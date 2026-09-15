--- v4 (2026-08-06)
+++ v5 (2026-09-15)
@@ -10,68 +10,68 @@
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\ЕДН\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCA5242E-3A2B-404A-BFF7-60D6CFEB9396}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{EF4B746F-1884-467C-996F-28994AE4C8FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="14" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="13" r:id="rId2"/>
     <sheet name="Умершие " sheetId="9" r:id="rId3"/>
     <sheet name="Коэф. смертности" sheetId="10" r:id="rId4"/>
     <sheet name="Млад. смертность " sheetId="11" r:id="rId5"/>
     <sheet name="Коэф. млад.смертности" sheetId="12" r:id="rId6"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1686" uniqueCount="96">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1737" uniqueCount="96">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -227,149 +227,149 @@
   <si>
     <t>Метод обработки данных</t>
   </si>
   <si>
     <t>Методика рассчета</t>
   </si>
   <si>
     <t>Источник показателя</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Классификаторы</t>
   </si>
   <si>
     <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
   </si>
   <si>
     <t>Методологические пояснения</t>
   </si>
   <si>
     <t>Связанные публикации</t>
   </si>
   <si>
-    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets</t>
-[...1 lines deleted...]
-  <si>
     <t>Полезные ссылки</t>
   </si>
   <si>
     <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
   </si>
   <si>
     <t>Дата последней актуализации</t>
   </si>
   <si>
     <t>Дата следующей актуализации</t>
   </si>
   <si>
     <t>Ответственное структурное подразделение</t>
   </si>
   <si>
     <t>Управление социальной и демографической статистики</t>
   </si>
   <si>
     <t>Ответственный исполнитель</t>
   </si>
   <si>
-    <t>Адильшинова Гульшат</t>
-[...1 lines deleted...]
-  <si>
     <t>Номер телефона</t>
   </si>
   <si>
     <t>+7 723 2 254705</t>
   </si>
   <si>
     <t>Электронная почта</t>
-  </si>
-[...1 lines deleted...]
-    <t>G.Adilshinova@aspire.gov.kz</t>
   </si>
   <si>
     <t>Число умерших</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
     <t>Число умерших (по месяцам)</t>
   </si>
   <si>
     <t>Расчетный</t>
   </si>
   <si>
     <t xml:space="preserve">Статистика умерших в Республике Казахстан  основывается на регистрации актов о смерти в органах регистрации актов о гражданском состоянии </t>
   </si>
   <si>
     <t>Для формирования текущих данных по статистике смертности  используются такие источники данных, как  административные данные, предоставляемые административными источниками, в частности, с органов регистрации  актов о гражданском состоянии и НАО Государственная корпорация "Правительство для граждан", проводимые вне плана статистических работ</t>
   </si>
   <si>
     <t>https://stat.gov.kz/upload/iblock/803/1xelpa30hos4dl39sr3azvkdk066g49b/Методика%20смертности%20рус.7z</t>
   </si>
   <si>
     <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=</t>
   </si>
   <si>
     <t>Ежемесячное число умерших по районам</t>
   </si>
   <si>
     <t>Условные обозначения:</t>
   </si>
   <si>
     <t>"-" явление отсутствует</t>
   </si>
   <si>
     <t>"0,0" - незначительная величина</t>
   </si>
   <si>
     <t>"х"- данные конфиденциальны</t>
   </si>
   <si>
     <t>"..."- данные отсутствуют</t>
   </si>
   <si>
     <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных  </t>
   </si>
   <si>
-    <t>Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
+    <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t xml:space="preserve"> </t>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2025&amp;name=10704&amp;period=year&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Адильшинова Гульшат</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
     <numFmt numFmtId="165" formatCode="#,##0.0_р_."/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="19" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -440,56 +440,62 @@
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <u/>
-      <sz val="10"/>
+      <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
@@ -597,57 +603,58 @@
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="4">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="72">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -732,112 +739,126 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="14" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="3" xfId="4" applyNumberFormat="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="4">
+  <cellStyles count="5">
     <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="4" xr:uid="{9B654A72-D4F5-4760-8171-15799F747977}"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
-    <cellStyle name="Обычный 3" xfId="3" xr:uid="{8815E2D7-970C-4A7A-9399-5C244E2130B1}"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1118,419 +1139,419 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C438DA46-3965-4A40-A70B-01E5A5047E62}">
-  <dimension ref="A1:B20"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+  <dimension ref="A2:B21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G16" sqref="G16"/>
+      <selection activeCell="B27" sqref="B27"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="46.5703125" customWidth="1"/>
     <col min="2" max="2" width="67" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2">
-      <c r="A1" s="47" t="s">
+    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A2" s="47" t="s">
         <v>51</v>
       </c>
-      <c r="B1" s="54">
+      <c r="B2" s="53">
         <v>612201</v>
       </c>
     </row>
-    <row r="2" spans="1:2">
-      <c r="A2" s="47" t="s">
+    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A3" s="47" t="s">
         <v>52</v>
       </c>
-      <c r="B2" s="55" t="s">
+      <c r="B3" s="54" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A4" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="B4" s="54" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A5" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="B5" s="54" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A6" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="B6" s="54" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A7" s="47" t="s">
+        <v>57</v>
+      </c>
+      <c r="B7" s="54" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A8" s="47" t="s">
+        <v>58</v>
+      </c>
+      <c r="B8" s="54" t="s">
         <v>79</v>
       </c>
     </row>
-    <row r="3" spans="1:2">
-[...3 lines deleted...]
-      <c r="B3" s="55" t="s">
+    <row r="9" spans="1:2" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="B9" s="55" t="s">
         <v>80</v>
       </c>
     </row>
-    <row r="4" spans="1:2">
-[...3 lines deleted...]
-      <c r="B4" s="55" t="s">
+    <row r="10" spans="1:2" ht="77.25" x14ac:dyDescent="0.25">
+      <c r="A10" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B10" s="55" t="s">
         <v>81</v>
       </c>
     </row>
-    <row r="5" spans="1:2">
-[...19 lines deleted...]
-      <c r="B7" s="55" t="s">
+    <row r="11" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A11" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B11" s="55" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="25.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B12" s="52" t="s">
         <v>82</v>
       </c>
     </row>
-    <row r="8" spans="1:2" ht="29.25" customHeight="1">
-[...3 lines deleted...]
-      <c r="B8" s="56" t="s">
+    <row r="13" spans="1:2" ht="26.25" x14ac:dyDescent="0.25">
+      <c r="A13" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B13" s="56" t="s">
         <v>83</v>
       </c>
     </row>
-    <row r="9" spans="1:2" ht="77.25">
-[...32 lines deleted...]
-      <c r="A13" s="47" t="s">
+    <row r="14" spans="1:2" ht="30" x14ac:dyDescent="0.25">
+      <c r="A14" s="47" t="s">
         <v>65</v>
       </c>
-      <c r="B13" s="58" t="s">
+      <c r="B14" s="64" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A15" s="47" t="s">
         <v>66</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="47" t="s">
+      <c r="B15" s="48" t="s">
         <v>67</v>
       </c>
-      <c r="B14" s="48" t="s">
+    </row>
+    <row r="16" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A16" s="47" t="s">
         <v>68</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="47" t="s">
+      <c r="B16" s="49">
+        <v>46272</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A17" s="47" t="s">
         <v>69</v>
       </c>
-      <c r="B15" s="49">
-[...4 lines deleted...]
-      <c r="A16" s="47" t="s">
+      <c r="B17" s="49">
+        <v>46300</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A18" s="47" t="s">
         <v>70</v>
       </c>
-      <c r="B16" s="49">
-[...4 lines deleted...]
-      <c r="A17" s="47" t="s">
+      <c r="B18" s="50" t="s">
         <v>71</v>
       </c>
-      <c r="B17" s="50" t="s">
+    </row>
+    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A19" s="47" t="s">
         <v>72</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="47" t="s">
+      <c r="B19" s="50" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A20" s="47" t="s">
         <v>73</v>
       </c>
-      <c r="B18" s="50" t="s">
+      <c r="B20" s="49" t="s">
         <v>74</v>
       </c>
     </row>
-    <row r="19" spans="1:2">
-      <c r="A19" s="47" t="s">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+      <c r="A21" s="51" t="s">
         <v>75</v>
       </c>
-      <c r="B19" s="49" t="s">
-[...8 lines deleted...]
-        <v>78</v>
+      <c r="B21" s="65" t="s">
+        <v>95</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="B14" r:id="rId1" xr:uid="{1CA83AE2-4F3A-4D60-AA8D-B29A13765CF2}"/>
-    <hyperlink ref="B20" r:id="rId2" xr:uid="{FFE5AA4B-E0FD-4498-98EF-F31A02F2603D}"/>
+    <hyperlink ref="B15" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
+    <hyperlink ref="B21" r:id="rId2" xr:uid="{AAE91854-6888-4F27-880B-F02418B349AD}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29B4190B-6AE9-4B93-8474-ACF3D3068A13}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G19" sqref="G19"/>
+      <selection activeCell="B2" sqref="B2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="31.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="5" spans="2:2">
-      <c r="B5" s="59" t="s">
+    <row r="5" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B5" s="57" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B6" s="57" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B7" s="57" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B8" s="57" t="s">
         <v>88</v>
       </c>
     </row>
-    <row r="6" spans="2:2">
-      <c r="B6" s="59" t="s">
+    <row r="9" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B9" s="57" t="s">
         <v>89</v>
       </c>
     </row>
-    <row r="7" spans="2:2">
-      <c r="B7" s="59" t="s">
+    <row r="11" spans="2:2" ht="75" x14ac:dyDescent="0.25">
+      <c r="B11" s="58" t="s">
         <v>90</v>
       </c>
     </row>
-    <row r="8" spans="2:2">
-[...5 lines deleted...]
-      <c r="B9" s="59" t="s">
+    <row r="14" spans="2:2" x14ac:dyDescent="0.25">
+      <c r="B14" s="63" t="s">
         <v>92</v>
-      </c>
-[...8 lines deleted...]
-        <v>94</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:AQ46"/>
   <sheetViews>
-    <sheetView topLeftCell="AB1" workbookViewId="0">
-      <selection activeCell="AK10" sqref="AK10:AK45"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="Q5" sqref="Q5:AQ5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="26.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:43" s="27" customFormat="1" ht="12.75">
+    <row r="2" spans="1:43" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="P2" s="1"/>
     </row>
-    <row r="3" spans="1:43" s="27" customFormat="1" ht="14.45" customHeight="1">
+    <row r="3" spans="1:43" s="27" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="P3" s="1"/>
     </row>
-    <row r="4" spans="1:43" s="27" customFormat="1" ht="14.45" customHeight="1">
+    <row r="4" spans="1:43" s="27" customFormat="1" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="P4" s="1"/>
     </row>
-    <row r="5" spans="1:43" ht="12.75">
+    <row r="5" spans="1:43" ht="12.75" x14ac:dyDescent="0.2">
       <c r="A5" s="36"/>
       <c r="B5" s="36"/>
       <c r="C5" s="36"/>
       <c r="D5" s="36"/>
       <c r="E5" s="36"/>
       <c r="F5" s="36"/>
       <c r="G5" s="36"/>
       <c r="H5" s="36"/>
       <c r="I5" s="36"/>
       <c r="J5" s="36"/>
       <c r="K5" s="36"/>
       <c r="L5" s="36"/>
       <c r="M5" s="36"/>
       <c r="N5" s="36"/>
       <c r="O5" s="36"/>
       <c r="P5" s="36"/>
-      <c r="Q5" s="61" t="s">
+      <c r="Q5" s="66" t="s">
         <v>50</v>
       </c>
-      <c r="R5" s="61"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:43">
+      <c r="R5" s="66"/>
+      <c r="S5" s="66"/>
+      <c r="T5" s="66"/>
+      <c r="U5" s="66"/>
+      <c r="V5" s="66"/>
+      <c r="W5" s="66"/>
+      <c r="X5" s="66"/>
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="66"/>
+      <c r="AA5" s="66"/>
+      <c r="AB5" s="66"/>
+      <c r="AC5" s="66"/>
+      <c r="AD5" s="66"/>
+      <c r="AE5" s="66"/>
+      <c r="AF5" s="66"/>
+      <c r="AG5" s="66"/>
+      <c r="AH5" s="66"/>
+      <c r="AI5" s="66"/>
+      <c r="AJ5" s="66"/>
+      <c r="AK5" s="66"/>
+      <c r="AL5" s="66"/>
+      <c r="AM5" s="66"/>
+      <c r="AN5" s="66"/>
+      <c r="AO5" s="66"/>
+      <c r="AP5" s="66"/>
+      <c r="AQ5" s="66"/>
+    </row>
+    <row r="6" spans="1:43" x14ac:dyDescent="0.2">
       <c r="C6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AQ6" s="6" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="7" spans="1:43">
-[...1 lines deleted...]
-      <c r="B7" s="65">
+    <row r="7" spans="1:43" x14ac:dyDescent="0.2">
+      <c r="A7" s="68"/>
+      <c r="B7" s="70">
         <v>2021</v>
       </c>
-      <c r="C7" s="66"/>
-[...10 lines deleted...]
-      <c r="N7" s="66">
+      <c r="C7" s="71"/>
+      <c r="D7" s="71"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="71"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="71"/>
+      <c r="I7" s="71"/>
+      <c r="J7" s="71"/>
+      <c r="K7" s="71"/>
+      <c r="L7" s="71"/>
+      <c r="M7" s="71"/>
+      <c r="N7" s="71">
         <v>2024</v>
       </c>
-      <c r="O7" s="66"/>
-[...4 lines deleted...]
-      <c r="T7" s="67">
+      <c r="O7" s="71"/>
+      <c r="P7" s="71"/>
+      <c r="Q7" s="71"/>
+      <c r="R7" s="71"/>
+      <c r="S7" s="71"/>
+      <c r="T7" s="72">
         <v>2025</v>
       </c>
-      <c r="U7" s="67"/>
-[...10 lines deleted...]
-      <c r="AF7" s="67">
+      <c r="U7" s="72"/>
+      <c r="V7" s="72"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="72"/>
+      <c r="Y7" s="72"/>
+      <c r="Z7" s="72"/>
+      <c r="AA7" s="72"/>
+      <c r="AB7" s="72"/>
+      <c r="AC7" s="72"/>
+      <c r="AD7" s="72"/>
+      <c r="AE7" s="72"/>
+      <c r="AF7" s="72">
         <v>2026</v>
       </c>
-      <c r="AG7" s="67"/>
-[...12 lines deleted...]
-      <c r="A8" s="64"/>
+      <c r="AG7" s="72"/>
+      <c r="AH7" s="72"/>
+      <c r="AI7" s="72"/>
+      <c r="AJ7" s="72"/>
+      <c r="AK7" s="72"/>
+      <c r="AL7" s="72"/>
+      <c r="AM7" s="72"/>
+      <c r="AN7" s="72"/>
+      <c r="AO7" s="72"/>
+      <c r="AP7" s="72"/>
+      <c r="AQ7" s="72"/>
+    </row>
+    <row r="8" spans="1:43" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="69"/>
       <c r="B8" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="7" t="s">
@@ -1614,98 +1635,98 @@
       <c r="AJ8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AK8" s="18" t="s">
         <v>1</v>
       </c>
       <c r="AL8" s="18" t="s">
         <v>2</v>
       </c>
       <c r="AM8" s="19" t="s">
         <v>3</v>
       </c>
       <c r="AN8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="AO8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="AP8" s="19" t="s">
         <v>20</v>
       </c>
       <c r="AQ8" s="19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="9" spans="1:43" ht="12" customHeight="1">
+    <row r="9" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="38"/>
       <c r="B9" s="38"/>
       <c r="C9" s="38"/>
       <c r="D9" s="38"/>
       <c r="E9" s="38"/>
       <c r="F9" s="38"/>
       <c r="G9" s="38"/>
       <c r="H9" s="38"/>
       <c r="I9" s="38"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
       <c r="N9" s="38"/>
       <c r="O9" s="38"/>
       <c r="P9" s="38"/>
       <c r="Q9" s="38"/>
       <c r="R9" s="38"/>
       <c r="S9" s="38"/>
-      <c r="T9" s="68" t="s">
+      <c r="T9" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="U9" s="68"/>
-[...11 lines deleted...]
-      <c r="AG9" s="68"/>
+      <c r="U9" s="73"/>
+      <c r="V9" s="73"/>
+      <c r="W9" s="73"/>
+      <c r="X9" s="73"/>
+      <c r="Y9" s="73"/>
+      <c r="Z9" s="73"/>
+      <c r="AA9" s="73"/>
+      <c r="AB9" s="73"/>
+      <c r="AC9" s="73"/>
+      <c r="AD9" s="73"/>
+      <c r="AE9" s="73"/>
+      <c r="AF9" s="73"/>
+      <c r="AG9" s="73"/>
       <c r="AH9" s="38"/>
       <c r="AI9" s="38"/>
       <c r="AJ9" s="38"/>
       <c r="AK9" s="38"/>
       <c r="AL9" s="38"/>
       <c r="AM9" s="38"/>
       <c r="AN9" s="38"/>
       <c r="AO9" s="38"/>
       <c r="AP9" s="38"/>
       <c r="AQ9" s="38"/>
     </row>
-    <row r="10" spans="1:43" ht="12" customHeight="1">
+    <row r="10" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="1">
         <v>752</v>
       </c>
       <c r="O10" s="3">
         <v>620</v>
       </c>
       <c r="P10" s="1">
         <v>673</v>
       </c>
       <c r="Q10" s="3">
@@ -1749,55 +1770,55 @@
       </c>
       <c r="AD10" s="1">
         <v>656</v>
       </c>
       <c r="AE10" s="1">
         <v>799</v>
       </c>
       <c r="AF10" s="3">
         <v>625</v>
       </c>
       <c r="AG10" s="3">
         <v>588</v>
       </c>
       <c r="AH10" s="3">
         <v>722</v>
       </c>
       <c r="AI10" s="45">
         <v>699</v>
       </c>
       <c r="AJ10" s="45">
         <v>649</v>
       </c>
       <c r="AK10" s="45">
         <v>752</v>
       </c>
-      <c r="AL10" s="1" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:43" ht="12" customHeight="1">
+      <c r="AL10" s="59">
+        <v>668</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="12"/>
       <c r="I11" s="11"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="1">
         <v>342</v>
       </c>
       <c r="O11" s="3">
         <v>264</v>
       </c>
       <c r="P11" s="1">
         <v>309</v>
       </c>
       <c r="Q11" s="3">
@@ -1841,52 +1862,55 @@
       </c>
       <c r="AD11" s="1">
         <v>277</v>
       </c>
       <c r="AE11" s="1">
         <v>363</v>
       </c>
       <c r="AF11" s="3">
         <v>292</v>
       </c>
       <c r="AG11" s="3">
         <v>253</v>
       </c>
       <c r="AH11" s="3">
         <v>339</v>
       </c>
       <c r="AI11" s="45">
         <v>324</v>
       </c>
       <c r="AJ11" s="45">
         <v>299</v>
       </c>
       <c r="AK11" s="45">
         <v>353</v>
       </c>
-    </row>
-    <row r="12" spans="1:43" ht="12" customHeight="1">
+      <c r="AL11" s="59">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="12"/>
       <c r="I12" s="11"/>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="1">
         <v>82</v>
       </c>
       <c r="O12" s="3">
         <v>65</v>
       </c>
       <c r="P12" s="1">
         <v>65</v>
       </c>
       <c r="Q12" s="3">
@@ -1930,52 +1954,55 @@
       </c>
       <c r="AD12" s="1">
         <v>65</v>
       </c>
       <c r="AE12" s="1">
         <v>87</v>
       </c>
       <c r="AF12" s="3">
         <v>61</v>
       </c>
       <c r="AG12" s="3">
         <v>51</v>
       </c>
       <c r="AH12" s="3">
         <v>58</v>
       </c>
       <c r="AI12" s="45">
         <v>79</v>
       </c>
       <c r="AJ12" s="45">
         <v>53</v>
       </c>
       <c r="AK12" s="45">
         <v>68</v>
       </c>
-    </row>
-    <row r="13" spans="1:43" ht="12" customHeight="1">
+      <c r="AL12" s="59">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="12"/>
       <c r="I13" s="11"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="1">
         <v>70</v>
       </c>
       <c r="O13" s="3">
         <v>74</v>
       </c>
       <c r="P13" s="1">
         <v>62</v>
       </c>
       <c r="Q13" s="3">
@@ -2019,52 +2046,55 @@
       </c>
       <c r="AD13" s="1">
         <v>66</v>
       </c>
       <c r="AE13" s="1">
         <v>71</v>
       </c>
       <c r="AF13" s="3">
         <v>61</v>
       </c>
       <c r="AG13" s="3">
         <v>59</v>
       </c>
       <c r="AH13" s="3">
         <v>82</v>
       </c>
       <c r="AI13" s="45">
         <v>68</v>
       </c>
       <c r="AJ13" s="45">
         <v>57</v>
       </c>
       <c r="AK13" s="45">
         <v>89</v>
       </c>
-    </row>
-    <row r="14" spans="1:43" ht="12" customHeight="1">
+      <c r="AL13" s="59">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="12"/>
       <c r="I14" s="11"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="1">
         <v>23</v>
       </c>
       <c r="O14" s="3">
         <v>22</v>
       </c>
       <c r="P14" s="1">
         <v>14</v>
       </c>
       <c r="Q14" s="3">
@@ -2108,52 +2138,55 @@
       </c>
       <c r="AD14" s="1">
         <v>18</v>
       </c>
       <c r="AE14" s="1">
         <v>22</v>
       </c>
       <c r="AF14" s="3">
         <v>15</v>
       </c>
       <c r="AG14" s="3">
         <v>18</v>
       </c>
       <c r="AH14" s="3">
         <v>15</v>
       </c>
       <c r="AI14" s="45">
         <v>15</v>
       </c>
       <c r="AJ14" s="45">
         <v>18</v>
       </c>
       <c r="AK14" s="45">
         <v>29</v>
       </c>
-    </row>
-    <row r="15" spans="1:43" ht="12" customHeight="1">
+      <c r="AL14" s="59">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="12"/>
       <c r="I15" s="11"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
       <c r="N15" s="1">
         <v>93</v>
       </c>
       <c r="O15" s="3">
         <v>73</v>
       </c>
       <c r="P15" s="1">
         <v>90</v>
       </c>
       <c r="Q15" s="3">
@@ -2197,52 +2230,55 @@
       </c>
       <c r="AD15" s="1">
         <v>92</v>
       </c>
       <c r="AE15" s="1">
         <v>101</v>
       </c>
       <c r="AF15" s="3">
         <v>77</v>
       </c>
       <c r="AG15" s="3">
         <v>74</v>
       </c>
       <c r="AH15" s="3">
         <v>84</v>
       </c>
       <c r="AI15" s="45">
         <v>86</v>
       </c>
       <c r="AJ15" s="45">
         <v>81</v>
       </c>
       <c r="AK15" s="45">
         <v>74</v>
       </c>
-    </row>
-    <row r="16" spans="1:43" ht="12" customHeight="1">
+      <c r="AL15" s="59">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="12"/>
       <c r="I16" s="11"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="1">
         <v>14</v>
       </c>
       <c r="O16" s="3">
         <v>17</v>
       </c>
       <c r="P16" s="1">
         <v>8</v>
       </c>
       <c r="Q16" s="3">
@@ -2286,52 +2322,55 @@
       </c>
       <c r="AD16" s="1">
         <v>19</v>
       </c>
       <c r="AE16" s="1">
         <v>20</v>
       </c>
       <c r="AF16" s="3">
         <v>11</v>
       </c>
       <c r="AG16" s="3">
         <v>9</v>
       </c>
       <c r="AH16" s="3">
         <v>7</v>
       </c>
       <c r="AI16" s="45">
         <v>4</v>
       </c>
       <c r="AJ16" s="45">
         <v>16</v>
       </c>
       <c r="AK16" s="45">
         <v>9</v>
       </c>
-    </row>
-    <row r="17" spans="1:43" ht="12" customHeight="1">
+      <c r="AL16" s="59">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="12"/>
       <c r="I17" s="11"/>
       <c r="J17" s="12"/>
       <c r="K17" s="12"/>
       <c r="L17" s="12"/>
       <c r="M17" s="12"/>
       <c r="N17" s="1">
         <v>4</v>
       </c>
       <c r="O17" s="3">
         <v>3</v>
       </c>
       <c r="P17" s="1">
         <v>8</v>
       </c>
       <c r="Q17" s="3">
@@ -2375,52 +2414,55 @@
       </c>
       <c r="AD17" s="1">
         <v>6</v>
       </c>
       <c r="AE17" s="1">
         <v>12</v>
       </c>
       <c r="AF17" s="3">
         <v>12</v>
       </c>
       <c r="AG17" s="3">
         <v>4</v>
       </c>
       <c r="AH17" s="3">
         <v>14</v>
       </c>
       <c r="AI17" s="45">
         <v>8</v>
       </c>
       <c r="AJ17" s="45">
         <v>9</v>
       </c>
       <c r="AK17" s="45">
         <v>7</v>
       </c>
-    </row>
-    <row r="18" spans="1:43" ht="12" customHeight="1">
+      <c r="AL17" s="59">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="12"/>
       <c r="I18" s="11"/>
       <c r="J18" s="12"/>
       <c r="K18" s="12"/>
       <c r="L18" s="12"/>
       <c r="M18" s="12"/>
       <c r="N18" s="1">
         <v>8</v>
       </c>
       <c r="O18" s="3">
         <v>5</v>
       </c>
       <c r="P18" s="1">
         <v>3</v>
       </c>
       <c r="Q18" s="3">
@@ -2464,52 +2506,55 @@
       </c>
       <c r="AD18" s="1">
         <v>4</v>
       </c>
       <c r="AE18" s="1">
         <v>3</v>
       </c>
       <c r="AF18" s="3">
         <v>3</v>
       </c>
       <c r="AG18" s="3">
         <v>11</v>
       </c>
       <c r="AH18" s="3">
         <v>7</v>
       </c>
       <c r="AI18" s="45">
         <v>4</v>
       </c>
       <c r="AJ18" s="45">
         <v>5</v>
       </c>
       <c r="AK18" s="45">
         <v>7</v>
       </c>
-    </row>
-    <row r="19" spans="1:43" ht="12" customHeight="1">
+      <c r="AL18" s="59">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="12"/>
       <c r="I19" s="11"/>
       <c r="J19" s="12"/>
       <c r="K19" s="12"/>
       <c r="L19" s="12"/>
       <c r="M19" s="12"/>
       <c r="N19" s="1">
         <v>16</v>
       </c>
       <c r="O19" s="3">
         <v>11</v>
       </c>
       <c r="P19" s="1">
         <v>14</v>
       </c>
       <c r="Q19" s="3">
@@ -2553,52 +2598,55 @@
       </c>
       <c r="AD19" s="1">
         <v>14</v>
       </c>
       <c r="AE19" s="1">
         <v>12</v>
       </c>
       <c r="AF19" s="3">
         <v>10</v>
       </c>
       <c r="AG19" s="3">
         <v>16</v>
       </c>
       <c r="AH19" s="3">
         <v>11</v>
       </c>
       <c r="AI19" s="45">
         <v>11</v>
       </c>
       <c r="AJ19" s="45">
         <v>16</v>
       </c>
       <c r="AK19" s="45">
         <v>12</v>
       </c>
-    </row>
-    <row r="20" spans="1:43" ht="12" customHeight="1">
+      <c r="AL19" s="59">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="12"/>
       <c r="I20" s="11"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="L20" s="12"/>
       <c r="M20" s="12"/>
       <c r="N20" s="1">
         <v>8</v>
       </c>
       <c r="O20" s="3">
         <v>12</v>
       </c>
       <c r="P20" s="1">
         <v>9</v>
       </c>
       <c r="Q20" s="3">
@@ -2642,52 +2690,55 @@
       </c>
       <c r="AD20" s="1">
         <v>13</v>
       </c>
       <c r="AE20" s="1">
         <v>18</v>
       </c>
       <c r="AF20" s="3">
         <v>5</v>
       </c>
       <c r="AG20" s="3">
         <v>9</v>
       </c>
       <c r="AH20" s="3">
         <v>10</v>
       </c>
       <c r="AI20" s="45">
         <v>9</v>
       </c>
       <c r="AJ20" s="45">
         <v>8</v>
       </c>
       <c r="AK20" s="45">
         <v>12</v>
       </c>
-    </row>
-    <row r="21" spans="1:43" ht="12" customHeight="1">
+      <c r="AL20" s="59">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="12"/>
       <c r="I21" s="11"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="L21" s="12"/>
       <c r="M21" s="12"/>
       <c r="N21" s="1">
         <v>29</v>
       </c>
       <c r="O21" s="3">
         <v>19</v>
       </c>
       <c r="P21" s="1">
         <v>24</v>
       </c>
       <c r="Q21" s="3">
@@ -2731,52 +2782,55 @@
       </c>
       <c r="AD21" s="1">
         <v>37</v>
       </c>
       <c r="AE21" s="1">
         <v>35</v>
       </c>
       <c r="AF21" s="3">
         <v>26</v>
       </c>
       <c r="AG21" s="3">
         <v>21</v>
       </c>
       <c r="AH21" s="3">
         <v>33</v>
       </c>
       <c r="AI21" s="45">
         <v>18</v>
       </c>
       <c r="AJ21" s="45">
         <v>27</v>
       </c>
       <c r="AK21" s="45">
         <v>26</v>
       </c>
-    </row>
-    <row r="22" spans="1:43" ht="12" customHeight="1">
+      <c r="AL21" s="59">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="11"/>
       <c r="H22" s="12"/>
       <c r="I22" s="11"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="12"/>
       <c r="M22" s="12"/>
       <c r="N22" s="1">
         <v>16</v>
       </c>
       <c r="O22" s="3">
         <v>8</v>
       </c>
       <c r="P22" s="1">
         <v>12</v>
       </c>
       <c r="Q22" s="3">
@@ -2820,52 +2874,55 @@
       </c>
       <c r="AD22" s="1">
         <v>6</v>
       </c>
       <c r="AE22" s="1">
         <v>13</v>
       </c>
       <c r="AF22" s="3">
         <v>8</v>
       </c>
       <c r="AG22" s="3">
         <v>9</v>
       </c>
       <c r="AH22" s="3">
         <v>12</v>
       </c>
       <c r="AI22" s="45">
         <v>13</v>
       </c>
       <c r="AJ22" s="45">
         <v>14</v>
       </c>
       <c r="AK22" s="45">
         <v>10</v>
       </c>
-    </row>
-    <row r="23" spans="1:43" ht="12" customHeight="1">
+      <c r="AL22" s="59">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="12"/>
       <c r="I23" s="11"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="1">
         <v>47</v>
       </c>
       <c r="O23" s="3">
         <v>47</v>
       </c>
       <c r="P23" s="1">
         <v>55</v>
       </c>
       <c r="Q23" s="3">
@@ -2909,98 +2966,101 @@
       </c>
       <c r="AD23" s="1">
         <v>39</v>
       </c>
       <c r="AE23" s="1">
         <v>42</v>
       </c>
       <c r="AF23" s="3">
         <v>44</v>
       </c>
       <c r="AG23" s="3">
         <v>54</v>
       </c>
       <c r="AH23" s="3">
         <v>50</v>
       </c>
       <c r="AI23" s="45">
         <v>60</v>
       </c>
       <c r="AJ23" s="45">
         <v>46</v>
       </c>
       <c r="AK23" s="45">
         <v>56</v>
       </c>
-    </row>
-    <row r="24" spans="1:43" ht="12" customHeight="1">
+      <c r="AL23" s="59">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="39"/>
       <c r="B24" s="39"/>
       <c r="C24" s="39"/>
       <c r="D24" s="39"/>
       <c r="E24" s="39"/>
       <c r="F24" s="39"/>
       <c r="G24" s="39"/>
       <c r="H24" s="39"/>
       <c r="I24" s="39"/>
       <c r="J24" s="39"/>
       <c r="K24" s="39"/>
       <c r="L24" s="39"/>
       <c r="M24" s="39"/>
       <c r="N24" s="39"/>
       <c r="O24" s="39"/>
       <c r="P24" s="39"/>
       <c r="Q24" s="39"/>
       <c r="R24" s="39"/>
       <c r="S24" s="39"/>
-      <c r="T24" s="69" t="s">
+      <c r="T24" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="U24" s="69"/>
-[...11 lines deleted...]
-      <c r="AG24" s="69"/>
+      <c r="U24" s="74"/>
+      <c r="V24" s="74"/>
+      <c r="W24" s="74"/>
+      <c r="X24" s="74"/>
+      <c r="Y24" s="74"/>
+      <c r="Z24" s="74"/>
+      <c r="AA24" s="74"/>
+      <c r="AB24" s="74"/>
+      <c r="AC24" s="74"/>
+      <c r="AD24" s="74"/>
+      <c r="AE24" s="74"/>
+      <c r="AF24" s="74"/>
+      <c r="AG24" s="74"/>
       <c r="AH24" s="39"/>
       <c r="AI24" s="39"/>
       <c r="AJ24" s="45"/>
       <c r="AK24" s="45"/>
       <c r="AM24" s="39"/>
       <c r="AN24" s="39"/>
       <c r="AO24" s="39"/>
       <c r="AP24" s="39"/>
       <c r="AQ24" s="39"/>
     </row>
-    <row r="25" spans="1:43" ht="12" customHeight="1">
+    <row r="25" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="12"/>
       <c r="I25" s="11"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="1">
         <v>502</v>
       </c>
       <c r="O25" s="3">
         <v>389</v>
       </c>
       <c r="P25" s="1">
         <v>443</v>
       </c>
       <c r="Q25" s="3">
@@ -3044,52 +3104,55 @@
       </c>
       <c r="AD25" s="1">
         <v>421</v>
       </c>
       <c r="AE25" s="1">
         <v>540</v>
       </c>
       <c r="AF25" s="3">
         <v>411</v>
       </c>
       <c r="AG25" s="3">
         <v>373</v>
       </c>
       <c r="AH25" s="3">
         <v>468</v>
       </c>
       <c r="AI25" s="45">
         <v>480</v>
       </c>
       <c r="AJ25" s="45">
         <v>430</v>
       </c>
       <c r="AK25" s="45">
         <v>503</v>
       </c>
-    </row>
-    <row r="26" spans="1:43" ht="12" customHeight="1">
+      <c r="AL25" s="59">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
       <c r="H26" s="12"/>
       <c r="I26" s="11"/>
       <c r="J26" s="12"/>
       <c r="K26" s="12"/>
       <c r="L26" s="12"/>
       <c r="M26" s="12"/>
       <c r="N26" s="1">
         <v>335</v>
       </c>
       <c r="O26" s="3">
         <v>251</v>
       </c>
       <c r="P26" s="1">
         <v>292</v>
       </c>
       <c r="Q26" s="3">
@@ -3133,52 +3196,55 @@
       </c>
       <c r="AD26" s="1">
         <v>268</v>
       </c>
       <c r="AE26" s="1">
         <v>348</v>
       </c>
       <c r="AF26" s="3">
         <v>279</v>
       </c>
       <c r="AG26" s="3">
         <v>243</v>
       </c>
       <c r="AH26" s="3">
         <v>328</v>
       </c>
       <c r="AI26" s="45">
         <v>314</v>
       </c>
       <c r="AJ26" s="45">
         <v>291</v>
       </c>
       <c r="AK26" s="45">
         <v>344</v>
       </c>
-    </row>
-    <row r="27" spans="1:43" ht="12" customHeight="1">
+      <c r="AL26" s="59">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="12"/>
       <c r="I27" s="11"/>
       <c r="J27" s="12"/>
       <c r="K27" s="12"/>
       <c r="L27" s="12"/>
       <c r="M27" s="12"/>
       <c r="N27" s="1">
         <v>80</v>
       </c>
       <c r="O27" s="3">
         <v>62</v>
       </c>
       <c r="P27" s="1">
         <v>60</v>
       </c>
       <c r="Q27" s="3">
@@ -3222,52 +3288,55 @@
       </c>
       <c r="AD27" s="1">
         <v>62</v>
       </c>
       <c r="AE27" s="1">
         <v>84</v>
       </c>
       <c r="AF27" s="3">
         <v>58</v>
       </c>
       <c r="AG27" s="3">
         <v>51</v>
       </c>
       <c r="AH27" s="3">
         <v>55</v>
       </c>
       <c r="AI27" s="45">
         <v>76</v>
       </c>
       <c r="AJ27" s="45">
         <v>52</v>
       </c>
       <c r="AK27" s="45">
         <v>65</v>
       </c>
-    </row>
-    <row r="28" spans="1:43" ht="12" customHeight="1">
+      <c r="AL27" s="59">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="12"/>
       <c r="I28" s="11"/>
       <c r="J28" s="12"/>
       <c r="K28" s="12"/>
       <c r="L28" s="12"/>
       <c r="M28" s="12"/>
       <c r="N28" s="1">
         <v>9</v>
       </c>
       <c r="O28" s="3">
         <v>11</v>
       </c>
       <c r="P28" s="1">
         <v>11</v>
       </c>
       <c r="Q28" s="3">
@@ -3311,52 +3380,55 @@
       </c>
       <c r="AD28" s="1">
         <v>12</v>
       </c>
       <c r="AE28" s="1">
         <v>16</v>
       </c>
       <c r="AF28" s="3">
         <v>7</v>
       </c>
       <c r="AG28" s="3">
         <v>8</v>
       </c>
       <c r="AH28" s="3">
         <v>7</v>
       </c>
       <c r="AI28" s="45">
         <v>9</v>
       </c>
       <c r="AJ28" s="45">
         <v>12</v>
       </c>
       <c r="AK28" s="45">
         <v>18</v>
       </c>
-    </row>
-    <row r="29" spans="1:43" ht="12" customHeight="1">
+      <c r="AL28" s="59">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="12"/>
       <c r="I29" s="11"/>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="1">
         <v>62</v>
       </c>
       <c r="O29" s="3">
         <v>48</v>
       </c>
       <c r="P29" s="1">
         <v>62</v>
       </c>
       <c r="Q29" s="3">
@@ -3400,52 +3472,55 @@
       </c>
       <c r="AD29" s="1">
         <v>61</v>
       </c>
       <c r="AE29" s="1">
         <v>72</v>
       </c>
       <c r="AF29" s="3">
         <v>49</v>
       </c>
       <c r="AG29" s="3">
         <v>47</v>
       </c>
       <c r="AH29" s="3">
         <v>57</v>
       </c>
       <c r="AI29" s="45">
         <v>55</v>
       </c>
       <c r="AJ29" s="45">
         <v>56</v>
       </c>
       <c r="AK29" s="45">
         <v>55</v>
       </c>
-    </row>
-    <row r="30" spans="1:43" ht="12" customHeight="1">
+      <c r="AL29" s="59">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="12"/>
       <c r="I30" s="11"/>
       <c r="J30" s="12"/>
       <c r="K30" s="12"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="1">
         <v>16</v>
       </c>
       <c r="O30" s="3">
         <v>17</v>
       </c>
       <c r="P30" s="1">
         <v>18</v>
       </c>
       <c r="Q30" s="3">
@@ -3489,98 +3564,101 @@
       </c>
       <c r="AD30" s="1">
         <v>18</v>
       </c>
       <c r="AE30" s="1">
         <v>20</v>
       </c>
       <c r="AF30" s="3">
         <v>18</v>
       </c>
       <c r="AG30" s="3">
         <v>24</v>
       </c>
       <c r="AH30" s="3">
         <v>21</v>
       </c>
       <c r="AI30" s="45">
         <v>26</v>
       </c>
       <c r="AJ30" s="45">
         <v>19</v>
       </c>
       <c r="AK30" s="45">
         <v>21</v>
       </c>
-    </row>
-    <row r="31" spans="1:43" ht="12" customHeight="1">
+      <c r="AL30" s="59">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="37"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="37"/>
       <c r="J31" s="37"/>
       <c r="K31" s="37"/>
       <c r="L31" s="37"/>
       <c r="M31" s="37"/>
       <c r="N31" s="37"/>
       <c r="O31" s="37"/>
       <c r="P31" s="37"/>
       <c r="Q31" s="37"/>
       <c r="R31" s="37"/>
       <c r="S31" s="37"/>
-      <c r="T31" s="62" t="s">
+      <c r="T31" s="67" t="s">
         <v>26</v>
       </c>
-      <c r="U31" s="62"/>
-[...11 lines deleted...]
-      <c r="AG31" s="62"/>
+      <c r="U31" s="67"/>
+      <c r="V31" s="67"/>
+      <c r="W31" s="67"/>
+      <c r="X31" s="67"/>
+      <c r="Y31" s="67"/>
+      <c r="Z31" s="67"/>
+      <c r="AA31" s="67"/>
+      <c r="AB31" s="67"/>
+      <c r="AC31" s="67"/>
+      <c r="AD31" s="67"/>
+      <c r="AE31" s="67"/>
+      <c r="AF31" s="67"/>
+      <c r="AG31" s="67"/>
       <c r="AH31" s="37"/>
       <c r="AI31" s="37"/>
       <c r="AJ31" s="45"/>
       <c r="AK31" s="45"/>
       <c r="AM31" s="37"/>
       <c r="AN31" s="37"/>
       <c r="AO31" s="37"/>
       <c r="AP31" s="37"/>
       <c r="AQ31" s="37"/>
     </row>
-    <row r="32" spans="1:43" ht="12" customHeight="1">
+    <row r="32" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="12"/>
       <c r="I32" s="11"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="1">
         <v>250</v>
       </c>
       <c r="O32" s="3">
         <v>231</v>
       </c>
       <c r="P32" s="1">
         <v>230</v>
       </c>
       <c r="Q32" s="3">
@@ -3624,141 +3702,147 @@
       </c>
       <c r="AD32" s="1">
         <v>235</v>
       </c>
       <c r="AE32" s="1">
         <v>259</v>
       </c>
       <c r="AF32" s="3">
         <v>214</v>
       </c>
       <c r="AG32" s="3">
         <v>215</v>
       </c>
       <c r="AH32" s="3">
         <v>254</v>
       </c>
       <c r="AI32" s="45">
         <v>219</v>
       </c>
       <c r="AJ32" s="45">
         <v>219</v>
       </c>
       <c r="AK32" s="45">
         <v>249</v>
       </c>
-    </row>
-    <row r="33" spans="1:43" ht="12" customHeight="1">
+      <c r="AL32" s="59">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="12"/>
       <c r="I33" s="11"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="1">
         <v>7</v>
       </c>
       <c r="O33" s="3">
         <v>13</v>
       </c>
       <c r="P33" s="1">
         <v>17</v>
       </c>
       <c r="Q33" s="3">
         <v>15</v>
       </c>
       <c r="R33" s="3">
         <v>9</v>
       </c>
       <c r="S33" s="3">
         <v>7</v>
       </c>
       <c r="T33" s="3">
         <v>10</v>
       </c>
       <c r="U33" s="3">
         <v>7</v>
       </c>
       <c r="V33" s="1">
         <v>11</v>
       </c>
       <c r="W33" s="1">
         <v>5</v>
       </c>
       <c r="X33" s="1" t="s">
-        <v>95</v>
+        <v>91</v>
       </c>
       <c r="Y33" s="1">
         <v>10</v>
       </c>
       <c r="Z33" s="1">
         <v>13</v>
       </c>
       <c r="AA33" s="1">
         <v>9</v>
       </c>
       <c r="AB33" s="1">
         <v>5</v>
       </c>
       <c r="AC33" s="1">
         <v>13</v>
       </c>
       <c r="AD33" s="1">
         <v>9</v>
       </c>
       <c r="AE33" s="1">
         <v>15</v>
       </c>
       <c r="AF33" s="3">
         <v>13</v>
       </c>
       <c r="AG33" s="3">
         <v>10</v>
       </c>
       <c r="AH33" s="3">
         <v>11</v>
       </c>
       <c r="AI33" s="45">
         <v>10</v>
       </c>
       <c r="AJ33" s="45">
         <v>8</v>
       </c>
       <c r="AK33" s="45">
         <v>9</v>
       </c>
-    </row>
-    <row r="34" spans="1:43" ht="12" customHeight="1">
+      <c r="AL33" s="59">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="12"/>
       <c r="I34" s="11"/>
       <c r="J34" s="12"/>
       <c r="K34" s="12"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
       <c r="N34" s="1">
         <v>2</v>
       </c>
       <c r="O34" s="3">
         <v>3</v>
       </c>
       <c r="P34" s="1">
         <v>5</v>
       </c>
       <c r="Q34" s="3">
@@ -3802,52 +3886,55 @@
       </c>
       <c r="AD34" s="1">
         <v>3</v>
       </c>
       <c r="AE34" s="1">
         <v>3</v>
       </c>
       <c r="AF34" s="3">
         <v>3</v>
       </c>
       <c r="AG34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH34" s="3">
         <v>3</v>
       </c>
       <c r="AI34" s="45">
         <v>3</v>
       </c>
       <c r="AJ34" s="45">
         <v>1</v>
       </c>
       <c r="AK34" s="45">
         <v>3</v>
       </c>
-    </row>
-    <row r="35" spans="1:43" ht="12" customHeight="1">
+      <c r="AL34" s="59">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="12"/>
       <c r="I35" s="11"/>
       <c r="J35" s="12"/>
       <c r="K35" s="12"/>
       <c r="L35" s="12"/>
       <c r="M35" s="12"/>
       <c r="N35" s="1">
         <v>70</v>
       </c>
       <c r="O35" s="3">
         <v>74</v>
       </c>
       <c r="P35" s="1">
         <v>62</v>
       </c>
       <c r="Q35" s="3">
@@ -3891,52 +3978,55 @@
       </c>
       <c r="AD35" s="1">
         <v>66</v>
       </c>
       <c r="AE35" s="1">
         <v>71</v>
       </c>
       <c r="AF35" s="3">
         <v>61</v>
       </c>
       <c r="AG35" s="3">
         <v>59</v>
       </c>
       <c r="AH35" s="3">
         <v>82</v>
       </c>
       <c r="AI35" s="45">
         <v>68</v>
       </c>
       <c r="AJ35" s="45">
         <v>57</v>
       </c>
       <c r="AK35" s="45">
         <v>89</v>
       </c>
-    </row>
-    <row r="36" spans="1:43" ht="12" customHeight="1">
+      <c r="AL35" s="59">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="12"/>
       <c r="I36" s="11"/>
       <c r="J36" s="12"/>
       <c r="K36" s="12"/>
       <c r="L36" s="12"/>
       <c r="M36" s="12"/>
       <c r="N36" s="1">
         <v>14</v>
       </c>
       <c r="O36" s="3">
         <v>11</v>
       </c>
       <c r="P36" s="1">
         <v>3</v>
       </c>
       <c r="Q36" s="3">
@@ -3980,52 +4070,55 @@
       </c>
       <c r="AD36" s="1">
         <v>6</v>
       </c>
       <c r="AE36" s="1">
         <v>6</v>
       </c>
       <c r="AF36" s="3">
         <v>8</v>
       </c>
       <c r="AG36" s="3">
         <v>10</v>
       </c>
       <c r="AH36" s="3">
         <v>8</v>
       </c>
       <c r="AI36" s="45">
         <v>6</v>
       </c>
       <c r="AJ36" s="45">
         <v>6</v>
       </c>
       <c r="AK36" s="45">
         <v>11</v>
       </c>
-    </row>
-    <row r="37" spans="1:43" ht="12" customHeight="1">
+      <c r="AL36" s="59">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="12"/>
       <c r="I37" s="11"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="1">
         <v>31</v>
       </c>
       <c r="O37" s="3">
         <v>25</v>
       </c>
       <c r="P37" s="1">
         <v>28</v>
       </c>
       <c r="Q37" s="3">
@@ -4069,52 +4162,55 @@
       </c>
       <c r="AD37" s="1">
         <v>31</v>
       </c>
       <c r="AE37" s="1">
         <v>29</v>
       </c>
       <c r="AF37" s="3">
         <v>28</v>
       </c>
       <c r="AG37" s="3">
         <v>27</v>
       </c>
       <c r="AH37" s="3">
         <v>27</v>
       </c>
       <c r="AI37" s="45">
         <v>31</v>
       </c>
       <c r="AJ37" s="45">
         <v>25</v>
       </c>
       <c r="AK37" s="45">
         <v>19</v>
       </c>
-    </row>
-    <row r="38" spans="1:43" ht="12" customHeight="1">
+      <c r="AL37" s="59">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="38" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="12"/>
       <c r="I38" s="11"/>
       <c r="J38" s="12"/>
       <c r="K38" s="12"/>
       <c r="L38" s="12"/>
       <c r="M38" s="12"/>
       <c r="N38" s="1">
         <v>14</v>
       </c>
       <c r="O38" s="3">
         <v>17</v>
       </c>
       <c r="P38" s="1">
         <v>8</v>
       </c>
       <c r="Q38" s="3">
@@ -4158,52 +4254,55 @@
       </c>
       <c r="AD38" s="1">
         <v>19</v>
       </c>
       <c r="AE38" s="1">
         <v>20</v>
       </c>
       <c r="AF38" s="3">
         <v>11</v>
       </c>
       <c r="AG38" s="3">
         <v>9</v>
       </c>
       <c r="AH38" s="3">
         <v>7</v>
       </c>
       <c r="AI38" s="45">
         <v>4</v>
       </c>
       <c r="AJ38" s="45">
         <v>16</v>
       </c>
       <c r="AK38" s="45">
         <v>9</v>
       </c>
-    </row>
-    <row r="39" spans="1:43" ht="12" customHeight="1">
+      <c r="AL38" s="59">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="39" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
       <c r="I39" s="11"/>
       <c r="J39" s="11"/>
       <c r="K39" s="11"/>
       <c r="L39" s="11"/>
       <c r="M39" s="11"/>
       <c r="N39" s="1">
         <v>4</v>
       </c>
       <c r="O39" s="3">
         <v>3</v>
       </c>
       <c r="P39" s="1">
         <v>8</v>
       </c>
       <c r="Q39" s="3">
@@ -4247,52 +4346,55 @@
       </c>
       <c r="AD39" s="1">
         <v>6</v>
       </c>
       <c r="AE39" s="1">
         <v>12</v>
       </c>
       <c r="AF39" s="3">
         <v>12</v>
       </c>
       <c r="AG39" s="3">
         <v>4</v>
       </c>
       <c r="AH39" s="3">
         <v>14</v>
       </c>
       <c r="AI39" s="45">
         <v>8</v>
       </c>
       <c r="AJ39" s="45">
         <v>9</v>
       </c>
       <c r="AK39" s="45">
         <v>7</v>
       </c>
-    </row>
-    <row r="40" spans="1:43" ht="12" customHeight="1">
+      <c r="AL39" s="59">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
       <c r="J40" s="11"/>
       <c r="K40" s="11"/>
       <c r="L40" s="11"/>
       <c r="M40" s="11"/>
       <c r="N40" s="1">
         <v>8</v>
       </c>
       <c r="O40" s="3">
         <v>5</v>
       </c>
       <c r="P40" s="1">
         <v>3</v>
       </c>
       <c r="Q40" s="3">
@@ -4336,52 +4438,55 @@
       </c>
       <c r="AD40" s="1">
         <v>4</v>
       </c>
       <c r="AE40" s="1">
         <v>3</v>
       </c>
       <c r="AF40" s="3">
         <v>3</v>
       </c>
       <c r="AG40" s="3">
         <v>11</v>
       </c>
       <c r="AH40" s="3">
         <v>7</v>
       </c>
       <c r="AI40" s="45">
         <v>4</v>
       </c>
       <c r="AJ40" s="45">
         <v>5</v>
       </c>
       <c r="AK40" s="45">
         <v>7</v>
       </c>
-    </row>
-    <row r="41" spans="1:43" ht="12" customHeight="1">
+      <c r="AL40" s="59">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="11"/>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="12"/>
       <c r="I41" s="11"/>
       <c r="J41" s="12"/>
       <c r="K41" s="12"/>
       <c r="L41" s="12"/>
       <c r="M41" s="12"/>
       <c r="N41" s="1">
         <v>16</v>
       </c>
       <c r="O41" s="3">
         <v>11</v>
       </c>
       <c r="P41" s="1">
         <v>14</v>
       </c>
       <c r="Q41" s="3">
@@ -4425,52 +4530,55 @@
       </c>
       <c r="AD41" s="1">
         <v>14</v>
       </c>
       <c r="AE41" s="1">
         <v>12</v>
       </c>
       <c r="AF41" s="3">
         <v>10</v>
       </c>
       <c r="AG41" s="3">
         <v>16</v>
       </c>
       <c r="AH41" s="3">
         <v>11</v>
       </c>
       <c r="AI41" s="45">
         <v>11</v>
       </c>
       <c r="AJ41" s="45">
         <v>16</v>
       </c>
       <c r="AK41" s="45">
         <v>12</v>
       </c>
-    </row>
-    <row r="42" spans="1:43" ht="12" customHeight="1">
+      <c r="AL41" s="59">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="11"/>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
       <c r="H42" s="12"/>
       <c r="I42" s="11"/>
       <c r="J42" s="12"/>
       <c r="K42" s="12"/>
       <c r="L42" s="12"/>
       <c r="M42" s="12"/>
       <c r="N42" s="1">
         <v>8</v>
       </c>
       <c r="O42" s="3">
         <v>12</v>
       </c>
       <c r="P42" s="1">
         <v>9</v>
       </c>
       <c r="Q42" s="3">
@@ -4514,52 +4622,55 @@
       </c>
       <c r="AD42" s="1">
         <v>13</v>
       </c>
       <c r="AE42" s="1">
         <v>18</v>
       </c>
       <c r="AF42" s="3">
         <v>5</v>
       </c>
       <c r="AG42" s="3">
         <v>9</v>
       </c>
       <c r="AH42" s="3">
         <v>10</v>
       </c>
       <c r="AI42" s="45">
         <v>9</v>
       </c>
       <c r="AJ42" s="45">
         <v>8</v>
       </c>
       <c r="AK42" s="45">
         <v>12</v>
       </c>
-    </row>
-    <row r="43" spans="1:43" ht="12" customHeight="1">
+      <c r="AL42" s="59">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="43" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="11"/>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="12"/>
       <c r="I43" s="11"/>
       <c r="J43" s="12"/>
       <c r="K43" s="12"/>
       <c r="L43" s="12"/>
       <c r="M43" s="12"/>
       <c r="N43" s="1">
         <v>29</v>
       </c>
       <c r="O43" s="3">
         <v>19</v>
       </c>
       <c r="P43" s="1">
         <v>24</v>
       </c>
       <c r="Q43" s="3">
@@ -4603,52 +4714,55 @@
       </c>
       <c r="AD43" s="1">
         <v>37</v>
       </c>
       <c r="AE43" s="1">
         <v>35</v>
       </c>
       <c r="AF43" s="3">
         <v>26</v>
       </c>
       <c r="AG43" s="3">
         <v>21</v>
       </c>
       <c r="AH43" s="3">
         <v>33</v>
       </c>
       <c r="AI43" s="45">
         <v>18</v>
       </c>
       <c r="AJ43" s="45">
         <v>27</v>
       </c>
       <c r="AK43" s="45">
         <v>26</v>
       </c>
-    </row>
-    <row r="44" spans="1:43" ht="12" customHeight="1">
+      <c r="AL43" s="59">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="44" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="11"/>
       <c r="H44" s="12"/>
       <c r="I44" s="11"/>
       <c r="J44" s="12"/>
       <c r="K44" s="12"/>
       <c r="L44" s="12"/>
       <c r="M44" s="12"/>
       <c r="N44" s="1">
         <v>16</v>
       </c>
       <c r="O44" s="3">
         <v>8</v>
       </c>
       <c r="P44" s="1">
         <v>12</v>
       </c>
       <c r="Q44" s="3">
@@ -4692,52 +4806,55 @@
       </c>
       <c r="AD44" s="1">
         <v>6</v>
       </c>
       <c r="AE44" s="1">
         <v>13</v>
       </c>
       <c r="AF44" s="3">
         <v>8</v>
       </c>
       <c r="AG44" s="3">
         <v>9</v>
       </c>
       <c r="AH44" s="3">
         <v>12</v>
       </c>
       <c r="AI44" s="45">
         <v>13</v>
       </c>
       <c r="AJ44" s="45">
         <v>14</v>
       </c>
       <c r="AK44" s="45">
         <v>10</v>
       </c>
-    </row>
-    <row r="45" spans="1:43" ht="12" customHeight="1">
+      <c r="AL44" s="59">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="45" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="13"/>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="13"/>
       <c r="G45" s="13"/>
       <c r="H45" s="14"/>
       <c r="I45" s="13"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="16">
         <v>31</v>
       </c>
       <c r="O45" s="5">
         <v>30</v>
       </c>
       <c r="P45" s="16">
         <v>37</v>
       </c>
       <c r="Q45" s="5">
@@ -4781,225 +4898,227 @@
       </c>
       <c r="AD45" s="16">
         <v>21</v>
       </c>
       <c r="AE45" s="16">
         <v>22</v>
       </c>
       <c r="AF45" s="5">
         <v>26</v>
       </c>
       <c r="AG45" s="5">
         <v>30</v>
       </c>
       <c r="AH45" s="5">
         <v>29</v>
       </c>
       <c r="AI45" s="46">
         <v>34</v>
       </c>
       <c r="AJ45" s="46">
         <v>27</v>
       </c>
       <c r="AK45" s="46">
         <v>35</v>
       </c>
-      <c r="AL45" s="16"/>
+      <c r="AL45" s="60">
+        <v>27</v>
+      </c>
       <c r="AM45" s="16"/>
       <c r="AN45" s="16"/>
       <c r="AO45" s="16"/>
       <c r="AP45" s="16"/>
       <c r="AQ45" s="16"/>
     </row>
-    <row r="46" spans="1:43">
+    <row r="46" spans="1:43" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="Q5:AQ5"/>
     <mergeCell ref="T31:AG31"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="T9:AG9"/>
     <mergeCell ref="T24:AG24"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A2:AX46"/>
   <sheetViews>
-    <sheetView topLeftCell="AB1" workbookViewId="0">
-      <selection activeCell="AK10" sqref="AK10:AK45"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="T5" sqref="T5:AQ5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="30"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.140625" style="30"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:50" s="27" customFormat="1" ht="12.75">
+    <row r="2" spans="1:50" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="N2" s="29"/>
       <c r="P2" s="30"/>
     </row>
-    <row r="3" spans="1:50" s="27" customFormat="1" ht="12.75">
+    <row r="3" spans="1:50" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="N3" s="29"/>
       <c r="P3" s="30"/>
     </row>
-    <row r="4" spans="1:50" s="27" customFormat="1" ht="12.75">
+    <row r="4" spans="1:50" s="27" customFormat="1" ht="12.75" x14ac:dyDescent="0.2">
       <c r="N4" s="29"/>
       <c r="P4" s="30"/>
     </row>
-    <row r="5" spans="1:50" ht="14.45" customHeight="1">
+    <row r="5" spans="1:50" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="36" t="s">
         <v>48</v>
       </c>
       <c r="B5" s="36"/>
       <c r="C5" s="36"/>
       <c r="D5" s="36"/>
       <c r="E5" s="36"/>
       <c r="F5" s="36"/>
       <c r="G5" s="36"/>
       <c r="H5" s="36"/>
       <c r="I5" s="36"/>
       <c r="J5" s="36"/>
       <c r="K5" s="36"/>
       <c r="L5" s="36"/>
       <c r="M5" s="36"/>
       <c r="N5" s="36"/>
       <c r="O5" s="36"/>
       <c r="P5" s="36"/>
       <c r="Q5" s="36"/>
-      <c r="T5" s="61" t="s">
+      <c r="T5" s="66" t="s">
         <v>49</v>
       </c>
-      <c r="U5" s="61"/>
-[...26 lines deleted...]
-      <c r="AP6" s="70" t="s">
+      <c r="U5" s="66"/>
+      <c r="V5" s="66"/>
+      <c r="W5" s="66"/>
+      <c r="X5" s="66"/>
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="66"/>
+      <c r="AA5" s="66"/>
+      <c r="AB5" s="66"/>
+      <c r="AC5" s="66"/>
+      <c r="AD5" s="66"/>
+      <c r="AE5" s="66"/>
+      <c r="AF5" s="66"/>
+      <c r="AG5" s="66"/>
+      <c r="AH5" s="66"/>
+      <c r="AI5" s="66"/>
+      <c r="AJ5" s="66"/>
+      <c r="AK5" s="66"/>
+      <c r="AL5" s="66"/>
+      <c r="AM5" s="66"/>
+      <c r="AN5" s="66"/>
+      <c r="AO5" s="66"/>
+      <c r="AP5" s="66"/>
+      <c r="AQ5" s="66"/>
+    </row>
+    <row r="6" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="AD6" s="75"/>
+      <c r="AE6" s="75"/>
+      <c r="AP6" s="75" t="s">
         <v>18</v>
       </c>
-      <c r="AQ6" s="70"/>
-[...3 lines deleted...]
-      <c r="B7" s="65">
+      <c r="AQ6" s="75"/>
+    </row>
+    <row r="7" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A7" s="68"/>
+      <c r="B7" s="70">
         <v>2021</v>
       </c>
-      <c r="C7" s="66"/>
-[...10 lines deleted...]
-      <c r="N7" s="66">
+      <c r="C7" s="71"/>
+      <c r="D7" s="71"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="71"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="71"/>
+      <c r="I7" s="71"/>
+      <c r="J7" s="71"/>
+      <c r="K7" s="71"/>
+      <c r="L7" s="71"/>
+      <c r="M7" s="71"/>
+      <c r="N7" s="71">
         <v>2024</v>
       </c>
-      <c r="O7" s="66"/>
-[...4 lines deleted...]
-      <c r="T7" s="67">
+      <c r="O7" s="71"/>
+      <c r="P7" s="71"/>
+      <c r="Q7" s="71"/>
+      <c r="R7" s="71"/>
+      <c r="S7" s="71"/>
+      <c r="T7" s="72">
         <v>2025</v>
       </c>
-      <c r="U7" s="67"/>
-[...10 lines deleted...]
-      <c r="AF7" s="67">
+      <c r="U7" s="72"/>
+      <c r="V7" s="72"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="72"/>
+      <c r="Y7" s="72"/>
+      <c r="Z7" s="72"/>
+      <c r="AA7" s="72"/>
+      <c r="AB7" s="72"/>
+      <c r="AC7" s="72"/>
+      <c r="AD7" s="72"/>
+      <c r="AE7" s="72"/>
+      <c r="AF7" s="72">
         <v>2026</v>
       </c>
-      <c r="AG7" s="67"/>
-[...12 lines deleted...]
-      <c r="A8" s="64"/>
+      <c r="AG7" s="72"/>
+      <c r="AH7" s="72"/>
+      <c r="AI7" s="72"/>
+      <c r="AJ7" s="72"/>
+      <c r="AK7" s="72"/>
+      <c r="AL7" s="72"/>
+      <c r="AM7" s="72"/>
+      <c r="AN7" s="72"/>
+      <c r="AO7" s="72"/>
+      <c r="AP7" s="72"/>
+      <c r="AQ7" s="72"/>
+    </row>
+    <row r="8" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="69"/>
       <c r="B8" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="17" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="18" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="18" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="18" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="18" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="18" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="19" t="s">
         <v>13</v>
       </c>
       <c r="J8" s="19" t="s">
@@ -5083,105 +5202,105 @@
       <c r="AJ8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AK8" s="18" t="s">
         <v>1</v>
       </c>
       <c r="AL8" s="18" t="s">
         <v>2</v>
       </c>
       <c r="AM8" s="19" t="s">
         <v>3</v>
       </c>
       <c r="AN8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="AO8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="AP8" s="19" t="s">
         <v>20</v>
       </c>
       <c r="AQ8" s="19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="9" spans="1:50" ht="12" customHeight="1">
+    <row r="9" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="38"/>
       <c r="B9" s="38"/>
       <c r="C9" s="38"/>
       <c r="D9" s="38"/>
       <c r="E9" s="38"/>
       <c r="F9" s="38"/>
       <c r="G9" s="38"/>
       <c r="H9" s="38"/>
       <c r="I9" s="38"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
       <c r="N9" s="38"/>
       <c r="O9" s="38"/>
       <c r="P9" s="38"/>
       <c r="Q9" s="38"/>
       <c r="R9" s="38"/>
       <c r="S9" s="38"/>
-      <c r="T9" s="68" t="s">
+      <c r="T9" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="U9" s="68"/>
-[...11 lines deleted...]
-      <c r="AG9" s="68"/>
+      <c r="U9" s="73"/>
+      <c r="V9" s="73"/>
+      <c r="W9" s="73"/>
+      <c r="X9" s="73"/>
+      <c r="Y9" s="73"/>
+      <c r="Z9" s="73"/>
+      <c r="AA9" s="73"/>
+      <c r="AB9" s="73"/>
+      <c r="AC9" s="73"/>
+      <c r="AD9" s="73"/>
+      <c r="AE9" s="73"/>
+      <c r="AF9" s="73"/>
+      <c r="AG9" s="73"/>
       <c r="AH9" s="38"/>
       <c r="AI9" s="38"/>
       <c r="AJ9" s="38"/>
       <c r="AK9" s="38"/>
       <c r="AL9" s="38"/>
       <c r="AM9" s="38"/>
       <c r="AN9" s="38"/>
       <c r="AO9" s="38"/>
       <c r="AP9" s="38"/>
       <c r="AQ9" s="38"/>
       <c r="AR9" s="38"/>
       <c r="AS9" s="38"/>
       <c r="AT9" s="38"/>
       <c r="AU9" s="38"/>
       <c r="AV9" s="38"/>
       <c r="AW9" s="38"/>
       <c r="AX9" s="38"/>
     </row>
-    <row r="10" spans="1:50" ht="12" customHeight="1">
+    <row r="10" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="20"/>
       <c r="C10" s="20"/>
       <c r="D10" s="20"/>
       <c r="E10" s="20"/>
       <c r="F10" s="20"/>
       <c r="G10" s="20"/>
       <c r="H10" s="21"/>
       <c r="I10" s="20"/>
       <c r="J10" s="21"/>
       <c r="K10" s="21"/>
       <c r="L10" s="21"/>
       <c r="M10" s="22"/>
       <c r="N10" s="30">
         <v>1.78</v>
       </c>
       <c r="O10" s="2">
         <v>1.28</v>
       </c>
       <c r="P10" s="30">
         <v>1.24</v>
       </c>
       <c r="Q10" s="2">
@@ -5225,52 +5344,55 @@
       </c>
       <c r="AD10" s="2">
         <v>0.99</v>
       </c>
       <c r="AE10" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF10" s="2">
         <v>10.28</v>
       </c>
       <c r="AG10" s="2">
         <v>5.08</v>
       </c>
       <c r="AH10" s="2">
         <v>4.09</v>
       </c>
       <c r="AI10" s="2">
         <v>2.96</v>
       </c>
       <c r="AJ10" s="2">
         <v>2.19</v>
       </c>
       <c r="AK10" s="2">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="11" spans="1:50" ht="12" customHeight="1">
+      <c r="AL10" s="2">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="11" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="20"/>
       <c r="C11" s="20"/>
       <c r="D11" s="20"/>
       <c r="E11" s="20"/>
       <c r="F11" s="20"/>
       <c r="G11" s="20"/>
       <c r="H11" s="20"/>
       <c r="I11" s="20"/>
       <c r="J11" s="20"/>
       <c r="K11" s="20"/>
       <c r="L11" s="20"/>
       <c r="M11" s="20"/>
       <c r="N11" s="30">
         <v>1.56</v>
       </c>
       <c r="O11" s="2">
         <v>1.05</v>
       </c>
       <c r="P11" s="30">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q11" s="2">
@@ -5314,52 +5436,55 @@
       </c>
       <c r="AD11" s="2">
         <v>0.8</v>
       </c>
       <c r="AE11" s="2">
         <v>0.96</v>
       </c>
       <c r="AF11" s="2">
         <v>9.0299999999999994</v>
       </c>
       <c r="AG11" s="2">
         <v>4.12</v>
       </c>
       <c r="AH11" s="2">
         <v>3.62</v>
       </c>
       <c r="AI11" s="2">
         <v>2.59</v>
       </c>
       <c r="AJ11" s="2">
         <v>1.9</v>
       </c>
       <c r="AK11" s="2">
         <v>1.87</v>
       </c>
-    </row>
-    <row r="12" spans="1:50" ht="12" customHeight="1">
+      <c r="AL11" s="2">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="20"/>
       <c r="C12" s="20"/>
       <c r="D12" s="20"/>
       <c r="E12" s="20"/>
       <c r="F12" s="20"/>
       <c r="G12" s="20"/>
       <c r="H12" s="21"/>
       <c r="I12" s="20"/>
       <c r="J12" s="21"/>
       <c r="K12" s="21"/>
       <c r="L12" s="21"/>
       <c r="M12" s="22"/>
       <c r="N12" s="30">
         <v>2.74</v>
       </c>
       <c r="O12" s="2">
         <v>1.9</v>
       </c>
       <c r="P12" s="30">
         <v>1.69</v>
       </c>
       <c r="Q12" s="2">
@@ -5403,52 +5528,55 @@
       </c>
       <c r="AD12" s="2">
         <v>1.4</v>
       </c>
       <c r="AE12" s="2">
         <v>1.72</v>
       </c>
       <c r="AF12" s="2">
         <v>14.4</v>
       </c>
       <c r="AG12" s="2">
         <v>6.32</v>
       </c>
       <c r="AH12" s="2">
         <v>4.7</v>
       </c>
       <c r="AI12" s="2">
         <v>4.8099999999999996</v>
       </c>
       <c r="AJ12" s="2">
         <v>2.56</v>
       </c>
       <c r="AK12" s="2">
         <v>2.74</v>
       </c>
-    </row>
-    <row r="13" spans="1:50" ht="12" customHeight="1">
+      <c r="AL12" s="2">
+        <v>1.93</v>
+      </c>
+    </row>
+    <row r="13" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="20"/>
       <c r="C13" s="20"/>
       <c r="D13" s="20"/>
       <c r="E13" s="20"/>
       <c r="F13" s="20"/>
       <c r="G13" s="20"/>
       <c r="H13" s="21"/>
       <c r="I13" s="20"/>
       <c r="J13" s="21"/>
       <c r="K13" s="21"/>
       <c r="L13" s="21"/>
       <c r="M13" s="22"/>
       <c r="N13" s="30">
         <v>2.14</v>
       </c>
       <c r="O13" s="2">
         <v>1.97</v>
       </c>
       <c r="P13" s="30">
         <v>1.47</v>
       </c>
       <c r="Q13" s="2">
@@ -5492,52 +5620,55 @@
       </c>
       <c r="AD13" s="2">
         <v>1.3</v>
       </c>
       <c r="AE13" s="2">
         <v>1.28</v>
       </c>
       <c r="AF13" s="2">
         <v>13.14</v>
       </c>
       <c r="AG13" s="2">
         <v>6.66</v>
       </c>
       <c r="AH13" s="2">
         <v>6.06</v>
       </c>
       <c r="AI13" s="2">
         <v>3.77</v>
       </c>
       <c r="AJ13" s="2">
         <v>2.5099999999999998</v>
       </c>
       <c r="AK13" s="2">
         <v>3.27</v>
       </c>
-    </row>
-    <row r="14" spans="1:50" ht="12" customHeight="1">
+      <c r="AL13" s="2">
+        <v>1.76</v>
+      </c>
+    </row>
+    <row r="14" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="20"/>
       <c r="C14" s="20"/>
       <c r="D14" s="20"/>
       <c r="E14" s="20"/>
       <c r="F14" s="20"/>
       <c r="G14" s="20"/>
       <c r="H14" s="21"/>
       <c r="I14" s="20"/>
       <c r="J14" s="21"/>
       <c r="K14" s="21"/>
       <c r="L14" s="21"/>
       <c r="M14" s="22"/>
       <c r="N14" s="30">
         <v>1.1200000000000001</v>
       </c>
       <c r="O14" s="2">
         <v>0.93</v>
       </c>
       <c r="P14" s="30">
         <v>0.53</v>
       </c>
       <c r="Q14" s="2">
@@ -5581,52 +5712,55 @@
       </c>
       <c r="AD14" s="2">
         <v>0.56999999999999995</v>
       </c>
       <c r="AE14" s="2">
         <v>0.63</v>
       </c>
       <c r="AF14" s="2">
         <v>5.2</v>
       </c>
       <c r="AG14" s="2">
         <v>3.27</v>
       </c>
       <c r="AH14" s="2">
         <v>1.78</v>
       </c>
       <c r="AI14" s="2">
         <v>1.33</v>
       </c>
       <c r="AJ14" s="2">
         <v>1.27</v>
       </c>
       <c r="AK14" s="2">
         <v>1.71</v>
       </c>
-    </row>
-    <row r="15" spans="1:50" ht="12" customHeight="1">
+      <c r="AL14" s="2">
+        <v>1.46</v>
+      </c>
+    </row>
+    <row r="15" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="20"/>
       <c r="C15" s="20"/>
       <c r="D15" s="20"/>
       <c r="E15" s="20"/>
       <c r="F15" s="20"/>
       <c r="G15" s="20"/>
       <c r="H15" s="21"/>
       <c r="I15" s="20"/>
       <c r="J15" s="21"/>
       <c r="K15" s="21"/>
       <c r="L15" s="21"/>
       <c r="M15" s="22"/>
       <c r="N15" s="30">
         <v>2.66</v>
       </c>
       <c r="O15" s="2">
         <v>1.82</v>
       </c>
       <c r="P15" s="30">
         <v>2</v>
       </c>
       <c r="Q15" s="2">
@@ -5670,52 +5804,55 @@
       </c>
       <c r="AD15" s="2">
         <v>1.71</v>
       </c>
       <c r="AE15" s="2">
         <v>1.71</v>
       </c>
       <c r="AF15" s="2">
         <v>15.74</v>
       </c>
       <c r="AG15" s="2">
         <v>7.92</v>
       </c>
       <c r="AH15" s="2">
         <v>5.89</v>
       </c>
       <c r="AI15" s="2">
         <v>4.5199999999999996</v>
       </c>
       <c r="AJ15" s="2">
         <v>3.39</v>
       </c>
       <c r="AK15" s="2">
         <v>2.58</v>
       </c>
-    </row>
-    <row r="16" spans="1:50" ht="12" customHeight="1">
+      <c r="AL15" s="2">
+        <v>2.44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="20"/>
       <c r="C16" s="20"/>
       <c r="D16" s="20"/>
       <c r="E16" s="20"/>
       <c r="F16" s="20"/>
       <c r="G16" s="20"/>
       <c r="H16" s="21"/>
       <c r="I16" s="20"/>
       <c r="J16" s="21"/>
       <c r="K16" s="21"/>
       <c r="L16" s="21"/>
       <c r="M16" s="22"/>
       <c r="N16" s="30">
         <v>1.66</v>
       </c>
       <c r="O16" s="2">
         <v>1.76</v>
       </c>
       <c r="P16" s="30">
         <v>0.74</v>
       </c>
       <c r="Q16" s="2">
@@ -5759,52 +5896,55 @@
       </c>
       <c r="AD16" s="2">
         <v>1.49</v>
       </c>
       <c r="AE16" s="2">
         <v>1.43</v>
       </c>
       <c r="AF16" s="2">
         <v>9.7200000000000006</v>
       </c>
       <c r="AG16" s="2">
         <v>4.12</v>
       </c>
       <c r="AH16" s="2">
         <v>2.08</v>
       </c>
       <c r="AI16" s="2">
         <v>0.89</v>
       </c>
       <c r="AJ16" s="2">
         <v>2.86</v>
       </c>
       <c r="AK16" s="2">
         <v>1.34</v>
       </c>
-    </row>
-    <row r="17" spans="1:50" ht="12" customHeight="1">
+      <c r="AL16" s="2">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="17" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="20"/>
       <c r="C17" s="20"/>
       <c r="D17" s="20"/>
       <c r="E17" s="20"/>
       <c r="F17" s="20"/>
       <c r="G17" s="20"/>
       <c r="H17" s="21"/>
       <c r="I17" s="20"/>
       <c r="J17" s="21"/>
       <c r="K17" s="21"/>
       <c r="L17" s="21"/>
       <c r="M17" s="22"/>
       <c r="N17" s="30">
         <v>0.73</v>
       </c>
       <c r="O17" s="2">
         <v>0.48</v>
       </c>
       <c r="P17" s="30">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q17" s="2">
@@ -5848,52 +5988,55 @@
       </c>
       <c r="AD17" s="2">
         <v>0.72</v>
       </c>
       <c r="AE17" s="2">
         <v>1.31</v>
       </c>
       <c r="AF17" s="2">
         <v>15.46</v>
       </c>
       <c r="AG17" s="2">
         <v>2.72</v>
       </c>
       <c r="AH17" s="2">
         <v>6.26</v>
       </c>
       <c r="AI17" s="2">
         <v>2.67</v>
       </c>
       <c r="AJ17" s="2">
         <v>2.39</v>
       </c>
       <c r="AK17" s="2">
         <v>1.55</v>
       </c>
-    </row>
-    <row r="18" spans="1:50" ht="12" customHeight="1">
+      <c r="AL17" s="2">
+        <v>1.32</v>
+      </c>
+    </row>
+    <row r="18" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="20"/>
       <c r="C18" s="20"/>
       <c r="D18" s="20"/>
       <c r="E18" s="20"/>
       <c r="F18" s="20"/>
       <c r="G18" s="20"/>
       <c r="H18" s="21"/>
       <c r="I18" s="20"/>
       <c r="J18" s="21"/>
       <c r="K18" s="21"/>
       <c r="L18" s="21"/>
       <c r="M18" s="22"/>
       <c r="N18" s="30">
         <v>1.97</v>
       </c>
       <c r="O18" s="2">
         <v>1.07</v>
       </c>
       <c r="P18" s="30">
         <v>0.56999999999999995</v>
       </c>
       <c r="Q18" s="2">
@@ -5937,52 +6080,55 @@
       </c>
       <c r="AD18" s="2">
         <v>0.67</v>
       </c>
       <c r="AE18" s="2">
         <v>0.45</v>
       </c>
       <c r="AF18" s="2">
         <v>5.62</v>
       </c>
       <c r="AG18" s="2">
         <v>10.86</v>
       </c>
       <c r="AH18" s="2">
         <v>4.54</v>
       </c>
       <c r="AI18" s="2">
         <v>1.94</v>
       </c>
       <c r="AJ18" s="2">
         <v>1.92</v>
       </c>
       <c r="AK18" s="2">
         <v>2.25</v>
       </c>
-    </row>
-    <row r="19" spans="1:50" ht="12" customHeight="1">
+      <c r="AL18" s="2">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="19" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="20"/>
       <c r="C19" s="20"/>
       <c r="D19" s="20"/>
       <c r="E19" s="20"/>
       <c r="F19" s="20"/>
       <c r="G19" s="20"/>
       <c r="H19" s="20"/>
       <c r="I19" s="20"/>
       <c r="J19" s="20"/>
       <c r="K19" s="20"/>
       <c r="L19" s="20"/>
       <c r="M19" s="20"/>
       <c r="N19" s="30">
         <v>2.37</v>
       </c>
       <c r="O19" s="2">
         <v>1.42</v>
       </c>
       <c r="P19" s="30">
         <v>1.61</v>
       </c>
       <c r="Q19" s="2">
@@ -6026,52 +6172,55 @@
       </c>
       <c r="AD19" s="2">
         <v>1.36</v>
       </c>
       <c r="AE19" s="2">
         <v>1.07</v>
       </c>
       <c r="AF19" s="2">
         <v>10.69</v>
       </c>
       <c r="AG19" s="2">
         <v>9</v>
       </c>
       <c r="AH19" s="2">
         <v>4.03</v>
       </c>
       <c r="AI19" s="2">
         <v>3.02</v>
       </c>
       <c r="AJ19" s="2">
         <v>3.49</v>
       </c>
       <c r="AK19" s="2">
         <v>2.1800000000000002</v>
       </c>
-    </row>
-    <row r="20" spans="1:50" ht="12" customHeight="1">
+      <c r="AL19" s="2">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="20"/>
       <c r="C20" s="20"/>
       <c r="D20" s="20"/>
       <c r="E20" s="20"/>
       <c r="F20" s="20"/>
       <c r="G20" s="20"/>
       <c r="H20" s="21"/>
       <c r="I20" s="20"/>
       <c r="J20" s="21"/>
       <c r="K20" s="21"/>
       <c r="L20" s="21"/>
       <c r="M20" s="22"/>
       <c r="N20" s="30">
         <v>0.73</v>
       </c>
       <c r="O20" s="2">
         <v>0.96</v>
       </c>
       <c r="P20" s="30">
         <v>0.64</v>
       </c>
       <c r="Q20" s="2">
@@ -6115,52 +6264,55 @@
       </c>
       <c r="AD20" s="2">
         <v>0.79</v>
       </c>
       <c r="AE20" s="2">
         <v>1</v>
       </c>
       <c r="AF20" s="2">
         <v>3.43</v>
       </c>
       <c r="AG20" s="2">
         <v>3.22</v>
       </c>
       <c r="AH20" s="2">
         <v>2.33</v>
       </c>
       <c r="AI20" s="2">
         <v>1.56</v>
       </c>
       <c r="AJ20" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="AK20" s="2">
         <v>1.38</v>
       </c>
-    </row>
-    <row r="21" spans="1:50" ht="12" customHeight="1">
+      <c r="AL20" s="2">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="21" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="20"/>
       <c r="C21" s="20"/>
       <c r="D21" s="20"/>
       <c r="E21" s="20"/>
       <c r="F21" s="20"/>
       <c r="G21" s="20"/>
       <c r="H21" s="21"/>
       <c r="I21" s="20"/>
       <c r="J21" s="21"/>
       <c r="K21" s="21"/>
       <c r="L21" s="21"/>
       <c r="M21" s="22"/>
       <c r="N21" s="30">
         <v>1.49</v>
       </c>
       <c r="O21" s="2">
         <v>0.85</v>
       </c>
       <c r="P21" s="30">
         <v>0.96</v>
       </c>
       <c r="Q21" s="2">
@@ -6204,52 +6356,55 @@
       </c>
       <c r="AD21" s="2">
         <v>1.24</v>
       </c>
       <c r="AE21" s="2">
         <v>1.07</v>
       </c>
       <c r="AF21" s="2">
         <v>9.5</v>
       </c>
       <c r="AG21" s="2">
         <v>4.05</v>
       </c>
       <c r="AH21" s="2">
         <v>4.17</v>
       </c>
       <c r="AI21" s="2">
         <v>1.71</v>
       </c>
       <c r="AJ21" s="2">
         <v>2.0299999999999998</v>
       </c>
       <c r="AK21" s="2">
         <v>1.64</v>
       </c>
-    </row>
-    <row r="22" spans="1:50" ht="12" customHeight="1">
+      <c r="AL21" s="2">
+        <v>1.1299999999999999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="20"/>
       <c r="C22" s="20"/>
       <c r="D22" s="20"/>
       <c r="E22" s="20"/>
       <c r="F22" s="20"/>
       <c r="G22" s="20"/>
       <c r="H22" s="21"/>
       <c r="I22" s="20"/>
       <c r="J22" s="21"/>
       <c r="K22" s="21"/>
       <c r="L22" s="21"/>
       <c r="M22" s="22"/>
       <c r="N22" s="30">
         <v>2.52</v>
       </c>
       <c r="O22" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="P22" s="30">
         <v>1.47</v>
       </c>
       <c r="Q22" s="2">
@@ -6293,52 +6448,55 @@
       </c>
       <c r="AD22" s="2">
         <v>0.63</v>
       </c>
       <c r="AE22" s="2">
         <v>1.25</v>
       </c>
       <c r="AF22" s="2">
         <v>9.5</v>
       </c>
       <c r="AG22" s="2">
         <v>5.54</v>
       </c>
       <c r="AH22" s="2">
         <v>4.8600000000000003</v>
       </c>
       <c r="AI22" s="2">
         <v>3.95</v>
       </c>
       <c r="AJ22" s="2">
         <v>3.39</v>
       </c>
       <c r="AK22" s="2">
         <v>2.02</v>
       </c>
-    </row>
-    <row r="23" spans="1:50" ht="12" customHeight="1">
+      <c r="AL22" s="2">
+        <v>1.38</v>
+      </c>
+    </row>
+    <row r="23" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="20"/>
       <c r="C23" s="20"/>
       <c r="D23" s="20"/>
       <c r="E23" s="20"/>
       <c r="F23" s="20"/>
       <c r="G23" s="20"/>
       <c r="H23" s="21"/>
       <c r="I23" s="20"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
       <c r="L23" s="21"/>
       <c r="M23" s="22"/>
       <c r="N23" s="30">
         <v>1.96</v>
       </c>
       <c r="O23" s="2">
         <v>1.71</v>
       </c>
       <c r="P23" s="30">
         <v>1.78</v>
       </c>
       <c r="Q23" s="2">
@@ -6382,105 +6540,108 @@
       </c>
       <c r="AD23" s="2">
         <v>1.05</v>
       </c>
       <c r="AE23" s="2">
         <v>1.04</v>
       </c>
       <c r="AF23" s="2">
         <v>13.01</v>
       </c>
       <c r="AG23" s="2">
         <v>8.3699999999999992</v>
       </c>
       <c r="AH23" s="2">
         <v>5.09</v>
       </c>
       <c r="AI23" s="2">
         <v>4.58</v>
       </c>
       <c r="AJ23" s="2">
         <v>2.78</v>
       </c>
       <c r="AK23" s="2">
         <v>2.83</v>
       </c>
-    </row>
-    <row r="24" spans="1:50" ht="12" customHeight="1">
+      <c r="AL23" s="2">
+        <v>1.81</v>
+      </c>
+    </row>
+    <row r="24" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="39"/>
       <c r="B24" s="39"/>
       <c r="C24" s="39"/>
       <c r="D24" s="39"/>
       <c r="E24" s="39"/>
       <c r="F24" s="39"/>
       <c r="G24" s="39"/>
       <c r="H24" s="39"/>
       <c r="I24" s="39"/>
       <c r="J24" s="39"/>
       <c r="K24" s="39"/>
       <c r="L24" s="39"/>
       <c r="M24" s="39"/>
       <c r="N24" s="39"/>
       <c r="O24" s="39"/>
       <c r="P24" s="39"/>
       <c r="Q24" s="39"/>
       <c r="R24" s="39"/>
       <c r="S24" s="39"/>
-      <c r="T24" s="69" t="s">
+      <c r="T24" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="U24" s="69"/>
-[...11 lines deleted...]
-      <c r="AG24" s="69"/>
+      <c r="U24" s="74"/>
+      <c r="V24" s="74"/>
+      <c r="W24" s="74"/>
+      <c r="X24" s="74"/>
+      <c r="Y24" s="74"/>
+      <c r="Z24" s="74"/>
+      <c r="AA24" s="74"/>
+      <c r="AB24" s="74"/>
+      <c r="AC24" s="74"/>
+      <c r="AD24" s="74"/>
+      <c r="AE24" s="74"/>
+      <c r="AF24" s="74"/>
+      <c r="AG24" s="74"/>
       <c r="AH24" s="39"/>
       <c r="AI24" s="39"/>
       <c r="AJ24" s="2"/>
       <c r="AK24" s="2"/>
       <c r="AM24" s="39"/>
       <c r="AN24" s="39"/>
       <c r="AO24" s="39"/>
       <c r="AP24" s="39"/>
       <c r="AQ24" s="39"/>
       <c r="AR24" s="39"/>
       <c r="AS24" s="39"/>
       <c r="AT24" s="39"/>
       <c r="AU24" s="39"/>
       <c r="AV24" s="39"/>
       <c r="AW24" s="39"/>
       <c r="AX24" s="39"/>
     </row>
-    <row r="25" spans="1:50" ht="12" customHeight="1">
+    <row r="25" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="20"/>
       <c r="C25" s="20"/>
       <c r="D25" s="20"/>
       <c r="E25" s="20"/>
       <c r="F25" s="20"/>
       <c r="G25" s="20"/>
       <c r="H25" s="21"/>
       <c r="I25" s="20"/>
       <c r="J25" s="21"/>
       <c r="K25" s="21"/>
       <c r="L25" s="21"/>
       <c r="M25" s="22"/>
       <c r="N25" s="30">
         <v>1.78</v>
       </c>
       <c r="O25" s="2">
         <v>1.2</v>
       </c>
       <c r="P25" s="30">
         <v>1.22</v>
       </c>
       <c r="Q25" s="2">
@@ -6524,52 +6685,55 @@
       </c>
       <c r="AD25" s="2">
         <v>0.95</v>
       </c>
       <c r="AE25" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF25" s="2">
         <v>9.9499999999999993</v>
       </c>
       <c r="AG25" s="2">
         <v>4.75</v>
       </c>
       <c r="AH25" s="2">
         <v>3.91</v>
       </c>
       <c r="AI25" s="2">
         <v>3</v>
       </c>
       <c r="AJ25" s="2">
         <v>2.14</v>
       </c>
       <c r="AK25" s="2">
         <v>2.09</v>
       </c>
-    </row>
-    <row r="26" spans="1:50" ht="12" customHeight="1">
+      <c r="AL25" s="2">
+        <v>1.62</v>
+      </c>
+    </row>
+    <row r="26" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="20"/>
       <c r="C26" s="20"/>
       <c r="D26" s="20"/>
       <c r="E26" s="20"/>
       <c r="F26" s="20"/>
       <c r="G26" s="20"/>
       <c r="H26" s="20"/>
       <c r="I26" s="20"/>
       <c r="J26" s="20"/>
       <c r="K26" s="20"/>
       <c r="L26" s="20"/>
       <c r="M26" s="20"/>
       <c r="N26" s="30">
         <v>1.62</v>
       </c>
       <c r="O26" s="2">
         <v>1.06</v>
       </c>
       <c r="P26" s="30">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q26" s="2">
@@ -6613,52 +6777,55 @@
       </c>
       <c r="AD26" s="2">
         <v>0.82</v>
       </c>
       <c r="AE26" s="2">
         <v>0.97</v>
       </c>
       <c r="AF26" s="2">
         <v>9.1</v>
       </c>
       <c r="AG26" s="2">
         <v>4.17</v>
       </c>
       <c r="AH26" s="2">
         <v>3.69</v>
       </c>
       <c r="AI26" s="2">
         <v>2.65</v>
       </c>
       <c r="AJ26" s="2">
         <v>1.95</v>
       </c>
       <c r="AK26" s="2">
         <v>1.92</v>
       </c>
-    </row>
-    <row r="27" spans="1:50" ht="12" customHeight="1">
+      <c r="AL26" s="2">
+        <v>1.5</v>
+      </c>
+    </row>
+    <row r="27" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="20"/>
       <c r="C27" s="20"/>
       <c r="D27" s="20"/>
       <c r="E27" s="20"/>
       <c r="F27" s="20"/>
       <c r="G27" s="20"/>
       <c r="H27" s="21"/>
       <c r="I27" s="20"/>
       <c r="J27" s="21"/>
       <c r="K27" s="21"/>
       <c r="L27" s="21"/>
       <c r="M27" s="22"/>
       <c r="N27" s="30">
         <v>2.78</v>
       </c>
       <c r="O27" s="2">
         <v>1.88</v>
       </c>
       <c r="P27" s="30">
         <v>1.62</v>
       </c>
       <c r="Q27" s="2">
@@ -6702,52 +6869,55 @@
       </c>
       <c r="AD27" s="2">
         <v>1.39</v>
       </c>
       <c r="AE27" s="2">
         <v>1.72</v>
       </c>
       <c r="AF27" s="2">
         <v>14.14</v>
       </c>
       <c r="AG27" s="2">
         <v>6.53</v>
       </c>
       <c r="AH27" s="2">
         <v>4.6100000000000003</v>
       </c>
       <c r="AI27" s="2">
         <v>4.79</v>
       </c>
       <c r="AJ27" s="2">
         <v>2.6</v>
       </c>
       <c r="AK27" s="2">
         <v>2.71</v>
       </c>
-    </row>
-    <row r="28" spans="1:50" ht="12" customHeight="1">
+      <c r="AL27" s="2">
+        <v>1.89</v>
+      </c>
+    </row>
+    <row r="28" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="20"/>
       <c r="C28" s="20"/>
       <c r="D28" s="20"/>
       <c r="E28" s="20"/>
       <c r="F28" s="20"/>
       <c r="G28" s="20"/>
       <c r="H28" s="21"/>
       <c r="I28" s="20"/>
       <c r="J28" s="21"/>
       <c r="K28" s="21"/>
       <c r="L28" s="21"/>
       <c r="M28" s="22"/>
       <c r="N28" s="30">
         <v>0.85</v>
       </c>
       <c r="O28" s="2">
         <v>0.9</v>
       </c>
       <c r="P28" s="30">
         <v>0.81</v>
       </c>
       <c r="Q28" s="2">
@@ -6791,52 +6961,55 @@
       </c>
       <c r="AD28" s="2">
         <v>0.73</v>
       </c>
       <c r="AE28" s="2">
         <v>0.89</v>
       </c>
       <c r="AF28" s="2">
         <v>4.67</v>
       </c>
       <c r="AG28" s="2">
         <v>2.79</v>
       </c>
       <c r="AH28" s="2">
         <v>1.6</v>
       </c>
       <c r="AI28" s="2">
         <v>1.54</v>
       </c>
       <c r="AJ28" s="2">
         <v>1.63</v>
       </c>
       <c r="AK28" s="2">
         <v>2.04</v>
       </c>
-    </row>
-    <row r="29" spans="1:50" ht="12" customHeight="1">
+      <c r="AL28" s="2">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="29" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="20"/>
       <c r="C29" s="20"/>
       <c r="D29" s="20"/>
       <c r="E29" s="20"/>
       <c r="F29" s="20"/>
       <c r="G29" s="20"/>
       <c r="H29" s="21"/>
       <c r="I29" s="20"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="22"/>
       <c r="N29" s="30">
         <v>2.5</v>
       </c>
       <c r="O29" s="2">
         <v>1.69</v>
       </c>
       <c r="P29" s="30">
         <v>1.95</v>
       </c>
       <c r="Q29" s="2">
@@ -6880,52 +7053,55 @@
       </c>
       <c r="AD29" s="2">
         <v>1.58</v>
       </c>
       <c r="AE29" s="2">
         <v>1.71</v>
       </c>
       <c r="AF29" s="2">
         <v>13.92</v>
       </c>
       <c r="AG29" s="2">
         <v>6.99</v>
       </c>
       <c r="AH29" s="2">
         <v>5.56</v>
       </c>
       <c r="AI29" s="2">
         <v>4.0199999999999996</v>
       </c>
       <c r="AJ29" s="2">
         <v>3.26</v>
       </c>
       <c r="AK29" s="2">
         <v>2.67</v>
       </c>
-    </row>
-    <row r="30" spans="1:50" ht="12" customHeight="1">
+      <c r="AL29" s="2">
+        <v>2.48</v>
+      </c>
+    </row>
+    <row r="30" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="20"/>
       <c r="C30" s="20"/>
       <c r="D30" s="20"/>
       <c r="E30" s="20"/>
       <c r="F30" s="20"/>
       <c r="G30" s="20"/>
       <c r="H30" s="21"/>
       <c r="I30" s="20"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
       <c r="L30" s="21"/>
       <c r="M30" s="22"/>
       <c r="N30" s="30">
         <v>1.5</v>
       </c>
       <c r="O30" s="2">
         <v>1.39</v>
       </c>
       <c r="P30" s="30">
         <v>1.31</v>
       </c>
       <c r="Q30" s="2">
@@ -6969,105 +7145,108 @@
       </c>
       <c r="AD30" s="2">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE30" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF30" s="2">
         <v>11.77</v>
       </c>
       <c r="AG30" s="2">
         <v>8.31</v>
       </c>
       <c r="AH30" s="2">
         <v>4.78</v>
       </c>
       <c r="AI30" s="2">
         <v>4.4400000000000004</v>
       </c>
       <c r="AJ30" s="2">
         <v>2.57</v>
       </c>
       <c r="AK30" s="2">
         <v>2.37</v>
       </c>
-    </row>
-    <row r="31" spans="1:50" ht="12" customHeight="1">
+      <c r="AL30" s="2">
+        <v>1.45</v>
+      </c>
+    </row>
+    <row r="31" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="37"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="37"/>
       <c r="J31" s="37"/>
       <c r="K31" s="37"/>
       <c r="L31" s="37"/>
       <c r="M31" s="37"/>
       <c r="N31" s="37"/>
       <c r="O31" s="37"/>
       <c r="P31" s="37"/>
       <c r="Q31" s="37"/>
       <c r="R31" s="37"/>
       <c r="S31" s="37"/>
-      <c r="T31" s="62" t="s">
+      <c r="T31" s="67" t="s">
         <v>26</v>
       </c>
-      <c r="U31" s="62"/>
-[...11 lines deleted...]
-      <c r="AG31" s="62"/>
+      <c r="U31" s="67"/>
+      <c r="V31" s="67"/>
+      <c r="W31" s="67"/>
+      <c r="X31" s="67"/>
+      <c r="Y31" s="67"/>
+      <c r="Z31" s="67"/>
+      <c r="AA31" s="67"/>
+      <c r="AB31" s="67"/>
+      <c r="AC31" s="67"/>
+      <c r="AD31" s="67"/>
+      <c r="AE31" s="67"/>
+      <c r="AF31" s="67"/>
+      <c r="AG31" s="67"/>
       <c r="AH31" s="37"/>
       <c r="AI31" s="37"/>
       <c r="AJ31" s="2"/>
       <c r="AK31" s="2"/>
       <c r="AM31" s="37"/>
       <c r="AN31" s="37"/>
       <c r="AO31" s="37"/>
       <c r="AP31" s="37"/>
       <c r="AQ31" s="37"/>
       <c r="AR31" s="37"/>
       <c r="AS31" s="37"/>
       <c r="AT31" s="37"/>
       <c r="AU31" s="37"/>
       <c r="AV31" s="37"/>
       <c r="AW31" s="37"/>
       <c r="AX31" s="37"/>
     </row>
-    <row r="32" spans="1:50" ht="12" customHeight="1">
+    <row r="32" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="20"/>
       <c r="C32" s="20"/>
       <c r="D32" s="20"/>
       <c r="E32" s="20"/>
       <c r="F32" s="20"/>
       <c r="G32" s="20"/>
       <c r="H32" s="21"/>
       <c r="I32" s="20"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="22"/>
       <c r="N32" s="30">
         <v>1.78</v>
       </c>
       <c r="O32" s="2">
         <v>1.44</v>
       </c>
       <c r="P32" s="30">
         <v>1.27</v>
       </c>
       <c r="Q32" s="2">
@@ -7111,52 +7290,55 @@
       </c>
       <c r="AD32" s="2">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE32" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="AF32" s="2">
         <v>10.99</v>
       </c>
       <c r="AG32" s="2">
         <v>5.78</v>
       </c>
       <c r="AH32" s="2">
         <v>4.46</v>
       </c>
       <c r="AI32" s="2">
         <v>2.88</v>
       </c>
       <c r="AJ32" s="2">
         <v>2.29</v>
       </c>
       <c r="AK32" s="2">
         <v>2.1800000000000002</v>
       </c>
-    </row>
-    <row r="33" spans="1:37" ht="12" customHeight="1">
+      <c r="AL32" s="61">
+        <v>1.57</v>
+      </c>
+    </row>
+    <row r="33" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="20"/>
       <c r="C33" s="20"/>
       <c r="D33" s="20"/>
       <c r="E33" s="20"/>
       <c r="F33" s="20"/>
       <c r="G33" s="20"/>
       <c r="H33" s="20"/>
       <c r="I33" s="20"/>
       <c r="J33" s="20"/>
       <c r="K33" s="20"/>
       <c r="L33" s="20"/>
       <c r="M33" s="20"/>
       <c r="N33" s="30">
         <v>0.6</v>
       </c>
       <c r="O33" s="2">
         <v>0.97</v>
       </c>
       <c r="P33" s="30">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q33" s="2">
@@ -7200,52 +7382,55 @@
       </c>
       <c r="AD33" s="2">
         <v>0.49</v>
       </c>
       <c r="AE33" s="2">
         <v>0.75</v>
       </c>
       <c r="AF33" s="2">
         <v>7.77</v>
       </c>
       <c r="AG33" s="2">
         <v>3.11</v>
       </c>
       <c r="AH33" s="2">
         <v>2.23</v>
       </c>
       <c r="AI33" s="2">
         <v>1.52</v>
       </c>
       <c r="AJ33" s="2">
         <v>0.97</v>
       </c>
       <c r="AK33" s="2">
         <v>0.91</v>
       </c>
-    </row>
-    <row r="34" spans="1:37" ht="12" customHeight="1">
+      <c r="AL33" s="61">
+        <v>1.03</v>
+      </c>
+    </row>
+    <row r="34" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="20"/>
       <c r="C34" s="20"/>
       <c r="D34" s="20"/>
       <c r="E34" s="20"/>
       <c r="F34" s="20"/>
       <c r="G34" s="20"/>
       <c r="H34" s="21"/>
       <c r="I34" s="20"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="22"/>
       <c r="N34" s="30">
         <v>1.88</v>
       </c>
       <c r="O34" s="2">
         <v>2.48</v>
       </c>
       <c r="P34" s="30">
         <v>3.69</v>
       </c>
       <c r="Q34" s="2">
@@ -7289,52 +7474,55 @@
       </c>
       <c r="AD34" s="2">
         <v>1.89</v>
       </c>
       <c r="AE34" s="2">
         <v>1.74</v>
       </c>
       <c r="AF34" s="2">
         <v>22.15</v>
       </c>
       <c r="AG34" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH34" s="2">
         <v>7.42</v>
       </c>
       <c r="AI34" s="2">
         <v>5.54</v>
       </c>
       <c r="AJ34" s="2">
         <v>1.46</v>
       </c>
       <c r="AK34" s="2">
         <v>3.63</v>
       </c>
-    </row>
-    <row r="35" spans="1:37" ht="12" customHeight="1">
+      <c r="AL34" s="61">
+        <v>3.08</v>
+      </c>
+    </row>
+    <row r="35" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="20"/>
       <c r="C35" s="20"/>
       <c r="D35" s="20"/>
       <c r="E35" s="20"/>
       <c r="F35" s="20"/>
       <c r="G35" s="20"/>
       <c r="H35" s="21"/>
       <c r="I35" s="20"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="22"/>
       <c r="N35" s="30">
         <v>2.14</v>
       </c>
       <c r="O35" s="2">
         <v>1.97</v>
       </c>
       <c r="P35" s="30">
         <v>1.47</v>
       </c>
       <c r="Q35" s="2">
@@ -7378,52 +7566,55 @@
       </c>
       <c r="AD35" s="2">
         <v>1.3</v>
       </c>
       <c r="AE35" s="2">
         <v>1.28</v>
       </c>
       <c r="AF35" s="2">
         <v>13.14</v>
       </c>
       <c r="AG35" s="2">
         <v>6.66</v>
       </c>
       <c r="AH35" s="2">
         <v>6.06</v>
       </c>
       <c r="AI35" s="2">
         <v>3.77</v>
       </c>
       <c r="AJ35" s="2">
         <v>2.5099999999999998</v>
       </c>
       <c r="AK35" s="2">
         <v>3.27</v>
       </c>
-    </row>
-    <row r="36" spans="1:37" ht="12" customHeight="1">
+      <c r="AL35" s="61">
+        <v>1.76</v>
+      </c>
+    </row>
+    <row r="36" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="20"/>
       <c r="C36" s="20"/>
       <c r="D36" s="20"/>
       <c r="E36" s="20"/>
       <c r="F36" s="20"/>
       <c r="G36" s="20"/>
       <c r="H36" s="21"/>
       <c r="I36" s="20"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="22"/>
       <c r="N36" s="30">
         <v>1.41</v>
       </c>
       <c r="O36" s="2">
         <v>0.97</v>
       </c>
       <c r="P36" s="30">
         <v>0.23</v>
       </c>
       <c r="Q36" s="2">
@@ -7467,52 +7658,55 @@
       </c>
       <c r="AD36" s="2">
         <v>0.39</v>
       </c>
       <c r="AE36" s="2">
         <v>0.36</v>
       </c>
       <c r="AF36" s="2">
         <v>5.77</v>
       </c>
       <c r="AG36" s="2">
         <v>3.79</v>
       </c>
       <c r="AH36" s="2">
         <v>1.98</v>
       </c>
       <c r="AI36" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AJ36" s="2">
         <v>0.88</v>
       </c>
       <c r="AK36" s="2">
         <v>1.35</v>
       </c>
-    </row>
-    <row r="37" spans="1:37" ht="12" customHeight="1">
+      <c r="AL36" s="61">
+        <v>1.47</v>
+      </c>
+    </row>
+    <row r="37" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="20"/>
       <c r="C37" s="20"/>
       <c r="D37" s="20"/>
       <c r="E37" s="20"/>
       <c r="F37" s="20"/>
       <c r="G37" s="20"/>
       <c r="H37" s="21"/>
       <c r="I37" s="20"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="22"/>
       <c r="N37" s="30">
         <v>3.04</v>
       </c>
       <c r="O37" s="2">
         <v>2.14</v>
       </c>
       <c r="P37" s="30">
         <v>2.13</v>
       </c>
       <c r="Q37" s="2">
@@ -7556,52 +7750,55 @@
       </c>
       <c r="AD37" s="2">
         <v>2.0099999999999998</v>
       </c>
       <c r="AE37" s="2">
         <v>1.72</v>
       </c>
       <c r="AF37" s="2">
         <v>20.399999999999999</v>
       </c>
       <c r="AG37" s="2">
         <v>10.3</v>
       </c>
       <c r="AH37" s="2">
         <v>6.74</v>
       </c>
       <c r="AI37" s="2">
         <v>5.81</v>
       </c>
       <c r="AJ37" s="2">
         <v>3.72</v>
       </c>
       <c r="AK37" s="2">
         <v>2.36</v>
       </c>
-    </row>
-    <row r="38" spans="1:37" ht="12" customHeight="1">
+      <c r="AL37" s="61">
+        <v>2.34</v>
+      </c>
+    </row>
+    <row r="38" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="20"/>
       <c r="C38" s="20"/>
       <c r="D38" s="20"/>
       <c r="E38" s="20"/>
       <c r="F38" s="20"/>
       <c r="G38" s="20"/>
       <c r="H38" s="21"/>
       <c r="I38" s="20"/>
       <c r="J38" s="21"/>
       <c r="K38" s="21"/>
       <c r="L38" s="21"/>
       <c r="M38" s="22"/>
       <c r="N38" s="30">
         <v>1.66</v>
       </c>
       <c r="O38" s="2">
         <v>1.76</v>
       </c>
       <c r="P38" s="30">
         <v>0.74</v>
       </c>
       <c r="Q38" s="2">
@@ -7645,52 +7842,55 @@
       </c>
       <c r="AD38" s="2">
         <v>1.49</v>
       </c>
       <c r="AE38" s="2">
         <v>1.43</v>
       </c>
       <c r="AF38" s="2">
         <v>9.7200000000000006</v>
       </c>
       <c r="AG38" s="2">
         <v>4.12</v>
       </c>
       <c r="AH38" s="2">
         <v>2.08</v>
       </c>
       <c r="AI38" s="2">
         <v>0.89</v>
       </c>
       <c r="AJ38" s="2">
         <v>2.86</v>
       </c>
       <c r="AK38" s="2">
         <v>1.34</v>
       </c>
-    </row>
-    <row r="39" spans="1:37" ht="12" customHeight="1">
+      <c r="AL38" s="61">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="39" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="20"/>
       <c r="C39" s="20"/>
       <c r="D39" s="20"/>
       <c r="E39" s="20"/>
       <c r="F39" s="20"/>
       <c r="G39" s="20"/>
       <c r="H39" s="21"/>
       <c r="I39" s="20"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="22"/>
       <c r="N39" s="30">
         <v>0.73</v>
       </c>
       <c r="O39" s="2">
         <v>0.48</v>
       </c>
       <c r="P39" s="30">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q39" s="2">
@@ -7734,52 +7934,55 @@
       </c>
       <c r="AD39" s="2">
         <v>0.72</v>
       </c>
       <c r="AE39" s="2">
         <v>1.31</v>
       </c>
       <c r="AF39" s="2">
         <v>15.46</v>
       </c>
       <c r="AG39" s="2">
         <v>2.72</v>
       </c>
       <c r="AH39" s="2">
         <v>6.26</v>
       </c>
       <c r="AI39" s="2">
         <v>2.67</v>
       </c>
       <c r="AJ39" s="2">
         <v>2.39</v>
       </c>
       <c r="AK39" s="2">
         <v>1.55</v>
       </c>
-    </row>
-    <row r="40" spans="1:37" ht="12" customHeight="1">
+      <c r="AL39" s="61">
+        <v>1.32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="20"/>
       <c r="C40" s="20"/>
       <c r="D40" s="20"/>
       <c r="E40" s="20"/>
       <c r="F40" s="20"/>
       <c r="G40" s="20"/>
       <c r="H40" s="21"/>
       <c r="I40" s="20"/>
       <c r="J40" s="21"/>
       <c r="K40" s="21"/>
       <c r="L40" s="21"/>
       <c r="M40" s="22"/>
       <c r="N40" s="30">
         <v>1.97</v>
       </c>
       <c r="O40" s="2">
         <v>1.07</v>
       </c>
       <c r="P40" s="30">
         <v>0.56999999999999995</v>
       </c>
       <c r="Q40" s="2">
@@ -7823,52 +8026,55 @@
       </c>
       <c r="AD40" s="2">
         <v>0.67</v>
       </c>
       <c r="AE40" s="2">
         <v>0.45</v>
       </c>
       <c r="AF40" s="2">
         <v>5.62</v>
       </c>
       <c r="AG40" s="2">
         <v>10.86</v>
       </c>
       <c r="AH40" s="2">
         <v>4.54</v>
       </c>
       <c r="AI40" s="2">
         <v>1.94</v>
       </c>
       <c r="AJ40" s="2">
         <v>1.92</v>
       </c>
       <c r="AK40" s="2">
         <v>2.25</v>
       </c>
-    </row>
-    <row r="41" spans="1:37" ht="12" customHeight="1">
+      <c r="AL40" s="61">
+        <v>1.65</v>
+      </c>
+    </row>
+    <row r="41" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="20"/>
       <c r="C41" s="20"/>
       <c r="D41" s="20"/>
       <c r="E41" s="20"/>
       <c r="F41" s="20"/>
       <c r="G41" s="20"/>
       <c r="H41" s="20"/>
       <c r="I41" s="20"/>
       <c r="J41" s="20"/>
       <c r="K41" s="20"/>
       <c r="L41" s="20"/>
       <c r="M41" s="20"/>
       <c r="N41" s="30">
         <v>2.37</v>
       </c>
       <c r="O41" s="2">
         <v>1.42</v>
       </c>
       <c r="P41" s="30">
         <v>1.61</v>
       </c>
       <c r="Q41" s="2">
@@ -7912,52 +8118,55 @@
       </c>
       <c r="AD41" s="2">
         <v>1.36</v>
       </c>
       <c r="AE41" s="2">
         <v>1.07</v>
       </c>
       <c r="AF41" s="2">
         <v>10.69</v>
       </c>
       <c r="AG41" s="2">
         <v>9</v>
       </c>
       <c r="AH41" s="2">
         <v>4.03</v>
       </c>
       <c r="AI41" s="2">
         <v>3.02</v>
       </c>
       <c r="AJ41" s="2">
         <v>3.49</v>
       </c>
       <c r="AK41" s="2">
         <v>2.1800000000000002</v>
       </c>
-    </row>
-    <row r="42" spans="1:37" ht="12" customHeight="1">
+      <c r="AL41" s="61">
+        <v>1.4</v>
+      </c>
+    </row>
+    <row r="42" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="20"/>
       <c r="C42" s="20"/>
       <c r="D42" s="20"/>
       <c r="E42" s="20"/>
       <c r="F42" s="20"/>
       <c r="G42" s="20"/>
       <c r="H42" s="21"/>
       <c r="I42" s="20"/>
       <c r="J42" s="21"/>
       <c r="K42" s="21"/>
       <c r="L42" s="21"/>
       <c r="M42" s="22"/>
       <c r="N42" s="30">
         <v>0.73</v>
       </c>
       <c r="O42" s="2">
         <v>0.96</v>
       </c>
       <c r="P42" s="30">
         <v>0.64</v>
       </c>
       <c r="Q42" s="2">
@@ -8001,52 +8210,55 @@
       </c>
       <c r="AD42" s="2">
         <v>0.79</v>
       </c>
       <c r="AE42" s="2">
         <v>1</v>
       </c>
       <c r="AF42" s="2">
         <v>3.43</v>
       </c>
       <c r="AG42" s="2">
         <v>3.22</v>
       </c>
       <c r="AH42" s="2">
         <v>2.33</v>
       </c>
       <c r="AI42" s="2">
         <v>1.56</v>
       </c>
       <c r="AJ42" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="AK42" s="2">
         <v>1.38</v>
       </c>
-    </row>
-    <row r="43" spans="1:37" ht="12" customHeight="1">
+      <c r="AL42" s="61">
+        <v>1.28</v>
+      </c>
+    </row>
+    <row r="43" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="20"/>
       <c r="C43" s="20"/>
       <c r="D43" s="20"/>
       <c r="E43" s="20"/>
       <c r="F43" s="20"/>
       <c r="G43" s="20"/>
       <c r="H43" s="21"/>
       <c r="I43" s="20"/>
       <c r="J43" s="21"/>
       <c r="K43" s="21"/>
       <c r="L43" s="21"/>
       <c r="M43" s="22"/>
       <c r="N43" s="30">
         <v>1.49</v>
       </c>
       <c r="O43" s="2">
         <v>0.85</v>
       </c>
       <c r="P43" s="30">
         <v>0.96</v>
       </c>
       <c r="Q43" s="2">
@@ -8090,52 +8302,55 @@
       </c>
       <c r="AD43" s="2">
         <v>1.24</v>
       </c>
       <c r="AE43" s="2">
         <v>1.07</v>
       </c>
       <c r="AF43" s="2">
         <v>9.5</v>
       </c>
       <c r="AG43" s="2">
         <v>4.05</v>
       </c>
       <c r="AH43" s="2">
         <v>4.17</v>
       </c>
       <c r="AI43" s="2">
         <v>1.71</v>
       </c>
       <c r="AJ43" s="2">
         <v>2.0299999999999998</v>
       </c>
       <c r="AK43" s="2">
         <v>1.64</v>
       </c>
-    </row>
-    <row r="44" spans="1:37" ht="12" customHeight="1">
+      <c r="AL43" s="61">
+        <v>1.1299999999999999</v>
+      </c>
+    </row>
+    <row r="44" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B44" s="20"/>
       <c r="C44" s="20"/>
       <c r="D44" s="20"/>
       <c r="E44" s="20"/>
       <c r="F44" s="20"/>
       <c r="G44" s="20"/>
       <c r="H44" s="21"/>
       <c r="I44" s="20"/>
       <c r="J44" s="21"/>
       <c r="K44" s="21"/>
       <c r="L44" s="21"/>
       <c r="M44" s="22"/>
       <c r="N44" s="30">
         <v>2.52</v>
       </c>
       <c r="O44" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="P44" s="30">
         <v>1.47</v>
       </c>
       <c r="Q44" s="2">
@@ -8179,52 +8394,55 @@
       </c>
       <c r="AD44" s="2">
         <v>0.63</v>
       </c>
       <c r="AE44" s="2">
         <v>1.25</v>
       </c>
       <c r="AF44" s="2">
         <v>9.5</v>
       </c>
       <c r="AG44" s="2">
         <v>5.54</v>
       </c>
       <c r="AH44" s="2">
         <v>4.8600000000000003</v>
       </c>
       <c r="AI44" s="2">
         <v>3.95</v>
       </c>
       <c r="AJ44" s="2">
         <v>3.39</v>
       </c>
       <c r="AK44" s="2">
         <v>2.02</v>
       </c>
-    </row>
-    <row r="45" spans="1:37" ht="12" customHeight="1">
+      <c r="AL44" s="61">
+        <v>1.38</v>
+      </c>
+    </row>
+    <row r="45" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="23"/>
       <c r="C45" s="23"/>
       <c r="D45" s="23"/>
       <c r="E45" s="23"/>
       <c r="F45" s="23"/>
       <c r="G45" s="23"/>
       <c r="H45" s="24"/>
       <c r="I45" s="23"/>
       <c r="J45" s="24"/>
       <c r="K45" s="24"/>
       <c r="L45" s="24"/>
       <c r="M45" s="25"/>
       <c r="N45" s="31">
         <v>2.3199999999999998</v>
       </c>
       <c r="O45" s="4">
         <v>1.96</v>
       </c>
       <c r="P45" s="31">
         <v>2.15</v>
       </c>
       <c r="Q45" s="4">
@@ -8268,223 +8486,226 @@
       </c>
       <c r="AD45" s="4">
         <v>1.02</v>
       </c>
       <c r="AE45" s="4">
         <v>0.98</v>
       </c>
       <c r="AF45" s="4">
         <v>14.03</v>
       </c>
       <c r="AG45" s="4">
         <v>8.42</v>
       </c>
       <c r="AH45" s="4">
         <v>5.34</v>
       </c>
       <c r="AI45" s="4">
         <v>4.68</v>
       </c>
       <c r="AJ45" s="4">
         <v>2.95</v>
       </c>
       <c r="AK45" s="4">
         <v>3.2</v>
       </c>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45" s="62">
+        <v>2.11</v>
+      </c>
+    </row>
+    <row r="46" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="T31:AG31"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="T24:AG24"/>
     <mergeCell ref="T9:AG9"/>
     <mergeCell ref="T5:AQ5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="AP6:AQ6"/>
     <mergeCell ref="AD6:AE6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A1:AY46"/>
   <sheetViews>
-    <sheetView topLeftCell="Z1" workbookViewId="0">
-      <selection activeCell="AK10" sqref="AK10:AK45"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="T31" sqref="T31:AG31"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:51" ht="12" customHeight="1"/>
-[...2 lines deleted...]
-      <c r="S3" s="61" t="s">
+    <row r="1" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:51" s="27" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="S3" s="66" t="s">
         <v>29</v>
       </c>
-      <c r="T3" s="61"/>
-[...22 lines deleted...]
-      <c r="AQ3" s="61"/>
+      <c r="T3" s="66"/>
+      <c r="U3" s="66"/>
+      <c r="V3" s="66"/>
+      <c r="W3" s="66"/>
+      <c r="X3" s="66"/>
+      <c r="Y3" s="66"/>
+      <c r="Z3" s="66"/>
+      <c r="AA3" s="66"/>
+      <c r="AB3" s="66"/>
+      <c r="AC3" s="66"/>
+      <c r="AD3" s="66"/>
+      <c r="AE3" s="66"/>
+      <c r="AF3" s="66"/>
+      <c r="AG3" s="66"/>
+      <c r="AH3" s="66"/>
+      <c r="AI3" s="66"/>
+      <c r="AJ3" s="66"/>
+      <c r="AK3" s="66"/>
+      <c r="AL3" s="66"/>
+      <c r="AM3" s="66"/>
+      <c r="AN3" s="66"/>
+      <c r="AO3" s="66"/>
+      <c r="AP3" s="66"/>
+      <c r="AQ3" s="66"/>
       <c r="AR3" s="35"/>
       <c r="AS3" s="35"/>
       <c r="AT3" s="35"/>
       <c r="AU3" s="35"/>
       <c r="AV3" s="35"/>
       <c r="AW3" s="35"/>
       <c r="AX3" s="35"/>
       <c r="AY3" s="35"/>
     </row>
-    <row r="4" spans="1:51" ht="12" customHeight="1">
-[...14 lines deleted...]
-    <row r="5" spans="1:51" ht="12" customHeight="1">
+    <row r="4" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="76"/>
+      <c r="B4" s="76"/>
+      <c r="C4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+    </row>
+    <row r="5" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="40"/>
       <c r="B5" s="40"/>
       <c r="C5" s="40"/>
       <c r="D5" s="40"/>
       <c r="E5" s="40"/>
       <c r="F5" s="40"/>
       <c r="G5" s="40"/>
       <c r="H5" s="40"/>
       <c r="I5" s="40"/>
       <c r="J5" s="40"/>
       <c r="K5" s="40"/>
       <c r="L5" s="40"/>
       <c r="M5" s="40"/>
     </row>
-    <row r="6" spans="1:51" ht="14.45" customHeight="1">
+    <row r="6" spans="1:51" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AQ6" s="6" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="7" spans="1:51" ht="12.6" customHeight="1">
-[...1 lines deleted...]
-      <c r="B7" s="65">
+    <row r="7" spans="1:51" ht="12.6" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="68"/>
+      <c r="B7" s="70">
         <v>2021</v>
       </c>
-      <c r="C7" s="66"/>
-[...10 lines deleted...]
-      <c r="N7" s="66">
+      <c r="C7" s="71"/>
+      <c r="D7" s="71"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="71"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="71"/>
+      <c r="I7" s="71"/>
+      <c r="J7" s="71"/>
+      <c r="K7" s="71"/>
+      <c r="L7" s="71"/>
+      <c r="M7" s="71"/>
+      <c r="N7" s="71">
         <v>2024</v>
       </c>
-      <c r="O7" s="66"/>
-[...4 lines deleted...]
-      <c r="T7" s="67">
+      <c r="O7" s="71"/>
+      <c r="P7" s="71"/>
+      <c r="Q7" s="71"/>
+      <c r="R7" s="71"/>
+      <c r="S7" s="71"/>
+      <c r="T7" s="72">
         <v>2025</v>
       </c>
-      <c r="U7" s="67"/>
-[...10 lines deleted...]
-      <c r="AF7" s="67">
+      <c r="U7" s="72"/>
+      <c r="V7" s="72"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="72"/>
+      <c r="Y7" s="72"/>
+      <c r="Z7" s="72"/>
+      <c r="AA7" s="72"/>
+      <c r="AB7" s="72"/>
+      <c r="AC7" s="72"/>
+      <c r="AD7" s="72"/>
+      <c r="AE7" s="72"/>
+      <c r="AF7" s="72">
         <v>2026</v>
       </c>
-      <c r="AG7" s="67"/>
-[...12 lines deleted...]
-      <c r="A8" s="64"/>
+      <c r="AG7" s="72"/>
+      <c r="AH7" s="72"/>
+      <c r="AI7" s="72"/>
+      <c r="AJ7" s="72"/>
+      <c r="AK7" s="72"/>
+      <c r="AL7" s="72"/>
+      <c r="AM7" s="72"/>
+      <c r="AN7" s="72"/>
+      <c r="AO7" s="72"/>
+      <c r="AP7" s="72"/>
+      <c r="AQ7" s="72"/>
+    </row>
+    <row r="8" spans="1:51" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="69"/>
       <c r="B8" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="7" t="s">
@@ -8568,98 +8789,98 @@
       <c r="AJ8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AK8" s="18" t="s">
         <v>1</v>
       </c>
       <c r="AL8" s="18" t="s">
         <v>2</v>
       </c>
       <c r="AM8" s="19" t="s">
         <v>3</v>
       </c>
       <c r="AN8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="AO8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="AP8" s="19" t="s">
         <v>20</v>
       </c>
       <c r="AQ8" s="19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="9" spans="1:51" ht="12" customHeight="1">
+    <row r="9" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="38"/>
       <c r="B9" s="38"/>
       <c r="C9" s="38"/>
       <c r="D9" s="38"/>
       <c r="E9" s="38"/>
       <c r="F9" s="38"/>
       <c r="G9" s="38"/>
       <c r="H9" s="38"/>
       <c r="I9" s="38"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
       <c r="N9" s="38"/>
       <c r="O9" s="38"/>
       <c r="P9" s="38"/>
       <c r="Q9" s="38"/>
       <c r="R9" s="38"/>
       <c r="S9" s="38"/>
-      <c r="T9" s="68" t="s">
+      <c r="T9" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="U9" s="68"/>
-[...11 lines deleted...]
-      <c r="AG9" s="68"/>
+      <c r="U9" s="73"/>
+      <c r="V9" s="73"/>
+      <c r="W9" s="73"/>
+      <c r="X9" s="73"/>
+      <c r="Y9" s="73"/>
+      <c r="Z9" s="73"/>
+      <c r="AA9" s="73"/>
+      <c r="AB9" s="73"/>
+      <c r="AC9" s="73"/>
+      <c r="AD9" s="73"/>
+      <c r="AE9" s="73"/>
+      <c r="AF9" s="73"/>
+      <c r="AG9" s="73"/>
       <c r="AH9" s="38"/>
       <c r="AI9" s="38"/>
       <c r="AJ9" s="38"/>
       <c r="AK9" s="38"/>
       <c r="AL9" s="38"/>
       <c r="AM9" s="38"/>
       <c r="AN9" s="38"/>
       <c r="AO9" s="38"/>
       <c r="AP9" s="38"/>
       <c r="AQ9" s="38"/>
     </row>
-    <row r="10" spans="1:51" ht="12" customHeight="1">
+    <row r="10" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="1">
         <v>4</v>
       </c>
       <c r="O10" s="3">
         <v>2</v>
       </c>
       <c r="P10" s="1">
         <v>3</v>
       </c>
       <c r="Q10" s="3">
@@ -8703,52 +8924,55 @@
       </c>
       <c r="AD10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE10" s="3">
         <v>6</v>
       </c>
       <c r="AF10" s="3">
         <v>3</v>
       </c>
       <c r="AG10" s="3">
         <v>3</v>
       </c>
       <c r="AH10" s="3">
         <v>3</v>
       </c>
       <c r="AI10" s="45">
         <v>4</v>
       </c>
       <c r="AJ10" s="3">
         <v>2</v>
       </c>
       <c r="AK10" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="11" spans="1:51" ht="12" customHeight="1">
+      <c r="AL10" s="3">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="12"/>
       <c r="I11" s="11"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="1">
         <v>3</v>
       </c>
       <c r="O11" s="3">
         <v>2</v>
       </c>
       <c r="P11" s="1">
         <v>1</v>
       </c>
       <c r="Q11" s="6" t="s">
@@ -8792,52 +9016,55 @@
       </c>
       <c r="AD11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE11" s="3">
         <v>4</v>
       </c>
       <c r="AF11" s="3">
         <v>1</v>
       </c>
       <c r="AG11" s="3">
         <v>2</v>
       </c>
       <c r="AH11" s="3">
         <v>1</v>
       </c>
       <c r="AI11" s="45">
         <v>2</v>
       </c>
       <c r="AJ11" s="3">
         <v>1</v>
       </c>
       <c r="AK11" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="12" spans="1:51" ht="12" customHeight="1">
+      <c r="AL11" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="12"/>
       <c r="I12" s="11"/>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="1">
         <v>1</v>
       </c>
       <c r="Q12" s="6" t="s">
@@ -8879,52 +9106,55 @@
       </c>
       <c r="AD12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AF12" s="3">
         <v>1</v>
       </c>
       <c r="AG12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI12" s="45">
         <v>1</v>
       </c>
       <c r="AJ12" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK12" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="13" spans="1:51" ht="12" customHeight="1">
+      <c r="AL12" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="12"/>
       <c r="I13" s="11"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q13" s="6" t="s">
@@ -8968,52 +9198,55 @@
       </c>
       <c r="AD13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AF13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ13" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK13" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="14" spans="1:51" ht="12" customHeight="1">
+      <c r="AL13" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="12"/>
       <c r="I14" s="11"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q14" s="6" t="s">
@@ -9057,52 +9290,55 @@
       </c>
       <c r="AD14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AF14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ14" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK14" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="15" spans="1:51" ht="12" customHeight="1">
+      <c r="AL14" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="12"/>
       <c r="I15" s="11"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
       <c r="N15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q15" s="6" t="s">
@@ -9146,52 +9382,55 @@
       </c>
       <c r="AD15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AF15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ15" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK15" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="16" spans="1:51" ht="12" customHeight="1">
+      <c r="AL15" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:51" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="12"/>
       <c r="I16" s="11"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q16" s="3">
@@ -9235,52 +9474,55 @@
       </c>
       <c r="AD16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE16" s="3">
         <v>1</v>
       </c>
       <c r="AF16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ16" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK16" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="17" spans="1:43" ht="12" customHeight="1">
+      <c r="AL16" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="12"/>
       <c r="I17" s="11"/>
       <c r="J17" s="12"/>
       <c r="K17" s="12"/>
       <c r="L17" s="12"/>
       <c r="M17" s="12"/>
       <c r="N17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q17" s="6" t="s">
@@ -9324,52 +9566,55 @@
       </c>
       <c r="AD17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AF17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ17" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK17" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="18" spans="1:43" ht="12" customHeight="1">
+      <c r="AL17" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="12"/>
       <c r="I18" s="11"/>
       <c r="J18" s="12"/>
       <c r="K18" s="12"/>
       <c r="L18" s="12"/>
       <c r="M18" s="12"/>
       <c r="N18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q18" s="6" t="s">
@@ -9413,52 +9658,55 @@
       </c>
       <c r="AD18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE18" s="3">
         <v>1</v>
       </c>
       <c r="AF18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH18" s="3">
         <v>1</v>
       </c>
       <c r="AI18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ18" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK18" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="19" spans="1:43" ht="12" customHeight="1">
+      <c r="AL18" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="12"/>
       <c r="I19" s="11"/>
       <c r="J19" s="12"/>
       <c r="K19" s="12"/>
       <c r="L19" s="12"/>
       <c r="M19" s="12"/>
       <c r="N19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q19" s="6" t="s">
@@ -9502,52 +9750,55 @@
       </c>
       <c r="AD19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF19" s="3">
         <v>1</v>
       </c>
       <c r="AG19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ19" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK19" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="20" spans="1:43" ht="12" customHeight="1">
+      <c r="AL19" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="12"/>
       <c r="I20" s="11"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="L20" s="12"/>
       <c r="M20" s="12"/>
       <c r="N20" s="1">
         <v>1</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P20" s="1">
         <v>1</v>
       </c>
       <c r="Q20" s="6" t="s">
@@ -9591,52 +9842,55 @@
       </c>
       <c r="AD20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ20" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK20" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="21" spans="1:43" ht="12" customHeight="1">
+      <c r="AL20" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="12"/>
       <c r="I21" s="11"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="L21" s="12"/>
       <c r="M21" s="12"/>
       <c r="N21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q21" s="6" t="s">
@@ -9680,52 +9934,55 @@
       </c>
       <c r="AD21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ21" s="3">
         <v>1</v>
       </c>
       <c r="AK21" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="22" spans="1:43" ht="12" customHeight="1">
+      <c r="AL21" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="11"/>
       <c r="H22" s="12"/>
       <c r="I22" s="11"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="12"/>
       <c r="M22" s="12"/>
       <c r="N22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q22" s="6" t="s">
@@ -9769,52 +10026,55 @@
       </c>
       <c r="AD22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG22" s="3">
         <v>1</v>
       </c>
       <c r="AH22" s="3">
         <v>1</v>
       </c>
       <c r="AI22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ22" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK22" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="23" spans="1:43" ht="12" customHeight="1">
+      <c r="AL22" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="12"/>
       <c r="I23" s="11"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q23" s="3">
@@ -9858,97 +10118,101 @@
       </c>
       <c r="AD23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AI23" s="45">
         <v>1</v>
       </c>
       <c r="AJ23" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK23" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="24" spans="1:43" ht="12" customHeight="1">
+      <c r="AL23" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="39"/>
       <c r="B24" s="39"/>
       <c r="C24" s="39"/>
       <c r="D24" s="39"/>
       <c r="E24" s="39"/>
       <c r="F24" s="39"/>
       <c r="G24" s="39"/>
       <c r="H24" s="39"/>
       <c r="I24" s="39"/>
       <c r="J24" s="39"/>
       <c r="K24" s="39"/>
       <c r="L24" s="39"/>
       <c r="M24" s="39"/>
       <c r="N24" s="39"/>
       <c r="O24" s="39"/>
       <c r="P24" s="39"/>
       <c r="Q24" s="39"/>
       <c r="R24" s="39"/>
       <c r="S24" s="39"/>
-      <c r="T24" s="69" t="s">
+      <c r="T24" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="U24" s="69"/>
-[...11 lines deleted...]
-      <c r="AG24" s="69"/>
+      <c r="U24" s="74"/>
+      <c r="V24" s="74"/>
+      <c r="W24" s="74"/>
+      <c r="X24" s="74"/>
+      <c r="Y24" s="74"/>
+      <c r="Z24" s="74"/>
+      <c r="AA24" s="74"/>
+      <c r="AB24" s="74"/>
+      <c r="AC24" s="74"/>
+      <c r="AD24" s="74"/>
+      <c r="AE24" s="74"/>
+      <c r="AF24" s="74"/>
+      <c r="AG24" s="74"/>
       <c r="AH24" s="43"/>
       <c r="AI24" s="39"/>
       <c r="AJ24" s="3"/>
+      <c r="AL24" s="3"/>
       <c r="AM24" s="39"/>
       <c r="AN24" s="39"/>
       <c r="AO24" s="39"/>
       <c r="AP24" s="39"/>
       <c r="AQ24" s="39"/>
     </row>
-    <row r="25" spans="1:43" ht="12" customHeight="1">
+    <row r="25" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="12"/>
       <c r="I25" s="11"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="1">
         <v>3</v>
       </c>
       <c r="O25" s="3">
         <v>2</v>
       </c>
       <c r="P25" s="1">
         <v>2</v>
       </c>
       <c r="Q25" s="3">
@@ -9992,52 +10256,55 @@
       </c>
       <c r="AD25" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE25" s="3">
         <v>4</v>
       </c>
       <c r="AF25" s="3">
         <v>2</v>
       </c>
       <c r="AG25" s="3">
         <v>2</v>
       </c>
       <c r="AH25" s="3">
         <v>1</v>
       </c>
       <c r="AI25" s="45">
         <v>3</v>
       </c>
       <c r="AJ25" s="3">
         <v>1</v>
       </c>
       <c r="AK25" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="26" spans="1:43" ht="12" customHeight="1">
+      <c r="AL25" s="3">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
       <c r="H26" s="12"/>
       <c r="I26" s="11"/>
       <c r="J26" s="12"/>
       <c r="K26" s="12"/>
       <c r="L26" s="12"/>
       <c r="M26" s="12"/>
       <c r="N26" s="1">
         <v>3</v>
       </c>
       <c r="O26" s="3">
         <v>2</v>
       </c>
       <c r="P26" s="1">
         <v>1</v>
       </c>
       <c r="Q26" s="6" t="s">
@@ -10081,52 +10348,55 @@
       </c>
       <c r="AD26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE26" s="3">
         <v>4</v>
       </c>
       <c r="AF26" s="3">
         <v>1</v>
       </c>
       <c r="AG26" s="3">
         <v>2</v>
       </c>
       <c r="AH26" s="3">
         <v>1</v>
       </c>
       <c r="AI26" s="45">
         <v>2</v>
       </c>
       <c r="AJ26" s="3">
         <v>1</v>
       </c>
       <c r="AK26" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="27" spans="1:43" ht="12" customHeight="1">
+      <c r="AL26" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="12"/>
       <c r="I27" s="11"/>
       <c r="J27" s="12"/>
       <c r="K27" s="12"/>
       <c r="L27" s="12"/>
       <c r="M27" s="12"/>
       <c r="N27" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O27" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P27" s="1">
         <v>1</v>
       </c>
       <c r="Q27" s="6" t="s">
@@ -10170,52 +10440,55 @@
       </c>
       <c r="AD27" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE27" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF27" s="3">
         <v>1</v>
       </c>
       <c r="AG27" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AH27" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AI27" s="45">
         <v>1</v>
       </c>
       <c r="AJ27" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK27" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="28" spans="1:43" ht="12" customHeight="1">
+      <c r="AL27" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="12"/>
       <c r="I28" s="11"/>
       <c r="J28" s="12"/>
       <c r="K28" s="12"/>
       <c r="L28" s="12"/>
       <c r="M28" s="12"/>
       <c r="N28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q28" s="6" t="s">
@@ -10259,52 +10532,55 @@
       </c>
       <c r="AD28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AH28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AI28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ28" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK28" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="29" spans="1:43" ht="12" customHeight="1">
+      <c r="AL28" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="12"/>
       <c r="I29" s="11"/>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q29" s="6" t="s">
@@ -10348,52 +10624,55 @@
       </c>
       <c r="AD29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AH29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AI29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ29" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK29" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="30" spans="1:43" ht="12" customHeight="1">
+      <c r="AL29" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="12"/>
       <c r="I30" s="11"/>
       <c r="J30" s="12"/>
       <c r="K30" s="12"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O30" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P30" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q30" s="3">
@@ -10437,97 +10716,101 @@
       </c>
       <c r="AD30" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE30" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG30" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AH30" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AI30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ30" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK30" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="31" spans="1:43" ht="12" customHeight="1">
+      <c r="AL30" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="37"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="37"/>
       <c r="J31" s="37"/>
       <c r="K31" s="37"/>
       <c r="L31" s="37"/>
       <c r="M31" s="37"/>
       <c r="N31" s="37"/>
       <c r="O31" s="37"/>
       <c r="P31" s="37"/>
       <c r="Q31" s="37"/>
       <c r="R31" s="37"/>
       <c r="S31" s="37"/>
-      <c r="T31" s="62" t="s">
+      <c r="T31" s="67" t="s">
         <v>26</v>
       </c>
-      <c r="U31" s="62"/>
-[...11 lines deleted...]
-      <c r="AG31" s="62"/>
+      <c r="U31" s="67"/>
+      <c r="V31" s="67"/>
+      <c r="W31" s="67"/>
+      <c r="X31" s="67"/>
+      <c r="Y31" s="67"/>
+      <c r="Z31" s="67"/>
+      <c r="AA31" s="67"/>
+      <c r="AB31" s="67"/>
+      <c r="AC31" s="67"/>
+      <c r="AD31" s="67"/>
+      <c r="AE31" s="67"/>
+      <c r="AF31" s="67"/>
+      <c r="AG31" s="67"/>
       <c r="AH31" s="44"/>
       <c r="AI31" s="37"/>
       <c r="AJ31" s="3"/>
+      <c r="AL31" s="3"/>
       <c r="AM31" s="37"/>
       <c r="AN31" s="37"/>
       <c r="AO31" s="37"/>
       <c r="AP31" s="37"/>
       <c r="AQ31" s="37"/>
     </row>
-    <row r="32" spans="1:43" ht="12" customHeight="1">
+    <row r="32" spans="1:43" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="12"/>
       <c r="I32" s="11"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="1">
         <v>1</v>
       </c>
       <c r="O32" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P32" s="1">
         <v>1</v>
       </c>
       <c r="Q32" s="3">
@@ -10571,52 +10854,55 @@
       </c>
       <c r="AD32" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE32" s="3">
         <v>2</v>
       </c>
       <c r="AF32" s="3">
         <v>1</v>
       </c>
       <c r="AG32" s="3">
         <v>1</v>
       </c>
       <c r="AH32" s="3">
         <v>2</v>
       </c>
       <c r="AI32" s="45">
         <v>1</v>
       </c>
       <c r="AJ32" s="3">
         <v>1</v>
       </c>
       <c r="AK32" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="33" spans="1:37" ht="12" customHeight="1">
+      <c r="AL32" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="33" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="12"/>
       <c r="I33" s="11"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O33" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P33" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q33" s="6" t="s">
@@ -10660,52 +10946,55 @@
       </c>
       <c r="AD33" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AF33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ33" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK33" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="34" spans="1:37" ht="12" customHeight="1">
+      <c r="AL33" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="34" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="12"/>
       <c r="I34" s="11"/>
       <c r="J34" s="12"/>
       <c r="K34" s="12"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
       <c r="N34" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O34" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P34" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q34" s="6" t="s">
@@ -10749,52 +11038,55 @@
       </c>
       <c r="AD34" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AF34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ34" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK34" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="35" spans="1:37" ht="12" customHeight="1">
+      <c r="AL34" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="35" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="12"/>
       <c r="I35" s="11"/>
       <c r="J35" s="12"/>
       <c r="K35" s="12"/>
       <c r="L35" s="12"/>
       <c r="M35" s="12"/>
       <c r="N35" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O35" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P35" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q35" s="6" t="s">
@@ -10838,52 +11130,55 @@
       </c>
       <c r="AD35" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AF35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ35" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK35" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="36" spans="1:37" ht="12" customHeight="1">
+      <c r="AL35" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="36" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="12"/>
       <c r="I36" s="11"/>
       <c r="J36" s="12"/>
       <c r="K36" s="12"/>
       <c r="L36" s="12"/>
       <c r="M36" s="12"/>
       <c r="N36" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O36" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P36" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q36" s="6" t="s">
@@ -10927,52 +11222,55 @@
       </c>
       <c r="AD36" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AF36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ36" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK36" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="37" spans="1:37" ht="12" customHeight="1">
+      <c r="AL36" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="37" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="12"/>
       <c r="I37" s="11"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O37" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P37" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q37" s="6" t="s">
@@ -11016,52 +11314,55 @@
       </c>
       <c r="AD37" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AF37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ37" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK37" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="38" spans="1:37" ht="12" customHeight="1">
+      <c r="AL37" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="38" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="12"/>
       <c r="I38" s="11"/>
       <c r="J38" s="12"/>
       <c r="K38" s="12"/>
       <c r="L38" s="12"/>
       <c r="M38" s="12"/>
       <c r="N38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q38" s="3">
@@ -11105,52 +11406,55 @@
       </c>
       <c r="AD38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE38" s="3">
         <v>1</v>
       </c>
       <c r="AF38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ38" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK38" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="39" spans="1:37" ht="12" customHeight="1">
+      <c r="AL38" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="39" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
       <c r="I39" s="11"/>
       <c r="J39" s="11"/>
       <c r="K39" s="11"/>
       <c r="L39" s="11"/>
       <c r="M39" s="11"/>
       <c r="N39" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O39" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q39" s="6" t="s">
@@ -11194,52 +11498,55 @@
       </c>
       <c r="AD39" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AF39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ39" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK39" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="40" spans="1:37" ht="12" customHeight="1">
+      <c r="AL39" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="40" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
       <c r="J40" s="11"/>
       <c r="K40" s="11"/>
       <c r="L40" s="11"/>
       <c r="M40" s="11"/>
       <c r="N40" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O40" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P40" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q40" s="6" t="s">
@@ -11283,52 +11590,55 @@
       </c>
       <c r="AD40" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE40" s="3">
         <v>1</v>
       </c>
       <c r="AF40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH40" s="3">
         <v>1</v>
       </c>
       <c r="AI40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ40" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK40" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="41" spans="1:37" ht="12" customHeight="1">
+      <c r="AL40" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="41" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="11"/>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="12"/>
       <c r="I41" s="11"/>
       <c r="J41" s="12"/>
       <c r="K41" s="12"/>
       <c r="L41" s="12"/>
       <c r="M41" s="12"/>
       <c r="N41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q41" s="6" t="s">
@@ -11372,52 +11682,55 @@
       </c>
       <c r="AD41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AF41" s="3">
         <v>1</v>
       </c>
       <c r="AG41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ41" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK41" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="42" spans="1:37" ht="12" customHeight="1">
+      <c r="AL41" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="42" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="11"/>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
       <c r="H42" s="12"/>
       <c r="I42" s="11"/>
       <c r="J42" s="12"/>
       <c r="K42" s="12"/>
       <c r="L42" s="12"/>
       <c r="M42" s="12"/>
       <c r="N42" s="1">
         <v>1</v>
       </c>
       <c r="O42" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P42" s="1">
         <v>1</v>
       </c>
       <c r="Q42" s="6" t="s">
@@ -11461,52 +11774,55 @@
       </c>
       <c r="AD42" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE42" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ42" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AK42" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="43" spans="1:37" ht="12" customHeight="1">
+      <c r="AL42" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="43" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="11"/>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="12"/>
       <c r="I43" s="11"/>
       <c r="J43" s="12"/>
       <c r="K43" s="12"/>
       <c r="L43" s="12"/>
       <c r="M43" s="12"/>
       <c r="N43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q43" s="6" t="s">
@@ -11550,52 +11866,55 @@
       </c>
       <c r="AD43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AH43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AI43" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ43" s="3">
         <v>1</v>
       </c>
       <c r="AK43" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="44" spans="1:37" ht="12" customHeight="1">
+      <c r="AL43" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="44" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="11"/>
       <c r="H44" s="12"/>
       <c r="I44" s="11"/>
       <c r="J44" s="12"/>
       <c r="K44" s="12"/>
       <c r="L44" s="12"/>
       <c r="M44" s="12"/>
       <c r="N44" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O44" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P44" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q44" s="6" t="s">
@@ -11639,52 +11958,55 @@
       </c>
       <c r="AD44" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE44" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AG44" s="3">
         <v>1</v>
       </c>
       <c r="AH44" s="3">
         <v>1</v>
       </c>
       <c r="AI44" s="3" t="s">
         <v>33</v>
       </c>
       <c r="AJ44" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AK44" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="45" spans="1:37" ht="12" customHeight="1">
+      <c r="AL44" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="45" spans="1:38" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="13"/>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="13"/>
       <c r="G45" s="13"/>
       <c r="H45" s="14"/>
       <c r="I45" s="13"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="26" t="s">
         <v>33</v>
       </c>
       <c r="O45" s="26" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="26" t="s">
         <v>33</v>
       </c>
       <c r="Q45" s="26" t="s">
@@ -11728,282 +12050,285 @@
       </c>
       <c r="AD45" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AE45" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AF45" s="5" t="s">
         <v>33</v>
       </c>
       <c r="AG45" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AH45" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AI45" s="46">
         <v>1</v>
       </c>
       <c r="AJ45" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AK45" s="5" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="46" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="T9:AG9"/>
     <mergeCell ref="T24:AG24"/>
     <mergeCell ref="T31:AG31"/>
     <mergeCell ref="S3:AQ3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="T7:AE7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A1:AX46"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AL26" sqref="AL26"/>
+      <selection activeCell="T5" sqref="T5:AP5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="0.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:50" ht="12" customHeight="1"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:50" s="27" customFormat="1" ht="12" customHeight="1">
+    <row r="1" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="3" spans="1:50" s="27" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="35"/>
       <c r="B3" s="35"/>
       <c r="C3" s="35"/>
       <c r="D3" s="35"/>
       <c r="E3" s="35"/>
       <c r="F3" s="35"/>
       <c r="G3" s="35"/>
       <c r="H3" s="35"/>
       <c r="I3" s="35"/>
       <c r="J3" s="35"/>
       <c r="K3" s="35"/>
       <c r="L3" s="35"/>
       <c r="M3" s="35"/>
       <c r="N3" s="35"/>
       <c r="O3" s="35"/>
       <c r="P3" s="35"/>
       <c r="Q3" s="35"/>
       <c r="R3" s="35"/>
       <c r="S3" s="35"/>
       <c r="T3" s="35"/>
       <c r="U3" s="35"/>
       <c r="V3" s="35"/>
       <c r="W3" s="35"/>
       <c r="X3" s="35"/>
       <c r="Y3" s="35"/>
       <c r="Z3" s="35"/>
       <c r="AA3" s="35"/>
       <c r="AB3" s="35"/>
       <c r="AC3" s="35"/>
       <c r="AD3" s="35"/>
       <c r="AE3" s="35"/>
       <c r="AF3" s="35"/>
       <c r="AG3" s="35"/>
       <c r="AH3" s="35"/>
       <c r="AI3" s="35"/>
       <c r="AJ3" s="35"/>
       <c r="AK3" s="35"/>
       <c r="AL3" s="35"/>
       <c r="AM3" s="35"/>
       <c r="AN3" s="35"/>
       <c r="AO3" s="35"/>
       <c r="AP3" s="35"/>
       <c r="AQ3" s="35"/>
     </row>
-    <row r="4" spans="1:50" s="27" customFormat="1" ht="12" customHeight="1">
+    <row r="4" spans="1:50" s="27" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="35"/>
       <c r="B4" s="35"/>
       <c r="C4" s="35"/>
       <c r="D4" s="35"/>
       <c r="E4" s="35"/>
       <c r="F4" s="35"/>
       <c r="G4" s="35"/>
       <c r="H4" s="35"/>
       <c r="I4" s="35"/>
       <c r="J4" s="35"/>
       <c r="K4" s="35"/>
       <c r="L4" s="35"/>
       <c r="M4" s="35"/>
       <c r="N4" s="35"/>
       <c r="O4" s="34"/>
       <c r="P4" s="34"/>
       <c r="Q4" s="34"/>
       <c r="R4" s="34"/>
       <c r="S4" s="34"/>
       <c r="T4" s="34"/>
       <c r="U4" s="34"/>
       <c r="AA4" s="34"/>
       <c r="AB4" s="34"/>
       <c r="AC4" s="34"/>
       <c r="AD4" s="34"/>
       <c r="AE4" s="34"/>
       <c r="AF4" s="34"/>
       <c r="AG4" s="34"/>
       <c r="AH4" s="34"/>
       <c r="AI4" s="34"/>
       <c r="AJ4" s="34"/>
       <c r="AK4" s="34"/>
       <c r="AL4" s="34"/>
       <c r="AM4" s="34"/>
       <c r="AN4" s="34"/>
       <c r="AO4" s="34"/>
       <c r="AP4" s="34"/>
       <c r="AQ4" s="34"/>
     </row>
-    <row r="5" spans="1:50" ht="12" customHeight="1">
-[...13 lines deleted...]
-      <c r="T5" s="61" t="s">
+    <row r="5" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="76"/>
+      <c r="B5" s="76"/>
+      <c r="C5" s="76"/>
+      <c r="D5" s="76"/>
+      <c r="E5" s="76"/>
+      <c r="F5" s="76"/>
+      <c r="G5" s="76"/>
+      <c r="H5" s="76"/>
+      <c r="I5" s="76"/>
+      <c r="J5" s="76"/>
+      <c r="K5" s="76"/>
+      <c r="L5" s="76"/>
+      <c r="M5" s="76"/>
+      <c r="T5" s="66" t="s">
         <v>28</v>
       </c>
-      <c r="U5" s="61"/>
-[...22 lines deleted...]
-    <row r="6" spans="1:50" ht="12" customHeight="1">
+      <c r="U5" s="66"/>
+      <c r="V5" s="66"/>
+      <c r="W5" s="66"/>
+      <c r="X5" s="66"/>
+      <c r="Y5" s="66"/>
+      <c r="Z5" s="66"/>
+      <c r="AA5" s="66"/>
+      <c r="AB5" s="66"/>
+      <c r="AC5" s="66"/>
+      <c r="AD5" s="66"/>
+      <c r="AE5" s="66"/>
+      <c r="AF5" s="66"/>
+      <c r="AG5" s="66"/>
+      <c r="AH5" s="66"/>
+      <c r="AI5" s="66"/>
+      <c r="AJ5" s="66"/>
+      <c r="AK5" s="66"/>
+      <c r="AL5" s="66"/>
+      <c r="AM5" s="66"/>
+      <c r="AN5" s="66"/>
+      <c r="AO5" s="66"/>
+      <c r="AP5" s="66"/>
+    </row>
+    <row r="6" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="C6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AP6" s="6" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="7" spans="1:50">
-[...1 lines deleted...]
-      <c r="B7" s="65">
+    <row r="7" spans="1:50" x14ac:dyDescent="0.2">
+      <c r="A7" s="68"/>
+      <c r="B7" s="70">
         <v>2021</v>
       </c>
-      <c r="C7" s="66"/>
-[...10 lines deleted...]
-      <c r="N7" s="66">
+      <c r="C7" s="71"/>
+      <c r="D7" s="71"/>
+      <c r="E7" s="71"/>
+      <c r="F7" s="71"/>
+      <c r="G7" s="71"/>
+      <c r="H7" s="71"/>
+      <c r="I7" s="71"/>
+      <c r="J7" s="71"/>
+      <c r="K7" s="71"/>
+      <c r="L7" s="71"/>
+      <c r="M7" s="71"/>
+      <c r="N7" s="71">
         <v>2024</v>
       </c>
-      <c r="O7" s="66"/>
-[...4 lines deleted...]
-      <c r="T7" s="67">
+      <c r="O7" s="71"/>
+      <c r="P7" s="71"/>
+      <c r="Q7" s="71"/>
+      <c r="R7" s="71"/>
+      <c r="S7" s="71"/>
+      <c r="T7" s="72">
         <v>2025</v>
       </c>
-      <c r="U7" s="67"/>
-[...10 lines deleted...]
-      <c r="AF7" s="67">
+      <c r="U7" s="72"/>
+      <c r="V7" s="72"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="72"/>
+      <c r="Y7" s="72"/>
+      <c r="Z7" s="72"/>
+      <c r="AA7" s="72"/>
+      <c r="AB7" s="72"/>
+      <c r="AC7" s="72"/>
+      <c r="AD7" s="72"/>
+      <c r="AE7" s="72"/>
+      <c r="AF7" s="72">
         <v>2026</v>
       </c>
-      <c r="AG7" s="67"/>
-[...12 lines deleted...]
-      <c r="A8" s="64"/>
+      <c r="AG7" s="72"/>
+      <c r="AH7" s="72"/>
+      <c r="AI7" s="72"/>
+      <c r="AJ7" s="72"/>
+      <c r="AK7" s="72"/>
+      <c r="AL7" s="72"/>
+      <c r="AM7" s="72"/>
+      <c r="AN7" s="72"/>
+      <c r="AO7" s="72"/>
+      <c r="AP7" s="72"/>
+      <c r="AQ7" s="72"/>
+    </row>
+    <row r="8" spans="1:50" ht="18" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="69"/>
       <c r="B8" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="7" t="s">
@@ -12087,105 +12412,105 @@
       <c r="AJ8" s="17" t="s">
         <v>0</v>
       </c>
       <c r="AK8" s="18" t="s">
         <v>1</v>
       </c>
       <c r="AL8" s="18" t="s">
         <v>2</v>
       </c>
       <c r="AM8" s="19" t="s">
         <v>3</v>
       </c>
       <c r="AN8" s="18" t="s">
         <v>4</v>
       </c>
       <c r="AO8" s="19" t="s">
         <v>19</v>
       </c>
       <c r="AP8" s="19" t="s">
         <v>20</v>
       </c>
       <c r="AQ8" s="19" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="9" spans="1:50" ht="11.25" customHeight="1">
+    <row r="9" spans="1:50" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="38"/>
       <c r="B9" s="38"/>
       <c r="C9" s="38"/>
       <c r="D9" s="38"/>
       <c r="E9" s="38"/>
       <c r="F9" s="38"/>
       <c r="G9" s="38"/>
       <c r="H9" s="38"/>
       <c r="I9" s="38"/>
       <c r="J9" s="38"/>
       <c r="K9" s="38"/>
       <c r="L9" s="38"/>
       <c r="M9" s="38"/>
       <c r="N9" s="38"/>
       <c r="O9" s="38"/>
       <c r="P9" s="38"/>
       <c r="Q9" s="38"/>
       <c r="R9" s="38"/>
       <c r="S9" s="38"/>
-      <c r="T9" s="68" t="s">
+      <c r="T9" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="U9" s="68"/>
-[...11 lines deleted...]
-      <c r="AG9" s="68"/>
+      <c r="U9" s="73"/>
+      <c r="V9" s="73"/>
+      <c r="W9" s="73"/>
+      <c r="X9" s="73"/>
+      <c r="Y9" s="73"/>
+      <c r="Z9" s="73"/>
+      <c r="AA9" s="73"/>
+      <c r="AB9" s="73"/>
+      <c r="AC9" s="73"/>
+      <c r="AD9" s="73"/>
+      <c r="AE9" s="73"/>
+      <c r="AF9" s="73"/>
+      <c r="AG9" s="73"/>
       <c r="AH9" s="38"/>
       <c r="AI9" s="38"/>
       <c r="AJ9" s="38"/>
       <c r="AK9" s="38"/>
       <c r="AL9" s="38"/>
       <c r="AM9" s="38"/>
       <c r="AN9" s="38"/>
       <c r="AO9" s="38"/>
       <c r="AP9" s="38"/>
       <c r="AQ9" s="38"/>
       <c r="AR9" s="38"/>
       <c r="AS9" s="38"/>
       <c r="AT9" s="38"/>
       <c r="AU9" s="38"/>
       <c r="AV9" s="38"/>
       <c r="AW9" s="38"/>
       <c r="AX9" s="38"/>
     </row>
-    <row r="10" spans="1:50">
+    <row r="10" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A10" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="1">
         <v>5.33</v>
       </c>
       <c r="O10" s="2">
         <v>3.1</v>
       </c>
       <c r="P10" s="1">
         <v>4.3499999999999996</v>
       </c>
       <c r="Q10" s="2">
@@ -12229,52 +12554,55 @@
       </c>
       <c r="AD10" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE10" s="2">
         <v>9.48</v>
       </c>
       <c r="AF10" s="2">
         <v>5.3</v>
       </c>
       <c r="AG10" s="2">
         <v>6.19</v>
       </c>
       <c r="AH10" s="2">
         <v>5.81</v>
       </c>
       <c r="AI10" s="2">
         <v>6.58</v>
       </c>
       <c r="AJ10" s="2">
         <v>3.75</v>
       </c>
       <c r="AK10" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="11" spans="1:50">
+      <c r="AL10" s="2">
+        <v>8.32</v>
+      </c>
+    </row>
+    <row r="11" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A11" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="11"/>
       <c r="F11" s="11"/>
       <c r="G11" s="11"/>
       <c r="H11" s="12"/>
       <c r="I11" s="11"/>
       <c r="J11" s="12"/>
       <c r="K11" s="12"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="1">
         <v>7.73</v>
       </c>
       <c r="O11" s="2">
         <v>5.6</v>
       </c>
       <c r="P11" s="1">
         <v>2.66</v>
       </c>
       <c r="Q11" s="6" t="s">
@@ -12318,52 +12646,55 @@
       </c>
       <c r="AD11" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE11" s="2">
         <v>11.43</v>
       </c>
       <c r="AF11" s="2">
         <v>3.28</v>
       </c>
       <c r="AG11" s="2">
         <v>6.99</v>
       </c>
       <c r="AH11" s="2">
         <v>3.66</v>
       </c>
       <c r="AI11" s="2">
         <v>5.7</v>
       </c>
       <c r="AJ11" s="2">
         <v>3.27</v>
       </c>
       <c r="AK11" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="12" spans="1:50">
+      <c r="AL11" s="2">
+        <v>5.95</v>
+      </c>
+    </row>
+    <row r="12" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A12" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="12"/>
       <c r="I12" s="11"/>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P12" s="1">
         <v>32.26</v>
       </c>
       <c r="Q12" s="6" t="s">
@@ -12407,52 +12738,55 @@
       </c>
       <c r="AD12" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AF12" s="2">
         <v>27.78</v>
       </c>
       <c r="AG12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI12" s="2">
         <v>35.71</v>
       </c>
       <c r="AJ12" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK12" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="13" spans="1:50">
+      <c r="AL12" s="2">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="13" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A13" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="12"/>
       <c r="I13" s="11"/>
       <c r="J13" s="12"/>
       <c r="K13" s="12"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q13" s="6" t="s">
@@ -12496,52 +12830,55 @@
       </c>
       <c r="AD13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AF13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI13" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ13" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK13" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="14" spans="1:50">
+      <c r="AL13" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A14" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="11"/>
       <c r="F14" s="11"/>
       <c r="G14" s="11"/>
       <c r="H14" s="12"/>
       <c r="I14" s="11"/>
       <c r="J14" s="12"/>
       <c r="K14" s="12"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q14" s="6" t="s">
@@ -12585,52 +12922,55 @@
       </c>
       <c r="AD14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AF14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI14" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ14" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK14" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="15" spans="1:50">
+      <c r="AL14" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="15" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="11"/>
       <c r="F15" s="11"/>
       <c r="G15" s="11"/>
       <c r="H15" s="12"/>
       <c r="I15" s="11"/>
       <c r="J15" s="12"/>
       <c r="K15" s="12"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
       <c r="N15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q15" s="6" t="s">
@@ -12674,52 +13014,55 @@
       </c>
       <c r="AD15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AF15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI15" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ15" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK15" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="16" spans="1:50">
+      <c r="AL15" s="2">
+        <v>29.41</v>
+      </c>
+    </row>
+    <row r="16" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="11"/>
       <c r="F16" s="11"/>
       <c r="G16" s="11"/>
       <c r="H16" s="12"/>
       <c r="I16" s="11"/>
       <c r="J16" s="12"/>
       <c r="K16" s="12"/>
       <c r="L16" s="12"/>
       <c r="M16" s="12"/>
       <c r="N16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q16" s="2">
@@ -12763,52 +13106,55 @@
       </c>
       <c r="AD16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE16" s="2">
         <v>90.91</v>
       </c>
       <c r="AF16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ16" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK16" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="17" spans="1:50">
+      <c r="AL16" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="17" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A17" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="11"/>
       <c r="F17" s="11"/>
       <c r="G17" s="11"/>
       <c r="H17" s="12"/>
       <c r="I17" s="11"/>
       <c r="J17" s="12"/>
       <c r="K17" s="12"/>
       <c r="L17" s="12"/>
       <c r="M17" s="12"/>
       <c r="N17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q17" s="6" t="s">
@@ -12852,52 +13198,55 @@
       </c>
       <c r="AD17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE17" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AF17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG17" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH17" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI17" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ17" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK17" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="18" spans="1:50">
+      <c r="AL17" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="18" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="11"/>
       <c r="F18" s="11"/>
       <c r="G18" s="11"/>
       <c r="H18" s="12"/>
       <c r="I18" s="11"/>
       <c r="J18" s="12"/>
       <c r="K18" s="12"/>
       <c r="L18" s="12"/>
       <c r="M18" s="12"/>
       <c r="N18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q18" s="6" t="s">
@@ -12941,52 +13290,55 @@
       </c>
       <c r="AD18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE18" s="2">
         <v>200</v>
       </c>
       <c r="AF18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG18" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH18" s="2">
         <v>1000</v>
       </c>
       <c r="AI18" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ18" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK18" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="19" spans="1:50">
+      <c r="AL18" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B19" s="11"/>
       <c r="C19" s="11"/>
       <c r="D19" s="11"/>
       <c r="E19" s="11"/>
       <c r="F19" s="11"/>
       <c r="G19" s="11"/>
       <c r="H19" s="12"/>
       <c r="I19" s="11"/>
       <c r="J19" s="12"/>
       <c r="K19" s="12"/>
       <c r="L19" s="12"/>
       <c r="M19" s="12"/>
       <c r="N19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q19" s="6" t="s">
@@ -13030,52 +13382,55 @@
       </c>
       <c r="AD19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF19" s="2">
         <v>100</v>
       </c>
       <c r="AG19" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH19" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI19" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ19" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK19" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="20" spans="1:50">
+      <c r="AL19" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="20" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A20" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="11"/>
       <c r="C20" s="11"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="12"/>
       <c r="I20" s="11"/>
       <c r="J20" s="12"/>
       <c r="K20" s="12"/>
       <c r="L20" s="12"/>
       <c r="M20" s="12"/>
       <c r="N20" s="1">
         <v>38.46</v>
       </c>
       <c r="O20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P20" s="1">
         <v>55.56</v>
       </c>
       <c r="Q20" s="6" t="s">
@@ -13119,52 +13474,55 @@
       </c>
       <c r="AD20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG20" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH20" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI20" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ20" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK20" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="21" spans="1:50">
+      <c r="AL20" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A21" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="12"/>
       <c r="I21" s="11"/>
       <c r="J21" s="12"/>
       <c r="K21" s="12"/>
       <c r="L21" s="12"/>
       <c r="M21" s="12"/>
       <c r="N21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q21" s="6" t="s">
@@ -13206,52 +13564,55 @@
       </c>
       <c r="AD21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG21" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH21" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI21" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ21" s="2">
         <v>40</v>
       </c>
       <c r="AK21" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="22" spans="1:50">
+      <c r="AL21" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A22" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="11"/>
       <c r="E22" s="11"/>
       <c r="F22" s="11"/>
       <c r="G22" s="11"/>
       <c r="H22" s="12"/>
       <c r="I22" s="11"/>
       <c r="J22" s="12"/>
       <c r="K22" s="12"/>
       <c r="L22" s="12"/>
       <c r="M22" s="12"/>
       <c r="N22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q22" s="6" t="s">
@@ -13295,52 +13656,55 @@
       </c>
       <c r="AD22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG22" s="2">
         <v>125</v>
       </c>
       <c r="AH22" s="2">
         <v>62.5</v>
       </c>
       <c r="AI22" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ22" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK22" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="23" spans="1:50">
+      <c r="AL22" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A23" s="1" t="s">
         <v>43</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="11"/>
       <c r="E23" s="11"/>
       <c r="F23" s="11"/>
       <c r="G23" s="11"/>
       <c r="H23" s="12"/>
       <c r="I23" s="11"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q23" s="2">
@@ -13384,104 +13748,107 @@
       </c>
       <c r="AD23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AH23" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AI23" s="2">
         <v>43.48</v>
       </c>
       <c r="AJ23" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK23" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="24" spans="1:50" ht="11.25" customHeight="1">
+      <c r="AL23" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:50" ht="11.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="39"/>
       <c r="B24" s="39"/>
       <c r="C24" s="39"/>
       <c r="D24" s="39"/>
       <c r="E24" s="39"/>
       <c r="F24" s="39"/>
       <c r="G24" s="39"/>
       <c r="H24" s="39"/>
       <c r="I24" s="39"/>
       <c r="J24" s="39"/>
       <c r="K24" s="39"/>
       <c r="L24" s="39"/>
       <c r="M24" s="39"/>
       <c r="N24" s="39"/>
       <c r="O24" s="39"/>
       <c r="P24" s="39"/>
       <c r="Q24" s="39"/>
       <c r="R24" s="39"/>
       <c r="S24" s="39"/>
-      <c r="T24" s="69" t="s">
+      <c r="T24" s="74" t="s">
         <v>25</v>
       </c>
-      <c r="U24" s="69"/>
-[...11 lines deleted...]
-      <c r="AG24" s="69"/>
+      <c r="U24" s="74"/>
+      <c r="V24" s="74"/>
+      <c r="W24" s="74"/>
+      <c r="X24" s="74"/>
+      <c r="Y24" s="74"/>
+      <c r="Z24" s="74"/>
+      <c r="AA24" s="74"/>
+      <c r="AB24" s="74"/>
+      <c r="AC24" s="74"/>
+      <c r="AD24" s="74"/>
+      <c r="AE24" s="74"/>
+      <c r="AF24" s="74"/>
+      <c r="AG24" s="74"/>
       <c r="AH24" s="43"/>
       <c r="AI24" s="39"/>
       <c r="AJ24" s="2"/>
       <c r="AM24" s="39"/>
       <c r="AN24" s="39"/>
       <c r="AO24" s="39"/>
       <c r="AP24" s="39"/>
       <c r="AQ24" s="39"/>
       <c r="AR24" s="39"/>
       <c r="AS24" s="39"/>
       <c r="AT24" s="39"/>
       <c r="AU24" s="39"/>
       <c r="AV24" s="39"/>
       <c r="AW24" s="39"/>
       <c r="AX24" s="39"/>
     </row>
-    <row r="25" spans="1:50">
+    <row r="25" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A25" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="12"/>
       <c r="I25" s="11"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="1">
         <v>6.06</v>
       </c>
       <c r="O25" s="2">
         <v>4.74</v>
       </c>
       <c r="P25" s="1">
         <v>4.28</v>
       </c>
       <c r="Q25" s="2">
@@ -13525,52 +13892,55 @@
       </c>
       <c r="AD25" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE25" s="2">
         <v>9.26</v>
       </c>
       <c r="AF25" s="2">
         <v>5.25</v>
       </c>
       <c r="AG25" s="2">
         <v>6.02</v>
       </c>
       <c r="AH25" s="2">
         <v>2.94</v>
       </c>
       <c r="AI25" s="2">
         <v>7.16</v>
       </c>
       <c r="AJ25" s="2">
         <v>2.65</v>
       </c>
       <c r="AK25" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="26" spans="1:50">
+      <c r="AL25" s="2">
+        <v>11.82</v>
+      </c>
+    </row>
+    <row r="26" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A26" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="11"/>
       <c r="E26" s="11"/>
       <c r="F26" s="11"/>
       <c r="G26" s="11"/>
       <c r="H26" s="12"/>
       <c r="I26" s="11"/>
       <c r="J26" s="12"/>
       <c r="K26" s="12"/>
       <c r="L26" s="12"/>
       <c r="M26" s="12"/>
       <c r="N26" s="1">
         <v>8.24</v>
       </c>
       <c r="O26" s="2">
         <v>5.97</v>
       </c>
       <c r="P26" s="1">
         <v>2.82</v>
       </c>
       <c r="Q26" s="6" t="s">
@@ -13614,52 +13984,55 @@
       </c>
       <c r="AD26" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE26" s="2">
         <v>12.31</v>
       </c>
       <c r="AF26" s="2">
         <v>3.47</v>
       </c>
       <c r="AG26" s="2">
         <v>7.33</v>
       </c>
       <c r="AH26" s="2">
         <v>3.95</v>
       </c>
       <c r="AI26" s="2">
         <v>5.93</v>
       </c>
       <c r="AJ26" s="2">
         <v>3.42</v>
       </c>
       <c r="AK26" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="27" spans="1:50">
+      <c r="AL26" s="2">
+        <v>6.17</v>
+      </c>
+    </row>
+    <row r="27" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A27" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B27" s="11"/>
       <c r="C27" s="11"/>
       <c r="D27" s="11"/>
       <c r="E27" s="11"/>
       <c r="F27" s="11"/>
       <c r="G27" s="11"/>
       <c r="H27" s="12"/>
       <c r="I27" s="11"/>
       <c r="J27" s="12"/>
       <c r="K27" s="12"/>
       <c r="L27" s="12"/>
       <c r="M27" s="12"/>
       <c r="N27" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O27" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P27" s="1">
         <v>33.33</v>
       </c>
       <c r="Q27" s="6" t="s">
@@ -13703,52 +14076,55 @@
       </c>
       <c r="AD27" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE27" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF27" s="2">
         <v>28.57</v>
       </c>
       <c r="AG27" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AH27" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AI27" s="2">
         <v>37.04</v>
       </c>
       <c r="AJ27" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK27" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="28" spans="1:50">
+      <c r="AL27" s="2">
+        <v>51.28</v>
+      </c>
+    </row>
+    <row r="28" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A28" s="10" t="s">
         <v>37</v>
       </c>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="12"/>
       <c r="I28" s="11"/>
       <c r="J28" s="12"/>
       <c r="K28" s="12"/>
       <c r="L28" s="12"/>
       <c r="M28" s="12"/>
       <c r="N28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q28" s="6" t="s">
@@ -13792,52 +14168,55 @@
       </c>
       <c r="AD28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG28" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AH28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AI28" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ28" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK28" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="29" spans="1:50">
+      <c r="AL28" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="29" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A29" s="10" t="s">
         <v>38</v>
       </c>
       <c r="B29" s="11"/>
       <c r="C29" s="11"/>
       <c r="D29" s="11"/>
       <c r="E29" s="11"/>
       <c r="F29" s="11"/>
       <c r="G29" s="11"/>
       <c r="H29" s="12"/>
       <c r="I29" s="11"/>
       <c r="J29" s="12"/>
       <c r="K29" s="12"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q29" s="6" t="s">
@@ -13881,52 +14260,55 @@
       </c>
       <c r="AD29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG29" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AH29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AI29" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ29" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK29" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="30" spans="1:50">
+      <c r="AL29" s="2">
+        <v>43.48</v>
+      </c>
+    </row>
+    <row r="30" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A30" s="10" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="11"/>
       <c r="C30" s="11"/>
       <c r="D30" s="11"/>
       <c r="E30" s="11"/>
       <c r="F30" s="11"/>
       <c r="G30" s="11"/>
       <c r="H30" s="12"/>
       <c r="I30" s="11"/>
       <c r="J30" s="12"/>
       <c r="K30" s="12"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O30" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P30" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q30" s="2">
@@ -13970,104 +14352,107 @@
       </c>
       <c r="AD30" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE30" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF30" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG30" s="1" t="s">
         <v>33</v>
       </c>
       <c r="AH30" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AI30" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ30" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK30" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="31" spans="1:50" ht="12" customHeight="1">
+      <c r="AL30" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="31" spans="1:50" ht="12" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="37"/>
       <c r="B31" s="37"/>
       <c r="C31" s="37"/>
       <c r="D31" s="37"/>
       <c r="E31" s="37"/>
       <c r="F31" s="37"/>
       <c r="G31" s="37"/>
       <c r="H31" s="37"/>
       <c r="I31" s="37"/>
       <c r="J31" s="37"/>
       <c r="K31" s="37"/>
       <c r="L31" s="37"/>
       <c r="M31" s="37"/>
       <c r="N31" s="37"/>
       <c r="O31" s="37"/>
       <c r="P31" s="37"/>
       <c r="Q31" s="37"/>
       <c r="R31" s="37"/>
       <c r="S31" s="37"/>
-      <c r="T31" s="62" t="s">
+      <c r="T31" s="67" t="s">
         <v>26</v>
       </c>
-      <c r="U31" s="62"/>
-[...11 lines deleted...]
-      <c r="AG31" s="62"/>
+      <c r="U31" s="67"/>
+      <c r="V31" s="67"/>
+      <c r="W31" s="67"/>
+      <c r="X31" s="67"/>
+      <c r="Y31" s="67"/>
+      <c r="Z31" s="67"/>
+      <c r="AA31" s="67"/>
+      <c r="AB31" s="67"/>
+      <c r="AC31" s="67"/>
+      <c r="AD31" s="67"/>
+      <c r="AE31" s="67"/>
+      <c r="AF31" s="67"/>
+      <c r="AG31" s="67"/>
       <c r="AH31" s="44"/>
       <c r="AI31" s="37"/>
       <c r="AJ31" s="2"/>
       <c r="AM31" s="37"/>
       <c r="AN31" s="37"/>
       <c r="AO31" s="37"/>
       <c r="AP31" s="37"/>
       <c r="AQ31" s="37"/>
       <c r="AR31" s="37"/>
       <c r="AS31" s="37"/>
       <c r="AT31" s="37"/>
       <c r="AU31" s="37"/>
       <c r="AV31" s="37"/>
       <c r="AW31" s="37"/>
       <c r="AX31" s="37"/>
     </row>
-    <row r="32" spans="1:50">
+    <row r="32" spans="1:50" x14ac:dyDescent="0.2">
       <c r="A32" s="28" t="s">
         <v>32</v>
       </c>
       <c r="B32" s="11"/>
       <c r="C32" s="11"/>
       <c r="D32" s="11"/>
       <c r="E32" s="11"/>
       <c r="F32" s="11"/>
       <c r="G32" s="11"/>
       <c r="H32" s="12"/>
       <c r="I32" s="11"/>
       <c r="J32" s="12"/>
       <c r="K32" s="12"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="1">
         <v>3.91</v>
       </c>
       <c r="O32" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P32" s="1">
         <v>4.4800000000000004</v>
       </c>
       <c r="Q32" s="2">
@@ -14111,52 +14496,55 @@
       </c>
       <c r="AD32" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE32" s="2">
         <v>9.9499999999999993</v>
       </c>
       <c r="AF32" s="2">
         <v>5.41</v>
       </c>
       <c r="AG32" s="2">
         <v>6.54</v>
       </c>
       <c r="AH32" s="2">
         <v>11.36</v>
       </c>
       <c r="AI32" s="2">
         <v>5.29</v>
       </c>
       <c r="AJ32" s="2">
         <v>6.37</v>
       </c>
       <c r="AK32" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="33" spans="1:37">
+      <c r="AL32" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="33" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A33" s="10" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="11"/>
       <c r="C33" s="11"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="12"/>
       <c r="I33" s="11"/>
       <c r="J33" s="12"/>
       <c r="K33" s="12"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O33" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P33" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q33" s="6" t="s">
@@ -14200,52 +14588,55 @@
       </c>
       <c r="AD33" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE33" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AF33" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG33" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH33" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI33" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ33" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK33" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="34" spans="1:37">
+      <c r="AL33" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="34" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A34" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B34" s="11"/>
       <c r="C34" s="11"/>
       <c r="D34" s="11"/>
       <c r="E34" s="11"/>
       <c r="F34" s="11"/>
       <c r="G34" s="11"/>
       <c r="H34" s="12"/>
       <c r="I34" s="11"/>
       <c r="J34" s="12"/>
       <c r="K34" s="12"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
       <c r="N34" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O34" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P34" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q34" s="6" t="s">
@@ -14289,52 +14680,55 @@
       </c>
       <c r="AD34" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE34" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AF34" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG34" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH34" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI34" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ34" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK34" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="35" spans="1:37">
+      <c r="AL34" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="35" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="11"/>
       <c r="C35" s="11"/>
       <c r="D35" s="11"/>
       <c r="E35" s="11"/>
       <c r="F35" s="11"/>
       <c r="G35" s="11"/>
       <c r="H35" s="12"/>
       <c r="I35" s="11"/>
       <c r="J35" s="12"/>
       <c r="K35" s="12"/>
       <c r="L35" s="12"/>
       <c r="M35" s="12"/>
       <c r="N35" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O35" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P35" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q35" s="6" t="s">
@@ -14378,52 +14772,55 @@
       </c>
       <c r="AD35" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE35" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AF35" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG35" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH35" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI35" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ35" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK35" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="36" spans="1:37">
+      <c r="AL35" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="36" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A36" s="1" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="11"/>
       <c r="C36" s="11"/>
       <c r="D36" s="11"/>
       <c r="E36" s="11"/>
       <c r="F36" s="11"/>
       <c r="G36" s="11"/>
       <c r="H36" s="12"/>
       <c r="I36" s="11"/>
       <c r="J36" s="12"/>
       <c r="K36" s="12"/>
       <c r="L36" s="12"/>
       <c r="M36" s="12"/>
       <c r="N36" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O36" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P36" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q36" s="6" t="s">
@@ -14467,52 +14864,55 @@
       </c>
       <c r="AD36" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE36" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AF36" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG36" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH36" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI36" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ36" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK36" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="37" spans="1:37">
+      <c r="AL36" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="37" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A37" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="11"/>
       <c r="C37" s="11"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="12"/>
       <c r="I37" s="11"/>
       <c r="J37" s="12"/>
       <c r="K37" s="12"/>
       <c r="L37" s="12"/>
       <c r="M37" s="12"/>
       <c r="N37" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O37" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P37" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q37" s="6" t="s">
@@ -14556,52 +14956,55 @@
       </c>
       <c r="AD37" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE37" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AF37" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG37" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH37" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI37" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ37" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK37" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="38" spans="1:37">
+      <c r="AL37" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="38" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A38" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B38" s="11"/>
       <c r="C38" s="11"/>
       <c r="D38" s="11"/>
       <c r="E38" s="11"/>
       <c r="F38" s="11"/>
       <c r="G38" s="11"/>
       <c r="H38" s="12"/>
       <c r="I38" s="11"/>
       <c r="J38" s="12"/>
       <c r="K38" s="12"/>
       <c r="L38" s="12"/>
       <c r="M38" s="12"/>
       <c r="N38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q38" s="2">
@@ -14645,52 +15048,55 @@
       </c>
       <c r="AD38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE38" s="2">
         <v>90.91</v>
       </c>
       <c r="AF38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG38" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH38" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI38" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ38" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK38" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="39" spans="1:37">
+      <c r="AL38" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="39" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
         <v>40</v>
       </c>
       <c r="B39" s="11"/>
       <c r="C39" s="11"/>
       <c r="D39" s="11"/>
       <c r="E39" s="11"/>
       <c r="F39" s="11"/>
       <c r="G39" s="11"/>
       <c r="H39" s="11"/>
       <c r="I39" s="11"/>
       <c r="J39" s="11"/>
       <c r="K39" s="11"/>
       <c r="L39" s="11"/>
       <c r="M39" s="11"/>
       <c r="N39" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O39" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P39" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q39" s="6" t="s">
@@ -14734,52 +15140,55 @@
       </c>
       <c r="AD39" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE39" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AF39" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG39" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH39" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI39" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ39" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK39" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="40" spans="1:37">
+      <c r="AL39" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="40" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A40" s="1" t="s">
         <v>45</v>
       </c>
       <c r="B40" s="11"/>
       <c r="C40" s="11"/>
       <c r="D40" s="11"/>
       <c r="E40" s="11"/>
       <c r="F40" s="11"/>
       <c r="G40" s="11"/>
       <c r="H40" s="11"/>
       <c r="I40" s="11"/>
       <c r="J40" s="11"/>
       <c r="K40" s="11"/>
       <c r="L40" s="11"/>
       <c r="M40" s="11"/>
       <c r="N40" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O40" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P40" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q40" s="6" t="s">
@@ -14823,52 +15232,55 @@
       </c>
       <c r="AD40" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE40" s="2">
         <v>200</v>
       </c>
       <c r="AF40" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG40" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH40" s="2">
         <v>1000</v>
       </c>
       <c r="AI40" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ40" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK40" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="41" spans="1:37">
+      <c r="AL40" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="41" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A41" s="1" t="s">
         <v>46</v>
       </c>
       <c r="B41" s="11"/>
       <c r="C41" s="11"/>
       <c r="D41" s="11"/>
       <c r="E41" s="11"/>
       <c r="F41" s="11"/>
       <c r="G41" s="11"/>
       <c r="H41" s="12"/>
       <c r="I41" s="11"/>
       <c r="J41" s="12"/>
       <c r="K41" s="12"/>
       <c r="L41" s="12"/>
       <c r="M41" s="12"/>
       <c r="N41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q41" s="6" t="s">
@@ -14912,52 +15324,55 @@
       </c>
       <c r="AD41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE41" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AF41" s="2">
         <v>100</v>
       </c>
       <c r="AG41" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH41" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI41" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ41" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK41" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="42" spans="1:37">
+      <c r="AL41" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="42" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A42" s="1" t="s">
         <v>41</v>
       </c>
       <c r="B42" s="11"/>
       <c r="C42" s="11"/>
       <c r="D42" s="11"/>
       <c r="E42" s="11"/>
       <c r="F42" s="11"/>
       <c r="G42" s="11"/>
       <c r="H42" s="12"/>
       <c r="I42" s="11"/>
       <c r="J42" s="12"/>
       <c r="K42" s="12"/>
       <c r="L42" s="12"/>
       <c r="M42" s="12"/>
       <c r="N42" s="1">
         <v>38.46</v>
       </c>
       <c r="O42" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P42" s="1">
         <v>55.56</v>
       </c>
       <c r="Q42" s="6" t="s">
@@ -15001,52 +15416,55 @@
       </c>
       <c r="AD42" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE42" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF42" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG42" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH42" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI42" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ42" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AK42" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="43" spans="1:37">
+      <c r="AL42" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="43" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A43" s="1" t="s">
         <v>42</v>
       </c>
       <c r="B43" s="11"/>
       <c r="C43" s="11"/>
       <c r="D43" s="11"/>
       <c r="E43" s="11"/>
       <c r="F43" s="11"/>
       <c r="G43" s="11"/>
       <c r="H43" s="12"/>
       <c r="I43" s="11"/>
       <c r="J43" s="12"/>
       <c r="K43" s="12"/>
       <c r="L43" s="12"/>
       <c r="M43" s="12"/>
       <c r="N43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q43" s="6" t="s">
@@ -15090,52 +15508,55 @@
       </c>
       <c r="AD43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG43" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AH43" s="2" t="s">
         <v>33</v>
       </c>
       <c r="AI43" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ43" s="2">
         <v>40</v>
       </c>
       <c r="AK43" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="44" spans="1:37">
+      <c r="AL43" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="44" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A44" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B44" s="11"/>
       <c r="C44" s="11"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="11"/>
       <c r="H44" s="12"/>
       <c r="I44" s="11"/>
       <c r="J44" s="12"/>
       <c r="K44" s="12"/>
       <c r="L44" s="12"/>
       <c r="M44" s="12"/>
       <c r="N44" s="6" t="s">
         <v>33</v>
       </c>
       <c r="O44" s="6" t="s">
         <v>33</v>
       </c>
       <c r="P44" s="6" t="s">
         <v>33</v>
       </c>
       <c r="Q44" s="6" t="s">
@@ -15179,52 +15600,55 @@
       </c>
       <c r="AD44" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AE44" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AF44" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AG44" s="2">
         <v>125</v>
       </c>
       <c r="AH44" s="2">
         <v>62.5</v>
       </c>
       <c r="AI44" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AJ44" s="6" t="s">
         <v>33</v>
       </c>
       <c r="AK44" s="3" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="45" spans="1:37">
+      <c r="AL44" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="45" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A45" s="16" t="s">
         <v>43</v>
       </c>
       <c r="B45" s="13"/>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="13"/>
       <c r="G45" s="13"/>
       <c r="H45" s="14"/>
       <c r="I45" s="13"/>
       <c r="J45" s="14"/>
       <c r="K45" s="14"/>
       <c r="L45" s="14"/>
       <c r="M45" s="14"/>
       <c r="N45" s="26" t="s">
         <v>33</v>
       </c>
       <c r="O45" s="26" t="s">
         <v>33</v>
       </c>
       <c r="P45" s="26" t="s">
         <v>33</v>
       </c>
       <c r="Q45" s="26" t="s">
@@ -15268,52 +15692,55 @@
       </c>
       <c r="AD45" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AE45" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AF45" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AG45" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AH45" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AI45" s="4">
         <v>71.430000000000007</v>
       </c>
       <c r="AJ45" s="26" t="s">
         <v>33</v>
       </c>
       <c r="AK45" s="5" t="s">
         <v>33</v>
       </c>
-    </row>
-    <row r="46" spans="1:37">
+      <c r="AL45" s="4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="46" spans="1:38" x14ac:dyDescent="0.2">
       <c r="A46" s="15" t="s">
         <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="T5:AP5"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="T31:AG31"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="T24:AG24"/>
     <mergeCell ref="T9:AG9"/>
     <mergeCell ref="T7:AE7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>