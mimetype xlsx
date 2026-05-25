--- v0 (2026-04-28)
+++ v1 (2026-05-25)
@@ -19,69 +19,69 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="90" yWindow="90" windowWidth="19170" windowHeight="9690" tabRatio="572" activeTab="2"/>
+    <workbookView xWindow="90" yWindow="90" windowWidth="19170" windowHeight="9690" tabRatio="572" firstSheet="7" activeTab="8"/>
   </bookViews>
   <sheets>
     <sheet name="Умершие 2022" sheetId="1" r:id="rId1"/>
     <sheet name="Умершие " sheetId="6" r:id="rId2"/>
     <sheet name="Умершие 2024-2026" sheetId="9" r:id="rId3"/>
     <sheet name="Коэф. смертности" sheetId="5" r:id="rId4"/>
     <sheet name="Коэф. смертности 2024-2026" sheetId="10" r:id="rId5"/>
     <sheet name="Младенческая смертность" sheetId="7" r:id="rId6"/>
     <sheet name="Млад. смертность 2024-2026" sheetId="11" r:id="rId7"/>
     <sheet name="Коэффициент млад. смертности" sheetId="8" r:id="rId8"/>
     <sheet name="Коэф. млад.смертности 2024-2026" sheetId="12" r:id="rId9"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2591" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2631" uniqueCount="67">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -443,51 +443,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="103">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -602,88 +602,94 @@
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
@@ -692,101 +698,98 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>121920</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2049" name="Picture 2"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
@@ -849,81 +852,81 @@
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2377440" cy="701040"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>38100</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>205740</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>106680</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Picture 2"/>
+        <xdr:cNvPr id="1025" name="Рисунок 8"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2377440" cy="685800"/>
+          <a:ext cx="3253740" cy="937260"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
@@ -951,81 +954,81 @@
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="38100" y="0"/>
           <a:ext cx="2049780" cy="617220"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>53340</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>342900</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>91440</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Picture 2"/>
+        <xdr:cNvPr id="5121" name="Рисунок 8"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2369820" cy="685800"/>
+          <a:ext cx="3253740" cy="906780"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
@@ -1053,81 +1056,81 @@
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2209800" cy="655320"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>68580</xdr:rowOff>
+      <xdr:col>15</xdr:col>
+      <xdr:colOff>259080</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>167640</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7169" name="Picture 2"/>
+        <xdr:cNvPr id="7170" name="Рисунок 8"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2369820" cy="647700"/>
+          <a:ext cx="3253740" cy="929640"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
@@ -1155,81 +1158,81 @@
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2308860" cy="655320"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="oneCell">
+  <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>13</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>68580</xdr:rowOff>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>548640</xdr:colOff>
+      <xdr:row>5</xdr:row>
+      <xdr:rowOff>144780</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9217" name="Picture 2"/>
+        <xdr:cNvPr id="9217" name="Рисунок 8"/>
         <xdr:cNvPicPr>
-          <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="2377440" cy="647700"/>
+          <a:ext cx="3253740" cy="906780"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1540,135 +1543,135 @@
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:U60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N13" sqref="N13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="31.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="19" width="10.5703125" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:21" s="58" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="90" t="s">
+      <c r="A3" s="92" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="90"/>
-[...18 lines deleted...]
-      <c r="U3" s="90"/>
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="92"/>
+      <c r="Q3" s="92"/>
+      <c r="R3" s="92"/>
+      <c r="S3" s="92"/>
+      <c r="T3" s="92"/>
+      <c r="U3" s="92"/>
     </row>
     <row r="4" spans="1:21">
-      <c r="A4" s="91" t="s">
+      <c r="A4" s="93" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="91"/>
-[...16 lines deleted...]
-      <c r="S4" s="91"/>
+      <c r="B4" s="93"/>
+      <c r="C4" s="93"/>
+      <c r="D4" s="93"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="93"/>
+      <c r="H4" s="93"/>
+      <c r="I4" s="93"/>
+      <c r="J4" s="93"/>
+      <c r="K4" s="93"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="93"/>
+      <c r="N4" s="93"/>
+      <c r="O4" s="93"/>
+      <c r="P4" s="93"/>
+      <c r="Q4" s="93"/>
+      <c r="R4" s="93"/>
+      <c r="S4" s="93"/>
     </row>
     <row r="5" spans="1:21">
       <c r="C5" s="8"/>
       <c r="N5" s="9"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="9"/>
       <c r="S5" s="8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:21">
-      <c r="A6" s="86"/>
-      <c r="B6" s="88">
+      <c r="A6" s="88"/>
+      <c r="B6" s="90">
         <v>2021</v>
       </c>
-      <c r="C6" s="89"/>
-[...10 lines deleted...]
-      <c r="N6" s="88">
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="91"/>
+      <c r="K6" s="91"/>
+      <c r="L6" s="91"/>
+      <c r="M6" s="91"/>
+      <c r="N6" s="90">
         <v>2022</v>
       </c>
-      <c r="O6" s="89"/>
-[...3 lines deleted...]
-      <c r="S6" s="89"/>
+      <c r="O6" s="91"/>
+      <c r="P6" s="91"/>
+      <c r="Q6" s="91"/>
+      <c r="R6" s="91"/>
+      <c r="S6" s="91"/>
     </row>
     <row r="7" spans="1:21">
-      <c r="A7" s="87"/>
+      <c r="A7" s="89"/>
       <c r="B7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="10" t="s">
@@ -1681,71 +1684,71 @@
         <v>20</v>
       </c>
       <c r="M7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="N7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="O7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="P7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="Q7" s="10" t="s">
         <v>8</v>
       </c>
       <c r="R7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="S7" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:21">
-      <c r="A8" s="85" t="s">
+      <c r="A8" s="87" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="85"/>
-[...16 lines deleted...]
-      <c r="S8" s="85"/>
+      <c r="B8" s="87"/>
+      <c r="C8" s="87"/>
+      <c r="D8" s="87"/>
+      <c r="E8" s="87"/>
+      <c r="F8" s="87"/>
+      <c r="G8" s="87"/>
+      <c r="H8" s="87"/>
+      <c r="I8" s="87"/>
+      <c r="J8" s="87"/>
+      <c r="K8" s="87"/>
+      <c r="L8" s="87"/>
+      <c r="M8" s="87"/>
+      <c r="N8" s="87"/>
+      <c r="O8" s="87"/>
+      <c r="P8" s="87"/>
+      <c r="Q8" s="87"/>
+      <c r="R8" s="87"/>
+      <c r="S8" s="87"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="3">
         <v>1355</v>
       </c>
       <c r="O9" s="3">
         <v>1468</v>
       </c>
       <c r="P9" s="3">
         <v>1142</v>
@@ -2404,71 +2407,71 @@
       <c r="I28" s="16"/>
       <c r="J28" s="18"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="14">
         <v>64</v>
       </c>
       <c r="O28" s="14">
         <v>75</v>
       </c>
       <c r="P28" s="14">
         <v>42</v>
       </c>
       <c r="Q28" s="14">
         <v>49</v>
       </c>
       <c r="R28" s="14">
         <v>60</v>
       </c>
       <c r="S28" s="14">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:19">
-      <c r="A29" s="92" t="s">
+      <c r="A29" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="92"/>
-[...16 lines deleted...]
-      <c r="S29" s="92"/>
+      <c r="B29" s="94"/>
+      <c r="C29" s="94"/>
+      <c r="D29" s="94"/>
+      <c r="E29" s="94"/>
+      <c r="F29" s="94"/>
+      <c r="G29" s="94"/>
+      <c r="H29" s="94"/>
+      <c r="I29" s="94"/>
+      <c r="J29" s="94"/>
+      <c r="K29" s="94"/>
+      <c r="L29" s="94"/>
+      <c r="M29" s="94"/>
+      <c r="N29" s="94"/>
+      <c r="O29" s="94"/>
+      <c r="P29" s="94"/>
+      <c r="Q29" s="94"/>
+      <c r="R29" s="94"/>
+      <c r="S29" s="94"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="17"/>
       <c r="I30" s="16"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
       <c r="N30" s="3">
         <v>865</v>
       </c>
       <c r="O30" s="3">
         <v>961</v>
       </c>
       <c r="P30" s="3">
         <v>716</v>
@@ -2777,71 +2780,71 @@
       <c r="I39" s="16"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="17"/>
       <c r="N39" s="14">
         <v>25</v>
       </c>
       <c r="O39" s="14">
         <v>31</v>
       </c>
       <c r="P39" s="14">
         <v>14</v>
       </c>
       <c r="Q39" s="14">
         <v>14</v>
       </c>
       <c r="R39" s="14">
         <v>23</v>
       </c>
       <c r="S39" s="14">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:19">
-      <c r="A40" s="85" t="s">
+      <c r="A40" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="B40" s="85"/>
-[...16 lines deleted...]
-      <c r="S40" s="85"/>
+      <c r="B40" s="87"/>
+      <c r="C40" s="87"/>
+      <c r="D40" s="87"/>
+      <c r="E40" s="87"/>
+      <c r="F40" s="87"/>
+      <c r="G40" s="87"/>
+      <c r="H40" s="87"/>
+      <c r="I40" s="87"/>
+      <c r="J40" s="87"/>
+      <c r="K40" s="87"/>
+      <c r="L40" s="87"/>
+      <c r="M40" s="87"/>
+      <c r="N40" s="87"/>
+      <c r="O40" s="87"/>
+      <c r="P40" s="87"/>
+      <c r="Q40" s="87"/>
+      <c r="R40" s="87"/>
+      <c r="S40" s="87"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="15"/>
       <c r="C41" s="15"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="17"/>
       <c r="I41" s="16"/>
       <c r="J41" s="20"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
       <c r="N41" s="14">
         <v>490</v>
       </c>
       <c r="O41" s="14">
         <v>507</v>
       </c>
       <c r="P41" s="14">
         <v>426</v>
@@ -3513,151 +3516,151 @@
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="31.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="9.140625" style="26"/>
     <col min="23" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="9.140625" style="63"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" s="58" customFormat="1" ht="12.75">
       <c r="V2" s="59"/>
       <c r="AK2" s="63"/>
     </row>
     <row r="3" spans="1:37" s="58" customFormat="1" ht="12.75">
       <c r="V3" s="59"/>
       <c r="AK3" s="63"/>
     </row>
     <row r="4" spans="1:37" ht="12.75">
-      <c r="A4" s="93" t="s">
+      <c r="A4" s="95" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="93"/>
-[...34 lines deleted...]
-      <c r="AK4" s="93"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="95"/>
+      <c r="L4" s="95"/>
+      <c r="M4" s="95"/>
+      <c r="N4" s="95"/>
+      <c r="O4" s="95"/>
+      <c r="P4" s="95"/>
+      <c r="Q4" s="95"/>
+      <c r="R4" s="95"/>
+      <c r="S4" s="95"/>
+      <c r="T4" s="95"/>
+      <c r="U4" s="95"/>
+      <c r="V4" s="95"/>
+      <c r="W4" s="95"/>
+      <c r="X4" s="95"/>
+      <c r="Y4" s="95"/>
+      <c r="Z4" s="95"/>
+      <c r="AA4" s="95"/>
+      <c r="AB4" s="95"/>
+      <c r="AC4" s="95"/>
+      <c r="AD4" s="95"/>
+      <c r="AE4" s="95"/>
+      <c r="AF4" s="95"/>
+      <c r="AG4" s="95"/>
+      <c r="AH4" s="95"/>
+      <c r="AI4" s="95"/>
+      <c r="AJ4" s="95"/>
+      <c r="AK4" s="95"/>
     </row>
     <row r="5" spans="1:37" ht="11.25">
       <c r="C5" s="8"/>
       <c r="N5" s="36"/>
       <c r="O5" s="36"/>
       <c r="P5" s="36"/>
       <c r="Q5" s="36"/>
       <c r="R5" s="36"/>
       <c r="S5" s="36"/>
       <c r="AK5" s="8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="11.25">
-      <c r="A6" s="86"/>
-      <c r="B6" s="88">
+      <c r="A6" s="88"/>
+      <c r="B6" s="90">
         <v>2021</v>
       </c>
-      <c r="C6" s="89"/>
-[...10 lines deleted...]
-      <c r="N6" s="97">
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="91"/>
+      <c r="K6" s="91"/>
+      <c r="L6" s="91"/>
+      <c r="M6" s="91"/>
+      <c r="N6" s="99">
         <v>2022</v>
       </c>
-      <c r="O6" s="98"/>
-[...4 lines deleted...]
-      <c r="T6" s="95">
+      <c r="O6" s="100"/>
+      <c r="P6" s="100"/>
+      <c r="Q6" s="100"/>
+      <c r="R6" s="100"/>
+      <c r="S6" s="100"/>
+      <c r="T6" s="97">
         <v>2023</v>
       </c>
-      <c r="U6" s="95"/>
-[...10 lines deleted...]
-      <c r="AF6" s="89">
+      <c r="U6" s="97"/>
+      <c r="V6" s="97"/>
+      <c r="W6" s="97"/>
+      <c r="X6" s="97"/>
+      <c r="Y6" s="97"/>
+      <c r="Z6" s="97"/>
+      <c r="AA6" s="97"/>
+      <c r="AB6" s="97"/>
+      <c r="AC6" s="97"/>
+      <c r="AD6" s="97"/>
+      <c r="AE6" s="97"/>
+      <c r="AF6" s="91">
         <v>2024</v>
       </c>
-      <c r="AG6" s="89"/>
-[...3 lines deleted...]
-      <c r="AK6" s="94"/>
+      <c r="AG6" s="91"/>
+      <c r="AH6" s="91"/>
+      <c r="AI6" s="91"/>
+      <c r="AJ6" s="91"/>
+      <c r="AK6" s="96"/>
     </row>
     <row r="7" spans="1:37" ht="11.25">
-      <c r="A7" s="87"/>
+      <c r="A7" s="89"/>
       <c r="B7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="10" t="s">
@@ -3724,89 +3727,89 @@
         <v>20</v>
       </c>
       <c r="AE7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="AF7" s="27" t="s">
         <v>5</v>
       </c>
       <c r="AG7" s="27" t="s">
         <v>6</v>
       </c>
       <c r="AH7" s="28" t="s">
         <v>7</v>
       </c>
       <c r="AI7" s="27" t="s">
         <v>8</v>
       </c>
       <c r="AJ7" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AK7" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:37" ht="12" customHeight="1">
-      <c r="A8" s="96" t="s">
+      <c r="A8" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="96"/>
-[...34 lines deleted...]
-      <c r="AK8" s="85"/>
+      <c r="B8" s="98"/>
+      <c r="C8" s="98"/>
+      <c r="D8" s="98"/>
+      <c r="E8" s="98"/>
+      <c r="F8" s="98"/>
+      <c r="G8" s="98"/>
+      <c r="H8" s="98"/>
+      <c r="I8" s="98"/>
+      <c r="J8" s="98"/>
+      <c r="K8" s="98"/>
+      <c r="L8" s="98"/>
+      <c r="M8" s="98"/>
+      <c r="N8" s="98"/>
+      <c r="O8" s="98"/>
+      <c r="P8" s="98"/>
+      <c r="Q8" s="98"/>
+      <c r="R8" s="98"/>
+      <c r="S8" s="98"/>
+      <c r="T8" s="98"/>
+      <c r="U8" s="98"/>
+      <c r="V8" s="98"/>
+      <c r="W8" s="98"/>
+      <c r="X8" s="98"/>
+      <c r="Y8" s="98"/>
+      <c r="Z8" s="98"/>
+      <c r="AA8" s="98"/>
+      <c r="AB8" s="98"/>
+      <c r="AC8" s="98"/>
+      <c r="AD8" s="98"/>
+      <c r="AE8" s="98"/>
+      <c r="AF8" s="98"/>
+      <c r="AG8" s="98"/>
+      <c r="AH8" s="98"/>
+      <c r="AI8" s="98"/>
+      <c r="AJ8" s="98"/>
+      <c r="AK8" s="87"/>
     </row>
     <row r="9" spans="1:37" ht="11.25">
       <c r="A9" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="14">
         <v>592</v>
       </c>
       <c r="O9" s="14">
         <v>733</v>
       </c>
       <c r="P9" s="14">
         <v>714</v>
@@ -4833,89 +4836,89 @@
         <v>46</v>
       </c>
       <c r="AE20" s="3">
         <v>45</v>
       </c>
       <c r="AF20" s="3">
         <v>62</v>
       </c>
       <c r="AG20" s="3">
         <v>48</v>
       </c>
       <c r="AH20" s="3">
         <v>74</v>
       </c>
       <c r="AI20" s="3">
         <v>51</v>
       </c>
       <c r="AJ20" s="3">
         <v>46</v>
       </c>
       <c r="AK20" s="30">
         <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:37" ht="12" customHeight="1">
-      <c r="A21" s="92" t="s">
+      <c r="A21" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="92"/>
-[...34 lines deleted...]
-      <c r="AK21" s="92"/>
+      <c r="B21" s="94"/>
+      <c r="C21" s="94"/>
+      <c r="D21" s="94"/>
+      <c r="E21" s="94"/>
+      <c r="F21" s="94"/>
+      <c r="G21" s="94"/>
+      <c r="H21" s="94"/>
+      <c r="I21" s="94"/>
+      <c r="J21" s="94"/>
+      <c r="K21" s="94"/>
+      <c r="L21" s="94"/>
+      <c r="M21" s="94"/>
+      <c r="N21" s="94"/>
+      <c r="O21" s="94"/>
+      <c r="P21" s="94"/>
+      <c r="Q21" s="94"/>
+      <c r="R21" s="94"/>
+      <c r="S21" s="94"/>
+      <c r="T21" s="94"/>
+      <c r="U21" s="94"/>
+      <c r="V21" s="94"/>
+      <c r="W21" s="94"/>
+      <c r="X21" s="94"/>
+      <c r="Y21" s="94"/>
+      <c r="Z21" s="94"/>
+      <c r="AA21" s="94"/>
+      <c r="AB21" s="94"/>
+      <c r="AC21" s="94"/>
+      <c r="AD21" s="94"/>
+      <c r="AE21" s="94"/>
+      <c r="AF21" s="94"/>
+      <c r="AG21" s="94"/>
+      <c r="AH21" s="94"/>
+      <c r="AI21" s="94"/>
+      <c r="AJ21" s="94"/>
+      <c r="AK21" s="94"/>
     </row>
     <row r="22" spans="1:37" ht="11.25">
       <c r="A22" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="14">
         <v>390</v>
       </c>
       <c r="O22" s="14">
         <v>463</v>
       </c>
       <c r="P22" s="14">
         <v>462</v>
@@ -5408,89 +5411,89 @@
         <v>15</v>
       </c>
       <c r="AE27" s="3">
         <v>12</v>
       </c>
       <c r="AF27" s="3">
         <v>22</v>
       </c>
       <c r="AG27" s="3">
         <v>14</v>
       </c>
       <c r="AH27" s="3">
         <v>21</v>
       </c>
       <c r="AI27" s="3">
         <v>23</v>
       </c>
       <c r="AJ27" s="3">
         <v>17</v>
       </c>
       <c r="AK27" s="30">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:37" ht="12" customHeight="1">
-      <c r="A28" s="85" t="s">
+      <c r="A28" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="85"/>
-[...34 lines deleted...]
-      <c r="AK28" s="85"/>
+      <c r="B28" s="87"/>
+      <c r="C28" s="87"/>
+      <c r="D28" s="87"/>
+      <c r="E28" s="87"/>
+      <c r="F28" s="87"/>
+      <c r="G28" s="87"/>
+      <c r="H28" s="87"/>
+      <c r="I28" s="87"/>
+      <c r="J28" s="87"/>
+      <c r="K28" s="87"/>
+      <c r="L28" s="87"/>
+      <c r="M28" s="87"/>
+      <c r="N28" s="87"/>
+      <c r="O28" s="87"/>
+      <c r="P28" s="87"/>
+      <c r="Q28" s="87"/>
+      <c r="R28" s="87"/>
+      <c r="S28" s="87"/>
+      <c r="T28" s="87"/>
+      <c r="U28" s="87"/>
+      <c r="V28" s="87"/>
+      <c r="W28" s="87"/>
+      <c r="X28" s="87"/>
+      <c r="Y28" s="87"/>
+      <c r="Z28" s="87"/>
+      <c r="AA28" s="87"/>
+      <c r="AB28" s="87"/>
+      <c r="AC28" s="87"/>
+      <c r="AD28" s="87"/>
+      <c r="AE28" s="87"/>
+      <c r="AF28" s="87"/>
+      <c r="AG28" s="87"/>
+      <c r="AH28" s="87"/>
+      <c r="AI28" s="87"/>
+      <c r="AJ28" s="87"/>
+      <c r="AK28" s="87"/>
     </row>
     <row r="29" spans="1:37" ht="11.25">
       <c r="A29" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
       <c r="J29" s="20"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="14">
         <v>202</v>
       </c>
       <c r="O29" s="14">
         <v>270</v>
       </c>
       <c r="P29" s="14">
         <v>252</v>
@@ -6542,3253 +6545,3374 @@
       <c r="A41" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A4:AK4"/>
     <mergeCell ref="AF6:AK6"/>
     <mergeCell ref="T6:AE6"/>
     <mergeCell ref="A8:AK8"/>
     <mergeCell ref="A28:AK28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="A21:AK21"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AQ45"/>
+  <dimension ref="A2:AQ46"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="R1" workbookViewId="0">
-      <selection activeCell="U33" sqref="U33"/>
+    <sheetView topLeftCell="U10" workbookViewId="0">
+      <selection activeCell="AH10" sqref="AH10:AH45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="31.28515625" style="1" customWidth="1"/>
+    <col min="1" max="1" width="26.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:43" s="58" customFormat="1" ht="12.75">
       <c r="P2" s="1"/>
     </row>
     <row r="3" spans="1:43" s="58" customFormat="1" ht="14.45" customHeight="1">
       <c r="P3" s="1"/>
-      <c r="Q3" s="90" t="s">
+    </row>
+    <row r="4" spans="1:43" s="58" customFormat="1" ht="14.45" customHeight="1">
+      <c r="P4" s="1"/>
+    </row>
+    <row r="5" spans="1:43" ht="12.75">
+      <c r="A5" s="77"/>
+      <c r="B5" s="77"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="77"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="77"/>
+      <c r="H5" s="77"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="77"/>
+      <c r="L5" s="77"/>
+      <c r="M5" s="77"/>
+      <c r="N5" s="77"/>
+      <c r="O5" s="77"/>
+      <c r="P5" s="77"/>
+      <c r="Q5" s="92" t="s">
         <v>66</v>
       </c>
-      <c r="R3" s="90"/>
-[...56 lines deleted...]
-      <c r="AQ5" s="8" t="s">
+      <c r="R5" s="92"/>
+      <c r="S5" s="92"/>
+      <c r="T5" s="92"/>
+      <c r="U5" s="92"/>
+      <c r="V5" s="92"/>
+      <c r="W5" s="92"/>
+      <c r="X5" s="92"/>
+      <c r="Y5" s="92"/>
+      <c r="Z5" s="92"/>
+      <c r="AA5" s="92"/>
+      <c r="AB5" s="92"/>
+      <c r="AC5" s="92"/>
+      <c r="AD5" s="92"/>
+      <c r="AE5" s="92"/>
+      <c r="AF5" s="92"/>
+      <c r="AG5" s="92"/>
+      <c r="AH5" s="92"/>
+      <c r="AI5" s="92"/>
+      <c r="AJ5" s="92"/>
+      <c r="AK5" s="92"/>
+      <c r="AL5" s="92"/>
+      <c r="AM5" s="92"/>
+      <c r="AN5" s="92"/>
+      <c r="AO5" s="92"/>
+      <c r="AP5" s="92"/>
+      <c r="AQ5" s="92"/>
+    </row>
+    <row r="6" spans="1:43">
+      <c r="C6" s="8"/>
+      <c r="AE6" s="8"/>
+      <c r="AQ6" s="8" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="6" spans="1:43">
-[...1 lines deleted...]
-      <c r="B6" s="88">
+    <row r="7" spans="1:43">
+      <c r="A7" s="88"/>
+      <c r="B7" s="90">
         <v>2021</v>
       </c>
-      <c r="C6" s="89"/>
-[...10 lines deleted...]
-      <c r="N6" s="89">
+      <c r="C7" s="91"/>
+      <c r="D7" s="91"/>
+      <c r="E7" s="91"/>
+      <c r="F7" s="91"/>
+      <c r="G7" s="91"/>
+      <c r="H7" s="91"/>
+      <c r="I7" s="91"/>
+      <c r="J7" s="91"/>
+      <c r="K7" s="91"/>
+      <c r="L7" s="91"/>
+      <c r="M7" s="91"/>
+      <c r="N7" s="91">
         <v>2024</v>
       </c>
-      <c r="O6" s="89"/>
-[...4 lines deleted...]
-      <c r="T6" s="95">
+      <c r="O7" s="91"/>
+      <c r="P7" s="91"/>
+      <c r="Q7" s="91"/>
+      <c r="R7" s="91"/>
+      <c r="S7" s="91"/>
+      <c r="T7" s="97">
         <v>2025</v>
       </c>
-      <c r="U6" s="95"/>
-[...10 lines deleted...]
-      <c r="AF6" s="95">
+      <c r="U7" s="97"/>
+      <c r="V7" s="97"/>
+      <c r="W7" s="97"/>
+      <c r="X7" s="97"/>
+      <c r="Y7" s="97"/>
+      <c r="Z7" s="97"/>
+      <c r="AA7" s="97"/>
+      <c r="AB7" s="97"/>
+      <c r="AC7" s="97"/>
+      <c r="AD7" s="97"/>
+      <c r="AE7" s="97"/>
+      <c r="AF7" s="97">
         <v>2026</v>
       </c>
-      <c r="AG6" s="95"/>
-[...13 lines deleted...]
-      <c r="B7" s="11" t="s">
+      <c r="AG7" s="97"/>
+      <c r="AH7" s="97"/>
+      <c r="AI7" s="97"/>
+      <c r="AJ7" s="97"/>
+      <c r="AK7" s="97"/>
+      <c r="AL7" s="97"/>
+      <c r="AM7" s="97"/>
+      <c r="AN7" s="97"/>
+      <c r="AO7" s="97"/>
+      <c r="AP7" s="97"/>
+      <c r="AQ7" s="97"/>
+    </row>
+    <row r="8" spans="1:43" ht="18" customHeight="1">
+      <c r="A8" s="89"/>
+      <c r="B8" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="11" t="s">
+      <c r="C8" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="11" t="s">
+      <c r="D8" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="11" t="s">
+      <c r="E8" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="11" t="s">
+      <c r="F8" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="11" t="s">
+      <c r="G8" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="11" t="s">
+      <c r="H8" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="10" t="s">
+      <c r="I8" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="10" t="s">
+      <c r="J8" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="10" t="s">
+      <c r="K8" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="L7" s="10" t="s">
+      <c r="L8" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="M7" s="10" t="s">
+      <c r="M8" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="N7" s="66" t="s">
+      <c r="N8" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="O7" s="27" t="s">
+      <c r="O8" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="P7" s="67" t="s">
+      <c r="P8" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="Q7" s="27" t="s">
+      <c r="Q8" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="R7" s="27" t="s">
+      <c r="R8" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="S7" s="27" t="s">
+      <c r="S8" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="T7" s="27" t="s">
+      <c r="T8" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="U7" s="27" t="s">
+      <c r="U8" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="V7" s="28" t="s">
+      <c r="V8" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="W7" s="27" t="s">
+      <c r="W8" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="X7" s="27" t="s">
+      <c r="X8" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="Y7" s="11" t="s">
+      <c r="Y8" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="Z7" s="29" t="s">
+      <c r="Z8" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AA7" s="10" t="s">
+      <c r="AA8" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="AB7" s="11" t="s">
+      <c r="AB8" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AC7" s="10" t="s">
+      <c r="AC8" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="AD7" s="10" t="s">
+      <c r="AD8" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="AE7" s="10" t="s">
+      <c r="AE8" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="AF7" s="27" t="s">
+      <c r="AF8" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AG7" s="84" t="s">
+      <c r="AG8" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="AH7" s="28" t="s">
+      <c r="AH8" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="AI7" s="27" t="s">
+      <c r="AI8" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="AJ7" s="27" t="s">
+      <c r="AJ8" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="AK7" s="11" t="s">
+      <c r="AK8" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="AL7" s="29" t="s">
+      <c r="AL8" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AM7" s="10" t="s">
+      <c r="AM8" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="AN7" s="11" t="s">
+      <c r="AN8" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AO7" s="10" t="s">
+      <c r="AO8" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="AP7" s="10" t="s">
+      <c r="AP8" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="AQ7" s="10" t="s">
+      <c r="AQ8" s="42" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="8" spans="1:43" ht="12" customHeight="1">
-      <c r="A8" s="96" t="s">
+    <row r="9" spans="1:43" ht="12" customHeight="1">
+      <c r="A9" s="79"/>
+      <c r="B9" s="79"/>
+      <c r="C9" s="79"/>
+      <c r="D9" s="79"/>
+      <c r="E9" s="79"/>
+      <c r="F9" s="79"/>
+      <c r="G9" s="79"/>
+      <c r="H9" s="79"/>
+      <c r="I9" s="79"/>
+      <c r="J9" s="79"/>
+      <c r="K9" s="79"/>
+      <c r="L9" s="79"/>
+      <c r="M9" s="79"/>
+      <c r="N9" s="79"/>
+      <c r="O9" s="79"/>
+      <c r="P9" s="79"/>
+      <c r="Q9" s="79"/>
+      <c r="R9" s="79"/>
+      <c r="S9" s="79"/>
+      <c r="T9" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="96"/>
-[...33 lines deleted...]
-      <c r="A9" s="69" t="s">
+      <c r="U9" s="98"/>
+      <c r="V9" s="98"/>
+      <c r="W9" s="98"/>
+      <c r="X9" s="98"/>
+      <c r="Y9" s="98"/>
+      <c r="Z9" s="98"/>
+      <c r="AA9" s="98"/>
+      <c r="AB9" s="98"/>
+      <c r="AC9" s="98"/>
+      <c r="AD9" s="98"/>
+      <c r="AE9" s="98"/>
+      <c r="AF9" s="98"/>
+      <c r="AG9" s="98"/>
+      <c r="AH9" s="79"/>
+      <c r="AI9" s="79"/>
+      <c r="AJ9" s="79"/>
+      <c r="AK9" s="79"/>
+      <c r="AL9" s="79"/>
+      <c r="AM9" s="79"/>
+      <c r="AN9" s="79"/>
+      <c r="AO9" s="79"/>
+      <c r="AP9" s="79"/>
+      <c r="AQ9" s="79"/>
+    </row>
+    <row r="10" spans="1:43" ht="12" customHeight="1">
+      <c r="A10" s="67" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="12"/>
-[...11 lines deleted...]
-      <c r="N9" s="1">
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="1">
         <v>752</v>
       </c>
-      <c r="O9" s="3">
+      <c r="O10" s="3">
         <v>620</v>
       </c>
-      <c r="P9" s="1">
+      <c r="P10" s="1">
         <v>673</v>
       </c>
-      <c r="Q9" s="3">
+      <c r="Q10" s="3">
         <v>698</v>
       </c>
-      <c r="R9" s="3">
+      <c r="R10" s="3">
         <v>657</v>
       </c>
-      <c r="S9" s="3">
+      <c r="S10" s="3">
         <v>691</v>
       </c>
-      <c r="T9" s="3">
+      <c r="T10" s="3">
         <v>683</v>
       </c>
-      <c r="U9" s="3">
+      <c r="U10" s="3">
         <v>641</v>
       </c>
-      <c r="V9" s="1">
+      <c r="V10" s="1">
         <v>658</v>
       </c>
-      <c r="W9" s="1">
+      <c r="W10" s="1">
         <v>712</v>
       </c>
-      <c r="X9" s="1">
+      <c r="X10" s="1">
         <v>672</v>
       </c>
-      <c r="Y9" s="1">
+      <c r="Y10" s="1">
         <v>666</v>
       </c>
-      <c r="Z9" s="1">
+      <c r="Z10" s="1">
         <v>667</v>
       </c>
-      <c r="AA9" s="1">
+      <c r="AA10" s="1">
         <v>660</v>
       </c>
-      <c r="AB9" s="1">
+      <c r="AB10" s="1">
         <v>640</v>
       </c>
-      <c r="AC9" s="1">
+      <c r="AC10" s="1">
         <v>696</v>
       </c>
-      <c r="AD9" s="1">
+      <c r="AD10" s="1">
         <v>656</v>
       </c>
-      <c r="AE9" s="1">
+      <c r="AE10" s="1">
         <v>799</v>
       </c>
-      <c r="AF9" s="3">
+      <c r="AF10" s="3">
         <v>625</v>
       </c>
-      <c r="AG9" s="3">
+      <c r="AG10" s="3">
         <v>588</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="19" t="s">
+      <c r="AH10" s="3">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="11" spans="1:43" ht="12" customHeight="1">
+      <c r="A11" s="19" t="s">
         <v>39</v>
-      </c>
-[...75 lines deleted...]
-        <v>41</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="17"/>
       <c r="I11" s="16"/>
       <c r="J11" s="18"/>
       <c r="K11" s="17"/>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
       <c r="N11" s="1">
-        <v>82</v>
+        <v>342</v>
       </c>
       <c r="O11" s="3">
-        <v>65</v>
+        <v>264</v>
       </c>
       <c r="P11" s="1">
-        <v>65</v>
+        <v>309</v>
       </c>
       <c r="Q11" s="3">
-        <v>59</v>
+        <v>313</v>
       </c>
       <c r="R11" s="3">
-        <v>79</v>
+        <v>261</v>
       </c>
       <c r="S11" s="3">
-        <v>62</v>
+        <v>299</v>
       </c>
       <c r="T11" s="3">
-        <v>65</v>
+        <v>312</v>
       </c>
       <c r="U11" s="3">
-        <v>63</v>
+        <v>280</v>
       </c>
       <c r="V11" s="1">
-        <v>62</v>
+        <v>301</v>
       </c>
       <c r="W11" s="1">
-        <v>68</v>
+        <v>295</v>
       </c>
       <c r="X11" s="1">
-        <v>78</v>
+        <v>301</v>
       </c>
       <c r="Y11" s="1">
-        <v>56</v>
+        <v>290</v>
       </c>
       <c r="Z11" s="1">
-        <v>60</v>
+        <v>292</v>
       </c>
       <c r="AA11" s="1">
-        <v>70</v>
+        <v>284</v>
       </c>
       <c r="AB11" s="1">
-        <v>70</v>
+        <v>293</v>
       </c>
       <c r="AC11" s="1">
-        <v>80</v>
+        <v>308</v>
       </c>
       <c r="AD11" s="1">
-        <v>65</v>
+        <v>277</v>
       </c>
       <c r="AE11" s="1">
-        <v>87</v>
+        <v>363</v>
       </c>
       <c r="AF11" s="3">
-        <v>61</v>
+        <v>292</v>
       </c>
       <c r="AG11" s="3">
-        <v>51</v>
-[...4 lines deleted...]
-        <v>47</v>
+        <v>253</v>
+      </c>
+      <c r="AH11" s="3">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="12" spans="1:43" ht="12" customHeight="1">
+      <c r="A12" s="19" t="s">
+        <v>41</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="17"/>
       <c r="I12" s="16"/>
       <c r="J12" s="18"/>
       <c r="K12" s="17"/>
       <c r="L12" s="17"/>
       <c r="M12" s="17"/>
       <c r="N12" s="1">
+        <v>82</v>
+      </c>
+      <c r="O12" s="3">
+        <v>65</v>
+      </c>
+      <c r="P12" s="1">
+        <v>65</v>
+      </c>
+      <c r="Q12" s="3">
+        <v>59</v>
+      </c>
+      <c r="R12" s="3">
+        <v>79</v>
+      </c>
+      <c r="S12" s="3">
+        <v>62</v>
+      </c>
+      <c r="T12" s="3">
+        <v>65</v>
+      </c>
+      <c r="U12" s="3">
+        <v>63</v>
+      </c>
+      <c r="V12" s="1">
+        <v>62</v>
+      </c>
+      <c r="W12" s="1">
+        <v>68</v>
+      </c>
+      <c r="X12" s="1">
+        <v>78</v>
+      </c>
+      <c r="Y12" s="1">
+        <v>56</v>
+      </c>
+      <c r="Z12" s="1">
+        <v>60</v>
+      </c>
+      <c r="AA12" s="1">
         <v>70</v>
       </c>
-      <c r="O12" s="3">
-[...11 lines deleted...]
-      <c r="S12" s="3">
+      <c r="AB12" s="1">
         <v>70</v>
       </c>
-      <c r="T12" s="3">
-[...25 lines deleted...]
-      </c>
       <c r="AC12" s="1">
-        <v>67</v>
+        <v>80</v>
       </c>
       <c r="AD12" s="1">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="AE12" s="1">
-        <v>71</v>
+        <v>87</v>
       </c>
       <c r="AF12" s="3">
         <v>61</v>
       </c>
       <c r="AG12" s="3">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:43">
+        <v>51</v>
+      </c>
+      <c r="AH12" s="3">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:43" ht="12" customHeight="1">
       <c r="A13" s="9" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="17"/>
       <c r="I13" s="16"/>
       <c r="J13" s="18"/>
       <c r="K13" s="17"/>
       <c r="L13" s="17"/>
       <c r="M13" s="17"/>
       <c r="N13" s="1">
-        <v>23</v>
+        <v>70</v>
       </c>
       <c r="O13" s="3">
-        <v>22</v>
+        <v>74</v>
       </c>
       <c r="P13" s="1">
-        <v>14</v>
+        <v>62</v>
       </c>
       <c r="Q13" s="3">
-        <v>23</v>
+        <v>77</v>
       </c>
       <c r="R13" s="3">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="S13" s="3">
-        <v>22</v>
+        <v>70</v>
       </c>
       <c r="T13" s="3">
-        <v>19</v>
+        <v>85</v>
       </c>
       <c r="U13" s="3">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="V13" s="1">
-        <v>16</v>
+        <v>61</v>
       </c>
       <c r="W13" s="1">
-        <v>27</v>
+        <v>85</v>
       </c>
       <c r="X13" s="1">
-        <v>18</v>
+        <v>75</v>
       </c>
       <c r="Y13" s="1">
-        <v>21</v>
+        <v>67</v>
       </c>
       <c r="Z13" s="1">
-        <v>26</v>
+        <v>61</v>
       </c>
       <c r="AA13" s="1">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="AB13" s="1">
-        <v>28</v>
+        <v>54</v>
       </c>
       <c r="AC13" s="1">
-        <v>16</v>
+        <v>67</v>
       </c>
       <c r="AD13" s="1">
-        <v>18</v>
+        <v>66</v>
       </c>
       <c r="AE13" s="1">
-        <v>22</v>
+        <v>71</v>
       </c>
       <c r="AF13" s="3">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="AG13" s="3">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:43">
+        <v>59</v>
+      </c>
+      <c r="AH13" s="3">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" spans="1:43" ht="12" customHeight="1">
       <c r="A14" s="9" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="B14" s="15"/>
       <c r="C14" s="15"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="17"/>
       <c r="I14" s="16"/>
       <c r="J14" s="18"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="1">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="O14" s="3">
-        <v>73</v>
+        <v>22</v>
       </c>
       <c r="P14" s="1">
-        <v>90</v>
+        <v>14</v>
       </c>
       <c r="Q14" s="3">
-        <v>79</v>
+        <v>23</v>
       </c>
       <c r="R14" s="3">
-        <v>83</v>
+        <v>16</v>
       </c>
       <c r="S14" s="3">
-        <v>76</v>
+        <v>22</v>
       </c>
       <c r="T14" s="3">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="U14" s="3">
-        <v>81</v>
+        <v>17</v>
       </c>
       <c r="V14" s="1">
-        <v>88</v>
+        <v>16</v>
       </c>
       <c r="W14" s="1">
-        <v>89</v>
+        <v>27</v>
       </c>
       <c r="X14" s="1">
-        <v>68</v>
+        <v>18</v>
       </c>
       <c r="Y14" s="1">
-        <v>79</v>
+        <v>21</v>
       </c>
       <c r="Z14" s="1">
-        <v>76</v>
+        <v>26</v>
       </c>
       <c r="AA14" s="1">
-        <v>68</v>
+        <v>30</v>
       </c>
       <c r="AB14" s="1">
-        <v>69</v>
+        <v>28</v>
       </c>
       <c r="AC14" s="1">
-        <v>85</v>
+        <v>16</v>
       </c>
       <c r="AD14" s="1">
-        <v>92</v>
+        <v>18</v>
       </c>
       <c r="AE14" s="1">
-        <v>101</v>
+        <v>22</v>
       </c>
       <c r="AF14" s="3">
-        <v>77</v>
+        <v>15</v>
       </c>
       <c r="AG14" s="3">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:43">
+        <v>18</v>
+      </c>
+      <c r="AH14" s="3">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:43" ht="12" customHeight="1">
       <c r="A15" s="9" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="16"/>
       <c r="G15" s="16"/>
       <c r="H15" s="17"/>
       <c r="I15" s="16"/>
       <c r="J15" s="18"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
       <c r="N15" s="1">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="O15" s="3">
-        <v>17</v>
+        <v>73</v>
       </c>
       <c r="P15" s="1">
-        <v>8</v>
+        <v>90</v>
       </c>
       <c r="Q15" s="3">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="R15" s="3">
-        <v>16</v>
+        <v>83</v>
       </c>
       <c r="S15" s="3">
-        <v>14</v>
+        <v>76</v>
       </c>
       <c r="T15" s="3">
-        <v>9</v>
+        <v>75</v>
       </c>
       <c r="U15" s="3">
-        <v>15</v>
+        <v>81</v>
       </c>
       <c r="V15" s="1">
-        <v>9</v>
+        <v>88</v>
       </c>
       <c r="W15" s="1">
-        <v>13</v>
+        <v>89</v>
       </c>
       <c r="X15" s="1">
-        <v>6</v>
+        <v>68</v>
       </c>
       <c r="Y15" s="1">
-        <v>15</v>
+        <v>79</v>
       </c>
       <c r="Z15" s="1">
-        <v>13</v>
+        <v>76</v>
       </c>
       <c r="AA15" s="1">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="AB15" s="1">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="AC15" s="1">
-        <v>14</v>
+        <v>85</v>
       </c>
       <c r="AD15" s="1">
-        <v>19</v>
+        <v>92</v>
       </c>
       <c r="AE15" s="1">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="AF15" s="3">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="AG15" s="3">
-        <v>9</v>
-[...4 lines deleted...]
-        <v>53</v>
+        <v>74</v>
+      </c>
+      <c r="AH15" s="3">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="16" spans="1:43" ht="12" customHeight="1">
+      <c r="A16" s="9" t="s">
+        <v>52</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="18"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
       <c r="N16" s="1">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="O16" s="3">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="P16" s="1">
         <v>8</v>
       </c>
       <c r="Q16" s="3">
+        <v>15</v>
+      </c>
+      <c r="R16" s="3">
+        <v>16</v>
+      </c>
+      <c r="S16" s="3">
+        <v>14</v>
+      </c>
+      <c r="T16" s="3">
+        <v>9</v>
+      </c>
+      <c r="U16" s="3">
+        <v>15</v>
+      </c>
+      <c r="V16" s="1">
+        <v>9</v>
+      </c>
+      <c r="W16" s="1">
+        <v>13</v>
+      </c>
+      <c r="X16" s="1">
+        <v>6</v>
+      </c>
+      <c r="Y16" s="1">
+        <v>15</v>
+      </c>
+      <c r="Z16" s="1">
+        <v>13</v>
+      </c>
+      <c r="AA16" s="1">
+        <v>9</v>
+      </c>
+      <c r="AB16" s="1">
+        <v>9</v>
+      </c>
+      <c r="AC16" s="1">
+        <v>14</v>
+      </c>
+      <c r="AD16" s="1">
+        <v>19</v>
+      </c>
+      <c r="AE16" s="1">
+        <v>20</v>
+      </c>
+      <c r="AF16" s="3">
+        <v>11</v>
+      </c>
+      <c r="AG16" s="3">
+        <v>9</v>
+      </c>
+      <c r="AH16" s="3">
         <v>7</v>
       </c>
-      <c r="R16" s="3">
-[...50 lines deleted...]
-        <v>61</v>
+    </row>
+    <row r="17" spans="1:43" ht="12" customHeight="1">
+      <c r="A17" s="13" t="s">
+        <v>53</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="17"/>
       <c r="I17" s="16"/>
       <c r="J17" s="18"/>
       <c r="K17" s="17"/>
       <c r="L17" s="17"/>
       <c r="M17" s="17"/>
       <c r="N17" s="1">
+        <v>4</v>
+      </c>
+      <c r="O17" s="3">
+        <v>3</v>
+      </c>
+      <c r="P17" s="1">
         <v>8</v>
       </c>
-      <c r="O17" s="3">
+      <c r="Q17" s="3">
+        <v>7</v>
+      </c>
+      <c r="R17" s="3">
         <v>5</v>
       </c>
-      <c r="P17" s="1">
+      <c r="S17" s="3">
+        <v>10</v>
+      </c>
+      <c r="T17" s="3">
+        <v>6</v>
+      </c>
+      <c r="U17" s="3">
+        <v>8</v>
+      </c>
+      <c r="V17" s="1">
+        <v>4</v>
+      </c>
+      <c r="W17" s="1">
+        <v>5</v>
+      </c>
+      <c r="X17" s="1">
         <v>3</v>
       </c>
-      <c r="Q17" s="3">
+      <c r="Y17" s="1">
+        <v>13</v>
+      </c>
+      <c r="Z17" s="1">
+        <v>12</v>
+      </c>
+      <c r="AA17" s="1">
+        <v>11</v>
+      </c>
+      <c r="AB17" s="1">
+        <v>8</v>
+      </c>
+      <c r="AC17" s="1">
+        <v>6</v>
+      </c>
+      <c r="AD17" s="1">
+        <v>6</v>
+      </c>
+      <c r="AE17" s="1">
+        <v>12</v>
+      </c>
+      <c r="AF17" s="3">
+        <v>12</v>
+      </c>
+      <c r="AG17" s="3">
         <v>4</v>
       </c>
-      <c r="R17" s="3">
-[...48 lines deleted...]
-    <row r="18" spans="1:43">
+      <c r="AH17" s="3">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43" ht="12" customHeight="1">
       <c r="A18" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="17"/>
       <c r="I18" s="16"/>
       <c r="J18" s="18"/>
       <c r="K18" s="17"/>
       <c r="L18" s="17"/>
       <c r="M18" s="17"/>
       <c r="N18" s="1">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="O18" s="3">
+        <v>5</v>
+      </c>
+      <c r="P18" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q18" s="3">
+        <v>4</v>
+      </c>
+      <c r="R18" s="3">
+        <v>4</v>
+      </c>
+      <c r="S18" s="3">
+        <v>6</v>
+      </c>
+      <c r="T18" s="3">
+        <v>4</v>
+      </c>
+      <c r="U18" s="3">
+        <v>2</v>
+      </c>
+      <c r="V18" s="1">
+        <v>10</v>
+      </c>
+      <c r="W18" s="1">
+        <v>8</v>
+      </c>
+      <c r="X18" s="1">
+        <v>5</v>
+      </c>
+      <c r="Y18" s="1">
+        <v>4</v>
+      </c>
+      <c r="Z18" s="1">
         <v>11</v>
       </c>
-      <c r="P18" s="1">
-[...11 lines deleted...]
-      <c r="T18" s="3">
+      <c r="AA18" s="1">
         <v>7</v>
       </c>
-      <c r="U18" s="3">
+      <c r="AB18" s="1">
+        <v>4</v>
+      </c>
+      <c r="AC18" s="1">
         <v>8</v>
       </c>
-      <c r="V18" s="1">
-[...5 lines deleted...]
-      <c r="X18" s="1">
+      <c r="AD18" s="1">
+        <v>4</v>
+      </c>
+      <c r="AE18" s="1">
+        <v>3</v>
+      </c>
+      <c r="AF18" s="3">
+        <v>3</v>
+      </c>
+      <c r="AG18" s="3">
+        <v>11</v>
+      </c>
+      <c r="AH18" s="3">
         <v>7</v>
       </c>
-      <c r="Y18" s="1">
-[...27 lines deleted...]
-    <row r="19" spans="1:43">
+    </row>
+    <row r="19" spans="1:43" ht="12" customHeight="1">
       <c r="A19" s="9" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="17"/>
       <c r="I19" s="16"/>
       <c r="J19" s="18"/>
       <c r="K19" s="17"/>
       <c r="L19" s="17"/>
       <c r="M19" s="17"/>
       <c r="N19" s="1">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="O19" s="3">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="P19" s="1">
+        <v>14</v>
+      </c>
+      <c r="Q19" s="3">
+        <v>14</v>
+      </c>
+      <c r="R19" s="3">
         <v>9</v>
       </c>
-      <c r="Q19" s="3">
-[...4 lines deleted...]
-      </c>
       <c r="S19" s="3">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="T19" s="3">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="U19" s="3">
         <v>8</v>
       </c>
       <c r="V19" s="1">
+        <v>13</v>
+      </c>
+      <c r="W19" s="1">
+        <v>10</v>
+      </c>
+      <c r="X19" s="1">
+        <v>7</v>
+      </c>
+      <c r="Y19" s="1">
         <v>8</v>
       </c>
-      <c r="W19" s="1">
-[...2 lines deleted...]
-      <c r="X19" s="1">
+      <c r="Z19" s="1">
         <v>12</v>
       </c>
-      <c r="Y19" s="1">
-[...2 lines deleted...]
-      <c r="Z19" s="1">
+      <c r="AA19" s="1">
         <v>15</v>
       </c>
-      <c r="AA19" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="AB19" s="1">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="AC19" s="1">
         <v>9</v>
       </c>
       <c r="AD19" s="1">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AE19" s="1">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="AF19" s="3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="AG19" s="3">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:43">
+        <v>16</v>
+      </c>
+      <c r="AH19" s="3">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43" ht="12" customHeight="1">
       <c r="A20" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="17"/>
       <c r="I20" s="16"/>
       <c r="J20" s="18"/>
       <c r="K20" s="17"/>
       <c r="L20" s="17"/>
       <c r="M20" s="17"/>
       <c r="N20" s="1">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="O20" s="3">
+        <v>12</v>
+      </c>
+      <c r="P20" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q20" s="3">
+        <v>13</v>
+      </c>
+      <c r="R20" s="3">
+        <v>20</v>
+      </c>
+      <c r="S20" s="3">
+        <v>20</v>
+      </c>
+      <c r="T20" s="3">
+        <v>18</v>
+      </c>
+      <c r="U20" s="3">
+        <v>8</v>
+      </c>
+      <c r="V20" s="1">
+        <v>8</v>
+      </c>
+      <c r="W20" s="1">
         <v>19</v>
       </c>
-      <c r="P20" s="1">
-[...22 lines deleted...]
-      </c>
       <c r="X20" s="1">
-        <v>36</v>
+        <v>12</v>
       </c>
       <c r="Y20" s="1">
-        <v>36</v>
+        <v>13</v>
       </c>
       <c r="Z20" s="1">
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="AA20" s="1">
-        <v>31</v>
+        <v>12</v>
       </c>
       <c r="AB20" s="1">
-        <v>23</v>
+        <v>8</v>
       </c>
       <c r="AC20" s="1">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="AD20" s="1">
-        <v>37</v>
+        <v>13</v>
       </c>
       <c r="AE20" s="1">
-        <v>35</v>
+        <v>18</v>
       </c>
       <c r="AF20" s="3">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="AG20" s="3">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:43">
+        <v>9</v>
+      </c>
+      <c r="AH20" s="3">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43" ht="12" customHeight="1">
       <c r="A21" s="9" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="17"/>
       <c r="I21" s="16"/>
       <c r="J21" s="18"/>
       <c r="K21" s="17"/>
       <c r="L21" s="17"/>
       <c r="M21" s="17"/>
       <c r="N21" s="1">
-        <v>16</v>
+        <v>29</v>
       </c>
       <c r="O21" s="3">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="P21" s="1">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="Q21" s="3">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="R21" s="3">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="S21" s="3">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="T21" s="3">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="U21" s="3">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="V21" s="1">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="W21" s="1">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="X21" s="1">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="Y21" s="1">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="Z21" s="1">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="AA21" s="1">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="AB21" s="1">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="AC21" s="1">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="AD21" s="1">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="AE21" s="1">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="AF21" s="3">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="AG21" s="3">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:43">
+        <v>21</v>
+      </c>
+      <c r="AH21" s="3">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43" ht="12" customHeight="1">
       <c r="A22" s="9" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="18"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="1">
+        <v>16</v>
+      </c>
+      <c r="O22" s="3">
+        <v>8</v>
+      </c>
+      <c r="P22" s="1">
+        <v>12</v>
+      </c>
+      <c r="Q22" s="3">
+        <v>15</v>
+      </c>
+      <c r="R22" s="3">
+        <v>10</v>
+      </c>
+      <c r="S22" s="3">
+        <v>17</v>
+      </c>
+      <c r="T22" s="3">
+        <v>8</v>
+      </c>
+      <c r="U22" s="3">
+        <v>8</v>
+      </c>
+      <c r="V22" s="1">
+        <v>13</v>
+      </c>
+      <c r="W22" s="1">
+        <v>6</v>
+      </c>
+      <c r="X22" s="1">
+        <v>12</v>
+      </c>
+      <c r="Y22" s="1">
+        <v>17</v>
+      </c>
+      <c r="Z22" s="1">
+        <v>10</v>
+      </c>
+      <c r="AA22" s="1">
+        <v>7</v>
+      </c>
+      <c r="AB22" s="1">
+        <v>7</v>
+      </c>
+      <c r="AC22" s="1">
+        <v>12</v>
+      </c>
+      <c r="AD22" s="1">
+        <v>6</v>
+      </c>
+      <c r="AE22" s="1">
+        <v>13</v>
+      </c>
+      <c r="AF22" s="3">
+        <v>8</v>
+      </c>
+      <c r="AG22" s="3">
+        <v>9</v>
+      </c>
+      <c r="AH22" s="3">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="23" spans="1:43" ht="12" customHeight="1">
+      <c r="A23" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="15"/>
+      <c r="C23" s="15"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="16"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="16"/>
+      <c r="J23" s="18"/>
+      <c r="K23" s="17"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="17"/>
+      <c r="N23" s="1">
         <v>47</v>
       </c>
-      <c r="O22" s="3">
+      <c r="O23" s="3">
         <v>47</v>
       </c>
-      <c r="P22" s="1">
+      <c r="P23" s="1">
         <v>55</v>
       </c>
-      <c r="Q22" s="3">
+      <c r="Q23" s="3">
         <v>54</v>
       </c>
-      <c r="R22" s="3">
+      <c r="R23" s="3">
         <v>60</v>
       </c>
-      <c r="S22" s="3">
+      <c r="S23" s="3">
         <v>61</v>
       </c>
-      <c r="T22" s="3">
+      <c r="T23" s="3">
         <v>54</v>
       </c>
-      <c r="U22" s="3">
+      <c r="U23" s="3">
         <v>52</v>
       </c>
-      <c r="V22" s="1">
+      <c r="V23" s="1">
         <v>48</v>
       </c>
-      <c r="W22" s="1">
+      <c r="W23" s="1">
         <v>54</v>
       </c>
-      <c r="X22" s="1">
+      <c r="X23" s="1">
         <v>51</v>
       </c>
-      <c r="Y22" s="1">
+      <c r="Y23" s="1">
         <v>47</v>
       </c>
-      <c r="Z22" s="1">
+      <c r="Z23" s="1">
         <v>53</v>
       </c>
-      <c r="AA22" s="1">
+      <c r="AA23" s="1">
         <v>60</v>
       </c>
-      <c r="AB22" s="1">
+      <c r="AB23" s="1">
         <v>53</v>
       </c>
-      <c r="AC22" s="1">
+      <c r="AC23" s="1">
         <v>53</v>
       </c>
-      <c r="AD22" s="1">
+      <c r="AD23" s="1">
         <v>39</v>
       </c>
-      <c r="AE22" s="1">
+      <c r="AE23" s="1">
         <v>42</v>
       </c>
-      <c r="AF22" s="3">
+      <c r="AF23" s="3">
         <v>44</v>
       </c>
-      <c r="AG22" s="3">
+      <c r="AG23" s="3">
         <v>54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="92" t="s">
+      <c r="AH23" s="3">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43" ht="12" customHeight="1">
+      <c r="A24" s="80"/>
+      <c r="B24" s="80"/>
+      <c r="C24" s="80"/>
+      <c r="D24" s="80"/>
+      <c r="E24" s="80"/>
+      <c r="F24" s="80"/>
+      <c r="G24" s="80"/>
+      <c r="H24" s="80"/>
+      <c r="I24" s="80"/>
+      <c r="J24" s="80"/>
+      <c r="K24" s="80"/>
+      <c r="L24" s="80"/>
+      <c r="M24" s="80"/>
+      <c r="N24" s="80"/>
+      <c r="O24" s="80"/>
+      <c r="P24" s="80"/>
+      <c r="Q24" s="80"/>
+      <c r="R24" s="80"/>
+      <c r="S24" s="80"/>
+      <c r="T24" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="92"/>
-[...32 lines deleted...]
-      <c r="A24" s="60" t="s">
+      <c r="U24" s="94"/>
+      <c r="V24" s="94"/>
+      <c r="W24" s="94"/>
+      <c r="X24" s="94"/>
+      <c r="Y24" s="94"/>
+      <c r="Z24" s="94"/>
+      <c r="AA24" s="94"/>
+      <c r="AB24" s="94"/>
+      <c r="AC24" s="94"/>
+      <c r="AD24" s="94"/>
+      <c r="AE24" s="94"/>
+      <c r="AF24" s="94"/>
+      <c r="AG24" s="94"/>
+      <c r="AH24" s="80"/>
+      <c r="AI24" s="80"/>
+      <c r="AJ24" s="80"/>
+      <c r="AM24" s="80"/>
+      <c r="AN24" s="80"/>
+      <c r="AO24" s="80"/>
+      <c r="AP24" s="80"/>
+      <c r="AQ24" s="80"/>
+    </row>
+    <row r="25" spans="1:43" ht="12" customHeight="1">
+      <c r="A25" s="60" t="s">
         <v>37</v>
-      </c>
-[...75 lines deleted...]
-        <v>39</v>
       </c>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="17"/>
       <c r="I25" s="16"/>
       <c r="J25" s="17"/>
       <c r="K25" s="17"/>
       <c r="L25" s="17"/>
       <c r="M25" s="17"/>
       <c r="N25" s="1">
-        <v>335</v>
+        <v>502</v>
       </c>
       <c r="O25" s="3">
-        <v>251</v>
+        <v>389</v>
       </c>
       <c r="P25" s="1">
-        <v>292</v>
+        <v>443</v>
       </c>
       <c r="Q25" s="3">
-        <v>298</v>
+        <v>443</v>
       </c>
       <c r="R25" s="3">
-        <v>252</v>
+        <v>414</v>
       </c>
       <c r="S25" s="3">
-        <v>292</v>
+        <v>423</v>
       </c>
       <c r="T25" s="3">
-        <v>302</v>
+        <v>455</v>
       </c>
       <c r="U25" s="3">
-        <v>273</v>
+        <v>414</v>
       </c>
       <c r="V25" s="1">
-        <v>290</v>
+        <v>435</v>
       </c>
       <c r="W25" s="1">
-        <v>290</v>
+        <v>447</v>
       </c>
       <c r="X25" s="1">
-        <v>287</v>
+        <v>432</v>
       </c>
       <c r="Y25" s="1">
-        <v>280</v>
+        <v>421</v>
       </c>
       <c r="Z25" s="1">
-        <v>279</v>
+        <v>425</v>
       </c>
       <c r="AA25" s="1">
-        <v>275</v>
+        <v>426</v>
       </c>
       <c r="AB25" s="1">
-        <v>288</v>
+        <v>428</v>
       </c>
       <c r="AC25" s="1">
-        <v>295</v>
+        <v>455</v>
       </c>
       <c r="AD25" s="1">
-        <v>268</v>
+        <v>421</v>
       </c>
       <c r="AE25" s="1">
-        <v>348</v>
+        <v>540</v>
       </c>
       <c r="AF25" s="3">
-        <v>279</v>
+        <v>411</v>
       </c>
       <c r="AG25" s="3">
-        <v>243</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:43">
+        <v>373</v>
+      </c>
+      <c r="AH25" s="3">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43" ht="12" customHeight="1">
       <c r="A26" s="13" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="17"/>
       <c r="I26" s="16"/>
       <c r="J26" s="17"/>
       <c r="K26" s="17"/>
       <c r="L26" s="17"/>
       <c r="M26" s="17"/>
       <c r="N26" s="1">
-        <v>80</v>
+        <v>335</v>
       </c>
       <c r="O26" s="3">
-        <v>62</v>
+        <v>251</v>
       </c>
       <c r="P26" s="1">
-        <v>60</v>
+        <v>292</v>
       </c>
       <c r="Q26" s="3">
-        <v>56</v>
+        <v>298</v>
       </c>
       <c r="R26" s="3">
-        <v>73</v>
+        <v>252</v>
       </c>
       <c r="S26" s="3">
-        <v>55</v>
+        <v>292</v>
       </c>
       <c r="T26" s="3">
-        <v>64</v>
+        <v>302</v>
       </c>
       <c r="U26" s="3">
-        <v>61</v>
+        <v>273</v>
       </c>
       <c r="V26" s="1">
-        <v>60</v>
+        <v>290</v>
       </c>
       <c r="W26" s="1">
-        <v>64</v>
+        <v>290</v>
       </c>
       <c r="X26" s="1">
-        <v>76</v>
+        <v>287</v>
       </c>
       <c r="Y26" s="1">
-        <v>55</v>
+        <v>280</v>
       </c>
       <c r="Z26" s="1">
-        <v>59</v>
+        <v>279</v>
       </c>
       <c r="AA26" s="1">
-        <v>69</v>
+        <v>275</v>
       </c>
       <c r="AB26" s="1">
-        <v>66</v>
+        <v>288</v>
       </c>
       <c r="AC26" s="1">
-        <v>77</v>
+        <v>295</v>
       </c>
       <c r="AD26" s="1">
-        <v>62</v>
+        <v>268</v>
       </c>
       <c r="AE26" s="1">
-        <v>84</v>
+        <v>348</v>
       </c>
       <c r="AF26" s="3">
-        <v>58</v>
+        <v>279</v>
       </c>
       <c r="AG26" s="3">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:43">
+        <v>243</v>
+      </c>
+      <c r="AH26" s="3">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43" ht="12" customHeight="1">
       <c r="A27" s="13" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="17"/>
       <c r="I27" s="16"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
       <c r="N27" s="1">
-        <v>9</v>
+        <v>80</v>
       </c>
       <c r="O27" s="3">
-        <v>11</v>
+        <v>62</v>
       </c>
       <c r="P27" s="1">
-        <v>11</v>
+        <v>60</v>
       </c>
       <c r="Q27" s="3">
-        <v>11</v>
+        <v>56</v>
       </c>
       <c r="R27" s="3">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="S27" s="3">
-        <v>10</v>
+        <v>55</v>
       </c>
       <c r="T27" s="3">
-        <v>10</v>
+        <v>64</v>
       </c>
       <c r="U27" s="3">
-        <v>9</v>
+        <v>61</v>
       </c>
       <c r="V27" s="1">
-        <v>4</v>
+        <v>60</v>
       </c>
       <c r="W27" s="1">
-        <v>14</v>
+        <v>64</v>
       </c>
       <c r="X27" s="1">
-        <v>5</v>
+        <v>76</v>
       </c>
       <c r="Y27" s="1">
-        <v>18</v>
+        <v>55</v>
       </c>
       <c r="Z27" s="1">
-        <v>14</v>
+        <v>59</v>
       </c>
       <c r="AA27" s="1">
-        <v>12</v>
+        <v>69</v>
       </c>
       <c r="AB27" s="1">
-        <v>15</v>
+        <v>66</v>
       </c>
       <c r="AC27" s="1">
-        <v>8</v>
+        <v>77</v>
       </c>
       <c r="AD27" s="1">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="AE27" s="1">
-        <v>16</v>
+        <v>84</v>
       </c>
       <c r="AF27" s="3">
-        <v>7</v>
+        <v>58</v>
       </c>
       <c r="AG27" s="3">
-        <v>8</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:43">
+        <v>51</v>
+      </c>
+      <c r="AH27" s="3">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43" ht="12" customHeight="1">
       <c r="A28" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="17"/>
       <c r="I28" s="16"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="1">
-        <v>62</v>
+        <v>9</v>
       </c>
       <c r="O28" s="3">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="P28" s="1">
-        <v>62</v>
+        <v>11</v>
       </c>
       <c r="Q28" s="3">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="R28" s="3">
-        <v>52</v>
+        <v>10</v>
       </c>
       <c r="S28" s="3">
-        <v>47</v>
+        <v>10</v>
       </c>
       <c r="T28" s="3">
-        <v>53</v>
+        <v>10</v>
       </c>
       <c r="U28" s="3">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="V28" s="1">
-        <v>59</v>
+        <v>4</v>
       </c>
       <c r="W28" s="1">
-        <v>51</v>
+        <v>14</v>
       </c>
       <c r="X28" s="1">
-        <v>45</v>
+        <v>5</v>
       </c>
       <c r="Y28" s="1">
+        <v>18</v>
+      </c>
+      <c r="Z28" s="1">
+        <v>14</v>
+      </c>
+      <c r="AA28" s="1">
+        <v>12</v>
+      </c>
+      <c r="AB28" s="1">
+        <v>15</v>
+      </c>
+      <c r="AC28" s="1">
+        <v>8</v>
+      </c>
+      <c r="AD28" s="1">
+        <v>12</v>
+      </c>
+      <c r="AE28" s="1">
+        <v>16</v>
+      </c>
+      <c r="AF28" s="3">
+        <v>7</v>
+      </c>
+      <c r="AG28" s="3">
+        <v>8</v>
+      </c>
+      <c r="AH28" s="3">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" ht="12" customHeight="1">
+      <c r="A29" s="13" t="s">
         <v>50</v>
-      </c>
-[...27 lines deleted...]
-        <v>57</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="1">
+        <v>62</v>
+      </c>
+      <c r="O29" s="3">
+        <v>48</v>
+      </c>
+      <c r="P29" s="1">
+        <v>62</v>
+      </c>
+      <c r="Q29" s="3">
+        <v>52</v>
+      </c>
+      <c r="R29" s="3">
+        <v>52</v>
+      </c>
+      <c r="S29" s="3">
+        <v>47</v>
+      </c>
+      <c r="T29" s="3">
+        <v>53</v>
+      </c>
+      <c r="U29" s="3">
+        <v>55</v>
+      </c>
+      <c r="V29" s="1">
+        <v>59</v>
+      </c>
+      <c r="W29" s="1">
+        <v>51</v>
+      </c>
+      <c r="X29" s="1">
+        <v>45</v>
+      </c>
+      <c r="Y29" s="1">
+        <v>50</v>
+      </c>
+      <c r="Z29" s="1">
+        <v>51</v>
+      </c>
+      <c r="AA29" s="1">
+        <v>47</v>
+      </c>
+      <c r="AB29" s="1">
+        <v>47</v>
+      </c>
+      <c r="AC29" s="1">
+        <v>50</v>
+      </c>
+      <c r="AD29" s="1">
+        <v>61</v>
+      </c>
+      <c r="AE29" s="1">
+        <v>72</v>
+      </c>
+      <c r="AF29" s="3">
+        <v>49</v>
+      </c>
+      <c r="AG29" s="3">
+        <v>47</v>
+      </c>
+      <c r="AH29" s="3">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43" ht="12" customHeight="1">
+      <c r="A30" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30" s="15"/>
+      <c r="C30" s="15"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="17"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="17"/>
+      <c r="L30" s="17"/>
+      <c r="M30" s="17"/>
+      <c r="N30" s="1">
         <v>16</v>
       </c>
-      <c r="O29" s="3">
+      <c r="O30" s="3">
         <v>17</v>
       </c>
-      <c r="P29" s="1">
+      <c r="P30" s="1">
         <v>18</v>
       </c>
-      <c r="Q29" s="3">
+      <c r="Q30" s="3">
         <v>26</v>
       </c>
-      <c r="R29" s="3">
+      <c r="R30" s="3">
         <v>27</v>
       </c>
-      <c r="S29" s="3">
+      <c r="S30" s="3">
         <v>19</v>
       </c>
-      <c r="T29" s="3">
+      <c r="T30" s="3">
         <v>26</v>
       </c>
-      <c r="U29" s="3">
+      <c r="U30" s="3">
         <v>16</v>
       </c>
-      <c r="V29" s="1">
+      <c r="V30" s="1">
         <v>22</v>
       </c>
-      <c r="W29" s="1">
+      <c r="W30" s="1">
         <v>28</v>
       </c>
-      <c r="X29" s="1">
+      <c r="X30" s="1">
         <v>19</v>
       </c>
-      <c r="Y29" s="1">
+      <c r="Y30" s="1">
         <v>18</v>
       </c>
-      <c r="Z29" s="1">
+      <c r="Z30" s="1">
         <v>22</v>
       </c>
-      <c r="AA29" s="1">
+      <c r="AA30" s="1">
         <v>23</v>
       </c>
-      <c r="AB29" s="1">
+      <c r="AB30" s="1">
         <v>12</v>
       </c>
-      <c r="AC29" s="1">
+      <c r="AC30" s="1">
         <v>25</v>
       </c>
-      <c r="AD29" s="1">
+      <c r="AD30" s="1">
         <v>18</v>
       </c>
-      <c r="AE29" s="1">
+      <c r="AE30" s="1">
         <v>20</v>
       </c>
-      <c r="AF29" s="3">
+      <c r="AF30" s="3">
         <v>18</v>
       </c>
-      <c r="AG29" s="3">
+      <c r="AG30" s="3">
         <v>24</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="85" t="s">
+      <c r="AH30" s="3">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43" ht="12" customHeight="1">
+      <c r="A31" s="78"/>
+      <c r="B31" s="78"/>
+      <c r="C31" s="78"/>
+      <c r="D31" s="78"/>
+      <c r="E31" s="78"/>
+      <c r="F31" s="78"/>
+      <c r="G31" s="78"/>
+      <c r="H31" s="78"/>
+      <c r="I31" s="78"/>
+      <c r="J31" s="78"/>
+      <c r="K31" s="78"/>
+      <c r="L31" s="78"/>
+      <c r="M31" s="78"/>
+      <c r="N31" s="78"/>
+      <c r="O31" s="78"/>
+      <c r="P31" s="78"/>
+      <c r="Q31" s="78"/>
+      <c r="R31" s="78"/>
+      <c r="S31" s="78"/>
+      <c r="T31" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="85"/>
-[...31 lines deleted...]
-      <c r="A31" s="69" t="s">
+      <c r="U31" s="87"/>
+      <c r="V31" s="87"/>
+      <c r="W31" s="87"/>
+      <c r="X31" s="87"/>
+      <c r="Y31" s="87"/>
+      <c r="Z31" s="87"/>
+      <c r="AA31" s="87"/>
+      <c r="AB31" s="87"/>
+      <c r="AC31" s="87"/>
+      <c r="AD31" s="87"/>
+      <c r="AE31" s="87"/>
+      <c r="AF31" s="87"/>
+      <c r="AG31" s="87"/>
+      <c r="AH31" s="78"/>
+      <c r="AI31" s="78"/>
+      <c r="AJ31" s="78"/>
+      <c r="AM31" s="78"/>
+      <c r="AN31" s="78"/>
+      <c r="AO31" s="78"/>
+      <c r="AP31" s="78"/>
+      <c r="AQ31" s="78"/>
+    </row>
+    <row r="32" spans="1:43" ht="12" customHeight="1">
+      <c r="A32" s="67" t="s">
         <v>37</v>
-      </c>
-[...75 lines deleted...]
-        <v>39</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
       <c r="I32" s="16"/>
       <c r="J32" s="20"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
       <c r="N32" s="1">
-        <v>7</v>
+        <v>250</v>
       </c>
       <c r="O32" s="6">
-        <v>13</v>
+        <v>231</v>
       </c>
       <c r="P32" s="1">
-        <v>17</v>
+        <v>230</v>
       </c>
       <c r="Q32" s="6">
-        <v>15</v>
+        <v>255</v>
       </c>
       <c r="R32" s="6">
-        <v>9</v>
+        <v>243</v>
       </c>
       <c r="S32" s="6">
-        <v>7</v>
+        <v>268</v>
       </c>
       <c r="T32" s="6">
-        <v>10</v>
+        <v>228</v>
       </c>
       <c r="U32" s="6">
-        <v>7</v>
+        <v>227</v>
       </c>
       <c r="V32" s="1">
-        <v>11</v>
+        <v>223</v>
       </c>
       <c r="W32" s="1">
-        <v>5</v>
+        <v>265</v>
       </c>
       <c r="X32" s="1">
-        <v>14</v>
+        <v>240</v>
       </c>
       <c r="Y32" s="1">
-        <v>10</v>
+        <v>245</v>
       </c>
       <c r="Z32" s="1">
-        <v>13</v>
+        <v>242</v>
       </c>
       <c r="AA32" s="1">
-        <v>9</v>
+        <v>234</v>
       </c>
       <c r="AB32" s="1">
-        <v>5</v>
+        <v>212</v>
       </c>
       <c r="AC32" s="1">
-        <v>13</v>
+        <v>241</v>
       </c>
       <c r="AD32" s="1">
-        <v>9</v>
+        <v>235</v>
       </c>
       <c r="AE32" s="1">
-        <v>15</v>
+        <v>259</v>
       </c>
       <c r="AF32" s="3">
-        <v>13</v>
+        <v>214</v>
       </c>
       <c r="AG32" s="3">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:43">
+        <v>215</v>
+      </c>
+      <c r="AH32" s="6">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="33" spans="1:43" ht="12" customHeight="1">
       <c r="A33" s="19" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
       <c r="I33" s="16"/>
       <c r="J33" s="20"/>
       <c r="K33" s="17"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
       <c r="N33" s="1">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="O33" s="6">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="P33" s="1">
-        <v>5</v>
+        <v>17</v>
       </c>
       <c r="Q33" s="6">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="R33" s="6">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="S33" s="6">
         <v>7</v>
       </c>
       <c r="T33" s="6">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="U33" s="6">
-        <v>2</v>
+        <v>7</v>
       </c>
       <c r="V33" s="1">
-        <v>2</v>
+        <v>11</v>
       </c>
       <c r="W33" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="X33" s="1">
-        <v>2</v>
+        <v>14</v>
       </c>
       <c r="Y33" s="1">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="Z33" s="1">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="AA33" s="1">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="AB33" s="1">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="AC33" s="1">
-        <v>3</v>
+        <v>13</v>
       </c>
       <c r="AD33" s="1">
-        <v>3</v>
+        <v>9</v>
       </c>
       <c r="AE33" s="1">
-        <v>3</v>
+        <v>15</v>
       </c>
       <c r="AF33" s="3">
-        <v>3</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>13</v>
+      </c>
+      <c r="AG33" s="3">
+        <v>10</v>
+      </c>
+      <c r="AH33" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:43" ht="12" customHeight="1">
+      <c r="A34" s="19" t="s">
+        <v>41</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="17"/>
       <c r="I34" s="16"/>
       <c r="J34" s="20"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="1">
-        <v>70</v>
+        <v>2</v>
       </c>
       <c r="O34" s="6">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="P34" s="1">
-        <v>62</v>
+        <v>5</v>
       </c>
       <c r="Q34" s="6">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="R34" s="6">
-        <v>61</v>
+        <v>6</v>
       </c>
       <c r="S34" s="6">
-        <v>70</v>
+        <v>7</v>
       </c>
       <c r="T34" s="6">
-        <v>85</v>
+        <v>1</v>
       </c>
       <c r="U34" s="6">
-        <v>64</v>
+        <v>2</v>
       </c>
       <c r="V34" s="1">
-        <v>61</v>
+        <v>2</v>
       </c>
       <c r="W34" s="1">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="X34" s="1">
-        <v>75</v>
+        <v>2</v>
       </c>
       <c r="Y34" s="1">
-        <v>67</v>
+        <v>1</v>
       </c>
       <c r="Z34" s="1">
-        <v>61</v>
+        <v>1</v>
       </c>
       <c r="AA34" s="1">
-        <v>56</v>
+        <v>1</v>
       </c>
       <c r="AB34" s="1">
-        <v>54</v>
+        <v>4</v>
       </c>
       <c r="AC34" s="1">
-        <v>67</v>
+        <v>3</v>
       </c>
       <c r="AD34" s="1">
-        <v>66</v>
+        <v>3</v>
       </c>
       <c r="AE34" s="1">
-        <v>71</v>
+        <v>3</v>
       </c>
       <c r="AF34" s="3">
-        <v>61</v>
-[...5 lines deleted...]
-    <row r="35" spans="1:43">
+        <v>3</v>
+      </c>
+      <c r="AG34" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH34" s="6">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:43" ht="12" customHeight="1">
       <c r="A35" s="9" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="17"/>
       <c r="I35" s="16"/>
       <c r="J35" s="20"/>
       <c r="K35" s="17"/>
       <c r="L35" s="17"/>
       <c r="M35" s="17"/>
       <c r="N35" s="1">
-        <v>14</v>
+        <v>70</v>
       </c>
       <c r="O35" s="6">
-        <v>11</v>
+        <v>74</v>
       </c>
       <c r="P35" s="1">
-        <v>3</v>
+        <v>62</v>
       </c>
       <c r="Q35" s="6">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="R35" s="6">
-        <v>6</v>
+        <v>61</v>
       </c>
       <c r="S35" s="6">
-        <v>12</v>
+        <v>70</v>
       </c>
       <c r="T35" s="6">
-        <v>9</v>
+        <v>85</v>
       </c>
       <c r="U35" s="6">
-        <v>8</v>
+        <v>64</v>
       </c>
       <c r="V35" s="1">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="W35" s="1">
-        <v>13</v>
+        <v>85</v>
       </c>
       <c r="X35" s="1">
-        <v>13</v>
+        <v>75</v>
       </c>
       <c r="Y35" s="1">
-        <v>3</v>
+        <v>67</v>
       </c>
       <c r="Z35" s="1">
-        <v>12</v>
+        <v>61</v>
       </c>
       <c r="AA35" s="1">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="AB35" s="1">
-        <v>13</v>
+        <v>54</v>
       </c>
       <c r="AC35" s="1">
-        <v>8</v>
+        <v>67</v>
       </c>
       <c r="AD35" s="1">
-        <v>6</v>
+        <v>66</v>
       </c>
       <c r="AE35" s="1">
-        <v>6</v>
+        <v>71</v>
       </c>
       <c r="AF35" s="3">
-        <v>8</v>
+        <v>61</v>
       </c>
       <c r="AG35" s="3">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:43">
+        <v>59</v>
+      </c>
+      <c r="AH35" s="6">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="36" spans="1:43" ht="12" customHeight="1">
       <c r="A36" s="9" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="B36" s="15"/>
       <c r="C36" s="15"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="17"/>
       <c r="I36" s="16"/>
       <c r="J36" s="20"/>
       <c r="K36" s="17"/>
       <c r="L36" s="17"/>
       <c r="M36" s="17"/>
       <c r="N36" s="1">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="O36" s="6">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="P36" s="1">
-        <v>28</v>
+        <v>3</v>
       </c>
       <c r="Q36" s="6">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="R36" s="6">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="S36" s="6">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="T36" s="6">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="U36" s="6">
-        <v>26</v>
+        <v>8</v>
       </c>
       <c r="V36" s="1">
-        <v>29</v>
+        <v>12</v>
       </c>
       <c r="W36" s="1">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="X36" s="1">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="Y36" s="1">
-        <v>29</v>
+        <v>3</v>
       </c>
       <c r="Z36" s="1">
-        <v>25</v>
+        <v>12</v>
       </c>
       <c r="AA36" s="1">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="AB36" s="1">
-        <v>22</v>
+        <v>13</v>
       </c>
       <c r="AC36" s="1">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="AD36" s="1">
-        <v>31</v>
+        <v>6</v>
       </c>
       <c r="AE36" s="1">
-        <v>29</v>
+        <v>6</v>
       </c>
       <c r="AF36" s="3">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="AG36" s="3">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:43">
+        <v>10</v>
+      </c>
+      <c r="AH36" s="6">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="37" spans="1:43" ht="12" customHeight="1">
       <c r="A37" s="9" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B37" s="15"/>
       <c r="C37" s="15"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="17"/>
       <c r="I37" s="16"/>
       <c r="J37" s="20"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="1">
-        <v>14</v>
+        <v>31</v>
       </c>
       <c r="O37" s="6">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="P37" s="1">
-        <v>8</v>
+        <v>28</v>
       </c>
       <c r="Q37" s="6">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="R37" s="6">
-        <v>16</v>
+        <v>31</v>
       </c>
       <c r="S37" s="6">
-        <v>14</v>
+        <v>29</v>
       </c>
       <c r="T37" s="6">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="U37" s="6">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="V37" s="1">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="W37" s="1">
-        <v>13</v>
+        <v>38</v>
       </c>
       <c r="X37" s="1">
-        <v>6</v>
+        <v>23</v>
       </c>
       <c r="Y37" s="1">
-        <v>15</v>
+        <v>29</v>
       </c>
       <c r="Z37" s="1">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="AA37" s="1">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="AB37" s="1">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="AC37" s="1">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="AD37" s="1">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="AE37" s="1">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="AF37" s="3">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="AG37" s="3">
-        <v>9</v>
-[...4 lines deleted...]
-        <v>53</v>
+        <v>27</v>
+      </c>
+      <c r="AH37" s="6">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="38" spans="1:43" ht="12" customHeight="1">
+      <c r="A38" s="9" t="s">
+        <v>52</v>
       </c>
       <c r="B38" s="15"/>
       <c r="C38" s="15"/>
-      <c r="D38" s="15"/>
-[...8 lines deleted...]
-      <c r="M38" s="15"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="16"/>
+      <c r="J38" s="20"/>
+      <c r="K38" s="17"/>
+      <c r="L38" s="17"/>
+      <c r="M38" s="17"/>
       <c r="N38" s="1">
-        <v>4</v>
+        <v>14</v>
       </c>
       <c r="O38" s="6">
-        <v>3</v>
+        <v>17</v>
       </c>
       <c r="P38" s="1">
         <v>8</v>
       </c>
       <c r="Q38" s="6">
+        <v>15</v>
+      </c>
+      <c r="R38" s="6">
+        <v>16</v>
+      </c>
+      <c r="S38" s="6">
+        <v>14</v>
+      </c>
+      <c r="T38" s="6">
+        <v>9</v>
+      </c>
+      <c r="U38" s="6">
+        <v>15</v>
+      </c>
+      <c r="V38" s="1">
+        <v>9</v>
+      </c>
+      <c r="W38" s="1">
+        <v>13</v>
+      </c>
+      <c r="X38" s="1">
+        <v>6</v>
+      </c>
+      <c r="Y38" s="1">
+        <v>15</v>
+      </c>
+      <c r="Z38" s="1">
+        <v>13</v>
+      </c>
+      <c r="AA38" s="1">
+        <v>9</v>
+      </c>
+      <c r="AB38" s="1">
+        <v>9</v>
+      </c>
+      <c r="AC38" s="1">
+        <v>14</v>
+      </c>
+      <c r="AD38" s="1">
+        <v>19</v>
+      </c>
+      <c r="AE38" s="1">
+        <v>20</v>
+      </c>
+      <c r="AF38" s="3">
+        <v>11</v>
+      </c>
+      <c r="AG38" s="3">
+        <v>9</v>
+      </c>
+      <c r="AH38" s="6">
         <v>7</v>
       </c>
-      <c r="R38" s="6">
-[...50 lines deleted...]
-        <v>61</v>
+    </row>
+    <row r="39" spans="1:43" ht="12" customHeight="1">
+      <c r="A39" s="13" t="s">
+        <v>53</v>
       </c>
       <c r="B39" s="15"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
       <c r="N39" s="1">
+        <v>4</v>
+      </c>
+      <c r="O39" s="6">
+        <v>3</v>
+      </c>
+      <c r="P39" s="1">
         <v>8</v>
       </c>
-      <c r="O39" s="6">
+      <c r="Q39" s="6">
+        <v>7</v>
+      </c>
+      <c r="R39" s="6">
         <v>5</v>
       </c>
-      <c r="P39" s="1">
+      <c r="S39" s="6">
+        <v>10</v>
+      </c>
+      <c r="T39" s="6">
+        <v>6</v>
+      </c>
+      <c r="U39" s="6">
+        <v>8</v>
+      </c>
+      <c r="V39" s="1">
+        <v>4</v>
+      </c>
+      <c r="W39" s="1">
+        <v>5</v>
+      </c>
+      <c r="X39" s="1">
         <v>3</v>
       </c>
-      <c r="Q39" s="6">
+      <c r="Y39" s="1">
+        <v>13</v>
+      </c>
+      <c r="Z39" s="1">
+        <v>12</v>
+      </c>
+      <c r="AA39" s="1">
+        <v>11</v>
+      </c>
+      <c r="AB39" s="1">
+        <v>8</v>
+      </c>
+      <c r="AC39" s="1">
+        <v>6</v>
+      </c>
+      <c r="AD39" s="1">
+        <v>6</v>
+      </c>
+      <c r="AE39" s="1">
+        <v>12</v>
+      </c>
+      <c r="AF39" s="3">
+        <v>12</v>
+      </c>
+      <c r="AG39" s="3">
         <v>4</v>
       </c>
-      <c r="R39" s="6">
-[...48 lines deleted...]
-    <row r="40" spans="1:43">
+      <c r="AH39" s="6">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="40" spans="1:43" ht="12" customHeight="1">
       <c r="A40" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
-      <c r="D40" s="16"/>
-[...8 lines deleted...]
-      <c r="M40" s="17"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="15"/>
+      <c r="H40" s="15"/>
+      <c r="I40" s="15"/>
+      <c r="J40" s="15"/>
+      <c r="K40" s="15"/>
+      <c r="L40" s="15"/>
+      <c r="M40" s="15"/>
       <c r="N40" s="1">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="O40" s="6">
+        <v>5</v>
+      </c>
+      <c r="P40" s="1">
+        <v>3</v>
+      </c>
+      <c r="Q40" s="6">
+        <v>4</v>
+      </c>
+      <c r="R40" s="6">
+        <v>4</v>
+      </c>
+      <c r="S40" s="6">
+        <v>6</v>
+      </c>
+      <c r="T40" s="6">
+        <v>4</v>
+      </c>
+      <c r="U40" s="6">
+        <v>2</v>
+      </c>
+      <c r="V40" s="1">
+        <v>10</v>
+      </c>
+      <c r="W40" s="1">
+        <v>8</v>
+      </c>
+      <c r="X40" s="1">
+        <v>5</v>
+      </c>
+      <c r="Y40" s="1">
+        <v>4</v>
+      </c>
+      <c r="Z40" s="1">
         <v>11</v>
       </c>
-      <c r="P40" s="1">
-[...11 lines deleted...]
-      <c r="T40" s="6">
+      <c r="AA40" s="1">
         <v>7</v>
       </c>
-      <c r="U40" s="6">
+      <c r="AB40" s="1">
+        <v>4</v>
+      </c>
+      <c r="AC40" s="1">
         <v>8</v>
       </c>
-      <c r="V40" s="1">
-[...5 lines deleted...]
-      <c r="X40" s="1">
+      <c r="AD40" s="1">
+        <v>4</v>
+      </c>
+      <c r="AE40" s="1">
+        <v>3</v>
+      </c>
+      <c r="AF40" s="3">
+        <v>3</v>
+      </c>
+      <c r="AG40" s="3">
+        <v>11</v>
+      </c>
+      <c r="AH40" s="6">
         <v>7</v>
       </c>
-      <c r="Y40" s="1">
-[...27 lines deleted...]
-    <row r="41" spans="1:43">
+    </row>
+    <row r="41" spans="1:43" ht="12" customHeight="1">
       <c r="A41" s="9" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="B41" s="15"/>
       <c r="C41" s="15"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="17"/>
       <c r="I41" s="16"/>
       <c r="J41" s="20"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
       <c r="N41" s="1">
-        <v>8</v>
+        <v>16</v>
       </c>
       <c r="O41" s="6">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="P41" s="1">
+        <v>14</v>
+      </c>
+      <c r="Q41" s="6">
+        <v>14</v>
+      </c>
+      <c r="R41" s="6">
         <v>9</v>
       </c>
-      <c r="Q41" s="6">
-[...4 lines deleted...]
-      </c>
       <c r="S41" s="6">
-        <v>20</v>
+        <v>10</v>
       </c>
       <c r="T41" s="6">
-        <v>18</v>
+        <v>7</v>
       </c>
       <c r="U41" s="6">
         <v>8</v>
       </c>
       <c r="V41" s="1">
+        <v>13</v>
+      </c>
+      <c r="W41" s="1">
+        <v>10</v>
+      </c>
+      <c r="X41" s="1">
+        <v>7</v>
+      </c>
+      <c r="Y41" s="1">
         <v>8</v>
       </c>
-      <c r="W41" s="1">
-[...2 lines deleted...]
-      <c r="X41" s="1">
+      <c r="Z41" s="1">
         <v>12</v>
       </c>
-      <c r="Y41" s="1">
-[...2 lines deleted...]
-      <c r="Z41" s="1">
+      <c r="AA41" s="1">
         <v>15</v>
       </c>
-      <c r="AA41" s="1">
-[...1 lines deleted...]
-      </c>
       <c r="AB41" s="1">
-        <v>8</v>
+        <v>14</v>
       </c>
       <c r="AC41" s="1">
         <v>9</v>
       </c>
       <c r="AD41" s="1">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="AE41" s="1">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="AF41" s="3">
-        <v>5</v>
+        <v>10</v>
       </c>
       <c r="AG41" s="3">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:43">
+        <v>16</v>
+      </c>
+      <c r="AH41" s="6">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="42" spans="1:43" ht="12" customHeight="1">
       <c r="A42" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B42" s="15"/>
       <c r="C42" s="15"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="17"/>
       <c r="I42" s="16"/>
       <c r="J42" s="20"/>
       <c r="K42" s="17"/>
       <c r="L42" s="17"/>
       <c r="M42" s="17"/>
       <c r="N42" s="1">
-        <v>29</v>
+        <v>8</v>
       </c>
       <c r="O42" s="6">
+        <v>12</v>
+      </c>
+      <c r="P42" s="1">
+        <v>9</v>
+      </c>
+      <c r="Q42" s="6">
+        <v>13</v>
+      </c>
+      <c r="R42" s="6">
+        <v>20</v>
+      </c>
+      <c r="S42" s="6">
+        <v>20</v>
+      </c>
+      <c r="T42" s="6">
+        <v>18</v>
+      </c>
+      <c r="U42" s="6">
+        <v>8</v>
+      </c>
+      <c r="V42" s="1">
+        <v>8</v>
+      </c>
+      <c r="W42" s="1">
         <v>19</v>
       </c>
-      <c r="P42" s="1">
-[...45 lines deleted...]
-        <v>35</v>
+      <c r="X42" s="1">
+        <v>12</v>
+      </c>
+      <c r="Y42" s="1">
+        <v>13</v>
+      </c>
+      <c r="Z42" s="1">
+        <v>15</v>
+      </c>
+      <c r="AA42" s="1">
+        <v>12</v>
+      </c>
+      <c r="AB42" s="1">
+        <v>8</v>
+      </c>
+      <c r="AC42" s="1">
+        <v>9</v>
+      </c>
+      <c r="AD42" s="1">
+        <v>13</v>
+      </c>
+      <c r="AE42" s="1">
+        <v>18</v>
       </c>
       <c r="AF42" s="3">
-        <v>26</v>
+        <v>5</v>
       </c>
       <c r="AG42" s="3">
-        <v>21</v>
-[...12 lines deleted...]
-    <row r="43" spans="1:43">
+        <v>9</v>
+      </c>
+      <c r="AH42" s="6">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="43" spans="1:43" ht="12" customHeight="1">
       <c r="A43" s="9" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B43" s="15"/>
       <c r="C43" s="15"/>
       <c r="D43" s="16"/>
       <c r="E43" s="16"/>
       <c r="F43" s="16"/>
       <c r="G43" s="16"/>
       <c r="H43" s="17"/>
       <c r="I43" s="16"/>
       <c r="J43" s="20"/>
       <c r="K43" s="17"/>
       <c r="L43" s="17"/>
       <c r="M43" s="17"/>
-      <c r="N43" s="9">
-        <v>16</v>
+      <c r="N43" s="1">
+        <v>29</v>
       </c>
       <c r="O43" s="6">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="P43" s="1">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="Q43" s="6">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="R43" s="6">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="S43" s="6">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="T43" s="6">
-        <v>8</v>
+        <v>21</v>
       </c>
       <c r="U43" s="6">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="V43" s="9">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="W43" s="9">
-        <v>6</v>
+        <v>33</v>
       </c>
       <c r="X43" s="9">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="Y43" s="9">
-        <v>17</v>
+        <v>36</v>
       </c>
       <c r="Z43" s="9">
-        <v>10</v>
+        <v>26</v>
       </c>
       <c r="AA43" s="9">
-        <v>7</v>
+        <v>31</v>
       </c>
       <c r="AB43" s="9">
-        <v>7</v>
+        <v>23</v>
       </c>
       <c r="AC43" s="9">
-        <v>12</v>
+        <v>29</v>
       </c>
       <c r="AD43" s="9">
-        <v>6</v>
+        <v>37</v>
       </c>
       <c r="AE43" s="9">
-        <v>13</v>
+        <v>35</v>
       </c>
       <c r="AF43" s="3">
-        <v>8</v>
+        <v>26</v>
       </c>
       <c r="AG43" s="3">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="AH43" s="9"/>
+        <v>21</v>
+      </c>
+      <c r="AH43" s="6">
+        <v>33</v>
+      </c>
       <c r="AI43" s="9"/>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="9"/>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
     </row>
-    <row r="44" spans="1:43">
-      <c r="A44" s="36" t="s">
+    <row r="44" spans="1:43" ht="12" customHeight="1">
+      <c r="A44" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44" s="15"/>
+      <c r="C44" s="15"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="16"/>
+      <c r="F44" s="16"/>
+      <c r="G44" s="16"/>
+      <c r="H44" s="17"/>
+      <c r="I44" s="16"/>
+      <c r="J44" s="20"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="17"/>
+      <c r="M44" s="17"/>
+      <c r="N44" s="9">
+        <v>16</v>
+      </c>
+      <c r="O44" s="6">
+        <v>8</v>
+      </c>
+      <c r="P44" s="1">
+        <v>12</v>
+      </c>
+      <c r="Q44" s="6">
+        <v>15</v>
+      </c>
+      <c r="R44" s="6">
+        <v>10</v>
+      </c>
+      <c r="S44" s="6">
+        <v>17</v>
+      </c>
+      <c r="T44" s="6">
+        <v>8</v>
+      </c>
+      <c r="U44" s="6">
+        <v>8</v>
+      </c>
+      <c r="V44" s="9">
+        <v>13</v>
+      </c>
+      <c r="W44" s="9">
+        <v>6</v>
+      </c>
+      <c r="X44" s="9">
+        <v>12</v>
+      </c>
+      <c r="Y44" s="9">
+        <v>17</v>
+      </c>
+      <c r="Z44" s="9">
+        <v>10</v>
+      </c>
+      <c r="AA44" s="9">
+        <v>7</v>
+      </c>
+      <c r="AB44" s="9">
+        <v>7</v>
+      </c>
+      <c r="AC44" s="9">
+        <v>12</v>
+      </c>
+      <c r="AD44" s="9">
+        <v>6</v>
+      </c>
+      <c r="AE44" s="9">
+        <v>13</v>
+      </c>
+      <c r="AF44" s="3">
+        <v>8</v>
+      </c>
+      <c r="AG44" s="3">
+        <v>9</v>
+      </c>
+      <c r="AH44" s="6">
+        <v>12</v>
+      </c>
+      <c r="AI44" s="9"/>
+      <c r="AJ44" s="9"/>
+      <c r="AK44" s="9"/>
+      <c r="AL44" s="9"/>
+      <c r="AM44" s="9"/>
+      <c r="AN44" s="9"/>
+      <c r="AO44" s="9"/>
+      <c r="AP44" s="9"/>
+      <c r="AQ44" s="9"/>
+    </row>
+    <row r="45" spans="1:43" ht="12" customHeight="1">
+      <c r="A45" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="B44" s="22"/>
-[...11 lines deleted...]
-      <c r="N44" s="36">
+      <c r="B45" s="22"/>
+      <c r="C45" s="22"/>
+      <c r="D45" s="22"/>
+      <c r="E45" s="22"/>
+      <c r="F45" s="22"/>
+      <c r="G45" s="22"/>
+      <c r="H45" s="23"/>
+      <c r="I45" s="22"/>
+      <c r="J45" s="23"/>
+      <c r="K45" s="23"/>
+      <c r="L45" s="23"/>
+      <c r="M45" s="23"/>
+      <c r="N45" s="36">
         <v>31</v>
       </c>
-      <c r="O44" s="5">
+      <c r="O45" s="5">
         <v>30</v>
       </c>
-      <c r="P44" s="36">
+      <c r="P45" s="36">
         <v>37</v>
       </c>
-      <c r="Q44" s="5">
+      <c r="Q45" s="5">
         <v>28</v>
       </c>
-      <c r="R44" s="5">
+      <c r="R45" s="5">
         <v>33</v>
       </c>
-      <c r="S44" s="5">
+      <c r="S45" s="5">
         <v>42</v>
       </c>
-      <c r="T44" s="5">
+      <c r="T45" s="5">
         <v>28</v>
       </c>
-      <c r="U44" s="5">
+      <c r="U45" s="5">
         <v>36</v>
       </c>
-      <c r="V44" s="36">
+      <c r="V45" s="36">
         <v>26</v>
       </c>
-      <c r="W44" s="36">
+      <c r="W45" s="36">
         <v>26</v>
       </c>
-      <c r="X44" s="36">
+      <c r="X45" s="36">
         <v>32</v>
       </c>
-      <c r="Y44" s="36">
+      <c r="Y45" s="36">
         <v>29</v>
       </c>
-      <c r="Z44" s="36">
+      <c r="Z45" s="36">
         <v>31</v>
       </c>
-      <c r="AA44" s="36">
+      <c r="AA45" s="36">
         <v>37</v>
       </c>
-      <c r="AB44" s="36">
+      <c r="AB45" s="36">
         <v>41</v>
       </c>
-      <c r="AC44" s="36">
+      <c r="AC45" s="36">
         <v>28</v>
       </c>
-      <c r="AD44" s="36">
+      <c r="AD45" s="36">
         <v>21</v>
       </c>
-      <c r="AE44" s="36">
+      <c r="AE45" s="36">
         <v>22</v>
       </c>
-      <c r="AF44" s="5">
+      <c r="AF45" s="5">
         <v>26</v>
       </c>
-      <c r="AG44" s="5">
+      <c r="AG45" s="5">
         <v>30</v>
       </c>
-      <c r="AH44" s="36"/>
-[...11 lines deleted...]
-      <c r="A45" s="25" t="s">
+      <c r="AH45" s="5">
+        <v>29</v>
+      </c>
+      <c r="AI45" s="36"/>
+      <c r="AJ45" s="36"/>
+      <c r="AK45" s="36"/>
+      <c r="AL45" s="36"/>
+      <c r="AM45" s="36"/>
+      <c r="AN45" s="36"/>
+      <c r="AO45" s="36"/>
+      <c r="AP45" s="36"/>
+      <c r="AQ45" s="36"/>
+    </row>
+    <row r="46" spans="1:43">
+      <c r="A46" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="12">
-[...11 lines deleted...]
-    <mergeCell ref="T6:AE6"/>
+  <mergeCells count="9">
+    <mergeCell ref="Q5:AQ5"/>
+    <mergeCell ref="T31:AG31"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
+    <mergeCell ref="AF7:AQ7"/>
+    <mergeCell ref="T7:AE7"/>
+    <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="T24:AG24"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AQ41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P13" sqref="P13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="29" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="8.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="8.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8" style="1" customWidth="1"/>
     <col min="20" max="25" width="9.140625" style="1"/>
     <col min="26" max="27" width="9.140625" style="26"/>
     <col min="28" max="28" width="8.42578125" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:43" s="58" customFormat="1" ht="12.75">
       <c r="Z2" s="59"/>
       <c r="AA2" s="59"/>
     </row>
     <row r="3" spans="1:43" s="58" customFormat="1" ht="12.75">
       <c r="Z3" s="59"/>
       <c r="AA3" s="59"/>
     </row>
     <row r="4" spans="1:43" ht="12.75">
-      <c r="A4" s="93" t="s">
+      <c r="A4" s="95" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="93"/>
-[...40 lines deleted...]
-      <c r="AQ4" s="93"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="95"/>
+      <c r="L4" s="95"/>
+      <c r="M4" s="95"/>
+      <c r="N4" s="95"/>
+      <c r="O4" s="95"/>
+      <c r="P4" s="95"/>
+      <c r="Q4" s="95"/>
+      <c r="R4" s="95"/>
+      <c r="S4" s="95"/>
+      <c r="T4" s="95"/>
+      <c r="U4" s="95"/>
+      <c r="V4" s="95"/>
+      <c r="W4" s="95"/>
+      <c r="X4" s="95"/>
+      <c r="Y4" s="95"/>
+      <c r="Z4" s="95"/>
+      <c r="AA4" s="95"/>
+      <c r="AB4" s="95"/>
+      <c r="AC4" s="95"/>
+      <c r="AD4" s="95"/>
+      <c r="AE4" s="95"/>
+      <c r="AF4" s="95"/>
+      <c r="AG4" s="95"/>
+      <c r="AH4" s="95"/>
+      <c r="AI4" s="95"/>
+      <c r="AJ4" s="95"/>
+      <c r="AK4" s="95"/>
+      <c r="AL4" s="95"/>
+      <c r="AM4" s="95"/>
+      <c r="AN4" s="95"/>
+      <c r="AO4" s="95"/>
+      <c r="AP4" s="95"/>
+      <c r="AQ4" s="95"/>
     </row>
     <row r="5" spans="1:43">
       <c r="N5" s="38"/>
       <c r="O5" s="36"/>
       <c r="P5" s="38"/>
       <c r="Q5" s="36"/>
       <c r="R5" s="36"/>
       <c r="S5" s="36"/>
       <c r="T5" s="36"/>
       <c r="U5" s="36"/>
       <c r="V5" s="36"/>
       <c r="W5" s="38"/>
       <c r="X5" s="38"/>
       <c r="Y5" s="36"/>
       <c r="Z5" s="38"/>
       <c r="AA5" s="39"/>
       <c r="AB5" s="38"/>
-      <c r="AQ5" s="68" t="s">
+      <c r="AQ5" s="66" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:43">
-      <c r="A6" s="99"/>
-      <c r="B6" s="88">
+      <c r="A6" s="101"/>
+      <c r="B6" s="90">
         <v>2021</v>
       </c>
-      <c r="C6" s="89"/>
-[...10 lines deleted...]
-      <c r="N6" s="97">
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="91"/>
+      <c r="K6" s="91"/>
+      <c r="L6" s="91"/>
+      <c r="M6" s="91"/>
+      <c r="N6" s="99">
         <v>2022</v>
       </c>
-      <c r="O6" s="98"/>
-[...10 lines deleted...]
-      <c r="Z6" s="95">
+      <c r="O6" s="100"/>
+      <c r="P6" s="100"/>
+      <c r="Q6" s="100"/>
+      <c r="R6" s="100"/>
+      <c r="S6" s="100"/>
+      <c r="T6" s="100"/>
+      <c r="U6" s="100"/>
+      <c r="V6" s="100"/>
+      <c r="W6" s="100"/>
+      <c r="X6" s="100"/>
+      <c r="Y6" s="100"/>
+      <c r="Z6" s="97">
         <v>2023</v>
       </c>
-      <c r="AA6" s="95"/>
-[...10 lines deleted...]
-      <c r="AL6" s="88">
+      <c r="AA6" s="97"/>
+      <c r="AB6" s="97"/>
+      <c r="AC6" s="97"/>
+      <c r="AD6" s="97"/>
+      <c r="AE6" s="97"/>
+      <c r="AF6" s="97"/>
+      <c r="AG6" s="97"/>
+      <c r="AH6" s="97"/>
+      <c r="AI6" s="97"/>
+      <c r="AJ6" s="97"/>
+      <c r="AK6" s="90"/>
+      <c r="AL6" s="90">
         <v>2024</v>
       </c>
-      <c r="AM6" s="89"/>
-[...3 lines deleted...]
-      <c r="AQ6" s="94"/>
+      <c r="AM6" s="91"/>
+      <c r="AN6" s="91"/>
+      <c r="AO6" s="91"/>
+      <c r="AP6" s="91"/>
+      <c r="AQ6" s="96"/>
     </row>
     <row r="7" spans="1:43" ht="24.75" customHeight="1">
-      <c r="A7" s="100"/>
+      <c r="A7" s="102"/>
       <c r="B7" s="40" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="40" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="41" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="41" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="41" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="42" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="42" t="s">
@@ -9873,95 +9997,95 @@
         <v>20</v>
       </c>
       <c r="AK7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="AL7" s="27" t="s">
         <v>5</v>
       </c>
       <c r="AM7" s="27" t="s">
         <v>6</v>
       </c>
       <c r="AN7" s="28" t="s">
         <v>7</v>
       </c>
       <c r="AO7" s="27" t="s">
         <v>8</v>
       </c>
       <c r="AP7" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AQ7" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:43">
-      <c r="A8" s="96" t="s">
+      <c r="A8" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="96"/>
-[...40 lines deleted...]
-      <c r="AQ8" s="85"/>
+      <c r="B8" s="98"/>
+      <c r="C8" s="98"/>
+      <c r="D8" s="98"/>
+      <c r="E8" s="98"/>
+      <c r="F8" s="98"/>
+      <c r="G8" s="98"/>
+      <c r="H8" s="98"/>
+      <c r="I8" s="98"/>
+      <c r="J8" s="98"/>
+      <c r="K8" s="98"/>
+      <c r="L8" s="98"/>
+      <c r="M8" s="98"/>
+      <c r="N8" s="98"/>
+      <c r="O8" s="98"/>
+      <c r="P8" s="98"/>
+      <c r="Q8" s="98"/>
+      <c r="R8" s="98"/>
+      <c r="S8" s="98"/>
+      <c r="T8" s="98"/>
+      <c r="U8" s="98"/>
+      <c r="V8" s="98"/>
+      <c r="W8" s="98"/>
+      <c r="X8" s="98"/>
+      <c r="Y8" s="98"/>
+      <c r="Z8" s="98"/>
+      <c r="AA8" s="98"/>
+      <c r="AB8" s="98"/>
+      <c r="AC8" s="98"/>
+      <c r="AD8" s="98"/>
+      <c r="AE8" s="98"/>
+      <c r="AF8" s="98"/>
+      <c r="AG8" s="98"/>
+      <c r="AH8" s="98"/>
+      <c r="AI8" s="98"/>
+      <c r="AJ8" s="98"/>
+      <c r="AK8" s="98"/>
+      <c r="AL8" s="98"/>
+      <c r="AM8" s="98"/>
+      <c r="AN8" s="98"/>
+      <c r="AO8" s="98"/>
+      <c r="AP8" s="98"/>
+      <c r="AQ8" s="87"/>
     </row>
     <row r="9" spans="1:43">
       <c r="A9" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="44"/>
       <c r="C9" s="44"/>
       <c r="D9" s="45"/>
       <c r="E9" s="46"/>
       <c r="F9" s="46"/>
       <c r="G9" s="46"/>
       <c r="H9" s="47"/>
       <c r="I9" s="46"/>
       <c r="J9" s="47"/>
       <c r="K9" s="47"/>
       <c r="L9" s="47"/>
       <c r="M9" s="48"/>
       <c r="N9" s="8" t="s">
         <v>27</v>
       </c>
       <c r="O9" s="49">
         <v>14.4</v>
       </c>
       <c r="P9" s="49">
         <v>13.26</v>
@@ -11204,95 +11328,95 @@
         <v>1.2</v>
       </c>
       <c r="AK20" s="2">
         <v>1.07</v>
       </c>
       <c r="AL20" s="2">
         <v>17.84</v>
       </c>
       <c r="AM20" s="2">
         <v>7.13</v>
       </c>
       <c r="AN20" s="2">
         <v>7.24</v>
       </c>
       <c r="AO20" s="2">
         <v>3.74</v>
       </c>
       <c r="AP20" s="2">
         <v>2.68</v>
       </c>
       <c r="AQ20" s="2">
         <v>2.58</v>
       </c>
     </row>
     <row r="21" spans="1:43">
-      <c r="A21" s="92" t="s">
+      <c r="A21" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="92"/>
-[...40 lines deleted...]
-      <c r="AQ21" s="92"/>
+      <c r="B21" s="94"/>
+      <c r="C21" s="94"/>
+      <c r="D21" s="94"/>
+      <c r="E21" s="94"/>
+      <c r="F21" s="94"/>
+      <c r="G21" s="94"/>
+      <c r="H21" s="94"/>
+      <c r="I21" s="94"/>
+      <c r="J21" s="94"/>
+      <c r="K21" s="94"/>
+      <c r="L21" s="94"/>
+      <c r="M21" s="94"/>
+      <c r="N21" s="94"/>
+      <c r="O21" s="94"/>
+      <c r="P21" s="94"/>
+      <c r="Q21" s="94"/>
+      <c r="R21" s="94"/>
+      <c r="S21" s="94"/>
+      <c r="T21" s="94"/>
+      <c r="U21" s="94"/>
+      <c r="V21" s="94"/>
+      <c r="W21" s="94"/>
+      <c r="X21" s="94"/>
+      <c r="Y21" s="94"/>
+      <c r="Z21" s="94"/>
+      <c r="AA21" s="94"/>
+      <c r="AB21" s="94"/>
+      <c r="AC21" s="94"/>
+      <c r="AD21" s="94"/>
+      <c r="AE21" s="94"/>
+      <c r="AF21" s="94"/>
+      <c r="AG21" s="94"/>
+      <c r="AH21" s="94"/>
+      <c r="AI21" s="94"/>
+      <c r="AJ21" s="94"/>
+      <c r="AK21" s="94"/>
+      <c r="AL21" s="94"/>
+      <c r="AM21" s="94"/>
+      <c r="AN21" s="94"/>
+      <c r="AO21" s="94"/>
+      <c r="AP21" s="94"/>
+      <c r="AQ21" s="94"/>
     </row>
     <row r="22" spans="1:43">
       <c r="A22" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="44"/>
       <c r="C22" s="44"/>
       <c r="D22" s="45"/>
       <c r="E22" s="46"/>
       <c r="F22" s="46"/>
       <c r="G22" s="46"/>
       <c r="H22" s="47"/>
       <c r="I22" s="46"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="48"/>
       <c r="N22" s="8" t="s">
         <v>27</v>
       </c>
       <c r="O22" s="49">
         <v>14.66</v>
       </c>
       <c r="P22" s="49">
         <v>13.47</v>
@@ -11893,95 +12017,95 @@
         <v>0.89</v>
       </c>
       <c r="AK27" s="2">
         <v>0.65</v>
       </c>
       <c r="AL27" s="2">
         <v>14.25</v>
       </c>
       <c r="AM27" s="2">
         <v>4.6900000000000004</v>
       </c>
       <c r="AN27" s="2">
         <v>4.6399999999999997</v>
       </c>
       <c r="AO27" s="2">
         <v>3.81</v>
       </c>
       <c r="AP27" s="2">
         <v>2.2400000000000002</v>
       </c>
       <c r="AQ27" s="2">
         <v>2.75</v>
       </c>
     </row>
     <row r="28" spans="1:43">
-      <c r="A28" s="85" t="s">
+      <c r="A28" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="85"/>
-[...40 lines deleted...]
-      <c r="AQ28" s="85"/>
+      <c r="B28" s="87"/>
+      <c r="C28" s="87"/>
+      <c r="D28" s="87"/>
+      <c r="E28" s="87"/>
+      <c r="F28" s="87"/>
+      <c r="G28" s="87"/>
+      <c r="H28" s="87"/>
+      <c r="I28" s="87"/>
+      <c r="J28" s="87"/>
+      <c r="K28" s="87"/>
+      <c r="L28" s="87"/>
+      <c r="M28" s="87"/>
+      <c r="N28" s="87"/>
+      <c r="O28" s="87"/>
+      <c r="P28" s="87"/>
+      <c r="Q28" s="87"/>
+      <c r="R28" s="87"/>
+      <c r="S28" s="87"/>
+      <c r="T28" s="87"/>
+      <c r="U28" s="87"/>
+      <c r="V28" s="87"/>
+      <c r="W28" s="87"/>
+      <c r="X28" s="87"/>
+      <c r="Y28" s="87"/>
+      <c r="Z28" s="87"/>
+      <c r="AA28" s="87"/>
+      <c r="AB28" s="87"/>
+      <c r="AC28" s="87"/>
+      <c r="AD28" s="87"/>
+      <c r="AE28" s="87"/>
+      <c r="AF28" s="87"/>
+      <c r="AG28" s="87"/>
+      <c r="AH28" s="87"/>
+      <c r="AI28" s="87"/>
+      <c r="AJ28" s="87"/>
+      <c r="AK28" s="87"/>
+      <c r="AL28" s="87"/>
+      <c r="AM28" s="87"/>
+      <c r="AN28" s="87"/>
+      <c r="AO28" s="87"/>
+      <c r="AP28" s="87"/>
+      <c r="AQ28" s="87"/>
     </row>
     <row r="29" spans="1:43">
       <c r="A29" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="44"/>
       <c r="C29" s="44"/>
       <c r="D29" s="45"/>
       <c r="E29" s="46"/>
       <c r="F29" s="46"/>
       <c r="G29" s="46"/>
       <c r="H29" s="47"/>
       <c r="I29" s="46"/>
       <c r="J29" s="50"/>
       <c r="K29" s="47"/>
       <c r="L29" s="50"/>
       <c r="M29" s="48"/>
       <c r="N29" s="8" t="s">
         <v>27</v>
       </c>
       <c r="O29" s="49">
         <v>13.88</v>
       </c>
       <c r="P29" s="49">
         <v>12.83</v>
@@ -13249,3239 +13373,3371 @@
       <c r="A41" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A4:AQ4"/>
     <mergeCell ref="A8:AQ8"/>
     <mergeCell ref="A21:AQ21"/>
     <mergeCell ref="A28:AQ28"/>
     <mergeCell ref="AL6:AQ6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AX45"/>
+  <dimension ref="A2:AX46"/>
   <sheetViews>
-    <sheetView topLeftCell="V7" workbookViewId="0">
-      <selection activeCell="AA19" sqref="AA19"/>
+    <sheetView topLeftCell="U10" workbookViewId="0">
+      <selection activeCell="AH10" sqref="AH10:AH45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="29" style="1" customWidth="1"/>
+    <col min="1" max="1" width="24.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="14" width="9.140625" style="71"/>
+    <col min="14" max="14" width="9.140625" style="69"/>
     <col min="15" max="15" width="9.140625" style="1"/>
-    <col min="16" max="16" width="9.140625" style="71"/>
+    <col min="16" max="16" width="9.140625" style="69"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:50" s="58" customFormat="1" ht="12.75">
-      <c r="N2" s="70"/>
-      <c r="P2" s="71"/>
+      <c r="N2" s="68"/>
+      <c r="P2" s="69"/>
     </row>
     <row r="3" spans="1:50" s="58" customFormat="1" ht="12.75">
-      <c r="N3" s="70"/>
-[...3 lines deleted...]
-      <c r="A4" s="80" t="s">
+      <c r="N3" s="68"/>
+      <c r="P3" s="69"/>
+    </row>
+    <row r="4" spans="1:50" s="58" customFormat="1" ht="12.75">
+      <c r="N4" s="68"/>
+      <c r="P4" s="69"/>
+    </row>
+    <row r="5" spans="1:50" ht="14.45" customHeight="1">
+      <c r="A5" s="77" t="s">
         <v>64</v>
       </c>
-      <c r="B4" s="80"/>
-[...15 lines deleted...]
-      <c r="R4" s="90" t="s">
+      <c r="B5" s="77"/>
+      <c r="C5" s="77"/>
+      <c r="D5" s="77"/>
+      <c r="E5" s="77"/>
+      <c r="F5" s="77"/>
+      <c r="G5" s="77"/>
+      <c r="H5" s="77"/>
+      <c r="I5" s="77"/>
+      <c r="J5" s="77"/>
+      <c r="K5" s="77"/>
+      <c r="L5" s="77"/>
+      <c r="M5" s="77"/>
+      <c r="N5" s="77"/>
+      <c r="O5" s="77"/>
+      <c r="P5" s="77"/>
+      <c r="Q5" s="77"/>
+      <c r="T5" s="92" t="s">
         <v>65</v>
       </c>
-      <c r="S4" s="90"/>
-[...28 lines deleted...]
-      <c r="AP5" s="101" t="s">
+      <c r="U5" s="92"/>
+      <c r="V5" s="92"/>
+      <c r="W5" s="92"/>
+      <c r="X5" s="92"/>
+      <c r="Y5" s="92"/>
+      <c r="Z5" s="92"/>
+      <c r="AA5" s="92"/>
+      <c r="AB5" s="92"/>
+      <c r="AC5" s="92"/>
+      <c r="AD5" s="92"/>
+      <c r="AE5" s="92"/>
+      <c r="AF5" s="92"/>
+      <c r="AG5" s="92"/>
+      <c r="AH5" s="92"/>
+      <c r="AI5" s="92"/>
+      <c r="AJ5" s="92"/>
+      <c r="AK5" s="92"/>
+      <c r="AL5" s="92"/>
+      <c r="AM5" s="92"/>
+      <c r="AN5" s="92"/>
+      <c r="AO5" s="92"/>
+      <c r="AP5" s="92"/>
+      <c r="AQ5" s="92"/>
+    </row>
+    <row r="6" spans="1:50">
+      <c r="AD6" s="103"/>
+      <c r="AE6" s="103"/>
+      <c r="AP6" s="103" t="s">
         <v>18</v>
       </c>
-      <c r="AQ5" s="101"/>
-[...3 lines deleted...]
-      <c r="B6" s="88">
+      <c r="AQ6" s="103"/>
+    </row>
+    <row r="7" spans="1:50">
+      <c r="A7" s="88"/>
+      <c r="B7" s="90">
         <v>2021</v>
       </c>
-      <c r="C6" s="89"/>
-[...10 lines deleted...]
-      <c r="N6" s="89">
+      <c r="C7" s="91"/>
+      <c r="D7" s="91"/>
+      <c r="E7" s="91"/>
+      <c r="F7" s="91"/>
+      <c r="G7" s="91"/>
+      <c r="H7" s="91"/>
+      <c r="I7" s="91"/>
+      <c r="J7" s="91"/>
+      <c r="K7" s="91"/>
+      <c r="L7" s="91"/>
+      <c r="M7" s="91"/>
+      <c r="N7" s="91">
         <v>2024</v>
       </c>
-      <c r="O6" s="89"/>
-[...4 lines deleted...]
-      <c r="T6" s="95">
+      <c r="O7" s="91"/>
+      <c r="P7" s="91"/>
+      <c r="Q7" s="91"/>
+      <c r="R7" s="91"/>
+      <c r="S7" s="91"/>
+      <c r="T7" s="97">
         <v>2025</v>
       </c>
-      <c r="U6" s="95"/>
-[...10 lines deleted...]
-      <c r="AF6" s="95">
+      <c r="U7" s="97"/>
+      <c r="V7" s="97"/>
+      <c r="W7" s="97"/>
+      <c r="X7" s="97"/>
+      <c r="Y7" s="97"/>
+      <c r="Z7" s="97"/>
+      <c r="AA7" s="97"/>
+      <c r="AB7" s="97"/>
+      <c r="AC7" s="97"/>
+      <c r="AD7" s="97"/>
+      <c r="AE7" s="97"/>
+      <c r="AF7" s="97">
         <v>2026</v>
       </c>
-      <c r="AG6" s="95"/>
-[...13 lines deleted...]
-      <c r="B7" s="40" t="s">
+      <c r="AG7" s="97"/>
+      <c r="AH7" s="97"/>
+      <c r="AI7" s="97"/>
+      <c r="AJ7" s="97"/>
+      <c r="AK7" s="97"/>
+      <c r="AL7" s="97"/>
+      <c r="AM7" s="97"/>
+      <c r="AN7" s="97"/>
+      <c r="AO7" s="97"/>
+      <c r="AP7" s="97"/>
+      <c r="AQ7" s="97"/>
+    </row>
+    <row r="8" spans="1:50" ht="18" customHeight="1">
+      <c r="A8" s="89"/>
+      <c r="B8" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="40" t="s">
+      <c r="C8" s="40" t="s">
         <v>15</v>
       </c>
-      <c r="D7" s="41" t="s">
+      <c r="D8" s="41" t="s">
         <v>16</v>
       </c>
-      <c r="E7" s="41" t="s">
+      <c r="E8" s="41" t="s">
         <v>17</v>
       </c>
-      <c r="F7" s="41" t="s">
+      <c r="F8" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="41" t="s">
+      <c r="G8" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="41" t="s">
+      <c r="H8" s="41" t="s">
         <v>12</v>
       </c>
-      <c r="I7" s="42" t="s">
+      <c r="I8" s="42" t="s">
         <v>13</v>
       </c>
-      <c r="J7" s="42" t="s">
+      <c r="J8" s="42" t="s">
         <v>14</v>
       </c>
-      <c r="K7" s="42" t="s">
+      <c r="K8" s="42" t="s">
         <v>21</v>
       </c>
-      <c r="L7" s="42" t="s">
+      <c r="L8" s="42" t="s">
         <v>22</v>
       </c>
-      <c r="M7" s="43" t="s">
+      <c r="M8" s="43" t="s">
         <v>24</v>
       </c>
-      <c r="N7" s="72" t="s">
+      <c r="N8" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="O7" s="27" t="s">
+      <c r="O8" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="P7" s="72" t="s">
+      <c r="P8" s="84" t="s">
         <v>4</v>
       </c>
-      <c r="Q7" s="27" t="s">
+      <c r="Q8" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="R7" s="27" t="s">
+      <c r="R8" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="S7" s="27" t="s">
+      <c r="S8" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="T7" s="27" t="s">
+      <c r="T8" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="U7" s="27" t="s">
+      <c r="U8" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="V7" s="28" t="s">
+      <c r="V8" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="W7" s="27" t="s">
+      <c r="W8" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="X7" s="27" t="s">
+      <c r="X8" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="Y7" s="11" t="s">
+      <c r="Y8" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="Z7" s="29" t="s">
+      <c r="Z8" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AA7" s="10" t="s">
+      <c r="AA8" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="AB7" s="11" t="s">
+      <c r="AB8" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AC7" s="10" t="s">
+      <c r="AC8" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="AD7" s="10" t="s">
+      <c r="AD8" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="AE7" s="10" t="s">
+      <c r="AE8" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="AF7" s="27" t="s">
+      <c r="AF8" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AG7" s="84" t="s">
+      <c r="AG8" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="AH7" s="28" t="s">
+      <c r="AH8" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="AI7" s="27" t="s">
+      <c r="AI8" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="AJ7" s="27" t="s">
+      <c r="AJ8" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="AK7" s="11" t="s">
+      <c r="AK8" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="AL7" s="29" t="s">
+      <c r="AL8" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AM7" s="10" t="s">
+      <c r="AM8" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="AN7" s="11" t="s">
+      <c r="AN8" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AO7" s="10" t="s">
+      <c r="AO8" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="AP7" s="10" t="s">
+      <c r="AP8" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="AQ7" s="10" t="s">
+      <c r="AQ8" s="42" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="8" spans="1:50">
-      <c r="A8" s="96" t="s">
+    <row r="9" spans="1:50" ht="12" customHeight="1">
+      <c r="A9" s="79"/>
+      <c r="B9" s="79"/>
+      <c r="C9" s="79"/>
+      <c r="D9" s="79"/>
+      <c r="E9" s="79"/>
+      <c r="F9" s="79"/>
+      <c r="G9" s="79"/>
+      <c r="H9" s="79"/>
+      <c r="I9" s="79"/>
+      <c r="J9" s="79"/>
+      <c r="K9" s="79"/>
+      <c r="L9" s="79"/>
+      <c r="M9" s="79"/>
+      <c r="N9" s="79"/>
+      <c r="O9" s="79"/>
+      <c r="P9" s="79"/>
+      <c r="Q9" s="79"/>
+      <c r="R9" s="79"/>
+      <c r="S9" s="79"/>
+      <c r="T9" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="96"/>
-[...40 lines deleted...]
-      <c r="A9" s="69" t="s">
+      <c r="U9" s="98"/>
+      <c r="V9" s="98"/>
+      <c r="W9" s="98"/>
+      <c r="X9" s="98"/>
+      <c r="Y9" s="98"/>
+      <c r="Z9" s="98"/>
+      <c r="AA9" s="98"/>
+      <c r="AB9" s="98"/>
+      <c r="AC9" s="98"/>
+      <c r="AD9" s="98"/>
+      <c r="AE9" s="98"/>
+      <c r="AF9" s="98"/>
+      <c r="AG9" s="98"/>
+      <c r="AH9" s="79"/>
+      <c r="AI9" s="79"/>
+      <c r="AJ9" s="79"/>
+      <c r="AK9" s="79"/>
+      <c r="AL9" s="79"/>
+      <c r="AM9" s="79"/>
+      <c r="AN9" s="79"/>
+      <c r="AO9" s="79"/>
+      <c r="AP9" s="79"/>
+      <c r="AQ9" s="79"/>
+      <c r="AR9" s="79"/>
+      <c r="AS9" s="79"/>
+      <c r="AT9" s="79"/>
+      <c r="AU9" s="79"/>
+      <c r="AV9" s="79"/>
+      <c r="AW9" s="79"/>
+      <c r="AX9" s="79"/>
+    </row>
+    <row r="10" spans="1:50" ht="12" customHeight="1">
+      <c r="A10" s="67" t="s">
         <v>37</v>
-      </c>
-[...75 lines deleted...]
-        <v>39</v>
       </c>
       <c r="B10" s="44"/>
       <c r="C10" s="44"/>
-      <c r="D10" s="44"/>
-[...10 lines deleted...]
-        <v>1.56</v>
+      <c r="D10" s="45"/>
+      <c r="E10" s="46"/>
+      <c r="F10" s="46"/>
+      <c r="G10" s="46"/>
+      <c r="H10" s="47"/>
+      <c r="I10" s="46"/>
+      <c r="J10" s="47"/>
+      <c r="K10" s="47"/>
+      <c r="L10" s="47"/>
+      <c r="M10" s="48"/>
+      <c r="N10" s="69">
+        <v>1.78</v>
       </c>
       <c r="O10" s="2">
-        <v>1.05</v>
-[...2 lines deleted...]
-        <v>1.1000000000000001</v>
+        <v>1.28</v>
+      </c>
+      <c r="P10" s="69">
+        <v>1.24</v>
       </c>
       <c r="Q10" s="2">
-        <v>1</v>
+        <v>1.1499999999999999</v>
       </c>
       <c r="R10" s="2">
-        <v>0.76</v>
+        <v>0.99</v>
       </c>
       <c r="S10" s="2">
-        <v>0.8</v>
+        <v>0.95</v>
       </c>
       <c r="T10" s="2">
-        <v>9.67</v>
+        <v>11.15</v>
       </c>
       <c r="U10" s="2">
-        <v>4.5599999999999996</v>
+        <v>5.49</v>
       </c>
       <c r="V10" s="2">
-        <v>3.22</v>
+        <v>3.7</v>
       </c>
       <c r="W10" s="2">
-        <v>2.36</v>
+        <v>3</v>
       </c>
       <c r="X10" s="2">
-        <v>1.92</v>
+        <v>2.25</v>
       </c>
       <c r="Y10" s="2">
-        <v>1.54</v>
+        <v>1.86</v>
       </c>
       <c r="Z10" s="2">
-        <v>1.32</v>
+        <v>1.59</v>
       </c>
       <c r="AA10" s="2">
-        <v>1.1200000000000001</v>
+        <v>1.37</v>
       </c>
       <c r="AB10" s="2">
-        <v>1.03</v>
+        <v>1.19</v>
       </c>
       <c r="AC10" s="2">
-        <v>0.97</v>
+        <v>1.1599999999999999</v>
       </c>
       <c r="AD10" s="2">
-        <v>0.8</v>
+        <v>0.99</v>
       </c>
       <c r="AE10" s="2">
-        <v>0.96</v>
+        <v>1.1100000000000001</v>
       </c>
       <c r="AF10" s="2">
-        <v>9.0299999999999994</v>
+        <v>10.28</v>
       </c>
       <c r="AG10" s="2">
-        <v>4.12</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:50">
+        <v>5.08</v>
+      </c>
+      <c r="AH10" s="2">
+        <v>4.09</v>
+      </c>
+    </row>
+    <row r="11" spans="1:50" ht="12" customHeight="1">
       <c r="A11" s="19" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44"/>
-      <c r="D11" s="45"/>
-[...10 lines deleted...]
-        <v>2.74</v>
+      <c r="D11" s="44"/>
+      <c r="E11" s="44"/>
+      <c r="F11" s="44"/>
+      <c r="G11" s="44"/>
+      <c r="H11" s="44"/>
+      <c r="I11" s="44"/>
+      <c r="J11" s="44"/>
+      <c r="K11" s="44"/>
+      <c r="L11" s="44"/>
+      <c r="M11" s="44"/>
+      <c r="N11" s="69">
+        <v>1.56</v>
       </c>
       <c r="O11" s="2">
-        <v>1.9</v>
-[...2 lines deleted...]
-        <v>1.69</v>
+        <v>1.05</v>
+      </c>
+      <c r="P11" s="69">
+        <v>1.1000000000000001</v>
       </c>
       <c r="Q11" s="2">
-        <v>1.38</v>
+        <v>1</v>
       </c>
       <c r="R11" s="2">
-        <v>1.68</v>
+        <v>0.76</v>
       </c>
       <c r="S11" s="2">
-        <v>1.21</v>
+        <v>0.8</v>
       </c>
       <c r="T11" s="2">
-        <v>15.15</v>
+        <v>9.67</v>
       </c>
       <c r="U11" s="2">
-        <v>7.72</v>
+        <v>4.5599999999999996</v>
       </c>
       <c r="V11" s="2">
-        <v>4.97</v>
+        <v>3.22</v>
       </c>
       <c r="W11" s="2">
-        <v>4.08</v>
+        <v>2.36</v>
       </c>
       <c r="X11" s="2">
-        <v>3.72</v>
+        <v>1.92</v>
       </c>
       <c r="Y11" s="2">
-        <v>2.23</v>
+        <v>1.54</v>
       </c>
       <c r="Z11" s="2">
-        <v>2.04</v>
+        <v>1.32</v>
       </c>
       <c r="AA11" s="2">
-        <v>2.08</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="AB11" s="2">
-        <v>1.85</v>
+        <v>1.03</v>
       </c>
       <c r="AC11" s="2">
-        <v>1.9</v>
+        <v>0.97</v>
       </c>
       <c r="AD11" s="2">
-        <v>1.4</v>
+        <v>0.8</v>
       </c>
       <c r="AE11" s="2">
-        <v>1.72</v>
+        <v>0.96</v>
       </c>
       <c r="AF11" s="2">
-        <v>14.4</v>
+        <v>9.0299999999999994</v>
       </c>
       <c r="AG11" s="2">
-        <v>6.32</v>
-[...4 lines deleted...]
-        <v>47</v>
+        <v>4.12</v>
+      </c>
+      <c r="AH11" s="2">
+        <v>3.62</v>
+      </c>
+    </row>
+    <row r="12" spans="1:50" ht="12" customHeight="1">
+      <c r="A12" s="19" t="s">
+        <v>41</v>
       </c>
       <c r="B12" s="44"/>
       <c r="C12" s="44"/>
       <c r="D12" s="45"/>
       <c r="E12" s="46"/>
       <c r="F12" s="46"/>
       <c r="G12" s="46"/>
       <c r="H12" s="47"/>
       <c r="I12" s="46"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="48"/>
-      <c r="N12" s="71">
-        <v>2.14</v>
+      <c r="N12" s="69">
+        <v>2.74</v>
       </c>
       <c r="O12" s="2">
-        <v>1.97</v>
-[...2 lines deleted...]
-        <v>1.47</v>
+        <v>1.9</v>
+      </c>
+      <c r="P12" s="69">
+        <v>1.69</v>
       </c>
       <c r="Q12" s="2">
-        <v>1.64</v>
+        <v>1.38</v>
       </c>
       <c r="R12" s="2">
-        <v>1.18</v>
+        <v>1.68</v>
       </c>
       <c r="S12" s="2">
-        <v>1.24</v>
+        <v>1.21</v>
       </c>
       <c r="T12" s="2">
-        <v>18.09</v>
+        <v>15.15</v>
       </c>
       <c r="U12" s="2">
-        <v>7.13</v>
+        <v>7.72</v>
       </c>
       <c r="V12" s="2">
-        <v>4.46</v>
+        <v>4.97</v>
       </c>
       <c r="W12" s="2">
-        <v>4.66</v>
+        <v>4.08</v>
       </c>
       <c r="X12" s="2">
-        <v>3.27</v>
+        <v>3.72</v>
       </c>
       <c r="Y12" s="2">
-        <v>2.4300000000000002</v>
+        <v>2.23</v>
       </c>
       <c r="Z12" s="2">
-        <v>1.89</v>
+        <v>2.04</v>
       </c>
       <c r="AA12" s="2">
-        <v>1.52</v>
+        <v>2.08</v>
       </c>
       <c r="AB12" s="2">
-        <v>1.3</v>
+        <v>1.85</v>
       </c>
       <c r="AC12" s="2">
-        <v>1.45</v>
+        <v>1.9</v>
       </c>
       <c r="AD12" s="2">
-        <v>1.3</v>
+        <v>1.4</v>
       </c>
       <c r="AE12" s="2">
-        <v>1.28</v>
+        <v>1.72</v>
       </c>
       <c r="AF12" s="2">
-        <v>13.14</v>
+        <v>14.4</v>
       </c>
       <c r="AG12" s="2">
-        <v>6.66</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:50">
+        <v>6.32</v>
+      </c>
+      <c r="AH12" s="2">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="13" spans="1:50" ht="12" customHeight="1">
       <c r="A13" s="9" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B13" s="44"/>
       <c r="C13" s="44"/>
       <c r="D13" s="45"/>
       <c r="E13" s="46"/>
       <c r="F13" s="46"/>
       <c r="G13" s="46"/>
       <c r="H13" s="47"/>
       <c r="I13" s="46"/>
       <c r="J13" s="47"/>
       <c r="K13" s="47"/>
       <c r="L13" s="47"/>
       <c r="M13" s="48"/>
-      <c r="N13" s="71">
-        <v>1.1200000000000001</v>
+      <c r="N13" s="69">
+        <v>2.14</v>
       </c>
       <c r="O13" s="2">
-        <v>0.93</v>
-[...2 lines deleted...]
-        <v>0.53</v>
+        <v>1.97</v>
+      </c>
+      <c r="P13" s="69">
+        <v>1.47</v>
       </c>
       <c r="Q13" s="2">
-        <v>0.78</v>
+        <v>1.64</v>
       </c>
       <c r="R13" s="2">
-        <v>0.5</v>
+        <v>1.18</v>
       </c>
       <c r="S13" s="2">
-        <v>0.62</v>
+        <v>1.24</v>
       </c>
       <c r="T13" s="2">
-        <v>6.43</v>
+        <v>18.09</v>
       </c>
       <c r="U13" s="2">
-        <v>3.01</v>
+        <v>7.13</v>
       </c>
       <c r="V13" s="2">
-        <v>1.86</v>
+        <v>4.46</v>
       </c>
       <c r="W13" s="2">
-        <v>2.36</v>
+        <v>4.66</v>
       </c>
       <c r="X13" s="2">
-        <v>1.25</v>
+        <v>3.27</v>
       </c>
       <c r="Y13" s="2">
-        <v>1.22</v>
+        <v>2.4300000000000002</v>
       </c>
       <c r="Z13" s="2">
-        <v>1.29</v>
+        <v>1.89</v>
       </c>
       <c r="AA13" s="2">
+        <v>1.52</v>
+      </c>
+      <c r="AB13" s="2">
         <v>1.3</v>
       </c>
-      <c r="AB13" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="AC13" s="2">
-        <v>0.55000000000000004</v>
+        <v>1.45</v>
       </c>
       <c r="AD13" s="2">
-        <v>0.56999999999999995</v>
+        <v>1.3</v>
       </c>
       <c r="AE13" s="2">
-        <v>0.63</v>
+        <v>1.28</v>
       </c>
       <c r="AF13" s="2">
-        <v>5.2</v>
+        <v>13.14</v>
       </c>
       <c r="AG13" s="2">
-        <v>3.27</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:50">
+        <v>6.66</v>
+      </c>
+      <c r="AH13" s="2">
+        <v>6.06</v>
+      </c>
+    </row>
+    <row r="14" spans="1:50" ht="12" customHeight="1">
       <c r="A14" s="9" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="B14" s="44"/>
       <c r="C14" s="44"/>
       <c r="D14" s="45"/>
       <c r="E14" s="46"/>
       <c r="F14" s="46"/>
       <c r="G14" s="46"/>
       <c r="H14" s="47"/>
       <c r="I14" s="46"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="48"/>
-      <c r="N14" s="71">
-        <v>2.66</v>
+      <c r="N14" s="69">
+        <v>1.1200000000000001</v>
       </c>
       <c r="O14" s="2">
-        <v>1.82</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>0.93</v>
+      </c>
+      <c r="P14" s="69">
+        <v>0.53</v>
       </c>
       <c r="Q14" s="2">
-        <v>1.58</v>
+        <v>0.78</v>
       </c>
       <c r="R14" s="2">
-        <v>1.51</v>
+        <v>0.5</v>
       </c>
       <c r="S14" s="2">
-        <v>1.26</v>
+        <v>0.62</v>
       </c>
       <c r="T14" s="2">
-        <v>15.02</v>
+        <v>6.43</v>
       </c>
       <c r="U14" s="2">
-        <v>8.51</v>
+        <v>3.01</v>
       </c>
       <c r="V14" s="2">
-        <v>6.05</v>
+        <v>1.86</v>
       </c>
       <c r="W14" s="2">
-        <v>4.58</v>
+        <v>2.36</v>
       </c>
       <c r="X14" s="2">
-        <v>2.78</v>
+        <v>1.25</v>
       </c>
       <c r="Y14" s="2">
-        <v>2.7</v>
+        <v>1.22</v>
       </c>
       <c r="Z14" s="2">
-        <v>2.2200000000000002</v>
+        <v>1.29</v>
       </c>
       <c r="AA14" s="2">
-        <v>1.73</v>
+        <v>1.3</v>
       </c>
       <c r="AB14" s="2">
-        <v>1.57</v>
+        <v>1.08</v>
       </c>
       <c r="AC14" s="2">
-        <v>1.73</v>
+        <v>0.55000000000000004</v>
       </c>
       <c r="AD14" s="2">
-        <v>1.71</v>
+        <v>0.56999999999999995</v>
       </c>
       <c r="AE14" s="2">
-        <v>1.71</v>
+        <v>0.63</v>
       </c>
       <c r="AF14" s="2">
-        <v>15.74</v>
+        <v>5.2</v>
       </c>
       <c r="AG14" s="2">
-        <v>7.92</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:50">
+        <v>3.27</v>
+      </c>
+      <c r="AH14" s="2">
+        <v>1.78</v>
+      </c>
+    </row>
+    <row r="15" spans="1:50" ht="12" customHeight="1">
       <c r="A15" s="9" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B15" s="44"/>
       <c r="C15" s="44"/>
       <c r="D15" s="45"/>
       <c r="E15" s="46"/>
       <c r="F15" s="46"/>
       <c r="G15" s="46"/>
       <c r="H15" s="47"/>
       <c r="I15" s="46"/>
       <c r="J15" s="47"/>
       <c r="K15" s="47"/>
       <c r="L15" s="47"/>
       <c r="M15" s="48"/>
-      <c r="N15" s="71">
-        <v>1.66</v>
+      <c r="N15" s="69">
+        <v>2.66</v>
       </c>
       <c r="O15" s="2">
-        <v>1.76</v>
-[...2 lines deleted...]
-        <v>0.74</v>
+        <v>1.82</v>
+      </c>
+      <c r="P15" s="69">
+        <v>2</v>
       </c>
       <c r="Q15" s="2">
-        <v>1.25</v>
+        <v>1.58</v>
       </c>
       <c r="R15" s="2">
-        <v>1.21</v>
+        <v>1.51</v>
       </c>
       <c r="S15" s="2">
-        <v>0.97</v>
+        <v>1.26</v>
       </c>
       <c r="T15" s="2">
-        <v>7.67</v>
+        <v>15.02</v>
       </c>
       <c r="U15" s="2">
-        <v>6.69</v>
+        <v>8.51</v>
       </c>
       <c r="V15" s="2">
-        <v>2.62</v>
+        <v>6.05</v>
       </c>
       <c r="W15" s="2">
-        <v>2.85</v>
+        <v>4.58</v>
       </c>
       <c r="X15" s="2">
-        <v>1.05</v>
+        <v>2.78</v>
       </c>
       <c r="Y15" s="2">
-        <v>2.17</v>
+        <v>2.7</v>
       </c>
       <c r="Z15" s="2">
-        <v>1.61</v>
+        <v>2.2200000000000002</v>
       </c>
       <c r="AA15" s="2">
-        <v>0.97</v>
+        <v>1.73</v>
       </c>
       <c r="AB15" s="2">
-        <v>0.86</v>
+        <v>1.57</v>
       </c>
       <c r="AC15" s="2">
-        <v>1.21</v>
+        <v>1.73</v>
       </c>
       <c r="AD15" s="2">
-        <v>1.49</v>
+        <v>1.71</v>
       </c>
       <c r="AE15" s="2">
-        <v>1.43</v>
+        <v>1.71</v>
       </c>
       <c r="AF15" s="2">
-        <v>9.7200000000000006</v>
+        <v>15.74</v>
       </c>
       <c r="AG15" s="2">
-        <v>4.12</v>
-[...4 lines deleted...]
-        <v>53</v>
+        <v>7.92</v>
+      </c>
+      <c r="AH15" s="2">
+        <v>5.89</v>
+      </c>
+    </row>
+    <row r="16" spans="1:50" ht="12" customHeight="1">
+      <c r="A16" s="9" t="s">
+        <v>52</v>
       </c>
       <c r="B16" s="44"/>
       <c r="C16" s="44"/>
       <c r="D16" s="45"/>
       <c r="E16" s="46"/>
       <c r="F16" s="46"/>
       <c r="G16" s="46"/>
       <c r="H16" s="47"/>
       <c r="I16" s="46"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="48"/>
-      <c r="N16" s="71">
-        <v>0.73</v>
+      <c r="N16" s="69">
+        <v>1.66</v>
       </c>
       <c r="O16" s="2">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>1.1399999999999999</v>
+        <v>1.76</v>
+      </c>
+      <c r="P16" s="69">
+        <v>0.74</v>
       </c>
       <c r="Q16" s="2">
-        <v>0.89</v>
+        <v>1.25</v>
       </c>
       <c r="R16" s="2">
-        <v>0.57999999999999996</v>
+        <v>1.21</v>
       </c>
       <c r="S16" s="2">
-        <v>1.07</v>
+        <v>0.97</v>
       </c>
       <c r="T16" s="2">
-        <v>7.8</v>
+        <v>7.67</v>
       </c>
       <c r="U16" s="2">
-        <v>5.43</v>
+        <v>6.69</v>
       </c>
       <c r="V16" s="2">
-        <v>1.77</v>
+        <v>2.62</v>
       </c>
       <c r="W16" s="2">
-        <v>1.66</v>
+        <v>2.85</v>
       </c>
       <c r="X16" s="2">
-        <v>0.79</v>
+        <v>1.05</v>
       </c>
       <c r="Y16" s="2">
-        <v>2.87</v>
+        <v>2.17</v>
       </c>
       <c r="Z16" s="2">
-        <v>2.27</v>
+        <v>1.61</v>
       </c>
       <c r="AA16" s="2">
-        <v>1.82</v>
+        <v>0.97</v>
       </c>
       <c r="AB16" s="2">
-        <v>1.17</v>
+        <v>0.86</v>
       </c>
       <c r="AC16" s="2">
-        <v>0.79</v>
+        <v>1.21</v>
       </c>
       <c r="AD16" s="2">
-        <v>0.72</v>
+        <v>1.49</v>
       </c>
       <c r="AE16" s="2">
-        <v>1.31</v>
+        <v>1.43</v>
       </c>
       <c r="AF16" s="2">
-        <v>15.46</v>
+        <v>9.7200000000000006</v>
       </c>
       <c r="AG16" s="2">
-        <v>2.72</v>
-[...4 lines deleted...]
-        <v>61</v>
+        <v>4.12</v>
+      </c>
+      <c r="AH16" s="2">
+        <v>2.08</v>
+      </c>
+    </row>
+    <row r="17" spans="1:50" ht="12" customHeight="1">
+      <c r="A17" s="13" t="s">
+        <v>53</v>
       </c>
       <c r="B17" s="44"/>
       <c r="C17" s="44"/>
       <c r="D17" s="45"/>
       <c r="E17" s="46"/>
       <c r="F17" s="46"/>
       <c r="G17" s="46"/>
       <c r="H17" s="47"/>
       <c r="I17" s="46"/>
       <c r="J17" s="47"/>
       <c r="K17" s="47"/>
       <c r="L17" s="47"/>
       <c r="M17" s="48"/>
-      <c r="N17" s="71">
-        <v>1.97</v>
+      <c r="N17" s="69">
+        <v>0.73</v>
       </c>
       <c r="O17" s="2">
+        <v>0.48</v>
+      </c>
+      <c r="P17" s="69">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="Q17" s="2">
+        <v>0.89</v>
+      </c>
+      <c r="R17" s="2">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="S17" s="2">
         <v>1.07</v>
       </c>
-      <c r="P17" s="71">
-[...10 lines deleted...]
-      </c>
       <c r="T17" s="2">
-        <v>7.28</v>
+        <v>7.8</v>
       </c>
       <c r="U17" s="2">
-        <v>1.88</v>
+        <v>5.43</v>
       </c>
       <c r="V17" s="2">
-        <v>6.19</v>
+        <v>1.77</v>
       </c>
       <c r="W17" s="2">
-        <v>3.71</v>
+        <v>1.66</v>
       </c>
       <c r="X17" s="2">
-        <v>1.83</v>
+        <v>0.79</v>
       </c>
       <c r="Y17" s="2">
-        <v>1.23</v>
+        <v>2.87</v>
       </c>
       <c r="Z17" s="2">
-        <v>2.89</v>
+        <v>2.27</v>
       </c>
       <c r="AA17" s="2">
-        <v>1.6</v>
+        <v>1.82</v>
       </c>
       <c r="AB17" s="2">
-        <v>0.81</v>
+        <v>1.17</v>
       </c>
       <c r="AC17" s="2">
-        <v>1.46</v>
+        <v>0.79</v>
       </c>
       <c r="AD17" s="2">
-        <v>0.67</v>
+        <v>0.72</v>
       </c>
       <c r="AE17" s="2">
-        <v>0.45</v>
+        <v>1.31</v>
       </c>
       <c r="AF17" s="2">
-        <v>5.62</v>
+        <v>15.46</v>
       </c>
       <c r="AG17" s="2">
-        <v>10.86</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:50">
+        <v>2.72</v>
+      </c>
+      <c r="AH17" s="2">
+        <v>6.26</v>
+      </c>
+    </row>
+    <row r="18" spans="1:50" ht="12" customHeight="1">
       <c r="A18" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="44"/>
-      <c r="D18" s="44"/>
-[...10 lines deleted...]
-        <v>2.37</v>
+      <c r="D18" s="45"/>
+      <c r="E18" s="46"/>
+      <c r="F18" s="46"/>
+      <c r="G18" s="46"/>
+      <c r="H18" s="47"/>
+      <c r="I18" s="46"/>
+      <c r="J18" s="47"/>
+      <c r="K18" s="47"/>
+      <c r="L18" s="47"/>
+      <c r="M18" s="48"/>
+      <c r="N18" s="69">
+        <v>1.97</v>
       </c>
       <c r="O18" s="2">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>1.61</v>
+        <v>1.07</v>
+      </c>
+      <c r="P18" s="69">
+        <v>0.56999999999999995</v>
       </c>
       <c r="Q18" s="2">
-        <v>1.45</v>
+        <v>0.69</v>
       </c>
       <c r="R18" s="2">
-        <v>0.85</v>
+        <v>0.63</v>
       </c>
       <c r="S18" s="2">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="T18" s="2">
-        <v>7.36</v>
+        <v>7.28</v>
       </c>
       <c r="U18" s="2">
-        <v>4.3600000000000003</v>
+        <v>1.88</v>
       </c>
       <c r="V18" s="2">
-        <v>4.68</v>
+        <v>6.19</v>
       </c>
       <c r="W18" s="2">
-        <v>2.69</v>
+        <v>3.71</v>
       </c>
       <c r="X18" s="2">
-        <v>1.5</v>
+        <v>1.83</v>
       </c>
       <c r="Y18" s="2">
-        <v>1.43</v>
+        <v>1.23</v>
       </c>
       <c r="Z18" s="2">
-        <v>1.83</v>
+        <v>2.89</v>
       </c>
       <c r="AA18" s="2">
-        <v>2</v>
+        <v>1.6</v>
       </c>
       <c r="AB18" s="2">
-        <v>1.67</v>
+        <v>0.81</v>
       </c>
       <c r="AC18" s="2">
-        <v>0.96</v>
+        <v>1.46</v>
       </c>
       <c r="AD18" s="2">
-        <v>1.36</v>
+        <v>0.67</v>
       </c>
       <c r="AE18" s="2">
-        <v>1.07</v>
+        <v>0.45</v>
       </c>
       <c r="AF18" s="2">
-        <v>10.69</v>
+        <v>5.62</v>
       </c>
       <c r="AG18" s="2">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:50">
+        <v>10.86</v>
+      </c>
+      <c r="AH18" s="2">
+        <v>4.54</v>
+      </c>
+    </row>
+    <row r="19" spans="1:50" ht="12" customHeight="1">
       <c r="A19" s="9" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="44"/>
-      <c r="D19" s="45"/>
-[...10 lines deleted...]
-        <v>0.73</v>
+      <c r="D19" s="44"/>
+      <c r="E19" s="44"/>
+      <c r="F19" s="44"/>
+      <c r="G19" s="44"/>
+      <c r="H19" s="44"/>
+      <c r="I19" s="44"/>
+      <c r="J19" s="44"/>
+      <c r="K19" s="44"/>
+      <c r="L19" s="44"/>
+      <c r="M19" s="44"/>
+      <c r="N19" s="69">
+        <v>2.37</v>
       </c>
       <c r="O19" s="2">
+        <v>1.42</v>
+      </c>
+      <c r="P19" s="69">
+        <v>1.61</v>
+      </c>
+      <c r="Q19" s="2">
+        <v>1.45</v>
+      </c>
+      <c r="R19" s="2">
+        <v>0.85</v>
+      </c>
+      <c r="S19" s="2">
+        <v>0.87</v>
+      </c>
+      <c r="T19" s="2">
+        <v>7.36</v>
+      </c>
+      <c r="U19" s="2">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="V19" s="2">
+        <v>4.68</v>
+      </c>
+      <c r="W19" s="2">
+        <v>2.69</v>
+      </c>
+      <c r="X19" s="2">
+        <v>1.5</v>
+      </c>
+      <c r="Y19" s="2">
+        <v>1.43</v>
+      </c>
+      <c r="Z19" s="2">
+        <v>1.83</v>
+      </c>
+      <c r="AA19" s="2">
+        <v>2</v>
+      </c>
+      <c r="AB19" s="2">
+        <v>1.67</v>
+      </c>
+      <c r="AC19" s="2">
         <v>0.96</v>
       </c>
-      <c r="P19" s="71">
-[...8 lines deleted...]
-      <c r="S19" s="2">
+      <c r="AD19" s="2">
+        <v>1.36</v>
+      </c>
+      <c r="AE19" s="2">
         <v>1.07</v>
       </c>
-      <c r="T19" s="2">
-[...34 lines deleted...]
-      </c>
       <c r="AF19" s="2">
-        <v>3.43</v>
+        <v>10.69</v>
       </c>
       <c r="AG19" s="2">
-        <v>3.22</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:50">
+        <v>9</v>
+      </c>
+      <c r="AH19" s="2">
+        <v>4.03</v>
+      </c>
+    </row>
+    <row r="20" spans="1:50" ht="12" customHeight="1">
       <c r="A20" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B20" s="44"/>
       <c r="C20" s="44"/>
       <c r="D20" s="45"/>
       <c r="E20" s="46"/>
       <c r="F20" s="46"/>
       <c r="G20" s="46"/>
       <c r="H20" s="47"/>
       <c r="I20" s="46"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="48"/>
-      <c r="N20" s="71">
-        <v>1.49</v>
+      <c r="N20" s="69">
+        <v>0.73</v>
       </c>
       <c r="O20" s="2">
-        <v>0.85</v>
-[...1 lines deleted...]
-      <c r="P20" s="71">
         <v>0.96</v>
       </c>
+      <c r="P20" s="69">
+        <v>0.64</v>
+      </c>
       <c r="Q20" s="2">
-        <v>0.9</v>
+        <v>0.84</v>
       </c>
       <c r="R20" s="2">
-        <v>1.08</v>
+        <v>1.17</v>
       </c>
       <c r="S20" s="2">
-        <v>0.72</v>
+        <v>1.07</v>
       </c>
       <c r="T20" s="2">
-        <v>7.56</v>
+        <v>11.86</v>
       </c>
       <c r="U20" s="2">
-        <v>6.68</v>
+        <v>2.75</v>
       </c>
       <c r="V20" s="2">
-        <v>3.11</v>
+        <v>1.8</v>
       </c>
       <c r="W20" s="2">
-        <v>3.08</v>
+        <v>3.22</v>
       </c>
       <c r="X20" s="2">
-        <v>2.66</v>
+        <v>1.61</v>
       </c>
       <c r="Y20" s="2">
-        <v>2.23</v>
+        <v>1.46</v>
       </c>
       <c r="Z20" s="2">
-        <v>1.37</v>
+        <v>1.44</v>
       </c>
       <c r="AA20" s="2">
-        <v>1.43</v>
+        <v>1</v>
       </c>
       <c r="AB20" s="2">
-        <v>0.94</v>
+        <v>0.6</v>
       </c>
       <c r="AC20" s="2">
-        <v>1.07</v>
+        <v>0.6</v>
       </c>
       <c r="AD20" s="2">
-        <v>1.24</v>
+        <v>0.79</v>
       </c>
       <c r="AE20" s="2">
-        <v>1.07</v>
+        <v>1</v>
       </c>
       <c r="AF20" s="2">
-        <v>9.5</v>
+        <v>3.43</v>
       </c>
       <c r="AG20" s="2">
-        <v>4.05</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:50">
+        <v>3.22</v>
+      </c>
+      <c r="AH20" s="2">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="21" spans="1:50" ht="12" customHeight="1">
       <c r="A21" s="9" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B21" s="44"/>
       <c r="C21" s="44"/>
       <c r="D21" s="45"/>
       <c r="E21" s="46"/>
       <c r="F21" s="46"/>
       <c r="G21" s="46"/>
       <c r="H21" s="47"/>
       <c r="I21" s="46"/>
       <c r="J21" s="47"/>
       <c r="K21" s="47"/>
       <c r="L21" s="47"/>
       <c r="M21" s="48"/>
-      <c r="N21" s="71">
-        <v>2.52</v>
+      <c r="N21" s="69">
+        <v>1.49</v>
       </c>
       <c r="O21" s="2">
-        <v>1.1000000000000001</v>
-[...2 lines deleted...]
-        <v>1.47</v>
+        <v>0.85</v>
+      </c>
+      <c r="P21" s="69">
+        <v>0.96</v>
       </c>
       <c r="Q21" s="2">
-        <v>1.66</v>
+        <v>0.9</v>
       </c>
       <c r="R21" s="2">
-        <v>1.01</v>
+        <v>1.08</v>
       </c>
       <c r="S21" s="2">
-        <v>1.57</v>
+        <v>0.72</v>
       </c>
       <c r="T21" s="2">
-        <v>9.07</v>
+        <v>7.56</v>
       </c>
       <c r="U21" s="2">
-        <v>4.75</v>
+        <v>6.68</v>
       </c>
       <c r="V21" s="2">
-        <v>5.08</v>
+        <v>3.11</v>
       </c>
       <c r="W21" s="2">
-        <v>1.76</v>
+        <v>3.08</v>
       </c>
       <c r="X21" s="2">
-        <v>2.8</v>
+        <v>2.66</v>
       </c>
       <c r="Y21" s="2">
-        <v>3.31</v>
+        <v>2.23</v>
       </c>
       <c r="Z21" s="2">
-        <v>1.66</v>
+        <v>1.37</v>
       </c>
       <c r="AA21" s="2">
-        <v>1.01</v>
+        <v>1.43</v>
       </c>
       <c r="AB21" s="2">
-        <v>0.9</v>
+        <v>0.94</v>
       </c>
       <c r="AC21" s="2">
-        <v>1.39</v>
+        <v>1.07</v>
       </c>
       <c r="AD21" s="2">
-        <v>0.63</v>
+        <v>1.24</v>
       </c>
       <c r="AE21" s="2">
-        <v>1.25</v>
+        <v>1.07</v>
       </c>
       <c r="AF21" s="2">
         <v>9.5</v>
       </c>
       <c r="AG21" s="2">
-        <v>5.54</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:50">
+        <v>4.05</v>
+      </c>
+      <c r="AH21" s="2">
+        <v>4.17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:50" ht="12" customHeight="1">
       <c r="A22" s="9" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B22" s="44"/>
       <c r="C22" s="44"/>
       <c r="D22" s="45"/>
       <c r="E22" s="46"/>
       <c r="F22" s="46"/>
       <c r="G22" s="46"/>
       <c r="H22" s="47"/>
       <c r="I22" s="46"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="48"/>
-      <c r="N22" s="71">
+      <c r="N22" s="69">
+        <v>2.52</v>
+      </c>
+      <c r="O22" s="2">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P22" s="69">
+        <v>1.47</v>
+      </c>
+      <c r="Q22" s="2">
+        <v>1.66</v>
+      </c>
+      <c r="R22" s="2">
+        <v>1.01</v>
+      </c>
+      <c r="S22" s="2">
+        <v>1.57</v>
+      </c>
+      <c r="T22" s="2">
+        <v>9.07</v>
+      </c>
+      <c r="U22" s="2">
+        <v>4.75</v>
+      </c>
+      <c r="V22" s="2">
+        <v>5.08</v>
+      </c>
+      <c r="W22" s="2">
+        <v>1.76</v>
+      </c>
+      <c r="X22" s="2">
+        <v>2.8</v>
+      </c>
+      <c r="Y22" s="2">
+        <v>3.31</v>
+      </c>
+      <c r="Z22" s="2">
+        <v>1.66</v>
+      </c>
+      <c r="AA22" s="2">
+        <v>1.01</v>
+      </c>
+      <c r="AB22" s="2">
+        <v>0.9</v>
+      </c>
+      <c r="AC22" s="2">
+        <v>1.39</v>
+      </c>
+      <c r="AD22" s="2">
+        <v>0.63</v>
+      </c>
+      <c r="AE22" s="2">
+        <v>1.25</v>
+      </c>
+      <c r="AF22" s="2">
+        <v>9.5</v>
+      </c>
+      <c r="AG22" s="2">
+        <v>5.54</v>
+      </c>
+      <c r="AH22" s="2">
+        <v>4.8600000000000003</v>
+      </c>
+    </row>
+    <row r="23" spans="1:50" ht="12" customHeight="1">
+      <c r="A23" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="44"/>
+      <c r="C23" s="44"/>
+      <c r="D23" s="45"/>
+      <c r="E23" s="46"/>
+      <c r="F23" s="46"/>
+      <c r="G23" s="46"/>
+      <c r="H23" s="47"/>
+      <c r="I23" s="46"/>
+      <c r="J23" s="47"/>
+      <c r="K23" s="47"/>
+      <c r="L23" s="47"/>
+      <c r="M23" s="48"/>
+      <c r="N23" s="69">
         <v>1.96</v>
       </c>
-      <c r="O22" s="2">
+      <c r="O23" s="2">
         <v>1.71</v>
       </c>
-      <c r="P22" s="71">
+      <c r="P23" s="69">
         <v>1.78</v>
       </c>
-      <c r="Q22" s="2">
+      <c r="Q23" s="2">
         <v>1.57</v>
       </c>
-      <c r="R22" s="2">
+      <c r="R23" s="2">
         <v>1.59</v>
       </c>
-      <c r="S22" s="2">
+      <c r="S23" s="2">
         <v>1.48</v>
       </c>
-      <c r="T22" s="2">
+      <c r="T23" s="2">
         <v>15.74</v>
       </c>
-      <c r="U22" s="2">
+      <c r="U23" s="2">
         <v>7.96</v>
       </c>
-      <c r="V22" s="2">
+      <c r="V23" s="2">
         <v>4.8099999999999996</v>
       </c>
-      <c r="W22" s="2">
+      <c r="W23" s="2">
         <v>4.0599999999999996</v>
       </c>
-      <c r="X22" s="2">
+      <c r="X23" s="2">
         <v>3.04</v>
       </c>
-      <c r="Y22" s="2">
+      <c r="Y23" s="2">
         <v>2.34</v>
       </c>
-      <c r="Z22" s="2">
+      <c r="Z23" s="2">
         <v>2.2599999999999998</v>
       </c>
-      <c r="AA22" s="2">
+      <c r="AA23" s="2">
         <v>2.23</v>
       </c>
-      <c r="AB22" s="2">
+      <c r="AB23" s="2">
         <v>1.75</v>
       </c>
-      <c r="AC22" s="2">
+      <c r="AC23" s="2">
         <v>1.57</v>
       </c>
-      <c r="AD22" s="2">
+      <c r="AD23" s="2">
         <v>1.05</v>
       </c>
-      <c r="AE22" s="2">
+      <c r="AE23" s="2">
         <v>1.04</v>
       </c>
-      <c r="AF22" s="2">
+      <c r="AF23" s="2">
         <v>13.01</v>
       </c>
-      <c r="AG22" s="2">
+      <c r="AG23" s="2">
         <v>8.3699999999999992</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="92" t="s">
+      <c r="AH23" s="2">
+        <v>5.09</v>
+      </c>
+    </row>
+    <row r="24" spans="1:50" ht="12" customHeight="1">
+      <c r="A24" s="80"/>
+      <c r="B24" s="80"/>
+      <c r="C24" s="80"/>
+      <c r="D24" s="80"/>
+      <c r="E24" s="80"/>
+      <c r="F24" s="80"/>
+      <c r="G24" s="80"/>
+      <c r="H24" s="80"/>
+      <c r="I24" s="80"/>
+      <c r="J24" s="80"/>
+      <c r="K24" s="80"/>
+      <c r="L24" s="80"/>
+      <c r="M24" s="80"/>
+      <c r="N24" s="80"/>
+      <c r="O24" s="80"/>
+      <c r="P24" s="80"/>
+      <c r="Q24" s="80"/>
+      <c r="R24" s="80"/>
+      <c r="S24" s="80"/>
+      <c r="T24" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="92"/>
-[...39 lines deleted...]
-      <c r="A24" s="60" t="s">
+      <c r="U24" s="94"/>
+      <c r="V24" s="94"/>
+      <c r="W24" s="94"/>
+      <c r="X24" s="94"/>
+      <c r="Y24" s="94"/>
+      <c r="Z24" s="94"/>
+      <c r="AA24" s="94"/>
+      <c r="AB24" s="94"/>
+      <c r="AC24" s="94"/>
+      <c r="AD24" s="94"/>
+      <c r="AE24" s="94"/>
+      <c r="AF24" s="94"/>
+      <c r="AG24" s="94"/>
+      <c r="AH24" s="80"/>
+      <c r="AI24" s="80"/>
+      <c r="AJ24" s="80"/>
+      <c r="AM24" s="80"/>
+      <c r="AN24" s="80"/>
+      <c r="AO24" s="80"/>
+      <c r="AP24" s="80"/>
+      <c r="AQ24" s="80"/>
+      <c r="AR24" s="80"/>
+      <c r="AS24" s="80"/>
+      <c r="AT24" s="80"/>
+      <c r="AU24" s="80"/>
+      <c r="AV24" s="80"/>
+      <c r="AW24" s="80"/>
+      <c r="AX24" s="80"/>
+    </row>
+    <row r="25" spans="1:50" ht="12" customHeight="1">
+      <c r="A25" s="60" t="s">
         <v>37</v>
-      </c>
-[...75 lines deleted...]
-        <v>39</v>
       </c>
       <c r="B25" s="44"/>
       <c r="C25" s="44"/>
-      <c r="D25" s="44"/>
-[...10 lines deleted...]
-        <v>1.62</v>
+      <c r="D25" s="45"/>
+      <c r="E25" s="46"/>
+      <c r="F25" s="46"/>
+      <c r="G25" s="46"/>
+      <c r="H25" s="47"/>
+      <c r="I25" s="46"/>
+      <c r="J25" s="47"/>
+      <c r="K25" s="47"/>
+      <c r="L25" s="47"/>
+      <c r="M25" s="48"/>
+      <c r="N25" s="69">
+        <v>1.78</v>
       </c>
       <c r="O25" s="2">
-        <v>1.06</v>
-[...1 lines deleted...]
-      <c r="P25" s="71">
+        <v>1.2</v>
+      </c>
+      <c r="P25" s="69">
+        <v>1.22</v>
+      </c>
+      <c r="Q25" s="2">
         <v>1.1000000000000001</v>
       </c>
-      <c r="Q25" s="2">
-[...1 lines deleted...]
-      </c>
       <c r="R25" s="2">
-        <v>0.77</v>
+        <v>0.93</v>
       </c>
       <c r="S25" s="2">
-        <v>0.82</v>
+        <v>0.87</v>
       </c>
       <c r="T25" s="2">
-        <v>9.8800000000000008</v>
+        <v>11</v>
       </c>
       <c r="U25" s="2">
-        <v>4.6900000000000004</v>
+        <v>5.26</v>
       </c>
       <c r="V25" s="2">
-        <v>3.27</v>
+        <v>3.62</v>
       </c>
       <c r="W25" s="2">
-        <v>2.4500000000000002</v>
+        <v>2.79</v>
       </c>
       <c r="X25" s="2">
-        <v>1.93</v>
+        <v>2.15</v>
       </c>
       <c r="Y25" s="2">
-        <v>1.57</v>
+        <v>1.74</v>
       </c>
       <c r="Z25" s="2">
-        <v>1.34</v>
+        <v>1.5</v>
       </c>
       <c r="AA25" s="2">
-        <v>1.1499999999999999</v>
+        <v>1.31</v>
       </c>
       <c r="AB25" s="2">
-        <v>1.07</v>
+        <v>1.18</v>
       </c>
       <c r="AC25" s="2">
-        <v>0.99</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="AD25" s="2">
-        <v>0.82</v>
+        <v>0.95</v>
       </c>
       <c r="AE25" s="2">
-        <v>0.97</v>
+        <v>1.1100000000000001</v>
       </c>
       <c r="AF25" s="2">
-        <v>9.1</v>
+        <v>9.9499999999999993</v>
       </c>
       <c r="AG25" s="2">
-        <v>4.17</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:50">
+        <v>4.75</v>
+      </c>
+      <c r="AH25" s="2">
+        <v>3.91</v>
+      </c>
+    </row>
+    <row r="26" spans="1:50" ht="12" customHeight="1">
       <c r="A26" s="13" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B26" s="44"/>
       <c r="C26" s="44"/>
-      <c r="D26" s="45"/>
-[...10 lines deleted...]
-        <v>2.78</v>
+      <c r="D26" s="44"/>
+      <c r="E26" s="44"/>
+      <c r="F26" s="44"/>
+      <c r="G26" s="44"/>
+      <c r="H26" s="44"/>
+      <c r="I26" s="44"/>
+      <c r="J26" s="44"/>
+      <c r="K26" s="44"/>
+      <c r="L26" s="44"/>
+      <c r="M26" s="44"/>
+      <c r="N26" s="69">
+        <v>1.62</v>
       </c>
       <c r="O26" s="2">
-        <v>1.88</v>
-[...2 lines deleted...]
-        <v>1.62</v>
+        <v>1.06</v>
+      </c>
+      <c r="P26" s="69">
+        <v>1.1000000000000001</v>
       </c>
       <c r="Q26" s="2">
-        <v>1.36</v>
+        <v>1</v>
       </c>
       <c r="R26" s="2">
-        <v>1.61</v>
+        <v>0.77</v>
       </c>
       <c r="S26" s="2">
-        <v>1.1100000000000001</v>
+        <v>0.82</v>
       </c>
       <c r="T26" s="2">
-        <v>15.45</v>
+        <v>9.8800000000000008</v>
       </c>
       <c r="U26" s="2">
-        <v>7.73</v>
+        <v>4.6900000000000004</v>
       </c>
       <c r="V26" s="2">
-        <v>4.9800000000000004</v>
+        <v>3.27</v>
       </c>
       <c r="W26" s="2">
-        <v>3.98</v>
+        <v>2.4500000000000002</v>
       </c>
       <c r="X26" s="2">
-        <v>3.76</v>
+        <v>1.93</v>
       </c>
       <c r="Y26" s="2">
-        <v>2.27</v>
+        <v>1.57</v>
       </c>
       <c r="Z26" s="2">
-        <v>2.08</v>
+        <v>1.34</v>
       </c>
       <c r="AA26" s="2">
-        <v>2.12</v>
+        <v>1.1499999999999999</v>
       </c>
       <c r="AB26" s="2">
-        <v>1.81</v>
+        <v>1.07</v>
       </c>
       <c r="AC26" s="2">
-        <v>1.89</v>
+        <v>0.99</v>
       </c>
       <c r="AD26" s="2">
-        <v>1.39</v>
+        <v>0.82</v>
       </c>
       <c r="AE26" s="2">
-        <v>1.72</v>
+        <v>0.97</v>
       </c>
       <c r="AF26" s="2">
-        <v>14.14</v>
+        <v>9.1</v>
       </c>
       <c r="AG26" s="2">
-        <v>6.53</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:50">
+        <v>4.17</v>
+      </c>
+      <c r="AH26" s="2">
+        <v>3.69</v>
+      </c>
+    </row>
+    <row r="27" spans="1:50" ht="12" customHeight="1">
       <c r="A27" s="13" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B27" s="44"/>
       <c r="C27" s="44"/>
       <c r="D27" s="45"/>
       <c r="E27" s="46"/>
       <c r="F27" s="46"/>
       <c r="G27" s="46"/>
       <c r="H27" s="47"/>
       <c r="I27" s="46"/>
       <c r="J27" s="47"/>
       <c r="K27" s="47"/>
       <c r="L27" s="47"/>
       <c r="M27" s="48"/>
-      <c r="N27" s="71">
-        <v>0.85</v>
+      <c r="N27" s="69">
+        <v>2.78</v>
       </c>
       <c r="O27" s="2">
-        <v>0.9</v>
-[...2 lines deleted...]
-        <v>0.81</v>
+        <v>1.88</v>
+      </c>
+      <c r="P27" s="69">
+        <v>1.62</v>
       </c>
       <c r="Q27" s="2">
-        <v>0.72</v>
+        <v>1.36</v>
       </c>
       <c r="R27" s="2">
-        <v>0.6</v>
+        <v>1.61</v>
       </c>
       <c r="S27" s="2">
-        <v>0.55000000000000004</v>
+        <v>1.1100000000000001</v>
       </c>
       <c r="T27" s="2">
+        <v>15.45</v>
+      </c>
+      <c r="U27" s="2">
+        <v>7.73</v>
+      </c>
+      <c r="V27" s="2">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="W27" s="2">
+        <v>3.98</v>
+      </c>
+      <c r="X27" s="2">
+        <v>3.76</v>
+      </c>
+      <c r="Y27" s="2">
+        <v>2.27</v>
+      </c>
+      <c r="Z27" s="2">
+        <v>2.08</v>
+      </c>
+      <c r="AA27" s="2">
+        <v>2.12</v>
+      </c>
+      <c r="AB27" s="2">
+        <v>1.81</v>
+      </c>
+      <c r="AC27" s="2">
+        <v>1.89</v>
+      </c>
+      <c r="AD27" s="2">
+        <v>1.39</v>
+      </c>
+      <c r="AE27" s="2">
+        <v>1.72</v>
+      </c>
+      <c r="AF27" s="2">
+        <v>14.14</v>
+      </c>
+      <c r="AG27" s="2">
         <v>6.53</v>
       </c>
-      <c r="U27" s="2">
-[...39 lines deleted...]
-    <row r="28" spans="1:50">
+      <c r="AH27" s="2">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="28" spans="1:50" ht="12" customHeight="1">
       <c r="A28" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B28" s="44"/>
       <c r="C28" s="44"/>
       <c r="D28" s="45"/>
       <c r="E28" s="46"/>
       <c r="F28" s="46"/>
       <c r="G28" s="46"/>
       <c r="H28" s="47"/>
       <c r="I28" s="46"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="48"/>
-      <c r="N28" s="71">
-        <v>2.5</v>
+      <c r="N28" s="69">
+        <v>0.85</v>
       </c>
       <c r="O28" s="2">
-        <v>1.69</v>
-[...2 lines deleted...]
-        <v>1.95</v>
+        <v>0.9</v>
+      </c>
+      <c r="P28" s="69">
+        <v>0.81</v>
       </c>
       <c r="Q28" s="2">
-        <v>1.47</v>
+        <v>0.72</v>
       </c>
       <c r="R28" s="2">
-        <v>1.33</v>
+        <v>0.6</v>
       </c>
       <c r="S28" s="2">
-        <v>1.1000000000000001</v>
+        <v>0.55000000000000004</v>
       </c>
       <c r="T28" s="2">
-        <v>14.83</v>
+        <v>6.53</v>
       </c>
       <c r="U28" s="2">
-        <v>8.08</v>
+        <v>3.08</v>
       </c>
       <c r="V28" s="2">
-        <v>5.68</v>
+        <v>0.9</v>
       </c>
       <c r="W28" s="2">
-        <v>3.67</v>
+        <v>2.36</v>
       </c>
       <c r="X28" s="2">
-        <v>2.58</v>
+        <v>0.67</v>
       </c>
       <c r="Y28" s="2">
-        <v>2.39</v>
+        <v>2.0099999999999998</v>
       </c>
       <c r="Z28" s="2">
-        <v>2.08</v>
+        <v>1.34</v>
       </c>
       <c r="AA28" s="2">
-        <v>1.68</v>
+        <v>1</v>
       </c>
       <c r="AB28" s="2">
-        <v>1.49</v>
+        <v>1.1200000000000001</v>
       </c>
       <c r="AC28" s="2">
-        <v>1.43</v>
+        <v>0.53</v>
       </c>
       <c r="AD28" s="2">
-        <v>1.58</v>
+        <v>0.73</v>
       </c>
       <c r="AE28" s="2">
-        <v>1.71</v>
+        <v>0.89</v>
       </c>
       <c r="AF28" s="2">
-        <v>13.92</v>
+        <v>4.67</v>
       </c>
       <c r="AG28" s="2">
-        <v>6.99</v>
-[...4 lines deleted...]
-        <v>57</v>
+        <v>2.79</v>
+      </c>
+      <c r="AH28" s="2">
+        <v>1.6</v>
+      </c>
+    </row>
+    <row r="29" spans="1:50" ht="12" customHeight="1">
+      <c r="A29" s="13" t="s">
+        <v>50</v>
       </c>
       <c r="B29" s="44"/>
       <c r="C29" s="44"/>
       <c r="D29" s="45"/>
       <c r="E29" s="46"/>
       <c r="F29" s="46"/>
       <c r="G29" s="46"/>
       <c r="H29" s="47"/>
       <c r="I29" s="46"/>
       <c r="J29" s="47"/>
       <c r="K29" s="47"/>
       <c r="L29" s="47"/>
       <c r="M29" s="48"/>
-      <c r="N29" s="71">
+      <c r="N29" s="69">
+        <v>2.5</v>
+      </c>
+      <c r="O29" s="2">
+        <v>1.69</v>
+      </c>
+      <c r="P29" s="69">
+        <v>1.95</v>
+      </c>
+      <c r="Q29" s="2">
+        <v>1.47</v>
+      </c>
+      <c r="R29" s="2">
+        <v>1.33</v>
+      </c>
+      <c r="S29" s="2">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="T29" s="2">
+        <v>14.83</v>
+      </c>
+      <c r="U29" s="2">
+        <v>8.08</v>
+      </c>
+      <c r="V29" s="2">
+        <v>5.68</v>
+      </c>
+      <c r="W29" s="2">
+        <v>3.67</v>
+      </c>
+      <c r="X29" s="2">
+        <v>2.58</v>
+      </c>
+      <c r="Y29" s="2">
+        <v>2.39</v>
+      </c>
+      <c r="Z29" s="2">
+        <v>2.08</v>
+      </c>
+      <c r="AA29" s="2">
+        <v>1.68</v>
+      </c>
+      <c r="AB29" s="2">
+        <v>1.49</v>
+      </c>
+      <c r="AC29" s="2">
+        <v>1.43</v>
+      </c>
+      <c r="AD29" s="2">
+        <v>1.58</v>
+      </c>
+      <c r="AE29" s="2">
+        <v>1.71</v>
+      </c>
+      <c r="AF29" s="2">
+        <v>13.92</v>
+      </c>
+      <c r="AG29" s="2">
+        <v>6.99</v>
+      </c>
+      <c r="AH29" s="2">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="30" spans="1:50" ht="12" customHeight="1">
+      <c r="A30" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30" s="44"/>
+      <c r="C30" s="44"/>
+      <c r="D30" s="45"/>
+      <c r="E30" s="46"/>
+      <c r="F30" s="46"/>
+      <c r="G30" s="46"/>
+      <c r="H30" s="47"/>
+      <c r="I30" s="46"/>
+      <c r="J30" s="47"/>
+      <c r="K30" s="47"/>
+      <c r="L30" s="47"/>
+      <c r="M30" s="48"/>
+      <c r="N30" s="69">
         <v>1.5</v>
       </c>
-      <c r="O29" s="2">
+      <c r="O30" s="2">
         <v>1.39</v>
       </c>
-      <c r="P29" s="71">
+      <c r="P30" s="69">
         <v>1.31</v>
       </c>
-      <c r="Q29" s="2">
+      <c r="Q30" s="2">
         <v>1.71</v>
       </c>
-      <c r="R29" s="2">
+      <c r="R30" s="2">
         <v>1.61</v>
       </c>
-      <c r="S29" s="2">
+      <c r="S30" s="2">
         <v>1.04</v>
       </c>
-      <c r="T29" s="2">
+      <c r="T30" s="2">
         <v>17.04</v>
       </c>
-      <c r="U29" s="2">
+      <c r="U30" s="2">
         <v>5.5</v>
       </c>
-      <c r="V29" s="2">
+      <c r="V30" s="2">
         <v>4.96</v>
       </c>
-      <c r="W29" s="2">
+      <c r="W30" s="2">
         <v>4.74</v>
       </c>
-      <c r="X29" s="2">
+      <c r="X30" s="2">
         <v>2.5499999999999998</v>
       </c>
-      <c r="Y29" s="2">
+      <c r="Y30" s="2">
         <v>2.0099999999999998</v>
       </c>
-      <c r="Z29" s="2">
+      <c r="Z30" s="2">
         <v>2.1</v>
       </c>
-      <c r="AA29" s="2">
+      <c r="AA30" s="2">
         <v>1.92</v>
       </c>
-      <c r="AB29" s="2">
+      <c r="AB30" s="2">
         <v>0.89</v>
       </c>
-      <c r="AC29" s="2">
+      <c r="AC30" s="2">
         <v>1.67</v>
       </c>
-      <c r="AD29" s="2">
+      <c r="AD30" s="2">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AE29" s="2">
+      <c r="AE30" s="2">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AF29" s="2">
+      <c r="AF30" s="2">
         <v>11.77</v>
       </c>
-      <c r="AG29" s="2">
+      <c r="AG30" s="2">
         <v>8.31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A30" s="85" t="s">
+      <c r="AH30" s="2">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="31" spans="1:50" ht="12" customHeight="1">
+      <c r="A31" s="78"/>
+      <c r="B31" s="78"/>
+      <c r="C31" s="78"/>
+      <c r="D31" s="78"/>
+      <c r="E31" s="78"/>
+      <c r="F31" s="78"/>
+      <c r="G31" s="78"/>
+      <c r="H31" s="78"/>
+      <c r="I31" s="78"/>
+      <c r="J31" s="78"/>
+      <c r="K31" s="78"/>
+      <c r="L31" s="78"/>
+      <c r="M31" s="78"/>
+      <c r="N31" s="78"/>
+      <c r="O31" s="78"/>
+      <c r="P31" s="78"/>
+      <c r="Q31" s="78"/>
+      <c r="R31" s="78"/>
+      <c r="S31" s="78"/>
+      <c r="T31" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="85"/>
-[...38 lines deleted...]
-      <c r="A31" s="69" t="s">
+      <c r="U31" s="87"/>
+      <c r="V31" s="87"/>
+      <c r="W31" s="87"/>
+      <c r="X31" s="87"/>
+      <c r="Y31" s="87"/>
+      <c r="Z31" s="87"/>
+      <c r="AA31" s="87"/>
+      <c r="AB31" s="87"/>
+      <c r="AC31" s="87"/>
+      <c r="AD31" s="87"/>
+      <c r="AE31" s="87"/>
+      <c r="AF31" s="87"/>
+      <c r="AG31" s="87"/>
+      <c r="AH31" s="78"/>
+      <c r="AI31" s="78"/>
+      <c r="AJ31" s="78"/>
+      <c r="AM31" s="78"/>
+      <c r="AN31" s="78"/>
+      <c r="AO31" s="78"/>
+      <c r="AP31" s="78"/>
+      <c r="AQ31" s="78"/>
+      <c r="AR31" s="78"/>
+      <c r="AS31" s="78"/>
+      <c r="AT31" s="78"/>
+      <c r="AU31" s="78"/>
+      <c r="AV31" s="78"/>
+      <c r="AW31" s="78"/>
+      <c r="AX31" s="78"/>
+    </row>
+    <row r="32" spans="1:50" ht="12" customHeight="1">
+      <c r="A32" s="67" t="s">
         <v>37</v>
-      </c>
-[...75 lines deleted...]
-        <v>39</v>
       </c>
       <c r="B32" s="44"/>
       <c r="C32" s="44"/>
-      <c r="D32" s="44"/>
-[...10 lines deleted...]
-        <v>0.6</v>
+      <c r="D32" s="45"/>
+      <c r="E32" s="46"/>
+      <c r="F32" s="46"/>
+      <c r="G32" s="46"/>
+      <c r="H32" s="47"/>
+      <c r="I32" s="46"/>
+      <c r="J32" s="50"/>
+      <c r="K32" s="47"/>
+      <c r="L32" s="50"/>
+      <c r="M32" s="48"/>
+      <c r="N32" s="69">
+        <v>1.78</v>
       </c>
       <c r="O32" s="7">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>1.1399999999999999</v>
+        <v>1.44</v>
+      </c>
+      <c r="P32" s="69">
+        <v>1.27</v>
       </c>
       <c r="Q32" s="7">
-        <v>0.9</v>
+        <v>1.27</v>
       </c>
       <c r="R32" s="7">
-        <v>0.49</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="S32" s="7">
-        <v>0.35</v>
+        <v>1.1100000000000001</v>
       </c>
       <c r="T32" s="2">
-        <v>5.88</v>
+        <v>11.45</v>
       </c>
       <c r="U32" s="7">
-        <v>2.16</v>
+        <v>5.97</v>
       </c>
       <c r="V32" s="7">
-        <v>2.23</v>
+        <v>3.84</v>
       </c>
       <c r="W32" s="2">
-        <v>0.76</v>
+        <v>3.43</v>
       </c>
       <c r="X32" s="7">
-        <v>1.68</v>
+        <v>2.46</v>
       </c>
       <c r="Y32" s="7">
-        <v>1</v>
+        <v>2.1</v>
       </c>
       <c r="Z32" s="7">
-        <v>1.1100000000000001</v>
+        <v>1.77</v>
       </c>
       <c r="AA32" s="7">
-        <v>0.67</v>
+        <v>1.5</v>
       </c>
       <c r="AB32" s="7">
-        <v>0.33</v>
+        <v>1.2</v>
       </c>
       <c r="AC32" s="7">
-        <v>0.78</v>
+        <v>1.23</v>
       </c>
       <c r="AD32" s="7">
-        <v>0.49</v>
+        <v>1.0900000000000001</v>
       </c>
       <c r="AE32" s="7">
-        <v>0.75</v>
+        <v>1.1000000000000001</v>
       </c>
       <c r="AF32" s="2">
-        <v>7.77</v>
+        <v>10.99</v>
       </c>
       <c r="AG32" s="7">
-        <v>3.11</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:33">
+        <v>5.78</v>
+      </c>
+      <c r="AH32" s="7">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" ht="12" customHeight="1">
       <c r="A33" s="19" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B33" s="44"/>
       <c r="C33" s="44"/>
-      <c r="D33" s="45"/>
-[...10 lines deleted...]
-        <v>1.88</v>
+      <c r="D33" s="44"/>
+      <c r="E33" s="44"/>
+      <c r="F33" s="44"/>
+      <c r="G33" s="44"/>
+      <c r="H33" s="44"/>
+      <c r="I33" s="44"/>
+      <c r="J33" s="44"/>
+      <c r="K33" s="44"/>
+      <c r="L33" s="44"/>
+      <c r="M33" s="44"/>
+      <c r="N33" s="69">
+        <v>0.6</v>
       </c>
       <c r="O33" s="7">
-        <v>2.48</v>
-[...2 lines deleted...]
-        <v>3.69</v>
+        <v>0.97</v>
+      </c>
+      <c r="P33" s="69">
+        <v>1.1399999999999999</v>
       </c>
       <c r="Q33" s="7">
-        <v>1.98</v>
+        <v>0.9</v>
       </c>
       <c r="R33" s="7">
-        <v>3.61</v>
+        <v>0.49</v>
       </c>
       <c r="S33" s="7">
-        <v>3.87</v>
+        <v>0.35</v>
       </c>
       <c r="T33" s="2">
-        <v>6.78</v>
+        <v>5.88</v>
       </c>
       <c r="U33" s="7">
-        <v>7.22</v>
+        <v>2.16</v>
       </c>
       <c r="V33" s="7">
-        <v>4.6900000000000004</v>
+        <v>2.23</v>
       </c>
       <c r="W33" s="2">
-        <v>7.09</v>
+        <v>0.76</v>
       </c>
       <c r="X33" s="7">
-        <v>2.79</v>
+        <v>1.68</v>
       </c>
       <c r="Y33" s="7">
-        <v>1.1599999999999999</v>
+        <v>1</v>
       </c>
       <c r="Z33" s="7">
-        <v>0.99</v>
+        <v>1.1100000000000001</v>
       </c>
       <c r="AA33" s="7">
-        <v>0.87</v>
+        <v>0.67</v>
       </c>
       <c r="AB33" s="7">
-        <v>3.09</v>
+        <v>0.33</v>
       </c>
       <c r="AC33" s="7">
-        <v>2.09</v>
+        <v>0.78</v>
       </c>
       <c r="AD33" s="7">
-        <v>1.89</v>
+        <v>0.49</v>
       </c>
       <c r="AE33" s="7">
-        <v>1.74</v>
+        <v>0.75</v>
       </c>
       <c r="AF33" s="2">
-        <v>22.15</v>
-[...5 lines deleted...]
-        <v>47</v>
+        <v>7.77</v>
+      </c>
+      <c r="AG33" s="7">
+        <v>3.11</v>
+      </c>
+      <c r="AH33" s="7">
+        <v>2.23</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" ht="12" customHeight="1">
+      <c r="A34" s="19" t="s">
+        <v>41</v>
       </c>
       <c r="B34" s="44"/>
       <c r="C34" s="44"/>
       <c r="D34" s="45"/>
       <c r="E34" s="46"/>
       <c r="F34" s="46"/>
       <c r="G34" s="46"/>
       <c r="H34" s="47"/>
       <c r="I34" s="46"/>
       <c r="J34" s="50"/>
       <c r="K34" s="47"/>
       <c r="L34" s="50"/>
       <c r="M34" s="48"/>
-      <c r="N34" s="71">
-        <v>2.14</v>
+      <c r="N34" s="69">
+        <v>1.88</v>
       </c>
       <c r="O34" s="7">
-        <v>1.97</v>
-[...2 lines deleted...]
-        <v>1.47</v>
+        <v>2.48</v>
+      </c>
+      <c r="P34" s="69">
+        <v>3.69</v>
       </c>
       <c r="Q34" s="7">
-        <v>1.64</v>
+        <v>1.98</v>
       </c>
       <c r="R34" s="7">
-        <v>1.18</v>
+        <v>3.61</v>
       </c>
       <c r="S34" s="7">
-        <v>1.24</v>
+        <v>3.87</v>
       </c>
       <c r="T34" s="2">
-        <v>18.09</v>
+        <v>6.78</v>
       </c>
       <c r="U34" s="7">
-        <v>7.13</v>
+        <v>7.22</v>
       </c>
       <c r="V34" s="7">
-        <v>4.46</v>
+        <v>4.6900000000000004</v>
       </c>
       <c r="W34" s="2">
-        <v>4.66</v>
+        <v>7.09</v>
       </c>
       <c r="X34" s="7">
-        <v>3.27</v>
+        <v>2.79</v>
       </c>
       <c r="Y34" s="7">
-        <v>2.4300000000000002</v>
+        <v>1.1599999999999999</v>
       </c>
       <c r="Z34" s="7">
+        <v>0.99</v>
+      </c>
+      <c r="AA34" s="7">
+        <v>0.87</v>
+      </c>
+      <c r="AB34" s="7">
+        <v>3.09</v>
+      </c>
+      <c r="AC34" s="7">
+        <v>2.09</v>
+      </c>
+      <c r="AD34" s="7">
         <v>1.89</v>
       </c>
-      <c r="AA34" s="7">
-[...10 lines deleted...]
-      </c>
       <c r="AE34" s="7">
-        <v>1.28</v>
+        <v>1.74</v>
       </c>
       <c r="AF34" s="2">
-        <v>13.14</v>
-[...5 lines deleted...]
-    <row r="35" spans="1:33">
+        <v>22.15</v>
+      </c>
+      <c r="AG34" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH34" s="7">
+        <v>7.42</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" ht="12" customHeight="1">
       <c r="A35" s="9" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B35" s="44"/>
       <c r="C35" s="44"/>
       <c r="D35" s="45"/>
       <c r="E35" s="46"/>
       <c r="F35" s="46"/>
       <c r="G35" s="46"/>
       <c r="H35" s="47"/>
       <c r="I35" s="46"/>
       <c r="J35" s="50"/>
       <c r="K35" s="47"/>
       <c r="L35" s="50"/>
       <c r="M35" s="48"/>
-      <c r="N35" s="71">
-        <v>1.41</v>
+      <c r="N35" s="69">
+        <v>2.14</v>
       </c>
       <c r="O35" s="7">
-        <v>0.97</v>
-[...2 lines deleted...]
-        <v>0.23</v>
+        <v>1.97</v>
+      </c>
+      <c r="P35" s="69">
+        <v>1.47</v>
       </c>
       <c r="Q35" s="7">
-        <v>0.84</v>
+        <v>1.64</v>
       </c>
       <c r="R35" s="7">
-        <v>0.38</v>
+        <v>1.18</v>
       </c>
       <c r="S35" s="7">
-        <v>0.7</v>
+        <v>1.24</v>
       </c>
       <c r="T35" s="2">
-        <v>6.32</v>
+        <v>18.09</v>
       </c>
       <c r="U35" s="7">
-        <v>2.94</v>
+        <v>7.13</v>
       </c>
       <c r="V35" s="7">
-        <v>2.89</v>
+        <v>4.46</v>
       </c>
       <c r="W35" s="2">
-        <v>2.36</v>
+        <v>4.66</v>
       </c>
       <c r="X35" s="7">
-        <v>1.87</v>
+        <v>3.27</v>
       </c>
       <c r="Y35" s="7">
-        <v>0.36</v>
+        <v>2.4300000000000002</v>
       </c>
       <c r="Z35" s="7">
-        <v>1.23</v>
+        <v>1.89</v>
       </c>
       <c r="AA35" s="7">
-        <v>1.62</v>
+        <v>1.52</v>
       </c>
       <c r="AB35" s="7">
-        <v>1.04</v>
+        <v>1.3</v>
       </c>
       <c r="AC35" s="7">
-        <v>0.56999999999999995</v>
+        <v>1.45</v>
       </c>
       <c r="AD35" s="7">
-        <v>0.39</v>
+        <v>1.3</v>
       </c>
       <c r="AE35" s="7">
-        <v>0.36</v>
+        <v>1.28</v>
       </c>
       <c r="AF35" s="2">
-        <v>5.77</v>
+        <v>13.14</v>
       </c>
       <c r="AG35" s="7">
-        <v>3.79</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:33">
+        <v>6.66</v>
+      </c>
+      <c r="AH35" s="7">
+        <v>6.06</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" ht="12" customHeight="1">
       <c r="A36" s="9" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="B36" s="44"/>
       <c r="C36" s="44"/>
       <c r="D36" s="45"/>
       <c r="E36" s="46"/>
       <c r="F36" s="46"/>
       <c r="G36" s="46"/>
       <c r="H36" s="47"/>
       <c r="I36" s="46"/>
       <c r="J36" s="50"/>
       <c r="K36" s="47"/>
       <c r="L36" s="50"/>
       <c r="M36" s="48"/>
-      <c r="N36" s="71">
-        <v>3.04</v>
+      <c r="N36" s="69">
+        <v>1.41</v>
       </c>
       <c r="O36" s="7">
-        <v>2.14</v>
-[...2 lines deleted...]
-        <v>2.13</v>
+        <v>0.97</v>
+      </c>
+      <c r="P36" s="69">
+        <v>0.23</v>
       </c>
       <c r="Q36" s="7">
-        <v>1.85</v>
+        <v>0.84</v>
       </c>
       <c r="R36" s="7">
-        <v>1.93</v>
+        <v>0.38</v>
       </c>
       <c r="S36" s="7">
-        <v>1.66</v>
+        <v>0.7</v>
       </c>
       <c r="T36" s="2">
-        <v>15.51</v>
+        <v>6.32</v>
       </c>
       <c r="U36" s="7">
-        <v>9.6</v>
+        <v>2.94</v>
       </c>
       <c r="V36" s="7">
-        <v>6.99</v>
+        <v>2.89</v>
       </c>
       <c r="W36" s="2">
-        <v>6.87</v>
+        <v>2.36</v>
       </c>
       <c r="X36" s="7">
-        <v>3.29</v>
+        <v>1.87</v>
       </c>
       <c r="Y36" s="7">
-        <v>3.47</v>
+        <v>0.36</v>
       </c>
       <c r="Z36" s="7">
-        <v>2.5499999999999998</v>
+        <v>1.23</v>
       </c>
       <c r="AA36" s="7">
-        <v>1.87</v>
+        <v>1.62</v>
       </c>
       <c r="AB36" s="7">
-        <v>1.75</v>
+        <v>1.04</v>
       </c>
       <c r="AC36" s="7">
-        <v>2.5</v>
+        <v>0.56999999999999995</v>
       </c>
       <c r="AD36" s="7">
-        <v>2.0099999999999998</v>
+        <v>0.39</v>
       </c>
       <c r="AE36" s="7">
-        <v>1.72</v>
+        <v>0.36</v>
       </c>
       <c r="AF36" s="2">
-        <v>20.399999999999999</v>
+        <v>5.77</v>
       </c>
       <c r="AG36" s="7">
-        <v>10.3</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:33">
+        <v>3.79</v>
+      </c>
+      <c r="AH36" s="7">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" ht="12" customHeight="1">
       <c r="A37" s="9" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B37" s="44"/>
       <c r="C37" s="44"/>
       <c r="D37" s="45"/>
       <c r="E37" s="46"/>
       <c r="F37" s="46"/>
       <c r="G37" s="46"/>
       <c r="H37" s="47"/>
       <c r="I37" s="46"/>
       <c r="J37" s="50"/>
       <c r="K37" s="47"/>
       <c r="L37" s="50"/>
       <c r="M37" s="48"/>
-      <c r="N37" s="71">
+      <c r="N37" s="69">
+        <v>3.04</v>
+      </c>
+      <c r="O37" s="7">
+        <v>2.14</v>
+      </c>
+      <c r="P37" s="69">
+        <v>2.13</v>
+      </c>
+      <c r="Q37" s="7">
+        <v>1.85</v>
+      </c>
+      <c r="R37" s="7">
+        <v>1.93</v>
+      </c>
+      <c r="S37" s="7">
         <v>1.66</v>
       </c>
-      <c r="O37" s="7">
-[...13 lines deleted...]
-      </c>
       <c r="T37" s="2">
-        <v>7.67</v>
+        <v>15.51</v>
       </c>
       <c r="U37" s="7">
-        <v>6.69</v>
+        <v>9.6</v>
       </c>
       <c r="V37" s="7">
-        <v>2.62</v>
+        <v>6.99</v>
       </c>
       <c r="W37" s="2">
-        <v>2.85</v>
+        <v>6.87</v>
       </c>
       <c r="X37" s="7">
-        <v>1.05</v>
+        <v>3.29</v>
       </c>
       <c r="Y37" s="7">
-        <v>2.17</v>
+        <v>3.47</v>
       </c>
       <c r="Z37" s="7">
-        <v>1.61</v>
+        <v>2.5499999999999998</v>
       </c>
       <c r="AA37" s="7">
-        <v>0.97</v>
+        <v>1.87</v>
       </c>
       <c r="AB37" s="7">
-        <v>0.86</v>
+        <v>1.75</v>
       </c>
       <c r="AC37" s="7">
-        <v>1.21</v>
+        <v>2.5</v>
       </c>
       <c r="AD37" s="7">
-        <v>1.49</v>
+        <v>2.0099999999999998</v>
       </c>
       <c r="AE37" s="7">
-        <v>1.43</v>
+        <v>1.72</v>
       </c>
       <c r="AF37" s="2">
-        <v>9.7200000000000006</v>
+        <v>20.399999999999999</v>
       </c>
       <c r="AG37" s="7">
-        <v>4.12</v>
-[...4 lines deleted...]
-        <v>53</v>
+        <v>10.3</v>
+      </c>
+      <c r="AH37" s="7">
+        <v>6.74</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" ht="12" customHeight="1">
+      <c r="A38" s="9" t="s">
+        <v>52</v>
       </c>
       <c r="B38" s="44"/>
       <c r="C38" s="44"/>
       <c r="D38" s="45"/>
       <c r="E38" s="46"/>
       <c r="F38" s="46"/>
       <c r="G38" s="46"/>
       <c r="H38" s="47"/>
       <c r="I38" s="46"/>
       <c r="J38" s="50"/>
       <c r="K38" s="47"/>
       <c r="L38" s="50"/>
       <c r="M38" s="48"/>
-      <c r="N38" s="71">
-        <v>0.73</v>
+      <c r="N38" s="69">
+        <v>1.66</v>
       </c>
       <c r="O38" s="7">
-        <v>0.48</v>
-[...2 lines deleted...]
-        <v>1.1399999999999999</v>
+        <v>1.76</v>
+      </c>
+      <c r="P38" s="69">
+        <v>0.74</v>
       </c>
       <c r="Q38" s="7">
-        <v>0.89</v>
+        <v>1.25</v>
       </c>
       <c r="R38" s="7">
-        <v>0.57999999999999996</v>
+        <v>1.21</v>
       </c>
       <c r="S38" s="7">
-        <v>1.07</v>
+        <v>0.97</v>
       </c>
       <c r="T38" s="2">
-        <v>7.8</v>
+        <v>7.67</v>
       </c>
       <c r="U38" s="7">
-        <v>5.43</v>
+        <v>6.69</v>
       </c>
       <c r="V38" s="7">
-        <v>1.77</v>
+        <v>2.62</v>
       </c>
       <c r="W38" s="2">
-        <v>1.66</v>
+        <v>2.85</v>
       </c>
       <c r="X38" s="7">
-        <v>0.79</v>
+        <v>1.05</v>
       </c>
       <c r="Y38" s="7">
-        <v>2.87</v>
+        <v>2.17</v>
       </c>
       <c r="Z38" s="7">
-        <v>2.27</v>
+        <v>1.61</v>
       </c>
       <c r="AA38" s="7">
-        <v>1.82</v>
+        <v>0.97</v>
       </c>
       <c r="AB38" s="7">
-        <v>1.17</v>
+        <v>0.86</v>
       </c>
       <c r="AC38" s="7">
-        <v>0.79</v>
+        <v>1.21</v>
       </c>
       <c r="AD38" s="7">
-        <v>0.72</v>
+        <v>1.49</v>
       </c>
       <c r="AE38" s="7">
-        <v>1.31</v>
+        <v>1.43</v>
       </c>
       <c r="AF38" s="2">
-        <v>15.46</v>
+        <v>9.7200000000000006</v>
       </c>
       <c r="AG38" s="7">
-        <v>2.72</v>
-[...4 lines deleted...]
-        <v>61</v>
+        <v>4.12</v>
+      </c>
+      <c r="AH38" s="7">
+        <v>2.08</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" ht="12" customHeight="1">
+      <c r="A39" s="13" t="s">
+        <v>53</v>
       </c>
       <c r="B39" s="44"/>
       <c r="C39" s="44"/>
       <c r="D39" s="45"/>
       <c r="E39" s="46"/>
       <c r="F39" s="46"/>
       <c r="G39" s="46"/>
       <c r="H39" s="47"/>
       <c r="I39" s="46"/>
       <c r="J39" s="50"/>
       <c r="K39" s="47"/>
       <c r="L39" s="50"/>
       <c r="M39" s="48"/>
-      <c r="N39" s="71">
-        <v>1.97</v>
+      <c r="N39" s="69">
+        <v>0.73</v>
       </c>
       <c r="O39" s="7">
+        <v>0.48</v>
+      </c>
+      <c r="P39" s="69">
+        <v>1.1399999999999999</v>
+      </c>
+      <c r="Q39" s="7">
+        <v>0.89</v>
+      </c>
+      <c r="R39" s="7">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="S39" s="7">
         <v>1.07</v>
       </c>
-      <c r="P39" s="71">
-[...10 lines deleted...]
-      </c>
       <c r="T39" s="2">
-        <v>7.28</v>
+        <v>7.8</v>
       </c>
       <c r="U39" s="7">
-        <v>1.88</v>
+        <v>5.43</v>
       </c>
       <c r="V39" s="7">
-        <v>6.19</v>
+        <v>1.77</v>
       </c>
       <c r="W39" s="2">
-        <v>3.71</v>
+        <v>1.66</v>
       </c>
       <c r="X39" s="7">
-        <v>1.83</v>
+        <v>0.79</v>
       </c>
       <c r="Y39" s="7">
-        <v>1.23</v>
+        <v>2.87</v>
       </c>
       <c r="Z39" s="7">
-        <v>2.89</v>
+        <v>2.27</v>
       </c>
       <c r="AA39" s="7">
-        <v>1.6</v>
+        <v>1.82</v>
       </c>
       <c r="AB39" s="7">
-        <v>0.81</v>
+        <v>1.17</v>
       </c>
       <c r="AC39" s="7">
-        <v>1.46</v>
+        <v>0.79</v>
       </c>
       <c r="AD39" s="7">
-        <v>0.67</v>
+        <v>0.72</v>
       </c>
       <c r="AE39" s="7">
-        <v>0.45</v>
+        <v>1.31</v>
       </c>
       <c r="AF39" s="2">
-        <v>5.62</v>
+        <v>15.46</v>
       </c>
       <c r="AG39" s="7">
-        <v>10.86</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:33">
+        <v>2.72</v>
+      </c>
+      <c r="AH39" s="7">
+        <v>6.26</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" ht="12" customHeight="1">
       <c r="A40" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B40" s="44"/>
       <c r="C40" s="44"/>
-      <c r="D40" s="44"/>
-[...10 lines deleted...]
-        <v>2.37</v>
+      <c r="D40" s="45"/>
+      <c r="E40" s="46"/>
+      <c r="F40" s="46"/>
+      <c r="G40" s="46"/>
+      <c r="H40" s="47"/>
+      <c r="I40" s="46"/>
+      <c r="J40" s="50"/>
+      <c r="K40" s="47"/>
+      <c r="L40" s="50"/>
+      <c r="M40" s="48"/>
+      <c r="N40" s="69">
+        <v>1.97</v>
       </c>
       <c r="O40" s="7">
-        <v>1.42</v>
-[...2 lines deleted...]
-        <v>1.61</v>
+        <v>1.07</v>
+      </c>
+      <c r="P40" s="69">
+        <v>0.56999999999999995</v>
       </c>
       <c r="Q40" s="7">
-        <v>1.45</v>
+        <v>0.69</v>
       </c>
       <c r="R40" s="7">
-        <v>0.85</v>
+        <v>0.63</v>
       </c>
       <c r="S40" s="7">
-        <v>0.87</v>
+        <v>0.86</v>
       </c>
       <c r="T40" s="2">
-        <v>7.36</v>
+        <v>7.28</v>
       </c>
       <c r="U40" s="7">
-        <v>4.3600000000000003</v>
+        <v>1.88</v>
       </c>
       <c r="V40" s="7">
-        <v>4.68</v>
+        <v>6.19</v>
       </c>
       <c r="W40" s="2">
-        <v>2.69</v>
+        <v>3.71</v>
       </c>
       <c r="X40" s="7">
-        <v>1.5</v>
+        <v>1.83</v>
       </c>
       <c r="Y40" s="7">
-        <v>1.43</v>
+        <v>1.23</v>
       </c>
       <c r="Z40" s="7">
-        <v>1.83</v>
+        <v>2.89</v>
       </c>
       <c r="AA40" s="7">
-        <v>2</v>
+        <v>1.6</v>
       </c>
       <c r="AB40" s="7">
-        <v>1.67</v>
+        <v>0.81</v>
       </c>
       <c r="AC40" s="7">
-        <v>0.96</v>
+        <v>1.46</v>
       </c>
       <c r="AD40" s="7">
-        <v>1.36</v>
+        <v>0.67</v>
       </c>
       <c r="AE40" s="7">
-        <v>1.07</v>
+        <v>0.45</v>
       </c>
       <c r="AF40" s="2">
-        <v>10.69</v>
+        <v>5.62</v>
       </c>
       <c r="AG40" s="7">
-        <v>9</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:33">
+        <v>10.86</v>
+      </c>
+      <c r="AH40" s="7">
+        <v>4.54</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" ht="12" customHeight="1">
       <c r="A41" s="9" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="B41" s="44"/>
       <c r="C41" s="44"/>
-      <c r="D41" s="45"/>
-[...10 lines deleted...]
-        <v>0.73</v>
+      <c r="D41" s="44"/>
+      <c r="E41" s="44"/>
+      <c r="F41" s="44"/>
+      <c r="G41" s="44"/>
+      <c r="H41" s="44"/>
+      <c r="I41" s="44"/>
+      <c r="J41" s="44"/>
+      <c r="K41" s="44"/>
+      <c r="L41" s="44"/>
+      <c r="M41" s="44"/>
+      <c r="N41" s="69">
+        <v>2.37</v>
       </c>
       <c r="O41" s="7">
+        <v>1.42</v>
+      </c>
+      <c r="P41" s="69">
+        <v>1.61</v>
+      </c>
+      <c r="Q41" s="7">
+        <v>1.45</v>
+      </c>
+      <c r="R41" s="7">
+        <v>0.85</v>
+      </c>
+      <c r="S41" s="7">
+        <v>0.87</v>
+      </c>
+      <c r="T41" s="2">
+        <v>7.36</v>
+      </c>
+      <c r="U41" s="7">
+        <v>4.3600000000000003</v>
+      </c>
+      <c r="V41" s="7">
+        <v>4.68</v>
+      </c>
+      <c r="W41" s="2">
+        <v>2.69</v>
+      </c>
+      <c r="X41" s="7">
+        <v>1.5</v>
+      </c>
+      <c r="Y41" s="7">
+        <v>1.43</v>
+      </c>
+      <c r="Z41" s="7">
+        <v>1.83</v>
+      </c>
+      <c r="AA41" s="7">
+        <v>2</v>
+      </c>
+      <c r="AB41" s="7">
+        <v>1.67</v>
+      </c>
+      <c r="AC41" s="7">
         <v>0.96</v>
       </c>
-      <c r="P41" s="71">
-[...8 lines deleted...]
-      <c r="S41" s="7">
+      <c r="AD41" s="7">
+        <v>1.36</v>
+      </c>
+      <c r="AE41" s="7">
         <v>1.07</v>
       </c>
-      <c r="T41" s="2">
-[...34 lines deleted...]
-      </c>
       <c r="AF41" s="2">
-        <v>3.43</v>
+        <v>10.69</v>
       </c>
       <c r="AG41" s="7">
-        <v>3.22</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:33">
+        <v>9</v>
+      </c>
+      <c r="AH41" s="7">
+        <v>4.03</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" ht="12" customHeight="1">
       <c r="A42" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B42" s="44"/>
       <c r="C42" s="44"/>
       <c r="D42" s="45"/>
       <c r="E42" s="46"/>
       <c r="F42" s="46"/>
       <c r="G42" s="46"/>
       <c r="H42" s="47"/>
       <c r="I42" s="46"/>
       <c r="J42" s="50"/>
       <c r="K42" s="47"/>
       <c r="L42" s="50"/>
       <c r="M42" s="48"/>
-      <c r="N42" s="71">
-        <v>1.49</v>
+      <c r="N42" s="69">
+        <v>0.73</v>
       </c>
       <c r="O42" s="7">
-        <v>0.85</v>
-[...1 lines deleted...]
-      <c r="P42" s="71">
         <v>0.96</v>
       </c>
+      <c r="P42" s="69">
+        <v>0.64</v>
+      </c>
       <c r="Q42" s="7">
-        <v>0.9</v>
+        <v>0.84</v>
       </c>
       <c r="R42" s="7">
-        <v>1.08</v>
+        <v>1.17</v>
       </c>
       <c r="S42" s="7">
-        <v>0.72</v>
+        <v>1.07</v>
       </c>
       <c r="T42" s="2">
-        <v>7.56</v>
+        <v>11.86</v>
       </c>
       <c r="U42" s="7">
-        <v>6.68</v>
+        <v>2.75</v>
       </c>
       <c r="V42" s="7">
-        <v>3.11</v>
+        <v>1.8</v>
       </c>
       <c r="W42" s="2">
-        <v>3.08</v>
+        <v>3.22</v>
       </c>
       <c r="X42" s="7">
-        <v>2.66</v>
+        <v>1.61</v>
       </c>
       <c r="Y42" s="7">
-        <v>2.23</v>
+        <v>1.46</v>
       </c>
       <c r="Z42" s="7">
-        <v>1.37</v>
+        <v>1.44</v>
       </c>
       <c r="AA42" s="7">
-        <v>1.43</v>
+        <v>1</v>
       </c>
       <c r="AB42" s="7">
-        <v>0.94</v>
+        <v>0.6</v>
       </c>
       <c r="AC42" s="7">
-        <v>1.07</v>
+        <v>0.6</v>
       </c>
       <c r="AD42" s="7">
-        <v>1.24</v>
+        <v>0.79</v>
       </c>
       <c r="AE42" s="7">
-        <v>1.07</v>
+        <v>1</v>
       </c>
       <c r="AF42" s="2">
-        <v>9.5</v>
+        <v>3.43</v>
       </c>
       <c r="AG42" s="7">
-        <v>4.05</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:33">
+        <v>3.22</v>
+      </c>
+      <c r="AH42" s="7">
+        <v>2.33</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" ht="12" customHeight="1">
       <c r="A43" s="9" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B43" s="44"/>
       <c r="C43" s="44"/>
       <c r="D43" s="45"/>
       <c r="E43" s="46"/>
       <c r="F43" s="46"/>
       <c r="G43" s="46"/>
       <c r="H43" s="47"/>
       <c r="I43" s="46"/>
       <c r="J43" s="50"/>
       <c r="K43" s="47"/>
       <c r="L43" s="50"/>
       <c r="M43" s="48"/>
-      <c r="N43" s="73">
-        <v>2.52</v>
+      <c r="N43" s="69">
+        <v>1.49</v>
       </c>
       <c r="O43" s="7">
-        <v>1.1000000000000001</v>
-[...2 lines deleted...]
-        <v>1.47</v>
+        <v>0.85</v>
+      </c>
+      <c r="P43" s="69">
+        <v>0.96</v>
       </c>
       <c r="Q43" s="7">
-        <v>1.66</v>
+        <v>0.9</v>
       </c>
       <c r="R43" s="7">
-        <v>1.01</v>
+        <v>1.08</v>
       </c>
       <c r="S43" s="7">
-        <v>1.57</v>
+        <v>0.72</v>
       </c>
       <c r="T43" s="2">
-        <v>9.07</v>
+        <v>7.56</v>
       </c>
       <c r="U43" s="7">
-        <v>4.75</v>
+        <v>6.68</v>
       </c>
       <c r="V43" s="7">
-        <v>5.08</v>
+        <v>3.11</v>
       </c>
       <c r="W43" s="2">
-        <v>1.76</v>
+        <v>3.08</v>
       </c>
       <c r="X43" s="7">
-        <v>2.8</v>
+        <v>2.66</v>
       </c>
       <c r="Y43" s="7">
-        <v>3.31</v>
+        <v>2.23</v>
       </c>
       <c r="Z43" s="7">
-        <v>1.66</v>
+        <v>1.37</v>
       </c>
       <c r="AA43" s="7">
-        <v>1.01</v>
+        <v>1.43</v>
       </c>
       <c r="AB43" s="7">
-        <v>0.9</v>
+        <v>0.94</v>
       </c>
       <c r="AC43" s="7">
-        <v>1.39</v>
+        <v>1.07</v>
       </c>
       <c r="AD43" s="7">
-        <v>0.63</v>
+        <v>1.24</v>
       </c>
       <c r="AE43" s="7">
-        <v>1.25</v>
+        <v>1.07</v>
       </c>
       <c r="AF43" s="2">
         <v>9.5</v>
       </c>
       <c r="AG43" s="7">
+        <v>4.05</v>
+      </c>
+      <c r="AH43" s="7">
+        <v>4.17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" ht="12" customHeight="1">
+      <c r="A44" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44" s="44"/>
+      <c r="C44" s="44"/>
+      <c r="D44" s="45"/>
+      <c r="E44" s="46"/>
+      <c r="F44" s="46"/>
+      <c r="G44" s="46"/>
+      <c r="H44" s="47"/>
+      <c r="I44" s="46"/>
+      <c r="J44" s="50"/>
+      <c r="K44" s="47"/>
+      <c r="L44" s="50"/>
+      <c r="M44" s="48"/>
+      <c r="N44" s="70">
+        <v>2.52</v>
+      </c>
+      <c r="O44" s="7">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="P44" s="69">
+        <v>1.47</v>
+      </c>
+      <c r="Q44" s="7">
+        <v>1.66</v>
+      </c>
+      <c r="R44" s="7">
+        <v>1.01</v>
+      </c>
+      <c r="S44" s="7">
+        <v>1.57</v>
+      </c>
+      <c r="T44" s="2">
+        <v>9.07</v>
+      </c>
+      <c r="U44" s="7">
+        <v>4.75</v>
+      </c>
+      <c r="V44" s="7">
+        <v>5.08</v>
+      </c>
+      <c r="W44" s="2">
+        <v>1.76</v>
+      </c>
+      <c r="X44" s="7">
+        <v>2.8</v>
+      </c>
+      <c r="Y44" s="7">
+        <v>3.31</v>
+      </c>
+      <c r="Z44" s="7">
+        <v>1.66</v>
+      </c>
+      <c r="AA44" s="7">
+        <v>1.01</v>
+      </c>
+      <c r="AB44" s="7">
+        <v>0.9</v>
+      </c>
+      <c r="AC44" s="7">
+        <v>1.39</v>
+      </c>
+      <c r="AD44" s="7">
+        <v>0.63</v>
+      </c>
+      <c r="AE44" s="7">
+        <v>1.25</v>
+      </c>
+      <c r="AF44" s="2">
+        <v>9.5</v>
+      </c>
+      <c r="AG44" s="7">
         <v>5.54</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="36" t="s">
+      <c r="AH44" s="7">
+        <v>4.8600000000000003</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" ht="12" customHeight="1">
+      <c r="A45" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="B44" s="51"/>
-[...11 lines deleted...]
-      <c r="N44" s="74">
+      <c r="B45" s="51"/>
+      <c r="C45" s="51"/>
+      <c r="D45" s="52"/>
+      <c r="E45" s="51"/>
+      <c r="F45" s="51"/>
+      <c r="G45" s="51"/>
+      <c r="H45" s="53"/>
+      <c r="I45" s="51"/>
+      <c r="J45" s="53"/>
+      <c r="K45" s="53"/>
+      <c r="L45" s="53"/>
+      <c r="M45" s="54"/>
+      <c r="N45" s="71">
         <v>2.3199999999999998</v>
       </c>
-      <c r="O44" s="4">
+      <c r="O45" s="4">
         <v>1.96</v>
       </c>
-      <c r="P44" s="74">
+      <c r="P45" s="71">
         <v>2.15</v>
       </c>
-      <c r="Q44" s="4">
+      <c r="Q45" s="4">
         <v>1.46</v>
       </c>
-      <c r="R44" s="4">
+      <c r="R45" s="4">
         <v>1.57</v>
       </c>
-      <c r="S44" s="4">
+      <c r="S45" s="4">
         <v>1.83</v>
       </c>
-      <c r="T44" s="4">
+      <c r="T45" s="4">
         <v>14.71</v>
       </c>
-      <c r="U44" s="4">
+      <c r="U45" s="4">
         <v>9.94</v>
       </c>
-      <c r="V44" s="4">
+      <c r="V45" s="4">
         <v>4.6900000000000004</v>
       </c>
-      <c r="W44" s="4">
+      <c r="W45" s="4">
         <v>3.52</v>
       </c>
-      <c r="X44" s="4">
+      <c r="X45" s="4">
         <v>3.44</v>
       </c>
-      <c r="Y44" s="4">
+      <c r="Y45" s="4">
         <v>2.6</v>
       </c>
-      <c r="Z44" s="4">
+      <c r="Z45" s="4">
         <v>2.38</v>
       </c>
-      <c r="AA44" s="4">
+      <c r="AA45" s="4">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AB44" s="4">
+      <c r="AB45" s="4">
         <v>2.44</v>
       </c>
-      <c r="AC44" s="4">
+      <c r="AC45" s="4">
         <v>1.49</v>
       </c>
-      <c r="AD44" s="4">
+      <c r="AD45" s="4">
         <v>1.02</v>
       </c>
-      <c r="AE44" s="4">
+      <c r="AE45" s="4">
         <v>0.98</v>
       </c>
-      <c r="AF44" s="4">
+      <c r="AF45" s="4">
         <v>14.03</v>
       </c>
-      <c r="AG44" s="4">
+      <c r="AG45" s="4">
         <v>8.42</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="25" t="s">
+      <c r="AH45" s="4">
+        <v>5.34</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34">
+      <c r="A46" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="14">
-[...13 lines deleted...]
-    <mergeCell ref="AF6:AQ6"/>
+  <mergeCells count="11">
+    <mergeCell ref="T31:AG31"/>
+    <mergeCell ref="T7:AE7"/>
+    <mergeCell ref="T24:AG24"/>
+    <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="AP6:AQ6"/>
+    <mergeCell ref="AD6:AE6"/>
+    <mergeCell ref="T5:AQ5"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="AF7:AQ7"/>
+    <mergeCell ref="N7:S7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AE41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P16" sqref="P16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.140625" style="26"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:31" s="58" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="90" t="s">
+      <c r="A2" s="92" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="90"/>
-[...28 lines deleted...]
-      <c r="AE2" s="90"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
+      <c r="N2" s="92"/>
+      <c r="O2" s="92"/>
+      <c r="P2" s="92"/>
+      <c r="Q2" s="92"/>
+      <c r="R2" s="92"/>
+      <c r="S2" s="92"/>
+      <c r="T2" s="92"/>
+      <c r="U2" s="92"/>
+      <c r="V2" s="92"/>
+      <c r="W2" s="92"/>
+      <c r="X2" s="92"/>
+      <c r="Y2" s="92"/>
+      <c r="Z2" s="92"/>
+      <c r="AA2" s="92"/>
+      <c r="AB2" s="92"/>
+      <c r="AC2" s="92"/>
+      <c r="AD2" s="92"/>
+      <c r="AE2" s="92"/>
     </row>
     <row r="3" spans="1:31" s="58" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="78"/>
-[...29 lines deleted...]
-      <c r="AE3" s="78"/>
+      <c r="A3" s="75"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="75"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="75"/>
+      <c r="M3" s="75"/>
+      <c r="N3" s="75"/>
+      <c r="O3" s="75"/>
+      <c r="P3" s="75"/>
+      <c r="Q3" s="75"/>
+      <c r="R3" s="75"/>
+      <c r="S3" s="75"/>
+      <c r="T3" s="75"/>
+      <c r="U3" s="75"/>
+      <c r="V3" s="75"/>
+      <c r="W3" s="75"/>
+      <c r="X3" s="75"/>
+      <c r="Y3" s="75"/>
+      <c r="Z3" s="75"/>
+      <c r="AA3" s="75"/>
+      <c r="AB3" s="75"/>
+      <c r="AC3" s="75"/>
+      <c r="AD3" s="75"/>
+      <c r="AE3" s="75"/>
     </row>
     <row r="4" spans="1:31">
-      <c r="A4" s="91"/>
-[...11 lines deleted...]
-      <c r="M4" s="91"/>
+      <c r="A4" s="93"/>
+      <c r="B4" s="93"/>
+      <c r="C4" s="93"/>
+      <c r="D4" s="93"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="93"/>
+      <c r="H4" s="93"/>
+      <c r="I4" s="93"/>
+      <c r="J4" s="93"/>
+      <c r="K4" s="93"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="93"/>
     </row>
     <row r="5" spans="1:31">
       <c r="C5" s="8"/>
       <c r="AE5" s="8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:31">
-      <c r="A6" s="86"/>
-      <c r="B6" s="88">
+      <c r="A6" s="88"/>
+      <c r="B6" s="90">
         <v>2021</v>
       </c>
-      <c r="C6" s="89"/>
-[...10 lines deleted...]
-      <c r="N6" s="95">
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="91"/>
+      <c r="K6" s="91"/>
+      <c r="L6" s="91"/>
+      <c r="M6" s="91"/>
+      <c r="N6" s="97">
         <v>2023</v>
       </c>
-      <c r="O6" s="95"/>
-[...10 lines deleted...]
-      <c r="Z6" s="88">
+      <c r="O6" s="97"/>
+      <c r="P6" s="97"/>
+      <c r="Q6" s="97"/>
+      <c r="R6" s="97"/>
+      <c r="S6" s="97"/>
+      <c r="T6" s="97"/>
+      <c r="U6" s="97"/>
+      <c r="V6" s="97"/>
+      <c r="W6" s="97"/>
+      <c r="X6" s="97"/>
+      <c r="Y6" s="90"/>
+      <c r="Z6" s="90">
         <v>2024</v>
       </c>
-      <c r="AA6" s="89"/>
-[...3 lines deleted...]
-      <c r="AE6" s="94"/>
+      <c r="AA6" s="91"/>
+      <c r="AB6" s="91"/>
+      <c r="AC6" s="91"/>
+      <c r="AD6" s="91"/>
+      <c r="AE6" s="96"/>
     </row>
     <row r="7" spans="1:31">
-      <c r="A7" s="87"/>
+      <c r="A7" s="89"/>
       <c r="B7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="10" t="s">
@@ -16530,83 +16786,83 @@
         <v>20</v>
       </c>
       <c r="Y7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="Z7" s="27" t="s">
         <v>5</v>
       </c>
       <c r="AA7" s="27" t="s">
         <v>6</v>
       </c>
       <c r="AB7" s="28" t="s">
         <v>7</v>
       </c>
       <c r="AC7" s="27" t="s">
         <v>8</v>
       </c>
       <c r="AD7" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AE7" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:31" ht="15" customHeight="1">
-      <c r="A8" s="96" t="s">
+      <c r="A8" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="96"/>
-[...28 lines deleted...]
-      <c r="AE8" s="85"/>
+      <c r="B8" s="98"/>
+      <c r="C8" s="98"/>
+      <c r="D8" s="98"/>
+      <c r="E8" s="98"/>
+      <c r="F8" s="98"/>
+      <c r="G8" s="98"/>
+      <c r="H8" s="98"/>
+      <c r="I8" s="98"/>
+      <c r="J8" s="98"/>
+      <c r="K8" s="98"/>
+      <c r="L8" s="98"/>
+      <c r="M8" s="98"/>
+      <c r="N8" s="98"/>
+      <c r="O8" s="98"/>
+      <c r="P8" s="98"/>
+      <c r="Q8" s="98"/>
+      <c r="R8" s="98"/>
+      <c r="S8" s="98"/>
+      <c r="T8" s="98"/>
+      <c r="U8" s="98"/>
+      <c r="V8" s="98"/>
+      <c r="W8" s="98"/>
+      <c r="X8" s="98"/>
+      <c r="Y8" s="98"/>
+      <c r="Z8" s="98"/>
+      <c r="AA8" s="98"/>
+      <c r="AB8" s="98"/>
+      <c r="AC8" s="98"/>
+      <c r="AD8" s="98"/>
+      <c r="AE8" s="87"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="3">
         <v>12</v>
       </c>
       <c r="O9" s="30">
         <v>1</v>
       </c>
       <c r="P9" s="3">
         <v>6</v>
@@ -17417,83 +17673,83 @@
         <v>38</v>
       </c>
       <c r="Y20" s="61" t="s">
         <v>38</v>
       </c>
       <c r="Z20" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AA20" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AB20" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AC20" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AD20" s="3">
         <v>1</v>
       </c>
       <c r="AE20" s="61" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:31" ht="12" customHeight="1">
-      <c r="A21" s="92" t="s">
+      <c r="A21" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="92"/>
-[...28 lines deleted...]
-      <c r="AE21" s="92"/>
+      <c r="B21" s="94"/>
+      <c r="C21" s="94"/>
+      <c r="D21" s="94"/>
+      <c r="E21" s="94"/>
+      <c r="F21" s="94"/>
+      <c r="G21" s="94"/>
+      <c r="H21" s="94"/>
+      <c r="I21" s="94"/>
+      <c r="J21" s="94"/>
+      <c r="K21" s="94"/>
+      <c r="L21" s="94"/>
+      <c r="M21" s="94"/>
+      <c r="N21" s="94"/>
+      <c r="O21" s="94"/>
+      <c r="P21" s="94"/>
+      <c r="Q21" s="94"/>
+      <c r="R21" s="94"/>
+      <c r="S21" s="94"/>
+      <c r="T21" s="94"/>
+      <c r="U21" s="94"/>
+      <c r="V21" s="94"/>
+      <c r="W21" s="94"/>
+      <c r="X21" s="94"/>
+      <c r="Y21" s="94"/>
+      <c r="Z21" s="94"/>
+      <c r="AA21" s="94"/>
+      <c r="AB21" s="94"/>
+      <c r="AC21" s="94"/>
+      <c r="AD21" s="94"/>
+      <c r="AE21" s="94"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="3">
         <v>6</v>
       </c>
       <c r="O22" s="61" t="s">
         <v>38</v>
       </c>
       <c r="P22" s="3">
         <v>4</v>
@@ -17878,83 +18134,83 @@
         <v>38</v>
       </c>
       <c r="Y27" s="61" t="s">
         <v>38</v>
       </c>
       <c r="Z27" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AA27" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AB27" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AC27" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AD27" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AE27" s="61" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:31" ht="12" customHeight="1">
-      <c r="A28" s="85" t="s">
+      <c r="A28" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="85"/>
-[...28 lines deleted...]
-      <c r="AE28" s="85"/>
+      <c r="B28" s="87"/>
+      <c r="C28" s="87"/>
+      <c r="D28" s="87"/>
+      <c r="E28" s="87"/>
+      <c r="F28" s="87"/>
+      <c r="G28" s="87"/>
+      <c r="H28" s="87"/>
+      <c r="I28" s="87"/>
+      <c r="J28" s="87"/>
+      <c r="K28" s="87"/>
+      <c r="L28" s="87"/>
+      <c r="M28" s="87"/>
+      <c r="N28" s="87"/>
+      <c r="O28" s="87"/>
+      <c r="P28" s="87"/>
+      <c r="Q28" s="87"/>
+      <c r="R28" s="87"/>
+      <c r="S28" s="87"/>
+      <c r="T28" s="87"/>
+      <c r="U28" s="87"/>
+      <c r="V28" s="87"/>
+      <c r="W28" s="87"/>
+      <c r="X28" s="87"/>
+      <c r="Y28" s="87"/>
+      <c r="Z28" s="87"/>
+      <c r="AA28" s="87"/>
+      <c r="AB28" s="87"/>
+      <c r="AC28" s="87"/>
+      <c r="AD28" s="87"/>
+      <c r="AE28" s="87"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
       <c r="J29" s="20"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="3">
         <v>6</v>
       </c>
       <c r="O29" s="14">
         <v>1</v>
       </c>
       <c r="P29" s="3">
         <v>2</v>
@@ -18790,3213 +19046,3350 @@
       <c r="A41" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="A21:AE21"/>
     <mergeCell ref="A28:AE28"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AE6"/>
     <mergeCell ref="N6:Y6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AY45"/>
+  <dimension ref="A1:AY46"/>
   <sheetViews>
-    <sheetView topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="Y24" sqref="Y24"/>
+    <sheetView topLeftCell="T10" workbookViewId="0">
+      <selection activeCell="AH10" sqref="AH10:AH45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
+    <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:51" s="58" customFormat="1" ht="15" customHeight="1">
-      <c r="S3" s="90" t="s">
+    <row r="1" spans="1:51" ht="12" customHeight="1"/>
+    <row r="2" spans="1:51" ht="12" customHeight="1"/>
+    <row r="3" spans="1:51" s="58" customFormat="1" ht="12" customHeight="1">
+      <c r="S3" s="92" t="s">
         <v>32</v>
       </c>
-      <c r="T3" s="90"/>
-[...50 lines deleted...]
-      <c r="AQ5" s="8" t="s">
+      <c r="T3" s="92"/>
+      <c r="U3" s="92"/>
+      <c r="V3" s="92"/>
+      <c r="W3" s="92"/>
+      <c r="X3" s="92"/>
+      <c r="Y3" s="92"/>
+      <c r="Z3" s="92"/>
+      <c r="AA3" s="92"/>
+      <c r="AB3" s="92"/>
+      <c r="AC3" s="92"/>
+      <c r="AD3" s="92"/>
+      <c r="AE3" s="92"/>
+      <c r="AF3" s="92"/>
+      <c r="AG3" s="92"/>
+      <c r="AH3" s="92"/>
+      <c r="AI3" s="92"/>
+      <c r="AJ3" s="92"/>
+      <c r="AK3" s="92"/>
+      <c r="AL3" s="92"/>
+      <c r="AM3" s="92"/>
+      <c r="AN3" s="92"/>
+      <c r="AO3" s="92"/>
+      <c r="AP3" s="92"/>
+      <c r="AQ3" s="92"/>
+      <c r="AR3" s="76"/>
+      <c r="AS3" s="76"/>
+      <c r="AT3" s="76"/>
+      <c r="AU3" s="76"/>
+      <c r="AV3" s="76"/>
+      <c r="AW3" s="76"/>
+      <c r="AX3" s="76"/>
+      <c r="AY3" s="76"/>
+    </row>
+    <row r="4" spans="1:51" ht="12" customHeight="1">
+      <c r="A4" s="93"/>
+      <c r="B4" s="93"/>
+      <c r="C4" s="93"/>
+      <c r="D4" s="93"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="93"/>
+      <c r="H4" s="93"/>
+      <c r="I4" s="93"/>
+      <c r="J4" s="93"/>
+      <c r="K4" s="93"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="93"/>
+    </row>
+    <row r="5" spans="1:51" ht="12" customHeight="1">
+      <c r="A5" s="81"/>
+      <c r="B5" s="81"/>
+      <c r="C5" s="81"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="81"/>
+      <c r="F5" s="81"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="81"/>
+      <c r="I5" s="81"/>
+      <c r="J5" s="81"/>
+      <c r="K5" s="81"/>
+      <c r="L5" s="81"/>
+      <c r="M5" s="81"/>
+    </row>
+    <row r="6" spans="1:51" ht="14.45" customHeight="1">
+      <c r="C6" s="8"/>
+      <c r="AE6" s="8"/>
+      <c r="AQ6" s="8" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="6" spans="1:51">
-[...1 lines deleted...]
-      <c r="B6" s="88">
+    <row r="7" spans="1:51" ht="12.6" customHeight="1">
+      <c r="A7" s="88"/>
+      <c r="B7" s="90">
         <v>2021</v>
       </c>
-      <c r="C6" s="89"/>
-[...10 lines deleted...]
-      <c r="N6" s="89">
+      <c r="C7" s="91"/>
+      <c r="D7" s="91"/>
+      <c r="E7" s="91"/>
+      <c r="F7" s="91"/>
+      <c r="G7" s="91"/>
+      <c r="H7" s="91"/>
+      <c r="I7" s="91"/>
+      <c r="J7" s="91"/>
+      <c r="K7" s="91"/>
+      <c r="L7" s="91"/>
+      <c r="M7" s="91"/>
+      <c r="N7" s="91">
         <v>2024</v>
       </c>
-      <c r="O6" s="89"/>
-[...4 lines deleted...]
-      <c r="T6" s="95">
+      <c r="O7" s="91"/>
+      <c r="P7" s="91"/>
+      <c r="Q7" s="91"/>
+      <c r="R7" s="91"/>
+      <c r="S7" s="91"/>
+      <c r="T7" s="97">
         <v>2025</v>
       </c>
-      <c r="U6" s="95"/>
-[...10 lines deleted...]
-      <c r="AF6" s="95">
+      <c r="U7" s="97"/>
+      <c r="V7" s="97"/>
+      <c r="W7" s="97"/>
+      <c r="X7" s="97"/>
+      <c r="Y7" s="97"/>
+      <c r="Z7" s="97"/>
+      <c r="AA7" s="97"/>
+      <c r="AB7" s="97"/>
+      <c r="AC7" s="97"/>
+      <c r="AD7" s="97"/>
+      <c r="AE7" s="97"/>
+      <c r="AF7" s="97">
         <v>2026</v>
       </c>
-      <c r="AG6" s="95"/>
-[...13 lines deleted...]
-      <c r="B7" s="11" t="s">
+      <c r="AG7" s="97"/>
+      <c r="AH7" s="97"/>
+      <c r="AI7" s="97"/>
+      <c r="AJ7" s="97"/>
+      <c r="AK7" s="97"/>
+      <c r="AL7" s="97"/>
+      <c r="AM7" s="97"/>
+      <c r="AN7" s="97"/>
+      <c r="AO7" s="97"/>
+      <c r="AP7" s="97"/>
+      <c r="AQ7" s="97"/>
+    </row>
+    <row r="8" spans="1:51" ht="18" customHeight="1">
+      <c r="A8" s="89"/>
+      <c r="B8" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="11" t="s">
+      <c r="C8" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="11" t="s">
+      <c r="D8" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="11" t="s">
+      <c r="E8" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="11" t="s">
+      <c r="F8" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="11" t="s">
+      <c r="G8" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="11" t="s">
+      <c r="H8" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="10" t="s">
+      <c r="I8" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="10" t="s">
+      <c r="J8" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="10" t="s">
+      <c r="K8" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="L7" s="10" t="s">
+      <c r="L8" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="M7" s="10" t="s">
+      <c r="M8" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="N7" s="66" t="s">
+      <c r="N8" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="O7" s="27" t="s">
+      <c r="O8" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="P7" s="67" t="s">
+      <c r="P8" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="Q7" s="27" t="s">
+      <c r="Q8" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="R7" s="27" t="s">
+      <c r="R8" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="S7" s="27" t="s">
+      <c r="S8" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="T7" s="27" t="s">
+      <c r="T8" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="U7" s="27" t="s">
+      <c r="U8" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="V7" s="28" t="s">
+      <c r="V8" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="W7" s="27" t="s">
+      <c r="W8" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="X7" s="27" t="s">
+      <c r="X8" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="Y7" s="11" t="s">
+      <c r="Y8" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="Z7" s="29" t="s">
+      <c r="Z8" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AA7" s="10" t="s">
+      <c r="AA8" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="AB7" s="11" t="s">
+      <c r="AB8" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AC7" s="10" t="s">
+      <c r="AC8" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="AD7" s="10" t="s">
+      <c r="AD8" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="AE7" s="10" t="s">
+      <c r="AE8" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="AF7" s="27" t="s">
+      <c r="AF8" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AG7" s="84" t="s">
+      <c r="AG8" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="AH7" s="28" t="s">
+      <c r="AH8" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="AI7" s="27" t="s">
+      <c r="AI8" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="AJ7" s="27" t="s">
+      <c r="AJ8" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="AK7" s="11" t="s">
+      <c r="AK8" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="AL7" s="29" t="s">
+      <c r="AL8" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AM7" s="10" t="s">
+      <c r="AM8" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="AN7" s="11" t="s">
+      <c r="AN8" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AO7" s="10" t="s">
+      <c r="AO8" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="AP7" s="10" t="s">
+      <c r="AP8" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="AQ7" s="10" t="s">
+      <c r="AQ8" s="42" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="8" spans="1:51" ht="15" customHeight="1">
-      <c r="A8" s="96" t="s">
+    <row r="9" spans="1:51" ht="12" customHeight="1">
+      <c r="A9" s="79"/>
+      <c r="B9" s="79"/>
+      <c r="C9" s="79"/>
+      <c r="D9" s="79"/>
+      <c r="E9" s="79"/>
+      <c r="F9" s="79"/>
+      <c r="G9" s="79"/>
+      <c r="H9" s="79"/>
+      <c r="I9" s="79"/>
+      <c r="J9" s="79"/>
+      <c r="K9" s="79"/>
+      <c r="L9" s="79"/>
+      <c r="M9" s="79"/>
+      <c r="N9" s="79"/>
+      <c r="O9" s="79"/>
+      <c r="P9" s="79"/>
+      <c r="Q9" s="79"/>
+      <c r="R9" s="79"/>
+      <c r="S9" s="79"/>
+      <c r="T9" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="96"/>
-[...33 lines deleted...]
-      <c r="A9" s="69" t="s">
+      <c r="U9" s="98"/>
+      <c r="V9" s="98"/>
+      <c r="W9" s="98"/>
+      <c r="X9" s="98"/>
+      <c r="Y9" s="98"/>
+      <c r="Z9" s="98"/>
+      <c r="AA9" s="98"/>
+      <c r="AB9" s="98"/>
+      <c r="AC9" s="98"/>
+      <c r="AD9" s="98"/>
+      <c r="AE9" s="98"/>
+      <c r="AF9" s="98"/>
+      <c r="AG9" s="98"/>
+      <c r="AH9" s="79"/>
+      <c r="AI9" s="79"/>
+      <c r="AJ9" s="79"/>
+      <c r="AK9" s="79"/>
+      <c r="AL9" s="79"/>
+      <c r="AM9" s="79"/>
+      <c r="AN9" s="79"/>
+      <c r="AO9" s="79"/>
+      <c r="AP9" s="79"/>
+      <c r="AQ9" s="79"/>
+    </row>
+    <row r="10" spans="1:51" ht="12" customHeight="1">
+      <c r="A10" s="67" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="12"/>
-[...11 lines deleted...]
-      <c r="N9" s="1">
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="1">
         <v>4</v>
-      </c>
-[...75 lines deleted...]
-        <v>3</v>
       </c>
       <c r="O10" s="3">
         <v>2</v>
       </c>
       <c r="P10" s="1">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>3</v>
+      </c>
+      <c r="Q10" s="3">
+        <v>3</v>
       </c>
       <c r="R10" s="3">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="S10" s="3">
         <v>1</v>
       </c>
       <c r="T10" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U10" s="3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="V10" s="3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="W10" s="3">
         <v>1</v>
       </c>
       <c r="X10" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Y10" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Z10" s="3">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="AA10" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="AB10" s="3">
         <v>3</v>
       </c>
       <c r="AC10" s="3">
+        <v>4</v>
+      </c>
+      <c r="AD10" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE10" s="6">
+        <v>6</v>
+      </c>
+      <c r="AF10" s="3">
         <v>3</v>
       </c>
-      <c r="AD10" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AG10" s="3">
-        <v>2</v>
-[...2 lines deleted...]
-    <row r="11" spans="1:51">
+        <v>3</v>
+      </c>
+      <c r="AH10" s="3">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:51" ht="12" customHeight="1">
       <c r="A11" s="19" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="17"/>
       <c r="I11" s="16"/>
       <c r="J11" s="18"/>
       <c r="K11" s="17"/>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
-      <c r="N11" s="8" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="N11" s="1">
+        <v>3</v>
+      </c>
+      <c r="O11" s="3">
+        <v>2</v>
       </c>
       <c r="P11" s="1">
         <v>1</v>
       </c>
-      <c r="Q11" s="68" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="Q11" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R11" s="3">
+        <v>5</v>
+      </c>
+      <c r="S11" s="3">
+        <v>1</v>
       </c>
       <c r="T11" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="U11" s="3" t="s">
-        <v>38</v>
+      <c r="U11" s="3">
+        <v>3</v>
       </c>
       <c r="V11" s="3">
         <v>1</v>
       </c>
-      <c r="W11" s="8" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="W11" s="3">
+        <v>1</v>
+      </c>
+      <c r="X11" s="3">
+        <v>3</v>
       </c>
       <c r="Y11" s="3">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="Z11" s="3"/>
+        <v>3</v>
+      </c>
+      <c r="Z11" s="3">
+        <v>3</v>
+      </c>
       <c r="AA11" s="3">
-        <v>1</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>3</v>
+      </c>
+      <c r="AB11" s="3">
+        <v>3</v>
+      </c>
+      <c r="AC11" s="3">
+        <v>3</v>
       </c>
       <c r="AD11" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AE11" s="6" t="s">
-        <v>38</v>
+      <c r="AE11" s="6">
+        <v>4</v>
       </c>
       <c r="AF11" s="3">
         <v>1</v>
       </c>
-      <c r="AG11" s="3" t="s">
-[...5 lines deleted...]
-        <v>47</v>
+      <c r="AG11" s="3">
+        <v>2</v>
+      </c>
+      <c r="AH11" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:51" ht="12" customHeight="1">
+      <c r="A12" s="19" t="s">
+        <v>41</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="17"/>
       <c r="I12" s="16"/>
       <c r="J12" s="18"/>
       <c r="K12" s="17"/>
       <c r="L12" s="17"/>
       <c r="M12" s="17"/>
       <c r="N12" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O12" s="68" t="s">
-[...8 lines deleted...]
-      <c r="R12" s="3">
+      <c r="O12" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P12" s="1">
         <v>1</v>
       </c>
+      <c r="Q12" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R12" s="3" t="s">
+        <v>38</v>
+      </c>
       <c r="S12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T12" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="U12" s="3">
+      <c r="U12" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V12" s="3">
         <v>1</v>
       </c>
-      <c r="V12" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="W12" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="X12" s="3">
+      <c r="X12" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y12" s="3">
+        <v>2</v>
+      </c>
+      <c r="Z12" s="3"/>
+      <c r="AA12" s="3">
         <v>1</v>
       </c>
-      <c r="Y12" s="3" t="s">
-[...11 lines deleted...]
-      <c r="AC12" s="68" t="s">
+      <c r="AB12" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC12" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE12" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="AF12" s="6" t="s">
-        <v>38</v>
+      <c r="AF12" s="3">
+        <v>1</v>
       </c>
       <c r="AG12" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="13" spans="1:51">
+      <c r="AH12" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:51" ht="12" customHeight="1">
       <c r="A13" s="9" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="17"/>
       <c r="I13" s="16"/>
       <c r="J13" s="18"/>
       <c r="K13" s="17"/>
       <c r="L13" s="17"/>
       <c r="M13" s="17"/>
       <c r="N13" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O13" s="68" t="s">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="O13" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P13" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q13" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R13" s="3">
+        <v>1</v>
       </c>
       <c r="S13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T13" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="U13" s="3" t="s">
-        <v>38</v>
+      <c r="U13" s="3">
+        <v>1</v>
       </c>
       <c r="V13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="W13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="X13" s="3">
         <v>1</v>
       </c>
       <c r="Y13" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="Z13" s="3" t="s">
-        <v>38</v>
+      <c r="Z13" s="3">
+        <v>3</v>
       </c>
       <c r="AA13" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB13" s="68" t="s">
-[...2 lines deleted...]
-      <c r="AC13" s="68" t="s">
+      <c r="AB13" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC13" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG13" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="14" spans="1:51">
+      <c r="AH13" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:51" ht="12" customHeight="1">
       <c r="A14" s="9" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="B14" s="15"/>
       <c r="C14" s="15"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="17"/>
       <c r="I14" s="16"/>
       <c r="J14" s="18"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O14" s="68" t="s">
-[...5 lines deleted...]
-      <c r="Q14" s="68" t="s">
+      <c r="O14" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P14" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q14" s="66" t="s">
         <v>38</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="W14" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="X14" s="3" t="s">
-        <v>38</v>
+      <c r="X14" s="3">
+        <v>1</v>
       </c>
       <c r="Y14" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="Z14" s="3">
-[...8 lines deleted...]
-      <c r="AC14" s="68" t="s">
+      <c r="Z14" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA14" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB14" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC14" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG14" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="15" spans="1:51">
+      <c r="AH14" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="15" spans="1:51" ht="12" customHeight="1">
       <c r="A15" s="9" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="16"/>
       <c r="G15" s="16"/>
       <c r="H15" s="17"/>
       <c r="I15" s="16"/>
       <c r="J15" s="18"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
       <c r="N15" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O15" s="68" t="s">
-[...6 lines deleted...]
-        <v>2</v>
+      <c r="O15" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P15" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q15" s="66" t="s">
+        <v>38</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="W15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="X15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y15" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="Z15" s="3" t="s">
-[...8 lines deleted...]
-      <c r="AC15" s="68" t="s">
+      <c r="Z15" s="3">
+        <v>1</v>
+      </c>
+      <c r="AA15" s="3">
+        <v>1</v>
+      </c>
+      <c r="AB15" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC15" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD15" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AE15" s="6">
-        <v>1</v>
+      <c r="AE15" s="6" t="s">
+        <v>38</v>
       </c>
       <c r="AF15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG15" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>53</v>
+      <c r="AH15" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="16" spans="1:51" ht="12" customHeight="1">
+      <c r="A16" s="9" t="s">
+        <v>52</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="18"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
       <c r="N16" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O16" s="68" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="O16" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P16" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q16" s="3">
+        <v>2</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="S16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U16" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="V16" s="3">
+      <c r="V16" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="W16" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="X16" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y16" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z16" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA16" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB16" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC16" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD16" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE16" s="6">
         <v>1</v>
       </c>
-      <c r="W16" s="8" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AF16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG16" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>61</v>
+      <c r="AH16" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="17" spans="1:43" ht="12" customHeight="1">
+      <c r="A17" s="13" t="s">
+        <v>53</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="17"/>
       <c r="I17" s="16"/>
       <c r="J17" s="18"/>
       <c r="K17" s="17"/>
       <c r="L17" s="17"/>
       <c r="M17" s="17"/>
       <c r="N17" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O17" s="68" t="s">
-[...5 lines deleted...]
-      <c r="Q17" s="68" t="s">
+      <c r="O17" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P17" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q17" s="66" t="s">
         <v>38</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="S17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U17" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="V17" s="3" t="s">
-        <v>38</v>
+      <c r="V17" s="3">
+        <v>1</v>
       </c>
       <c r="W17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="X17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y17" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="Z17" s="3">
-        <v>1</v>
+      <c r="Z17" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="AA17" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB17" s="68" t="s">
-[...2 lines deleted...]
-      <c r="AC17" s="68" t="s">
+      <c r="AB17" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC17" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD17" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AE17" s="6">
-        <v>1</v>
+      <c r="AE17" s="6" t="s">
+        <v>38</v>
       </c>
       <c r="AF17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG17" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="18" spans="1:43">
+      <c r="AH17" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="18" spans="1:43" ht="12" customHeight="1">
       <c r="A18" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="17"/>
       <c r="I18" s="16"/>
       <c r="J18" s="18"/>
       <c r="K18" s="17"/>
       <c r="L18" s="17"/>
       <c r="M18" s="17"/>
       <c r="N18" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O18" s="68" t="s">
-[...5 lines deleted...]
-      <c r="Q18" s="68" t="s">
+      <c r="O18" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P18" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q18" s="66" t="s">
         <v>38</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="S18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="W18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="X18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y18" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="Z18" s="3" t="s">
-        <v>38</v>
+      <c r="Z18" s="3">
+        <v>1</v>
       </c>
       <c r="AA18" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB18" s="68" t="s">
-[...2 lines deleted...]
-      <c r="AC18" s="68" t="s">
+      <c r="AB18" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC18" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD18" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AE18" s="68" t="s">
-[...2 lines deleted...]
-      <c r="AF18" s="3">
+      <c r="AE18" s="6">
         <v>1</v>
       </c>
+      <c r="AF18" s="6" t="s">
+        <v>38</v>
+      </c>
       <c r="AG18" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="19" spans="1:43">
+      <c r="AH18" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:43" ht="12" customHeight="1">
       <c r="A19" s="9" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="17"/>
       <c r="I19" s="16"/>
       <c r="J19" s="18"/>
       <c r="K19" s="17"/>
       <c r="L19" s="17"/>
       <c r="M19" s="17"/>
-      <c r="N19" s="1">
+      <c r="N19" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="O19" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P19" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q19" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R19" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="S19" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="T19" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="U19" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V19" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="W19" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="X19" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y19" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z19" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA19" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB19" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC19" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD19" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE19" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF19" s="3">
         <v>1</v>
       </c>
-      <c r="O19" s="68" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AG19" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="20" spans="1:43">
+      <c r="AH19" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="20" spans="1:43" ht="12" customHeight="1">
       <c r="A20" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="17"/>
       <c r="I20" s="16"/>
       <c r="J20" s="18"/>
       <c r="K20" s="17"/>
       <c r="L20" s="17"/>
       <c r="M20" s="17"/>
-      <c r="N20" s="8" t="s">
-[...12 lines deleted...]
-        <v>38</v>
+      <c r="N20" s="1">
+        <v>1</v>
+      </c>
+      <c r="O20" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P20" s="1">
+        <v>1</v>
+      </c>
+      <c r="Q20" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R20" s="3">
+        <v>1</v>
       </c>
       <c r="S20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U20" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="V20" s="8" t="s">
-        <v>38</v>
+      <c r="V20" s="3">
+        <v>1</v>
       </c>
       <c r="W20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="X20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA20" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB20" s="68" t="s">
-[...2 lines deleted...]
-      <c r="AC20" s="68" t="s">
+      <c r="AB20" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC20" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD20" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AE20" s="68" t="s">
-[...2 lines deleted...]
-      <c r="AF20" s="68" t="s">
+      <c r="AE20" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF20" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG20" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="21" spans="1:43">
+      <c r="AH20" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="21" spans="1:43" ht="12" customHeight="1">
       <c r="A21" s="9" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="17"/>
       <c r="I21" s="16"/>
       <c r="J21" s="18"/>
       <c r="K21" s="17"/>
       <c r="L21" s="17"/>
       <c r="M21" s="17"/>
       <c r="N21" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O21" s="68" t="s">
-[...5 lines deleted...]
-      <c r="Q21" s="68" t="s">
+      <c r="O21" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P21" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q21" s="66" t="s">
         <v>38</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="S21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="W21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="X21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA21" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB21" s="68" t="s">
-[...2 lines deleted...]
-      <c r="AC21" s="68" t="s">
+      <c r="AB21" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC21" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD21" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AE21" s="68" t="s">
-[...9 lines deleted...]
-    <row r="22" spans="1:43">
+      <c r="AE21" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF21" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG21" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH21" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43" ht="12" customHeight="1">
       <c r="A22" s="9" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="18"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O22" s="68" t="s">
-[...5 lines deleted...]
-      <c r="Q22" s="3">
+      <c r="O22" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P22" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q22" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R22" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="S22" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="T22" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="U22" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V22" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="W22" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="X22" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y22" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z22" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA22" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB22" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC22" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD22" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE22" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF22" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG22" s="3">
         <v>1</v>
       </c>
-      <c r="R22" s="3" t="s">
-[...32 lines deleted...]
-      <c r="AC22" s="3">
+      <c r="AH22" s="3">
         <v>1</v>
       </c>
-      <c r="AD22" s="8" t="s">
-[...10 lines deleted...]
-      </c>
     </row>
     <row r="23" spans="1:43" ht="12" customHeight="1">
-      <c r="A23" s="92" t="s">
+      <c r="A23" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="15"/>
+      <c r="C23" s="15"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="16"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="16"/>
+      <c r="J23" s="18"/>
+      <c r="K23" s="17"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="17"/>
+      <c r="N23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="O23" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P23" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q23" s="3">
+        <v>1</v>
+      </c>
+      <c r="R23" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="S23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="T23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="U23" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="V23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="W23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="X23" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y23" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z23" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA23" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB23" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC23" s="3">
+        <v>1</v>
+      </c>
+      <c r="AD23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE23" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF23" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG23" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH23" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="24" spans="1:43" ht="12" customHeight="1">
+      <c r="A24" s="80"/>
+      <c r="B24" s="80"/>
+      <c r="C24" s="80"/>
+      <c r="D24" s="80"/>
+      <c r="E24" s="80"/>
+      <c r="F24" s="80"/>
+      <c r="G24" s="80"/>
+      <c r="H24" s="80"/>
+      <c r="I24" s="80"/>
+      <c r="J24" s="80"/>
+      <c r="K24" s="80"/>
+      <c r="L24" s="80"/>
+      <c r="M24" s="80"/>
+      <c r="N24" s="80"/>
+      <c r="O24" s="80"/>
+      <c r="P24" s="80"/>
+      <c r="Q24" s="80"/>
+      <c r="R24" s="80"/>
+      <c r="S24" s="80"/>
+      <c r="T24" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="92"/>
-[...34 lines deleted...]
-      <c r="A24" s="60" t="s">
+      <c r="U24" s="94"/>
+      <c r="V24" s="94"/>
+      <c r="W24" s="94"/>
+      <c r="X24" s="94"/>
+      <c r="Y24" s="94"/>
+      <c r="Z24" s="94"/>
+      <c r="AA24" s="94"/>
+      <c r="AB24" s="94"/>
+      <c r="AC24" s="94"/>
+      <c r="AD24" s="94"/>
+      <c r="AE24" s="94"/>
+      <c r="AF24" s="94"/>
+      <c r="AG24" s="94"/>
+      <c r="AH24" s="85"/>
+      <c r="AI24" s="80"/>
+      <c r="AJ24" s="80"/>
+      <c r="AM24" s="80"/>
+      <c r="AN24" s="80"/>
+      <c r="AO24" s="80"/>
+      <c r="AP24" s="80"/>
+      <c r="AQ24" s="80"/>
+    </row>
+    <row r="25" spans="1:43" ht="12" customHeight="1">
+      <c r="A25" s="60" t="s">
         <v>37</v>
-      </c>
-[...75 lines deleted...]
-        <v>39</v>
       </c>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="17"/>
       <c r="I25" s="16"/>
       <c r="J25" s="17"/>
       <c r="K25" s="17"/>
       <c r="L25" s="17"/>
       <c r="M25" s="17"/>
       <c r="N25" s="1">
         <v>3</v>
       </c>
       <c r="O25" s="3">
         <v>2</v>
       </c>
       <c r="P25" s="1">
+        <v>2</v>
+      </c>
+      <c r="Q25" s="3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="R25" s="1">
         <v>5</v>
       </c>
       <c r="S25" s="3">
         <v>1</v>
       </c>
       <c r="T25" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U25" s="1">
         <v>3</v>
       </c>
       <c r="V25" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="W25" s="3">
         <v>1</v>
       </c>
       <c r="X25" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Y25" s="3">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Z25" s="3">
         <v>3</v>
       </c>
       <c r="AA25" s="3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="AB25" s="3">
         <v>3</v>
       </c>
       <c r="AC25" s="3">
         <v>2</v>
       </c>
-      <c r="AD25" s="68" t="s">
+      <c r="AD25" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE25" s="6">
         <v>4</v>
       </c>
       <c r="AF25" s="3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="AG25" s="3">
         <v>2</v>
       </c>
-    </row>
-    <row r="26" spans="1:43">
+      <c r="AH25" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:43" ht="12" customHeight="1">
       <c r="A26" s="13" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="17"/>
       <c r="I26" s="16"/>
       <c r="J26" s="17"/>
       <c r="K26" s="17"/>
       <c r="L26" s="17"/>
       <c r="M26" s="17"/>
-      <c r="N26" s="8" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="N26" s="1">
+        <v>3</v>
+      </c>
+      <c r="O26" s="3">
+        <v>2</v>
       </c>
       <c r="P26" s="1">
         <v>1</v>
       </c>
-      <c r="Q26" s="68" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="Q26" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R26" s="1">
+        <v>5</v>
+      </c>
+      <c r="S26" s="3">
+        <v>1</v>
       </c>
       <c r="T26" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="U26" s="8" t="s">
-        <v>38</v>
+      <c r="U26" s="1">
+        <v>3</v>
       </c>
       <c r="V26" s="3">
         <v>1</v>
       </c>
-      <c r="W26" s="8" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="W26" s="3">
+        <v>1</v>
+      </c>
+      <c r="X26" s="3">
+        <v>2</v>
       </c>
       <c r="Y26" s="3">
+        <v>3</v>
+      </c>
+      <c r="Z26" s="3">
+        <v>3</v>
+      </c>
+      <c r="AA26" s="3">
         <v>2</v>
       </c>
-      <c r="Z26" s="3" t="s">
-[...15 lines deleted...]
-        <v>38</v>
+      <c r="AB26" s="3">
+        <v>3</v>
+      </c>
+      <c r="AC26" s="3">
+        <v>2</v>
+      </c>
+      <c r="AD26" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE26" s="6">
+        <v>4</v>
       </c>
       <c r="AF26" s="3">
         <v>1</v>
       </c>
-      <c r="AG26" s="8" t="s">
-[...3 lines deleted...]
-    <row r="27" spans="1:43">
+      <c r="AG26" s="3">
+        <v>2</v>
+      </c>
+      <c r="AH26" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:43" ht="12" customHeight="1">
       <c r="A27" s="13" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="17"/>
       <c r="I27" s="16"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
       <c r="N27" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O27" s="68" t="s">
-[...5 lines deleted...]
-      <c r="Q27" s="68" t="s">
+      <c r="O27" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P27" s="1">
+        <v>1</v>
+      </c>
+      <c r="Q27" s="66" t="s">
         <v>38</v>
       </c>
       <c r="R27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="S27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U27" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="V27" s="8" t="s">
-        <v>38</v>
+      <c r="V27" s="3">
+        <v>1</v>
       </c>
       <c r="W27" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="X27" s="3">
+      <c r="X27" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y27" s="3">
+        <v>2</v>
+      </c>
+      <c r="Z27" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA27" s="3">
         <v>1</v>
       </c>
-      <c r="Y27" s="3" t="s">
-[...21 lines deleted...]
-        <v>38</v>
+      <c r="AB27" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC27" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD27" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE27" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF27" s="3">
+        <v>1</v>
       </c>
       <c r="AG27" s="8" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="28" spans="1:43">
+      <c r="AH27" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="28" spans="1:43" ht="12" customHeight="1">
       <c r="A28" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="17"/>
       <c r="I28" s="16"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O28" s="68" t="s">
-[...5 lines deleted...]
-      <c r="Q28" s="68" t="s">
+      <c r="O28" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P28" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q28" s="66" t="s">
         <v>38</v>
       </c>
       <c r="R28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="S28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="V28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="W28" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="X28" s="8" t="s">
-        <v>38</v>
+      <c r="X28" s="3">
+        <v>1</v>
       </c>
       <c r="Y28" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z28" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA28" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB28" s="68" t="s">
-[...8 lines deleted...]
-      <c r="AE28" s="68" t="s">
+      <c r="AB28" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC28" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD28" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE28" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF28" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG28" s="8" t="s">
         <v>38</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>57</v>
+      <c r="AH28" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="29" spans="1:43" ht="12" customHeight="1">
+      <c r="A29" s="13" t="s">
+        <v>50</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O29" s="68" t="s">
-[...5 lines deleted...]
-      <c r="Q29" s="3">
+      <c r="O29" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P29" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q29" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="S29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="T29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="U29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="V29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="W29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="X29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y29" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z29" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA29" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB29" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC29" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD29" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE29" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH29" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="30" spans="1:43" ht="12" customHeight="1">
+      <c r="A30" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30" s="15"/>
+      <c r="C30" s="15"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="17"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="17"/>
+      <c r="L30" s="17"/>
+      <c r="M30" s="17"/>
+      <c r="N30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="O30" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P30" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q30" s="3">
         <v>1</v>
       </c>
-      <c r="R29" s="8" t="s">
-[...49 lines deleted...]
-      <c r="A30" s="85" t="s">
+      <c r="R30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="S30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="T30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="U30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="V30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="W30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="X30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y30" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z30" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA30" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB30" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC30" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD30" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE30" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH30" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="31" spans="1:43" ht="12" customHeight="1">
+      <c r="A31" s="78"/>
+      <c r="B31" s="78"/>
+      <c r="C31" s="78"/>
+      <c r="D31" s="78"/>
+      <c r="E31" s="78"/>
+      <c r="F31" s="78"/>
+      <c r="G31" s="78"/>
+      <c r="H31" s="78"/>
+      <c r="I31" s="78"/>
+      <c r="J31" s="78"/>
+      <c r="K31" s="78"/>
+      <c r="L31" s="78"/>
+      <c r="M31" s="78"/>
+      <c r="N31" s="78"/>
+      <c r="O31" s="78"/>
+      <c r="P31" s="78"/>
+      <c r="Q31" s="78"/>
+      <c r="R31" s="78"/>
+      <c r="S31" s="78"/>
+      <c r="T31" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="85"/>
-[...37 lines deleted...]
-      <c r="A31" s="69" t="s">
+      <c r="U31" s="87"/>
+      <c r="V31" s="87"/>
+      <c r="W31" s="87"/>
+      <c r="X31" s="87"/>
+      <c r="Y31" s="87"/>
+      <c r="Z31" s="87"/>
+      <c r="AA31" s="87"/>
+      <c r="AB31" s="87"/>
+      <c r="AC31" s="87"/>
+      <c r="AD31" s="87"/>
+      <c r="AE31" s="87"/>
+      <c r="AF31" s="87"/>
+      <c r="AG31" s="87"/>
+      <c r="AH31" s="86"/>
+      <c r="AI31" s="78"/>
+      <c r="AJ31" s="78"/>
+      <c r="AM31" s="78"/>
+      <c r="AN31" s="78"/>
+      <c r="AO31" s="78"/>
+      <c r="AP31" s="78"/>
+      <c r="AQ31" s="78"/>
+    </row>
+    <row r="32" spans="1:43" ht="12" customHeight="1">
+      <c r="A32" s="67" t="s">
         <v>37</v>
-      </c>
-[...75 lines deleted...]
-        <v>39</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
       <c r="I32" s="16"/>
       <c r="J32" s="20"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
-      <c r="N32" s="8" t="s">
-[...12 lines deleted...]
-        <v>38</v>
+      <c r="N32" s="1">
+        <v>1</v>
+      </c>
+      <c r="O32" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P32" s="1">
+        <v>1</v>
+      </c>
+      <c r="Q32" s="6">
+        <v>2</v>
+      </c>
+      <c r="R32" s="3">
+        <v>2</v>
       </c>
       <c r="S32" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T32" s="68" t="s">
-[...8 lines deleted...]
-      <c r="W32" s="68" t="s">
+      <c r="T32" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U32" s="3">
+        <v>1</v>
+      </c>
+      <c r="V32" s="3">
+        <v>2</v>
+      </c>
+      <c r="W32" s="66" t="s">
         <v>38</v>
       </c>
       <c r="X32" s="3">
+        <v>2</v>
+      </c>
+      <c r="Y32" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z32" s="3">
+        <v>5</v>
+      </c>
+      <c r="AA32" s="3">
+        <v>2</v>
+      </c>
+      <c r="AB32" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC32" s="6">
+        <v>2</v>
+      </c>
+      <c r="AD32" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE32" s="6">
+        <v>2</v>
+      </c>
+      <c r="AF32" s="3">
         <v>1</v>
       </c>
-      <c r="Y32" s="3" t="s">
-[...5 lines deleted...]
-      <c r="AA32" s="3">
+      <c r="AG32" s="3">
         <v>1</v>
       </c>
-      <c r="AB32" s="68" t="s">
-[...18 lines deleted...]
-    <row r="33" spans="1:33">
+      <c r="AH32" s="3">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34" ht="12" customHeight="1">
       <c r="A33" s="19" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
       <c r="I33" s="16"/>
       <c r="J33" s="20"/>
       <c r="K33" s="17"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
       <c r="N33" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O33" s="68" t="s">
-[...5 lines deleted...]
-      <c r="Q33" s="68" t="s">
+      <c r="O33" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P33" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q33" s="66" t="s">
         <v>38</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="S33" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T33" s="68" t="s">
+      <c r="T33" s="66" t="s">
         <v>38</v>
       </c>
       <c r="U33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V33" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W33" s="68" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="W33" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="X33" s="3">
+        <v>1</v>
       </c>
       <c r="Y33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z33" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AA33" s="3" t="s">
-[...8 lines deleted...]
-      <c r="AD33" s="68" t="s">
+      <c r="AA33" s="3">
+        <v>1</v>
+      </c>
+      <c r="AB33" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC33" s="6">
+        <v>1</v>
+      </c>
+      <c r="AD33" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE33" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF33" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG33" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>47</v>
+      <c r="AH33" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34" ht="12" customHeight="1">
+      <c r="A34" s="19" t="s">
+        <v>41</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="17"/>
       <c r="I34" s="16"/>
       <c r="J34" s="20"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O34" s="68" t="s">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="O34" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P34" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q34" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R34" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="S34" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T34" s="68" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="T34" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U34" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="V34" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W34" s="68" t="s">
-[...3 lines deleted...]
-        <v>1</v>
+      <c r="W34" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="X34" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="Y34" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="Z34" s="3">
-        <v>3</v>
+      <c r="Z34" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="AA34" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB34" s="68" t="s">
-[...5 lines deleted...]
-      <c r="AD34" s="68" t="s">
+      <c r="AB34" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC34" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD34" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG34" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34" ht="12" customHeight="1">
       <c r="A35" s="9" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="17"/>
       <c r="I35" s="16"/>
       <c r="J35" s="20"/>
       <c r="K35" s="17"/>
       <c r="L35" s="17"/>
       <c r="M35" s="17"/>
       <c r="N35" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O35" s="68" t="s">
-[...9 lines deleted...]
-        <v>38</v>
+      <c r="O35" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P35" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q35" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R35" s="3">
+        <v>1</v>
       </c>
       <c r="S35" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T35" s="68" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="T35" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U35" s="3">
+        <v>1</v>
       </c>
       <c r="V35" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W35" s="68" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="W35" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="X35" s="3">
+        <v>1</v>
       </c>
       <c r="Y35" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="Z35" s="3" t="s">
-        <v>38</v>
+      <c r="Z35" s="3">
+        <v>3</v>
       </c>
       <c r="AA35" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB35" s="68" t="s">
-[...5 lines deleted...]
-      <c r="AD35" s="68" t="s">
+      <c r="AB35" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC35" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD35" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE35" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF35" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG35" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34" ht="12" customHeight="1">
       <c r="A36" s="9" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="B36" s="15"/>
       <c r="C36" s="15"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="17"/>
       <c r="I36" s="16"/>
       <c r="J36" s="20"/>
       <c r="K36" s="17"/>
       <c r="L36" s="17"/>
       <c r="M36" s="17"/>
       <c r="N36" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O36" s="68" t="s">
-[...8 lines deleted...]
-      <c r="R36" s="68" t="s">
+      <c r="O36" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P36" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q36" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R36" s="66" t="s">
         <v>38</v>
       </c>
       <c r="S36" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T36" s="68" t="s">
-[...2 lines deleted...]
-      <c r="U36" s="68" t="s">
+      <c r="T36" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U36" s="66" t="s">
         <v>38</v>
       </c>
       <c r="V36" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W36" s="68" t="s">
-[...2 lines deleted...]
-      <c r="X36" s="8" t="s">
+      <c r="W36" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="X36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y36" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="Z36" s="3">
-[...11 lines deleted...]
-      <c r="AD36" s="68" t="s">
+      <c r="Z36" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA36" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB36" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC36" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD36" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE36" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF36" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG36" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34" ht="12" customHeight="1">
       <c r="A37" s="9" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B37" s="15"/>
       <c r="C37" s="15"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="17"/>
       <c r="I37" s="16"/>
       <c r="J37" s="20"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O37" s="68" t="s">
-[...8 lines deleted...]
-      <c r="R37" s="68" t="s">
+      <c r="O37" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P37" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q37" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R37" s="66" t="s">
         <v>38</v>
       </c>
       <c r="S37" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T37" s="68" t="s">
-[...2 lines deleted...]
-      <c r="U37" s="68" t="s">
+      <c r="T37" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U37" s="66" t="s">
         <v>38</v>
       </c>
       <c r="V37" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W37" s="68" t="s">
+      <c r="W37" s="66" t="s">
         <v>38</v>
       </c>
       <c r="X37" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y37" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="Z37" s="3" t="s">
-[...14 lines deleted...]
-      <c r="AE37" s="6">
+      <c r="Z37" s="3">
         <v>1</v>
       </c>
+      <c r="AA37" s="3">
+        <v>1</v>
+      </c>
+      <c r="AB37" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC37" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD37" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE37" s="6" t="s">
+        <v>38</v>
+      </c>
       <c r="AF37" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG37" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>53</v>
+      <c r="AH37" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34" ht="12" customHeight="1">
+      <c r="A38" s="9" t="s">
+        <v>52</v>
       </c>
       <c r="B38" s="15"/>
       <c r="C38" s="15"/>
-      <c r="D38" s="15"/>
-[...8 lines deleted...]
-      <c r="M38" s="15"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="16"/>
+      <c r="J38" s="20"/>
+      <c r="K38" s="17"/>
+      <c r="L38" s="17"/>
+      <c r="M38" s="17"/>
       <c r="N38" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O38" s="68" t="s">
-[...8 lines deleted...]
-      <c r="R38" s="68" t="s">
+      <c r="O38" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P38" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q38" s="6">
+        <v>2</v>
+      </c>
+      <c r="R38" s="66" t="s">
         <v>38</v>
       </c>
       <c r="S38" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T38" s="68" t="s">
-[...5 lines deleted...]
-      <c r="V38" s="3">
+      <c r="T38" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U38" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="V38" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="W38" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="X38" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y38" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z38" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA38" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB38" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC38" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD38" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE38" s="6">
         <v>1</v>
       </c>
-      <c r="W38" s="68" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="AF38" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG38" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>61</v>
+      <c r="AH38" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34" ht="12" customHeight="1">
+      <c r="A39" s="13" t="s">
+        <v>53</v>
       </c>
       <c r="B39" s="15"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
       <c r="N39" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O39" s="68" t="s">
-[...8 lines deleted...]
-      <c r="R39" s="68" t="s">
+      <c r="O39" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P39" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q39" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R39" s="66" t="s">
         <v>38</v>
       </c>
       <c r="S39" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T39" s="68" t="s">
-[...8 lines deleted...]
-      <c r="W39" s="68" t="s">
+      <c r="T39" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U39" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="V39" s="3">
+        <v>1</v>
+      </c>
+      <c r="W39" s="66" t="s">
         <v>38</v>
       </c>
       <c r="X39" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y39" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="Z39" s="3">
-        <v>1</v>
+      <c r="Z39" s="3" t="s">
+        <v>38</v>
       </c>
       <c r="AA39" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB39" s="68" t="s">
-[...9 lines deleted...]
-        <v>1</v>
+      <c r="AB39" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC39" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD39" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE39" s="6" t="s">
+        <v>38</v>
       </c>
       <c r="AF39" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG39" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34" ht="12" customHeight="1">
       <c r="A40" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
-      <c r="D40" s="16"/>
-[...8 lines deleted...]
-      <c r="M40" s="17"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="15"/>
+      <c r="H40" s="15"/>
+      <c r="I40" s="15"/>
+      <c r="J40" s="15"/>
+      <c r="K40" s="15"/>
+      <c r="L40" s="15"/>
+      <c r="M40" s="15"/>
       <c r="N40" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O40" s="68" t="s">
-[...8 lines deleted...]
-      <c r="R40" s="68" t="s">
+      <c r="O40" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P40" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q40" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R40" s="66" t="s">
         <v>38</v>
       </c>
       <c r="S40" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T40" s="68" t="s">
-[...2 lines deleted...]
-      <c r="U40" s="68" t="s">
+      <c r="T40" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U40" s="66" t="s">
         <v>38</v>
       </c>
       <c r="V40" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W40" s="68" t="s">
+      <c r="W40" s="66" t="s">
         <v>38</v>
       </c>
       <c r="X40" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y40" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="Z40" s="3" t="s">
-        <v>38</v>
+      <c r="Z40" s="3">
+        <v>1</v>
       </c>
       <c r="AA40" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB40" s="68" t="s">
-[...11 lines deleted...]
-      <c r="AF40" s="3">
+      <c r="AB40" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC40" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD40" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE40" s="6">
         <v>1</v>
       </c>
+      <c r="AF40" s="6" t="s">
+        <v>38</v>
+      </c>
       <c r="AG40" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="41" spans="1:33">
+      <c r="AH40" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34" ht="12" customHeight="1">
       <c r="A41" s="9" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="B41" s="15"/>
       <c r="C41" s="15"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="17"/>
       <c r="I41" s="16"/>
       <c r="J41" s="20"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
-      <c r="N41" s="1">
+      <c r="N41" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="O41" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P41" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q41" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R41" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="S41" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="T41" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U41" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="V41" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="W41" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="X41" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y41" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z41" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA41" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB41" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC41" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD41" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF41" s="3">
         <v>1</v>
       </c>
-      <c r="O41" s="68" t="s">
-[...52 lines deleted...]
-      </c>
       <c r="AG41" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34" ht="12" customHeight="1">
       <c r="A42" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B42" s="15"/>
       <c r="C42" s="15"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="17"/>
       <c r="I42" s="16"/>
       <c r="J42" s="20"/>
       <c r="K42" s="17"/>
       <c r="L42" s="17"/>
       <c r="M42" s="17"/>
-      <c r="N42" s="8" t="s">
-[...12 lines deleted...]
-        <v>38</v>
+      <c r="N42" s="1">
+        <v>1</v>
+      </c>
+      <c r="O42" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P42" s="1">
+        <v>1</v>
+      </c>
+      <c r="Q42" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R42" s="3">
+        <v>1</v>
       </c>
       <c r="S42" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T42" s="68" t="s">
-[...8 lines deleted...]
-      <c r="W42" s="68" t="s">
+      <c r="T42" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U42" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="V42" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="W42" s="66" t="s">
         <v>38</v>
       </c>
       <c r="X42" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA42" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB42" s="68" t="s">
-[...8 lines deleted...]
-      <c r="AE42" s="68" t="s">
+      <c r="AB42" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC42" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD42" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE42" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF42" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG42" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34" ht="12" customHeight="1">
       <c r="A43" s="9" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B43" s="15"/>
       <c r="C43" s="15"/>
       <c r="D43" s="16"/>
       <c r="E43" s="16"/>
       <c r="F43" s="16"/>
       <c r="G43" s="16"/>
       <c r="H43" s="17"/>
       <c r="I43" s="16"/>
       <c r="J43" s="20"/>
       <c r="K43" s="17"/>
       <c r="L43" s="17"/>
       <c r="M43" s="17"/>
       <c r="N43" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O43" s="68" t="s">
-[...8 lines deleted...]
-      <c r="R43" s="68" t="s">
+      <c r="O43" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P43" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q43" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R43" s="66" t="s">
         <v>38</v>
       </c>
       <c r="S43" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T43" s="68" t="s">
-[...2 lines deleted...]
-      <c r="U43" s="68" t="s">
+      <c r="T43" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U43" s="66" t="s">
         <v>38</v>
       </c>
       <c r="V43" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="W43" s="68" t="s">
+      <c r="W43" s="66" t="s">
         <v>38</v>
       </c>
       <c r="X43" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA43" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB43" s="68" t="s">
-[...8 lines deleted...]
-      <c r="AE43" s="68" t="s">
+      <c r="AB43" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC43" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD43" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE43" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF43" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG43" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="36" t="s">
+      <c r="AH43" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34" ht="12" customHeight="1">
+      <c r="A44" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44" s="15"/>
+      <c r="C44" s="15"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="16"/>
+      <c r="F44" s="16"/>
+      <c r="G44" s="16"/>
+      <c r="H44" s="17"/>
+      <c r="I44" s="16"/>
+      <c r="J44" s="20"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="17"/>
+      <c r="M44" s="17"/>
+      <c r="N44" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="O44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="S44" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="T44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="V44" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="W44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="X44" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y44" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z44" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA44" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG44" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH44" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34" ht="12" customHeight="1">
+      <c r="A45" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="B44" s="22"/>
-[...56 lines deleted...]
-      <c r="AC44" s="5">
+      <c r="B45" s="22"/>
+      <c r="C45" s="22"/>
+      <c r="D45" s="22"/>
+      <c r="E45" s="22"/>
+      <c r="F45" s="22"/>
+      <c r="G45" s="22"/>
+      <c r="H45" s="23"/>
+      <c r="I45" s="22"/>
+      <c r="J45" s="23"/>
+      <c r="K45" s="23"/>
+      <c r="L45" s="23"/>
+      <c r="M45" s="23"/>
+      <c r="N45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="O45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="P45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="R45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="S45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="T45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="U45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="V45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="W45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="X45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y45" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z45" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA45" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC45" s="5">
         <v>1</v>
       </c>
-      <c r="AD44" s="55" t="s">
-[...13 lines deleted...]
-      <c r="A45" s="25" t="s">
+      <c r="AD45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF45" s="5" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH45" s="55" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34">
+      <c r="A46" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="13">
-[...3 lines deleted...]
-    <mergeCell ref="A30:S30"/>
+  <mergeCells count="10">
+    <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="T24:AG24"/>
+    <mergeCell ref="T31:AG31"/>
+    <mergeCell ref="S3:AQ3"/>
     <mergeCell ref="A4:M4"/>
-    <mergeCell ref="AK23:AL23"/>
-[...6 lines deleted...]
-    <mergeCell ref="T6:AE6"/>
+    <mergeCell ref="AF7:AQ7"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
+    <mergeCell ref="T7:AE7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:AE41"/>
   <sheetViews>
-    <sheetView topLeftCell="N4" workbookViewId="0">
+    <sheetView workbookViewId="0">
       <selection activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="0.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.140625" style="26"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:31" s="58" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="90" t="s">
+      <c r="A2" s="92" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="90"/>
-[...28 lines deleted...]
-      <c r="AE2" s="90"/>
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
+      <c r="N2" s="92"/>
+      <c r="O2" s="92"/>
+      <c r="P2" s="92"/>
+      <c r="Q2" s="92"/>
+      <c r="R2" s="92"/>
+      <c r="S2" s="92"/>
+      <c r="T2" s="92"/>
+      <c r="U2" s="92"/>
+      <c r="V2" s="92"/>
+      <c r="W2" s="92"/>
+      <c r="X2" s="92"/>
+      <c r="Y2" s="92"/>
+      <c r="Z2" s="92"/>
+      <c r="AA2" s="92"/>
+      <c r="AB2" s="92"/>
+      <c r="AC2" s="92"/>
+      <c r="AD2" s="92"/>
+      <c r="AE2" s="92"/>
     </row>
     <row r="3" spans="1:31" s="58" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="78"/>
-[...29 lines deleted...]
-      <c r="AE3" s="78"/>
+      <c r="A3" s="75"/>
+      <c r="B3" s="75"/>
+      <c r="C3" s="75"/>
+      <c r="D3" s="75"/>
+      <c r="E3" s="75"/>
+      <c r="F3" s="75"/>
+      <c r="G3" s="75"/>
+      <c r="H3" s="75"/>
+      <c r="I3" s="75"/>
+      <c r="J3" s="75"/>
+      <c r="K3" s="75"/>
+      <c r="L3" s="75"/>
+      <c r="M3" s="75"/>
+      <c r="N3" s="75"/>
+      <c r="O3" s="75"/>
+      <c r="P3" s="75"/>
+      <c r="Q3" s="75"/>
+      <c r="R3" s="75"/>
+      <c r="S3" s="75"/>
+      <c r="T3" s="75"/>
+      <c r="U3" s="75"/>
+      <c r="V3" s="75"/>
+      <c r="W3" s="75"/>
+      <c r="X3" s="75"/>
+      <c r="Y3" s="75"/>
+      <c r="Z3" s="75"/>
+      <c r="AA3" s="75"/>
+      <c r="AB3" s="75"/>
+      <c r="AC3" s="75"/>
+      <c r="AD3" s="75"/>
+      <c r="AE3" s="75"/>
     </row>
     <row r="4" spans="1:31">
-      <c r="A4" s="91"/>
-[...11 lines deleted...]
-      <c r="M4" s="91"/>
+      <c r="A4" s="93"/>
+      <c r="B4" s="93"/>
+      <c r="C4" s="93"/>
+      <c r="D4" s="93"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="93"/>
+      <c r="H4" s="93"/>
+      <c r="I4" s="93"/>
+      <c r="J4" s="93"/>
+      <c r="K4" s="93"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="93"/>
     </row>
     <row r="5" spans="1:31">
       <c r="C5" s="8"/>
       <c r="AE5" s="65" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:31">
-      <c r="A6" s="86"/>
-      <c r="B6" s="88">
+      <c r="A6" s="88"/>
+      <c r="B6" s="90">
         <v>2021</v>
       </c>
-      <c r="C6" s="89"/>
-[...10 lines deleted...]
-      <c r="N6" s="95">
+      <c r="C6" s="91"/>
+      <c r="D6" s="91"/>
+      <c r="E6" s="91"/>
+      <c r="F6" s="91"/>
+      <c r="G6" s="91"/>
+      <c r="H6" s="91"/>
+      <c r="I6" s="91"/>
+      <c r="J6" s="91"/>
+      <c r="K6" s="91"/>
+      <c r="L6" s="91"/>
+      <c r="M6" s="91"/>
+      <c r="N6" s="97">
         <v>2023</v>
       </c>
-      <c r="O6" s="95"/>
-[...10 lines deleted...]
-      <c r="Z6" s="88">
+      <c r="O6" s="97"/>
+      <c r="P6" s="97"/>
+      <c r="Q6" s="97"/>
+      <c r="R6" s="97"/>
+      <c r="S6" s="97"/>
+      <c r="T6" s="97"/>
+      <c r="U6" s="97"/>
+      <c r="V6" s="97"/>
+      <c r="W6" s="97"/>
+      <c r="X6" s="97"/>
+      <c r="Y6" s="90"/>
+      <c r="Z6" s="90">
         <v>2024</v>
       </c>
-      <c r="AA6" s="89"/>
-[...3 lines deleted...]
-      <c r="AE6" s="94"/>
+      <c r="AA6" s="91"/>
+      <c r="AB6" s="91"/>
+      <c r="AC6" s="91"/>
+      <c r="AD6" s="91"/>
+      <c r="AE6" s="96"/>
     </row>
     <row r="7" spans="1:31">
-      <c r="A7" s="87"/>
+      <c r="A7" s="89"/>
       <c r="B7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="10" t="s">
@@ -22045,83 +22438,83 @@
         <v>20</v>
       </c>
       <c r="Y7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="Z7" s="27" t="s">
         <v>5</v>
       </c>
       <c r="AA7" s="27" t="s">
         <v>6</v>
       </c>
       <c r="AB7" s="28" t="s">
         <v>7</v>
       </c>
       <c r="AC7" s="27" t="s">
         <v>8</v>
       </c>
       <c r="AD7" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AE7" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:31" ht="11.25" customHeight="1">
-      <c r="A8" s="96" t="s">
+      <c r="A8" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="96"/>
-[...28 lines deleted...]
-      <c r="AE8" s="85"/>
+      <c r="B8" s="98"/>
+      <c r="C8" s="98"/>
+      <c r="D8" s="98"/>
+      <c r="E8" s="98"/>
+      <c r="F8" s="98"/>
+      <c r="G8" s="98"/>
+      <c r="H8" s="98"/>
+      <c r="I8" s="98"/>
+      <c r="J8" s="98"/>
+      <c r="K8" s="98"/>
+      <c r="L8" s="98"/>
+      <c r="M8" s="98"/>
+      <c r="N8" s="98"/>
+      <c r="O8" s="98"/>
+      <c r="P8" s="98"/>
+      <c r="Q8" s="98"/>
+      <c r="R8" s="98"/>
+      <c r="S8" s="98"/>
+      <c r="T8" s="98"/>
+      <c r="U8" s="98"/>
+      <c r="V8" s="98"/>
+      <c r="W8" s="98"/>
+      <c r="X8" s="98"/>
+      <c r="Y8" s="98"/>
+      <c r="Z8" s="98"/>
+      <c r="AA8" s="98"/>
+      <c r="AB8" s="98"/>
+      <c r="AC8" s="98"/>
+      <c r="AD8" s="98"/>
+      <c r="AE8" s="87"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="2">
         <v>15.19</v>
       </c>
       <c r="O9" s="2">
         <v>1.56</v>
       </c>
       <c r="P9" s="2">
         <v>8.73</v>
@@ -22930,83 +23323,83 @@
         <v>38</v>
       </c>
       <c r="Y20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD20" s="2">
         <v>55.56</v>
       </c>
       <c r="AE20" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:31" ht="11.25" customHeight="1">
-      <c r="A21" s="92" t="s">
+      <c r="A21" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="92"/>
-[...28 lines deleted...]
-      <c r="AE21" s="92"/>
+      <c r="B21" s="94"/>
+      <c r="C21" s="94"/>
+      <c r="D21" s="94"/>
+      <c r="E21" s="94"/>
+      <c r="F21" s="94"/>
+      <c r="G21" s="94"/>
+      <c r="H21" s="94"/>
+      <c r="I21" s="94"/>
+      <c r="J21" s="94"/>
+      <c r="K21" s="94"/>
+      <c r="L21" s="94"/>
+      <c r="M21" s="94"/>
+      <c r="N21" s="94"/>
+      <c r="O21" s="94"/>
+      <c r="P21" s="94"/>
+      <c r="Q21" s="94"/>
+      <c r="R21" s="94"/>
+      <c r="S21" s="94"/>
+      <c r="T21" s="94"/>
+      <c r="U21" s="94"/>
+      <c r="V21" s="94"/>
+      <c r="W21" s="94"/>
+      <c r="X21" s="94"/>
+      <c r="Y21" s="94"/>
+      <c r="Z21" s="94"/>
+      <c r="AA21" s="94"/>
+      <c r="AB21" s="94"/>
+      <c r="AC21" s="94"/>
+      <c r="AD21" s="94"/>
+      <c r="AE21" s="94"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="2">
         <v>10.99</v>
       </c>
       <c r="O22" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P22" s="2">
         <v>8.89</v>
@@ -23102,51 +23495,51 @@
       </c>
       <c r="W23" s="2">
         <v>10.61</v>
       </c>
       <c r="X23" s="2">
         <v>14.12</v>
       </c>
       <c r="Y23" s="2">
         <v>8.93</v>
       </c>
       <c r="Z23" s="2">
         <v>2.5</v>
       </c>
       <c r="AA23" s="2">
         <v>5.42</v>
       </c>
       <c r="AB23" s="2">
         <v>5.87</v>
       </c>
       <c r="AC23" s="2">
         <v>7.06</v>
       </c>
       <c r="AD23" s="2">
         <v>5.51</v>
       </c>
-      <c r="AE23" s="75">
+      <c r="AE23" s="72">
         <v>2.8</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="15"/>
       <c r="C24" s="15"/>
       <c r="D24" s="16"/>
       <c r="E24" s="16"/>
       <c r="F24" s="16"/>
       <c r="G24" s="16"/>
       <c r="H24" s="17"/>
       <c r="I24" s="16"/>
       <c r="J24" s="17"/>
       <c r="K24" s="17"/>
       <c r="L24" s="17"/>
       <c r="M24" s="17"/>
       <c r="N24" s="2">
         <v>40</v>
       </c>
       <c r="O24" s="2" t="s">
         <v>38</v>
       </c>
@@ -23391,83 +23784,83 @@
         <v>38</v>
       </c>
       <c r="Y27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE27" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:31" ht="12" customHeight="1">
-      <c r="A28" s="85" t="s">
+      <c r="A28" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="85"/>
-[...28 lines deleted...]
-      <c r="AE28" s="85"/>
+      <c r="B28" s="87"/>
+      <c r="C28" s="87"/>
+      <c r="D28" s="87"/>
+      <c r="E28" s="87"/>
+      <c r="F28" s="87"/>
+      <c r="G28" s="87"/>
+      <c r="H28" s="87"/>
+      <c r="I28" s="87"/>
+      <c r="J28" s="87"/>
+      <c r="K28" s="87"/>
+      <c r="L28" s="87"/>
+      <c r="M28" s="87"/>
+      <c r="N28" s="87"/>
+      <c r="O28" s="87"/>
+      <c r="P28" s="87"/>
+      <c r="Q28" s="87"/>
+      <c r="R28" s="87"/>
+      <c r="S28" s="87"/>
+      <c r="T28" s="87"/>
+      <c r="U28" s="87"/>
+      <c r="V28" s="87"/>
+      <c r="W28" s="87"/>
+      <c r="X28" s="87"/>
+      <c r="Y28" s="87"/>
+      <c r="Z28" s="87"/>
+      <c r="AA28" s="87"/>
+      <c r="AB28" s="87"/>
+      <c r="AC28" s="87"/>
+      <c r="AD28" s="87"/>
+      <c r="AE28" s="87"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
       <c r="J29" s="20"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="2">
         <v>24.59</v>
       </c>
       <c r="O29" s="2">
         <v>1.56</v>
       </c>
       <c r="P29" s="2">
         <v>8.44</v>
@@ -24302,3089 +24695,3274 @@
     <row r="41" spans="1:31">
       <c r="A41" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="Z6:AE6"/>
     <mergeCell ref="A21:AE21"/>
     <mergeCell ref="A28:AE28"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AX45"/>
+  <dimension ref="A1:AX46"/>
   <sheetViews>
-    <sheetView topLeftCell="Y4" workbookViewId="0">
-      <selection activeCell="AB24" sqref="AB24"/>
+    <sheetView tabSelected="1" topLeftCell="W9" workbookViewId="0">
+      <selection activeCell="AH10" sqref="AH10:AH45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="0.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:50" s="58" customFormat="1" ht="15" customHeight="1">
-[...14 lines deleted...]
-      <c r="O3" s="90" t="s">
+    <row r="1" spans="1:50" ht="12" customHeight="1"/>
+    <row r="2" spans="1:50" ht="12" customHeight="1"/>
+    <row r="3" spans="1:50" s="58" customFormat="1" ht="12" customHeight="1">
+      <c r="A3" s="76"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="76"/>
+      <c r="I3" s="76"/>
+      <c r="J3" s="76"/>
+      <c r="K3" s="76"/>
+      <c r="L3" s="76"/>
+      <c r="M3" s="76"/>
+      <c r="N3" s="76"/>
+      <c r="O3" s="76"/>
+      <c r="P3" s="76"/>
+      <c r="Q3" s="76"/>
+      <c r="R3" s="76"/>
+      <c r="S3" s="76"/>
+      <c r="T3" s="76"/>
+      <c r="U3" s="76"/>
+      <c r="V3" s="76"/>
+      <c r="W3" s="76"/>
+      <c r="X3" s="76"/>
+      <c r="Y3" s="76"/>
+      <c r="Z3" s="76"/>
+      <c r="AA3" s="76"/>
+      <c r="AB3" s="76"/>
+      <c r="AC3" s="76"/>
+      <c r="AD3" s="76"/>
+      <c r="AE3" s="76"/>
+      <c r="AF3" s="76"/>
+      <c r="AG3" s="76"/>
+      <c r="AH3" s="76"/>
+      <c r="AI3" s="76"/>
+      <c r="AJ3" s="76"/>
+      <c r="AK3" s="76"/>
+      <c r="AL3" s="76"/>
+      <c r="AM3" s="76"/>
+      <c r="AN3" s="76"/>
+      <c r="AO3" s="76"/>
+      <c r="AP3" s="76"/>
+      <c r="AQ3" s="76"/>
+    </row>
+    <row r="4" spans="1:50" s="58" customFormat="1" ht="12" customHeight="1">
+      <c r="A4" s="76"/>
+      <c r="B4" s="76"/>
+      <c r="C4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="76"/>
+      <c r="O4" s="75"/>
+      <c r="P4" s="75"/>
+      <c r="Q4" s="75"/>
+      <c r="R4" s="75"/>
+      <c r="S4" s="75"/>
+      <c r="T4" s="75"/>
+      <c r="U4" s="75"/>
+      <c r="AA4" s="75"/>
+      <c r="AB4" s="75"/>
+      <c r="AC4" s="75"/>
+      <c r="AD4" s="75"/>
+      <c r="AE4" s="75"/>
+      <c r="AF4" s="75"/>
+      <c r="AG4" s="75"/>
+      <c r="AH4" s="75"/>
+      <c r="AI4" s="75"/>
+      <c r="AJ4" s="75"/>
+      <c r="AK4" s="75"/>
+      <c r="AL4" s="75"/>
+      <c r="AM4" s="75"/>
+      <c r="AN4" s="75"/>
+      <c r="AO4" s="75"/>
+      <c r="AP4" s="75"/>
+      <c r="AQ4" s="75"/>
+    </row>
+    <row r="5" spans="1:50" ht="12" customHeight="1">
+      <c r="A5" s="93"/>
+      <c r="B5" s="93"/>
+      <c r="C5" s="93"/>
+      <c r="D5" s="93"/>
+      <c r="E5" s="93"/>
+      <c r="F5" s="93"/>
+      <c r="G5" s="93"/>
+      <c r="H5" s="93"/>
+      <c r="I5" s="93"/>
+      <c r="J5" s="93"/>
+      <c r="K5" s="93"/>
+      <c r="L5" s="93"/>
+      <c r="M5" s="93"/>
+      <c r="T5" s="92" t="s">
         <v>31</v>
       </c>
-      <c r="P3" s="90"/>
-[...47 lines deleted...]
-      <c r="AP5" s="65" t="s">
+      <c r="U5" s="92"/>
+      <c r="V5" s="92"/>
+      <c r="W5" s="92"/>
+      <c r="X5" s="92"/>
+      <c r="Y5" s="92"/>
+      <c r="Z5" s="92"/>
+      <c r="AA5" s="92"/>
+      <c r="AB5" s="92"/>
+      <c r="AC5" s="92"/>
+      <c r="AD5" s="92"/>
+      <c r="AE5" s="92"/>
+      <c r="AF5" s="92"/>
+      <c r="AG5" s="92"/>
+      <c r="AH5" s="92"/>
+      <c r="AI5" s="92"/>
+      <c r="AJ5" s="92"/>
+      <c r="AK5" s="92"/>
+      <c r="AL5" s="92"/>
+      <c r="AM5" s="92"/>
+      <c r="AN5" s="92"/>
+      <c r="AO5" s="92"/>
+      <c r="AP5" s="92"/>
+    </row>
+    <row r="6" spans="1:50" ht="12" customHeight="1">
+      <c r="C6" s="8"/>
+      <c r="Q6" s="65"/>
+      <c r="AD6" s="65"/>
+      <c r="AP6" s="65" t="s">
         <v>34</v>
       </c>
     </row>
-    <row r="6" spans="1:50">
-[...1 lines deleted...]
-      <c r="B6" s="88">
+    <row r="7" spans="1:50">
+      <c r="A7" s="88"/>
+      <c r="B7" s="90">
         <v>2021</v>
       </c>
-      <c r="C6" s="89"/>
-[...10 lines deleted...]
-      <c r="N6" s="89">
+      <c r="C7" s="91"/>
+      <c r="D7" s="91"/>
+      <c r="E7" s="91"/>
+      <c r="F7" s="91"/>
+      <c r="G7" s="91"/>
+      <c r="H7" s="91"/>
+      <c r="I7" s="91"/>
+      <c r="J7" s="91"/>
+      <c r="K7" s="91"/>
+      <c r="L7" s="91"/>
+      <c r="M7" s="91"/>
+      <c r="N7" s="91">
         <v>2024</v>
       </c>
-      <c r="O6" s="89"/>
-[...4 lines deleted...]
-      <c r="T6" s="95">
+      <c r="O7" s="91"/>
+      <c r="P7" s="91"/>
+      <c r="Q7" s="91"/>
+      <c r="R7" s="91"/>
+      <c r="S7" s="91"/>
+      <c r="T7" s="97">
         <v>2025</v>
       </c>
-      <c r="U6" s="95"/>
-[...10 lines deleted...]
-      <c r="AF6" s="95">
+      <c r="U7" s="97"/>
+      <c r="V7" s="97"/>
+      <c r="W7" s="97"/>
+      <c r="X7" s="97"/>
+      <c r="Y7" s="97"/>
+      <c r="Z7" s="97"/>
+      <c r="AA7" s="97"/>
+      <c r="AB7" s="97"/>
+      <c r="AC7" s="97"/>
+      <c r="AD7" s="97"/>
+      <c r="AE7" s="97"/>
+      <c r="AF7" s="97">
         <v>2026</v>
       </c>
-      <c r="AG6" s="95"/>
-[...13 lines deleted...]
-      <c r="B7" s="11" t="s">
+      <c r="AG7" s="97"/>
+      <c r="AH7" s="97"/>
+      <c r="AI7" s="97"/>
+      <c r="AJ7" s="97"/>
+      <c r="AK7" s="97"/>
+      <c r="AL7" s="97"/>
+      <c r="AM7" s="97"/>
+      <c r="AN7" s="97"/>
+      <c r="AO7" s="97"/>
+      <c r="AP7" s="97"/>
+      <c r="AQ7" s="97"/>
+    </row>
+    <row r="8" spans="1:50" ht="18" customHeight="1">
+      <c r="A8" s="89"/>
+      <c r="B8" s="11" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="11" t="s">
+      <c r="C8" s="11" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="11" t="s">
+      <c r="D8" s="11" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="11" t="s">
+      <c r="E8" s="11" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="11" t="s">
+      <c r="F8" s="11" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="11" t="s">
+      <c r="G8" s="11" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="11" t="s">
+      <c r="H8" s="11" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="10" t="s">
+      <c r="I8" s="10" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="10" t="s">
+      <c r="J8" s="10" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="10" t="s">
+      <c r="K8" s="10" t="s">
         <v>19</v>
       </c>
-      <c r="L7" s="10" t="s">
+      <c r="L8" s="10" t="s">
         <v>20</v>
       </c>
-      <c r="M7" s="10" t="s">
+      <c r="M8" s="10" t="s">
         <v>23</v>
       </c>
-      <c r="N7" s="66" t="s">
+      <c r="N8" s="82" t="s">
         <v>2</v>
       </c>
-      <c r="O7" s="27" t="s">
+      <c r="O8" s="40" t="s">
         <v>3</v>
       </c>
-      <c r="P7" s="67" t="s">
+      <c r="P8" s="82" t="s">
         <v>4</v>
       </c>
-      <c r="Q7" s="27" t="s">
+      <c r="Q8" s="40" t="s">
         <v>19</v>
       </c>
-      <c r="R7" s="27" t="s">
+      <c r="R8" s="40" t="s">
         <v>20</v>
       </c>
-      <c r="S7" s="27" t="s">
+      <c r="S8" s="40" t="s">
         <v>23</v>
       </c>
-      <c r="T7" s="27" t="s">
+      <c r="T8" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="U7" s="27" t="s">
+      <c r="U8" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="V7" s="28" t="s">
+      <c r="V8" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="W7" s="27" t="s">
+      <c r="W8" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="X7" s="27" t="s">
+      <c r="X8" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="Y7" s="11" t="s">
+      <c r="Y8" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="Z7" s="29" t="s">
+      <c r="Z8" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AA7" s="10" t="s">
+      <c r="AA8" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="AB7" s="11" t="s">
+      <c r="AB8" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AC7" s="10" t="s">
+      <c r="AC8" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="AD7" s="10" t="s">
+      <c r="AD8" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="AE7" s="10" t="s">
+      <c r="AE8" s="42" t="s">
         <v>23</v>
       </c>
-      <c r="AF7" s="27" t="s">
+      <c r="AF8" s="40" t="s">
         <v>5</v>
       </c>
-      <c r="AG7" s="84" t="s">
+      <c r="AG8" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="AH7" s="28" t="s">
+      <c r="AH8" s="83" t="s">
         <v>7</v>
       </c>
-      <c r="AI7" s="27" t="s">
+      <c r="AI8" s="40" t="s">
         <v>8</v>
       </c>
-      <c r="AJ7" s="27" t="s">
+      <c r="AJ8" s="40" t="s">
         <v>0</v>
       </c>
-      <c r="AK7" s="11" t="s">
+      <c r="AK8" s="41" t="s">
         <v>1</v>
       </c>
-      <c r="AL7" s="29" t="s">
+      <c r="AL8" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="AM7" s="10" t="s">
+      <c r="AM8" s="42" t="s">
         <v>3</v>
       </c>
-      <c r="AN7" s="11" t="s">
+      <c r="AN8" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="AO7" s="10" t="s">
+      <c r="AO8" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="AP7" s="10" t="s">
+      <c r="AP8" s="42" t="s">
         <v>20</v>
       </c>
-      <c r="AQ7" s="10" t="s">
+      <c r="AQ8" s="42" t="s">
         <v>23</v>
       </c>
     </row>
-    <row r="8" spans="1:50" ht="11.25" customHeight="1">
-      <c r="A8" s="96" t="s">
+    <row r="9" spans="1:50" ht="11.25" customHeight="1">
+      <c r="A9" s="79"/>
+      <c r="B9" s="79"/>
+      <c r="C9" s="79"/>
+      <c r="D9" s="79"/>
+      <c r="E9" s="79"/>
+      <c r="F9" s="79"/>
+      <c r="G9" s="79"/>
+      <c r="H9" s="79"/>
+      <c r="I9" s="79"/>
+      <c r="J9" s="79"/>
+      <c r="K9" s="79"/>
+      <c r="L9" s="79"/>
+      <c r="M9" s="79"/>
+      <c r="N9" s="79"/>
+      <c r="O9" s="79"/>
+      <c r="P9" s="79"/>
+      <c r="Q9" s="79"/>
+      <c r="R9" s="79"/>
+      <c r="S9" s="79"/>
+      <c r="T9" s="98" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="96"/>
-[...40 lines deleted...]
-      <c r="A9" s="69" t="s">
+      <c r="U9" s="98"/>
+      <c r="V9" s="98"/>
+      <c r="W9" s="98"/>
+      <c r="X9" s="98"/>
+      <c r="Y9" s="98"/>
+      <c r="Z9" s="98"/>
+      <c r="AA9" s="98"/>
+      <c r="AB9" s="98"/>
+      <c r="AC9" s="98"/>
+      <c r="AD9" s="98"/>
+      <c r="AE9" s="98"/>
+      <c r="AF9" s="98"/>
+      <c r="AG9" s="98"/>
+      <c r="AH9" s="79"/>
+      <c r="AI9" s="79"/>
+      <c r="AJ9" s="79"/>
+      <c r="AK9" s="79"/>
+      <c r="AL9" s="79"/>
+      <c r="AM9" s="79"/>
+      <c r="AN9" s="79"/>
+      <c r="AO9" s="79"/>
+      <c r="AP9" s="79"/>
+      <c r="AQ9" s="79"/>
+      <c r="AR9" s="79"/>
+      <c r="AS9" s="79"/>
+      <c r="AT9" s="79"/>
+      <c r="AU9" s="79"/>
+      <c r="AV9" s="79"/>
+      <c r="AW9" s="79"/>
+      <c r="AX9" s="79"/>
+    </row>
+    <row r="10" spans="1:50">
+      <c r="A10" s="67" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="12"/>
-[...11 lines deleted...]
-      <c r="N9" s="1">
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="12"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="12"/>
+      <c r="K10" s="12"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="12"/>
+      <c r="N10" s="1">
         <v>5.33</v>
       </c>
-      <c r="O9" s="2">
+      <c r="O10" s="2">
         <v>3.1</v>
       </c>
-      <c r="P9" s="1">
+      <c r="P10" s="1">
         <v>4.3499999999999996</v>
       </c>
-      <c r="Q9" s="2">
+      <c r="Q10" s="2">
         <v>4.37</v>
       </c>
-      <c r="R9" s="2">
+      <c r="R10" s="2">
         <v>9.76</v>
       </c>
-      <c r="S9" s="2">
+      <c r="S10" s="2">
         <v>1.38</v>
       </c>
-      <c r="T9" s="8" t="s">
-[...2 lines deleted...]
-      <c r="U9" s="2">
+      <c r="T10" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="U10" s="2">
         <v>7.09</v>
       </c>
-      <c r="V9" s="2">
+      <c r="V10" s="2">
         <v>6.86</v>
       </c>
-      <c r="W9" s="2">
+      <c r="W10" s="2">
         <v>1.45</v>
       </c>
-      <c r="X9" s="2">
+      <c r="X10" s="2">
         <v>8.17</v>
       </c>
-      <c r="Y9" s="2">
+      <c r="Y10" s="2">
         <v>7.9</v>
       </c>
-      <c r="Z9" s="2">
+      <c r="Z10" s="2">
         <v>11.73</v>
       </c>
-      <c r="AA9" s="2">
+      <c r="AA10" s="2">
         <v>7.46</v>
       </c>
-      <c r="AB9" s="2">
+      <c r="AB10" s="2">
         <v>4.53</v>
       </c>
-      <c r="AC9" s="2">
+      <c r="AC10" s="2">
         <v>6.59</v>
       </c>
-      <c r="AD9" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AE9" s="7">
+      <c r="AD10" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE10" s="7">
         <v>9.48</v>
       </c>
-      <c r="AF9" s="2">
+      <c r="AF10" s="2">
         <v>5.3</v>
       </c>
-      <c r="AG9" s="2">
+      <c r="AG10" s="2">
         <v>6.19</v>
       </c>
-    </row>
-[...74 lines deleted...]
-        <v>6.99</v>
+      <c r="AH10" s="2">
+        <v>5.81</v>
       </c>
     </row>
     <row r="11" spans="1:50">
       <c r="A11" s="19" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="17"/>
       <c r="I11" s="16"/>
       <c r="J11" s="18"/>
       <c r="K11" s="17"/>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
-      <c r="N11" s="8" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="N11" s="1">
+        <v>7.73</v>
+      </c>
+      <c r="O11" s="2">
+        <v>5.6</v>
       </c>
       <c r="P11" s="1">
-        <v>32.26</v>
+        <v>2.66</v>
       </c>
       <c r="Q11" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="R11" s="2" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="R11" s="2">
+        <v>12.99</v>
+      </c>
+      <c r="S11" s="2">
+        <v>2.58</v>
       </c>
       <c r="T11" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="U11" s="2" t="s">
-        <v>38</v>
+      <c r="U11" s="2">
+        <v>10.27</v>
       </c>
       <c r="V11" s="2">
-        <v>32.26</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>3.25</v>
+      </c>
+      <c r="W11" s="2">
+        <v>2.83</v>
+      </c>
+      <c r="X11" s="2">
+        <v>9.17</v>
       </c>
       <c r="Y11" s="2">
-        <v>57.14</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>9.26</v>
+      </c>
+      <c r="Z11" s="2">
+        <v>7.98</v>
       </c>
       <c r="AA11" s="2">
-        <v>32.26</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>7.14</v>
+      </c>
+      <c r="AB11" s="2">
+        <v>8.11</v>
+      </c>
+      <c r="AC11" s="2">
+        <v>9.09</v>
       </c>
       <c r="AD11" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AE11" s="7" t="s">
-        <v>38</v>
+      <c r="AE11" s="7">
+        <v>11.43</v>
       </c>
       <c r="AF11" s="2">
-        <v>27.78</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>3.28</v>
+      </c>
+      <c r="AG11" s="2">
+        <v>6.99</v>
+      </c>
+      <c r="AH11" s="2">
+        <v>3.66</v>
       </c>
     </row>
     <row r="12" spans="1:50">
-      <c r="A12" s="9" t="s">
-        <v>47</v>
+      <c r="A12" s="19" t="s">
+        <v>41</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="17"/>
       <c r="I12" s="16"/>
       <c r="J12" s="18"/>
       <c r="K12" s="17"/>
       <c r="L12" s="17"/>
       <c r="M12" s="17"/>
       <c r="N12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O12" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="P12" s="8" t="s">
-        <v>38</v>
+      <c r="P12" s="1">
+        <v>32.26</v>
       </c>
       <c r="Q12" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="R12" s="2">
-        <v>26.32</v>
+      <c r="R12" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="S12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T12" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="U12" s="2">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="U12" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="V12" s="2">
+        <v>32.26</v>
       </c>
       <c r="W12" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="X12" s="2">
+      <c r="X12" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y12" s="2">
+        <v>57.14</v>
+      </c>
+      <c r="Z12" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA12" s="2">
         <v>32.26</v>
       </c>
-      <c r="Y12" s="8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AB12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE12" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="AF12" s="68" t="s">
-        <v>38</v>
+      <c r="AF12" s="2">
+        <v>27.78</v>
       </c>
       <c r="AG12" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH12" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:50">
       <c r="A13" s="9" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="17"/>
       <c r="I13" s="16"/>
       <c r="J13" s="18"/>
       <c r="K13" s="17"/>
       <c r="L13" s="17"/>
       <c r="M13" s="17"/>
       <c r="N13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Q13" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="R13" s="2" t="s">
-        <v>38</v>
+      <c r="R13" s="2">
+        <v>26.32</v>
       </c>
       <c r="S13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T13" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="U13" s="8" t="s">
-        <v>38</v>
+      <c r="U13" s="2">
+        <v>23.26</v>
       </c>
       <c r="V13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="W13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="X13" s="2">
-        <v>21.28</v>
+        <v>32.26</v>
       </c>
       <c r="Y13" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Z13" s="8" t="s">
-        <v>38</v>
+      <c r="Z13" s="2">
+        <v>83.33</v>
       </c>
       <c r="AA13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE13" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="AF13" s="68" t="s">
+      <c r="AF13" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG13" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH13" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:50">
       <c r="A14" s="9" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="B14" s="15"/>
       <c r="C14" s="15"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="17"/>
       <c r="I14" s="16"/>
       <c r="J14" s="18"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Q14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="R14" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="V14" s="2" t="s">
         <v>38</v>
       </c>
       <c r="W14" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="X14" s="8" t="s">
-        <v>38</v>
+      <c r="X14" s="2">
+        <v>21.28</v>
       </c>
       <c r="Y14" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Z14" s="2">
-[...3 lines deleted...]
-        <v>26.32</v>
+      <c r="Z14" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA14" s="8" t="s">
+        <v>38</v>
       </c>
       <c r="AB14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE14" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="AF14" s="68" t="s">
+      <c r="AF14" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG14" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH14" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:50">
       <c r="A15" s="9" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="16"/>
       <c r="G15" s="16"/>
       <c r="H15" s="17"/>
       <c r="I15" s="16"/>
       <c r="J15" s="18"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
       <c r="N15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P15" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Q15" s="2">
-        <v>111.11</v>
+      <c r="Q15" s="8" t="s">
+        <v>38</v>
       </c>
       <c r="R15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="V15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="W15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="X15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y15" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Z15" s="8" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="Z15" s="2">
+        <v>18.52</v>
+      </c>
+      <c r="AA15" s="2">
+        <v>26.32</v>
       </c>
       <c r="AB15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD15" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AE15" s="7">
-[...2 lines deleted...]
-      <c r="AF15" s="68" t="s">
+      <c r="AE15" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF15" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG15" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AH15" s="2" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="16" spans="1:50">
-      <c r="A16" s="13" t="s">
-        <v>53</v>
+      <c r="A16" s="9" t="s">
+        <v>52</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="18"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
       <c r="N16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P16" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Q16" s="8" t="s">
-        <v>38</v>
+      <c r="Q16" s="2">
+        <v>111.11</v>
       </c>
       <c r="R16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U16" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="V16" s="2">
-        <v>125</v>
+      <c r="V16" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="W16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="X16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Z16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AA16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD16" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AE16" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AF16" s="68" t="s">
+      <c r="AE16" s="7">
+        <v>90.91</v>
+      </c>
+      <c r="AF16" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG16" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AH16" s="2" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="17" spans="1:50">
-      <c r="A17" s="9" t="s">
-        <v>61</v>
+      <c r="A17" s="13" t="s">
+        <v>53</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="17"/>
       <c r="I17" s="16"/>
       <c r="J17" s="18"/>
       <c r="K17" s="17"/>
       <c r="L17" s="17"/>
       <c r="M17" s="17"/>
       <c r="N17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Q17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="R17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U17" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="V17" s="2" t="s">
-        <v>38</v>
+      <c r="V17" s="2">
+        <v>125</v>
       </c>
       <c r="W17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="X17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y17" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Z17" s="2">
-        <v>500</v>
+      <c r="Z17" s="8" t="s">
+        <v>38</v>
       </c>
       <c r="AA17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD17" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AE17" s="7">
-[...2 lines deleted...]
-      <c r="AF17" s="68" t="s">
+      <c r="AE17" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF17" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG17" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH17" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:50">
       <c r="A18" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="17"/>
       <c r="I18" s="16"/>
       <c r="J18" s="18"/>
       <c r="K18" s="17"/>
       <c r="L18" s="17"/>
       <c r="M18" s="17"/>
       <c r="N18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Q18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="R18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="V18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="W18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="X18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y18" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Z18" s="8" t="s">
-        <v>38</v>
+      <c r="Z18" s="2">
+        <v>500</v>
       </c>
       <c r="AA18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD18" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AE18" s="68" t="s">
-[...3 lines deleted...]
-        <v>100</v>
+      <c r="AE18" s="7">
+        <v>200</v>
+      </c>
+      <c r="AF18" s="66" t="s">
+        <v>38</v>
       </c>
       <c r="AG18" s="2" t="s">
         <v>38</v>
+      </c>
+      <c r="AH18" s="2">
+        <v>1000</v>
       </c>
     </row>
     <row r="19" spans="1:50">
       <c r="A19" s="9" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="17"/>
       <c r="I19" s="16"/>
       <c r="J19" s="18"/>
       <c r="K19" s="17"/>
       <c r="L19" s="17"/>
       <c r="M19" s="17"/>
-      <c r="N19" s="1">
-        <v>38.46</v>
+      <c r="N19" s="8" t="s">
+        <v>38</v>
       </c>
       <c r="O19" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="P19" s="1">
-        <v>55.56</v>
+      <c r="P19" s="8" t="s">
+        <v>38</v>
       </c>
       <c r="Q19" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="R19" s="2">
-        <v>31.25</v>
+      <c r="R19" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="S19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U19" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="V19" s="2">
-        <v>41.67</v>
+      <c r="V19" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="W19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="X19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Z19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AA19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD19" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AE19" s="68" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="AE19" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF19" s="2">
+        <v>100</v>
       </c>
       <c r="AG19" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH19" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:50">
       <c r="A20" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="17"/>
       <c r="I20" s="16"/>
       <c r="J20" s="18"/>
       <c r="K20" s="17"/>
       <c r="L20" s="17"/>
       <c r="M20" s="17"/>
-      <c r="N20" s="8" t="s">
-        <v>38</v>
+      <c r="N20" s="1">
+        <v>38.46</v>
       </c>
       <c r="O20" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="P20" s="8" t="s">
-        <v>38</v>
+      <c r="P20" s="1">
+        <v>55.56</v>
       </c>
       <c r="Q20" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="R20" s="2" t="s">
-        <v>38</v>
+      <c r="R20" s="2">
+        <v>31.25</v>
       </c>
       <c r="S20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T20" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="U20" s="8"/>
-[...1 lines deleted...]
-        <v>38</v>
+      <c r="U20" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="V20" s="2">
+        <v>41.67</v>
       </c>
       <c r="W20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="X20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Z20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AA20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD20" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AE20" s="68" t="s">
-[...2 lines deleted...]
-      <c r="AF20" s="68" t="s">
+      <c r="AE20" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF20" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG20" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH20" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:50">
       <c r="A21" s="9" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="17"/>
       <c r="I21" s="16"/>
       <c r="J21" s="18"/>
       <c r="K21" s="17"/>
       <c r="L21" s="17"/>
       <c r="M21" s="17"/>
       <c r="N21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Q21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="R21" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T21" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="U21" s="8" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="U21" s="8"/>
       <c r="V21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="W21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="X21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Z21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AA21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD21" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AE21" s="68" t="s">
-[...6 lines deleted...]
-        <v>125</v>
+      <c r="AE21" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF21" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG21" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH21" s="2" t="s">
+        <v>38</v>
       </c>
     </row>
     <row r="22" spans="1:50">
       <c r="A22" s="9" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="18"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P22" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Q22" s="2">
+      <c r="Q22" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="R22" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="S22" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="T22" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="U22" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="V22" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="W22" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="X22" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y22" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z22" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA22" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB22" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC22" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD22" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE22" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF22" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG22" s="2">
+        <v>125</v>
+      </c>
+      <c r="AH22" s="2">
+        <v>62.5</v>
+      </c>
+    </row>
+    <row r="23" spans="1:50">
+      <c r="A23" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B23" s="15"/>
+      <c r="C23" s="15"/>
+      <c r="D23" s="16"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="16"/>
+      <c r="G23" s="16"/>
+      <c r="H23" s="17"/>
+      <c r="I23" s="16"/>
+      <c r="J23" s="18"/>
+      <c r="K23" s="17"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="17"/>
+      <c r="N23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="O23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="P23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q23" s="2">
         <v>30.3</v>
       </c>
-      <c r="R22" s="2" t="s">
-[...32 lines deleted...]
-      <c r="AC22" s="2">
+      <c r="R23" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="S23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="T23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="U23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="V23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="W23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="X23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC23" s="2">
         <v>33.33</v>
       </c>
-      <c r="AD22" s="8" t="s">
-[...13 lines deleted...]
-      <c r="A23" s="92" t="s">
+      <c r="AD23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE23" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF23" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG23" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH23" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="24" spans="1:50" ht="11.25" customHeight="1">
+      <c r="A24" s="80"/>
+      <c r="B24" s="80"/>
+      <c r="C24" s="80"/>
+      <c r="D24" s="80"/>
+      <c r="E24" s="80"/>
+      <c r="F24" s="80"/>
+      <c r="G24" s="80"/>
+      <c r="H24" s="80"/>
+      <c r="I24" s="80"/>
+      <c r="J24" s="80"/>
+      <c r="K24" s="80"/>
+      <c r="L24" s="80"/>
+      <c r="M24" s="80"/>
+      <c r="N24" s="80"/>
+      <c r="O24" s="80"/>
+      <c r="P24" s="80"/>
+      <c r="Q24" s="80"/>
+      <c r="R24" s="80"/>
+      <c r="S24" s="80"/>
+      <c r="T24" s="94" t="s">
         <v>25</v>
       </c>
-      <c r="B23" s="92"/>
-[...40 lines deleted...]
-      <c r="A24" s="60" t="s">
+      <c r="U24" s="94"/>
+      <c r="V24" s="94"/>
+      <c r="W24" s="94"/>
+      <c r="X24" s="94"/>
+      <c r="Y24" s="94"/>
+      <c r="Z24" s="94"/>
+      <c r="AA24" s="94"/>
+      <c r="AB24" s="94"/>
+      <c r="AC24" s="94"/>
+      <c r="AD24" s="94"/>
+      <c r="AE24" s="94"/>
+      <c r="AF24" s="94"/>
+      <c r="AG24" s="94"/>
+      <c r="AH24" s="85"/>
+      <c r="AI24" s="80"/>
+      <c r="AJ24" s="80"/>
+      <c r="AM24" s="80"/>
+      <c r="AN24" s="80"/>
+      <c r="AO24" s="80"/>
+      <c r="AP24" s="80"/>
+      <c r="AQ24" s="80"/>
+      <c r="AR24" s="80"/>
+      <c r="AS24" s="80"/>
+      <c r="AT24" s="80"/>
+      <c r="AU24" s="80"/>
+      <c r="AV24" s="80"/>
+      <c r="AW24" s="80"/>
+      <c r="AX24" s="80"/>
+    </row>
+    <row r="25" spans="1:50">
+      <c r="A25" s="60" t="s">
         <v>37</v>
-      </c>
-[...75 lines deleted...]
-        <v>39</v>
       </c>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="17"/>
       <c r="I25" s="16"/>
       <c r="J25" s="17"/>
       <c r="K25" s="17"/>
       <c r="L25" s="17"/>
       <c r="M25" s="17"/>
       <c r="N25" s="1">
-        <v>8.24</v>
+        <v>6.06</v>
       </c>
       <c r="O25" s="2">
-        <v>5.97</v>
+        <v>4.74</v>
       </c>
       <c r="P25" s="1">
-        <v>2.82</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>4.28</v>
+      </c>
+      <c r="Q25" s="2">
+        <v>2.23</v>
       </c>
       <c r="R25" s="2">
-        <v>13.7</v>
+        <v>10.37</v>
       </c>
       <c r="S25" s="2">
-        <v>2.8</v>
+        <v>2.04</v>
       </c>
       <c r="T25" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U25" s="2">
-        <v>10.91</v>
+        <v>8.26</v>
       </c>
       <c r="V25" s="2">
-        <v>3.42</v>
+        <v>5.36</v>
       </c>
       <c r="W25" s="2">
-        <v>3.1</v>
+        <v>2.36</v>
       </c>
       <c r="X25" s="2">
-        <v>6.49</v>
+        <v>7.43</v>
       </c>
       <c r="Y25" s="2">
-        <v>9.77</v>
+        <v>12.2</v>
       </c>
       <c r="Z25" s="2">
-        <v>8.5</v>
+        <v>6.42</v>
       </c>
       <c r="AA25" s="2">
-        <v>4.9400000000000004</v>
+        <v>6.06</v>
       </c>
       <c r="AB25" s="2">
-        <v>8.4</v>
+        <v>6.64</v>
       </c>
       <c r="AC25" s="2">
-        <v>6.6</v>
-[...1 lines deleted...]
-      <c r="AD25" s="68" t="s">
+        <v>4.95</v>
+      </c>
+      <c r="AD25" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE25" s="7">
-        <v>12.31</v>
+        <v>9.26</v>
       </c>
       <c r="AF25" s="2">
-        <v>3.47</v>
+        <v>5.25</v>
       </c>
       <c r="AG25" s="2">
-        <v>7.33</v>
+        <v>6.02</v>
+      </c>
+      <c r="AH25" s="2">
+        <v>2.94</v>
       </c>
     </row>
     <row r="26" spans="1:50">
       <c r="A26" s="13" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="17"/>
       <c r="I26" s="16"/>
       <c r="J26" s="17"/>
       <c r="K26" s="17"/>
       <c r="L26" s="17"/>
       <c r="M26" s="17"/>
-      <c r="N26" s="8" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="N26" s="1">
+        <v>8.24</v>
+      </c>
+      <c r="O26" s="2">
+        <v>5.97</v>
       </c>
       <c r="P26" s="1">
-        <v>33.33</v>
+        <v>2.82</v>
       </c>
       <c r="Q26" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="R26" s="8" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="R26" s="2">
+        <v>13.7</v>
+      </c>
+      <c r="S26" s="2">
+        <v>2.8</v>
       </c>
       <c r="T26" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="U26" s="8" t="s">
-        <v>38</v>
+      <c r="U26" s="2">
+        <v>10.91</v>
       </c>
       <c r="V26" s="2">
-        <v>40</v>
-[...5 lines deleted...]
-        <v>38</v>
+        <v>3.42</v>
+      </c>
+      <c r="W26" s="2">
+        <v>3.1</v>
+      </c>
+      <c r="X26" s="2">
+        <v>6.49</v>
       </c>
       <c r="Y26" s="2">
-        <v>60.61</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>9.77</v>
+      </c>
+      <c r="Z26" s="2">
+        <v>8.5</v>
       </c>
       <c r="AA26" s="2">
-        <v>32.26</v>
-[...11 lines deleted...]
-        <v>38</v>
+        <v>4.9400000000000004</v>
+      </c>
+      <c r="AB26" s="2">
+        <v>8.4</v>
+      </c>
+      <c r="AC26" s="2">
+        <v>6.6</v>
+      </c>
+      <c r="AD26" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE26" s="7">
+        <v>12.31</v>
       </c>
       <c r="AF26" s="2">
-        <v>28.57</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>3.47</v>
+      </c>
+      <c r="AG26" s="2">
+        <v>7.33</v>
+      </c>
+      <c r="AH26" s="2">
+        <v>3.95</v>
       </c>
     </row>
     <row r="27" spans="1:50">
       <c r="A27" s="13" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="17"/>
       <c r="I27" s="16"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
       <c r="N27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O27" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="P27" s="8" t="s">
-        <v>38</v>
+      <c r="P27" s="1">
+        <v>33.33</v>
       </c>
       <c r="Q27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="R27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="S27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U27" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="V27" s="8" t="s">
-        <v>38</v>
+      <c r="V27" s="2">
+        <v>40</v>
       </c>
       <c r="W27" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="X27" s="2">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="X27" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y27" s="2">
+        <v>60.61</v>
       </c>
       <c r="Z27" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AA27" s="8" t="s">
-        <v>38</v>
+      <c r="AA27" s="2">
+        <v>32.26</v>
       </c>
       <c r="AB27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC27" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AD27" s="68" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="AD27" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE27" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF27" s="2">
+        <v>28.57</v>
       </c>
       <c r="AG27" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH27" s="8" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:50">
       <c r="A28" s="13" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="17"/>
       <c r="I28" s="16"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Q28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="R28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="S28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="T28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="U28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="V28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="W28" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="X28" s="8" t="s">
-        <v>38</v>
+      <c r="X28" s="2">
+        <v>38.46</v>
       </c>
       <c r="Y28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Z28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AA28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC28" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AD28" s="68" t="s">
-[...5 lines deleted...]
-      <c r="AF28" s="68" t="s">
+      <c r="AD28" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE28" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF28" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG28" s="1" t="s">
         <v>38</v>
       </c>
+      <c r="AH28" s="8" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="29" spans="1:50">
-      <c r="A29" s="19" t="s">
-        <v>57</v>
+      <c r="A29" s="13" t="s">
+        <v>50</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O29" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P29" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Q29" s="2">
+      <c r="Q29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="R29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="S29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="T29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="U29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="V29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="W29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="X29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC29" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD29" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE29" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF29" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG29" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH29" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="30" spans="1:50">
+      <c r="A30" s="19" t="s">
+        <v>57</v>
+      </c>
+      <c r="B30" s="15"/>
+      <c r="C30" s="15"/>
+      <c r="D30" s="16"/>
+      <c r="E30" s="16"/>
+      <c r="F30" s="16"/>
+      <c r="G30" s="16"/>
+      <c r="H30" s="17"/>
+      <c r="I30" s="16"/>
+      <c r="J30" s="17"/>
+      <c r="K30" s="17"/>
+      <c r="L30" s="17"/>
+      <c r="M30" s="17"/>
+      <c r="N30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="O30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="P30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q30" s="2">
         <v>58.82</v>
       </c>
-      <c r="R29" s="8" t="s">
-[...49 lines deleted...]
-      <c r="A30" s="85" t="s">
+      <c r="R30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="S30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="T30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="U30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="V30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="W30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="X30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD30" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE30" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF30" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG30" s="1" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH30" s="8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="31" spans="1:50" ht="12" customHeight="1">
+      <c r="A31" s="78"/>
+      <c r="B31" s="78"/>
+      <c r="C31" s="78"/>
+      <c r="D31" s="78"/>
+      <c r="E31" s="78"/>
+      <c r="F31" s="78"/>
+      <c r="G31" s="78"/>
+      <c r="H31" s="78"/>
+      <c r="I31" s="78"/>
+      <c r="J31" s="78"/>
+      <c r="K31" s="78"/>
+      <c r="L31" s="78"/>
+      <c r="M31" s="78"/>
+      <c r="N31" s="78"/>
+      <c r="O31" s="78"/>
+      <c r="P31" s="78"/>
+      <c r="Q31" s="78"/>
+      <c r="R31" s="78"/>
+      <c r="S31" s="78"/>
+      <c r="T31" s="87" t="s">
         <v>26</v>
       </c>
-      <c r="B30" s="85"/>
-[...45 lines deleted...]
-      <c r="A31" s="69" t="s">
+      <c r="U31" s="87"/>
+      <c r="V31" s="87"/>
+      <c r="W31" s="87"/>
+      <c r="X31" s="87"/>
+      <c r="Y31" s="87"/>
+      <c r="Z31" s="87"/>
+      <c r="AA31" s="87"/>
+      <c r="AB31" s="87"/>
+      <c r="AC31" s="87"/>
+      <c r="AD31" s="87"/>
+      <c r="AE31" s="87"/>
+      <c r="AF31" s="87"/>
+      <c r="AG31" s="87"/>
+      <c r="AH31" s="86"/>
+      <c r="AI31" s="78"/>
+      <c r="AJ31" s="78"/>
+      <c r="AM31" s="78"/>
+      <c r="AN31" s="78"/>
+      <c r="AO31" s="78"/>
+      <c r="AP31" s="78"/>
+      <c r="AQ31" s="78"/>
+      <c r="AR31" s="78"/>
+      <c r="AS31" s="78"/>
+      <c r="AT31" s="78"/>
+      <c r="AU31" s="78"/>
+      <c r="AV31" s="78"/>
+      <c r="AW31" s="78"/>
+      <c r="AX31" s="78"/>
+    </row>
+    <row r="32" spans="1:50">
+      <c r="A32" s="67" t="s">
         <v>37</v>
-      </c>
-[...75 lines deleted...]
-        <v>39</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
       <c r="I32" s="16"/>
       <c r="J32" s="20"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
-      <c r="N32" s="8" t="s">
-[...12 lines deleted...]
-        <v>38</v>
+      <c r="N32" s="1">
+        <v>3.91</v>
+      </c>
+      <c r="O32" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P32" s="1">
+        <v>4.4800000000000004</v>
+      </c>
+      <c r="Q32" s="2">
+        <v>8.44</v>
+      </c>
+      <c r="R32" s="2">
+        <v>8.51</v>
       </c>
       <c r="S32" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T32" s="68" t="s">
-[...8 lines deleted...]
-      <c r="W32" s="68" t="s">
+      <c r="T32" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U32" s="2">
+        <v>4.9800000000000004</v>
+      </c>
+      <c r="V32" s="2">
+        <v>9.52</v>
+      </c>
+      <c r="W32" s="66" t="s">
         <v>38</v>
       </c>
       <c r="X32" s="2">
-        <v>52.63</v>
+        <v>9.6199999999999992</v>
       </c>
       <c r="Y32" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Z32" s="8" t="s">
-        <v>38</v>
+      <c r="Z32" s="2">
+        <v>23.26</v>
       </c>
       <c r="AA32" s="2">
-        <v>66.67</v>
+        <v>11.43</v>
       </c>
       <c r="AB32" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC32" s="7">
-        <v>37.04</v>
-[...14 lines deleted...]
-    <row r="33" spans="1:33">
+        <v>9.85</v>
+      </c>
+      <c r="AD32" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE32" s="7">
+        <v>9.9499999999999993</v>
+      </c>
+      <c r="AF32" s="2">
+        <v>5.41</v>
+      </c>
+      <c r="AG32" s="2">
+        <v>6.54</v>
+      </c>
+      <c r="AH32" s="2">
+        <v>11.36</v>
+      </c>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" s="19" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
       <c r="I33" s="16"/>
       <c r="J33" s="20"/>
       <c r="K33" s="17"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
       <c r="N33" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O33" s="68" t="s">
+      <c r="O33" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P33" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Q33" s="68" t="s">
+      <c r="Q33" s="66" t="s">
         <v>38</v>
       </c>
       <c r="R33" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S33" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T33" s="68" t="s">
+      <c r="T33" s="66" t="s">
         <v>38</v>
       </c>
       <c r="U33" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V33" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W33" s="68" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="W33" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="X33" s="2">
+        <v>52.63</v>
       </c>
       <c r="Y33" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Z33" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AA33" s="8" t="s">
-        <v>38</v>
+      <c r="AA33" s="2">
+        <v>66.67</v>
       </c>
       <c r="AB33" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AC33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AD33" s="68" t="s">
+      <c r="AC33" s="7">
+        <v>37.04</v>
+      </c>
+      <c r="AD33" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE33" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="AF33" s="68" t="s">
+      <c r="AF33" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG33" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>47</v>
+      <c r="AH33" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="34" spans="1:34">
+      <c r="A34" s="19" t="s">
+        <v>41</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="17"/>
       <c r="I34" s="16"/>
       <c r="J34" s="20"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O34" s="68" t="s">
+      <c r="O34" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P34" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Q34" s="68" t="s">
-[...3 lines deleted...]
-        <v>26.32</v>
+      <c r="Q34" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R34" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="S34" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T34" s="68" t="s">
-[...3 lines deleted...]
-        <v>23.26</v>
+      <c r="T34" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U34" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="V34" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W34" s="68" t="s">
-[...3 lines deleted...]
-        <v>32.26</v>
+      <c r="W34" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="X34" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="Y34" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Z34" s="2">
-        <v>83.33</v>
+      <c r="Z34" s="8" t="s">
+        <v>38</v>
       </c>
       <c r="AA34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC34" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AD34" s="68" t="s">
+      <c r="AD34" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE34" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="AF34" s="68" t="s">
+      <c r="AF34" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG34" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="35" spans="1:33">
+      <c r="AH34" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" s="9" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="17"/>
       <c r="I35" s="16"/>
       <c r="J35" s="20"/>
       <c r="K35" s="17"/>
       <c r="L35" s="17"/>
       <c r="M35" s="17"/>
       <c r="N35" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O35" s="68" t="s">
+      <c r="O35" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P35" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Q35" s="68" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="Q35" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R35" s="2">
+        <v>26.32</v>
       </c>
       <c r="S35" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T35" s="68" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="T35" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U35" s="2">
+        <v>23.26</v>
       </c>
       <c r="V35" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W35" s="68" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="W35" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="X35" s="2">
+        <v>32.26</v>
       </c>
       <c r="Y35" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Z35" s="8" t="s">
-        <v>38</v>
+      <c r="Z35" s="2">
+        <v>83.33</v>
       </c>
       <c r="AA35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC35" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AD35" s="68" t="s">
+      <c r="AD35" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE35" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="AF35" s="68" t="s">
+      <c r="AF35" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG35" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="36" spans="1:33">
+      <c r="AH35" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" s="9" t="s">
-        <v>60</v>
+        <v>49</v>
       </c>
       <c r="B36" s="15"/>
       <c r="C36" s="15"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="17"/>
       <c r="I36" s="16"/>
       <c r="J36" s="20"/>
       <c r="K36" s="17"/>
       <c r="L36" s="17"/>
       <c r="M36" s="17"/>
       <c r="N36" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O36" s="68" t="s">
+      <c r="O36" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P36" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Q36" s="68" t="s">
+      <c r="Q36" s="66" t="s">
         <v>38</v>
       </c>
       <c r="R36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S36" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T36" s="68" t="s">
-[...2 lines deleted...]
-      <c r="U36" s="68" t="s">
+      <c r="T36" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U36" s="66" t="s">
         <v>38</v>
       </c>
       <c r="V36" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W36" s="68" t="s">
+      <c r="W36" s="66" t="s">
         <v>38</v>
       </c>
       <c r="X36" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y36" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Z36" s="2">
-[...3 lines deleted...]
-        <v>83.33</v>
+      <c r="Z36" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA36" s="8" t="s">
+        <v>38</v>
       </c>
       <c r="AB36" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC36" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AD36" s="68" t="s">
+      <c r="AD36" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE36" s="7" t="s">
         <v>38</v>
       </c>
-      <c r="AF36" s="68" t="s">
+      <c r="AF36" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG36" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="37" spans="1:33">
+      <c r="AH36" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="37" spans="1:34">
       <c r="A37" s="9" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="B37" s="15"/>
       <c r="C37" s="15"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="17"/>
       <c r="I37" s="16"/>
       <c r="J37" s="20"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O37" s="68" t="s">
+      <c r="O37" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P37" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Q37" s="2">
-        <v>111.11</v>
+      <c r="Q37" s="66" t="s">
+        <v>38</v>
       </c>
       <c r="R37" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S37" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T37" s="68" t="s">
-[...2 lines deleted...]
-      <c r="U37" s="68" t="s">
+      <c r="T37" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U37" s="66" t="s">
         <v>38</v>
       </c>
       <c r="V37" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W37" s="68" t="s">
+      <c r="W37" s="66" t="s">
         <v>38</v>
       </c>
       <c r="X37" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y37" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Z37" s="8" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="Z37" s="2">
+        <v>58.82</v>
+      </c>
+      <c r="AA37" s="2">
+        <v>83.33</v>
       </c>
       <c r="AB37" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC37" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AD37" s="68" t="s">
-[...5 lines deleted...]
-      <c r="AF37" s="68" t="s">
+      <c r="AD37" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE37" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF37" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG37" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>53</v>
+      <c r="AH37" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="38" spans="1:34">
+      <c r="A38" s="9" t="s">
+        <v>52</v>
       </c>
       <c r="B38" s="15"/>
       <c r="C38" s="15"/>
-      <c r="D38" s="15"/>
-[...8 lines deleted...]
-      <c r="M38" s="15"/>
+      <c r="D38" s="16"/>
+      <c r="E38" s="16"/>
+      <c r="F38" s="16"/>
+      <c r="G38" s="16"/>
+      <c r="H38" s="17"/>
+      <c r="I38" s="16"/>
+      <c r="J38" s="20"/>
+      <c r="K38" s="17"/>
+      <c r="L38" s="17"/>
+      <c r="M38" s="17"/>
       <c r="N38" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O38" s="68" t="s">
+      <c r="O38" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P38" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Q38" s="68" t="s">
-        <v>38</v>
+      <c r="Q38" s="2">
+        <v>111.11</v>
       </c>
       <c r="R38" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S38" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T38" s="68" t="s">
-[...8 lines deleted...]
-      <c r="W38" s="68" t="s">
+      <c r="T38" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U38" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="V38" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="W38" s="66" t="s">
         <v>38</v>
       </c>
       <c r="X38" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y38" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Z38" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AA38" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB38" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC38" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AD38" s="68" t="s">
-[...5 lines deleted...]
-      <c r="AF38" s="68" t="s">
+      <c r="AD38" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE38" s="7">
+        <v>90.91</v>
+      </c>
+      <c r="AF38" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG38" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>61</v>
+      <c r="AH38" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="39" spans="1:34">
+      <c r="A39" s="13" t="s">
+        <v>53</v>
       </c>
       <c r="B39" s="15"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
       <c r="N39" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O39" s="68" t="s">
+      <c r="O39" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P39" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Q39" s="68" t="s">
+      <c r="Q39" s="66" t="s">
         <v>38</v>
       </c>
       <c r="R39" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S39" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T39" s="68" t="s">
-[...8 lines deleted...]
-      <c r="W39" s="68" t="s">
+      <c r="T39" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U39" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="V39" s="2">
+        <v>125</v>
+      </c>
+      <c r="W39" s="66" t="s">
         <v>38</v>
       </c>
       <c r="X39" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y39" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Z39" s="2">
-        <v>500</v>
+      <c r="Z39" s="8" t="s">
+        <v>38</v>
       </c>
       <c r="AA39" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB39" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC39" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AD39" s="68" t="s">
-[...5 lines deleted...]
-      <c r="AF39" s="68" t="s">
+      <c r="AD39" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE39" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF39" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG39" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="40" spans="1:33">
+      <c r="AH39" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" s="9" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
-      <c r="D40" s="16"/>
-[...8 lines deleted...]
-      <c r="M40" s="17"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="15"/>
+      <c r="H40" s="15"/>
+      <c r="I40" s="15"/>
+      <c r="J40" s="15"/>
+      <c r="K40" s="15"/>
+      <c r="L40" s="15"/>
+      <c r="M40" s="15"/>
       <c r="N40" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O40" s="68" t="s">
+      <c r="O40" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P40" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Q40" s="68" t="s">
+      <c r="Q40" s="66" t="s">
         <v>38</v>
       </c>
       <c r="R40" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S40" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T40" s="68" t="s">
-[...2 lines deleted...]
-      <c r="U40" s="68" t="s">
+      <c r="T40" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U40" s="66" t="s">
         <v>38</v>
       </c>
       <c r="V40" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W40" s="68" t="s">
+      <c r="W40" s="66" t="s">
         <v>38</v>
       </c>
       <c r="X40" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y40" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Z40" s="8" t="s">
-        <v>38</v>
+      <c r="Z40" s="2">
+        <v>500</v>
       </c>
       <c r="AA40" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB40" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC40" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AD40" s="68" t="s">
-[...6 lines deleted...]
-        <v>100</v>
+      <c r="AD40" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE40" s="7">
+        <v>200</v>
+      </c>
+      <c r="AF40" s="66" t="s">
+        <v>38</v>
       </c>
       <c r="AG40" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="41" spans="1:33">
+      <c r="AH40" s="2">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" s="9" t="s">
-        <v>54</v>
+        <v>62</v>
       </c>
       <c r="B41" s="15"/>
       <c r="C41" s="15"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="17"/>
       <c r="I41" s="16"/>
       <c r="J41" s="20"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
-      <c r="N41" s="1">
-[...12 lines deleted...]
-        <v>31.25</v>
+      <c r="N41" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="O41" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P41" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q41" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R41" s="2" t="s">
+        <v>38</v>
       </c>
       <c r="S41" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T41" s="68" t="s">
-[...8 lines deleted...]
-      <c r="W41" s="68" t="s">
+      <c r="T41" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U41" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="V41" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="W41" s="66" t="s">
         <v>38</v>
       </c>
       <c r="X41" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y41" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Z41" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AA41" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB41" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC41" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AD41" s="68" t="s">
-[...6 lines deleted...]
-        <v>38</v>
+      <c r="AD41" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE41" s="7" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF41" s="2">
+        <v>100</v>
       </c>
       <c r="AG41" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="42" spans="1:33">
+      <c r="AH41" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" s="9" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="B42" s="15"/>
       <c r="C42" s="15"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="17"/>
       <c r="I42" s="16"/>
       <c r="J42" s="20"/>
       <c r="K42" s="17"/>
       <c r="L42" s="17"/>
       <c r="M42" s="17"/>
-      <c r="N42" s="8" t="s">
-[...12 lines deleted...]
-        <v>38</v>
+      <c r="N42" s="1">
+        <v>38.46</v>
+      </c>
+      <c r="O42" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P42" s="1">
+        <v>55.56</v>
+      </c>
+      <c r="Q42" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R42" s="2">
+        <v>31.25</v>
       </c>
       <c r="S42" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T42" s="68" t="s">
-[...8 lines deleted...]
-      <c r="W42" s="68" t="s">
+      <c r="T42" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U42" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="V42" s="2">
+        <v>41.67</v>
+      </c>
+      <c r="W42" s="66" t="s">
         <v>38</v>
       </c>
       <c r="X42" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y42" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Z42" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AA42" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB42" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC42" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AD42" s="68" t="s">
-[...5 lines deleted...]
-      <c r="AF42" s="68" t="s">
+      <c r="AD42" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE42" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF42" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG42" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="43" spans="1:33">
+      <c r="AH42" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="43" spans="1:34">
       <c r="A43" s="9" t="s">
-        <v>63</v>
+        <v>55</v>
       </c>
       <c r="B43" s="15"/>
       <c r="C43" s="15"/>
       <c r="D43" s="16"/>
       <c r="E43" s="16"/>
       <c r="F43" s="16"/>
       <c r="G43" s="16"/>
       <c r="H43" s="17"/>
       <c r="I43" s="16"/>
       <c r="J43" s="20"/>
       <c r="K43" s="17"/>
       <c r="L43" s="17"/>
       <c r="M43" s="17"/>
       <c r="N43" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="O43" s="68" t="s">
+      <c r="O43" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P43" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="Q43" s="68" t="s">
-[...2 lines deleted...]
-      <c r="R43" s="76" t="s">
+      <c r="Q43" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R43" s="73" t="s">
         <v>38</v>
       </c>
       <c r="S43" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="T43" s="68" t="s">
-[...2 lines deleted...]
-      <c r="U43" s="68" t="s">
+      <c r="T43" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U43" s="66" t="s">
         <v>38</v>
       </c>
       <c r="V43" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="W43" s="68" t="s">
+      <c r="W43" s="66" t="s">
         <v>38</v>
       </c>
       <c r="X43" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Y43" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Z43" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AA43" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB43" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC43" s="8" t="s">
         <v>38</v>
       </c>
-      <c r="AD43" s="68" t="s">
-[...8 lines deleted...]
-      <c r="AG43" s="2">
+      <c r="AD43" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE43" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF43" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG43" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH43" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="44" spans="1:34">
+      <c r="A44" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B44" s="15"/>
+      <c r="C44" s="15"/>
+      <c r="D44" s="16"/>
+      <c r="E44" s="16"/>
+      <c r="F44" s="16"/>
+      <c r="G44" s="16"/>
+      <c r="H44" s="17"/>
+      <c r="I44" s="16"/>
+      <c r="J44" s="20"/>
+      <c r="K44" s="17"/>
+      <c r="L44" s="17"/>
+      <c r="M44" s="17"/>
+      <c r="N44" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="O44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="P44" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="R44" s="73" t="s">
+        <v>38</v>
+      </c>
+      <c r="S44" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="T44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="U44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="V44" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="W44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="X44" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y44" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z44" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA44" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB44" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC44" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF44" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG44" s="2">
         <v>125</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="36" t="s">
+      <c r="AH44" s="2">
+        <v>62.5</v>
+      </c>
+    </row>
+    <row r="45" spans="1:34">
+      <c r="A45" s="36" t="s">
         <v>57</v>
       </c>
-      <c r="B44" s="22"/>
-[...56 lines deleted...]
-      <c r="AC44" s="4">
+      <c r="B45" s="22"/>
+      <c r="C45" s="22"/>
+      <c r="D45" s="22"/>
+      <c r="E45" s="22"/>
+      <c r="F45" s="22"/>
+      <c r="G45" s="22"/>
+      <c r="H45" s="23"/>
+      <c r="I45" s="22"/>
+      <c r="J45" s="23"/>
+      <c r="K45" s="23"/>
+      <c r="L45" s="23"/>
+      <c r="M45" s="23"/>
+      <c r="N45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="O45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="P45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="R45" s="74" t="s">
+        <v>38</v>
+      </c>
+      <c r="S45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="T45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="U45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="V45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="W45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="X45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC45" s="4">
         <v>62.5</v>
       </c>
-      <c r="AD44" s="55" t="s">
-[...13 lines deleted...]
-      <c r="A45" s="25" t="s">
+      <c r="AD45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG45" s="55" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH45" s="55" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="46" spans="1:34">
+      <c r="A46" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="13">
-[...12 lines deleted...]
-    <mergeCell ref="AK23:AL23"/>
+  <mergeCells count="10">
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
+    <mergeCell ref="T5:AP5"/>
+    <mergeCell ref="T31:AG31"/>
+    <mergeCell ref="AF7:AQ7"/>
+    <mergeCell ref="T24:AG24"/>
+    <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="T7:AE7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>