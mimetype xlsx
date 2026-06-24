--- v1 (2026-05-25)
+++ v2 (2026-06-24)
@@ -1,87 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet8.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4507"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\ЕДН\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C057EE21-2D4D-4BB9-8071-76E3DC1DED79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="90" yWindow="90" windowWidth="19170" windowHeight="9690" tabRatio="572" firstSheet="7" activeTab="8"/>
+    <workbookView xWindow="2805" yWindow="2805" windowWidth="21600" windowHeight="11295" tabRatio="572" firstSheet="5" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Умершие 2022" sheetId="1" r:id="rId1"/>
     <sheet name="Умершие " sheetId="6" r:id="rId2"/>
     <sheet name="Умершие 2024-2026" sheetId="9" r:id="rId3"/>
     <sheet name="Коэф. смертности" sheetId="5" r:id="rId4"/>
     <sheet name="Коэф. смертности 2024-2026" sheetId="10" r:id="rId5"/>
     <sheet name="Младенческая смертность" sheetId="7" r:id="rId6"/>
     <sheet name="Млад. смертность 2024-2026" sheetId="11" r:id="rId7"/>
     <sheet name="Коэффициент млад. смертности" sheetId="8" r:id="rId8"/>
     <sheet name="Коэф. млад.смертности 2024-2026" sheetId="12" r:id="rId9"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2631" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2680" uniqueCount="67">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -243,51 +249,51 @@
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>район Марқакөл</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t xml:space="preserve">                                               </t>
   </si>
   <si>
     <t xml:space="preserve">     Коэффициенты смертности</t>
   </si>
   <si>
     <t xml:space="preserve">         Умершие*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
     <numFmt numFmtId="165" formatCode="#,##0.0_р_."/>
   </numFmts>
   <fonts count="11">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
@@ -443,51 +449,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="104">
+  <cellXfs count="106">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -647,108 +653,122 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
+    <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
@@ -765,604 +785,660 @@
 <file path=xl/drawings/_rels/drawing8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>121920</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2049" name="Picture 2"/>
+        <xdr:cNvPr id="2049" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000001080000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2255520" cy="617220"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing2.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>45720</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3073" name="Picture 2"/>
+        <xdr:cNvPr id="3073" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-0000010C0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2377440" cy="701040"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing3.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>205740</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>106680</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="1025" name="Рисунок 8"/>
+        <xdr:cNvPr id="4097" name="Рисунок 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0200-000001100000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="3253740" cy="937260"/>
+          <a:ext cx="3261360" cy="937260"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>38100</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>99060</xdr:colOff>
       <xdr:row>3</xdr:row>
       <xdr:rowOff>152400</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="4097" name="Picture 2"/>
+        <xdr:cNvPr id="5121" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0300-000001140000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="38100" y="0"/>
           <a:ext cx="2049780" cy="617220"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>342900</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>91440</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="5121" name="Рисунок 8"/>
+        <xdr:cNvPr id="1025" name="Рисунок 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0400-000001040000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
-          <a:ext cx="3253740" cy="906780"/>
+          <a:ext cx="3261360" cy="906780"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing6.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>15240</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="6145" name="Picture 2"/>
+        <xdr:cNvPr id="6145" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0500-000001180000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2209800" cy="655320"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing7.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>15</xdr:col>
       <xdr:colOff>259080</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>167640</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="7170" name="Рисунок 8"/>
+        <xdr:cNvPr id="7169" name="Рисунок 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0600-0000011C0000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3253740" cy="929640"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing8.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>13</xdr:col>
       <xdr:colOff>228600</xdr:colOff>
       <xdr:row>4</xdr:row>
       <xdr:rowOff>15240</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="8193" name="Picture 2"/>
+        <xdr:cNvPr id="8193" name="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0700-000001200000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="2308860" cy="655320"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/drawings/drawing9.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>14</xdr:col>
       <xdr:colOff>548640</xdr:colOff>
       <xdr:row>5</xdr:row>
       <xdr:rowOff>144780</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="9217" name="Рисунок 8"/>
+        <xdr:cNvPr id="9217" name="Рисунок 8">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0800-000001240000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print"/>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:srcRect/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr bwMode="auto">
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="3253740" cy="906780"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill/>
         <a:ln w="9525">
           <a:noFill/>
           <a:miter lim="800000"/>
           <a:headEnd/>
           <a:tailEnd/>
         </a:ln>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -1527,151 +1603,151 @@
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings7.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A3:U60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N13" sqref="N13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="31.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="19" width="10.5703125" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:21" s="58" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="92" t="s">
+      <c r="A3" s="94" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="92"/>
-[...18 lines deleted...]
-      <c r="U3" s="92"/>
+      <c r="B3" s="94"/>
+      <c r="C3" s="94"/>
+      <c r="D3" s="94"/>
+      <c r="E3" s="94"/>
+      <c r="F3" s="94"/>
+      <c r="G3" s="94"/>
+      <c r="H3" s="94"/>
+      <c r="I3" s="94"/>
+      <c r="J3" s="94"/>
+      <c r="K3" s="94"/>
+      <c r="L3" s="94"/>
+      <c r="M3" s="94"/>
+      <c r="N3" s="94"/>
+      <c r="O3" s="94"/>
+      <c r="P3" s="94"/>
+      <c r="Q3" s="94"/>
+      <c r="R3" s="94"/>
+      <c r="S3" s="94"/>
+      <c r="T3" s="94"/>
+      <c r="U3" s="94"/>
     </row>
     <row r="4" spans="1:21">
-      <c r="A4" s="93" t="s">
+      <c r="A4" s="95" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="93"/>
-[...16 lines deleted...]
-      <c r="S4" s="93"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="95"/>
+      <c r="L4" s="95"/>
+      <c r="M4" s="95"/>
+      <c r="N4" s="95"/>
+      <c r="O4" s="95"/>
+      <c r="P4" s="95"/>
+      <c r="Q4" s="95"/>
+      <c r="R4" s="95"/>
+      <c r="S4" s="95"/>
     </row>
     <row r="5" spans="1:21">
       <c r="C5" s="8"/>
       <c r="N5" s="9"/>
       <c r="O5" s="9"/>
       <c r="P5" s="9"/>
       <c r="Q5" s="9"/>
       <c r="R5" s="9"/>
       <c r="S5" s="8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:21">
-      <c r="A6" s="88"/>
-      <c r="B6" s="90">
+      <c r="A6" s="90"/>
+      <c r="B6" s="92">
         <v>2021</v>
       </c>
-      <c r="C6" s="91"/>
-[...10 lines deleted...]
-      <c r="N6" s="90">
+      <c r="C6" s="93"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="93"/>
+      <c r="I6" s="93"/>
+      <c r="J6" s="93"/>
+      <c r="K6" s="93"/>
+      <c r="L6" s="93"/>
+      <c r="M6" s="93"/>
+      <c r="N6" s="92">
         <v>2022</v>
       </c>
-      <c r="O6" s="91"/>
-[...3 lines deleted...]
-      <c r="S6" s="91"/>
+      <c r="O6" s="93"/>
+      <c r="P6" s="93"/>
+      <c r="Q6" s="93"/>
+      <c r="R6" s="93"/>
+      <c r="S6" s="93"/>
     </row>
     <row r="7" spans="1:21">
-      <c r="A7" s="89"/>
+      <c r="A7" s="91"/>
       <c r="B7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="10" t="s">
@@ -1684,71 +1760,71 @@
         <v>20</v>
       </c>
       <c r="M7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="N7" s="10" t="s">
         <v>5</v>
       </c>
       <c r="O7" s="10" t="s">
         <v>6</v>
       </c>
       <c r="P7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="Q7" s="10" t="s">
         <v>8</v>
       </c>
       <c r="R7" s="10" t="s">
         <v>0</v>
       </c>
       <c r="S7" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:21">
-      <c r="A8" s="87" t="s">
+      <c r="A8" s="89" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="87"/>
-[...16 lines deleted...]
-      <c r="S8" s="87"/>
+      <c r="B8" s="89"/>
+      <c r="C8" s="89"/>
+      <c r="D8" s="89"/>
+      <c r="E8" s="89"/>
+      <c r="F8" s="89"/>
+      <c r="G8" s="89"/>
+      <c r="H8" s="89"/>
+      <c r="I8" s="89"/>
+      <c r="J8" s="89"/>
+      <c r="K8" s="89"/>
+      <c r="L8" s="89"/>
+      <c r="M8" s="89"/>
+      <c r="N8" s="89"/>
+      <c r="O8" s="89"/>
+      <c r="P8" s="89"/>
+      <c r="Q8" s="89"/>
+      <c r="R8" s="89"/>
+      <c r="S8" s="89"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="3">
         <v>1355</v>
       </c>
       <c r="O9" s="3">
         <v>1468</v>
       </c>
       <c r="P9" s="3">
         <v>1142</v>
@@ -2407,71 +2483,71 @@
       <c r="I28" s="16"/>
       <c r="J28" s="18"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="14">
         <v>64</v>
       </c>
       <c r="O28" s="14">
         <v>75</v>
       </c>
       <c r="P28" s="14">
         <v>42</v>
       </c>
       <c r="Q28" s="14">
         <v>49</v>
       </c>
       <c r="R28" s="14">
         <v>60</v>
       </c>
       <c r="S28" s="14">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:19">
-      <c r="A29" s="94" t="s">
+      <c r="A29" s="96" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="94"/>
-[...16 lines deleted...]
-      <c r="S29" s="94"/>
+      <c r="B29" s="96"/>
+      <c r="C29" s="96"/>
+      <c r="D29" s="96"/>
+      <c r="E29" s="96"/>
+      <c r="F29" s="96"/>
+      <c r="G29" s="96"/>
+      <c r="H29" s="96"/>
+      <c r="I29" s="96"/>
+      <c r="J29" s="96"/>
+      <c r="K29" s="96"/>
+      <c r="L29" s="96"/>
+      <c r="M29" s="96"/>
+      <c r="N29" s="96"/>
+      <c r="O29" s="96"/>
+      <c r="P29" s="96"/>
+      <c r="Q29" s="96"/>
+      <c r="R29" s="96"/>
+      <c r="S29" s="96"/>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="17"/>
       <c r="I30" s="16"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
       <c r="N30" s="3">
         <v>865</v>
       </c>
       <c r="O30" s="3">
         <v>961</v>
       </c>
       <c r="P30" s="3">
         <v>716</v>
@@ -2780,71 +2856,71 @@
       <c r="I39" s="16"/>
       <c r="J39" s="17"/>
       <c r="K39" s="17"/>
       <c r="L39" s="17"/>
       <c r="M39" s="17"/>
       <c r="N39" s="14">
         <v>25</v>
       </c>
       <c r="O39" s="14">
         <v>31</v>
       </c>
       <c r="P39" s="14">
         <v>14</v>
       </c>
       <c r="Q39" s="14">
         <v>14</v>
       </c>
       <c r="R39" s="14">
         <v>23</v>
       </c>
       <c r="S39" s="14">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:19">
-      <c r="A40" s="87" t="s">
+      <c r="A40" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="B40" s="87"/>
-[...16 lines deleted...]
-      <c r="S40" s="87"/>
+      <c r="B40" s="89"/>
+      <c r="C40" s="89"/>
+      <c r="D40" s="89"/>
+      <c r="E40" s="89"/>
+      <c r="F40" s="89"/>
+      <c r="G40" s="89"/>
+      <c r="H40" s="89"/>
+      <c r="I40" s="89"/>
+      <c r="J40" s="89"/>
+      <c r="K40" s="89"/>
+      <c r="L40" s="89"/>
+      <c r="M40" s="89"/>
+      <c r="N40" s="89"/>
+      <c r="O40" s="89"/>
+      <c r="P40" s="89"/>
+      <c r="Q40" s="89"/>
+      <c r="R40" s="89"/>
+      <c r="S40" s="89"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B41" s="15"/>
       <c r="C41" s="15"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="17"/>
       <c r="I41" s="16"/>
       <c r="J41" s="20"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
       <c r="N41" s="14">
         <v>490</v>
       </c>
       <c r="O41" s="14">
         <v>507</v>
       </c>
       <c r="P41" s="14">
         <v>426</v>
@@ -3489,178 +3565,178 @@
     </row>
     <row r="60" spans="1:19">
       <c r="A60" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A40:S40"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="A3:U3"/>
     <mergeCell ref="A4:S4"/>
     <mergeCell ref="A8:S8"/>
     <mergeCell ref="A29:S29"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:AK41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="31.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="1"/>
     <col min="22" max="22" width="9.140625" style="26"/>
     <col min="23" max="36" width="9.140625" style="1"/>
     <col min="37" max="37" width="9.140625" style="63"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" s="58" customFormat="1" ht="12.75">
       <c r="V2" s="59"/>
       <c r="AK2" s="63"/>
     </row>
     <row r="3" spans="1:37" s="58" customFormat="1" ht="12.75">
       <c r="V3" s="59"/>
       <c r="AK3" s="63"/>
     </row>
     <row r="4" spans="1:37" ht="12.75">
-      <c r="A4" s="95" t="s">
+      <c r="A4" s="99" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="95"/>
-[...34 lines deleted...]
-      <c r="AK4" s="95"/>
+      <c r="B4" s="99"/>
+      <c r="C4" s="99"/>
+      <c r="D4" s="99"/>
+      <c r="E4" s="99"/>
+      <c r="F4" s="99"/>
+      <c r="G4" s="99"/>
+      <c r="H4" s="99"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="99"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="99"/>
+      <c r="M4" s="99"/>
+      <c r="N4" s="99"/>
+      <c r="O4" s="99"/>
+      <c r="P4" s="99"/>
+      <c r="Q4" s="99"/>
+      <c r="R4" s="99"/>
+      <c r="S4" s="99"/>
+      <c r="T4" s="99"/>
+      <c r="U4" s="99"/>
+      <c r="V4" s="99"/>
+      <c r="W4" s="99"/>
+      <c r="X4" s="99"/>
+      <c r="Y4" s="99"/>
+      <c r="Z4" s="99"/>
+      <c r="AA4" s="99"/>
+      <c r="AB4" s="99"/>
+      <c r="AC4" s="99"/>
+      <c r="AD4" s="99"/>
+      <c r="AE4" s="99"/>
+      <c r="AF4" s="99"/>
+      <c r="AG4" s="99"/>
+      <c r="AH4" s="99"/>
+      <c r="AI4" s="99"/>
+      <c r="AJ4" s="99"/>
+      <c r="AK4" s="99"/>
     </row>
     <row r="5" spans="1:37" ht="11.25">
       <c r="C5" s="8"/>
       <c r="N5" s="36"/>
       <c r="O5" s="36"/>
       <c r="P5" s="36"/>
       <c r="Q5" s="36"/>
       <c r="R5" s="36"/>
       <c r="S5" s="36"/>
       <c r="AK5" s="8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="11.25">
-      <c r="A6" s="88"/>
-      <c r="B6" s="90">
+      <c r="A6" s="90"/>
+      <c r="B6" s="92">
         <v>2021</v>
       </c>
-      <c r="C6" s="91"/>
-[...10 lines deleted...]
-      <c r="N6" s="99">
+      <c r="C6" s="93"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="93"/>
+      <c r="I6" s="93"/>
+      <c r="J6" s="93"/>
+      <c r="K6" s="93"/>
+      <c r="L6" s="93"/>
+      <c r="M6" s="93"/>
+      <c r="N6" s="97">
         <v>2022</v>
       </c>
-      <c r="O6" s="100"/>
-[...4 lines deleted...]
-      <c r="T6" s="97">
+      <c r="O6" s="98"/>
+      <c r="P6" s="98"/>
+      <c r="Q6" s="98"/>
+      <c r="R6" s="98"/>
+      <c r="S6" s="98"/>
+      <c r="T6" s="101">
         <v>2023</v>
       </c>
-      <c r="U6" s="97"/>
-[...10 lines deleted...]
-      <c r="AF6" s="91">
+      <c r="U6" s="101"/>
+      <c r="V6" s="101"/>
+      <c r="W6" s="101"/>
+      <c r="X6" s="101"/>
+      <c r="Y6" s="101"/>
+      <c r="Z6" s="101"/>
+      <c r="AA6" s="101"/>
+      <c r="AB6" s="101"/>
+      <c r="AC6" s="101"/>
+      <c r="AD6" s="101"/>
+      <c r="AE6" s="101"/>
+      <c r="AF6" s="93">
         <v>2024</v>
       </c>
-      <c r="AG6" s="91"/>
-[...3 lines deleted...]
-      <c r="AK6" s="96"/>
+      <c r="AG6" s="93"/>
+      <c r="AH6" s="93"/>
+      <c r="AI6" s="93"/>
+      <c r="AJ6" s="93"/>
+      <c r="AK6" s="100"/>
     </row>
     <row r="7" spans="1:37" ht="11.25">
-      <c r="A7" s="89"/>
+      <c r="A7" s="91"/>
       <c r="B7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="10" t="s">
@@ -3727,89 +3803,89 @@
         <v>20</v>
       </c>
       <c r="AE7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="AF7" s="27" t="s">
         <v>5</v>
       </c>
       <c r="AG7" s="27" t="s">
         <v>6</v>
       </c>
       <c r="AH7" s="28" t="s">
         <v>7</v>
       </c>
       <c r="AI7" s="27" t="s">
         <v>8</v>
       </c>
       <c r="AJ7" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AK7" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:37" ht="12" customHeight="1">
-      <c r="A8" s="98" t="s">
+      <c r="A8" s="102" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="98"/>
-[...34 lines deleted...]
-      <c r="AK8" s="87"/>
+      <c r="B8" s="102"/>
+      <c r="C8" s="102"/>
+      <c r="D8" s="102"/>
+      <c r="E8" s="102"/>
+      <c r="F8" s="102"/>
+      <c r="G8" s="102"/>
+      <c r="H8" s="102"/>
+      <c r="I8" s="102"/>
+      <c r="J8" s="102"/>
+      <c r="K8" s="102"/>
+      <c r="L8" s="102"/>
+      <c r="M8" s="102"/>
+      <c r="N8" s="102"/>
+      <c r="O8" s="102"/>
+      <c r="P8" s="102"/>
+      <c r="Q8" s="102"/>
+      <c r="R8" s="102"/>
+      <c r="S8" s="102"/>
+      <c r="T8" s="102"/>
+      <c r="U8" s="102"/>
+      <c r="V8" s="102"/>
+      <c r="W8" s="102"/>
+      <c r="X8" s="102"/>
+      <c r="Y8" s="102"/>
+      <c r="Z8" s="102"/>
+      <c r="AA8" s="102"/>
+      <c r="AB8" s="102"/>
+      <c r="AC8" s="102"/>
+      <c r="AD8" s="102"/>
+      <c r="AE8" s="102"/>
+      <c r="AF8" s="102"/>
+      <c r="AG8" s="102"/>
+      <c r="AH8" s="102"/>
+      <c r="AI8" s="102"/>
+      <c r="AJ8" s="102"/>
+      <c r="AK8" s="89"/>
     </row>
     <row r="9" spans="1:37" ht="11.25">
       <c r="A9" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="14">
         <v>592</v>
       </c>
       <c r="O9" s="14">
         <v>733</v>
       </c>
       <c r="P9" s="14">
         <v>714</v>
@@ -4836,89 +4912,89 @@
         <v>46</v>
       </c>
       <c r="AE20" s="3">
         <v>45</v>
       </c>
       <c r="AF20" s="3">
         <v>62</v>
       </c>
       <c r="AG20" s="3">
         <v>48</v>
       </c>
       <c r="AH20" s="3">
         <v>74</v>
       </c>
       <c r="AI20" s="3">
         <v>51</v>
       </c>
       <c r="AJ20" s="3">
         <v>46</v>
       </c>
       <c r="AK20" s="30">
         <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:37" ht="12" customHeight="1">
-      <c r="A21" s="94" t="s">
+      <c r="A21" s="96" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="94"/>
-[...34 lines deleted...]
-      <c r="AK21" s="94"/>
+      <c r="B21" s="96"/>
+      <c r="C21" s="96"/>
+      <c r="D21" s="96"/>
+      <c r="E21" s="96"/>
+      <c r="F21" s="96"/>
+      <c r="G21" s="96"/>
+      <c r="H21" s="96"/>
+      <c r="I21" s="96"/>
+      <c r="J21" s="96"/>
+      <c r="K21" s="96"/>
+      <c r="L21" s="96"/>
+      <c r="M21" s="96"/>
+      <c r="N21" s="96"/>
+      <c r="O21" s="96"/>
+      <c r="P21" s="96"/>
+      <c r="Q21" s="96"/>
+      <c r="R21" s="96"/>
+      <c r="S21" s="96"/>
+      <c r="T21" s="96"/>
+      <c r="U21" s="96"/>
+      <c r="V21" s="96"/>
+      <c r="W21" s="96"/>
+      <c r="X21" s="96"/>
+      <c r="Y21" s="96"/>
+      <c r="Z21" s="96"/>
+      <c r="AA21" s="96"/>
+      <c r="AB21" s="96"/>
+      <c r="AC21" s="96"/>
+      <c r="AD21" s="96"/>
+      <c r="AE21" s="96"/>
+      <c r="AF21" s="96"/>
+      <c r="AG21" s="96"/>
+      <c r="AH21" s="96"/>
+      <c r="AI21" s="96"/>
+      <c r="AJ21" s="96"/>
+      <c r="AK21" s="96"/>
     </row>
     <row r="22" spans="1:37" ht="11.25">
       <c r="A22" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="14">
         <v>390</v>
       </c>
       <c r="O22" s="14">
         <v>463</v>
       </c>
       <c r="P22" s="14">
         <v>462</v>
@@ -5411,89 +5487,89 @@
         <v>15</v>
       </c>
       <c r="AE27" s="3">
         <v>12</v>
       </c>
       <c r="AF27" s="3">
         <v>22</v>
       </c>
       <c r="AG27" s="3">
         <v>14</v>
       </c>
       <c r="AH27" s="3">
         <v>21</v>
       </c>
       <c r="AI27" s="3">
         <v>23</v>
       </c>
       <c r="AJ27" s="3">
         <v>17</v>
       </c>
       <c r="AK27" s="30">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:37" ht="12" customHeight="1">
-      <c r="A28" s="87" t="s">
+      <c r="A28" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="87"/>
-[...34 lines deleted...]
-      <c r="AK28" s="87"/>
+      <c r="B28" s="89"/>
+      <c r="C28" s="89"/>
+      <c r="D28" s="89"/>
+      <c r="E28" s="89"/>
+      <c r="F28" s="89"/>
+      <c r="G28" s="89"/>
+      <c r="H28" s="89"/>
+      <c r="I28" s="89"/>
+      <c r="J28" s="89"/>
+      <c r="K28" s="89"/>
+      <c r="L28" s="89"/>
+      <c r="M28" s="89"/>
+      <c r="N28" s="89"/>
+      <c r="O28" s="89"/>
+      <c r="P28" s="89"/>
+      <c r="Q28" s="89"/>
+      <c r="R28" s="89"/>
+      <c r="S28" s="89"/>
+      <c r="T28" s="89"/>
+      <c r="U28" s="89"/>
+      <c r="V28" s="89"/>
+      <c r="W28" s="89"/>
+      <c r="X28" s="89"/>
+      <c r="Y28" s="89"/>
+      <c r="Z28" s="89"/>
+      <c r="AA28" s="89"/>
+      <c r="AB28" s="89"/>
+      <c r="AC28" s="89"/>
+      <c r="AD28" s="89"/>
+      <c r="AE28" s="89"/>
+      <c r="AF28" s="89"/>
+      <c r="AG28" s="89"/>
+      <c r="AH28" s="89"/>
+      <c r="AI28" s="89"/>
+      <c r="AJ28" s="89"/>
+      <c r="AK28" s="89"/>
     </row>
     <row r="29" spans="1:37" ht="11.25">
       <c r="A29" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
       <c r="J29" s="20"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="14">
         <v>202</v>
       </c>
       <c r="O29" s="14">
         <v>270</v>
       </c>
       <c r="P29" s="14">
         <v>252</v>
@@ -6544,182 +6620,182 @@
     <row r="41" spans="1:37">
       <c r="A41" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A4:AK4"/>
     <mergeCell ref="AF6:AK6"/>
     <mergeCell ref="T6:AE6"/>
     <mergeCell ref="A8:AK8"/>
     <mergeCell ref="A28:AK28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="A21:AK21"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:AQ46"/>
   <sheetViews>
-    <sheetView topLeftCell="U10" workbookViewId="0">
-      <selection activeCell="AH10" sqref="AH10:AH45"/>
+    <sheetView topLeftCell="U22" workbookViewId="0">
+      <selection activeCell="Q5" sqref="Q5:AQ5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:43" s="58" customFormat="1" ht="12.75">
       <c r="P2" s="1"/>
     </row>
     <row r="3" spans="1:43" s="58" customFormat="1" ht="14.45" customHeight="1">
       <c r="P3" s="1"/>
     </row>
     <row r="4" spans="1:43" s="58" customFormat="1" ht="14.45" customHeight="1">
       <c r="P4" s="1"/>
     </row>
     <row r="5" spans="1:43" ht="12.75">
       <c r="A5" s="77"/>
       <c r="B5" s="77"/>
       <c r="C5" s="77"/>
       <c r="D5" s="77"/>
       <c r="E5" s="77"/>
       <c r="F5" s="77"/>
       <c r="G5" s="77"/>
       <c r="H5" s="77"/>
       <c r="I5" s="77"/>
       <c r="J5" s="77"/>
       <c r="K5" s="77"/>
       <c r="L5" s="77"/>
       <c r="M5" s="77"/>
       <c r="N5" s="77"/>
       <c r="O5" s="77"/>
       <c r="P5" s="77"/>
-      <c r="Q5" s="92" t="s">
+      <c r="Q5" s="94" t="s">
         <v>66</v>
       </c>
-      <c r="R5" s="92"/>
-[...24 lines deleted...]
-      <c r="AQ5" s="92"/>
+      <c r="R5" s="94"/>
+      <c r="S5" s="94"/>
+      <c r="T5" s="94"/>
+      <c r="U5" s="94"/>
+      <c r="V5" s="94"/>
+      <c r="W5" s="94"/>
+      <c r="X5" s="94"/>
+      <c r="Y5" s="94"/>
+      <c r="Z5" s="94"/>
+      <c r="AA5" s="94"/>
+      <c r="AB5" s="94"/>
+      <c r="AC5" s="94"/>
+      <c r="AD5" s="94"/>
+      <c r="AE5" s="94"/>
+      <c r="AF5" s="94"/>
+      <c r="AG5" s="94"/>
+      <c r="AH5" s="94"/>
+      <c r="AI5" s="94"/>
+      <c r="AJ5" s="94"/>
+      <c r="AK5" s="94"/>
+      <c r="AL5" s="94"/>
+      <c r="AM5" s="94"/>
+      <c r="AN5" s="94"/>
+      <c r="AO5" s="94"/>
+      <c r="AP5" s="94"/>
+      <c r="AQ5" s="94"/>
     </row>
     <row r="6" spans="1:43">
       <c r="C6" s="8"/>
       <c r="AE6" s="8"/>
       <c r="AQ6" s="8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:43">
-      <c r="A7" s="88"/>
-      <c r="B7" s="90">
+      <c r="A7" s="90"/>
+      <c r="B7" s="92">
         <v>2021</v>
       </c>
-      <c r="C7" s="91"/>
-[...10 lines deleted...]
-      <c r="N7" s="91">
+      <c r="C7" s="93"/>
+      <c r="D7" s="93"/>
+      <c r="E7" s="93"/>
+      <c r="F7" s="93"/>
+      <c r="G7" s="93"/>
+      <c r="H7" s="93"/>
+      <c r="I7" s="93"/>
+      <c r="J7" s="93"/>
+      <c r="K7" s="93"/>
+      <c r="L7" s="93"/>
+      <c r="M7" s="93"/>
+      <c r="N7" s="93">
         <v>2024</v>
       </c>
-      <c r="O7" s="91"/>
-[...4 lines deleted...]
-      <c r="T7" s="97">
+      <c r="O7" s="93"/>
+      <c r="P7" s="93"/>
+      <c r="Q7" s="93"/>
+      <c r="R7" s="93"/>
+      <c r="S7" s="93"/>
+      <c r="T7" s="101">
         <v>2025</v>
       </c>
-      <c r="U7" s="97"/>
-[...10 lines deleted...]
-      <c r="AF7" s="97">
+      <c r="U7" s="101"/>
+      <c r="V7" s="101"/>
+      <c r="W7" s="101"/>
+      <c r="X7" s="101"/>
+      <c r="Y7" s="101"/>
+      <c r="Z7" s="101"/>
+      <c r="AA7" s="101"/>
+      <c r="AB7" s="101"/>
+      <c r="AC7" s="101"/>
+      <c r="AD7" s="101"/>
+      <c r="AE7" s="101"/>
+      <c r="AF7" s="101">
         <v>2026</v>
       </c>
-      <c r="AG7" s="97"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="97"/>
+      <c r="AG7" s="101"/>
+      <c r="AH7" s="101"/>
+      <c r="AI7" s="101"/>
+      <c r="AJ7" s="101"/>
+      <c r="AK7" s="101"/>
+      <c r="AL7" s="101"/>
+      <c r="AM7" s="101"/>
+      <c r="AN7" s="101"/>
+      <c r="AO7" s="101"/>
+      <c r="AP7" s="101"/>
+      <c r="AQ7" s="101"/>
     </row>
     <row r="8" spans="1:43" ht="18" customHeight="1">
-      <c r="A8" s="89"/>
+      <c r="A8" s="91"/>
       <c r="B8" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="10" t="s">
@@ -6823,66 +6899,66 @@
       </c>
       <c r="AQ8" s="42" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:43" ht="12" customHeight="1">
       <c r="A9" s="79"/>
       <c r="B9" s="79"/>
       <c r="C9" s="79"/>
       <c r="D9" s="79"/>
       <c r="E9" s="79"/>
       <c r="F9" s="79"/>
       <c r="G9" s="79"/>
       <c r="H9" s="79"/>
       <c r="I9" s="79"/>
       <c r="J9" s="79"/>
       <c r="K9" s="79"/>
       <c r="L9" s="79"/>
       <c r="M9" s="79"/>
       <c r="N9" s="79"/>
       <c r="O9" s="79"/>
       <c r="P9" s="79"/>
       <c r="Q9" s="79"/>
       <c r="R9" s="79"/>
       <c r="S9" s="79"/>
-      <c r="T9" s="98" t="s">
+      <c r="T9" s="102" t="s">
         <v>9</v>
       </c>
-      <c r="U9" s="98"/>
-[...11 lines deleted...]
-      <c r="AG9" s="98"/>
+      <c r="U9" s="102"/>
+      <c r="V9" s="102"/>
+      <c r="W9" s="102"/>
+      <c r="X9" s="102"/>
+      <c r="Y9" s="102"/>
+      <c r="Z9" s="102"/>
+      <c r="AA9" s="102"/>
+      <c r="AB9" s="102"/>
+      <c r="AC9" s="102"/>
+      <c r="AD9" s="102"/>
+      <c r="AE9" s="102"/>
+      <c r="AF9" s="102"/>
+      <c r="AG9" s="102"/>
       <c r="AH9" s="79"/>
       <c r="AI9" s="79"/>
       <c r="AJ9" s="79"/>
       <c r="AK9" s="79"/>
       <c r="AL9" s="79"/>
       <c r="AM9" s="79"/>
       <c r="AN9" s="79"/>
       <c r="AO9" s="79"/>
       <c r="AP9" s="79"/>
       <c r="AQ9" s="79"/>
     </row>
     <row r="10" spans="1:43" ht="12" customHeight="1">
       <c r="A10" s="67" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
@@ -6929,50 +7005,53 @@
       </c>
       <c r="AA10" s="1">
         <v>660</v>
       </c>
       <c r="AB10" s="1">
         <v>640</v>
       </c>
       <c r="AC10" s="1">
         <v>696</v>
       </c>
       <c r="AD10" s="1">
         <v>656</v>
       </c>
       <c r="AE10" s="1">
         <v>799</v>
       </c>
       <c r="AF10" s="3">
         <v>625</v>
       </c>
       <c r="AG10" s="3">
         <v>588</v>
       </c>
       <c r="AH10" s="3">
         <v>722</v>
       </c>
+      <c r="AI10" s="87">
+        <v>699</v>
+      </c>
     </row>
     <row r="11" spans="1:43" ht="12" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="17"/>
       <c r="I11" s="16"/>
       <c r="J11" s="18"/>
       <c r="K11" s="17"/>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
       <c r="N11" s="1">
         <v>342</v>
       </c>
       <c r="O11" s="3">
         <v>264</v>
       </c>
       <c r="P11" s="1">
         <v>309</v>
@@ -7009,50 +7088,53 @@
       </c>
       <c r="AA11" s="1">
         <v>284</v>
       </c>
       <c r="AB11" s="1">
         <v>293</v>
       </c>
       <c r="AC11" s="1">
         <v>308</v>
       </c>
       <c r="AD11" s="1">
         <v>277</v>
       </c>
       <c r="AE11" s="1">
         <v>363</v>
       </c>
       <c r="AF11" s="3">
         <v>292</v>
       </c>
       <c r="AG11" s="3">
         <v>253</v>
       </c>
       <c r="AH11" s="3">
         <v>339</v>
       </c>
+      <c r="AI11" s="87">
+        <v>324</v>
+      </c>
     </row>
     <row r="12" spans="1:43" ht="12" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="17"/>
       <c r="I12" s="16"/>
       <c r="J12" s="18"/>
       <c r="K12" s="17"/>
       <c r="L12" s="17"/>
       <c r="M12" s="17"/>
       <c r="N12" s="1">
         <v>82</v>
       </c>
       <c r="O12" s="3">
         <v>65</v>
       </c>
       <c r="P12" s="1">
         <v>65</v>
@@ -7089,50 +7171,53 @@
       </c>
       <c r="AA12" s="1">
         <v>70</v>
       </c>
       <c r="AB12" s="1">
         <v>70</v>
       </c>
       <c r="AC12" s="1">
         <v>80</v>
       </c>
       <c r="AD12" s="1">
         <v>65</v>
       </c>
       <c r="AE12" s="1">
         <v>87</v>
       </c>
       <c r="AF12" s="3">
         <v>61</v>
       </c>
       <c r="AG12" s="3">
         <v>51</v>
       </c>
       <c r="AH12" s="3">
         <v>58</v>
       </c>
+      <c r="AI12" s="87">
+        <v>79</v>
+      </c>
     </row>
     <row r="13" spans="1:43" ht="12" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="17"/>
       <c r="I13" s="16"/>
       <c r="J13" s="18"/>
       <c r="K13" s="17"/>
       <c r="L13" s="17"/>
       <c r="M13" s="17"/>
       <c r="N13" s="1">
         <v>70</v>
       </c>
       <c r="O13" s="3">
         <v>74</v>
       </c>
       <c r="P13" s="1">
         <v>62</v>
@@ -7169,50 +7254,53 @@
       </c>
       <c r="AA13" s="1">
         <v>56</v>
       </c>
       <c r="AB13" s="1">
         <v>54</v>
       </c>
       <c r="AC13" s="1">
         <v>67</v>
       </c>
       <c r="AD13" s="1">
         <v>66</v>
       </c>
       <c r="AE13" s="1">
         <v>71</v>
       </c>
       <c r="AF13" s="3">
         <v>61</v>
       </c>
       <c r="AG13" s="3">
         <v>59</v>
       </c>
       <c r="AH13" s="3">
         <v>82</v>
       </c>
+      <c r="AI13" s="87">
+        <v>68</v>
+      </c>
     </row>
     <row r="14" spans="1:43" ht="12" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="15"/>
       <c r="C14" s="15"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="17"/>
       <c r="I14" s="16"/>
       <c r="J14" s="18"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="1">
         <v>23</v>
       </c>
       <c r="O14" s="3">
         <v>22</v>
       </c>
       <c r="P14" s="1">
         <v>14</v>
@@ -7249,50 +7337,53 @@
       </c>
       <c r="AA14" s="1">
         <v>30</v>
       </c>
       <c r="AB14" s="1">
         <v>28</v>
       </c>
       <c r="AC14" s="1">
         <v>16</v>
       </c>
       <c r="AD14" s="1">
         <v>18</v>
       </c>
       <c r="AE14" s="1">
         <v>22</v>
       </c>
       <c r="AF14" s="3">
         <v>15</v>
       </c>
       <c r="AG14" s="3">
         <v>18</v>
       </c>
       <c r="AH14" s="3">
         <v>15</v>
       </c>
+      <c r="AI14" s="87">
+        <v>15</v>
+      </c>
     </row>
     <row r="15" spans="1:43" ht="12" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="16"/>
       <c r="G15" s="16"/>
       <c r="H15" s="17"/>
       <c r="I15" s="16"/>
       <c r="J15" s="18"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
       <c r="N15" s="1">
         <v>93</v>
       </c>
       <c r="O15" s="3">
         <v>73</v>
       </c>
       <c r="P15" s="1">
         <v>90</v>
@@ -7329,50 +7420,53 @@
       </c>
       <c r="AA15" s="1">
         <v>68</v>
       </c>
       <c r="AB15" s="1">
         <v>69</v>
       </c>
       <c r="AC15" s="1">
         <v>85</v>
       </c>
       <c r="AD15" s="1">
         <v>92</v>
       </c>
       <c r="AE15" s="1">
         <v>101</v>
       </c>
       <c r="AF15" s="3">
         <v>77</v>
       </c>
       <c r="AG15" s="3">
         <v>74</v>
       </c>
       <c r="AH15" s="3">
         <v>84</v>
       </c>
+      <c r="AI15" s="87">
+        <v>86</v>
+      </c>
     </row>
     <row r="16" spans="1:43" ht="12" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="18"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
       <c r="N16" s="1">
         <v>14</v>
       </c>
       <c r="O16" s="3">
         <v>17</v>
       </c>
       <c r="P16" s="1">
         <v>8</v>
@@ -7409,50 +7503,53 @@
       </c>
       <c r="AA16" s="1">
         <v>9</v>
       </c>
       <c r="AB16" s="1">
         <v>9</v>
       </c>
       <c r="AC16" s="1">
         <v>14</v>
       </c>
       <c r="AD16" s="1">
         <v>19</v>
       </c>
       <c r="AE16" s="1">
         <v>20</v>
       </c>
       <c r="AF16" s="3">
         <v>11</v>
       </c>
       <c r="AG16" s="3">
         <v>9</v>
       </c>
       <c r="AH16" s="3">
         <v>7</v>
       </c>
+      <c r="AI16" s="87">
+        <v>4</v>
+      </c>
     </row>
     <row r="17" spans="1:43" ht="12" customHeight="1">
       <c r="A17" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="17"/>
       <c r="I17" s="16"/>
       <c r="J17" s="18"/>
       <c r="K17" s="17"/>
       <c r="L17" s="17"/>
       <c r="M17" s="17"/>
       <c r="N17" s="1">
         <v>4</v>
       </c>
       <c r="O17" s="3">
         <v>3</v>
       </c>
       <c r="P17" s="1">
         <v>8</v>
@@ -7489,50 +7586,53 @@
       </c>
       <c r="AA17" s="1">
         <v>11</v>
       </c>
       <c r="AB17" s="1">
         <v>8</v>
       </c>
       <c r="AC17" s="1">
         <v>6</v>
       </c>
       <c r="AD17" s="1">
         <v>6</v>
       </c>
       <c r="AE17" s="1">
         <v>12</v>
       </c>
       <c r="AF17" s="3">
         <v>12</v>
       </c>
       <c r="AG17" s="3">
         <v>4</v>
       </c>
       <c r="AH17" s="3">
         <v>14</v>
       </c>
+      <c r="AI17" s="87">
+        <v>8</v>
+      </c>
     </row>
     <row r="18" spans="1:43" ht="12" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="17"/>
       <c r="I18" s="16"/>
       <c r="J18" s="18"/>
       <c r="K18" s="17"/>
       <c r="L18" s="17"/>
       <c r="M18" s="17"/>
       <c r="N18" s="1">
         <v>8</v>
       </c>
       <c r="O18" s="3">
         <v>5</v>
       </c>
       <c r="P18" s="1">
         <v>3</v>
@@ -7569,50 +7669,53 @@
       </c>
       <c r="AA18" s="1">
         <v>7</v>
       </c>
       <c r="AB18" s="1">
         <v>4</v>
       </c>
       <c r="AC18" s="1">
         <v>8</v>
       </c>
       <c r="AD18" s="1">
         <v>4</v>
       </c>
       <c r="AE18" s="1">
         <v>3</v>
       </c>
       <c r="AF18" s="3">
         <v>3</v>
       </c>
       <c r="AG18" s="3">
         <v>11</v>
       </c>
       <c r="AH18" s="3">
         <v>7</v>
       </c>
+      <c r="AI18" s="87">
+        <v>4</v>
+      </c>
     </row>
     <row r="19" spans="1:43" ht="12" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="17"/>
       <c r="I19" s="16"/>
       <c r="J19" s="18"/>
       <c r="K19" s="17"/>
       <c r="L19" s="17"/>
       <c r="M19" s="17"/>
       <c r="N19" s="1">
         <v>16</v>
       </c>
       <c r="O19" s="3">
         <v>11</v>
       </c>
       <c r="P19" s="1">
         <v>14</v>
@@ -7649,50 +7752,53 @@
       </c>
       <c r="AA19" s="1">
         <v>15</v>
       </c>
       <c r="AB19" s="1">
         <v>14</v>
       </c>
       <c r="AC19" s="1">
         <v>9</v>
       </c>
       <c r="AD19" s="1">
         <v>14</v>
       </c>
       <c r="AE19" s="1">
         <v>12</v>
       </c>
       <c r="AF19" s="3">
         <v>10</v>
       </c>
       <c r="AG19" s="3">
         <v>16</v>
       </c>
       <c r="AH19" s="3">
         <v>11</v>
       </c>
+      <c r="AI19" s="87">
+        <v>11</v>
+      </c>
     </row>
     <row r="20" spans="1:43" ht="12" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="17"/>
       <c r="I20" s="16"/>
       <c r="J20" s="18"/>
       <c r="K20" s="17"/>
       <c r="L20" s="17"/>
       <c r="M20" s="17"/>
       <c r="N20" s="1">
         <v>8</v>
       </c>
       <c r="O20" s="3">
         <v>12</v>
       </c>
       <c r="P20" s="1">
         <v>9</v>
@@ -7729,50 +7835,53 @@
       </c>
       <c r="AA20" s="1">
         <v>12</v>
       </c>
       <c r="AB20" s="1">
         <v>8</v>
       </c>
       <c r="AC20" s="1">
         <v>9</v>
       </c>
       <c r="AD20" s="1">
         <v>13</v>
       </c>
       <c r="AE20" s="1">
         <v>18</v>
       </c>
       <c r="AF20" s="3">
         <v>5</v>
       </c>
       <c r="AG20" s="3">
         <v>9</v>
       </c>
       <c r="AH20" s="3">
         <v>10</v>
       </c>
+      <c r="AI20" s="87">
+        <v>9</v>
+      </c>
     </row>
     <row r="21" spans="1:43" ht="12" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="17"/>
       <c r="I21" s="16"/>
       <c r="J21" s="18"/>
       <c r="K21" s="17"/>
       <c r="L21" s="17"/>
       <c r="M21" s="17"/>
       <c r="N21" s="1">
         <v>29</v>
       </c>
       <c r="O21" s="3">
         <v>19</v>
       </c>
       <c r="P21" s="1">
         <v>24</v>
@@ -7809,50 +7918,53 @@
       </c>
       <c r="AA21" s="1">
         <v>31</v>
       </c>
       <c r="AB21" s="1">
         <v>23</v>
       </c>
       <c r="AC21" s="1">
         <v>29</v>
       </c>
       <c r="AD21" s="1">
         <v>37</v>
       </c>
       <c r="AE21" s="1">
         <v>35</v>
       </c>
       <c r="AF21" s="3">
         <v>26</v>
       </c>
       <c r="AG21" s="3">
         <v>21</v>
       </c>
       <c r="AH21" s="3">
         <v>33</v>
       </c>
+      <c r="AI21" s="87">
+        <v>18</v>
+      </c>
     </row>
     <row r="22" spans="1:43" ht="12" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="18"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="1">
         <v>16</v>
       </c>
       <c r="O22" s="3">
         <v>8</v>
       </c>
       <c r="P22" s="1">
         <v>12</v>
@@ -7889,50 +8001,53 @@
       </c>
       <c r="AA22" s="1">
         <v>7</v>
       </c>
       <c r="AB22" s="1">
         <v>7</v>
       </c>
       <c r="AC22" s="1">
         <v>12</v>
       </c>
       <c r="AD22" s="1">
         <v>6</v>
       </c>
       <c r="AE22" s="1">
         <v>13</v>
       </c>
       <c r="AF22" s="3">
         <v>8</v>
       </c>
       <c r="AG22" s="3">
         <v>9</v>
       </c>
       <c r="AH22" s="3">
         <v>12</v>
       </c>
+      <c r="AI22" s="87">
+        <v>13</v>
+      </c>
     </row>
     <row r="23" spans="1:43" ht="12" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="17"/>
       <c r="I23" s="16"/>
       <c r="J23" s="18"/>
       <c r="K23" s="17"/>
       <c r="L23" s="17"/>
       <c r="M23" s="17"/>
       <c r="N23" s="1">
         <v>47</v>
       </c>
       <c r="O23" s="3">
         <v>47</v>
       </c>
       <c r="P23" s="1">
         <v>55</v>
@@ -7968,88 +8083,91 @@
         <v>53</v>
       </c>
       <c r="AA23" s="1">
         <v>60</v>
       </c>
       <c r="AB23" s="1">
         <v>53</v>
       </c>
       <c r="AC23" s="1">
         <v>53</v>
       </c>
       <c r="AD23" s="1">
         <v>39</v>
       </c>
       <c r="AE23" s="1">
         <v>42</v>
       </c>
       <c r="AF23" s="3">
         <v>44</v>
       </c>
       <c r="AG23" s="3">
         <v>54</v>
       </c>
       <c r="AH23" s="3">
         <v>50</v>
+      </c>
+      <c r="AI23" s="87">
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:43" ht="12" customHeight="1">
       <c r="A24" s="80"/>
       <c r="B24" s="80"/>
       <c r="C24" s="80"/>
       <c r="D24" s="80"/>
       <c r="E24" s="80"/>
       <c r="F24" s="80"/>
       <c r="G24" s="80"/>
       <c r="H24" s="80"/>
       <c r="I24" s="80"/>
       <c r="J24" s="80"/>
       <c r="K24" s="80"/>
       <c r="L24" s="80"/>
       <c r="M24" s="80"/>
       <c r="N24" s="80"/>
       <c r="O24" s="80"/>
       <c r="P24" s="80"/>
       <c r="Q24" s="80"/>
       <c r="R24" s="80"/>
       <c r="S24" s="80"/>
-      <c r="T24" s="94" t="s">
+      <c r="T24" s="96" t="s">
         <v>25</v>
       </c>
-      <c r="U24" s="94"/>
-[...11 lines deleted...]
-      <c r="AG24" s="94"/>
+      <c r="U24" s="96"/>
+      <c r="V24" s="96"/>
+      <c r="W24" s="96"/>
+      <c r="X24" s="96"/>
+      <c r="Y24" s="96"/>
+      <c r="Z24" s="96"/>
+      <c r="AA24" s="96"/>
+      <c r="AB24" s="96"/>
+      <c r="AC24" s="96"/>
+      <c r="AD24" s="96"/>
+      <c r="AE24" s="96"/>
+      <c r="AF24" s="96"/>
+      <c r="AG24" s="96"/>
       <c r="AH24" s="80"/>
       <c r="AI24" s="80"/>
       <c r="AJ24" s="80"/>
       <c r="AM24" s="80"/>
       <c r="AN24" s="80"/>
       <c r="AO24" s="80"/>
       <c r="AP24" s="80"/>
       <c r="AQ24" s="80"/>
     </row>
     <row r="25" spans="1:43" ht="12" customHeight="1">
       <c r="A25" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="17"/>
       <c r="I25" s="16"/>
       <c r="J25" s="17"/>
       <c r="K25" s="17"/>
       <c r="L25" s="17"/>
       <c r="M25" s="17"/>
@@ -8094,50 +8212,53 @@
       </c>
       <c r="AA25" s="1">
         <v>426</v>
       </c>
       <c r="AB25" s="1">
         <v>428</v>
       </c>
       <c r="AC25" s="1">
         <v>455</v>
       </c>
       <c r="AD25" s="1">
         <v>421</v>
       </c>
       <c r="AE25" s="1">
         <v>540</v>
       </c>
       <c r="AF25" s="3">
         <v>411</v>
       </c>
       <c r="AG25" s="3">
         <v>373</v>
       </c>
       <c r="AH25" s="3">
         <v>468</v>
       </c>
+      <c r="AI25" s="87">
+        <v>480</v>
+      </c>
     </row>
     <row r="26" spans="1:43" ht="12" customHeight="1">
       <c r="A26" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="17"/>
       <c r="I26" s="16"/>
       <c r="J26" s="17"/>
       <c r="K26" s="17"/>
       <c r="L26" s="17"/>
       <c r="M26" s="17"/>
       <c r="N26" s="1">
         <v>335</v>
       </c>
       <c r="O26" s="3">
         <v>251</v>
       </c>
       <c r="P26" s="1">
         <v>292</v>
@@ -8174,50 +8295,53 @@
       </c>
       <c r="AA26" s="1">
         <v>275</v>
       </c>
       <c r="AB26" s="1">
         <v>288</v>
       </c>
       <c r="AC26" s="1">
         <v>295</v>
       </c>
       <c r="AD26" s="1">
         <v>268</v>
       </c>
       <c r="AE26" s="1">
         <v>348</v>
       </c>
       <c r="AF26" s="3">
         <v>279</v>
       </c>
       <c r="AG26" s="3">
         <v>243</v>
       </c>
       <c r="AH26" s="3">
         <v>328</v>
       </c>
+      <c r="AI26" s="87">
+        <v>314</v>
+      </c>
     </row>
     <row r="27" spans="1:43" ht="12" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="17"/>
       <c r="I27" s="16"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
       <c r="N27" s="1">
         <v>80</v>
       </c>
       <c r="O27" s="3">
         <v>62</v>
       </c>
       <c r="P27" s="1">
         <v>60</v>
@@ -8254,50 +8378,53 @@
       </c>
       <c r="AA27" s="1">
         <v>69</v>
       </c>
       <c r="AB27" s="1">
         <v>66</v>
       </c>
       <c r="AC27" s="1">
         <v>77</v>
       </c>
       <c r="AD27" s="1">
         <v>62</v>
       </c>
       <c r="AE27" s="1">
         <v>84</v>
       </c>
       <c r="AF27" s="3">
         <v>58</v>
       </c>
       <c r="AG27" s="3">
         <v>51</v>
       </c>
       <c r="AH27" s="3">
         <v>55</v>
       </c>
+      <c r="AI27" s="87">
+        <v>76</v>
+      </c>
     </row>
     <row r="28" spans="1:43" ht="12" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="17"/>
       <c r="I28" s="16"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="1">
         <v>9</v>
       </c>
       <c r="O28" s="3">
         <v>11</v>
       </c>
       <c r="P28" s="1">
         <v>11</v>
@@ -8334,50 +8461,53 @@
       </c>
       <c r="AA28" s="1">
         <v>12</v>
       </c>
       <c r="AB28" s="1">
         <v>15</v>
       </c>
       <c r="AC28" s="1">
         <v>8</v>
       </c>
       <c r="AD28" s="1">
         <v>12</v>
       </c>
       <c r="AE28" s="1">
         <v>16</v>
       </c>
       <c r="AF28" s="3">
         <v>7</v>
       </c>
       <c r="AG28" s="3">
         <v>8</v>
       </c>
       <c r="AH28" s="3">
         <v>7</v>
       </c>
+      <c r="AI28" s="87">
+        <v>9</v>
+      </c>
     </row>
     <row r="29" spans="1:43" ht="12" customHeight="1">
       <c r="A29" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="1">
         <v>62</v>
       </c>
       <c r="O29" s="3">
         <v>48</v>
       </c>
       <c r="P29" s="1">
         <v>62</v>
@@ -8414,50 +8544,53 @@
       </c>
       <c r="AA29" s="1">
         <v>47</v>
       </c>
       <c r="AB29" s="1">
         <v>47</v>
       </c>
       <c r="AC29" s="1">
         <v>50</v>
       </c>
       <c r="AD29" s="1">
         <v>61</v>
       </c>
       <c r="AE29" s="1">
         <v>72</v>
       </c>
       <c r="AF29" s="3">
         <v>49</v>
       </c>
       <c r="AG29" s="3">
         <v>47</v>
       </c>
       <c r="AH29" s="3">
         <v>57</v>
       </c>
+      <c r="AI29" s="87">
+        <v>55</v>
+      </c>
     </row>
     <row r="30" spans="1:43" ht="12" customHeight="1">
       <c r="A30" s="19" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="17"/>
       <c r="I30" s="16"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
       <c r="N30" s="1">
         <v>16</v>
       </c>
       <c r="O30" s="3">
         <v>17</v>
       </c>
       <c r="P30" s="1">
         <v>18</v>
@@ -8493,88 +8626,91 @@
         <v>22</v>
       </c>
       <c r="AA30" s="1">
         <v>23</v>
       </c>
       <c r="AB30" s="1">
         <v>12</v>
       </c>
       <c r="AC30" s="1">
         <v>25</v>
       </c>
       <c r="AD30" s="1">
         <v>18</v>
       </c>
       <c r="AE30" s="1">
         <v>20</v>
       </c>
       <c r="AF30" s="3">
         <v>18</v>
       </c>
       <c r="AG30" s="3">
         <v>24</v>
       </c>
       <c r="AH30" s="3">
         <v>21</v>
+      </c>
+      <c r="AI30" s="87">
+        <v>26</v>
       </c>
     </row>
     <row r="31" spans="1:43" ht="12" customHeight="1">
       <c r="A31" s="78"/>
       <c r="B31" s="78"/>
       <c r="C31" s="78"/>
       <c r="D31" s="78"/>
       <c r="E31" s="78"/>
       <c r="F31" s="78"/>
       <c r="G31" s="78"/>
       <c r="H31" s="78"/>
       <c r="I31" s="78"/>
       <c r="J31" s="78"/>
       <c r="K31" s="78"/>
       <c r="L31" s="78"/>
       <c r="M31" s="78"/>
       <c r="N31" s="78"/>
       <c r="O31" s="78"/>
       <c r="P31" s="78"/>
       <c r="Q31" s="78"/>
       <c r="R31" s="78"/>
       <c r="S31" s="78"/>
-      <c r="T31" s="87" t="s">
+      <c r="T31" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="U31" s="87"/>
-[...11 lines deleted...]
-      <c r="AG31" s="87"/>
+      <c r="U31" s="89"/>
+      <c r="V31" s="89"/>
+      <c r="W31" s="89"/>
+      <c r="X31" s="89"/>
+      <c r="Y31" s="89"/>
+      <c r="Z31" s="89"/>
+      <c r="AA31" s="89"/>
+      <c r="AB31" s="89"/>
+      <c r="AC31" s="89"/>
+      <c r="AD31" s="89"/>
+      <c r="AE31" s="89"/>
+      <c r="AF31" s="89"/>
+      <c r="AG31" s="89"/>
       <c r="AH31" s="78"/>
       <c r="AI31" s="78"/>
       <c r="AJ31" s="78"/>
       <c r="AM31" s="78"/>
       <c r="AN31" s="78"/>
       <c r="AO31" s="78"/>
       <c r="AP31" s="78"/>
       <c r="AQ31" s="78"/>
     </row>
     <row r="32" spans="1:43" ht="12" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
       <c r="I32" s="16"/>
       <c r="J32" s="20"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
@@ -8619,50 +8755,53 @@
       </c>
       <c r="AA32" s="1">
         <v>234</v>
       </c>
       <c r="AB32" s="1">
         <v>212</v>
       </c>
       <c r="AC32" s="1">
         <v>241</v>
       </c>
       <c r="AD32" s="1">
         <v>235</v>
       </c>
       <c r="AE32" s="1">
         <v>259</v>
       </c>
       <c r="AF32" s="3">
         <v>214</v>
       </c>
       <c r="AG32" s="3">
         <v>215</v>
       </c>
       <c r="AH32" s="6">
         <v>254</v>
       </c>
+      <c r="AI32" s="87">
+        <v>219</v>
+      </c>
     </row>
     <row r="33" spans="1:43" ht="12" customHeight="1">
       <c r="A33" s="19" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
       <c r="I33" s="16"/>
       <c r="J33" s="20"/>
       <c r="K33" s="17"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
       <c r="N33" s="1">
         <v>7</v>
       </c>
       <c r="O33" s="6">
         <v>13</v>
       </c>
       <c r="P33" s="1">
         <v>17</v>
@@ -8699,50 +8838,53 @@
       </c>
       <c r="AA33" s="1">
         <v>9</v>
       </c>
       <c r="AB33" s="1">
         <v>5</v>
       </c>
       <c r="AC33" s="1">
         <v>13</v>
       </c>
       <c r="AD33" s="1">
         <v>9</v>
       </c>
       <c r="AE33" s="1">
         <v>15</v>
       </c>
       <c r="AF33" s="3">
         <v>13</v>
       </c>
       <c r="AG33" s="3">
         <v>10</v>
       </c>
       <c r="AH33" s="6">
         <v>11</v>
       </c>
+      <c r="AI33" s="87">
+        <v>10</v>
+      </c>
     </row>
     <row r="34" spans="1:43" ht="12" customHeight="1">
       <c r="A34" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="17"/>
       <c r="I34" s="16"/>
       <c r="J34" s="20"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="1">
         <v>2</v>
       </c>
       <c r="O34" s="6">
         <v>3</v>
       </c>
       <c r="P34" s="1">
         <v>5</v>
@@ -8779,50 +8921,53 @@
       </c>
       <c r="AA34" s="1">
         <v>1</v>
       </c>
       <c r="AB34" s="1">
         <v>4</v>
       </c>
       <c r="AC34" s="1">
         <v>3</v>
       </c>
       <c r="AD34" s="1">
         <v>3</v>
       </c>
       <c r="AE34" s="1">
         <v>3</v>
       </c>
       <c r="AF34" s="3">
         <v>3</v>
       </c>
       <c r="AG34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH34" s="6">
         <v>3</v>
       </c>
+      <c r="AI34" s="87">
+        <v>3</v>
+      </c>
     </row>
     <row r="35" spans="1:43" ht="12" customHeight="1">
       <c r="A35" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="17"/>
       <c r="I35" s="16"/>
       <c r="J35" s="20"/>
       <c r="K35" s="17"/>
       <c r="L35" s="17"/>
       <c r="M35" s="17"/>
       <c r="N35" s="1">
         <v>70</v>
       </c>
       <c r="O35" s="6">
         <v>74</v>
       </c>
       <c r="P35" s="1">
         <v>62</v>
@@ -8859,50 +9004,53 @@
       </c>
       <c r="AA35" s="1">
         <v>56</v>
       </c>
       <c r="AB35" s="1">
         <v>54</v>
       </c>
       <c r="AC35" s="1">
         <v>67</v>
       </c>
       <c r="AD35" s="1">
         <v>66</v>
       </c>
       <c r="AE35" s="1">
         <v>71</v>
       </c>
       <c r="AF35" s="3">
         <v>61</v>
       </c>
       <c r="AG35" s="3">
         <v>59</v>
       </c>
       <c r="AH35" s="6">
         <v>82</v>
       </c>
+      <c r="AI35" s="87">
+        <v>68</v>
+      </c>
     </row>
     <row r="36" spans="1:43" ht="12" customHeight="1">
       <c r="A36" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="15"/>
       <c r="C36" s="15"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="17"/>
       <c r="I36" s="16"/>
       <c r="J36" s="20"/>
       <c r="K36" s="17"/>
       <c r="L36" s="17"/>
       <c r="M36" s="17"/>
       <c r="N36" s="1">
         <v>14</v>
       </c>
       <c r="O36" s="6">
         <v>11</v>
       </c>
       <c r="P36" s="1">
         <v>3</v>
@@ -8939,50 +9087,53 @@
       </c>
       <c r="AA36" s="1">
         <v>18</v>
       </c>
       <c r="AB36" s="1">
         <v>13</v>
       </c>
       <c r="AC36" s="1">
         <v>8</v>
       </c>
       <c r="AD36" s="1">
         <v>6</v>
       </c>
       <c r="AE36" s="1">
         <v>6</v>
       </c>
       <c r="AF36" s="3">
         <v>8</v>
       </c>
       <c r="AG36" s="3">
         <v>10</v>
       </c>
       <c r="AH36" s="6">
         <v>8</v>
       </c>
+      <c r="AI36" s="87">
+        <v>6</v>
+      </c>
     </row>
     <row r="37" spans="1:43" ht="12" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="15"/>
       <c r="C37" s="15"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="17"/>
       <c r="I37" s="16"/>
       <c r="J37" s="20"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="1">
         <v>31</v>
       </c>
       <c r="O37" s="6">
         <v>25</v>
       </c>
       <c r="P37" s="1">
         <v>28</v>
@@ -9019,50 +9170,53 @@
       </c>
       <c r="AA37" s="1">
         <v>21</v>
       </c>
       <c r="AB37" s="1">
         <v>22</v>
       </c>
       <c r="AC37" s="1">
         <v>35</v>
       </c>
       <c r="AD37" s="1">
         <v>31</v>
       </c>
       <c r="AE37" s="1">
         <v>29</v>
       </c>
       <c r="AF37" s="3">
         <v>28</v>
       </c>
       <c r="AG37" s="3">
         <v>27</v>
       </c>
       <c r="AH37" s="6">
         <v>27</v>
       </c>
+      <c r="AI37" s="87">
+        <v>31</v>
+      </c>
     </row>
     <row r="38" spans="1:43" ht="12" customHeight="1">
       <c r="A38" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B38" s="15"/>
       <c r="C38" s="15"/>
       <c r="D38" s="16"/>
       <c r="E38" s="16"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="17"/>
       <c r="I38" s="16"/>
       <c r="J38" s="20"/>
       <c r="K38" s="17"/>
       <c r="L38" s="17"/>
       <c r="M38" s="17"/>
       <c r="N38" s="1">
         <v>14</v>
       </c>
       <c r="O38" s="6">
         <v>17</v>
       </c>
       <c r="P38" s="1">
         <v>8</v>
@@ -9099,50 +9253,53 @@
       </c>
       <c r="AA38" s="1">
         <v>9</v>
       </c>
       <c r="AB38" s="1">
         <v>9</v>
       </c>
       <c r="AC38" s="1">
         <v>14</v>
       </c>
       <c r="AD38" s="1">
         <v>19</v>
       </c>
       <c r="AE38" s="1">
         <v>20</v>
       </c>
       <c r="AF38" s="3">
         <v>11</v>
       </c>
       <c r="AG38" s="3">
         <v>9</v>
       </c>
       <c r="AH38" s="6">
         <v>7</v>
       </c>
+      <c r="AI38" s="87">
+        <v>4</v>
+      </c>
     </row>
     <row r="39" spans="1:43" ht="12" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="15"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
       <c r="N39" s="1">
         <v>4</v>
       </c>
       <c r="O39" s="6">
         <v>3</v>
       </c>
       <c r="P39" s="1">
         <v>8</v>
@@ -9179,50 +9336,53 @@
       </c>
       <c r="AA39" s="1">
         <v>11</v>
       </c>
       <c r="AB39" s="1">
         <v>8</v>
       </c>
       <c r="AC39" s="1">
         <v>6</v>
       </c>
       <c r="AD39" s="1">
         <v>6</v>
       </c>
       <c r="AE39" s="1">
         <v>12</v>
       </c>
       <c r="AF39" s="3">
         <v>12</v>
       </c>
       <c r="AG39" s="3">
         <v>4</v>
       </c>
       <c r="AH39" s="6">
         <v>14</v>
       </c>
+      <c r="AI39" s="87">
+        <v>8</v>
+      </c>
     </row>
     <row r="40" spans="1:43" ht="12" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15"/>
       <c r="I40" s="15"/>
       <c r="J40" s="15"/>
       <c r="K40" s="15"/>
       <c r="L40" s="15"/>
       <c r="M40" s="15"/>
       <c r="N40" s="1">
         <v>8</v>
       </c>
       <c r="O40" s="6">
         <v>5</v>
       </c>
       <c r="P40" s="1">
         <v>3</v>
@@ -9259,50 +9419,53 @@
       </c>
       <c r="AA40" s="1">
         <v>7</v>
       </c>
       <c r="AB40" s="1">
         <v>4</v>
       </c>
       <c r="AC40" s="1">
         <v>8</v>
       </c>
       <c r="AD40" s="1">
         <v>4</v>
       </c>
       <c r="AE40" s="1">
         <v>3</v>
       </c>
       <c r="AF40" s="3">
         <v>3</v>
       </c>
       <c r="AG40" s="3">
         <v>11</v>
       </c>
       <c r="AH40" s="6">
         <v>7</v>
       </c>
+      <c r="AI40" s="87">
+        <v>4</v>
+      </c>
     </row>
     <row r="41" spans="1:43" ht="12" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B41" s="15"/>
       <c r="C41" s="15"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="17"/>
       <c r="I41" s="16"/>
       <c r="J41" s="20"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
       <c r="N41" s="1">
         <v>16</v>
       </c>
       <c r="O41" s="6">
         <v>11</v>
       </c>
       <c r="P41" s="1">
         <v>14</v>
@@ -9339,50 +9502,53 @@
       </c>
       <c r="AA41" s="1">
         <v>15</v>
       </c>
       <c r="AB41" s="1">
         <v>14</v>
       </c>
       <c r="AC41" s="1">
         <v>9</v>
       </c>
       <c r="AD41" s="1">
         <v>14</v>
       </c>
       <c r="AE41" s="1">
         <v>12</v>
       </c>
       <c r="AF41" s="3">
         <v>10</v>
       </c>
       <c r="AG41" s="3">
         <v>16</v>
       </c>
       <c r="AH41" s="6">
         <v>11</v>
       </c>
+      <c r="AI41" s="87">
+        <v>11</v>
+      </c>
     </row>
     <row r="42" spans="1:43" ht="12" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B42" s="15"/>
       <c r="C42" s="15"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="17"/>
       <c r="I42" s="16"/>
       <c r="J42" s="20"/>
       <c r="K42" s="17"/>
       <c r="L42" s="17"/>
       <c r="M42" s="17"/>
       <c r="N42" s="1">
         <v>8</v>
       </c>
       <c r="O42" s="6">
         <v>12</v>
       </c>
       <c r="P42" s="1">
         <v>9</v>
@@ -9419,50 +9585,53 @@
       </c>
       <c r="AA42" s="1">
         <v>12</v>
       </c>
       <c r="AB42" s="1">
         <v>8</v>
       </c>
       <c r="AC42" s="1">
         <v>9</v>
       </c>
       <c r="AD42" s="1">
         <v>13</v>
       </c>
       <c r="AE42" s="1">
         <v>18</v>
       </c>
       <c r="AF42" s="3">
         <v>5</v>
       </c>
       <c r="AG42" s="3">
         <v>9</v>
       </c>
       <c r="AH42" s="6">
         <v>10</v>
       </c>
+      <c r="AI42" s="87">
+        <v>9</v>
+      </c>
     </row>
     <row r="43" spans="1:43" ht="12" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B43" s="15"/>
       <c r="C43" s="15"/>
       <c r="D43" s="16"/>
       <c r="E43" s="16"/>
       <c r="F43" s="16"/>
       <c r="G43" s="16"/>
       <c r="H43" s="17"/>
       <c r="I43" s="16"/>
       <c r="J43" s="20"/>
       <c r="K43" s="17"/>
       <c r="L43" s="17"/>
       <c r="M43" s="17"/>
       <c r="N43" s="1">
         <v>29</v>
       </c>
       <c r="O43" s="6">
         <v>19</v>
       </c>
       <c r="P43" s="1">
         <v>24</v>
@@ -9499,51 +9668,53 @@
       </c>
       <c r="AA43" s="9">
         <v>31</v>
       </c>
       <c r="AB43" s="9">
         <v>23</v>
       </c>
       <c r="AC43" s="9">
         <v>29</v>
       </c>
       <c r="AD43" s="9">
         <v>37</v>
       </c>
       <c r="AE43" s="9">
         <v>35</v>
       </c>
       <c r="AF43" s="3">
         <v>26</v>
       </c>
       <c r="AG43" s="3">
         <v>21</v>
       </c>
       <c r="AH43" s="6">
         <v>33</v>
       </c>
-      <c r="AI43" s="9"/>
+      <c r="AI43" s="87">
+        <v>18</v>
+      </c>
       <c r="AJ43" s="9"/>
       <c r="AK43" s="9"/>
       <c r="AL43" s="9"/>
       <c r="AM43" s="9"/>
       <c r="AN43" s="9"/>
       <c r="AO43" s="9"/>
       <c r="AP43" s="9"/>
       <c r="AQ43" s="9"/>
     </row>
     <row r="44" spans="1:43" ht="12" customHeight="1">
       <c r="A44" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B44" s="15"/>
       <c r="C44" s="15"/>
       <c r="D44" s="16"/>
       <c r="E44" s="16"/>
       <c r="F44" s="16"/>
       <c r="G44" s="16"/>
       <c r="H44" s="17"/>
       <c r="I44" s="16"/>
       <c r="J44" s="20"/>
       <c r="K44" s="17"/>
       <c r="L44" s="17"/>
       <c r="M44" s="17"/>
@@ -9588,51 +9759,53 @@
       </c>
       <c r="AA44" s="9">
         <v>7</v>
       </c>
       <c r="AB44" s="9">
         <v>7</v>
       </c>
       <c r="AC44" s="9">
         <v>12</v>
       </c>
       <c r="AD44" s="9">
         <v>6</v>
       </c>
       <c r="AE44" s="9">
         <v>13</v>
       </c>
       <c r="AF44" s="3">
         <v>8</v>
       </c>
       <c r="AG44" s="3">
         <v>9</v>
       </c>
       <c r="AH44" s="6">
         <v>12</v>
       </c>
-      <c r="AI44" s="9"/>
+      <c r="AI44" s="87">
+        <v>13</v>
+      </c>
       <c r="AJ44" s="9"/>
       <c r="AK44" s="9"/>
       <c r="AL44" s="9"/>
       <c r="AM44" s="9"/>
       <c r="AN44" s="9"/>
       <c r="AO44" s="9"/>
       <c r="AP44" s="9"/>
       <c r="AQ44" s="9"/>
     </row>
     <row r="45" spans="1:43" ht="12" customHeight="1">
       <c r="A45" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B45" s="22"/>
       <c r="C45" s="22"/>
       <c r="D45" s="22"/>
       <c r="E45" s="22"/>
       <c r="F45" s="22"/>
       <c r="G45" s="22"/>
       <c r="H45" s="23"/>
       <c r="I45" s="22"/>
       <c r="J45" s="23"/>
       <c r="K45" s="23"/>
       <c r="L45" s="23"/>
       <c r="M45" s="23"/>
@@ -9677,242 +9850,244 @@
       </c>
       <c r="AA45" s="36">
         <v>37</v>
       </c>
       <c r="AB45" s="36">
         <v>41</v>
       </c>
       <c r="AC45" s="36">
         <v>28</v>
       </c>
       <c r="AD45" s="36">
         <v>21</v>
       </c>
       <c r="AE45" s="36">
         <v>22</v>
       </c>
       <c r="AF45" s="5">
         <v>26</v>
       </c>
       <c r="AG45" s="5">
         <v>30</v>
       </c>
       <c r="AH45" s="5">
         <v>29</v>
       </c>
-      <c r="AI45" s="36"/>
+      <c r="AI45" s="88">
+        <v>34</v>
+      </c>
       <c r="AJ45" s="36"/>
       <c r="AK45" s="36"/>
       <c r="AL45" s="36"/>
       <c r="AM45" s="36"/>
       <c r="AN45" s="36"/>
       <c r="AO45" s="36"/>
       <c r="AP45" s="36"/>
       <c r="AQ45" s="36"/>
     </row>
     <row r="46" spans="1:43">
       <c r="A46" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="Q5:AQ5"/>
     <mergeCell ref="T31:AG31"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="T9:AG9"/>
     <mergeCell ref="T24:AG24"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A2:AQ41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P13" sqref="P13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="29" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="8.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="8.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8" style="1" customWidth="1"/>
     <col min="20" max="25" width="9.140625" style="1"/>
     <col min="26" max="27" width="9.140625" style="26"/>
     <col min="28" max="28" width="8.42578125" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:43" s="58" customFormat="1" ht="12.75">
       <c r="Z2" s="59"/>
       <c r="AA2" s="59"/>
     </row>
     <row r="3" spans="1:43" s="58" customFormat="1" ht="12.75">
       <c r="Z3" s="59"/>
       <c r="AA3" s="59"/>
     </row>
     <row r="4" spans="1:43" ht="12.75">
-      <c r="A4" s="95" t="s">
+      <c r="A4" s="99" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="95"/>
-[...40 lines deleted...]
-      <c r="AQ4" s="95"/>
+      <c r="B4" s="99"/>
+      <c r="C4" s="99"/>
+      <c r="D4" s="99"/>
+      <c r="E4" s="99"/>
+      <c r="F4" s="99"/>
+      <c r="G4" s="99"/>
+      <c r="H4" s="99"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="99"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="99"/>
+      <c r="M4" s="99"/>
+      <c r="N4" s="99"/>
+      <c r="O4" s="99"/>
+      <c r="P4" s="99"/>
+      <c r="Q4" s="99"/>
+      <c r="R4" s="99"/>
+      <c r="S4" s="99"/>
+      <c r="T4" s="99"/>
+      <c r="U4" s="99"/>
+      <c r="V4" s="99"/>
+      <c r="W4" s="99"/>
+      <c r="X4" s="99"/>
+      <c r="Y4" s="99"/>
+      <c r="Z4" s="99"/>
+      <c r="AA4" s="99"/>
+      <c r="AB4" s="99"/>
+      <c r="AC4" s="99"/>
+      <c r="AD4" s="99"/>
+      <c r="AE4" s="99"/>
+      <c r="AF4" s="99"/>
+      <c r="AG4" s="99"/>
+      <c r="AH4" s="99"/>
+      <c r="AI4" s="99"/>
+      <c r="AJ4" s="99"/>
+      <c r="AK4" s="99"/>
+      <c r="AL4" s="99"/>
+      <c r="AM4" s="99"/>
+      <c r="AN4" s="99"/>
+      <c r="AO4" s="99"/>
+      <c r="AP4" s="99"/>
+      <c r="AQ4" s="99"/>
     </row>
     <row r="5" spans="1:43">
       <c r="N5" s="38"/>
       <c r="O5" s="36"/>
       <c r="P5" s="38"/>
       <c r="Q5" s="36"/>
       <c r="R5" s="36"/>
       <c r="S5" s="36"/>
       <c r="T5" s="36"/>
       <c r="U5" s="36"/>
       <c r="V5" s="36"/>
       <c r="W5" s="38"/>
       <c r="X5" s="38"/>
       <c r="Y5" s="36"/>
       <c r="Z5" s="38"/>
       <c r="AA5" s="39"/>
       <c r="AB5" s="38"/>
       <c r="AQ5" s="66" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:43">
-      <c r="A6" s="101"/>
-      <c r="B6" s="90">
+      <c r="A6" s="103"/>
+      <c r="B6" s="92">
         <v>2021</v>
       </c>
-      <c r="C6" s="91"/>
-[...10 lines deleted...]
-      <c r="N6" s="99">
+      <c r="C6" s="93"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="93"/>
+      <c r="I6" s="93"/>
+      <c r="J6" s="93"/>
+      <c r="K6" s="93"/>
+      <c r="L6" s="93"/>
+      <c r="M6" s="93"/>
+      <c r="N6" s="97">
         <v>2022</v>
       </c>
-      <c r="O6" s="100"/>
-[...10 lines deleted...]
-      <c r="Z6" s="97">
+      <c r="O6" s="98"/>
+      <c r="P6" s="98"/>
+      <c r="Q6" s="98"/>
+      <c r="R6" s="98"/>
+      <c r="S6" s="98"/>
+      <c r="T6" s="98"/>
+      <c r="U6" s="98"/>
+      <c r="V6" s="98"/>
+      <c r="W6" s="98"/>
+      <c r="X6" s="98"/>
+      <c r="Y6" s="98"/>
+      <c r="Z6" s="101">
         <v>2023</v>
       </c>
-      <c r="AA6" s="97"/>
-[...10 lines deleted...]
-      <c r="AL6" s="90">
+      <c r="AA6" s="101"/>
+      <c r="AB6" s="101"/>
+      <c r="AC6" s="101"/>
+      <c r="AD6" s="101"/>
+      <c r="AE6" s="101"/>
+      <c r="AF6" s="101"/>
+      <c r="AG6" s="101"/>
+      <c r="AH6" s="101"/>
+      <c r="AI6" s="101"/>
+      <c r="AJ6" s="101"/>
+      <c r="AK6" s="92"/>
+      <c r="AL6" s="92">
         <v>2024</v>
       </c>
-      <c r="AM6" s="91"/>
-[...3 lines deleted...]
-      <c r="AQ6" s="96"/>
+      <c r="AM6" s="93"/>
+      <c r="AN6" s="93"/>
+      <c r="AO6" s="93"/>
+      <c r="AP6" s="93"/>
+      <c r="AQ6" s="100"/>
     </row>
     <row r="7" spans="1:43" ht="24.75" customHeight="1">
-      <c r="A7" s="102"/>
+      <c r="A7" s="104"/>
       <c r="B7" s="40" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="40" t="s">
         <v>15</v>
       </c>
       <c r="D7" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E7" s="41" t="s">
         <v>17</v>
       </c>
       <c r="F7" s="41" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="41" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="42" t="s">
         <v>13</v>
       </c>
       <c r="J7" s="42" t="s">
@@ -9997,95 +10172,95 @@
         <v>20</v>
       </c>
       <c r="AK7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="AL7" s="27" t="s">
         <v>5</v>
       </c>
       <c r="AM7" s="27" t="s">
         <v>6</v>
       </c>
       <c r="AN7" s="28" t="s">
         <v>7</v>
       </c>
       <c r="AO7" s="27" t="s">
         <v>8</v>
       </c>
       <c r="AP7" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AQ7" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:43">
-      <c r="A8" s="98" t="s">
+      <c r="A8" s="102" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="98"/>
-[...40 lines deleted...]
-      <c r="AQ8" s="87"/>
+      <c r="B8" s="102"/>
+      <c r="C8" s="102"/>
+      <c r="D8" s="102"/>
+      <c r="E8" s="102"/>
+      <c r="F8" s="102"/>
+      <c r="G8" s="102"/>
+      <c r="H8" s="102"/>
+      <c r="I8" s="102"/>
+      <c r="J8" s="102"/>
+      <c r="K8" s="102"/>
+      <c r="L8" s="102"/>
+      <c r="M8" s="102"/>
+      <c r="N8" s="102"/>
+      <c r="O8" s="102"/>
+      <c r="P8" s="102"/>
+      <c r="Q8" s="102"/>
+      <c r="R8" s="102"/>
+      <c r="S8" s="102"/>
+      <c r="T8" s="102"/>
+      <c r="U8" s="102"/>
+      <c r="V8" s="102"/>
+      <c r="W8" s="102"/>
+      <c r="X8" s="102"/>
+      <c r="Y8" s="102"/>
+      <c r="Z8" s="102"/>
+      <c r="AA8" s="102"/>
+      <c r="AB8" s="102"/>
+      <c r="AC8" s="102"/>
+      <c r="AD8" s="102"/>
+      <c r="AE8" s="102"/>
+      <c r="AF8" s="102"/>
+      <c r="AG8" s="102"/>
+      <c r="AH8" s="102"/>
+      <c r="AI8" s="102"/>
+      <c r="AJ8" s="102"/>
+      <c r="AK8" s="102"/>
+      <c r="AL8" s="102"/>
+      <c r="AM8" s="102"/>
+      <c r="AN8" s="102"/>
+      <c r="AO8" s="102"/>
+      <c r="AP8" s="102"/>
+      <c r="AQ8" s="89"/>
     </row>
     <row r="9" spans="1:43">
       <c r="A9" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="44"/>
       <c r="C9" s="44"/>
       <c r="D9" s="45"/>
       <c r="E9" s="46"/>
       <c r="F9" s="46"/>
       <c r="G9" s="46"/>
       <c r="H9" s="47"/>
       <c r="I9" s="46"/>
       <c r="J9" s="47"/>
       <c r="K9" s="47"/>
       <c r="L9" s="47"/>
       <c r="M9" s="48"/>
       <c r="N9" s="8" t="s">
         <v>27</v>
       </c>
       <c r="O9" s="49">
         <v>14.4</v>
       </c>
       <c r="P9" s="49">
         <v>13.26</v>
@@ -11328,95 +11503,95 @@
         <v>1.2</v>
       </c>
       <c r="AK20" s="2">
         <v>1.07</v>
       </c>
       <c r="AL20" s="2">
         <v>17.84</v>
       </c>
       <c r="AM20" s="2">
         <v>7.13</v>
       </c>
       <c r="AN20" s="2">
         <v>7.24</v>
       </c>
       <c r="AO20" s="2">
         <v>3.74</v>
       </c>
       <c r="AP20" s="2">
         <v>2.68</v>
       </c>
       <c r="AQ20" s="2">
         <v>2.58</v>
       </c>
     </row>
     <row r="21" spans="1:43">
-      <c r="A21" s="94" t="s">
+      <c r="A21" s="96" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="94"/>
-[...40 lines deleted...]
-      <c r="AQ21" s="94"/>
+      <c r="B21" s="96"/>
+      <c r="C21" s="96"/>
+      <c r="D21" s="96"/>
+      <c r="E21" s="96"/>
+      <c r="F21" s="96"/>
+      <c r="G21" s="96"/>
+      <c r="H21" s="96"/>
+      <c r="I21" s="96"/>
+      <c r="J21" s="96"/>
+      <c r="K21" s="96"/>
+      <c r="L21" s="96"/>
+      <c r="M21" s="96"/>
+      <c r="N21" s="96"/>
+      <c r="O21" s="96"/>
+      <c r="P21" s="96"/>
+      <c r="Q21" s="96"/>
+      <c r="R21" s="96"/>
+      <c r="S21" s="96"/>
+      <c r="T21" s="96"/>
+      <c r="U21" s="96"/>
+      <c r="V21" s="96"/>
+      <c r="W21" s="96"/>
+      <c r="X21" s="96"/>
+      <c r="Y21" s="96"/>
+      <c r="Z21" s="96"/>
+      <c r="AA21" s="96"/>
+      <c r="AB21" s="96"/>
+      <c r="AC21" s="96"/>
+      <c r="AD21" s="96"/>
+      <c r="AE21" s="96"/>
+      <c r="AF21" s="96"/>
+      <c r="AG21" s="96"/>
+      <c r="AH21" s="96"/>
+      <c r="AI21" s="96"/>
+      <c r="AJ21" s="96"/>
+      <c r="AK21" s="96"/>
+      <c r="AL21" s="96"/>
+      <c r="AM21" s="96"/>
+      <c r="AN21" s="96"/>
+      <c r="AO21" s="96"/>
+      <c r="AP21" s="96"/>
+      <c r="AQ21" s="96"/>
     </row>
     <row r="22" spans="1:43">
       <c r="A22" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="44"/>
       <c r="C22" s="44"/>
       <c r="D22" s="45"/>
       <c r="E22" s="46"/>
       <c r="F22" s="46"/>
       <c r="G22" s="46"/>
       <c r="H22" s="47"/>
       <c r="I22" s="46"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="48"/>
       <c r="N22" s="8" t="s">
         <v>27</v>
       </c>
       <c r="O22" s="49">
         <v>14.66</v>
       </c>
       <c r="P22" s="49">
         <v>13.47</v>
@@ -12017,95 +12192,95 @@
         <v>0.89</v>
       </c>
       <c r="AK27" s="2">
         <v>0.65</v>
       </c>
       <c r="AL27" s="2">
         <v>14.25</v>
       </c>
       <c r="AM27" s="2">
         <v>4.6900000000000004</v>
       </c>
       <c r="AN27" s="2">
         <v>4.6399999999999997</v>
       </c>
       <c r="AO27" s="2">
         <v>3.81</v>
       </c>
       <c r="AP27" s="2">
         <v>2.2400000000000002</v>
       </c>
       <c r="AQ27" s="2">
         <v>2.75</v>
       </c>
     </row>
     <row r="28" spans="1:43">
-      <c r="A28" s="87" t="s">
+      <c r="A28" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="87"/>
-[...40 lines deleted...]
-      <c r="AQ28" s="87"/>
+      <c r="B28" s="89"/>
+      <c r="C28" s="89"/>
+      <c r="D28" s="89"/>
+      <c r="E28" s="89"/>
+      <c r="F28" s="89"/>
+      <c r="G28" s="89"/>
+      <c r="H28" s="89"/>
+      <c r="I28" s="89"/>
+      <c r="J28" s="89"/>
+      <c r="K28" s="89"/>
+      <c r="L28" s="89"/>
+      <c r="M28" s="89"/>
+      <c r="N28" s="89"/>
+      <c r="O28" s="89"/>
+      <c r="P28" s="89"/>
+      <c r="Q28" s="89"/>
+      <c r="R28" s="89"/>
+      <c r="S28" s="89"/>
+      <c r="T28" s="89"/>
+      <c r="U28" s="89"/>
+      <c r="V28" s="89"/>
+      <c r="W28" s="89"/>
+      <c r="X28" s="89"/>
+      <c r="Y28" s="89"/>
+      <c r="Z28" s="89"/>
+      <c r="AA28" s="89"/>
+      <c r="AB28" s="89"/>
+      <c r="AC28" s="89"/>
+      <c r="AD28" s="89"/>
+      <c r="AE28" s="89"/>
+      <c r="AF28" s="89"/>
+      <c r="AG28" s="89"/>
+      <c r="AH28" s="89"/>
+      <c r="AI28" s="89"/>
+      <c r="AJ28" s="89"/>
+      <c r="AK28" s="89"/>
+      <c r="AL28" s="89"/>
+      <c r="AM28" s="89"/>
+      <c r="AN28" s="89"/>
+      <c r="AO28" s="89"/>
+      <c r="AP28" s="89"/>
+      <c r="AQ28" s="89"/>
     </row>
     <row r="29" spans="1:43">
       <c r="A29" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="44"/>
       <c r="C29" s="44"/>
       <c r="D29" s="45"/>
       <c r="E29" s="46"/>
       <c r="F29" s="46"/>
       <c r="G29" s="46"/>
       <c r="H29" s="47"/>
       <c r="I29" s="46"/>
       <c r="J29" s="50"/>
       <c r="K29" s="47"/>
       <c r="L29" s="50"/>
       <c r="M29" s="48"/>
       <c r="N29" s="8" t="s">
         <v>27</v>
       </c>
       <c r="O29" s="49">
         <v>13.88</v>
       </c>
       <c r="P29" s="49">
         <v>12.83</v>
@@ -13372,193 +13547,193 @@
     <row r="41" spans="1:43">
       <c r="A41" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A4:AQ4"/>
     <mergeCell ref="A8:AQ8"/>
     <mergeCell ref="A21:AQ21"/>
     <mergeCell ref="A28:AQ28"/>
     <mergeCell ref="AL6:AQ6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A2:AX46"/>
   <sheetViews>
-    <sheetView topLeftCell="U10" workbookViewId="0">
-      <selection activeCell="AH10" sqref="AH10:AH45"/>
+    <sheetView topLeftCell="U1" workbookViewId="0">
+      <selection activeCell="T5" sqref="T5:AQ5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="69"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.140625" style="69"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:50" s="58" customFormat="1" ht="12.75">
       <c r="N2" s="68"/>
       <c r="P2" s="69"/>
     </row>
     <row r="3" spans="1:50" s="58" customFormat="1" ht="12.75">
       <c r="N3" s="68"/>
       <c r="P3" s="69"/>
     </row>
     <row r="4" spans="1:50" s="58" customFormat="1" ht="12.75">
       <c r="N4" s="68"/>
       <c r="P4" s="69"/>
     </row>
     <row r="5" spans="1:50" ht="14.45" customHeight="1">
       <c r="A5" s="77" t="s">
         <v>64</v>
       </c>
       <c r="B5" s="77"/>
       <c r="C5" s="77"/>
       <c r="D5" s="77"/>
       <c r="E5" s="77"/>
       <c r="F5" s="77"/>
       <c r="G5" s="77"/>
       <c r="H5" s="77"/>
       <c r="I5" s="77"/>
       <c r="J5" s="77"/>
       <c r="K5" s="77"/>
       <c r="L5" s="77"/>
       <c r="M5" s="77"/>
       <c r="N5" s="77"/>
       <c r="O5" s="77"/>
       <c r="P5" s="77"/>
       <c r="Q5" s="77"/>
-      <c r="T5" s="92" t="s">
+      <c r="T5" s="94" t="s">
         <v>65</v>
       </c>
-      <c r="U5" s="92"/>
-[...21 lines deleted...]
-      <c r="AQ5" s="92"/>
+      <c r="U5" s="94"/>
+      <c r="V5" s="94"/>
+      <c r="W5" s="94"/>
+      <c r="X5" s="94"/>
+      <c r="Y5" s="94"/>
+      <c r="Z5" s="94"/>
+      <c r="AA5" s="94"/>
+      <c r="AB5" s="94"/>
+      <c r="AC5" s="94"/>
+      <c r="AD5" s="94"/>
+      <c r="AE5" s="94"/>
+      <c r="AF5" s="94"/>
+      <c r="AG5" s="94"/>
+      <c r="AH5" s="94"/>
+      <c r="AI5" s="94"/>
+      <c r="AJ5" s="94"/>
+      <c r="AK5" s="94"/>
+      <c r="AL5" s="94"/>
+      <c r="AM5" s="94"/>
+      <c r="AN5" s="94"/>
+      <c r="AO5" s="94"/>
+      <c r="AP5" s="94"/>
+      <c r="AQ5" s="94"/>
     </row>
     <row r="6" spans="1:50">
-      <c r="AD6" s="103"/>
-[...1 lines deleted...]
-      <c r="AP6" s="103" t="s">
+      <c r="AD6" s="105"/>
+      <c r="AE6" s="105"/>
+      <c r="AP6" s="105" t="s">
         <v>18</v>
       </c>
-      <c r="AQ6" s="103"/>
+      <c r="AQ6" s="105"/>
     </row>
     <row r="7" spans="1:50">
-      <c r="A7" s="88"/>
-      <c r="B7" s="90">
+      <c r="A7" s="90"/>
+      <c r="B7" s="92">
         <v>2021</v>
       </c>
-      <c r="C7" s="91"/>
-[...10 lines deleted...]
-      <c r="N7" s="91">
+      <c r="C7" s="93"/>
+      <c r="D7" s="93"/>
+      <c r="E7" s="93"/>
+      <c r="F7" s="93"/>
+      <c r="G7" s="93"/>
+      <c r="H7" s="93"/>
+      <c r="I7" s="93"/>
+      <c r="J7" s="93"/>
+      <c r="K7" s="93"/>
+      <c r="L7" s="93"/>
+      <c r="M7" s="93"/>
+      <c r="N7" s="93">
         <v>2024</v>
       </c>
-      <c r="O7" s="91"/>
-[...4 lines deleted...]
-      <c r="T7" s="97">
+      <c r="O7" s="93"/>
+      <c r="P7" s="93"/>
+      <c r="Q7" s="93"/>
+      <c r="R7" s="93"/>
+      <c r="S7" s="93"/>
+      <c r="T7" s="101">
         <v>2025</v>
       </c>
-      <c r="U7" s="97"/>
-[...10 lines deleted...]
-      <c r="AF7" s="97">
+      <c r="U7" s="101"/>
+      <c r="V7" s="101"/>
+      <c r="W7" s="101"/>
+      <c r="X7" s="101"/>
+      <c r="Y7" s="101"/>
+      <c r="Z7" s="101"/>
+      <c r="AA7" s="101"/>
+      <c r="AB7" s="101"/>
+      <c r="AC7" s="101"/>
+      <c r="AD7" s="101"/>
+      <c r="AE7" s="101"/>
+      <c r="AF7" s="101">
         <v>2026</v>
       </c>
-      <c r="AG7" s="97"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="97"/>
+      <c r="AG7" s="101"/>
+      <c r="AH7" s="101"/>
+      <c r="AI7" s="101"/>
+      <c r="AJ7" s="101"/>
+      <c r="AK7" s="101"/>
+      <c r="AL7" s="101"/>
+      <c r="AM7" s="101"/>
+      <c r="AN7" s="101"/>
+      <c r="AO7" s="101"/>
+      <c r="AP7" s="101"/>
+      <c r="AQ7" s="101"/>
     </row>
     <row r="8" spans="1:50" ht="18" customHeight="1">
-      <c r="A8" s="89"/>
+      <c r="A8" s="91"/>
       <c r="B8" s="40" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="40" t="s">
         <v>15</v>
       </c>
       <c r="D8" s="41" t="s">
         <v>16</v>
       </c>
       <c r="E8" s="41" t="s">
         <v>17</v>
       </c>
       <c r="F8" s="41" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="41" t="s">
         <v>11</v>
       </c>
       <c r="H8" s="41" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="42" t="s">
         <v>13</v>
       </c>
       <c r="J8" s="42" t="s">
@@ -13662,66 +13837,66 @@
       </c>
       <c r="AQ8" s="42" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:50" ht="12" customHeight="1">
       <c r="A9" s="79"/>
       <c r="B9" s="79"/>
       <c r="C9" s="79"/>
       <c r="D9" s="79"/>
       <c r="E9" s="79"/>
       <c r="F9" s="79"/>
       <c r="G9" s="79"/>
       <c r="H9" s="79"/>
       <c r="I9" s="79"/>
       <c r="J9" s="79"/>
       <c r="K9" s="79"/>
       <c r="L9" s="79"/>
       <c r="M9" s="79"/>
       <c r="N9" s="79"/>
       <c r="O9" s="79"/>
       <c r="P9" s="79"/>
       <c r="Q9" s="79"/>
       <c r="R9" s="79"/>
       <c r="S9" s="79"/>
-      <c r="T9" s="98" t="s">
+      <c r="T9" s="102" t="s">
         <v>9</v>
       </c>
-      <c r="U9" s="98"/>
-[...11 lines deleted...]
-      <c r="AG9" s="98"/>
+      <c r="U9" s="102"/>
+      <c r="V9" s="102"/>
+      <c r="W9" s="102"/>
+      <c r="X9" s="102"/>
+      <c r="Y9" s="102"/>
+      <c r="Z9" s="102"/>
+      <c r="AA9" s="102"/>
+      <c r="AB9" s="102"/>
+      <c r="AC9" s="102"/>
+      <c r="AD9" s="102"/>
+      <c r="AE9" s="102"/>
+      <c r="AF9" s="102"/>
+      <c r="AG9" s="102"/>
       <c r="AH9" s="79"/>
       <c r="AI9" s="79"/>
       <c r="AJ9" s="79"/>
       <c r="AK9" s="79"/>
       <c r="AL9" s="79"/>
       <c r="AM9" s="79"/>
       <c r="AN9" s="79"/>
       <c r="AO9" s="79"/>
       <c r="AP9" s="79"/>
       <c r="AQ9" s="79"/>
       <c r="AR9" s="79"/>
       <c r="AS9" s="79"/>
       <c r="AT9" s="79"/>
       <c r="AU9" s="79"/>
       <c r="AV9" s="79"/>
       <c r="AW9" s="79"/>
       <c r="AX9" s="79"/>
     </row>
     <row r="10" spans="1:50" ht="12" customHeight="1">
       <c r="A10" s="67" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="44"/>
       <c r="C10" s="44"/>
       <c r="D10" s="45"/>
@@ -13775,50 +13950,53 @@
       </c>
       <c r="AA10" s="2">
         <v>1.37</v>
       </c>
       <c r="AB10" s="2">
         <v>1.19</v>
       </c>
       <c r="AC10" s="2">
         <v>1.1599999999999999</v>
       </c>
       <c r="AD10" s="2">
         <v>0.99</v>
       </c>
       <c r="AE10" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF10" s="2">
         <v>10.28</v>
       </c>
       <c r="AG10" s="2">
         <v>5.08</v>
       </c>
       <c r="AH10" s="2">
         <v>4.09</v>
       </c>
+      <c r="AI10" s="7">
+        <v>2.96</v>
+      </c>
     </row>
     <row r="11" spans="1:50" ht="12" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="44"/>
       <c r="C11" s="44"/>
       <c r="D11" s="44"/>
       <c r="E11" s="44"/>
       <c r="F11" s="44"/>
       <c r="G11" s="44"/>
       <c r="H11" s="44"/>
       <c r="I11" s="44"/>
       <c r="J11" s="44"/>
       <c r="K11" s="44"/>
       <c r="L11" s="44"/>
       <c r="M11" s="44"/>
       <c r="N11" s="69">
         <v>1.56</v>
       </c>
       <c r="O11" s="2">
         <v>1.05</v>
       </c>
       <c r="P11" s="69">
         <v>1.1000000000000001</v>
@@ -13855,50 +14033,53 @@
       </c>
       <c r="AA11" s="2">
         <v>1.1200000000000001</v>
       </c>
       <c r="AB11" s="2">
         <v>1.03</v>
       </c>
       <c r="AC11" s="2">
         <v>0.97</v>
       </c>
       <c r="AD11" s="2">
         <v>0.8</v>
       </c>
       <c r="AE11" s="2">
         <v>0.96</v>
       </c>
       <c r="AF11" s="2">
         <v>9.0299999999999994</v>
       </c>
       <c r="AG11" s="2">
         <v>4.12</v>
       </c>
       <c r="AH11" s="2">
         <v>3.62</v>
       </c>
+      <c r="AI11" s="7">
+        <v>2.59</v>
+      </c>
     </row>
     <row r="12" spans="1:50" ht="12" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="44"/>
       <c r="C12" s="44"/>
       <c r="D12" s="45"/>
       <c r="E12" s="46"/>
       <c r="F12" s="46"/>
       <c r="G12" s="46"/>
       <c r="H12" s="47"/>
       <c r="I12" s="46"/>
       <c r="J12" s="47"/>
       <c r="K12" s="47"/>
       <c r="L12" s="47"/>
       <c r="M12" s="48"/>
       <c r="N12" s="69">
         <v>2.74</v>
       </c>
       <c r="O12" s="2">
         <v>1.9</v>
       </c>
       <c r="P12" s="69">
         <v>1.69</v>
@@ -13935,50 +14116,53 @@
       </c>
       <c r="AA12" s="2">
         <v>2.08</v>
       </c>
       <c r="AB12" s="2">
         <v>1.85</v>
       </c>
       <c r="AC12" s="2">
         <v>1.9</v>
       </c>
       <c r="AD12" s="2">
         <v>1.4</v>
       </c>
       <c r="AE12" s="2">
         <v>1.72</v>
       </c>
       <c r="AF12" s="2">
         <v>14.4</v>
       </c>
       <c r="AG12" s="2">
         <v>6.32</v>
       </c>
       <c r="AH12" s="2">
         <v>4.7</v>
       </c>
+      <c r="AI12" s="7">
+        <v>4.8099999999999996</v>
+      </c>
     </row>
     <row r="13" spans="1:50" ht="12" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B13" s="44"/>
       <c r="C13" s="44"/>
       <c r="D13" s="45"/>
       <c r="E13" s="46"/>
       <c r="F13" s="46"/>
       <c r="G13" s="46"/>
       <c r="H13" s="47"/>
       <c r="I13" s="46"/>
       <c r="J13" s="47"/>
       <c r="K13" s="47"/>
       <c r="L13" s="47"/>
       <c r="M13" s="48"/>
       <c r="N13" s="69">
         <v>2.14</v>
       </c>
       <c r="O13" s="2">
         <v>1.97</v>
       </c>
       <c r="P13" s="69">
         <v>1.47</v>
@@ -14015,50 +14199,53 @@
       </c>
       <c r="AA13" s="2">
         <v>1.52</v>
       </c>
       <c r="AB13" s="2">
         <v>1.3</v>
       </c>
       <c r="AC13" s="2">
         <v>1.45</v>
       </c>
       <c r="AD13" s="2">
         <v>1.3</v>
       </c>
       <c r="AE13" s="2">
         <v>1.28</v>
       </c>
       <c r="AF13" s="2">
         <v>13.14</v>
       </c>
       <c r="AG13" s="2">
         <v>6.66</v>
       </c>
       <c r="AH13" s="2">
         <v>6.06</v>
       </c>
+      <c r="AI13" s="7">
+        <v>3.77</v>
+      </c>
     </row>
     <row r="14" spans="1:50" ht="12" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="44"/>
       <c r="C14" s="44"/>
       <c r="D14" s="45"/>
       <c r="E14" s="46"/>
       <c r="F14" s="46"/>
       <c r="G14" s="46"/>
       <c r="H14" s="47"/>
       <c r="I14" s="46"/>
       <c r="J14" s="47"/>
       <c r="K14" s="47"/>
       <c r="L14" s="47"/>
       <c r="M14" s="48"/>
       <c r="N14" s="69">
         <v>1.1200000000000001</v>
       </c>
       <c r="O14" s="2">
         <v>0.93</v>
       </c>
       <c r="P14" s="69">
         <v>0.53</v>
@@ -14095,50 +14282,53 @@
       </c>
       <c r="AA14" s="2">
         <v>1.3</v>
       </c>
       <c r="AB14" s="2">
         <v>1.08</v>
       </c>
       <c r="AC14" s="2">
         <v>0.55000000000000004</v>
       </c>
       <c r="AD14" s="2">
         <v>0.56999999999999995</v>
       </c>
       <c r="AE14" s="2">
         <v>0.63</v>
       </c>
       <c r="AF14" s="2">
         <v>5.2</v>
       </c>
       <c r="AG14" s="2">
         <v>3.27</v>
       </c>
       <c r="AH14" s="2">
         <v>1.78</v>
       </c>
+      <c r="AI14" s="7">
+        <v>1.33</v>
+      </c>
     </row>
     <row r="15" spans="1:50" ht="12" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="44"/>
       <c r="C15" s="44"/>
       <c r="D15" s="45"/>
       <c r="E15" s="46"/>
       <c r="F15" s="46"/>
       <c r="G15" s="46"/>
       <c r="H15" s="47"/>
       <c r="I15" s="46"/>
       <c r="J15" s="47"/>
       <c r="K15" s="47"/>
       <c r="L15" s="47"/>
       <c r="M15" s="48"/>
       <c r="N15" s="69">
         <v>2.66</v>
       </c>
       <c r="O15" s="2">
         <v>1.82</v>
       </c>
       <c r="P15" s="69">
         <v>2</v>
@@ -14175,50 +14365,53 @@
       </c>
       <c r="AA15" s="2">
         <v>1.73</v>
       </c>
       <c r="AB15" s="2">
         <v>1.57</v>
       </c>
       <c r="AC15" s="2">
         <v>1.73</v>
       </c>
       <c r="AD15" s="2">
         <v>1.71</v>
       </c>
       <c r="AE15" s="2">
         <v>1.71</v>
       </c>
       <c r="AF15" s="2">
         <v>15.74</v>
       </c>
       <c r="AG15" s="2">
         <v>7.92</v>
       </c>
       <c r="AH15" s="2">
         <v>5.89</v>
       </c>
+      <c r="AI15" s="7">
+        <v>4.5199999999999996</v>
+      </c>
     </row>
     <row r="16" spans="1:50" ht="12" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="44"/>
       <c r="C16" s="44"/>
       <c r="D16" s="45"/>
       <c r="E16" s="46"/>
       <c r="F16" s="46"/>
       <c r="G16" s="46"/>
       <c r="H16" s="47"/>
       <c r="I16" s="46"/>
       <c r="J16" s="47"/>
       <c r="K16" s="47"/>
       <c r="L16" s="47"/>
       <c r="M16" s="48"/>
       <c r="N16" s="69">
         <v>1.66</v>
       </c>
       <c r="O16" s="2">
         <v>1.76</v>
       </c>
       <c r="P16" s="69">
         <v>0.74</v>
@@ -14255,50 +14448,53 @@
       </c>
       <c r="AA16" s="2">
         <v>0.97</v>
       </c>
       <c r="AB16" s="2">
         <v>0.86</v>
       </c>
       <c r="AC16" s="2">
         <v>1.21</v>
       </c>
       <c r="AD16" s="2">
         <v>1.49</v>
       </c>
       <c r="AE16" s="2">
         <v>1.43</v>
       </c>
       <c r="AF16" s="2">
         <v>9.7200000000000006</v>
       </c>
       <c r="AG16" s="2">
         <v>4.12</v>
       </c>
       <c r="AH16" s="2">
         <v>2.08</v>
       </c>
+      <c r="AI16" s="7">
+        <v>0.89</v>
+      </c>
     </row>
     <row r="17" spans="1:50" ht="12" customHeight="1">
       <c r="A17" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="44"/>
       <c r="C17" s="44"/>
       <c r="D17" s="45"/>
       <c r="E17" s="46"/>
       <c r="F17" s="46"/>
       <c r="G17" s="46"/>
       <c r="H17" s="47"/>
       <c r="I17" s="46"/>
       <c r="J17" s="47"/>
       <c r="K17" s="47"/>
       <c r="L17" s="47"/>
       <c r="M17" s="48"/>
       <c r="N17" s="69">
         <v>0.73</v>
       </c>
       <c r="O17" s="2">
         <v>0.48</v>
       </c>
       <c r="P17" s="69">
         <v>1.1399999999999999</v>
@@ -14335,50 +14531,53 @@
       </c>
       <c r="AA17" s="2">
         <v>1.82</v>
       </c>
       <c r="AB17" s="2">
         <v>1.17</v>
       </c>
       <c r="AC17" s="2">
         <v>0.79</v>
       </c>
       <c r="AD17" s="2">
         <v>0.72</v>
       </c>
       <c r="AE17" s="2">
         <v>1.31</v>
       </c>
       <c r="AF17" s="2">
         <v>15.46</v>
       </c>
       <c r="AG17" s="2">
         <v>2.72</v>
       </c>
       <c r="AH17" s="2">
         <v>6.26</v>
       </c>
+      <c r="AI17" s="7">
+        <v>2.67</v>
+      </c>
     </row>
     <row r="18" spans="1:50" ht="12" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="44"/>
       <c r="C18" s="44"/>
       <c r="D18" s="45"/>
       <c r="E18" s="46"/>
       <c r="F18" s="46"/>
       <c r="G18" s="46"/>
       <c r="H18" s="47"/>
       <c r="I18" s="46"/>
       <c r="J18" s="47"/>
       <c r="K18" s="47"/>
       <c r="L18" s="47"/>
       <c r="M18" s="48"/>
       <c r="N18" s="69">
         <v>1.97</v>
       </c>
       <c r="O18" s="2">
         <v>1.07</v>
       </c>
       <c r="P18" s="69">
         <v>0.56999999999999995</v>
@@ -14415,50 +14614,53 @@
       </c>
       <c r="AA18" s="2">
         <v>1.6</v>
       </c>
       <c r="AB18" s="2">
         <v>0.81</v>
       </c>
       <c r="AC18" s="2">
         <v>1.46</v>
       </c>
       <c r="AD18" s="2">
         <v>0.67</v>
       </c>
       <c r="AE18" s="2">
         <v>0.45</v>
       </c>
       <c r="AF18" s="2">
         <v>5.62</v>
       </c>
       <c r="AG18" s="2">
         <v>10.86</v>
       </c>
       <c r="AH18" s="2">
         <v>4.54</v>
       </c>
+      <c r="AI18" s="7">
+        <v>1.94</v>
+      </c>
     </row>
     <row r="19" spans="1:50" ht="12" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="44"/>
       <c r="C19" s="44"/>
       <c r="D19" s="44"/>
       <c r="E19" s="44"/>
       <c r="F19" s="44"/>
       <c r="G19" s="44"/>
       <c r="H19" s="44"/>
       <c r="I19" s="44"/>
       <c r="J19" s="44"/>
       <c r="K19" s="44"/>
       <c r="L19" s="44"/>
       <c r="M19" s="44"/>
       <c r="N19" s="69">
         <v>2.37</v>
       </c>
       <c r="O19" s="2">
         <v>1.42</v>
       </c>
       <c r="P19" s="69">
         <v>1.61</v>
@@ -14495,50 +14697,53 @@
       </c>
       <c r="AA19" s="2">
         <v>2</v>
       </c>
       <c r="AB19" s="2">
         <v>1.67</v>
       </c>
       <c r="AC19" s="2">
         <v>0.96</v>
       </c>
       <c r="AD19" s="2">
         <v>1.36</v>
       </c>
       <c r="AE19" s="2">
         <v>1.07</v>
       </c>
       <c r="AF19" s="2">
         <v>10.69</v>
       </c>
       <c r="AG19" s="2">
         <v>9</v>
       </c>
       <c r="AH19" s="2">
         <v>4.03</v>
       </c>
+      <c r="AI19" s="7">
+        <v>3.02</v>
+      </c>
     </row>
     <row r="20" spans="1:50" ht="12" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="44"/>
       <c r="C20" s="44"/>
       <c r="D20" s="45"/>
       <c r="E20" s="46"/>
       <c r="F20" s="46"/>
       <c r="G20" s="46"/>
       <c r="H20" s="47"/>
       <c r="I20" s="46"/>
       <c r="J20" s="47"/>
       <c r="K20" s="47"/>
       <c r="L20" s="47"/>
       <c r="M20" s="48"/>
       <c r="N20" s="69">
         <v>0.73</v>
       </c>
       <c r="O20" s="2">
         <v>0.96</v>
       </c>
       <c r="P20" s="69">
         <v>0.64</v>
@@ -14575,50 +14780,53 @@
       </c>
       <c r="AA20" s="2">
         <v>1</v>
       </c>
       <c r="AB20" s="2">
         <v>0.6</v>
       </c>
       <c r="AC20" s="2">
         <v>0.6</v>
       </c>
       <c r="AD20" s="2">
         <v>0.79</v>
       </c>
       <c r="AE20" s="2">
         <v>1</v>
       </c>
       <c r="AF20" s="2">
         <v>3.43</v>
       </c>
       <c r="AG20" s="2">
         <v>3.22</v>
       </c>
       <c r="AH20" s="2">
         <v>2.33</v>
       </c>
+      <c r="AI20" s="7">
+        <v>1.56</v>
+      </c>
     </row>
     <row r="21" spans="1:50" ht="12" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="44"/>
       <c r="C21" s="44"/>
       <c r="D21" s="45"/>
       <c r="E21" s="46"/>
       <c r="F21" s="46"/>
       <c r="G21" s="46"/>
       <c r="H21" s="47"/>
       <c r="I21" s="46"/>
       <c r="J21" s="47"/>
       <c r="K21" s="47"/>
       <c r="L21" s="47"/>
       <c r="M21" s="48"/>
       <c r="N21" s="69">
         <v>1.49</v>
       </c>
       <c r="O21" s="2">
         <v>0.85</v>
       </c>
       <c r="P21" s="69">
         <v>0.96</v>
@@ -14655,50 +14863,53 @@
       </c>
       <c r="AA21" s="2">
         <v>1.43</v>
       </c>
       <c r="AB21" s="2">
         <v>0.94</v>
       </c>
       <c r="AC21" s="2">
         <v>1.07</v>
       </c>
       <c r="AD21" s="2">
         <v>1.24</v>
       </c>
       <c r="AE21" s="2">
         <v>1.07</v>
       </c>
       <c r="AF21" s="2">
         <v>9.5</v>
       </c>
       <c r="AG21" s="2">
         <v>4.05</v>
       </c>
       <c r="AH21" s="2">
         <v>4.17</v>
       </c>
+      <c r="AI21" s="7">
+        <v>1.71</v>
+      </c>
     </row>
     <row r="22" spans="1:50" ht="12" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B22" s="44"/>
       <c r="C22" s="44"/>
       <c r="D22" s="45"/>
       <c r="E22" s="46"/>
       <c r="F22" s="46"/>
       <c r="G22" s="46"/>
       <c r="H22" s="47"/>
       <c r="I22" s="46"/>
       <c r="J22" s="47"/>
       <c r="K22" s="47"/>
       <c r="L22" s="47"/>
       <c r="M22" s="48"/>
       <c r="N22" s="69">
         <v>2.52</v>
       </c>
       <c r="O22" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="P22" s="69">
         <v>1.47</v>
@@ -14735,50 +14946,53 @@
       </c>
       <c r="AA22" s="2">
         <v>1.01</v>
       </c>
       <c r="AB22" s="2">
         <v>0.9</v>
       </c>
       <c r="AC22" s="2">
         <v>1.39</v>
       </c>
       <c r="AD22" s="2">
         <v>0.63</v>
       </c>
       <c r="AE22" s="2">
         <v>1.25</v>
       </c>
       <c r="AF22" s="2">
         <v>9.5</v>
       </c>
       <c r="AG22" s="2">
         <v>5.54</v>
       </c>
       <c r="AH22" s="2">
         <v>4.8600000000000003</v>
       </c>
+      <c r="AI22" s="7">
+        <v>3.95</v>
+      </c>
     </row>
     <row r="23" spans="1:50" ht="12" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B23" s="44"/>
       <c r="C23" s="44"/>
       <c r="D23" s="45"/>
       <c r="E23" s="46"/>
       <c r="F23" s="46"/>
       <c r="G23" s="46"/>
       <c r="H23" s="47"/>
       <c r="I23" s="46"/>
       <c r="J23" s="47"/>
       <c r="K23" s="47"/>
       <c r="L23" s="47"/>
       <c r="M23" s="48"/>
       <c r="N23" s="69">
         <v>1.96</v>
       </c>
       <c r="O23" s="2">
         <v>1.71</v>
       </c>
       <c r="P23" s="69">
         <v>1.78</v>
@@ -14814,88 +15028,91 @@
         <v>2.2599999999999998</v>
       </c>
       <c r="AA23" s="2">
         <v>2.23</v>
       </c>
       <c r="AB23" s="2">
         <v>1.75</v>
       </c>
       <c r="AC23" s="2">
         <v>1.57</v>
       </c>
       <c r="AD23" s="2">
         <v>1.05</v>
       </c>
       <c r="AE23" s="2">
         <v>1.04</v>
       </c>
       <c r="AF23" s="2">
         <v>13.01</v>
       </c>
       <c r="AG23" s="2">
         <v>8.3699999999999992</v>
       </c>
       <c r="AH23" s="2">
         <v>5.09</v>
+      </c>
+      <c r="AI23" s="7">
+        <v>4.58</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="12" customHeight="1">
       <c r="A24" s="80"/>
       <c r="B24" s="80"/>
       <c r="C24" s="80"/>
       <c r="D24" s="80"/>
       <c r="E24" s="80"/>
       <c r="F24" s="80"/>
       <c r="G24" s="80"/>
       <c r="H24" s="80"/>
       <c r="I24" s="80"/>
       <c r="J24" s="80"/>
       <c r="K24" s="80"/>
       <c r="L24" s="80"/>
       <c r="M24" s="80"/>
       <c r="N24" s="80"/>
       <c r="O24" s="80"/>
       <c r="P24" s="80"/>
       <c r="Q24" s="80"/>
       <c r="R24" s="80"/>
       <c r="S24" s="80"/>
-      <c r="T24" s="94" t="s">
+      <c r="T24" s="96" t="s">
         <v>25</v>
       </c>
-      <c r="U24" s="94"/>
-[...11 lines deleted...]
-      <c r="AG24" s="94"/>
+      <c r="U24" s="96"/>
+      <c r="V24" s="96"/>
+      <c r="W24" s="96"/>
+      <c r="X24" s="96"/>
+      <c r="Y24" s="96"/>
+      <c r="Z24" s="96"/>
+      <c r="AA24" s="96"/>
+      <c r="AB24" s="96"/>
+      <c r="AC24" s="96"/>
+      <c r="AD24" s="96"/>
+      <c r="AE24" s="96"/>
+      <c r="AF24" s="96"/>
+      <c r="AG24" s="96"/>
       <c r="AH24" s="80"/>
       <c r="AI24" s="80"/>
       <c r="AJ24" s="80"/>
       <c r="AM24" s="80"/>
       <c r="AN24" s="80"/>
       <c r="AO24" s="80"/>
       <c r="AP24" s="80"/>
       <c r="AQ24" s="80"/>
       <c r="AR24" s="80"/>
       <c r="AS24" s="80"/>
       <c r="AT24" s="80"/>
       <c r="AU24" s="80"/>
       <c r="AV24" s="80"/>
       <c r="AW24" s="80"/>
       <c r="AX24" s="80"/>
     </row>
     <row r="25" spans="1:50" ht="12" customHeight="1">
       <c r="A25" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="44"/>
       <c r="C25" s="44"/>
       <c r="D25" s="45"/>
       <c r="E25" s="46"/>
       <c r="F25" s="46"/>
@@ -14947,50 +15164,53 @@
       </c>
       <c r="AA25" s="2">
         <v>1.31</v>
       </c>
       <c r="AB25" s="2">
         <v>1.18</v>
       </c>
       <c r="AC25" s="2">
         <v>1.1200000000000001</v>
       </c>
       <c r="AD25" s="2">
         <v>0.95</v>
       </c>
       <c r="AE25" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF25" s="2">
         <v>9.9499999999999993</v>
       </c>
       <c r="AG25" s="2">
         <v>4.75</v>
       </c>
       <c r="AH25" s="2">
         <v>3.91</v>
       </c>
+      <c r="AI25" s="7">
+        <v>3</v>
+      </c>
     </row>
     <row r="26" spans="1:50" ht="12" customHeight="1">
       <c r="A26" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="44"/>
       <c r="C26" s="44"/>
       <c r="D26" s="44"/>
       <c r="E26" s="44"/>
       <c r="F26" s="44"/>
       <c r="G26" s="44"/>
       <c r="H26" s="44"/>
       <c r="I26" s="44"/>
       <c r="J26" s="44"/>
       <c r="K26" s="44"/>
       <c r="L26" s="44"/>
       <c r="M26" s="44"/>
       <c r="N26" s="69">
         <v>1.62</v>
       </c>
       <c r="O26" s="2">
         <v>1.06</v>
       </c>
       <c r="P26" s="69">
         <v>1.1000000000000001</v>
@@ -15027,50 +15247,53 @@
       </c>
       <c r="AA26" s="2">
         <v>1.1499999999999999</v>
       </c>
       <c r="AB26" s="2">
         <v>1.07</v>
       </c>
       <c r="AC26" s="2">
         <v>0.99</v>
       </c>
       <c r="AD26" s="2">
         <v>0.82</v>
       </c>
       <c r="AE26" s="2">
         <v>0.97</v>
       </c>
       <c r="AF26" s="2">
         <v>9.1</v>
       </c>
       <c r="AG26" s="2">
         <v>4.17</v>
       </c>
       <c r="AH26" s="2">
         <v>3.69</v>
       </c>
+      <c r="AI26" s="7">
+        <v>2.65</v>
+      </c>
     </row>
     <row r="27" spans="1:50" ht="12" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="44"/>
       <c r="C27" s="44"/>
       <c r="D27" s="45"/>
       <c r="E27" s="46"/>
       <c r="F27" s="46"/>
       <c r="G27" s="46"/>
       <c r="H27" s="47"/>
       <c r="I27" s="46"/>
       <c r="J27" s="47"/>
       <c r="K27" s="47"/>
       <c r="L27" s="47"/>
       <c r="M27" s="48"/>
       <c r="N27" s="69">
         <v>2.78</v>
       </c>
       <c r="O27" s="2">
         <v>1.88</v>
       </c>
       <c r="P27" s="69">
         <v>1.62</v>
@@ -15107,50 +15330,53 @@
       </c>
       <c r="AA27" s="2">
         <v>2.12</v>
       </c>
       <c r="AB27" s="2">
         <v>1.81</v>
       </c>
       <c r="AC27" s="2">
         <v>1.89</v>
       </c>
       <c r="AD27" s="2">
         <v>1.39</v>
       </c>
       <c r="AE27" s="2">
         <v>1.72</v>
       </c>
       <c r="AF27" s="2">
         <v>14.14</v>
       </c>
       <c r="AG27" s="2">
         <v>6.53</v>
       </c>
       <c r="AH27" s="2">
         <v>4.6100000000000003</v>
       </c>
+      <c r="AI27" s="7">
+        <v>4.79</v>
+      </c>
     </row>
     <row r="28" spans="1:50" ht="12" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B28" s="44"/>
       <c r="C28" s="44"/>
       <c r="D28" s="45"/>
       <c r="E28" s="46"/>
       <c r="F28" s="46"/>
       <c r="G28" s="46"/>
       <c r="H28" s="47"/>
       <c r="I28" s="46"/>
       <c r="J28" s="47"/>
       <c r="K28" s="47"/>
       <c r="L28" s="47"/>
       <c r="M28" s="48"/>
       <c r="N28" s="69">
         <v>0.85</v>
       </c>
       <c r="O28" s="2">
         <v>0.9</v>
       </c>
       <c r="P28" s="69">
         <v>0.81</v>
@@ -15187,50 +15413,53 @@
       </c>
       <c r="AA28" s="2">
         <v>1</v>
       </c>
       <c r="AB28" s="2">
         <v>1.1200000000000001</v>
       </c>
       <c r="AC28" s="2">
         <v>0.53</v>
       </c>
       <c r="AD28" s="2">
         <v>0.73</v>
       </c>
       <c r="AE28" s="2">
         <v>0.89</v>
       </c>
       <c r="AF28" s="2">
         <v>4.67</v>
       </c>
       <c r="AG28" s="2">
         <v>2.79</v>
       </c>
       <c r="AH28" s="2">
         <v>1.6</v>
       </c>
+      <c r="AI28" s="7">
+        <v>1.54</v>
+      </c>
     </row>
     <row r="29" spans="1:50" ht="12" customHeight="1">
       <c r="A29" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B29" s="44"/>
       <c r="C29" s="44"/>
       <c r="D29" s="45"/>
       <c r="E29" s="46"/>
       <c r="F29" s="46"/>
       <c r="G29" s="46"/>
       <c r="H29" s="47"/>
       <c r="I29" s="46"/>
       <c r="J29" s="47"/>
       <c r="K29" s="47"/>
       <c r="L29" s="47"/>
       <c r="M29" s="48"/>
       <c r="N29" s="69">
         <v>2.5</v>
       </c>
       <c r="O29" s="2">
         <v>1.69</v>
       </c>
       <c r="P29" s="69">
         <v>1.95</v>
@@ -15267,50 +15496,53 @@
       </c>
       <c r="AA29" s="2">
         <v>1.68</v>
       </c>
       <c r="AB29" s="2">
         <v>1.49</v>
       </c>
       <c r="AC29" s="2">
         <v>1.43</v>
       </c>
       <c r="AD29" s="2">
         <v>1.58</v>
       </c>
       <c r="AE29" s="2">
         <v>1.71</v>
       </c>
       <c r="AF29" s="2">
         <v>13.92</v>
       </c>
       <c r="AG29" s="2">
         <v>6.99</v>
       </c>
       <c r="AH29" s="2">
         <v>5.56</v>
       </c>
+      <c r="AI29" s="7">
+        <v>4.0199999999999996</v>
+      </c>
     </row>
     <row r="30" spans="1:50" ht="12" customHeight="1">
       <c r="A30" s="19" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="44"/>
       <c r="C30" s="44"/>
       <c r="D30" s="45"/>
       <c r="E30" s="46"/>
       <c r="F30" s="46"/>
       <c r="G30" s="46"/>
       <c r="H30" s="47"/>
       <c r="I30" s="46"/>
       <c r="J30" s="47"/>
       <c r="K30" s="47"/>
       <c r="L30" s="47"/>
       <c r="M30" s="48"/>
       <c r="N30" s="69">
         <v>1.5</v>
       </c>
       <c r="O30" s="2">
         <v>1.39</v>
       </c>
       <c r="P30" s="69">
         <v>1.31</v>
@@ -15346,88 +15578,91 @@
         <v>2.1</v>
       </c>
       <c r="AA30" s="2">
         <v>1.92</v>
       </c>
       <c r="AB30" s="2">
         <v>0.89</v>
       </c>
       <c r="AC30" s="2">
         <v>1.67</v>
       </c>
       <c r="AD30" s="2">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE30" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF30" s="2">
         <v>11.77</v>
       </c>
       <c r="AG30" s="2">
         <v>8.31</v>
       </c>
       <c r="AH30" s="2">
         <v>4.78</v>
+      </c>
+      <c r="AI30" s="7">
+        <v>4.4400000000000004</v>
       </c>
     </row>
     <row r="31" spans="1:50" ht="12" customHeight="1">
       <c r="A31" s="78"/>
       <c r="B31" s="78"/>
       <c r="C31" s="78"/>
       <c r="D31" s="78"/>
       <c r="E31" s="78"/>
       <c r="F31" s="78"/>
       <c r="G31" s="78"/>
       <c r="H31" s="78"/>
       <c r="I31" s="78"/>
       <c r="J31" s="78"/>
       <c r="K31" s="78"/>
       <c r="L31" s="78"/>
       <c r="M31" s="78"/>
       <c r="N31" s="78"/>
       <c r="O31" s="78"/>
       <c r="P31" s="78"/>
       <c r="Q31" s="78"/>
       <c r="R31" s="78"/>
       <c r="S31" s="78"/>
-      <c r="T31" s="87" t="s">
+      <c r="T31" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="U31" s="87"/>
-[...11 lines deleted...]
-      <c r="AG31" s="87"/>
+      <c r="U31" s="89"/>
+      <c r="V31" s="89"/>
+      <c r="W31" s="89"/>
+      <c r="X31" s="89"/>
+      <c r="Y31" s="89"/>
+      <c r="Z31" s="89"/>
+      <c r="AA31" s="89"/>
+      <c r="AB31" s="89"/>
+      <c r="AC31" s="89"/>
+      <c r="AD31" s="89"/>
+      <c r="AE31" s="89"/>
+      <c r="AF31" s="89"/>
+      <c r="AG31" s="89"/>
       <c r="AH31" s="78"/>
       <c r="AI31" s="78"/>
       <c r="AJ31" s="78"/>
       <c r="AM31" s="78"/>
       <c r="AN31" s="78"/>
       <c r="AO31" s="78"/>
       <c r="AP31" s="78"/>
       <c r="AQ31" s="78"/>
       <c r="AR31" s="78"/>
       <c r="AS31" s="78"/>
       <c r="AT31" s="78"/>
       <c r="AU31" s="78"/>
       <c r="AV31" s="78"/>
       <c r="AW31" s="78"/>
       <c r="AX31" s="78"/>
     </row>
     <row r="32" spans="1:50" ht="12" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="44"/>
       <c r="C32" s="44"/>
       <c r="D32" s="45"/>
       <c r="E32" s="46"/>
       <c r="F32" s="46"/>
@@ -15479,52 +15714,55 @@
       </c>
       <c r="AA32" s="7">
         <v>1.5</v>
       </c>
       <c r="AB32" s="7">
         <v>1.2</v>
       </c>
       <c r="AC32" s="7">
         <v>1.23</v>
       </c>
       <c r="AD32" s="7">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE32" s="7">
         <v>1.1000000000000001</v>
       </c>
       <c r="AF32" s="2">
         <v>10.99</v>
       </c>
       <c r="AG32" s="7">
         <v>5.78</v>
       </c>
       <c r="AH32" s="7">
         <v>4.46</v>
       </c>
-    </row>
-    <row r="33" spans="1:34" ht="12" customHeight="1">
+      <c r="AI32" s="7">
+        <v>2.88</v>
+      </c>
+    </row>
+    <row r="33" spans="1:35" ht="12" customHeight="1">
       <c r="A33" s="19" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="44"/>
       <c r="C33" s="44"/>
       <c r="D33" s="44"/>
       <c r="E33" s="44"/>
       <c r="F33" s="44"/>
       <c r="G33" s="44"/>
       <c r="H33" s="44"/>
       <c r="I33" s="44"/>
       <c r="J33" s="44"/>
       <c r="K33" s="44"/>
       <c r="L33" s="44"/>
       <c r="M33" s="44"/>
       <c r="N33" s="69">
         <v>0.6</v>
       </c>
       <c r="O33" s="7">
         <v>0.97</v>
       </c>
       <c r="P33" s="69">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q33" s="7">
@@ -15559,52 +15797,55 @@
       </c>
       <c r="AA33" s="7">
         <v>0.67</v>
       </c>
       <c r="AB33" s="7">
         <v>0.33</v>
       </c>
       <c r="AC33" s="7">
         <v>0.78</v>
       </c>
       <c r="AD33" s="7">
         <v>0.49</v>
       </c>
       <c r="AE33" s="7">
         <v>0.75</v>
       </c>
       <c r="AF33" s="2">
         <v>7.77</v>
       </c>
       <c r="AG33" s="7">
         <v>3.11</v>
       </c>
       <c r="AH33" s="7">
         <v>2.23</v>
       </c>
-    </row>
-    <row r="34" spans="1:34" ht="12" customHeight="1">
+      <c r="AI33" s="7">
+        <v>1.52</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" ht="12" customHeight="1">
       <c r="A34" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="44"/>
       <c r="C34" s="44"/>
       <c r="D34" s="45"/>
       <c r="E34" s="46"/>
       <c r="F34" s="46"/>
       <c r="G34" s="46"/>
       <c r="H34" s="47"/>
       <c r="I34" s="46"/>
       <c r="J34" s="50"/>
       <c r="K34" s="47"/>
       <c r="L34" s="50"/>
       <c r="M34" s="48"/>
       <c r="N34" s="69">
         <v>1.88</v>
       </c>
       <c r="O34" s="7">
         <v>2.48</v>
       </c>
       <c r="P34" s="69">
         <v>3.69</v>
       </c>
       <c r="Q34" s="7">
@@ -15639,52 +15880,55 @@
       </c>
       <c r="AA34" s="7">
         <v>0.87</v>
       </c>
       <c r="AB34" s="7">
         <v>3.09</v>
       </c>
       <c r="AC34" s="7">
         <v>2.09</v>
       </c>
       <c r="AD34" s="7">
         <v>1.89</v>
       </c>
       <c r="AE34" s="7">
         <v>1.74</v>
       </c>
       <c r="AF34" s="2">
         <v>22.15</v>
       </c>
       <c r="AG34" s="7" t="s">
         <v>38</v>
       </c>
       <c r="AH34" s="7">
         <v>7.42</v>
       </c>
-    </row>
-    <row r="35" spans="1:34" ht="12" customHeight="1">
+      <c r="AI34" s="7">
+        <v>5.54</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" ht="12" customHeight="1">
       <c r="A35" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B35" s="44"/>
       <c r="C35" s="44"/>
       <c r="D35" s="45"/>
       <c r="E35" s="46"/>
       <c r="F35" s="46"/>
       <c r="G35" s="46"/>
       <c r="H35" s="47"/>
       <c r="I35" s="46"/>
       <c r="J35" s="50"/>
       <c r="K35" s="47"/>
       <c r="L35" s="50"/>
       <c r="M35" s="48"/>
       <c r="N35" s="69">
         <v>2.14</v>
       </c>
       <c r="O35" s="7">
         <v>1.97</v>
       </c>
       <c r="P35" s="69">
         <v>1.47</v>
       </c>
       <c r="Q35" s="7">
@@ -15719,52 +15963,55 @@
       </c>
       <c r="AA35" s="7">
         <v>1.52</v>
       </c>
       <c r="AB35" s="7">
         <v>1.3</v>
       </c>
       <c r="AC35" s="7">
         <v>1.45</v>
       </c>
       <c r="AD35" s="7">
         <v>1.3</v>
       </c>
       <c r="AE35" s="7">
         <v>1.28</v>
       </c>
       <c r="AF35" s="2">
         <v>13.14</v>
       </c>
       <c r="AG35" s="7">
         <v>6.66</v>
       </c>
       <c r="AH35" s="7">
         <v>6.06</v>
       </c>
-    </row>
-    <row r="36" spans="1:34" ht="12" customHeight="1">
+      <c r="AI35" s="7">
+        <v>3.77</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" ht="12" customHeight="1">
       <c r="A36" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="44"/>
       <c r="C36" s="44"/>
       <c r="D36" s="45"/>
       <c r="E36" s="46"/>
       <c r="F36" s="46"/>
       <c r="G36" s="46"/>
       <c r="H36" s="47"/>
       <c r="I36" s="46"/>
       <c r="J36" s="50"/>
       <c r="K36" s="47"/>
       <c r="L36" s="50"/>
       <c r="M36" s="48"/>
       <c r="N36" s="69">
         <v>1.41</v>
       </c>
       <c r="O36" s="7">
         <v>0.97</v>
       </c>
       <c r="P36" s="69">
         <v>0.23</v>
       </c>
       <c r="Q36" s="7">
@@ -15799,52 +16046,55 @@
       </c>
       <c r="AA36" s="7">
         <v>1.62</v>
       </c>
       <c r="AB36" s="7">
         <v>1.04</v>
       </c>
       <c r="AC36" s="7">
         <v>0.56999999999999995</v>
       </c>
       <c r="AD36" s="7">
         <v>0.39</v>
       </c>
       <c r="AE36" s="7">
         <v>0.36</v>
       </c>
       <c r="AF36" s="2">
         <v>5.77</v>
       </c>
       <c r="AG36" s="7">
         <v>3.79</v>
       </c>
       <c r="AH36" s="7">
         <v>1.98</v>
       </c>
-    </row>
-    <row r="37" spans="1:34" ht="12" customHeight="1">
+      <c r="AI36" s="7">
+        <v>1.1100000000000001</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" ht="12" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="44"/>
       <c r="C37" s="44"/>
       <c r="D37" s="45"/>
       <c r="E37" s="46"/>
       <c r="F37" s="46"/>
       <c r="G37" s="46"/>
       <c r="H37" s="47"/>
       <c r="I37" s="46"/>
       <c r="J37" s="50"/>
       <c r="K37" s="47"/>
       <c r="L37" s="50"/>
       <c r="M37" s="48"/>
       <c r="N37" s="69">
         <v>3.04</v>
       </c>
       <c r="O37" s="7">
         <v>2.14</v>
       </c>
       <c r="P37" s="69">
         <v>2.13</v>
       </c>
       <c r="Q37" s="7">
@@ -15879,52 +16129,55 @@
       </c>
       <c r="AA37" s="7">
         <v>1.87</v>
       </c>
       <c r="AB37" s="7">
         <v>1.75</v>
       </c>
       <c r="AC37" s="7">
         <v>2.5</v>
       </c>
       <c r="AD37" s="7">
         <v>2.0099999999999998</v>
       </c>
       <c r="AE37" s="7">
         <v>1.72</v>
       </c>
       <c r="AF37" s="2">
         <v>20.399999999999999</v>
       </c>
       <c r="AG37" s="7">
         <v>10.3</v>
       </c>
       <c r="AH37" s="7">
         <v>6.74</v>
       </c>
-    </row>
-    <row r="38" spans="1:34" ht="12" customHeight="1">
+      <c r="AI37" s="7">
+        <v>5.81</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" ht="12" customHeight="1">
       <c r="A38" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B38" s="44"/>
       <c r="C38" s="44"/>
       <c r="D38" s="45"/>
       <c r="E38" s="46"/>
       <c r="F38" s="46"/>
       <c r="G38" s="46"/>
       <c r="H38" s="47"/>
       <c r="I38" s="46"/>
       <c r="J38" s="50"/>
       <c r="K38" s="47"/>
       <c r="L38" s="50"/>
       <c r="M38" s="48"/>
       <c r="N38" s="69">
         <v>1.66</v>
       </c>
       <c r="O38" s="7">
         <v>1.76</v>
       </c>
       <c r="P38" s="69">
         <v>0.74</v>
       </c>
       <c r="Q38" s="7">
@@ -15959,52 +16212,55 @@
       </c>
       <c r="AA38" s="7">
         <v>0.97</v>
       </c>
       <c r="AB38" s="7">
         <v>0.86</v>
       </c>
       <c r="AC38" s="7">
         <v>1.21</v>
       </c>
       <c r="AD38" s="7">
         <v>1.49</v>
       </c>
       <c r="AE38" s="7">
         <v>1.43</v>
       </c>
       <c r="AF38" s="2">
         <v>9.7200000000000006</v>
       </c>
       <c r="AG38" s="7">
         <v>4.12</v>
       </c>
       <c r="AH38" s="7">
         <v>2.08</v>
       </c>
-    </row>
-    <row r="39" spans="1:34" ht="12" customHeight="1">
+      <c r="AI38" s="7">
+        <v>0.89</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" ht="12" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="44"/>
       <c r="C39" s="44"/>
       <c r="D39" s="45"/>
       <c r="E39" s="46"/>
       <c r="F39" s="46"/>
       <c r="G39" s="46"/>
       <c r="H39" s="47"/>
       <c r="I39" s="46"/>
       <c r="J39" s="50"/>
       <c r="K39" s="47"/>
       <c r="L39" s="50"/>
       <c r="M39" s="48"/>
       <c r="N39" s="69">
         <v>0.73</v>
       </c>
       <c r="O39" s="7">
         <v>0.48</v>
       </c>
       <c r="P39" s="69">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q39" s="7">
@@ -16039,52 +16295,55 @@
       </c>
       <c r="AA39" s="7">
         <v>1.82</v>
       </c>
       <c r="AB39" s="7">
         <v>1.17</v>
       </c>
       <c r="AC39" s="7">
         <v>0.79</v>
       </c>
       <c r="AD39" s="7">
         <v>0.72</v>
       </c>
       <c r="AE39" s="7">
         <v>1.31</v>
       </c>
       <c r="AF39" s="2">
         <v>15.46</v>
       </c>
       <c r="AG39" s="7">
         <v>2.72</v>
       </c>
       <c r="AH39" s="7">
         <v>6.26</v>
       </c>
-    </row>
-    <row r="40" spans="1:34" ht="12" customHeight="1">
+      <c r="AI39" s="7">
+        <v>2.67</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" ht="12" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B40" s="44"/>
       <c r="C40" s="44"/>
       <c r="D40" s="45"/>
       <c r="E40" s="46"/>
       <c r="F40" s="46"/>
       <c r="G40" s="46"/>
       <c r="H40" s="47"/>
       <c r="I40" s="46"/>
       <c r="J40" s="50"/>
       <c r="K40" s="47"/>
       <c r="L40" s="50"/>
       <c r="M40" s="48"/>
       <c r="N40" s="69">
         <v>1.97</v>
       </c>
       <c r="O40" s="7">
         <v>1.07</v>
       </c>
       <c r="P40" s="69">
         <v>0.56999999999999995</v>
       </c>
       <c r="Q40" s="7">
@@ -16119,52 +16378,55 @@
       </c>
       <c r="AA40" s="7">
         <v>1.6</v>
       </c>
       <c r="AB40" s="7">
         <v>0.81</v>
       </c>
       <c r="AC40" s="7">
         <v>1.46</v>
       </c>
       <c r="AD40" s="7">
         <v>0.67</v>
       </c>
       <c r="AE40" s="7">
         <v>0.45</v>
       </c>
       <c r="AF40" s="2">
         <v>5.62</v>
       </c>
       <c r="AG40" s="7">
         <v>10.86</v>
       </c>
       <c r="AH40" s="7">
         <v>4.54</v>
       </c>
-    </row>
-    <row r="41" spans="1:34" ht="12" customHeight="1">
+      <c r="AI40" s="7">
+        <v>1.94</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" ht="12" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B41" s="44"/>
       <c r="C41" s="44"/>
       <c r="D41" s="44"/>
       <c r="E41" s="44"/>
       <c r="F41" s="44"/>
       <c r="G41" s="44"/>
       <c r="H41" s="44"/>
       <c r="I41" s="44"/>
       <c r="J41" s="44"/>
       <c r="K41" s="44"/>
       <c r="L41" s="44"/>
       <c r="M41" s="44"/>
       <c r="N41" s="69">
         <v>2.37</v>
       </c>
       <c r="O41" s="7">
         <v>1.42</v>
       </c>
       <c r="P41" s="69">
         <v>1.61</v>
       </c>
       <c r="Q41" s="7">
@@ -16199,52 +16461,55 @@
       </c>
       <c r="AA41" s="7">
         <v>2</v>
       </c>
       <c r="AB41" s="7">
         <v>1.67</v>
       </c>
       <c r="AC41" s="7">
         <v>0.96</v>
       </c>
       <c r="AD41" s="7">
         <v>1.36</v>
       </c>
       <c r="AE41" s="7">
         <v>1.07</v>
       </c>
       <c r="AF41" s="2">
         <v>10.69</v>
       </c>
       <c r="AG41" s="7">
         <v>9</v>
       </c>
       <c r="AH41" s="7">
         <v>4.03</v>
       </c>
-    </row>
-    <row r="42" spans="1:34" ht="12" customHeight="1">
+      <c r="AI41" s="7">
+        <v>3.02</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" ht="12" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B42" s="44"/>
       <c r="C42" s="44"/>
       <c r="D42" s="45"/>
       <c r="E42" s="46"/>
       <c r="F42" s="46"/>
       <c r="G42" s="46"/>
       <c r="H42" s="47"/>
       <c r="I42" s="46"/>
       <c r="J42" s="50"/>
       <c r="K42" s="47"/>
       <c r="L42" s="50"/>
       <c r="M42" s="48"/>
       <c r="N42" s="69">
         <v>0.73</v>
       </c>
       <c r="O42" s="7">
         <v>0.96</v>
       </c>
       <c r="P42" s="69">
         <v>0.64</v>
       </c>
       <c r="Q42" s="7">
@@ -16279,52 +16544,55 @@
       </c>
       <c r="AA42" s="7">
         <v>1</v>
       </c>
       <c r="AB42" s="7">
         <v>0.6</v>
       </c>
       <c r="AC42" s="7">
         <v>0.6</v>
       </c>
       <c r="AD42" s="7">
         <v>0.79</v>
       </c>
       <c r="AE42" s="7">
         <v>1</v>
       </c>
       <c r="AF42" s="2">
         <v>3.43</v>
       </c>
       <c r="AG42" s="7">
         <v>3.22</v>
       </c>
       <c r="AH42" s="7">
         <v>2.33</v>
       </c>
-    </row>
-    <row r="43" spans="1:34" ht="12" customHeight="1">
+      <c r="AI42" s="7">
+        <v>1.56</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" ht="12" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B43" s="44"/>
       <c r="C43" s="44"/>
       <c r="D43" s="45"/>
       <c r="E43" s="46"/>
       <c r="F43" s="46"/>
       <c r="G43" s="46"/>
       <c r="H43" s="47"/>
       <c r="I43" s="46"/>
       <c r="J43" s="50"/>
       <c r="K43" s="47"/>
       <c r="L43" s="50"/>
       <c r="M43" s="48"/>
       <c r="N43" s="69">
         <v>1.49</v>
       </c>
       <c r="O43" s="7">
         <v>0.85</v>
       </c>
       <c r="P43" s="69">
         <v>0.96</v>
       </c>
       <c r="Q43" s="7">
@@ -16359,52 +16627,55 @@
       </c>
       <c r="AA43" s="7">
         <v>1.43</v>
       </c>
       <c r="AB43" s="7">
         <v>0.94</v>
       </c>
       <c r="AC43" s="7">
         <v>1.07</v>
       </c>
       <c r="AD43" s="7">
         <v>1.24</v>
       </c>
       <c r="AE43" s="7">
         <v>1.07</v>
       </c>
       <c r="AF43" s="2">
         <v>9.5</v>
       </c>
       <c r="AG43" s="7">
         <v>4.05</v>
       </c>
       <c r="AH43" s="7">
         <v>4.17</v>
       </c>
-    </row>
-    <row r="44" spans="1:34" ht="12" customHeight="1">
+      <c r="AI43" s="7">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" ht="12" customHeight="1">
       <c r="A44" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B44" s="44"/>
       <c r="C44" s="44"/>
       <c r="D44" s="45"/>
       <c r="E44" s="46"/>
       <c r="F44" s="46"/>
       <c r="G44" s="46"/>
       <c r="H44" s="47"/>
       <c r="I44" s="46"/>
       <c r="J44" s="50"/>
       <c r="K44" s="47"/>
       <c r="L44" s="50"/>
       <c r="M44" s="48"/>
       <c r="N44" s="70">
         <v>2.52</v>
       </c>
       <c r="O44" s="7">
         <v>1.1000000000000001</v>
       </c>
       <c r="P44" s="69">
         <v>1.47</v>
       </c>
       <c r="Q44" s="7">
@@ -16439,52 +16710,55 @@
       </c>
       <c r="AA44" s="7">
         <v>1.01</v>
       </c>
       <c r="AB44" s="7">
         <v>0.9</v>
       </c>
       <c r="AC44" s="7">
         <v>1.39</v>
       </c>
       <c r="AD44" s="7">
         <v>0.63</v>
       </c>
       <c r="AE44" s="7">
         <v>1.25</v>
       </c>
       <c r="AF44" s="2">
         <v>9.5</v>
       </c>
       <c r="AG44" s="7">
         <v>5.54</v>
       </c>
       <c r="AH44" s="7">
         <v>4.8600000000000003</v>
       </c>
-    </row>
-    <row r="45" spans="1:34" ht="12" customHeight="1">
+      <c r="AI44" s="7">
+        <v>3.95</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" ht="12" customHeight="1">
       <c r="A45" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B45" s="51"/>
       <c r="C45" s="51"/>
       <c r="D45" s="52"/>
       <c r="E45" s="51"/>
       <c r="F45" s="51"/>
       <c r="G45" s="51"/>
       <c r="H45" s="53"/>
       <c r="I45" s="51"/>
       <c r="J45" s="53"/>
       <c r="K45" s="53"/>
       <c r="L45" s="53"/>
       <c r="M45" s="54"/>
       <c r="N45" s="71">
         <v>2.3199999999999998</v>
       </c>
       <c r="O45" s="4">
         <v>1.96</v>
       </c>
       <c r="P45" s="71">
         <v>2.15</v>
       </c>
       <c r="Q45" s="4">
@@ -16519,225 +16793,228 @@
       </c>
       <c r="AA45" s="4">
         <v>2.4700000000000002</v>
       </c>
       <c r="AB45" s="4">
         <v>2.44</v>
       </c>
       <c r="AC45" s="4">
         <v>1.49</v>
       </c>
       <c r="AD45" s="4">
         <v>1.02</v>
       </c>
       <c r="AE45" s="4">
         <v>0.98</v>
       </c>
       <c r="AF45" s="4">
         <v>14.03</v>
       </c>
       <c r="AG45" s="4">
         <v>8.42</v>
       </c>
       <c r="AH45" s="4">
         <v>5.34</v>
       </c>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45" s="4">
+        <v>4.68</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="T31:AG31"/>
-[...4 lines deleted...]
-    <mergeCell ref="AD6:AE6"/>
     <mergeCell ref="T5:AQ5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="N7:S7"/>
+    <mergeCell ref="AP6:AQ6"/>
+    <mergeCell ref="AD6:AE6"/>
+    <mergeCell ref="T31:AG31"/>
+    <mergeCell ref="T7:AE7"/>
+    <mergeCell ref="T24:AG24"/>
+    <mergeCell ref="T9:AG9"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A2:AE41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P16" sqref="P16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.140625" style="26"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:31" s="58" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="94" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="92"/>
-[...28 lines deleted...]
-      <c r="AE2" s="92"/>
+      <c r="B2" s="94"/>
+      <c r="C2" s="94"/>
+      <c r="D2" s="94"/>
+      <c r="E2" s="94"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="94"/>
+      <c r="H2" s="94"/>
+      <c r="I2" s="94"/>
+      <c r="J2" s="94"/>
+      <c r="K2" s="94"/>
+      <c r="L2" s="94"/>
+      <c r="M2" s="94"/>
+      <c r="N2" s="94"/>
+      <c r="O2" s="94"/>
+      <c r="P2" s="94"/>
+      <c r="Q2" s="94"/>
+      <c r="R2" s="94"/>
+      <c r="S2" s="94"/>
+      <c r="T2" s="94"/>
+      <c r="U2" s="94"/>
+      <c r="V2" s="94"/>
+      <c r="W2" s="94"/>
+      <c r="X2" s="94"/>
+      <c r="Y2" s="94"/>
+      <c r="Z2" s="94"/>
+      <c r="AA2" s="94"/>
+      <c r="AB2" s="94"/>
+      <c r="AC2" s="94"/>
+      <c r="AD2" s="94"/>
+      <c r="AE2" s="94"/>
     </row>
     <row r="3" spans="1:31" s="58" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="75"/>
       <c r="B3" s="75"/>
       <c r="C3" s="75"/>
       <c r="D3" s="75"/>
       <c r="E3" s="75"/>
       <c r="F3" s="75"/>
       <c r="G3" s="75"/>
       <c r="H3" s="75"/>
       <c r="I3" s="75"/>
       <c r="J3" s="75"/>
       <c r="K3" s="75"/>
       <c r="L3" s="75"/>
       <c r="M3" s="75"/>
       <c r="N3" s="75"/>
       <c r="O3" s="75"/>
       <c r="P3" s="75"/>
       <c r="Q3" s="75"/>
       <c r="R3" s="75"/>
       <c r="S3" s="75"/>
       <c r="T3" s="75"/>
       <c r="U3" s="75"/>
       <c r="V3" s="75"/>
       <c r="W3" s="75"/>
       <c r="X3" s="75"/>
       <c r="Y3" s="75"/>
       <c r="Z3" s="75"/>
       <c r="AA3" s="75"/>
       <c r="AB3" s="75"/>
       <c r="AC3" s="75"/>
       <c r="AD3" s="75"/>
       <c r="AE3" s="75"/>
     </row>
     <row r="4" spans="1:31">
-      <c r="A4" s="93"/>
-[...11 lines deleted...]
-      <c r="M4" s="93"/>
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="95"/>
+      <c r="L4" s="95"/>
+      <c r="M4" s="95"/>
     </row>
     <row r="5" spans="1:31">
       <c r="C5" s="8"/>
       <c r="AE5" s="8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:31">
-      <c r="A6" s="88"/>
-      <c r="B6" s="90">
+      <c r="A6" s="90"/>
+      <c r="B6" s="92">
         <v>2021</v>
       </c>
-      <c r="C6" s="91"/>
-[...10 lines deleted...]
-      <c r="N6" s="97">
+      <c r="C6" s="93"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="93"/>
+      <c r="I6" s="93"/>
+      <c r="J6" s="93"/>
+      <c r="K6" s="93"/>
+      <c r="L6" s="93"/>
+      <c r="M6" s="93"/>
+      <c r="N6" s="101">
         <v>2023</v>
       </c>
-      <c r="O6" s="97"/>
-[...10 lines deleted...]
-      <c r="Z6" s="90">
+      <c r="O6" s="101"/>
+      <c r="P6" s="101"/>
+      <c r="Q6" s="101"/>
+      <c r="R6" s="101"/>
+      <c r="S6" s="101"/>
+      <c r="T6" s="101"/>
+      <c r="U6" s="101"/>
+      <c r="V6" s="101"/>
+      <c r="W6" s="101"/>
+      <c r="X6" s="101"/>
+      <c r="Y6" s="92"/>
+      <c r="Z6" s="92">
         <v>2024</v>
       </c>
-      <c r="AA6" s="91"/>
-[...3 lines deleted...]
-      <c r="AE6" s="96"/>
+      <c r="AA6" s="93"/>
+      <c r="AB6" s="93"/>
+      <c r="AC6" s="93"/>
+      <c r="AD6" s="93"/>
+      <c r="AE6" s="100"/>
     </row>
     <row r="7" spans="1:31">
-      <c r="A7" s="89"/>
+      <c r="A7" s="91"/>
       <c r="B7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="10" t="s">
@@ -16786,83 +17063,83 @@
         <v>20</v>
       </c>
       <c r="Y7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="Z7" s="27" t="s">
         <v>5</v>
       </c>
       <c r="AA7" s="27" t="s">
         <v>6</v>
       </c>
       <c r="AB7" s="28" t="s">
         <v>7</v>
       </c>
       <c r="AC7" s="27" t="s">
         <v>8</v>
       </c>
       <c r="AD7" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AE7" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:31" ht="15" customHeight="1">
-      <c r="A8" s="98" t="s">
+      <c r="A8" s="102" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="98"/>
-[...28 lines deleted...]
-      <c r="AE8" s="87"/>
+      <c r="B8" s="102"/>
+      <c r="C8" s="102"/>
+      <c r="D8" s="102"/>
+      <c r="E8" s="102"/>
+      <c r="F8" s="102"/>
+      <c r="G8" s="102"/>
+      <c r="H8" s="102"/>
+      <c r="I8" s="102"/>
+      <c r="J8" s="102"/>
+      <c r="K8" s="102"/>
+      <c r="L8" s="102"/>
+      <c r="M8" s="102"/>
+      <c r="N8" s="102"/>
+      <c r="O8" s="102"/>
+      <c r="P8" s="102"/>
+      <c r="Q8" s="102"/>
+      <c r="R8" s="102"/>
+      <c r="S8" s="102"/>
+      <c r="T8" s="102"/>
+      <c r="U8" s="102"/>
+      <c r="V8" s="102"/>
+      <c r="W8" s="102"/>
+      <c r="X8" s="102"/>
+      <c r="Y8" s="102"/>
+      <c r="Z8" s="102"/>
+      <c r="AA8" s="102"/>
+      <c r="AB8" s="102"/>
+      <c r="AC8" s="102"/>
+      <c r="AD8" s="102"/>
+      <c r="AE8" s="89"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="3">
         <v>12</v>
       </c>
       <c r="O9" s="30">
         <v>1</v>
       </c>
       <c r="P9" s="3">
         <v>6</v>
@@ -17673,83 +17950,83 @@
         <v>38</v>
       </c>
       <c r="Y20" s="61" t="s">
         <v>38</v>
       </c>
       <c r="Z20" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AA20" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AB20" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AC20" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AD20" s="3">
         <v>1</v>
       </c>
       <c r="AE20" s="61" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:31" ht="12" customHeight="1">
-      <c r="A21" s="94" t="s">
+      <c r="A21" s="96" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="94"/>
-[...28 lines deleted...]
-      <c r="AE21" s="94"/>
+      <c r="B21" s="96"/>
+      <c r="C21" s="96"/>
+      <c r="D21" s="96"/>
+      <c r="E21" s="96"/>
+      <c r="F21" s="96"/>
+      <c r="G21" s="96"/>
+      <c r="H21" s="96"/>
+      <c r="I21" s="96"/>
+      <c r="J21" s="96"/>
+      <c r="K21" s="96"/>
+      <c r="L21" s="96"/>
+      <c r="M21" s="96"/>
+      <c r="N21" s="96"/>
+      <c r="O21" s="96"/>
+      <c r="P21" s="96"/>
+      <c r="Q21" s="96"/>
+      <c r="R21" s="96"/>
+      <c r="S21" s="96"/>
+      <c r="T21" s="96"/>
+      <c r="U21" s="96"/>
+      <c r="V21" s="96"/>
+      <c r="W21" s="96"/>
+      <c r="X21" s="96"/>
+      <c r="Y21" s="96"/>
+      <c r="Z21" s="96"/>
+      <c r="AA21" s="96"/>
+      <c r="AB21" s="96"/>
+      <c r="AC21" s="96"/>
+      <c r="AD21" s="96"/>
+      <c r="AE21" s="96"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="3">
         <v>6</v>
       </c>
       <c r="O22" s="61" t="s">
         <v>38</v>
       </c>
       <c r="P22" s="3">
         <v>4</v>
@@ -18134,83 +18411,83 @@
         <v>38</v>
       </c>
       <c r="Y27" s="61" t="s">
         <v>38</v>
       </c>
       <c r="Z27" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AA27" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AB27" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AC27" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AD27" s="61" t="s">
         <v>38</v>
       </c>
       <c r="AE27" s="61" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:31" ht="12" customHeight="1">
-      <c r="A28" s="87" t="s">
+      <c r="A28" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="87"/>
-[...28 lines deleted...]
-      <c r="AE28" s="87"/>
+      <c r="B28" s="89"/>
+      <c r="C28" s="89"/>
+      <c r="D28" s="89"/>
+      <c r="E28" s="89"/>
+      <c r="F28" s="89"/>
+      <c r="G28" s="89"/>
+      <c r="H28" s="89"/>
+      <c r="I28" s="89"/>
+      <c r="J28" s="89"/>
+      <c r="K28" s="89"/>
+      <c r="L28" s="89"/>
+      <c r="M28" s="89"/>
+      <c r="N28" s="89"/>
+      <c r="O28" s="89"/>
+      <c r="P28" s="89"/>
+      <c r="Q28" s="89"/>
+      <c r="R28" s="89"/>
+      <c r="S28" s="89"/>
+      <c r="T28" s="89"/>
+      <c r="U28" s="89"/>
+      <c r="V28" s="89"/>
+      <c r="W28" s="89"/>
+      <c r="X28" s="89"/>
+      <c r="Y28" s="89"/>
+      <c r="Z28" s="89"/>
+      <c r="AA28" s="89"/>
+      <c r="AB28" s="89"/>
+      <c r="AC28" s="89"/>
+      <c r="AD28" s="89"/>
+      <c r="AE28" s="89"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
       <c r="J29" s="20"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="3">
         <v>6</v>
       </c>
       <c r="O29" s="14">
         <v>1</v>
       </c>
       <c r="P29" s="3">
         <v>2</v>
@@ -19045,195 +19322,195 @@
     <row r="41" spans="1:31">
       <c r="A41" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="A21:AE21"/>
     <mergeCell ref="A28:AE28"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AE6"/>
     <mergeCell ref="N6:Y6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:AY46"/>
   <sheetViews>
-    <sheetView topLeftCell="T10" workbookViewId="0">
-      <selection activeCell="AH10" sqref="AH10:AH45"/>
+    <sheetView topLeftCell="T1" workbookViewId="0">
+      <selection activeCell="AJ44" sqref="AJ44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="12" customHeight="1"/>
     <row r="2" spans="1:51" ht="12" customHeight="1"/>
     <row r="3" spans="1:51" s="58" customFormat="1" ht="12" customHeight="1">
-      <c r="S3" s="92" t="s">
+      <c r="S3" s="94" t="s">
         <v>32</v>
       </c>
-      <c r="T3" s="92"/>
-[...22 lines deleted...]
-      <c r="AQ3" s="92"/>
+      <c r="T3" s="94"/>
+      <c r="U3" s="94"/>
+      <c r="V3" s="94"/>
+      <c r="W3" s="94"/>
+      <c r="X3" s="94"/>
+      <c r="Y3" s="94"/>
+      <c r="Z3" s="94"/>
+      <c r="AA3" s="94"/>
+      <c r="AB3" s="94"/>
+      <c r="AC3" s="94"/>
+      <c r="AD3" s="94"/>
+      <c r="AE3" s="94"/>
+      <c r="AF3" s="94"/>
+      <c r="AG3" s="94"/>
+      <c r="AH3" s="94"/>
+      <c r="AI3" s="94"/>
+      <c r="AJ3" s="94"/>
+      <c r="AK3" s="94"/>
+      <c r="AL3" s="94"/>
+      <c r="AM3" s="94"/>
+      <c r="AN3" s="94"/>
+      <c r="AO3" s="94"/>
+      <c r="AP3" s="94"/>
+      <c r="AQ3" s="94"/>
       <c r="AR3" s="76"/>
       <c r="AS3" s="76"/>
       <c r="AT3" s="76"/>
       <c r="AU3" s="76"/>
       <c r="AV3" s="76"/>
       <c r="AW3" s="76"/>
       <c r="AX3" s="76"/>
       <c r="AY3" s="76"/>
     </row>
     <row r="4" spans="1:51" ht="12" customHeight="1">
-      <c r="A4" s="93"/>
-[...11 lines deleted...]
-      <c r="M4" s="93"/>
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="95"/>
+      <c r="L4" s="95"/>
+      <c r="M4" s="95"/>
     </row>
     <row r="5" spans="1:51" ht="12" customHeight="1">
       <c r="A5" s="81"/>
       <c r="B5" s="81"/>
       <c r="C5" s="81"/>
       <c r="D5" s="81"/>
       <c r="E5" s="81"/>
       <c r="F5" s="81"/>
       <c r="G5" s="81"/>
       <c r="H5" s="81"/>
       <c r="I5" s="81"/>
       <c r="J5" s="81"/>
       <c r="K5" s="81"/>
       <c r="L5" s="81"/>
       <c r="M5" s="81"/>
     </row>
     <row r="6" spans="1:51" ht="14.45" customHeight="1">
       <c r="C6" s="8"/>
       <c r="AE6" s="8"/>
       <c r="AQ6" s="8" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:51" ht="12.6" customHeight="1">
-      <c r="A7" s="88"/>
-      <c r="B7" s="90">
+      <c r="A7" s="90"/>
+      <c r="B7" s="92">
         <v>2021</v>
       </c>
-      <c r="C7" s="91"/>
-[...10 lines deleted...]
-      <c r="N7" s="91">
+      <c r="C7" s="93"/>
+      <c r="D7" s="93"/>
+      <c r="E7" s="93"/>
+      <c r="F7" s="93"/>
+      <c r="G7" s="93"/>
+      <c r="H7" s="93"/>
+      <c r="I7" s="93"/>
+      <c r="J7" s="93"/>
+      <c r="K7" s="93"/>
+      <c r="L7" s="93"/>
+      <c r="M7" s="93"/>
+      <c r="N7" s="93">
         <v>2024</v>
       </c>
-      <c r="O7" s="91"/>
-[...4 lines deleted...]
-      <c r="T7" s="97">
+      <c r="O7" s="93"/>
+      <c r="P7" s="93"/>
+      <c r="Q7" s="93"/>
+      <c r="R7" s="93"/>
+      <c r="S7" s="93"/>
+      <c r="T7" s="101">
         <v>2025</v>
       </c>
-      <c r="U7" s="97"/>
-[...10 lines deleted...]
-      <c r="AF7" s="97">
+      <c r="U7" s="101"/>
+      <c r="V7" s="101"/>
+      <c r="W7" s="101"/>
+      <c r="X7" s="101"/>
+      <c r="Y7" s="101"/>
+      <c r="Z7" s="101"/>
+      <c r="AA7" s="101"/>
+      <c r="AB7" s="101"/>
+      <c r="AC7" s="101"/>
+      <c r="AD7" s="101"/>
+      <c r="AE7" s="101"/>
+      <c r="AF7" s="101">
         <v>2026</v>
       </c>
-      <c r="AG7" s="97"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="97"/>
+      <c r="AG7" s="101"/>
+      <c r="AH7" s="101"/>
+      <c r="AI7" s="101"/>
+      <c r="AJ7" s="101"/>
+      <c r="AK7" s="101"/>
+      <c r="AL7" s="101"/>
+      <c r="AM7" s="101"/>
+      <c r="AN7" s="101"/>
+      <c r="AO7" s="101"/>
+      <c r="AP7" s="101"/>
+      <c r="AQ7" s="101"/>
     </row>
     <row r="8" spans="1:51" ht="18" customHeight="1">
-      <c r="A8" s="89"/>
+      <c r="A8" s="91"/>
       <c r="B8" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="10" t="s">
@@ -19337,66 +19614,66 @@
       </c>
       <c r="AQ8" s="42" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:51" ht="12" customHeight="1">
       <c r="A9" s="79"/>
       <c r="B9" s="79"/>
       <c r="C9" s="79"/>
       <c r="D9" s="79"/>
       <c r="E9" s="79"/>
       <c r="F9" s="79"/>
       <c r="G9" s="79"/>
       <c r="H9" s="79"/>
       <c r="I9" s="79"/>
       <c r="J9" s="79"/>
       <c r="K9" s="79"/>
       <c r="L9" s="79"/>
       <c r="M9" s="79"/>
       <c r="N9" s="79"/>
       <c r="O9" s="79"/>
       <c r="P9" s="79"/>
       <c r="Q9" s="79"/>
       <c r="R9" s="79"/>
       <c r="S9" s="79"/>
-      <c r="T9" s="98" t="s">
+      <c r="T9" s="102" t="s">
         <v>9</v>
       </c>
-      <c r="U9" s="98"/>
-[...11 lines deleted...]
-      <c r="AG9" s="98"/>
+      <c r="U9" s="102"/>
+      <c r="V9" s="102"/>
+      <c r="W9" s="102"/>
+      <c r="X9" s="102"/>
+      <c r="Y9" s="102"/>
+      <c r="Z9" s="102"/>
+      <c r="AA9" s="102"/>
+      <c r="AB9" s="102"/>
+      <c r="AC9" s="102"/>
+      <c r="AD9" s="102"/>
+      <c r="AE9" s="102"/>
+      <c r="AF9" s="102"/>
+      <c r="AG9" s="102"/>
       <c r="AH9" s="79"/>
       <c r="AI9" s="79"/>
       <c r="AJ9" s="79"/>
       <c r="AK9" s="79"/>
       <c r="AL9" s="79"/>
       <c r="AM9" s="79"/>
       <c r="AN9" s="79"/>
       <c r="AO9" s="79"/>
       <c r="AP9" s="79"/>
       <c r="AQ9" s="79"/>
     </row>
     <row r="10" spans="1:51" ht="12" customHeight="1">
       <c r="A10" s="67" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
@@ -19443,50 +19720,53 @@
       </c>
       <c r="AA10" s="3">
         <v>5</v>
       </c>
       <c r="AB10" s="3">
         <v>3</v>
       </c>
       <c r="AC10" s="3">
         <v>4</v>
       </c>
       <c r="AD10" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE10" s="6">
         <v>6</v>
       </c>
       <c r="AF10" s="3">
         <v>3</v>
       </c>
       <c r="AG10" s="3">
         <v>3</v>
       </c>
       <c r="AH10" s="3">
         <v>3</v>
       </c>
+      <c r="AI10" s="87">
+        <v>4</v>
+      </c>
     </row>
     <row r="11" spans="1:51" ht="12" customHeight="1">
       <c r="A11" s="19" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="17"/>
       <c r="I11" s="16"/>
       <c r="J11" s="18"/>
       <c r="K11" s="17"/>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
       <c r="N11" s="1">
         <v>3</v>
       </c>
       <c r="O11" s="3">
         <v>2</v>
       </c>
       <c r="P11" s="1">
         <v>1</v>
@@ -19523,50 +19803,53 @@
       </c>
       <c r="AA11" s="3">
         <v>3</v>
       </c>
       <c r="AB11" s="3">
         <v>3</v>
       </c>
       <c r="AC11" s="3">
         <v>3</v>
       </c>
       <c r="AD11" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE11" s="6">
         <v>4</v>
       </c>
       <c r="AF11" s="3">
         <v>1</v>
       </c>
       <c r="AG11" s="3">
         <v>2</v>
       </c>
       <c r="AH11" s="3">
         <v>1</v>
       </c>
+      <c r="AI11" s="87">
+        <v>2</v>
+      </c>
     </row>
     <row r="12" spans="1:51" ht="12" customHeight="1">
       <c r="A12" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="17"/>
       <c r="I12" s="16"/>
       <c r="J12" s="18"/>
       <c r="K12" s="17"/>
       <c r="L12" s="17"/>
       <c r="M12" s="17"/>
       <c r="N12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O12" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P12" s="1">
         <v>1</v>
@@ -19601,50 +19884,53 @@
       <c r="Z12" s="3"/>
       <c r="AA12" s="3">
         <v>1</v>
       </c>
       <c r="AB12" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC12" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF12" s="3">
         <v>1</v>
       </c>
       <c r="AG12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH12" s="3" t="s">
         <v>38</v>
       </c>
+      <c r="AI12" s="87">
+        <v>1</v>
+      </c>
     </row>
     <row r="13" spans="1:51" ht="12" customHeight="1">
       <c r="A13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="17"/>
       <c r="I13" s="16"/>
       <c r="J13" s="18"/>
       <c r="K13" s="17"/>
       <c r="L13" s="17"/>
       <c r="M13" s="17"/>
       <c r="N13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O13" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P13" s="66" t="s">
         <v>38</v>
@@ -19681,50 +19967,53 @@
       </c>
       <c r="AA13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB13" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC13" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH13" s="3" t="s">
         <v>38</v>
       </c>
+      <c r="AI13" s="6" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="14" spans="1:51" ht="12" customHeight="1">
       <c r="A14" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="15"/>
       <c r="C14" s="15"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="17"/>
       <c r="I14" s="16"/>
       <c r="J14" s="18"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O14" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P14" s="66" t="s">
         <v>38</v>
@@ -19761,50 +20050,53 @@
       </c>
       <c r="AA14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB14" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC14" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH14" s="3" t="s">
         <v>38</v>
       </c>
+      <c r="AI14" s="6" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="15" spans="1:51" ht="12" customHeight="1">
       <c r="A15" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="16"/>
       <c r="G15" s="16"/>
       <c r="H15" s="17"/>
       <c r="I15" s="16"/>
       <c r="J15" s="18"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
       <c r="N15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O15" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P15" s="66" t="s">
         <v>38</v>
@@ -19841,50 +20133,53 @@
       </c>
       <c r="AA15" s="3">
         <v>1</v>
       </c>
       <c r="AB15" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC15" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH15" s="3" t="s">
         <v>38</v>
       </c>
+      <c r="AI15" s="6" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="16" spans="1:51" ht="12" customHeight="1">
       <c r="A16" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="18"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
       <c r="N16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O16" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P16" s="66" t="s">
         <v>38</v>
@@ -19921,50 +20216,53 @@
       </c>
       <c r="AA16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB16" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC16" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE16" s="6">
         <v>1</v>
       </c>
       <c r="AF16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH16" s="3" t="s">
         <v>38</v>
       </c>
+      <c r="AI16" s="6" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="17" spans="1:43" ht="12" customHeight="1">
       <c r="A17" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="17"/>
       <c r="I17" s="16"/>
       <c r="J17" s="18"/>
       <c r="K17" s="17"/>
       <c r="L17" s="17"/>
       <c r="M17" s="17"/>
       <c r="N17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O17" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P17" s="66" t="s">
         <v>38</v>
@@ -20001,50 +20299,53 @@
       </c>
       <c r="AA17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB17" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC17" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH17" s="3" t="s">
         <v>38</v>
       </c>
+      <c r="AI17" s="6" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="18" spans="1:43" ht="12" customHeight="1">
       <c r="A18" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="17"/>
       <c r="I18" s="16"/>
       <c r="J18" s="18"/>
       <c r="K18" s="17"/>
       <c r="L18" s="17"/>
       <c r="M18" s="17"/>
       <c r="N18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O18" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P18" s="66" t="s">
         <v>38</v>
@@ -20081,50 +20382,53 @@
       </c>
       <c r="AA18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB18" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC18" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE18" s="6">
         <v>1</v>
       </c>
       <c r="AF18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH18" s="3">
         <v>1</v>
       </c>
+      <c r="AI18" s="6" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="19" spans="1:43" ht="12" customHeight="1">
       <c r="A19" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="17"/>
       <c r="I19" s="16"/>
       <c r="J19" s="18"/>
       <c r="K19" s="17"/>
       <c r="L19" s="17"/>
       <c r="M19" s="17"/>
       <c r="N19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O19" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P19" s="66" t="s">
         <v>38</v>
@@ -20159,50 +20463,53 @@
       <c r="Z19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB19" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC19" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE19" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF19" s="3">
         <v>1</v>
       </c>
       <c r="AG19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH19" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI19" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:43" ht="12" customHeight="1">
       <c r="A20" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="17"/>
       <c r="I20" s="16"/>
       <c r="J20" s="18"/>
       <c r="K20" s="17"/>
       <c r="L20" s="17"/>
       <c r="M20" s="17"/>
       <c r="N20" s="1">
         <v>1</v>
       </c>
       <c r="O20" s="66" t="s">
         <v>38</v>
       </c>
@@ -20241,50 +20548,53 @@
       </c>
       <c r="AA20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB20" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC20" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE20" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF20" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH20" s="3" t="s">
         <v>38</v>
       </c>
+      <c r="AI20" s="6" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="21" spans="1:43" ht="12" customHeight="1">
       <c r="A21" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="17"/>
       <c r="I21" s="16"/>
       <c r="J21" s="18"/>
       <c r="K21" s="17"/>
       <c r="L21" s="17"/>
       <c r="M21" s="17"/>
       <c r="N21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O21" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P21" s="66" t="s">
         <v>38</v>
@@ -20321,50 +20631,53 @@
       </c>
       <c r="AA21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB21" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC21" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE21" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF21" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH21" s="3" t="s">
         <v>38</v>
       </c>
+      <c r="AI21" s="6" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="22" spans="1:43" ht="12" customHeight="1">
       <c r="A22" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="18"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O22" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P22" s="66" t="s">
         <v>38</v>
@@ -20401,50 +20714,53 @@
       </c>
       <c r="AA22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB22" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC22" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE22" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF22" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG22" s="3">
         <v>1</v>
       </c>
       <c r="AH22" s="3">
         <v>1</v>
       </c>
+      <c r="AI22" s="6" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="23" spans="1:43" ht="12" customHeight="1">
       <c r="A23" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="17"/>
       <c r="I23" s="16"/>
       <c r="J23" s="18"/>
       <c r="K23" s="17"/>
       <c r="L23" s="17"/>
       <c r="M23" s="17"/>
       <c r="N23" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O23" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P23" s="66" t="s">
         <v>38</v>
@@ -20480,88 +20796,91 @@
         <v>38</v>
       </c>
       <c r="AA23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB23" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC23" s="3">
         <v>1</v>
       </c>
       <c r="AD23" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE23" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF23" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH23" s="8" t="s">
         <v>38</v>
+      </c>
+      <c r="AI23" s="87">
+        <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:43" ht="12" customHeight="1">
       <c r="A24" s="80"/>
       <c r="B24" s="80"/>
       <c r="C24" s="80"/>
       <c r="D24" s="80"/>
       <c r="E24" s="80"/>
       <c r="F24" s="80"/>
       <c r="G24" s="80"/>
       <c r="H24" s="80"/>
       <c r="I24" s="80"/>
       <c r="J24" s="80"/>
       <c r="K24" s="80"/>
       <c r="L24" s="80"/>
       <c r="M24" s="80"/>
       <c r="N24" s="80"/>
       <c r="O24" s="80"/>
       <c r="P24" s="80"/>
       <c r="Q24" s="80"/>
       <c r="R24" s="80"/>
       <c r="S24" s="80"/>
-      <c r="T24" s="94" t="s">
+      <c r="T24" s="96" t="s">
         <v>25</v>
       </c>
-      <c r="U24" s="94"/>
-[...11 lines deleted...]
-      <c r="AG24" s="94"/>
+      <c r="U24" s="96"/>
+      <c r="V24" s="96"/>
+      <c r="W24" s="96"/>
+      <c r="X24" s="96"/>
+      <c r="Y24" s="96"/>
+      <c r="Z24" s="96"/>
+      <c r="AA24" s="96"/>
+      <c r="AB24" s="96"/>
+      <c r="AC24" s="96"/>
+      <c r="AD24" s="96"/>
+      <c r="AE24" s="96"/>
+      <c r="AF24" s="96"/>
+      <c r="AG24" s="96"/>
       <c r="AH24" s="85"/>
       <c r="AI24" s="80"/>
       <c r="AJ24" s="80"/>
       <c r="AM24" s="80"/>
       <c r="AN24" s="80"/>
       <c r="AO24" s="80"/>
       <c r="AP24" s="80"/>
       <c r="AQ24" s="80"/>
     </row>
     <row r="25" spans="1:43" ht="12" customHeight="1">
       <c r="A25" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
       <c r="G25" s="16"/>
       <c r="H25" s="17"/>
       <c r="I25" s="16"/>
       <c r="J25" s="17"/>
       <c r="K25" s="17"/>
       <c r="L25" s="17"/>
       <c r="M25" s="17"/>
@@ -20606,50 +20925,53 @@
       </c>
       <c r="AA25" s="3">
         <v>3</v>
       </c>
       <c r="AB25" s="3">
         <v>3</v>
       </c>
       <c r="AC25" s="3">
         <v>2</v>
       </c>
       <c r="AD25" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE25" s="6">
         <v>4</v>
       </c>
       <c r="AF25" s="3">
         <v>2</v>
       </c>
       <c r="AG25" s="3">
         <v>2</v>
       </c>
       <c r="AH25" s="3">
         <v>1</v>
       </c>
+      <c r="AI25" s="87">
+        <v>3</v>
+      </c>
     </row>
     <row r="26" spans="1:43" ht="12" customHeight="1">
       <c r="A26" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="17"/>
       <c r="I26" s="16"/>
       <c r="J26" s="17"/>
       <c r="K26" s="17"/>
       <c r="L26" s="17"/>
       <c r="M26" s="17"/>
       <c r="N26" s="1">
         <v>3</v>
       </c>
       <c r="O26" s="3">
         <v>2</v>
       </c>
       <c r="P26" s="1">
         <v>1</v>
@@ -20686,50 +21008,53 @@
       </c>
       <c r="AA26" s="3">
         <v>2</v>
       </c>
       <c r="AB26" s="3">
         <v>3</v>
       </c>
       <c r="AC26" s="3">
         <v>2</v>
       </c>
       <c r="AD26" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE26" s="6">
         <v>4</v>
       </c>
       <c r="AF26" s="3">
         <v>1</v>
       </c>
       <c r="AG26" s="3">
         <v>2</v>
       </c>
       <c r="AH26" s="3">
         <v>1</v>
       </c>
+      <c r="AI26" s="87">
+        <v>2</v>
+      </c>
     </row>
     <row r="27" spans="1:43" ht="12" customHeight="1">
       <c r="A27" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="17"/>
       <c r="I27" s="16"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
       <c r="N27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O27" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P27" s="1">
         <v>1</v>
@@ -20766,50 +21091,53 @@
       </c>
       <c r="AA27" s="3">
         <v>1</v>
       </c>
       <c r="AB27" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC27" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD27" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE27" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF27" s="3">
         <v>1</v>
       </c>
       <c r="AG27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AH27" s="8" t="s">
         <v>38</v>
       </c>
+      <c r="AI27" s="87">
+        <v>1</v>
+      </c>
     </row>
     <row r="28" spans="1:43" ht="12" customHeight="1">
       <c r="A28" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="17"/>
       <c r="I28" s="16"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O28" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P28" s="66" t="s">
         <v>38</v>
@@ -20846,50 +21174,53 @@
       </c>
       <c r="AA28" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB28" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC28" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD28" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE28" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF28" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AH28" s="8" t="s">
         <v>38</v>
       </c>
+      <c r="AI28" s="6" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="29" spans="1:43" ht="12" customHeight="1">
       <c r="A29" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O29" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P29" s="66" t="s">
         <v>38</v>
@@ -20926,50 +21257,53 @@
       </c>
       <c r="AA29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB29" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC29" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD29" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE29" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF29" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG29" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AH29" s="8" t="s">
         <v>38</v>
       </c>
+      <c r="AI29" s="6" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="30" spans="1:43" ht="12" customHeight="1">
       <c r="A30" s="19" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="17"/>
       <c r="I30" s="16"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
       <c r="N30" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O30" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P30" s="66" t="s">
         <v>38</v>
@@ -21004,89 +21338,92 @@
       <c r="Z30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB30" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC30" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD30" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE30" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF30" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG30" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AH30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI30" s="6" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:43" ht="12" customHeight="1">
       <c r="A31" s="78"/>
       <c r="B31" s="78"/>
       <c r="C31" s="78"/>
       <c r="D31" s="78"/>
       <c r="E31" s="78"/>
       <c r="F31" s="78"/>
       <c r="G31" s="78"/>
       <c r="H31" s="78"/>
       <c r="I31" s="78"/>
       <c r="J31" s="78"/>
       <c r="K31" s="78"/>
       <c r="L31" s="78"/>
       <c r="M31" s="78"/>
       <c r="N31" s="78"/>
       <c r="O31" s="78"/>
       <c r="P31" s="78"/>
       <c r="Q31" s="78"/>
       <c r="R31" s="78"/>
       <c r="S31" s="78"/>
-      <c r="T31" s="87" t="s">
+      <c r="T31" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="U31" s="87"/>
-[...11 lines deleted...]
-      <c r="AG31" s="87"/>
+      <c r="U31" s="89"/>
+      <c r="V31" s="89"/>
+      <c r="W31" s="89"/>
+      <c r="X31" s="89"/>
+      <c r="Y31" s="89"/>
+      <c r="Z31" s="89"/>
+      <c r="AA31" s="89"/>
+      <c r="AB31" s="89"/>
+      <c r="AC31" s="89"/>
+      <c r="AD31" s="89"/>
+      <c r="AE31" s="89"/>
+      <c r="AF31" s="89"/>
+      <c r="AG31" s="89"/>
       <c r="AH31" s="86"/>
       <c r="AI31" s="78"/>
       <c r="AJ31" s="78"/>
       <c r="AM31" s="78"/>
       <c r="AN31" s="78"/>
       <c r="AO31" s="78"/>
       <c r="AP31" s="78"/>
       <c r="AQ31" s="78"/>
     </row>
     <row r="32" spans="1:43" ht="12" customHeight="1">
       <c r="A32" s="67" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
       <c r="G32" s="16"/>
       <c r="H32" s="17"/>
       <c r="I32" s="16"/>
       <c r="J32" s="20"/>
       <c r="K32" s="17"/>
       <c r="L32" s="17"/>
       <c r="M32" s="17"/>
@@ -21131,52 +21468,55 @@
       </c>
       <c r="AA32" s="3">
         <v>2</v>
       </c>
       <c r="AB32" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC32" s="6">
         <v>2</v>
       </c>
       <c r="AD32" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE32" s="6">
         <v>2</v>
       </c>
       <c r="AF32" s="3">
         <v>1</v>
       </c>
       <c r="AG32" s="3">
         <v>1</v>
       </c>
       <c r="AH32" s="3">
         <v>2</v>
       </c>
-    </row>
-    <row r="33" spans="1:34" ht="12" customHeight="1">
+      <c r="AI32" s="87">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:35" ht="12" customHeight="1">
       <c r="A33" s="19" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
       <c r="I33" s="16"/>
       <c r="J33" s="20"/>
       <c r="K33" s="17"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
       <c r="N33" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O33" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P33" s="66" t="s">
         <v>38</v>
       </c>
       <c r="Q33" s="66" t="s">
@@ -21211,52 +21551,55 @@
       </c>
       <c r="AA33" s="3">
         <v>1</v>
       </c>
       <c r="AB33" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC33" s="6">
         <v>1</v>
       </c>
       <c r="AD33" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE33" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF33" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH33" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="34" spans="1:34" ht="12" customHeight="1">
+      <c r="AI33" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35" ht="12" customHeight="1">
       <c r="A34" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="17"/>
       <c r="I34" s="16"/>
       <c r="J34" s="20"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O34" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P34" s="66" t="s">
         <v>38</v>
       </c>
       <c r="Q34" s="66" t="s">
@@ -21291,52 +21634,55 @@
       </c>
       <c r="AA34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB34" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC34" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD34" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH34" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="35" spans="1:34" ht="12" customHeight="1">
+      <c r="AI34" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35" ht="12" customHeight="1">
       <c r="A35" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="17"/>
       <c r="I35" s="16"/>
       <c r="J35" s="20"/>
       <c r="K35" s="17"/>
       <c r="L35" s="17"/>
       <c r="M35" s="17"/>
       <c r="N35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O35" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P35" s="66" t="s">
         <v>38</v>
       </c>
       <c r="Q35" s="66" t="s">
@@ -21371,52 +21717,55 @@
       </c>
       <c r="AA35" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB35" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC35" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD35" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE35" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF35" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG35" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH35" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="36" spans="1:34" ht="12" customHeight="1">
+      <c r="AI35" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35" ht="12" customHeight="1">
       <c r="A36" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="15"/>
       <c r="C36" s="15"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="17"/>
       <c r="I36" s="16"/>
       <c r="J36" s="20"/>
       <c r="K36" s="17"/>
       <c r="L36" s="17"/>
       <c r="M36" s="17"/>
       <c r="N36" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O36" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P36" s="66" t="s">
         <v>38</v>
       </c>
       <c r="Q36" s="66" t="s">
@@ -21451,52 +21800,55 @@
       </c>
       <c r="AA36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB36" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC36" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD36" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE36" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF36" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH36" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="37" spans="1:34" ht="12" customHeight="1">
+      <c r="AI36" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35" ht="12" customHeight="1">
       <c r="A37" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="15"/>
       <c r="C37" s="15"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="17"/>
       <c r="I37" s="16"/>
       <c r="J37" s="20"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O37" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P37" s="66" t="s">
         <v>38</v>
       </c>
       <c r="Q37" s="66" t="s">
@@ -21531,52 +21883,55 @@
       </c>
       <c r="AA37" s="3">
         <v>1</v>
       </c>
       <c r="AB37" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC37" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD37" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE37" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF37" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG37" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH37" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="38" spans="1:34" ht="12" customHeight="1">
+      <c r="AI37" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35" ht="12" customHeight="1">
       <c r="A38" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B38" s="15"/>
       <c r="C38" s="15"/>
       <c r="D38" s="16"/>
       <c r="E38" s="16"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="17"/>
       <c r="I38" s="16"/>
       <c r="J38" s="20"/>
       <c r="K38" s="17"/>
       <c r="L38" s="17"/>
       <c r="M38" s="17"/>
       <c r="N38" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O38" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P38" s="66" t="s">
         <v>38</v>
       </c>
       <c r="Q38" s="6">
@@ -21611,52 +21966,55 @@
       </c>
       <c r="AA38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB38" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC38" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD38" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE38" s="6">
         <v>1</v>
       </c>
       <c r="AF38" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH38" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="39" spans="1:34" ht="12" customHeight="1">
+      <c r="AI38" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35" ht="12" customHeight="1">
       <c r="A39" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="15"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
       <c r="N39" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O39" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P39" s="66" t="s">
         <v>38</v>
       </c>
       <c r="Q39" s="66" t="s">
@@ -21691,52 +22049,55 @@
       </c>
       <c r="AA39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB39" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC39" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD39" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE39" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF39" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH39" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="40" spans="1:34" ht="12" customHeight="1">
+      <c r="AI39" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35" ht="12" customHeight="1">
       <c r="A40" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15"/>
       <c r="I40" s="15"/>
       <c r="J40" s="15"/>
       <c r="K40" s="15"/>
       <c r="L40" s="15"/>
       <c r="M40" s="15"/>
       <c r="N40" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O40" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P40" s="66" t="s">
         <v>38</v>
       </c>
       <c r="Q40" s="66" t="s">
@@ -21771,52 +22132,55 @@
       </c>
       <c r="AA40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB40" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC40" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD40" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE40" s="6">
         <v>1</v>
       </c>
       <c r="AF40" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH40" s="3">
         <v>1</v>
       </c>
-    </row>
-    <row r="41" spans="1:34" ht="12" customHeight="1">
+      <c r="AI40" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35" ht="12" customHeight="1">
       <c r="A41" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B41" s="15"/>
       <c r="C41" s="15"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="17"/>
       <c r="I41" s="16"/>
       <c r="J41" s="20"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
       <c r="N41" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O41" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P41" s="66" t="s">
         <v>38</v>
       </c>
       <c r="Q41" s="66" t="s">
@@ -21851,52 +22215,55 @@
       </c>
       <c r="AA41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB41" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC41" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD41" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE41" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF41" s="3">
         <v>1</v>
       </c>
       <c r="AG41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH41" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="42" spans="1:34" ht="12" customHeight="1">
+      <c r="AI41" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35" ht="12" customHeight="1">
       <c r="A42" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B42" s="15"/>
       <c r="C42" s="15"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="17"/>
       <c r="I42" s="16"/>
       <c r="J42" s="20"/>
       <c r="K42" s="17"/>
       <c r="L42" s="17"/>
       <c r="M42" s="17"/>
       <c r="N42" s="1">
         <v>1</v>
       </c>
       <c r="O42" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P42" s="1">
         <v>1</v>
       </c>
       <c r="Q42" s="66" t="s">
@@ -21931,52 +22298,55 @@
       </c>
       <c r="AA42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB42" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC42" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD42" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE42" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF42" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH42" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="43" spans="1:34" ht="12" customHeight="1">
+      <c r="AI42" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35" ht="12" customHeight="1">
       <c r="A43" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B43" s="15"/>
       <c r="C43" s="15"/>
       <c r="D43" s="16"/>
       <c r="E43" s="16"/>
       <c r="F43" s="16"/>
       <c r="G43" s="16"/>
       <c r="H43" s="17"/>
       <c r="I43" s="16"/>
       <c r="J43" s="20"/>
       <c r="K43" s="17"/>
       <c r="L43" s="17"/>
       <c r="M43" s="17"/>
       <c r="N43" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O43" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P43" s="66" t="s">
         <v>38</v>
       </c>
       <c r="Q43" s="66" t="s">
@@ -22011,52 +22381,55 @@
       </c>
       <c r="AA43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB43" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC43" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD43" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE43" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF43" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH43" s="3" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="44" spans="1:34" ht="12" customHeight="1">
+      <c r="AI43" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35" ht="12" customHeight="1">
       <c r="A44" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B44" s="15"/>
       <c r="C44" s="15"/>
       <c r="D44" s="16"/>
       <c r="E44" s="16"/>
       <c r="F44" s="16"/>
       <c r="G44" s="16"/>
       <c r="H44" s="17"/>
       <c r="I44" s="16"/>
       <c r="J44" s="20"/>
       <c r="K44" s="17"/>
       <c r="L44" s="17"/>
       <c r="M44" s="17"/>
       <c r="N44" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O44" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P44" s="66" t="s">
         <v>38</v>
       </c>
       <c r="Q44" s="66" t="s">
@@ -22085,58 +22458,61 @@
       </c>
       <c r="Y44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AB44" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AC44" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AD44" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE44" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF44" s="6" t="s">
         <v>38</v>
       </c>
-      <c r="AG44" s="3" t="s">
-        <v>38</v>
+      <c r="AG44" s="3">
+        <v>1</v>
       </c>
       <c r="AH44" s="3">
         <v>1</v>
       </c>
-    </row>
-    <row r="45" spans="1:34" ht="12" customHeight="1">
+      <c r="AI44" s="6" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35" ht="12" customHeight="1">
       <c r="A45" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B45" s="22"/>
       <c r="C45" s="22"/>
       <c r="D45" s="22"/>
       <c r="E45" s="22"/>
       <c r="F45" s="22"/>
       <c r="G45" s="22"/>
       <c r="H45" s="23"/>
       <c r="I45" s="22"/>
       <c r="J45" s="23"/>
       <c r="K45" s="23"/>
       <c r="L45" s="23"/>
       <c r="M45" s="23"/>
       <c r="N45" s="55" t="s">
         <v>38</v>
       </c>
       <c r="O45" s="55" t="s">
         <v>38</v>
       </c>
       <c r="P45" s="55" t="s">
         <v>38</v>
       </c>
       <c r="Q45" s="55" t="s">
@@ -22171,225 +22547,228 @@
       </c>
       <c r="AA45" s="5" t="s">
         <v>38</v>
       </c>
       <c r="AB45" s="55" t="s">
         <v>38</v>
       </c>
       <c r="AC45" s="5">
         <v>1</v>
       </c>
       <c r="AD45" s="55" t="s">
         <v>38</v>
       </c>
       <c r="AE45" s="55" t="s">
         <v>38</v>
       </c>
       <c r="AF45" s="5" t="s">
         <v>38</v>
       </c>
       <c r="AG45" s="55" t="s">
         <v>38</v>
       </c>
       <c r="AH45" s="55" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45" s="88">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="T9:AG9"/>
     <mergeCell ref="T24:AG24"/>
     <mergeCell ref="T31:AG31"/>
     <mergeCell ref="S3:AQ3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="T7:AE7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A2:AE41"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView tabSelected="1" topLeftCell="N1" workbookViewId="0">
       <selection activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="0.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.140625" style="26"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:31" s="58" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="92" t="s">
+      <c r="A2" s="94" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="92"/>
-[...28 lines deleted...]
-      <c r="AE2" s="92"/>
+      <c r="B2" s="94"/>
+      <c r="C2" s="94"/>
+      <c r="D2" s="94"/>
+      <c r="E2" s="94"/>
+      <c r="F2" s="94"/>
+      <c r="G2" s="94"/>
+      <c r="H2" s="94"/>
+      <c r="I2" s="94"/>
+      <c r="J2" s="94"/>
+      <c r="K2" s="94"/>
+      <c r="L2" s="94"/>
+      <c r="M2" s="94"/>
+      <c r="N2" s="94"/>
+      <c r="O2" s="94"/>
+      <c r="P2" s="94"/>
+      <c r="Q2" s="94"/>
+      <c r="R2" s="94"/>
+      <c r="S2" s="94"/>
+      <c r="T2" s="94"/>
+      <c r="U2" s="94"/>
+      <c r="V2" s="94"/>
+      <c r="W2" s="94"/>
+      <c r="X2" s="94"/>
+      <c r="Y2" s="94"/>
+      <c r="Z2" s="94"/>
+      <c r="AA2" s="94"/>
+      <c r="AB2" s="94"/>
+      <c r="AC2" s="94"/>
+      <c r="AD2" s="94"/>
+      <c r="AE2" s="94"/>
     </row>
     <row r="3" spans="1:31" s="58" customFormat="1" ht="15" customHeight="1">
       <c r="A3" s="75"/>
       <c r="B3" s="75"/>
       <c r="C3" s="75"/>
       <c r="D3" s="75"/>
       <c r="E3" s="75"/>
       <c r="F3" s="75"/>
       <c r="G3" s="75"/>
       <c r="H3" s="75"/>
       <c r="I3" s="75"/>
       <c r="J3" s="75"/>
       <c r="K3" s="75"/>
       <c r="L3" s="75"/>
       <c r="M3" s="75"/>
       <c r="N3" s="75"/>
       <c r="O3" s="75"/>
       <c r="P3" s="75"/>
       <c r="Q3" s="75"/>
       <c r="R3" s="75"/>
       <c r="S3" s="75"/>
       <c r="T3" s="75"/>
       <c r="U3" s="75"/>
       <c r="V3" s="75"/>
       <c r="W3" s="75"/>
       <c r="X3" s="75"/>
       <c r="Y3" s="75"/>
       <c r="Z3" s="75"/>
       <c r="AA3" s="75"/>
       <c r="AB3" s="75"/>
       <c r="AC3" s="75"/>
       <c r="AD3" s="75"/>
       <c r="AE3" s="75"/>
     </row>
     <row r="4" spans="1:31">
-      <c r="A4" s="93"/>
-[...11 lines deleted...]
-      <c r="M4" s="93"/>
+      <c r="A4" s="95"/>
+      <c r="B4" s="95"/>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="95"/>
+      <c r="L4" s="95"/>
+      <c r="M4" s="95"/>
     </row>
     <row r="5" spans="1:31">
       <c r="C5" s="8"/>
       <c r="AE5" s="65" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:31">
-      <c r="A6" s="88"/>
-      <c r="B6" s="90">
+      <c r="A6" s="90"/>
+      <c r="B6" s="92">
         <v>2021</v>
       </c>
-      <c r="C6" s="91"/>
-[...10 lines deleted...]
-      <c r="N6" s="97">
+      <c r="C6" s="93"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="93"/>
+      <c r="I6" s="93"/>
+      <c r="J6" s="93"/>
+      <c r="K6" s="93"/>
+      <c r="L6" s="93"/>
+      <c r="M6" s="93"/>
+      <c r="N6" s="101">
         <v>2023</v>
       </c>
-      <c r="O6" s="97"/>
-[...10 lines deleted...]
-      <c r="Z6" s="90">
+      <c r="O6" s="101"/>
+      <c r="P6" s="101"/>
+      <c r="Q6" s="101"/>
+      <c r="R6" s="101"/>
+      <c r="S6" s="101"/>
+      <c r="T6" s="101"/>
+      <c r="U6" s="101"/>
+      <c r="V6" s="101"/>
+      <c r="W6" s="101"/>
+      <c r="X6" s="101"/>
+      <c r="Y6" s="92"/>
+      <c r="Z6" s="92">
         <v>2024</v>
       </c>
-      <c r="AA6" s="91"/>
-[...3 lines deleted...]
-      <c r="AE6" s="96"/>
+      <c r="AA6" s="93"/>
+      <c r="AB6" s="93"/>
+      <c r="AC6" s="93"/>
+      <c r="AD6" s="93"/>
+      <c r="AE6" s="100"/>
     </row>
     <row r="7" spans="1:31">
-      <c r="A7" s="89"/>
+      <c r="A7" s="91"/>
       <c r="B7" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C7" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D7" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E7" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F7" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G7" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H7" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I7" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J7" s="10" t="s">
@@ -22438,83 +22817,83 @@
         <v>20</v>
       </c>
       <c r="Y7" s="10" t="s">
         <v>23</v>
       </c>
       <c r="Z7" s="27" t="s">
         <v>5</v>
       </c>
       <c r="AA7" s="27" t="s">
         <v>6</v>
       </c>
       <c r="AB7" s="28" t="s">
         <v>7</v>
       </c>
       <c r="AC7" s="27" t="s">
         <v>8</v>
       </c>
       <c r="AD7" s="27" t="s">
         <v>0</v>
       </c>
       <c r="AE7" s="10" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:31" ht="11.25" customHeight="1">
-      <c r="A8" s="98" t="s">
+      <c r="A8" s="102" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="98"/>
-[...28 lines deleted...]
-      <c r="AE8" s="87"/>
+      <c r="B8" s="102"/>
+      <c r="C8" s="102"/>
+      <c r="D8" s="102"/>
+      <c r="E8" s="102"/>
+      <c r="F8" s="102"/>
+      <c r="G8" s="102"/>
+      <c r="H8" s="102"/>
+      <c r="I8" s="102"/>
+      <c r="J8" s="102"/>
+      <c r="K8" s="102"/>
+      <c r="L8" s="102"/>
+      <c r="M8" s="102"/>
+      <c r="N8" s="102"/>
+      <c r="O8" s="102"/>
+      <c r="P8" s="102"/>
+      <c r="Q8" s="102"/>
+      <c r="R8" s="102"/>
+      <c r="S8" s="102"/>
+      <c r="T8" s="102"/>
+      <c r="U8" s="102"/>
+      <c r="V8" s="102"/>
+      <c r="W8" s="102"/>
+      <c r="X8" s="102"/>
+      <c r="Y8" s="102"/>
+      <c r="Z8" s="102"/>
+      <c r="AA8" s="102"/>
+      <c r="AB8" s="102"/>
+      <c r="AC8" s="102"/>
+      <c r="AD8" s="102"/>
+      <c r="AE8" s="89"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="12"/>
       <c r="I9" s="12"/>
       <c r="J9" s="12"/>
       <c r="K9" s="12"/>
       <c r="L9" s="12"/>
       <c r="M9" s="12"/>
       <c r="N9" s="2">
         <v>15.19</v>
       </c>
       <c r="O9" s="2">
         <v>1.56</v>
       </c>
       <c r="P9" s="2">
         <v>8.73</v>
@@ -23323,83 +23702,83 @@
         <v>38</v>
       </c>
       <c r="Y20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD20" s="2">
         <v>55.56</v>
       </c>
       <c r="AE20" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:31" ht="11.25" customHeight="1">
-      <c r="A21" s="94" t="s">
+      <c r="A21" s="96" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="94"/>
-[...28 lines deleted...]
-      <c r="AE21" s="94"/>
+      <c r="B21" s="96"/>
+      <c r="C21" s="96"/>
+      <c r="D21" s="96"/>
+      <c r="E21" s="96"/>
+      <c r="F21" s="96"/>
+      <c r="G21" s="96"/>
+      <c r="H21" s="96"/>
+      <c r="I21" s="96"/>
+      <c r="J21" s="96"/>
+      <c r="K21" s="96"/>
+      <c r="L21" s="96"/>
+      <c r="M21" s="96"/>
+      <c r="N21" s="96"/>
+      <c r="O21" s="96"/>
+      <c r="P21" s="96"/>
+      <c r="Q21" s="96"/>
+      <c r="R21" s="96"/>
+      <c r="S21" s="96"/>
+      <c r="T21" s="96"/>
+      <c r="U21" s="96"/>
+      <c r="V21" s="96"/>
+      <c r="W21" s="96"/>
+      <c r="X21" s="96"/>
+      <c r="Y21" s="96"/>
+      <c r="Z21" s="96"/>
+      <c r="AA21" s="96"/>
+      <c r="AB21" s="96"/>
+      <c r="AC21" s="96"/>
+      <c r="AD21" s="96"/>
+      <c r="AE21" s="96"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="2">
         <v>10.99</v>
       </c>
       <c r="O22" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P22" s="2">
         <v>8.89</v>
@@ -23784,83 +24163,83 @@
         <v>38</v>
       </c>
       <c r="Y27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE27" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:31" ht="12" customHeight="1">
-      <c r="A28" s="87" t="s">
+      <c r="A28" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="87"/>
-[...28 lines deleted...]
-      <c r="AE28" s="87"/>
+      <c r="B28" s="89"/>
+      <c r="C28" s="89"/>
+      <c r="D28" s="89"/>
+      <c r="E28" s="89"/>
+      <c r="F28" s="89"/>
+      <c r="G28" s="89"/>
+      <c r="H28" s="89"/>
+      <c r="I28" s="89"/>
+      <c r="J28" s="89"/>
+      <c r="K28" s="89"/>
+      <c r="L28" s="89"/>
+      <c r="M28" s="89"/>
+      <c r="N28" s="89"/>
+      <c r="O28" s="89"/>
+      <c r="P28" s="89"/>
+      <c r="Q28" s="89"/>
+      <c r="R28" s="89"/>
+      <c r="S28" s="89"/>
+      <c r="T28" s="89"/>
+      <c r="U28" s="89"/>
+      <c r="V28" s="89"/>
+      <c r="W28" s="89"/>
+      <c r="X28" s="89"/>
+      <c r="Y28" s="89"/>
+      <c r="Z28" s="89"/>
+      <c r="AA28" s="89"/>
+      <c r="AB28" s="89"/>
+      <c r="AC28" s="89"/>
+      <c r="AD28" s="89"/>
+      <c r="AE28" s="89"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
       <c r="J29" s="20"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="2">
         <v>24.59</v>
       </c>
       <c r="O29" s="2">
         <v>1.56</v>
       </c>
       <c r="P29" s="2">
         <v>8.44</v>
@@ -24694,55 +25073,55 @@
     </row>
     <row r="41" spans="1:31">
       <c r="A41" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="Z6:AE6"/>
     <mergeCell ref="A21:AE21"/>
     <mergeCell ref="A28:AE28"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:AX46"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="W9" workbookViewId="0">
-      <selection activeCell="AH10" sqref="AH10:AH45"/>
+    <sheetView topLeftCell="W1" workbookViewId="0">
+      <selection activeCell="T5" sqref="T5:AP5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="0.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="12" customHeight="1"/>
     <row r="2" spans="1:50" ht="12" customHeight="1"/>
     <row r="3" spans="1:50" s="58" customFormat="1" ht="12" customHeight="1">
       <c r="A3" s="76"/>
       <c r="B3" s="76"/>
       <c r="C3" s="76"/>
       <c r="D3" s="76"/>
       <c r="E3" s="76"/>
       <c r="F3" s="76"/>
       <c r="G3" s="76"/>
       <c r="H3" s="76"/>
       <c r="I3" s="76"/>
       <c r="J3" s="76"/>
       <c r="K3" s="76"/>
       <c r="L3" s="76"/>
@@ -24797,152 +25176,152 @@
       <c r="P4" s="75"/>
       <c r="Q4" s="75"/>
       <c r="R4" s="75"/>
       <c r="S4" s="75"/>
       <c r="T4" s="75"/>
       <c r="U4" s="75"/>
       <c r="AA4" s="75"/>
       <c r="AB4" s="75"/>
       <c r="AC4" s="75"/>
       <c r="AD4" s="75"/>
       <c r="AE4" s="75"/>
       <c r="AF4" s="75"/>
       <c r="AG4" s="75"/>
       <c r="AH4" s="75"/>
       <c r="AI4" s="75"/>
       <c r="AJ4" s="75"/>
       <c r="AK4" s="75"/>
       <c r="AL4" s="75"/>
       <c r="AM4" s="75"/>
       <c r="AN4" s="75"/>
       <c r="AO4" s="75"/>
       <c r="AP4" s="75"/>
       <c r="AQ4" s="75"/>
     </row>
     <row r="5" spans="1:50" ht="12" customHeight="1">
-      <c r="A5" s="93"/>
-[...12 lines deleted...]
-      <c r="T5" s="92" t="s">
+      <c r="A5" s="95"/>
+      <c r="B5" s="95"/>
+      <c r="C5" s="95"/>
+      <c r="D5" s="95"/>
+      <c r="E5" s="95"/>
+      <c r="F5" s="95"/>
+      <c r="G5" s="95"/>
+      <c r="H5" s="95"/>
+      <c r="I5" s="95"/>
+      <c r="J5" s="95"/>
+      <c r="K5" s="95"/>
+      <c r="L5" s="95"/>
+      <c r="M5" s="95"/>
+      <c r="T5" s="94" t="s">
         <v>31</v>
       </c>
-      <c r="U5" s="92"/>
-[...20 lines deleted...]
-      <c r="AP5" s="92"/>
+      <c r="U5" s="94"/>
+      <c r="V5" s="94"/>
+      <c r="W5" s="94"/>
+      <c r="X5" s="94"/>
+      <c r="Y5" s="94"/>
+      <c r="Z5" s="94"/>
+      <c r="AA5" s="94"/>
+      <c r="AB5" s="94"/>
+      <c r="AC5" s="94"/>
+      <c r="AD5" s="94"/>
+      <c r="AE5" s="94"/>
+      <c r="AF5" s="94"/>
+      <c r="AG5" s="94"/>
+      <c r="AH5" s="94"/>
+      <c r="AI5" s="94"/>
+      <c r="AJ5" s="94"/>
+      <c r="AK5" s="94"/>
+      <c r="AL5" s="94"/>
+      <c r="AM5" s="94"/>
+      <c r="AN5" s="94"/>
+      <c r="AO5" s="94"/>
+      <c r="AP5" s="94"/>
     </row>
     <row r="6" spans="1:50" ht="12" customHeight="1">
       <c r="C6" s="8"/>
       <c r="Q6" s="65"/>
       <c r="AD6" s="65"/>
       <c r="AP6" s="65" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:50">
-      <c r="A7" s="88"/>
-      <c r="B7" s="90">
+      <c r="A7" s="90"/>
+      <c r="B7" s="92">
         <v>2021</v>
       </c>
-      <c r="C7" s="91"/>
-[...10 lines deleted...]
-      <c r="N7" s="91">
+      <c r="C7" s="93"/>
+      <c r="D7" s="93"/>
+      <c r="E7" s="93"/>
+      <c r="F7" s="93"/>
+      <c r="G7" s="93"/>
+      <c r="H7" s="93"/>
+      <c r="I7" s="93"/>
+      <c r="J7" s="93"/>
+      <c r="K7" s="93"/>
+      <c r="L7" s="93"/>
+      <c r="M7" s="93"/>
+      <c r="N7" s="93">
         <v>2024</v>
       </c>
-      <c r="O7" s="91"/>
-[...4 lines deleted...]
-      <c r="T7" s="97">
+      <c r="O7" s="93"/>
+      <c r="P7" s="93"/>
+      <c r="Q7" s="93"/>
+      <c r="R7" s="93"/>
+      <c r="S7" s="93"/>
+      <c r="T7" s="101">
         <v>2025</v>
       </c>
-      <c r="U7" s="97"/>
-[...10 lines deleted...]
-      <c r="AF7" s="97">
+      <c r="U7" s="101"/>
+      <c r="V7" s="101"/>
+      <c r="W7" s="101"/>
+      <c r="X7" s="101"/>
+      <c r="Y7" s="101"/>
+      <c r="Z7" s="101"/>
+      <c r="AA7" s="101"/>
+      <c r="AB7" s="101"/>
+      <c r="AC7" s="101"/>
+      <c r="AD7" s="101"/>
+      <c r="AE7" s="101"/>
+      <c r="AF7" s="101">
         <v>2026</v>
       </c>
-      <c r="AG7" s="97"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="97"/>
+      <c r="AG7" s="101"/>
+      <c r="AH7" s="101"/>
+      <c r="AI7" s="101"/>
+      <c r="AJ7" s="101"/>
+      <c r="AK7" s="101"/>
+      <c r="AL7" s="101"/>
+      <c r="AM7" s="101"/>
+      <c r="AN7" s="101"/>
+      <c r="AO7" s="101"/>
+      <c r="AP7" s="101"/>
+      <c r="AQ7" s="101"/>
     </row>
     <row r="8" spans="1:50" ht="18" customHeight="1">
-      <c r="A8" s="89"/>
+      <c r="A8" s="91"/>
       <c r="B8" s="11" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="11" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="11" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="11" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="10" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="10" t="s">
@@ -25046,66 +25425,66 @@
       </c>
       <c r="AQ8" s="42" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:50" ht="11.25" customHeight="1">
       <c r="A9" s="79"/>
       <c r="B9" s="79"/>
       <c r="C9" s="79"/>
       <c r="D9" s="79"/>
       <c r="E9" s="79"/>
       <c r="F9" s="79"/>
       <c r="G9" s="79"/>
       <c r="H9" s="79"/>
       <c r="I9" s="79"/>
       <c r="J9" s="79"/>
       <c r="K9" s="79"/>
       <c r="L9" s="79"/>
       <c r="M9" s="79"/>
       <c r="N9" s="79"/>
       <c r="O9" s="79"/>
       <c r="P9" s="79"/>
       <c r="Q9" s="79"/>
       <c r="R9" s="79"/>
       <c r="S9" s="79"/>
-      <c r="T9" s="98" t="s">
+      <c r="T9" s="102" t="s">
         <v>9</v>
       </c>
-      <c r="U9" s="98"/>
-[...11 lines deleted...]
-      <c r="AG9" s="98"/>
+      <c r="U9" s="102"/>
+      <c r="V9" s="102"/>
+      <c r="W9" s="102"/>
+      <c r="X9" s="102"/>
+      <c r="Y9" s="102"/>
+      <c r="Z9" s="102"/>
+      <c r="AA9" s="102"/>
+      <c r="AB9" s="102"/>
+      <c r="AC9" s="102"/>
+      <c r="AD9" s="102"/>
+      <c r="AE9" s="102"/>
+      <c r="AF9" s="102"/>
+      <c r="AG9" s="102"/>
       <c r="AH9" s="79"/>
       <c r="AI9" s="79"/>
       <c r="AJ9" s="79"/>
       <c r="AK9" s="79"/>
       <c r="AL9" s="79"/>
       <c r="AM9" s="79"/>
       <c r="AN9" s="79"/>
       <c r="AO9" s="79"/>
       <c r="AP9" s="79"/>
       <c r="AQ9" s="79"/>
       <c r="AR9" s="79"/>
       <c r="AS9" s="79"/>
       <c r="AT9" s="79"/>
       <c r="AU9" s="79"/>
       <c r="AV9" s="79"/>
       <c r="AW9" s="79"/>
       <c r="AX9" s="79"/>
     </row>
     <row r="10" spans="1:50">
       <c r="A10" s="67" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
@@ -25159,50 +25538,53 @@
       </c>
       <c r="AA10" s="2">
         <v>7.46</v>
       </c>
       <c r="AB10" s="2">
         <v>4.53</v>
       </c>
       <c r="AC10" s="2">
         <v>6.59</v>
       </c>
       <c r="AD10" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE10" s="7">
         <v>9.48</v>
       </c>
       <c r="AF10" s="2">
         <v>5.3</v>
       </c>
       <c r="AG10" s="2">
         <v>6.19</v>
       </c>
       <c r="AH10" s="2">
         <v>5.81</v>
       </c>
+      <c r="AI10" s="2">
+        <v>6.58</v>
+      </c>
     </row>
     <row r="11" spans="1:50">
       <c r="A11" s="19" t="s">
         <v>39</v>
       </c>
       <c r="B11" s="15"/>
       <c r="C11" s="15"/>
       <c r="D11" s="16"/>
       <c r="E11" s="16"/>
       <c r="F11" s="16"/>
       <c r="G11" s="16"/>
       <c r="H11" s="17"/>
       <c r="I11" s="16"/>
       <c r="J11" s="18"/>
       <c r="K11" s="17"/>
       <c r="L11" s="17"/>
       <c r="M11" s="17"/>
       <c r="N11" s="1">
         <v>7.73</v>
       </c>
       <c r="O11" s="2">
         <v>5.6</v>
       </c>
       <c r="P11" s="1">
         <v>2.66</v>
@@ -25239,50 +25621,53 @@
       </c>
       <c r="AA11" s="2">
         <v>7.14</v>
       </c>
       <c r="AB11" s="2">
         <v>8.11</v>
       </c>
       <c r="AC11" s="2">
         <v>9.09</v>
       </c>
       <c r="AD11" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE11" s="7">
         <v>11.43</v>
       </c>
       <c r="AF11" s="2">
         <v>3.28</v>
       </c>
       <c r="AG11" s="2">
         <v>6.99</v>
       </c>
       <c r="AH11" s="2">
         <v>3.66</v>
       </c>
+      <c r="AI11" s="2">
+        <v>5.7</v>
+      </c>
     </row>
     <row r="12" spans="1:50">
       <c r="A12" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B12" s="15"/>
       <c r="C12" s="15"/>
       <c r="D12" s="16"/>
       <c r="E12" s="16"/>
       <c r="F12" s="16"/>
       <c r="G12" s="16"/>
       <c r="H12" s="17"/>
       <c r="I12" s="16"/>
       <c r="J12" s="18"/>
       <c r="K12" s="17"/>
       <c r="L12" s="17"/>
       <c r="M12" s="17"/>
       <c r="N12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P12" s="1">
         <v>32.26</v>
@@ -25319,50 +25704,53 @@
       </c>
       <c r="AA12" s="2">
         <v>32.26</v>
       </c>
       <c r="AB12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD12" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE12" s="7" t="s">
         <v>38</v>
       </c>
       <c r="AF12" s="2">
         <v>27.78</v>
       </c>
       <c r="AG12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH12" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AI12" s="2">
+        <v>35.71</v>
+      </c>
     </row>
     <row r="13" spans="1:50">
       <c r="A13" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B13" s="15"/>
       <c r="C13" s="15"/>
       <c r="D13" s="16"/>
       <c r="E13" s="16"/>
       <c r="F13" s="16"/>
       <c r="G13" s="16"/>
       <c r="H13" s="17"/>
       <c r="I13" s="16"/>
       <c r="J13" s="18"/>
       <c r="K13" s="17"/>
       <c r="L13" s="17"/>
       <c r="M13" s="17"/>
       <c r="N13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P13" s="8" t="s">
         <v>38</v>
@@ -25399,50 +25787,53 @@
       </c>
       <c r="AA13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD13" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE13" s="7" t="s">
         <v>38</v>
       </c>
       <c r="AF13" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH13" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AI13" s="66" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="14" spans="1:50">
       <c r="A14" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B14" s="15"/>
       <c r="C14" s="15"/>
       <c r="D14" s="16"/>
       <c r="E14" s="16"/>
       <c r="F14" s="16"/>
       <c r="G14" s="16"/>
       <c r="H14" s="17"/>
       <c r="I14" s="16"/>
       <c r="J14" s="18"/>
       <c r="K14" s="17"/>
       <c r="L14" s="17"/>
       <c r="M14" s="17"/>
       <c r="N14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P14" s="8" t="s">
         <v>38</v>
@@ -25479,50 +25870,53 @@
       </c>
       <c r="AA14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD14" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE14" s="7" t="s">
         <v>38</v>
       </c>
       <c r="AF14" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG14" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH14" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AI14" s="66" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="15" spans="1:50">
       <c r="A15" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B15" s="15"/>
       <c r="C15" s="15"/>
       <c r="D15" s="16"/>
       <c r="E15" s="16"/>
       <c r="F15" s="16"/>
       <c r="G15" s="16"/>
       <c r="H15" s="17"/>
       <c r="I15" s="16"/>
       <c r="J15" s="18"/>
       <c r="K15" s="17"/>
       <c r="L15" s="17"/>
       <c r="M15" s="17"/>
       <c r="N15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P15" s="8" t="s">
         <v>38</v>
@@ -25559,50 +25953,53 @@
       </c>
       <c r="AA15" s="2">
         <v>26.32</v>
       </c>
       <c r="AB15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD15" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE15" s="7" t="s">
         <v>38</v>
       </c>
       <c r="AF15" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH15" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AI15" s="66" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="16" spans="1:50">
       <c r="A16" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B16" s="15"/>
       <c r="C16" s="15"/>
       <c r="D16" s="16"/>
       <c r="E16" s="16"/>
       <c r="F16" s="16"/>
       <c r="G16" s="16"/>
       <c r="H16" s="17"/>
       <c r="I16" s="16"/>
       <c r="J16" s="18"/>
       <c r="K16" s="17"/>
       <c r="L16" s="17"/>
       <c r="M16" s="17"/>
       <c r="N16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P16" s="8" t="s">
         <v>38</v>
@@ -25639,50 +26036,53 @@
       </c>
       <c r="AA16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD16" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE16" s="7">
         <v>90.91</v>
       </c>
       <c r="AF16" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH16" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AI16" s="66" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="17" spans="1:50">
       <c r="A17" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B17" s="15"/>
       <c r="C17" s="15"/>
       <c r="D17" s="16"/>
       <c r="E17" s="16"/>
       <c r="F17" s="16"/>
       <c r="G17" s="16"/>
       <c r="H17" s="17"/>
       <c r="I17" s="16"/>
       <c r="J17" s="18"/>
       <c r="K17" s="17"/>
       <c r="L17" s="17"/>
       <c r="M17" s="17"/>
       <c r="N17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P17" s="8" t="s">
         <v>38</v>
@@ -25719,50 +26119,53 @@
       </c>
       <c r="AA17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD17" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE17" s="7" t="s">
         <v>38</v>
       </c>
       <c r="AF17" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH17" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AI17" s="66" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="18" spans="1:50">
       <c r="A18" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="16"/>
       <c r="E18" s="16"/>
       <c r="F18" s="16"/>
       <c r="G18" s="16"/>
       <c r="H18" s="17"/>
       <c r="I18" s="16"/>
       <c r="J18" s="18"/>
       <c r="K18" s="17"/>
       <c r="L18" s="17"/>
       <c r="M18" s="17"/>
       <c r="N18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P18" s="8" t="s">
         <v>38</v>
@@ -25799,50 +26202,53 @@
       </c>
       <c r="AA18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE18" s="7">
         <v>200</v>
       </c>
       <c r="AF18" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH18" s="2">
         <v>1000</v>
       </c>
+      <c r="AI18" s="66" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="19" spans="1:50">
       <c r="A19" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B19" s="15"/>
       <c r="C19" s="15"/>
       <c r="D19" s="16"/>
       <c r="E19" s="16"/>
       <c r="F19" s="16"/>
       <c r="G19" s="16"/>
       <c r="H19" s="17"/>
       <c r="I19" s="16"/>
       <c r="J19" s="18"/>
       <c r="K19" s="17"/>
       <c r="L19" s="17"/>
       <c r="M19" s="17"/>
       <c r="N19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P19" s="8" t="s">
         <v>38</v>
@@ -25877,50 +26283,53 @@
       <c r="Z19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AA19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD19" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE19" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF19" s="2">
         <v>100</v>
       </c>
       <c r="AG19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH19" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI19" s="66" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:50">
       <c r="A20" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="16"/>
       <c r="E20" s="16"/>
       <c r="F20" s="16"/>
       <c r="G20" s="16"/>
       <c r="H20" s="17"/>
       <c r="I20" s="16"/>
       <c r="J20" s="18"/>
       <c r="K20" s="17"/>
       <c r="L20" s="17"/>
       <c r="M20" s="17"/>
       <c r="N20" s="1">
         <v>38.46</v>
       </c>
       <c r="O20" s="8" t="s">
         <v>38</v>
       </c>
@@ -25959,50 +26368,53 @@
       </c>
       <c r="AA20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD20" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE20" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF20" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH20" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AI20" s="66" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="21" spans="1:50">
       <c r="A21" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="15"/>
       <c r="C21" s="15"/>
       <c r="D21" s="16"/>
       <c r="E21" s="16"/>
       <c r="F21" s="16"/>
       <c r="G21" s="16"/>
       <c r="H21" s="17"/>
       <c r="I21" s="16"/>
       <c r="J21" s="18"/>
       <c r="K21" s="17"/>
       <c r="L21" s="17"/>
       <c r="M21" s="17"/>
       <c r="N21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P21" s="8" t="s">
         <v>38</v>
@@ -26037,50 +26449,53 @@
       </c>
       <c r="AA21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD21" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE21" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF21" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG21" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH21" s="2" t="s">
         <v>38</v>
       </c>
+      <c r="AI21" s="66" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="22" spans="1:50">
       <c r="A22" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="16"/>
       <c r="E22" s="16"/>
       <c r="F22" s="16"/>
       <c r="G22" s="16"/>
       <c r="H22" s="17"/>
       <c r="I22" s="16"/>
       <c r="J22" s="18"/>
       <c r="K22" s="17"/>
       <c r="L22" s="17"/>
       <c r="M22" s="17"/>
       <c r="N22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P22" s="8" t="s">
         <v>38</v>
@@ -26117,50 +26532,53 @@
       </c>
       <c r="AA22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD22" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE22" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF22" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG22" s="2">
         <v>125</v>
       </c>
       <c r="AH22" s="2">
         <v>62.5</v>
       </c>
+      <c r="AI22" s="66" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="23" spans="1:50">
       <c r="A23" s="9" t="s">
         <v>57</v>
       </c>
       <c r="B23" s="15"/>
       <c r="C23" s="15"/>
       <c r="D23" s="16"/>
       <c r="E23" s="16"/>
       <c r="F23" s="16"/>
       <c r="G23" s="16"/>
       <c r="H23" s="17"/>
       <c r="I23" s="16"/>
       <c r="J23" s="18"/>
       <c r="K23" s="17"/>
       <c r="L23" s="17"/>
       <c r="M23" s="17"/>
       <c r="N23" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O23" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P23" s="8" t="s">
         <v>38</v>
@@ -26196,88 +26614,91 @@
         <v>38</v>
       </c>
       <c r="AA23" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB23" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC23" s="2">
         <v>33.33</v>
       </c>
       <c r="AD23" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AE23" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF23" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG23" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AH23" s="8" t="s">
         <v>38</v>
+      </c>
+      <c r="AI23" s="2">
+        <v>43.48</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="11.25" customHeight="1">
       <c r="A24" s="80"/>
       <c r="B24" s="80"/>
       <c r="C24" s="80"/>
       <c r="D24" s="80"/>
       <c r="E24" s="80"/>
       <c r="F24" s="80"/>
       <c r="G24" s="80"/>
       <c r="H24" s="80"/>
       <c r="I24" s="80"/>
       <c r="J24" s="80"/>
       <c r="K24" s="80"/>
       <c r="L24" s="80"/>
       <c r="M24" s="80"/>
       <c r="N24" s="80"/>
       <c r="O24" s="80"/>
       <c r="P24" s="80"/>
       <c r="Q24" s="80"/>
       <c r="R24" s="80"/>
       <c r="S24" s="80"/>
-      <c r="T24" s="94" t="s">
+      <c r="T24" s="96" t="s">
         <v>25</v>
       </c>
-      <c r="U24" s="94"/>
-[...11 lines deleted...]
-      <c r="AG24" s="94"/>
+      <c r="U24" s="96"/>
+      <c r="V24" s="96"/>
+      <c r="W24" s="96"/>
+      <c r="X24" s="96"/>
+      <c r="Y24" s="96"/>
+      <c r="Z24" s="96"/>
+      <c r="AA24" s="96"/>
+      <c r="AB24" s="96"/>
+      <c r="AC24" s="96"/>
+      <c r="AD24" s="96"/>
+      <c r="AE24" s="96"/>
+      <c r="AF24" s="96"/>
+      <c r="AG24" s="96"/>
       <c r="AH24" s="85"/>
       <c r="AI24" s="80"/>
       <c r="AJ24" s="80"/>
       <c r="AM24" s="80"/>
       <c r="AN24" s="80"/>
       <c r="AO24" s="80"/>
       <c r="AP24" s="80"/>
       <c r="AQ24" s="80"/>
       <c r="AR24" s="80"/>
       <c r="AS24" s="80"/>
       <c r="AT24" s="80"/>
       <c r="AU24" s="80"/>
       <c r="AV24" s="80"/>
       <c r="AW24" s="80"/>
       <c r="AX24" s="80"/>
     </row>
     <row r="25" spans="1:50">
       <c r="A25" s="60" t="s">
         <v>37</v>
       </c>
       <c r="B25" s="15"/>
       <c r="C25" s="15"/>
       <c r="D25" s="16"/>
       <c r="E25" s="16"/>
       <c r="F25" s="16"/>
@@ -26329,50 +26750,53 @@
       </c>
       <c r="AA25" s="2">
         <v>6.06</v>
       </c>
       <c r="AB25" s="2">
         <v>6.64</v>
       </c>
       <c r="AC25" s="2">
         <v>4.95</v>
       </c>
       <c r="AD25" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE25" s="7">
         <v>9.26</v>
       </c>
       <c r="AF25" s="2">
         <v>5.25</v>
       </c>
       <c r="AG25" s="2">
         <v>6.02</v>
       </c>
       <c r="AH25" s="2">
         <v>2.94</v>
       </c>
+      <c r="AI25" s="2">
+        <v>7.16</v>
+      </c>
     </row>
     <row r="26" spans="1:50">
       <c r="A26" s="13" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="15"/>
       <c r="C26" s="15"/>
       <c r="D26" s="16"/>
       <c r="E26" s="16"/>
       <c r="F26" s="16"/>
       <c r="G26" s="16"/>
       <c r="H26" s="17"/>
       <c r="I26" s="16"/>
       <c r="J26" s="17"/>
       <c r="K26" s="17"/>
       <c r="L26" s="17"/>
       <c r="M26" s="17"/>
       <c r="N26" s="1">
         <v>8.24</v>
       </c>
       <c r="O26" s="2">
         <v>5.97</v>
       </c>
       <c r="P26" s="1">
         <v>2.82</v>
@@ -26409,50 +26833,53 @@
       </c>
       <c r="AA26" s="2">
         <v>4.9400000000000004</v>
       </c>
       <c r="AB26" s="2">
         <v>8.4</v>
       </c>
       <c r="AC26" s="2">
         <v>6.6</v>
       </c>
       <c r="AD26" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE26" s="7">
         <v>12.31</v>
       </c>
       <c r="AF26" s="2">
         <v>3.47</v>
       </c>
       <c r="AG26" s="2">
         <v>7.33</v>
       </c>
       <c r="AH26" s="2">
         <v>3.95</v>
       </c>
+      <c r="AI26" s="2">
+        <v>5.93</v>
+      </c>
     </row>
     <row r="27" spans="1:50">
       <c r="A27" s="13" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="15"/>
       <c r="C27" s="15"/>
       <c r="D27" s="16"/>
       <c r="E27" s="16"/>
       <c r="F27" s="16"/>
       <c r="G27" s="16"/>
       <c r="H27" s="17"/>
       <c r="I27" s="16"/>
       <c r="J27" s="17"/>
       <c r="K27" s="17"/>
       <c r="L27" s="17"/>
       <c r="M27" s="17"/>
       <c r="N27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P27" s="1">
         <v>33.33</v>
@@ -26489,50 +26916,53 @@
       </c>
       <c r="AA27" s="2">
         <v>32.26</v>
       </c>
       <c r="AB27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC27" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD27" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE27" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF27" s="2">
         <v>28.57</v>
       </c>
       <c r="AG27" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AH27" s="8" t="s">
         <v>38</v>
       </c>
+      <c r="AI27" s="2">
+        <v>37.04</v>
+      </c>
     </row>
     <row r="28" spans="1:50">
       <c r="A28" s="13" t="s">
         <v>49</v>
       </c>
       <c r="B28" s="15"/>
       <c r="C28" s="15"/>
       <c r="D28" s="16"/>
       <c r="E28" s="16"/>
       <c r="F28" s="16"/>
       <c r="G28" s="16"/>
       <c r="H28" s="17"/>
       <c r="I28" s="16"/>
       <c r="J28" s="17"/>
       <c r="K28" s="17"/>
       <c r="L28" s="17"/>
       <c r="M28" s="17"/>
       <c r="N28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P28" s="8" t="s">
         <v>38</v>
@@ -26569,50 +26999,53 @@
       </c>
       <c r="AA28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC28" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD28" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE28" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF28" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG28" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AH28" s="8" t="s">
         <v>38</v>
       </c>
+      <c r="AI28" s="66" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="29" spans="1:50">
       <c r="A29" s="13" t="s">
         <v>50</v>
       </c>
       <c r="B29" s="15"/>
       <c r="C29" s="15"/>
       <c r="D29" s="16"/>
       <c r="E29" s="16"/>
       <c r="F29" s="16"/>
       <c r="G29" s="16"/>
       <c r="H29" s="17"/>
       <c r="I29" s="16"/>
       <c r="J29" s="17"/>
       <c r="K29" s="17"/>
       <c r="L29" s="17"/>
       <c r="M29" s="17"/>
       <c r="N29" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O29" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P29" s="8" t="s">
         <v>38</v>
@@ -26649,50 +27082,53 @@
       </c>
       <c r="AA29" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB29" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC29" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD29" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE29" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF29" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG29" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AH29" s="8" t="s">
         <v>38</v>
       </c>
+      <c r="AI29" s="66" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="30" spans="1:50">
       <c r="A30" s="19" t="s">
         <v>57</v>
       </c>
       <c r="B30" s="15"/>
       <c r="C30" s="15"/>
       <c r="D30" s="16"/>
       <c r="E30" s="16"/>
       <c r="F30" s="16"/>
       <c r="G30" s="16"/>
       <c r="H30" s="17"/>
       <c r="I30" s="16"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="17"/>
       <c r="M30" s="17"/>
       <c r="N30" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O30" s="8" t="s">
         <v>38</v>
       </c>
       <c r="P30" s="8" t="s">
         <v>38</v>
@@ -26727,89 +27163,92 @@
       <c r="Z30" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AA30" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB30" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC30" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD30" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE30" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF30" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG30" s="1" t="s">
         <v>38</v>
       </c>
       <c r="AH30" s="8" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI30" s="66" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:50" ht="12" customHeight="1">
       <c r="A31" s="78"/>
       <c r="B31" s="78"/>
       <c r="C31" s="78"/>
       <c r="D31" s="78"/>
       <c r="E31" s="78"/>
       <c r="F31" s="78"/>
       <c r="G31" s="78"/>
       <c r="H31" s="78"/>
       <c r="I31" s="78"/>
       <c r="J31" s="78"/>
       <c r="K31" s="78"/>
       <c r="L31" s="78"/>
       <c r="M31" s="78"/>
       <c r="N31" s="78"/>
       <c r="O31" s="78"/>
       <c r="P31" s="78"/>
       <c r="Q31" s="78"/>
       <c r="R31" s="78"/>
       <c r="S31" s="78"/>
-      <c r="T31" s="87" t="s">
+      <c r="T31" s="89" t="s">
         <v>26</v>
       </c>
-      <c r="U31" s="87"/>
-[...11 lines deleted...]
-      <c r="AG31" s="87"/>
+      <c r="U31" s="89"/>
+      <c r="V31" s="89"/>
+      <c r="W31" s="89"/>
+      <c r="X31" s="89"/>
+      <c r="Y31" s="89"/>
+      <c r="Z31" s="89"/>
+      <c r="AA31" s="89"/>
+      <c r="AB31" s="89"/>
+      <c r="AC31" s="89"/>
+      <c r="AD31" s="89"/>
+      <c r="AE31" s="89"/>
+      <c r="AF31" s="89"/>
+      <c r="AG31" s="89"/>
       <c r="AH31" s="86"/>
       <c r="AI31" s="78"/>
       <c r="AJ31" s="78"/>
       <c r="AM31" s="78"/>
       <c r="AN31" s="78"/>
       <c r="AO31" s="78"/>
       <c r="AP31" s="78"/>
       <c r="AQ31" s="78"/>
       <c r="AR31" s="78"/>
       <c r="AS31" s="78"/>
       <c r="AT31" s="78"/>
       <c r="AU31" s="78"/>
       <c r="AV31" s="78"/>
       <c r="AW31" s="78"/>
       <c r="AX31" s="78"/>
     </row>
     <row r="32" spans="1:50">
       <c r="A32" s="67" t="s">
         <v>37</v>
       </c>
       <c r="B32" s="15"/>
       <c r="C32" s="15"/>
       <c r="D32" s="16"/>
       <c r="E32" s="16"/>
       <c r="F32" s="16"/>
@@ -26861,52 +27300,55 @@
       </c>
       <c r="AA32" s="2">
         <v>11.43</v>
       </c>
       <c r="AB32" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC32" s="7">
         <v>9.85</v>
       </c>
       <c r="AD32" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE32" s="7">
         <v>9.9499999999999993</v>
       </c>
       <c r="AF32" s="2">
         <v>5.41</v>
       </c>
       <c r="AG32" s="2">
         <v>6.54</v>
       </c>
       <c r="AH32" s="2">
         <v>11.36</v>
       </c>
-    </row>
-    <row r="33" spans="1:34">
+      <c r="AI32" s="7">
+        <v>5.29</v>
+      </c>
+    </row>
+    <row r="33" spans="1:35">
       <c r="A33" s="19" t="s">
         <v>39</v>
       </c>
       <c r="B33" s="15"/>
       <c r="C33" s="15"/>
       <c r="D33" s="16"/>
       <c r="E33" s="16"/>
       <c r="F33" s="16"/>
       <c r="G33" s="16"/>
       <c r="H33" s="17"/>
       <c r="I33" s="16"/>
       <c r="J33" s="20"/>
       <c r="K33" s="17"/>
       <c r="L33" s="17"/>
       <c r="M33" s="17"/>
       <c r="N33" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O33" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P33" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Q33" s="66" t="s">
@@ -26941,52 +27383,55 @@
       </c>
       <c r="AA33" s="2">
         <v>66.67</v>
       </c>
       <c r="AB33" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC33" s="7">
         <v>37.04</v>
       </c>
       <c r="AD33" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE33" s="7" t="s">
         <v>38</v>
       </c>
       <c r="AF33" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG33" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH33" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="34" spans="1:34">
+      <c r="AI33" s="66" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="34" spans="1:35">
       <c r="A34" s="19" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="15"/>
       <c r="C34" s="15"/>
       <c r="D34" s="16"/>
       <c r="E34" s="16"/>
       <c r="F34" s="16"/>
       <c r="G34" s="16"/>
       <c r="H34" s="17"/>
       <c r="I34" s="16"/>
       <c r="J34" s="20"/>
       <c r="K34" s="17"/>
       <c r="L34" s="17"/>
       <c r="M34" s="17"/>
       <c r="N34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O34" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Q34" s="66" t="s">
@@ -27021,52 +27466,55 @@
       </c>
       <c r="AA34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC34" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD34" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE34" s="7" t="s">
         <v>38</v>
       </c>
       <c r="AF34" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH34" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="35" spans="1:34">
+      <c r="AI34" s="66" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="35" spans="1:35">
       <c r="A35" s="9" t="s">
         <v>47</v>
       </c>
       <c r="B35" s="15"/>
       <c r="C35" s="15"/>
       <c r="D35" s="16"/>
       <c r="E35" s="16"/>
       <c r="F35" s="16"/>
       <c r="G35" s="16"/>
       <c r="H35" s="17"/>
       <c r="I35" s="16"/>
       <c r="J35" s="20"/>
       <c r="K35" s="17"/>
       <c r="L35" s="17"/>
       <c r="M35" s="17"/>
       <c r="N35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O35" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Q35" s="66" t="s">
@@ -27101,52 +27549,55 @@
       </c>
       <c r="AA35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC35" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD35" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE35" s="7" t="s">
         <v>38</v>
       </c>
       <c r="AF35" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG35" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH35" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="36" spans="1:34">
+      <c r="AI35" s="66" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="36" spans="1:35">
       <c r="A36" s="9" t="s">
         <v>49</v>
       </c>
       <c r="B36" s="15"/>
       <c r="C36" s="15"/>
       <c r="D36" s="16"/>
       <c r="E36" s="16"/>
       <c r="F36" s="16"/>
       <c r="G36" s="16"/>
       <c r="H36" s="17"/>
       <c r="I36" s="16"/>
       <c r="J36" s="20"/>
       <c r="K36" s="17"/>
       <c r="L36" s="17"/>
       <c r="M36" s="17"/>
       <c r="N36" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O36" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P36" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Q36" s="66" t="s">
@@ -27181,52 +27632,55 @@
       </c>
       <c r="AA36" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB36" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC36" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD36" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE36" s="7" t="s">
         <v>38</v>
       </c>
       <c r="AF36" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH36" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="37" spans="1:34">
+      <c r="AI36" s="66" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="37" spans="1:35">
       <c r="A37" s="9" t="s">
         <v>60</v>
       </c>
       <c r="B37" s="15"/>
       <c r="C37" s="15"/>
       <c r="D37" s="16"/>
       <c r="E37" s="16"/>
       <c r="F37" s="16"/>
       <c r="G37" s="16"/>
       <c r="H37" s="17"/>
       <c r="I37" s="16"/>
       <c r="J37" s="20"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O37" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P37" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Q37" s="66" t="s">
@@ -27261,52 +27715,55 @@
       </c>
       <c r="AA37" s="2">
         <v>83.33</v>
       </c>
       <c r="AB37" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC37" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD37" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE37" s="7" t="s">
         <v>38</v>
       </c>
       <c r="AF37" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG37" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH37" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="38" spans="1:34">
+      <c r="AI37" s="66" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="38" spans="1:35">
       <c r="A38" s="9" t="s">
         <v>52</v>
       </c>
       <c r="B38" s="15"/>
       <c r="C38" s="15"/>
       <c r="D38" s="16"/>
       <c r="E38" s="16"/>
       <c r="F38" s="16"/>
       <c r="G38" s="16"/>
       <c r="H38" s="17"/>
       <c r="I38" s="16"/>
       <c r="J38" s="20"/>
       <c r="K38" s="17"/>
       <c r="L38" s="17"/>
       <c r="M38" s="17"/>
       <c r="N38" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O38" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P38" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Q38" s="2">
@@ -27341,52 +27798,55 @@
       </c>
       <c r="AA38" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB38" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC38" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD38" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE38" s="7">
         <v>90.91</v>
       </c>
       <c r="AF38" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG38" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH38" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="39" spans="1:34">
+      <c r="AI38" s="66" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="39" spans="1:35">
       <c r="A39" s="13" t="s">
         <v>53</v>
       </c>
       <c r="B39" s="15"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
       <c r="J39" s="15"/>
       <c r="K39" s="15"/>
       <c r="L39" s="15"/>
       <c r="M39" s="15"/>
       <c r="N39" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O39" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P39" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Q39" s="66" t="s">
@@ -27421,52 +27881,55 @@
       </c>
       <c r="AA39" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB39" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC39" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD39" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE39" s="7" t="s">
         <v>38</v>
       </c>
       <c r="AF39" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG39" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH39" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="40" spans="1:34">
+      <c r="AI39" s="66" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="40" spans="1:35">
       <c r="A40" s="9" t="s">
         <v>61</v>
       </c>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15"/>
       <c r="I40" s="15"/>
       <c r="J40" s="15"/>
       <c r="K40" s="15"/>
       <c r="L40" s="15"/>
       <c r="M40" s="15"/>
       <c r="N40" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O40" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P40" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Q40" s="66" t="s">
@@ -27501,52 +27964,55 @@
       </c>
       <c r="AA40" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB40" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC40" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD40" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE40" s="7">
         <v>200</v>
       </c>
       <c r="AF40" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG40" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH40" s="2">
         <v>1000</v>
       </c>
-    </row>
-    <row r="41" spans="1:34">
+      <c r="AI40" s="66" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:35">
       <c r="A41" s="9" t="s">
         <v>62</v>
       </c>
       <c r="B41" s="15"/>
       <c r="C41" s="15"/>
       <c r="D41" s="16"/>
       <c r="E41" s="16"/>
       <c r="F41" s="16"/>
       <c r="G41" s="16"/>
       <c r="H41" s="17"/>
       <c r="I41" s="16"/>
       <c r="J41" s="20"/>
       <c r="K41" s="17"/>
       <c r="L41" s="17"/>
       <c r="M41" s="17"/>
       <c r="N41" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O41" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P41" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Q41" s="66" t="s">
@@ -27581,52 +28047,55 @@
       </c>
       <c r="AA41" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB41" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC41" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD41" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE41" s="7" t="s">
         <v>38</v>
       </c>
       <c r="AF41" s="2">
         <v>100</v>
       </c>
       <c r="AG41" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH41" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="42" spans="1:34">
+      <c r="AI41" s="66" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="42" spans="1:35">
       <c r="A42" s="9" t="s">
         <v>54</v>
       </c>
       <c r="B42" s="15"/>
       <c r="C42" s="15"/>
       <c r="D42" s="16"/>
       <c r="E42" s="16"/>
       <c r="F42" s="16"/>
       <c r="G42" s="16"/>
       <c r="H42" s="17"/>
       <c r="I42" s="16"/>
       <c r="J42" s="20"/>
       <c r="K42" s="17"/>
       <c r="L42" s="17"/>
       <c r="M42" s="17"/>
       <c r="N42" s="1">
         <v>38.46</v>
       </c>
       <c r="O42" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P42" s="1">
         <v>55.56</v>
       </c>
       <c r="Q42" s="66" t="s">
@@ -27661,52 +28130,55 @@
       </c>
       <c r="AA42" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB42" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC42" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD42" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE42" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF42" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG42" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH42" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="43" spans="1:34">
+      <c r="AI42" s="66" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="43" spans="1:35">
       <c r="A43" s="9" t="s">
         <v>55</v>
       </c>
       <c r="B43" s="15"/>
       <c r="C43" s="15"/>
       <c r="D43" s="16"/>
       <c r="E43" s="16"/>
       <c r="F43" s="16"/>
       <c r="G43" s="16"/>
       <c r="H43" s="17"/>
       <c r="I43" s="16"/>
       <c r="J43" s="20"/>
       <c r="K43" s="17"/>
       <c r="L43" s="17"/>
       <c r="M43" s="17"/>
       <c r="N43" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O43" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P43" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Q43" s="66" t="s">
@@ -27741,52 +28213,55 @@
       </c>
       <c r="AA43" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB43" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC43" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD43" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE43" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF43" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG43" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH43" s="2" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="44" spans="1:34">
+      <c r="AI43" s="66" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="44" spans="1:35">
       <c r="A44" s="9" t="s">
         <v>63</v>
       </c>
       <c r="B44" s="15"/>
       <c r="C44" s="15"/>
       <c r="D44" s="16"/>
       <c r="E44" s="16"/>
       <c r="F44" s="16"/>
       <c r="G44" s="16"/>
       <c r="H44" s="17"/>
       <c r="I44" s="16"/>
       <c r="J44" s="20"/>
       <c r="K44" s="17"/>
       <c r="L44" s="17"/>
       <c r="M44" s="17"/>
       <c r="N44" s="8" t="s">
         <v>38</v>
       </c>
       <c r="O44" s="66" t="s">
         <v>38</v>
       </c>
       <c r="P44" s="8" t="s">
         <v>38</v>
       </c>
       <c r="Q44" s="66" t="s">
@@ -27821,52 +28296,55 @@
       </c>
       <c r="AA44" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AB44" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AC44" s="8" t="s">
         <v>38</v>
       </c>
       <c r="AD44" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AE44" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AF44" s="66" t="s">
         <v>38</v>
       </c>
       <c r="AG44" s="2">
         <v>125</v>
       </c>
       <c r="AH44" s="2">
         <v>62.5</v>
       </c>
-    </row>
-    <row r="45" spans="1:34">
+      <c r="AI44" s="66" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="45" spans="1:35">
       <c r="A45" s="36" t="s">
         <v>57</v>
       </c>
       <c r="B45" s="22"/>
       <c r="C45" s="22"/>
       <c r="D45" s="22"/>
       <c r="E45" s="22"/>
       <c r="F45" s="22"/>
       <c r="G45" s="22"/>
       <c r="H45" s="23"/>
       <c r="I45" s="22"/>
       <c r="J45" s="23"/>
       <c r="K45" s="23"/>
       <c r="L45" s="23"/>
       <c r="M45" s="23"/>
       <c r="N45" s="55" t="s">
         <v>38</v>
       </c>
       <c r="O45" s="55" t="s">
         <v>38</v>
       </c>
       <c r="P45" s="55" t="s">
         <v>38</v>
       </c>
       <c r="Q45" s="55" t="s">
@@ -27901,68 +28379,71 @@
       </c>
       <c r="AA45" s="55" t="s">
         <v>38</v>
       </c>
       <c r="AB45" s="55" t="s">
         <v>38</v>
       </c>
       <c r="AC45" s="4">
         <v>62.5</v>
       </c>
       <c r="AD45" s="55" t="s">
         <v>38</v>
       </c>
       <c r="AE45" s="55" t="s">
         <v>38</v>
       </c>
       <c r="AF45" s="55" t="s">
         <v>38</v>
       </c>
       <c r="AG45" s="55" t="s">
         <v>38</v>
       </c>
       <c r="AH45" s="55" t="s">
         <v>38</v>
       </c>
-    </row>
-    <row r="46" spans="1:34">
+      <c r="AI45" s="4">
+        <v>71.430000000000007</v>
+      </c>
+    </row>
+    <row r="46" spans="1:35">
       <c r="A46" s="25" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A5:M5"/>
-[...3 lines deleted...]
-    <mergeCell ref="T5:AP5"/>
     <mergeCell ref="T31:AG31"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="T24:AG24"/>
     <mergeCell ref="T9:AG9"/>
     <mergeCell ref="T7:AE7"/>
+    <mergeCell ref="T5:AP5"/>
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>9</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>