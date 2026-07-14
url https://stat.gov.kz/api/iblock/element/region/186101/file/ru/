--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -23,71 +23,71 @@
   <Override PartName="/xl/drawings/drawing3.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing4.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing5.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing6.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing7.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing8.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\ЕДН\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C057EE21-2D4D-4BB9-8071-76E3DC1DED79}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D09DDF8E-90D3-49C4-B1DF-6B25BEAB432F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="2805" yWindow="2805" windowWidth="21600" windowHeight="11295" tabRatio="572" firstSheet="5" activeTab="7" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" firstSheet="5" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Умершие 2022" sheetId="1" r:id="rId1"/>
     <sheet name="Умершие " sheetId="6" r:id="rId2"/>
     <sheet name="Умершие 2024-2026" sheetId="9" r:id="rId3"/>
     <sheet name="Коэф. смертности" sheetId="5" r:id="rId4"/>
     <sheet name="Коэф. смертности 2024-2026" sheetId="10" r:id="rId5"/>
     <sheet name="Младенческая смертность" sheetId="7" r:id="rId6"/>
     <sheet name="Млад. смертность 2024-2026" sheetId="11" r:id="rId7"/>
     <sheet name="Коэффициент млад. смертности" sheetId="8" r:id="rId8"/>
     <sheet name="Коэф. млад.смертности 2024-2026" sheetId="12" r:id="rId9"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2680" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2734" uniqueCount="67">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -449,307 +449,253 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="106">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...5 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
-[...1 lines deleted...]
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
 </file>
@@ -1618,5374 +1564,5365 @@
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing8.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A3:U60"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="N13" sqref="N13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="31.140625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="19" width="10.5703125" style="1" customWidth="1"/>
     <col min="20" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:21" s="58" customFormat="1" ht="15" customHeight="1">
-      <c r="A3" s="94" t="s">
+    <row r="3" spans="1:21" s="37" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="67" t="s">
         <v>36</v>
       </c>
-      <c r="B3" s="94"/>
-[...18 lines deleted...]
-      <c r="U3" s="94"/>
+      <c r="B3" s="67"/>
+      <c r="C3" s="67"/>
+      <c r="D3" s="67"/>
+      <c r="E3" s="67"/>
+      <c r="F3" s="67"/>
+      <c r="G3" s="67"/>
+      <c r="H3" s="67"/>
+      <c r="I3" s="67"/>
+      <c r="J3" s="67"/>
+      <c r="K3" s="67"/>
+      <c r="L3" s="67"/>
+      <c r="M3" s="67"/>
+      <c r="N3" s="67"/>
+      <c r="O3" s="67"/>
+      <c r="P3" s="67"/>
+      <c r="Q3" s="67"/>
+      <c r="R3" s="67"/>
+      <c r="S3" s="67"/>
+      <c r="T3" s="67"/>
+      <c r="U3" s="67"/>
     </row>
     <row r="4" spans="1:21">
-      <c r="A4" s="95" t="s">
+      <c r="A4" s="68" t="s">
         <v>35</v>
       </c>
-      <c r="B4" s="95"/>
-[...16 lines deleted...]
-      <c r="S4" s="95"/>
+      <c r="B4" s="68"/>
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+      <c r="L4" s="68"/>
+      <c r="M4" s="68"/>
+      <c r="N4" s="68"/>
+      <c r="O4" s="68"/>
+      <c r="P4" s="68"/>
+      <c r="Q4" s="68"/>
+      <c r="R4" s="68"/>
+      <c r="S4" s="68"/>
     </row>
     <row r="5" spans="1:21">
-      <c r="C5" s="8"/>
-[...5 lines deleted...]
-      <c r="S5" s="8" t="s">
+      <c r="C5" s="6"/>
+      <c r="S5" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:21">
-      <c r="A6" s="90"/>
-      <c r="B6" s="92">
+      <c r="A6" s="63"/>
+      <c r="B6" s="65">
         <v>2021</v>
       </c>
-      <c r="C6" s="93"/>
-[...10 lines deleted...]
-      <c r="N6" s="92">
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="65">
         <v>2022</v>
       </c>
-      <c r="O6" s="93"/>
-[...3 lines deleted...]
-      <c r="S6" s="93"/>
+      <c r="O6" s="66"/>
+      <c r="P6" s="66"/>
+      <c r="Q6" s="66"/>
+      <c r="R6" s="66"/>
+      <c r="S6" s="66"/>
     </row>
     <row r="7" spans="1:21">
-      <c r="A7" s="91"/>
-      <c r="B7" s="11" t="s">
+      <c r="A7" s="64"/>
+      <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="11" t="s">
+      <c r="C7" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="11" t="s">
+      <c r="D7" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="11" t="s">
+      <c r="E7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="11" t="s">
+      <c r="F7" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="11" t="s">
+      <c r="G7" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="11" t="s">
+      <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="10" t="s">
+      <c r="I7" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="10" t="s">
+      <c r="J7" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="10" t="s">
+      <c r="K7" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="L7" s="10" t="s">
+      <c r="L7" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="M7" s="10" t="s">
+      <c r="M7" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="N7" s="10" t="s">
+      <c r="N7" s="7" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="10" t="s">
+      <c r="O7" s="7" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="11" t="s">
+      <c r="P7" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="Q7" s="10" t="s">
+      <c r="Q7" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="R7" s="10" t="s">
+      <c r="R7" s="7" t="s">
         <v>0</v>
       </c>
-      <c r="S7" s="10" t="s">
+      <c r="S7" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:21">
-      <c r="A8" s="89" t="s">
+      <c r="A8" s="62" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="89"/>
-[...16 lines deleted...]
-      <c r="S8" s="89"/>
+      <c r="B8" s="62"/>
+      <c r="C8" s="62"/>
+      <c r="D8" s="62"/>
+      <c r="E8" s="62"/>
+      <c r="F8" s="62"/>
+      <c r="G8" s="62"/>
+      <c r="H8" s="62"/>
+      <c r="I8" s="62"/>
+      <c r="J8" s="62"/>
+      <c r="K8" s="62"/>
+      <c r="L8" s="62"/>
+      <c r="M8" s="62"/>
+      <c r="N8" s="62"/>
+      <c r="O8" s="62"/>
+      <c r="P8" s="62"/>
+      <c r="Q8" s="62"/>
+      <c r="R8" s="62"/>
+      <c r="S8" s="62"/>
     </row>
     <row r="9" spans="1:21">
-      <c r="A9" s="60" t="s">
+      <c r="A9" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="12"/>
-[...10 lines deleted...]
-      <c r="M9" s="12"/>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+      <c r="L9" s="9"/>
+      <c r="M9" s="9"/>
       <c r="N9" s="3">
         <v>1355</v>
       </c>
       <c r="O9" s="3">
         <v>1468</v>
       </c>
       <c r="P9" s="3">
         <v>1142</v>
       </c>
       <c r="Q9" s="3">
         <v>966</v>
       </c>
       <c r="R9" s="3">
         <v>1133</v>
       </c>
       <c r="S9" s="3">
         <v>1100</v>
       </c>
     </row>
     <row r="10" spans="1:21">
-      <c r="A10" s="13" t="s">
+      <c r="A10" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="15"/>
-[...10 lines deleted...]
-      <c r="M10" s="17"/>
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="13"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
       <c r="N10" s="3">
         <v>346</v>
       </c>
       <c r="O10" s="3">
         <v>412</v>
       </c>
       <c r="P10" s="3">
         <v>293</v>
       </c>
       <c r="Q10" s="3">
         <v>267</v>
       </c>
       <c r="R10" s="3">
         <v>287</v>
       </c>
       <c r="S10" s="3">
         <v>292</v>
       </c>
     </row>
     <row r="11" spans="1:21">
-      <c r="A11" s="13" t="s">
+      <c r="A11" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="B11" s="15"/>
-[...10 lines deleted...]
-      <c r="M11" s="17"/>
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
       <c r="N11" s="3">
         <v>11</v>
       </c>
       <c r="O11" s="3">
         <v>15</v>
       </c>
       <c r="P11" s="3">
         <v>9</v>
       </c>
       <c r="Q11" s="3">
         <v>4</v>
       </c>
       <c r="R11" s="3">
         <v>6</v>
       </c>
       <c r="S11" s="3">
         <v>12</v>
       </c>
     </row>
     <row r="12" spans="1:21">
-      <c r="A12" s="13" t="s">
+      <c r="A12" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B12" s="15"/>
-[...10 lines deleted...]
-      <c r="M12" s="17"/>
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
       <c r="N12" s="3">
         <v>82</v>
       </c>
       <c r="O12" s="3">
         <v>89</v>
       </c>
       <c r="P12" s="3">
         <v>71</v>
       </c>
       <c r="Q12" s="3">
         <v>72</v>
       </c>
       <c r="R12" s="3">
         <v>74</v>
       </c>
       <c r="S12" s="3">
         <v>61</v>
       </c>
     </row>
     <row r="13" spans="1:21">
-      <c r="A13" s="13" t="s">
+      <c r="A13" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="B13" s="15"/>
-[...10 lines deleted...]
-      <c r="M13" s="17"/>
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="13"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
       <c r="N13" s="3">
         <v>306</v>
       </c>
       <c r="O13" s="3">
         <v>326</v>
       </c>
       <c r="P13" s="3">
         <v>241</v>
       </c>
       <c r="Q13" s="3">
         <v>189</v>
       </c>
       <c r="R13" s="3">
         <v>259</v>
       </c>
       <c r="S13" s="3">
         <v>215</v>
       </c>
     </row>
     <row r="14" spans="1:21">
-      <c r="A14" s="13" t="s">
+      <c r="A14" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="B14" s="15"/>
-[...10 lines deleted...]
-      <c r="M14" s="17"/>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
       <c r="N14" s="3">
         <v>18</v>
       </c>
       <c r="O14" s="3">
         <v>6</v>
       </c>
       <c r="P14" s="3">
         <v>8</v>
       </c>
       <c r="Q14" s="3">
         <v>5</v>
       </c>
       <c r="R14" s="3">
         <v>10</v>
       </c>
       <c r="S14" s="3">
         <v>10</v>
       </c>
     </row>
     <row r="15" spans="1:21">
-      <c r="A15" s="13" t="s">
+      <c r="A15" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="B15" s="15"/>
-[...11 lines deleted...]
-      <c r="N15" s="14">
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
+      <c r="N15" s="11">
         <v>42</v>
       </c>
-      <c r="O15" s="14">
+      <c r="O15" s="11">
         <v>40</v>
       </c>
-      <c r="P15" s="14">
+      <c r="P15" s="11">
         <v>50</v>
       </c>
-      <c r="Q15" s="14">
+      <c r="Q15" s="11">
         <v>32</v>
       </c>
-      <c r="R15" s="14">
+      <c r="R15" s="11">
         <v>26</v>
       </c>
-      <c r="S15" s="14">
+      <c r="S15" s="11">
         <v>39</v>
       </c>
     </row>
     <row r="16" spans="1:21">
-      <c r="A16" s="13" t="s">
+      <c r="A16" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="B16" s="15"/>
-[...11 lines deleted...]
-      <c r="N16" s="14">
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
+      <c r="N16" s="11">
         <v>22</v>
       </c>
-      <c r="O16" s="14">
+      <c r="O16" s="11">
         <v>21</v>
       </c>
-      <c r="P16" s="14">
+      <c r="P16" s="11">
         <v>22</v>
       </c>
-      <c r="Q16" s="14">
+      <c r="Q16" s="11">
         <v>16</v>
       </c>
-      <c r="R16" s="14">
+      <c r="R16" s="11">
         <v>18</v>
       </c>
-      <c r="S16" s="14">
+      <c r="S16" s="11">
         <v>21</v>
       </c>
     </row>
     <row r="17" spans="1:19">
-      <c r="A17" s="13" t="s">
+      <c r="A17" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="B17" s="15"/>
-[...11 lines deleted...]
-      <c r="N17" s="14">
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
+      <c r="N17" s="11">
         <v>45</v>
       </c>
-      <c r="O17" s="14">
+      <c r="O17" s="11">
         <v>43</v>
       </c>
-      <c r="P17" s="14">
+      <c r="P17" s="11">
         <v>33</v>
       </c>
-      <c r="Q17" s="14">
+      <c r="Q17" s="11">
         <v>23</v>
       </c>
-      <c r="R17" s="14">
+      <c r="R17" s="11">
         <v>39</v>
       </c>
-      <c r="S17" s="14">
+      <c r="S17" s="11">
         <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:19">
-      <c r="A18" s="13" t="s">
+      <c r="A18" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B18" s="15"/>
-[...11 lines deleted...]
-      <c r="N18" s="14">
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="11">
         <v>77</v>
       </c>
-      <c r="O18" s="14">
+      <c r="O18" s="11">
         <v>84</v>
       </c>
-      <c r="P18" s="14">
+      <c r="P18" s="11">
         <v>75</v>
       </c>
-      <c r="Q18" s="14">
+      <c r="Q18" s="11">
         <v>61</v>
       </c>
-      <c r="R18" s="14">
+      <c r="R18" s="11">
         <v>62</v>
       </c>
-      <c r="S18" s="14">
+      <c r="S18" s="11">
         <v>64</v>
       </c>
     </row>
     <row r="19" spans="1:19">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B19" s="15"/>
-[...11 lines deleted...]
-      <c r="N19" s="14">
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="12"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
+      <c r="N19" s="11">
         <v>28</v>
       </c>
-      <c r="O19" s="14">
-[...2 lines deleted...]
-      <c r="P19" s="14">
+      <c r="O19" s="11">
+        <v>38</v>
+      </c>
+      <c r="P19" s="11">
         <v>22</v>
       </c>
-      <c r="Q19" s="14">
+      <c r="Q19" s="11">
         <v>22</v>
       </c>
-      <c r="R19" s="14">
+      <c r="R19" s="11">
         <v>31</v>
       </c>
-      <c r="S19" s="14">
+      <c r="S19" s="11">
         <v>27</v>
       </c>
     </row>
     <row r="20" spans="1:19">
-      <c r="A20" s="13" t="s">
+      <c r="A20" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B20" s="15"/>
-[...11 lines deleted...]
-      <c r="N20" s="14">
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
+      <c r="N20" s="11">
         <v>16</v>
       </c>
-      <c r="O20" s="14">
+      <c r="O20" s="11">
         <v>32</v>
       </c>
-      <c r="P20" s="14">
+      <c r="P20" s="11">
         <v>25</v>
       </c>
-      <c r="Q20" s="14">
+      <c r="Q20" s="11">
         <v>28</v>
       </c>
-      <c r="R20" s="14">
+      <c r="R20" s="11">
         <v>21</v>
       </c>
-      <c r="S20" s="14">
+      <c r="S20" s="11">
         <v>23</v>
       </c>
     </row>
     <row r="21" spans="1:19">
-      <c r="A21" s="13" t="s">
+      <c r="A21" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B21" s="15"/>
-[...11 lines deleted...]
-      <c r="N21" s="14">
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="13"/>
+      <c r="M21" s="13"/>
+      <c r="N21" s="11">
         <v>119</v>
       </c>
-      <c r="O21" s="14">
+      <c r="O21" s="11">
         <v>100</v>
       </c>
-      <c r="P21" s="14">
+      <c r="P21" s="11">
         <v>92</v>
       </c>
-      <c r="Q21" s="14">
+      <c r="Q21" s="11">
         <v>68</v>
       </c>
-      <c r="R21" s="14">
+      <c r="R21" s="11">
         <v>74</v>
       </c>
-      <c r="S21" s="14">
+      <c r="S21" s="11">
         <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:19">
-      <c r="A22" s="13" t="s">
+      <c r="A22" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B22" s="15"/>
-[...11 lines deleted...]
-      <c r="N22" s="14">
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="12"/>
+      <c r="K22" s="12"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
+      <c r="N22" s="11">
         <v>28</v>
       </c>
-      <c r="O22" s="14">
+      <c r="O22" s="11">
         <v>14</v>
       </c>
-      <c r="P22" s="14">
+      <c r="P22" s="11">
         <v>31</v>
       </c>
-      <c r="Q22" s="14">
+      <c r="Q22" s="11">
         <v>19</v>
       </c>
-      <c r="R22" s="14">
+      <c r="R22" s="11">
         <v>19</v>
       </c>
-      <c r="S22" s="14">
+      <c r="S22" s="11">
         <v>20</v>
       </c>
     </row>
     <row r="23" spans="1:19">
-      <c r="A23" s="13" t="s">
+      <c r="A23" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="B23" s="15"/>
-[...11 lines deleted...]
-      <c r="N23" s="14">
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+      <c r="N23" s="11">
         <v>10</v>
       </c>
-      <c r="O23" s="14">
+      <c r="O23" s="11">
         <v>25</v>
       </c>
-      <c r="P23" s="14">
+      <c r="P23" s="11">
         <v>12</v>
       </c>
-      <c r="Q23" s="14">
+      <c r="Q23" s="11">
         <v>9</v>
       </c>
-      <c r="R23" s="14">
+      <c r="R23" s="11">
         <v>25</v>
       </c>
-      <c r="S23" s="14">
+      <c r="S23" s="11">
         <v>17</v>
       </c>
     </row>
     <row r="24" spans="1:19">
-      <c r="A24" s="13" t="s">
+      <c r="A24" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B24" s="15"/>
-[...11 lines deleted...]
-      <c r="N24" s="14">
+      <c r="B24" s="12"/>
+      <c r="C24" s="12"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="12"/>
+      <c r="H24" s="13"/>
+      <c r="I24" s="12"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="13"/>
+      <c r="L24" s="13"/>
+      <c r="M24" s="13"/>
+      <c r="N24" s="11">
         <v>30</v>
       </c>
-      <c r="O24" s="14">
+      <c r="O24" s="11">
         <v>24</v>
       </c>
-      <c r="P24" s="14">
+      <c r="P24" s="11">
         <v>23</v>
       </c>
-      <c r="Q24" s="14">
+      <c r="Q24" s="11">
         <v>14</v>
       </c>
-      <c r="R24" s="14">
+      <c r="R24" s="11">
         <v>24</v>
       </c>
-      <c r="S24" s="14">
+      <c r="S24" s="11">
         <v>21</v>
       </c>
     </row>
     <row r="25" spans="1:19">
-      <c r="A25" s="13" t="s">
+      <c r="A25" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="B25" s="15"/>
-[...11 lines deleted...]
-      <c r="N25" s="14">
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
+      <c r="N25" s="11">
         <v>25</v>
       </c>
-      <c r="O25" s="14">
+      <c r="O25" s="11">
         <v>34</v>
       </c>
-      <c r="P25" s="14">
+      <c r="P25" s="11">
         <v>22</v>
       </c>
-      <c r="Q25" s="14">
+      <c r="Q25" s="11">
         <v>28</v>
       </c>
-      <c r="R25" s="14">
+      <c r="R25" s="11">
         <v>15</v>
       </c>
-      <c r="S25" s="14">
+      <c r="S25" s="11">
         <v>22</v>
       </c>
     </row>
     <row r="26" spans="1:19">
-      <c r="A26" s="13" t="s">
+      <c r="A26" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B26" s="15"/>
-[...11 lines deleted...]
-      <c r="N26" s="14">
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
+      <c r="N26" s="11">
         <v>34</v>
       </c>
-      <c r="O26" s="14">
+      <c r="O26" s="11">
         <v>35</v>
       </c>
-      <c r="P26" s="14">
+      <c r="P26" s="11">
         <v>29</v>
       </c>
-      <c r="Q26" s="14">
+      <c r="Q26" s="11">
         <v>21</v>
       </c>
-      <c r="R26" s="14">
+      <c r="R26" s="11">
         <v>33</v>
       </c>
-      <c r="S26" s="14">
+      <c r="S26" s="11">
         <v>31</v>
       </c>
     </row>
     <row r="27" spans="1:19">
-      <c r="A27" s="13" t="s">
+      <c r="A27" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="B27" s="15"/>
-[...11 lines deleted...]
-      <c r="N27" s="14">
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
+      <c r="M27" s="13"/>
+      <c r="N27" s="11">
         <v>52</v>
       </c>
-      <c r="O27" s="14">
+      <c r="O27" s="11">
         <v>55</v>
       </c>
-      <c r="P27" s="14">
+      <c r="P27" s="11">
         <v>42</v>
       </c>
-      <c r="Q27" s="14">
+      <c r="Q27" s="11">
         <v>39</v>
       </c>
-      <c r="R27" s="14">
+      <c r="R27" s="11">
         <v>50</v>
       </c>
-      <c r="S27" s="14">
+      <c r="S27" s="11">
         <v>62</v>
       </c>
     </row>
     <row r="28" spans="1:19">
-      <c r="A28" s="19" t="s">
+      <c r="A28" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B28" s="15"/>
-[...11 lines deleted...]
-      <c r="N28" s="14">
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="13"/>
+      <c r="I28" s="12"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="13"/>
+      <c r="L28" s="13"/>
+      <c r="M28" s="13"/>
+      <c r="N28" s="11">
         <v>64</v>
       </c>
-      <c r="O28" s="14">
+      <c r="O28" s="11">
         <v>75</v>
       </c>
-      <c r="P28" s="14">
+      <c r="P28" s="11">
         <v>42</v>
       </c>
-      <c r="Q28" s="14">
+      <c r="Q28" s="11">
         <v>49</v>
       </c>
-      <c r="R28" s="14">
+      <c r="R28" s="11">
         <v>60</v>
       </c>
-      <c r="S28" s="14">
+      <c r="S28" s="11">
         <v>48</v>
       </c>
     </row>
     <row r="29" spans="1:19">
-      <c r="A29" s="96" t="s">
+      <c r="A29" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="B29" s="96"/>
-[...16 lines deleted...]
-      <c r="S29" s="96"/>
+      <c r="B29" s="69"/>
+      <c r="C29" s="69"/>
+      <c r="D29" s="69"/>
+      <c r="E29" s="69"/>
+      <c r="F29" s="69"/>
+      <c r="G29" s="69"/>
+      <c r="H29" s="69"/>
+      <c r="I29" s="69"/>
+      <c r="J29" s="69"/>
+      <c r="K29" s="69"/>
+      <c r="L29" s="69"/>
+      <c r="M29" s="69"/>
+      <c r="N29" s="69"/>
+      <c r="O29" s="69"/>
+      <c r="P29" s="69"/>
+      <c r="Q29" s="69"/>
+      <c r="R29" s="69"/>
+      <c r="S29" s="69"/>
     </row>
     <row r="30" spans="1:19">
-      <c r="A30" s="60" t="s">
+      <c r="A30" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B30" s="15"/>
-[...10 lines deleted...]
-      <c r="M30" s="17"/>
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="12"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
       <c r="N30" s="3">
         <v>865</v>
       </c>
       <c r="O30" s="3">
         <v>961</v>
       </c>
       <c r="P30" s="3">
         <v>716</v>
       </c>
       <c r="Q30" s="3">
         <v>612</v>
       </c>
       <c r="R30" s="3">
         <v>724</v>
       </c>
       <c r="S30" s="3">
         <v>667</v>
       </c>
     </row>
     <row r="31" spans="1:19">
-      <c r="A31" s="13" t="s">
+      <c r="A31" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B31" s="15"/>
-[...10 lines deleted...]
-      <c r="M31" s="17"/>
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="12"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="13"/>
       <c r="N31" s="3">
         <v>335</v>
       </c>
       <c r="O31" s="3">
         <v>403</v>
       </c>
       <c r="P31" s="3">
         <v>282</v>
       </c>
       <c r="Q31" s="3">
         <v>258</v>
       </c>
       <c r="R31" s="3">
         <v>283</v>
       </c>
       <c r="S31" s="3">
         <v>286</v>
       </c>
     </row>
     <row r="32" spans="1:19">
-      <c r="A32" s="13" t="s">
+      <c r="A32" s="10" t="s">
         <v>40</v>
       </c>
-      <c r="B32" s="15"/>
-[...10 lines deleted...]
-      <c r="M32" s="17"/>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="13"/>
+      <c r="L32" s="13"/>
+      <c r="M32" s="13"/>
       <c r="N32" s="3">
         <v>11</v>
       </c>
       <c r="O32" s="3">
         <v>15</v>
       </c>
       <c r="P32" s="3">
         <v>9</v>
       </c>
       <c r="Q32" s="3">
         <v>4</v>
       </c>
       <c r="R32" s="3">
         <v>6</v>
       </c>
       <c r="S32" s="3">
         <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:19">
-      <c r="A33" s="13" t="s">
+      <c r="A33" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B33" s="15"/>
-[...10 lines deleted...]
-      <c r="M33" s="17"/>
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="12"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="12"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="13"/>
+      <c r="L33" s="13"/>
+      <c r="M33" s="13"/>
       <c r="N33" s="3">
         <v>80</v>
       </c>
       <c r="O33" s="3">
         <v>85</v>
       </c>
       <c r="P33" s="3">
         <v>68</v>
       </c>
       <c r="Q33" s="3">
         <v>72</v>
       </c>
       <c r="R33" s="3">
         <v>71</v>
       </c>
       <c r="S33" s="3">
         <v>59</v>
       </c>
     </row>
     <row r="34" spans="1:19">
-      <c r="A34" s="13" t="s">
+      <c r="A34" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="B34" s="15"/>
-[...10 lines deleted...]
-      <c r="M34" s="17"/>
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="12"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="13"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="13"/>
       <c r="N34" s="3">
         <v>290</v>
       </c>
       <c r="O34" s="3">
         <v>311</v>
       </c>
       <c r="P34" s="3">
         <v>230</v>
       </c>
       <c r="Q34" s="3">
         <v>182</v>
       </c>
       <c r="R34" s="3">
         <v>249</v>
       </c>
       <c r="S34" s="3">
         <v>206</v>
       </c>
     </row>
     <row r="35" spans="1:19">
-      <c r="A35" s="13" t="s">
+      <c r="A35" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="B35" s="15"/>
-[...10 lines deleted...]
-      <c r="M35" s="17"/>
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="12"/>
+      <c r="G35" s="12"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="12"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="13"/>
+      <c r="L35" s="13"/>
+      <c r="M35" s="13"/>
       <c r="N35" s="3">
         <v>26</v>
       </c>
       <c r="O35" s="3">
         <v>23</v>
       </c>
       <c r="P35" s="3">
         <v>33</v>
       </c>
       <c r="Q35" s="3">
         <v>12</v>
       </c>
       <c r="R35" s="3">
         <v>19</v>
       </c>
       <c r="S35" s="3">
         <v>26</v>
       </c>
     </row>
     <row r="36" spans="1:19">
-      <c r="A36" s="13" t="s">
+      <c r="A36" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B36" s="15"/>
-[...11 lines deleted...]
-      <c r="N36" s="14">
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="13"/>
+      <c r="I36" s="12"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="13"/>
+      <c r="L36" s="13"/>
+      <c r="M36" s="13"/>
+      <c r="N36" s="11">
         <v>2</v>
       </c>
-      <c r="O36" s="14">
+      <c r="O36" s="11">
         <v>4</v>
       </c>
-      <c r="P36" s="14">
+      <c r="P36" s="11">
         <v>1</v>
       </c>
-      <c r="Q36" s="14">
+      <c r="Q36" s="11">
         <v>2</v>
       </c>
-      <c r="R36" s="14">
+      <c r="R36" s="11">
         <v>5</v>
       </c>
-      <c r="S36" s="14">
+      <c r="S36" s="11">
         <v>7</v>
       </c>
     </row>
     <row r="37" spans="1:19">
-      <c r="A37" s="13" t="s">
+      <c r="A37" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B37" s="15"/>
-[...11 lines deleted...]
-      <c r="N37" s="14">
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="12"/>
+      <c r="M37" s="12"/>
+      <c r="N37" s="11">
         <v>10</v>
       </c>
-      <c r="O37" s="14">
+      <c r="O37" s="11">
         <v>22</v>
       </c>
-      <c r="P37" s="14">
+      <c r="P37" s="11">
         <v>12</v>
       </c>
-      <c r="Q37" s="14">
+      <c r="Q37" s="11">
         <v>18</v>
       </c>
-      <c r="R37" s="14">
+      <c r="R37" s="11">
         <v>11</v>
       </c>
-      <c r="S37" s="14">
+      <c r="S37" s="11">
         <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:19">
-      <c r="A38" s="13" t="s">
+      <c r="A38" s="10" t="s">
         <v>58</v>
       </c>
-      <c r="B38" s="15"/>
-[...11 lines deleted...]
-      <c r="N38" s="14">
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="13"/>
+      <c r="I38" s="12"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="13"/>
+      <c r="L38" s="13"/>
+      <c r="M38" s="13"/>
+      <c r="N38" s="11">
         <v>86</v>
       </c>
-      <c r="O38" s="14">
+      <c r="O38" s="11">
         <v>67</v>
       </c>
-      <c r="P38" s="14">
+      <c r="P38" s="11">
         <v>67</v>
       </c>
-      <c r="Q38" s="14">
+      <c r="Q38" s="11">
         <v>50</v>
       </c>
-      <c r="R38" s="14">
+      <c r="R38" s="11">
         <v>57</v>
       </c>
-      <c r="S38" s="14">
+      <c r="S38" s="11">
         <v>45</v>
       </c>
     </row>
     <row r="39" spans="1:19">
-      <c r="A39" s="19" t="s">
+      <c r="A39" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B39" s="15"/>
-[...11 lines deleted...]
-      <c r="N39" s="14">
+      <c r="B39" s="12"/>
+      <c r="C39" s="12"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="13"/>
+      <c r="I39" s="12"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="13"/>
+      <c r="L39" s="13"/>
+      <c r="M39" s="13"/>
+      <c r="N39" s="11">
         <v>25</v>
       </c>
-      <c r="O39" s="14">
+      <c r="O39" s="11">
         <v>31</v>
       </c>
-      <c r="P39" s="14">
+      <c r="P39" s="11">
         <v>14</v>
       </c>
-      <c r="Q39" s="14">
+      <c r="Q39" s="11">
         <v>14</v>
       </c>
-      <c r="R39" s="14">
+      <c r="R39" s="11">
         <v>23</v>
       </c>
-      <c r="S39" s="14">
+      <c r="S39" s="11">
         <v>14</v>
       </c>
     </row>
     <row r="40" spans="1:19">
-      <c r="A40" s="89" t="s">
+      <c r="A40" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="B40" s="89"/>
-[...16 lines deleted...]
-      <c r="S40" s="89"/>
+      <c r="B40" s="62"/>
+      <c r="C40" s="62"/>
+      <c r="D40" s="62"/>
+      <c r="E40" s="62"/>
+      <c r="F40" s="62"/>
+      <c r="G40" s="62"/>
+      <c r="H40" s="62"/>
+      <c r="I40" s="62"/>
+      <c r="J40" s="62"/>
+      <c r="K40" s="62"/>
+      <c r="L40" s="62"/>
+      <c r="M40" s="62"/>
+      <c r="N40" s="62"/>
+      <c r="O40" s="62"/>
+      <c r="P40" s="62"/>
+      <c r="Q40" s="62"/>
+      <c r="R40" s="62"/>
+      <c r="S40" s="62"/>
     </row>
     <row r="41" spans="1:19">
-      <c r="A41" s="60" t="s">
+      <c r="A41" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B41" s="15"/>
-[...11 lines deleted...]
-      <c r="N41" s="14">
+      <c r="B41" s="12"/>
+      <c r="C41" s="12"/>
+      <c r="D41" s="12"/>
+      <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="12"/>
+      <c r="H41" s="13"/>
+      <c r="I41" s="12"/>
+      <c r="J41" s="13"/>
+      <c r="K41" s="13"/>
+      <c r="L41" s="13"/>
+      <c r="M41" s="13"/>
+      <c r="N41" s="11">
         <v>490</v>
       </c>
-      <c r="O41" s="14">
+      <c r="O41" s="11">
         <v>507</v>
       </c>
-      <c r="P41" s="14">
+      <c r="P41" s="11">
         <v>426</v>
       </c>
-      <c r="Q41" s="14">
+      <c r="Q41" s="11">
         <v>354</v>
       </c>
-      <c r="R41" s="14">
+      <c r="R41" s="11">
         <v>409</v>
       </c>
-      <c r="S41" s="14">
+      <c r="S41" s="11">
         <v>433</v>
       </c>
     </row>
     <row r="42" spans="1:19">
-      <c r="A42" s="13" t="s">
+      <c r="A42" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B42" s="15"/>
-[...11 lines deleted...]
-      <c r="N42" s="14">
+      <c r="B42" s="12"/>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="13"/>
+      <c r="I42" s="12"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="13"/>
+      <c r="L42" s="13"/>
+      <c r="M42" s="13"/>
+      <c r="N42" s="11">
         <v>11</v>
       </c>
-      <c r="O42" s="14">
+      <c r="O42" s="11">
         <v>9</v>
       </c>
-      <c r="P42" s="14">
+      <c r="P42" s="11">
         <v>11</v>
       </c>
-      <c r="Q42" s="14">
+      <c r="Q42" s="11">
         <v>9</v>
       </c>
-      <c r="R42" s="14">
+      <c r="R42" s="11">
         <v>4</v>
       </c>
-      <c r="S42" s="14">
+      <c r="S42" s="11">
         <v>6</v>
       </c>
     </row>
     <row r="43" spans="1:19">
-      <c r="A43" s="13" t="s">
+      <c r="A43" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B43" s="15"/>
-[...11 lines deleted...]
-      <c r="N43" s="14">
+      <c r="B43" s="12"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="12"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="13"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="13"/>
+      <c r="N43" s="11">
         <v>2</v>
       </c>
-      <c r="O43" s="14">
+      <c r="O43" s="11">
         <v>4</v>
       </c>
-      <c r="P43" s="14">
+      <c r="P43" s="11">
         <v>3</v>
       </c>
-      <c r="Q43" s="14"/>
-      <c r="R43" s="14">
+      <c r="Q43" s="11"/>
+      <c r="R43" s="11">
         <v>3</v>
       </c>
-      <c r="S43" s="14">
+      <c r="S43" s="11">
         <v>2</v>
       </c>
     </row>
     <row r="44" spans="1:19">
-      <c r="A44" s="13" t="s">
+      <c r="A44" s="10" t="s">
         <v>42</v>
       </c>
-      <c r="B44" s="15"/>
-[...11 lines deleted...]
-      <c r="N44" s="14">
+      <c r="B44" s="12"/>
+      <c r="C44" s="12"/>
+      <c r="D44" s="12"/>
+      <c r="E44" s="12"/>
+      <c r="F44" s="12"/>
+      <c r="G44" s="12"/>
+      <c r="H44" s="13"/>
+      <c r="I44" s="12"/>
+      <c r="J44" s="13"/>
+      <c r="K44" s="13"/>
+      <c r="L44" s="13"/>
+      <c r="M44" s="13"/>
+      <c r="N44" s="11">
         <v>16</v>
       </c>
-      <c r="O44" s="14">
+      <c r="O44" s="11">
         <v>15</v>
       </c>
-      <c r="P44" s="14">
+      <c r="P44" s="11">
         <v>11</v>
       </c>
-      <c r="Q44" s="14">
+      <c r="Q44" s="11">
         <v>7</v>
       </c>
-      <c r="R44" s="14">
+      <c r="R44" s="11">
         <v>10</v>
       </c>
-      <c r="S44" s="14">
+      <c r="S44" s="11">
         <v>9</v>
       </c>
     </row>
     <row r="45" spans="1:19">
-      <c r="A45" s="13" t="s">
+      <c r="A45" s="10" t="s">
         <v>43</v>
       </c>
-      <c r="B45" s="15"/>
-[...11 lines deleted...]
-      <c r="N45" s="14">
+      <c r="B45" s="12"/>
+      <c r="C45" s="12"/>
+      <c r="D45" s="12"/>
+      <c r="E45" s="12"/>
+      <c r="F45" s="12"/>
+      <c r="G45" s="12"/>
+      <c r="H45" s="13"/>
+      <c r="I45" s="12"/>
+      <c r="J45" s="13"/>
+      <c r="K45" s="13"/>
+      <c r="L45" s="13"/>
+      <c r="M45" s="13"/>
+      <c r="N45" s="11">
         <v>18</v>
       </c>
-      <c r="O45" s="14">
+      <c r="O45" s="11">
         <v>6</v>
       </c>
-      <c r="P45" s="14">
+      <c r="P45" s="11">
         <v>8</v>
       </c>
-      <c r="Q45" s="14">
+      <c r="Q45" s="11">
         <v>5</v>
       </c>
-      <c r="R45" s="14">
+      <c r="R45" s="11">
         <v>10</v>
       </c>
-      <c r="S45" s="14">
+      <c r="S45" s="11">
         <v>10</v>
       </c>
     </row>
     <row r="46" spans="1:19">
-      <c r="A46" s="13" t="s">
+      <c r="A46" s="10" t="s">
         <v>44</v>
       </c>
-      <c r="B46" s="15"/>
-[...11 lines deleted...]
-      <c r="N46" s="14">
+      <c r="B46" s="12"/>
+      <c r="C46" s="12"/>
+      <c r="D46" s="12"/>
+      <c r="E46" s="12"/>
+      <c r="F46" s="12"/>
+      <c r="G46" s="12"/>
+      <c r="H46" s="13"/>
+      <c r="I46" s="12"/>
+      <c r="J46" s="13"/>
+      <c r="K46" s="13"/>
+      <c r="L46" s="13"/>
+      <c r="M46" s="13"/>
+      <c r="N46" s="11">
         <v>16</v>
       </c>
-      <c r="O46" s="14">
+      <c r="O46" s="11">
         <v>17</v>
       </c>
-      <c r="P46" s="14">
+      <c r="P46" s="11">
         <v>17</v>
       </c>
-      <c r="Q46" s="14">
+      <c r="Q46" s="11">
         <v>20</v>
       </c>
-      <c r="R46" s="14">
+      <c r="R46" s="11">
         <v>7</v>
       </c>
-      <c r="S46" s="14">
+      <c r="S46" s="11">
         <v>13</v>
       </c>
     </row>
     <row r="47" spans="1:19">
-      <c r="A47" s="13" t="s">
+      <c r="A47" s="10" t="s">
         <v>45</v>
       </c>
-      <c r="B47" s="15"/>
-[...11 lines deleted...]
-      <c r="N47" s="14">
+      <c r="B47" s="12"/>
+      <c r="C47" s="12"/>
+      <c r="D47" s="12"/>
+      <c r="E47" s="12"/>
+      <c r="F47" s="12"/>
+      <c r="G47" s="12"/>
+      <c r="H47" s="13"/>
+      <c r="I47" s="12"/>
+      <c r="J47" s="13"/>
+      <c r="K47" s="13"/>
+      <c r="L47" s="13"/>
+      <c r="M47" s="13"/>
+      <c r="N47" s="11">
         <v>22</v>
       </c>
-      <c r="O47" s="14">
+      <c r="O47" s="11">
         <v>21</v>
       </c>
-      <c r="P47" s="14">
+      <c r="P47" s="11">
         <v>22</v>
       </c>
-      <c r="Q47" s="14">
+      <c r="Q47" s="11">
         <v>16</v>
       </c>
-      <c r="R47" s="14">
+      <c r="R47" s="11">
         <v>18</v>
       </c>
-      <c r="S47" s="14">
+      <c r="S47" s="11">
         <v>21</v>
       </c>
     </row>
     <row r="48" spans="1:19">
-      <c r="A48" s="13" t="s">
+      <c r="A48" s="10" t="s">
         <v>46</v>
       </c>
-      <c r="B48" s="15"/>
-[...11 lines deleted...]
-      <c r="N48" s="14">
+      <c r="B48" s="12"/>
+      <c r="C48" s="12"/>
+      <c r="D48" s="12"/>
+      <c r="E48" s="12"/>
+      <c r="F48" s="12"/>
+      <c r="G48" s="12"/>
+      <c r="H48" s="12"/>
+      <c r="I48" s="12"/>
+      <c r="J48" s="12"/>
+      <c r="K48" s="12"/>
+      <c r="L48" s="12"/>
+      <c r="M48" s="12"/>
+      <c r="N48" s="11">
         <v>45</v>
       </c>
-      <c r="O48" s="14">
+      <c r="O48" s="11">
         <v>43</v>
       </c>
-      <c r="P48" s="14">
+      <c r="P48" s="11">
         <v>33</v>
       </c>
-      <c r="Q48" s="14">
+      <c r="Q48" s="11">
         <v>23</v>
       </c>
-      <c r="R48" s="14">
+      <c r="R48" s="11">
         <v>39</v>
       </c>
-      <c r="S48" s="14">
+      <c r="S48" s="11">
         <v>36</v>
       </c>
     </row>
     <row r="49" spans="1:19">
-      <c r="A49" s="13" t="s">
+      <c r="A49" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B49" s="15"/>
-[...11 lines deleted...]
-      <c r="N49" s="14">
+      <c r="B49" s="12"/>
+      <c r="C49" s="12"/>
+      <c r="D49" s="12"/>
+      <c r="E49" s="12"/>
+      <c r="F49" s="12"/>
+      <c r="G49" s="12"/>
+      <c r="H49" s="13"/>
+      <c r="I49" s="12"/>
+      <c r="J49" s="13"/>
+      <c r="K49" s="13"/>
+      <c r="L49" s="13"/>
+      <c r="M49" s="13"/>
+      <c r="N49" s="11">
         <v>77</v>
       </c>
-      <c r="O49" s="14">
+      <c r="O49" s="11">
         <v>84</v>
       </c>
-      <c r="P49" s="14">
+      <c r="P49" s="11">
         <v>75</v>
       </c>
-      <c r="Q49" s="14">
+      <c r="Q49" s="11">
         <v>61</v>
       </c>
-      <c r="R49" s="14">
+      <c r="R49" s="11">
         <v>62</v>
       </c>
-      <c r="S49" s="14">
+      <c r="S49" s="11">
         <v>64</v>
       </c>
     </row>
     <row r="50" spans="1:19">
-      <c r="A50" s="13" t="s">
+      <c r="A50" s="10" t="s">
         <v>48</v>
       </c>
-      <c r="B50" s="15"/>
-[...11 lines deleted...]
-      <c r="N50" s="14">
+      <c r="B50" s="12"/>
+      <c r="C50" s="12"/>
+      <c r="D50" s="12"/>
+      <c r="E50" s="12"/>
+      <c r="F50" s="12"/>
+      <c r="G50" s="12"/>
+      <c r="H50" s="13"/>
+      <c r="I50" s="12"/>
+      <c r="J50" s="13"/>
+      <c r="K50" s="13"/>
+      <c r="L50" s="13"/>
+      <c r="M50" s="13"/>
+      <c r="N50" s="11">
         <v>26</v>
       </c>
-      <c r="O50" s="14">
+      <c r="O50" s="11">
         <v>34</v>
       </c>
-      <c r="P50" s="14">
+      <c r="P50" s="11">
         <v>21</v>
       </c>
-      <c r="Q50" s="14">
+      <c r="Q50" s="11">
         <v>20</v>
       </c>
-      <c r="R50" s="14">
+      <c r="R50" s="11">
         <v>26</v>
       </c>
-      <c r="S50" s="14">
+      <c r="S50" s="11">
         <v>20</v>
       </c>
     </row>
     <row r="51" spans="1:19">
-      <c r="A51" s="13" t="s">
+      <c r="A51" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B51" s="15"/>
-[...11 lines deleted...]
-      <c r="N51" s="14">
+      <c r="B51" s="12"/>
+      <c r="C51" s="12"/>
+      <c r="D51" s="12"/>
+      <c r="E51" s="12"/>
+      <c r="F51" s="12"/>
+      <c r="G51" s="12"/>
+      <c r="H51" s="13"/>
+      <c r="I51" s="12"/>
+      <c r="J51" s="13"/>
+      <c r="K51" s="13"/>
+      <c r="L51" s="13"/>
+      <c r="M51" s="13"/>
+      <c r="N51" s="11">
         <v>6</v>
       </c>
-      <c r="O51" s="14">
+      <c r="O51" s="11">
         <v>10</v>
       </c>
-      <c r="P51" s="14">
+      <c r="P51" s="11">
         <v>13</v>
       </c>
-      <c r="Q51" s="14">
+      <c r="Q51" s="11">
         <v>10</v>
       </c>
-      <c r="R51" s="14">
+      <c r="R51" s="11">
         <v>10</v>
       </c>
-      <c r="S51" s="14">
+      <c r="S51" s="11">
         <v>11</v>
       </c>
     </row>
     <row r="52" spans="1:19">
-      <c r="A52" s="13" t="s">
+      <c r="A52" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B52" s="15"/>
-[...11 lines deleted...]
-      <c r="N52" s="14">
+      <c r="B52" s="12"/>
+      <c r="C52" s="12"/>
+      <c r="D52" s="12"/>
+      <c r="E52" s="12"/>
+      <c r="F52" s="12"/>
+      <c r="G52" s="12"/>
+      <c r="H52" s="13"/>
+      <c r="I52" s="12"/>
+      <c r="J52" s="13"/>
+      <c r="K52" s="13"/>
+      <c r="L52" s="13"/>
+      <c r="M52" s="13"/>
+      <c r="N52" s="11">
         <v>33</v>
       </c>
-      <c r="O52" s="14">
+      <c r="O52" s="11">
         <v>33</v>
       </c>
-      <c r="P52" s="14">
+      <c r="P52" s="11">
         <v>25</v>
       </c>
-      <c r="Q52" s="14">
+      <c r="Q52" s="11">
         <v>18</v>
       </c>
-      <c r="R52" s="14">
+      <c r="R52" s="11">
         <v>17</v>
       </c>
-      <c r="S52" s="14">
+      <c r="S52" s="11">
         <v>34</v>
       </c>
     </row>
     <row r="53" spans="1:19">
-      <c r="A53" s="13" t="s">
+      <c r="A53" s="10" t="s">
         <v>51</v>
       </c>
-      <c r="B53" s="15"/>
-[...11 lines deleted...]
-      <c r="N53" s="14">
+      <c r="B53" s="12"/>
+      <c r="C53" s="12"/>
+      <c r="D53" s="12"/>
+      <c r="E53" s="12"/>
+      <c r="F53" s="12"/>
+      <c r="G53" s="12"/>
+      <c r="H53" s="13"/>
+      <c r="I53" s="12"/>
+      <c r="J53" s="13"/>
+      <c r="K53" s="13"/>
+      <c r="L53" s="13"/>
+      <c r="M53" s="13"/>
+      <c r="N53" s="11">
         <v>28</v>
       </c>
-      <c r="O53" s="14">
+      <c r="O53" s="11">
         <v>14</v>
       </c>
-      <c r="P53" s="14">
+      <c r="P53" s="11">
         <v>31</v>
       </c>
-      <c r="Q53" s="14">
+      <c r="Q53" s="11">
         <v>19</v>
       </c>
-      <c r="R53" s="14">
+      <c r="R53" s="11">
         <v>19</v>
       </c>
-      <c r="S53" s="14">
+      <c r="S53" s="11">
         <v>20</v>
       </c>
     </row>
     <row r="54" spans="1:19">
-      <c r="A54" s="13" t="s">
+      <c r="A54" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="B54" s="15"/>
-[...11 lines deleted...]
-      <c r="N54" s="14">
+      <c r="B54" s="12"/>
+      <c r="C54" s="12"/>
+      <c r="D54" s="12"/>
+      <c r="E54" s="12"/>
+      <c r="F54" s="12"/>
+      <c r="G54" s="12"/>
+      <c r="H54" s="13"/>
+      <c r="I54" s="12"/>
+      <c r="J54" s="13"/>
+      <c r="K54" s="13"/>
+      <c r="L54" s="13"/>
+      <c r="M54" s="13"/>
+      <c r="N54" s="11">
         <v>10</v>
       </c>
-      <c r="O54" s="14">
+      <c r="O54" s="11">
         <v>25</v>
       </c>
-      <c r="P54" s="14">
+      <c r="P54" s="11">
         <v>12</v>
       </c>
-      <c r="Q54" s="14">
+      <c r="Q54" s="11">
         <v>9</v>
       </c>
-      <c r="R54" s="14">
+      <c r="R54" s="11">
         <v>25</v>
       </c>
-      <c r="S54" s="14">
+      <c r="S54" s="11">
         <v>17</v>
       </c>
     </row>
     <row r="55" spans="1:19">
-      <c r="A55" s="13" t="s">
+      <c r="A55" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B55" s="15"/>
-[...11 lines deleted...]
-      <c r="N55" s="14">
+      <c r="B55" s="12"/>
+      <c r="C55" s="12"/>
+      <c r="D55" s="12"/>
+      <c r="E55" s="12"/>
+      <c r="F55" s="12"/>
+      <c r="G55" s="12"/>
+      <c r="H55" s="12"/>
+      <c r="I55" s="12"/>
+      <c r="J55" s="12"/>
+      <c r="K55" s="12"/>
+      <c r="L55" s="12"/>
+      <c r="M55" s="12"/>
+      <c r="N55" s="11">
         <v>30</v>
       </c>
-      <c r="O55" s="14">
+      <c r="O55" s="11">
         <v>24</v>
       </c>
-      <c r="P55" s="14">
+      <c r="P55" s="11">
         <v>23</v>
       </c>
-      <c r="Q55" s="14">
+      <c r="Q55" s="11">
         <v>14</v>
       </c>
-      <c r="R55" s="14">
+      <c r="R55" s="11">
         <v>24</v>
       </c>
-      <c r="S55" s="14">
+      <c r="S55" s="11">
         <v>21</v>
       </c>
     </row>
     <row r="56" spans="1:19">
-      <c r="A56" s="13" t="s">
+      <c r="A56" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="B56" s="15"/>
-[...11 lines deleted...]
-      <c r="N56" s="14">
+      <c r="B56" s="12"/>
+      <c r="C56" s="12"/>
+      <c r="D56" s="12"/>
+      <c r="E56" s="12"/>
+      <c r="F56" s="12"/>
+      <c r="G56" s="12"/>
+      <c r="H56" s="13"/>
+      <c r="I56" s="12"/>
+      <c r="J56" s="13"/>
+      <c r="K56" s="13"/>
+      <c r="L56" s="13"/>
+      <c r="M56" s="13"/>
+      <c r="N56" s="11">
         <v>25</v>
       </c>
-      <c r="O56" s="14">
+      <c r="O56" s="11">
         <v>34</v>
       </c>
-      <c r="P56" s="14">
+      <c r="P56" s="11">
         <v>22</v>
       </c>
-      <c r="Q56" s="14">
+      <c r="Q56" s="11">
         <v>28</v>
       </c>
-      <c r="R56" s="14">
+      <c r="R56" s="11">
         <v>15</v>
       </c>
-      <c r="S56" s="14">
+      <c r="S56" s="11">
         <v>22</v>
       </c>
     </row>
     <row r="57" spans="1:19">
-      <c r="A57" s="13" t="s">
+      <c r="A57" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B57" s="15"/>
-[...11 lines deleted...]
-      <c r="N57" s="14">
+      <c r="B57" s="12"/>
+      <c r="C57" s="12"/>
+      <c r="D57" s="12"/>
+      <c r="E57" s="12"/>
+      <c r="F57" s="12"/>
+      <c r="G57" s="12"/>
+      <c r="H57" s="13"/>
+      <c r="I57" s="12"/>
+      <c r="J57" s="13"/>
+      <c r="K57" s="13"/>
+      <c r="L57" s="13"/>
+      <c r="M57" s="13"/>
+      <c r="N57" s="11">
         <v>34</v>
       </c>
-      <c r="O57" s="14">
+      <c r="O57" s="11">
         <v>35</v>
       </c>
-      <c r="P57" s="14">
+      <c r="P57" s="11">
         <v>29</v>
       </c>
-      <c r="Q57" s="14">
+      <c r="Q57" s="11">
         <v>21</v>
       </c>
-      <c r="R57" s="14">
+      <c r="R57" s="11">
         <v>33</v>
       </c>
-      <c r="S57" s="14">
+      <c r="S57" s="11">
         <v>31</v>
       </c>
     </row>
     <row r="58" spans="1:19">
-      <c r="A58" s="13" t="s">
+      <c r="A58" s="10" t="s">
         <v>56</v>
       </c>
-      <c r="B58" s="15"/>
-[...11 lines deleted...]
-      <c r="N58" s="14">
+      <c r="B58" s="12"/>
+      <c r="C58" s="12"/>
+      <c r="D58" s="12"/>
+      <c r="E58" s="12"/>
+      <c r="F58" s="12"/>
+      <c r="G58" s="12"/>
+      <c r="H58" s="13"/>
+      <c r="I58" s="12"/>
+      <c r="J58" s="13"/>
+      <c r="K58" s="13"/>
+      <c r="L58" s="13"/>
+      <c r="M58" s="13"/>
+      <c r="N58" s="11">
         <v>52</v>
       </c>
-      <c r="O58" s="14">
+      <c r="O58" s="11">
         <v>55</v>
       </c>
-      <c r="P58" s="14">
+      <c r="P58" s="11">
         <v>42</v>
       </c>
-      <c r="Q58" s="14">
+      <c r="Q58" s="11">
         <v>39</v>
       </c>
-      <c r="R58" s="14">
+      <c r="R58" s="11">
         <v>50</v>
       </c>
-      <c r="S58" s="14">
+      <c r="S58" s="11">
         <v>62</v>
       </c>
     </row>
     <row r="59" spans="1:19">
-      <c r="A59" s="21" t="s">
+      <c r="A59" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B59" s="22"/>
-[...11 lines deleted...]
-      <c r="N59" s="24">
+      <c r="B59" s="15"/>
+      <c r="C59" s="15"/>
+      <c r="D59" s="15"/>
+      <c r="E59" s="15"/>
+      <c r="F59" s="15"/>
+      <c r="G59" s="15"/>
+      <c r="H59" s="16"/>
+      <c r="I59" s="15"/>
+      <c r="J59" s="16"/>
+      <c r="K59" s="16"/>
+      <c r="L59" s="16"/>
+      <c r="M59" s="16"/>
+      <c r="N59" s="17">
         <v>39</v>
       </c>
-      <c r="O59" s="24">
+      <c r="O59" s="17">
         <v>44</v>
       </c>
-      <c r="P59" s="24">
+      <c r="P59" s="17">
         <v>28</v>
       </c>
-      <c r="Q59" s="24">
+      <c r="Q59" s="17">
         <v>35</v>
       </c>
-      <c r="R59" s="24">
+      <c r="R59" s="17">
         <v>37</v>
       </c>
-      <c r="S59" s="24">
+      <c r="S59" s="17">
         <v>34</v>
       </c>
     </row>
     <row r="60" spans="1:19">
-      <c r="A60" s="25" t="s">
+      <c r="A60" s="18" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="A40:S40"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="A3:U3"/>
     <mergeCell ref="A4:S4"/>
     <mergeCell ref="A8:S8"/>
     <mergeCell ref="A29:S29"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:AK41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="O19" sqref="O19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="31.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="21" width="9.140625" style="1"/>
-[...2 lines deleted...]
-    <col min="37" max="37" width="9.140625" style="63"/>
+    <col min="14" max="36" width="9.140625" style="1"/>
+    <col min="37" max="37" width="9.140625" style="41"/>
     <col min="38" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" s="58" customFormat="1" ht="12.75">
-[...5 lines deleted...]
-      <c r="AK3" s="63"/>
+    <row r="2" spans="1:37" s="37" customFormat="1" ht="12.75">
+      <c r="AK2" s="41"/>
+    </row>
+    <row r="3" spans="1:37" s="37" customFormat="1" ht="12.75">
+      <c r="AK3" s="41"/>
     </row>
     <row r="4" spans="1:37" ht="12.75">
-      <c r="A4" s="99" t="s">
+      <c r="A4" s="70" t="s">
         <v>28</v>
       </c>
-      <c r="B4" s="99"/>
-[...34 lines deleted...]
-      <c r="AK4" s="99"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="70"/>
+      <c r="O4" s="70"/>
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="70"/>
+      <c r="X4" s="70"/>
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="70"/>
+      <c r="AA4" s="70"/>
+      <c r="AB4" s="70"/>
+      <c r="AC4" s="70"/>
+      <c r="AD4" s="70"/>
+      <c r="AE4" s="70"/>
+      <c r="AF4" s="70"/>
+      <c r="AG4" s="70"/>
+      <c r="AH4" s="70"/>
+      <c r="AI4" s="70"/>
+      <c r="AJ4" s="70"/>
+      <c r="AK4" s="70"/>
     </row>
     <row r="5" spans="1:37" ht="11.25">
-      <c r="C5" s="8"/>
-[...6 lines deleted...]
-      <c r="AK5" s="8" t="s">
+      <c r="C5" s="6"/>
+      <c r="N5" s="24"/>
+      <c r="O5" s="24"/>
+      <c r="P5" s="24"/>
+      <c r="Q5" s="24"/>
+      <c r="R5" s="24"/>
+      <c r="S5" s="24"/>
+      <c r="AK5" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:37" ht="11.25">
-      <c r="A6" s="90"/>
-      <c r="B6" s="92">
+      <c r="A6" s="63"/>
+      <c r="B6" s="65">
         <v>2021</v>
       </c>
-      <c r="C6" s="93"/>
-[...10 lines deleted...]
-      <c r="N6" s="97">
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="74">
         <v>2022</v>
       </c>
-      <c r="O6" s="98"/>
-[...4 lines deleted...]
-      <c r="T6" s="101">
+      <c r="O6" s="75"/>
+      <c r="P6" s="75"/>
+      <c r="Q6" s="75"/>
+      <c r="R6" s="75"/>
+      <c r="S6" s="75"/>
+      <c r="T6" s="72">
         <v>2023</v>
       </c>
-      <c r="U6" s="101"/>
-[...10 lines deleted...]
-      <c r="AF6" s="93">
+      <c r="U6" s="72"/>
+      <c r="V6" s="72"/>
+      <c r="W6" s="72"/>
+      <c r="X6" s="72"/>
+      <c r="Y6" s="72"/>
+      <c r="Z6" s="72"/>
+      <c r="AA6" s="72"/>
+      <c r="AB6" s="72"/>
+      <c r="AC6" s="72"/>
+      <c r="AD6" s="72"/>
+      <c r="AE6" s="72"/>
+      <c r="AF6" s="66">
         <v>2024</v>
       </c>
-      <c r="AG6" s="93"/>
-[...3 lines deleted...]
-      <c r="AK6" s="100"/>
+      <c r="AG6" s="66"/>
+      <c r="AH6" s="66"/>
+      <c r="AI6" s="66"/>
+      <c r="AJ6" s="66"/>
+      <c r="AK6" s="71"/>
     </row>
     <row r="7" spans="1:37" ht="11.25">
-      <c r="A7" s="91"/>
-      <c r="B7" s="11" t="s">
+      <c r="A7" s="64"/>
+      <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="11" t="s">
+      <c r="C7" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="11" t="s">
+      <c r="D7" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="11" t="s">
+      <c r="E7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="11" t="s">
+      <c r="F7" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="11" t="s">
+      <c r="G7" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="11" t="s">
+      <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="10" t="s">
+      <c r="I7" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="10" t="s">
+      <c r="J7" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="10" t="s">
+      <c r="K7" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="L7" s="10" t="s">
+      <c r="L7" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="M7" s="10" t="s">
+      <c r="M7" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="N7" s="10" t="s">
+      <c r="N7" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="O7" s="10" t="s">
+      <c r="O7" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="P7" s="11" t="s">
+      <c r="P7" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="Q7" s="10" t="s">
+      <c r="Q7" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="R7" s="10" t="s">
+      <c r="R7" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="S7" s="10" t="s">
+      <c r="S7" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="T7" s="27" t="s">
+      <c r="T7" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="U7" s="27" t="s">
+      <c r="U7" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="V7" s="28" t="s">
+      <c r="V7" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="W7" s="27" t="s">
+      <c r="W7" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="X7" s="27" t="s">
+      <c r="X7" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="Y7" s="11" t="s">
+      <c r="Y7" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="Z7" s="29" t="s">
+      <c r="Z7" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="AA7" s="10" t="s">
+      <c r="AA7" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="AB7" s="11" t="s">
+      <c r="AB7" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="AC7" s="10" t="s">
+      <c r="AC7" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="AD7" s="10" t="s">
+      <c r="AD7" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="AE7" s="10" t="s">
+      <c r="AE7" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="AF7" s="27" t="s">
+      <c r="AF7" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="AG7" s="27" t="s">
+      <c r="AG7" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="AH7" s="28" t="s">
+      <c r="AH7" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AI7" s="27" t="s">
+      <c r="AI7" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="AJ7" s="27" t="s">
+      <c r="AJ7" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="AK7" s="10" t="s">
+      <c r="AK7" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:37" ht="12" customHeight="1">
-      <c r="A8" s="102" t="s">
+      <c r="A8" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="102"/>
-[...34 lines deleted...]
-      <c r="AK8" s="89"/>
+      <c r="B8" s="73"/>
+      <c r="C8" s="73"/>
+      <c r="D8" s="73"/>
+      <c r="E8" s="73"/>
+      <c r="F8" s="73"/>
+      <c r="G8" s="73"/>
+      <c r="H8" s="73"/>
+      <c r="I8" s="73"/>
+      <c r="J8" s="73"/>
+      <c r="K8" s="73"/>
+      <c r="L8" s="73"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="73"/>
+      <c r="O8" s="73"/>
+      <c r="P8" s="73"/>
+      <c r="Q8" s="73"/>
+      <c r="R8" s="73"/>
+      <c r="S8" s="73"/>
+      <c r="T8" s="73"/>
+      <c r="U8" s="73"/>
+      <c r="V8" s="73"/>
+      <c r="W8" s="73"/>
+      <c r="X8" s="73"/>
+      <c r="Y8" s="73"/>
+      <c r="Z8" s="73"/>
+      <c r="AA8" s="73"/>
+      <c r="AB8" s="73"/>
+      <c r="AC8" s="73"/>
+      <c r="AD8" s="73"/>
+      <c r="AE8" s="73"/>
+      <c r="AF8" s="73"/>
+      <c r="AG8" s="73"/>
+      <c r="AH8" s="73"/>
+      <c r="AI8" s="73"/>
+      <c r="AJ8" s="73"/>
+      <c r="AK8" s="62"/>
     </row>
     <row r="9" spans="1:37" ht="11.25">
-      <c r="A9" s="60" t="s">
+      <c r="A9" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="12"/>
-[...11 lines deleted...]
-      <c r="N9" s="14">
+      <c r="B9" s="9"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+      <c r="L9" s="9"/>
+      <c r="M9" s="9"/>
+      <c r="N9" s="11">
         <v>592</v>
       </c>
-      <c r="O9" s="14">
+      <c r="O9" s="11">
         <v>733</v>
       </c>
-      <c r="P9" s="14">
+      <c r="P9" s="11">
         <v>714</v>
       </c>
-      <c r="Q9" s="14">
+      <c r="Q9" s="11">
         <v>693</v>
       </c>
-      <c r="R9" s="14">
+      <c r="R9" s="11">
         <v>706</v>
       </c>
-      <c r="S9" s="14">
+      <c r="S9" s="11">
         <v>761</v>
       </c>
-      <c r="T9" s="30">
+      <c r="T9" s="22">
         <v>736</v>
       </c>
-      <c r="U9" s="30">
+      <c r="U9" s="22">
         <v>610</v>
       </c>
-      <c r="V9" s="37">
+      <c r="V9" s="22">
         <v>657</v>
       </c>
-      <c r="W9" s="14">
+      <c r="W9" s="11">
         <v>636</v>
       </c>
-      <c r="X9" s="30">
+      <c r="X9" s="22">
         <v>710</v>
       </c>
       <c r="Y9" s="3">
         <v>654</v>
       </c>
       <c r="Z9" s="3">
         <v>652</v>
       </c>
       <c r="AA9" s="3">
         <v>667</v>
       </c>
       <c r="AB9" s="3">
         <v>646</v>
       </c>
       <c r="AC9" s="3">
         <v>741</v>
       </c>
       <c r="AD9" s="3">
         <v>631</v>
       </c>
       <c r="AE9" s="3">
         <v>694</v>
       </c>
       <c r="AF9" s="3">
         <v>787</v>
       </c>
       <c r="AG9" s="3">
         <v>673</v>
       </c>
       <c r="AH9" s="3">
         <v>702</v>
       </c>
       <c r="AI9" s="3">
         <v>685</v>
       </c>
       <c r="AJ9" s="3">
         <v>612</v>
       </c>
-      <c r="AK9" s="30">
+      <c r="AK9" s="22">
         <v>643</v>
       </c>
     </row>
     <row r="10" spans="1:37" ht="11.25">
-      <c r="A10" s="13" t="s">
+      <c r="A10" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="15"/>
-[...11 lines deleted...]
-      <c r="N10" s="14">
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="13"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
+      <c r="N10" s="11">
         <v>273</v>
       </c>
-      <c r="O10" s="14">
+      <c r="O10" s="11">
         <v>322</v>
       </c>
-      <c r="P10" s="14">
+      <c r="P10" s="11">
         <v>283</v>
       </c>
-      <c r="Q10" s="14">
+      <c r="Q10" s="11">
         <v>318</v>
       </c>
-      <c r="R10" s="14">
+      <c r="R10" s="11">
         <v>304</v>
       </c>
-      <c r="S10" s="14">
+      <c r="S10" s="11">
         <v>309</v>
       </c>
-      <c r="T10" s="30">
+      <c r="T10" s="22">
         <v>292</v>
       </c>
-      <c r="U10" s="30">
+      <c r="U10" s="22">
         <v>249</v>
       </c>
-      <c r="V10" s="37">
+      <c r="V10" s="22">
         <v>289</v>
       </c>
-      <c r="W10" s="14">
+      <c r="W10" s="11">
         <v>288</v>
       </c>
-      <c r="X10" s="30">
+      <c r="X10" s="22">
         <v>292</v>
       </c>
       <c r="Y10" s="3">
         <v>266</v>
       </c>
       <c r="Z10" s="3">
         <v>289</v>
       </c>
       <c r="AA10" s="3">
         <v>293</v>
       </c>
       <c r="AB10" s="3">
         <v>270</v>
       </c>
       <c r="AC10" s="3">
         <v>311</v>
       </c>
       <c r="AD10" s="3">
         <v>264</v>
       </c>
       <c r="AE10" s="3">
         <v>307</v>
       </c>
       <c r="AF10" s="3">
         <v>353</v>
       </c>
       <c r="AG10" s="3">
         <v>297</v>
       </c>
       <c r="AH10" s="3">
         <v>295</v>
       </c>
       <c r="AI10" s="3">
         <v>304</v>
       </c>
       <c r="AJ10" s="3">
         <v>267</v>
       </c>
-      <c r="AK10" s="30">
+      <c r="AK10" s="22">
         <v>283</v>
       </c>
     </row>
     <row r="11" spans="1:37" ht="11.25">
-      <c r="A11" s="13" t="s">
+      <c r="A11" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="15"/>
-[...11 lines deleted...]
-      <c r="N11" s="14">
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
+      <c r="N11" s="11">
         <v>55</v>
       </c>
-      <c r="O11" s="14">
+      <c r="O11" s="11">
         <v>76</v>
       </c>
-      <c r="P11" s="14">
+      <c r="P11" s="11">
         <v>87</v>
       </c>
-      <c r="Q11" s="14">
+      <c r="Q11" s="11">
         <v>66</v>
       </c>
-      <c r="R11" s="14">
+      <c r="R11" s="11">
         <v>89</v>
       </c>
-      <c r="S11" s="14">
+      <c r="S11" s="11">
         <v>89</v>
       </c>
-      <c r="T11" s="30">
+      <c r="T11" s="22">
         <v>81</v>
       </c>
-      <c r="U11" s="30">
+      <c r="U11" s="22">
         <v>68</v>
       </c>
-      <c r="V11" s="37">
+      <c r="V11" s="22">
         <v>69</v>
       </c>
-      <c r="W11" s="14">
+      <c r="W11" s="11">
         <v>73</v>
       </c>
-      <c r="X11" s="30">
+      <c r="X11" s="22">
         <v>91</v>
       </c>
       <c r="Y11" s="3">
         <v>67</v>
       </c>
       <c r="Z11" s="3">
         <v>67</v>
       </c>
       <c r="AA11" s="3">
         <v>62</v>
       </c>
       <c r="AB11" s="3">
         <v>74</v>
       </c>
       <c r="AC11" s="3">
         <v>85</v>
       </c>
       <c r="AD11" s="3">
         <v>57</v>
       </c>
       <c r="AE11" s="3">
         <v>70</v>
       </c>
       <c r="AF11" s="3">
         <v>81</v>
       </c>
       <c r="AG11" s="3">
         <v>69</v>
       </c>
       <c r="AH11" s="3">
         <v>65</v>
       </c>
       <c r="AI11" s="3">
         <v>80</v>
       </c>
       <c r="AJ11" s="3">
         <v>57</v>
       </c>
-      <c r="AK11" s="30">
+      <c r="AK11" s="22">
         <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:37" ht="11.25">
-      <c r="A12" s="13" t="s">
+      <c r="A12" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="15"/>
-[...11 lines deleted...]
-      <c r="N12" s="14">
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
+      <c r="N12" s="11">
         <v>57</v>
       </c>
-      <c r="O12" s="14">
+      <c r="O12" s="11">
         <v>67</v>
       </c>
-      <c r="P12" s="14">
+      <c r="P12" s="11">
         <v>75</v>
       </c>
-      <c r="Q12" s="14">
+      <c r="Q12" s="11">
         <v>52</v>
       </c>
-      <c r="R12" s="14">
+      <c r="R12" s="11">
         <v>83</v>
       </c>
-      <c r="S12" s="14">
+      <c r="S12" s="11">
         <v>82</v>
       </c>
-      <c r="T12" s="30">
+      <c r="T12" s="22">
         <v>78</v>
       </c>
-      <c r="U12" s="30">
+      <c r="U12" s="22">
         <v>63</v>
       </c>
-      <c r="V12" s="37">
+      <c r="V12" s="22">
         <v>63</v>
       </c>
-      <c r="W12" s="14">
+      <c r="W12" s="11">
         <v>55</v>
       </c>
-      <c r="X12" s="30">
+      <c r="X12" s="22">
         <v>70</v>
       </c>
       <c r="Y12" s="3">
         <v>49</v>
       </c>
       <c r="Z12" s="3">
         <v>60</v>
       </c>
       <c r="AA12" s="3">
         <v>58</v>
       </c>
       <c r="AB12" s="3">
         <v>57</v>
       </c>
       <c r="AC12" s="3">
         <v>69</v>
       </c>
       <c r="AD12" s="3">
         <v>57</v>
       </c>
       <c r="AE12" s="3">
         <v>81</v>
       </c>
       <c r="AF12" s="3">
         <v>64</v>
       </c>
       <c r="AG12" s="3">
         <v>66</v>
       </c>
       <c r="AH12" s="3">
         <v>68</v>
       </c>
       <c r="AI12" s="3">
         <v>47</v>
       </c>
       <c r="AJ12" s="3">
         <v>54</v>
       </c>
-      <c r="AK12" s="30">
+      <c r="AK12" s="22">
         <v>64</v>
       </c>
     </row>
     <row r="13" spans="1:37" ht="11.25">
-      <c r="A13" s="13" t="s">
+      <c r="A13" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="15"/>
-[...11 lines deleted...]
-      <c r="N13" s="14">
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="13"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
+      <c r="N13" s="11">
         <v>15</v>
       </c>
-      <c r="O13" s="14">
+      <c r="O13" s="11">
         <v>16</v>
       </c>
-      <c r="P13" s="14">
+      <c r="P13" s="11">
         <v>21</v>
       </c>
-      <c r="Q13" s="14">
+      <c r="Q13" s="11">
         <v>24</v>
       </c>
-      <c r="R13" s="14">
+      <c r="R13" s="11">
         <v>24</v>
       </c>
-      <c r="S13" s="14">
+      <c r="S13" s="11">
         <v>24</v>
       </c>
-      <c r="T13" s="30">
+      <c r="T13" s="22">
         <v>17</v>
       </c>
-      <c r="U13" s="30">
+      <c r="U13" s="22">
         <v>19</v>
       </c>
-      <c r="V13" s="37">
+      <c r="V13" s="22">
         <v>14</v>
       </c>
-      <c r="W13" s="14">
+      <c r="W13" s="11">
         <v>9</v>
       </c>
-      <c r="X13" s="30">
+      <c r="X13" s="22">
         <v>26</v>
       </c>
       <c r="Y13" s="3">
         <v>24</v>
       </c>
       <c r="Z13" s="3">
         <v>12</v>
       </c>
       <c r="AA13" s="3">
         <v>33</v>
       </c>
       <c r="AB13" s="3">
         <v>20</v>
       </c>
       <c r="AC13" s="3">
         <v>23</v>
       </c>
       <c r="AD13" s="3">
         <v>21</v>
       </c>
       <c r="AE13" s="3">
         <v>19</v>
       </c>
       <c r="AF13" s="3">
         <v>22</v>
       </c>
       <c r="AG13" s="3">
         <v>13</v>
       </c>
       <c r="AH13" s="3">
         <v>23</v>
       </c>
       <c r="AI13" s="3">
         <v>22</v>
       </c>
       <c r="AJ13" s="3">
         <v>24</v>
       </c>
-      <c r="AK13" s="30">
+      <c r="AK13" s="22">
         <v>15</v>
       </c>
     </row>
     <row r="14" spans="1:37" ht="11.25">
-      <c r="A14" s="13" t="s">
+      <c r="A14" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="15"/>
-[...11 lines deleted...]
-      <c r="N14" s="14">
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="11">
         <v>68</v>
       </c>
-      <c r="O14" s="14">
+      <c r="O14" s="11">
         <v>84</v>
       </c>
-      <c r="P14" s="14">
+      <c r="P14" s="11">
         <v>105</v>
       </c>
-      <c r="Q14" s="14">
+      <c r="Q14" s="11">
         <v>75</v>
       </c>
-      <c r="R14" s="14">
+      <c r="R14" s="11">
         <v>70</v>
       </c>
-      <c r="S14" s="14">
+      <c r="S14" s="11">
         <v>84</v>
       </c>
-      <c r="T14" s="30">
+      <c r="T14" s="22">
         <v>118</v>
       </c>
-      <c r="U14" s="30">
+      <c r="U14" s="22">
         <v>79</v>
       </c>
-      <c r="V14" s="37">
+      <c r="V14" s="22">
         <v>80</v>
       </c>
-      <c r="W14" s="14">
+      <c r="W14" s="11">
         <v>77</v>
       </c>
-      <c r="X14" s="30">
+      <c r="X14" s="22">
         <v>94</v>
       </c>
       <c r="Y14" s="3">
         <v>96</v>
       </c>
       <c r="Z14" s="3">
         <v>69</v>
       </c>
       <c r="AA14" s="3">
         <v>74</v>
       </c>
       <c r="AB14" s="3">
         <v>78</v>
       </c>
       <c r="AC14" s="3">
         <v>97</v>
       </c>
       <c r="AD14" s="3">
         <v>85</v>
       </c>
       <c r="AE14" s="3">
         <v>79</v>
       </c>
       <c r="AF14" s="3">
         <v>100</v>
       </c>
       <c r="AG14" s="3">
         <v>93</v>
       </c>
       <c r="AH14" s="3">
         <v>84</v>
       </c>
       <c r="AI14" s="3">
         <v>89</v>
       </c>
       <c r="AJ14" s="3">
         <v>80</v>
       </c>
-      <c r="AK14" s="30">
+      <c r="AK14" s="22">
         <v>79</v>
       </c>
     </row>
     <row r="15" spans="1:37" ht="11.25">
-      <c r="A15" s="13" t="s">
+      <c r="A15" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="15"/>
-[...11 lines deleted...]
-      <c r="N15" s="14">
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
+      <c r="N15" s="11">
         <v>15</v>
       </c>
-      <c r="O15" s="14">
+      <c r="O15" s="11">
         <v>17</v>
       </c>
-      <c r="P15" s="14">
+      <c r="P15" s="11">
         <v>11</v>
       </c>
-      <c r="Q15" s="14">
+      <c r="Q15" s="11">
         <v>18</v>
       </c>
-      <c r="R15" s="14">
+      <c r="R15" s="11">
         <v>18</v>
       </c>
-      <c r="S15" s="14">
+      <c r="S15" s="11">
         <v>13</v>
       </c>
-      <c r="T15" s="30">
+      <c r="T15" s="22">
         <v>23</v>
       </c>
-      <c r="U15" s="30">
+      <c r="U15" s="22">
         <v>14</v>
       </c>
-      <c r="V15" s="37">
+      <c r="V15" s="22">
         <v>14</v>
       </c>
-      <c r="W15" s="14">
+      <c r="W15" s="11">
         <v>13</v>
       </c>
-      <c r="X15" s="30">
+      <c r="X15" s="22">
         <v>25</v>
       </c>
       <c r="Y15" s="3">
         <v>13</v>
       </c>
       <c r="Z15" s="3">
         <v>15</v>
       </c>
       <c r="AA15" s="3">
         <v>15</v>
       </c>
       <c r="AB15" s="3">
         <v>18</v>
       </c>
       <c r="AC15" s="3">
         <v>28</v>
       </c>
       <c r="AD15" s="3">
         <v>24</v>
       </c>
       <c r="AE15" s="3">
         <v>20</v>
       </c>
       <c r="AF15" s="3">
         <v>9</v>
       </c>
       <c r="AG15" s="3">
         <v>14</v>
       </c>
       <c r="AH15" s="3">
         <v>15</v>
       </c>
       <c r="AI15" s="3">
         <v>16</v>
       </c>
       <c r="AJ15" s="3">
         <v>18</v>
       </c>
-      <c r="AK15" s="30">
+      <c r="AK15" s="22">
         <v>15</v>
       </c>
     </row>
     <row r="16" spans="1:37" ht="11.25">
-      <c r="A16" s="13" t="s">
+      <c r="A16" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="15"/>
-[...11 lines deleted...]
-      <c r="N16" s="14">
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
+      <c r="N16" s="11">
         <v>16</v>
       </c>
-      <c r="O16" s="14">
+      <c r="O16" s="11">
         <v>25</v>
       </c>
-      <c r="P16" s="14">
+      <c r="P16" s="11">
         <v>18</v>
       </c>
-      <c r="Q16" s="14">
+      <c r="Q16" s="11">
         <v>24</v>
       </c>
-      <c r="R16" s="14">
+      <c r="R16" s="11">
         <v>18</v>
       </c>
-      <c r="S16" s="14">
+      <c r="S16" s="11">
         <v>27</v>
       </c>
-      <c r="T16" s="30">
+      <c r="T16" s="22">
         <v>19</v>
       </c>
-      <c r="U16" s="30">
+      <c r="U16" s="22">
         <v>25</v>
       </c>
-      <c r="V16" s="37">
+      <c r="V16" s="22">
         <v>14</v>
       </c>
-      <c r="W16" s="14">
+      <c r="W16" s="11">
         <v>16</v>
       </c>
-      <c r="X16" s="30">
+      <c r="X16" s="22">
         <v>14</v>
       </c>
       <c r="Y16" s="3">
         <v>26</v>
       </c>
       <c r="Z16" s="3">
         <v>24</v>
       </c>
       <c r="AA16" s="3">
         <v>19</v>
       </c>
       <c r="AB16" s="3">
         <v>21</v>
       </c>
       <c r="AC16" s="3">
         <v>23</v>
       </c>
       <c r="AD16" s="3">
         <v>25</v>
       </c>
       <c r="AE16" s="3">
         <v>19</v>
       </c>
       <c r="AF16" s="3">
         <v>22</v>
       </c>
       <c r="AG16" s="3">
         <v>14</v>
       </c>
       <c r="AH16" s="3">
         <v>21</v>
       </c>
       <c r="AI16" s="3">
         <v>16</v>
       </c>
       <c r="AJ16" s="3">
         <v>18</v>
       </c>
-      <c r="AK16" s="30">
+      <c r="AK16" s="22">
         <v>23</v>
       </c>
     </row>
     <row r="17" spans="1:37" ht="11.25">
-      <c r="A17" s="13" t="s">
+      <c r="A17" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B17" s="15"/>
-[...11 lines deleted...]
-      <c r="N17" s="14">
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
+      <c r="N17" s="11">
         <v>11</v>
       </c>
-      <c r="O17" s="14">
+      <c r="O17" s="11">
         <v>13</v>
       </c>
-      <c r="P17" s="14">
+      <c r="P17" s="11">
         <v>3</v>
       </c>
-      <c r="Q17" s="14">
+      <c r="Q17" s="11">
         <v>11</v>
       </c>
-      <c r="R17" s="14">
+      <c r="R17" s="11">
         <v>17</v>
       </c>
-      <c r="S17" s="14">
+      <c r="S17" s="11">
         <v>17</v>
       </c>
-      <c r="T17" s="30">
+      <c r="T17" s="22">
         <v>9</v>
       </c>
-      <c r="U17" s="30">
+      <c r="U17" s="22">
         <v>12</v>
       </c>
-      <c r="V17" s="37">
+      <c r="V17" s="22">
         <v>18</v>
       </c>
-      <c r="W17" s="14">
+      <c r="W17" s="11">
         <v>12</v>
       </c>
-      <c r="X17" s="30">
+      <c r="X17" s="22">
         <v>14</v>
       </c>
       <c r="Y17" s="3">
         <v>14</v>
       </c>
       <c r="Z17" s="3">
         <v>16</v>
       </c>
       <c r="AA17" s="3">
         <v>14</v>
       </c>
       <c r="AB17" s="3">
         <v>14</v>
       </c>
       <c r="AC17" s="3">
         <v>15</v>
       </c>
       <c r="AD17" s="3">
         <v>12</v>
       </c>
       <c r="AE17" s="3">
         <v>6</v>
       </c>
       <c r="AF17" s="3">
         <v>16</v>
       </c>
       <c r="AG17" s="3">
         <v>14</v>
       </c>
       <c r="AH17" s="3">
         <v>13</v>
       </c>
       <c r="AI17" s="3">
         <v>20</v>
       </c>
       <c r="AJ17" s="3">
         <v>12</v>
       </c>
-      <c r="AK17" s="30">
+      <c r="AK17" s="22">
         <v>16</v>
       </c>
     </row>
     <row r="18" spans="1:37" ht="11.25">
-      <c r="A18" s="13" t="s">
+      <c r="A18" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="15"/>
-[...11 lines deleted...]
-      <c r="N18" s="14">
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="11">
         <v>18</v>
       </c>
-      <c r="O18" s="14">
+      <c r="O18" s="11">
         <v>18</v>
       </c>
-      <c r="P18" s="14">
+      <c r="P18" s="11">
         <v>15</v>
       </c>
-      <c r="Q18" s="14">
+      <c r="Q18" s="11">
         <v>9</v>
       </c>
-      <c r="R18" s="14">
+      <c r="R18" s="11">
         <v>7</v>
       </c>
-      <c r="S18" s="14">
+      <c r="S18" s="11">
         <v>9</v>
       </c>
-      <c r="T18" s="30">
+      <c r="T18" s="22">
         <v>4</v>
       </c>
-      <c r="U18" s="30">
+      <c r="U18" s="22">
         <v>2</v>
       </c>
-      <c r="V18" s="37">
+      <c r="V18" s="22">
         <v>9</v>
       </c>
-      <c r="W18" s="14">
+      <c r="W18" s="11">
         <v>8</v>
       </c>
-      <c r="X18" s="30">
+      <c r="X18" s="22">
         <v>10</v>
       </c>
       <c r="Y18" s="3">
         <v>10</v>
       </c>
       <c r="Z18" s="3">
         <v>12</v>
       </c>
       <c r="AA18" s="3">
         <v>12</v>
       </c>
       <c r="AB18" s="3">
         <v>15</v>
       </c>
       <c r="AC18" s="3">
         <v>14</v>
       </c>
       <c r="AD18" s="3">
         <v>11</v>
       </c>
       <c r="AE18" s="3">
         <v>13</v>
       </c>
       <c r="AF18" s="3">
         <v>20</v>
       </c>
       <c r="AG18" s="3">
         <v>15</v>
       </c>
       <c r="AH18" s="3">
         <v>10</v>
       </c>
       <c r="AI18" s="3">
         <v>14</v>
       </c>
       <c r="AJ18" s="3">
         <v>16</v>
       </c>
-      <c r="AK18" s="30">
+      <c r="AK18" s="22">
         <v>10</v>
       </c>
     </row>
     <row r="19" spans="1:37" ht="11.25">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B19" s="15"/>
-[...11 lines deleted...]
-      <c r="N19" s="14">
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="12"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
+      <c r="N19" s="11">
         <v>31</v>
       </c>
-      <c r="O19" s="14">
-[...2 lines deleted...]
-      <c r="P19" s="14">
+      <c r="O19" s="11">
+        <v>38</v>
+      </c>
+      <c r="P19" s="11">
         <v>36</v>
       </c>
-      <c r="Q19" s="14">
+      <c r="Q19" s="11">
         <v>31</v>
       </c>
-      <c r="R19" s="14">
+      <c r="R19" s="11">
         <v>28</v>
       </c>
-      <c r="S19" s="14">
+      <c r="S19" s="11">
         <v>32</v>
       </c>
-      <c r="T19" s="30">
+      <c r="T19" s="22">
         <v>29</v>
       </c>
-      <c r="U19" s="30">
+      <c r="U19" s="22">
         <v>23</v>
       </c>
-      <c r="V19" s="37">
+      <c r="V19" s="22">
         <v>29</v>
       </c>
-      <c r="W19" s="14">
+      <c r="W19" s="11">
         <v>34</v>
       </c>
-      <c r="X19" s="30">
+      <c r="X19" s="22">
         <v>23</v>
       </c>
       <c r="Y19" s="3">
         <v>37</v>
       </c>
       <c r="Z19" s="3">
         <v>39</v>
       </c>
       <c r="AA19" s="3">
         <v>32</v>
       </c>
       <c r="AB19" s="3">
         <v>32</v>
       </c>
       <c r="AC19" s="3">
         <v>31</v>
       </c>
       <c r="AD19" s="3">
         <v>29</v>
       </c>
       <c r="AE19" s="3">
         <v>35</v>
       </c>
       <c r="AF19" s="3">
         <v>38</v>
       </c>
       <c r="AG19" s="3">
         <v>30</v>
       </c>
       <c r="AH19" s="3">
         <v>34</v>
       </c>
       <c r="AI19" s="3">
         <v>26</v>
       </c>
       <c r="AJ19" s="3">
         <v>20</v>
       </c>
-      <c r="AK19" s="30">
+      <c r="AK19" s="22">
         <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:37" ht="11.25">
-      <c r="A20" s="19" t="s">
+      <c r="A20" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="15"/>
-[...11 lines deleted...]
-      <c r="N20" s="14">
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
+      <c r="N20" s="11">
         <v>33</v>
       </c>
-      <c r="O20" s="14">
+      <c r="O20" s="11">
         <v>57</v>
       </c>
-      <c r="P20" s="14">
+      <c r="P20" s="11">
         <v>60</v>
       </c>
-      <c r="Q20" s="14">
+      <c r="Q20" s="11">
         <v>65</v>
       </c>
-      <c r="R20" s="14">
+      <c r="R20" s="11">
         <v>48</v>
       </c>
-      <c r="S20" s="14">
+      <c r="S20" s="11">
         <v>75</v>
       </c>
-      <c r="T20" s="30">
+      <c r="T20" s="22">
         <v>66</v>
       </c>
-      <c r="U20" s="30">
+      <c r="U20" s="22">
         <v>56</v>
       </c>
-      <c r="V20" s="37">
+      <c r="V20" s="22">
         <v>58</v>
       </c>
-      <c r="W20" s="14">
+      <c r="W20" s="11">
         <v>51</v>
       </c>
-      <c r="X20" s="30">
+      <c r="X20" s="22">
         <v>51</v>
       </c>
       <c r="Y20" s="3">
         <v>52</v>
       </c>
       <c r="Z20" s="3">
         <v>49</v>
       </c>
       <c r="AA20" s="3">
         <v>55</v>
       </c>
       <c r="AB20" s="3">
         <v>47</v>
       </c>
       <c r="AC20" s="3">
         <v>45</v>
       </c>
       <c r="AD20" s="3">
         <v>46</v>
       </c>
       <c r="AE20" s="3">
         <v>45</v>
       </c>
       <c r="AF20" s="3">
         <v>62</v>
       </c>
       <c r="AG20" s="3">
         <v>48</v>
       </c>
       <c r="AH20" s="3">
         <v>74</v>
       </c>
       <c r="AI20" s="3">
         <v>51</v>
       </c>
       <c r="AJ20" s="3">
         <v>46</v>
       </c>
-      <c r="AK20" s="30">
+      <c r="AK20" s="22">
         <v>53</v>
       </c>
     </row>
     <row r="21" spans="1:37" ht="12" customHeight="1">
-      <c r="A21" s="96" t="s">
+      <c r="A21" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="96"/>
-[...34 lines deleted...]
-      <c r="AK21" s="96"/>
+      <c r="B21" s="69"/>
+      <c r="C21" s="69"/>
+      <c r="D21" s="69"/>
+      <c r="E21" s="69"/>
+      <c r="F21" s="69"/>
+      <c r="G21" s="69"/>
+      <c r="H21" s="69"/>
+      <c r="I21" s="69"/>
+      <c r="J21" s="69"/>
+      <c r="K21" s="69"/>
+      <c r="L21" s="69"/>
+      <c r="M21" s="69"/>
+      <c r="N21" s="69"/>
+      <c r="O21" s="69"/>
+      <c r="P21" s="69"/>
+      <c r="Q21" s="69"/>
+      <c r="R21" s="69"/>
+      <c r="S21" s="69"/>
+      <c r="T21" s="69"/>
+      <c r="U21" s="69"/>
+      <c r="V21" s="69"/>
+      <c r="W21" s="69"/>
+      <c r="X21" s="69"/>
+      <c r="Y21" s="69"/>
+      <c r="Z21" s="69"/>
+      <c r="AA21" s="69"/>
+      <c r="AB21" s="69"/>
+      <c r="AC21" s="69"/>
+      <c r="AD21" s="69"/>
+      <c r="AE21" s="69"/>
+      <c r="AF21" s="69"/>
+      <c r="AG21" s="69"/>
+      <c r="AH21" s="69"/>
+      <c r="AI21" s="69"/>
+      <c r="AJ21" s="69"/>
+      <c r="AK21" s="69"/>
     </row>
     <row r="22" spans="1:37" ht="11.25">
-      <c r="A22" s="60" t="s">
+      <c r="A22" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B22" s="15"/>
-[...11 lines deleted...]
-      <c r="N22" s="14">
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="11">
         <v>390</v>
       </c>
-      <c r="O22" s="14">
+      <c r="O22" s="11">
         <v>463</v>
       </c>
-      <c r="P22" s="14">
+      <c r="P22" s="11">
         <v>462</v>
       </c>
-      <c r="Q22" s="14">
+      <c r="Q22" s="11">
         <v>456</v>
       </c>
-      <c r="R22" s="14">
+      <c r="R22" s="11">
         <v>469</v>
       </c>
-      <c r="S22" s="14">
+      <c r="S22" s="11">
         <v>472</v>
       </c>
-      <c r="T22" s="30">
+      <c r="T22" s="22">
         <v>467</v>
       </c>
-      <c r="U22" s="14">
+      <c r="U22" s="11">
         <v>388</v>
       </c>
-      <c r="V22" s="31">
+      <c r="V22" s="11">
         <v>425</v>
       </c>
-      <c r="W22" s="14">
+      <c r="W22" s="11">
         <v>418</v>
       </c>
-      <c r="X22" s="30">
+      <c r="X22" s="22">
         <v>459</v>
       </c>
       <c r="Y22" s="3">
         <v>412</v>
       </c>
       <c r="Z22" s="3">
         <v>412</v>
       </c>
       <c r="AA22" s="3">
         <v>422</v>
       </c>
       <c r="AB22" s="3">
         <v>414</v>
       </c>
       <c r="AC22" s="3">
         <v>479</v>
       </c>
       <c r="AD22" s="3">
         <v>385</v>
       </c>
       <c r="AE22" s="3">
         <v>431</v>
       </c>
       <c r="AF22" s="3">
         <v>505</v>
       </c>
       <c r="AG22" s="3">
         <v>430</v>
       </c>
       <c r="AH22" s="3">
         <v>443</v>
       </c>
       <c r="AI22" s="3">
         <v>457</v>
       </c>
       <c r="AJ22" s="3">
         <v>402</v>
       </c>
-      <c r="AK22" s="30">
+      <c r="AK22" s="22">
         <v>423</v>
       </c>
     </row>
     <row r="23" spans="1:37" ht="11.25">
-      <c r="A23" s="13" t="s">
+      <c r="A23" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B23" s="15"/>
-[...11 lines deleted...]
-      <c r="N23" s="14">
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+      <c r="N23" s="11">
         <v>264</v>
       </c>
-      <c r="O23" s="14">
+      <c r="O23" s="11">
         <v>307</v>
       </c>
-      <c r="P23" s="14">
+      <c r="P23" s="11">
         <v>276</v>
       </c>
-      <c r="Q23" s="14">
+      <c r="Q23" s="11">
         <v>308</v>
       </c>
-      <c r="R23" s="14">
+      <c r="R23" s="11">
         <v>295</v>
       </c>
-      <c r="S23" s="14">
+      <c r="S23" s="11">
         <v>301</v>
       </c>
-      <c r="T23" s="30">
+      <c r="T23" s="22">
         <v>277</v>
       </c>
-      <c r="U23" s="14">
+      <c r="U23" s="11">
         <v>242</v>
       </c>
-      <c r="V23" s="31">
+      <c r="V23" s="11">
         <v>275</v>
       </c>
-      <c r="W23" s="14">
+      <c r="W23" s="11">
         <v>277</v>
       </c>
-      <c r="X23" s="30">
+      <c r="X23" s="22">
         <v>281</v>
       </c>
       <c r="Y23" s="3">
         <v>256</v>
       </c>
       <c r="Z23" s="3">
         <v>279</v>
       </c>
       <c r="AA23" s="3">
         <v>279</v>
       </c>
       <c r="AB23" s="3">
         <v>264</v>
       </c>
       <c r="AC23" s="3">
         <v>302</v>
       </c>
       <c r="AD23" s="3">
         <v>253</v>
       </c>
       <c r="AE23" s="3">
         <v>298</v>
       </c>
       <c r="AF23" s="3">
         <v>336</v>
       </c>
       <c r="AG23" s="3">
         <v>287</v>
       </c>
       <c r="AH23" s="3">
         <v>291</v>
       </c>
       <c r="AI23" s="3">
         <v>290</v>
       </c>
       <c r="AJ23" s="3">
         <v>255</v>
       </c>
-      <c r="AK23" s="30">
+      <c r="AK23" s="22">
         <v>276</v>
       </c>
     </row>
     <row r="24" spans="1:37" ht="11.25">
-      <c r="A24" s="13" t="s">
+      <c r="A24" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B24" s="15"/>
-[...11 lines deleted...]
-      <c r="N24" s="14">
+      <c r="B24" s="12"/>
+      <c r="C24" s="12"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="12"/>
+      <c r="H24" s="13"/>
+      <c r="I24" s="12"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="13"/>
+      <c r="L24" s="13"/>
+      <c r="M24" s="13"/>
+      <c r="N24" s="11">
         <v>52</v>
       </c>
-      <c r="O24" s="14">
+      <c r="O24" s="11">
         <v>73</v>
       </c>
-      <c r="P24" s="14">
+      <c r="P24" s="11">
         <v>83</v>
       </c>
-      <c r="Q24" s="14">
+      <c r="Q24" s="11">
         <v>63</v>
       </c>
-      <c r="R24" s="14">
+      <c r="R24" s="11">
         <v>86</v>
       </c>
-      <c r="S24" s="14">
+      <c r="S24" s="11">
         <v>86</v>
       </c>
-      <c r="T24" s="30">
+      <c r="T24" s="22">
         <v>76</v>
       </c>
-      <c r="U24" s="14">
+      <c r="U24" s="11">
         <v>64</v>
       </c>
-      <c r="V24" s="31">
+      <c r="V24" s="11">
         <v>65</v>
       </c>
-      <c r="W24" s="14">
+      <c r="W24" s="11">
         <v>69</v>
       </c>
-      <c r="X24" s="30">
+      <c r="X24" s="22">
         <v>88</v>
       </c>
       <c r="Y24" s="3">
         <v>66</v>
       </c>
       <c r="Z24" s="3">
         <v>62</v>
       </c>
       <c r="AA24" s="3">
         <v>57</v>
       </c>
       <c r="AB24" s="3">
         <v>72</v>
       </c>
       <c r="AC24" s="3">
         <v>80</v>
       </c>
       <c r="AD24" s="3">
         <v>54</v>
       </c>
       <c r="AE24" s="3">
         <v>69</v>
       </c>
       <c r="AF24" s="3">
         <v>79</v>
       </c>
       <c r="AG24" s="3">
         <v>66</v>
       </c>
       <c r="AH24" s="3">
         <v>62</v>
       </c>
       <c r="AI24" s="3">
         <v>75</v>
       </c>
       <c r="AJ24" s="3">
         <v>55</v>
       </c>
-      <c r="AK24" s="30">
+      <c r="AK24" s="22">
         <v>61</v>
       </c>
     </row>
     <row r="25" spans="1:37" ht="11.25">
-      <c r="A25" s="13" t="s">
+      <c r="A25" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B25" s="15"/>
-[...11 lines deleted...]
-      <c r="N25" s="14">
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
+      <c r="N25" s="11">
         <v>8</v>
       </c>
-      <c r="O25" s="14">
+      <c r="O25" s="11">
         <v>8</v>
       </c>
-      <c r="P25" s="14">
+      <c r="P25" s="11">
         <v>10</v>
       </c>
-      <c r="Q25" s="14">
+      <c r="Q25" s="11">
         <v>9</v>
       </c>
-      <c r="R25" s="14">
+      <c r="R25" s="11">
         <v>13</v>
       </c>
-      <c r="S25" s="14">
+      <c r="S25" s="11">
         <v>9</v>
       </c>
-      <c r="T25" s="30">
+      <c r="T25" s="22">
         <v>11</v>
       </c>
-      <c r="U25" s="14">
+      <c r="U25" s="11">
         <v>7</v>
       </c>
-      <c r="V25" s="31">
+      <c r="V25" s="11">
         <v>6</v>
       </c>
-      <c r="W25" s="14">
+      <c r="W25" s="11">
         <v>5</v>
       </c>
-      <c r="X25" s="30">
+      <c r="X25" s="22">
         <v>9</v>
       </c>
       <c r="Y25" s="3">
         <v>11</v>
       </c>
       <c r="Z25" s="3">
         <v>4</v>
       </c>
       <c r="AA25" s="3">
         <v>17</v>
       </c>
       <c r="AB25" s="3">
         <v>6</v>
       </c>
       <c r="AC25" s="3">
         <v>13</v>
       </c>
       <c r="AD25" s="3">
         <v>9</v>
       </c>
       <c r="AE25" s="3">
         <v>11</v>
       </c>
       <c r="AF25" s="3">
         <v>10</v>
       </c>
       <c r="AG25" s="3">
         <v>7</v>
       </c>
       <c r="AH25" s="3">
         <v>15</v>
       </c>
       <c r="AI25" s="3">
         <v>10</v>
       </c>
       <c r="AJ25" s="3">
         <v>11</v>
       </c>
-      <c r="AK25" s="30">
+      <c r="AK25" s="22">
         <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:37" ht="11.25">
-      <c r="A26" s="13" t="s">
+      <c r="A26" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B26" s="15"/>
-[...11 lines deleted...]
-      <c r="N26" s="14">
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
+      <c r="N26" s="11">
         <v>53</v>
       </c>
-      <c r="O26" s="14">
+      <c r="O26" s="11">
         <v>55</v>
       </c>
-      <c r="P26" s="14">
+      <c r="P26" s="11">
         <v>68</v>
       </c>
-      <c r="Q26" s="14">
+      <c r="Q26" s="11">
         <v>46</v>
       </c>
-      <c r="R26" s="14">
+      <c r="R26" s="11">
         <v>49</v>
       </c>
-      <c r="S26" s="14">
+      <c r="S26" s="11">
         <v>54</v>
       </c>
-      <c r="T26" s="30">
+      <c r="T26" s="22">
         <v>77</v>
       </c>
-      <c r="U26" s="14">
+      <c r="U26" s="11">
         <v>54</v>
       </c>
-      <c r="V26" s="31">
+      <c r="V26" s="11">
         <v>56</v>
       </c>
-      <c r="W26" s="14">
+      <c r="W26" s="11">
         <v>53</v>
       </c>
-      <c r="X26" s="30">
+      <c r="X26" s="22">
         <v>60</v>
       </c>
       <c r="Y26" s="3">
         <v>59</v>
       </c>
       <c r="Z26" s="3">
         <v>46</v>
       </c>
       <c r="AA26" s="3">
         <v>43</v>
       </c>
       <c r="AB26" s="3">
         <v>52</v>
       </c>
       <c r="AC26" s="3">
         <v>66</v>
       </c>
       <c r="AD26" s="3">
         <v>54</v>
       </c>
       <c r="AE26" s="3">
         <v>41</v>
       </c>
       <c r="AF26" s="3">
         <v>58</v>
       </c>
       <c r="AG26" s="3">
         <v>56</v>
       </c>
       <c r="AH26" s="3">
         <v>54</v>
       </c>
       <c r="AI26" s="3">
         <v>59</v>
       </c>
       <c r="AJ26" s="3">
         <v>64</v>
       </c>
-      <c r="AK26" s="30">
+      <c r="AK26" s="22">
         <v>56</v>
       </c>
     </row>
     <row r="27" spans="1:37" ht="11.25">
-      <c r="A27" s="19" t="s">
+      <c r="A27" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="15"/>
-[...11 lines deleted...]
-      <c r="N27" s="14">
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
+      <c r="M27" s="13"/>
+      <c r="N27" s="11">
         <v>13</v>
       </c>
-      <c r="O27" s="14">
+      <c r="O27" s="11">
         <v>20</v>
       </c>
-      <c r="P27" s="14">
+      <c r="P27" s="11">
         <v>25</v>
       </c>
-      <c r="Q27" s="14">
+      <c r="Q27" s="11">
         <v>30</v>
       </c>
-      <c r="R27" s="14">
+      <c r="R27" s="11">
         <v>26</v>
       </c>
-      <c r="S27" s="14">
+      <c r="S27" s="11">
         <v>22</v>
       </c>
-      <c r="T27" s="30">
+      <c r="T27" s="22">
         <v>26</v>
       </c>
-      <c r="U27" s="14">
+      <c r="U27" s="11">
         <v>21</v>
       </c>
-      <c r="V27" s="31">
+      <c r="V27" s="11">
         <v>23</v>
       </c>
-      <c r="W27" s="14">
+      <c r="W27" s="11">
         <v>14</v>
       </c>
-      <c r="X27" s="30">
+      <c r="X27" s="22">
         <v>21</v>
       </c>
       <c r="Y27" s="3">
         <v>20</v>
       </c>
       <c r="Z27" s="3">
         <v>21</v>
       </c>
       <c r="AA27" s="3">
         <v>26</v>
       </c>
       <c r="AB27" s="3">
         <v>20</v>
       </c>
       <c r="AC27" s="3">
         <v>18</v>
       </c>
       <c r="AD27" s="3">
         <v>15</v>
       </c>
       <c r="AE27" s="3">
         <v>12</v>
       </c>
       <c r="AF27" s="3">
         <v>22</v>
       </c>
       <c r="AG27" s="3">
         <v>14</v>
       </c>
       <c r="AH27" s="3">
         <v>21</v>
       </c>
       <c r="AI27" s="3">
         <v>23</v>
       </c>
       <c r="AJ27" s="3">
         <v>17</v>
       </c>
-      <c r="AK27" s="30">
+      <c r="AK27" s="22">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:37" ht="12" customHeight="1">
-      <c r="A28" s="89" t="s">
+      <c r="A28" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="89"/>
-[...34 lines deleted...]
-      <c r="AK28" s="89"/>
+      <c r="B28" s="62"/>
+      <c r="C28" s="62"/>
+      <c r="D28" s="62"/>
+      <c r="E28" s="62"/>
+      <c r="F28" s="62"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="62"/>
+      <c r="I28" s="62"/>
+      <c r="J28" s="62"/>
+      <c r="K28" s="62"/>
+      <c r="L28" s="62"/>
+      <c r="M28" s="62"/>
+      <c r="N28" s="62"/>
+      <c r="O28" s="62"/>
+      <c r="P28" s="62"/>
+      <c r="Q28" s="62"/>
+      <c r="R28" s="62"/>
+      <c r="S28" s="62"/>
+      <c r="T28" s="62"/>
+      <c r="U28" s="62"/>
+      <c r="V28" s="62"/>
+      <c r="W28" s="62"/>
+      <c r="X28" s="62"/>
+      <c r="Y28" s="62"/>
+      <c r="Z28" s="62"/>
+      <c r="AA28" s="62"/>
+      <c r="AB28" s="62"/>
+      <c r="AC28" s="62"/>
+      <c r="AD28" s="62"/>
+      <c r="AE28" s="62"/>
+      <c r="AF28" s="62"/>
+      <c r="AG28" s="62"/>
+      <c r="AH28" s="62"/>
+      <c r="AI28" s="62"/>
+      <c r="AJ28" s="62"/>
+      <c r="AK28" s="62"/>
     </row>
     <row r="29" spans="1:37" ht="11.25">
-      <c r="A29" s="60" t="s">
+      <c r="A29" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B29" s="15"/>
-[...11 lines deleted...]
-      <c r="N29" s="14">
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="13"/>
+      <c r="N29" s="11">
         <v>202</v>
       </c>
-      <c r="O29" s="14">
+      <c r="O29" s="11">
         <v>270</v>
       </c>
-      <c r="P29" s="14">
+      <c r="P29" s="11">
         <v>252</v>
       </c>
-      <c r="Q29" s="14">
+      <c r="Q29" s="11">
         <v>237</v>
       </c>
-      <c r="R29" s="14">
+      <c r="R29" s="11">
         <v>237</v>
       </c>
-      <c r="S29" s="14">
+      <c r="S29" s="11">
         <v>289</v>
       </c>
-      <c r="T29" s="57">
+      <c r="T29" s="22">
         <v>269</v>
       </c>
-      <c r="U29" s="14">
+      <c r="U29" s="11">
         <v>222</v>
       </c>
-      <c r="V29" s="32">
+      <c r="V29" s="22">
         <v>232</v>
       </c>
-      <c r="W29" s="14">
+      <c r="W29" s="11">
         <v>218</v>
       </c>
-      <c r="X29" s="30">
+      <c r="X29" s="22">
         <v>251</v>
       </c>
-      <c r="Y29" s="6">
+      <c r="Y29" s="3">
         <v>242</v>
       </c>
-      <c r="Z29" s="6">
+      <c r="Z29" s="3">
         <v>240</v>
       </c>
-      <c r="AA29" s="6">
+      <c r="AA29" s="3">
         <v>245</v>
       </c>
-      <c r="AB29" s="6">
+      <c r="AB29" s="3">
         <v>232</v>
       </c>
-      <c r="AC29" s="6">
+      <c r="AC29" s="3">
         <v>262</v>
       </c>
-      <c r="AD29" s="6">
+      <c r="AD29" s="3">
         <v>246</v>
       </c>
-      <c r="AE29" s="6">
+      <c r="AE29" s="3">
         <v>263</v>
       </c>
-      <c r="AF29" s="6">
+      <c r="AF29" s="3">
         <v>282</v>
       </c>
-      <c r="AG29" s="6">
+      <c r="AG29" s="3">
         <v>243</v>
       </c>
-      <c r="AH29" s="6">
+      <c r="AH29" s="3">
         <v>259</v>
       </c>
-      <c r="AI29" s="6">
+      <c r="AI29" s="3">
         <v>228</v>
       </c>
-      <c r="AJ29" s="6">
+      <c r="AJ29" s="3">
         <v>210</v>
       </c>
-      <c r="AK29" s="30">
+      <c r="AK29" s="22">
         <v>220</v>
       </c>
     </row>
     <row r="30" spans="1:37" ht="11.25">
-      <c r="A30" s="13" t="s">
+      <c r="A30" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B30" s="15"/>
-[...11 lines deleted...]
-      <c r="N30" s="14">
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="12"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
+      <c r="N30" s="11">
         <v>9</v>
       </c>
-      <c r="O30" s="14">
+      <c r="O30" s="11">
         <v>15</v>
       </c>
-      <c r="P30" s="14">
+      <c r="P30" s="11">
         <v>7</v>
       </c>
-      <c r="Q30" s="14">
+      <c r="Q30" s="11">
         <v>10</v>
       </c>
-      <c r="R30" s="14">
+      <c r="R30" s="11">
         <v>9</v>
       </c>
-      <c r="S30" s="14">
+      <c r="S30" s="11">
         <v>8</v>
       </c>
-      <c r="T30" s="57">
+      <c r="T30" s="22">
         <v>15</v>
       </c>
-      <c r="U30" s="14">
+      <c r="U30" s="11">
         <v>7</v>
       </c>
-      <c r="V30" s="32">
+      <c r="V30" s="22">
         <v>14</v>
       </c>
-      <c r="W30" s="14">
+      <c r="W30" s="11">
         <v>11</v>
       </c>
-      <c r="X30" s="30">
+      <c r="X30" s="22">
         <v>11</v>
       </c>
-      <c r="Y30" s="6">
+      <c r="Y30" s="3">
         <v>10</v>
       </c>
-      <c r="Z30" s="6">
+      <c r="Z30" s="3">
         <v>10</v>
       </c>
-      <c r="AA30" s="6">
+      <c r="AA30" s="3">
         <v>14</v>
       </c>
-      <c r="AB30" s="6">
+      <c r="AB30" s="3">
         <v>6</v>
       </c>
-      <c r="AC30" s="6">
+      <c r="AC30" s="3">
         <v>9</v>
       </c>
-      <c r="AD30" s="6">
+      <c r="AD30" s="3">
         <v>11</v>
       </c>
-      <c r="AE30" s="6">
+      <c r="AE30" s="3">
         <v>9</v>
       </c>
-      <c r="AF30" s="6">
+      <c r="AF30" s="3">
         <v>17</v>
       </c>
-      <c r="AG30" s="6">
+      <c r="AG30" s="3">
         <v>10</v>
       </c>
-      <c r="AH30" s="6">
+      <c r="AH30" s="3">
         <v>4</v>
       </c>
-      <c r="AI30" s="6">
+      <c r="AI30" s="3">
         <v>14</v>
       </c>
-      <c r="AJ30" s="6">
+      <c r="AJ30" s="3">
         <v>12</v>
       </c>
-      <c r="AK30" s="30">
+      <c r="AK30" s="22">
         <v>7</v>
       </c>
     </row>
     <row r="31" spans="1:37" ht="11.25">
-      <c r="A31" s="13" t="s">
+      <c r="A31" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B31" s="15"/>
-[...11 lines deleted...]
-      <c r="N31" s="14">
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="12"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="13"/>
+      <c r="N31" s="11">
         <v>3</v>
       </c>
-      <c r="O31" s="14">
+      <c r="O31" s="11">
         <v>3</v>
       </c>
-      <c r="P31" s="14">
+      <c r="P31" s="11">
         <v>4</v>
       </c>
-      <c r="Q31" s="14">
+      <c r="Q31" s="11">
         <v>3</v>
       </c>
-      <c r="R31" s="14">
+      <c r="R31" s="11">
         <v>3</v>
       </c>
-      <c r="S31" s="14">
+      <c r="S31" s="11">
         <v>3</v>
       </c>
-      <c r="T31" s="57">
+      <c r="T31" s="22">
         <v>5</v>
       </c>
-      <c r="U31" s="14">
+      <c r="U31" s="11">
         <v>4</v>
       </c>
-      <c r="V31" s="32">
+      <c r="V31" s="22">
         <v>4</v>
       </c>
-      <c r="W31" s="14">
+      <c r="W31" s="11">
         <v>4</v>
       </c>
-      <c r="X31" s="30">
+      <c r="X31" s="22">
         <v>3</v>
       </c>
-      <c r="Y31" s="6">
+      <c r="Y31" s="3">
         <v>1</v>
       </c>
-      <c r="Z31" s="6">
+      <c r="Z31" s="3">
         <v>5</v>
       </c>
-      <c r="AA31" s="6">
+      <c r="AA31" s="3">
         <v>5</v>
       </c>
-      <c r="AB31" s="6">
+      <c r="AB31" s="3">
         <v>2</v>
       </c>
-      <c r="AC31" s="6">
+      <c r="AC31" s="3">
         <v>5</v>
       </c>
-      <c r="AD31" s="6">
+      <c r="AD31" s="3">
         <v>3</v>
       </c>
-      <c r="AE31" s="6">
+      <c r="AE31" s="3">
         <v>1</v>
       </c>
-      <c r="AF31" s="6">
+      <c r="AF31" s="3">
         <v>2</v>
       </c>
-      <c r="AG31" s="6">
+      <c r="AG31" s="3">
         <v>3</v>
       </c>
-      <c r="AH31" s="6">
+      <c r="AH31" s="3">
         <v>3</v>
       </c>
-      <c r="AI31" s="6">
+      <c r="AI31" s="3">
         <v>5</v>
       </c>
-      <c r="AJ31" s="6">
+      <c r="AJ31" s="3">
         <v>2</v>
       </c>
-      <c r="AK31" s="30">
+      <c r="AK31" s="22">
         <v>4</v>
       </c>
     </row>
     <row r="32" spans="1:37" ht="11.25">
-      <c r="A32" s="13" t="s">
+      <c r="A32" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B32" s="15"/>
-[...11 lines deleted...]
-      <c r="N32" s="14">
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="13"/>
+      <c r="L32" s="13"/>
+      <c r="M32" s="13"/>
+      <c r="N32" s="11">
         <v>57</v>
       </c>
-      <c r="O32" s="14">
+      <c r="O32" s="11">
         <v>67</v>
       </c>
-      <c r="P32" s="14">
+      <c r="P32" s="11">
         <v>75</v>
       </c>
-      <c r="Q32" s="14">
+      <c r="Q32" s="11">
         <v>52</v>
       </c>
-      <c r="R32" s="14">
+      <c r="R32" s="11">
         <v>83</v>
       </c>
-      <c r="S32" s="14">
+      <c r="S32" s="11">
         <v>82</v>
       </c>
-      <c r="T32" s="57">
+      <c r="T32" s="22">
         <v>78</v>
       </c>
-      <c r="U32" s="14">
+      <c r="U32" s="11">
         <v>63</v>
       </c>
-      <c r="V32" s="32">
+      <c r="V32" s="22">
         <v>63</v>
       </c>
-      <c r="W32" s="14">
+      <c r="W32" s="11">
         <v>55</v>
       </c>
-      <c r="X32" s="30">
+      <c r="X32" s="22">
         <v>70</v>
       </c>
-      <c r="Y32" s="6">
+      <c r="Y32" s="3">
         <v>49</v>
       </c>
-      <c r="Z32" s="6">
+      <c r="Z32" s="3">
         <v>60</v>
       </c>
-      <c r="AA32" s="6">
+      <c r="AA32" s="3">
         <v>58</v>
       </c>
-      <c r="AB32" s="6">
+      <c r="AB32" s="3">
         <v>57</v>
       </c>
-      <c r="AC32" s="6">
+      <c r="AC32" s="3">
         <v>69</v>
       </c>
-      <c r="AD32" s="6">
+      <c r="AD32" s="3">
         <v>57</v>
       </c>
-      <c r="AE32" s="6">
+      <c r="AE32" s="3">
         <v>81</v>
       </c>
-      <c r="AF32" s="6">
+      <c r="AF32" s="3">
         <v>64</v>
       </c>
-      <c r="AG32" s="6">
+      <c r="AG32" s="3">
         <v>66</v>
       </c>
-      <c r="AH32" s="6">
+      <c r="AH32" s="3">
         <v>68</v>
       </c>
-      <c r="AI32" s="6">
+      <c r="AI32" s="3">
         <v>47</v>
       </c>
-      <c r="AJ32" s="6">
+      <c r="AJ32" s="3">
         <v>54</v>
       </c>
-      <c r="AK32" s="30">
+      <c r="AK32" s="22">
         <v>64</v>
       </c>
     </row>
     <row r="33" spans="1:37" ht="11.25">
-      <c r="A33" s="13" t="s">
+      <c r="A33" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B33" s="15"/>
-[...11 lines deleted...]
-      <c r="N33" s="14">
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="12"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="12"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="13"/>
+      <c r="L33" s="13"/>
+      <c r="M33" s="13"/>
+      <c r="N33" s="11">
         <v>7</v>
       </c>
-      <c r="O33" s="14">
+      <c r="O33" s="11">
         <v>8</v>
       </c>
-      <c r="P33" s="14">
+      <c r="P33" s="11">
         <v>11</v>
       </c>
-      <c r="Q33" s="14">
+      <c r="Q33" s="11">
         <v>15</v>
       </c>
-      <c r="R33" s="14">
+      <c r="R33" s="11">
         <v>11</v>
       </c>
-      <c r="S33" s="14">
+      <c r="S33" s="11">
         <v>15</v>
       </c>
-      <c r="T33" s="57">
+      <c r="T33" s="22">
         <v>6</v>
       </c>
-      <c r="U33" s="14">
+      <c r="U33" s="11">
         <v>12</v>
       </c>
-      <c r="V33" s="32">
+      <c r="V33" s="22">
         <v>8</v>
       </c>
-      <c r="W33" s="14">
+      <c r="W33" s="11">
         <v>4</v>
       </c>
-      <c r="X33" s="30">
+      <c r="X33" s="22">
         <v>17</v>
       </c>
-      <c r="Y33" s="6">
+      <c r="Y33" s="3">
         <v>13</v>
       </c>
-      <c r="Z33" s="6">
+      <c r="Z33" s="3">
         <v>8</v>
       </c>
-      <c r="AA33" s="6">
+      <c r="AA33" s="3">
         <v>16</v>
       </c>
-      <c r="AB33" s="6">
+      <c r="AB33" s="3">
         <v>14</v>
       </c>
-      <c r="AC33" s="6">
+      <c r="AC33" s="3">
         <v>10</v>
       </c>
-      <c r="AD33" s="6">
+      <c r="AD33" s="3">
         <v>12</v>
       </c>
-      <c r="AE33" s="6">
+      <c r="AE33" s="3">
         <v>8</v>
       </c>
-      <c r="AF33" s="6">
+      <c r="AF33" s="3">
         <v>12</v>
       </c>
-      <c r="AG33" s="6">
+      <c r="AG33" s="3">
         <v>6</v>
       </c>
-      <c r="AH33" s="6">
+      <c r="AH33" s="3">
         <v>8</v>
       </c>
-      <c r="AI33" s="6">
+      <c r="AI33" s="3">
         <v>12</v>
       </c>
-      <c r="AJ33" s="6">
+      <c r="AJ33" s="3">
         <v>13</v>
       </c>
-      <c r="AK33" s="30">
+      <c r="AK33" s="22">
         <v>10</v>
       </c>
     </row>
     <row r="34" spans="1:37" ht="11.25">
-      <c r="A34" s="13" t="s">
+      <c r="A34" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B34" s="15"/>
-[...11 lines deleted...]
-      <c r="N34" s="14">
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="12"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="13"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="13"/>
+      <c r="N34" s="11">
         <v>15</v>
       </c>
-      <c r="O34" s="14">
+      <c r="O34" s="11">
         <v>29</v>
       </c>
-      <c r="P34" s="14">
+      <c r="P34" s="11">
         <v>37</v>
       </c>
-      <c r="Q34" s="14">
+      <c r="Q34" s="11">
         <v>29</v>
       </c>
-      <c r="R34" s="14">
+      <c r="R34" s="11">
         <v>21</v>
       </c>
-      <c r="S34" s="14">
+      <c r="S34" s="11">
         <v>30</v>
       </c>
-      <c r="T34" s="57">
+      <c r="T34" s="22">
         <v>41</v>
       </c>
-      <c r="U34" s="14">
+      <c r="U34" s="11">
         <v>25</v>
       </c>
-      <c r="V34" s="32">
+      <c r="V34" s="22">
         <v>24</v>
       </c>
-      <c r="W34" s="14">
+      <c r="W34" s="11">
         <v>24</v>
       </c>
-      <c r="X34" s="30">
+      <c r="X34" s="22">
         <v>34</v>
       </c>
-      <c r="Y34" s="6">
+      <c r="Y34" s="3">
         <v>37</v>
       </c>
-      <c r="Z34" s="6">
+      <c r="Z34" s="3">
         <v>23</v>
       </c>
-      <c r="AA34" s="6">
+      <c r="AA34" s="3">
         <v>31</v>
       </c>
-      <c r="AB34" s="6">
+      <c r="AB34" s="3">
         <v>26</v>
       </c>
-      <c r="AC34" s="6">
+      <c r="AC34" s="3">
         <v>31</v>
       </c>
-      <c r="AD34" s="6">
+      <c r="AD34" s="3">
         <v>31</v>
       </c>
-      <c r="AE34" s="6">
-[...2 lines deleted...]
-      <c r="AF34" s="6">
+      <c r="AE34" s="3">
+        <v>38</v>
+      </c>
+      <c r="AF34" s="3">
         <v>42</v>
       </c>
-      <c r="AG34" s="6">
+      <c r="AG34" s="3">
         <v>37</v>
       </c>
-      <c r="AH34" s="6">
+      <c r="AH34" s="3">
         <v>30</v>
       </c>
-      <c r="AI34" s="6">
+      <c r="AI34" s="3">
         <v>30</v>
       </c>
-      <c r="AJ34" s="6">
+      <c r="AJ34" s="3">
         <v>16</v>
       </c>
-      <c r="AK34" s="30">
+      <c r="AK34" s="22">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:37" ht="11.25">
-      <c r="A35" s="13" t="s">
+      <c r="A35" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="15"/>
-[...11 lines deleted...]
-      <c r="N35" s="14">
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="12"/>
+      <c r="G35" s="12"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="12"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="13"/>
+      <c r="L35" s="13"/>
+      <c r="M35" s="13"/>
+      <c r="N35" s="11">
         <v>15</v>
       </c>
-      <c r="O35" s="14">
+      <c r="O35" s="11">
         <v>17</v>
       </c>
-      <c r="P35" s="14">
+      <c r="P35" s="11">
         <v>11</v>
       </c>
-      <c r="Q35" s="14">
+      <c r="Q35" s="11">
         <v>18</v>
       </c>
-      <c r="R35" s="14">
+      <c r="R35" s="11">
         <v>18</v>
       </c>
-      <c r="S35" s="14">
+      <c r="S35" s="11">
         <v>13</v>
       </c>
-      <c r="T35" s="57">
+      <c r="T35" s="22">
         <v>23</v>
       </c>
-      <c r="U35" s="14">
+      <c r="U35" s="11">
         <v>14</v>
       </c>
-      <c r="V35" s="32">
+      <c r="V35" s="22">
         <v>14</v>
       </c>
-      <c r="W35" s="14">
+      <c r="W35" s="11">
         <v>13</v>
       </c>
-      <c r="X35" s="30">
+      <c r="X35" s="22">
         <v>25</v>
       </c>
-      <c r="Y35" s="6">
+      <c r="Y35" s="3">
         <v>13</v>
       </c>
-      <c r="Z35" s="6">
+      <c r="Z35" s="3">
         <v>15</v>
       </c>
-      <c r="AA35" s="6">
+      <c r="AA35" s="3">
         <v>15</v>
       </c>
-      <c r="AB35" s="6">
+      <c r="AB35" s="3">
         <v>18</v>
       </c>
-      <c r="AC35" s="6">
+      <c r="AC35" s="3">
         <v>28</v>
       </c>
-      <c r="AD35" s="6">
+      <c r="AD35" s="3">
         <v>24</v>
       </c>
-      <c r="AE35" s="6">
+      <c r="AE35" s="3">
         <v>20</v>
       </c>
-      <c r="AF35" s="6">
+      <c r="AF35" s="3">
         <v>9</v>
       </c>
-      <c r="AG35" s="6">
+      <c r="AG35" s="3">
         <v>14</v>
       </c>
-      <c r="AH35" s="6">
+      <c r="AH35" s="3">
         <v>15</v>
       </c>
-      <c r="AI35" s="6">
+      <c r="AI35" s="3">
         <v>16</v>
       </c>
-      <c r="AJ35" s="6">
+      <c r="AJ35" s="3">
         <v>18</v>
       </c>
-      <c r="AK35" s="30">
+      <c r="AK35" s="22">
         <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:37" ht="11.25">
-      <c r="A36" s="13" t="s">
+      <c r="A36" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B36" s="15"/>
-[...11 lines deleted...]
-      <c r="N36" s="14">
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+      <c r="J36" s="12"/>
+      <c r="K36" s="12"/>
+      <c r="L36" s="12"/>
+      <c r="M36" s="12"/>
+      <c r="N36" s="11">
         <v>16</v>
       </c>
-      <c r="O36" s="14">
+      <c r="O36" s="11">
         <v>25</v>
       </c>
-      <c r="P36" s="14">
+      <c r="P36" s="11">
         <v>18</v>
       </c>
-      <c r="Q36" s="14">
+      <c r="Q36" s="11">
         <v>24</v>
       </c>
-      <c r="R36" s="14">
+      <c r="R36" s="11">
         <v>18</v>
       </c>
-      <c r="S36" s="14">
+      <c r="S36" s="11">
         <v>27</v>
       </c>
-      <c r="T36" s="57">
+      <c r="T36" s="22">
         <v>19</v>
       </c>
-      <c r="U36" s="14">
+      <c r="U36" s="11">
         <v>25</v>
       </c>
-      <c r="V36" s="32">
+      <c r="V36" s="22">
         <v>14</v>
       </c>
-      <c r="W36" s="14">
+      <c r="W36" s="11">
         <v>16</v>
       </c>
-      <c r="X36" s="30">
+      <c r="X36" s="22">
         <v>14</v>
       </c>
-      <c r="Y36" s="6">
+      <c r="Y36" s="3">
         <v>26</v>
       </c>
-      <c r="Z36" s="6">
+      <c r="Z36" s="3">
         <v>24</v>
       </c>
-      <c r="AA36" s="6">
+      <c r="AA36" s="3">
         <v>19</v>
       </c>
-      <c r="AB36" s="6">
+      <c r="AB36" s="3">
         <v>21</v>
       </c>
-      <c r="AC36" s="6">
+      <c r="AC36" s="3">
         <v>23</v>
       </c>
-      <c r="AD36" s="6">
+      <c r="AD36" s="3">
         <v>25</v>
       </c>
-      <c r="AE36" s="6">
+      <c r="AE36" s="3">
         <v>19</v>
       </c>
-      <c r="AF36" s="6">
+      <c r="AF36" s="3">
         <v>22</v>
       </c>
-      <c r="AG36" s="6">
+      <c r="AG36" s="3">
         <v>14</v>
       </c>
-      <c r="AH36" s="6">
+      <c r="AH36" s="3">
         <v>21</v>
       </c>
-      <c r="AI36" s="6">
+      <c r="AI36" s="3">
         <v>16</v>
       </c>
-      <c r="AJ36" s="6">
+      <c r="AJ36" s="3">
         <v>18</v>
       </c>
-      <c r="AK36" s="30">
+      <c r="AK36" s="22">
         <v>23</v>
       </c>
     </row>
     <row r="37" spans="1:37" ht="11.25">
-      <c r="A37" s="13" t="s">
+      <c r="A37" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B37" s="15"/>
-[...11 lines deleted...]
-      <c r="N37" s="14">
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="13"/>
+      <c r="L37" s="13"/>
+      <c r="M37" s="13"/>
+      <c r="N37" s="11">
         <v>11</v>
       </c>
-      <c r="O37" s="14">
+      <c r="O37" s="11">
         <v>13</v>
       </c>
-      <c r="P37" s="14">
+      <c r="P37" s="11">
         <v>3</v>
       </c>
-      <c r="Q37" s="14">
+      <c r="Q37" s="11">
         <v>11</v>
       </c>
-      <c r="R37" s="14">
+      <c r="R37" s="11">
         <v>17</v>
       </c>
-      <c r="S37" s="14">
+      <c r="S37" s="11">
         <v>17</v>
       </c>
-      <c r="T37" s="57">
+      <c r="T37" s="22">
         <v>9</v>
       </c>
-      <c r="U37" s="14">
+      <c r="U37" s="11">
         <v>12</v>
       </c>
-      <c r="V37" s="32">
+      <c r="V37" s="22">
         <v>18</v>
       </c>
-      <c r="W37" s="14">
+      <c r="W37" s="11">
         <v>12</v>
       </c>
-      <c r="X37" s="30">
+      <c r="X37" s="22">
         <v>14</v>
       </c>
-      <c r="Y37" s="6">
+      <c r="Y37" s="3">
         <v>14</v>
       </c>
-      <c r="Z37" s="6">
+      <c r="Z37" s="3">
         <v>16</v>
       </c>
-      <c r="AA37" s="6">
+      <c r="AA37" s="3">
         <v>14</v>
       </c>
-      <c r="AB37" s="6">
+      <c r="AB37" s="3">
         <v>14</v>
       </c>
-      <c r="AC37" s="6">
+      <c r="AC37" s="3">
         <v>15</v>
       </c>
-      <c r="AD37" s="6">
+      <c r="AD37" s="3">
         <v>12</v>
       </c>
-      <c r="AE37" s="6">
+      <c r="AE37" s="3">
         <v>6</v>
       </c>
-      <c r="AF37" s="6">
+      <c r="AF37" s="3">
         <v>16</v>
       </c>
-      <c r="AG37" s="6">
+      <c r="AG37" s="3">
         <v>14</v>
       </c>
-      <c r="AH37" s="6">
+      <c r="AH37" s="3">
         <v>13</v>
       </c>
-      <c r="AI37" s="6">
+      <c r="AI37" s="3">
         <v>20</v>
       </c>
-      <c r="AJ37" s="6">
+      <c r="AJ37" s="3">
         <v>12</v>
       </c>
-      <c r="AK37" s="30">
+      <c r="AK37" s="22">
         <v>16</v>
       </c>
     </row>
     <row r="38" spans="1:37" ht="11.25">
-      <c r="A38" s="13" t="s">
+      <c r="A38" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="B38" s="15"/>
-[...11 lines deleted...]
-      <c r="N38" s="14">
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="13"/>
+      <c r="I38" s="12"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="13"/>
+      <c r="L38" s="13"/>
+      <c r="M38" s="13"/>
+      <c r="N38" s="11">
         <v>18</v>
       </c>
-      <c r="O38" s="14">
+      <c r="O38" s="11">
         <v>18</v>
       </c>
-      <c r="P38" s="14">
+      <c r="P38" s="11">
         <v>15</v>
       </c>
-      <c r="Q38" s="14">
+      <c r="Q38" s="11">
         <v>9</v>
       </c>
-      <c r="R38" s="14">
+      <c r="R38" s="11">
         <v>7</v>
       </c>
-      <c r="S38" s="14">
+      <c r="S38" s="11">
         <v>9</v>
       </c>
-      <c r="T38" s="57">
+      <c r="T38" s="22">
         <v>4</v>
       </c>
-      <c r="U38" s="14">
+      <c r="U38" s="11">
         <v>2</v>
       </c>
-      <c r="V38" s="32">
+      <c r="V38" s="22">
         <v>9</v>
       </c>
-      <c r="W38" s="14">
+      <c r="W38" s="11">
         <v>8</v>
       </c>
-      <c r="X38" s="30">
+      <c r="X38" s="22">
         <v>10</v>
       </c>
-      <c r="Y38" s="6">
+      <c r="Y38" s="3">
         <v>10</v>
       </c>
-      <c r="Z38" s="6">
+      <c r="Z38" s="3">
         <v>12</v>
       </c>
-      <c r="AA38" s="6">
+      <c r="AA38" s="3">
         <v>12</v>
       </c>
-      <c r="AB38" s="6">
+      <c r="AB38" s="3">
         <v>15</v>
       </c>
-      <c r="AC38" s="6">
+      <c r="AC38" s="3">
         <v>14</v>
       </c>
-      <c r="AD38" s="6">
+      <c r="AD38" s="3">
         <v>11</v>
       </c>
-      <c r="AE38" s="6">
+      <c r="AE38" s="3">
         <v>13</v>
       </c>
-      <c r="AF38" s="6">
+      <c r="AF38" s="3">
         <v>20</v>
       </c>
-      <c r="AG38" s="6">
+      <c r="AG38" s="3">
         <v>15</v>
       </c>
-      <c r="AH38" s="6">
+      <c r="AH38" s="3">
         <v>10</v>
       </c>
-      <c r="AI38" s="6">
+      <c r="AI38" s="3">
         <v>14</v>
       </c>
-      <c r="AJ38" s="6">
+      <c r="AJ38" s="3">
         <v>16</v>
       </c>
-      <c r="AK38" s="30">
+      <c r="AK38" s="22">
         <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:37" ht="11.25">
-      <c r="A39" s="13" t="s">
+      <c r="A39" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B39" s="15"/>
-[...11 lines deleted...]
-      <c r="N39" s="33">
+      <c r="B39" s="12"/>
+      <c r="C39" s="12"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="13"/>
+      <c r="I39" s="12"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="13"/>
+      <c r="L39" s="13"/>
+      <c r="M39" s="13"/>
+      <c r="N39" s="11">
         <v>31</v>
       </c>
-      <c r="O39" s="33">
-[...2 lines deleted...]
-      <c r="P39" s="33">
+      <c r="O39" s="11">
+        <v>38</v>
+      </c>
+      <c r="P39" s="11">
         <v>36</v>
       </c>
-      <c r="Q39" s="33">
+      <c r="Q39" s="11">
         <v>31</v>
       </c>
-      <c r="R39" s="33">
+      <c r="R39" s="11">
         <v>28</v>
       </c>
-      <c r="S39" s="33">
+      <c r="S39" s="11">
         <v>32</v>
       </c>
-      <c r="T39" s="57">
+      <c r="T39" s="22">
         <v>29</v>
       </c>
-      <c r="U39" s="33">
+      <c r="U39" s="11">
         <v>23</v>
       </c>
-      <c r="V39" s="32">
+      <c r="V39" s="22">
         <v>29</v>
       </c>
-      <c r="W39" s="33">
+      <c r="W39" s="11">
         <v>34</v>
       </c>
-      <c r="X39" s="30">
+      <c r="X39" s="22">
         <v>23</v>
       </c>
-      <c r="Y39" s="6">
+      <c r="Y39" s="3">
         <v>37</v>
       </c>
-      <c r="Z39" s="6">
+      <c r="Z39" s="3">
         <v>39</v>
       </c>
-      <c r="AA39" s="6">
+      <c r="AA39" s="3">
         <v>32</v>
       </c>
-      <c r="AB39" s="6">
+      <c r="AB39" s="3">
         <v>32</v>
       </c>
-      <c r="AC39" s="6">
+      <c r="AC39" s="3">
         <v>31</v>
       </c>
-      <c r="AD39" s="6">
+      <c r="AD39" s="3">
         <v>29</v>
       </c>
-      <c r="AE39" s="6">
+      <c r="AE39" s="3">
         <v>35</v>
       </c>
-      <c r="AF39" s="6">
-[...2 lines deleted...]
-      <c r="AG39" s="6">
+      <c r="AF39" s="3">
+        <v>38</v>
+      </c>
+      <c r="AG39" s="3">
         <v>30</v>
       </c>
-      <c r="AH39" s="6">
+      <c r="AH39" s="3">
         <v>34</v>
       </c>
-      <c r="AI39" s="6">
+      <c r="AI39" s="3">
         <v>26</v>
       </c>
-      <c r="AJ39" s="6">
+      <c r="AJ39" s="3">
         <v>20</v>
       </c>
-      <c r="AK39" s="30">
+      <c r="AK39" s="22">
         <v>20</v>
       </c>
     </row>
     <row r="40" spans="1:37" ht="11.25">
-      <c r="A40" s="21" t="s">
+      <c r="A40" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B40" s="22"/>
-[...11 lines deleted...]
-      <c r="N40" s="24">
+      <c r="B40" s="15"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="15"/>
+      <c r="H40" s="16"/>
+      <c r="I40" s="15"/>
+      <c r="J40" s="16"/>
+      <c r="K40" s="16"/>
+      <c r="L40" s="16"/>
+      <c r="M40" s="16"/>
+      <c r="N40" s="17">
         <v>20</v>
       </c>
-      <c r="O40" s="24">
+      <c r="O40" s="17">
         <v>37</v>
       </c>
-      <c r="P40" s="24">
+      <c r="P40" s="17">
         <v>35</v>
       </c>
-      <c r="Q40" s="24">
+      <c r="Q40" s="17">
         <v>35</v>
       </c>
-      <c r="R40" s="24">
+      <c r="R40" s="17">
         <v>22</v>
       </c>
-      <c r="S40" s="24">
+      <c r="S40" s="17">
         <v>53</v>
       </c>
-      <c r="T40" s="35">
+      <c r="T40" s="23">
         <v>40</v>
       </c>
-      <c r="U40" s="24">
+      <c r="U40" s="17">
         <v>35</v>
       </c>
-      <c r="V40" s="34">
+      <c r="V40" s="23">
         <v>35</v>
       </c>
-      <c r="W40" s="24">
+      <c r="W40" s="17">
         <v>37</v>
       </c>
-      <c r="X40" s="35">
+      <c r="X40" s="23">
         <v>30</v>
       </c>
       <c r="Y40" s="5">
         <v>32</v>
       </c>
       <c r="Z40" s="5">
         <v>28</v>
       </c>
       <c r="AA40" s="5">
         <v>29</v>
       </c>
       <c r="AB40" s="5">
         <v>27</v>
       </c>
       <c r="AC40" s="5">
         <v>27</v>
       </c>
       <c r="AD40" s="5">
         <v>31</v>
       </c>
       <c r="AE40" s="5">
         <v>33</v>
       </c>
       <c r="AF40" s="5">
         <v>40</v>
       </c>
       <c r="AG40" s="5">
         <v>34</v>
       </c>
       <c r="AH40" s="5">
         <v>53</v>
       </c>
       <c r="AI40" s="5">
         <v>28</v>
       </c>
       <c r="AJ40" s="5">
         <v>29</v>
       </c>
-      <c r="AK40" s="35">
+      <c r="AK40" s="23">
         <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:37">
-      <c r="A41" s="25" t="s">
+      <c r="A41" s="18" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A4:AK4"/>
     <mergeCell ref="AF6:AK6"/>
     <mergeCell ref="T6:AE6"/>
     <mergeCell ref="A8:AK8"/>
     <mergeCell ref="A28:AK28"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:S6"/>
     <mergeCell ref="A21:AK21"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:AQ46"/>
   <sheetViews>
-    <sheetView topLeftCell="U22" workbookViewId="0">
-      <selection activeCell="Q5" sqref="Q5:AQ5"/>
+    <sheetView topLeftCell="U1" workbookViewId="0">
+      <selection activeCell="AJ10" sqref="AJ10:AJ45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:43" s="58" customFormat="1" ht="12.75">
+    <row r="2" spans="1:43" s="37" customFormat="1" ht="12.75">
       <c r="P2" s="1"/>
     </row>
-    <row r="3" spans="1:43" s="58" customFormat="1" ht="14.45" customHeight="1">
+    <row r="3" spans="1:43" s="37" customFormat="1" ht="14.45" customHeight="1">
       <c r="P3" s="1"/>
     </row>
-    <row r="4" spans="1:43" s="58" customFormat="1" ht="14.45" customHeight="1">
+    <row r="4" spans="1:43" s="37" customFormat="1" ht="14.45" customHeight="1">
       <c r="P4" s="1"/>
     </row>
     <row r="5" spans="1:43" ht="12.75">
-      <c r="A5" s="77"/>
-[...15 lines deleted...]
-      <c r="Q5" s="94" t="s">
+      <c r="A5" s="51"/>
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="51"/>
+      <c r="N5" s="51"/>
+      <c r="O5" s="51"/>
+      <c r="P5" s="51"/>
+      <c r="Q5" s="67" t="s">
         <v>66</v>
       </c>
-      <c r="R5" s="94"/>
-[...24 lines deleted...]
-      <c r="AQ5" s="94"/>
+      <c r="R5" s="67"/>
+      <c r="S5" s="67"/>
+      <c r="T5" s="67"/>
+      <c r="U5" s="67"/>
+      <c r="V5" s="67"/>
+      <c r="W5" s="67"/>
+      <c r="X5" s="67"/>
+      <c r="Y5" s="67"/>
+      <c r="Z5" s="67"/>
+      <c r="AA5" s="67"/>
+      <c r="AB5" s="67"/>
+      <c r="AC5" s="67"/>
+      <c r="AD5" s="67"/>
+      <c r="AE5" s="67"/>
+      <c r="AF5" s="67"/>
+      <c r="AG5" s="67"/>
+      <c r="AH5" s="67"/>
+      <c r="AI5" s="67"/>
+      <c r="AJ5" s="67"/>
+      <c r="AK5" s="67"/>
+      <c r="AL5" s="67"/>
+      <c r="AM5" s="67"/>
+      <c r="AN5" s="67"/>
+      <c r="AO5" s="67"/>
+      <c r="AP5" s="67"/>
+      <c r="AQ5" s="67"/>
     </row>
     <row r="6" spans="1:43">
-      <c r="C6" s="8"/>
-[...1 lines deleted...]
-      <c r="AQ6" s="8" t="s">
+      <c r="C6" s="6"/>
+      <c r="AE6" s="6"/>
+      <c r="AQ6" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:43">
-      <c r="A7" s="90"/>
-      <c r="B7" s="92">
+      <c r="A7" s="63"/>
+      <c r="B7" s="65">
         <v>2021</v>
       </c>
-      <c r="C7" s="93"/>
-[...10 lines deleted...]
-      <c r="N7" s="93">
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="66"/>
+      <c r="G7" s="66"/>
+      <c r="H7" s="66"/>
+      <c r="I7" s="66"/>
+      <c r="J7" s="66"/>
+      <c r="K7" s="66"/>
+      <c r="L7" s="66"/>
+      <c r="M7" s="66"/>
+      <c r="N7" s="66">
         <v>2024</v>
       </c>
-      <c r="O7" s="93"/>
-[...4 lines deleted...]
-      <c r="T7" s="101">
+      <c r="O7" s="66"/>
+      <c r="P7" s="66"/>
+      <c r="Q7" s="66"/>
+      <c r="R7" s="66"/>
+      <c r="S7" s="66"/>
+      <c r="T7" s="72">
         <v>2025</v>
       </c>
-      <c r="U7" s="101"/>
-[...10 lines deleted...]
-      <c r="AF7" s="101">
+      <c r="U7" s="72"/>
+      <c r="V7" s="72"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="72"/>
+      <c r="Y7" s="72"/>
+      <c r="Z7" s="72"/>
+      <c r="AA7" s="72"/>
+      <c r="AB7" s="72"/>
+      <c r="AC7" s="72"/>
+      <c r="AD7" s="72"/>
+      <c r="AE7" s="72"/>
+      <c r="AF7" s="72">
         <v>2026</v>
       </c>
-      <c r="AG7" s="101"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="101"/>
+      <c r="AG7" s="72"/>
+      <c r="AH7" s="72"/>
+      <c r="AI7" s="72"/>
+      <c r="AJ7" s="72"/>
+      <c r="AK7" s="72"/>
+      <c r="AL7" s="72"/>
+      <c r="AM7" s="72"/>
+      <c r="AN7" s="72"/>
+      <c r="AO7" s="72"/>
+      <c r="AP7" s="72"/>
+      <c r="AQ7" s="72"/>
     </row>
     <row r="8" spans="1:43" ht="18" customHeight="1">
-      <c r="A8" s="91"/>
-      <c r="B8" s="11" t="s">
+      <c r="A8" s="64"/>
+      <c r="B8" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="11" t="s">
+      <c r="C8" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="11" t="s">
+      <c r="D8" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="11" t="s">
+      <c r="E8" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="11" t="s">
+      <c r="F8" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="11" t="s">
+      <c r="G8" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="H8" s="11" t="s">
+      <c r="H8" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="I8" s="10" t="s">
+      <c r="I8" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="J8" s="10" t="s">
+      <c r="J8" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="K8" s="10" t="s">
+      <c r="K8" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="L8" s="10" t="s">
+      <c r="L8" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="M8" s="10" t="s">
+      <c r="M8" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="N8" s="82" t="s">
+      <c r="N8" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="O8" s="40" t="s">
+      <c r="O8" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="P8" s="82" t="s">
+      <c r="P8" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="Q8" s="40" t="s">
+      <c r="Q8" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="40" t="s">
+      <c r="R8" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="S8" s="40" t="s">
+      <c r="S8" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="T8" s="40" t="s">
+      <c r="T8" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="U8" s="40" t="s">
+      <c r="U8" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="V8" s="83" t="s">
+      <c r="V8" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="W8" s="40" t="s">
+      <c r="W8" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="X8" s="40" t="s">
+      <c r="X8" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="Y8" s="41" t="s">
+      <c r="Y8" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="Z8" s="41" t="s">
+      <c r="Z8" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="AA8" s="42" t="s">
+      <c r="AA8" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AB8" s="41" t="s">
+      <c r="AB8" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="AC8" s="42" t="s">
+      <c r="AC8" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="AD8" s="42" t="s">
+      <c r="AD8" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="AE8" s="42" t="s">
+      <c r="AE8" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AF8" s="40" t="s">
+      <c r="AF8" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="AG8" s="40" t="s">
+      <c r="AG8" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="AH8" s="83" t="s">
+      <c r="AH8" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="AI8" s="40" t="s">
+      <c r="AI8" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="AJ8" s="40" t="s">
+      <c r="AJ8" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="AK8" s="41" t="s">
+      <c r="AK8" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AL8" s="41" t="s">
+      <c r="AL8" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="AM8" s="42" t="s">
+      <c r="AM8" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AN8" s="41" t="s">
+      <c r="AN8" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="AO8" s="42" t="s">
+      <c r="AO8" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="AP8" s="42" t="s">
+      <c r="AP8" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="AQ8" s="42" t="s">
+      <c r="AQ8" s="27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:43" ht="12" customHeight="1">
-      <c r="A9" s="79"/>
-[...18 lines deleted...]
-      <c r="T9" s="102" t="s">
+      <c r="A9" s="53"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="53"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="53"/>
+      <c r="K9" s="53"/>
+      <c r="L9" s="53"/>
+      <c r="M9" s="53"/>
+      <c r="N9" s="53"/>
+      <c r="O9" s="53"/>
+      <c r="P9" s="53"/>
+      <c r="Q9" s="53"/>
+      <c r="R9" s="53"/>
+      <c r="S9" s="53"/>
+      <c r="T9" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="U9" s="102"/>
-[...21 lines deleted...]
-      <c r="AQ9" s="79"/>
+      <c r="U9" s="73"/>
+      <c r="V9" s="73"/>
+      <c r="W9" s="73"/>
+      <c r="X9" s="73"/>
+      <c r="Y9" s="73"/>
+      <c r="Z9" s="73"/>
+      <c r="AA9" s="73"/>
+      <c r="AB9" s="73"/>
+      <c r="AC9" s="73"/>
+      <c r="AD9" s="73"/>
+      <c r="AE9" s="73"/>
+      <c r="AF9" s="73"/>
+      <c r="AG9" s="73"/>
+      <c r="AH9" s="53"/>
+      <c r="AI9" s="53"/>
+      <c r="AJ9" s="53"/>
+      <c r="AK9" s="53"/>
+      <c r="AL9" s="53"/>
+      <c r="AM9" s="53"/>
+      <c r="AN9" s="53"/>
+      <c r="AO9" s="53"/>
+      <c r="AP9" s="53"/>
+      <c r="AQ9" s="53"/>
     </row>
     <row r="10" spans="1:43" ht="12" customHeight="1">
-      <c r="A10" s="67" t="s">
+      <c r="A10" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="12"/>
-[...10 lines deleted...]
-      <c r="M10" s="12"/>
+      <c r="B10" s="9"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="9"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9"/>
+      <c r="L10" s="9"/>
+      <c r="M10" s="9"/>
       <c r="N10" s="1">
         <v>752</v>
       </c>
       <c r="O10" s="3">
         <v>620</v>
       </c>
       <c r="P10" s="1">
         <v>673</v>
       </c>
       <c r="Q10" s="3">
         <v>698</v>
       </c>
       <c r="R10" s="3">
         <v>657</v>
       </c>
       <c r="S10" s="3">
         <v>691</v>
       </c>
       <c r="T10" s="3">
         <v>683</v>
       </c>
       <c r="U10" s="3">
         <v>641</v>
       </c>
       <c r="V10" s="1">
@@ -7005,70 +6942,73 @@
       </c>
       <c r="AA10" s="1">
         <v>660</v>
       </c>
       <c r="AB10" s="1">
         <v>640</v>
       </c>
       <c r="AC10" s="1">
         <v>696</v>
       </c>
       <c r="AD10" s="1">
         <v>656</v>
       </c>
       <c r="AE10" s="1">
         <v>799</v>
       </c>
       <c r="AF10" s="3">
         <v>625</v>
       </c>
       <c r="AG10" s="3">
         <v>588</v>
       </c>
       <c r="AH10" s="3">
         <v>722</v>
       </c>
-      <c r="AI10" s="87">
+      <c r="AI10" s="60">
         <v>699</v>
       </c>
+      <c r="AJ10" s="60">
+        <v>649</v>
+      </c>
     </row>
     <row r="11" spans="1:43" ht="12" customHeight="1">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B11" s="15"/>
-[...10 lines deleted...]
-      <c r="M11" s="17"/>
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
       <c r="N11" s="1">
         <v>342</v>
       </c>
       <c r="O11" s="3">
         <v>264</v>
       </c>
       <c r="P11" s="1">
         <v>309</v>
       </c>
       <c r="Q11" s="3">
         <v>313</v>
       </c>
       <c r="R11" s="3">
         <v>261</v>
       </c>
       <c r="S11" s="3">
         <v>299</v>
       </c>
       <c r="T11" s="3">
         <v>312</v>
       </c>
       <c r="U11" s="3">
         <v>280</v>
       </c>
       <c r="V11" s="1">
@@ -7088,70 +7028,73 @@
       </c>
       <c r="AA11" s="1">
         <v>284</v>
       </c>
       <c r="AB11" s="1">
         <v>293</v>
       </c>
       <c r="AC11" s="1">
         <v>308</v>
       </c>
       <c r="AD11" s="1">
         <v>277</v>
       </c>
       <c r="AE11" s="1">
         <v>363</v>
       </c>
       <c r="AF11" s="3">
         <v>292</v>
       </c>
       <c r="AG11" s="3">
         <v>253</v>
       </c>
       <c r="AH11" s="3">
         <v>339</v>
       </c>
-      <c r="AI11" s="87">
+      <c r="AI11" s="60">
         <v>324</v>
       </c>
+      <c r="AJ11" s="60">
+        <v>299</v>
+      </c>
     </row>
     <row r="12" spans="1:43" ht="12" customHeight="1">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B12" s="15"/>
-[...10 lines deleted...]
-      <c r="M12" s="17"/>
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
       <c r="N12" s="1">
         <v>82</v>
       </c>
       <c r="O12" s="3">
         <v>65</v>
       </c>
       <c r="P12" s="1">
         <v>65</v>
       </c>
       <c r="Q12" s="3">
         <v>59</v>
       </c>
       <c r="R12" s="3">
         <v>79</v>
       </c>
       <c r="S12" s="3">
         <v>62</v>
       </c>
       <c r="T12" s="3">
         <v>65</v>
       </c>
       <c r="U12" s="3">
         <v>63</v>
       </c>
       <c r="V12" s="1">
@@ -7171,70 +7114,73 @@
       </c>
       <c r="AA12" s="1">
         <v>70</v>
       </c>
       <c r="AB12" s="1">
         <v>70</v>
       </c>
       <c r="AC12" s="1">
         <v>80</v>
       </c>
       <c r="AD12" s="1">
         <v>65</v>
       </c>
       <c r="AE12" s="1">
         <v>87</v>
       </c>
       <c r="AF12" s="3">
         <v>61</v>
       </c>
       <c r="AG12" s="3">
         <v>51</v>
       </c>
       <c r="AH12" s="3">
         <v>58</v>
       </c>
-      <c r="AI12" s="87">
+      <c r="AI12" s="60">
         <v>79</v>
       </c>
+      <c r="AJ12" s="60">
+        <v>53</v>
+      </c>
     </row>
     <row r="13" spans="1:43" ht="12" customHeight="1">
-      <c r="A13" s="9" t="s">
+      <c r="A13" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B13" s="15"/>
-[...10 lines deleted...]
-      <c r="M13" s="17"/>
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="13"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
       <c r="N13" s="1">
         <v>70</v>
       </c>
       <c r="O13" s="3">
         <v>74</v>
       </c>
       <c r="P13" s="1">
         <v>62</v>
       </c>
       <c r="Q13" s="3">
         <v>77</v>
       </c>
       <c r="R13" s="3">
         <v>61</v>
       </c>
       <c r="S13" s="3">
         <v>70</v>
       </c>
       <c r="T13" s="3">
         <v>85</v>
       </c>
       <c r="U13" s="3">
         <v>64</v>
       </c>
       <c r="V13" s="1">
@@ -7254,70 +7200,73 @@
       </c>
       <c r="AA13" s="1">
         <v>56</v>
       </c>
       <c r="AB13" s="1">
         <v>54</v>
       </c>
       <c r="AC13" s="1">
         <v>67</v>
       </c>
       <c r="AD13" s="1">
         <v>66</v>
       </c>
       <c r="AE13" s="1">
         <v>71</v>
       </c>
       <c r="AF13" s="3">
         <v>61</v>
       </c>
       <c r="AG13" s="3">
         <v>59</v>
       </c>
       <c r="AH13" s="3">
         <v>82</v>
       </c>
-      <c r="AI13" s="87">
+      <c r="AI13" s="60">
         <v>68</v>
       </c>
+      <c r="AJ13" s="60">
+        <v>57</v>
+      </c>
     </row>
     <row r="14" spans="1:43" ht="12" customHeight="1">
-      <c r="A14" s="9" t="s">
+      <c r="A14" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="15"/>
-[...10 lines deleted...]
-      <c r="M14" s="17"/>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
       <c r="N14" s="1">
         <v>23</v>
       </c>
       <c r="O14" s="3">
         <v>22</v>
       </c>
       <c r="P14" s="1">
         <v>14</v>
       </c>
       <c r="Q14" s="3">
         <v>23</v>
       </c>
       <c r="R14" s="3">
         <v>16</v>
       </c>
       <c r="S14" s="3">
         <v>22</v>
       </c>
       <c r="T14" s="3">
         <v>19</v>
       </c>
       <c r="U14" s="3">
         <v>17</v>
       </c>
       <c r="V14" s="1">
@@ -7337,70 +7286,73 @@
       </c>
       <c r="AA14" s="1">
         <v>30</v>
       </c>
       <c r="AB14" s="1">
         <v>28</v>
       </c>
       <c r="AC14" s="1">
         <v>16</v>
       </c>
       <c r="AD14" s="1">
         <v>18</v>
       </c>
       <c r="AE14" s="1">
         <v>22</v>
       </c>
       <c r="AF14" s="3">
         <v>15</v>
       </c>
       <c r="AG14" s="3">
         <v>18</v>
       </c>
       <c r="AH14" s="3">
         <v>15</v>
       </c>
-      <c r="AI14" s="87">
+      <c r="AI14" s="60">
         <v>15</v>
       </c>
+      <c r="AJ14" s="60">
+        <v>18</v>
+      </c>
     </row>
     <row r="15" spans="1:43" ht="12" customHeight="1">
-      <c r="A15" s="9" t="s">
+      <c r="A15" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B15" s="15"/>
-[...10 lines deleted...]
-      <c r="M15" s="17"/>
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
       <c r="N15" s="1">
         <v>93</v>
       </c>
       <c r="O15" s="3">
         <v>73</v>
       </c>
       <c r="P15" s="1">
         <v>90</v>
       </c>
       <c r="Q15" s="3">
         <v>79</v>
       </c>
       <c r="R15" s="3">
         <v>83</v>
       </c>
       <c r="S15" s="3">
         <v>76</v>
       </c>
       <c r="T15" s="3">
         <v>75</v>
       </c>
       <c r="U15" s="3">
         <v>81</v>
       </c>
       <c r="V15" s="1">
@@ -7420,70 +7372,73 @@
       </c>
       <c r="AA15" s="1">
         <v>68</v>
       </c>
       <c r="AB15" s="1">
         <v>69</v>
       </c>
       <c r="AC15" s="1">
         <v>85</v>
       </c>
       <c r="AD15" s="1">
         <v>92</v>
       </c>
       <c r="AE15" s="1">
         <v>101</v>
       </c>
       <c r="AF15" s="3">
         <v>77</v>
       </c>
       <c r="AG15" s="3">
         <v>74</v>
       </c>
       <c r="AH15" s="3">
         <v>84</v>
       </c>
-      <c r="AI15" s="87">
+      <c r="AI15" s="60">
         <v>86</v>
       </c>
+      <c r="AJ15" s="60">
+        <v>81</v>
+      </c>
     </row>
     <row r="16" spans="1:43" ht="12" customHeight="1">
-      <c r="A16" s="9" t="s">
+      <c r="A16" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="15"/>
-[...10 lines deleted...]
-      <c r="M16" s="17"/>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
       <c r="N16" s="1">
         <v>14</v>
       </c>
       <c r="O16" s="3">
         <v>17</v>
       </c>
       <c r="P16" s="1">
         <v>8</v>
       </c>
       <c r="Q16" s="3">
         <v>15</v>
       </c>
       <c r="R16" s="3">
         <v>16</v>
       </c>
       <c r="S16" s="3">
         <v>14</v>
       </c>
       <c r="T16" s="3">
         <v>9</v>
       </c>
       <c r="U16" s="3">
         <v>15</v>
       </c>
       <c r="V16" s="1">
@@ -7503,70 +7458,73 @@
       </c>
       <c r="AA16" s="1">
         <v>9</v>
       </c>
       <c r="AB16" s="1">
         <v>9</v>
       </c>
       <c r="AC16" s="1">
         <v>14</v>
       </c>
       <c r="AD16" s="1">
         <v>19</v>
       </c>
       <c r="AE16" s="1">
         <v>20</v>
       </c>
       <c r="AF16" s="3">
         <v>11</v>
       </c>
       <c r="AG16" s="3">
         <v>9</v>
       </c>
       <c r="AH16" s="3">
         <v>7</v>
       </c>
-      <c r="AI16" s="87">
+      <c r="AI16" s="60">
         <v>4</v>
       </c>
+      <c r="AJ16" s="60">
+        <v>16</v>
+      </c>
     </row>
     <row r="17" spans="1:43" ht="12" customHeight="1">
-      <c r="A17" s="13" t="s">
+      <c r="A17" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="15"/>
-[...10 lines deleted...]
-      <c r="M17" s="17"/>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
       <c r="N17" s="1">
         <v>4</v>
       </c>
       <c r="O17" s="3">
         <v>3</v>
       </c>
       <c r="P17" s="1">
         <v>8</v>
       </c>
       <c r="Q17" s="3">
         <v>7</v>
       </c>
       <c r="R17" s="3">
         <v>5</v>
       </c>
       <c r="S17" s="3">
         <v>10</v>
       </c>
       <c r="T17" s="3">
         <v>6</v>
       </c>
       <c r="U17" s="3">
         <v>8</v>
       </c>
       <c r="V17" s="1">
@@ -7586,70 +7544,73 @@
       </c>
       <c r="AA17" s="1">
         <v>11</v>
       </c>
       <c r="AB17" s="1">
         <v>8</v>
       </c>
       <c r="AC17" s="1">
         <v>6</v>
       </c>
       <c r="AD17" s="1">
         <v>6</v>
       </c>
       <c r="AE17" s="1">
         <v>12</v>
       </c>
       <c r="AF17" s="3">
         <v>12</v>
       </c>
       <c r="AG17" s="3">
         <v>4</v>
       </c>
       <c r="AH17" s="3">
         <v>14</v>
       </c>
-      <c r="AI17" s="87">
+      <c r="AI17" s="60">
         <v>8</v>
       </c>
+      <c r="AJ17" s="60">
+        <v>9</v>
+      </c>
     </row>
     <row r="18" spans="1:43" ht="12" customHeight="1">
-      <c r="A18" s="9" t="s">
+      <c r="A18" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B18" s="15"/>
-[...10 lines deleted...]
-      <c r="M18" s="17"/>
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
       <c r="N18" s="1">
         <v>8</v>
       </c>
       <c r="O18" s="3">
         <v>5</v>
       </c>
       <c r="P18" s="1">
         <v>3</v>
       </c>
       <c r="Q18" s="3">
         <v>4</v>
       </c>
       <c r="R18" s="3">
         <v>4</v>
       </c>
       <c r="S18" s="3">
         <v>6</v>
       </c>
       <c r="T18" s="3">
         <v>4</v>
       </c>
       <c r="U18" s="3">
         <v>2</v>
       </c>
       <c r="V18" s="1">
@@ -7669,70 +7630,73 @@
       </c>
       <c r="AA18" s="1">
         <v>7</v>
       </c>
       <c r="AB18" s="1">
         <v>4</v>
       </c>
       <c r="AC18" s="1">
         <v>8</v>
       </c>
       <c r="AD18" s="1">
         <v>4</v>
       </c>
       <c r="AE18" s="1">
         <v>3</v>
       </c>
       <c r="AF18" s="3">
         <v>3</v>
       </c>
       <c r="AG18" s="3">
         <v>11</v>
       </c>
       <c r="AH18" s="3">
         <v>7</v>
       </c>
-      <c r="AI18" s="87">
+      <c r="AI18" s="60">
         <v>4</v>
       </c>
+      <c r="AJ18" s="60">
+        <v>5</v>
+      </c>
     </row>
     <row r="19" spans="1:43" ht="12" customHeight="1">
-      <c r="A19" s="9" t="s">
+      <c r="A19" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="15"/>
-[...10 lines deleted...]
-      <c r="M19" s="17"/>
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="12"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
       <c r="N19" s="1">
         <v>16</v>
       </c>
       <c r="O19" s="3">
         <v>11</v>
       </c>
       <c r="P19" s="1">
         <v>14</v>
       </c>
       <c r="Q19" s="3">
         <v>14</v>
       </c>
       <c r="R19" s="3">
         <v>9</v>
       </c>
       <c r="S19" s="3">
         <v>10</v>
       </c>
       <c r="T19" s="3">
         <v>7</v>
       </c>
       <c r="U19" s="3">
         <v>8</v>
       </c>
       <c r="V19" s="1">
@@ -7752,70 +7716,73 @@
       </c>
       <c r="AA19" s="1">
         <v>15</v>
       </c>
       <c r="AB19" s="1">
         <v>14</v>
       </c>
       <c r="AC19" s="1">
         <v>9</v>
       </c>
       <c r="AD19" s="1">
         <v>14</v>
       </c>
       <c r="AE19" s="1">
         <v>12</v>
       </c>
       <c r="AF19" s="3">
         <v>10</v>
       </c>
       <c r="AG19" s="3">
         <v>16</v>
       </c>
       <c r="AH19" s="3">
         <v>11</v>
       </c>
-      <c r="AI19" s="87">
+      <c r="AI19" s="60">
         <v>11</v>
       </c>
+      <c r="AJ19" s="60">
+        <v>16</v>
+      </c>
     </row>
     <row r="20" spans="1:43" ht="12" customHeight="1">
-      <c r="A20" s="9" t="s">
+      <c r="A20" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="15"/>
-[...10 lines deleted...]
-      <c r="M20" s="17"/>
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
       <c r="N20" s="1">
         <v>8</v>
       </c>
       <c r="O20" s="3">
         <v>12</v>
       </c>
       <c r="P20" s="1">
         <v>9</v>
       </c>
       <c r="Q20" s="3">
         <v>13</v>
       </c>
       <c r="R20" s="3">
         <v>20</v>
       </c>
       <c r="S20" s="3">
         <v>20</v>
       </c>
       <c r="T20" s="3">
         <v>18</v>
       </c>
       <c r="U20" s="3">
         <v>8</v>
       </c>
       <c r="V20" s="1">
@@ -7835,70 +7802,73 @@
       </c>
       <c r="AA20" s="1">
         <v>12</v>
       </c>
       <c r="AB20" s="1">
         <v>8</v>
       </c>
       <c r="AC20" s="1">
         <v>9</v>
       </c>
       <c r="AD20" s="1">
         <v>13</v>
       </c>
       <c r="AE20" s="1">
         <v>18</v>
       </c>
       <c r="AF20" s="3">
         <v>5</v>
       </c>
       <c r="AG20" s="3">
         <v>9</v>
       </c>
       <c r="AH20" s="3">
         <v>10</v>
       </c>
-      <c r="AI20" s="87">
+      <c r="AI20" s="60">
         <v>9</v>
       </c>
+      <c r="AJ20" s="60">
+        <v>8</v>
+      </c>
     </row>
     <row r="21" spans="1:43" ht="12" customHeight="1">
-      <c r="A21" s="9" t="s">
+      <c r="A21" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B21" s="15"/>
-[...10 lines deleted...]
-      <c r="M21" s="17"/>
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="13"/>
+      <c r="M21" s="13"/>
       <c r="N21" s="1">
         <v>29</v>
       </c>
       <c r="O21" s="3">
         <v>19</v>
       </c>
       <c r="P21" s="1">
         <v>24</v>
       </c>
       <c r="Q21" s="3">
         <v>25</v>
       </c>
       <c r="R21" s="3">
         <v>33</v>
       </c>
       <c r="S21" s="3">
         <v>24</v>
       </c>
       <c r="T21" s="3">
         <v>21</v>
       </c>
       <c r="U21" s="3">
         <v>35</v>
       </c>
       <c r="V21" s="1">
@@ -7918,70 +7888,73 @@
       </c>
       <c r="AA21" s="1">
         <v>31</v>
       </c>
       <c r="AB21" s="1">
         <v>23</v>
       </c>
       <c r="AC21" s="1">
         <v>29</v>
       </c>
       <c r="AD21" s="1">
         <v>37</v>
       </c>
       <c r="AE21" s="1">
         <v>35</v>
       </c>
       <c r="AF21" s="3">
         <v>26</v>
       </c>
       <c r="AG21" s="3">
         <v>21</v>
       </c>
       <c r="AH21" s="3">
         <v>33</v>
       </c>
-      <c r="AI21" s="87">
+      <c r="AI21" s="60">
         <v>18</v>
       </c>
+      <c r="AJ21" s="60">
+        <v>27</v>
+      </c>
     </row>
     <row r="22" spans="1:43" ht="12" customHeight="1">
-      <c r="A22" s="9" t="s">
+      <c r="A22" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B22" s="15"/>
-[...10 lines deleted...]
-      <c r="M22" s="17"/>
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
       <c r="N22" s="1">
         <v>16</v>
       </c>
       <c r="O22" s="3">
         <v>8</v>
       </c>
       <c r="P22" s="1">
         <v>12</v>
       </c>
       <c r="Q22" s="3">
         <v>15</v>
       </c>
       <c r="R22" s="3">
         <v>10</v>
       </c>
       <c r="S22" s="3">
         <v>17</v>
       </c>
       <c r="T22" s="3">
         <v>8</v>
       </c>
       <c r="U22" s="3">
         <v>8</v>
       </c>
       <c r="V22" s="1">
@@ -8001,70 +7974,73 @@
       </c>
       <c r="AA22" s="1">
         <v>7</v>
       </c>
       <c r="AB22" s="1">
         <v>7</v>
       </c>
       <c r="AC22" s="1">
         <v>12</v>
       </c>
       <c r="AD22" s="1">
         <v>6</v>
       </c>
       <c r="AE22" s="1">
         <v>13</v>
       </c>
       <c r="AF22" s="3">
         <v>8</v>
       </c>
       <c r="AG22" s="3">
         <v>9</v>
       </c>
       <c r="AH22" s="3">
         <v>12</v>
       </c>
-      <c r="AI22" s="87">
+      <c r="AI22" s="60">
         <v>13</v>
       </c>
+      <c r="AJ22" s="60">
+        <v>14</v>
+      </c>
     </row>
     <row r="23" spans="1:43" ht="12" customHeight="1">
-      <c r="A23" s="9" t="s">
+      <c r="A23" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B23" s="15"/>
-[...10 lines deleted...]
-      <c r="M23" s="17"/>
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
       <c r="N23" s="1">
         <v>47</v>
       </c>
       <c r="O23" s="3">
         <v>47</v>
       </c>
       <c r="P23" s="1">
         <v>55</v>
       </c>
       <c r="Q23" s="3">
         <v>54</v>
       </c>
       <c r="R23" s="3">
         <v>60</v>
       </c>
       <c r="S23" s="3">
         <v>61</v>
       </c>
       <c r="T23" s="3">
         <v>54</v>
       </c>
       <c r="U23" s="3">
         <v>52</v>
       </c>
       <c r="V23" s="1">
@@ -8084,115 +8060,118 @@
       </c>
       <c r="AA23" s="1">
         <v>60</v>
       </c>
       <c r="AB23" s="1">
         <v>53</v>
       </c>
       <c r="AC23" s="1">
         <v>53</v>
       </c>
       <c r="AD23" s="1">
         <v>39</v>
       </c>
       <c r="AE23" s="1">
         <v>42</v>
       </c>
       <c r="AF23" s="3">
         <v>44</v>
       </c>
       <c r="AG23" s="3">
         <v>54</v>
       </c>
       <c r="AH23" s="3">
         <v>50</v>
       </c>
-      <c r="AI23" s="87">
+      <c r="AI23" s="60">
         <v>60</v>
       </c>
+      <c r="AJ23" s="60">
+        <v>46</v>
+      </c>
     </row>
     <row r="24" spans="1:43" ht="12" customHeight="1">
-      <c r="A24" s="80"/>
-[...18 lines deleted...]
-      <c r="T24" s="96" t="s">
+      <c r="A24" s="54"/>
+      <c r="B24" s="54"/>
+      <c r="C24" s="54"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="54"/>
+      <c r="F24" s="54"/>
+      <c r="G24" s="54"/>
+      <c r="H24" s="54"/>
+      <c r="I24" s="54"/>
+      <c r="J24" s="54"/>
+      <c r="K24" s="54"/>
+      <c r="L24" s="54"/>
+      <c r="M24" s="54"/>
+      <c r="N24" s="54"/>
+      <c r="O24" s="54"/>
+      <c r="P24" s="54"/>
+      <c r="Q24" s="54"/>
+      <c r="R24" s="54"/>
+      <c r="S24" s="54"/>
+      <c r="T24" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="U24" s="96"/>
-[...19 lines deleted...]
-      <c r="AQ24" s="80"/>
+      <c r="U24" s="69"/>
+      <c r="V24" s="69"/>
+      <c r="W24" s="69"/>
+      <c r="X24" s="69"/>
+      <c r="Y24" s="69"/>
+      <c r="Z24" s="69"/>
+      <c r="AA24" s="69"/>
+      <c r="AB24" s="69"/>
+      <c r="AC24" s="69"/>
+      <c r="AD24" s="69"/>
+      <c r="AE24" s="69"/>
+      <c r="AF24" s="69"/>
+      <c r="AG24" s="69"/>
+      <c r="AH24" s="54"/>
+      <c r="AI24" s="54"/>
+      <c r="AJ24" s="60"/>
+      <c r="AM24" s="54"/>
+      <c r="AN24" s="54"/>
+      <c r="AO24" s="54"/>
+      <c r="AP24" s="54"/>
+      <c r="AQ24" s="54"/>
     </row>
     <row r="25" spans="1:43" ht="12" customHeight="1">
-      <c r="A25" s="60" t="s">
+      <c r="A25" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B25" s="15"/>
-[...10 lines deleted...]
-      <c r="M25" s="17"/>
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
       <c r="N25" s="1">
         <v>502</v>
       </c>
       <c r="O25" s="3">
         <v>389</v>
       </c>
       <c r="P25" s="1">
         <v>443</v>
       </c>
       <c r="Q25" s="3">
         <v>443</v>
       </c>
       <c r="R25" s="3">
         <v>414</v>
       </c>
       <c r="S25" s="3">
         <v>423</v>
       </c>
       <c r="T25" s="3">
         <v>455</v>
       </c>
       <c r="U25" s="3">
         <v>414</v>
       </c>
       <c r="V25" s="1">
@@ -8212,70 +8191,73 @@
       </c>
       <c r="AA25" s="1">
         <v>426</v>
       </c>
       <c r="AB25" s="1">
         <v>428</v>
       </c>
       <c r="AC25" s="1">
         <v>455</v>
       </c>
       <c r="AD25" s="1">
         <v>421</v>
       </c>
       <c r="AE25" s="1">
         <v>540</v>
       </c>
       <c r="AF25" s="3">
         <v>411</v>
       </c>
       <c r="AG25" s="3">
         <v>373</v>
       </c>
       <c r="AH25" s="3">
         <v>468</v>
       </c>
-      <c r="AI25" s="87">
+      <c r="AI25" s="60">
         <v>480</v>
       </c>
+      <c r="AJ25" s="60">
+        <v>430</v>
+      </c>
     </row>
     <row r="26" spans="1:43" ht="12" customHeight="1">
-      <c r="A26" s="13" t="s">
+      <c r="A26" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B26" s="15"/>
-[...10 lines deleted...]
-      <c r="M26" s="17"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
       <c r="N26" s="1">
         <v>335</v>
       </c>
       <c r="O26" s="3">
         <v>251</v>
       </c>
       <c r="P26" s="1">
         <v>292</v>
       </c>
       <c r="Q26" s="3">
         <v>298</v>
       </c>
       <c r="R26" s="3">
         <v>252</v>
       </c>
       <c r="S26" s="3">
         <v>292</v>
       </c>
       <c r="T26" s="3">
         <v>302</v>
       </c>
       <c r="U26" s="3">
         <v>273</v>
       </c>
       <c r="V26" s="1">
@@ -8295,70 +8277,73 @@
       </c>
       <c r="AA26" s="1">
         <v>275</v>
       </c>
       <c r="AB26" s="1">
         <v>288</v>
       </c>
       <c r="AC26" s="1">
         <v>295</v>
       </c>
       <c r="AD26" s="1">
         <v>268</v>
       </c>
       <c r="AE26" s="1">
         <v>348</v>
       </c>
       <c r="AF26" s="3">
         <v>279</v>
       </c>
       <c r="AG26" s="3">
         <v>243</v>
       </c>
       <c r="AH26" s="3">
         <v>328</v>
       </c>
-      <c r="AI26" s="87">
+      <c r="AI26" s="60">
         <v>314</v>
       </c>
+      <c r="AJ26" s="60">
+        <v>291</v>
+      </c>
     </row>
     <row r="27" spans="1:43" ht="12" customHeight="1">
-      <c r="A27" s="13" t="s">
+      <c r="A27" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="15"/>
-[...10 lines deleted...]
-      <c r="M27" s="17"/>
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
+      <c r="M27" s="13"/>
       <c r="N27" s="1">
         <v>80</v>
       </c>
       <c r="O27" s="3">
         <v>62</v>
       </c>
       <c r="P27" s="1">
         <v>60</v>
       </c>
       <c r="Q27" s="3">
         <v>56</v>
       </c>
       <c r="R27" s="3">
         <v>73</v>
       </c>
       <c r="S27" s="3">
         <v>55</v>
       </c>
       <c r="T27" s="3">
         <v>64</v>
       </c>
       <c r="U27" s="3">
         <v>61</v>
       </c>
       <c r="V27" s="1">
@@ -8378,70 +8363,73 @@
       </c>
       <c r="AA27" s="1">
         <v>69</v>
       </c>
       <c r="AB27" s="1">
         <v>66</v>
       </c>
       <c r="AC27" s="1">
         <v>77</v>
       </c>
       <c r="AD27" s="1">
         <v>62</v>
       </c>
       <c r="AE27" s="1">
         <v>84</v>
       </c>
       <c r="AF27" s="3">
         <v>58</v>
       </c>
       <c r="AG27" s="3">
         <v>51</v>
       </c>
       <c r="AH27" s="3">
         <v>55</v>
       </c>
-      <c r="AI27" s="87">
+      <c r="AI27" s="60">
         <v>76</v>
       </c>
+      <c r="AJ27" s="60">
+        <v>52</v>
+      </c>
     </row>
     <row r="28" spans="1:43" ht="12" customHeight="1">
-      <c r="A28" s="13" t="s">
+      <c r="A28" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B28" s="15"/>
-[...10 lines deleted...]
-      <c r="M28" s="17"/>
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="13"/>
+      <c r="I28" s="12"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="13"/>
+      <c r="L28" s="13"/>
+      <c r="M28" s="13"/>
       <c r="N28" s="1">
         <v>9</v>
       </c>
       <c r="O28" s="3">
         <v>11</v>
       </c>
       <c r="P28" s="1">
         <v>11</v>
       </c>
       <c r="Q28" s="3">
         <v>11</v>
       </c>
       <c r="R28" s="3">
         <v>10</v>
       </c>
       <c r="S28" s="3">
         <v>10</v>
       </c>
       <c r="T28" s="3">
         <v>10</v>
       </c>
       <c r="U28" s="3">
         <v>9</v>
       </c>
       <c r="V28" s="1">
@@ -8461,70 +8449,73 @@
       </c>
       <c r="AA28" s="1">
         <v>12</v>
       </c>
       <c r="AB28" s="1">
         <v>15</v>
       </c>
       <c r="AC28" s="1">
         <v>8</v>
       </c>
       <c r="AD28" s="1">
         <v>12</v>
       </c>
       <c r="AE28" s="1">
         <v>16</v>
       </c>
       <c r="AF28" s="3">
         <v>7</v>
       </c>
       <c r="AG28" s="3">
         <v>8</v>
       </c>
       <c r="AH28" s="3">
         <v>7</v>
       </c>
-      <c r="AI28" s="87">
+      <c r="AI28" s="60">
         <v>9</v>
       </c>
+      <c r="AJ28" s="60">
+        <v>12</v>
+      </c>
     </row>
     <row r="29" spans="1:43" ht="12" customHeight="1">
-      <c r="A29" s="13" t="s">
+      <c r="A29" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B29" s="15"/>
-[...10 lines deleted...]
-      <c r="M29" s="17"/>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="13"/>
       <c r="N29" s="1">
         <v>62</v>
       </c>
       <c r="O29" s="3">
         <v>48</v>
       </c>
       <c r="P29" s="1">
         <v>62</v>
       </c>
       <c r="Q29" s="3">
         <v>52</v>
       </c>
       <c r="R29" s="3">
         <v>52</v>
       </c>
       <c r="S29" s="3">
         <v>47</v>
       </c>
       <c r="T29" s="3">
         <v>53</v>
       </c>
       <c r="U29" s="3">
         <v>55</v>
       </c>
       <c r="V29" s="1">
@@ -8544,70 +8535,73 @@
       </c>
       <c r="AA29" s="1">
         <v>47</v>
       </c>
       <c r="AB29" s="1">
         <v>47</v>
       </c>
       <c r="AC29" s="1">
         <v>50</v>
       </c>
       <c r="AD29" s="1">
         <v>61</v>
       </c>
       <c r="AE29" s="1">
         <v>72</v>
       </c>
       <c r="AF29" s="3">
         <v>49</v>
       </c>
       <c r="AG29" s="3">
         <v>47</v>
       </c>
       <c r="AH29" s="3">
         <v>57</v>
       </c>
-      <c r="AI29" s="87">
+      <c r="AI29" s="60">
         <v>55</v>
       </c>
+      <c r="AJ29" s="60">
+        <v>56</v>
+      </c>
     </row>
     <row r="30" spans="1:43" ht="12" customHeight="1">
-      <c r="A30" s="19" t="s">
+      <c r="A30" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B30" s="15"/>
-[...10 lines deleted...]
-      <c r="M30" s="17"/>
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="12"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
       <c r="N30" s="1">
         <v>16</v>
       </c>
       <c r="O30" s="3">
         <v>17</v>
       </c>
       <c r="P30" s="1">
         <v>18</v>
       </c>
       <c r="Q30" s="3">
         <v>26</v>
       </c>
       <c r="R30" s="3">
         <v>27</v>
       </c>
       <c r="S30" s="3">
         <v>19</v>
       </c>
       <c r="T30" s="3">
         <v>26</v>
       </c>
       <c r="U30" s="3">
         <v>16</v>
       </c>
       <c r="V30" s="1">
@@ -8627,1691 +8621,1712 @@
       </c>
       <c r="AA30" s="1">
         <v>23</v>
       </c>
       <c r="AB30" s="1">
         <v>12</v>
       </c>
       <c r="AC30" s="1">
         <v>25</v>
       </c>
       <c r="AD30" s="1">
         <v>18</v>
       </c>
       <c r="AE30" s="1">
         <v>20</v>
       </c>
       <c r="AF30" s="3">
         <v>18</v>
       </c>
       <c r="AG30" s="3">
         <v>24</v>
       </c>
       <c r="AH30" s="3">
         <v>21</v>
       </c>
-      <c r="AI30" s="87">
+      <c r="AI30" s="60">
         <v>26</v>
       </c>
+      <c r="AJ30" s="60">
+        <v>19</v>
+      </c>
     </row>
     <row r="31" spans="1:43" ht="12" customHeight="1">
-      <c r="A31" s="78"/>
-[...18 lines deleted...]
-      <c r="T31" s="89" t="s">
+      <c r="A31" s="52"/>
+      <c r="B31" s="52"/>
+      <c r="C31" s="52"/>
+      <c r="D31" s="52"/>
+      <c r="E31" s="52"/>
+      <c r="F31" s="52"/>
+      <c r="G31" s="52"/>
+      <c r="H31" s="52"/>
+      <c r="I31" s="52"/>
+      <c r="J31" s="52"/>
+      <c r="K31" s="52"/>
+      <c r="L31" s="52"/>
+      <c r="M31" s="52"/>
+      <c r="N31" s="52"/>
+      <c r="O31" s="52"/>
+      <c r="P31" s="52"/>
+      <c r="Q31" s="52"/>
+      <c r="R31" s="52"/>
+      <c r="S31" s="52"/>
+      <c r="T31" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="U31" s="89"/>
-[...19 lines deleted...]
-      <c r="AQ31" s="78"/>
+      <c r="U31" s="62"/>
+      <c r="V31" s="62"/>
+      <c r="W31" s="62"/>
+      <c r="X31" s="62"/>
+      <c r="Y31" s="62"/>
+      <c r="Z31" s="62"/>
+      <c r="AA31" s="62"/>
+      <c r="AB31" s="62"/>
+      <c r="AC31" s="62"/>
+      <c r="AD31" s="62"/>
+      <c r="AE31" s="62"/>
+      <c r="AF31" s="62"/>
+      <c r="AG31" s="62"/>
+      <c r="AH31" s="52"/>
+      <c r="AI31" s="52"/>
+      <c r="AJ31" s="60"/>
+      <c r="AM31" s="52"/>
+      <c r="AN31" s="52"/>
+      <c r="AO31" s="52"/>
+      <c r="AP31" s="52"/>
+      <c r="AQ31" s="52"/>
     </row>
     <row r="32" spans="1:43" ht="12" customHeight="1">
-      <c r="A32" s="67" t="s">
+      <c r="A32" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B32" s="15"/>
-[...10 lines deleted...]
-      <c r="M32" s="17"/>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="13"/>
+      <c r="L32" s="13"/>
+      <c r="M32" s="13"/>
       <c r="N32" s="1">
         <v>250</v>
       </c>
-      <c r="O32" s="6">
+      <c r="O32" s="3">
         <v>231</v>
       </c>
       <c r="P32" s="1">
         <v>230</v>
       </c>
-      <c r="Q32" s="6">
+      <c r="Q32" s="3">
         <v>255</v>
       </c>
-      <c r="R32" s="6">
+      <c r="R32" s="3">
         <v>243</v>
       </c>
-      <c r="S32" s="6">
+      <c r="S32" s="3">
         <v>268</v>
       </c>
-      <c r="T32" s="6">
+      <c r="T32" s="3">
         <v>228</v>
       </c>
-      <c r="U32" s="6">
+      <c r="U32" s="3">
         <v>227</v>
       </c>
       <c r="V32" s="1">
         <v>223</v>
       </c>
       <c r="W32" s="1">
         <v>265</v>
       </c>
       <c r="X32" s="1">
         <v>240</v>
       </c>
       <c r="Y32" s="1">
         <v>245</v>
       </c>
       <c r="Z32" s="1">
         <v>242</v>
       </c>
       <c r="AA32" s="1">
         <v>234</v>
       </c>
       <c r="AB32" s="1">
         <v>212</v>
       </c>
       <c r="AC32" s="1">
         <v>241</v>
       </c>
       <c r="AD32" s="1">
         <v>235</v>
       </c>
       <c r="AE32" s="1">
         <v>259</v>
       </c>
       <c r="AF32" s="3">
         <v>214</v>
       </c>
       <c r="AG32" s="3">
         <v>215</v>
       </c>
-      <c r="AH32" s="6">
+      <c r="AH32" s="3">
         <v>254</v>
       </c>
-      <c r="AI32" s="87">
+      <c r="AI32" s="60">
         <v>219</v>
       </c>
+      <c r="AJ32" s="60">
+        <v>219</v>
+      </c>
     </row>
     <row r="33" spans="1:43" ht="12" customHeight="1">
-      <c r="A33" s="19" t="s">
+      <c r="A33" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B33" s="15"/>
-[...10 lines deleted...]
-      <c r="M33" s="17"/>
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="12"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="12"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="13"/>
+      <c r="L33" s="13"/>
+      <c r="M33" s="13"/>
       <c r="N33" s="1">
         <v>7</v>
       </c>
-      <c r="O33" s="6">
+      <c r="O33" s="3">
         <v>13</v>
       </c>
       <c r="P33" s="1">
         <v>17</v>
       </c>
-      <c r="Q33" s="6">
+      <c r="Q33" s="3">
         <v>15</v>
       </c>
-      <c r="R33" s="6">
+      <c r="R33" s="3">
         <v>9</v>
       </c>
-      <c r="S33" s="6">
+      <c r="S33" s="3">
         <v>7</v>
       </c>
-      <c r="T33" s="6">
+      <c r="T33" s="3">
         <v>10</v>
       </c>
-      <c r="U33" s="6">
+      <c r="U33" s="3">
         <v>7</v>
       </c>
       <c r="V33" s="1">
         <v>11</v>
       </c>
       <c r="W33" s="1">
         <v>5</v>
       </c>
       <c r="X33" s="1">
         <v>14</v>
       </c>
       <c r="Y33" s="1">
         <v>10</v>
       </c>
       <c r="Z33" s="1">
         <v>13</v>
       </c>
       <c r="AA33" s="1">
         <v>9</v>
       </c>
       <c r="AB33" s="1">
         <v>5</v>
       </c>
       <c r="AC33" s="1">
         <v>13</v>
       </c>
       <c r="AD33" s="1">
         <v>9</v>
       </c>
       <c r="AE33" s="1">
         <v>15</v>
       </c>
       <c r="AF33" s="3">
         <v>13</v>
       </c>
       <c r="AG33" s="3">
         <v>10</v>
       </c>
-      <c r="AH33" s="6">
+      <c r="AH33" s="3">
         <v>11</v>
       </c>
-      <c r="AI33" s="87">
+      <c r="AI33" s="60">
         <v>10</v>
       </c>
+      <c r="AJ33" s="60">
+        <v>8</v>
+      </c>
     </row>
     <row r="34" spans="1:43" ht="12" customHeight="1">
-      <c r="A34" s="19" t="s">
+      <c r="A34" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B34" s="15"/>
-[...10 lines deleted...]
-      <c r="M34" s="17"/>
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="12"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="13"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="13"/>
       <c r="N34" s="1">
         <v>2</v>
       </c>
-      <c r="O34" s="6">
+      <c r="O34" s="3">
         <v>3</v>
       </c>
       <c r="P34" s="1">
         <v>5</v>
       </c>
-      <c r="Q34" s="6">
+      <c r="Q34" s="3">
         <v>3</v>
       </c>
-      <c r="R34" s="6">
+      <c r="R34" s="3">
         <v>6</v>
       </c>
-      <c r="S34" s="6">
+      <c r="S34" s="3">
         <v>7</v>
       </c>
-      <c r="T34" s="6">
+      <c r="T34" s="3">
         <v>1</v>
       </c>
-      <c r="U34" s="6">
+      <c r="U34" s="3">
         <v>2</v>
       </c>
       <c r="V34" s="1">
         <v>2</v>
       </c>
       <c r="W34" s="1">
         <v>4</v>
       </c>
       <c r="X34" s="1">
         <v>2</v>
       </c>
       <c r="Y34" s="1">
         <v>1</v>
       </c>
       <c r="Z34" s="1">
         <v>1</v>
       </c>
       <c r="AA34" s="1">
         <v>1</v>
       </c>
       <c r="AB34" s="1">
         <v>4</v>
       </c>
       <c r="AC34" s="1">
         <v>3</v>
       </c>
       <c r="AD34" s="1">
         <v>3</v>
       </c>
       <c r="AE34" s="1">
         <v>3</v>
       </c>
       <c r="AF34" s="3">
         <v>3</v>
       </c>
       <c r="AG34" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AH34" s="6">
+      <c r="AH34" s="3">
         <v>3</v>
       </c>
-      <c r="AI34" s="87">
+      <c r="AI34" s="60">
         <v>3</v>
       </c>
+      <c r="AJ34" s="60">
+        <v>1</v>
+      </c>
     </row>
     <row r="35" spans="1:43" ht="12" customHeight="1">
-      <c r="A35" s="9" t="s">
+      <c r="A35" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B35" s="15"/>
-[...10 lines deleted...]
-      <c r="M35" s="17"/>
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="12"/>
+      <c r="G35" s="12"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="12"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="13"/>
+      <c r="L35" s="13"/>
+      <c r="M35" s="13"/>
       <c r="N35" s="1">
         <v>70</v>
       </c>
-      <c r="O35" s="6">
+      <c r="O35" s="3">
         <v>74</v>
       </c>
       <c r="P35" s="1">
         <v>62</v>
       </c>
-      <c r="Q35" s="6">
+      <c r="Q35" s="3">
         <v>77</v>
       </c>
-      <c r="R35" s="6">
+      <c r="R35" s="3">
         <v>61</v>
       </c>
-      <c r="S35" s="6">
+      <c r="S35" s="3">
         <v>70</v>
       </c>
-      <c r="T35" s="6">
+      <c r="T35" s="3">
         <v>85</v>
       </c>
-      <c r="U35" s="6">
+      <c r="U35" s="3">
         <v>64</v>
       </c>
       <c r="V35" s="1">
         <v>61</v>
       </c>
       <c r="W35" s="1">
         <v>85</v>
       </c>
       <c r="X35" s="1">
         <v>75</v>
       </c>
       <c r="Y35" s="1">
         <v>67</v>
       </c>
       <c r="Z35" s="1">
         <v>61</v>
       </c>
       <c r="AA35" s="1">
         <v>56</v>
       </c>
       <c r="AB35" s="1">
         <v>54</v>
       </c>
       <c r="AC35" s="1">
         <v>67</v>
       </c>
       <c r="AD35" s="1">
         <v>66</v>
       </c>
       <c r="AE35" s="1">
         <v>71</v>
       </c>
       <c r="AF35" s="3">
         <v>61</v>
       </c>
       <c r="AG35" s="3">
         <v>59</v>
       </c>
-      <c r="AH35" s="6">
+      <c r="AH35" s="3">
         <v>82</v>
       </c>
-      <c r="AI35" s="87">
+      <c r="AI35" s="60">
         <v>68</v>
       </c>
+      <c r="AJ35" s="60">
+        <v>57</v>
+      </c>
     </row>
     <row r="36" spans="1:43" ht="12" customHeight="1">
-      <c r="A36" s="9" t="s">
+      <c r="A36" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B36" s="15"/>
-[...10 lines deleted...]
-      <c r="M36" s="17"/>
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="13"/>
+      <c r="I36" s="12"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="13"/>
+      <c r="L36" s="13"/>
+      <c r="M36" s="13"/>
       <c r="N36" s="1">
         <v>14</v>
       </c>
-      <c r="O36" s="6">
+      <c r="O36" s="3">
         <v>11</v>
       </c>
       <c r="P36" s="1">
         <v>3</v>
       </c>
-      <c r="Q36" s="6">
+      <c r="Q36" s="3">
         <v>12</v>
       </c>
-      <c r="R36" s="6">
+      <c r="R36" s="3">
         <v>6</v>
       </c>
-      <c r="S36" s="6">
+      <c r="S36" s="3">
         <v>12</v>
       </c>
-      <c r="T36" s="6">
+      <c r="T36" s="3">
         <v>9</v>
       </c>
-      <c r="U36" s="6">
+      <c r="U36" s="3">
         <v>8</v>
       </c>
       <c r="V36" s="1">
         <v>12</v>
       </c>
       <c r="W36" s="1">
         <v>13</v>
       </c>
       <c r="X36" s="1">
         <v>13</v>
       </c>
       <c r="Y36" s="1">
         <v>3</v>
       </c>
       <c r="Z36" s="1">
         <v>12</v>
       </c>
       <c r="AA36" s="1">
         <v>18</v>
       </c>
       <c r="AB36" s="1">
         <v>13</v>
       </c>
       <c r="AC36" s="1">
         <v>8</v>
       </c>
       <c r="AD36" s="1">
         <v>6</v>
       </c>
       <c r="AE36" s="1">
         <v>6</v>
       </c>
       <c r="AF36" s="3">
         <v>8</v>
       </c>
       <c r="AG36" s="3">
         <v>10</v>
       </c>
-      <c r="AH36" s="6">
+      <c r="AH36" s="3">
         <v>8</v>
       </c>
-      <c r="AI36" s="87">
+      <c r="AI36" s="60">
         <v>6</v>
       </c>
+      <c r="AJ36" s="60">
+        <v>6</v>
+      </c>
     </row>
     <row r="37" spans="1:43" ht="12" customHeight="1">
-      <c r="A37" s="9" t="s">
+      <c r="A37" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B37" s="15"/>
-[...10 lines deleted...]
-      <c r="M37" s="17"/>
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="13"/>
+      <c r="L37" s="13"/>
+      <c r="M37" s="13"/>
       <c r="N37" s="1">
         <v>31</v>
       </c>
-      <c r="O37" s="6">
+      <c r="O37" s="3">
         <v>25</v>
       </c>
       <c r="P37" s="1">
         <v>28</v>
       </c>
-      <c r="Q37" s="6">
+      <c r="Q37" s="3">
         <v>27</v>
       </c>
-      <c r="R37" s="6">
+      <c r="R37" s="3">
         <v>31</v>
       </c>
-      <c r="S37" s="6">
+      <c r="S37" s="3">
         <v>29</v>
       </c>
-      <c r="T37" s="6">
+      <c r="T37" s="3">
         <v>22</v>
       </c>
-      <c r="U37" s="6">
+      <c r="U37" s="3">
         <v>26</v>
       </c>
       <c r="V37" s="1">
         <v>29</v>
       </c>
       <c r="W37" s="1">
         <v>38</v>
       </c>
       <c r="X37" s="1">
         <v>23</v>
       </c>
       <c r="Y37" s="1">
         <v>29</v>
       </c>
       <c r="Z37" s="1">
         <v>25</v>
       </c>
       <c r="AA37" s="1">
         <v>21</v>
       </c>
       <c r="AB37" s="1">
         <v>22</v>
       </c>
       <c r="AC37" s="1">
         <v>35</v>
       </c>
       <c r="AD37" s="1">
         <v>31</v>
       </c>
       <c r="AE37" s="1">
         <v>29</v>
       </c>
       <c r="AF37" s="3">
         <v>28</v>
       </c>
       <c r="AG37" s="3">
         <v>27</v>
       </c>
-      <c r="AH37" s="6">
+      <c r="AH37" s="3">
         <v>27</v>
       </c>
-      <c r="AI37" s="87">
+      <c r="AI37" s="60">
         <v>31</v>
       </c>
+      <c r="AJ37" s="60">
+        <v>25</v>
+      </c>
     </row>
     <row r="38" spans="1:43" ht="12" customHeight="1">
-      <c r="A38" s="9" t="s">
+      <c r="A38" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B38" s="15"/>
-[...10 lines deleted...]
-      <c r="M38" s="17"/>
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="13"/>
+      <c r="I38" s="12"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="13"/>
+      <c r="L38" s="13"/>
+      <c r="M38" s="13"/>
       <c r="N38" s="1">
         <v>14</v>
       </c>
-      <c r="O38" s="6">
+      <c r="O38" s="3">
         <v>17</v>
       </c>
       <c r="P38" s="1">
         <v>8</v>
       </c>
-      <c r="Q38" s="6">
+      <c r="Q38" s="3">
         <v>15</v>
       </c>
-      <c r="R38" s="6">
+      <c r="R38" s="3">
         <v>16</v>
       </c>
-      <c r="S38" s="6">
+      <c r="S38" s="3">
         <v>14</v>
       </c>
-      <c r="T38" s="6">
+      <c r="T38" s="3">
         <v>9</v>
       </c>
-      <c r="U38" s="6">
+      <c r="U38" s="3">
         <v>15</v>
       </c>
       <c r="V38" s="1">
         <v>9</v>
       </c>
       <c r="W38" s="1">
         <v>13</v>
       </c>
       <c r="X38" s="1">
         <v>6</v>
       </c>
       <c r="Y38" s="1">
         <v>15</v>
       </c>
       <c r="Z38" s="1">
         <v>13</v>
       </c>
       <c r="AA38" s="1">
         <v>9</v>
       </c>
       <c r="AB38" s="1">
         <v>9</v>
       </c>
       <c r="AC38" s="1">
         <v>14</v>
       </c>
       <c r="AD38" s="1">
         <v>19</v>
       </c>
       <c r="AE38" s="1">
         <v>20</v>
       </c>
       <c r="AF38" s="3">
         <v>11</v>
       </c>
       <c r="AG38" s="3">
         <v>9</v>
       </c>
-      <c r="AH38" s="6">
+      <c r="AH38" s="3">
         <v>7</v>
       </c>
-      <c r="AI38" s="87">
+      <c r="AI38" s="60">
         <v>4</v>
       </c>
+      <c r="AJ38" s="60">
+        <v>16</v>
+      </c>
     </row>
     <row r="39" spans="1:43" ht="12" customHeight="1">
-      <c r="A39" s="13" t="s">
+      <c r="A39" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B39" s="15"/>
-[...10 lines deleted...]
-      <c r="M39" s="15"/>
+      <c r="B39" s="12"/>
+      <c r="C39" s="12"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="12"/>
+      <c r="I39" s="12"/>
+      <c r="J39" s="12"/>
+      <c r="K39" s="12"/>
+      <c r="L39" s="12"/>
+      <c r="M39" s="12"/>
       <c r="N39" s="1">
         <v>4</v>
       </c>
-      <c r="O39" s="6">
+      <c r="O39" s="3">
         <v>3</v>
       </c>
       <c r="P39" s="1">
         <v>8</v>
       </c>
-      <c r="Q39" s="6">
+      <c r="Q39" s="3">
         <v>7</v>
       </c>
-      <c r="R39" s="6">
+      <c r="R39" s="3">
         <v>5</v>
       </c>
-      <c r="S39" s="6">
+      <c r="S39" s="3">
         <v>10</v>
       </c>
-      <c r="T39" s="6">
+      <c r="T39" s="3">
         <v>6</v>
       </c>
-      <c r="U39" s="6">
+      <c r="U39" s="3">
         <v>8</v>
       </c>
       <c r="V39" s="1">
         <v>4</v>
       </c>
       <c r="W39" s="1">
         <v>5</v>
       </c>
       <c r="X39" s="1">
         <v>3</v>
       </c>
       <c r="Y39" s="1">
         <v>13</v>
       </c>
       <c r="Z39" s="1">
         <v>12</v>
       </c>
       <c r="AA39" s="1">
         <v>11</v>
       </c>
       <c r="AB39" s="1">
         <v>8</v>
       </c>
       <c r="AC39" s="1">
         <v>6</v>
       </c>
       <c r="AD39" s="1">
         <v>6</v>
       </c>
       <c r="AE39" s="1">
         <v>12</v>
       </c>
       <c r="AF39" s="3">
         <v>12</v>
       </c>
       <c r="AG39" s="3">
         <v>4</v>
       </c>
-      <c r="AH39" s="6">
+      <c r="AH39" s="3">
         <v>14</v>
       </c>
-      <c r="AI39" s="87">
+      <c r="AI39" s="60">
         <v>8</v>
       </c>
+      <c r="AJ39" s="60">
+        <v>9</v>
+      </c>
     </row>
     <row r="40" spans="1:43" ht="12" customHeight="1">
-      <c r="A40" s="9" t="s">
+      <c r="A40" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B40" s="15"/>
-[...10 lines deleted...]
-      <c r="M40" s="15"/>
+      <c r="B40" s="12"/>
+      <c r="C40" s="12"/>
+      <c r="D40" s="12"/>
+      <c r="E40" s="12"/>
+      <c r="F40" s="12"/>
+      <c r="G40" s="12"/>
+      <c r="H40" s="12"/>
+      <c r="I40" s="12"/>
+      <c r="J40" s="12"/>
+      <c r="K40" s="12"/>
+      <c r="L40" s="12"/>
+      <c r="M40" s="12"/>
       <c r="N40" s="1">
         <v>8</v>
       </c>
-      <c r="O40" s="6">
+      <c r="O40" s="3">
         <v>5</v>
       </c>
       <c r="P40" s="1">
         <v>3</v>
       </c>
-      <c r="Q40" s="6">
+      <c r="Q40" s="3">
         <v>4</v>
       </c>
-      <c r="R40" s="6">
+      <c r="R40" s="3">
         <v>4</v>
       </c>
-      <c r="S40" s="6">
+      <c r="S40" s="3">
         <v>6</v>
       </c>
-      <c r="T40" s="6">
+      <c r="T40" s="3">
         <v>4</v>
       </c>
-      <c r="U40" s="6">
+      <c r="U40" s="3">
         <v>2</v>
       </c>
       <c r="V40" s="1">
         <v>10</v>
       </c>
       <c r="W40" s="1">
         <v>8</v>
       </c>
       <c r="X40" s="1">
         <v>5</v>
       </c>
       <c r="Y40" s="1">
         <v>4</v>
       </c>
       <c r="Z40" s="1">
         <v>11</v>
       </c>
       <c r="AA40" s="1">
         <v>7</v>
       </c>
       <c r="AB40" s="1">
         <v>4</v>
       </c>
       <c r="AC40" s="1">
         <v>8</v>
       </c>
       <c r="AD40" s="1">
         <v>4</v>
       </c>
       <c r="AE40" s="1">
         <v>3</v>
       </c>
       <c r="AF40" s="3">
         <v>3</v>
       </c>
       <c r="AG40" s="3">
         <v>11</v>
       </c>
-      <c r="AH40" s="6">
+      <c r="AH40" s="3">
         <v>7</v>
       </c>
-      <c r="AI40" s="87">
+      <c r="AI40" s="60">
         <v>4</v>
       </c>
+      <c r="AJ40" s="60">
+        <v>5</v>
+      </c>
     </row>
     <row r="41" spans="1:43" ht="12" customHeight="1">
-      <c r="A41" s="9" t="s">
+      <c r="A41" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B41" s="15"/>
-[...10 lines deleted...]
-      <c r="M41" s="17"/>
+      <c r="B41" s="12"/>
+      <c r="C41" s="12"/>
+      <c r="D41" s="12"/>
+      <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="12"/>
+      <c r="H41" s="13"/>
+      <c r="I41" s="12"/>
+      <c r="J41" s="13"/>
+      <c r="K41" s="13"/>
+      <c r="L41" s="13"/>
+      <c r="M41" s="13"/>
       <c r="N41" s="1">
         <v>16</v>
       </c>
-      <c r="O41" s="6">
+      <c r="O41" s="3">
         <v>11</v>
       </c>
       <c r="P41" s="1">
         <v>14</v>
       </c>
-      <c r="Q41" s="6">
+      <c r="Q41" s="3">
         <v>14</v>
       </c>
-      <c r="R41" s="6">
+      <c r="R41" s="3">
         <v>9</v>
       </c>
-      <c r="S41" s="6">
+      <c r="S41" s="3">
         <v>10</v>
       </c>
-      <c r="T41" s="6">
+      <c r="T41" s="3">
         <v>7</v>
       </c>
-      <c r="U41" s="6">
+      <c r="U41" s="3">
         <v>8</v>
       </c>
       <c r="V41" s="1">
         <v>13</v>
       </c>
       <c r="W41" s="1">
         <v>10</v>
       </c>
       <c r="X41" s="1">
         <v>7</v>
       </c>
       <c r="Y41" s="1">
         <v>8</v>
       </c>
       <c r="Z41" s="1">
         <v>12</v>
       </c>
       <c r="AA41" s="1">
         <v>15</v>
       </c>
       <c r="AB41" s="1">
         <v>14</v>
       </c>
       <c r="AC41" s="1">
         <v>9</v>
       </c>
       <c r="AD41" s="1">
         <v>14</v>
       </c>
       <c r="AE41" s="1">
         <v>12</v>
       </c>
       <c r="AF41" s="3">
         <v>10</v>
       </c>
       <c r="AG41" s="3">
         <v>16</v>
       </c>
-      <c r="AH41" s="6">
+      <c r="AH41" s="3">
         <v>11</v>
       </c>
-      <c r="AI41" s="87">
+      <c r="AI41" s="60">
         <v>11</v>
       </c>
+      <c r="AJ41" s="60">
+        <v>16</v>
+      </c>
     </row>
     <row r="42" spans="1:43" ht="12" customHeight="1">
-      <c r="A42" s="9" t="s">
+      <c r="A42" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B42" s="15"/>
-[...10 lines deleted...]
-      <c r="M42" s="17"/>
+      <c r="B42" s="12"/>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="13"/>
+      <c r="I42" s="12"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="13"/>
+      <c r="L42" s="13"/>
+      <c r="M42" s="13"/>
       <c r="N42" s="1">
         <v>8</v>
       </c>
-      <c r="O42" s="6">
+      <c r="O42" s="3">
         <v>12</v>
       </c>
       <c r="P42" s="1">
         <v>9</v>
       </c>
-      <c r="Q42" s="6">
+      <c r="Q42" s="3">
         <v>13</v>
       </c>
-      <c r="R42" s="6">
+      <c r="R42" s="3">
         <v>20</v>
       </c>
-      <c r="S42" s="6">
+      <c r="S42" s="3">
         <v>20</v>
       </c>
-      <c r="T42" s="6">
+      <c r="T42" s="3">
         <v>18</v>
       </c>
-      <c r="U42" s="6">
+      <c r="U42" s="3">
         <v>8</v>
       </c>
       <c r="V42" s="1">
         <v>8</v>
       </c>
       <c r="W42" s="1">
         <v>19</v>
       </c>
       <c r="X42" s="1">
         <v>12</v>
       </c>
       <c r="Y42" s="1">
         <v>13</v>
       </c>
       <c r="Z42" s="1">
         <v>15</v>
       </c>
       <c r="AA42" s="1">
         <v>12</v>
       </c>
       <c r="AB42" s="1">
         <v>8</v>
       </c>
       <c r="AC42" s="1">
         <v>9</v>
       </c>
       <c r="AD42" s="1">
         <v>13</v>
       </c>
       <c r="AE42" s="1">
         <v>18</v>
       </c>
       <c r="AF42" s="3">
         <v>5</v>
       </c>
       <c r="AG42" s="3">
         <v>9</v>
       </c>
-      <c r="AH42" s="6">
+      <c r="AH42" s="3">
         <v>10</v>
       </c>
-      <c r="AI42" s="87">
+      <c r="AI42" s="60">
         <v>9</v>
       </c>
+      <c r="AJ42" s="60">
+        <v>8</v>
+      </c>
     </row>
     <row r="43" spans="1:43" ht="12" customHeight="1">
-      <c r="A43" s="9" t="s">
+      <c r="A43" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B43" s="15"/>
-[...10 lines deleted...]
-      <c r="M43" s="17"/>
+      <c r="B43" s="12"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="12"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="13"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="13"/>
       <c r="N43" s="1">
         <v>29</v>
       </c>
-      <c r="O43" s="6">
+      <c r="O43" s="3">
         <v>19</v>
       </c>
       <c r="P43" s="1">
         <v>24</v>
       </c>
-      <c r="Q43" s="6">
+      <c r="Q43" s="3">
         <v>25</v>
       </c>
-      <c r="R43" s="6">
+      <c r="R43" s="3">
         <v>33</v>
       </c>
-      <c r="S43" s="6">
+      <c r="S43" s="3">
         <v>24</v>
       </c>
-      <c r="T43" s="6">
+      <c r="T43" s="3">
         <v>21</v>
       </c>
-      <c r="U43" s="6">
+      <c r="U43" s="3">
         <v>35</v>
       </c>
-      <c r="V43" s="9">
+      <c r="V43" s="1">
         <v>25</v>
       </c>
-      <c r="W43" s="9">
+      <c r="W43" s="1">
         <v>33</v>
       </c>
-      <c r="X43" s="9">
+      <c r="X43" s="1">
         <v>36</v>
       </c>
-      <c r="Y43" s="9">
+      <c r="Y43" s="1">
         <v>36</v>
       </c>
-      <c r="Z43" s="9">
+      <c r="Z43" s="1">
         <v>26</v>
       </c>
-      <c r="AA43" s="9">
+      <c r="AA43" s="1">
         <v>31</v>
       </c>
-      <c r="AB43" s="9">
+      <c r="AB43" s="1">
         <v>23</v>
       </c>
-      <c r="AC43" s="9">
+      <c r="AC43" s="1">
         <v>29</v>
       </c>
-      <c r="AD43" s="9">
+      <c r="AD43" s="1">
         <v>37</v>
       </c>
-      <c r="AE43" s="9">
+      <c r="AE43" s="1">
         <v>35</v>
       </c>
       <c r="AF43" s="3">
         <v>26</v>
       </c>
       <c r="AG43" s="3">
         <v>21</v>
       </c>
-      <c r="AH43" s="6">
+      <c r="AH43" s="3">
         <v>33</v>
       </c>
-      <c r="AI43" s="87">
+      <c r="AI43" s="60">
         <v>18</v>
       </c>
-      <c r="AJ43" s="9"/>
-[...6 lines deleted...]
-      <c r="AQ43" s="9"/>
+      <c r="AJ43" s="60">
+        <v>27</v>
+      </c>
     </row>
     <row r="44" spans="1:43" ht="12" customHeight="1">
-      <c r="A44" s="9" t="s">
+      <c r="A44" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B44" s="15"/>
-[...11 lines deleted...]
-      <c r="N44" s="9">
+      <c r="B44" s="12"/>
+      <c r="C44" s="12"/>
+      <c r="D44" s="12"/>
+      <c r="E44" s="12"/>
+      <c r="F44" s="12"/>
+      <c r="G44" s="12"/>
+      <c r="H44" s="13"/>
+      <c r="I44" s="12"/>
+      <c r="J44" s="13"/>
+      <c r="K44" s="13"/>
+      <c r="L44" s="13"/>
+      <c r="M44" s="13"/>
+      <c r="N44" s="1">
         <v>16</v>
       </c>
-      <c r="O44" s="6">
+      <c r="O44" s="3">
         <v>8</v>
       </c>
       <c r="P44" s="1">
         <v>12</v>
       </c>
-      <c r="Q44" s="6">
+      <c r="Q44" s="3">
         <v>15</v>
       </c>
-      <c r="R44" s="6">
+      <c r="R44" s="3">
         <v>10</v>
       </c>
-      <c r="S44" s="6">
+      <c r="S44" s="3">
         <v>17</v>
       </c>
-      <c r="T44" s="6">
+      <c r="T44" s="3">
         <v>8</v>
       </c>
-      <c r="U44" s="6">
+      <c r="U44" s="3">
         <v>8</v>
       </c>
-      <c r="V44" s="9">
+      <c r="V44" s="1">
         <v>13</v>
       </c>
-      <c r="W44" s="9">
+      <c r="W44" s="1">
         <v>6</v>
       </c>
-      <c r="X44" s="9">
+      <c r="X44" s="1">
         <v>12</v>
       </c>
-      <c r="Y44" s="9">
+      <c r="Y44" s="1">
         <v>17</v>
       </c>
-      <c r="Z44" s="9">
+      <c r="Z44" s="1">
         <v>10</v>
       </c>
-      <c r="AA44" s="9">
+      <c r="AA44" s="1">
         <v>7</v>
       </c>
-      <c r="AB44" s="9">
+      <c r="AB44" s="1">
         <v>7</v>
       </c>
-      <c r="AC44" s="9">
+      <c r="AC44" s="1">
         <v>12</v>
       </c>
-      <c r="AD44" s="9">
+      <c r="AD44" s="1">
         <v>6</v>
       </c>
-      <c r="AE44" s="9">
+      <c r="AE44" s="1">
         <v>13</v>
       </c>
       <c r="AF44" s="3">
         <v>8</v>
       </c>
       <c r="AG44" s="3">
         <v>9</v>
       </c>
-      <c r="AH44" s="6">
+      <c r="AH44" s="3">
         <v>12</v>
       </c>
-      <c r="AI44" s="87">
+      <c r="AI44" s="60">
         <v>13</v>
       </c>
-      <c r="AJ44" s="9"/>
-[...6 lines deleted...]
-      <c r="AQ44" s="9"/>
+      <c r="AJ44" s="60">
+        <v>14</v>
+      </c>
     </row>
     <row r="45" spans="1:43" ht="12" customHeight="1">
-      <c r="A45" s="36" t="s">
+      <c r="A45" s="24" t="s">
         <v>57</v>
       </c>
-      <c r="B45" s="22"/>
-[...11 lines deleted...]
-      <c r="N45" s="36">
+      <c r="B45" s="15"/>
+      <c r="C45" s="15"/>
+      <c r="D45" s="15"/>
+      <c r="E45" s="15"/>
+      <c r="F45" s="15"/>
+      <c r="G45" s="15"/>
+      <c r="H45" s="16"/>
+      <c r="I45" s="15"/>
+      <c r="J45" s="16"/>
+      <c r="K45" s="16"/>
+      <c r="L45" s="16"/>
+      <c r="M45" s="16"/>
+      <c r="N45" s="24">
         <v>31</v>
       </c>
       <c r="O45" s="5">
         <v>30</v>
       </c>
-      <c r="P45" s="36">
+      <c r="P45" s="24">
         <v>37</v>
       </c>
       <c r="Q45" s="5">
         <v>28</v>
       </c>
       <c r="R45" s="5">
         <v>33</v>
       </c>
       <c r="S45" s="5">
         <v>42</v>
       </c>
       <c r="T45" s="5">
         <v>28</v>
       </c>
       <c r="U45" s="5">
         <v>36</v>
       </c>
-      <c r="V45" s="36">
+      <c r="V45" s="24">
         <v>26</v>
       </c>
-      <c r="W45" s="36">
+      <c r="W45" s="24">
         <v>26</v>
       </c>
-      <c r="X45" s="36">
+      <c r="X45" s="24">
         <v>32</v>
       </c>
-      <c r="Y45" s="36">
+      <c r="Y45" s="24">
         <v>29</v>
       </c>
-      <c r="Z45" s="36">
+      <c r="Z45" s="24">
         <v>31</v>
       </c>
-      <c r="AA45" s="36">
+      <c r="AA45" s="24">
         <v>37</v>
       </c>
-      <c r="AB45" s="36">
+      <c r="AB45" s="24">
         <v>41</v>
       </c>
-      <c r="AC45" s="36">
+      <c r="AC45" s="24">
         <v>28</v>
       </c>
-      <c r="AD45" s="36">
+      <c r="AD45" s="24">
         <v>21</v>
       </c>
-      <c r="AE45" s="36">
+      <c r="AE45" s="24">
         <v>22</v>
       </c>
       <c r="AF45" s="5">
         <v>26</v>
       </c>
       <c r="AG45" s="5">
         <v>30</v>
       </c>
       <c r="AH45" s="5">
         <v>29</v>
       </c>
-      <c r="AI45" s="88">
+      <c r="AI45" s="61">
         <v>34</v>
       </c>
-      <c r="AJ45" s="36"/>
-[...6 lines deleted...]
-      <c r="AQ45" s="36"/>
+      <c r="AJ45" s="61">
+        <v>27</v>
+      </c>
+      <c r="AK45" s="24"/>
+      <c r="AL45" s="24"/>
+      <c r="AM45" s="24"/>
+      <c r="AN45" s="24"/>
+      <c r="AO45" s="24"/>
+      <c r="AP45" s="24"/>
+      <c r="AQ45" s="24"/>
     </row>
     <row r="46" spans="1:43">
-      <c r="A46" s="25" t="s">
+      <c r="A46" s="18" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="Q5:AQ5"/>
     <mergeCell ref="T31:AG31"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="T9:AG9"/>
     <mergeCell ref="T24:AG24"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="A2:AQ41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P13" sqref="P13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="29" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="8.85546875" style="1" customWidth="1"/>
     <col min="17" max="17" width="9.140625" style="1"/>
     <col min="18" max="18" width="8.42578125" style="1" customWidth="1"/>
     <col min="19" max="19" width="8" style="1" customWidth="1"/>
-    <col min="20" max="25" width="9.140625" style="1"/>
-    <col min="26" max="27" width="9.140625" style="26"/>
+    <col min="20" max="27" width="9.140625" style="1"/>
     <col min="28" max="28" width="8.42578125" style="1" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:43" s="58" customFormat="1" ht="12.75">
-[...6 lines deleted...]
-    </row>
+    <row r="2" spans="1:43" s="37" customFormat="1" ht="12.75"/>
+    <row r="3" spans="1:43" s="37" customFormat="1" ht="12.75"/>
     <row r="4" spans="1:43" ht="12.75">
-      <c r="A4" s="99" t="s">
+      <c r="A4" s="70" t="s">
         <v>29</v>
       </c>
-      <c r="B4" s="99"/>
-[...40 lines deleted...]
-      <c r="AQ4" s="99"/>
+      <c r="B4" s="70"/>
+      <c r="C4" s="70"/>
+      <c r="D4" s="70"/>
+      <c r="E4" s="70"/>
+      <c r="F4" s="70"/>
+      <c r="G4" s="70"/>
+      <c r="H4" s="70"/>
+      <c r="I4" s="70"/>
+      <c r="J4" s="70"/>
+      <c r="K4" s="70"/>
+      <c r="L4" s="70"/>
+      <c r="M4" s="70"/>
+      <c r="N4" s="70"/>
+      <c r="O4" s="70"/>
+      <c r="P4" s="70"/>
+      <c r="Q4" s="70"/>
+      <c r="R4" s="70"/>
+      <c r="S4" s="70"/>
+      <c r="T4" s="70"/>
+      <c r="U4" s="70"/>
+      <c r="V4" s="70"/>
+      <c r="W4" s="70"/>
+      <c r="X4" s="70"/>
+      <c r="Y4" s="70"/>
+      <c r="Z4" s="70"/>
+      <c r="AA4" s="70"/>
+      <c r="AB4" s="70"/>
+      <c r="AC4" s="70"/>
+      <c r="AD4" s="70"/>
+      <c r="AE4" s="70"/>
+      <c r="AF4" s="70"/>
+      <c r="AG4" s="70"/>
+      <c r="AH4" s="70"/>
+      <c r="AI4" s="70"/>
+      <c r="AJ4" s="70"/>
+      <c r="AK4" s="70"/>
+      <c r="AL4" s="70"/>
+      <c r="AM4" s="70"/>
+      <c r="AN4" s="70"/>
+      <c r="AO4" s="70"/>
+      <c r="AP4" s="70"/>
+      <c r="AQ4" s="70"/>
     </row>
     <row r="5" spans="1:43">
-      <c r="N5" s="38"/>
-[...14 lines deleted...]
-      <c r="AQ5" s="66" t="s">
+      <c r="N5" s="24"/>
+      <c r="O5" s="24"/>
+      <c r="P5" s="24"/>
+      <c r="Q5" s="24"/>
+      <c r="R5" s="24"/>
+      <c r="S5" s="24"/>
+      <c r="T5" s="24"/>
+      <c r="U5" s="24"/>
+      <c r="V5" s="24"/>
+      <c r="W5" s="24"/>
+      <c r="X5" s="24"/>
+      <c r="Y5" s="24"/>
+      <c r="Z5" s="24"/>
+      <c r="AA5" s="24"/>
+      <c r="AB5" s="24"/>
+      <c r="AQ5" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:43">
-      <c r="A6" s="103"/>
-      <c r="B6" s="92">
+      <c r="A6" s="76"/>
+      <c r="B6" s="65">
         <v>2021</v>
       </c>
-      <c r="C6" s="93"/>
-[...10 lines deleted...]
-      <c r="N6" s="97">
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="74">
         <v>2022</v>
       </c>
-      <c r="O6" s="98"/>
-[...10 lines deleted...]
-      <c r="Z6" s="101">
+      <c r="O6" s="75"/>
+      <c r="P6" s="75"/>
+      <c r="Q6" s="75"/>
+      <c r="R6" s="75"/>
+      <c r="S6" s="75"/>
+      <c r="T6" s="75"/>
+      <c r="U6" s="75"/>
+      <c r="V6" s="75"/>
+      <c r="W6" s="75"/>
+      <c r="X6" s="75"/>
+      <c r="Y6" s="75"/>
+      <c r="Z6" s="72">
         <v>2023</v>
       </c>
-      <c r="AA6" s="101"/>
-[...10 lines deleted...]
-      <c r="AL6" s="92">
+      <c r="AA6" s="72"/>
+      <c r="AB6" s="72"/>
+      <c r="AC6" s="72"/>
+      <c r="AD6" s="72"/>
+      <c r="AE6" s="72"/>
+      <c r="AF6" s="72"/>
+      <c r="AG6" s="72"/>
+      <c r="AH6" s="72"/>
+      <c r="AI6" s="72"/>
+      <c r="AJ6" s="72"/>
+      <c r="AK6" s="65"/>
+      <c r="AL6" s="65">
         <v>2024</v>
       </c>
-      <c r="AM6" s="93"/>
-[...3 lines deleted...]
-      <c r="AQ6" s="100"/>
+      <c r="AM6" s="66"/>
+      <c r="AN6" s="66"/>
+      <c r="AO6" s="66"/>
+      <c r="AP6" s="66"/>
+      <c r="AQ6" s="71"/>
     </row>
     <row r="7" spans="1:43" ht="24.75" customHeight="1">
-      <c r="A7" s="104"/>
-      <c r="B7" s="40" t="s">
+      <c r="A7" s="77"/>
+      <c r="B7" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="40" t="s">
+      <c r="C7" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="D7" s="41" t="s">
+      <c r="D7" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="E7" s="41" t="s">
+      <c r="E7" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="F7" s="41" t="s">
+      <c r="F7" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="G7" s="41" t="s">
+      <c r="G7" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="H7" s="41" t="s">
+      <c r="H7" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="I7" s="42" t="s">
+      <c r="I7" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="J7" s="42" t="s">
+      <c r="J7" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="K7" s="42" t="s">
+      <c r="K7" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="L7" s="42" t="s">
+      <c r="L7" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="M7" s="43" t="s">
+      <c r="M7" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="N7" s="27" t="s">
+      <c r="N7" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="40" t="s">
+      <c r="O7" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="P7" s="41" t="s">
+      <c r="P7" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="Q7" s="42" t="s">
+      <c r="Q7" s="27" t="s">
         <v>17</v>
       </c>
-      <c r="R7" s="42" t="s">
+      <c r="R7" s="27" t="s">
         <v>10</v>
       </c>
-      <c r="S7" s="42" t="s">
+      <c r="S7" s="27" t="s">
         <v>11</v>
       </c>
-      <c r="T7" s="42" t="s">
+      <c r="T7" s="27" t="s">
         <v>12</v>
       </c>
-      <c r="U7" s="42" t="s">
+      <c r="U7" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="V7" s="42" t="s">
+      <c r="V7" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="W7" s="42" t="s">
+      <c r="W7" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="X7" s="42" t="s">
+      <c r="X7" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="Y7" s="43" t="s">
+      <c r="Y7" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="Z7" s="27" t="s">
+      <c r="Z7" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="27" t="s">
+      <c r="AA7" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="AB7" s="28" t="s">
+      <c r="AB7" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="27" t="s">
+      <c r="AC7" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="27" t="s">
+      <c r="AD7" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="AE7" s="11" t="s">
+      <c r="AE7" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="AF7" s="11" t="s">
+      <c r="AF7" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="AG7" s="10" t="s">
+      <c r="AG7" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="AH7" s="11" t="s">
+      <c r="AH7" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="AI7" s="10" t="s">
+      <c r="AI7" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="AJ7" s="10" t="s">
+      <c r="AJ7" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="AK7" s="10" t="s">
+      <c r="AK7" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="AL7" s="27" t="s">
+      <c r="AL7" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="AM7" s="27" t="s">
+      <c r="AM7" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="AN7" s="28" t="s">
+      <c r="AN7" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AO7" s="27" t="s">
+      <c r="AO7" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="AP7" s="27" t="s">
+      <c r="AP7" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="AQ7" s="10" t="s">
+      <c r="AQ7" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:43">
-      <c r="A8" s="102" t="s">
+      <c r="A8" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="102"/>
-[...40 lines deleted...]
-      <c r="AQ8" s="89"/>
+      <c r="B8" s="73"/>
+      <c r="C8" s="73"/>
+      <c r="D8" s="73"/>
+      <c r="E8" s="73"/>
+      <c r="F8" s="73"/>
+      <c r="G8" s="73"/>
+      <c r="H8" s="73"/>
+      <c r="I8" s="73"/>
+      <c r="J8" s="73"/>
+      <c r="K8" s="73"/>
+      <c r="L8" s="73"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="73"/>
+      <c r="O8" s="73"/>
+      <c r="P8" s="73"/>
+      <c r="Q8" s="73"/>
+      <c r="R8" s="73"/>
+      <c r="S8" s="73"/>
+      <c r="T8" s="73"/>
+      <c r="U8" s="73"/>
+      <c r="V8" s="73"/>
+      <c r="W8" s="73"/>
+      <c r="X8" s="73"/>
+      <c r="Y8" s="73"/>
+      <c r="Z8" s="73"/>
+      <c r="AA8" s="73"/>
+      <c r="AB8" s="73"/>
+      <c r="AC8" s="73"/>
+      <c r="AD8" s="73"/>
+      <c r="AE8" s="73"/>
+      <c r="AF8" s="73"/>
+      <c r="AG8" s="73"/>
+      <c r="AH8" s="73"/>
+      <c r="AI8" s="73"/>
+      <c r="AJ8" s="73"/>
+      <c r="AK8" s="73"/>
+      <c r="AL8" s="73"/>
+      <c r="AM8" s="73"/>
+      <c r="AN8" s="73"/>
+      <c r="AO8" s="73"/>
+      <c r="AP8" s="73"/>
+      <c r="AQ8" s="62"/>
     </row>
     <row r="9" spans="1:43">
-      <c r="A9" s="60" t="s">
+      <c r="A9" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="44"/>
-[...11 lines deleted...]
-      <c r="N9" s="8" t="s">
+      <c r="B9" s="28"/>
+      <c r="C9" s="28"/>
+      <c r="D9" s="28"/>
+      <c r="E9" s="28"/>
+      <c r="F9" s="28"/>
+      <c r="G9" s="28"/>
+      <c r="H9" s="29"/>
+      <c r="I9" s="28"/>
+      <c r="J9" s="29"/>
+      <c r="K9" s="29"/>
+      <c r="L9" s="29"/>
+      <c r="M9" s="30"/>
+      <c r="N9" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O9" s="49">
+      <c r="O9" s="31">
         <v>14.4</v>
       </c>
-      <c r="P9" s="49">
+      <c r="P9" s="31">
         <v>13.26</v>
       </c>
-      <c r="Q9" s="49">
+      <c r="Q9" s="31">
         <v>12.5</v>
       </c>
-      <c r="R9" s="49">
+      <c r="R9" s="31">
         <v>12.17</v>
       </c>
-      <c r="S9" s="49">
+      <c r="S9" s="31">
         <v>11.96</v>
       </c>
-      <c r="T9" s="49">
+      <c r="T9" s="31">
         <v>11.6</v>
       </c>
-      <c r="U9" s="49">
+      <c r="U9" s="31">
         <v>11.63</v>
       </c>
-      <c r="V9" s="8" t="s">
+      <c r="V9" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W9" s="49">
+      <c r="W9" s="31">
         <v>11.6</v>
       </c>
-      <c r="X9" s="49">
+      <c r="X9" s="31">
         <v>11.62</v>
       </c>
-      <c r="Y9" s="49">
+      <c r="Y9" s="31">
         <v>11.71</v>
       </c>
       <c r="Z9" s="2">
         <v>11.88</v>
       </c>
       <c r="AA9" s="2">
         <v>5.17</v>
       </c>
       <c r="AB9" s="2">
         <v>3.65</v>
       </c>
       <c r="AC9" s="2">
         <v>2.65</v>
       </c>
       <c r="AD9" s="2">
         <v>2.35</v>
       </c>
       <c r="AE9" s="2">
         <v>1.81</v>
       </c>
       <c r="AF9" s="2">
         <v>1.54</v>
       </c>
       <c r="AG9" s="2">
         <v>1.38</v>
@@ -10326,99 +10341,99 @@
         <v>0.95</v>
       </c>
       <c r="AK9" s="2">
         <v>0.95</v>
       </c>
       <c r="AL9" s="2">
         <v>12.82</v>
       </c>
       <c r="AM9" s="2">
         <v>5.66</v>
       </c>
       <c r="AN9" s="2">
         <v>3.89</v>
       </c>
       <c r="AO9" s="2">
         <v>2.85</v>
       </c>
       <c r="AP9" s="2">
         <v>2.0299999999999998</v>
       </c>
       <c r="AQ9" s="2">
         <v>1.78</v>
       </c>
     </row>
     <row r="10" spans="1:43">
-      <c r="A10" s="13" t="s">
+      <c r="A10" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="44"/>
-[...11 lines deleted...]
-      <c r="N10" s="8" t="s">
+      <c r="B10" s="28"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="28"/>
+      <c r="I10" s="28"/>
+      <c r="J10" s="28"/>
+      <c r="K10" s="28"/>
+      <c r="L10" s="28"/>
+      <c r="M10" s="28"/>
+      <c r="N10" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O10" s="49">
+      <c r="O10" s="31">
         <v>12.62</v>
       </c>
-      <c r="P10" s="49">
+      <c r="P10" s="31">
         <v>11.52</v>
       </c>
-      <c r="Q10" s="49">
+      <c r="Q10" s="31">
         <v>10.82</v>
       </c>
-      <c r="R10" s="49">
+      <c r="R10" s="31">
         <v>10.47</v>
       </c>
-      <c r="S10" s="49">
+      <c r="S10" s="31">
         <v>10.31</v>
       </c>
-      <c r="T10" s="49">
+      <c r="T10" s="31">
         <v>10.07</v>
       </c>
-      <c r="U10" s="49">
+      <c r="U10" s="31">
         <v>10.09</v>
       </c>
-      <c r="V10" s="8" t="s">
+      <c r="V10" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W10" s="49">
+      <c r="W10" s="31">
         <v>10</v>
       </c>
-      <c r="X10" s="49">
+      <c r="X10" s="31">
         <v>10</v>
       </c>
-      <c r="Y10" s="49">
+      <c r="Y10" s="31">
         <v>9.93</v>
       </c>
       <c r="Z10" s="2">
         <v>9.18</v>
       </c>
       <c r="AA10" s="2">
         <v>4.12</v>
       </c>
       <c r="AB10" s="2">
         <v>3.14</v>
       </c>
       <c r="AC10" s="2">
         <v>2.34</v>
       </c>
       <c r="AD10" s="2">
         <v>1.89</v>
       </c>
       <c r="AE10" s="2">
         <v>1.44</v>
       </c>
       <c r="AF10" s="2">
         <v>1.33</v>
       </c>
       <c r="AG10" s="2">
         <v>1.18</v>
@@ -10433,99 +10448,99 @@
         <v>0.77</v>
       </c>
       <c r="AK10" s="2">
         <v>0.82</v>
       </c>
       <c r="AL10" s="2">
         <v>11.08</v>
       </c>
       <c r="AM10" s="2">
         <v>4.82</v>
       </c>
       <c r="AN10" s="2">
         <v>3.16</v>
       </c>
       <c r="AO10" s="2">
         <v>2.4500000000000002</v>
       </c>
       <c r="AP10" s="2">
         <v>1.71</v>
       </c>
       <c r="AQ10" s="2">
         <v>1.51</v>
       </c>
     </row>
     <row r="11" spans="1:43">
-      <c r="A11" s="13" t="s">
+      <c r="A11" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="44"/>
-[...11 lines deleted...]
-      <c r="N11" s="8" t="s">
+      <c r="B11" s="28"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="29"/>
+      <c r="I11" s="28"/>
+      <c r="J11" s="29"/>
+      <c r="K11" s="29"/>
+      <c r="L11" s="29"/>
+      <c r="M11" s="30"/>
+      <c r="N11" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O11" s="49">
+      <c r="O11" s="31">
         <v>20.21</v>
       </c>
-      <c r="P11" s="49">
+      <c r="P11" s="31">
         <v>18.84</v>
       </c>
-      <c r="Q11" s="49">
+      <c r="Q11" s="31">
         <v>18.309999999999999</v>
       </c>
-      <c r="R11" s="49">
+      <c r="R11" s="31">
         <v>17.96</v>
       </c>
-      <c r="S11" s="49">
+      <c r="S11" s="31">
         <v>17.34</v>
       </c>
-      <c r="T11" s="49">
+      <c r="T11" s="31">
         <v>16.600000000000001</v>
       </c>
-      <c r="U11" s="49">
+      <c r="U11" s="31">
         <v>16.670000000000002</v>
       </c>
-      <c r="V11" s="8" t="s">
+      <c r="V11" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W11" s="49">
+      <c r="W11" s="31">
         <v>16.829999999999998</v>
       </c>
-      <c r="X11" s="49">
+      <c r="X11" s="31">
         <v>17.18</v>
       </c>
-      <c r="Y11" s="49">
+      <c r="Y11" s="31">
         <v>17.62</v>
       </c>
       <c r="Z11" s="2">
         <v>18.39</v>
       </c>
       <c r="AA11" s="2">
         <v>8.1</v>
       </c>
       <c r="AB11" s="2">
         <v>5.38</v>
       </c>
       <c r="AC11" s="2">
         <v>4.2699999999999996</v>
       </c>
       <c r="AD11" s="2">
         <v>4.2300000000000004</v>
       </c>
       <c r="AE11" s="2">
         <v>2.6</v>
       </c>
       <c r="AF11" s="2">
         <v>2.2200000000000002</v>
       </c>
       <c r="AG11" s="2">
         <v>1.79</v>
@@ -10540,99 +10555,99 @@
         <v>1.2</v>
       </c>
       <c r="AK11" s="2">
         <v>1.35</v>
       </c>
       <c r="AL11" s="2">
         <v>18.7</v>
       </c>
       <c r="AM11" s="2">
         <v>8.19</v>
       </c>
       <c r="AN11" s="2">
         <v>5.09</v>
       </c>
       <c r="AO11" s="2">
         <v>4.71</v>
       </c>
       <c r="AP11" s="2">
         <v>2.67</v>
       </c>
       <c r="AQ11" s="2">
         <v>2.54</v>
       </c>
     </row>
     <row r="12" spans="1:43">
-      <c r="A12" s="13" t="s">
+      <c r="A12" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="44"/>
-[...11 lines deleted...]
-      <c r="N12" s="8" t="s">
+      <c r="B12" s="28"/>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="28"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="30"/>
+      <c r="N12" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O12" s="49">
+      <c r="O12" s="31">
         <v>17.43</v>
       </c>
-      <c r="P12" s="49">
+      <c r="P12" s="31">
         <v>16.59</v>
       </c>
-      <c r="Q12" s="49">
+      <c r="Q12" s="31">
         <v>15.68</v>
       </c>
-      <c r="R12" s="49">
+      <c r="R12" s="31">
         <v>15.07</v>
       </c>
-      <c r="S12" s="49">
+      <c r="S12" s="31">
         <v>14.84</v>
       </c>
-      <c r="T12" s="49">
+      <c r="T12" s="31">
         <v>14.39</v>
       </c>
-      <c r="U12" s="49">
+      <c r="U12" s="31">
         <v>14.3</v>
       </c>
-      <c r="V12" s="8" t="s">
+      <c r="V12" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W12" s="49">
+      <c r="W12" s="31">
         <v>14.08</v>
       </c>
-      <c r="X12" s="49">
+      <c r="X12" s="31">
         <v>14.4</v>
       </c>
-      <c r="Y12" s="49">
+      <c r="Y12" s="31">
         <v>14.77</v>
       </c>
       <c r="Z12" s="2">
         <v>16.2</v>
       </c>
       <c r="AA12" s="2">
         <v>6.85</v>
       </c>
       <c r="AB12" s="2">
         <v>4.49</v>
       </c>
       <c r="AC12" s="2">
         <v>2.94</v>
       </c>
       <c r="AD12" s="2">
         <v>2.97</v>
       </c>
       <c r="AE12" s="2">
         <v>1.74</v>
       </c>
       <c r="AF12" s="2">
         <v>1.82</v>
       </c>
       <c r="AG12" s="2">
         <v>1.53</v>
@@ -10647,99 +10662,99 @@
         <v>1.1000000000000001</v>
       </c>
       <c r="AK12" s="2">
         <v>1.43</v>
       </c>
       <c r="AL12" s="2">
         <v>13.42</v>
       </c>
       <c r="AM12" s="2">
         <v>7.14</v>
       </c>
       <c r="AN12" s="2">
         <v>4.8600000000000003</v>
       </c>
       <c r="AO12" s="2">
         <v>2.52</v>
       </c>
       <c r="AP12" s="2">
         <v>2.31</v>
       </c>
       <c r="AQ12" s="2">
         <v>2.29</v>
       </c>
     </row>
     <row r="13" spans="1:43">
-      <c r="A13" s="13" t="s">
+      <c r="A13" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="44"/>
-[...11 lines deleted...]
-      <c r="N13" s="8" t="s">
+      <c r="B13" s="28"/>
+      <c r="C13" s="28"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="29"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="30"/>
+      <c r="N13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O13" s="49">
+      <c r="O13" s="31">
         <v>8.2100000000000009</v>
       </c>
-      <c r="P13" s="49">
+      <c r="P13" s="31">
         <v>8.19</v>
       </c>
-      <c r="Q13" s="49">
+      <c r="Q13" s="31">
         <v>8.49</v>
       </c>
-      <c r="R13" s="49">
+      <c r="R13" s="31">
         <v>8.15</v>
       </c>
-      <c r="S13" s="49">
+      <c r="S13" s="31">
         <v>8.09</v>
       </c>
-      <c r="T13" s="49">
+      <c r="T13" s="31">
         <v>7.62</v>
       </c>
-      <c r="U13" s="49">
+      <c r="U13" s="31">
         <v>7.31</v>
       </c>
-      <c r="V13" s="8" t="s">
+      <c r="V13" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W13" s="49">
+      <c r="W13" s="31">
         <v>7.34</v>
       </c>
-      <c r="X13" s="49">
+      <c r="X13" s="31">
         <v>7.41</v>
       </c>
-      <c r="Y13" s="49">
+      <c r="Y13" s="31">
         <v>7.47</v>
       </c>
       <c r="Z13" s="2">
         <v>5.55</v>
       </c>
       <c r="AA13" s="2">
         <v>3.28</v>
       </c>
       <c r="AB13" s="2">
         <v>1.58</v>
       </c>
       <c r="AC13" s="2">
         <v>0.76</v>
       </c>
       <c r="AD13" s="2">
         <v>1.75</v>
       </c>
       <c r="AE13" s="2">
         <v>1.35</v>
       </c>
       <c r="AF13" s="2">
         <v>0.57999999999999996</v>
       </c>
       <c r="AG13" s="2">
         <v>1.39</v>
@@ -10754,99 +10769,99 @@
         <v>0.64</v>
       </c>
       <c r="AK13" s="2">
         <v>0.53</v>
       </c>
       <c r="AL13" s="2">
         <v>7.36</v>
       </c>
       <c r="AM13" s="2">
         <v>2.25</v>
       </c>
       <c r="AN13" s="2">
         <v>2.62</v>
       </c>
       <c r="AO13" s="2">
         <v>1.88</v>
       </c>
       <c r="AP13" s="2">
         <v>1.63</v>
       </c>
       <c r="AQ13" s="2">
         <v>0.85</v>
       </c>
     </row>
     <row r="14" spans="1:43">
-      <c r="A14" s="13" t="s">
+      <c r="A14" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="44"/>
-[...11 lines deleted...]
-      <c r="N14" s="8" t="s">
+      <c r="B14" s="28"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="28"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="28"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="30"/>
+      <c r="N14" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O14" s="49">
+      <c r="O14" s="31">
         <v>21.99</v>
       </c>
-      <c r="P14" s="49">
+      <c r="P14" s="31">
         <v>20.25</v>
       </c>
-      <c r="Q14" s="49">
+      <c r="Q14" s="31">
         <v>18.53</v>
       </c>
-      <c r="R14" s="49">
+      <c r="R14" s="31">
         <v>17.600000000000001</v>
       </c>
-      <c r="S14" s="49">
+      <c r="S14" s="31">
         <v>17.260000000000002</v>
       </c>
-      <c r="T14" s="49">
+      <c r="T14" s="31">
         <v>16.62</v>
       </c>
-      <c r="U14" s="49">
+      <c r="U14" s="31">
         <v>16.54</v>
       </c>
-      <c r="V14" s="8" t="s">
+      <c r="V14" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W14" s="49">
+      <c r="W14" s="31">
         <v>16.72</v>
       </c>
-      <c r="X14" s="49">
+      <c r="X14" s="31">
         <v>16.46</v>
       </c>
-      <c r="Y14" s="49">
+      <c r="Y14" s="31">
         <v>16.649999999999999</v>
       </c>
       <c r="Z14" s="2">
         <v>22.81</v>
       </c>
       <c r="AA14" s="2">
         <v>7.98</v>
       </c>
       <c r="AB14" s="2">
         <v>5.3</v>
       </c>
       <c r="AC14" s="2">
         <v>3.82</v>
       </c>
       <c r="AD14" s="2">
         <v>3.71</v>
       </c>
       <c r="AE14" s="2">
         <v>3.17</v>
       </c>
       <c r="AF14" s="2">
         <v>1.94</v>
       </c>
       <c r="AG14" s="2">
         <v>1.82</v>
@@ -10861,99 +10876,99 @@
         <v>1.52</v>
       </c>
       <c r="AK14" s="2">
         <v>1.29</v>
       </c>
       <c r="AL14" s="2">
         <v>19.71</v>
       </c>
       <c r="AM14" s="2">
         <v>9.4600000000000009</v>
       </c>
       <c r="AN14" s="2">
         <v>5.63</v>
       </c>
       <c r="AO14" s="2">
         <v>4.4800000000000004</v>
       </c>
       <c r="AP14" s="2">
         <v>3.2</v>
       </c>
       <c r="AQ14" s="2">
         <v>2.64</v>
       </c>
     </row>
     <row r="15" spans="1:43">
-      <c r="A15" s="13" t="s">
+      <c r="A15" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="44"/>
-[...11 lines deleted...]
-      <c r="N15" s="8" t="s">
+      <c r="B15" s="28"/>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="28"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="30"/>
+      <c r="N15" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O15" s="49">
+      <c r="O15" s="31">
         <v>9.7899999999999991</v>
       </c>
-      <c r="P15" s="49">
+      <c r="P15" s="31">
         <v>8.56</v>
       </c>
-      <c r="Q15" s="49">
+      <c r="Q15" s="31">
         <v>7.63</v>
       </c>
-      <c r="R15" s="49">
+      <c r="R15" s="31">
         <v>8.74</v>
       </c>
-      <c r="S15" s="49">
+      <c r="S15" s="31">
         <v>8.81</v>
       </c>
-      <c r="T15" s="49">
+      <c r="T15" s="31">
         <v>8.66</v>
       </c>
-      <c r="U15" s="49">
+      <c r="U15" s="31">
         <v>8.69</v>
       </c>
-      <c r="V15" s="8" t="s">
+      <c r="V15" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W15" s="49">
+      <c r="W15" s="31">
         <v>8.49</v>
       </c>
-      <c r="X15" s="49">
+      <c r="X15" s="31">
         <v>8.6</v>
       </c>
-      <c r="Y15" s="49">
+      <c r="Y15" s="31">
         <v>8.6300000000000008</v>
       </c>
       <c r="Z15" s="2">
         <v>12.27</v>
       </c>
       <c r="AA15" s="2">
         <v>3.91</v>
       </c>
       <c r="AB15" s="2">
         <v>2.56</v>
       </c>
       <c r="AC15" s="2">
         <v>1.78</v>
       </c>
       <c r="AD15" s="2">
         <v>2.73</v>
       </c>
       <c r="AE15" s="2">
         <v>1.18</v>
       </c>
       <c r="AF15" s="2">
         <v>1.17</v>
       </c>
       <c r="AG15" s="2">
         <v>1.02</v>
@@ -10968,99 +10983,99 @@
         <v>1.19</v>
       </c>
       <c r="AK15" s="2">
         <v>0.91</v>
       </c>
       <c r="AL15" s="2">
         <v>4.95</v>
       </c>
       <c r="AM15" s="2">
         <v>3.96</v>
       </c>
       <c r="AN15" s="2">
         <v>2.79</v>
       </c>
       <c r="AO15" s="2">
         <v>2.2400000000000002</v>
       </c>
       <c r="AP15" s="2">
         <v>2.02</v>
       </c>
       <c r="AQ15" s="2">
         <v>1.4</v>
       </c>
     </row>
     <row r="16" spans="1:43">
-      <c r="A16" s="13" t="s">
+      <c r="A16" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="44"/>
-[...11 lines deleted...]
-      <c r="N16" s="8" t="s">
+      <c r="B16" s="28"/>
+      <c r="C16" s="28"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="28"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="28"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="28"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="29"/>
+      <c r="L16" s="29"/>
+      <c r="M16" s="30"/>
+      <c r="N16" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O16" s="49">
+      <c r="O16" s="31">
         <v>15.49</v>
       </c>
-      <c r="P16" s="49">
+      <c r="P16" s="31">
         <v>14.48</v>
       </c>
-      <c r="Q16" s="49">
+      <c r="Q16" s="31">
         <v>12.82</v>
       </c>
-      <c r="R16" s="49">
+      <c r="R16" s="31">
         <v>12.87</v>
       </c>
-      <c r="S16" s="49">
+      <c r="S16" s="31">
         <v>12.69</v>
       </c>
-      <c r="T16" s="49">
+      <c r="T16" s="31">
         <v>12.11</v>
       </c>
-      <c r="U16" s="49">
+      <c r="U16" s="31">
         <v>12.32</v>
       </c>
-      <c r="V16" s="8" t="s">
+      <c r="V16" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W16" s="49">
+      <c r="W16" s="31">
         <v>12.19</v>
       </c>
-      <c r="X16" s="49">
+      <c r="X16" s="31">
         <v>12.01</v>
       </c>
-      <c r="Y16" s="49">
+      <c r="Y16" s="31">
         <v>12.55</v>
       </c>
       <c r="Z16" s="2">
         <v>10.65</v>
       </c>
       <c r="AA16" s="2">
         <v>7.36</v>
       </c>
       <c r="AB16" s="2">
         <v>2.69</v>
       </c>
       <c r="AC16" s="2">
         <v>2.31</v>
       </c>
       <c r="AD16" s="2">
         <v>1.61</v>
       </c>
       <c r="AE16" s="2">
         <v>2.5</v>
       </c>
       <c r="AF16" s="2">
         <v>1.97</v>
       </c>
       <c r="AG16" s="2">
         <v>1.36</v>
@@ -11075,99 +11090,99 @@
         <v>1.3</v>
       </c>
       <c r="AK16" s="2">
         <v>0.91</v>
       </c>
       <c r="AL16" s="2">
         <v>12.92</v>
       </c>
       <c r="AM16" s="2">
         <v>4.1900000000000004</v>
       </c>
       <c r="AN16" s="2">
         <v>4.1399999999999997</v>
       </c>
       <c r="AO16" s="2">
         <v>2.37</v>
       </c>
       <c r="AP16" s="2">
         <v>2.13</v>
       </c>
       <c r="AQ16" s="2">
         <v>2.2799999999999998</v>
       </c>
     </row>
     <row r="17" spans="1:43">
-      <c r="A17" s="13" t="s">
+      <c r="A17" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B17" s="44"/>
-[...11 lines deleted...]
-      <c r="N17" s="8" t="s">
+      <c r="B17" s="28"/>
+      <c r="C17" s="28"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="28"/>
+      <c r="I17" s="28"/>
+      <c r="J17" s="28"/>
+      <c r="K17" s="28"/>
+      <c r="L17" s="28"/>
+      <c r="M17" s="28"/>
+      <c r="N17" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O17" s="49">
+      <c r="O17" s="31">
         <v>10.28</v>
       </c>
-      <c r="P17" s="49">
+      <c r="P17" s="31">
         <v>12.11</v>
       </c>
-      <c r="Q17" s="49">
+      <c r="Q17" s="31">
         <v>11.86</v>
       </c>
-      <c r="R17" s="49">
+      <c r="R17" s="31">
         <v>12.02</v>
       </c>
-      <c r="S17" s="49">
+      <c r="S17" s="31">
         <v>11.18</v>
       </c>
-      <c r="T17" s="49">
+      <c r="T17" s="31">
         <v>11.1</v>
       </c>
-      <c r="U17" s="49">
+      <c r="U17" s="31">
         <v>11.31</v>
       </c>
-      <c r="V17" s="8" t="s">
+      <c r="V17" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W17" s="49">
+      <c r="W17" s="31">
         <v>10.45</v>
       </c>
-      <c r="X17" s="49">
+      <c r="X17" s="31">
         <v>11.05</v>
       </c>
-      <c r="Y17" s="49">
+      <c r="Y17" s="31">
         <v>11.78</v>
       </c>
       <c r="Z17" s="2">
         <v>8.9700000000000006</v>
       </c>
       <c r="AA17" s="2">
         <v>6.26</v>
       </c>
       <c r="AB17" s="2">
         <v>6.16</v>
       </c>
       <c r="AC17" s="2">
         <v>3.08</v>
       </c>
       <c r="AD17" s="2">
         <v>2.86</v>
       </c>
       <c r="AE17" s="2">
         <v>2.39</v>
       </c>
       <c r="AF17" s="2">
         <v>2.34</v>
       </c>
       <c r="AG17" s="2">
         <v>1.78</v>
@@ -11182,99 +11197,99 @@
         <v>1.1100000000000001</v>
       </c>
       <c r="AK17" s="2">
         <v>0.51</v>
       </c>
       <c r="AL17" s="2">
         <v>16.100000000000001</v>
       </c>
       <c r="AM17" s="2">
         <v>7.24</v>
       </c>
       <c r="AN17" s="2">
         <v>4.46</v>
       </c>
       <c r="AO17" s="2">
         <v>5.17</v>
       </c>
       <c r="AP17" s="2">
         <v>2.4700000000000002</v>
       </c>
       <c r="AQ17" s="2">
         <v>2.77</v>
       </c>
     </row>
     <row r="18" spans="1:43">
-      <c r="A18" s="13" t="s">
+      <c r="A18" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="44"/>
-[...11 lines deleted...]
-      <c r="N18" s="8" t="s">
+      <c r="B18" s="28"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="29"/>
+      <c r="I18" s="28"/>
+      <c r="J18" s="29"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="30"/>
+      <c r="N18" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O18" s="49">
+      <c r="O18" s="31">
         <v>8.2100000000000009</v>
       </c>
-      <c r="P18" s="49">
+      <c r="P18" s="31">
         <v>7.64</v>
       </c>
-      <c r="Q18" s="49">
+      <c r="Q18" s="31">
         <v>8.08</v>
       </c>
-      <c r="R18" s="49">
+      <c r="R18" s="31">
         <v>7.02</v>
       </c>
-      <c r="S18" s="49">
+      <c r="S18" s="31">
         <v>7.2</v>
       </c>
-      <c r="T18" s="49">
+      <c r="T18" s="31">
         <v>7.74</v>
       </c>
-      <c r="U18" s="49">
+      <c r="U18" s="31">
         <v>8.1300000000000008</v>
       </c>
-      <c r="V18" s="8" t="s">
+      <c r="V18" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W18" s="49">
+      <c r="W18" s="31">
         <v>7.97</v>
       </c>
-      <c r="X18" s="49">
+      <c r="X18" s="31">
         <v>7.65</v>
       </c>
-      <c r="Y18" s="49">
+      <c r="Y18" s="31">
         <v>7.66</v>
       </c>
       <c r="Z18" s="2">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA18" s="2">
         <v>0.65</v>
       </c>
       <c r="AB18" s="2">
         <v>1.91</v>
       </c>
       <c r="AC18" s="2">
         <v>1.28</v>
       </c>
       <c r="AD18" s="2">
         <v>1.27</v>
       </c>
       <c r="AE18" s="2">
         <v>1.06</v>
       </c>
       <c r="AF18" s="2">
         <v>1.08</v>
       </c>
       <c r="AG18" s="2">
         <v>0.95</v>
@@ -11289,99 +11304,99 @@
         <v>0.63</v>
       </c>
       <c r="AK18" s="2">
         <v>0.68</v>
       </c>
       <c r="AL18" s="2">
         <v>12.71</v>
       </c>
       <c r="AM18" s="2">
         <v>4.93</v>
       </c>
       <c r="AN18" s="2">
         <v>2.16</v>
       </c>
       <c r="AO18" s="2">
         <v>2.27</v>
       </c>
       <c r="AP18" s="2">
         <v>2.06</v>
       </c>
       <c r="AQ18" s="2">
         <v>1.07</v>
       </c>
     </row>
     <row r="19" spans="1:43">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B19" s="44"/>
-[...11 lines deleted...]
-      <c r="N19" s="8" t="s">
+      <c r="B19" s="28"/>
+      <c r="C19" s="28"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="28"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="29"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="30"/>
+      <c r="N19" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O19" s="49">
+      <c r="O19" s="31">
         <v>12.56</v>
       </c>
-      <c r="P19" s="49">
+      <c r="P19" s="31">
         <v>11.68</v>
       </c>
-      <c r="Q19" s="49">
+      <c r="Q19" s="31">
         <v>10.63</v>
       </c>
-      <c r="R19" s="49">
+      <c r="R19" s="31">
         <v>10.79</v>
       </c>
-      <c r="S19" s="49">
+      <c r="S19" s="31">
         <v>10.84</v>
       </c>
-      <c r="T19" s="49">
+      <c r="T19" s="31">
         <v>10.82</v>
       </c>
-      <c r="U19" s="49">
+      <c r="U19" s="31">
         <v>11.12</v>
       </c>
-      <c r="V19" s="8" t="s">
+      <c r="V19" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W19" s="49">
+      <c r="W19" s="31">
         <v>11.24</v>
       </c>
-      <c r="X19" s="49">
+      <c r="X19" s="31">
         <v>11.13</v>
       </c>
-      <c r="Y19" s="49">
+      <c r="Y19" s="31">
         <v>11.17</v>
       </c>
       <c r="Z19" s="2">
         <v>10.09</v>
       </c>
       <c r="AA19" s="2">
         <v>4.2</v>
       </c>
       <c r="AB19" s="2">
         <v>3.47</v>
       </c>
       <c r="AC19" s="2">
         <v>3.05</v>
       </c>
       <c r="AD19" s="2">
         <v>1.64</v>
       </c>
       <c r="AE19" s="2">
         <v>2.2000000000000002</v>
       </c>
       <c r="AF19" s="2">
         <v>1.98</v>
       </c>
       <c r="AG19" s="2">
         <v>1.42</v>
@@ -11396,99 +11411,99 @@
         <v>0.94</v>
       </c>
       <c r="AK19" s="2">
         <v>1.04</v>
       </c>
       <c r="AL19" s="2">
         <v>13.45</v>
       </c>
       <c r="AM19" s="2">
         <v>5.47</v>
       </c>
       <c r="AN19" s="2">
         <v>4.09</v>
       </c>
       <c r="AO19" s="2">
         <v>2.35</v>
       </c>
       <c r="AP19" s="2">
         <v>1.44</v>
       </c>
       <c r="AQ19" s="2">
         <v>1.2</v>
       </c>
     </row>
     <row r="20" spans="1:43">
-      <c r="A20" s="19" t="s">
+      <c r="A20" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="44"/>
-[...11 lines deleted...]
-      <c r="N20" s="8" t="s">
+      <c r="B20" s="28"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="28"/>
+      <c r="J20" s="29"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="29"/>
+      <c r="M20" s="30"/>
+      <c r="N20" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O20" s="49">
+      <c r="O20" s="31">
         <v>20.36</v>
       </c>
-      <c r="P20" s="49">
+      <c r="P20" s="31">
         <v>17.260000000000002</v>
       </c>
-      <c r="Q20" s="49">
+      <c r="Q20" s="31">
         <v>16.48</v>
       </c>
-      <c r="R20" s="49">
+      <c r="R20" s="31">
         <v>16.52</v>
       </c>
-      <c r="S20" s="49">
+      <c r="S20" s="31">
         <v>16.07</v>
       </c>
-      <c r="T20" s="49">
+      <c r="T20" s="31">
         <v>15.05</v>
       </c>
-      <c r="U20" s="49">
+      <c r="U20" s="31">
         <v>15.16</v>
       </c>
-      <c r="V20" s="8" t="s">
+      <c r="V20" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W20" s="49">
+      <c r="W20" s="31">
         <v>15.65</v>
       </c>
-      <c r="X20" s="49">
+      <c r="X20" s="31">
         <v>15.49</v>
       </c>
-      <c r="Y20" s="49">
+      <c r="Y20" s="31">
         <v>16.14</v>
       </c>
       <c r="Z20" s="2">
         <v>18.59</v>
       </c>
       <c r="AA20" s="2">
         <v>8.26</v>
       </c>
       <c r="AB20" s="2">
         <v>5.6</v>
       </c>
       <c r="AC20" s="2">
         <v>3.7</v>
       </c>
       <c r="AD20" s="2">
         <v>2.94</v>
       </c>
       <c r="AE20" s="2">
         <v>2.5</v>
       </c>
       <c r="AF20" s="2">
         <v>2.0099999999999998</v>
       </c>
       <c r="AG20" s="2">
         <v>1.97</v>
@@ -11503,146 +11518,146 @@
         <v>1.2</v>
       </c>
       <c r="AK20" s="2">
         <v>1.07</v>
       </c>
       <c r="AL20" s="2">
         <v>17.84</v>
       </c>
       <c r="AM20" s="2">
         <v>7.13</v>
       </c>
       <c r="AN20" s="2">
         <v>7.24</v>
       </c>
       <c r="AO20" s="2">
         <v>3.74</v>
       </c>
       <c r="AP20" s="2">
         <v>2.68</v>
       </c>
       <c r="AQ20" s="2">
         <v>2.58</v>
       </c>
     </row>
     <row r="21" spans="1:43">
-      <c r="A21" s="96" t="s">
+      <c r="A21" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="96"/>
-[...40 lines deleted...]
-      <c r="AQ21" s="96"/>
+      <c r="B21" s="69"/>
+      <c r="C21" s="69"/>
+      <c r="D21" s="69"/>
+      <c r="E21" s="69"/>
+      <c r="F21" s="69"/>
+      <c r="G21" s="69"/>
+      <c r="H21" s="69"/>
+      <c r="I21" s="69"/>
+      <c r="J21" s="69"/>
+      <c r="K21" s="69"/>
+      <c r="L21" s="69"/>
+      <c r="M21" s="69"/>
+      <c r="N21" s="69"/>
+      <c r="O21" s="69"/>
+      <c r="P21" s="69"/>
+      <c r="Q21" s="69"/>
+      <c r="R21" s="69"/>
+      <c r="S21" s="69"/>
+      <c r="T21" s="69"/>
+      <c r="U21" s="69"/>
+      <c r="V21" s="69"/>
+      <c r="W21" s="69"/>
+      <c r="X21" s="69"/>
+      <c r="Y21" s="69"/>
+      <c r="Z21" s="69"/>
+      <c r="AA21" s="69"/>
+      <c r="AB21" s="69"/>
+      <c r="AC21" s="69"/>
+      <c r="AD21" s="69"/>
+      <c r="AE21" s="69"/>
+      <c r="AF21" s="69"/>
+      <c r="AG21" s="69"/>
+      <c r="AH21" s="69"/>
+      <c r="AI21" s="69"/>
+      <c r="AJ21" s="69"/>
+      <c r="AK21" s="69"/>
+      <c r="AL21" s="69"/>
+      <c r="AM21" s="69"/>
+      <c r="AN21" s="69"/>
+      <c r="AO21" s="69"/>
+      <c r="AP21" s="69"/>
+      <c r="AQ21" s="69"/>
     </row>
     <row r="22" spans="1:43">
-      <c r="A22" s="60" t="s">
+      <c r="A22" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B22" s="44"/>
-[...11 lines deleted...]
-      <c r="N22" s="8" t="s">
+      <c r="B22" s="28"/>
+      <c r="C22" s="28"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="29"/>
+      <c r="I22" s="28"/>
+      <c r="J22" s="29"/>
+      <c r="K22" s="29"/>
+      <c r="L22" s="29"/>
+      <c r="M22" s="30"/>
+      <c r="N22" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O22" s="49">
+      <c r="O22" s="31">
         <v>14.66</v>
       </c>
-      <c r="P22" s="49">
+      <c r="P22" s="31">
         <v>13.47</v>
       </c>
-      <c r="Q22" s="49">
+      <c r="Q22" s="31">
         <v>12.69</v>
       </c>
-      <c r="R22" s="49">
+      <c r="R22" s="31">
         <v>12.31</v>
       </c>
-      <c r="S22" s="49">
+      <c r="S22" s="31">
         <v>12.01</v>
       </c>
-      <c r="T22" s="49">
+      <c r="T22" s="31">
         <v>11.64</v>
       </c>
-      <c r="U22" s="49">
+      <c r="U22" s="31">
         <v>11.6</v>
       </c>
-      <c r="V22" s="8" t="s">
+      <c r="V22" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W22" s="49">
+      <c r="W22" s="31">
         <v>11.55</v>
       </c>
-      <c r="X22" s="49">
+      <c r="X22" s="31">
         <v>11.57</v>
       </c>
-      <c r="Y22" s="49">
+      <c r="Y22" s="31">
         <v>11.56</v>
       </c>
       <c r="Z22" s="2">
         <v>11.35</v>
       </c>
       <c r="AA22" s="2">
         <v>4.96</v>
       </c>
       <c r="AB22" s="2">
         <v>3.56</v>
       </c>
       <c r="AC22" s="2">
         <v>2.63</v>
       </c>
       <c r="AD22" s="2">
         <v>2.29</v>
       </c>
       <c r="AE22" s="2">
         <v>1.72</v>
       </c>
       <c r="AF22" s="2">
         <v>1.47</v>
       </c>
       <c r="AG22" s="2">
         <v>1.31</v>
@@ -11657,99 +11672,99 @@
         <v>0.87</v>
       </c>
       <c r="AK22" s="2">
         <v>0.89</v>
       </c>
       <c r="AL22" s="2">
         <v>12.32</v>
       </c>
       <c r="AM22" s="2">
         <v>5.42</v>
       </c>
       <c r="AN22" s="2">
         <v>3.68</v>
       </c>
       <c r="AO22" s="2">
         <v>2.85</v>
       </c>
       <c r="AP22" s="2">
         <v>2</v>
       </c>
       <c r="AQ22" s="2">
         <v>1.76</v>
       </c>
     </row>
     <row r="23" spans="1:43">
-      <c r="A23" s="13" t="s">
+      <c r="A23" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B23" s="44"/>
-[...11 lines deleted...]
-      <c r="N23" s="8" t="s">
+      <c r="B23" s="28"/>
+      <c r="C23" s="28"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="28"/>
+      <c r="I23" s="28"/>
+      <c r="J23" s="28"/>
+      <c r="K23" s="28"/>
+      <c r="L23" s="28"/>
+      <c r="M23" s="28"/>
+      <c r="N23" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O23" s="49">
+      <c r="O23" s="31">
         <v>12.97</v>
       </c>
-      <c r="P23" s="49">
+      <c r="P23" s="31">
         <v>11.81</v>
       </c>
-      <c r="Q23" s="49">
+      <c r="Q23" s="31">
         <v>11.08</v>
       </c>
-      <c r="R23" s="49">
+      <c r="R23" s="31">
         <v>10.75</v>
       </c>
-      <c r="S23" s="49">
+      <c r="S23" s="31">
         <v>10.6</v>
       </c>
-      <c r="T23" s="49">
+      <c r="T23" s="31">
         <v>10.34</v>
       </c>
-      <c r="U23" s="49">
+      <c r="U23" s="31">
         <v>10.33</v>
       </c>
-      <c r="V23" s="8" t="s">
+      <c r="V23" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W23" s="49">
+      <c r="W23" s="31">
         <v>10.25</v>
       </c>
-      <c r="X23" s="49">
+      <c r="X23" s="31">
         <v>10.25</v>
       </c>
-      <c r="Y23" s="49">
+      <c r="Y23" s="31">
         <v>10.19</v>
       </c>
       <c r="Z23" s="2">
         <v>9.1999999999999993</v>
       </c>
       <c r="AA23" s="2">
         <v>4.2300000000000004</v>
       </c>
       <c r="AB23" s="2">
         <v>3.15</v>
       </c>
       <c r="AC23" s="2">
         <v>2.38</v>
       </c>
       <c r="AD23" s="2">
         <v>1.92</v>
       </c>
       <c r="AE23" s="2">
         <v>1.46</v>
       </c>
       <c r="AF23" s="2">
         <v>1.36</v>
       </c>
       <c r="AG23" s="2">
         <v>1.19</v>
@@ -11764,99 +11779,99 @@
         <v>0.78</v>
       </c>
       <c r="AK23" s="2">
         <v>0.84</v>
       </c>
       <c r="AL23" s="2">
         <v>11.15</v>
       </c>
       <c r="AM23" s="2">
         <v>4.92</v>
       </c>
       <c r="AN23" s="2">
         <v>3.29</v>
       </c>
       <c r="AO23" s="2">
         <v>2.4700000000000002</v>
       </c>
       <c r="AP23" s="2">
         <v>1.73</v>
       </c>
       <c r="AQ23" s="2">
         <v>1.56</v>
       </c>
     </row>
     <row r="24" spans="1:43">
-      <c r="A24" s="13" t="s">
+      <c r="A24" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B24" s="44"/>
-[...11 lines deleted...]
-      <c r="N24" s="8" t="s">
+      <c r="B24" s="28"/>
+      <c r="C24" s="28"/>
+      <c r="D24" s="28"/>
+      <c r="E24" s="28"/>
+      <c r="F24" s="28"/>
+      <c r="G24" s="28"/>
+      <c r="H24" s="29"/>
+      <c r="I24" s="28"/>
+      <c r="J24" s="29"/>
+      <c r="K24" s="29"/>
+      <c r="L24" s="29"/>
+      <c r="M24" s="30"/>
+      <c r="N24" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O24" s="49">
+      <c r="O24" s="31">
         <v>20.239999999999998</v>
       </c>
-      <c r="P24" s="49">
+      <c r="P24" s="31">
         <v>18.91</v>
       </c>
-      <c r="Q24" s="49">
+      <c r="Q24" s="31">
         <v>18.52</v>
       </c>
-      <c r="R24" s="49">
+      <c r="R24" s="31">
         <v>18.12</v>
       </c>
-      <c r="S24" s="49">
+      <c r="S24" s="31">
         <v>17.48</v>
       </c>
-      <c r="T24" s="49">
+      <c r="T24" s="31">
         <v>16.690000000000001</v>
       </c>
-      <c r="U24" s="49">
+      <c r="U24" s="31">
         <v>16.739999999999998</v>
       </c>
-      <c r="V24" s="8" t="s">
+      <c r="V24" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W24" s="49">
+      <c r="W24" s="31">
         <v>16.86</v>
       </c>
-      <c r="X24" s="49">
+      <c r="X24" s="31">
         <v>17.2</v>
       </c>
-      <c r="Y24" s="49">
+      <c r="Y24" s="31">
         <v>17.649999999999999</v>
       </c>
       <c r="Z24" s="2">
         <v>17.89</v>
       </c>
       <c r="AA24" s="2">
         <v>7.91</v>
       </c>
       <c r="AB24" s="2">
         <v>5.26</v>
       </c>
       <c r="AC24" s="2">
         <v>4.1900000000000004</v>
       </c>
       <c r="AD24" s="2">
         <v>4.25</v>
       </c>
       <c r="AE24" s="2">
         <v>2.66</v>
       </c>
       <c r="AF24" s="2">
         <v>2.13</v>
       </c>
       <c r="AG24" s="2">
         <v>1.71</v>
@@ -11871,99 +11886,99 @@
         <v>1.18</v>
       </c>
       <c r="AK24" s="2">
         <v>1.38</v>
       </c>
       <c r="AL24" s="2">
         <v>18.91</v>
       </c>
       <c r="AM24" s="2">
         <v>8.1199999999999992</v>
       </c>
       <c r="AN24" s="2">
         <v>5.03</v>
       </c>
       <c r="AO24" s="2">
         <v>4.58</v>
       </c>
       <c r="AP24" s="2">
         <v>2.67</v>
       </c>
       <c r="AQ24" s="2">
         <v>2.4700000000000002</v>
       </c>
     </row>
     <row r="25" spans="1:43">
-      <c r="A25" s="13" t="s">
+      <c r="A25" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B25" s="44"/>
-[...11 lines deleted...]
-      <c r="N25" s="8" t="s">
+      <c r="B25" s="28"/>
+      <c r="C25" s="28"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="28"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="29"/>
+      <c r="L25" s="29"/>
+      <c r="M25" s="30"/>
+      <c r="N25" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O25" s="49">
+      <c r="O25" s="31">
         <v>10.65</v>
       </c>
-      <c r="P25" s="49">
+      <c r="P25" s="31">
         <v>10.06</v>
       </c>
-      <c r="Q25" s="49">
+      <c r="Q25" s="31">
         <v>10.49</v>
       </c>
-      <c r="R25" s="49">
+      <c r="R25" s="31">
         <v>9.7899999999999991</v>
       </c>
-      <c r="S25" s="49">
+      <c r="S25" s="31">
         <v>9.48</v>
       </c>
-      <c r="T25" s="49">
+      <c r="T25" s="31">
         <v>8.84</v>
       </c>
-      <c r="U25" s="49">
+      <c r="U25" s="31">
         <v>8.3699999999999992</v>
       </c>
-      <c r="V25" s="8" t="s">
+      <c r="V25" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W25" s="49">
+      <c r="W25" s="31">
         <v>7.92</v>
       </c>
-      <c r="X25" s="49">
+      <c r="X25" s="31">
         <v>7.98</v>
       </c>
-      <c r="Y25" s="49">
+      <c r="Y25" s="31">
         <v>7.76</v>
       </c>
       <c r="Z25" s="2">
         <v>6.97</v>
       </c>
       <c r="AA25" s="2">
         <v>2.35</v>
       </c>
       <c r="AB25" s="2">
         <v>1.32</v>
       </c>
       <c r="AC25" s="2">
         <v>0.83</v>
       </c>
       <c r="AD25" s="2">
         <v>1.18</v>
       </c>
       <c r="AE25" s="2">
         <v>1.2</v>
       </c>
       <c r="AF25" s="2">
         <v>0.37</v>
       </c>
       <c r="AG25" s="2">
         <v>1.39</v>
@@ -11978,99 +11993,99 @@
         <v>0.54</v>
       </c>
       <c r="AK25" s="2">
         <v>0.6</v>
       </c>
       <c r="AL25" s="2">
         <v>6.53</v>
       </c>
       <c r="AM25" s="2">
         <v>2.35</v>
       </c>
       <c r="AN25" s="2">
         <v>3.31</v>
       </c>
       <c r="AO25" s="2">
         <v>1.66</v>
       </c>
       <c r="AP25" s="2">
         <v>1.45</v>
       </c>
       <c r="AQ25" s="2">
         <v>0.55000000000000004</v>
       </c>
     </row>
     <row r="26" spans="1:43">
-      <c r="A26" s="13" t="s">
+      <c r="A26" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B26" s="44"/>
-[...11 lines deleted...]
-      <c r="N26" s="8" t="s">
+      <c r="B26" s="28"/>
+      <c r="C26" s="28"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="28"/>
+      <c r="F26" s="28"/>
+      <c r="G26" s="28"/>
+      <c r="H26" s="29"/>
+      <c r="I26" s="28"/>
+      <c r="J26" s="29"/>
+      <c r="K26" s="29"/>
+      <c r="L26" s="29"/>
+      <c r="M26" s="30"/>
+      <c r="N26" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O26" s="49">
+      <c r="O26" s="31">
         <v>21.86</v>
       </c>
-      <c r="P26" s="49">
+      <c r="P26" s="31">
         <v>20.68</v>
       </c>
-      <c r="Q26" s="49">
+      <c r="Q26" s="31">
         <v>19</v>
       </c>
-      <c r="R26" s="49">
+      <c r="R26" s="31">
         <v>18.260000000000002</v>
       </c>
-      <c r="S26" s="49">
+      <c r="S26" s="31">
         <v>17.309999999999999</v>
       </c>
-      <c r="T26" s="49">
+      <c r="T26" s="31">
         <v>16.86</v>
       </c>
-      <c r="U26" s="49">
+      <c r="U26" s="31">
         <v>16.62</v>
       </c>
-      <c r="V26" s="8" t="s">
+      <c r="V26" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W26" s="49">
+      <c r="W26" s="31">
         <v>16.440000000000001</v>
       </c>
-      <c r="X26" s="49">
+      <c r="X26" s="31">
         <v>16.190000000000001</v>
       </c>
-      <c r="Y26" s="49">
+      <c r="Y26" s="31">
         <v>16.239999999999998</v>
       </c>
       <c r="Z26" s="2">
         <v>21.07</v>
       </c>
       <c r="AA26" s="2">
         <v>7.74</v>
       </c>
       <c r="AB26" s="2">
         <v>5.26</v>
       </c>
       <c r="AC26" s="2">
         <v>3.73</v>
       </c>
       <c r="AD26" s="2">
         <v>3.36</v>
       </c>
       <c r="AE26" s="2">
         <v>2.76</v>
       </c>
       <c r="AF26" s="2">
         <v>1.84</v>
       </c>
       <c r="AG26" s="2">
         <v>1.5</v>
@@ -12085,99 +12100,99 @@
         <v>1.37</v>
       </c>
       <c r="AK26" s="2">
         <v>0.95</v>
       </c>
       <c r="AL26" s="2">
         <v>16.16</v>
       </c>
       <c r="AM26" s="2">
         <v>8.06</v>
       </c>
       <c r="AN26" s="2">
         <v>5.1100000000000003</v>
       </c>
       <c r="AO26" s="2">
         <v>4.2</v>
       </c>
       <c r="AP26" s="2">
         <v>3.62</v>
       </c>
       <c r="AQ26" s="2">
         <v>2.65</v>
       </c>
     </row>
     <row r="27" spans="1:43">
-      <c r="A27" s="19" t="s">
+      <c r="A27" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="44"/>
-[...11 lines deleted...]
-      <c r="N27" s="8" t="s">
+      <c r="B27" s="28"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="28"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="29"/>
+      <c r="K27" s="29"/>
+      <c r="L27" s="29"/>
+      <c r="M27" s="30"/>
+      <c r="N27" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O27" s="49">
+      <c r="O27" s="31">
         <v>18.66</v>
       </c>
-      <c r="P27" s="49">
+      <c r="P27" s="31">
         <v>16.82</v>
       </c>
-      <c r="Q27" s="49">
+      <c r="Q27" s="31">
         <v>14.91</v>
       </c>
-      <c r="R27" s="49">
+      <c r="R27" s="31">
         <v>14.84</v>
       </c>
-      <c r="S27" s="49">
+      <c r="S27" s="31">
         <v>13.89</v>
       </c>
-      <c r="T27" s="49">
+      <c r="T27" s="31">
         <v>13.05</v>
       </c>
-      <c r="U27" s="49">
+      <c r="U27" s="31">
         <v>13.01</v>
       </c>
-      <c r="V27" s="8" t="s">
+      <c r="V27" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W27" s="49">
+      <c r="W27" s="31">
         <v>13.94</v>
       </c>
-      <c r="X27" s="49">
+      <c r="X27" s="31">
         <v>14.21</v>
       </c>
-      <c r="Y27" s="49">
+      <c r="Y27" s="31">
         <v>14.24</v>
       </c>
       <c r="Z27" s="2">
         <v>16.579999999999998</v>
       </c>
       <c r="AA27" s="2">
         <v>7</v>
       </c>
       <c r="AB27" s="2">
         <v>5.0199999999999996</v>
       </c>
       <c r="AC27" s="2">
         <v>2.29</v>
       </c>
       <c r="AD27" s="2">
         <v>2.74</v>
       </c>
       <c r="AE27" s="2">
         <v>2.1800000000000002</v>
       </c>
       <c r="AF27" s="2">
         <v>1.95</v>
       </c>
       <c r="AG27" s="2">
         <v>2.11</v>
@@ -12192,1323 +12207,1323 @@
         <v>0.89</v>
       </c>
       <c r="AK27" s="2">
         <v>0.65</v>
       </c>
       <c r="AL27" s="2">
         <v>14.25</v>
       </c>
       <c r="AM27" s="2">
         <v>4.6900000000000004</v>
       </c>
       <c r="AN27" s="2">
         <v>4.6399999999999997</v>
       </c>
       <c r="AO27" s="2">
         <v>3.81</v>
       </c>
       <c r="AP27" s="2">
         <v>2.2400000000000002</v>
       </c>
       <c r="AQ27" s="2">
         <v>2.75</v>
       </c>
     </row>
     <row r="28" spans="1:43">
-      <c r="A28" s="89" t="s">
+      <c r="A28" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="89"/>
-[...40 lines deleted...]
-      <c r="AQ28" s="89"/>
+      <c r="B28" s="62"/>
+      <c r="C28" s="62"/>
+      <c r="D28" s="62"/>
+      <c r="E28" s="62"/>
+      <c r="F28" s="62"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="62"/>
+      <c r="I28" s="62"/>
+      <c r="J28" s="62"/>
+      <c r="K28" s="62"/>
+      <c r="L28" s="62"/>
+      <c r="M28" s="62"/>
+      <c r="N28" s="62"/>
+      <c r="O28" s="62"/>
+      <c r="P28" s="62"/>
+      <c r="Q28" s="62"/>
+      <c r="R28" s="62"/>
+      <c r="S28" s="62"/>
+      <c r="T28" s="62"/>
+      <c r="U28" s="62"/>
+      <c r="V28" s="62"/>
+      <c r="W28" s="62"/>
+      <c r="X28" s="62"/>
+      <c r="Y28" s="62"/>
+      <c r="Z28" s="62"/>
+      <c r="AA28" s="62"/>
+      <c r="AB28" s="62"/>
+      <c r="AC28" s="62"/>
+      <c r="AD28" s="62"/>
+      <c r="AE28" s="62"/>
+      <c r="AF28" s="62"/>
+      <c r="AG28" s="62"/>
+      <c r="AH28" s="62"/>
+      <c r="AI28" s="62"/>
+      <c r="AJ28" s="62"/>
+      <c r="AK28" s="62"/>
+      <c r="AL28" s="62"/>
+      <c r="AM28" s="62"/>
+      <c r="AN28" s="62"/>
+      <c r="AO28" s="62"/>
+      <c r="AP28" s="62"/>
+      <c r="AQ28" s="62"/>
     </row>
     <row r="29" spans="1:43">
-      <c r="A29" s="60" t="s">
+      <c r="A29" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B29" s="44"/>
-[...11 lines deleted...]
-      <c r="N29" s="8" t="s">
+      <c r="B29" s="28"/>
+      <c r="C29" s="28"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="29"/>
+      <c r="I29" s="28"/>
+      <c r="J29" s="29"/>
+      <c r="K29" s="29"/>
+      <c r="L29" s="29"/>
+      <c r="M29" s="30"/>
+      <c r="N29" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O29" s="49">
+      <c r="O29" s="31">
         <v>13.88</v>
       </c>
-      <c r="P29" s="49">
+      <c r="P29" s="31">
         <v>12.83</v>
       </c>
-      <c r="Q29" s="49">
+      <c r="Q29" s="31">
         <v>12.11</v>
       </c>
-      <c r="R29" s="49">
+      <c r="R29" s="31">
         <v>11.88</v>
       </c>
-      <c r="S29" s="49">
+      <c r="S29" s="31">
         <v>11.87</v>
       </c>
-      <c r="T29" s="49">
+      <c r="T29" s="31">
         <v>11.53</v>
       </c>
-      <c r="U29" s="49">
+      <c r="U29" s="31">
         <v>11.69</v>
       </c>
-      <c r="V29" s="8" t="s">
+      <c r="V29" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W29" s="49">
+      <c r="W29" s="31">
         <v>11.71</v>
       </c>
-      <c r="X29" s="49">
+      <c r="X29" s="31">
         <v>11.7</v>
       </c>
-      <c r="Y29" s="49">
+      <c r="Y29" s="31">
         <v>12.02</v>
       </c>
       <c r="Z29" s="2">
         <v>12.93</v>
       </c>
       <c r="AA29" s="2">
         <v>5.6</v>
       </c>
       <c r="AB29" s="2">
         <v>3.83</v>
       </c>
       <c r="AC29" s="2">
         <v>2.7</v>
       </c>
       <c r="AD29" s="2">
         <v>2.4700000000000002</v>
       </c>
-      <c r="AE29" s="7">
+      <c r="AE29" s="2">
         <v>1.99</v>
       </c>
-      <c r="AF29" s="7">
+      <c r="AF29" s="2">
         <v>1.69</v>
       </c>
-      <c r="AG29" s="7">
+      <c r="AG29" s="2">
         <v>1.5</v>
       </c>
-      <c r="AH29" s="7">
+      <c r="AH29" s="2">
         <v>1.27</v>
       </c>
-      <c r="AI29" s="7">
+      <c r="AI29" s="2">
         <v>1.28</v>
       </c>
-      <c r="AJ29" s="7">
+      <c r="AJ29" s="2">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AK29" s="7">
+      <c r="AK29" s="2">
         <v>1.07</v>
       </c>
-      <c r="AL29" s="7">
+      <c r="AL29" s="2">
         <v>13.8</v>
       </c>
-      <c r="AM29" s="7">
+      <c r="AM29" s="2">
         <v>6.13</v>
       </c>
-      <c r="AN29" s="7">
+      <c r="AN29" s="2">
         <v>4.3099999999999996</v>
       </c>
-      <c r="AO29" s="7">
+      <c r="AO29" s="2">
         <v>2.85</v>
       </c>
-      <c r="AP29" s="7">
+      <c r="AP29" s="2">
         <v>2.09</v>
       </c>
       <c r="AQ29" s="2">
         <v>1.83</v>
       </c>
     </row>
     <row r="30" spans="1:43">
-      <c r="A30" s="13" t="s">
+      <c r="A30" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B30" s="44"/>
-[...11 lines deleted...]
-      <c r="N30" s="8" t="s">
+      <c r="B30" s="28"/>
+      <c r="C30" s="28"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="28"/>
+      <c r="I30" s="28"/>
+      <c r="J30" s="28"/>
+      <c r="K30" s="28"/>
+      <c r="L30" s="28"/>
+      <c r="M30" s="28"/>
+      <c r="N30" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O30" s="49">
+      <c r="O30" s="31">
         <v>6.32</v>
       </c>
-      <c r="P30" s="49">
+      <c r="P30" s="31">
         <v>6.43</v>
       </c>
-      <c r="Q30" s="49">
+      <c r="Q30" s="31">
         <v>6.22</v>
       </c>
-      <c r="R30" s="49">
+      <c r="R30" s="31">
         <v>5.43</v>
       </c>
-      <c r="S30" s="49">
+      <c r="S30" s="31">
         <v>5.14</v>
       </c>
-      <c r="T30" s="49">
+      <c r="T30" s="31">
         <v>5.18</v>
       </c>
-      <c r="U30" s="49">
+      <c r="U30" s="31">
         <v>5.67</v>
       </c>
-      <c r="V30" s="8" t="s">
+      <c r="V30" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W30" s="49">
+      <c r="W30" s="31">
         <v>5.57</v>
       </c>
-      <c r="X30" s="49">
+      <c r="X30" s="31">
         <v>5.57</v>
       </c>
-      <c r="Y30" s="49">
+      <c r="Y30" s="31">
         <v>5.41</v>
       </c>
       <c r="Z30" s="2">
         <v>8.8699999999999992</v>
       </c>
       <c r="AA30" s="2">
         <v>2.1800000000000002</v>
       </c>
       <c r="AB30" s="2">
         <v>2.85</v>
       </c>
       <c r="AC30" s="2">
         <v>1.68</v>
       </c>
       <c r="AD30" s="2">
         <v>1.34</v>
       </c>
-      <c r="AE30" s="7">
+      <c r="AE30" s="2">
         <v>1.01</v>
       </c>
-      <c r="AF30" s="7">
+      <c r="AF30" s="2">
         <v>0.87</v>
       </c>
-      <c r="AG30" s="7">
+      <c r="AG30" s="2">
         <v>1.06</v>
       </c>
-      <c r="AH30" s="7">
+      <c r="AH30" s="2">
         <v>0.4</v>
       </c>
-      <c r="AI30" s="7">
+      <c r="AI30" s="2">
         <v>0.55000000000000004</v>
       </c>
-      <c r="AJ30" s="7">
+      <c r="AJ30" s="2">
         <v>0.61</v>
       </c>
-      <c r="AK30" s="7">
+      <c r="AK30" s="2">
         <v>0.45</v>
       </c>
-      <c r="AL30" s="7">
+      <c r="AL30" s="2">
         <v>9.8800000000000008</v>
       </c>
-      <c r="AM30" s="7">
+      <c r="AM30" s="2">
         <v>3.01</v>
       </c>
-      <c r="AN30" s="7">
+      <c r="AN30" s="2">
         <v>0.8</v>
       </c>
-      <c r="AO30" s="7">
+      <c r="AO30" s="2">
         <v>2.11</v>
       </c>
-      <c r="AP30" s="7">
+      <c r="AP30" s="2">
         <v>1.44</v>
       </c>
       <c r="AQ30" s="2">
         <v>0.7</v>
       </c>
     </row>
     <row r="31" spans="1:43">
-      <c r="A31" s="13" t="s">
+      <c r="A31" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B31" s="44"/>
-[...11 lines deleted...]
-      <c r="N31" s="8" t="s">
+      <c r="B31" s="28"/>
+      <c r="C31" s="28"/>
+      <c r="D31" s="28"/>
+      <c r="E31" s="28"/>
+      <c r="F31" s="28"/>
+      <c r="G31" s="28"/>
+      <c r="H31" s="29"/>
+      <c r="I31" s="28"/>
+      <c r="J31" s="29"/>
+      <c r="K31" s="29"/>
+      <c r="L31" s="29"/>
+      <c r="M31" s="30"/>
+      <c r="N31" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O31" s="49">
+      <c r="O31" s="31">
         <v>19.260000000000002</v>
       </c>
-      <c r="P31" s="49">
+      <c r="P31" s="31">
         <v>16.93</v>
       </c>
-      <c r="Q31" s="49">
+      <c r="Q31" s="31">
         <v>12.72</v>
       </c>
-      <c r="R31" s="49">
+      <c r="R31" s="31">
         <v>13.87</v>
       </c>
-      <c r="S31" s="49">
+      <c r="S31" s="31">
         <v>13.66</v>
       </c>
-      <c r="T31" s="49">
+      <c r="T31" s="31">
         <v>14.32</v>
       </c>
-      <c r="U31" s="49">
+      <c r="U31" s="31">
         <v>14.84</v>
       </c>
-      <c r="V31" s="8" t="s">
+      <c r="V31" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W31" s="49">
+      <c r="W31" s="31">
         <v>16.28</v>
       </c>
-      <c r="X31" s="49">
+      <c r="X31" s="31">
         <v>16.53</v>
       </c>
-      <c r="Y31" s="49">
+      <c r="Y31" s="31">
         <v>16.899999999999999</v>
       </c>
       <c r="Z31" s="2">
         <v>31.79</v>
       </c>
       <c r="AA31" s="2">
         <v>13.14</v>
       </c>
       <c r="AB31" s="2">
         <v>8.5500000000000007</v>
       </c>
       <c r="AC31" s="2">
         <v>6.45</v>
       </c>
       <c r="AD31" s="2">
         <v>3.83</v>
       </c>
-      <c r="AE31" s="7">
+      <c r="AE31" s="2">
         <v>1.07</v>
       </c>
-      <c r="AF31" s="7">
+      <c r="AF31" s="2">
         <v>4.6100000000000003</v>
       </c>
-      <c r="AG31" s="7">
+      <c r="AG31" s="2">
         <v>4.01</v>
       </c>
-      <c r="AH31" s="7">
+      <c r="AH31" s="2">
         <v>1.42</v>
       </c>
-      <c r="AI31" s="7">
+      <c r="AI31" s="2">
         <v>3.2</v>
       </c>
-      <c r="AJ31" s="7">
+      <c r="AJ31" s="2">
         <v>1.74</v>
       </c>
-      <c r="AK31" s="7">
+      <c r="AK31" s="2">
         <v>0.53</v>
       </c>
-      <c r="AL31" s="7">
+      <c r="AL31" s="2">
         <v>13.06</v>
       </c>
-      <c r="AM31" s="7">
+      <c r="AM31" s="2">
         <v>10.14</v>
       </c>
-      <c r="AN31" s="7">
+      <c r="AN31" s="2">
         <v>6.63</v>
       </c>
-      <c r="AO31" s="7">
+      <c r="AO31" s="2">
         <v>8.31</v>
       </c>
-      <c r="AP31" s="7">
+      <c r="AP31" s="2">
         <v>2.64</v>
       </c>
       <c r="AQ31" s="2">
         <v>4.4000000000000004</v>
       </c>
     </row>
     <row r="32" spans="1:43">
-      <c r="A32" s="13" t="s">
+      <c r="A32" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B32" s="44"/>
-[...11 lines deleted...]
-      <c r="N32" s="8" t="s">
+      <c r="B32" s="28"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="28"/>
+      <c r="H32" s="29"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="29"/>
+      <c r="K32" s="29"/>
+      <c r="L32" s="29"/>
+      <c r="M32" s="30"/>
+      <c r="N32" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O32" s="49">
+      <c r="O32" s="31">
         <v>17.43</v>
       </c>
-      <c r="P32" s="49">
+      <c r="P32" s="31">
         <v>16.59</v>
       </c>
-      <c r="Q32" s="49">
+      <c r="Q32" s="31">
         <v>15.68</v>
       </c>
-      <c r="R32" s="49">
+      <c r="R32" s="31">
         <v>15.07</v>
       </c>
-      <c r="S32" s="49">
+      <c r="S32" s="31">
         <v>14.84</v>
       </c>
-      <c r="T32" s="49">
+      <c r="T32" s="31">
         <v>14.39</v>
       </c>
-      <c r="U32" s="49">
+      <c r="U32" s="31">
         <v>14.3</v>
       </c>
-      <c r="V32" s="8" t="s">
+      <c r="V32" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W32" s="49">
+      <c r="W32" s="31">
         <v>14.08</v>
       </c>
-      <c r="X32" s="49">
+      <c r="X32" s="31">
         <v>14.4</v>
       </c>
-      <c r="Y32" s="49">
+      <c r="Y32" s="31">
         <v>14.77</v>
       </c>
       <c r="Z32" s="2">
         <v>16.2</v>
       </c>
       <c r="AA32" s="2">
         <v>6.85</v>
       </c>
       <c r="AB32" s="2">
         <v>4.49</v>
       </c>
       <c r="AC32" s="2">
         <v>2.94</v>
       </c>
       <c r="AD32" s="2">
         <v>2.97</v>
       </c>
-      <c r="AE32" s="7">
+      <c r="AE32" s="2">
         <v>1.74</v>
       </c>
-      <c r="AF32" s="7">
+      <c r="AF32" s="2">
         <v>1.82</v>
       </c>
-      <c r="AG32" s="7">
+      <c r="AG32" s="2">
         <v>1.53</v>
       </c>
-      <c r="AH32" s="7">
+      <c r="AH32" s="2">
         <v>1.34</v>
       </c>
-      <c r="AI32" s="7">
+      <c r="AI32" s="2">
         <v>1.46</v>
       </c>
-      <c r="AJ32" s="7">
+      <c r="AJ32" s="2">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AK32" s="7">
+      <c r="AK32" s="2">
         <v>1.43</v>
       </c>
-      <c r="AL32" s="7">
+      <c r="AL32" s="2">
         <v>13.42</v>
       </c>
-      <c r="AM32" s="7">
+      <c r="AM32" s="2">
         <v>7.14</v>
       </c>
-      <c r="AN32" s="7">
+      <c r="AN32" s="2">
         <v>4.8600000000000003</v>
       </c>
-      <c r="AO32" s="7">
+      <c r="AO32" s="2">
         <v>2.52</v>
       </c>
-      <c r="AP32" s="7">
+      <c r="AP32" s="2">
         <v>2.31</v>
       </c>
       <c r="AQ32" s="2">
         <v>2.29</v>
       </c>
     </row>
     <row r="33" spans="1:43">
-      <c r="A33" s="13" t="s">
+      <c r="A33" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B33" s="44"/>
-[...11 lines deleted...]
-      <c r="N33" s="8" t="s">
+      <c r="B33" s="28"/>
+      <c r="C33" s="28"/>
+      <c r="D33" s="28"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="28"/>
+      <c r="G33" s="28"/>
+      <c r="H33" s="29"/>
+      <c r="I33" s="28"/>
+      <c r="J33" s="29"/>
+      <c r="K33" s="29"/>
+      <c r="L33" s="29"/>
+      <c r="M33" s="30"/>
+      <c r="N33" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O33" s="49">
+      <c r="O33" s="31">
         <v>5.63</v>
       </c>
-      <c r="P33" s="49">
+      <c r="P33" s="31">
         <v>6.22</v>
       </c>
-      <c r="Q33" s="49">
+      <c r="Q33" s="31">
         <v>6.39</v>
       </c>
-      <c r="R33" s="49">
+      <c r="R33" s="31">
         <v>6.44</v>
       </c>
-      <c r="S33" s="49">
+      <c r="S33" s="31">
         <v>6.63</v>
       </c>
-      <c r="T33" s="49">
+      <c r="T33" s="31">
         <v>6.34</v>
       </c>
-      <c r="U33" s="49">
+      <c r="U33" s="31">
         <v>6.21</v>
       </c>
-      <c r="V33" s="8" t="s">
+      <c r="V33" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W33" s="49">
+      <c r="W33" s="31">
         <v>6.73</v>
       </c>
-      <c r="X33" s="49">
+      <c r="X33" s="31">
         <v>6.81</v>
       </c>
-      <c r="Y33" s="49">
+      <c r="Y33" s="31">
         <v>7.16</v>
       </c>
       <c r="Z33" s="2">
         <v>4.05</v>
       </c>
       <c r="AA33" s="2">
         <v>4.26</v>
       </c>
       <c r="AB33" s="2">
         <v>1.86</v>
       </c>
       <c r="AC33" s="2">
         <v>0.7</v>
       </c>
       <c r="AD33" s="2">
         <v>2.36</v>
       </c>
-      <c r="AE33" s="7">
+      <c r="AE33" s="2">
         <v>1.5</v>
       </c>
-      <c r="AF33" s="7">
+      <c r="AF33" s="2">
         <v>0.79</v>
       </c>
-      <c r="AG33" s="7">
+      <c r="AG33" s="2">
         <v>1.39</v>
       </c>
-      <c r="AH33" s="7">
+      <c r="AH33" s="2">
         <v>1.08</v>
       </c>
-      <c r="AI33" s="7">
+      <c r="AI33" s="2">
         <v>0.69</v>
       </c>
-      <c r="AJ33" s="7">
+      <c r="AJ33" s="2">
         <v>0.76</v>
       </c>
-      <c r="AK33" s="7">
+      <c r="AK33" s="2">
         <v>0.46</v>
       </c>
-      <c r="AL33" s="7">
+      <c r="AL33" s="2">
         <v>8.24</v>
       </c>
-      <c r="AM33" s="7">
+      <c r="AM33" s="2">
         <v>2.14</v>
       </c>
-      <c r="AN33" s="7">
+      <c r="AN33" s="2">
         <v>1.88</v>
       </c>
-      <c r="AO33" s="7">
+      <c r="AO33" s="2">
         <v>2.12</v>
       </c>
-      <c r="AP33" s="7">
+      <c r="AP33" s="2">
         <v>1.83</v>
       </c>
       <c r="AQ33" s="2">
         <v>1.18</v>
       </c>
     </row>
     <row r="34" spans="1:43">
-      <c r="A34" s="13" t="s">
+      <c r="A34" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B34" s="44"/>
-[...11 lines deleted...]
-      <c r="N34" s="8" t="s">
+      <c r="B34" s="28"/>
+      <c r="C34" s="28"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="29"/>
+      <c r="I34" s="28"/>
+      <c r="J34" s="29"/>
+      <c r="K34" s="29"/>
+      <c r="L34" s="29"/>
+      <c r="M34" s="30"/>
+      <c r="N34" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O34" s="49">
+      <c r="O34" s="31">
         <v>22.3</v>
       </c>
-      <c r="P34" s="49">
+      <c r="P34" s="31">
         <v>19.239999999999998</v>
       </c>
-      <c r="Q34" s="49">
+      <c r="Q34" s="31">
         <v>17.399999999999999</v>
       </c>
-      <c r="R34" s="49">
+      <c r="R34" s="31">
         <v>16.04</v>
       </c>
-      <c r="S34" s="49">
+      <c r="S34" s="31">
         <v>17.149999999999999</v>
       </c>
-      <c r="T34" s="49">
+      <c r="T34" s="31">
         <v>16.03</v>
       </c>
-      <c r="U34" s="49">
+      <c r="U34" s="31">
         <v>16.36</v>
       </c>
-      <c r="V34" s="8" t="s">
+      <c r="V34" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W34" s="49">
+      <c r="W34" s="31">
         <v>17.39</v>
       </c>
-      <c r="X34" s="49">
+      <c r="X34" s="31">
         <v>17.079999999999998</v>
       </c>
-      <c r="Y34" s="49">
+      <c r="Y34" s="31">
         <v>17.62</v>
       </c>
       <c r="Z34" s="2">
         <v>27</v>
       </c>
       <c r="AA34" s="2">
         <v>8.58</v>
       </c>
       <c r="AB34" s="2">
         <v>5.39</v>
       </c>
       <c r="AC34" s="2">
         <v>4.04</v>
       </c>
       <c r="AD34" s="2">
         <v>4.5599999999999996</v>
       </c>
-      <c r="AE34" s="7">
+      <c r="AE34" s="2">
         <v>4.1399999999999997</v>
       </c>
-      <c r="AF34" s="7">
+      <c r="AF34" s="2">
         <v>2.19</v>
       </c>
-      <c r="AG34" s="7">
+      <c r="AG34" s="2">
         <v>2.58</v>
       </c>
-      <c r="AH34" s="7">
+      <c r="AH34" s="2">
         <v>1.93</v>
       </c>
-      <c r="AI34" s="7">
+      <c r="AI34" s="2">
         <v>2.06</v>
       </c>
-      <c r="AJ34" s="7">
+      <c r="AJ34" s="2">
         <v>1.88</v>
       </c>
-      <c r="AK34" s="7">
+      <c r="AK34" s="2">
         <v>2.11</v>
       </c>
-      <c r="AL34" s="7">
+      <c r="AL34" s="2">
         <v>28.29</v>
       </c>
-      <c r="AM34" s="7">
+      <c r="AM34" s="2">
         <v>12.86</v>
       </c>
-      <c r="AN34" s="7">
+      <c r="AN34" s="2">
         <v>6.88</v>
       </c>
-      <c r="AO34" s="7">
+      <c r="AO34" s="2">
         <v>5.17</v>
       </c>
-      <c r="AP34" s="7">
+      <c r="AP34" s="2">
         <v>2.19</v>
       </c>
       <c r="AQ34" s="2">
         <v>2.64</v>
       </c>
     </row>
     <row r="35" spans="1:43">
-      <c r="A35" s="13" t="s">
+      <c r="A35" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="44"/>
-[...11 lines deleted...]
-      <c r="N35" s="8" t="s">
+      <c r="B35" s="28"/>
+      <c r="C35" s="28"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="29"/>
+      <c r="I35" s="28"/>
+      <c r="J35" s="29"/>
+      <c r="K35" s="29"/>
+      <c r="L35" s="29"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O35" s="49">
+      <c r="O35" s="31">
         <v>9.7899999999999991</v>
       </c>
-      <c r="P35" s="49">
+      <c r="P35" s="31">
         <v>8.56</v>
       </c>
-      <c r="Q35" s="49">
+      <c r="Q35" s="31">
         <v>7.63</v>
       </c>
-      <c r="R35" s="49">
+      <c r="R35" s="31">
         <v>8.74</v>
       </c>
-      <c r="S35" s="49">
+      <c r="S35" s="31">
         <v>8.81</v>
       </c>
-      <c r="T35" s="49">
+      <c r="T35" s="31">
         <v>8.66</v>
       </c>
-      <c r="U35" s="49">
+      <c r="U35" s="31">
         <v>8.69</v>
       </c>
-      <c r="V35" s="8" t="s">
+      <c r="V35" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W35" s="49">
+      <c r="W35" s="31">
         <v>8.49</v>
       </c>
-      <c r="X35" s="49">
+      <c r="X35" s="31">
         <v>8.6</v>
       </c>
-      <c r="Y35" s="49">
+      <c r="Y35" s="31">
         <v>8.6300000000000008</v>
       </c>
       <c r="Z35" s="2">
         <v>12.27</v>
       </c>
       <c r="AA35" s="2">
         <v>3.91</v>
       </c>
       <c r="AB35" s="2">
         <v>2.56</v>
       </c>
       <c r="AC35" s="2">
         <v>1.78</v>
       </c>
       <c r="AD35" s="2">
         <v>2.73</v>
       </c>
-      <c r="AE35" s="7">
+      <c r="AE35" s="2">
         <v>1.18</v>
       </c>
-      <c r="AF35" s="7">
+      <c r="AF35" s="2">
         <v>1.17</v>
       </c>
-      <c r="AG35" s="7">
+      <c r="AG35" s="2">
         <v>1.02</v>
       </c>
-      <c r="AH35" s="7">
+      <c r="AH35" s="2">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AI35" s="7">
+      <c r="AI35" s="2">
         <v>1.53</v>
       </c>
-      <c r="AJ35" s="7">
+      <c r="AJ35" s="2">
         <v>1.19</v>
       </c>
-      <c r="AK35" s="7">
+      <c r="AK35" s="2">
         <v>0.91</v>
       </c>
-      <c r="AL35" s="7">
+      <c r="AL35" s="2">
         <v>4.95</v>
       </c>
-      <c r="AM35" s="7">
+      <c r="AM35" s="2">
         <v>3.96</v>
       </c>
-      <c r="AN35" s="7">
+      <c r="AN35" s="2">
         <v>2.79</v>
       </c>
-      <c r="AO35" s="7">
+      <c r="AO35" s="2">
         <v>2.2400000000000002</v>
       </c>
-      <c r="AP35" s="7">
+      <c r="AP35" s="2">
         <v>2.02</v>
       </c>
       <c r="AQ35" s="2">
         <v>1.4</v>
       </c>
     </row>
     <row r="36" spans="1:43">
-      <c r="A36" s="13" t="s">
+      <c r="A36" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B36" s="44"/>
-[...11 lines deleted...]
-      <c r="N36" s="8" t="s">
+      <c r="B36" s="28"/>
+      <c r="C36" s="28"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="28"/>
+      <c r="F36" s="28"/>
+      <c r="G36" s="28"/>
+      <c r="H36" s="29"/>
+      <c r="I36" s="28"/>
+      <c r="J36" s="29"/>
+      <c r="K36" s="29"/>
+      <c r="L36" s="29"/>
+      <c r="M36" s="30"/>
+      <c r="N36" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O36" s="49">
+      <c r="O36" s="31">
         <v>15.49</v>
       </c>
-      <c r="P36" s="49">
+      <c r="P36" s="31">
         <v>14.48</v>
       </c>
-      <c r="Q36" s="49">
+      <c r="Q36" s="31">
         <v>12.82</v>
       </c>
-      <c r="R36" s="49">
+      <c r="R36" s="31">
         <v>12.87</v>
       </c>
-      <c r="S36" s="49">
+      <c r="S36" s="31">
         <v>12.69</v>
       </c>
-      <c r="T36" s="49">
+      <c r="T36" s="31">
         <v>12.11</v>
       </c>
-      <c r="U36" s="49">
+      <c r="U36" s="31">
         <v>12.32</v>
       </c>
-      <c r="V36" s="8" t="s">
+      <c r="V36" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W36" s="49">
+      <c r="W36" s="31">
         <v>12.19</v>
       </c>
-      <c r="X36" s="49">
+      <c r="X36" s="31">
         <v>12.01</v>
       </c>
-      <c r="Y36" s="49">
+      <c r="Y36" s="31">
         <v>12.55</v>
       </c>
       <c r="Z36" s="2">
         <v>10.65</v>
       </c>
       <c r="AA36" s="2">
         <v>7.36</v>
       </c>
       <c r="AB36" s="2">
         <v>2.69</v>
       </c>
       <c r="AC36" s="2">
         <v>2.31</v>
       </c>
       <c r="AD36" s="2">
         <v>1.61</v>
       </c>
-      <c r="AE36" s="7">
+      <c r="AE36" s="2">
         <v>2.5</v>
       </c>
-      <c r="AF36" s="7">
+      <c r="AF36" s="2">
         <v>1.97</v>
       </c>
-      <c r="AG36" s="7">
+      <c r="AG36" s="2">
         <v>1.36</v>
       </c>
-      <c r="AH36" s="7">
+      <c r="AH36" s="2">
         <v>1.34</v>
       </c>
-      <c r="AI36" s="7">
+      <c r="AI36" s="2">
         <v>1.32</v>
       </c>
-      <c r="AJ36" s="7">
+      <c r="AJ36" s="2">
         <v>1.3</v>
       </c>
-      <c r="AK36" s="7">
+      <c r="AK36" s="2">
         <v>0.91</v>
       </c>
-      <c r="AL36" s="7">
+      <c r="AL36" s="2">
         <v>12.92</v>
       </c>
-      <c r="AM36" s="7">
+      <c r="AM36" s="2">
         <v>4.1900000000000004</v>
       </c>
-      <c r="AN36" s="7">
+      <c r="AN36" s="2">
         <v>4.1399999999999997</v>
       </c>
-      <c r="AO36" s="7">
+      <c r="AO36" s="2">
         <v>2.37</v>
       </c>
-      <c r="AP36" s="7">
+      <c r="AP36" s="2">
         <v>2.13</v>
       </c>
       <c r="AQ36" s="2">
         <v>2.2799999999999998</v>
       </c>
     </row>
     <row r="37" spans="1:43">
-      <c r="A37" s="13" t="s">
+      <c r="A37" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B37" s="44"/>
-[...11 lines deleted...]
-      <c r="N37" s="8" t="s">
+      <c r="B37" s="28"/>
+      <c r="C37" s="28"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="28"/>
+      <c r="F37" s="28"/>
+      <c r="G37" s="28"/>
+      <c r="H37" s="28"/>
+      <c r="I37" s="28"/>
+      <c r="J37" s="28"/>
+      <c r="K37" s="28"/>
+      <c r="L37" s="28"/>
+      <c r="M37" s="28"/>
+      <c r="N37" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O37" s="49">
+      <c r="O37" s="31">
         <v>10.28</v>
       </c>
-      <c r="P37" s="49">
+      <c r="P37" s="31">
         <v>12.11</v>
       </c>
-      <c r="Q37" s="49">
+      <c r="Q37" s="31">
         <v>11.86</v>
       </c>
-      <c r="R37" s="49">
+      <c r="R37" s="31">
         <v>12.02</v>
       </c>
-      <c r="S37" s="49">
+      <c r="S37" s="31">
         <v>11.18</v>
       </c>
-      <c r="T37" s="49">
+      <c r="T37" s="31">
         <v>11.1</v>
       </c>
-      <c r="U37" s="49">
+      <c r="U37" s="31">
         <v>11.31</v>
       </c>
-      <c r="V37" s="8" t="s">
+      <c r="V37" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W37" s="49">
+      <c r="W37" s="31">
         <v>10.45</v>
       </c>
-      <c r="X37" s="49">
+      <c r="X37" s="31">
         <v>11.05</v>
       </c>
-      <c r="Y37" s="49">
+      <c r="Y37" s="31">
         <v>11.78</v>
       </c>
       <c r="Z37" s="2">
         <v>8.9700000000000006</v>
       </c>
       <c r="AA37" s="2">
         <v>6.26</v>
       </c>
       <c r="AB37" s="2">
         <v>6.16</v>
       </c>
       <c r="AC37" s="2">
         <v>3.08</v>
       </c>
       <c r="AD37" s="2">
         <v>2.86</v>
       </c>
-      <c r="AE37" s="7">
+      <c r="AE37" s="2">
         <v>2.39</v>
       </c>
-      <c r="AF37" s="7">
+      <c r="AF37" s="2">
         <v>2.34</v>
       </c>
-      <c r="AG37" s="7">
+      <c r="AG37" s="2">
         <v>1.78</v>
       </c>
-      <c r="AH37" s="7">
+      <c r="AH37" s="2">
         <v>1.58</v>
       </c>
-      <c r="AI37" s="7">
+      <c r="AI37" s="2">
         <v>1.52</v>
       </c>
-      <c r="AJ37" s="7">
+      <c r="AJ37" s="2">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AK37" s="7">
+      <c r="AK37" s="2">
         <v>0.51</v>
       </c>
-      <c r="AL37" s="7">
+      <c r="AL37" s="2">
         <v>16.100000000000001</v>
       </c>
-      <c r="AM37" s="7">
+      <c r="AM37" s="2">
         <v>7.24</v>
       </c>
-      <c r="AN37" s="7">
+      <c r="AN37" s="2">
         <v>4.46</v>
       </c>
-      <c r="AO37" s="7">
+      <c r="AO37" s="2">
         <v>5.17</v>
       </c>
-      <c r="AP37" s="7">
+      <c r="AP37" s="2">
         <v>2.4700000000000002</v>
       </c>
       <c r="AQ37" s="2">
         <v>2.77</v>
       </c>
     </row>
     <row r="38" spans="1:43">
-      <c r="A38" s="13" t="s">
+      <c r="A38" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="B38" s="44"/>
-[...11 lines deleted...]
-      <c r="N38" s="8" t="s">
+      <c r="B38" s="28"/>
+      <c r="C38" s="28"/>
+      <c r="D38" s="28"/>
+      <c r="E38" s="28"/>
+      <c r="F38" s="28"/>
+      <c r="G38" s="28"/>
+      <c r="H38" s="29"/>
+      <c r="I38" s="28"/>
+      <c r="J38" s="29"/>
+      <c r="K38" s="29"/>
+      <c r="L38" s="29"/>
+      <c r="M38" s="30"/>
+      <c r="N38" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O38" s="49">
+      <c r="O38" s="31">
         <v>8.2100000000000009</v>
       </c>
-      <c r="P38" s="49">
+      <c r="P38" s="31">
         <v>7.64</v>
       </c>
-      <c r="Q38" s="49">
+      <c r="Q38" s="31">
         <v>8.08</v>
       </c>
-      <c r="R38" s="49">
+      <c r="R38" s="31">
         <v>7.02</v>
       </c>
-      <c r="S38" s="49">
+      <c r="S38" s="31">
         <v>7.2</v>
       </c>
-      <c r="T38" s="49">
+      <c r="T38" s="31">
         <v>7.74</v>
       </c>
-      <c r="U38" s="49">
+      <c r="U38" s="31">
         <v>8.1300000000000008</v>
       </c>
-      <c r="V38" s="8" t="s">
+      <c r="V38" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W38" s="49">
+      <c r="W38" s="31">
         <v>7.97</v>
       </c>
-      <c r="X38" s="49">
+      <c r="X38" s="31">
         <v>7.65</v>
       </c>
-      <c r="Y38" s="49">
+      <c r="Y38" s="31">
         <v>7.66</v>
       </c>
       <c r="Z38" s="2">
         <v>2.4700000000000002</v>
       </c>
       <c r="AA38" s="2">
         <v>0.65</v>
       </c>
       <c r="AB38" s="2">
         <v>1.91</v>
       </c>
       <c r="AC38" s="2">
         <v>1.28</v>
       </c>
       <c r="AD38" s="2">
         <v>1.27</v>
       </c>
-      <c r="AE38" s="7">
+      <c r="AE38" s="2">
         <v>1.06</v>
       </c>
-      <c r="AF38" s="7">
+      <c r="AF38" s="2">
         <v>1.08</v>
       </c>
-      <c r="AG38" s="7">
+      <c r="AG38" s="2">
         <v>0.95</v>
       </c>
-      <c r="AH38" s="7">
+      <c r="AH38" s="2">
         <v>1.05</v>
       </c>
-      <c r="AI38" s="7">
+      <c r="AI38" s="2">
         <v>0.88</v>
       </c>
-      <c r="AJ38" s="7">
+      <c r="AJ38" s="2">
         <v>0.63</v>
       </c>
-      <c r="AK38" s="7">
+      <c r="AK38" s="2">
         <v>0.68</v>
       </c>
-      <c r="AL38" s="7">
+      <c r="AL38" s="2">
         <v>12.71</v>
       </c>
-      <c r="AM38" s="7">
+      <c r="AM38" s="2">
         <v>4.93</v>
       </c>
-      <c r="AN38" s="7">
+      <c r="AN38" s="2">
         <v>2.16</v>
       </c>
-      <c r="AO38" s="7">
+      <c r="AO38" s="2">
         <v>2.27</v>
       </c>
-      <c r="AP38" s="7">
+      <c r="AP38" s="2">
         <v>2.06</v>
       </c>
       <c r="AQ38" s="2">
         <v>1.07</v>
       </c>
     </row>
     <row r="39" spans="1:43">
-      <c r="A39" s="13" t="s">
+      <c r="A39" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B39" s="44"/>
-[...11 lines deleted...]
-      <c r="N39" s="8" t="s">
+      <c r="B39" s="28"/>
+      <c r="C39" s="28"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="29"/>
+      <c r="I39" s="28"/>
+      <c r="J39" s="29"/>
+      <c r="K39" s="29"/>
+      <c r="L39" s="29"/>
+      <c r="M39" s="30"/>
+      <c r="N39" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="O39" s="49">
+      <c r="O39" s="31">
         <v>12.56</v>
       </c>
-      <c r="P39" s="49">
+      <c r="P39" s="31">
         <v>11.68</v>
       </c>
-      <c r="Q39" s="49">
+      <c r="Q39" s="31">
         <v>10.63</v>
       </c>
-      <c r="R39" s="49">
+      <c r="R39" s="31">
         <v>10.79</v>
       </c>
-      <c r="S39" s="49">
+      <c r="S39" s="31">
         <v>10.84</v>
       </c>
-      <c r="T39" s="49">
+      <c r="T39" s="31">
         <v>10.82</v>
       </c>
-      <c r="U39" s="49">
+      <c r="U39" s="31">
         <v>11.12</v>
       </c>
-      <c r="V39" s="8" t="s">
+      <c r="V39" s="6" t="s">
         <v>27</v>
       </c>
-      <c r="W39" s="49">
+      <c r="W39" s="31">
         <v>11.24</v>
       </c>
-      <c r="X39" s="49">
+      <c r="X39" s="31">
         <v>11.13</v>
       </c>
-      <c r="Y39" s="49">
+      <c r="Y39" s="31">
         <v>11.17</v>
       </c>
       <c r="Z39" s="2">
         <v>10.09</v>
       </c>
       <c r="AA39" s="2">
         <v>4.2</v>
       </c>
       <c r="AB39" s="2">
         <v>3.47</v>
       </c>
       <c r="AC39" s="2">
         <v>3.05</v>
       </c>
       <c r="AD39" s="2">
         <v>1.64</v>
       </c>
-      <c r="AE39" s="7">
+      <c r="AE39" s="2">
         <v>2.2000000000000002</v>
       </c>
-      <c r="AF39" s="7">
+      <c r="AF39" s="2">
         <v>1.98</v>
       </c>
-      <c r="AG39" s="7">
+      <c r="AG39" s="2">
         <v>1.42</v>
       </c>
-      <c r="AH39" s="7">
+      <c r="AH39" s="2">
         <v>1.26</v>
       </c>
-      <c r="AI39" s="7">
+      <c r="AI39" s="2">
         <v>1.1000000000000001</v>
       </c>
-      <c r="AJ39" s="7">
+      <c r="AJ39" s="2">
         <v>0.94</v>
       </c>
-      <c r="AK39" s="7">
+      <c r="AK39" s="2">
         <v>1.04</v>
       </c>
-      <c r="AL39" s="7">
+      <c r="AL39" s="2">
         <v>13.45</v>
       </c>
-      <c r="AM39" s="7">
+      <c r="AM39" s="2">
         <v>5.47</v>
       </c>
-      <c r="AN39" s="7">
+      <c r="AN39" s="2">
         <v>4.09</v>
       </c>
-      <c r="AO39" s="7">
+      <c r="AO39" s="2">
         <v>2.35</v>
       </c>
-      <c r="AP39" s="7">
+      <c r="AP39" s="2">
         <v>1.44</v>
       </c>
       <c r="AQ39" s="2">
         <v>1.2</v>
       </c>
     </row>
     <row r="40" spans="1:43">
-      <c r="A40" s="21" t="s">
+      <c r="A40" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B40" s="51"/>
-[...11 lines deleted...]
-      <c r="N40" s="55" t="s">
+      <c r="B40" s="32"/>
+      <c r="C40" s="32"/>
+      <c r="D40" s="32"/>
+      <c r="E40" s="32"/>
+      <c r="F40" s="32"/>
+      <c r="G40" s="32"/>
+      <c r="H40" s="33"/>
+      <c r="I40" s="32"/>
+      <c r="J40" s="33"/>
+      <c r="K40" s="33"/>
+      <c r="L40" s="33"/>
+      <c r="M40" s="34"/>
+      <c r="N40" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="O40" s="56">
+      <c r="O40" s="36">
         <v>21.69</v>
       </c>
-      <c r="P40" s="56">
+      <c r="P40" s="36">
         <v>17.62</v>
       </c>
-      <c r="Q40" s="56">
+      <c r="Q40" s="36">
         <v>17.7</v>
       </c>
-      <c r="R40" s="56">
+      <c r="R40" s="36">
         <v>17.84</v>
       </c>
-      <c r="S40" s="56">
+      <c r="S40" s="36">
         <v>17.77</v>
       </c>
-      <c r="T40" s="56">
+      <c r="T40" s="36">
         <v>16.62</v>
       </c>
-      <c r="U40" s="56">
+      <c r="U40" s="36">
         <v>16.84</v>
       </c>
-      <c r="V40" s="55" t="s">
+      <c r="V40" s="35" t="s">
         <v>27</v>
       </c>
-      <c r="W40" s="56">
+      <c r="W40" s="36">
         <v>17</v>
       </c>
-      <c r="X40" s="56">
+      <c r="X40" s="36">
         <v>16.489999999999998</v>
       </c>
-      <c r="Y40" s="56">
+      <c r="Y40" s="36">
         <v>17.649999999999999</v>
       </c>
       <c r="Z40" s="4">
         <v>20.190000000000001</v>
       </c>
       <c r="AA40" s="4">
         <v>9.27</v>
       </c>
       <c r="AB40" s="4">
         <v>6.07</v>
       </c>
       <c r="AC40" s="4">
         <v>4.8099999999999996</v>
       </c>
       <c r="AD40" s="4">
         <v>3.1</v>
       </c>
       <c r="AE40" s="4">
         <v>2.76</v>
       </c>
       <c r="AF40" s="4">
         <v>2.06</v>
       </c>
       <c r="AG40" s="4">
         <v>1.86</v>
@@ -13523,421 +13538,421 @@
         <v>1.45</v>
       </c>
       <c r="AK40" s="4">
         <v>1.41</v>
       </c>
       <c r="AL40" s="4">
         <v>20.71</v>
       </c>
       <c r="AM40" s="4">
         <v>9.07</v>
       </c>
       <c r="AN40" s="4">
         <v>9.31</v>
       </c>
       <c r="AO40" s="4">
         <v>3.68</v>
       </c>
       <c r="AP40" s="4">
         <v>3.04</v>
       </c>
       <c r="AQ40" s="4">
         <v>2.4500000000000002</v>
       </c>
     </row>
     <row r="41" spans="1:43">
-      <c r="A41" s="25" t="s">
+      <c r="A41" s="18" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A4:AQ4"/>
     <mergeCell ref="A8:AQ8"/>
     <mergeCell ref="A21:AQ21"/>
     <mergeCell ref="A28:AQ28"/>
     <mergeCell ref="AL6:AQ6"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
     <mergeCell ref="Z6:AK6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A2:AX46"/>
   <sheetViews>
-    <sheetView topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="T5" sqref="T5:AQ5"/>
+    <sheetView topLeftCell="U3" workbookViewId="0">
+      <selection activeCell="AI10" sqref="AI10:AI45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="14" width="9.140625" style="69"/>
+    <col min="14" max="14" width="9.140625" style="44"/>
     <col min="15" max="15" width="9.140625" style="1"/>
-    <col min="16" max="16" width="9.140625" style="69"/>
+    <col min="16" max="16" width="9.140625" style="44"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:50" s="58" customFormat="1" ht="12.75">
-[...9 lines deleted...]
-      <c r="P4" s="69"/>
+    <row r="2" spans="1:50" s="37" customFormat="1" ht="12.75">
+      <c r="N2" s="43"/>
+      <c r="P2" s="44"/>
+    </row>
+    <row r="3" spans="1:50" s="37" customFormat="1" ht="12.75">
+      <c r="N3" s="43"/>
+      <c r="P3" s="44"/>
+    </row>
+    <row r="4" spans="1:50" s="37" customFormat="1" ht="12.75">
+      <c r="N4" s="43"/>
+      <c r="P4" s="44"/>
     </row>
     <row r="5" spans="1:50" ht="14.45" customHeight="1">
-      <c r="A5" s="77" t="s">
+      <c r="A5" s="51" t="s">
         <v>64</v>
       </c>
-      <c r="B5" s="77"/>
-[...15 lines deleted...]
-      <c r="T5" s="94" t="s">
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="51"/>
+      <c r="N5" s="51"/>
+      <c r="O5" s="51"/>
+      <c r="P5" s="51"/>
+      <c r="Q5" s="51"/>
+      <c r="T5" s="67" t="s">
         <v>65</v>
       </c>
-      <c r="U5" s="94"/>
-[...21 lines deleted...]
-      <c r="AQ5" s="94"/>
+      <c r="U5" s="67"/>
+      <c r="V5" s="67"/>
+      <c r="W5" s="67"/>
+      <c r="X5" s="67"/>
+      <c r="Y5" s="67"/>
+      <c r="Z5" s="67"/>
+      <c r="AA5" s="67"/>
+      <c r="AB5" s="67"/>
+      <c r="AC5" s="67"/>
+      <c r="AD5" s="67"/>
+      <c r="AE5" s="67"/>
+      <c r="AF5" s="67"/>
+      <c r="AG5" s="67"/>
+      <c r="AH5" s="67"/>
+      <c r="AI5" s="67"/>
+      <c r="AJ5" s="67"/>
+      <c r="AK5" s="67"/>
+      <c r="AL5" s="67"/>
+      <c r="AM5" s="67"/>
+      <c r="AN5" s="67"/>
+      <c r="AO5" s="67"/>
+      <c r="AP5" s="67"/>
+      <c r="AQ5" s="67"/>
     </row>
     <row r="6" spans="1:50">
-      <c r="AD6" s="105"/>
-[...1 lines deleted...]
-      <c r="AP6" s="105" t="s">
+      <c r="AD6" s="78"/>
+      <c r="AE6" s="78"/>
+      <c r="AP6" s="78" t="s">
         <v>18</v>
       </c>
-      <c r="AQ6" s="105"/>
+      <c r="AQ6" s="78"/>
     </row>
     <row r="7" spans="1:50">
-      <c r="A7" s="90"/>
-      <c r="B7" s="92">
+      <c r="A7" s="63"/>
+      <c r="B7" s="65">
         <v>2021</v>
       </c>
-      <c r="C7" s="93"/>
-[...10 lines deleted...]
-      <c r="N7" s="93">
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="66"/>
+      <c r="G7" s="66"/>
+      <c r="H7" s="66"/>
+      <c r="I7" s="66"/>
+      <c r="J7" s="66"/>
+      <c r="K7" s="66"/>
+      <c r="L7" s="66"/>
+      <c r="M7" s="66"/>
+      <c r="N7" s="66">
         <v>2024</v>
       </c>
-      <c r="O7" s="93"/>
-[...4 lines deleted...]
-      <c r="T7" s="101">
+      <c r="O7" s="66"/>
+      <c r="P7" s="66"/>
+      <c r="Q7" s="66"/>
+      <c r="R7" s="66"/>
+      <c r="S7" s="66"/>
+      <c r="T7" s="72">
         <v>2025</v>
       </c>
-      <c r="U7" s="101"/>
-[...10 lines deleted...]
-      <c r="AF7" s="101">
+      <c r="U7" s="72"/>
+      <c r="V7" s="72"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="72"/>
+      <c r="Y7" s="72"/>
+      <c r="Z7" s="72"/>
+      <c r="AA7" s="72"/>
+      <c r="AB7" s="72"/>
+      <c r="AC7" s="72"/>
+      <c r="AD7" s="72"/>
+      <c r="AE7" s="72"/>
+      <c r="AF7" s="72">
         <v>2026</v>
       </c>
-      <c r="AG7" s="101"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="101"/>
+      <c r="AG7" s="72"/>
+      <c r="AH7" s="72"/>
+      <c r="AI7" s="72"/>
+      <c r="AJ7" s="72"/>
+      <c r="AK7" s="72"/>
+      <c r="AL7" s="72"/>
+      <c r="AM7" s="72"/>
+      <c r="AN7" s="72"/>
+      <c r="AO7" s="72"/>
+      <c r="AP7" s="72"/>
+      <c r="AQ7" s="72"/>
     </row>
     <row r="8" spans="1:50" ht="18" customHeight="1">
-      <c r="A8" s="91"/>
-      <c r="B8" s="40" t="s">
+      <c r="A8" s="64"/>
+      <c r="B8" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="40" t="s">
+      <c r="C8" s="25" t="s">
         <v>15</v>
       </c>
-      <c r="D8" s="41" t="s">
+      <c r="D8" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="41" t="s">
+      <c r="E8" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="F8" s="41" t="s">
+      <c r="F8" s="26" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="41" t="s">
+      <c r="G8" s="26" t="s">
         <v>11</v>
       </c>
-      <c r="H8" s="41" t="s">
+      <c r="H8" s="26" t="s">
         <v>12</v>
       </c>
-      <c r="I8" s="42" t="s">
+      <c r="I8" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="J8" s="42" t="s">
+      <c r="J8" s="27" t="s">
         <v>14</v>
       </c>
-      <c r="K8" s="42" t="s">
+      <c r="K8" s="27" t="s">
         <v>21</v>
       </c>
-      <c r="L8" s="42" t="s">
+      <c r="L8" s="27" t="s">
         <v>22</v>
       </c>
-      <c r="M8" s="43" t="s">
+      <c r="M8" s="27" t="s">
         <v>24</v>
       </c>
-      <c r="N8" s="84" t="s">
+      <c r="N8" s="57" t="s">
         <v>2</v>
       </c>
-      <c r="O8" s="40" t="s">
+      <c r="O8" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="P8" s="84" t="s">
+      <c r="P8" s="57" t="s">
         <v>4</v>
       </c>
-      <c r="Q8" s="40" t="s">
+      <c r="Q8" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="40" t="s">
+      <c r="R8" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="S8" s="40" t="s">
+      <c r="S8" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="T8" s="40" t="s">
+      <c r="T8" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="U8" s="40" t="s">
+      <c r="U8" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="V8" s="83" t="s">
+      <c r="V8" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="W8" s="40" t="s">
+      <c r="W8" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="X8" s="40" t="s">
+      <c r="X8" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="Y8" s="41" t="s">
+      <c r="Y8" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="Z8" s="41" t="s">
+      <c r="Z8" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="AA8" s="42" t="s">
+      <c r="AA8" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AB8" s="41" t="s">
+      <c r="AB8" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="AC8" s="42" t="s">
+      <c r="AC8" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="AD8" s="42" t="s">
+      <c r="AD8" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="AE8" s="42" t="s">
+      <c r="AE8" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AF8" s="40" t="s">
+      <c r="AF8" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="AG8" s="40" t="s">
+      <c r="AG8" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="AH8" s="83" t="s">
+      <c r="AH8" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="AI8" s="40" t="s">
+      <c r="AI8" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="AJ8" s="40" t="s">
+      <c r="AJ8" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="AK8" s="41" t="s">
+      <c r="AK8" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AL8" s="41" t="s">
+      <c r="AL8" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="AM8" s="42" t="s">
+      <c r="AM8" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AN8" s="41" t="s">
+      <c r="AN8" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="AO8" s="42" t="s">
+      <c r="AO8" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="AP8" s="42" t="s">
+      <c r="AP8" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="AQ8" s="42" t="s">
+      <c r="AQ8" s="27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:50" ht="12" customHeight="1">
-      <c r="A9" s="79"/>
-[...18 lines deleted...]
-      <c r="T9" s="102" t="s">
+      <c r="A9" s="53"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="53"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="53"/>
+      <c r="K9" s="53"/>
+      <c r="L9" s="53"/>
+      <c r="M9" s="53"/>
+      <c r="N9" s="53"/>
+      <c r="O9" s="53"/>
+      <c r="P9" s="53"/>
+      <c r="Q9" s="53"/>
+      <c r="R9" s="53"/>
+      <c r="S9" s="53"/>
+      <c r="T9" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="U9" s="102"/>
-[...28 lines deleted...]
-      <c r="AX9" s="79"/>
+      <c r="U9" s="73"/>
+      <c r="V9" s="73"/>
+      <c r="W9" s="73"/>
+      <c r="X9" s="73"/>
+      <c r="Y9" s="73"/>
+      <c r="Z9" s="73"/>
+      <c r="AA9" s="73"/>
+      <c r="AB9" s="73"/>
+      <c r="AC9" s="73"/>
+      <c r="AD9" s="73"/>
+      <c r="AE9" s="73"/>
+      <c r="AF9" s="73"/>
+      <c r="AG9" s="73"/>
+      <c r="AH9" s="53"/>
+      <c r="AI9" s="53"/>
+      <c r="AJ9" s="53"/>
+      <c r="AK9" s="53"/>
+      <c r="AL9" s="53"/>
+      <c r="AM9" s="53"/>
+      <c r="AN9" s="53"/>
+      <c r="AO9" s="53"/>
+      <c r="AP9" s="53"/>
+      <c r="AQ9" s="53"/>
+      <c r="AR9" s="53"/>
+      <c r="AS9" s="53"/>
+      <c r="AT9" s="53"/>
+      <c r="AU9" s="53"/>
+      <c r="AV9" s="53"/>
+      <c r="AW9" s="53"/>
+      <c r="AX9" s="53"/>
     </row>
     <row r="10" spans="1:50" ht="12" customHeight="1">
-      <c r="A10" s="67" t="s">
+      <c r="A10" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="44"/>
-[...11 lines deleted...]
-      <c r="N10" s="69">
+      <c r="B10" s="28"/>
+      <c r="C10" s="28"/>
+      <c r="D10" s="28"/>
+      <c r="E10" s="28"/>
+      <c r="F10" s="28"/>
+      <c r="G10" s="28"/>
+      <c r="H10" s="29"/>
+      <c r="I10" s="28"/>
+      <c r="J10" s="29"/>
+      <c r="K10" s="29"/>
+      <c r="L10" s="29"/>
+      <c r="M10" s="30"/>
+      <c r="N10" s="44">
         <v>1.78</v>
       </c>
       <c r="O10" s="2">
         <v>1.28</v>
       </c>
-      <c r="P10" s="69">
+      <c r="P10" s="44">
         <v>1.24</v>
       </c>
       <c r="Q10" s="2">
         <v>1.1499999999999999</v>
       </c>
       <c r="R10" s="2">
         <v>0.99</v>
       </c>
       <c r="S10" s="2">
         <v>0.95</v>
       </c>
       <c r="T10" s="2">
         <v>11.15</v>
       </c>
       <c r="U10" s="2">
         <v>5.49</v>
       </c>
       <c r="V10" s="2">
         <v>3.7</v>
       </c>
       <c r="W10" s="2">
         <v>3</v>
       </c>
       <c r="X10" s="2">
         <v>2.25</v>
@@ -13950,77 +13965,77 @@
       </c>
       <c r="AA10" s="2">
         <v>1.37</v>
       </c>
       <c r="AB10" s="2">
         <v>1.19</v>
       </c>
       <c r="AC10" s="2">
         <v>1.1599999999999999</v>
       </c>
       <c r="AD10" s="2">
         <v>0.99</v>
       </c>
       <c r="AE10" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF10" s="2">
         <v>10.28</v>
       </c>
       <c r="AG10" s="2">
         <v>5.08</v>
       </c>
       <c r="AH10" s="2">
         <v>4.09</v>
       </c>
-      <c r="AI10" s="7">
+      <c r="AI10" s="2">
         <v>2.96</v>
       </c>
     </row>
     <row r="11" spans="1:50" ht="12" customHeight="1">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B11" s="44"/>
-[...11 lines deleted...]
-      <c r="N11" s="69">
+      <c r="B11" s="28"/>
+      <c r="C11" s="28"/>
+      <c r="D11" s="28"/>
+      <c r="E11" s="28"/>
+      <c r="F11" s="28"/>
+      <c r="G11" s="28"/>
+      <c r="H11" s="28"/>
+      <c r="I11" s="28"/>
+      <c r="J11" s="28"/>
+      <c r="K11" s="28"/>
+      <c r="L11" s="28"/>
+      <c r="M11" s="28"/>
+      <c r="N11" s="44">
         <v>1.56</v>
       </c>
       <c r="O11" s="2">
         <v>1.05</v>
       </c>
-      <c r="P11" s="69">
+      <c r="P11" s="44">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q11" s="2">
         <v>1</v>
       </c>
       <c r="R11" s="2">
         <v>0.76</v>
       </c>
       <c r="S11" s="2">
         <v>0.8</v>
       </c>
       <c r="T11" s="2">
         <v>9.67</v>
       </c>
       <c r="U11" s="2">
         <v>4.5599999999999996</v>
       </c>
       <c r="V11" s="2">
         <v>3.22</v>
       </c>
       <c r="W11" s="2">
         <v>2.36</v>
       </c>
       <c r="X11" s="2">
         <v>1.92</v>
@@ -14033,77 +14048,77 @@
       </c>
       <c r="AA11" s="2">
         <v>1.1200000000000001</v>
       </c>
       <c r="AB11" s="2">
         <v>1.03</v>
       </c>
       <c r="AC11" s="2">
         <v>0.97</v>
       </c>
       <c r="AD11" s="2">
         <v>0.8</v>
       </c>
       <c r="AE11" s="2">
         <v>0.96</v>
       </c>
       <c r="AF11" s="2">
         <v>9.0299999999999994</v>
       </c>
       <c r="AG11" s="2">
         <v>4.12</v>
       </c>
       <c r="AH11" s="2">
         <v>3.62</v>
       </c>
-      <c r="AI11" s="7">
+      <c r="AI11" s="2">
         <v>2.59</v>
       </c>
     </row>
     <row r="12" spans="1:50" ht="12" customHeight="1">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B12" s="44"/>
-[...11 lines deleted...]
-      <c r="N12" s="69">
+      <c r="B12" s="28"/>
+      <c r="C12" s="28"/>
+      <c r="D12" s="28"/>
+      <c r="E12" s="28"/>
+      <c r="F12" s="28"/>
+      <c r="G12" s="28"/>
+      <c r="H12" s="29"/>
+      <c r="I12" s="28"/>
+      <c r="J12" s="29"/>
+      <c r="K12" s="29"/>
+      <c r="L12" s="29"/>
+      <c r="M12" s="30"/>
+      <c r="N12" s="44">
         <v>2.74</v>
       </c>
       <c r="O12" s="2">
         <v>1.9</v>
       </c>
-      <c r="P12" s="69">
+      <c r="P12" s="44">
         <v>1.69</v>
       </c>
       <c r="Q12" s="2">
         <v>1.38</v>
       </c>
       <c r="R12" s="2">
         <v>1.68</v>
       </c>
       <c r="S12" s="2">
         <v>1.21</v>
       </c>
       <c r="T12" s="2">
         <v>15.15</v>
       </c>
       <c r="U12" s="2">
         <v>7.72</v>
       </c>
       <c r="V12" s="2">
         <v>4.97</v>
       </c>
       <c r="W12" s="2">
         <v>4.08</v>
       </c>
       <c r="X12" s="2">
         <v>3.72</v>
@@ -14116,77 +14131,77 @@
       </c>
       <c r="AA12" s="2">
         <v>2.08</v>
       </c>
       <c r="AB12" s="2">
         <v>1.85</v>
       </c>
       <c r="AC12" s="2">
         <v>1.9</v>
       </c>
       <c r="AD12" s="2">
         <v>1.4</v>
       </c>
       <c r="AE12" s="2">
         <v>1.72</v>
       </c>
       <c r="AF12" s="2">
         <v>14.4</v>
       </c>
       <c r="AG12" s="2">
         <v>6.32</v>
       </c>
       <c r="AH12" s="2">
         <v>4.7</v>
       </c>
-      <c r="AI12" s="7">
+      <c r="AI12" s="2">
         <v>4.8099999999999996</v>
       </c>
     </row>
     <row r="13" spans="1:50" ht="12" customHeight="1">
-      <c r="A13" s="9" t="s">
+      <c r="A13" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B13" s="44"/>
-[...11 lines deleted...]
-      <c r="N13" s="69">
+      <c r="B13" s="28"/>
+      <c r="C13" s="28"/>
+      <c r="D13" s="28"/>
+      <c r="E13" s="28"/>
+      <c r="F13" s="28"/>
+      <c r="G13" s="28"/>
+      <c r="H13" s="29"/>
+      <c r="I13" s="28"/>
+      <c r="J13" s="29"/>
+      <c r="K13" s="29"/>
+      <c r="L13" s="29"/>
+      <c r="M13" s="30"/>
+      <c r="N13" s="44">
         <v>2.14</v>
       </c>
       <c r="O13" s="2">
         <v>1.97</v>
       </c>
-      <c r="P13" s="69">
+      <c r="P13" s="44">
         <v>1.47</v>
       </c>
       <c r="Q13" s="2">
         <v>1.64</v>
       </c>
       <c r="R13" s="2">
         <v>1.18</v>
       </c>
       <c r="S13" s="2">
         <v>1.24</v>
       </c>
       <c r="T13" s="2">
         <v>18.09</v>
       </c>
       <c r="U13" s="2">
         <v>7.13</v>
       </c>
       <c r="V13" s="2">
         <v>4.46</v>
       </c>
       <c r="W13" s="2">
         <v>4.66</v>
       </c>
       <c r="X13" s="2">
         <v>3.27</v>
@@ -14199,77 +14214,77 @@
       </c>
       <c r="AA13" s="2">
         <v>1.52</v>
       </c>
       <c r="AB13" s="2">
         <v>1.3</v>
       </c>
       <c r="AC13" s="2">
         <v>1.45</v>
       </c>
       <c r="AD13" s="2">
         <v>1.3</v>
       </c>
       <c r="AE13" s="2">
         <v>1.28</v>
       </c>
       <c r="AF13" s="2">
         <v>13.14</v>
       </c>
       <c r="AG13" s="2">
         <v>6.66</v>
       </c>
       <c r="AH13" s="2">
         <v>6.06</v>
       </c>
-      <c r="AI13" s="7">
+      <c r="AI13" s="2">
         <v>3.77</v>
       </c>
     </row>
     <row r="14" spans="1:50" ht="12" customHeight="1">
-      <c r="A14" s="9" t="s">
+      <c r="A14" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="44"/>
-[...11 lines deleted...]
-      <c r="N14" s="69">
+      <c r="B14" s="28"/>
+      <c r="C14" s="28"/>
+      <c r="D14" s="28"/>
+      <c r="E14" s="28"/>
+      <c r="F14" s="28"/>
+      <c r="G14" s="28"/>
+      <c r="H14" s="29"/>
+      <c r="I14" s="28"/>
+      <c r="J14" s="29"/>
+      <c r="K14" s="29"/>
+      <c r="L14" s="29"/>
+      <c r="M14" s="30"/>
+      <c r="N14" s="44">
         <v>1.1200000000000001</v>
       </c>
       <c r="O14" s="2">
         <v>0.93</v>
       </c>
-      <c r="P14" s="69">
+      <c r="P14" s="44">
         <v>0.53</v>
       </c>
       <c r="Q14" s="2">
         <v>0.78</v>
       </c>
       <c r="R14" s="2">
         <v>0.5</v>
       </c>
       <c r="S14" s="2">
         <v>0.62</v>
       </c>
       <c r="T14" s="2">
         <v>6.43</v>
       </c>
       <c r="U14" s="2">
         <v>3.01</v>
       </c>
       <c r="V14" s="2">
         <v>1.86</v>
       </c>
       <c r="W14" s="2">
         <v>2.36</v>
       </c>
       <c r="X14" s="2">
         <v>1.25</v>
@@ -14282,77 +14297,77 @@
       </c>
       <c r="AA14" s="2">
         <v>1.3</v>
       </c>
       <c r="AB14" s="2">
         <v>1.08</v>
       </c>
       <c r="AC14" s="2">
         <v>0.55000000000000004</v>
       </c>
       <c r="AD14" s="2">
         <v>0.56999999999999995</v>
       </c>
       <c r="AE14" s="2">
         <v>0.63</v>
       </c>
       <c r="AF14" s="2">
         <v>5.2</v>
       </c>
       <c r="AG14" s="2">
         <v>3.27</v>
       </c>
       <c r="AH14" s="2">
         <v>1.78</v>
       </c>
-      <c r="AI14" s="7">
+      <c r="AI14" s="2">
         <v>1.33</v>
       </c>
     </row>
     <row r="15" spans="1:50" ht="12" customHeight="1">
-      <c r="A15" s="9" t="s">
+      <c r="A15" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B15" s="44"/>
-[...11 lines deleted...]
-      <c r="N15" s="69">
+      <c r="B15" s="28"/>
+      <c r="C15" s="28"/>
+      <c r="D15" s="28"/>
+      <c r="E15" s="28"/>
+      <c r="F15" s="28"/>
+      <c r="G15" s="28"/>
+      <c r="H15" s="29"/>
+      <c r="I15" s="28"/>
+      <c r="J15" s="29"/>
+      <c r="K15" s="29"/>
+      <c r="L15" s="29"/>
+      <c r="M15" s="30"/>
+      <c r="N15" s="44">
         <v>2.66</v>
       </c>
       <c r="O15" s="2">
         <v>1.82</v>
       </c>
-      <c r="P15" s="69">
+      <c r="P15" s="44">
         <v>2</v>
       </c>
       <c r="Q15" s="2">
         <v>1.58</v>
       </c>
       <c r="R15" s="2">
         <v>1.51</v>
       </c>
       <c r="S15" s="2">
         <v>1.26</v>
       </c>
       <c r="T15" s="2">
         <v>15.02</v>
       </c>
       <c r="U15" s="2">
         <v>8.51</v>
       </c>
       <c r="V15" s="2">
         <v>6.05</v>
       </c>
       <c r="W15" s="2">
         <v>4.58</v>
       </c>
       <c r="X15" s="2">
         <v>2.78</v>
@@ -14365,77 +14380,77 @@
       </c>
       <c r="AA15" s="2">
         <v>1.73</v>
       </c>
       <c r="AB15" s="2">
         <v>1.57</v>
       </c>
       <c r="AC15" s="2">
         <v>1.73</v>
       </c>
       <c r="AD15" s="2">
         <v>1.71</v>
       </c>
       <c r="AE15" s="2">
         <v>1.71</v>
       </c>
       <c r="AF15" s="2">
         <v>15.74</v>
       </c>
       <c r="AG15" s="2">
         <v>7.92</v>
       </c>
       <c r="AH15" s="2">
         <v>5.89</v>
       </c>
-      <c r="AI15" s="7">
+      <c r="AI15" s="2">
         <v>4.5199999999999996</v>
       </c>
     </row>
     <row r="16" spans="1:50" ht="12" customHeight="1">
-      <c r="A16" s="9" t="s">
+      <c r="A16" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="44"/>
-[...11 lines deleted...]
-      <c r="N16" s="69">
+      <c r="B16" s="28"/>
+      <c r="C16" s="28"/>
+      <c r="D16" s="28"/>
+      <c r="E16" s="28"/>
+      <c r="F16" s="28"/>
+      <c r="G16" s="28"/>
+      <c r="H16" s="29"/>
+      <c r="I16" s="28"/>
+      <c r="J16" s="29"/>
+      <c r="K16" s="29"/>
+      <c r="L16" s="29"/>
+      <c r="M16" s="30"/>
+      <c r="N16" s="44">
         <v>1.66</v>
       </c>
       <c r="O16" s="2">
         <v>1.76</v>
       </c>
-      <c r="P16" s="69">
+      <c r="P16" s="44">
         <v>0.74</v>
       </c>
       <c r="Q16" s="2">
         <v>1.25</v>
       </c>
       <c r="R16" s="2">
         <v>1.21</v>
       </c>
       <c r="S16" s="2">
         <v>0.97</v>
       </c>
       <c r="T16" s="2">
         <v>7.67</v>
       </c>
       <c r="U16" s="2">
         <v>6.69</v>
       </c>
       <c r="V16" s="2">
         <v>2.62</v>
       </c>
       <c r="W16" s="2">
         <v>2.85</v>
       </c>
       <c r="X16" s="2">
         <v>1.05</v>
@@ -14448,77 +14463,77 @@
       </c>
       <c r="AA16" s="2">
         <v>0.97</v>
       </c>
       <c r="AB16" s="2">
         <v>0.86</v>
       </c>
       <c r="AC16" s="2">
         <v>1.21</v>
       </c>
       <c r="AD16" s="2">
         <v>1.49</v>
       </c>
       <c r="AE16" s="2">
         <v>1.43</v>
       </c>
       <c r="AF16" s="2">
         <v>9.7200000000000006</v>
       </c>
       <c r="AG16" s="2">
         <v>4.12</v>
       </c>
       <c r="AH16" s="2">
         <v>2.08</v>
       </c>
-      <c r="AI16" s="7">
+      <c r="AI16" s="2">
         <v>0.89</v>
       </c>
     </row>
     <row r="17" spans="1:50" ht="12" customHeight="1">
-      <c r="A17" s="13" t="s">
+      <c r="A17" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="44"/>
-[...11 lines deleted...]
-      <c r="N17" s="69">
+      <c r="B17" s="28"/>
+      <c r="C17" s="28"/>
+      <c r="D17" s="28"/>
+      <c r="E17" s="28"/>
+      <c r="F17" s="28"/>
+      <c r="G17" s="28"/>
+      <c r="H17" s="29"/>
+      <c r="I17" s="28"/>
+      <c r="J17" s="29"/>
+      <c r="K17" s="29"/>
+      <c r="L17" s="29"/>
+      <c r="M17" s="30"/>
+      <c r="N17" s="44">
         <v>0.73</v>
       </c>
       <c r="O17" s="2">
         <v>0.48</v>
       </c>
-      <c r="P17" s="69">
+      <c r="P17" s="44">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q17" s="2">
         <v>0.89</v>
       </c>
       <c r="R17" s="2">
         <v>0.57999999999999996</v>
       </c>
       <c r="S17" s="2">
         <v>1.07</v>
       </c>
       <c r="T17" s="2">
         <v>7.8</v>
       </c>
       <c r="U17" s="2">
         <v>5.43</v>
       </c>
       <c r="V17" s="2">
         <v>1.77</v>
       </c>
       <c r="W17" s="2">
         <v>1.66</v>
       </c>
       <c r="X17" s="2">
         <v>0.79</v>
@@ -14531,77 +14546,77 @@
       </c>
       <c r="AA17" s="2">
         <v>1.82</v>
       </c>
       <c r="AB17" s="2">
         <v>1.17</v>
       </c>
       <c r="AC17" s="2">
         <v>0.79</v>
       </c>
       <c r="AD17" s="2">
         <v>0.72</v>
       </c>
       <c r="AE17" s="2">
         <v>1.31</v>
       </c>
       <c r="AF17" s="2">
         <v>15.46</v>
       </c>
       <c r="AG17" s="2">
         <v>2.72</v>
       </c>
       <c r="AH17" s="2">
         <v>6.26</v>
       </c>
-      <c r="AI17" s="7">
+      <c r="AI17" s="2">
         <v>2.67</v>
       </c>
     </row>
     <row r="18" spans="1:50" ht="12" customHeight="1">
-      <c r="A18" s="9" t="s">
+      <c r="A18" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B18" s="44"/>
-[...11 lines deleted...]
-      <c r="N18" s="69">
+      <c r="B18" s="28"/>
+      <c r="C18" s="28"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="28"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="28"/>
+      <c r="H18" s="29"/>
+      <c r="I18" s="28"/>
+      <c r="J18" s="29"/>
+      <c r="K18" s="29"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="30"/>
+      <c r="N18" s="44">
         <v>1.97</v>
       </c>
       <c r="O18" s="2">
         <v>1.07</v>
       </c>
-      <c r="P18" s="69">
+      <c r="P18" s="44">
         <v>0.56999999999999995</v>
       </c>
       <c r="Q18" s="2">
         <v>0.69</v>
       </c>
       <c r="R18" s="2">
         <v>0.63</v>
       </c>
       <c r="S18" s="2">
         <v>0.86</v>
       </c>
       <c r="T18" s="2">
         <v>7.28</v>
       </c>
       <c r="U18" s="2">
         <v>1.88</v>
       </c>
       <c r="V18" s="2">
         <v>6.19</v>
       </c>
       <c r="W18" s="2">
         <v>3.71</v>
       </c>
       <c r="X18" s="2">
         <v>1.83</v>
@@ -14614,77 +14629,77 @@
       </c>
       <c r="AA18" s="2">
         <v>1.6</v>
       </c>
       <c r="AB18" s="2">
         <v>0.81</v>
       </c>
       <c r="AC18" s="2">
         <v>1.46</v>
       </c>
       <c r="AD18" s="2">
         <v>0.67</v>
       </c>
       <c r="AE18" s="2">
         <v>0.45</v>
       </c>
       <c r="AF18" s="2">
         <v>5.62</v>
       </c>
       <c r="AG18" s="2">
         <v>10.86</v>
       </c>
       <c r="AH18" s="2">
         <v>4.54</v>
       </c>
-      <c r="AI18" s="7">
+      <c r="AI18" s="2">
         <v>1.94</v>
       </c>
     </row>
     <row r="19" spans="1:50" ht="12" customHeight="1">
-      <c r="A19" s="9" t="s">
+      <c r="A19" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="44"/>
-[...11 lines deleted...]
-      <c r="N19" s="69">
+      <c r="B19" s="28"/>
+      <c r="C19" s="28"/>
+      <c r="D19" s="28"/>
+      <c r="E19" s="28"/>
+      <c r="F19" s="28"/>
+      <c r="G19" s="28"/>
+      <c r="H19" s="28"/>
+      <c r="I19" s="28"/>
+      <c r="J19" s="28"/>
+      <c r="K19" s="28"/>
+      <c r="L19" s="28"/>
+      <c r="M19" s="28"/>
+      <c r="N19" s="44">
         <v>2.37</v>
       </c>
       <c r="O19" s="2">
         <v>1.42</v>
       </c>
-      <c r="P19" s="69">
+      <c r="P19" s="44">
         <v>1.61</v>
       </c>
       <c r="Q19" s="2">
         <v>1.45</v>
       </c>
       <c r="R19" s="2">
         <v>0.85</v>
       </c>
       <c r="S19" s="2">
         <v>0.87</v>
       </c>
       <c r="T19" s="2">
         <v>7.36</v>
       </c>
       <c r="U19" s="2">
         <v>4.3600000000000003</v>
       </c>
       <c r="V19" s="2">
         <v>4.68</v>
       </c>
       <c r="W19" s="2">
         <v>2.69</v>
       </c>
       <c r="X19" s="2">
         <v>1.5</v>
@@ -14697,77 +14712,77 @@
       </c>
       <c r="AA19" s="2">
         <v>2</v>
       </c>
       <c r="AB19" s="2">
         <v>1.67</v>
       </c>
       <c r="AC19" s="2">
         <v>0.96</v>
       </c>
       <c r="AD19" s="2">
         <v>1.36</v>
       </c>
       <c r="AE19" s="2">
         <v>1.07</v>
       </c>
       <c r="AF19" s="2">
         <v>10.69</v>
       </c>
       <c r="AG19" s="2">
         <v>9</v>
       </c>
       <c r="AH19" s="2">
         <v>4.03</v>
       </c>
-      <c r="AI19" s="7">
+      <c r="AI19" s="2">
         <v>3.02</v>
       </c>
     </row>
     <row r="20" spans="1:50" ht="12" customHeight="1">
-      <c r="A20" s="9" t="s">
+      <c r="A20" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="44"/>
-[...11 lines deleted...]
-      <c r="N20" s="69">
+      <c r="B20" s="28"/>
+      <c r="C20" s="28"/>
+      <c r="D20" s="28"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="28"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="28"/>
+      <c r="J20" s="29"/>
+      <c r="K20" s="29"/>
+      <c r="L20" s="29"/>
+      <c r="M20" s="30"/>
+      <c r="N20" s="44">
         <v>0.73</v>
       </c>
       <c r="O20" s="2">
         <v>0.96</v>
       </c>
-      <c r="P20" s="69">
+      <c r="P20" s="44">
         <v>0.64</v>
       </c>
       <c r="Q20" s="2">
         <v>0.84</v>
       </c>
       <c r="R20" s="2">
         <v>1.17</v>
       </c>
       <c r="S20" s="2">
         <v>1.07</v>
       </c>
       <c r="T20" s="2">
         <v>11.86</v>
       </c>
       <c r="U20" s="2">
         <v>2.75</v>
       </c>
       <c r="V20" s="2">
         <v>1.8</v>
       </c>
       <c r="W20" s="2">
         <v>3.22</v>
       </c>
       <c r="X20" s="2">
         <v>1.61</v>
@@ -14780,77 +14795,77 @@
       </c>
       <c r="AA20" s="2">
         <v>1</v>
       </c>
       <c r="AB20" s="2">
         <v>0.6</v>
       </c>
       <c r="AC20" s="2">
         <v>0.6</v>
       </c>
       <c r="AD20" s="2">
         <v>0.79</v>
       </c>
       <c r="AE20" s="2">
         <v>1</v>
       </c>
       <c r="AF20" s="2">
         <v>3.43</v>
       </c>
       <c r="AG20" s="2">
         <v>3.22</v>
       </c>
       <c r="AH20" s="2">
         <v>2.33</v>
       </c>
-      <c r="AI20" s="7">
+      <c r="AI20" s="2">
         <v>1.56</v>
       </c>
     </row>
     <row r="21" spans="1:50" ht="12" customHeight="1">
-      <c r="A21" s="9" t="s">
+      <c r="A21" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B21" s="44"/>
-[...11 lines deleted...]
-      <c r="N21" s="69">
+      <c r="B21" s="28"/>
+      <c r="C21" s="28"/>
+      <c r="D21" s="28"/>
+      <c r="E21" s="28"/>
+      <c r="F21" s="28"/>
+      <c r="G21" s="28"/>
+      <c r="H21" s="29"/>
+      <c r="I21" s="28"/>
+      <c r="J21" s="29"/>
+      <c r="K21" s="29"/>
+      <c r="L21" s="29"/>
+      <c r="M21" s="30"/>
+      <c r="N21" s="44">
         <v>1.49</v>
       </c>
       <c r="O21" s="2">
         <v>0.85</v>
       </c>
-      <c r="P21" s="69">
+      <c r="P21" s="44">
         <v>0.96</v>
       </c>
       <c r="Q21" s="2">
         <v>0.9</v>
       </c>
       <c r="R21" s="2">
         <v>1.08</v>
       </c>
       <c r="S21" s="2">
         <v>0.72</v>
       </c>
       <c r="T21" s="2">
         <v>7.56</v>
       </c>
       <c r="U21" s="2">
         <v>6.68</v>
       </c>
       <c r="V21" s="2">
         <v>3.11</v>
       </c>
       <c r="W21" s="2">
         <v>3.08</v>
       </c>
       <c r="X21" s="2">
         <v>2.66</v>
@@ -14863,77 +14878,77 @@
       </c>
       <c r="AA21" s="2">
         <v>1.43</v>
       </c>
       <c r="AB21" s="2">
         <v>0.94</v>
       </c>
       <c r="AC21" s="2">
         <v>1.07</v>
       </c>
       <c r="AD21" s="2">
         <v>1.24</v>
       </c>
       <c r="AE21" s="2">
         <v>1.07</v>
       </c>
       <c r="AF21" s="2">
         <v>9.5</v>
       </c>
       <c r="AG21" s="2">
         <v>4.05</v>
       </c>
       <c r="AH21" s="2">
         <v>4.17</v>
       </c>
-      <c r="AI21" s="7">
+      <c r="AI21" s="2">
         <v>1.71</v>
       </c>
     </row>
     <row r="22" spans="1:50" ht="12" customHeight="1">
-      <c r="A22" s="9" t="s">
+      <c r="A22" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B22" s="44"/>
-[...11 lines deleted...]
-      <c r="N22" s="69">
+      <c r="B22" s="28"/>
+      <c r="C22" s="28"/>
+      <c r="D22" s="28"/>
+      <c r="E22" s="28"/>
+      <c r="F22" s="28"/>
+      <c r="G22" s="28"/>
+      <c r="H22" s="29"/>
+      <c r="I22" s="28"/>
+      <c r="J22" s="29"/>
+      <c r="K22" s="29"/>
+      <c r="L22" s="29"/>
+      <c r="M22" s="30"/>
+      <c r="N22" s="44">
         <v>2.52</v>
       </c>
       <c r="O22" s="2">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P22" s="69">
+      <c r="P22" s="44">
         <v>1.47</v>
       </c>
       <c r="Q22" s="2">
         <v>1.66</v>
       </c>
       <c r="R22" s="2">
         <v>1.01</v>
       </c>
       <c r="S22" s="2">
         <v>1.57</v>
       </c>
       <c r="T22" s="2">
         <v>9.07</v>
       </c>
       <c r="U22" s="2">
         <v>4.75</v>
       </c>
       <c r="V22" s="2">
         <v>5.08</v>
       </c>
       <c r="W22" s="2">
         <v>1.76</v>
       </c>
       <c r="X22" s="2">
         <v>2.8</v>
@@ -14946,77 +14961,77 @@
       </c>
       <c r="AA22" s="2">
         <v>1.01</v>
       </c>
       <c r="AB22" s="2">
         <v>0.9</v>
       </c>
       <c r="AC22" s="2">
         <v>1.39</v>
       </c>
       <c r="AD22" s="2">
         <v>0.63</v>
       </c>
       <c r="AE22" s="2">
         <v>1.25</v>
       </c>
       <c r="AF22" s="2">
         <v>9.5</v>
       </c>
       <c r="AG22" s="2">
         <v>5.54</v>
       </c>
       <c r="AH22" s="2">
         <v>4.8600000000000003</v>
       </c>
-      <c r="AI22" s="7">
+      <c r="AI22" s="2">
         <v>3.95</v>
       </c>
     </row>
     <row r="23" spans="1:50" ht="12" customHeight="1">
-      <c r="A23" s="9" t="s">
+      <c r="A23" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B23" s="44"/>
-[...11 lines deleted...]
-      <c r="N23" s="69">
+      <c r="B23" s="28"/>
+      <c r="C23" s="28"/>
+      <c r="D23" s="28"/>
+      <c r="E23" s="28"/>
+      <c r="F23" s="28"/>
+      <c r="G23" s="28"/>
+      <c r="H23" s="29"/>
+      <c r="I23" s="28"/>
+      <c r="J23" s="29"/>
+      <c r="K23" s="29"/>
+      <c r="L23" s="29"/>
+      <c r="M23" s="30"/>
+      <c r="N23" s="44">
         <v>1.96</v>
       </c>
       <c r="O23" s="2">
         <v>1.71</v>
       </c>
-      <c r="P23" s="69">
+      <c r="P23" s="44">
         <v>1.78</v>
       </c>
       <c r="Q23" s="2">
         <v>1.57</v>
       </c>
       <c r="R23" s="2">
         <v>1.59</v>
       </c>
       <c r="S23" s="2">
         <v>1.48</v>
       </c>
       <c r="T23" s="2">
         <v>15.74</v>
       </c>
       <c r="U23" s="2">
         <v>7.96</v>
       </c>
       <c r="V23" s="2">
         <v>4.8099999999999996</v>
       </c>
       <c r="W23" s="2">
         <v>4.0599999999999996</v>
       </c>
       <c r="X23" s="2">
         <v>3.04</v>
@@ -15029,129 +15044,129 @@
       </c>
       <c r="AA23" s="2">
         <v>2.23</v>
       </c>
       <c r="AB23" s="2">
         <v>1.75</v>
       </c>
       <c r="AC23" s="2">
         <v>1.57</v>
       </c>
       <c r="AD23" s="2">
         <v>1.05</v>
       </c>
       <c r="AE23" s="2">
         <v>1.04</v>
       </c>
       <c r="AF23" s="2">
         <v>13.01</v>
       </c>
       <c r="AG23" s="2">
         <v>8.3699999999999992</v>
       </c>
       <c r="AH23" s="2">
         <v>5.09</v>
       </c>
-      <c r="AI23" s="7">
+      <c r="AI23" s="2">
         <v>4.58</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="12" customHeight="1">
-      <c r="A24" s="80"/>
-[...18 lines deleted...]
-      <c r="T24" s="96" t="s">
+      <c r="A24" s="54"/>
+      <c r="B24" s="54"/>
+      <c r="C24" s="54"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="54"/>
+      <c r="F24" s="54"/>
+      <c r="G24" s="54"/>
+      <c r="H24" s="54"/>
+      <c r="I24" s="54"/>
+      <c r="J24" s="54"/>
+      <c r="K24" s="54"/>
+      <c r="L24" s="54"/>
+      <c r="M24" s="54"/>
+      <c r="N24" s="54"/>
+      <c r="O24" s="54"/>
+      <c r="P24" s="54"/>
+      <c r="Q24" s="54"/>
+      <c r="R24" s="54"/>
+      <c r="S24" s="54"/>
+      <c r="T24" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="U24" s="96"/>
-[...26 lines deleted...]
-      <c r="AX24" s="80"/>
+      <c r="U24" s="69"/>
+      <c r="V24" s="69"/>
+      <c r="W24" s="69"/>
+      <c r="X24" s="69"/>
+      <c r="Y24" s="69"/>
+      <c r="Z24" s="69"/>
+      <c r="AA24" s="69"/>
+      <c r="AB24" s="69"/>
+      <c r="AC24" s="69"/>
+      <c r="AD24" s="69"/>
+      <c r="AE24" s="69"/>
+      <c r="AF24" s="69"/>
+      <c r="AG24" s="69"/>
+      <c r="AH24" s="54"/>
+      <c r="AI24" s="54"/>
+      <c r="AJ24" s="54"/>
+      <c r="AM24" s="54"/>
+      <c r="AN24" s="54"/>
+      <c r="AO24" s="54"/>
+      <c r="AP24" s="54"/>
+      <c r="AQ24" s="54"/>
+      <c r="AR24" s="54"/>
+      <c r="AS24" s="54"/>
+      <c r="AT24" s="54"/>
+      <c r="AU24" s="54"/>
+      <c r="AV24" s="54"/>
+      <c r="AW24" s="54"/>
+      <c r="AX24" s="54"/>
     </row>
     <row r="25" spans="1:50" ht="12" customHeight="1">
-      <c r="A25" s="60" t="s">
+      <c r="A25" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B25" s="44"/>
-[...11 lines deleted...]
-      <c r="N25" s="69">
+      <c r="B25" s="28"/>
+      <c r="C25" s="28"/>
+      <c r="D25" s="28"/>
+      <c r="E25" s="28"/>
+      <c r="F25" s="28"/>
+      <c r="G25" s="28"/>
+      <c r="H25" s="29"/>
+      <c r="I25" s="28"/>
+      <c r="J25" s="29"/>
+      <c r="K25" s="29"/>
+      <c r="L25" s="29"/>
+      <c r="M25" s="30"/>
+      <c r="N25" s="44">
         <v>1.78</v>
       </c>
       <c r="O25" s="2">
         <v>1.2</v>
       </c>
-      <c r="P25" s="69">
+      <c r="P25" s="44">
         <v>1.22</v>
       </c>
       <c r="Q25" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="R25" s="2">
         <v>0.93</v>
       </c>
       <c r="S25" s="2">
         <v>0.87</v>
       </c>
       <c r="T25" s="2">
         <v>11</v>
       </c>
       <c r="U25" s="2">
         <v>5.26</v>
       </c>
       <c r="V25" s="2">
         <v>3.62</v>
       </c>
       <c r="W25" s="2">
         <v>2.79</v>
       </c>
       <c r="X25" s="2">
         <v>2.15</v>
@@ -15164,77 +15179,77 @@
       </c>
       <c r="AA25" s="2">
         <v>1.31</v>
       </c>
       <c r="AB25" s="2">
         <v>1.18</v>
       </c>
       <c r="AC25" s="2">
         <v>1.1200000000000001</v>
       </c>
       <c r="AD25" s="2">
         <v>0.95</v>
       </c>
       <c r="AE25" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF25" s="2">
         <v>9.9499999999999993</v>
       </c>
       <c r="AG25" s="2">
         <v>4.75</v>
       </c>
       <c r="AH25" s="2">
         <v>3.91</v>
       </c>
-      <c r="AI25" s="7">
+      <c r="AI25" s="2">
         <v>3</v>
       </c>
     </row>
     <row r="26" spans="1:50" ht="12" customHeight="1">
-      <c r="A26" s="13" t="s">
+      <c r="A26" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B26" s="44"/>
-[...11 lines deleted...]
-      <c r="N26" s="69">
+      <c r="B26" s="28"/>
+      <c r="C26" s="28"/>
+      <c r="D26" s="28"/>
+      <c r="E26" s="28"/>
+      <c r="F26" s="28"/>
+      <c r="G26" s="28"/>
+      <c r="H26" s="28"/>
+      <c r="I26" s="28"/>
+      <c r="J26" s="28"/>
+      <c r="K26" s="28"/>
+      <c r="L26" s="28"/>
+      <c r="M26" s="28"/>
+      <c r="N26" s="44">
         <v>1.62</v>
       </c>
       <c r="O26" s="2">
         <v>1.06</v>
       </c>
-      <c r="P26" s="69">
+      <c r="P26" s="44">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q26" s="2">
         <v>1</v>
       </c>
       <c r="R26" s="2">
         <v>0.77</v>
       </c>
       <c r="S26" s="2">
         <v>0.82</v>
       </c>
       <c r="T26" s="2">
         <v>9.8800000000000008</v>
       </c>
       <c r="U26" s="2">
         <v>4.6900000000000004</v>
       </c>
       <c r="V26" s="2">
         <v>3.27</v>
       </c>
       <c r="W26" s="2">
         <v>2.4500000000000002</v>
       </c>
       <c r="X26" s="2">
         <v>1.93</v>
@@ -15247,77 +15262,77 @@
       </c>
       <c r="AA26" s="2">
         <v>1.1499999999999999</v>
       </c>
       <c r="AB26" s="2">
         <v>1.07</v>
       </c>
       <c r="AC26" s="2">
         <v>0.99</v>
       </c>
       <c r="AD26" s="2">
         <v>0.82</v>
       </c>
       <c r="AE26" s="2">
         <v>0.97</v>
       </c>
       <c r="AF26" s="2">
         <v>9.1</v>
       </c>
       <c r="AG26" s="2">
         <v>4.17</v>
       </c>
       <c r="AH26" s="2">
         <v>3.69</v>
       </c>
-      <c r="AI26" s="7">
+      <c r="AI26" s="2">
         <v>2.65</v>
       </c>
     </row>
     <row r="27" spans="1:50" ht="12" customHeight="1">
-      <c r="A27" s="13" t="s">
+      <c r="A27" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="44"/>
-[...11 lines deleted...]
-      <c r="N27" s="69">
+      <c r="B27" s="28"/>
+      <c r="C27" s="28"/>
+      <c r="D27" s="28"/>
+      <c r="E27" s="28"/>
+      <c r="F27" s="28"/>
+      <c r="G27" s="28"/>
+      <c r="H27" s="29"/>
+      <c r="I27" s="28"/>
+      <c r="J27" s="29"/>
+      <c r="K27" s="29"/>
+      <c r="L27" s="29"/>
+      <c r="M27" s="30"/>
+      <c r="N27" s="44">
         <v>2.78</v>
       </c>
       <c r="O27" s="2">
         <v>1.88</v>
       </c>
-      <c r="P27" s="69">
+      <c r="P27" s="44">
         <v>1.62</v>
       </c>
       <c r="Q27" s="2">
         <v>1.36</v>
       </c>
       <c r="R27" s="2">
         <v>1.61</v>
       </c>
       <c r="S27" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="T27" s="2">
         <v>15.45</v>
       </c>
       <c r="U27" s="2">
         <v>7.73</v>
       </c>
       <c r="V27" s="2">
         <v>4.9800000000000004</v>
       </c>
       <c r="W27" s="2">
         <v>3.98</v>
       </c>
       <c r="X27" s="2">
         <v>3.76</v>
@@ -15330,77 +15345,77 @@
       </c>
       <c r="AA27" s="2">
         <v>2.12</v>
       </c>
       <c r="AB27" s="2">
         <v>1.81</v>
       </c>
       <c r="AC27" s="2">
         <v>1.89</v>
       </c>
       <c r="AD27" s="2">
         <v>1.39</v>
       </c>
       <c r="AE27" s="2">
         <v>1.72</v>
       </c>
       <c r="AF27" s="2">
         <v>14.14</v>
       </c>
       <c r="AG27" s="2">
         <v>6.53</v>
       </c>
       <c r="AH27" s="2">
         <v>4.6100000000000003</v>
       </c>
-      <c r="AI27" s="7">
+      <c r="AI27" s="2">
         <v>4.79</v>
       </c>
     </row>
     <row r="28" spans="1:50" ht="12" customHeight="1">
-      <c r="A28" s="13" t="s">
+      <c r="A28" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B28" s="44"/>
-[...11 lines deleted...]
-      <c r="N28" s="69">
+      <c r="B28" s="28"/>
+      <c r="C28" s="28"/>
+      <c r="D28" s="28"/>
+      <c r="E28" s="28"/>
+      <c r="F28" s="28"/>
+      <c r="G28" s="28"/>
+      <c r="H28" s="29"/>
+      <c r="I28" s="28"/>
+      <c r="J28" s="29"/>
+      <c r="K28" s="29"/>
+      <c r="L28" s="29"/>
+      <c r="M28" s="30"/>
+      <c r="N28" s="44">
         <v>0.85</v>
       </c>
       <c r="O28" s="2">
         <v>0.9</v>
       </c>
-      <c r="P28" s="69">
+      <c r="P28" s="44">
         <v>0.81</v>
       </c>
       <c r="Q28" s="2">
         <v>0.72</v>
       </c>
       <c r="R28" s="2">
         <v>0.6</v>
       </c>
       <c r="S28" s="2">
         <v>0.55000000000000004</v>
       </c>
       <c r="T28" s="2">
         <v>6.53</v>
       </c>
       <c r="U28" s="2">
         <v>3.08</v>
       </c>
       <c r="V28" s="2">
         <v>0.9</v>
       </c>
       <c r="W28" s="2">
         <v>2.36</v>
       </c>
       <c r="X28" s="2">
         <v>0.67</v>
@@ -15413,77 +15428,77 @@
       </c>
       <c r="AA28" s="2">
         <v>1</v>
       </c>
       <c r="AB28" s="2">
         <v>1.1200000000000001</v>
       </c>
       <c r="AC28" s="2">
         <v>0.53</v>
       </c>
       <c r="AD28" s="2">
         <v>0.73</v>
       </c>
       <c r="AE28" s="2">
         <v>0.89</v>
       </c>
       <c r="AF28" s="2">
         <v>4.67</v>
       </c>
       <c r="AG28" s="2">
         <v>2.79</v>
       </c>
       <c r="AH28" s="2">
         <v>1.6</v>
       </c>
-      <c r="AI28" s="7">
+      <c r="AI28" s="2">
         <v>1.54</v>
       </c>
     </row>
     <row r="29" spans="1:50" ht="12" customHeight="1">
-      <c r="A29" s="13" t="s">
+      <c r="A29" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B29" s="44"/>
-[...11 lines deleted...]
-      <c r="N29" s="69">
+      <c r="B29" s="28"/>
+      <c r="C29" s="28"/>
+      <c r="D29" s="28"/>
+      <c r="E29" s="28"/>
+      <c r="F29" s="28"/>
+      <c r="G29" s="28"/>
+      <c r="H29" s="29"/>
+      <c r="I29" s="28"/>
+      <c r="J29" s="29"/>
+      <c r="K29" s="29"/>
+      <c r="L29" s="29"/>
+      <c r="M29" s="30"/>
+      <c r="N29" s="44">
         <v>2.5</v>
       </c>
       <c r="O29" s="2">
         <v>1.69</v>
       </c>
-      <c r="P29" s="69">
+      <c r="P29" s="44">
         <v>1.95</v>
       </c>
       <c r="Q29" s="2">
         <v>1.47</v>
       </c>
       <c r="R29" s="2">
         <v>1.33</v>
       </c>
       <c r="S29" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="T29" s="2">
         <v>14.83</v>
       </c>
       <c r="U29" s="2">
         <v>8.08</v>
       </c>
       <c r="V29" s="2">
         <v>5.68</v>
       </c>
       <c r="W29" s="2">
         <v>3.67</v>
       </c>
       <c r="X29" s="2">
         <v>2.58</v>
@@ -15496,77 +15511,77 @@
       </c>
       <c r="AA29" s="2">
         <v>1.68</v>
       </c>
       <c r="AB29" s="2">
         <v>1.49</v>
       </c>
       <c r="AC29" s="2">
         <v>1.43</v>
       </c>
       <c r="AD29" s="2">
         <v>1.58</v>
       </c>
       <c r="AE29" s="2">
         <v>1.71</v>
       </c>
       <c r="AF29" s="2">
         <v>13.92</v>
       </c>
       <c r="AG29" s="2">
         <v>6.99</v>
       </c>
       <c r="AH29" s="2">
         <v>5.56</v>
       </c>
-      <c r="AI29" s="7">
+      <c r="AI29" s="2">
         <v>4.0199999999999996</v>
       </c>
     </row>
     <row r="30" spans="1:50" ht="12" customHeight="1">
-      <c r="A30" s="19" t="s">
+      <c r="A30" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B30" s="44"/>
-[...11 lines deleted...]
-      <c r="N30" s="69">
+      <c r="B30" s="28"/>
+      <c r="C30" s="28"/>
+      <c r="D30" s="28"/>
+      <c r="E30" s="28"/>
+      <c r="F30" s="28"/>
+      <c r="G30" s="28"/>
+      <c r="H30" s="29"/>
+      <c r="I30" s="28"/>
+      <c r="J30" s="29"/>
+      <c r="K30" s="29"/>
+      <c r="L30" s="29"/>
+      <c r="M30" s="30"/>
+      <c r="N30" s="44">
         <v>1.5</v>
       </c>
       <c r="O30" s="2">
         <v>1.39</v>
       </c>
-      <c r="P30" s="69">
+      <c r="P30" s="44">
         <v>1.31</v>
       </c>
       <c r="Q30" s="2">
         <v>1.71</v>
       </c>
       <c r="R30" s="2">
         <v>1.61</v>
       </c>
       <c r="S30" s="2">
         <v>1.04</v>
       </c>
       <c r="T30" s="2">
         <v>17.04</v>
       </c>
       <c r="U30" s="2">
         <v>5.5</v>
       </c>
       <c r="V30" s="2">
         <v>4.96</v>
       </c>
       <c r="W30" s="2">
         <v>4.74</v>
       </c>
       <c r="X30" s="2">
         <v>2.5499999999999998</v>
@@ -15579,1208 +15594,1208 @@
       </c>
       <c r="AA30" s="2">
         <v>1.92</v>
       </c>
       <c r="AB30" s="2">
         <v>0.89</v>
       </c>
       <c r="AC30" s="2">
         <v>1.67</v>
       </c>
       <c r="AD30" s="2">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE30" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF30" s="2">
         <v>11.77</v>
       </c>
       <c r="AG30" s="2">
         <v>8.31</v>
       </c>
       <c r="AH30" s="2">
         <v>4.78</v>
       </c>
-      <c r="AI30" s="7">
+      <c r="AI30" s="2">
         <v>4.4400000000000004</v>
       </c>
     </row>
     <row r="31" spans="1:50" ht="12" customHeight="1">
-      <c r="A31" s="78"/>
-[...18 lines deleted...]
-      <c r="T31" s="89" t="s">
+      <c r="A31" s="52"/>
+      <c r="B31" s="52"/>
+      <c r="C31" s="52"/>
+      <c r="D31" s="52"/>
+      <c r="E31" s="52"/>
+      <c r="F31" s="52"/>
+      <c r="G31" s="52"/>
+      <c r="H31" s="52"/>
+      <c r="I31" s="52"/>
+      <c r="J31" s="52"/>
+      <c r="K31" s="52"/>
+      <c r="L31" s="52"/>
+      <c r="M31" s="52"/>
+      <c r="N31" s="52"/>
+      <c r="O31" s="52"/>
+      <c r="P31" s="52"/>
+      <c r="Q31" s="52"/>
+      <c r="R31" s="52"/>
+      <c r="S31" s="52"/>
+      <c r="T31" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="U31" s="89"/>
-[...26 lines deleted...]
-      <c r="AX31" s="78"/>
+      <c r="U31" s="62"/>
+      <c r="V31" s="62"/>
+      <c r="W31" s="62"/>
+      <c r="X31" s="62"/>
+      <c r="Y31" s="62"/>
+      <c r="Z31" s="62"/>
+      <c r="AA31" s="62"/>
+      <c r="AB31" s="62"/>
+      <c r="AC31" s="62"/>
+      <c r="AD31" s="62"/>
+      <c r="AE31" s="62"/>
+      <c r="AF31" s="62"/>
+      <c r="AG31" s="62"/>
+      <c r="AH31" s="52"/>
+      <c r="AI31" s="52"/>
+      <c r="AJ31" s="52"/>
+      <c r="AM31" s="52"/>
+      <c r="AN31" s="52"/>
+      <c r="AO31" s="52"/>
+      <c r="AP31" s="52"/>
+      <c r="AQ31" s="52"/>
+      <c r="AR31" s="52"/>
+      <c r="AS31" s="52"/>
+      <c r="AT31" s="52"/>
+      <c r="AU31" s="52"/>
+      <c r="AV31" s="52"/>
+      <c r="AW31" s="52"/>
+      <c r="AX31" s="52"/>
     </row>
     <row r="32" spans="1:50" ht="12" customHeight="1">
-      <c r="A32" s="67" t="s">
+      <c r="A32" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B32" s="44"/>
-[...11 lines deleted...]
-      <c r="N32" s="69">
+      <c r="B32" s="28"/>
+      <c r="C32" s="28"/>
+      <c r="D32" s="28"/>
+      <c r="E32" s="28"/>
+      <c r="F32" s="28"/>
+      <c r="G32" s="28"/>
+      <c r="H32" s="29"/>
+      <c r="I32" s="28"/>
+      <c r="J32" s="29"/>
+      <c r="K32" s="29"/>
+      <c r="L32" s="29"/>
+      <c r="M32" s="30"/>
+      <c r="N32" s="44">
         <v>1.78</v>
       </c>
-      <c r="O32" s="7">
+      <c r="O32" s="2">
         <v>1.44</v>
       </c>
-      <c r="P32" s="69">
+      <c r="P32" s="44">
         <v>1.27</v>
       </c>
-      <c r="Q32" s="7">
+      <c r="Q32" s="2">
         <v>1.27</v>
       </c>
-      <c r="R32" s="7">
+      <c r="R32" s="2">
         <v>1.1000000000000001</v>
       </c>
-      <c r="S32" s="7">
+      <c r="S32" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="T32" s="2">
         <v>11.45</v>
       </c>
-      <c r="U32" s="7">
+      <c r="U32" s="2">
         <v>5.97</v>
       </c>
-      <c r="V32" s="7">
+      <c r="V32" s="2">
         <v>3.84</v>
       </c>
       <c r="W32" s="2">
         <v>3.43</v>
       </c>
-      <c r="X32" s="7">
+      <c r="X32" s="2">
         <v>2.46</v>
       </c>
-      <c r="Y32" s="7">
+      <c r="Y32" s="2">
         <v>2.1</v>
       </c>
-      <c r="Z32" s="7">
+      <c r="Z32" s="2">
         <v>1.77</v>
       </c>
-      <c r="AA32" s="7">
+      <c r="AA32" s="2">
         <v>1.5</v>
       </c>
-      <c r="AB32" s="7">
+      <c r="AB32" s="2">
         <v>1.2</v>
       </c>
-      <c r="AC32" s="7">
+      <c r="AC32" s="2">
         <v>1.23</v>
       </c>
-      <c r="AD32" s="7">
+      <c r="AD32" s="2">
         <v>1.0900000000000001</v>
       </c>
-      <c r="AE32" s="7">
+      <c r="AE32" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="AF32" s="2">
         <v>10.99</v>
       </c>
-      <c r="AG32" s="7">
+      <c r="AG32" s="2">
         <v>5.78</v>
       </c>
-      <c r="AH32" s="7">
+      <c r="AH32" s="2">
         <v>4.46</v>
       </c>
-      <c r="AI32" s="7">
+      <c r="AI32" s="2">
         <v>2.88</v>
       </c>
     </row>
     <row r="33" spans="1:35" ht="12" customHeight="1">
-      <c r="A33" s="19" t="s">
+      <c r="A33" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B33" s="44"/>
-[...11 lines deleted...]
-      <c r="N33" s="69">
+      <c r="B33" s="28"/>
+      <c r="C33" s="28"/>
+      <c r="D33" s="28"/>
+      <c r="E33" s="28"/>
+      <c r="F33" s="28"/>
+      <c r="G33" s="28"/>
+      <c r="H33" s="28"/>
+      <c r="I33" s="28"/>
+      <c r="J33" s="28"/>
+      <c r="K33" s="28"/>
+      <c r="L33" s="28"/>
+      <c r="M33" s="28"/>
+      <c r="N33" s="44">
         <v>0.6</v>
       </c>
-      <c r="O33" s="7">
+      <c r="O33" s="2">
         <v>0.97</v>
       </c>
-      <c r="P33" s="69">
+      <c r="P33" s="44">
         <v>1.1399999999999999</v>
       </c>
-      <c r="Q33" s="7">
+      <c r="Q33" s="2">
         <v>0.9</v>
       </c>
-      <c r="R33" s="7">
+      <c r="R33" s="2">
         <v>0.49</v>
       </c>
-      <c r="S33" s="7">
+      <c r="S33" s="2">
         <v>0.35</v>
       </c>
       <c r="T33" s="2">
         <v>5.88</v>
       </c>
-      <c r="U33" s="7">
+      <c r="U33" s="2">
         <v>2.16</v>
       </c>
-      <c r="V33" s="7">
+      <c r="V33" s="2">
         <v>2.23</v>
       </c>
       <c r="W33" s="2">
         <v>0.76</v>
       </c>
-      <c r="X33" s="7">
+      <c r="X33" s="2">
         <v>1.68</v>
       </c>
-      <c r="Y33" s="7">
+      <c r="Y33" s="2">
         <v>1</v>
       </c>
-      <c r="Z33" s="7">
+      <c r="Z33" s="2">
         <v>1.1100000000000001</v>
       </c>
-      <c r="AA33" s="7">
+      <c r="AA33" s="2">
         <v>0.67</v>
       </c>
-      <c r="AB33" s="7">
+      <c r="AB33" s="2">
         <v>0.33</v>
       </c>
-      <c r="AC33" s="7">
+      <c r="AC33" s="2">
         <v>0.78</v>
       </c>
-      <c r="AD33" s="7">
+      <c r="AD33" s="2">
         <v>0.49</v>
       </c>
-      <c r="AE33" s="7">
+      <c r="AE33" s="2">
         <v>0.75</v>
       </c>
       <c r="AF33" s="2">
         <v>7.77</v>
       </c>
-      <c r="AG33" s="7">
+      <c r="AG33" s="2">
         <v>3.11</v>
       </c>
-      <c r="AH33" s="7">
+      <c r="AH33" s="2">
         <v>2.23</v>
       </c>
-      <c r="AI33" s="7">
+      <c r="AI33" s="2">
         <v>1.52</v>
       </c>
     </row>
     <row r="34" spans="1:35" ht="12" customHeight="1">
-      <c r="A34" s="19" t="s">
+      <c r="A34" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B34" s="44"/>
-[...11 lines deleted...]
-      <c r="N34" s="69">
+      <c r="B34" s="28"/>
+      <c r="C34" s="28"/>
+      <c r="D34" s="28"/>
+      <c r="E34" s="28"/>
+      <c r="F34" s="28"/>
+      <c r="G34" s="28"/>
+      <c r="H34" s="29"/>
+      <c r="I34" s="28"/>
+      <c r="J34" s="29"/>
+      <c r="K34" s="29"/>
+      <c r="L34" s="29"/>
+      <c r="M34" s="30"/>
+      <c r="N34" s="44">
         <v>1.88</v>
       </c>
-      <c r="O34" s="7">
+      <c r="O34" s="2">
         <v>2.48</v>
       </c>
-      <c r="P34" s="69">
+      <c r="P34" s="44">
         <v>3.69</v>
       </c>
-      <c r="Q34" s="7">
+      <c r="Q34" s="2">
         <v>1.98</v>
       </c>
-      <c r="R34" s="7">
+      <c r="R34" s="2">
         <v>3.61</v>
       </c>
-      <c r="S34" s="7">
+      <c r="S34" s="2">
         <v>3.87</v>
       </c>
       <c r="T34" s="2">
         <v>6.78</v>
       </c>
-      <c r="U34" s="7">
+      <c r="U34" s="2">
         <v>7.22</v>
       </c>
-      <c r="V34" s="7">
+      <c r="V34" s="2">
         <v>4.6900000000000004</v>
       </c>
       <c r="W34" s="2">
         <v>7.09</v>
       </c>
-      <c r="X34" s="7">
+      <c r="X34" s="2">
         <v>2.79</v>
       </c>
-      <c r="Y34" s="7">
+      <c r="Y34" s="2">
         <v>1.1599999999999999</v>
       </c>
-      <c r="Z34" s="7">
+      <c r="Z34" s="2">
         <v>0.99</v>
       </c>
-      <c r="AA34" s="7">
+      <c r="AA34" s="2">
         <v>0.87</v>
       </c>
-      <c r="AB34" s="7">
+      <c r="AB34" s="2">
         <v>3.09</v>
       </c>
-      <c r="AC34" s="7">
+      <c r="AC34" s="2">
         <v>2.09</v>
       </c>
-      <c r="AD34" s="7">
+      <c r="AD34" s="2">
         <v>1.89</v>
       </c>
-      <c r="AE34" s="7">
+      <c r="AE34" s="2">
         <v>1.74</v>
       </c>
       <c r="AF34" s="2">
         <v>22.15</v>
       </c>
-      <c r="AG34" s="7" t="s">
-[...2 lines deleted...]
-      <c r="AH34" s="7">
+      <c r="AG34" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH34" s="2">
         <v>7.42</v>
       </c>
-      <c r="AI34" s="7">
+      <c r="AI34" s="2">
         <v>5.54</v>
       </c>
     </row>
     <row r="35" spans="1:35" ht="12" customHeight="1">
-      <c r="A35" s="9" t="s">
+      <c r="A35" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B35" s="44"/>
-[...11 lines deleted...]
-      <c r="N35" s="69">
+      <c r="B35" s="28"/>
+      <c r="C35" s="28"/>
+      <c r="D35" s="28"/>
+      <c r="E35" s="28"/>
+      <c r="F35" s="28"/>
+      <c r="G35" s="28"/>
+      <c r="H35" s="29"/>
+      <c r="I35" s="28"/>
+      <c r="J35" s="29"/>
+      <c r="K35" s="29"/>
+      <c r="L35" s="29"/>
+      <c r="M35" s="30"/>
+      <c r="N35" s="44">
         <v>2.14</v>
       </c>
-      <c r="O35" s="7">
+      <c r="O35" s="2">
         <v>1.97</v>
       </c>
-      <c r="P35" s="69">
+      <c r="P35" s="44">
         <v>1.47</v>
       </c>
-      <c r="Q35" s="7">
+      <c r="Q35" s="2">
         <v>1.64</v>
       </c>
-      <c r="R35" s="7">
+      <c r="R35" s="2">
         <v>1.18</v>
       </c>
-      <c r="S35" s="7">
+      <c r="S35" s="2">
         <v>1.24</v>
       </c>
       <c r="T35" s="2">
         <v>18.09</v>
       </c>
-      <c r="U35" s="7">
+      <c r="U35" s="2">
         <v>7.13</v>
       </c>
-      <c r="V35" s="7">
+      <c r="V35" s="2">
         <v>4.46</v>
       </c>
       <c r="W35" s="2">
         <v>4.66</v>
       </c>
-      <c r="X35" s="7">
+      <c r="X35" s="2">
         <v>3.27</v>
       </c>
-      <c r="Y35" s="7">
+      <c r="Y35" s="2">
         <v>2.4300000000000002</v>
       </c>
-      <c r="Z35" s="7">
+      <c r="Z35" s="2">
         <v>1.89</v>
       </c>
-      <c r="AA35" s="7">
+      <c r="AA35" s="2">
         <v>1.52</v>
       </c>
-      <c r="AB35" s="7">
+      <c r="AB35" s="2">
         <v>1.3</v>
       </c>
-      <c r="AC35" s="7">
+      <c r="AC35" s="2">
         <v>1.45</v>
       </c>
-      <c r="AD35" s="7">
+      <c r="AD35" s="2">
         <v>1.3</v>
       </c>
-      <c r="AE35" s="7">
+      <c r="AE35" s="2">
         <v>1.28</v>
       </c>
       <c r="AF35" s="2">
         <v>13.14</v>
       </c>
-      <c r="AG35" s="7">
+      <c r="AG35" s="2">
         <v>6.66</v>
       </c>
-      <c r="AH35" s="7">
+      <c r="AH35" s="2">
         <v>6.06</v>
       </c>
-      <c r="AI35" s="7">
+      <c r="AI35" s="2">
         <v>3.77</v>
       </c>
     </row>
     <row r="36" spans="1:35" ht="12" customHeight="1">
-      <c r="A36" s="9" t="s">
+      <c r="A36" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B36" s="44"/>
-[...11 lines deleted...]
-      <c r="N36" s="69">
+      <c r="B36" s="28"/>
+      <c r="C36" s="28"/>
+      <c r="D36" s="28"/>
+      <c r="E36" s="28"/>
+      <c r="F36" s="28"/>
+      <c r="G36" s="28"/>
+      <c r="H36" s="29"/>
+      <c r="I36" s="28"/>
+      <c r="J36" s="29"/>
+      <c r="K36" s="29"/>
+      <c r="L36" s="29"/>
+      <c r="M36" s="30"/>
+      <c r="N36" s="44">
         <v>1.41</v>
       </c>
-      <c r="O36" s="7">
+      <c r="O36" s="2">
         <v>0.97</v>
       </c>
-      <c r="P36" s="69">
+      <c r="P36" s="44">
         <v>0.23</v>
       </c>
-      <c r="Q36" s="7">
+      <c r="Q36" s="2">
         <v>0.84</v>
       </c>
-      <c r="R36" s="7">
+      <c r="R36" s="2">
         <v>0.38</v>
       </c>
-      <c r="S36" s="7">
+      <c r="S36" s="2">
         <v>0.7</v>
       </c>
       <c r="T36" s="2">
         <v>6.32</v>
       </c>
-      <c r="U36" s="7">
+      <c r="U36" s="2">
         <v>2.94</v>
       </c>
-      <c r="V36" s="7">
+      <c r="V36" s="2">
         <v>2.89</v>
       </c>
       <c r="W36" s="2">
         <v>2.36</v>
       </c>
-      <c r="X36" s="7">
+      <c r="X36" s="2">
         <v>1.87</v>
       </c>
-      <c r="Y36" s="7">
+      <c r="Y36" s="2">
         <v>0.36</v>
       </c>
-      <c r="Z36" s="7">
+      <c r="Z36" s="2">
         <v>1.23</v>
       </c>
-      <c r="AA36" s="7">
+      <c r="AA36" s="2">
         <v>1.62</v>
       </c>
-      <c r="AB36" s="7">
+      <c r="AB36" s="2">
         <v>1.04</v>
       </c>
-      <c r="AC36" s="7">
+      <c r="AC36" s="2">
         <v>0.56999999999999995</v>
       </c>
-      <c r="AD36" s="7">
+      <c r="AD36" s="2">
         <v>0.39</v>
       </c>
-      <c r="AE36" s="7">
+      <c r="AE36" s="2">
         <v>0.36</v>
       </c>
       <c r="AF36" s="2">
         <v>5.77</v>
       </c>
-      <c r="AG36" s="7">
+      <c r="AG36" s="2">
         <v>3.79</v>
       </c>
-      <c r="AH36" s="7">
+      <c r="AH36" s="2">
         <v>1.98</v>
       </c>
-      <c r="AI36" s="7">
+      <c r="AI36" s="2">
         <v>1.1100000000000001</v>
       </c>
     </row>
     <row r="37" spans="1:35" ht="12" customHeight="1">
-      <c r="A37" s="9" t="s">
+      <c r="A37" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B37" s="44"/>
-[...11 lines deleted...]
-      <c r="N37" s="69">
+      <c r="B37" s="28"/>
+      <c r="C37" s="28"/>
+      <c r="D37" s="28"/>
+      <c r="E37" s="28"/>
+      <c r="F37" s="28"/>
+      <c r="G37" s="28"/>
+      <c r="H37" s="29"/>
+      <c r="I37" s="28"/>
+      <c r="J37" s="29"/>
+      <c r="K37" s="29"/>
+      <c r="L37" s="29"/>
+      <c r="M37" s="30"/>
+      <c r="N37" s="44">
         <v>3.04</v>
       </c>
-      <c r="O37" s="7">
+      <c r="O37" s="2">
         <v>2.14</v>
       </c>
-      <c r="P37" s="69">
+      <c r="P37" s="44">
         <v>2.13</v>
       </c>
-      <c r="Q37" s="7">
+      <c r="Q37" s="2">
         <v>1.85</v>
       </c>
-      <c r="R37" s="7">
+      <c r="R37" s="2">
         <v>1.93</v>
       </c>
-      <c r="S37" s="7">
+      <c r="S37" s="2">
         <v>1.66</v>
       </c>
       <c r="T37" s="2">
         <v>15.51</v>
       </c>
-      <c r="U37" s="7">
+      <c r="U37" s="2">
         <v>9.6</v>
       </c>
-      <c r="V37" s="7">
+      <c r="V37" s="2">
         <v>6.99</v>
       </c>
       <c r="W37" s="2">
         <v>6.87</v>
       </c>
-      <c r="X37" s="7">
+      <c r="X37" s="2">
         <v>3.29</v>
       </c>
-      <c r="Y37" s="7">
+      <c r="Y37" s="2">
         <v>3.47</v>
       </c>
-      <c r="Z37" s="7">
+      <c r="Z37" s="2">
         <v>2.5499999999999998</v>
       </c>
-      <c r="AA37" s="7">
+      <c r="AA37" s="2">
         <v>1.87</v>
       </c>
-      <c r="AB37" s="7">
+      <c r="AB37" s="2">
         <v>1.75</v>
       </c>
-      <c r="AC37" s="7">
+      <c r="AC37" s="2">
         <v>2.5</v>
       </c>
-      <c r="AD37" s="7">
+      <c r="AD37" s="2">
         <v>2.0099999999999998</v>
       </c>
-      <c r="AE37" s="7">
+      <c r="AE37" s="2">
         <v>1.72</v>
       </c>
       <c r="AF37" s="2">
         <v>20.399999999999999</v>
       </c>
-      <c r="AG37" s="7">
+      <c r="AG37" s="2">
         <v>10.3</v>
       </c>
-      <c r="AH37" s="7">
+      <c r="AH37" s="2">
         <v>6.74</v>
       </c>
-      <c r="AI37" s="7">
+      <c r="AI37" s="2">
         <v>5.81</v>
       </c>
     </row>
     <row r="38" spans="1:35" ht="12" customHeight="1">
-      <c r="A38" s="9" t="s">
+      <c r="A38" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B38" s="44"/>
-[...11 lines deleted...]
-      <c r="N38" s="69">
+      <c r="B38" s="28"/>
+      <c r="C38" s="28"/>
+      <c r="D38" s="28"/>
+      <c r="E38" s="28"/>
+      <c r="F38" s="28"/>
+      <c r="G38" s="28"/>
+      <c r="H38" s="29"/>
+      <c r="I38" s="28"/>
+      <c r="J38" s="29"/>
+      <c r="K38" s="29"/>
+      <c r="L38" s="29"/>
+      <c r="M38" s="30"/>
+      <c r="N38" s="44">
         <v>1.66</v>
       </c>
-      <c r="O38" s="7">
+      <c r="O38" s="2">
         <v>1.76</v>
       </c>
-      <c r="P38" s="69">
+      <c r="P38" s="44">
         <v>0.74</v>
       </c>
-      <c r="Q38" s="7">
+      <c r="Q38" s="2">
         <v>1.25</v>
       </c>
-      <c r="R38" s="7">
+      <c r="R38" s="2">
         <v>1.21</v>
       </c>
-      <c r="S38" s="7">
+      <c r="S38" s="2">
         <v>0.97</v>
       </c>
       <c r="T38" s="2">
         <v>7.67</v>
       </c>
-      <c r="U38" s="7">
+      <c r="U38" s="2">
         <v>6.69</v>
       </c>
-      <c r="V38" s="7">
+      <c r="V38" s="2">
         <v>2.62</v>
       </c>
       <c r="W38" s="2">
         <v>2.85</v>
       </c>
-      <c r="X38" s="7">
+      <c r="X38" s="2">
         <v>1.05</v>
       </c>
-      <c r="Y38" s="7">
+      <c r="Y38" s="2">
         <v>2.17</v>
       </c>
-      <c r="Z38" s="7">
+      <c r="Z38" s="2">
         <v>1.61</v>
       </c>
-      <c r="AA38" s="7">
+      <c r="AA38" s="2">
         <v>0.97</v>
       </c>
-      <c r="AB38" s="7">
+      <c r="AB38" s="2">
         <v>0.86</v>
       </c>
-      <c r="AC38" s="7">
+      <c r="AC38" s="2">
         <v>1.21</v>
       </c>
-      <c r="AD38" s="7">
+      <c r="AD38" s="2">
         <v>1.49</v>
       </c>
-      <c r="AE38" s="7">
+      <c r="AE38" s="2">
         <v>1.43</v>
       </c>
       <c r="AF38" s="2">
         <v>9.7200000000000006</v>
       </c>
-      <c r="AG38" s="7">
+      <c r="AG38" s="2">
         <v>4.12</v>
       </c>
-      <c r="AH38" s="7">
+      <c r="AH38" s="2">
         <v>2.08</v>
       </c>
-      <c r="AI38" s="7">
+      <c r="AI38" s="2">
         <v>0.89</v>
       </c>
     </row>
     <row r="39" spans="1:35" ht="12" customHeight="1">
-      <c r="A39" s="13" t="s">
+      <c r="A39" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B39" s="44"/>
-[...11 lines deleted...]
-      <c r="N39" s="69">
+      <c r="B39" s="28"/>
+      <c r="C39" s="28"/>
+      <c r="D39" s="28"/>
+      <c r="E39" s="28"/>
+      <c r="F39" s="28"/>
+      <c r="G39" s="28"/>
+      <c r="H39" s="29"/>
+      <c r="I39" s="28"/>
+      <c r="J39" s="29"/>
+      <c r="K39" s="29"/>
+      <c r="L39" s="29"/>
+      <c r="M39" s="30"/>
+      <c r="N39" s="44">
         <v>0.73</v>
       </c>
-      <c r="O39" s="7">
+      <c r="O39" s="2">
         <v>0.48</v>
       </c>
-      <c r="P39" s="69">
+      <c r="P39" s="44">
         <v>1.1399999999999999</v>
       </c>
-      <c r="Q39" s="7">
+      <c r="Q39" s="2">
         <v>0.89</v>
       </c>
-      <c r="R39" s="7">
+      <c r="R39" s="2">
         <v>0.57999999999999996</v>
       </c>
-      <c r="S39" s="7">
+      <c r="S39" s="2">
         <v>1.07</v>
       </c>
       <c r="T39" s="2">
         <v>7.8</v>
       </c>
-      <c r="U39" s="7">
+      <c r="U39" s="2">
         <v>5.43</v>
       </c>
-      <c r="V39" s="7">
+      <c r="V39" s="2">
         <v>1.77</v>
       </c>
       <c r="W39" s="2">
         <v>1.66</v>
       </c>
-      <c r="X39" s="7">
+      <c r="X39" s="2">
         <v>0.79</v>
       </c>
-      <c r="Y39" s="7">
+      <c r="Y39" s="2">
         <v>2.87</v>
       </c>
-      <c r="Z39" s="7">
+      <c r="Z39" s="2">
         <v>2.27</v>
       </c>
-      <c r="AA39" s="7">
+      <c r="AA39" s="2">
         <v>1.82</v>
       </c>
-      <c r="AB39" s="7">
+      <c r="AB39" s="2">
         <v>1.17</v>
       </c>
-      <c r="AC39" s="7">
+      <c r="AC39" s="2">
         <v>0.79</v>
       </c>
-      <c r="AD39" s="7">
+      <c r="AD39" s="2">
         <v>0.72</v>
       </c>
-      <c r="AE39" s="7">
+      <c r="AE39" s="2">
         <v>1.31</v>
       </c>
       <c r="AF39" s="2">
         <v>15.46</v>
       </c>
-      <c r="AG39" s="7">
+      <c r="AG39" s="2">
         <v>2.72</v>
       </c>
-      <c r="AH39" s="7">
+      <c r="AH39" s="2">
         <v>6.26</v>
       </c>
-      <c r="AI39" s="7">
+      <c r="AI39" s="2">
         <v>2.67</v>
       </c>
     </row>
     <row r="40" spans="1:35" ht="12" customHeight="1">
-      <c r="A40" s="9" t="s">
+      <c r="A40" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B40" s="44"/>
-[...11 lines deleted...]
-      <c r="N40" s="69">
+      <c r="B40" s="28"/>
+      <c r="C40" s="28"/>
+      <c r="D40" s="28"/>
+      <c r="E40" s="28"/>
+      <c r="F40" s="28"/>
+      <c r="G40" s="28"/>
+      <c r="H40" s="29"/>
+      <c r="I40" s="28"/>
+      <c r="J40" s="29"/>
+      <c r="K40" s="29"/>
+      <c r="L40" s="29"/>
+      <c r="M40" s="30"/>
+      <c r="N40" s="44">
         <v>1.97</v>
       </c>
-      <c r="O40" s="7">
+      <c r="O40" s="2">
         <v>1.07</v>
       </c>
-      <c r="P40" s="69">
+      <c r="P40" s="44">
         <v>0.56999999999999995</v>
       </c>
-      <c r="Q40" s="7">
+      <c r="Q40" s="2">
         <v>0.69</v>
       </c>
-      <c r="R40" s="7">
+      <c r="R40" s="2">
         <v>0.63</v>
       </c>
-      <c r="S40" s="7">
+      <c r="S40" s="2">
         <v>0.86</v>
       </c>
       <c r="T40" s="2">
         <v>7.28</v>
       </c>
-      <c r="U40" s="7">
+      <c r="U40" s="2">
         <v>1.88</v>
       </c>
-      <c r="V40" s="7">
+      <c r="V40" s="2">
         <v>6.19</v>
       </c>
       <c r="W40" s="2">
         <v>3.71</v>
       </c>
-      <c r="X40" s="7">
+      <c r="X40" s="2">
         <v>1.83</v>
       </c>
-      <c r="Y40" s="7">
+      <c r="Y40" s="2">
         <v>1.23</v>
       </c>
-      <c r="Z40" s="7">
+      <c r="Z40" s="2">
         <v>2.89</v>
       </c>
-      <c r="AA40" s="7">
+      <c r="AA40" s="2">
         <v>1.6</v>
       </c>
-      <c r="AB40" s="7">
+      <c r="AB40" s="2">
         <v>0.81</v>
       </c>
-      <c r="AC40" s="7">
+      <c r="AC40" s="2">
         <v>1.46</v>
       </c>
-      <c r="AD40" s="7">
+      <c r="AD40" s="2">
         <v>0.67</v>
       </c>
-      <c r="AE40" s="7">
+      <c r="AE40" s="2">
         <v>0.45</v>
       </c>
       <c r="AF40" s="2">
         <v>5.62</v>
       </c>
-      <c r="AG40" s="7">
+      <c r="AG40" s="2">
         <v>10.86</v>
       </c>
-      <c r="AH40" s="7">
+      <c r="AH40" s="2">
         <v>4.54</v>
       </c>
-      <c r="AI40" s="7">
+      <c r="AI40" s="2">
         <v>1.94</v>
       </c>
     </row>
     <row r="41" spans="1:35" ht="12" customHeight="1">
-      <c r="A41" s="9" t="s">
+      <c r="A41" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B41" s="44"/>
-[...11 lines deleted...]
-      <c r="N41" s="69">
+      <c r="B41" s="28"/>
+      <c r="C41" s="28"/>
+      <c r="D41" s="28"/>
+      <c r="E41" s="28"/>
+      <c r="F41" s="28"/>
+      <c r="G41" s="28"/>
+      <c r="H41" s="28"/>
+      <c r="I41" s="28"/>
+      <c r="J41" s="28"/>
+      <c r="K41" s="28"/>
+      <c r="L41" s="28"/>
+      <c r="M41" s="28"/>
+      <c r="N41" s="44">
         <v>2.37</v>
       </c>
-      <c r="O41" s="7">
+      <c r="O41" s="2">
         <v>1.42</v>
       </c>
-      <c r="P41" s="69">
+      <c r="P41" s="44">
         <v>1.61</v>
       </c>
-      <c r="Q41" s="7">
+      <c r="Q41" s="2">
         <v>1.45</v>
       </c>
-      <c r="R41" s="7">
+      <c r="R41" s="2">
         <v>0.85</v>
       </c>
-      <c r="S41" s="7">
+      <c r="S41" s="2">
         <v>0.87</v>
       </c>
       <c r="T41" s="2">
         <v>7.36</v>
       </c>
-      <c r="U41" s="7">
+      <c r="U41" s="2">
         <v>4.3600000000000003</v>
       </c>
-      <c r="V41" s="7">
+      <c r="V41" s="2">
         <v>4.68</v>
       </c>
       <c r="W41" s="2">
         <v>2.69</v>
       </c>
-      <c r="X41" s="7">
+      <c r="X41" s="2">
         <v>1.5</v>
       </c>
-      <c r="Y41" s="7">
+      <c r="Y41" s="2">
         <v>1.43</v>
       </c>
-      <c r="Z41" s="7">
+      <c r="Z41" s="2">
         <v>1.83</v>
       </c>
-      <c r="AA41" s="7">
+      <c r="AA41" s="2">
         <v>2</v>
       </c>
-      <c r="AB41" s="7">
+      <c r="AB41" s="2">
         <v>1.67</v>
       </c>
-      <c r="AC41" s="7">
+      <c r="AC41" s="2">
         <v>0.96</v>
       </c>
-      <c r="AD41" s="7">
+      <c r="AD41" s="2">
         <v>1.36</v>
       </c>
-      <c r="AE41" s="7">
+      <c r="AE41" s="2">
         <v>1.07</v>
       </c>
       <c r="AF41" s="2">
         <v>10.69</v>
       </c>
-      <c r="AG41" s="7">
+      <c r="AG41" s="2">
         <v>9</v>
       </c>
-      <c r="AH41" s="7">
+      <c r="AH41" s="2">
         <v>4.03</v>
       </c>
-      <c r="AI41" s="7">
+      <c r="AI41" s="2">
         <v>3.02</v>
       </c>
     </row>
     <row r="42" spans="1:35" ht="12" customHeight="1">
-      <c r="A42" s="9" t="s">
+      <c r="A42" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B42" s="44"/>
-[...11 lines deleted...]
-      <c r="N42" s="69">
+      <c r="B42" s="28"/>
+      <c r="C42" s="28"/>
+      <c r="D42" s="28"/>
+      <c r="E42" s="28"/>
+      <c r="F42" s="28"/>
+      <c r="G42" s="28"/>
+      <c r="H42" s="29"/>
+      <c r="I42" s="28"/>
+      <c r="J42" s="29"/>
+      <c r="K42" s="29"/>
+      <c r="L42" s="29"/>
+      <c r="M42" s="30"/>
+      <c r="N42" s="44">
         <v>0.73</v>
       </c>
-      <c r="O42" s="7">
+      <c r="O42" s="2">
         <v>0.96</v>
       </c>
-      <c r="P42" s="69">
+      <c r="P42" s="44">
         <v>0.64</v>
       </c>
-      <c r="Q42" s="7">
+      <c r="Q42" s="2">
         <v>0.84</v>
       </c>
-      <c r="R42" s="7">
+      <c r="R42" s="2">
         <v>1.17</v>
       </c>
-      <c r="S42" s="7">
+      <c r="S42" s="2">
         <v>1.07</v>
       </c>
       <c r="T42" s="2">
         <v>11.86</v>
       </c>
-      <c r="U42" s="7">
+      <c r="U42" s="2">
         <v>2.75</v>
       </c>
-      <c r="V42" s="7">
+      <c r="V42" s="2">
         <v>1.8</v>
       </c>
       <c r="W42" s="2">
         <v>3.22</v>
       </c>
-      <c r="X42" s="7">
+      <c r="X42" s="2">
         <v>1.61</v>
       </c>
-      <c r="Y42" s="7">
+      <c r="Y42" s="2">
         <v>1.46</v>
       </c>
-      <c r="Z42" s="7">
+      <c r="Z42" s="2">
         <v>1.44</v>
       </c>
-      <c r="AA42" s="7">
+      <c r="AA42" s="2">
         <v>1</v>
       </c>
-      <c r="AB42" s="7">
+      <c r="AB42" s="2">
         <v>0.6</v>
       </c>
-      <c r="AC42" s="7">
+      <c r="AC42" s="2">
         <v>0.6</v>
       </c>
-      <c r="AD42" s="7">
+      <c r="AD42" s="2">
         <v>0.79</v>
       </c>
-      <c r="AE42" s="7">
+      <c r="AE42" s="2">
         <v>1</v>
       </c>
       <c r="AF42" s="2">
         <v>3.43</v>
       </c>
-      <c r="AG42" s="7">
+      <c r="AG42" s="2">
         <v>3.22</v>
       </c>
-      <c r="AH42" s="7">
+      <c r="AH42" s="2">
         <v>2.33</v>
       </c>
-      <c r="AI42" s="7">
+      <c r="AI42" s="2">
         <v>1.56</v>
       </c>
     </row>
     <row r="43" spans="1:35" ht="12" customHeight="1">
-      <c r="A43" s="9" t="s">
+      <c r="A43" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B43" s="44"/>
-[...11 lines deleted...]
-      <c r="N43" s="69">
+      <c r="B43" s="28"/>
+      <c r="C43" s="28"/>
+      <c r="D43" s="28"/>
+      <c r="E43" s="28"/>
+      <c r="F43" s="28"/>
+      <c r="G43" s="28"/>
+      <c r="H43" s="29"/>
+      <c r="I43" s="28"/>
+      <c r="J43" s="29"/>
+      <c r="K43" s="29"/>
+      <c r="L43" s="29"/>
+      <c r="M43" s="30"/>
+      <c r="N43" s="44">
         <v>1.49</v>
       </c>
-      <c r="O43" s="7">
+      <c r="O43" s="2">
         <v>0.85</v>
       </c>
-      <c r="P43" s="69">
+      <c r="P43" s="44">
         <v>0.96</v>
       </c>
-      <c r="Q43" s="7">
+      <c r="Q43" s="2">
         <v>0.9</v>
       </c>
-      <c r="R43" s="7">
+      <c r="R43" s="2">
         <v>1.08</v>
       </c>
-      <c r="S43" s="7">
+      <c r="S43" s="2">
         <v>0.72</v>
       </c>
       <c r="T43" s="2">
         <v>7.56</v>
       </c>
-      <c r="U43" s="7">
+      <c r="U43" s="2">
         <v>6.68</v>
       </c>
-      <c r="V43" s="7">
+      <c r="V43" s="2">
         <v>3.11</v>
       </c>
       <c r="W43" s="2">
         <v>3.08</v>
       </c>
-      <c r="X43" s="7">
+      <c r="X43" s="2">
         <v>2.66</v>
       </c>
-      <c r="Y43" s="7">
+      <c r="Y43" s="2">
         <v>2.23</v>
       </c>
-      <c r="Z43" s="7">
+      <c r="Z43" s="2">
         <v>1.37</v>
       </c>
-      <c r="AA43" s="7">
+      <c r="AA43" s="2">
         <v>1.43</v>
       </c>
-      <c r="AB43" s="7">
+      <c r="AB43" s="2">
         <v>0.94</v>
       </c>
-      <c r="AC43" s="7">
+      <c r="AC43" s="2">
         <v>1.07</v>
       </c>
-      <c r="AD43" s="7">
+      <c r="AD43" s="2">
         <v>1.24</v>
       </c>
-      <c r="AE43" s="7">
+      <c r="AE43" s="2">
         <v>1.07</v>
       </c>
       <c r="AF43" s="2">
         <v>9.5</v>
       </c>
-      <c r="AG43" s="7">
+      <c r="AG43" s="2">
         <v>4.05</v>
       </c>
-      <c r="AH43" s="7">
+      <c r="AH43" s="2">
         <v>4.17</v>
       </c>
-      <c r="AI43" s="7">
+      <c r="AI43" s="2">
         <v>1.71</v>
       </c>
     </row>
     <row r="44" spans="1:35" ht="12" customHeight="1">
-      <c r="A44" s="9" t="s">
+      <c r="A44" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B44" s="44"/>
-[...11 lines deleted...]
-      <c r="N44" s="70">
+      <c r="B44" s="28"/>
+      <c r="C44" s="28"/>
+      <c r="D44" s="28"/>
+      <c r="E44" s="28"/>
+      <c r="F44" s="28"/>
+      <c r="G44" s="28"/>
+      <c r="H44" s="29"/>
+      <c r="I44" s="28"/>
+      <c r="J44" s="29"/>
+      <c r="K44" s="29"/>
+      <c r="L44" s="29"/>
+      <c r="M44" s="30"/>
+      <c r="N44" s="44">
         <v>2.52</v>
       </c>
-      <c r="O44" s="7">
+      <c r="O44" s="2">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P44" s="69">
+      <c r="P44" s="44">
         <v>1.47</v>
       </c>
-      <c r="Q44" s="7">
+      <c r="Q44" s="2">
         <v>1.66</v>
       </c>
-      <c r="R44" s="7">
+      <c r="R44" s="2">
         <v>1.01</v>
       </c>
-      <c r="S44" s="7">
+      <c r="S44" s="2">
         <v>1.57</v>
       </c>
       <c r="T44" s="2">
         <v>9.07</v>
       </c>
-      <c r="U44" s="7">
+      <c r="U44" s="2">
         <v>4.75</v>
       </c>
-      <c r="V44" s="7">
+      <c r="V44" s="2">
         <v>5.08</v>
       </c>
       <c r="W44" s="2">
         <v>1.76</v>
       </c>
-      <c r="X44" s="7">
+      <c r="X44" s="2">
         <v>2.8</v>
       </c>
-      <c r="Y44" s="7">
+      <c r="Y44" s="2">
         <v>3.31</v>
       </c>
-      <c r="Z44" s="7">
+      <c r="Z44" s="2">
         <v>1.66</v>
       </c>
-      <c r="AA44" s="7">
+      <c r="AA44" s="2">
         <v>1.01</v>
       </c>
-      <c r="AB44" s="7">
+      <c r="AB44" s="2">
         <v>0.9</v>
       </c>
-      <c r="AC44" s="7">
+      <c r="AC44" s="2">
         <v>1.39</v>
       </c>
-      <c r="AD44" s="7">
+      <c r="AD44" s="2">
         <v>0.63</v>
       </c>
-      <c r="AE44" s="7">
+      <c r="AE44" s="2">
         <v>1.25</v>
       </c>
       <c r="AF44" s="2">
         <v>9.5</v>
       </c>
-      <c r="AG44" s="7">
+      <c r="AG44" s="2">
         <v>5.54</v>
       </c>
-      <c r="AH44" s="7">
+      <c r="AH44" s="2">
         <v>4.8600000000000003</v>
       </c>
-      <c r="AI44" s="7">
+      <c r="AI44" s="2">
         <v>3.95</v>
       </c>
     </row>
     <row r="45" spans="1:35" ht="12" customHeight="1">
-      <c r="A45" s="36" t="s">
+      <c r="A45" s="24" t="s">
         <v>57</v>
       </c>
-      <c r="B45" s="51"/>
-[...11 lines deleted...]
-      <c r="N45" s="71">
+      <c r="B45" s="32"/>
+      <c r="C45" s="32"/>
+      <c r="D45" s="32"/>
+      <c r="E45" s="32"/>
+      <c r="F45" s="32"/>
+      <c r="G45" s="32"/>
+      <c r="H45" s="33"/>
+      <c r="I45" s="32"/>
+      <c r="J45" s="33"/>
+      <c r="K45" s="33"/>
+      <c r="L45" s="33"/>
+      <c r="M45" s="34"/>
+      <c r="N45" s="45">
         <v>2.3199999999999998</v>
       </c>
       <c r="O45" s="4">
         <v>1.96</v>
       </c>
-      <c r="P45" s="71">
+      <c r="P45" s="45">
         <v>2.15</v>
       </c>
       <c r="Q45" s="4">
         <v>1.46</v>
       </c>
       <c r="R45" s="4">
         <v>1.57</v>
       </c>
       <c r="S45" s="4">
         <v>1.83</v>
       </c>
       <c r="T45" s="4">
         <v>14.71</v>
       </c>
       <c r="U45" s="4">
         <v>9.94</v>
       </c>
       <c r="V45" s="4">
         <v>4.6900000000000004</v>
       </c>
       <c r="W45" s="4">
         <v>3.52</v>
       </c>
       <c r="X45" s="4">
         <v>3.44</v>
@@ -16798,369 +16813,367 @@
         <v>2.44</v>
       </c>
       <c r="AC45" s="4">
         <v>1.49</v>
       </c>
       <c r="AD45" s="4">
         <v>1.02</v>
       </c>
       <c r="AE45" s="4">
         <v>0.98</v>
       </c>
       <c r="AF45" s="4">
         <v>14.03</v>
       </c>
       <c r="AG45" s="4">
         <v>8.42</v>
       </c>
       <c r="AH45" s="4">
         <v>5.34</v>
       </c>
       <c r="AI45" s="4">
         <v>4.68</v>
       </c>
     </row>
     <row r="46" spans="1:35">
-      <c r="A46" s="25" t="s">
+      <c r="A46" s="18" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
-    <mergeCell ref="T5:AQ5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="AP6:AQ6"/>
     <mergeCell ref="AD6:AE6"/>
     <mergeCell ref="T31:AG31"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="T24:AG24"/>
     <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="T5:AQ5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
   <dimension ref="A2:AE41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="P16" sqref="P16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="28.85546875" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="15" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" s="58" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="94" t="s">
+    <row r="2" spans="1:31" s="37" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="94"/>
-[...61 lines deleted...]
-      <c r="AE3" s="75"/>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="67"/>
+      <c r="P2" s="67"/>
+      <c r="Q2" s="67"/>
+      <c r="R2" s="67"/>
+      <c r="S2" s="67"/>
+      <c r="T2" s="67"/>
+      <c r="U2" s="67"/>
+      <c r="V2" s="67"/>
+      <c r="W2" s="67"/>
+      <c r="X2" s="67"/>
+      <c r="Y2" s="67"/>
+      <c r="Z2" s="67"/>
+      <c r="AA2" s="67"/>
+      <c r="AB2" s="67"/>
+      <c r="AC2" s="67"/>
+      <c r="AD2" s="67"/>
+      <c r="AE2" s="67"/>
+    </row>
+    <row r="3" spans="1:31" s="37" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="49"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
+      <c r="O3" s="49"/>
+      <c r="P3" s="49"/>
+      <c r="Q3" s="49"/>
+      <c r="R3" s="49"/>
+      <c r="S3" s="49"/>
+      <c r="T3" s="49"/>
+      <c r="U3" s="49"/>
+      <c r="V3" s="49"/>
+      <c r="W3" s="49"/>
+      <c r="X3" s="49"/>
+      <c r="Y3" s="49"/>
+      <c r="Z3" s="49"/>
+      <c r="AA3" s="49"/>
+      <c r="AB3" s="49"/>
+      <c r="AC3" s="49"/>
+      <c r="AD3" s="49"/>
+      <c r="AE3" s="49"/>
     </row>
     <row r="4" spans="1:31">
-      <c r="A4" s="95"/>
-[...11 lines deleted...]
-      <c r="M4" s="95"/>
+      <c r="A4" s="68"/>
+      <c r="B4" s="68"/>
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+      <c r="L4" s="68"/>
+      <c r="M4" s="68"/>
     </row>
     <row r="5" spans="1:31">
-      <c r="C5" s="8"/>
-      <c r="AE5" s="8" t="s">
+      <c r="C5" s="6"/>
+      <c r="AE5" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="6" spans="1:31">
-      <c r="A6" s="90"/>
-      <c r="B6" s="92">
+      <c r="A6" s="63"/>
+      <c r="B6" s="65">
         <v>2021</v>
       </c>
-      <c r="C6" s="93"/>
-[...10 lines deleted...]
-      <c r="N6" s="101">
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="72">
         <v>2023</v>
       </c>
-      <c r="O6" s="101"/>
-[...10 lines deleted...]
-      <c r="Z6" s="92">
+      <c r="O6" s="72"/>
+      <c r="P6" s="72"/>
+      <c r="Q6" s="72"/>
+      <c r="R6" s="72"/>
+      <c r="S6" s="72"/>
+      <c r="T6" s="72"/>
+      <c r="U6" s="72"/>
+      <c r="V6" s="72"/>
+      <c r="W6" s="72"/>
+      <c r="X6" s="72"/>
+      <c r="Y6" s="65"/>
+      <c r="Z6" s="65">
         <v>2024</v>
       </c>
-      <c r="AA6" s="93"/>
-[...3 lines deleted...]
-      <c r="AE6" s="100"/>
+      <c r="AA6" s="66"/>
+      <c r="AB6" s="66"/>
+      <c r="AC6" s="66"/>
+      <c r="AD6" s="66"/>
+      <c r="AE6" s="71"/>
     </row>
     <row r="7" spans="1:31">
-      <c r="A7" s="91"/>
-      <c r="B7" s="11" t="s">
+      <c r="A7" s="64"/>
+      <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="11" t="s">
+      <c r="C7" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="11" t="s">
+      <c r="D7" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="11" t="s">
+      <c r="E7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="11" t="s">
+      <c r="F7" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="11" t="s">
+      <c r="G7" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="11" t="s">
+      <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="10" t="s">
+      <c r="I7" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="10" t="s">
+      <c r="J7" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="10" t="s">
+      <c r="K7" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="L7" s="10" t="s">
+      <c r="L7" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="M7" s="10" t="s">
+      <c r="M7" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="N7" s="27" t="s">
+      <c r="N7" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="27" t="s">
+      <c r="O7" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="28" t="s">
+      <c r="P7" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="Q7" s="27" t="s">
+      <c r="Q7" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="R7" s="27" t="s">
+      <c r="R7" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="S7" s="11" t="s">
+      <c r="S7" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="T7" s="29" t="s">
+      <c r="T7" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="U7" s="10" t="s">
+      <c r="U7" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="V7" s="11" t="s">
+      <c r="V7" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="W7" s="10" t="s">
+      <c r="W7" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="X7" s="10" t="s">
+      <c r="X7" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="Y7" s="10" t="s">
+      <c r="Y7" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="Z7" s="27" t="s">
+      <c r="Z7" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="27" t="s">
+      <c r="AA7" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="AB7" s="28" t="s">
+      <c r="AB7" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="27" t="s">
+      <c r="AC7" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="27" t="s">
+      <c r="AD7" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="AE7" s="10" t="s">
+      <c r="AE7" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:31" ht="15" customHeight="1">
-      <c r="A8" s="102" t="s">
+      <c r="A8" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="102"/>
-[...28 lines deleted...]
-      <c r="AE8" s="89"/>
+      <c r="B8" s="73"/>
+      <c r="C8" s="73"/>
+      <c r="D8" s="73"/>
+      <c r="E8" s="73"/>
+      <c r="F8" s="73"/>
+      <c r="G8" s="73"/>
+      <c r="H8" s="73"/>
+      <c r="I8" s="73"/>
+      <c r="J8" s="73"/>
+      <c r="K8" s="73"/>
+      <c r="L8" s="73"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="73"/>
+      <c r="O8" s="73"/>
+      <c r="P8" s="73"/>
+      <c r="Q8" s="73"/>
+      <c r="R8" s="73"/>
+      <c r="S8" s="73"/>
+      <c r="T8" s="73"/>
+      <c r="U8" s="73"/>
+      <c r="V8" s="73"/>
+      <c r="W8" s="73"/>
+      <c r="X8" s="73"/>
+      <c r="Y8" s="73"/>
+      <c r="Z8" s="73"/>
+      <c r="AA8" s="73"/>
+      <c r="AB8" s="73"/>
+      <c r="AC8" s="73"/>
+      <c r="AD8" s="73"/>
+      <c r="AE8" s="62"/>
     </row>
     <row r="9" spans="1:31">
-      <c r="A9" s="60" t="s">
+      <c r="A9" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="12"/>
-[...10 lines deleted...]
-      <c r="M9" s="12"/>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+      <c r="L9" s="9"/>
+      <c r="M9" s="9"/>
       <c r="N9" s="3">
         <v>12</v>
       </c>
-      <c r="O9" s="30">
+      <c r="O9" s="22">
         <v>1</v>
       </c>
       <c r="P9" s="3">
         <v>6</v>
       </c>
       <c r="Q9" s="3">
         <v>6</v>
       </c>
       <c r="R9" s="3">
         <v>3</v>
       </c>
       <c r="S9" s="3">
         <v>10</v>
       </c>
       <c r="T9" s="3">
         <v>2</v>
       </c>
       <c r="U9" s="3">
         <v>8</v>
       </c>
       <c r="V9" s="3">
         <v>3</v>
       </c>
       <c r="W9" s="3">
         <v>7</v>
@@ -17169,69 +17182,69 @@
         <v>7</v>
       </c>
       <c r="Y9" s="3">
         <v>5</v>
       </c>
       <c r="Z9" s="3">
         <v>5</v>
       </c>
       <c r="AA9" s="3">
         <v>5</v>
       </c>
       <c r="AB9" s="3">
         <v>4</v>
       </c>
       <c r="AC9" s="3">
         <v>5</v>
       </c>
       <c r="AD9" s="3">
         <v>6</v>
       </c>
       <c r="AE9" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="10" spans="1:31">
-      <c r="A10" s="13" t="s">
+      <c r="A10" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="15"/>
-[...10 lines deleted...]
-      <c r="M10" s="17"/>
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="13"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
       <c r="N10" s="3">
         <v>3</v>
       </c>
-      <c r="O10" s="61" t="s">
+      <c r="O10" s="39" t="s">
         <v>38</v>
       </c>
       <c r="P10" s="3">
         <v>4</v>
       </c>
       <c r="Q10" s="3">
         <v>3</v>
       </c>
       <c r="R10" s="3">
         <v>2</v>
       </c>
       <c r="S10" s="3">
         <v>5</v>
       </c>
       <c r="T10" s="3">
         <v>2</v>
       </c>
       <c r="U10" s="3">
         <v>6</v>
       </c>
       <c r="V10" s="3">
         <v>1</v>
       </c>
       <c r="W10" s="3">
         <v>4</v>
@@ -17240,5677 +17253,5777 @@
         <v>5</v>
       </c>
       <c r="Y10" s="3">
         <v>3</v>
       </c>
       <c r="Z10" s="3">
         <v>1</v>
       </c>
       <c r="AA10" s="3">
         <v>2</v>
       </c>
       <c r="AB10" s="3">
         <v>2</v>
       </c>
       <c r="AC10" s="3">
         <v>3</v>
       </c>
       <c r="AD10" s="3">
         <v>2</v>
       </c>
       <c r="AE10" s="1">
         <v>1</v>
       </c>
     </row>
     <row r="11" spans="1:31">
-      <c r="A11" s="13" t="s">
+      <c r="A11" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="15"/>
-[...10 lines deleted...]
-      <c r="M11" s="17"/>
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
       <c r="N11" s="3">
         <v>2</v>
       </c>
-      <c r="O11" s="61" t="s">
-[...8 lines deleted...]
-      <c r="R11" s="61" t="s">
+      <c r="O11" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P11" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q11" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R11" s="39" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="3">
         <v>1</v>
       </c>
-      <c r="T11" s="61" t="s">
-[...11 lines deleted...]
-      <c r="X11" s="61" t="s">
+      <c r="T11" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U11" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V11" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="W11" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="X11" s="39" t="s">
         <v>38</v>
       </c>
       <c r="Y11" s="3">
         <v>1</v>
       </c>
-      <c r="Z11" s="61" t="s">
+      <c r="Z11" s="39" t="s">
         <v>38</v>
       </c>
       <c r="AA11" s="3">
         <v>1</v>
       </c>
-      <c r="AB11" s="61" t="s">
-[...2 lines deleted...]
-      <c r="AC11" s="61" t="s">
+      <c r="AB11" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC11" s="39" t="s">
         <v>38</v>
       </c>
       <c r="AD11" s="3">
         <v>1</v>
       </c>
-      <c r="AE11" s="61" t="s">
+      <c r="AE11" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:31">
-      <c r="A12" s="13" t="s">
+      <c r="A12" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="15"/>
-[...10 lines deleted...]
-      <c r="M12" s="17"/>
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
       <c r="N12" s="3">
         <v>1</v>
       </c>
-      <c r="O12" s="61" t="s">
-[...2 lines deleted...]
-      <c r="P12" s="61" t="s">
+      <c r="O12" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P12" s="39" t="s">
         <v>38</v>
       </c>
       <c r="Q12" s="3">
         <v>1</v>
       </c>
-      <c r="R12" s="61" t="s">
-[...8 lines deleted...]
-      <c r="U12" s="61" t="s">
+      <c r="R12" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="S12" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="T12" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U12" s="39" t="s">
         <v>38</v>
       </c>
       <c r="V12" s="3">
         <v>1</v>
       </c>
-      <c r="W12" s="61" t="s">
-[...11 lines deleted...]
-      <c r="AA12" s="61" t="s">
+      <c r="W12" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="X12" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y12" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z12" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA12" s="39" t="s">
         <v>38</v>
       </c>
       <c r="AB12" s="3">
         <v>2</v>
       </c>
-      <c r="AC12" s="61" t="s">
-[...5 lines deleted...]
-      <c r="AE12" s="61" t="s">
+      <c r="AC12" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD12" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE12" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:31">
-      <c r="A13" s="13" t="s">
+      <c r="A13" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="15"/>
-[...20 lines deleted...]
-      <c r="Q13" s="61" t="s">
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="13"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
+      <c r="N13" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="O13" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P13" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q13" s="39" t="s">
         <v>38</v>
       </c>
       <c r="R13" s="3">
         <v>1</v>
       </c>
       <c r="S13" s="3">
         <v>2</v>
       </c>
-      <c r="T13" s="61" t="s">
+      <c r="T13" s="39" t="s">
         <v>38</v>
       </c>
       <c r="U13" s="3">
         <v>1</v>
       </c>
-      <c r="V13" s="61" t="s">
-[...8 lines deleted...]
-      <c r="Y13" s="61" t="s">
+      <c r="V13" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="W13" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="X13" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y13" s="39" t="s">
         <v>38</v>
       </c>
       <c r="Z13" s="3">
         <v>1</v>
       </c>
       <c r="AA13" s="3">
         <v>1</v>
       </c>
-      <c r="AB13" s="61" t="s">
+      <c r="AB13" s="39" t="s">
         <v>38</v>
       </c>
       <c r="AC13" s="3">
         <v>1</v>
       </c>
       <c r="AD13" s="3">
         <v>1</v>
       </c>
-      <c r="AE13" s="61" t="s">
+      <c r="AE13" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:31">
-      <c r="A14" s="13" t="s">
+      <c r="A14" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="15"/>
-[...10 lines deleted...]
-      <c r="M14" s="17"/>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
       <c r="N14" s="3">
         <v>2</v>
       </c>
-      <c r="O14" s="30">
+      <c r="O14" s="22">
         <v>1</v>
       </c>
       <c r="P14" s="3">
         <v>2</v>
       </c>
       <c r="Q14" s="3">
         <v>2</v>
       </c>
-      <c r="R14" s="61" t="s">
+      <c r="R14" s="39" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="3">
         <v>1</v>
       </c>
-      <c r="T14" s="61" t="s">
-[...5 lines deleted...]
-      <c r="V14" s="61" t="s">
+      <c r="T14" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U14" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V14" s="39" t="s">
         <v>38</v>
       </c>
       <c r="W14" s="3">
         <v>1</v>
       </c>
       <c r="X14" s="3">
         <v>1</v>
       </c>
-      <c r="Y14" s="61" t="s">
+      <c r="Y14" s="39" t="s">
         <v>38</v>
       </c>
       <c r="Z14" s="3">
         <v>1</v>
       </c>
       <c r="AA14" s="3">
         <v>1</v>
       </c>
-      <c r="AB14" s="61" t="s">
-[...2 lines deleted...]
-      <c r="AC14" s="61" t="s">
+      <c r="AB14" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC14" s="39" t="s">
         <v>38</v>
       </c>
       <c r="AD14" s="3">
         <v>1</v>
       </c>
-      <c r="AE14" s="61" t="s">
+      <c r="AE14" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:31">
-      <c r="A15" s="13" t="s">
+      <c r="A15" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="15"/>
-[...10 lines deleted...]
-      <c r="M15" s="17"/>
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
       <c r="N15" s="3">
         <v>1</v>
       </c>
-      <c r="O15" s="61" t="s">
-[...20 lines deleted...]
-      <c r="V15" s="61" t="s">
+      <c r="O15" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P15" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q15" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R15" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="S15" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="T15" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U15" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V15" s="39" t="s">
         <v>38</v>
       </c>
       <c r="W15" s="3">
         <v>1</v>
       </c>
-      <c r="X15" s="61" t="s">
-[...2 lines deleted...]
-      <c r="Y15" s="61" t="s">
+      <c r="X15" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y15" s="39" t="s">
         <v>38</v>
       </c>
       <c r="Z15" s="3">
         <v>2</v>
       </c>
-      <c r="AA15" s="61" t="s">
-[...2 lines deleted...]
-      <c r="AB15" s="61" t="s">
+      <c r="AA15" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB15" s="39" t="s">
         <v>38</v>
       </c>
       <c r="AC15" s="3">
         <v>1</v>
       </c>
-      <c r="AD15" s="61" t="s">
-[...2 lines deleted...]
-      <c r="AE15" s="61" t="s">
+      <c r="AD15" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE15" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:31">
-      <c r="A16" s="13" t="s">
+      <c r="A16" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="15"/>
-[...62 lines deleted...]
-      <c r="AE16" s="61" t="s">
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
+      <c r="N16" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="O16" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P16" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q16" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R16" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="S16" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="T16" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U16" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V16" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="W16" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="X16" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y16" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z16" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA16" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB16" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC16" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD16" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE16" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:31">
-      <c r="A17" s="13" t="s">
+      <c r="A17" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B17" s="15"/>
-[...10 lines deleted...]
-      <c r="M17" s="17"/>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
       <c r="N17" s="3">
         <v>1</v>
       </c>
-      <c r="O17" s="61" t="s">
-[...47 lines deleted...]
-      <c r="AE17" s="61" t="s">
+      <c r="O17" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P17" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q17" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R17" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="S17" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="T17" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U17" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V17" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="W17" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="X17" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y17" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z17" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA17" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB17" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC17" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD17" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE17" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:31">
-      <c r="A18" s="13" t="s">
+      <c r="A18" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="15"/>
-[...35 lines deleted...]
-      <c r="V18" s="61" t="s">
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="O18" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P18" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q18" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R18" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="S18" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="T18" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U18" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V18" s="39" t="s">
         <v>38</v>
       </c>
       <c r="W18" s="3">
         <v>1</v>
       </c>
-      <c r="X18" s="61" t="s">
+      <c r="X18" s="39" t="s">
         <v>38</v>
       </c>
       <c r="Y18" s="3">
         <v>1</v>
       </c>
-      <c r="Z18" s="61" t="s">
-[...14 lines deleted...]
-      <c r="AE18" s="61" t="s">
+      <c r="Z18" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA18" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB18" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC18" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD18" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE18" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:31">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B19" s="15"/>
-[...10 lines deleted...]
-      <c r="M19" s="17"/>
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="12"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
       <c r="N19" s="3">
         <v>1</v>
       </c>
-      <c r="O19" s="61" t="s">
-[...14 lines deleted...]
-      <c r="T19" s="61" t="s">
+      <c r="O19" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P19" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q19" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R19" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="S19" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="T19" s="39" t="s">
         <v>38</v>
       </c>
       <c r="U19" s="3">
         <v>1</v>
       </c>
       <c r="V19" s="3">
         <v>1</v>
       </c>
-      <c r="W19" s="61" t="s">
+      <c r="W19" s="39" t="s">
         <v>38</v>
       </c>
       <c r="X19" s="3">
         <v>1</v>
       </c>
-      <c r="Y19" s="61" t="s">
-[...17 lines deleted...]
-      <c r="AE19" s="61" t="s">
+      <c r="Y19" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z19" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA19" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB19" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC19" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD19" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE19" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:31">
-      <c r="A20" s="19" t="s">
+      <c r="A20" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="15"/>
-[...10 lines deleted...]
-      <c r="M20" s="17"/>
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
       <c r="N20" s="3">
         <v>1</v>
       </c>
-      <c r="O20" s="61" t="s">
-[...8 lines deleted...]
-      <c r="R20" s="61" t="s">
+      <c r="O20" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P20" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q20" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R20" s="39" t="s">
         <v>38</v>
       </c>
       <c r="S20" s="3">
         <v>1</v>
       </c>
-      <c r="T20" s="61" t="s">
-[...26 lines deleted...]
-      <c r="AC20" s="61" t="s">
+      <c r="T20" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U20" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V20" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="W20" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="X20" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y20" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z20" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA20" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB20" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC20" s="39" t="s">
         <v>38</v>
       </c>
       <c r="AD20" s="3">
         <v>1</v>
       </c>
-      <c r="AE20" s="61" t="s">
+      <c r="AE20" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:31" ht="12" customHeight="1">
-      <c r="A21" s="96" t="s">
+      <c r="A21" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="96"/>
-[...28 lines deleted...]
-      <c r="AE21" s="96"/>
+      <c r="B21" s="69"/>
+      <c r="C21" s="69"/>
+      <c r="D21" s="69"/>
+      <c r="E21" s="69"/>
+      <c r="F21" s="69"/>
+      <c r="G21" s="69"/>
+      <c r="H21" s="69"/>
+      <c r="I21" s="69"/>
+      <c r="J21" s="69"/>
+      <c r="K21" s="69"/>
+      <c r="L21" s="69"/>
+      <c r="M21" s="69"/>
+      <c r="N21" s="69"/>
+      <c r="O21" s="69"/>
+      <c r="P21" s="69"/>
+      <c r="Q21" s="69"/>
+      <c r="R21" s="69"/>
+      <c r="S21" s="69"/>
+      <c r="T21" s="69"/>
+      <c r="U21" s="69"/>
+      <c r="V21" s="69"/>
+      <c r="W21" s="69"/>
+      <c r="X21" s="69"/>
+      <c r="Y21" s="69"/>
+      <c r="Z21" s="69"/>
+      <c r="AA21" s="69"/>
+      <c r="AB21" s="69"/>
+      <c r="AC21" s="69"/>
+      <c r="AD21" s="69"/>
+      <c r="AE21" s="69"/>
     </row>
     <row r="22" spans="1:31">
-      <c r="A22" s="60" t="s">
+      <c r="A22" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B22" s="15"/>
-[...10 lines deleted...]
-      <c r="M22" s="17"/>
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
       <c r="N22" s="3">
         <v>6</v>
       </c>
-      <c r="O22" s="61" t="s">
+      <c r="O22" s="39" t="s">
         <v>38</v>
       </c>
       <c r="P22" s="3">
         <v>4</v>
       </c>
       <c r="Q22" s="3">
         <v>5</v>
       </c>
       <c r="R22" s="3">
         <v>3</v>
       </c>
       <c r="S22" s="3">
         <v>7</v>
       </c>
       <c r="T22" s="3">
         <v>2</v>
       </c>
       <c r="U22" s="3">
         <v>7</v>
       </c>
-      <c r="V22" s="61" t="s">
+      <c r="V22" s="39" t="s">
         <v>38</v>
       </c>
       <c r="W22" s="3">
         <v>4</v>
       </c>
       <c r="X22" s="3">
         <v>5</v>
       </c>
       <c r="Y22" s="3">
         <v>4</v>
       </c>
       <c r="Z22" s="3">
         <v>1</v>
       </c>
       <c r="AA22" s="3">
         <v>5</v>
       </c>
       <c r="AB22" s="3">
         <v>2</v>
       </c>
       <c r="AC22" s="3">
         <v>3</v>
       </c>
       <c r="AD22" s="3">
         <v>4</v>
       </c>
-      <c r="AE22" s="64">
+      <c r="AE22" s="42">
         <v>1</v>
       </c>
     </row>
     <row r="23" spans="1:31">
-      <c r="A23" s="13" t="s">
+      <c r="A23" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B23" s="15"/>
-[...10 lines deleted...]
-      <c r="M23" s="17"/>
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
       <c r="N23" s="3">
         <v>3</v>
       </c>
-      <c r="O23" s="61" t="s">
+      <c r="O23" s="39" t="s">
         <v>38</v>
       </c>
       <c r="P23" s="3">
         <v>3</v>
       </c>
       <c r="Q23" s="3">
         <v>3</v>
       </c>
       <c r="R23" s="3">
         <v>2</v>
       </c>
       <c r="S23" s="3">
         <v>4</v>
       </c>
       <c r="T23" s="3">
         <v>2</v>
       </c>
       <c r="U23" s="3">
         <v>6</v>
       </c>
-      <c r="V23" s="61" t="s">
+      <c r="V23" s="39" t="s">
         <v>38</v>
       </c>
       <c r="W23" s="3">
         <v>4</v>
       </c>
       <c r="X23" s="3">
         <v>5</v>
       </c>
       <c r="Y23" s="3">
         <v>3</v>
       </c>
       <c r="Z23" s="3">
         <v>1</v>
       </c>
       <c r="AA23" s="3">
         <v>2</v>
       </c>
       <c r="AB23" s="3">
         <v>2</v>
       </c>
       <c r="AC23" s="3">
         <v>3</v>
       </c>
       <c r="AD23" s="3">
         <v>2</v>
       </c>
-      <c r="AE23" s="64">
+      <c r="AE23" s="42">
         <v>1</v>
       </c>
     </row>
     <row r="24" spans="1:31">
-      <c r="A24" s="13" t="s">
+      <c r="A24" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B24" s="15"/>
-[...10 lines deleted...]
-      <c r="M24" s="17"/>
+      <c r="B24" s="12"/>
+      <c r="C24" s="12"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="12"/>
+      <c r="H24" s="13"/>
+      <c r="I24" s="12"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="13"/>
+      <c r="L24" s="13"/>
+      <c r="M24" s="13"/>
       <c r="N24" s="3">
         <v>2</v>
       </c>
-      <c r="O24" s="61" t="s">
-[...8 lines deleted...]
-      <c r="R24" s="61" t="s">
+      <c r="O24" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P24" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q24" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R24" s="39" t="s">
         <v>38</v>
       </c>
       <c r="S24" s="3">
         <v>1</v>
       </c>
-      <c r="T24" s="61" t="s">
-[...11 lines deleted...]
-      <c r="X24" s="61" t="s">
+      <c r="T24" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U24" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V24" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="W24" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="X24" s="39" t="s">
         <v>38</v>
       </c>
       <c r="Y24" s="3">
         <v>1</v>
       </c>
-      <c r="Z24" s="61" t="s">
+      <c r="Z24" s="39" t="s">
         <v>38</v>
       </c>
       <c r="AA24" s="3">
         <v>1</v>
       </c>
-      <c r="AB24" s="61" t="s">
-[...2 lines deleted...]
-      <c r="AC24" s="61" t="s">
+      <c r="AB24" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC24" s="39" t="s">
         <v>38</v>
       </c>
       <c r="AD24" s="3">
         <v>1</v>
       </c>
-      <c r="AE24" s="61" t="s">
+      <c r="AE24" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:31">
-      <c r="A25" s="13" t="s">
+      <c r="A25" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B25" s="15"/>
-[...20 lines deleted...]
-      <c r="Q25" s="61" t="s">
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
+      <c r="N25" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="O25" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P25" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q25" s="39" t="s">
         <v>38</v>
       </c>
       <c r="R25" s="3">
         <v>1</v>
       </c>
       <c r="S25" s="3">
         <v>1</v>
       </c>
-      <c r="T25" s="61" t="s">
+      <c r="T25" s="39" t="s">
         <v>38</v>
       </c>
       <c r="U25" s="3">
         <v>1</v>
       </c>
-      <c r="V25" s="61" t="s">
-[...11 lines deleted...]
-      <c r="Z25" s="61" t="s">
+      <c r="V25" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="W25" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="X25" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y25" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z25" s="39" t="s">
         <v>38</v>
       </c>
       <c r="AA25" s="3">
         <v>1</v>
       </c>
-      <c r="AB25" s="61" t="s">
-[...8 lines deleted...]
-      <c r="AE25" s="61" t="s">
+      <c r="AB25" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC25" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD25" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE25" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:31">
-      <c r="A26" s="13" t="s">
+      <c r="A26" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B26" s="15"/>
-[...10 lines deleted...]
-      <c r="M26" s="17"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
       <c r="N26" s="3">
         <v>1</v>
       </c>
-      <c r="O26" s="61" t="s">
+      <c r="O26" s="39" t="s">
         <v>38</v>
       </c>
       <c r="P26" s="3">
         <v>1</v>
       </c>
       <c r="Q26" s="3">
         <v>2</v>
       </c>
-      <c r="R26" s="61" t="s">
-[...23 lines deleted...]
-      <c r="Z26" s="61" t="s">
+      <c r="R26" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="S26" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="T26" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U26" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V26" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="W26" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="X26" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y26" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z26" s="39" t="s">
         <v>38</v>
       </c>
       <c r="AA26" s="3">
         <v>1</v>
       </c>
-      <c r="AB26" s="61" t="s">
-[...2 lines deleted...]
-      <c r="AC26" s="61" t="s">
+      <c r="AB26" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC26" s="39" t="s">
         <v>38</v>
       </c>
       <c r="AD26" s="3">
         <v>1</v>
       </c>
-      <c r="AE26" s="61" t="s">
+      <c r="AE26" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:31">
-      <c r="A27" s="19" t="s">
+      <c r="A27" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="15"/>
-[...23 lines deleted...]
-      <c r="R27" s="61" t="s">
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
+      <c r="M27" s="13"/>
+      <c r="N27" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="O27" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P27" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q27" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R27" s="39" t="s">
         <v>38</v>
       </c>
       <c r="S27" s="3">
         <v>1</v>
       </c>
-      <c r="T27" s="61" t="s">
-[...32 lines deleted...]
-      <c r="AE27" s="61" t="s">
+      <c r="T27" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U27" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V27" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="W27" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="X27" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y27" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z27" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA27" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB27" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC27" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD27" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE27" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:31" ht="12" customHeight="1">
-      <c r="A28" s="89" t="s">
+      <c r="A28" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="89"/>
-[...28 lines deleted...]
-      <c r="AE28" s="89"/>
+      <c r="B28" s="62"/>
+      <c r="C28" s="62"/>
+      <c r="D28" s="62"/>
+      <c r="E28" s="62"/>
+      <c r="F28" s="62"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="62"/>
+      <c r="I28" s="62"/>
+      <c r="J28" s="62"/>
+      <c r="K28" s="62"/>
+      <c r="L28" s="62"/>
+      <c r="M28" s="62"/>
+      <c r="N28" s="62"/>
+      <c r="O28" s="62"/>
+      <c r="P28" s="62"/>
+      <c r="Q28" s="62"/>
+      <c r="R28" s="62"/>
+      <c r="S28" s="62"/>
+      <c r="T28" s="62"/>
+      <c r="U28" s="62"/>
+      <c r="V28" s="62"/>
+      <c r="W28" s="62"/>
+      <c r="X28" s="62"/>
+      <c r="Y28" s="62"/>
+      <c r="Z28" s="62"/>
+      <c r="AA28" s="62"/>
+      <c r="AB28" s="62"/>
+      <c r="AC28" s="62"/>
+      <c r="AD28" s="62"/>
+      <c r="AE28" s="62"/>
     </row>
     <row r="29" spans="1:31">
-      <c r="A29" s="60" t="s">
+      <c r="A29" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B29" s="15"/>
-[...10 lines deleted...]
-      <c r="M29" s="17"/>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="13"/>
       <c r="N29" s="3">
         <v>6</v>
       </c>
-      <c r="O29" s="14">
+      <c r="O29" s="11">
         <v>1</v>
       </c>
       <c r="P29" s="3">
         <v>2</v>
       </c>
       <c r="Q29" s="3">
         <v>1</v>
       </c>
-      <c r="R29" s="61" t="s">
-[...2 lines deleted...]
-      <c r="S29" s="6">
+      <c r="R29" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="S29" s="3">
         <v>3</v>
       </c>
-      <c r="T29" s="61" t="s">
-[...2 lines deleted...]
-      <c r="U29" s="6">
+      <c r="T29" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U29" s="3">
         <v>1</v>
       </c>
-      <c r="V29" s="6">
+      <c r="V29" s="3">
         <v>3</v>
       </c>
-      <c r="W29" s="6">
+      <c r="W29" s="3">
         <v>3</v>
       </c>
-      <c r="X29" s="6">
+      <c r="X29" s="3">
         <v>2</v>
       </c>
       <c r="Y29" s="3">
         <v>1</v>
       </c>
       <c r="Z29" s="3">
         <v>4</v>
       </c>
-      <c r="AA29" s="61" t="s">
+      <c r="AA29" s="39" t="s">
         <v>38</v>
       </c>
       <c r="AB29" s="3">
         <v>2</v>
       </c>
       <c r="AC29" s="3">
         <v>2</v>
       </c>
-      <c r="AD29" s="6">
+      <c r="AD29" s="3">
         <v>2</v>
       </c>
-      <c r="AE29" s="61" t="s">
+      <c r="AE29" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
-      <c r="A30" s="13" t="s">
+      <c r="A30" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B30" s="15"/>
-[...14 lines deleted...]
-      <c r="O30" s="61" t="s">
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="12"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
+      <c r="N30" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="O30" s="39" t="s">
         <v>38</v>
       </c>
       <c r="P30" s="3">
         <v>1</v>
       </c>
-      <c r="Q30" s="61" t="s">
-[...5 lines deleted...]
-      <c r="S30" s="6">
+      <c r="Q30" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R30" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="S30" s="3">
         <v>1</v>
       </c>
-      <c r="T30" s="61" t="s">
-[...5 lines deleted...]
-      <c r="V30" s="6">
+      <c r="T30" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U30" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V30" s="3">
         <v>1</v>
       </c>
-      <c r="W30" s="61" t="s">
-[...23 lines deleted...]
-      <c r="AE30" s="61" t="s">
+      <c r="W30" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="X30" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y30" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z30" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA30" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB30" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC30" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD30" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE30" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:31">
-      <c r="A31" s="13" t="s">
+      <c r="A31" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B31" s="15"/>
-[...62 lines deleted...]
-      <c r="AE31" s="61" t="s">
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="12"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="13"/>
+      <c r="N31" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="O31" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P31" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q31" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R31" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="S31" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="T31" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U31" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V31" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="W31" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="X31" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y31" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z31" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA31" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB31" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC31" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD31" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE31" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="32" spans="1:31">
-      <c r="A32" s="13" t="s">
+      <c r="A32" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B32" s="15"/>
-[...10 lines deleted...]
-      <c r="M32" s="17"/>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="13"/>
+      <c r="L32" s="13"/>
+      <c r="M32" s="13"/>
       <c r="N32" s="3">
         <v>1</v>
       </c>
-      <c r="O32" s="61" t="s">
-[...2 lines deleted...]
-      <c r="P32" s="61" t="s">
+      <c r="O32" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P32" s="39" t="s">
         <v>38</v>
       </c>
       <c r="Q32" s="3">
         <v>1</v>
       </c>
-      <c r="R32" s="61" t="s">
-[...11 lines deleted...]
-      <c r="V32" s="6">
+      <c r="R32" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="S32" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="T32" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U32" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V32" s="3">
         <v>1</v>
       </c>
-      <c r="W32" s="61" t="s">
-[...11 lines deleted...]
-      <c r="AA32" s="61" t="s">
+      <c r="W32" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="X32" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y32" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z32" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA32" s="39" t="s">
         <v>38</v>
       </c>
       <c r="AB32" s="3">
         <v>2</v>
       </c>
-      <c r="AC32" s="61" t="s">
-[...5 lines deleted...]
-      <c r="AE32" s="61" t="s">
+      <c r="AC32" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD32" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE32" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="33" spans="1:31">
-      <c r="A33" s="13" t="s">
+      <c r="A33" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B33" s="15"/>
-[...26 lines deleted...]
-      <c r="S33" s="6">
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="12"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="12"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="13"/>
+      <c r="L33" s="13"/>
+      <c r="M33" s="13"/>
+      <c r="N33" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="O33" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P33" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q33" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R33" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="S33" s="3">
         <v>1</v>
       </c>
-      <c r="T33" s="61" t="s">
-[...14 lines deleted...]
-      <c r="Y33" s="61" t="s">
+      <c r="T33" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U33" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V33" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="W33" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="X33" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y33" s="39" t="s">
         <v>38</v>
       </c>
       <c r="Z33" s="3">
         <v>1</v>
       </c>
-      <c r="AA33" s="61" t="s">
-[...2 lines deleted...]
-      <c r="AB33" s="61" t="s">
+      <c r="AA33" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB33" s="39" t="s">
         <v>38</v>
       </c>
       <c r="AC33" s="3">
         <v>1</v>
       </c>
-      <c r="AD33" s="6">
+      <c r="AD33" s="3">
         <v>1</v>
       </c>
-      <c r="AE33" s="61" t="s">
+      <c r="AE33" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="34" spans="1:31">
-      <c r="A34" s="13" t="s">
+      <c r="A34" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B34" s="15"/>
-[...10 lines deleted...]
-      <c r="M34" s="17"/>
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="12"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="13"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="13"/>
       <c r="N34" s="3">
         <v>1</v>
       </c>
-      <c r="O34" s="14">
+      <c r="O34" s="11">
         <v>1</v>
       </c>
       <c r="P34" s="3">
         <v>1</v>
       </c>
-      <c r="Q34" s="61" t="s">
-[...5 lines deleted...]
-      <c r="S34" s="6">
+      <c r="Q34" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R34" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="S34" s="3">
         <v>1</v>
       </c>
-      <c r="T34" s="61" t="s">
-[...8 lines deleted...]
-      <c r="W34" s="6">
+      <c r="T34" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U34" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V34" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="W34" s="3">
         <v>1</v>
       </c>
-      <c r="X34" s="6">
+      <c r="X34" s="3">
         <v>1</v>
       </c>
-      <c r="Y34" s="61" t="s">
+      <c r="Y34" s="39" t="s">
         <v>38</v>
       </c>
       <c r="Z34" s="3">
         <v>1</v>
       </c>
-      <c r="AA34" s="61" t="s">
-[...11 lines deleted...]
-      <c r="AE34" s="61" t="s">
+      <c r="AA34" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB34" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC34" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD34" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE34" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:31">
-      <c r="A35" s="13" t="s">
+      <c r="A35" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="15"/>
-[...10 lines deleted...]
-      <c r="M35" s="17"/>
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="12"/>
+      <c r="G35" s="12"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="12"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="13"/>
+      <c r="L35" s="13"/>
+      <c r="M35" s="13"/>
       <c r="N35" s="3">
         <v>1</v>
       </c>
-      <c r="O35" s="61" t="s">
-[...23 lines deleted...]
-      <c r="W35" s="6">
+      <c r="O35" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P35" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q35" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R35" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="S35" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="T35" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U35" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V35" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="W35" s="3">
         <v>1</v>
       </c>
-      <c r="X35" s="61" t="s">
-[...2 lines deleted...]
-      <c r="Y35" s="61" t="s">
+      <c r="X35" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y35" s="39" t="s">
         <v>38</v>
       </c>
       <c r="Z35" s="3">
         <v>2</v>
       </c>
-      <c r="AA35" s="61" t="s">
-[...2 lines deleted...]
-      <c r="AB35" s="61" t="s">
+      <c r="AA35" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB35" s="39" t="s">
         <v>38</v>
       </c>
       <c r="AC35" s="3">
         <v>1</v>
       </c>
-      <c r="AD35" s="61" t="s">
-[...2 lines deleted...]
-      <c r="AE35" s="61" t="s">
+      <c r="AD35" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE35" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="36" spans="1:31">
-      <c r="A36" s="13" t="s">
+      <c r="A36" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B36" s="15"/>
-[...62 lines deleted...]
-      <c r="AE36" s="61" t="s">
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+      <c r="J36" s="12"/>
+      <c r="K36" s="12"/>
+      <c r="L36" s="12"/>
+      <c r="M36" s="12"/>
+      <c r="N36" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="O36" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P36" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q36" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R36" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="S36" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="T36" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U36" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V36" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="W36" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="X36" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y36" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z36" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA36" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB36" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC36" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD36" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE36" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:31">
-      <c r="A37" s="13" t="s">
+      <c r="A37" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B37" s="15"/>
-[...10 lines deleted...]
-      <c r="M37" s="17"/>
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="13"/>
+      <c r="L37" s="13"/>
+      <c r="M37" s="13"/>
       <c r="N37" s="3">
         <v>1</v>
       </c>
-      <c r="O37" s="61" t="s">
-[...47 lines deleted...]
-      <c r="AE37" s="61" t="s">
+      <c r="O37" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P37" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q37" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R37" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="S37" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="T37" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U37" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V37" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="W37" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="X37" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y37" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z37" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA37" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB37" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC37" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD37" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE37" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="38" spans="1:31">
-      <c r="A38" s="13" t="s">
+      <c r="A38" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="B38" s="15"/>
-[...38 lines deleted...]
-      <c r="W38" s="6">
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="13"/>
+      <c r="I38" s="12"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="13"/>
+      <c r="L38" s="13"/>
+      <c r="M38" s="13"/>
+      <c r="N38" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="O38" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P38" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q38" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R38" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="S38" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="T38" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U38" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="V38" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="W38" s="3">
         <v>1</v>
       </c>
-      <c r="X38" s="61" t="s">
+      <c r="X38" s="39" t="s">
         <v>38</v>
       </c>
       <c r="Y38" s="3">
         <v>1</v>
       </c>
-      <c r="Z38" s="61" t="s">
-[...14 lines deleted...]
-      <c r="AE38" s="61" t="s">
+      <c r="Z38" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA38" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB38" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC38" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD38" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE38" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:31">
-      <c r="A39" s="13" t="s">
+      <c r="A39" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B39" s="15"/>
-[...10 lines deleted...]
-      <c r="M39" s="17"/>
+      <c r="B39" s="12"/>
+      <c r="C39" s="12"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="13"/>
+      <c r="I39" s="12"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="13"/>
+      <c r="L39" s="13"/>
+      <c r="M39" s="13"/>
       <c r="N39" s="3">
         <v>1</v>
       </c>
-      <c r="O39" s="61" t="s">
-[...17 lines deleted...]
-      <c r="U39" s="6">
+      <c r="O39" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="P39" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q39" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="R39" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="S39" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="T39" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="U39" s="3">
         <v>1</v>
       </c>
-      <c r="V39" s="6">
+      <c r="V39" s="3">
         <v>1</v>
       </c>
-      <c r="W39" s="61" t="s">
-[...2 lines deleted...]
-      <c r="X39" s="6">
+      <c r="W39" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="X39" s="3">
         <v>1</v>
       </c>
-      <c r="Y39" s="61" t="s">
-[...17 lines deleted...]
-      <c r="AE39" s="61" t="s">
+      <c r="Y39" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z39" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA39" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB39" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC39" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD39" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE39" s="39" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:31">
-      <c r="A40" s="21" t="s">
+      <c r="A40" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B40" s="22"/>
-[...10 lines deleted...]
-      <c r="M40" s="23"/>
+      <c r="B40" s="15"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="15"/>
+      <c r="H40" s="16"/>
+      <c r="I40" s="15"/>
+      <c r="J40" s="16"/>
+      <c r="K40" s="16"/>
+      <c r="L40" s="16"/>
+      <c r="M40" s="16"/>
       <c r="N40" s="5">
         <v>1</v>
       </c>
-      <c r="O40" s="62" t="s">
-[...41 lines deleted...]
-      <c r="AC40" s="62" t="s">
+      <c r="O40" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="P40" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q40" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="R40" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="S40" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="T40" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="U40" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="V40" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="W40" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="X40" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y40" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z40" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA40" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB40" s="40" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC40" s="40" t="s">
         <v>38</v>
       </c>
       <c r="AD40" s="5">
         <v>1</v>
       </c>
-      <c r="AE40" s="62" t="s">
+      <c r="AE40" s="40" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="41" spans="1:31">
-      <c r="A41" s="25" t="s">
+      <c r="A41" s="18" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="A21:AE21"/>
     <mergeCell ref="A28:AE28"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="Z6:AE6"/>
     <mergeCell ref="N6:Y6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:AY46"/>
   <sheetViews>
-    <sheetView topLeftCell="T1" workbookViewId="0">
-      <selection activeCell="AJ44" sqref="AJ44"/>
+    <sheetView tabSelected="1" topLeftCell="T1" workbookViewId="0">
+      <selection activeCell="AJ14" sqref="AJ14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="12" customHeight="1"/>
     <row r="2" spans="1:51" ht="12" customHeight="1"/>
-    <row r="3" spans="1:51" s="58" customFormat="1" ht="12" customHeight="1">
-      <c r="S3" s="94" t="s">
+    <row r="3" spans="1:51" s="37" customFormat="1" ht="12" customHeight="1">
+      <c r="S3" s="67" t="s">
         <v>32</v>
       </c>
-      <c r="T3" s="94"/>
-[...30 lines deleted...]
-      <c r="AY3" s="76"/>
+      <c r="T3" s="67"/>
+      <c r="U3" s="67"/>
+      <c r="V3" s="67"/>
+      <c r="W3" s="67"/>
+      <c r="X3" s="67"/>
+      <c r="Y3" s="67"/>
+      <c r="Z3" s="67"/>
+      <c r="AA3" s="67"/>
+      <c r="AB3" s="67"/>
+      <c r="AC3" s="67"/>
+      <c r="AD3" s="67"/>
+      <c r="AE3" s="67"/>
+      <c r="AF3" s="67"/>
+      <c r="AG3" s="67"/>
+      <c r="AH3" s="67"/>
+      <c r="AI3" s="67"/>
+      <c r="AJ3" s="67"/>
+      <c r="AK3" s="67"/>
+      <c r="AL3" s="67"/>
+      <c r="AM3" s="67"/>
+      <c r="AN3" s="67"/>
+      <c r="AO3" s="67"/>
+      <c r="AP3" s="67"/>
+      <c r="AQ3" s="67"/>
+      <c r="AR3" s="50"/>
+      <c r="AS3" s="50"/>
+      <c r="AT3" s="50"/>
+      <c r="AU3" s="50"/>
+      <c r="AV3" s="50"/>
+      <c r="AW3" s="50"/>
+      <c r="AX3" s="50"/>
+      <c r="AY3" s="50"/>
     </row>
     <row r="4" spans="1:51" ht="12" customHeight="1">
-      <c r="A4" s="95"/>
-[...11 lines deleted...]
-      <c r="M4" s="95"/>
+      <c r="A4" s="68"/>
+      <c r="B4" s="68"/>
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+      <c r="L4" s="68"/>
+      <c r="M4" s="68"/>
     </row>
     <row r="5" spans="1:51" ht="12" customHeight="1">
-      <c r="A5" s="81"/>
-[...11 lines deleted...]
-      <c r="M5" s="81"/>
+      <c r="A5" s="55"/>
+      <c r="B5" s="55"/>
+      <c r="C5" s="55"/>
+      <c r="D5" s="55"/>
+      <c r="E5" s="55"/>
+      <c r="F5" s="55"/>
+      <c r="G5" s="55"/>
+      <c r="H5" s="55"/>
+      <c r="I5" s="55"/>
+      <c r="J5" s="55"/>
+      <c r="K5" s="55"/>
+      <c r="L5" s="55"/>
+      <c r="M5" s="55"/>
     </row>
     <row r="6" spans="1:51" ht="14.45" customHeight="1">
-      <c r="C6" s="8"/>
-[...1 lines deleted...]
-      <c r="AQ6" s="8" t="s">
+      <c r="C6" s="6"/>
+      <c r="AE6" s="6"/>
+      <c r="AQ6" s="6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:51" ht="12.6" customHeight="1">
-      <c r="A7" s="90"/>
-      <c r="B7" s="92">
+      <c r="A7" s="63"/>
+      <c r="B7" s="65">
         <v>2021</v>
       </c>
-      <c r="C7" s="93"/>
-[...10 lines deleted...]
-      <c r="N7" s="93">
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="66"/>
+      <c r="G7" s="66"/>
+      <c r="H7" s="66"/>
+      <c r="I7" s="66"/>
+      <c r="J7" s="66"/>
+      <c r="K7" s="66"/>
+      <c r="L7" s="66"/>
+      <c r="M7" s="66"/>
+      <c r="N7" s="66">
         <v>2024</v>
       </c>
-      <c r="O7" s="93"/>
-[...4 lines deleted...]
-      <c r="T7" s="101">
+      <c r="O7" s="66"/>
+      <c r="P7" s="66"/>
+      <c r="Q7" s="66"/>
+      <c r="R7" s="66"/>
+      <c r="S7" s="66"/>
+      <c r="T7" s="72">
         <v>2025</v>
       </c>
-      <c r="U7" s="101"/>
-[...10 lines deleted...]
-      <c r="AF7" s="101">
+      <c r="U7" s="72"/>
+      <c r="V7" s="72"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="72"/>
+      <c r="Y7" s="72"/>
+      <c r="Z7" s="72"/>
+      <c r="AA7" s="72"/>
+      <c r="AB7" s="72"/>
+      <c r="AC7" s="72"/>
+      <c r="AD7" s="72"/>
+      <c r="AE7" s="72"/>
+      <c r="AF7" s="72">
         <v>2026</v>
       </c>
-      <c r="AG7" s="101"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="101"/>
+      <c r="AG7" s="72"/>
+      <c r="AH7" s="72"/>
+      <c r="AI7" s="72"/>
+      <c r="AJ7" s="72"/>
+      <c r="AK7" s="72"/>
+      <c r="AL7" s="72"/>
+      <c r="AM7" s="72"/>
+      <c r="AN7" s="72"/>
+      <c r="AO7" s="72"/>
+      <c r="AP7" s="72"/>
+      <c r="AQ7" s="72"/>
     </row>
     <row r="8" spans="1:51" ht="18" customHeight="1">
-      <c r="A8" s="91"/>
-      <c r="B8" s="11" t="s">
+      <c r="A8" s="64"/>
+      <c r="B8" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="11" t="s">
+      <c r="C8" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="11" t="s">
+      <c r="D8" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="11" t="s">
+      <c r="E8" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="11" t="s">
+      <c r="F8" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="11" t="s">
+      <c r="G8" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="H8" s="11" t="s">
+      <c r="H8" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="I8" s="10" t="s">
+      <c r="I8" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="J8" s="10" t="s">
+      <c r="J8" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="K8" s="10" t="s">
+      <c r="K8" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="L8" s="10" t="s">
+      <c r="L8" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="M8" s="10" t="s">
+      <c r="M8" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="N8" s="82" t="s">
+      <c r="N8" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="O8" s="40" t="s">
+      <c r="O8" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="P8" s="82" t="s">
+      <c r="P8" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="Q8" s="40" t="s">
+      <c r="Q8" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="40" t="s">
+      <c r="R8" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="S8" s="40" t="s">
+      <c r="S8" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="T8" s="40" t="s">
+      <c r="T8" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="U8" s="40" t="s">
+      <c r="U8" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="V8" s="83" t="s">
+      <c r="V8" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="W8" s="40" t="s">
+      <c r="W8" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="X8" s="40" t="s">
+      <c r="X8" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="Y8" s="41" t="s">
+      <c r="Y8" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="Z8" s="41" t="s">
+      <c r="Z8" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="AA8" s="42" t="s">
+      <c r="AA8" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AB8" s="41" t="s">
+      <c r="AB8" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="AC8" s="42" t="s">
+      <c r="AC8" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="AD8" s="42" t="s">
+      <c r="AD8" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="AE8" s="42" t="s">
+      <c r="AE8" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AF8" s="40" t="s">
+      <c r="AF8" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="AG8" s="40" t="s">
+      <c r="AG8" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="AH8" s="83" t="s">
+      <c r="AH8" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="AI8" s="40" t="s">
+      <c r="AI8" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="AJ8" s="40" t="s">
+      <c r="AJ8" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="AK8" s="41" t="s">
+      <c r="AK8" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AL8" s="41" t="s">
+      <c r="AL8" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="AM8" s="42" t="s">
+      <c r="AM8" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AN8" s="41" t="s">
+      <c r="AN8" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="AO8" s="42" t="s">
+      <c r="AO8" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="AP8" s="42" t="s">
+      <c r="AP8" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="AQ8" s="42" t="s">
+      <c r="AQ8" s="27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:51" ht="12" customHeight="1">
-      <c r="A9" s="79"/>
-[...18 lines deleted...]
-      <c r="T9" s="102" t="s">
+      <c r="A9" s="53"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="53"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="53"/>
+      <c r="K9" s="53"/>
+      <c r="L9" s="53"/>
+      <c r="M9" s="53"/>
+      <c r="N9" s="53"/>
+      <c r="O9" s="53"/>
+      <c r="P9" s="53"/>
+      <c r="Q9" s="53"/>
+      <c r="R9" s="53"/>
+      <c r="S9" s="53"/>
+      <c r="T9" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="U9" s="102"/>
-[...21 lines deleted...]
-      <c r="AQ9" s="79"/>
+      <c r="U9" s="73"/>
+      <c r="V9" s="73"/>
+      <c r="W9" s="73"/>
+      <c r="X9" s="73"/>
+      <c r="Y9" s="73"/>
+      <c r="Z9" s="73"/>
+      <c r="AA9" s="73"/>
+      <c r="AB9" s="73"/>
+      <c r="AC9" s="73"/>
+      <c r="AD9" s="73"/>
+      <c r="AE9" s="73"/>
+      <c r="AF9" s="73"/>
+      <c r="AG9" s="73"/>
+      <c r="AH9" s="53"/>
+      <c r="AI9" s="53"/>
+      <c r="AJ9" s="53"/>
+      <c r="AK9" s="53"/>
+      <c r="AL9" s="53"/>
+      <c r="AM9" s="53"/>
+      <c r="AN9" s="53"/>
+      <c r="AO9" s="53"/>
+      <c r="AP9" s="53"/>
+      <c r="AQ9" s="53"/>
     </row>
     <row r="10" spans="1:51" ht="12" customHeight="1">
-      <c r="A10" s="67" t="s">
+      <c r="A10" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="12"/>
-[...10 lines deleted...]
-      <c r="M10" s="12"/>
+      <c r="B10" s="9"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="9"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9"/>
+      <c r="L10" s="9"/>
+      <c r="M10" s="9"/>
       <c r="N10" s="1">
         <v>4</v>
       </c>
       <c r="O10" s="3">
         <v>2</v>
       </c>
       <c r="P10" s="1">
         <v>3</v>
       </c>
       <c r="Q10" s="3">
         <v>3</v>
       </c>
       <c r="R10" s="3">
         <v>7</v>
       </c>
       <c r="S10" s="3">
         <v>1</v>
       </c>
-      <c r="T10" s="8" t="s">
+      <c r="T10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U10" s="3">
         <v>4</v>
       </c>
       <c r="V10" s="3">
         <v>4</v>
       </c>
       <c r="W10" s="3">
         <v>1</v>
       </c>
       <c r="X10" s="3">
         <v>5</v>
       </c>
       <c r="Y10" s="3">
         <v>5</v>
       </c>
       <c r="Z10" s="3">
         <v>8</v>
       </c>
       <c r="AA10" s="3">
         <v>5</v>
       </c>
       <c r="AB10" s="3">
         <v>3</v>
       </c>
       <c r="AC10" s="3">
         <v>4</v>
       </c>
-      <c r="AD10" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AE10" s="6">
+      <c r="AD10" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE10" s="3">
         <v>6</v>
       </c>
       <c r="AF10" s="3">
         <v>3</v>
       </c>
       <c r="AG10" s="3">
         <v>3</v>
       </c>
       <c r="AH10" s="3">
         <v>3</v>
       </c>
-      <c r="AI10" s="87">
+      <c r="AI10" s="60">
         <v>4</v>
       </c>
+      <c r="AJ10" s="3">
+        <v>2</v>
+      </c>
     </row>
     <row r="11" spans="1:51" ht="12" customHeight="1">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B11" s="15"/>
-[...10 lines deleted...]
-      <c r="M11" s="17"/>
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
       <c r="N11" s="1">
         <v>3</v>
       </c>
       <c r="O11" s="3">
         <v>2</v>
       </c>
       <c r="P11" s="1">
         <v>1</v>
       </c>
-      <c r="Q11" s="66" t="s">
+      <c r="Q11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R11" s="3">
         <v>5</v>
       </c>
       <c r="S11" s="3">
         <v>1</v>
       </c>
-      <c r="T11" s="8" t="s">
+      <c r="T11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U11" s="3">
         <v>3</v>
       </c>
       <c r="V11" s="3">
         <v>1</v>
       </c>
       <c r="W11" s="3">
         <v>1</v>
       </c>
       <c r="X11" s="3">
         <v>3</v>
       </c>
       <c r="Y11" s="3">
         <v>3</v>
       </c>
       <c r="Z11" s="3">
         <v>3</v>
       </c>
       <c r="AA11" s="3">
         <v>3</v>
       </c>
       <c r="AB11" s="3">
         <v>3</v>
       </c>
       <c r="AC11" s="3">
         <v>3</v>
       </c>
-      <c r="AD11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AE11" s="6">
+      <c r="AD11" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE11" s="3">
         <v>4</v>
       </c>
       <c r="AF11" s="3">
         <v>1</v>
       </c>
       <c r="AG11" s="3">
         <v>2</v>
       </c>
       <c r="AH11" s="3">
         <v>1</v>
       </c>
-      <c r="AI11" s="87">
+      <c r="AI11" s="60">
         <v>2</v>
       </c>
+      <c r="AJ11" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="12" spans="1:51" ht="12" customHeight="1">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B12" s="15"/>
-[...14 lines deleted...]
-      <c r="O12" s="66" t="s">
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
+      <c r="N12" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="P12" s="1">
         <v>1</v>
       </c>
-      <c r="Q12" s="66" t="s">
+      <c r="Q12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R12" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="S12" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T12" s="8" t="s">
+      <c r="S12" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V12" s="3">
         <v>1</v>
       </c>
-      <c r="W12" s="8" t="s">
+      <c r="W12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y12" s="3">
         <v>2</v>
       </c>
       <c r="Z12" s="3"/>
       <c r="AA12" s="3">
         <v>1</v>
       </c>
-      <c r="AB12" s="66" t="s">
-[...8 lines deleted...]
-      <c r="AE12" s="6" t="s">
+      <c r="AB12" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC12" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD12" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AF12" s="3">
         <v>1</v>
       </c>
       <c r="AG12" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH12" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI12" s="87">
+      <c r="AI12" s="60">
         <v>1</v>
       </c>
+      <c r="AJ12" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="13" spans="1:51" ht="12" customHeight="1">
-      <c r="A13" s="9" t="s">
+      <c r="A13" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B13" s="15"/>
-[...20 lines deleted...]
-      <c r="Q13" s="66" t="s">
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="13"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
+      <c r="N13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R13" s="3">
         <v>1</v>
       </c>
-      <c r="S13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T13" s="8" t="s">
+      <c r="S13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U13" s="3">
         <v>1</v>
       </c>
       <c r="V13" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W13" s="8" t="s">
+      <c r="W13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X13" s="3">
         <v>1</v>
       </c>
       <c r="Y13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z13" s="3">
         <v>3</v>
       </c>
       <c r="AA13" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB13" s="66" t="s">
-[...11 lines deleted...]
-      <c r="AF13" s="6" t="s">
+      <c r="AB13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE13" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AG13" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH13" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI13" s="6" t="s">
+      <c r="AI13" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ13" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:51" ht="12" customHeight="1">
-      <c r="A14" s="9" t="s">
+      <c r="A14" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="15"/>
-[...20 lines deleted...]
-      <c r="Q14" s="66" t="s">
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R14" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="S14" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T14" s="8" t="s">
+      <c r="S14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V14" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W14" s="8" t="s">
+      <c r="W14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X14" s="3">
         <v>1</v>
       </c>
       <c r="Y14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA14" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB14" s="66" t="s">
-[...11 lines deleted...]
-      <c r="AF14" s="6" t="s">
+      <c r="AB14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE14" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AG14" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH14" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI14" s="6" t="s">
+      <c r="AI14" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ14" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:51" ht="12" customHeight="1">
-      <c r="A15" s="9" t="s">
+      <c r="A15" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B15" s="15"/>
-[...20 lines deleted...]
-      <c r="Q15" s="66" t="s">
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
+      <c r="N15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R15" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="S15" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T15" s="8" t="s">
+      <c r="S15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V15" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W15" s="8" t="s">
+      <c r="W15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z15" s="3">
         <v>1</v>
       </c>
       <c r="AA15" s="3">
         <v>1</v>
       </c>
-      <c r="AB15" s="66" t="s">
-[...11 lines deleted...]
-      <c r="AF15" s="6" t="s">
+      <c r="AB15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE15" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AG15" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH15" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI15" s="6" t="s">
+      <c r="AI15" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ15" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:51" ht="12" customHeight="1">
-      <c r="A16" s="9" t="s">
+      <c r="A16" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="15"/>
-[...17 lines deleted...]
-      <c r="P16" s="66" t="s">
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
+      <c r="N16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Q16" s="3">
         <v>2</v>
       </c>
       <c r="R16" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="S16" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T16" s="8" t="s">
+      <c r="S16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V16" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W16" s="8" t="s">
+      <c r="W16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA16" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB16" s="66" t="s">
-[...8 lines deleted...]
-      <c r="AE16" s="6">
+      <c r="AB16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE16" s="3">
         <v>1</v>
       </c>
-      <c r="AF16" s="6" t="s">
+      <c r="AF16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AG16" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH16" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI16" s="6" t="s">
+      <c r="AI16" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ16" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:43" ht="12" customHeight="1">
-      <c r="A17" s="13" t="s">
+      <c r="A17" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="15"/>
-[...20 lines deleted...]
-      <c r="Q17" s="66" t="s">
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
+      <c r="N17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R17" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="S17" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T17" s="8" t="s">
+      <c r="S17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V17" s="3">
         <v>1</v>
       </c>
-      <c r="W17" s="8" t="s">
+      <c r="W17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA17" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB17" s="66" t="s">
-[...11 lines deleted...]
-      <c r="AF17" s="6" t="s">
+      <c r="AB17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE17" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AG17" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH17" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI17" s="6" t="s">
+      <c r="AI17" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ17" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:43" ht="12" customHeight="1">
-      <c r="A18" s="9" t="s">
+      <c r="A18" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B18" s="15"/>
-[...20 lines deleted...]
-      <c r="Q18" s="66" t="s">
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R18" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="S18" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T18" s="8" t="s">
+      <c r="S18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V18" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W18" s="8" t="s">
+      <c r="W18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z18" s="3">
         <v>1</v>
       </c>
       <c r="AA18" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB18" s="66" t="s">
-[...8 lines deleted...]
-      <c r="AE18" s="6">
+      <c r="AB18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE18" s="3">
         <v>1</v>
       </c>
-      <c r="AF18" s="6" t="s">
+      <c r="AF18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AG18" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH18" s="3">
         <v>1</v>
       </c>
-      <c r="AI18" s="6" t="s">
+      <c r="AI18" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ18" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:43" ht="12" customHeight="1">
-      <c r="A19" s="9" t="s">
+      <c r="A19" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="15"/>
-[...20 lines deleted...]
-      <c r="Q19" s="66" t="s">
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="12"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
+      <c r="N19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q19" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R19" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="S19" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T19" s="8" t="s">
+      <c r="S19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T19" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V19" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W19" s="8" t="s">
+      <c r="W19" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA19" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB19" s="66" t="s">
-[...8 lines deleted...]
-      <c r="AE19" s="66" t="s">
+      <c r="AB19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE19" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF19" s="3">
         <v>1</v>
       </c>
       <c r="AG19" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH19" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI19" s="6" t="s">
+      <c r="AI19" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ19" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:43" ht="12" customHeight="1">
-      <c r="A20" s="9" t="s">
+      <c r="A20" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="15"/>
-[...10 lines deleted...]
-      <c r="M20" s="17"/>
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
       <c r="N20" s="1">
         <v>1</v>
       </c>
-      <c r="O20" s="66" t="s">
+      <c r="O20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="P20" s="1">
         <v>1</v>
       </c>
-      <c r="Q20" s="66" t="s">
+      <c r="Q20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R20" s="3">
         <v>1</v>
       </c>
-      <c r="S20" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T20" s="8" t="s">
+      <c r="S20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V20" s="3">
         <v>1</v>
       </c>
-      <c r="W20" s="8" t="s">
+      <c r="W20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA20" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB20" s="66" t="s">
-[...11 lines deleted...]
-      <c r="AF20" s="66" t="s">
+      <c r="AB20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG20" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH20" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI20" s="6" t="s">
+      <c r="AI20" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ20" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:43" ht="12" customHeight="1">
-      <c r="A21" s="9" t="s">
+      <c r="A21" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B21" s="15"/>
-[...20 lines deleted...]
-      <c r="Q21" s="66" t="s">
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="13"/>
+      <c r="M21" s="13"/>
+      <c r="N21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R21" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="S21" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T21" s="8" t="s">
+      <c r="S21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U21" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="V21" s="8" t="s">
-[...2 lines deleted...]
-      <c r="W21" s="8" t="s">
+      <c r="V21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="W21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA21" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB21" s="66" t="s">
-[...11 lines deleted...]
-      <c r="AF21" s="66" t="s">
+      <c r="AB21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG21" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH21" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI21" s="6" t="s">
-        <v>38</v>
+      <c r="AI21" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ21" s="3">
+        <v>1</v>
       </c>
     </row>
     <row r="22" spans="1:43" ht="12" customHeight="1">
-      <c r="A22" s="9" t="s">
+      <c r="A22" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B22" s="15"/>
-[...20 lines deleted...]
-      <c r="Q22" s="66" t="s">
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R22" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="S22" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T22" s="8" t="s">
+      <c r="S22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U22" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="V22" s="8" t="s">
-[...2 lines deleted...]
-      <c r="W22" s="8" t="s">
+      <c r="V22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="W22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z22" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA22" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB22" s="66" t="s">
-[...11 lines deleted...]
-      <c r="AF22" s="66" t="s">
+      <c r="AB22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG22" s="3">
         <v>1</v>
       </c>
       <c r="AH22" s="3">
         <v>1</v>
       </c>
-      <c r="AI22" s="6" t="s">
+      <c r="AI22" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ22" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="23" spans="1:43" ht="12" customHeight="1">
-      <c r="A23" s="9" t="s">
+      <c r="A23" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B23" s="15"/>
-[...17 lines deleted...]
-      <c r="P23" s="66" t="s">
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+      <c r="N23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Q23" s="3">
         <v>1</v>
       </c>
       <c r="R23" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="S23" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T23" s="8" t="s">
+      <c r="S23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U23" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="V23" s="8" t="s">
-[...2 lines deleted...]
-      <c r="W23" s="8" t="s">
+      <c r="V23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="W23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z23" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA23" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB23" s="66" t="s">
+      <c r="AB23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AC23" s="3">
         <v>1</v>
       </c>
-      <c r="AD23" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AF23" s="66" t="s">
+      <c r="AD23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG23" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AH23" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AI23" s="87">
+      <c r="AH23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI23" s="60">
         <v>1</v>
       </c>
+      <c r="AJ23" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="24" spans="1:43" ht="12" customHeight="1">
-      <c r="A24" s="80"/>
-[...18 lines deleted...]
-      <c r="T24" s="96" t="s">
+      <c r="A24" s="54"/>
+      <c r="B24" s="54"/>
+      <c r="C24" s="54"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="54"/>
+      <c r="F24" s="54"/>
+      <c r="G24" s="54"/>
+      <c r="H24" s="54"/>
+      <c r="I24" s="54"/>
+      <c r="J24" s="54"/>
+      <c r="K24" s="54"/>
+      <c r="L24" s="54"/>
+      <c r="M24" s="54"/>
+      <c r="N24" s="54"/>
+      <c r="O24" s="54"/>
+      <c r="P24" s="54"/>
+      <c r="Q24" s="54"/>
+      <c r="R24" s="54"/>
+      <c r="S24" s="54"/>
+      <c r="T24" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="U24" s="96"/>
-[...19 lines deleted...]
-      <c r="AQ24" s="80"/>
+      <c r="U24" s="69"/>
+      <c r="V24" s="69"/>
+      <c r="W24" s="69"/>
+      <c r="X24" s="69"/>
+      <c r="Y24" s="69"/>
+      <c r="Z24" s="69"/>
+      <c r="AA24" s="69"/>
+      <c r="AB24" s="69"/>
+      <c r="AC24" s="69"/>
+      <c r="AD24" s="69"/>
+      <c r="AE24" s="69"/>
+      <c r="AF24" s="69"/>
+      <c r="AG24" s="69"/>
+      <c r="AH24" s="58"/>
+      <c r="AI24" s="54"/>
+      <c r="AJ24" s="3"/>
+      <c r="AM24" s="54"/>
+      <c r="AN24" s="54"/>
+      <c r="AO24" s="54"/>
+      <c r="AP24" s="54"/>
+      <c r="AQ24" s="54"/>
     </row>
     <row r="25" spans="1:43" ht="12" customHeight="1">
-      <c r="A25" s="60" t="s">
+      <c r="A25" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B25" s="15"/>
-[...10 lines deleted...]
-      <c r="M25" s="17"/>
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
       <c r="N25" s="1">
         <v>3</v>
       </c>
       <c r="O25" s="3">
         <v>2</v>
       </c>
       <c r="P25" s="1">
         <v>2</v>
       </c>
       <c r="Q25" s="3">
         <v>1</v>
       </c>
       <c r="R25" s="1">
         <v>5</v>
       </c>
       <c r="S25" s="3">
         <v>1</v>
       </c>
-      <c r="T25" s="8" t="s">
+      <c r="T25" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U25" s="1">
         <v>3</v>
       </c>
       <c r="V25" s="3">
         <v>2</v>
       </c>
       <c r="W25" s="3">
         <v>1</v>
       </c>
       <c r="X25" s="3">
         <v>3</v>
       </c>
       <c r="Y25" s="3">
         <v>5</v>
       </c>
       <c r="Z25" s="3">
         <v>3</v>
       </c>
       <c r="AA25" s="3">
         <v>3</v>
       </c>
       <c r="AB25" s="3">
         <v>3</v>
       </c>
       <c r="AC25" s="3">
         <v>2</v>
       </c>
-      <c r="AD25" s="66" t="s">
-[...2 lines deleted...]
-      <c r="AE25" s="6">
+      <c r="AD25" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE25" s="3">
         <v>4</v>
       </c>
       <c r="AF25" s="3">
         <v>2</v>
       </c>
       <c r="AG25" s="3">
         <v>2</v>
       </c>
       <c r="AH25" s="3">
         <v>1</v>
       </c>
-      <c r="AI25" s="87">
+      <c r="AI25" s="60">
         <v>3</v>
       </c>
+      <c r="AJ25" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="26" spans="1:43" ht="12" customHeight="1">
-      <c r="A26" s="13" t="s">
+      <c r="A26" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B26" s="15"/>
-[...10 lines deleted...]
-      <c r="M26" s="17"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
       <c r="N26" s="1">
         <v>3</v>
       </c>
       <c r="O26" s="3">
         <v>2</v>
       </c>
       <c r="P26" s="1">
         <v>1</v>
       </c>
-      <c r="Q26" s="66" t="s">
+      <c r="Q26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R26" s="1">
         <v>5</v>
       </c>
       <c r="S26" s="3">
         <v>1</v>
       </c>
-      <c r="T26" s="8" t="s">
+      <c r="T26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U26" s="1">
         <v>3</v>
       </c>
       <c r="V26" s="3">
         <v>1</v>
       </c>
       <c r="W26" s="3">
         <v>1</v>
       </c>
       <c r="X26" s="3">
         <v>2</v>
       </c>
       <c r="Y26" s="3">
         <v>3</v>
       </c>
       <c r="Z26" s="3">
         <v>3</v>
       </c>
       <c r="AA26" s="3">
         <v>2</v>
       </c>
       <c r="AB26" s="3">
         <v>3</v>
       </c>
       <c r="AC26" s="3">
         <v>2</v>
       </c>
-      <c r="AD26" s="66" t="s">
-[...2 lines deleted...]
-      <c r="AE26" s="6">
+      <c r="AD26" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE26" s="3">
         <v>4</v>
       </c>
       <c r="AF26" s="3">
         <v>1</v>
       </c>
       <c r="AG26" s="3">
         <v>2</v>
       </c>
       <c r="AH26" s="3">
         <v>1</v>
       </c>
-      <c r="AI26" s="87">
+      <c r="AI26" s="60">
         <v>2</v>
       </c>
+      <c r="AJ26" s="3">
+        <v>1</v>
+      </c>
     </row>
     <row r="27" spans="1:43" ht="12" customHeight="1">
-      <c r="A27" s="13" t="s">
+      <c r="A27" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="15"/>
-[...14 lines deleted...]
-      <c r="O27" s="66" t="s">
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
+      <c r="M27" s="13"/>
+      <c r="N27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O27" s="6" t="s">
         <v>38</v>
       </c>
       <c r="P27" s="1">
         <v>1</v>
       </c>
-      <c r="Q27" s="66" t="s">
-[...11 lines deleted...]
-      <c r="U27" s="8" t="s">
+      <c r="Q27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U27" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V27" s="3">
         <v>1</v>
       </c>
-      <c r="W27" s="8" t="s">
+      <c r="W27" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y27" s="3">
         <v>2</v>
       </c>
       <c r="Z27" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA27" s="3">
         <v>1</v>
       </c>
-      <c r="AB27" s="66" t="s">
-[...8 lines deleted...]
-      <c r="AE27" s="66" t="s">
+      <c r="AB27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE27" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF27" s="3">
         <v>1</v>
       </c>
-      <c r="AG27" s="8" t="s">
-[...5 lines deleted...]
-      <c r="AI27" s="87">
+      <c r="AG27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI27" s="60">
         <v>1</v>
       </c>
+      <c r="AJ27" s="3" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="28" spans="1:43" ht="12" customHeight="1">
-      <c r="A28" s="13" t="s">
+      <c r="A28" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B28" s="15"/>
-[...38 lines deleted...]
-      <c r="W28" s="8" t="s">
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="13"/>
+      <c r="I28" s="12"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="13"/>
+      <c r="L28" s="13"/>
+      <c r="M28" s="13"/>
+      <c r="N28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="W28" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X28" s="3">
         <v>1</v>
       </c>
       <c r="Y28" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z28" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA28" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB28" s="66" t="s">
-[...20 lines deleted...]
-      <c r="AI28" s="6" t="s">
+      <c r="AB28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF28" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI28" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ28" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:43" ht="12" customHeight="1">
-      <c r="A29" s="13" t="s">
+      <c r="A29" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B29" s="15"/>
-[...41 lines deleted...]
-      <c r="X29" s="8" t="s">
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="13"/>
+      <c r="N29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="W29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X29" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Y29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z29" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA29" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB29" s="66" t="s">
-[...20 lines deleted...]
-      <c r="AI29" s="6" t="s">
+      <c r="AB29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF29" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI29" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ29" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:43" ht="12" customHeight="1">
-      <c r="A30" s="19" t="s">
+      <c r="A30" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B30" s="15"/>
-[...17 lines deleted...]
-      <c r="P30" s="66" t="s">
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="12"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
+      <c r="N30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P30" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Q30" s="3">
         <v>1</v>
       </c>
-      <c r="R30" s="8" t="s">
-[...17 lines deleted...]
-      <c r="X30" s="8" t="s">
+      <c r="R30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="W30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X30" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Y30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z30" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA30" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB30" s="66" t="s">
-[...20 lines deleted...]
-      <c r="AI30" s="6" t="s">
+      <c r="AB30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF30" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI30" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ30" s="3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:43" ht="12" customHeight="1">
-      <c r="A31" s="78"/>
-[...18 lines deleted...]
-      <c r="T31" s="89" t="s">
+      <c r="A31" s="52"/>
+      <c r="B31" s="52"/>
+      <c r="C31" s="52"/>
+      <c r="D31" s="52"/>
+      <c r="E31" s="52"/>
+      <c r="F31" s="52"/>
+      <c r="G31" s="52"/>
+      <c r="H31" s="52"/>
+      <c r="I31" s="52"/>
+      <c r="J31" s="52"/>
+      <c r="K31" s="52"/>
+      <c r="L31" s="52"/>
+      <c r="M31" s="52"/>
+      <c r="N31" s="52"/>
+      <c r="O31" s="52"/>
+      <c r="P31" s="52"/>
+      <c r="Q31" s="52"/>
+      <c r="R31" s="52"/>
+      <c r="S31" s="52"/>
+      <c r="T31" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="U31" s="89"/>
-[...19 lines deleted...]
-      <c r="AQ31" s="78"/>
+      <c r="U31" s="62"/>
+      <c r="V31" s="62"/>
+      <c r="W31" s="62"/>
+      <c r="X31" s="62"/>
+      <c r="Y31" s="62"/>
+      <c r="Z31" s="62"/>
+      <c r="AA31" s="62"/>
+      <c r="AB31" s="62"/>
+      <c r="AC31" s="62"/>
+      <c r="AD31" s="62"/>
+      <c r="AE31" s="62"/>
+      <c r="AF31" s="62"/>
+      <c r="AG31" s="62"/>
+      <c r="AH31" s="59"/>
+      <c r="AI31" s="52"/>
+      <c r="AJ31" s="3"/>
+      <c r="AM31" s="52"/>
+      <c r="AN31" s="52"/>
+      <c r="AO31" s="52"/>
+      <c r="AP31" s="52"/>
+      <c r="AQ31" s="52"/>
     </row>
     <row r="32" spans="1:43" ht="12" customHeight="1">
-      <c r="A32" s="67" t="s">
+      <c r="A32" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B32" s="15"/>
-[...10 lines deleted...]
-      <c r="M32" s="17"/>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="13"/>
+      <c r="L32" s="13"/>
+      <c r="M32" s="13"/>
       <c r="N32" s="1">
         <v>1</v>
       </c>
-      <c r="O32" s="66" t="s">
+      <c r="O32" s="6" t="s">
         <v>38</v>
       </c>
       <c r="P32" s="1">
         <v>1</v>
       </c>
-      <c r="Q32" s="6">
+      <c r="Q32" s="3">
         <v>2</v>
       </c>
       <c r="R32" s="3">
         <v>2</v>
       </c>
-      <c r="S32" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T32" s="66" t="s">
+      <c r="S32" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T32" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U32" s="3">
         <v>1</v>
       </c>
       <c r="V32" s="3">
         <v>2</v>
       </c>
-      <c r="W32" s="66" t="s">
+      <c r="W32" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X32" s="3">
         <v>2</v>
       </c>
       <c r="Y32" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z32" s="3">
         <v>5</v>
       </c>
       <c r="AA32" s="3">
         <v>2</v>
       </c>
-      <c r="AB32" s="66" t="s">
-[...2 lines deleted...]
-      <c r="AC32" s="6">
+      <c r="AB32" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC32" s="3">
         <v>2</v>
       </c>
-      <c r="AD32" s="66" t="s">
-[...2 lines deleted...]
-      <c r="AE32" s="6">
+      <c r="AD32" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE32" s="3">
         <v>2</v>
       </c>
       <c r="AF32" s="3">
         <v>1</v>
       </c>
       <c r="AG32" s="3">
         <v>1</v>
       </c>
       <c r="AH32" s="3">
         <v>2</v>
       </c>
-      <c r="AI32" s="87">
+      <c r="AI32" s="60">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="19" t="s">
+      <c r="AJ32" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:36" ht="12" customHeight="1">
+      <c r="A33" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B33" s="15"/>
-[...20 lines deleted...]
-      <c r="Q33" s="66" t="s">
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="12"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="12"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="13"/>
+      <c r="L33" s="13"/>
+      <c r="M33" s="13"/>
+      <c r="N33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q33" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R33" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="S33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T33" s="66" t="s">
+      <c r="S33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T33" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V33" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W33" s="66" t="s">
+      <c r="W33" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X33" s="3">
         <v>1</v>
       </c>
       <c r="Y33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA33" s="3">
         <v>1</v>
       </c>
-      <c r="AB33" s="66" t="s">
-[...2 lines deleted...]
-      <c r="AC33" s="6">
+      <c r="AB33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC33" s="3">
         <v>1</v>
       </c>
-      <c r="AD33" s="66" t="s">
-[...5 lines deleted...]
-      <c r="AF33" s="6" t="s">
+      <c r="AD33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE33" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AG33" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH33" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI33" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="19" t="s">
+      <c r="AI33" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ33" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36" ht="12" customHeight="1">
+      <c r="A34" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B34" s="15"/>
-[...20 lines deleted...]
-      <c r="Q34" s="66" t="s">
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="12"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="13"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="13"/>
+      <c r="N34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R34" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="S34" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T34" s="66" t="s">
+      <c r="S34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="V34" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W34" s="66" t="s">
+      <c r="W34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA34" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB34" s="66" t="s">
-[...11 lines deleted...]
-      <c r="AF34" s="6" t="s">
+      <c r="AB34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE34" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AG34" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH34" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI34" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A35" s="9" t="s">
+      <c r="AI34" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ34" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36" ht="12" customHeight="1">
+      <c r="A35" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B35" s="15"/>
-[...20 lines deleted...]
-      <c r="Q35" s="66" t="s">
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="12"/>
+      <c r="G35" s="12"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="12"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="13"/>
+      <c r="L35" s="13"/>
+      <c r="M35" s="13"/>
+      <c r="N35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q35" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R35" s="3">
         <v>1</v>
       </c>
-      <c r="S35" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T35" s="66" t="s">
+      <c r="S35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T35" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U35" s="3">
         <v>1</v>
       </c>
       <c r="V35" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W35" s="66" t="s">
+      <c r="W35" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X35" s="3">
         <v>1</v>
       </c>
       <c r="Y35" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z35" s="3">
         <v>3</v>
       </c>
       <c r="AA35" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB35" s="66" t="s">
-[...11 lines deleted...]
-      <c r="AF35" s="6" t="s">
+      <c r="AB35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE35" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF35" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AG35" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH35" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI35" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A36" s="9" t="s">
+      <c r="AI35" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ35" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36" ht="12" customHeight="1">
+      <c r="A36" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B36" s="15"/>
-[...32 lines deleted...]
-      <c r="U36" s="66" t="s">
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="13"/>
+      <c r="I36" s="12"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="13"/>
+      <c r="L36" s="13"/>
+      <c r="M36" s="13"/>
+      <c r="N36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U36" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V36" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W36" s="66" t="s">
+      <c r="W36" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Y36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA36" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB36" s="66" t="s">
-[...11 lines deleted...]
-      <c r="AF36" s="6" t="s">
+      <c r="AB36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE36" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AG36" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH36" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI36" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A37" s="9" t="s">
+      <c r="AI36" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ36" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36" ht="12" customHeight="1">
+      <c r="A37" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B37" s="15"/>
-[...32 lines deleted...]
-      <c r="U37" s="66" t="s">
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="13"/>
+      <c r="L37" s="13"/>
+      <c r="M37" s="13"/>
+      <c r="N37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U37" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V37" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W37" s="66" t="s">
-[...2 lines deleted...]
-      <c r="X37" s="8" t="s">
+      <c r="W37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X37" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Y37" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z37" s="3">
         <v>1</v>
       </c>
       <c r="AA37" s="3">
         <v>1</v>
       </c>
-      <c r="AB37" s="66" t="s">
-[...11 lines deleted...]
-      <c r="AF37" s="6" t="s">
+      <c r="AB37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE37" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF37" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AG37" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH37" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI37" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A38" s="9" t="s">
+      <c r="AI37" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ37" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36" ht="12" customHeight="1">
+      <c r="A38" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B38" s="15"/>
-[...20 lines deleted...]
-      <c r="Q38" s="6">
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="13"/>
+      <c r="I38" s="12"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="13"/>
+      <c r="L38" s="13"/>
+      <c r="M38" s="13"/>
+      <c r="N38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q38" s="3">
         <v>2</v>
       </c>
-      <c r="R38" s="66" t="s">
-[...8 lines deleted...]
-      <c r="U38" s="66" t="s">
+      <c r="R38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U38" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V38" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W38" s="66" t="s">
-[...2 lines deleted...]
-      <c r="X38" s="8" t="s">
+      <c r="W38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X38" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Y38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA38" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB38" s="66" t="s">
-[...8 lines deleted...]
-      <c r="AE38" s="6">
+      <c r="AB38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE38" s="3">
         <v>1</v>
       </c>
-      <c r="AF38" s="6" t="s">
+      <c r="AF38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AG38" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH38" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI38" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A39" s="13" t="s">
+      <c r="AI38" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ38" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36" ht="12" customHeight="1">
+      <c r="A39" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B39" s="15"/>
-[...32 lines deleted...]
-      <c r="U39" s="66" t="s">
+      <c r="B39" s="12"/>
+      <c r="C39" s="12"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="12"/>
+      <c r="I39" s="12"/>
+      <c r="J39" s="12"/>
+      <c r="K39" s="12"/>
+      <c r="L39" s="12"/>
+      <c r="M39" s="12"/>
+      <c r="N39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U39" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V39" s="3">
         <v>1</v>
       </c>
-      <c r="W39" s="66" t="s">
-[...2 lines deleted...]
-      <c r="X39" s="8" t="s">
+      <c r="W39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X39" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Y39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA39" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB39" s="66" t="s">
-[...11 lines deleted...]
-      <c r="AF39" s="6" t="s">
+      <c r="AB39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE39" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AG39" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH39" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI39" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A40" s="9" t="s">
+      <c r="AI39" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ39" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36" ht="12" customHeight="1">
+      <c r="A40" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B40" s="15"/>
-[...32 lines deleted...]
-      <c r="U40" s="66" t="s">
+      <c r="B40" s="12"/>
+      <c r="C40" s="12"/>
+      <c r="D40" s="12"/>
+      <c r="E40" s="12"/>
+      <c r="F40" s="12"/>
+      <c r="G40" s="12"/>
+      <c r="H40" s="12"/>
+      <c r="I40" s="12"/>
+      <c r="J40" s="12"/>
+      <c r="K40" s="12"/>
+      <c r="L40" s="12"/>
+      <c r="M40" s="12"/>
+      <c r="N40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U40" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V40" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W40" s="66" t="s">
-[...2 lines deleted...]
-      <c r="X40" s="8" t="s">
+      <c r="W40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X40" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Y40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z40" s="3">
         <v>1</v>
       </c>
       <c r="AA40" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB40" s="66" t="s">
-[...8 lines deleted...]
-      <c r="AE40" s="6">
+      <c r="AB40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE40" s="3">
         <v>1</v>
       </c>
-      <c r="AF40" s="6" t="s">
+      <c r="AF40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AG40" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH40" s="3">
         <v>1</v>
       </c>
-      <c r="AI40" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A41" s="9" t="s">
+      <c r="AI40" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ40" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36" ht="12" customHeight="1">
+      <c r="A41" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B41" s="15"/>
-[...32 lines deleted...]
-      <c r="U41" s="66" t="s">
+      <c r="B41" s="12"/>
+      <c r="C41" s="12"/>
+      <c r="D41" s="12"/>
+      <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="12"/>
+      <c r="H41" s="13"/>
+      <c r="I41" s="12"/>
+      <c r="J41" s="13"/>
+      <c r="K41" s="13"/>
+      <c r="L41" s="13"/>
+      <c r="M41" s="13"/>
+      <c r="N41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U41" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V41" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W41" s="66" t="s">
-[...2 lines deleted...]
-      <c r="X41" s="8" t="s">
+      <c r="W41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X41" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Y41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA41" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB41" s="66" t="s">
-[...8 lines deleted...]
-      <c r="AE41" s="6" t="s">
+      <c r="AB41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AF41" s="3">
         <v>1</v>
       </c>
       <c r="AG41" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH41" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI41" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A42" s="9" t="s">
+      <c r="AI41" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ41" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36" ht="12" customHeight="1">
+      <c r="A42" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B42" s="15"/>
-[...10 lines deleted...]
-      <c r="M42" s="17"/>
+      <c r="B42" s="12"/>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="13"/>
+      <c r="I42" s="12"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="13"/>
+      <c r="L42" s="13"/>
+      <c r="M42" s="13"/>
       <c r="N42" s="1">
         <v>1</v>
       </c>
-      <c r="O42" s="66" t="s">
+      <c r="O42" s="6" t="s">
         <v>38</v>
       </c>
       <c r="P42" s="1">
         <v>1</v>
       </c>
-      <c r="Q42" s="66" t="s">
+      <c r="Q42" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R42" s="3">
         <v>1</v>
       </c>
-      <c r="S42" s="8" t="s">
-[...5 lines deleted...]
-      <c r="U42" s="66" t="s">
+      <c r="S42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U42" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V42" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="W42" s="66" t="s">
-[...2 lines deleted...]
-      <c r="X42" s="8" t="s">
+      <c r="W42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X42" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Y42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA42" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB42" s="66" t="s">
-[...11 lines deleted...]
-      <c r="AF42" s="6" t="s">
+      <c r="AB42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AG42" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH42" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI42" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A43" s="9" t="s">
+      <c r="AI42" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ42" s="3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36" ht="12" customHeight="1">
+      <c r="A43" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B43" s="15"/>
-[...41 lines deleted...]
-      <c r="X43" s="8" t="s">
+      <c r="B43" s="12"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="12"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="13"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="13"/>
+      <c r="N43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="W43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X43" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Y43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA43" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB43" s="66" t="s">
-[...11 lines deleted...]
-      <c r="AF43" s="6" t="s">
+      <c r="AB43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AG43" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AH43" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AI43" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A44" s="9" t="s">
+      <c r="AI43" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ43" s="3">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36" ht="12" customHeight="1">
+      <c r="A44" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B44" s="15"/>
-[...41 lines deleted...]
-      <c r="X44" s="8" t="s">
+      <c r="B44" s="12"/>
+      <c r="C44" s="12"/>
+      <c r="D44" s="12"/>
+      <c r="E44" s="12"/>
+      <c r="F44" s="12"/>
+      <c r="G44" s="12"/>
+      <c r="H44" s="13"/>
+      <c r="I44" s="12"/>
+      <c r="J44" s="13"/>
+      <c r="K44" s="13"/>
+      <c r="L44" s="13"/>
+      <c r="M44" s="13"/>
+      <c r="N44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="W44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X44" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Y44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="Z44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AA44" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="AB44" s="66" t="s">
-[...11 lines deleted...]
-      <c r="AF44" s="6" t="s">
+      <c r="AB44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF44" s="3" t="s">
         <v>38</v>
       </c>
       <c r="AG44" s="3">
         <v>1</v>
       </c>
       <c r="AH44" s="3">
         <v>1</v>
       </c>
-      <c r="AI44" s="6" t="s">
-[...4 lines deleted...]
-      <c r="A45" s="36" t="s">
+      <c r="AI44" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ44" s="79" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36" ht="12" customHeight="1">
+      <c r="A45" s="24" t="s">
         <v>57</v>
       </c>
-      <c r="B45" s="22"/>
-[...41 lines deleted...]
-      <c r="X45" s="55" t="s">
+      <c r="B45" s="15"/>
+      <c r="C45" s="15"/>
+      <c r="D45" s="15"/>
+      <c r="E45" s="15"/>
+      <c r="F45" s="15"/>
+      <c r="G45" s="15"/>
+      <c r="H45" s="16"/>
+      <c r="I45" s="15"/>
+      <c r="J45" s="16"/>
+      <c r="K45" s="16"/>
+      <c r="L45" s="16"/>
+      <c r="M45" s="16"/>
+      <c r="N45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="O45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="P45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="R45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="S45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="T45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="U45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="V45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="W45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="X45" s="35" t="s">
         <v>38</v>
       </c>
       <c r="Y45" s="5" t="s">
         <v>38</v>
       </c>
       <c r="Z45" s="5" t="s">
         <v>38</v>
       </c>
       <c r="AA45" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="AB45" s="55" t="s">
+      <c r="AB45" s="35" t="s">
         <v>38</v>
       </c>
       <c r="AC45" s="5">
         <v>1</v>
       </c>
-      <c r="AD45" s="55" t="s">
-[...2 lines deleted...]
-      <c r="AE45" s="55" t="s">
+      <c r="AD45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE45" s="35" t="s">
         <v>38</v>
       </c>
       <c r="AF45" s="5" t="s">
         <v>38</v>
       </c>
-      <c r="AG45" s="55" t="s">
-[...5 lines deleted...]
-      <c r="AI45" s="88">
+      <c r="AG45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI45" s="61">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="25" t="s">
+      <c r="AJ45" s="35" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36">
+      <c r="A46" s="18" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="T9:AG9"/>
     <mergeCell ref="T24:AG24"/>
     <mergeCell ref="T31:AG31"/>
     <mergeCell ref="S3:AQ3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="T7:AE7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0700-000000000000}">
   <dimension ref="A2:AE41"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="N1" workbookViewId="0">
-      <selection activeCell="O19" sqref="O19"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AH17" sqref="AH17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="0.28515625" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="15" width="9.140625" style="1"/>
-[...1 lines deleted...]
-    <col min="17" max="16384" width="9.140625" style="1"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:31" s="58" customFormat="1" ht="15" customHeight="1">
-      <c r="A2" s="94" t="s">
+    <row r="2" spans="1:31" s="37" customFormat="1" ht="15" customHeight="1">
+      <c r="A2" s="67" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="94"/>
-[...61 lines deleted...]
-      <c r="AE3" s="75"/>
+      <c r="B2" s="67"/>
+      <c r="C2" s="67"/>
+      <c r="D2" s="67"/>
+      <c r="E2" s="67"/>
+      <c r="F2" s="67"/>
+      <c r="G2" s="67"/>
+      <c r="H2" s="67"/>
+      <c r="I2" s="67"/>
+      <c r="J2" s="67"/>
+      <c r="K2" s="67"/>
+      <c r="L2" s="67"/>
+      <c r="M2" s="67"/>
+      <c r="N2" s="67"/>
+      <c r="O2" s="67"/>
+      <c r="P2" s="67"/>
+      <c r="Q2" s="67"/>
+      <c r="R2" s="67"/>
+      <c r="S2" s="67"/>
+      <c r="T2" s="67"/>
+      <c r="U2" s="67"/>
+      <c r="V2" s="67"/>
+      <c r="W2" s="67"/>
+      <c r="X2" s="67"/>
+      <c r="Y2" s="67"/>
+      <c r="Z2" s="67"/>
+      <c r="AA2" s="67"/>
+      <c r="AB2" s="67"/>
+      <c r="AC2" s="67"/>
+      <c r="AD2" s="67"/>
+      <c r="AE2" s="67"/>
+    </row>
+    <row r="3" spans="1:31" s="37" customFormat="1" ht="15" customHeight="1">
+      <c r="A3" s="49"/>
+      <c r="B3" s="49"/>
+      <c r="C3" s="49"/>
+      <c r="D3" s="49"/>
+      <c r="E3" s="49"/>
+      <c r="F3" s="49"/>
+      <c r="G3" s="49"/>
+      <c r="H3" s="49"/>
+      <c r="I3" s="49"/>
+      <c r="J3" s="49"/>
+      <c r="K3" s="49"/>
+      <c r="L3" s="49"/>
+      <c r="M3" s="49"/>
+      <c r="N3" s="49"/>
+      <c r="O3" s="49"/>
+      <c r="P3" s="49"/>
+      <c r="Q3" s="49"/>
+      <c r="R3" s="49"/>
+      <c r="S3" s="49"/>
+      <c r="T3" s="49"/>
+      <c r="U3" s="49"/>
+      <c r="V3" s="49"/>
+      <c r="W3" s="49"/>
+      <c r="X3" s="49"/>
+      <c r="Y3" s="49"/>
+      <c r="Z3" s="49"/>
+      <c r="AA3" s="49"/>
+      <c r="AB3" s="49"/>
+      <c r="AC3" s="49"/>
+      <c r="AD3" s="49"/>
+      <c r="AE3" s="49"/>
     </row>
     <row r="4" spans="1:31">
-      <c r="A4" s="95"/>
-[...11 lines deleted...]
-      <c r="M4" s="95"/>
+      <c r="A4" s="68"/>
+      <c r="B4" s="68"/>
+      <c r="C4" s="68"/>
+      <c r="D4" s="68"/>
+      <c r="E4" s="68"/>
+      <c r="F4" s="68"/>
+      <c r="G4" s="68"/>
+      <c r="H4" s="68"/>
+      <c r="I4" s="68"/>
+      <c r="J4" s="68"/>
+      <c r="K4" s="68"/>
+      <c r="L4" s="68"/>
+      <c r="M4" s="68"/>
     </row>
     <row r="5" spans="1:31">
-      <c r="C5" s="8"/>
-      <c r="AE5" s="65" t="s">
+      <c r="C5" s="6"/>
+      <c r="AE5" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:31">
-      <c r="A6" s="90"/>
-      <c r="B6" s="92">
+      <c r="A6" s="63"/>
+      <c r="B6" s="65">
         <v>2021</v>
       </c>
-      <c r="C6" s="93"/>
-[...10 lines deleted...]
-      <c r="N6" s="101">
+      <c r="C6" s="66"/>
+      <c r="D6" s="66"/>
+      <c r="E6" s="66"/>
+      <c r="F6" s="66"/>
+      <c r="G6" s="66"/>
+      <c r="H6" s="66"/>
+      <c r="I6" s="66"/>
+      <c r="J6" s="66"/>
+      <c r="K6" s="66"/>
+      <c r="L6" s="66"/>
+      <c r="M6" s="66"/>
+      <c r="N6" s="72">
         <v>2023</v>
       </c>
-      <c r="O6" s="101"/>
-[...10 lines deleted...]
-      <c r="Z6" s="92">
+      <c r="O6" s="72"/>
+      <c r="P6" s="72"/>
+      <c r="Q6" s="72"/>
+      <c r="R6" s="72"/>
+      <c r="S6" s="72"/>
+      <c r="T6" s="72"/>
+      <c r="U6" s="72"/>
+      <c r="V6" s="72"/>
+      <c r="W6" s="72"/>
+      <c r="X6" s="72"/>
+      <c r="Y6" s="65"/>
+      <c r="Z6" s="65">
         <v>2024</v>
       </c>
-      <c r="AA6" s="93"/>
-[...3 lines deleted...]
-      <c r="AE6" s="100"/>
+      <c r="AA6" s="66"/>
+      <c r="AB6" s="66"/>
+      <c r="AC6" s="66"/>
+      <c r="AD6" s="66"/>
+      <c r="AE6" s="71"/>
     </row>
     <row r="7" spans="1:31">
-      <c r="A7" s="91"/>
-      <c r="B7" s="11" t="s">
+      <c r="A7" s="64"/>
+      <c r="B7" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C7" s="11" t="s">
+      <c r="C7" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="D7" s="11" t="s">
+      <c r="D7" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="11" t="s">
+      <c r="E7" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="F7" s="11" t="s">
+      <c r="F7" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="G7" s="11" t="s">
+      <c r="G7" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="H7" s="11" t="s">
+      <c r="H7" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="I7" s="10" t="s">
+      <c r="I7" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="J7" s="10" t="s">
+      <c r="J7" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="K7" s="10" t="s">
+      <c r="K7" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="L7" s="10" t="s">
+      <c r="L7" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="M7" s="10" t="s">
+      <c r="M7" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="N7" s="27" t="s">
+      <c r="N7" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="O7" s="27" t="s">
+      <c r="O7" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="P7" s="28" t="s">
+      <c r="P7" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="Q7" s="27" t="s">
+      <c r="Q7" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="R7" s="27" t="s">
+      <c r="R7" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="S7" s="11" t="s">
+      <c r="S7" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="T7" s="29" t="s">
+      <c r="T7" s="21" t="s">
         <v>2</v>
       </c>
-      <c r="U7" s="10" t="s">
+      <c r="U7" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="V7" s="11" t="s">
+      <c r="V7" s="8" t="s">
         <v>4</v>
       </c>
-      <c r="W7" s="10" t="s">
+      <c r="W7" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="X7" s="10" t="s">
+      <c r="X7" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="Y7" s="10" t="s">
+      <c r="Y7" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="Z7" s="27" t="s">
+      <c r="Z7" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="AA7" s="27" t="s">
+      <c r="AA7" s="19" t="s">
         <v>6</v>
       </c>
-      <c r="AB7" s="28" t="s">
+      <c r="AB7" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="AC7" s="27" t="s">
+      <c r="AC7" s="19" t="s">
         <v>8</v>
       </c>
-      <c r="AD7" s="27" t="s">
+      <c r="AD7" s="19" t="s">
         <v>0</v>
       </c>
-      <c r="AE7" s="10" t="s">
+      <c r="AE7" s="7" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:31" ht="11.25" customHeight="1">
-      <c r="A8" s="102" t="s">
+      <c r="A8" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="B8" s="102"/>
-[...28 lines deleted...]
-      <c r="AE8" s="89"/>
+      <c r="B8" s="73"/>
+      <c r="C8" s="73"/>
+      <c r="D8" s="73"/>
+      <c r="E8" s="73"/>
+      <c r="F8" s="73"/>
+      <c r="G8" s="73"/>
+      <c r="H8" s="73"/>
+      <c r="I8" s="73"/>
+      <c r="J8" s="73"/>
+      <c r="K8" s="73"/>
+      <c r="L8" s="73"/>
+      <c r="M8" s="73"/>
+      <c r="N8" s="73"/>
+      <c r="O8" s="73"/>
+      <c r="P8" s="73"/>
+      <c r="Q8" s="73"/>
+      <c r="R8" s="73"/>
+      <c r="S8" s="73"/>
+      <c r="T8" s="73"/>
+      <c r="U8" s="73"/>
+      <c r="V8" s="73"/>
+      <c r="W8" s="73"/>
+      <c r="X8" s="73"/>
+      <c r="Y8" s="73"/>
+      <c r="Z8" s="73"/>
+      <c r="AA8" s="73"/>
+      <c r="AB8" s="73"/>
+      <c r="AC8" s="73"/>
+      <c r="AD8" s="73"/>
+      <c r="AE8" s="62"/>
     </row>
     <row r="9" spans="1:31">
-      <c r="A9" s="60" t="s">
+      <c r="A9" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B9" s="12"/>
-[...10 lines deleted...]
-      <c r="M9" s="12"/>
+      <c r="B9" s="9"/>
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="9"/>
+      <c r="G9" s="9"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="9"/>
+      <c r="L9" s="9"/>
+      <c r="M9" s="9"/>
       <c r="N9" s="2">
         <v>15.19</v>
       </c>
       <c r="O9" s="2">
         <v>1.56</v>
       </c>
       <c r="P9" s="2">
         <v>8.73</v>
       </c>
       <c r="Q9" s="2">
         <v>8.84</v>
       </c>
       <c r="R9" s="2">
         <v>3.37</v>
       </c>
       <c r="S9" s="2">
         <v>14.03</v>
       </c>
       <c r="T9" s="2">
         <v>2.44</v>
       </c>
       <c r="U9" s="2">
         <v>11.13</v>
       </c>
       <c r="V9" s="2">
@@ -22923,65 +23036,65 @@
         <v>10.119999999999999</v>
       </c>
       <c r="Y9" s="2">
         <v>7.4</v>
       </c>
       <c r="Z9" s="2">
         <v>6.56</v>
       </c>
       <c r="AA9" s="2">
         <v>7.19</v>
       </c>
       <c r="AB9" s="2">
         <v>6.05</v>
       </c>
       <c r="AC9" s="2">
         <v>6.29</v>
       </c>
       <c r="AD9" s="2">
         <v>8.61</v>
       </c>
       <c r="AE9" s="1">
         <v>1.48</v>
       </c>
     </row>
     <row r="10" spans="1:31">
-      <c r="A10" s="13" t="s">
+      <c r="A10" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B10" s="15"/>
-[...10 lines deleted...]
-      <c r="M10" s="17"/>
+      <c r="B10" s="12"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="12"/>
+      <c r="E10" s="12"/>
+      <c r="F10" s="12"/>
+      <c r="G10" s="12"/>
+      <c r="H10" s="13"/>
+      <c r="I10" s="12"/>
+      <c r="J10" s="13"/>
+      <c r="K10" s="13"/>
+      <c r="L10" s="13"/>
+      <c r="M10" s="13"/>
       <c r="N10" s="2">
         <v>6.9</v>
       </c>
       <c r="O10" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P10" s="2">
         <v>10.58</v>
       </c>
       <c r="Q10" s="2">
         <v>7.98</v>
       </c>
       <c r="R10" s="2">
         <v>4.3</v>
       </c>
       <c r="S10" s="2">
         <v>12.99</v>
       </c>
       <c r="T10" s="2">
         <v>4.32</v>
       </c>
       <c r="U10" s="2">
         <v>15.71</v>
       </c>
       <c r="V10" s="2">
@@ -22994,65 +23107,65 @@
         <v>13.23</v>
       </c>
       <c r="Y10" s="2">
         <v>8.1999999999999993</v>
       </c>
       <c r="Z10" s="2">
         <v>2.36</v>
       </c>
       <c r="AA10" s="2">
         <v>5.13</v>
       </c>
       <c r="AB10" s="2">
         <v>5.62</v>
       </c>
       <c r="AC10" s="2">
         <v>6.65</v>
       </c>
       <c r="AD10" s="2">
         <v>5.21</v>
       </c>
       <c r="AE10" s="1">
         <v>2.68</v>
       </c>
     </row>
     <row r="11" spans="1:31">
-      <c r="A11" s="13" t="s">
+      <c r="A11" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B11" s="15"/>
-[...10 lines deleted...]
-      <c r="M11" s="17"/>
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
       <c r="N11" s="2">
         <v>38.46</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S11" s="2">
         <v>21.74</v>
       </c>
       <c r="T11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V11" s="2" t="s">
@@ -23065,65 +23178,65 @@
         <v>38</v>
       </c>
       <c r="Y11" s="2">
         <v>25.64</v>
       </c>
       <c r="Z11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA11" s="2">
         <v>35.71</v>
       </c>
       <c r="AB11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC11" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD11" s="2">
         <v>24.39</v>
       </c>
       <c r="AE11" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="12" spans="1:31">
-      <c r="A12" s="13" t="s">
+      <c r="A12" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B12" s="15"/>
-[...10 lines deleted...]
-      <c r="M12" s="17"/>
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
       <c r="N12" s="2">
         <v>20.41</v>
       </c>
       <c r="O12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q12" s="2">
         <v>24.39</v>
       </c>
       <c r="R12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="T12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V12" s="2">
@@ -23136,65 +23249,65 @@
         <v>38</v>
       </c>
       <c r="Y12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB12" s="2">
         <v>45.45</v>
       </c>
       <c r="AC12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE12" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:31">
-      <c r="A13" s="13" t="s">
+      <c r="A13" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B13" s="15"/>
-[...10 lines deleted...]
-      <c r="M13" s="17"/>
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="13"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
       <c r="N13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R13" s="2">
         <v>13.33</v>
       </c>
       <c r="S13" s="2">
         <v>31.25</v>
       </c>
       <c r="T13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U13" s="2">
         <v>22.22</v>
       </c>
       <c r="V13" s="2" t="s">
@@ -23207,65 +23320,65 @@
         <v>38</v>
       </c>
       <c r="Y13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z13" s="2">
         <v>22.22</v>
       </c>
       <c r="AA13" s="2">
         <v>20</v>
       </c>
       <c r="AB13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC13" s="2">
         <v>18.87</v>
       </c>
       <c r="AD13" s="2">
         <v>16.95</v>
       </c>
       <c r="AE13" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:31">
-      <c r="A14" s="13" t="s">
+      <c r="A14" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B14" s="15"/>
-[...10 lines deleted...]
-      <c r="M14" s="17"/>
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
       <c r="N14" s="2">
         <v>41.67</v>
       </c>
       <c r="O14" s="2">
         <v>18.87</v>
       </c>
       <c r="P14" s="2">
         <v>36.36</v>
       </c>
       <c r="Q14" s="2">
         <v>46.51</v>
       </c>
       <c r="R14" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S14" s="2">
         <v>25.64</v>
       </c>
       <c r="T14" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U14" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V14" s="2" t="s">
@@ -23278,65 +23391,65 @@
         <v>19.23</v>
       </c>
       <c r="Y14" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z14" s="2">
         <v>21.74</v>
       </c>
       <c r="AA14" s="2">
         <v>19.61</v>
       </c>
       <c r="AB14" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC14" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD14" s="2">
         <v>28.57</v>
       </c>
       <c r="AE14" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:31">
-      <c r="A15" s="13" t="s">
+      <c r="A15" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="B15" s="15"/>
-[...10 lines deleted...]
-      <c r="M15" s="17"/>
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
       <c r="N15" s="2">
         <v>30.3</v>
       </c>
       <c r="O15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="T15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V15" s="2" t="s">
@@ -23349,65 +23462,65 @@
         <v>38</v>
       </c>
       <c r="Y15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z15" s="2">
         <v>66.67</v>
       </c>
       <c r="AA15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC15" s="2">
         <v>37.04</v>
       </c>
       <c r="AD15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE15" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:31">
-      <c r="A16" s="13" t="s">
+      <c r="A16" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B16" s="15"/>
-[...10 lines deleted...]
-      <c r="M16" s="17"/>
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
       <c r="N16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="T16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V16" s="2" t="s">
@@ -23420,65 +23533,65 @@
         <v>38</v>
       </c>
       <c r="Y16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE16" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:31">
-      <c r="A17" s="13" t="s">
+      <c r="A17" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B17" s="15"/>
-[...10 lines deleted...]
-      <c r="M17" s="17"/>
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
       <c r="N17" s="2">
         <v>142.86000000000001</v>
       </c>
       <c r="O17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="T17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V17" s="2" t="s">
@@ -23491,65 +23604,65 @@
         <v>38</v>
       </c>
       <c r="Y17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE17" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:31">
-      <c r="A18" s="13" t="s">
+      <c r="A18" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="B18" s="15"/>
-[...10 lines deleted...]
-      <c r="M18" s="17"/>
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
       <c r="N18" s="2"/>
       <c r="O18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="T18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V18" s="2" t="s">
         <v>38</v>
       </c>
@@ -23560,65 +23673,65 @@
         <v>38</v>
       </c>
       <c r="Y18" s="2">
         <v>43.48</v>
       </c>
       <c r="Z18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE18" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:31">
-      <c r="A19" s="13" t="s">
+      <c r="A19" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B19" s="15"/>
-[...10 lines deleted...]
-      <c r="M19" s="17"/>
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="12"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
       <c r="N19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="T19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U19" s="2">
         <v>24.39</v>
       </c>
       <c r="V19" s="2">
@@ -23631,65 +23744,65 @@
         <v>27.03</v>
       </c>
       <c r="Y19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE19" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:31">
-      <c r="A20" s="19" t="s">
+      <c r="A20" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B20" s="15"/>
-[...10 lines deleted...]
-      <c r="M20" s="17"/>
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
       <c r="N20" s="2">
         <v>35.71</v>
       </c>
       <c r="O20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S20" s="2">
         <v>32.26</v>
       </c>
       <c r="T20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V20" s="2" t="s">
@@ -23702,100 +23815,100 @@
         <v>38</v>
       </c>
       <c r="Y20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD20" s="2">
         <v>55.56</v>
       </c>
       <c r="AE20" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:31" ht="11.25" customHeight="1">
-      <c r="A21" s="96" t="s">
+      <c r="A21" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="96"/>
-[...28 lines deleted...]
-      <c r="AE21" s="96"/>
+      <c r="B21" s="69"/>
+      <c r="C21" s="69"/>
+      <c r="D21" s="69"/>
+      <c r="E21" s="69"/>
+      <c r="F21" s="69"/>
+      <c r="G21" s="69"/>
+      <c r="H21" s="69"/>
+      <c r="I21" s="69"/>
+      <c r="J21" s="69"/>
+      <c r="K21" s="69"/>
+      <c r="L21" s="69"/>
+      <c r="M21" s="69"/>
+      <c r="N21" s="69"/>
+      <c r="O21" s="69"/>
+      <c r="P21" s="69"/>
+      <c r="Q21" s="69"/>
+      <c r="R21" s="69"/>
+      <c r="S21" s="69"/>
+      <c r="T21" s="69"/>
+      <c r="U21" s="69"/>
+      <c r="V21" s="69"/>
+      <c r="W21" s="69"/>
+      <c r="X21" s="69"/>
+      <c r="Y21" s="69"/>
+      <c r="Z21" s="69"/>
+      <c r="AA21" s="69"/>
+      <c r="AB21" s="69"/>
+      <c r="AC21" s="69"/>
+      <c r="AD21" s="69"/>
+      <c r="AE21" s="69"/>
     </row>
     <row r="22" spans="1:31">
-      <c r="A22" s="60" t="s">
+      <c r="A22" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B22" s="15"/>
-[...10 lines deleted...]
-      <c r="M22" s="17"/>
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
       <c r="N22" s="2">
         <v>10.99</v>
       </c>
       <c r="O22" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P22" s="2">
         <v>8.89</v>
       </c>
       <c r="Q22" s="2">
         <v>10.73</v>
       </c>
       <c r="R22" s="2">
         <v>4.93</v>
       </c>
       <c r="S22" s="2">
         <v>14.4</v>
       </c>
       <c r="T22" s="2">
         <v>3.6</v>
       </c>
       <c r="U22" s="2">
         <v>14.77</v>
       </c>
       <c r="V22" s="2" t="s">
@@ -23808,65 +23921,65 @@
         <v>10.8</v>
       </c>
       <c r="Y22" s="2">
         <v>8.9499999999999993</v>
       </c>
       <c r="Z22" s="2">
         <v>1.96</v>
       </c>
       <c r="AA22" s="2">
         <v>10.73</v>
       </c>
       <c r="AB22" s="2">
         <v>4.42</v>
       </c>
       <c r="AC22" s="2">
         <v>5.44</v>
       </c>
       <c r="AD22" s="2">
         <v>8.4</v>
       </c>
       <c r="AE22" s="1">
         <v>2.16</v>
       </c>
     </row>
     <row r="23" spans="1:31">
-      <c r="A23" s="13" t="s">
+      <c r="A23" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B23" s="15"/>
-[...10 lines deleted...]
-      <c r="M23" s="17"/>
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
       <c r="N23" s="2">
         <v>7.28</v>
       </c>
       <c r="O23" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P23" s="2">
         <v>8.4499999999999993</v>
       </c>
       <c r="Q23" s="2">
         <v>8.3800000000000008</v>
       </c>
       <c r="R23" s="2">
         <v>4.57</v>
       </c>
       <c r="S23" s="2">
         <v>10.99</v>
       </c>
       <c r="T23" s="2">
         <v>4.55</v>
       </c>
       <c r="U23" s="2">
         <v>16.850000000000001</v>
       </c>
       <c r="V23" s="2" t="s">
@@ -23874,70 +23987,70 @@
       </c>
       <c r="W23" s="2">
         <v>10.61</v>
       </c>
       <c r="X23" s="2">
         <v>14.12</v>
       </c>
       <c r="Y23" s="2">
         <v>8.93</v>
       </c>
       <c r="Z23" s="2">
         <v>2.5</v>
       </c>
       <c r="AA23" s="2">
         <v>5.42</v>
       </c>
       <c r="AB23" s="2">
         <v>5.87</v>
       </c>
       <c r="AC23" s="2">
         <v>7.06</v>
       </c>
       <c r="AD23" s="2">
         <v>5.51</v>
       </c>
-      <c r="AE23" s="72">
+      <c r="AE23" s="46">
         <v>2.8</v>
       </c>
     </row>
     <row r="24" spans="1:31">
-      <c r="A24" s="13" t="s">
+      <c r="A24" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B24" s="15"/>
-[...10 lines deleted...]
-      <c r="M24" s="17"/>
+      <c r="B24" s="12"/>
+      <c r="C24" s="12"/>
+      <c r="D24" s="12"/>
+      <c r="E24" s="12"/>
+      <c r="F24" s="12"/>
+      <c r="G24" s="12"/>
+      <c r="H24" s="13"/>
+      <c r="I24" s="12"/>
+      <c r="J24" s="13"/>
+      <c r="K24" s="13"/>
+      <c r="L24" s="13"/>
+      <c r="M24" s="13"/>
       <c r="N24" s="2">
         <v>40</v>
       </c>
       <c r="O24" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P24" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q24" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R24" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S24" s="2">
         <v>23.81</v>
       </c>
       <c r="T24" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U24" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V24" s="2" t="s">
@@ -23950,65 +24063,65 @@
         <v>38</v>
       </c>
       <c r="Y24" s="2">
         <v>26.32</v>
       </c>
       <c r="Z24" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA24" s="2">
         <v>35.71</v>
       </c>
       <c r="AB24" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC24" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD24" s="2">
         <v>25</v>
       </c>
       <c r="AE24" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:31">
-      <c r="A25" s="13" t="s">
+      <c r="A25" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B25" s="15"/>
-[...10 lines deleted...]
-      <c r="M25" s="17"/>
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
       <c r="N25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R25" s="2">
         <v>20</v>
       </c>
       <c r="S25" s="2">
         <v>30.3</v>
       </c>
       <c r="T25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U25" s="2">
         <v>38.46</v>
       </c>
       <c r="V25" s="2" t="s">
@@ -24021,65 +24134,65 @@
         <v>38</v>
       </c>
       <c r="Y25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA25" s="2">
         <v>41.67</v>
       </c>
       <c r="AB25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD25" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE25" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="26" spans="1:31">
-      <c r="A26" s="13" t="s">
+      <c r="A26" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B26" s="15"/>
-[...10 lines deleted...]
-      <c r="M26" s="17"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
       <c r="N26" s="2">
         <v>29.41</v>
       </c>
       <c r="O26" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P26" s="2">
         <v>28.57</v>
       </c>
       <c r="Q26" s="2">
         <v>74.069999999999993</v>
       </c>
       <c r="R26" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S26" s="2" t="s">
         <v>38</v>
       </c>
       <c r="T26" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U26" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V26" s="2" t="s">
@@ -24092,65 +24205,65 @@
         <v>38</v>
       </c>
       <c r="Y26" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z26" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA26" s="2">
         <v>30.3</v>
       </c>
       <c r="AB26" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC26" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD26" s="2">
         <v>43.48</v>
       </c>
       <c r="AE26" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="27" spans="1:31">
-      <c r="A27" s="19" t="s">
+      <c r="A27" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B27" s="15"/>
-[...10 lines deleted...]
-      <c r="M27" s="17"/>
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
+      <c r="M27" s="13"/>
       <c r="N27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S27" s="2">
         <v>71.430000000000007</v>
       </c>
       <c r="T27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V27" s="2" t="s">
@@ -24163,171 +24276,171 @@
         <v>38</v>
       </c>
       <c r="Y27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE27" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:31" ht="12" customHeight="1">
-      <c r="A28" s="89" t="s">
+      <c r="A28" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="B28" s="89"/>
-[...28 lines deleted...]
-      <c r="AE28" s="89"/>
+      <c r="B28" s="62"/>
+      <c r="C28" s="62"/>
+      <c r="D28" s="62"/>
+      <c r="E28" s="62"/>
+      <c r="F28" s="62"/>
+      <c r="G28" s="62"/>
+      <c r="H28" s="62"/>
+      <c r="I28" s="62"/>
+      <c r="J28" s="62"/>
+      <c r="K28" s="62"/>
+      <c r="L28" s="62"/>
+      <c r="M28" s="62"/>
+      <c r="N28" s="62"/>
+      <c r="O28" s="62"/>
+      <c r="P28" s="62"/>
+      <c r="Q28" s="62"/>
+      <c r="R28" s="62"/>
+      <c r="S28" s="62"/>
+      <c r="T28" s="62"/>
+      <c r="U28" s="62"/>
+      <c r="V28" s="62"/>
+      <c r="W28" s="62"/>
+      <c r="X28" s="62"/>
+      <c r="Y28" s="62"/>
+      <c r="Z28" s="62"/>
+      <c r="AA28" s="62"/>
+      <c r="AB28" s="62"/>
+      <c r="AC28" s="62"/>
+      <c r="AD28" s="62"/>
+      <c r="AE28" s="62"/>
     </row>
     <row r="29" spans="1:31">
-      <c r="A29" s="60" t="s">
+      <c r="A29" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B29" s="15"/>
-[...10 lines deleted...]
-      <c r="M29" s="17"/>
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="13"/>
       <c r="N29" s="2">
         <v>24.59</v>
       </c>
       <c r="O29" s="2">
         <v>1.56</v>
       </c>
       <c r="P29" s="2">
         <v>8.44</v>
       </c>
       <c r="Q29" s="2">
         <v>4.6900000000000004</v>
       </c>
       <c r="R29" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S29" s="2">
         <v>13.22</v>
       </c>
       <c r="T29" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U29" s="2">
         <v>4.08</v>
       </c>
       <c r="V29" s="2">
         <v>13.76</v>
       </c>
       <c r="W29" s="2">
         <v>11.76</v>
       </c>
       <c r="X29" s="2">
         <v>8.73</v>
       </c>
       <c r="Y29" s="2">
         <v>4.37</v>
       </c>
       <c r="Z29" s="2">
         <v>15.94</v>
       </c>
       <c r="AA29" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB29" s="2">
         <v>9.6199999999999992</v>
       </c>
       <c r="AC29" s="2">
         <v>8.1999999999999993</v>
       </c>
-      <c r="AD29" s="7">
+      <c r="AD29" s="2">
         <v>9.0500000000000007</v>
       </c>
       <c r="AE29" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:31">
-      <c r="A30" s="13" t="s">
+      <c r="A30" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B30" s="15"/>
-[...10 lines deleted...]
-      <c r="M30" s="17"/>
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="12"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
       <c r="N30" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O30" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P30" s="2">
         <v>43.48</v>
       </c>
       <c r="Q30" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R30" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S30" s="2">
         <v>47.62</v>
       </c>
       <c r="T30" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U30" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V30" s="2">
@@ -24340,65 +24453,65 @@
         <v>38</v>
       </c>
       <c r="Y30" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z30" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA30" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB30" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC30" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD30" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE30" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:31">
-      <c r="A31" s="13" t="s">
+      <c r="A31" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B31" s="15"/>
-[...10 lines deleted...]
-      <c r="M31" s="17"/>
+      <c r="B31" s="12"/>
+      <c r="C31" s="12"/>
+      <c r="D31" s="12"/>
+      <c r="E31" s="12"/>
+      <c r="F31" s="12"/>
+      <c r="G31" s="12"/>
+      <c r="H31" s="13"/>
+      <c r="I31" s="12"/>
+      <c r="J31" s="13"/>
+      <c r="K31" s="13"/>
+      <c r="L31" s="13"/>
+      <c r="M31" s="13"/>
       <c r="N31" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O31" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P31" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q31" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R31" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S31" s="2" t="s">
         <v>38</v>
       </c>
       <c r="T31" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U31" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V31" s="2" t="s">
@@ -24411,65 +24524,65 @@
         <v>38</v>
       </c>
       <c r="Y31" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z31" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA31" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB31" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC31" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD31" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE31" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="32" spans="1:31">
-      <c r="A32" s="13" t="s">
+      <c r="A32" s="10" t="s">
         <v>47</v>
       </c>
-      <c r="B32" s="15"/>
-[...10 lines deleted...]
-      <c r="M32" s="17"/>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="13"/>
+      <c r="L32" s="13"/>
+      <c r="M32" s="13"/>
       <c r="N32" s="2">
         <v>20.41</v>
       </c>
       <c r="O32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q32" s="2">
         <v>24.39</v>
       </c>
       <c r="R32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="T32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V32" s="2">
@@ -24482,136 +24595,136 @@
         <v>38</v>
       </c>
       <c r="Y32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB32" s="2">
         <v>45.45</v>
       </c>
       <c r="AC32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD32" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE32" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="33" spans="1:31">
-      <c r="A33" s="13" t="s">
+      <c r="A33" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B33" s="15"/>
-[...10 lines deleted...]
-      <c r="M33" s="17"/>
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="12"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="12"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="13"/>
+      <c r="L33" s="13"/>
+      <c r="M33" s="13"/>
       <c r="N33" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O33" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P33" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q33" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R33" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S33" s="2">
         <v>32.26</v>
       </c>
       <c r="T33" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U33" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V33" s="2" t="s">
         <v>38</v>
       </c>
       <c r="W33" s="2" t="s">
         <v>38</v>
       </c>
       <c r="X33" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Y33" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z33" s="2">
         <v>50</v>
       </c>
       <c r="AA33" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB33" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC33" s="2">
         <v>40</v>
       </c>
-      <c r="AD33" s="7">
+      <c r="AD33" s="2">
         <v>58.82</v>
       </c>
       <c r="AE33" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="34" spans="1:31">
-      <c r="A34" s="13" t="s">
+      <c r="A34" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B34" s="15"/>
-[...10 lines deleted...]
-      <c r="M34" s="17"/>
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="12"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="13"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="13"/>
       <c r="N34" s="2">
         <v>71.430000000000007</v>
       </c>
       <c r="O34" s="2">
         <v>18.87</v>
       </c>
       <c r="P34" s="2">
         <v>50</v>
       </c>
       <c r="Q34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S34" s="2">
         <v>166.67</v>
       </c>
       <c r="T34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V34" s="2" t="s">
@@ -24624,65 +24737,65 @@
         <v>50</v>
       </c>
       <c r="Y34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z34" s="2">
         <v>76.92</v>
       </c>
       <c r="AA34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE34" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="35" spans="1:31">
-      <c r="A35" s="13" t="s">
+      <c r="A35" s="10" t="s">
         <v>52</v>
       </c>
-      <c r="B35" s="15"/>
-[...10 lines deleted...]
-      <c r="M35" s="17"/>
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="12"/>
+      <c r="G35" s="12"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="12"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="13"/>
+      <c r="L35" s="13"/>
+      <c r="M35" s="13"/>
       <c r="N35" s="2">
         <v>30.3</v>
       </c>
       <c r="O35" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P35" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q35" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R35" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S35" s="2" t="s">
         <v>38</v>
       </c>
       <c r="T35" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U35" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V35" s="2" t="s">
@@ -24695,65 +24808,65 @@
         <v>38</v>
       </c>
       <c r="Y35" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z35" s="2">
         <v>66.67</v>
       </c>
       <c r="AA35" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB35" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC35" s="2">
         <v>37.04</v>
       </c>
       <c r="AD35" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE35" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="36" spans="1:31">
-      <c r="A36" s="13" t="s">
+      <c r="A36" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B36" s="15"/>
-[...10 lines deleted...]
-      <c r="M36" s="15"/>
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="12"/>
+      <c r="J36" s="12"/>
+      <c r="K36" s="12"/>
+      <c r="L36" s="12"/>
+      <c r="M36" s="12"/>
       <c r="N36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="T36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V36" s="2" t="s">
@@ -24766,65 +24879,65 @@
         <v>38</v>
       </c>
       <c r="Y36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE36" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="37" spans="1:31">
-      <c r="A37" s="13" t="s">
+      <c r="A37" s="10" t="s">
         <v>59</v>
       </c>
-      <c r="B37" s="15"/>
-[...10 lines deleted...]
-      <c r="M37" s="17"/>
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="13"/>
+      <c r="L37" s="13"/>
+      <c r="M37" s="13"/>
       <c r="N37" s="2">
         <v>142.86000000000001</v>
       </c>
       <c r="O37" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P37" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q37" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R37" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S37" s="2" t="s">
         <v>38</v>
       </c>
       <c r="T37" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U37" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V37" s="2" t="s">
@@ -24837,65 +24950,65 @@
         <v>38</v>
       </c>
       <c r="Y37" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z37" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA37" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB37" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC37" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD37" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE37" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="38" spans="1:31">
-      <c r="A38" s="13" t="s">
+      <c r="A38" s="10" t="s">
         <v>54</v>
       </c>
-      <c r="B38" s="15"/>
-[...10 lines deleted...]
-      <c r="M38" s="17"/>
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="13"/>
+      <c r="I38" s="12"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="13"/>
+      <c r="L38" s="13"/>
+      <c r="M38" s="13"/>
       <c r="N38" s="2" t="s">
         <v>38</v>
       </c>
       <c r="O38" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P38" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q38" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R38" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S38" s="2" t="s">
         <v>38</v>
       </c>
       <c r="T38" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U38" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V38" s="2" t="s">
@@ -24908,65 +25021,65 @@
         <v>38</v>
       </c>
       <c r="Y38" s="2">
         <v>43.48</v>
       </c>
       <c r="Z38" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA38" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB38" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC38" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD38" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE38" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="39" spans="1:31">
-      <c r="A39" s="13" t="s">
+      <c r="A39" s="10" t="s">
         <v>55</v>
       </c>
-      <c r="B39" s="15"/>
-[...10 lines deleted...]
-      <c r="M39" s="17"/>
+      <c r="B39" s="12"/>
+      <c r="C39" s="12"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="13"/>
+      <c r="I39" s="12"/>
+      <c r="J39" s="13"/>
+      <c r="K39" s="13"/>
+      <c r="L39" s="13"/>
+      <c r="M39" s="13"/>
       <c r="N39" s="2">
         <v>30.3</v>
       </c>
       <c r="O39" s="2" t="s">
         <v>38</v>
       </c>
       <c r="P39" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Q39" s="2" t="s">
         <v>38</v>
       </c>
       <c r="R39" s="2" t="s">
         <v>38</v>
       </c>
       <c r="S39" s="2" t="s">
         <v>38</v>
       </c>
       <c r="T39" s="2" t="s">
         <v>38</v>
       </c>
       <c r="U39" s="2">
         <v>24.39</v>
       </c>
       <c r="V39" s="2">
@@ -24979,65 +25092,65 @@
         <v>27.03</v>
       </c>
       <c r="Y39" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Z39" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AA39" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AB39" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AC39" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AD39" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AE39" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="40" spans="1:31">
-      <c r="A40" s="21" t="s">
+      <c r="A40" s="14" t="s">
         <v>57</v>
       </c>
-      <c r="B40" s="22"/>
-[...10 lines deleted...]
-      <c r="M40" s="23"/>
+      <c r="B40" s="15"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="15"/>
+      <c r="H40" s="16"/>
+      <c r="I40" s="15"/>
+      <c r="J40" s="16"/>
+      <c r="K40" s="16"/>
+      <c r="L40" s="16"/>
+      <c r="M40" s="16"/>
       <c r="N40" s="4">
         <v>62.5</v>
       </c>
       <c r="O40" s="4" t="s">
         <v>38</v>
       </c>
       <c r="P40" s="4" t="s">
         <v>38</v>
       </c>
       <c r="Q40" s="4" t="s">
         <v>38</v>
       </c>
       <c r="R40" s="4" t="s">
         <v>38</v>
       </c>
       <c r="S40" s="4" t="s">
         <v>38</v>
       </c>
       <c r="T40" s="4" t="s">
         <v>38</v>
       </c>
       <c r="U40" s="4" t="s">
         <v>38</v>
       </c>
       <c r="V40" s="4" t="s">
@@ -25050,3385 +25163,3487 @@
         <v>38</v>
       </c>
       <c r="Y40" s="4" t="s">
         <v>38</v>
       </c>
       <c r="Z40" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AA40" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AB40" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AC40" s="4" t="s">
         <v>38</v>
       </c>
       <c r="AD40" s="4">
         <v>100</v>
       </c>
       <c r="AE40" s="4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="41" spans="1:31">
-      <c r="A41" s="25" t="s">
+      <c r="A41" s="18" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="A2:AE2"/>
     <mergeCell ref="A8:AE8"/>
     <mergeCell ref="Z6:AE6"/>
     <mergeCell ref="A21:AE21"/>
     <mergeCell ref="A28:AE28"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="A6:A7"/>
     <mergeCell ref="B6:M6"/>
     <mergeCell ref="N6:Y6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:AX46"/>
   <sheetViews>
     <sheetView topLeftCell="W1" workbookViewId="0">
-      <selection activeCell="T5" sqref="T5:AP5"/>
+      <selection activeCell="AM39" sqref="AM39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="0.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="12" customHeight="1"/>
     <row r="2" spans="1:50" ht="12" customHeight="1"/>
-    <row r="3" spans="1:50" s="58" customFormat="1" ht="12" customHeight="1">
-[...82 lines deleted...]
-      <c r="AQ4" s="75"/>
+    <row r="3" spans="1:50" s="37" customFormat="1" ht="12" customHeight="1">
+      <c r="A3" s="50"/>
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="50"/>
+      <c r="O3" s="50"/>
+      <c r="P3" s="50"/>
+      <c r="Q3" s="50"/>
+      <c r="R3" s="50"/>
+      <c r="S3" s="50"/>
+      <c r="T3" s="50"/>
+      <c r="U3" s="50"/>
+      <c r="V3" s="50"/>
+      <c r="W3" s="50"/>
+      <c r="X3" s="50"/>
+      <c r="Y3" s="50"/>
+      <c r="Z3" s="50"/>
+      <c r="AA3" s="50"/>
+      <c r="AB3" s="50"/>
+      <c r="AC3" s="50"/>
+      <c r="AD3" s="50"/>
+      <c r="AE3" s="50"/>
+      <c r="AF3" s="50"/>
+      <c r="AG3" s="50"/>
+      <c r="AH3" s="50"/>
+      <c r="AI3" s="50"/>
+      <c r="AJ3" s="50"/>
+      <c r="AK3" s="50"/>
+      <c r="AL3" s="50"/>
+      <c r="AM3" s="50"/>
+      <c r="AN3" s="50"/>
+      <c r="AO3" s="50"/>
+      <c r="AP3" s="50"/>
+      <c r="AQ3" s="50"/>
+    </row>
+    <row r="4" spans="1:50" s="37" customFormat="1" ht="12" customHeight="1">
+      <c r="A4" s="50"/>
+      <c r="B4" s="50"/>
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50"/>
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50"/>
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50"/>
+      <c r="O4" s="49"/>
+      <c r="P4" s="49"/>
+      <c r="Q4" s="49"/>
+      <c r="R4" s="49"/>
+      <c r="S4" s="49"/>
+      <c r="T4" s="49"/>
+      <c r="U4" s="49"/>
+      <c r="AA4" s="49"/>
+      <c r="AB4" s="49"/>
+      <c r="AC4" s="49"/>
+      <c r="AD4" s="49"/>
+      <c r="AE4" s="49"/>
+      <c r="AF4" s="49"/>
+      <c r="AG4" s="49"/>
+      <c r="AH4" s="49"/>
+      <c r="AI4" s="49"/>
+      <c r="AJ4" s="49"/>
+      <c r="AK4" s="49"/>
+      <c r="AL4" s="49"/>
+      <c r="AM4" s="49"/>
+      <c r="AN4" s="49"/>
+      <c r="AO4" s="49"/>
+      <c r="AP4" s="49"/>
+      <c r="AQ4" s="49"/>
     </row>
     <row r="5" spans="1:50" ht="12" customHeight="1">
-      <c r="A5" s="95"/>
-[...12 lines deleted...]
-      <c r="T5" s="94" t="s">
+      <c r="A5" s="68"/>
+      <c r="B5" s="68"/>
+      <c r="C5" s="68"/>
+      <c r="D5" s="68"/>
+      <c r="E5" s="68"/>
+      <c r="F5" s="68"/>
+      <c r="G5" s="68"/>
+      <c r="H5" s="68"/>
+      <c r="I5" s="68"/>
+      <c r="J5" s="68"/>
+      <c r="K5" s="68"/>
+      <c r="L5" s="68"/>
+      <c r="M5" s="68"/>
+      <c r="T5" s="67" t="s">
         <v>31</v>
       </c>
-      <c r="U5" s="94"/>
-[...20 lines deleted...]
-      <c r="AP5" s="94"/>
+      <c r="U5" s="67"/>
+      <c r="V5" s="67"/>
+      <c r="W5" s="67"/>
+      <c r="X5" s="67"/>
+      <c r="Y5" s="67"/>
+      <c r="Z5" s="67"/>
+      <c r="AA5" s="67"/>
+      <c r="AB5" s="67"/>
+      <c r="AC5" s="67"/>
+      <c r="AD5" s="67"/>
+      <c r="AE5" s="67"/>
+      <c r="AF5" s="67"/>
+      <c r="AG5" s="67"/>
+      <c r="AH5" s="67"/>
+      <c r="AI5" s="67"/>
+      <c r="AJ5" s="67"/>
+      <c r="AK5" s="67"/>
+      <c r="AL5" s="67"/>
+      <c r="AM5" s="67"/>
+      <c r="AN5" s="67"/>
+      <c r="AO5" s="67"/>
+      <c r="AP5" s="67"/>
     </row>
     <row r="6" spans="1:50" ht="12" customHeight="1">
-      <c r="C6" s="8"/>
-[...2 lines deleted...]
-      <c r="AP6" s="65" t="s">
+      <c r="C6" s="6"/>
+      <c r="Q6" s="6"/>
+      <c r="AD6" s="6"/>
+      <c r="AP6" s="6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:50">
-      <c r="A7" s="90"/>
-      <c r="B7" s="92">
+      <c r="A7" s="63"/>
+      <c r="B7" s="65">
         <v>2021</v>
       </c>
-      <c r="C7" s="93"/>
-[...10 lines deleted...]
-      <c r="N7" s="93">
+      <c r="C7" s="66"/>
+      <c r="D7" s="66"/>
+      <c r="E7" s="66"/>
+      <c r="F7" s="66"/>
+      <c r="G7" s="66"/>
+      <c r="H7" s="66"/>
+      <c r="I7" s="66"/>
+      <c r="J7" s="66"/>
+      <c r="K7" s="66"/>
+      <c r="L7" s="66"/>
+      <c r="M7" s="66"/>
+      <c r="N7" s="66">
         <v>2024</v>
       </c>
-      <c r="O7" s="93"/>
-[...4 lines deleted...]
-      <c r="T7" s="101">
+      <c r="O7" s="66"/>
+      <c r="P7" s="66"/>
+      <c r="Q7" s="66"/>
+      <c r="R7" s="66"/>
+      <c r="S7" s="66"/>
+      <c r="T7" s="72">
         <v>2025</v>
       </c>
-      <c r="U7" s="101"/>
-[...10 lines deleted...]
-      <c r="AF7" s="101">
+      <c r="U7" s="72"/>
+      <c r="V7" s="72"/>
+      <c r="W7" s="72"/>
+      <c r="X7" s="72"/>
+      <c r="Y7" s="72"/>
+      <c r="Z7" s="72"/>
+      <c r="AA7" s="72"/>
+      <c r="AB7" s="72"/>
+      <c r="AC7" s="72"/>
+      <c r="AD7" s="72"/>
+      <c r="AE7" s="72"/>
+      <c r="AF7" s="72">
         <v>2026</v>
       </c>
-      <c r="AG7" s="101"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="101"/>
+      <c r="AG7" s="72"/>
+      <c r="AH7" s="72"/>
+      <c r="AI7" s="72"/>
+      <c r="AJ7" s="72"/>
+      <c r="AK7" s="72"/>
+      <c r="AL7" s="72"/>
+      <c r="AM7" s="72"/>
+      <c r="AN7" s="72"/>
+      <c r="AO7" s="72"/>
+      <c r="AP7" s="72"/>
+      <c r="AQ7" s="72"/>
     </row>
     <row r="8" spans="1:50" ht="18" customHeight="1">
-      <c r="A8" s="91"/>
-      <c r="B8" s="11" t="s">
+      <c r="A8" s="64"/>
+      <c r="B8" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="11" t="s">
+      <c r="C8" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="D8" s="11" t="s">
+      <c r="D8" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="11" t="s">
+      <c r="E8" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="F8" s="11" t="s">
+      <c r="F8" s="8" t="s">
         <v>0</v>
       </c>
-      <c r="G8" s="11" t="s">
+      <c r="G8" s="8" t="s">
         <v>1</v>
       </c>
-      <c r="H8" s="11" t="s">
+      <c r="H8" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="I8" s="10" t="s">
+      <c r="I8" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="J8" s="10" t="s">
+      <c r="J8" s="7" t="s">
         <v>4</v>
       </c>
-      <c r="K8" s="10" t="s">
+      <c r="K8" s="7" t="s">
         <v>19</v>
       </c>
-      <c r="L8" s="10" t="s">
+      <c r="L8" s="7" t="s">
         <v>20</v>
       </c>
-      <c r="M8" s="10" t="s">
+      <c r="M8" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="N8" s="82" t="s">
+      <c r="N8" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="O8" s="40" t="s">
+      <c r="O8" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="P8" s="82" t="s">
+      <c r="P8" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="Q8" s="40" t="s">
+      <c r="Q8" s="25" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="40" t="s">
+      <c r="R8" s="25" t="s">
         <v>20</v>
       </c>
-      <c r="S8" s="40" t="s">
+      <c r="S8" s="25" t="s">
         <v>23</v>
       </c>
-      <c r="T8" s="40" t="s">
+      <c r="T8" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="U8" s="40" t="s">
+      <c r="U8" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="V8" s="83" t="s">
+      <c r="V8" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="W8" s="40" t="s">
+      <c r="W8" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="X8" s="40" t="s">
+      <c r="X8" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="Y8" s="41" t="s">
+      <c r="Y8" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="Z8" s="41" t="s">
+      <c r="Z8" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="AA8" s="42" t="s">
+      <c r="AA8" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AB8" s="41" t="s">
+      <c r="AB8" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="AC8" s="42" t="s">
+      <c r="AC8" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="AD8" s="42" t="s">
+      <c r="AD8" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="AE8" s="42" t="s">
+      <c r="AE8" s="27" t="s">
         <v>23</v>
       </c>
-      <c r="AF8" s="40" t="s">
+      <c r="AF8" s="25" t="s">
         <v>5</v>
       </c>
-      <c r="AG8" s="40" t="s">
+      <c r="AG8" s="25" t="s">
         <v>6</v>
       </c>
-      <c r="AH8" s="83" t="s">
+      <c r="AH8" s="56" t="s">
         <v>7</v>
       </c>
-      <c r="AI8" s="40" t="s">
+      <c r="AI8" s="25" t="s">
         <v>8</v>
       </c>
-      <c r="AJ8" s="40" t="s">
+      <c r="AJ8" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="AK8" s="41" t="s">
+      <c r="AK8" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="AL8" s="41" t="s">
+      <c r="AL8" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="AM8" s="42" t="s">
+      <c r="AM8" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AN8" s="41" t="s">
+      <c r="AN8" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="AO8" s="42" t="s">
+      <c r="AO8" s="27" t="s">
         <v>19</v>
       </c>
-      <c r="AP8" s="42" t="s">
+      <c r="AP8" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="AQ8" s="42" t="s">
+      <c r="AQ8" s="27" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:50" ht="11.25" customHeight="1">
-      <c r="A9" s="79"/>
-[...18 lines deleted...]
-      <c r="T9" s="102" t="s">
+      <c r="A9" s="53"/>
+      <c r="B9" s="53"/>
+      <c r="C9" s="53"/>
+      <c r="D9" s="53"/>
+      <c r="E9" s="53"/>
+      <c r="F9" s="53"/>
+      <c r="G9" s="53"/>
+      <c r="H9" s="53"/>
+      <c r="I9" s="53"/>
+      <c r="J9" s="53"/>
+      <c r="K9" s="53"/>
+      <c r="L9" s="53"/>
+      <c r="M9" s="53"/>
+      <c r="N9" s="53"/>
+      <c r="O9" s="53"/>
+      <c r="P9" s="53"/>
+      <c r="Q9" s="53"/>
+      <c r="R9" s="53"/>
+      <c r="S9" s="53"/>
+      <c r="T9" s="73" t="s">
         <v>9</v>
       </c>
-      <c r="U9" s="102"/>
-[...28 lines deleted...]
-      <c r="AX9" s="79"/>
+      <c r="U9" s="73"/>
+      <c r="V9" s="73"/>
+      <c r="W9" s="73"/>
+      <c r="X9" s="73"/>
+      <c r="Y9" s="73"/>
+      <c r="Z9" s="73"/>
+      <c r="AA9" s="73"/>
+      <c r="AB9" s="73"/>
+      <c r="AC9" s="73"/>
+      <c r="AD9" s="73"/>
+      <c r="AE9" s="73"/>
+      <c r="AF9" s="73"/>
+      <c r="AG9" s="73"/>
+      <c r="AH9" s="53"/>
+      <c r="AI9" s="53"/>
+      <c r="AJ9" s="53"/>
+      <c r="AK9" s="53"/>
+      <c r="AL9" s="53"/>
+      <c r="AM9" s="53"/>
+      <c r="AN9" s="53"/>
+      <c r="AO9" s="53"/>
+      <c r="AP9" s="53"/>
+      <c r="AQ9" s="53"/>
+      <c r="AR9" s="53"/>
+      <c r="AS9" s="53"/>
+      <c r="AT9" s="53"/>
+      <c r="AU9" s="53"/>
+      <c r="AV9" s="53"/>
+      <c r="AW9" s="53"/>
+      <c r="AX9" s="53"/>
     </row>
     <row r="10" spans="1:50">
-      <c r="A10" s="67" t="s">
+      <c r="A10" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B10" s="12"/>
-[...10 lines deleted...]
-      <c r="M10" s="12"/>
+      <c r="B10" s="9"/>
+      <c r="C10" s="9"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="9"/>
+      <c r="G10" s="9"/>
+      <c r="H10" s="9"/>
+      <c r="I10" s="9"/>
+      <c r="J10" s="9"/>
+      <c r="K10" s="9"/>
+      <c r="L10" s="9"/>
+      <c r="M10" s="9"/>
       <c r="N10" s="1">
         <v>5.33</v>
       </c>
       <c r="O10" s="2">
         <v>3.1</v>
       </c>
       <c r="P10" s="1">
         <v>4.3499999999999996</v>
       </c>
       <c r="Q10" s="2">
         <v>4.37</v>
       </c>
       <c r="R10" s="2">
         <v>9.76</v>
       </c>
       <c r="S10" s="2">
         <v>1.38</v>
       </c>
-      <c r="T10" s="8" t="s">
+      <c r="T10" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U10" s="2">
         <v>7.09</v>
       </c>
       <c r="V10" s="2">
         <v>6.86</v>
       </c>
       <c r="W10" s="2">
         <v>1.45</v>
       </c>
       <c r="X10" s="2">
         <v>8.17</v>
       </c>
       <c r="Y10" s="2">
         <v>7.9</v>
       </c>
       <c r="Z10" s="2">
         <v>11.73</v>
       </c>
       <c r="AA10" s="2">
         <v>7.46</v>
       </c>
       <c r="AB10" s="2">
         <v>4.53</v>
       </c>
       <c r="AC10" s="2">
         <v>6.59</v>
       </c>
-      <c r="AD10" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AE10" s="7">
+      <c r="AD10" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE10" s="2">
         <v>9.48</v>
       </c>
       <c r="AF10" s="2">
         <v>5.3</v>
       </c>
       <c r="AG10" s="2">
         <v>6.19</v>
       </c>
       <c r="AH10" s="2">
         <v>5.81</v>
       </c>
       <c r="AI10" s="2">
         <v>6.58</v>
       </c>
+      <c r="AJ10" s="2">
+        <v>3.75</v>
+      </c>
     </row>
     <row r="11" spans="1:50">
-      <c r="A11" s="19" t="s">
+      <c r="A11" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B11" s="15"/>
-[...10 lines deleted...]
-      <c r="M11" s="17"/>
+      <c r="B11" s="12"/>
+      <c r="C11" s="12"/>
+      <c r="D11" s="12"/>
+      <c r="E11" s="12"/>
+      <c r="F11" s="12"/>
+      <c r="G11" s="12"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="12"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
       <c r="N11" s="1">
         <v>7.73</v>
       </c>
       <c r="O11" s="2">
         <v>5.6</v>
       </c>
       <c r="P11" s="1">
         <v>2.66</v>
       </c>
-      <c r="Q11" s="8" t="s">
+      <c r="Q11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R11" s="2">
         <v>12.99</v>
       </c>
       <c r="S11" s="2">
         <v>2.58</v>
       </c>
-      <c r="T11" s="8" t="s">
+      <c r="T11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U11" s="2">
         <v>10.27</v>
       </c>
       <c r="V11" s="2">
         <v>3.25</v>
       </c>
       <c r="W11" s="2">
         <v>2.83</v>
       </c>
       <c r="X11" s="2">
         <v>9.17</v>
       </c>
       <c r="Y11" s="2">
         <v>9.26</v>
       </c>
       <c r="Z11" s="2">
         <v>7.98</v>
       </c>
       <c r="AA11" s="2">
         <v>7.14</v>
       </c>
       <c r="AB11" s="2">
         <v>8.11</v>
       </c>
       <c r="AC11" s="2">
         <v>9.09</v>
       </c>
-      <c r="AD11" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AE11" s="7">
+      <c r="AD11" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE11" s="2">
         <v>11.43</v>
       </c>
       <c r="AF11" s="2">
         <v>3.28</v>
       </c>
       <c r="AG11" s="2">
         <v>6.99</v>
       </c>
       <c r="AH11" s="2">
         <v>3.66</v>
       </c>
       <c r="AI11" s="2">
         <v>5.7</v>
       </c>
+      <c r="AJ11" s="2">
+        <v>3.27</v>
+      </c>
     </row>
     <row r="12" spans="1:50">
-      <c r="A12" s="19" t="s">
+      <c r="A12" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B12" s="15"/>
-[...14 lines deleted...]
-      <c r="O12" s="8" t="s">
+      <c r="B12" s="12"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="12"/>
+      <c r="E12" s="12"/>
+      <c r="F12" s="12"/>
+      <c r="G12" s="12"/>
+      <c r="H12" s="13"/>
+      <c r="I12" s="12"/>
+      <c r="J12" s="13"/>
+      <c r="K12" s="13"/>
+      <c r="L12" s="13"/>
+      <c r="M12" s="13"/>
+      <c r="N12" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="P12" s="1">
         <v>32.26</v>
       </c>
-      <c r="Q12" s="8" t="s">
+      <c r="Q12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R12" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="S12" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T12" s="8" t="s">
+      <c r="S12" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V12" s="2">
         <v>32.26</v>
       </c>
-      <c r="W12" s="8" t="s">
+      <c r="W12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Y12" s="2">
         <v>57.14</v>
       </c>
-      <c r="Z12" s="8" t="s">
+      <c r="Z12" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AA12" s="2">
         <v>32.26</v>
       </c>
-      <c r="AB12" s="8" t="s">
-[...8 lines deleted...]
-      <c r="AE12" s="7" t="s">
+      <c r="AB12" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC12" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD12" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AF12" s="2">
         <v>27.78</v>
       </c>
       <c r="AG12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH12" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AI12" s="2">
         <v>35.71</v>
       </c>
+      <c r="AJ12" s="2" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="13" spans="1:50">
-      <c r="A13" s="9" t="s">
+      <c r="A13" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B13" s="15"/>
-[...20 lines deleted...]
-      <c r="Q13" s="8" t="s">
+      <c r="B13" s="12"/>
+      <c r="C13" s="12"/>
+      <c r="D13" s="12"/>
+      <c r="E13" s="12"/>
+      <c r="F13" s="12"/>
+      <c r="G13" s="12"/>
+      <c r="H13" s="13"/>
+      <c r="I13" s="12"/>
+      <c r="J13" s="13"/>
+      <c r="K13" s="13"/>
+      <c r="L13" s="13"/>
+      <c r="M13" s="13"/>
+      <c r="N13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R13" s="2">
         <v>26.32</v>
       </c>
-      <c r="S13" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T13" s="8" t="s">
+      <c r="S13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U13" s="2">
         <v>23.26</v>
       </c>
       <c r="V13" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W13" s="8" t="s">
+      <c r="W13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X13" s="2">
         <v>32.26</v>
       </c>
-      <c r="Y13" s="8" t="s">
+      <c r="Y13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Z13" s="2">
         <v>83.33</v>
       </c>
-      <c r="AA13" s="8" t="s">
-[...14 lines deleted...]
-      <c r="AF13" s="66" t="s">
+      <c r="AA13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE13" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF13" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG13" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH13" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AI13" s="66" t="s">
+      <c r="AI13" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ13" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:50">
-      <c r="A14" s="9" t="s">
+      <c r="A14" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B14" s="15"/>
-[...20 lines deleted...]
-      <c r="Q14" s="8" t="s">
+      <c r="B14" s="12"/>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+      <c r="E14" s="12"/>
+      <c r="F14" s="12"/>
+      <c r="G14" s="12"/>
+      <c r="H14" s="13"/>
+      <c r="I14" s="12"/>
+      <c r="J14" s="13"/>
+      <c r="K14" s="13"/>
+      <c r="L14" s="13"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R14" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="S14" s="8" t="s">
-[...5 lines deleted...]
-      <c r="U14" s="8" t="s">
+      <c r="S14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V14" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W14" s="8" t="s">
+      <c r="W14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X14" s="2">
         <v>21.28</v>
       </c>
-      <c r="Y14" s="8" t="s">
-[...20 lines deleted...]
-      <c r="AF14" s="66" t="s">
+      <c r="Y14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE14" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF14" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG14" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH14" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AI14" s="66" t="s">
+      <c r="AI14" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ14" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:50">
-      <c r="A15" s="9" t="s">
+      <c r="A15" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B15" s="15"/>
-[...20 lines deleted...]
-      <c r="Q15" s="8" t="s">
+      <c r="B15" s="12"/>
+      <c r="C15" s="12"/>
+      <c r="D15" s="12"/>
+      <c r="E15" s="12"/>
+      <c r="F15" s="12"/>
+      <c r="G15" s="12"/>
+      <c r="H15" s="13"/>
+      <c r="I15" s="12"/>
+      <c r="J15" s="13"/>
+      <c r="K15" s="13"/>
+      <c r="L15" s="13"/>
+      <c r="M15" s="13"/>
+      <c r="N15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R15" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="S15" s="8" t="s">
-[...5 lines deleted...]
-      <c r="U15" s="8" t="s">
+      <c r="S15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V15" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W15" s="8" t="s">
-[...5 lines deleted...]
-      <c r="Y15" s="8" t="s">
+      <c r="W15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Z15" s="2">
         <v>18.52</v>
       </c>
       <c r="AA15" s="2">
         <v>26.32</v>
       </c>
-      <c r="AB15" s="8" t="s">
-[...11 lines deleted...]
-      <c r="AF15" s="66" t="s">
+      <c r="AB15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE15" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF15" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG15" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH15" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AI15" s="66" t="s">
+      <c r="AI15" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ15" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="16" spans="1:50">
-      <c r="A16" s="9" t="s">
+      <c r="A16" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B16" s="15"/>
-[...17 lines deleted...]
-      <c r="P16" s="8" t="s">
+      <c r="B16" s="12"/>
+      <c r="C16" s="12"/>
+      <c r="D16" s="12"/>
+      <c r="E16" s="12"/>
+      <c r="F16" s="12"/>
+      <c r="G16" s="12"/>
+      <c r="H16" s="13"/>
+      <c r="I16" s="12"/>
+      <c r="J16" s="13"/>
+      <c r="K16" s="13"/>
+      <c r="L16" s="13"/>
+      <c r="M16" s="13"/>
+      <c r="N16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Q16" s="2">
         <v>111.11</v>
       </c>
       <c r="R16" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="S16" s="8" t="s">
-[...5 lines deleted...]
-      <c r="U16" s="8" t="s">
+      <c r="S16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V16" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W16" s="8" t="s">
-[...23 lines deleted...]
-      <c r="AE16" s="7">
+      <c r="W16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE16" s="2">
         <v>90.91</v>
       </c>
-      <c r="AF16" s="66" t="s">
+      <c r="AF16" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG16" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH16" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AI16" s="66" t="s">
+      <c r="AI16" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ16" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="17" spans="1:50">
-      <c r="A17" s="13" t="s">
+      <c r="A17" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B17" s="15"/>
-[...20 lines deleted...]
-      <c r="Q17" s="8" t="s">
+      <c r="B17" s="12"/>
+      <c r="C17" s="12"/>
+      <c r="D17" s="12"/>
+      <c r="E17" s="12"/>
+      <c r="F17" s="12"/>
+      <c r="G17" s="12"/>
+      <c r="H17" s="13"/>
+      <c r="I17" s="12"/>
+      <c r="J17" s="13"/>
+      <c r="K17" s="13"/>
+      <c r="L17" s="13"/>
+      <c r="M17" s="13"/>
+      <c r="N17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R17" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="S17" s="8" t="s">
-[...5 lines deleted...]
-      <c r="U17" s="8" t="s">
+      <c r="S17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V17" s="2">
         <v>125</v>
       </c>
-      <c r="W17" s="8" t="s">
-[...26 lines deleted...]
-      <c r="AF17" s="66" t="s">
+      <c r="W17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE17" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF17" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG17" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH17" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AI17" s="66" t="s">
+      <c r="AI17" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ17" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="18" spans="1:50">
-      <c r="A18" s="9" t="s">
+      <c r="A18" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B18" s="15"/>
-[...20 lines deleted...]
-      <c r="Q18" s="8" t="s">
+      <c r="B18" s="12"/>
+      <c r="C18" s="12"/>
+      <c r="D18" s="12"/>
+      <c r="E18" s="12"/>
+      <c r="F18" s="12"/>
+      <c r="G18" s="12"/>
+      <c r="H18" s="13"/>
+      <c r="I18" s="12"/>
+      <c r="J18" s="13"/>
+      <c r="K18" s="13"/>
+      <c r="L18" s="13"/>
+      <c r="M18" s="13"/>
+      <c r="N18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R18" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="S18" s="8" t="s">
-[...5 lines deleted...]
-      <c r="U18" s="8" t="s">
+      <c r="S18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V18" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W18" s="8" t="s">
-[...5 lines deleted...]
-      <c r="Y18" s="8" t="s">
+      <c r="W18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Z18" s="2">
         <v>500</v>
       </c>
-      <c r="AA18" s="8" t="s">
-[...11 lines deleted...]
-      <c r="AE18" s="7">
+      <c r="AA18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE18" s="2">
         <v>200</v>
       </c>
-      <c r="AF18" s="66" t="s">
+      <c r="AF18" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG18" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH18" s="2">
         <v>1000</v>
       </c>
-      <c r="AI18" s="66" t="s">
+      <c r="AI18" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ18" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="19" spans="1:50">
-      <c r="A19" s="9" t="s">
+      <c r="A19" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B19" s="15"/>
-[...20 lines deleted...]
-      <c r="Q19" s="8" t="s">
+      <c r="B19" s="12"/>
+      <c r="C19" s="12"/>
+      <c r="D19" s="12"/>
+      <c r="E19" s="12"/>
+      <c r="F19" s="12"/>
+      <c r="G19" s="12"/>
+      <c r="H19" s="13"/>
+      <c r="I19" s="12"/>
+      <c r="J19" s="13"/>
+      <c r="K19" s="13"/>
+      <c r="L19" s="13"/>
+      <c r="M19" s="13"/>
+      <c r="N19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q19" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R19" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="S19" s="8" t="s">
-[...5 lines deleted...]
-      <c r="U19" s="8" t="s">
+      <c r="S19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U19" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V19" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W19" s="8" t="s">
-[...23 lines deleted...]
-      <c r="AE19" s="66" t="s">
+      <c r="W19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE19" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF19" s="2">
         <v>100</v>
       </c>
       <c r="AG19" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH19" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AI19" s="66" t="s">
+      <c r="AI19" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ19" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:50">
-      <c r="A20" s="9" t="s">
+      <c r="A20" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B20" s="15"/>
-[...10 lines deleted...]
-      <c r="M20" s="17"/>
+      <c r="B20" s="12"/>
+      <c r="C20" s="12"/>
+      <c r="D20" s="12"/>
+      <c r="E20" s="12"/>
+      <c r="F20" s="12"/>
+      <c r="G20" s="12"/>
+      <c r="H20" s="13"/>
+      <c r="I20" s="12"/>
+      <c r="J20" s="13"/>
+      <c r="K20" s="13"/>
+      <c r="L20" s="13"/>
+      <c r="M20" s="13"/>
       <c r="N20" s="1">
         <v>38.46</v>
       </c>
-      <c r="O20" s="8" t="s">
+      <c r="O20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="P20" s="1">
         <v>55.56</v>
       </c>
-      <c r="Q20" s="8" t="s">
+      <c r="Q20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R20" s="2">
         <v>31.25</v>
       </c>
-      <c r="S20" s="8" t="s">
-[...5 lines deleted...]
-      <c r="U20" s="8" t="s">
+      <c r="S20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V20" s="2">
         <v>41.67</v>
       </c>
-      <c r="W20" s="8" t="s">
-[...26 lines deleted...]
-      <c r="AF20" s="66" t="s">
+      <c r="W20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF20" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG20" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH20" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AI20" s="66" t="s">
+      <c r="AI20" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ20" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:50">
-      <c r="A21" s="9" t="s">
+      <c r="A21" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B21" s="15"/>
-[...20 lines deleted...]
-      <c r="Q21" s="8" t="s">
+      <c r="B21" s="12"/>
+      <c r="C21" s="12"/>
+      <c r="D21" s="12"/>
+      <c r="E21" s="12"/>
+      <c r="F21" s="12"/>
+      <c r="G21" s="12"/>
+      <c r="H21" s="13"/>
+      <c r="I21" s="12"/>
+      <c r="J21" s="13"/>
+      <c r="K21" s="13"/>
+      <c r="L21" s="13"/>
+      <c r="M21" s="13"/>
+      <c r="N21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R21" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="S21" s="8" t="s">
-[...36 lines deleted...]
-      <c r="AF21" s="66" t="s">
+      <c r="S21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U21" s="6"/>
+      <c r="V21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="W21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF21" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG21" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH21" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AI21" s="66" t="s">
-        <v>38</v>
+      <c r="AI21" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ21" s="2">
+        <v>40</v>
       </c>
     </row>
     <row r="22" spans="1:50">
-      <c r="A22" s="9" t="s">
+      <c r="A22" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B22" s="15"/>
-[...20 lines deleted...]
-      <c r="Q22" s="8" t="s">
+      <c r="B22" s="12"/>
+      <c r="C22" s="12"/>
+      <c r="D22" s="12"/>
+      <c r="E22" s="12"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="12"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="12"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R22" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="S22" s="8" t="s">
-[...38 lines deleted...]
-      <c r="AF22" s="66" t="s">
+      <c r="S22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="W22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF22" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG22" s="2">
         <v>125</v>
       </c>
       <c r="AH22" s="2">
         <v>62.5</v>
       </c>
-      <c r="AI22" s="66" t="s">
+      <c r="AI22" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ22" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="23" spans="1:50">
-      <c r="A23" s="9" t="s">
+      <c r="A23" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B23" s="15"/>
-[...17 lines deleted...]
-      <c r="P23" s="8" t="s">
+      <c r="B23" s="12"/>
+      <c r="C23" s="12"/>
+      <c r="D23" s="12"/>
+      <c r="E23" s="12"/>
+      <c r="F23" s="12"/>
+      <c r="G23" s="12"/>
+      <c r="H23" s="13"/>
+      <c r="I23" s="12"/>
+      <c r="J23" s="13"/>
+      <c r="K23" s="13"/>
+      <c r="L23" s="13"/>
+      <c r="M23" s="13"/>
+      <c r="N23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Q23" s="2">
         <v>30.3</v>
       </c>
       <c r="R23" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="S23" s="8" t="s">
-[...26 lines deleted...]
-      <c r="AB23" s="8" t="s">
+      <c r="S23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="W23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AC23" s="2">
         <v>33.33</v>
       </c>
-      <c r="AD23" s="8" t="s">
-[...11 lines deleted...]
-      <c r="AH23" s="8" t="s">
+      <c r="AD23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG23" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH23" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AI23" s="2">
         <v>43.48</v>
       </c>
+      <c r="AJ23" s="2" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="24" spans="1:50" ht="11.25" customHeight="1">
-      <c r="A24" s="80"/>
-[...18 lines deleted...]
-      <c r="T24" s="96" t="s">
+      <c r="A24" s="54"/>
+      <c r="B24" s="54"/>
+      <c r="C24" s="54"/>
+      <c r="D24" s="54"/>
+      <c r="E24" s="54"/>
+      <c r="F24" s="54"/>
+      <c r="G24" s="54"/>
+      <c r="H24" s="54"/>
+      <c r="I24" s="54"/>
+      <c r="J24" s="54"/>
+      <c r="K24" s="54"/>
+      <c r="L24" s="54"/>
+      <c r="M24" s="54"/>
+      <c r="N24" s="54"/>
+      <c r="O24" s="54"/>
+      <c r="P24" s="54"/>
+      <c r="Q24" s="54"/>
+      <c r="R24" s="54"/>
+      <c r="S24" s="54"/>
+      <c r="T24" s="69" t="s">
         <v>25</v>
       </c>
-      <c r="U24" s="96"/>
-[...26 lines deleted...]
-      <c r="AX24" s="80"/>
+      <c r="U24" s="69"/>
+      <c r="V24" s="69"/>
+      <c r="W24" s="69"/>
+      <c r="X24" s="69"/>
+      <c r="Y24" s="69"/>
+      <c r="Z24" s="69"/>
+      <c r="AA24" s="69"/>
+      <c r="AB24" s="69"/>
+      <c r="AC24" s="69"/>
+      <c r="AD24" s="69"/>
+      <c r="AE24" s="69"/>
+      <c r="AF24" s="69"/>
+      <c r="AG24" s="69"/>
+      <c r="AH24" s="58"/>
+      <c r="AI24" s="54"/>
+      <c r="AJ24" s="2"/>
+      <c r="AM24" s="54"/>
+      <c r="AN24" s="54"/>
+      <c r="AO24" s="54"/>
+      <c r="AP24" s="54"/>
+      <c r="AQ24" s="54"/>
+      <c r="AR24" s="54"/>
+      <c r="AS24" s="54"/>
+      <c r="AT24" s="54"/>
+      <c r="AU24" s="54"/>
+      <c r="AV24" s="54"/>
+      <c r="AW24" s="54"/>
+      <c r="AX24" s="54"/>
     </row>
     <row r="25" spans="1:50">
-      <c r="A25" s="60" t="s">
+      <c r="A25" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B25" s="15"/>
-[...10 lines deleted...]
-      <c r="M25" s="17"/>
+      <c r="B25" s="12"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="12"/>
+      <c r="E25" s="12"/>
+      <c r="F25" s="12"/>
+      <c r="G25" s="12"/>
+      <c r="H25" s="13"/>
+      <c r="I25" s="12"/>
+      <c r="J25" s="13"/>
+      <c r="K25" s="13"/>
+      <c r="L25" s="13"/>
+      <c r="M25" s="13"/>
       <c r="N25" s="1">
         <v>6.06</v>
       </c>
       <c r="O25" s="2">
         <v>4.74</v>
       </c>
       <c r="P25" s="1">
         <v>4.28</v>
       </c>
       <c r="Q25" s="2">
         <v>2.23</v>
       </c>
       <c r="R25" s="2">
         <v>10.37</v>
       </c>
       <c r="S25" s="2">
         <v>2.04</v>
       </c>
-      <c r="T25" s="8" t="s">
+      <c r="T25" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U25" s="2">
         <v>8.26</v>
       </c>
       <c r="V25" s="2">
         <v>5.36</v>
       </c>
       <c r="W25" s="2">
         <v>2.36</v>
       </c>
       <c r="X25" s="2">
         <v>7.43</v>
       </c>
       <c r="Y25" s="2">
         <v>12.2</v>
       </c>
       <c r="Z25" s="2">
         <v>6.42</v>
       </c>
       <c r="AA25" s="2">
         <v>6.06</v>
       </c>
       <c r="AB25" s="2">
         <v>6.64</v>
       </c>
       <c r="AC25" s="2">
         <v>4.95</v>
       </c>
-      <c r="AD25" s="66" t="s">
-[...2 lines deleted...]
-      <c r="AE25" s="7">
+      <c r="AD25" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE25" s="2">
         <v>9.26</v>
       </c>
       <c r="AF25" s="2">
         <v>5.25</v>
       </c>
       <c r="AG25" s="2">
         <v>6.02</v>
       </c>
       <c r="AH25" s="2">
         <v>2.94</v>
       </c>
       <c r="AI25" s="2">
         <v>7.16</v>
       </c>
+      <c r="AJ25" s="2">
+        <v>2.65</v>
+      </c>
     </row>
     <row r="26" spans="1:50">
-      <c r="A26" s="13" t="s">
+      <c r="A26" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B26" s="15"/>
-[...10 lines deleted...]
-      <c r="M26" s="17"/>
+      <c r="B26" s="12"/>
+      <c r="C26" s="12"/>
+      <c r="D26" s="12"/>
+      <c r="E26" s="12"/>
+      <c r="F26" s="12"/>
+      <c r="G26" s="12"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="12"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
       <c r="N26" s="1">
         <v>8.24</v>
       </c>
       <c r="O26" s="2">
         <v>5.97</v>
       </c>
       <c r="P26" s="1">
         <v>2.82</v>
       </c>
-      <c r="Q26" s="8" t="s">
+      <c r="Q26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R26" s="2">
         <v>13.7</v>
       </c>
       <c r="S26" s="2">
         <v>2.8</v>
       </c>
-      <c r="T26" s="8" t="s">
+      <c r="T26" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U26" s="2">
         <v>10.91</v>
       </c>
       <c r="V26" s="2">
         <v>3.42</v>
       </c>
       <c r="W26" s="2">
         <v>3.1</v>
       </c>
       <c r="X26" s="2">
         <v>6.49</v>
       </c>
       <c r="Y26" s="2">
         <v>9.77</v>
       </c>
       <c r="Z26" s="2">
         <v>8.5</v>
       </c>
       <c r="AA26" s="2">
         <v>4.9400000000000004</v>
       </c>
       <c r="AB26" s="2">
         <v>8.4</v>
       </c>
       <c r="AC26" s="2">
         <v>6.6</v>
       </c>
-      <c r="AD26" s="66" t="s">
-[...2 lines deleted...]
-      <c r="AE26" s="7">
+      <c r="AD26" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE26" s="2">
         <v>12.31</v>
       </c>
       <c r="AF26" s="2">
         <v>3.47</v>
       </c>
       <c r="AG26" s="2">
         <v>7.33</v>
       </c>
       <c r="AH26" s="2">
         <v>3.95</v>
       </c>
       <c r="AI26" s="2">
         <v>5.93</v>
       </c>
+      <c r="AJ26" s="2">
+        <v>3.42</v>
+      </c>
     </row>
     <row r="27" spans="1:50">
-      <c r="A27" s="13" t="s">
+      <c r="A27" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B27" s="15"/>
-[...14 lines deleted...]
-      <c r="O27" s="8" t="s">
+      <c r="B27" s="12"/>
+      <c r="C27" s="12"/>
+      <c r="D27" s="12"/>
+      <c r="E27" s="12"/>
+      <c r="F27" s="12"/>
+      <c r="G27" s="12"/>
+      <c r="H27" s="13"/>
+      <c r="I27" s="12"/>
+      <c r="J27" s="13"/>
+      <c r="K27" s="13"/>
+      <c r="L27" s="13"/>
+      <c r="M27" s="13"/>
+      <c r="N27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O27" s="6" t="s">
         <v>38</v>
       </c>
       <c r="P27" s="1">
         <v>33.33</v>
       </c>
-      <c r="Q27" s="8" t="s">
-[...11 lines deleted...]
-      <c r="U27" s="8" t="s">
+      <c r="Q27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U27" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V27" s="2">
         <v>40</v>
       </c>
-      <c r="W27" s="8" t="s">
+      <c r="W27" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X27" s="2" t="s">
         <v>38</v>
       </c>
       <c r="Y27" s="2">
         <v>60.61</v>
       </c>
-      <c r="Z27" s="8" t="s">
+      <c r="Z27" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AA27" s="2">
         <v>32.26</v>
       </c>
-      <c r="AB27" s="8" t="s">
-[...8 lines deleted...]
-      <c r="AE27" s="66" t="s">
+      <c r="AB27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD27" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE27" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AF27" s="2">
         <v>28.57</v>
       </c>
       <c r="AG27" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="AH27" s="8" t="s">
+      <c r="AH27" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AI27" s="2">
         <v>37.04</v>
       </c>
+      <c r="AJ27" s="2" t="s">
+        <v>38</v>
+      </c>
     </row>
     <row r="28" spans="1:50">
-      <c r="A28" s="13" t="s">
+      <c r="A28" s="10" t="s">
         <v>49</v>
       </c>
-      <c r="B28" s="15"/>
-[...38 lines deleted...]
-      <c r="W28" s="8" t="s">
+      <c r="B28" s="12"/>
+      <c r="C28" s="12"/>
+      <c r="D28" s="12"/>
+      <c r="E28" s="12"/>
+      <c r="F28" s="12"/>
+      <c r="G28" s="12"/>
+      <c r="H28" s="13"/>
+      <c r="I28" s="12"/>
+      <c r="J28" s="13"/>
+      <c r="K28" s="13"/>
+      <c r="L28" s="13"/>
+      <c r="M28" s="13"/>
+      <c r="N28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="W28" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X28" s="2">
         <v>38.46</v>
       </c>
-      <c r="Y28" s="8" t="s">
-[...20 lines deleted...]
-      <c r="AF28" s="66" t="s">
+      <c r="Y28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF28" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG28" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="AH28" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AI28" s="66" t="s">
+      <c r="AH28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI28" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ28" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="29" spans="1:50">
-      <c r="A29" s="13" t="s">
+      <c r="A29" s="10" t="s">
         <v>50</v>
       </c>
-      <c r="B29" s="15"/>
-[...65 lines deleted...]
-      <c r="AF29" s="66" t="s">
+      <c r="B29" s="12"/>
+      <c r="C29" s="12"/>
+      <c r="D29" s="12"/>
+      <c r="E29" s="12"/>
+      <c r="F29" s="12"/>
+      <c r="G29" s="12"/>
+      <c r="H29" s="13"/>
+      <c r="I29" s="12"/>
+      <c r="J29" s="13"/>
+      <c r="K29" s="13"/>
+      <c r="L29" s="13"/>
+      <c r="M29" s="13"/>
+      <c r="N29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="W29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF29" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG29" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="AH29" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AI29" s="66" t="s">
+      <c r="AH29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI29" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ29" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="30" spans="1:50">
-      <c r="A30" s="19" t="s">
+      <c r="A30" s="10" t="s">
         <v>57</v>
       </c>
-      <c r="B30" s="15"/>
-[...17 lines deleted...]
-      <c r="P30" s="8" t="s">
+      <c r="B30" s="12"/>
+      <c r="C30" s="12"/>
+      <c r="D30" s="12"/>
+      <c r="E30" s="12"/>
+      <c r="F30" s="12"/>
+      <c r="G30" s="12"/>
+      <c r="H30" s="13"/>
+      <c r="I30" s="12"/>
+      <c r="J30" s="13"/>
+      <c r="K30" s="13"/>
+      <c r="L30" s="13"/>
+      <c r="M30" s="13"/>
+      <c r="N30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P30" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Q30" s="2">
         <v>58.82</v>
       </c>
-      <c r="R30" s="8" t="s">
-[...41 lines deleted...]
-      <c r="AF30" s="66" t="s">
+      <c r="R30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="S30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="W30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF30" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG30" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="AH30" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AI30" s="66" t="s">
+      <c r="AH30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AI30" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ30" s="2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="31" spans="1:50" ht="12" customHeight="1">
-      <c r="A31" s="78"/>
-[...18 lines deleted...]
-      <c r="T31" s="89" t="s">
+      <c r="A31" s="52"/>
+      <c r="B31" s="52"/>
+      <c r="C31" s="52"/>
+      <c r="D31" s="52"/>
+      <c r="E31" s="52"/>
+      <c r="F31" s="52"/>
+      <c r="G31" s="52"/>
+      <c r="H31" s="52"/>
+      <c r="I31" s="52"/>
+      <c r="J31" s="52"/>
+      <c r="K31" s="52"/>
+      <c r="L31" s="52"/>
+      <c r="M31" s="52"/>
+      <c r="N31" s="52"/>
+      <c r="O31" s="52"/>
+      <c r="P31" s="52"/>
+      <c r="Q31" s="52"/>
+      <c r="R31" s="52"/>
+      <c r="S31" s="52"/>
+      <c r="T31" s="62" t="s">
         <v>26</v>
       </c>
-      <c r="U31" s="89"/>
-[...26 lines deleted...]
-      <c r="AX31" s="78"/>
+      <c r="U31" s="62"/>
+      <c r="V31" s="62"/>
+      <c r="W31" s="62"/>
+      <c r="X31" s="62"/>
+      <c r="Y31" s="62"/>
+      <c r="Z31" s="62"/>
+      <c r="AA31" s="62"/>
+      <c r="AB31" s="62"/>
+      <c r="AC31" s="62"/>
+      <c r="AD31" s="62"/>
+      <c r="AE31" s="62"/>
+      <c r="AF31" s="62"/>
+      <c r="AG31" s="62"/>
+      <c r="AH31" s="59"/>
+      <c r="AI31" s="52"/>
+      <c r="AJ31" s="2"/>
+      <c r="AM31" s="52"/>
+      <c r="AN31" s="52"/>
+      <c r="AO31" s="52"/>
+      <c r="AP31" s="52"/>
+      <c r="AQ31" s="52"/>
+      <c r="AR31" s="52"/>
+      <c r="AS31" s="52"/>
+      <c r="AT31" s="52"/>
+      <c r="AU31" s="52"/>
+      <c r="AV31" s="52"/>
+      <c r="AW31" s="52"/>
+      <c r="AX31" s="52"/>
     </row>
     <row r="32" spans="1:50">
-      <c r="A32" s="67" t="s">
+      <c r="A32" s="38" t="s">
         <v>37</v>
       </c>
-      <c r="B32" s="15"/>
-[...10 lines deleted...]
-      <c r="M32" s="17"/>
+      <c r="B32" s="12"/>
+      <c r="C32" s="12"/>
+      <c r="D32" s="12"/>
+      <c r="E32" s="12"/>
+      <c r="F32" s="12"/>
+      <c r="G32" s="12"/>
+      <c r="H32" s="13"/>
+      <c r="I32" s="12"/>
+      <c r="J32" s="13"/>
+      <c r="K32" s="13"/>
+      <c r="L32" s="13"/>
+      <c r="M32" s="13"/>
       <c r="N32" s="1">
         <v>3.91</v>
       </c>
-      <c r="O32" s="66" t="s">
+      <c r="O32" s="6" t="s">
         <v>38</v>
       </c>
       <c r="P32" s="1">
         <v>4.4800000000000004</v>
       </c>
       <c r="Q32" s="2">
         <v>8.44</v>
       </c>
       <c r="R32" s="2">
         <v>8.51</v>
       </c>
-      <c r="S32" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T32" s="66" t="s">
+      <c r="S32" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T32" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U32" s="2">
         <v>4.9800000000000004</v>
       </c>
       <c r="V32" s="2">
         <v>9.52</v>
       </c>
-      <c r="W32" s="66" t="s">
+      <c r="W32" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X32" s="2">
         <v>9.6199999999999992</v>
       </c>
-      <c r="Y32" s="8" t="s">
+      <c r="Y32" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Z32" s="2">
         <v>23.26</v>
       </c>
       <c r="AA32" s="2">
         <v>11.43</v>
       </c>
-      <c r="AB32" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AC32" s="7">
+      <c r="AB32" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC32" s="2">
         <v>9.85</v>
       </c>
-      <c r="AD32" s="66" t="s">
-[...2 lines deleted...]
-      <c r="AE32" s="7">
+      <c r="AD32" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE32" s="2">
         <v>9.9499999999999993</v>
       </c>
       <c r="AF32" s="2">
         <v>5.41</v>
       </c>
       <c r="AG32" s="2">
         <v>6.54</v>
       </c>
       <c r="AH32" s="2">
         <v>11.36</v>
       </c>
-      <c r="AI32" s="7">
+      <c r="AI32" s="2">
         <v>5.29</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="19" t="s">
+      <c r="AJ32" s="2">
+        <v>6.37</v>
+      </c>
+    </row>
+    <row r="33" spans="1:36">
+      <c r="A33" s="10" t="s">
         <v>39</v>
       </c>
-      <c r="B33" s="15"/>
-[...20 lines deleted...]
-      <c r="Q33" s="66" t="s">
+      <c r="B33" s="12"/>
+      <c r="C33" s="12"/>
+      <c r="D33" s="12"/>
+      <c r="E33" s="12"/>
+      <c r="F33" s="12"/>
+      <c r="G33" s="12"/>
+      <c r="H33" s="13"/>
+      <c r="I33" s="12"/>
+      <c r="J33" s="13"/>
+      <c r="K33" s="13"/>
+      <c r="L33" s="13"/>
+      <c r="M33" s="13"/>
+      <c r="N33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q33" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R33" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="S33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T33" s="66" t="s">
+      <c r="S33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T33" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U33" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V33" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W33" s="66" t="s">
+      <c r="W33" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X33" s="2">
         <v>52.63</v>
       </c>
-      <c r="Y33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="Z33" s="8" t="s">
+      <c r="Y33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z33" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AA33" s="2">
         <v>66.67</v>
       </c>
-      <c r="AB33" s="8" t="s">
-[...2 lines deleted...]
-      <c r="AC33" s="7">
+      <c r="AB33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC33" s="2">
         <v>37.04</v>
       </c>
-      <c r="AD33" s="66" t="s">
-[...5 lines deleted...]
-      <c r="AF33" s="66" t="s">
+      <c r="AD33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE33" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF33" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG33" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH33" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AI33" s="66" t="s">
-[...4 lines deleted...]
-      <c r="A34" s="19" t="s">
+      <c r="AI33" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ33" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="34" spans="1:36">
+      <c r="A34" s="10" t="s">
         <v>41</v>
       </c>
-      <c r="B34" s="15"/>
-[...20 lines deleted...]
-      <c r="Q34" s="66" t="s">
+      <c r="B34" s="12"/>
+      <c r="C34" s="12"/>
+      <c r="D34" s="12"/>
+      <c r="E34" s="12"/>
+      <c r="F34" s="12"/>
+      <c r="G34" s="12"/>
+      <c r="H34" s="13"/>
+      <c r="I34" s="12"/>
+      <c r="J34" s="13"/>
+      <c r="K34" s="13"/>
+      <c r="L34" s="13"/>
+      <c r="M34" s="13"/>
+      <c r="N34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R34" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="S34" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T34" s="66" t="s">
+      <c r="S34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="V34" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W34" s="66" t="s">
+      <c r="W34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X34" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="Y34" s="8" t="s">
-[...20 lines deleted...]
-      <c r="AF34" s="66" t="s">
+      <c r="Y34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE34" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF34" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG34" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH34" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AI34" s="66" t="s">
-[...4 lines deleted...]
-      <c r="A35" s="9" t="s">
+      <c r="AI34" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ34" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="35" spans="1:36">
+      <c r="A35" s="1" t="s">
         <v>47</v>
       </c>
-      <c r="B35" s="15"/>
-[...20 lines deleted...]
-      <c r="Q35" s="66" t="s">
+      <c r="B35" s="12"/>
+      <c r="C35" s="12"/>
+      <c r="D35" s="12"/>
+      <c r="E35" s="12"/>
+      <c r="F35" s="12"/>
+      <c r="G35" s="12"/>
+      <c r="H35" s="13"/>
+      <c r="I35" s="12"/>
+      <c r="J35" s="13"/>
+      <c r="K35" s="13"/>
+      <c r="L35" s="13"/>
+      <c r="M35" s="13"/>
+      <c r="N35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q35" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R35" s="2">
         <v>26.32</v>
       </c>
-      <c r="S35" s="8" t="s">
-[...2 lines deleted...]
-      <c r="T35" s="66" t="s">
+      <c r="S35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T35" s="6" t="s">
         <v>38</v>
       </c>
       <c r="U35" s="2">
         <v>23.26</v>
       </c>
       <c r="V35" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W35" s="66" t="s">
+      <c r="W35" s="6" t="s">
         <v>38</v>
       </c>
       <c r="X35" s="2">
         <v>32.26</v>
       </c>
-      <c r="Y35" s="8" t="s">
+      <c r="Y35" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Z35" s="2">
         <v>83.33</v>
       </c>
-      <c r="AA35" s="8" t="s">
-[...14 lines deleted...]
-      <c r="AF35" s="66" t="s">
+      <c r="AA35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE35" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF35" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG35" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH35" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AI35" s="66" t="s">
-[...4 lines deleted...]
-      <c r="A36" s="9" t="s">
+      <c r="AI35" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ35" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="36" spans="1:36">
+      <c r="A36" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B36" s="15"/>
-[...20 lines deleted...]
-      <c r="Q36" s="66" t="s">
+      <c r="B36" s="12"/>
+      <c r="C36" s="12"/>
+      <c r="D36" s="12"/>
+      <c r="E36" s="12"/>
+      <c r="F36" s="12"/>
+      <c r="G36" s="12"/>
+      <c r="H36" s="13"/>
+      <c r="I36" s="12"/>
+      <c r="J36" s="13"/>
+      <c r="K36" s="13"/>
+      <c r="L36" s="13"/>
+      <c r="M36" s="13"/>
+      <c r="N36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q36" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R36" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="S36" s="8" t="s">
-[...5 lines deleted...]
-      <c r="U36" s="66" t="s">
+      <c r="S36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U36" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V36" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W36" s="66" t="s">
-[...26 lines deleted...]
-      <c r="AF36" s="66" t="s">
+      <c r="W36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE36" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF36" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG36" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH36" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AI36" s="66" t="s">
-[...4 lines deleted...]
-      <c r="A37" s="9" t="s">
+      <c r="AI36" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ36" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="37" spans="1:36">
+      <c r="A37" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="B37" s="15"/>
-[...20 lines deleted...]
-      <c r="Q37" s="66" t="s">
+      <c r="B37" s="12"/>
+      <c r="C37" s="12"/>
+      <c r="D37" s="12"/>
+      <c r="E37" s="12"/>
+      <c r="F37" s="12"/>
+      <c r="G37" s="12"/>
+      <c r="H37" s="13"/>
+      <c r="I37" s="12"/>
+      <c r="J37" s="13"/>
+      <c r="K37" s="13"/>
+      <c r="L37" s="13"/>
+      <c r="M37" s="13"/>
+      <c r="N37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q37" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R37" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="S37" s="8" t="s">
-[...5 lines deleted...]
-      <c r="U37" s="66" t="s">
+      <c r="S37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U37" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V37" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W37" s="66" t="s">
-[...5 lines deleted...]
-      <c r="Y37" s="8" t="s">
+      <c r="W37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y37" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Z37" s="2">
         <v>58.82</v>
       </c>
       <c r="AA37" s="2">
         <v>83.33</v>
       </c>
-      <c r="AB37" s="8" t="s">
-[...11 lines deleted...]
-      <c r="AF37" s="66" t="s">
+      <c r="AB37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE37" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF37" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG37" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH37" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AI37" s="66" t="s">
-[...4 lines deleted...]
-      <c r="A38" s="9" t="s">
+      <c r="AI37" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ37" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="38" spans="1:36">
+      <c r="A38" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="B38" s="15"/>
-[...17 lines deleted...]
-      <c r="P38" s="8" t="s">
+      <c r="B38" s="12"/>
+      <c r="C38" s="12"/>
+      <c r="D38" s="12"/>
+      <c r="E38" s="12"/>
+      <c r="F38" s="12"/>
+      <c r="G38" s="12"/>
+      <c r="H38" s="13"/>
+      <c r="I38" s="12"/>
+      <c r="J38" s="13"/>
+      <c r="K38" s="13"/>
+      <c r="L38" s="13"/>
+      <c r="M38" s="13"/>
+      <c r="N38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P38" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Q38" s="2">
         <v>111.11</v>
       </c>
       <c r="R38" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="S38" s="8" t="s">
-[...5 lines deleted...]
-      <c r="U38" s="66" t="s">
+      <c r="S38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U38" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V38" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W38" s="66" t="s">
-[...23 lines deleted...]
-      <c r="AE38" s="7">
+      <c r="W38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE38" s="2">
         <v>90.91</v>
       </c>
-      <c r="AF38" s="66" t="s">
+      <c r="AF38" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG38" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH38" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AI38" s="66" t="s">
-[...4 lines deleted...]
-      <c r="A39" s="13" t="s">
+      <c r="AI38" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ38" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="39" spans="1:36">
+      <c r="A39" s="10" t="s">
         <v>53</v>
       </c>
-      <c r="B39" s="15"/>
-[...20 lines deleted...]
-      <c r="Q39" s="66" t="s">
+      <c r="B39" s="12"/>
+      <c r="C39" s="12"/>
+      <c r="D39" s="12"/>
+      <c r="E39" s="12"/>
+      <c r="F39" s="12"/>
+      <c r="G39" s="12"/>
+      <c r="H39" s="12"/>
+      <c r="I39" s="12"/>
+      <c r="J39" s="12"/>
+      <c r="K39" s="12"/>
+      <c r="L39" s="12"/>
+      <c r="M39" s="12"/>
+      <c r="N39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q39" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R39" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="S39" s="8" t="s">
-[...5 lines deleted...]
-      <c r="U39" s="66" t="s">
+      <c r="S39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U39" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V39" s="2">
         <v>125</v>
       </c>
-      <c r="W39" s="66" t="s">
-[...26 lines deleted...]
-      <c r="AF39" s="66" t="s">
+      <c r="W39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE39" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF39" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG39" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH39" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AI39" s="66" t="s">
-[...4 lines deleted...]
-      <c r="A40" s="9" t="s">
+      <c r="AI39" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ39" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="40" spans="1:36">
+      <c r="A40" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B40" s="15"/>
-[...20 lines deleted...]
-      <c r="Q40" s="66" t="s">
+      <c r="B40" s="12"/>
+      <c r="C40" s="12"/>
+      <c r="D40" s="12"/>
+      <c r="E40" s="12"/>
+      <c r="F40" s="12"/>
+      <c r="G40" s="12"/>
+      <c r="H40" s="12"/>
+      <c r="I40" s="12"/>
+      <c r="J40" s="12"/>
+      <c r="K40" s="12"/>
+      <c r="L40" s="12"/>
+      <c r="M40" s="12"/>
+      <c r="N40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q40" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R40" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="S40" s="8" t="s">
-[...5 lines deleted...]
-      <c r="U40" s="66" t="s">
+      <c r="S40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U40" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V40" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W40" s="66" t="s">
-[...5 lines deleted...]
-      <c r="Y40" s="8" t="s">
+      <c r="W40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y40" s="6" t="s">
         <v>38</v>
       </c>
       <c r="Z40" s="2">
         <v>500</v>
       </c>
-      <c r="AA40" s="8" t="s">
-[...11 lines deleted...]
-      <c r="AE40" s="7">
+      <c r="AA40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE40" s="2">
         <v>200</v>
       </c>
-      <c r="AF40" s="66" t="s">
+      <c r="AF40" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG40" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH40" s="2">
         <v>1000</v>
       </c>
-      <c r="AI40" s="66" t="s">
-[...4 lines deleted...]
-      <c r="A41" s="9" t="s">
+      <c r="AI40" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ40" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:36">
+      <c r="A41" s="1" t="s">
         <v>62</v>
       </c>
-      <c r="B41" s="15"/>
-[...20 lines deleted...]
-      <c r="Q41" s="66" t="s">
+      <c r="B41" s="12"/>
+      <c r="C41" s="12"/>
+      <c r="D41" s="12"/>
+      <c r="E41" s="12"/>
+      <c r="F41" s="12"/>
+      <c r="G41" s="12"/>
+      <c r="H41" s="13"/>
+      <c r="I41" s="12"/>
+      <c r="J41" s="13"/>
+      <c r="K41" s="13"/>
+      <c r="L41" s="13"/>
+      <c r="M41" s="13"/>
+      <c r="N41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q41" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R41" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="S41" s="8" t="s">
-[...5 lines deleted...]
-      <c r="U41" s="66" t="s">
+      <c r="S41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U41" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V41" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="W41" s="66" t="s">
-[...23 lines deleted...]
-      <c r="AE41" s="7" t="s">
+      <c r="W41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE41" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AF41" s="2">
         <v>100</v>
       </c>
       <c r="AG41" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH41" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AI41" s="66" t="s">
-[...4 lines deleted...]
-      <c r="A42" s="9" t="s">
+      <c r="AI41" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ41" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="42" spans="1:36">
+      <c r="A42" s="1" t="s">
         <v>54</v>
       </c>
-      <c r="B42" s="15"/>
-[...10 lines deleted...]
-      <c r="M42" s="17"/>
+      <c r="B42" s="12"/>
+      <c r="C42" s="12"/>
+      <c r="D42" s="12"/>
+      <c r="E42" s="12"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="12"/>
+      <c r="H42" s="13"/>
+      <c r="I42" s="12"/>
+      <c r="J42" s="13"/>
+      <c r="K42" s="13"/>
+      <c r="L42" s="13"/>
+      <c r="M42" s="13"/>
       <c r="N42" s="1">
         <v>38.46</v>
       </c>
-      <c r="O42" s="66" t="s">
+      <c r="O42" s="6" t="s">
         <v>38</v>
       </c>
       <c r="P42" s="1">
         <v>55.56</v>
       </c>
-      <c r="Q42" s="66" t="s">
+      <c r="Q42" s="6" t="s">
         <v>38</v>
       </c>
       <c r="R42" s="2">
         <v>31.25</v>
       </c>
-      <c r="S42" s="8" t="s">
-[...5 lines deleted...]
-      <c r="U42" s="66" t="s">
+      <c r="S42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U42" s="6" t="s">
         <v>38</v>
       </c>
       <c r="V42" s="2">
         <v>41.67</v>
       </c>
-      <c r="W42" s="66" t="s">
-[...26 lines deleted...]
-      <c r="AF42" s="66" t="s">
+      <c r="W42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF42" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG42" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH42" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AI42" s="66" t="s">
-[...4 lines deleted...]
-      <c r="A43" s="9" t="s">
+      <c r="AI42" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ42" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="43" spans="1:36">
+      <c r="A43" s="1" t="s">
         <v>55</v>
       </c>
-      <c r="B43" s="15"/>
-[...65 lines deleted...]
-      <c r="AF43" s="66" t="s">
+      <c r="B43" s="12"/>
+      <c r="C43" s="12"/>
+      <c r="D43" s="12"/>
+      <c r="E43" s="12"/>
+      <c r="F43" s="12"/>
+      <c r="G43" s="12"/>
+      <c r="H43" s="13"/>
+      <c r="I43" s="12"/>
+      <c r="J43" s="13"/>
+      <c r="K43" s="13"/>
+      <c r="L43" s="13"/>
+      <c r="M43" s="13"/>
+      <c r="N43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R43" s="47" t="s">
+        <v>38</v>
+      </c>
+      <c r="S43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="W43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF43" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG43" s="2" t="s">
         <v>38</v>
       </c>
       <c r="AH43" s="2" t="s">
         <v>38</v>
       </c>
-      <c r="AI43" s="66" t="s">
-[...4 lines deleted...]
-      <c r="A44" s="9" t="s">
+      <c r="AI43" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ43" s="2">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="44" spans="1:36">
+      <c r="A44" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="B44" s="15"/>
-[...65 lines deleted...]
-      <c r="AF44" s="66" t="s">
+      <c r="B44" s="12"/>
+      <c r="C44" s="12"/>
+      <c r="D44" s="12"/>
+      <c r="E44" s="12"/>
+      <c r="F44" s="12"/>
+      <c r="G44" s="12"/>
+      <c r="H44" s="13"/>
+      <c r="I44" s="12"/>
+      <c r="J44" s="13"/>
+      <c r="K44" s="13"/>
+      <c r="L44" s="13"/>
+      <c r="M44" s="13"/>
+      <c r="N44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="O44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="P44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="R44" s="47" t="s">
+        <v>38</v>
+      </c>
+      <c r="S44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="T44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="V44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="W44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AC44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AD44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF44" s="6" t="s">
         <v>38</v>
       </c>
       <c r="AG44" s="2">
         <v>125</v>
       </c>
       <c r="AH44" s="2">
         <v>62.5</v>
       </c>
-      <c r="AI44" s="66" t="s">
-[...4 lines deleted...]
-      <c r="A45" s="36" t="s">
+      <c r="AI44" s="6" t="s">
+        <v>38</v>
+      </c>
+      <c r="AJ44" s="79" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="45" spans="1:36">
+      <c r="A45" s="24" t="s">
         <v>57</v>
       </c>
-      <c r="B45" s="22"/>
-[...53 lines deleted...]
-      <c r="AB45" s="55" t="s">
+      <c r="B45" s="15"/>
+      <c r="C45" s="15"/>
+      <c r="D45" s="15"/>
+      <c r="E45" s="15"/>
+      <c r="F45" s="15"/>
+      <c r="G45" s="15"/>
+      <c r="H45" s="16"/>
+      <c r="I45" s="15"/>
+      <c r="J45" s="16"/>
+      <c r="K45" s="16"/>
+      <c r="L45" s="16"/>
+      <c r="M45" s="16"/>
+      <c r="N45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="O45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="P45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="R45" s="48" t="s">
+        <v>38</v>
+      </c>
+      <c r="S45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="T45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="U45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="V45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="W45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="X45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="AA45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="AB45" s="35" t="s">
         <v>38</v>
       </c>
       <c r="AC45" s="4">
         <v>62.5</v>
       </c>
-      <c r="AD45" s="55" t="s">
-[...11 lines deleted...]
-      <c r="AH45" s="55" t="s">
+      <c r="AD45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="AE45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="AF45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="AG45" s="35" t="s">
+        <v>38</v>
+      </c>
+      <c r="AH45" s="35" t="s">
         <v>38</v>
       </c>
       <c r="AI45" s="4">
         <v>71.430000000000007</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A46" s="25" t="s">
+      <c r="AJ45" s="35" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="46" spans="1:36">
+      <c r="A46" s="18" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="T31:AG31"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="T24:AG24"/>
     <mergeCell ref="T9:AG9"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="T5:AP5"/>
     <mergeCell ref="A5:M5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>