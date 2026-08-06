--- v3 (2026-07-14)
+++ v4 (2026-08-06)
@@ -1,93 +1,77 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/worksheets/sheet9.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-[...7 lines deleted...]
-  <Override PartName="/xl/drawings/drawing9.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\Vko102-08\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\ЕДН\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ДИСК Д\номенклатура по смк\эл.номенклатура 2026\14-26 Основные показатели (динамические ряды) по демографической и социальной статистике\ЕДН\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D09DDF8E-90D3-49C4-B1DF-6B25BEAB432F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BCA5242E-3A2B-404A-BFF7-60D6CFEB9396}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" firstSheet="5" activeTab="6" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="572" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Умершие 2022" sheetId="1" r:id="rId1"/>
-[...7 lines deleted...]
-    <sheet name="Коэф. млад.смертности 2024-2026" sheetId="12" r:id="rId9"/>
+    <sheet name="Метаданные" sheetId="14" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="13" r:id="rId2"/>
+    <sheet name="Умершие " sheetId="9" r:id="rId3"/>
+    <sheet name="Коэф. смертности" sheetId="10" r:id="rId4"/>
+    <sheet name="Млад. смертность " sheetId="11" r:id="rId5"/>
+    <sheet name="Коэф. млад.смертности" sheetId="12" r:id="rId6"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2734" uniqueCount="67">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1686" uniqueCount="96">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -126,179 +110,266 @@
   <si>
     <t>октябрь</t>
   </si>
   <si>
     <t>ноябрь</t>
   </si>
   <si>
     <t>январь-октябрь</t>
   </si>
   <si>
     <t>январь-ноябрь</t>
   </si>
   <si>
     <t>декабрь</t>
   </si>
   <si>
     <t xml:space="preserve">январь-декабрь </t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
-    <t>...</t>
-[...7 lines deleted...]
-  <si>
     <t>человек</t>
   </si>
   <si>
     <t>Коэффициент младенческой смертности*</t>
   </si>
   <si>
     <t>Число умерших младенцев до 1 года*</t>
   </si>
   <si>
     <t>* Данные сформированы по дате регистрации актов о  смерти.</t>
   </si>
   <si>
     <t>на 1000 родившихся</t>
   </si>
   <si>
-    <t xml:space="preserve">                                                      </t>
-[...4 lines deleted...]
-  <si>
     <t>Восточно-Казахстанская область</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Усть-Каменогорск г.а.</t>
   </si>
   <si>
-    <t>Курчатов г.а.</t>
-[...1 lines deleted...]
-  <si>
     <t>Риддер г.а.</t>
   </si>
   <si>
-    <t>Семей г.а.</t>
-[...13 lines deleted...]
-  <si>
     <t>Глубоковский район</t>
-  </si>
-[...1 lines deleted...]
-    <t>Жарминский район</t>
   </si>
   <si>
     <t>Зайсанский район</t>
   </si>
   <si>
     <t xml:space="preserve">район Алтай </t>
-  </si>
-[...1 lines deleted...]
-    <t>Кокпектинский район</t>
   </si>
   <si>
     <t>Курчумский район</t>
   </si>
   <si>
     <t>Катон-Карагайский район</t>
   </si>
   <si>
     <t>Тарбагатайский район</t>
   </si>
   <si>
     <t>Уланский район</t>
   </si>
   <si>
-    <t>Урджарский район</t>
-[...1 lines deleted...]
-  <si>
     <t>Шемонаихинский район</t>
-  </si>
-[...4 lines deleted...]
-    <t xml:space="preserve">район Самар </t>
   </si>
   <si>
     <t>район Алтай</t>
   </si>
   <si>
     <t>район Марқакөл</t>
   </si>
   <si>
     <t>район Самар</t>
   </si>
   <si>
     <t>район Үлкен Нарын</t>
   </si>
   <si>
     <t xml:space="preserve">                                               </t>
   </si>
   <si>
     <t xml:space="preserve">     Коэффициенты смертности</t>
   </si>
   <si>
     <t xml:space="preserve">         Умершие*</t>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование  КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>С 1 января 2024 года</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика рассчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения</t>
+  </si>
+  <si>
+    <t>Связанные публикации</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/region/vko/spreadsheets/?industry=38&amp;year=2026&amp;name=10704&amp;period=quarter&amp;type=spreadsheets</t>
+  </si>
+  <si>
+    <t>Полезные ссылки</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t>Дата последней актуализации</t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Управление социальной и демографической статистики</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Адильшинова Гульшат</t>
+  </si>
+  <si>
+    <t>Номер телефона</t>
+  </si>
+  <si>
+    <t>+7 723 2 254705</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>G.Adilshinova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Число умерших</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Число умерших (по месяцам)</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Статистика умерших в Республике Казахстан  основывается на регистрации актов о смерти в органах регистрации актов о гражданском состоянии </t>
+  </si>
+  <si>
+    <t>Для формирования текущих данных по статистике смертности  используются такие источники данных, как  административные данные, предоставляемые административными источниками, в частности, с органов регистрации  актов о гражданском состоянии и НАО Государственная корпорация "Правительство для граждан", проводимые вне плана статистических работ</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/803/1xelpa30hos4dl39sr3azvkdk066g49b/Методика%20смертности%20рус.7z</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/industries/social-statistics/demography/spreadsheets/?year=&amp;name=19157&amp;period=&amp;type=</t>
+  </si>
+  <si>
+    <t>Ежемесячное число умерших по районам</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>"-" явление отсутствует</t>
+  </si>
+  <si>
+    <t>"0,0" - незначительная величина</t>
+  </si>
+  <si>
+    <t>"х"- данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>"..."- данные отсутствуют</t>
+  </si>
+  <si>
+    <t xml:space="preserve">В отдельных случаях незначительные расхождения между итогом и суммой  слагаемых объясняются округлением данных  </t>
+  </si>
+  <si>
+    <t>Бюро национальной статистики Агентства по стратегическому планированию и реформам  Республики Казахстан</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
     <numFmt numFmtId="165" formatCode="#,##0.0_р_."/>
   </numFmts>
-  <fonts count="11">
+  <fonts count="18">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
@@ -319,65 +390,118 @@
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="9"/>
-      <color indexed="8"/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="10">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
@@ -444,831 +568,292 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="72">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...8 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="3" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="14" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="10" xfId="2" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...13 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="4">
+    <cellStyle name="Гиперссылка" xfId="2" builtinId="8"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Обычный 3" xfId="3" xr:uid="{8815E2D7-970C-4A7A-9399-5C244E2130B1}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet9.xml"/></Relationships>
-[...548 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1513,5403 +1098,616 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:G.Adilshinova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing4.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing6.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings6.bin"/></Relationships>
-[...11 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings8.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A3:U60"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C438DA46-3965-4A40-A70B-01E5A5047E62}">
+  <dimension ref="A1:B20"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="N13" sqref="N13"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="G16" sqref="G16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="31.140625" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="20" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="46.5703125" customWidth="1"/>
+    <col min="2" max="2" width="67" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:21" s="37" customFormat="1" ht="15" customHeight="1">
-[...279 lines deleted...]
-      <c r="N12" s="3">
+    <row r="1" spans="1:2">
+      <c r="A1" s="47" t="s">
+        <v>51</v>
+      </c>
+      <c r="B1" s="54">
+        <v>612201</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="47" t="s">
+        <v>52</v>
+      </c>
+      <c r="B2" s="55" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="47" t="s">
+        <v>53</v>
+      </c>
+      <c r="B3" s="55" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="B4" s="55" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="47" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" s="55" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="47" t="s">
+        <v>57</v>
+      </c>
+      <c r="B6" s="55" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="47" t="s">
+        <v>58</v>
+      </c>
+      <c r="B7" s="55" t="s">
         <v>82</v>
       </c>
-      <c r="O12" s="3">
-[...2 lines deleted...]
-      <c r="P12" s="3">
+    </row>
+    <row r="8" spans="1:2" ht="29.25" customHeight="1">
+      <c r="A8" s="47" t="s">
+        <v>59</v>
+      </c>
+      <c r="B8" s="56" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="77.25">
+      <c r="A9" s="47" t="s">
+        <v>60</v>
+      </c>
+      <c r="B9" s="56" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B10" s="56" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="25.5">
+      <c r="A11" s="47" t="s">
+        <v>62</v>
+      </c>
+      <c r="B11" s="53" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2" ht="26.25">
+      <c r="A12" s="47" t="s">
+        <v>64</v>
+      </c>
+      <c r="B12" s="57" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="26.25">
+      <c r="A13" s="47" t="s">
+        <v>65</v>
+      </c>
+      <c r="B13" s="58" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="47" t="s">
+        <v>67</v>
+      </c>
+      <c r="B14" s="48" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="47" t="s">
+        <v>69</v>
+      </c>
+      <c r="B15" s="49">
+        <v>46204</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="47" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" s="49">
+        <v>46237</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="47" t="s">
         <v>71</v>
       </c>
-      <c r="Q12" s="3">
+      <c r="B17" s="50" t="s">
         <v>72</v>
       </c>
-      <c r="R12" s="3">
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="47" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="50" t="s">
         <v>74</v>
       </c>
-      <c r="S12" s="3">
-[...194 lines deleted...]
-      <c r="N18" s="11">
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="47" t="s">
+        <v>75</v>
+      </c>
+      <c r="B19" s="49" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="51" t="s">
         <v>77</v>
       </c>
-      <c r="O18" s="11">
-[...1426 lines deleted...]
-        <v>33</v>
+      <c r="B20" s="52" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...12 lines deleted...]
-  <drawing r:id="rId2"/>
+  <hyperlinks>
+    <hyperlink ref="B14" r:id="rId1" xr:uid="{1CA83AE2-4F3A-4D60-AA8D-B29A13765CF2}"/>
+    <hyperlink ref="B20" r:id="rId2" xr:uid="{FFE5AA4B-E0FD-4498-98EF-F31A02F2603D}"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A2:AK41"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{29B4190B-6AE9-4B93-8474-ACF3D3068A13}">
+  <dimension ref="B5:B14"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="O19" sqref="O19"/>
+      <selection activeCell="G19" sqref="G19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="31.28515625" style="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="38" max="16384" width="9.140625" style="1"/>
+    <col min="2" max="2" width="31.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:37" s="37" customFormat="1" ht="12.75">
-[...463 lines deleted...]
-      <c r="R11" s="11">
+    <row r="5" spans="2:2">
+      <c r="B5" s="59" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="6" spans="2:2">
+      <c r="B6" s="59" t="s">
         <v>89</v>
       </c>
-      <c r="S11" s="11">
-[...14 lines deleted...]
-      <c r="X11" s="22">
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="59" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="59" t="s">
         <v>91</v>
       </c>
-      <c r="Y11" s="3">
-[...263 lines deleted...]
-      <c r="X14" s="22">
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="59" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2" ht="75">
+      <c r="B11" s="60" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="59" t="s">
         <v>94</v>
       </c>
-      <c r="Y14" s="3">
-[...2260 lines deleted...]
-      </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...10 lines deleted...]
-  <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A2:AQ46"/>
   <sheetViews>
-    <sheetView topLeftCell="U1" workbookViewId="0">
-      <selection activeCell="AJ10" sqref="AJ10:AJ45"/>
+    <sheetView topLeftCell="AB1" workbookViewId="0">
+      <selection activeCell="AK10" sqref="AK10:AK45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="26.28515625" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:43" s="37" customFormat="1" ht="12.75">
+    <row r="2" spans="1:43" s="27" customFormat="1" ht="12.75">
       <c r="P2" s="1"/>
     </row>
-    <row r="3" spans="1:43" s="37" customFormat="1" ht="14.45" customHeight="1">
+    <row r="3" spans="1:43" s="27" customFormat="1" ht="14.45" customHeight="1">
       <c r="P3" s="1"/>
     </row>
-    <row r="4" spans="1:43" s="37" customFormat="1" ht="14.45" customHeight="1">
+    <row r="4" spans="1:43" s="27" customFormat="1" ht="14.45" customHeight="1">
       <c r="P4" s="1"/>
     </row>
     <row r="5" spans="1:43" ht="12.75">
-      <c r="A5" s="51"/>
-[...43 lines deleted...]
-      <c r="AQ5" s="67"/>
+      <c r="A5" s="36"/>
+      <c r="B5" s="36"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="36"/>
+      <c r="O5" s="36"/>
+      <c r="P5" s="36"/>
+      <c r="Q5" s="61" t="s">
+        <v>50</v>
+      </c>
+      <c r="R5" s="61"/>
+      <c r="S5" s="61"/>
+      <c r="T5" s="61"/>
+      <c r="U5" s="61"/>
+      <c r="V5" s="61"/>
+      <c r="W5" s="61"/>
+      <c r="X5" s="61"/>
+      <c r="Y5" s="61"/>
+      <c r="Z5" s="61"/>
+      <c r="AA5" s="61"/>
+      <c r="AB5" s="61"/>
+      <c r="AC5" s="61"/>
+      <c r="AD5" s="61"/>
+      <c r="AE5" s="61"/>
+      <c r="AF5" s="61"/>
+      <c r="AG5" s="61"/>
+      <c r="AH5" s="61"/>
+      <c r="AI5" s="61"/>
+      <c r="AJ5" s="61"/>
+      <c r="AK5" s="61"/>
+      <c r="AL5" s="61"/>
+      <c r="AM5" s="61"/>
+      <c r="AN5" s="61"/>
+      <c r="AO5" s="61"/>
+      <c r="AP5" s="61"/>
+      <c r="AQ5" s="61"/>
     </row>
     <row r="6" spans="1:43">
       <c r="C6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AQ6" s="6" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:43">
       <c r="A7" s="63"/>
       <c r="B7" s="65">
         <v>2021</v>
       </c>
       <c r="C7" s="66"/>
       <c r="D7" s="66"/>
       <c r="E7" s="66"/>
       <c r="F7" s="66"/>
       <c r="G7" s="66"/>
       <c r="H7" s="66"/>
       <c r="I7" s="66"/>
       <c r="J7" s="66"/>
       <c r="K7" s="66"/>
       <c r="L7" s="66"/>
       <c r="M7" s="66"/>
       <c r="N7" s="66">
         <v>2024</v>
       </c>
       <c r="O7" s="66"/>
       <c r="P7" s="66"/>
       <c r="Q7" s="66"/>
       <c r="R7" s="66"/>
       <c r="S7" s="66"/>
-      <c r="T7" s="72">
+      <c r="T7" s="67">
         <v>2025</v>
       </c>
-      <c r="U7" s="72"/>
-[...10 lines deleted...]
-      <c r="AF7" s="72">
+      <c r="U7" s="67"/>
+      <c r="V7" s="67"/>
+      <c r="W7" s="67"/>
+      <c r="X7" s="67"/>
+      <c r="Y7" s="67"/>
+      <c r="Z7" s="67"/>
+      <c r="AA7" s="67"/>
+      <c r="AB7" s="67"/>
+      <c r="AC7" s="67"/>
+      <c r="AD7" s="67"/>
+      <c r="AE7" s="67"/>
+      <c r="AF7" s="67">
         <v>2026</v>
       </c>
-      <c r="AG7" s="72"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="72"/>
+      <c r="AG7" s="67"/>
+      <c r="AH7" s="67"/>
+      <c r="AI7" s="67"/>
+      <c r="AJ7" s="67"/>
+      <c r="AK7" s="67"/>
+      <c r="AL7" s="67"/>
+      <c r="AM7" s="67"/>
+      <c r="AN7" s="67"/>
+      <c r="AO7" s="67"/>
+      <c r="AP7" s="67"/>
+      <c r="AQ7" s="67"/>
     </row>
     <row r="8" spans="1:43" ht="18" customHeight="1">
       <c r="A8" s="64"/>
       <c r="B8" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="K8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="L8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M8" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="N8" s="56" t="s">
+      <c r="N8" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="O8" s="25" t="s">
+      <c r="O8" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="P8" s="56" t="s">
+      <c r="P8" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="Q8" s="25" t="s">
+      <c r="Q8" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="25" t="s">
+      <c r="R8" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="S8" s="25" t="s">
+      <c r="S8" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="T8" s="25" t="s">
+      <c r="T8" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="U8" s="25" t="s">
+      <c r="U8" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="V8" s="56" t="s">
+      <c r="V8" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="W8" s="25" t="s">
+      <c r="W8" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="X8" s="25" t="s">
+      <c r="X8" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="Y8" s="26" t="s">
+      <c r="Y8" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="Z8" s="26" t="s">
+      <c r="Z8" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AA8" s="27" t="s">
+      <c r="AA8" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AB8" s="26" t="s">
+      <c r="AB8" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AC8" s="27" t="s">
+      <c r="AC8" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="AD8" s="27" t="s">
+      <c r="AD8" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="AE8" s="27" t="s">
+      <c r="AE8" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="AF8" s="25" t="s">
+      <c r="AF8" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AG8" s="25" t="s">
+      <c r="AG8" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AH8" s="56" t="s">
+      <c r="AH8" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="AI8" s="25" t="s">
+      <c r="AI8" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AJ8" s="25" t="s">
+      <c r="AJ8" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AK8" s="26" t="s">
+      <c r="AK8" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="AL8" s="26" t="s">
+      <c r="AL8" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AM8" s="27" t="s">
+      <c r="AM8" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AN8" s="26" t="s">
+      <c r="AN8" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AO8" s="27" t="s">
+      <c r="AO8" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="AP8" s="27" t="s">
+      <c r="AP8" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="AQ8" s="27" t="s">
+      <c r="AQ8" s="19" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:43" ht="12" customHeight="1">
-      <c r="A9" s="53"/>
-[...18 lines deleted...]
-      <c r="T9" s="73" t="s">
+      <c r="A9" s="38"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="38"/>
+      <c r="G9" s="38"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="38"/>
+      <c r="N9" s="38"/>
+      <c r="O9" s="38"/>
+      <c r="P9" s="38"/>
+      <c r="Q9" s="38"/>
+      <c r="R9" s="38"/>
+      <c r="S9" s="38"/>
+      <c r="T9" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="U9" s="73"/>
-[...21 lines deleted...]
-      <c r="AQ9" s="53"/>
+      <c r="U9" s="68"/>
+      <c r="V9" s="68"/>
+      <c r="W9" s="68"/>
+      <c r="X9" s="68"/>
+      <c r="Y9" s="68"/>
+      <c r="Z9" s="68"/>
+      <c r="AA9" s="68"/>
+      <c r="AB9" s="68"/>
+      <c r="AC9" s="68"/>
+      <c r="AD9" s="68"/>
+      <c r="AE9" s="68"/>
+      <c r="AF9" s="68"/>
+      <c r="AG9" s="68"/>
+      <c r="AH9" s="38"/>
+      <c r="AI9" s="38"/>
+      <c r="AJ9" s="38"/>
+      <c r="AK9" s="38"/>
+      <c r="AL9" s="38"/>
+      <c r="AM9" s="38"/>
+      <c r="AN9" s="38"/>
+      <c r="AO9" s="38"/>
+      <c r="AP9" s="38"/>
+      <c r="AQ9" s="38"/>
     </row>
     <row r="10" spans="1:43" ht="12" customHeight="1">
-      <c r="A10" s="38" t="s">
-        <v>37</v>
+      <c r="A10" s="28" t="s">
+        <v>32</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="1">
         <v>752</v>
       </c>
       <c r="O10" s="3">
         <v>620</v>
       </c>
       <c r="P10" s="1">
         <v>673</v>
       </c>
       <c r="Q10" s="3">
         <v>698</v>
       </c>
@@ -6942,73 +1740,79 @@
       </c>
       <c r="AA10" s="1">
         <v>660</v>
       </c>
       <c r="AB10" s="1">
         <v>640</v>
       </c>
       <c r="AC10" s="1">
         <v>696</v>
       </c>
       <c r="AD10" s="1">
         <v>656</v>
       </c>
       <c r="AE10" s="1">
         <v>799</v>
       </c>
       <c r="AF10" s="3">
         <v>625</v>
       </c>
       <c r="AG10" s="3">
         <v>588</v>
       </c>
       <c r="AH10" s="3">
         <v>722</v>
       </c>
-      <c r="AI10" s="60">
+      <c r="AI10" s="45">
         <v>699</v>
       </c>
-      <c r="AJ10" s="60">
+      <c r="AJ10" s="45">
         <v>649</v>
+      </c>
+      <c r="AK10" s="45">
+        <v>752</v>
+      </c>
+      <c r="AL10" s="1" t="s">
+        <v>95</v>
       </c>
     </row>
     <row r="11" spans="1:43" ht="12" customHeight="1">
       <c r="A11" s="10" t="s">
-        <v>39</v>
-[...12 lines deleted...]
-      <c r="M11" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
       <c r="N11" s="1">
         <v>342</v>
       </c>
       <c r="O11" s="3">
         <v>264</v>
       </c>
       <c r="P11" s="1">
         <v>309</v>
       </c>
       <c r="Q11" s="3">
         <v>313</v>
       </c>
       <c r="R11" s="3">
         <v>261</v>
       </c>
       <c r="S11" s="3">
         <v>299</v>
       </c>
       <c r="T11" s="3">
         <v>312</v>
       </c>
       <c r="U11" s="3">
         <v>280</v>
       </c>
       <c r="V11" s="1">
@@ -7028,73 +1832,76 @@
       </c>
       <c r="AA11" s="1">
         <v>284</v>
       </c>
       <c r="AB11" s="1">
         <v>293</v>
       </c>
       <c r="AC11" s="1">
         <v>308</v>
       </c>
       <c r="AD11" s="1">
         <v>277</v>
       </c>
       <c r="AE11" s="1">
         <v>363</v>
       </c>
       <c r="AF11" s="3">
         <v>292</v>
       </c>
       <c r="AG11" s="3">
         <v>253</v>
       </c>
       <c r="AH11" s="3">
         <v>339</v>
       </c>
-      <c r="AI11" s="60">
+      <c r="AI11" s="45">
         <v>324</v>
       </c>
-      <c r="AJ11" s="60">
+      <c r="AJ11" s="45">
         <v>299</v>
+      </c>
+      <c r="AK11" s="45">
+        <v>353</v>
       </c>
     </row>
     <row r="12" spans="1:43" ht="12" customHeight="1">
       <c r="A12" s="10" t="s">
-        <v>41</v>
-[...12 lines deleted...]
-      <c r="M12" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
       <c r="N12" s="1">
         <v>82</v>
       </c>
       <c r="O12" s="3">
         <v>65</v>
       </c>
       <c r="P12" s="1">
         <v>65</v>
       </c>
       <c r="Q12" s="3">
         <v>59</v>
       </c>
       <c r="R12" s="3">
         <v>79</v>
       </c>
       <c r="S12" s="3">
         <v>62</v>
       </c>
       <c r="T12" s="3">
         <v>65</v>
       </c>
       <c r="U12" s="3">
         <v>63</v>
       </c>
       <c r="V12" s="1">
@@ -7114,73 +1921,76 @@
       </c>
       <c r="AA12" s="1">
         <v>70</v>
       </c>
       <c r="AB12" s="1">
         <v>70</v>
       </c>
       <c r="AC12" s="1">
         <v>80</v>
       </c>
       <c r="AD12" s="1">
         <v>65</v>
       </c>
       <c r="AE12" s="1">
         <v>87</v>
       </c>
       <c r="AF12" s="3">
         <v>61</v>
       </c>
       <c r="AG12" s="3">
         <v>51</v>
       </c>
       <c r="AH12" s="3">
         <v>58</v>
       </c>
-      <c r="AI12" s="60">
+      <c r="AI12" s="45">
         <v>79</v>
       </c>
-      <c r="AJ12" s="60">
+      <c r="AJ12" s="45">
         <v>53</v>
+      </c>
+      <c r="AK12" s="45">
+        <v>68</v>
       </c>
     </row>
     <row r="13" spans="1:43" ht="12" customHeight="1">
       <c r="A13" s="1" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-      <c r="M13" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="11"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
       <c r="N13" s="1">
         <v>70</v>
       </c>
       <c r="O13" s="3">
         <v>74</v>
       </c>
       <c r="P13" s="1">
         <v>62</v>
       </c>
       <c r="Q13" s="3">
         <v>77</v>
       </c>
       <c r="R13" s="3">
         <v>61</v>
       </c>
       <c r="S13" s="3">
         <v>70</v>
       </c>
       <c r="T13" s="3">
         <v>85</v>
       </c>
       <c r="U13" s="3">
         <v>64</v>
       </c>
       <c r="V13" s="1">
@@ -7200,73 +2010,76 @@
       </c>
       <c r="AA13" s="1">
         <v>56</v>
       </c>
       <c r="AB13" s="1">
         <v>54</v>
       </c>
       <c r="AC13" s="1">
         <v>67</v>
       </c>
       <c r="AD13" s="1">
         <v>66</v>
       </c>
       <c r="AE13" s="1">
         <v>71</v>
       </c>
       <c r="AF13" s="3">
         <v>61</v>
       </c>
       <c r="AG13" s="3">
         <v>59</v>
       </c>
       <c r="AH13" s="3">
         <v>82</v>
       </c>
-      <c r="AI13" s="60">
+      <c r="AI13" s="45">
         <v>68</v>
       </c>
-      <c r="AJ13" s="60">
+      <c r="AJ13" s="45">
         <v>57</v>
+      </c>
+      <c r="AK13" s="45">
+        <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:43" ht="12" customHeight="1">
       <c r="A14" s="1" t="s">
-        <v>49</v>
-[...12 lines deleted...]
-      <c r="M14" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
       <c r="N14" s="1">
         <v>23</v>
       </c>
       <c r="O14" s="3">
         <v>22</v>
       </c>
       <c r="P14" s="1">
         <v>14</v>
       </c>
       <c r="Q14" s="3">
         <v>23</v>
       </c>
       <c r="R14" s="3">
         <v>16</v>
       </c>
       <c r="S14" s="3">
         <v>22</v>
       </c>
       <c r="T14" s="3">
         <v>19</v>
       </c>
       <c r="U14" s="3">
         <v>17</v>
       </c>
       <c r="V14" s="1">
@@ -7286,73 +2099,76 @@
       </c>
       <c r="AA14" s="1">
         <v>30</v>
       </c>
       <c r="AB14" s="1">
         <v>28</v>
       </c>
       <c r="AC14" s="1">
         <v>16</v>
       </c>
       <c r="AD14" s="1">
         <v>18</v>
       </c>
       <c r="AE14" s="1">
         <v>22</v>
       </c>
       <c r="AF14" s="3">
         <v>15</v>
       </c>
       <c r="AG14" s="3">
         <v>18</v>
       </c>
       <c r="AH14" s="3">
         <v>15</v>
       </c>
-      <c r="AI14" s="60">
+      <c r="AI14" s="45">
         <v>15</v>
       </c>
-      <c r="AJ14" s="60">
+      <c r="AJ14" s="45">
         <v>18</v>
+      </c>
+      <c r="AK14" s="45">
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:43" ht="12" customHeight="1">
       <c r="A15" s="1" t="s">
-        <v>60</v>
-[...12 lines deleted...]
-      <c r="M15" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
       <c r="N15" s="1">
         <v>93</v>
       </c>
       <c r="O15" s="3">
         <v>73</v>
       </c>
       <c r="P15" s="1">
         <v>90</v>
       </c>
       <c r="Q15" s="3">
         <v>79</v>
       </c>
       <c r="R15" s="3">
         <v>83</v>
       </c>
       <c r="S15" s="3">
         <v>76</v>
       </c>
       <c r="T15" s="3">
         <v>75</v>
       </c>
       <c r="U15" s="3">
         <v>81</v>
       </c>
       <c r="V15" s="1">
@@ -7372,73 +2188,76 @@
       </c>
       <c r="AA15" s="1">
         <v>68</v>
       </c>
       <c r="AB15" s="1">
         <v>69</v>
       </c>
       <c r="AC15" s="1">
         <v>85</v>
       </c>
       <c r="AD15" s="1">
         <v>92</v>
       </c>
       <c r="AE15" s="1">
         <v>101</v>
       </c>
       <c r="AF15" s="3">
         <v>77</v>
       </c>
       <c r="AG15" s="3">
         <v>74</v>
       </c>
       <c r="AH15" s="3">
         <v>84</v>
       </c>
-      <c r="AI15" s="60">
+      <c r="AI15" s="45">
         <v>86</v>
       </c>
-      <c r="AJ15" s="60">
+      <c r="AJ15" s="45">
         <v>81</v>
+      </c>
+      <c r="AK15" s="45">
+        <v>74</v>
       </c>
     </row>
     <row r="16" spans="1:43" ht="12" customHeight="1">
       <c r="A16" s="1" t="s">
-        <v>52</v>
-[...12 lines deleted...]
-      <c r="M16" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="B16" s="11"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
       <c r="N16" s="1">
         <v>14</v>
       </c>
       <c r="O16" s="3">
         <v>17</v>
       </c>
       <c r="P16" s="1">
         <v>8</v>
       </c>
       <c r="Q16" s="3">
         <v>15</v>
       </c>
       <c r="R16" s="3">
         <v>16</v>
       </c>
       <c r="S16" s="3">
         <v>14</v>
       </c>
       <c r="T16" s="3">
         <v>9</v>
       </c>
       <c r="U16" s="3">
         <v>15</v>
       </c>
       <c r="V16" s="1">
@@ -7458,73 +2277,76 @@
       </c>
       <c r="AA16" s="1">
         <v>9</v>
       </c>
       <c r="AB16" s="1">
         <v>9</v>
       </c>
       <c r="AC16" s="1">
         <v>14</v>
       </c>
       <c r="AD16" s="1">
         <v>19</v>
       </c>
       <c r="AE16" s="1">
         <v>20</v>
       </c>
       <c r="AF16" s="3">
         <v>11</v>
       </c>
       <c r="AG16" s="3">
         <v>9</v>
       </c>
       <c r="AH16" s="3">
         <v>7</v>
       </c>
-      <c r="AI16" s="60">
+      <c r="AI16" s="45">
         <v>4</v>
       </c>
-      <c r="AJ16" s="60">
+      <c r="AJ16" s="45">
         <v>16</v>
+      </c>
+      <c r="AK16" s="45">
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:43" ht="12" customHeight="1">
       <c r="A17" s="10" t="s">
-        <v>53</v>
-[...12 lines deleted...]
-      <c r="M17" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="B17" s="11"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="11"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
       <c r="N17" s="1">
         <v>4</v>
       </c>
       <c r="O17" s="3">
         <v>3</v>
       </c>
       <c r="P17" s="1">
         <v>8</v>
       </c>
       <c r="Q17" s="3">
         <v>7</v>
       </c>
       <c r="R17" s="3">
         <v>5</v>
       </c>
       <c r="S17" s="3">
         <v>10</v>
       </c>
       <c r="T17" s="3">
         <v>6</v>
       </c>
       <c r="U17" s="3">
         <v>8</v>
       </c>
       <c r="V17" s="1">
@@ -7544,73 +2366,76 @@
       </c>
       <c r="AA17" s="1">
         <v>11</v>
       </c>
       <c r="AB17" s="1">
         <v>8</v>
       </c>
       <c r="AC17" s="1">
         <v>6</v>
       </c>
       <c r="AD17" s="1">
         <v>6</v>
       </c>
       <c r="AE17" s="1">
         <v>12</v>
       </c>
       <c r="AF17" s="3">
         <v>12</v>
       </c>
       <c r="AG17" s="3">
         <v>4</v>
       </c>
       <c r="AH17" s="3">
         <v>14</v>
       </c>
-      <c r="AI17" s="60">
+      <c r="AI17" s="45">
         <v>8</v>
       </c>
-      <c r="AJ17" s="60">
+      <c r="AJ17" s="45">
         <v>9</v>
+      </c>
+      <c r="AK17" s="45">
+        <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:43" ht="12" customHeight="1">
       <c r="A18" s="1" t="s">
-        <v>61</v>
-[...12 lines deleted...]
-      <c r="M18" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="12"/>
+      <c r="K18" s="12"/>
+      <c r="L18" s="12"/>
+      <c r="M18" s="12"/>
       <c r="N18" s="1">
         <v>8</v>
       </c>
       <c r="O18" s="3">
         <v>5</v>
       </c>
       <c r="P18" s="1">
         <v>3</v>
       </c>
       <c r="Q18" s="3">
         <v>4</v>
       </c>
       <c r="R18" s="3">
         <v>4</v>
       </c>
       <c r="S18" s="3">
         <v>6</v>
       </c>
       <c r="T18" s="3">
         <v>4</v>
       </c>
       <c r="U18" s="3">
         <v>2</v>
       </c>
       <c r="V18" s="1">
@@ -7630,73 +2455,76 @@
       </c>
       <c r="AA18" s="1">
         <v>7</v>
       </c>
       <c r="AB18" s="1">
         <v>4</v>
       </c>
       <c r="AC18" s="1">
         <v>8</v>
       </c>
       <c r="AD18" s="1">
         <v>4</v>
       </c>
       <c r="AE18" s="1">
         <v>3</v>
       </c>
       <c r="AF18" s="3">
         <v>3</v>
       </c>
       <c r="AG18" s="3">
         <v>11</v>
       </c>
       <c r="AH18" s="3">
         <v>7</v>
       </c>
-      <c r="AI18" s="60">
+      <c r="AI18" s="45">
         <v>4</v>
       </c>
-      <c r="AJ18" s="60">
+      <c r="AJ18" s="45">
         <v>5</v>
+      </c>
+      <c r="AK18" s="45">
+        <v>7</v>
       </c>
     </row>
     <row r="19" spans="1:43" ht="12" customHeight="1">
       <c r="A19" s="1" t="s">
-        <v>62</v>
-[...12 lines deleted...]
-      <c r="M19" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="12"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="12"/>
+      <c r="K19" s="12"/>
+      <c r="L19" s="12"/>
+      <c r="M19" s="12"/>
       <c r="N19" s="1">
         <v>16</v>
       </c>
       <c r="O19" s="3">
         <v>11</v>
       </c>
       <c r="P19" s="1">
         <v>14</v>
       </c>
       <c r="Q19" s="3">
         <v>14</v>
       </c>
       <c r="R19" s="3">
         <v>9</v>
       </c>
       <c r="S19" s="3">
         <v>10</v>
       </c>
       <c r="T19" s="3">
         <v>7</v>
       </c>
       <c r="U19" s="3">
         <v>8</v>
       </c>
       <c r="V19" s="1">
@@ -7716,73 +2544,76 @@
       </c>
       <c r="AA19" s="1">
         <v>15</v>
       </c>
       <c r="AB19" s="1">
         <v>14</v>
       </c>
       <c r="AC19" s="1">
         <v>9</v>
       </c>
       <c r="AD19" s="1">
         <v>14</v>
       </c>
       <c r="AE19" s="1">
         <v>12</v>
       </c>
       <c r="AF19" s="3">
         <v>10</v>
       </c>
       <c r="AG19" s="3">
         <v>16</v>
       </c>
       <c r="AH19" s="3">
         <v>11</v>
       </c>
-      <c r="AI19" s="60">
+      <c r="AI19" s="45">
         <v>11</v>
       </c>
-      <c r="AJ19" s="60">
+      <c r="AJ19" s="45">
         <v>16</v>
+      </c>
+      <c r="AK19" s="45">
+        <v>12</v>
       </c>
     </row>
     <row r="20" spans="1:43" ht="12" customHeight="1">
       <c r="A20" s="1" t="s">
-        <v>54</v>
-[...12 lines deleted...]
-      <c r="M20" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="12"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="12"/>
+      <c r="K20" s="12"/>
+      <c r="L20" s="12"/>
+      <c r="M20" s="12"/>
       <c r="N20" s="1">
         <v>8</v>
       </c>
       <c r="O20" s="3">
         <v>12</v>
       </c>
       <c r="P20" s="1">
         <v>9</v>
       </c>
       <c r="Q20" s="3">
         <v>13</v>
       </c>
       <c r="R20" s="3">
         <v>20</v>
       </c>
       <c r="S20" s="3">
         <v>20</v>
       </c>
       <c r="T20" s="3">
         <v>18</v>
       </c>
       <c r="U20" s="3">
         <v>8</v>
       </c>
       <c r="V20" s="1">
@@ -7802,73 +2633,76 @@
       </c>
       <c r="AA20" s="1">
         <v>12</v>
       </c>
       <c r="AB20" s="1">
         <v>8</v>
       </c>
       <c r="AC20" s="1">
         <v>9</v>
       </c>
       <c r="AD20" s="1">
         <v>13</v>
       </c>
       <c r="AE20" s="1">
         <v>18</v>
       </c>
       <c r="AF20" s="3">
         <v>5</v>
       </c>
       <c r="AG20" s="3">
         <v>9</v>
       </c>
       <c r="AH20" s="3">
         <v>10</v>
       </c>
-      <c r="AI20" s="60">
+      <c r="AI20" s="45">
         <v>9</v>
       </c>
-      <c r="AJ20" s="60">
+      <c r="AJ20" s="45">
         <v>8</v>
+      </c>
+      <c r="AK20" s="45">
+        <v>12</v>
       </c>
     </row>
     <row r="21" spans="1:43" ht="12" customHeight="1">
       <c r="A21" s="1" t="s">
-        <v>55</v>
-[...12 lines deleted...]
-      <c r="M21" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="12"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="12"/>
+      <c r="K21" s="12"/>
+      <c r="L21" s="12"/>
+      <c r="M21" s="12"/>
       <c r="N21" s="1">
         <v>29</v>
       </c>
       <c r="O21" s="3">
         <v>19</v>
       </c>
       <c r="P21" s="1">
         <v>24</v>
       </c>
       <c r="Q21" s="3">
         <v>25</v>
       </c>
       <c r="R21" s="3">
         <v>33</v>
       </c>
       <c r="S21" s="3">
         <v>24</v>
       </c>
       <c r="T21" s="3">
         <v>21</v>
       </c>
       <c r="U21" s="3">
         <v>35</v>
       </c>
       <c r="V21" s="1">
@@ -7888,73 +2722,76 @@
       </c>
       <c r="AA21" s="1">
         <v>31</v>
       </c>
       <c r="AB21" s="1">
         <v>23</v>
       </c>
       <c r="AC21" s="1">
         <v>29</v>
       </c>
       <c r="AD21" s="1">
         <v>37</v>
       </c>
       <c r="AE21" s="1">
         <v>35</v>
       </c>
       <c r="AF21" s="3">
         <v>26</v>
       </c>
       <c r="AG21" s="3">
         <v>21</v>
       </c>
       <c r="AH21" s="3">
         <v>33</v>
       </c>
-      <c r="AI21" s="60">
+      <c r="AI21" s="45">
         <v>18</v>
       </c>
-      <c r="AJ21" s="60">
+      <c r="AJ21" s="45">
         <v>27</v>
+      </c>
+      <c r="AK21" s="45">
+        <v>26</v>
       </c>
     </row>
     <row r="22" spans="1:43" ht="12" customHeight="1">
       <c r="A22" s="1" t="s">
-        <v>63</v>
-[...12 lines deleted...]
-      <c r="M22" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="12"/>
+      <c r="K22" s="12"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
       <c r="N22" s="1">
         <v>16</v>
       </c>
       <c r="O22" s="3">
         <v>8</v>
       </c>
       <c r="P22" s="1">
         <v>12</v>
       </c>
       <c r="Q22" s="3">
         <v>15</v>
       </c>
       <c r="R22" s="3">
         <v>10</v>
       </c>
       <c r="S22" s="3">
         <v>17</v>
       </c>
       <c r="T22" s="3">
         <v>8</v>
       </c>
       <c r="U22" s="3">
         <v>8</v>
       </c>
       <c r="V22" s="1">
@@ -7974,73 +2811,76 @@
       </c>
       <c r="AA22" s="1">
         <v>7</v>
       </c>
       <c r="AB22" s="1">
         <v>7</v>
       </c>
       <c r="AC22" s="1">
         <v>12</v>
       </c>
       <c r="AD22" s="1">
         <v>6</v>
       </c>
       <c r="AE22" s="1">
         <v>13</v>
       </c>
       <c r="AF22" s="3">
         <v>8</v>
       </c>
       <c r="AG22" s="3">
         <v>9</v>
       </c>
       <c r="AH22" s="3">
         <v>12</v>
       </c>
-      <c r="AI22" s="60">
+      <c r="AI22" s="45">
         <v>13</v>
       </c>
-      <c r="AJ22" s="60">
+      <c r="AJ22" s="45">
         <v>14</v>
+      </c>
+      <c r="AK22" s="45">
+        <v>10</v>
       </c>
     </row>
     <row r="23" spans="1:43" ht="12" customHeight="1">
       <c r="A23" s="1" t="s">
-        <v>57</v>
-[...12 lines deleted...]
-      <c r="M23" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="12"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="12"/>
+      <c r="K23" s="12"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
       <c r="N23" s="1">
         <v>47</v>
       </c>
       <c r="O23" s="3">
         <v>47</v>
       </c>
       <c r="P23" s="1">
         <v>55</v>
       </c>
       <c r="Q23" s="3">
         <v>54</v>
       </c>
       <c r="R23" s="3">
         <v>60</v>
       </c>
       <c r="S23" s="3">
         <v>61</v>
       </c>
       <c r="T23" s="3">
         <v>54</v>
       </c>
       <c r="U23" s="3">
         <v>52</v>
       </c>
       <c r="V23" s="1">
@@ -8060,118 +2900,122 @@
       </c>
       <c r="AA23" s="1">
         <v>60</v>
       </c>
       <c r="AB23" s="1">
         <v>53</v>
       </c>
       <c r="AC23" s="1">
         <v>53</v>
       </c>
       <c r="AD23" s="1">
         <v>39</v>
       </c>
       <c r="AE23" s="1">
         <v>42</v>
       </c>
       <c r="AF23" s="3">
         <v>44</v>
       </c>
       <c r="AG23" s="3">
         <v>54</v>
       </c>
       <c r="AH23" s="3">
         <v>50</v>
       </c>
-      <c r="AI23" s="60">
+      <c r="AI23" s="45">
         <v>60</v>
       </c>
-      <c r="AJ23" s="60">
+      <c r="AJ23" s="45">
         <v>46</v>
       </c>
+      <c r="AK23" s="45">
+        <v>56</v>
+      </c>
     </row>
     <row r="24" spans="1:43" ht="12" customHeight="1">
-      <c r="A24" s="54"/>
-[...17 lines deleted...]
-      <c r="S24" s="54"/>
+      <c r="A24" s="39"/>
+      <c r="B24" s="39"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
+      <c r="I24" s="39"/>
+      <c r="J24" s="39"/>
+      <c r="K24" s="39"/>
+      <c r="L24" s="39"/>
+      <c r="M24" s="39"/>
+      <c r="N24" s="39"/>
+      <c r="O24" s="39"/>
+      <c r="P24" s="39"/>
+      <c r="Q24" s="39"/>
+      <c r="R24" s="39"/>
+      <c r="S24" s="39"/>
       <c r="T24" s="69" t="s">
         <v>25</v>
       </c>
       <c r="U24" s="69"/>
       <c r="V24" s="69"/>
       <c r="W24" s="69"/>
       <c r="X24" s="69"/>
       <c r="Y24" s="69"/>
       <c r="Z24" s="69"/>
       <c r="AA24" s="69"/>
       <c r="AB24" s="69"/>
       <c r="AC24" s="69"/>
       <c r="AD24" s="69"/>
       <c r="AE24" s="69"/>
       <c r="AF24" s="69"/>
       <c r="AG24" s="69"/>
-      <c r="AH24" s="54"/>
-[...6 lines deleted...]
-      <c r="AQ24" s="54"/>
+      <c r="AH24" s="39"/>
+      <c r="AI24" s="39"/>
+      <c r="AJ24" s="45"/>
+      <c r="AK24" s="45"/>
+      <c r="AM24" s="39"/>
+      <c r="AN24" s="39"/>
+      <c r="AO24" s="39"/>
+      <c r="AP24" s="39"/>
+      <c r="AQ24" s="39"/>
     </row>
     <row r="25" spans="1:43" ht="12" customHeight="1">
-      <c r="A25" s="38" t="s">
-[...13 lines deleted...]
-      <c r="M25" s="13"/>
+      <c r="A25" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="12"/>
+      <c r="I25" s="11"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="12"/>
+      <c r="L25" s="12"/>
+      <c r="M25" s="12"/>
       <c r="N25" s="1">
         <v>502</v>
       </c>
       <c r="O25" s="3">
         <v>389</v>
       </c>
       <c r="P25" s="1">
         <v>443</v>
       </c>
       <c r="Q25" s="3">
         <v>443</v>
       </c>
       <c r="R25" s="3">
         <v>414</v>
       </c>
       <c r="S25" s="3">
         <v>423</v>
       </c>
       <c r="T25" s="3">
         <v>455</v>
       </c>
       <c r="U25" s="3">
         <v>414</v>
       </c>
       <c r="V25" s="1">
@@ -8191,73 +3035,76 @@
       </c>
       <c r="AA25" s="1">
         <v>426</v>
       </c>
       <c r="AB25" s="1">
         <v>428</v>
       </c>
       <c r="AC25" s="1">
         <v>455</v>
       </c>
       <c r="AD25" s="1">
         <v>421</v>
       </c>
       <c r="AE25" s="1">
         <v>540</v>
       </c>
       <c r="AF25" s="3">
         <v>411</v>
       </c>
       <c r="AG25" s="3">
         <v>373</v>
       </c>
       <c r="AH25" s="3">
         <v>468</v>
       </c>
-      <c r="AI25" s="60">
+      <c r="AI25" s="45">
         <v>480</v>
       </c>
-      <c r="AJ25" s="60">
+      <c r="AJ25" s="45">
         <v>430</v>
+      </c>
+      <c r="AK25" s="45">
+        <v>503</v>
       </c>
     </row>
     <row r="26" spans="1:43" ht="12" customHeight="1">
       <c r="A26" s="10" t="s">
-        <v>39</v>
-[...12 lines deleted...]
-      <c r="M26" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="B26" s="11"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="11"/>
+      <c r="J26" s="12"/>
+      <c r="K26" s="12"/>
+      <c r="L26" s="12"/>
+      <c r="M26" s="12"/>
       <c r="N26" s="1">
         <v>335</v>
       </c>
       <c r="O26" s="3">
         <v>251</v>
       </c>
       <c r="P26" s="1">
         <v>292</v>
       </c>
       <c r="Q26" s="3">
         <v>298</v>
       </c>
       <c r="R26" s="3">
         <v>252</v>
       </c>
       <c r="S26" s="3">
         <v>292</v>
       </c>
       <c r="T26" s="3">
         <v>302</v>
       </c>
       <c r="U26" s="3">
         <v>273</v>
       </c>
       <c r="V26" s="1">
@@ -8277,73 +3124,76 @@
       </c>
       <c r="AA26" s="1">
         <v>275</v>
       </c>
       <c r="AB26" s="1">
         <v>288</v>
       </c>
       <c r="AC26" s="1">
         <v>295</v>
       </c>
       <c r="AD26" s="1">
         <v>268</v>
       </c>
       <c r="AE26" s="1">
         <v>348</v>
       </c>
       <c r="AF26" s="3">
         <v>279</v>
       </c>
       <c r="AG26" s="3">
         <v>243</v>
       </c>
       <c r="AH26" s="3">
         <v>328</v>
       </c>
-      <c r="AI26" s="60">
+      <c r="AI26" s="45">
         <v>314</v>
       </c>
-      <c r="AJ26" s="60">
+      <c r="AJ26" s="45">
         <v>291</v>
+      </c>
+      <c r="AK26" s="45">
+        <v>344</v>
       </c>
     </row>
     <row r="27" spans="1:43" ht="12" customHeight="1">
       <c r="A27" s="10" t="s">
-        <v>41</v>
-[...12 lines deleted...]
-      <c r="M27" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="B27" s="11"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="12"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="12"/>
       <c r="N27" s="1">
         <v>80</v>
       </c>
       <c r="O27" s="3">
         <v>62</v>
       </c>
       <c r="P27" s="1">
         <v>60</v>
       </c>
       <c r="Q27" s="3">
         <v>56</v>
       </c>
       <c r="R27" s="3">
         <v>73</v>
       </c>
       <c r="S27" s="3">
         <v>55</v>
       </c>
       <c r="T27" s="3">
         <v>64</v>
       </c>
       <c r="U27" s="3">
         <v>61</v>
       </c>
       <c r="V27" s="1">
@@ -8363,73 +3213,76 @@
       </c>
       <c r="AA27" s="1">
         <v>69</v>
       </c>
       <c r="AB27" s="1">
         <v>66</v>
       </c>
       <c r="AC27" s="1">
         <v>77</v>
       </c>
       <c r="AD27" s="1">
         <v>62</v>
       </c>
       <c r="AE27" s="1">
         <v>84</v>
       </c>
       <c r="AF27" s="3">
         <v>58</v>
       </c>
       <c r="AG27" s="3">
         <v>51</v>
       </c>
       <c r="AH27" s="3">
         <v>55</v>
       </c>
-      <c r="AI27" s="60">
+      <c r="AI27" s="45">
         <v>76</v>
       </c>
-      <c r="AJ27" s="60">
+      <c r="AJ27" s="45">
         <v>52</v>
+      </c>
+      <c r="AK27" s="45">
+        <v>65</v>
       </c>
     </row>
     <row r="28" spans="1:43" ht="12" customHeight="1">
       <c r="A28" s="10" t="s">
-        <v>49</v>
-[...12 lines deleted...]
-      <c r="M28" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="12"/>
+      <c r="K28" s="12"/>
+      <c r="L28" s="12"/>
+      <c r="M28" s="12"/>
       <c r="N28" s="1">
         <v>9</v>
       </c>
       <c r="O28" s="3">
         <v>11</v>
       </c>
       <c r="P28" s="1">
         <v>11</v>
       </c>
       <c r="Q28" s="3">
         <v>11</v>
       </c>
       <c r="R28" s="3">
         <v>10</v>
       </c>
       <c r="S28" s="3">
         <v>10</v>
       </c>
       <c r="T28" s="3">
         <v>10</v>
       </c>
       <c r="U28" s="3">
         <v>9</v>
       </c>
       <c r="V28" s="1">
@@ -8449,73 +3302,76 @@
       </c>
       <c r="AA28" s="1">
         <v>12</v>
       </c>
       <c r="AB28" s="1">
         <v>15</v>
       </c>
       <c r="AC28" s="1">
         <v>8</v>
       </c>
       <c r="AD28" s="1">
         <v>12</v>
       </c>
       <c r="AE28" s="1">
         <v>16</v>
       </c>
       <c r="AF28" s="3">
         <v>7</v>
       </c>
       <c r="AG28" s="3">
         <v>8</v>
       </c>
       <c r="AH28" s="3">
         <v>7</v>
       </c>
-      <c r="AI28" s="60">
+      <c r="AI28" s="45">
         <v>9</v>
       </c>
-      <c r="AJ28" s="60">
+      <c r="AJ28" s="45">
         <v>12</v>
+      </c>
+      <c r="AK28" s="45">
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:43" ht="12" customHeight="1">
       <c r="A29" s="10" t="s">
-        <v>50</v>
-[...12 lines deleted...]
-      <c r="M29" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="B29" s="11"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="11"/>
+      <c r="J29" s="12"/>
+      <c r="K29" s="12"/>
+      <c r="L29" s="12"/>
+      <c r="M29" s="12"/>
       <c r="N29" s="1">
         <v>62</v>
       </c>
       <c r="O29" s="3">
         <v>48</v>
       </c>
       <c r="P29" s="1">
         <v>62</v>
       </c>
       <c r="Q29" s="3">
         <v>52</v>
       </c>
       <c r="R29" s="3">
         <v>52</v>
       </c>
       <c r="S29" s="3">
         <v>47</v>
       </c>
       <c r="T29" s="3">
         <v>53</v>
       </c>
       <c r="U29" s="3">
         <v>55</v>
       </c>
       <c r="V29" s="1">
@@ -8535,73 +3391,76 @@
       </c>
       <c r="AA29" s="1">
         <v>47</v>
       </c>
       <c r="AB29" s="1">
         <v>47</v>
       </c>
       <c r="AC29" s="1">
         <v>50</v>
       </c>
       <c r="AD29" s="1">
         <v>61</v>
       </c>
       <c r="AE29" s="1">
         <v>72</v>
       </c>
       <c r="AF29" s="3">
         <v>49</v>
       </c>
       <c r="AG29" s="3">
         <v>47</v>
       </c>
       <c r="AH29" s="3">
         <v>57</v>
       </c>
-      <c r="AI29" s="60">
+      <c r="AI29" s="45">
         <v>55</v>
       </c>
-      <c r="AJ29" s="60">
+      <c r="AJ29" s="45">
         <v>56</v>
+      </c>
+      <c r="AK29" s="45">
+        <v>55</v>
       </c>
     </row>
     <row r="30" spans="1:43" ht="12" customHeight="1">
       <c r="A30" s="10" t="s">
-        <v>57</v>
-[...12 lines deleted...]
-      <c r="M30" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="B30" s="11"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="12"/>
+      <c r="I30" s="11"/>
+      <c r="J30" s="12"/>
+      <c r="K30" s="12"/>
+      <c r="L30" s="12"/>
+      <c r="M30" s="12"/>
       <c r="N30" s="1">
         <v>16</v>
       </c>
       <c r="O30" s="3">
         <v>17</v>
       </c>
       <c r="P30" s="1">
         <v>18</v>
       </c>
       <c r="Q30" s="3">
         <v>26</v>
       </c>
       <c r="R30" s="3">
         <v>27</v>
       </c>
       <c r="S30" s="3">
         <v>19</v>
       </c>
       <c r="T30" s="3">
         <v>26</v>
       </c>
       <c r="U30" s="3">
         <v>16</v>
       </c>
       <c r="V30" s="1">
@@ -8621,118 +3480,122 @@
       </c>
       <c r="AA30" s="1">
         <v>23</v>
       </c>
       <c r="AB30" s="1">
         <v>12</v>
       </c>
       <c r="AC30" s="1">
         <v>25</v>
       </c>
       <c r="AD30" s="1">
         <v>18</v>
       </c>
       <c r="AE30" s="1">
         <v>20</v>
       </c>
       <c r="AF30" s="3">
         <v>18</v>
       </c>
       <c r="AG30" s="3">
         <v>24</v>
       </c>
       <c r="AH30" s="3">
         <v>21</v>
       </c>
-      <c r="AI30" s="60">
+      <c r="AI30" s="45">
         <v>26</v>
       </c>
-      <c r="AJ30" s="60">
+      <c r="AJ30" s="45">
         <v>19</v>
       </c>
+      <c r="AK30" s="45">
+        <v>21</v>
+      </c>
     </row>
     <row r="31" spans="1:43" ht="12" customHeight="1">
-      <c r="A31" s="52"/>
-[...17 lines deleted...]
-      <c r="S31" s="52"/>
+      <c r="A31" s="37"/>
+      <c r="B31" s="37"/>
+      <c r="C31" s="37"/>
+      <c r="D31" s="37"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="37"/>
+      <c r="I31" s="37"/>
+      <c r="J31" s="37"/>
+      <c r="K31" s="37"/>
+      <c r="L31" s="37"/>
+      <c r="M31" s="37"/>
+      <c r="N31" s="37"/>
+      <c r="O31" s="37"/>
+      <c r="P31" s="37"/>
+      <c r="Q31" s="37"/>
+      <c r="R31" s="37"/>
+      <c r="S31" s="37"/>
       <c r="T31" s="62" t="s">
         <v>26</v>
       </c>
       <c r="U31" s="62"/>
       <c r="V31" s="62"/>
       <c r="W31" s="62"/>
       <c r="X31" s="62"/>
       <c r="Y31" s="62"/>
       <c r="Z31" s="62"/>
       <c r="AA31" s="62"/>
       <c r="AB31" s="62"/>
       <c r="AC31" s="62"/>
       <c r="AD31" s="62"/>
       <c r="AE31" s="62"/>
       <c r="AF31" s="62"/>
       <c r="AG31" s="62"/>
-      <c r="AH31" s="52"/>
-[...6 lines deleted...]
-      <c r="AQ31" s="52"/>
+      <c r="AH31" s="37"/>
+      <c r="AI31" s="37"/>
+      <c r="AJ31" s="45"/>
+      <c r="AK31" s="45"/>
+      <c r="AM31" s="37"/>
+      <c r="AN31" s="37"/>
+      <c r="AO31" s="37"/>
+      <c r="AP31" s="37"/>
+      <c r="AQ31" s="37"/>
     </row>
     <row r="32" spans="1:43" ht="12" customHeight="1">
-      <c r="A32" s="38" t="s">
-[...13 lines deleted...]
-      <c r="M32" s="13"/>
+      <c r="A32" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="11"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="12"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="12"/>
+      <c r="K32" s="12"/>
+      <c r="L32" s="12"/>
+      <c r="M32" s="12"/>
       <c r="N32" s="1">
         <v>250</v>
       </c>
       <c r="O32" s="3">
         <v>231</v>
       </c>
       <c r="P32" s="1">
         <v>230</v>
       </c>
       <c r="Q32" s="3">
         <v>255</v>
       </c>
       <c r="R32" s="3">
         <v>243</v>
       </c>
       <c r="S32" s="3">
         <v>268</v>
       </c>
       <c r="T32" s="3">
         <v>228</v>
       </c>
       <c r="U32" s="3">
         <v>227</v>
       </c>
       <c r="V32" s="1">
@@ -8752,159 +3615,165 @@
       </c>
       <c r="AA32" s="1">
         <v>234</v>
       </c>
       <c r="AB32" s="1">
         <v>212</v>
       </c>
       <c r="AC32" s="1">
         <v>241</v>
       </c>
       <c r="AD32" s="1">
         <v>235</v>
       </c>
       <c r="AE32" s="1">
         <v>259</v>
       </c>
       <c r="AF32" s="3">
         <v>214</v>
       </c>
       <c r="AG32" s="3">
         <v>215</v>
       </c>
       <c r="AH32" s="3">
         <v>254</v>
       </c>
-      <c r="AI32" s="60">
+      <c r="AI32" s="45">
         <v>219</v>
       </c>
-      <c r="AJ32" s="60">
+      <c r="AJ32" s="45">
         <v>219</v>
+      </c>
+      <c r="AK32" s="45">
+        <v>249</v>
       </c>
     </row>
     <row r="33" spans="1:43" ht="12" customHeight="1">
       <c r="A33" s="10" t="s">
-        <v>39</v>
-[...12 lines deleted...]
-      <c r="M33" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="B33" s="11"/>
+      <c r="C33" s="11"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="12"/>
+      <c r="I33" s="11"/>
+      <c r="J33" s="12"/>
+      <c r="K33" s="12"/>
+      <c r="L33" s="12"/>
+      <c r="M33" s="12"/>
       <c r="N33" s="1">
         <v>7</v>
       </c>
       <c r="O33" s="3">
         <v>13</v>
       </c>
       <c r="P33" s="1">
         <v>17</v>
       </c>
       <c r="Q33" s="3">
         <v>15</v>
       </c>
       <c r="R33" s="3">
         <v>9</v>
       </c>
       <c r="S33" s="3">
         <v>7</v>
       </c>
       <c r="T33" s="3">
         <v>10</v>
       </c>
       <c r="U33" s="3">
         <v>7</v>
       </c>
       <c r="V33" s="1">
         <v>11</v>
       </c>
       <c r="W33" s="1">
         <v>5</v>
       </c>
-      <c r="X33" s="1">
-        <v>14</v>
+      <c r="X33" s="1" t="s">
+        <v>95</v>
       </c>
       <c r="Y33" s="1">
         <v>10</v>
       </c>
       <c r="Z33" s="1">
         <v>13</v>
       </c>
       <c r="AA33" s="1">
         <v>9</v>
       </c>
       <c r="AB33" s="1">
         <v>5</v>
       </c>
       <c r="AC33" s="1">
         <v>13</v>
       </c>
       <c r="AD33" s="1">
         <v>9</v>
       </c>
       <c r="AE33" s="1">
         <v>15</v>
       </c>
       <c r="AF33" s="3">
         <v>13</v>
       </c>
       <c r="AG33" s="3">
         <v>10</v>
       </c>
       <c r="AH33" s="3">
         <v>11</v>
       </c>
-      <c r="AI33" s="60">
+      <c r="AI33" s="45">
         <v>10</v>
       </c>
-      <c r="AJ33" s="60">
+      <c r="AJ33" s="45">
         <v>8</v>
+      </c>
+      <c r="AK33" s="45">
+        <v>9</v>
       </c>
     </row>
     <row r="34" spans="1:43" ht="12" customHeight="1">
       <c r="A34" s="10" t="s">
-        <v>41</v>
-[...12 lines deleted...]
-      <c r="M34" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="B34" s="11"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="11"/>
+      <c r="H34" s="12"/>
+      <c r="I34" s="11"/>
+      <c r="J34" s="12"/>
+      <c r="K34" s="12"/>
+      <c r="L34" s="12"/>
+      <c r="M34" s="12"/>
       <c r="N34" s="1">
         <v>2</v>
       </c>
       <c r="O34" s="3">
         <v>3</v>
       </c>
       <c r="P34" s="1">
         <v>5</v>
       </c>
       <c r="Q34" s="3">
         <v>3</v>
       </c>
       <c r="R34" s="3">
         <v>6</v>
       </c>
       <c r="S34" s="3">
         <v>7</v>
       </c>
       <c r="T34" s="3">
         <v>1</v>
       </c>
       <c r="U34" s="3">
         <v>2</v>
       </c>
       <c r="V34" s="1">
@@ -8919,78 +3788,81 @@
       <c r="Y34" s="1">
         <v>1</v>
       </c>
       <c r="Z34" s="1">
         <v>1</v>
       </c>
       <c r="AA34" s="1">
         <v>1</v>
       </c>
       <c r="AB34" s="1">
         <v>4</v>
       </c>
       <c r="AC34" s="1">
         <v>3</v>
       </c>
       <c r="AD34" s="1">
         <v>3</v>
       </c>
       <c r="AE34" s="1">
         <v>3</v>
       </c>
       <c r="AF34" s="3">
         <v>3</v>
       </c>
       <c r="AG34" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH34" s="3">
         <v>3</v>
       </c>
-      <c r="AI34" s="60">
+      <c r="AI34" s="45">
         <v>3</v>
       </c>
-      <c r="AJ34" s="60">
+      <c r="AJ34" s="45">
         <v>1</v>
+      </c>
+      <c r="AK34" s="45">
+        <v>3</v>
       </c>
     </row>
     <row r="35" spans="1:43" ht="12" customHeight="1">
       <c r="A35" s="1" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-      <c r="M35" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="B35" s="11"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="11"/>
+      <c r="H35" s="12"/>
+      <c r="I35" s="11"/>
+      <c r="J35" s="12"/>
+      <c r="K35" s="12"/>
+      <c r="L35" s="12"/>
+      <c r="M35" s="12"/>
       <c r="N35" s="1">
         <v>70</v>
       </c>
       <c r="O35" s="3">
         <v>74</v>
       </c>
       <c r="P35" s="1">
         <v>62</v>
       </c>
       <c r="Q35" s="3">
         <v>77</v>
       </c>
       <c r="R35" s="3">
         <v>61</v>
       </c>
       <c r="S35" s="3">
         <v>70</v>
       </c>
       <c r="T35" s="3">
         <v>85</v>
       </c>
       <c r="U35" s="3">
         <v>64</v>
       </c>
       <c r="V35" s="1">
@@ -9010,73 +3882,76 @@
       </c>
       <c r="AA35" s="1">
         <v>56</v>
       </c>
       <c r="AB35" s="1">
         <v>54</v>
       </c>
       <c r="AC35" s="1">
         <v>67</v>
       </c>
       <c r="AD35" s="1">
         <v>66</v>
       </c>
       <c r="AE35" s="1">
         <v>71</v>
       </c>
       <c r="AF35" s="3">
         <v>61</v>
       </c>
       <c r="AG35" s="3">
         <v>59</v>
       </c>
       <c r="AH35" s="3">
         <v>82</v>
       </c>
-      <c r="AI35" s="60">
+      <c r="AI35" s="45">
         <v>68</v>
       </c>
-      <c r="AJ35" s="60">
+      <c r="AJ35" s="45">
         <v>57</v>
+      </c>
+      <c r="AK35" s="45">
+        <v>89</v>
       </c>
     </row>
     <row r="36" spans="1:43" ht="12" customHeight="1">
       <c r="A36" s="1" t="s">
-        <v>49</v>
-[...12 lines deleted...]
-      <c r="M36" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="B36" s="11"/>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="11"/>
+      <c r="J36" s="12"/>
+      <c r="K36" s="12"/>
+      <c r="L36" s="12"/>
+      <c r="M36" s="12"/>
       <c r="N36" s="1">
         <v>14</v>
       </c>
       <c r="O36" s="3">
         <v>11</v>
       </c>
       <c r="P36" s="1">
         <v>3</v>
       </c>
       <c r="Q36" s="3">
         <v>12</v>
       </c>
       <c r="R36" s="3">
         <v>6</v>
       </c>
       <c r="S36" s="3">
         <v>12</v>
       </c>
       <c r="T36" s="3">
         <v>9</v>
       </c>
       <c r="U36" s="3">
         <v>8</v>
       </c>
       <c r="V36" s="1">
@@ -9096,73 +3971,76 @@
       </c>
       <c r="AA36" s="1">
         <v>18</v>
       </c>
       <c r="AB36" s="1">
         <v>13</v>
       </c>
       <c r="AC36" s="1">
         <v>8</v>
       </c>
       <c r="AD36" s="1">
         <v>6</v>
       </c>
       <c r="AE36" s="1">
         <v>6</v>
       </c>
       <c r="AF36" s="3">
         <v>8</v>
       </c>
       <c r="AG36" s="3">
         <v>10</v>
       </c>
       <c r="AH36" s="3">
         <v>8</v>
       </c>
-      <c r="AI36" s="60">
+      <c r="AI36" s="45">
         <v>6</v>
       </c>
-      <c r="AJ36" s="60">
+      <c r="AJ36" s="45">
         <v>6</v>
+      </c>
+      <c r="AK36" s="45">
+        <v>11</v>
       </c>
     </row>
     <row r="37" spans="1:43" ht="12" customHeight="1">
       <c r="A37" s="1" t="s">
-        <v>60</v>
-[...12 lines deleted...]
-      <c r="M37" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="B37" s="11"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="12"/>
+      <c r="M37" s="12"/>
       <c r="N37" s="1">
         <v>31</v>
       </c>
       <c r="O37" s="3">
         <v>25</v>
       </c>
       <c r="P37" s="1">
         <v>28</v>
       </c>
       <c r="Q37" s="3">
         <v>27</v>
       </c>
       <c r="R37" s="3">
         <v>31</v>
       </c>
       <c r="S37" s="3">
         <v>29</v>
       </c>
       <c r="T37" s="3">
         <v>22</v>
       </c>
       <c r="U37" s="3">
         <v>26</v>
       </c>
       <c r="V37" s="1">
@@ -9182,73 +4060,76 @@
       </c>
       <c r="AA37" s="1">
         <v>21</v>
       </c>
       <c r="AB37" s="1">
         <v>22</v>
       </c>
       <c r="AC37" s="1">
         <v>35</v>
       </c>
       <c r="AD37" s="1">
         <v>31</v>
       </c>
       <c r="AE37" s="1">
         <v>29</v>
       </c>
       <c r="AF37" s="3">
         <v>28</v>
       </c>
       <c r="AG37" s="3">
         <v>27</v>
       </c>
       <c r="AH37" s="3">
         <v>27</v>
       </c>
-      <c r="AI37" s="60">
+      <c r="AI37" s="45">
         <v>31</v>
       </c>
-      <c r="AJ37" s="60">
+      <c r="AJ37" s="45">
         <v>25</v>
+      </c>
+      <c r="AK37" s="45">
+        <v>19</v>
       </c>
     </row>
     <row r="38" spans="1:43" ht="12" customHeight="1">
       <c r="A38" s="1" t="s">
-        <v>52</v>
-[...12 lines deleted...]
-      <c r="M38" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="B38" s="11"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
+      <c r="H38" s="12"/>
+      <c r="I38" s="11"/>
+      <c r="J38" s="12"/>
+      <c r="K38" s="12"/>
+      <c r="L38" s="12"/>
+      <c r="M38" s="12"/>
       <c r="N38" s="1">
         <v>14</v>
       </c>
       <c r="O38" s="3">
         <v>17</v>
       </c>
       <c r="P38" s="1">
         <v>8</v>
       </c>
       <c r="Q38" s="3">
         <v>15</v>
       </c>
       <c r="R38" s="3">
         <v>16</v>
       </c>
       <c r="S38" s="3">
         <v>14</v>
       </c>
       <c r="T38" s="3">
         <v>9</v>
       </c>
       <c r="U38" s="3">
         <v>15</v>
       </c>
       <c r="V38" s="1">
@@ -9268,73 +4149,76 @@
       </c>
       <c r="AA38" s="1">
         <v>9</v>
       </c>
       <c r="AB38" s="1">
         <v>9</v>
       </c>
       <c r="AC38" s="1">
         <v>14</v>
       </c>
       <c r="AD38" s="1">
         <v>19</v>
       </c>
       <c r="AE38" s="1">
         <v>20</v>
       </c>
       <c r="AF38" s="3">
         <v>11</v>
       </c>
       <c r="AG38" s="3">
         <v>9</v>
       </c>
       <c r="AH38" s="3">
         <v>7</v>
       </c>
-      <c r="AI38" s="60">
+      <c r="AI38" s="45">
         <v>4</v>
       </c>
-      <c r="AJ38" s="60">
+      <c r="AJ38" s="45">
         <v>16</v>
+      </c>
+      <c r="AK38" s="45">
+        <v>9</v>
       </c>
     </row>
     <row r="39" spans="1:43" ht="12" customHeight="1">
       <c r="A39" s="10" t="s">
-        <v>53</v>
-[...12 lines deleted...]
-      <c r="M39" s="12"/>
+        <v>40</v>
+      </c>
+      <c r="B39" s="11"/>
+      <c r="C39" s="11"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="11"/>
+      <c r="H39" s="11"/>
+      <c r="I39" s="11"/>
+      <c r="J39" s="11"/>
+      <c r="K39" s="11"/>
+      <c r="L39" s="11"/>
+      <c r="M39" s="11"/>
       <c r="N39" s="1">
         <v>4</v>
       </c>
       <c r="O39" s="3">
         <v>3</v>
       </c>
       <c r="P39" s="1">
         <v>8</v>
       </c>
       <c r="Q39" s="3">
         <v>7</v>
       </c>
       <c r="R39" s="3">
         <v>5</v>
       </c>
       <c r="S39" s="3">
         <v>10</v>
       </c>
       <c r="T39" s="3">
         <v>6</v>
       </c>
       <c r="U39" s="3">
         <v>8</v>
       </c>
       <c r="V39" s="1">
@@ -9354,73 +4238,76 @@
       </c>
       <c r="AA39" s="1">
         <v>11</v>
       </c>
       <c r="AB39" s="1">
         <v>8</v>
       </c>
       <c r="AC39" s="1">
         <v>6</v>
       </c>
       <c r="AD39" s="1">
         <v>6</v>
       </c>
       <c r="AE39" s="1">
         <v>12</v>
       </c>
       <c r="AF39" s="3">
         <v>12</v>
       </c>
       <c r="AG39" s="3">
         <v>4</v>
       </c>
       <c r="AH39" s="3">
         <v>14</v>
       </c>
-      <c r="AI39" s="60">
+      <c r="AI39" s="45">
         <v>8</v>
       </c>
-      <c r="AJ39" s="60">
+      <c r="AJ39" s="45">
         <v>9</v>
+      </c>
+      <c r="AK39" s="45">
+        <v>7</v>
       </c>
     </row>
     <row r="40" spans="1:43" ht="12" customHeight="1">
       <c r="A40" s="1" t="s">
-        <v>61</v>
-[...12 lines deleted...]
-      <c r="M40" s="12"/>
+        <v>45</v>
+      </c>
+      <c r="B40" s="11"/>
+      <c r="C40" s="11"/>
+      <c r="D40" s="11"/>
+      <c r="E40" s="11"/>
+      <c r="F40" s="11"/>
+      <c r="G40" s="11"/>
+      <c r="H40" s="11"/>
+      <c r="I40" s="11"/>
+      <c r="J40" s="11"/>
+      <c r="K40" s="11"/>
+      <c r="L40" s="11"/>
+      <c r="M40" s="11"/>
       <c r="N40" s="1">
         <v>8</v>
       </c>
       <c r="O40" s="3">
         <v>5</v>
       </c>
       <c r="P40" s="1">
         <v>3</v>
       </c>
       <c r="Q40" s="3">
         <v>4</v>
       </c>
       <c r="R40" s="3">
         <v>4</v>
       </c>
       <c r="S40" s="3">
         <v>6</v>
       </c>
       <c r="T40" s="3">
         <v>4</v>
       </c>
       <c r="U40" s="3">
         <v>2</v>
       </c>
       <c r="V40" s="1">
@@ -9440,73 +4327,76 @@
       </c>
       <c r="AA40" s="1">
         <v>7</v>
       </c>
       <c r="AB40" s="1">
         <v>4</v>
       </c>
       <c r="AC40" s="1">
         <v>8</v>
       </c>
       <c r="AD40" s="1">
         <v>4</v>
       </c>
       <c r="AE40" s="1">
         <v>3</v>
       </c>
       <c r="AF40" s="3">
         <v>3</v>
       </c>
       <c r="AG40" s="3">
         <v>11</v>
       </c>
       <c r="AH40" s="3">
         <v>7</v>
       </c>
-      <c r="AI40" s="60">
+      <c r="AI40" s="45">
         <v>4</v>
       </c>
-      <c r="AJ40" s="60">
+      <c r="AJ40" s="45">
         <v>5</v>
+      </c>
+      <c r="AK40" s="45">
+        <v>7</v>
       </c>
     </row>
     <row r="41" spans="1:43" ht="12" customHeight="1">
       <c r="A41" s="1" t="s">
-        <v>62</v>
-[...12 lines deleted...]
-      <c r="M41" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="B41" s="11"/>
+      <c r="C41" s="11"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="12"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="12"/>
+      <c r="K41" s="12"/>
+      <c r="L41" s="12"/>
+      <c r="M41" s="12"/>
       <c r="N41" s="1">
         <v>16</v>
       </c>
       <c r="O41" s="3">
         <v>11</v>
       </c>
       <c r="P41" s="1">
         <v>14</v>
       </c>
       <c r="Q41" s="3">
         <v>14</v>
       </c>
       <c r="R41" s="3">
         <v>9</v>
       </c>
       <c r="S41" s="3">
         <v>10</v>
       </c>
       <c r="T41" s="3">
         <v>7</v>
       </c>
       <c r="U41" s="3">
         <v>8</v>
       </c>
       <c r="V41" s="1">
@@ -9526,73 +4416,76 @@
       </c>
       <c r="AA41" s="1">
         <v>15</v>
       </c>
       <c r="AB41" s="1">
         <v>14</v>
       </c>
       <c r="AC41" s="1">
         <v>9</v>
       </c>
       <c r="AD41" s="1">
         <v>14</v>
       </c>
       <c r="AE41" s="1">
         <v>12</v>
       </c>
       <c r="AF41" s="3">
         <v>10</v>
       </c>
       <c r="AG41" s="3">
         <v>16</v>
       </c>
       <c r="AH41" s="3">
         <v>11</v>
       </c>
-      <c r="AI41" s="60">
+      <c r="AI41" s="45">
         <v>11</v>
       </c>
-      <c r="AJ41" s="60">
+      <c r="AJ41" s="45">
         <v>16</v>
+      </c>
+      <c r="AK41" s="45">
+        <v>12</v>
       </c>
     </row>
     <row r="42" spans="1:43" ht="12" customHeight="1">
       <c r="A42" s="1" t="s">
-        <v>54</v>
-[...12 lines deleted...]
-      <c r="M42" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="B42" s="11"/>
+      <c r="C42" s="11"/>
+      <c r="D42" s="11"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="11"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="11"/>
+      <c r="J42" s="12"/>
+      <c r="K42" s="12"/>
+      <c r="L42" s="12"/>
+      <c r="M42" s="12"/>
       <c r="N42" s="1">
         <v>8</v>
       </c>
       <c r="O42" s="3">
         <v>12</v>
       </c>
       <c r="P42" s="1">
         <v>9</v>
       </c>
       <c r="Q42" s="3">
         <v>13</v>
       </c>
       <c r="R42" s="3">
         <v>20</v>
       </c>
       <c r="S42" s="3">
         <v>20</v>
       </c>
       <c r="T42" s="3">
         <v>18</v>
       </c>
       <c r="U42" s="3">
         <v>8</v>
       </c>
       <c r="V42" s="1">
@@ -9612,73 +4505,76 @@
       </c>
       <c r="AA42" s="1">
         <v>12</v>
       </c>
       <c r="AB42" s="1">
         <v>8</v>
       </c>
       <c r="AC42" s="1">
         <v>9</v>
       </c>
       <c r="AD42" s="1">
         <v>13</v>
       </c>
       <c r="AE42" s="1">
         <v>18</v>
       </c>
       <c r="AF42" s="3">
         <v>5</v>
       </c>
       <c r="AG42" s="3">
         <v>9</v>
       </c>
       <c r="AH42" s="3">
         <v>10</v>
       </c>
-      <c r="AI42" s="60">
+      <c r="AI42" s="45">
         <v>9</v>
       </c>
-      <c r="AJ42" s="60">
+      <c r="AJ42" s="45">
         <v>8</v>
+      </c>
+      <c r="AK42" s="45">
+        <v>12</v>
       </c>
     </row>
     <row r="43" spans="1:43" ht="12" customHeight="1">
       <c r="A43" s="1" t="s">
-        <v>55</v>
-[...12 lines deleted...]
-      <c r="M43" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="B43" s="11"/>
+      <c r="C43" s="11"/>
+      <c r="D43" s="11"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="11"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="11"/>
+      <c r="J43" s="12"/>
+      <c r="K43" s="12"/>
+      <c r="L43" s="12"/>
+      <c r="M43" s="12"/>
       <c r="N43" s="1">
         <v>29</v>
       </c>
       <c r="O43" s="3">
         <v>19</v>
       </c>
       <c r="P43" s="1">
         <v>24</v>
       </c>
       <c r="Q43" s="3">
         <v>25</v>
       </c>
       <c r="R43" s="3">
         <v>33</v>
       </c>
       <c r="S43" s="3">
         <v>24</v>
       </c>
       <c r="T43" s="3">
         <v>21</v>
       </c>
       <c r="U43" s="3">
         <v>35</v>
       </c>
       <c r="V43" s="1">
@@ -9698,73 +4594,76 @@
       </c>
       <c r="AA43" s="1">
         <v>31</v>
       </c>
       <c r="AB43" s="1">
         <v>23</v>
       </c>
       <c r="AC43" s="1">
         <v>29</v>
       </c>
       <c r="AD43" s="1">
         <v>37</v>
       </c>
       <c r="AE43" s="1">
         <v>35</v>
       </c>
       <c r="AF43" s="3">
         <v>26</v>
       </c>
       <c r="AG43" s="3">
         <v>21</v>
       </c>
       <c r="AH43" s="3">
         <v>33</v>
       </c>
-      <c r="AI43" s="60">
+      <c r="AI43" s="45">
         <v>18</v>
       </c>
-      <c r="AJ43" s="60">
+      <c r="AJ43" s="45">
         <v>27</v>
+      </c>
+      <c r="AK43" s="45">
+        <v>26</v>
       </c>
     </row>
     <row r="44" spans="1:43" ht="12" customHeight="1">
       <c r="A44" s="1" t="s">
-        <v>63</v>
-[...12 lines deleted...]
-      <c r="M44" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="B44" s="11"/>
+      <c r="C44" s="11"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="11"/>
+      <c r="H44" s="12"/>
+      <c r="I44" s="11"/>
+      <c r="J44" s="12"/>
+      <c r="K44" s="12"/>
+      <c r="L44" s="12"/>
+      <c r="M44" s="12"/>
       <c r="N44" s="1">
         <v>16</v>
       </c>
       <c r="O44" s="3">
         <v>8</v>
       </c>
       <c r="P44" s="1">
         <v>12</v>
       </c>
       <c r="Q44" s="3">
         <v>15</v>
       </c>
       <c r="R44" s="3">
         <v>10</v>
       </c>
       <c r="S44" s="3">
         <v>17</v>
       </c>
       <c r="T44" s="3">
         <v>8</v>
       </c>
       <c r="U44" s="3">
         <v>8</v>
       </c>
       <c r="V44" s="1">
@@ -9784,4175 +4683,527 @@
       </c>
       <c r="AA44" s="1">
         <v>7</v>
       </c>
       <c r="AB44" s="1">
         <v>7</v>
       </c>
       <c r="AC44" s="1">
         <v>12</v>
       </c>
       <c r="AD44" s="1">
         <v>6</v>
       </c>
       <c r="AE44" s="1">
         <v>13</v>
       </c>
       <c r="AF44" s="3">
         <v>8</v>
       </c>
       <c r="AG44" s="3">
         <v>9</v>
       </c>
       <c r="AH44" s="3">
         <v>12</v>
       </c>
-      <c r="AI44" s="60">
+      <c r="AI44" s="45">
         <v>13</v>
       </c>
-      <c r="AJ44" s="60">
+      <c r="AJ44" s="45">
         <v>14</v>
       </c>
+      <c r="AK44" s="45">
+        <v>10</v>
+      </c>
     </row>
     <row r="45" spans="1:43" ht="12" customHeight="1">
-      <c r="A45" s="24" t="s">
-[...14 lines deleted...]
-      <c r="N45" s="24">
+      <c r="A45" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" s="13"/>
+      <c r="C45" s="13"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="13"/>
+      <c r="G45" s="13"/>
+      <c r="H45" s="14"/>
+      <c r="I45" s="13"/>
+      <c r="J45" s="14"/>
+      <c r="K45" s="14"/>
+      <c r="L45" s="14"/>
+      <c r="M45" s="14"/>
+      <c r="N45" s="16">
         <v>31</v>
       </c>
       <c r="O45" s="5">
         <v>30</v>
       </c>
-      <c r="P45" s="24">
+      <c r="P45" s="16">
         <v>37</v>
       </c>
       <c r="Q45" s="5">
         <v>28</v>
       </c>
       <c r="R45" s="5">
         <v>33</v>
       </c>
       <c r="S45" s="5">
         <v>42</v>
       </c>
       <c r="T45" s="5">
         <v>28</v>
       </c>
       <c r="U45" s="5">
         <v>36</v>
       </c>
-      <c r="V45" s="24">
+      <c r="V45" s="16">
         <v>26</v>
       </c>
-      <c r="W45" s="24">
+      <c r="W45" s="16">
         <v>26</v>
       </c>
-      <c r="X45" s="24">
+      <c r="X45" s="16">
         <v>32</v>
       </c>
-      <c r="Y45" s="24">
+      <c r="Y45" s="16">
         <v>29</v>
       </c>
-      <c r="Z45" s="24">
+      <c r="Z45" s="16">
         <v>31</v>
       </c>
-      <c r="AA45" s="24">
+      <c r="AA45" s="16">
         <v>37</v>
       </c>
-      <c r="AB45" s="24">
+      <c r="AB45" s="16">
         <v>41</v>
       </c>
-      <c r="AC45" s="24">
+      <c r="AC45" s="16">
         <v>28</v>
       </c>
-      <c r="AD45" s="24">
+      <c r="AD45" s="16">
         <v>21</v>
       </c>
-      <c r="AE45" s="24">
+      <c r="AE45" s="16">
         <v>22</v>
       </c>
       <c r="AF45" s="5">
         <v>26</v>
       </c>
       <c r="AG45" s="5">
         <v>30</v>
       </c>
       <c r="AH45" s="5">
         <v>29</v>
       </c>
-      <c r="AI45" s="61">
+      <c r="AI45" s="46">
         <v>34</v>
       </c>
-      <c r="AJ45" s="61">
+      <c r="AJ45" s="46">
         <v>27</v>
       </c>
-      <c r="AK45" s="24"/>
-[...5 lines deleted...]
-      <c r="AQ45" s="24"/>
+      <c r="AK45" s="46">
+        <v>35</v>
+      </c>
+      <c r="AL45" s="16"/>
+      <c r="AM45" s="16"/>
+      <c r="AN45" s="16"/>
+      <c r="AO45" s="16"/>
+      <c r="AP45" s="16"/>
+      <c r="AQ45" s="16"/>
     </row>
     <row r="46" spans="1:43">
-      <c r="A46" s="18" t="s">
-        <v>33</v>
+      <c r="A46" s="15" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="9">
     <mergeCell ref="Q5:AQ5"/>
     <mergeCell ref="T31:AG31"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="T7:AE7"/>
     <mergeCell ref="T9:AG9"/>
     <mergeCell ref="T24:AG24"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
-[...3650 lines deleted...]
-<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <dimension ref="A2:AX46"/>
   <sheetViews>
-    <sheetView topLeftCell="U3" workbookViewId="0">
-      <selection activeCell="AI10" sqref="AI10:AI45"/>
+    <sheetView topLeftCell="AB1" workbookViewId="0">
+      <selection activeCell="AK10" sqref="AK10:AK45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="24.28515625" style="1" customWidth="1"/>
     <col min="2" max="3" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.42578125" style="1" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" style="1" hidden="1" customWidth="1"/>
-    <col min="14" max="14" width="9.140625" style="44"/>
+    <col min="14" max="14" width="9.140625" style="30"/>
     <col min="15" max="15" width="9.140625" style="1"/>
-    <col min="16" max="16" width="9.140625" style="44"/>
+    <col min="16" max="16" width="9.140625" style="30"/>
     <col min="17" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:50" s="37" customFormat="1" ht="12.75">
-[...9 lines deleted...]
-      <c r="P4" s="44"/>
+    <row r="2" spans="1:50" s="27" customFormat="1" ht="12.75">
+      <c r="N2" s="29"/>
+      <c r="P2" s="30"/>
+    </row>
+    <row r="3" spans="1:50" s="27" customFormat="1" ht="12.75">
+      <c r="N3" s="29"/>
+      <c r="P3" s="30"/>
+    </row>
+    <row r="4" spans="1:50" s="27" customFormat="1" ht="12.75">
+      <c r="N4" s="29"/>
+      <c r="P4" s="30"/>
     </row>
     <row r="5" spans="1:50" ht="14.45" customHeight="1">
-      <c r="A5" s="51" t="s">
-[...43 lines deleted...]
-      <c r="AQ5" s="67"/>
+      <c r="A5" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B5" s="36"/>
+      <c r="C5" s="36"/>
+      <c r="D5" s="36"/>
+      <c r="E5" s="36"/>
+      <c r="F5" s="36"/>
+      <c r="G5" s="36"/>
+      <c r="H5" s="36"/>
+      <c r="I5" s="36"/>
+      <c r="J5" s="36"/>
+      <c r="K5" s="36"/>
+      <c r="L5" s="36"/>
+      <c r="M5" s="36"/>
+      <c r="N5" s="36"/>
+      <c r="O5" s="36"/>
+      <c r="P5" s="36"/>
+      <c r="Q5" s="36"/>
+      <c r="T5" s="61" t="s">
+        <v>49</v>
+      </c>
+      <c r="U5" s="61"/>
+      <c r="V5" s="61"/>
+      <c r="W5" s="61"/>
+      <c r="X5" s="61"/>
+      <c r="Y5" s="61"/>
+      <c r="Z5" s="61"/>
+      <c r="AA5" s="61"/>
+      <c r="AB5" s="61"/>
+      <c r="AC5" s="61"/>
+      <c r="AD5" s="61"/>
+      <c r="AE5" s="61"/>
+      <c r="AF5" s="61"/>
+      <c r="AG5" s="61"/>
+      <c r="AH5" s="61"/>
+      <c r="AI5" s="61"/>
+      <c r="AJ5" s="61"/>
+      <c r="AK5" s="61"/>
+      <c r="AL5" s="61"/>
+      <c r="AM5" s="61"/>
+      <c r="AN5" s="61"/>
+      <c r="AO5" s="61"/>
+      <c r="AP5" s="61"/>
+      <c r="AQ5" s="61"/>
     </row>
     <row r="6" spans="1:50">
-      <c r="AD6" s="78"/>
-[...1 lines deleted...]
-      <c r="AP6" s="78" t="s">
+      <c r="AD6" s="70"/>
+      <c r="AE6" s="70"/>
+      <c r="AP6" s="70" t="s">
         <v>18</v>
       </c>
-      <c r="AQ6" s="78"/>
+      <c r="AQ6" s="70"/>
     </row>
     <row r="7" spans="1:50">
       <c r="A7" s="63"/>
       <c r="B7" s="65">
         <v>2021</v>
       </c>
       <c r="C7" s="66"/>
       <c r="D7" s="66"/>
       <c r="E7" s="66"/>
       <c r="F7" s="66"/>
       <c r="G7" s="66"/>
       <c r="H7" s="66"/>
       <c r="I7" s="66"/>
       <c r="J7" s="66"/>
       <c r="K7" s="66"/>
       <c r="L7" s="66"/>
       <c r="M7" s="66"/>
       <c r="N7" s="66">
         <v>2024</v>
       </c>
       <c r="O7" s="66"/>
       <c r="P7" s="66"/>
       <c r="Q7" s="66"/>
       <c r="R7" s="66"/>
       <c r="S7" s="66"/>
-      <c r="T7" s="72">
+      <c r="T7" s="67">
         <v>2025</v>
       </c>
-      <c r="U7" s="72"/>
-[...10 lines deleted...]
-      <c r="AF7" s="72">
+      <c r="U7" s="67"/>
+      <c r="V7" s="67"/>
+      <c r="W7" s="67"/>
+      <c r="X7" s="67"/>
+      <c r="Y7" s="67"/>
+      <c r="Z7" s="67"/>
+      <c r="AA7" s="67"/>
+      <c r="AB7" s="67"/>
+      <c r="AC7" s="67"/>
+      <c r="AD7" s="67"/>
+      <c r="AE7" s="67"/>
+      <c r="AF7" s="67">
         <v>2026</v>
       </c>
-      <c r="AG7" s="72"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="72"/>
+      <c r="AG7" s="67"/>
+      <c r="AH7" s="67"/>
+      <c r="AI7" s="67"/>
+      <c r="AJ7" s="67"/>
+      <c r="AK7" s="67"/>
+      <c r="AL7" s="67"/>
+      <c r="AM7" s="67"/>
+      <c r="AN7" s="67"/>
+      <c r="AO7" s="67"/>
+      <c r="AP7" s="67"/>
+      <c r="AQ7" s="67"/>
     </row>
     <row r="8" spans="1:50" ht="18" customHeight="1">
       <c r="A8" s="64"/>
-      <c r="B8" s="25" t="s">
+      <c r="B8" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="C8" s="25" t="s">
+      <c r="C8" s="17" t="s">
         <v>15</v>
       </c>
-      <c r="D8" s="26" t="s">
+      <c r="D8" s="18" t="s">
         <v>16</v>
       </c>
-      <c r="E8" s="26" t="s">
+      <c r="E8" s="18" t="s">
         <v>17</v>
       </c>
-      <c r="F8" s="26" t="s">
+      <c r="F8" s="18" t="s">
         <v>10</v>
       </c>
-      <c r="G8" s="26" t="s">
+      <c r="G8" s="18" t="s">
         <v>11</v>
       </c>
-      <c r="H8" s="26" t="s">
+      <c r="H8" s="18" t="s">
         <v>12</v>
       </c>
-      <c r="I8" s="27" t="s">
+      <c r="I8" s="19" t="s">
         <v>13</v>
       </c>
-      <c r="J8" s="27" t="s">
+      <c r="J8" s="19" t="s">
         <v>14</v>
       </c>
-      <c r="K8" s="27" t="s">
+      <c r="K8" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="L8" s="27" t="s">
+      <c r="L8" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="M8" s="27" t="s">
+      <c r="M8" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="N8" s="57" t="s">
+      <c r="N8" s="42" t="s">
         <v>2</v>
       </c>
-      <c r="O8" s="25" t="s">
+      <c r="O8" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="P8" s="57" t="s">
+      <c r="P8" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="Q8" s="25" t="s">
+      <c r="Q8" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="25" t="s">
+      <c r="R8" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="S8" s="25" t="s">
+      <c r="S8" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="T8" s="25" t="s">
+      <c r="T8" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="U8" s="25" t="s">
+      <c r="U8" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="V8" s="56" t="s">
+      <c r="V8" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="W8" s="25" t="s">
+      <c r="W8" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="X8" s="25" t="s">
+      <c r="X8" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="Y8" s="26" t="s">
+      <c r="Y8" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="Z8" s="26" t="s">
+      <c r="Z8" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AA8" s="27" t="s">
+      <c r="AA8" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AB8" s="26" t="s">
+      <c r="AB8" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AC8" s="27" t="s">
+      <c r="AC8" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="AD8" s="27" t="s">
+      <c r="AD8" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="AE8" s="27" t="s">
+      <c r="AE8" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="AF8" s="25" t="s">
+      <c r="AF8" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AG8" s="25" t="s">
+      <c r="AG8" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AH8" s="56" t="s">
+      <c r="AH8" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="AI8" s="25" t="s">
+      <c r="AI8" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AJ8" s="25" t="s">
+      <c r="AJ8" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AK8" s="26" t="s">
+      <c r="AK8" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="AL8" s="26" t="s">
+      <c r="AL8" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AM8" s="27" t="s">
+      <c r="AM8" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AN8" s="26" t="s">
+      <c r="AN8" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AO8" s="27" t="s">
+      <c r="AO8" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="AP8" s="27" t="s">
+      <c r="AP8" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="AQ8" s="27" t="s">
+      <c r="AQ8" s="19" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:50" ht="12" customHeight="1">
-      <c r="A9" s="53"/>
-[...18 lines deleted...]
-      <c r="T9" s="73" t="s">
+      <c r="A9" s="38"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="38"/>
+      <c r="G9" s="38"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="38"/>
+      <c r="N9" s="38"/>
+      <c r="O9" s="38"/>
+      <c r="P9" s="38"/>
+      <c r="Q9" s="38"/>
+      <c r="R9" s="38"/>
+      <c r="S9" s="38"/>
+      <c r="T9" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="U9" s="73"/>
-[...28 lines deleted...]
-      <c r="AX9" s="53"/>
+      <c r="U9" s="68"/>
+      <c r="V9" s="68"/>
+      <c r="W9" s="68"/>
+      <c r="X9" s="68"/>
+      <c r="Y9" s="68"/>
+      <c r="Z9" s="68"/>
+      <c r="AA9" s="68"/>
+      <c r="AB9" s="68"/>
+      <c r="AC9" s="68"/>
+      <c r="AD9" s="68"/>
+      <c r="AE9" s="68"/>
+      <c r="AF9" s="68"/>
+      <c r="AG9" s="68"/>
+      <c r="AH9" s="38"/>
+      <c r="AI9" s="38"/>
+      <c r="AJ9" s="38"/>
+      <c r="AK9" s="38"/>
+      <c r="AL9" s="38"/>
+      <c r="AM9" s="38"/>
+      <c r="AN9" s="38"/>
+      <c r="AO9" s="38"/>
+      <c r="AP9" s="38"/>
+      <c r="AQ9" s="38"/>
+      <c r="AR9" s="38"/>
+      <c r="AS9" s="38"/>
+      <c r="AT9" s="38"/>
+      <c r="AU9" s="38"/>
+      <c r="AV9" s="38"/>
+      <c r="AW9" s="38"/>
+      <c r="AX9" s="38"/>
     </row>
     <row r="10" spans="1:50" ht="12" customHeight="1">
-      <c r="A10" s="38" t="s">
-[...14 lines deleted...]
-      <c r="N10" s="44">
+      <c r="A10" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B10" s="20"/>
+      <c r="C10" s="20"/>
+      <c r="D10" s="20"/>
+      <c r="E10" s="20"/>
+      <c r="F10" s="20"/>
+      <c r="G10" s="20"/>
+      <c r="H10" s="21"/>
+      <c r="I10" s="20"/>
+      <c r="J10" s="21"/>
+      <c r="K10" s="21"/>
+      <c r="L10" s="21"/>
+      <c r="M10" s="22"/>
+      <c r="N10" s="30">
         <v>1.78</v>
       </c>
       <c r="O10" s="2">
         <v>1.28</v>
       </c>
-      <c r="P10" s="44">
+      <c r="P10" s="30">
         <v>1.24</v>
       </c>
       <c r="Q10" s="2">
         <v>1.1499999999999999</v>
       </c>
       <c r="R10" s="2">
         <v>0.99</v>
       </c>
       <c r="S10" s="2">
         <v>0.95</v>
       </c>
       <c r="T10" s="2">
         <v>11.15</v>
       </c>
       <c r="U10" s="2">
         <v>5.49</v>
       </c>
       <c r="V10" s="2">
         <v>3.7</v>
       </c>
       <c r="W10" s="2">
         <v>3</v>
       </c>
       <c r="X10" s="2">
         <v>2.25</v>
@@ -13968,74 +5219,80 @@
       </c>
       <c r="AB10" s="2">
         <v>1.19</v>
       </c>
       <c r="AC10" s="2">
         <v>1.1599999999999999</v>
       </c>
       <c r="AD10" s="2">
         <v>0.99</v>
       </c>
       <c r="AE10" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF10" s="2">
         <v>10.28</v>
       </c>
       <c r="AG10" s="2">
         <v>5.08</v>
       </c>
       <c r="AH10" s="2">
         <v>4.09</v>
       </c>
       <c r="AI10" s="2">
         <v>2.96</v>
       </c>
+      <c r="AJ10" s="2">
+        <v>2.19</v>
+      </c>
+      <c r="AK10" s="2">
+        <v>2.11</v>
+      </c>
     </row>
     <row r="11" spans="1:50" ht="12" customHeight="1">
       <c r="A11" s="10" t="s">
-        <v>39</v>
-[...13 lines deleted...]
-      <c r="N11" s="44">
+        <v>34</v>
+      </c>
+      <c r="B11" s="20"/>
+      <c r="C11" s="20"/>
+      <c r="D11" s="20"/>
+      <c r="E11" s="20"/>
+      <c r="F11" s="20"/>
+      <c r="G11" s="20"/>
+      <c r="H11" s="20"/>
+      <c r="I11" s="20"/>
+      <c r="J11" s="20"/>
+      <c r="K11" s="20"/>
+      <c r="L11" s="20"/>
+      <c r="M11" s="20"/>
+      <c r="N11" s="30">
         <v>1.56</v>
       </c>
       <c r="O11" s="2">
         <v>1.05</v>
       </c>
-      <c r="P11" s="44">
+      <c r="P11" s="30">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q11" s="2">
         <v>1</v>
       </c>
       <c r="R11" s="2">
         <v>0.76</v>
       </c>
       <c r="S11" s="2">
         <v>0.8</v>
       </c>
       <c r="T11" s="2">
         <v>9.67</v>
       </c>
       <c r="U11" s="2">
         <v>4.5599999999999996</v>
       </c>
       <c r="V11" s="2">
         <v>3.22</v>
       </c>
       <c r="W11" s="2">
         <v>2.36</v>
       </c>
       <c r="X11" s="2">
         <v>1.92</v>
@@ -14051,74 +5308,80 @@
       </c>
       <c r="AB11" s="2">
         <v>1.03</v>
       </c>
       <c r="AC11" s="2">
         <v>0.97</v>
       </c>
       <c r="AD11" s="2">
         <v>0.8</v>
       </c>
       <c r="AE11" s="2">
         <v>0.96</v>
       </c>
       <c r="AF11" s="2">
         <v>9.0299999999999994</v>
       </c>
       <c r="AG11" s="2">
         <v>4.12</v>
       </c>
       <c r="AH11" s="2">
         <v>3.62</v>
       </c>
       <c r="AI11" s="2">
         <v>2.59</v>
       </c>
+      <c r="AJ11" s="2">
+        <v>1.9</v>
+      </c>
+      <c r="AK11" s="2">
+        <v>1.87</v>
+      </c>
     </row>
     <row r="12" spans="1:50" ht="12" customHeight="1">
       <c r="A12" s="10" t="s">
-        <v>41</v>
-[...13 lines deleted...]
-      <c r="N12" s="44">
+        <v>35</v>
+      </c>
+      <c r="B12" s="20"/>
+      <c r="C12" s="20"/>
+      <c r="D12" s="20"/>
+      <c r="E12" s="20"/>
+      <c r="F12" s="20"/>
+      <c r="G12" s="20"/>
+      <c r="H12" s="21"/>
+      <c r="I12" s="20"/>
+      <c r="J12" s="21"/>
+      <c r="K12" s="21"/>
+      <c r="L12" s="21"/>
+      <c r="M12" s="22"/>
+      <c r="N12" s="30">
         <v>2.74</v>
       </c>
       <c r="O12" s="2">
         <v>1.9</v>
       </c>
-      <c r="P12" s="44">
+      <c r="P12" s="30">
         <v>1.69</v>
       </c>
       <c r="Q12" s="2">
         <v>1.38</v>
       </c>
       <c r="R12" s="2">
         <v>1.68</v>
       </c>
       <c r="S12" s="2">
         <v>1.21</v>
       </c>
       <c r="T12" s="2">
         <v>15.15</v>
       </c>
       <c r="U12" s="2">
         <v>7.72</v>
       </c>
       <c r="V12" s="2">
         <v>4.97</v>
       </c>
       <c r="W12" s="2">
         <v>4.08</v>
       </c>
       <c r="X12" s="2">
         <v>3.72</v>
@@ -14134,74 +5397,80 @@
       </c>
       <c r="AB12" s="2">
         <v>1.85</v>
       </c>
       <c r="AC12" s="2">
         <v>1.9</v>
       </c>
       <c r="AD12" s="2">
         <v>1.4</v>
       </c>
       <c r="AE12" s="2">
         <v>1.72</v>
       </c>
       <c r="AF12" s="2">
         <v>14.4</v>
       </c>
       <c r="AG12" s="2">
         <v>6.32</v>
       </c>
       <c r="AH12" s="2">
         <v>4.7</v>
       </c>
       <c r="AI12" s="2">
         <v>4.8099999999999996</v>
       </c>
+      <c r="AJ12" s="2">
+        <v>2.56</v>
+      </c>
+      <c r="AK12" s="2">
+        <v>2.74</v>
+      </c>
     </row>
     <row r="13" spans="1:50" ht="12" customHeight="1">
       <c r="A13" s="1" t="s">
-        <v>47</v>
-[...13 lines deleted...]
-      <c r="N13" s="44">
+        <v>36</v>
+      </c>
+      <c r="B13" s="20"/>
+      <c r="C13" s="20"/>
+      <c r="D13" s="20"/>
+      <c r="E13" s="20"/>
+      <c r="F13" s="20"/>
+      <c r="G13" s="20"/>
+      <c r="H13" s="21"/>
+      <c r="I13" s="20"/>
+      <c r="J13" s="21"/>
+      <c r="K13" s="21"/>
+      <c r="L13" s="21"/>
+      <c r="M13" s="22"/>
+      <c r="N13" s="30">
         <v>2.14</v>
       </c>
       <c r="O13" s="2">
         <v>1.97</v>
       </c>
-      <c r="P13" s="44">
+      <c r="P13" s="30">
         <v>1.47</v>
       </c>
       <c r="Q13" s="2">
         <v>1.64</v>
       </c>
       <c r="R13" s="2">
         <v>1.18</v>
       </c>
       <c r="S13" s="2">
         <v>1.24</v>
       </c>
       <c r="T13" s="2">
         <v>18.09</v>
       </c>
       <c r="U13" s="2">
         <v>7.13</v>
       </c>
       <c r="V13" s="2">
         <v>4.46</v>
       </c>
       <c r="W13" s="2">
         <v>4.66</v>
       </c>
       <c r="X13" s="2">
         <v>3.27</v>
@@ -14217,74 +5486,80 @@
       </c>
       <c r="AB13" s="2">
         <v>1.3</v>
       </c>
       <c r="AC13" s="2">
         <v>1.45</v>
       </c>
       <c r="AD13" s="2">
         <v>1.3</v>
       </c>
       <c r="AE13" s="2">
         <v>1.28</v>
       </c>
       <c r="AF13" s="2">
         <v>13.14</v>
       </c>
       <c r="AG13" s="2">
         <v>6.66</v>
       </c>
       <c r="AH13" s="2">
         <v>6.06</v>
       </c>
       <c r="AI13" s="2">
         <v>3.77</v>
       </c>
+      <c r="AJ13" s="2">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AK13" s="2">
+        <v>3.27</v>
+      </c>
     </row>
     <row r="14" spans="1:50" ht="12" customHeight="1">
       <c r="A14" s="1" t="s">
-        <v>49</v>
-[...13 lines deleted...]
-      <c r="N14" s="44">
+        <v>37</v>
+      </c>
+      <c r="B14" s="20"/>
+      <c r="C14" s="20"/>
+      <c r="D14" s="20"/>
+      <c r="E14" s="20"/>
+      <c r="F14" s="20"/>
+      <c r="G14" s="20"/>
+      <c r="H14" s="21"/>
+      <c r="I14" s="20"/>
+      <c r="J14" s="21"/>
+      <c r="K14" s="21"/>
+      <c r="L14" s="21"/>
+      <c r="M14" s="22"/>
+      <c r="N14" s="30">
         <v>1.1200000000000001</v>
       </c>
       <c r="O14" s="2">
         <v>0.93</v>
       </c>
-      <c r="P14" s="44">
+      <c r="P14" s="30">
         <v>0.53</v>
       </c>
       <c r="Q14" s="2">
         <v>0.78</v>
       </c>
       <c r="R14" s="2">
         <v>0.5</v>
       </c>
       <c r="S14" s="2">
         <v>0.62</v>
       </c>
       <c r="T14" s="2">
         <v>6.43</v>
       </c>
       <c r="U14" s="2">
         <v>3.01</v>
       </c>
       <c r="V14" s="2">
         <v>1.86</v>
       </c>
       <c r="W14" s="2">
         <v>2.36</v>
       </c>
       <c r="X14" s="2">
         <v>1.25</v>
@@ -14300,74 +5575,80 @@
       </c>
       <c r="AB14" s="2">
         <v>1.08</v>
       </c>
       <c r="AC14" s="2">
         <v>0.55000000000000004</v>
       </c>
       <c r="AD14" s="2">
         <v>0.56999999999999995</v>
       </c>
       <c r="AE14" s="2">
         <v>0.63</v>
       </c>
       <c r="AF14" s="2">
         <v>5.2</v>
       </c>
       <c r="AG14" s="2">
         <v>3.27</v>
       </c>
       <c r="AH14" s="2">
         <v>1.78</v>
       </c>
       <c r="AI14" s="2">
         <v>1.33</v>
       </c>
+      <c r="AJ14" s="2">
+        <v>1.27</v>
+      </c>
+      <c r="AK14" s="2">
+        <v>1.71</v>
+      </c>
     </row>
     <row r="15" spans="1:50" ht="12" customHeight="1">
       <c r="A15" s="1" t="s">
-        <v>60</v>
-[...13 lines deleted...]
-      <c r="N15" s="44">
+        <v>44</v>
+      </c>
+      <c r="B15" s="20"/>
+      <c r="C15" s="20"/>
+      <c r="D15" s="20"/>
+      <c r="E15" s="20"/>
+      <c r="F15" s="20"/>
+      <c r="G15" s="20"/>
+      <c r="H15" s="21"/>
+      <c r="I15" s="20"/>
+      <c r="J15" s="21"/>
+      <c r="K15" s="21"/>
+      <c r="L15" s="21"/>
+      <c r="M15" s="22"/>
+      <c r="N15" s="30">
         <v>2.66</v>
       </c>
       <c r="O15" s="2">
         <v>1.82</v>
       </c>
-      <c r="P15" s="44">
+      <c r="P15" s="30">
         <v>2</v>
       </c>
       <c r="Q15" s="2">
         <v>1.58</v>
       </c>
       <c r="R15" s="2">
         <v>1.51</v>
       </c>
       <c r="S15" s="2">
         <v>1.26</v>
       </c>
       <c r="T15" s="2">
         <v>15.02</v>
       </c>
       <c r="U15" s="2">
         <v>8.51</v>
       </c>
       <c r="V15" s="2">
         <v>6.05</v>
       </c>
       <c r="W15" s="2">
         <v>4.58</v>
       </c>
       <c r="X15" s="2">
         <v>2.78</v>
@@ -14383,74 +5664,80 @@
       </c>
       <c r="AB15" s="2">
         <v>1.57</v>
       </c>
       <c r="AC15" s="2">
         <v>1.73</v>
       </c>
       <c r="AD15" s="2">
         <v>1.71</v>
       </c>
       <c r="AE15" s="2">
         <v>1.71</v>
       </c>
       <c r="AF15" s="2">
         <v>15.74</v>
       </c>
       <c r="AG15" s="2">
         <v>7.92</v>
       </c>
       <c r="AH15" s="2">
         <v>5.89</v>
       </c>
       <c r="AI15" s="2">
         <v>4.5199999999999996</v>
       </c>
+      <c r="AJ15" s="2">
+        <v>3.39</v>
+      </c>
+      <c r="AK15" s="2">
+        <v>2.58</v>
+      </c>
     </row>
     <row r="16" spans="1:50" ht="12" customHeight="1">
       <c r="A16" s="1" t="s">
-        <v>52</v>
-[...13 lines deleted...]
-      <c r="N16" s="44">
+        <v>39</v>
+      </c>
+      <c r="B16" s="20"/>
+      <c r="C16" s="20"/>
+      <c r="D16" s="20"/>
+      <c r="E16" s="20"/>
+      <c r="F16" s="20"/>
+      <c r="G16" s="20"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="20"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="21"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="22"/>
+      <c r="N16" s="30">
         <v>1.66</v>
       </c>
       <c r="O16" s="2">
         <v>1.76</v>
       </c>
-      <c r="P16" s="44">
+      <c r="P16" s="30">
         <v>0.74</v>
       </c>
       <c r="Q16" s="2">
         <v>1.25</v>
       </c>
       <c r="R16" s="2">
         <v>1.21</v>
       </c>
       <c r="S16" s="2">
         <v>0.97</v>
       </c>
       <c r="T16" s="2">
         <v>7.67</v>
       </c>
       <c r="U16" s="2">
         <v>6.69</v>
       </c>
       <c r="V16" s="2">
         <v>2.62</v>
       </c>
       <c r="W16" s="2">
         <v>2.85</v>
       </c>
       <c r="X16" s="2">
         <v>1.05</v>
@@ -14466,74 +5753,80 @@
       </c>
       <c r="AB16" s="2">
         <v>0.86</v>
       </c>
       <c r="AC16" s="2">
         <v>1.21</v>
       </c>
       <c r="AD16" s="2">
         <v>1.49</v>
       </c>
       <c r="AE16" s="2">
         <v>1.43</v>
       </c>
       <c r="AF16" s="2">
         <v>9.7200000000000006</v>
       </c>
       <c r="AG16" s="2">
         <v>4.12</v>
       </c>
       <c r="AH16" s="2">
         <v>2.08</v>
       </c>
       <c r="AI16" s="2">
         <v>0.89</v>
       </c>
+      <c r="AJ16" s="2">
+        <v>2.86</v>
+      </c>
+      <c r="AK16" s="2">
+        <v>1.34</v>
+      </c>
     </row>
     <row r="17" spans="1:50" ht="12" customHeight="1">
       <c r="A17" s="10" t="s">
-        <v>53</v>
-[...13 lines deleted...]
-      <c r="N17" s="44">
+        <v>40</v>
+      </c>
+      <c r="B17" s="20"/>
+      <c r="C17" s="20"/>
+      <c r="D17" s="20"/>
+      <c r="E17" s="20"/>
+      <c r="F17" s="20"/>
+      <c r="G17" s="20"/>
+      <c r="H17" s="21"/>
+      <c r="I17" s="20"/>
+      <c r="J17" s="21"/>
+      <c r="K17" s="21"/>
+      <c r="L17" s="21"/>
+      <c r="M17" s="22"/>
+      <c r="N17" s="30">
         <v>0.73</v>
       </c>
       <c r="O17" s="2">
         <v>0.48</v>
       </c>
-      <c r="P17" s="44">
+      <c r="P17" s="30">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q17" s="2">
         <v>0.89</v>
       </c>
       <c r="R17" s="2">
         <v>0.57999999999999996</v>
       </c>
       <c r="S17" s="2">
         <v>1.07</v>
       </c>
       <c r="T17" s="2">
         <v>7.8</v>
       </c>
       <c r="U17" s="2">
         <v>5.43</v>
       </c>
       <c r="V17" s="2">
         <v>1.77</v>
       </c>
       <c r="W17" s="2">
         <v>1.66</v>
       </c>
       <c r="X17" s="2">
         <v>0.79</v>
@@ -14549,74 +5842,80 @@
       </c>
       <c r="AB17" s="2">
         <v>1.17</v>
       </c>
       <c r="AC17" s="2">
         <v>0.79</v>
       </c>
       <c r="AD17" s="2">
         <v>0.72</v>
       </c>
       <c r="AE17" s="2">
         <v>1.31</v>
       </c>
       <c r="AF17" s="2">
         <v>15.46</v>
       </c>
       <c r="AG17" s="2">
         <v>2.72</v>
       </c>
       <c r="AH17" s="2">
         <v>6.26</v>
       </c>
       <c r="AI17" s="2">
         <v>2.67</v>
       </c>
+      <c r="AJ17" s="2">
+        <v>2.39</v>
+      </c>
+      <c r="AK17" s="2">
+        <v>1.55</v>
+      </c>
     </row>
     <row r="18" spans="1:50" ht="12" customHeight="1">
       <c r="A18" s="1" t="s">
-        <v>61</v>
-[...13 lines deleted...]
-      <c r="N18" s="44">
+        <v>45</v>
+      </c>
+      <c r="B18" s="20"/>
+      <c r="C18" s="20"/>
+      <c r="D18" s="20"/>
+      <c r="E18" s="20"/>
+      <c r="F18" s="20"/>
+      <c r="G18" s="20"/>
+      <c r="H18" s="21"/>
+      <c r="I18" s="20"/>
+      <c r="J18" s="21"/>
+      <c r="K18" s="21"/>
+      <c r="L18" s="21"/>
+      <c r="M18" s="22"/>
+      <c r="N18" s="30">
         <v>1.97</v>
       </c>
       <c r="O18" s="2">
         <v>1.07</v>
       </c>
-      <c r="P18" s="44">
+      <c r="P18" s="30">
         <v>0.56999999999999995</v>
       </c>
       <c r="Q18" s="2">
         <v>0.69</v>
       </c>
       <c r="R18" s="2">
         <v>0.63</v>
       </c>
       <c r="S18" s="2">
         <v>0.86</v>
       </c>
       <c r="T18" s="2">
         <v>7.28</v>
       </c>
       <c r="U18" s="2">
         <v>1.88</v>
       </c>
       <c r="V18" s="2">
         <v>6.19</v>
       </c>
       <c r="W18" s="2">
         <v>3.71</v>
       </c>
       <c r="X18" s="2">
         <v>1.83</v>
@@ -14632,74 +5931,80 @@
       </c>
       <c r="AB18" s="2">
         <v>0.81</v>
       </c>
       <c r="AC18" s="2">
         <v>1.46</v>
       </c>
       <c r="AD18" s="2">
         <v>0.67</v>
       </c>
       <c r="AE18" s="2">
         <v>0.45</v>
       </c>
       <c r="AF18" s="2">
         <v>5.62</v>
       </c>
       <c r="AG18" s="2">
         <v>10.86</v>
       </c>
       <c r="AH18" s="2">
         <v>4.54</v>
       </c>
       <c r="AI18" s="2">
         <v>1.94</v>
       </c>
+      <c r="AJ18" s="2">
+        <v>1.92</v>
+      </c>
+      <c r="AK18" s="2">
+        <v>2.25</v>
+      </c>
     </row>
     <row r="19" spans="1:50" ht="12" customHeight="1">
       <c r="A19" s="1" t="s">
-        <v>62</v>
-[...13 lines deleted...]
-      <c r="N19" s="44">
+        <v>46</v>
+      </c>
+      <c r="B19" s="20"/>
+      <c r="C19" s="20"/>
+      <c r="D19" s="20"/>
+      <c r="E19" s="20"/>
+      <c r="F19" s="20"/>
+      <c r="G19" s="20"/>
+      <c r="H19" s="20"/>
+      <c r="I19" s="20"/>
+      <c r="J19" s="20"/>
+      <c r="K19" s="20"/>
+      <c r="L19" s="20"/>
+      <c r="M19" s="20"/>
+      <c r="N19" s="30">
         <v>2.37</v>
       </c>
       <c r="O19" s="2">
         <v>1.42</v>
       </c>
-      <c r="P19" s="44">
+      <c r="P19" s="30">
         <v>1.61</v>
       </c>
       <c r="Q19" s="2">
         <v>1.45</v>
       </c>
       <c r="R19" s="2">
         <v>0.85</v>
       </c>
       <c r="S19" s="2">
         <v>0.87</v>
       </c>
       <c r="T19" s="2">
         <v>7.36</v>
       </c>
       <c r="U19" s="2">
         <v>4.3600000000000003</v>
       </c>
       <c r="V19" s="2">
         <v>4.68</v>
       </c>
       <c r="W19" s="2">
         <v>2.69</v>
       </c>
       <c r="X19" s="2">
         <v>1.5</v>
@@ -14715,74 +6020,80 @@
       </c>
       <c r="AB19" s="2">
         <v>1.67</v>
       </c>
       <c r="AC19" s="2">
         <v>0.96</v>
       </c>
       <c r="AD19" s="2">
         <v>1.36</v>
       </c>
       <c r="AE19" s="2">
         <v>1.07</v>
       </c>
       <c r="AF19" s="2">
         <v>10.69</v>
       </c>
       <c r="AG19" s="2">
         <v>9</v>
       </c>
       <c r="AH19" s="2">
         <v>4.03</v>
       </c>
       <c r="AI19" s="2">
         <v>3.02</v>
       </c>
+      <c r="AJ19" s="2">
+        <v>3.49</v>
+      </c>
+      <c r="AK19" s="2">
+        <v>2.1800000000000002</v>
+      </c>
     </row>
     <row r="20" spans="1:50" ht="12" customHeight="1">
       <c r="A20" s="1" t="s">
-        <v>54</v>
-[...13 lines deleted...]
-      <c r="N20" s="44">
+        <v>41</v>
+      </c>
+      <c r="B20" s="20"/>
+      <c r="C20" s="20"/>
+      <c r="D20" s="20"/>
+      <c r="E20" s="20"/>
+      <c r="F20" s="20"/>
+      <c r="G20" s="20"/>
+      <c r="H20" s="21"/>
+      <c r="I20" s="20"/>
+      <c r="J20" s="21"/>
+      <c r="K20" s="21"/>
+      <c r="L20" s="21"/>
+      <c r="M20" s="22"/>
+      <c r="N20" s="30">
         <v>0.73</v>
       </c>
       <c r="O20" s="2">
         <v>0.96</v>
       </c>
-      <c r="P20" s="44">
+      <c r="P20" s="30">
         <v>0.64</v>
       </c>
       <c r="Q20" s="2">
         <v>0.84</v>
       </c>
       <c r="R20" s="2">
         <v>1.17</v>
       </c>
       <c r="S20" s="2">
         <v>1.07</v>
       </c>
       <c r="T20" s="2">
         <v>11.86</v>
       </c>
       <c r="U20" s="2">
         <v>2.75</v>
       </c>
       <c r="V20" s="2">
         <v>1.8</v>
       </c>
       <c r="W20" s="2">
         <v>3.22</v>
       </c>
       <c r="X20" s="2">
         <v>1.61</v>
@@ -14798,74 +6109,80 @@
       </c>
       <c r="AB20" s="2">
         <v>0.6</v>
       </c>
       <c r="AC20" s="2">
         <v>0.6</v>
       </c>
       <c r="AD20" s="2">
         <v>0.79</v>
       </c>
       <c r="AE20" s="2">
         <v>1</v>
       </c>
       <c r="AF20" s="2">
         <v>3.43</v>
       </c>
       <c r="AG20" s="2">
         <v>3.22</v>
       </c>
       <c r="AH20" s="2">
         <v>2.33</v>
       </c>
       <c r="AI20" s="2">
         <v>1.56</v>
       </c>
+      <c r="AJ20" s="2">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AK20" s="2">
+        <v>1.38</v>
+      </c>
     </row>
     <row r="21" spans="1:50" ht="12" customHeight="1">
       <c r="A21" s="1" t="s">
-        <v>55</v>
-[...13 lines deleted...]
-      <c r="N21" s="44">
+        <v>42</v>
+      </c>
+      <c r="B21" s="20"/>
+      <c r="C21" s="20"/>
+      <c r="D21" s="20"/>
+      <c r="E21" s="20"/>
+      <c r="F21" s="20"/>
+      <c r="G21" s="20"/>
+      <c r="H21" s="21"/>
+      <c r="I21" s="20"/>
+      <c r="J21" s="21"/>
+      <c r="K21" s="21"/>
+      <c r="L21" s="21"/>
+      <c r="M21" s="22"/>
+      <c r="N21" s="30">
         <v>1.49</v>
       </c>
       <c r="O21" s="2">
         <v>0.85</v>
       </c>
-      <c r="P21" s="44">
+      <c r="P21" s="30">
         <v>0.96</v>
       </c>
       <c r="Q21" s="2">
         <v>0.9</v>
       </c>
       <c r="R21" s="2">
         <v>1.08</v>
       </c>
       <c r="S21" s="2">
         <v>0.72</v>
       </c>
       <c r="T21" s="2">
         <v>7.56</v>
       </c>
       <c r="U21" s="2">
         <v>6.68</v>
       </c>
       <c r="V21" s="2">
         <v>3.11</v>
       </c>
       <c r="W21" s="2">
         <v>3.08</v>
       </c>
       <c r="X21" s="2">
         <v>2.66</v>
@@ -14881,74 +6198,80 @@
       </c>
       <c r="AB21" s="2">
         <v>0.94</v>
       </c>
       <c r="AC21" s="2">
         <v>1.07</v>
       </c>
       <c r="AD21" s="2">
         <v>1.24</v>
       </c>
       <c r="AE21" s="2">
         <v>1.07</v>
       </c>
       <c r="AF21" s="2">
         <v>9.5</v>
       </c>
       <c r="AG21" s="2">
         <v>4.05</v>
       </c>
       <c r="AH21" s="2">
         <v>4.17</v>
       </c>
       <c r="AI21" s="2">
         <v>1.71</v>
       </c>
+      <c r="AJ21" s="2">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AK21" s="2">
+        <v>1.64</v>
+      </c>
     </row>
     <row r="22" spans="1:50" ht="12" customHeight="1">
       <c r="A22" s="1" t="s">
-        <v>63</v>
-[...13 lines deleted...]
-      <c r="N22" s="44">
+        <v>47</v>
+      </c>
+      <c r="B22" s="20"/>
+      <c r="C22" s="20"/>
+      <c r="D22" s="20"/>
+      <c r="E22" s="20"/>
+      <c r="F22" s="20"/>
+      <c r="G22" s="20"/>
+      <c r="H22" s="21"/>
+      <c r="I22" s="20"/>
+      <c r="J22" s="21"/>
+      <c r="K22" s="21"/>
+      <c r="L22" s="21"/>
+      <c r="M22" s="22"/>
+      <c r="N22" s="30">
         <v>2.52</v>
       </c>
       <c r="O22" s="2">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P22" s="44">
+      <c r="P22" s="30">
         <v>1.47</v>
       </c>
       <c r="Q22" s="2">
         <v>1.66</v>
       </c>
       <c r="R22" s="2">
         <v>1.01</v>
       </c>
       <c r="S22" s="2">
         <v>1.57</v>
       </c>
       <c r="T22" s="2">
         <v>9.07</v>
       </c>
       <c r="U22" s="2">
         <v>4.75</v>
       </c>
       <c r="V22" s="2">
         <v>5.08</v>
       </c>
       <c r="W22" s="2">
         <v>1.76</v>
       </c>
       <c r="X22" s="2">
         <v>2.8</v>
@@ -14964,74 +6287,80 @@
       </c>
       <c r="AB22" s="2">
         <v>0.9</v>
       </c>
       <c r="AC22" s="2">
         <v>1.39</v>
       </c>
       <c r="AD22" s="2">
         <v>0.63</v>
       </c>
       <c r="AE22" s="2">
         <v>1.25</v>
       </c>
       <c r="AF22" s="2">
         <v>9.5</v>
       </c>
       <c r="AG22" s="2">
         <v>5.54</v>
       </c>
       <c r="AH22" s="2">
         <v>4.8600000000000003</v>
       </c>
       <c r="AI22" s="2">
         <v>3.95</v>
       </c>
+      <c r="AJ22" s="2">
+        <v>3.39</v>
+      </c>
+      <c r="AK22" s="2">
+        <v>2.02</v>
+      </c>
     </row>
     <row r="23" spans="1:50" ht="12" customHeight="1">
       <c r="A23" s="1" t="s">
-        <v>57</v>
-[...13 lines deleted...]
-      <c r="N23" s="44">
+        <v>43</v>
+      </c>
+      <c r="B23" s="20"/>
+      <c r="C23" s="20"/>
+      <c r="D23" s="20"/>
+      <c r="E23" s="20"/>
+      <c r="F23" s="20"/>
+      <c r="G23" s="20"/>
+      <c r="H23" s="21"/>
+      <c r="I23" s="20"/>
+      <c r="J23" s="21"/>
+      <c r="K23" s="21"/>
+      <c r="L23" s="21"/>
+      <c r="M23" s="22"/>
+      <c r="N23" s="30">
         <v>1.96</v>
       </c>
       <c r="O23" s="2">
         <v>1.71</v>
       </c>
-      <c r="P23" s="44">
+      <c r="P23" s="30">
         <v>1.78</v>
       </c>
       <c r="Q23" s="2">
         <v>1.57</v>
       </c>
       <c r="R23" s="2">
         <v>1.59</v>
       </c>
       <c r="S23" s="2">
         <v>1.48</v>
       </c>
       <c r="T23" s="2">
         <v>15.74</v>
       </c>
       <c r="U23" s="2">
         <v>7.96</v>
       </c>
       <c r="V23" s="2">
         <v>4.8099999999999996</v>
       </c>
       <c r="W23" s="2">
         <v>4.0599999999999996</v>
       </c>
       <c r="X23" s="2">
         <v>3.04</v>
@@ -15047,126 +6376,133 @@
       </c>
       <c r="AB23" s="2">
         <v>1.75</v>
       </c>
       <c r="AC23" s="2">
         <v>1.57</v>
       </c>
       <c r="AD23" s="2">
         <v>1.05</v>
       </c>
       <c r="AE23" s="2">
         <v>1.04</v>
       </c>
       <c r="AF23" s="2">
         <v>13.01</v>
       </c>
       <c r="AG23" s="2">
         <v>8.3699999999999992</v>
       </c>
       <c r="AH23" s="2">
         <v>5.09</v>
       </c>
       <c r="AI23" s="2">
         <v>4.58</v>
       </c>
+      <c r="AJ23" s="2">
+        <v>2.78</v>
+      </c>
+      <c r="AK23" s="2">
+        <v>2.83</v>
+      </c>
     </row>
     <row r="24" spans="1:50" ht="12" customHeight="1">
-      <c r="A24" s="54"/>
-[...17 lines deleted...]
-      <c r="S24" s="54"/>
+      <c r="A24" s="39"/>
+      <c r="B24" s="39"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
+      <c r="I24" s="39"/>
+      <c r="J24" s="39"/>
+      <c r="K24" s="39"/>
+      <c r="L24" s="39"/>
+      <c r="M24" s="39"/>
+      <c r="N24" s="39"/>
+      <c r="O24" s="39"/>
+      <c r="P24" s="39"/>
+      <c r="Q24" s="39"/>
+      <c r="R24" s="39"/>
+      <c r="S24" s="39"/>
       <c r="T24" s="69" t="s">
         <v>25</v>
       </c>
       <c r="U24" s="69"/>
       <c r="V24" s="69"/>
       <c r="W24" s="69"/>
       <c r="X24" s="69"/>
       <c r="Y24" s="69"/>
       <c r="Z24" s="69"/>
       <c r="AA24" s="69"/>
       <c r="AB24" s="69"/>
       <c r="AC24" s="69"/>
       <c r="AD24" s="69"/>
       <c r="AE24" s="69"/>
       <c r="AF24" s="69"/>
       <c r="AG24" s="69"/>
-      <c r="AH24" s="54"/>
-[...13 lines deleted...]
-      <c r="AX24" s="54"/>
+      <c r="AH24" s="39"/>
+      <c r="AI24" s="39"/>
+      <c r="AJ24" s="2"/>
+      <c r="AK24" s="2"/>
+      <c r="AM24" s="39"/>
+      <c r="AN24" s="39"/>
+      <c r="AO24" s="39"/>
+      <c r="AP24" s="39"/>
+      <c r="AQ24" s="39"/>
+      <c r="AR24" s="39"/>
+      <c r="AS24" s="39"/>
+      <c r="AT24" s="39"/>
+      <c r="AU24" s="39"/>
+      <c r="AV24" s="39"/>
+      <c r="AW24" s="39"/>
+      <c r="AX24" s="39"/>
     </row>
     <row r="25" spans="1:50" ht="12" customHeight="1">
-      <c r="A25" s="38" t="s">
-[...14 lines deleted...]
-      <c r="N25" s="44">
+      <c r="A25" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="20"/>
+      <c r="C25" s="20"/>
+      <c r="D25" s="20"/>
+      <c r="E25" s="20"/>
+      <c r="F25" s="20"/>
+      <c r="G25" s="20"/>
+      <c r="H25" s="21"/>
+      <c r="I25" s="20"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21"/>
+      <c r="L25" s="21"/>
+      <c r="M25" s="22"/>
+      <c r="N25" s="30">
         <v>1.78</v>
       </c>
       <c r="O25" s="2">
         <v>1.2</v>
       </c>
-      <c r="P25" s="44">
+      <c r="P25" s="30">
         <v>1.22</v>
       </c>
       <c r="Q25" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="R25" s="2">
         <v>0.93</v>
       </c>
       <c r="S25" s="2">
         <v>0.87</v>
       </c>
       <c r="T25" s="2">
         <v>11</v>
       </c>
       <c r="U25" s="2">
         <v>5.26</v>
       </c>
       <c r="V25" s="2">
         <v>3.62</v>
       </c>
       <c r="W25" s="2">
         <v>2.79</v>
       </c>
       <c r="X25" s="2">
         <v>2.15</v>
@@ -15182,74 +6518,80 @@
       </c>
       <c r="AB25" s="2">
         <v>1.18</v>
       </c>
       <c r="AC25" s="2">
         <v>1.1200000000000001</v>
       </c>
       <c r="AD25" s="2">
         <v>0.95</v>
       </c>
       <c r="AE25" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF25" s="2">
         <v>9.9499999999999993</v>
       </c>
       <c r="AG25" s="2">
         <v>4.75</v>
       </c>
       <c r="AH25" s="2">
         <v>3.91</v>
       </c>
       <c r="AI25" s="2">
         <v>3</v>
       </c>
+      <c r="AJ25" s="2">
+        <v>2.14</v>
+      </c>
+      <c r="AK25" s="2">
+        <v>2.09</v>
+      </c>
     </row>
     <row r="26" spans="1:50" ht="12" customHeight="1">
       <c r="A26" s="10" t="s">
-        <v>39</v>
-[...13 lines deleted...]
-      <c r="N26" s="44">
+        <v>34</v>
+      </c>
+      <c r="B26" s="20"/>
+      <c r="C26" s="20"/>
+      <c r="D26" s="20"/>
+      <c r="E26" s="20"/>
+      <c r="F26" s="20"/>
+      <c r="G26" s="20"/>
+      <c r="H26" s="20"/>
+      <c r="I26" s="20"/>
+      <c r="J26" s="20"/>
+      <c r="K26" s="20"/>
+      <c r="L26" s="20"/>
+      <c r="M26" s="20"/>
+      <c r="N26" s="30">
         <v>1.62</v>
       </c>
       <c r="O26" s="2">
         <v>1.06</v>
       </c>
-      <c r="P26" s="44">
+      <c r="P26" s="30">
         <v>1.1000000000000001</v>
       </c>
       <c r="Q26" s="2">
         <v>1</v>
       </c>
       <c r="R26" s="2">
         <v>0.77</v>
       </c>
       <c r="S26" s="2">
         <v>0.82</v>
       </c>
       <c r="T26" s="2">
         <v>9.8800000000000008</v>
       </c>
       <c r="U26" s="2">
         <v>4.6900000000000004</v>
       </c>
       <c r="V26" s="2">
         <v>3.27</v>
       </c>
       <c r="W26" s="2">
         <v>2.4500000000000002</v>
       </c>
       <c r="X26" s="2">
         <v>1.93</v>
@@ -15265,74 +6607,80 @@
       </c>
       <c r="AB26" s="2">
         <v>1.07</v>
       </c>
       <c r="AC26" s="2">
         <v>0.99</v>
       </c>
       <c r="AD26" s="2">
         <v>0.82</v>
       </c>
       <c r="AE26" s="2">
         <v>0.97</v>
       </c>
       <c r="AF26" s="2">
         <v>9.1</v>
       </c>
       <c r="AG26" s="2">
         <v>4.17</v>
       </c>
       <c r="AH26" s="2">
         <v>3.69</v>
       </c>
       <c r="AI26" s="2">
         <v>2.65</v>
       </c>
+      <c r="AJ26" s="2">
+        <v>1.95</v>
+      </c>
+      <c r="AK26" s="2">
+        <v>1.92</v>
+      </c>
     </row>
     <row r="27" spans="1:50" ht="12" customHeight="1">
       <c r="A27" s="10" t="s">
-        <v>41</v>
-[...13 lines deleted...]
-      <c r="N27" s="44">
+        <v>35</v>
+      </c>
+      <c r="B27" s="20"/>
+      <c r="C27" s="20"/>
+      <c r="D27" s="20"/>
+      <c r="E27" s="20"/>
+      <c r="F27" s="20"/>
+      <c r="G27" s="20"/>
+      <c r="H27" s="21"/>
+      <c r="I27" s="20"/>
+      <c r="J27" s="21"/>
+      <c r="K27" s="21"/>
+      <c r="L27" s="21"/>
+      <c r="M27" s="22"/>
+      <c r="N27" s="30">
         <v>2.78</v>
       </c>
       <c r="O27" s="2">
         <v>1.88</v>
       </c>
-      <c r="P27" s="44">
+      <c r="P27" s="30">
         <v>1.62</v>
       </c>
       <c r="Q27" s="2">
         <v>1.36</v>
       </c>
       <c r="R27" s="2">
         <v>1.61</v>
       </c>
       <c r="S27" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="T27" s="2">
         <v>15.45</v>
       </c>
       <c r="U27" s="2">
         <v>7.73</v>
       </c>
       <c r="V27" s="2">
         <v>4.9800000000000004</v>
       </c>
       <c r="W27" s="2">
         <v>3.98</v>
       </c>
       <c r="X27" s="2">
         <v>3.76</v>
@@ -15348,74 +6696,80 @@
       </c>
       <c r="AB27" s="2">
         <v>1.81</v>
       </c>
       <c r="AC27" s="2">
         <v>1.89</v>
       </c>
       <c r="AD27" s="2">
         <v>1.39</v>
       </c>
       <c r="AE27" s="2">
         <v>1.72</v>
       </c>
       <c r="AF27" s="2">
         <v>14.14</v>
       </c>
       <c r="AG27" s="2">
         <v>6.53</v>
       </c>
       <c r="AH27" s="2">
         <v>4.6100000000000003</v>
       </c>
       <c r="AI27" s="2">
         <v>4.79</v>
       </c>
+      <c r="AJ27" s="2">
+        <v>2.6</v>
+      </c>
+      <c r="AK27" s="2">
+        <v>2.71</v>
+      </c>
     </row>
     <row r="28" spans="1:50" ht="12" customHeight="1">
       <c r="A28" s="10" t="s">
-        <v>49</v>
-[...13 lines deleted...]
-      <c r="N28" s="44">
+        <v>37</v>
+      </c>
+      <c r="B28" s="20"/>
+      <c r="C28" s="20"/>
+      <c r="D28" s="20"/>
+      <c r="E28" s="20"/>
+      <c r="F28" s="20"/>
+      <c r="G28" s="20"/>
+      <c r="H28" s="21"/>
+      <c r="I28" s="20"/>
+      <c r="J28" s="21"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="21"/>
+      <c r="M28" s="22"/>
+      <c r="N28" s="30">
         <v>0.85</v>
       </c>
       <c r="O28" s="2">
         <v>0.9</v>
       </c>
-      <c r="P28" s="44">
+      <c r="P28" s="30">
         <v>0.81</v>
       </c>
       <c r="Q28" s="2">
         <v>0.72</v>
       </c>
       <c r="R28" s="2">
         <v>0.6</v>
       </c>
       <c r="S28" s="2">
         <v>0.55000000000000004</v>
       </c>
       <c r="T28" s="2">
         <v>6.53</v>
       </c>
       <c r="U28" s="2">
         <v>3.08</v>
       </c>
       <c r="V28" s="2">
         <v>0.9</v>
       </c>
       <c r="W28" s="2">
         <v>2.36</v>
       </c>
       <c r="X28" s="2">
         <v>0.67</v>
@@ -15431,74 +6785,80 @@
       </c>
       <c r="AB28" s="2">
         <v>1.1200000000000001</v>
       </c>
       <c r="AC28" s="2">
         <v>0.53</v>
       </c>
       <c r="AD28" s="2">
         <v>0.73</v>
       </c>
       <c r="AE28" s="2">
         <v>0.89</v>
       </c>
       <c r="AF28" s="2">
         <v>4.67</v>
       </c>
       <c r="AG28" s="2">
         <v>2.79</v>
       </c>
       <c r="AH28" s="2">
         <v>1.6</v>
       </c>
       <c r="AI28" s="2">
         <v>1.54</v>
       </c>
+      <c r="AJ28" s="2">
+        <v>1.63</v>
+      </c>
+      <c r="AK28" s="2">
+        <v>2.04</v>
+      </c>
     </row>
     <row r="29" spans="1:50" ht="12" customHeight="1">
       <c r="A29" s="10" t="s">
-        <v>50</v>
-[...13 lines deleted...]
-      <c r="N29" s="44">
+        <v>38</v>
+      </c>
+      <c r="B29" s="20"/>
+      <c r="C29" s="20"/>
+      <c r="D29" s="20"/>
+      <c r="E29" s="20"/>
+      <c r="F29" s="20"/>
+      <c r="G29" s="20"/>
+      <c r="H29" s="21"/>
+      <c r="I29" s="20"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="21"/>
+      <c r="M29" s="22"/>
+      <c r="N29" s="30">
         <v>2.5</v>
       </c>
       <c r="O29" s="2">
         <v>1.69</v>
       </c>
-      <c r="P29" s="44">
+      <c r="P29" s="30">
         <v>1.95</v>
       </c>
       <c r="Q29" s="2">
         <v>1.47</v>
       </c>
       <c r="R29" s="2">
         <v>1.33</v>
       </c>
       <c r="S29" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="T29" s="2">
         <v>14.83</v>
       </c>
       <c r="U29" s="2">
         <v>8.08</v>
       </c>
       <c r="V29" s="2">
         <v>5.68</v>
       </c>
       <c r="W29" s="2">
         <v>3.67</v>
       </c>
       <c r="X29" s="2">
         <v>2.58</v>
@@ -15514,74 +6874,80 @@
       </c>
       <c r="AB29" s="2">
         <v>1.49</v>
       </c>
       <c r="AC29" s="2">
         <v>1.43</v>
       </c>
       <c r="AD29" s="2">
         <v>1.58</v>
       </c>
       <c r="AE29" s="2">
         <v>1.71</v>
       </c>
       <c r="AF29" s="2">
         <v>13.92</v>
       </c>
       <c r="AG29" s="2">
         <v>6.99</v>
       </c>
       <c r="AH29" s="2">
         <v>5.56</v>
       </c>
       <c r="AI29" s="2">
         <v>4.0199999999999996</v>
       </c>
+      <c r="AJ29" s="2">
+        <v>3.26</v>
+      </c>
+      <c r="AK29" s="2">
+        <v>2.67</v>
+      </c>
     </row>
     <row r="30" spans="1:50" ht="12" customHeight="1">
       <c r="A30" s="10" t="s">
-        <v>57</v>
-[...13 lines deleted...]
-      <c r="N30" s="44">
+        <v>43</v>
+      </c>
+      <c r="B30" s="20"/>
+      <c r="C30" s="20"/>
+      <c r="D30" s="20"/>
+      <c r="E30" s="20"/>
+      <c r="F30" s="20"/>
+      <c r="G30" s="20"/>
+      <c r="H30" s="21"/>
+      <c r="I30" s="20"/>
+      <c r="J30" s="21"/>
+      <c r="K30" s="21"/>
+      <c r="L30" s="21"/>
+      <c r="M30" s="22"/>
+      <c r="N30" s="30">
         <v>1.5</v>
       </c>
       <c r="O30" s="2">
         <v>1.39</v>
       </c>
-      <c r="P30" s="44">
+      <c r="P30" s="30">
         <v>1.31</v>
       </c>
       <c r="Q30" s="2">
         <v>1.71</v>
       </c>
       <c r="R30" s="2">
         <v>1.61</v>
       </c>
       <c r="S30" s="2">
         <v>1.04</v>
       </c>
       <c r="T30" s="2">
         <v>17.04</v>
       </c>
       <c r="U30" s="2">
         <v>5.5</v>
       </c>
       <c r="V30" s="2">
         <v>4.96</v>
       </c>
       <c r="W30" s="2">
         <v>4.74</v>
       </c>
       <c r="X30" s="2">
         <v>2.5499999999999998</v>
@@ -15597,126 +6963,133 @@
       </c>
       <c r="AB30" s="2">
         <v>0.89</v>
       </c>
       <c r="AC30" s="2">
         <v>1.67</v>
       </c>
       <c r="AD30" s="2">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE30" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="AF30" s="2">
         <v>11.77</v>
       </c>
       <c r="AG30" s="2">
         <v>8.31</v>
       </c>
       <c r="AH30" s="2">
         <v>4.78</v>
       </c>
       <c r="AI30" s="2">
         <v>4.4400000000000004</v>
       </c>
+      <c r="AJ30" s="2">
+        <v>2.57</v>
+      </c>
+      <c r="AK30" s="2">
+        <v>2.37</v>
+      </c>
     </row>
     <row r="31" spans="1:50" ht="12" customHeight="1">
-      <c r="A31" s="52"/>
-[...17 lines deleted...]
-      <c r="S31" s="52"/>
+      <c r="A31" s="37"/>
+      <c r="B31" s="37"/>
+      <c r="C31" s="37"/>
+      <c r="D31" s="37"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="37"/>
+      <c r="I31" s="37"/>
+      <c r="J31" s="37"/>
+      <c r="K31" s="37"/>
+      <c r="L31" s="37"/>
+      <c r="M31" s="37"/>
+      <c r="N31" s="37"/>
+      <c r="O31" s="37"/>
+      <c r="P31" s="37"/>
+      <c r="Q31" s="37"/>
+      <c r="R31" s="37"/>
+      <c r="S31" s="37"/>
       <c r="T31" s="62" t="s">
         <v>26</v>
       </c>
       <c r="U31" s="62"/>
       <c r="V31" s="62"/>
       <c r="W31" s="62"/>
       <c r="X31" s="62"/>
       <c r="Y31" s="62"/>
       <c r="Z31" s="62"/>
       <c r="AA31" s="62"/>
       <c r="AB31" s="62"/>
       <c r="AC31" s="62"/>
       <c r="AD31" s="62"/>
       <c r="AE31" s="62"/>
       <c r="AF31" s="62"/>
       <c r="AG31" s="62"/>
-      <c r="AH31" s="52"/>
-[...13 lines deleted...]
-      <c r="AX31" s="52"/>
+      <c r="AH31" s="37"/>
+      <c r="AI31" s="37"/>
+      <c r="AJ31" s="2"/>
+      <c r="AK31" s="2"/>
+      <c r="AM31" s="37"/>
+      <c r="AN31" s="37"/>
+      <c r="AO31" s="37"/>
+      <c r="AP31" s="37"/>
+      <c r="AQ31" s="37"/>
+      <c r="AR31" s="37"/>
+      <c r="AS31" s="37"/>
+      <c r="AT31" s="37"/>
+      <c r="AU31" s="37"/>
+      <c r="AV31" s="37"/>
+      <c r="AW31" s="37"/>
+      <c r="AX31" s="37"/>
     </row>
     <row r="32" spans="1:50" ht="12" customHeight="1">
-      <c r="A32" s="38" t="s">
-[...14 lines deleted...]
-      <c r="N32" s="44">
+      <c r="A32" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="20"/>
+      <c r="C32" s="20"/>
+      <c r="D32" s="20"/>
+      <c r="E32" s="20"/>
+      <c r="F32" s="20"/>
+      <c r="G32" s="20"/>
+      <c r="H32" s="21"/>
+      <c r="I32" s="20"/>
+      <c r="J32" s="21"/>
+      <c r="K32" s="21"/>
+      <c r="L32" s="21"/>
+      <c r="M32" s="22"/>
+      <c r="N32" s="30">
         <v>1.78</v>
       </c>
       <c r="O32" s="2">
         <v>1.44</v>
       </c>
-      <c r="P32" s="44">
+      <c r="P32" s="30">
         <v>1.27</v>
       </c>
       <c r="Q32" s="2">
         <v>1.27</v>
       </c>
       <c r="R32" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="S32" s="2">
         <v>1.1100000000000001</v>
       </c>
       <c r="T32" s="2">
         <v>11.45</v>
       </c>
       <c r="U32" s="2">
         <v>5.97</v>
       </c>
       <c r="V32" s="2">
         <v>3.84</v>
       </c>
       <c r="W32" s="2">
         <v>3.43</v>
       </c>
       <c r="X32" s="2">
         <v>2.46</v>
@@ -15732,74 +7105,80 @@
       </c>
       <c r="AB32" s="2">
         <v>1.2</v>
       </c>
       <c r="AC32" s="2">
         <v>1.23</v>
       </c>
       <c r="AD32" s="2">
         <v>1.0900000000000001</v>
       </c>
       <c r="AE32" s="2">
         <v>1.1000000000000001</v>
       </c>
       <c r="AF32" s="2">
         <v>10.99</v>
       </c>
       <c r="AG32" s="2">
         <v>5.78</v>
       </c>
       <c r="AH32" s="2">
         <v>4.46</v>
       </c>
       <c r="AI32" s="2">
         <v>2.88</v>
       </c>
-    </row>
-    <row r="33" spans="1:35" ht="12" customHeight="1">
+      <c r="AJ32" s="2">
+        <v>2.29</v>
+      </c>
+      <c r="AK32" s="2">
+        <v>2.1800000000000002</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37" ht="12" customHeight="1">
       <c r="A33" s="10" t="s">
-        <v>39</v>
-[...13 lines deleted...]
-      <c r="N33" s="44">
+        <v>34</v>
+      </c>
+      <c r="B33" s="20"/>
+      <c r="C33" s="20"/>
+      <c r="D33" s="20"/>
+      <c r="E33" s="20"/>
+      <c r="F33" s="20"/>
+      <c r="G33" s="20"/>
+      <c r="H33" s="20"/>
+      <c r="I33" s="20"/>
+      <c r="J33" s="20"/>
+      <c r="K33" s="20"/>
+      <c r="L33" s="20"/>
+      <c r="M33" s="20"/>
+      <c r="N33" s="30">
         <v>0.6</v>
       </c>
       <c r="O33" s="2">
         <v>0.97</v>
       </c>
-      <c r="P33" s="44">
+      <c r="P33" s="30">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q33" s="2">
         <v>0.9</v>
       </c>
       <c r="R33" s="2">
         <v>0.49</v>
       </c>
       <c r="S33" s="2">
         <v>0.35</v>
       </c>
       <c r="T33" s="2">
         <v>5.88</v>
       </c>
       <c r="U33" s="2">
         <v>2.16</v>
       </c>
       <c r="V33" s="2">
         <v>2.23</v>
       </c>
       <c r="W33" s="2">
         <v>0.76</v>
       </c>
       <c r="X33" s="2">
         <v>1.68</v>
@@ -15815,74 +7194,80 @@
       </c>
       <c r="AB33" s="2">
         <v>0.33</v>
       </c>
       <c r="AC33" s="2">
         <v>0.78</v>
       </c>
       <c r="AD33" s="2">
         <v>0.49</v>
       </c>
       <c r="AE33" s="2">
         <v>0.75</v>
       </c>
       <c r="AF33" s="2">
         <v>7.77</v>
       </c>
       <c r="AG33" s="2">
         <v>3.11</v>
       </c>
       <c r="AH33" s="2">
         <v>2.23</v>
       </c>
       <c r="AI33" s="2">
         <v>1.52</v>
       </c>
-    </row>
-    <row r="34" spans="1:35" ht="12" customHeight="1">
+      <c r="AJ33" s="2">
+        <v>0.97</v>
+      </c>
+      <c r="AK33" s="2">
+        <v>0.91</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" ht="12" customHeight="1">
       <c r="A34" s="10" t="s">
-        <v>41</v>
-[...13 lines deleted...]
-      <c r="N34" s="44">
+        <v>35</v>
+      </c>
+      <c r="B34" s="20"/>
+      <c r="C34" s="20"/>
+      <c r="D34" s="20"/>
+      <c r="E34" s="20"/>
+      <c r="F34" s="20"/>
+      <c r="G34" s="20"/>
+      <c r="H34" s="21"/>
+      <c r="I34" s="20"/>
+      <c r="J34" s="21"/>
+      <c r="K34" s="21"/>
+      <c r="L34" s="21"/>
+      <c r="M34" s="22"/>
+      <c r="N34" s="30">
         <v>1.88</v>
       </c>
       <c r="O34" s="2">
         <v>2.48</v>
       </c>
-      <c r="P34" s="44">
+      <c r="P34" s="30">
         <v>3.69</v>
       </c>
       <c r="Q34" s="2">
         <v>1.98</v>
       </c>
       <c r="R34" s="2">
         <v>3.61</v>
       </c>
       <c r="S34" s="2">
         <v>3.87</v>
       </c>
       <c r="T34" s="2">
         <v>6.78</v>
       </c>
       <c r="U34" s="2">
         <v>7.22</v>
       </c>
       <c r="V34" s="2">
         <v>4.6900000000000004</v>
       </c>
       <c r="W34" s="2">
         <v>7.09</v>
       </c>
       <c r="X34" s="2">
         <v>2.79</v>
@@ -15890,82 +7275,88 @@
       <c r="Y34" s="2">
         <v>1.1599999999999999</v>
       </c>
       <c r="Z34" s="2">
         <v>0.99</v>
       </c>
       <c r="AA34" s="2">
         <v>0.87</v>
       </c>
       <c r="AB34" s="2">
         <v>3.09</v>
       </c>
       <c r="AC34" s="2">
         <v>2.09</v>
       </c>
       <c r="AD34" s="2">
         <v>1.89</v>
       </c>
       <c r="AE34" s="2">
         <v>1.74</v>
       </c>
       <c r="AF34" s="2">
         <v>22.15</v>
       </c>
       <c r="AG34" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH34" s="2">
         <v>7.42</v>
       </c>
       <c r="AI34" s="2">
         <v>5.54</v>
       </c>
-    </row>
-    <row r="35" spans="1:35" ht="12" customHeight="1">
+      <c r="AJ34" s="2">
+        <v>1.46</v>
+      </c>
+      <c r="AK34" s="2">
+        <v>3.63</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" ht="12" customHeight="1">
       <c r="A35" s="1" t="s">
-        <v>47</v>
-[...13 lines deleted...]
-      <c r="N35" s="44">
+        <v>36</v>
+      </c>
+      <c r="B35" s="20"/>
+      <c r="C35" s="20"/>
+      <c r="D35" s="20"/>
+      <c r="E35" s="20"/>
+      <c r="F35" s="20"/>
+      <c r="G35" s="20"/>
+      <c r="H35" s="21"/>
+      <c r="I35" s="20"/>
+      <c r="J35" s="21"/>
+      <c r="K35" s="21"/>
+      <c r="L35" s="21"/>
+      <c r="M35" s="22"/>
+      <c r="N35" s="30">
         <v>2.14</v>
       </c>
       <c r="O35" s="2">
         <v>1.97</v>
       </c>
-      <c r="P35" s="44">
+      <c r="P35" s="30">
         <v>1.47</v>
       </c>
       <c r="Q35" s="2">
         <v>1.64</v>
       </c>
       <c r="R35" s="2">
         <v>1.18</v>
       </c>
       <c r="S35" s="2">
         <v>1.24</v>
       </c>
       <c r="T35" s="2">
         <v>18.09</v>
       </c>
       <c r="U35" s="2">
         <v>7.13</v>
       </c>
       <c r="V35" s="2">
         <v>4.46</v>
       </c>
       <c r="W35" s="2">
         <v>4.66</v>
       </c>
       <c r="X35" s="2">
         <v>3.27</v>
@@ -15981,74 +7372,80 @@
       </c>
       <c r="AB35" s="2">
         <v>1.3</v>
       </c>
       <c r="AC35" s="2">
         <v>1.45</v>
       </c>
       <c r="AD35" s="2">
         <v>1.3</v>
       </c>
       <c r="AE35" s="2">
         <v>1.28</v>
       </c>
       <c r="AF35" s="2">
         <v>13.14</v>
       </c>
       <c r="AG35" s="2">
         <v>6.66</v>
       </c>
       <c r="AH35" s="2">
         <v>6.06</v>
       </c>
       <c r="AI35" s="2">
         <v>3.77</v>
       </c>
-    </row>
-    <row r="36" spans="1:35" ht="12" customHeight="1">
+      <c r="AJ35" s="2">
+        <v>2.5099999999999998</v>
+      </c>
+      <c r="AK35" s="2">
+        <v>3.27</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" ht="12" customHeight="1">
       <c r="A36" s="1" t="s">
-        <v>49</v>
-[...13 lines deleted...]
-      <c r="N36" s="44">
+        <v>37</v>
+      </c>
+      <c r="B36" s="20"/>
+      <c r="C36" s="20"/>
+      <c r="D36" s="20"/>
+      <c r="E36" s="20"/>
+      <c r="F36" s="20"/>
+      <c r="G36" s="20"/>
+      <c r="H36" s="21"/>
+      <c r="I36" s="20"/>
+      <c r="J36" s="21"/>
+      <c r="K36" s="21"/>
+      <c r="L36" s="21"/>
+      <c r="M36" s="22"/>
+      <c r="N36" s="30">
         <v>1.41</v>
       </c>
       <c r="O36" s="2">
         <v>0.97</v>
       </c>
-      <c r="P36" s="44">
+      <c r="P36" s="30">
         <v>0.23</v>
       </c>
       <c r="Q36" s="2">
         <v>0.84</v>
       </c>
       <c r="R36" s="2">
         <v>0.38</v>
       </c>
       <c r="S36" s="2">
         <v>0.7</v>
       </c>
       <c r="T36" s="2">
         <v>6.32</v>
       </c>
       <c r="U36" s="2">
         <v>2.94</v>
       </c>
       <c r="V36" s="2">
         <v>2.89</v>
       </c>
       <c r="W36" s="2">
         <v>2.36</v>
       </c>
       <c r="X36" s="2">
         <v>1.87</v>
@@ -16064,74 +7461,80 @@
       </c>
       <c r="AB36" s="2">
         <v>1.04</v>
       </c>
       <c r="AC36" s="2">
         <v>0.56999999999999995</v>
       </c>
       <c r="AD36" s="2">
         <v>0.39</v>
       </c>
       <c r="AE36" s="2">
         <v>0.36</v>
       </c>
       <c r="AF36" s="2">
         <v>5.77</v>
       </c>
       <c r="AG36" s="2">
         <v>3.79</v>
       </c>
       <c r="AH36" s="2">
         <v>1.98</v>
       </c>
       <c r="AI36" s="2">
         <v>1.1100000000000001</v>
       </c>
-    </row>
-    <row r="37" spans="1:35" ht="12" customHeight="1">
+      <c r="AJ36" s="2">
+        <v>0.88</v>
+      </c>
+      <c r="AK36" s="2">
+        <v>1.35</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" ht="12" customHeight="1">
       <c r="A37" s="1" t="s">
-        <v>60</v>
-[...13 lines deleted...]
-      <c r="N37" s="44">
+        <v>44</v>
+      </c>
+      <c r="B37" s="20"/>
+      <c r="C37" s="20"/>
+      <c r="D37" s="20"/>
+      <c r="E37" s="20"/>
+      <c r="F37" s="20"/>
+      <c r="G37" s="20"/>
+      <c r="H37" s="21"/>
+      <c r="I37" s="20"/>
+      <c r="J37" s="21"/>
+      <c r="K37" s="21"/>
+      <c r="L37" s="21"/>
+      <c r="M37" s="22"/>
+      <c r="N37" s="30">
         <v>3.04</v>
       </c>
       <c r="O37" s="2">
         <v>2.14</v>
       </c>
-      <c r="P37" s="44">
+      <c r="P37" s="30">
         <v>2.13</v>
       </c>
       <c r="Q37" s="2">
         <v>1.85</v>
       </c>
       <c r="R37" s="2">
         <v>1.93</v>
       </c>
       <c r="S37" s="2">
         <v>1.66</v>
       </c>
       <c r="T37" s="2">
         <v>15.51</v>
       </c>
       <c r="U37" s="2">
         <v>9.6</v>
       </c>
       <c r="V37" s="2">
         <v>6.99</v>
       </c>
       <c r="W37" s="2">
         <v>6.87</v>
       </c>
       <c r="X37" s="2">
         <v>3.29</v>
@@ -16147,74 +7550,80 @@
       </c>
       <c r="AB37" s="2">
         <v>1.75</v>
       </c>
       <c r="AC37" s="2">
         <v>2.5</v>
       </c>
       <c r="AD37" s="2">
         <v>2.0099999999999998</v>
       </c>
       <c r="AE37" s="2">
         <v>1.72</v>
       </c>
       <c r="AF37" s="2">
         <v>20.399999999999999</v>
       </c>
       <c r="AG37" s="2">
         <v>10.3</v>
       </c>
       <c r="AH37" s="2">
         <v>6.74</v>
       </c>
       <c r="AI37" s="2">
         <v>5.81</v>
       </c>
-    </row>
-    <row r="38" spans="1:35" ht="12" customHeight="1">
+      <c r="AJ37" s="2">
+        <v>3.72</v>
+      </c>
+      <c r="AK37" s="2">
+        <v>2.36</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" ht="12" customHeight="1">
       <c r="A38" s="1" t="s">
-        <v>52</v>
-[...13 lines deleted...]
-      <c r="N38" s="44">
+        <v>39</v>
+      </c>
+      <c r="B38" s="20"/>
+      <c r="C38" s="20"/>
+      <c r="D38" s="20"/>
+      <c r="E38" s="20"/>
+      <c r="F38" s="20"/>
+      <c r="G38" s="20"/>
+      <c r="H38" s="21"/>
+      <c r="I38" s="20"/>
+      <c r="J38" s="21"/>
+      <c r="K38" s="21"/>
+      <c r="L38" s="21"/>
+      <c r="M38" s="22"/>
+      <c r="N38" s="30">
         <v>1.66</v>
       </c>
       <c r="O38" s="2">
         <v>1.76</v>
       </c>
-      <c r="P38" s="44">
+      <c r="P38" s="30">
         <v>0.74</v>
       </c>
       <c r="Q38" s="2">
         <v>1.25</v>
       </c>
       <c r="R38" s="2">
         <v>1.21</v>
       </c>
       <c r="S38" s="2">
         <v>0.97</v>
       </c>
       <c r="T38" s="2">
         <v>7.67</v>
       </c>
       <c r="U38" s="2">
         <v>6.69</v>
       </c>
       <c r="V38" s="2">
         <v>2.62</v>
       </c>
       <c r="W38" s="2">
         <v>2.85</v>
       </c>
       <c r="X38" s="2">
         <v>1.05</v>
@@ -16230,74 +7639,80 @@
       </c>
       <c r="AB38" s="2">
         <v>0.86</v>
       </c>
       <c r="AC38" s="2">
         <v>1.21</v>
       </c>
       <c r="AD38" s="2">
         <v>1.49</v>
       </c>
       <c r="AE38" s="2">
         <v>1.43</v>
       </c>
       <c r="AF38" s="2">
         <v>9.7200000000000006</v>
       </c>
       <c r="AG38" s="2">
         <v>4.12</v>
       </c>
       <c r="AH38" s="2">
         <v>2.08</v>
       </c>
       <c r="AI38" s="2">
         <v>0.89</v>
       </c>
-    </row>
-    <row r="39" spans="1:35" ht="12" customHeight="1">
+      <c r="AJ38" s="2">
+        <v>2.86</v>
+      </c>
+      <c r="AK38" s="2">
+        <v>1.34</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" ht="12" customHeight="1">
       <c r="A39" s="10" t="s">
-        <v>53</v>
-[...13 lines deleted...]
-      <c r="N39" s="44">
+        <v>40</v>
+      </c>
+      <c r="B39" s="20"/>
+      <c r="C39" s="20"/>
+      <c r="D39" s="20"/>
+      <c r="E39" s="20"/>
+      <c r="F39" s="20"/>
+      <c r="G39" s="20"/>
+      <c r="H39" s="21"/>
+      <c r="I39" s="20"/>
+      <c r="J39" s="21"/>
+      <c r="K39" s="21"/>
+      <c r="L39" s="21"/>
+      <c r="M39" s="22"/>
+      <c r="N39" s="30">
         <v>0.73</v>
       </c>
       <c r="O39" s="2">
         <v>0.48</v>
       </c>
-      <c r="P39" s="44">
+      <c r="P39" s="30">
         <v>1.1399999999999999</v>
       </c>
       <c r="Q39" s="2">
         <v>0.89</v>
       </c>
       <c r="R39" s="2">
         <v>0.57999999999999996</v>
       </c>
       <c r="S39" s="2">
         <v>1.07</v>
       </c>
       <c r="T39" s="2">
         <v>7.8</v>
       </c>
       <c r="U39" s="2">
         <v>5.43</v>
       </c>
       <c r="V39" s="2">
         <v>1.77</v>
       </c>
       <c r="W39" s="2">
         <v>1.66</v>
       </c>
       <c r="X39" s="2">
         <v>0.79</v>
@@ -16313,74 +7728,80 @@
       </c>
       <c r="AB39" s="2">
         <v>1.17</v>
       </c>
       <c r="AC39" s="2">
         <v>0.79</v>
       </c>
       <c r="AD39" s="2">
         <v>0.72</v>
       </c>
       <c r="AE39" s="2">
         <v>1.31</v>
       </c>
       <c r="AF39" s="2">
         <v>15.46</v>
       </c>
       <c r="AG39" s="2">
         <v>2.72</v>
       </c>
       <c r="AH39" s="2">
         <v>6.26</v>
       </c>
       <c r="AI39" s="2">
         <v>2.67</v>
       </c>
-    </row>
-    <row r="40" spans="1:35" ht="12" customHeight="1">
+      <c r="AJ39" s="2">
+        <v>2.39</v>
+      </c>
+      <c r="AK39" s="2">
+        <v>1.55</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37" ht="12" customHeight="1">
       <c r="A40" s="1" t="s">
-        <v>61</v>
-[...13 lines deleted...]
-      <c r="N40" s="44">
+        <v>45</v>
+      </c>
+      <c r="B40" s="20"/>
+      <c r="C40" s="20"/>
+      <c r="D40" s="20"/>
+      <c r="E40" s="20"/>
+      <c r="F40" s="20"/>
+      <c r="G40" s="20"/>
+      <c r="H40" s="21"/>
+      <c r="I40" s="20"/>
+      <c r="J40" s="21"/>
+      <c r="K40" s="21"/>
+      <c r="L40" s="21"/>
+      <c r="M40" s="22"/>
+      <c r="N40" s="30">
         <v>1.97</v>
       </c>
       <c r="O40" s="2">
         <v>1.07</v>
       </c>
-      <c r="P40" s="44">
+      <c r="P40" s="30">
         <v>0.56999999999999995</v>
       </c>
       <c r="Q40" s="2">
         <v>0.69</v>
       </c>
       <c r="R40" s="2">
         <v>0.63</v>
       </c>
       <c r="S40" s="2">
         <v>0.86</v>
       </c>
       <c r="T40" s="2">
         <v>7.28</v>
       </c>
       <c r="U40" s="2">
         <v>1.88</v>
       </c>
       <c r="V40" s="2">
         <v>6.19</v>
       </c>
       <c r="W40" s="2">
         <v>3.71</v>
       </c>
       <c r="X40" s="2">
         <v>1.83</v>
@@ -16396,74 +7817,80 @@
       </c>
       <c r="AB40" s="2">
         <v>0.81</v>
       </c>
       <c r="AC40" s="2">
         <v>1.46</v>
       </c>
       <c r="AD40" s="2">
         <v>0.67</v>
       </c>
       <c r="AE40" s="2">
         <v>0.45</v>
       </c>
       <c r="AF40" s="2">
         <v>5.62</v>
       </c>
       <c r="AG40" s="2">
         <v>10.86</v>
       </c>
       <c r="AH40" s="2">
         <v>4.54</v>
       </c>
       <c r="AI40" s="2">
         <v>1.94</v>
       </c>
-    </row>
-    <row r="41" spans="1:35" ht="12" customHeight="1">
+      <c r="AJ40" s="2">
+        <v>1.92</v>
+      </c>
+      <c r="AK40" s="2">
+        <v>2.25</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" ht="12" customHeight="1">
       <c r="A41" s="1" t="s">
-        <v>62</v>
-[...13 lines deleted...]
-      <c r="N41" s="44">
+        <v>46</v>
+      </c>
+      <c r="B41" s="20"/>
+      <c r="C41" s="20"/>
+      <c r="D41" s="20"/>
+      <c r="E41" s="20"/>
+      <c r="F41" s="20"/>
+      <c r="G41" s="20"/>
+      <c r="H41" s="20"/>
+      <c r="I41" s="20"/>
+      <c r="J41" s="20"/>
+      <c r="K41" s="20"/>
+      <c r="L41" s="20"/>
+      <c r="M41" s="20"/>
+      <c r="N41" s="30">
         <v>2.37</v>
       </c>
       <c r="O41" s="2">
         <v>1.42</v>
       </c>
-      <c r="P41" s="44">
+      <c r="P41" s="30">
         <v>1.61</v>
       </c>
       <c r="Q41" s="2">
         <v>1.45</v>
       </c>
       <c r="R41" s="2">
         <v>0.85</v>
       </c>
       <c r="S41" s="2">
         <v>0.87</v>
       </c>
       <c r="T41" s="2">
         <v>7.36</v>
       </c>
       <c r="U41" s="2">
         <v>4.3600000000000003</v>
       </c>
       <c r="V41" s="2">
         <v>4.68</v>
       </c>
       <c r="W41" s="2">
         <v>2.69</v>
       </c>
       <c r="X41" s="2">
         <v>1.5</v>
@@ -16479,74 +7906,80 @@
       </c>
       <c r="AB41" s="2">
         <v>1.67</v>
       </c>
       <c r="AC41" s="2">
         <v>0.96</v>
       </c>
       <c r="AD41" s="2">
         <v>1.36</v>
       </c>
       <c r="AE41" s="2">
         <v>1.07</v>
       </c>
       <c r="AF41" s="2">
         <v>10.69</v>
       </c>
       <c r="AG41" s="2">
         <v>9</v>
       </c>
       <c r="AH41" s="2">
         <v>4.03</v>
       </c>
       <c r="AI41" s="2">
         <v>3.02</v>
       </c>
-    </row>
-    <row r="42" spans="1:35" ht="12" customHeight="1">
+      <c r="AJ41" s="2">
+        <v>3.49</v>
+      </c>
+      <c r="AK41" s="2">
+        <v>2.1800000000000002</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" ht="12" customHeight="1">
       <c r="A42" s="1" t="s">
-        <v>54</v>
-[...13 lines deleted...]
-      <c r="N42" s="44">
+        <v>41</v>
+      </c>
+      <c r="B42" s="20"/>
+      <c r="C42" s="20"/>
+      <c r="D42" s="20"/>
+      <c r="E42" s="20"/>
+      <c r="F42" s="20"/>
+      <c r="G42" s="20"/>
+      <c r="H42" s="21"/>
+      <c r="I42" s="20"/>
+      <c r="J42" s="21"/>
+      <c r="K42" s="21"/>
+      <c r="L42" s="21"/>
+      <c r="M42" s="22"/>
+      <c r="N42" s="30">
         <v>0.73</v>
       </c>
       <c r="O42" s="2">
         <v>0.96</v>
       </c>
-      <c r="P42" s="44">
+      <c r="P42" s="30">
         <v>0.64</v>
       </c>
       <c r="Q42" s="2">
         <v>0.84</v>
       </c>
       <c r="R42" s="2">
         <v>1.17</v>
       </c>
       <c r="S42" s="2">
         <v>1.07</v>
       </c>
       <c r="T42" s="2">
         <v>11.86</v>
       </c>
       <c r="U42" s="2">
         <v>2.75</v>
       </c>
       <c r="V42" s="2">
         <v>1.8</v>
       </c>
       <c r="W42" s="2">
         <v>3.22</v>
       </c>
       <c r="X42" s="2">
         <v>1.61</v>
@@ -16562,74 +7995,80 @@
       </c>
       <c r="AB42" s="2">
         <v>0.6</v>
       </c>
       <c r="AC42" s="2">
         <v>0.6</v>
       </c>
       <c r="AD42" s="2">
         <v>0.79</v>
       </c>
       <c r="AE42" s="2">
         <v>1</v>
       </c>
       <c r="AF42" s="2">
         <v>3.43</v>
       </c>
       <c r="AG42" s="2">
         <v>3.22</v>
       </c>
       <c r="AH42" s="2">
         <v>2.33</v>
       </c>
       <c r="AI42" s="2">
         <v>1.56</v>
       </c>
-    </row>
-    <row r="43" spans="1:35" ht="12" customHeight="1">
+      <c r="AJ42" s="2">
+        <v>1.1000000000000001</v>
+      </c>
+      <c r="AK42" s="2">
+        <v>1.38</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" ht="12" customHeight="1">
       <c r="A43" s="1" t="s">
-        <v>55</v>
-[...13 lines deleted...]
-      <c r="N43" s="44">
+        <v>42</v>
+      </c>
+      <c r="B43" s="20"/>
+      <c r="C43" s="20"/>
+      <c r="D43" s="20"/>
+      <c r="E43" s="20"/>
+      <c r="F43" s="20"/>
+      <c r="G43" s="20"/>
+      <c r="H43" s="21"/>
+      <c r="I43" s="20"/>
+      <c r="J43" s="21"/>
+      <c r="K43" s="21"/>
+      <c r="L43" s="21"/>
+      <c r="M43" s="22"/>
+      <c r="N43" s="30">
         <v>1.49</v>
       </c>
       <c r="O43" s="2">
         <v>0.85</v>
       </c>
-      <c r="P43" s="44">
+      <c r="P43" s="30">
         <v>0.96</v>
       </c>
       <c r="Q43" s="2">
         <v>0.9</v>
       </c>
       <c r="R43" s="2">
         <v>1.08</v>
       </c>
       <c r="S43" s="2">
         <v>0.72</v>
       </c>
       <c r="T43" s="2">
         <v>7.56</v>
       </c>
       <c r="U43" s="2">
         <v>6.68</v>
       </c>
       <c r="V43" s="2">
         <v>3.11</v>
       </c>
       <c r="W43" s="2">
         <v>3.08</v>
       </c>
       <c r="X43" s="2">
         <v>2.66</v>
@@ -16645,74 +8084,80 @@
       </c>
       <c r="AB43" s="2">
         <v>0.94</v>
       </c>
       <c r="AC43" s="2">
         <v>1.07</v>
       </c>
       <c r="AD43" s="2">
         <v>1.24</v>
       </c>
       <c r="AE43" s="2">
         <v>1.07</v>
       </c>
       <c r="AF43" s="2">
         <v>9.5</v>
       </c>
       <c r="AG43" s="2">
         <v>4.05</v>
       </c>
       <c r="AH43" s="2">
         <v>4.17</v>
       </c>
       <c r="AI43" s="2">
         <v>1.71</v>
       </c>
-    </row>
-    <row r="44" spans="1:35" ht="12" customHeight="1">
+      <c r="AJ43" s="2">
+        <v>2.0299999999999998</v>
+      </c>
+      <c r="AK43" s="2">
+        <v>1.64</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" ht="12" customHeight="1">
       <c r="A44" s="1" t="s">
-        <v>63</v>
-[...13 lines deleted...]
-      <c r="N44" s="44">
+        <v>47</v>
+      </c>
+      <c r="B44" s="20"/>
+      <c r="C44" s="20"/>
+      <c r="D44" s="20"/>
+      <c r="E44" s="20"/>
+      <c r="F44" s="20"/>
+      <c r="G44" s="20"/>
+      <c r="H44" s="21"/>
+      <c r="I44" s="20"/>
+      <c r="J44" s="21"/>
+      <c r="K44" s="21"/>
+      <c r="L44" s="21"/>
+      <c r="M44" s="22"/>
+      <c r="N44" s="30">
         <v>2.52</v>
       </c>
       <c r="O44" s="2">
         <v>1.1000000000000001</v>
       </c>
-      <c r="P44" s="44">
+      <c r="P44" s="30">
         <v>1.47</v>
       </c>
       <c r="Q44" s="2">
         <v>1.66</v>
       </c>
       <c r="R44" s="2">
         <v>1.01</v>
       </c>
       <c r="S44" s="2">
         <v>1.57</v>
       </c>
       <c r="T44" s="2">
         <v>9.07</v>
       </c>
       <c r="U44" s="2">
         <v>4.75</v>
       </c>
       <c r="V44" s="2">
         <v>5.08</v>
       </c>
       <c r="W44" s="2">
         <v>1.76</v>
       </c>
       <c r="X44" s="2">
         <v>2.8</v>
@@ -16728,74 +8173,80 @@
       </c>
       <c r="AB44" s="2">
         <v>0.9</v>
       </c>
       <c r="AC44" s="2">
         <v>1.39</v>
       </c>
       <c r="AD44" s="2">
         <v>0.63</v>
       </c>
       <c r="AE44" s="2">
         <v>1.25</v>
       </c>
       <c r="AF44" s="2">
         <v>9.5</v>
       </c>
       <c r="AG44" s="2">
         <v>5.54</v>
       </c>
       <c r="AH44" s="2">
         <v>4.8600000000000003</v>
       </c>
       <c r="AI44" s="2">
         <v>3.95</v>
       </c>
-    </row>
-[...16 lines deleted...]
-      <c r="N45" s="45">
+      <c r="AJ44" s="2">
+        <v>3.39</v>
+      </c>
+      <c r="AK44" s="2">
+        <v>2.02</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37" ht="12" customHeight="1">
+      <c r="A45" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" s="23"/>
+      <c r="C45" s="23"/>
+      <c r="D45" s="23"/>
+      <c r="E45" s="23"/>
+      <c r="F45" s="23"/>
+      <c r="G45" s="23"/>
+      <c r="H45" s="24"/>
+      <c r="I45" s="23"/>
+      <c r="J45" s="24"/>
+      <c r="K45" s="24"/>
+      <c r="L45" s="24"/>
+      <c r="M45" s="25"/>
+      <c r="N45" s="31">
         <v>2.3199999999999998</v>
       </c>
       <c r="O45" s="4">
         <v>1.96</v>
       </c>
-      <c r="P45" s="45">
+      <c r="P45" s="31">
         <v>2.15</v>
       </c>
       <c r="Q45" s="4">
         <v>1.46</v>
       </c>
       <c r="R45" s="4">
         <v>1.57</v>
       </c>
       <c r="S45" s="4">
         <v>1.83</v>
       </c>
       <c r="T45" s="4">
         <v>14.71</v>
       </c>
       <c r="U45" s="4">
         <v>9.94</v>
       </c>
       <c r="V45" s="4">
         <v>4.6900000000000004</v>
       </c>
       <c r="W45" s="4">
         <v>3.52</v>
       </c>
       <c r="X45" s="4">
         <v>3.44</v>
@@ -16811,11883 +8262,7099 @@
       </c>
       <c r="AB45" s="4">
         <v>2.44</v>
       </c>
       <c r="AC45" s="4">
         <v>1.49</v>
       </c>
       <c r="AD45" s="4">
         <v>1.02</v>
       </c>
       <c r="AE45" s="4">
         <v>0.98</v>
       </c>
       <c r="AF45" s="4">
         <v>14.03</v>
       </c>
       <c r="AG45" s="4">
         <v>8.42</v>
       </c>
       <c r="AH45" s="4">
         <v>5.34</v>
       </c>
       <c r="AI45" s="4">
         <v>4.68</v>
       </c>
-    </row>
-[...2 lines deleted...]
-        <v>33</v>
+      <c r="AJ45" s="4">
+        <v>2.95</v>
+      </c>
+      <c r="AK45" s="4">
+        <v>3.2</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37">
+      <c r="A46" s="15" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="11">
+    <mergeCell ref="T31:AG31"/>
+    <mergeCell ref="T7:AE7"/>
+    <mergeCell ref="T24:AG24"/>
+    <mergeCell ref="T9:AG9"/>
+    <mergeCell ref="T5:AQ5"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="AP6:AQ6"/>
     <mergeCell ref="AD6:AE6"/>
-    <mergeCell ref="T31:AG31"/>
-[...3 lines deleted...]
-    <mergeCell ref="T5:AQ5"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
-[...2494 lines deleted...]
-<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
   <dimension ref="A1:AY46"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="T1" workbookViewId="0">
-      <selection activeCell="AJ14" sqref="AJ14"/>
+    <sheetView topLeftCell="Z1" workbookViewId="0">
+      <selection activeCell="AK10" sqref="AK10:AK45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="1" customWidth="1"/>
     <col min="2" max="13" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:51" ht="12" customHeight="1"/>
     <row r="2" spans="1:51" ht="12" customHeight="1"/>
-    <row r="3" spans="1:51" s="37" customFormat="1" ht="12" customHeight="1">
-[...34 lines deleted...]
-      <c r="AY3" s="50"/>
+    <row r="3" spans="1:51" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="S3" s="61" t="s">
+        <v>29</v>
+      </c>
+      <c r="T3" s="61"/>
+      <c r="U3" s="61"/>
+      <c r="V3" s="61"/>
+      <c r="W3" s="61"/>
+      <c r="X3" s="61"/>
+      <c r="Y3" s="61"/>
+      <c r="Z3" s="61"/>
+      <c r="AA3" s="61"/>
+      <c r="AB3" s="61"/>
+      <c r="AC3" s="61"/>
+      <c r="AD3" s="61"/>
+      <c r="AE3" s="61"/>
+      <c r="AF3" s="61"/>
+      <c r="AG3" s="61"/>
+      <c r="AH3" s="61"/>
+      <c r="AI3" s="61"/>
+      <c r="AJ3" s="61"/>
+      <c r="AK3" s="61"/>
+      <c r="AL3" s="61"/>
+      <c r="AM3" s="61"/>
+      <c r="AN3" s="61"/>
+      <c r="AO3" s="61"/>
+      <c r="AP3" s="61"/>
+      <c r="AQ3" s="61"/>
+      <c r="AR3" s="35"/>
+      <c r="AS3" s="35"/>
+      <c r="AT3" s="35"/>
+      <c r="AU3" s="35"/>
+      <c r="AV3" s="35"/>
+      <c r="AW3" s="35"/>
+      <c r="AX3" s="35"/>
+      <c r="AY3" s="35"/>
     </row>
     <row r="4" spans="1:51" ht="12" customHeight="1">
-      <c r="A4" s="68"/>
-[...11 lines deleted...]
-      <c r="M4" s="68"/>
+      <c r="A4" s="71"/>
+      <c r="B4" s="71"/>
+      <c r="C4" s="71"/>
+      <c r="D4" s="71"/>
+      <c r="E4" s="71"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="71"/>
+      <c r="H4" s="71"/>
+      <c r="I4" s="71"/>
+      <c r="J4" s="71"/>
+      <c r="K4" s="71"/>
+      <c r="L4" s="71"/>
+      <c r="M4" s="71"/>
     </row>
     <row r="5" spans="1:51" ht="12" customHeight="1">
-      <c r="A5" s="55"/>
-[...11 lines deleted...]
-      <c r="M5" s="55"/>
+      <c r="A5" s="40"/>
+      <c r="B5" s="40"/>
+      <c r="C5" s="40"/>
+      <c r="D5" s="40"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="40"/>
+      <c r="G5" s="40"/>
+      <c r="H5" s="40"/>
+      <c r="I5" s="40"/>
+      <c r="J5" s="40"/>
+      <c r="K5" s="40"/>
+      <c r="L5" s="40"/>
+      <c r="M5" s="40"/>
     </row>
     <row r="6" spans="1:51" ht="14.45" customHeight="1">
       <c r="C6" s="6"/>
       <c r="AE6" s="6"/>
       <c r="AQ6" s="6" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:51" ht="12.6" customHeight="1">
       <c r="A7" s="63"/>
       <c r="B7" s="65">
         <v>2021</v>
       </c>
       <c r="C7" s="66"/>
       <c r="D7" s="66"/>
       <c r="E7" s="66"/>
       <c r="F7" s="66"/>
       <c r="G7" s="66"/>
       <c r="H7" s="66"/>
       <c r="I7" s="66"/>
       <c r="J7" s="66"/>
       <c r="K7" s="66"/>
       <c r="L7" s="66"/>
       <c r="M7" s="66"/>
       <c r="N7" s="66">
         <v>2024</v>
       </c>
       <c r="O7" s="66"/>
       <c r="P7" s="66"/>
       <c r="Q7" s="66"/>
       <c r="R7" s="66"/>
       <c r="S7" s="66"/>
-      <c r="T7" s="72">
+      <c r="T7" s="67">
         <v>2025</v>
       </c>
-      <c r="U7" s="72"/>
-[...10 lines deleted...]
-      <c r="AF7" s="72">
+      <c r="U7" s="67"/>
+      <c r="V7" s="67"/>
+      <c r="W7" s="67"/>
+      <c r="X7" s="67"/>
+      <c r="Y7" s="67"/>
+      <c r="Z7" s="67"/>
+      <c r="AA7" s="67"/>
+      <c r="AB7" s="67"/>
+      <c r="AC7" s="67"/>
+      <c r="AD7" s="67"/>
+      <c r="AE7" s="67"/>
+      <c r="AF7" s="67">
         <v>2026</v>
       </c>
-      <c r="AG7" s="72"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="72"/>
+      <c r="AG7" s="67"/>
+      <c r="AH7" s="67"/>
+      <c r="AI7" s="67"/>
+      <c r="AJ7" s="67"/>
+      <c r="AK7" s="67"/>
+      <c r="AL7" s="67"/>
+      <c r="AM7" s="67"/>
+      <c r="AN7" s="67"/>
+      <c r="AO7" s="67"/>
+      <c r="AP7" s="67"/>
+      <c r="AQ7" s="67"/>
     </row>
     <row r="8" spans="1:51" ht="18" customHeight="1">
       <c r="A8" s="64"/>
       <c r="B8" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="K8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="L8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M8" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="N8" s="56" t="s">
+      <c r="N8" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="O8" s="25" t="s">
+      <c r="O8" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="P8" s="56" t="s">
+      <c r="P8" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="Q8" s="25" t="s">
+      <c r="Q8" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="25" t="s">
+      <c r="R8" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="S8" s="25" t="s">
+      <c r="S8" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="T8" s="25" t="s">
+      <c r="T8" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="U8" s="25" t="s">
+      <c r="U8" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="V8" s="56" t="s">
+      <c r="V8" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="W8" s="25" t="s">
+      <c r="W8" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="X8" s="25" t="s">
+      <c r="X8" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="Y8" s="26" t="s">
+      <c r="Y8" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="Z8" s="26" t="s">
+      <c r="Z8" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AA8" s="27" t="s">
+      <c r="AA8" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AB8" s="26" t="s">
+      <c r="AB8" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AC8" s="27" t="s">
+      <c r="AC8" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="AD8" s="27" t="s">
+      <c r="AD8" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="AE8" s="27" t="s">
+      <c r="AE8" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="AF8" s="25" t="s">
+      <c r="AF8" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AG8" s="25" t="s">
+      <c r="AG8" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AH8" s="56" t="s">
+      <c r="AH8" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="AI8" s="25" t="s">
+      <c r="AI8" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AJ8" s="25" t="s">
+      <c r="AJ8" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AK8" s="26" t="s">
+      <c r="AK8" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="AL8" s="26" t="s">
+      <c r="AL8" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AM8" s="27" t="s">
+      <c r="AM8" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AN8" s="26" t="s">
+      <c r="AN8" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AO8" s="27" t="s">
+      <c r="AO8" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="AP8" s="27" t="s">
+      <c r="AP8" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="AQ8" s="27" t="s">
+      <c r="AQ8" s="19" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:51" ht="12" customHeight="1">
-      <c r="A9" s="53"/>
-[...18 lines deleted...]
-      <c r="T9" s="73" t="s">
+      <c r="A9" s="38"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="38"/>
+      <c r="G9" s="38"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="38"/>
+      <c r="N9" s="38"/>
+      <c r="O9" s="38"/>
+      <c r="P9" s="38"/>
+      <c r="Q9" s="38"/>
+      <c r="R9" s="38"/>
+      <c r="S9" s="38"/>
+      <c r="T9" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="U9" s="73"/>
-[...21 lines deleted...]
-      <c r="AQ9" s="53"/>
+      <c r="U9" s="68"/>
+      <c r="V9" s="68"/>
+      <c r="W9" s="68"/>
+      <c r="X9" s="68"/>
+      <c r="Y9" s="68"/>
+      <c r="Z9" s="68"/>
+      <c r="AA9" s="68"/>
+      <c r="AB9" s="68"/>
+      <c r="AC9" s="68"/>
+      <c r="AD9" s="68"/>
+      <c r="AE9" s="68"/>
+      <c r="AF9" s="68"/>
+      <c r="AG9" s="68"/>
+      <c r="AH9" s="38"/>
+      <c r="AI9" s="38"/>
+      <c r="AJ9" s="38"/>
+      <c r="AK9" s="38"/>
+      <c r="AL9" s="38"/>
+      <c r="AM9" s="38"/>
+      <c r="AN9" s="38"/>
+      <c r="AO9" s="38"/>
+      <c r="AP9" s="38"/>
+      <c r="AQ9" s="38"/>
     </row>
     <row r="10" spans="1:51" ht="12" customHeight="1">
-      <c r="A10" s="38" t="s">
-        <v>37</v>
+      <c r="A10" s="28" t="s">
+        <v>32</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="1">
         <v>4</v>
       </c>
       <c r="O10" s="3">
         <v>2</v>
       </c>
       <c r="P10" s="1">
         <v>3</v>
       </c>
       <c r="Q10" s="3">
         <v>3</v>
       </c>
       <c r="R10" s="3">
         <v>7</v>
       </c>
       <c r="S10" s="3">
         <v>1</v>
       </c>
       <c r="T10" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U10" s="3">
         <v>4</v>
       </c>
       <c r="V10" s="3">
         <v>4</v>
       </c>
       <c r="W10" s="3">
         <v>1</v>
       </c>
       <c r="X10" s="3">
         <v>5</v>
       </c>
       <c r="Y10" s="3">
         <v>5</v>
       </c>
       <c r="Z10" s="3">
         <v>8</v>
       </c>
       <c r="AA10" s="3">
         <v>5</v>
       </c>
       <c r="AB10" s="3">
         <v>3</v>
       </c>
       <c r="AC10" s="3">
         <v>4</v>
       </c>
       <c r="AD10" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE10" s="3">
         <v>6</v>
       </c>
       <c r="AF10" s="3">
         <v>3</v>
       </c>
       <c r="AG10" s="3">
         <v>3</v>
       </c>
       <c r="AH10" s="3">
         <v>3</v>
       </c>
-      <c r="AI10" s="60">
+      <c r="AI10" s="45">
         <v>4</v>
       </c>
       <c r="AJ10" s="3">
         <v>2</v>
       </c>
+      <c r="AK10" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="11" spans="1:51" ht="12" customHeight="1">
       <c r="A11" s="10" t="s">
-        <v>39</v>
-[...12 lines deleted...]
-      <c r="M11" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
       <c r="N11" s="1">
         <v>3</v>
       </c>
       <c r="O11" s="3">
         <v>2</v>
       </c>
       <c r="P11" s="1">
         <v>1</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R11" s="3">
         <v>5</v>
       </c>
       <c r="S11" s="3">
         <v>1</v>
       </c>
       <c r="T11" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U11" s="3">
         <v>3</v>
       </c>
       <c r="V11" s="3">
         <v>1</v>
       </c>
       <c r="W11" s="3">
         <v>1</v>
       </c>
       <c r="X11" s="3">
         <v>3</v>
       </c>
       <c r="Y11" s="3">
         <v>3</v>
       </c>
       <c r="Z11" s="3">
         <v>3</v>
       </c>
       <c r="AA11" s="3">
         <v>3</v>
       </c>
       <c r="AB11" s="3">
         <v>3</v>
       </c>
       <c r="AC11" s="3">
         <v>3</v>
       </c>
       <c r="AD11" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE11" s="3">
         <v>4</v>
       </c>
       <c r="AF11" s="3">
         <v>1</v>
       </c>
       <c r="AG11" s="3">
         <v>2</v>
       </c>
       <c r="AH11" s="3">
         <v>1</v>
       </c>
-      <c r="AI11" s="60">
+      <c r="AI11" s="45">
         <v>2</v>
       </c>
       <c r="AJ11" s="3">
         <v>1</v>
       </c>
+      <c r="AK11" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="12" spans="1:51" ht="12" customHeight="1">
       <c r="A12" s="10" t="s">
-        <v>41</v>
-[...12 lines deleted...]
-      <c r="M12" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
       <c r="N12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P12" s="1">
         <v>1</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R12" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U12" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V12" s="3">
         <v>1</v>
       </c>
       <c r="W12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X12" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y12" s="3">
         <v>2</v>
       </c>
       <c r="Z12" s="3"/>
       <c r="AA12" s="3">
         <v>1</v>
       </c>
       <c r="AB12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE12" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF12" s="3">
         <v>1</v>
       </c>
       <c r="AG12" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH12" s="3" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="AI12" s="60">
+        <v>33</v>
+      </c>
+      <c r="AI12" s="45">
         <v>1</v>
       </c>
       <c r="AJ12" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK12" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:51" ht="12" customHeight="1">
       <c r="A13" s="1" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-      <c r="M13" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="11"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
       <c r="N13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R13" s="3">
         <v>1</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U13" s="3">
         <v>1</v>
       </c>
       <c r="V13" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X13" s="3">
         <v>1</v>
       </c>
       <c r="Y13" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z13" s="3">
         <v>3</v>
       </c>
       <c r="AA13" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE13" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF13" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG13" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH13" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI13" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ13" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK13" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:51" ht="12" customHeight="1">
       <c r="A14" s="1" t="s">
-        <v>49</v>
-[...12 lines deleted...]
-      <c r="M14" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
       <c r="N14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R14" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U14" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V14" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X14" s="3">
         <v>1</v>
       </c>
       <c r="Y14" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z14" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA14" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE14" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF14" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG14" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH14" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI14" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ14" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK14" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:51" ht="12" customHeight="1">
       <c r="A15" s="1" t="s">
-        <v>60</v>
-[...12 lines deleted...]
-      <c r="M15" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
       <c r="N15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R15" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U15" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V15" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X15" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y15" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z15" s="3">
         <v>1</v>
       </c>
       <c r="AA15" s="3">
         <v>1</v>
       </c>
       <c r="AB15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE15" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF15" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG15" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH15" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI15" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ15" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK15" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:51" ht="12" customHeight="1">
       <c r="A16" s="1" t="s">
-        <v>52</v>
-[...12 lines deleted...]
-      <c r="M16" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="B16" s="11"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
       <c r="N16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q16" s="3">
         <v>2</v>
       </c>
       <c r="R16" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U16" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V16" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X16" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y16" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z16" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA16" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE16" s="3">
         <v>1</v>
       </c>
       <c r="AF16" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG16" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH16" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI16" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ16" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK16" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:43" ht="12" customHeight="1">
       <c r="A17" s="10" t="s">
-        <v>53</v>
-[...12 lines deleted...]
-      <c r="M17" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="B17" s="11"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="11"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
       <c r="N17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R17" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U17" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V17" s="3">
         <v>1</v>
       </c>
       <c r="W17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X17" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y17" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z17" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA17" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE17" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF17" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG17" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH17" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI17" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ17" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK17" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:43" ht="12" customHeight="1">
       <c r="A18" s="1" t="s">
-        <v>61</v>
-[...12 lines deleted...]
-      <c r="M18" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="12"/>
+      <c r="K18" s="12"/>
+      <c r="L18" s="12"/>
+      <c r="M18" s="12"/>
       <c r="N18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R18" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U18" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V18" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X18" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y18" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z18" s="3">
         <v>1</v>
       </c>
       <c r="AA18" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE18" s="3">
         <v>1</v>
       </c>
       <c r="AF18" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG18" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH18" s="3">
         <v>1</v>
       </c>
       <c r="AI18" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ18" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK18" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:43" ht="12" customHeight="1">
       <c r="A19" s="1" t="s">
-        <v>62</v>
-[...12 lines deleted...]
-      <c r="M19" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="12"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="12"/>
+      <c r="K19" s="12"/>
+      <c r="L19" s="12"/>
+      <c r="M19" s="12"/>
       <c r="N19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R19" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U19" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V19" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X19" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y19" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z19" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA19" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF19" s="3">
         <v>1</v>
       </c>
       <c r="AG19" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH19" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI19" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ19" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK19" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:43" ht="12" customHeight="1">
       <c r="A20" s="1" t="s">
-        <v>54</v>
-[...12 lines deleted...]
-      <c r="M20" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="12"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="12"/>
+      <c r="K20" s="12"/>
+      <c r="L20" s="12"/>
+      <c r="M20" s="12"/>
       <c r="N20" s="1">
         <v>1</v>
       </c>
       <c r="O20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P20" s="1">
         <v>1</v>
       </c>
       <c r="Q20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R20" s="3">
         <v>1</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U20" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V20" s="3">
         <v>1</v>
       </c>
       <c r="W20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X20" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y20" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z20" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA20" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG20" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH20" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI20" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ20" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK20" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:43" ht="12" customHeight="1">
       <c r="A21" s="1" t="s">
-        <v>55</v>
-[...12 lines deleted...]
-      <c r="M21" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="12"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="12"/>
+      <c r="K21" s="12"/>
+      <c r="L21" s="12"/>
+      <c r="M21" s="12"/>
       <c r="N21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R21" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U21" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X21" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y21" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z21" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA21" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG21" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH21" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI21" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ21" s="3">
         <v>1</v>
       </c>
+      <c r="AK21" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="22" spans="1:43" ht="12" customHeight="1">
       <c r="A22" s="1" t="s">
-        <v>63</v>
-[...12 lines deleted...]
-      <c r="M22" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="12"/>
+      <c r="K22" s="12"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
       <c r="N22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R22" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U22" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X22" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y22" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z22" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA22" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG22" s="3">
         <v>1</v>
       </c>
       <c r="AH22" s="3">
         <v>1</v>
       </c>
       <c r="AI22" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ22" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK22" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:43" ht="12" customHeight="1">
       <c r="A23" s="1" t="s">
-        <v>57</v>
-[...12 lines deleted...]
-      <c r="M23" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="12"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="12"/>
+      <c r="K23" s="12"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
       <c r="N23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q23" s="3">
         <v>1</v>
       </c>
       <c r="R23" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U23" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X23" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y23" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z23" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA23" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC23" s="3">
         <v>1</v>
       </c>
       <c r="AD23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG23" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH23" s="6" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="AI23" s="60">
+        <v>33</v>
+      </c>
+      <c r="AI23" s="45">
         <v>1</v>
       </c>
       <c r="AJ23" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK23" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:43" ht="12" customHeight="1">
-      <c r="A24" s="54"/>
-[...17 lines deleted...]
-      <c r="S24" s="54"/>
+      <c r="A24" s="39"/>
+      <c r="B24" s="39"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
+      <c r="I24" s="39"/>
+      <c r="J24" s="39"/>
+      <c r="K24" s="39"/>
+      <c r="L24" s="39"/>
+      <c r="M24" s="39"/>
+      <c r="N24" s="39"/>
+      <c r="O24" s="39"/>
+      <c r="P24" s="39"/>
+      <c r="Q24" s="39"/>
+      <c r="R24" s="39"/>
+      <c r="S24" s="39"/>
       <c r="T24" s="69" t="s">
         <v>25</v>
       </c>
       <c r="U24" s="69"/>
       <c r="V24" s="69"/>
       <c r="W24" s="69"/>
       <c r="X24" s="69"/>
       <c r="Y24" s="69"/>
       <c r="Z24" s="69"/>
       <c r="AA24" s="69"/>
       <c r="AB24" s="69"/>
       <c r="AC24" s="69"/>
       <c r="AD24" s="69"/>
       <c r="AE24" s="69"/>
       <c r="AF24" s="69"/>
       <c r="AG24" s="69"/>
-      <c r="AH24" s="58"/>
-      <c r="AI24" s="54"/>
+      <c r="AH24" s="43"/>
+      <c r="AI24" s="39"/>
       <c r="AJ24" s="3"/>
-      <c r="AM24" s="54"/>
-[...3 lines deleted...]
-      <c r="AQ24" s="54"/>
+      <c r="AM24" s="39"/>
+      <c r="AN24" s="39"/>
+      <c r="AO24" s="39"/>
+      <c r="AP24" s="39"/>
+      <c r="AQ24" s="39"/>
     </row>
     <row r="25" spans="1:43" ht="12" customHeight="1">
-      <c r="A25" s="38" t="s">
-[...13 lines deleted...]
-      <c r="M25" s="13"/>
+      <c r="A25" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="12"/>
+      <c r="I25" s="11"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="12"/>
+      <c r="L25" s="12"/>
+      <c r="M25" s="12"/>
       <c r="N25" s="1">
         <v>3</v>
       </c>
       <c r="O25" s="3">
         <v>2</v>
       </c>
       <c r="P25" s="1">
         <v>2</v>
       </c>
       <c r="Q25" s="3">
         <v>1</v>
       </c>
       <c r="R25" s="1">
         <v>5</v>
       </c>
       <c r="S25" s="3">
         <v>1</v>
       </c>
       <c r="T25" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U25" s="1">
         <v>3</v>
       </c>
       <c r="V25" s="3">
         <v>2</v>
       </c>
       <c r="W25" s="3">
         <v>1</v>
       </c>
       <c r="X25" s="3">
         <v>3</v>
       </c>
       <c r="Y25" s="3">
         <v>5</v>
       </c>
       <c r="Z25" s="3">
         <v>3</v>
       </c>
       <c r="AA25" s="3">
         <v>3</v>
       </c>
       <c r="AB25" s="3">
         <v>3</v>
       </c>
       <c r="AC25" s="3">
         <v>2</v>
       </c>
       <c r="AD25" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE25" s="3">
         <v>4</v>
       </c>
       <c r="AF25" s="3">
         <v>2</v>
       </c>
       <c r="AG25" s="3">
         <v>2</v>
       </c>
       <c r="AH25" s="3">
         <v>1</v>
       </c>
-      <c r="AI25" s="60">
+      <c r="AI25" s="45">
         <v>3</v>
       </c>
       <c r="AJ25" s="3">
         <v>1</v>
       </c>
+      <c r="AK25" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="26" spans="1:43" ht="12" customHeight="1">
       <c r="A26" s="10" t="s">
-        <v>39</v>
-[...12 lines deleted...]
-      <c r="M26" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="B26" s="11"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="11"/>
+      <c r="J26" s="12"/>
+      <c r="K26" s="12"/>
+      <c r="L26" s="12"/>
+      <c r="M26" s="12"/>
       <c r="N26" s="1">
         <v>3</v>
       </c>
       <c r="O26" s="3">
         <v>2</v>
       </c>
       <c r="P26" s="1">
         <v>1</v>
       </c>
       <c r="Q26" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R26" s="1">
         <v>5</v>
       </c>
       <c r="S26" s="3">
         <v>1</v>
       </c>
       <c r="T26" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U26" s="1">
         <v>3</v>
       </c>
       <c r="V26" s="3">
         <v>1</v>
       </c>
       <c r="W26" s="3">
         <v>1</v>
       </c>
       <c r="X26" s="3">
         <v>2</v>
       </c>
       <c r="Y26" s="3">
         <v>3</v>
       </c>
       <c r="Z26" s="3">
         <v>3</v>
       </c>
       <c r="AA26" s="3">
         <v>2</v>
       </c>
       <c r="AB26" s="3">
         <v>3</v>
       </c>
       <c r="AC26" s="3">
         <v>2</v>
       </c>
       <c r="AD26" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE26" s="3">
         <v>4</v>
       </c>
       <c r="AF26" s="3">
         <v>1</v>
       </c>
       <c r="AG26" s="3">
         <v>2</v>
       </c>
       <c r="AH26" s="3">
         <v>1</v>
       </c>
-      <c r="AI26" s="60">
+      <c r="AI26" s="45">
         <v>2</v>
       </c>
       <c r="AJ26" s="3">
         <v>1</v>
       </c>
+      <c r="AK26" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="27" spans="1:43" ht="12" customHeight="1">
       <c r="A27" s="10" t="s">
-        <v>41</v>
-[...12 lines deleted...]
-      <c r="M27" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="B27" s="11"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="12"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="12"/>
       <c r="N27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P27" s="1">
         <v>1</v>
       </c>
       <c r="Q27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V27" s="3">
         <v>1</v>
       </c>
       <c r="W27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X27" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y27" s="3">
         <v>2</v>
       </c>
       <c r="Z27" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA27" s="3">
         <v>1</v>
       </c>
       <c r="AB27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF27" s="3">
         <v>1</v>
       </c>
       <c r="AG27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH27" s="6" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="AI27" s="60">
+        <v>33</v>
+      </c>
+      <c r="AI27" s="45">
         <v>1</v>
       </c>
       <c r="AJ27" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK27" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:43" ht="12" customHeight="1">
       <c r="A28" s="10" t="s">
-        <v>49</v>
-[...12 lines deleted...]
-      <c r="M28" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="12"/>
+      <c r="K28" s="12"/>
+      <c r="L28" s="12"/>
+      <c r="M28" s="12"/>
       <c r="N28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X28" s="3">
         <v>1</v>
       </c>
       <c r="Y28" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z28" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA28" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF28" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI28" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ28" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK28" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:43" ht="12" customHeight="1">
       <c r="A29" s="10" t="s">
-        <v>50</v>
-[...12 lines deleted...]
-      <c r="M29" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="B29" s="11"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="11"/>
+      <c r="J29" s="12"/>
+      <c r="K29" s="12"/>
+      <c r="L29" s="12"/>
+      <c r="M29" s="12"/>
       <c r="N29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y29" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z29" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA29" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF29" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI29" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ29" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK29" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:43" ht="12" customHeight="1">
       <c r="A30" s="10" t="s">
-        <v>57</v>
-[...12 lines deleted...]
-      <c r="M30" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="B30" s="11"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="12"/>
+      <c r="I30" s="11"/>
+      <c r="J30" s="12"/>
+      <c r="K30" s="12"/>
+      <c r="L30" s="12"/>
+      <c r="M30" s="12"/>
       <c r="N30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q30" s="3">
         <v>1</v>
       </c>
       <c r="R30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y30" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z30" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA30" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF30" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI30" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ30" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK30" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:43" ht="12" customHeight="1">
-      <c r="A31" s="52"/>
-[...17 lines deleted...]
-      <c r="S31" s="52"/>
+      <c r="A31" s="37"/>
+      <c r="B31" s="37"/>
+      <c r="C31" s="37"/>
+      <c r="D31" s="37"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="37"/>
+      <c r="I31" s="37"/>
+      <c r="J31" s="37"/>
+      <c r="K31" s="37"/>
+      <c r="L31" s="37"/>
+      <c r="M31" s="37"/>
+      <c r="N31" s="37"/>
+      <c r="O31" s="37"/>
+      <c r="P31" s="37"/>
+      <c r="Q31" s="37"/>
+      <c r="R31" s="37"/>
+      <c r="S31" s="37"/>
       <c r="T31" s="62" t="s">
         <v>26</v>
       </c>
       <c r="U31" s="62"/>
       <c r="V31" s="62"/>
       <c r="W31" s="62"/>
       <c r="X31" s="62"/>
       <c r="Y31" s="62"/>
       <c r="Z31" s="62"/>
       <c r="AA31" s="62"/>
       <c r="AB31" s="62"/>
       <c r="AC31" s="62"/>
       <c r="AD31" s="62"/>
       <c r="AE31" s="62"/>
       <c r="AF31" s="62"/>
       <c r="AG31" s="62"/>
-      <c r="AH31" s="59"/>
-      <c r="AI31" s="52"/>
+      <c r="AH31" s="44"/>
+      <c r="AI31" s="37"/>
       <c r="AJ31" s="3"/>
-      <c r="AM31" s="52"/>
-[...3 lines deleted...]
-      <c r="AQ31" s="52"/>
+      <c r="AM31" s="37"/>
+      <c r="AN31" s="37"/>
+      <c r="AO31" s="37"/>
+      <c r="AP31" s="37"/>
+      <c r="AQ31" s="37"/>
     </row>
     <row r="32" spans="1:43" ht="12" customHeight="1">
-      <c r="A32" s="38" t="s">
-[...13 lines deleted...]
-      <c r="M32" s="13"/>
+      <c r="A32" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="11"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="12"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="12"/>
+      <c r="K32" s="12"/>
+      <c r="L32" s="12"/>
+      <c r="M32" s="12"/>
       <c r="N32" s="1">
         <v>1</v>
       </c>
       <c r="O32" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P32" s="1">
         <v>1</v>
       </c>
       <c r="Q32" s="3">
         <v>2</v>
       </c>
       <c r="R32" s="3">
         <v>2</v>
       </c>
       <c r="S32" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T32" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U32" s="3">
         <v>1</v>
       </c>
       <c r="V32" s="3">
         <v>2</v>
       </c>
       <c r="W32" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X32" s="3">
         <v>2</v>
       </c>
       <c r="Y32" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z32" s="3">
         <v>5</v>
       </c>
       <c r="AA32" s="3">
         <v>2</v>
       </c>
       <c r="AB32" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC32" s="3">
         <v>2</v>
       </c>
       <c r="AD32" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE32" s="3">
         <v>2</v>
       </c>
       <c r="AF32" s="3">
         <v>1</v>
       </c>
       <c r="AG32" s="3">
         <v>1</v>
       </c>
       <c r="AH32" s="3">
         <v>2</v>
       </c>
-      <c r="AI32" s="60">
+      <c r="AI32" s="45">
         <v>1</v>
       </c>
       <c r="AJ32" s="3">
         <v>1</v>
       </c>
-    </row>
-    <row r="33" spans="1:36" ht="12" customHeight="1">
+      <c r="AK32" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37" ht="12" customHeight="1">
       <c r="A33" s="10" t="s">
-        <v>39</v>
-[...12 lines deleted...]
-      <c r="M33" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="B33" s="11"/>
+      <c r="C33" s="11"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="12"/>
+      <c r="I33" s="11"/>
+      <c r="J33" s="12"/>
+      <c r="K33" s="12"/>
+      <c r="L33" s="12"/>
+      <c r="M33" s="12"/>
       <c r="N33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R33" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U33" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V33" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X33" s="3">
         <v>1</v>
       </c>
       <c r="Y33" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z33" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA33" s="3">
         <v>1</v>
       </c>
       <c r="AB33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC33" s="3">
         <v>1</v>
       </c>
       <c r="AD33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE33" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF33" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG33" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH33" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI33" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ33" s="3" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:36" ht="12" customHeight="1">
+        <v>33</v>
+      </c>
+      <c r="AK33" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37" ht="12" customHeight="1">
       <c r="A34" s="10" t="s">
-        <v>41</v>
-[...12 lines deleted...]
-      <c r="M34" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="B34" s="11"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="11"/>
+      <c r="H34" s="12"/>
+      <c r="I34" s="11"/>
+      <c r="J34" s="12"/>
+      <c r="K34" s="12"/>
+      <c r="L34" s="12"/>
+      <c r="M34" s="12"/>
       <c r="N34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R34" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U34" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V34" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X34" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y34" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z34" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA34" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE34" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF34" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG34" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH34" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI34" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ34" s="3" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:36" ht="12" customHeight="1">
+        <v>33</v>
+      </c>
+      <c r="AK34" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37" ht="12" customHeight="1">
       <c r="A35" s="1" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-      <c r="M35" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="B35" s="11"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="11"/>
+      <c r="H35" s="12"/>
+      <c r="I35" s="11"/>
+      <c r="J35" s="12"/>
+      <c r="K35" s="12"/>
+      <c r="L35" s="12"/>
+      <c r="M35" s="12"/>
       <c r="N35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R35" s="3">
         <v>1</v>
       </c>
       <c r="S35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U35" s="3">
         <v>1</v>
       </c>
       <c r="V35" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X35" s="3">
         <v>1</v>
       </c>
       <c r="Y35" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z35" s="3">
         <v>3</v>
       </c>
       <c r="AA35" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE35" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF35" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG35" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH35" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI35" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ35" s="3" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:36" ht="12" customHeight="1">
+        <v>33</v>
+      </c>
+      <c r="AK35" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37" ht="12" customHeight="1">
       <c r="A36" s="1" t="s">
-        <v>49</v>
-[...12 lines deleted...]
-      <c r="M36" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="B36" s="11"/>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="11"/>
+      <c r="J36" s="12"/>
+      <c r="K36" s="12"/>
+      <c r="L36" s="12"/>
+      <c r="M36" s="12"/>
       <c r="N36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V36" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X36" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y36" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z36" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA36" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE36" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF36" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG36" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH36" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI36" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ36" s="3" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:36" ht="12" customHeight="1">
+        <v>33</v>
+      </c>
+      <c r="AK36" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37" ht="12" customHeight="1">
       <c r="A37" s="1" t="s">
-        <v>60</v>
-[...12 lines deleted...]
-      <c r="M37" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="B37" s="11"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="12"/>
+      <c r="M37" s="12"/>
       <c r="N37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V37" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y37" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z37" s="3">
         <v>1</v>
       </c>
       <c r="AA37" s="3">
         <v>1</v>
       </c>
       <c r="AB37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE37" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF37" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG37" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH37" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI37" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ37" s="3" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:36" ht="12" customHeight="1">
+        <v>33</v>
+      </c>
+      <c r="AK37" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37" ht="12" customHeight="1">
       <c r="A38" s="1" t="s">
-        <v>52</v>
-[...12 lines deleted...]
-      <c r="M38" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="B38" s="11"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
+      <c r="H38" s="12"/>
+      <c r="I38" s="11"/>
+      <c r="J38" s="12"/>
+      <c r="K38" s="12"/>
+      <c r="L38" s="12"/>
+      <c r="M38" s="12"/>
       <c r="N38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q38" s="3">
         <v>2</v>
       </c>
       <c r="R38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V38" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y38" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z38" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA38" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE38" s="3">
         <v>1</v>
       </c>
       <c r="AF38" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG38" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH38" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI38" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ38" s="3" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:36" ht="12" customHeight="1">
+        <v>33</v>
+      </c>
+      <c r="AK38" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37" ht="12" customHeight="1">
       <c r="A39" s="10" t="s">
-        <v>53</v>
-[...12 lines deleted...]
-      <c r="M39" s="12"/>
+        <v>40</v>
+      </c>
+      <c r="B39" s="11"/>
+      <c r="C39" s="11"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="11"/>
+      <c r="H39" s="11"/>
+      <c r="I39" s="11"/>
+      <c r="J39" s="11"/>
+      <c r="K39" s="11"/>
+      <c r="L39" s="11"/>
+      <c r="M39" s="11"/>
       <c r="N39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V39" s="3">
         <v>1</v>
       </c>
       <c r="W39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y39" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z39" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA39" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE39" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF39" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG39" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH39" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI39" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ39" s="3" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:36" ht="12" customHeight="1">
+        <v>33</v>
+      </c>
+      <c r="AK39" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37" ht="12" customHeight="1">
       <c r="A40" s="1" t="s">
-        <v>61</v>
-[...12 lines deleted...]
-      <c r="M40" s="12"/>
+        <v>45</v>
+      </c>
+      <c r="B40" s="11"/>
+      <c r="C40" s="11"/>
+      <c r="D40" s="11"/>
+      <c r="E40" s="11"/>
+      <c r="F40" s="11"/>
+      <c r="G40" s="11"/>
+      <c r="H40" s="11"/>
+      <c r="I40" s="11"/>
+      <c r="J40" s="11"/>
+      <c r="K40" s="11"/>
+      <c r="L40" s="11"/>
+      <c r="M40" s="11"/>
       <c r="N40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V40" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y40" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z40" s="3">
         <v>1</v>
       </c>
       <c r="AA40" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE40" s="3">
         <v>1</v>
       </c>
       <c r="AF40" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG40" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH40" s="3">
         <v>1</v>
       </c>
       <c r="AI40" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ40" s="3" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:36" ht="12" customHeight="1">
+        <v>33</v>
+      </c>
+      <c r="AK40" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37" ht="12" customHeight="1">
       <c r="A41" s="1" t="s">
-        <v>62</v>
-[...12 lines deleted...]
-      <c r="M41" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="B41" s="11"/>
+      <c r="C41" s="11"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="12"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="12"/>
+      <c r="K41" s="12"/>
+      <c r="L41" s="12"/>
+      <c r="M41" s="12"/>
       <c r="N41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V41" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y41" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z41" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA41" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE41" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF41" s="3">
         <v>1</v>
       </c>
       <c r="AG41" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH41" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI41" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ41" s="3" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:36" ht="12" customHeight="1">
+        <v>33</v>
+      </c>
+      <c r="AK41" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37" ht="12" customHeight="1">
       <c r="A42" s="1" t="s">
-        <v>54</v>
-[...12 lines deleted...]
-      <c r="M42" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="B42" s="11"/>
+      <c r="C42" s="11"/>
+      <c r="D42" s="11"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="11"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="11"/>
+      <c r="J42" s="12"/>
+      <c r="K42" s="12"/>
+      <c r="L42" s="12"/>
+      <c r="M42" s="12"/>
       <c r="N42" s="1">
         <v>1</v>
       </c>
       <c r="O42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P42" s="1">
         <v>1</v>
       </c>
       <c r="Q42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R42" s="3">
         <v>1</v>
       </c>
       <c r="S42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V42" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y42" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z42" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA42" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF42" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG42" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH42" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI42" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ42" s="3" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:36" ht="12" customHeight="1">
+        <v>33</v>
+      </c>
+      <c r="AK42" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37" ht="12" customHeight="1">
       <c r="A43" s="1" t="s">
-        <v>55</v>
-[...12 lines deleted...]
-      <c r="M43" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="B43" s="11"/>
+      <c r="C43" s="11"/>
+      <c r="D43" s="11"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="11"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="11"/>
+      <c r="J43" s="12"/>
+      <c r="K43" s="12"/>
+      <c r="L43" s="12"/>
+      <c r="M43" s="12"/>
       <c r="N43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y43" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z43" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA43" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF43" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG43" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH43" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI43" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ43" s="3">
         <v>1</v>
       </c>
-    </row>
-    <row r="44" spans="1:36" ht="12" customHeight="1">
+      <c r="AK43" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37" ht="12" customHeight="1">
       <c r="A44" s="1" t="s">
-        <v>63</v>
-[...12 lines deleted...]
-      <c r="M44" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="B44" s="11"/>
+      <c r="C44" s="11"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="11"/>
+      <c r="H44" s="12"/>
+      <c r="I44" s="11"/>
+      <c r="J44" s="12"/>
+      <c r="K44" s="12"/>
+      <c r="L44" s="12"/>
+      <c r="M44" s="12"/>
       <c r="N44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y44" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z44" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA44" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF44" s="3" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG44" s="3">
         <v>1</v>
       </c>
       <c r="AH44" s="3">
         <v>1</v>
       </c>
       <c r="AI44" s="3" t="s">
-        <v>38</v>
-[...52 lines deleted...]
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AJ44" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="AK44" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37" ht="12" customHeight="1">
+      <c r="A45" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" s="13"/>
+      <c r="C45" s="13"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="13"/>
+      <c r="G45" s="13"/>
+      <c r="H45" s="14"/>
+      <c r="I45" s="13"/>
+      <c r="J45" s="14"/>
+      <c r="K45" s="14"/>
+      <c r="L45" s="14"/>
+      <c r="M45" s="14"/>
+      <c r="N45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="O45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="P45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="R45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="S45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="T45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="U45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="V45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="W45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="X45" s="26" t="s">
+        <v>33</v>
       </c>
       <c r="Y45" s="5" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z45" s="5" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA45" s="5" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AB45" s="26" t="s">
+        <v>33</v>
       </c>
       <c r="AC45" s="5">
         <v>1</v>
       </c>
-      <c r="AD45" s="35" t="s">
-[...3 lines deleted...]
-        <v>38</v>
+      <c r="AD45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE45" s="26" t="s">
+        <v>33</v>
       </c>
       <c r="AF45" s="5" t="s">
-        <v>38</v>
-[...7 lines deleted...]
-      <c r="AI45" s="61">
+        <v>33</v>
+      </c>
+      <c r="AG45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="AI45" s="46">
         <v>1</v>
       </c>
-      <c r="AJ45" s="35" t="s">
-[...5 lines deleted...]
-        <v>33</v>
+      <c r="AJ45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="AK45" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37">
+      <c r="A46" s="15" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
     <mergeCell ref="T9:AG9"/>
     <mergeCell ref="T24:AG24"/>
     <mergeCell ref="T31:AG31"/>
     <mergeCell ref="S3:AQ3"/>
     <mergeCell ref="A4:M4"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="A7:A8"/>
     <mergeCell ref="B7:M7"/>
     <mergeCell ref="N7:S7"/>
     <mergeCell ref="T7:AE7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
-[...2492 lines deleted...]
-<file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0800-000000000000}">
   <dimension ref="A1:AX46"/>
   <sheetViews>
-    <sheetView topLeftCell="W1" workbookViewId="0">
-      <selection activeCell="AM39" sqref="AM39"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AL26" sqref="AL26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="11.25"/>
   <cols>
     <col min="1" max="1" width="30.28515625" style="1" customWidth="1"/>
     <col min="2" max="12" width="0" style="1" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="0.28515625" style="1" hidden="1" customWidth="1"/>
     <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:50" ht="12" customHeight="1"/>
     <row r="2" spans="1:50" ht="12" customHeight="1"/>
-    <row r="3" spans="1:50" s="37" customFormat="1" ht="12" customHeight="1">
-[...82 lines deleted...]
-      <c r="AQ4" s="49"/>
+    <row r="3" spans="1:50" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A3" s="35"/>
+      <c r="B3" s="35"/>
+      <c r="C3" s="35"/>
+      <c r="D3" s="35"/>
+      <c r="E3" s="35"/>
+      <c r="F3" s="35"/>
+      <c r="G3" s="35"/>
+      <c r="H3" s="35"/>
+      <c r="I3" s="35"/>
+      <c r="J3" s="35"/>
+      <c r="K3" s="35"/>
+      <c r="L3" s="35"/>
+      <c r="M3" s="35"/>
+      <c r="N3" s="35"/>
+      <c r="O3" s="35"/>
+      <c r="P3" s="35"/>
+      <c r="Q3" s="35"/>
+      <c r="R3" s="35"/>
+      <c r="S3" s="35"/>
+      <c r="T3" s="35"/>
+      <c r="U3" s="35"/>
+      <c r="V3" s="35"/>
+      <c r="W3" s="35"/>
+      <c r="X3" s="35"/>
+      <c r="Y3" s="35"/>
+      <c r="Z3" s="35"/>
+      <c r="AA3" s="35"/>
+      <c r="AB3" s="35"/>
+      <c r="AC3" s="35"/>
+      <c r="AD3" s="35"/>
+      <c r="AE3" s="35"/>
+      <c r="AF3" s="35"/>
+      <c r="AG3" s="35"/>
+      <c r="AH3" s="35"/>
+      <c r="AI3" s="35"/>
+      <c r="AJ3" s="35"/>
+      <c r="AK3" s="35"/>
+      <c r="AL3" s="35"/>
+      <c r="AM3" s="35"/>
+      <c r="AN3" s="35"/>
+      <c r="AO3" s="35"/>
+      <c r="AP3" s="35"/>
+      <c r="AQ3" s="35"/>
+    </row>
+    <row r="4" spans="1:50" s="27" customFormat="1" ht="12" customHeight="1">
+      <c r="A4" s="35"/>
+      <c r="B4" s="35"/>
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="35"/>
+      <c r="O4" s="34"/>
+      <c r="P4" s="34"/>
+      <c r="Q4" s="34"/>
+      <c r="R4" s="34"/>
+      <c r="S4" s="34"/>
+      <c r="T4" s="34"/>
+      <c r="U4" s="34"/>
+      <c r="AA4" s="34"/>
+      <c r="AB4" s="34"/>
+      <c r="AC4" s="34"/>
+      <c r="AD4" s="34"/>
+      <c r="AE4" s="34"/>
+      <c r="AF4" s="34"/>
+      <c r="AG4" s="34"/>
+      <c r="AH4" s="34"/>
+      <c r="AI4" s="34"/>
+      <c r="AJ4" s="34"/>
+      <c r="AK4" s="34"/>
+      <c r="AL4" s="34"/>
+      <c r="AM4" s="34"/>
+      <c r="AN4" s="34"/>
+      <c r="AO4" s="34"/>
+      <c r="AP4" s="34"/>
+      <c r="AQ4" s="34"/>
     </row>
     <row r="5" spans="1:50" ht="12" customHeight="1">
-      <c r="A5" s="68"/>
-[...36 lines deleted...]
-      <c r="AP5" s="67"/>
+      <c r="A5" s="71"/>
+      <c r="B5" s="71"/>
+      <c r="C5" s="71"/>
+      <c r="D5" s="71"/>
+      <c r="E5" s="71"/>
+      <c r="F5" s="71"/>
+      <c r="G5" s="71"/>
+      <c r="H5" s="71"/>
+      <c r="I5" s="71"/>
+      <c r="J5" s="71"/>
+      <c r="K5" s="71"/>
+      <c r="L5" s="71"/>
+      <c r="M5" s="71"/>
+      <c r="T5" s="61" t="s">
+        <v>28</v>
+      </c>
+      <c r="U5" s="61"/>
+      <c r="V5" s="61"/>
+      <c r="W5" s="61"/>
+      <c r="X5" s="61"/>
+      <c r="Y5" s="61"/>
+      <c r="Z5" s="61"/>
+      <c r="AA5" s="61"/>
+      <c r="AB5" s="61"/>
+      <c r="AC5" s="61"/>
+      <c r="AD5" s="61"/>
+      <c r="AE5" s="61"/>
+      <c r="AF5" s="61"/>
+      <c r="AG5" s="61"/>
+      <c r="AH5" s="61"/>
+      <c r="AI5" s="61"/>
+      <c r="AJ5" s="61"/>
+      <c r="AK5" s="61"/>
+      <c r="AL5" s="61"/>
+      <c r="AM5" s="61"/>
+      <c r="AN5" s="61"/>
+      <c r="AO5" s="61"/>
+      <c r="AP5" s="61"/>
     </row>
     <row r="6" spans="1:50" ht="12" customHeight="1">
       <c r="C6" s="6"/>
       <c r="Q6" s="6"/>
       <c r="AD6" s="6"/>
       <c r="AP6" s="6" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="7" spans="1:50">
       <c r="A7" s="63"/>
       <c r="B7" s="65">
         <v>2021</v>
       </c>
       <c r="C7" s="66"/>
       <c r="D7" s="66"/>
       <c r="E7" s="66"/>
       <c r="F7" s="66"/>
       <c r="G7" s="66"/>
       <c r="H7" s="66"/>
       <c r="I7" s="66"/>
       <c r="J7" s="66"/>
       <c r="K7" s="66"/>
       <c r="L7" s="66"/>
       <c r="M7" s="66"/>
       <c r="N7" s="66">
         <v>2024</v>
       </c>
       <c r="O7" s="66"/>
       <c r="P7" s="66"/>
       <c r="Q7" s="66"/>
       <c r="R7" s="66"/>
       <c r="S7" s="66"/>
-      <c r="T7" s="72">
+      <c r="T7" s="67">
         <v>2025</v>
       </c>
-      <c r="U7" s="72"/>
-[...10 lines deleted...]
-      <c r="AF7" s="72">
+      <c r="U7" s="67"/>
+      <c r="V7" s="67"/>
+      <c r="W7" s="67"/>
+      <c r="X7" s="67"/>
+      <c r="Y7" s="67"/>
+      <c r="Z7" s="67"/>
+      <c r="AA7" s="67"/>
+      <c r="AB7" s="67"/>
+      <c r="AC7" s="67"/>
+      <c r="AD7" s="67"/>
+      <c r="AE7" s="67"/>
+      <c r="AF7" s="67">
         <v>2026</v>
       </c>
-      <c r="AG7" s="72"/>
-[...9 lines deleted...]
-      <c r="AQ7" s="72"/>
+      <c r="AG7" s="67"/>
+      <c r="AH7" s="67"/>
+      <c r="AI7" s="67"/>
+      <c r="AJ7" s="67"/>
+      <c r="AK7" s="67"/>
+      <c r="AL7" s="67"/>
+      <c r="AM7" s="67"/>
+      <c r="AN7" s="67"/>
+      <c r="AO7" s="67"/>
+      <c r="AP7" s="67"/>
+      <c r="AQ7" s="67"/>
     </row>
     <row r="8" spans="1:50" ht="18" customHeight="1">
       <c r="A8" s="64"/>
       <c r="B8" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C8" s="8" t="s">
         <v>6</v>
       </c>
       <c r="D8" s="8" t="s">
         <v>7</v>
       </c>
       <c r="E8" s="8" t="s">
         <v>8</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G8" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>2</v>
       </c>
       <c r="I8" s="7" t="s">
         <v>3</v>
       </c>
       <c r="J8" s="7" t="s">
         <v>4</v>
       </c>
       <c r="K8" s="7" t="s">
         <v>19</v>
       </c>
       <c r="L8" s="7" t="s">
         <v>20</v>
       </c>
       <c r="M8" s="7" t="s">
         <v>23</v>
       </c>
-      <c r="N8" s="56" t="s">
+      <c r="N8" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="O8" s="25" t="s">
+      <c r="O8" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="P8" s="56" t="s">
+      <c r="P8" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="Q8" s="25" t="s">
+      <c r="Q8" s="17" t="s">
         <v>19</v>
       </c>
-      <c r="R8" s="25" t="s">
+      <c r="R8" s="17" t="s">
         <v>20</v>
       </c>
-      <c r="S8" s="25" t="s">
+      <c r="S8" s="17" t="s">
         <v>23</v>
       </c>
-      <c r="T8" s="25" t="s">
+      <c r="T8" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="U8" s="25" t="s">
+      <c r="U8" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="V8" s="56" t="s">
+      <c r="V8" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="W8" s="25" t="s">
+      <c r="W8" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="X8" s="25" t="s">
+      <c r="X8" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="Y8" s="26" t="s">
+      <c r="Y8" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="Z8" s="26" t="s">
+      <c r="Z8" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AA8" s="27" t="s">
+      <c r="AA8" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AB8" s="26" t="s">
+      <c r="AB8" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AC8" s="27" t="s">
+      <c r="AC8" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="AD8" s="27" t="s">
+      <c r="AD8" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="AE8" s="27" t="s">
+      <c r="AE8" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="AF8" s="25" t="s">
+      <c r="AF8" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AG8" s="25" t="s">
+      <c r="AG8" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AH8" s="56" t="s">
+      <c r="AH8" s="41" t="s">
         <v>7</v>
       </c>
-      <c r="AI8" s="25" t="s">
+      <c r="AI8" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AJ8" s="25" t="s">
+      <c r="AJ8" s="17" t="s">
         <v>0</v>
       </c>
-      <c r="AK8" s="26" t="s">
+      <c r="AK8" s="18" t="s">
         <v>1</v>
       </c>
-      <c r="AL8" s="26" t="s">
+      <c r="AL8" s="18" t="s">
         <v>2</v>
       </c>
-      <c r="AM8" s="27" t="s">
+      <c r="AM8" s="19" t="s">
         <v>3</v>
       </c>
-      <c r="AN8" s="26" t="s">
+      <c r="AN8" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AO8" s="27" t="s">
+      <c r="AO8" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="AP8" s="27" t="s">
+      <c r="AP8" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="AQ8" s="27" t="s">
+      <c r="AQ8" s="19" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:50" ht="11.25" customHeight="1">
-      <c r="A9" s="53"/>
-[...18 lines deleted...]
-      <c r="T9" s="73" t="s">
+      <c r="A9" s="38"/>
+      <c r="B9" s="38"/>
+      <c r="C9" s="38"/>
+      <c r="D9" s="38"/>
+      <c r="E9" s="38"/>
+      <c r="F9" s="38"/>
+      <c r="G9" s="38"/>
+      <c r="H9" s="38"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="38"/>
+      <c r="K9" s="38"/>
+      <c r="L9" s="38"/>
+      <c r="M9" s="38"/>
+      <c r="N9" s="38"/>
+      <c r="O9" s="38"/>
+      <c r="P9" s="38"/>
+      <c r="Q9" s="38"/>
+      <c r="R9" s="38"/>
+      <c r="S9" s="38"/>
+      <c r="T9" s="68" t="s">
         <v>9</v>
       </c>
-      <c r="U9" s="73"/>
-[...28 lines deleted...]
-      <c r="AX9" s="53"/>
+      <c r="U9" s="68"/>
+      <c r="V9" s="68"/>
+      <c r="W9" s="68"/>
+      <c r="X9" s="68"/>
+      <c r="Y9" s="68"/>
+      <c r="Z9" s="68"/>
+      <c r="AA9" s="68"/>
+      <c r="AB9" s="68"/>
+      <c r="AC9" s="68"/>
+      <c r="AD9" s="68"/>
+      <c r="AE9" s="68"/>
+      <c r="AF9" s="68"/>
+      <c r="AG9" s="68"/>
+      <c r="AH9" s="38"/>
+      <c r="AI9" s="38"/>
+      <c r="AJ9" s="38"/>
+      <c r="AK9" s="38"/>
+      <c r="AL9" s="38"/>
+      <c r="AM9" s="38"/>
+      <c r="AN9" s="38"/>
+      <c r="AO9" s="38"/>
+      <c r="AP9" s="38"/>
+      <c r="AQ9" s="38"/>
+      <c r="AR9" s="38"/>
+      <c r="AS9" s="38"/>
+      <c r="AT9" s="38"/>
+      <c r="AU9" s="38"/>
+      <c r="AV9" s="38"/>
+      <c r="AW9" s="38"/>
+      <c r="AX9" s="38"/>
     </row>
     <row r="10" spans="1:50">
-      <c r="A10" s="38" t="s">
-        <v>37</v>
+      <c r="A10" s="28" t="s">
+        <v>32</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="9"/>
       <c r="I10" s="9"/>
       <c r="J10" s="9"/>
       <c r="K10" s="9"/>
       <c r="L10" s="9"/>
       <c r="M10" s="9"/>
       <c r="N10" s="1">
         <v>5.33</v>
       </c>
       <c r="O10" s="2">
         <v>3.1</v>
       </c>
       <c r="P10" s="1">
         <v>4.3499999999999996</v>
       </c>
       <c r="Q10" s="2">
         <v>4.37</v>
       </c>
       <c r="R10" s="2">
         <v>9.76</v>
       </c>
       <c r="S10" s="2">
         <v>1.38</v>
       </c>
       <c r="T10" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U10" s="2">
         <v>7.09</v>
       </c>
       <c r="V10" s="2">
         <v>6.86</v>
       </c>
       <c r="W10" s="2">
         <v>1.45</v>
       </c>
       <c r="X10" s="2">
         <v>8.17</v>
       </c>
       <c r="Y10" s="2">
         <v>7.9</v>
       </c>
       <c r="Z10" s="2">
         <v>11.73</v>
       </c>
       <c r="AA10" s="2">
         <v>7.46</v>
       </c>
       <c r="AB10" s="2">
         <v>4.53</v>
       </c>
       <c r="AC10" s="2">
         <v>6.59</v>
       </c>
       <c r="AD10" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE10" s="2">
         <v>9.48</v>
       </c>
       <c r="AF10" s="2">
         <v>5.3</v>
       </c>
       <c r="AG10" s="2">
         <v>6.19</v>
       </c>
       <c r="AH10" s="2">
         <v>5.81</v>
       </c>
       <c r="AI10" s="2">
         <v>6.58</v>
       </c>
       <c r="AJ10" s="2">
         <v>3.75</v>
       </c>
+      <c r="AK10" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="11" spans="1:50">
       <c r="A11" s="10" t="s">
-        <v>39</v>
-[...12 lines deleted...]
-      <c r="M11" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="B11" s="11"/>
+      <c r="C11" s="11"/>
+      <c r="D11" s="11"/>
+      <c r="E11" s="11"/>
+      <c r="F11" s="11"/>
+      <c r="G11" s="11"/>
+      <c r="H11" s="12"/>
+      <c r="I11" s="11"/>
+      <c r="J11" s="12"/>
+      <c r="K11" s="12"/>
+      <c r="L11" s="12"/>
+      <c r="M11" s="12"/>
       <c r="N11" s="1">
         <v>7.73</v>
       </c>
       <c r="O11" s="2">
         <v>5.6</v>
       </c>
       <c r="P11" s="1">
         <v>2.66</v>
       </c>
       <c r="Q11" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R11" s="2">
         <v>12.99</v>
       </c>
       <c r="S11" s="2">
         <v>2.58</v>
       </c>
       <c r="T11" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U11" s="2">
         <v>10.27</v>
       </c>
       <c r="V11" s="2">
         <v>3.25</v>
       </c>
       <c r="W11" s="2">
         <v>2.83</v>
       </c>
       <c r="X11" s="2">
         <v>9.17</v>
       </c>
       <c r="Y11" s="2">
         <v>9.26</v>
       </c>
       <c r="Z11" s="2">
         <v>7.98</v>
       </c>
       <c r="AA11" s="2">
         <v>7.14</v>
       </c>
       <c r="AB11" s="2">
         <v>8.11</v>
       </c>
       <c r="AC11" s="2">
         <v>9.09</v>
       </c>
       <c r="AD11" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE11" s="2">
         <v>11.43</v>
       </c>
       <c r="AF11" s="2">
         <v>3.28</v>
       </c>
       <c r="AG11" s="2">
         <v>6.99</v>
       </c>
       <c r="AH11" s="2">
         <v>3.66</v>
       </c>
       <c r="AI11" s="2">
         <v>5.7</v>
       </c>
       <c r="AJ11" s="2">
         <v>3.27</v>
       </c>
+      <c r="AK11" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="12" spans="1:50">
       <c r="A12" s="10" t="s">
-        <v>41</v>
-[...12 lines deleted...]
-      <c r="M12" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="B12" s="11"/>
+      <c r="C12" s="11"/>
+      <c r="D12" s="11"/>
+      <c r="E12" s="11"/>
+      <c r="F12" s="11"/>
+      <c r="G12" s="11"/>
+      <c r="H12" s="12"/>
+      <c r="I12" s="11"/>
+      <c r="J12" s="12"/>
+      <c r="K12" s="12"/>
+      <c r="L12" s="12"/>
+      <c r="M12" s="12"/>
       <c r="N12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P12" s="1">
         <v>32.26</v>
       </c>
       <c r="Q12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R12" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U12" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V12" s="2">
         <v>32.26</v>
       </c>
       <c r="W12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X12" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y12" s="2">
         <v>57.14</v>
       </c>
       <c r="Z12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA12" s="2">
         <v>32.26</v>
       </c>
       <c r="AB12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD12" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE12" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF12" s="2">
         <v>27.78</v>
       </c>
       <c r="AG12" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH12" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI12" s="2">
         <v>35.71</v>
       </c>
       <c r="AJ12" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK12" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:50">
       <c r="A13" s="1" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-      <c r="M13" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="B13" s="11"/>
+      <c r="C13" s="11"/>
+      <c r="D13" s="11"/>
+      <c r="E13" s="11"/>
+      <c r="F13" s="11"/>
+      <c r="G13" s="11"/>
+      <c r="H13" s="12"/>
+      <c r="I13" s="11"/>
+      <c r="J13" s="12"/>
+      <c r="K13" s="12"/>
+      <c r="L13" s="12"/>
+      <c r="M13" s="12"/>
       <c r="N13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R13" s="2">
         <v>26.32</v>
       </c>
       <c r="S13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U13" s="2">
         <v>23.26</v>
       </c>
       <c r="V13" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X13" s="2">
         <v>32.26</v>
       </c>
       <c r="Y13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z13" s="2">
         <v>83.33</v>
       </c>
       <c r="AA13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE13" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG13" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH13" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI13" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ13" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK13" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="14" spans="1:50">
       <c r="A14" s="1" t="s">
-        <v>49</v>
-[...12 lines deleted...]
-      <c r="M14" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="B14" s="11"/>
+      <c r="C14" s="11"/>
+      <c r="D14" s="11"/>
+      <c r="E14" s="11"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="11"/>
+      <c r="H14" s="12"/>
+      <c r="I14" s="11"/>
+      <c r="J14" s="12"/>
+      <c r="K14" s="12"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="12"/>
       <c r="N14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R14" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V14" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X14" s="2">
         <v>21.28</v>
       </c>
       <c r="Y14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE14" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG14" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH14" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI14" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ14" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK14" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:50">
       <c r="A15" s="1" t="s">
-        <v>60</v>
-[...12 lines deleted...]
-      <c r="M15" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="B15" s="11"/>
+      <c r="C15" s="11"/>
+      <c r="D15" s="11"/>
+      <c r="E15" s="11"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="11"/>
+      <c r="H15" s="12"/>
+      <c r="I15" s="11"/>
+      <c r="J15" s="12"/>
+      <c r="K15" s="12"/>
+      <c r="L15" s="12"/>
+      <c r="M15" s="12"/>
       <c r="N15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R15" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V15" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z15" s="2">
         <v>18.52</v>
       </c>
       <c r="AA15" s="2">
         <v>26.32</v>
       </c>
       <c r="AB15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE15" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG15" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH15" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI15" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ15" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK15" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="16" spans="1:50">
       <c r="A16" s="1" t="s">
-        <v>52</v>
-[...12 lines deleted...]
-      <c r="M16" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="B16" s="11"/>
+      <c r="C16" s="11"/>
+      <c r="D16" s="11"/>
+      <c r="E16" s="11"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="11"/>
+      <c r="H16" s="12"/>
+      <c r="I16" s="11"/>
+      <c r="J16" s="12"/>
+      <c r="K16" s="12"/>
+      <c r="L16" s="12"/>
+      <c r="M16" s="12"/>
       <c r="N16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q16" s="2">
         <v>111.11</v>
       </c>
       <c r="R16" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V16" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE16" s="2">
         <v>90.91</v>
       </c>
       <c r="AF16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG16" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH16" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI16" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ16" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK16" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:50">
       <c r="A17" s="10" t="s">
-        <v>53</v>
-[...12 lines deleted...]
-      <c r="M17" s="13"/>
+        <v>40</v>
+      </c>
+      <c r="B17" s="11"/>
+      <c r="C17" s="11"/>
+      <c r="D17" s="11"/>
+      <c r="E17" s="11"/>
+      <c r="F17" s="11"/>
+      <c r="G17" s="11"/>
+      <c r="H17" s="12"/>
+      <c r="I17" s="11"/>
+      <c r="J17" s="12"/>
+      <c r="K17" s="12"/>
+      <c r="L17" s="12"/>
+      <c r="M17" s="12"/>
       <c r="N17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R17" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V17" s="2">
         <v>125</v>
       </c>
       <c r="W17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE17" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG17" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH17" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI17" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ17" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK17" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:50">
       <c r="A18" s="1" t="s">
-        <v>61</v>
-[...12 lines deleted...]
-      <c r="M18" s="13"/>
+        <v>45</v>
+      </c>
+      <c r="B18" s="11"/>
+      <c r="C18" s="11"/>
+      <c r="D18" s="11"/>
+      <c r="E18" s="11"/>
+      <c r="F18" s="11"/>
+      <c r="G18" s="11"/>
+      <c r="H18" s="12"/>
+      <c r="I18" s="11"/>
+      <c r="J18" s="12"/>
+      <c r="K18" s="12"/>
+      <c r="L18" s="12"/>
+      <c r="M18" s="12"/>
       <c r="N18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R18" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V18" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z18" s="2">
         <v>500</v>
       </c>
       <c r="AA18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE18" s="2">
         <v>200</v>
       </c>
       <c r="AF18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG18" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH18" s="2">
         <v>1000</v>
       </c>
       <c r="AI18" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ18" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK18" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:50">
       <c r="A19" s="1" t="s">
-        <v>62</v>
-[...12 lines deleted...]
-      <c r="M19" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="B19" s="11"/>
+      <c r="C19" s="11"/>
+      <c r="D19" s="11"/>
+      <c r="E19" s="11"/>
+      <c r="F19" s="11"/>
+      <c r="G19" s="11"/>
+      <c r="H19" s="12"/>
+      <c r="I19" s="11"/>
+      <c r="J19" s="12"/>
+      <c r="K19" s="12"/>
+      <c r="L19" s="12"/>
+      <c r="M19" s="12"/>
       <c r="N19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R19" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V19" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF19" s="2">
         <v>100</v>
       </c>
       <c r="AG19" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH19" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI19" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ19" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK19" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:50">
       <c r="A20" s="1" t="s">
-        <v>54</v>
-[...12 lines deleted...]
-      <c r="M20" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="B20" s="11"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="11"/>
+      <c r="E20" s="11"/>
+      <c r="F20" s="11"/>
+      <c r="G20" s="11"/>
+      <c r="H20" s="12"/>
+      <c r="I20" s="11"/>
+      <c r="J20" s="12"/>
+      <c r="K20" s="12"/>
+      <c r="L20" s="12"/>
+      <c r="M20" s="12"/>
       <c r="N20" s="1">
         <v>38.46</v>
       </c>
       <c r="O20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P20" s="1">
         <v>55.56</v>
       </c>
       <c r="Q20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R20" s="2">
         <v>31.25</v>
       </c>
       <c r="S20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V20" s="2">
         <v>41.67</v>
       </c>
       <c r="W20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG20" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH20" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI20" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ20" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK20" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="21" spans="1:50">
       <c r="A21" s="1" t="s">
-        <v>55</v>
-[...12 lines deleted...]
-      <c r="M21" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="B21" s="11"/>
+      <c r="C21" s="11"/>
+      <c r="D21" s="11"/>
+      <c r="E21" s="11"/>
+      <c r="F21" s="11"/>
+      <c r="G21" s="11"/>
+      <c r="H21" s="12"/>
+      <c r="I21" s="11"/>
+      <c r="J21" s="12"/>
+      <c r="K21" s="12"/>
+      <c r="L21" s="12"/>
+      <c r="M21" s="12"/>
       <c r="N21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R21" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U21" s="6"/>
       <c r="V21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG21" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH21" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI21" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ21" s="2">
         <v>40</v>
       </c>
+      <c r="AK21" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="22" spans="1:50">
       <c r="A22" s="1" t="s">
-        <v>63</v>
-[...12 lines deleted...]
-      <c r="M22" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="B22" s="11"/>
+      <c r="C22" s="11"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="11"/>
+      <c r="G22" s="11"/>
+      <c r="H22" s="12"/>
+      <c r="I22" s="11"/>
+      <c r="J22" s="12"/>
+      <c r="K22" s="12"/>
+      <c r="L22" s="12"/>
+      <c r="M22" s="12"/>
       <c r="N22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R22" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG22" s="2">
         <v>125</v>
       </c>
       <c r="AH22" s="2">
         <v>62.5</v>
       </c>
       <c r="AI22" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ22" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK22" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="23" spans="1:50">
       <c r="A23" s="1" t="s">
-        <v>57</v>
-[...12 lines deleted...]
-      <c r="M23" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="B23" s="11"/>
+      <c r="C23" s="11"/>
+      <c r="D23" s="11"/>
+      <c r="E23" s="11"/>
+      <c r="F23" s="11"/>
+      <c r="G23" s="11"/>
+      <c r="H23" s="12"/>
+      <c r="I23" s="11"/>
+      <c r="J23" s="12"/>
+      <c r="K23" s="12"/>
+      <c r="L23" s="12"/>
+      <c r="M23" s="12"/>
       <c r="N23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q23" s="2">
         <v>30.3</v>
       </c>
       <c r="R23" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC23" s="2">
         <v>33.33</v>
       </c>
       <c r="AD23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH23" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI23" s="2">
         <v>43.48</v>
       </c>
       <c r="AJ23" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK23" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="24" spans="1:50" ht="11.25" customHeight="1">
-      <c r="A24" s="54"/>
-[...17 lines deleted...]
-      <c r="S24" s="54"/>
+      <c r="A24" s="39"/>
+      <c r="B24" s="39"/>
+      <c r="C24" s="39"/>
+      <c r="D24" s="39"/>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
+      <c r="I24" s="39"/>
+      <c r="J24" s="39"/>
+      <c r="K24" s="39"/>
+      <c r="L24" s="39"/>
+      <c r="M24" s="39"/>
+      <c r="N24" s="39"/>
+      <c r="O24" s="39"/>
+      <c r="P24" s="39"/>
+      <c r="Q24" s="39"/>
+      <c r="R24" s="39"/>
+      <c r="S24" s="39"/>
       <c r="T24" s="69" t="s">
         <v>25</v>
       </c>
       <c r="U24" s="69"/>
       <c r="V24" s="69"/>
       <c r="W24" s="69"/>
       <c r="X24" s="69"/>
       <c r="Y24" s="69"/>
       <c r="Z24" s="69"/>
       <c r="AA24" s="69"/>
       <c r="AB24" s="69"/>
       <c r="AC24" s="69"/>
       <c r="AD24" s="69"/>
       <c r="AE24" s="69"/>
       <c r="AF24" s="69"/>
       <c r="AG24" s="69"/>
-      <c r="AH24" s="58"/>
-      <c r="AI24" s="54"/>
+      <c r="AH24" s="43"/>
+      <c r="AI24" s="39"/>
       <c r="AJ24" s="2"/>
-      <c r="AM24" s="54"/>
-[...10 lines deleted...]
-      <c r="AX24" s="54"/>
+      <c r="AM24" s="39"/>
+      <c r="AN24" s="39"/>
+      <c r="AO24" s="39"/>
+      <c r="AP24" s="39"/>
+      <c r="AQ24" s="39"/>
+      <c r="AR24" s="39"/>
+      <c r="AS24" s="39"/>
+      <c r="AT24" s="39"/>
+      <c r="AU24" s="39"/>
+      <c r="AV24" s="39"/>
+      <c r="AW24" s="39"/>
+      <c r="AX24" s="39"/>
     </row>
     <row r="25" spans="1:50">
-      <c r="A25" s="38" t="s">
-[...13 lines deleted...]
-      <c r="M25" s="13"/>
+      <c r="A25" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B25" s="11"/>
+      <c r="C25" s="11"/>
+      <c r="D25" s="11"/>
+      <c r="E25" s="11"/>
+      <c r="F25" s="11"/>
+      <c r="G25" s="11"/>
+      <c r="H25" s="12"/>
+      <c r="I25" s="11"/>
+      <c r="J25" s="12"/>
+      <c r="K25" s="12"/>
+      <c r="L25" s="12"/>
+      <c r="M25" s="12"/>
       <c r="N25" s="1">
         <v>6.06</v>
       </c>
       <c r="O25" s="2">
         <v>4.74</v>
       </c>
       <c r="P25" s="1">
         <v>4.28</v>
       </c>
       <c r="Q25" s="2">
         <v>2.23</v>
       </c>
       <c r="R25" s="2">
         <v>10.37</v>
       </c>
       <c r="S25" s="2">
         <v>2.04</v>
       </c>
       <c r="T25" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U25" s="2">
         <v>8.26</v>
       </c>
       <c r="V25" s="2">
         <v>5.36</v>
       </c>
       <c r="W25" s="2">
         <v>2.36</v>
       </c>
       <c r="X25" s="2">
         <v>7.43</v>
       </c>
       <c r="Y25" s="2">
         <v>12.2</v>
       </c>
       <c r="Z25" s="2">
         <v>6.42</v>
       </c>
       <c r="AA25" s="2">
         <v>6.06</v>
       </c>
       <c r="AB25" s="2">
         <v>6.64</v>
       </c>
       <c r="AC25" s="2">
         <v>4.95</v>
       </c>
       <c r="AD25" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE25" s="2">
         <v>9.26</v>
       </c>
       <c r="AF25" s="2">
         <v>5.25</v>
       </c>
       <c r="AG25" s="2">
         <v>6.02</v>
       </c>
       <c r="AH25" s="2">
         <v>2.94</v>
       </c>
       <c r="AI25" s="2">
         <v>7.16</v>
       </c>
       <c r="AJ25" s="2">
         <v>2.65</v>
       </c>
+      <c r="AK25" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="26" spans="1:50">
       <c r="A26" s="10" t="s">
-        <v>39</v>
-[...12 lines deleted...]
-      <c r="M26" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="B26" s="11"/>
+      <c r="C26" s="11"/>
+      <c r="D26" s="11"/>
+      <c r="E26" s="11"/>
+      <c r="F26" s="11"/>
+      <c r="G26" s="11"/>
+      <c r="H26" s="12"/>
+      <c r="I26" s="11"/>
+      <c r="J26" s="12"/>
+      <c r="K26" s="12"/>
+      <c r="L26" s="12"/>
+      <c r="M26" s="12"/>
       <c r="N26" s="1">
         <v>8.24</v>
       </c>
       <c r="O26" s="2">
         <v>5.97</v>
       </c>
       <c r="P26" s="1">
         <v>2.82</v>
       </c>
       <c r="Q26" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R26" s="2">
         <v>13.7</v>
       </c>
       <c r="S26" s="2">
         <v>2.8</v>
       </c>
       <c r="T26" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U26" s="2">
         <v>10.91</v>
       </c>
       <c r="V26" s="2">
         <v>3.42</v>
       </c>
       <c r="W26" s="2">
         <v>3.1</v>
       </c>
       <c r="X26" s="2">
         <v>6.49</v>
       </c>
       <c r="Y26" s="2">
         <v>9.77</v>
       </c>
       <c r="Z26" s="2">
         <v>8.5</v>
       </c>
       <c r="AA26" s="2">
         <v>4.9400000000000004</v>
       </c>
       <c r="AB26" s="2">
         <v>8.4</v>
       </c>
       <c r="AC26" s="2">
         <v>6.6</v>
       </c>
       <c r="AD26" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE26" s="2">
         <v>12.31</v>
       </c>
       <c r="AF26" s="2">
         <v>3.47</v>
       </c>
       <c r="AG26" s="2">
         <v>7.33</v>
       </c>
       <c r="AH26" s="2">
         <v>3.95</v>
       </c>
       <c r="AI26" s="2">
         <v>5.93</v>
       </c>
       <c r="AJ26" s="2">
         <v>3.42</v>
       </c>
+      <c r="AK26" s="3" t="s">
+        <v>33</v>
+      </c>
     </row>
     <row r="27" spans="1:50">
       <c r="A27" s="10" t="s">
-        <v>41</v>
-[...12 lines deleted...]
-      <c r="M27" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="B27" s="11"/>
+      <c r="C27" s="11"/>
+      <c r="D27" s="11"/>
+      <c r="E27" s="11"/>
+      <c r="F27" s="11"/>
+      <c r="G27" s="11"/>
+      <c r="H27" s="12"/>
+      <c r="I27" s="11"/>
+      <c r="J27" s="12"/>
+      <c r="K27" s="12"/>
+      <c r="L27" s="12"/>
+      <c r="M27" s="12"/>
       <c r="N27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P27" s="1">
         <v>33.33</v>
       </c>
       <c r="Q27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V27" s="2">
         <v>40</v>
       </c>
       <c r="W27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X27" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y27" s="2">
         <v>60.61</v>
       </c>
       <c r="Z27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA27" s="2">
         <v>32.26</v>
       </c>
       <c r="AB27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF27" s="2">
         <v>28.57</v>
       </c>
       <c r="AG27" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH27" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI27" s="2">
         <v>37.04</v>
       </c>
       <c r="AJ27" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK27" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="28" spans="1:50">
       <c r="A28" s="10" t="s">
-        <v>49</v>
-[...12 lines deleted...]
-      <c r="M28" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="B28" s="11"/>
+      <c r="C28" s="11"/>
+      <c r="D28" s="11"/>
+      <c r="E28" s="11"/>
+      <c r="F28" s="11"/>
+      <c r="G28" s="11"/>
+      <c r="H28" s="12"/>
+      <c r="I28" s="11"/>
+      <c r="J28" s="12"/>
+      <c r="K28" s="12"/>
+      <c r="L28" s="12"/>
+      <c r="M28" s="12"/>
       <c r="N28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X28" s="2">
         <v>38.46</v>
       </c>
       <c r="Y28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG28" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI28" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ28" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK28" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="29" spans="1:50">
       <c r="A29" s="10" t="s">
-        <v>50</v>
-[...12 lines deleted...]
-      <c r="M29" s="13"/>
+        <v>38</v>
+      </c>
+      <c r="B29" s="11"/>
+      <c r="C29" s="11"/>
+      <c r="D29" s="11"/>
+      <c r="E29" s="11"/>
+      <c r="F29" s="11"/>
+      <c r="G29" s="11"/>
+      <c r="H29" s="12"/>
+      <c r="I29" s="11"/>
+      <c r="J29" s="12"/>
+      <c r="K29" s="12"/>
+      <c r="L29" s="12"/>
+      <c r="M29" s="12"/>
       <c r="N29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG29" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI29" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ29" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK29" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="30" spans="1:50">
       <c r="A30" s="10" t="s">
-        <v>57</v>
-[...12 lines deleted...]
-      <c r="M30" s="13"/>
+        <v>43</v>
+      </c>
+      <c r="B30" s="11"/>
+      <c r="C30" s="11"/>
+      <c r="D30" s="11"/>
+      <c r="E30" s="11"/>
+      <c r="F30" s="11"/>
+      <c r="G30" s="11"/>
+      <c r="H30" s="12"/>
+      <c r="I30" s="11"/>
+      <c r="J30" s="12"/>
+      <c r="K30" s="12"/>
+      <c r="L30" s="12"/>
+      <c r="M30" s="12"/>
       <c r="N30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q30" s="2">
         <v>58.82</v>
       </c>
       <c r="R30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG30" s="1" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI30" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ30" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AK30" s="3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="31" spans="1:50" ht="12" customHeight="1">
-      <c r="A31" s="52"/>
-[...17 lines deleted...]
-      <c r="S31" s="52"/>
+      <c r="A31" s="37"/>
+      <c r="B31" s="37"/>
+      <c r="C31" s="37"/>
+      <c r="D31" s="37"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="37"/>
+      <c r="I31" s="37"/>
+      <c r="J31" s="37"/>
+      <c r="K31" s="37"/>
+      <c r="L31" s="37"/>
+      <c r="M31" s="37"/>
+      <c r="N31" s="37"/>
+      <c r="O31" s="37"/>
+      <c r="P31" s="37"/>
+      <c r="Q31" s="37"/>
+      <c r="R31" s="37"/>
+      <c r="S31" s="37"/>
       <c r="T31" s="62" t="s">
         <v>26</v>
       </c>
       <c r="U31" s="62"/>
       <c r="V31" s="62"/>
       <c r="W31" s="62"/>
       <c r="X31" s="62"/>
       <c r="Y31" s="62"/>
       <c r="Z31" s="62"/>
       <c r="AA31" s="62"/>
       <c r="AB31" s="62"/>
       <c r="AC31" s="62"/>
       <c r="AD31" s="62"/>
       <c r="AE31" s="62"/>
       <c r="AF31" s="62"/>
       <c r="AG31" s="62"/>
-      <c r="AH31" s="59"/>
-      <c r="AI31" s="52"/>
+      <c r="AH31" s="44"/>
+      <c r="AI31" s="37"/>
       <c r="AJ31" s="2"/>
-      <c r="AM31" s="52"/>
-[...10 lines deleted...]
-      <c r="AX31" s="52"/>
+      <c r="AM31" s="37"/>
+      <c r="AN31" s="37"/>
+      <c r="AO31" s="37"/>
+      <c r="AP31" s="37"/>
+      <c r="AQ31" s="37"/>
+      <c r="AR31" s="37"/>
+      <c r="AS31" s="37"/>
+      <c r="AT31" s="37"/>
+      <c r="AU31" s="37"/>
+      <c r="AV31" s="37"/>
+      <c r="AW31" s="37"/>
+      <c r="AX31" s="37"/>
     </row>
     <row r="32" spans="1:50">
-      <c r="A32" s="38" t="s">
-[...13 lines deleted...]
-      <c r="M32" s="13"/>
+      <c r="A32" s="28" t="s">
+        <v>32</v>
+      </c>
+      <c r="B32" s="11"/>
+      <c r="C32" s="11"/>
+      <c r="D32" s="11"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="11"/>
+      <c r="G32" s="11"/>
+      <c r="H32" s="12"/>
+      <c r="I32" s="11"/>
+      <c r="J32" s="12"/>
+      <c r="K32" s="12"/>
+      <c r="L32" s="12"/>
+      <c r="M32" s="12"/>
       <c r="N32" s="1">
         <v>3.91</v>
       </c>
       <c r="O32" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P32" s="1">
         <v>4.4800000000000004</v>
       </c>
       <c r="Q32" s="2">
         <v>8.44</v>
       </c>
       <c r="R32" s="2">
         <v>8.51</v>
       </c>
       <c r="S32" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T32" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U32" s="2">
         <v>4.9800000000000004</v>
       </c>
       <c r="V32" s="2">
         <v>9.52</v>
       </c>
       <c r="W32" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X32" s="2">
         <v>9.6199999999999992</v>
       </c>
       <c r="Y32" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z32" s="2">
         <v>23.26</v>
       </c>
       <c r="AA32" s="2">
         <v>11.43</v>
       </c>
       <c r="AB32" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC32" s="2">
         <v>9.85</v>
       </c>
       <c r="AD32" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE32" s="2">
         <v>9.9499999999999993</v>
       </c>
       <c r="AF32" s="2">
         <v>5.41</v>
       </c>
       <c r="AG32" s="2">
         <v>6.54</v>
       </c>
       <c r="AH32" s="2">
         <v>11.36</v>
       </c>
       <c r="AI32" s="2">
         <v>5.29</v>
       </c>
       <c r="AJ32" s="2">
         <v>6.37</v>
       </c>
-    </row>
-    <row r="33" spans="1:36">
+      <c r="AK32" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="33" spans="1:37">
       <c r="A33" s="10" t="s">
-        <v>39</v>
-[...12 lines deleted...]
-      <c r="M33" s="13"/>
+        <v>34</v>
+      </c>
+      <c r="B33" s="11"/>
+      <c r="C33" s="11"/>
+      <c r="D33" s="11"/>
+      <c r="E33" s="11"/>
+      <c r="F33" s="11"/>
+      <c r="G33" s="11"/>
+      <c r="H33" s="12"/>
+      <c r="I33" s="11"/>
+      <c r="J33" s="12"/>
+      <c r="K33" s="12"/>
+      <c r="L33" s="12"/>
+      <c r="M33" s="12"/>
       <c r="N33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R33" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U33" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V33" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X33" s="2">
         <v>52.63</v>
       </c>
       <c r="Y33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA33" s="2">
         <v>66.67</v>
       </c>
       <c r="AB33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC33" s="2">
         <v>37.04</v>
       </c>
       <c r="AD33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE33" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG33" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH33" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI33" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ33" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:36">
+        <v>33</v>
+      </c>
+      <c r="AK33" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="34" spans="1:37">
       <c r="A34" s="10" t="s">
-        <v>41</v>
-[...12 lines deleted...]
-      <c r="M34" s="13"/>
+        <v>35</v>
+      </c>
+      <c r="B34" s="11"/>
+      <c r="C34" s="11"/>
+      <c r="D34" s="11"/>
+      <c r="E34" s="11"/>
+      <c r="F34" s="11"/>
+      <c r="G34" s="11"/>
+      <c r="H34" s="12"/>
+      <c r="I34" s="11"/>
+      <c r="J34" s="12"/>
+      <c r="K34" s="12"/>
+      <c r="L34" s="12"/>
+      <c r="M34" s="12"/>
       <c r="N34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R34" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U34" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V34" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X34" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE34" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG34" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH34" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI34" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ34" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:36">
+        <v>33</v>
+      </c>
+      <c r="AK34" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="35" spans="1:37">
       <c r="A35" s="1" t="s">
-        <v>47</v>
-[...12 lines deleted...]
-      <c r="M35" s="13"/>
+        <v>36</v>
+      </c>
+      <c r="B35" s="11"/>
+      <c r="C35" s="11"/>
+      <c r="D35" s="11"/>
+      <c r="E35" s="11"/>
+      <c r="F35" s="11"/>
+      <c r="G35" s="11"/>
+      <c r="H35" s="12"/>
+      <c r="I35" s="11"/>
+      <c r="J35" s="12"/>
+      <c r="K35" s="12"/>
+      <c r="L35" s="12"/>
+      <c r="M35" s="12"/>
       <c r="N35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R35" s="2">
         <v>26.32</v>
       </c>
       <c r="S35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U35" s="2">
         <v>23.26</v>
       </c>
       <c r="V35" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X35" s="2">
         <v>32.26</v>
       </c>
       <c r="Y35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z35" s="2">
         <v>83.33</v>
       </c>
       <c r="AA35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE35" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG35" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH35" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI35" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ35" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:36">
+        <v>33</v>
+      </c>
+      <c r="AK35" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="36" spans="1:37">
       <c r="A36" s="1" t="s">
-        <v>49</v>
-[...12 lines deleted...]
-      <c r="M36" s="13"/>
+        <v>37</v>
+      </c>
+      <c r="B36" s="11"/>
+      <c r="C36" s="11"/>
+      <c r="D36" s="11"/>
+      <c r="E36" s="11"/>
+      <c r="F36" s="11"/>
+      <c r="G36" s="11"/>
+      <c r="H36" s="12"/>
+      <c r="I36" s="11"/>
+      <c r="J36" s="12"/>
+      <c r="K36" s="12"/>
+      <c r="L36" s="12"/>
+      <c r="M36" s="12"/>
       <c r="N36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R36" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V36" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE36" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG36" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH36" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI36" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ36" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:36">
+        <v>33</v>
+      </c>
+      <c r="AK36" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="37" spans="1:37">
       <c r="A37" s="1" t="s">
-        <v>60</v>
-[...12 lines deleted...]
-      <c r="M37" s="13"/>
+        <v>44</v>
+      </c>
+      <c r="B37" s="11"/>
+      <c r="C37" s="11"/>
+      <c r="D37" s="11"/>
+      <c r="E37" s="11"/>
+      <c r="F37" s="11"/>
+      <c r="G37" s="11"/>
+      <c r="H37" s="12"/>
+      <c r="I37" s="11"/>
+      <c r="J37" s="12"/>
+      <c r="K37" s="12"/>
+      <c r="L37" s="12"/>
+      <c r="M37" s="12"/>
       <c r="N37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R37" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V37" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z37" s="2">
         <v>58.82</v>
       </c>
       <c r="AA37" s="2">
         <v>83.33</v>
       </c>
       <c r="AB37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE37" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG37" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH37" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI37" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ37" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:36">
+        <v>33</v>
+      </c>
+      <c r="AK37" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="38" spans="1:37">
       <c r="A38" s="1" t="s">
-        <v>52</v>
-[...12 lines deleted...]
-      <c r="M38" s="13"/>
+        <v>39</v>
+      </c>
+      <c r="B38" s="11"/>
+      <c r="C38" s="11"/>
+      <c r="D38" s="11"/>
+      <c r="E38" s="11"/>
+      <c r="F38" s="11"/>
+      <c r="G38" s="11"/>
+      <c r="H38" s="12"/>
+      <c r="I38" s="11"/>
+      <c r="J38" s="12"/>
+      <c r="K38" s="12"/>
+      <c r="L38" s="12"/>
+      <c r="M38" s="12"/>
       <c r="N38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q38" s="2">
         <v>111.11</v>
       </c>
       <c r="R38" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V38" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE38" s="2">
         <v>90.91</v>
       </c>
       <c r="AF38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG38" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH38" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI38" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ38" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:36">
+        <v>33</v>
+      </c>
+      <c r="AK38" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="39" spans="1:37">
       <c r="A39" s="10" t="s">
-        <v>53</v>
-[...12 lines deleted...]
-      <c r="M39" s="12"/>
+        <v>40</v>
+      </c>
+      <c r="B39" s="11"/>
+      <c r="C39" s="11"/>
+      <c r="D39" s="11"/>
+      <c r="E39" s="11"/>
+      <c r="F39" s="11"/>
+      <c r="G39" s="11"/>
+      <c r="H39" s="11"/>
+      <c r="I39" s="11"/>
+      <c r="J39" s="11"/>
+      <c r="K39" s="11"/>
+      <c r="L39" s="11"/>
+      <c r="M39" s="11"/>
       <c r="N39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R39" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V39" s="2">
         <v>125</v>
       </c>
       <c r="W39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE39" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG39" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH39" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI39" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ39" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:36">
+        <v>33</v>
+      </c>
+      <c r="AK39" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="40" spans="1:37">
       <c r="A40" s="1" t="s">
-        <v>61</v>
-[...12 lines deleted...]
-      <c r="M40" s="12"/>
+        <v>45</v>
+      </c>
+      <c r="B40" s="11"/>
+      <c r="C40" s="11"/>
+      <c r="D40" s="11"/>
+      <c r="E40" s="11"/>
+      <c r="F40" s="11"/>
+      <c r="G40" s="11"/>
+      <c r="H40" s="11"/>
+      <c r="I40" s="11"/>
+      <c r="J40" s="11"/>
+      <c r="K40" s="11"/>
+      <c r="L40" s="11"/>
+      <c r="M40" s="11"/>
       <c r="N40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R40" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V40" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z40" s="2">
         <v>500</v>
       </c>
       <c r="AA40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE40" s="2">
         <v>200</v>
       </c>
       <c r="AF40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG40" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH40" s="2">
         <v>1000</v>
       </c>
       <c r="AI40" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ40" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:36">
+        <v>33</v>
+      </c>
+      <c r="AK40" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="41" spans="1:37">
       <c r="A41" s="1" t="s">
-        <v>62</v>
-[...12 lines deleted...]
-      <c r="M41" s="13"/>
+        <v>46</v>
+      </c>
+      <c r="B41" s="11"/>
+      <c r="C41" s="11"/>
+      <c r="D41" s="11"/>
+      <c r="E41" s="11"/>
+      <c r="F41" s="11"/>
+      <c r="G41" s="11"/>
+      <c r="H41" s="12"/>
+      <c r="I41" s="11"/>
+      <c r="J41" s="12"/>
+      <c r="K41" s="12"/>
+      <c r="L41" s="12"/>
+      <c r="M41" s="12"/>
       <c r="N41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R41" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="S41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V41" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE41" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF41" s="2">
         <v>100</v>
       </c>
       <c r="AG41" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH41" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI41" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ41" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:36">
+        <v>33</v>
+      </c>
+      <c r="AK41" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="42" spans="1:37">
       <c r="A42" s="1" t="s">
-        <v>54</v>
-[...12 lines deleted...]
-      <c r="M42" s="13"/>
+        <v>41</v>
+      </c>
+      <c r="B42" s="11"/>
+      <c r="C42" s="11"/>
+      <c r="D42" s="11"/>
+      <c r="E42" s="11"/>
+      <c r="F42" s="11"/>
+      <c r="G42" s="11"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="11"/>
+      <c r="J42" s="12"/>
+      <c r="K42" s="12"/>
+      <c r="L42" s="12"/>
+      <c r="M42" s="12"/>
       <c r="N42" s="1">
         <v>38.46</v>
       </c>
       <c r="O42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P42" s="1">
         <v>55.56</v>
       </c>
       <c r="Q42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="R42" s="2">
         <v>31.25</v>
       </c>
       <c r="S42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V42" s="2">
         <v>41.67</v>
       </c>
       <c r="W42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG42" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH42" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI42" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ42" s="2" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:36">
+        <v>33</v>
+      </c>
+      <c r="AK42" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="43" spans="1:37">
       <c r="A43" s="1" t="s">
-        <v>55</v>
-[...12 lines deleted...]
-      <c r="M43" s="13"/>
+        <v>42</v>
+      </c>
+      <c r="B43" s="11"/>
+      <c r="C43" s="11"/>
+      <c r="D43" s="11"/>
+      <c r="E43" s="11"/>
+      <c r="F43" s="11"/>
+      <c r="G43" s="11"/>
+      <c r="H43" s="12"/>
+      <c r="I43" s="11"/>
+      <c r="J43" s="12"/>
+      <c r="K43" s="12"/>
+      <c r="L43" s="12"/>
+      <c r="M43" s="12"/>
       <c r="N43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q43" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="R43" s="32" t="s">
+        <v>33</v>
       </c>
       <c r="S43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG43" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AH43" s="2" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AI43" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AJ43" s="2">
         <v>40</v>
       </c>
-    </row>
-    <row r="44" spans="1:36">
+      <c r="AK43" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="44" spans="1:37">
       <c r="A44" s="1" t="s">
-        <v>63</v>
-[...12 lines deleted...]
-      <c r="M44" s="13"/>
+        <v>47</v>
+      </c>
+      <c r="B44" s="11"/>
+      <c r="C44" s="11"/>
+      <c r="D44" s="11"/>
+      <c r="E44" s="11"/>
+      <c r="F44" s="11"/>
+      <c r="G44" s="11"/>
+      <c r="H44" s="12"/>
+      <c r="I44" s="11"/>
+      <c r="J44" s="12"/>
+      <c r="K44" s="12"/>
+      <c r="L44" s="12"/>
+      <c r="M44" s="12"/>
       <c r="N44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="O44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="P44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Q44" s="6" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="R44" s="32" t="s">
+        <v>33</v>
       </c>
       <c r="S44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="T44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="U44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="V44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="W44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="X44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Y44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="Z44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AA44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AB44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AC44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AD44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AE44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AF44" s="6" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="AG44" s="2">
         <v>125</v>
       </c>
       <c r="AH44" s="2">
         <v>62.5</v>
       </c>
       <c r="AI44" s="6" t="s">
-        <v>38</v>
-[...64 lines deleted...]
-        <v>38</v>
+        <v>33</v>
+      </c>
+      <c r="AJ44" s="6" t="s">
+        <v>33</v>
+      </c>
+      <c r="AK44" s="3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="45" spans="1:37">
+      <c r="A45" s="16" t="s">
+        <v>43</v>
+      </c>
+      <c r="B45" s="13"/>
+      <c r="C45" s="13"/>
+      <c r="D45" s="13"/>
+      <c r="E45" s="13"/>
+      <c r="F45" s="13"/>
+      <c r="G45" s="13"/>
+      <c r="H45" s="14"/>
+      <c r="I45" s="13"/>
+      <c r="J45" s="14"/>
+      <c r="K45" s="14"/>
+      <c r="L45" s="14"/>
+      <c r="M45" s="14"/>
+      <c r="N45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="O45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="P45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="R45" s="33" t="s">
+        <v>33</v>
+      </c>
+      <c r="S45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="T45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="U45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="V45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="W45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="X45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="Y45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="Z45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="AA45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="AB45" s="26" t="s">
+        <v>33</v>
       </c>
       <c r="AC45" s="4">
         <v>62.5</v>
       </c>
-      <c r="AD45" s="35" t="s">
-[...12 lines deleted...]
-        <v>38</v>
+      <c r="AD45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="AE45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="AF45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="AG45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="AH45" s="26" t="s">
+        <v>33</v>
       </c>
       <c r="AI45" s="4">
         <v>71.430000000000007</v>
       </c>
-      <c r="AJ45" s="35" t="s">
-[...5 lines deleted...]
-        <v>33</v>
+      <c r="AJ45" s="26" t="s">
+        <v>33</v>
+      </c>
+      <c r="AK45" s="5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="46" spans="1:37">
+      <c r="A46" s="15" t="s">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="T5:AP5"/>
+    <mergeCell ref="A5:M5"/>
+    <mergeCell ref="A7:A8"/>
+    <mergeCell ref="B7:M7"/>
+    <mergeCell ref="N7:S7"/>
     <mergeCell ref="T31:AG31"/>
     <mergeCell ref="AF7:AQ7"/>
     <mergeCell ref="T24:AG24"/>
     <mergeCell ref="T9:AG9"/>
     <mergeCell ref="T7:AE7"/>
-    <mergeCell ref="T5:AP5"/>
-[...3 lines deleted...]
-    <mergeCell ref="N7:S7"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="0" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>9</vt:i4>
+        <vt:i4>6</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="9" baseType="lpstr">
-      <vt:lpstr>Умершие 2022</vt:lpstr>
+    <vt:vector size="6" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Умершие </vt:lpstr>
-      <vt:lpstr>Умершие 2024-2026</vt:lpstr>
       <vt:lpstr>Коэф. смертности</vt:lpstr>
-      <vt:lpstr>Коэф. смертности 2024-2026</vt:lpstr>
-[...3 lines deleted...]
-      <vt:lpstr>Коэф. млад.смертности 2024-2026</vt:lpstr>
+      <vt:lpstr>Млад. смертность </vt:lpstr>
+      <vt:lpstr>Коэф. млад.смертности</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>g.aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>