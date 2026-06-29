--- v0 (2026-04-22)
+++ v1 (2026-06-29)
@@ -1,104 +1,99 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
-  <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...3 lines deleted...]
-  </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="14805" windowHeight="11205" activeTab="2"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="3" r:id="rId1"/>
     <sheet name="Мужчины" sheetId="4" r:id="rId2"/>
     <sheet name="Женщины" sheetId="5" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="125725"/>
+  <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="8">
   <si>
     <t>число лет</t>
   </si>
   <si>
     <t>г. Шымкент</t>
   </si>
   <si>
     <t>Женщины</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Мужчины</t>
   </si>
   <si>
     <t xml:space="preserve">Ожидаемая продолжительность жизни при рождении населения города Шымкент </t>
   </si>
   <si>
     <t>Ожидаемая продолжительность жизни мужчин при рождении города Шымкент</t>
   </si>
   <si>
     <t>Ожидаемая продолжительность жизни женщин при рождении города Шымкент</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="0.00_ ;\-0.00\ "/>
   </numFmts>
-  <fonts count="8" x14ac:knownFonts="1">
+  <fonts count="8">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
@@ -119,51 +114,51 @@
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="5">
+  <borders count="6">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
@@ -175,114 +170,127 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="22">
+  <cellXfs count="24">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="4" fontId="7" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Финансовый" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -304,118 +312,116 @@
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -551,392 +557,445 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:H9"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:J9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="G21" sqref="G21"/>
+      <selection activeCell="C29" sqref="C29"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="1" customWidth="1"/>
     <col min="2" max="2" width="14.7109375" style="1" customWidth="1"/>
     <col min="3" max="3" width="15.140625" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.7109375" style="1" customWidth="1"/>
     <col min="5" max="5" width="12.85546875" style="1" customWidth="1"/>
     <col min="6" max="6" width="13.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="12.5703125" style="1" customWidth="1"/>
-    <col min="9" max="16384" width="9.140625" style="1"/>
+    <col min="9" max="9" width="11" style="1" customWidth="1"/>
+    <col min="10" max="10" width="12.140625" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="20" t="s">
+    <row r="3" spans="1:10" ht="15" customHeight="1">
+      <c r="A3" s="20" t="s">
         <v>5</v>
       </c>
-      <c r="B2" s="20"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="B3" s="20"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20"/>
+      <c r="G3" s="20"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="20"/>
+      <c r="J3" s="20"/>
+    </row>
+    <row r="4" spans="1:10">
       <c r="A4" s="2"/>
     </row>
-    <row r="5" spans="1:8" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:10" s="3" customFormat="1" ht="11.25">
       <c r="G5" s="4"/>
-      <c r="H5" s="4" t="s">
+      <c r="J5" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:8" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" s="3" customFormat="1" ht="11.25">
       <c r="A6" s="5"/>
       <c r="B6" s="6">
         <v>2017</v>
       </c>
       <c r="C6" s="6">
         <v>2018</v>
       </c>
       <c r="D6" s="7">
         <v>2019</v>
       </c>
       <c r="E6" s="8">
         <v>2020</v>
       </c>
       <c r="F6" s="8">
         <v>2021</v>
       </c>
-      <c r="G6" s="21">
+      <c r="G6" s="19">
         <v>2022</v>
       </c>
-      <c r="H6" s="21">
+      <c r="H6" s="19">
         <v>2023</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="19" t="s">
+      <c r="I6" s="19">
+        <v>2024</v>
+      </c>
+      <c r="J6" s="19">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="3" customFormat="1" ht="17.25" customHeight="1">
+      <c r="A7" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="B7" s="19"/>
-[...7 lines deleted...]
-    <row r="8" spans="1:8" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B7" s="22"/>
+      <c r="C7" s="22"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="22"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="22"/>
+    </row>
+    <row r="8" spans="1:10" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="10">
         <v>74.34</v>
       </c>
       <c r="C8" s="10">
         <v>74.650000000000006</v>
       </c>
       <c r="D8" s="10">
         <v>74.41</v>
       </c>
       <c r="E8" s="10">
         <v>71</v>
       </c>
       <c r="F8" s="11">
         <v>70.489999999999995</v>
       </c>
       <c r="G8" s="12">
         <v>75.61</v>
       </c>
       <c r="H8" s="13">
         <v>76.319999999999993</v>
       </c>
-    </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="I8" s="21">
+        <v>77.22</v>
+      </c>
+      <c r="J8" s="21">
+        <v>77.760000000000005</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
       <c r="A9" s="3"/>
       <c r="B9" s="3"/>
       <c r="C9" s="3"/>
       <c r="D9" s="3"/>
       <c r="E9" s="3"/>
       <c r="F9" s="3"/>
       <c r="G9" s="3"/>
       <c r="H9" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A7:H7"/>
-    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A3:J3"/>
+    <mergeCell ref="A7:J7"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:H8"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:J8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="H20" sqref="H20"/>
+      <selection activeCell="D25" sqref="D25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="14" customWidth="1"/>
     <col min="2" max="2" width="10.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="12" style="1" customWidth="1"/>
     <col min="4" max="4" width="13" style="1" customWidth="1"/>
     <col min="5" max="5" width="11.7109375" style="1" customWidth="1"/>
     <col min="6" max="6" width="12.5703125" style="1" customWidth="1"/>
     <col min="7" max="7" width="14.28515625" style="1" customWidth="1"/>
-    <col min="8" max="8" width="11.7109375" style="1" customWidth="1"/>
-    <col min="9" max="16384" width="9.140625" style="1"/>
+    <col min="8" max="9" width="11.7109375" style="1" customWidth="1"/>
+    <col min="10" max="10" width="11" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:8" ht="29.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="20" t="s">
+    <row r="3" spans="1:10" ht="21" customHeight="1">
+      <c r="A3" s="20" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="20"/>
-[...7 lines deleted...]
-    <row r="5" spans="1:8" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B3" s="20"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20"/>
+      <c r="G3" s="20"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="20"/>
+      <c r="J3" s="20"/>
+    </row>
+    <row r="5" spans="1:10" s="3" customFormat="1" ht="11.25">
       <c r="A5" s="15"/>
       <c r="G5" s="4"/>
-      <c r="H5" s="4" t="s">
+      <c r="J5" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:8" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" s="3" customFormat="1" ht="11.25">
       <c r="A6" s="16"/>
       <c r="B6" s="6">
         <v>2017</v>
       </c>
       <c r="C6" s="6">
         <v>2018</v>
       </c>
       <c r="D6" s="7">
         <v>2019</v>
       </c>
       <c r="E6" s="8">
         <v>2020</v>
       </c>
       <c r="F6" s="8">
         <v>2021</v>
       </c>
-      <c r="G6" s="21">
+      <c r="G6" s="19">
         <v>2022</v>
       </c>
-      <c r="H6" s="21">
+      <c r="H6" s="19">
         <v>2023</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="19" t="s">
+      <c r="I6" s="19">
+        <v>2024</v>
+      </c>
+      <c r="J6" s="19">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="3" customFormat="1" ht="15" customHeight="1">
+      <c r="A7" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="B7" s="19"/>
-[...7 lines deleted...]
-    <row r="8" spans="1:8" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B7" s="22"/>
+      <c r="C7" s="22"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="22"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="22"/>
+    </row>
+    <row r="8" spans="1:10" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="10">
         <v>70.77</v>
       </c>
       <c r="C8" s="10">
         <v>70.849999999999994</v>
       </c>
       <c r="D8" s="10">
         <v>70.709999999999994</v>
       </c>
       <c r="E8" s="10">
         <v>67.14</v>
       </c>
       <c r="F8" s="12">
         <v>67.44</v>
       </c>
       <c r="G8" s="12">
         <v>72.180000000000007</v>
       </c>
       <c r="H8" s="13">
         <v>72.599999999999994</v>
       </c>
+      <c r="I8" s="23">
+        <v>73.349999999999994</v>
+      </c>
+      <c r="J8" s="21">
+        <v>75.55</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A7:H7"/>
-    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A7:J7"/>
+    <mergeCell ref="A3:J3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A2:H9"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A3:J9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="E21" sqref="E21"/>
+      <selection activeCell="D34" sqref="D34"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="14" customWidth="1"/>
-    <col min="2" max="2" width="13.7109375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="12.5703125" style="1" customWidth="1"/>
     <col min="3" max="4" width="13.140625" style="1" customWidth="1"/>
     <col min="5" max="5" width="15.28515625" style="1" customWidth="1"/>
     <col min="6" max="6" width="13" style="1" customWidth="1"/>
     <col min="7" max="7" width="14.7109375" style="1" customWidth="1"/>
     <col min="8" max="8" width="13.140625" style="1" customWidth="1"/>
-    <col min="9" max="16384" width="9.140625" style="1"/>
+    <col min="9" max="9" width="11.5703125" style="1" customWidth="1"/>
+    <col min="10" max="10" width="12.42578125" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:8" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A2" s="20" t="s">
+    <row r="3" spans="1:10" ht="16.5" customHeight="1">
+      <c r="A3" s="20" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="20"/>
-[...7 lines deleted...]
-    <row r="5" spans="1:8" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B3" s="20"/>
+      <c r="C3" s="20"/>
+      <c r="D3" s="20"/>
+      <c r="E3" s="20"/>
+      <c r="F3" s="20"/>
+      <c r="G3" s="20"/>
+      <c r="H3" s="20"/>
+      <c r="I3" s="20"/>
+      <c r="J3" s="20"/>
+    </row>
+    <row r="5" spans="1:10" s="3" customFormat="1" ht="11.25">
       <c r="A5" s="15"/>
       <c r="G5" s="4"/>
-      <c r="H5" s="4" t="s">
+      <c r="J5" s="4" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:8" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+    <row r="6" spans="1:10" s="3" customFormat="1" ht="11.25">
       <c r="A6" s="16"/>
       <c r="B6" s="6">
         <v>2017</v>
       </c>
       <c r="C6" s="6">
         <v>2018</v>
       </c>
       <c r="D6" s="7">
         <v>2019</v>
       </c>
       <c r="E6" s="8">
         <v>2020</v>
       </c>
       <c r="F6" s="8">
         <v>2021</v>
       </c>
-      <c r="G6" s="21">
+      <c r="G6" s="19">
         <v>2022</v>
       </c>
-      <c r="H6" s="21">
+      <c r="H6" s="19">
         <v>2023</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="19" t="s">
+      <c r="I6" s="19">
+        <v>2024</v>
+      </c>
+      <c r="J6" s="19">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10" s="3" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="19"/>
-[...7 lines deleted...]
-    <row r="8" spans="1:8" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="B7" s="22"/>
+      <c r="C7" s="22"/>
+      <c r="D7" s="22"/>
+      <c r="E7" s="22"/>
+      <c r="F7" s="22"/>
+      <c r="G7" s="22"/>
+      <c r="H7" s="22"/>
+      <c r="I7" s="22"/>
+      <c r="J7" s="22"/>
+    </row>
+    <row r="8" spans="1:10" s="3" customFormat="1" ht="11.25">
       <c r="A8" s="9" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="10">
         <v>77.430000000000007</v>
       </c>
       <c r="C8" s="10">
         <v>77.989999999999995</v>
       </c>
       <c r="D8" s="10">
         <v>77.680000000000007</v>
       </c>
       <c r="E8" s="10">
         <v>74.650000000000006</v>
       </c>
       <c r="F8" s="18">
         <v>73.260000000000005</v>
       </c>
       <c r="G8" s="12">
         <v>78.63</v>
       </c>
       <c r="H8" s="17">
         <v>79.56</v>
       </c>
-    </row>
-    <row r="9" spans="1:8" s="3" customFormat="1" ht="11.25" x14ac:dyDescent="0.2">
+      <c r="I8" s="21">
+        <v>80.63</v>
+      </c>
+      <c r="J8" s="21">
+        <v>80.709999999999994</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10" s="3" customFormat="1" ht="11.25">
       <c r="A9" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="2">
-    <mergeCell ref="A7:H7"/>
-    <mergeCell ref="A2:H2"/>
+    <mergeCell ref="A7:J7"/>
+    <mergeCell ref="A3:J3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>
       <vt:lpstr>Мужчины</vt:lpstr>
       <vt:lpstr>Женщины</vt:lpstr>