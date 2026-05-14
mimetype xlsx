--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -3,66 +3,66 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="4776" yWindow="348" windowWidth="16980" windowHeight="11412" tabRatio="839"/>
+    <workbookView xWindow="1065" yWindow="15" windowWidth="26340" windowHeight="11160" tabRatio="839"/>
   </bookViews>
   <sheets>
     <sheet name="Көші-қон айырымы" sheetId="3" r:id="rId1"/>
     <sheet name="Келгендер" sheetId="1" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Көші-қон айырымы'!$A$1:$M$32</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="144" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="34">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -407,82 +407,82 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -759,1370 +759,1450 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P49"/>
+  <dimension ref="A1:Q49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="D36" sqref="D36"/>
+      <selection pane="topRight" activeCell="F16" sqref="F16"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14" max="16384" width="9.109375" style="1"/>
+    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
+    <col min="2" max="9" width="9.140625" style="1"/>
+    <col min="10" max="10" width="9.140625" style="14"/>
+    <col min="11" max="11" width="9.140625" style="15"/>
+    <col min="12" max="12" width="9.140625" style="1"/>
+    <col min="13" max="13" width="9.140625" style="4"/>
+    <col min="14" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:17" ht="15" customHeight="1">
+      <c r="A1" s="36" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="30"/>
-[...14 lines deleted...]
-    <row r="2" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+    </row>
+    <row r="2" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="26"/>
     </row>
-    <row r="3" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="O3" s="3" t="s">
-[...5 lines deleted...]
-      <c r="B4" s="35">
+      <c r="P3" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34">
         <v>2025</v>
       </c>
-      <c r="C4" s="36"/>
-[...10 lines deleted...]
-      <c r="N4" s="35">
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="34">
         <v>2026</v>
       </c>
-      <c r="O4" s="36"/>
-[...2 lines deleted...]
-      <c r="A5" s="34"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+    </row>
+    <row r="5" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="33"/>
       <c r="B5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="27" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="27" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="27" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="27" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="27" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="27" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="P5" s="10"/>
-[...2 lines deleted...]
-      <c r="A6" s="31" t="s">
+      <c r="P5" s="30" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q5" s="10"/>
+    </row>
+    <row r="6" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="31"/>
-[...14 lines deleted...]
-    <row r="7" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="37"/>
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="37"/>
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+    </row>
+    <row r="7" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="9">
         <v>1</v>
       </c>
       <c r="C7" s="9">
         <v>6</v>
       </c>
       <c r="D7" s="9">
         <v>3</v>
       </c>
       <c r="E7" s="9">
         <v>5</v>
       </c>
       <c r="F7" s="9">
         <v>3</v>
       </c>
       <c r="G7" s="9">
         <v>-2</v>
       </c>
       <c r="H7" s="9">
         <v>3</v>
       </c>
       <c r="I7" s="9">
         <v>8</v>
       </c>
       <c r="J7" s="9">
         <v>-7</v>
       </c>
       <c r="K7" s="9">
         <v>1</v>
       </c>
       <c r="L7" s="9">
         <v>4</v>
       </c>
       <c r="M7" s="9">
         <v>11</v>
       </c>
       <c r="N7" s="9">
         <v>8</v>
       </c>
       <c r="O7" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="8" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P7" s="9">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="9">
         <v>0</v>
       </c>
       <c r="C8" s="9">
         <v>6</v>
       </c>
       <c r="D8" s="9">
         <v>3</v>
       </c>
       <c r="E8" s="9">
         <v>5</v>
       </c>
       <c r="F8" s="9">
         <v>3</v>
       </c>
       <c r="G8" s="9">
         <v>-1</v>
       </c>
       <c r="H8" s="9">
         <v>3</v>
       </c>
       <c r="I8" s="9">
         <v>6</v>
       </c>
       <c r="J8" s="9">
         <v>-7</v>
       </c>
       <c r="K8" s="9">
         <v>1</v>
       </c>
       <c r="L8" s="9">
         <v>4</v>
       </c>
       <c r="M8" s="9">
         <v>11</v>
       </c>
       <c r="N8" s="9">
         <v>7</v>
       </c>
       <c r="O8" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P8" s="9">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="9">
         <v>0</v>
       </c>
       <c r="C9" s="9">
         <v>0</v>
       </c>
       <c r="D9" s="9">
         <v>0</v>
       </c>
       <c r="E9" s="9">
         <v>0</v>
       </c>
       <c r="F9" s="9">
         <v>0</v>
       </c>
       <c r="G9" s="9">
         <v>0</v>
       </c>
       <c r="H9" s="9">
         <v>0</v>
       </c>
       <c r="I9" s="9">
         <v>0</v>
       </c>
       <c r="J9" s="9">
         <v>0</v>
       </c>
       <c r="K9" s="9">
         <v>0</v>
       </c>
       <c r="L9" s="9">
         <v>0</v>
       </c>
       <c r="M9" s="9">
         <v>0</v>
       </c>
       <c r="N9" s="9">
         <v>0</v>
       </c>
       <c r="O9" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P9" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="9">
         <v>0</v>
       </c>
       <c r="C10" s="9">
         <v>0</v>
       </c>
       <c r="D10" s="9">
         <v>0</v>
       </c>
       <c r="E10" s="9">
         <v>0</v>
       </c>
       <c r="F10" s="9">
         <v>0</v>
       </c>
       <c r="G10" s="9">
         <v>0</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
       </c>
       <c r="I10" s="9">
         <v>0</v>
       </c>
       <c r="J10" s="9">
         <v>0</v>
       </c>
       <c r="K10" s="9">
         <v>0</v>
       </c>
       <c r="L10" s="9">
         <v>0</v>
       </c>
       <c r="M10" s="9">
         <v>0</v>
       </c>
       <c r="N10" s="9">
         <v>1</v>
       </c>
       <c r="O10" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P10" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9">
         <v>0</v>
       </c>
       <c r="C11" s="9">
         <v>0</v>
       </c>
       <c r="D11" s="9">
         <v>0</v>
       </c>
       <c r="E11" s="9">
         <v>0</v>
       </c>
       <c r="F11" s="9">
         <v>0</v>
       </c>
       <c r="G11" s="9">
         <v>0</v>
       </c>
       <c r="H11" s="9">
         <v>0</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
       <c r="J11" s="9">
         <v>0</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="L11" s="9">
         <v>0</v>
       </c>
       <c r="M11" s="9">
         <v>0</v>
       </c>
       <c r="N11" s="9">
         <v>0</v>
       </c>
       <c r="O11" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P11" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="9">
         <v>0</v>
       </c>
       <c r="C12" s="9">
         <v>0</v>
       </c>
       <c r="D12" s="9">
         <v>0</v>
       </c>
       <c r="E12" s="9">
         <v>0</v>
       </c>
       <c r="F12" s="9">
         <v>0</v>
       </c>
       <c r="G12" s="9">
         <v>-1</v>
       </c>
       <c r="H12" s="9">
         <v>0</v>
       </c>
       <c r="I12" s="9">
         <v>1</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="L12" s="9">
         <v>0</v>
       </c>
       <c r="M12" s="9">
         <v>0</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P12" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="9">
         <v>0</v>
       </c>
       <c r="C13" s="9">
         <v>0</v>
       </c>
       <c r="D13" s="9">
         <v>0</v>
       </c>
       <c r="E13" s="9">
         <v>0</v>
       </c>
       <c r="F13" s="9">
         <v>0</v>
       </c>
       <c r="G13" s="9">
         <v>0</v>
       </c>
       <c r="H13" s="9">
         <v>0</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="L13" s="9">
         <v>0</v>
       </c>
       <c r="M13" s="9">
         <v>0</v>
       </c>
       <c r="N13" s="9">
         <v>0</v>
       </c>
       <c r="O13" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P13" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="9">
         <v>0</v>
       </c>
       <c r="C14" s="9">
         <v>0</v>
       </c>
       <c r="D14" s="9">
         <v>0</v>
       </c>
       <c r="E14" s="9">
         <v>0</v>
       </c>
       <c r="F14" s="9">
         <v>0</v>
       </c>
       <c r="G14" s="9">
         <v>0</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
       <c r="J14" s="9">
         <v>0</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="L14" s="9">
         <v>0</v>
       </c>
       <c r="M14" s="9">
         <v>0</v>
       </c>
       <c r="N14" s="9">
         <v>0</v>
       </c>
       <c r="O14" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P14" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="9">
         <v>0</v>
       </c>
       <c r="C15" s="9">
         <v>0</v>
       </c>
       <c r="D15" s="9">
         <v>0</v>
       </c>
       <c r="E15" s="9">
         <v>0</v>
       </c>
       <c r="F15" s="9">
         <v>0</v>
       </c>
       <c r="G15" s="9">
         <v>0</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="L15" s="9">
         <v>0</v>
       </c>
       <c r="M15" s="9">
         <v>0</v>
       </c>
       <c r="N15" s="9">
         <v>0</v>
       </c>
       <c r="O15" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P15" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="9">
         <v>1</v>
       </c>
       <c r="C16" s="9">
         <v>0</v>
       </c>
       <c r="D16" s="9">
         <v>0</v>
       </c>
       <c r="E16" s="9">
         <v>0</v>
       </c>
       <c r="F16" s="9">
         <v>0</v>
       </c>
       <c r="G16" s="9">
         <v>0</v>
       </c>
       <c r="H16" s="9">
         <v>0</v>
       </c>
       <c r="I16" s="9">
         <v>1</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="L16" s="9">
         <v>0</v>
       </c>
       <c r="M16" s="9">
         <v>0</v>
       </c>
       <c r="N16" s="9">
         <v>0</v>
       </c>
       <c r="O16" s="9">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="32" t="s">
+      <c r="P16" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="32"/>
-[...14 lines deleted...]
-    <row r="18" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B17" s="31"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="31"/>
+      <c r="F17" s="31"/>
+      <c r="G17" s="31"/>
+      <c r="H17" s="31"/>
+      <c r="I17" s="31"/>
+      <c r="J17" s="31"/>
+      <c r="K17" s="31"/>
+      <c r="L17" s="31"/>
+      <c r="M17" s="31"/>
+      <c r="N17" s="31"/>
+      <c r="O17" s="31"/>
+      <c r="P17" s="31"/>
+    </row>
+    <row r="18" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="9">
         <v>0</v>
       </c>
       <c r="C18" s="9">
         <v>6</v>
       </c>
       <c r="D18" s="9">
         <v>3</v>
       </c>
       <c r="E18" s="9">
         <v>5</v>
       </c>
       <c r="F18" s="9">
         <v>3</v>
       </c>
       <c r="G18" s="9">
         <v>-1</v>
       </c>
       <c r="H18" s="9">
         <v>2</v>
       </c>
       <c r="I18" s="9">
         <v>3</v>
       </c>
       <c r="J18" s="9">
         <v>-7</v>
       </c>
       <c r="K18" s="9">
         <v>1</v>
       </c>
       <c r="L18" s="9">
         <v>4</v>
       </c>
       <c r="M18" s="9">
         <v>10</v>
       </c>
       <c r="N18" s="9">
         <v>7</v>
       </c>
       <c r="O18" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P18" s="9">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="9">
         <v>0</v>
       </c>
       <c r="C19" s="9">
         <v>6</v>
       </c>
       <c r="D19" s="9">
         <v>3</v>
       </c>
       <c r="E19" s="9">
         <v>5</v>
       </c>
       <c r="F19" s="9">
         <v>3</v>
       </c>
       <c r="G19" s="9">
         <v>-1</v>
       </c>
       <c r="H19" s="9">
         <v>2</v>
       </c>
       <c r="I19" s="9">
         <v>3</v>
       </c>
       <c r="J19" s="9">
         <v>-7</v>
       </c>
       <c r="K19" s="9">
         <v>1</v>
       </c>
       <c r="L19" s="9">
         <v>4</v>
       </c>
       <c r="M19" s="9">
         <v>10</v>
       </c>
       <c r="N19" s="9">
         <v>7</v>
       </c>
       <c r="O19" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P19" s="9">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="9">
         <v>0</v>
       </c>
       <c r="C20" s="9">
         <v>0</v>
       </c>
       <c r="D20" s="9">
         <v>0</v>
       </c>
       <c r="E20" s="9">
         <v>0</v>
       </c>
       <c r="F20" s="9">
         <v>0</v>
       </c>
       <c r="G20" s="9">
         <v>0</v>
       </c>
       <c r="H20" s="9">
         <v>0</v>
       </c>
       <c r="I20" s="9">
         <v>0</v>
       </c>
       <c r="J20" s="9">
         <v>0</v>
       </c>
       <c r="K20" s="9">
         <v>0</v>
       </c>
       <c r="L20" s="9">
         <v>0</v>
       </c>
       <c r="M20" s="9">
         <v>0</v>
       </c>
       <c r="N20" s="9">
         <v>0</v>
       </c>
       <c r="O20" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P20" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="9">
         <v>0</v>
       </c>
       <c r="C21" s="9">
         <v>0</v>
       </c>
       <c r="D21" s="9">
         <v>0</v>
       </c>
       <c r="E21" s="9">
         <v>0</v>
       </c>
       <c r="F21" s="9">
         <v>0</v>
       </c>
       <c r="G21" s="9">
         <v>0</v>
       </c>
       <c r="H21" s="9">
         <v>0</v>
       </c>
       <c r="I21" s="9">
         <v>0</v>
       </c>
       <c r="J21" s="9">
         <v>0</v>
       </c>
       <c r="K21" s="9">
         <v>0</v>
       </c>
       <c r="L21" s="9">
         <v>0</v>
       </c>
       <c r="M21" s="9">
         <v>0</v>
       </c>
       <c r="N21" s="9">
         <v>0</v>
       </c>
       <c r="O21" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P21" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
         <v>0</v>
       </c>
       <c r="C22" s="9">
         <v>0</v>
       </c>
       <c r="D22" s="9">
         <v>0</v>
       </c>
       <c r="E22" s="9">
         <v>0</v>
       </c>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="9">
         <v>0</v>
       </c>
       <c r="H22" s="9">
         <v>0</v>
       </c>
       <c r="I22" s="9">
         <v>0</v>
       </c>
       <c r="J22" s="9">
         <v>0</v>
       </c>
       <c r="K22" s="9">
         <v>0</v>
       </c>
       <c r="L22" s="9">
         <v>0</v>
       </c>
       <c r="M22" s="9">
         <v>0</v>
       </c>
       <c r="N22" s="9">
         <v>0</v>
       </c>
       <c r="O22" s="9">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="32" t="s">
+      <c r="P22" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="32"/>
-[...14 lines deleted...]
-    <row r="24" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B23" s="31"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="31"/>
+      <c r="E23" s="31"/>
+      <c r="F23" s="31"/>
+      <c r="G23" s="31"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="31"/>
+      <c r="K23" s="31"/>
+      <c r="L23" s="31"/>
+      <c r="M23" s="31"/>
+      <c r="N23" s="31"/>
+      <c r="O23" s="31"/>
+      <c r="P23" s="31"/>
+    </row>
+    <row r="24" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="9">
         <v>1</v>
       </c>
       <c r="C24" s="9">
         <v>0</v>
       </c>
       <c r="D24" s="9">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>-1</v>
       </c>
       <c r="H24" s="8">
         <v>1</v>
       </c>
       <c r="I24" s="8">
         <v>5</v>
       </c>
       <c r="J24" s="9">
         <v>0</v>
       </c>
       <c r="K24" s="9">
         <v>0</v>
       </c>
       <c r="L24" s="9">
         <v>0</v>
       </c>
       <c r="M24" s="9">
         <v>1</v>
       </c>
       <c r="N24" s="9">
         <v>1</v>
       </c>
       <c r="O24" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P24" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="9">
         <v>0</v>
       </c>
       <c r="C25" s="9">
         <v>0</v>
       </c>
       <c r="D25" s="9">
         <v>0</v>
       </c>
       <c r="E25" s="8">
         <v>0</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>1</v>
       </c>
       <c r="I25" s="8">
         <v>3</v>
       </c>
       <c r="J25" s="9">
         <v>0</v>
       </c>
       <c r="K25" s="9">
         <v>0</v>
       </c>
       <c r="L25" s="9">
         <v>0</v>
       </c>
       <c r="M25" s="9">
         <v>1</v>
       </c>
       <c r="N25" s="9">
         <v>0</v>
       </c>
       <c r="O25" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P25" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="9">
         <v>0</v>
       </c>
       <c r="C26" s="9">
         <v>0</v>
       </c>
       <c r="D26" s="9">
         <v>0</v>
       </c>
       <c r="E26" s="8">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="9">
         <v>0</v>
       </c>
       <c r="K26" s="9">
         <v>0</v>
       </c>
       <c r="L26" s="9">
         <v>0</v>
       </c>
       <c r="M26" s="9">
         <v>0</v>
       </c>
       <c r="N26" s="9">
         <v>1</v>
       </c>
       <c r="O26" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P26" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="9">
         <v>0</v>
       </c>
       <c r="C27" s="9">
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <v>0</v>
       </c>
       <c r="E27" s="8">
         <v>0</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
         <v>0</v>
       </c>
       <c r="J27" s="9">
         <v>0</v>
       </c>
       <c r="K27" s="9">
         <v>0</v>
       </c>
       <c r="L27" s="9">
         <v>0</v>
       </c>
       <c r="M27" s="9">
         <v>0</v>
       </c>
       <c r="N27" s="9">
         <v>0</v>
       </c>
       <c r="O27" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P27" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="9">
         <v>0</v>
       </c>
       <c r="C28" s="9">
         <v>0</v>
       </c>
       <c r="D28" s="9">
         <v>0</v>
       </c>
       <c r="E28" s="8">
         <v>0</v>
       </c>
       <c r="F28" s="8">
         <v>0</v>
       </c>
       <c r="G28" s="8">
         <v>-1</v>
       </c>
       <c r="H28" s="8">
         <v>0</v>
       </c>
       <c r="I28" s="8">
         <v>1</v>
       </c>
       <c r="J28" s="9">
         <v>0</v>
       </c>
       <c r="K28" s="9">
         <v>0</v>
       </c>
       <c r="L28" s="9">
         <v>0</v>
       </c>
       <c r="M28" s="9">
         <v>0</v>
       </c>
       <c r="N28" s="9">
         <v>0</v>
       </c>
       <c r="O28" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P28" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="9">
         <v>0</v>
       </c>
       <c r="C29" s="9">
         <v>0</v>
       </c>
       <c r="D29" s="9">
         <v>0</v>
       </c>
       <c r="E29" s="8">
         <v>0</v>
       </c>
       <c r="F29" s="8">
         <v>0</v>
       </c>
       <c r="G29" s="8">
         <v>0</v>
       </c>
       <c r="H29" s="8">
         <v>0</v>
       </c>
       <c r="I29" s="8">
         <v>0</v>
       </c>
       <c r="J29" s="9">
         <v>0</v>
       </c>
       <c r="K29" s="9">
         <v>0</v>
       </c>
       <c r="L29" s="9">
         <v>0</v>
       </c>
       <c r="M29" s="9">
         <v>0</v>
       </c>
       <c r="N29" s="9">
         <v>0</v>
       </c>
       <c r="O29" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P29" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="9">
         <v>0</v>
       </c>
       <c r="C30" s="9">
         <v>0</v>
       </c>
       <c r="D30" s="9">
         <v>0</v>
       </c>
       <c r="E30" s="8">
         <v>0</v>
       </c>
       <c r="F30" s="8">
         <v>0</v>
       </c>
       <c r="G30" s="8">
         <v>0</v>
       </c>
       <c r="H30" s="8">
         <v>0</v>
       </c>
       <c r="I30" s="8">
         <v>0</v>
       </c>
       <c r="J30" s="9">
         <v>0</v>
       </c>
       <c r="K30" s="9">
         <v>0</v>
       </c>
       <c r="L30" s="9">
         <v>0</v>
       </c>
       <c r="M30" s="9">
         <v>0</v>
       </c>
       <c r="N30" s="9">
         <v>0</v>
       </c>
       <c r="O30" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P30" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="9">
         <v>0</v>
       </c>
       <c r="C31" s="9">
         <v>0</v>
       </c>
       <c r="D31" s="9">
         <v>0</v>
       </c>
       <c r="E31" s="8">
         <v>0</v>
       </c>
       <c r="F31" s="8">
         <v>0</v>
       </c>
       <c r="G31" s="8">
         <v>0</v>
       </c>
       <c r="H31" s="8">
         <v>0</v>
       </c>
       <c r="I31" s="8">
         <v>0</v>
       </c>
       <c r="J31" s="9">
         <v>0</v>
       </c>
       <c r="K31" s="9">
         <v>0</v>
       </c>
       <c r="L31" s="9">
         <v>0</v>
       </c>
       <c r="M31" s="9">
         <v>0</v>
       </c>
       <c r="N31" s="9">
         <v>0</v>
       </c>
       <c r="O31" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P31" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="12">
         <v>1</v>
       </c>
       <c r="C32" s="12">
         <v>0</v>
       </c>
       <c r="D32" s="12">
         <v>0</v>
       </c>
       <c r="E32" s="12">
         <v>0</v>
       </c>
       <c r="F32" s="12">
         <v>0</v>
       </c>
       <c r="G32" s="12">
         <v>0</v>
       </c>
       <c r="H32" s="12">
         <v>0</v>
       </c>
       <c r="I32" s="12">
         <v>1</v>
       </c>
       <c r="J32" s="12">
         <v>0</v>
       </c>
       <c r="K32" s="12">
         <v>0</v>
       </c>
       <c r="L32" s="12">
         <v>0</v>
       </c>
       <c r="M32" s="12">
         <v>0</v>
       </c>
       <c r="N32" s="12">
         <v>0</v>
       </c>
       <c r="O32" s="12">
+        <v>0</v>
+      </c>
+      <c r="P32" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J33" s="10"/>
       <c r="K33" s="17"/>
     </row>
     <row r="34" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="J34" s="10"/>
       <c r="K34" s="17"/>
       <c r="N34" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="B35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="10"/>
       <c r="K35" s="17"/>
     </row>
     <row r="36" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
@@ -2158,2764 +2238,2924 @@
     </row>
     <row r="43" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="J43" s="10"/>
       <c r="K43" s="17"/>
     </row>
     <row r="44" spans="1:14" ht="15" customHeight="1">
       <c r="J44" s="10"/>
     </row>
     <row r="45" spans="1:14" ht="15" customHeight="1">
       <c r="J45" s="10"/>
     </row>
     <row r="46" spans="1:14" ht="15" customHeight="1">
       <c r="J46" s="10"/>
     </row>
     <row r="47" spans="1:14" ht="15" customHeight="1">
       <c r="J47" s="10"/>
     </row>
     <row r="48" spans="1:14" ht="15" customHeight="1">
       <c r="J48" s="10"/>
     </row>
     <row r="49" spans="10:10" ht="15" customHeight="1">
       <c r="J49" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:O1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:O23"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A6:P6"/>
+    <mergeCell ref="A17:P17"/>
+    <mergeCell ref="A23:P23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O43"/>
+  <dimension ref="A1:P43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="H25" sqref="H25"/>
+      <selection pane="topRight" sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="15" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="16" max="16384" width="9.109375" style="15"/>
+    <col min="1" max="1" width="22.140625" style="15" customWidth="1"/>
+    <col min="2" max="11" width="9.140625" style="15"/>
+    <col min="12" max="12" width="9.140625" style="17"/>
+    <col min="13" max="13" width="9.140625" style="4"/>
+    <col min="14" max="15" width="9.140625" style="1"/>
+    <col min="16" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="15" customHeight="1">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:16" ht="15" customHeight="1">
+      <c r="A1" s="36" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="30"/>
-[...14 lines deleted...]
-    <row r="2" spans="1:15" s="17" customFormat="1" ht="15" customHeight="1">
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+    </row>
+    <row r="2" spans="1:16" s="17" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="26"/>
       <c r="O2" s="4"/>
     </row>
-    <row r="3" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="M3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="O3" s="3" t="s">
-[...5 lines deleted...]
-      <c r="B4" s="37">
+      <c r="P3" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="32"/>
+      <c r="B4" s="38">
         <v>2025</v>
       </c>
-      <c r="C4" s="36"/>
-[...10 lines deleted...]
-      <c r="N4" s="35">
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="34">
         <v>2026</v>
       </c>
-      <c r="O4" s="36"/>
-[...2 lines deleted...]
-      <c r="A5" s="38"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+    </row>
+    <row r="5" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="39"/>
       <c r="B5" s="27" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="27" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="27" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
-      <c r="O5" s="27" t="s">
+      <c r="O5" s="5" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="31" t="s">
+      <c r="P5" s="5" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="31"/>
-[...14 lines deleted...]
-    <row r="7" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="37"/>
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="37"/>
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+    </row>
+    <row r="7" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="9">
         <v>1</v>
       </c>
       <c r="C7" s="9">
         <v>6</v>
       </c>
       <c r="D7" s="9">
         <v>4</v>
       </c>
       <c r="E7" s="9">
         <v>5</v>
       </c>
       <c r="F7" s="9">
         <v>7</v>
       </c>
       <c r="G7" s="9">
         <v>0</v>
       </c>
       <c r="H7" s="9">
         <v>4</v>
       </c>
       <c r="I7" s="9">
         <v>8</v>
       </c>
       <c r="J7" s="9">
         <v>0</v>
       </c>
       <c r="K7" s="9">
         <v>2</v>
       </c>
       <c r="L7" s="9">
         <v>5</v>
       </c>
       <c r="M7" s="9">
         <v>11</v>
       </c>
       <c r="N7" s="9">
         <v>8</v>
       </c>
       <c r="O7" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="8" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P7" s="9">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="9">
         <v>0</v>
       </c>
       <c r="C8" s="9">
         <v>6</v>
       </c>
       <c r="D8" s="9">
         <v>4</v>
       </c>
       <c r="E8" s="9">
         <v>5</v>
       </c>
       <c r="F8" s="9">
         <v>7</v>
       </c>
       <c r="G8" s="9">
         <v>0</v>
       </c>
       <c r="H8" s="9">
         <v>4</v>
       </c>
       <c r="I8" s="9">
         <v>6</v>
       </c>
       <c r="J8" s="9">
         <v>0</v>
       </c>
       <c r="K8" s="9">
         <v>2</v>
       </c>
       <c r="L8" s="9">
         <v>5</v>
       </c>
       <c r="M8" s="9">
         <v>11</v>
       </c>
       <c r="N8" s="9">
         <v>7</v>
       </c>
       <c r="O8" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P8" s="9">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="9">
         <v>0</v>
       </c>
       <c r="C9" s="9">
         <v>0</v>
       </c>
       <c r="D9" s="9">
         <v>0</v>
       </c>
       <c r="E9" s="9">
         <v>0</v>
       </c>
       <c r="F9" s="9">
         <v>0</v>
       </c>
       <c r="G9" s="9">
         <v>0</v>
       </c>
       <c r="H9" s="9">
         <v>0</v>
       </c>
       <c r="I9" s="9">
         <v>0</v>
       </c>
       <c r="J9" s="9">
         <v>0</v>
       </c>
       <c r="K9" s="9">
         <v>0</v>
       </c>
       <c r="L9" s="9">
         <v>0</v>
       </c>
       <c r="M9" s="9">
         <v>0</v>
       </c>
       <c r="N9" s="9">
         <v>0</v>
       </c>
       <c r="O9" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P9" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="9">
         <v>0</v>
       </c>
       <c r="C10" s="9">
         <v>0</v>
       </c>
       <c r="D10" s="9">
         <v>0</v>
       </c>
       <c r="E10" s="9">
         <v>0</v>
       </c>
       <c r="F10" s="9">
         <v>0</v>
       </c>
       <c r="G10" s="9">
         <v>0</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
       </c>
       <c r="I10" s="9">
         <v>0</v>
       </c>
       <c r="J10" s="9">
         <v>0</v>
       </c>
       <c r="K10" s="9">
         <v>0</v>
       </c>
       <c r="L10" s="9">
         <v>0</v>
       </c>
       <c r="M10" s="9">
         <v>0</v>
       </c>
       <c r="N10" s="9">
         <v>1</v>
       </c>
       <c r="O10" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P10" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9">
         <v>0</v>
       </c>
       <c r="C11" s="9">
         <v>0</v>
       </c>
       <c r="D11" s="9">
         <v>0</v>
       </c>
       <c r="E11" s="9">
         <v>0</v>
       </c>
       <c r="F11" s="9">
         <v>0</v>
       </c>
       <c r="G11" s="9">
         <v>0</v>
       </c>
       <c r="H11" s="9">
         <v>0</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
       <c r="J11" s="9">
         <v>0</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="L11" s="9">
         <v>0</v>
       </c>
       <c r="M11" s="9">
         <v>0</v>
       </c>
       <c r="N11" s="9">
         <v>0</v>
       </c>
       <c r="O11" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P11" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="9">
         <v>0</v>
       </c>
       <c r="C12" s="9">
         <v>0</v>
       </c>
       <c r="D12" s="9">
         <v>0</v>
       </c>
       <c r="E12" s="9">
         <v>0</v>
       </c>
       <c r="F12" s="9">
         <v>0</v>
       </c>
       <c r="G12" s="9">
         <v>0</v>
       </c>
       <c r="H12" s="9">
         <v>0</v>
       </c>
       <c r="I12" s="9">
         <v>1</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="L12" s="9">
         <v>0</v>
       </c>
       <c r="M12" s="9">
         <v>0</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P12" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="9">
         <v>0</v>
       </c>
       <c r="C13" s="9">
         <v>0</v>
       </c>
       <c r="D13" s="9">
         <v>0</v>
       </c>
       <c r="E13" s="9">
         <v>0</v>
       </c>
       <c r="F13" s="9">
         <v>0</v>
       </c>
       <c r="G13" s="9">
         <v>0</v>
       </c>
       <c r="H13" s="9">
         <v>0</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="L13" s="9">
         <v>0</v>
       </c>
       <c r="M13" s="9">
         <v>0</v>
       </c>
       <c r="N13" s="9">
         <v>0</v>
       </c>
       <c r="O13" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P13" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="9">
         <v>0</v>
       </c>
       <c r="C14" s="9">
         <v>0</v>
       </c>
       <c r="D14" s="9">
         <v>0</v>
       </c>
       <c r="E14" s="9">
         <v>0</v>
       </c>
       <c r="F14" s="9">
         <v>0</v>
       </c>
       <c r="G14" s="9">
         <v>0</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
       <c r="J14" s="9">
         <v>0</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="L14" s="9">
         <v>0</v>
       </c>
       <c r="M14" s="9">
         <v>0</v>
       </c>
       <c r="N14" s="9">
         <v>0</v>
       </c>
       <c r="O14" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P14" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="9">
         <v>0</v>
       </c>
       <c r="C15" s="9">
         <v>0</v>
       </c>
       <c r="D15" s="9">
         <v>0</v>
       </c>
       <c r="E15" s="9">
         <v>0</v>
       </c>
       <c r="F15" s="9">
         <v>0</v>
       </c>
       <c r="G15" s="9">
         <v>0</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="L15" s="9">
         <v>0</v>
       </c>
       <c r="M15" s="9">
         <v>0</v>
       </c>
       <c r="N15" s="9">
         <v>0</v>
       </c>
       <c r="O15" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P15" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="9">
         <v>1</v>
       </c>
       <c r="C16" s="9">
         <v>0</v>
       </c>
       <c r="D16" s="9">
         <v>0</v>
       </c>
       <c r="E16" s="9">
         <v>0</v>
       </c>
       <c r="F16" s="9">
         <v>0</v>
       </c>
       <c r="G16" s="9">
         <v>0</v>
       </c>
       <c r="H16" s="9">
         <v>0</v>
       </c>
       <c r="I16" s="9">
         <v>1</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="L16" s="9">
         <v>0</v>
       </c>
       <c r="M16" s="9">
         <v>0</v>
       </c>
       <c r="N16" s="9">
         <v>0</v>
       </c>
       <c r="O16" s="9">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="32" t="s">
+      <c r="P16" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="31" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="32"/>
-[...14 lines deleted...]
-    <row r="18" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B17" s="31"/>
+      <c r="C17" s="31"/>
+      <c r="D17" s="31"/>
+      <c r="E17" s="31"/>
+      <c r="F17" s="31"/>
+      <c r="G17" s="31"/>
+      <c r="H17" s="31"/>
+      <c r="I17" s="31"/>
+      <c r="J17" s="31"/>
+      <c r="K17" s="31"/>
+      <c r="L17" s="31"/>
+      <c r="M17" s="31"/>
+      <c r="N17" s="31"/>
+      <c r="O17" s="31"/>
+      <c r="P17" s="31"/>
+    </row>
+    <row r="18" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="9">
         <v>0</v>
       </c>
       <c r="C18" s="9">
         <v>6</v>
       </c>
       <c r="D18" s="9">
         <v>4</v>
       </c>
       <c r="E18" s="9">
         <v>5</v>
       </c>
       <c r="F18" s="9">
         <v>7</v>
       </c>
       <c r="G18" s="9">
         <v>0</v>
       </c>
       <c r="H18" s="9">
         <v>3</v>
       </c>
       <c r="I18" s="9">
         <v>3</v>
       </c>
       <c r="J18" s="9">
         <v>0</v>
       </c>
       <c r="K18" s="9">
         <v>2</v>
       </c>
       <c r="L18" s="9">
         <v>5</v>
       </c>
       <c r="M18" s="9">
         <v>10</v>
       </c>
       <c r="N18" s="9">
         <v>7</v>
       </c>
       <c r="O18" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P18" s="9">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="9">
         <v>0</v>
       </c>
       <c r="C19" s="9">
         <v>6</v>
       </c>
       <c r="D19" s="9">
         <v>4</v>
       </c>
       <c r="E19" s="9">
         <v>5</v>
       </c>
       <c r="F19" s="9">
         <v>7</v>
       </c>
       <c r="G19" s="9">
         <v>0</v>
       </c>
       <c r="H19" s="9">
         <v>3</v>
       </c>
       <c r="I19" s="9">
         <v>3</v>
       </c>
       <c r="J19" s="9">
         <v>0</v>
       </c>
       <c r="K19" s="9">
         <v>2</v>
       </c>
       <c r="L19" s="9">
         <v>5</v>
       </c>
       <c r="M19" s="9">
         <v>10</v>
       </c>
       <c r="N19" s="9">
         <v>7</v>
       </c>
       <c r="O19" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P19" s="9">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="9">
         <v>0</v>
       </c>
       <c r="C20" s="9">
         <v>0</v>
       </c>
       <c r="D20" s="9">
         <v>0</v>
       </c>
       <c r="E20" s="9">
         <v>0</v>
       </c>
       <c r="F20" s="9">
         <v>0</v>
       </c>
       <c r="G20" s="9">
         <v>0</v>
       </c>
       <c r="H20" s="9">
         <v>0</v>
       </c>
       <c r="I20" s="9">
         <v>0</v>
       </c>
       <c r="J20" s="9">
         <v>0</v>
       </c>
       <c r="K20" s="9">
         <v>0</v>
       </c>
       <c r="L20" s="9">
         <v>0</v>
       </c>
       <c r="M20" s="9">
         <v>0</v>
       </c>
       <c r="N20" s="9">
         <v>0</v>
       </c>
       <c r="O20" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P20" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="9">
         <v>0</v>
       </c>
       <c r="C21" s="9">
         <v>0</v>
       </c>
       <c r="D21" s="9">
         <v>0</v>
       </c>
       <c r="E21" s="9">
         <v>0</v>
       </c>
       <c r="F21" s="9">
         <v>0</v>
       </c>
       <c r="G21" s="9">
         <v>0</v>
       </c>
       <c r="H21" s="9">
         <v>0</v>
       </c>
       <c r="I21" s="9">
         <v>0</v>
       </c>
       <c r="J21" s="9">
         <v>0</v>
       </c>
       <c r="K21" s="9">
         <v>0</v>
       </c>
       <c r="L21" s="9">
         <v>0</v>
       </c>
       <c r="M21" s="9">
         <v>0</v>
       </c>
       <c r="N21" s="9">
         <v>0</v>
       </c>
       <c r="O21" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P21" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
         <v>0</v>
       </c>
       <c r="C22" s="9">
         <v>0</v>
       </c>
       <c r="D22" s="9">
         <v>0</v>
       </c>
       <c r="E22" s="9">
         <v>0</v>
       </c>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="9">
         <v>0</v>
       </c>
       <c r="H22" s="9">
         <v>0</v>
       </c>
       <c r="I22" s="9">
         <v>0</v>
       </c>
       <c r="J22" s="9">
         <v>0</v>
       </c>
       <c r="K22" s="9">
         <v>0</v>
       </c>
       <c r="L22" s="9">
         <v>0</v>
       </c>
       <c r="M22" s="9">
         <v>0</v>
       </c>
       <c r="N22" s="9">
         <v>0</v>
       </c>
       <c r="O22" s="9">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="32" t="s">
+      <c r="P22" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="32"/>
-[...14 lines deleted...]
-    <row r="24" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B23" s="31"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="31"/>
+      <c r="E23" s="31"/>
+      <c r="F23" s="31"/>
+      <c r="G23" s="31"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="31"/>
+      <c r="K23" s="31"/>
+      <c r="L23" s="31"/>
+      <c r="M23" s="31"/>
+      <c r="N23" s="31"/>
+      <c r="O23" s="31"/>
+      <c r="P23" s="31"/>
+    </row>
+    <row r="24" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="9">
         <v>1</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="9">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
         <v>1</v>
       </c>
       <c r="I24" s="8">
         <v>5</v>
       </c>
       <c r="J24" s="9">
         <v>0</v>
       </c>
       <c r="K24" s="9">
         <v>0</v>
       </c>
       <c r="L24" s="8">
         <v>0</v>
       </c>
       <c r="M24" s="9">
         <v>1</v>
       </c>
       <c r="N24" s="24">
         <v>1</v>
       </c>
       <c r="O24" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P24" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="9">
         <v>0</v>
       </c>
       <c r="C25" s="8">
         <v>0</v>
       </c>
       <c r="D25" s="9">
         <v>0</v>
       </c>
       <c r="E25" s="8">
         <v>0</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>1</v>
       </c>
       <c r="I25" s="8">
         <v>3</v>
       </c>
       <c r="J25" s="9">
         <v>0</v>
       </c>
       <c r="K25" s="9">
         <v>0</v>
       </c>
       <c r="L25" s="8">
         <v>0</v>
       </c>
       <c r="M25" s="9">
         <v>1</v>
       </c>
       <c r="N25" s="24">
         <v>0</v>
       </c>
       <c r="O25" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P25" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="9">
         <v>0</v>
       </c>
       <c r="C26" s="8">
         <v>0</v>
       </c>
       <c r="D26" s="9">
         <v>0</v>
       </c>
       <c r="E26" s="8">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="9">
         <v>0</v>
       </c>
       <c r="K26" s="9">
         <v>0</v>
       </c>
       <c r="L26" s="8">
         <v>0</v>
       </c>
       <c r="M26" s="9">
         <v>0</v>
       </c>
       <c r="N26" s="24">
         <v>1</v>
       </c>
       <c r="O26" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P26" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="9">
         <v>0</v>
       </c>
       <c r="C27" s="8">
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <v>0</v>
       </c>
       <c r="E27" s="8">
         <v>0</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
         <v>0</v>
       </c>
       <c r="J27" s="9">
         <v>0</v>
       </c>
       <c r="K27" s="9">
         <v>0</v>
       </c>
       <c r="L27" s="8">
         <v>0</v>
       </c>
       <c r="M27" s="9">
         <v>0</v>
       </c>
       <c r="N27" s="24">
         <v>0</v>
       </c>
       <c r="O27" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P27" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="9">
         <v>0</v>
       </c>
       <c r="C28" s="8">
         <v>0</v>
       </c>
       <c r="D28" s="9">
         <v>0</v>
       </c>
       <c r="E28" s="8">
         <v>0</v>
       </c>
       <c r="F28" s="8">
         <v>0</v>
       </c>
       <c r="G28" s="8">
         <v>0</v>
       </c>
       <c r="H28" s="8">
         <v>0</v>
       </c>
       <c r="I28" s="8">
         <v>1</v>
       </c>
       <c r="J28" s="9">
         <v>0</v>
       </c>
       <c r="K28" s="9">
         <v>0</v>
       </c>
       <c r="L28" s="8">
         <v>0</v>
       </c>
       <c r="M28" s="9">
         <v>0</v>
       </c>
       <c r="N28" s="24">
         <v>0</v>
       </c>
       <c r="O28" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P28" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="9">
         <v>0</v>
       </c>
       <c r="C29" s="8">
         <v>0</v>
       </c>
       <c r="D29" s="9">
         <v>0</v>
       </c>
       <c r="E29" s="8">
         <v>0</v>
       </c>
       <c r="F29" s="8">
         <v>0</v>
       </c>
       <c r="G29" s="8">
         <v>0</v>
       </c>
       <c r="H29" s="8">
         <v>0</v>
       </c>
       <c r="I29" s="8">
         <v>0</v>
       </c>
       <c r="J29" s="9">
         <v>0</v>
       </c>
       <c r="K29" s="9">
         <v>0</v>
       </c>
       <c r="L29" s="8">
         <v>0</v>
       </c>
       <c r="M29" s="9">
         <v>0</v>
       </c>
       <c r="N29" s="24">
         <v>0</v>
       </c>
       <c r="O29" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P29" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="9">
         <v>0</v>
       </c>
       <c r="C30" s="8">
         <v>0</v>
       </c>
       <c r="D30" s="9">
         <v>0</v>
       </c>
       <c r="E30" s="8">
         <v>0</v>
       </c>
       <c r="F30" s="8">
         <v>0</v>
       </c>
       <c r="G30" s="8">
         <v>0</v>
       </c>
       <c r="H30" s="8">
         <v>0</v>
       </c>
       <c r="I30" s="8">
         <v>0</v>
       </c>
       <c r="J30" s="9">
         <v>0</v>
       </c>
       <c r="K30" s="9">
         <v>0</v>
       </c>
       <c r="L30" s="8">
         <v>0</v>
       </c>
       <c r="M30" s="9">
         <v>0</v>
       </c>
       <c r="N30" s="24">
         <v>0</v>
       </c>
       <c r="O30" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P30" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="9">
         <v>0</v>
       </c>
       <c r="C31" s="8">
         <v>0</v>
       </c>
       <c r="D31" s="9">
         <v>0</v>
       </c>
       <c r="E31" s="8">
         <v>0</v>
       </c>
       <c r="F31" s="8">
         <v>0</v>
       </c>
       <c r="G31" s="8">
         <v>0</v>
       </c>
       <c r="H31" s="8">
         <v>0</v>
       </c>
       <c r="I31" s="8">
         <v>0</v>
       </c>
       <c r="J31" s="9">
         <v>0</v>
       </c>
       <c r="K31" s="9">
         <v>0</v>
       </c>
       <c r="L31" s="8">
         <v>0</v>
       </c>
       <c r="M31" s="9">
         <v>0</v>
       </c>
       <c r="N31" s="24">
         <v>0</v>
       </c>
       <c r="O31" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P31" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="12">
         <v>1</v>
       </c>
       <c r="C32" s="12">
         <v>0</v>
       </c>
       <c r="D32" s="12">
         <v>0</v>
       </c>
       <c r="E32" s="12">
         <v>0</v>
       </c>
       <c r="F32" s="12">
         <v>0</v>
       </c>
       <c r="G32" s="12">
         <v>0</v>
       </c>
       <c r="H32" s="12">
         <v>0</v>
       </c>
       <c r="I32" s="12">
         <v>1</v>
       </c>
       <c r="J32" s="12">
         <v>0</v>
       </c>
       <c r="K32" s="12">
         <v>0</v>
       </c>
       <c r="L32" s="12">
         <v>0</v>
       </c>
       <c r="M32" s="12">
         <v>0</v>
       </c>
       <c r="N32" s="25">
         <v>0</v>
       </c>
       <c r="O32" s="12">
+        <v>0</v>
+      </c>
+      <c r="P32" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:15" s="17" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
     </row>
     <row r="34" spans="1:15" s="17" customFormat="1" ht="15" customHeight="1">
       <c r="E34" s="17" t="s">
         <v>31</v>
       </c>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
     </row>
     <row r="35" spans="1:15" s="17" customFormat="1" ht="15" customHeight="1">
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
       <c r="O35" s="4"/>
     </row>
     <row r="36" spans="1:15" ht="15" customHeight="1">
       <c r="O36" s="4"/>
     </row>
     <row r="37" spans="1:15" ht="15" customHeight="1">
       <c r="O37" s="4"/>
     </row>
     <row r="38" spans="1:15" ht="15" customHeight="1">
       <c r="O38" s="4"/>
     </row>
     <row r="39" spans="1:15" ht="15" customHeight="1">
       <c r="O39" s="4"/>
     </row>
     <row r="40" spans="1:15" ht="15" customHeight="1">
       <c r="O40" s="4"/>
     </row>
     <row r="41" spans="1:15" ht="15" customHeight="1">
       <c r="O41" s="4"/>
     </row>
     <row r="42" spans="1:15" ht="15" customHeight="1">
       <c r="O42" s="4"/>
     </row>
     <row r="43" spans="1:15" ht="15" customHeight="1">
       <c r="O43" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A23:O23"/>
-    <mergeCell ref="A1:O1"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A6:P6"/>
+    <mergeCell ref="A17:P17"/>
+    <mergeCell ref="A23:P23"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="N4:O4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A17:O17"/>
+    <mergeCell ref="N4:P4"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="3" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:O49"/>
+  <dimension ref="A1:P49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="E30" sqref="E30"/>
+      <selection pane="topRight" sqref="A1:P1"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="22.109375" style="15" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="16" max="16384" width="9.109375" style="15"/>
+    <col min="1" max="1" width="22.140625" style="15" customWidth="1"/>
+    <col min="2" max="3" width="9.140625" style="15"/>
+    <col min="4" max="10" width="9.140625" style="14"/>
+    <col min="11" max="11" width="9.140625" style="15"/>
+    <col min="12" max="12" width="9.140625" style="20"/>
+    <col min="13" max="13" width="9.140625" style="4"/>
+    <col min="14" max="15" width="9.140625" style="1"/>
+    <col min="16" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="15" customHeight="1">
-      <c r="A1" s="30" t="s">
+    <row r="1" spans="1:16" ht="15" customHeight="1">
+      <c r="A1" s="36" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="30"/>
-[...14 lines deleted...]
-    <row r="2" spans="1:15" s="17" customFormat="1" ht="15" customHeight="1">
+      <c r="B1" s="36"/>
+      <c r="C1" s="36"/>
+      <c r="D1" s="36"/>
+      <c r="E1" s="36"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="36"/>
+      <c r="H1" s="36"/>
+      <c r="I1" s="36"/>
+      <c r="J1" s="36"/>
+      <c r="K1" s="36"/>
+      <c r="L1" s="36"/>
+      <c r="M1" s="36"/>
+      <c r="N1" s="36"/>
+      <c r="O1" s="36"/>
+      <c r="P1" s="36"/>
+    </row>
+    <row r="2" spans="1:16" s="17" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="26"/>
       <c r="O2" s="4"/>
     </row>
-    <row r="3" spans="1:15" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="B3" s="3"/>
       <c r="J3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="O3" s="3" t="s">
-[...5 lines deleted...]
-      <c r="B4" s="35">
+      <c r="P3" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="32"/>
+      <c r="B4" s="34">
         <v>2025</v>
       </c>
-      <c r="C4" s="36"/>
-[...10 lines deleted...]
-      <c r="N4" s="37">
+      <c r="C4" s="35"/>
+      <c r="D4" s="35"/>
+      <c r="E4" s="35"/>
+      <c r="F4" s="35"/>
+      <c r="G4" s="35"/>
+      <c r="H4" s="35"/>
+      <c r="I4" s="35"/>
+      <c r="J4" s="35"/>
+      <c r="K4" s="35"/>
+      <c r="L4" s="35"/>
+      <c r="M4" s="35"/>
+      <c r="N4" s="34">
         <v>2026</v>
       </c>
-      <c r="O4" s="40"/>
-[...2 lines deleted...]
-      <c r="A5" s="34"/>
+      <c r="O4" s="35"/>
+      <c r="P4" s="35"/>
+    </row>
+    <row r="5" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="33"/>
       <c r="B5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="27" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="27" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="27" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="27" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="27" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="27" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="27" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="31" t="s">
+      <c r="P5" s="30" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="37" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="31"/>
-[...14 lines deleted...]
-    <row r="7" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="37"/>
+      <c r="C6" s="37"/>
+      <c r="D6" s="37"/>
+      <c r="E6" s="37"/>
+      <c r="F6" s="37"/>
+      <c r="G6" s="37"/>
+      <c r="H6" s="37"/>
+      <c r="I6" s="37"/>
+      <c r="J6" s="37"/>
+      <c r="K6" s="37"/>
+      <c r="L6" s="37"/>
+      <c r="M6" s="37"/>
+      <c r="N6" s="37"/>
+      <c r="O6" s="37"/>
+      <c r="P6" s="37"/>
+    </row>
+    <row r="7" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="9">
         <v>0</v>
       </c>
       <c r="C7" s="9">
         <v>0</v>
       </c>
       <c r="D7" s="9">
         <v>1</v>
       </c>
       <c r="E7" s="9">
         <v>0</v>
       </c>
       <c r="F7" s="9">
         <v>4</v>
       </c>
       <c r="G7" s="9">
         <v>2</v>
       </c>
       <c r="H7" s="9">
         <v>1</v>
       </c>
       <c r="I7" s="9">
         <v>0</v>
       </c>
       <c r="J7" s="9">
         <v>7</v>
       </c>
       <c r="K7" s="9">
         <v>1</v>
       </c>
       <c r="L7" s="9">
         <v>1</v>
       </c>
       <c r="M7" s="9">
         <v>0</v>
       </c>
       <c r="N7" s="9">
         <v>0</v>
       </c>
       <c r="O7" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P7" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="8" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="9">
         <v>0</v>
       </c>
       <c r="C8" s="9">
         <v>0</v>
       </c>
       <c r="D8" s="9">
         <v>1</v>
       </c>
       <c r="E8" s="9">
         <v>0</v>
       </c>
       <c r="F8" s="9">
         <v>4</v>
       </c>
       <c r="G8" s="9">
         <v>1</v>
       </c>
       <c r="H8" s="9">
         <v>1</v>
       </c>
       <c r="I8" s="9">
         <v>0</v>
       </c>
       <c r="J8" s="9">
         <v>7</v>
       </c>
       <c r="K8" s="9">
         <v>1</v>
       </c>
       <c r="L8" s="9">
         <v>1</v>
       </c>
       <c r="M8" s="9">
         <v>0</v>
       </c>
       <c r="N8" s="9">
         <v>0</v>
       </c>
       <c r="O8" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="9" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P8" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="9">
         <v>0</v>
       </c>
       <c r="C9" s="9">
         <v>0</v>
       </c>
       <c r="D9" s="9">
         <v>0</v>
       </c>
       <c r="E9" s="9">
         <v>0</v>
       </c>
       <c r="F9" s="9">
         <v>0</v>
       </c>
       <c r="G9" s="9">
         <v>0</v>
       </c>
       <c r="H9" s="9">
         <v>0</v>
       </c>
       <c r="I9" s="9">
         <v>0</v>
       </c>
       <c r="J9" s="9">
         <v>0</v>
       </c>
       <c r="K9" s="9">
         <v>0</v>
       </c>
       <c r="L9" s="9">
         <v>0</v>
       </c>
       <c r="M9" s="9">
         <v>0</v>
       </c>
       <c r="N9" s="9">
         <v>0</v>
       </c>
       <c r="O9" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P9" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="9">
         <v>0</v>
       </c>
       <c r="C10" s="9">
         <v>0</v>
       </c>
       <c r="D10" s="9">
         <v>0</v>
       </c>
       <c r="E10" s="9">
         <v>0</v>
       </c>
       <c r="F10" s="9">
         <v>0</v>
       </c>
       <c r="G10" s="9">
         <v>0</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
       </c>
       <c r="I10" s="9">
         <v>0</v>
       </c>
       <c r="J10" s="9">
         <v>0</v>
       </c>
       <c r="K10" s="9">
         <v>0</v>
       </c>
       <c r="L10" s="9">
         <v>0</v>
       </c>
       <c r="M10" s="9">
         <v>0</v>
       </c>
       <c r="N10" s="9">
         <v>0</v>
       </c>
       <c r="O10" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P10" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9">
         <v>0</v>
       </c>
       <c r="C11" s="9">
         <v>0</v>
       </c>
       <c r="D11" s="9">
         <v>0</v>
       </c>
       <c r="E11" s="9">
         <v>0</v>
       </c>
       <c r="F11" s="9">
         <v>0</v>
       </c>
       <c r="G11" s="9">
         <v>0</v>
       </c>
       <c r="H11" s="9">
         <v>0</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
       <c r="J11" s="9">
         <v>0</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="L11" s="9">
         <v>0</v>
       </c>
       <c r="M11" s="9">
         <v>0</v>
       </c>
       <c r="N11" s="9">
         <v>0</v>
       </c>
       <c r="O11" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P11" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="9">
         <v>0</v>
       </c>
       <c r="C12" s="9">
         <v>0</v>
       </c>
       <c r="D12" s="9">
         <v>0</v>
       </c>
       <c r="E12" s="9">
         <v>0</v>
       </c>
       <c r="F12" s="9">
         <v>0</v>
       </c>
       <c r="G12" s="9">
         <v>1</v>
       </c>
       <c r="H12" s="9">
         <v>0</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="L12" s="9">
         <v>0</v>
       </c>
       <c r="M12" s="9">
         <v>0</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P12" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="9">
         <v>0</v>
       </c>
       <c r="C13" s="9">
         <v>0</v>
       </c>
       <c r="D13" s="9">
         <v>0</v>
       </c>
       <c r="E13" s="9">
         <v>0</v>
       </c>
       <c r="F13" s="9">
         <v>0</v>
       </c>
       <c r="G13" s="9">
         <v>0</v>
       </c>
       <c r="H13" s="9">
         <v>0</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="L13" s="9">
         <v>0</v>
       </c>
       <c r="M13" s="9">
         <v>0</v>
       </c>
       <c r="N13" s="9">
         <v>0</v>
       </c>
       <c r="O13" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P13" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="9">
         <v>0</v>
       </c>
       <c r="C14" s="9">
         <v>0</v>
       </c>
       <c r="D14" s="9">
         <v>0</v>
       </c>
       <c r="E14" s="9">
         <v>0</v>
       </c>
       <c r="F14" s="9">
         <v>0</v>
       </c>
       <c r="G14" s="9">
         <v>0</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
       <c r="J14" s="9">
         <v>0</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="L14" s="9">
         <v>0</v>
       </c>
       <c r="M14" s="9">
         <v>0</v>
       </c>
       <c r="N14" s="9">
         <v>0</v>
       </c>
       <c r="O14" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P14" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="9">
         <v>0</v>
       </c>
       <c r="C15" s="9">
         <v>0</v>
       </c>
       <c r="D15" s="9">
         <v>0</v>
       </c>
       <c r="E15" s="9">
         <v>0</v>
       </c>
       <c r="F15" s="9">
         <v>0</v>
       </c>
       <c r="G15" s="9">
         <v>0</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="L15" s="9">
         <v>0</v>
       </c>
       <c r="M15" s="9">
         <v>0</v>
       </c>
       <c r="N15" s="9">
         <v>0</v>
       </c>
       <c r="O15" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P15" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="9">
         <v>0</v>
       </c>
       <c r="C16" s="9">
         <v>0</v>
       </c>
       <c r="D16" s="9">
         <v>0</v>
       </c>
       <c r="E16" s="9">
         <v>0</v>
       </c>
       <c r="F16" s="9">
         <v>0</v>
       </c>
       <c r="G16" s="9">
         <v>0</v>
       </c>
       <c r="H16" s="9">
         <v>0</v>
       </c>
       <c r="I16" s="9">
         <v>0</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="L16" s="9">
         <v>0</v>
       </c>
       <c r="M16" s="9">
         <v>0</v>
       </c>
       <c r="N16" s="9">
         <v>0</v>
       </c>
       <c r="O16" s="9">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="39" t="s">
+      <c r="P16" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="40" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="39"/>
-[...14 lines deleted...]
-    <row r="18" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B17" s="40"/>
+      <c r="C17" s="40"/>
+      <c r="D17" s="40"/>
+      <c r="E17" s="40"/>
+      <c r="F17" s="40"/>
+      <c r="G17" s="40"/>
+      <c r="H17" s="40"/>
+      <c r="I17" s="40"/>
+      <c r="J17" s="40"/>
+      <c r="K17" s="40"/>
+      <c r="L17" s="40"/>
+      <c r="M17" s="40"/>
+      <c r="N17" s="40"/>
+      <c r="O17" s="40"/>
+      <c r="P17" s="40"/>
+    </row>
+    <row r="18" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="9">
         <v>0</v>
       </c>
       <c r="C18" s="9">
         <v>0</v>
       </c>
       <c r="D18" s="9">
         <v>1</v>
       </c>
       <c r="E18" s="9">
         <v>0</v>
       </c>
       <c r="F18" s="9">
         <v>4</v>
       </c>
       <c r="G18" s="9">
         <v>1</v>
       </c>
       <c r="H18" s="9">
         <v>1</v>
       </c>
       <c r="I18" s="9">
         <v>0</v>
       </c>
       <c r="J18" s="9">
         <v>7</v>
       </c>
       <c r="K18" s="9">
         <v>1</v>
       </c>
       <c r="L18" s="9">
         <v>1</v>
       </c>
       <c r="M18" s="9">
         <v>0</v>
       </c>
       <c r="N18" s="9">
         <v>0</v>
       </c>
       <c r="O18" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P18" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="9">
         <v>0</v>
       </c>
       <c r="C19" s="9">
         <v>0</v>
       </c>
       <c r="D19" s="9">
         <v>1</v>
       </c>
       <c r="E19" s="9">
         <v>0</v>
       </c>
       <c r="F19" s="9">
         <v>4</v>
       </c>
       <c r="G19" s="9">
         <v>1</v>
       </c>
       <c r="H19" s="9">
         <v>1</v>
       </c>
       <c r="I19" s="9">
         <v>0</v>
       </c>
       <c r="J19" s="9">
         <v>7</v>
       </c>
       <c r="K19" s="9">
         <v>1</v>
       </c>
       <c r="L19" s="9">
         <v>1</v>
       </c>
       <c r="M19" s="9">
         <v>0</v>
       </c>
       <c r="N19" s="9">
         <v>0</v>
       </c>
       <c r="O19" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P19" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="9">
         <v>0</v>
       </c>
       <c r="C20" s="9">
         <v>0</v>
       </c>
       <c r="D20" s="9">
         <v>0</v>
       </c>
       <c r="E20" s="9">
         <v>0</v>
       </c>
       <c r="F20" s="9">
         <v>0</v>
       </c>
       <c r="G20" s="9">
         <v>0</v>
       </c>
       <c r="H20" s="9">
         <v>0</v>
       </c>
       <c r="I20" s="9">
         <v>0</v>
       </c>
       <c r="J20" s="9">
         <v>0</v>
       </c>
       <c r="K20" s="9">
         <v>0</v>
       </c>
       <c r="L20" s="9">
         <v>0</v>
       </c>
       <c r="M20" s="9">
         <v>0</v>
       </c>
       <c r="N20" s="9">
         <v>0</v>
       </c>
       <c r="O20" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P20" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="9">
         <v>0</v>
       </c>
       <c r="C21" s="9">
         <v>0</v>
       </c>
       <c r="D21" s="9">
         <v>0</v>
       </c>
       <c r="E21" s="9">
         <v>0</v>
       </c>
       <c r="F21" s="9">
         <v>0</v>
       </c>
       <c r="G21" s="9">
         <v>0</v>
       </c>
       <c r="H21" s="9">
         <v>0</v>
       </c>
       <c r="I21" s="9">
         <v>0</v>
       </c>
       <c r="J21" s="9">
         <v>0</v>
       </c>
       <c r="K21" s="9">
         <v>0</v>
       </c>
       <c r="L21" s="9">
         <v>0</v>
       </c>
       <c r="M21" s="9">
         <v>0</v>
       </c>
       <c r="N21" s="9">
         <v>0</v>
       </c>
       <c r="O21" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P21" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
         <v>0</v>
       </c>
       <c r="C22" s="9">
         <v>0</v>
       </c>
       <c r="D22" s="9">
         <v>0</v>
       </c>
       <c r="E22" s="9">
         <v>0</v>
       </c>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="9">
         <v>0</v>
       </c>
       <c r="H22" s="9">
         <v>0</v>
       </c>
       <c r="I22" s="9">
         <v>0</v>
       </c>
       <c r="J22" s="9">
         <v>0</v>
       </c>
       <c r="K22" s="9">
         <v>0</v>
       </c>
       <c r="L22" s="9">
         <v>0</v>
       </c>
       <c r="M22" s="9">
         <v>0</v>
       </c>
       <c r="N22" s="9">
         <v>0</v>
       </c>
       <c r="O22" s="9">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="32" t="s">
+      <c r="P22" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="31" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="32"/>
-[...14 lines deleted...]
-    <row r="24" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B23" s="31"/>
+      <c r="C23" s="31"/>
+      <c r="D23" s="31"/>
+      <c r="E23" s="31"/>
+      <c r="F23" s="31"/>
+      <c r="G23" s="31"/>
+      <c r="H23" s="31"/>
+      <c r="I23" s="31"/>
+      <c r="J23" s="31"/>
+      <c r="K23" s="31"/>
+      <c r="L23" s="31"/>
+      <c r="M23" s="31"/>
+      <c r="N23" s="31"/>
+      <c r="O23" s="31"/>
+      <c r="P23" s="31"/>
+    </row>
+    <row r="24" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="9">
         <v>0</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="9">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="9">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>1</v>
       </c>
       <c r="H24" s="8">
         <v>0</v>
       </c>
       <c r="I24" s="9">
         <v>0</v>
       </c>
       <c r="J24" s="9">
         <v>0</v>
       </c>
       <c r="K24" s="9">
         <v>0</v>
       </c>
       <c r="L24" s="8">
         <v>0</v>
       </c>
       <c r="M24" s="8">
         <v>0</v>
       </c>
       <c r="N24" s="9">
         <v>0</v>
       </c>
       <c r="O24" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P24" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="9">
         <v>0</v>
       </c>
       <c r="C25" s="8">
         <v>0</v>
       </c>
       <c r="D25" s="9">
         <v>0</v>
       </c>
       <c r="E25" s="8">
         <v>0</v>
       </c>
       <c r="F25" s="9">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>0</v>
       </c>
       <c r="I25" s="9">
         <v>0</v>
       </c>
       <c r="J25" s="9">
         <v>0</v>
       </c>
       <c r="K25" s="9">
         <v>0</v>
       </c>
       <c r="L25" s="8">
         <v>0</v>
       </c>
       <c r="M25" s="8">
         <v>0</v>
       </c>
       <c r="N25" s="9">
         <v>0</v>
       </c>
       <c r="O25" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P25" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="9">
         <v>0</v>
       </c>
       <c r="C26" s="8">
         <v>0</v>
       </c>
       <c r="D26" s="9">
         <v>0</v>
       </c>
       <c r="E26" s="8">
         <v>0</v>
       </c>
       <c r="F26" s="9">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="9">
         <v>0</v>
       </c>
       <c r="J26" s="9">
         <v>0</v>
       </c>
       <c r="K26" s="9">
         <v>0</v>
       </c>
       <c r="L26" s="8">
         <v>0</v>
       </c>
       <c r="M26" s="8">
         <v>0</v>
       </c>
       <c r="N26" s="9">
         <v>0</v>
       </c>
       <c r="O26" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P26" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="9">
         <v>0</v>
       </c>
       <c r="C27" s="8">
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <v>0</v>
       </c>
       <c r="E27" s="8">
         <v>0</v>
       </c>
       <c r="F27" s="9">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="9">
         <v>0</v>
       </c>
       <c r="J27" s="9">
         <v>0</v>
       </c>
       <c r="K27" s="9">
         <v>0</v>
       </c>
       <c r="L27" s="8">
         <v>0</v>
       </c>
       <c r="M27" s="8">
         <v>0</v>
       </c>
       <c r="N27" s="9">
         <v>0</v>
       </c>
       <c r="O27" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P27" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="9">
         <v>0</v>
       </c>
       <c r="C28" s="8">
         <v>0</v>
       </c>
       <c r="D28" s="9">
         <v>0</v>
       </c>
       <c r="E28" s="8">
         <v>0</v>
       </c>
       <c r="F28" s="9">
         <v>0</v>
       </c>
       <c r="G28" s="8">
         <v>1</v>
       </c>
       <c r="H28" s="8">
         <v>0</v>
       </c>
       <c r="I28" s="9">
         <v>0</v>
       </c>
       <c r="J28" s="9">
         <v>0</v>
       </c>
       <c r="K28" s="9">
         <v>0</v>
       </c>
       <c r="L28" s="8">
         <v>0</v>
       </c>
       <c r="M28" s="8">
         <v>0</v>
       </c>
       <c r="N28" s="9">
         <v>0</v>
       </c>
       <c r="O28" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P28" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="9">
         <v>0</v>
       </c>
       <c r="C29" s="8">
         <v>0</v>
       </c>
       <c r="D29" s="9">
         <v>0</v>
       </c>
       <c r="E29" s="8">
         <v>0</v>
       </c>
       <c r="F29" s="9">
         <v>0</v>
       </c>
       <c r="G29" s="8">
         <v>0</v>
       </c>
       <c r="H29" s="8">
         <v>0</v>
       </c>
       <c r="I29" s="9">
         <v>0</v>
       </c>
       <c r="J29" s="9">
         <v>0</v>
       </c>
       <c r="K29" s="9">
         <v>0</v>
       </c>
       <c r="L29" s="8">
         <v>0</v>
       </c>
       <c r="M29" s="8">
         <v>0</v>
       </c>
       <c r="N29" s="9">
         <v>0</v>
       </c>
       <c r="O29" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P29" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="9">
         <v>0</v>
       </c>
       <c r="C30" s="8">
         <v>0</v>
       </c>
       <c r="D30" s="9">
         <v>0</v>
       </c>
       <c r="E30" s="8">
         <v>0</v>
       </c>
       <c r="F30" s="9">
         <v>0</v>
       </c>
       <c r="G30" s="8">
         <v>0</v>
       </c>
       <c r="H30" s="8">
         <v>0</v>
       </c>
       <c r="I30" s="9">
         <v>0</v>
       </c>
       <c r="J30" s="9">
         <v>0</v>
       </c>
       <c r="K30" s="9">
         <v>0</v>
       </c>
       <c r="L30" s="8">
         <v>0</v>
       </c>
       <c r="M30" s="8">
         <v>0</v>
       </c>
       <c r="N30" s="9">
         <v>0</v>
       </c>
       <c r="O30" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P30" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="9">
         <v>0</v>
       </c>
       <c r="C31" s="8">
         <v>0</v>
       </c>
       <c r="D31" s="9">
         <v>0</v>
       </c>
       <c r="E31" s="8">
         <v>0</v>
       </c>
       <c r="F31" s="9">
         <v>0</v>
       </c>
       <c r="G31" s="8">
         <v>0</v>
       </c>
       <c r="H31" s="8">
         <v>0</v>
       </c>
       <c r="I31" s="9">
         <v>0</v>
       </c>
       <c r="J31" s="9">
         <v>0</v>
       </c>
       <c r="K31" s="9">
         <v>0</v>
       </c>
       <c r="L31" s="8">
         <v>0</v>
       </c>
       <c r="M31" s="8">
         <v>0</v>
       </c>
       <c r="N31" s="9">
         <v>0</v>
       </c>
       <c r="O31" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="P31" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="12">
         <v>0</v>
       </c>
       <c r="C32" s="12">
         <v>0</v>
       </c>
       <c r="D32" s="12">
         <v>0</v>
       </c>
       <c r="E32" s="12">
         <v>0</v>
       </c>
       <c r="F32" s="12">
         <v>0</v>
       </c>
       <c r="G32" s="12">
         <v>0</v>
       </c>
       <c r="H32" s="12">
         <v>0</v>
       </c>
       <c r="I32" s="12">
         <v>0</v>
       </c>
       <c r="J32" s="12">
         <v>0</v>
       </c>
       <c r="K32" s="12">
         <v>0</v>
       </c>
       <c r="L32" s="12">
         <v>0</v>
       </c>
       <c r="M32" s="12">
         <v>0</v>
       </c>
       <c r="N32" s="12">
         <v>0</v>
       </c>
       <c r="O32" s="12">
+        <v>0</v>
+      </c>
+      <c r="P32" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="17"/>
       <c r="L33" s="19"/>
     </row>
     <row r="34" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
@@ -5087,57 +5327,57 @@
       <c r="F48" s="10"/>
       <c r="G48" s="10"/>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="15"/>
       <c r="L48" s="10"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
     </row>
     <row r="49" spans="4:15" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="D49" s="10"/>
       <c r="E49" s="10"/>
       <c r="F49" s="10"/>
       <c r="G49" s="10"/>
       <c r="H49" s="10"/>
       <c r="I49" s="10"/>
       <c r="J49" s="10"/>
       <c r="K49" s="15"/>
       <c r="L49" s="10"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:O1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:O23"/>
+    <mergeCell ref="A1:P1"/>
+    <mergeCell ref="A17:P17"/>
+    <mergeCell ref="A23:P23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:O4"/>
+    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="A6:P6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>