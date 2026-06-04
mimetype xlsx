--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -3,66 +3,66 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="1065" yWindow="15" windowWidth="26340" windowHeight="11160" tabRatio="839"/>
+    <workbookView xWindow="1068" yWindow="12" windowWidth="23256" windowHeight="11160" tabRatio="839"/>
   </bookViews>
   <sheets>
     <sheet name="Көші-қон айырымы" sheetId="3" r:id="rId1"/>
     <sheet name="Келгендер" sheetId="1" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Көші-қон айырымы'!$A$1:$M$32</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="147" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="34">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -338,51 +338,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="41">
+  <cellXfs count="47">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -410,76 +410,88 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -759,1450 +771,1531 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q49"/>
+  <dimension ref="A1:R49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="F16" sqref="F16"/>
+      <selection pane="topRight" activeCell="S10" sqref="S10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="14" max="16384" width="9.140625" style="1"/>
+    <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
+    <col min="2" max="9" width="9.109375" style="1"/>
+    <col min="10" max="10" width="9.109375" style="14"/>
+    <col min="11" max="11" width="9.109375" style="15"/>
+    <col min="12" max="12" width="9.109375" style="1"/>
+    <col min="13" max="13" width="9.109375" style="4"/>
+    <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15" customHeight="1">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1">
+      <c r="A1" s="37" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="36"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="38"/>
+    </row>
+    <row r="2" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="26"/>
     </row>
-    <row r="3" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="P3" s="3" t="s">
-[...5 lines deleted...]
-      <c r="B4" s="34">
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="33"/>
+      <c r="B4" s="35">
         <v>2025</v>
       </c>
-      <c r="C4" s="35"/>
-[...10 lines deleted...]
-      <c r="N4" s="34">
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="36"/>
+      <c r="K4" s="36"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="36"/>
+      <c r="N4" s="35">
         <v>2026</v>
       </c>
-      <c r="O4" s="35"/>
-[...3 lines deleted...]
-      <c r="A5" s="33"/>
+      <c r="O4" s="36"/>
+      <c r="P4" s="36"/>
+      <c r="Q4" s="41"/>
+    </row>
+    <row r="5" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="34"/>
       <c r="B5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="27" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="27" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="27" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="27" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="27" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="27" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="27" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="30" t="s">
         <v>5</v>
       </c>
-      <c r="Q5" s="10"/>
-[...2 lines deleted...]
-      <c r="A6" s="37" t="s">
+      <c r="Q5" s="32" t="s">
+        <v>6</v>
+      </c>
+      <c r="R5" s="10"/>
+    </row>
+    <row r="6" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="37"/>
-[...15 lines deleted...]
-    <row r="7" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="39"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="40"/>
+    </row>
+    <row r="7" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="9">
         <v>1</v>
       </c>
       <c r="C7" s="9">
         <v>6</v>
       </c>
       <c r="D7" s="9">
         <v>3</v>
       </c>
       <c r="E7" s="9">
         <v>5</v>
       </c>
       <c r="F7" s="9">
         <v>3</v>
       </c>
       <c r="G7" s="9">
         <v>-2</v>
       </c>
       <c r="H7" s="9">
         <v>3</v>
       </c>
       <c r="I7" s="9">
         <v>8</v>
       </c>
       <c r="J7" s="9">
         <v>-7</v>
       </c>
       <c r="K7" s="9">
         <v>1</v>
       </c>
       <c r="L7" s="9">
         <v>4</v>
       </c>
       <c r="M7" s="9">
         <v>11</v>
       </c>
       <c r="N7" s="9">
         <v>8</v>
       </c>
       <c r="O7" s="9">
         <v>1</v>
       </c>
       <c r="P7" s="9">
         <v>9</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q7" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="9">
         <v>0</v>
       </c>
       <c r="C8" s="9">
         <v>6</v>
       </c>
       <c r="D8" s="9">
         <v>3</v>
       </c>
       <c r="E8" s="9">
         <v>5</v>
       </c>
       <c r="F8" s="9">
         <v>3</v>
       </c>
       <c r="G8" s="9">
         <v>-1</v>
       </c>
       <c r="H8" s="9">
         <v>3</v>
       </c>
       <c r="I8" s="9">
         <v>6</v>
       </c>
       <c r="J8" s="9">
         <v>-7</v>
       </c>
       <c r="K8" s="9">
         <v>1</v>
       </c>
       <c r="L8" s="9">
         <v>4</v>
       </c>
       <c r="M8" s="9">
         <v>11</v>
       </c>
       <c r="N8" s="9">
         <v>7</v>
       </c>
       <c r="O8" s="9">
         <v>1</v>
       </c>
       <c r="P8" s="9">
         <v>8</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q8" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="9">
         <v>0</v>
       </c>
       <c r="C9" s="9">
         <v>0</v>
       </c>
       <c r="D9" s="9">
         <v>0</v>
       </c>
       <c r="E9" s="9">
         <v>0</v>
       </c>
       <c r="F9" s="9">
         <v>0</v>
       </c>
       <c r="G9" s="9">
         <v>0</v>
       </c>
       <c r="H9" s="9">
         <v>0</v>
       </c>
       <c r="I9" s="9">
         <v>0</v>
       </c>
       <c r="J9" s="9">
         <v>0</v>
       </c>
       <c r="K9" s="9">
         <v>0</v>
       </c>
       <c r="L9" s="9">
         <v>0</v>
       </c>
       <c r="M9" s="9">
         <v>0</v>
       </c>
       <c r="N9" s="9">
         <v>0</v>
       </c>
       <c r="O9" s="9">
         <v>0</v>
       </c>
       <c r="P9" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q9" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="9">
         <v>0</v>
       </c>
       <c r="C10" s="9">
         <v>0</v>
       </c>
       <c r="D10" s="9">
         <v>0</v>
       </c>
       <c r="E10" s="9">
         <v>0</v>
       </c>
       <c r="F10" s="9">
         <v>0</v>
       </c>
       <c r="G10" s="9">
         <v>0</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
       </c>
       <c r="I10" s="9">
         <v>0</v>
       </c>
       <c r="J10" s="9">
         <v>0</v>
       </c>
       <c r="K10" s="9">
         <v>0</v>
       </c>
       <c r="L10" s="9">
         <v>0</v>
       </c>
       <c r="M10" s="9">
         <v>0</v>
       </c>
       <c r="N10" s="9">
         <v>1</v>
       </c>
       <c r="O10" s="9">
         <v>0</v>
       </c>
       <c r="P10" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q10" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9">
         <v>0</v>
       </c>
       <c r="C11" s="9">
         <v>0</v>
       </c>
       <c r="D11" s="9">
         <v>0</v>
       </c>
       <c r="E11" s="9">
         <v>0</v>
       </c>
       <c r="F11" s="9">
         <v>0</v>
       </c>
       <c r="G11" s="9">
         <v>0</v>
       </c>
       <c r="H11" s="9">
         <v>0</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
       <c r="J11" s="9">
         <v>0</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="L11" s="9">
         <v>0</v>
       </c>
       <c r="M11" s="9">
         <v>0</v>
       </c>
       <c r="N11" s="9">
         <v>0</v>
       </c>
       <c r="O11" s="9">
         <v>0</v>
       </c>
       <c r="P11" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q11" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="9">
         <v>0</v>
       </c>
       <c r="C12" s="9">
         <v>0</v>
       </c>
       <c r="D12" s="9">
         <v>0</v>
       </c>
       <c r="E12" s="9">
         <v>0</v>
       </c>
       <c r="F12" s="9">
         <v>0</v>
       </c>
       <c r="G12" s="9">
         <v>-1</v>
       </c>
       <c r="H12" s="9">
         <v>0</v>
       </c>
       <c r="I12" s="9">
         <v>1</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="L12" s="9">
         <v>0</v>
       </c>
       <c r="M12" s="9">
         <v>0</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9">
         <v>0</v>
       </c>
       <c r="P12" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q12" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="9">
         <v>0</v>
       </c>
       <c r="C13" s="9">
         <v>0</v>
       </c>
       <c r="D13" s="9">
         <v>0</v>
       </c>
       <c r="E13" s="9">
         <v>0</v>
       </c>
       <c r="F13" s="9">
         <v>0</v>
       </c>
       <c r="G13" s="9">
         <v>0</v>
       </c>
       <c r="H13" s="9">
         <v>0</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="L13" s="9">
         <v>0</v>
       </c>
       <c r="M13" s="9">
         <v>0</v>
       </c>
       <c r="N13" s="9">
         <v>0</v>
       </c>
       <c r="O13" s="9">
         <v>0</v>
       </c>
       <c r="P13" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q13" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="9">
         <v>0</v>
       </c>
       <c r="C14" s="9">
         <v>0</v>
       </c>
       <c r="D14" s="9">
         <v>0</v>
       </c>
       <c r="E14" s="9">
         <v>0</v>
       </c>
       <c r="F14" s="9">
         <v>0</v>
       </c>
       <c r="G14" s="9">
         <v>0</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
       <c r="J14" s="9">
         <v>0</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="L14" s="9">
         <v>0</v>
       </c>
       <c r="M14" s="9">
         <v>0</v>
       </c>
       <c r="N14" s="9">
         <v>0</v>
       </c>
       <c r="O14" s="9">
         <v>0</v>
       </c>
       <c r="P14" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q14" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="9">
         <v>0</v>
       </c>
       <c r="C15" s="9">
         <v>0</v>
       </c>
       <c r="D15" s="9">
         <v>0</v>
       </c>
       <c r="E15" s="9">
         <v>0</v>
       </c>
       <c r="F15" s="9">
         <v>0</v>
       </c>
       <c r="G15" s="9">
         <v>0</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="L15" s="9">
         <v>0</v>
       </c>
       <c r="M15" s="9">
         <v>0</v>
       </c>
       <c r="N15" s="9">
         <v>0</v>
       </c>
       <c r="O15" s="9">
         <v>0</v>
       </c>
       <c r="P15" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q15" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="9">
         <v>1</v>
       </c>
       <c r="C16" s="9">
         <v>0</v>
       </c>
       <c r="D16" s="9">
         <v>0</v>
       </c>
       <c r="E16" s="9">
         <v>0</v>
       </c>
       <c r="F16" s="9">
         <v>0</v>
       </c>
       <c r="G16" s="9">
         <v>0</v>
       </c>
       <c r="H16" s="9">
         <v>0</v>
       </c>
       <c r="I16" s="9">
         <v>1</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="L16" s="9">
         <v>0</v>
       </c>
       <c r="M16" s="9">
         <v>0</v>
       </c>
       <c r="N16" s="9">
         <v>0</v>
       </c>
       <c r="O16" s="9">
         <v>0</v>
       </c>
       <c r="P16" s="9">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="31" t="s">
+      <c r="Q16" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="31"/>
-[...15 lines deleted...]
-    <row r="18" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="42"/>
+      <c r="M17" s="42"/>
+      <c r="N17" s="42"/>
+      <c r="O17" s="42"/>
+      <c r="P17" s="42"/>
+      <c r="Q17" s="38"/>
+    </row>
+    <row r="18" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="9">
         <v>0</v>
       </c>
       <c r="C18" s="9">
         <v>6</v>
       </c>
       <c r="D18" s="9">
         <v>3</v>
       </c>
       <c r="E18" s="9">
         <v>5</v>
       </c>
       <c r="F18" s="9">
         <v>3</v>
       </c>
       <c r="G18" s="9">
         <v>-1</v>
       </c>
       <c r="H18" s="9">
         <v>2</v>
       </c>
       <c r="I18" s="9">
         <v>3</v>
       </c>
       <c r="J18" s="9">
         <v>-7</v>
       </c>
       <c r="K18" s="9">
         <v>1</v>
       </c>
       <c r="L18" s="9">
         <v>4</v>
       </c>
       <c r="M18" s="9">
         <v>10</v>
       </c>
       <c r="N18" s="9">
         <v>7</v>
       </c>
       <c r="O18" s="9">
         <v>1</v>
       </c>
       <c r="P18" s="9">
         <v>8</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q18" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="9">
         <v>0</v>
       </c>
       <c r="C19" s="9">
         <v>6</v>
       </c>
       <c r="D19" s="9">
         <v>3</v>
       </c>
       <c r="E19" s="9">
         <v>5</v>
       </c>
       <c r="F19" s="9">
         <v>3</v>
       </c>
       <c r="G19" s="9">
         <v>-1</v>
       </c>
       <c r="H19" s="9">
         <v>2</v>
       </c>
       <c r="I19" s="9">
         <v>3</v>
       </c>
       <c r="J19" s="9">
         <v>-7</v>
       </c>
       <c r="K19" s="9">
         <v>1</v>
       </c>
       <c r="L19" s="9">
         <v>4</v>
       </c>
       <c r="M19" s="9">
         <v>10</v>
       </c>
       <c r="N19" s="9">
         <v>7</v>
       </c>
       <c r="O19" s="9">
         <v>1</v>
       </c>
       <c r="P19" s="9">
         <v>8</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q19" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="9">
         <v>0</v>
       </c>
       <c r="C20" s="9">
         <v>0</v>
       </c>
       <c r="D20" s="9">
         <v>0</v>
       </c>
       <c r="E20" s="9">
         <v>0</v>
       </c>
       <c r="F20" s="9">
         <v>0</v>
       </c>
       <c r="G20" s="9">
         <v>0</v>
       </c>
       <c r="H20" s="9">
         <v>0</v>
       </c>
       <c r="I20" s="9">
         <v>0</v>
       </c>
       <c r="J20" s="9">
         <v>0</v>
       </c>
       <c r="K20" s="9">
         <v>0</v>
       </c>
       <c r="L20" s="9">
         <v>0</v>
       </c>
       <c r="M20" s="9">
         <v>0</v>
       </c>
       <c r="N20" s="9">
         <v>0</v>
       </c>
       <c r="O20" s="9">
         <v>0</v>
       </c>
       <c r="P20" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q20" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="9">
         <v>0</v>
       </c>
       <c r="C21" s="9">
         <v>0</v>
       </c>
       <c r="D21" s="9">
         <v>0</v>
       </c>
       <c r="E21" s="9">
         <v>0</v>
       </c>
       <c r="F21" s="9">
         <v>0</v>
       </c>
       <c r="G21" s="9">
         <v>0</v>
       </c>
       <c r="H21" s="9">
         <v>0</v>
       </c>
       <c r="I21" s="9">
         <v>0</v>
       </c>
       <c r="J21" s="9">
         <v>0</v>
       </c>
       <c r="K21" s="9">
         <v>0</v>
       </c>
       <c r="L21" s="9">
         <v>0</v>
       </c>
       <c r="M21" s="9">
         <v>0</v>
       </c>
       <c r="N21" s="9">
         <v>0</v>
       </c>
       <c r="O21" s="9">
         <v>0</v>
       </c>
       <c r="P21" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q21" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
         <v>0</v>
       </c>
       <c r="C22" s="9">
         <v>0</v>
       </c>
       <c r="D22" s="9">
         <v>0</v>
       </c>
       <c r="E22" s="9">
         <v>0</v>
       </c>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="9">
         <v>0</v>
       </c>
       <c r="H22" s="9">
         <v>0</v>
       </c>
       <c r="I22" s="9">
         <v>0</v>
       </c>
       <c r="J22" s="9">
         <v>0</v>
       </c>
       <c r="K22" s="9">
         <v>0</v>
       </c>
       <c r="L22" s="9">
         <v>0</v>
       </c>
       <c r="M22" s="9">
         <v>0</v>
       </c>
       <c r="N22" s="9">
         <v>0</v>
       </c>
       <c r="O22" s="9">
         <v>0</v>
       </c>
       <c r="P22" s="9">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="31" t="s">
+      <c r="Q22" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="31"/>
-[...15 lines deleted...]
-    <row r="24" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B23" s="42"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="42"/>
+      <c r="M23" s="42"/>
+      <c r="N23" s="42"/>
+      <c r="O23" s="42"/>
+      <c r="P23" s="42"/>
+      <c r="Q23" s="38"/>
+    </row>
+    <row r="24" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="9">
         <v>1</v>
       </c>
       <c r="C24" s="9">
         <v>0</v>
       </c>
       <c r="D24" s="9">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>-1</v>
       </c>
       <c r="H24" s="8">
         <v>1</v>
       </c>
       <c r="I24" s="8">
         <v>5</v>
       </c>
       <c r="J24" s="9">
         <v>0</v>
       </c>
       <c r="K24" s="9">
         <v>0</v>
       </c>
       <c r="L24" s="9">
         <v>0</v>
       </c>
       <c r="M24" s="9">
         <v>1</v>
       </c>
       <c r="N24" s="9">
         <v>1</v>
       </c>
       <c r="O24" s="9">
         <v>0</v>
       </c>
       <c r="P24" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q24" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="9">
         <v>0</v>
       </c>
       <c r="C25" s="9">
         <v>0</v>
       </c>
       <c r="D25" s="9">
         <v>0</v>
       </c>
       <c r="E25" s="8">
         <v>0</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>1</v>
       </c>
       <c r="I25" s="8">
         <v>3</v>
       </c>
       <c r="J25" s="9">
         <v>0</v>
       </c>
       <c r="K25" s="9">
         <v>0</v>
       </c>
       <c r="L25" s="9">
         <v>0</v>
       </c>
       <c r="M25" s="9">
         <v>1</v>
       </c>
       <c r="N25" s="9">
         <v>0</v>
       </c>
       <c r="O25" s="9">
         <v>0</v>
       </c>
       <c r="P25" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q25" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="9">
         <v>0</v>
       </c>
       <c r="C26" s="9">
         <v>0</v>
       </c>
       <c r="D26" s="9">
         <v>0</v>
       </c>
       <c r="E26" s="8">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="9">
         <v>0</v>
       </c>
       <c r="K26" s="9">
         <v>0</v>
       </c>
       <c r="L26" s="9">
         <v>0</v>
       </c>
       <c r="M26" s="9">
         <v>0</v>
       </c>
       <c r="N26" s="9">
         <v>1</v>
       </c>
       <c r="O26" s="9">
         <v>0</v>
       </c>
       <c r="P26" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q26" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="9">
         <v>0</v>
       </c>
       <c r="C27" s="9">
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <v>0</v>
       </c>
       <c r="E27" s="8">
         <v>0</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
         <v>0</v>
       </c>
       <c r="J27" s="9">
         <v>0</v>
       </c>
       <c r="K27" s="9">
         <v>0</v>
       </c>
       <c r="L27" s="9">
         <v>0</v>
       </c>
       <c r="M27" s="9">
         <v>0</v>
       </c>
       <c r="N27" s="9">
         <v>0</v>
       </c>
       <c r="O27" s="9">
         <v>0</v>
       </c>
       <c r="P27" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="9">
         <v>0</v>
       </c>
       <c r="C28" s="9">
         <v>0</v>
       </c>
       <c r="D28" s="9">
         <v>0</v>
       </c>
       <c r="E28" s="8">
         <v>0</v>
       </c>
       <c r="F28" s="8">
         <v>0</v>
       </c>
       <c r="G28" s="8">
         <v>-1</v>
       </c>
       <c r="H28" s="8">
         <v>0</v>
       </c>
       <c r="I28" s="8">
         <v>1</v>
       </c>
       <c r="J28" s="9">
         <v>0</v>
       </c>
       <c r="K28" s="9">
         <v>0</v>
       </c>
       <c r="L28" s="9">
         <v>0</v>
       </c>
       <c r="M28" s="9">
         <v>0</v>
       </c>
       <c r="N28" s="9">
         <v>0</v>
       </c>
       <c r="O28" s="9">
         <v>0</v>
       </c>
       <c r="P28" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q28" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="9">
         <v>0</v>
       </c>
       <c r="C29" s="9">
         <v>0</v>
       </c>
       <c r="D29" s="9">
         <v>0</v>
       </c>
       <c r="E29" s="8">
         <v>0</v>
       </c>
       <c r="F29" s="8">
         <v>0</v>
       </c>
       <c r="G29" s="8">
         <v>0</v>
       </c>
       <c r="H29" s="8">
         <v>0</v>
       </c>
       <c r="I29" s="8">
         <v>0</v>
       </c>
       <c r="J29" s="9">
         <v>0</v>
       </c>
       <c r="K29" s="9">
         <v>0</v>
       </c>
       <c r="L29" s="9">
         <v>0</v>
       </c>
       <c r="M29" s="9">
         <v>0</v>
       </c>
       <c r="N29" s="9">
         <v>0</v>
       </c>
       <c r="O29" s="9">
         <v>0</v>
       </c>
       <c r="P29" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q29" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="9">
         <v>0</v>
       </c>
       <c r="C30" s="9">
         <v>0</v>
       </c>
       <c r="D30" s="9">
         <v>0</v>
       </c>
       <c r="E30" s="8">
         <v>0</v>
       </c>
       <c r="F30" s="8">
         <v>0</v>
       </c>
       <c r="G30" s="8">
         <v>0</v>
       </c>
       <c r="H30" s="8">
         <v>0</v>
       </c>
       <c r="I30" s="8">
         <v>0</v>
       </c>
       <c r="J30" s="9">
         <v>0</v>
       </c>
       <c r="K30" s="9">
         <v>0</v>
       </c>
       <c r="L30" s="9">
         <v>0</v>
       </c>
       <c r="M30" s="9">
         <v>0</v>
       </c>
       <c r="N30" s="9">
         <v>0</v>
       </c>
       <c r="O30" s="9">
         <v>0</v>
       </c>
       <c r="P30" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q30" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="9">
         <v>0</v>
       </c>
       <c r="C31" s="9">
         <v>0</v>
       </c>
       <c r="D31" s="9">
         <v>0</v>
       </c>
       <c r="E31" s="8">
         <v>0</v>
       </c>
       <c r="F31" s="8">
         <v>0</v>
       </c>
       <c r="G31" s="8">
         <v>0</v>
       </c>
       <c r="H31" s="8">
         <v>0</v>
       </c>
       <c r="I31" s="8">
         <v>0</v>
       </c>
       <c r="J31" s="9">
         <v>0</v>
       </c>
       <c r="K31" s="9">
         <v>0</v>
       </c>
       <c r="L31" s="9">
         <v>0</v>
       </c>
       <c r="M31" s="9">
         <v>0</v>
       </c>
       <c r="N31" s="9">
         <v>0</v>
       </c>
       <c r="O31" s="9">
         <v>0</v>
       </c>
       <c r="P31" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q31" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="12">
         <v>1</v>
       </c>
       <c r="C32" s="12">
         <v>0</v>
       </c>
       <c r="D32" s="12">
         <v>0</v>
       </c>
       <c r="E32" s="12">
         <v>0</v>
       </c>
       <c r="F32" s="12">
         <v>0</v>
       </c>
       <c r="G32" s="12">
         <v>0</v>
       </c>
       <c r="H32" s="12">
         <v>0</v>
       </c>
       <c r="I32" s="12">
         <v>1</v>
       </c>
       <c r="J32" s="12">
         <v>0</v>
       </c>
       <c r="K32" s="12">
         <v>0</v>
       </c>
       <c r="L32" s="12">
         <v>0</v>
       </c>
       <c r="M32" s="12">
         <v>0</v>
       </c>
       <c r="N32" s="12">
         <v>0</v>
       </c>
       <c r="O32" s="12">
         <v>0</v>
       </c>
       <c r="P32" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J33" s="10"/>
       <c r="K33" s="17"/>
     </row>
     <row r="34" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="J34" s="10"/>
       <c r="K34" s="17"/>
       <c r="N34" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="B35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="10"/>
       <c r="K35" s="17"/>
     </row>
     <row r="36" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
@@ -2238,2924 +2331,3086 @@
     </row>
     <row r="43" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="J43" s="10"/>
       <c r="K43" s="17"/>
     </row>
     <row r="44" spans="1:14" ht="15" customHeight="1">
       <c r="J44" s="10"/>
     </row>
     <row r="45" spans="1:14" ht="15" customHeight="1">
       <c r="J45" s="10"/>
     </row>
     <row r="46" spans="1:14" ht="15" customHeight="1">
       <c r="J46" s="10"/>
     </row>
     <row r="47" spans="1:14" ht="15" customHeight="1">
       <c r="J47" s="10"/>
     </row>
     <row r="48" spans="1:14" ht="15" customHeight="1">
       <c r="J48" s="10"/>
     </row>
     <row r="49" spans="10:10" ht="15" customHeight="1">
       <c r="J49" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:P1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:P23"/>
+    <mergeCell ref="A17:Q17"/>
+    <mergeCell ref="A23:Q23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A6:Q6"/>
+    <mergeCell ref="N4:Q4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P43"/>
+  <dimension ref="A1:Q43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:P1"/>
+      <selection pane="topRight" activeCell="N38" sqref="N38"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="15" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="16" max="16384" width="9.140625" style="15"/>
+    <col min="1" max="1" width="22.109375" style="15" customWidth="1"/>
+    <col min="2" max="11" width="9.109375" style="15"/>
+    <col min="12" max="12" width="9.109375" style="17"/>
+    <col min="13" max="13" width="9.109375" style="4"/>
+    <col min="14" max="15" width="9.109375" style="1"/>
+    <col min="16" max="16384" width="9.109375" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:17" ht="15" customHeight="1">
+      <c r="A1" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="36"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:16" s="17" customFormat="1" ht="15" customHeight="1">
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="38"/>
+    </row>
+    <row r="2" spans="1:17" s="17" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="26"/>
       <c r="O2" s="4"/>
     </row>
-    <row r="3" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="M3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="P3" s="3" t="s">
-[...5 lines deleted...]
-      <c r="B4" s="38">
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="33"/>
+      <c r="B4" s="43">
         <v>2025</v>
       </c>
-      <c r="C4" s="35"/>
-[...10 lines deleted...]
-      <c r="N4" s="34">
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="36"/>
+      <c r="K4" s="36"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="36"/>
+      <c r="N4" s="35">
         <v>2026</v>
       </c>
-      <c r="O4" s="35"/>
-[...3 lines deleted...]
-      <c r="A5" s="39"/>
+      <c r="O4" s="36"/>
+      <c r="P4" s="36"/>
+      <c r="Q4" s="41"/>
+    </row>
+    <row r="5" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="44"/>
       <c r="B5" s="27" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="27" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="27" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="5" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="37" t="s">
+      <c r="Q5" s="5" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="37"/>
-[...15 lines deleted...]
-    <row r="7" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="39"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="45"/>
+    </row>
+    <row r="7" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="9">
         <v>1</v>
       </c>
       <c r="C7" s="9">
         <v>6</v>
       </c>
       <c r="D7" s="9">
         <v>4</v>
       </c>
       <c r="E7" s="9">
         <v>5</v>
       </c>
       <c r="F7" s="9">
         <v>7</v>
       </c>
       <c r="G7" s="9">
         <v>0</v>
       </c>
       <c r="H7" s="9">
         <v>4</v>
       </c>
       <c r="I7" s="9">
         <v>8</v>
       </c>
       <c r="J7" s="9">
         <v>0</v>
       </c>
       <c r="K7" s="9">
         <v>2</v>
       </c>
       <c r="L7" s="9">
         <v>5</v>
       </c>
       <c r="M7" s="9">
         <v>11</v>
       </c>
       <c r="N7" s="9">
         <v>8</v>
       </c>
       <c r="O7" s="9">
         <v>1</v>
       </c>
       <c r="P7" s="9">
         <v>10</v>
       </c>
-    </row>
-    <row r="8" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q7" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="9">
         <v>0</v>
       </c>
       <c r="C8" s="9">
         <v>6</v>
       </c>
       <c r="D8" s="9">
         <v>4</v>
       </c>
       <c r="E8" s="9">
         <v>5</v>
       </c>
       <c r="F8" s="9">
         <v>7</v>
       </c>
       <c r="G8" s="9">
         <v>0</v>
       </c>
       <c r="H8" s="9">
         <v>4</v>
       </c>
       <c r="I8" s="9">
         <v>6</v>
       </c>
       <c r="J8" s="9">
         <v>0</v>
       </c>
       <c r="K8" s="9">
         <v>2</v>
       </c>
       <c r="L8" s="9">
         <v>5</v>
       </c>
       <c r="M8" s="9">
         <v>11</v>
       </c>
       <c r="N8" s="9">
         <v>7</v>
       </c>
       <c r="O8" s="9">
         <v>1</v>
       </c>
       <c r="P8" s="9">
         <v>9</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q8" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="9">
         <v>0</v>
       </c>
       <c r="C9" s="9">
         <v>0</v>
       </c>
       <c r="D9" s="9">
         <v>0</v>
       </c>
       <c r="E9" s="9">
         <v>0</v>
       </c>
       <c r="F9" s="9">
         <v>0</v>
       </c>
       <c r="G9" s="9">
         <v>0</v>
       </c>
       <c r="H9" s="9">
         <v>0</v>
       </c>
       <c r="I9" s="9">
         <v>0</v>
       </c>
       <c r="J9" s="9">
         <v>0</v>
       </c>
       <c r="K9" s="9">
         <v>0</v>
       </c>
       <c r="L9" s="9">
         <v>0</v>
       </c>
       <c r="M9" s="9">
         <v>0</v>
       </c>
       <c r="N9" s="9">
         <v>0</v>
       </c>
       <c r="O9" s="9">
         <v>0</v>
       </c>
       <c r="P9" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q9" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="9">
         <v>0</v>
       </c>
       <c r="C10" s="9">
         <v>0</v>
       </c>
       <c r="D10" s="9">
         <v>0</v>
       </c>
       <c r="E10" s="9">
         <v>0</v>
       </c>
       <c r="F10" s="9">
         <v>0</v>
       </c>
       <c r="G10" s="9">
         <v>0</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
       </c>
       <c r="I10" s="9">
         <v>0</v>
       </c>
       <c r="J10" s="9">
         <v>0</v>
       </c>
       <c r="K10" s="9">
         <v>0</v>
       </c>
       <c r="L10" s="9">
         <v>0</v>
       </c>
       <c r="M10" s="9">
         <v>0</v>
       </c>
       <c r="N10" s="9">
         <v>1</v>
       </c>
       <c r="O10" s="9">
         <v>0</v>
       </c>
       <c r="P10" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q10" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9">
         <v>0</v>
       </c>
       <c r="C11" s="9">
         <v>0</v>
       </c>
       <c r="D11" s="9">
         <v>0</v>
       </c>
       <c r="E11" s="9">
         <v>0</v>
       </c>
       <c r="F11" s="9">
         <v>0</v>
       </c>
       <c r="G11" s="9">
         <v>0</v>
       </c>
       <c r="H11" s="9">
         <v>0</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
       <c r="J11" s="9">
         <v>0</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="L11" s="9">
         <v>0</v>
       </c>
       <c r="M11" s="9">
         <v>0</v>
       </c>
       <c r="N11" s="9">
         <v>0</v>
       </c>
       <c r="O11" s="9">
         <v>0</v>
       </c>
       <c r="P11" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q11" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="9">
         <v>0</v>
       </c>
       <c r="C12" s="9">
         <v>0</v>
       </c>
       <c r="D12" s="9">
         <v>0</v>
       </c>
       <c r="E12" s="9">
         <v>0</v>
       </c>
       <c r="F12" s="9">
         <v>0</v>
       </c>
       <c r="G12" s="9">
         <v>0</v>
       </c>
       <c r="H12" s="9">
         <v>0</v>
       </c>
       <c r="I12" s="9">
         <v>1</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="L12" s="9">
         <v>0</v>
       </c>
       <c r="M12" s="9">
         <v>0</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9">
         <v>0</v>
       </c>
       <c r="P12" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q12" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="9">
         <v>0</v>
       </c>
       <c r="C13" s="9">
         <v>0</v>
       </c>
       <c r="D13" s="9">
         <v>0</v>
       </c>
       <c r="E13" s="9">
         <v>0</v>
       </c>
       <c r="F13" s="9">
         <v>0</v>
       </c>
       <c r="G13" s="9">
         <v>0</v>
       </c>
       <c r="H13" s="9">
         <v>0</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="L13" s="9">
         <v>0</v>
       </c>
       <c r="M13" s="9">
         <v>0</v>
       </c>
       <c r="N13" s="9">
         <v>0</v>
       </c>
       <c r="O13" s="9">
         <v>0</v>
       </c>
       <c r="P13" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q13" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="9">
         <v>0</v>
       </c>
       <c r="C14" s="9">
         <v>0</v>
       </c>
       <c r="D14" s="9">
         <v>0</v>
       </c>
       <c r="E14" s="9">
         <v>0</v>
       </c>
       <c r="F14" s="9">
         <v>0</v>
       </c>
       <c r="G14" s="9">
         <v>0</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
       <c r="J14" s="9">
         <v>0</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="L14" s="9">
         <v>0</v>
       </c>
       <c r="M14" s="9">
         <v>0</v>
       </c>
       <c r="N14" s="9">
         <v>0</v>
       </c>
       <c r="O14" s="9">
         <v>0</v>
       </c>
       <c r="P14" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q14" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="9">
         <v>0</v>
       </c>
       <c r="C15" s="9">
         <v>0</v>
       </c>
       <c r="D15" s="9">
         <v>0</v>
       </c>
       <c r="E15" s="9">
         <v>0</v>
       </c>
       <c r="F15" s="9">
         <v>0</v>
       </c>
       <c r="G15" s="9">
         <v>0</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="L15" s="9">
         <v>0</v>
       </c>
       <c r="M15" s="9">
         <v>0</v>
       </c>
       <c r="N15" s="9">
         <v>0</v>
       </c>
       <c r="O15" s="9">
         <v>0</v>
       </c>
       <c r="P15" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q15" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="9">
         <v>1</v>
       </c>
       <c r="C16" s="9">
         <v>0</v>
       </c>
       <c r="D16" s="9">
         <v>0</v>
       </c>
       <c r="E16" s="9">
         <v>0</v>
       </c>
       <c r="F16" s="9">
         <v>0</v>
       </c>
       <c r="G16" s="9">
         <v>0</v>
       </c>
       <c r="H16" s="9">
         <v>0</v>
       </c>
       <c r="I16" s="9">
         <v>1</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="L16" s="9">
         <v>0</v>
       </c>
       <c r="M16" s="9">
         <v>0</v>
       </c>
       <c r="N16" s="9">
         <v>0</v>
       </c>
       <c r="O16" s="9">
         <v>0</v>
       </c>
       <c r="P16" s="9">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="31" t="s">
+      <c r="Q16" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="31"/>
-[...15 lines deleted...]
-    <row r="18" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B17" s="42"/>
+      <c r="C17" s="42"/>
+      <c r="D17" s="42"/>
+      <c r="E17" s="42"/>
+      <c r="F17" s="42"/>
+      <c r="G17" s="42"/>
+      <c r="H17" s="42"/>
+      <c r="I17" s="42"/>
+      <c r="J17" s="42"/>
+      <c r="K17" s="42"/>
+      <c r="L17" s="42"/>
+      <c r="M17" s="42"/>
+      <c r="N17" s="42"/>
+      <c r="O17" s="42"/>
+      <c r="P17" s="42"/>
+      <c r="Q17" s="38"/>
+    </row>
+    <row r="18" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="9">
         <v>0</v>
       </c>
       <c r="C18" s="9">
         <v>6</v>
       </c>
       <c r="D18" s="9">
         <v>4</v>
       </c>
       <c r="E18" s="9">
         <v>5</v>
       </c>
       <c r="F18" s="9">
         <v>7</v>
       </c>
       <c r="G18" s="9">
         <v>0</v>
       </c>
       <c r="H18" s="9">
         <v>3</v>
       </c>
       <c r="I18" s="9">
         <v>3</v>
       </c>
       <c r="J18" s="9">
         <v>0</v>
       </c>
       <c r="K18" s="9">
         <v>2</v>
       </c>
       <c r="L18" s="9">
         <v>5</v>
       </c>
       <c r="M18" s="9">
         <v>10</v>
       </c>
       <c r="N18" s="9">
         <v>7</v>
       </c>
       <c r="O18" s="9">
         <v>1</v>
       </c>
       <c r="P18" s="9">
         <v>9</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q18" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="9">
         <v>0</v>
       </c>
       <c r="C19" s="9">
         <v>6</v>
       </c>
       <c r="D19" s="9">
         <v>4</v>
       </c>
       <c r="E19" s="9">
         <v>5</v>
       </c>
       <c r="F19" s="9">
         <v>7</v>
       </c>
       <c r="G19" s="9">
         <v>0</v>
       </c>
       <c r="H19" s="9">
         <v>3</v>
       </c>
       <c r="I19" s="9">
         <v>3</v>
       </c>
       <c r="J19" s="9">
         <v>0</v>
       </c>
       <c r="K19" s="9">
         <v>2</v>
       </c>
       <c r="L19" s="9">
         <v>5</v>
       </c>
       <c r="M19" s="9">
         <v>10</v>
       </c>
       <c r="N19" s="9">
         <v>7</v>
       </c>
       <c r="O19" s="9">
         <v>1</v>
       </c>
       <c r="P19" s="9">
         <v>9</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q19" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="9">
         <v>0</v>
       </c>
       <c r="C20" s="9">
         <v>0</v>
       </c>
       <c r="D20" s="9">
         <v>0</v>
       </c>
       <c r="E20" s="9">
         <v>0</v>
       </c>
       <c r="F20" s="9">
         <v>0</v>
       </c>
       <c r="G20" s="9">
         <v>0</v>
       </c>
       <c r="H20" s="9">
         <v>0</v>
       </c>
       <c r="I20" s="9">
         <v>0</v>
       </c>
       <c r="J20" s="9">
         <v>0</v>
       </c>
       <c r="K20" s="9">
         <v>0</v>
       </c>
       <c r="L20" s="9">
         <v>0</v>
       </c>
       <c r="M20" s="9">
         <v>0</v>
       </c>
       <c r="N20" s="9">
         <v>0</v>
       </c>
       <c r="O20" s="9">
         <v>0</v>
       </c>
       <c r="P20" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q20" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="9">
         <v>0</v>
       </c>
       <c r="C21" s="9">
         <v>0</v>
       </c>
       <c r="D21" s="9">
         <v>0</v>
       </c>
       <c r="E21" s="9">
         <v>0</v>
       </c>
       <c r="F21" s="9">
         <v>0</v>
       </c>
       <c r="G21" s="9">
         <v>0</v>
       </c>
       <c r="H21" s="9">
         <v>0</v>
       </c>
       <c r="I21" s="9">
         <v>0</v>
       </c>
       <c r="J21" s="9">
         <v>0</v>
       </c>
       <c r="K21" s="9">
         <v>0</v>
       </c>
       <c r="L21" s="9">
         <v>0</v>
       </c>
       <c r="M21" s="9">
         <v>0</v>
       </c>
       <c r="N21" s="9">
         <v>0</v>
       </c>
       <c r="O21" s="9">
         <v>0</v>
       </c>
       <c r="P21" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q21" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
         <v>0</v>
       </c>
       <c r="C22" s="9">
         <v>0</v>
       </c>
       <c r="D22" s="9">
         <v>0</v>
       </c>
       <c r="E22" s="9">
         <v>0</v>
       </c>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="9">
         <v>0</v>
       </c>
       <c r="H22" s="9">
         <v>0</v>
       </c>
       <c r="I22" s="9">
         <v>0</v>
       </c>
       <c r="J22" s="9">
         <v>0</v>
       </c>
       <c r="K22" s="9">
         <v>0</v>
       </c>
       <c r="L22" s="9">
         <v>0</v>
       </c>
       <c r="M22" s="9">
         <v>0</v>
       </c>
       <c r="N22" s="9">
         <v>0</v>
       </c>
       <c r="O22" s="9">
         <v>0</v>
       </c>
       <c r="P22" s="9">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="31" t="s">
+      <c r="Q22" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="31"/>
-[...15 lines deleted...]
-    <row r="24" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B23" s="42"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="42"/>
+      <c r="M23" s="42"/>
+      <c r="N23" s="42"/>
+      <c r="O23" s="42"/>
+      <c r="P23" s="42"/>
+      <c r="Q23" s="38"/>
+    </row>
+    <row r="24" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="9">
         <v>1</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="9">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
         <v>1</v>
       </c>
       <c r="I24" s="8">
         <v>5</v>
       </c>
       <c r="J24" s="9">
         <v>0</v>
       </c>
       <c r="K24" s="9">
         <v>0</v>
       </c>
       <c r="L24" s="8">
         <v>0</v>
       </c>
       <c r="M24" s="9">
         <v>1</v>
       </c>
       <c r="N24" s="24">
         <v>1</v>
       </c>
       <c r="O24" s="9">
         <v>0</v>
       </c>
       <c r="P24" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q24" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="9">
         <v>0</v>
       </c>
       <c r="C25" s="8">
         <v>0</v>
       </c>
       <c r="D25" s="9">
         <v>0</v>
       </c>
       <c r="E25" s="8">
         <v>0</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>1</v>
       </c>
       <c r="I25" s="8">
         <v>3</v>
       </c>
       <c r="J25" s="9">
         <v>0</v>
       </c>
       <c r="K25" s="9">
         <v>0</v>
       </c>
       <c r="L25" s="8">
         <v>0</v>
       </c>
       <c r="M25" s="9">
         <v>1</v>
       </c>
       <c r="N25" s="24">
         <v>0</v>
       </c>
       <c r="O25" s="9">
         <v>0</v>
       </c>
       <c r="P25" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q25" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="9">
         <v>0</v>
       </c>
       <c r="C26" s="8">
         <v>0</v>
       </c>
       <c r="D26" s="9">
         <v>0</v>
       </c>
       <c r="E26" s="8">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
         <v>0</v>
       </c>
       <c r="J26" s="9">
         <v>0</v>
       </c>
       <c r="K26" s="9">
         <v>0</v>
       </c>
       <c r="L26" s="8">
         <v>0</v>
       </c>
       <c r="M26" s="9">
         <v>0</v>
       </c>
       <c r="N26" s="24">
         <v>1</v>
       </c>
       <c r="O26" s="9">
         <v>0</v>
       </c>
       <c r="P26" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q26" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="9">
         <v>0</v>
       </c>
       <c r="C27" s="8">
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <v>0</v>
       </c>
       <c r="E27" s="8">
         <v>0</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
         <v>0</v>
       </c>
       <c r="J27" s="9">
         <v>0</v>
       </c>
       <c r="K27" s="9">
         <v>0</v>
       </c>
       <c r="L27" s="8">
         <v>0</v>
       </c>
       <c r="M27" s="9">
         <v>0</v>
       </c>
       <c r="N27" s="24">
         <v>0</v>
       </c>
       <c r="O27" s="9">
         <v>0</v>
       </c>
       <c r="P27" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q27" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="9">
         <v>0</v>
       </c>
       <c r="C28" s="8">
         <v>0</v>
       </c>
       <c r="D28" s="9">
         <v>0</v>
       </c>
       <c r="E28" s="8">
         <v>0</v>
       </c>
       <c r="F28" s="8">
         <v>0</v>
       </c>
       <c r="G28" s="8">
         <v>0</v>
       </c>
       <c r="H28" s="8">
         <v>0</v>
       </c>
       <c r="I28" s="8">
         <v>1</v>
       </c>
       <c r="J28" s="9">
         <v>0</v>
       </c>
       <c r="K28" s="9">
         <v>0</v>
       </c>
       <c r="L28" s="8">
         <v>0</v>
       </c>
       <c r="M28" s="9">
         <v>0</v>
       </c>
       <c r="N28" s="24">
         <v>0</v>
       </c>
       <c r="O28" s="9">
         <v>0</v>
       </c>
       <c r="P28" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q28" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="9">
         <v>0</v>
       </c>
       <c r="C29" s="8">
         <v>0</v>
       </c>
       <c r="D29" s="9">
         <v>0</v>
       </c>
       <c r="E29" s="8">
         <v>0</v>
       </c>
       <c r="F29" s="8">
         <v>0</v>
       </c>
       <c r="G29" s="8">
         <v>0</v>
       </c>
       <c r="H29" s="8">
         <v>0</v>
       </c>
       <c r="I29" s="8">
         <v>0</v>
       </c>
       <c r="J29" s="9">
         <v>0</v>
       </c>
       <c r="K29" s="9">
         <v>0</v>
       </c>
       <c r="L29" s="8">
         <v>0</v>
       </c>
       <c r="M29" s="9">
         <v>0</v>
       </c>
       <c r="N29" s="24">
         <v>0</v>
       </c>
       <c r="O29" s="9">
         <v>0</v>
       </c>
       <c r="P29" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q29" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="9">
         <v>0</v>
       </c>
       <c r="C30" s="8">
         <v>0</v>
       </c>
       <c r="D30" s="9">
         <v>0</v>
       </c>
       <c r="E30" s="8">
         <v>0</v>
       </c>
       <c r="F30" s="8">
         <v>0</v>
       </c>
       <c r="G30" s="8">
         <v>0</v>
       </c>
       <c r="H30" s="8">
         <v>0</v>
       </c>
       <c r="I30" s="8">
         <v>0</v>
       </c>
       <c r="J30" s="9">
         <v>0</v>
       </c>
       <c r="K30" s="9">
         <v>0</v>
       </c>
       <c r="L30" s="8">
         <v>0</v>
       </c>
       <c r="M30" s="9">
         <v>0</v>
       </c>
       <c r="N30" s="24">
         <v>0</v>
       </c>
       <c r="O30" s="9">
         <v>0</v>
       </c>
       <c r="P30" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q30" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="9">
         <v>0</v>
       </c>
       <c r="C31" s="8">
         <v>0</v>
       </c>
       <c r="D31" s="9">
         <v>0</v>
       </c>
       <c r="E31" s="8">
         <v>0</v>
       </c>
       <c r="F31" s="8">
         <v>0</v>
       </c>
       <c r="G31" s="8">
         <v>0</v>
       </c>
       <c r="H31" s="8">
         <v>0</v>
       </c>
       <c r="I31" s="8">
         <v>0</v>
       </c>
       <c r="J31" s="9">
         <v>0</v>
       </c>
       <c r="K31" s="9">
         <v>0</v>
       </c>
       <c r="L31" s="8">
         <v>0</v>
       </c>
       <c r="M31" s="9">
         <v>0</v>
       </c>
       <c r="N31" s="24">
         <v>0</v>
       </c>
       <c r="O31" s="9">
         <v>0</v>
       </c>
       <c r="P31" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q31" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="12">
         <v>1</v>
       </c>
       <c r="C32" s="12">
         <v>0</v>
       </c>
       <c r="D32" s="12">
         <v>0</v>
       </c>
       <c r="E32" s="12">
         <v>0</v>
       </c>
       <c r="F32" s="12">
         <v>0</v>
       </c>
       <c r="G32" s="12">
         <v>0</v>
       </c>
       <c r="H32" s="12">
         <v>0</v>
       </c>
       <c r="I32" s="12">
         <v>1</v>
       </c>
       <c r="J32" s="12">
         <v>0</v>
       </c>
       <c r="K32" s="12">
         <v>0</v>
       </c>
       <c r="L32" s="12">
         <v>0</v>
       </c>
       <c r="M32" s="12">
         <v>0</v>
       </c>
       <c r="N32" s="25">
         <v>0</v>
       </c>
       <c r="O32" s="12">
         <v>0</v>
       </c>
       <c r="P32" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:15" s="17" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
     </row>
     <row r="34" spans="1:15" s="17" customFormat="1" ht="15" customHeight="1">
       <c r="E34" s="17" t="s">
         <v>31</v>
       </c>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
     </row>
     <row r="35" spans="1:15" s="17" customFormat="1" ht="15" customHeight="1">
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
       <c r="O35" s="4"/>
     </row>
     <row r="36" spans="1:15" ht="15" customHeight="1">
       <c r="O36" s="4"/>
     </row>
     <row r="37" spans="1:15" ht="15" customHeight="1">
       <c r="O37" s="4"/>
     </row>
     <row r="38" spans="1:15" ht="15" customHeight="1">
       <c r="O38" s="4"/>
     </row>
     <row r="39" spans="1:15" ht="15" customHeight="1">
       <c r="O39" s="4"/>
     </row>
     <row r="40" spans="1:15" ht="15" customHeight="1">
       <c r="O40" s="4"/>
     </row>
     <row r="41" spans="1:15" ht="15" customHeight="1">
       <c r="O41" s="4"/>
     </row>
     <row r="42" spans="1:15" ht="15" customHeight="1">
       <c r="O42" s="4"/>
     </row>
     <row r="43" spans="1:15" ht="15" customHeight="1">
       <c r="O43" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:P1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A23:P23"/>
+    <mergeCell ref="A17:Q17"/>
+    <mergeCell ref="A23:Q23"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="N4:P4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A6:Q6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="3" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:P49"/>
+  <dimension ref="A1:Q49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" sqref="A1:P1"/>
+      <selection pane="topRight" activeCell="N36" sqref="N36"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15" customHeight="1"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
-    <col min="1" max="1" width="22.140625" style="15" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="16" max="16384" width="9.140625" style="15"/>
+    <col min="1" max="1" width="22.109375" style="15" customWidth="1"/>
+    <col min="2" max="3" width="9.109375" style="15"/>
+    <col min="4" max="10" width="9.109375" style="14"/>
+    <col min="11" max="11" width="9.109375" style="15"/>
+    <col min="12" max="12" width="9.109375" style="20"/>
+    <col min="13" max="13" width="9.109375" style="4"/>
+    <col min="14" max="15" width="9.109375" style="1"/>
+    <col min="16" max="16384" width="9.109375" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" ht="15" customHeight="1">
-      <c r="A1" s="36" t="s">
+    <row r="1" spans="1:17" ht="15" customHeight="1">
+      <c r="A1" s="37" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="36"/>
-[...15 lines deleted...]
-    <row r="2" spans="1:16" s="17" customFormat="1" ht="15" customHeight="1">
+      <c r="B1" s="37"/>
+      <c r="C1" s="37"/>
+      <c r="D1" s="37"/>
+      <c r="E1" s="37"/>
+      <c r="F1" s="37"/>
+      <c r="G1" s="37"/>
+      <c r="H1" s="37"/>
+      <c r="I1" s="37"/>
+      <c r="J1" s="37"/>
+      <c r="K1" s="37"/>
+      <c r="L1" s="37"/>
+      <c r="M1" s="37"/>
+      <c r="N1" s="37"/>
+      <c r="O1" s="37"/>
+      <c r="P1" s="37"/>
+      <c r="Q1" s="38"/>
+    </row>
+    <row r="2" spans="1:17" s="17" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="26"/>
       <c r="O2" s="4"/>
     </row>
-    <row r="3" spans="1:16" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="B3" s="3"/>
       <c r="J3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>28</v>
       </c>
-      <c r="P3" s="3" t="s">
-[...5 lines deleted...]
-      <c r="B4" s="34">
+      <c r="P3" s="3"/>
+      <c r="Q3" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="33"/>
+      <c r="B4" s="35">
         <v>2025</v>
       </c>
-      <c r="C4" s="35"/>
-[...10 lines deleted...]
-      <c r="N4" s="34">
+      <c r="C4" s="36"/>
+      <c r="D4" s="36"/>
+      <c r="E4" s="36"/>
+      <c r="F4" s="36"/>
+      <c r="G4" s="36"/>
+      <c r="H4" s="36"/>
+      <c r="I4" s="36"/>
+      <c r="J4" s="36"/>
+      <c r="K4" s="36"/>
+      <c r="L4" s="36"/>
+      <c r="M4" s="36"/>
+      <c r="N4" s="35">
         <v>2026</v>
       </c>
-      <c r="O4" s="35"/>
-[...3 lines deleted...]
-      <c r="A5" s="33"/>
+      <c r="O4" s="36"/>
+      <c r="P4" s="36"/>
+      <c r="Q4" s="41"/>
+    </row>
+    <row r="5" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="34"/>
       <c r="B5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="27" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="27" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="27" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="27" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="27" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="27" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="27" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="30" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="37" t="s">
+      <c r="Q5" s="31" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="39" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="37"/>
-[...15 lines deleted...]
-    <row r="7" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="39"/>
+      <c r="C6" s="39"/>
+      <c r="D6" s="39"/>
+      <c r="E6" s="39"/>
+      <c r="F6" s="39"/>
+      <c r="G6" s="39"/>
+      <c r="H6" s="39"/>
+      <c r="I6" s="39"/>
+      <c r="J6" s="39"/>
+      <c r="K6" s="39"/>
+      <c r="L6" s="39"/>
+      <c r="M6" s="39"/>
+      <c r="N6" s="39"/>
+      <c r="O6" s="39"/>
+      <c r="P6" s="39"/>
+      <c r="Q6" s="40"/>
+    </row>
+    <row r="7" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="9">
         <v>0</v>
       </c>
       <c r="C7" s="9">
         <v>0</v>
       </c>
       <c r="D7" s="9">
         <v>1</v>
       </c>
       <c r="E7" s="9">
         <v>0</v>
       </c>
       <c r="F7" s="9">
         <v>4</v>
       </c>
       <c r="G7" s="9">
         <v>2</v>
       </c>
       <c r="H7" s="9">
         <v>1</v>
       </c>
       <c r="I7" s="9">
         <v>0</v>
       </c>
       <c r="J7" s="9">
         <v>7</v>
       </c>
       <c r="K7" s="9">
         <v>1</v>
       </c>
       <c r="L7" s="9">
         <v>1</v>
       </c>
       <c r="M7" s="9">
         <v>0</v>
       </c>
       <c r="N7" s="9">
         <v>0</v>
       </c>
       <c r="O7" s="9">
         <v>0</v>
       </c>
       <c r="P7" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="8" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q7" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="9">
         <v>0</v>
       </c>
       <c r="C8" s="9">
         <v>0</v>
       </c>
       <c r="D8" s="9">
         <v>1</v>
       </c>
       <c r="E8" s="9">
         <v>0</v>
       </c>
       <c r="F8" s="9">
         <v>4</v>
       </c>
       <c r="G8" s="9">
         <v>1</v>
       </c>
       <c r="H8" s="9">
         <v>1</v>
       </c>
       <c r="I8" s="9">
         <v>0</v>
       </c>
       <c r="J8" s="9">
         <v>7</v>
       </c>
       <c r="K8" s="9">
         <v>1</v>
       </c>
       <c r="L8" s="9">
         <v>1</v>
       </c>
       <c r="M8" s="9">
         <v>0</v>
       </c>
       <c r="N8" s="9">
         <v>0</v>
       </c>
       <c r="O8" s="9">
         <v>0</v>
       </c>
       <c r="P8" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="9" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q8" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="9">
         <v>0</v>
       </c>
       <c r="C9" s="9">
         <v>0</v>
       </c>
       <c r="D9" s="9">
         <v>0</v>
       </c>
       <c r="E9" s="9">
         <v>0</v>
       </c>
       <c r="F9" s="9">
         <v>0</v>
       </c>
       <c r="G9" s="9">
         <v>0</v>
       </c>
       <c r="H9" s="9">
         <v>0</v>
       </c>
       <c r="I9" s="9">
         <v>0</v>
       </c>
       <c r="J9" s="9">
         <v>0</v>
       </c>
       <c r="K9" s="9">
         <v>0</v>
       </c>
       <c r="L9" s="9">
         <v>0</v>
       </c>
       <c r="M9" s="9">
         <v>0</v>
       </c>
       <c r="N9" s="9">
         <v>0</v>
       </c>
       <c r="O9" s="9">
         <v>0</v>
       </c>
       <c r="P9" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q9" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="9">
         <v>0</v>
       </c>
       <c r="C10" s="9">
         <v>0</v>
       </c>
       <c r="D10" s="9">
         <v>0</v>
       </c>
       <c r="E10" s="9">
         <v>0</v>
       </c>
       <c r="F10" s="9">
         <v>0</v>
       </c>
       <c r="G10" s="9">
         <v>0</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
       </c>
       <c r="I10" s="9">
         <v>0</v>
       </c>
       <c r="J10" s="9">
         <v>0</v>
       </c>
       <c r="K10" s="9">
         <v>0</v>
       </c>
       <c r="L10" s="9">
         <v>0</v>
       </c>
       <c r="M10" s="9">
         <v>0</v>
       </c>
       <c r="N10" s="9">
         <v>0</v>
       </c>
       <c r="O10" s="9">
         <v>0</v>
       </c>
       <c r="P10" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q10" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9">
         <v>0</v>
       </c>
       <c r="C11" s="9">
         <v>0</v>
       </c>
       <c r="D11" s="9">
         <v>0</v>
       </c>
       <c r="E11" s="9">
         <v>0</v>
       </c>
       <c r="F11" s="9">
         <v>0</v>
       </c>
       <c r="G11" s="9">
         <v>0</v>
       </c>
       <c r="H11" s="9">
         <v>0</v>
       </c>
       <c r="I11" s="9">
         <v>0</v>
       </c>
       <c r="J11" s="9">
         <v>0</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="L11" s="9">
         <v>0</v>
       </c>
       <c r="M11" s="9">
         <v>0</v>
       </c>
       <c r="N11" s="9">
         <v>0</v>
       </c>
       <c r="O11" s="9">
         <v>0</v>
       </c>
       <c r="P11" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q11" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="9">
         <v>0</v>
       </c>
       <c r="C12" s="9">
         <v>0</v>
       </c>
       <c r="D12" s="9">
         <v>0</v>
       </c>
       <c r="E12" s="9">
         <v>0</v>
       </c>
       <c r="F12" s="9">
         <v>0</v>
       </c>
       <c r="G12" s="9">
         <v>1</v>
       </c>
       <c r="H12" s="9">
         <v>0</v>
       </c>
       <c r="I12" s="9">
         <v>0</v>
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="L12" s="9">
         <v>0</v>
       </c>
       <c r="M12" s="9">
         <v>0</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9">
         <v>0</v>
       </c>
       <c r="P12" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q12" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="9">
         <v>0</v>
       </c>
       <c r="C13" s="9">
         <v>0</v>
       </c>
       <c r="D13" s="9">
         <v>0</v>
       </c>
       <c r="E13" s="9">
         <v>0</v>
       </c>
       <c r="F13" s="9">
         <v>0</v>
       </c>
       <c r="G13" s="9">
         <v>0</v>
       </c>
       <c r="H13" s="9">
         <v>0</v>
       </c>
       <c r="I13" s="9">
         <v>0</v>
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="L13" s="9">
         <v>0</v>
       </c>
       <c r="M13" s="9">
         <v>0</v>
       </c>
       <c r="N13" s="9">
         <v>0</v>
       </c>
       <c r="O13" s="9">
         <v>0</v>
       </c>
       <c r="P13" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q13" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="9">
         <v>0</v>
       </c>
       <c r="C14" s="9">
         <v>0</v>
       </c>
       <c r="D14" s="9">
         <v>0</v>
       </c>
       <c r="E14" s="9">
         <v>0</v>
       </c>
       <c r="F14" s="9">
         <v>0</v>
       </c>
       <c r="G14" s="9">
         <v>0</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
       </c>
       <c r="I14" s="9">
         <v>0</v>
       </c>
       <c r="J14" s="9">
         <v>0</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="L14" s="9">
         <v>0</v>
       </c>
       <c r="M14" s="9">
         <v>0</v>
       </c>
       <c r="N14" s="9">
         <v>0</v>
       </c>
       <c r="O14" s="9">
         <v>0</v>
       </c>
       <c r="P14" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q14" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="9">
         <v>0</v>
       </c>
       <c r="C15" s="9">
         <v>0</v>
       </c>
       <c r="D15" s="9">
         <v>0</v>
       </c>
       <c r="E15" s="9">
         <v>0</v>
       </c>
       <c r="F15" s="9">
         <v>0</v>
       </c>
       <c r="G15" s="9">
         <v>0</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
       </c>
       <c r="I15" s="9">
         <v>0</v>
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="L15" s="9">
         <v>0</v>
       </c>
       <c r="M15" s="9">
         <v>0</v>
       </c>
       <c r="N15" s="9">
         <v>0</v>
       </c>
       <c r="O15" s="9">
         <v>0</v>
       </c>
       <c r="P15" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q15" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="9">
         <v>0</v>
       </c>
       <c r="C16" s="9">
         <v>0</v>
       </c>
       <c r="D16" s="9">
         <v>0</v>
       </c>
       <c r="E16" s="9">
         <v>0</v>
       </c>
       <c r="F16" s="9">
         <v>0</v>
       </c>
       <c r="G16" s="9">
         <v>0</v>
       </c>
       <c r="H16" s="9">
         <v>0</v>
       </c>
       <c r="I16" s="9">
         <v>0</v>
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="L16" s="9">
         <v>0</v>
       </c>
       <c r="M16" s="9">
         <v>0</v>
       </c>
       <c r="N16" s="9">
         <v>0</v>
       </c>
       <c r="O16" s="9">
         <v>0</v>
       </c>
       <c r="P16" s="9">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="40" t="s">
+      <c r="Q16" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="40"/>
-[...15 lines deleted...]
-    <row r="18" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B17" s="46"/>
+      <c r="C17" s="46"/>
+      <c r="D17" s="46"/>
+      <c r="E17" s="46"/>
+      <c r="F17" s="46"/>
+      <c r="G17" s="46"/>
+      <c r="H17" s="46"/>
+      <c r="I17" s="46"/>
+      <c r="J17" s="46"/>
+      <c r="K17" s="46"/>
+      <c r="L17" s="46"/>
+      <c r="M17" s="46"/>
+      <c r="N17" s="46"/>
+      <c r="O17" s="46"/>
+      <c r="P17" s="46"/>
+      <c r="Q17" s="38"/>
+    </row>
+    <row r="18" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="9">
         <v>0</v>
       </c>
       <c r="C18" s="9">
         <v>0</v>
       </c>
       <c r="D18" s="9">
         <v>1</v>
       </c>
       <c r="E18" s="9">
         <v>0</v>
       </c>
       <c r="F18" s="9">
         <v>4</v>
       </c>
       <c r="G18" s="9">
         <v>1</v>
       </c>
       <c r="H18" s="9">
         <v>1</v>
       </c>
       <c r="I18" s="9">
         <v>0</v>
       </c>
       <c r="J18" s="9">
         <v>7</v>
       </c>
       <c r="K18" s="9">
         <v>1</v>
       </c>
       <c r="L18" s="9">
         <v>1</v>
       </c>
       <c r="M18" s="9">
         <v>0</v>
       </c>
       <c r="N18" s="9">
         <v>0</v>
       </c>
       <c r="O18" s="9">
         <v>0</v>
       </c>
       <c r="P18" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q18" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="9">
         <v>0</v>
       </c>
       <c r="C19" s="9">
         <v>0</v>
       </c>
       <c r="D19" s="9">
         <v>1</v>
       </c>
       <c r="E19" s="9">
         <v>0</v>
       </c>
       <c r="F19" s="9">
         <v>4</v>
       </c>
       <c r="G19" s="9">
         <v>1</v>
       </c>
       <c r="H19" s="9">
         <v>1</v>
       </c>
       <c r="I19" s="9">
         <v>0</v>
       </c>
       <c r="J19" s="9">
         <v>7</v>
       </c>
       <c r="K19" s="9">
         <v>1</v>
       </c>
       <c r="L19" s="9">
         <v>1</v>
       </c>
       <c r="M19" s="9">
         <v>0</v>
       </c>
       <c r="N19" s="9">
         <v>0</v>
       </c>
       <c r="O19" s="9">
         <v>0</v>
       </c>
       <c r="P19" s="9">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q19" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="9">
         <v>0</v>
       </c>
       <c r="C20" s="9">
         <v>0</v>
       </c>
       <c r="D20" s="9">
         <v>0</v>
       </c>
       <c r="E20" s="9">
         <v>0</v>
       </c>
       <c r="F20" s="9">
         <v>0</v>
       </c>
       <c r="G20" s="9">
         <v>0</v>
       </c>
       <c r="H20" s="9">
         <v>0</v>
       </c>
       <c r="I20" s="9">
         <v>0</v>
       </c>
       <c r="J20" s="9">
         <v>0</v>
       </c>
       <c r="K20" s="9">
         <v>0</v>
       </c>
       <c r="L20" s="9">
         <v>0</v>
       </c>
       <c r="M20" s="9">
         <v>0</v>
       </c>
       <c r="N20" s="9">
         <v>0</v>
       </c>
       <c r="O20" s="9">
         <v>0</v>
       </c>
       <c r="P20" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q20" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="9">
         <v>0</v>
       </c>
       <c r="C21" s="9">
         <v>0</v>
       </c>
       <c r="D21" s="9">
         <v>0</v>
       </c>
       <c r="E21" s="9">
         <v>0</v>
       </c>
       <c r="F21" s="9">
         <v>0</v>
       </c>
       <c r="G21" s="9">
         <v>0</v>
       </c>
       <c r="H21" s="9">
         <v>0</v>
       </c>
       <c r="I21" s="9">
         <v>0</v>
       </c>
       <c r="J21" s="9">
         <v>0</v>
       </c>
       <c r="K21" s="9">
         <v>0</v>
       </c>
       <c r="L21" s="9">
         <v>0</v>
       </c>
       <c r="M21" s="9">
         <v>0</v>
       </c>
       <c r="N21" s="9">
         <v>0</v>
       </c>
       <c r="O21" s="9">
         <v>0</v>
       </c>
       <c r="P21" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q21" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
         <v>0</v>
       </c>
       <c r="C22" s="9">
         <v>0</v>
       </c>
       <c r="D22" s="9">
         <v>0</v>
       </c>
       <c r="E22" s="9">
         <v>0</v>
       </c>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="9">
         <v>0</v>
       </c>
       <c r="H22" s="9">
         <v>0</v>
       </c>
       <c r="I22" s="9">
         <v>0</v>
       </c>
       <c r="J22" s="9">
         <v>0</v>
       </c>
       <c r="K22" s="9">
         <v>0</v>
       </c>
       <c r="L22" s="9">
         <v>0</v>
       </c>
       <c r="M22" s="9">
         <v>0</v>
       </c>
       <c r="N22" s="9">
         <v>0</v>
       </c>
       <c r="O22" s="9">
         <v>0</v>
       </c>
       <c r="P22" s="9">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="31" t="s">
+      <c r="Q22" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="42" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="31"/>
-[...15 lines deleted...]
-    <row r="24" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B23" s="42"/>
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="42"/>
+      <c r="M23" s="42"/>
+      <c r="N23" s="42"/>
+      <c r="O23" s="42"/>
+      <c r="P23" s="42"/>
+      <c r="Q23" s="38"/>
+    </row>
+    <row r="24" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="9">
         <v>0</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="9">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="9">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>1</v>
       </c>
       <c r="H24" s="8">
         <v>0</v>
       </c>
       <c r="I24" s="9">
         <v>0</v>
       </c>
       <c r="J24" s="9">
         <v>0</v>
       </c>
       <c r="K24" s="9">
         <v>0</v>
       </c>
       <c r="L24" s="8">
         <v>0</v>
       </c>
       <c r="M24" s="8">
         <v>0</v>
       </c>
       <c r="N24" s="9">
         <v>0</v>
       </c>
       <c r="O24" s="8">
         <v>0</v>
       </c>
       <c r="P24" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q24" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="9">
         <v>0</v>
       </c>
       <c r="C25" s="8">
         <v>0</v>
       </c>
       <c r="D25" s="9">
         <v>0</v>
       </c>
       <c r="E25" s="8">
         <v>0</v>
       </c>
       <c r="F25" s="9">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>0</v>
       </c>
       <c r="I25" s="9">
         <v>0</v>
       </c>
       <c r="J25" s="9">
         <v>0</v>
       </c>
       <c r="K25" s="9">
         <v>0</v>
       </c>
       <c r="L25" s="8">
         <v>0</v>
       </c>
       <c r="M25" s="8">
         <v>0</v>
       </c>
       <c r="N25" s="9">
         <v>0</v>
       </c>
       <c r="O25" s="8">
         <v>0</v>
       </c>
       <c r="P25" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q25" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="9">
         <v>0</v>
       </c>
       <c r="C26" s="8">
         <v>0</v>
       </c>
       <c r="D26" s="9">
         <v>0</v>
       </c>
       <c r="E26" s="8">
         <v>0</v>
       </c>
       <c r="F26" s="9">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="9">
         <v>0</v>
       </c>
       <c r="J26" s="9">
         <v>0</v>
       </c>
       <c r="K26" s="9">
         <v>0</v>
       </c>
       <c r="L26" s="8">
         <v>0</v>
       </c>
       <c r="M26" s="8">
         <v>0</v>
       </c>
       <c r="N26" s="9">
         <v>0</v>
       </c>
       <c r="O26" s="8">
         <v>0</v>
       </c>
       <c r="P26" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q26" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="9">
         <v>0</v>
       </c>
       <c r="C27" s="8">
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <v>0</v>
       </c>
       <c r="E27" s="8">
         <v>0</v>
       </c>
       <c r="F27" s="9">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="9">
         <v>0</v>
       </c>
       <c r="J27" s="9">
         <v>0</v>
       </c>
       <c r="K27" s="9">
         <v>0</v>
       </c>
       <c r="L27" s="8">
         <v>0</v>
       </c>
       <c r="M27" s="8">
         <v>0</v>
       </c>
       <c r="N27" s="9">
         <v>0</v>
       </c>
       <c r="O27" s="8">
         <v>0</v>
       </c>
       <c r="P27" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="9">
         <v>0</v>
       </c>
       <c r="C28" s="8">
         <v>0</v>
       </c>
       <c r="D28" s="9">
         <v>0</v>
       </c>
       <c r="E28" s="8">
         <v>0</v>
       </c>
       <c r="F28" s="9">
         <v>0</v>
       </c>
       <c r="G28" s="8">
         <v>1</v>
       </c>
       <c r="H28" s="8">
         <v>0</v>
       </c>
       <c r="I28" s="9">
         <v>0</v>
       </c>
       <c r="J28" s="9">
         <v>0</v>
       </c>
       <c r="K28" s="9">
         <v>0</v>
       </c>
       <c r="L28" s="8">
         <v>0</v>
       </c>
       <c r="M28" s="8">
         <v>0</v>
       </c>
       <c r="N28" s="9">
         <v>0</v>
       </c>
       <c r="O28" s="8">
         <v>0</v>
       </c>
       <c r="P28" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q28" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="9">
         <v>0</v>
       </c>
       <c r="C29" s="8">
         <v>0</v>
       </c>
       <c r="D29" s="9">
         <v>0</v>
       </c>
       <c r="E29" s="8">
         <v>0</v>
       </c>
       <c r="F29" s="9">
         <v>0</v>
       </c>
       <c r="G29" s="8">
         <v>0</v>
       </c>
       <c r="H29" s="8">
         <v>0</v>
       </c>
       <c r="I29" s="9">
         <v>0</v>
       </c>
       <c r="J29" s="9">
         <v>0</v>
       </c>
       <c r="K29" s="9">
         <v>0</v>
       </c>
       <c r="L29" s="8">
         <v>0</v>
       </c>
       <c r="M29" s="8">
         <v>0</v>
       </c>
       <c r="N29" s="9">
         <v>0</v>
       </c>
       <c r="O29" s="8">
         <v>0</v>
       </c>
       <c r="P29" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q29" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="9">
         <v>0</v>
       </c>
       <c r="C30" s="8">
         <v>0</v>
       </c>
       <c r="D30" s="9">
         <v>0</v>
       </c>
       <c r="E30" s="8">
         <v>0</v>
       </c>
       <c r="F30" s="9">
         <v>0</v>
       </c>
       <c r="G30" s="8">
         <v>0</v>
       </c>
       <c r="H30" s="8">
         <v>0</v>
       </c>
       <c r="I30" s="9">
         <v>0</v>
       </c>
       <c r="J30" s="9">
         <v>0</v>
       </c>
       <c r="K30" s="9">
         <v>0</v>
       </c>
       <c r="L30" s="8">
         <v>0</v>
       </c>
       <c r="M30" s="8">
         <v>0</v>
       </c>
       <c r="N30" s="9">
         <v>0</v>
       </c>
       <c r="O30" s="8">
         <v>0</v>
       </c>
       <c r="P30" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q30" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="9">
         <v>0</v>
       </c>
       <c r="C31" s="8">
         <v>0</v>
       </c>
       <c r="D31" s="9">
         <v>0</v>
       </c>
       <c r="E31" s="8">
         <v>0</v>
       </c>
       <c r="F31" s="9">
         <v>0</v>
       </c>
       <c r="G31" s="8">
         <v>0</v>
       </c>
       <c r="H31" s="8">
         <v>0</v>
       </c>
       <c r="I31" s="9">
         <v>0</v>
       </c>
       <c r="J31" s="9">
         <v>0</v>
       </c>
       <c r="K31" s="9">
         <v>0</v>
       </c>
       <c r="L31" s="8">
         <v>0</v>
       </c>
       <c r="M31" s="8">
         <v>0</v>
       </c>
       <c r="N31" s="9">
         <v>0</v>
       </c>
       <c r="O31" s="8">
         <v>0</v>
       </c>
       <c r="P31" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:16" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="Q31" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="12">
         <v>0</v>
       </c>
       <c r="C32" s="12">
         <v>0</v>
       </c>
       <c r="D32" s="12">
         <v>0</v>
       </c>
       <c r="E32" s="12">
         <v>0</v>
       </c>
       <c r="F32" s="12">
         <v>0</v>
       </c>
       <c r="G32" s="12">
         <v>0</v>
       </c>
       <c r="H32" s="12">
         <v>0</v>
       </c>
       <c r="I32" s="12">
         <v>0</v>
       </c>
       <c r="J32" s="12">
         <v>0</v>
       </c>
       <c r="K32" s="12">
         <v>0</v>
       </c>
       <c r="L32" s="12">
         <v>0</v>
       </c>
       <c r="M32" s="12">
         <v>0</v>
       </c>
       <c r="N32" s="12">
         <v>0</v>
       </c>
       <c r="O32" s="12">
         <v>0</v>
       </c>
       <c r="P32" s="12">
+        <v>0</v>
+      </c>
+      <c r="Q32" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="17"/>
       <c r="L33" s="19"/>
     </row>
     <row r="34" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
@@ -5327,57 +5582,57 @@
       <c r="F48" s="10"/>
       <c r="G48" s="10"/>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="15"/>
       <c r="L48" s="10"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
     </row>
     <row r="49" spans="4:15" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="D49" s="10"/>
       <c r="E49" s="10"/>
       <c r="F49" s="10"/>
       <c r="G49" s="10"/>
       <c r="H49" s="10"/>
       <c r="I49" s="10"/>
       <c r="J49" s="10"/>
       <c r="K49" s="15"/>
       <c r="L49" s="10"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A1:P1"/>
-[...1 lines deleted...]
-    <mergeCell ref="A23:P23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:P4"/>
-    <mergeCell ref="A6:P6"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="A1:Q1"/>
+    <mergeCell ref="A23:Q23"/>
+    <mergeCell ref="A17:Q17"/>
+    <mergeCell ref="A6:Q6"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>