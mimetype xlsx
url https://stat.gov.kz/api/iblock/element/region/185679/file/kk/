--- v2 (2026-06-04)
+++ v3 (2026-07-22)
@@ -18,51 +18,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="1068" yWindow="12" windowWidth="23256" windowHeight="11160" tabRatio="839"/>
   </bookViews>
   <sheets>
     <sheet name="Көші-қон айырымы" sheetId="3" r:id="rId1"/>
     <sheet name="Келгендер" sheetId="1" r:id="rId2"/>
     <sheet name="Кеткендер" sheetId="2" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'Көші-қон айырымы'!$A$1:$M$32</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="150" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="34">
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
@@ -338,51 +338,51 @@
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
@@ -416,82 +416,85 @@
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1"/>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
@@ -775,215 +778,221 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:R49"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="S10" sqref="S10"/>
+      <selection pane="topRight" activeCell="C35" sqref="C35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="1" customWidth="1"/>
     <col min="2" max="9" width="9.109375" style="1"/>
     <col min="10" max="10" width="9.109375" style="14"/>
     <col min="11" max="11" width="9.109375" style="15"/>
     <col min="12" max="12" width="9.109375" style="1"/>
     <col min="13" max="13" width="9.109375" style="4"/>
     <col min="14" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:18" ht="15" customHeight="1">
-      <c r="A1" s="37" t="s">
+      <c r="A1" s="43" t="s">
         <v>26</v>
       </c>
-      <c r="B1" s="37"/>
-[...14 lines deleted...]
-      <c r="Q1" s="38"/>
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
     </row>
     <row r="2" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="26"/>
     </row>
     <row r="3" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="B3" s="3"/>
       <c r="C3" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>32</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="P3" s="3"/>
-      <c r="Q3" s="3" t="s">
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A4" s="33"/>
-      <c r="B4" s="35">
+      <c r="A4" s="34"/>
+      <c r="B4" s="36">
         <v>2025</v>
       </c>
-      <c r="C4" s="36"/>
-[...10 lines deleted...]
-      <c r="N4" s="35">
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="36">
         <v>2026</v>
       </c>
-      <c r="O4" s="36"/>
-[...1 lines deleted...]
-      <c r="Q4" s="41"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
     </row>
     <row r="5" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A5" s="34"/>
+      <c r="A5" s="35"/>
       <c r="B5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="21" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="21" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="28" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="27" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="27" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="27" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="27" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="27" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="27" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="27" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="32" t="s">
         <v>6</v>
       </c>
-      <c r="R5" s="10"/>
+      <c r="R5" s="33" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="6" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
-      <c r="A6" s="39" t="s">
+      <c r="A6" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="39"/>
-[...14 lines deleted...]
-      <c r="Q6" s="40"/>
+      <c r="B6" s="40"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
     </row>
     <row r="7" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="9">
         <v>1</v>
       </c>
       <c r="C7" s="9">
         <v>6</v>
       </c>
       <c r="D7" s="9">
         <v>3</v>
       </c>
       <c r="E7" s="9">
         <v>5</v>
       </c>
       <c r="F7" s="9">
         <v>3</v>
       </c>
       <c r="G7" s="9">
         <v>-2</v>
       </c>
       <c r="H7" s="9">
         <v>3</v>
@@ -993,50 +1002,53 @@
       </c>
       <c r="J7" s="9">
         <v>-7</v>
       </c>
       <c r="K7" s="9">
         <v>1</v>
       </c>
       <c r="L7" s="9">
         <v>4</v>
       </c>
       <c r="M7" s="9">
         <v>11</v>
       </c>
       <c r="N7" s="9">
         <v>8</v>
       </c>
       <c r="O7" s="9">
         <v>1</v>
       </c>
       <c r="P7" s="9">
         <v>9</v>
       </c>
       <c r="Q7" s="9">
         <v>0</v>
       </c>
+      <c r="R7" s="9">
+        <v>0</v>
+      </c>
     </row>
     <row r="8" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="9">
         <v>0</v>
       </c>
       <c r="C8" s="9">
         <v>6</v>
       </c>
       <c r="D8" s="9">
         <v>3</v>
       </c>
       <c r="E8" s="9">
         <v>5</v>
       </c>
       <c r="F8" s="9">
         <v>3</v>
       </c>
       <c r="G8" s="9">
         <v>-1</v>
       </c>
       <c r="H8" s="9">
         <v>3</v>
@@ -1046,50 +1058,53 @@
       </c>
       <c r="J8" s="9">
         <v>-7</v>
       </c>
       <c r="K8" s="9">
         <v>1</v>
       </c>
       <c r="L8" s="9">
         <v>4</v>
       </c>
       <c r="M8" s="9">
         <v>11</v>
       </c>
       <c r="N8" s="9">
         <v>7</v>
       </c>
       <c r="O8" s="9">
         <v>1</v>
       </c>
       <c r="P8" s="9">
         <v>8</v>
       </c>
       <c r="Q8" s="9">
         <v>0</v>
       </c>
+      <c r="R8" s="9">
+        <v>0</v>
+      </c>
     </row>
     <row r="9" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="9">
         <v>0</v>
       </c>
       <c r="C9" s="9">
         <v>0</v>
       </c>
       <c r="D9" s="9">
         <v>0</v>
       </c>
       <c r="E9" s="9">
         <v>0</v>
       </c>
       <c r="F9" s="9">
         <v>0</v>
       </c>
       <c r="G9" s="9">
         <v>0</v>
       </c>
       <c r="H9" s="9">
         <v>0</v>
@@ -1099,50 +1114,53 @@
       </c>
       <c r="J9" s="9">
         <v>0</v>
       </c>
       <c r="K9" s="9">
         <v>0</v>
       </c>
       <c r="L9" s="9">
         <v>0</v>
       </c>
       <c r="M9" s="9">
         <v>0</v>
       </c>
       <c r="N9" s="9">
         <v>0</v>
       </c>
       <c r="O9" s="9">
         <v>0</v>
       </c>
       <c r="P9" s="9">
         <v>0</v>
       </c>
       <c r="Q9" s="9">
         <v>0</v>
       </c>
+      <c r="R9" s="9">
+        <v>0</v>
+      </c>
     </row>
     <row r="10" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="9">
         <v>0</v>
       </c>
       <c r="C10" s="9">
         <v>0</v>
       </c>
       <c r="D10" s="9">
         <v>0</v>
       </c>
       <c r="E10" s="9">
         <v>0</v>
       </c>
       <c r="F10" s="9">
         <v>0</v>
       </c>
       <c r="G10" s="9">
         <v>0</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
@@ -1152,50 +1170,53 @@
       </c>
       <c r="J10" s="9">
         <v>0</v>
       </c>
       <c r="K10" s="9">
         <v>0</v>
       </c>
       <c r="L10" s="9">
         <v>0</v>
       </c>
       <c r="M10" s="9">
         <v>0</v>
       </c>
       <c r="N10" s="9">
         <v>1</v>
       </c>
       <c r="O10" s="9">
         <v>0</v>
       </c>
       <c r="P10" s="9">
         <v>0</v>
       </c>
       <c r="Q10" s="9">
         <v>0</v>
       </c>
+      <c r="R10" s="9">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9">
         <v>0</v>
       </c>
       <c r="C11" s="9">
         <v>0</v>
       </c>
       <c r="D11" s="9">
         <v>0</v>
       </c>
       <c r="E11" s="9">
         <v>0</v>
       </c>
       <c r="F11" s="9">
         <v>0</v>
       </c>
       <c r="G11" s="9">
         <v>0</v>
       </c>
       <c r="H11" s="9">
         <v>0</v>
@@ -1205,50 +1226,53 @@
       </c>
       <c r="J11" s="9">
         <v>0</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="L11" s="9">
         <v>0</v>
       </c>
       <c r="M11" s="9">
         <v>0</v>
       </c>
       <c r="N11" s="9">
         <v>0</v>
       </c>
       <c r="O11" s="9">
         <v>0</v>
       </c>
       <c r="P11" s="9">
         <v>0</v>
       </c>
       <c r="Q11" s="9">
         <v>0</v>
       </c>
+      <c r="R11" s="9">
+        <v>0</v>
+      </c>
     </row>
     <row r="12" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="9">
         <v>0</v>
       </c>
       <c r="C12" s="9">
         <v>0</v>
       </c>
       <c r="D12" s="9">
         <v>0</v>
       </c>
       <c r="E12" s="9">
         <v>0</v>
       </c>
       <c r="F12" s="9">
         <v>0</v>
       </c>
       <c r="G12" s="9">
         <v>-1</v>
       </c>
       <c r="H12" s="9">
         <v>0</v>
@@ -1258,50 +1282,53 @@
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="L12" s="9">
         <v>0</v>
       </c>
       <c r="M12" s="9">
         <v>0</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9">
         <v>0</v>
       </c>
       <c r="P12" s="9">
         <v>1</v>
       </c>
       <c r="Q12" s="9">
         <v>0</v>
       </c>
+      <c r="R12" s="9">
+        <v>0</v>
+      </c>
     </row>
     <row r="13" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="9">
         <v>0</v>
       </c>
       <c r="C13" s="9">
         <v>0</v>
       </c>
       <c r="D13" s="9">
         <v>0</v>
       </c>
       <c r="E13" s="9">
         <v>0</v>
       </c>
       <c r="F13" s="9">
         <v>0</v>
       </c>
       <c r="G13" s="9">
         <v>0</v>
       </c>
       <c r="H13" s="9">
         <v>0</v>
@@ -1311,50 +1338,53 @@
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="L13" s="9">
         <v>0</v>
       </c>
       <c r="M13" s="9">
         <v>0</v>
       </c>
       <c r="N13" s="9">
         <v>0</v>
       </c>
       <c r="O13" s="9">
         <v>0</v>
       </c>
       <c r="P13" s="9">
         <v>0</v>
       </c>
       <c r="Q13" s="9">
         <v>0</v>
       </c>
+      <c r="R13" s="9">
+        <v>0</v>
+      </c>
     </row>
     <row r="14" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="9">
         <v>0</v>
       </c>
       <c r="C14" s="9">
         <v>0</v>
       </c>
       <c r="D14" s="9">
         <v>0</v>
       </c>
       <c r="E14" s="9">
         <v>0</v>
       </c>
       <c r="F14" s="9">
         <v>0</v>
       </c>
       <c r="G14" s="9">
         <v>0</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
@@ -1364,50 +1394,53 @@
       </c>
       <c r="J14" s="9">
         <v>0</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="L14" s="9">
         <v>0</v>
       </c>
       <c r="M14" s="9">
         <v>0</v>
       </c>
       <c r="N14" s="9">
         <v>0</v>
       </c>
       <c r="O14" s="9">
         <v>0</v>
       </c>
       <c r="P14" s="9">
         <v>0</v>
       </c>
       <c r="Q14" s="9">
         <v>0</v>
       </c>
+      <c r="R14" s="9">
+        <v>0</v>
+      </c>
     </row>
     <row r="15" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="9">
         <v>0</v>
       </c>
       <c r="C15" s="9">
         <v>0</v>
       </c>
       <c r="D15" s="9">
         <v>0</v>
       </c>
       <c r="E15" s="9">
         <v>0</v>
       </c>
       <c r="F15" s="9">
         <v>0</v>
       </c>
       <c r="G15" s="9">
         <v>0</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
@@ -1417,50 +1450,53 @@
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="L15" s="9">
         <v>0</v>
       </c>
       <c r="M15" s="9">
         <v>0</v>
       </c>
       <c r="N15" s="9">
         <v>0</v>
       </c>
       <c r="O15" s="9">
         <v>0</v>
       </c>
       <c r="P15" s="9">
         <v>0</v>
       </c>
       <c r="Q15" s="9">
         <v>0</v>
       </c>
+      <c r="R15" s="9">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="9">
         <v>1</v>
       </c>
       <c r="C16" s="9">
         <v>0</v>
       </c>
       <c r="D16" s="9">
         <v>0</v>
       </c>
       <c r="E16" s="9">
         <v>0</v>
       </c>
       <c r="F16" s="9">
         <v>0</v>
       </c>
       <c r="G16" s="9">
         <v>0</v>
       </c>
       <c r="H16" s="9">
         <v>0</v>
@@ -1470,73 +1506,77 @@
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="L16" s="9">
         <v>0</v>
       </c>
       <c r="M16" s="9">
         <v>0</v>
       </c>
       <c r="N16" s="9">
         <v>0</v>
       </c>
       <c r="O16" s="9">
         <v>0</v>
       </c>
       <c r="P16" s="9">
         <v>0</v>
       </c>
       <c r="Q16" s="9">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="42" t="s">
+      <c r="R16" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="42"/>
-[...16 lines deleted...]
-    <row r="18" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B17" s="38"/>
+      <c r="C17" s="38"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="38"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="38"/>
+      <c r="I17" s="38"/>
+      <c r="J17" s="38"/>
+      <c r="K17" s="38"/>
+      <c r="L17" s="38"/>
+      <c r="M17" s="38"/>
+      <c r="N17" s="38"/>
+      <c r="O17" s="38"/>
+      <c r="P17" s="38"/>
+      <c r="Q17" s="39"/>
+      <c r="R17" s="39"/>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="9">
         <v>0</v>
       </c>
       <c r="C18" s="9">
         <v>6</v>
       </c>
       <c r="D18" s="9">
         <v>3</v>
       </c>
       <c r="E18" s="9">
         <v>5</v>
       </c>
       <c r="F18" s="9">
         <v>3</v>
       </c>
       <c r="G18" s="9">
         <v>-1</v>
       </c>
       <c r="H18" s="9">
         <v>2</v>
       </c>
       <c r="I18" s="9">
@@ -1544,52 +1584,55 @@
       </c>
       <c r="J18" s="9">
         <v>-7</v>
       </c>
       <c r="K18" s="9">
         <v>1</v>
       </c>
       <c r="L18" s="9">
         <v>4</v>
       </c>
       <c r="M18" s="9">
         <v>10</v>
       </c>
       <c r="N18" s="9">
         <v>7</v>
       </c>
       <c r="O18" s="9">
         <v>1</v>
       </c>
       <c r="P18" s="9">
         <v>8</v>
       </c>
       <c r="Q18" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R18" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="9">
         <v>0</v>
       </c>
       <c r="C19" s="9">
         <v>6</v>
       </c>
       <c r="D19" s="9">
         <v>3</v>
       </c>
       <c r="E19" s="9">
         <v>5</v>
       </c>
       <c r="F19" s="9">
         <v>3</v>
       </c>
       <c r="G19" s="9">
         <v>-1</v>
       </c>
       <c r="H19" s="9">
         <v>2</v>
       </c>
       <c r="I19" s="9">
@@ -1597,52 +1640,55 @@
       </c>
       <c r="J19" s="9">
         <v>-7</v>
       </c>
       <c r="K19" s="9">
         <v>1</v>
       </c>
       <c r="L19" s="9">
         <v>4</v>
       </c>
       <c r="M19" s="9">
         <v>10</v>
       </c>
       <c r="N19" s="9">
         <v>7</v>
       </c>
       <c r="O19" s="9">
         <v>1</v>
       </c>
       <c r="P19" s="9">
         <v>8</v>
       </c>
       <c r="Q19" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R19" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="9">
         <v>0</v>
       </c>
       <c r="C20" s="9">
         <v>0</v>
       </c>
       <c r="D20" s="9">
         <v>0</v>
       </c>
       <c r="E20" s="9">
         <v>0</v>
       </c>
       <c r="F20" s="9">
         <v>0</v>
       </c>
       <c r="G20" s="9">
         <v>0</v>
       </c>
       <c r="H20" s="9">
         <v>0</v>
       </c>
       <c r="I20" s="9">
@@ -1650,52 +1696,55 @@
       </c>
       <c r="J20" s="9">
         <v>0</v>
       </c>
       <c r="K20" s="9">
         <v>0</v>
       </c>
       <c r="L20" s="9">
         <v>0</v>
       </c>
       <c r="M20" s="9">
         <v>0</v>
       </c>
       <c r="N20" s="9">
         <v>0</v>
       </c>
       <c r="O20" s="9">
         <v>0</v>
       </c>
       <c r="P20" s="9">
         <v>0</v>
       </c>
       <c r="Q20" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R20" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="9">
         <v>0</v>
       </c>
       <c r="C21" s="9">
         <v>0</v>
       </c>
       <c r="D21" s="9">
         <v>0</v>
       </c>
       <c r="E21" s="9">
         <v>0</v>
       </c>
       <c r="F21" s="9">
         <v>0</v>
       </c>
       <c r="G21" s="9">
         <v>0</v>
       </c>
       <c r="H21" s="9">
         <v>0</v>
       </c>
       <c r="I21" s="9">
@@ -1703,52 +1752,55 @@
       </c>
       <c r="J21" s="9">
         <v>0</v>
       </c>
       <c r="K21" s="9">
         <v>0</v>
       </c>
       <c r="L21" s="9">
         <v>0</v>
       </c>
       <c r="M21" s="9">
         <v>0</v>
       </c>
       <c r="N21" s="9">
         <v>0</v>
       </c>
       <c r="O21" s="9">
         <v>0</v>
       </c>
       <c r="P21" s="9">
         <v>0</v>
       </c>
       <c r="Q21" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R21" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
         <v>0</v>
       </c>
       <c r="C22" s="9">
         <v>0</v>
       </c>
       <c r="D22" s="9">
         <v>0</v>
       </c>
       <c r="E22" s="9">
         <v>0</v>
       </c>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="9">
         <v>0</v>
       </c>
       <c r="H22" s="9">
         <v>0</v>
       </c>
       <c r="I22" s="9">
@@ -1756,73 +1808,77 @@
       </c>
       <c r="J22" s="9">
         <v>0</v>
       </c>
       <c r="K22" s="9">
         <v>0</v>
       </c>
       <c r="L22" s="9">
         <v>0</v>
       </c>
       <c r="M22" s="9">
         <v>0</v>
       </c>
       <c r="N22" s="9">
         <v>0</v>
       </c>
       <c r="O22" s="9">
         <v>0</v>
       </c>
       <c r="P22" s="9">
         <v>0</v>
       </c>
       <c r="Q22" s="9">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="42" t="s">
+      <c r="R22" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="42"/>
-[...16 lines deleted...]
-    <row r="24" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B23" s="38"/>
+      <c r="C23" s="38"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="38"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="38"/>
+      <c r="H23" s="38"/>
+      <c r="I23" s="38"/>
+      <c r="J23" s="38"/>
+      <c r="K23" s="38"/>
+      <c r="L23" s="38"/>
+      <c r="M23" s="38"/>
+      <c r="N23" s="38"/>
+      <c r="O23" s="38"/>
+      <c r="P23" s="38"/>
+      <c r="Q23" s="39"/>
+      <c r="R23" s="39"/>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="9">
         <v>1</v>
       </c>
       <c r="C24" s="9">
         <v>0</v>
       </c>
       <c r="D24" s="9">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>-1</v>
       </c>
       <c r="H24" s="8">
         <v>1</v>
       </c>
       <c r="I24" s="8">
@@ -1830,52 +1886,55 @@
       </c>
       <c r="J24" s="9">
         <v>0</v>
       </c>
       <c r="K24" s="9">
         <v>0</v>
       </c>
       <c r="L24" s="9">
         <v>0</v>
       </c>
       <c r="M24" s="9">
         <v>1</v>
       </c>
       <c r="N24" s="9">
         <v>1</v>
       </c>
       <c r="O24" s="9">
         <v>0</v>
       </c>
       <c r="P24" s="9">
         <v>1</v>
       </c>
       <c r="Q24" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R24" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="9">
         <v>0</v>
       </c>
       <c r="C25" s="9">
         <v>0</v>
       </c>
       <c r="D25" s="9">
         <v>0</v>
       </c>
       <c r="E25" s="8">
         <v>0</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>1</v>
       </c>
       <c r="I25" s="8">
@@ -1883,52 +1942,55 @@
       </c>
       <c r="J25" s="9">
         <v>0</v>
       </c>
       <c r="K25" s="9">
         <v>0</v>
       </c>
       <c r="L25" s="9">
         <v>0</v>
       </c>
       <c r="M25" s="9">
         <v>1</v>
       </c>
       <c r="N25" s="9">
         <v>0</v>
       </c>
       <c r="O25" s="9">
         <v>0</v>
       </c>
       <c r="P25" s="9">
         <v>0</v>
       </c>
       <c r="Q25" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R25" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="9">
         <v>0</v>
       </c>
       <c r="C26" s="9">
         <v>0</v>
       </c>
       <c r="D26" s="9">
         <v>0</v>
       </c>
       <c r="E26" s="8">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
@@ -1936,52 +1998,55 @@
       </c>
       <c r="J26" s="9">
         <v>0</v>
       </c>
       <c r="K26" s="9">
         <v>0</v>
       </c>
       <c r="L26" s="9">
         <v>0</v>
       </c>
       <c r="M26" s="9">
         <v>0</v>
       </c>
       <c r="N26" s="9">
         <v>1</v>
       </c>
       <c r="O26" s="9">
         <v>0</v>
       </c>
       <c r="P26" s="9">
         <v>0</v>
       </c>
       <c r="Q26" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R26" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="9">
         <v>0</v>
       </c>
       <c r="C27" s="9">
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <v>0</v>
       </c>
       <c r="E27" s="8">
         <v>0</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
@@ -1989,52 +2054,55 @@
       </c>
       <c r="J27" s="9">
         <v>0</v>
       </c>
       <c r="K27" s="9">
         <v>0</v>
       </c>
       <c r="L27" s="9">
         <v>0</v>
       </c>
       <c r="M27" s="9">
         <v>0</v>
       </c>
       <c r="N27" s="9">
         <v>0</v>
       </c>
       <c r="O27" s="9">
         <v>0</v>
       </c>
       <c r="P27" s="9">
         <v>0</v>
       </c>
       <c r="Q27" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="9">
         <v>0</v>
       </c>
       <c r="C28" s="9">
         <v>0</v>
       </c>
       <c r="D28" s="9">
         <v>0</v>
       </c>
       <c r="E28" s="8">
         <v>0</v>
       </c>
       <c r="F28" s="8">
         <v>0</v>
       </c>
       <c r="G28" s="8">
         <v>-1</v>
       </c>
       <c r="H28" s="8">
         <v>0</v>
       </c>
       <c r="I28" s="8">
@@ -2042,52 +2110,55 @@
       </c>
       <c r="J28" s="9">
         <v>0</v>
       </c>
       <c r="K28" s="9">
         <v>0</v>
       </c>
       <c r="L28" s="9">
         <v>0</v>
       </c>
       <c r="M28" s="9">
         <v>0</v>
       </c>
       <c r="N28" s="9">
         <v>0</v>
       </c>
       <c r="O28" s="9">
         <v>0</v>
       </c>
       <c r="P28" s="9">
         <v>1</v>
       </c>
       <c r="Q28" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R28" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="9">
         <v>0</v>
       </c>
       <c r="C29" s="9">
         <v>0</v>
       </c>
       <c r="D29" s="9">
         <v>0</v>
       </c>
       <c r="E29" s="8">
         <v>0</v>
       </c>
       <c r="F29" s="8">
         <v>0</v>
       </c>
       <c r="G29" s="8">
         <v>0</v>
       </c>
       <c r="H29" s="8">
         <v>0</v>
       </c>
       <c r="I29" s="8">
@@ -2095,52 +2166,55 @@
       </c>
       <c r="J29" s="9">
         <v>0</v>
       </c>
       <c r="K29" s="9">
         <v>0</v>
       </c>
       <c r="L29" s="9">
         <v>0</v>
       </c>
       <c r="M29" s="9">
         <v>0</v>
       </c>
       <c r="N29" s="9">
         <v>0</v>
       </c>
       <c r="O29" s="9">
         <v>0</v>
       </c>
       <c r="P29" s="9">
         <v>0</v>
       </c>
       <c r="Q29" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R29" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="9">
         <v>0</v>
       </c>
       <c r="C30" s="9">
         <v>0</v>
       </c>
       <c r="D30" s="9">
         <v>0</v>
       </c>
       <c r="E30" s="8">
         <v>0</v>
       </c>
       <c r="F30" s="8">
         <v>0</v>
       </c>
       <c r="G30" s="8">
         <v>0</v>
       </c>
       <c r="H30" s="8">
         <v>0</v>
       </c>
       <c r="I30" s="8">
@@ -2148,52 +2222,55 @@
       </c>
       <c r="J30" s="9">
         <v>0</v>
       </c>
       <c r="K30" s="9">
         <v>0</v>
       </c>
       <c r="L30" s="9">
         <v>0</v>
       </c>
       <c r="M30" s="9">
         <v>0</v>
       </c>
       <c r="N30" s="9">
         <v>0</v>
       </c>
       <c r="O30" s="9">
         <v>0</v>
       </c>
       <c r="P30" s="9">
         <v>0</v>
       </c>
       <c r="Q30" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R30" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="9">
         <v>0</v>
       </c>
       <c r="C31" s="9">
         <v>0</v>
       </c>
       <c r="D31" s="9">
         <v>0</v>
       </c>
       <c r="E31" s="8">
         <v>0</v>
       </c>
       <c r="F31" s="8">
         <v>0</v>
       </c>
       <c r="G31" s="8">
         <v>0</v>
       </c>
       <c r="H31" s="8">
         <v>0</v>
       </c>
       <c r="I31" s="8">
@@ -2201,101 +2278,107 @@
       </c>
       <c r="J31" s="9">
         <v>0</v>
       </c>
       <c r="K31" s="9">
         <v>0</v>
       </c>
       <c r="L31" s="9">
         <v>0</v>
       </c>
       <c r="M31" s="9">
         <v>0</v>
       </c>
       <c r="N31" s="9">
         <v>0</v>
       </c>
       <c r="O31" s="9">
         <v>0</v>
       </c>
       <c r="P31" s="9">
         <v>0</v>
       </c>
       <c r="Q31" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R31" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="12">
         <v>1</v>
       </c>
       <c r="C32" s="12">
         <v>0</v>
       </c>
       <c r="D32" s="12">
         <v>0</v>
       </c>
       <c r="E32" s="12">
         <v>0</v>
       </c>
       <c r="F32" s="12">
         <v>0</v>
       </c>
       <c r="G32" s="12">
         <v>0</v>
       </c>
       <c r="H32" s="12">
         <v>0</v>
       </c>
       <c r="I32" s="12">
         <v>1</v>
       </c>
       <c r="J32" s="12">
         <v>0</v>
       </c>
       <c r="K32" s="12">
         <v>0</v>
       </c>
       <c r="L32" s="12">
         <v>0</v>
       </c>
       <c r="M32" s="12">
         <v>0</v>
       </c>
       <c r="N32" s="12">
         <v>0</v>
       </c>
       <c r="O32" s="12">
         <v>0</v>
       </c>
       <c r="P32" s="12">
         <v>0</v>
       </c>
       <c r="Q32" s="12">
+        <v>0</v>
+      </c>
+      <c r="R32" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="J33" s="10"/>
       <c r="K33" s="17"/>
     </row>
     <row r="34" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="J34" s="10"/>
       <c r="K34" s="17"/>
       <c r="N34" s="4" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="35" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="B35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="J35" s="10"/>
       <c r="K35" s="17"/>
     </row>
     <row r="36" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
@@ -2331,234 +2414,241 @@
     </row>
     <row r="43" spans="1:14" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="J43" s="10"/>
       <c r="K43" s="17"/>
     </row>
     <row r="44" spans="1:14" ht="15" customHeight="1">
       <c r="J44" s="10"/>
     </row>
     <row r="45" spans="1:14" ht="15" customHeight="1">
       <c r="J45" s="10"/>
     </row>
     <row r="46" spans="1:14" ht="15" customHeight="1">
       <c r="J46" s="10"/>
     </row>
     <row r="47" spans="1:14" ht="15" customHeight="1">
       <c r="J47" s="10"/>
     </row>
     <row r="48" spans="1:14" ht="15" customHeight="1">
       <c r="J48" s="10"/>
     </row>
     <row r="49" spans="10:10" ht="15" customHeight="1">
       <c r="J49" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A17:Q17"/>
-    <mergeCell ref="A23:Q23"/>
+    <mergeCell ref="A1:R1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A1:Q1"/>
-[...1 lines deleted...]
-    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="A23:R23"/>
+    <mergeCell ref="A17:R17"/>
+    <mergeCell ref="A6:R6"/>
+    <mergeCell ref="N4:R4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q43"/>
+  <dimension ref="A1:R43"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="N38" sqref="N38"/>
+      <selection pane="topRight" activeCell="C34" sqref="C34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="15" customWidth="1"/>
     <col min="2" max="11" width="9.109375" style="15"/>
     <col min="12" max="12" width="9.109375" style="17"/>
     <col min="13" max="13" width="9.109375" style="4"/>
     <col min="14" max="15" width="9.109375" style="1"/>
     <col min="16" max="16384" width="9.109375" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15" customHeight="1">
-      <c r="A1" s="37" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1">
+      <c r="A1" s="43" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="37"/>
-[...16 lines deleted...]
-    <row r="2" spans="1:17" s="17" customFormat="1" ht="15" customHeight="1">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+    </row>
+    <row r="2" spans="1:18" s="17" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="26"/>
       <c r="O2" s="4"/>
     </row>
-    <row r="3" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
       <c r="F3" s="16"/>
       <c r="M3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="N3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="P3" s="3"/>
-      <c r="Q3" s="3" t="s">
-[...5 lines deleted...]
-      <c r="B4" s="43">
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="34"/>
+      <c r="B4" s="45">
         <v>2025</v>
       </c>
-      <c r="C4" s="36"/>
-[...10 lines deleted...]
-      <c r="N4" s="35">
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="36">
         <v>2026</v>
       </c>
-      <c r="O4" s="36"/>
-[...4 lines deleted...]
-      <c r="A5" s="44"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+    </row>
+    <row r="5" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="46"/>
       <c r="B5" s="27" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="21" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="5" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="27" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="27" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="5" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="39" t="s">
+      <c r="R5" s="5" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="39"/>
-[...16 lines deleted...]
-    <row r="7" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="40"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="41"/>
+    </row>
+    <row r="7" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="9">
         <v>1</v>
       </c>
       <c r="C7" s="9">
         <v>6</v>
       </c>
       <c r="D7" s="9">
         <v>4</v>
       </c>
       <c r="E7" s="9">
         <v>5</v>
       </c>
       <c r="F7" s="9">
         <v>7</v>
       </c>
       <c r="G7" s="9">
         <v>0</v>
       </c>
       <c r="H7" s="9">
         <v>4</v>
       </c>
       <c r="I7" s="9">
@@ -2566,52 +2656,55 @@
       </c>
       <c r="J7" s="9">
         <v>0</v>
       </c>
       <c r="K7" s="9">
         <v>2</v>
       </c>
       <c r="L7" s="9">
         <v>5</v>
       </c>
       <c r="M7" s="9">
         <v>11</v>
       </c>
       <c r="N7" s="9">
         <v>8</v>
       </c>
       <c r="O7" s="9">
         <v>1</v>
       </c>
       <c r="P7" s="9">
         <v>10</v>
       </c>
       <c r="Q7" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R7" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="9">
         <v>0</v>
       </c>
       <c r="C8" s="9">
         <v>6</v>
       </c>
       <c r="D8" s="9">
         <v>4</v>
       </c>
       <c r="E8" s="9">
         <v>5</v>
       </c>
       <c r="F8" s="9">
         <v>7</v>
       </c>
       <c r="G8" s="9">
         <v>0</v>
       </c>
       <c r="H8" s="9">
         <v>4</v>
       </c>
       <c r="I8" s="9">
@@ -2619,52 +2712,55 @@
       </c>
       <c r="J8" s="9">
         <v>0</v>
       </c>
       <c r="K8" s="9">
         <v>2</v>
       </c>
       <c r="L8" s="9">
         <v>5</v>
       </c>
       <c r="M8" s="9">
         <v>11</v>
       </c>
       <c r="N8" s="9">
         <v>7</v>
       </c>
       <c r="O8" s="9">
         <v>1</v>
       </c>
       <c r="P8" s="9">
         <v>9</v>
       </c>
       <c r="Q8" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R8" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="9">
         <v>0</v>
       </c>
       <c r="C9" s="9">
         <v>0</v>
       </c>
       <c r="D9" s="9">
         <v>0</v>
       </c>
       <c r="E9" s="9">
         <v>0</v>
       </c>
       <c r="F9" s="9">
         <v>0</v>
       </c>
       <c r="G9" s="9">
         <v>0</v>
       </c>
       <c r="H9" s="9">
         <v>0</v>
       </c>
       <c r="I9" s="9">
@@ -2672,52 +2768,55 @@
       </c>
       <c r="J9" s="9">
         <v>0</v>
       </c>
       <c r="K9" s="9">
         <v>0</v>
       </c>
       <c r="L9" s="9">
         <v>0</v>
       </c>
       <c r="M9" s="9">
         <v>0</v>
       </c>
       <c r="N9" s="9">
         <v>0</v>
       </c>
       <c r="O9" s="9">
         <v>0</v>
       </c>
       <c r="P9" s="9">
         <v>0</v>
       </c>
       <c r="Q9" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R9" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="9">
         <v>0</v>
       </c>
       <c r="C10" s="9">
         <v>0</v>
       </c>
       <c r="D10" s="9">
         <v>0</v>
       </c>
       <c r="E10" s="9">
         <v>0</v>
       </c>
       <c r="F10" s="9">
         <v>0</v>
       </c>
       <c r="G10" s="9">
         <v>0</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
       </c>
       <c r="I10" s="9">
@@ -2725,52 +2824,55 @@
       </c>
       <c r="J10" s="9">
         <v>0</v>
       </c>
       <c r="K10" s="9">
         <v>0</v>
       </c>
       <c r="L10" s="9">
         <v>0</v>
       </c>
       <c r="M10" s="9">
         <v>0</v>
       </c>
       <c r="N10" s="9">
         <v>1</v>
       </c>
       <c r="O10" s="9">
         <v>0</v>
       </c>
       <c r="P10" s="9">
         <v>0</v>
       </c>
       <c r="Q10" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R10" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9">
         <v>0</v>
       </c>
       <c r="C11" s="9">
         <v>0</v>
       </c>
       <c r="D11" s="9">
         <v>0</v>
       </c>
       <c r="E11" s="9">
         <v>0</v>
       </c>
       <c r="F11" s="9">
         <v>0</v>
       </c>
       <c r="G11" s="9">
         <v>0</v>
       </c>
       <c r="H11" s="9">
         <v>0</v>
       </c>
       <c r="I11" s="9">
@@ -2778,52 +2880,55 @@
       </c>
       <c r="J11" s="9">
         <v>0</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="L11" s="9">
         <v>0</v>
       </c>
       <c r="M11" s="9">
         <v>0</v>
       </c>
       <c r="N11" s="9">
         <v>0</v>
       </c>
       <c r="O11" s="9">
         <v>0</v>
       </c>
       <c r="P11" s="9">
         <v>0</v>
       </c>
       <c r="Q11" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R11" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="9">
         <v>0</v>
       </c>
       <c r="C12" s="9">
         <v>0</v>
       </c>
       <c r="D12" s="9">
         <v>0</v>
       </c>
       <c r="E12" s="9">
         <v>0</v>
       </c>
       <c r="F12" s="9">
         <v>0</v>
       </c>
       <c r="G12" s="9">
         <v>0</v>
       </c>
       <c r="H12" s="9">
         <v>0</v>
       </c>
       <c r="I12" s="9">
@@ -2831,52 +2936,55 @@
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="L12" s="9">
         <v>0</v>
       </c>
       <c r="M12" s="9">
         <v>0</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9">
         <v>0</v>
       </c>
       <c r="P12" s="9">
         <v>1</v>
       </c>
       <c r="Q12" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R12" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="9">
         <v>0</v>
       </c>
       <c r="C13" s="9">
         <v>0</v>
       </c>
       <c r="D13" s="9">
         <v>0</v>
       </c>
       <c r="E13" s="9">
         <v>0</v>
       </c>
       <c r="F13" s="9">
         <v>0</v>
       </c>
       <c r="G13" s="9">
         <v>0</v>
       </c>
       <c r="H13" s="9">
         <v>0</v>
       </c>
       <c r="I13" s="9">
@@ -2884,52 +2992,55 @@
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="L13" s="9">
         <v>0</v>
       </c>
       <c r="M13" s="9">
         <v>0</v>
       </c>
       <c r="N13" s="9">
         <v>0</v>
       </c>
       <c r="O13" s="9">
         <v>0</v>
       </c>
       <c r="P13" s="9">
         <v>0</v>
       </c>
       <c r="Q13" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R13" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="9">
         <v>0</v>
       </c>
       <c r="C14" s="9">
         <v>0</v>
       </c>
       <c r="D14" s="9">
         <v>0</v>
       </c>
       <c r="E14" s="9">
         <v>0</v>
       </c>
       <c r="F14" s="9">
         <v>0</v>
       </c>
       <c r="G14" s="9">
         <v>0</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
       </c>
       <c r="I14" s="9">
@@ -2937,52 +3048,55 @@
       </c>
       <c r="J14" s="9">
         <v>0</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="L14" s="9">
         <v>0</v>
       </c>
       <c r="M14" s="9">
         <v>0</v>
       </c>
       <c r="N14" s="9">
         <v>0</v>
       </c>
       <c r="O14" s="9">
         <v>0</v>
       </c>
       <c r="P14" s="9">
         <v>0</v>
       </c>
       <c r="Q14" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R14" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="18" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="9">
         <v>0</v>
       </c>
       <c r="C15" s="9">
         <v>0</v>
       </c>
       <c r="D15" s="9">
         <v>0</v>
       </c>
       <c r="E15" s="9">
         <v>0</v>
       </c>
       <c r="F15" s="9">
         <v>0</v>
       </c>
       <c r="G15" s="9">
         <v>0</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
       </c>
       <c r="I15" s="9">
@@ -2990,52 +3104,55 @@
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="L15" s="9">
         <v>0</v>
       </c>
       <c r="M15" s="9">
         <v>0</v>
       </c>
       <c r="N15" s="9">
         <v>0</v>
       </c>
       <c r="O15" s="9">
         <v>0</v>
       </c>
       <c r="P15" s="9">
         <v>0</v>
       </c>
       <c r="Q15" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R15" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="9">
         <v>1</v>
       </c>
       <c r="C16" s="9">
         <v>0</v>
       </c>
       <c r="D16" s="9">
         <v>0</v>
       </c>
       <c r="E16" s="9">
         <v>0</v>
       </c>
       <c r="F16" s="9">
         <v>0</v>
       </c>
       <c r="G16" s="9">
         <v>0</v>
       </c>
       <c r="H16" s="9">
         <v>0</v>
       </c>
       <c r="I16" s="9">
@@ -3043,73 +3160,77 @@
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="L16" s="9">
         <v>0</v>
       </c>
       <c r="M16" s="9">
         <v>0</v>
       </c>
       <c r="N16" s="9">
         <v>0</v>
       </c>
       <c r="O16" s="9">
         <v>0</v>
       </c>
       <c r="P16" s="9">
         <v>0</v>
       </c>
       <c r="Q16" s="9">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="42" t="s">
+      <c r="R16" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="38" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="42"/>
-[...16 lines deleted...]
-    <row r="18" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B17" s="38"/>
+      <c r="C17" s="38"/>
+      <c r="D17" s="38"/>
+      <c r="E17" s="38"/>
+      <c r="F17" s="38"/>
+      <c r="G17" s="38"/>
+      <c r="H17" s="38"/>
+      <c r="I17" s="38"/>
+      <c r="J17" s="38"/>
+      <c r="K17" s="38"/>
+      <c r="L17" s="38"/>
+      <c r="M17" s="38"/>
+      <c r="N17" s="38"/>
+      <c r="O17" s="38"/>
+      <c r="P17" s="38"/>
+      <c r="Q17" s="39"/>
+      <c r="R17" s="39"/>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="9">
         <v>0</v>
       </c>
       <c r="C18" s="9">
         <v>6</v>
       </c>
       <c r="D18" s="9">
         <v>4</v>
       </c>
       <c r="E18" s="9">
         <v>5</v>
       </c>
       <c r="F18" s="9">
         <v>7</v>
       </c>
       <c r="G18" s="9">
         <v>0</v>
       </c>
       <c r="H18" s="9">
         <v>3</v>
       </c>
       <c r="I18" s="9">
@@ -3117,52 +3238,55 @@
       </c>
       <c r="J18" s="9">
         <v>0</v>
       </c>
       <c r="K18" s="9">
         <v>2</v>
       </c>
       <c r="L18" s="9">
         <v>5</v>
       </c>
       <c r="M18" s="9">
         <v>10</v>
       </c>
       <c r="N18" s="9">
         <v>7</v>
       </c>
       <c r="O18" s="9">
         <v>1</v>
       </c>
       <c r="P18" s="9">
         <v>9</v>
       </c>
       <c r="Q18" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R18" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="18" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="9">
         <v>0</v>
       </c>
       <c r="C19" s="9">
         <v>6</v>
       </c>
       <c r="D19" s="9">
         <v>4</v>
       </c>
       <c r="E19" s="9">
         <v>5</v>
       </c>
       <c r="F19" s="9">
         <v>7</v>
       </c>
       <c r="G19" s="9">
         <v>0</v>
       </c>
       <c r="H19" s="9">
         <v>3</v>
       </c>
       <c r="I19" s="9">
@@ -3170,52 +3294,55 @@
       </c>
       <c r="J19" s="9">
         <v>0</v>
       </c>
       <c r="K19" s="9">
         <v>2</v>
       </c>
       <c r="L19" s="9">
         <v>5</v>
       </c>
       <c r="M19" s="9">
         <v>10</v>
       </c>
       <c r="N19" s="9">
         <v>7</v>
       </c>
       <c r="O19" s="9">
         <v>1</v>
       </c>
       <c r="P19" s="9">
         <v>9</v>
       </c>
       <c r="Q19" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R19" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="18" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="9">
         <v>0</v>
       </c>
       <c r="C20" s="9">
         <v>0</v>
       </c>
       <c r="D20" s="9">
         <v>0</v>
       </c>
       <c r="E20" s="9">
         <v>0</v>
       </c>
       <c r="F20" s="9">
         <v>0</v>
       </c>
       <c r="G20" s="9">
         <v>0</v>
       </c>
       <c r="H20" s="9">
         <v>0</v>
       </c>
       <c r="I20" s="9">
@@ -3223,52 +3350,55 @@
       </c>
       <c r="J20" s="9">
         <v>0</v>
       </c>
       <c r="K20" s="9">
         <v>0</v>
       </c>
       <c r="L20" s="9">
         <v>0</v>
       </c>
       <c r="M20" s="9">
         <v>0</v>
       </c>
       <c r="N20" s="9">
         <v>0</v>
       </c>
       <c r="O20" s="9">
         <v>0</v>
       </c>
       <c r="P20" s="9">
         <v>0</v>
       </c>
       <c r="Q20" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R20" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="18" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="9">
         <v>0</v>
       </c>
       <c r="C21" s="9">
         <v>0</v>
       </c>
       <c r="D21" s="9">
         <v>0</v>
       </c>
       <c r="E21" s="9">
         <v>0</v>
       </c>
       <c r="F21" s="9">
         <v>0</v>
       </c>
       <c r="G21" s="9">
         <v>0</v>
       </c>
       <c r="H21" s="9">
         <v>0</v>
       </c>
       <c r="I21" s="9">
@@ -3276,52 +3406,55 @@
       </c>
       <c r="J21" s="9">
         <v>0</v>
       </c>
       <c r="K21" s="9">
         <v>0</v>
       </c>
       <c r="L21" s="9">
         <v>0</v>
       </c>
       <c r="M21" s="9">
         <v>0</v>
       </c>
       <c r="N21" s="9">
         <v>0</v>
       </c>
       <c r="O21" s="9">
         <v>0</v>
       </c>
       <c r="P21" s="9">
         <v>0</v>
       </c>
       <c r="Q21" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R21" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="18" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
         <v>0</v>
       </c>
       <c r="C22" s="9">
         <v>0</v>
       </c>
       <c r="D22" s="9">
         <v>0</v>
       </c>
       <c r="E22" s="9">
         <v>0</v>
       </c>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="9">
         <v>0</v>
       </c>
       <c r="H22" s="9">
         <v>0</v>
       </c>
       <c r="I22" s="9">
@@ -3329,73 +3462,77 @@
       </c>
       <c r="J22" s="9">
         <v>0</v>
       </c>
       <c r="K22" s="9">
         <v>0</v>
       </c>
       <c r="L22" s="9">
         <v>0</v>
       </c>
       <c r="M22" s="9">
         <v>0</v>
       </c>
       <c r="N22" s="9">
         <v>0</v>
       </c>
       <c r="O22" s="9">
         <v>0</v>
       </c>
       <c r="P22" s="9">
         <v>0</v>
       </c>
       <c r="Q22" s="9">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="42" t="s">
+      <c r="R22" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="42"/>
-[...16 lines deleted...]
-    <row r="24" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B23" s="38"/>
+      <c r="C23" s="38"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="38"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="38"/>
+      <c r="H23" s="38"/>
+      <c r="I23" s="38"/>
+      <c r="J23" s="38"/>
+      <c r="K23" s="38"/>
+      <c r="L23" s="38"/>
+      <c r="M23" s="38"/>
+      <c r="N23" s="38"/>
+      <c r="O23" s="38"/>
+      <c r="P23" s="38"/>
+      <c r="Q23" s="39"/>
+      <c r="R23" s="39"/>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="23" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="9">
         <v>1</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="9">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="8">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>0</v>
       </c>
       <c r="H24" s="8">
         <v>1</v>
       </c>
       <c r="I24" s="8">
@@ -3403,52 +3540,55 @@
       </c>
       <c r="J24" s="9">
         <v>0</v>
       </c>
       <c r="K24" s="9">
         <v>0</v>
       </c>
       <c r="L24" s="8">
         <v>0</v>
       </c>
       <c r="M24" s="9">
         <v>1</v>
       </c>
       <c r="N24" s="24">
         <v>1</v>
       </c>
       <c r="O24" s="9">
         <v>0</v>
       </c>
       <c r="P24" s="9">
         <v>1</v>
       </c>
       <c r="Q24" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R24" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="9">
         <v>0</v>
       </c>
       <c r="C25" s="8">
         <v>0</v>
       </c>
       <c r="D25" s="9">
         <v>0</v>
       </c>
       <c r="E25" s="8">
         <v>0</v>
       </c>
       <c r="F25" s="8">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>1</v>
       </c>
       <c r="I25" s="8">
@@ -3456,52 +3596,55 @@
       </c>
       <c r="J25" s="9">
         <v>0</v>
       </c>
       <c r="K25" s="9">
         <v>0</v>
       </c>
       <c r="L25" s="8">
         <v>0</v>
       </c>
       <c r="M25" s="9">
         <v>1</v>
       </c>
       <c r="N25" s="24">
         <v>0</v>
       </c>
       <c r="O25" s="9">
         <v>0</v>
       </c>
       <c r="P25" s="9">
         <v>0</v>
       </c>
       <c r="Q25" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R25" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="9">
         <v>0</v>
       </c>
       <c r="C26" s="8">
         <v>0</v>
       </c>
       <c r="D26" s="9">
         <v>0</v>
       </c>
       <c r="E26" s="8">
         <v>0</v>
       </c>
       <c r="F26" s="8">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="8">
@@ -3509,52 +3652,55 @@
       </c>
       <c r="J26" s="9">
         <v>0</v>
       </c>
       <c r="K26" s="9">
         <v>0</v>
       </c>
       <c r="L26" s="8">
         <v>0</v>
       </c>
       <c r="M26" s="9">
         <v>0</v>
       </c>
       <c r="N26" s="24">
         <v>1</v>
       </c>
       <c r="O26" s="9">
         <v>0</v>
       </c>
       <c r="P26" s="9">
         <v>0</v>
       </c>
       <c r="Q26" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R26" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="9">
         <v>0</v>
       </c>
       <c r="C27" s="8">
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <v>0</v>
       </c>
       <c r="E27" s="8">
         <v>0</v>
       </c>
       <c r="F27" s="8">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="8">
@@ -3562,52 +3708,55 @@
       </c>
       <c r="J27" s="9">
         <v>0</v>
       </c>
       <c r="K27" s="9">
         <v>0</v>
       </c>
       <c r="L27" s="8">
         <v>0</v>
       </c>
       <c r="M27" s="9">
         <v>0</v>
       </c>
       <c r="N27" s="24">
         <v>0</v>
       </c>
       <c r="O27" s="9">
         <v>0</v>
       </c>
       <c r="P27" s="9">
         <v>0</v>
       </c>
       <c r="Q27" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="9">
         <v>0</v>
       </c>
       <c r="C28" s="8">
         <v>0</v>
       </c>
       <c r="D28" s="9">
         <v>0</v>
       </c>
       <c r="E28" s="8">
         <v>0</v>
       </c>
       <c r="F28" s="8">
         <v>0</v>
       </c>
       <c r="G28" s="8">
         <v>0</v>
       </c>
       <c r="H28" s="8">
         <v>0</v>
       </c>
       <c r="I28" s="8">
@@ -3615,52 +3764,55 @@
       </c>
       <c r="J28" s="9">
         <v>0</v>
       </c>
       <c r="K28" s="9">
         <v>0</v>
       </c>
       <c r="L28" s="8">
         <v>0</v>
       </c>
       <c r="M28" s="9">
         <v>0</v>
       </c>
       <c r="N28" s="24">
         <v>0</v>
       </c>
       <c r="O28" s="9">
         <v>0</v>
       </c>
       <c r="P28" s="9">
         <v>1</v>
       </c>
       <c r="Q28" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R28" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="9">
         <v>0</v>
       </c>
       <c r="C29" s="8">
         <v>0</v>
       </c>
       <c r="D29" s="9">
         <v>0</v>
       </c>
       <c r="E29" s="8">
         <v>0</v>
       </c>
       <c r="F29" s="8">
         <v>0</v>
       </c>
       <c r="G29" s="8">
         <v>0</v>
       </c>
       <c r="H29" s="8">
         <v>0</v>
       </c>
       <c r="I29" s="8">
@@ -3668,52 +3820,55 @@
       </c>
       <c r="J29" s="9">
         <v>0</v>
       </c>
       <c r="K29" s="9">
         <v>0</v>
       </c>
       <c r="L29" s="8">
         <v>0</v>
       </c>
       <c r="M29" s="9">
         <v>0</v>
       </c>
       <c r="N29" s="24">
         <v>0</v>
       </c>
       <c r="O29" s="9">
         <v>0</v>
       </c>
       <c r="P29" s="9">
         <v>0</v>
       </c>
       <c r="Q29" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R29" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="9">
         <v>0</v>
       </c>
       <c r="C30" s="8">
         <v>0</v>
       </c>
       <c r="D30" s="9">
         <v>0</v>
       </c>
       <c r="E30" s="8">
         <v>0</v>
       </c>
       <c r="F30" s="8">
         <v>0</v>
       </c>
       <c r="G30" s="8">
         <v>0</v>
       </c>
       <c r="H30" s="8">
         <v>0</v>
       </c>
       <c r="I30" s="8">
@@ -3721,52 +3876,55 @@
       </c>
       <c r="J30" s="9">
         <v>0</v>
       </c>
       <c r="K30" s="9">
         <v>0</v>
       </c>
       <c r="L30" s="8">
         <v>0</v>
       </c>
       <c r="M30" s="9">
         <v>0</v>
       </c>
       <c r="N30" s="24">
         <v>0</v>
       </c>
       <c r="O30" s="9">
         <v>0</v>
       </c>
       <c r="P30" s="9">
         <v>0</v>
       </c>
       <c r="Q30" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R30" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="9">
         <v>0</v>
       </c>
       <c r="C31" s="8">
         <v>0</v>
       </c>
       <c r="D31" s="9">
         <v>0</v>
       </c>
       <c r="E31" s="8">
         <v>0</v>
       </c>
       <c r="F31" s="8">
         <v>0</v>
       </c>
       <c r="G31" s="8">
         <v>0</v>
       </c>
       <c r="H31" s="8">
         <v>0</v>
       </c>
       <c r="I31" s="8">
@@ -3774,333 +3932,346 @@
       </c>
       <c r="J31" s="9">
         <v>0</v>
       </c>
       <c r="K31" s="9">
         <v>0</v>
       </c>
       <c r="L31" s="8">
         <v>0</v>
       </c>
       <c r="M31" s="9">
         <v>0</v>
       </c>
       <c r="N31" s="24">
         <v>0</v>
       </c>
       <c r="O31" s="9">
         <v>0</v>
       </c>
       <c r="P31" s="9">
         <v>0</v>
       </c>
       <c r="Q31" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R31" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="12">
         <v>1</v>
       </c>
       <c r="C32" s="12">
         <v>0</v>
       </c>
       <c r="D32" s="12">
         <v>0</v>
       </c>
       <c r="E32" s="12">
         <v>0</v>
       </c>
       <c r="F32" s="12">
         <v>0</v>
       </c>
       <c r="G32" s="12">
         <v>0</v>
       </c>
       <c r="H32" s="12">
         <v>0</v>
       </c>
       <c r="I32" s="12">
         <v>1</v>
       </c>
       <c r="J32" s="12">
         <v>0</v>
       </c>
       <c r="K32" s="12">
         <v>0</v>
       </c>
       <c r="L32" s="12">
         <v>0</v>
       </c>
       <c r="M32" s="12">
         <v>0</v>
       </c>
       <c r="N32" s="25">
         <v>0</v>
       </c>
       <c r="O32" s="12">
         <v>0</v>
       </c>
       <c r="P32" s="12">
         <v>0</v>
       </c>
       <c r="Q32" s="12">
+        <v>0</v>
+      </c>
+      <c r="R32" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:15" s="17" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="M33" s="4"/>
       <c r="N33" s="4"/>
       <c r="O33" s="4"/>
     </row>
     <row r="34" spans="1:15" s="17" customFormat="1" ht="15" customHeight="1">
       <c r="E34" s="17" t="s">
         <v>31</v>
       </c>
       <c r="M34" s="4"/>
       <c r="N34" s="4"/>
       <c r="O34" s="4"/>
     </row>
     <row r="35" spans="1:15" s="17" customFormat="1" ht="15" customHeight="1">
       <c r="M35" s="4"/>
       <c r="N35" s="4"/>
       <c r="O35" s="4"/>
     </row>
     <row r="36" spans="1:15" ht="15" customHeight="1">
       <c r="O36" s="4"/>
     </row>
     <row r="37" spans="1:15" ht="15" customHeight="1">
       <c r="O37" s="4"/>
     </row>
     <row r="38" spans="1:15" ht="15" customHeight="1">
       <c r="O38" s="4"/>
     </row>
     <row r="39" spans="1:15" ht="15" customHeight="1">
       <c r="O39" s="4"/>
     </row>
     <row r="40" spans="1:15" ht="15" customHeight="1">
       <c r="O40" s="4"/>
     </row>
     <row r="41" spans="1:15" ht="15" customHeight="1">
       <c r="O41" s="4"/>
     </row>
     <row r="42" spans="1:15" ht="15" customHeight="1">
       <c r="O42" s="4"/>
     </row>
     <row r="43" spans="1:15" ht="15" customHeight="1">
       <c r="O43" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="A17:Q17"/>
-    <mergeCell ref="A23:Q23"/>
+    <mergeCell ref="A17:R17"/>
+    <mergeCell ref="A23:R23"/>
+    <mergeCell ref="N4:R4"/>
+    <mergeCell ref="A1:R1"/>
+    <mergeCell ref="A6:R6"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A4:A5"/>
-    <mergeCell ref="N4:Q4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:Q6"/>
   </mergeCells>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" firstPageNumber="3" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:Q49"/>
+  <dimension ref="A1:R49"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="N36" sqref="N36"/>
+      <selection pane="topRight" activeCell="R35" sqref="R35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="15" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="22.109375" style="15" customWidth="1"/>
     <col min="2" max="3" width="9.109375" style="15"/>
     <col min="4" max="10" width="9.109375" style="14"/>
     <col min="11" max="11" width="9.109375" style="15"/>
     <col min="12" max="12" width="9.109375" style="20"/>
     <col min="13" max="13" width="9.109375" style="4"/>
     <col min="14" max="15" width="9.109375" style="1"/>
     <col min="16" max="16384" width="9.109375" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17" ht="15" customHeight="1">
-      <c r="A1" s="37" t="s">
+    <row r="1" spans="1:18" ht="15" customHeight="1">
+      <c r="A1" s="43" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="37"/>
-[...16 lines deleted...]
-    <row r="2" spans="1:17" s="17" customFormat="1" ht="15" customHeight="1">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+    </row>
+    <row r="2" spans="1:18" s="17" customFormat="1" ht="15" customHeight="1">
       <c r="A2" s="29"/>
       <c r="B2" s="29"/>
       <c r="C2" s="29"/>
       <c r="D2" s="29"/>
       <c r="E2" s="29"/>
       <c r="F2" s="29"/>
       <c r="G2" s="29"/>
       <c r="H2" s="29"/>
       <c r="I2" s="29"/>
       <c r="J2" s="29"/>
       <c r="K2" s="29"/>
       <c r="L2" s="29"/>
       <c r="M2" s="29"/>
       <c r="N2" s="26"/>
       <c r="O2" s="4"/>
     </row>
-    <row r="3" spans="1:17" s="2" customFormat="1" ht="15" customHeight="1">
+    <row r="3" spans="1:18" s="2" customFormat="1" ht="15" customHeight="1">
       <c r="B3" s="3"/>
       <c r="J3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>28</v>
       </c>
       <c r="P3" s="3"/>
-      <c r="Q3" s="3" t="s">
-[...5 lines deleted...]
-      <c r="B4" s="35">
+      <c r="Q3" s="3"/>
+      <c r="R3" s="3" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A4" s="34"/>
+      <c r="B4" s="36">
         <v>2025</v>
       </c>
-      <c r="C4" s="36"/>
-[...10 lines deleted...]
-      <c r="N4" s="35">
+      <c r="C4" s="37"/>
+      <c r="D4" s="37"/>
+      <c r="E4" s="37"/>
+      <c r="F4" s="37"/>
+      <c r="G4" s="37"/>
+      <c r="H4" s="37"/>
+      <c r="I4" s="37"/>
+      <c r="J4" s="37"/>
+      <c r="K4" s="37"/>
+      <c r="L4" s="37"/>
+      <c r="M4" s="37"/>
+      <c r="N4" s="36">
         <v>2026</v>
       </c>
-      <c r="O4" s="36"/>
-[...4 lines deleted...]
-      <c r="A5" s="34"/>
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+    </row>
+    <row r="5" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A5" s="35"/>
       <c r="B5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="27" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="27" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="27" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="21" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="21" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="27" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="J5" s="27" t="s">
         <v>2</v>
       </c>
       <c r="K5" s="27" t="s">
         <v>14</v>
       </c>
       <c r="L5" s="27" t="s">
         <v>15</v>
       </c>
       <c r="M5" s="27" t="s">
         <v>16</v>
       </c>
       <c r="N5" s="21" t="s">
         <v>3</v>
       </c>
       <c r="O5" s="27" t="s">
         <v>4</v>
       </c>
       <c r="P5" s="30" t="s">
         <v>5</v>
       </c>
       <c r="Q5" s="31" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="39" t="s">
+      <c r="R5" s="33" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A6" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="39"/>
-[...16 lines deleted...]
-    <row r="7" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B6" s="40"/>
+      <c r="C6" s="40"/>
+      <c r="D6" s="40"/>
+      <c r="E6" s="40"/>
+      <c r="F6" s="40"/>
+      <c r="G6" s="40"/>
+      <c r="H6" s="40"/>
+      <c r="I6" s="40"/>
+      <c r="J6" s="40"/>
+      <c r="K6" s="40"/>
+      <c r="L6" s="40"/>
+      <c r="M6" s="40"/>
+      <c r="N6" s="40"/>
+      <c r="O6" s="40"/>
+      <c r="P6" s="40"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+    </row>
+    <row r="7" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A7" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B7" s="9">
         <v>0</v>
       </c>
       <c r="C7" s="9">
         <v>0</v>
       </c>
       <c r="D7" s="9">
         <v>1</v>
       </c>
       <c r="E7" s="9">
         <v>0</v>
       </c>
       <c r="F7" s="9">
         <v>4</v>
       </c>
       <c r="G7" s="9">
         <v>2</v>
       </c>
       <c r="H7" s="9">
         <v>1</v>
       </c>
       <c r="I7" s="9">
@@ -4108,52 +4279,55 @@
       </c>
       <c r="J7" s="9">
         <v>7</v>
       </c>
       <c r="K7" s="9">
         <v>1</v>
       </c>
       <c r="L7" s="9">
         <v>1</v>
       </c>
       <c r="M7" s="9">
         <v>0</v>
       </c>
       <c r="N7" s="9">
         <v>0</v>
       </c>
       <c r="O7" s="9">
         <v>0</v>
       </c>
       <c r="P7" s="9">
         <v>1</v>
       </c>
       <c r="Q7" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="8" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R7" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A8" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B8" s="9">
         <v>0</v>
       </c>
       <c r="C8" s="9">
         <v>0</v>
       </c>
       <c r="D8" s="9">
         <v>1</v>
       </c>
       <c r="E8" s="9">
         <v>0</v>
       </c>
       <c r="F8" s="9">
         <v>4</v>
       </c>
       <c r="G8" s="9">
         <v>1</v>
       </c>
       <c r="H8" s="9">
         <v>1</v>
       </c>
       <c r="I8" s="9">
@@ -4161,52 +4335,55 @@
       </c>
       <c r="J8" s="9">
         <v>7</v>
       </c>
       <c r="K8" s="9">
         <v>1</v>
       </c>
       <c r="L8" s="9">
         <v>1</v>
       </c>
       <c r="M8" s="9">
         <v>0</v>
       </c>
       <c r="N8" s="9">
         <v>0</v>
       </c>
       <c r="O8" s="9">
         <v>0</v>
       </c>
       <c r="P8" s="9">
         <v>1</v>
       </c>
       <c r="Q8" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="9" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R8" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A9" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="9">
         <v>0</v>
       </c>
       <c r="C9" s="9">
         <v>0</v>
       </c>
       <c r="D9" s="9">
         <v>0</v>
       </c>
       <c r="E9" s="9">
         <v>0</v>
       </c>
       <c r="F9" s="9">
         <v>0</v>
       </c>
       <c r="G9" s="9">
         <v>0</v>
       </c>
       <c r="H9" s="9">
         <v>0</v>
       </c>
       <c r="I9" s="9">
@@ -4214,52 +4391,55 @@
       </c>
       <c r="J9" s="9">
         <v>0</v>
       </c>
       <c r="K9" s="9">
         <v>0</v>
       </c>
       <c r="L9" s="9">
         <v>0</v>
       </c>
       <c r="M9" s="9">
         <v>0</v>
       </c>
       <c r="N9" s="9">
         <v>0</v>
       </c>
       <c r="O9" s="9">
         <v>0</v>
       </c>
       <c r="P9" s="9">
         <v>0</v>
       </c>
       <c r="Q9" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="10" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R9" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A10" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B10" s="9">
         <v>0</v>
       </c>
       <c r="C10" s="9">
         <v>0</v>
       </c>
       <c r="D10" s="9">
         <v>0</v>
       </c>
       <c r="E10" s="9">
         <v>0</v>
       </c>
       <c r="F10" s="9">
         <v>0</v>
       </c>
       <c r="G10" s="9">
         <v>0</v>
       </c>
       <c r="H10" s="9">
         <v>0</v>
       </c>
       <c r="I10" s="9">
@@ -4267,52 +4447,55 @@
       </c>
       <c r="J10" s="9">
         <v>0</v>
       </c>
       <c r="K10" s="9">
         <v>0</v>
       </c>
       <c r="L10" s="9">
         <v>0</v>
       </c>
       <c r="M10" s="9">
         <v>0</v>
       </c>
       <c r="N10" s="9">
         <v>0</v>
       </c>
       <c r="O10" s="9">
         <v>0</v>
       </c>
       <c r="P10" s="9">
         <v>0</v>
       </c>
       <c r="Q10" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="11" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R10" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A11" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B11" s="9">
         <v>0</v>
       </c>
       <c r="C11" s="9">
         <v>0</v>
       </c>
       <c r="D11" s="9">
         <v>0</v>
       </c>
       <c r="E11" s="9">
         <v>0</v>
       </c>
       <c r="F11" s="9">
         <v>0</v>
       </c>
       <c r="G11" s="9">
         <v>0</v>
       </c>
       <c r="H11" s="9">
         <v>0</v>
       </c>
       <c r="I11" s="9">
@@ -4320,52 +4503,55 @@
       </c>
       <c r="J11" s="9">
         <v>0</v>
       </c>
       <c r="K11" s="9">
         <v>0</v>
       </c>
       <c r="L11" s="9">
         <v>0</v>
       </c>
       <c r="M11" s="9">
         <v>0</v>
       </c>
       <c r="N11" s="9">
         <v>0</v>
       </c>
       <c r="O11" s="9">
         <v>0</v>
       </c>
       <c r="P11" s="9">
         <v>0</v>
       </c>
       <c r="Q11" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="12" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R11" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A12" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B12" s="9">
         <v>0</v>
       </c>
       <c r="C12" s="9">
         <v>0</v>
       </c>
       <c r="D12" s="9">
         <v>0</v>
       </c>
       <c r="E12" s="9">
         <v>0</v>
       </c>
       <c r="F12" s="9">
         <v>0</v>
       </c>
       <c r="G12" s="9">
         <v>1</v>
       </c>
       <c r="H12" s="9">
         <v>0</v>
       </c>
       <c r="I12" s="9">
@@ -4373,52 +4559,55 @@
       </c>
       <c r="J12" s="9">
         <v>0</v>
       </c>
       <c r="K12" s="9">
         <v>0</v>
       </c>
       <c r="L12" s="9">
         <v>0</v>
       </c>
       <c r="M12" s="9">
         <v>0</v>
       </c>
       <c r="N12" s="9">
         <v>0</v>
       </c>
       <c r="O12" s="9">
         <v>0</v>
       </c>
       <c r="P12" s="9">
         <v>0</v>
       </c>
       <c r="Q12" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="13" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R12" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A13" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B13" s="9">
         <v>0</v>
       </c>
       <c r="C13" s="9">
         <v>0</v>
       </c>
       <c r="D13" s="9">
         <v>0</v>
       </c>
       <c r="E13" s="9">
         <v>0</v>
       </c>
       <c r="F13" s="9">
         <v>0</v>
       </c>
       <c r="G13" s="9">
         <v>0</v>
       </c>
       <c r="H13" s="9">
         <v>0</v>
       </c>
       <c r="I13" s="9">
@@ -4426,52 +4615,55 @@
       </c>
       <c r="J13" s="9">
         <v>0</v>
       </c>
       <c r="K13" s="9">
         <v>0</v>
       </c>
       <c r="L13" s="9">
         <v>0</v>
       </c>
       <c r="M13" s="9">
         <v>0</v>
       </c>
       <c r="N13" s="9">
         <v>0</v>
       </c>
       <c r="O13" s="9">
         <v>0</v>
       </c>
       <c r="P13" s="9">
         <v>0</v>
       </c>
       <c r="Q13" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="14" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R13" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A14" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B14" s="9">
         <v>0</v>
       </c>
       <c r="C14" s="9">
         <v>0</v>
       </c>
       <c r="D14" s="9">
         <v>0</v>
       </c>
       <c r="E14" s="9">
         <v>0</v>
       </c>
       <c r="F14" s="9">
         <v>0</v>
       </c>
       <c r="G14" s="9">
         <v>0</v>
       </c>
       <c r="H14" s="9">
         <v>0</v>
       </c>
       <c r="I14" s="9">
@@ -4479,52 +4671,55 @@
       </c>
       <c r="J14" s="9">
         <v>0</v>
       </c>
       <c r="K14" s="9">
         <v>0</v>
       </c>
       <c r="L14" s="9">
         <v>0</v>
       </c>
       <c r="M14" s="9">
         <v>0</v>
       </c>
       <c r="N14" s="9">
         <v>0</v>
       </c>
       <c r="O14" s="9">
         <v>0</v>
       </c>
       <c r="P14" s="9">
         <v>0</v>
       </c>
       <c r="Q14" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="15" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R14" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A15" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B15" s="9">
         <v>0</v>
       </c>
       <c r="C15" s="9">
         <v>0</v>
       </c>
       <c r="D15" s="9">
         <v>0</v>
       </c>
       <c r="E15" s="9">
         <v>0</v>
       </c>
       <c r="F15" s="9">
         <v>0</v>
       </c>
       <c r="G15" s="9">
         <v>0</v>
       </c>
       <c r="H15" s="9">
         <v>0</v>
       </c>
       <c r="I15" s="9">
@@ -4532,52 +4727,55 @@
       </c>
       <c r="J15" s="9">
         <v>0</v>
       </c>
       <c r="K15" s="9">
         <v>0</v>
       </c>
       <c r="L15" s="9">
         <v>0</v>
       </c>
       <c r="M15" s="9">
         <v>0</v>
       </c>
       <c r="N15" s="9">
         <v>0</v>
       </c>
       <c r="O15" s="9">
         <v>0</v>
       </c>
       <c r="P15" s="9">
         <v>0</v>
       </c>
       <c r="Q15" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="16" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R15" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A16" s="7" t="s">
         <v>25</v>
       </c>
       <c r="B16" s="9">
         <v>0</v>
       </c>
       <c r="C16" s="9">
         <v>0</v>
       </c>
       <c r="D16" s="9">
         <v>0</v>
       </c>
       <c r="E16" s="9">
         <v>0</v>
       </c>
       <c r="F16" s="9">
         <v>0</v>
       </c>
       <c r="G16" s="9">
         <v>0</v>
       </c>
       <c r="H16" s="9">
         <v>0</v>
       </c>
       <c r="I16" s="9">
@@ -4585,73 +4783,77 @@
       </c>
       <c r="J16" s="9">
         <v>0</v>
       </c>
       <c r="K16" s="9">
         <v>0</v>
       </c>
       <c r="L16" s="9">
         <v>0</v>
       </c>
       <c r="M16" s="9">
         <v>0</v>
       </c>
       <c r="N16" s="9">
         <v>0</v>
       </c>
       <c r="O16" s="9">
         <v>0</v>
       </c>
       <c r="P16" s="9">
         <v>0</v>
       </c>
       <c r="Q16" s="9">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="46" t="s">
+      <c r="R16" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A17" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="B17" s="46"/>
-[...16 lines deleted...]
-    <row r="18" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B17" s="47"/>
+      <c r="C17" s="47"/>
+      <c r="D17" s="47"/>
+      <c r="E17" s="47"/>
+      <c r="F17" s="47"/>
+      <c r="G17" s="47"/>
+      <c r="H17" s="47"/>
+      <c r="I17" s="47"/>
+      <c r="J17" s="47"/>
+      <c r="K17" s="47"/>
+      <c r="L17" s="47"/>
+      <c r="M17" s="47"/>
+      <c r="N17" s="47"/>
+      <c r="O17" s="47"/>
+      <c r="P17" s="47"/>
+      <c r="Q17" s="39"/>
+      <c r="R17" s="39"/>
+    </row>
+    <row r="18" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A18" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B18" s="9">
         <v>0</v>
       </c>
       <c r="C18" s="9">
         <v>0</v>
       </c>
       <c r="D18" s="9">
         <v>1</v>
       </c>
       <c r="E18" s="9">
         <v>0</v>
       </c>
       <c r="F18" s="9">
         <v>4</v>
       </c>
       <c r="G18" s="9">
         <v>1</v>
       </c>
       <c r="H18" s="9">
         <v>1</v>
       </c>
       <c r="I18" s="9">
@@ -4659,52 +4861,55 @@
       </c>
       <c r="J18" s="9">
         <v>7</v>
       </c>
       <c r="K18" s="9">
         <v>1</v>
       </c>
       <c r="L18" s="9">
         <v>1</v>
       </c>
       <c r="M18" s="9">
         <v>0</v>
       </c>
       <c r="N18" s="9">
         <v>0</v>
       </c>
       <c r="O18" s="9">
         <v>0</v>
       </c>
       <c r="P18" s="9">
         <v>1</v>
       </c>
       <c r="Q18" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="19" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R18" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A19" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B19" s="9">
         <v>0</v>
       </c>
       <c r="C19" s="9">
         <v>0</v>
       </c>
       <c r="D19" s="9">
         <v>1</v>
       </c>
       <c r="E19" s="9">
         <v>0</v>
       </c>
       <c r="F19" s="9">
         <v>4</v>
       </c>
       <c r="G19" s="9">
         <v>1</v>
       </c>
       <c r="H19" s="9">
         <v>1</v>
       </c>
       <c r="I19" s="9">
@@ -4712,52 +4917,55 @@
       </c>
       <c r="J19" s="9">
         <v>7</v>
       </c>
       <c r="K19" s="9">
         <v>1</v>
       </c>
       <c r="L19" s="9">
         <v>1</v>
       </c>
       <c r="M19" s="9">
         <v>0</v>
       </c>
       <c r="N19" s="9">
         <v>0</v>
       </c>
       <c r="O19" s="9">
         <v>0</v>
       </c>
       <c r="P19" s="9">
         <v>1</v>
       </c>
       <c r="Q19" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="20" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R19" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A20" s="7" t="s">
         <v>18</v>
       </c>
       <c r="B20" s="9">
         <v>0</v>
       </c>
       <c r="C20" s="9">
         <v>0</v>
       </c>
       <c r="D20" s="9">
         <v>0</v>
       </c>
       <c r="E20" s="9">
         <v>0</v>
       </c>
       <c r="F20" s="9">
         <v>0</v>
       </c>
       <c r="G20" s="9">
         <v>0</v>
       </c>
       <c r="H20" s="9">
         <v>0</v>
       </c>
       <c r="I20" s="9">
@@ -4765,52 +4973,55 @@
       </c>
       <c r="J20" s="9">
         <v>0</v>
       </c>
       <c r="K20" s="9">
         <v>0</v>
       </c>
       <c r="L20" s="9">
         <v>0</v>
       </c>
       <c r="M20" s="9">
         <v>0</v>
       </c>
       <c r="N20" s="9">
         <v>0</v>
       </c>
       <c r="O20" s="9">
         <v>0</v>
       </c>
       <c r="P20" s="9">
         <v>0</v>
       </c>
       <c r="Q20" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="21" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R20" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A21" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B21" s="9">
         <v>0</v>
       </c>
       <c r="C21" s="9">
         <v>0</v>
       </c>
       <c r="D21" s="9">
         <v>0</v>
       </c>
       <c r="E21" s="9">
         <v>0</v>
       </c>
       <c r="F21" s="9">
         <v>0</v>
       </c>
       <c r="G21" s="9">
         <v>0</v>
       </c>
       <c r="H21" s="9">
         <v>0</v>
       </c>
       <c r="I21" s="9">
@@ -4818,52 +5029,55 @@
       </c>
       <c r="J21" s="9">
         <v>0</v>
       </c>
       <c r="K21" s="9">
         <v>0</v>
       </c>
       <c r="L21" s="9">
         <v>0</v>
       </c>
       <c r="M21" s="9">
         <v>0</v>
       </c>
       <c r="N21" s="9">
         <v>0</v>
       </c>
       <c r="O21" s="9">
         <v>0</v>
       </c>
       <c r="P21" s="9">
         <v>0</v>
       </c>
       <c r="Q21" s="9">
         <v>0</v>
       </c>
-    </row>
-    <row r="22" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R21" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A22" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B22" s="9">
         <v>0</v>
       </c>
       <c r="C22" s="9">
         <v>0</v>
       </c>
       <c r="D22" s="9">
         <v>0</v>
       </c>
       <c r="E22" s="9">
         <v>0</v>
       </c>
       <c r="F22" s="9">
         <v>0</v>
       </c>
       <c r="G22" s="9">
         <v>0</v>
       </c>
       <c r="H22" s="9">
         <v>0</v>
       </c>
       <c r="I22" s="9">
@@ -4871,73 +5085,77 @@
       </c>
       <c r="J22" s="9">
         <v>0</v>
       </c>
       <c r="K22" s="9">
         <v>0</v>
       </c>
       <c r="L22" s="9">
         <v>0</v>
       </c>
       <c r="M22" s="9">
         <v>0</v>
       </c>
       <c r="N22" s="9">
         <v>0</v>
       </c>
       <c r="O22" s="9">
         <v>0</v>
       </c>
       <c r="P22" s="9">
         <v>0</v>
       </c>
       <c r="Q22" s="9">
         <v>0</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A23" s="42" t="s">
+      <c r="R22" s="9">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="A23" s="38" t="s">
         <v>12</v>
       </c>
-      <c r="B23" s="42"/>
-[...16 lines deleted...]
-    <row r="24" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="B23" s="38"/>
+      <c r="C23" s="38"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="38"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="38"/>
+      <c r="H23" s="38"/>
+      <c r="I23" s="38"/>
+      <c r="J23" s="38"/>
+      <c r="K23" s="38"/>
+      <c r="L23" s="38"/>
+      <c r="M23" s="38"/>
+      <c r="N23" s="38"/>
+      <c r="O23" s="38"/>
+      <c r="P23" s="38"/>
+      <c r="Q23" s="39"/>
+      <c r="R23" s="39"/>
+    </row>
+    <row r="24" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A24" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B24" s="9">
         <v>0</v>
       </c>
       <c r="C24" s="8">
         <v>0</v>
       </c>
       <c r="D24" s="9">
         <v>0</v>
       </c>
       <c r="E24" s="8">
         <v>0</v>
       </c>
       <c r="F24" s="9">
         <v>0</v>
       </c>
       <c r="G24" s="8">
         <v>1</v>
       </c>
       <c r="H24" s="8">
         <v>0</v>
       </c>
       <c r="I24" s="9">
@@ -4945,52 +5163,55 @@
       </c>
       <c r="J24" s="9">
         <v>0</v>
       </c>
       <c r="K24" s="9">
         <v>0</v>
       </c>
       <c r="L24" s="8">
         <v>0</v>
       </c>
       <c r="M24" s="8">
         <v>0</v>
       </c>
       <c r="N24" s="9">
         <v>0</v>
       </c>
       <c r="O24" s="8">
         <v>0</v>
       </c>
       <c r="P24" s="9">
         <v>0</v>
       </c>
       <c r="Q24" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R24" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A25" s="7" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="9">
         <v>0</v>
       </c>
       <c r="C25" s="8">
         <v>0</v>
       </c>
       <c r="D25" s="9">
         <v>0</v>
       </c>
       <c r="E25" s="8">
         <v>0</v>
       </c>
       <c r="F25" s="9">
         <v>0</v>
       </c>
       <c r="G25" s="8">
         <v>0</v>
       </c>
       <c r="H25" s="8">
         <v>0</v>
       </c>
       <c r="I25" s="9">
@@ -4998,52 +5219,55 @@
       </c>
       <c r="J25" s="9">
         <v>0</v>
       </c>
       <c r="K25" s="9">
         <v>0</v>
       </c>
       <c r="L25" s="8">
         <v>0</v>
       </c>
       <c r="M25" s="8">
         <v>0</v>
       </c>
       <c r="N25" s="9">
         <v>0</v>
       </c>
       <c r="O25" s="8">
         <v>0</v>
       </c>
       <c r="P25" s="9">
         <v>0</v>
       </c>
       <c r="Q25" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="26" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R25" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A26" s="7" t="s">
         <v>19</v>
       </c>
       <c r="B26" s="9">
         <v>0</v>
       </c>
       <c r="C26" s="8">
         <v>0</v>
       </c>
       <c r="D26" s="9">
         <v>0</v>
       </c>
       <c r="E26" s="8">
         <v>0</v>
       </c>
       <c r="F26" s="9">
         <v>0</v>
       </c>
       <c r="G26" s="8">
         <v>0</v>
       </c>
       <c r="H26" s="8">
         <v>0</v>
       </c>
       <c r="I26" s="9">
@@ -5051,52 +5275,55 @@
       </c>
       <c r="J26" s="9">
         <v>0</v>
       </c>
       <c r="K26" s="9">
         <v>0</v>
       </c>
       <c r="L26" s="8">
         <v>0</v>
       </c>
       <c r="M26" s="8">
         <v>0</v>
       </c>
       <c r="N26" s="9">
         <v>0</v>
       </c>
       <c r="O26" s="8">
         <v>0</v>
       </c>
       <c r="P26" s="9">
         <v>0</v>
       </c>
       <c r="Q26" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="27" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R26" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A27" s="7" t="s">
         <v>20</v>
       </c>
       <c r="B27" s="9">
         <v>0</v>
       </c>
       <c r="C27" s="8">
         <v>0</v>
       </c>
       <c r="D27" s="9">
         <v>0</v>
       </c>
       <c r="E27" s="8">
         <v>0</v>
       </c>
       <c r="F27" s="9">
         <v>0</v>
       </c>
       <c r="G27" s="8">
         <v>0</v>
       </c>
       <c r="H27" s="8">
         <v>0</v>
       </c>
       <c r="I27" s="9">
@@ -5104,52 +5331,55 @@
       </c>
       <c r="J27" s="9">
         <v>0</v>
       </c>
       <c r="K27" s="9">
         <v>0</v>
       </c>
       <c r="L27" s="8">
         <v>0</v>
       </c>
       <c r="M27" s="8">
         <v>0</v>
       </c>
       <c r="N27" s="9">
         <v>0</v>
       </c>
       <c r="O27" s="8">
         <v>0</v>
       </c>
       <c r="P27" s="9">
         <v>0</v>
       </c>
       <c r="Q27" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="28" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R27" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A28" s="7" t="s">
         <v>21</v>
       </c>
       <c r="B28" s="9">
         <v>0</v>
       </c>
       <c r="C28" s="8">
         <v>0</v>
       </c>
       <c r="D28" s="9">
         <v>0</v>
       </c>
       <c r="E28" s="8">
         <v>0</v>
       </c>
       <c r="F28" s="9">
         <v>0</v>
       </c>
       <c r="G28" s="8">
         <v>1</v>
       </c>
       <c r="H28" s="8">
         <v>0</v>
       </c>
       <c r="I28" s="9">
@@ -5157,52 +5387,55 @@
       </c>
       <c r="J28" s="9">
         <v>0</v>
       </c>
       <c r="K28" s="9">
         <v>0</v>
       </c>
       <c r="L28" s="8">
         <v>0</v>
       </c>
       <c r="M28" s="8">
         <v>0</v>
       </c>
       <c r="N28" s="9">
         <v>0</v>
       </c>
       <c r="O28" s="8">
         <v>0</v>
       </c>
       <c r="P28" s="9">
         <v>0</v>
       </c>
       <c r="Q28" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="29" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R28" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A29" s="7" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="9">
         <v>0</v>
       </c>
       <c r="C29" s="8">
         <v>0</v>
       </c>
       <c r="D29" s="9">
         <v>0</v>
       </c>
       <c r="E29" s="8">
         <v>0</v>
       </c>
       <c r="F29" s="9">
         <v>0</v>
       </c>
       <c r="G29" s="8">
         <v>0</v>
       </c>
       <c r="H29" s="8">
         <v>0</v>
       </c>
       <c r="I29" s="9">
@@ -5210,52 +5443,55 @@
       </c>
       <c r="J29" s="9">
         <v>0</v>
       </c>
       <c r="K29" s="9">
         <v>0</v>
       </c>
       <c r="L29" s="8">
         <v>0</v>
       </c>
       <c r="M29" s="8">
         <v>0</v>
       </c>
       <c r="N29" s="9">
         <v>0</v>
       </c>
       <c r="O29" s="8">
         <v>0</v>
       </c>
       <c r="P29" s="9">
         <v>0</v>
       </c>
       <c r="Q29" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R29" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A30" s="7" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="9">
         <v>0</v>
       </c>
       <c r="C30" s="8">
         <v>0</v>
       </c>
       <c r="D30" s="9">
         <v>0</v>
       </c>
       <c r="E30" s="8">
         <v>0</v>
       </c>
       <c r="F30" s="9">
         <v>0</v>
       </c>
       <c r="G30" s="8">
         <v>0</v>
       </c>
       <c r="H30" s="8">
         <v>0</v>
       </c>
       <c r="I30" s="9">
@@ -5263,52 +5499,55 @@
       </c>
       <c r="J30" s="9">
         <v>0</v>
       </c>
       <c r="K30" s="9">
         <v>0</v>
       </c>
       <c r="L30" s="8">
         <v>0</v>
       </c>
       <c r="M30" s="8">
         <v>0</v>
       </c>
       <c r="N30" s="9">
         <v>0</v>
       </c>
       <c r="O30" s="8">
         <v>0</v>
       </c>
       <c r="P30" s="9">
         <v>0</v>
       </c>
       <c r="Q30" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="31" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R30" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A31" s="7" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="9">
         <v>0</v>
       </c>
       <c r="C31" s="8">
         <v>0</v>
       </c>
       <c r="D31" s="9">
         <v>0</v>
       </c>
       <c r="E31" s="8">
         <v>0</v>
       </c>
       <c r="F31" s="9">
         <v>0</v>
       </c>
       <c r="G31" s="8">
         <v>0</v>
       </c>
       <c r="H31" s="8">
         <v>0</v>
       </c>
       <c r="I31" s="9">
@@ -5316,101 +5555,107 @@
       </c>
       <c r="J31" s="9">
         <v>0</v>
       </c>
       <c r="K31" s="9">
         <v>0</v>
       </c>
       <c r="L31" s="8">
         <v>0</v>
       </c>
       <c r="M31" s="8">
         <v>0</v>
       </c>
       <c r="N31" s="9">
         <v>0</v>
       </c>
       <c r="O31" s="8">
         <v>0</v>
       </c>
       <c r="P31" s="9">
         <v>0</v>
       </c>
       <c r="Q31" s="8">
         <v>0</v>
       </c>
-    </row>
-    <row r="32" spans="1:17" s="4" customFormat="1" ht="15" customHeight="1">
+      <c r="R31" s="8">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A32" s="11" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="12">
         <v>0</v>
       </c>
       <c r="C32" s="12">
         <v>0</v>
       </c>
       <c r="D32" s="12">
         <v>0</v>
       </c>
       <c r="E32" s="12">
         <v>0</v>
       </c>
       <c r="F32" s="12">
         <v>0</v>
       </c>
       <c r="G32" s="12">
         <v>0</v>
       </c>
       <c r="H32" s="12">
         <v>0</v>
       </c>
       <c r="I32" s="12">
         <v>0</v>
       </c>
       <c r="J32" s="12">
         <v>0</v>
       </c>
       <c r="K32" s="12">
         <v>0</v>
       </c>
       <c r="L32" s="12">
         <v>0</v>
       </c>
       <c r="M32" s="12">
         <v>0</v>
       </c>
       <c r="N32" s="12">
         <v>0</v>
       </c>
       <c r="O32" s="12">
         <v>0</v>
       </c>
       <c r="P32" s="12">
         <v>0</v>
       </c>
       <c r="Q32" s="12">
+        <v>0</v>
+      </c>
+      <c r="R32" s="12">
         <v>0</v>
       </c>
     </row>
     <row r="33" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="A33" s="13" t="s">
         <v>13</v>
       </c>
       <c r="D33" s="10"/>
       <c r="E33" s="10"/>
       <c r="F33" s="10"/>
       <c r="G33" s="10"/>
       <c r="H33" s="10"/>
       <c r="I33" s="10"/>
       <c r="J33" s="10"/>
       <c r="K33" s="17"/>
       <c r="L33" s="19"/>
     </row>
     <row r="34" spans="1:15" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="10"/>
       <c r="I34" s="10"/>
       <c r="J34" s="10"/>
@@ -5582,57 +5827,57 @@
       <c r="F48" s="10"/>
       <c r="G48" s="10"/>
       <c r="H48" s="10"/>
       <c r="I48" s="10"/>
       <c r="J48" s="10"/>
       <c r="K48" s="15"/>
       <c r="L48" s="10"/>
       <c r="N48" s="1"/>
       <c r="O48" s="1"/>
     </row>
     <row r="49" spans="4:15" s="4" customFormat="1" ht="15" customHeight="1">
       <c r="D49" s="10"/>
       <c r="E49" s="10"/>
       <c r="F49" s="10"/>
       <c r="G49" s="10"/>
       <c r="H49" s="10"/>
       <c r="I49" s="10"/>
       <c r="J49" s="10"/>
       <c r="K49" s="15"/>
       <c r="L49" s="10"/>
       <c r="N49" s="1"/>
       <c r="O49" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="7">
+    <mergeCell ref="A1:R1"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="N4:Q4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:Q6"/>
+    <mergeCell ref="A6:R6"/>
+    <mergeCell ref="A17:R17"/>
+    <mergeCell ref="A23:R23"/>
+    <mergeCell ref="N4:R4"/>
   </mergeCells>
   <phoneticPr fontId="3" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" verticalDpi="0" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>