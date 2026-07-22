--- v0 (2026-04-15)
+++ v1 (2026-07-22)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-300" yWindow="-60" windowWidth="23256" windowHeight="4932"/>
   </bookViews>
   <sheets>
     <sheet name="Лист1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="31">
   <si>
     <t>Индекс реальной заработной платы</t>
   </si>
   <si>
     <t>1 квартал</t>
   </si>
   <si>
     <t>2 квартал</t>
   </si>
   <si>
     <t>3 квартал</t>
   </si>
   <si>
     <t>4 квартал</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
@@ -118,87 +118,92 @@
   <si>
     <t>Январь-Декабрь</t>
   </si>
   <si>
     <t>в процентах к соответствующему месяцу/кварталу прошлого года</t>
   </si>
   <si>
     <t>в процентах к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>в процентах к предыдущему месяцу/кварталу</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="6">
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.####"/>
     <numFmt numFmtId="169" formatCode="#,##0.#"/>
   </numFmts>
-  <fonts count="6">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="5">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
@@ -234,51 +239,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="78">
+  <cellXfs count="80">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -334,116 +339,122 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
@@ -722,54 +733,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M81"/>
+  <dimension ref="A1:M85"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="Q54" sqref="Q54"/>
+    <sheetView tabSelected="1" topLeftCell="A55" workbookViewId="0">
+      <selection activeCell="B33" sqref="B33:D33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="10.199999999999999"/>
   <cols>
     <col min="1" max="2" width="9.5546875" style="4" customWidth="1"/>
     <col min="3" max="3" width="9.77734375" style="4" customWidth="1"/>
     <col min="4" max="4" width="8.77734375" style="4" customWidth="1"/>
     <col min="5" max="5" width="9.21875" style="4" customWidth="1"/>
     <col min="6" max="7" width="8.21875" style="4" customWidth="1"/>
     <col min="8" max="8" width="8.5546875" style="4" customWidth="1"/>
     <col min="9" max="13" width="9.5546875" style="4" customWidth="1"/>
     <col min="14" max="256" width="9.21875" style="4"/>
     <col min="257" max="257" width="12.77734375" style="4" customWidth="1"/>
     <col min="258" max="266" width="9.21875" style="4"/>
     <col min="267" max="267" width="11.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="268" max="512" width="9.21875" style="4"/>
     <col min="513" max="513" width="12.77734375" style="4" customWidth="1"/>
     <col min="514" max="522" width="9.21875" style="4"/>
     <col min="523" max="523" width="11.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="524" max="768" width="9.21875" style="4"/>
     <col min="769" max="769" width="12.77734375" style="4" customWidth="1"/>
     <col min="770" max="778" width="9.21875" style="4"/>
     <col min="779" max="779" width="11.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="780" max="1024" width="9.21875" style="4"/>
     <col min="1025" max="1025" width="12.77734375" style="4" customWidth="1"/>
@@ -993,65 +1004,65 @@
     <col min="14859" max="14859" width="11.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="14860" max="15104" width="9.21875" style="4"/>
     <col min="15105" max="15105" width="12.77734375" style="4" customWidth="1"/>
     <col min="15106" max="15114" width="9.21875" style="4"/>
     <col min="15115" max="15115" width="11.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="15116" max="15360" width="9.21875" style="4"/>
     <col min="15361" max="15361" width="12.77734375" style="4" customWidth="1"/>
     <col min="15362" max="15370" width="9.21875" style="4"/>
     <col min="15371" max="15371" width="11.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="15372" max="15616" width="9.21875" style="4"/>
     <col min="15617" max="15617" width="12.77734375" style="4" customWidth="1"/>
     <col min="15618" max="15626" width="9.21875" style="4"/>
     <col min="15627" max="15627" width="11.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="15628" max="15872" width="9.21875" style="4"/>
     <col min="15873" max="15873" width="12.77734375" style="4" customWidth="1"/>
     <col min="15874" max="15882" width="9.21875" style="4"/>
     <col min="15883" max="15883" width="11.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="15884" max="16128" width="9.21875" style="4"/>
     <col min="16129" max="16129" width="12.77734375" style="4" customWidth="1"/>
     <col min="16130" max="16138" width="9.21875" style="4"/>
     <col min="16139" max="16139" width="11.44140625" style="4" bestFit="1" customWidth="1"/>
     <col min="16140" max="16384" width="9.21875" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
-      <c r="A1" s="77" t="s">
+      <c r="A1" s="79" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="77"/>
-[...10 lines deleted...]
-      <c r="M1" s="77"/>
+      <c r="B1" s="79"/>
+      <c r="C1" s="79"/>
+      <c r="D1" s="79"/>
+      <c r="E1" s="79"/>
+      <c r="F1" s="79"/>
+      <c r="G1" s="79"/>
+      <c r="H1" s="79"/>
+      <c r="I1" s="79"/>
+      <c r="J1" s="79"/>
+      <c r="K1" s="79"/>
+      <c r="L1" s="79"/>
+      <c r="M1" s="79"/>
     </row>
     <row r="2" spans="1:13" ht="11.55" customHeight="1"/>
     <row r="3" spans="1:13">
       <c r="A3" s="3"/>
       <c r="M3" s="5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="12"/>
       <c r="B4" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>9</v>
       </c>
@@ -1261,1881 +1272,2012 @@
         <v>105.8</v>
       </c>
       <c r="G9" s="33">
         <v>100</v>
       </c>
       <c r="H9" s="34">
         <v>100.7</v>
       </c>
       <c r="I9" s="34">
         <v>98.2</v>
       </c>
       <c r="J9" s="34">
         <v>99.7</v>
       </c>
       <c r="K9" s="34">
         <v>99.8</v>
       </c>
       <c r="L9" s="34">
         <v>99.1</v>
       </c>
       <c r="M9" s="34">
         <v>99.9</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="48">
+      <c r="A10" s="53">
         <v>2015</v>
       </c>
-      <c r="B10" s="46" t="s">
+      <c r="B10" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="46"/>
-[...1 lines deleted...]
-      <c r="E10" s="50" t="s">
+      <c r="C10" s="55"/>
+      <c r="D10" s="55"/>
+      <c r="E10" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="F10" s="51"/>
-[...1 lines deleted...]
-      <c r="H10" s="46" t="s">
+      <c r="F10" s="74"/>
+      <c r="G10" s="74"/>
+      <c r="H10" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="I10" s="46"/>
-[...1 lines deleted...]
-      <c r="K10" s="46" t="s">
+      <c r="I10" s="55"/>
+      <c r="J10" s="55"/>
+      <c r="K10" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="L10" s="46"/>
-      <c r="M10" s="46"/>
+      <c r="L10" s="55"/>
+      <c r="M10" s="55"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="48"/>
-      <c r="B11" s="75">
+      <c r="A11" s="53"/>
+      <c r="B11" s="77">
         <v>98.8</v>
       </c>
-      <c r="C11" s="76"/>
-[...1 lines deleted...]
-      <c r="E11" s="75">
+      <c r="C11" s="78"/>
+      <c r="D11" s="78"/>
+      <c r="E11" s="77">
         <v>88.5</v>
       </c>
-      <c r="F11" s="76"/>
-[...1 lines deleted...]
-      <c r="H11" s="75">
+      <c r="F11" s="78"/>
+      <c r="G11" s="78"/>
+      <c r="H11" s="77">
         <v>94.7</v>
       </c>
-      <c r="I11" s="76"/>
-[...1 lines deleted...]
-      <c r="K11" s="75">
+      <c r="I11" s="78"/>
+      <c r="J11" s="78"/>
+      <c r="K11" s="77">
         <v>97</v>
       </c>
-      <c r="L11" s="76"/>
-      <c r="M11" s="76"/>
+      <c r="L11" s="78"/>
+      <c r="M11" s="78"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="48">
+      <c r="A12" s="53">
         <v>2016</v>
       </c>
-      <c r="B12" s="46" t="s">
+      <c r="B12" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="46"/>
-[...1 lines deleted...]
-      <c r="E12" s="50" t="s">
+      <c r="C12" s="55"/>
+      <c r="D12" s="55"/>
+      <c r="E12" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="F12" s="51"/>
-[...1 lines deleted...]
-      <c r="H12" s="46" t="s">
+      <c r="F12" s="74"/>
+      <c r="G12" s="74"/>
+      <c r="H12" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="I12" s="46"/>
-[...1 lines deleted...]
-      <c r="K12" s="46" t="s">
+      <c r="I12" s="55"/>
+      <c r="J12" s="55"/>
+      <c r="K12" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="L12" s="46"/>
-      <c r="M12" s="46"/>
+      <c r="L12" s="55"/>
+      <c r="M12" s="55"/>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="48"/>
-      <c r="B13" s="75">
+      <c r="A13" s="53"/>
+      <c r="B13" s="77">
         <v>92.991169553086692</v>
       </c>
-      <c r="C13" s="76"/>
-[...1 lines deleted...]
-      <c r="E13" s="75">
+      <c r="C13" s="78"/>
+      <c r="D13" s="78"/>
+      <c r="E13" s="77">
         <v>105.82812252868789</v>
       </c>
-      <c r="F13" s="76"/>
-[...1 lines deleted...]
-      <c r="H13" s="75">
+      <c r="F13" s="78"/>
+      <c r="G13" s="78"/>
+      <c r="H13" s="77">
         <v>95.186327952525474</v>
       </c>
-      <c r="I13" s="76"/>
-[...1 lines deleted...]
-      <c r="K13" s="75">
+      <c r="I13" s="78"/>
+      <c r="J13" s="78"/>
+      <c r="K13" s="77">
         <v>100.40333369364572</v>
       </c>
-      <c r="L13" s="76"/>
-      <c r="M13" s="76"/>
+      <c r="L13" s="78"/>
+      <c r="M13" s="78"/>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="48">
+      <c r="A14" s="53">
         <v>2017</v>
       </c>
-      <c r="B14" s="46" t="s">
+      <c r="B14" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="46"/>
-[...1 lines deleted...]
-      <c r="E14" s="50" t="s">
+      <c r="C14" s="55"/>
+      <c r="D14" s="55"/>
+      <c r="E14" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="F14" s="51"/>
-[...1 lines deleted...]
-      <c r="H14" s="46" t="s">
+      <c r="F14" s="74"/>
+      <c r="G14" s="74"/>
+      <c r="H14" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="I14" s="46"/>
-[...1 lines deleted...]
-      <c r="K14" s="46" t="s">
+      <c r="I14" s="55"/>
+      <c r="J14" s="55"/>
+      <c r="K14" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="L14" s="46"/>
-      <c r="M14" s="46"/>
+      <c r="L14" s="55"/>
+      <c r="M14" s="55"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="48"/>
-      <c r="B15" s="74">
+      <c r="A15" s="53"/>
+      <c r="B15" s="76">
         <v>98.167074502220984</v>
       </c>
       <c r="C15" s="65"/>
       <c r="D15" s="65"/>
-      <c r="E15" s="74">
+      <c r="E15" s="76">
         <v>96.675709648859652</v>
       </c>
       <c r="F15" s="65"/>
       <c r="G15" s="65"/>
       <c r="H15" s="66">
         <v>97.03466891633694</v>
       </c>
       <c r="I15" s="65"/>
       <c r="J15" s="65"/>
-      <c r="K15" s="74">
+      <c r="K15" s="76">
         <v>94.260079509171334</v>
       </c>
       <c r="L15" s="65"/>
       <c r="M15" s="65"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="48">
+      <c r="A16" s="53">
         <v>2018</v>
       </c>
-      <c r="B16" s="46" t="s">
+      <c r="B16" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C16" s="46"/>
-[...1 lines deleted...]
-      <c r="E16" s="50" t="s">
+      <c r="C16" s="55"/>
+      <c r="D16" s="55"/>
+      <c r="E16" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="F16" s="51"/>
-[...1 lines deleted...]
-      <c r="H16" s="46" t="s">
+      <c r="F16" s="74"/>
+      <c r="G16" s="74"/>
+      <c r="H16" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="I16" s="46"/>
-[...1 lines deleted...]
-      <c r="K16" s="46" t="s">
+      <c r="I16" s="55"/>
+      <c r="J16" s="55"/>
+      <c r="K16" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="L16" s="46"/>
-      <c r="M16" s="46"/>
+      <c r="L16" s="55"/>
+      <c r="M16" s="55"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="48"/>
-      <c r="B17" s="74">
+      <c r="A17" s="53"/>
+      <c r="B17" s="76">
         <v>98.427590656153967</v>
       </c>
       <c r="C17" s="65"/>
       <c r="D17" s="65"/>
-      <c r="E17" s="74">
+      <c r="E17" s="76">
         <v>98.058713360591867</v>
       </c>
       <c r="F17" s="65"/>
       <c r="G17" s="65"/>
-      <c r="H17" s="74">
+      <c r="H17" s="76">
         <v>102.25771752308071</v>
       </c>
       <c r="I17" s="65"/>
       <c r="J17" s="65"/>
-      <c r="K17" s="74">
+      <c r="K17" s="76">
         <v>98.1</v>
       </c>
       <c r="L17" s="65"/>
       <c r="M17" s="65"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="48">
+      <c r="A18" s="53">
         <v>2019</v>
       </c>
-      <c r="B18" s="46" t="s">
+      <c r="B18" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C18" s="46"/>
-[...1 lines deleted...]
-      <c r="E18" s="50" t="s">
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="F18" s="51"/>
-[...1 lines deleted...]
-      <c r="H18" s="46" t="s">
+      <c r="F18" s="74"/>
+      <c r="G18" s="74"/>
+      <c r="H18" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="I18" s="46"/>
-[...1 lines deleted...]
-      <c r="K18" s="46" t="s">
+      <c r="I18" s="55"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="L18" s="46"/>
-      <c r="M18" s="46"/>
+      <c r="L18" s="55"/>
+      <c r="M18" s="55"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="48"/>
+      <c r="A19" s="53"/>
       <c r="B19" s="64">
         <v>104.8</v>
       </c>
       <c r="C19" s="65"/>
       <c r="D19" s="65"/>
       <c r="E19" s="64">
         <v>114.2</v>
       </c>
       <c r="F19" s="65"/>
       <c r="G19" s="65"/>
       <c r="H19" s="64">
         <v>107.5</v>
       </c>
       <c r="I19" s="65"/>
       <c r="J19" s="65"/>
       <c r="K19" s="64">
         <v>112.8</v>
       </c>
       <c r="L19" s="65"/>
       <c r="M19" s="65"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="48">
+      <c r="A20" s="53">
         <v>2020</v>
       </c>
-      <c r="B20" s="46" t="s">
+      <c r="B20" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C20" s="46"/>
-[...1 lines deleted...]
-      <c r="E20" s="50" t="s">
+      <c r="C20" s="55"/>
+      <c r="D20" s="55"/>
+      <c r="E20" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="F20" s="51"/>
-[...1 lines deleted...]
-      <c r="H20" s="46" t="s">
+      <c r="F20" s="74"/>
+      <c r="G20" s="74"/>
+      <c r="H20" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="I20" s="46"/>
-[...1 lines deleted...]
-      <c r="K20" s="46" t="s">
+      <c r="I20" s="55"/>
+      <c r="J20" s="55"/>
+      <c r="K20" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="L20" s="46"/>
-      <c r="M20" s="46"/>
+      <c r="L20" s="55"/>
+      <c r="M20" s="55"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="48"/>
+      <c r="A21" s="53"/>
       <c r="B21" s="64">
         <v>116.9</v>
       </c>
       <c r="C21" s="65"/>
       <c r="D21" s="65"/>
-      <c r="E21" s="73">
+      <c r="E21" s="75">
         <v>110</v>
       </c>
       <c r="F21" s="65"/>
       <c r="G21" s="65"/>
       <c r="H21" s="64">
         <v>104.8</v>
       </c>
       <c r="I21" s="65"/>
       <c r="J21" s="65"/>
       <c r="K21" s="64">
         <v>111.6</v>
       </c>
       <c r="L21" s="65"/>
       <c r="M21" s="65"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="48">
+      <c r="A22" s="53">
         <v>2021</v>
       </c>
-      <c r="B22" s="46" t="s">
+      <c r="B22" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C22" s="46"/>
-[...1 lines deleted...]
-      <c r="E22" s="50" t="s">
+      <c r="C22" s="55"/>
+      <c r="D22" s="55"/>
+      <c r="E22" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="F22" s="51"/>
-[...1 lines deleted...]
-      <c r="H22" s="46" t="s">
+      <c r="F22" s="74"/>
+      <c r="G22" s="74"/>
+      <c r="H22" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="I22" s="46"/>
-[...1 lines deleted...]
-      <c r="K22" s="46" t="s">
+      <c r="I22" s="55"/>
+      <c r="J22" s="55"/>
+      <c r="K22" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="L22" s="46"/>
-      <c r="M22" s="46"/>
+      <c r="L22" s="55"/>
+      <c r="M22" s="55"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="48"/>
+      <c r="A23" s="53"/>
       <c r="B23" s="64">
         <v>109.5</v>
       </c>
       <c r="C23" s="65"/>
       <c r="D23" s="65"/>
       <c r="E23" s="66">
         <v>110</v>
       </c>
       <c r="F23" s="65"/>
       <c r="G23" s="65"/>
       <c r="H23" s="64">
         <v>111.3</v>
       </c>
       <c r="I23" s="65"/>
       <c r="J23" s="65"/>
       <c r="K23" s="66">
         <v>110</v>
       </c>
       <c r="L23" s="65"/>
       <c r="M23" s="65"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="48">
+      <c r="A24" s="53">
         <v>2022</v>
       </c>
-      <c r="B24" s="46" t="s">
+      <c r="B24" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C24" s="46"/>
-[...1 lines deleted...]
-      <c r="E24" s="50" t="s">
+      <c r="C24" s="55"/>
+      <c r="D24" s="55"/>
+      <c r="E24" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="F24" s="51"/>
-[...1 lines deleted...]
-      <c r="H24" s="46" t="s">
+      <c r="F24" s="74"/>
+      <c r="G24" s="74"/>
+      <c r="H24" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="I24" s="46"/>
-[...1 lines deleted...]
-      <c r="K24" s="46" t="s">
+      <c r="I24" s="55"/>
+      <c r="J24" s="55"/>
+      <c r="K24" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="L24" s="46"/>
-      <c r="M24" s="46"/>
+      <c r="L24" s="55"/>
+      <c r="M24" s="55"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="48"/>
+      <c r="A25" s="53"/>
       <c r="B25" s="64">
         <v>116.5</v>
       </c>
       <c r="C25" s="65"/>
       <c r="D25" s="65"/>
       <c r="E25" s="66">
         <v>101.1</v>
       </c>
       <c r="F25" s="65"/>
       <c r="G25" s="65"/>
       <c r="H25" s="64">
         <v>107.2</v>
       </c>
       <c r="I25" s="65"/>
       <c r="J25" s="65"/>
       <c r="K25" s="66">
         <v>116</v>
       </c>
       <c r="L25" s="65"/>
       <c r="M25" s="65"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="48">
+      <c r="A26" s="53">
         <v>2023</v>
       </c>
-      <c r="B26" s="46" t="s">
+      <c r="B26" s="55" t="s">
         <v>1</v>
       </c>
-      <c r="C26" s="46"/>
-[...1 lines deleted...]
-      <c r="E26" s="50" t="s">
+      <c r="C26" s="55"/>
+      <c r="D26" s="55"/>
+      <c r="E26" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="F26" s="51"/>
-[...1 lines deleted...]
-      <c r="H26" s="46" t="s">
+      <c r="F26" s="74"/>
+      <c r="G26" s="74"/>
+      <c r="H26" s="55" t="s">
         <v>3</v>
       </c>
-      <c r="I26" s="46"/>
-[...1 lines deleted...]
-      <c r="K26" s="46" t="s">
+      <c r="I26" s="55"/>
+      <c r="J26" s="55"/>
+      <c r="K26" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="L26" s="46"/>
-      <c r="M26" s="46"/>
+      <c r="L26" s="55"/>
+      <c r="M26" s="55"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="48"/>
+      <c r="A27" s="53"/>
       <c r="B27" s="66">
         <v>98.9</v>
       </c>
       <c r="C27" s="65"/>
       <c r="D27" s="65"/>
       <c r="E27" s="66">
         <v>109.9</v>
       </c>
       <c r="F27" s="65"/>
       <c r="G27" s="65"/>
       <c r="H27" s="66">
         <v>106.6</v>
       </c>
       <c r="I27" s="65"/>
       <c r="J27" s="65"/>
       <c r="K27" s="66">
         <v>98</v>
       </c>
       <c r="L27" s="65"/>
       <c r="M27" s="65"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" s="58">
+      <c r="A28" s="60">
         <v>2024</v>
       </c>
-      <c r="B28" s="57" t="s">
+      <c r="B28" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="C28" s="57"/>
-[...1 lines deleted...]
-      <c r="E28" s="61" t="s">
+      <c r="C28" s="49"/>
+      <c r="D28" s="49"/>
+      <c r="E28" s="56" t="s">
         <v>2</v>
       </c>
-      <c r="F28" s="62"/>
-[...1 lines deleted...]
-      <c r="H28" s="57" t="s">
+      <c r="F28" s="57"/>
+      <c r="G28" s="57"/>
+      <c r="H28" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="I28" s="57"/>
-[...1 lines deleted...]
-      <c r="K28" s="57" t="s">
+      <c r="I28" s="49"/>
+      <c r="J28" s="49"/>
+      <c r="K28" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="L28" s="57"/>
-      <c r="M28" s="57"/>
+      <c r="L28" s="49"/>
+      <c r="M28" s="49"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" s="58"/>
-      <c r="B29" s="59">
+      <c r="A29" s="60"/>
+      <c r="B29" s="61">
         <v>103.9</v>
       </c>
-      <c r="C29" s="60"/>
-[...1 lines deleted...]
-      <c r="E29" s="59">
+      <c r="C29" s="62"/>
+      <c r="D29" s="62"/>
+      <c r="E29" s="61">
         <v>101.7</v>
       </c>
-      <c r="F29" s="60"/>
-[...1 lines deleted...]
-      <c r="H29" s="59">
+      <c r="F29" s="62"/>
+      <c r="G29" s="62"/>
+      <c r="H29" s="61">
         <v>99.4</v>
       </c>
-      <c r="I29" s="60"/>
-[...1 lines deleted...]
-      <c r="K29" s="59">
+      <c r="I29" s="62"/>
+      <c r="J29" s="62"/>
+      <c r="K29" s="61">
         <v>99.4</v>
       </c>
-      <c r="L29" s="60"/>
-      <c r="M29" s="60"/>
+      <c r="L29" s="62"/>
+      <c r="M29" s="62"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="48">
+      <c r="A30" s="60">
         <v>2025</v>
       </c>
-      <c r="B30" s="46" t="s">
+      <c r="B30" s="49" t="s">
         <v>1</v>
       </c>
-      <c r="C30" s="46"/>
-[...9 lines deleted...]
-      <c r="M30" s="46"/>
+      <c r="C30" s="49"/>
+      <c r="D30" s="49"/>
+      <c r="E30" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="F30" s="57"/>
+      <c r="G30" s="57"/>
+      <c r="H30" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="I30" s="49"/>
+      <c r="J30" s="49"/>
+      <c r="K30" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="L30" s="49"/>
+      <c r="M30" s="49"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" s="49"/>
-      <c r="B31" s="52">
+      <c r="A31" s="60"/>
+      <c r="B31" s="61">
         <v>98.8</v>
       </c>
-      <c r="C31" s="53"/>
-[...9 lines deleted...]
-      <c r="M31" s="53"/>
+      <c r="C31" s="62"/>
+      <c r="D31" s="62"/>
+      <c r="E31" s="61">
+        <v>99.2</v>
+      </c>
+      <c r="F31" s="62"/>
+      <c r="G31" s="62"/>
+      <c r="H31" s="61">
+        <v>98</v>
+      </c>
+      <c r="I31" s="62"/>
+      <c r="J31" s="62"/>
+      <c r="K31" s="61">
+        <v>96.4</v>
+      </c>
+      <c r="L31" s="62"/>
+      <c r="M31" s="62"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" s="40"/>
-[...14 lines deleted...]
-      <c r="M33" s="5" t="s">
+      <c r="A32" s="53">
+        <v>2025</v>
+      </c>
+      <c r="B32" s="55" t="s">
+        <v>1</v>
+      </c>
+      <c r="C32" s="55"/>
+      <c r="D32" s="55"/>
+      <c r="E32" s="56" t="s">
+        <v>2</v>
+      </c>
+      <c r="F32" s="57"/>
+      <c r="G32" s="57"/>
+      <c r="H32" s="49" t="s">
+        <v>3</v>
+      </c>
+      <c r="I32" s="49"/>
+      <c r="J32" s="49"/>
+      <c r="K32" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="L32" s="49"/>
+      <c r="M32" s="49"/>
+    </row>
+    <row r="33" spans="1:13">
+      <c r="A33" s="54"/>
+      <c r="B33" s="58">
+        <v>97.2</v>
+      </c>
+      <c r="C33" s="59"/>
+      <c r="D33" s="59"/>
+      <c r="E33" s="58"/>
+      <c r="F33" s="59"/>
+      <c r="G33" s="59"/>
+      <c r="H33" s="58"/>
+      <c r="I33" s="59"/>
+      <c r="J33" s="59"/>
+      <c r="K33" s="58"/>
+      <c r="L33" s="59"/>
+      <c r="M33" s="59"/>
+    </row>
+    <row r="34" spans="1:13">
+      <c r="A34" s="40"/>
+      <c r="B34" s="38"/>
+      <c r="C34" s="39"/>
+      <c r="D34" s="39"/>
+      <c r="E34" s="38"/>
+      <c r="F34" s="39"/>
+      <c r="G34" s="39"/>
+      <c r="H34" s="38"/>
+      <c r="I34" s="39"/>
+      <c r="J34" s="39"/>
+      <c r="K34" s="38"/>
+      <c r="L34" s="39"/>
+      <c r="M34" s="39"/>
+    </row>
+    <row r="35" spans="1:13" ht="13.05" customHeight="1">
+      <c r="M35" s="5" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="34" spans="1:13" ht="20.399999999999999">
-[...1 lines deleted...]
-      <c r="B34" s="19" t="s">
+    <row r="36" spans="1:13" ht="20.399999999999999">
+      <c r="A36" s="8"/>
+      <c r="B36" s="19" t="s">
         <v>5</v>
       </c>
-      <c r="C34" s="19" t="s">
+      <c r="C36" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="D34" s="19" t="s">
+      <c r="D36" s="19" t="s">
         <v>18</v>
       </c>
-      <c r="E34" s="19" t="s">
+      <c r="E36" s="19" t="s">
         <v>19</v>
       </c>
-      <c r="F34" s="19" t="s">
+      <c r="F36" s="19" t="s">
         <v>20</v>
       </c>
-      <c r="G34" s="19" t="s">
+      <c r="G36" s="19" t="s">
         <v>21</v>
       </c>
-      <c r="H34" s="19" t="s">
+      <c r="H36" s="19" t="s">
         <v>22</v>
       </c>
-      <c r="I34" s="19" t="s">
+      <c r="I36" s="19" t="s">
         <v>23</v>
       </c>
-      <c r="J34" s="19" t="s">
+      <c r="J36" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="K34" s="19" t="s">
+      <c r="K36" s="19" t="s">
         <v>25</v>
       </c>
-      <c r="L34" s="19" t="s">
+      <c r="L36" s="19" t="s">
         <v>26</v>
       </c>
-      <c r="M34" s="20" t="s">
+      <c r="M36" s="20" t="s">
         <v>27</v>
-      </c>
-[...76 lines deleted...]
-        <v>107.7</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="6">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="B37" s="1"/>
       <c r="C37" s="2">
-        <v>115.3</v>
-[...2 lines deleted...]
-        <v>115.7</v>
+        <v>99.6</v>
+      </c>
+      <c r="D37" s="2">
+        <v>100.6</v>
       </c>
       <c r="E37" s="2">
-        <v>115.9</v>
+        <v>102.2</v>
       </c>
       <c r="F37" s="2">
-        <v>115.7</v>
+        <v>103.1</v>
       </c>
       <c r="G37" s="2">
-        <v>115.6</v>
+        <v>104.4</v>
       </c>
       <c r="H37" s="2">
-        <v>115.6</v>
+        <v>105.6</v>
       </c>
       <c r="I37" s="2">
-        <v>114.3</v>
+        <v>106.6</v>
       </c>
       <c r="J37" s="2">
-        <v>111.3</v>
+        <v>104.4</v>
       </c>
       <c r="K37" s="2">
         <v>110.4</v>
       </c>
       <c r="L37" s="2">
-        <v>110.3</v>
+        <v>107.8</v>
       </c>
       <c r="M37" s="2">
-        <v>109.3</v>
+        <v>107.9</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="6">
-        <v>2013</v>
+        <v>2011</v>
       </c>
       <c r="B38" s="1"/>
       <c r="C38" s="2">
-        <v>100.2</v>
-[...2 lines deleted...]
-        <v>99.7</v>
+        <v>108.7</v>
+      </c>
+      <c r="D38" s="9">
+        <v>108.6</v>
       </c>
       <c r="E38" s="2">
-        <v>100.9</v>
+        <v>106.7</v>
       </c>
       <c r="F38" s="2">
-        <v>100.6</v>
-[...2 lines deleted...]
-        <v>99.5</v>
+        <v>105.4</v>
+      </c>
+      <c r="G38" s="9">
+        <v>104.5</v>
       </c>
       <c r="H38" s="2">
-        <v>98.6</v>
+        <v>103.9</v>
       </c>
       <c r="I38" s="2">
-        <v>99</v>
+        <v>103.8</v>
       </c>
       <c r="J38" s="2">
-        <v>99.7</v>
-[...2 lines deleted...]
-        <v>99.6</v>
+        <v>105.8</v>
+      </c>
+      <c r="K38" s="2">
+        <v>103.4</v>
       </c>
       <c r="L38" s="2">
-        <v>99.5</v>
+        <v>106.3</v>
       </c>
       <c r="M38" s="2">
-        <v>99.1</v>
+        <v>107.7</v>
       </c>
     </row>
     <row r="39" spans="1:13">
       <c r="A39" s="6">
-        <v>2014</v>
+        <v>2012</v>
       </c>
       <c r="B39" s="1"/>
       <c r="C39" s="2">
-        <v>98.9</v>
+        <v>115.3</v>
       </c>
       <c r="D39" s="4">
-        <v>100.6</v>
+        <v>115.7</v>
       </c>
       <c r="E39" s="2">
-        <v>99.1</v>
+        <v>115.9</v>
       </c>
       <c r="F39" s="2">
-        <v>105.8</v>
-[...2 lines deleted...]
-        <v>100.7</v>
+        <v>115.7</v>
+      </c>
+      <c r="G39" s="2">
+        <v>115.6</v>
       </c>
       <c r="H39" s="2">
-        <v>101</v>
+        <v>115.6</v>
       </c>
       <c r="I39" s="2">
-        <v>100.5</v>
-[...2 lines deleted...]
-        <v>100.1</v>
+        <v>114.3</v>
+      </c>
+      <c r="J39" s="2">
+        <v>111.3</v>
       </c>
       <c r="K39" s="2">
-        <v>100.5</v>
+        <v>110.4</v>
       </c>
       <c r="L39" s="2">
-        <v>100</v>
-[...2 lines deleted...]
-        <v>100.3</v>
+        <v>110.3</v>
+      </c>
+      <c r="M39" s="2">
+        <v>109.3</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="6">
-        <v>2015</v>
+        <v>2013</v>
       </c>
       <c r="B40" s="1"/>
-      <c r="C40" s="1"/>
-[...9 lines deleted...]
-      <c r="I40" s="1"/>
+      <c r="C40" s="2">
+        <v>100.2</v>
+      </c>
+      <c r="D40" s="2">
+        <v>99.7</v>
+      </c>
+      <c r="E40" s="2">
+        <v>100.9</v>
+      </c>
+      <c r="F40" s="2">
+        <v>100.6</v>
+      </c>
+      <c r="G40" s="2">
+        <v>99.5</v>
+      </c>
+      <c r="H40" s="2">
+        <v>98.6</v>
+      </c>
+      <c r="I40" s="2">
+        <v>99</v>
+      </c>
       <c r="J40" s="2">
-        <v>96.4</v>
-[...2 lines deleted...]
-      <c r="L40" s="1"/>
+        <v>99.7</v>
+      </c>
+      <c r="K40" s="10">
+        <v>99.6</v>
+      </c>
+      <c r="L40" s="2">
+        <v>99.5</v>
+      </c>
       <c r="M40" s="2">
-        <v>94.2</v>
+        <v>99.1</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="6">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="B41" s="1"/>
-      <c r="C41" s="1"/>
-[...16 lines deleted...]
-        <v>97.4</v>
+      <c r="C41" s="2">
+        <v>98.9</v>
+      </c>
+      <c r="D41" s="4">
+        <v>100.6</v>
+      </c>
+      <c r="E41" s="2">
+        <v>99.1</v>
+      </c>
+      <c r="F41" s="2">
+        <v>105.8</v>
+      </c>
+      <c r="G41" s="4">
+        <v>100.7</v>
+      </c>
+      <c r="H41" s="2">
+        <v>101</v>
+      </c>
+      <c r="I41" s="2">
+        <v>100.5</v>
+      </c>
+      <c r="J41" s="4">
+        <v>100.1</v>
+      </c>
+      <c r="K41" s="2">
+        <v>100.5</v>
+      </c>
+      <c r="L41" s="2">
+        <v>100</v>
+      </c>
+      <c r="M41" s="4">
+        <v>100.3</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="6">
-        <v>2017</v>
+        <v>2015</v>
       </c>
       <c r="B42" s="1"/>
       <c r="C42" s="1"/>
-      <c r="D42" s="7">
-        <v>98.2</v>
+      <c r="D42" s="11">
+        <v>98.8</v>
       </c>
       <c r="E42" s="2"/>
       <c r="F42" s="1"/>
-      <c r="G42" s="7">
-        <v>96.1</v>
+      <c r="G42" s="11">
+        <v>97.4</v>
       </c>
       <c r="H42" s="1"/>
       <c r="I42" s="1"/>
-      <c r="J42" s="9">
-        <v>96.7</v>
+      <c r="J42" s="2">
+        <v>96.4</v>
       </c>
       <c r="K42" s="1"/>
       <c r="L42" s="1"/>
-      <c r="M42" s="4">
-        <v>97.1</v>
+      <c r="M42" s="2">
+        <v>94.2</v>
       </c>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="6">
-        <v>2018</v>
+        <v>2016</v>
       </c>
       <c r="B43" s="1"/>
       <c r="C43" s="1"/>
-      <c r="D43" s="7">
-        <v>98.4</v>
+      <c r="D43" s="2">
+        <v>93</v>
       </c>
       <c r="E43" s="2"/>
       <c r="F43" s="1"/>
       <c r="G43" s="7">
-        <v>98.5</v>
+        <v>96.7</v>
       </c>
       <c r="H43" s="1"/>
       <c r="I43" s="1"/>
-      <c r="J43" s="9">
-        <v>100.4</v>
+      <c r="J43" s="7">
+        <v>95.2</v>
       </c>
       <c r="K43" s="1"/>
       <c r="L43" s="1"/>
-      <c r="M43" s="4">
-        <v>98.9</v>
+      <c r="M43" s="7">
+        <v>97.4</v>
       </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="6">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="B44" s="1"/>
       <c r="C44" s="1"/>
-      <c r="D44" s="4">
-        <v>104.8</v>
+      <c r="D44" s="7">
+        <v>98.2</v>
       </c>
       <c r="E44" s="2"/>
       <c r="F44" s="1"/>
-      <c r="G44" s="4">
-        <v>108.9</v>
+      <c r="G44" s="7">
+        <v>96.1</v>
       </c>
       <c r="H44" s="1"/>
       <c r="I44" s="1"/>
-      <c r="J44" s="7">
-        <v>108.4</v>
+      <c r="J44" s="9">
+        <v>96.7</v>
       </c>
       <c r="K44" s="1"/>
       <c r="L44" s="1"/>
-      <c r="M44" s="7">
-        <v>110.2</v>
+      <c r="M44" s="4">
+        <v>97.1</v>
       </c>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="6">
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="B45" s="1"/>
       <c r="C45" s="1"/>
       <c r="D45" s="7">
-        <v>116.9</v>
+        <v>98.4</v>
       </c>
       <c r="E45" s="2"/>
       <c r="F45" s="1"/>
       <c r="G45" s="7">
-        <v>114.3</v>
+        <v>98.5</v>
       </c>
       <c r="H45" s="1"/>
       <c r="I45" s="1"/>
-      <c r="J45" s="7">
-        <v>111.5</v>
+      <c r="J45" s="9">
+        <v>100.4</v>
       </c>
       <c r="K45" s="1"/>
       <c r="L45" s="1"/>
-      <c r="M45" s="7">
-        <v>111.1</v>
+      <c r="M45" s="4">
+        <v>98.9</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="6">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="B46" s="1"/>
       <c r="C46" s="1"/>
-      <c r="D46" s="7">
-        <v>109.5</v>
+      <c r="D46" s="4">
+        <v>104.8</v>
       </c>
       <c r="E46" s="2"/>
       <c r="F46" s="1"/>
-      <c r="G46" s="7">
-        <v>109.3</v>
+      <c r="G46" s="4">
+        <v>108.9</v>
       </c>
       <c r="H46" s="1"/>
       <c r="I46" s="1"/>
       <c r="J46" s="7">
-        <v>109.6</v>
+        <v>108.4</v>
       </c>
       <c r="K46" s="1"/>
       <c r="L46" s="1"/>
       <c r="M46" s="7">
-        <v>109.7</v>
+        <v>110.2</v>
       </c>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="6">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="B47" s="1"/>
       <c r="C47" s="1"/>
       <c r="D47" s="7">
-        <v>116.5</v>
+        <v>116.9</v>
       </c>
       <c r="E47" s="2"/>
       <c r="F47" s="1"/>
       <c r="G47" s="7">
-        <v>116.4</v>
+        <v>114.3</v>
       </c>
       <c r="H47" s="1"/>
       <c r="I47" s="1"/>
       <c r="J47" s="7">
-        <v>113.5</v>
+        <v>111.5</v>
       </c>
       <c r="K47" s="1"/>
       <c r="L47" s="1"/>
       <c r="M47" s="7">
+        <v>111.1</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13">
+      <c r="A48" s="6">
+        <v>2021</v>
+      </c>
+      <c r="B48" s="1"/>
+      <c r="C48" s="1"/>
+      <c r="D48" s="7">
+        <v>109.5</v>
+      </c>
+      <c r="E48" s="2"/>
+      <c r="F48" s="1"/>
+      <c r="G48" s="7">
+        <v>109.3</v>
+      </c>
+      <c r="H48" s="1"/>
+      <c r="I48" s="1"/>
+      <c r="J48" s="7">
+        <v>109.6</v>
+      </c>
+      <c r="K48" s="1"/>
+      <c r="L48" s="1"/>
+      <c r="M48" s="7">
+        <v>109.7</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13">
+      <c r="A49" s="6">
+        <v>2022</v>
+      </c>
+      <c r="B49" s="1"/>
+      <c r="C49" s="1"/>
+      <c r="D49" s="7">
+        <v>116.5</v>
+      </c>
+      <c r="E49" s="2"/>
+      <c r="F49" s="1"/>
+      <c r="G49" s="7">
+        <v>116.4</v>
+      </c>
+      <c r="H49" s="1"/>
+      <c r="I49" s="1"/>
+      <c r="J49" s="7">
+        <v>113.5</v>
+      </c>
+      <c r="K49" s="1"/>
+      <c r="L49" s="1"/>
+      <c r="M49" s="7">
         <v>108.8</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
-      <c r="A48" s="29">
+    <row r="50" spans="1:13">
+      <c r="A50" s="29">
         <v>2023</v>
       </c>
-      <c r="B48" s="30"/>
-[...1 lines deleted...]
-      <c r="D48" s="38">
+      <c r="B50" s="30"/>
+      <c r="C50" s="30"/>
+      <c r="D50" s="38">
         <v>98.9</v>
       </c>
-      <c r="E48" s="31"/>
-[...1 lines deleted...]
-      <c r="G48" s="32">
+      <c r="E50" s="31"/>
+      <c r="F50" s="30"/>
+      <c r="G50" s="32">
         <v>98.5</v>
       </c>
-      <c r="H48" s="30"/>
-[...1 lines deleted...]
-      <c r="J48" s="32">
+      <c r="H50" s="30"/>
+      <c r="I50" s="30"/>
+      <c r="J50" s="32">
         <v>100.9</v>
       </c>
-      <c r="K48" s="30"/>
-[...1 lines deleted...]
-      <c r="M48" s="32">
+      <c r="K50" s="30"/>
+      <c r="L50" s="30"/>
+      <c r="M50" s="32">
         <v>103.7</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
-      <c r="A49" s="29">
+    <row r="51" spans="1:13">
+      <c r="A51" s="29">
         <v>2024</v>
       </c>
-      <c r="B49" s="30"/>
-[...40 lines deleted...]
-      <c r="A51" s="29"/>
       <c r="B51" s="30"/>
       <c r="C51" s="30"/>
-      <c r="D51" s="38"/>
+      <c r="D51" s="38">
+        <v>103.9</v>
+      </c>
       <c r="E51" s="31"/>
       <c r="F51" s="30"/>
-      <c r="G51" s="32"/>
+      <c r="G51" s="32">
+        <v>102.5</v>
+      </c>
       <c r="H51" s="30"/>
       <c r="I51" s="30"/>
-      <c r="J51" s="32"/>
+      <c r="J51" s="32">
+        <v>101.7</v>
+      </c>
       <c r="K51" s="30"/>
       <c r="L51" s="30"/>
-      <c r="M51" s="32"/>
-[...2 lines deleted...]
-      <c r="M52" s="5" t="s">
+      <c r="M51" s="32">
+        <v>101.9</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13">
+      <c r="A52" s="29">
+        <v>2025</v>
+      </c>
+      <c r="B52" s="30"/>
+      <c r="C52" s="30"/>
+      <c r="D52" s="42">
+        <v>98.8</v>
+      </c>
+      <c r="E52" s="31"/>
+      <c r="F52" s="30"/>
+      <c r="G52" s="32">
+        <v>99.2</v>
+      </c>
+      <c r="H52" s="30"/>
+      <c r="I52" s="30"/>
+      <c r="J52" s="44">
+        <v>98.7</v>
+      </c>
+      <c r="K52" s="30"/>
+      <c r="L52" s="30"/>
+      <c r="M52" s="44">
+        <v>97.4</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13">
+      <c r="A53" s="13">
+        <v>2026</v>
+      </c>
+      <c r="B53" s="14"/>
+      <c r="C53" s="14"/>
+      <c r="D53" s="41">
+        <v>97.2</v>
+      </c>
+      <c r="E53" s="15"/>
+      <c r="F53" s="14"/>
+      <c r="G53" s="16"/>
+      <c r="H53" s="14"/>
+      <c r="I53" s="14"/>
+      <c r="J53" s="43"/>
+      <c r="K53" s="14"/>
+      <c r="L53" s="14"/>
+      <c r="M53" s="43"/>
+    </row>
+    <row r="54" spans="1:13">
+      <c r="A54" s="29"/>
+      <c r="B54" s="30"/>
+      <c r="C54" s="30"/>
+      <c r="D54" s="38"/>
+      <c r="E54" s="31"/>
+      <c r="F54" s="30"/>
+      <c r="G54" s="32"/>
+      <c r="H54" s="30"/>
+      <c r="I54" s="30"/>
+      <c r="J54" s="32"/>
+      <c r="K54" s="30"/>
+      <c r="L54" s="30"/>
+      <c r="M54" s="32"/>
+    </row>
+    <row r="55" spans="1:13" ht="16.05" customHeight="1">
+      <c r="M55" s="5" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="53" spans="1:13" s="24" customFormat="1" ht="20.399999999999999">
-[...1 lines deleted...]
-      <c r="B53" s="22" t="s">
+    <row r="56" spans="1:13" s="24" customFormat="1" ht="20.399999999999999">
+      <c r="A56" s="21"/>
+      <c r="B56" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="C53" s="22" t="s">
+      <c r="C56" s="22" t="s">
         <v>17</v>
       </c>
-      <c r="D53" s="22" t="s">
+      <c r="D56" s="22" t="s">
         <v>18</v>
       </c>
-      <c r="E53" s="22" t="s">
+      <c r="E56" s="22" t="s">
         <v>19</v>
       </c>
-      <c r="F53" s="22" t="s">
+      <c r="F56" s="22" t="s">
         <v>20</v>
       </c>
-      <c r="G53" s="22" t="s">
+      <c r="G56" s="22" t="s">
         <v>21</v>
       </c>
-      <c r="H53" s="22" t="s">
+      <c r="H56" s="22" t="s">
         <v>22</v>
       </c>
-      <c r="I53" s="22" t="s">
+      <c r="I56" s="22" t="s">
         <v>23</v>
       </c>
-      <c r="J53" s="22" t="s">
+      <c r="J56" s="22" t="s">
         <v>24</v>
       </c>
-      <c r="K53" s="22" t="s">
+      <c r="K56" s="22" t="s">
         <v>25</v>
       </c>
-      <c r="L53" s="22" t="s">
+      <c r="L56" s="22" t="s">
         <v>26</v>
       </c>
-      <c r="M53" s="23" t="s">
+      <c r="M56" s="23" t="s">
         <v>27</v>
-      </c>
-[...121 lines deleted...]
-        <v>114.8</v>
       </c>
     </row>
     <row r="57" spans="1:13" s="24" customFormat="1">
       <c r="A57" s="25">
+        <v>2010</v>
+      </c>
+      <c r="B57" s="26">
+        <v>86.1</v>
+      </c>
+      <c r="C57" s="27">
+        <v>99.1</v>
+      </c>
+      <c r="D57" s="27">
+        <v>103.4</v>
+      </c>
+      <c r="E57" s="27">
+        <v>106.1</v>
+      </c>
+      <c r="F57" s="26">
+        <v>103.1</v>
+      </c>
+      <c r="G57" s="27">
+        <v>108.3</v>
+      </c>
+      <c r="H57" s="26">
+        <v>102.7</v>
+      </c>
+      <c r="I57" s="26">
+        <v>96.5</v>
+      </c>
+      <c r="J57" s="27">
+        <v>94.2</v>
+      </c>
+      <c r="K57" s="27">
+        <v>98.7</v>
+      </c>
+      <c r="L57" s="27">
+        <v>97.3</v>
+      </c>
+      <c r="M57" s="26">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" s="24" customFormat="1">
+      <c r="A58" s="25">
+        <v>2011</v>
+      </c>
+      <c r="B58" s="26">
+        <v>91.5</v>
+      </c>
+      <c r="C58" s="27">
+        <v>96.3</v>
+      </c>
+      <c r="D58" s="27">
+        <v>104.3</v>
+      </c>
+      <c r="E58" s="27">
+        <v>100.3</v>
+      </c>
+      <c r="F58" s="26">
+        <v>101.2</v>
+      </c>
+      <c r="G58" s="27">
+        <v>108.1</v>
+      </c>
+      <c r="H58" s="26">
+        <v>106.9</v>
+      </c>
+      <c r="I58" s="26">
+        <v>99.4</v>
+      </c>
+      <c r="J58" s="27">
+        <v>98.1</v>
+      </c>
+      <c r="K58" s="27">
+        <v>95.3</v>
+      </c>
+      <c r="L58" s="27">
+        <v>98.9</v>
+      </c>
+      <c r="M58" s="26">
+        <v>119.2</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" s="24" customFormat="1">
+      <c r="A59" s="25">
+        <v>2012</v>
+      </c>
+      <c r="B59" s="26">
+        <v>89.8</v>
+      </c>
+      <c r="C59" s="27">
+        <v>94.9</v>
+      </c>
+      <c r="D59" s="27">
+        <v>106.7</v>
+      </c>
+      <c r="E59" s="27">
+        <v>99.5</v>
+      </c>
+      <c r="F59" s="26">
+        <v>99.2</v>
+      </c>
+      <c r="G59" s="27">
+        <v>112.5</v>
+      </c>
+      <c r="H59" s="26">
+        <v>99.2</v>
+      </c>
+      <c r="I59" s="26">
+        <v>93.6</v>
+      </c>
+      <c r="J59" s="27">
+        <v>96.4</v>
+      </c>
+      <c r="K59" s="27">
+        <v>97.5</v>
+      </c>
+      <c r="L59" s="27">
+        <v>99.7</v>
+      </c>
+      <c r="M59" s="26">
+        <v>114.8</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" s="24" customFormat="1">
+      <c r="A60" s="25">
         <v>2013</v>
       </c>
-      <c r="B57" s="36">
+      <c r="B60" s="36">
         <v>87.5</v>
       </c>
-      <c r="C57" s="37">
+      <c r="C60" s="37">
         <v>97.1</v>
       </c>
-      <c r="D57" s="37">
+      <c r="D60" s="37">
         <v>106.5</v>
       </c>
-      <c r="E57" s="37">
+      <c r="E60" s="37">
         <v>100.7</v>
       </c>
-      <c r="F57" s="36">
+      <c r="F60" s="36">
         <v>99.1</v>
       </c>
-      <c r="G57" s="37">
+      <c r="G60" s="37">
         <v>105.1</v>
       </c>
-      <c r="H57" s="36">
+      <c r="H60" s="36">
         <v>101.7</v>
       </c>
-      <c r="I57" s="37">
+      <c r="I60" s="37">
         <v>96.3</v>
       </c>
-      <c r="J57" s="37">
+      <c r="J60" s="37">
         <v>96.8</v>
       </c>
-      <c r="K57" s="37">
+      <c r="K60" s="37">
         <v>98.2</v>
       </c>
-      <c r="L57" s="36">
+      <c r="L60" s="36">
         <v>97.2</v>
       </c>
-      <c r="M57" s="37">
+      <c r="M60" s="37">
         <v>118.4</v>
       </c>
     </row>
-    <row r="58" spans="1:13" s="24" customFormat="1">
-      <c r="A58" s="28">
+    <row r="61" spans="1:13" s="24" customFormat="1">
+      <c r="A61" s="28">
         <v>2014</v>
       </c>
-      <c r="B58" s="36">
+      <c r="B61" s="36">
         <v>86.3</v>
       </c>
-      <c r="C58" s="37">
+      <c r="C61" s="37">
         <v>94.6</v>
       </c>
-      <c r="D58" s="37">
+      <c r="D61" s="37">
         <v>107.6</v>
       </c>
-      <c r="E58" s="36">
+      <c r="E61" s="36">
         <v>99</v>
       </c>
-      <c r="F58" s="36">
+      <c r="F61" s="36">
         <v>108.2</v>
       </c>
-      <c r="G58" s="37">
+      <c r="G61" s="37">
         <v>99.4</v>
       </c>
-      <c r="H58" s="37">
+      <c r="H61" s="37">
         <v>102.3</v>
       </c>
-      <c r="I58" s="37">
+      <c r="I61" s="37">
         <v>93.9</v>
       </c>
-      <c r="J58" s="36">
+      <c r="J61" s="36">
         <v>98.2</v>
       </c>
-      <c r="K58" s="37">
+      <c r="K61" s="37">
         <v>98.3</v>
       </c>
-      <c r="L58" s="37">
+      <c r="L61" s="37">
         <v>96.6</v>
       </c>
-      <c r="M58" s="37">
+      <c r="M61" s="37">
         <v>119.3</v>
       </c>
     </row>
-    <row r="59" spans="1:13" s="24" customFormat="1">
-      <c r="A59" s="69">
+    <row r="62" spans="1:13" s="24" customFormat="1">
+      <c r="A62" s="69">
         <v>2015</v>
       </c>
-      <c r="B59" s="67" t="s">
+      <c r="B62" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C59" s="67"/>
-[...1 lines deleted...]
-      <c r="E59" s="67" t="s">
+      <c r="C62" s="67"/>
+      <c r="D62" s="67"/>
+      <c r="E62" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F59" s="67"/>
-[...1 lines deleted...]
-      <c r="H59" s="67" t="s">
+      <c r="F62" s="67"/>
+      <c r="G62" s="67"/>
+      <c r="H62" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="I59" s="67"/>
-[...1 lines deleted...]
-      <c r="K59" s="68" t="s">
+      <c r="I62" s="67"/>
+      <c r="J62" s="67"/>
+      <c r="K62" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="L59" s="68"/>
-[...4 lines deleted...]
-      <c r="B60" s="70">
+      <c r="L62" s="68"/>
+      <c r="M62" s="68"/>
+    </row>
+    <row r="63" spans="1:13" s="24" customFormat="1">
+      <c r="A63" s="69"/>
+      <c r="B63" s="70">
         <v>94.1</v>
       </c>
-      <c r="C60" s="71"/>
-[...1 lines deleted...]
-      <c r="E60" s="72">
+      <c r="C63" s="71"/>
+      <c r="D63" s="71"/>
+      <c r="E63" s="72">
         <v>92.4</v>
       </c>
-      <c r="F60" s="71"/>
-[...1 lines deleted...]
-      <c r="H60" s="72">
+      <c r="F63" s="71"/>
+      <c r="G63" s="71"/>
+      <c r="H63" s="72">
         <v>97.5</v>
       </c>
-      <c r="I60" s="71"/>
-[...1 lines deleted...]
-      <c r="K60" s="72">
+      <c r="I63" s="71"/>
+      <c r="J63" s="71"/>
+      <c r="K63" s="72">
         <v>104.5</v>
       </c>
-      <c r="L60" s="71"/>
-[...3 lines deleted...]
-      <c r="A61" s="69">
+      <c r="L63" s="71"/>
+      <c r="M63" s="71"/>
+    </row>
+    <row r="64" spans="1:13" s="24" customFormat="1">
+      <c r="A64" s="69">
         <v>2016</v>
       </c>
-      <c r="B61" s="67" t="s">
+      <c r="B64" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C61" s="67"/>
-[...1 lines deleted...]
-      <c r="E61" s="67" t="s">
+      <c r="C64" s="67"/>
+      <c r="D64" s="67"/>
+      <c r="E64" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F61" s="67"/>
-[...1 lines deleted...]
-      <c r="H61" s="67" t="s">
+      <c r="F64" s="67"/>
+      <c r="G64" s="67"/>
+      <c r="H64" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="I61" s="67"/>
-[...1 lines deleted...]
-      <c r="K61" s="68" t="s">
+      <c r="I64" s="67"/>
+      <c r="J64" s="67"/>
+      <c r="K64" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="L61" s="68"/>
-[...4 lines deleted...]
-      <c r="B62" s="70">
+      <c r="L64" s="68"/>
+      <c r="M64" s="68"/>
+    </row>
+    <row r="65" spans="1:13" s="24" customFormat="1">
+      <c r="A65" s="69"/>
+      <c r="B65" s="70">
         <v>98.7</v>
       </c>
-      <c r="C62" s="71"/>
-[...1 lines deleted...]
-      <c r="E62" s="72">
+      <c r="C65" s="71"/>
+      <c r="D65" s="71"/>
+      <c r="E65" s="72">
         <v>102.8</v>
       </c>
-      <c r="F62" s="71"/>
-[...1 lines deleted...]
-      <c r="H62" s="72">
+      <c r="F65" s="71"/>
+      <c r="G65" s="71"/>
+      <c r="H65" s="72">
         <v>92.4</v>
       </c>
-      <c r="I62" s="71"/>
-[...1 lines deleted...]
-      <c r="K62" s="72">
+      <c r="I65" s="71"/>
+      <c r="J65" s="71"/>
+      <c r="K65" s="72">
         <v>112.8</v>
       </c>
-      <c r="L62" s="71"/>
-[...3 lines deleted...]
-      <c r="A63" s="69">
+      <c r="L65" s="71"/>
+      <c r="M65" s="71"/>
+    </row>
+    <row r="66" spans="1:13" s="24" customFormat="1">
+      <c r="A66" s="69">
         <v>2017</v>
       </c>
-      <c r="B63" s="67" t="s">
+      <c r="B66" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C63" s="67"/>
-[...1 lines deleted...]
-      <c r="E63" s="67" t="s">
+      <c r="C66" s="67"/>
+      <c r="D66" s="67"/>
+      <c r="E66" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F63" s="67"/>
-[...1 lines deleted...]
-      <c r="H63" s="67" t="s">
+      <c r="F66" s="67"/>
+      <c r="G66" s="67"/>
+      <c r="H66" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="I63" s="67"/>
-[...1 lines deleted...]
-      <c r="K63" s="68" t="s">
+      <c r="I66" s="67"/>
+      <c r="J66" s="67"/>
+      <c r="K66" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="L63" s="68"/>
-[...4 lines deleted...]
-      <c r="B64" s="70">
+      <c r="L66" s="68"/>
+      <c r="M66" s="68"/>
+    </row>
+    <row r="67" spans="1:13" s="24" customFormat="1">
+      <c r="A67" s="69"/>
+      <c r="B67" s="70">
         <v>91.6</v>
       </c>
-      <c r="C64" s="71"/>
-[...1 lines deleted...]
-      <c r="E64" s="72">
+      <c r="C67" s="71"/>
+      <c r="D67" s="71"/>
+      <c r="E67" s="72">
         <v>102.3</v>
       </c>
-      <c r="F64" s="71"/>
-[...1 lines deleted...]
-      <c r="H64" s="72">
+      <c r="F67" s="71"/>
+      <c r="G67" s="71"/>
+      <c r="H67" s="72">
         <v>95.1</v>
       </c>
-      <c r="I64" s="71"/>
-[...1 lines deleted...]
-      <c r="K64" s="72">
+      <c r="I67" s="71"/>
+      <c r="J67" s="71"/>
+      <c r="K67" s="72">
         <v>108.3</v>
       </c>
-      <c r="L64" s="71"/>
-[...3 lines deleted...]
-      <c r="A65" s="69">
+      <c r="L67" s="71"/>
+      <c r="M67" s="71"/>
+    </row>
+    <row r="68" spans="1:13" s="24" customFormat="1">
+      <c r="A68" s="69">
         <v>2018</v>
       </c>
-      <c r="B65" s="67" t="s">
+      <c r="B68" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C65" s="67"/>
-[...1 lines deleted...]
-      <c r="E65" s="67" t="s">
+      <c r="C68" s="67"/>
+      <c r="D68" s="67"/>
+      <c r="E68" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F65" s="67"/>
-[...1 lines deleted...]
-      <c r="H65" s="67" t="s">
+      <c r="F68" s="67"/>
+      <c r="G68" s="67"/>
+      <c r="H68" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="I65" s="67"/>
-[...1 lines deleted...]
-      <c r="K65" s="68" t="s">
+      <c r="I68" s="67"/>
+      <c r="J68" s="67"/>
+      <c r="K68" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="L65" s="68"/>
-[...4 lines deleted...]
-      <c r="B66" s="70">
+      <c r="L68" s="68"/>
+      <c r="M68" s="68"/>
+    </row>
+    <row r="69" spans="1:13" s="24" customFormat="1">
+      <c r="A69" s="69"/>
+      <c r="B69" s="70">
         <v>93.384111967811975</v>
       </c>
-      <c r="C66" s="71"/>
-[...1 lines deleted...]
-      <c r="E66" s="72">
+      <c r="C69" s="71"/>
+      <c r="D69" s="71"/>
+      <c r="E69" s="72">
         <v>98.2</v>
       </c>
-      <c r="F66" s="71"/>
-[...1 lines deleted...]
-      <c r="H66" s="72">
+      <c r="F69" s="71"/>
+      <c r="G69" s="71"/>
+      <c r="H69" s="72">
         <v>99.1</v>
       </c>
-      <c r="I66" s="71"/>
-[...1 lines deleted...]
-      <c r="K66" s="70">
+      <c r="I69" s="71"/>
+      <c r="J69" s="71"/>
+      <c r="K69" s="70">
         <v>108</v>
       </c>
-      <c r="L66" s="71"/>
-[...3 lines deleted...]
-      <c r="A67" s="43">
+      <c r="L69" s="71"/>
+      <c r="M69" s="71"/>
+    </row>
+    <row r="70" spans="1:13" s="24" customFormat="1">
+      <c r="A70" s="45">
         <v>2019</v>
       </c>
-      <c r="B67" s="67" t="s">
+      <c r="B70" s="67" t="s">
         <v>1</v>
       </c>
-      <c r="C67" s="67"/>
-[...1 lines deleted...]
-      <c r="E67" s="67" t="s">
+      <c r="C70" s="67"/>
+      <c r="D70" s="67"/>
+      <c r="E70" s="67" t="s">
         <v>2</v>
       </c>
-      <c r="F67" s="67"/>
-[...1 lines deleted...]
-      <c r="H67" s="67" t="s">
+      <c r="F70" s="67"/>
+      <c r="G70" s="67"/>
+      <c r="H70" s="67" t="s">
         <v>3</v>
       </c>
-      <c r="I67" s="67"/>
-[...1 lines deleted...]
-      <c r="K67" s="68" t="s">
+      <c r="I70" s="67"/>
+      <c r="J70" s="67"/>
+      <c r="K70" s="68" t="s">
         <v>4</v>
       </c>
-      <c r="L67" s="68"/>
-[...4 lines deleted...]
-      <c r="B68" s="64">
+      <c r="L70" s="68"/>
+      <c r="M70" s="68"/>
+    </row>
+    <row r="71" spans="1:13">
+      <c r="A71" s="45"/>
+      <c r="B71" s="64">
         <v>99.8</v>
       </c>
-      <c r="C68" s="65"/>
-[...1 lines deleted...]
-      <c r="E68" s="64">
+      <c r="C71" s="65"/>
+      <c r="D71" s="65"/>
+      <c r="E71" s="64">
         <v>104.4</v>
       </c>
-      <c r="F68" s="65"/>
-[...1 lines deleted...]
-      <c r="H68" s="64">
+      <c r="F71" s="65"/>
+      <c r="G71" s="65"/>
+      <c r="H71" s="64">
         <v>94.4</v>
       </c>
-      <c r="I68" s="65"/>
-[...1 lines deleted...]
-      <c r="K68" s="64">
+      <c r="I71" s="65"/>
+      <c r="J71" s="65"/>
+      <c r="K71" s="64">
         <v>116.1</v>
       </c>
-      <c r="L68" s="65"/>
-[...3 lines deleted...]
-      <c r="A69" s="43">
+      <c r="L71" s="65"/>
+      <c r="M71" s="65"/>
+    </row>
+    <row r="72" spans="1:13">
+      <c r="A72" s="45">
         <v>2020</v>
       </c>
-      <c r="B69" s="45" t="s">
+      <c r="B72" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="C69" s="45"/>
-[...1 lines deleted...]
-      <c r="E69" s="45" t="s">
+      <c r="C72" s="47"/>
+      <c r="D72" s="47"/>
+      <c r="E72" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="F69" s="45"/>
-[...1 lines deleted...]
-      <c r="H69" s="45" t="s">
+      <c r="F72" s="47"/>
+      <c r="G72" s="47"/>
+      <c r="H72" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="I69" s="45"/>
-[...1 lines deleted...]
-      <c r="K69" s="46" t="s">
+      <c r="I72" s="47"/>
+      <c r="J72" s="47"/>
+      <c r="K72" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="L69" s="46"/>
-[...4 lines deleted...]
-      <c r="B70" s="64">
+      <c r="L72" s="55"/>
+      <c r="M72" s="55"/>
+    </row>
+    <row r="73" spans="1:13">
+      <c r="A73" s="45"/>
+      <c r="B73" s="64">
         <v>102.1</v>
       </c>
-      <c r="C70" s="65"/>
-[...1 lines deleted...]
-      <c r="E70" s="64">
+      <c r="C73" s="65"/>
+      <c r="D73" s="65"/>
+      <c r="E73" s="64">
         <v>109.6</v>
       </c>
-      <c r="F70" s="65"/>
-[...1 lines deleted...]
-      <c r="H70" s="64">
+      <c r="F73" s="65"/>
+      <c r="G73" s="65"/>
+      <c r="H73" s="64">
         <v>88.5</v>
       </c>
-      <c r="I70" s="65"/>
-[...1 lines deleted...]
-      <c r="K70" s="64">
+      <c r="I73" s="65"/>
+      <c r="J73" s="65"/>
+      <c r="K73" s="64">
         <v>110.9</v>
       </c>
-      <c r="L70" s="65"/>
-[...3 lines deleted...]
-      <c r="A71" s="43">
+      <c r="L73" s="65"/>
+      <c r="M73" s="65"/>
+    </row>
+    <row r="74" spans="1:13">
+      <c r="A74" s="45">
         <v>2021</v>
       </c>
-      <c r="B71" s="45" t="s">
+      <c r="B74" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="C71" s="45"/>
-[...1 lines deleted...]
-      <c r="E71" s="45" t="s">
+      <c r="C74" s="47"/>
+      <c r="D74" s="47"/>
+      <c r="E74" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="F71" s="45"/>
-[...1 lines deleted...]
-      <c r="H71" s="45" t="s">
+      <c r="F74" s="47"/>
+      <c r="G74" s="47"/>
+      <c r="H74" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="I71" s="45"/>
-[...1 lines deleted...]
-      <c r="K71" s="46" t="s">
+      <c r="I74" s="47"/>
+      <c r="J74" s="47"/>
+      <c r="K74" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="L71" s="46"/>
-[...4 lines deleted...]
-      <c r="B72" s="64">
+      <c r="L74" s="55"/>
+      <c r="M74" s="55"/>
+    </row>
+    <row r="75" spans="1:13">
+      <c r="A75" s="45"/>
+      <c r="B75" s="64">
         <v>101.6</v>
       </c>
-      <c r="C72" s="65"/>
-[...1 lines deleted...]
-      <c r="E72" s="64">
+      <c r="C75" s="65"/>
+      <c r="D75" s="65"/>
+      <c r="E75" s="64">
         <v>108.3</v>
       </c>
-      <c r="F72" s="65"/>
-[...1 lines deleted...]
-      <c r="H72" s="64">
+      <c r="F75" s="65"/>
+      <c r="G75" s="65"/>
+      <c r="H75" s="64">
         <v>89.7</v>
       </c>
-      <c r="I72" s="65"/>
-[...1 lines deleted...]
-      <c r="K72" s="64">
+      <c r="I75" s="65"/>
+      <c r="J75" s="65"/>
+      <c r="K75" s="64">
         <v>111.4</v>
       </c>
-      <c r="L72" s="65"/>
-[...3 lines deleted...]
-      <c r="A73" s="43">
+      <c r="L75" s="65"/>
+      <c r="M75" s="65"/>
+    </row>
+    <row r="76" spans="1:13">
+      <c r="A76" s="45">
         <v>2022</v>
       </c>
-      <c r="B73" s="45" t="s">
+      <c r="B76" s="47" t="s">
         <v>1</v>
       </c>
-      <c r="C73" s="45"/>
-[...1 lines deleted...]
-      <c r="E73" s="45" t="s">
+      <c r="C76" s="47"/>
+      <c r="D76" s="47"/>
+      <c r="E76" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="F73" s="45"/>
-[...1 lines deleted...]
-      <c r="H73" s="45" t="s">
+      <c r="F76" s="47"/>
+      <c r="G76" s="47"/>
+      <c r="H76" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="I73" s="45"/>
-[...1 lines deleted...]
-      <c r="K73" s="46" t="s">
+      <c r="I76" s="47"/>
+      <c r="J76" s="47"/>
+      <c r="K76" s="55" t="s">
         <v>4</v>
       </c>
-      <c r="L73" s="46"/>
-[...4 lines deleted...]
-      <c r="B74" s="64">
+      <c r="L76" s="55"/>
+      <c r="M76" s="55"/>
+    </row>
+    <row r="77" spans="1:13">
+      <c r="A77" s="45"/>
+      <c r="B77" s="64">
         <v>107.6</v>
       </c>
-      <c r="C74" s="65"/>
-[...1 lines deleted...]
-      <c r="E74" s="66">
+      <c r="C77" s="65"/>
+      <c r="D77" s="65"/>
+      <c r="E77" s="66">
         <v>102.2</v>
       </c>
-      <c r="F74" s="65"/>
-[...1 lines deleted...]
-      <c r="H74" s="64">
+      <c r="F77" s="65"/>
+      <c r="G77" s="65"/>
+      <c r="H77" s="64">
         <v>82.8</v>
       </c>
-      <c r="I74" s="65"/>
-[...1 lines deleted...]
-      <c r="K74" s="66">
+      <c r="I77" s="65"/>
+      <c r="J77" s="65"/>
+      <c r="K77" s="66">
         <v>110.9</v>
       </c>
-      <c r="L74" s="65"/>
-[...3 lines deleted...]
-      <c r="A75" s="54">
+      <c r="L77" s="65"/>
+      <c r="M77" s="65"/>
+    </row>
+    <row r="78" spans="1:13">
+      <c r="A78" s="51">
         <v>2023</v>
       </c>
-      <c r="B75" s="55" t="s">
+      <c r="B78" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C75" s="55"/>
-[...1 lines deleted...]
-      <c r="E75" s="55" t="s">
+      <c r="C78" s="48"/>
+      <c r="D78" s="48"/>
+      <c r="E78" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="F75" s="55"/>
-[...1 lines deleted...]
-      <c r="H75" s="55" t="s">
+      <c r="F78" s="48"/>
+      <c r="G78" s="48"/>
+      <c r="H78" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="I75" s="55"/>
-[...1 lines deleted...]
-      <c r="K75" s="57" t="s">
+      <c r="I78" s="48"/>
+      <c r="J78" s="48"/>
+      <c r="K78" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="L75" s="57"/>
-[...4 lines deleted...]
-      <c r="B76" s="59">
+      <c r="L78" s="49"/>
+      <c r="M78" s="49"/>
+    </row>
+    <row r="79" spans="1:13">
+      <c r="A79" s="51"/>
+      <c r="B79" s="61">
         <v>105.1</v>
       </c>
-      <c r="C76" s="60"/>
-[...1 lines deleted...]
-      <c r="E76" s="63">
+      <c r="C79" s="62"/>
+      <c r="D79" s="62"/>
+      <c r="E79" s="63">
         <v>105.3</v>
       </c>
-      <c r="F76" s="60"/>
-[...1 lines deleted...]
-      <c r="H76" s="63">
+      <c r="F79" s="62"/>
+      <c r="G79" s="62"/>
+      <c r="H79" s="63">
         <v>90.1</v>
       </c>
-      <c r="I76" s="60"/>
-[...1 lines deleted...]
-      <c r="K76" s="63">
+      <c r="I79" s="62"/>
+      <c r="J79" s="62"/>
+      <c r="K79" s="63">
         <v>110.1</v>
       </c>
-      <c r="L76" s="60"/>
-[...3 lines deleted...]
-      <c r="A77" s="54">
+      <c r="L79" s="62"/>
+      <c r="M79" s="62"/>
+    </row>
+    <row r="80" spans="1:13">
+      <c r="A80" s="51">
         <v>2024</v>
       </c>
-      <c r="B77" s="55" t="s">
+      <c r="B80" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C77" s="55"/>
-[...1 lines deleted...]
-      <c r="E77" s="55" t="s">
+      <c r="C80" s="48"/>
+      <c r="D80" s="48"/>
+      <c r="E80" s="48" t="s">
         <v>2</v>
       </c>
-      <c r="F77" s="55"/>
-[...1 lines deleted...]
-      <c r="H77" s="55" t="s">
+      <c r="F80" s="48"/>
+      <c r="G80" s="48"/>
+      <c r="H80" s="48" t="s">
         <v>3</v>
       </c>
-      <c r="I77" s="55"/>
-[...1 lines deleted...]
-      <c r="K77" s="57" t="s">
+      <c r="I80" s="48"/>
+      <c r="J80" s="48"/>
+      <c r="K80" s="49" t="s">
         <v>4</v>
       </c>
-      <c r="L77" s="57"/>
-[...4 lines deleted...]
-      <c r="B78" s="56">
+      <c r="L80" s="49"/>
+      <c r="M80" s="49"/>
+    </row>
+    <row r="81" spans="1:13">
+      <c r="A81" s="51"/>
+      <c r="B81" s="52">
         <v>99.5</v>
       </c>
-      <c r="C78" s="56"/>
-[...1 lines deleted...]
-      <c r="E78" s="56">
+      <c r="C81" s="52"/>
+      <c r="D81" s="52"/>
+      <c r="E81" s="52">
         <v>107.7</v>
       </c>
-      <c r="F78" s="56"/>
-[...1 lines deleted...]
-      <c r="H78" s="56">
+      <c r="F81" s="52"/>
+      <c r="G81" s="52"/>
+      <c r="H81" s="52">
         <v>88.1</v>
       </c>
-      <c r="I78" s="56"/>
-[...1 lines deleted...]
-      <c r="K78" s="56">
+      <c r="I81" s="52"/>
+      <c r="J81" s="52"/>
+      <c r="K81" s="52">
         <v>105.5</v>
       </c>
-      <c r="L78" s="56"/>
-[...3 lines deleted...]
-      <c r="A79" s="43">
+      <c r="L81" s="52"/>
+      <c r="M81" s="52"/>
+    </row>
+    <row r="82" spans="1:13">
+      <c r="A82" s="51">
         <v>2025</v>
       </c>
-      <c r="B79" s="45" t="s">
+      <c r="B82" s="48" t="s">
         <v>1</v>
       </c>
-      <c r="C79" s="45"/>
-[...13 lines deleted...]
-      <c r="B80" s="47">
+      <c r="C82" s="48"/>
+      <c r="D82" s="48"/>
+      <c r="E82" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="F82" s="48"/>
+      <c r="G82" s="48"/>
+      <c r="H82" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="I82" s="48"/>
+      <c r="J82" s="48"/>
+      <c r="K82" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="L82" s="49"/>
+      <c r="M82" s="49"/>
+    </row>
+    <row r="83" spans="1:13">
+      <c r="A83" s="51"/>
+      <c r="B83" s="52">
         <v>98.7</v>
       </c>
-      <c r="C80" s="47"/>
-[...20 lines deleted...]
-      <c r="M81" s="41"/>
+      <c r="C83" s="52"/>
+      <c r="D83" s="52"/>
+      <c r="E83" s="52">
+        <v>108.1</v>
+      </c>
+      <c r="F83" s="52"/>
+      <c r="G83" s="52"/>
+      <c r="H83" s="52">
+        <v>87</v>
+      </c>
+      <c r="I83" s="52"/>
+      <c r="J83" s="52"/>
+      <c r="K83" s="52">
+        <v>103.8</v>
+      </c>
+      <c r="L83" s="52"/>
+      <c r="M83" s="52"/>
+    </row>
+    <row r="84" spans="1:13">
+      <c r="A84" s="45">
+        <v>2026</v>
+      </c>
+      <c r="B84" s="47" t="s">
+        <v>1</v>
+      </c>
+      <c r="C84" s="47"/>
+      <c r="D84" s="47"/>
+      <c r="E84" s="48" t="s">
+        <v>2</v>
+      </c>
+      <c r="F84" s="48"/>
+      <c r="G84" s="48"/>
+      <c r="H84" s="48" t="s">
+        <v>3</v>
+      </c>
+      <c r="I84" s="48"/>
+      <c r="J84" s="48"/>
+      <c r="K84" s="49" t="s">
+        <v>4</v>
+      </c>
+      <c r="L84" s="49"/>
+      <c r="M84" s="49"/>
+    </row>
+    <row r="85" spans="1:13">
+      <c r="A85" s="46"/>
+      <c r="B85" s="50">
+        <v>99.6</v>
+      </c>
+      <c r="C85" s="50"/>
+      <c r="D85" s="50"/>
+      <c r="E85" s="50"/>
+      <c r="F85" s="50"/>
+      <c r="G85" s="50"/>
+      <c r="H85" s="50"/>
+      <c r="I85" s="50"/>
+      <c r="J85" s="50"/>
+      <c r="K85" s="50"/>
+      <c r="L85" s="50"/>
+      <c r="M85" s="50"/>
     </row>
   </sheetData>
-  <mergeCells count="199">
+  <mergeCells count="217">
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="H30:J30"/>
+    <mergeCell ref="K30:M30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="E31:G31"/>
+    <mergeCell ref="H31:J31"/>
+    <mergeCell ref="K31:M31"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="A10:A11"/>
     <mergeCell ref="B10:D10"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="H10:J10"/>
     <mergeCell ref="K10:M10"/>
     <mergeCell ref="B11:D11"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="H11:J11"/>
     <mergeCell ref="K11:M11"/>
     <mergeCell ref="A12:A13"/>
     <mergeCell ref="B12:D12"/>
     <mergeCell ref="E12:G12"/>
     <mergeCell ref="H12:J12"/>
     <mergeCell ref="K12:M12"/>
     <mergeCell ref="B13:D13"/>
     <mergeCell ref="E13:G13"/>
     <mergeCell ref="H13:J13"/>
     <mergeCell ref="K13:M13"/>
     <mergeCell ref="A14:A15"/>
     <mergeCell ref="B14:D14"/>
     <mergeCell ref="E14:G14"/>
     <mergeCell ref="H14:J14"/>
     <mergeCell ref="K14:M14"/>
     <mergeCell ref="B15:D15"/>
@@ -3174,167 +3316,176 @@
     <mergeCell ref="E22:G22"/>
     <mergeCell ref="H22:J22"/>
     <mergeCell ref="K22:M22"/>
     <mergeCell ref="B23:D23"/>
     <mergeCell ref="E23:G23"/>
     <mergeCell ref="H23:J23"/>
     <mergeCell ref="K23:M23"/>
     <mergeCell ref="A24:A25"/>
     <mergeCell ref="B24:D24"/>
     <mergeCell ref="E24:G24"/>
     <mergeCell ref="H24:J24"/>
     <mergeCell ref="K24:M24"/>
     <mergeCell ref="B25:D25"/>
     <mergeCell ref="E25:G25"/>
     <mergeCell ref="H25:J25"/>
     <mergeCell ref="K25:M25"/>
     <mergeCell ref="A26:A27"/>
     <mergeCell ref="B26:D26"/>
     <mergeCell ref="E26:G26"/>
     <mergeCell ref="H26:J26"/>
     <mergeCell ref="K26:M26"/>
     <mergeCell ref="B27:D27"/>
     <mergeCell ref="E27:G27"/>
     <mergeCell ref="H27:J27"/>
     <mergeCell ref="K27:M27"/>
-    <mergeCell ref="A59:A60"/>
-[...12 lines deleted...]
-    <mergeCell ref="K61:M61"/>
+    <mergeCell ref="A62:A63"/>
     <mergeCell ref="B62:D62"/>
     <mergeCell ref="E62:G62"/>
     <mergeCell ref="H62:J62"/>
     <mergeCell ref="K62:M62"/>
-    <mergeCell ref="A63:A64"/>
     <mergeCell ref="B63:D63"/>
     <mergeCell ref="E63:G63"/>
     <mergeCell ref="H63:J63"/>
     <mergeCell ref="K63:M63"/>
+    <mergeCell ref="A64:A65"/>
     <mergeCell ref="B64:D64"/>
     <mergeCell ref="E64:G64"/>
     <mergeCell ref="H64:J64"/>
     <mergeCell ref="K64:M64"/>
-    <mergeCell ref="A65:A66"/>
     <mergeCell ref="B65:D65"/>
     <mergeCell ref="E65:G65"/>
     <mergeCell ref="H65:J65"/>
     <mergeCell ref="K65:M65"/>
+    <mergeCell ref="A66:A67"/>
     <mergeCell ref="B66:D66"/>
     <mergeCell ref="E66:G66"/>
     <mergeCell ref="H66:J66"/>
     <mergeCell ref="K66:M66"/>
-    <mergeCell ref="A69:A70"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="E67:G67"/>
+    <mergeCell ref="H67:J67"/>
+    <mergeCell ref="K67:M67"/>
+    <mergeCell ref="A68:A69"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="E68:G68"/>
+    <mergeCell ref="H68:J68"/>
+    <mergeCell ref="K68:M68"/>
     <mergeCell ref="B69:D69"/>
     <mergeCell ref="E69:G69"/>
     <mergeCell ref="H69:J69"/>
     <mergeCell ref="K69:M69"/>
+    <mergeCell ref="A72:A73"/>
+    <mergeCell ref="B72:D72"/>
+    <mergeCell ref="E72:G72"/>
+    <mergeCell ref="H72:J72"/>
+    <mergeCell ref="K72:M72"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="E73:G73"/>
+    <mergeCell ref="H73:J73"/>
+    <mergeCell ref="A70:A71"/>
     <mergeCell ref="B70:D70"/>
     <mergeCell ref="E70:G70"/>
     <mergeCell ref="H70:J70"/>
-    <mergeCell ref="A67:A68"/>
-[...7 lines deleted...]
-    <mergeCell ref="K68:M68"/>
     <mergeCell ref="K70:M70"/>
-    <mergeCell ref="A71:A72"/>
     <mergeCell ref="B71:D71"/>
     <mergeCell ref="E71:G71"/>
     <mergeCell ref="H71:J71"/>
     <mergeCell ref="K71:M71"/>
-    <mergeCell ref="B72:D72"/>
-[...6 lines deleted...]
-    <mergeCell ref="H73:J73"/>
     <mergeCell ref="K73:M73"/>
+    <mergeCell ref="A74:A75"/>
     <mergeCell ref="B74:D74"/>
     <mergeCell ref="E74:G74"/>
     <mergeCell ref="H74:J74"/>
     <mergeCell ref="K74:M74"/>
-    <mergeCell ref="A75:A76"/>
     <mergeCell ref="B75:D75"/>
     <mergeCell ref="E75:G75"/>
     <mergeCell ref="H75:J75"/>
     <mergeCell ref="K75:M75"/>
+    <mergeCell ref="A76:A77"/>
     <mergeCell ref="B76:D76"/>
     <mergeCell ref="E76:G76"/>
     <mergeCell ref="H76:J76"/>
     <mergeCell ref="K76:M76"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="E77:G77"/>
+    <mergeCell ref="H77:J77"/>
+    <mergeCell ref="K77:M77"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="B78:D78"/>
+    <mergeCell ref="E78:G78"/>
+    <mergeCell ref="H78:J78"/>
+    <mergeCell ref="K78:M78"/>
+    <mergeCell ref="B79:D79"/>
+    <mergeCell ref="E79:G79"/>
+    <mergeCell ref="H79:J79"/>
+    <mergeCell ref="K79:M79"/>
     <mergeCell ref="A28:A29"/>
     <mergeCell ref="B28:D28"/>
     <mergeCell ref="B29:D29"/>
     <mergeCell ref="E28:G28"/>
     <mergeCell ref="E29:G29"/>
     <mergeCell ref="H28:J28"/>
     <mergeCell ref="H29:J29"/>
     <mergeCell ref="K28:M28"/>
     <mergeCell ref="K29:M29"/>
-    <mergeCell ref="A77:A78"/>
-[...21 lines deleted...]
-    <mergeCell ref="K79:M79"/>
+    <mergeCell ref="A80:A81"/>
     <mergeCell ref="B80:D80"/>
+    <mergeCell ref="B81:D81"/>
     <mergeCell ref="E80:G80"/>
+    <mergeCell ref="E81:G81"/>
     <mergeCell ref="H80:J80"/>
+    <mergeCell ref="H81:J81"/>
     <mergeCell ref="K80:M80"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="E32:G32"/>
+    <mergeCell ref="H32:J32"/>
+    <mergeCell ref="K32:M32"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="E33:G33"/>
+    <mergeCell ref="H33:J33"/>
+    <mergeCell ref="K33:M33"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="E82:G82"/>
+    <mergeCell ref="H82:J82"/>
+    <mergeCell ref="K82:M82"/>
+    <mergeCell ref="B83:D83"/>
+    <mergeCell ref="E83:G83"/>
+    <mergeCell ref="H83:J83"/>
+    <mergeCell ref="K83:M83"/>
+    <mergeCell ref="A84:A85"/>
+    <mergeCell ref="B84:D84"/>
+    <mergeCell ref="E84:G84"/>
+    <mergeCell ref="H84:J84"/>
+    <mergeCell ref="K84:M84"/>
+    <mergeCell ref="B85:D85"/>
+    <mergeCell ref="E85:G85"/>
+    <mergeCell ref="H85:J85"/>
+    <mergeCell ref="K85:M85"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>