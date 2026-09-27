--- v1 (2026-07-22)
+++ v2 (2026-09-27)
@@ -1,61 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-300" yWindow="-60" windowWidth="23256" windowHeight="4932"/>
+    <workbookView xWindow="13965" yWindow="45" windowWidth="14535" windowHeight="12540"/>
   </bookViews>
   <sheets>
-    <sheet name="Лист1" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="2" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="3" r:id="rId2"/>
+    <sheet name="Лист1" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="136" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="181" uniqueCount="76">
   <si>
     <t>Индекс реальной заработной платы</t>
   </si>
   <si>
     <t>1 квартал</t>
   </si>
   <si>
     <t>2 квартал</t>
   </si>
   <si>
     <t>3 квартал</t>
   </si>
   <si>
     <t>4 квартал</t>
   </si>
   <si>
     <t>Январь</t>
   </si>
   <si>
     <t>Февраль</t>
   </si>
   <si>
     <t>Март</t>
   </si>
   <si>
@@ -105,122 +109,756 @@
   </si>
   <si>
     <t>Январь-Август</t>
   </si>
   <si>
     <t>Январь-Сентябрь</t>
   </si>
   <si>
     <t>Январь-Октябрь</t>
   </si>
   <si>
     <t>Январь-Ноябрь</t>
   </si>
   <si>
     <t>Январь-Декабрь</t>
   </si>
   <si>
     <t>в процентах к соответствующему месяцу/кварталу прошлого года</t>
   </si>
   <si>
     <t>в процентах к соответствующему периоду прошлого года</t>
   </si>
   <si>
     <t>в процентах к предыдущему месяцу/кварталу</t>
   </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Расчетный</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Методика расчета среднемесячной заработной платы работников</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>1-Т "Отчет по труду" (периодичность - квартальная, годовая)</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/70e/k6w15awsdl0k0t72c8k7j4s6amplac2c/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D1%80%D1%83%D1%81.docx</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/514477/file/ru/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/region/504632/file/ru/</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702972?keyword=</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Отдел труда и уровня жизни</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Алимбетова А.Б.</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>+7 7242 274781</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>ai.alimbetova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>© Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан</t>
+  </si>
+  <si>
+    <t>процент</t>
+  </si>
+  <si>
+    <t>25210103</t>
+  </si>
+  <si>
+    <t>индекс реальной заработной платы</t>
+  </si>
+  <si>
+    <t>Индекс реальной заработной платы по месяцам, кварталам</t>
+  </si>
+  <si>
+    <t>с 2010 года</t>
+  </si>
+  <si>
+    <t>Индекс реальной заработной платы – относительный показатель, характеризующий изменение номинальной заработной платы в отчетном периоде по сравнению с базисным периодом с учетом изменения цен.</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="6">
+  <numFmts count="9">
+    <numFmt numFmtId="44" formatCode="_-* #,##0.00\ &quot;₽&quot;_-;\-* #,##0.00\ &quot;₽&quot;_-;_-* &quot;-&quot;??\ &quot;₽&quot;_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="###\ ###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
     <numFmt numFmtId="166" formatCode="###\ ###\ ###\ ##0.0"/>
     <numFmt numFmtId="167" formatCode="#,##0.0"/>
     <numFmt numFmtId="168" formatCode="#,##0.####"/>
     <numFmt numFmtId="169" formatCode="#,##0.#"/>
+    <numFmt numFmtId="170" formatCode="_-* #,##0.00&quot;р.&quot;_-;\-* #,##0.00&quot;р.&quot;_-;_-* &quot;-&quot;??&quot;р.&quot;_-;_-@_-"/>
+    <numFmt numFmtId="171" formatCode="_-* #,##0.00_р_._-;\-* #,##0.00_р_._-;_-* &quot;-&quot;??_р_._-;_-@_-"/>
   </numFmts>
-  <fonts count="7">
+  <fonts count="52">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
     </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="9"/>
+      <name val="Tahoma"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="39"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="19"/>
+      <color indexed="48"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="63"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8.8000000000000007"/>
+      <color indexed="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color indexed="12"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="8"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="62"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color indexed="9"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color indexed="62"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="19"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="MS Sans Serif"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="20"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color indexed="23"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="10"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="17"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
   </fonts>
-  <fills count="3">
+  <fills count="38">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="27"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="29"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="47"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="22"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="51"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="30"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="53"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="49"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="57"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="43"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="10"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="50"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="lightUp">
+        <fgColor indexed="48"/>
+        <bgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="40"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="44"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="41"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="26"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="15"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="56"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="54"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="55"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="5">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
@@ -234,56 +872,4010 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="48"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="thin">
+        <color indexed="48"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="41"/>
+      </left>
+      <right style="thin">
+        <color indexed="48"/>
+      </right>
+      <top style="medium">
+        <color indexed="41"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="48"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="23"/>
+      </left>
+      <right style="thin">
+        <color indexed="23"/>
+      </right>
+      <top style="thin">
+        <color indexed="23"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="23"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="63"/>
+      </left>
+      <right style="thin">
+        <color indexed="63"/>
+      </right>
+      <top style="thin">
+        <color indexed="63"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="56"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color indexed="27"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="27"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="56"/>
+      </top>
+      <bottom style="double">
+        <color indexed="56"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color indexed="63"/>
+      </left>
+      <right style="double">
+        <color indexed="63"/>
+      </right>
+      <top style="double">
+        <color indexed="63"/>
+      </top>
+      <bottom style="double">
+        <color indexed="63"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="22"/>
+      </left>
+      <right style="thin">
+        <color indexed="22"/>
+      </right>
+      <top style="thin">
+        <color indexed="22"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="22"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color indexed="10"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="8"/>
+      </left>
+      <right style="thin">
+        <color indexed="8"/>
+      </right>
+      <top style="thin">
+        <color indexed="8"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="8"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="3694">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="8" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="22" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="6" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="4" fontId="22" fillId="13" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="23" fillId="23" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="23" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="23" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="7" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="6" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="25" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="16" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="21" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="18" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="22" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="26" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="14" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="22" fillId="27" borderId="7" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="28" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="25" fillId="29" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="30" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="26" fillId="28" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="26" fillId="24" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="29" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="29" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="24" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="24" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="31" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="31" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="32" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="32" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="33" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="33" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="33" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="33" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="28" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="27" fillId="28" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="4" fontId="24" fillId="30" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="24" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="top" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="28" fillId="34" borderId="0" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="left" vertical="center" indent="1"/>
+    </xf>
+    <xf numFmtId="4" fontId="29" fillId="28" borderId="6" applyNumberFormat="0" applyProtection="0">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="35" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="36" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="25" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="30" fillId="13" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="31" fillId="11" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="32" fillId="11" borderId="8" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="36" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="44" fontId="18" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="170" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="38" fillId="0" borderId="10" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="12" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="13" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="42" fillId="37" borderId="14" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="44" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="47" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="9" borderId="15" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="16" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="49" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="171" fontId="7" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="50" fillId="5" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="80">
+  <cellXfs count="107">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
@@ -347,145 +4939,3912 @@
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="166" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="4" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="6" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="14" fontId="11" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="1" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="2" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="3170" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="1" xfId="5" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="0" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="2" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="51" fillId="2" borderId="1" xfId="5" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
-[...12 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="167" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...2 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left"/>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
+  <cellStyles count="3694">
+    <cellStyle name="20% - Акцент1 10" xfId="7"/>
+    <cellStyle name="20% - Акцент1 10 2" xfId="8"/>
+    <cellStyle name="20% - Акцент1 11" xfId="9"/>
+    <cellStyle name="20% - Акцент1 11 2" xfId="10"/>
+    <cellStyle name="20% - Акцент1 12" xfId="11"/>
+    <cellStyle name="20% - Акцент1 12 2" xfId="12"/>
+    <cellStyle name="20% - Акцент1 13" xfId="13"/>
+    <cellStyle name="20% - Акцент1 13 2" xfId="14"/>
+    <cellStyle name="20% - Акцент1 14" xfId="15"/>
+    <cellStyle name="20% - Акцент1 14 2" xfId="16"/>
+    <cellStyle name="20% - Акцент1 15" xfId="17"/>
+    <cellStyle name="20% - Акцент1 15 2" xfId="18"/>
+    <cellStyle name="20% - Акцент1 16" xfId="19"/>
+    <cellStyle name="20% - Акцент1 16 2" xfId="20"/>
+    <cellStyle name="20% - Акцент1 17" xfId="21"/>
+    <cellStyle name="20% - Акцент1 18" xfId="22"/>
+    <cellStyle name="20% - Акцент1 19" xfId="23"/>
+    <cellStyle name="20% - Акцент1 2" xfId="24"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="25"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="26"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="27"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="28"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="29"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="30"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="31"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="32"/>
+    <cellStyle name="20% - Акцент1 2 2 2" xfId="33"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="34"/>
+    <cellStyle name="20% - Акцент1 2 3 2" xfId="35"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="36"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="37"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="38"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="39"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="40"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="41"/>
+    <cellStyle name="20% - Акцент1 20" xfId="42"/>
+    <cellStyle name="20% - Акцент1 21" xfId="43"/>
+    <cellStyle name="20% - Акцент1 22" xfId="44"/>
+    <cellStyle name="20% - Акцент1 23" xfId="45"/>
+    <cellStyle name="20% - Акцент1 24" xfId="46"/>
+    <cellStyle name="20% - Акцент1 25" xfId="47"/>
+    <cellStyle name="20% - Акцент1 26" xfId="48"/>
+    <cellStyle name="20% - Акцент1 27" xfId="49"/>
+    <cellStyle name="20% - Акцент1 28" xfId="50"/>
+    <cellStyle name="20% - Акцент1 29" xfId="51"/>
+    <cellStyle name="20% - Акцент1 3" xfId="52"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="53"/>
+    <cellStyle name="20% - Акцент1 30" xfId="54"/>
+    <cellStyle name="20% - Акцент1 31" xfId="55"/>
+    <cellStyle name="20% - Акцент1 32" xfId="56"/>
+    <cellStyle name="20% - Акцент1 4" xfId="57"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="58"/>
+    <cellStyle name="20% - Акцент1 5" xfId="59"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="60"/>
+    <cellStyle name="20% - Акцент1 6" xfId="61"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="62"/>
+    <cellStyle name="20% - Акцент1 7" xfId="63"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="64"/>
+    <cellStyle name="20% - Акцент1 8" xfId="65"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="66"/>
+    <cellStyle name="20% - Акцент1 9" xfId="67"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="68"/>
+    <cellStyle name="20% - Акцент2 10" xfId="69"/>
+    <cellStyle name="20% - Акцент2 10 2" xfId="70"/>
+    <cellStyle name="20% - Акцент2 11" xfId="71"/>
+    <cellStyle name="20% - Акцент2 11 2" xfId="72"/>
+    <cellStyle name="20% - Акцент2 12" xfId="73"/>
+    <cellStyle name="20% - Акцент2 12 2" xfId="74"/>
+    <cellStyle name="20% - Акцент2 13" xfId="75"/>
+    <cellStyle name="20% - Акцент2 13 2" xfId="76"/>
+    <cellStyle name="20% - Акцент2 14" xfId="77"/>
+    <cellStyle name="20% - Акцент2 14 2" xfId="78"/>
+    <cellStyle name="20% - Акцент2 15" xfId="79"/>
+    <cellStyle name="20% - Акцент2 15 2" xfId="80"/>
+    <cellStyle name="20% - Акцент2 16" xfId="81"/>
+    <cellStyle name="20% - Акцент2 16 2" xfId="82"/>
+    <cellStyle name="20% - Акцент2 17" xfId="83"/>
+    <cellStyle name="20% - Акцент2 18" xfId="84"/>
+    <cellStyle name="20% - Акцент2 19" xfId="85"/>
+    <cellStyle name="20% - Акцент2 2" xfId="86"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="87"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="88"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="89"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="90"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="91"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="92"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="93"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="94"/>
+    <cellStyle name="20% - Акцент2 2 2 2" xfId="95"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="96"/>
+    <cellStyle name="20% - Акцент2 2 3 2" xfId="97"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="98"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="99"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="100"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="101"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="102"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="103"/>
+    <cellStyle name="20% - Акцент2 20" xfId="104"/>
+    <cellStyle name="20% - Акцент2 21" xfId="105"/>
+    <cellStyle name="20% - Акцент2 22" xfId="106"/>
+    <cellStyle name="20% - Акцент2 23" xfId="107"/>
+    <cellStyle name="20% - Акцент2 24" xfId="108"/>
+    <cellStyle name="20% - Акцент2 25" xfId="109"/>
+    <cellStyle name="20% - Акцент2 26" xfId="110"/>
+    <cellStyle name="20% - Акцент2 27" xfId="111"/>
+    <cellStyle name="20% - Акцент2 28" xfId="112"/>
+    <cellStyle name="20% - Акцент2 29" xfId="113"/>
+    <cellStyle name="20% - Акцент2 3" xfId="114"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="115"/>
+    <cellStyle name="20% - Акцент2 30" xfId="116"/>
+    <cellStyle name="20% - Акцент2 31" xfId="117"/>
+    <cellStyle name="20% - Акцент2 32" xfId="118"/>
+    <cellStyle name="20% - Акцент2 4" xfId="119"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="120"/>
+    <cellStyle name="20% - Акцент2 5" xfId="121"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="122"/>
+    <cellStyle name="20% - Акцент2 6" xfId="123"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="124"/>
+    <cellStyle name="20% - Акцент2 7" xfId="125"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="126"/>
+    <cellStyle name="20% - Акцент2 8" xfId="127"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="128"/>
+    <cellStyle name="20% - Акцент2 9" xfId="129"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="130"/>
+    <cellStyle name="20% - Акцент3 10" xfId="131"/>
+    <cellStyle name="20% - Акцент3 10 2" xfId="132"/>
+    <cellStyle name="20% - Акцент3 11" xfId="133"/>
+    <cellStyle name="20% - Акцент3 11 2" xfId="134"/>
+    <cellStyle name="20% - Акцент3 12" xfId="135"/>
+    <cellStyle name="20% - Акцент3 12 2" xfId="136"/>
+    <cellStyle name="20% - Акцент3 13" xfId="137"/>
+    <cellStyle name="20% - Акцент3 13 2" xfId="138"/>
+    <cellStyle name="20% - Акцент3 14" xfId="139"/>
+    <cellStyle name="20% - Акцент3 14 2" xfId="140"/>
+    <cellStyle name="20% - Акцент3 15" xfId="141"/>
+    <cellStyle name="20% - Акцент3 15 2" xfId="142"/>
+    <cellStyle name="20% - Акцент3 16" xfId="143"/>
+    <cellStyle name="20% - Акцент3 16 2" xfId="144"/>
+    <cellStyle name="20% - Акцент3 17" xfId="145"/>
+    <cellStyle name="20% - Акцент3 18" xfId="146"/>
+    <cellStyle name="20% - Акцент3 19" xfId="147"/>
+    <cellStyle name="20% - Акцент3 2" xfId="148"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="149"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="150"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="151"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="152"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="153"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="154"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="155"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="156"/>
+    <cellStyle name="20% - Акцент3 2 2 2" xfId="157"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="158"/>
+    <cellStyle name="20% - Акцент3 2 3 2" xfId="159"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="160"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="161"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="162"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="163"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="164"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="165"/>
+    <cellStyle name="20% - Акцент3 20" xfId="166"/>
+    <cellStyle name="20% - Акцент3 21" xfId="167"/>
+    <cellStyle name="20% - Акцент3 22" xfId="168"/>
+    <cellStyle name="20% - Акцент3 23" xfId="169"/>
+    <cellStyle name="20% - Акцент3 24" xfId="170"/>
+    <cellStyle name="20% - Акцент3 25" xfId="171"/>
+    <cellStyle name="20% - Акцент3 26" xfId="172"/>
+    <cellStyle name="20% - Акцент3 27" xfId="173"/>
+    <cellStyle name="20% - Акцент3 28" xfId="174"/>
+    <cellStyle name="20% - Акцент3 29" xfId="175"/>
+    <cellStyle name="20% - Акцент3 3" xfId="176"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="177"/>
+    <cellStyle name="20% - Акцент3 30" xfId="178"/>
+    <cellStyle name="20% - Акцент3 31" xfId="179"/>
+    <cellStyle name="20% - Акцент3 32" xfId="180"/>
+    <cellStyle name="20% - Акцент3 4" xfId="181"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="182"/>
+    <cellStyle name="20% - Акцент3 5" xfId="183"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="184"/>
+    <cellStyle name="20% - Акцент3 6" xfId="185"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="186"/>
+    <cellStyle name="20% - Акцент3 7" xfId="187"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="188"/>
+    <cellStyle name="20% - Акцент3 8" xfId="189"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="190"/>
+    <cellStyle name="20% - Акцент3 9" xfId="191"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="192"/>
+    <cellStyle name="20% - Акцент4 10" xfId="193"/>
+    <cellStyle name="20% - Акцент4 10 2" xfId="194"/>
+    <cellStyle name="20% - Акцент4 11" xfId="195"/>
+    <cellStyle name="20% - Акцент4 11 2" xfId="196"/>
+    <cellStyle name="20% - Акцент4 12" xfId="197"/>
+    <cellStyle name="20% - Акцент4 12 2" xfId="198"/>
+    <cellStyle name="20% - Акцент4 13" xfId="199"/>
+    <cellStyle name="20% - Акцент4 13 2" xfId="200"/>
+    <cellStyle name="20% - Акцент4 14" xfId="201"/>
+    <cellStyle name="20% - Акцент4 14 2" xfId="202"/>
+    <cellStyle name="20% - Акцент4 15" xfId="203"/>
+    <cellStyle name="20% - Акцент4 15 2" xfId="204"/>
+    <cellStyle name="20% - Акцент4 16" xfId="205"/>
+    <cellStyle name="20% - Акцент4 16 2" xfId="206"/>
+    <cellStyle name="20% - Акцент4 17" xfId="207"/>
+    <cellStyle name="20% - Акцент4 18" xfId="208"/>
+    <cellStyle name="20% - Акцент4 19" xfId="209"/>
+    <cellStyle name="20% - Акцент4 2" xfId="210"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="211"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="212"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="213"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="214"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="215"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="216"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="217"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="218"/>
+    <cellStyle name="20% - Акцент4 2 2 2" xfId="219"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="220"/>
+    <cellStyle name="20% - Акцент4 2 3 2" xfId="221"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="222"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="223"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="224"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="225"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="226"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="227"/>
+    <cellStyle name="20% - Акцент4 20" xfId="228"/>
+    <cellStyle name="20% - Акцент4 21" xfId="229"/>
+    <cellStyle name="20% - Акцент4 22" xfId="230"/>
+    <cellStyle name="20% - Акцент4 23" xfId="231"/>
+    <cellStyle name="20% - Акцент4 24" xfId="232"/>
+    <cellStyle name="20% - Акцент4 25" xfId="233"/>
+    <cellStyle name="20% - Акцент4 26" xfId="234"/>
+    <cellStyle name="20% - Акцент4 27" xfId="235"/>
+    <cellStyle name="20% - Акцент4 28" xfId="236"/>
+    <cellStyle name="20% - Акцент4 29" xfId="237"/>
+    <cellStyle name="20% - Акцент4 3" xfId="238"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="239"/>
+    <cellStyle name="20% - Акцент4 30" xfId="240"/>
+    <cellStyle name="20% - Акцент4 31" xfId="241"/>
+    <cellStyle name="20% - Акцент4 32" xfId="242"/>
+    <cellStyle name="20% - Акцент4 4" xfId="243"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="244"/>
+    <cellStyle name="20% - Акцент4 5" xfId="245"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="246"/>
+    <cellStyle name="20% - Акцент4 6" xfId="247"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="248"/>
+    <cellStyle name="20% - Акцент4 7" xfId="249"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="250"/>
+    <cellStyle name="20% - Акцент4 8" xfId="251"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="252"/>
+    <cellStyle name="20% - Акцент4 9" xfId="253"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="254"/>
+    <cellStyle name="20% - Акцент5 10" xfId="255"/>
+    <cellStyle name="20% - Акцент5 10 2" xfId="256"/>
+    <cellStyle name="20% - Акцент5 11" xfId="257"/>
+    <cellStyle name="20% - Акцент5 11 2" xfId="258"/>
+    <cellStyle name="20% - Акцент5 12" xfId="259"/>
+    <cellStyle name="20% - Акцент5 12 2" xfId="260"/>
+    <cellStyle name="20% - Акцент5 13" xfId="261"/>
+    <cellStyle name="20% - Акцент5 13 2" xfId="262"/>
+    <cellStyle name="20% - Акцент5 14" xfId="263"/>
+    <cellStyle name="20% - Акцент5 14 2" xfId="264"/>
+    <cellStyle name="20% - Акцент5 15" xfId="265"/>
+    <cellStyle name="20% - Акцент5 15 2" xfId="266"/>
+    <cellStyle name="20% - Акцент5 16" xfId="267"/>
+    <cellStyle name="20% - Акцент5 16 2" xfId="268"/>
+    <cellStyle name="20% - Акцент5 17" xfId="269"/>
+    <cellStyle name="20% - Акцент5 18" xfId="270"/>
+    <cellStyle name="20% - Акцент5 19" xfId="271"/>
+    <cellStyle name="20% - Акцент5 2" xfId="272"/>
+    <cellStyle name="20% - Акцент5 2 10" xfId="273"/>
+    <cellStyle name="20% - Акцент5 2 11" xfId="274"/>
+    <cellStyle name="20% - Акцент5 2 12" xfId="275"/>
+    <cellStyle name="20% - Акцент5 2 13" xfId="276"/>
+    <cellStyle name="20% - Акцент5 2 14" xfId="277"/>
+    <cellStyle name="20% - Акцент5 2 15" xfId="278"/>
+    <cellStyle name="20% - Акцент5 2 16" xfId="279"/>
+    <cellStyle name="20% - Акцент5 2 2" xfId="280"/>
+    <cellStyle name="20% - Акцент5 2 2 2" xfId="281"/>
+    <cellStyle name="20% - Акцент5 2 3" xfId="282"/>
+    <cellStyle name="20% - Акцент5 2 3 2" xfId="283"/>
+    <cellStyle name="20% - Акцент5 2 4" xfId="284"/>
+    <cellStyle name="20% - Акцент5 2 5" xfId="285"/>
+    <cellStyle name="20% - Акцент5 2 6" xfId="286"/>
+    <cellStyle name="20% - Акцент5 2 7" xfId="287"/>
+    <cellStyle name="20% - Акцент5 2 8" xfId="288"/>
+    <cellStyle name="20% - Акцент5 2 9" xfId="289"/>
+    <cellStyle name="20% - Акцент5 20" xfId="290"/>
+    <cellStyle name="20% - Акцент5 21" xfId="291"/>
+    <cellStyle name="20% - Акцент5 22" xfId="292"/>
+    <cellStyle name="20% - Акцент5 23" xfId="293"/>
+    <cellStyle name="20% - Акцент5 24" xfId="294"/>
+    <cellStyle name="20% - Акцент5 25" xfId="295"/>
+    <cellStyle name="20% - Акцент5 26" xfId="296"/>
+    <cellStyle name="20% - Акцент5 27" xfId="297"/>
+    <cellStyle name="20% - Акцент5 28" xfId="298"/>
+    <cellStyle name="20% - Акцент5 29" xfId="299"/>
+    <cellStyle name="20% - Акцент5 3" xfId="300"/>
+    <cellStyle name="20% - Акцент5 3 2" xfId="301"/>
+    <cellStyle name="20% - Акцент5 30" xfId="302"/>
+    <cellStyle name="20% - Акцент5 31" xfId="303"/>
+    <cellStyle name="20% - Акцент5 32" xfId="304"/>
+    <cellStyle name="20% - Акцент5 4" xfId="305"/>
+    <cellStyle name="20% - Акцент5 4 2" xfId="306"/>
+    <cellStyle name="20% - Акцент5 5" xfId="307"/>
+    <cellStyle name="20% - Акцент5 5 2" xfId="308"/>
+    <cellStyle name="20% - Акцент5 6" xfId="309"/>
+    <cellStyle name="20% - Акцент5 6 2" xfId="310"/>
+    <cellStyle name="20% - Акцент5 7" xfId="311"/>
+    <cellStyle name="20% - Акцент5 7 2" xfId="312"/>
+    <cellStyle name="20% - Акцент5 8" xfId="313"/>
+    <cellStyle name="20% - Акцент5 8 2" xfId="314"/>
+    <cellStyle name="20% - Акцент5 9" xfId="315"/>
+    <cellStyle name="20% - Акцент5 9 2" xfId="316"/>
+    <cellStyle name="20% - Акцент6 10" xfId="317"/>
+    <cellStyle name="20% - Акцент6 10 2" xfId="318"/>
+    <cellStyle name="20% - Акцент6 11" xfId="319"/>
+    <cellStyle name="20% - Акцент6 11 2" xfId="320"/>
+    <cellStyle name="20% - Акцент6 12" xfId="321"/>
+    <cellStyle name="20% - Акцент6 12 2" xfId="322"/>
+    <cellStyle name="20% - Акцент6 13" xfId="323"/>
+    <cellStyle name="20% - Акцент6 13 2" xfId="324"/>
+    <cellStyle name="20% - Акцент6 14" xfId="325"/>
+    <cellStyle name="20% - Акцент6 14 2" xfId="326"/>
+    <cellStyle name="20% - Акцент6 15" xfId="327"/>
+    <cellStyle name="20% - Акцент6 15 2" xfId="328"/>
+    <cellStyle name="20% - Акцент6 16" xfId="329"/>
+    <cellStyle name="20% - Акцент6 16 2" xfId="330"/>
+    <cellStyle name="20% - Акцент6 17" xfId="331"/>
+    <cellStyle name="20% - Акцент6 18" xfId="332"/>
+    <cellStyle name="20% - Акцент6 19" xfId="333"/>
+    <cellStyle name="20% - Акцент6 2" xfId="334"/>
+    <cellStyle name="20% - Акцент6 2 10" xfId="335"/>
+    <cellStyle name="20% - Акцент6 2 11" xfId="336"/>
+    <cellStyle name="20% - Акцент6 2 12" xfId="337"/>
+    <cellStyle name="20% - Акцент6 2 13" xfId="338"/>
+    <cellStyle name="20% - Акцент6 2 14" xfId="339"/>
+    <cellStyle name="20% - Акцент6 2 15" xfId="340"/>
+    <cellStyle name="20% - Акцент6 2 16" xfId="341"/>
+    <cellStyle name="20% - Акцент6 2 2" xfId="342"/>
+    <cellStyle name="20% - Акцент6 2 2 2" xfId="343"/>
+    <cellStyle name="20% - Акцент6 2 3" xfId="344"/>
+    <cellStyle name="20% - Акцент6 2 3 2" xfId="345"/>
+    <cellStyle name="20% - Акцент6 2 4" xfId="346"/>
+    <cellStyle name="20% - Акцент6 2 5" xfId="347"/>
+    <cellStyle name="20% - Акцент6 2 6" xfId="348"/>
+    <cellStyle name="20% - Акцент6 2 7" xfId="349"/>
+    <cellStyle name="20% - Акцент6 2 8" xfId="350"/>
+    <cellStyle name="20% - Акцент6 2 9" xfId="351"/>
+    <cellStyle name="20% - Акцент6 20" xfId="352"/>
+    <cellStyle name="20% - Акцент6 21" xfId="353"/>
+    <cellStyle name="20% - Акцент6 22" xfId="354"/>
+    <cellStyle name="20% - Акцент6 23" xfId="355"/>
+    <cellStyle name="20% - Акцент6 24" xfId="356"/>
+    <cellStyle name="20% - Акцент6 25" xfId="357"/>
+    <cellStyle name="20% - Акцент6 26" xfId="358"/>
+    <cellStyle name="20% - Акцент6 27" xfId="359"/>
+    <cellStyle name="20% - Акцент6 28" xfId="360"/>
+    <cellStyle name="20% - Акцент6 29" xfId="361"/>
+    <cellStyle name="20% - Акцент6 3" xfId="362"/>
+    <cellStyle name="20% - Акцент6 3 2" xfId="363"/>
+    <cellStyle name="20% - Акцент6 30" xfId="364"/>
+    <cellStyle name="20% - Акцент6 31" xfId="365"/>
+    <cellStyle name="20% - Акцент6 32" xfId="366"/>
+    <cellStyle name="20% - Акцент6 4" xfId="367"/>
+    <cellStyle name="20% - Акцент6 4 2" xfId="368"/>
+    <cellStyle name="20% - Акцент6 5" xfId="369"/>
+    <cellStyle name="20% - Акцент6 5 2" xfId="370"/>
+    <cellStyle name="20% - Акцент6 6" xfId="371"/>
+    <cellStyle name="20% - Акцент6 6 2" xfId="372"/>
+    <cellStyle name="20% - Акцент6 7" xfId="373"/>
+    <cellStyle name="20% - Акцент6 7 2" xfId="374"/>
+    <cellStyle name="20% - Акцент6 8" xfId="375"/>
+    <cellStyle name="20% - Акцент6 8 2" xfId="376"/>
+    <cellStyle name="20% - Акцент6 9" xfId="377"/>
+    <cellStyle name="20% - Акцент6 9 2" xfId="378"/>
+    <cellStyle name="40% - Акцент1 10" xfId="379"/>
+    <cellStyle name="40% - Акцент1 10 2" xfId="380"/>
+    <cellStyle name="40% - Акцент1 11" xfId="381"/>
+    <cellStyle name="40% - Акцент1 11 2" xfId="382"/>
+    <cellStyle name="40% - Акцент1 12" xfId="383"/>
+    <cellStyle name="40% - Акцент1 12 2" xfId="384"/>
+    <cellStyle name="40% - Акцент1 13" xfId="385"/>
+    <cellStyle name="40% - Акцент1 13 2" xfId="386"/>
+    <cellStyle name="40% - Акцент1 14" xfId="387"/>
+    <cellStyle name="40% - Акцент1 14 2" xfId="388"/>
+    <cellStyle name="40% - Акцент1 15" xfId="389"/>
+    <cellStyle name="40% - Акцент1 15 2" xfId="390"/>
+    <cellStyle name="40% - Акцент1 16" xfId="391"/>
+    <cellStyle name="40% - Акцент1 16 2" xfId="392"/>
+    <cellStyle name="40% - Акцент1 17" xfId="393"/>
+    <cellStyle name="40% - Акцент1 18" xfId="394"/>
+    <cellStyle name="40% - Акцент1 19" xfId="395"/>
+    <cellStyle name="40% - Акцент1 2" xfId="396"/>
+    <cellStyle name="40% - Акцент1 2 10" xfId="397"/>
+    <cellStyle name="40% - Акцент1 2 11" xfId="398"/>
+    <cellStyle name="40% - Акцент1 2 12" xfId="399"/>
+    <cellStyle name="40% - Акцент1 2 13" xfId="400"/>
+    <cellStyle name="40% - Акцент1 2 14" xfId="401"/>
+    <cellStyle name="40% - Акцент1 2 15" xfId="402"/>
+    <cellStyle name="40% - Акцент1 2 16" xfId="403"/>
+    <cellStyle name="40% - Акцент1 2 2" xfId="404"/>
+    <cellStyle name="40% - Акцент1 2 2 2" xfId="405"/>
+    <cellStyle name="40% - Акцент1 2 3" xfId="406"/>
+    <cellStyle name="40% - Акцент1 2 3 2" xfId="407"/>
+    <cellStyle name="40% - Акцент1 2 4" xfId="408"/>
+    <cellStyle name="40% - Акцент1 2 5" xfId="409"/>
+    <cellStyle name="40% - Акцент1 2 6" xfId="410"/>
+    <cellStyle name="40% - Акцент1 2 7" xfId="411"/>
+    <cellStyle name="40% - Акцент1 2 8" xfId="412"/>
+    <cellStyle name="40% - Акцент1 2 9" xfId="413"/>
+    <cellStyle name="40% - Акцент1 20" xfId="414"/>
+    <cellStyle name="40% - Акцент1 21" xfId="415"/>
+    <cellStyle name="40% - Акцент1 22" xfId="416"/>
+    <cellStyle name="40% - Акцент1 23" xfId="417"/>
+    <cellStyle name="40% - Акцент1 24" xfId="418"/>
+    <cellStyle name="40% - Акцент1 25" xfId="419"/>
+    <cellStyle name="40% - Акцент1 26" xfId="420"/>
+    <cellStyle name="40% - Акцент1 27" xfId="421"/>
+    <cellStyle name="40% - Акцент1 28" xfId="422"/>
+    <cellStyle name="40% - Акцент1 29" xfId="423"/>
+    <cellStyle name="40% - Акцент1 3" xfId="424"/>
+    <cellStyle name="40% - Акцент1 3 2" xfId="425"/>
+    <cellStyle name="40% - Акцент1 30" xfId="426"/>
+    <cellStyle name="40% - Акцент1 31" xfId="427"/>
+    <cellStyle name="40% - Акцент1 32" xfId="428"/>
+    <cellStyle name="40% - Акцент1 4" xfId="429"/>
+    <cellStyle name="40% - Акцент1 4 2" xfId="430"/>
+    <cellStyle name="40% - Акцент1 5" xfId="431"/>
+    <cellStyle name="40% - Акцент1 5 2" xfId="432"/>
+    <cellStyle name="40% - Акцент1 6" xfId="433"/>
+    <cellStyle name="40% - Акцент1 6 2" xfId="434"/>
+    <cellStyle name="40% - Акцент1 7" xfId="435"/>
+    <cellStyle name="40% - Акцент1 7 2" xfId="436"/>
+    <cellStyle name="40% - Акцент1 8" xfId="437"/>
+    <cellStyle name="40% - Акцент1 8 2" xfId="438"/>
+    <cellStyle name="40% - Акцент1 9" xfId="439"/>
+    <cellStyle name="40% - Акцент1 9 2" xfId="440"/>
+    <cellStyle name="40% - Акцент2 10" xfId="441"/>
+    <cellStyle name="40% - Акцент2 10 2" xfId="442"/>
+    <cellStyle name="40% - Акцент2 11" xfId="443"/>
+    <cellStyle name="40% - Акцент2 11 2" xfId="444"/>
+    <cellStyle name="40% - Акцент2 12" xfId="445"/>
+    <cellStyle name="40% - Акцент2 12 2" xfId="446"/>
+    <cellStyle name="40% - Акцент2 13" xfId="447"/>
+    <cellStyle name="40% - Акцент2 13 2" xfId="448"/>
+    <cellStyle name="40% - Акцент2 14" xfId="449"/>
+    <cellStyle name="40% - Акцент2 14 2" xfId="450"/>
+    <cellStyle name="40% - Акцент2 15" xfId="451"/>
+    <cellStyle name="40% - Акцент2 15 2" xfId="452"/>
+    <cellStyle name="40% - Акцент2 16" xfId="453"/>
+    <cellStyle name="40% - Акцент2 16 2" xfId="454"/>
+    <cellStyle name="40% - Акцент2 17" xfId="455"/>
+    <cellStyle name="40% - Акцент2 18" xfId="456"/>
+    <cellStyle name="40% - Акцент2 19" xfId="457"/>
+    <cellStyle name="40% - Акцент2 2" xfId="458"/>
+    <cellStyle name="40% - Акцент2 2 10" xfId="459"/>
+    <cellStyle name="40% - Акцент2 2 11" xfId="460"/>
+    <cellStyle name="40% - Акцент2 2 12" xfId="461"/>
+    <cellStyle name="40% - Акцент2 2 13" xfId="462"/>
+    <cellStyle name="40% - Акцент2 2 14" xfId="463"/>
+    <cellStyle name="40% - Акцент2 2 15" xfId="464"/>
+    <cellStyle name="40% - Акцент2 2 16" xfId="465"/>
+    <cellStyle name="40% - Акцент2 2 2" xfId="466"/>
+    <cellStyle name="40% - Акцент2 2 2 2" xfId="467"/>
+    <cellStyle name="40% - Акцент2 2 3" xfId="468"/>
+    <cellStyle name="40% - Акцент2 2 3 2" xfId="469"/>
+    <cellStyle name="40% - Акцент2 2 4" xfId="470"/>
+    <cellStyle name="40% - Акцент2 2 5" xfId="471"/>
+    <cellStyle name="40% - Акцент2 2 6" xfId="472"/>
+    <cellStyle name="40% - Акцент2 2 7" xfId="473"/>
+    <cellStyle name="40% - Акцент2 2 8" xfId="474"/>
+    <cellStyle name="40% - Акцент2 2 9" xfId="475"/>
+    <cellStyle name="40% - Акцент2 20" xfId="476"/>
+    <cellStyle name="40% - Акцент2 21" xfId="477"/>
+    <cellStyle name="40% - Акцент2 22" xfId="478"/>
+    <cellStyle name="40% - Акцент2 23" xfId="479"/>
+    <cellStyle name="40% - Акцент2 24" xfId="480"/>
+    <cellStyle name="40% - Акцент2 25" xfId="481"/>
+    <cellStyle name="40% - Акцент2 26" xfId="482"/>
+    <cellStyle name="40% - Акцент2 27" xfId="483"/>
+    <cellStyle name="40% - Акцент2 28" xfId="484"/>
+    <cellStyle name="40% - Акцент2 29" xfId="485"/>
+    <cellStyle name="40% - Акцент2 3" xfId="486"/>
+    <cellStyle name="40% - Акцент2 3 2" xfId="487"/>
+    <cellStyle name="40% - Акцент2 30" xfId="488"/>
+    <cellStyle name="40% - Акцент2 31" xfId="489"/>
+    <cellStyle name="40% - Акцент2 32" xfId="490"/>
+    <cellStyle name="40% - Акцент2 4" xfId="491"/>
+    <cellStyle name="40% - Акцент2 4 2" xfId="492"/>
+    <cellStyle name="40% - Акцент2 5" xfId="493"/>
+    <cellStyle name="40% - Акцент2 5 2" xfId="494"/>
+    <cellStyle name="40% - Акцент2 6" xfId="495"/>
+    <cellStyle name="40% - Акцент2 6 2" xfId="496"/>
+    <cellStyle name="40% - Акцент2 7" xfId="497"/>
+    <cellStyle name="40% - Акцент2 7 2" xfId="498"/>
+    <cellStyle name="40% - Акцент2 8" xfId="499"/>
+    <cellStyle name="40% - Акцент2 8 2" xfId="500"/>
+    <cellStyle name="40% - Акцент2 9" xfId="501"/>
+    <cellStyle name="40% - Акцент2 9 2" xfId="502"/>
+    <cellStyle name="40% - Акцент3 10" xfId="503"/>
+    <cellStyle name="40% - Акцент3 10 2" xfId="504"/>
+    <cellStyle name="40% - Акцент3 11" xfId="505"/>
+    <cellStyle name="40% - Акцент3 11 2" xfId="506"/>
+    <cellStyle name="40% - Акцент3 12" xfId="507"/>
+    <cellStyle name="40% - Акцент3 12 2" xfId="508"/>
+    <cellStyle name="40% - Акцент3 13" xfId="509"/>
+    <cellStyle name="40% - Акцент3 13 2" xfId="510"/>
+    <cellStyle name="40% - Акцент3 14" xfId="511"/>
+    <cellStyle name="40% - Акцент3 14 2" xfId="512"/>
+    <cellStyle name="40% - Акцент3 15" xfId="513"/>
+    <cellStyle name="40% - Акцент3 15 2" xfId="514"/>
+    <cellStyle name="40% - Акцент3 16" xfId="515"/>
+    <cellStyle name="40% - Акцент3 16 2" xfId="516"/>
+    <cellStyle name="40% - Акцент3 17" xfId="517"/>
+    <cellStyle name="40% - Акцент3 18" xfId="518"/>
+    <cellStyle name="40% - Акцент3 19" xfId="519"/>
+    <cellStyle name="40% - Акцент3 2" xfId="520"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="521"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="522"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="523"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="524"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="525"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="526"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="527"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="528"/>
+    <cellStyle name="40% - Акцент3 2 2 2" xfId="529"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="530"/>
+    <cellStyle name="40% - Акцент3 2 3 2" xfId="531"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="532"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="533"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="534"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="535"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="536"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="537"/>
+    <cellStyle name="40% - Акцент3 20" xfId="538"/>
+    <cellStyle name="40% - Акцент3 21" xfId="539"/>
+    <cellStyle name="40% - Акцент3 22" xfId="540"/>
+    <cellStyle name="40% - Акцент3 23" xfId="541"/>
+    <cellStyle name="40% - Акцент3 24" xfId="542"/>
+    <cellStyle name="40% - Акцент3 25" xfId="543"/>
+    <cellStyle name="40% - Акцент3 26" xfId="544"/>
+    <cellStyle name="40% - Акцент3 27" xfId="545"/>
+    <cellStyle name="40% - Акцент3 28" xfId="546"/>
+    <cellStyle name="40% - Акцент3 29" xfId="547"/>
+    <cellStyle name="40% - Акцент3 3" xfId="548"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="549"/>
+    <cellStyle name="40% - Акцент3 30" xfId="550"/>
+    <cellStyle name="40% - Акцент3 31" xfId="551"/>
+    <cellStyle name="40% - Акцент3 32" xfId="552"/>
+    <cellStyle name="40% - Акцент3 4" xfId="553"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="554"/>
+    <cellStyle name="40% - Акцент3 5" xfId="555"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="556"/>
+    <cellStyle name="40% - Акцент3 6" xfId="557"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="558"/>
+    <cellStyle name="40% - Акцент3 7" xfId="559"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="560"/>
+    <cellStyle name="40% - Акцент3 8" xfId="561"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="562"/>
+    <cellStyle name="40% - Акцент3 9" xfId="563"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="564"/>
+    <cellStyle name="40% - Акцент4 10" xfId="565"/>
+    <cellStyle name="40% - Акцент4 10 2" xfId="566"/>
+    <cellStyle name="40% - Акцент4 11" xfId="567"/>
+    <cellStyle name="40% - Акцент4 11 2" xfId="568"/>
+    <cellStyle name="40% - Акцент4 12" xfId="569"/>
+    <cellStyle name="40% - Акцент4 12 2" xfId="570"/>
+    <cellStyle name="40% - Акцент4 13" xfId="571"/>
+    <cellStyle name="40% - Акцент4 13 2" xfId="572"/>
+    <cellStyle name="40% - Акцент4 14" xfId="573"/>
+    <cellStyle name="40% - Акцент4 14 2" xfId="574"/>
+    <cellStyle name="40% - Акцент4 15" xfId="575"/>
+    <cellStyle name="40% - Акцент4 15 2" xfId="576"/>
+    <cellStyle name="40% - Акцент4 16" xfId="577"/>
+    <cellStyle name="40% - Акцент4 16 2" xfId="578"/>
+    <cellStyle name="40% - Акцент4 17" xfId="579"/>
+    <cellStyle name="40% - Акцент4 18" xfId="580"/>
+    <cellStyle name="40% - Акцент4 19" xfId="581"/>
+    <cellStyle name="40% - Акцент4 2" xfId="582"/>
+    <cellStyle name="40% - Акцент4 2 10" xfId="583"/>
+    <cellStyle name="40% - Акцент4 2 11" xfId="584"/>
+    <cellStyle name="40% - Акцент4 2 12" xfId="585"/>
+    <cellStyle name="40% - Акцент4 2 13" xfId="586"/>
+    <cellStyle name="40% - Акцент4 2 14" xfId="587"/>
+    <cellStyle name="40% - Акцент4 2 15" xfId="588"/>
+    <cellStyle name="40% - Акцент4 2 16" xfId="589"/>
+    <cellStyle name="40% - Акцент4 2 2" xfId="590"/>
+    <cellStyle name="40% - Акцент4 2 2 2" xfId="591"/>
+    <cellStyle name="40% - Акцент4 2 3" xfId="592"/>
+    <cellStyle name="40% - Акцент4 2 3 2" xfId="593"/>
+    <cellStyle name="40% - Акцент4 2 4" xfId="594"/>
+    <cellStyle name="40% - Акцент4 2 5" xfId="595"/>
+    <cellStyle name="40% - Акцент4 2 6" xfId="596"/>
+    <cellStyle name="40% - Акцент4 2 7" xfId="597"/>
+    <cellStyle name="40% - Акцент4 2 8" xfId="598"/>
+    <cellStyle name="40% - Акцент4 2 9" xfId="599"/>
+    <cellStyle name="40% - Акцент4 20" xfId="600"/>
+    <cellStyle name="40% - Акцент4 21" xfId="601"/>
+    <cellStyle name="40% - Акцент4 22" xfId="602"/>
+    <cellStyle name="40% - Акцент4 23" xfId="603"/>
+    <cellStyle name="40% - Акцент4 24" xfId="604"/>
+    <cellStyle name="40% - Акцент4 25" xfId="605"/>
+    <cellStyle name="40% - Акцент4 26" xfId="606"/>
+    <cellStyle name="40% - Акцент4 27" xfId="607"/>
+    <cellStyle name="40% - Акцент4 28" xfId="608"/>
+    <cellStyle name="40% - Акцент4 29" xfId="609"/>
+    <cellStyle name="40% - Акцент4 3" xfId="610"/>
+    <cellStyle name="40% - Акцент4 3 2" xfId="611"/>
+    <cellStyle name="40% - Акцент4 30" xfId="612"/>
+    <cellStyle name="40% - Акцент4 31" xfId="613"/>
+    <cellStyle name="40% - Акцент4 32" xfId="614"/>
+    <cellStyle name="40% - Акцент4 4" xfId="615"/>
+    <cellStyle name="40% - Акцент4 4 2" xfId="616"/>
+    <cellStyle name="40% - Акцент4 5" xfId="617"/>
+    <cellStyle name="40% - Акцент4 5 2" xfId="618"/>
+    <cellStyle name="40% - Акцент4 6" xfId="619"/>
+    <cellStyle name="40% - Акцент4 6 2" xfId="620"/>
+    <cellStyle name="40% - Акцент4 7" xfId="621"/>
+    <cellStyle name="40% - Акцент4 7 2" xfId="622"/>
+    <cellStyle name="40% - Акцент4 8" xfId="623"/>
+    <cellStyle name="40% - Акцент4 8 2" xfId="624"/>
+    <cellStyle name="40% - Акцент4 9" xfId="625"/>
+    <cellStyle name="40% - Акцент4 9 2" xfId="626"/>
+    <cellStyle name="40% - Акцент5 10" xfId="627"/>
+    <cellStyle name="40% - Акцент5 10 2" xfId="628"/>
+    <cellStyle name="40% - Акцент5 11" xfId="629"/>
+    <cellStyle name="40% - Акцент5 11 2" xfId="630"/>
+    <cellStyle name="40% - Акцент5 12" xfId="631"/>
+    <cellStyle name="40% - Акцент5 12 2" xfId="632"/>
+    <cellStyle name="40% - Акцент5 13" xfId="633"/>
+    <cellStyle name="40% - Акцент5 13 2" xfId="634"/>
+    <cellStyle name="40% - Акцент5 14" xfId="635"/>
+    <cellStyle name="40% - Акцент5 14 2" xfId="636"/>
+    <cellStyle name="40% - Акцент5 15" xfId="637"/>
+    <cellStyle name="40% - Акцент5 15 2" xfId="638"/>
+    <cellStyle name="40% - Акцент5 16" xfId="639"/>
+    <cellStyle name="40% - Акцент5 16 2" xfId="640"/>
+    <cellStyle name="40% - Акцент5 17" xfId="641"/>
+    <cellStyle name="40% - Акцент5 18" xfId="642"/>
+    <cellStyle name="40% - Акцент5 19" xfId="643"/>
+    <cellStyle name="40% - Акцент5 2" xfId="644"/>
+    <cellStyle name="40% - Акцент5 2 10" xfId="645"/>
+    <cellStyle name="40% - Акцент5 2 11" xfId="646"/>
+    <cellStyle name="40% - Акцент5 2 12" xfId="647"/>
+    <cellStyle name="40% - Акцент5 2 13" xfId="648"/>
+    <cellStyle name="40% - Акцент5 2 14" xfId="649"/>
+    <cellStyle name="40% - Акцент5 2 15" xfId="650"/>
+    <cellStyle name="40% - Акцент5 2 16" xfId="651"/>
+    <cellStyle name="40% - Акцент5 2 2" xfId="652"/>
+    <cellStyle name="40% - Акцент5 2 2 2" xfId="653"/>
+    <cellStyle name="40% - Акцент5 2 3" xfId="654"/>
+    <cellStyle name="40% - Акцент5 2 3 2" xfId="655"/>
+    <cellStyle name="40% - Акцент5 2 4" xfId="656"/>
+    <cellStyle name="40% - Акцент5 2 5" xfId="657"/>
+    <cellStyle name="40% - Акцент5 2 6" xfId="658"/>
+    <cellStyle name="40% - Акцент5 2 7" xfId="659"/>
+    <cellStyle name="40% - Акцент5 2 8" xfId="660"/>
+    <cellStyle name="40% - Акцент5 2 9" xfId="661"/>
+    <cellStyle name="40% - Акцент5 20" xfId="662"/>
+    <cellStyle name="40% - Акцент5 21" xfId="663"/>
+    <cellStyle name="40% - Акцент5 22" xfId="664"/>
+    <cellStyle name="40% - Акцент5 23" xfId="665"/>
+    <cellStyle name="40% - Акцент5 24" xfId="666"/>
+    <cellStyle name="40% - Акцент5 25" xfId="667"/>
+    <cellStyle name="40% - Акцент5 26" xfId="668"/>
+    <cellStyle name="40% - Акцент5 27" xfId="669"/>
+    <cellStyle name="40% - Акцент5 28" xfId="670"/>
+    <cellStyle name="40% - Акцент5 29" xfId="671"/>
+    <cellStyle name="40% - Акцент5 3" xfId="672"/>
+    <cellStyle name="40% - Акцент5 3 2" xfId="673"/>
+    <cellStyle name="40% - Акцент5 30" xfId="674"/>
+    <cellStyle name="40% - Акцент5 31" xfId="675"/>
+    <cellStyle name="40% - Акцент5 32" xfId="676"/>
+    <cellStyle name="40% - Акцент5 4" xfId="677"/>
+    <cellStyle name="40% - Акцент5 4 2" xfId="678"/>
+    <cellStyle name="40% - Акцент5 5" xfId="679"/>
+    <cellStyle name="40% - Акцент5 5 2" xfId="680"/>
+    <cellStyle name="40% - Акцент5 6" xfId="681"/>
+    <cellStyle name="40% - Акцент5 6 2" xfId="682"/>
+    <cellStyle name="40% - Акцент5 7" xfId="683"/>
+    <cellStyle name="40% - Акцент5 7 2" xfId="684"/>
+    <cellStyle name="40% - Акцент5 8" xfId="685"/>
+    <cellStyle name="40% - Акцент5 8 2" xfId="686"/>
+    <cellStyle name="40% - Акцент5 9" xfId="687"/>
+    <cellStyle name="40% - Акцент5 9 2" xfId="688"/>
+    <cellStyle name="40% - Акцент6 10" xfId="689"/>
+    <cellStyle name="40% - Акцент6 10 2" xfId="690"/>
+    <cellStyle name="40% - Акцент6 11" xfId="691"/>
+    <cellStyle name="40% - Акцент6 11 2" xfId="692"/>
+    <cellStyle name="40% - Акцент6 12" xfId="693"/>
+    <cellStyle name="40% - Акцент6 12 2" xfId="694"/>
+    <cellStyle name="40% - Акцент6 13" xfId="695"/>
+    <cellStyle name="40% - Акцент6 13 2" xfId="696"/>
+    <cellStyle name="40% - Акцент6 14" xfId="697"/>
+    <cellStyle name="40% - Акцент6 14 2" xfId="698"/>
+    <cellStyle name="40% - Акцент6 15" xfId="699"/>
+    <cellStyle name="40% - Акцент6 15 2" xfId="700"/>
+    <cellStyle name="40% - Акцент6 16" xfId="701"/>
+    <cellStyle name="40% - Акцент6 16 2" xfId="702"/>
+    <cellStyle name="40% - Акцент6 17" xfId="703"/>
+    <cellStyle name="40% - Акцент6 18" xfId="704"/>
+    <cellStyle name="40% - Акцент6 19" xfId="705"/>
+    <cellStyle name="40% - Акцент6 2" xfId="706"/>
+    <cellStyle name="40% - Акцент6 2 10" xfId="707"/>
+    <cellStyle name="40% - Акцент6 2 11" xfId="708"/>
+    <cellStyle name="40% - Акцент6 2 12" xfId="709"/>
+    <cellStyle name="40% - Акцент6 2 13" xfId="710"/>
+    <cellStyle name="40% - Акцент6 2 14" xfId="711"/>
+    <cellStyle name="40% - Акцент6 2 15" xfId="712"/>
+    <cellStyle name="40% - Акцент6 2 16" xfId="713"/>
+    <cellStyle name="40% - Акцент6 2 2" xfId="714"/>
+    <cellStyle name="40% - Акцент6 2 2 2" xfId="715"/>
+    <cellStyle name="40% - Акцент6 2 3" xfId="716"/>
+    <cellStyle name="40% - Акцент6 2 3 2" xfId="717"/>
+    <cellStyle name="40% - Акцент6 2 4" xfId="718"/>
+    <cellStyle name="40% - Акцент6 2 5" xfId="719"/>
+    <cellStyle name="40% - Акцент6 2 6" xfId="720"/>
+    <cellStyle name="40% - Акцент6 2 7" xfId="721"/>
+    <cellStyle name="40% - Акцент6 2 8" xfId="722"/>
+    <cellStyle name="40% - Акцент6 2 9" xfId="723"/>
+    <cellStyle name="40% - Акцент6 20" xfId="724"/>
+    <cellStyle name="40% - Акцент6 21" xfId="725"/>
+    <cellStyle name="40% - Акцент6 22" xfId="726"/>
+    <cellStyle name="40% - Акцент6 23" xfId="727"/>
+    <cellStyle name="40% - Акцент6 24" xfId="728"/>
+    <cellStyle name="40% - Акцент6 25" xfId="729"/>
+    <cellStyle name="40% - Акцент6 26" xfId="730"/>
+    <cellStyle name="40% - Акцент6 27" xfId="731"/>
+    <cellStyle name="40% - Акцент6 28" xfId="732"/>
+    <cellStyle name="40% - Акцент6 29" xfId="733"/>
+    <cellStyle name="40% - Акцент6 3" xfId="734"/>
+    <cellStyle name="40% - Акцент6 3 2" xfId="735"/>
+    <cellStyle name="40% - Акцент6 30" xfId="736"/>
+    <cellStyle name="40% - Акцент6 31" xfId="737"/>
+    <cellStyle name="40% - Акцент6 32" xfId="738"/>
+    <cellStyle name="40% - Акцент6 4" xfId="739"/>
+    <cellStyle name="40% - Акцент6 4 2" xfId="740"/>
+    <cellStyle name="40% - Акцент6 5" xfId="741"/>
+    <cellStyle name="40% - Акцент6 5 2" xfId="742"/>
+    <cellStyle name="40% - Акцент6 6" xfId="743"/>
+    <cellStyle name="40% - Акцент6 6 2" xfId="744"/>
+    <cellStyle name="40% - Акцент6 7" xfId="745"/>
+    <cellStyle name="40% - Акцент6 7 2" xfId="746"/>
+    <cellStyle name="40% - Акцент6 8" xfId="747"/>
+    <cellStyle name="40% - Акцент6 8 2" xfId="748"/>
+    <cellStyle name="40% - Акцент6 9" xfId="749"/>
+    <cellStyle name="40% - Акцент6 9 2" xfId="750"/>
+    <cellStyle name="60% - Акцент1 10" xfId="751"/>
+    <cellStyle name="60% - Акцент1 10 2" xfId="752"/>
+    <cellStyle name="60% - Акцент1 11" xfId="753"/>
+    <cellStyle name="60% - Акцент1 11 2" xfId="754"/>
+    <cellStyle name="60% - Акцент1 12" xfId="755"/>
+    <cellStyle name="60% - Акцент1 12 2" xfId="756"/>
+    <cellStyle name="60% - Акцент1 13" xfId="757"/>
+    <cellStyle name="60% - Акцент1 13 2" xfId="758"/>
+    <cellStyle name="60% - Акцент1 14" xfId="759"/>
+    <cellStyle name="60% - Акцент1 14 2" xfId="760"/>
+    <cellStyle name="60% - Акцент1 15" xfId="761"/>
+    <cellStyle name="60% - Акцент1 15 2" xfId="762"/>
+    <cellStyle name="60% - Акцент1 16" xfId="763"/>
+    <cellStyle name="60% - Акцент1 16 2" xfId="764"/>
+    <cellStyle name="60% - Акцент1 17" xfId="765"/>
+    <cellStyle name="60% - Акцент1 18" xfId="766"/>
+    <cellStyle name="60% - Акцент1 19" xfId="767"/>
+    <cellStyle name="60% - Акцент1 2" xfId="768"/>
+    <cellStyle name="60% - Акцент1 2 10" xfId="769"/>
+    <cellStyle name="60% - Акцент1 2 11" xfId="770"/>
+    <cellStyle name="60% - Акцент1 2 12" xfId="771"/>
+    <cellStyle name="60% - Акцент1 2 13" xfId="772"/>
+    <cellStyle name="60% - Акцент1 2 14" xfId="773"/>
+    <cellStyle name="60% - Акцент1 2 15" xfId="774"/>
+    <cellStyle name="60% - Акцент1 2 16" xfId="775"/>
+    <cellStyle name="60% - Акцент1 2 2" xfId="776"/>
+    <cellStyle name="60% - Акцент1 2 2 2" xfId="777"/>
+    <cellStyle name="60% - Акцент1 2 3" xfId="778"/>
+    <cellStyle name="60% - Акцент1 2 3 2" xfId="779"/>
+    <cellStyle name="60% - Акцент1 2 4" xfId="780"/>
+    <cellStyle name="60% - Акцент1 2 5" xfId="781"/>
+    <cellStyle name="60% - Акцент1 2 6" xfId="782"/>
+    <cellStyle name="60% - Акцент1 2 7" xfId="783"/>
+    <cellStyle name="60% - Акцент1 2 8" xfId="784"/>
+    <cellStyle name="60% - Акцент1 2 9" xfId="785"/>
+    <cellStyle name="60% - Акцент1 20" xfId="786"/>
+    <cellStyle name="60% - Акцент1 21" xfId="787"/>
+    <cellStyle name="60% - Акцент1 22" xfId="788"/>
+    <cellStyle name="60% - Акцент1 23" xfId="789"/>
+    <cellStyle name="60% - Акцент1 24" xfId="790"/>
+    <cellStyle name="60% - Акцент1 25" xfId="791"/>
+    <cellStyle name="60% - Акцент1 26" xfId="792"/>
+    <cellStyle name="60% - Акцент1 27" xfId="793"/>
+    <cellStyle name="60% - Акцент1 28" xfId="794"/>
+    <cellStyle name="60% - Акцент1 29" xfId="795"/>
+    <cellStyle name="60% - Акцент1 3" xfId="796"/>
+    <cellStyle name="60% - Акцент1 3 2" xfId="797"/>
+    <cellStyle name="60% - Акцент1 30" xfId="798"/>
+    <cellStyle name="60% - Акцент1 31" xfId="799"/>
+    <cellStyle name="60% - Акцент1 32" xfId="800"/>
+    <cellStyle name="60% - Акцент1 4" xfId="801"/>
+    <cellStyle name="60% - Акцент1 4 2" xfId="802"/>
+    <cellStyle name="60% - Акцент1 5" xfId="803"/>
+    <cellStyle name="60% - Акцент1 5 2" xfId="804"/>
+    <cellStyle name="60% - Акцент1 6" xfId="805"/>
+    <cellStyle name="60% - Акцент1 6 2" xfId="806"/>
+    <cellStyle name="60% - Акцент1 7" xfId="807"/>
+    <cellStyle name="60% - Акцент1 7 2" xfId="808"/>
+    <cellStyle name="60% - Акцент1 8" xfId="809"/>
+    <cellStyle name="60% - Акцент1 8 2" xfId="810"/>
+    <cellStyle name="60% - Акцент1 9" xfId="811"/>
+    <cellStyle name="60% - Акцент1 9 2" xfId="812"/>
+    <cellStyle name="60% - Акцент2 10" xfId="813"/>
+    <cellStyle name="60% - Акцент2 10 2" xfId="814"/>
+    <cellStyle name="60% - Акцент2 11" xfId="815"/>
+    <cellStyle name="60% - Акцент2 11 2" xfId="816"/>
+    <cellStyle name="60% - Акцент2 12" xfId="817"/>
+    <cellStyle name="60% - Акцент2 12 2" xfId="818"/>
+    <cellStyle name="60% - Акцент2 13" xfId="819"/>
+    <cellStyle name="60% - Акцент2 13 2" xfId="820"/>
+    <cellStyle name="60% - Акцент2 14" xfId="821"/>
+    <cellStyle name="60% - Акцент2 14 2" xfId="822"/>
+    <cellStyle name="60% - Акцент2 15" xfId="823"/>
+    <cellStyle name="60% - Акцент2 15 2" xfId="824"/>
+    <cellStyle name="60% - Акцент2 16" xfId="825"/>
+    <cellStyle name="60% - Акцент2 16 2" xfId="826"/>
+    <cellStyle name="60% - Акцент2 17" xfId="827"/>
+    <cellStyle name="60% - Акцент2 18" xfId="828"/>
+    <cellStyle name="60% - Акцент2 19" xfId="829"/>
+    <cellStyle name="60% - Акцент2 2" xfId="830"/>
+    <cellStyle name="60% - Акцент2 2 10" xfId="831"/>
+    <cellStyle name="60% - Акцент2 2 11" xfId="832"/>
+    <cellStyle name="60% - Акцент2 2 12" xfId="833"/>
+    <cellStyle name="60% - Акцент2 2 13" xfId="834"/>
+    <cellStyle name="60% - Акцент2 2 14" xfId="835"/>
+    <cellStyle name="60% - Акцент2 2 15" xfId="836"/>
+    <cellStyle name="60% - Акцент2 2 16" xfId="837"/>
+    <cellStyle name="60% - Акцент2 2 2" xfId="838"/>
+    <cellStyle name="60% - Акцент2 2 2 2" xfId="839"/>
+    <cellStyle name="60% - Акцент2 2 3" xfId="840"/>
+    <cellStyle name="60% - Акцент2 2 3 2" xfId="841"/>
+    <cellStyle name="60% - Акцент2 2 4" xfId="842"/>
+    <cellStyle name="60% - Акцент2 2 5" xfId="843"/>
+    <cellStyle name="60% - Акцент2 2 6" xfId="844"/>
+    <cellStyle name="60% - Акцент2 2 7" xfId="845"/>
+    <cellStyle name="60% - Акцент2 2 8" xfId="846"/>
+    <cellStyle name="60% - Акцент2 2 9" xfId="847"/>
+    <cellStyle name="60% - Акцент2 20" xfId="848"/>
+    <cellStyle name="60% - Акцент2 21" xfId="849"/>
+    <cellStyle name="60% - Акцент2 22" xfId="850"/>
+    <cellStyle name="60% - Акцент2 23" xfId="851"/>
+    <cellStyle name="60% - Акцент2 24" xfId="852"/>
+    <cellStyle name="60% - Акцент2 25" xfId="853"/>
+    <cellStyle name="60% - Акцент2 26" xfId="854"/>
+    <cellStyle name="60% - Акцент2 27" xfId="855"/>
+    <cellStyle name="60% - Акцент2 28" xfId="856"/>
+    <cellStyle name="60% - Акцент2 29" xfId="857"/>
+    <cellStyle name="60% - Акцент2 3" xfId="858"/>
+    <cellStyle name="60% - Акцент2 3 2" xfId="859"/>
+    <cellStyle name="60% - Акцент2 30" xfId="860"/>
+    <cellStyle name="60% - Акцент2 31" xfId="861"/>
+    <cellStyle name="60% - Акцент2 32" xfId="862"/>
+    <cellStyle name="60% - Акцент2 4" xfId="863"/>
+    <cellStyle name="60% - Акцент2 4 2" xfId="864"/>
+    <cellStyle name="60% - Акцент2 5" xfId="865"/>
+    <cellStyle name="60% - Акцент2 5 2" xfId="866"/>
+    <cellStyle name="60% - Акцент2 6" xfId="867"/>
+    <cellStyle name="60% - Акцент2 6 2" xfId="868"/>
+    <cellStyle name="60% - Акцент2 7" xfId="869"/>
+    <cellStyle name="60% - Акцент2 7 2" xfId="870"/>
+    <cellStyle name="60% - Акцент2 8" xfId="871"/>
+    <cellStyle name="60% - Акцент2 8 2" xfId="872"/>
+    <cellStyle name="60% - Акцент2 9" xfId="873"/>
+    <cellStyle name="60% - Акцент2 9 2" xfId="874"/>
+    <cellStyle name="60% - Акцент3 10" xfId="875"/>
+    <cellStyle name="60% - Акцент3 10 2" xfId="876"/>
+    <cellStyle name="60% - Акцент3 11" xfId="877"/>
+    <cellStyle name="60% - Акцент3 11 2" xfId="878"/>
+    <cellStyle name="60% - Акцент3 12" xfId="879"/>
+    <cellStyle name="60% - Акцент3 12 2" xfId="880"/>
+    <cellStyle name="60% - Акцент3 13" xfId="881"/>
+    <cellStyle name="60% - Акцент3 13 2" xfId="882"/>
+    <cellStyle name="60% - Акцент3 14" xfId="883"/>
+    <cellStyle name="60% - Акцент3 14 2" xfId="884"/>
+    <cellStyle name="60% - Акцент3 15" xfId="885"/>
+    <cellStyle name="60% - Акцент3 15 2" xfId="886"/>
+    <cellStyle name="60% - Акцент3 16" xfId="887"/>
+    <cellStyle name="60% - Акцент3 16 2" xfId="888"/>
+    <cellStyle name="60% - Акцент3 17" xfId="889"/>
+    <cellStyle name="60% - Акцент3 18" xfId="890"/>
+    <cellStyle name="60% - Акцент3 19" xfId="891"/>
+    <cellStyle name="60% - Акцент3 2" xfId="892"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="893"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="894"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="895"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="896"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="897"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="898"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="899"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="900"/>
+    <cellStyle name="60% - Акцент3 2 2 2" xfId="901"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="902"/>
+    <cellStyle name="60% - Акцент3 2 3 2" xfId="903"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="904"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="905"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="906"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="907"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="908"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="909"/>
+    <cellStyle name="60% - Акцент3 20" xfId="910"/>
+    <cellStyle name="60% - Акцент3 21" xfId="911"/>
+    <cellStyle name="60% - Акцент3 22" xfId="912"/>
+    <cellStyle name="60% - Акцент3 23" xfId="913"/>
+    <cellStyle name="60% - Акцент3 24" xfId="914"/>
+    <cellStyle name="60% - Акцент3 25" xfId="915"/>
+    <cellStyle name="60% - Акцент3 26" xfId="916"/>
+    <cellStyle name="60% - Акцент3 27" xfId="917"/>
+    <cellStyle name="60% - Акцент3 28" xfId="918"/>
+    <cellStyle name="60% - Акцент3 29" xfId="919"/>
+    <cellStyle name="60% - Акцент3 3" xfId="920"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="921"/>
+    <cellStyle name="60% - Акцент3 30" xfId="922"/>
+    <cellStyle name="60% - Акцент3 31" xfId="923"/>
+    <cellStyle name="60% - Акцент3 32" xfId="924"/>
+    <cellStyle name="60% - Акцент3 4" xfId="925"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="926"/>
+    <cellStyle name="60% - Акцент3 5" xfId="927"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="928"/>
+    <cellStyle name="60% - Акцент3 6" xfId="929"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="930"/>
+    <cellStyle name="60% - Акцент3 7" xfId="931"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="932"/>
+    <cellStyle name="60% - Акцент3 8" xfId="933"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="934"/>
+    <cellStyle name="60% - Акцент3 9" xfId="935"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="936"/>
+    <cellStyle name="60% - Акцент4 10" xfId="937"/>
+    <cellStyle name="60% - Акцент4 10 2" xfId="938"/>
+    <cellStyle name="60% - Акцент4 11" xfId="939"/>
+    <cellStyle name="60% - Акцент4 11 2" xfId="940"/>
+    <cellStyle name="60% - Акцент4 12" xfId="941"/>
+    <cellStyle name="60% - Акцент4 12 2" xfId="942"/>
+    <cellStyle name="60% - Акцент4 13" xfId="943"/>
+    <cellStyle name="60% - Акцент4 13 2" xfId="944"/>
+    <cellStyle name="60% - Акцент4 14" xfId="945"/>
+    <cellStyle name="60% - Акцент4 14 2" xfId="946"/>
+    <cellStyle name="60% - Акцент4 15" xfId="947"/>
+    <cellStyle name="60% - Акцент4 15 2" xfId="948"/>
+    <cellStyle name="60% - Акцент4 16" xfId="949"/>
+    <cellStyle name="60% - Акцент4 16 2" xfId="950"/>
+    <cellStyle name="60% - Акцент4 17" xfId="951"/>
+    <cellStyle name="60% - Акцент4 18" xfId="952"/>
+    <cellStyle name="60% - Акцент4 19" xfId="953"/>
+    <cellStyle name="60% - Акцент4 2" xfId="954"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="955"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="956"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="957"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="958"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="959"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="960"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="961"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="962"/>
+    <cellStyle name="60% - Акцент4 2 2 2" xfId="963"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="964"/>
+    <cellStyle name="60% - Акцент4 2 3 2" xfId="965"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="966"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="967"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="968"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="969"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="970"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="971"/>
+    <cellStyle name="60% - Акцент4 20" xfId="972"/>
+    <cellStyle name="60% - Акцент4 21" xfId="973"/>
+    <cellStyle name="60% - Акцент4 22" xfId="974"/>
+    <cellStyle name="60% - Акцент4 23" xfId="975"/>
+    <cellStyle name="60% - Акцент4 24" xfId="976"/>
+    <cellStyle name="60% - Акцент4 25" xfId="977"/>
+    <cellStyle name="60% - Акцент4 26" xfId="978"/>
+    <cellStyle name="60% - Акцент4 27" xfId="979"/>
+    <cellStyle name="60% - Акцент4 28" xfId="980"/>
+    <cellStyle name="60% - Акцент4 29" xfId="981"/>
+    <cellStyle name="60% - Акцент4 3" xfId="982"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="983"/>
+    <cellStyle name="60% - Акцент4 30" xfId="984"/>
+    <cellStyle name="60% - Акцент4 31" xfId="985"/>
+    <cellStyle name="60% - Акцент4 32" xfId="986"/>
+    <cellStyle name="60% - Акцент4 4" xfId="987"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="988"/>
+    <cellStyle name="60% - Акцент4 5" xfId="989"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="990"/>
+    <cellStyle name="60% - Акцент4 6" xfId="991"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="992"/>
+    <cellStyle name="60% - Акцент4 7" xfId="993"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="994"/>
+    <cellStyle name="60% - Акцент4 8" xfId="995"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="996"/>
+    <cellStyle name="60% - Акцент4 9" xfId="997"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="998"/>
+    <cellStyle name="60% - Акцент5 10" xfId="999"/>
+    <cellStyle name="60% - Акцент5 10 2" xfId="1000"/>
+    <cellStyle name="60% - Акцент5 11" xfId="1001"/>
+    <cellStyle name="60% - Акцент5 11 2" xfId="1002"/>
+    <cellStyle name="60% - Акцент5 12" xfId="1003"/>
+    <cellStyle name="60% - Акцент5 12 2" xfId="1004"/>
+    <cellStyle name="60% - Акцент5 13" xfId="1005"/>
+    <cellStyle name="60% - Акцент5 13 2" xfId="1006"/>
+    <cellStyle name="60% - Акцент5 14" xfId="1007"/>
+    <cellStyle name="60% - Акцент5 14 2" xfId="1008"/>
+    <cellStyle name="60% - Акцент5 15" xfId="1009"/>
+    <cellStyle name="60% - Акцент5 15 2" xfId="1010"/>
+    <cellStyle name="60% - Акцент5 16" xfId="1011"/>
+    <cellStyle name="60% - Акцент5 16 2" xfId="1012"/>
+    <cellStyle name="60% - Акцент5 17" xfId="1013"/>
+    <cellStyle name="60% - Акцент5 18" xfId="1014"/>
+    <cellStyle name="60% - Акцент5 19" xfId="1015"/>
+    <cellStyle name="60% - Акцент5 2" xfId="1016"/>
+    <cellStyle name="60% - Акцент5 2 10" xfId="1017"/>
+    <cellStyle name="60% - Акцент5 2 11" xfId="1018"/>
+    <cellStyle name="60% - Акцент5 2 12" xfId="1019"/>
+    <cellStyle name="60% - Акцент5 2 13" xfId="1020"/>
+    <cellStyle name="60% - Акцент5 2 14" xfId="1021"/>
+    <cellStyle name="60% - Акцент5 2 15" xfId="1022"/>
+    <cellStyle name="60% - Акцент5 2 16" xfId="1023"/>
+    <cellStyle name="60% - Акцент5 2 2" xfId="1024"/>
+    <cellStyle name="60% - Акцент5 2 2 2" xfId="1025"/>
+    <cellStyle name="60% - Акцент5 2 3" xfId="1026"/>
+    <cellStyle name="60% - Акцент5 2 3 2" xfId="1027"/>
+    <cellStyle name="60% - Акцент5 2 4" xfId="1028"/>
+    <cellStyle name="60% - Акцент5 2 5" xfId="1029"/>
+    <cellStyle name="60% - Акцент5 2 6" xfId="1030"/>
+    <cellStyle name="60% - Акцент5 2 7" xfId="1031"/>
+    <cellStyle name="60% - Акцент5 2 8" xfId="1032"/>
+    <cellStyle name="60% - Акцент5 2 9" xfId="1033"/>
+    <cellStyle name="60% - Акцент5 20" xfId="1034"/>
+    <cellStyle name="60% - Акцент5 21" xfId="1035"/>
+    <cellStyle name="60% - Акцент5 22" xfId="1036"/>
+    <cellStyle name="60% - Акцент5 23" xfId="1037"/>
+    <cellStyle name="60% - Акцент5 24" xfId="1038"/>
+    <cellStyle name="60% - Акцент5 25" xfId="1039"/>
+    <cellStyle name="60% - Акцент5 26" xfId="1040"/>
+    <cellStyle name="60% - Акцент5 27" xfId="1041"/>
+    <cellStyle name="60% - Акцент5 28" xfId="1042"/>
+    <cellStyle name="60% - Акцент5 29" xfId="1043"/>
+    <cellStyle name="60% - Акцент5 3" xfId="1044"/>
+    <cellStyle name="60% - Акцент5 3 2" xfId="1045"/>
+    <cellStyle name="60% - Акцент5 30" xfId="1046"/>
+    <cellStyle name="60% - Акцент5 31" xfId="1047"/>
+    <cellStyle name="60% - Акцент5 32" xfId="1048"/>
+    <cellStyle name="60% - Акцент5 4" xfId="1049"/>
+    <cellStyle name="60% - Акцент5 4 2" xfId="1050"/>
+    <cellStyle name="60% - Акцент5 5" xfId="1051"/>
+    <cellStyle name="60% - Акцент5 5 2" xfId="1052"/>
+    <cellStyle name="60% - Акцент5 6" xfId="1053"/>
+    <cellStyle name="60% - Акцент5 6 2" xfId="1054"/>
+    <cellStyle name="60% - Акцент5 7" xfId="1055"/>
+    <cellStyle name="60% - Акцент5 7 2" xfId="1056"/>
+    <cellStyle name="60% - Акцент5 8" xfId="1057"/>
+    <cellStyle name="60% - Акцент5 8 2" xfId="1058"/>
+    <cellStyle name="60% - Акцент5 9" xfId="1059"/>
+    <cellStyle name="60% - Акцент5 9 2" xfId="1060"/>
+    <cellStyle name="60% - Акцент6 10" xfId="1061"/>
+    <cellStyle name="60% - Акцент6 10 2" xfId="1062"/>
+    <cellStyle name="60% - Акцент6 11" xfId="1063"/>
+    <cellStyle name="60% - Акцент6 11 2" xfId="1064"/>
+    <cellStyle name="60% - Акцент6 12" xfId="1065"/>
+    <cellStyle name="60% - Акцент6 12 2" xfId="1066"/>
+    <cellStyle name="60% - Акцент6 13" xfId="1067"/>
+    <cellStyle name="60% - Акцент6 13 2" xfId="1068"/>
+    <cellStyle name="60% - Акцент6 14" xfId="1069"/>
+    <cellStyle name="60% - Акцент6 14 2" xfId="1070"/>
+    <cellStyle name="60% - Акцент6 15" xfId="1071"/>
+    <cellStyle name="60% - Акцент6 15 2" xfId="1072"/>
+    <cellStyle name="60% - Акцент6 16" xfId="1073"/>
+    <cellStyle name="60% - Акцент6 16 2" xfId="1074"/>
+    <cellStyle name="60% - Акцент6 17" xfId="1075"/>
+    <cellStyle name="60% - Акцент6 18" xfId="1076"/>
+    <cellStyle name="60% - Акцент6 19" xfId="1077"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1078"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1079"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1080"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1081"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1082"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1083"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1084"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1085"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1086"/>
+    <cellStyle name="60% - Акцент6 2 2 2" xfId="1087"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1088"/>
+    <cellStyle name="60% - Акцент6 2 3 2" xfId="1089"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1090"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1091"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1092"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1093"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1094"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1095"/>
+    <cellStyle name="60% - Акцент6 20" xfId="1096"/>
+    <cellStyle name="60% - Акцент6 21" xfId="1097"/>
+    <cellStyle name="60% - Акцент6 22" xfId="1098"/>
+    <cellStyle name="60% - Акцент6 23" xfId="1099"/>
+    <cellStyle name="60% - Акцент6 24" xfId="1100"/>
+    <cellStyle name="60% - Акцент6 25" xfId="1101"/>
+    <cellStyle name="60% - Акцент6 26" xfId="1102"/>
+    <cellStyle name="60% - Акцент6 27" xfId="1103"/>
+    <cellStyle name="60% - Акцент6 28" xfId="1104"/>
+    <cellStyle name="60% - Акцент6 29" xfId="1105"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1106"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1107"/>
+    <cellStyle name="60% - Акцент6 30" xfId="1108"/>
+    <cellStyle name="60% - Акцент6 31" xfId="1109"/>
+    <cellStyle name="60% - Акцент6 32" xfId="1110"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1111"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1112"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1113"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1114"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1115"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1116"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1117"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1118"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1119"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1120"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1121"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1122"/>
+    <cellStyle name="SAPBEXaggData" xfId="1123"/>
+    <cellStyle name="SAPBEXaggDataEmph" xfId="1124"/>
+    <cellStyle name="SAPBEXaggItem" xfId="1125"/>
+    <cellStyle name="SAPBEXaggItemX" xfId="1126"/>
+    <cellStyle name="SAPBEXchaText" xfId="1127"/>
+    <cellStyle name="SAPBEXexcBad7" xfId="1128"/>
+    <cellStyle name="SAPBEXexcBad8" xfId="1129"/>
+    <cellStyle name="SAPBEXexcBad9" xfId="1130"/>
+    <cellStyle name="SAPBEXexcCritical4" xfId="1131"/>
+    <cellStyle name="SAPBEXexcCritical5" xfId="1132"/>
+    <cellStyle name="SAPBEXexcCritical6" xfId="1133"/>
+    <cellStyle name="SAPBEXexcGood1" xfId="1134"/>
+    <cellStyle name="SAPBEXexcGood2" xfId="1135"/>
+    <cellStyle name="SAPBEXexcGood3" xfId="1136"/>
+    <cellStyle name="SAPBEXfilterDrill" xfId="1137"/>
+    <cellStyle name="SAPBEXfilterItem" xfId="1138"/>
+    <cellStyle name="SAPBEXfilterText" xfId="1139"/>
+    <cellStyle name="SAPBEXformats" xfId="1140"/>
+    <cellStyle name="SAPBEXheaderItem" xfId="1141"/>
+    <cellStyle name="SAPBEXheaderText" xfId="1142"/>
+    <cellStyle name="SAPBEXHLevel0" xfId="1143"/>
+    <cellStyle name="SAPBEXHLevel0X" xfId="1144"/>
+    <cellStyle name="SAPBEXHLevel1" xfId="1145"/>
+    <cellStyle name="SAPBEXHLevel1X" xfId="1146"/>
+    <cellStyle name="SAPBEXHLevel2" xfId="1147"/>
+    <cellStyle name="SAPBEXHLevel2X" xfId="1148"/>
+    <cellStyle name="SAPBEXHLevel3" xfId="1149"/>
+    <cellStyle name="SAPBEXHLevel3X" xfId="1150"/>
+    <cellStyle name="SAPBEXresData" xfId="1151"/>
+    <cellStyle name="SAPBEXresDataEmph" xfId="1152"/>
+    <cellStyle name="SAPBEXresItem" xfId="1153"/>
+    <cellStyle name="SAPBEXresItemX" xfId="1154"/>
+    <cellStyle name="SAPBEXstdData" xfId="1155"/>
+    <cellStyle name="SAPBEXstdDataEmph" xfId="1156"/>
+    <cellStyle name="SAPBEXstdItem" xfId="1157"/>
+    <cellStyle name="SAPBEXstdItemX" xfId="1158"/>
+    <cellStyle name="SAPBEXtitle" xfId="1159"/>
+    <cellStyle name="SAPBEXundefined" xfId="1160"/>
+    <cellStyle name="Акцент1 10" xfId="1161"/>
+    <cellStyle name="Акцент1 11" xfId="1162"/>
+    <cellStyle name="Акцент1 12" xfId="1163"/>
+    <cellStyle name="Акцент1 13" xfId="1164"/>
+    <cellStyle name="Акцент1 14" xfId="1165"/>
+    <cellStyle name="Акцент1 15" xfId="1166"/>
+    <cellStyle name="Акцент1 16" xfId="1167"/>
+    <cellStyle name="Акцент1 2" xfId="1168"/>
+    <cellStyle name="Акцент1 2 10" xfId="1169"/>
+    <cellStyle name="Акцент1 2 11" xfId="1170"/>
+    <cellStyle name="Акцент1 2 12" xfId="1171"/>
+    <cellStyle name="Акцент1 2 13" xfId="1172"/>
+    <cellStyle name="Акцент1 2 14" xfId="1173"/>
+    <cellStyle name="Акцент1 2 15" xfId="1174"/>
+    <cellStyle name="Акцент1 2 2" xfId="1175"/>
+    <cellStyle name="Акцент1 2 3" xfId="1176"/>
+    <cellStyle name="Акцент1 2 4" xfId="1177"/>
+    <cellStyle name="Акцент1 2 5" xfId="1178"/>
+    <cellStyle name="Акцент1 2 6" xfId="1179"/>
+    <cellStyle name="Акцент1 2 7" xfId="1180"/>
+    <cellStyle name="Акцент1 2 8" xfId="1181"/>
+    <cellStyle name="Акцент1 2 9" xfId="1182"/>
+    <cellStyle name="Акцент1 3" xfId="1183"/>
+    <cellStyle name="Акцент1 4" xfId="1184"/>
+    <cellStyle name="Акцент1 5" xfId="1185"/>
+    <cellStyle name="Акцент1 6" xfId="1186"/>
+    <cellStyle name="Акцент1 7" xfId="1187"/>
+    <cellStyle name="Акцент1 8" xfId="1188"/>
+    <cellStyle name="Акцент1 9" xfId="1189"/>
+    <cellStyle name="Акцент2 10" xfId="1190"/>
+    <cellStyle name="Акцент2 11" xfId="1191"/>
+    <cellStyle name="Акцент2 12" xfId="1192"/>
+    <cellStyle name="Акцент2 13" xfId="1193"/>
+    <cellStyle name="Акцент2 14" xfId="1194"/>
+    <cellStyle name="Акцент2 15" xfId="1195"/>
+    <cellStyle name="Акцент2 16" xfId="1196"/>
+    <cellStyle name="Акцент2 2" xfId="1197"/>
+    <cellStyle name="Акцент2 2 10" xfId="1198"/>
+    <cellStyle name="Акцент2 2 11" xfId="1199"/>
+    <cellStyle name="Акцент2 2 12" xfId="1200"/>
+    <cellStyle name="Акцент2 2 13" xfId="1201"/>
+    <cellStyle name="Акцент2 2 14" xfId="1202"/>
+    <cellStyle name="Акцент2 2 15" xfId="1203"/>
+    <cellStyle name="Акцент2 2 2" xfId="1204"/>
+    <cellStyle name="Акцент2 2 3" xfId="1205"/>
+    <cellStyle name="Акцент2 2 4" xfId="1206"/>
+    <cellStyle name="Акцент2 2 5" xfId="1207"/>
+    <cellStyle name="Акцент2 2 6" xfId="1208"/>
+    <cellStyle name="Акцент2 2 7" xfId="1209"/>
+    <cellStyle name="Акцент2 2 8" xfId="1210"/>
+    <cellStyle name="Акцент2 2 9" xfId="1211"/>
+    <cellStyle name="Акцент2 3" xfId="1212"/>
+    <cellStyle name="Акцент2 4" xfId="1213"/>
+    <cellStyle name="Акцент2 5" xfId="1214"/>
+    <cellStyle name="Акцент2 6" xfId="1215"/>
+    <cellStyle name="Акцент2 7" xfId="1216"/>
+    <cellStyle name="Акцент2 8" xfId="1217"/>
+    <cellStyle name="Акцент2 9" xfId="1218"/>
+    <cellStyle name="Акцент3 10" xfId="1219"/>
+    <cellStyle name="Акцент3 11" xfId="1220"/>
+    <cellStyle name="Акцент3 12" xfId="1221"/>
+    <cellStyle name="Акцент3 13" xfId="1222"/>
+    <cellStyle name="Акцент3 14" xfId="1223"/>
+    <cellStyle name="Акцент3 15" xfId="1224"/>
+    <cellStyle name="Акцент3 16" xfId="1225"/>
+    <cellStyle name="Акцент3 2" xfId="1226"/>
+    <cellStyle name="Акцент3 2 10" xfId="1227"/>
+    <cellStyle name="Акцент3 2 11" xfId="1228"/>
+    <cellStyle name="Акцент3 2 12" xfId="1229"/>
+    <cellStyle name="Акцент3 2 13" xfId="1230"/>
+    <cellStyle name="Акцент3 2 14" xfId="1231"/>
+    <cellStyle name="Акцент3 2 15" xfId="1232"/>
+    <cellStyle name="Акцент3 2 2" xfId="1233"/>
+    <cellStyle name="Акцент3 2 3" xfId="1234"/>
+    <cellStyle name="Акцент3 2 4" xfId="1235"/>
+    <cellStyle name="Акцент3 2 5" xfId="1236"/>
+    <cellStyle name="Акцент3 2 6" xfId="1237"/>
+    <cellStyle name="Акцент3 2 7" xfId="1238"/>
+    <cellStyle name="Акцент3 2 8" xfId="1239"/>
+    <cellStyle name="Акцент3 2 9" xfId="1240"/>
+    <cellStyle name="Акцент3 3" xfId="1241"/>
+    <cellStyle name="Акцент3 4" xfId="1242"/>
+    <cellStyle name="Акцент3 5" xfId="1243"/>
+    <cellStyle name="Акцент3 6" xfId="1244"/>
+    <cellStyle name="Акцент3 7" xfId="1245"/>
+    <cellStyle name="Акцент3 8" xfId="1246"/>
+    <cellStyle name="Акцент3 9" xfId="1247"/>
+    <cellStyle name="Акцент4 10" xfId="1248"/>
+    <cellStyle name="Акцент4 11" xfId="1249"/>
+    <cellStyle name="Акцент4 12" xfId="1250"/>
+    <cellStyle name="Акцент4 13" xfId="1251"/>
+    <cellStyle name="Акцент4 14" xfId="1252"/>
+    <cellStyle name="Акцент4 15" xfId="1253"/>
+    <cellStyle name="Акцент4 16" xfId="1254"/>
+    <cellStyle name="Акцент4 2" xfId="1255"/>
+    <cellStyle name="Акцент4 2 10" xfId="1256"/>
+    <cellStyle name="Акцент4 2 11" xfId="1257"/>
+    <cellStyle name="Акцент4 2 12" xfId="1258"/>
+    <cellStyle name="Акцент4 2 13" xfId="1259"/>
+    <cellStyle name="Акцент4 2 14" xfId="1260"/>
+    <cellStyle name="Акцент4 2 15" xfId="1261"/>
+    <cellStyle name="Акцент4 2 2" xfId="1262"/>
+    <cellStyle name="Акцент4 2 3" xfId="1263"/>
+    <cellStyle name="Акцент4 2 4" xfId="1264"/>
+    <cellStyle name="Акцент4 2 5" xfId="1265"/>
+    <cellStyle name="Акцент4 2 6" xfId="1266"/>
+    <cellStyle name="Акцент4 2 7" xfId="1267"/>
+    <cellStyle name="Акцент4 2 8" xfId="1268"/>
+    <cellStyle name="Акцент4 2 9" xfId="1269"/>
+    <cellStyle name="Акцент4 3" xfId="1270"/>
+    <cellStyle name="Акцент4 4" xfId="1271"/>
+    <cellStyle name="Акцент4 5" xfId="1272"/>
+    <cellStyle name="Акцент4 6" xfId="1273"/>
+    <cellStyle name="Акцент4 7" xfId="1274"/>
+    <cellStyle name="Акцент4 8" xfId="1275"/>
+    <cellStyle name="Акцент4 9" xfId="1276"/>
+    <cellStyle name="Акцент5 10" xfId="1277"/>
+    <cellStyle name="Акцент5 11" xfId="1278"/>
+    <cellStyle name="Акцент5 12" xfId="1279"/>
+    <cellStyle name="Акцент5 13" xfId="1280"/>
+    <cellStyle name="Акцент5 14" xfId="1281"/>
+    <cellStyle name="Акцент5 15" xfId="1282"/>
+    <cellStyle name="Акцент5 16" xfId="1283"/>
+    <cellStyle name="Акцент5 2" xfId="1284"/>
+    <cellStyle name="Акцент5 2 10" xfId="1285"/>
+    <cellStyle name="Акцент5 2 11" xfId="1286"/>
+    <cellStyle name="Акцент5 2 12" xfId="1287"/>
+    <cellStyle name="Акцент5 2 13" xfId="1288"/>
+    <cellStyle name="Акцент5 2 14" xfId="1289"/>
+    <cellStyle name="Акцент5 2 15" xfId="1290"/>
+    <cellStyle name="Акцент5 2 2" xfId="1291"/>
+    <cellStyle name="Акцент5 2 3" xfId="1292"/>
+    <cellStyle name="Акцент5 2 4" xfId="1293"/>
+    <cellStyle name="Акцент5 2 5" xfId="1294"/>
+    <cellStyle name="Акцент5 2 6" xfId="1295"/>
+    <cellStyle name="Акцент5 2 7" xfId="1296"/>
+    <cellStyle name="Акцент5 2 8" xfId="1297"/>
+    <cellStyle name="Акцент5 2 9" xfId="1298"/>
+    <cellStyle name="Акцент5 3" xfId="1299"/>
+    <cellStyle name="Акцент5 4" xfId="1300"/>
+    <cellStyle name="Акцент5 5" xfId="1301"/>
+    <cellStyle name="Акцент5 6" xfId="1302"/>
+    <cellStyle name="Акцент5 7" xfId="1303"/>
+    <cellStyle name="Акцент5 8" xfId="1304"/>
+    <cellStyle name="Акцент5 9" xfId="1305"/>
+    <cellStyle name="Акцент6 10" xfId="1306"/>
+    <cellStyle name="Акцент6 11" xfId="1307"/>
+    <cellStyle name="Акцент6 12" xfId="1308"/>
+    <cellStyle name="Акцент6 13" xfId="1309"/>
+    <cellStyle name="Акцент6 14" xfId="1310"/>
+    <cellStyle name="Акцент6 15" xfId="1311"/>
+    <cellStyle name="Акцент6 16" xfId="1312"/>
+    <cellStyle name="Акцент6 2" xfId="1313"/>
+    <cellStyle name="Акцент6 2 10" xfId="1314"/>
+    <cellStyle name="Акцент6 2 11" xfId="1315"/>
+    <cellStyle name="Акцент6 2 12" xfId="1316"/>
+    <cellStyle name="Акцент6 2 13" xfId="1317"/>
+    <cellStyle name="Акцент6 2 14" xfId="1318"/>
+    <cellStyle name="Акцент6 2 15" xfId="1319"/>
+    <cellStyle name="Акцент6 2 2" xfId="1320"/>
+    <cellStyle name="Акцент6 2 3" xfId="1321"/>
+    <cellStyle name="Акцент6 2 4" xfId="1322"/>
+    <cellStyle name="Акцент6 2 5" xfId="1323"/>
+    <cellStyle name="Акцент6 2 6" xfId="1324"/>
+    <cellStyle name="Акцент6 2 7" xfId="1325"/>
+    <cellStyle name="Акцент6 2 8" xfId="1326"/>
+    <cellStyle name="Акцент6 2 9" xfId="1327"/>
+    <cellStyle name="Акцент6 3" xfId="1328"/>
+    <cellStyle name="Акцент6 4" xfId="1329"/>
+    <cellStyle name="Акцент6 5" xfId="1330"/>
+    <cellStyle name="Акцент6 6" xfId="1331"/>
+    <cellStyle name="Акцент6 7" xfId="1332"/>
+    <cellStyle name="Акцент6 8" xfId="1333"/>
+    <cellStyle name="Акцент6 9" xfId="1334"/>
+    <cellStyle name="Ввод  10" xfId="1335"/>
+    <cellStyle name="Ввод  10 2" xfId="1336"/>
+    <cellStyle name="Ввод  11" xfId="1337"/>
+    <cellStyle name="Ввод  11 2" xfId="1338"/>
+    <cellStyle name="Ввод  12" xfId="1339"/>
+    <cellStyle name="Ввод  12 2" xfId="1340"/>
+    <cellStyle name="Ввод  13" xfId="1341"/>
+    <cellStyle name="Ввод  13 2" xfId="1342"/>
+    <cellStyle name="Ввод  14" xfId="1343"/>
+    <cellStyle name="Ввод  14 2" xfId="1344"/>
+    <cellStyle name="Ввод  15" xfId="1345"/>
+    <cellStyle name="Ввод  15 2" xfId="1346"/>
+    <cellStyle name="Ввод  16" xfId="1347"/>
+    <cellStyle name="Ввод  16 2" xfId="1348"/>
+    <cellStyle name="Ввод  2" xfId="1349"/>
+    <cellStyle name="Ввод  2 10" xfId="1350"/>
+    <cellStyle name="Ввод  2 10 2" xfId="1351"/>
+    <cellStyle name="Ввод  2 11" xfId="1352"/>
+    <cellStyle name="Ввод  2 11 2" xfId="1353"/>
+    <cellStyle name="Ввод  2 12" xfId="1354"/>
+    <cellStyle name="Ввод  2 12 2" xfId="1355"/>
+    <cellStyle name="Ввод  2 13" xfId="1356"/>
+    <cellStyle name="Ввод  2 13 2" xfId="1357"/>
+    <cellStyle name="Ввод  2 14" xfId="1358"/>
+    <cellStyle name="Ввод  2 14 2" xfId="1359"/>
+    <cellStyle name="Ввод  2 15" xfId="1360"/>
+    <cellStyle name="Ввод  2 15 2" xfId="1361"/>
+    <cellStyle name="Ввод  2 16" xfId="1362"/>
+    <cellStyle name="Ввод  2 2" xfId="1363"/>
+    <cellStyle name="Ввод  2 2 2" xfId="1364"/>
+    <cellStyle name="Ввод  2 3" xfId="1365"/>
+    <cellStyle name="Ввод  2 3 2" xfId="1366"/>
+    <cellStyle name="Ввод  2 4" xfId="1367"/>
+    <cellStyle name="Ввод  2 4 2" xfId="1368"/>
+    <cellStyle name="Ввод  2 5" xfId="1369"/>
+    <cellStyle name="Ввод  2 5 2" xfId="1370"/>
+    <cellStyle name="Ввод  2 6" xfId="1371"/>
+    <cellStyle name="Ввод  2 6 2" xfId="1372"/>
+    <cellStyle name="Ввод  2 7" xfId="1373"/>
+    <cellStyle name="Ввод  2 7 2" xfId="1374"/>
+    <cellStyle name="Ввод  2 8" xfId="1375"/>
+    <cellStyle name="Ввод  2 8 2" xfId="1376"/>
+    <cellStyle name="Ввод  2 9" xfId="1377"/>
+    <cellStyle name="Ввод  2 9 2" xfId="1378"/>
+    <cellStyle name="Ввод  3" xfId="1379"/>
+    <cellStyle name="Ввод  3 2" xfId="1380"/>
+    <cellStyle name="Ввод  4" xfId="1381"/>
+    <cellStyle name="Ввод  4 2" xfId="1382"/>
+    <cellStyle name="Ввод  5" xfId="1383"/>
+    <cellStyle name="Ввод  5 2" xfId="1384"/>
+    <cellStyle name="Ввод  6" xfId="1385"/>
+    <cellStyle name="Ввод  6 2" xfId="1386"/>
+    <cellStyle name="Ввод  7" xfId="1387"/>
+    <cellStyle name="Ввод  7 2" xfId="1388"/>
+    <cellStyle name="Ввод  8" xfId="1389"/>
+    <cellStyle name="Ввод  8 2" xfId="1390"/>
+    <cellStyle name="Ввод  9" xfId="1391"/>
+    <cellStyle name="Ввод  9 2" xfId="1392"/>
+    <cellStyle name="Вывод 10" xfId="1393"/>
+    <cellStyle name="Вывод 10 2" xfId="1394"/>
+    <cellStyle name="Вывод 11" xfId="1395"/>
+    <cellStyle name="Вывод 11 2" xfId="1396"/>
+    <cellStyle name="Вывод 12" xfId="1397"/>
+    <cellStyle name="Вывод 12 2" xfId="1398"/>
+    <cellStyle name="Вывод 13" xfId="1399"/>
+    <cellStyle name="Вывод 13 2" xfId="1400"/>
+    <cellStyle name="Вывод 14" xfId="1401"/>
+    <cellStyle name="Вывод 14 2" xfId="1402"/>
+    <cellStyle name="Вывод 15" xfId="1403"/>
+    <cellStyle name="Вывод 15 2" xfId="1404"/>
+    <cellStyle name="Вывод 16" xfId="1405"/>
+    <cellStyle name="Вывод 16 2" xfId="1406"/>
+    <cellStyle name="Вывод 2" xfId="1407"/>
+    <cellStyle name="Вывод 2 10" xfId="1408"/>
+    <cellStyle name="Вывод 2 10 2" xfId="1409"/>
+    <cellStyle name="Вывод 2 11" xfId="1410"/>
+    <cellStyle name="Вывод 2 11 2" xfId="1411"/>
+    <cellStyle name="Вывод 2 12" xfId="1412"/>
+    <cellStyle name="Вывод 2 12 2" xfId="1413"/>
+    <cellStyle name="Вывод 2 13" xfId="1414"/>
+    <cellStyle name="Вывод 2 13 2" xfId="1415"/>
+    <cellStyle name="Вывод 2 14" xfId="1416"/>
+    <cellStyle name="Вывод 2 14 2" xfId="1417"/>
+    <cellStyle name="Вывод 2 15" xfId="1418"/>
+    <cellStyle name="Вывод 2 15 2" xfId="1419"/>
+    <cellStyle name="Вывод 2 16" xfId="1420"/>
+    <cellStyle name="Вывод 2 2" xfId="1421"/>
+    <cellStyle name="Вывод 2 2 2" xfId="1422"/>
+    <cellStyle name="Вывод 2 3" xfId="1423"/>
+    <cellStyle name="Вывод 2 3 2" xfId="1424"/>
+    <cellStyle name="Вывод 2 4" xfId="1425"/>
+    <cellStyle name="Вывод 2 4 2" xfId="1426"/>
+    <cellStyle name="Вывод 2 5" xfId="1427"/>
+    <cellStyle name="Вывод 2 5 2" xfId="1428"/>
+    <cellStyle name="Вывод 2 6" xfId="1429"/>
+    <cellStyle name="Вывод 2 6 2" xfId="1430"/>
+    <cellStyle name="Вывод 2 7" xfId="1431"/>
+    <cellStyle name="Вывод 2 7 2" xfId="1432"/>
+    <cellStyle name="Вывод 2 8" xfId="1433"/>
+    <cellStyle name="Вывод 2 8 2" xfId="1434"/>
+    <cellStyle name="Вывод 2 9" xfId="1435"/>
+    <cellStyle name="Вывод 2 9 2" xfId="1436"/>
+    <cellStyle name="Вывод 3" xfId="1437"/>
+    <cellStyle name="Вывод 3 2" xfId="1438"/>
+    <cellStyle name="Вывод 4" xfId="1439"/>
+    <cellStyle name="Вывод 4 2" xfId="1440"/>
+    <cellStyle name="Вывод 5" xfId="1441"/>
+    <cellStyle name="Вывод 5 2" xfId="1442"/>
+    <cellStyle name="Вывод 6" xfId="1443"/>
+    <cellStyle name="Вывод 6 2" xfId="1444"/>
+    <cellStyle name="Вывод 7" xfId="1445"/>
+    <cellStyle name="Вывод 7 2" xfId="1446"/>
+    <cellStyle name="Вывод 8" xfId="1447"/>
+    <cellStyle name="Вывод 8 2" xfId="1448"/>
+    <cellStyle name="Вывод 9" xfId="1449"/>
+    <cellStyle name="Вывод 9 2" xfId="1450"/>
+    <cellStyle name="Вычисление 10" xfId="1451"/>
+    <cellStyle name="Вычисление 10 2" xfId="1452"/>
+    <cellStyle name="Вычисление 11" xfId="1453"/>
+    <cellStyle name="Вычисление 11 2" xfId="1454"/>
+    <cellStyle name="Вычисление 12" xfId="1455"/>
+    <cellStyle name="Вычисление 12 2" xfId="1456"/>
+    <cellStyle name="Вычисление 13" xfId="1457"/>
+    <cellStyle name="Вычисление 13 2" xfId="1458"/>
+    <cellStyle name="Вычисление 14" xfId="1459"/>
+    <cellStyle name="Вычисление 14 2" xfId="1460"/>
+    <cellStyle name="Вычисление 15" xfId="1461"/>
+    <cellStyle name="Вычисление 15 2" xfId="1462"/>
+    <cellStyle name="Вычисление 16" xfId="1463"/>
+    <cellStyle name="Вычисление 16 2" xfId="1464"/>
+    <cellStyle name="Вычисление 2" xfId="1465"/>
+    <cellStyle name="Вычисление 2 10" xfId="1466"/>
+    <cellStyle name="Вычисление 2 10 2" xfId="1467"/>
+    <cellStyle name="Вычисление 2 11" xfId="1468"/>
+    <cellStyle name="Вычисление 2 11 2" xfId="1469"/>
+    <cellStyle name="Вычисление 2 12" xfId="1470"/>
+    <cellStyle name="Вычисление 2 12 2" xfId="1471"/>
+    <cellStyle name="Вычисление 2 13" xfId="1472"/>
+    <cellStyle name="Вычисление 2 13 2" xfId="1473"/>
+    <cellStyle name="Вычисление 2 14" xfId="1474"/>
+    <cellStyle name="Вычисление 2 14 2" xfId="1475"/>
+    <cellStyle name="Вычисление 2 15" xfId="1476"/>
+    <cellStyle name="Вычисление 2 15 2" xfId="1477"/>
+    <cellStyle name="Вычисление 2 16" xfId="1478"/>
+    <cellStyle name="Вычисление 2 2" xfId="1479"/>
+    <cellStyle name="Вычисление 2 2 2" xfId="1480"/>
+    <cellStyle name="Вычисление 2 3" xfId="1481"/>
+    <cellStyle name="Вычисление 2 3 2" xfId="1482"/>
+    <cellStyle name="Вычисление 2 4" xfId="1483"/>
+    <cellStyle name="Вычисление 2 4 2" xfId="1484"/>
+    <cellStyle name="Вычисление 2 5" xfId="1485"/>
+    <cellStyle name="Вычисление 2 5 2" xfId="1486"/>
+    <cellStyle name="Вычисление 2 6" xfId="1487"/>
+    <cellStyle name="Вычисление 2 6 2" xfId="1488"/>
+    <cellStyle name="Вычисление 2 7" xfId="1489"/>
+    <cellStyle name="Вычисление 2 7 2" xfId="1490"/>
+    <cellStyle name="Вычисление 2 8" xfId="1491"/>
+    <cellStyle name="Вычисление 2 8 2" xfId="1492"/>
+    <cellStyle name="Вычисление 2 9" xfId="1493"/>
+    <cellStyle name="Вычисление 2 9 2" xfId="1494"/>
+    <cellStyle name="Вычисление 3" xfId="1495"/>
+    <cellStyle name="Вычисление 3 2" xfId="1496"/>
+    <cellStyle name="Вычисление 4" xfId="1497"/>
+    <cellStyle name="Вычисление 4 2" xfId="1498"/>
+    <cellStyle name="Вычисление 5" xfId="1499"/>
+    <cellStyle name="Вычисление 5 2" xfId="1500"/>
+    <cellStyle name="Вычисление 6" xfId="1501"/>
+    <cellStyle name="Вычисление 6 2" xfId="1502"/>
+    <cellStyle name="Вычисление 7" xfId="1503"/>
+    <cellStyle name="Вычисление 7 2" xfId="1504"/>
+    <cellStyle name="Вычисление 8" xfId="1505"/>
+    <cellStyle name="Вычисление 8 2" xfId="1506"/>
+    <cellStyle name="Вычисление 9" xfId="1507"/>
+    <cellStyle name="Вычисление 9 2" xfId="1508"/>
+    <cellStyle name="Гиперссылка" xfId="5" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="1509"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="1510"/>
+    <cellStyle name="Гиперссылка 2 2 2" xfId="1511"/>
+    <cellStyle name="Гиперссылка 2 3" xfId="1512"/>
+    <cellStyle name="Гиперссылка 3" xfId="1513"/>
+    <cellStyle name="Гиперссылка 4" xfId="1514"/>
+    <cellStyle name="Гиперссылка 5" xfId="6"/>
+    <cellStyle name="Гиперссылка 5 2" xfId="1515"/>
+    <cellStyle name="Денежный 10" xfId="1516"/>
+    <cellStyle name="Денежный 11" xfId="1517"/>
+    <cellStyle name="Денежный 12" xfId="1518"/>
+    <cellStyle name="Денежный 13" xfId="1519"/>
+    <cellStyle name="Денежный 14" xfId="1520"/>
+    <cellStyle name="Денежный 2" xfId="1521"/>
+    <cellStyle name="Денежный 3" xfId="1522"/>
+    <cellStyle name="Денежный 4" xfId="1523"/>
+    <cellStyle name="Денежный 5" xfId="1524"/>
+    <cellStyle name="Денежный 6" xfId="1525"/>
+    <cellStyle name="Денежный 7" xfId="1526"/>
+    <cellStyle name="Денежный 8" xfId="1527"/>
+    <cellStyle name="Денежный 9" xfId="1528"/>
+    <cellStyle name="Заголовок 1 10" xfId="1529"/>
+    <cellStyle name="Заголовок 1 11" xfId="1530"/>
+    <cellStyle name="Заголовок 1 12" xfId="1531"/>
+    <cellStyle name="Заголовок 1 13" xfId="1532"/>
+    <cellStyle name="Заголовок 1 14" xfId="1533"/>
+    <cellStyle name="Заголовок 1 15" xfId="1534"/>
+    <cellStyle name="Заголовок 1 16" xfId="1535"/>
+    <cellStyle name="Заголовок 1 2" xfId="1536"/>
+    <cellStyle name="Заголовок 1 2 10" xfId="1537"/>
+    <cellStyle name="Заголовок 1 2 11" xfId="1538"/>
+    <cellStyle name="Заголовок 1 2 12" xfId="1539"/>
+    <cellStyle name="Заголовок 1 2 13" xfId="1540"/>
+    <cellStyle name="Заголовок 1 2 14" xfId="1541"/>
+    <cellStyle name="Заголовок 1 2 15" xfId="1542"/>
+    <cellStyle name="Заголовок 1 2 2" xfId="1543"/>
+    <cellStyle name="Заголовок 1 2 3" xfId="1544"/>
+    <cellStyle name="Заголовок 1 2 4" xfId="1545"/>
+    <cellStyle name="Заголовок 1 2 5" xfId="1546"/>
+    <cellStyle name="Заголовок 1 2 6" xfId="1547"/>
+    <cellStyle name="Заголовок 1 2 7" xfId="1548"/>
+    <cellStyle name="Заголовок 1 2 8" xfId="1549"/>
+    <cellStyle name="Заголовок 1 2 9" xfId="1550"/>
+    <cellStyle name="Заголовок 1 3" xfId="1551"/>
+    <cellStyle name="Заголовок 1 4" xfId="1552"/>
+    <cellStyle name="Заголовок 1 5" xfId="1553"/>
+    <cellStyle name="Заголовок 1 6" xfId="1554"/>
+    <cellStyle name="Заголовок 1 7" xfId="1555"/>
+    <cellStyle name="Заголовок 1 8" xfId="1556"/>
+    <cellStyle name="Заголовок 1 9" xfId="1557"/>
+    <cellStyle name="Заголовок 2 10" xfId="1558"/>
+    <cellStyle name="Заголовок 2 11" xfId="1559"/>
+    <cellStyle name="Заголовок 2 12" xfId="1560"/>
+    <cellStyle name="Заголовок 2 13" xfId="1561"/>
+    <cellStyle name="Заголовок 2 14" xfId="1562"/>
+    <cellStyle name="Заголовок 2 15" xfId="1563"/>
+    <cellStyle name="Заголовок 2 16" xfId="1564"/>
+    <cellStyle name="Заголовок 2 2" xfId="1565"/>
+    <cellStyle name="Заголовок 2 2 10" xfId="1566"/>
+    <cellStyle name="Заголовок 2 2 11" xfId="1567"/>
+    <cellStyle name="Заголовок 2 2 12" xfId="1568"/>
+    <cellStyle name="Заголовок 2 2 13" xfId="1569"/>
+    <cellStyle name="Заголовок 2 2 14" xfId="1570"/>
+    <cellStyle name="Заголовок 2 2 15" xfId="1571"/>
+    <cellStyle name="Заголовок 2 2 2" xfId="1572"/>
+    <cellStyle name="Заголовок 2 2 3" xfId="1573"/>
+    <cellStyle name="Заголовок 2 2 4" xfId="1574"/>
+    <cellStyle name="Заголовок 2 2 5" xfId="1575"/>
+    <cellStyle name="Заголовок 2 2 6" xfId="1576"/>
+    <cellStyle name="Заголовок 2 2 7" xfId="1577"/>
+    <cellStyle name="Заголовок 2 2 8" xfId="1578"/>
+    <cellStyle name="Заголовок 2 2 9" xfId="1579"/>
+    <cellStyle name="Заголовок 2 3" xfId="1580"/>
+    <cellStyle name="Заголовок 2 4" xfId="1581"/>
+    <cellStyle name="Заголовок 2 5" xfId="1582"/>
+    <cellStyle name="Заголовок 2 6" xfId="1583"/>
+    <cellStyle name="Заголовок 2 7" xfId="1584"/>
+    <cellStyle name="Заголовок 2 8" xfId="1585"/>
+    <cellStyle name="Заголовок 2 9" xfId="1586"/>
+    <cellStyle name="Заголовок 3 10" xfId="1587"/>
+    <cellStyle name="Заголовок 3 11" xfId="1588"/>
+    <cellStyle name="Заголовок 3 12" xfId="1589"/>
+    <cellStyle name="Заголовок 3 13" xfId="1590"/>
+    <cellStyle name="Заголовок 3 14" xfId="1591"/>
+    <cellStyle name="Заголовок 3 15" xfId="1592"/>
+    <cellStyle name="Заголовок 3 16" xfId="1593"/>
+    <cellStyle name="Заголовок 3 2" xfId="1594"/>
+    <cellStyle name="Заголовок 3 2 10" xfId="1595"/>
+    <cellStyle name="Заголовок 3 2 11" xfId="1596"/>
+    <cellStyle name="Заголовок 3 2 12" xfId="1597"/>
+    <cellStyle name="Заголовок 3 2 13" xfId="1598"/>
+    <cellStyle name="Заголовок 3 2 14" xfId="1599"/>
+    <cellStyle name="Заголовок 3 2 15" xfId="1600"/>
+    <cellStyle name="Заголовок 3 2 2" xfId="1601"/>
+    <cellStyle name="Заголовок 3 2 3" xfId="1602"/>
+    <cellStyle name="Заголовок 3 2 4" xfId="1603"/>
+    <cellStyle name="Заголовок 3 2 5" xfId="1604"/>
+    <cellStyle name="Заголовок 3 2 6" xfId="1605"/>
+    <cellStyle name="Заголовок 3 2 7" xfId="1606"/>
+    <cellStyle name="Заголовок 3 2 8" xfId="1607"/>
+    <cellStyle name="Заголовок 3 2 9" xfId="1608"/>
+    <cellStyle name="Заголовок 3 3" xfId="1609"/>
+    <cellStyle name="Заголовок 3 4" xfId="1610"/>
+    <cellStyle name="Заголовок 3 5" xfId="1611"/>
+    <cellStyle name="Заголовок 3 6" xfId="1612"/>
+    <cellStyle name="Заголовок 3 7" xfId="1613"/>
+    <cellStyle name="Заголовок 3 8" xfId="1614"/>
+    <cellStyle name="Заголовок 3 9" xfId="1615"/>
+    <cellStyle name="Заголовок 4 10" xfId="1616"/>
+    <cellStyle name="Заголовок 4 11" xfId="1617"/>
+    <cellStyle name="Заголовок 4 12" xfId="1618"/>
+    <cellStyle name="Заголовок 4 13" xfId="1619"/>
+    <cellStyle name="Заголовок 4 14" xfId="1620"/>
+    <cellStyle name="Заголовок 4 15" xfId="1621"/>
+    <cellStyle name="Заголовок 4 16" xfId="1622"/>
+    <cellStyle name="Заголовок 4 2" xfId="1623"/>
+    <cellStyle name="Заголовок 4 2 10" xfId="1624"/>
+    <cellStyle name="Заголовок 4 2 11" xfId="1625"/>
+    <cellStyle name="Заголовок 4 2 12" xfId="1626"/>
+    <cellStyle name="Заголовок 4 2 13" xfId="1627"/>
+    <cellStyle name="Заголовок 4 2 14" xfId="1628"/>
+    <cellStyle name="Заголовок 4 2 15" xfId="1629"/>
+    <cellStyle name="Заголовок 4 2 2" xfId="1630"/>
+    <cellStyle name="Заголовок 4 2 3" xfId="1631"/>
+    <cellStyle name="Заголовок 4 2 4" xfId="1632"/>
+    <cellStyle name="Заголовок 4 2 5" xfId="1633"/>
+    <cellStyle name="Заголовок 4 2 6" xfId="1634"/>
+    <cellStyle name="Заголовок 4 2 7" xfId="1635"/>
+    <cellStyle name="Заголовок 4 2 8" xfId="1636"/>
+    <cellStyle name="Заголовок 4 2 9" xfId="1637"/>
+    <cellStyle name="Заголовок 4 3" xfId="1638"/>
+    <cellStyle name="Заголовок 4 4" xfId="1639"/>
+    <cellStyle name="Заголовок 4 5" xfId="1640"/>
+    <cellStyle name="Заголовок 4 6" xfId="1641"/>
+    <cellStyle name="Заголовок 4 7" xfId="1642"/>
+    <cellStyle name="Заголовок 4 8" xfId="1643"/>
+    <cellStyle name="Заголовок 4 9" xfId="1644"/>
+    <cellStyle name="Итог 10" xfId="1645"/>
+    <cellStyle name="Итог 10 2" xfId="1646"/>
+    <cellStyle name="Итог 11" xfId="1647"/>
+    <cellStyle name="Итог 11 2" xfId="1648"/>
+    <cellStyle name="Итог 12" xfId="1649"/>
+    <cellStyle name="Итог 12 2" xfId="1650"/>
+    <cellStyle name="Итог 13" xfId="1651"/>
+    <cellStyle name="Итог 13 2" xfId="1652"/>
+    <cellStyle name="Итог 14" xfId="1653"/>
+    <cellStyle name="Итог 14 2" xfId="1654"/>
+    <cellStyle name="Итог 15" xfId="1655"/>
+    <cellStyle name="Итог 15 2" xfId="1656"/>
+    <cellStyle name="Итог 16" xfId="1657"/>
+    <cellStyle name="Итог 16 2" xfId="1658"/>
+    <cellStyle name="Итог 2" xfId="1659"/>
+    <cellStyle name="Итог 2 10" xfId="1660"/>
+    <cellStyle name="Итог 2 10 2" xfId="1661"/>
+    <cellStyle name="Итог 2 11" xfId="1662"/>
+    <cellStyle name="Итог 2 11 2" xfId="1663"/>
+    <cellStyle name="Итог 2 12" xfId="1664"/>
+    <cellStyle name="Итог 2 12 2" xfId="1665"/>
+    <cellStyle name="Итог 2 13" xfId="1666"/>
+    <cellStyle name="Итог 2 13 2" xfId="1667"/>
+    <cellStyle name="Итог 2 14" xfId="1668"/>
+    <cellStyle name="Итог 2 14 2" xfId="1669"/>
+    <cellStyle name="Итог 2 15" xfId="1670"/>
+    <cellStyle name="Итог 2 15 2" xfId="1671"/>
+    <cellStyle name="Итог 2 16" xfId="1672"/>
+    <cellStyle name="Итог 2 2" xfId="1673"/>
+    <cellStyle name="Итог 2 2 2" xfId="1674"/>
+    <cellStyle name="Итог 2 3" xfId="1675"/>
+    <cellStyle name="Итог 2 3 2" xfId="1676"/>
+    <cellStyle name="Итог 2 4" xfId="1677"/>
+    <cellStyle name="Итог 2 4 2" xfId="1678"/>
+    <cellStyle name="Итог 2 5" xfId="1679"/>
+    <cellStyle name="Итог 2 5 2" xfId="1680"/>
+    <cellStyle name="Итог 2 6" xfId="1681"/>
+    <cellStyle name="Итог 2 6 2" xfId="1682"/>
+    <cellStyle name="Итог 2 7" xfId="1683"/>
+    <cellStyle name="Итог 2 7 2" xfId="1684"/>
+    <cellStyle name="Итог 2 8" xfId="1685"/>
+    <cellStyle name="Итог 2 8 2" xfId="1686"/>
+    <cellStyle name="Итог 2 9" xfId="1687"/>
+    <cellStyle name="Итог 2 9 2" xfId="1688"/>
+    <cellStyle name="Итог 3" xfId="1689"/>
+    <cellStyle name="Итог 3 2" xfId="1690"/>
+    <cellStyle name="Итог 4" xfId="1691"/>
+    <cellStyle name="Итог 4 2" xfId="1692"/>
+    <cellStyle name="Итог 5" xfId="1693"/>
+    <cellStyle name="Итог 5 2" xfId="1694"/>
+    <cellStyle name="Итог 6" xfId="1695"/>
+    <cellStyle name="Итог 6 2" xfId="1696"/>
+    <cellStyle name="Итог 7" xfId="1697"/>
+    <cellStyle name="Итог 7 2" xfId="1698"/>
+    <cellStyle name="Итог 8" xfId="1699"/>
+    <cellStyle name="Итог 8 2" xfId="1700"/>
+    <cellStyle name="Итог 9" xfId="1701"/>
+    <cellStyle name="Итог 9 2" xfId="1702"/>
+    <cellStyle name="Контрольная ячейка 10" xfId="1703"/>
+    <cellStyle name="Контрольная ячейка 11" xfId="1704"/>
+    <cellStyle name="Контрольная ячейка 12" xfId="1705"/>
+    <cellStyle name="Контрольная ячейка 13" xfId="1706"/>
+    <cellStyle name="Контрольная ячейка 14" xfId="1707"/>
+    <cellStyle name="Контрольная ячейка 15" xfId="1708"/>
+    <cellStyle name="Контрольная ячейка 16" xfId="1709"/>
+    <cellStyle name="Контрольная ячейка 2" xfId="1710"/>
+    <cellStyle name="Контрольная ячейка 2 10" xfId="1711"/>
+    <cellStyle name="Контрольная ячейка 2 11" xfId="1712"/>
+    <cellStyle name="Контрольная ячейка 2 12" xfId="1713"/>
+    <cellStyle name="Контрольная ячейка 2 13" xfId="1714"/>
+    <cellStyle name="Контрольная ячейка 2 14" xfId="1715"/>
+    <cellStyle name="Контрольная ячейка 2 15" xfId="1716"/>
+    <cellStyle name="Контрольная ячейка 2 2" xfId="1717"/>
+    <cellStyle name="Контрольная ячейка 2 3" xfId="1718"/>
+    <cellStyle name="Контрольная ячейка 2 4" xfId="1719"/>
+    <cellStyle name="Контрольная ячейка 2 5" xfId="1720"/>
+    <cellStyle name="Контрольная ячейка 2 6" xfId="1721"/>
+    <cellStyle name="Контрольная ячейка 2 7" xfId="1722"/>
+    <cellStyle name="Контрольная ячейка 2 8" xfId="1723"/>
+    <cellStyle name="Контрольная ячейка 2 9" xfId="1724"/>
+    <cellStyle name="Контрольная ячейка 3" xfId="1725"/>
+    <cellStyle name="Контрольная ячейка 4" xfId="1726"/>
+    <cellStyle name="Контрольная ячейка 5" xfId="1727"/>
+    <cellStyle name="Контрольная ячейка 6" xfId="1728"/>
+    <cellStyle name="Контрольная ячейка 7" xfId="1729"/>
+    <cellStyle name="Контрольная ячейка 8" xfId="1730"/>
+    <cellStyle name="Контрольная ячейка 9" xfId="1731"/>
+    <cellStyle name="Название 10" xfId="1732"/>
+    <cellStyle name="Название 11" xfId="1733"/>
+    <cellStyle name="Название 12" xfId="1734"/>
+    <cellStyle name="Название 13" xfId="1735"/>
+    <cellStyle name="Название 14" xfId="1736"/>
+    <cellStyle name="Название 15" xfId="1737"/>
+    <cellStyle name="Название 16" xfId="1738"/>
+    <cellStyle name="Название 2" xfId="1739"/>
+    <cellStyle name="Название 2 10" xfId="1740"/>
+    <cellStyle name="Название 2 11" xfId="1741"/>
+    <cellStyle name="Название 2 12" xfId="1742"/>
+    <cellStyle name="Название 2 13" xfId="1743"/>
+    <cellStyle name="Название 2 14" xfId="1744"/>
+    <cellStyle name="Название 2 15" xfId="1745"/>
+    <cellStyle name="Название 2 2" xfId="1746"/>
+    <cellStyle name="Название 2 3" xfId="1747"/>
+    <cellStyle name="Название 2 4" xfId="1748"/>
+    <cellStyle name="Название 2 5" xfId="1749"/>
+    <cellStyle name="Название 2 6" xfId="1750"/>
+    <cellStyle name="Название 2 7" xfId="1751"/>
+    <cellStyle name="Название 2 8" xfId="1752"/>
+    <cellStyle name="Название 2 9" xfId="1753"/>
+    <cellStyle name="Название 3" xfId="1754"/>
+    <cellStyle name="Название 4" xfId="1755"/>
+    <cellStyle name="Название 5" xfId="1756"/>
+    <cellStyle name="Название 6" xfId="1757"/>
+    <cellStyle name="Название 7" xfId="1758"/>
+    <cellStyle name="Название 8" xfId="1759"/>
+    <cellStyle name="Название 9" xfId="1760"/>
+    <cellStyle name="Нейтральный 10" xfId="1761"/>
+    <cellStyle name="Нейтральный 11" xfId="1762"/>
+    <cellStyle name="Нейтральный 12" xfId="1763"/>
+    <cellStyle name="Нейтральный 13" xfId="1764"/>
+    <cellStyle name="Нейтральный 14" xfId="1765"/>
+    <cellStyle name="Нейтральный 15" xfId="1766"/>
+    <cellStyle name="Нейтральный 16" xfId="1767"/>
+    <cellStyle name="Нейтральный 2" xfId="1768"/>
+    <cellStyle name="Нейтральный 2 10" xfId="1769"/>
+    <cellStyle name="Нейтральный 2 11" xfId="1770"/>
+    <cellStyle name="Нейтральный 2 12" xfId="1771"/>
+    <cellStyle name="Нейтральный 2 13" xfId="1772"/>
+    <cellStyle name="Нейтральный 2 14" xfId="1773"/>
+    <cellStyle name="Нейтральный 2 15" xfId="1774"/>
+    <cellStyle name="Нейтральный 2 2" xfId="1775"/>
+    <cellStyle name="Нейтральный 2 3" xfId="1776"/>
+    <cellStyle name="Нейтральный 2 4" xfId="1777"/>
+    <cellStyle name="Нейтральный 2 5" xfId="1778"/>
+    <cellStyle name="Нейтральный 2 6" xfId="1779"/>
+    <cellStyle name="Нейтральный 2 7" xfId="1780"/>
+    <cellStyle name="Нейтральный 2 8" xfId="1781"/>
+    <cellStyle name="Нейтральный 2 9" xfId="1782"/>
+    <cellStyle name="Нейтральный 3" xfId="1783"/>
+    <cellStyle name="Нейтральный 4" xfId="1784"/>
+    <cellStyle name="Нейтральный 5" xfId="1785"/>
+    <cellStyle name="Нейтральный 6" xfId="1786"/>
+    <cellStyle name="Нейтральный 7" xfId="1787"/>
+    <cellStyle name="Нейтральный 8" xfId="1788"/>
+    <cellStyle name="Нейтральный 9" xfId="1789"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 10" xfId="1790"/>
+    <cellStyle name="Обычный 10 2" xfId="1791"/>
+    <cellStyle name="Обычный 10 3" xfId="1792"/>
+    <cellStyle name="Обычный 10 4" xfId="1793"/>
+    <cellStyle name="Обычный 10 5" xfId="1794"/>
+    <cellStyle name="Обычный 10 5 2" xfId="1795"/>
+    <cellStyle name="Обычный 10 5 2 2" xfId="1796"/>
+    <cellStyle name="Обычный 10 5 2 3" xfId="1797"/>
+    <cellStyle name="Обычный 10 6" xfId="1798"/>
+    <cellStyle name="Обычный 10_1" xfId="1799"/>
+    <cellStyle name="Обычный 100" xfId="1800"/>
+    <cellStyle name="Обычный 101" xfId="1801"/>
+    <cellStyle name="Обычный 102" xfId="1802"/>
+    <cellStyle name="Обычный 103" xfId="1803"/>
+    <cellStyle name="Обычный 104" xfId="1804"/>
+    <cellStyle name="Обычный 105" xfId="1805"/>
+    <cellStyle name="Обычный 106" xfId="1806"/>
+    <cellStyle name="Обычный 107" xfId="1807"/>
+    <cellStyle name="Обычный 107 2" xfId="1808"/>
+    <cellStyle name="Обычный 107 2 2" xfId="1809"/>
+    <cellStyle name="Обычный 107 2 3" xfId="1810"/>
+    <cellStyle name="Обычный 108" xfId="1811"/>
+    <cellStyle name="Обычный 108 2" xfId="1812"/>
+    <cellStyle name="Обычный 108 2 2" xfId="1813"/>
+    <cellStyle name="Обычный 108 2 3" xfId="1814"/>
+    <cellStyle name="Обычный 109" xfId="1815"/>
+    <cellStyle name="Обычный 109 2" xfId="1816"/>
+    <cellStyle name="Обычный 109 2 2" xfId="1817"/>
+    <cellStyle name="Обычный 109 2 3" xfId="1818"/>
+    <cellStyle name="Обычный 11" xfId="1819"/>
+    <cellStyle name="Обычный 11 2" xfId="1820"/>
+    <cellStyle name="Обычный 11 3" xfId="1821"/>
+    <cellStyle name="Обычный 110" xfId="1822"/>
+    <cellStyle name="Обычный 110 2" xfId="1823"/>
+    <cellStyle name="Обычный 110 2 2" xfId="1824"/>
+    <cellStyle name="Обычный 110 2 3" xfId="1825"/>
+    <cellStyle name="Обычный 111" xfId="1826"/>
+    <cellStyle name="Обычный 111 2" xfId="1827"/>
+    <cellStyle name="Обычный 111 2 2" xfId="1828"/>
+    <cellStyle name="Обычный 111 2 3" xfId="1829"/>
+    <cellStyle name="Обычный 112" xfId="1830"/>
+    <cellStyle name="Обычный 112 2" xfId="1831"/>
+    <cellStyle name="Обычный 112 2 2" xfId="1832"/>
+    <cellStyle name="Обычный 112 2 3" xfId="1833"/>
+    <cellStyle name="Обычный 113" xfId="1834"/>
+    <cellStyle name="Обычный 113 2" xfId="1835"/>
+    <cellStyle name="Обычный 113 2 2" xfId="1836"/>
+    <cellStyle name="Обычный 113 2 3" xfId="1837"/>
+    <cellStyle name="Обычный 114" xfId="1838"/>
+    <cellStyle name="Обычный 114 2" xfId="1839"/>
+    <cellStyle name="Обычный 114 2 2" xfId="1840"/>
+    <cellStyle name="Обычный 114 2 3" xfId="1841"/>
+    <cellStyle name="Обычный 115" xfId="1842"/>
+    <cellStyle name="Обычный 115 2" xfId="1843"/>
+    <cellStyle name="Обычный 115 2 2" xfId="1844"/>
+    <cellStyle name="Обычный 115 2 3" xfId="1845"/>
+    <cellStyle name="Обычный 116" xfId="1846"/>
+    <cellStyle name="Обычный 116 2" xfId="1847"/>
+    <cellStyle name="Обычный 116 2 2" xfId="1848"/>
+    <cellStyle name="Обычный 116 2 3" xfId="1849"/>
+    <cellStyle name="Обычный 117" xfId="1850"/>
+    <cellStyle name="Обычный 117 2" xfId="1851"/>
+    <cellStyle name="Обычный 117 2 2" xfId="1852"/>
+    <cellStyle name="Обычный 117 2 3" xfId="1853"/>
+    <cellStyle name="Обычный 118" xfId="1854"/>
+    <cellStyle name="Обычный 118 2" xfId="1855"/>
+    <cellStyle name="Обычный 118 2 2" xfId="1856"/>
+    <cellStyle name="Обычный 118 2 3" xfId="1857"/>
+    <cellStyle name="Обычный 119" xfId="1858"/>
+    <cellStyle name="Обычный 119 2" xfId="1859"/>
+    <cellStyle name="Обычный 119 2 2" xfId="1860"/>
+    <cellStyle name="Обычный 119 2 3" xfId="1861"/>
+    <cellStyle name="Обычный 12" xfId="1862"/>
+    <cellStyle name="Обычный 12 2" xfId="1863"/>
+    <cellStyle name="Обычный 12 3" xfId="1864"/>
+    <cellStyle name="Обычный 12_1" xfId="1865"/>
+    <cellStyle name="Обычный 120" xfId="1866"/>
+    <cellStyle name="Обычный 120 2" xfId="1867"/>
+    <cellStyle name="Обычный 120 2 2" xfId="1868"/>
+    <cellStyle name="Обычный 120 2 3" xfId="1869"/>
+    <cellStyle name="Обычный 121" xfId="1870"/>
+    <cellStyle name="Обычный 121 2" xfId="1871"/>
+    <cellStyle name="Обычный 121 2 2" xfId="1872"/>
+    <cellStyle name="Обычный 121 2 3" xfId="1873"/>
+    <cellStyle name="Обычный 122" xfId="1874"/>
+    <cellStyle name="Обычный 122 2" xfId="1875"/>
+    <cellStyle name="Обычный 122 2 2" xfId="1876"/>
+    <cellStyle name="Обычный 122 2 3" xfId="1877"/>
+    <cellStyle name="Обычный 123" xfId="1878"/>
+    <cellStyle name="Обычный 123 2" xfId="1879"/>
+    <cellStyle name="Обычный 123 2 2" xfId="1880"/>
+    <cellStyle name="Обычный 123 2 3" xfId="1881"/>
+    <cellStyle name="Обычный 124" xfId="1882"/>
+    <cellStyle name="Обычный 124 2" xfId="1883"/>
+    <cellStyle name="Обычный 124 2 2" xfId="1884"/>
+    <cellStyle name="Обычный 124 2 3" xfId="1885"/>
+    <cellStyle name="Обычный 125" xfId="1886"/>
+    <cellStyle name="Обычный 125 2" xfId="1887"/>
+    <cellStyle name="Обычный 125 2 2" xfId="1888"/>
+    <cellStyle name="Обычный 125 2 3" xfId="1889"/>
+    <cellStyle name="Обычный 126" xfId="1890"/>
+    <cellStyle name="Обычный 126 2" xfId="1891"/>
+    <cellStyle name="Обычный 126 2 2" xfId="1892"/>
+    <cellStyle name="Обычный 126 2 3" xfId="1893"/>
+    <cellStyle name="Обычный 127" xfId="1894"/>
+    <cellStyle name="Обычный 127 2" xfId="1895"/>
+    <cellStyle name="Обычный 127 2 2" xfId="1896"/>
+    <cellStyle name="Обычный 127 2 3" xfId="1897"/>
+    <cellStyle name="Обычный 128" xfId="1898"/>
+    <cellStyle name="Обычный 128 2" xfId="1899"/>
+    <cellStyle name="Обычный 128 2 2" xfId="1900"/>
+    <cellStyle name="Обычный 128 2 3" xfId="1901"/>
+    <cellStyle name="Обычный 129" xfId="1902"/>
+    <cellStyle name="Обычный 129 2" xfId="1903"/>
+    <cellStyle name="Обычный 129 2 2" xfId="1904"/>
+    <cellStyle name="Обычный 129 2 3" xfId="1905"/>
+    <cellStyle name="Обычный 13" xfId="1906"/>
+    <cellStyle name="Обычный 13 2" xfId="1907"/>
+    <cellStyle name="Обычный 13 3" xfId="1908"/>
+    <cellStyle name="Обычный 13 4" xfId="1909"/>
+    <cellStyle name="Обычный 13_1" xfId="1910"/>
+    <cellStyle name="Обычный 130" xfId="1911"/>
+    <cellStyle name="Обычный 130 2" xfId="1912"/>
+    <cellStyle name="Обычный 130 2 2" xfId="1913"/>
+    <cellStyle name="Обычный 130 2 3" xfId="1914"/>
+    <cellStyle name="Обычный 131" xfId="1915"/>
+    <cellStyle name="Обычный 131 2" xfId="1916"/>
+    <cellStyle name="Обычный 131 2 2" xfId="1917"/>
+    <cellStyle name="Обычный 131 2 3" xfId="1918"/>
+    <cellStyle name="Обычный 132" xfId="1919"/>
+    <cellStyle name="Обычный 132 2" xfId="1920"/>
+    <cellStyle name="Обычный 132 2 2" xfId="1921"/>
+    <cellStyle name="Обычный 132 2 3" xfId="1922"/>
+    <cellStyle name="Обычный 133" xfId="1923"/>
+    <cellStyle name="Обычный 133 2" xfId="1924"/>
+    <cellStyle name="Обычный 133 2 2" xfId="1925"/>
+    <cellStyle name="Обычный 133 2 3" xfId="1926"/>
+    <cellStyle name="Обычный 134" xfId="1927"/>
+    <cellStyle name="Обычный 134 2" xfId="1928"/>
+    <cellStyle name="Обычный 134 2 2" xfId="1929"/>
+    <cellStyle name="Обычный 134 2 3" xfId="1930"/>
+    <cellStyle name="Обычный 135" xfId="1931"/>
+    <cellStyle name="Обычный 135 2" xfId="1932"/>
+    <cellStyle name="Обычный 135 2 2" xfId="1933"/>
+    <cellStyle name="Обычный 135 2 3" xfId="1934"/>
+    <cellStyle name="Обычный 136" xfId="1935"/>
+    <cellStyle name="Обычный 136 2" xfId="1936"/>
+    <cellStyle name="Обычный 136 2 2" xfId="1937"/>
+    <cellStyle name="Обычный 136 2 3" xfId="1938"/>
+    <cellStyle name="Обычный 137" xfId="1939"/>
+    <cellStyle name="Обычный 137 2" xfId="1940"/>
+    <cellStyle name="Обычный 137 2 2" xfId="1941"/>
+    <cellStyle name="Обычный 137 2 3" xfId="1942"/>
+    <cellStyle name="Обычный 138" xfId="1943"/>
+    <cellStyle name="Обычный 138 2" xfId="1944"/>
+    <cellStyle name="Обычный 138 2 2" xfId="1945"/>
+    <cellStyle name="Обычный 138 2 3" xfId="1946"/>
+    <cellStyle name="Обычный 139" xfId="1947"/>
+    <cellStyle name="Обычный 139 2" xfId="1948"/>
+    <cellStyle name="Обычный 139 2 2" xfId="1949"/>
+    <cellStyle name="Обычный 139 2 3" xfId="1950"/>
+    <cellStyle name="Обычный 14" xfId="1951"/>
+    <cellStyle name="Обычный 14 2" xfId="1952"/>
+    <cellStyle name="Обычный 140" xfId="1953"/>
+    <cellStyle name="Обычный 140 2" xfId="1954"/>
+    <cellStyle name="Обычный 140 2 2" xfId="1955"/>
+    <cellStyle name="Обычный 140 2 3" xfId="1956"/>
+    <cellStyle name="Обычный 141" xfId="1957"/>
+    <cellStyle name="Обычный 141 2" xfId="1958"/>
+    <cellStyle name="Обычный 141 2 2" xfId="1959"/>
+    <cellStyle name="Обычный 141 2 3" xfId="1960"/>
+    <cellStyle name="Обычный 142" xfId="1961"/>
+    <cellStyle name="Обычный 142 2" xfId="1962"/>
+    <cellStyle name="Обычный 142 2 2" xfId="1963"/>
+    <cellStyle name="Обычный 142 2 3" xfId="1964"/>
+    <cellStyle name="Обычный 143" xfId="1965"/>
+    <cellStyle name="Обычный 143 2" xfId="1966"/>
+    <cellStyle name="Обычный 143 2 2" xfId="1967"/>
+    <cellStyle name="Обычный 143 2 3" xfId="1968"/>
+    <cellStyle name="Обычный 144" xfId="1969"/>
+    <cellStyle name="Обычный 144 2" xfId="1970"/>
+    <cellStyle name="Обычный 144 2 2" xfId="1971"/>
+    <cellStyle name="Обычный 144 2 3" xfId="1972"/>
+    <cellStyle name="Обычный 145" xfId="1973"/>
+    <cellStyle name="Обычный 145 2" xfId="1974"/>
+    <cellStyle name="Обычный 145 2 2" xfId="1975"/>
+    <cellStyle name="Обычный 145 2 3" xfId="1976"/>
+    <cellStyle name="Обычный 146" xfId="1977"/>
+    <cellStyle name="Обычный 146 2" xfId="1978"/>
+    <cellStyle name="Обычный 146 2 2" xfId="1979"/>
+    <cellStyle name="Обычный 146 3" xfId="1980"/>
+    <cellStyle name="Обычный 146 3 2" xfId="1981"/>
+    <cellStyle name="Обычный 146 4" xfId="1982"/>
+    <cellStyle name="Обычный 147" xfId="1983"/>
+    <cellStyle name="Обычный 147 2" xfId="1984"/>
+    <cellStyle name="Обычный 147 2 2" xfId="1985"/>
+    <cellStyle name="Обычный 147 3" xfId="1986"/>
+    <cellStyle name="Обычный 147 3 2" xfId="1987"/>
+    <cellStyle name="Обычный 147 4" xfId="1988"/>
+    <cellStyle name="Обычный 148" xfId="1989"/>
+    <cellStyle name="Обычный 148 2" xfId="1990"/>
+    <cellStyle name="Обычный 148 2 2" xfId="1991"/>
+    <cellStyle name="Обычный 148 3" xfId="1992"/>
+    <cellStyle name="Обычный 148 3 2" xfId="1993"/>
+    <cellStyle name="Обычный 148 4" xfId="1994"/>
+    <cellStyle name="Обычный 149" xfId="1995"/>
+    <cellStyle name="Обычный 149 2" xfId="1996"/>
+    <cellStyle name="Обычный 149 3" xfId="1997"/>
+    <cellStyle name="Обычный 149 3 2" xfId="1998"/>
+    <cellStyle name="Обычный 149 4" xfId="1999"/>
+    <cellStyle name="Обычный 15" xfId="2000"/>
+    <cellStyle name="Обычный 15 2" xfId="2001"/>
+    <cellStyle name="Обычный 150" xfId="2002"/>
+    <cellStyle name="Обычный 150 2" xfId="2003"/>
+    <cellStyle name="Обычный 150 3" xfId="2004"/>
+    <cellStyle name="Обычный 150 3 2" xfId="2005"/>
+    <cellStyle name="Обычный 150 4" xfId="2006"/>
+    <cellStyle name="Обычный 151" xfId="2007"/>
+    <cellStyle name="Обычный 151 2" xfId="2008"/>
+    <cellStyle name="Обычный 151 3" xfId="2009"/>
+    <cellStyle name="Обычный 151 3 2" xfId="2010"/>
+    <cellStyle name="Обычный 151 4" xfId="2011"/>
+    <cellStyle name="Обычный 152" xfId="2012"/>
+    <cellStyle name="Обычный 152 2" xfId="2013"/>
+    <cellStyle name="Обычный 152 3" xfId="2014"/>
+    <cellStyle name="Обычный 152 3 2" xfId="2015"/>
+    <cellStyle name="Обычный 152 4" xfId="2016"/>
+    <cellStyle name="Обычный 153" xfId="2017"/>
+    <cellStyle name="Обычный 153 2" xfId="2018"/>
+    <cellStyle name="Обычный 153 3" xfId="2019"/>
+    <cellStyle name="Обычный 153 3 2" xfId="2020"/>
+    <cellStyle name="Обычный 153 4" xfId="2021"/>
+    <cellStyle name="Обычный 154" xfId="2022"/>
+    <cellStyle name="Обычный 154 2" xfId="2023"/>
+    <cellStyle name="Обычный 154 3" xfId="2024"/>
+    <cellStyle name="Обычный 154 3 2" xfId="2025"/>
+    <cellStyle name="Обычный 154 4" xfId="2026"/>
+    <cellStyle name="Обычный 155" xfId="2027"/>
+    <cellStyle name="Обычный 155 2" xfId="2028"/>
+    <cellStyle name="Обычный 155 3" xfId="2029"/>
+    <cellStyle name="Обычный 155 3 2" xfId="2030"/>
+    <cellStyle name="Обычный 155 4" xfId="2031"/>
+    <cellStyle name="Обычный 156" xfId="2032"/>
+    <cellStyle name="Обычный 156 2" xfId="2033"/>
+    <cellStyle name="Обычный 156 3" xfId="2034"/>
+    <cellStyle name="Обычный 156 3 2" xfId="2035"/>
+    <cellStyle name="Обычный 156 4" xfId="2036"/>
+    <cellStyle name="Обычный 157" xfId="2037"/>
+    <cellStyle name="Обычный 157 2" xfId="2038"/>
+    <cellStyle name="Обычный 157 3" xfId="2039"/>
+    <cellStyle name="Обычный 157 3 2" xfId="2040"/>
+    <cellStyle name="Обычный 157 4" xfId="2041"/>
+    <cellStyle name="Обычный 158" xfId="2042"/>
+    <cellStyle name="Обычный 158 2" xfId="2043"/>
+    <cellStyle name="Обычный 158 3" xfId="2044"/>
+    <cellStyle name="Обычный 158 3 2" xfId="2045"/>
+    <cellStyle name="Обычный 158 4" xfId="2046"/>
+    <cellStyle name="Обычный 159" xfId="2047"/>
+    <cellStyle name="Обычный 159 2" xfId="2048"/>
+    <cellStyle name="Обычный 159 3" xfId="2049"/>
+    <cellStyle name="Обычный 159 3 2" xfId="2050"/>
+    <cellStyle name="Обычный 159 4" xfId="2051"/>
+    <cellStyle name="Обычный 16" xfId="2052"/>
+    <cellStyle name="Обычный 16 10" xfId="2053"/>
+    <cellStyle name="Обычный 16 11" xfId="2054"/>
+    <cellStyle name="Обычный 16 12" xfId="2055"/>
+    <cellStyle name="Обычный 16 13" xfId="2056"/>
+    <cellStyle name="Обычный 16 14" xfId="2057"/>
+    <cellStyle name="Обычный 16 15" xfId="2058"/>
+    <cellStyle name="Обычный 16 16" xfId="2059"/>
+    <cellStyle name="Обычный 16 17" xfId="2060"/>
+    <cellStyle name="Обычный 16 18" xfId="2061"/>
+    <cellStyle name="Обычный 16 19" xfId="2062"/>
+    <cellStyle name="Обычный 16 2" xfId="2063"/>
+    <cellStyle name="Обычный 16 20" xfId="2064"/>
+    <cellStyle name="Обычный 16 21" xfId="2065"/>
+    <cellStyle name="Обычный 16 22" xfId="2066"/>
+    <cellStyle name="Обычный 16 23" xfId="2067"/>
+    <cellStyle name="Обычный 16 24" xfId="2068"/>
+    <cellStyle name="Обычный 16 25" xfId="2069"/>
+    <cellStyle name="Обычный 16 26" xfId="2070"/>
+    <cellStyle name="Обычный 16 27" xfId="2071"/>
+    <cellStyle name="Обычный 16 28" xfId="2072"/>
+    <cellStyle name="Обычный 16 3" xfId="2073"/>
+    <cellStyle name="Обычный 16 4" xfId="2074"/>
+    <cellStyle name="Обычный 16 5" xfId="2075"/>
+    <cellStyle name="Обычный 16 6" xfId="2076"/>
+    <cellStyle name="Обычный 16 7" xfId="2077"/>
+    <cellStyle name="Обычный 16 8" xfId="2078"/>
+    <cellStyle name="Обычный 16 9" xfId="2079"/>
+    <cellStyle name="Обычный 160" xfId="2080"/>
+    <cellStyle name="Обычный 160 2" xfId="2081"/>
+    <cellStyle name="Обычный 160 3" xfId="2082"/>
+    <cellStyle name="Обычный 160 3 2" xfId="2083"/>
+    <cellStyle name="Обычный 160 4" xfId="2084"/>
+    <cellStyle name="Обычный 161" xfId="2085"/>
+    <cellStyle name="Обычный 161 2" xfId="2086"/>
+    <cellStyle name="Обычный 161 3" xfId="2087"/>
+    <cellStyle name="Обычный 161 3 2" xfId="2088"/>
+    <cellStyle name="Обычный 161 4" xfId="2089"/>
+    <cellStyle name="Обычный 162" xfId="2090"/>
+    <cellStyle name="Обычный 162 2" xfId="2091"/>
+    <cellStyle name="Обычный 162 3" xfId="2092"/>
+    <cellStyle name="Обычный 162 3 2" xfId="2093"/>
+    <cellStyle name="Обычный 162 4" xfId="2094"/>
+    <cellStyle name="Обычный 163" xfId="2095"/>
+    <cellStyle name="Обычный 163 2" xfId="2096"/>
+    <cellStyle name="Обычный 163 3" xfId="2097"/>
+    <cellStyle name="Обычный 163 3 2" xfId="2098"/>
+    <cellStyle name="Обычный 163 4" xfId="2099"/>
+    <cellStyle name="Обычный 164" xfId="2100"/>
+    <cellStyle name="Обычный 164 2" xfId="2101"/>
+    <cellStyle name="Обычный 164 3" xfId="2102"/>
+    <cellStyle name="Обычный 164 3 2" xfId="2103"/>
+    <cellStyle name="Обычный 164 4" xfId="2104"/>
+    <cellStyle name="Обычный 165" xfId="2105"/>
+    <cellStyle name="Обычный 165 2" xfId="2106"/>
+    <cellStyle name="Обычный 165 3" xfId="2107"/>
+    <cellStyle name="Обычный 165 3 2" xfId="2108"/>
+    <cellStyle name="Обычный 165 4" xfId="2109"/>
+    <cellStyle name="Обычный 166" xfId="2110"/>
+    <cellStyle name="Обычный 166 2" xfId="2111"/>
+    <cellStyle name="Обычный 166 3" xfId="2112"/>
+    <cellStyle name="Обычный 166 3 2" xfId="2113"/>
+    <cellStyle name="Обычный 166 4" xfId="2114"/>
+    <cellStyle name="Обычный 167" xfId="2115"/>
+    <cellStyle name="Обычный 167 2" xfId="2116"/>
+    <cellStyle name="Обычный 167 3" xfId="2117"/>
+    <cellStyle name="Обычный 167 3 2" xfId="2118"/>
+    <cellStyle name="Обычный 167 4" xfId="2119"/>
+    <cellStyle name="Обычный 168" xfId="2120"/>
+    <cellStyle name="Обычный 168 2" xfId="2121"/>
+    <cellStyle name="Обычный 168 3" xfId="2122"/>
+    <cellStyle name="Обычный 168 3 2" xfId="2123"/>
+    <cellStyle name="Обычный 168 4" xfId="2124"/>
+    <cellStyle name="Обычный 169" xfId="2125"/>
+    <cellStyle name="Обычный 169 2" xfId="2126"/>
+    <cellStyle name="Обычный 169 3" xfId="2127"/>
+    <cellStyle name="Обычный 169 3 2" xfId="2128"/>
+    <cellStyle name="Обычный 169 4" xfId="2129"/>
+    <cellStyle name="Обычный 17" xfId="2130"/>
+    <cellStyle name="Обычный 17 2" xfId="2131"/>
+    <cellStyle name="Обычный 170" xfId="2132"/>
+    <cellStyle name="Обычный 170 2" xfId="2133"/>
+    <cellStyle name="Обычный 170 3" xfId="2134"/>
+    <cellStyle name="Обычный 170 3 2" xfId="2135"/>
+    <cellStyle name="Обычный 170 4" xfId="2136"/>
+    <cellStyle name="Обычный 171" xfId="2137"/>
+    <cellStyle name="Обычный 171 2" xfId="2138"/>
+    <cellStyle name="Обычный 171 3" xfId="2139"/>
+    <cellStyle name="Обычный 171 3 2" xfId="2140"/>
+    <cellStyle name="Обычный 171 4" xfId="2141"/>
+    <cellStyle name="Обычный 172" xfId="2142"/>
+    <cellStyle name="Обычный 172 2" xfId="2143"/>
+    <cellStyle name="Обычный 172 3" xfId="2144"/>
+    <cellStyle name="Обычный 172 3 2" xfId="2145"/>
+    <cellStyle name="Обычный 172 4" xfId="2146"/>
+    <cellStyle name="Обычный 173" xfId="2147"/>
+    <cellStyle name="Обычный 173 2" xfId="2148"/>
+    <cellStyle name="Обычный 173 3" xfId="2149"/>
+    <cellStyle name="Обычный 173 3 2" xfId="2150"/>
+    <cellStyle name="Обычный 173 4" xfId="2151"/>
+    <cellStyle name="Обычный 174" xfId="2152"/>
+    <cellStyle name="Обычный 174 2" xfId="2153"/>
+    <cellStyle name="Обычный 174 3" xfId="2154"/>
+    <cellStyle name="Обычный 174 3 2" xfId="2155"/>
+    <cellStyle name="Обычный 174 4" xfId="2156"/>
+    <cellStyle name="Обычный 175" xfId="2157"/>
+    <cellStyle name="Обычный 175 2" xfId="2158"/>
+    <cellStyle name="Обычный 175 3" xfId="2159"/>
+    <cellStyle name="Обычный 175 3 2" xfId="2160"/>
+    <cellStyle name="Обычный 175 4" xfId="2161"/>
+    <cellStyle name="Обычный 176" xfId="2162"/>
+    <cellStyle name="Обычный 176 2" xfId="2163"/>
+    <cellStyle name="Обычный 176 3" xfId="2164"/>
+    <cellStyle name="Обычный 176 3 2" xfId="2165"/>
+    <cellStyle name="Обычный 176 4" xfId="2166"/>
+    <cellStyle name="Обычный 177" xfId="2167"/>
+    <cellStyle name="Обычный 177 2" xfId="2168"/>
+    <cellStyle name="Обычный 177 3" xfId="2169"/>
+    <cellStyle name="Обычный 177 3 2" xfId="2170"/>
+    <cellStyle name="Обычный 177 4" xfId="2171"/>
+    <cellStyle name="Обычный 178" xfId="2172"/>
+    <cellStyle name="Обычный 178 2" xfId="2173"/>
+    <cellStyle name="Обычный 178 3" xfId="2174"/>
+    <cellStyle name="Обычный 178 3 2" xfId="2175"/>
+    <cellStyle name="Обычный 178 4" xfId="2176"/>
+    <cellStyle name="Обычный 179" xfId="2177"/>
+    <cellStyle name="Обычный 179 2" xfId="2178"/>
+    <cellStyle name="Обычный 179 3" xfId="2179"/>
+    <cellStyle name="Обычный 179 3 2" xfId="2180"/>
+    <cellStyle name="Обычный 179 4" xfId="2181"/>
+    <cellStyle name="Обычный 18" xfId="2182"/>
+    <cellStyle name="Обычный 18 2" xfId="2183"/>
+    <cellStyle name="Обычный 180" xfId="2184"/>
+    <cellStyle name="Обычный 180 2" xfId="2185"/>
+    <cellStyle name="Обычный 180 3" xfId="2186"/>
+    <cellStyle name="Обычный 180 3 2" xfId="2187"/>
+    <cellStyle name="Обычный 180 4" xfId="2188"/>
+    <cellStyle name="Обычный 181" xfId="2189"/>
+    <cellStyle name="Обычный 181 2" xfId="2190"/>
+    <cellStyle name="Обычный 181 3" xfId="2191"/>
+    <cellStyle name="Обычный 181 3 2" xfId="2192"/>
+    <cellStyle name="Обычный 181 4" xfId="2193"/>
+    <cellStyle name="Обычный 182" xfId="2194"/>
+    <cellStyle name="Обычный 182 2" xfId="2195"/>
+    <cellStyle name="Обычный 182 3" xfId="2196"/>
+    <cellStyle name="Обычный 182 3 2" xfId="2197"/>
+    <cellStyle name="Обычный 182 4" xfId="2198"/>
+    <cellStyle name="Обычный 183" xfId="2199"/>
+    <cellStyle name="Обычный 183 2" xfId="2200"/>
+    <cellStyle name="Обычный 183 3" xfId="2201"/>
+    <cellStyle name="Обычный 183 3 2" xfId="2202"/>
+    <cellStyle name="Обычный 183 4" xfId="2203"/>
+    <cellStyle name="Обычный 184" xfId="2204"/>
+    <cellStyle name="Обычный 184 2" xfId="2205"/>
+    <cellStyle name="Обычный 184 3" xfId="2206"/>
+    <cellStyle name="Обычный 184 3 2" xfId="2207"/>
+    <cellStyle name="Обычный 184 4" xfId="2208"/>
+    <cellStyle name="Обычный 185" xfId="2209"/>
+    <cellStyle name="Обычный 185 2" xfId="2210"/>
+    <cellStyle name="Обычный 185 3" xfId="2211"/>
+    <cellStyle name="Обычный 185 3 2" xfId="2212"/>
+    <cellStyle name="Обычный 185 4" xfId="2213"/>
+    <cellStyle name="Обычный 186" xfId="2214"/>
+    <cellStyle name="Обычный 186 2" xfId="2215"/>
+    <cellStyle name="Обычный 186 3" xfId="2216"/>
+    <cellStyle name="Обычный 186 3 2" xfId="2217"/>
+    <cellStyle name="Обычный 186 4" xfId="2218"/>
+    <cellStyle name="Обычный 187" xfId="2219"/>
+    <cellStyle name="Обычный 187 2" xfId="2220"/>
+    <cellStyle name="Обычный 187 3" xfId="2221"/>
+    <cellStyle name="Обычный 187 3 2" xfId="2222"/>
+    <cellStyle name="Обычный 187 4" xfId="2223"/>
+    <cellStyle name="Обычный 188" xfId="2224"/>
+    <cellStyle name="Обычный 188 2" xfId="2225"/>
+    <cellStyle name="Обычный 188 3" xfId="2226"/>
+    <cellStyle name="Обычный 188 3 2" xfId="2227"/>
+    <cellStyle name="Обычный 188 4" xfId="2228"/>
+    <cellStyle name="Обычный 189" xfId="2229"/>
+    <cellStyle name="Обычный 189 2" xfId="2230"/>
+    <cellStyle name="Обычный 189 3" xfId="2231"/>
+    <cellStyle name="Обычный 189 3 2" xfId="2232"/>
+    <cellStyle name="Обычный 189 4" xfId="2233"/>
+    <cellStyle name="Обычный 19" xfId="2234"/>
+    <cellStyle name="Обычный 19 2" xfId="2235"/>
+    <cellStyle name="Обычный 190" xfId="2236"/>
+    <cellStyle name="Обычный 190 2" xfId="2237"/>
+    <cellStyle name="Обычный 190 3" xfId="2238"/>
+    <cellStyle name="Обычный 190 3 2" xfId="2239"/>
+    <cellStyle name="Обычный 190 4" xfId="2240"/>
+    <cellStyle name="Обычный 191" xfId="2241"/>
+    <cellStyle name="Обычный 191 2" xfId="2242"/>
+    <cellStyle name="Обычный 191 3" xfId="2243"/>
+    <cellStyle name="Обычный 191 3 2" xfId="2244"/>
+    <cellStyle name="Обычный 191 4" xfId="2245"/>
+    <cellStyle name="Обычный 192" xfId="2246"/>
+    <cellStyle name="Обычный 192 2" xfId="2247"/>
+    <cellStyle name="Обычный 192 3" xfId="2248"/>
+    <cellStyle name="Обычный 192 3 2" xfId="2249"/>
+    <cellStyle name="Обычный 192 4" xfId="2250"/>
+    <cellStyle name="Обычный 193" xfId="2251"/>
+    <cellStyle name="Обычный 193 2" xfId="2252"/>
+    <cellStyle name="Обычный 193 3" xfId="2253"/>
+    <cellStyle name="Обычный 193 3 2" xfId="2254"/>
+    <cellStyle name="Обычный 193 4" xfId="2255"/>
+    <cellStyle name="Обычный 194" xfId="2256"/>
+    <cellStyle name="Обычный 194 2" xfId="2257"/>
+    <cellStyle name="Обычный 194 3" xfId="2258"/>
+    <cellStyle name="Обычный 194 3 2" xfId="2259"/>
+    <cellStyle name="Обычный 194 4" xfId="2260"/>
+    <cellStyle name="Обычный 195" xfId="2261"/>
+    <cellStyle name="Обычный 195 2" xfId="2262"/>
+    <cellStyle name="Обычный 195 3" xfId="2263"/>
+    <cellStyle name="Обычный 195 3 2" xfId="2264"/>
+    <cellStyle name="Обычный 195 4" xfId="2265"/>
+    <cellStyle name="Обычный 196" xfId="2266"/>
+    <cellStyle name="Обычный 196 2" xfId="2267"/>
+    <cellStyle name="Обычный 196 3" xfId="2268"/>
+    <cellStyle name="Обычный 196 3 2" xfId="2269"/>
+    <cellStyle name="Обычный 196 4" xfId="2270"/>
+    <cellStyle name="Обычный 197" xfId="2271"/>
+    <cellStyle name="Обычный 197 2" xfId="2272"/>
+    <cellStyle name="Обычный 197 3" xfId="2273"/>
+    <cellStyle name="Обычный 197 3 2" xfId="2274"/>
+    <cellStyle name="Обычный 197 4" xfId="2275"/>
+    <cellStyle name="Обычный 198" xfId="2276"/>
+    <cellStyle name="Обычный 198 2" xfId="2277"/>
+    <cellStyle name="Обычный 198 3" xfId="2278"/>
+    <cellStyle name="Обычный 198 3 2" xfId="2279"/>
+    <cellStyle name="Обычный 198 4" xfId="2280"/>
+    <cellStyle name="Обычный 199" xfId="2281"/>
+    <cellStyle name="Обычный 199 2" xfId="2282"/>
+    <cellStyle name="Обычный 199 3" xfId="2283"/>
+    <cellStyle name="Обычный 199 3 2" xfId="2284"/>
+    <cellStyle name="Обычный 199 4" xfId="2285"/>
+    <cellStyle name="Обычный 2" xfId="2"/>
+    <cellStyle name="Обычный 2 10" xfId="2286"/>
+    <cellStyle name="Обычный 2 10 2" xfId="2287"/>
+    <cellStyle name="Обычный 2 10_Обложка" xfId="2288"/>
+    <cellStyle name="Обычный 2 11" xfId="2289"/>
+    <cellStyle name="Обычный 2 11 2" xfId="2290"/>
+    <cellStyle name="Обычный 2 11_Обложка" xfId="2291"/>
+    <cellStyle name="Обычный 2 12" xfId="2292"/>
+    <cellStyle name="Обычный 2 12 2" xfId="2293"/>
+    <cellStyle name="Обычный 2 12_Обложка" xfId="2294"/>
+    <cellStyle name="Обычный 2 13" xfId="2295"/>
+    <cellStyle name="Обычный 2 13 2" xfId="2296"/>
+    <cellStyle name="Обычный 2 13_Обложка" xfId="2297"/>
+    <cellStyle name="Обычный 2 14" xfId="2298"/>
+    <cellStyle name="Обычный 2 14 2" xfId="2299"/>
+    <cellStyle name="Обычный 2 14_Обложка" xfId="2300"/>
+    <cellStyle name="Обычный 2 15" xfId="2301"/>
+    <cellStyle name="Обычный 2 15 2" xfId="2302"/>
+    <cellStyle name="Обычный 2 15_Обложка" xfId="2303"/>
+    <cellStyle name="Обычный 2 16" xfId="2304"/>
+    <cellStyle name="Обычный 2 16 2" xfId="2305"/>
+    <cellStyle name="Обычный 2 16_Обложка" xfId="2306"/>
+    <cellStyle name="Обычный 2 17" xfId="2307"/>
+    <cellStyle name="Обычный 2 17 2" xfId="2308"/>
+    <cellStyle name="Обычный 2 17 2 2" xfId="2309"/>
+    <cellStyle name="Обычный 2 17 2 3" xfId="2310"/>
+    <cellStyle name="Обычный 2 17 2_12." xfId="2311"/>
+    <cellStyle name="Обычный 2 17 3" xfId="2312"/>
+    <cellStyle name="Обычный 2 17_Обложка" xfId="2313"/>
+    <cellStyle name="Обычный 2 18" xfId="2314"/>
+    <cellStyle name="Обычный 2 19" xfId="2315"/>
+    <cellStyle name="Обычный 2 19 2" xfId="2316"/>
+    <cellStyle name="Обычный 2 19 2 2" xfId="2317"/>
+    <cellStyle name="Обычный 2 19 2 2 2" xfId="2318"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2" xfId="2319"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 2" xfId="2320"/>
+    <cellStyle name="Обычный 2 19 2 2 2 2 3" xfId="2321"/>
+    <cellStyle name="Обычный 2 19 2 2 2 3" xfId="2322"/>
+    <cellStyle name="Обычный 2 19 2 2 2_12." xfId="2323"/>
+    <cellStyle name="Обычный 2 19 2 2 3" xfId="2324"/>
+    <cellStyle name="Обычный 2 19 2 2 4" xfId="2325"/>
+    <cellStyle name="Обычный 2 19 2 3" xfId="2326"/>
+    <cellStyle name="Обычный 2 19 2 3 2" xfId="2327"/>
+    <cellStyle name="Обычный 2 19 2 3 3" xfId="2328"/>
+    <cellStyle name="Обычный 2 19 2 4" xfId="2329"/>
+    <cellStyle name="Обычный 2 19 2_12." xfId="2330"/>
+    <cellStyle name="Обычный 2 19 3" xfId="2331"/>
+    <cellStyle name="Обычный 2 19 3 2" xfId="2332"/>
+    <cellStyle name="Обычный 2 19 3 2 2" xfId="2333"/>
+    <cellStyle name="Обычный 2 19 3 2 3" xfId="2334"/>
+    <cellStyle name="Обычный 2 19 3 3" xfId="2335"/>
+    <cellStyle name="Обычный 2 19 3_12." xfId="2336"/>
+    <cellStyle name="Обычный 2 19 4" xfId="2337"/>
+    <cellStyle name="Обычный 2 19 5" xfId="2338"/>
+    <cellStyle name="Обычный 2 2" xfId="2339"/>
+    <cellStyle name="Обычный 2 2 10" xfId="2340"/>
+    <cellStyle name="Обычный 2 2 11" xfId="2341"/>
+    <cellStyle name="Обычный 2 2 12" xfId="2342"/>
+    <cellStyle name="Обычный 2 2 13" xfId="2343"/>
+    <cellStyle name="Обычный 2 2 14" xfId="2344"/>
+    <cellStyle name="Обычный 2 2 15" xfId="2345"/>
+    <cellStyle name="Обычный 2 2 16" xfId="2346"/>
+    <cellStyle name="Обычный 2 2 2" xfId="2347"/>
+    <cellStyle name="Обычный 2 2 2 10" xfId="2348"/>
+    <cellStyle name="Обычный 2 2 2 11" xfId="2349"/>
+    <cellStyle name="Обычный 2 2 2 12" xfId="2350"/>
+    <cellStyle name="Обычный 2 2 2 13" xfId="2351"/>
+    <cellStyle name="Обычный 2 2 2 14" xfId="2352"/>
+    <cellStyle name="Обычный 2 2 2 15" xfId="2353"/>
+    <cellStyle name="Обычный 2 2 2 16" xfId="2354"/>
+    <cellStyle name="Обычный 2 2 2 17" xfId="2355"/>
+    <cellStyle name="Обычный 2 2 2 2" xfId="2356"/>
+    <cellStyle name="Обычный 2 2 2 2 2" xfId="2357"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2" xfId="2358"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2" xfId="2359"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2" xfId="2360"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2" xfId="2361"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2" xfId="2362"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2" xfId="2363"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2" xfId="2364"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 2" xfId="2365"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2 3" xfId="2366"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 2_11.13(1)" xfId="2367"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2 3" xfId="2368"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 2_1" xfId="2369"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2 3" xfId="2370"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 2_11.13(1)" xfId="2371"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3" xfId="2372"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3 2" xfId="2373"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 3_1" xfId="2374"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2 4" xfId="2375"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 2_1" xfId="2376"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3" xfId="2377"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2" xfId="2378"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2 2" xfId="2379"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 2_1" xfId="2380"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3 3" xfId="2381"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 3_12." xfId="2382"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2 4" xfId="2383"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 2_11.13(1)" xfId="2384"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3" xfId="2385"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2" xfId="2386"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2" xfId="2387"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2 2" xfId="2388"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 2_1" xfId="2389"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2 3" xfId="2390"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 2_12." xfId="2391"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3 3" xfId="2392"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 3_1" xfId="2393"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4" xfId="2394"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4 2" xfId="2395"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 4_1" xfId="2396"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2 5" xfId="2397"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 2_1" xfId="2398"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3" xfId="2399"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2" xfId="2400"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2" xfId="2401"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2" xfId="2402"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2 2" xfId="2403"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 2_1" xfId="2404"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2 3" xfId="2405"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 2_12." xfId="2406"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2 3" xfId="2407"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 2_1" xfId="2408"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3" xfId="2409"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3 2" xfId="2410"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 3_1" xfId="2411"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3 4" xfId="2412"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 3_12." xfId="2413"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4" xfId="2414"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2" xfId="2415"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2 2" xfId="2416"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 2_1" xfId="2417"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4 3" xfId="2418"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 4_12." xfId="2419"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2 5" xfId="2420"/>
+    <cellStyle name="Обычный 2 2 2 2 2 2_11.13(1)" xfId="2421"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3" xfId="2422"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2" xfId="2423"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2" xfId="2424"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2" xfId="2425"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2" xfId="2426"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2 2" xfId="2427"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 2_1" xfId="2428"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2 3" xfId="2429"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 2_12." xfId="2430"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2 3" xfId="2431"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 2_1" xfId="2432"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3" xfId="2433"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3 2" xfId="2434"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 3_1" xfId="2435"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2 4" xfId="2436"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 2_12." xfId="2437"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3" xfId="2438"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2" xfId="2439"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2 2" xfId="2440"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 2_1" xfId="2441"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3 3" xfId="2442"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 3_12." xfId="2443"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3 4" xfId="2444"/>
+    <cellStyle name="Обычный 2 2 2 2 2 3_1" xfId="2445"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4" xfId="2446"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2" xfId="2447"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2" xfId="2448"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2 2" xfId="2449"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 2_1" xfId="2450"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2 3" xfId="2451"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 2_12." xfId="2452"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4 3" xfId="2453"/>
+    <cellStyle name="Обычный 2 2 2 2 2 4_1" xfId="2454"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5" xfId="2455"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5 2" xfId="2456"/>
+    <cellStyle name="Обычный 2 2 2 2 2 5_1" xfId="2457"/>
+    <cellStyle name="Обычный 2 2 2 2 2 6" xfId="2458"/>
+    <cellStyle name="Обычный 2 2 2 2 2 7" xfId="2459"/>
+    <cellStyle name="Обычный 2 2 2 2 2_1" xfId="2460"/>
+    <cellStyle name="Обычный 2 2 2 2 3" xfId="2461"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2" xfId="2462"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2" xfId="2463"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2" xfId="2464"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2" xfId="2465"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 2 2" xfId="2466"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2 3" xfId="2467"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 2_1" xfId="2468"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2 3" xfId="2469"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 2_12." xfId="2470"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3" xfId="2471"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 3 2" xfId="2472"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2 4" xfId="2473"/>
+    <cellStyle name="Обычный 2 2 2 2 3 2_1" xfId="2474"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3" xfId="2475"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2" xfId="2476"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 2 2" xfId="2477"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3 3" xfId="2478"/>
+    <cellStyle name="Обычный 2 2 2 2 3 3_1" xfId="2479"/>
+    <cellStyle name="Обычный 2 2 2 2 3 4" xfId="2480"/>
+    <cellStyle name="Обычный 2 2 2 2 3 5" xfId="2481"/>
+    <cellStyle name="Обычный 2 2 2 2 3_12." xfId="2482"/>
+    <cellStyle name="Обычный 2 2 2 2 4" xfId="2483"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2" xfId="2484"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2" xfId="2485"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 2 2" xfId="2486"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2 3" xfId="2487"/>
+    <cellStyle name="Обычный 2 2 2 2 4 2_1" xfId="2488"/>
+    <cellStyle name="Обычный 2 2 2 2 4 3" xfId="2489"/>
+    <cellStyle name="Обычный 2 2 2 2 4_12." xfId="2490"/>
+    <cellStyle name="Обычный 2 2 2 2 5" xfId="2491"/>
+    <cellStyle name="Обычный 2 2 2 2 5 2" xfId="2492"/>
+    <cellStyle name="Обычный 2 2 2 2 6" xfId="2493"/>
+    <cellStyle name="Обычный 2 2 2 2_11.13(1)" xfId="2494"/>
+    <cellStyle name="Обычный 2 2 2 3" xfId="2495"/>
+    <cellStyle name="Обычный 2 2 2 3 2" xfId="2496"/>
+    <cellStyle name="Обычный 2 2 2 3_1" xfId="2497"/>
+    <cellStyle name="Обычный 2 2 2 4" xfId="2498"/>
+    <cellStyle name="Обычный 2 2 2 4 2" xfId="2499"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2" xfId="2500"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2" xfId="2501"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2" xfId="2502"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2 2" xfId="2503"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 2_1" xfId="2504"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2 3" xfId="2505"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 2_12." xfId="2506"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2 3" xfId="2507"/>
+    <cellStyle name="Обычный 2 2 2 4 2 2_1" xfId="2508"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3" xfId="2509"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3 2" xfId="2510"/>
+    <cellStyle name="Обычный 2 2 2 4 2 3_1" xfId="2511"/>
+    <cellStyle name="Обычный 2 2 2 4 2 4" xfId="2512"/>
+    <cellStyle name="Обычный 2 2 2 4 2_12." xfId="2513"/>
+    <cellStyle name="Обычный 2 2 2 4 3" xfId="2514"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2" xfId="2515"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2 2" xfId="2516"/>
+    <cellStyle name="Обычный 2 2 2 4 3 2_1" xfId="2517"/>
+    <cellStyle name="Обычный 2 2 2 4 3 3" xfId="2518"/>
+    <cellStyle name="Обычный 2 2 2 4 3_12." xfId="2519"/>
+    <cellStyle name="Обычный 2 2 2 4 4" xfId="2520"/>
+    <cellStyle name="Обычный 2 2 2 4_1" xfId="2521"/>
+    <cellStyle name="Обычный 2 2 2 5" xfId="2522"/>
+    <cellStyle name="Обычный 2 2 2 5 2" xfId="2523"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2" xfId="2524"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2 2" xfId="2525"/>
+    <cellStyle name="Обычный 2 2 2 5 2 2_1" xfId="2526"/>
+    <cellStyle name="Обычный 2 2 2 5 2 3" xfId="2527"/>
+    <cellStyle name="Обычный 2 2 2 5 2_12." xfId="2528"/>
+    <cellStyle name="Обычный 2 2 2 5 3" xfId="2529"/>
+    <cellStyle name="Обычный 2 2 2 5_1" xfId="2530"/>
+    <cellStyle name="Обычный 2 2 2 6" xfId="2531"/>
+    <cellStyle name="Обычный 2 2 2 6 2" xfId="2532"/>
+    <cellStyle name="Обычный 2 2 2 6_1" xfId="2533"/>
+    <cellStyle name="Обычный 2 2 2 7" xfId="2534"/>
+    <cellStyle name="Обычный 2 2 2 7 2" xfId="2535"/>
+    <cellStyle name="Обычный 2 2 2 7_Обложка" xfId="2536"/>
+    <cellStyle name="Обычный 2 2 2 8" xfId="2537"/>
+    <cellStyle name="Обычный 2 2 2 9" xfId="2538"/>
+    <cellStyle name="Обычный 2 2 2_1" xfId="2539"/>
+    <cellStyle name="Обычный 2 2 3" xfId="2540"/>
+    <cellStyle name="Обычный 2 2 3 2" xfId="2541"/>
+    <cellStyle name="Обычный 2 2 3 2 2" xfId="2542"/>
+    <cellStyle name="Обычный 2 2 3 2_1" xfId="2543"/>
+    <cellStyle name="Обычный 2 2 3 3" xfId="2544"/>
+    <cellStyle name="Обычный 2 2 3 3 2" xfId="2545"/>
+    <cellStyle name="Обычный 2 2 3 3_Обложка" xfId="2546"/>
+    <cellStyle name="Обычный 2 2 3 4" xfId="2547"/>
+    <cellStyle name="Обычный 2 2 3_12." xfId="2548"/>
+    <cellStyle name="Обычный 2 2 4" xfId="2549"/>
+    <cellStyle name="Обычный 2 2 4 2" xfId="2550"/>
+    <cellStyle name="Обычный 2 2 4 2 2" xfId="2551"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2" xfId="2552"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2" xfId="2553"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 2 2" xfId="2554"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2 3" xfId="2555"/>
+    <cellStyle name="Обычный 2 2 4 2 2 2_1" xfId="2556"/>
+    <cellStyle name="Обычный 2 2 4 2 2 3" xfId="2557"/>
+    <cellStyle name="Обычный 2 2 4 2 2_12." xfId="2558"/>
+    <cellStyle name="Обычный 2 2 4 2 3" xfId="2559"/>
+    <cellStyle name="Обычный 2 2 4 2 3 2" xfId="2560"/>
+    <cellStyle name="Обычный 2 2 4 2 4" xfId="2561"/>
+    <cellStyle name="Обычный 2 2 4 2_1" xfId="2562"/>
+    <cellStyle name="Обычный 2 2 4 3" xfId="2563"/>
+    <cellStyle name="Обычный 2 2 4 3 2" xfId="2564"/>
+    <cellStyle name="Обычный 2 2 4 3 2 2" xfId="2565"/>
+    <cellStyle name="Обычный 2 2 4 3 3" xfId="2566"/>
+    <cellStyle name="Обычный 2 2 4 3_1" xfId="2567"/>
+    <cellStyle name="Обычный 2 2 4 4" xfId="2568"/>
+    <cellStyle name="Обычный 2 2 4 5" xfId="2569"/>
+    <cellStyle name="Обычный 2 2 4_12." xfId="2570"/>
+    <cellStyle name="Обычный 2 2 5" xfId="2571"/>
+    <cellStyle name="Обычный 2 2 5 2" xfId="2572"/>
+    <cellStyle name="Обычный 2 2 5 2 2" xfId="2573"/>
+    <cellStyle name="Обычный 2 2 5 2 2 2" xfId="2574"/>
+    <cellStyle name="Обычный 2 2 5 2 3" xfId="2575"/>
+    <cellStyle name="Обычный 2 2 5 2_1" xfId="2576"/>
+    <cellStyle name="Обычный 2 2 5 3" xfId="2577"/>
+    <cellStyle name="Обычный 2 2 5 4" xfId="2578"/>
+    <cellStyle name="Обычный 2 2 5_12." xfId="2579"/>
+    <cellStyle name="Обычный 2 2 6" xfId="2580"/>
+    <cellStyle name="Обычный 2 2 6 2" xfId="2581"/>
+    <cellStyle name="Обычный 2 2 6 3" xfId="2582"/>
+    <cellStyle name="Обычный 2 2 6_Обложка" xfId="2583"/>
+    <cellStyle name="Обычный 2 2 7" xfId="2584"/>
+    <cellStyle name="Обычный 2 2 7 2" xfId="2585"/>
+    <cellStyle name="Обычный 2 2 7_Обложка" xfId="2586"/>
+    <cellStyle name="Обычный 2 2 8" xfId="2587"/>
+    <cellStyle name="Обычный 2 2 9" xfId="2588"/>
+    <cellStyle name="Обычный 2 2_1." xfId="2589"/>
+    <cellStyle name="Обычный 2 20" xfId="2590"/>
+    <cellStyle name="Обычный 2 20 2" xfId="2591"/>
+    <cellStyle name="Обычный 2 20 2 2" xfId="2592"/>
+    <cellStyle name="Обычный 2 20 2 2 2" xfId="2593"/>
+    <cellStyle name="Обычный 2 20 2 2 3" xfId="2594"/>
+    <cellStyle name="Обычный 2 20 2 3" xfId="2595"/>
+    <cellStyle name="Обычный 2 20 2_12." xfId="2596"/>
+    <cellStyle name="Обычный 2 20 3" xfId="2597"/>
+    <cellStyle name="Обычный 2 20 4" xfId="2598"/>
+    <cellStyle name="Обычный 2 21" xfId="2599"/>
+    <cellStyle name="Обычный 2 21 2" xfId="2600"/>
+    <cellStyle name="Обычный 2 21 3" xfId="2601"/>
+    <cellStyle name="Обычный 2 22" xfId="2602"/>
+    <cellStyle name="Обычный 2 23" xfId="2603"/>
+    <cellStyle name="Обычный 2 24" xfId="2604"/>
+    <cellStyle name="Обычный 2 24 2" xfId="2605"/>
+    <cellStyle name="Обычный 2 24_1" xfId="2606"/>
+    <cellStyle name="Обычный 2 25" xfId="2607"/>
+    <cellStyle name="Обычный 2 25 2" xfId="2608"/>
+    <cellStyle name="Обычный 2 25 3" xfId="2609"/>
+    <cellStyle name="Обычный 2 25 4" xfId="2610"/>
+    <cellStyle name="Обычный 2 25_Обложка" xfId="2611"/>
+    <cellStyle name="Обычный 2 26" xfId="2612"/>
+    <cellStyle name="Обычный 2 26 2" xfId="2613"/>
+    <cellStyle name="Обычный 2 26 3" xfId="2614"/>
+    <cellStyle name="Обычный 2 26 4" xfId="2615"/>
+    <cellStyle name="Обычный 2 26_Обложка" xfId="2616"/>
+    <cellStyle name="Обычный 2 27" xfId="2617"/>
+    <cellStyle name="Обычный 2 27 2" xfId="2618"/>
+    <cellStyle name="Обычный 2 28" xfId="2619"/>
+    <cellStyle name="Обычный 2 28 2" xfId="2620"/>
+    <cellStyle name="Обычный 2 29" xfId="2621"/>
+    <cellStyle name="Обычный 2 29 2" xfId="2622"/>
+    <cellStyle name="Обычный 2 3" xfId="2623"/>
+    <cellStyle name="Обычный 2 3 2" xfId="2624"/>
+    <cellStyle name="Обычный 2 3 3" xfId="2625"/>
+    <cellStyle name="Обычный 2 3_1" xfId="2626"/>
+    <cellStyle name="Обычный 2 30" xfId="2627"/>
+    <cellStyle name="Обычный 2 30 2" xfId="2628"/>
+    <cellStyle name="Обычный 2 31" xfId="2629"/>
+    <cellStyle name="Обычный 2 31 2" xfId="2630"/>
+    <cellStyle name="Обычный 2 32" xfId="2631"/>
+    <cellStyle name="Обычный 2 32 2" xfId="2632"/>
+    <cellStyle name="Обычный 2 33" xfId="2633"/>
+    <cellStyle name="Обычный 2 33 2" xfId="2634"/>
+    <cellStyle name="Обычный 2 34" xfId="2635"/>
+    <cellStyle name="Обычный 2 34 2" xfId="2636"/>
+    <cellStyle name="Обычный 2 35" xfId="2637"/>
+    <cellStyle name="Обычный 2 35 2" xfId="2638"/>
+    <cellStyle name="Обычный 2 36" xfId="2639"/>
+    <cellStyle name="Обычный 2 36 2" xfId="2640"/>
+    <cellStyle name="Обычный 2 37" xfId="2641"/>
+    <cellStyle name="Обычный 2 38" xfId="2642"/>
+    <cellStyle name="Обычный 2 39" xfId="2643"/>
+    <cellStyle name="Обычный 2 4" xfId="2644"/>
+    <cellStyle name="Обычный 2 4 2" xfId="2645"/>
+    <cellStyle name="Обычный 2 4 2 2" xfId="2646"/>
+    <cellStyle name="Обычный 2 4 2_Обложка" xfId="2647"/>
+    <cellStyle name="Обычный 2 4 3" xfId="2648"/>
+    <cellStyle name="Обычный 2 4 4" xfId="2649"/>
+    <cellStyle name="Обычный 2 4_Обложка" xfId="2650"/>
+    <cellStyle name="Обычный 2 40" xfId="2651"/>
+    <cellStyle name="Обычный 2 41" xfId="2652"/>
+    <cellStyle name="Обычный 2 42" xfId="2653"/>
+    <cellStyle name="Обычный 2 43" xfId="2654"/>
+    <cellStyle name="Обычный 2 44" xfId="2655"/>
+    <cellStyle name="Обычный 2 45" xfId="2656"/>
+    <cellStyle name="Обычный 2 46" xfId="2657"/>
+    <cellStyle name="Обычный 2 5" xfId="2658"/>
+    <cellStyle name="Обычный 2 5 2" xfId="2659"/>
+    <cellStyle name="Обычный 2 5 3" xfId="2660"/>
+    <cellStyle name="Обычный 2 5_Обложка" xfId="2661"/>
+    <cellStyle name="Обычный 2 6" xfId="2662"/>
+    <cellStyle name="Обычный 2 6 2" xfId="2663"/>
+    <cellStyle name="Обычный 2 6_Обложка" xfId="2664"/>
+    <cellStyle name="Обычный 2 7" xfId="2665"/>
+    <cellStyle name="Обычный 2 7 2" xfId="2666"/>
+    <cellStyle name="Обычный 2 7_Обложка" xfId="2667"/>
+    <cellStyle name="Обычный 2 8" xfId="2668"/>
+    <cellStyle name="Обычный 2 8 2" xfId="2669"/>
+    <cellStyle name="Обычный 2 8_Обложка" xfId="2670"/>
+    <cellStyle name="Обычный 2 9" xfId="2671"/>
+    <cellStyle name="Обычный 2 9 2" xfId="2672"/>
+    <cellStyle name="Обычный 2 9_Обложка" xfId="2673"/>
+    <cellStyle name="Обычный 2_1" xfId="2674"/>
+    <cellStyle name="Обычный 20" xfId="2675"/>
+    <cellStyle name="Обычный 20 2" xfId="2676"/>
+    <cellStyle name="Обычный 200" xfId="2677"/>
+    <cellStyle name="Обычный 200 2" xfId="2678"/>
+    <cellStyle name="Обычный 200 3" xfId="2679"/>
+    <cellStyle name="Обычный 200 3 2" xfId="2680"/>
+    <cellStyle name="Обычный 200 4" xfId="2681"/>
+    <cellStyle name="Обычный 201" xfId="2682"/>
+    <cellStyle name="Обычный 201 2" xfId="2683"/>
+    <cellStyle name="Обычный 201 3" xfId="2684"/>
+    <cellStyle name="Обычный 201 3 2" xfId="2685"/>
+    <cellStyle name="Обычный 201 4" xfId="2686"/>
+    <cellStyle name="Обычный 202" xfId="2687"/>
+    <cellStyle name="Обычный 202 2" xfId="2688"/>
+    <cellStyle name="Обычный 202 3" xfId="2689"/>
+    <cellStyle name="Обычный 202 3 2" xfId="2690"/>
+    <cellStyle name="Обычный 202 4" xfId="2691"/>
+    <cellStyle name="Обычный 203" xfId="2692"/>
+    <cellStyle name="Обычный 203 2" xfId="2693"/>
+    <cellStyle name="Обычный 203 3" xfId="2694"/>
+    <cellStyle name="Обычный 203 3 2" xfId="2695"/>
+    <cellStyle name="Обычный 203 4" xfId="2696"/>
+    <cellStyle name="Обычный 204" xfId="2697"/>
+    <cellStyle name="Обычный 204 2" xfId="2698"/>
+    <cellStyle name="Обычный 204 3" xfId="2699"/>
+    <cellStyle name="Обычный 204 3 2" xfId="2700"/>
+    <cellStyle name="Обычный 204 4" xfId="2701"/>
+    <cellStyle name="Обычный 205" xfId="2702"/>
+    <cellStyle name="Обычный 205 2" xfId="2703"/>
+    <cellStyle name="Обычный 205 3" xfId="2704"/>
+    <cellStyle name="Обычный 205 3 2" xfId="2705"/>
+    <cellStyle name="Обычный 205 4" xfId="2706"/>
+    <cellStyle name="Обычный 206" xfId="2707"/>
+    <cellStyle name="Обычный 206 2" xfId="2708"/>
+    <cellStyle name="Обычный 206 3" xfId="2709"/>
+    <cellStyle name="Обычный 206 3 2" xfId="2710"/>
+    <cellStyle name="Обычный 206 4" xfId="2711"/>
+    <cellStyle name="Обычный 207" xfId="2712"/>
+    <cellStyle name="Обычный 207 2" xfId="2713"/>
+    <cellStyle name="Обычный 207 3" xfId="2714"/>
+    <cellStyle name="Обычный 207 3 2" xfId="2715"/>
+    <cellStyle name="Обычный 207 4" xfId="2716"/>
+    <cellStyle name="Обычный 208" xfId="2717"/>
+    <cellStyle name="Обычный 208 2" xfId="2718"/>
+    <cellStyle name="Обычный 208 3" xfId="2719"/>
+    <cellStyle name="Обычный 208 3 2" xfId="2720"/>
+    <cellStyle name="Обычный 208 4" xfId="2721"/>
+    <cellStyle name="Обычный 209" xfId="2722"/>
+    <cellStyle name="Обычный 209 2" xfId="2723"/>
+    <cellStyle name="Обычный 209 3" xfId="2724"/>
+    <cellStyle name="Обычный 209 3 2" xfId="2725"/>
+    <cellStyle name="Обычный 209 4" xfId="2726"/>
+    <cellStyle name="Обычный 21" xfId="2727"/>
+    <cellStyle name="Обычный 210" xfId="2728"/>
+    <cellStyle name="Обычный 210 2" xfId="2729"/>
+    <cellStyle name="Обычный 210 3" xfId="2730"/>
+    <cellStyle name="Обычный 210 3 2" xfId="2731"/>
+    <cellStyle name="Обычный 210 4" xfId="2732"/>
+    <cellStyle name="Обычный 211" xfId="2733"/>
+    <cellStyle name="Обычный 211 2" xfId="2734"/>
+    <cellStyle name="Обычный 211 3" xfId="2735"/>
+    <cellStyle name="Обычный 211 3 2" xfId="2736"/>
+    <cellStyle name="Обычный 211 4" xfId="2737"/>
+    <cellStyle name="Обычный 212" xfId="2738"/>
+    <cellStyle name="Обычный 212 2" xfId="2739"/>
+    <cellStyle name="Обычный 212 3" xfId="2740"/>
+    <cellStyle name="Обычный 212 3 2" xfId="2741"/>
+    <cellStyle name="Обычный 212 4" xfId="2742"/>
+    <cellStyle name="Обычный 213" xfId="2743"/>
+    <cellStyle name="Обычный 213 2" xfId="2744"/>
+    <cellStyle name="Обычный 213 3" xfId="2745"/>
+    <cellStyle name="Обычный 213 3 2" xfId="2746"/>
+    <cellStyle name="Обычный 213 4" xfId="2747"/>
+    <cellStyle name="Обычный 214" xfId="2748"/>
+    <cellStyle name="Обычный 214 2" xfId="2749"/>
+    <cellStyle name="Обычный 214 3" xfId="2750"/>
+    <cellStyle name="Обычный 214 3 2" xfId="2751"/>
+    <cellStyle name="Обычный 214 4" xfId="2752"/>
+    <cellStyle name="Обычный 215" xfId="2753"/>
+    <cellStyle name="Обычный 215 2" xfId="2754"/>
+    <cellStyle name="Обычный 215 3" xfId="2755"/>
+    <cellStyle name="Обычный 215 3 2" xfId="2756"/>
+    <cellStyle name="Обычный 215 4" xfId="2757"/>
+    <cellStyle name="Обычный 216" xfId="2758"/>
+    <cellStyle name="Обычный 216 2" xfId="2759"/>
+    <cellStyle name="Обычный 216 3" xfId="2760"/>
+    <cellStyle name="Обычный 216 3 2" xfId="2761"/>
+    <cellStyle name="Обычный 216 4" xfId="2762"/>
+    <cellStyle name="Обычный 217" xfId="2763"/>
+    <cellStyle name="Обычный 217 2" xfId="2764"/>
+    <cellStyle name="Обычный 217 3" xfId="2765"/>
+    <cellStyle name="Обычный 217 3 2" xfId="2766"/>
+    <cellStyle name="Обычный 217 4" xfId="2767"/>
+    <cellStyle name="Обычный 218" xfId="2768"/>
+    <cellStyle name="Обычный 218 2" xfId="2769"/>
+    <cellStyle name="Обычный 218 3" xfId="2770"/>
+    <cellStyle name="Обычный 218 3 2" xfId="2771"/>
+    <cellStyle name="Обычный 218 4" xfId="2772"/>
+    <cellStyle name="Обычный 219" xfId="2773"/>
+    <cellStyle name="Обычный 219 2" xfId="2774"/>
+    <cellStyle name="Обычный 219 3" xfId="2775"/>
+    <cellStyle name="Обычный 219 3 2" xfId="2776"/>
+    <cellStyle name="Обычный 219 4" xfId="2777"/>
+    <cellStyle name="Обычный 22" xfId="2778"/>
+    <cellStyle name="Обычный 220" xfId="2779"/>
+    <cellStyle name="Обычный 220 2" xfId="2780"/>
+    <cellStyle name="Обычный 220 3" xfId="2781"/>
+    <cellStyle name="Обычный 220 3 2" xfId="2782"/>
+    <cellStyle name="Обычный 220 4" xfId="2783"/>
+    <cellStyle name="Обычный 221" xfId="2784"/>
+    <cellStyle name="Обычный 221 2" xfId="2785"/>
+    <cellStyle name="Обычный 221 3" xfId="2786"/>
+    <cellStyle name="Обычный 221 3 2" xfId="2787"/>
+    <cellStyle name="Обычный 221 4" xfId="2788"/>
+    <cellStyle name="Обычный 222" xfId="2789"/>
+    <cellStyle name="Обычный 222 2" xfId="2790"/>
+    <cellStyle name="Обычный 222 3" xfId="2791"/>
+    <cellStyle name="Обычный 222 3 2" xfId="2792"/>
+    <cellStyle name="Обычный 222 4" xfId="2793"/>
+    <cellStyle name="Обычный 223" xfId="2794"/>
+    <cellStyle name="Обычный 223 2" xfId="2795"/>
+    <cellStyle name="Обычный 223 3" xfId="2796"/>
+    <cellStyle name="Обычный 223 3 2" xfId="2797"/>
+    <cellStyle name="Обычный 223 4" xfId="2798"/>
+    <cellStyle name="Обычный 224" xfId="2799"/>
+    <cellStyle name="Обычный 224 2" xfId="2800"/>
+    <cellStyle name="Обычный 224 3" xfId="2801"/>
+    <cellStyle name="Обычный 224 3 2" xfId="2802"/>
+    <cellStyle name="Обычный 224 4" xfId="2803"/>
+    <cellStyle name="Обычный 225" xfId="2804"/>
+    <cellStyle name="Обычный 225 2" xfId="2805"/>
+    <cellStyle name="Обычный 225 3" xfId="2806"/>
+    <cellStyle name="Обычный 225 3 2" xfId="2807"/>
+    <cellStyle name="Обычный 225 4" xfId="2808"/>
+    <cellStyle name="Обычный 226" xfId="2809"/>
+    <cellStyle name="Обычный 226 2" xfId="2810"/>
+    <cellStyle name="Обычный 226 3" xfId="2811"/>
+    <cellStyle name="Обычный 226 3 2" xfId="2812"/>
+    <cellStyle name="Обычный 226 4" xfId="2813"/>
+    <cellStyle name="Обычный 227" xfId="2814"/>
+    <cellStyle name="Обычный 227 2" xfId="2815"/>
+    <cellStyle name="Обычный 227 3" xfId="2816"/>
+    <cellStyle name="Обычный 227 3 2" xfId="2817"/>
+    <cellStyle name="Обычный 227 4" xfId="2818"/>
+    <cellStyle name="Обычный 228" xfId="2819"/>
+    <cellStyle name="Обычный 228 2" xfId="2820"/>
+    <cellStyle name="Обычный 228 3" xfId="2821"/>
+    <cellStyle name="Обычный 228 3 2" xfId="2822"/>
+    <cellStyle name="Обычный 228 4" xfId="2823"/>
+    <cellStyle name="Обычный 229" xfId="2824"/>
+    <cellStyle name="Обычный 229 2" xfId="2825"/>
+    <cellStyle name="Обычный 229 3" xfId="2826"/>
+    <cellStyle name="Обычный 229 3 2" xfId="2827"/>
+    <cellStyle name="Обычный 229 4" xfId="2828"/>
+    <cellStyle name="Обычный 23" xfId="2829"/>
+    <cellStyle name="Обычный 230" xfId="2830"/>
+    <cellStyle name="Обычный 230 2" xfId="2831"/>
+    <cellStyle name="Обычный 230 3" xfId="2832"/>
+    <cellStyle name="Обычный 230 3 2" xfId="2833"/>
+    <cellStyle name="Обычный 230 4" xfId="2834"/>
+    <cellStyle name="Обычный 231" xfId="2835"/>
+    <cellStyle name="Обычный 231 2" xfId="2836"/>
+    <cellStyle name="Обычный 231 3" xfId="2837"/>
+    <cellStyle name="Обычный 231 3 2" xfId="2838"/>
+    <cellStyle name="Обычный 231 4" xfId="2839"/>
+    <cellStyle name="Обычный 232" xfId="2840"/>
+    <cellStyle name="Обычный 232 2" xfId="2841"/>
+    <cellStyle name="Обычный 232 3" xfId="2842"/>
+    <cellStyle name="Обычный 232 3 2" xfId="2843"/>
+    <cellStyle name="Обычный 232 4" xfId="2844"/>
+    <cellStyle name="Обычный 233" xfId="2845"/>
+    <cellStyle name="Обычный 233 2" xfId="2846"/>
+    <cellStyle name="Обычный 233 3" xfId="2847"/>
+    <cellStyle name="Обычный 233 3 2" xfId="2848"/>
+    <cellStyle name="Обычный 233 4" xfId="2849"/>
+    <cellStyle name="Обычный 234" xfId="2850"/>
+    <cellStyle name="Обычный 234 2" xfId="2851"/>
+    <cellStyle name="Обычный 234 3" xfId="2852"/>
+    <cellStyle name="Обычный 234 3 2" xfId="2853"/>
+    <cellStyle name="Обычный 234 4" xfId="2854"/>
+    <cellStyle name="Обычный 235" xfId="2855"/>
+    <cellStyle name="Обычный 235 2" xfId="2856"/>
+    <cellStyle name="Обычный 235 3" xfId="2857"/>
+    <cellStyle name="Обычный 235 3 2" xfId="2858"/>
+    <cellStyle name="Обычный 235 4" xfId="2859"/>
+    <cellStyle name="Обычный 236" xfId="2860"/>
+    <cellStyle name="Обычный 236 2" xfId="2861"/>
+    <cellStyle name="Обычный 236 3" xfId="2862"/>
+    <cellStyle name="Обычный 236 3 2" xfId="2863"/>
+    <cellStyle name="Обычный 236 4" xfId="2864"/>
+    <cellStyle name="Обычный 237" xfId="2865"/>
+    <cellStyle name="Обычный 237 2" xfId="2866"/>
+    <cellStyle name="Обычный 237 3" xfId="2867"/>
+    <cellStyle name="Обычный 237 3 2" xfId="2868"/>
+    <cellStyle name="Обычный 237 4" xfId="2869"/>
+    <cellStyle name="Обычный 238" xfId="2870"/>
+    <cellStyle name="Обычный 238 2" xfId="2871"/>
+    <cellStyle name="Обычный 238 3" xfId="2872"/>
+    <cellStyle name="Обычный 238 3 2" xfId="2873"/>
+    <cellStyle name="Обычный 238 4" xfId="2874"/>
+    <cellStyle name="Обычный 239" xfId="2875"/>
+    <cellStyle name="Обычный 239 2" xfId="2876"/>
+    <cellStyle name="Обычный 239 3" xfId="2877"/>
+    <cellStyle name="Обычный 239 3 2" xfId="2878"/>
+    <cellStyle name="Обычный 239 4" xfId="2879"/>
+    <cellStyle name="Обычный 24" xfId="2880"/>
+    <cellStyle name="Обычный 24 2" xfId="2881"/>
+    <cellStyle name="Обычный 240" xfId="2882"/>
+    <cellStyle name="Обычный 240 2" xfId="2883"/>
+    <cellStyle name="Обычный 240 3" xfId="2884"/>
+    <cellStyle name="Обычный 240 3 2" xfId="2885"/>
+    <cellStyle name="Обычный 240 4" xfId="2886"/>
+    <cellStyle name="Обычный 241" xfId="2887"/>
+    <cellStyle name="Обычный 241 2" xfId="2888"/>
+    <cellStyle name="Обычный 241 3" xfId="2889"/>
+    <cellStyle name="Обычный 241 3 2" xfId="2890"/>
+    <cellStyle name="Обычный 241 4" xfId="2891"/>
+    <cellStyle name="Обычный 242" xfId="2892"/>
+    <cellStyle name="Обычный 242 2" xfId="2893"/>
+    <cellStyle name="Обычный 242 3" xfId="2894"/>
+    <cellStyle name="Обычный 242 3 2" xfId="2895"/>
+    <cellStyle name="Обычный 242 4" xfId="2896"/>
+    <cellStyle name="Обычный 243" xfId="2897"/>
+    <cellStyle name="Обычный 243 2" xfId="2898"/>
+    <cellStyle name="Обычный 243 3" xfId="2899"/>
+    <cellStyle name="Обычный 243 3 2" xfId="2900"/>
+    <cellStyle name="Обычный 243 4" xfId="2901"/>
+    <cellStyle name="Обычный 244" xfId="2902"/>
+    <cellStyle name="Обычный 244 2" xfId="2903"/>
+    <cellStyle name="Обычный 244 3" xfId="2904"/>
+    <cellStyle name="Обычный 244 3 2" xfId="2905"/>
+    <cellStyle name="Обычный 244 4" xfId="2906"/>
+    <cellStyle name="Обычный 245" xfId="2907"/>
+    <cellStyle name="Обычный 245 2" xfId="2908"/>
+    <cellStyle name="Обычный 245 3" xfId="2909"/>
+    <cellStyle name="Обычный 245 3 2" xfId="2910"/>
+    <cellStyle name="Обычный 245 4" xfId="2911"/>
+    <cellStyle name="Обычный 246" xfId="2912"/>
+    <cellStyle name="Обычный 246 2" xfId="2913"/>
+    <cellStyle name="Обычный 246 3" xfId="2914"/>
+    <cellStyle name="Обычный 246 3 2" xfId="2915"/>
+    <cellStyle name="Обычный 246 4" xfId="2916"/>
+    <cellStyle name="Обычный 247" xfId="2917"/>
+    <cellStyle name="Обычный 247 2" xfId="2918"/>
+    <cellStyle name="Обычный 247 3" xfId="2919"/>
+    <cellStyle name="Обычный 247 3 2" xfId="2920"/>
+    <cellStyle name="Обычный 247 4" xfId="2921"/>
+    <cellStyle name="Обычный 248" xfId="2922"/>
+    <cellStyle name="Обычный 248 2" xfId="2923"/>
+    <cellStyle name="Обычный 248 3" xfId="2924"/>
+    <cellStyle name="Обычный 248 3 2" xfId="2925"/>
+    <cellStyle name="Обычный 248 4" xfId="2926"/>
+    <cellStyle name="Обычный 249" xfId="2927"/>
+    <cellStyle name="Обычный 249 2" xfId="2928"/>
+    <cellStyle name="Обычный 249 3" xfId="2929"/>
+    <cellStyle name="Обычный 249 3 2" xfId="2930"/>
+    <cellStyle name="Обычный 249 4" xfId="2931"/>
+    <cellStyle name="Обычный 25" xfId="2932"/>
+    <cellStyle name="Обычный 25 2" xfId="2933"/>
+    <cellStyle name="Обычный 250" xfId="2934"/>
+    <cellStyle name="Обычный 250 2" xfId="2935"/>
+    <cellStyle name="Обычный 250 3" xfId="2936"/>
+    <cellStyle name="Обычный 250 3 2" xfId="2937"/>
+    <cellStyle name="Обычный 250 4" xfId="2938"/>
+    <cellStyle name="Обычный 251" xfId="2939"/>
+    <cellStyle name="Обычный 251 2" xfId="2940"/>
+    <cellStyle name="Обычный 251 3" xfId="2941"/>
+    <cellStyle name="Обычный 251 3 2" xfId="2942"/>
+    <cellStyle name="Обычный 251 4" xfId="2943"/>
+    <cellStyle name="Обычный 252" xfId="2944"/>
+    <cellStyle name="Обычный 252 2" xfId="2945"/>
+    <cellStyle name="Обычный 252 3" xfId="2946"/>
+    <cellStyle name="Обычный 252 3 2" xfId="2947"/>
+    <cellStyle name="Обычный 252 4" xfId="2948"/>
+    <cellStyle name="Обычный 253" xfId="2949"/>
+    <cellStyle name="Обычный 253 2" xfId="2950"/>
+    <cellStyle name="Обычный 253 3" xfId="2951"/>
+    <cellStyle name="Обычный 253 3 2" xfId="2952"/>
+    <cellStyle name="Обычный 253 4" xfId="2953"/>
+    <cellStyle name="Обычный 254" xfId="2954"/>
+    <cellStyle name="Обычный 254 2" xfId="2955"/>
+    <cellStyle name="Обычный 254 3" xfId="2956"/>
+    <cellStyle name="Обычный 254 3 2" xfId="2957"/>
+    <cellStyle name="Обычный 254 4" xfId="2958"/>
+    <cellStyle name="Обычный 255" xfId="2959"/>
+    <cellStyle name="Обычный 255 2" xfId="2960"/>
+    <cellStyle name="Обычный 255 3" xfId="2961"/>
+    <cellStyle name="Обычный 255 3 2" xfId="2962"/>
+    <cellStyle name="Обычный 255 4" xfId="2963"/>
+    <cellStyle name="Обычный 256" xfId="2964"/>
+    <cellStyle name="Обычный 256 2" xfId="2965"/>
+    <cellStyle name="Обычный 256 3" xfId="2966"/>
+    <cellStyle name="Обычный 256 3 2" xfId="2967"/>
+    <cellStyle name="Обычный 256 4" xfId="2968"/>
+    <cellStyle name="Обычный 257" xfId="2969"/>
+    <cellStyle name="Обычный 257 2" xfId="2970"/>
+    <cellStyle name="Обычный 257 3" xfId="2971"/>
+    <cellStyle name="Обычный 257 3 2" xfId="2972"/>
+    <cellStyle name="Обычный 257 4" xfId="2973"/>
+    <cellStyle name="Обычный 258" xfId="2974"/>
+    <cellStyle name="Обычный 258 2" xfId="2975"/>
+    <cellStyle name="Обычный 258 3" xfId="2976"/>
+    <cellStyle name="Обычный 258 3 2" xfId="2977"/>
+    <cellStyle name="Обычный 258 4" xfId="2978"/>
+    <cellStyle name="Обычный 259" xfId="2979"/>
+    <cellStyle name="Обычный 259 2" xfId="2980"/>
+    <cellStyle name="Обычный 259 3" xfId="2981"/>
+    <cellStyle name="Обычный 259 3 2" xfId="2982"/>
+    <cellStyle name="Обычный 259 4" xfId="2983"/>
+    <cellStyle name="Обычный 26" xfId="2984"/>
+    <cellStyle name="Обычный 26 2" xfId="2985"/>
+    <cellStyle name="Обычный 260" xfId="2986"/>
+    <cellStyle name="Обычный 260 2" xfId="2987"/>
+    <cellStyle name="Обычный 260 3" xfId="2988"/>
+    <cellStyle name="Обычный 260 3 2" xfId="2989"/>
+    <cellStyle name="Обычный 260 4" xfId="2990"/>
+    <cellStyle name="Обычный 261" xfId="2991"/>
+    <cellStyle name="Обычный 261 2" xfId="2992"/>
+    <cellStyle name="Обычный 261 3" xfId="2993"/>
+    <cellStyle name="Обычный 261 3 2" xfId="2994"/>
+    <cellStyle name="Обычный 261 4" xfId="2995"/>
+    <cellStyle name="Обычный 262" xfId="2996"/>
+    <cellStyle name="Обычный 262 2" xfId="2997"/>
+    <cellStyle name="Обычный 262 3" xfId="2998"/>
+    <cellStyle name="Обычный 262 3 2" xfId="2999"/>
+    <cellStyle name="Обычный 262 4" xfId="3000"/>
+    <cellStyle name="Обычный 263" xfId="3001"/>
+    <cellStyle name="Обычный 263 2" xfId="3002"/>
+    <cellStyle name="Обычный 263 3" xfId="3003"/>
+    <cellStyle name="Обычный 263 3 2" xfId="3004"/>
+    <cellStyle name="Обычный 263 4" xfId="3005"/>
+    <cellStyle name="Обычный 264" xfId="3006"/>
+    <cellStyle name="Обычный 264 2" xfId="3007"/>
+    <cellStyle name="Обычный 264 3" xfId="3008"/>
+    <cellStyle name="Обычный 264 3 2" xfId="3009"/>
+    <cellStyle name="Обычный 264 4" xfId="3010"/>
+    <cellStyle name="Обычный 265" xfId="3011"/>
+    <cellStyle name="Обычный 265 2" xfId="3012"/>
+    <cellStyle name="Обычный 265 3" xfId="3013"/>
+    <cellStyle name="Обычный 265 3 2" xfId="3014"/>
+    <cellStyle name="Обычный 265 4" xfId="3015"/>
+    <cellStyle name="Обычный 266" xfId="3016"/>
+    <cellStyle name="Обычный 266 2" xfId="3017"/>
+    <cellStyle name="Обычный 266 3" xfId="3018"/>
+    <cellStyle name="Обычный 266 3 2" xfId="3019"/>
+    <cellStyle name="Обычный 266 4" xfId="3020"/>
+    <cellStyle name="Обычный 267" xfId="3021"/>
+    <cellStyle name="Обычный 267 2" xfId="3022"/>
+    <cellStyle name="Обычный 267 3" xfId="3023"/>
+    <cellStyle name="Обычный 267 3 2" xfId="3024"/>
+    <cellStyle name="Обычный 267 4" xfId="3025"/>
+    <cellStyle name="Обычный 268" xfId="3026"/>
+    <cellStyle name="Обычный 268 2" xfId="3027"/>
+    <cellStyle name="Обычный 268 3" xfId="3028"/>
+    <cellStyle name="Обычный 268 3 2" xfId="3029"/>
+    <cellStyle name="Обычный 268 4" xfId="3030"/>
+    <cellStyle name="Обычный 269" xfId="3031"/>
+    <cellStyle name="Обычный 269 2" xfId="3032"/>
+    <cellStyle name="Обычный 269 3" xfId="3033"/>
+    <cellStyle name="Обычный 269 3 2" xfId="3034"/>
+    <cellStyle name="Обычный 269 4" xfId="3035"/>
+    <cellStyle name="Обычный 27" xfId="3036"/>
+    <cellStyle name="Обычный 27 2" xfId="3037"/>
+    <cellStyle name="Обычный 270" xfId="3038"/>
+    <cellStyle name="Обычный 270 2" xfId="3039"/>
+    <cellStyle name="Обычный 270 3" xfId="3040"/>
+    <cellStyle name="Обычный 270 3 2" xfId="3041"/>
+    <cellStyle name="Обычный 270 4" xfId="3042"/>
+    <cellStyle name="Обычный 271" xfId="3043"/>
+    <cellStyle name="Обычный 271 2" xfId="3044"/>
+    <cellStyle name="Обычный 271 3" xfId="3045"/>
+    <cellStyle name="Обычный 271 3 2" xfId="3046"/>
+    <cellStyle name="Обычный 271 4" xfId="3047"/>
+    <cellStyle name="Обычный 272" xfId="3048"/>
+    <cellStyle name="Обычный 272 2" xfId="3049"/>
+    <cellStyle name="Обычный 272 3" xfId="3050"/>
+    <cellStyle name="Обычный 272 3 2" xfId="3051"/>
+    <cellStyle name="Обычный 272 4" xfId="3052"/>
+    <cellStyle name="Обычный 28" xfId="3053"/>
+    <cellStyle name="Обычный 29" xfId="3054"/>
     <cellStyle name="Обычный 3" xfId="1"/>
+    <cellStyle name="Обычный 3 10" xfId="3055"/>
+    <cellStyle name="Обычный 3 10 2" xfId="3056"/>
+    <cellStyle name="Обычный 3 11" xfId="3057"/>
+    <cellStyle name="Обычный 3 11 2" xfId="3058"/>
+    <cellStyle name="Обычный 3 12" xfId="3059"/>
+    <cellStyle name="Обычный 3 12 2" xfId="3060"/>
+    <cellStyle name="Обычный 3 13" xfId="3061"/>
+    <cellStyle name="Обычный 3 13 2" xfId="3062"/>
+    <cellStyle name="Обычный 3 13 3" xfId="3063"/>
+    <cellStyle name="Обычный 3 13 4" xfId="3064"/>
+    <cellStyle name="Обычный 3 14" xfId="3065"/>
+    <cellStyle name="Обычный 3 14 2" xfId="3066"/>
+    <cellStyle name="Обычный 3 14 3" xfId="3067"/>
+    <cellStyle name="Обычный 3 14 4" xfId="3068"/>
+    <cellStyle name="Обычный 3 15" xfId="3069"/>
+    <cellStyle name="Обычный 3 15 2" xfId="3070"/>
+    <cellStyle name="Обычный 3 16" xfId="3071"/>
+    <cellStyle name="Обычный 3 16 2" xfId="3072"/>
+    <cellStyle name="Обычный 3 16 2 2" xfId="3073"/>
+    <cellStyle name="Обычный 3 16 2 3" xfId="3074"/>
+    <cellStyle name="Обычный 3 16 3" xfId="3075"/>
+    <cellStyle name="Обычный 3 16 3 2" xfId="3076"/>
+    <cellStyle name="Обычный 3 16 3 3" xfId="3077"/>
+    <cellStyle name="Обычный 3 17" xfId="3078"/>
+    <cellStyle name="Обычный 3 17 2" xfId="3079"/>
+    <cellStyle name="Обычный 3 17 3" xfId="3080"/>
+    <cellStyle name="Обычный 3 18" xfId="3081"/>
+    <cellStyle name="Обычный 3 19" xfId="3082"/>
+    <cellStyle name="Обычный 3 2" xfId="3083"/>
+    <cellStyle name="Обычный 3 2 2" xfId="3084"/>
+    <cellStyle name="Обычный 3 2 3" xfId="3085"/>
+    <cellStyle name="Обычный 3 2 4" xfId="3086"/>
+    <cellStyle name="Обычный 3 2 5" xfId="3087"/>
+    <cellStyle name="Обычный 3 2 6" xfId="3088"/>
+    <cellStyle name="Обычный 3 2_11.13(1)" xfId="3089"/>
+    <cellStyle name="Обычный 3 20" xfId="3090"/>
+    <cellStyle name="Обычный 3 21" xfId="3091"/>
+    <cellStyle name="Обычный 3 22" xfId="3092"/>
+    <cellStyle name="Обычный 3 23" xfId="3093"/>
+    <cellStyle name="Обычный 3 24" xfId="3094"/>
+    <cellStyle name="Обычный 3 25" xfId="3095"/>
+    <cellStyle name="Обычный 3 26" xfId="3096"/>
+    <cellStyle name="Обычный 3 27" xfId="3097"/>
+    <cellStyle name="Обычный 3 28" xfId="3098"/>
+    <cellStyle name="Обычный 3 29" xfId="3099"/>
+    <cellStyle name="Обычный 3 3" xfId="3100"/>
+    <cellStyle name="Обычный 3 3 2" xfId="3101"/>
+    <cellStyle name="Обычный 3 3 3" xfId="3102"/>
+    <cellStyle name="Обычный 3 3 4" xfId="3103"/>
+    <cellStyle name="Обычный 3 3 5" xfId="3104"/>
+    <cellStyle name="Обычный 3 3 6" xfId="3105"/>
+    <cellStyle name="Обычный 3 3_Обложка" xfId="3106"/>
+    <cellStyle name="Обычный 3 30" xfId="3107"/>
+    <cellStyle name="Обычный 3 31" xfId="3108"/>
+    <cellStyle name="Обычный 3 32" xfId="3109"/>
+    <cellStyle name="Обычный 3 33" xfId="3110"/>
+    <cellStyle name="Обычный 3 34" xfId="3111"/>
+    <cellStyle name="Обычный 3 35" xfId="3112"/>
+    <cellStyle name="Обычный 3 36" xfId="3113"/>
+    <cellStyle name="Обычный 3 37" xfId="3114"/>
+    <cellStyle name="Обычный 3 38" xfId="3115"/>
+    <cellStyle name="Обычный 3 39" xfId="3116"/>
+    <cellStyle name="Обычный 3 4" xfId="3117"/>
+    <cellStyle name="Обычный 3 4 2" xfId="3118"/>
+    <cellStyle name="Обычный 3 4 3" xfId="3119"/>
+    <cellStyle name="Обычный 3 4 4" xfId="3120"/>
+    <cellStyle name="Обычный 3 4 5" xfId="3121"/>
+    <cellStyle name="Обычный 3 4 6" xfId="3122"/>
+    <cellStyle name="Обычный 3 4_Обложка" xfId="3123"/>
+    <cellStyle name="Обычный 3 40" xfId="3124"/>
+    <cellStyle name="Обычный 3 41" xfId="3125"/>
+    <cellStyle name="Обычный 3 42" xfId="3126"/>
+    <cellStyle name="Обычный 3 5" xfId="3127"/>
+    <cellStyle name="Обычный 3 5 2" xfId="3128"/>
+    <cellStyle name="Обычный 3 6" xfId="3129"/>
+    <cellStyle name="Обычный 3 6 2" xfId="3130"/>
+    <cellStyle name="Обычный 3 7" xfId="3131"/>
+    <cellStyle name="Обычный 3 7 2" xfId="3132"/>
+    <cellStyle name="Обычный 3 8" xfId="3133"/>
+    <cellStyle name="Обычный 3 8 2" xfId="3134"/>
+    <cellStyle name="Обычный 3 9" xfId="3135"/>
+    <cellStyle name="Обычный 3 9 2" xfId="3136"/>
+    <cellStyle name="Обычный 3_1" xfId="3137"/>
+    <cellStyle name="Обычный 30" xfId="3138"/>
+    <cellStyle name="Обычный 31" xfId="3139"/>
+    <cellStyle name="Обычный 32" xfId="3140"/>
+    <cellStyle name="Обычный 33" xfId="3141"/>
+    <cellStyle name="Обычный 34" xfId="3142"/>
+    <cellStyle name="Обычный 35" xfId="3143"/>
+    <cellStyle name="Обычный 36" xfId="3144"/>
+    <cellStyle name="Обычный 37" xfId="3145"/>
+    <cellStyle name="Обычный 38" xfId="3146"/>
+    <cellStyle name="Обычный 39" xfId="3147"/>
+    <cellStyle name="Обычный 4" xfId="3148"/>
+    <cellStyle name="Обычный 4 10" xfId="3149"/>
+    <cellStyle name="Обычный 4 10 2" xfId="4"/>
+    <cellStyle name="Обычный 4 11" xfId="3150"/>
+    <cellStyle name="Обычный 4 11 2" xfId="3151"/>
+    <cellStyle name="Обычный 4 11 3" xfId="3152"/>
+    <cellStyle name="Обычный 4 11 4" xfId="3153"/>
+    <cellStyle name="Обычный 4 11 4 2" xfId="3154"/>
+    <cellStyle name="Обычный 4 11 4 2 2" xfId="3155"/>
+    <cellStyle name="Обычный 4 11 4 2 3" xfId="3156"/>
+    <cellStyle name="Обычный 4 11 5" xfId="3157"/>
+    <cellStyle name="Обычный 4 12" xfId="3158"/>
+    <cellStyle name="Обычный 4 13" xfId="3159"/>
+    <cellStyle name="Обычный 4 14" xfId="3160"/>
+    <cellStyle name="Обычный 4 15" xfId="3161"/>
+    <cellStyle name="Обычный 4 16" xfId="3162"/>
+    <cellStyle name="Обычный 4 17" xfId="3163"/>
+    <cellStyle name="Обычный 4 18" xfId="3164"/>
+    <cellStyle name="Обычный 4 19" xfId="3165"/>
+    <cellStyle name="Обычный 4 2" xfId="3166"/>
+    <cellStyle name="Обычный 4 2 2" xfId="3167"/>
+    <cellStyle name="Обычный 4 2 3" xfId="3168"/>
+    <cellStyle name="Обычный 4 2 4" xfId="3169"/>
+    <cellStyle name="Обычный 4 2_Обложка" xfId="3170"/>
+    <cellStyle name="Обычный 4 20" xfId="3171"/>
+    <cellStyle name="Обычный 4 21" xfId="3172"/>
+    <cellStyle name="Обычный 4 22" xfId="3173"/>
+    <cellStyle name="Обычный 4 23" xfId="3174"/>
+    <cellStyle name="Обычный 4 24" xfId="3175"/>
+    <cellStyle name="Обычный 4 25" xfId="3176"/>
+    <cellStyle name="Обычный 4 26" xfId="3177"/>
+    <cellStyle name="Обычный 4 27" xfId="3178"/>
+    <cellStyle name="Обычный 4 28" xfId="3179"/>
+    <cellStyle name="Обычный 4 29" xfId="3180"/>
+    <cellStyle name="Обычный 4 3" xfId="3181"/>
+    <cellStyle name="Обычный 4 3 10" xfId="3182"/>
+    <cellStyle name="Обычный 4 3 11" xfId="3183"/>
+    <cellStyle name="Обычный 4 3 12" xfId="3184"/>
+    <cellStyle name="Обычный 4 3 13" xfId="3185"/>
+    <cellStyle name="Обычный 4 3 14" xfId="3186"/>
+    <cellStyle name="Обычный 4 3 15" xfId="3187"/>
+    <cellStyle name="Обычный 4 3 16" xfId="3188"/>
+    <cellStyle name="Обычный 4 3 17" xfId="3189"/>
+    <cellStyle name="Обычный 4 3 18" xfId="3190"/>
+    <cellStyle name="Обычный 4 3 19" xfId="3191"/>
+    <cellStyle name="Обычный 4 3 2" xfId="3192"/>
+    <cellStyle name="Обычный 4 3 20" xfId="3193"/>
+    <cellStyle name="Обычный 4 3 21" xfId="3194"/>
+    <cellStyle name="Обычный 4 3 22" xfId="3195"/>
+    <cellStyle name="Обычный 4 3 23" xfId="3196"/>
+    <cellStyle name="Обычный 4 3 24" xfId="3197"/>
+    <cellStyle name="Обычный 4 3 25" xfId="3198"/>
+    <cellStyle name="Обычный 4 3 26" xfId="3199"/>
+    <cellStyle name="Обычный 4 3 27" xfId="3200"/>
+    <cellStyle name="Обычный 4 3 28" xfId="3201"/>
+    <cellStyle name="Обычный 4 3 29" xfId="3202"/>
+    <cellStyle name="Обычный 4 3 3" xfId="3203"/>
+    <cellStyle name="Обычный 4 3 4" xfId="3204"/>
+    <cellStyle name="Обычный 4 3 5" xfId="3205"/>
+    <cellStyle name="Обычный 4 3 6" xfId="3206"/>
+    <cellStyle name="Обычный 4 3 7" xfId="3207"/>
+    <cellStyle name="Обычный 4 3 8" xfId="3208"/>
+    <cellStyle name="Обычный 4 3 9" xfId="3209"/>
+    <cellStyle name="Обычный 4 3_Обложка" xfId="3210"/>
+    <cellStyle name="Обычный 4 30" xfId="3211"/>
+    <cellStyle name="Обычный 4 31" xfId="3212"/>
+    <cellStyle name="Обычный 4 32" xfId="3213"/>
+    <cellStyle name="Обычный 4 33" xfId="3214"/>
+    <cellStyle name="Обычный 4 34" xfId="3215"/>
+    <cellStyle name="Обычный 4 35" xfId="3216"/>
+    <cellStyle name="Обычный 4 36" xfId="3217"/>
+    <cellStyle name="Обычный 4 37" xfId="3218"/>
+    <cellStyle name="Обычный 4 37 2" xfId="3219"/>
+    <cellStyle name="Обычный 4 38" xfId="3220"/>
+    <cellStyle name="Обычный 4 38 2" xfId="3221"/>
+    <cellStyle name="Обычный 4 39" xfId="3222"/>
+    <cellStyle name="Обычный 4 39 2" xfId="3223"/>
+    <cellStyle name="Обычный 4 4" xfId="3224"/>
+    <cellStyle name="Обычный 4 4 2" xfId="3225"/>
+    <cellStyle name="Обычный 4 40" xfId="3226"/>
+    <cellStyle name="Обычный 4 41" xfId="3227"/>
+    <cellStyle name="Обычный 4 41 2" xfId="3228"/>
+    <cellStyle name="Обычный 4 42" xfId="3229"/>
+    <cellStyle name="Обычный 4 42 2" xfId="3230"/>
+    <cellStyle name="Обычный 4 43" xfId="3231"/>
+    <cellStyle name="Обычный 4 43 2" xfId="3232"/>
+    <cellStyle name="Обычный 4 44" xfId="3233"/>
+    <cellStyle name="Обычный 4 45" xfId="3234"/>
+    <cellStyle name="Обычный 4 45 2" xfId="3235"/>
+    <cellStyle name="Обычный 4 46" xfId="3236"/>
+    <cellStyle name="Обычный 4 46 2" xfId="3237"/>
+    <cellStyle name="Обычный 4 47" xfId="3238"/>
+    <cellStyle name="Обычный 4 47 2" xfId="3239"/>
+    <cellStyle name="Обычный 4 48" xfId="3240"/>
+    <cellStyle name="Обычный 4 48 2" xfId="3241"/>
+    <cellStyle name="Обычный 4 49" xfId="3242"/>
+    <cellStyle name="Обычный 4 5" xfId="3243"/>
+    <cellStyle name="Обычный 4 5 2" xfId="3244"/>
+    <cellStyle name="Обычный 4 50" xfId="3245"/>
+    <cellStyle name="Обычный 4 50 2" xfId="3246"/>
+    <cellStyle name="Обычный 4 51" xfId="3247"/>
+    <cellStyle name="Обычный 4 51 2" xfId="3248"/>
+    <cellStyle name="Обычный 4 52" xfId="3249"/>
+    <cellStyle name="Обычный 4 52 2" xfId="3250"/>
+    <cellStyle name="Обычный 4 53" xfId="3251"/>
+    <cellStyle name="Обычный 4 53 2" xfId="3252"/>
+    <cellStyle name="Обычный 4 54" xfId="3253"/>
+    <cellStyle name="Обычный 4 55" xfId="3254"/>
+    <cellStyle name="Обычный 4 55 2" xfId="3255"/>
+    <cellStyle name="Обычный 4 56" xfId="3256"/>
+    <cellStyle name="Обычный 4 56 2" xfId="3257"/>
+    <cellStyle name="Обычный 4 57" xfId="3258"/>
+    <cellStyle name="Обычный 4 57 2" xfId="3259"/>
+    <cellStyle name="Обычный 4 58" xfId="3260"/>
+    <cellStyle name="Обычный 4 58 2" xfId="3261"/>
+    <cellStyle name="Обычный 4 59" xfId="3262"/>
+    <cellStyle name="Обычный 4 59 2" xfId="3263"/>
+    <cellStyle name="Обычный 4 6" xfId="3264"/>
+    <cellStyle name="Обычный 4 6 2" xfId="3265"/>
+    <cellStyle name="Обычный 4 6_1" xfId="3266"/>
+    <cellStyle name="Обычный 4 60" xfId="3267"/>
+    <cellStyle name="Обычный 4 61" xfId="3268"/>
+    <cellStyle name="Обычный 4 61 2" xfId="3269"/>
+    <cellStyle name="Обычный 4 62" xfId="3270"/>
+    <cellStyle name="Обычный 4 62 2" xfId="3271"/>
+    <cellStyle name="Обычный 4 63" xfId="3272"/>
+    <cellStyle name="Обычный 4 63 2" xfId="3273"/>
+    <cellStyle name="Обычный 4 64" xfId="3274"/>
+    <cellStyle name="Обычный 4 64 2" xfId="3275"/>
+    <cellStyle name="Обычный 4 65" xfId="3276"/>
+    <cellStyle name="Обычный 4 65 2" xfId="3277"/>
+    <cellStyle name="Обычный 4 66" xfId="3278"/>
+    <cellStyle name="Обычный 4 66 2" xfId="3279"/>
+    <cellStyle name="Обычный 4 67" xfId="3280"/>
+    <cellStyle name="Обычный 4 67 2" xfId="3281"/>
+    <cellStyle name="Обычный 4 68" xfId="3282"/>
+    <cellStyle name="Обычный 4 68 2" xfId="3283"/>
+    <cellStyle name="Обычный 4 69" xfId="3284"/>
+    <cellStyle name="Обычный 4 7" xfId="3285"/>
+    <cellStyle name="Обычный 4 7 2" xfId="3286"/>
+    <cellStyle name="Обычный 4 7_1" xfId="3287"/>
+    <cellStyle name="Обычный 4 70" xfId="3288"/>
+    <cellStyle name="Обычный 4 70 2" xfId="3289"/>
+    <cellStyle name="Обычный 4 71" xfId="3290"/>
+    <cellStyle name="Обычный 4 71 2" xfId="3291"/>
+    <cellStyle name="Обычный 4 72" xfId="3292"/>
+    <cellStyle name="Обычный 4 72 2" xfId="3293"/>
+    <cellStyle name="Обычный 4 73" xfId="3294"/>
+    <cellStyle name="Обычный 4 73 2" xfId="3295"/>
+    <cellStyle name="Обычный 4 74" xfId="3296"/>
+    <cellStyle name="Обычный 4 74 2" xfId="3297"/>
+    <cellStyle name="Обычный 4 75" xfId="3298"/>
+    <cellStyle name="Обычный 4 75 2" xfId="3299"/>
+    <cellStyle name="Обычный 4 76" xfId="3300"/>
+    <cellStyle name="Обычный 4 76 2" xfId="3301"/>
+    <cellStyle name="Обычный 4 77" xfId="3302"/>
+    <cellStyle name="Обычный 4 77 2" xfId="3303"/>
+    <cellStyle name="Обычный 4 78" xfId="3304"/>
+    <cellStyle name="Обычный 4 78 2" xfId="3305"/>
+    <cellStyle name="Обычный 4 79" xfId="3306"/>
+    <cellStyle name="Обычный 4 79 2" xfId="3307"/>
+    <cellStyle name="Обычный 4 8" xfId="3308"/>
+    <cellStyle name="Обычный 4 8 2" xfId="3309"/>
+    <cellStyle name="Обычный 4 80" xfId="3310"/>
+    <cellStyle name="Обычный 4 80 2" xfId="3311"/>
+    <cellStyle name="Обычный 4 81" xfId="3312"/>
+    <cellStyle name="Обычный 4 81 2" xfId="3313"/>
+    <cellStyle name="Обычный 4 82" xfId="3314"/>
+    <cellStyle name="Обычный 4 83" xfId="3315"/>
+    <cellStyle name="Обычный 4 84" xfId="3316"/>
+    <cellStyle name="Обычный 4 85" xfId="3317"/>
+    <cellStyle name="Обычный 4 86" xfId="3318"/>
+    <cellStyle name="Обычный 4 87" xfId="3319"/>
+    <cellStyle name="Обычный 4 9" xfId="3320"/>
+    <cellStyle name="Обычный 4 9 2" xfId="3321"/>
+    <cellStyle name="Обычный 4 9 3" xfId="3322"/>
+    <cellStyle name="Обычный 4 9 4" xfId="3323"/>
+    <cellStyle name="Обычный 4_1.3" xfId="3324"/>
+    <cellStyle name="Обычный 40" xfId="3325"/>
+    <cellStyle name="Обычный 41" xfId="3326"/>
+    <cellStyle name="Обычный 42" xfId="3327"/>
+    <cellStyle name="Обычный 43" xfId="3328"/>
+    <cellStyle name="Обычный 44" xfId="3329"/>
+    <cellStyle name="Обычный 44 2" xfId="3330"/>
+    <cellStyle name="Обычный 45" xfId="3331"/>
+    <cellStyle name="Обычный 45 2" xfId="3332"/>
+    <cellStyle name="Обычный 46" xfId="3333"/>
+    <cellStyle name="Обычный 47" xfId="3334"/>
+    <cellStyle name="Обычный 48" xfId="3335"/>
+    <cellStyle name="Обычный 49" xfId="3336"/>
+    <cellStyle name="Обычный 5" xfId="3337"/>
+    <cellStyle name="Обычный 5 10" xfId="3338"/>
+    <cellStyle name="Обычный 5 11" xfId="3339"/>
+    <cellStyle name="Обычный 5 12" xfId="3340"/>
+    <cellStyle name="Обычный 5 13" xfId="3341"/>
+    <cellStyle name="Обычный 5 14" xfId="3342"/>
+    <cellStyle name="Обычный 5 15" xfId="3343"/>
+    <cellStyle name="Обычный 5 16" xfId="3344"/>
+    <cellStyle name="Обычный 5 17" xfId="3345"/>
+    <cellStyle name="Обычный 5 18" xfId="3346"/>
+    <cellStyle name="Обычный 5 19" xfId="3347"/>
+    <cellStyle name="Обычный 5 2" xfId="3348"/>
+    <cellStyle name="Обычный 5 2 10" xfId="3349"/>
+    <cellStyle name="Обычный 5 2 11" xfId="3350"/>
+    <cellStyle name="Обычный 5 2 12" xfId="3351"/>
+    <cellStyle name="Обычный 5 2 13" xfId="3352"/>
+    <cellStyle name="Обычный 5 2 14" xfId="3353"/>
+    <cellStyle name="Обычный 5 2 15" xfId="3354"/>
+    <cellStyle name="Обычный 5 2 16" xfId="3355"/>
+    <cellStyle name="Обычный 5 2 17" xfId="3356"/>
+    <cellStyle name="Обычный 5 2 18" xfId="3357"/>
+    <cellStyle name="Обычный 5 2 19" xfId="3358"/>
+    <cellStyle name="Обычный 5 2 2" xfId="3359"/>
+    <cellStyle name="Обычный 5 2 20" xfId="3360"/>
+    <cellStyle name="Обычный 5 2 21" xfId="3361"/>
+    <cellStyle name="Обычный 5 2 22" xfId="3362"/>
+    <cellStyle name="Обычный 5 2 23" xfId="3363"/>
+    <cellStyle name="Обычный 5 2 24" xfId="3364"/>
+    <cellStyle name="Обычный 5 2 25" xfId="3365"/>
+    <cellStyle name="Обычный 5 2 26" xfId="3366"/>
+    <cellStyle name="Обычный 5 2 27" xfId="3367"/>
+    <cellStyle name="Обычный 5 2 28" xfId="3368"/>
+    <cellStyle name="Обычный 5 2 29" xfId="3369"/>
+    <cellStyle name="Обычный 5 2 3" xfId="3370"/>
+    <cellStyle name="Обычный 5 2 30" xfId="3371"/>
+    <cellStyle name="Обычный 5 2 31" xfId="3372"/>
+    <cellStyle name="Обычный 5 2 32" xfId="3373"/>
+    <cellStyle name="Обычный 5 2 4" xfId="3374"/>
+    <cellStyle name="Обычный 5 2 5" xfId="3375"/>
+    <cellStyle name="Обычный 5 2 6" xfId="3376"/>
+    <cellStyle name="Обычный 5 2 7" xfId="3377"/>
+    <cellStyle name="Обычный 5 2 8" xfId="3378"/>
+    <cellStyle name="Обычный 5 2 9" xfId="3379"/>
+    <cellStyle name="Обычный 5 20" xfId="3380"/>
+    <cellStyle name="Обычный 5 21" xfId="3381"/>
+    <cellStyle name="Обычный 5 22" xfId="3382"/>
+    <cellStyle name="Обычный 5 23" xfId="3383"/>
+    <cellStyle name="Обычный 5 24" xfId="3384"/>
+    <cellStyle name="Обычный 5 25" xfId="3385"/>
+    <cellStyle name="Обычный 5 26" xfId="3386"/>
+    <cellStyle name="Обычный 5 27" xfId="3387"/>
+    <cellStyle name="Обычный 5 28" xfId="3388"/>
+    <cellStyle name="Обычный 5 29" xfId="3389"/>
+    <cellStyle name="Обычный 5 3" xfId="3390"/>
+    <cellStyle name="Обычный 5 3 2" xfId="3391"/>
+    <cellStyle name="Обычный 5 30" xfId="3392"/>
+    <cellStyle name="Обычный 5 31" xfId="3393"/>
+    <cellStyle name="Обычный 5 32" xfId="3394"/>
+    <cellStyle name="Обычный 5 4" xfId="3395"/>
+    <cellStyle name="Обычный 5 4 2" xfId="3396"/>
+    <cellStyle name="Обычный 5 5" xfId="3397"/>
+    <cellStyle name="Обычный 5 5 2" xfId="3398"/>
+    <cellStyle name="Обычный 5 5_1" xfId="3399"/>
+    <cellStyle name="Обычный 5 6" xfId="3400"/>
+    <cellStyle name="Обычный 5 7" xfId="3401"/>
+    <cellStyle name="Обычный 5 8" xfId="3402"/>
+    <cellStyle name="Обычный 5 9" xfId="3403"/>
+    <cellStyle name="Обычный 5_12." xfId="3404"/>
+    <cellStyle name="Обычный 50" xfId="3405"/>
+    <cellStyle name="Обычный 51" xfId="3406"/>
+    <cellStyle name="Обычный 52" xfId="3407"/>
+    <cellStyle name="Обычный 53" xfId="3408"/>
+    <cellStyle name="Обычный 54" xfId="3409"/>
+    <cellStyle name="Обычный 55" xfId="3410"/>
+    <cellStyle name="Обычный 56" xfId="3411"/>
+    <cellStyle name="Обычный 57" xfId="3412"/>
+    <cellStyle name="Обычный 58" xfId="3413"/>
+    <cellStyle name="Обычный 59" xfId="3414"/>
+    <cellStyle name="Обычный 6" xfId="3415"/>
+    <cellStyle name="Обычный 6 2" xfId="3416"/>
+    <cellStyle name="Обычный 6 2 2" xfId="3417"/>
+    <cellStyle name="Обычный 6 3" xfId="3418"/>
+    <cellStyle name="Обычный 6 4" xfId="3419"/>
+    <cellStyle name="Обычный 6 5" xfId="3420"/>
+    <cellStyle name="Обычный 6 6" xfId="3421"/>
+    <cellStyle name="Обычный 6_1" xfId="3422"/>
+    <cellStyle name="Обычный 60" xfId="3423"/>
+    <cellStyle name="Обычный 61" xfId="3424"/>
+    <cellStyle name="Обычный 62" xfId="3425"/>
+    <cellStyle name="Обычный 63" xfId="3426"/>
+    <cellStyle name="Обычный 64" xfId="3427"/>
+    <cellStyle name="Обычный 65" xfId="3428"/>
+    <cellStyle name="Обычный 66" xfId="3429"/>
+    <cellStyle name="Обычный 67" xfId="3430"/>
+    <cellStyle name="Обычный 68" xfId="3431"/>
+    <cellStyle name="Обычный 69" xfId="3432"/>
+    <cellStyle name="Обычный 7" xfId="3433"/>
+    <cellStyle name="Обычный 7 2" xfId="3434"/>
+    <cellStyle name="Обычный 7 2 2" xfId="3435"/>
+    <cellStyle name="Обычный 7 3" xfId="3436"/>
+    <cellStyle name="Обычный 7 3 2" xfId="3437"/>
+    <cellStyle name="Обычный 7 3 3" xfId="3438"/>
+    <cellStyle name="Обычный 7 4" xfId="3439"/>
+    <cellStyle name="Обычный 7 5" xfId="3440"/>
+    <cellStyle name="Обычный 7 6" xfId="3441"/>
+    <cellStyle name="Обычный 7_1" xfId="3442"/>
+    <cellStyle name="Обычный 70" xfId="3443"/>
+    <cellStyle name="Обычный 71" xfId="3444"/>
+    <cellStyle name="Обычный 72" xfId="3445"/>
+    <cellStyle name="Обычный 73" xfId="3446"/>
+    <cellStyle name="Обычный 74" xfId="3447"/>
+    <cellStyle name="Обычный 75" xfId="3448"/>
+    <cellStyle name="Обычный 76" xfId="3449"/>
+    <cellStyle name="Обычный 77" xfId="3450"/>
+    <cellStyle name="Обычный 78" xfId="3451"/>
+    <cellStyle name="Обычный 79" xfId="3452"/>
+    <cellStyle name="Обычный 8" xfId="3453"/>
+    <cellStyle name="Обычный 8 2" xfId="3454"/>
+    <cellStyle name="Обычный 8 3" xfId="3455"/>
+    <cellStyle name="Обычный 8 4" xfId="3456"/>
+    <cellStyle name="Обычный 80" xfId="3457"/>
+    <cellStyle name="Обычный 81" xfId="3458"/>
+    <cellStyle name="Обычный 82" xfId="3459"/>
+    <cellStyle name="Обычный 83" xfId="3460"/>
+    <cellStyle name="Обычный 84" xfId="3461"/>
+    <cellStyle name="Обычный 85" xfId="3462"/>
+    <cellStyle name="Обычный 86" xfId="3463"/>
+    <cellStyle name="Обычный 87" xfId="3464"/>
+    <cellStyle name="Обычный 88" xfId="3465"/>
+    <cellStyle name="Обычный 89" xfId="3466"/>
+    <cellStyle name="Обычный 9" xfId="3467"/>
+    <cellStyle name="Обычный 9 2" xfId="3468"/>
+    <cellStyle name="Обычный 9 3" xfId="3469"/>
+    <cellStyle name="Обычный 9 4" xfId="3470"/>
+    <cellStyle name="Обычный 90" xfId="3471"/>
+    <cellStyle name="Обычный 91" xfId="3472"/>
+    <cellStyle name="Обычный 92" xfId="3473"/>
+    <cellStyle name="Обычный 93" xfId="3474"/>
+    <cellStyle name="Обычный 94" xfId="3475"/>
+    <cellStyle name="Обычный 95" xfId="3476"/>
+    <cellStyle name="Обычный 96" xfId="3477"/>
+    <cellStyle name="Обычный 97" xfId="3478"/>
+    <cellStyle name="Обычный 98" xfId="3479"/>
+    <cellStyle name="Обычный 99" xfId="3480"/>
+    <cellStyle name="Обычный_Лист1 2" xfId="3"/>
+    <cellStyle name="Плохой 10" xfId="3481"/>
+    <cellStyle name="Плохой 11" xfId="3482"/>
+    <cellStyle name="Плохой 12" xfId="3483"/>
+    <cellStyle name="Плохой 13" xfId="3484"/>
+    <cellStyle name="Плохой 14" xfId="3485"/>
+    <cellStyle name="Плохой 15" xfId="3486"/>
+    <cellStyle name="Плохой 16" xfId="3487"/>
+    <cellStyle name="Плохой 2" xfId="3488"/>
+    <cellStyle name="Плохой 2 10" xfId="3489"/>
+    <cellStyle name="Плохой 2 11" xfId="3490"/>
+    <cellStyle name="Плохой 2 12" xfId="3491"/>
+    <cellStyle name="Плохой 2 13" xfId="3492"/>
+    <cellStyle name="Плохой 2 14" xfId="3493"/>
+    <cellStyle name="Плохой 2 15" xfId="3494"/>
+    <cellStyle name="Плохой 2 2" xfId="3495"/>
+    <cellStyle name="Плохой 2 3" xfId="3496"/>
+    <cellStyle name="Плохой 2 4" xfId="3497"/>
+    <cellStyle name="Плохой 2 5" xfId="3498"/>
+    <cellStyle name="Плохой 2 6" xfId="3499"/>
+    <cellStyle name="Плохой 2 7" xfId="3500"/>
+    <cellStyle name="Плохой 2 8" xfId="3501"/>
+    <cellStyle name="Плохой 2 9" xfId="3502"/>
+    <cellStyle name="Плохой 3" xfId="3503"/>
+    <cellStyle name="Плохой 4" xfId="3504"/>
+    <cellStyle name="Плохой 5" xfId="3505"/>
+    <cellStyle name="Плохой 6" xfId="3506"/>
+    <cellStyle name="Плохой 7" xfId="3507"/>
+    <cellStyle name="Плохой 8" xfId="3508"/>
+    <cellStyle name="Плохой 9" xfId="3509"/>
+    <cellStyle name="Пояснение 10" xfId="3510"/>
+    <cellStyle name="Пояснение 11" xfId="3511"/>
+    <cellStyle name="Пояснение 12" xfId="3512"/>
+    <cellStyle name="Пояснение 13" xfId="3513"/>
+    <cellStyle name="Пояснение 14" xfId="3514"/>
+    <cellStyle name="Пояснение 15" xfId="3515"/>
+    <cellStyle name="Пояснение 16" xfId="3516"/>
+    <cellStyle name="Пояснение 2" xfId="3517"/>
+    <cellStyle name="Пояснение 2 10" xfId="3518"/>
+    <cellStyle name="Пояснение 2 11" xfId="3519"/>
+    <cellStyle name="Пояснение 2 12" xfId="3520"/>
+    <cellStyle name="Пояснение 2 13" xfId="3521"/>
+    <cellStyle name="Пояснение 2 14" xfId="3522"/>
+    <cellStyle name="Пояснение 2 15" xfId="3523"/>
+    <cellStyle name="Пояснение 2 2" xfId="3524"/>
+    <cellStyle name="Пояснение 2 3" xfId="3525"/>
+    <cellStyle name="Пояснение 2 4" xfId="3526"/>
+    <cellStyle name="Пояснение 2 5" xfId="3527"/>
+    <cellStyle name="Пояснение 2 6" xfId="3528"/>
+    <cellStyle name="Пояснение 2 7" xfId="3529"/>
+    <cellStyle name="Пояснение 2 8" xfId="3530"/>
+    <cellStyle name="Пояснение 2 9" xfId="3531"/>
+    <cellStyle name="Пояснение 3" xfId="3532"/>
+    <cellStyle name="Пояснение 4" xfId="3533"/>
+    <cellStyle name="Пояснение 5" xfId="3534"/>
+    <cellStyle name="Пояснение 6" xfId="3535"/>
+    <cellStyle name="Пояснение 7" xfId="3536"/>
+    <cellStyle name="Пояснение 8" xfId="3537"/>
+    <cellStyle name="Пояснение 9" xfId="3538"/>
+    <cellStyle name="Примечание 10" xfId="3539"/>
+    <cellStyle name="Примечание 10 2" xfId="3540"/>
+    <cellStyle name="Примечание 11" xfId="3541"/>
+    <cellStyle name="Примечание 11 2" xfId="3542"/>
+    <cellStyle name="Примечание 12" xfId="3543"/>
+    <cellStyle name="Примечание 12 2" xfId="3544"/>
+    <cellStyle name="Примечание 13" xfId="3545"/>
+    <cellStyle name="Примечание 13 2" xfId="3546"/>
+    <cellStyle name="Примечание 14" xfId="3547"/>
+    <cellStyle name="Примечание 14 2" xfId="3548"/>
+    <cellStyle name="Примечание 15" xfId="3549"/>
+    <cellStyle name="Примечание 15 2" xfId="3550"/>
+    <cellStyle name="Примечание 16" xfId="3551"/>
+    <cellStyle name="Примечание 16 2" xfId="3552"/>
+    <cellStyle name="Примечание 2" xfId="3553"/>
+    <cellStyle name="Примечание 2 10" xfId="3554"/>
+    <cellStyle name="Примечание 2 10 2" xfId="3555"/>
+    <cellStyle name="Примечание 2 11" xfId="3556"/>
+    <cellStyle name="Примечание 2 11 2" xfId="3557"/>
+    <cellStyle name="Примечание 2 12" xfId="3558"/>
+    <cellStyle name="Примечание 2 12 2" xfId="3559"/>
+    <cellStyle name="Примечание 2 13" xfId="3560"/>
+    <cellStyle name="Примечание 2 13 2" xfId="3561"/>
+    <cellStyle name="Примечание 2 14" xfId="3562"/>
+    <cellStyle name="Примечание 2 14 2" xfId="3563"/>
+    <cellStyle name="Примечание 2 15" xfId="3564"/>
+    <cellStyle name="Примечание 2 15 2" xfId="3565"/>
+    <cellStyle name="Примечание 2 16" xfId="3566"/>
+    <cellStyle name="Примечание 2 2" xfId="3567"/>
+    <cellStyle name="Примечание 2 2 2" xfId="3568"/>
+    <cellStyle name="Примечание 2 3" xfId="3569"/>
+    <cellStyle name="Примечание 2 3 2" xfId="3570"/>
+    <cellStyle name="Примечание 2 4" xfId="3571"/>
+    <cellStyle name="Примечание 2 4 2" xfId="3572"/>
+    <cellStyle name="Примечание 2 5" xfId="3573"/>
+    <cellStyle name="Примечание 2 5 2" xfId="3574"/>
+    <cellStyle name="Примечание 2 6" xfId="3575"/>
+    <cellStyle name="Примечание 2 6 2" xfId="3576"/>
+    <cellStyle name="Примечание 2 7" xfId="3577"/>
+    <cellStyle name="Примечание 2 7 2" xfId="3578"/>
+    <cellStyle name="Примечание 2 8" xfId="3579"/>
+    <cellStyle name="Примечание 2 8 2" xfId="3580"/>
+    <cellStyle name="Примечание 2 9" xfId="3581"/>
+    <cellStyle name="Примечание 2 9 2" xfId="3582"/>
+    <cellStyle name="Примечание 3" xfId="3583"/>
+    <cellStyle name="Примечание 3 2" xfId="3584"/>
+    <cellStyle name="Примечание 4" xfId="3585"/>
+    <cellStyle name="Примечание 4 2" xfId="3586"/>
+    <cellStyle name="Примечание 5" xfId="3587"/>
+    <cellStyle name="Примечание 5 2" xfId="3588"/>
+    <cellStyle name="Примечание 6" xfId="3589"/>
+    <cellStyle name="Примечание 6 2" xfId="3590"/>
+    <cellStyle name="Примечание 7" xfId="3591"/>
+    <cellStyle name="Примечание 7 2" xfId="3592"/>
+    <cellStyle name="Примечание 8" xfId="3593"/>
+    <cellStyle name="Примечание 8 2" xfId="3594"/>
+    <cellStyle name="Примечание 9" xfId="3595"/>
+    <cellStyle name="Примечание 9 2" xfId="3596"/>
+    <cellStyle name="Связанная ячейка 10" xfId="3597"/>
+    <cellStyle name="Связанная ячейка 11" xfId="3598"/>
+    <cellStyle name="Связанная ячейка 12" xfId="3599"/>
+    <cellStyle name="Связанная ячейка 13" xfId="3600"/>
+    <cellStyle name="Связанная ячейка 14" xfId="3601"/>
+    <cellStyle name="Связанная ячейка 15" xfId="3602"/>
+    <cellStyle name="Связанная ячейка 16" xfId="3603"/>
+    <cellStyle name="Связанная ячейка 2" xfId="3604"/>
+    <cellStyle name="Связанная ячейка 2 10" xfId="3605"/>
+    <cellStyle name="Связанная ячейка 2 11" xfId="3606"/>
+    <cellStyle name="Связанная ячейка 2 12" xfId="3607"/>
+    <cellStyle name="Связанная ячейка 2 13" xfId="3608"/>
+    <cellStyle name="Связанная ячейка 2 14" xfId="3609"/>
+    <cellStyle name="Связанная ячейка 2 15" xfId="3610"/>
+    <cellStyle name="Связанная ячейка 2 2" xfId="3611"/>
+    <cellStyle name="Связанная ячейка 2 3" xfId="3612"/>
+    <cellStyle name="Связанная ячейка 2 4" xfId="3613"/>
+    <cellStyle name="Связанная ячейка 2 5" xfId="3614"/>
+    <cellStyle name="Связанная ячейка 2 6" xfId="3615"/>
+    <cellStyle name="Связанная ячейка 2 7" xfId="3616"/>
+    <cellStyle name="Связанная ячейка 2 8" xfId="3617"/>
+    <cellStyle name="Связанная ячейка 2 9" xfId="3618"/>
+    <cellStyle name="Связанная ячейка 3" xfId="3619"/>
+    <cellStyle name="Связанная ячейка 4" xfId="3620"/>
+    <cellStyle name="Связанная ячейка 5" xfId="3621"/>
+    <cellStyle name="Связанная ячейка 6" xfId="3622"/>
+    <cellStyle name="Связанная ячейка 7" xfId="3623"/>
+    <cellStyle name="Связанная ячейка 8" xfId="3624"/>
+    <cellStyle name="Связанная ячейка 9" xfId="3625"/>
+    <cellStyle name="Текст предупреждения 10" xfId="3626"/>
+    <cellStyle name="Текст предупреждения 11" xfId="3627"/>
+    <cellStyle name="Текст предупреждения 12" xfId="3628"/>
+    <cellStyle name="Текст предупреждения 13" xfId="3629"/>
+    <cellStyle name="Текст предупреждения 14" xfId="3630"/>
+    <cellStyle name="Текст предупреждения 15" xfId="3631"/>
+    <cellStyle name="Текст предупреждения 16" xfId="3632"/>
+    <cellStyle name="Текст предупреждения 2" xfId="3633"/>
+    <cellStyle name="Текст предупреждения 2 10" xfId="3634"/>
+    <cellStyle name="Текст предупреждения 2 11" xfId="3635"/>
+    <cellStyle name="Текст предупреждения 2 12" xfId="3636"/>
+    <cellStyle name="Текст предупреждения 2 13" xfId="3637"/>
+    <cellStyle name="Текст предупреждения 2 14" xfId="3638"/>
+    <cellStyle name="Текст предупреждения 2 15" xfId="3639"/>
+    <cellStyle name="Текст предупреждения 2 2" xfId="3640"/>
+    <cellStyle name="Текст предупреждения 2 3" xfId="3641"/>
+    <cellStyle name="Текст предупреждения 2 4" xfId="3642"/>
+    <cellStyle name="Текст предупреждения 2 5" xfId="3643"/>
+    <cellStyle name="Текст предупреждения 2 6" xfId="3644"/>
+    <cellStyle name="Текст предупреждения 2 7" xfId="3645"/>
+    <cellStyle name="Текст предупреждения 2 8" xfId="3646"/>
+    <cellStyle name="Текст предупреждения 2 9" xfId="3647"/>
+    <cellStyle name="Текст предупреждения 3" xfId="3648"/>
+    <cellStyle name="Текст предупреждения 4" xfId="3649"/>
+    <cellStyle name="Текст предупреждения 5" xfId="3650"/>
+    <cellStyle name="Текст предупреждения 6" xfId="3651"/>
+    <cellStyle name="Текст предупреждения 7" xfId="3652"/>
+    <cellStyle name="Текст предупреждения 8" xfId="3653"/>
+    <cellStyle name="Текст предупреждения 9" xfId="3654"/>
+    <cellStyle name="Финансовый 10" xfId="3655"/>
+    <cellStyle name="Финансовый 11" xfId="3656"/>
+    <cellStyle name="Финансовый 2" xfId="3657"/>
+    <cellStyle name="Финансовый 3" xfId="3658"/>
+    <cellStyle name="Финансовый 4" xfId="3659"/>
+    <cellStyle name="Финансовый 5" xfId="3660"/>
+    <cellStyle name="Финансовый 6" xfId="3661"/>
+    <cellStyle name="Финансовый 7" xfId="3662"/>
+    <cellStyle name="Финансовый 8" xfId="3663"/>
+    <cellStyle name="Финансовый 9" xfId="3664"/>
+    <cellStyle name="Хороший 10" xfId="3665"/>
+    <cellStyle name="Хороший 11" xfId="3666"/>
+    <cellStyle name="Хороший 12" xfId="3667"/>
+    <cellStyle name="Хороший 13" xfId="3668"/>
+    <cellStyle name="Хороший 14" xfId="3669"/>
+    <cellStyle name="Хороший 15" xfId="3670"/>
+    <cellStyle name="Хороший 16" xfId="3671"/>
+    <cellStyle name="Хороший 2" xfId="3672"/>
+    <cellStyle name="Хороший 2 10" xfId="3673"/>
+    <cellStyle name="Хороший 2 11" xfId="3674"/>
+    <cellStyle name="Хороший 2 12" xfId="3675"/>
+    <cellStyle name="Хороший 2 13" xfId="3676"/>
+    <cellStyle name="Хороший 2 14" xfId="3677"/>
+    <cellStyle name="Хороший 2 15" xfId="3678"/>
+    <cellStyle name="Хороший 2 2" xfId="3679"/>
+    <cellStyle name="Хороший 2 3" xfId="3680"/>
+    <cellStyle name="Хороший 2 4" xfId="3681"/>
+    <cellStyle name="Хороший 2 5" xfId="3682"/>
+    <cellStyle name="Хороший 2 6" xfId="3683"/>
+    <cellStyle name="Хороший 2 7" xfId="3684"/>
+    <cellStyle name="Хороший 2 8" xfId="3685"/>
+    <cellStyle name="Хороший 2 9" xfId="3686"/>
+    <cellStyle name="Хороший 3" xfId="3687"/>
+    <cellStyle name="Хороший 4" xfId="3688"/>
+    <cellStyle name="Хороший 5" xfId="3689"/>
+    <cellStyle name="Хороший 6" xfId="3690"/>
+    <cellStyle name="Хороший 7" xfId="3691"/>
+    <cellStyle name="Хороший 8" xfId="3692"/>
+    <cellStyle name="Хороший 9" xfId="3693"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -728,343 +9087,1026 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/70e/k6w15awsdl0k0t72c8k7j4s6amplac2c/%D0%9F%D1%80%D0%B8%D0%BB%D0%BE%D0%B6%D0%B5%D0%BD%D0%B8%D0%B5_%D1%80%D1%83%D1%81.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/702972?keyword=" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ai.alimbetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B22"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B7" sqref="B7"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" style="65" customWidth="1"/>
+    <col min="2" max="2" width="81.7109375" style="65" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="65"/>
+    <col min="257" max="257" width="44.7109375" style="65" customWidth="1"/>
+    <col min="258" max="258" width="81.7109375" style="65" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="65"/>
+    <col min="513" max="513" width="44.7109375" style="65" customWidth="1"/>
+    <col min="514" max="514" width="81.7109375" style="65" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="65"/>
+    <col min="769" max="769" width="44.7109375" style="65" customWidth="1"/>
+    <col min="770" max="770" width="81.7109375" style="65" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="65"/>
+    <col min="1025" max="1025" width="44.7109375" style="65" customWidth="1"/>
+    <col min="1026" max="1026" width="81.7109375" style="65" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="65"/>
+    <col min="1281" max="1281" width="44.7109375" style="65" customWidth="1"/>
+    <col min="1282" max="1282" width="81.7109375" style="65" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="65"/>
+    <col min="1537" max="1537" width="44.7109375" style="65" customWidth="1"/>
+    <col min="1538" max="1538" width="81.7109375" style="65" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="65"/>
+    <col min="1793" max="1793" width="44.7109375" style="65" customWidth="1"/>
+    <col min="1794" max="1794" width="81.7109375" style="65" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="65"/>
+    <col min="2049" max="2049" width="44.7109375" style="65" customWidth="1"/>
+    <col min="2050" max="2050" width="81.7109375" style="65" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="65"/>
+    <col min="2305" max="2305" width="44.7109375" style="65" customWidth="1"/>
+    <col min="2306" max="2306" width="81.7109375" style="65" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="65"/>
+    <col min="2561" max="2561" width="44.7109375" style="65" customWidth="1"/>
+    <col min="2562" max="2562" width="81.7109375" style="65" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="65"/>
+    <col min="2817" max="2817" width="44.7109375" style="65" customWidth="1"/>
+    <col min="2818" max="2818" width="81.7109375" style="65" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="65"/>
+    <col min="3073" max="3073" width="44.7109375" style="65" customWidth="1"/>
+    <col min="3074" max="3074" width="81.7109375" style="65" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="65"/>
+    <col min="3329" max="3329" width="44.7109375" style="65" customWidth="1"/>
+    <col min="3330" max="3330" width="81.7109375" style="65" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="65"/>
+    <col min="3585" max="3585" width="44.7109375" style="65" customWidth="1"/>
+    <col min="3586" max="3586" width="81.7109375" style="65" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="65"/>
+    <col min="3841" max="3841" width="44.7109375" style="65" customWidth="1"/>
+    <col min="3842" max="3842" width="81.7109375" style="65" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="65"/>
+    <col min="4097" max="4097" width="44.7109375" style="65" customWidth="1"/>
+    <col min="4098" max="4098" width="81.7109375" style="65" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="65"/>
+    <col min="4353" max="4353" width="44.7109375" style="65" customWidth="1"/>
+    <col min="4354" max="4354" width="81.7109375" style="65" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="65"/>
+    <col min="4609" max="4609" width="44.7109375" style="65" customWidth="1"/>
+    <col min="4610" max="4610" width="81.7109375" style="65" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="65"/>
+    <col min="4865" max="4865" width="44.7109375" style="65" customWidth="1"/>
+    <col min="4866" max="4866" width="81.7109375" style="65" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="65"/>
+    <col min="5121" max="5121" width="44.7109375" style="65" customWidth="1"/>
+    <col min="5122" max="5122" width="81.7109375" style="65" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="65"/>
+    <col min="5377" max="5377" width="44.7109375" style="65" customWidth="1"/>
+    <col min="5378" max="5378" width="81.7109375" style="65" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="65"/>
+    <col min="5633" max="5633" width="44.7109375" style="65" customWidth="1"/>
+    <col min="5634" max="5634" width="81.7109375" style="65" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="65"/>
+    <col min="5889" max="5889" width="44.7109375" style="65" customWidth="1"/>
+    <col min="5890" max="5890" width="81.7109375" style="65" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="65"/>
+    <col min="6145" max="6145" width="44.7109375" style="65" customWidth="1"/>
+    <col min="6146" max="6146" width="81.7109375" style="65" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="65"/>
+    <col min="6401" max="6401" width="44.7109375" style="65" customWidth="1"/>
+    <col min="6402" max="6402" width="81.7109375" style="65" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="65"/>
+    <col min="6657" max="6657" width="44.7109375" style="65" customWidth="1"/>
+    <col min="6658" max="6658" width="81.7109375" style="65" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="65"/>
+    <col min="6913" max="6913" width="44.7109375" style="65" customWidth="1"/>
+    <col min="6914" max="6914" width="81.7109375" style="65" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="65"/>
+    <col min="7169" max="7169" width="44.7109375" style="65" customWidth="1"/>
+    <col min="7170" max="7170" width="81.7109375" style="65" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="65"/>
+    <col min="7425" max="7425" width="44.7109375" style="65" customWidth="1"/>
+    <col min="7426" max="7426" width="81.7109375" style="65" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="65"/>
+    <col min="7681" max="7681" width="44.7109375" style="65" customWidth="1"/>
+    <col min="7682" max="7682" width="81.7109375" style="65" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="65"/>
+    <col min="7937" max="7937" width="44.7109375" style="65" customWidth="1"/>
+    <col min="7938" max="7938" width="81.7109375" style="65" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="65"/>
+    <col min="8193" max="8193" width="44.7109375" style="65" customWidth="1"/>
+    <col min="8194" max="8194" width="81.7109375" style="65" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="65"/>
+    <col min="8449" max="8449" width="44.7109375" style="65" customWidth="1"/>
+    <col min="8450" max="8450" width="81.7109375" style="65" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="65"/>
+    <col min="8705" max="8705" width="44.7109375" style="65" customWidth="1"/>
+    <col min="8706" max="8706" width="81.7109375" style="65" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="65"/>
+    <col min="8961" max="8961" width="44.7109375" style="65" customWidth="1"/>
+    <col min="8962" max="8962" width="81.7109375" style="65" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="65"/>
+    <col min="9217" max="9217" width="44.7109375" style="65" customWidth="1"/>
+    <col min="9218" max="9218" width="81.7109375" style="65" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="65"/>
+    <col min="9473" max="9473" width="44.7109375" style="65" customWidth="1"/>
+    <col min="9474" max="9474" width="81.7109375" style="65" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="65"/>
+    <col min="9729" max="9729" width="44.7109375" style="65" customWidth="1"/>
+    <col min="9730" max="9730" width="81.7109375" style="65" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="65"/>
+    <col min="9985" max="9985" width="44.7109375" style="65" customWidth="1"/>
+    <col min="9986" max="9986" width="81.7109375" style="65" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="65"/>
+    <col min="10241" max="10241" width="44.7109375" style="65" customWidth="1"/>
+    <col min="10242" max="10242" width="81.7109375" style="65" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="65"/>
+    <col min="10497" max="10497" width="44.7109375" style="65" customWidth="1"/>
+    <col min="10498" max="10498" width="81.7109375" style="65" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="65"/>
+    <col min="10753" max="10753" width="44.7109375" style="65" customWidth="1"/>
+    <col min="10754" max="10754" width="81.7109375" style="65" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="65"/>
+    <col min="11009" max="11009" width="44.7109375" style="65" customWidth="1"/>
+    <col min="11010" max="11010" width="81.7109375" style="65" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="65"/>
+    <col min="11265" max="11265" width="44.7109375" style="65" customWidth="1"/>
+    <col min="11266" max="11266" width="81.7109375" style="65" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="65"/>
+    <col min="11521" max="11521" width="44.7109375" style="65" customWidth="1"/>
+    <col min="11522" max="11522" width="81.7109375" style="65" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="65"/>
+    <col min="11777" max="11777" width="44.7109375" style="65" customWidth="1"/>
+    <col min="11778" max="11778" width="81.7109375" style="65" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="65"/>
+    <col min="12033" max="12033" width="44.7109375" style="65" customWidth="1"/>
+    <col min="12034" max="12034" width="81.7109375" style="65" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="65"/>
+    <col min="12289" max="12289" width="44.7109375" style="65" customWidth="1"/>
+    <col min="12290" max="12290" width="81.7109375" style="65" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="65"/>
+    <col min="12545" max="12545" width="44.7109375" style="65" customWidth="1"/>
+    <col min="12546" max="12546" width="81.7109375" style="65" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="65"/>
+    <col min="12801" max="12801" width="44.7109375" style="65" customWidth="1"/>
+    <col min="12802" max="12802" width="81.7109375" style="65" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="65"/>
+    <col min="13057" max="13057" width="44.7109375" style="65" customWidth="1"/>
+    <col min="13058" max="13058" width="81.7109375" style="65" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="65"/>
+    <col min="13313" max="13313" width="44.7109375" style="65" customWidth="1"/>
+    <col min="13314" max="13314" width="81.7109375" style="65" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="65"/>
+    <col min="13569" max="13569" width="44.7109375" style="65" customWidth="1"/>
+    <col min="13570" max="13570" width="81.7109375" style="65" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="65"/>
+    <col min="13825" max="13825" width="44.7109375" style="65" customWidth="1"/>
+    <col min="13826" max="13826" width="81.7109375" style="65" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="65"/>
+    <col min="14081" max="14081" width="44.7109375" style="65" customWidth="1"/>
+    <col min="14082" max="14082" width="81.7109375" style="65" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="65"/>
+    <col min="14337" max="14337" width="44.7109375" style="65" customWidth="1"/>
+    <col min="14338" max="14338" width="81.7109375" style="65" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="65"/>
+    <col min="14593" max="14593" width="44.7109375" style="65" customWidth="1"/>
+    <col min="14594" max="14594" width="81.7109375" style="65" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="65"/>
+    <col min="14849" max="14849" width="44.7109375" style="65" customWidth="1"/>
+    <col min="14850" max="14850" width="81.7109375" style="65" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="65"/>
+    <col min="15105" max="15105" width="44.7109375" style="65" customWidth="1"/>
+    <col min="15106" max="15106" width="81.7109375" style="65" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="65"/>
+    <col min="15361" max="15361" width="44.7109375" style="65" customWidth="1"/>
+    <col min="15362" max="15362" width="81.7109375" style="65" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="65"/>
+    <col min="15617" max="15617" width="44.7109375" style="65" customWidth="1"/>
+    <col min="15618" max="15618" width="81.7109375" style="65" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="65"/>
+    <col min="15873" max="15873" width="44.7109375" style="65" customWidth="1"/>
+    <col min="15874" max="15874" width="81.7109375" style="65" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="65"/>
+    <col min="16129" max="16129" width="44.7109375" style="65" customWidth="1"/>
+    <col min="16130" max="16130" width="81.7109375" style="65" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="65"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="64"/>
+      <c r="B1" s="64"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B2" s="70" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="B3" s="47" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="46" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="63" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="B5" s="70" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="49" t="s">
+        <v>35</v>
+      </c>
+      <c r="B6" s="50" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="38.25">
+      <c r="A7" s="46" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="106" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="B8" s="48" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" s="51" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="46" t="s">
+        <v>41</v>
+      </c>
+      <c r="B10" s="52" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2" ht="12.75" customHeight="1">
+      <c r="A11" s="46" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="53"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="46" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="66" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2" ht="38.25">
+      <c r="A13" s="49" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="54" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="55" t="s">
+        <v>48</v>
+      </c>
+      <c r="B14" s="67" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="55"/>
+      <c r="B15" s="67" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="49" t="s">
+        <v>51</v>
+      </c>
+      <c r="B16" s="68" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="46" t="s">
+        <v>53</v>
+      </c>
+      <c r="B17" s="56">
+        <v>46267</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="46" t="s">
+        <v>54</v>
+      </c>
+      <c r="B18" s="56">
+        <v>46337</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="46" t="s">
+        <v>55</v>
+      </c>
+      <c r="B19" s="48" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="B20" s="48" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="46" t="s">
+        <v>59</v>
+      </c>
+      <c r="B21" s="57" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="46" t="s">
+        <v>61</v>
+      </c>
+      <c r="B22" s="69" t="s">
+        <v>62</v>
+      </c>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B22" r:id="rId1"/>
+    <hyperlink ref="B16" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B12" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="F16" sqref="F16"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.7109375" style="45" customWidth="1"/>
+    <col min="2" max="2" width="110.7109375" style="45" customWidth="1"/>
+    <col min="3" max="256" width="9.140625" style="45"/>
+    <col min="257" max="257" width="4.7109375" style="45" customWidth="1"/>
+    <col min="258" max="258" width="110.7109375" style="45" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="45"/>
+    <col min="513" max="513" width="4.7109375" style="45" customWidth="1"/>
+    <col min="514" max="514" width="110.7109375" style="45" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="45"/>
+    <col min="769" max="769" width="4.7109375" style="45" customWidth="1"/>
+    <col min="770" max="770" width="110.7109375" style="45" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="45"/>
+    <col min="1025" max="1025" width="4.7109375" style="45" customWidth="1"/>
+    <col min="1026" max="1026" width="110.7109375" style="45" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="45"/>
+    <col min="1281" max="1281" width="4.7109375" style="45" customWidth="1"/>
+    <col min="1282" max="1282" width="110.7109375" style="45" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="45"/>
+    <col min="1537" max="1537" width="4.7109375" style="45" customWidth="1"/>
+    <col min="1538" max="1538" width="110.7109375" style="45" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="45"/>
+    <col min="1793" max="1793" width="4.7109375" style="45" customWidth="1"/>
+    <col min="1794" max="1794" width="110.7109375" style="45" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="45"/>
+    <col min="2049" max="2049" width="4.7109375" style="45" customWidth="1"/>
+    <col min="2050" max="2050" width="110.7109375" style="45" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="45"/>
+    <col min="2305" max="2305" width="4.7109375" style="45" customWidth="1"/>
+    <col min="2306" max="2306" width="110.7109375" style="45" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="45"/>
+    <col min="2561" max="2561" width="4.7109375" style="45" customWidth="1"/>
+    <col min="2562" max="2562" width="110.7109375" style="45" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="45"/>
+    <col min="2817" max="2817" width="4.7109375" style="45" customWidth="1"/>
+    <col min="2818" max="2818" width="110.7109375" style="45" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="45"/>
+    <col min="3073" max="3073" width="4.7109375" style="45" customWidth="1"/>
+    <col min="3074" max="3074" width="110.7109375" style="45" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="45"/>
+    <col min="3329" max="3329" width="4.7109375" style="45" customWidth="1"/>
+    <col min="3330" max="3330" width="110.7109375" style="45" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="45"/>
+    <col min="3585" max="3585" width="4.7109375" style="45" customWidth="1"/>
+    <col min="3586" max="3586" width="110.7109375" style="45" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="45"/>
+    <col min="3841" max="3841" width="4.7109375" style="45" customWidth="1"/>
+    <col min="3842" max="3842" width="110.7109375" style="45" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="45"/>
+    <col min="4097" max="4097" width="4.7109375" style="45" customWidth="1"/>
+    <col min="4098" max="4098" width="110.7109375" style="45" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="45"/>
+    <col min="4353" max="4353" width="4.7109375" style="45" customWidth="1"/>
+    <col min="4354" max="4354" width="110.7109375" style="45" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="45"/>
+    <col min="4609" max="4609" width="4.7109375" style="45" customWidth="1"/>
+    <col min="4610" max="4610" width="110.7109375" style="45" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="45"/>
+    <col min="4865" max="4865" width="4.7109375" style="45" customWidth="1"/>
+    <col min="4866" max="4866" width="110.7109375" style="45" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="45"/>
+    <col min="5121" max="5121" width="4.7109375" style="45" customWidth="1"/>
+    <col min="5122" max="5122" width="110.7109375" style="45" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="45"/>
+    <col min="5377" max="5377" width="4.7109375" style="45" customWidth="1"/>
+    <col min="5378" max="5378" width="110.7109375" style="45" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="45"/>
+    <col min="5633" max="5633" width="4.7109375" style="45" customWidth="1"/>
+    <col min="5634" max="5634" width="110.7109375" style="45" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="45"/>
+    <col min="5889" max="5889" width="4.7109375" style="45" customWidth="1"/>
+    <col min="5890" max="5890" width="110.7109375" style="45" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="45"/>
+    <col min="6145" max="6145" width="4.7109375" style="45" customWidth="1"/>
+    <col min="6146" max="6146" width="110.7109375" style="45" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="45"/>
+    <col min="6401" max="6401" width="4.7109375" style="45" customWidth="1"/>
+    <col min="6402" max="6402" width="110.7109375" style="45" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="45"/>
+    <col min="6657" max="6657" width="4.7109375" style="45" customWidth="1"/>
+    <col min="6658" max="6658" width="110.7109375" style="45" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="45"/>
+    <col min="6913" max="6913" width="4.7109375" style="45" customWidth="1"/>
+    <col min="6914" max="6914" width="110.7109375" style="45" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="45"/>
+    <col min="7169" max="7169" width="4.7109375" style="45" customWidth="1"/>
+    <col min="7170" max="7170" width="110.7109375" style="45" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="45"/>
+    <col min="7425" max="7425" width="4.7109375" style="45" customWidth="1"/>
+    <col min="7426" max="7426" width="110.7109375" style="45" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="45"/>
+    <col min="7681" max="7681" width="4.7109375" style="45" customWidth="1"/>
+    <col min="7682" max="7682" width="110.7109375" style="45" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="45"/>
+    <col min="7937" max="7937" width="4.7109375" style="45" customWidth="1"/>
+    <col min="7938" max="7938" width="110.7109375" style="45" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="45"/>
+    <col min="8193" max="8193" width="4.7109375" style="45" customWidth="1"/>
+    <col min="8194" max="8194" width="110.7109375" style="45" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="45"/>
+    <col min="8449" max="8449" width="4.7109375" style="45" customWidth="1"/>
+    <col min="8450" max="8450" width="110.7109375" style="45" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="45"/>
+    <col min="8705" max="8705" width="4.7109375" style="45" customWidth="1"/>
+    <col min="8706" max="8706" width="110.7109375" style="45" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="45"/>
+    <col min="8961" max="8961" width="4.7109375" style="45" customWidth="1"/>
+    <col min="8962" max="8962" width="110.7109375" style="45" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="45"/>
+    <col min="9217" max="9217" width="4.7109375" style="45" customWidth="1"/>
+    <col min="9218" max="9218" width="110.7109375" style="45" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="45"/>
+    <col min="9473" max="9473" width="4.7109375" style="45" customWidth="1"/>
+    <col min="9474" max="9474" width="110.7109375" style="45" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="45"/>
+    <col min="9729" max="9729" width="4.7109375" style="45" customWidth="1"/>
+    <col min="9730" max="9730" width="110.7109375" style="45" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="45"/>
+    <col min="9985" max="9985" width="4.7109375" style="45" customWidth="1"/>
+    <col min="9986" max="9986" width="110.7109375" style="45" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="45"/>
+    <col min="10241" max="10241" width="4.7109375" style="45" customWidth="1"/>
+    <col min="10242" max="10242" width="110.7109375" style="45" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="45"/>
+    <col min="10497" max="10497" width="4.7109375" style="45" customWidth="1"/>
+    <col min="10498" max="10498" width="110.7109375" style="45" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="45"/>
+    <col min="10753" max="10753" width="4.7109375" style="45" customWidth="1"/>
+    <col min="10754" max="10754" width="110.7109375" style="45" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="45"/>
+    <col min="11009" max="11009" width="4.7109375" style="45" customWidth="1"/>
+    <col min="11010" max="11010" width="110.7109375" style="45" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="45"/>
+    <col min="11265" max="11265" width="4.7109375" style="45" customWidth="1"/>
+    <col min="11266" max="11266" width="110.7109375" style="45" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="45"/>
+    <col min="11521" max="11521" width="4.7109375" style="45" customWidth="1"/>
+    <col min="11522" max="11522" width="110.7109375" style="45" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="45"/>
+    <col min="11777" max="11777" width="4.7109375" style="45" customWidth="1"/>
+    <col min="11778" max="11778" width="110.7109375" style="45" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="45"/>
+    <col min="12033" max="12033" width="4.7109375" style="45" customWidth="1"/>
+    <col min="12034" max="12034" width="110.7109375" style="45" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="45"/>
+    <col min="12289" max="12289" width="4.7109375" style="45" customWidth="1"/>
+    <col min="12290" max="12290" width="110.7109375" style="45" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="45"/>
+    <col min="12545" max="12545" width="4.7109375" style="45" customWidth="1"/>
+    <col min="12546" max="12546" width="110.7109375" style="45" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="45"/>
+    <col min="12801" max="12801" width="4.7109375" style="45" customWidth="1"/>
+    <col min="12802" max="12802" width="110.7109375" style="45" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="45"/>
+    <col min="13057" max="13057" width="4.7109375" style="45" customWidth="1"/>
+    <col min="13058" max="13058" width="110.7109375" style="45" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="45"/>
+    <col min="13313" max="13313" width="4.7109375" style="45" customWidth="1"/>
+    <col min="13314" max="13314" width="110.7109375" style="45" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="45"/>
+    <col min="13569" max="13569" width="4.7109375" style="45" customWidth="1"/>
+    <col min="13570" max="13570" width="110.7109375" style="45" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="45"/>
+    <col min="13825" max="13825" width="4.7109375" style="45" customWidth="1"/>
+    <col min="13826" max="13826" width="110.7109375" style="45" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="45"/>
+    <col min="14081" max="14081" width="4.7109375" style="45" customWidth="1"/>
+    <col min="14082" max="14082" width="110.7109375" style="45" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="45"/>
+    <col min="14337" max="14337" width="4.7109375" style="45" customWidth="1"/>
+    <col min="14338" max="14338" width="110.7109375" style="45" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="45"/>
+    <col min="14593" max="14593" width="4.7109375" style="45" customWidth="1"/>
+    <col min="14594" max="14594" width="110.7109375" style="45" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="45"/>
+    <col min="14849" max="14849" width="4.7109375" style="45" customWidth="1"/>
+    <col min="14850" max="14850" width="110.7109375" style="45" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="45"/>
+    <col min="15105" max="15105" width="4.7109375" style="45" customWidth="1"/>
+    <col min="15106" max="15106" width="110.7109375" style="45" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="45"/>
+    <col min="15361" max="15361" width="4.7109375" style="45" customWidth="1"/>
+    <col min="15362" max="15362" width="110.7109375" style="45" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="45"/>
+    <col min="15617" max="15617" width="4.7109375" style="45" customWidth="1"/>
+    <col min="15618" max="15618" width="110.7109375" style="45" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="45"/>
+    <col min="15873" max="15873" width="4.7109375" style="45" customWidth="1"/>
+    <col min="15874" max="15874" width="110.7109375" style="45" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="45"/>
+    <col min="16129" max="16129" width="4.7109375" style="45" customWidth="1"/>
+    <col min="16130" max="16130" width="110.7109375" style="45" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="45"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="58"/>
+      <c r="B1" s="58"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="58"/>
+      <c r="B2" s="58"/>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="58"/>
+      <c r="B3" s="58"/>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="58"/>
+      <c r="B4" s="58"/>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="58"/>
+      <c r="B5" s="58"/>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="58"/>
+      <c r="B6" s="59" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="58"/>
+      <c r="B7" s="59" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="58"/>
+      <c r="B8" s="59" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="58"/>
+      <c r="B9" s="59" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="58"/>
+      <c r="B10" s="59" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="58"/>
+      <c r="B11" s="59"/>
+    </row>
+    <row r="12" spans="1:2" ht="25.5">
+      <c r="A12" s="58"/>
+      <c r="B12" s="60" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="58"/>
+      <c r="B13" s="59"/>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="58"/>
+      <c r="B14" s="59"/>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="58"/>
+      <c r="B15" s="61"/>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="58"/>
+      <c r="B16" s="61"/>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="58"/>
+      <c r="B17" s="61"/>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="58"/>
+      <c r="B18" s="62" t="s">
+        <v>69</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:M85"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A55" workbookViewId="0">
-      <selection activeCell="B33" sqref="B33:D33"/>
+    <sheetView topLeftCell="A7" workbookViewId="0">
+      <selection activeCell="R26" sqref="R26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="10.199999999999999"/>
+  <sheetFormatPr defaultRowHeight="11.25"/>
   <cols>
-    <col min="1" max="2" width="9.5546875" style="4" customWidth="1"/>
-[...258 lines deleted...]
-    <col min="16140" max="16384" width="9.21875" style="4"/>
+    <col min="1" max="2" width="9.5703125" style="4" customWidth="1"/>
+    <col min="3" max="3" width="9.7109375" style="4" customWidth="1"/>
+    <col min="4" max="4" width="8.7109375" style="4" customWidth="1"/>
+    <col min="5" max="5" width="9.28515625" style="4" customWidth="1"/>
+    <col min="6" max="7" width="8.28515625" style="4" customWidth="1"/>
+    <col min="8" max="8" width="8.5703125" style="4" customWidth="1"/>
+    <col min="9" max="13" width="9.5703125" style="4" customWidth="1"/>
+    <col min="14" max="256" width="9.28515625" style="4"/>
+    <col min="257" max="257" width="12.7109375" style="4" customWidth="1"/>
+    <col min="258" max="266" width="9.28515625" style="4"/>
+    <col min="267" max="267" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="268" max="512" width="9.28515625" style="4"/>
+    <col min="513" max="513" width="12.7109375" style="4" customWidth="1"/>
+    <col min="514" max="522" width="9.28515625" style="4"/>
+    <col min="523" max="523" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="524" max="768" width="9.28515625" style="4"/>
+    <col min="769" max="769" width="12.7109375" style="4" customWidth="1"/>
+    <col min="770" max="778" width="9.28515625" style="4"/>
+    <col min="779" max="779" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="780" max="1024" width="9.28515625" style="4"/>
+    <col min="1025" max="1025" width="12.7109375" style="4" customWidth="1"/>
+    <col min="1026" max="1034" width="9.28515625" style="4"/>
+    <col min="1035" max="1035" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="1036" max="1280" width="9.28515625" style="4"/>
+    <col min="1281" max="1281" width="12.7109375" style="4" customWidth="1"/>
+    <col min="1282" max="1290" width="9.28515625" style="4"/>
+    <col min="1291" max="1291" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="1292" max="1536" width="9.28515625" style="4"/>
+    <col min="1537" max="1537" width="12.7109375" style="4" customWidth="1"/>
+    <col min="1538" max="1546" width="9.28515625" style="4"/>
+    <col min="1547" max="1547" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="1548" max="1792" width="9.28515625" style="4"/>
+    <col min="1793" max="1793" width="12.7109375" style="4" customWidth="1"/>
+    <col min="1794" max="1802" width="9.28515625" style="4"/>
+    <col min="1803" max="1803" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="1804" max="2048" width="9.28515625" style="4"/>
+    <col min="2049" max="2049" width="12.7109375" style="4" customWidth="1"/>
+    <col min="2050" max="2058" width="9.28515625" style="4"/>
+    <col min="2059" max="2059" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="2060" max="2304" width="9.28515625" style="4"/>
+    <col min="2305" max="2305" width="12.7109375" style="4" customWidth="1"/>
+    <col min="2306" max="2314" width="9.28515625" style="4"/>
+    <col min="2315" max="2315" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="2316" max="2560" width="9.28515625" style="4"/>
+    <col min="2561" max="2561" width="12.7109375" style="4" customWidth="1"/>
+    <col min="2562" max="2570" width="9.28515625" style="4"/>
+    <col min="2571" max="2571" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="2572" max="2816" width="9.28515625" style="4"/>
+    <col min="2817" max="2817" width="12.7109375" style="4" customWidth="1"/>
+    <col min="2818" max="2826" width="9.28515625" style="4"/>
+    <col min="2827" max="2827" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="2828" max="3072" width="9.28515625" style="4"/>
+    <col min="3073" max="3073" width="12.7109375" style="4" customWidth="1"/>
+    <col min="3074" max="3082" width="9.28515625" style="4"/>
+    <col min="3083" max="3083" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="3084" max="3328" width="9.28515625" style="4"/>
+    <col min="3329" max="3329" width="12.7109375" style="4" customWidth="1"/>
+    <col min="3330" max="3338" width="9.28515625" style="4"/>
+    <col min="3339" max="3339" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="3340" max="3584" width="9.28515625" style="4"/>
+    <col min="3585" max="3585" width="12.7109375" style="4" customWidth="1"/>
+    <col min="3586" max="3594" width="9.28515625" style="4"/>
+    <col min="3595" max="3595" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="3596" max="3840" width="9.28515625" style="4"/>
+    <col min="3841" max="3841" width="12.7109375" style="4" customWidth="1"/>
+    <col min="3842" max="3850" width="9.28515625" style="4"/>
+    <col min="3851" max="3851" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="3852" max="4096" width="9.28515625" style="4"/>
+    <col min="4097" max="4097" width="12.7109375" style="4" customWidth="1"/>
+    <col min="4098" max="4106" width="9.28515625" style="4"/>
+    <col min="4107" max="4107" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="4108" max="4352" width="9.28515625" style="4"/>
+    <col min="4353" max="4353" width="12.7109375" style="4" customWidth="1"/>
+    <col min="4354" max="4362" width="9.28515625" style="4"/>
+    <col min="4363" max="4363" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="4364" max="4608" width="9.28515625" style="4"/>
+    <col min="4609" max="4609" width="12.7109375" style="4" customWidth="1"/>
+    <col min="4610" max="4618" width="9.28515625" style="4"/>
+    <col min="4619" max="4619" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="4620" max="4864" width="9.28515625" style="4"/>
+    <col min="4865" max="4865" width="12.7109375" style="4" customWidth="1"/>
+    <col min="4866" max="4874" width="9.28515625" style="4"/>
+    <col min="4875" max="4875" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="4876" max="5120" width="9.28515625" style="4"/>
+    <col min="5121" max="5121" width="12.7109375" style="4" customWidth="1"/>
+    <col min="5122" max="5130" width="9.28515625" style="4"/>
+    <col min="5131" max="5131" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5132" max="5376" width="9.28515625" style="4"/>
+    <col min="5377" max="5377" width="12.7109375" style="4" customWidth="1"/>
+    <col min="5378" max="5386" width="9.28515625" style="4"/>
+    <col min="5387" max="5387" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5388" max="5632" width="9.28515625" style="4"/>
+    <col min="5633" max="5633" width="12.7109375" style="4" customWidth="1"/>
+    <col min="5634" max="5642" width="9.28515625" style="4"/>
+    <col min="5643" max="5643" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5644" max="5888" width="9.28515625" style="4"/>
+    <col min="5889" max="5889" width="12.7109375" style="4" customWidth="1"/>
+    <col min="5890" max="5898" width="9.28515625" style="4"/>
+    <col min="5899" max="5899" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="5900" max="6144" width="9.28515625" style="4"/>
+    <col min="6145" max="6145" width="12.7109375" style="4" customWidth="1"/>
+    <col min="6146" max="6154" width="9.28515625" style="4"/>
+    <col min="6155" max="6155" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="6156" max="6400" width="9.28515625" style="4"/>
+    <col min="6401" max="6401" width="12.7109375" style="4" customWidth="1"/>
+    <col min="6402" max="6410" width="9.28515625" style="4"/>
+    <col min="6411" max="6411" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="6412" max="6656" width="9.28515625" style="4"/>
+    <col min="6657" max="6657" width="12.7109375" style="4" customWidth="1"/>
+    <col min="6658" max="6666" width="9.28515625" style="4"/>
+    <col min="6667" max="6667" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="6668" max="6912" width="9.28515625" style="4"/>
+    <col min="6913" max="6913" width="12.7109375" style="4" customWidth="1"/>
+    <col min="6914" max="6922" width="9.28515625" style="4"/>
+    <col min="6923" max="6923" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="6924" max="7168" width="9.28515625" style="4"/>
+    <col min="7169" max="7169" width="12.7109375" style="4" customWidth="1"/>
+    <col min="7170" max="7178" width="9.28515625" style="4"/>
+    <col min="7179" max="7179" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7180" max="7424" width="9.28515625" style="4"/>
+    <col min="7425" max="7425" width="12.7109375" style="4" customWidth="1"/>
+    <col min="7426" max="7434" width="9.28515625" style="4"/>
+    <col min="7435" max="7435" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7436" max="7680" width="9.28515625" style="4"/>
+    <col min="7681" max="7681" width="12.7109375" style="4" customWidth="1"/>
+    <col min="7682" max="7690" width="9.28515625" style="4"/>
+    <col min="7691" max="7691" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7692" max="7936" width="9.28515625" style="4"/>
+    <col min="7937" max="7937" width="12.7109375" style="4" customWidth="1"/>
+    <col min="7938" max="7946" width="9.28515625" style="4"/>
+    <col min="7947" max="7947" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="7948" max="8192" width="9.28515625" style="4"/>
+    <col min="8193" max="8193" width="12.7109375" style="4" customWidth="1"/>
+    <col min="8194" max="8202" width="9.28515625" style="4"/>
+    <col min="8203" max="8203" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="8204" max="8448" width="9.28515625" style="4"/>
+    <col min="8449" max="8449" width="12.7109375" style="4" customWidth="1"/>
+    <col min="8450" max="8458" width="9.28515625" style="4"/>
+    <col min="8459" max="8459" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="8460" max="8704" width="9.28515625" style="4"/>
+    <col min="8705" max="8705" width="12.7109375" style="4" customWidth="1"/>
+    <col min="8706" max="8714" width="9.28515625" style="4"/>
+    <col min="8715" max="8715" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="8716" max="8960" width="9.28515625" style="4"/>
+    <col min="8961" max="8961" width="12.7109375" style="4" customWidth="1"/>
+    <col min="8962" max="8970" width="9.28515625" style="4"/>
+    <col min="8971" max="8971" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="8972" max="9216" width="9.28515625" style="4"/>
+    <col min="9217" max="9217" width="12.7109375" style="4" customWidth="1"/>
+    <col min="9218" max="9226" width="9.28515625" style="4"/>
+    <col min="9227" max="9227" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="9228" max="9472" width="9.28515625" style="4"/>
+    <col min="9473" max="9473" width="12.7109375" style="4" customWidth="1"/>
+    <col min="9474" max="9482" width="9.28515625" style="4"/>
+    <col min="9483" max="9483" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="9484" max="9728" width="9.28515625" style="4"/>
+    <col min="9729" max="9729" width="12.7109375" style="4" customWidth="1"/>
+    <col min="9730" max="9738" width="9.28515625" style="4"/>
+    <col min="9739" max="9739" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="9740" max="9984" width="9.28515625" style="4"/>
+    <col min="9985" max="9985" width="12.7109375" style="4" customWidth="1"/>
+    <col min="9986" max="9994" width="9.28515625" style="4"/>
+    <col min="9995" max="9995" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="9996" max="10240" width="9.28515625" style="4"/>
+    <col min="10241" max="10241" width="12.7109375" style="4" customWidth="1"/>
+    <col min="10242" max="10250" width="9.28515625" style="4"/>
+    <col min="10251" max="10251" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="10252" max="10496" width="9.28515625" style="4"/>
+    <col min="10497" max="10497" width="12.7109375" style="4" customWidth="1"/>
+    <col min="10498" max="10506" width="9.28515625" style="4"/>
+    <col min="10507" max="10507" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="10508" max="10752" width="9.28515625" style="4"/>
+    <col min="10753" max="10753" width="12.7109375" style="4" customWidth="1"/>
+    <col min="10754" max="10762" width="9.28515625" style="4"/>
+    <col min="10763" max="10763" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="10764" max="11008" width="9.28515625" style="4"/>
+    <col min="11009" max="11009" width="12.7109375" style="4" customWidth="1"/>
+    <col min="11010" max="11018" width="9.28515625" style="4"/>
+    <col min="11019" max="11019" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="11020" max="11264" width="9.28515625" style="4"/>
+    <col min="11265" max="11265" width="12.7109375" style="4" customWidth="1"/>
+    <col min="11266" max="11274" width="9.28515625" style="4"/>
+    <col min="11275" max="11275" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="11276" max="11520" width="9.28515625" style="4"/>
+    <col min="11521" max="11521" width="12.7109375" style="4" customWidth="1"/>
+    <col min="11522" max="11530" width="9.28515625" style="4"/>
+    <col min="11531" max="11531" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="11532" max="11776" width="9.28515625" style="4"/>
+    <col min="11777" max="11777" width="12.7109375" style="4" customWidth="1"/>
+    <col min="11778" max="11786" width="9.28515625" style="4"/>
+    <col min="11787" max="11787" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="11788" max="12032" width="9.28515625" style="4"/>
+    <col min="12033" max="12033" width="12.7109375" style="4" customWidth="1"/>
+    <col min="12034" max="12042" width="9.28515625" style="4"/>
+    <col min="12043" max="12043" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="12044" max="12288" width="9.28515625" style="4"/>
+    <col min="12289" max="12289" width="12.7109375" style="4" customWidth="1"/>
+    <col min="12290" max="12298" width="9.28515625" style="4"/>
+    <col min="12299" max="12299" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="12300" max="12544" width="9.28515625" style="4"/>
+    <col min="12545" max="12545" width="12.7109375" style="4" customWidth="1"/>
+    <col min="12546" max="12554" width="9.28515625" style="4"/>
+    <col min="12555" max="12555" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="12556" max="12800" width="9.28515625" style="4"/>
+    <col min="12801" max="12801" width="12.7109375" style="4" customWidth="1"/>
+    <col min="12802" max="12810" width="9.28515625" style="4"/>
+    <col min="12811" max="12811" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="12812" max="13056" width="9.28515625" style="4"/>
+    <col min="13057" max="13057" width="12.7109375" style="4" customWidth="1"/>
+    <col min="13058" max="13066" width="9.28515625" style="4"/>
+    <col min="13067" max="13067" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="13068" max="13312" width="9.28515625" style="4"/>
+    <col min="13313" max="13313" width="12.7109375" style="4" customWidth="1"/>
+    <col min="13314" max="13322" width="9.28515625" style="4"/>
+    <col min="13323" max="13323" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="13324" max="13568" width="9.28515625" style="4"/>
+    <col min="13569" max="13569" width="12.7109375" style="4" customWidth="1"/>
+    <col min="13570" max="13578" width="9.28515625" style="4"/>
+    <col min="13579" max="13579" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="13580" max="13824" width="9.28515625" style="4"/>
+    <col min="13825" max="13825" width="12.7109375" style="4" customWidth="1"/>
+    <col min="13826" max="13834" width="9.28515625" style="4"/>
+    <col min="13835" max="13835" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="13836" max="14080" width="9.28515625" style="4"/>
+    <col min="14081" max="14081" width="12.7109375" style="4" customWidth="1"/>
+    <col min="14082" max="14090" width="9.28515625" style="4"/>
+    <col min="14091" max="14091" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14092" max="14336" width="9.28515625" style="4"/>
+    <col min="14337" max="14337" width="12.7109375" style="4" customWidth="1"/>
+    <col min="14338" max="14346" width="9.28515625" style="4"/>
+    <col min="14347" max="14347" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14348" max="14592" width="9.28515625" style="4"/>
+    <col min="14593" max="14593" width="12.7109375" style="4" customWidth="1"/>
+    <col min="14594" max="14602" width="9.28515625" style="4"/>
+    <col min="14603" max="14603" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14604" max="14848" width="9.28515625" style="4"/>
+    <col min="14849" max="14849" width="12.7109375" style="4" customWidth="1"/>
+    <col min="14850" max="14858" width="9.28515625" style="4"/>
+    <col min="14859" max="14859" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="14860" max="15104" width="9.28515625" style="4"/>
+    <col min="15105" max="15105" width="12.7109375" style="4" customWidth="1"/>
+    <col min="15106" max="15114" width="9.28515625" style="4"/>
+    <col min="15115" max="15115" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="15116" max="15360" width="9.28515625" style="4"/>
+    <col min="15361" max="15361" width="12.7109375" style="4" customWidth="1"/>
+    <col min="15362" max="15370" width="9.28515625" style="4"/>
+    <col min="15371" max="15371" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="15372" max="15616" width="9.28515625" style="4"/>
+    <col min="15617" max="15617" width="12.7109375" style="4" customWidth="1"/>
+    <col min="15618" max="15626" width="9.28515625" style="4"/>
+    <col min="15627" max="15627" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="15628" max="15872" width="9.28515625" style="4"/>
+    <col min="15873" max="15873" width="12.7109375" style="4" customWidth="1"/>
+    <col min="15874" max="15882" width="9.28515625" style="4"/>
+    <col min="15883" max="15883" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="15884" max="16128" width="9.28515625" style="4"/>
+    <col min="16129" max="16129" width="12.7109375" style="4" customWidth="1"/>
+    <col min="16130" max="16138" width="9.28515625" style="4"/>
+    <col min="16139" max="16139" width="11.42578125" style="4" bestFit="1" customWidth="1"/>
+    <col min="16140" max="16384" width="9.28515625" style="4"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13" ht="15" customHeight="1">
-      <c r="A1" s="79" t="s">
+      <c r="A1" s="77" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="79"/>
-[...10 lines deleted...]
-      <c r="M1" s="79"/>
+      <c r="B1" s="77"/>
+      <c r="C1" s="77"/>
+      <c r="D1" s="77"/>
+      <c r="E1" s="77"/>
+      <c r="F1" s="77"/>
+      <c r="G1" s="77"/>
+      <c r="H1" s="77"/>
+      <c r="I1" s="77"/>
+      <c r="J1" s="77"/>
+      <c r="K1" s="77"/>
+      <c r="L1" s="77"/>
+      <c r="M1" s="77"/>
     </row>
-    <row r="2" spans="1:13" ht="11.55" customHeight="1"/>
+    <row r="2" spans="1:13" ht="11.65" customHeight="1"/>
     <row r="3" spans="1:13">
       <c r="A3" s="3"/>
       <c r="M3" s="5" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" s="12"/>
       <c r="B4" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="17" t="s">
         <v>6</v>
       </c>
       <c r="D4" s="17" t="s">
         <v>7</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>8</v>
       </c>
       <c r="F4" s="17" t="s">
         <v>9</v>
       </c>
       <c r="G4" s="17" t="s">
         <v>10</v>
@@ -1272,640 +10314,642 @@
         <v>105.8</v>
       </c>
       <c r="G9" s="33">
         <v>100</v>
       </c>
       <c r="H9" s="34">
         <v>100.7</v>
       </c>
       <c r="I9" s="34">
         <v>98.2</v>
       </c>
       <c r="J9" s="34">
         <v>99.7</v>
       </c>
       <c r="K9" s="34">
         <v>99.8</v>
       </c>
       <c r="L9" s="34">
         <v>99.1</v>
       </c>
       <c r="M9" s="34">
         <v>99.9</v>
       </c>
     </row>
     <row r="10" spans="1:13">
-      <c r="A10" s="53">
+      <c r="A10" s="78">
         <v>2015</v>
       </c>
-      <c r="B10" s="55" t="s">
+      <c r="B10" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="C10" s="55"/>
-[...1 lines deleted...]
-      <c r="E10" s="73" t="s">
+      <c r="C10" s="79"/>
+      <c r="D10" s="79"/>
+      <c r="E10" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="F10" s="74"/>
-[...1 lines deleted...]
-      <c r="H10" s="55" t="s">
+      <c r="F10" s="81"/>
+      <c r="G10" s="81"/>
+      <c r="H10" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="I10" s="55"/>
-[...1 lines deleted...]
-      <c r="K10" s="55" t="s">
+      <c r="I10" s="79"/>
+      <c r="J10" s="79"/>
+      <c r="K10" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="L10" s="55"/>
-      <c r="M10" s="55"/>
+      <c r="L10" s="79"/>
+      <c r="M10" s="79"/>
     </row>
     <row r="11" spans="1:13">
-      <c r="A11" s="53"/>
-      <c r="B11" s="77">
+      <c r="A11" s="78"/>
+      <c r="B11" s="82">
         <v>98.8</v>
       </c>
-      <c r="C11" s="78"/>
-[...1 lines deleted...]
-      <c r="E11" s="77">
+      <c r="C11" s="83"/>
+      <c r="D11" s="83"/>
+      <c r="E11" s="82">
         <v>88.5</v>
       </c>
-      <c r="F11" s="78"/>
-[...1 lines deleted...]
-      <c r="H11" s="77">
+      <c r="F11" s="83"/>
+      <c r="G11" s="83"/>
+      <c r="H11" s="82">
         <v>94.7</v>
       </c>
-      <c r="I11" s="78"/>
-[...1 lines deleted...]
-      <c r="K11" s="77">
+      <c r="I11" s="83"/>
+      <c r="J11" s="83"/>
+      <c r="K11" s="82">
         <v>97</v>
       </c>
-      <c r="L11" s="78"/>
-      <c r="M11" s="78"/>
+      <c r="L11" s="83"/>
+      <c r="M11" s="83"/>
     </row>
     <row r="12" spans="1:13">
-      <c r="A12" s="53">
+      <c r="A12" s="78">
         <v>2016</v>
       </c>
-      <c r="B12" s="55" t="s">
+      <c r="B12" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="C12" s="55"/>
-[...1 lines deleted...]
-      <c r="E12" s="73" t="s">
+      <c r="C12" s="79"/>
+      <c r="D12" s="79"/>
+      <c r="E12" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="F12" s="74"/>
-[...1 lines deleted...]
-      <c r="H12" s="55" t="s">
+      <c r="F12" s="81"/>
+      <c r="G12" s="81"/>
+      <c r="H12" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="I12" s="55"/>
-[...1 lines deleted...]
-      <c r="K12" s="55" t="s">
+      <c r="I12" s="79"/>
+      <c r="J12" s="79"/>
+      <c r="K12" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="L12" s="55"/>
-      <c r="M12" s="55"/>
+      <c r="L12" s="79"/>
+      <c r="M12" s="79"/>
     </row>
     <row r="13" spans="1:13">
-      <c r="A13" s="53"/>
-      <c r="B13" s="77">
+      <c r="A13" s="78"/>
+      <c r="B13" s="82">
         <v>92.991169553086692</v>
       </c>
-      <c r="C13" s="78"/>
-[...1 lines deleted...]
-      <c r="E13" s="77">
+      <c r="C13" s="83"/>
+      <c r="D13" s="83"/>
+      <c r="E13" s="82">
         <v>105.82812252868789</v>
       </c>
-      <c r="F13" s="78"/>
-[...1 lines deleted...]
-      <c r="H13" s="77">
+      <c r="F13" s="83"/>
+      <c r="G13" s="83"/>
+      <c r="H13" s="82">
         <v>95.186327952525474</v>
       </c>
-      <c r="I13" s="78"/>
-[...1 lines deleted...]
-      <c r="K13" s="77">
+      <c r="I13" s="83"/>
+      <c r="J13" s="83"/>
+      <c r="K13" s="82">
         <v>100.40333369364572</v>
       </c>
-      <c r="L13" s="78"/>
-      <c r="M13" s="78"/>
+      <c r="L13" s="83"/>
+      <c r="M13" s="83"/>
     </row>
     <row r="14" spans="1:13">
-      <c r="A14" s="53">
+      <c r="A14" s="78">
         <v>2017</v>
       </c>
-      <c r="B14" s="55" t="s">
+      <c r="B14" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="C14" s="55"/>
-[...1 lines deleted...]
-      <c r="E14" s="73" t="s">
+      <c r="C14" s="79"/>
+      <c r="D14" s="79"/>
+      <c r="E14" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="F14" s="74"/>
-[...1 lines deleted...]
-      <c r="H14" s="55" t="s">
+      <c r="F14" s="81"/>
+      <c r="G14" s="81"/>
+      <c r="H14" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="I14" s="55"/>
-[...1 lines deleted...]
-      <c r="K14" s="55" t="s">
+      <c r="I14" s="79"/>
+      <c r="J14" s="79"/>
+      <c r="K14" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="L14" s="55"/>
-      <c r="M14" s="55"/>
+      <c r="L14" s="79"/>
+      <c r="M14" s="79"/>
     </row>
     <row r="15" spans="1:13">
-      <c r="A15" s="53"/>
-      <c r="B15" s="76">
+      <c r="A15" s="78"/>
+      <c r="B15" s="84">
         <v>98.167074502220984</v>
       </c>
-      <c r="C15" s="65"/>
-[...1 lines deleted...]
-      <c r="E15" s="76">
+      <c r="C15" s="85"/>
+      <c r="D15" s="85"/>
+      <c r="E15" s="84">
         <v>96.675709648859652</v>
       </c>
-      <c r="F15" s="65"/>
-[...1 lines deleted...]
-      <c r="H15" s="66">
+      <c r="F15" s="85"/>
+      <c r="G15" s="85"/>
+      <c r="H15" s="86">
         <v>97.03466891633694</v>
       </c>
-      <c r="I15" s="65"/>
-[...1 lines deleted...]
-      <c r="K15" s="76">
+      <c r="I15" s="85"/>
+      <c r="J15" s="85"/>
+      <c r="K15" s="84">
         <v>94.260079509171334</v>
       </c>
-      <c r="L15" s="65"/>
-      <c r="M15" s="65"/>
+      <c r="L15" s="85"/>
+      <c r="M15" s="85"/>
     </row>
     <row r="16" spans="1:13">
-      <c r="A16" s="53">
+      <c r="A16" s="78">
         <v>2018</v>
       </c>
-      <c r="B16" s="55" t="s">
+      <c r="B16" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="C16" s="55"/>
-[...1 lines deleted...]
-      <c r="E16" s="73" t="s">
+      <c r="C16" s="79"/>
+      <c r="D16" s="79"/>
+      <c r="E16" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="F16" s="74"/>
-[...1 lines deleted...]
-      <c r="H16" s="55" t="s">
+      <c r="F16" s="81"/>
+      <c r="G16" s="81"/>
+      <c r="H16" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="I16" s="55"/>
-[...1 lines deleted...]
-      <c r="K16" s="55" t="s">
+      <c r="I16" s="79"/>
+      <c r="J16" s="79"/>
+      <c r="K16" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="L16" s="55"/>
-      <c r="M16" s="55"/>
+      <c r="L16" s="79"/>
+      <c r="M16" s="79"/>
     </row>
     <row r="17" spans="1:13">
-      <c r="A17" s="53"/>
-      <c r="B17" s="76">
+      <c r="A17" s="78"/>
+      <c r="B17" s="84">
         <v>98.427590656153967</v>
       </c>
-      <c r="C17" s="65"/>
-[...1 lines deleted...]
-      <c r="E17" s="76">
+      <c r="C17" s="85"/>
+      <c r="D17" s="85"/>
+      <c r="E17" s="84">
         <v>98.058713360591867</v>
       </c>
-      <c r="F17" s="65"/>
-[...1 lines deleted...]
-      <c r="H17" s="76">
+      <c r="F17" s="85"/>
+      <c r="G17" s="85"/>
+      <c r="H17" s="84">
         <v>102.25771752308071</v>
       </c>
-      <c r="I17" s="65"/>
-[...1 lines deleted...]
-      <c r="K17" s="76">
+      <c r="I17" s="85"/>
+      <c r="J17" s="85"/>
+      <c r="K17" s="84">
         <v>98.1</v>
       </c>
-      <c r="L17" s="65"/>
-      <c r="M17" s="65"/>
+      <c r="L17" s="85"/>
+      <c r="M17" s="85"/>
     </row>
     <row r="18" spans="1:13">
-      <c r="A18" s="53">
+      <c r="A18" s="78">
         <v>2019</v>
       </c>
-      <c r="B18" s="55" t="s">
+      <c r="B18" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="C18" s="55"/>
-[...1 lines deleted...]
-      <c r="E18" s="73" t="s">
+      <c r="C18" s="79"/>
+      <c r="D18" s="79"/>
+      <c r="E18" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="F18" s="74"/>
-[...1 lines deleted...]
-      <c r="H18" s="55" t="s">
+      <c r="F18" s="81"/>
+      <c r="G18" s="81"/>
+      <c r="H18" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="I18" s="55"/>
-[...1 lines deleted...]
-      <c r="K18" s="55" t="s">
+      <c r="I18" s="79"/>
+      <c r="J18" s="79"/>
+      <c r="K18" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="L18" s="55"/>
-      <c r="M18" s="55"/>
+      <c r="L18" s="79"/>
+      <c r="M18" s="79"/>
     </row>
     <row r="19" spans="1:13">
-      <c r="A19" s="53"/>
-      <c r="B19" s="64">
+      <c r="A19" s="78"/>
+      <c r="B19" s="87">
         <v>104.8</v>
       </c>
-      <c r="C19" s="65"/>
-[...1 lines deleted...]
-      <c r="E19" s="64">
+      <c r="C19" s="85"/>
+      <c r="D19" s="85"/>
+      <c r="E19" s="87">
         <v>114.2</v>
       </c>
-      <c r="F19" s="65"/>
-[...1 lines deleted...]
-      <c r="H19" s="64">
+      <c r="F19" s="85"/>
+      <c r="G19" s="85"/>
+      <c r="H19" s="87">
         <v>107.5</v>
       </c>
-      <c r="I19" s="65"/>
-[...1 lines deleted...]
-      <c r="K19" s="64">
+      <c r="I19" s="85"/>
+      <c r="J19" s="85"/>
+      <c r="K19" s="87">
         <v>112.8</v>
       </c>
-      <c r="L19" s="65"/>
-      <c r="M19" s="65"/>
+      <c r="L19" s="85"/>
+      <c r="M19" s="85"/>
     </row>
     <row r="20" spans="1:13">
-      <c r="A20" s="53">
+      <c r="A20" s="78">
         <v>2020</v>
       </c>
-      <c r="B20" s="55" t="s">
+      <c r="B20" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="C20" s="55"/>
-[...1 lines deleted...]
-      <c r="E20" s="73" t="s">
+      <c r="C20" s="79"/>
+      <c r="D20" s="79"/>
+      <c r="E20" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="F20" s="74"/>
-[...1 lines deleted...]
-      <c r="H20" s="55" t="s">
+      <c r="F20" s="81"/>
+      <c r="G20" s="81"/>
+      <c r="H20" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="I20" s="55"/>
-[...1 lines deleted...]
-      <c r="K20" s="55" t="s">
+      <c r="I20" s="79"/>
+      <c r="J20" s="79"/>
+      <c r="K20" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="L20" s="55"/>
-      <c r="M20" s="55"/>
+      <c r="L20" s="79"/>
+      <c r="M20" s="79"/>
     </row>
     <row r="21" spans="1:13">
-      <c r="A21" s="53"/>
-      <c r="B21" s="64">
+      <c r="A21" s="78"/>
+      <c r="B21" s="87">
         <v>116.9</v>
       </c>
-      <c r="C21" s="65"/>
-[...1 lines deleted...]
-      <c r="E21" s="75">
+      <c r="C21" s="85"/>
+      <c r="D21" s="85"/>
+      <c r="E21" s="88">
         <v>110</v>
       </c>
-      <c r="F21" s="65"/>
-[...1 lines deleted...]
-      <c r="H21" s="64">
+      <c r="F21" s="85"/>
+      <c r="G21" s="85"/>
+      <c r="H21" s="87">
         <v>104.8</v>
       </c>
-      <c r="I21" s="65"/>
-[...1 lines deleted...]
-      <c r="K21" s="64">
+      <c r="I21" s="85"/>
+      <c r="J21" s="85"/>
+      <c r="K21" s="87">
         <v>111.6</v>
       </c>
-      <c r="L21" s="65"/>
-      <c r="M21" s="65"/>
+      <c r="L21" s="85"/>
+      <c r="M21" s="85"/>
     </row>
     <row r="22" spans="1:13">
-      <c r="A22" s="53">
+      <c r="A22" s="78">
         <v>2021</v>
       </c>
-      <c r="B22" s="55" t="s">
+      <c r="B22" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="C22" s="55"/>
-[...1 lines deleted...]
-      <c r="E22" s="73" t="s">
+      <c r="C22" s="79"/>
+      <c r="D22" s="79"/>
+      <c r="E22" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="F22" s="74"/>
-[...1 lines deleted...]
-      <c r="H22" s="55" t="s">
+      <c r="F22" s="81"/>
+      <c r="G22" s="81"/>
+      <c r="H22" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="I22" s="55"/>
-[...1 lines deleted...]
-      <c r="K22" s="55" t="s">
+      <c r="I22" s="79"/>
+      <c r="J22" s="79"/>
+      <c r="K22" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="L22" s="55"/>
-      <c r="M22" s="55"/>
+      <c r="L22" s="79"/>
+      <c r="M22" s="79"/>
     </row>
     <row r="23" spans="1:13">
-      <c r="A23" s="53"/>
-      <c r="B23" s="64">
+      <c r="A23" s="78"/>
+      <c r="B23" s="87">
         <v>109.5</v>
       </c>
-      <c r="C23" s="65"/>
-[...1 lines deleted...]
-      <c r="E23" s="66">
+      <c r="C23" s="85"/>
+      <c r="D23" s="85"/>
+      <c r="E23" s="86">
         <v>110</v>
       </c>
-      <c r="F23" s="65"/>
-[...1 lines deleted...]
-      <c r="H23" s="64">
+      <c r="F23" s="85"/>
+      <c r="G23" s="85"/>
+      <c r="H23" s="87">
         <v>111.3</v>
       </c>
-      <c r="I23" s="65"/>
-[...1 lines deleted...]
-      <c r="K23" s="66">
+      <c r="I23" s="85"/>
+      <c r="J23" s="85"/>
+      <c r="K23" s="86">
         <v>110</v>
       </c>
-      <c r="L23" s="65"/>
-      <c r="M23" s="65"/>
+      <c r="L23" s="85"/>
+      <c r="M23" s="85"/>
     </row>
     <row r="24" spans="1:13">
-      <c r="A24" s="53">
+      <c r="A24" s="78">
         <v>2022</v>
       </c>
-      <c r="B24" s="55" t="s">
+      <c r="B24" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="C24" s="55"/>
-[...1 lines deleted...]
-      <c r="E24" s="73" t="s">
+      <c r="C24" s="79"/>
+      <c r="D24" s="79"/>
+      <c r="E24" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="F24" s="74"/>
-[...1 lines deleted...]
-      <c r="H24" s="55" t="s">
+      <c r="F24" s="81"/>
+      <c r="G24" s="81"/>
+      <c r="H24" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="I24" s="55"/>
-[...1 lines deleted...]
-      <c r="K24" s="55" t="s">
+      <c r="I24" s="79"/>
+      <c r="J24" s="79"/>
+      <c r="K24" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="L24" s="55"/>
-      <c r="M24" s="55"/>
+      <c r="L24" s="79"/>
+      <c r="M24" s="79"/>
     </row>
     <row r="25" spans="1:13">
-      <c r="A25" s="53"/>
-      <c r="B25" s="64">
+      <c r="A25" s="78"/>
+      <c r="B25" s="87">
         <v>116.5</v>
       </c>
-      <c r="C25" s="65"/>
-[...1 lines deleted...]
-      <c r="E25" s="66">
+      <c r="C25" s="85"/>
+      <c r="D25" s="85"/>
+      <c r="E25" s="86">
         <v>101.1</v>
       </c>
-      <c r="F25" s="65"/>
-[...1 lines deleted...]
-      <c r="H25" s="64">
+      <c r="F25" s="85"/>
+      <c r="G25" s="85"/>
+      <c r="H25" s="87">
         <v>107.2</v>
       </c>
-      <c r="I25" s="65"/>
-[...1 lines deleted...]
-      <c r="K25" s="66">
+      <c r="I25" s="85"/>
+      <c r="J25" s="85"/>
+      <c r="K25" s="86">
         <v>116</v>
       </c>
-      <c r="L25" s="65"/>
-      <c r="M25" s="65"/>
+      <c r="L25" s="85"/>
+      <c r="M25" s="85"/>
     </row>
     <row r="26" spans="1:13">
-      <c r="A26" s="53">
+      <c r="A26" s="78">
         <v>2023</v>
       </c>
-      <c r="B26" s="55" t="s">
+      <c r="B26" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="C26" s="55"/>
-[...1 lines deleted...]
-      <c r="E26" s="73" t="s">
+      <c r="C26" s="79"/>
+      <c r="D26" s="79"/>
+      <c r="E26" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="F26" s="74"/>
-[...1 lines deleted...]
-      <c r="H26" s="55" t="s">
+      <c r="F26" s="81"/>
+      <c r="G26" s="81"/>
+      <c r="H26" s="79" t="s">
         <v>3</v>
       </c>
-      <c r="I26" s="55"/>
-[...1 lines deleted...]
-      <c r="K26" s="55" t="s">
+      <c r="I26" s="79"/>
+      <c r="J26" s="79"/>
+      <c r="K26" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="L26" s="55"/>
-      <c r="M26" s="55"/>
+      <c r="L26" s="79"/>
+      <c r="M26" s="79"/>
     </row>
     <row r="27" spans="1:13">
-      <c r="A27" s="53"/>
-      <c r="B27" s="66">
+      <c r="A27" s="78"/>
+      <c r="B27" s="86">
         <v>98.9</v>
       </c>
-      <c r="C27" s="65"/>
-[...1 lines deleted...]
-      <c r="E27" s="66">
+      <c r="C27" s="85"/>
+      <c r="D27" s="85"/>
+      <c r="E27" s="86">
         <v>109.9</v>
       </c>
-      <c r="F27" s="65"/>
-[...1 lines deleted...]
-      <c r="H27" s="66">
+      <c r="F27" s="85"/>
+      <c r="G27" s="85"/>
+      <c r="H27" s="86">
         <v>106.6</v>
       </c>
-      <c r="I27" s="65"/>
-[...1 lines deleted...]
-      <c r="K27" s="66">
+      <c r="I27" s="85"/>
+      <c r="J27" s="85"/>
+      <c r="K27" s="86">
         <v>98</v>
       </c>
-      <c r="L27" s="65"/>
-      <c r="M27" s="65"/>
+      <c r="L27" s="85"/>
+      <c r="M27" s="85"/>
     </row>
     <row r="28" spans="1:13">
-      <c r="A28" s="60">
+      <c r="A28" s="71">
         <v>2024</v>
       </c>
-      <c r="B28" s="49" t="s">
+      <c r="B28" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="C28" s="49"/>
-[...1 lines deleted...]
-      <c r="E28" s="56" t="s">
+      <c r="C28" s="72"/>
+      <c r="D28" s="72"/>
+      <c r="E28" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="F28" s="57"/>
-[...1 lines deleted...]
-      <c r="H28" s="49" t="s">
+      <c r="F28" s="74"/>
+      <c r="G28" s="74"/>
+      <c r="H28" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="I28" s="49"/>
-[...1 lines deleted...]
-      <c r="K28" s="49" t="s">
+      <c r="I28" s="72"/>
+      <c r="J28" s="72"/>
+      <c r="K28" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="L28" s="49"/>
-      <c r="M28" s="49"/>
+      <c r="L28" s="72"/>
+      <c r="M28" s="72"/>
     </row>
     <row r="29" spans="1:13">
-      <c r="A29" s="60"/>
-      <c r="B29" s="61">
+      <c r="A29" s="71"/>
+      <c r="B29" s="75">
         <v>103.9</v>
       </c>
-      <c r="C29" s="62"/>
-[...1 lines deleted...]
-      <c r="E29" s="61">
+      <c r="C29" s="76"/>
+      <c r="D29" s="76"/>
+      <c r="E29" s="75">
         <v>101.7</v>
       </c>
-      <c r="F29" s="62"/>
-[...1 lines deleted...]
-      <c r="H29" s="61">
+      <c r="F29" s="76"/>
+      <c r="G29" s="76"/>
+      <c r="H29" s="75">
         <v>99.4</v>
       </c>
-      <c r="I29" s="62"/>
-[...1 lines deleted...]
-      <c r="K29" s="61">
+      <c r="I29" s="76"/>
+      <c r="J29" s="76"/>
+      <c r="K29" s="75">
         <v>99.4</v>
       </c>
-      <c r="L29" s="62"/>
-      <c r="M29" s="62"/>
+      <c r="L29" s="76"/>
+      <c r="M29" s="76"/>
     </row>
     <row r="30" spans="1:13">
-      <c r="A30" s="60">
+      <c r="A30" s="71">
         <v>2025</v>
       </c>
-      <c r="B30" s="49" t="s">
+      <c r="B30" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="C30" s="49"/>
-[...1 lines deleted...]
-      <c r="E30" s="56" t="s">
+      <c r="C30" s="72"/>
+      <c r="D30" s="72"/>
+      <c r="E30" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="F30" s="57"/>
-[...1 lines deleted...]
-      <c r="H30" s="49" t="s">
+      <c r="F30" s="74"/>
+      <c r="G30" s="74"/>
+      <c r="H30" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="I30" s="49"/>
-[...1 lines deleted...]
-      <c r="K30" s="49" t="s">
+      <c r="I30" s="72"/>
+      <c r="J30" s="72"/>
+      <c r="K30" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="L30" s="49"/>
-      <c r="M30" s="49"/>
+      <c r="L30" s="72"/>
+      <c r="M30" s="72"/>
     </row>
     <row r="31" spans="1:13">
-      <c r="A31" s="60"/>
-      <c r="B31" s="61">
+      <c r="A31" s="71"/>
+      <c r="B31" s="75">
         <v>98.8</v>
       </c>
-      <c r="C31" s="62"/>
-[...1 lines deleted...]
-      <c r="E31" s="61">
+      <c r="C31" s="76"/>
+      <c r="D31" s="76"/>
+      <c r="E31" s="75">
         <v>99.2</v>
       </c>
-      <c r="F31" s="62"/>
-[...1 lines deleted...]
-      <c r="H31" s="61">
+      <c r="F31" s="76"/>
+      <c r="G31" s="76"/>
+      <c r="H31" s="75">
         <v>98</v>
       </c>
-      <c r="I31" s="62"/>
-[...1 lines deleted...]
-      <c r="K31" s="61">
+      <c r="I31" s="76"/>
+      <c r="J31" s="76"/>
+      <c r="K31" s="75">
         <v>96.4</v>
       </c>
-      <c r="L31" s="62"/>
-      <c r="M31" s="62"/>
+      <c r="L31" s="76"/>
+      <c r="M31" s="76"/>
     </row>
     <row r="32" spans="1:13">
-      <c r="A32" s="53">
-[...2 lines deleted...]
-      <c r="B32" s="55" t="s">
+      <c r="A32" s="78">
+        <v>2026</v>
+      </c>
+      <c r="B32" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="C32" s="55"/>
-[...1 lines deleted...]
-      <c r="E32" s="56" t="s">
+      <c r="C32" s="79"/>
+      <c r="D32" s="79"/>
+      <c r="E32" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="F32" s="57"/>
-[...1 lines deleted...]
-      <c r="H32" s="49" t="s">
+      <c r="F32" s="74"/>
+      <c r="G32" s="74"/>
+      <c r="H32" s="72" t="s">
         <v>3</v>
       </c>
-      <c r="I32" s="49"/>
-[...1 lines deleted...]
-      <c r="K32" s="49" t="s">
+      <c r="I32" s="72"/>
+      <c r="J32" s="72"/>
+      <c r="K32" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="L32" s="49"/>
-      <c r="M32" s="49"/>
+      <c r="L32" s="72"/>
+      <c r="M32" s="72"/>
     </row>
     <row r="33" spans="1:13">
-      <c r="A33" s="54"/>
-      <c r="B33" s="58">
+      <c r="A33" s="101"/>
+      <c r="B33" s="102">
         <v>97.2</v>
       </c>
-      <c r="C33" s="59"/>
-[...9 lines deleted...]
-      <c r="M33" s="59"/>
+      <c r="C33" s="103"/>
+      <c r="D33" s="103"/>
+      <c r="E33" s="102">
+        <v>95.6</v>
+      </c>
+      <c r="F33" s="103"/>
+      <c r="G33" s="103"/>
+      <c r="H33" s="102"/>
+      <c r="I33" s="103"/>
+      <c r="J33" s="103"/>
+      <c r="K33" s="102"/>
+      <c r="L33" s="103"/>
+      <c r="M33" s="103"/>
     </row>
     <row r="34" spans="1:13">
       <c r="A34" s="40"/>
       <c r="B34" s="38"/>
       <c r="C34" s="39"/>
       <c r="D34" s="39"/>
       <c r="E34" s="38"/>
       <c r="F34" s="39"/>
       <c r="G34" s="39"/>
       <c r="H34" s="38"/>
       <c r="I34" s="39"/>
       <c r="J34" s="39"/>
       <c r="K34" s="38"/>
       <c r="L34" s="39"/>
       <c r="M34" s="39"/>
     </row>
-    <row r="35" spans="1:13" ht="13.05" customHeight="1">
+    <row r="35" spans="1:13" ht="13.15" customHeight="1">
       <c r="M35" s="5" t="s">
         <v>29</v>
       </c>
     </row>
-    <row r="36" spans="1:13" ht="20.399999999999999">
+    <row r="36" spans="1:13" ht="22.5">
       <c r="A36" s="8"/>
       <c r="B36" s="19" t="s">
         <v>5</v>
       </c>
       <c r="C36" s="19" t="s">
         <v>17</v>
       </c>
       <c r="D36" s="19" t="s">
         <v>18</v>
       </c>
       <c r="E36" s="19" t="s">
         <v>19</v>
       </c>
       <c r="F36" s="19" t="s">
         <v>20</v>
       </c>
       <c r="G36" s="19" t="s">
         <v>21</v>
       </c>
       <c r="H36" s="19" t="s">
         <v>22</v>
       </c>
       <c r="I36" s="19" t="s">
         <v>23</v>
       </c>
@@ -2381,79 +11425,81 @@
       <c r="G52" s="32">
         <v>99.2</v>
       </c>
       <c r="H52" s="30"/>
       <c r="I52" s="30"/>
       <c r="J52" s="44">
         <v>98.7</v>
       </c>
       <c r="K52" s="30"/>
       <c r="L52" s="30"/>
       <c r="M52" s="44">
         <v>97.4</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="13">
         <v>2026</v>
       </c>
       <c r="B53" s="14"/>
       <c r="C53" s="14"/>
       <c r="D53" s="41">
         <v>97.2</v>
       </c>
       <c r="E53" s="15"/>
       <c r="F53" s="14"/>
-      <c r="G53" s="16"/>
+      <c r="G53" s="16">
+        <v>96.6</v>
+      </c>
       <c r="H53" s="14"/>
       <c r="I53" s="14"/>
       <c r="J53" s="43"/>
       <c r="K53" s="14"/>
       <c r="L53" s="14"/>
       <c r="M53" s="43"/>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="29"/>
       <c r="B54" s="30"/>
       <c r="C54" s="30"/>
       <c r="D54" s="38"/>
       <c r="E54" s="31"/>
       <c r="F54" s="30"/>
       <c r="G54" s="32"/>
       <c r="H54" s="30"/>
       <c r="I54" s="30"/>
       <c r="J54" s="32"/>
       <c r="K54" s="30"/>
       <c r="L54" s="30"/>
       <c r="M54" s="32"/>
     </row>
-    <row r="55" spans="1:13" ht="16.05" customHeight="1">
+    <row r="55" spans="1:13" ht="16.149999999999999" customHeight="1">
       <c r="M55" s="5" t="s">
         <v>30</v>
       </c>
     </row>
-    <row r="56" spans="1:13" s="24" customFormat="1" ht="20.399999999999999">
+    <row r="56" spans="1:13" s="24" customFormat="1" ht="22.5">
       <c r="A56" s="21"/>
       <c r="B56" s="22" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="22" t="s">
         <v>17</v>
       </c>
       <c r="D56" s="22" t="s">
         <v>18</v>
       </c>
       <c r="E56" s="22" t="s">
         <v>19</v>
       </c>
       <c r="F56" s="22" t="s">
         <v>20</v>
       </c>
       <c r="G56" s="22" t="s">
         <v>21</v>
       </c>
       <c r="H56" s="22" t="s">
         <v>22</v>
       </c>
       <c r="I56" s="22" t="s">
         <v>23</v>
       </c>
@@ -2654,855 +11700,859 @@
         <v>108.2</v>
       </c>
       <c r="G61" s="37">
         <v>99.4</v>
       </c>
       <c r="H61" s="37">
         <v>102.3</v>
       </c>
       <c r="I61" s="37">
         <v>93.9</v>
       </c>
       <c r="J61" s="36">
         <v>98.2</v>
       </c>
       <c r="K61" s="37">
         <v>98.3</v>
       </c>
       <c r="L61" s="37">
         <v>96.6</v>
       </c>
       <c r="M61" s="37">
         <v>119.3</v>
       </c>
     </row>
     <row r="62" spans="1:13" s="24" customFormat="1">
-      <c r="A62" s="69">
+      <c r="A62" s="89">
         <v>2015</v>
       </c>
-      <c r="B62" s="67" t="s">
+      <c r="B62" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="C62" s="67"/>
-[...1 lines deleted...]
-      <c r="E62" s="67" t="s">
+      <c r="C62" s="90"/>
+      <c r="D62" s="90"/>
+      <c r="E62" s="90" t="s">
         <v>2</v>
       </c>
-      <c r="F62" s="67"/>
-[...1 lines deleted...]
-      <c r="H62" s="67" t="s">
+      <c r="F62" s="90"/>
+      <c r="G62" s="90"/>
+      <c r="H62" s="90" t="s">
         <v>3</v>
       </c>
-      <c r="I62" s="67"/>
-[...1 lines deleted...]
-      <c r="K62" s="68" t="s">
+      <c r="I62" s="90"/>
+      <c r="J62" s="90"/>
+      <c r="K62" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="L62" s="68"/>
-      <c r="M62" s="68"/>
+      <c r="L62" s="91"/>
+      <c r="M62" s="91"/>
     </row>
     <row r="63" spans="1:13" s="24" customFormat="1">
-      <c r="A63" s="69"/>
-      <c r="B63" s="70">
+      <c r="A63" s="89"/>
+      <c r="B63" s="92">
         <v>94.1</v>
       </c>
-      <c r="C63" s="71"/>
-[...1 lines deleted...]
-      <c r="E63" s="72">
+      <c r="C63" s="93"/>
+      <c r="D63" s="93"/>
+      <c r="E63" s="94">
         <v>92.4</v>
       </c>
-      <c r="F63" s="71"/>
-[...1 lines deleted...]
-      <c r="H63" s="72">
+      <c r="F63" s="93"/>
+      <c r="G63" s="93"/>
+      <c r="H63" s="94">
         <v>97.5</v>
       </c>
-      <c r="I63" s="71"/>
-[...1 lines deleted...]
-      <c r="K63" s="72">
+      <c r="I63" s="93"/>
+      <c r="J63" s="93"/>
+      <c r="K63" s="94">
         <v>104.5</v>
       </c>
-      <c r="L63" s="71"/>
-      <c r="M63" s="71"/>
+      <c r="L63" s="93"/>
+      <c r="M63" s="93"/>
     </row>
     <row r="64" spans="1:13" s="24" customFormat="1">
-      <c r="A64" s="69">
+      <c r="A64" s="89">
         <v>2016</v>
       </c>
-      <c r="B64" s="67" t="s">
+      <c r="B64" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="C64" s="67"/>
-[...1 lines deleted...]
-      <c r="E64" s="67" t="s">
+      <c r="C64" s="90"/>
+      <c r="D64" s="90"/>
+      <c r="E64" s="90" t="s">
         <v>2</v>
       </c>
-      <c r="F64" s="67"/>
-[...1 lines deleted...]
-      <c r="H64" s="67" t="s">
+      <c r="F64" s="90"/>
+      <c r="G64" s="90"/>
+      <c r="H64" s="90" t="s">
         <v>3</v>
       </c>
-      <c r="I64" s="67"/>
-[...1 lines deleted...]
-      <c r="K64" s="68" t="s">
+      <c r="I64" s="90"/>
+      <c r="J64" s="90"/>
+      <c r="K64" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="L64" s="68"/>
-      <c r="M64" s="68"/>
+      <c r="L64" s="91"/>
+      <c r="M64" s="91"/>
     </row>
     <row r="65" spans="1:13" s="24" customFormat="1">
-      <c r="A65" s="69"/>
-      <c r="B65" s="70">
+      <c r="A65" s="89"/>
+      <c r="B65" s="92">
         <v>98.7</v>
       </c>
-      <c r="C65" s="71"/>
-[...1 lines deleted...]
-      <c r="E65" s="72">
+      <c r="C65" s="93"/>
+      <c r="D65" s="93"/>
+      <c r="E65" s="94">
         <v>102.8</v>
       </c>
-      <c r="F65" s="71"/>
-[...1 lines deleted...]
-      <c r="H65" s="72">
+      <c r="F65" s="93"/>
+      <c r="G65" s="93"/>
+      <c r="H65" s="94">
         <v>92.4</v>
       </c>
-      <c r="I65" s="71"/>
-[...1 lines deleted...]
-      <c r="K65" s="72">
+      <c r="I65" s="93"/>
+      <c r="J65" s="93"/>
+      <c r="K65" s="94">
         <v>112.8</v>
       </c>
-      <c r="L65" s="71"/>
-      <c r="M65" s="71"/>
+      <c r="L65" s="93"/>
+      <c r="M65" s="93"/>
     </row>
     <row r="66" spans="1:13" s="24" customFormat="1">
-      <c r="A66" s="69">
+      <c r="A66" s="89">
         <v>2017</v>
       </c>
-      <c r="B66" s="67" t="s">
+      <c r="B66" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="C66" s="67"/>
-[...1 lines deleted...]
-      <c r="E66" s="67" t="s">
+      <c r="C66" s="90"/>
+      <c r="D66" s="90"/>
+      <c r="E66" s="90" t="s">
         <v>2</v>
       </c>
-      <c r="F66" s="67"/>
-[...1 lines deleted...]
-      <c r="H66" s="67" t="s">
+      <c r="F66" s="90"/>
+      <c r="G66" s="90"/>
+      <c r="H66" s="90" t="s">
         <v>3</v>
       </c>
-      <c r="I66" s="67"/>
-[...1 lines deleted...]
-      <c r="K66" s="68" t="s">
+      <c r="I66" s="90"/>
+      <c r="J66" s="90"/>
+      <c r="K66" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="L66" s="68"/>
-      <c r="M66" s="68"/>
+      <c r="L66" s="91"/>
+      <c r="M66" s="91"/>
     </row>
     <row r="67" spans="1:13" s="24" customFormat="1">
-      <c r="A67" s="69"/>
-      <c r="B67" s="70">
+      <c r="A67" s="89"/>
+      <c r="B67" s="92">
         <v>91.6</v>
       </c>
-      <c r="C67" s="71"/>
-[...1 lines deleted...]
-      <c r="E67" s="72">
+      <c r="C67" s="93"/>
+      <c r="D67" s="93"/>
+      <c r="E67" s="94">
         <v>102.3</v>
       </c>
-      <c r="F67" s="71"/>
-[...1 lines deleted...]
-      <c r="H67" s="72">
+      <c r="F67" s="93"/>
+      <c r="G67" s="93"/>
+      <c r="H67" s="94">
         <v>95.1</v>
       </c>
-      <c r="I67" s="71"/>
-[...1 lines deleted...]
-      <c r="K67" s="72">
+      <c r="I67" s="93"/>
+      <c r="J67" s="93"/>
+      <c r="K67" s="94">
         <v>108.3</v>
       </c>
-      <c r="L67" s="71"/>
-      <c r="M67" s="71"/>
+      <c r="L67" s="93"/>
+      <c r="M67" s="93"/>
     </row>
     <row r="68" spans="1:13" s="24" customFormat="1">
-      <c r="A68" s="69">
+      <c r="A68" s="89">
         <v>2018</v>
       </c>
-      <c r="B68" s="67" t="s">
+      <c r="B68" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="C68" s="67"/>
-[...1 lines deleted...]
-      <c r="E68" s="67" t="s">
+      <c r="C68" s="90"/>
+      <c r="D68" s="90"/>
+      <c r="E68" s="90" t="s">
         <v>2</v>
       </c>
-      <c r="F68" s="67"/>
-[...1 lines deleted...]
-      <c r="H68" s="67" t="s">
+      <c r="F68" s="90"/>
+      <c r="G68" s="90"/>
+      <c r="H68" s="90" t="s">
         <v>3</v>
       </c>
-      <c r="I68" s="67"/>
-[...1 lines deleted...]
-      <c r="K68" s="68" t="s">
+      <c r="I68" s="90"/>
+      <c r="J68" s="90"/>
+      <c r="K68" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="L68" s="68"/>
-      <c r="M68" s="68"/>
+      <c r="L68" s="91"/>
+      <c r="M68" s="91"/>
     </row>
     <row r="69" spans="1:13" s="24" customFormat="1">
-      <c r="A69" s="69"/>
-      <c r="B69" s="70">
+      <c r="A69" s="89"/>
+      <c r="B69" s="92">
         <v>93.384111967811975</v>
       </c>
-      <c r="C69" s="71"/>
-[...1 lines deleted...]
-      <c r="E69" s="72">
+      <c r="C69" s="93"/>
+      <c r="D69" s="93"/>
+      <c r="E69" s="94">
         <v>98.2</v>
       </c>
-      <c r="F69" s="71"/>
-[...1 lines deleted...]
-      <c r="H69" s="72">
+      <c r="F69" s="93"/>
+      <c r="G69" s="93"/>
+      <c r="H69" s="94">
         <v>99.1</v>
       </c>
-      <c r="I69" s="71"/>
-[...1 lines deleted...]
-      <c r="K69" s="70">
+      <c r="I69" s="93"/>
+      <c r="J69" s="93"/>
+      <c r="K69" s="92">
         <v>108</v>
       </c>
-      <c r="L69" s="71"/>
-      <c r="M69" s="71"/>
+      <c r="L69" s="93"/>
+      <c r="M69" s="93"/>
     </row>
     <row r="70" spans="1:13" s="24" customFormat="1">
-      <c r="A70" s="45">
+      <c r="A70" s="95">
         <v>2019</v>
       </c>
-      <c r="B70" s="67" t="s">
+      <c r="B70" s="90" t="s">
         <v>1</v>
       </c>
-      <c r="C70" s="67"/>
-[...1 lines deleted...]
-      <c r="E70" s="67" t="s">
+      <c r="C70" s="90"/>
+      <c r="D70" s="90"/>
+      <c r="E70" s="90" t="s">
         <v>2</v>
       </c>
-      <c r="F70" s="67"/>
-[...1 lines deleted...]
-      <c r="H70" s="67" t="s">
+      <c r="F70" s="90"/>
+      <c r="G70" s="90"/>
+      <c r="H70" s="90" t="s">
         <v>3</v>
       </c>
-      <c r="I70" s="67"/>
-[...1 lines deleted...]
-      <c r="K70" s="68" t="s">
+      <c r="I70" s="90"/>
+      <c r="J70" s="90"/>
+      <c r="K70" s="91" t="s">
         <v>4</v>
       </c>
-      <c r="L70" s="68"/>
-      <c r="M70" s="68"/>
+      <c r="L70" s="91"/>
+      <c r="M70" s="91"/>
     </row>
     <row r="71" spans="1:13">
-      <c r="A71" s="45"/>
-      <c r="B71" s="64">
+      <c r="A71" s="95"/>
+      <c r="B71" s="87">
         <v>99.8</v>
       </c>
-      <c r="C71" s="65"/>
-[...1 lines deleted...]
-      <c r="E71" s="64">
+      <c r="C71" s="85"/>
+      <c r="D71" s="85"/>
+      <c r="E71" s="87">
         <v>104.4</v>
       </c>
-      <c r="F71" s="65"/>
-[...1 lines deleted...]
-      <c r="H71" s="64">
+      <c r="F71" s="85"/>
+      <c r="G71" s="85"/>
+      <c r="H71" s="87">
         <v>94.4</v>
       </c>
-      <c r="I71" s="65"/>
-[...1 lines deleted...]
-      <c r="K71" s="64">
+      <c r="I71" s="85"/>
+      <c r="J71" s="85"/>
+      <c r="K71" s="87">
         <v>116.1</v>
       </c>
-      <c r="L71" s="65"/>
-      <c r="M71" s="65"/>
+      <c r="L71" s="85"/>
+      <c r="M71" s="85"/>
     </row>
     <row r="72" spans="1:13">
-      <c r="A72" s="45">
+      <c r="A72" s="95">
         <v>2020</v>
       </c>
-      <c r="B72" s="47" t="s">
+      <c r="B72" s="96" t="s">
         <v>1</v>
       </c>
-      <c r="C72" s="47"/>
-[...1 lines deleted...]
-      <c r="E72" s="47" t="s">
+      <c r="C72" s="96"/>
+      <c r="D72" s="96"/>
+      <c r="E72" s="96" t="s">
         <v>2</v>
       </c>
-      <c r="F72" s="47"/>
-[...1 lines deleted...]
-      <c r="H72" s="47" t="s">
+      <c r="F72" s="96"/>
+      <c r="G72" s="96"/>
+      <c r="H72" s="96" t="s">
         <v>3</v>
       </c>
-      <c r="I72" s="47"/>
-[...1 lines deleted...]
-      <c r="K72" s="55" t="s">
+      <c r="I72" s="96"/>
+      <c r="J72" s="96"/>
+      <c r="K72" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="L72" s="55"/>
-      <c r="M72" s="55"/>
+      <c r="L72" s="79"/>
+      <c r="M72" s="79"/>
     </row>
     <row r="73" spans="1:13">
-      <c r="A73" s="45"/>
-      <c r="B73" s="64">
+      <c r="A73" s="95"/>
+      <c r="B73" s="87">
         <v>102.1</v>
       </c>
-      <c r="C73" s="65"/>
-[...1 lines deleted...]
-      <c r="E73" s="64">
+      <c r="C73" s="85"/>
+      <c r="D73" s="85"/>
+      <c r="E73" s="87">
         <v>109.6</v>
       </c>
-      <c r="F73" s="65"/>
-[...1 lines deleted...]
-      <c r="H73" s="64">
+      <c r="F73" s="85"/>
+      <c r="G73" s="85"/>
+      <c r="H73" s="87">
         <v>88.5</v>
       </c>
-      <c r="I73" s="65"/>
-[...1 lines deleted...]
-      <c r="K73" s="64">
+      <c r="I73" s="85"/>
+      <c r="J73" s="85"/>
+      <c r="K73" s="87">
         <v>110.9</v>
       </c>
-      <c r="L73" s="65"/>
-      <c r="M73" s="65"/>
+      <c r="L73" s="85"/>
+      <c r="M73" s="85"/>
     </row>
     <row r="74" spans="1:13">
-      <c r="A74" s="45">
+      <c r="A74" s="95">
         <v>2021</v>
       </c>
-      <c r="B74" s="47" t="s">
+      <c r="B74" s="96" t="s">
         <v>1</v>
       </c>
-      <c r="C74" s="47"/>
-[...1 lines deleted...]
-      <c r="E74" s="47" t="s">
+      <c r="C74" s="96"/>
+      <c r="D74" s="96"/>
+      <c r="E74" s="96" t="s">
         <v>2</v>
       </c>
-      <c r="F74" s="47"/>
-[...1 lines deleted...]
-      <c r="H74" s="47" t="s">
+      <c r="F74" s="96"/>
+      <c r="G74" s="96"/>
+      <c r="H74" s="96" t="s">
         <v>3</v>
       </c>
-      <c r="I74" s="47"/>
-[...1 lines deleted...]
-      <c r="K74" s="55" t="s">
+      <c r="I74" s="96"/>
+      <c r="J74" s="96"/>
+      <c r="K74" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="L74" s="55"/>
-      <c r="M74" s="55"/>
+      <c r="L74" s="79"/>
+      <c r="M74" s="79"/>
     </row>
     <row r="75" spans="1:13">
-      <c r="A75" s="45"/>
-      <c r="B75" s="64">
+      <c r="A75" s="95"/>
+      <c r="B75" s="87">
         <v>101.6</v>
       </c>
-      <c r="C75" s="65"/>
-[...1 lines deleted...]
-      <c r="E75" s="64">
+      <c r="C75" s="85"/>
+      <c r="D75" s="85"/>
+      <c r="E75" s="87">
         <v>108.3</v>
       </c>
-      <c r="F75" s="65"/>
-[...1 lines deleted...]
-      <c r="H75" s="64">
+      <c r="F75" s="85"/>
+      <c r="G75" s="85"/>
+      <c r="H75" s="87">
         <v>89.7</v>
       </c>
-      <c r="I75" s="65"/>
-[...1 lines deleted...]
-      <c r="K75" s="64">
+      <c r="I75" s="85"/>
+      <c r="J75" s="85"/>
+      <c r="K75" s="87">
         <v>111.4</v>
       </c>
-      <c r="L75" s="65"/>
-      <c r="M75" s="65"/>
+      <c r="L75" s="85"/>
+      <c r="M75" s="85"/>
     </row>
     <row r="76" spans="1:13">
-      <c r="A76" s="45">
+      <c r="A76" s="95">
         <v>2022</v>
       </c>
-      <c r="B76" s="47" t="s">
+      <c r="B76" s="96" t="s">
         <v>1</v>
       </c>
-      <c r="C76" s="47"/>
-[...1 lines deleted...]
-      <c r="E76" s="47" t="s">
+      <c r="C76" s="96"/>
+      <c r="D76" s="96"/>
+      <c r="E76" s="96" t="s">
         <v>2</v>
       </c>
-      <c r="F76" s="47"/>
-[...1 lines deleted...]
-      <c r="H76" s="47" t="s">
+      <c r="F76" s="96"/>
+      <c r="G76" s="96"/>
+      <c r="H76" s="96" t="s">
         <v>3</v>
       </c>
-      <c r="I76" s="47"/>
-[...1 lines deleted...]
-      <c r="K76" s="55" t="s">
+      <c r="I76" s="96"/>
+      <c r="J76" s="96"/>
+      <c r="K76" s="79" t="s">
         <v>4</v>
       </c>
-      <c r="L76" s="55"/>
-      <c r="M76" s="55"/>
+      <c r="L76" s="79"/>
+      <c r="M76" s="79"/>
     </row>
     <row r="77" spans="1:13">
-      <c r="A77" s="45"/>
-      <c r="B77" s="64">
+      <c r="A77" s="95"/>
+      <c r="B77" s="87">
         <v>107.6</v>
       </c>
-      <c r="C77" s="65"/>
-[...1 lines deleted...]
-      <c r="E77" s="66">
+      <c r="C77" s="85"/>
+      <c r="D77" s="85"/>
+      <c r="E77" s="86">
         <v>102.2</v>
       </c>
-      <c r="F77" s="65"/>
-[...1 lines deleted...]
-      <c r="H77" s="64">
+      <c r="F77" s="85"/>
+      <c r="G77" s="85"/>
+      <c r="H77" s="87">
         <v>82.8</v>
       </c>
-      <c r="I77" s="65"/>
-[...1 lines deleted...]
-      <c r="K77" s="66">
+      <c r="I77" s="85"/>
+      <c r="J77" s="85"/>
+      <c r="K77" s="86">
         <v>110.9</v>
       </c>
-      <c r="L77" s="65"/>
-      <c r="M77" s="65"/>
+      <c r="L77" s="85"/>
+      <c r="M77" s="85"/>
     </row>
     <row r="78" spans="1:13">
-      <c r="A78" s="51">
+      <c r="A78" s="97">
         <v>2023</v>
       </c>
-      <c r="B78" s="48" t="s">
+      <c r="B78" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="C78" s="48"/>
-[...1 lines deleted...]
-      <c r="E78" s="48" t="s">
+      <c r="C78" s="98"/>
+      <c r="D78" s="98"/>
+      <c r="E78" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="F78" s="48"/>
-[...1 lines deleted...]
-      <c r="H78" s="48" t="s">
+      <c r="F78" s="98"/>
+      <c r="G78" s="98"/>
+      <c r="H78" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="I78" s="48"/>
-[...1 lines deleted...]
-      <c r="K78" s="49" t="s">
+      <c r="I78" s="98"/>
+      <c r="J78" s="98"/>
+      <c r="K78" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="L78" s="49"/>
-      <c r="M78" s="49"/>
+      <c r="L78" s="72"/>
+      <c r="M78" s="72"/>
     </row>
     <row r="79" spans="1:13">
-      <c r="A79" s="51"/>
-      <c r="B79" s="61">
+      <c r="A79" s="97"/>
+      <c r="B79" s="75">
         <v>105.1</v>
       </c>
-      <c r="C79" s="62"/>
-[...1 lines deleted...]
-      <c r="E79" s="63">
+      <c r="C79" s="76"/>
+      <c r="D79" s="76"/>
+      <c r="E79" s="99">
         <v>105.3</v>
       </c>
-      <c r="F79" s="62"/>
-[...1 lines deleted...]
-      <c r="H79" s="63">
+      <c r="F79" s="76"/>
+      <c r="G79" s="76"/>
+      <c r="H79" s="99">
         <v>90.1</v>
       </c>
-      <c r="I79" s="62"/>
-[...1 lines deleted...]
-      <c r="K79" s="63">
+      <c r="I79" s="76"/>
+      <c r="J79" s="76"/>
+      <c r="K79" s="99">
         <v>110.1</v>
       </c>
-      <c r="L79" s="62"/>
-      <c r="M79" s="62"/>
+      <c r="L79" s="76"/>
+      <c r="M79" s="76"/>
     </row>
     <row r="80" spans="1:13">
-      <c r="A80" s="51">
+      <c r="A80" s="97">
         <v>2024</v>
       </c>
-      <c r="B80" s="48" t="s">
+      <c r="B80" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="C80" s="48"/>
-[...1 lines deleted...]
-      <c r="E80" s="48" t="s">
+      <c r="C80" s="98"/>
+      <c r="D80" s="98"/>
+      <c r="E80" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="F80" s="48"/>
-[...1 lines deleted...]
-      <c r="H80" s="48" t="s">
+      <c r="F80" s="98"/>
+      <c r="G80" s="98"/>
+      <c r="H80" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="I80" s="48"/>
-[...1 lines deleted...]
-      <c r="K80" s="49" t="s">
+      <c r="I80" s="98"/>
+      <c r="J80" s="98"/>
+      <c r="K80" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="L80" s="49"/>
-      <c r="M80" s="49"/>
+      <c r="L80" s="72"/>
+      <c r="M80" s="72"/>
     </row>
     <row r="81" spans="1:13">
-      <c r="A81" s="51"/>
-      <c r="B81" s="52">
+      <c r="A81" s="97"/>
+      <c r="B81" s="100">
         <v>99.5</v>
       </c>
-      <c r="C81" s="52"/>
-[...1 lines deleted...]
-      <c r="E81" s="52">
+      <c r="C81" s="100"/>
+      <c r="D81" s="100"/>
+      <c r="E81" s="100">
         <v>107.7</v>
       </c>
-      <c r="F81" s="52"/>
-[...1 lines deleted...]
-      <c r="H81" s="52">
+      <c r="F81" s="100"/>
+      <c r="G81" s="100"/>
+      <c r="H81" s="100">
         <v>88.1</v>
       </c>
-      <c r="I81" s="52"/>
-[...1 lines deleted...]
-      <c r="K81" s="52">
+      <c r="I81" s="100"/>
+      <c r="J81" s="100"/>
+      <c r="K81" s="100">
         <v>105.5</v>
       </c>
-      <c r="L81" s="52"/>
-      <c r="M81" s="52"/>
+      <c r="L81" s="100"/>
+      <c r="M81" s="100"/>
     </row>
     <row r="82" spans="1:13">
-      <c r="A82" s="51">
+      <c r="A82" s="97">
         <v>2025</v>
       </c>
-      <c r="B82" s="48" t="s">
+      <c r="B82" s="98" t="s">
         <v>1</v>
       </c>
-      <c r="C82" s="48"/>
-[...1 lines deleted...]
-      <c r="E82" s="48" t="s">
+      <c r="C82" s="98"/>
+      <c r="D82" s="98"/>
+      <c r="E82" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="F82" s="48"/>
-[...1 lines deleted...]
-      <c r="H82" s="48" t="s">
+      <c r="F82" s="98"/>
+      <c r="G82" s="98"/>
+      <c r="H82" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="I82" s="48"/>
-[...1 lines deleted...]
-      <c r="K82" s="49" t="s">
+      <c r="I82" s="98"/>
+      <c r="J82" s="98"/>
+      <c r="K82" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="L82" s="49"/>
-      <c r="M82" s="49"/>
+      <c r="L82" s="72"/>
+      <c r="M82" s="72"/>
     </row>
     <row r="83" spans="1:13">
-      <c r="A83" s="51"/>
-      <c r="B83" s="52">
+      <c r="A83" s="97"/>
+      <c r="B83" s="100">
         <v>98.7</v>
       </c>
-      <c r="C83" s="52"/>
-[...1 lines deleted...]
-      <c r="E83" s="52">
+      <c r="C83" s="100"/>
+      <c r="D83" s="100"/>
+      <c r="E83" s="100">
         <v>108.1</v>
       </c>
-      <c r="F83" s="52"/>
-[...1 lines deleted...]
-      <c r="H83" s="52">
+      <c r="F83" s="100"/>
+      <c r="G83" s="100"/>
+      <c r="H83" s="100">
         <v>87</v>
       </c>
-      <c r="I83" s="52"/>
-[...1 lines deleted...]
-      <c r="K83" s="52">
+      <c r="I83" s="100"/>
+      <c r="J83" s="100"/>
+      <c r="K83" s="100">
         <v>103.8</v>
       </c>
-      <c r="L83" s="52"/>
-      <c r="M83" s="52"/>
+      <c r="L83" s="100"/>
+      <c r="M83" s="100"/>
     </row>
     <row r="84" spans="1:13">
-      <c r="A84" s="45">
+      <c r="A84" s="95">
         <v>2026</v>
       </c>
-      <c r="B84" s="47" t="s">
+      <c r="B84" s="96" t="s">
         <v>1</v>
       </c>
-      <c r="C84" s="47"/>
-[...1 lines deleted...]
-      <c r="E84" s="48" t="s">
+      <c r="C84" s="96"/>
+      <c r="D84" s="96"/>
+      <c r="E84" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="F84" s="48"/>
-[...1 lines deleted...]
-      <c r="H84" s="48" t="s">
+      <c r="F84" s="98"/>
+      <c r="G84" s="98"/>
+      <c r="H84" s="98" t="s">
         <v>3</v>
       </c>
-      <c r="I84" s="48"/>
-[...1 lines deleted...]
-      <c r="K84" s="49" t="s">
+      <c r="I84" s="98"/>
+      <c r="J84" s="98"/>
+      <c r="K84" s="72" t="s">
         <v>4</v>
       </c>
-      <c r="L84" s="49"/>
-      <c r="M84" s="49"/>
+      <c r="L84" s="72"/>
+      <c r="M84" s="72"/>
     </row>
     <row r="85" spans="1:13">
-      <c r="A85" s="46"/>
-      <c r="B85" s="50">
+      <c r="A85" s="104"/>
+      <c r="B85" s="105">
         <v>99.6</v>
       </c>
-      <c r="C85" s="50"/>
-[...9 lines deleted...]
-      <c r="M85" s="50"/>
+      <c r="C85" s="105"/>
+      <c r="D85" s="105"/>
+      <c r="E85" s="105">
+        <v>106.2</v>
+      </c>
+      <c r="F85" s="105"/>
+      <c r="G85" s="105"/>
+      <c r="H85" s="105"/>
+      <c r="I85" s="105"/>
+      <c r="J85" s="105"/>
+      <c r="K85" s="105"/>
+      <c r="L85" s="105"/>
+      <c r="M85" s="105"/>
     </row>
   </sheetData>
   <mergeCells count="217">
-    <mergeCell ref="A30:A31"/>
-[...125 lines deleted...]
-    <mergeCell ref="K69:M69"/>
+    <mergeCell ref="A84:A85"/>
+    <mergeCell ref="B84:D84"/>
+    <mergeCell ref="E84:G84"/>
+    <mergeCell ref="H84:J84"/>
+    <mergeCell ref="K84:M84"/>
+    <mergeCell ref="B85:D85"/>
+    <mergeCell ref="E85:G85"/>
+    <mergeCell ref="H85:J85"/>
+    <mergeCell ref="K85:M85"/>
+    <mergeCell ref="A82:A83"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="E82:G82"/>
+    <mergeCell ref="H82:J82"/>
+    <mergeCell ref="K82:M82"/>
+    <mergeCell ref="B83:D83"/>
+    <mergeCell ref="E83:G83"/>
+    <mergeCell ref="H83:J83"/>
+    <mergeCell ref="K83:M83"/>
+    <mergeCell ref="A32:A33"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="E32:G32"/>
+    <mergeCell ref="H32:J32"/>
+    <mergeCell ref="K32:M32"/>
+    <mergeCell ref="B33:D33"/>
+    <mergeCell ref="E33:G33"/>
+    <mergeCell ref="H33:J33"/>
+    <mergeCell ref="K33:M33"/>
+    <mergeCell ref="A80:A81"/>
+    <mergeCell ref="B80:D80"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E80:G80"/>
+    <mergeCell ref="E81:G81"/>
+    <mergeCell ref="H80:J80"/>
+    <mergeCell ref="H81:J81"/>
+    <mergeCell ref="K80:M80"/>
+    <mergeCell ref="K81:M81"/>
+    <mergeCell ref="A28:A29"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="E28:G28"/>
+    <mergeCell ref="E29:G29"/>
+    <mergeCell ref="H28:J28"/>
+    <mergeCell ref="H29:J29"/>
+    <mergeCell ref="K28:M28"/>
+    <mergeCell ref="K29:M29"/>
+    <mergeCell ref="A78:A79"/>
+    <mergeCell ref="B78:D78"/>
+    <mergeCell ref="E78:G78"/>
+    <mergeCell ref="H78:J78"/>
+    <mergeCell ref="K78:M78"/>
+    <mergeCell ref="B79:D79"/>
+    <mergeCell ref="E79:G79"/>
+    <mergeCell ref="H79:J79"/>
+    <mergeCell ref="K79:M79"/>
+    <mergeCell ref="A76:A77"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="E76:G76"/>
+    <mergeCell ref="H76:J76"/>
+    <mergeCell ref="K76:M76"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="E77:G77"/>
+    <mergeCell ref="H77:J77"/>
+    <mergeCell ref="K77:M77"/>
+    <mergeCell ref="A74:A75"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="E74:G74"/>
+    <mergeCell ref="H74:J74"/>
+    <mergeCell ref="K74:M74"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="E75:G75"/>
+    <mergeCell ref="H75:J75"/>
+    <mergeCell ref="K75:M75"/>
     <mergeCell ref="A72:A73"/>
     <mergeCell ref="B72:D72"/>
     <mergeCell ref="E72:G72"/>
     <mergeCell ref="H72:J72"/>
     <mergeCell ref="K72:M72"/>
     <mergeCell ref="B73:D73"/>
     <mergeCell ref="E73:G73"/>
     <mergeCell ref="H73:J73"/>
     <mergeCell ref="A70:A71"/>
     <mergeCell ref="B70:D70"/>
     <mergeCell ref="E70:G70"/>
     <mergeCell ref="H70:J70"/>
     <mergeCell ref="K70:M70"/>
     <mergeCell ref="B71:D71"/>
     <mergeCell ref="E71:G71"/>
     <mergeCell ref="H71:J71"/>
     <mergeCell ref="K71:M71"/>
     <mergeCell ref="K73:M73"/>
-    <mergeCell ref="A74:A75"/>
-[...70 lines deleted...]
-    <mergeCell ref="K85:M85"/>
+    <mergeCell ref="A68:A69"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="E68:G68"/>
+    <mergeCell ref="H68:J68"/>
+    <mergeCell ref="K68:M68"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="E69:G69"/>
+    <mergeCell ref="H69:J69"/>
+    <mergeCell ref="K69:M69"/>
+    <mergeCell ref="A66:A67"/>
+    <mergeCell ref="B66:D66"/>
+    <mergeCell ref="E66:G66"/>
+    <mergeCell ref="H66:J66"/>
+    <mergeCell ref="K66:M66"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="E67:G67"/>
+    <mergeCell ref="H67:J67"/>
+    <mergeCell ref="K67:M67"/>
+    <mergeCell ref="A64:A65"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="E64:G64"/>
+    <mergeCell ref="H64:J64"/>
+    <mergeCell ref="K64:M64"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="E65:G65"/>
+    <mergeCell ref="H65:J65"/>
+    <mergeCell ref="K65:M65"/>
+    <mergeCell ref="A62:A63"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="E62:G62"/>
+    <mergeCell ref="H62:J62"/>
+    <mergeCell ref="K62:M62"/>
+    <mergeCell ref="B63:D63"/>
+    <mergeCell ref="E63:G63"/>
+    <mergeCell ref="H63:J63"/>
+    <mergeCell ref="K63:M63"/>
+    <mergeCell ref="A26:A27"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="H26:J26"/>
+    <mergeCell ref="K26:M26"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="E27:G27"/>
+    <mergeCell ref="H27:J27"/>
+    <mergeCell ref="K27:M27"/>
+    <mergeCell ref="A24:A25"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="E24:G24"/>
+    <mergeCell ref="H24:J24"/>
+    <mergeCell ref="K24:M24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="E25:G25"/>
+    <mergeCell ref="H25:J25"/>
+    <mergeCell ref="K25:M25"/>
+    <mergeCell ref="A22:A23"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="E22:G22"/>
+    <mergeCell ref="H22:J22"/>
+    <mergeCell ref="K22:M22"/>
+    <mergeCell ref="B23:D23"/>
+    <mergeCell ref="E23:G23"/>
+    <mergeCell ref="H23:J23"/>
+    <mergeCell ref="K23:M23"/>
+    <mergeCell ref="A20:A21"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="E20:G20"/>
+    <mergeCell ref="H20:J20"/>
+    <mergeCell ref="K20:M20"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="E21:G21"/>
+    <mergeCell ref="H21:J21"/>
+    <mergeCell ref="K21:M21"/>
+    <mergeCell ref="A18:A19"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="E18:G18"/>
+    <mergeCell ref="H18:J18"/>
+    <mergeCell ref="K18:M18"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="E19:G19"/>
+    <mergeCell ref="H19:J19"/>
+    <mergeCell ref="K19:M19"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:D16"/>
+    <mergeCell ref="E16:G16"/>
+    <mergeCell ref="H16:J16"/>
+    <mergeCell ref="K16:M16"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="E17:G17"/>
+    <mergeCell ref="H17:J17"/>
+    <mergeCell ref="K17:M17"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="E14:G14"/>
+    <mergeCell ref="H14:J14"/>
+    <mergeCell ref="K14:M14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:G15"/>
+    <mergeCell ref="H15:J15"/>
+    <mergeCell ref="K15:M15"/>
+    <mergeCell ref="A12:A13"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="E12:G12"/>
+    <mergeCell ref="H12:J12"/>
+    <mergeCell ref="K12:M12"/>
+    <mergeCell ref="B13:D13"/>
+    <mergeCell ref="E13:G13"/>
+    <mergeCell ref="H13:J13"/>
+    <mergeCell ref="K13:M13"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="A10:A11"/>
+    <mergeCell ref="B10:D10"/>
+    <mergeCell ref="E10:G10"/>
+    <mergeCell ref="H10:J10"/>
+    <mergeCell ref="K10:M10"/>
+    <mergeCell ref="B11:D11"/>
+    <mergeCell ref="E11:G11"/>
+    <mergeCell ref="H11:J11"/>
+    <mergeCell ref="K11:M11"/>
+    <mergeCell ref="A30:A31"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:G30"/>
+    <mergeCell ref="H30:J30"/>
+    <mergeCell ref="K30:M30"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="E31:G31"/>
+    <mergeCell ref="H31:J31"/>
+    <mergeCell ref="K31:M31"/>
   </mergeCells>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
       <vt:lpstr>Лист1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>