--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -10,59 +10,59 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\ДОКУМЕНТЫ РОЗА\НОМЕНКЛАТУРА ДЕЛ\12-10\ДИНАМИКА МСП и ОФ 2023\ДИНАМИЧЕСКИЕ РЯДЫ МСП\динамика мсп по районам\месячные\кол зарег вэд\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="475" yWindow="82" windowWidth="13082" windowHeight="10909"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
+    <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_Toc128541095" localSheetId="0">'2022-2025'!#REF!</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$F$861</definedName>
+    <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_Toc128541097" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_Toc209340855" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$924</definedName>
   </definedNames>
-  <calcPr calcId="152511"/>
+  <calcPr calcId="152511" refMode="R1C1"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B282" i="1" l="1"/>
   <c r="B261" i="1"/>
   <c r="B260" i="1"/>
   <c r="B259" i="1"/>
   <c r="B257" i="1"/>
   <c r="B256" i="1"/>
   <c r="B255" i="1"/>
   <c r="B254" i="1"/>
   <c r="B253" i="1"/>
   <c r="B252" i="1"/>
   <c r="B251" i="1"/>
   <c r="B250" i="1"/>
   <c r="B249" i="1"/>
   <c r="B248" i="1"/>
   <c r="B247" i="1"/>
   <c r="B246" i="1"/>
   <c r="B245" i="1"/>
   <c r="B244" i="1"/>
   <c r="B243" i="1"/>
   <c r="B242" i="1"/>
@@ -268,51 +268,51 @@
   <c r="B28" i="1"/>
   <c r="B26" i="1"/>
   <c r="B25" i="1"/>
   <c r="B24" i="1"/>
   <c r="B23" i="1"/>
   <c r="B22" i="1"/>
   <c r="B21" i="1"/>
   <c r="B20" i="1"/>
   <c r="B19" i="1"/>
   <c r="B18" i="1"/>
   <c r="B17" i="1"/>
   <c r="B16" i="1"/>
   <c r="B15" i="1"/>
   <c r="B14" i="1"/>
   <c r="B13" i="1"/>
   <c r="B12" i="1"/>
   <c r="B11" i="1"/>
   <c r="B10" i="1"/>
   <c r="B9" i="1"/>
   <c r="B8" i="1"/>
   <c r="B7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1481" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1612" uniqueCount="84">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>units</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Including</t>
   </si>
   <si>
     <t>legal entities 
 of small 
 enterprises</t>
   </si>
   <si>
     <t>legal entities 
 of medium 
 enterprises</t>
   </si>
   <si>
     <t>individual entrepreneurs</t>
   </si>
@@ -522,61 +522,70 @@
   </si>
   <si>
     <t xml:space="preserve">As of June 1, 2025 </t>
   </si>
   <si>
     <t xml:space="preserve">As of Jule 1, 2025 </t>
   </si>
   <si>
     <t xml:space="preserve">As of August 1, 2025 </t>
   </si>
   <si>
     <t xml:space="preserve">As of September 1, 2025 </t>
   </si>
   <si>
     <t xml:space="preserve">As of October 1, 2025 </t>
   </si>
   <si>
     <t xml:space="preserve">As of November 1, 2025 </t>
   </si>
   <si>
     <t xml:space="preserve">As of December 1, 2025 </t>
   </si>
   <si>
     <t xml:space="preserve">As of January 1, 2026 </t>
   </si>
+  <si>
+    <t xml:space="preserve">As of February 1, 2026 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">As of March 1, 2026 </t>
+  </si>
+  <si>
+    <t xml:space="preserve">As of April 1, 2026 </t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0_ ;\-#,##0\ "/>
   </numFmts>
-  <fonts count="14" x14ac:knownFonts="1">
+  <fonts count="15" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
@@ -614,50 +623,55 @@
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color indexed="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="8">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
@@ -716,51 +730,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="75">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
@@ -859,102 +873,111 @@
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="14" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 8" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1225,55 +1248,55 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:L861"/>
+  <dimension ref="A1:L924"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A851" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D865" sqref="D865"/>
+      <pane ySplit="5" topLeftCell="A914" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="F935" sqref="F935"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.6" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.75" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="6" width="19" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="16.3" x14ac:dyDescent="0.3">
       <c r="A1" s="61" t="s">
         <v>32</v>
       </c>
       <c r="B1" s="62"/>
       <c r="C1" s="62"/>
       <c r="D1" s="62"/>
       <c r="E1" s="62"/>
       <c r="F1" s="62"/>
     </row>
     <row r="2" spans="1:12" ht="16.3" x14ac:dyDescent="0.3">
       <c r="A2" s="37"/>
       <c r="B2" s="38"/>
       <c r="C2" s="38"/>
       <c r="D2" s="38"/>
       <c r="E2" s="38"/>
@@ -1298,58 +1321,58 @@
         <v>3</v>
       </c>
       <c r="D4" s="70"/>
       <c r="E4" s="70"/>
       <c r="F4" s="70"/>
       <c r="G4" s="39"/>
     </row>
     <row r="5" spans="1:12" ht="45.7" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="66"/>
       <c r="B5" s="68"/>
       <c r="C5" s="40" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="40" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="40" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="41" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="39"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A6" s="56" t="s">
+      <c r="A6" s="60" t="s">
         <v>8</v>
       </c>
-      <c r="B6" s="56"/>
-[...3 lines deleted...]
-      <c r="F6" s="56"/>
+      <c r="B6" s="60"/>
+      <c r="C6" s="60"/>
+      <c r="D6" s="60"/>
+      <c r="E6" s="60"/>
+      <c r="F6" s="60"/>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B7" s="7">
         <f>C7+D7+E7+F7</f>
         <v>63431</v>
       </c>
       <c r="C7" s="7">
         <v>8302</v>
       </c>
       <c r="D7" s="8">
         <v>64</v>
       </c>
       <c r="E7" s="7">
         <v>42676</v>
       </c>
       <c r="F7" s="7">
         <v>12389</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A8" s="9" t="s">
         <v>9</v>
@@ -1768,58 +1791,58 @@
     </row>
     <row r="26" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A26" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B26" s="11">
         <f>C26+E26</f>
         <v>10160</v>
       </c>
       <c r="C26" s="7">
         <v>285</v>
       </c>
       <c r="D26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="7">
         <v>9875</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>0</v>
       </c>
       <c r="G26" s="3"/>
       <c r="I26" s="3"/>
     </row>
     <row r="27" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A27" s="56" t="s">
+      <c r="A27" s="60" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="56"/>
-[...3 lines deleted...]
-      <c r="F27" s="56"/>
+      <c r="B27" s="60"/>
+      <c r="C27" s="60"/>
+      <c r="D27" s="60"/>
+      <c r="E27" s="60"/>
+      <c r="F27" s="60"/>
       <c r="G27" s="3"/>
       <c r="I27" s="3"/>
     </row>
     <row r="28" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A28" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="7">
         <f>C28+D28+E28+F28</f>
         <v>67785</v>
       </c>
       <c r="C28" s="7">
         <v>8312</v>
       </c>
       <c r="D28" s="7">
         <v>65</v>
       </c>
       <c r="E28" s="7">
         <v>45919</v>
       </c>
       <c r="F28" s="7">
         <v>13489</v>
       </c>
       <c r="G28" s="4"/>
       <c r="H28" s="3"/>
@@ -2285,58 +2308,58 @@
         <v>27</v>
       </c>
       <c r="B47" s="7">
         <f t="shared" si="1"/>
         <v>-37741</v>
       </c>
       <c r="C47" s="7">
         <v>279</v>
       </c>
       <c r="D47" s="8">
         <f>-E490</f>
         <v>-48845</v>
       </c>
       <c r="E47" s="7">
         <v>10825</v>
       </c>
       <c r="F47" s="8"/>
       <c r="G47" s="4"/>
       <c r="H47" s="3"/>
       <c r="I47" s="3"/>
       <c r="J47" s="3"/>
       <c r="K47" s="3"/>
       <c r="L47" s="3"/>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A48" s="56" t="s">
+      <c r="A48" s="60" t="s">
         <v>29</v>
       </c>
-      <c r="B48" s="56"/>
-[...3 lines deleted...]
-      <c r="F48" s="56"/>
+      <c r="B48" s="60"/>
+      <c r="C48" s="60"/>
+      <c r="D48" s="60"/>
+      <c r="E48" s="60"/>
+      <c r="F48" s="60"/>
       <c r="G48" s="3"/>
       <c r="I48" s="3"/>
     </row>
     <row r="49" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A49" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B49" s="7">
         <f>C49+D49+E49+F49</f>
         <v>69415</v>
       </c>
       <c r="C49" s="7">
         <v>8305</v>
       </c>
       <c r="D49" s="7">
         <v>65</v>
       </c>
       <c r="E49" s="7">
         <v>47232</v>
       </c>
       <c r="F49" s="7">
         <v>13813</v>
       </c>
       <c r="G49" s="4"/>
       <c r="H49" s="3"/>
@@ -2797,58 +2820,58 @@
     <row r="68" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A68" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B68" s="7">
         <v>11472</v>
       </c>
       <c r="C68" s="7">
         <v>283</v>
       </c>
       <c r="D68" s="16" t="s">
         <v>0</v>
       </c>
       <c r="E68" s="7">
         <v>11189</v>
       </c>
       <c r="F68" s="8"/>
       <c r="G68" s="4"/>
       <c r="H68" s="3"/>
       <c r="I68" s="3"/>
       <c r="J68" s="3"/>
       <c r="K68" s="3"/>
       <c r="L68" s="3"/>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A69" s="56" t="s">
+      <c r="A69" s="60" t="s">
         <v>30</v>
       </c>
-      <c r="B69" s="56"/>
-[...3 lines deleted...]
-      <c r="F69" s="56"/>
+      <c r="B69" s="60"/>
+      <c r="C69" s="60"/>
+      <c r="D69" s="60"/>
+      <c r="E69" s="60"/>
+      <c r="F69" s="60"/>
       <c r="G69" s="3"/>
       <c r="I69" s="3"/>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A70" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B70" s="7">
         <f>C70+D70+E70+F70</f>
         <v>71073</v>
       </c>
       <c r="C70" s="7">
         <v>8442</v>
       </c>
       <c r="D70" s="7">
         <v>65</v>
       </c>
       <c r="E70" s="7">
         <v>48711</v>
       </c>
       <c r="F70" s="7">
         <v>13855</v>
       </c>
       <c r="G70" s="2"/>
       <c r="H70" s="2"/>
@@ -3303,58 +3326,58 @@
     </row>
     <row r="89" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A89" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B89" s="7">
         <f t="shared" si="3"/>
         <v>11795</v>
       </c>
       <c r="C89" s="7">
         <v>284</v>
       </c>
       <c r="D89" s="16"/>
       <c r="E89" s="7">
         <v>11511</v>
       </c>
       <c r="F89" s="8"/>
       <c r="G89" s="2"/>
       <c r="H89" s="2"/>
       <c r="I89" s="2"/>
       <c r="J89" s="3"/>
       <c r="K89" s="3"/>
       <c r="L89" s="3"/>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A90" s="56" t="s">
+      <c r="A90" s="60" t="s">
         <v>31</v>
       </c>
-      <c r="B90" s="56"/>
-[...3 lines deleted...]
-      <c r="F90" s="56"/>
+      <c r="B90" s="60"/>
+      <c r="C90" s="60"/>
+      <c r="D90" s="60"/>
+      <c r="E90" s="60"/>
+      <c r="F90" s="60"/>
       <c r="G90" s="3"/>
       <c r="I90" s="3"/>
     </row>
     <row r="91" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A91" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B91" s="7">
         <f>C91+D91+E91+F91</f>
         <v>71823</v>
       </c>
       <c r="C91" s="7">
         <v>8414</v>
       </c>
       <c r="D91" s="7">
         <v>65</v>
       </c>
       <c r="E91" s="7">
         <v>49539</v>
       </c>
       <c r="F91" s="7">
         <v>13805</v>
       </c>
       <c r="G91" s="4"/>
       <c r="H91" s="3"/>
@@ -3812,58 +3835,58 @@
       <c r="A110" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B110" s="7">
         <f>C110+D110+E110+F110</f>
         <v>11897</v>
       </c>
       <c r="C110" s="7">
         <v>288</v>
       </c>
       <c r="D110" s="16">
         <v>1</v>
       </c>
       <c r="E110" s="7">
         <v>11608</v>
       </c>
       <c r="F110" s="8"/>
       <c r="G110" s="4"/>
       <c r="H110" s="3"/>
       <c r="I110" s="3"/>
       <c r="J110" s="3"/>
       <c r="K110" s="3"/>
       <c r="L110" s="3"/>
     </row>
     <row r="111" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A111" s="56" t="s">
+      <c r="A111" s="60" t="s">
         <v>33</v>
       </c>
-      <c r="B111" s="56"/>
-[...3 lines deleted...]
-      <c r="F111" s="56"/>
+      <c r="B111" s="60"/>
+      <c r="C111" s="60"/>
+      <c r="D111" s="60"/>
+      <c r="E111" s="60"/>
+      <c r="F111" s="60"/>
       <c r="G111" s="3"/>
       <c r="I111" s="3"/>
     </row>
     <row r="112" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A112" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B112" s="7">
         <f>C112+D112+E112+F112</f>
         <v>72624</v>
       </c>
       <c r="C112" s="7">
         <v>8144</v>
       </c>
       <c r="D112" s="7">
         <v>67</v>
       </c>
       <c r="E112" s="7">
         <v>50782</v>
       </c>
       <c r="F112" s="7">
         <v>13631</v>
       </c>
       <c r="G112" s="4"/>
       <c r="H112" s="3"/>
@@ -4322,58 +4345,58 @@
       <c r="A131" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B131" s="7">
         <f t="shared" si="5"/>
         <v>12204</v>
       </c>
       <c r="C131" s="7">
         <v>279</v>
       </c>
       <c r="D131" s="8">
         <v>1</v>
       </c>
       <c r="E131" s="7">
         <v>11924</v>
       </c>
       <c r="F131" s="8"/>
       <c r="G131" s="4"/>
       <c r="H131" s="3"/>
       <c r="I131" s="3"/>
       <c r="J131" s="3"/>
       <c r="K131" s="3"/>
       <c r="L131" s="3"/>
     </row>
     <row r="132" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A132" s="56" t="s">
+      <c r="A132" s="60" t="s">
         <v>34</v>
       </c>
-      <c r="B132" s="56"/>
-[...3 lines deleted...]
-      <c r="F132" s="56"/>
+      <c r="B132" s="60"/>
+      <c r="C132" s="60"/>
+      <c r="D132" s="60"/>
+      <c r="E132" s="60"/>
+      <c r="F132" s="60"/>
       <c r="G132" s="3"/>
       <c r="I132" s="3"/>
     </row>
     <row r="133" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A133" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B133" s="7">
         <f>C133+D133+E133+F133</f>
         <v>73686</v>
       </c>
       <c r="C133" s="7">
         <v>8109</v>
       </c>
       <c r="D133" s="7">
         <v>65</v>
       </c>
       <c r="E133" s="7">
         <v>51626</v>
       </c>
       <c r="F133" s="7">
         <v>13886</v>
       </c>
       <c r="G133" s="4"/>
       <c r="H133" s="3"/>
@@ -4830,58 +4853,58 @@
     </row>
     <row r="152" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A152" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B152" s="7">
         <f t="shared" si="6"/>
         <v>12386</v>
       </c>
       <c r="C152" s="7">
         <v>280</v>
       </c>
       <c r="D152" s="8"/>
       <c r="E152" s="7">
         <v>12106</v>
       </c>
       <c r="F152" s="8"/>
       <c r="G152" s="4"/>
       <c r="H152" s="3"/>
       <c r="I152" s="3"/>
       <c r="J152" s="3"/>
       <c r="K152" s="3"/>
       <c r="L152" s="3"/>
     </row>
     <row r="153" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A153" s="56" t="s">
+      <c r="A153" s="60" t="s">
         <v>35</v>
       </c>
-      <c r="B153" s="56"/>
-[...3 lines deleted...]
-      <c r="F153" s="56"/>
+      <c r="B153" s="60"/>
+      <c r="C153" s="60"/>
+      <c r="D153" s="60"/>
+      <c r="E153" s="60"/>
+      <c r="F153" s="60"/>
       <c r="G153" s="3"/>
       <c r="I153" s="3"/>
     </row>
     <row r="154" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A154" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B154" s="7">
         <f>C154+D154+E154+F154</f>
         <v>74987</v>
       </c>
       <c r="C154" s="7">
         <v>8132</v>
       </c>
       <c r="D154" s="7">
         <v>66</v>
       </c>
       <c r="E154" s="7">
         <v>52739</v>
       </c>
       <c r="F154" s="7">
         <v>14050</v>
       </c>
       <c r="G154" s="4"/>
       <c r="H154" s="3"/>
@@ -5340,58 +5363,58 @@
       <c r="A173" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B173" s="7">
         <f t="shared" si="7"/>
         <v>12597</v>
       </c>
       <c r="C173" s="7">
         <v>281</v>
       </c>
       <c r="D173" s="8">
         <v>1</v>
       </c>
       <c r="E173" s="7">
         <v>12315</v>
       </c>
       <c r="F173" s="8"/>
       <c r="G173" s="4"/>
       <c r="H173" s="3"/>
       <c r="I173" s="3"/>
       <c r="J173" s="3"/>
       <c r="K173" s="3"/>
       <c r="L173" s="3"/>
     </row>
     <row r="174" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A174" s="56" t="s">
+      <c r="A174" s="60" t="s">
         <v>36</v>
       </c>
-      <c r="B174" s="56"/>
-[...3 lines deleted...]
-      <c r="F174" s="56"/>
+      <c r="B174" s="60"/>
+      <c r="C174" s="60"/>
+      <c r="D174" s="60"/>
+      <c r="E174" s="60"/>
+      <c r="F174" s="60"/>
       <c r="G174" s="3"/>
       <c r="I174" s="3"/>
     </row>
     <row r="175" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A175" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B175" s="17">
         <f>C175+D175+E175+F175</f>
         <v>76137</v>
       </c>
       <c r="C175" s="7">
         <v>8111</v>
       </c>
       <c r="D175" s="7">
         <v>65</v>
       </c>
       <c r="E175" s="7">
         <v>53765</v>
       </c>
       <c r="F175" s="17">
         <v>14196</v>
       </c>
       <c r="G175" s="4"/>
       <c r="H175" s="3"/>
@@ -5850,58 +5873,58 @@
     </row>
     <row r="194" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A194" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B194" s="17">
         <f t="shared" si="8"/>
         <v>12841</v>
       </c>
       <c r="C194" s="7">
         <v>278</v>
       </c>
       <c r="D194" s="18"/>
       <c r="E194" s="7">
         <v>12563</v>
       </c>
       <c r="F194" s="17"/>
       <c r="G194" s="4"/>
       <c r="H194" s="3"/>
       <c r="I194" s="3"/>
       <c r="J194" s="3"/>
       <c r="K194" s="3"/>
       <c r="L194" s="3"/>
     </row>
     <row r="195" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A195" s="56" t="s">
+      <c r="A195" s="60" t="s">
         <v>37</v>
       </c>
-      <c r="B195" s="56"/>
-[...3 lines deleted...]
-      <c r="F195" s="56"/>
+      <c r="B195" s="60"/>
+      <c r="C195" s="60"/>
+      <c r="D195" s="60"/>
+      <c r="E195" s="60"/>
+      <c r="F195" s="60"/>
       <c r="G195" s="3"/>
       <c r="I195" s="3"/>
     </row>
     <row r="196" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A196" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B196" s="7">
         <f>C196+D196+E196+F196</f>
         <v>77541</v>
       </c>
       <c r="C196" s="17">
         <v>8050</v>
       </c>
       <c r="D196" s="17">
         <v>65</v>
       </c>
       <c r="E196" s="17">
         <v>55005</v>
       </c>
       <c r="F196" s="17">
         <v>14421</v>
       </c>
       <c r="G196" s="4"/>
       <c r="H196" s="3"/>
@@ -6360,58 +6383,58 @@
       <c r="A215" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B215" s="7">
         <f t="shared" si="9"/>
         <v>12995</v>
       </c>
       <c r="C215" s="17">
         <v>275</v>
       </c>
       <c r="D215" s="18">
         <v>1</v>
       </c>
       <c r="E215" s="17">
         <v>12719</v>
       </c>
       <c r="F215" s="8"/>
       <c r="G215" s="4"/>
       <c r="H215" s="3"/>
       <c r="I215" s="3"/>
       <c r="J215" s="3"/>
       <c r="K215" s="3"/>
       <c r="L215" s="3"/>
     </row>
     <row r="216" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A216" s="56" t="s">
+      <c r="A216" s="60" t="s">
         <v>38</v>
       </c>
-      <c r="B216" s="56"/>
-[...3 lines deleted...]
-      <c r="F216" s="56"/>
+      <c r="B216" s="60"/>
+      <c r="C216" s="60"/>
+      <c r="D216" s="60"/>
+      <c r="E216" s="60"/>
+      <c r="F216" s="60"/>
       <c r="G216" s="3"/>
       <c r="I216" s="3"/>
     </row>
     <row r="217" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A217" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B217" s="17">
         <f>C217+D217+E217+F217</f>
         <v>77590</v>
       </c>
       <c r="C217" s="7">
         <v>8061</v>
       </c>
       <c r="D217" s="7">
         <v>65</v>
       </c>
       <c r="E217" s="7">
         <v>55149</v>
       </c>
       <c r="F217" s="17">
         <v>14315</v>
       </c>
       <c r="G217" s="4"/>
       <c r="H217" s="3"/>
@@ -6870,58 +6893,58 @@
       <c r="A236" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B236" s="17">
         <f t="shared" si="10"/>
         <v>12977</v>
       </c>
       <c r="C236" s="17">
         <v>276</v>
       </c>
       <c r="D236" s="18">
         <v>1</v>
       </c>
       <c r="E236" s="7">
         <v>12700</v>
       </c>
       <c r="F236" s="17"/>
       <c r="G236" s="4"/>
       <c r="H236" s="3"/>
       <c r="I236" s="3"/>
       <c r="J236" s="3"/>
       <c r="K236" s="3"/>
       <c r="L236" s="3"/>
     </row>
     <row r="237" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A237" s="56" t="s">
+      <c r="A237" s="60" t="s">
         <v>39</v>
       </c>
-      <c r="B237" s="56"/>
-[...3 lines deleted...]
-      <c r="F237" s="56"/>
+      <c r="B237" s="60"/>
+      <c r="C237" s="60"/>
+      <c r="D237" s="60"/>
+      <c r="E237" s="60"/>
+      <c r="F237" s="60"/>
       <c r="G237" s="3"/>
       <c r="I237" s="3"/>
     </row>
     <row r="238" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A238" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B238" s="20">
         <f>C238+D238+E238+F238</f>
         <v>77563</v>
       </c>
       <c r="C238" s="21">
         <v>8116</v>
       </c>
       <c r="D238" s="21">
         <v>65</v>
       </c>
       <c r="E238" s="21">
         <v>54920</v>
       </c>
       <c r="F238" s="20">
         <v>14462</v>
       </c>
       <c r="G238" s="4"/>
       <c r="H238" s="3"/>
@@ -7380,58 +7403,58 @@
       <c r="A257" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B257" s="20">
         <f t="shared" si="11"/>
         <v>12901</v>
       </c>
       <c r="C257" s="20">
         <v>279</v>
       </c>
       <c r="D257" s="22">
         <v>1</v>
       </c>
       <c r="E257" s="21">
         <v>12621</v>
       </c>
       <c r="F257" s="20"/>
       <c r="G257" s="4"/>
       <c r="H257" s="3"/>
       <c r="I257" s="3"/>
       <c r="J257" s="3"/>
       <c r="K257" s="3"/>
       <c r="L257" s="3"/>
     </row>
     <row r="258" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A258" s="56" t="s">
+      <c r="A258" s="60" t="s">
         <v>41</v>
       </c>
-      <c r="B258" s="56"/>
-[...3 lines deleted...]
-      <c r="F258" s="56"/>
+      <c r="B258" s="60"/>
+      <c r="C258" s="60"/>
+      <c r="D258" s="60"/>
+      <c r="E258" s="60"/>
+      <c r="F258" s="60"/>
       <c r="G258" s="3"/>
       <c r="I258" s="3"/>
     </row>
     <row r="259" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A259" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B259" s="20">
         <f>C259+D259+E259+F259</f>
         <v>75924</v>
       </c>
       <c r="C259" s="20">
         <v>8124</v>
       </c>
       <c r="D259" s="20">
         <v>65</v>
       </c>
       <c r="E259" s="21">
         <v>53427</v>
       </c>
       <c r="F259" s="20">
         <v>14308</v>
       </c>
       <c r="G259" s="4"/>
       <c r="H259" s="3"/>
@@ -7907,58 +7930,58 @@
         <v>27</v>
       </c>
       <c r="B278" s="20">
         <v>12419</v>
       </c>
       <c r="C278" s="20">
         <v>276</v>
       </c>
       <c r="D278" s="22">
         <v>1</v>
       </c>
       <c r="E278" s="21">
         <v>12142</v>
       </c>
       <c r="F278" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G278" s="4"/>
       <c r="H278" s="3"/>
       <c r="I278" s="3"/>
       <c r="J278" s="3"/>
       <c r="K278" s="3"/>
       <c r="L278" s="3"/>
     </row>
     <row r="279" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A279" s="56" t="s">
+      <c r="A279" s="60" t="s">
         <v>40</v>
       </c>
-      <c r="B279" s="56"/>
-[...3 lines deleted...]
-      <c r="F279" s="56"/>
+      <c r="B279" s="60"/>
+      <c r="C279" s="60"/>
+      <c r="D279" s="60"/>
+      <c r="E279" s="60"/>
+      <c r="F279" s="60"/>
       <c r="G279" s="3"/>
       <c r="I279" s="3"/>
     </row>
     <row r="280" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A280" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B280" s="17">
         <v>76312</v>
       </c>
       <c r="C280" s="17">
         <v>8152</v>
       </c>
       <c r="D280" s="17">
         <v>65</v>
       </c>
       <c r="E280" s="17">
         <v>53606</v>
       </c>
       <c r="F280" s="17">
         <v>14489</v>
       </c>
       <c r="G280" s="4"/>
       <c r="H280" s="3"/>
       <c r="I280" s="3"/>
@@ -8436,58 +8459,58 @@
         <v>27</v>
       </c>
       <c r="B299" s="20">
         <v>12289</v>
       </c>
       <c r="C299" s="7">
         <v>277</v>
       </c>
       <c r="D299" s="22">
         <v>1</v>
       </c>
       <c r="E299" s="7">
         <v>12011</v>
       </c>
       <c r="F299" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G299" s="4"/>
       <c r="H299" s="3"/>
       <c r="I299" s="3"/>
       <c r="J299" s="3"/>
       <c r="K299" s="3"/>
       <c r="L299" s="3"/>
     </row>
     <row r="300" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A300" s="56" t="s">
+      <c r="A300" s="60" t="s">
         <v>42</v>
       </c>
-      <c r="B300" s="56"/>
-[...3 lines deleted...]
-      <c r="F300" s="56"/>
+      <c r="B300" s="60"/>
+      <c r="C300" s="60"/>
+      <c r="D300" s="60"/>
+      <c r="E300" s="60"/>
+      <c r="F300" s="60"/>
       <c r="G300" s="3"/>
       <c r="I300" s="3"/>
     </row>
     <row r="301" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A301" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B301" s="17">
         <v>75640</v>
       </c>
       <c r="C301" s="17">
         <v>8157</v>
       </c>
       <c r="D301" s="17">
         <v>67</v>
       </c>
       <c r="E301" s="17">
         <v>53247</v>
       </c>
       <c r="F301" s="17">
         <v>14169</v>
       </c>
       <c r="G301" s="4"/>
       <c r="H301" s="3"/>
       <c r="I301" s="3"/>
@@ -8966,58 +8989,58 @@
         <v>27</v>
       </c>
       <c r="B320" s="17">
         <v>12135</v>
       </c>
       <c r="C320" s="17">
         <v>280</v>
       </c>
       <c r="D320" s="18">
         <v>1</v>
       </c>
       <c r="E320" s="17">
         <v>11854</v>
       </c>
       <c r="F320" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G320" s="4"/>
       <c r="H320" s="3"/>
       <c r="I320" s="3"/>
       <c r="J320" s="3"/>
       <c r="K320" s="3"/>
       <c r="L320" s="3"/>
     </row>
     <row r="321" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A321" s="56" t="s">
+      <c r="A321" s="60" t="s">
         <v>43</v>
       </c>
-      <c r="B321" s="56"/>
-[...3 lines deleted...]
-      <c r="F321" s="56"/>
+      <c r="B321" s="60"/>
+      <c r="C321" s="60"/>
+      <c r="D321" s="60"/>
+      <c r="E321" s="60"/>
+      <c r="F321" s="60"/>
       <c r="G321" s="3"/>
       <c r="I321" s="3"/>
     </row>
     <row r="322" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A322" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B322" s="17">
         <v>73975</v>
       </c>
       <c r="C322" s="17">
         <v>7976</v>
       </c>
       <c r="D322" s="17">
         <v>68</v>
       </c>
       <c r="E322" s="17">
         <v>52413</v>
       </c>
       <c r="F322" s="17">
         <v>13518</v>
       </c>
       <c r="G322" s="4"/>
       <c r="H322" s="3"/>
       <c r="I322" s="3"/>
@@ -9496,58 +9519,58 @@
         <v>27</v>
       </c>
       <c r="B341" s="17">
         <v>11838</v>
       </c>
       <c r="C341" s="17">
         <v>274</v>
       </c>
       <c r="D341" s="18">
         <v>1</v>
       </c>
       <c r="E341" s="17">
         <v>11563</v>
       </c>
       <c r="F341" s="18" t="s">
         <v>48</v>
       </c>
       <c r="G341" s="4"/>
       <c r="H341" s="3"/>
       <c r="I341" s="3"/>
       <c r="J341" s="3"/>
       <c r="K341" s="3"/>
       <c r="L341" s="3"/>
     </row>
     <row r="342" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A342" s="56" t="s">
+      <c r="A342" s="60" t="s">
         <v>44</v>
       </c>
-      <c r="B342" s="56"/>
-[...3 lines deleted...]
-      <c r="F342" s="56"/>
+      <c r="B342" s="60"/>
+      <c r="C342" s="60"/>
+      <c r="D342" s="60"/>
+      <c r="E342" s="60"/>
+      <c r="F342" s="60"/>
       <c r="G342" s="3"/>
       <c r="I342" s="3"/>
     </row>
     <row r="343" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A343" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B343" s="23">
         <v>71147</v>
       </c>
       <c r="C343" s="23">
         <v>7899</v>
       </c>
       <c r="D343" s="23">
         <v>71</v>
       </c>
       <c r="E343" s="23">
         <v>50354</v>
       </c>
       <c r="F343" s="23">
         <v>12823</v>
       </c>
       <c r="G343" s="5"/>
       <c r="H343" s="3"/>
       <c r="I343" s="3"/>
@@ -10026,58 +10049,58 @@
         <v>27</v>
       </c>
       <c r="B362" s="23">
         <v>11238</v>
       </c>
       <c r="C362" s="23">
         <v>270</v>
       </c>
       <c r="D362" s="30">
         <v>1</v>
       </c>
       <c r="E362" s="23">
         <v>10967</v>
       </c>
       <c r="F362" s="30" t="s">
         <v>0</v>
       </c>
       <c r="G362" s="5"/>
       <c r="H362" s="3"/>
       <c r="I362" s="3"/>
       <c r="J362" s="3"/>
       <c r="K362" s="3"/>
       <c r="L362" s="3"/>
     </row>
     <row r="363" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A363" s="56" t="s">
+      <c r="A363" s="60" t="s">
         <v>45</v>
       </c>
-      <c r="B363" s="56"/>
-[...3 lines deleted...]
-      <c r="F363" s="56"/>
+      <c r="B363" s="60"/>
+      <c r="C363" s="60"/>
+      <c r="D363" s="60"/>
+      <c r="E363" s="60"/>
+      <c r="F363" s="60"/>
       <c r="G363" s="3"/>
       <c r="I363" s="3"/>
     </row>
     <row r="364" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A364" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B364" s="23">
         <v>69626</v>
       </c>
       <c r="C364" s="17">
         <v>7893</v>
       </c>
       <c r="D364" s="17">
         <v>70</v>
       </c>
       <c r="E364" s="24">
         <v>49297</v>
       </c>
       <c r="F364" s="17">
         <v>12366</v>
       </c>
       <c r="G364" s="4"/>
       <c r="H364" s="3"/>
       <c r="I364" s="3"/>
@@ -10556,58 +10579,58 @@
         <v>27</v>
       </c>
       <c r="B383" s="23">
         <v>10895</v>
       </c>
       <c r="C383" s="17">
         <v>270</v>
       </c>
       <c r="D383" s="18">
         <v>1</v>
       </c>
       <c r="E383" s="24">
         <v>10624</v>
       </c>
       <c r="F383" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G383" s="4"/>
       <c r="H383" s="3"/>
       <c r="I383" s="3"/>
       <c r="J383" s="3"/>
       <c r="K383" s="3"/>
       <c r="L383" s="3"/>
     </row>
     <row r="384" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A384" s="56" t="s">
+      <c r="A384" s="60" t="s">
         <v>46</v>
       </c>
-      <c r="B384" s="56"/>
-[...3 lines deleted...]
-      <c r="F384" s="56"/>
+      <c r="B384" s="60"/>
+      <c r="C384" s="60"/>
+      <c r="D384" s="60"/>
+      <c r="E384" s="60"/>
+      <c r="F384" s="60"/>
       <c r="G384" s="3"/>
       <c r="I384" s="3"/>
     </row>
     <row r="385" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A385" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B385" s="23">
         <v>68192</v>
       </c>
       <c r="C385" s="17">
         <v>7860</v>
       </c>
       <c r="D385" s="17">
         <v>70</v>
       </c>
       <c r="E385" s="17">
         <v>48220</v>
       </c>
       <c r="F385" s="17">
         <v>12042</v>
       </c>
       <c r="G385" s="4"/>
       <c r="H385" s="3"/>
       <c r="I385" s="3"/>
@@ -11086,58 +11109,58 @@
         <v>27</v>
       </c>
       <c r="B404" s="23">
         <v>10511</v>
       </c>
       <c r="C404" s="17">
         <v>271</v>
       </c>
       <c r="D404" s="18">
         <v>1</v>
       </c>
       <c r="E404" s="17">
         <v>10239</v>
       </c>
       <c r="F404" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G404" s="4"/>
       <c r="H404" s="3"/>
       <c r="I404" s="3"/>
       <c r="J404" s="3"/>
       <c r="K404" s="3"/>
       <c r="L404" s="3"/>
     </row>
     <row r="405" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A405" s="56" t="s">
+      <c r="A405" s="60" t="s">
         <v>47</v>
       </c>
-      <c r="B405" s="56"/>
-[...3 lines deleted...]
-      <c r="F405" s="56"/>
+      <c r="B405" s="60"/>
+      <c r="C405" s="60"/>
+      <c r="D405" s="60"/>
+      <c r="E405" s="60"/>
+      <c r="F405" s="60"/>
       <c r="G405" s="3"/>
       <c r="I405" s="3"/>
     </row>
     <row r="406" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A406" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B406" s="7">
         <v>67455</v>
       </c>
       <c r="C406" s="17">
         <v>7850</v>
       </c>
       <c r="D406" s="17">
         <v>70</v>
       </c>
       <c r="E406" s="17">
         <v>47651</v>
       </c>
       <c r="F406" s="17">
         <v>11884</v>
       </c>
       <c r="G406" s="4"/>
       <c r="H406" s="3"/>
       <c r="I406" s="3"/>
@@ -11616,58 +11639,58 @@
         <v>27</v>
       </c>
       <c r="B425" s="23">
         <v>10239</v>
       </c>
       <c r="C425" s="17">
         <v>269</v>
       </c>
       <c r="D425" s="18">
         <v>1</v>
       </c>
       <c r="E425" s="17">
         <v>9969</v>
       </c>
       <c r="F425" s="18" t="s">
         <v>0</v>
       </c>
       <c r="G425" s="4"/>
       <c r="H425" s="3"/>
       <c r="I425" s="3"/>
       <c r="J425" s="3"/>
       <c r="K425" s="3"/>
       <c r="L425" s="3"/>
     </row>
     <row r="426" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A426" s="56" t="s">
+      <c r="A426" s="60" t="s">
         <v>49</v>
       </c>
-      <c r="B426" s="56"/>
-[...3 lines deleted...]
-      <c r="F426" s="56"/>
+      <c r="B426" s="60"/>
+      <c r="C426" s="60"/>
+      <c r="D426" s="60"/>
+      <c r="E426" s="60"/>
+      <c r="F426" s="60"/>
       <c r="G426" s="4"/>
       <c r="H426" s="3"/>
       <c r="I426" s="3"/>
       <c r="J426" s="3"/>
       <c r="K426" s="3"/>
       <c r="L426" s="3"/>
     </row>
     <row r="427" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A427" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B427" s="21">
         <v>66805</v>
       </c>
       <c r="C427" s="17">
         <v>7852</v>
       </c>
       <c r="D427" s="17">
         <v>70</v>
       </c>
       <c r="E427" s="17">
         <v>47180</v>
       </c>
       <c r="F427" s="20">
         <v>11703</v>
@@ -12152,58 +12175,58 @@
         <v>27</v>
       </c>
       <c r="B446" s="23">
         <v>10051</v>
       </c>
       <c r="C446" s="17">
         <v>274</v>
       </c>
       <c r="D446" s="22">
         <v>1</v>
       </c>
       <c r="E446" s="17">
         <v>9776</v>
       </c>
       <c r="F446" s="22" t="s">
         <v>0</v>
       </c>
       <c r="G446" s="4"/>
       <c r="H446" s="3"/>
       <c r="I446" s="3"/>
       <c r="J446" s="3"/>
       <c r="K446" s="3"/>
       <c r="L446" s="3"/>
     </row>
     <row r="447" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A447" s="56" t="s">
+      <c r="A447" s="60" t="s">
         <v>51</v>
       </c>
-      <c r="B447" s="56"/>
-[...3 lines deleted...]
-      <c r="F447" s="56"/>
+      <c r="B447" s="60"/>
+      <c r="C447" s="60"/>
+      <c r="D447" s="60"/>
+      <c r="E447" s="60"/>
+      <c r="F447" s="60"/>
       <c r="G447" s="4"/>
       <c r="H447" s="3"/>
       <c r="I447" s="3"/>
       <c r="J447" s="3"/>
       <c r="K447" s="3"/>
       <c r="L447" s="3"/>
     </row>
     <row r="448" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A448" s="25" t="s">
         <v>2</v>
       </c>
       <c r="B448" s="21">
         <v>67603</v>
       </c>
       <c r="C448" s="20">
         <v>7878</v>
       </c>
       <c r="D448" s="20">
         <v>70</v>
       </c>
       <c r="E448" s="20">
         <v>47770</v>
       </c>
       <c r="F448" s="17">
         <v>11885</v>
@@ -12688,72 +12711,72 @@
         <v>27</v>
       </c>
       <c r="B467" s="23">
         <v>10125</v>
       </c>
       <c r="C467" s="26">
         <v>276</v>
       </c>
       <c r="D467" s="4">
         <v>1</v>
       </c>
       <c r="E467" s="26">
         <v>9848</v>
       </c>
       <c r="F467" s="4" t="s">
         <v>0</v>
       </c>
       <c r="G467" s="4"/>
       <c r="H467" s="3"/>
       <c r="I467" s="3"/>
       <c r="J467" s="3"/>
       <c r="K467" s="3"/>
       <c r="L467" s="3"/>
     </row>
     <row r="468" spans="1:12" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A468" s="59"/>
-[...4 lines deleted...]
-      <c r="F468" s="60"/>
+      <c r="A468" s="71"/>
+      <c r="B468" s="72"/>
+      <c r="C468" s="72"/>
+      <c r="D468" s="72"/>
+      <c r="E468" s="72"/>
+      <c r="F468" s="72"/>
       <c r="G468" s="4"/>
       <c r="H468" s="3"/>
       <c r="I468" s="3"/>
       <c r="J468" s="3"/>
       <c r="K468" s="3"/>
       <c r="L468" s="3"/>
     </row>
     <row r="469" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A469" s="56" t="s">
+      <c r="A469" s="60" t="s">
         <v>62</v>
       </c>
-      <c r="B469" s="56"/>
-[...3 lines deleted...]
-      <c r="F469" s="56"/>
+      <c r="B469" s="60"/>
+      <c r="C469" s="60"/>
+      <c r="D469" s="60"/>
+      <c r="E469" s="60"/>
+      <c r="F469" s="60"/>
     </row>
     <row r="470" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A470" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B470" s="32">
         <v>68068</v>
       </c>
       <c r="C470" s="33">
         <v>7830</v>
       </c>
       <c r="D470" s="26">
         <v>70</v>
       </c>
       <c r="E470" s="26">
         <v>48163</v>
       </c>
       <c r="F470" s="33">
         <v>12005</v>
       </c>
     </row>
     <row r="471" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A471" s="34" t="s">
         <v>9</v>
       </c>
@@ -13092,58 +13115,58 @@
       <c r="F487" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="488" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A488" s="34" t="s">
         <v>27</v>
       </c>
       <c r="B488" s="23">
         <v>10149</v>
       </c>
       <c r="C488" s="33">
         <v>270</v>
       </c>
       <c r="D488" s="4">
         <v>1</v>
       </c>
       <c r="E488" s="33">
         <v>9878</v>
       </c>
       <c r="F488" s="4" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="489" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A489" s="56" t="s">
+      <c r="A489" s="60" t="s">
         <v>63</v>
       </c>
-      <c r="B489" s="56"/>
-[...3 lines deleted...]
-      <c r="F489" s="56"/>
+      <c r="B489" s="60"/>
+      <c r="C489" s="60"/>
+      <c r="D489" s="60"/>
+      <c r="E489" s="60"/>
+      <c r="F489" s="60"/>
     </row>
     <row r="490" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A490" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B490" s="42">
         <v>69091</v>
       </c>
       <c r="C490" s="33">
         <v>8020</v>
       </c>
       <c r="D490" s="33">
         <v>71</v>
       </c>
       <c r="E490" s="33">
         <v>48845</v>
       </c>
       <c r="F490" s="33">
         <v>12155</v>
       </c>
     </row>
     <row r="491" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A491" s="29" t="s">
         <v>9</v>
       </c>
@@ -13500,58 +13523,58 @@
       <c r="F508" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="509" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A509" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B509" s="43">
         <v>10294</v>
       </c>
       <c r="C509" s="33">
         <v>271</v>
       </c>
       <c r="D509" s="45">
         <v>1</v>
       </c>
       <c r="E509" s="33">
         <v>10022</v>
       </c>
       <c r="F509" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="510" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A510" s="56" t="s">
+      <c r="A510" s="60" t="s">
         <v>64</v>
       </c>
-      <c r="B510" s="56"/>
-[...3 lines deleted...]
-      <c r="F510" s="56"/>
+      <c r="B510" s="60"/>
+      <c r="C510" s="60"/>
+      <c r="D510" s="60"/>
+      <c r="E510" s="60"/>
+      <c r="F510" s="60"/>
     </row>
     <row r="511" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A511" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B511" s="42">
         <v>69374</v>
       </c>
       <c r="C511" s="33">
         <v>8480</v>
       </c>
       <c r="D511" s="33">
         <v>73</v>
       </c>
       <c r="E511" s="33">
         <v>48640</v>
       </c>
       <c r="F511" s="33">
         <v>12181</v>
       </c>
     </row>
     <row r="512" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A512" s="29" t="s">
         <v>9</v>
       </c>
@@ -13910,58 +13933,58 @@
       <c r="F529" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="530" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A530" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B530" s="43">
         <v>10200</v>
       </c>
       <c r="C530" s="33">
         <v>273</v>
       </c>
       <c r="D530" s="45" t="s">
         <v>0</v>
       </c>
       <c r="E530" s="33">
         <v>9927</v>
       </c>
       <c r="F530" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="531" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A531" s="56" t="s">
+      <c r="A531" s="60" t="s">
         <v>65</v>
       </c>
-      <c r="B531" s="56"/>
-[...3 lines deleted...]
-      <c r="F531" s="56"/>
+      <c r="B531" s="60"/>
+      <c r="C531" s="60"/>
+      <c r="D531" s="60"/>
+      <c r="E531" s="60"/>
+      <c r="F531" s="60"/>
     </row>
     <row r="532" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A532" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B532" s="33">
         <v>69198</v>
       </c>
       <c r="C532" s="33">
         <v>8696</v>
       </c>
       <c r="D532" s="33">
         <v>72</v>
       </c>
       <c r="E532" s="33">
         <v>48385</v>
       </c>
       <c r="F532" s="33">
         <v>12045</v>
       </c>
     </row>
     <row r="533" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A533" s="29" t="s">
         <v>9</v>
       </c>
@@ -14320,58 +14343,58 @@
       <c r="F550" s="33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="551" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A551" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B551" s="33">
         <v>10053</v>
       </c>
       <c r="C551" s="33">
         <v>275</v>
       </c>
       <c r="D551" s="45">
         <v>1</v>
       </c>
       <c r="E551" s="33">
         <v>9777</v>
       </c>
       <c r="F551" s="33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="552" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A552" s="56" t="s">
+      <c r="A552" s="60" t="s">
         <v>66</v>
       </c>
-      <c r="B552" s="56"/>
-[...3 lines deleted...]
-      <c r="F552" s="56"/>
+      <c r="B552" s="60"/>
+      <c r="C552" s="60"/>
+      <c r="D552" s="60"/>
+      <c r="E552" s="60"/>
+      <c r="F552" s="60"/>
     </row>
     <row r="553" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A553" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B553" s="33">
         <v>69015</v>
       </c>
       <c r="C553" s="33">
         <v>8844</v>
       </c>
       <c r="D553" s="33">
         <v>78</v>
       </c>
       <c r="E553" s="33">
         <v>48175</v>
       </c>
       <c r="F553" s="33">
         <v>11918</v>
       </c>
     </row>
     <row r="554" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A554" s="29" t="s">
         <v>9</v>
       </c>
@@ -14730,58 +14753,58 @@
       <c r="F571" s="33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="572" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A572" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B572" s="33">
         <v>9907</v>
       </c>
       <c r="C572" s="33">
         <v>271</v>
       </c>
       <c r="D572" s="45">
         <v>1</v>
       </c>
       <c r="E572" s="33">
         <v>9635</v>
       </c>
       <c r="F572" s="33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="573" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A573" s="56" t="s">
+      <c r="A573" s="60" t="s">
         <v>67</v>
       </c>
-      <c r="B573" s="56"/>
-[...3 lines deleted...]
-      <c r="F573" s="56"/>
+      <c r="B573" s="60"/>
+      <c r="C573" s="60"/>
+      <c r="D573" s="60"/>
+      <c r="E573" s="60"/>
+      <c r="F573" s="60"/>
     </row>
     <row r="574" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A574" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B574" s="33">
         <v>68848</v>
       </c>
       <c r="C574" s="33">
         <v>8939</v>
       </c>
       <c r="D574" s="33">
         <v>79</v>
       </c>
       <c r="E574" s="33">
         <v>48086</v>
       </c>
       <c r="F574" s="32">
         <v>11744</v>
       </c>
     </row>
     <row r="575" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A575" s="29" t="s">
         <v>9</v>
       </c>
@@ -15140,58 +15163,58 @@
       <c r="F592" s="33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="593" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A593" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B593" s="33">
         <v>9773</v>
       </c>
       <c r="C593" s="33">
         <v>270</v>
       </c>
       <c r="D593" s="45">
         <v>1</v>
       </c>
       <c r="E593" s="33">
         <v>9502</v>
       </c>
       <c r="F593" s="33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="594" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A594" s="56" t="s">
+      <c r="A594" s="60" t="s">
         <v>68</v>
       </c>
-      <c r="B594" s="56"/>
-[...3 lines deleted...]
-      <c r="F594" s="56"/>
+      <c r="B594" s="60"/>
+      <c r="C594" s="60"/>
+      <c r="D594" s="60"/>
+      <c r="E594" s="60"/>
+      <c r="F594" s="60"/>
     </row>
     <row r="595" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A595" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B595" s="33">
         <v>68336</v>
       </c>
       <c r="C595" s="33">
         <v>9015</v>
       </c>
       <c r="D595" s="33">
         <v>74</v>
       </c>
       <c r="E595" s="33">
         <v>47642</v>
       </c>
       <c r="F595" s="33">
         <v>11605</v>
       </c>
     </row>
     <row r="596" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A596" s="29" t="s">
         <v>9</v>
       </c>
@@ -15550,58 +15573,58 @@
       <c r="F613" s="33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="614" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A614" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B614" s="33">
         <v>9580</v>
       </c>
       <c r="C614" s="33">
         <v>264</v>
       </c>
       <c r="D614" s="33">
         <v>1</v>
       </c>
       <c r="E614" s="33">
         <v>9315</v>
       </c>
       <c r="F614" s="33" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="615" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A615" s="56" t="s">
+      <c r="A615" s="60" t="s">
         <v>69</v>
       </c>
-      <c r="B615" s="56"/>
-[...3 lines deleted...]
-      <c r="F615" s="56"/>
+      <c r="B615" s="60"/>
+      <c r="C615" s="60"/>
+      <c r="D615" s="60"/>
+      <c r="E615" s="60"/>
+      <c r="F615" s="60"/>
     </row>
     <row r="616" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A616" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B616" s="33">
         <v>68326</v>
       </c>
       <c r="C616" s="33">
         <v>8979</v>
       </c>
       <c r="D616" s="46">
         <v>72</v>
       </c>
       <c r="E616" s="46">
         <v>47790</v>
       </c>
       <c r="F616" s="46">
         <v>11485</v>
       </c>
     </row>
     <row r="617" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A617" s="29" t="s">
         <v>9</v>
       </c>
@@ -15958,58 +15981,58 @@
       <c r="F634" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="635" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A635" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B635" s="33">
         <v>9622</v>
       </c>
       <c r="C635" s="33">
         <v>264</v>
       </c>
       <c r="D635" s="45" t="s">
         <v>0</v>
       </c>
       <c r="E635" s="46">
         <v>9358</v>
       </c>
       <c r="F635" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="636" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A636" s="56" t="s">
+      <c r="A636" s="60" t="s">
         <v>70</v>
       </c>
-      <c r="B636" s="56"/>
-[...3 lines deleted...]
-      <c r="F636" s="56"/>
+      <c r="B636" s="60"/>
+      <c r="C636" s="60"/>
+      <c r="D636" s="60"/>
+      <c r="E636" s="60"/>
+      <c r="F636" s="60"/>
     </row>
     <row r="637" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A637" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B637" s="32">
         <v>67524</v>
       </c>
       <c r="C637" s="33">
         <v>8881</v>
       </c>
       <c r="D637" s="32">
         <v>72</v>
       </c>
       <c r="E637" s="33">
         <v>47263</v>
       </c>
       <c r="F637" s="33">
         <v>11308</v>
       </c>
     </row>
     <row r="638" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A638" s="29" t="s">
         <v>9</v>
       </c>
@@ -16368,58 +16391,58 @@
       <c r="F655" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="656" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A656" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B656" s="33">
         <v>9465</v>
       </c>
       <c r="C656" s="33">
         <v>263</v>
       </c>
       <c r="D656" s="45">
         <v>1</v>
       </c>
       <c r="E656" s="46">
         <v>9201</v>
       </c>
       <c r="F656" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="657" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A657" s="56" t="s">
+      <c r="A657" s="60" t="s">
         <v>71</v>
       </c>
-      <c r="B657" s="56"/>
-[...3 lines deleted...]
-      <c r="F657" s="56"/>
+      <c r="B657" s="60"/>
+      <c r="C657" s="60"/>
+      <c r="D657" s="60"/>
+      <c r="E657" s="60"/>
+      <c r="F657" s="60"/>
     </row>
     <row r="658" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A658" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B658" s="32">
         <v>67131</v>
       </c>
       <c r="C658" s="33">
         <v>8917</v>
       </c>
       <c r="D658" s="32">
         <v>73</v>
       </c>
       <c r="E658" s="33">
         <v>46928</v>
       </c>
       <c r="F658" s="33">
         <v>11213</v>
       </c>
     </row>
     <row r="659" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A659" s="29" t="s">
         <v>9</v>
       </c>
@@ -16776,58 +16799,58 @@
       <c r="F676" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="677" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A677" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B677" s="48">
         <v>9346</v>
       </c>
       <c r="C677" s="48">
         <v>265</v>
       </c>
       <c r="D677" s="49">
         <v>1</v>
       </c>
       <c r="E677" s="50">
         <v>9080</v>
       </c>
       <c r="F677" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="678" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A678" s="56" t="s">
+      <c r="A678" s="60" t="s">
         <v>72</v>
       </c>
-      <c r="B678" s="56"/>
-[...3 lines deleted...]
-      <c r="F678" s="56"/>
+      <c r="B678" s="60"/>
+      <c r="C678" s="60"/>
+      <c r="D678" s="60"/>
+      <c r="E678" s="60"/>
+      <c r="F678" s="60"/>
     </row>
     <row r="679" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A679" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B679" s="32">
         <v>67287</v>
       </c>
       <c r="C679" s="33">
         <v>8952</v>
       </c>
       <c r="D679" s="33">
         <v>71</v>
       </c>
       <c r="E679" s="33">
         <v>47065</v>
       </c>
       <c r="F679" s="33">
         <v>11199</v>
       </c>
     </row>
     <row r="680" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A680" s="29" t="s">
         <v>9</v>
       </c>
@@ -17186,58 +17209,58 @@
       <c r="F697" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="698" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A698" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B698" s="48">
         <v>9298</v>
       </c>
       <c r="C698" s="48">
         <v>264</v>
       </c>
       <c r="D698" s="49">
         <v>1</v>
       </c>
       <c r="E698" s="48">
         <v>9033</v>
       </c>
       <c r="F698" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="699" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A699" s="56" t="s">
+      <c r="A699" s="60" t="s">
         <v>73</v>
       </c>
-      <c r="B699" s="56"/>
-[...3 lines deleted...]
-      <c r="F699" s="56"/>
+      <c r="B699" s="60"/>
+      <c r="C699" s="60"/>
+      <c r="D699" s="60"/>
+      <c r="E699" s="60"/>
+      <c r="F699" s="60"/>
     </row>
     <row r="700" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A700" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B700" s="32">
         <v>67304</v>
       </c>
       <c r="C700" s="33">
         <v>8967</v>
       </c>
       <c r="D700" s="33">
         <v>71</v>
       </c>
       <c r="E700" s="33">
         <v>48216</v>
       </c>
       <c r="F700" s="33">
         <v>10050</v>
       </c>
     </row>
     <row r="701" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A701" s="29" t="s">
         <v>9</v>
       </c>
@@ -17594,58 +17617,58 @@
       <c r="F718" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="719" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A719" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B719" s="48">
         <v>9446</v>
       </c>
       <c r="C719" s="48">
         <v>261</v>
       </c>
       <c r="D719" s="49">
         <v>1</v>
       </c>
       <c r="E719" s="48">
         <v>9184</v>
       </c>
       <c r="F719" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="720" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A720" s="56" t="s">
+      <c r="A720" s="60" t="s">
         <v>74</v>
       </c>
-      <c r="B720" s="56"/>
-[...3 lines deleted...]
-      <c r="F720" s="56"/>
+      <c r="B720" s="60"/>
+      <c r="C720" s="60"/>
+      <c r="D720" s="60"/>
+      <c r="E720" s="60"/>
+      <c r="F720" s="60"/>
     </row>
     <row r="721" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A721" s="28" t="s">
         <v>2</v>
       </c>
       <c r="B721" s="32">
         <v>67552</v>
       </c>
       <c r="C721" s="33">
         <v>8937</v>
       </c>
       <c r="D721" s="33">
         <v>72</v>
       </c>
       <c r="E721" s="33">
         <v>48350</v>
       </c>
       <c r="F721" s="33">
         <v>10193</v>
       </c>
     </row>
     <row r="722" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A722" s="29" t="s">
         <v>9</v>
       </c>
@@ -18002,58 +18025,58 @@
       <c r="F739" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="740" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A740" s="14" t="s">
         <v>27</v>
       </c>
       <c r="B740" s="48">
         <v>9430</v>
       </c>
       <c r="C740" s="48">
         <v>261</v>
       </c>
       <c r="D740" s="49">
         <v>1</v>
       </c>
       <c r="E740" s="48">
         <v>9168</v>
       </c>
       <c r="F740" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="741" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A741" s="56" t="s">
+      <c r="A741" s="60" t="s">
         <v>75</v>
       </c>
-      <c r="B741" s="56"/>
-[...3 lines deleted...]
-      <c r="F741" s="56"/>
+      <c r="B741" s="60"/>
+      <c r="C741" s="60"/>
+      <c r="D741" s="60"/>
+      <c r="E741" s="60"/>
+      <c r="F741" s="60"/>
     </row>
     <row r="742" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A742" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B742" s="32">
         <v>68118</v>
       </c>
       <c r="C742" s="33">
         <v>8940</v>
       </c>
       <c r="D742" s="32">
         <v>72</v>
       </c>
       <c r="E742" s="33">
         <v>49172</v>
       </c>
       <c r="F742" s="33">
         <v>9934</v>
       </c>
     </row>
     <row r="743" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A743" s="34" t="s">
         <v>9</v>
       </c>
@@ -18392,58 +18415,58 @@
       <c r="F759" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="760" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A760" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B760" s="48">
         <v>9498</v>
       </c>
       <c r="C760" s="48">
         <v>258</v>
       </c>
       <c r="D760" s="49">
         <v>1</v>
       </c>
       <c r="E760" s="48">
         <v>9239</v>
       </c>
       <c r="F760" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="761" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A761" s="56" t="s">
+      <c r="A761" s="60" t="s">
         <v>76</v>
       </c>
-      <c r="B761" s="56"/>
-[...3 lines deleted...]
-      <c r="F761" s="56"/>
+      <c r="B761" s="60"/>
+      <c r="C761" s="60"/>
+      <c r="D761" s="60"/>
+      <c r="E761" s="60"/>
+      <c r="F761" s="60"/>
     </row>
     <row r="762" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A762" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B762" s="32">
         <v>69316</v>
       </c>
       <c r="C762" s="33">
         <v>8974</v>
       </c>
       <c r="D762" s="32">
         <v>72</v>
       </c>
       <c r="E762" s="33">
         <v>50071</v>
       </c>
       <c r="F762" s="33">
         <v>10199</v>
       </c>
     </row>
     <row r="763" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A763" s="34" t="s">
         <v>9</v>
       </c>
@@ -18782,58 +18805,58 @@
       <c r="F779" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="780" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A780" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B780" s="48">
         <v>9627</v>
       </c>
       <c r="C780" s="48">
         <v>256</v>
       </c>
       <c r="D780" s="49">
         <v>1</v>
       </c>
       <c r="E780" s="48">
         <v>9370</v>
       </c>
       <c r="F780" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="781" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A781" s="56" t="s">
+      <c r="A781" s="60" t="s">
         <v>77</v>
       </c>
-      <c r="B781" s="56"/>
-[...3 lines deleted...]
-      <c r="F781" s="56"/>
+      <c r="B781" s="60"/>
+      <c r="C781" s="60"/>
+      <c r="D781" s="60"/>
+      <c r="E781" s="60"/>
+      <c r="F781" s="60"/>
     </row>
     <row r="782" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A782" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B782" s="51">
         <v>69049</v>
       </c>
       <c r="C782" s="51">
         <v>8964</v>
       </c>
       <c r="D782" s="51">
         <v>69</v>
       </c>
       <c r="E782" s="51">
         <v>49866</v>
       </c>
       <c r="F782" s="51">
         <v>10150</v>
       </c>
     </row>
     <row r="783" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A783" s="34" t="s">
         <v>9</v>
       </c>
@@ -19172,1305 +19195,2536 @@
       <c r="F799" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="800" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A800" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B800" s="54">
         <v>9481</v>
       </c>
       <c r="C800" s="54">
         <v>247</v>
       </c>
       <c r="D800" s="55">
         <v>1</v>
       </c>
       <c r="E800" s="54">
         <v>9233</v>
       </c>
       <c r="F800" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="801" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A801" s="56" t="s">
+      <c r="A801" s="60" t="s">
         <v>78</v>
       </c>
-      <c r="B801" s="56"/>
-[...3 lines deleted...]
-      <c r="F801" s="56"/>
+      <c r="B801" s="60"/>
+      <c r="C801" s="60"/>
+      <c r="D801" s="60"/>
+      <c r="E801" s="60"/>
+      <c r="F801" s="60"/>
     </row>
     <row r="802" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A802" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B802" s="33">
         <v>68925</v>
       </c>
-      <c r="C802" s="71">
+      <c r="C802" s="56">
         <v>8957</v>
       </c>
-      <c r="D802" s="71">
+      <c r="D802" s="56">
         <v>72</v>
       </c>
       <c r="E802" s="33">
         <v>49808</v>
       </c>
       <c r="F802" s="33">
         <v>10088</v>
       </c>
     </row>
     <row r="803" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A803" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B803" s="33">
         <v>10931</v>
       </c>
-      <c r="C803" s="71">
+      <c r="C803" s="56">
         <v>480</v>
       </c>
-      <c r="D803" s="71">
+      <c r="D803" s="56">
         <v>9</v>
       </c>
       <c r="E803" s="33">
         <v>354</v>
       </c>
       <c r="F803" s="33">
         <v>10088</v>
       </c>
     </row>
     <row r="804" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A804" s="34" t="s">
         <v>52</v>
       </c>
       <c r="B804" s="33">
         <v>177</v>
       </c>
-      <c r="C804" s="71">
+      <c r="C804" s="56">
         <v>129</v>
       </c>
-      <c r="D804" s="71">
+      <c r="D804" s="56">
         <v>9</v>
       </c>
       <c r="E804" s="33">
         <v>39</v>
       </c>
       <c r="F804" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="805" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A805" s="34" t="s">
         <v>53</v>
       </c>
       <c r="B805" s="33">
         <v>4764</v>
       </c>
-      <c r="C805" s="71">
+      <c r="C805" s="56">
         <v>431</v>
       </c>
-      <c r="D805" s="71">
+      <c r="D805" s="56">
         <v>5</v>
       </c>
       <c r="E805" s="33">
         <v>4328</v>
       </c>
       <c r="F805" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="806" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A806" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B806" s="33">
         <v>41</v>
       </c>
-      <c r="C806" s="71">
+      <c r="C806" s="56">
         <v>19</v>
       </c>
-      <c r="D806" s="71">
+      <c r="D806" s="56">
         <v>1</v>
       </c>
       <c r="E806" s="33">
         <v>21</v>
       </c>
       <c r="F806" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="807" spans="1:6" ht="43.5" x14ac:dyDescent="0.25">
       <c r="A807" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B807" s="33">
         <v>132</v>
       </c>
-      <c r="C807" s="71">
+      <c r="C807" s="56">
         <v>61</v>
       </c>
-      <c r="D807" s="71">
+      <c r="D807" s="56">
         <v>1</v>
       </c>
       <c r="E807" s="33">
         <v>70</v>
       </c>
       <c r="F807" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="808" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A808" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B808" s="33">
         <v>3680</v>
       </c>
-      <c r="C808" s="71">
+      <c r="C808" s="56">
         <v>2064</v>
       </c>
-      <c r="D808" s="71">
+      <c r="D808" s="56">
         <v>15</v>
       </c>
       <c r="E808" s="33">
         <v>1601</v>
       </c>
       <c r="F808" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="809" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A809" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B809" s="33">
         <v>25975</v>
       </c>
-      <c r="C809" s="71">
+      <c r="C809" s="56">
         <v>2674</v>
       </c>
-      <c r="D809" s="71">
+      <c r="D809" s="56">
         <v>5</v>
       </c>
       <c r="E809" s="33">
         <v>23296</v>
       </c>
       <c r="F809" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="810" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A810" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B810" s="33">
         <v>4124</v>
       </c>
-      <c r="C810" s="71">
+      <c r="C810" s="56">
         <v>315</v>
       </c>
-      <c r="D810" s="71">
+      <c r="D810" s="56">
         <v>7</v>
       </c>
       <c r="E810" s="33">
         <v>3802</v>
       </c>
       <c r="F810" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="811" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A811" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B811" s="33">
         <v>1545</v>
       </c>
-      <c r="C811" s="71">
+      <c r="C811" s="56">
         <v>121</v>
       </c>
-      <c r="D811" s="72" t="s">
+      <c r="D811" s="57" t="s">
         <v>0</v>
       </c>
       <c r="E811" s="33">
         <v>1424</v>
       </c>
       <c r="F811" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="812" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A812" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B812" s="33">
         <v>504</v>
       </c>
-      <c r="C812" s="71">
+      <c r="C812" s="56">
         <v>179</v>
       </c>
-      <c r="D812" s="71">
+      <c r="D812" s="56">
         <v>2</v>
       </c>
       <c r="E812" s="33">
         <v>323</v>
       </c>
       <c r="F812" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="813" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A813" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B813" s="33">
         <v>345</v>
       </c>
-      <c r="C813" s="71">
+      <c r="C813" s="56">
         <v>323</v>
       </c>
-      <c r="D813" s="72" t="s">
+      <c r="D813" s="57" t="s">
         <v>0</v>
       </c>
       <c r="E813" s="33">
         <v>22</v>
       </c>
       <c r="F813" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="814" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A814" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B814" s="33">
         <v>2125</v>
       </c>
-      <c r="C814" s="71">
+      <c r="C814" s="56">
         <v>170</v>
       </c>
-      <c r="D814" s="72" t="s">
+      <c r="D814" s="57" t="s">
         <v>0</v>
       </c>
       <c r="E814" s="33">
         <v>1955</v>
       </c>
       <c r="F814" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="815" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A815" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B815" s="33">
         <v>1150</v>
       </c>
-      <c r="C815" s="71">
+      <c r="C815" s="56">
         <v>610</v>
       </c>
-      <c r="D815" s="71">
+      <c r="D815" s="56">
         <v>2</v>
       </c>
       <c r="E815" s="33">
         <v>538</v>
       </c>
       <c r="F815" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="816" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A816" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B816" s="33">
         <v>1607</v>
       </c>
-      <c r="C816" s="71">
+      <c r="C816" s="56">
         <v>341</v>
       </c>
-      <c r="D816" s="72">
+      <c r="D816" s="57">
         <v>6</v>
       </c>
       <c r="E816" s="33">
         <v>1260</v>
       </c>
       <c r="F816" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="817" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A817" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B817" s="33">
         <v>1259</v>
       </c>
-      <c r="C817" s="71">
+      <c r="C817" s="56">
         <v>460</v>
       </c>
-      <c r="D817" s="71">
+      <c r="D817" s="56">
         <v>6</v>
       </c>
       <c r="E817" s="33">
         <v>793</v>
       </c>
       <c r="F817" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="818" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A818" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B818" s="33">
         <v>643</v>
       </c>
-      <c r="C818" s="71">
+      <c r="C818" s="56">
         <v>285</v>
       </c>
-      <c r="D818" s="71">
+      <c r="D818" s="56">
         <v>3</v>
       </c>
       <c r="E818" s="33">
         <v>355</v>
       </c>
       <c r="F818" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="819" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A819" s="34" t="s">
         <v>26</v>
       </c>
       <c r="B819" s="33">
         <v>475</v>
       </c>
-      <c r="C819" s="71">
+      <c r="C819" s="56">
         <v>47</v>
       </c>
-      <c r="D819" s="72" t="s">
+      <c r="D819" s="57" t="s">
         <v>0</v>
       </c>
       <c r="E819" s="33">
         <v>428</v>
       </c>
       <c r="F819" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="820" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A820" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B820" s="48">
         <v>9448</v>
       </c>
-      <c r="C820" s="73">
+      <c r="C820" s="58">
         <v>248</v>
       </c>
-      <c r="D820" s="73">
+      <c r="D820" s="58">
         <v>1</v>
       </c>
       <c r="E820" s="48">
         <v>9199</v>
       </c>
       <c r="F820" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="821" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A821" s="56" t="s">
+      <c r="A821" s="60" t="s">
         <v>79</v>
       </c>
-      <c r="B821" s="56"/>
-[...3 lines deleted...]
-      <c r="F821" s="56"/>
+      <c r="B821" s="60"/>
+      <c r="C821" s="60"/>
+      <c r="D821" s="60"/>
+      <c r="E821" s="60"/>
+      <c r="F821" s="60"/>
     </row>
     <row r="822" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A822" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B822" s="33">
         <v>68774</v>
       </c>
-      <c r="C822" s="71">
+      <c r="C822" s="56">
         <v>8946</v>
       </c>
-      <c r="D822" s="71">
+      <c r="D822" s="56">
         <v>72</v>
       </c>
       <c r="E822" s="33">
         <v>49692</v>
       </c>
       <c r="F822" s="33">
         <v>10064</v>
       </c>
     </row>
     <row r="823" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A823" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B823" s="33">
         <v>10903</v>
       </c>
-      <c r="C823" s="71">
+      <c r="C823" s="56">
         <v>482</v>
       </c>
-      <c r="D823" s="71">
+      <c r="D823" s="56">
         <v>9</v>
       </c>
       <c r="E823" s="33">
         <v>348</v>
       </c>
       <c r="F823" s="33">
         <v>10064</v>
       </c>
     </row>
     <row r="824" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A824" s="34" t="s">
         <v>52</v>
       </c>
       <c r="B824" s="33">
         <v>175</v>
       </c>
-      <c r="C824" s="71">
+      <c r="C824" s="56">
         <v>128</v>
       </c>
-      <c r="D824" s="71">
+      <c r="D824" s="56">
         <v>9</v>
       </c>
       <c r="E824" s="33">
         <v>38</v>
       </c>
       <c r="F824" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="825" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A825" s="34" t="s">
         <v>53</v>
       </c>
       <c r="B825" s="33">
         <v>4711</v>
       </c>
-      <c r="C825" s="71">
+      <c r="C825" s="56">
         <v>431</v>
       </c>
-      <c r="D825" s="71">
+      <c r="D825" s="56">
         <v>5</v>
       </c>
       <c r="E825" s="33">
         <v>4275</v>
       </c>
       <c r="F825" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="826" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A826" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B826" s="33">
         <v>40</v>
       </c>
-      <c r="C826" s="71">
+      <c r="C826" s="56">
         <v>19</v>
       </c>
-      <c r="D826" s="71">
+      <c r="D826" s="56">
         <v>1</v>
       </c>
       <c r="E826" s="33">
         <v>20</v>
       </c>
       <c r="F826" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="827" spans="1:6" ht="43.5" x14ac:dyDescent="0.25">
       <c r="A827" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B827" s="33">
         <v>131</v>
       </c>
-      <c r="C827" s="71">
+      <c r="C827" s="56">
         <v>60</v>
       </c>
-      <c r="D827" s="71">
+      <c r="D827" s="56">
         <v>1</v>
       </c>
       <c r="E827" s="33">
         <v>70</v>
       </c>
       <c r="F827" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="828" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A828" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B828" s="33">
         <v>3700</v>
       </c>
-      <c r="C828" s="71">
+      <c r="C828" s="56">
         <v>2044</v>
       </c>
-      <c r="D828" s="71">
+      <c r="D828" s="56">
         <v>15</v>
       </c>
       <c r="E828" s="33">
         <v>1641</v>
       </c>
       <c r="F828" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="829" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A829" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B829" s="33">
         <v>25908</v>
       </c>
-      <c r="C829" s="71">
+      <c r="C829" s="56">
         <v>2658</v>
       </c>
-      <c r="D829" s="71">
+      <c r="D829" s="56">
         <v>5</v>
       </c>
       <c r="E829" s="33">
         <v>23245</v>
       </c>
       <c r="F829" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="830" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A830" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B830" s="33">
         <v>4164</v>
       </c>
-      <c r="C830" s="71">
+      <c r="C830" s="56">
         <v>318</v>
       </c>
-      <c r="D830" s="71">
+      <c r="D830" s="56">
         <v>7</v>
       </c>
       <c r="E830" s="33">
         <v>3839</v>
       </c>
       <c r="F830" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="831" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A831" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B831" s="33">
         <v>1576</v>
       </c>
-      <c r="C831" s="71">
+      <c r="C831" s="56">
         <v>128</v>
       </c>
-      <c r="D831" s="72" t="s">
+      <c r="D831" s="57" t="s">
         <v>0</v>
       </c>
       <c r="E831" s="33">
         <v>1448</v>
       </c>
       <c r="F831" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="832" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A832" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B832" s="33">
         <v>508</v>
       </c>
-      <c r="C832" s="71">
+      <c r="C832" s="56">
         <v>181</v>
       </c>
-      <c r="D832" s="71">
+      <c r="D832" s="56">
         <v>2</v>
       </c>
       <c r="E832" s="33">
         <v>325</v>
       </c>
       <c r="F832" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="833" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A833" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B833" s="33">
         <v>344</v>
       </c>
-      <c r="C833" s="71">
+      <c r="C833" s="56">
         <v>323</v>
       </c>
-      <c r="D833" s="72" t="s">
+      <c r="D833" s="57" t="s">
         <v>0</v>
       </c>
       <c r="E833" s="33">
         <v>21</v>
       </c>
       <c r="F833" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="834" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A834" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B834" s="33">
         <v>2121</v>
       </c>
-      <c r="C834" s="71">
+      <c r="C834" s="56">
         <v>170</v>
       </c>
-      <c r="D834" s="72" t="s">
+      <c r="D834" s="57" t="s">
         <v>0</v>
       </c>
       <c r="E834" s="33">
         <v>1951</v>
       </c>
       <c r="F834" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="835" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A835" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B835" s="33">
         <v>1150</v>
       </c>
-      <c r="C835" s="71">
+      <c r="C835" s="56">
         <v>613</v>
       </c>
-      <c r="D835" s="71">
+      <c r="D835" s="56">
         <v>2</v>
       </c>
       <c r="E835" s="33">
         <v>535</v>
       </c>
       <c r="F835" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="836" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A836" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B836" s="33">
         <v>1608</v>
       </c>
-      <c r="C836" s="71">
+      <c r="C836" s="56">
         <v>341</v>
       </c>
-      <c r="D836" s="72">
+      <c r="D836" s="57">
         <v>6</v>
       </c>
       <c r="E836" s="33">
         <v>1261</v>
       </c>
       <c r="F836" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="837" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A837" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B837" s="33">
         <v>1251</v>
       </c>
-      <c r="C837" s="71">
+      <c r="C837" s="56">
         <v>464</v>
       </c>
-      <c r="D837" s="71">
+      <c r="D837" s="56">
         <v>6</v>
       </c>
       <c r="E837" s="33">
         <v>781</v>
       </c>
       <c r="F837" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="838" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A838" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B838" s="33">
         <v>638</v>
       </c>
-      <c r="C838" s="71">
+      <c r="C838" s="56">
         <v>288</v>
       </c>
-      <c r="D838" s="71">
+      <c r="D838" s="56">
         <v>3</v>
       </c>
       <c r="E838" s="33">
         <v>347</v>
       </c>
       <c r="F838" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="839" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A839" s="34" t="s">
         <v>26</v>
       </c>
       <c r="B839" s="33">
         <v>467</v>
       </c>
-      <c r="C839" s="71">
+      <c r="C839" s="56">
         <v>48</v>
       </c>
-      <c r="D839" s="72" t="s">
+      <c r="D839" s="57" t="s">
         <v>0</v>
       </c>
       <c r="E839" s="33">
         <v>419</v>
       </c>
       <c r="F839" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="840" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A840" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B840" s="48">
         <v>9379</v>
       </c>
-      <c r="C840" s="73">
+      <c r="C840" s="58">
         <v>250</v>
       </c>
-      <c r="D840" s="73">
+      <c r="D840" s="58">
         <v>1</v>
       </c>
       <c r="E840" s="48">
         <v>9128</v>
       </c>
       <c r="F840" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="841" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A841" s="56" t="s">
+      <c r="A841" s="60" t="s">
         <v>80</v>
       </c>
-      <c r="B841" s="56"/>
-[...3 lines deleted...]
-      <c r="F841" s="56"/>
+      <c r="B841" s="60"/>
+      <c r="C841" s="60"/>
+      <c r="D841" s="60"/>
+      <c r="E841" s="60"/>
+      <c r="F841" s="60"/>
     </row>
     <row r="842" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A842" s="31" t="s">
         <v>2</v>
       </c>
       <c r="B842" s="33">
         <v>68152</v>
       </c>
-      <c r="C842" s="71">
+      <c r="C842" s="56">
         <v>8910</v>
       </c>
-      <c r="D842" s="71">
+      <c r="D842" s="56">
         <v>72</v>
       </c>
       <c r="E842" s="33">
         <v>49147</v>
       </c>
       <c r="F842" s="33">
         <v>10023</v>
       </c>
     </row>
     <row r="843" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A843" s="34" t="s">
         <v>9</v>
       </c>
       <c r="B843" s="33">
         <v>10866</v>
       </c>
-      <c r="C843" s="71">
+      <c r="C843" s="56">
         <v>493</v>
       </c>
-      <c r="D843" s="71">
+      <c r="D843" s="56">
         <v>9</v>
       </c>
       <c r="E843" s="33">
         <v>341</v>
       </c>
       <c r="F843" s="33">
         <v>10023</v>
       </c>
     </row>
     <row r="844" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A844" s="34" t="s">
         <v>52</v>
       </c>
       <c r="B844" s="33">
         <v>180</v>
       </c>
-      <c r="C844" s="71">
+      <c r="C844" s="56">
         <v>130</v>
       </c>
-      <c r="D844" s="71">
+      <c r="D844" s="56">
         <v>10</v>
       </c>
       <c r="E844" s="33">
         <v>40</v>
       </c>
       <c r="F844" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="845" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A845" s="34" t="s">
         <v>53</v>
       </c>
       <c r="B845" s="33">
         <v>4630</v>
       </c>
-      <c r="C845" s="71">
+      <c r="C845" s="56">
         <v>427</v>
       </c>
-      <c r="D845" s="71">
+      <c r="D845" s="56">
         <v>5</v>
       </c>
       <c r="E845" s="33">
         <v>4198</v>
       </c>
       <c r="F845" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="846" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A846" s="35" t="s">
         <v>54</v>
       </c>
       <c r="B846" s="33">
         <v>43</v>
       </c>
-      <c r="C846" s="71">
+      <c r="C846" s="56">
         <v>23</v>
       </c>
       <c r="D846" s="46" t="s">
         <v>0</v>
       </c>
       <c r="E846" s="33">
         <v>20</v>
       </c>
       <c r="F846" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="847" spans="1:6" ht="43.5" x14ac:dyDescent="0.25">
       <c r="A847" s="36" t="s">
         <v>55</v>
       </c>
       <c r="B847" s="33">
         <v>134</v>
       </c>
-      <c r="C847" s="71">
+      <c r="C847" s="56">
         <v>61</v>
       </c>
-      <c r="D847" s="71">
+      <c r="D847" s="56">
         <v>1</v>
       </c>
       <c r="E847" s="33">
         <v>72</v>
       </c>
       <c r="F847" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="848" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A848" s="34" t="s">
         <v>15</v>
       </c>
       <c r="B848" s="33">
         <v>3697</v>
       </c>
-      <c r="C848" s="71">
+      <c r="C848" s="56">
         <v>2008</v>
       </c>
-      <c r="D848" s="71">
+      <c r="D848" s="56">
         <v>15</v>
       </c>
       <c r="E848" s="33">
         <v>1674</v>
       </c>
       <c r="F848" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="849" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A849" s="34" t="s">
         <v>56</v>
       </c>
       <c r="B849" s="33">
         <v>25653</v>
       </c>
-      <c r="C849" s="71">
+      <c r="C849" s="56">
         <v>2639</v>
       </c>
-      <c r="D849" s="71">
+      <c r="D849" s="56">
         <v>5</v>
       </c>
       <c r="E849" s="33">
         <v>23009</v>
       </c>
       <c r="F849" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="850" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A850" s="34" t="s">
         <v>57</v>
       </c>
       <c r="B850" s="33">
         <v>4141</v>
       </c>
-      <c r="C850" s="71">
+      <c r="C850" s="56">
         <v>319</v>
       </c>
-      <c r="D850" s="71">
+      <c r="D850" s="56">
         <v>7</v>
       </c>
       <c r="E850" s="33">
         <v>3815</v>
       </c>
       <c r="F850" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="851" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A851" s="10" t="s">
         <v>58</v>
       </c>
       <c r="B851" s="33">
         <v>1587</v>
       </c>
-      <c r="C851" s="71">
+      <c r="C851" s="56">
         <v>129</v>
       </c>
-      <c r="D851" s="72" t="s">
+      <c r="D851" s="57" t="s">
         <v>0</v>
       </c>
       <c r="E851" s="33">
         <v>1458</v>
       </c>
       <c r="F851" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="852" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A852" s="34" t="s">
         <v>19</v>
       </c>
       <c r="B852" s="33">
         <v>511</v>
       </c>
-      <c r="C852" s="71">
+      <c r="C852" s="56">
         <v>183</v>
       </c>
-      <c r="D852" s="71">
+      <c r="D852" s="56">
         <v>2</v>
       </c>
       <c r="E852" s="33">
         <v>326</v>
       </c>
       <c r="F852" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="853" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A853" s="34" t="s">
         <v>20</v>
       </c>
       <c r="B853" s="33">
         <v>343</v>
       </c>
-      <c r="C853" s="71">
+      <c r="C853" s="56">
         <v>321</v>
       </c>
-      <c r="D853" s="72" t="s">
+      <c r="D853" s="57" t="s">
         <v>0</v>
       </c>
       <c r="E853" s="33">
         <v>22</v>
       </c>
       <c r="F853" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="854" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A854" s="34" t="s">
         <v>59</v>
       </c>
       <c r="B854" s="33">
         <v>2133</v>
       </c>
-      <c r="C854" s="71">
+      <c r="C854" s="56">
         <v>171</v>
       </c>
-      <c r="D854" s="72" t="s">
+      <c r="D854" s="57" t="s">
         <v>0</v>
       </c>
       <c r="E854" s="33">
         <v>1962</v>
       </c>
       <c r="F854" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="855" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A855" s="34" t="s">
         <v>22</v>
       </c>
       <c r="B855" s="33">
         <v>1150</v>
       </c>
-      <c r="C855" s="71">
+      <c r="C855" s="56">
         <v>618</v>
       </c>
-      <c r="D855" s="71">
+      <c r="D855" s="56">
         <v>2</v>
       </c>
       <c r="E855" s="33">
         <v>530</v>
       </c>
       <c r="F855" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="856" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A856" s="34" t="s">
         <v>60</v>
       </c>
       <c r="B856" s="33">
         <v>1615</v>
       </c>
-      <c r="C856" s="71">
+      <c r="C856" s="56">
         <v>343</v>
       </c>
-      <c r="D856" s="72">
+      <c r="D856" s="57">
         <v>6</v>
       </c>
       <c r="E856" s="33">
         <v>1266</v>
       </c>
       <c r="F856" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="857" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A857" s="34" t="s">
         <v>24</v>
       </c>
       <c r="B857" s="33">
         <v>1227</v>
       </c>
-      <c r="C857" s="71">
+      <c r="C857" s="56">
         <v>463</v>
       </c>
-      <c r="D857" s="71">
+      <c r="D857" s="56">
         <v>6</v>
       </c>
       <c r="E857" s="33">
         <v>758</v>
       </c>
       <c r="F857" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="858" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A858" s="35" t="s">
         <v>61</v>
       </c>
       <c r="B858" s="33">
         <v>619</v>
       </c>
-      <c r="C858" s="71">
+      <c r="C858" s="56">
         <v>289</v>
       </c>
-      <c r="D858" s="71">
+      <c r="D858" s="56">
         <v>3</v>
       </c>
       <c r="E858" s="33">
         <v>327</v>
       </c>
       <c r="F858" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="859" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A859" s="34" t="s">
         <v>26</v>
       </c>
       <c r="B859" s="33">
         <v>458</v>
       </c>
-      <c r="C859" s="71">
+      <c r="C859" s="56">
         <v>45</v>
       </c>
-      <c r="D859" s="72" t="s">
+      <c r="D859" s="57" t="s">
         <v>0</v>
       </c>
       <c r="E859" s="33">
         <v>413</v>
       </c>
       <c r="F859" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="860" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A860" s="53" t="s">
         <v>27</v>
       </c>
       <c r="B860" s="48">
         <v>9165</v>
       </c>
-      <c r="C860" s="73">
+      <c r="C860" s="58">
         <v>248</v>
       </c>
-      <c r="D860" s="74">
+      <c r="D860" s="59">
         <v>1</v>
       </c>
       <c r="E860" s="48">
         <v>8916</v>
       </c>
       <c r="F860" s="50" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="861" spans="1:6" ht="29.9" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A861" s="57" t="s">
+    <row r="861" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A861" s="60" t="s">
+        <v>81</v>
+      </c>
+      <c r="B861" s="60"/>
+      <c r="C861" s="60"/>
+      <c r="D861" s="60"/>
+      <c r="E861" s="60"/>
+      <c r="F861" s="60"/>
+    </row>
+    <row r="862" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A862" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B862" s="32">
+        <v>67071</v>
+      </c>
+      <c r="C862" s="33">
+        <v>8933</v>
+      </c>
+      <c r="D862" s="32">
+        <v>72</v>
+      </c>
+      <c r="E862" s="75">
+        <v>47958</v>
+      </c>
+      <c r="F862" s="75">
+        <v>10108</v>
+      </c>
+    </row>
+    <row r="863" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A863" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="B863" s="75">
+        <v>10847</v>
+      </c>
+      <c r="C863" s="75">
+        <v>491</v>
+      </c>
+      <c r="D863" s="75">
+        <v>9</v>
+      </c>
+      <c r="E863" s="75">
+        <v>239</v>
+      </c>
+      <c r="F863" s="75">
+        <v>10108</v>
+      </c>
+    </row>
+    <row r="864" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A864" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="B864" s="75">
+        <v>4871</v>
+      </c>
+      <c r="C864" s="75">
+        <v>636</v>
+      </c>
+      <c r="D864" s="75">
+        <v>16</v>
+      </c>
+      <c r="E864" s="75">
+        <v>4219</v>
+      </c>
+      <c r="F864" s="75" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="865" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A865" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B865" s="75">
+        <v>176</v>
+      </c>
+      <c r="C865" s="75">
+        <v>129</v>
+      </c>
+      <c r="D865" s="75">
+        <v>10</v>
+      </c>
+      <c r="E865" s="75">
+        <v>37</v>
+      </c>
+      <c r="F865" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="866" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A866" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B866" s="75">
+        <v>4525</v>
+      </c>
+      <c r="C866" s="75">
+        <v>422</v>
+      </c>
+      <c r="D866" s="75">
+        <v>5</v>
+      </c>
+      <c r="E866" s="75">
+        <v>4098</v>
+      </c>
+      <c r="F866" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="867" spans="1:6" ht="36.700000000000003" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A867" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B867" s="75">
+        <v>41</v>
+      </c>
+      <c r="C867" s="75">
+        <v>24</v>
+      </c>
+      <c r="D867" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E867" s="75">
+        <v>17</v>
+      </c>
+      <c r="F867" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="868" spans="1:6" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="A868" s="36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B868" s="75">
+        <v>129</v>
+      </c>
+      <c r="C868" s="75">
+        <v>61</v>
+      </c>
+      <c r="D868" s="75">
+        <v>1</v>
+      </c>
+      <c r="E868" s="75">
+        <v>67</v>
+      </c>
+      <c r="F868" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="869" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A869" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="B869" s="75">
+        <v>3709</v>
+      </c>
+      <c r="C869" s="75">
+        <v>2024</v>
+      </c>
+      <c r="D869" s="75">
+        <v>15</v>
+      </c>
+      <c r="E869" s="75">
+        <v>1670</v>
+      </c>
+      <c r="F869" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="870" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A870" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="B870" s="75">
+        <v>25204</v>
+      </c>
+      <c r="C870" s="75">
+        <v>2636</v>
+      </c>
+      <c r="D870" s="75">
+        <v>5</v>
+      </c>
+      <c r="E870" s="75">
+        <v>22563</v>
+      </c>
+      <c r="F870" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="871" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A871" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B871" s="75">
+        <v>3973</v>
+      </c>
+      <c r="C871" s="75">
+        <v>320</v>
+      </c>
+      <c r="D871" s="75">
+        <v>7</v>
+      </c>
+      <c r="E871" s="75">
+        <v>3646</v>
+      </c>
+      <c r="F871" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="872" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A872" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B872" s="75">
+        <v>1562</v>
+      </c>
+      <c r="C872" s="75">
+        <v>126</v>
+      </c>
+      <c r="D872" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E872" s="75">
+        <v>1436</v>
+      </c>
+      <c r="F872" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="873" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A873" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="B873" s="75">
+        <v>507</v>
+      </c>
+      <c r="C873" s="75">
+        <v>184</v>
+      </c>
+      <c r="D873" s="75">
+        <v>2</v>
+      </c>
+      <c r="E873" s="75">
+        <v>321</v>
+      </c>
+      <c r="F873" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="874" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A874" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="B874" s="75">
+        <v>342</v>
+      </c>
+      <c r="C874" s="75">
+        <v>317</v>
+      </c>
+      <c r="D874" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E874" s="75">
+        <v>25</v>
+      </c>
+      <c r="F874" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="875" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A875" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B875" s="75">
+        <v>2078</v>
+      </c>
+      <c r="C875" s="75">
+        <v>169</v>
+      </c>
+      <c r="D875" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E875" s="75">
+        <v>1909</v>
+      </c>
+      <c r="F875" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="876" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A876" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B876" s="75">
+        <v>1146</v>
+      </c>
+      <c r="C876" s="75">
+        <v>626</v>
+      </c>
+      <c r="D876" s="75">
+        <v>2</v>
+      </c>
+      <c r="E876" s="75">
+        <v>518</v>
+      </c>
+      <c r="F876" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="877" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A877" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B877" s="75">
+        <v>1619</v>
+      </c>
+      <c r="C877" s="75">
+        <v>345</v>
+      </c>
+      <c r="D877" s="75">
+        <v>6</v>
+      </c>
+      <c r="E877" s="75">
+        <v>1268</v>
+      </c>
+      <c r="F877" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="878" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A878" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B878" s="75">
+        <v>1181</v>
+      </c>
+      <c r="C878" s="75">
+        <v>466</v>
+      </c>
+      <c r="D878" s="56">
+        <v>6</v>
+      </c>
+      <c r="E878" s="75">
+        <v>709</v>
+      </c>
+      <c r="F878" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="879" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A879" s="35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B879" s="75">
+        <v>591</v>
+      </c>
+      <c r="C879" s="75">
+        <v>289</v>
+      </c>
+      <c r="D879" s="56">
+        <v>3</v>
+      </c>
+      <c r="E879" s="75">
+        <v>299</v>
+      </c>
+      <c r="F879" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="880" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A880" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B880" s="75">
+        <v>462</v>
+      </c>
+      <c r="C880" s="75">
+        <v>46</v>
+      </c>
+      <c r="D880" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="E880" s="75">
+        <v>416</v>
+      </c>
+      <c r="F880" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="881" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A881" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="B881" s="77">
+        <v>8979</v>
+      </c>
+      <c r="C881" s="77">
+        <v>258</v>
+      </c>
+      <c r="D881" s="59">
+        <v>1</v>
+      </c>
+      <c r="E881" s="77">
+        <v>8720</v>
+      </c>
+      <c r="F881" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="882" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A882" s="60" t="s">
+        <v>82</v>
+      </c>
+      <c r="B882" s="60"/>
+      <c r="C882" s="60"/>
+      <c r="D882" s="60"/>
+      <c r="E882" s="60"/>
+      <c r="F882" s="60"/>
+    </row>
+    <row r="883" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A883" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B883" s="32">
+        <v>64941</v>
+      </c>
+      <c r="C883" s="32">
+        <v>8972</v>
+      </c>
+      <c r="D883" s="32">
+        <v>72</v>
+      </c>
+      <c r="E883" s="33">
+        <v>45885</v>
+      </c>
+      <c r="F883" s="33">
+        <v>10012</v>
+      </c>
+    </row>
+    <row r="884" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A884" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="B884" s="75">
+        <v>10699</v>
+      </c>
+      <c r="C884" s="75">
+        <v>501</v>
+      </c>
+      <c r="D884" s="75">
+        <v>9</v>
+      </c>
+      <c r="E884" s="75">
+        <v>177</v>
+      </c>
+      <c r="F884" s="75">
+        <v>10012</v>
+      </c>
+    </row>
+    <row r="885" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A885" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="B885" s="75">
+        <v>4672</v>
+      </c>
+      <c r="C885" s="75">
+        <v>640</v>
+      </c>
+      <c r="D885" s="75">
+        <v>16</v>
+      </c>
+      <c r="E885" s="75">
+        <v>4016</v>
+      </c>
+      <c r="F885" s="75" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="886" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A886" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B886" s="75">
+        <v>168</v>
+      </c>
+      <c r="C886" s="75">
+        <v>128</v>
+      </c>
+      <c r="D886" s="75">
+        <v>10</v>
+      </c>
+      <c r="E886" s="75">
+        <v>30</v>
+      </c>
+      <c r="F886" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="887" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A887" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B887" s="75">
+        <v>4339</v>
+      </c>
+      <c r="C887" s="75">
+        <v>427</v>
+      </c>
+      <c r="D887" s="75">
+        <v>5</v>
+      </c>
+      <c r="E887" s="75">
+        <v>3907</v>
+      </c>
+      <c r="F887" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="888" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A888" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B888" s="75">
+        <v>35</v>
+      </c>
+      <c r="C888" s="75">
+        <v>23</v>
+      </c>
+      <c r="D888" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E888" s="75">
+        <v>12</v>
+      </c>
+      <c r="F888" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="889" spans="1:6" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="A889" s="36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B889" s="75">
+        <v>130</v>
+      </c>
+      <c r="C889" s="75">
+        <v>62</v>
+      </c>
+      <c r="D889" s="75">
+        <v>1</v>
+      </c>
+      <c r="E889" s="75">
+        <v>67</v>
+      </c>
+      <c r="F889" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="890" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A890" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="B890" s="75">
+        <v>3609</v>
+      </c>
+      <c r="C890" s="75">
+        <v>2011</v>
+      </c>
+      <c r="D890" s="75">
+        <v>15</v>
+      </c>
+      <c r="E890" s="75">
+        <v>1583</v>
+      </c>
+      <c r="F890" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="891" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A891" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="B891" s="75">
+        <v>24330</v>
+      </c>
+      <c r="C891" s="75">
+        <v>2642</v>
+      </c>
+      <c r="D891" s="75">
+        <v>5</v>
+      </c>
+      <c r="E891" s="75">
+        <v>21683</v>
+      </c>
+      <c r="F891" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="892" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A892" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B892" s="75">
+        <v>3764</v>
+      </c>
+      <c r="C892" s="75">
+        <v>324</v>
+      </c>
+      <c r="D892" s="75">
+        <v>7</v>
+      </c>
+      <c r="E892" s="75">
+        <v>3433</v>
+      </c>
+      <c r="F892" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="893" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A893" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B893" s="75">
+        <v>1503</v>
+      </c>
+      <c r="C893" s="75">
+        <v>124</v>
+      </c>
+      <c r="D893" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E893" s="75">
+        <v>1379</v>
+      </c>
+      <c r="F893" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="894" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A894" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="B894" s="75">
+        <v>501</v>
+      </c>
+      <c r="C894" s="75">
+        <v>196</v>
+      </c>
+      <c r="D894" s="75">
+        <v>2</v>
+      </c>
+      <c r="E894" s="75">
+        <v>303</v>
+      </c>
+      <c r="F894" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="895" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A895" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="B895" s="75">
+        <v>338</v>
+      </c>
+      <c r="C895" s="75">
+        <v>317</v>
+      </c>
+      <c r="D895" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E895" s="75">
+        <v>21</v>
+      </c>
+      <c r="F895" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="896" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A896" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B896" s="75">
+        <v>2001</v>
+      </c>
+      <c r="C896" s="75">
+        <v>170</v>
+      </c>
+      <c r="D896" s="76" t="s">
+        <v>0</v>
+      </c>
+      <c r="E896" s="75">
+        <v>1831</v>
+      </c>
+      <c r="F896" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="897" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A897" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B897" s="75">
+        <v>1155</v>
+      </c>
+      <c r="C897" s="75">
+        <v>637</v>
+      </c>
+      <c r="D897" s="75">
+        <v>2</v>
+      </c>
+      <c r="E897" s="75">
+        <v>516</v>
+      </c>
+      <c r="F897" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="898" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A898" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B898" s="75">
+        <v>1588</v>
+      </c>
+      <c r="C898" s="75">
+        <v>345</v>
+      </c>
+      <c r="D898" s="75">
+        <v>6</v>
+      </c>
+      <c r="E898" s="75">
+        <v>1237</v>
+      </c>
+      <c r="F898" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="899" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A899" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B899" s="75">
+        <v>1195</v>
+      </c>
+      <c r="C899" s="75">
+        <v>476</v>
+      </c>
+      <c r="D899" s="56">
+        <v>6</v>
+      </c>
+      <c r="E899" s="75">
+        <v>713</v>
+      </c>
+      <c r="F899" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="900" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A900" s="35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B900" s="75">
+        <v>556</v>
+      </c>
+      <c r="C900" s="75">
+        <v>287</v>
+      </c>
+      <c r="D900" s="56">
+        <v>3</v>
+      </c>
+      <c r="E900" s="75">
+        <v>266</v>
+      </c>
+      <c r="F900" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="901" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A901" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B901" s="75">
+        <v>440</v>
+      </c>
+      <c r="C901" s="75">
+        <v>44</v>
+      </c>
+      <c r="D901" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="E901" s="75">
+        <v>396</v>
+      </c>
+      <c r="F901" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="902" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A902" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="B902" s="77">
+        <v>8590</v>
+      </c>
+      <c r="C902" s="77">
+        <v>258</v>
+      </c>
+      <c r="D902" s="59">
+        <v>1</v>
+      </c>
+      <c r="E902" s="77">
+        <v>8331</v>
+      </c>
+      <c r="F902" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="903" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A903" s="60" t="s">
+        <v>83</v>
+      </c>
+      <c r="B903" s="60"/>
+      <c r="C903" s="60"/>
+      <c r="D903" s="60"/>
+      <c r="E903" s="60"/>
+      <c r="F903" s="60"/>
+    </row>
+    <row r="904" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A904" s="31" t="s">
+        <v>2</v>
+      </c>
+      <c r="B904" s="32">
+        <v>63770</v>
+      </c>
+      <c r="C904" s="33">
+        <v>9007</v>
+      </c>
+      <c r="D904" s="32">
+        <v>70</v>
+      </c>
+      <c r="E904" s="33">
+        <v>45279</v>
+      </c>
+      <c r="F904" s="33">
+        <v>9414</v>
+      </c>
+    </row>
+    <row r="905" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A905" s="34" t="s">
+        <v>9</v>
+      </c>
+      <c r="B905" s="33">
+        <v>10108</v>
+      </c>
+      <c r="C905" s="33">
+        <v>515</v>
+      </c>
+      <c r="D905" s="33">
+        <v>9</v>
+      </c>
+      <c r="E905" s="33">
+        <v>170</v>
+      </c>
+      <c r="F905" s="33">
+        <v>9414</v>
+      </c>
+    </row>
+    <row r="906" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A906" s="34" t="s">
+        <v>10</v>
+      </c>
+      <c r="B906" s="33">
+        <v>4593</v>
+      </c>
+      <c r="C906" s="33">
+        <v>640</v>
+      </c>
+      <c r="D906" s="33">
+        <v>16</v>
+      </c>
+      <c r="E906" s="33">
+        <v>3937</v>
+      </c>
+      <c r="F906" s="33"/>
+    </row>
+    <row r="907" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A907" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B907" s="33">
+        <v>169</v>
+      </c>
+      <c r="C907" s="33">
+        <v>128</v>
+      </c>
+      <c r="D907" s="33">
+        <v>10</v>
+      </c>
+      <c r="E907" s="33">
+        <v>31</v>
+      </c>
+      <c r="F907" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="908" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A908" s="34" t="s">
+        <v>53</v>
+      </c>
+      <c r="B908" s="33">
+        <v>4260</v>
+      </c>
+      <c r="C908" s="33">
+        <v>428</v>
+      </c>
+      <c r="D908" s="33">
+        <v>5</v>
+      </c>
+      <c r="E908" s="33">
+        <v>3827</v>
+      </c>
+      <c r="F908" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="909" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A909" s="35" t="s">
+        <v>54</v>
+      </c>
+      <c r="B909" s="33">
+        <v>34</v>
+      </c>
+      <c r="C909" s="33">
+        <v>23</v>
+      </c>
+      <c r="D909" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E909" s="33">
+        <v>11</v>
+      </c>
+      <c r="F909" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="910" spans="1:6" ht="43.5" x14ac:dyDescent="0.25">
+      <c r="A910" s="36" t="s">
+        <v>55</v>
+      </c>
+      <c r="B910" s="33">
+        <v>130</v>
+      </c>
+      <c r="C910" s="33">
+        <v>61</v>
+      </c>
+      <c r="D910" s="33">
+        <v>1</v>
+      </c>
+      <c r="E910" s="33">
+        <v>68</v>
+      </c>
+      <c r="F910" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="911" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A911" s="34" t="s">
+        <v>15</v>
+      </c>
+      <c r="B911" s="33">
+        <v>3654</v>
+      </c>
+      <c r="C911" s="33">
+        <v>2024</v>
+      </c>
+      <c r="D911" s="33">
+        <v>15</v>
+      </c>
+      <c r="E911" s="33">
+        <v>1615</v>
+      </c>
+      <c r="F911" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="912" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A912" s="34" t="s">
+        <v>56</v>
+      </c>
+      <c r="B912" s="33">
+        <v>24063</v>
+      </c>
+      <c r="C912" s="33">
+        <v>2645</v>
+      </c>
+      <c r="D912" s="33">
+        <v>4</v>
+      </c>
+      <c r="E912" s="33">
+        <v>21414</v>
+      </c>
+      <c r="F912" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="913" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A913" s="34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B913" s="33">
+        <v>3650</v>
+      </c>
+      <c r="C913" s="33">
+        <v>328</v>
+      </c>
+      <c r="D913" s="33">
+        <v>7</v>
+      </c>
+      <c r="E913" s="33">
+        <v>3315</v>
+      </c>
+      <c r="F913" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="914" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A914" s="10" t="s">
+        <v>58</v>
+      </c>
+      <c r="B914" s="33">
+        <v>1501</v>
+      </c>
+      <c r="C914" s="33">
+        <v>124</v>
+      </c>
+      <c r="D914" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E914" s="33">
+        <v>1377</v>
+      </c>
+      <c r="F914" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="915" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A915" s="34" t="s">
+        <v>19</v>
+      </c>
+      <c r="B915" s="33">
+        <v>511</v>
+      </c>
+      <c r="C915" s="33">
+        <v>196</v>
+      </c>
+      <c r="D915" s="33">
+        <v>2</v>
+      </c>
+      <c r="E915" s="33">
+        <v>313</v>
+      </c>
+      <c r="F915" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="916" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A916" s="34" t="s">
+        <v>20</v>
+      </c>
+      <c r="B916" s="33">
+        <v>339</v>
+      </c>
+      <c r="C916" s="33">
+        <v>317</v>
+      </c>
+      <c r="D916" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E916" s="33">
+        <v>22</v>
+      </c>
+      <c r="F916" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="917" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A917" s="34" t="s">
+        <v>59</v>
+      </c>
+      <c r="B917" s="33">
+        <v>2005</v>
+      </c>
+      <c r="C917" s="33">
+        <v>172</v>
+      </c>
+      <c r="D917" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E917" s="33">
+        <v>1833</v>
+      </c>
+      <c r="F917" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="918" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A918" s="34" t="s">
+        <v>22</v>
+      </c>
+      <c r="B918" s="33">
+        <v>1153</v>
+      </c>
+      <c r="C918" s="33">
+        <v>635</v>
+      </c>
+      <c r="D918" s="33">
+        <v>2</v>
+      </c>
+      <c r="E918" s="33">
+        <v>516</v>
+      </c>
+      <c r="F918" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="919" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A919" s="34" t="s">
+        <v>60</v>
+      </c>
+      <c r="B919" s="33">
+        <v>1583</v>
+      </c>
+      <c r="C919" s="33">
+        <v>347</v>
+      </c>
+      <c r="D919" s="33">
+        <v>6</v>
+      </c>
+      <c r="E919" s="33">
+        <v>1230</v>
+      </c>
+      <c r="F919" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="920" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A920" s="34" t="s">
+        <v>24</v>
+      </c>
+      <c r="B920" s="33">
+        <v>1209</v>
+      </c>
+      <c r="C920" s="33">
+        <v>482</v>
+      </c>
+      <c r="D920" s="56">
+        <v>5</v>
+      </c>
+      <c r="E920" s="33">
+        <v>722</v>
+      </c>
+      <c r="F920" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="921" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A921" s="35" t="s">
+        <v>61</v>
+      </c>
+      <c r="B921" s="33">
+        <v>545</v>
+      </c>
+      <c r="C921" s="33">
+        <v>286</v>
+      </c>
+      <c r="D921" s="56">
+        <v>3</v>
+      </c>
+      <c r="E921" s="33">
+        <v>256</v>
+      </c>
+      <c r="F921" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="922" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A922" s="34" t="s">
+        <v>26</v>
+      </c>
+      <c r="B922" s="33">
+        <v>438</v>
+      </c>
+      <c r="C922" s="33">
+        <v>43</v>
+      </c>
+      <c r="D922" s="57" t="s">
+        <v>0</v>
+      </c>
+      <c r="E922" s="33">
+        <v>395</v>
+      </c>
+      <c r="F922" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="923" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A923" s="53" t="s">
+        <v>27</v>
+      </c>
+      <c r="B923" s="48">
+        <v>8418</v>
+      </c>
+      <c r="C923" s="48">
+        <v>253</v>
+      </c>
+      <c r="D923" s="59">
+        <v>1</v>
+      </c>
+      <c r="E923" s="48">
+        <v>8164</v>
+      </c>
+      <c r="F923" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="924" spans="1:6" ht="27.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A924" s="73" t="s">
         <v>50</v>
       </c>
-      <c r="B861" s="58"/>
-[...3 lines deleted...]
-      <c r="F861" s="58"/>
+      <c r="B924" s="74"/>
+      <c r="C924" s="74"/>
+      <c r="D924" s="74"/>
+      <c r="E924" s="74"/>
+      <c r="F924" s="74"/>
     </row>
   </sheetData>
-  <mergeCells count="48">
-[...26 lines deleted...]
-    <mergeCell ref="A468:F468"/>
+  <mergeCells count="51">
+    <mergeCell ref="A861:F861"/>
+    <mergeCell ref="A882:F882"/>
+    <mergeCell ref="A903:F903"/>
+    <mergeCell ref="A924:F924"/>
+    <mergeCell ref="A801:F801"/>
+    <mergeCell ref="A821:F821"/>
+    <mergeCell ref="A841:F841"/>
+    <mergeCell ref="A699:F699"/>
+    <mergeCell ref="A720:F720"/>
+    <mergeCell ref="A741:F741"/>
+    <mergeCell ref="A761:F761"/>
+    <mergeCell ref="A781:F781"/>
     <mergeCell ref="A678:F678"/>
     <mergeCell ref="A384:F384"/>
     <mergeCell ref="A405:F405"/>
     <mergeCell ref="A594:F594"/>
     <mergeCell ref="A615:F615"/>
     <mergeCell ref="A636:F636"/>
     <mergeCell ref="A657:F657"/>
     <mergeCell ref="A489:F489"/>
     <mergeCell ref="A510:F510"/>
     <mergeCell ref="A531:F531"/>
     <mergeCell ref="A552:F552"/>
     <mergeCell ref="A573:F573"/>
-    <mergeCell ref="A801:F801"/>
-[...7 lines deleted...]
-    <mergeCell ref="A781:F781"/>
+    <mergeCell ref="A279:F279"/>
+    <mergeCell ref="A426:F426"/>
+    <mergeCell ref="A321:F321"/>
+    <mergeCell ref="A342:F342"/>
+    <mergeCell ref="A469:F469"/>
+    <mergeCell ref="A300:F300"/>
+    <mergeCell ref="A363:F363"/>
+    <mergeCell ref="A447:F447"/>
+    <mergeCell ref="A468:F468"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
+    <mergeCell ref="A6:F6"/>
+    <mergeCell ref="A258:F258"/>
+    <mergeCell ref="A48:F48"/>
+    <mergeCell ref="A69:F69"/>
+    <mergeCell ref="A90:F90"/>
+    <mergeCell ref="A237:F237"/>
+    <mergeCell ref="A27:F27"/>
+    <mergeCell ref="A132:F132"/>
+    <mergeCell ref="A111:F111"/>
+    <mergeCell ref="A195:F195"/>
+    <mergeCell ref="A216:F216"/>
+    <mergeCell ref="A153:F153"/>
+    <mergeCell ref="A174:F174"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2022-2025</vt:lpstr>
-      <vt:lpstr>'2022-2025'!Область_печати</vt:lpstr>
+      <vt:lpstr>2022-2026</vt:lpstr>
+      <vt:lpstr>'2022-2026'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>