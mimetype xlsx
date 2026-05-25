--- v0 (2026-04-29)
+++ v1 (2026-05-25)
@@ -10,57 +10,57 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="4" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\ДОКУМЕНТЫ РОЗА\НОМЕНКЛАТУРА ДЕЛ\12-10\ДИНАМИКА МСП и ОФ 2023\ДИНАМИЧЕСКИЕ РЯДЫ МСП\динамика мсп по районам\месячные\кол дейст вэд\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="475" yWindow="82" windowWidth="13300" windowHeight="10895"/>
   </bookViews>
   <sheets>
-    <sheet name="2022-2025" sheetId="1" r:id="rId1"/>
+    <sheet name="2022-2026" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_Toc128541095" localSheetId="0">'2022-2025'!#REF!</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2025'!$A$1:$F$869</definedName>
+    <definedName name="_Toc128541095" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_Toc128541097" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_Toc209340855" localSheetId="0">'2022-2026'!#REF!</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'2022-2026'!$A$1:$F$929</definedName>
   </definedNames>
   <calcPr calcId="152511"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="B215" i="1" l="1"/>
   <c r="B214" i="1"/>
   <c r="B213" i="1"/>
   <c r="B212" i="1"/>
   <c r="B211" i="1"/>
   <c r="B210" i="1"/>
   <c r="B209" i="1"/>
   <c r="B208" i="1"/>
   <c r="B207" i="1"/>
   <c r="B206" i="1"/>
   <c r="B205" i="1"/>
   <c r="B204" i="1"/>
   <c r="B203" i="1"/>
   <c r="B202" i="1"/>
   <c r="B201" i="1"/>
   <c r="B200" i="1"/>
   <c r="B199" i="1"/>
   <c r="B197" i="1"/>
@@ -225,51 +225,51 @@
   <c r="B28" i="1"/>
   <c r="B26" i="1"/>
   <c r="B25" i="1"/>
   <c r="B24" i="1"/>
   <c r="B23" i="1"/>
   <c r="B22" i="1"/>
   <c r="B21" i="1"/>
   <c r="B20" i="1"/>
   <c r="B19" i="1"/>
   <c r="B18" i="1"/>
   <c r="B17" i="1"/>
   <c r="B16" i="1"/>
   <c r="B15" i="1"/>
   <c r="B14" i="1"/>
   <c r="B13" i="1"/>
   <c r="B12" i="1"/>
   <c r="B11" i="1"/>
   <c r="B10" i="1"/>
   <c r="B9" i="1"/>
   <c r="B8" i="1"/>
   <c r="B7" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1510" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1636" uniqueCount="84">
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Total</t>
   </si>
   <si>
     <t>Agriculture, forestry and fisheries</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t xml:space="preserve">   Mining and quarrying</t>
   </si>
   <si>
     <t xml:space="preserve">   Manufacturing industry</t>
   </si>
   <si>
     <t xml:space="preserve">   Electricity, gas, steam,
    hot water and
    conditioned air supply</t>
   </si>
   <si>
     <t xml:space="preserve">  Water supply; collection,
@@ -479,50 +479,59 @@
   </si>
   <si>
     <t>As of June 1, 2025</t>
   </si>
   <si>
     <t>As of Jule 1, 2025</t>
   </si>
   <si>
     <t>As of August 1, 2025</t>
   </si>
   <si>
     <t>As of September 1, 2025</t>
   </si>
   <si>
     <t>As of October 1, 2025</t>
   </si>
   <si>
     <t>As of November 1, 2025</t>
   </si>
   <si>
     <t>As of December 1, 2025</t>
   </si>
   <si>
     <t>As of January 1, 2026</t>
   </si>
+  <si>
+    <t>As of February 1, 2026</t>
+  </si>
+  <si>
+    <t>As of March 1, 2026</t>
+  </si>
+  <si>
+    <t>As of April 1, 2026</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="0.0000"/>
     <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
     <numFmt numFmtId="166" formatCode="#,##0_р_."/>
   </numFmts>
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
@@ -657,51 +666,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="84">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -840,97 +849,103 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2 8" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -1201,131 +1216,131 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:N869"/>
+  <dimension ref="A1:N929"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="95" zoomScaleSheetLayoutView="95" workbookViewId="0">
-      <pane ySplit="5" topLeftCell="A838" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="D803" sqref="D803"/>
+      <pane ySplit="5" topLeftCell="A915" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="B928" sqref="B928:F928"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.125" defaultRowHeight="13.6" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="22.75" style="1" bestFit="1" customWidth="1"/>
     <col min="2" max="6" width="19" style="1" customWidth="1"/>
     <col min="7" max="16384" width="9.125" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="16.3" x14ac:dyDescent="0.3">
-      <c r="A1" s="71" t="s">
+      <c r="A1" s="74" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="72"/>
-[...3 lines deleted...]
-      <c r="F1" s="72"/>
+      <c r="B1" s="75"/>
+      <c r="C1" s="75"/>
+      <c r="D1" s="75"/>
+      <c r="E1" s="75"/>
+      <c r="F1" s="75"/>
     </row>
     <row r="2" spans="1:12" ht="16.3" x14ac:dyDescent="0.3">
       <c r="A2" s="36"/>
       <c r="B2" s="37"/>
       <c r="C2" s="37"/>
       <c r="D2" s="37"/>
       <c r="E2" s="37"/>
       <c r="F2" s="37"/>
     </row>
     <row r="3" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A3" s="73" t="s">
+      <c r="A3" s="76" t="s">
         <v>21</v>
       </c>
-      <c r="B3" s="74"/>
-[...3 lines deleted...]
-      <c r="F3" s="74"/>
+      <c r="B3" s="77"/>
+      <c r="C3" s="77"/>
+      <c r="D3" s="77"/>
+      <c r="E3" s="77"/>
+      <c r="F3" s="77"/>
     </row>
     <row r="4" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A4" s="75"/>
-      <c r="B4" s="77" t="s">
+      <c r="A4" s="78"/>
+      <c r="B4" s="80" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="79" t="s">
+      <c r="C4" s="82" t="s">
         <v>22</v>
       </c>
-      <c r="D4" s="80"/>
-[...1 lines deleted...]
-      <c r="F4" s="80"/>
+      <c r="D4" s="83"/>
+      <c r="E4" s="83"/>
+      <c r="F4" s="83"/>
       <c r="G4" s="33"/>
     </row>
     <row r="5" spans="1:12" ht="32.6" x14ac:dyDescent="0.25">
-      <c r="A5" s="76"/>
-      <c r="B5" s="78"/>
+      <c r="A5" s="79"/>
+      <c r="B5" s="81"/>
       <c r="C5" s="34" t="s">
         <v>23</v>
       </c>
       <c r="D5" s="34" t="s">
         <v>24</v>
       </c>
       <c r="E5" s="34" t="s">
         <v>25</v>
       </c>
       <c r="F5" s="35" t="s">
         <v>26</v>
       </c>
       <c r="G5" s="33"/>
     </row>
     <row r="6" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A6" s="68" t="s">
+      <c r="A6" s="71" t="s">
         <v>27</v>
       </c>
-      <c r="B6" s="68"/>
-[...3 lines deleted...]
-      <c r="F6" s="68"/>
+      <c r="B6" s="71"/>
+      <c r="C6" s="71"/>
+      <c r="D6" s="71"/>
+      <c r="E6" s="71"/>
+      <c r="F6" s="71"/>
     </row>
     <row r="7" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A7" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="3">
         <f>C7+D7+E7+F7</f>
         <v>58238</v>
       </c>
       <c r="C7" s="4">
         <v>6301</v>
       </c>
       <c r="D7" s="4">
         <v>64</v>
       </c>
       <c r="E7" s="4">
         <v>39975</v>
       </c>
       <c r="F7" s="5">
         <v>11898</v>
       </c>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
       <c r="I7" s="2"/>
       <c r="J7" s="2"/>
@@ -1693,58 +1708,58 @@
       </c>
       <c r="F25" s="4"/>
       <c r="G25" s="2"/>
     </row>
     <row r="26" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A26" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B26" s="3">
         <f>C26+E26</f>
         <v>9424</v>
       </c>
       <c r="C26" s="4">
         <v>201</v>
       </c>
       <c r="D26" s="4" t="s">
         <v>0</v>
       </c>
       <c r="E26" s="4">
         <v>9223</v>
       </c>
       <c r="F26" s="4"/>
       <c r="G26" s="2"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A27" s="68" t="s">
+      <c r="A27" s="71" t="s">
         <v>28</v>
       </c>
-      <c r="B27" s="68"/>
-[...3 lines deleted...]
-      <c r="F27" s="68"/>
+      <c r="B27" s="71"/>
+      <c r="C27" s="71"/>
+      <c r="D27" s="71"/>
+      <c r="E27" s="71"/>
+      <c r="F27" s="71"/>
       <c r="G27" s="2"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B28" s="3">
         <f>C28+D28+E28+F28</f>
         <v>62695</v>
       </c>
       <c r="C28" s="4">
         <v>6382</v>
       </c>
       <c r="D28" s="6">
         <v>65</v>
       </c>
       <c r="E28" s="4">
         <v>43245</v>
       </c>
       <c r="F28" s="5">
         <v>13003</v>
       </c>
       <c r="G28" s="2"/>
     </row>
     <row r="29" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
@@ -2113,58 +2128,58 @@
       </c>
       <c r="F46" s="4"/>
       <c r="G46" s="2"/>
     </row>
     <row r="47" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A47" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B47" s="3">
         <f>C47+E47</f>
         <v>10373</v>
       </c>
       <c r="C47" s="4">
         <v>198</v>
       </c>
       <c r="D47" s="6" t="s">
         <v>0</v>
       </c>
       <c r="E47" s="4">
         <v>10175</v>
       </c>
       <c r="F47" s="4"/>
       <c r="G47" s="2"/>
     </row>
     <row r="48" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A48" s="68" t="s">
+      <c r="A48" s="71" t="s">
         <v>29</v>
       </c>
-      <c r="B48" s="68"/>
-[...3 lines deleted...]
-      <c r="F48" s="68"/>
+      <c r="B48" s="71"/>
+      <c r="C48" s="71"/>
+      <c r="D48" s="71"/>
+      <c r="E48" s="71"/>
+      <c r="F48" s="71"/>
       <c r="G48" s="2"/>
     </row>
     <row r="49" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A49" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B49" s="3">
         <f>C49+D49+E49+F49</f>
         <v>64358</v>
       </c>
       <c r="C49" s="4">
         <v>6386</v>
       </c>
       <c r="D49" s="4">
         <v>65</v>
       </c>
       <c r="E49" s="4">
         <v>44580</v>
       </c>
       <c r="F49" s="5">
         <v>13327</v>
       </c>
       <c r="G49" s="2"/>
     </row>
     <row r="50" spans="1:12" ht="21.75" x14ac:dyDescent="0.25">
@@ -2525,58 +2540,58 @@
       <c r="E67" s="4">
         <v>349</v>
       </c>
       <c r="F67" s="4"/>
       <c r="G67" s="2"/>
     </row>
     <row r="68" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A68" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B68" s="3">
         <f t="shared" si="2"/>
         <v>10754</v>
       </c>
       <c r="C68" s="4">
         <v>203</v>
       </c>
       <c r="D68" s="6"/>
       <c r="E68" s="4">
         <v>10551</v>
       </c>
       <c r="F68" s="4"/>
       <c r="G68" s="2"/>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A69" s="68" t="s">
+      <c r="A69" s="71" t="s">
         <v>30</v>
       </c>
-      <c r="B69" s="68"/>
-[...3 lines deleted...]
-      <c r="F69" s="68"/>
+      <c r="B69" s="71"/>
+      <c r="C69" s="71"/>
+      <c r="D69" s="71"/>
+      <c r="E69" s="71"/>
+      <c r="F69" s="71"/>
       <c r="G69" s="2"/>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A70" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B70" s="3">
         <f>C70+D70+E70+F70</f>
         <v>66054</v>
       </c>
       <c r="C70" s="4">
         <v>6472</v>
       </c>
       <c r="D70" s="4">
         <v>65</v>
       </c>
       <c r="E70" s="4">
         <v>46136</v>
       </c>
       <c r="F70" s="5">
         <v>13381</v>
       </c>
       <c r="G70" s="2"/>
     </row>
     <row r="71" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
@@ -2937,58 +2952,58 @@
       <c r="E88" s="4">
         <v>344</v>
       </c>
       <c r="F88" s="4"/>
       <c r="G88" s="2"/>
     </row>
     <row r="89" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A89" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B89" s="3">
         <f t="shared" si="3"/>
         <v>11096</v>
       </c>
       <c r="C89" s="4">
         <v>202</v>
       </c>
       <c r="D89" s="6"/>
       <c r="E89" s="4">
         <v>10894</v>
       </c>
       <c r="F89" s="4"/>
       <c r="G89" s="2"/>
     </row>
     <row r="90" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A90" s="68" t="s">
+      <c r="A90" s="71" t="s">
         <v>31</v>
       </c>
-      <c r="B90" s="68"/>
-[...3 lines deleted...]
-      <c r="F90" s="68"/>
+      <c r="B90" s="71"/>
+      <c r="C90" s="71"/>
+      <c r="D90" s="71"/>
+      <c r="E90" s="71"/>
+      <c r="F90" s="71"/>
       <c r="G90" s="2"/>
     </row>
     <row r="91" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A91" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B91" s="3">
         <f>C91+D91+E91+F91</f>
         <v>67145</v>
       </c>
       <c r="C91" s="4">
         <v>6544</v>
       </c>
       <c r="D91" s="4">
         <v>65</v>
       </c>
       <c r="E91" s="4">
         <v>47159</v>
       </c>
       <c r="F91" s="5">
         <v>13377</v>
       </c>
       <c r="G91" s="2"/>
     </row>
     <row r="92" spans="1:12" ht="21.75" x14ac:dyDescent="0.25">
@@ -3350,58 +3365,58 @@
       </c>
       <c r="F109" s="4"/>
       <c r="G109" s="2"/>
     </row>
     <row r="110" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A110" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B110" s="3">
         <f>C110+D110+E110+F110</f>
         <v>11277</v>
       </c>
       <c r="C110" s="4">
         <v>213</v>
       </c>
       <c r="D110" s="6">
         <v>1</v>
       </c>
       <c r="E110" s="4">
         <v>11063</v>
       </c>
       <c r="F110" s="4"/>
       <c r="G110" s="2"/>
     </row>
     <row r="111" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A111" s="68" t="s">
+      <c r="A111" s="71" t="s">
         <v>33</v>
       </c>
-      <c r="B111" s="68"/>
-[...3 lines deleted...]
-      <c r="F111" s="68"/>
+      <c r="B111" s="71"/>
+      <c r="C111" s="71"/>
+      <c r="D111" s="71"/>
+      <c r="E111" s="71"/>
+      <c r="F111" s="71"/>
       <c r="G111" s="2"/>
     </row>
     <row r="112" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A112" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B112" s="3">
         <f>C112+D112+E112+F112</f>
         <v>68257</v>
       </c>
       <c r="C112" s="4">
         <v>6422</v>
       </c>
       <c r="D112" s="4">
         <v>67</v>
       </c>
       <c r="E112" s="4">
         <v>48536</v>
       </c>
       <c r="F112" s="5">
         <v>13232</v>
       </c>
       <c r="G112" s="2"/>
     </row>
     <row r="113" spans="1:12" ht="21.75" x14ac:dyDescent="0.25">
@@ -3767,58 +3782,58 @@
       </c>
       <c r="F130" s="4"/>
       <c r="G130" s="2"/>
     </row>
     <row r="131" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A131" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B131" s="3">
         <f t="shared" si="5"/>
         <v>11634</v>
       </c>
       <c r="C131" s="4">
         <v>212</v>
       </c>
       <c r="D131" s="6">
         <v>1</v>
       </c>
       <c r="E131" s="4">
         <v>11421</v>
       </c>
       <c r="F131" s="4"/>
       <c r="G131" s="2"/>
     </row>
     <row r="132" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A132" s="68" t="s">
+      <c r="A132" s="71" t="s">
         <v>34</v>
       </c>
-      <c r="B132" s="68"/>
-[...3 lines deleted...]
-      <c r="F132" s="68"/>
+      <c r="B132" s="71"/>
+      <c r="C132" s="71"/>
+      <c r="D132" s="71"/>
+      <c r="E132" s="71"/>
+      <c r="F132" s="71"/>
       <c r="G132" s="2"/>
     </row>
     <row r="133" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A133" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B133" s="3">
         <f>C133+D133+E133+F133</f>
         <v>69503</v>
       </c>
       <c r="C133" s="4">
         <v>6384</v>
       </c>
       <c r="D133" s="4">
         <v>65</v>
       </c>
       <c r="E133" s="4">
         <v>49535</v>
       </c>
       <c r="F133" s="5">
         <v>13519</v>
       </c>
       <c r="G133" s="2"/>
     </row>
     <row r="134" spans="1:12" ht="21.75" x14ac:dyDescent="0.25">
@@ -4186,58 +4201,58 @@
       </c>
       <c r="F151" s="4"/>
       <c r="G151" s="2"/>
     </row>
     <row r="152" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A152" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B152" s="3">
         <f t="shared" si="6"/>
         <v>11856</v>
       </c>
       <c r="C152" s="4">
         <v>213</v>
       </c>
       <c r="D152" s="6">
         <v>1</v>
       </c>
       <c r="E152" s="4">
         <v>11642</v>
       </c>
       <c r="F152" s="4"/>
       <c r="G152" s="2"/>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A153" s="68" t="s">
+      <c r="A153" s="71" t="s">
         <v>35</v>
       </c>
-      <c r="B153" s="68"/>
-[...3 lines deleted...]
-      <c r="F153" s="68"/>
+      <c r="B153" s="71"/>
+      <c r="C153" s="71"/>
+      <c r="D153" s="71"/>
+      <c r="E153" s="71"/>
+      <c r="F153" s="71"/>
       <c r="G153" s="2"/>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A154" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B154" s="3">
         <f>C154+D154+E154+F154</f>
         <v>70879</v>
       </c>
       <c r="C154" s="5">
         <v>6427</v>
       </c>
       <c r="D154" s="4">
         <v>66</v>
       </c>
       <c r="E154" s="4">
         <v>50685</v>
       </c>
       <c r="F154" s="5">
         <v>13701</v>
       </c>
       <c r="G154" s="2"/>
     </row>
     <row r="155" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
@@ -4601,58 +4616,58 @@
       </c>
       <c r="F172" s="4"/>
       <c r="G172" s="2"/>
     </row>
     <row r="173" spans="1:13" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A173" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B173" s="3">
         <f t="shared" si="7"/>
         <v>12080</v>
       </c>
       <c r="C173" s="5">
         <v>215</v>
       </c>
       <c r="D173" s="6">
         <v>1</v>
       </c>
       <c r="E173" s="4">
         <v>11864</v>
       </c>
       <c r="F173" s="4"/>
       <c r="G173" s="2"/>
     </row>
     <row r="174" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A174" s="68" t="s">
+      <c r="A174" s="71" t="s">
         <v>36</v>
       </c>
-      <c r="B174" s="68"/>
-[...3 lines deleted...]
-      <c r="F174" s="68"/>
+      <c r="B174" s="71"/>
+      <c r="C174" s="71"/>
+      <c r="D174" s="71"/>
+      <c r="E174" s="71"/>
+      <c r="F174" s="71"/>
       <c r="G174" s="2"/>
     </row>
     <row r="175" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A175" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B175" s="8">
         <f>C175+D175+E175+F175</f>
         <v>72131</v>
       </c>
       <c r="C175" s="17">
         <v>6418</v>
       </c>
       <c r="D175" s="17">
         <v>65</v>
       </c>
       <c r="E175" s="17">
         <v>51795</v>
       </c>
       <c r="F175" s="17">
         <v>13853</v>
       </c>
       <c r="G175" s="2"/>
     </row>
     <row r="176" spans="1:13" ht="21.75" x14ac:dyDescent="0.25">
@@ -5019,58 +5034,58 @@
       </c>
       <c r="F193" s="17"/>
       <c r="G193" s="2"/>
     </row>
     <row r="194" spans="1:14" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A194" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B194" s="8">
         <f t="shared" si="8"/>
         <v>12347</v>
       </c>
       <c r="C194" s="17">
         <v>212</v>
       </c>
       <c r="D194" s="10">
         <v>1</v>
       </c>
       <c r="E194" s="17">
         <v>12134</v>
       </c>
       <c r="F194" s="17"/>
       <c r="G194" s="2"/>
     </row>
     <row r="195" spans="1:14" x14ac:dyDescent="0.25">
-      <c r="A195" s="68" t="s">
+      <c r="A195" s="71" t="s">
         <v>37</v>
       </c>
-      <c r="B195" s="68"/>
-[...3 lines deleted...]
-      <c r="F195" s="68"/>
+      <c r="B195" s="71"/>
+      <c r="C195" s="71"/>
+      <c r="D195" s="71"/>
+      <c r="E195" s="71"/>
+      <c r="F195" s="71"/>
       <c r="G195" s="2"/>
     </row>
     <row r="196" spans="1:14" x14ac:dyDescent="0.25">
       <c r="A196" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B196" s="9">
         <f>C196+D196+E196+F196</f>
         <v>72685</v>
       </c>
       <c r="C196" s="18">
         <v>6259</v>
       </c>
       <c r="D196" s="18">
         <v>65</v>
       </c>
       <c r="E196" s="18">
         <v>52355</v>
       </c>
       <c r="F196" s="18">
         <v>14006</v>
       </c>
       <c r="G196" s="2"/>
     </row>
     <row r="197" spans="1:14" ht="21.75" x14ac:dyDescent="0.25">
@@ -5438,58 +5453,58 @@
       </c>
       <c r="F214" s="18"/>
       <c r="G214" s="2"/>
     </row>
     <row r="215" spans="1:13" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A215" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B215" s="9">
         <f t="shared" si="9"/>
         <v>12329</v>
       </c>
       <c r="C215" s="18">
         <v>206</v>
       </c>
       <c r="D215" s="19">
         <v>1</v>
       </c>
       <c r="E215" s="18">
         <v>12122</v>
       </c>
       <c r="F215" s="18"/>
       <c r="G215" s="2"/>
     </row>
     <row r="216" spans="1:13" x14ac:dyDescent="0.25">
-      <c r="A216" s="68" t="s">
+      <c r="A216" s="71" t="s">
         <v>38</v>
       </c>
-      <c r="B216" s="68"/>
-[...3 lines deleted...]
-      <c r="F216" s="68"/>
+      <c r="B216" s="71"/>
+      <c r="C216" s="71"/>
+      <c r="D216" s="71"/>
+      <c r="E216" s="71"/>
+      <c r="F216" s="71"/>
       <c r="G216" s="2"/>
     </row>
     <row r="217" spans="1:13" x14ac:dyDescent="0.25">
       <c r="A217" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B217" s="8">
         <v>72872</v>
       </c>
       <c r="C217" s="4">
         <v>6303</v>
       </c>
       <c r="D217" s="17">
         <v>65</v>
       </c>
       <c r="E217" s="4">
         <v>52590</v>
       </c>
       <c r="F217" s="17">
         <v>13914</v>
       </c>
       <c r="G217" s="2"/>
     </row>
     <row r="218" spans="1:13" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A218" s="15" t="s">
@@ -5844,58 +5859,58 @@
         <v>494</v>
       </c>
       <c r="F235" s="17"/>
       <c r="G235" s="2"/>
     </row>
     <row r="236" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A236" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B236" s="8">
         <v>12324</v>
       </c>
       <c r="C236" s="4">
         <v>208</v>
       </c>
       <c r="D236" s="10">
         <v>1</v>
       </c>
       <c r="E236" s="4">
         <v>12115</v>
       </c>
       <c r="F236" s="17"/>
       <c r="G236" s="2"/>
     </row>
     <row r="237" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A237" s="68" t="s">
+      <c r="A237" s="71" t="s">
         <v>39</v>
       </c>
-      <c r="B237" s="68"/>
-[...3 lines deleted...]
-      <c r="F237" s="68"/>
+      <c r="B237" s="71"/>
+      <c r="C237" s="71"/>
+      <c r="D237" s="71"/>
+      <c r="E237" s="71"/>
+      <c r="F237" s="71"/>
       <c r="G237" s="2"/>
     </row>
     <row r="238" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A238" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B238" s="8">
         <v>72934</v>
       </c>
       <c r="C238" s="4">
         <v>6279</v>
       </c>
       <c r="D238" s="17">
         <v>65</v>
       </c>
       <c r="E238" s="17">
         <v>52507</v>
       </c>
       <c r="F238" s="4">
         <v>14083</v>
       </c>
       <c r="G238" s="2"/>
     </row>
     <row r="239" spans="1:12" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A239" s="15" t="s">
@@ -6284,58 +6299,58 @@
       </c>
       <c r="G256" s="2"/>
     </row>
     <row r="257" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A257" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B257" s="8">
         <v>12282</v>
       </c>
       <c r="C257" s="4">
         <v>209</v>
       </c>
       <c r="D257" s="23">
         <v>1</v>
       </c>
       <c r="E257" s="10">
         <v>12072</v>
       </c>
       <c r="F257" s="23" t="s">
         <v>0</v>
       </c>
       <c r="G257" s="2"/>
     </row>
     <row r="258" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A258" s="68" t="s">
+      <c r="A258" s="71" t="s">
         <v>40</v>
       </c>
-      <c r="B258" s="68"/>
-[...3 lines deleted...]
-      <c r="F258" s="68"/>
+      <c r="B258" s="71"/>
+      <c r="C258" s="71"/>
+      <c r="D258" s="71"/>
+      <c r="E258" s="71"/>
+      <c r="F258" s="71"/>
       <c r="G258" s="2"/>
     </row>
     <row r="259" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A259" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B259" s="9">
         <v>71256</v>
       </c>
       <c r="C259" s="18">
         <v>6299</v>
       </c>
       <c r="D259" s="18">
         <v>65</v>
       </c>
       <c r="E259" s="18">
         <v>50983</v>
       </c>
       <c r="F259" s="18">
         <v>13909</v>
       </c>
       <c r="G259" s="2"/>
     </row>
     <row r="260" spans="1:12" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A260" s="15" t="s">
@@ -6718,58 +6733,58 @@
       </c>
       <c r="G277" s="2"/>
     </row>
     <row r="278" spans="1:8" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A278" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B278" s="9">
         <v>11791</v>
       </c>
       <c r="C278" s="18">
         <v>205</v>
       </c>
       <c r="D278" s="19">
         <v>1</v>
       </c>
       <c r="E278" s="18">
         <v>11585</v>
       </c>
       <c r="F278" s="19" t="s">
         <v>0</v>
       </c>
       <c r="G278" s="2"/>
     </row>
     <row r="279" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A279" s="68" t="s">
+      <c r="A279" s="71" t="s">
         <v>41</v>
       </c>
-      <c r="B279" s="68"/>
-[...3 lines deleted...]
-      <c r="F279" s="68"/>
+      <c r="B279" s="71"/>
+      <c r="C279" s="71"/>
+      <c r="D279" s="71"/>
+      <c r="E279" s="71"/>
+      <c r="F279" s="71"/>
       <c r="G279" s="2"/>
     </row>
     <row r="280" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A280" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B280" s="8">
         <v>71631</v>
       </c>
       <c r="C280" s="17">
         <v>6314</v>
       </c>
       <c r="D280" s="17">
         <v>65</v>
       </c>
       <c r="E280" s="17">
         <v>51159</v>
       </c>
       <c r="F280" s="17">
         <v>14093</v>
       </c>
       <c r="G280" s="2"/>
     </row>
     <row r="281" spans="1:8" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A281" s="15" t="s">
@@ -7155,58 +7170,58 @@
       </c>
       <c r="G298" s="2"/>
     </row>
     <row r="299" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A299" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B299" s="8">
         <v>11663</v>
       </c>
       <c r="C299" s="17">
         <v>207</v>
       </c>
       <c r="D299" s="10">
         <v>1</v>
       </c>
       <c r="E299" s="17">
         <v>11455</v>
       </c>
       <c r="F299" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G299" s="2"/>
     </row>
     <row r="300" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A300" s="68" t="s">
+      <c r="A300" s="71" t="s">
         <v>42</v>
       </c>
-      <c r="B300" s="68"/>
-[...3 lines deleted...]
-      <c r="F300" s="68"/>
+      <c r="B300" s="71"/>
+      <c r="C300" s="71"/>
+      <c r="D300" s="71"/>
+      <c r="E300" s="71"/>
+      <c r="F300" s="71"/>
       <c r="G300" s="2"/>
     </row>
     <row r="301" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A301" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B301" s="8">
         <v>70977</v>
       </c>
       <c r="C301" s="17">
         <v>6298</v>
       </c>
       <c r="D301" s="17">
         <v>67</v>
       </c>
       <c r="E301" s="17">
         <v>50832</v>
       </c>
       <c r="F301" s="17">
         <v>13780</v>
       </c>
       <c r="G301" s="2"/>
     </row>
     <row r="302" spans="1:12" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A302" s="15" t="s">
@@ -7593,58 +7608,58 @@
       <c r="G319" s="2"/>
       <c r="H319" s="2"/>
     </row>
     <row r="320" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A320" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B320" s="8">
         <v>11526</v>
       </c>
       <c r="C320" s="17">
         <v>211</v>
       </c>
       <c r="D320" s="10">
         <v>1</v>
       </c>
       <c r="E320" s="17">
         <v>11314</v>
       </c>
       <c r="F320" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G320" s="2"/>
     </row>
     <row r="321" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A321" s="68" t="s">
+      <c r="A321" s="71" t="s">
         <v>43</v>
       </c>
-      <c r="B321" s="68"/>
-[...3 lines deleted...]
-      <c r="F321" s="68"/>
+      <c r="B321" s="71"/>
+      <c r="C321" s="71"/>
+      <c r="D321" s="71"/>
+      <c r="E321" s="71"/>
+      <c r="F321" s="71"/>
       <c r="G321" s="2"/>
     </row>
     <row r="322" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A322" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B322" s="8">
         <v>69636</v>
       </c>
       <c r="C322" s="17">
         <v>6233</v>
       </c>
       <c r="D322" s="17">
         <v>68</v>
       </c>
       <c r="E322" s="17">
         <v>50186</v>
       </c>
       <c r="F322" s="17">
         <v>13149</v>
       </c>
       <c r="G322" s="2"/>
     </row>
     <row r="323" spans="1:12" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A323" s="15" t="s">
@@ -8028,58 +8043,58 @@
       </c>
       <c r="G340" s="2"/>
     </row>
     <row r="341" spans="1:8" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A341" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B341" s="8">
         <v>11264</v>
       </c>
       <c r="C341" s="17">
         <v>201</v>
       </c>
       <c r="D341" s="10">
         <v>1</v>
       </c>
       <c r="E341" s="17">
         <v>11062</v>
       </c>
       <c r="F341" s="10" t="s">
         <v>48</v>
       </c>
       <c r="G341" s="2"/>
     </row>
     <row r="342" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A342" s="68" t="s">
+      <c r="A342" s="71" t="s">
         <v>44</v>
       </c>
-      <c r="B342" s="68"/>
-[...3 lines deleted...]
-      <c r="F342" s="68"/>
+      <c r="B342" s="71"/>
+      <c r="C342" s="71"/>
+      <c r="D342" s="71"/>
+      <c r="E342" s="71"/>
+      <c r="F342" s="71"/>
       <c r="G342" s="2"/>
     </row>
     <row r="343" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A343" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B343" s="8">
         <v>67180</v>
       </c>
       <c r="C343" s="17">
         <v>6245</v>
       </c>
       <c r="D343" s="17">
         <v>71</v>
       </c>
       <c r="E343" s="17">
         <v>48383</v>
       </c>
       <c r="F343" s="17">
         <v>12481</v>
       </c>
       <c r="G343" s="2"/>
     </row>
     <row r="344" spans="1:8" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A344" s="15" t="s">
@@ -8463,58 +8478,58 @@
       </c>
       <c r="G361" s="2"/>
     </row>
     <row r="362" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A362" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B362" s="17">
         <v>10716</v>
       </c>
       <c r="C362" s="17">
         <v>201</v>
       </c>
       <c r="D362" s="10">
         <v>1</v>
       </c>
       <c r="E362" s="17">
         <v>10514</v>
       </c>
       <c r="F362" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G362" s="2"/>
     </row>
     <row r="363" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A363" s="68" t="s">
+      <c r="A363" s="71" t="s">
         <v>45</v>
       </c>
-      <c r="B363" s="68"/>
-[...3 lines deleted...]
-      <c r="F363" s="68"/>
+      <c r="B363" s="71"/>
+      <c r="C363" s="71"/>
+      <c r="D363" s="71"/>
+      <c r="E363" s="71"/>
+      <c r="F363" s="71"/>
       <c r="G363" s="2"/>
     </row>
     <row r="364" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A364" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B364" s="11">
         <v>66061</v>
       </c>
       <c r="C364" s="17">
         <v>6285</v>
       </c>
       <c r="D364" s="17">
         <v>70</v>
       </c>
       <c r="E364" s="17">
         <v>47630</v>
       </c>
       <c r="F364" s="17">
         <v>12076</v>
       </c>
       <c r="G364" s="2"/>
     </row>
     <row r="365" spans="1:12" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A365" s="15" t="s">
@@ -8899,58 +8914,58 @@
       </c>
       <c r="G382" s="2"/>
     </row>
     <row r="383" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A383" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B383" s="17">
         <v>10456</v>
       </c>
       <c r="C383" s="17">
         <v>206</v>
       </c>
       <c r="D383" s="10">
         <v>1</v>
       </c>
       <c r="E383" s="17">
         <v>10249</v>
       </c>
       <c r="F383" s="10" t="s">
         <v>0</v>
       </c>
       <c r="G383" s="2"/>
     </row>
     <row r="384" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A384" s="68" t="s">
+      <c r="A384" s="71" t="s">
         <v>46</v>
       </c>
-      <c r="B384" s="68"/>
-[...3 lines deleted...]
-      <c r="F384" s="68"/>
+      <c r="B384" s="71"/>
+      <c r="C384" s="71"/>
+      <c r="D384" s="71"/>
+      <c r="E384" s="71"/>
+      <c r="F384" s="71"/>
       <c r="G384" s="2"/>
     </row>
     <row r="385" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A385" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B385" s="11">
         <v>64654</v>
       </c>
       <c r="C385" s="27">
         <v>6287</v>
       </c>
       <c r="D385" s="27">
         <v>70</v>
       </c>
       <c r="E385" s="17">
         <v>46570</v>
       </c>
       <c r="F385" s="17">
         <v>11727</v>
       </c>
       <c r="G385" s="2"/>
     </row>
     <row r="386" spans="1:12" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A386" s="15" t="s">
@@ -9334,58 +9349,58 @@
       </c>
       <c r="G403" s="2"/>
     </row>
     <row r="404" spans="1:8" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A404" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B404" s="17">
         <v>10080</v>
       </c>
       <c r="C404" s="27">
         <v>209</v>
       </c>
       <c r="D404" s="27">
         <v>1</v>
       </c>
       <c r="E404" s="17">
         <v>9870</v>
       </c>
       <c r="F404" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G404" s="2"/>
     </row>
     <row r="405" spans="1:8" x14ac:dyDescent="0.25">
-      <c r="A405" s="68" t="s">
+      <c r="A405" s="71" t="s">
         <v>47</v>
       </c>
-      <c r="B405" s="68"/>
-[...3 lines deleted...]
-      <c r="F405" s="68"/>
+      <c r="B405" s="71"/>
+      <c r="C405" s="71"/>
+      <c r="D405" s="71"/>
+      <c r="E405" s="71"/>
+      <c r="F405" s="71"/>
       <c r="G405" s="2"/>
     </row>
     <row r="406" spans="1:8" x14ac:dyDescent="0.25">
       <c r="A406" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B406" s="11">
         <v>63962</v>
       </c>
       <c r="C406" s="17">
         <v>6289</v>
       </c>
       <c r="D406" s="17">
         <v>70</v>
       </c>
       <c r="E406" s="17">
         <v>46031</v>
       </c>
       <c r="F406" s="17">
         <v>11572</v>
       </c>
       <c r="G406" s="2"/>
     </row>
     <row r="407" spans="1:8" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A407" s="15" t="s">
@@ -9769,58 +9784,58 @@
       </c>
       <c r="G424" s="2"/>
     </row>
     <row r="425" spans="1:12" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A425" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B425" s="17">
         <v>9814</v>
       </c>
       <c r="C425" s="17">
         <v>208</v>
       </c>
       <c r="D425" s="10">
         <v>1</v>
       </c>
       <c r="E425" s="17">
         <v>9605</v>
       </c>
       <c r="F425" s="27" t="s">
         <v>0</v>
       </c>
       <c r="G425" s="2"/>
     </row>
     <row r="426" spans="1:12" x14ac:dyDescent="0.25">
-      <c r="A426" s="68" t="s">
+      <c r="A426" s="71" t="s">
         <v>49</v>
       </c>
-      <c r="B426" s="68"/>
-[...3 lines deleted...]
-      <c r="F426" s="68"/>
+      <c r="B426" s="71"/>
+      <c r="C426" s="71"/>
+      <c r="D426" s="71"/>
+      <c r="E426" s="71"/>
+      <c r="F426" s="71"/>
       <c r="G426" s="2"/>
     </row>
     <row r="427" spans="1:12" x14ac:dyDescent="0.25">
       <c r="A427" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B427" s="12">
         <v>63416</v>
       </c>
       <c r="C427" s="17">
         <v>6309</v>
       </c>
       <c r="D427" s="17">
         <v>70</v>
       </c>
       <c r="E427" s="17">
         <v>45633</v>
       </c>
       <c r="F427" s="21">
         <v>11404</v>
       </c>
       <c r="G427" s="2"/>
     </row>
     <row r="428" spans="1:12" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A428" s="15" t="s">
@@ -10200,58 +10215,58 @@
       </c>
       <c r="G445" s="2"/>
     </row>
     <row r="446" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A446" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B446" s="21">
         <v>9643</v>
       </c>
       <c r="C446" s="17">
         <v>215</v>
       </c>
       <c r="D446" s="10">
         <v>1</v>
       </c>
       <c r="E446" s="17">
         <v>9427</v>
       </c>
       <c r="F446" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G446" s="2"/>
     </row>
     <row r="447" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A447" s="68" t="s">
+      <c r="A447" s="71" t="s">
         <v>50</v>
       </c>
-      <c r="B447" s="68"/>
-[...3 lines deleted...]
-      <c r="F447" s="68"/>
+      <c r="B447" s="71"/>
+      <c r="C447" s="71"/>
+      <c r="D447" s="71"/>
+      <c r="E447" s="71"/>
+      <c r="F447" s="71"/>
       <c r="G447" s="2"/>
     </row>
     <row r="448" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A448" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B448" s="12">
         <v>63954</v>
       </c>
       <c r="C448" s="17">
         <v>6337</v>
       </c>
       <c r="D448" s="17">
         <v>70</v>
       </c>
       <c r="E448" s="17">
         <v>46008</v>
       </c>
       <c r="F448" s="21">
         <v>11539</v>
       </c>
       <c r="G448" s="2"/>
     </row>
     <row r="449" spans="1:7" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A449" s="15" t="s">
@@ -10629,67 +10644,67 @@
       </c>
       <c r="G466" s="2"/>
     </row>
     <row r="467" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A467" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B467" s="21">
         <v>9674</v>
       </c>
       <c r="C467" s="17">
         <v>212</v>
       </c>
       <c r="D467" s="10">
         <v>1</v>
       </c>
       <c r="E467" s="17">
         <v>9461</v>
       </c>
       <c r="F467" s="28" t="s">
         <v>0</v>
       </c>
       <c r="G467" s="2"/>
     </row>
     <row r="468" spans="1:7" ht="16.149999999999999" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A468" s="81"/>
-[...4 lines deleted...]
-      <c r="F468" s="82"/>
+      <c r="A468" s="84"/>
+      <c r="B468" s="85"/>
+      <c r="C468" s="85"/>
+      <c r="D468" s="85"/>
+      <c r="E468" s="85"/>
+      <c r="F468" s="85"/>
       <c r="G468" s="2"/>
     </row>
     <row r="469" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A469" s="68" t="s">
+      <c r="A469" s="71" t="s">
         <v>51</v>
       </c>
-      <c r="B469" s="68"/>
-[...3 lines deleted...]
-      <c r="F469" s="68"/>
+      <c r="B469" s="71"/>
+      <c r="C469" s="71"/>
+      <c r="D469" s="71"/>
+      <c r="E469" s="71"/>
+      <c r="F469" s="71"/>
     </row>
     <row r="470" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A470" s="29" t="s">
         <v>1</v>
       </c>
       <c r="B470" s="11">
         <v>64478</v>
       </c>
       <c r="C470" s="17">
         <v>6315</v>
       </c>
       <c r="D470" s="17">
         <v>70</v>
       </c>
       <c r="E470" s="17">
         <v>46427</v>
       </c>
       <c r="F470" s="30">
         <v>11666</v>
       </c>
     </row>
     <row r="471" spans="1:7" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A471" s="13" t="s">
         <v>2</v>
       </c>
@@ -11028,58 +11043,58 @@
       <c r="F487" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="488" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A488" s="13" t="s">
         <v>20</v>
       </c>
       <c r="B488" s="21">
         <v>9705</v>
       </c>
       <c r="C488" s="17">
         <v>207</v>
       </c>
       <c r="D488" s="10">
         <v>1</v>
       </c>
       <c r="E488" s="17">
         <v>9497</v>
       </c>
       <c r="F488" s="28" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="489" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A489" s="68" t="s">
+      <c r="A489" s="71" t="s">
         <v>62</v>
       </c>
-      <c r="B489" s="68"/>
-[...3 lines deleted...]
-      <c r="F489" s="68"/>
+      <c r="B489" s="71"/>
+      <c r="C489" s="71"/>
+      <c r="D489" s="71"/>
+      <c r="E489" s="71"/>
+      <c r="F489" s="71"/>
     </row>
     <row r="490" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A490" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B490" s="41">
         <v>65489</v>
       </c>
       <c r="C490" s="44">
         <v>6468</v>
       </c>
       <c r="D490" s="44">
         <v>71</v>
       </c>
       <c r="E490" s="44">
         <v>47114</v>
       </c>
       <c r="F490" s="44">
         <v>11836</v>
       </c>
     </row>
     <row r="491" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A491" s="15" t="s">
         <v>2</v>
       </c>
@@ -11418,58 +11433,58 @@
       <c r="F507" s="43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="508" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A508" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B508" s="42">
         <v>9856</v>
       </c>
       <c r="C508" s="44">
         <v>209</v>
       </c>
       <c r="D508" s="45">
         <v>1</v>
       </c>
       <c r="E508" s="44">
         <v>9646</v>
       </c>
       <c r="F508" s="43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="509" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A509" s="68" t="s">
+      <c r="A509" s="71" t="s">
         <v>63</v>
       </c>
-      <c r="B509" s="68"/>
-[...3 lines deleted...]
-      <c r="F509" s="68"/>
+      <c r="B509" s="71"/>
+      <c r="C509" s="71"/>
+      <c r="D509" s="71"/>
+      <c r="E509" s="71"/>
+      <c r="F509" s="71"/>
     </row>
     <row r="510" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A510" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B510" s="41">
         <v>65857</v>
       </c>
       <c r="C510" s="44">
         <v>6948</v>
       </c>
       <c r="D510" s="44">
         <v>73</v>
       </c>
       <c r="E510" s="44">
         <v>46965</v>
       </c>
       <c r="F510" s="44">
         <v>11871</v>
       </c>
     </row>
     <row r="511" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A511" s="15" t="s">
         <v>2</v>
       </c>
@@ -11808,58 +11823,58 @@
       <c r="F527" s="43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="528" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A528" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B528" s="42">
         <v>9778</v>
       </c>
       <c r="C528" s="44">
         <v>211</v>
       </c>
       <c r="D528" s="45" t="s">
         <v>0</v>
       </c>
       <c r="E528" s="44">
         <v>9567</v>
       </c>
       <c r="F528" s="43" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="529" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A529" s="68" t="s">
+      <c r="A529" s="71" t="s">
         <v>64</v>
       </c>
-      <c r="B529" s="68"/>
-[...3 lines deleted...]
-      <c r="F529" s="68"/>
+      <c r="B529" s="71"/>
+      <c r="C529" s="71"/>
+      <c r="D529" s="71"/>
+      <c r="E529" s="71"/>
+      <c r="F529" s="71"/>
     </row>
     <row r="530" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A530" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B530" s="44">
         <v>65603</v>
       </c>
       <c r="C530" s="44">
         <v>7154</v>
       </c>
       <c r="D530" s="44">
         <v>72</v>
       </c>
       <c r="E530" s="44">
         <v>46642</v>
       </c>
       <c r="F530" s="44">
         <v>11735</v>
       </c>
     </row>
     <row r="531" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A531" s="15" t="s">
         <v>2</v>
       </c>
@@ -12198,58 +12213,58 @@
       <c r="F547" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="548" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A548" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B548" s="44">
         <v>9609</v>
       </c>
       <c r="C548" s="44">
         <v>209</v>
       </c>
       <c r="D548" s="45">
         <v>1</v>
       </c>
       <c r="E548" s="44">
         <v>9399</v>
       </c>
       <c r="F548" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="549" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A549" s="68" t="s">
+      <c r="A549" s="71" t="s">
         <v>65</v>
       </c>
-      <c r="B549" s="68"/>
-[...3 lines deleted...]
-      <c r="F549" s="68"/>
+      <c r="B549" s="71"/>
+      <c r="C549" s="71"/>
+      <c r="D549" s="71"/>
+      <c r="E549" s="71"/>
+      <c r="F549" s="71"/>
     </row>
     <row r="550" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A550" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B550" s="44">
         <v>65862</v>
       </c>
       <c r="C550" s="44">
         <v>7466</v>
       </c>
       <c r="D550" s="44">
         <v>78</v>
       </c>
       <c r="E550" s="44">
         <v>46695</v>
       </c>
       <c r="F550" s="44">
         <v>11623</v>
       </c>
     </row>
     <row r="551" spans="1:6" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A551" s="15" t="s">
         <v>2</v>
       </c>
@@ -12588,58 +12603,58 @@
       <c r="F567" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="568" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A568" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B568" s="44">
         <v>9520</v>
       </c>
       <c r="C568" s="44">
         <v>214</v>
       </c>
       <c r="D568" s="45">
         <v>1</v>
       </c>
       <c r="E568" s="44">
         <v>9305</v>
       </c>
       <c r="F568" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="569" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A569" s="68" t="s">
+      <c r="A569" s="71" t="s">
         <v>66</v>
       </c>
-      <c r="B569" s="68"/>
-[...3 lines deleted...]
-      <c r="F569" s="68"/>
+      <c r="B569" s="71"/>
+      <c r="C569" s="71"/>
+      <c r="D569" s="71"/>
+      <c r="E569" s="71"/>
+      <c r="F569" s="71"/>
     </row>
     <row r="570" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A570" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B570" s="44">
         <v>65711</v>
       </c>
       <c r="C570" s="44">
         <v>7551</v>
       </c>
       <c r="D570" s="44">
         <v>79</v>
       </c>
       <c r="E570" s="46">
         <v>46620</v>
       </c>
       <c r="F570" s="46">
         <v>11461</v>
       </c>
     </row>
     <row r="571" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A571" s="15" t="s">
         <v>2</v>
       </c>
@@ -12978,58 +12993,58 @@
       <c r="F587" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="588" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A588" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B588" s="44">
         <v>9383</v>
       </c>
       <c r="C588" s="44">
         <v>211</v>
       </c>
       <c r="D588" s="45">
         <v>1</v>
       </c>
       <c r="E588" s="46">
         <v>9171</v>
       </c>
       <c r="F588" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="589" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A589" s="68" t="s">
+      <c r="A589" s="71" t="s">
         <v>67</v>
       </c>
-      <c r="B589" s="68"/>
-[...3 lines deleted...]
-      <c r="F589" s="68"/>
+      <c r="B589" s="71"/>
+      <c r="C589" s="71"/>
+      <c r="D589" s="71"/>
+      <c r="E589" s="71"/>
+      <c r="F589" s="71"/>
     </row>
     <row r="590" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A590" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B590" s="44">
         <v>65258</v>
       </c>
       <c r="C590" s="44">
         <v>7665</v>
       </c>
       <c r="D590" s="44">
         <v>74</v>
       </c>
       <c r="E590" s="44">
         <v>46188</v>
       </c>
       <c r="F590" s="44">
         <v>11331</v>
       </c>
     </row>
     <row r="591" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A591" s="15" t="s">
         <v>2</v>
       </c>
@@ -13368,58 +13383,58 @@
       <c r="F607" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="608" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A608" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B608" s="44">
         <v>9205</v>
       </c>
       <c r="C608" s="44">
         <v>206</v>
       </c>
       <c r="D608" s="45">
         <v>1</v>
       </c>
       <c r="E608" s="44">
         <v>8998</v>
       </c>
       <c r="F608" s="44" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="609" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A609" s="68" t="s">
+      <c r="A609" s="71" t="s">
         <v>68</v>
       </c>
-      <c r="B609" s="68"/>
-[...3 lines deleted...]
-      <c r="F609" s="68"/>
+      <c r="B609" s="71"/>
+      <c r="C609" s="71"/>
+      <c r="D609" s="71"/>
+      <c r="E609" s="71"/>
+      <c r="F609" s="71"/>
     </row>
     <row r="610" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A610" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B610" s="44">
         <v>65521</v>
       </c>
       <c r="C610" s="44">
         <v>7678</v>
       </c>
       <c r="D610" s="44">
         <v>72</v>
       </c>
       <c r="E610" s="46">
         <v>46521</v>
       </c>
       <c r="F610" s="46">
         <v>11250</v>
       </c>
     </row>
     <row r="611" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A611" s="15" t="s">
         <v>2</v>
       </c>
@@ -13758,58 +13773,58 @@
       <c r="F627" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="628" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A628" s="39" t="s">
         <v>20</v>
       </c>
       <c r="B628" s="44">
         <v>9286</v>
       </c>
       <c r="C628" s="44">
         <v>210</v>
       </c>
       <c r="D628" s="47" t="s">
         <v>0</v>
       </c>
       <c r="E628" s="46">
         <v>9076</v>
       </c>
       <c r="F628" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="629" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A629" s="68" t="s">
+      <c r="A629" s="71" t="s">
         <v>69</v>
       </c>
-      <c r="B629" s="68"/>
-[...3 lines deleted...]
-      <c r="F629" s="68"/>
+      <c r="B629" s="71"/>
+      <c r="C629" s="71"/>
+      <c r="D629" s="71"/>
+      <c r="E629" s="71"/>
+      <c r="F629" s="71"/>
     </row>
     <row r="630" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A630" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B630" s="48">
         <v>64854</v>
       </c>
       <c r="C630" s="48">
         <v>7648</v>
       </c>
       <c r="D630" s="48">
         <v>72</v>
       </c>
       <c r="E630" s="44">
         <v>46054</v>
       </c>
       <c r="F630" s="44">
         <v>11080</v>
       </c>
     </row>
     <row r="631" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A631" s="15" t="s">
         <v>2</v>
       </c>
@@ -14148,58 +14163,58 @@
       <c r="F647" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="648" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A648" s="40" t="s">
         <v>20</v>
       </c>
       <c r="B648" s="17">
         <v>9148</v>
       </c>
       <c r="C648" s="17">
         <v>210</v>
       </c>
       <c r="D648" s="54">
         <v>1</v>
       </c>
       <c r="E648" s="55">
         <v>8937</v>
       </c>
       <c r="F648" s="55" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="649" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A649" s="68" t="s">
+      <c r="A649" s="71" t="s">
         <v>71</v>
       </c>
-      <c r="B649" s="68"/>
-[...3 lines deleted...]
-      <c r="F649" s="68"/>
+      <c r="B649" s="71"/>
+      <c r="C649" s="71"/>
+      <c r="D649" s="71"/>
+      <c r="E649" s="71"/>
+      <c r="F649" s="71"/>
     </row>
     <row r="650" spans="1:6" ht="15.65" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A650" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B650" s="56">
         <v>64538</v>
       </c>
       <c r="C650" s="46">
         <v>7707</v>
       </c>
       <c r="D650" s="56">
         <v>73</v>
       </c>
       <c r="E650" s="46">
         <v>45762</v>
       </c>
       <c r="F650" s="46">
         <v>10996</v>
       </c>
     </row>
     <row r="651" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A651" s="15" t="s">
         <v>2</v>
       </c>
@@ -14538,58 +14553,58 @@
       <c r="F667" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="668" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A668" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B668" s="50">
         <v>9037</v>
       </c>
       <c r="C668" s="50">
         <v>212</v>
       </c>
       <c r="D668" s="49">
         <v>1</v>
       </c>
       <c r="E668" s="50">
         <v>8824</v>
       </c>
       <c r="F668" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="669" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A669" s="68" t="s">
+      <c r="A669" s="71" t="s">
         <v>72</v>
       </c>
-      <c r="B669" s="68"/>
-[...3 lines deleted...]
-      <c r="F669" s="68"/>
+      <c r="B669" s="71"/>
+      <c r="C669" s="71"/>
+      <c r="D669" s="71"/>
+      <c r="E669" s="71"/>
+      <c r="F669" s="71"/>
     </row>
     <row r="670" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A670" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B670" s="48">
         <v>64482</v>
       </c>
       <c r="C670" s="44">
         <v>7720</v>
       </c>
       <c r="D670" s="48">
         <v>71</v>
       </c>
       <c r="E670" s="44">
         <v>45754</v>
       </c>
       <c r="F670" s="44">
         <v>10937</v>
       </c>
     </row>
     <row r="671" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A671" s="15" t="s">
         <v>2</v>
       </c>
@@ -14928,58 +14943,58 @@
       <c r="F687" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="688" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A688" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B688" s="57">
         <v>8949</v>
       </c>
       <c r="C688" s="57">
         <v>210</v>
       </c>
       <c r="D688" s="58">
         <v>1</v>
       </c>
       <c r="E688" s="57">
         <v>8738</v>
       </c>
       <c r="F688" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="689" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A689" s="68" t="s">
+      <c r="A689" s="71" t="s">
         <v>73</v>
       </c>
-      <c r="B689" s="68"/>
-[...3 lines deleted...]
-      <c r="F689" s="68"/>
+      <c r="B689" s="71"/>
+      <c r="C689" s="71"/>
+      <c r="D689" s="71"/>
+      <c r="E689" s="71"/>
+      <c r="F689" s="71"/>
     </row>
     <row r="690" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A690" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B690" s="48">
         <v>64618</v>
       </c>
       <c r="C690" s="48">
         <v>7820</v>
       </c>
       <c r="D690" s="48">
         <v>71</v>
       </c>
       <c r="E690" s="44">
         <v>46908</v>
       </c>
       <c r="F690" s="44">
         <v>9819</v>
       </c>
     </row>
     <row r="691" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A691" s="15" t="s">
         <v>2</v>
       </c>
@@ -15318,58 +15333,58 @@
       <c r="F707" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="708" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A708" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B708" s="57">
         <v>9106</v>
       </c>
       <c r="C708" s="57">
         <v>209</v>
       </c>
       <c r="D708" s="58">
         <v>1</v>
       </c>
       <c r="E708" s="57">
         <v>8896</v>
       </c>
       <c r="F708" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="709" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A709" s="68" t="s">
+      <c r="A709" s="71" t="s">
         <v>74</v>
       </c>
-      <c r="B709" s="68"/>
-[...3 lines deleted...]
-      <c r="F709" s="68"/>
+      <c r="B709" s="71"/>
+      <c r="C709" s="71"/>
+      <c r="D709" s="71"/>
+      <c r="E709" s="71"/>
+      <c r="F709" s="71"/>
     </row>
     <row r="710" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A710" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B710" s="48">
         <v>64926</v>
       </c>
       <c r="C710" s="48">
         <v>7801</v>
       </c>
       <c r="D710" s="48">
         <v>72</v>
       </c>
       <c r="E710" s="44">
         <v>47081</v>
       </c>
       <c r="F710" s="44">
         <v>9972</v>
       </c>
     </row>
     <row r="711" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A711" s="15" t="s">
         <v>2</v>
       </c>
@@ -15708,58 +15723,58 @@
       <c r="F727" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="728" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A728" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B728" s="57">
         <v>9101</v>
       </c>
       <c r="C728" s="57">
         <v>209</v>
       </c>
       <c r="D728" s="58">
         <v>1</v>
       </c>
       <c r="E728" s="57">
         <v>8891</v>
       </c>
       <c r="F728" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="729" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A729" s="68" t="s">
+      <c r="A729" s="71" t="s">
         <v>74</v>
       </c>
-      <c r="B729" s="68"/>
-[...3 lines deleted...]
-      <c r="F729" s="68"/>
+      <c r="B729" s="71"/>
+      <c r="C729" s="71"/>
+      <c r="D729" s="71"/>
+      <c r="E729" s="71"/>
+      <c r="F729" s="71"/>
     </row>
     <row r="730" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A730" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B730" s="48">
         <v>64926</v>
       </c>
       <c r="C730" s="48">
         <v>7801</v>
       </c>
       <c r="D730" s="48">
         <v>72</v>
       </c>
       <c r="E730" s="44">
         <v>47081</v>
       </c>
       <c r="F730" s="44">
         <v>9972</v>
       </c>
     </row>
     <row r="731" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A731" s="15" t="s">
         <v>2</v>
       </c>
@@ -16098,58 +16113,58 @@
       <c r="F747" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="748" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A748" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B748" s="57">
         <v>9101</v>
       </c>
       <c r="C748" s="57">
         <v>209</v>
       </c>
       <c r="D748" s="58">
         <v>1</v>
       </c>
       <c r="E748" s="57">
         <v>8891</v>
       </c>
       <c r="F748" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="749" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A749" s="68" t="s">
+      <c r="A749" s="71" t="s">
         <v>75</v>
       </c>
-      <c r="B749" s="68"/>
-[...3 lines deleted...]
-      <c r="F749" s="68"/>
+      <c r="B749" s="71"/>
+      <c r="C749" s="71"/>
+      <c r="D749" s="71"/>
+      <c r="E749" s="71"/>
+      <c r="F749" s="71"/>
     </row>
     <row r="750" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A750" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B750" s="48">
         <v>65533</v>
       </c>
       <c r="C750" s="48">
         <v>7808</v>
       </c>
       <c r="D750" s="48">
         <v>72</v>
       </c>
       <c r="E750" s="44">
         <v>47926</v>
       </c>
       <c r="F750" s="44">
         <v>9727</v>
       </c>
     </row>
     <row r="751" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A751" s="15" t="s">
         <v>2</v>
       </c>
@@ -16488,58 +16503,58 @@
       <c r="F767" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="768" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A768" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B768" s="57">
         <v>9176</v>
       </c>
       <c r="C768" s="57">
         <v>207</v>
       </c>
       <c r="D768" s="58">
         <v>1</v>
       </c>
       <c r="E768" s="57">
         <v>8968</v>
       </c>
       <c r="F768" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="769" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A769" s="68" t="s">
+      <c r="A769" s="71" t="s">
         <v>76</v>
       </c>
-      <c r="B769" s="68"/>
-[...3 lines deleted...]
-      <c r="F769" s="68"/>
+      <c r="B769" s="71"/>
+      <c r="C769" s="71"/>
+      <c r="D769" s="71"/>
+      <c r="E769" s="71"/>
+      <c r="F769" s="71"/>
     </row>
     <row r="770" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A770" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B770" s="48">
         <v>66664</v>
       </c>
       <c r="C770" s="48">
         <v>7849</v>
       </c>
       <c r="D770" s="65">
         <v>72</v>
       </c>
       <c r="E770" s="65">
         <v>48771</v>
       </c>
       <c r="F770" s="44">
         <v>9972</v>
       </c>
     </row>
     <row r="771" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A771" s="15" t="s">
         <v>2</v>
       </c>
@@ -16878,58 +16893,58 @@
       <c r="F787" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="788" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A788" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B788" s="57">
         <v>9286</v>
       </c>
       <c r="C788" s="67">
         <v>204</v>
       </c>
       <c r="D788" s="58">
         <v>1</v>
       </c>
       <c r="E788" s="67">
         <v>9081</v>
       </c>
       <c r="F788" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="789" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A789" s="68" t="s">
+      <c r="A789" s="71" t="s">
         <v>77</v>
       </c>
-      <c r="B789" s="68"/>
-[...3 lines deleted...]
-      <c r="F789" s="68"/>
+      <c r="B789" s="71"/>
+      <c r="C789" s="71"/>
+      <c r="D789" s="71"/>
+      <c r="E789" s="71"/>
+      <c r="F789" s="71"/>
     </row>
     <row r="790" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A790" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B790" s="48">
         <v>66429</v>
       </c>
       <c r="C790" s="65">
         <v>7831</v>
       </c>
       <c r="D790" s="65">
         <v>69</v>
       </c>
       <c r="E790" s="65">
         <v>48618</v>
       </c>
       <c r="F790" s="65">
         <v>9911</v>
       </c>
     </row>
     <row r="791" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A791" s="15" t="s">
         <v>2</v>
       </c>
@@ -17257,69 +17272,69 @@
         <v>459</v>
       </c>
       <c r="C807" s="65">
         <v>44</v>
       </c>
       <c r="D807" s="66" t="s">
         <v>0</v>
       </c>
       <c r="E807" s="65">
         <v>415</v>
       </c>
       <c r="F807" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="808" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A808" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B808" s="57">
         <v>9146</v>
       </c>
       <c r="C808" s="67">
         <v>194</v>
       </c>
-      <c r="D808" s="83">
+      <c r="D808" s="70">
         <v>1</v>
       </c>
       <c r="E808" s="67">
         <v>8951</v>
       </c>
       <c r="F808" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="809" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A809" s="68" t="s">
+      <c r="A809" s="71" t="s">
         <v>78</v>
       </c>
-      <c r="B809" s="68"/>
-[...3 lines deleted...]
-      <c r="F809" s="68"/>
+      <c r="B809" s="71"/>
+      <c r="C809" s="71"/>
+      <c r="D809" s="71"/>
+      <c r="E809" s="71"/>
+      <c r="F809" s="71"/>
     </row>
     <row r="810" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A810" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B810" s="48">
         <v>66247</v>
       </c>
       <c r="C810" s="48">
         <v>7824</v>
       </c>
       <c r="D810" s="48">
         <v>72</v>
       </c>
       <c r="E810" s="44">
         <v>48505</v>
       </c>
       <c r="F810" s="44">
         <v>9846</v>
       </c>
     </row>
     <row r="811" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A811" s="15" t="s">
         <v>2</v>
       </c>
@@ -17647,69 +17662,69 @@
         <v>456</v>
       </c>
       <c r="C827" s="65">
         <v>42</v>
       </c>
       <c r="D827" s="66" t="s">
         <v>0</v>
       </c>
       <c r="E827" s="65">
         <v>414</v>
       </c>
       <c r="F827" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="828" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A828" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B828" s="57">
         <v>9110</v>
       </c>
       <c r="C828" s="67">
         <v>195</v>
       </c>
-      <c r="D828" s="83">
+      <c r="D828" s="70">
         <v>1</v>
       </c>
       <c r="E828" s="67">
         <v>8914</v>
       </c>
       <c r="F828" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="829" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A829" s="68" t="s">
+      <c r="A829" s="71" t="s">
         <v>79</v>
       </c>
-      <c r="B829" s="68"/>
-[...3 lines deleted...]
-      <c r="F829" s="68"/>
+      <c r="B829" s="71"/>
+      <c r="C829" s="71"/>
+      <c r="D829" s="71"/>
+      <c r="E829" s="71"/>
+      <c r="F829" s="71"/>
     </row>
     <row r="830" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A830" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B830" s="48">
         <v>66269</v>
       </c>
       <c r="C830" s="48">
         <v>7867</v>
       </c>
       <c r="D830" s="48">
         <v>72</v>
       </c>
       <c r="E830" s="44">
         <v>48473</v>
       </c>
       <c r="F830" s="44">
         <v>9857</v>
       </c>
     </row>
     <row r="831" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A831" s="15" t="s">
         <v>2</v>
       </c>
@@ -18037,69 +18052,69 @@
         <v>449</v>
       </c>
       <c r="C847" s="65">
         <v>43</v>
       </c>
       <c r="D847" s="66" t="s">
         <v>0</v>
       </c>
       <c r="E847" s="65">
         <v>406</v>
       </c>
       <c r="F847" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="848" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A848" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B848" s="57">
         <v>9051</v>
       </c>
       <c r="C848" s="67">
         <v>196</v>
       </c>
-      <c r="D848" s="83">
+      <c r="D848" s="70">
         <v>1</v>
       </c>
       <c r="E848" s="67">
         <v>8854</v>
       </c>
       <c r="F848" s="50" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="849" spans="1:6" x14ac:dyDescent="0.25">
-      <c r="A849" s="68" t="s">
+      <c r="A849" s="71" t="s">
         <v>80</v>
       </c>
-      <c r="B849" s="68"/>
-[...3 lines deleted...]
-      <c r="F849" s="68"/>
+      <c r="B849" s="71"/>
+      <c r="C849" s="71"/>
+      <c r="D849" s="71"/>
+      <c r="E849" s="71"/>
+      <c r="F849" s="71"/>
     </row>
     <row r="850" spans="1:6" x14ac:dyDescent="0.25">
       <c r="A850" s="14" t="s">
         <v>1</v>
       </c>
       <c r="B850" s="48">
         <v>65698</v>
       </c>
       <c r="C850" s="48">
         <v>7848</v>
       </c>
       <c r="D850" s="48">
         <v>72</v>
       </c>
       <c r="E850" s="44">
         <v>47957</v>
       </c>
       <c r="F850" s="44">
         <v>9821</v>
       </c>
     </row>
     <row r="851" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
       <c r="A851" s="15" t="s">
         <v>2</v>
       </c>
@@ -18427,147 +18442,1320 @@
         <v>441</v>
       </c>
       <c r="C867" s="65">
         <v>40</v>
       </c>
       <c r="D867" s="66" t="s">
         <v>0</v>
       </c>
       <c r="E867" s="65">
         <v>401</v>
       </c>
       <c r="F867" s="46" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="868" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
       <c r="A868" s="38" t="s">
         <v>20</v>
       </c>
       <c r="B868" s="57">
         <v>8852</v>
       </c>
       <c r="C868" s="67">
         <v>195</v>
       </c>
-      <c r="D868" s="83">
+      <c r="D868" s="70">
         <v>1</v>
       </c>
       <c r="E868" s="67">
         <v>8656</v>
       </c>
       <c r="F868" s="50" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="869" spans="1:6" ht="32.6" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A869" s="69" t="s">
+    <row r="869" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A869" s="71" t="s">
+        <v>81</v>
+      </c>
+      <c r="B869" s="71"/>
+      <c r="C869" s="71"/>
+      <c r="D869" s="71"/>
+      <c r="E869" s="71"/>
+      <c r="F869" s="71"/>
+    </row>
+    <row r="870" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A870" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="B870" s="48">
+        <v>64727</v>
+      </c>
+      <c r="C870" s="48">
+        <v>7882</v>
+      </c>
+      <c r="D870" s="48">
+        <v>72</v>
+      </c>
+      <c r="E870" s="44">
+        <v>46858</v>
+      </c>
+      <c r="F870" s="44">
+        <v>9915</v>
+      </c>
+    </row>
+    <row r="871" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
+      <c r="A871" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="B871" s="44">
+        <v>10610</v>
+      </c>
+      <c r="C871" s="65">
+        <v>455</v>
+      </c>
+      <c r="D871" s="65">
+        <v>9</v>
+      </c>
+      <c r="E871" s="65">
+        <v>231</v>
+      </c>
+      <c r="F871" s="65">
+        <v>9915</v>
+      </c>
+    </row>
+    <row r="872" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A872" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="B872" s="44">
+        <v>164</v>
+      </c>
+      <c r="C872" s="65">
+        <v>118</v>
+      </c>
+      <c r="D872" s="65">
+        <v>10</v>
+      </c>
+      <c r="E872" s="65">
+        <v>36</v>
+      </c>
+      <c r="F872" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="873" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A873" s="69" t="s">
+        <v>5</v>
+      </c>
+      <c r="B873" s="44">
+        <v>4399</v>
+      </c>
+      <c r="C873" s="65">
+        <v>385</v>
+      </c>
+      <c r="D873" s="65">
+        <v>5</v>
+      </c>
+      <c r="E873" s="65">
+        <v>4009</v>
+      </c>
+      <c r="F873" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="874" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A874" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="B874" s="44">
+        <v>39</v>
+      </c>
+      <c r="C874" s="65">
+        <v>22</v>
+      </c>
+      <c r="D874" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E874" s="65">
+        <v>17</v>
+      </c>
+      <c r="F874" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="875" spans="1:6" ht="55.05" x14ac:dyDescent="0.25">
+      <c r="A875" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="B875" s="44">
+        <v>121</v>
+      </c>
+      <c r="C875" s="65">
+        <v>55</v>
+      </c>
+      <c r="D875" s="65">
+        <v>1</v>
+      </c>
+      <c r="E875" s="65">
+        <v>65</v>
+      </c>
+      <c r="F875" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="876" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A876" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="B876" s="44">
+        <v>3425</v>
+      </c>
+      <c r="C876" s="65">
+        <v>1782</v>
+      </c>
+      <c r="D876" s="65">
+        <v>15</v>
+      </c>
+      <c r="E876" s="65">
+        <v>1628</v>
+      </c>
+      <c r="F876" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="877" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A877" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="B877" s="44">
+        <v>24453</v>
+      </c>
+      <c r="C877" s="65">
+        <v>2411</v>
+      </c>
+      <c r="D877" s="65">
+        <v>5</v>
+      </c>
+      <c r="E877" s="65">
+        <v>22037</v>
+      </c>
+      <c r="F877" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="878" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A878" s="69" t="s">
+        <v>10</v>
+      </c>
+      <c r="B878" s="44">
+        <v>3856</v>
+      </c>
+      <c r="C878" s="65">
+        <v>264</v>
+      </c>
+      <c r="D878" s="65">
+        <v>7</v>
+      </c>
+      <c r="E878" s="65">
+        <v>3585</v>
+      </c>
+      <c r="F878" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="879" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A879" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="B879" s="44">
+        <v>1528</v>
+      </c>
+      <c r="C879" s="65">
+        <v>114</v>
+      </c>
+      <c r="D879" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E879" s="65">
+        <v>1414</v>
+      </c>
+      <c r="F879" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="880" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A880" s="69" t="s">
+        <v>12</v>
+      </c>
+      <c r="B880" s="44">
+        <v>473</v>
+      </c>
+      <c r="C880" s="65">
+        <v>158</v>
+      </c>
+      <c r="D880" s="65">
+        <v>2</v>
+      </c>
+      <c r="E880" s="65">
+        <v>313</v>
+      </c>
+      <c r="F880" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="881" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A881" s="69" t="s">
+        <v>13</v>
+      </c>
+      <c r="B881" s="44">
+        <v>163</v>
+      </c>
+      <c r="C881" s="65">
+        <v>138</v>
+      </c>
+      <c r="D881" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E881" s="65">
+        <v>25</v>
+      </c>
+      <c r="F881" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="882" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A882" s="69" t="s">
+        <v>14</v>
+      </c>
+      <c r="B882" s="44">
+        <v>2045</v>
+      </c>
+      <c r="C882" s="65">
+        <v>160</v>
+      </c>
+      <c r="D882" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E882" s="65">
+        <v>1885</v>
+      </c>
+      <c r="F882" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="883" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A883" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="B883" s="44">
+        <v>1058</v>
+      </c>
+      <c r="C883" s="65">
+        <v>552</v>
+      </c>
+      <c r="D883" s="65">
+        <v>2</v>
+      </c>
+      <c r="E883" s="65">
+        <v>504</v>
+      </c>
+      <c r="F883" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="884" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A884" s="68" t="s">
+        <v>16</v>
+      </c>
+      <c r="B884" s="44">
+        <v>1560</v>
+      </c>
+      <c r="C884" s="65">
+        <v>313</v>
+      </c>
+      <c r="D884" s="65">
+        <v>6</v>
+      </c>
+      <c r="E884" s="65">
+        <v>1241</v>
+      </c>
+      <c r="F884" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="885" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A885" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="B885" s="44">
+        <v>1120</v>
+      </c>
+      <c r="C885" s="65">
+        <v>431</v>
+      </c>
+      <c r="D885" s="65">
+        <v>6</v>
+      </c>
+      <c r="E885" s="65">
+        <v>683</v>
+      </c>
+      <c r="F885" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="886" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A886" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="B886" s="44">
+        <v>572</v>
+      </c>
+      <c r="C886" s="65">
+        <v>277</v>
+      </c>
+      <c r="D886" s="65">
+        <v>3</v>
+      </c>
+      <c r="E886" s="65">
+        <v>292</v>
+      </c>
+      <c r="F886" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="887" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A887" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="B887" s="44">
+        <v>444</v>
+      </c>
+      <c r="C887" s="65">
+        <v>42</v>
+      </c>
+      <c r="D887" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E887" s="65">
+        <v>402</v>
+      </c>
+      <c r="F887" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="888" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A888" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B888" s="57">
+        <v>8697</v>
+      </c>
+      <c r="C888" s="67">
+        <v>205</v>
+      </c>
+      <c r="D888" s="70">
+        <v>1</v>
+      </c>
+      <c r="E888" s="67">
+        <v>8491</v>
+      </c>
+      <c r="F888" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="889" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A889" s="71" t="s">
+        <v>82</v>
+      </c>
+      <c r="B889" s="71"/>
+      <c r="C889" s="71"/>
+      <c r="D889" s="71"/>
+      <c r="E889" s="71"/>
+      <c r="F889" s="71"/>
+    </row>
+    <row r="890" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A890" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="B890" s="48">
+        <v>62690</v>
+      </c>
+      <c r="C890" s="48">
+        <v>7923</v>
+      </c>
+      <c r="D890" s="48">
+        <v>72</v>
+      </c>
+      <c r="E890" s="44">
+        <v>44866</v>
+      </c>
+      <c r="F890" s="44">
+        <v>9829</v>
+      </c>
+    </row>
+    <row r="891" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
+      <c r="A891" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="B891" s="44">
+        <v>10474</v>
+      </c>
+      <c r="C891" s="65">
+        <v>466</v>
+      </c>
+      <c r="D891" s="65">
+        <v>9</v>
+      </c>
+      <c r="E891" s="65">
+        <v>170</v>
+      </c>
+      <c r="F891" s="44">
+        <v>9829</v>
+      </c>
+    </row>
+    <row r="892" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A892" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="B892" s="44">
+        <v>156</v>
+      </c>
+      <c r="C892" s="65">
+        <v>117</v>
+      </c>
+      <c r="D892" s="65">
+        <v>10</v>
+      </c>
+      <c r="E892" s="65">
+        <v>29</v>
+      </c>
+      <c r="F892" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="893" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A893" s="69" t="s">
+        <v>5</v>
+      </c>
+      <c r="B893" s="44">
+        <v>4216</v>
+      </c>
+      <c r="C893" s="65">
+        <v>390</v>
+      </c>
+      <c r="D893" s="65">
+        <v>5</v>
+      </c>
+      <c r="E893" s="65">
+        <v>3821</v>
+      </c>
+      <c r="F893" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="894" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A894" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="B894" s="44">
+        <v>33</v>
+      </c>
+      <c r="C894" s="65">
+        <v>21</v>
+      </c>
+      <c r="D894" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E894" s="65">
+        <v>12</v>
+      </c>
+      <c r="F894" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="895" spans="1:6" ht="55.05" x14ac:dyDescent="0.25">
+      <c r="A895" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="B895" s="44">
+        <v>120</v>
+      </c>
+      <c r="C895" s="65">
+        <v>54</v>
+      </c>
+      <c r="D895" s="65">
+        <v>1</v>
+      </c>
+      <c r="E895" s="65">
+        <v>65</v>
+      </c>
+      <c r="F895" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="896" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A896" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="B896" s="44">
+        <v>3341</v>
+      </c>
+      <c r="C896" s="65">
+        <v>1775</v>
+      </c>
+      <c r="D896" s="65">
+        <v>15</v>
+      </c>
+      <c r="E896" s="65">
+        <v>1551</v>
+      </c>
+      <c r="F896" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="897" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A897" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="B897" s="44">
+        <v>23615</v>
+      </c>
+      <c r="C897" s="65">
+        <v>2414</v>
+      </c>
+      <c r="D897" s="65">
+        <v>5</v>
+      </c>
+      <c r="E897" s="65">
+        <v>21196</v>
+      </c>
+      <c r="F897" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="898" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A898" s="69" t="s">
+        <v>10</v>
+      </c>
+      <c r="B898" s="44">
+        <v>3643</v>
+      </c>
+      <c r="C898" s="65">
+        <v>265</v>
+      </c>
+      <c r="D898" s="65">
+        <v>7</v>
+      </c>
+      <c r="E898" s="65">
+        <v>3371</v>
+      </c>
+      <c r="F898" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="899" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A899" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="B899" s="44">
+        <v>1468</v>
+      </c>
+      <c r="C899" s="65">
+        <v>112</v>
+      </c>
+      <c r="D899" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E899" s="65">
+        <v>1356</v>
+      </c>
+      <c r="F899" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="900" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A900" s="69" t="s">
+        <v>12</v>
+      </c>
+      <c r="B900" s="44">
+        <v>469</v>
+      </c>
+      <c r="C900" s="65">
+        <v>170</v>
+      </c>
+      <c r="D900" s="65">
+        <v>2</v>
+      </c>
+      <c r="E900" s="65">
+        <v>297</v>
+      </c>
+      <c r="F900" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="901" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A901" s="69" t="s">
+        <v>13</v>
+      </c>
+      <c r="B901" s="44">
+        <v>160</v>
+      </c>
+      <c r="C901" s="65">
+        <v>139</v>
+      </c>
+      <c r="D901" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E901" s="65">
+        <v>21</v>
+      </c>
+      <c r="F901" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="902" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A902" s="69" t="s">
+        <v>14</v>
+      </c>
+      <c r="B902" s="44">
+        <v>1969</v>
+      </c>
+      <c r="C902" s="65">
+        <v>161</v>
+      </c>
+      <c r="D902" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E902" s="65">
+        <v>1808</v>
+      </c>
+      <c r="F902" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="903" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A903" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="B903" s="44">
+        <v>1068</v>
+      </c>
+      <c r="C903" s="65">
+        <v>564</v>
+      </c>
+      <c r="D903" s="65">
+        <v>2</v>
+      </c>
+      <c r="E903" s="65">
+        <v>502</v>
+      </c>
+      <c r="F903" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="904" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A904" s="68" t="s">
+        <v>16</v>
+      </c>
+      <c r="B904" s="44">
+        <v>1537</v>
+      </c>
+      <c r="C904" s="65">
+        <v>314</v>
+      </c>
+      <c r="D904" s="65">
+        <v>6</v>
+      </c>
+      <c r="E904" s="65">
+        <v>1217</v>
+      </c>
+      <c r="F904" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="905" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A905" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="B905" s="44">
+        <v>1140</v>
+      </c>
+      <c r="C905" s="65">
+        <v>441</v>
+      </c>
+      <c r="D905" s="65">
+        <v>6</v>
+      </c>
+      <c r="E905" s="65">
+        <v>693</v>
+      </c>
+      <c r="F905" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="906" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A906" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="B906" s="44">
+        <v>540</v>
+      </c>
+      <c r="C906" s="65">
+        <v>275</v>
+      </c>
+      <c r="D906" s="65">
+        <v>3</v>
+      </c>
+      <c r="E906" s="65">
+        <v>262</v>
+      </c>
+      <c r="F906" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="907" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A907" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="B907" s="44">
+        <v>425</v>
+      </c>
+      <c r="C907" s="65">
+        <v>40</v>
+      </c>
+      <c r="D907" s="66" t="s">
+        <v>0</v>
+      </c>
+      <c r="E907" s="65">
+        <v>385</v>
+      </c>
+      <c r="F907" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="908" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A908" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B908" s="57">
+        <v>8316</v>
+      </c>
+      <c r="C908" s="67">
+        <v>205</v>
+      </c>
+      <c r="D908" s="70">
+        <v>1</v>
+      </c>
+      <c r="E908" s="67">
+        <v>8110</v>
+      </c>
+      <c r="F908" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="909" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A909" s="71" t="s">
+        <v>83</v>
+      </c>
+      <c r="B909" s="71"/>
+      <c r="C909" s="71"/>
+      <c r="D909" s="71"/>
+      <c r="E909" s="71"/>
+      <c r="F909" s="71"/>
+    </row>
+    <row r="910" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A910" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="B910" s="48">
+        <v>61493</v>
+      </c>
+      <c r="C910" s="48">
+        <v>7939</v>
+      </c>
+      <c r="D910" s="48">
         <v>70</v>
       </c>
-      <c r="B869" s="70"/>
-[...3 lines deleted...]
-      <c r="F869" s="70"/>
+      <c r="E910" s="44">
+        <v>44248</v>
+      </c>
+      <c r="F910" s="44">
+        <v>9236</v>
+      </c>
+    </row>
+    <row r="911" spans="1:6" ht="21.75" x14ac:dyDescent="0.25">
+      <c r="A911" s="15" t="s">
+        <v>2</v>
+      </c>
+      <c r="B911" s="44">
+        <v>9888</v>
+      </c>
+      <c r="C911" s="44">
+        <v>480</v>
+      </c>
+      <c r="D911" s="44">
+        <v>9</v>
+      </c>
+      <c r="E911" s="44">
+        <v>163</v>
+      </c>
+      <c r="F911" s="44">
+        <v>9236</v>
+      </c>
+    </row>
+    <row r="912" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A912" s="69" t="s">
+        <v>4</v>
+      </c>
+      <c r="B912" s="44">
+        <v>157</v>
+      </c>
+      <c r="C912" s="44">
+        <v>117</v>
+      </c>
+      <c r="D912" s="44">
+        <v>10</v>
+      </c>
+      <c r="E912" s="44">
+        <v>30</v>
+      </c>
+      <c r="F912" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="913" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A913" s="69" t="s">
+        <v>5</v>
+      </c>
+      <c r="B913" s="44">
+        <v>4137</v>
+      </c>
+      <c r="C913" s="44">
+        <v>388</v>
+      </c>
+      <c r="D913" s="44">
+        <v>5</v>
+      </c>
+      <c r="E913" s="44">
+        <v>3744</v>
+      </c>
+      <c r="F913" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="914" spans="1:6" ht="33.299999999999997" x14ac:dyDescent="0.25">
+      <c r="A914" s="69" t="s">
+        <v>6</v>
+      </c>
+      <c r="B914" s="44">
+        <v>32</v>
+      </c>
+      <c r="C914" s="44">
+        <v>21</v>
+      </c>
+      <c r="D914" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E914" s="44">
+        <v>11</v>
+      </c>
+      <c r="F914" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="915" spans="1:6" ht="55.05" x14ac:dyDescent="0.25">
+      <c r="A915" s="69" t="s">
+        <v>7</v>
+      </c>
+      <c r="B915" s="44">
+        <v>121</v>
+      </c>
+      <c r="C915" s="44">
+        <v>54</v>
+      </c>
+      <c r="D915" s="44">
+        <v>1</v>
+      </c>
+      <c r="E915" s="44">
+        <v>66</v>
+      </c>
+      <c r="F915" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="916" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A916" s="69" t="s">
+        <v>8</v>
+      </c>
+      <c r="B916" s="44">
+        <v>3388</v>
+      </c>
+      <c r="C916" s="44">
+        <v>1789</v>
+      </c>
+      <c r="D916" s="44">
+        <v>15</v>
+      </c>
+      <c r="E916" s="44">
+        <v>1584</v>
+      </c>
+      <c r="F916" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="917" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A917" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="B917" s="44">
+        <v>23331</v>
+      </c>
+      <c r="C917" s="44">
+        <v>2414</v>
+      </c>
+      <c r="D917" s="44">
+        <v>4</v>
+      </c>
+      <c r="E917" s="44">
+        <v>20913</v>
+      </c>
+      <c r="F917" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="918" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A918" s="69" t="s">
+        <v>10</v>
+      </c>
+      <c r="B918" s="44">
+        <v>3526</v>
+      </c>
+      <c r="C918" s="44">
+        <v>266</v>
+      </c>
+      <c r="D918" s="44">
+        <v>7</v>
+      </c>
+      <c r="E918" s="44">
+        <v>3253</v>
+      </c>
+      <c r="F918" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="919" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A919" s="69" t="s">
+        <v>11</v>
+      </c>
+      <c r="B919" s="44">
+        <v>1466</v>
+      </c>
+      <c r="C919" s="44">
+        <v>111</v>
+      </c>
+      <c r="D919" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E919" s="44">
+        <v>1355</v>
+      </c>
+      <c r="F919" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="920" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A920" s="69" t="s">
+        <v>12</v>
+      </c>
+      <c r="B920" s="44">
+        <v>478</v>
+      </c>
+      <c r="C920" s="44">
+        <v>170</v>
+      </c>
+      <c r="D920" s="44">
+        <v>2</v>
+      </c>
+      <c r="E920" s="44">
+        <v>306</v>
+      </c>
+      <c r="F920" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="921" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A921" s="69" t="s">
+        <v>13</v>
+      </c>
+      <c r="B921" s="44">
+        <v>164</v>
+      </c>
+      <c r="C921" s="44">
+        <v>142</v>
+      </c>
+      <c r="D921" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E921" s="44">
+        <v>22</v>
+      </c>
+      <c r="F921" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="922" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A922" s="69" t="s">
+        <v>14</v>
+      </c>
+      <c r="B922" s="44">
+        <v>1972</v>
+      </c>
+      <c r="C922" s="44">
+        <v>161</v>
+      </c>
+      <c r="D922" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E922" s="44">
+        <v>1811</v>
+      </c>
+      <c r="F922" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="923" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A923" s="68" t="s">
+        <v>15</v>
+      </c>
+      <c r="B923" s="44">
+        <v>1063</v>
+      </c>
+      <c r="C923" s="44">
+        <v>559</v>
+      </c>
+      <c r="D923" s="44">
+        <v>2</v>
+      </c>
+      <c r="E923" s="44">
+        <v>502</v>
+      </c>
+      <c r="F923" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="924" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A924" s="68" t="s">
+        <v>16</v>
+      </c>
+      <c r="B924" s="44">
+        <v>1530</v>
+      </c>
+      <c r="C924" s="44">
+        <v>314</v>
+      </c>
+      <c r="D924" s="44">
+        <v>6</v>
+      </c>
+      <c r="E924" s="44">
+        <v>1210</v>
+      </c>
+      <c r="F924" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="925" spans="1:6" x14ac:dyDescent="0.25">
+      <c r="A925" s="68" t="s">
+        <v>17</v>
+      </c>
+      <c r="B925" s="44">
+        <v>1147</v>
+      </c>
+      <c r="C925" s="44">
+        <v>442</v>
+      </c>
+      <c r="D925" s="44">
+        <v>5</v>
+      </c>
+      <c r="E925" s="44">
+        <v>700</v>
+      </c>
+      <c r="F925" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="926" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A926" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="B926" s="44">
+        <v>528</v>
+      </c>
+      <c r="C926" s="44">
+        <v>274</v>
+      </c>
+      <c r="D926" s="44">
+        <v>3</v>
+      </c>
+      <c r="E926" s="44">
+        <v>251</v>
+      </c>
+      <c r="F926" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="927" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A927" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="B927" s="44">
+        <v>423</v>
+      </c>
+      <c r="C927" s="44">
+        <v>38</v>
+      </c>
+      <c r="D927" s="45" t="s">
+        <v>0</v>
+      </c>
+      <c r="E927" s="44">
+        <v>385</v>
+      </c>
+      <c r="F927" s="46" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="928" spans="1:6" ht="22.45" x14ac:dyDescent="0.25">
+      <c r="A928" s="38" t="s">
+        <v>20</v>
+      </c>
+      <c r="B928" s="57">
+        <v>8142</v>
+      </c>
+      <c r="C928" s="57">
+        <v>199</v>
+      </c>
+      <c r="D928" s="58">
+        <v>1</v>
+      </c>
+      <c r="E928" s="57">
+        <v>7942</v>
+      </c>
+      <c r="F928" s="50" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="929" spans="1:6" ht="30.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A929" s="72" t="s">
+        <v>70</v>
+      </c>
+      <c r="B929" s="73"/>
+      <c r="C929" s="73"/>
+      <c r="D929" s="73"/>
+      <c r="E929" s="73"/>
+      <c r="F929" s="73"/>
     </row>
   </sheetData>
-  <mergeCells count="49">
-[...12 lines deleted...]
-    <mergeCell ref="A195:F195"/>
+  <mergeCells count="52">
     <mergeCell ref="A216:F216"/>
     <mergeCell ref="A405:F405"/>
     <mergeCell ref="A321:F321"/>
-    <mergeCell ref="A342:F342"/>
-[...5 lines deleted...]
-    <mergeCell ref="C4:F4"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A447:F447"/>
     <mergeCell ref="A468:F468"/>
     <mergeCell ref="A48:F48"/>
     <mergeCell ref="A69:F69"/>
     <mergeCell ref="A90:F90"/>
     <mergeCell ref="A426:F426"/>
     <mergeCell ref="A111:F111"/>
     <mergeCell ref="A132:F132"/>
+    <mergeCell ref="A27:F27"/>
+    <mergeCell ref="A237:F237"/>
+    <mergeCell ref="A258:F258"/>
+    <mergeCell ref="A279:F279"/>
+    <mergeCell ref="A300:F300"/>
+    <mergeCell ref="A174:F174"/>
+    <mergeCell ref="A195:F195"/>
+    <mergeCell ref="A1:F1"/>
+    <mergeCell ref="A3:F3"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:F4"/>
     <mergeCell ref="A153:F153"/>
     <mergeCell ref="A809:F809"/>
     <mergeCell ref="A829:F829"/>
     <mergeCell ref="A849:F849"/>
-    <mergeCell ref="A869:F869"/>
     <mergeCell ref="A363:F363"/>
     <mergeCell ref="A384:F384"/>
     <mergeCell ref="A469:F469"/>
     <mergeCell ref="A669:F669"/>
     <mergeCell ref="A589:F589"/>
     <mergeCell ref="A609:F609"/>
     <mergeCell ref="A629:F629"/>
     <mergeCell ref="A489:F489"/>
     <mergeCell ref="A509:F509"/>
     <mergeCell ref="A529:F529"/>
     <mergeCell ref="A549:F549"/>
+    <mergeCell ref="A342:F342"/>
     <mergeCell ref="A569:F569"/>
+    <mergeCell ref="A869:F869"/>
+    <mergeCell ref="A889:F889"/>
+    <mergeCell ref="A909:F909"/>
+    <mergeCell ref="A929:F929"/>
+    <mergeCell ref="A649:F649"/>
+    <mergeCell ref="A729:F729"/>
+    <mergeCell ref="A749:F749"/>
+    <mergeCell ref="A769:F769"/>
+    <mergeCell ref="A789:F789"/>
+    <mergeCell ref="A689:F689"/>
+    <mergeCell ref="A709:F709"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="73" orientation="portrait" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>2022-2025</vt:lpstr>
-      <vt:lpstr>'2022-2025'!Область_печати</vt:lpstr>
+      <vt:lpstr>2022-2026</vt:lpstr>
+      <vt:lpstr>'2022-2026'!Область_печати</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>a.akhmadieva</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>