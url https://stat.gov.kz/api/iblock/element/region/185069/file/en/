--- v0 (2026-04-15)
+++ v1 (2026-05-25)
@@ -144,54 +144,54 @@
   </si>
   <si>
     <t xml:space="preserve">
 Сrop production</t>
   </si>
   <si>
     <t xml:space="preserve">
 Animal husbandry</t>
   </si>
   <si>
     <t xml:space="preserve"> 
 Processed agricultural products</t>
   </si>
   <si>
     <t xml:space="preserve">
 Share of processed products in total exports of agricultural products, %</t>
   </si>
   <si>
     <t xml:space="preserve">
   Preliminary data.</t>
   </si>
   <si>
     <t>2025*</t>
   </si>
   <si>
-    <t>January 2025*</t>
+    <t>January-February 2025*</t>
   </si>
   <si>
-    <t>January 2026*</t>
+    <t>January-February 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
   <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
@@ -401,75 +401,75 @@
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="5" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
@@ -746,342 +746,342 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BA13"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
       <pane xSplit="1" ySplit="6" topLeftCell="B7" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="AV15" sqref="AV15"/>
+      <selection pane="bottomRight" activeCell="AW19" sqref="AW19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="39.42578125" customWidth="1"/>
     <col min="24" max="29" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:53" s="4" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A1" s="24" t="s">
+      <c r="A1" s="32" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="24"/>
-[...38 lines deleted...]
-      <c r="AO1" s="24"/>
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="N1" s="32"/>
+      <c r="O1" s="32"/>
+      <c r="P1" s="32"/>
+      <c r="Q1" s="32"/>
+      <c r="R1" s="32"/>
+      <c r="S1" s="32"/>
+      <c r="T1" s="32"/>
+      <c r="U1" s="32"/>
+      <c r="V1" s="32"/>
+      <c r="W1" s="32"/>
+      <c r="X1" s="32"/>
+      <c r="Y1" s="32"/>
+      <c r="Z1" s="32"/>
+      <c r="AA1" s="32"/>
+      <c r="AB1" s="32"/>
+      <c r="AC1" s="32"/>
+      <c r="AD1" s="32"/>
+      <c r="AE1" s="32"/>
+      <c r="AF1" s="32"/>
+      <c r="AG1" s="32"/>
+      <c r="AH1" s="32"/>
+      <c r="AI1" s="32"/>
+      <c r="AJ1" s="32"/>
+      <c r="AK1" s="32"/>
+      <c r="AL1" s="32"/>
+      <c r="AM1" s="32"/>
+      <c r="AN1" s="32"/>
+      <c r="AO1" s="32"/>
     </row>
     <row r="2" spans="1:53" s="4" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A2" s="24" t="s">
+      <c r="A2" s="32" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="24"/>
-[...38 lines deleted...]
-      <c r="AO2" s="24"/>
+      <c r="B2" s="32"/>
+      <c r="C2" s="32"/>
+      <c r="D2" s="32"/>
+      <c r="E2" s="32"/>
+      <c r="F2" s="32"/>
+      <c r="G2" s="32"/>
+      <c r="H2" s="32"/>
+      <c r="I2" s="32"/>
+      <c r="J2" s="32"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="32"/>
+      <c r="M2" s="32"/>
+      <c r="N2" s="32"/>
+      <c r="O2" s="32"/>
+      <c r="P2" s="32"/>
+      <c r="Q2" s="32"/>
+      <c r="R2" s="32"/>
+      <c r="S2" s="32"/>
+      <c r="T2" s="32"/>
+      <c r="U2" s="32"/>
+      <c r="V2" s="32"/>
+      <c r="W2" s="32"/>
+      <c r="X2" s="32"/>
+      <c r="Y2" s="32"/>
+      <c r="Z2" s="32"/>
+      <c r="AA2" s="32"/>
+      <c r="AB2" s="32"/>
+      <c r="AC2" s="32"/>
+      <c r="AD2" s="32"/>
+      <c r="AE2" s="32"/>
+      <c r="AF2" s="32"/>
+      <c r="AG2" s="32"/>
+      <c r="AH2" s="32"/>
+      <c r="AI2" s="32"/>
+      <c r="AJ2" s="32"/>
+      <c r="AK2" s="32"/>
+      <c r="AL2" s="32"/>
+      <c r="AM2" s="32"/>
+      <c r="AN2" s="32"/>
+      <c r="AO2" s="32"/>
     </row>
     <row r="3" spans="1:53" s="1" customFormat="1" ht="12"/>
     <row r="4" spans="1:53" s="5" customFormat="1" ht="25.5" customHeight="1">
-      <c r="A4" s="30" t="s">
+      <c r="A4" s="29" t="s">
         <v>2</v>
       </c>
-      <c r="B4" s="25">
+      <c r="B4" s="27">
         <v>2015</v>
       </c>
-      <c r="C4" s="25"/>
-[...2 lines deleted...]
-      <c r="F4" s="25">
+      <c r="C4" s="27"/>
+      <c r="D4" s="27"/>
+      <c r="E4" s="27"/>
+      <c r="F4" s="27">
         <v>2016</v>
       </c>
-      <c r="G4" s="25"/>
-[...2 lines deleted...]
-      <c r="J4" s="25">
+      <c r="G4" s="27"/>
+      <c r="H4" s="27"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="27">
         <v>2017</v>
       </c>
-      <c r="K4" s="25"/>
-[...2 lines deleted...]
-      <c r="N4" s="25">
+      <c r="K4" s="27"/>
+      <c r="L4" s="27"/>
+      <c r="M4" s="27"/>
+      <c r="N4" s="27">
         <v>2018</v>
       </c>
-      <c r="O4" s="25"/>
-[...2 lines deleted...]
-      <c r="R4" s="25">
+      <c r="O4" s="27"/>
+      <c r="P4" s="27"/>
+      <c r="Q4" s="27"/>
+      <c r="R4" s="27">
         <v>2019</v>
       </c>
-      <c r="S4" s="25"/>
-[...2 lines deleted...]
-      <c r="V4" s="25">
+      <c r="S4" s="27"/>
+      <c r="T4" s="27"/>
+      <c r="U4" s="27"/>
+      <c r="V4" s="27">
         <v>2020</v>
       </c>
-      <c r="W4" s="25"/>
-[...2 lines deleted...]
-      <c r="Z4" s="25">
+      <c r="W4" s="27"/>
+      <c r="X4" s="27"/>
+      <c r="Y4" s="27"/>
+      <c r="Z4" s="27">
         <v>2021</v>
       </c>
-      <c r="AA4" s="25"/>
-[...2 lines deleted...]
-      <c r="AD4" s="26">
+      <c r="AA4" s="27"/>
+      <c r="AB4" s="27"/>
+      <c r="AC4" s="27"/>
+      <c r="AD4" s="24">
         <v>2022</v>
       </c>
-      <c r="AE4" s="27"/>
-[...2 lines deleted...]
-      <c r="AH4" s="26">
+      <c r="AE4" s="25"/>
+      <c r="AF4" s="25"/>
+      <c r="AG4" s="26"/>
+      <c r="AH4" s="24">
         <v>2023</v>
       </c>
-      <c r="AI4" s="27"/>
-[...2 lines deleted...]
-      <c r="AL4" s="26">
+      <c r="AI4" s="25"/>
+      <c r="AJ4" s="25"/>
+      <c r="AK4" s="26"/>
+      <c r="AL4" s="24">
         <v>2024</v>
       </c>
-      <c r="AM4" s="27"/>
-[...2 lines deleted...]
-      <c r="AP4" s="26" t="s">
+      <c r="AM4" s="25"/>
+      <c r="AN4" s="25"/>
+      <c r="AO4" s="26"/>
+      <c r="AP4" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="AQ4" s="27"/>
-[...2 lines deleted...]
-      <c r="AT4" s="26" t="s">
+      <c r="AQ4" s="25"/>
+      <c r="AR4" s="25"/>
+      <c r="AS4" s="26"/>
+      <c r="AT4" s="24" t="s">
         <v>14</v>
       </c>
-      <c r="AU4" s="27"/>
-[...2 lines deleted...]
-      <c r="AX4" s="26" t="s">
+      <c r="AU4" s="25"/>
+      <c r="AV4" s="25"/>
+      <c r="AW4" s="26"/>
+      <c r="AX4" s="24" t="s">
         <v>15</v>
       </c>
-      <c r="AY4" s="27"/>
-[...1 lines deleted...]
-      <c r="BA4" s="28"/>
+      <c r="AY4" s="25"/>
+      <c r="AZ4" s="25"/>
+      <c r="BA4" s="26"/>
     </row>
     <row r="5" spans="1:53" s="6" customFormat="1" ht="11.25">
-      <c r="A5" s="31"/>
-      <c r="B5" s="25" t="s">
+      <c r="A5" s="30"/>
+      <c r="B5" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="C5" s="25"/>
-      <c r="D5" s="25" t="s">
+      <c r="C5" s="27"/>
+      <c r="D5" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="E5" s="25"/>
-      <c r="F5" s="25" t="s">
+      <c r="E5" s="27"/>
+      <c r="F5" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="G5" s="25"/>
-      <c r="H5" s="25" t="s">
+      <c r="G5" s="27"/>
+      <c r="H5" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="I5" s="25"/>
-      <c r="J5" s="25" t="s">
+      <c r="I5" s="27"/>
+      <c r="J5" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="K5" s="25"/>
-      <c r="L5" s="25" t="s">
+      <c r="K5" s="27"/>
+      <c r="L5" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="M5" s="25"/>
-      <c r="N5" s="25" t="s">
+      <c r="M5" s="27"/>
+      <c r="N5" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="O5" s="25"/>
-      <c r="P5" s="25" t="s">
+      <c r="O5" s="27"/>
+      <c r="P5" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="Q5" s="25"/>
-      <c r="R5" s="25" t="s">
+      <c r="Q5" s="27"/>
+      <c r="R5" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="S5" s="25"/>
-      <c r="T5" s="25" t="s">
+      <c r="S5" s="27"/>
+      <c r="T5" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="U5" s="25"/>
-      <c r="V5" s="25" t="s">
+      <c r="U5" s="27"/>
+      <c r="V5" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="W5" s="25"/>
-      <c r="X5" s="25" t="s">
+      <c r="W5" s="27"/>
+      <c r="X5" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="Y5" s="25"/>
-      <c r="Z5" s="25" t="s">
+      <c r="Y5" s="27"/>
+      <c r="Z5" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AA5" s="25"/>
-      <c r="AB5" s="25" t="s">
+      <c r="AA5" s="27"/>
+      <c r="AB5" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="AC5" s="25"/>
-      <c r="AD5" s="25" t="s">
+      <c r="AC5" s="27"/>
+      <c r="AD5" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AE5" s="25"/>
-      <c r="AF5" s="25" t="s">
+      <c r="AE5" s="27"/>
+      <c r="AF5" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="AG5" s="25"/>
-      <c r="AH5" s="25" t="s">
+      <c r="AG5" s="27"/>
+      <c r="AH5" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AI5" s="25"/>
-      <c r="AJ5" s="25" t="s">
+      <c r="AI5" s="27"/>
+      <c r="AJ5" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="AK5" s="25"/>
-      <c r="AL5" s="25" t="s">
+      <c r="AK5" s="27"/>
+      <c r="AL5" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AM5" s="25"/>
-      <c r="AN5" s="25" t="s">
+      <c r="AM5" s="27"/>
+      <c r="AN5" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="AO5" s="25"/>
-      <c r="AP5" s="25" t="s">
+      <c r="AO5" s="27"/>
+      <c r="AP5" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AQ5" s="25"/>
-      <c r="AR5" s="25" t="s">
+      <c r="AQ5" s="27"/>
+      <c r="AR5" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="AS5" s="25"/>
-      <c r="AT5" s="25" t="s">
+      <c r="AS5" s="27"/>
+      <c r="AT5" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AU5" s="25"/>
-      <c r="AV5" s="25" t="s">
+      <c r="AU5" s="27"/>
+      <c r="AV5" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="AW5" s="25"/>
-      <c r="AX5" s="25" t="s">
+      <c r="AW5" s="27"/>
+      <c r="AX5" s="27" t="s">
         <v>3</v>
       </c>
-      <c r="AY5" s="25"/>
-      <c r="AZ5" s="25" t="s">
+      <c r="AY5" s="27"/>
+      <c r="AZ5" s="27" t="s">
         <v>4</v>
       </c>
-      <c r="BA5" s="25"/>
+      <c r="BA5" s="27"/>
     </row>
     <row r="6" spans="1:53" s="5" customFormat="1" ht="33.75">
-      <c r="A6" s="32"/>
+      <c r="A6" s="31"/>
       <c r="B6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="E6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="F6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="H6" s="7" t="s">
         <v>5</v>
       </c>
       <c r="I6" s="7" t="s">
         <v>6</v>
       </c>
       <c r="J6" s="7" t="s">
@@ -1377,79 +1377,79 @@
         <f t="shared" si="1"/>
         <v>386778.99505000003</v>
       </c>
       <c r="AO7" s="10">
         <f t="shared" si="1"/>
         <v>194770.30052000002</v>
       </c>
       <c r="AP7" s="10">
         <f t="shared" si="1"/>
         <v>93739.524850000031</v>
       </c>
       <c r="AQ7" s="10">
         <f t="shared" si="1"/>
         <v>143966.02247999996</v>
       </c>
       <c r="AR7" s="10">
         <f t="shared" si="1"/>
         <v>386778.99505000003</v>
       </c>
       <c r="AS7" s="10">
         <f t="shared" si="1"/>
         <v>194770.30052000002</v>
       </c>
       <c r="AT7" s="10">
         <f t="shared" si="1"/>
-        <v>8409.6806199999992</v>
+        <v>16898.42052</v>
       </c>
       <c r="AU7" s="10">
         <f t="shared" si="1"/>
-        <v>11087.256080000005</v>
+        <v>25761.930439999996</v>
       </c>
       <c r="AV7" s="10">
         <f t="shared" si="1"/>
-        <v>19406.757390000002</v>
+        <v>37079.77605</v>
       </c>
       <c r="AW7" s="10">
         <f t="shared" si="1"/>
-        <v>11486.181400000005</v>
+        <v>26192.190390000011</v>
       </c>
       <c r="AX7" s="10">
         <f t="shared" ref="AX7:BA7" si="2">AX8+AX9+AX10</f>
-        <v>7259.4235600000002</v>
+        <v>14345.734259999999</v>
       </c>
       <c r="AY7" s="10">
         <f t="shared" si="2"/>
-        <v>12514.98956</v>
+        <v>29896.210170000006</v>
       </c>
       <c r="AZ7" s="10">
         <f t="shared" si="2"/>
-        <v>37907.430100000005</v>
+        <v>56717.305240000016</v>
       </c>
       <c r="BA7" s="10">
         <f t="shared" si="2"/>
-        <v>18429.021789999992</v>
+        <v>35089.695420000004</v>
       </c>
     </row>
     <row r="8" spans="1:53" s="13" customFormat="1" ht="30" customHeight="1">
       <c r="A8" s="11" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="12">
         <v>9358.3639999999996</v>
       </c>
       <c r="C8" s="12">
         <v>9358.3639999999996</v>
       </c>
       <c r="D8" s="12">
         <v>9358.3639999999996</v>
       </c>
       <c r="E8" s="12">
         <v>9358.3639999999996</v>
       </c>
       <c r="F8" s="12">
         <v>9358.3639999999996</v>
       </c>
       <c r="G8" s="12">
         <v>9358.3639999999996</v>
       </c>
       <c r="H8" s="12">
@@ -1545,72 +1545,72 @@
       <c r="AL8" s="21">
         <v>7049.9158099999986</v>
       </c>
       <c r="AM8" s="21">
         <v>13480.029629999994</v>
       </c>
       <c r="AN8" s="21">
         <v>127927.99665</v>
       </c>
       <c r="AO8" s="21">
         <v>39602.430869999997</v>
       </c>
       <c r="AP8" s="21">
         <v>7049.9158099999986</v>
       </c>
       <c r="AQ8" s="21">
         <v>13480.029629999994</v>
       </c>
       <c r="AR8" s="21">
         <v>127927.99665</v>
       </c>
       <c r="AS8" s="21">
         <v>39602.430869999997</v>
       </c>
       <c r="AT8" s="21">
-        <v>950.7307800000001</v>
+        <v>1934.0283599999998</v>
       </c>
       <c r="AU8" s="21">
-        <v>1753.5116100000002</v>
+        <v>3629.0064400000001</v>
       </c>
       <c r="AV8" s="21">
-        <v>6663.4024099999988</v>
+        <v>10546.321189999995</v>
       </c>
       <c r="AW8" s="21">
-        <v>550.8751299999999</v>
+        <v>1745.1590100000001</v>
       </c>
       <c r="AX8" s="21">
-        <v>706.7</v>
+        <v>1398.4110000000001</v>
       </c>
       <c r="AY8" s="21">
-        <v>1538.0178000000001</v>
+        <v>2920.3433600000003</v>
       </c>
       <c r="AZ8" s="21">
-        <v>28367.871860000003</v>
+        <v>34353.710160000017</v>
       </c>
       <c r="BA8" s="21">
-        <v>5067.5442199999998</v>
+        <v>6477.94229</v>
       </c>
     </row>
     <row r="9" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A9" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B9" s="15">
         <v>1249.5260000000001</v>
       </c>
       <c r="C9" s="15">
         <v>312.18226999999996</v>
       </c>
       <c r="D9" s="15">
         <v>378.71307999999993</v>
       </c>
       <c r="E9" s="15">
         <v>1665.7893300000003</v>
       </c>
       <c r="F9" s="15">
         <v>1488.4174999999998</v>
       </c>
       <c r="G9" s="15">
         <v>708.73604</v>
       </c>
       <c r="H9" s="15">
@@ -1706,72 +1706,72 @@
       <c r="AL9" s="23">
         <v>3862.49577</v>
       </c>
       <c r="AM9" s="23">
         <v>3378.3360900000002</v>
       </c>
       <c r="AN9" s="23">
         <v>1939.8437499999998</v>
       </c>
       <c r="AO9" s="23">
         <v>7753.4223499999998</v>
       </c>
       <c r="AP9" s="22">
         <v>3862.49577</v>
       </c>
       <c r="AQ9" s="22">
         <v>3378.3360900000002</v>
       </c>
       <c r="AR9" s="22">
         <v>1939.8437499999998</v>
       </c>
       <c r="AS9" s="22">
         <v>7753.4223499999998</v>
       </c>
       <c r="AT9" s="22">
-        <v>581.01689999999996</v>
+        <v>600.78729999999996</v>
       </c>
       <c r="AU9" s="22">
-        <v>346.66500000000002</v>
+        <v>470.09697</v>
       </c>
       <c r="AV9" s="22">
-        <v>80.945000000000007</v>
+        <v>288.80954000000008</v>
       </c>
       <c r="AW9" s="22">
-        <v>389.89055000000002</v>
+        <v>1382.70813</v>
       </c>
       <c r="AX9" s="22">
-        <v>57.536000000000001</v>
+        <v>160.83999999999997</v>
       </c>
       <c r="AY9" s="22">
-        <v>140.22964999999999</v>
+        <v>340.24369999999999</v>
       </c>
       <c r="AZ9" s="22">
-        <v>122.74032</v>
+        <v>455.59960999999998</v>
       </c>
       <c r="BA9" s="22">
-        <v>798.81878000000006</v>
+        <v>2696.3808600000002</v>
       </c>
     </row>
     <row r="10" spans="1:53" s="13" customFormat="1" ht="22.5">
       <c r="A10" s="16" t="s">
         <v>10</v>
       </c>
       <c r="B10" s="17">
         <v>8339.8197500000006</v>
       </c>
       <c r="C10" s="17">
         <v>7109.1003499999988</v>
       </c>
       <c r="D10" s="17">
         <v>59106.623610000002</v>
       </c>
       <c r="E10" s="17">
         <v>68511.084589999984</v>
       </c>
       <c r="F10" s="17">
         <v>33008.215390000005</v>
       </c>
       <c r="G10" s="17">
         <v>19979.593350000003</v>
       </c>
       <c r="H10" s="17">
@@ -1867,72 +1867,72 @@
       <c r="AL10" s="22">
         <v>82827.113270000031</v>
       </c>
       <c r="AM10" s="22">
         <v>127107.65675999997</v>
       </c>
       <c r="AN10" s="22">
         <v>256911.15465000001</v>
       </c>
       <c r="AO10" s="22">
         <v>147414.44730000003</v>
       </c>
       <c r="AP10" s="22">
         <v>82827.113270000031</v>
       </c>
       <c r="AQ10" s="22">
         <v>127107.65675999997</v>
       </c>
       <c r="AR10" s="22">
         <v>256911.15465000001</v>
       </c>
       <c r="AS10" s="22">
         <v>147414.44730000003</v>
       </c>
       <c r="AT10" s="22">
-        <v>6877.9329399999997</v>
+        <v>14363.604859999999</v>
       </c>
       <c r="AU10" s="22">
-        <v>8987.0794700000042</v>
+        <v>21662.827029999997</v>
       </c>
       <c r="AV10" s="22">
-        <v>12662.409980000004</v>
+        <v>26244.645320000003</v>
       </c>
       <c r="AW10" s="22">
-        <v>10545.415720000005</v>
+        <v>23064.323250000012</v>
       </c>
       <c r="AX10" s="22">
-        <v>6495.1875600000003</v>
+        <v>12786.483259999999</v>
       </c>
       <c r="AY10" s="22">
-        <v>10836.742109999999</v>
+        <v>26635.623110000004</v>
       </c>
       <c r="AZ10" s="22">
-        <v>9416.8179199999995</v>
+        <v>21907.995469999998</v>
       </c>
       <c r="BA10" s="22">
-        <v>12562.658789999992</v>
+        <v>25915.37227</v>
       </c>
     </row>
     <row r="11" spans="1:53" s="20" customFormat="1" ht="33.75">
       <c r="A11" s="18" t="s">
         <v>11</v>
       </c>
       <c r="B11" s="19"/>
       <c r="C11" s="19">
         <f>C10/C7*100</f>
         <v>42.367402073453199</v>
       </c>
       <c r="D11" s="19"/>
       <c r="E11" s="19"/>
       <c r="F11" s="19"/>
       <c r="G11" s="19">
         <f>G10/G7*100</f>
         <v>66.495148370134856</v>
       </c>
       <c r="H11" s="19"/>
       <c r="I11" s="19"/>
       <c r="J11" s="19"/>
       <c r="K11" s="19">
         <f>K10/K7*100</f>
         <v>63.977593867385274</v>
       </c>
@@ -1975,121 +1975,121 @@
       <c r="AG11" s="19"/>
       <c r="AH11" s="19"/>
       <c r="AI11" s="19">
         <f>AI10/AI7*100</f>
         <v>93.500682116603627</v>
       </c>
       <c r="AJ11" s="19"/>
       <c r="AK11" s="19"/>
       <c r="AL11" s="19"/>
       <c r="AM11" s="19">
         <f>AM10/AM7*100</f>
         <v>88.290038559381628</v>
       </c>
       <c r="AN11" s="19"/>
       <c r="AO11" s="19"/>
       <c r="AP11" s="19"/>
       <c r="AQ11" s="19">
         <f t="shared" ref="AQ11" si="3">AQ10/AQ7*100</f>
         <v>88.290038559381628</v>
       </c>
       <c r="AR11" s="19"/>
       <c r="AS11" s="19"/>
       <c r="AT11" s="19"/>
       <c r="AU11" s="19">
         <f t="shared" ref="AU11" si="4">AU10/AU7*100</f>
-        <v>81.057742376957904</v>
+        <v>84.088523880045074</v>
       </c>
       <c r="AV11" s="19"/>
       <c r="AW11" s="19"/>
       <c r="AX11" s="19"/>
       <c r="AY11" s="19">
         <f t="shared" ref="AY11" si="5">AY10/AY7*100</f>
-        <v>86.590101078757911</v>
+        <v>89.093644172759028</v>
       </c>
       <c r="AZ11" s="19"/>
       <c r="BA11" s="19"/>
     </row>
     <row r="13" spans="1:53" s="2" customFormat="1" ht="29.25" customHeight="1">
-      <c r="A13" s="29" t="s">
+      <c r="A13" s="28" t="s">
         <v>12</v>
       </c>
-      <c r="B13" s="29"/>
+      <c r="B13" s="28"/>
       <c r="AD13" s="3"/>
       <c r="AE13" s="3"/>
       <c r="AF13" s="3"/>
       <c r="AG13" s="3"/>
       <c r="AH13" s="3"/>
       <c r="AI13" s="3"/>
       <c r="AJ13" s="3"/>
       <c r="AK13" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="AX4:BA4"/>
-[...14 lines deleted...]
-    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="A1:AO1"/>
+    <mergeCell ref="A2:AO2"/>
+    <mergeCell ref="AD5:AE5"/>
+    <mergeCell ref="AD4:AG4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="AF5:AG5"/>
+    <mergeCell ref="AB5:AC5"/>
+    <mergeCell ref="AL4:AO4"/>
+    <mergeCell ref="AL5:AM5"/>
     <mergeCell ref="A13:B13"/>
     <mergeCell ref="T5:U5"/>
     <mergeCell ref="V5:W5"/>
     <mergeCell ref="X5:Y5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
     <mergeCell ref="F5:G5"/>
     <mergeCell ref="H5:I5"/>
     <mergeCell ref="J5:K5"/>
     <mergeCell ref="D5:E5"/>
     <mergeCell ref="A4:A6"/>
     <mergeCell ref="R4:U4"/>
     <mergeCell ref="B5:C5"/>
-    <mergeCell ref="A1:AO1"/>
-[...10 lines deleted...]
-    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="B4:E4"/>
+    <mergeCell ref="F4:I4"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AH4:AK4"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AV5:AW5"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Almaty</vt:lpstr>
     </vt:vector>