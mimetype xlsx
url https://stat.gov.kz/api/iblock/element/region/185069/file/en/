--- v1 (2026-05-25)
+++ v2 (2026-10-25)
@@ -1,609 +1,943 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-[...1 lines deleted...]
-  <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
+  <workbookPr showInkAnnotation="0" defaultThemeVersion="124226"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\2026\ТС\Динамические\динамические ТС англ\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="911"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28800" windowHeight="12210" tabRatio="849"/>
   </bookViews>
   <sheets>
-    <sheet name="Almaty" sheetId="6" r:id="rId1"/>
+    <sheet name="Metadata" sheetId="5" r:id="rId1"/>
+    <sheet name="Conventions" sheetId="4" r:id="rId2"/>
+    <sheet name="2015-2026" sheetId="7" r:id="rId3"/>
   </sheets>
-  <calcPr calcId="124519"/>
-[...8 lines deleted...]
-  </extLst>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="BA7" i="6"/>
-[...63 lines deleted...]
-  <c r="AI11" s="1"/>
+  <c r="AE11" i="7" l="1"/>
+  <c r="BA7" i="7"/>
+  <c r="AZ7" i="7"/>
+  <c r="AY7" i="7"/>
+  <c r="AY11" i="7" s="1"/>
+  <c r="AX7" i="7"/>
+  <c r="AW7" i="7"/>
+  <c r="AV7" i="7"/>
+  <c r="AU7" i="7"/>
+  <c r="AU11" i="7" s="1"/>
+  <c r="AT7" i="7"/>
+  <c r="AS7" i="7"/>
+  <c r="AR7" i="7"/>
+  <c r="AQ7" i="7"/>
+  <c r="AQ11" i="7" s="1"/>
+  <c r="AP7" i="7"/>
+  <c r="AO7" i="7"/>
+  <c r="AN7" i="7"/>
+  <c r="AM7" i="7"/>
+  <c r="AM11" i="7" s="1"/>
+  <c r="AL7" i="7"/>
+  <c r="AK7" i="7"/>
+  <c r="AJ7" i="7"/>
+  <c r="AI7" i="7"/>
+  <c r="AI11" i="7" s="1"/>
+  <c r="AH7" i="7"/>
+  <c r="AG7" i="7"/>
+  <c r="AF7" i="7"/>
+  <c r="AE7" i="7"/>
+  <c r="AD7" i="7"/>
+  <c r="AC7" i="7"/>
+  <c r="AB7" i="7"/>
+  <c r="AA7" i="7"/>
+  <c r="AA11" i="7" s="1"/>
+  <c r="Z7" i="7"/>
+  <c r="Y7" i="7"/>
+  <c r="X7" i="7"/>
+  <c r="W7" i="7"/>
+  <c r="W11" i="7" s="1"/>
+  <c r="V7" i="7"/>
+  <c r="U7" i="7"/>
+  <c r="T7" i="7"/>
+  <c r="S7" i="7"/>
+  <c r="S11" i="7" s="1"/>
+  <c r="R7" i="7"/>
+  <c r="Q7" i="7"/>
+  <c r="P7" i="7"/>
+  <c r="O7" i="7"/>
+  <c r="O11" i="7" s="1"/>
+  <c r="N7" i="7"/>
+  <c r="M7" i="7"/>
+  <c r="L7" i="7"/>
+  <c r="K7" i="7"/>
+  <c r="K11" i="7" s="1"/>
+  <c r="J7" i="7"/>
+  <c r="I7" i="7"/>
+  <c r="H7" i="7"/>
+  <c r="G7" i="7"/>
+  <c r="G11" i="7" s="1"/>
+  <c r="F7" i="7"/>
+  <c r="E7" i="7"/>
+  <c r="D7" i="7"/>
+  <c r="C7" i="7"/>
+  <c r="C11" i="7" s="1"/>
+  <c r="B7" i="7"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="16">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="133" uniqueCount="58">
+  <si>
+    <t>Code of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Name of the Statistical Indicator</t>
+  </si>
+  <si>
+    <t>Unit of Measurement</t>
+  </si>
+  <si>
+    <r>
+      <t>Abbreviated Title of the Statistical Indicator</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>History of the Indicator</t>
+  </si>
+  <si>
+    <t>Definition of the Indicator</t>
+  </si>
+  <si>
+    <t>Data Processing Method</t>
+  </si>
+  <si>
+    <t>Methodology for Calculation</t>
+  </si>
+  <si>
+    <t>Source of the Indicator</t>
+  </si>
+  <si>
+    <r>
+      <t>Notes</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color indexed="8"/>
+        <rFont val="Arial Cyr"/>
+        <charset val="204"/>
+      </rPr>
+      <t xml:space="preserve"> </t>
+    </r>
+  </si>
+  <si>
+    <t>Classifications</t>
+  </si>
+  <si>
+    <t>Methodological Explanations:</t>
+  </si>
+  <si>
+    <t>Related Publications:</t>
+  </si>
+  <si>
+    <t>Useful Links:</t>
+  </si>
+  <si>
+    <t>Date of Last Update:</t>
+  </si>
+  <si>
+    <t>Date of Next Update:</t>
+  </si>
+  <si>
+    <t>Responsible Structural Division</t>
+  </si>
+  <si>
+    <t>Responsible Officer</t>
+  </si>
+  <si>
+    <t>Telephone Number:</t>
+  </si>
+  <si>
+    <t>E-mail:</t>
+  </si>
+  <si>
+    <t>Conventional designations:</t>
+  </si>
+  <si>
+    <t>«-» - no case</t>
+  </si>
+  <si>
+    <t>«0.0» - insignificant value</t>
+  </si>
+  <si>
+    <t>«X» - data is confidential</t>
+  </si>
+  <si>
+    <t>«...» - no data available</t>
+  </si>
+  <si>
+    <t>In some cases, minor discrepancies between the total and the sum of the terms are explained by the rounding of the data.</t>
+  </si>
+  <si>
+    <t>© Agency for Strategic planning and reforms of the Republic of Kazakhstan Bureau of National statistics</t>
+  </si>
+  <si>
+    <t>Division of trade, services and prices statistics</t>
+  </si>
+  <si>
+    <t>Akhmetova Z.</t>
+  </si>
+  <si>
+    <t>+7 727 2778124</t>
+  </si>
+  <si>
+    <t>za.akhmetova@aspire.gov.kz</t>
+  </si>
   <si>
     <t>Export and import of agricultural products</t>
   </si>
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t xml:space="preserve">
 Name of indicator</t>
   </si>
   <si>
     <t>export</t>
   </si>
   <si>
     <t>import</t>
   </si>
   <si>
     <t xml:space="preserve">
-tons</t>
-[...6 lines deleted...]
-    <t xml:space="preserve">
 Total for agricultural products:</t>
   </si>
   <si>
-    <t xml:space="preserve">
-[...25 lines deleted...]
-    <t>January-February 2026*</t>
+    <t>https://stat.gov.kz/classifiers/statistical/115/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/methodology/95/</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/region/almatyobl/dynamic-tables/4481/</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord</t>
+  </si>
+  <si>
+    <t>312101, 312103</t>
+  </si>
+  <si>
+    <t>Turnover in foreign currency, Goods transported in physical terms in the main unit of measurement</t>
+  </si>
+  <si>
+    <t>thousand US dollars, tons</t>
+  </si>
+  <si>
+    <t>The indicator has been compiled since 2015.</t>
+  </si>
+  <si>
+    <t>Trade turnover of the Republic of Kazakhstan with the member states of the Eurasian Economic Union</t>
+  </si>
+  <si>
+    <t>Calculated, aggregation</t>
+  </si>
+  <si>
+    <t>Methodology for maintaining statistics of mutual trade in goods of the member states of the Eurasian Economic Union Approved By the decision of the Board of the Eurasian Economic Commission dated December 25, 2018 No.210</t>
+  </si>
+  <si>
+    <t>The main source of information is the data from the statistical reporting 1-TC «Report on mutual trade in goods with the member States of the Eurasian Economic Union» with the EAEU countries</t>
+  </si>
+  <si>
+    <t>Сrop production</t>
+  </si>
+  <si>
+    <t>Processed agricultural products</t>
+  </si>
+  <si>
+    <t>Animal husbandry</t>
+  </si>
+  <si>
+    <t>Share of processed products in total exports of agricultural products, %</t>
+  </si>
+  <si>
+    <t>* Preliminary data</t>
+  </si>
+  <si>
+    <t>tons</t>
+  </si>
+  <si>
+    <t>thousand US dollars</t>
+  </si>
+  <si>
+    <t>January-August 2025</t>
+  </si>
+  <si>
+    <t>January-August 2026*</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
     <numFmt numFmtId="165" formatCode="0.0"/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="26">
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-      <color theme="1"/>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
-      <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
-      <sz val="9"/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color indexed="12"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="1"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <sz val="10"/>
       <color theme="1"/>
-      <name val="Roboto"/>
-[...9 lines deleted...]
-      <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
+      <sz val="9"/>
       <color theme="1"/>
-      <name val="Roboto"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
-      <i/>
       <sz val="8"/>
-      <name val="Roboto"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
-      <diagonal/>
-[...18 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="22">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="55">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="2" applyFont="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="5" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="20" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="165" fontId="10" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="164" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="22" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1"/>
+    <xf numFmtId="164" fontId="24" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="4" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="14" fontId="5" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="49" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyBorder="1" applyAlignment="1" applyProtection="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="3" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="11" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="8" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="9" xfId="14" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="6" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="7" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="6" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="2" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="22">
+    <cellStyle name="Гиперссылка" xfId="1" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="9"/>
+    <cellStyle name="Гиперссылка 2 2" xfId="20"/>
+    <cellStyle name="Гиперссылка 3" xfId="10"/>
+    <cellStyle name="Гиперссылка 4" xfId="19"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="2"/>
+    <cellStyle name="Обычный 11 20" xfId="2"/>
+    <cellStyle name="Обычный 14" xfId="3"/>
+    <cellStyle name="Обычный 2" xfId="4"/>
+    <cellStyle name="Обычный 2 2" xfId="6"/>
+    <cellStyle name="Обычный 2 2 2" xfId="12"/>
+    <cellStyle name="Обычный 2 3" xfId="7"/>
+    <cellStyle name="Обычный 2 4" xfId="11"/>
+    <cellStyle name="Обычный 2 8" xfId="5"/>
+    <cellStyle name="Обычный 3" xfId="8"/>
+    <cellStyle name="Обычный 3 2" xfId="15"/>
+    <cellStyle name="Обычный 3 2 2" xfId="21"/>
+    <cellStyle name="Обычный 3 3" xfId="17"/>
+    <cellStyle name="Обычный 4 2" xfId="13"/>
+    <cellStyle name="Обычный 4 2 2" xfId="16"/>
+    <cellStyle name="Обычный 4 2 3" xfId="18"/>
+    <cellStyle name="Обычный_Для сборника показатели Торговля2" xfId="14"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -735,1377 +1069,1771 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/methodology/95/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/classifiers/statistical/115/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:za.akhmetova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/region/almatyobl/dynamic-tables/4481/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/kk/Search/SearchByKeyWord" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:B24"/>
+  <sheetViews>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B18" sqref="B18"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.7109375" customWidth="1"/>
+    <col min="2" max="2" width="84" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:2">
+      <c r="A1" s="6"/>
+      <c r="B1" s="6"/>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="42" t="s">
+        <v>0</v>
+      </c>
+      <c r="B2" s="40" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2" ht="17.25" customHeight="1">
+      <c r="A3" s="42" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="40" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="42" t="s">
+        <v>2</v>
+      </c>
+      <c r="B4" s="40" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2" ht="16.5" customHeight="1">
+      <c r="A5" s="42" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="40" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="42" t="s">
+        <v>4</v>
+      </c>
+      <c r="B6" s="40" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2" ht="25.5">
+      <c r="A7" s="43" t="s">
+        <v>5</v>
+      </c>
+      <c r="B7" s="40" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="43" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" s="40" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2" ht="38.25">
+      <c r="A9" s="43" t="s">
+        <v>7</v>
+      </c>
+      <c r="B9" s="40" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2" ht="31.5" customHeight="1">
+      <c r="A10" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="B10" s="40" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="43" t="s">
+        <v>9</v>
+      </c>
+      <c r="B11" s="40"/>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="43" t="s">
+        <v>10</v>
+      </c>
+      <c r="B12" s="37" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="43" t="s">
+        <v>11</v>
+      </c>
+      <c r="B13" s="37" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="44" t="s">
+        <v>12</v>
+      </c>
+      <c r="B14" s="41" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="43" t="s">
+        <v>13</v>
+      </c>
+      <c r="B15" s="37" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="43" t="s">
+        <v>14</v>
+      </c>
+      <c r="B16" s="36">
+        <v>46314</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="43" t="s">
+        <v>15</v>
+      </c>
+      <c r="B17" s="36">
+        <v>46345</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="43" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" s="35" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="43" t="s">
+        <v>17</v>
+      </c>
+      <c r="B19" s="33" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="43" t="s">
+        <v>18</v>
+      </c>
+      <c r="B20" s="39" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2">
+      <c r="A21" s="43" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" s="38" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="6"/>
+      <c r="B22" s="34"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="6"/>
+      <c r="B23" s="6"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="6"/>
+      <c r="B24" s="6"/>
+    </row>
+  </sheetData>
+  <hyperlinks>
+    <hyperlink ref="B21" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B15" r:id="rId4"/>
+    <hyperlink ref="B14" r:id="rId5"/>
+  </hyperlinks>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="B6:B18"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E12" sqref="E12"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4" customWidth="1"/>
+    <col min="2" max="2" width="99" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="6" spans="2:2">
+      <c r="B6" s="4" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="7" spans="2:2">
+      <c r="B7" s="4" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="2:2">
+      <c r="B8" s="4" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="9" spans="2:2">
+      <c r="B9" s="4" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="2:2">
+      <c r="B10" s="4" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="11" spans="2:2">
+      <c r="B11" s="2"/>
+    </row>
+    <row r="12" spans="2:2" ht="25.5">
+      <c r="B12" s="3" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="2:2">
+      <c r="B13" s="2"/>
+    </row>
+    <row r="14" spans="2:2">
+      <c r="B14" s="2"/>
+    </row>
+    <row r="15" spans="2:2">
+      <c r="B15" s="1"/>
+    </row>
+    <row r="16" spans="2:2">
+      <c r="B16" s="1"/>
+    </row>
+    <row r="17" spans="2:2">
+      <c r="B17" s="1"/>
+    </row>
+    <row r="18" spans="2:2">
+      <c r="B18" s="5" t="s">
+        <v>26</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:BA13"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-[...3 lines deleted...]
-      <selection pane="bottomRight" activeCell="AW19" sqref="AW19"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="A8" sqref="A8"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="39.42578125" customWidth="1"/>
-    <col min="24" max="29" width="9.28515625" customWidth="1"/>
+    <col min="1" max="1" width="39.42578125" style="8" customWidth="1"/>
+    <col min="2" max="23" width="9.140625" style="8"/>
+    <col min="24" max="29" width="9.28515625" style="8" customWidth="1"/>
+    <col min="30" max="49" width="9.140625" style="8"/>
+    <col min="50" max="50" width="10.140625" style="8" customWidth="1"/>
+    <col min="51" max="16384" width="9.140625" style="8"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53" s="4" customFormat="1" ht="29.25" customHeight="1">
-[...94 lines deleted...]
-      <c r="B4" s="27">
+    <row r="1" spans="1:53" s="10" customFormat="1">
+      <c r="A1" s="46" t="s">
+        <v>31</v>
+      </c>
+      <c r="B1" s="46"/>
+      <c r="C1" s="46"/>
+      <c r="D1" s="46"/>
+      <c r="E1" s="46"/>
+      <c r="F1" s="46"/>
+      <c r="G1" s="46"/>
+      <c r="H1" s="46"/>
+      <c r="I1" s="46"/>
+      <c r="J1" s="46"/>
+      <c r="K1" s="46"/>
+      <c r="L1" s="46"/>
+      <c r="M1" s="46"/>
+      <c r="N1" s="46"/>
+      <c r="O1" s="46"/>
+      <c r="P1" s="46"/>
+      <c r="Q1" s="46"/>
+      <c r="R1" s="46"/>
+      <c r="S1" s="46"/>
+      <c r="T1" s="46"/>
+      <c r="U1" s="46"/>
+      <c r="V1" s="46"/>
+      <c r="W1" s="46"/>
+      <c r="X1" s="46"/>
+      <c r="Y1" s="46"/>
+      <c r="Z1" s="46"/>
+      <c r="AA1" s="46"/>
+      <c r="AB1" s="46"/>
+      <c r="AC1" s="46"/>
+      <c r="AD1" s="46"/>
+      <c r="AE1" s="46"/>
+      <c r="AF1" s="46"/>
+      <c r="AG1" s="46"/>
+      <c r="AH1" s="46"/>
+      <c r="AI1" s="46"/>
+      <c r="AJ1" s="46"/>
+      <c r="AK1" s="46"/>
+      <c r="AL1" s="46"/>
+      <c r="AM1" s="46"/>
+      <c r="AN1" s="46"/>
+      <c r="AO1" s="46"/>
+    </row>
+    <row r="2" spans="1:53" s="10" customFormat="1">
+      <c r="A2" s="46" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
+      <c r="N2" s="46"/>
+      <c r="O2" s="46"/>
+      <c r="P2" s="46"/>
+      <c r="Q2" s="46"/>
+      <c r="R2" s="46"/>
+      <c r="S2" s="46"/>
+      <c r="T2" s="46"/>
+      <c r="U2" s="46"/>
+      <c r="V2" s="46"/>
+      <c r="W2" s="46"/>
+      <c r="X2" s="46"/>
+      <c r="Y2" s="46"/>
+      <c r="Z2" s="46"/>
+      <c r="AA2" s="46"/>
+      <c r="AB2" s="46"/>
+      <c r="AC2" s="46"/>
+      <c r="AD2" s="46"/>
+      <c r="AE2" s="46"/>
+      <c r="AF2" s="46"/>
+      <c r="AG2" s="46"/>
+      <c r="AH2" s="46"/>
+      <c r="AI2" s="46"/>
+      <c r="AJ2" s="46"/>
+      <c r="AK2" s="46"/>
+      <c r="AL2" s="46"/>
+      <c r="AM2" s="46"/>
+      <c r="AN2" s="46"/>
+      <c r="AO2" s="46"/>
+    </row>
+    <row r="3" spans="1:53" s="7" customFormat="1" ht="12"/>
+    <row r="4" spans="1:53" s="14" customFormat="1" ht="25.5" customHeight="1">
+      <c r="A4" s="47" t="s">
+        <v>33</v>
+      </c>
+      <c r="B4" s="50">
         <v>2015</v>
       </c>
-      <c r="C4" s="27"/>
-[...2 lines deleted...]
-      <c r="F4" s="27">
+      <c r="C4" s="50"/>
+      <c r="D4" s="50"/>
+      <c r="E4" s="50"/>
+      <c r="F4" s="50">
         <v>2016</v>
       </c>
-      <c r="G4" s="27"/>
-[...2 lines deleted...]
-      <c r="J4" s="27">
+      <c r="G4" s="50"/>
+      <c r="H4" s="50"/>
+      <c r="I4" s="50"/>
+      <c r="J4" s="50">
         <v>2017</v>
       </c>
-      <c r="K4" s="27"/>
-[...2 lines deleted...]
-      <c r="N4" s="27">
+      <c r="K4" s="50"/>
+      <c r="L4" s="50"/>
+      <c r="M4" s="50"/>
+      <c r="N4" s="50">
         <v>2018</v>
       </c>
-      <c r="O4" s="27"/>
-[...2 lines deleted...]
-      <c r="R4" s="27">
+      <c r="O4" s="50"/>
+      <c r="P4" s="50"/>
+      <c r="Q4" s="50"/>
+      <c r="R4" s="50">
         <v>2019</v>
       </c>
-      <c r="S4" s="27"/>
-[...2 lines deleted...]
-      <c r="V4" s="27">
+      <c r="S4" s="50"/>
+      <c r="T4" s="50"/>
+      <c r="U4" s="50"/>
+      <c r="V4" s="50">
         <v>2020</v>
       </c>
-      <c r="W4" s="27"/>
-[...2 lines deleted...]
-      <c r="Z4" s="27">
+      <c r="W4" s="50"/>
+      <c r="X4" s="50"/>
+      <c r="Y4" s="50"/>
+      <c r="Z4" s="50">
         <v>2021</v>
       </c>
-      <c r="AA4" s="27"/>
-[...2 lines deleted...]
-      <c r="AD4" s="24">
+      <c r="AA4" s="50"/>
+      <c r="AB4" s="50"/>
+      <c r="AC4" s="50"/>
+      <c r="AD4" s="51">
         <v>2022</v>
       </c>
-      <c r="AE4" s="25"/>
-[...2 lines deleted...]
-      <c r="AH4" s="24">
+      <c r="AE4" s="52"/>
+      <c r="AF4" s="52"/>
+      <c r="AG4" s="53"/>
+      <c r="AH4" s="51">
         <v>2023</v>
       </c>
-      <c r="AI4" s="25"/>
-[...2 lines deleted...]
-      <c r="AL4" s="24">
+      <c r="AI4" s="52"/>
+      <c r="AJ4" s="52"/>
+      <c r="AK4" s="53"/>
+      <c r="AL4" s="51">
         <v>2024</v>
       </c>
-      <c r="AM4" s="25"/>
-[...291 lines deleted...]
-      <c r="B7" s="9">
+      <c r="AM4" s="52"/>
+      <c r="AN4" s="52"/>
+      <c r="AO4" s="53"/>
+      <c r="AP4" s="51">
+        <v>2025</v>
+      </c>
+      <c r="AQ4" s="52"/>
+      <c r="AR4" s="52"/>
+      <c r="AS4" s="53"/>
+      <c r="AT4" s="51" t="s">
+        <v>56</v>
+      </c>
+      <c r="AU4" s="52"/>
+      <c r="AV4" s="52"/>
+      <c r="AW4" s="53"/>
+      <c r="AX4" s="51" t="s">
+        <v>57</v>
+      </c>
+      <c r="AY4" s="52"/>
+      <c r="AZ4" s="52"/>
+      <c r="BA4" s="53"/>
+    </row>
+    <row r="5" spans="1:53" s="15" customFormat="1" ht="11.25">
+      <c r="A5" s="48"/>
+      <c r="B5" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="C5" s="50"/>
+      <c r="D5" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="E5" s="50"/>
+      <c r="F5" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="G5" s="50"/>
+      <c r="H5" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="I5" s="50"/>
+      <c r="J5" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="K5" s="50"/>
+      <c r="L5" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="M5" s="50"/>
+      <c r="N5" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="O5" s="50"/>
+      <c r="P5" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="Q5" s="50"/>
+      <c r="R5" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="S5" s="50"/>
+      <c r="T5" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="U5" s="50"/>
+      <c r="V5" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="W5" s="50"/>
+      <c r="X5" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="Y5" s="50"/>
+      <c r="Z5" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="AA5" s="50"/>
+      <c r="AB5" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="AC5" s="50"/>
+      <c r="AD5" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="AE5" s="50"/>
+      <c r="AF5" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="AG5" s="50"/>
+      <c r="AH5" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="AI5" s="50"/>
+      <c r="AJ5" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="AK5" s="50"/>
+      <c r="AL5" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="AM5" s="50"/>
+      <c r="AN5" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="AO5" s="50"/>
+      <c r="AP5" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="AQ5" s="50"/>
+      <c r="AR5" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="AS5" s="50"/>
+      <c r="AT5" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="AU5" s="50"/>
+      <c r="AV5" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="AW5" s="50"/>
+      <c r="AX5" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="AY5" s="50"/>
+      <c r="AZ5" s="50" t="s">
+        <v>35</v>
+      </c>
+      <c r="BA5" s="50"/>
+    </row>
+    <row r="6" spans="1:53" s="14" customFormat="1" ht="22.5">
+      <c r="A6" s="49"/>
+      <c r="B6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="C6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="D6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="E6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="F6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="G6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="H6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="I6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="J6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="K6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="L6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="M6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="N6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="O6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="P6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="R6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="S6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="T6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="U6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="V6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="W6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="X6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="Y6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="Z6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="AA6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="AC6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="AD6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="AE6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="AF6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="AG6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="AH6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="AI6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="AJ6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="AK6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="AL6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="AM6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="AN6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="AO6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="AP6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="AQ6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="AR6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="AS6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="AT6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="AU6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="AV6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="AW6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="AX6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="AY6" s="9" t="s">
+        <v>55</v>
+      </c>
+      <c r="AZ6" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="BA6" s="9" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:53" s="12" customFormat="1" ht="30.75" customHeight="1">
+      <c r="A7" s="16" t="s">
+        <v>36</v>
+      </c>
+      <c r="B7" s="12">
         <f>B8+B9+B10</f>
         <v>18947.709750000002</v>
       </c>
-      <c r="C7" s="9">
-        <f t="shared" ref="C7:AC7" si="0">C8+C9+C10</f>
+      <c r="C7" s="12">
+        <f t="shared" ref="C7:BA7" si="0">C8+C9+C10</f>
         <v>16779.64662</v>
       </c>
-      <c r="D7" s="9">
+      <c r="D7" s="12">
         <f t="shared" si="0"/>
         <v>68843.700689999998</v>
       </c>
-      <c r="E7" s="9">
+      <c r="E7" s="12">
         <f t="shared" si="0"/>
         <v>79535.237919999985</v>
       </c>
-      <c r="F7" s="9">
+      <c r="F7" s="12">
         <f t="shared" si="0"/>
         <v>43854.996890000002</v>
       </c>
-      <c r="G7" s="9">
+      <c r="G7" s="12">
         <f t="shared" si="0"/>
         <v>30046.69339</v>
       </c>
-      <c r="H7" s="9">
+      <c r="H7" s="12">
         <f t="shared" si="0"/>
         <v>71238.785749999995</v>
       </c>
-      <c r="I7" s="9">
+      <c r="I7" s="12">
         <f t="shared" si="0"/>
         <v>78640.401299999998</v>
       </c>
-      <c r="J7" s="9">
+      <c r="J7" s="12">
         <f t="shared" si="0"/>
         <v>32589.277300000005</v>
       </c>
-      <c r="K7" s="9">
+      <c r="K7" s="12">
         <f t="shared" si="0"/>
         <v>28018.618419999999</v>
       </c>
-      <c r="L7" s="9">
+      <c r="L7" s="12">
         <f t="shared" si="0"/>
         <v>93499.050939999986</v>
       </c>
-      <c r="M7" s="9">
+      <c r="M7" s="12">
         <f t="shared" si="0"/>
         <v>108056.31533999999</v>
       </c>
-      <c r="N7" s="9">
+      <c r="N7" s="12">
         <f t="shared" si="0"/>
         <v>68444.13115999999</v>
       </c>
-      <c r="O7" s="9">
+      <c r="O7" s="12">
         <f t="shared" si="0"/>
         <v>41756.932390000002</v>
       </c>
-      <c r="P7" s="9">
+      <c r="P7" s="12">
         <f t="shared" si="0"/>
         <v>134336.17732999998</v>
       </c>
-      <c r="Q7" s="9">
+      <c r="Q7" s="12">
         <f t="shared" si="0"/>
         <v>144334.94673000003</v>
       </c>
-      <c r="R7" s="9">
+      <c r="R7" s="12">
         <f t="shared" si="0"/>
         <v>78761.279979999978</v>
       </c>
-      <c r="S7" s="9">
+      <c r="S7" s="12">
         <f t="shared" si="0"/>
         <v>55961.37344000001</v>
       </c>
-      <c r="T7" s="9">
+      <c r="T7" s="12">
         <f t="shared" si="0"/>
         <v>160115.48612999998</v>
       </c>
-      <c r="U7" s="9">
+      <c r="U7" s="12">
         <f t="shared" si="0"/>
         <v>178925.76237000001</v>
       </c>
-      <c r="V7" s="9">
+      <c r="V7" s="12">
         <f t="shared" si="0"/>
         <v>70642.438809999992</v>
       </c>
-      <c r="W7" s="9">
+      <c r="W7" s="12">
         <f t="shared" si="0"/>
         <v>53405.553899999999</v>
       </c>
-      <c r="X7" s="9">
+      <c r="X7" s="12">
         <f t="shared" si="0"/>
         <v>219928.95136000001</v>
       </c>
-      <c r="Y7" s="9">
+      <c r="Y7" s="12">
         <f t="shared" si="0"/>
         <v>218604.71590000001</v>
       </c>
-      <c r="Z7" s="9">
+      <c r="Z7" s="12">
         <f t="shared" si="0"/>
         <v>94070.098429999984</v>
       </c>
-      <c r="AA7" s="9">
+      <c r="AA7" s="12">
         <f t="shared" si="0"/>
         <v>92144.031149999995</v>
       </c>
-      <c r="AB7" s="9">
+      <c r="AB7" s="12">
         <f t="shared" si="0"/>
         <v>410354.69168999995</v>
       </c>
-      <c r="AC7" s="9">
+      <c r="AC7" s="12">
         <f t="shared" si="0"/>
         <v>332042.2480100001</v>
       </c>
-      <c r="AD7" s="10">
-        <f t="shared" ref="AD7:AW7" si="1">AD8+AD9+AD10</f>
+      <c r="AD7" s="17">
+        <f t="shared" si="0"/>
         <v>67064.676100000012</v>
       </c>
-      <c r="AE7" s="10">
-        <f t="shared" si="1"/>
+      <c r="AE7" s="17">
+        <f t="shared" si="0"/>
         <v>113886.67276000002</v>
       </c>
-      <c r="AF7" s="10">
-        <f t="shared" si="1"/>
+      <c r="AF7" s="17">
+        <f t="shared" si="0"/>
         <v>326841.61865000002</v>
       </c>
-      <c r="AG7" s="10">
-        <f t="shared" si="1"/>
+      <c r="AG7" s="17">
+        <f t="shared" si="0"/>
         <v>351648.77850000007</v>
       </c>
-      <c r="AH7" s="10">
-        <f t="shared" si="1"/>
+      <c r="AH7" s="17">
+        <f t="shared" si="0"/>
         <v>58990.209589999999</v>
       </c>
-      <c r="AI7" s="10">
-        <f t="shared" si="1"/>
+      <c r="AI7" s="17">
+        <f t="shared" si="0"/>
         <v>93120.984980000008</v>
       </c>
-      <c r="AJ7" s="10">
-        <f t="shared" si="1"/>
+      <c r="AJ7" s="17">
+        <f t="shared" si="0"/>
         <v>330902.17348000006</v>
       </c>
-      <c r="AK7" s="10">
-        <f t="shared" si="1"/>
+      <c r="AK7" s="17">
+        <f t="shared" si="0"/>
         <v>205077.41762999995</v>
       </c>
-      <c r="AL7" s="10">
-        <f t="shared" si="1"/>
+      <c r="AL7" s="17">
+        <f t="shared" si="0"/>
         <v>93739.524850000031</v>
       </c>
-      <c r="AM7" s="10">
-        <f t="shared" si="1"/>
+      <c r="AM7" s="17">
+        <f t="shared" si="0"/>
         <v>143966.02247999996</v>
       </c>
-      <c r="AN7" s="10">
-        <f t="shared" si="1"/>
+      <c r="AN7" s="17">
+        <f t="shared" si="0"/>
         <v>386778.99505000003</v>
       </c>
-      <c r="AO7" s="10">
-        <f t="shared" si="1"/>
+      <c r="AO7" s="17">
+        <f t="shared" si="0"/>
         <v>194770.30052000002</v>
       </c>
-      <c r="AP7" s="10">
-[...48 lines deleted...]
-    <row r="8" spans="1:53" s="13" customFormat="1" ht="30" customHeight="1">
+      <c r="AP7" s="17">
+        <f t="shared" si="0"/>
+        <v>137448.92272</v>
+      </c>
+      <c r="AQ7" s="17">
+        <f t="shared" si="0"/>
+        <v>211372.23655999999</v>
+      </c>
+      <c r="AR7" s="17">
+        <f t="shared" si="0"/>
+        <v>429107.68622000009</v>
+      </c>
+      <c r="AS7" s="17">
+        <f t="shared" si="0"/>
+        <v>263940.77034000005</v>
+      </c>
+      <c r="AT7" s="17">
+        <f t="shared" si="0"/>
+        <v>91735.106869999989</v>
+      </c>
+      <c r="AU7" s="17">
+        <f t="shared" si="0"/>
+        <v>142917.03605</v>
+      </c>
+      <c r="AV7" s="17">
+        <f t="shared" si="0"/>
+        <v>153848.57866</v>
+      </c>
+      <c r="AW7" s="17">
+        <f t="shared" si="0"/>
+        <v>147052.72456999999</v>
+      </c>
+      <c r="AX7" s="17">
+        <f t="shared" si="0"/>
+        <v>10877044.845570002</v>
+      </c>
+      <c r="AY7" s="17">
+        <f t="shared" si="0"/>
+        <v>139511.52291999999</v>
+      </c>
+      <c r="AZ7" s="17">
+        <f t="shared" si="0"/>
+        <v>191314.51235000009</v>
+      </c>
+      <c r="BA7" s="17">
+        <f t="shared" si="0"/>
+        <v>162530.83560999995</v>
+      </c>
+    </row>
+    <row r="8" spans="1:53" s="13" customFormat="1" ht="11.25">
       <c r="A8" s="11" t="s">
-        <v>8</v>
-[...1 lines deleted...]
-      <c r="B8" s="12">
+        <v>49</v>
+      </c>
+      <c r="B8" s="18">
         <v>9358.3639999999996</v>
       </c>
-      <c r="C8" s="12">
+      <c r="C8" s="18">
         <v>9358.3639999999996</v>
       </c>
-      <c r="D8" s="12">
+      <c r="D8" s="18">
         <v>9358.3639999999996</v>
       </c>
-      <c r="E8" s="12">
+      <c r="E8" s="18">
         <v>9358.3639999999996</v>
       </c>
-      <c r="F8" s="12">
+      <c r="F8" s="18">
         <v>9358.3639999999996</v>
       </c>
-      <c r="G8" s="12">
+      <c r="G8" s="18">
         <v>9358.3639999999996</v>
       </c>
-      <c r="H8" s="12">
+      <c r="H8" s="18">
         <v>9358.3639999999996</v>
       </c>
-      <c r="I8" s="12">
+      <c r="I8" s="18">
         <v>9358.3639999999996</v>
       </c>
-      <c r="J8" s="12">
+      <c r="J8" s="18">
         <v>9358.3639999999996</v>
       </c>
-      <c r="K8" s="12">
+      <c r="K8" s="18">
         <v>9358.3639999999996</v>
       </c>
-      <c r="L8" s="12">
+      <c r="L8" s="18">
         <v>9358.3639999999996</v>
       </c>
-      <c r="M8" s="12">
+      <c r="M8" s="18">
         <v>9358.3639999999996</v>
       </c>
-      <c r="N8" s="12">
+      <c r="N8" s="18">
         <v>31892.372229999994</v>
       </c>
-      <c r="O8" s="12">
+      <c r="O8" s="18">
         <v>12457.37485</v>
       </c>
-      <c r="P8" s="12">
+      <c r="P8" s="18">
         <v>28625.772779999999</v>
       </c>
-      <c r="Q8" s="12">
+      <c r="Q8" s="18">
         <v>25966.896629999996</v>
       </c>
-      <c r="R8" s="12">
+      <c r="R8" s="18">
         <v>29820.318269999996</v>
       </c>
-      <c r="S8" s="12">
+      <c r="S8" s="18">
         <v>17668.22264</v>
       </c>
-      <c r="T8" s="12">
+      <c r="T8" s="18">
         <v>17105.724399999999</v>
       </c>
-      <c r="U8" s="12">
+      <c r="U8" s="18">
         <v>28918.456419999999</v>
       </c>
-      <c r="V8" s="12">
+      <c r="V8" s="18">
         <v>19831.869799999997</v>
       </c>
-      <c r="W8" s="12">
+      <c r="W8" s="18">
         <v>9210.0031199999994</v>
       </c>
-      <c r="X8" s="12">
+      <c r="X8" s="18">
         <v>36698.592980000009</v>
       </c>
-      <c r="Y8" s="12">
+      <c r="Y8" s="18">
         <v>36082.692580000003</v>
       </c>
-      <c r="Z8" s="12">
+      <c r="Z8" s="18">
         <v>23641.158869999996</v>
       </c>
-      <c r="AA8" s="12">
+      <c r="AA8" s="18">
         <v>13834.05385</v>
       </c>
-      <c r="AB8" s="12">
+      <c r="AB8" s="18">
         <v>162654.05864999996</v>
       </c>
-      <c r="AC8" s="12">
+      <c r="AC8" s="18">
         <v>66294.340289999993</v>
       </c>
-      <c r="AD8" s="12">
+      <c r="AD8" s="18">
         <v>5108.9899799999985</v>
       </c>
-      <c r="AE8" s="12">
+      <c r="AE8" s="18">
         <v>5774.6201499999997</v>
       </c>
-      <c r="AF8" s="12">
+      <c r="AF8" s="18">
         <v>75625.473339999997</v>
       </c>
-      <c r="AG8" s="12">
+      <c r="AG8" s="18">
         <v>41427.5576</v>
       </c>
-      <c r="AH8" s="12">
+      <c r="AH8" s="18">
         <v>2535.0402200000008</v>
       </c>
-      <c r="AI8" s="12">
+      <c r="AI8" s="18">
         <v>3696.2249699999993</v>
       </c>
-      <c r="AJ8" s="12">
+      <c r="AJ8" s="18">
         <v>144257.63444000005</v>
       </c>
-      <c r="AK8" s="12">
+      <c r="AK8" s="18">
         <v>26609.468640000003</v>
       </c>
-      <c r="AL8" s="21">
+      <c r="AL8" s="19">
         <v>7049.9158099999986</v>
       </c>
-      <c r="AM8" s="21">
+      <c r="AM8" s="19">
         <v>13480.029629999994</v>
       </c>
-      <c r="AN8" s="21">
+      <c r="AN8" s="19">
         <v>127927.99665</v>
       </c>
-      <c r="AO8" s="21">
+      <c r="AO8" s="19">
         <v>39602.430869999997</v>
       </c>
-      <c r="AP8" s="21">
-[...40 lines deleted...]
-      <c r="B9" s="15">
+      <c r="AP8" s="31">
+        <v>17491.73705</v>
+      </c>
+      <c r="AQ8" s="31">
+        <v>25174.79722</v>
+      </c>
+      <c r="AR8" s="31">
+        <v>262631.83974000008</v>
+      </c>
+      <c r="AS8" s="31">
+        <v>51632.975100000011</v>
+      </c>
+      <c r="AT8" s="31">
+        <v>9391.206549999999</v>
+      </c>
+      <c r="AU8" s="31">
+        <v>11926.529690000001</v>
+      </c>
+      <c r="AV8" s="31">
+        <v>47702.24276999999</v>
+      </c>
+      <c r="AW8" s="31">
+        <v>13459.666189999996</v>
+      </c>
+      <c r="AX8" s="31">
+        <v>6137.0198899999996</v>
+      </c>
+      <c r="AY8" s="31">
+        <v>9050.1424100000004</v>
+      </c>
+      <c r="AZ8" s="31">
+        <v>87301.006600000022</v>
+      </c>
+      <c r="BA8" s="31">
+        <v>19235.352289999992</v>
+      </c>
+    </row>
+    <row r="9" spans="1:53" s="13" customFormat="1" ht="11.25">
+      <c r="A9" s="20" t="s">
+        <v>51</v>
+      </c>
+      <c r="B9" s="21">
         <v>1249.5260000000001</v>
       </c>
-      <c r="C9" s="15">
+      <c r="C9" s="21">
         <v>312.18226999999996</v>
       </c>
-      <c r="D9" s="15">
+      <c r="D9" s="21">
         <v>378.71307999999993</v>
       </c>
-      <c r="E9" s="15">
+      <c r="E9" s="21">
         <v>1665.7893300000003</v>
       </c>
-      <c r="F9" s="15">
+      <c r="F9" s="21">
         <v>1488.4174999999998</v>
       </c>
-      <c r="G9" s="15">
+      <c r="G9" s="21">
         <v>708.73604</v>
       </c>
-      <c r="H9" s="15">
+      <c r="H9" s="21">
         <v>252.95370000000003</v>
       </c>
-      <c r="I9" s="15">
+      <c r="I9" s="21">
         <v>798.25833999999998</v>
       </c>
-      <c r="J9" s="15">
+      <c r="J9" s="21">
         <v>629.4135</v>
       </c>
-      <c r="K9" s="15">
+      <c r="K9" s="21">
         <v>734.61651999999992</v>
       </c>
-      <c r="L9" s="15">
+      <c r="L9" s="21">
         <v>721.49194000000011</v>
       </c>
-      <c r="M9" s="15">
+      <c r="M9" s="21">
         <v>1084.7937099999999</v>
       </c>
-      <c r="N9" s="15">
+      <c r="N9" s="21">
         <v>1880.5514000000003</v>
       </c>
-      <c r="O9" s="15">
+      <c r="O9" s="21">
         <v>1775.77423</v>
       </c>
-      <c r="P9" s="15">
+      <c r="P9" s="21">
         <v>2798.49847</v>
       </c>
-      <c r="Q9" s="15">
+      <c r="Q9" s="21">
         <v>4125.9682499999999</v>
       </c>
-      <c r="R9" s="15">
+      <c r="R9" s="21">
         <v>1282.961</v>
       </c>
-      <c r="S9" s="15">
+      <c r="S9" s="21">
         <v>1560.6055100000001</v>
       </c>
-      <c r="T9" s="15">
+      <c r="T9" s="21">
         <v>3337.5934000000002</v>
       </c>
-      <c r="U9" s="15">
+      <c r="U9" s="21">
         <v>12519.829889999999</v>
       </c>
-      <c r="V9" s="15">
+      <c r="V9" s="21">
         <v>1986.0050000000001</v>
       </c>
-      <c r="W9" s="15">
+      <c r="W9" s="21">
         <v>1213.3041600000001</v>
       </c>
-      <c r="X9" s="15">
+      <c r="X9" s="21">
         <v>5194.81567</v>
       </c>
-      <c r="Y9" s="15">
+      <c r="Y9" s="21">
         <v>14340.68765</v>
       </c>
-      <c r="Z9" s="15">
+      <c r="Z9" s="21">
         <v>2140.056</v>
       </c>
-      <c r="AA9" s="15">
+      <c r="AA9" s="21">
         <v>2775.6164000000003</v>
       </c>
-      <c r="AB9" s="15">
+      <c r="AB9" s="21">
         <v>3624.4761999999992</v>
       </c>
-      <c r="AC9" s="15">
+      <c r="AC9" s="21">
         <v>13249.675790000001</v>
       </c>
-      <c r="AD9" s="15">
+      <c r="AD9" s="21">
         <v>2257.5587</v>
       </c>
-      <c r="AE9" s="15">
+      <c r="AE9" s="21">
         <v>3479.7684199999999</v>
       </c>
-      <c r="AF9" s="15">
+      <c r="AF9" s="21">
         <v>3537.8641700000003</v>
       </c>
-      <c r="AG9" s="15">
+      <c r="AG9" s="21">
         <v>12047.689579999998</v>
       </c>
-      <c r="AH9" s="15">
+      <c r="AH9" s="21">
         <v>2687.3938900000003</v>
       </c>
-      <c r="AI9" s="15">
+      <c r="AI9" s="21">
         <v>2356.0038599999998</v>
       </c>
-      <c r="AJ9" s="15">
+      <c r="AJ9" s="21">
         <v>2222.2256700000003</v>
       </c>
-      <c r="AK9" s="15">
+      <c r="AK9" s="21">
         <v>4550.2542299999996</v>
       </c>
-      <c r="AL9" s="23">
+      <c r="AL9" s="22">
         <v>3862.49577</v>
       </c>
-      <c r="AM9" s="23">
+      <c r="AM9" s="22">
         <v>3378.3360900000002</v>
       </c>
-      <c r="AN9" s="23">
+      <c r="AN9" s="22">
         <v>1939.8437499999998</v>
       </c>
-      <c r="AO9" s="23">
+      <c r="AO9" s="22">
         <v>7753.4223499999998</v>
       </c>
-      <c r="AP9" s="22">
-[...40 lines deleted...]
-      <c r="B10" s="17">
+      <c r="AP9" s="32">
+        <v>2229.3115299999999</v>
+      </c>
+      <c r="AQ9" s="32">
+        <v>2343.0113700000002</v>
+      </c>
+      <c r="AR9" s="32">
+        <v>2640.4229599999999</v>
+      </c>
+      <c r="AS9" s="32">
+        <v>15721.131159999999</v>
+      </c>
+      <c r="AT9" s="45">
+        <v>1264.0735300000001</v>
+      </c>
+      <c r="AU9" s="45">
+        <v>1669.26513</v>
+      </c>
+      <c r="AV9" s="45">
+        <v>1464.0761000000005</v>
+      </c>
+      <c r="AW9" s="45">
+        <v>7459.0372500000003</v>
+      </c>
+      <c r="AX9" s="45">
+        <v>357.73399999999998</v>
+      </c>
+      <c r="AY9" s="45">
+        <v>683.72215000000006</v>
+      </c>
+      <c r="AZ9" s="45">
+        <v>1469.3562399999998</v>
+      </c>
+      <c r="BA9" s="45">
+        <v>7753.1538200000005</v>
+      </c>
+    </row>
+    <row r="10" spans="1:53" s="13" customFormat="1" ht="11.25">
+      <c r="A10" s="24" t="s">
+        <v>50</v>
+      </c>
+      <c r="B10" s="25">
         <v>8339.8197500000006</v>
       </c>
-      <c r="C10" s="17">
+      <c r="C10" s="25">
         <v>7109.1003499999988</v>
       </c>
-      <c r="D10" s="17">
+      <c r="D10" s="25">
         <v>59106.623610000002</v>
       </c>
-      <c r="E10" s="17">
+      <c r="E10" s="25">
         <v>68511.084589999984</v>
       </c>
-      <c r="F10" s="17">
+      <c r="F10" s="25">
         <v>33008.215390000005</v>
       </c>
-      <c r="G10" s="17">
+      <c r="G10" s="25">
         <v>19979.593350000003</v>
       </c>
-      <c r="H10" s="17">
+      <c r="H10" s="25">
         <v>61627.468049999996</v>
       </c>
-      <c r="I10" s="17">
+      <c r="I10" s="25">
         <v>68483.778959999996</v>
       </c>
-      <c r="J10" s="17">
+      <c r="J10" s="25">
         <v>22601.499800000005</v>
       </c>
-      <c r="K10" s="17">
+      <c r="K10" s="25">
         <v>17925.637900000002</v>
       </c>
-      <c r="L10" s="17">
+      <c r="L10" s="25">
         <v>83419.194999999992</v>
       </c>
-      <c r="M10" s="17">
+      <c r="M10" s="25">
         <v>97613.157629999987</v>
       </c>
-      <c r="N10" s="17">
+      <c r="N10" s="25">
         <v>34671.20753</v>
       </c>
-      <c r="O10" s="17">
+      <c r="O10" s="25">
         <v>27523.783310000003</v>
       </c>
-      <c r="P10" s="17">
+      <c r="P10" s="25">
         <v>102911.90607999999</v>
       </c>
-      <c r="Q10" s="17">
+      <c r="Q10" s="25">
         <v>114242.08185000003</v>
       </c>
-      <c r="R10" s="17">
+      <c r="R10" s="25">
         <v>47658.000709999986</v>
       </c>
-      <c r="S10" s="17">
+      <c r="S10" s="25">
         <v>36732.545290000009</v>
       </c>
-      <c r="T10" s="17">
+      <c r="T10" s="25">
         <v>139672.16832999999</v>
       </c>
-      <c r="U10" s="17">
+      <c r="U10" s="25">
         <v>137487.47606000002</v>
       </c>
-      <c r="V10" s="17">
+      <c r="V10" s="25">
         <v>48824.564010000002</v>
       </c>
-      <c r="W10" s="17">
+      <c r="W10" s="25">
         <v>42982.246619999998</v>
       </c>
-      <c r="X10" s="17">
+      <c r="X10" s="25">
         <v>178035.54270999998</v>
       </c>
-      <c r="Y10" s="17">
+      <c r="Y10" s="25">
         <v>168181.33567</v>
       </c>
-      <c r="Z10" s="17">
+      <c r="Z10" s="25">
         <v>68288.883559999987</v>
       </c>
-      <c r="AA10" s="17">
+      <c r="AA10" s="25">
         <v>75534.3609</v>
       </c>
-      <c r="AB10" s="17">
+      <c r="AB10" s="25">
         <v>244076.15683999998</v>
       </c>
-      <c r="AC10" s="17">
+      <c r="AC10" s="25">
         <v>252498.23193000007</v>
       </c>
-      <c r="AD10" s="17">
+      <c r="AD10" s="25">
         <v>59698.127420000012</v>
       </c>
-      <c r="AE10" s="17">
+      <c r="AE10" s="25">
         <v>104632.28419000002</v>
       </c>
-      <c r="AF10" s="17">
+      <c r="AF10" s="25">
         <v>247678.28114000004</v>
       </c>
-      <c r="AG10" s="17">
+      <c r="AG10" s="25">
         <v>298173.53132000007</v>
       </c>
-      <c r="AH10" s="17">
+      <c r="AH10" s="25">
         <v>53767.775479999997</v>
       </c>
-      <c r="AI10" s="17">
+      <c r="AI10" s="25">
         <v>87068.756150000016</v>
       </c>
-      <c r="AJ10" s="17">
+      <c r="AJ10" s="25">
         <v>184422.31336999999</v>
       </c>
-      <c r="AK10" s="17">
+      <c r="AK10" s="25">
         <v>173917.69475999995</v>
       </c>
-      <c r="AL10" s="22">
+      <c r="AL10" s="23">
         <v>82827.113270000031</v>
       </c>
-      <c r="AM10" s="22">
+      <c r="AM10" s="23">
         <v>127107.65675999997</v>
       </c>
-      <c r="AN10" s="22">
+      <c r="AN10" s="23">
         <v>256911.15465000001</v>
       </c>
-      <c r="AO10" s="22">
+      <c r="AO10" s="23">
         <v>147414.44730000003</v>
       </c>
-      <c r="AP10" s="22">
-[...41 lines deleted...]
-      <c r="C11" s="19">
+      <c r="AP10" s="32">
+        <v>117727.87414</v>
+      </c>
+      <c r="AQ10" s="32">
+        <v>183854.42796999999</v>
+      </c>
+      <c r="AR10" s="32">
+        <v>163835.42352000001</v>
+      </c>
+      <c r="AS10" s="32">
+        <v>196586.66408000005</v>
+      </c>
+      <c r="AT10" s="45">
+        <v>81079.826789999992</v>
+      </c>
+      <c r="AU10" s="45">
+        <v>129321.24123</v>
+      </c>
+      <c r="AV10" s="45">
+        <v>104682.25979000003</v>
+      </c>
+      <c r="AW10" s="45">
+        <v>126134.02112999999</v>
+      </c>
+      <c r="AX10" s="45">
+        <v>10870550.091680001</v>
+      </c>
+      <c r="AY10" s="45">
+        <v>129777.65836</v>
+      </c>
+      <c r="AZ10" s="45">
+        <v>102544.14951000006</v>
+      </c>
+      <c r="BA10" s="45">
+        <v>135542.32949999996</v>
+      </c>
+    </row>
+    <row r="11" spans="1:53" s="28" customFormat="1" ht="22.5">
+      <c r="A11" s="26" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="27"/>
+      <c r="C11" s="27">
         <f>C10/C7*100</f>
         <v>42.367402073453199</v>
       </c>
-      <c r="D11" s="19"/>
-[...2 lines deleted...]
-      <c r="G11" s="19">
+      <c r="D11" s="27"/>
+      <c r="E11" s="27"/>
+      <c r="F11" s="27"/>
+      <c r="G11" s="27">
         <f>G10/G7*100</f>
         <v>66.495148370134856</v>
       </c>
-      <c r="H11" s="19"/>
-[...2 lines deleted...]
-      <c r="K11" s="19">
+      <c r="H11" s="27"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="27"/>
+      <c r="K11" s="27">
         <f>K10/K7*100</f>
         <v>63.977593867385274</v>
       </c>
-      <c r="L11" s="19"/>
-[...2 lines deleted...]
-      <c r="O11" s="19">
+      <c r="L11" s="27"/>
+      <c r="M11" s="27"/>
+      <c r="N11" s="27"/>
+      <c r="O11" s="27">
         <f>O10/O7*100</f>
         <v>65.91428472986064</v>
       </c>
-      <c r="P11" s="19"/>
-[...2 lines deleted...]
-      <c r="S11" s="19">
+      <c r="P11" s="27"/>
+      <c r="Q11" s="27"/>
+      <c r="R11" s="27"/>
+      <c r="S11" s="27">
         <f>S10/S7*100</f>
         <v>65.639106104826865</v>
       </c>
-      <c r="T11" s="19"/>
-[...2 lines deleted...]
-      <c r="W11" s="19">
+      <c r="T11" s="27"/>
+      <c r="U11" s="27"/>
+      <c r="V11" s="27"/>
+      <c r="W11" s="27">
         <f>W10/W7*100</f>
         <v>80.482727883475803</v>
       </c>
-      <c r="X11" s="19"/>
-[...2 lines deleted...]
-      <c r="AA11" s="19">
+      <c r="X11" s="27"/>
+      <c r="Y11" s="27"/>
+      <c r="Z11" s="27"/>
+      <c r="AA11" s="27">
         <f>AA10/AA7*100</f>
         <v>81.974230948327687</v>
       </c>
-      <c r="AB11" s="19"/>
-[...2 lines deleted...]
-      <c r="AE11" s="19">
+      <c r="AB11" s="27"/>
+      <c r="AC11" s="27"/>
+      <c r="AD11" s="27"/>
+      <c r="AE11" s="27">
         <f>AE10/AE7*100</f>
         <v>91.874037281339923</v>
       </c>
-      <c r="AF11" s="19"/>
-[...2 lines deleted...]
-      <c r="AI11" s="19">
+      <c r="AF11" s="27"/>
+      <c r="AG11" s="27"/>
+      <c r="AH11" s="27"/>
+      <c r="AI11" s="27">
         <f>AI10/AI7*100</f>
         <v>93.500682116603627</v>
       </c>
-      <c r="AJ11" s="19"/>
-[...2 lines deleted...]
-      <c r="AM11" s="19">
+      <c r="AJ11" s="27"/>
+      <c r="AK11" s="27"/>
+      <c r="AL11" s="27"/>
+      <c r="AM11" s="27">
         <f>AM10/AM7*100</f>
         <v>88.290038559381628</v>
       </c>
-      <c r="AN11" s="19"/>
-[...35 lines deleted...]
-      <c r="AK13" s="3"/>
+      <c r="AN11" s="27"/>
+      <c r="AO11" s="27"/>
+      <c r="AP11" s="27"/>
+      <c r="AQ11" s="27">
+        <f t="shared" ref="AQ11" si="1">AQ10/AQ7*100</f>
+        <v>86.981351459471924</v>
+      </c>
+      <c r="AR11" s="27"/>
+      <c r="AS11" s="27"/>
+      <c r="AT11" s="27"/>
+      <c r="AU11" s="27">
+        <f t="shared" ref="AU11" si="2">AU10/AU7*100</f>
+        <v>90.486932002113832</v>
+      </c>
+      <c r="AV11" s="27"/>
+      <c r="AW11" s="27"/>
+      <c r="AX11" s="27"/>
+      <c r="AY11" s="27">
+        <f t="shared" ref="AY11" si="3">AY10/AY7*100</f>
+        <v>93.022895631652119</v>
+      </c>
+      <c r="AZ11" s="27"/>
+      <c r="BA11" s="27"/>
+    </row>
+    <row r="13" spans="1:53" s="29" customFormat="1" ht="11.25">
+      <c r="A13" s="54" t="s">
+        <v>53</v>
+      </c>
+      <c r="B13" s="54"/>
+      <c r="AD13" s="30"/>
+      <c r="AE13" s="30"/>
+      <c r="AF13" s="30"/>
+      <c r="AG13" s="30"/>
+      <c r="AH13" s="30"/>
+      <c r="AI13" s="30"/>
+      <c r="AJ13" s="30"/>
+      <c r="AK13" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="43">
-    <mergeCell ref="A1:AO1"/>
-    <mergeCell ref="A2:AO2"/>
+    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AX5:AY5"/>
+    <mergeCell ref="AZ5:BA5"/>
+    <mergeCell ref="A13:B13"/>
+    <mergeCell ref="AL5:AM5"/>
+    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="AP5:AQ5"/>
+    <mergeCell ref="AR5:AS5"/>
+    <mergeCell ref="AT5:AU5"/>
+    <mergeCell ref="AB5:AC5"/>
     <mergeCell ref="AD5:AE5"/>
-    <mergeCell ref="AD4:AG4"/>
-[...3 lines deleted...]
-    <mergeCell ref="N4:Q4"/>
     <mergeCell ref="AF5:AG5"/>
-    <mergeCell ref="AB5:AC5"/>
-[...5 lines deleted...]
-    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="AH5:AI5"/>
+    <mergeCell ref="AJ5:AK5"/>
+    <mergeCell ref="AP4:AS4"/>
+    <mergeCell ref="AT4:AW4"/>
+    <mergeCell ref="AX4:BA4"/>
+    <mergeCell ref="B5:C5"/>
+    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="F5:G5"/>
+    <mergeCell ref="H5:I5"/>
+    <mergeCell ref="J5:K5"/>
     <mergeCell ref="L5:M5"/>
     <mergeCell ref="N5:O5"/>
     <mergeCell ref="P5:Q5"/>
     <mergeCell ref="R5:S5"/>
-    <mergeCell ref="F5:G5"/>
-[...2 lines deleted...]
-    <mergeCell ref="D5:E5"/>
+    <mergeCell ref="T5:U5"/>
+    <mergeCell ref="V5:W5"/>
+    <mergeCell ref="X5:Y5"/>
+    <mergeCell ref="Z5:AA5"/>
+    <mergeCell ref="A1:AO1"/>
+    <mergeCell ref="A2:AO2"/>
     <mergeCell ref="A4:A6"/>
-    <mergeCell ref="R4:U4"/>
-    <mergeCell ref="B5:C5"/>
     <mergeCell ref="B4:E4"/>
     <mergeCell ref="F4:I4"/>
-    <mergeCell ref="AP4:AS4"/>
-[...2 lines deleted...]
-    <mergeCell ref="AN5:AO5"/>
+    <mergeCell ref="J4:M4"/>
+    <mergeCell ref="N4:Q4"/>
+    <mergeCell ref="R4:U4"/>
+    <mergeCell ref="V4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="AD4:AG4"/>
     <mergeCell ref="AH4:AK4"/>
-    <mergeCell ref="AH5:AI5"/>
-[...7 lines deleted...]
-    <mergeCell ref="AV5:AW5"/>
+    <mergeCell ref="AL4:AO4"/>
   </mergeCells>
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+  <headerFooter alignWithMargins="0"/>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100D097B620F85DB248BD79569E5B5257B2" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="038c68e01ee3cb3c8ba4c774756736f5">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all/>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{59F97CFF-DD73-4469-90A9-4EB759E21355}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{86976A33-07A0-4C57-AD3A-1AB6893C66A5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A494DF70-4065-4E18-834F-446CEBBC2002}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Almaty</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Metadata</vt:lpstr>
+      <vt:lpstr>Conventions</vt:lpstr>
+      <vt:lpstr>2015-2026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Microsoft Corporation</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>