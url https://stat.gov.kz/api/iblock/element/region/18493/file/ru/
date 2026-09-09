--- v0 (2026-06-03)
+++ v1 (2026-09-09)
@@ -1,73 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6135" tabRatio="721"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12315" tabRatio="629"/>
   </bookViews>
   <sheets>
     <sheet name="свиньи" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">свиньи!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="143" uniqueCount="27">
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
@@ -360,134 +360,143 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="8">
+  <cellStyleXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="34">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="8">
+  <cellStyles count="11">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный 100" xfId="9"/>
     <cellStyle name="Обычный 11" xfId="3"/>
     <cellStyle name="Обычный 151" xfId="4"/>
     <cellStyle name="Обычный 176" xfId="5"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный 203" xfId="6"/>
     <cellStyle name="Обычный 235" xfId="7"/>
+    <cellStyle name="Обычный 59" xfId="10"/>
+    <cellStyle name="Обычный 68" xfId="8"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -754,246 +763,246 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CH10"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="T12" sqref="T12"/>
+      <pane xSplit="1" topLeftCell="AG1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BF22" sqref="BF22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="7" style="2" customWidth="1"/>
     <col min="3" max="3" width="8.140625" style="2" customWidth="1"/>
     <col min="4" max="4" width="7.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="8.140625" style="2" customWidth="1"/>
     <col min="6" max="6" width="7.42578125" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.140625" style="2" customWidth="1"/>
     <col min="8" max="8" width="8" style="2" customWidth="1"/>
     <col min="9" max="9" width="7.5703125" style="2" customWidth="1"/>
     <col min="10" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:86" s="1" customFormat="1" ht="38.25" customHeight="1">
-      <c r="A1" s="30" t="s">
+      <c r="A1" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="30"/>
-[...11 lines deleted...]
-      <c r="AL1" s="30" t="s">
+      <c r="B1" s="31"/>
+      <c r="C1" s="31"/>
+      <c r="D1" s="31"/>
+      <c r="E1" s="31"/>
+      <c r="F1" s="31"/>
+      <c r="G1" s="31"/>
+      <c r="H1" s="31"/>
+      <c r="I1" s="31"/>
+      <c r="J1" s="31"/>
+      <c r="K1" s="31"/>
+      <c r="L1" s="31"/>
+      <c r="M1" s="31"/>
+      <c r="AL1" s="31" t="s">
         <v>15</v>
       </c>
-      <c r="AM1" s="30"/>
-[...21 lines deleted...]
-      <c r="BI1" s="30"/>
+      <c r="AM1" s="31"/>
+      <c r="AN1" s="31"/>
+      <c r="AO1" s="31"/>
+      <c r="AP1" s="31"/>
+      <c r="AQ1" s="31"/>
+      <c r="AR1" s="31"/>
+      <c r="AS1" s="31"/>
+      <c r="AT1" s="31"/>
+      <c r="AU1" s="31"/>
+      <c r="AV1" s="31"/>
+      <c r="AW1" s="31"/>
+      <c r="AX1" s="31"/>
+      <c r="AY1" s="31"/>
+      <c r="AZ1" s="31"/>
+      <c r="BA1" s="31"/>
+      <c r="BB1" s="31"/>
+      <c r="BC1" s="31"/>
+      <c r="BD1" s="31"/>
+      <c r="BE1" s="31"/>
+      <c r="BF1" s="31"/>
+      <c r="BG1" s="31"/>
+      <c r="BH1" s="31"/>
+      <c r="BI1" s="31"/>
       <c r="BJ1" s="17"/>
       <c r="BK1" s="17"/>
       <c r="BL1" s="17"/>
       <c r="BM1" s="17"/>
       <c r="BN1" s="17"/>
       <c r="BO1" s="17"/>
       <c r="BP1" s="17"/>
       <c r="BQ1" s="17"/>
       <c r="BR1" s="17"/>
       <c r="BS1" s="17"/>
       <c r="BT1" s="17"/>
       <c r="BU1" s="17"/>
       <c r="BV1" s="17"/>
       <c r="BW1" s="17"/>
       <c r="BX1" s="17"/>
       <c r="BY1" s="17"/>
       <c r="BZ1" s="17"/>
       <c r="CA1" s="17"/>
       <c r="CB1" s="17"/>
       <c r="CC1" s="17"/>
       <c r="CD1" s="17"/>
       <c r="CE1" s="17"/>
       <c r="CF1" s="17"/>
       <c r="CG1" s="17"/>
       <c r="CH1" s="17"/>
     </row>
     <row r="2" spans="1:86" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="15"/>
-      <c r="J2" s="26" t="s">
+      <c r="J2" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="K2" s="26"/>
-[...2 lines deleted...]
-      <c r="V2" s="26" t="s">
+      <c r="K2" s="27"/>
+      <c r="L2" s="27"/>
+      <c r="M2" s="27"/>
+      <c r="V2" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="W2" s="26"/>
-[...2 lines deleted...]
-      <c r="AH2" s="26" t="s">
+      <c r="W2" s="27"/>
+      <c r="X2" s="27"/>
+      <c r="Y2" s="27"/>
+      <c r="AH2" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="AI2" s="26"/>
-[...2 lines deleted...]
-      <c r="AT2" s="26" t="s">
+      <c r="AI2" s="27"/>
+      <c r="AJ2" s="27"/>
+      <c r="AK2" s="27"/>
+      <c r="AT2" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="AU2" s="26"/>
-[...2 lines deleted...]
-      <c r="BF2" s="26" t="s">
+      <c r="AU2" s="27"/>
+      <c r="AV2" s="27"/>
+      <c r="AW2" s="27"/>
+      <c r="BF2" s="27" t="s">
         <v>13</v>
       </c>
-      <c r="BG2" s="26"/>
-[...1 lines deleted...]
-      <c r="BI2" s="26"/>
+      <c r="BG2" s="27"/>
+      <c r="BH2" s="27"/>
+      <c r="BI2" s="27"/>
     </row>
     <row r="3" spans="1:86" ht="16.5" customHeight="1" thickBot="1">
-      <c r="A3" s="31" t="s">
+      <c r="A3" s="32" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="27" t="s">
+      <c r="B3" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C3" s="28"/>
-[...10 lines deleted...]
-      <c r="N3" s="27" t="s">
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="29"/>
+      <c r="G3" s="29"/>
+      <c r="H3" s="29"/>
+      <c r="I3" s="29"/>
+      <c r="J3" s="29"/>
+      <c r="K3" s="29"/>
+      <c r="L3" s="29"/>
+      <c r="M3" s="30"/>
+      <c r="N3" s="28" t="s">
         <v>16</v>
       </c>
-      <c r="O3" s="28"/>
-[...10 lines deleted...]
-      <c r="Z3" s="27" t="s">
+      <c r="O3" s="29"/>
+      <c r="P3" s="29"/>
+      <c r="Q3" s="29"/>
+      <c r="R3" s="29"/>
+      <c r="S3" s="29"/>
+      <c r="T3" s="29"/>
+      <c r="U3" s="29"/>
+      <c r="V3" s="29"/>
+      <c r="W3" s="29"/>
+      <c r="X3" s="29"/>
+      <c r="Y3" s="30"/>
+      <c r="Z3" s="28" t="s">
         <v>17</v>
       </c>
-      <c r="AA3" s="28"/>
-[...10 lines deleted...]
-      <c r="AL3" s="27" t="s">
+      <c r="AA3" s="29"/>
+      <c r="AB3" s="29"/>
+      <c r="AC3" s="29"/>
+      <c r="AD3" s="29"/>
+      <c r="AE3" s="29"/>
+      <c r="AF3" s="29"/>
+      <c r="AG3" s="29"/>
+      <c r="AH3" s="29"/>
+      <c r="AI3" s="29"/>
+      <c r="AJ3" s="29"/>
+      <c r="AK3" s="30"/>
+      <c r="AL3" s="28" t="s">
         <v>18</v>
       </c>
-      <c r="AM3" s="28"/>
-[...10 lines deleted...]
-      <c r="AX3" s="27" t="s">
+      <c r="AM3" s="29"/>
+      <c r="AN3" s="29"/>
+      <c r="AO3" s="29"/>
+      <c r="AP3" s="29"/>
+      <c r="AQ3" s="29"/>
+      <c r="AR3" s="29"/>
+      <c r="AS3" s="29"/>
+      <c r="AT3" s="29"/>
+      <c r="AU3" s="29"/>
+      <c r="AV3" s="29"/>
+      <c r="AW3" s="30"/>
+      <c r="AX3" s="28" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="28"/>
-[...9 lines deleted...]
-      <c r="BI3" s="29"/>
+      <c r="AY3" s="29"/>
+      <c r="AZ3" s="29"/>
+      <c r="BA3" s="29"/>
+      <c r="BB3" s="29"/>
+      <c r="BC3" s="29"/>
+      <c r="BD3" s="29"/>
+      <c r="BE3" s="29"/>
+      <c r="BF3" s="29"/>
+      <c r="BG3" s="29"/>
+      <c r="BH3" s="29"/>
+      <c r="BI3" s="30"/>
     </row>
     <row r="4" spans="1:86" ht="13.5" thickBot="1">
-      <c r="A4" s="32"/>
+      <c r="A4" s="33"/>
       <c r="B4" s="14" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="13" t="s">
         <v>1</v>
       </c>
       <c r="D4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="E4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="F4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="13" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="13" t="s">
@@ -1088,51 +1097,51 @@
       </c>
       <c r="AN4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="AO4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="AP4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="AQ4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="AR4" s="13" t="s">
         <v>6</v>
       </c>
       <c r="AS4" s="13" t="s">
         <v>7</v>
       </c>
       <c r="AT4" s="13" t="s">
         <v>8</v>
       </c>
       <c r="AU4" s="13" t="s">
         <v>9</v>
       </c>
-      <c r="AV4" s="13" t="s">
+      <c r="AV4" s="26" t="s">
         <v>10</v>
       </c>
       <c r="AW4" s="13" t="s">
         <v>11</v>
       </c>
       <c r="AX4" s="14" t="s">
         <v>12</v>
       </c>
       <c r="AY4" s="13" t="s">
         <v>1</v>
       </c>
       <c r="AZ4" s="13" t="s">
         <v>2</v>
       </c>
       <c r="BA4" s="14" t="s">
         <v>3</v>
       </c>
       <c r="BB4" s="13" t="s">
         <v>4</v>
       </c>
       <c r="BC4" s="13" t="s">
         <v>5</v>
       </c>
       <c r="BD4" s="13" t="s">
         <v>6</v>
@@ -1208,136 +1217,142 @@
       <c r="R5" s="16">
         <v>0.67</v>
       </c>
       <c r="S5" s="7">
         <v>0.55000000000000004</v>
       </c>
       <c r="T5" s="6">
         <v>0.27</v>
       </c>
       <c r="U5" s="16">
         <v>0.32</v>
       </c>
       <c r="V5" s="4">
         <v>0.34</v>
       </c>
       <c r="W5" s="16">
         <v>0.41</v>
       </c>
       <c r="X5" s="16">
         <v>0.46</v>
       </c>
       <c r="Y5" s="16">
         <v>0.43</v>
       </c>
       <c r="Z5" s="19">
-        <v>3.5000000000000003E-2</v>
+        <v>0.216</v>
       </c>
       <c r="AA5" s="19">
-        <v>0.03</v>
+        <v>0.32700000000000001</v>
       </c>
       <c r="AB5" s="19">
-        <v>0.03</v>
+        <v>0.35699999999999998</v>
       </c>
       <c r="AC5" s="19">
-        <v>0.03</v>
+        <v>0.373</v>
       </c>
       <c r="AD5" s="19">
-        <v>0.03</v>
+        <v>0.39900000000000002</v>
       </c>
       <c r="AE5" s="19">
-        <v>0.03</v>
+        <v>0.41099999999999998</v>
       </c>
       <c r="AF5" s="19">
-        <v>0.02</v>
+        <v>0.378</v>
       </c>
       <c r="AG5" s="19">
-        <v>0.02</v>
+        <v>0.42699999999999999</v>
       </c>
       <c r="AH5" s="19">
-        <v>0.02</v>
+        <v>0.46300000000000002</v>
       </c>
       <c r="AI5" s="19">
-        <v>0.02</v>
+        <v>0.51700000000000002</v>
       </c>
       <c r="AJ5" s="19">
-        <v>0.02</v>
+        <v>0.51700000000000002</v>
       </c>
       <c r="AK5" s="19">
-        <v>0.02</v>
+        <v>0.312</v>
       </c>
       <c r="AL5" s="19">
-        <v>0.02</v>
+        <v>0.29299999999999998</v>
       </c>
       <c r="AM5" s="19">
-        <v>0.02</v>
+        <v>0.39600000000000002</v>
       </c>
       <c r="AN5" s="19">
-        <v>0.02</v>
+        <v>0.41699999999999998</v>
       </c>
       <c r="AO5" s="19">
-        <v>0.02</v>
+        <v>0.42899999999999999</v>
       </c>
       <c r="AP5" s="19">
-        <v>0.02</v>
+        <v>0.42899999999999999</v>
       </c>
       <c r="AQ5" s="19">
-        <v>0.01</v>
+        <v>0.29899999999999999</v>
       </c>
       <c r="AR5" s="19">
-        <v>0.01</v>
+        <v>0.30499999999999999</v>
       </c>
       <c r="AS5" s="19">
-        <v>0.01</v>
+        <v>0.30099999999999999</v>
       </c>
       <c r="AT5" s="19">
-        <v>0.01</v>
+        <v>0.28499999999999998</v>
       </c>
       <c r="AU5" s="19">
-        <v>0.01</v>
+        <v>0.28499999999999998</v>
       </c>
       <c r="AV5" s="19">
-        <v>0.01</v>
-[...18 lines deleted...]
-      <c r="BD5" s="6"/>
+        <v>0.28499999999999998</v>
+      </c>
+      <c r="AW5" s="19">
+        <v>0.25</v>
+      </c>
+      <c r="AX5" s="19">
+        <v>0.313</v>
+      </c>
+      <c r="AY5" s="19">
+        <v>0.39300000000000002</v>
+      </c>
+      <c r="AZ5" s="19">
+        <v>0.38100000000000001</v>
+      </c>
+      <c r="BA5" s="19">
+        <v>0.39400000000000002</v>
+      </c>
+      <c r="BB5" s="16">
+        <v>0.39700000000000002</v>
+      </c>
+      <c r="BC5" s="7">
+        <v>0.376</v>
+      </c>
+      <c r="BD5" s="6">
+        <v>0.45100000000000001</v>
+      </c>
       <c r="BE5" s="16"/>
       <c r="BF5" s="4"/>
       <c r="BG5" s="16"/>
       <c r="BH5" s="16"/>
       <c r="BI5" s="16"/>
     </row>
     <row r="6" spans="1:86" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="12" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E6" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="5" t="s">
         <v>26</v>
       </c>
@@ -1376,137 +1391,143 @@
       </c>
       <c r="R6" s="10">
         <v>0.21</v>
       </c>
       <c r="S6" s="21">
         <v>0.12</v>
       </c>
       <c r="T6" s="22">
         <v>0.17</v>
       </c>
       <c r="U6" s="10">
         <v>0.2</v>
       </c>
       <c r="V6" s="10">
         <v>0.19</v>
       </c>
       <c r="W6" s="10">
         <v>0.23</v>
       </c>
       <c r="X6" s="10">
         <v>0.25</v>
       </c>
       <c r="Y6" s="10">
         <v>0.25</v>
       </c>
-      <c r="Z6" s="20" t="s">
-[...85 lines deleted...]
-      <c r="BD6" s="22"/>
+      <c r="Z6" s="20">
+        <v>9.6000000000000002E-2</v>
+      </c>
+      <c r="AA6" s="20">
+        <v>0.12</v>
+      </c>
+      <c r="AB6" s="20">
+        <v>0.126</v>
+      </c>
+      <c r="AC6" s="20">
+        <v>0.13400000000000001</v>
+      </c>
+      <c r="AD6" s="20">
+        <v>0.151</v>
+      </c>
+      <c r="AE6" s="20">
+        <v>0.159</v>
+      </c>
+      <c r="AF6" s="20">
+        <v>0.18</v>
+      </c>
+      <c r="AG6" s="20">
+        <v>0.20499999999999999</v>
+      </c>
+      <c r="AH6" s="20">
+        <v>0.214</v>
+      </c>
+      <c r="AI6" s="20">
+        <v>0.24099999999999999</v>
+      </c>
+      <c r="AJ6" s="20">
+        <v>0.24099999999999999</v>
+      </c>
+      <c r="AK6" s="20">
+        <v>0.154</v>
+      </c>
+      <c r="AL6" s="20">
+        <v>0.15</v>
+      </c>
+      <c r="AM6" s="21">
+        <v>0.156</v>
+      </c>
+      <c r="AN6" s="20">
+        <v>0.155</v>
+      </c>
+      <c r="AO6" s="20">
+        <v>0.16200000000000001</v>
+      </c>
+      <c r="AP6" s="20">
+        <v>0.16400000000000001</v>
+      </c>
+      <c r="AQ6" s="20">
+        <v>0.14799999999999999</v>
+      </c>
+      <c r="AR6" s="20">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="AS6" s="20">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="AT6" s="20">
+        <v>0.159</v>
+      </c>
+      <c r="AU6" s="20">
+        <v>0.159</v>
+      </c>
+      <c r="AV6" s="20">
+        <v>0.159</v>
+      </c>
+      <c r="AW6" s="20">
+        <v>0.159</v>
+      </c>
+      <c r="AX6" s="20">
+        <v>0.245</v>
+      </c>
+      <c r="AY6" s="20">
+        <v>0.249</v>
+      </c>
+      <c r="AZ6" s="20">
+        <v>0.24</v>
+      </c>
+      <c r="BA6" s="20">
+        <v>0.247</v>
+      </c>
+      <c r="BB6" s="10">
+        <v>0.25</v>
+      </c>
+      <c r="BC6" s="21">
+        <v>0.23300000000000001</v>
+      </c>
+      <c r="BD6" s="22">
+        <v>0.33700000000000002</v>
+      </c>
       <c r="BE6" s="10"/>
       <c r="BF6" s="10"/>
       <c r="BG6" s="10"/>
       <c r="BH6" s="10"/>
       <c r="BI6" s="10"/>
     </row>
     <row r="7" spans="1:86" s="11" customFormat="1">
       <c r="A7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D7" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E7" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F7" s="5" t="s">
         <v>26</v>
       </c>
@@ -1545,137 +1566,143 @@
       </c>
       <c r="R7" s="10">
         <v>0.1</v>
       </c>
       <c r="S7" s="23">
         <v>0.1</v>
       </c>
       <c r="T7" s="23">
         <v>0.1</v>
       </c>
       <c r="U7" s="23">
         <v>0.1</v>
       </c>
       <c r="V7" s="23">
         <v>0.1</v>
       </c>
       <c r="W7" s="10">
         <v>0.12</v>
       </c>
       <c r="X7" s="10">
         <v>0.16</v>
       </c>
       <c r="Y7" s="10">
         <v>0.11</v>
       </c>
-      <c r="Z7" s="20" t="s">
-[...85 lines deleted...]
-      <c r="BD7" s="23"/>
+      <c r="Z7" s="20">
+        <v>1.9E-2</v>
+      </c>
+      <c r="AA7" s="20">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="AB7" s="20">
+        <v>9.0999999999999998E-2</v>
+      </c>
+      <c r="AC7" s="20">
+        <v>9.8000000000000004E-2</v>
+      </c>
+      <c r="AD7" s="20">
+        <v>0.106</v>
+      </c>
+      <c r="AE7" s="20">
+        <v>0.11</v>
+      </c>
+      <c r="AF7" s="20">
+        <v>7.4999999999999997E-2</v>
+      </c>
+      <c r="AG7" s="20">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="AH7" s="20">
+        <v>0.126</v>
+      </c>
+      <c r="AI7" s="20">
+        <v>0.153</v>
+      </c>
+      <c r="AJ7" s="20">
+        <v>0.153</v>
+      </c>
+      <c r="AK7" s="20">
+        <v>3.5000000000000003E-2</v>
+      </c>
+      <c r="AL7" s="20">
+        <v>2.1000000000000001E-2</v>
+      </c>
+      <c r="AM7" s="21">
+        <v>6.7000000000000004E-2</v>
+      </c>
+      <c r="AN7" s="20">
+        <v>9.1999999999999998E-2</v>
+      </c>
+      <c r="AO7" s="20">
+        <v>9.7000000000000003E-2</v>
+      </c>
+      <c r="AP7" s="20">
+        <v>9.5000000000000001E-2</v>
+      </c>
+      <c r="AQ7" s="20">
+        <v>9.5000000000000001E-2</v>
+      </c>
+      <c r="AR7" s="20">
+        <v>7.5999999999999998E-2</v>
+      </c>
+      <c r="AS7" s="20">
+        <v>7.1999999999999995E-2</v>
+      </c>
+      <c r="AT7" s="20">
+        <v>7.0999999999999994E-2</v>
+      </c>
+      <c r="AU7" s="20">
+        <v>7.0999999999999994E-2</v>
+      </c>
+      <c r="AV7" s="20">
+        <v>7.0999999999999994E-2</v>
+      </c>
+      <c r="AW7" s="20">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="AX7" s="20">
+        <v>3.3000000000000002E-2</v>
+      </c>
+      <c r="AY7" s="20">
+        <v>8.8999999999999996E-2</v>
+      </c>
+      <c r="AZ7" s="20">
+        <v>8.7999999999999995E-2</v>
+      </c>
+      <c r="BA7" s="20">
+        <v>9.4E-2</v>
+      </c>
+      <c r="BB7" s="10">
+        <v>9.4E-2</v>
+      </c>
+      <c r="BC7" s="23">
+        <v>9.2999999999999999E-2</v>
+      </c>
+      <c r="BD7" s="23">
+        <v>7.8E-2</v>
+      </c>
       <c r="BE7" s="10"/>
       <c r="BF7" s="10"/>
       <c r="BG7" s="10"/>
       <c r="BH7" s="10"/>
       <c r="BI7" s="10"/>
     </row>
     <row r="8" spans="1:86" s="11" customFormat="1">
       <c r="A8" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="5" t="s">
         <v>26</v>
       </c>
@@ -1714,137 +1741,143 @@
       </c>
       <c r="R8" s="10">
         <v>0.27</v>
       </c>
       <c r="S8" s="10">
         <v>0.27</v>
       </c>
       <c r="T8" s="23">
         <v>0.05</v>
       </c>
       <c r="U8" s="23">
         <v>0.05</v>
       </c>
       <c r="V8" s="23">
         <v>0.05</v>
       </c>
       <c r="W8" s="23">
         <v>0.05</v>
       </c>
       <c r="X8" s="23">
         <v>0.05</v>
       </c>
       <c r="Y8" s="10">
         <v>0.06</v>
       </c>
-      <c r="Z8" s="19">
+      <c r="Z8" s="21">
+        <v>9.9000000000000005E-2</v>
+      </c>
+      <c r="AA8" s="21">
+        <v>0.13700000000000001</v>
+      </c>
+      <c r="AB8" s="21">
+        <v>0.13500000000000001</v>
+      </c>
+      <c r="AC8" s="21">
+        <v>0.13500000000000001</v>
+      </c>
+      <c r="AD8" s="21">
+        <v>0.13500000000000001</v>
+      </c>
+      <c r="AE8" s="21">
+        <v>0.13500000000000001</v>
+      </c>
+      <c r="AF8" s="21">
+        <v>0.122</v>
+      </c>
+      <c r="AG8" s="21">
+        <v>0.122</v>
+      </c>
+      <c r="AH8" s="21">
+        <v>0.122</v>
+      </c>
+      <c r="AI8" s="21">
+        <v>0.122</v>
+      </c>
+      <c r="AJ8" s="21">
+        <v>0.122</v>
+      </c>
+      <c r="AK8" s="21">
+        <v>0.122</v>
+      </c>
+      <c r="AL8" s="21">
+        <v>0.121</v>
+      </c>
+      <c r="AM8" s="21">
+        <v>0.17199999999999999</v>
+      </c>
+      <c r="AN8" s="21">
+        <v>0.16900000000000001</v>
+      </c>
+      <c r="AO8" s="21">
+        <v>0.16900000000000001</v>
+      </c>
+      <c r="AP8" s="21">
+        <v>0.16900000000000001</v>
+      </c>
+      <c r="AQ8" s="21">
+        <v>5.5E-2</v>
+      </c>
+      <c r="AR8" s="21">
+        <v>5.5E-2</v>
+      </c>
+      <c r="AS8" s="21">
+        <v>5.5E-2</v>
+      </c>
+      <c r="AT8" s="21">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="AU8" s="21">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="AV8" s="21">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="AW8" s="21">
+        <v>3.5999999999999997E-2</v>
+      </c>
+      <c r="AX8" s="21">
+        <v>3.4000000000000002E-2</v>
+      </c>
+      <c r="AY8" s="21">
+        <v>5.3999999999999999E-2</v>
+      </c>
+      <c r="AZ8" s="20">
+        <v>5.1999999999999998E-2</v>
+      </c>
+      <c r="BA8" s="20">
+        <v>5.1999999999999998E-2</v>
+      </c>
+      <c r="BB8" s="10">
+        <v>5.1999999999999998E-2</v>
+      </c>
+      <c r="BC8" s="23">
+        <v>4.9000000000000002E-2</v>
+      </c>
+      <c r="BD8" s="23">
         <v>3.5000000000000003E-2</v>
       </c>
-      <c r="AA8" s="19">
-[...82 lines deleted...]
-      <c r="BD8" s="23"/>
       <c r="BE8" s="10"/>
       <c r="BF8" s="10"/>
       <c r="BG8" s="10"/>
       <c r="BH8" s="10"/>
       <c r="BI8" s="10"/>
     </row>
     <row r="9" spans="1:86" s="11" customFormat="1">
       <c r="A9" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E9" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F9" s="5" t="s">
         <v>26</v>
       </c>
@@ -1883,137 +1916,143 @@
       </c>
       <c r="R9" s="10">
         <v>0.09</v>
       </c>
       <c r="S9" s="10">
         <v>0.09</v>
       </c>
       <c r="T9" s="23">
         <v>0</v>
       </c>
       <c r="U9" s="23">
         <v>0</v>
       </c>
       <c r="V9" s="23">
         <v>0</v>
       </c>
       <c r="W9" s="23">
         <v>0</v>
       </c>
       <c r="X9" s="23">
         <v>0</v>
       </c>
       <c r="Y9" s="23">
         <v>0</v>
       </c>
-      <c r="Z9" s="20" t="s">
-[...85 lines deleted...]
-      <c r="BD9" s="23"/>
+      <c r="Z9" s="20">
+        <v>2E-3</v>
+      </c>
+      <c r="AA9" s="20">
+        <v>4.0000000000000001E-3</v>
+      </c>
+      <c r="AB9" s="20">
+        <v>5.0000000000000001E-3</v>
+      </c>
+      <c r="AC9" s="20">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="AD9" s="20">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="AE9" s="20">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="AF9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AG9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AH9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AI9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AJ9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AK9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AL9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AM9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AN9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AO9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AP9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AQ9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AR9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AS9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AT9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AU9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AV9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AW9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AX9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AY9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="AZ9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="BA9" s="20">
+        <v>1E-3</v>
+      </c>
+      <c r="BB9" s="10">
+        <v>1E-3</v>
+      </c>
+      <c r="BC9" s="23">
+        <v>1E-3</v>
+      </c>
+      <c r="BD9" s="23">
+        <v>1E-3</v>
+      </c>
       <c r="BE9" s="10"/>
       <c r="BF9" s="10"/>
       <c r="BG9" s="10"/>
       <c r="BH9" s="10"/>
       <c r="BI9" s="10"/>
     </row>
     <row r="10" spans="1:86">
       <c r="A10" s="18" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="5" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="5" t="s">
         <v>26</v>
       </c>
       <c r="D10" s="5" t="s">
         <v>26</v>
       </c>
       <c r="E10" s="5" t="s">
         <v>26</v>
       </c>
       <c r="F10" s="5" t="s">
         <v>26</v>
       </c>
@@ -2095,80 +2134,72 @@
       </c>
       <c r="AK10" s="20" t="s">
         <v>26</v>
       </c>
       <c r="AL10" s="20" t="s">
         <v>26</v>
       </c>
       <c r="AM10" s="20" t="s">
         <v>26</v>
       </c>
       <c r="AN10" s="20" t="s">
         <v>26</v>
       </c>
       <c r="AO10" s="20" t="s">
         <v>26</v>
       </c>
       <c r="AP10" s="20" t="s">
         <v>26</v>
       </c>
       <c r="AQ10" s="20" t="s">
         <v>26</v>
       </c>
       <c r="AR10" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="AS10" s="20" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="AS10" s="20"/>
+      <c r="AT10" s="20"/>
+      <c r="AU10" s="20"/>
+      <c r="AV10" s="20"/>
+      <c r="AW10" s="20"/>
       <c r="AX10" s="20" t="s">
         <v>26</v>
       </c>
       <c r="AY10" s="20" t="s">
         <v>26</v>
       </c>
       <c r="AZ10" s="20" t="s">
         <v>26</v>
       </c>
       <c r="BA10" s="20" t="s">
         <v>26</v>
       </c>
-      <c r="BB10" s="10"/>
-[...1 lines deleted...]
-      <c r="BD10" s="10"/>
+      <c r="BB10" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="BC10" s="20"/>
+      <c r="BD10" s="20"/>
       <c r="BE10" s="10"/>
       <c r="BF10" s="10"/>
       <c r="BG10" s="10"/>
       <c r="BH10" s="10"/>
       <c r="BI10" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AL1:BI1"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.6692913385826772" right="0.59055118110236227" top="0.23622047244094491" bottom="0.31496062992125984" header="0.31496062992125984" footer="0.35433070866141736"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>