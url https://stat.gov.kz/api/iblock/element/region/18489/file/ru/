--- v0 (2026-06-04)
+++ v1 (2026-09-09)
@@ -1,76 +1,73 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="6120" windowWidth="28860" windowHeight="6180"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12315"/>
   </bookViews>
   <sheets>
     <sheet name="птицы " sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'птицы '!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="29">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="110" uniqueCount="28">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
   <si>
     <t>2022 год</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
     <t>апрель</t>
   </si>
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
@@ -751,87 +748,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CH12"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AD1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AX19" sqref="AX19"/>
+      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="B22" sqref="B22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21" style="2" customWidth="1"/>
     <col min="2" max="2" width="9" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="9.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.7109375" style="2" customWidth="1"/>
     <col min="6" max="7" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="37" width="9.140625" style="2"/>
     <col min="38" max="38" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="39" max="49" width="9.140625" style="2"/>
     <col min="50" max="50" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="51" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:86" s="1" customFormat="1" ht="37.5" customHeight="1">
       <c r="A1" s="30" t="s">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="B1" s="30"/>
       <c r="C1" s="30"/>
       <c r="D1" s="30"/>
       <c r="E1" s="30"/>
       <c r="F1" s="30"/>
       <c r="G1" s="30"/>
       <c r="H1" s="30"/>
       <c r="I1" s="30"/>
       <c r="J1" s="30"/>
       <c r="K1" s="30"/>
       <c r="L1" s="30"/>
       <c r="M1" s="30"/>
       <c r="AL1" s="30" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="AM1" s="30"/>
       <c r="AN1" s="30"/>
       <c r="AO1" s="30"/>
       <c r="AP1" s="30"/>
       <c r="AQ1" s="30"/>
       <c r="AR1" s="30"/>
       <c r="AS1" s="30"/>
       <c r="AT1" s="30"/>
       <c r="AU1" s="30"/>
       <c r="AV1" s="30"/>
       <c r="AW1" s="30"/>
       <c r="AX1" s="30"/>
       <c r="AY1" s="30"/>
       <c r="AZ1" s="30"/>
       <c r="BA1" s="30"/>
       <c r="BB1" s="30"/>
       <c r="BC1" s="30"/>
       <c r="BD1" s="30"/>
       <c r="BE1" s="30"/>
       <c r="BF1" s="30"/>
       <c r="BG1" s="30"/>
       <c r="BH1" s="30"/>
       <c r="BI1" s="30"/>
       <c r="BJ1" s="21"/>
@@ -841,356 +838,356 @@
       <c r="BN1" s="21"/>
       <c r="BO1" s="21"/>
       <c r="BP1" s="21"/>
       <c r="BQ1" s="21"/>
       <c r="BR1" s="21"/>
       <c r="BS1" s="21"/>
       <c r="BT1" s="21"/>
       <c r="BU1" s="21"/>
       <c r="BV1" s="21"/>
       <c r="BW1" s="21"/>
       <c r="BX1" s="21"/>
       <c r="BY1" s="21"/>
       <c r="BZ1" s="21"/>
       <c r="CA1" s="21"/>
       <c r="CB1" s="21"/>
       <c r="CC1" s="21"/>
       <c r="CD1" s="21"/>
       <c r="CE1" s="21"/>
       <c r="CF1" s="21"/>
       <c r="CG1" s="21"/>
       <c r="CH1" s="21"/>
     </row>
     <row r="2" spans="1:86" s="1" customFormat="1" ht="15" customHeight="1" thickBot="1">
       <c r="A2" s="20"/>
       <c r="J2" s="31" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="K2" s="31"/>
       <c r="L2" s="31"/>
       <c r="M2" s="31"/>
       <c r="V2" s="31" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="W2" s="31"/>
       <c r="X2" s="31"/>
       <c r="Y2" s="31"/>
       <c r="AH2" s="31" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="AI2" s="31"/>
       <c r="AJ2" s="31"/>
       <c r="AK2" s="31"/>
       <c r="AT2" s="31" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="AU2" s="31"/>
       <c r="AV2" s="31"/>
       <c r="AW2" s="31"/>
       <c r="BF2" s="31" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="BG2" s="31"/>
       <c r="BH2" s="31"/>
       <c r="BI2" s="31"/>
     </row>
     <row r="3" spans="1:86" ht="15" customHeight="1" thickBot="1">
       <c r="A3" s="32" t="s">
+        <v>0</v>
+      </c>
+      <c r="B3" s="27" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
       <c r="G3" s="28"/>
       <c r="H3" s="28"/>
       <c r="I3" s="28"/>
       <c r="J3" s="28"/>
       <c r="K3" s="28"/>
       <c r="L3" s="28"/>
       <c r="M3" s="29"/>
       <c r="N3" s="27" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="O3" s="28"/>
       <c r="P3" s="28"/>
       <c r="Q3" s="28"/>
       <c r="R3" s="28"/>
       <c r="S3" s="28"/>
       <c r="T3" s="28"/>
       <c r="U3" s="28"/>
       <c r="V3" s="28"/>
       <c r="W3" s="28"/>
       <c r="X3" s="28"/>
       <c r="Y3" s="29"/>
       <c r="Z3" s="27" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="AA3" s="28"/>
       <c r="AB3" s="28"/>
       <c r="AC3" s="28"/>
       <c r="AD3" s="28"/>
       <c r="AE3" s="28"/>
       <c r="AF3" s="28"/>
       <c r="AG3" s="28"/>
       <c r="AH3" s="28"/>
       <c r="AI3" s="28"/>
       <c r="AJ3" s="28"/>
       <c r="AK3" s="29"/>
       <c r="AL3" s="27" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="AM3" s="28"/>
       <c r="AN3" s="28"/>
       <c r="AO3" s="28"/>
       <c r="AP3" s="28"/>
       <c r="AQ3" s="28"/>
       <c r="AR3" s="28"/>
       <c r="AS3" s="28"/>
       <c r="AT3" s="28"/>
       <c r="AU3" s="28"/>
       <c r="AV3" s="28"/>
       <c r="AW3" s="29"/>
       <c r="AX3" s="27" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="AY3" s="28"/>
       <c r="AZ3" s="28"/>
       <c r="BA3" s="28"/>
       <c r="BB3" s="28"/>
       <c r="BC3" s="28"/>
       <c r="BD3" s="28"/>
       <c r="BE3" s="28"/>
       <c r="BF3" s="28"/>
       <c r="BG3" s="28"/>
       <c r="BH3" s="28"/>
       <c r="BI3" s="29"/>
     </row>
     <row r="4" spans="1:86" ht="13.5" customHeight="1" thickBot="1">
       <c r="A4" s="33"/>
       <c r="B4" s="18" t="s">
-        <v>14</v>
+        <v>13</v>
       </c>
       <c r="C4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="17" t="s">
+      <c r="E4" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="18" t="s">
+      <c r="F4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="F4" s="17" t="s">
+      <c r="G4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="G4" s="17" t="s">
+      <c r="H4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="H4" s="17" t="s">
+      <c r="I4" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="I4" s="17" t="s">
+      <c r="J4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="J4" s="17" t="s">
+      <c r="K4" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="K4" s="17" t="s">
+      <c r="L4" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="L4" s="17" t="s">
+      <c r="M4" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="M4" s="17" t="s">
+      <c r="N4" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="N4" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="P4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="P4" s="17" t="s">
+      <c r="Q4" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="Q4" s="18" t="s">
+      <c r="R4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="R4" s="17" t="s">
+      <c r="S4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="S4" s="17" t="s">
+      <c r="T4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="T4" s="17" t="s">
+      <c r="U4" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="U4" s="17" t="s">
+      <c r="V4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="V4" s="17" t="s">
+      <c r="W4" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="W4" s="17" t="s">
+      <c r="X4" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="X4" s="17" t="s">
+      <c r="Y4" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="Y4" s="17" t="s">
+      <c r="Z4" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="Z4" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AA4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="AB4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AB4" s="17" t="s">
+      <c r="AC4" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AC4" s="18" t="s">
+      <c r="AD4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AD4" s="17" t="s">
+      <c r="AE4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AE4" s="17" t="s">
+      <c r="AF4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AF4" s="17" t="s">
+      <c r="AG4" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AG4" s="17" t="s">
+      <c r="AH4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AH4" s="17" t="s">
+      <c r="AI4" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AI4" s="17" t="s">
+      <c r="AJ4" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="AJ4" s="17" t="s">
+      <c r="AK4" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="AK4" s="17" t="s">
+      <c r="AL4" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AL4" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AM4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="AN4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AN4" s="17" t="s">
+      <c r="AO4" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="AO4" s="18" t="s">
+      <c r="AP4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AP4" s="17" t="s">
+      <c r="AQ4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="AQ4" s="17" t="s">
+      <c r="AR4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="AR4" s="17" t="s">
+      <c r="AS4" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="AS4" s="17" t="s">
+      <c r="AT4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="AT4" s="17" t="s">
+      <c r="AU4" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="AU4" s="17" t="s">
+      <c r="AV4" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="AV4" s="17" t="s">
+      <c r="AW4" s="17" t="s">
         <v>12</v>
       </c>
-      <c r="AW4" s="17" t="s">
+      <c r="AX4" s="18" t="s">
         <v>13</v>
       </c>
-      <c r="AX4" s="18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AY4" s="17" t="s">
+        <v>2</v>
+      </c>
+      <c r="AZ4" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="AZ4" s="17" t="s">
+      <c r="BA4" s="18" t="s">
         <v>4</v>
       </c>
-      <c r="BA4" s="18" t="s">
+      <c r="BB4" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="BB4" s="17" t="s">
+      <c r="BC4" s="17" t="s">
         <v>6</v>
       </c>
-      <c r="BC4" s="17" t="s">
+      <c r="BD4" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="BD4" s="17" t="s">
+      <c r="BE4" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="BE4" s="17" t="s">
+      <c r="BF4" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="BF4" s="17" t="s">
+      <c r="BG4" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="BG4" s="17" t="s">
+      <c r="BH4" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="BH4" s="17" t="s">
+      <c r="BI4" s="17" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:86" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A5" s="3" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="B5" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C5" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D5" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E5" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F5" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G5" s="7">
         <v>129979</v>
       </c>
       <c r="H5" s="6">
         <v>114062</v>
       </c>
       <c r="I5" s="6">
         <v>112919</v>
       </c>
       <c r="J5" s="4">
         <v>109318</v>
       </c>
       <c r="K5" s="4">
         <v>107170</v>
       </c>
       <c r="L5" s="4">
         <v>107170</v>
       </c>
       <c r="M5" s="4">
         <v>98585</v>
       </c>
       <c r="N5" s="4">
         <v>107991</v>
       </c>
@@ -1289,77 +1286,83 @@
       </c>
       <c r="AT5" s="4">
         <v>125490</v>
       </c>
       <c r="AU5" s="4">
         <v>120792</v>
       </c>
       <c r="AV5" s="4">
         <v>117080</v>
       </c>
       <c r="AW5" s="4">
         <v>128959</v>
       </c>
       <c r="AX5" s="23">
         <v>128010</v>
       </c>
       <c r="AY5" s="4">
         <v>127378</v>
       </c>
       <c r="AZ5" s="4">
         <v>126881</v>
       </c>
       <c r="BA5" s="4">
         <v>115811</v>
       </c>
-      <c r="BB5" s="4"/>
-[...1 lines deleted...]
-      <c r="BD5" s="6"/>
+      <c r="BB5" s="4">
+        <v>115319</v>
+      </c>
+      <c r="BC5" s="7">
+        <v>116663</v>
+      </c>
+      <c r="BD5" s="6">
+        <v>206903</v>
+      </c>
       <c r="BE5" s="6"/>
       <c r="BF5" s="4"/>
       <c r="BG5" s="4"/>
       <c r="BH5" s="4"/>
       <c r="BI5" s="4"/>
     </row>
     <row r="6" spans="1:86" s="8" customFormat="1" ht="13.5" customHeight="1">
       <c r="A6" s="16" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B6" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C6" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D6" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E6" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F6" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G6" s="19">
         <v>82270</v>
       </c>
       <c r="H6" s="15">
         <v>60291</v>
       </c>
       <c r="I6" s="15">
         <v>59830</v>
       </c>
       <c r="J6" s="10">
         <v>59237</v>
       </c>
       <c r="K6" s="10">
         <v>58552</v>
       </c>
       <c r="L6" s="10">
         <v>58552</v>
       </c>
       <c r="M6" s="10">
         <v>56848</v>
       </c>
       <c r="N6" s="10">
         <v>54048</v>
       </c>
@@ -1458,77 +1461,83 @@
       </c>
       <c r="AT6" s="10">
         <v>101024</v>
       </c>
       <c r="AU6" s="10">
         <v>98270</v>
       </c>
       <c r="AV6" s="10">
         <v>95191</v>
       </c>
       <c r="AW6" s="10">
         <v>94342</v>
       </c>
       <c r="AX6" s="22">
         <v>93398</v>
       </c>
       <c r="AY6" s="11">
         <v>92766</v>
       </c>
       <c r="AZ6" s="10">
         <v>92269</v>
       </c>
       <c r="BA6" s="10">
         <v>81199</v>
       </c>
-      <c r="BB6" s="10"/>
-[...1 lines deleted...]
-      <c r="BD6" s="15"/>
+      <c r="BB6" s="10">
+        <v>80707</v>
+      </c>
+      <c r="BC6" s="19">
+        <v>82051</v>
+      </c>
+      <c r="BD6" s="15">
+        <v>176189</v>
+      </c>
       <c r="BE6" s="15"/>
       <c r="BF6" s="10"/>
       <c r="BG6" s="10"/>
       <c r="BH6" s="10"/>
       <c r="BI6" s="10"/>
     </row>
     <row r="7" spans="1:86" s="14" customFormat="1">
       <c r="A7" s="9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B7" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C7" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D7" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E7" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F7" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G7" s="13">
         <v>3461</v>
       </c>
       <c r="H7" s="13">
         <v>5274</v>
       </c>
       <c r="I7" s="13">
         <v>5245</v>
       </c>
       <c r="J7" s="10">
         <v>5125</v>
       </c>
       <c r="K7" s="10">
         <v>5045</v>
       </c>
       <c r="L7" s="10">
         <v>5045</v>
       </c>
       <c r="M7" s="10">
         <v>4179</v>
       </c>
       <c r="N7" s="10">
         <v>4460</v>
       </c>
@@ -1627,77 +1636,83 @@
       </c>
       <c r="AT7" s="10">
         <v>3700</v>
       </c>
       <c r="AU7" s="10">
         <v>3584</v>
       </c>
       <c r="AV7" s="10">
         <v>3584</v>
       </c>
       <c r="AW7" s="10">
         <v>4311</v>
       </c>
       <c r="AX7" s="22">
         <v>4311</v>
       </c>
       <c r="AY7" s="11">
         <v>4311</v>
       </c>
       <c r="AZ7" s="10">
         <v>4311</v>
       </c>
       <c r="BA7" s="10">
         <v>4311</v>
       </c>
-      <c r="BB7" s="10"/>
-[...1 lines deleted...]
-      <c r="BD7" s="13"/>
+      <c r="BB7" s="10">
+        <v>4311</v>
+      </c>
+      <c r="BC7" s="13">
+        <v>4311</v>
+      </c>
+      <c r="BD7" s="13">
+        <v>3907</v>
+      </c>
       <c r="BE7" s="13"/>
       <c r="BF7" s="10"/>
       <c r="BG7" s="10"/>
       <c r="BH7" s="10"/>
       <c r="BI7" s="10"/>
     </row>
     <row r="8" spans="1:86" s="14" customFormat="1">
       <c r="A8" s="9" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B8" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C8" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D8" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E8" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F8" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G8" s="13">
         <v>18820</v>
       </c>
       <c r="H8" s="13">
         <v>18820</v>
       </c>
       <c r="I8" s="13">
         <v>18820</v>
       </c>
       <c r="J8" s="10">
         <v>18820</v>
       </c>
       <c r="K8" s="10">
         <v>18820</v>
       </c>
       <c r="L8" s="10">
         <v>18820</v>
       </c>
       <c r="M8" s="10">
         <v>18816</v>
       </c>
       <c r="N8" s="10">
         <v>18820</v>
       </c>
@@ -1796,77 +1811,83 @@
       </c>
       <c r="AT8" s="22">
         <v>8514</v>
       </c>
       <c r="AU8" s="22">
         <v>8514</v>
       </c>
       <c r="AV8" s="22">
         <v>8514</v>
       </c>
       <c r="AW8" s="22">
         <v>8514</v>
       </c>
       <c r="AX8" s="22">
         <v>8514</v>
       </c>
       <c r="AY8" s="19">
         <v>8514</v>
       </c>
       <c r="AZ8" s="22">
         <v>8514</v>
       </c>
       <c r="BA8" s="22">
         <v>8514</v>
       </c>
-      <c r="BB8" s="10"/>
-[...1 lines deleted...]
-      <c r="BD8" s="13"/>
+      <c r="BB8" s="10">
+        <v>8514</v>
+      </c>
+      <c r="BC8" s="13">
+        <v>8514</v>
+      </c>
+      <c r="BD8" s="13">
+        <v>8514</v>
+      </c>
       <c r="BE8" s="13"/>
       <c r="BF8" s="10"/>
       <c r="BG8" s="10"/>
       <c r="BH8" s="10"/>
       <c r="BI8" s="10"/>
     </row>
     <row r="9" spans="1:86" s="14" customFormat="1">
       <c r="A9" s="9" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="B9" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C9" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D9" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E9" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F9" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G9" s="13">
         <v>14630</v>
       </c>
       <c r="H9" s="13">
         <v>20740</v>
       </c>
       <c r="I9" s="13">
         <v>20111</v>
       </c>
       <c r="J9" s="10">
         <v>17419</v>
       </c>
       <c r="K9" s="10">
         <v>16075</v>
       </c>
       <c r="L9" s="10">
         <v>16075</v>
       </c>
       <c r="M9" s="10">
         <v>12192</v>
       </c>
       <c r="N9" s="10">
         <v>21433</v>
       </c>
@@ -1965,77 +1986,83 @@
       </c>
       <c r="AT9" s="10">
         <v>8922</v>
       </c>
       <c r="AU9" s="10">
         <v>7140</v>
       </c>
       <c r="AV9" s="10">
         <v>6586</v>
       </c>
       <c r="AW9" s="10">
         <v>18124</v>
       </c>
       <c r="AX9" s="22">
         <v>18124</v>
       </c>
       <c r="AY9" s="11">
         <v>18124</v>
       </c>
       <c r="AZ9" s="10">
         <v>18124</v>
       </c>
       <c r="BA9" s="10">
         <v>18124</v>
       </c>
-      <c r="BB9" s="10"/>
-[...1 lines deleted...]
-      <c r="BD9" s="13"/>
+      <c r="BB9" s="10">
+        <v>18124</v>
+      </c>
+      <c r="BC9" s="13">
+        <v>18124</v>
+      </c>
+      <c r="BD9" s="13">
+        <v>14501</v>
+      </c>
       <c r="BE9" s="13"/>
       <c r="BF9" s="10"/>
       <c r="BG9" s="10"/>
       <c r="BH9" s="10"/>
       <c r="BI9" s="10"/>
     </row>
     <row r="10" spans="1:86" s="14" customFormat="1">
       <c r="A10" s="9" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B10" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="C10" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="D10" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="E10" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="F10" s="5" t="s">
-        <v>15</v>
+        <v>14</v>
       </c>
       <c r="G10" s="13">
         <v>10798</v>
       </c>
       <c r="H10" s="13">
         <v>8937</v>
       </c>
       <c r="I10" s="13">
         <v>8913</v>
       </c>
       <c r="J10" s="10">
         <v>8717</v>
       </c>
       <c r="K10" s="10">
         <v>8678</v>
       </c>
       <c r="L10" s="10">
         <v>8678</v>
       </c>
       <c r="M10" s="10">
         <v>6550</v>
       </c>
       <c r="N10" s="10">
         <v>9230</v>
       </c>
@@ -2134,62 +2161,68 @@
       </c>
       <c r="AT10" s="10">
         <v>3330</v>
       </c>
       <c r="AU10" s="10">
         <v>3284</v>
       </c>
       <c r="AV10" s="10">
         <v>3205</v>
       </c>
       <c r="AW10" s="10">
         <v>3668</v>
       </c>
       <c r="AX10" s="22">
         <v>3663</v>
       </c>
       <c r="AY10" s="11">
         <v>3663</v>
       </c>
       <c r="AZ10" s="10">
         <v>3663</v>
       </c>
       <c r="BA10" s="10">
         <v>3663</v>
       </c>
-      <c r="BB10" s="10"/>
-[...1 lines deleted...]
-      <c r="BD10" s="13"/>
+      <c r="BB10" s="10">
+        <v>3663</v>
+      </c>
+      <c r="BC10" s="13">
+        <v>3663</v>
+      </c>
+      <c r="BD10" s="13">
+        <v>3792</v>
+      </c>
       <c r="BE10" s="13"/>
       <c r="BF10" s="10"/>
       <c r="BG10" s="10"/>
       <c r="BH10" s="10"/>
       <c r="BI10" s="10"/>
     </row>
     <row r="12" spans="1:86">
       <c r="V12" s="2" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AL1:BI1"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="Z3:AK3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.70866141732283472" top="0.23622047244094491" bottom="0.23622047244094491" header="0.39370078740157483" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>