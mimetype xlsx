--- v0 (2026-06-03)
+++ v1 (2026-09-09)
@@ -732,51 +732,51 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CH10"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
       <pane xSplit="1" topLeftCell="AX1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AX18" sqref="AX18"/>
+      <selection pane="topRight" activeCell="BF16" sqref="BF16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="21.140625" style="2" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="8.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="7.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8" style="2" customWidth="1"/>
     <col min="7" max="7" width="9" style="2" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" style="2" customWidth="1"/>
     <col min="9" max="9" width="9" style="2" customWidth="1"/>
     <col min="10" max="27" width="9.140625" style="2"/>
     <col min="28" max="28" width="9.140625" style="2" customWidth="1"/>
     <col min="29" max="37" width="9.140625" style="2"/>
     <col min="38" max="38" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="39" max="49" width="9.140625" style="2"/>
     <col min="50" max="50" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="51" max="51" width="9.140625" style="2"/>
     <col min="52" max="52" width="9.42578125" style="2" customWidth="1"/>
     <col min="53" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:86" s="1" customFormat="1" ht="33.75" customHeight="1">
@@ -1276,53 +1276,59 @@
       </c>
       <c r="AT5" s="4">
         <v>175.41300000000001</v>
       </c>
       <c r="AU5" s="4">
         <v>165.41399999999999</v>
       </c>
       <c r="AV5" s="4">
         <v>161.91800000000001</v>
       </c>
       <c r="AW5" s="4">
         <v>159.74700000000001</v>
       </c>
       <c r="AX5" s="4">
         <v>166.79499999999999</v>
       </c>
       <c r="AY5" s="4">
         <v>176.464</v>
       </c>
       <c r="AZ5" s="4">
         <v>174.51599999999999</v>
       </c>
       <c r="BA5" s="4">
         <v>194.53200000000001</v>
       </c>
-      <c r="BB5" s="4"/>
-[...1 lines deleted...]
-      <c r="BD5" s="7"/>
+      <c r="BB5" s="4">
+        <v>261.48700000000002</v>
+      </c>
+      <c r="BC5" s="8">
+        <v>244.60400000000001</v>
+      </c>
+      <c r="BD5" s="7">
+        <v>291.19600000000003</v>
+      </c>
       <c r="BE5" s="7"/>
       <c r="BF5" s="4"/>
       <c r="BG5" s="4"/>
       <c r="BH5" s="4"/>
       <c r="BI5" s="4"/>
     </row>
     <row r="6" spans="1:86" s="9" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="17" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="25">
         <v>22.37</v>
       </c>
       <c r="C6" s="21">
         <v>22.32</v>
       </c>
       <c r="D6" s="21">
         <v>23.34</v>
       </c>
       <c r="E6" s="21">
         <v>27.11</v>
       </c>
       <c r="F6" s="21">
         <v>28.75</v>
       </c>
@@ -1445,53 +1451,59 @@
       </c>
       <c r="AT6" s="11">
         <v>16.507000000000001</v>
       </c>
       <c r="AU6" s="11">
         <v>15.989000000000001</v>
       </c>
       <c r="AV6" s="11">
         <v>15.885999999999999</v>
       </c>
       <c r="AW6" s="11">
         <v>19.86</v>
       </c>
       <c r="AX6" s="11">
         <v>19.635999999999999</v>
       </c>
       <c r="AY6" s="12">
         <v>19.364000000000001</v>
       </c>
       <c r="AZ6" s="11">
         <v>20.044</v>
       </c>
       <c r="BA6" s="11">
         <v>21.643999999999998</v>
       </c>
-      <c r="BB6" s="11"/>
-[...1 lines deleted...]
-      <c r="BD6" s="18"/>
+      <c r="BB6" s="11">
+        <v>27.173999999999999</v>
+      </c>
+      <c r="BC6" s="22">
+        <v>27.236000000000001</v>
+      </c>
+      <c r="BD6" s="18">
+        <v>26.797000000000001</v>
+      </c>
       <c r="BE6" s="18"/>
       <c r="BF6" s="11"/>
       <c r="BG6" s="11"/>
       <c r="BH6" s="11"/>
       <c r="BI6" s="11"/>
     </row>
     <row r="7" spans="1:86" s="16" customFormat="1">
       <c r="A7" s="10" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="13">
         <v>11.41</v>
       </c>
       <c r="C7" s="13">
         <v>11.22</v>
       </c>
       <c r="D7" s="14">
         <v>10.72</v>
       </c>
       <c r="E7" s="14">
         <v>11.36</v>
       </c>
       <c r="F7" s="15">
         <v>12.2</v>
       </c>
@@ -1614,53 +1626,59 @@
       </c>
       <c r="AT7" s="11">
         <v>1.2509999999999999</v>
       </c>
       <c r="AU7" s="11">
         <v>1.224</v>
       </c>
       <c r="AV7" s="11">
         <v>1.224</v>
       </c>
       <c r="AW7" s="11">
         <v>1.6910000000000001</v>
       </c>
       <c r="AX7" s="11">
         <v>1.6910000000000001</v>
       </c>
       <c r="AY7" s="12">
         <v>1.8140000000000001</v>
       </c>
       <c r="AZ7" s="11">
         <v>1.8460000000000001</v>
       </c>
       <c r="BA7" s="11">
         <v>1.9490000000000001</v>
       </c>
-      <c r="BB7" s="11"/>
-[...1 lines deleted...]
-      <c r="BD7" s="15"/>
+      <c r="BB7" s="11">
+        <v>12.246</v>
+      </c>
+      <c r="BC7" s="15">
+        <v>12.189</v>
+      </c>
+      <c r="BD7" s="15">
+        <v>11.44</v>
+      </c>
       <c r="BE7" s="15"/>
       <c r="BF7" s="11"/>
       <c r="BG7" s="11"/>
       <c r="BH7" s="11"/>
       <c r="BI7" s="11"/>
     </row>
     <row r="8" spans="1:86" s="16" customFormat="1">
       <c r="A8" s="10" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="13">
         <v>4.1900000000000004</v>
       </c>
       <c r="C8" s="13">
         <v>4.1900000000000004</v>
       </c>
       <c r="D8" s="14">
         <v>3.97</v>
       </c>
       <c r="E8" s="14">
         <v>4.17</v>
       </c>
       <c r="F8" s="15">
         <v>5.16</v>
       </c>
@@ -1783,53 +1801,59 @@
       </c>
       <c r="AT8" s="11">
         <v>2.7330000000000001</v>
       </c>
       <c r="AU8" s="11">
         <v>2.7120000000000002</v>
       </c>
       <c r="AV8" s="11">
         <v>2.6379999999999999</v>
       </c>
       <c r="AW8" s="11">
         <v>2.7589999999999999</v>
       </c>
       <c r="AX8" s="11">
         <v>2.7589999999999999</v>
       </c>
       <c r="AY8" s="12">
         <v>2.7589999999999999</v>
       </c>
       <c r="AZ8" s="11">
         <v>2.86</v>
       </c>
       <c r="BA8" s="11">
         <v>2.976</v>
       </c>
-      <c r="BB8" s="11"/>
-[...1 lines deleted...]
-      <c r="BD8" s="15"/>
+      <c r="BB8" s="11">
+        <v>5.28</v>
+      </c>
+      <c r="BC8" s="15">
+        <v>5.4050000000000002</v>
+      </c>
+      <c r="BD8" s="15">
+        <v>4.9930000000000003</v>
+      </c>
       <c r="BE8" s="15"/>
       <c r="BF8" s="11"/>
       <c r="BG8" s="11"/>
       <c r="BH8" s="11"/>
       <c r="BI8" s="11"/>
     </row>
     <row r="9" spans="1:86" s="16" customFormat="1">
       <c r="A9" s="10" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="13">
         <v>123.96</v>
       </c>
       <c r="C9" s="13">
         <v>142.51</v>
       </c>
       <c r="D9" s="14">
         <v>157.71</v>
       </c>
       <c r="E9" s="14">
         <v>186.77</v>
       </c>
       <c r="F9" s="15">
         <v>198.57</v>
       </c>
@@ -1952,53 +1976,59 @@
       </c>
       <c r="AT9" s="11">
         <v>81.674999999999997</v>
       </c>
       <c r="AU9" s="11">
         <v>81.061999999999998</v>
       </c>
       <c r="AV9" s="11">
         <v>79.650000000000006</v>
       </c>
       <c r="AW9" s="11">
         <v>59.286000000000001</v>
       </c>
       <c r="AX9" s="11">
         <v>66.92</v>
       </c>
       <c r="AY9" s="12">
         <v>74.924999999999997</v>
       </c>
       <c r="AZ9" s="11">
         <v>74.100999999999999</v>
       </c>
       <c r="BA9" s="11">
         <v>95.045000000000002</v>
       </c>
-      <c r="BB9" s="11"/>
-[...1 lines deleted...]
-      <c r="BD9" s="15"/>
+      <c r="BB9" s="11">
+        <v>132.101</v>
+      </c>
+      <c r="BC9" s="15">
+        <v>172.245</v>
+      </c>
+      <c r="BD9" s="15">
+        <v>144.215</v>
+      </c>
       <c r="BE9" s="15"/>
       <c r="BF9" s="11"/>
       <c r="BG9" s="11"/>
       <c r="BH9" s="11"/>
       <c r="BI9" s="11"/>
     </row>
     <row r="10" spans="1:86" s="16" customFormat="1">
       <c r="A10" s="10" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="13">
         <v>133.91999999999999</v>
       </c>
       <c r="C10" s="13">
         <v>136.71</v>
       </c>
       <c r="D10" s="14">
         <v>147.91</v>
       </c>
       <c r="E10" s="14">
         <v>203.78</v>
       </c>
       <c r="F10" s="15">
         <v>214.97</v>
       </c>
@@ -2121,53 +2151,59 @@
       </c>
       <c r="AT10" s="11">
         <v>73.247</v>
       </c>
       <c r="AU10" s="11">
         <v>64.427000000000007</v>
       </c>
       <c r="AV10" s="11">
         <v>62.52</v>
       </c>
       <c r="AW10" s="11">
         <v>76.150999999999996</v>
       </c>
       <c r="AX10" s="11">
         <v>75.789000000000001</v>
       </c>
       <c r="AY10" s="12">
         <v>77.602000000000004</v>
       </c>
       <c r="AZ10" s="11">
         <v>75.665000000000006</v>
       </c>
       <c r="BA10" s="11">
         <v>72.918000000000006</v>
       </c>
-      <c r="BB10" s="11"/>
-[...1 lines deleted...]
-      <c r="BD10" s="15"/>
+      <c r="BB10" s="11">
+        <v>84.686000000000007</v>
+      </c>
+      <c r="BC10" s="15">
+        <v>72.528999999999996</v>
+      </c>
+      <c r="BD10" s="15">
+        <v>103.751</v>
+      </c>
       <c r="BE10" s="15"/>
       <c r="BF10" s="11"/>
       <c r="BG10" s="11"/>
       <c r="BH10" s="11"/>
       <c r="BI10" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AL1:BI1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
   </mergeCells>
   <pageMargins left="0.74803149606299213" right="0.59055118110236227" top="0.31496062992125984" bottom="0.35433070866141736" header="0.43307086614173229" footer="0.47244094488188981"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>