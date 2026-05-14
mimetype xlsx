--- v0 (2026-04-20)
+++ v1 (2026-05-14)
@@ -782,51 +782,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:O70"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A43" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A123" sqref="A123"/>
-      <selection pane="topRight" activeCell="P60" sqref="P60"/>
+      <selection pane="topRight" activeCell="O60" sqref="O60"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="35.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="13" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="26.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="12" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" ht="12.2" customHeight="1">
       <c r="A2" s="60" t="s">
         <v>23</v>
@@ -2524,274 +2524,294 @@
         <v>18</v>
       </c>
       <c r="K57" s="24" t="s">
         <v>19</v>
       </c>
       <c r="L57" s="24" t="s">
         <v>20</v>
       </c>
       <c r="M57" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:13" ht="20.25" customHeight="1">
       <c r="A58" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B58" s="59">
         <v>119.3</v>
       </c>
       <c r="C58" s="51">
         <v>262.2</v>
       </c>
       <c r="D58" s="51">
         <v>446</v>
       </c>
-      <c r="E58" s="51"/>
+      <c r="E58" s="51">
+        <v>641.5</v>
+      </c>
       <c r="F58" s="57"/>
       <c r="G58" s="42"/>
       <c r="H58" s="42"/>
       <c r="I58" s="42"/>
       <c r="J58" s="46"/>
       <c r="K58" s="46"/>
       <c r="L58" s="46"/>
       <c r="M58" s="49"/>
     </row>
     <row r="59" spans="1:13" ht="12.2" customHeight="1">
       <c r="A59" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B59" s="1">
         <v>50.3</v>
       </c>
       <c r="C59" s="51">
         <v>102.9</v>
       </c>
       <c r="D59" s="53">
         <v>168</v>
       </c>
-      <c r="E59" s="51"/>
+      <c r="E59" s="51">
+        <v>240.3</v>
+      </c>
       <c r="F59" s="51"/>
       <c r="G59" s="42"/>
       <c r="H59" s="42"/>
       <c r="I59" s="42"/>
       <c r="J59" s="46"/>
       <c r="K59" s="47"/>
       <c r="L59" s="47"/>
       <c r="M59" s="42"/>
     </row>
     <row r="60" spans="1:13" ht="21.75" customHeight="1">
       <c r="A60" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B60" s="50">
         <v>1496.1</v>
       </c>
       <c r="C60" s="51">
         <v>2985.7</v>
       </c>
       <c r="D60" s="51">
         <v>4463.8999999999996</v>
       </c>
-      <c r="E60" s="53"/>
+      <c r="E60" s="53">
+        <v>5962.1</v>
+      </c>
       <c r="F60" s="54"/>
       <c r="G60" s="46"/>
       <c r="H60" s="46"/>
       <c r="I60" s="42"/>
       <c r="J60" s="46"/>
       <c r="K60" s="46"/>
       <c r="L60" s="46"/>
       <c r="M60" s="49"/>
     </row>
     <row r="61" spans="1:13" ht="12.2" customHeight="1">
       <c r="A61" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B61" s="37"/>
       <c r="C61" s="51"/>
       <c r="E61" s="51"/>
       <c r="F61" s="55"/>
       <c r="G61" s="42"/>
       <c r="H61" s="47"/>
       <c r="I61" s="47"/>
       <c r="J61" s="47"/>
       <c r="K61" s="47"/>
       <c r="L61" s="47"/>
       <c r="M61" s="42"/>
     </row>
     <row r="62" spans="1:13" ht="24.75" customHeight="1">
       <c r="A62" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B62" s="41">
         <v>67.400000000000006</v>
       </c>
       <c r="C62" s="51">
         <v>133.4</v>
       </c>
       <c r="D62" s="51">
         <v>199.1</v>
       </c>
-      <c r="E62" s="51"/>
+      <c r="E62" s="51">
+        <v>264.3</v>
+      </c>
       <c r="F62" s="56"/>
       <c r="G62" s="48"/>
       <c r="H62" s="48"/>
       <c r="I62" s="48"/>
       <c r="J62" s="48"/>
       <c r="K62" s="48"/>
       <c r="L62" s="48"/>
       <c r="M62" s="49"/>
     </row>
     <row r="63" spans="1:13" ht="19.5" customHeight="1">
       <c r="A63" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B63" s="41">
         <v>90.3</v>
       </c>
       <c r="C63" s="51">
         <v>178.9</v>
       </c>
       <c r="D63" s="51">
         <v>266.5</v>
       </c>
-      <c r="E63" s="51"/>
+      <c r="E63" s="51">
+        <v>353.9</v>
+      </c>
       <c r="F63" s="56"/>
       <c r="G63" s="48"/>
       <c r="H63" s="48"/>
       <c r="I63" s="48"/>
       <c r="J63" s="48"/>
       <c r="K63" s="48"/>
       <c r="L63" s="48"/>
       <c r="M63" s="49"/>
     </row>
     <row r="64" spans="1:13" ht="17.25" customHeight="1">
       <c r="A64" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B64" s="37">
         <v>7.9</v>
       </c>
       <c r="C64" s="52">
         <v>15.8</v>
       </c>
       <c r="D64" s="52">
         <v>23.7</v>
       </c>
-      <c r="E64" s="52"/>
+      <c r="E64" s="52">
+        <v>31.8</v>
+      </c>
       <c r="F64" s="52"/>
       <c r="G64" s="52"/>
       <c r="H64" s="52"/>
       <c r="I64" s="48"/>
       <c r="J64" s="48"/>
       <c r="K64" s="48"/>
       <c r="L64" s="48"/>
       <c r="M64" s="49"/>
     </row>
     <row r="65" spans="1:13" ht="20.25" customHeight="1">
       <c r="A65" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B65" s="41">
         <v>803.4</v>
       </c>
       <c r="C65" s="51">
         <v>1610.3</v>
       </c>
       <c r="D65" s="51">
         <v>2414.8000000000002</v>
       </c>
-      <c r="E65" s="51"/>
+      <c r="E65" s="51">
+        <v>3245.8</v>
+      </c>
       <c r="F65" s="56"/>
       <c r="G65" s="48"/>
       <c r="H65" s="48"/>
       <c r="I65" s="48"/>
       <c r="J65" s="48"/>
       <c r="K65" s="48"/>
       <c r="L65" s="48"/>
       <c r="M65" s="49"/>
     </row>
     <row r="66" spans="1:13" ht="37.5" customHeight="1">
       <c r="A66" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B66" s="41">
         <v>202.5</v>
       </c>
       <c r="C66" s="51">
         <v>397</v>
       </c>
       <c r="D66" s="51">
         <v>586.20000000000005</v>
       </c>
-      <c r="E66" s="51"/>
+      <c r="E66" s="51">
+        <v>773.2</v>
+      </c>
       <c r="F66" s="56"/>
       <c r="G66" s="48"/>
       <c r="H66" s="48"/>
       <c r="I66" s="48"/>
       <c r="J66" s="48"/>
       <c r="K66" s="48"/>
       <c r="L66" s="48"/>
       <c r="M66" s="49"/>
     </row>
     <row r="67" spans="1:13" ht="17.25" customHeight="1">
       <c r="A67" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B67" s="41">
         <v>324.7</v>
       </c>
       <c r="C67" s="51">
         <v>650.29999999999995</v>
       </c>
       <c r="D67" s="51">
         <v>973.6</v>
       </c>
-      <c r="E67" s="51"/>
+      <c r="E67" s="51">
+        <v>1293.0999999999999</v>
+      </c>
       <c r="F67" s="56"/>
       <c r="G67" s="48"/>
       <c r="H67" s="48"/>
       <c r="I67" s="48"/>
       <c r="J67" s="48"/>
       <c r="K67" s="48"/>
       <c r="L67" s="48"/>
       <c r="M67" s="42"/>
     </row>
     <row r="68" spans="1:13" ht="30.75" customHeight="1">
       <c r="A68" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B68" s="33">
         <v>1165.5</v>
       </c>
       <c r="C68" s="51">
         <v>2323.3000000000002</v>
       </c>
       <c r="D68" s="51">
         <v>3478.3</v>
       </c>
-      <c r="E68" s="51"/>
+      <c r="E68" s="51">
+        <v>4663.8</v>
+      </c>
       <c r="F68" s="51"/>
       <c r="G68" s="42"/>
       <c r="H68" s="58"/>
       <c r="I68" s="42"/>
       <c r="J68" s="46"/>
       <c r="K68" s="47"/>
       <c r="L68" s="42"/>
       <c r="M68" s="42"/>
     </row>
     <row r="69" spans="1:13" ht="12.2" customHeight="1">
       <c r="A69" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B69" s="9"/>
       <c r="C69" s="9"/>
       <c r="D69" s="9"/>
       <c r="E69" s="9"/>
       <c r="F69" s="9"/>
       <c r="G69" s="9"/>
       <c r="H69" s="9"/>
       <c r="I69" s="9"/>
       <c r="J69" s="9"/>
       <c r="K69" s="9"/>
       <c r="L69" s="9"/>
       <c r="M69" s="9"/>
@@ -2818,53 +2838,56 @@
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A38:M38"/>
     <mergeCell ref="A55:M55"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2873,85 +2896,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76F94FF1-44C1-4DBD-B69C-6FA51A013C07}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76F94FF1-44C1-4DBD-B69C-6FA51A013C07}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>with accumuiation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>