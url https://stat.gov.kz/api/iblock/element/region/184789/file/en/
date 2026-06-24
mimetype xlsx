--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -782,51 +782,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:O70"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A43" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A123" sqref="A123"/>
-      <selection pane="topRight" activeCell="O60" sqref="O60"/>
+      <selection pane="topRight" activeCell="G71" sqref="G71"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="35.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="13" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="26.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="12" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" ht="12.2" customHeight="1">
       <c r="A2" s="60" t="s">
         <v>23</v>
@@ -2527,292 +2527,312 @@
         <v>19</v>
       </c>
       <c r="L57" s="24" t="s">
         <v>20</v>
       </c>
       <c r="M57" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:13" ht="20.25" customHeight="1">
       <c r="A58" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B58" s="59">
         <v>119.3</v>
       </c>
       <c r="C58" s="51">
         <v>262.2</v>
       </c>
       <c r="D58" s="51">
         <v>446</v>
       </c>
       <c r="E58" s="51">
         <v>641.5</v>
       </c>
-      <c r="F58" s="57"/>
+      <c r="F58" s="57">
+        <v>836.3</v>
+      </c>
       <c r="G58" s="42"/>
       <c r="H58" s="42"/>
       <c r="I58" s="42"/>
       <c r="J58" s="46"/>
       <c r="K58" s="46"/>
       <c r="L58" s="46"/>
       <c r="M58" s="49"/>
     </row>
     <row r="59" spans="1:13" ht="12.2" customHeight="1">
       <c r="A59" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B59" s="1">
         <v>50.3</v>
       </c>
       <c r="C59" s="51">
         <v>102.9</v>
       </c>
       <c r="D59" s="53">
         <v>168</v>
       </c>
       <c r="E59" s="51">
         <v>240.3</v>
       </c>
-      <c r="F59" s="51"/>
+      <c r="F59" s="51">
+        <v>311.10000000000002</v>
+      </c>
       <c r="G59" s="42"/>
       <c r="H59" s="42"/>
       <c r="I59" s="42"/>
       <c r="J59" s="46"/>
       <c r="K59" s="47"/>
       <c r="L59" s="47"/>
       <c r="M59" s="42"/>
     </row>
     <row r="60" spans="1:13" ht="21.75" customHeight="1">
       <c r="A60" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B60" s="50">
         <v>1496.1</v>
       </c>
       <c r="C60" s="51">
         <v>2985.7</v>
       </c>
       <c r="D60" s="51">
         <v>4463.8999999999996</v>
       </c>
       <c r="E60" s="53">
         <v>5962.1</v>
       </c>
-      <c r="F60" s="54"/>
+      <c r="F60" s="54">
+        <v>7634.6</v>
+      </c>
       <c r="G60" s="46"/>
       <c r="H60" s="46"/>
       <c r="I60" s="42"/>
       <c r="J60" s="46"/>
       <c r="K60" s="46"/>
       <c r="L60" s="46"/>
       <c r="M60" s="49"/>
     </row>
     <row r="61" spans="1:13" ht="12.2" customHeight="1">
       <c r="A61" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B61" s="37"/>
       <c r="C61" s="51"/>
       <c r="E61" s="51"/>
       <c r="F61" s="55"/>
       <c r="G61" s="42"/>
       <c r="H61" s="47"/>
       <c r="I61" s="47"/>
       <c r="J61" s="47"/>
       <c r="K61" s="47"/>
       <c r="L61" s="47"/>
       <c r="M61" s="42"/>
     </row>
     <row r="62" spans="1:13" ht="24.75" customHeight="1">
       <c r="A62" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B62" s="41">
         <v>67.400000000000006</v>
       </c>
       <c r="C62" s="51">
         <v>133.4</v>
       </c>
       <c r="D62" s="51">
         <v>199.1</v>
       </c>
       <c r="E62" s="51">
         <v>264.3</v>
       </c>
-      <c r="F62" s="56"/>
+      <c r="F62" s="56">
+        <v>329.4</v>
+      </c>
       <c r="G62" s="48"/>
       <c r="H62" s="48"/>
       <c r="I62" s="48"/>
       <c r="J62" s="48"/>
       <c r="K62" s="48"/>
       <c r="L62" s="48"/>
       <c r="M62" s="49"/>
     </row>
     <row r="63" spans="1:13" ht="19.5" customHeight="1">
       <c r="A63" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B63" s="41">
         <v>90.3</v>
       </c>
       <c r="C63" s="51">
         <v>178.9</v>
       </c>
       <c r="D63" s="51">
         <v>266.5</v>
       </c>
       <c r="E63" s="51">
         <v>353.9</v>
       </c>
-      <c r="F63" s="56"/>
+      <c r="F63" s="56">
+        <v>439.6</v>
+      </c>
       <c r="G63" s="48"/>
       <c r="H63" s="48"/>
       <c r="I63" s="48"/>
       <c r="J63" s="48"/>
       <c r="K63" s="48"/>
       <c r="L63" s="48"/>
       <c r="M63" s="49"/>
     </row>
     <row r="64" spans="1:13" ht="17.25" customHeight="1">
       <c r="A64" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B64" s="37">
         <v>7.9</v>
       </c>
       <c r="C64" s="52">
         <v>15.8</v>
       </c>
       <c r="D64" s="52">
         <v>23.7</v>
       </c>
       <c r="E64" s="52">
         <v>31.8</v>
       </c>
-      <c r="F64" s="52"/>
+      <c r="F64" s="52">
+        <v>47.7</v>
+      </c>
       <c r="G64" s="52"/>
       <c r="H64" s="52"/>
       <c r="I64" s="48"/>
       <c r="J64" s="48"/>
       <c r="K64" s="48"/>
       <c r="L64" s="48"/>
       <c r="M64" s="49"/>
     </row>
     <row r="65" spans="1:13" ht="20.25" customHeight="1">
       <c r="A65" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B65" s="41">
         <v>803.4</v>
       </c>
       <c r="C65" s="51">
         <v>1610.3</v>
       </c>
       <c r="D65" s="51">
         <v>2414.8000000000002</v>
       </c>
       <c r="E65" s="51">
         <v>3245.8</v>
       </c>
-      <c r="F65" s="56"/>
+      <c r="F65" s="56">
+        <v>4227.6000000000004</v>
+      </c>
       <c r="G65" s="48"/>
       <c r="H65" s="48"/>
       <c r="I65" s="48"/>
       <c r="J65" s="48"/>
       <c r="K65" s="48"/>
       <c r="L65" s="48"/>
       <c r="M65" s="49"/>
     </row>
     <row r="66" spans="1:13" ht="37.5" customHeight="1">
       <c r="A66" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B66" s="41">
         <v>202.5</v>
       </c>
       <c r="C66" s="51">
         <v>397</v>
       </c>
       <c r="D66" s="51">
         <v>586.20000000000005</v>
       </c>
       <c r="E66" s="51">
         <v>773.2</v>
       </c>
-      <c r="F66" s="56"/>
+      <c r="F66" s="56">
+        <v>963.8</v>
+      </c>
       <c r="G66" s="48"/>
       <c r="H66" s="48"/>
       <c r="I66" s="48"/>
       <c r="J66" s="48"/>
       <c r="K66" s="48"/>
       <c r="L66" s="48"/>
       <c r="M66" s="49"/>
     </row>
     <row r="67" spans="1:13" ht="17.25" customHeight="1">
       <c r="A67" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B67" s="41">
         <v>324.7</v>
       </c>
       <c r="C67" s="51">
         <v>650.29999999999995</v>
       </c>
       <c r="D67" s="51">
         <v>973.6</v>
       </c>
       <c r="E67" s="51">
         <v>1293.0999999999999</v>
       </c>
-      <c r="F67" s="56"/>
+      <c r="F67" s="56">
+        <v>1626.5</v>
+      </c>
       <c r="G67" s="48"/>
       <c r="H67" s="48"/>
       <c r="I67" s="48"/>
       <c r="J67" s="48"/>
       <c r="K67" s="48"/>
       <c r="L67" s="48"/>
       <c r="M67" s="42"/>
     </row>
     <row r="68" spans="1:13" ht="30.75" customHeight="1">
       <c r="A68" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B68" s="33">
         <v>1165.5</v>
       </c>
       <c r="C68" s="51">
         <v>2323.3000000000002</v>
       </c>
       <c r="D68" s="51">
         <v>3478.3</v>
       </c>
       <c r="E68" s="51">
         <v>4663.8</v>
       </c>
-      <c r="F68" s="51"/>
+      <c r="F68" s="51">
+        <v>5993.8</v>
+      </c>
       <c r="G68" s="42"/>
       <c r="H68" s="58"/>
       <c r="I68" s="42"/>
       <c r="J68" s="46"/>
       <c r="K68" s="47"/>
       <c r="L68" s="42"/>
       <c r="M68" s="42"/>
     </row>
     <row r="69" spans="1:13" ht="12.2" customHeight="1">
       <c r="A69" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B69" s="9"/>
       <c r="C69" s="9"/>
       <c r="D69" s="9"/>
       <c r="E69" s="9"/>
       <c r="F69" s="9"/>
       <c r="G69" s="9"/>
       <c r="H69" s="9"/>
       <c r="I69" s="9"/>
       <c r="J69" s="9"/>
       <c r="K69" s="9"/>
       <c r="L69" s="9"/>
       <c r="M69" s="9"/>
     </row>
@@ -2838,56 +2858,53 @@
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A38:M38"/>
     <mergeCell ref="A55:M55"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2896,82 +2913,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76F94FF1-44C1-4DBD-B69C-6FA51A013C07}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76F94FF1-44C1-4DBD-B69C-6FA51A013C07}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>with accumuiation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>