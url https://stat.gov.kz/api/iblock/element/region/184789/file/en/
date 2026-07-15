--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -782,51 +782,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:O70"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A43" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A123" sqref="A123"/>
-      <selection pane="topRight" activeCell="G71" sqref="G71"/>
+      <selection pane="topRight" activeCell="G58" sqref="G58:G68"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="35.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="13" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="26.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="12" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" ht="12.2" customHeight="1">
       <c r="A2" s="60" t="s">
         <v>23</v>
@@ -2530,310 +2530,330 @@
         <v>20</v>
       </c>
       <c r="M57" s="24" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:13" ht="20.25" customHeight="1">
       <c r="A58" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B58" s="59">
         <v>119.3</v>
       </c>
       <c r="C58" s="51">
         <v>262.2</v>
       </c>
       <c r="D58" s="51">
         <v>446</v>
       </c>
       <c r="E58" s="51">
         <v>641.5</v>
       </c>
       <c r="F58" s="57">
         <v>836.3</v>
       </c>
-      <c r="G58" s="42"/>
+      <c r="G58" s="42">
+        <v>1029.5999999999999</v>
+      </c>
       <c r="H58" s="42"/>
       <c r="I58" s="42"/>
       <c r="J58" s="46"/>
       <c r="K58" s="46"/>
       <c r="L58" s="46"/>
       <c r="M58" s="49"/>
     </row>
     <row r="59" spans="1:13" ht="12.2" customHeight="1">
       <c r="A59" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B59" s="1">
         <v>50.3</v>
       </c>
       <c r="C59" s="51">
         <v>102.9</v>
       </c>
       <c r="D59" s="53">
         <v>168</v>
       </c>
       <c r="E59" s="51">
         <v>240.3</v>
       </c>
       <c r="F59" s="51">
         <v>311.10000000000002</v>
       </c>
-      <c r="G59" s="42"/>
+      <c r="G59" s="42">
+        <v>384.9</v>
+      </c>
       <c r="H59" s="42"/>
       <c r="I59" s="42"/>
       <c r="J59" s="46"/>
       <c r="K59" s="47"/>
       <c r="L59" s="47"/>
       <c r="M59" s="42"/>
     </row>
     <row r="60" spans="1:13" ht="21.75" customHeight="1">
       <c r="A60" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B60" s="50">
         <v>1496.1</v>
       </c>
       <c r="C60" s="51">
         <v>2985.7</v>
       </c>
       <c r="D60" s="51">
         <v>4463.8999999999996</v>
       </c>
       <c r="E60" s="53">
         <v>5962.1</v>
       </c>
       <c r="F60" s="54">
         <v>7634.6</v>
       </c>
-      <c r="G60" s="46"/>
+      <c r="G60" s="46">
+        <v>9462.7999999999993</v>
+      </c>
       <c r="H60" s="46"/>
       <c r="I60" s="42"/>
       <c r="J60" s="46"/>
       <c r="K60" s="46"/>
       <c r="L60" s="46"/>
       <c r="M60" s="49"/>
     </row>
     <row r="61" spans="1:13" ht="12.2" customHeight="1">
       <c r="A61" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B61" s="37"/>
       <c r="C61" s="51"/>
       <c r="E61" s="51"/>
       <c r="F61" s="55"/>
       <c r="G61" s="42"/>
       <c r="H61" s="47"/>
       <c r="I61" s="47"/>
       <c r="J61" s="47"/>
       <c r="K61" s="47"/>
       <c r="L61" s="47"/>
       <c r="M61" s="42"/>
     </row>
     <row r="62" spans="1:13" ht="24.75" customHeight="1">
       <c r="A62" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B62" s="41">
         <v>67.400000000000006</v>
       </c>
       <c r="C62" s="51">
         <v>133.4</v>
       </c>
       <c r="D62" s="51">
         <v>199.1</v>
       </c>
       <c r="E62" s="51">
         <v>264.3</v>
       </c>
       <c r="F62" s="56">
         <v>329.4</v>
       </c>
-      <c r="G62" s="48"/>
+      <c r="G62" s="48">
+        <v>394.1</v>
+      </c>
       <c r="H62" s="48"/>
       <c r="I62" s="48"/>
       <c r="J62" s="48"/>
       <c r="K62" s="48"/>
       <c r="L62" s="48"/>
       <c r="M62" s="49"/>
     </row>
     <row r="63" spans="1:13" ht="19.5" customHeight="1">
       <c r="A63" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B63" s="41">
         <v>90.3</v>
       </c>
       <c r="C63" s="51">
         <v>178.9</v>
       </c>
       <c r="D63" s="51">
         <v>266.5</v>
       </c>
       <c r="E63" s="51">
         <v>353.9</v>
       </c>
       <c r="F63" s="56">
         <v>439.6</v>
       </c>
-      <c r="G63" s="48"/>
+      <c r="G63" s="48">
+        <v>522.79999999999995</v>
+      </c>
       <c r="H63" s="48"/>
       <c r="I63" s="48"/>
       <c r="J63" s="48"/>
       <c r="K63" s="48"/>
       <c r="L63" s="48"/>
       <c r="M63" s="49"/>
     </row>
     <row r="64" spans="1:13" ht="17.25" customHeight="1">
       <c r="A64" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B64" s="37">
         <v>7.9</v>
       </c>
       <c r="C64" s="52">
         <v>15.8</v>
       </c>
       <c r="D64" s="52">
         <v>23.7</v>
       </c>
       <c r="E64" s="52">
         <v>31.8</v>
       </c>
       <c r="F64" s="52">
         <v>47.7</v>
       </c>
-      <c r="G64" s="52"/>
+      <c r="G64" s="52">
+        <v>63.3</v>
+      </c>
       <c r="H64" s="52"/>
       <c r="I64" s="48"/>
       <c r="J64" s="48"/>
       <c r="K64" s="48"/>
       <c r="L64" s="48"/>
       <c r="M64" s="49"/>
     </row>
     <row r="65" spans="1:13" ht="20.25" customHeight="1">
       <c r="A65" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B65" s="41">
         <v>803.4</v>
       </c>
       <c r="C65" s="51">
         <v>1610.3</v>
       </c>
       <c r="D65" s="51">
         <v>2414.8000000000002</v>
       </c>
       <c r="E65" s="51">
         <v>3245.8</v>
       </c>
       <c r="F65" s="56">
         <v>4227.6000000000004</v>
       </c>
-      <c r="G65" s="48"/>
+      <c r="G65" s="48">
+        <v>5371.5</v>
+      </c>
       <c r="H65" s="48"/>
       <c r="I65" s="48"/>
       <c r="J65" s="48"/>
       <c r="K65" s="48"/>
       <c r="L65" s="48"/>
       <c r="M65" s="49"/>
     </row>
     <row r="66" spans="1:13" ht="37.5" customHeight="1">
       <c r="A66" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B66" s="41">
         <v>202.5</v>
       </c>
       <c r="C66" s="51">
         <v>397</v>
       </c>
       <c r="D66" s="51">
         <v>586.20000000000005</v>
       </c>
       <c r="E66" s="51">
         <v>773.2</v>
       </c>
       <c r="F66" s="56">
         <v>963.8</v>
       </c>
-      <c r="G66" s="48"/>
+      <c r="G66" s="48">
+        <v>1145.8</v>
+      </c>
       <c r="H66" s="48"/>
       <c r="I66" s="48"/>
       <c r="J66" s="48"/>
       <c r="K66" s="48"/>
       <c r="L66" s="48"/>
       <c r="M66" s="49"/>
     </row>
     <row r="67" spans="1:13" ht="17.25" customHeight="1">
       <c r="A67" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B67" s="41">
         <v>324.7</v>
       </c>
       <c r="C67" s="51">
         <v>650.29999999999995</v>
       </c>
       <c r="D67" s="51">
         <v>973.6</v>
       </c>
       <c r="E67" s="51">
         <v>1293.0999999999999</v>
       </c>
       <c r="F67" s="56">
         <v>1626.5</v>
       </c>
-      <c r="G67" s="48"/>
+      <c r="G67" s="48">
+        <v>1965.2</v>
+      </c>
       <c r="H67" s="48"/>
       <c r="I67" s="48"/>
       <c r="J67" s="48"/>
       <c r="K67" s="48"/>
       <c r="L67" s="48"/>
       <c r="M67" s="42"/>
     </row>
     <row r="68" spans="1:13" ht="30.75" customHeight="1">
       <c r="A68" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B68" s="33">
         <v>1165.5</v>
       </c>
       <c r="C68" s="51">
         <v>2323.3000000000002</v>
       </c>
       <c r="D68" s="51">
         <v>3478.3</v>
       </c>
       <c r="E68" s="51">
         <v>4663.8</v>
       </c>
       <c r="F68" s="51">
         <v>5993.8</v>
       </c>
-      <c r="G68" s="42"/>
+      <c r="G68" s="42">
+        <v>7479.7</v>
+      </c>
       <c r="H68" s="58"/>
       <c r="I68" s="42"/>
       <c r="J68" s="46"/>
       <c r="K68" s="47"/>
       <c r="L68" s="42"/>
       <c r="M68" s="42"/>
     </row>
     <row r="69" spans="1:13" ht="12.2" customHeight="1">
       <c r="A69" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B69" s="9"/>
       <c r="C69" s="9"/>
       <c r="D69" s="9"/>
       <c r="E69" s="9"/>
       <c r="F69" s="9"/>
       <c r="G69" s="9"/>
       <c r="H69" s="9"/>
       <c r="I69" s="9"/>
       <c r="J69" s="9"/>
       <c r="K69" s="9"/>
       <c r="L69" s="9"/>
       <c r="M69" s="9"/>
     </row>
     <row r="70" spans="1:13" ht="12.2" customHeight="1">
@@ -2858,53 +2878,56 @@
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A38:M38"/>
     <mergeCell ref="A55:M55"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2913,85 +2936,82 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76F94FF1-44C1-4DBD-B69C-6FA51A013C07}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76F94FF1-44C1-4DBD-B69C-6FA51A013C07}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>with accumuiation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>