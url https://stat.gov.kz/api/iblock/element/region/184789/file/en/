--- v3 (2026-07-15)
+++ v4 (2026-08-31)
@@ -782,51 +782,51 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:O70"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A43" zoomScale="95" zoomScaleNormal="95" workbookViewId="0">
       <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
       <selection activeCell="A123" sqref="A123"/>
-      <selection pane="topRight" activeCell="G58" sqref="G58:G68"/>
+      <selection pane="topRight" activeCell="N57" sqref="N57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.2" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="35.7109375" style="1" customWidth="1"/>
     <col min="2" max="2" width="13.85546875" style="1" customWidth="1"/>
     <col min="3" max="3" width="13.42578125" style="1" customWidth="1"/>
     <col min="4" max="4" width="14.28515625" style="1" customWidth="1"/>
     <col min="5" max="5" width="13" style="1" customWidth="1"/>
     <col min="6" max="6" width="14.140625" style="1" customWidth="1"/>
     <col min="7" max="7" width="13.85546875" style="1" customWidth="1"/>
     <col min="8" max="8" width="14.140625" style="1" customWidth="1"/>
     <col min="9" max="9" width="14.28515625" style="1" customWidth="1"/>
     <col min="10" max="10" width="12" style="1" customWidth="1"/>
     <col min="11" max="11" width="13.140625" style="1" customWidth="1"/>
     <col min="12" max="12" width="13.42578125" style="1" customWidth="1"/>
     <col min="13" max="13" width="12.5703125" style="1" customWidth="1"/>
     <col min="14" max="14" width="26.5703125" style="1" customWidth="1"/>
     <col min="15" max="15" width="12" style="1" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:15" ht="12.2" customHeight="1">
       <c r="A2" s="60" t="s">
         <v>23</v>
@@ -2533,328 +2533,348 @@
         <v>21</v>
       </c>
     </row>
     <row r="58" spans="1:13" ht="20.25" customHeight="1">
       <c r="A58" s="26" t="s">
         <v>24</v>
       </c>
       <c r="B58" s="59">
         <v>119.3</v>
       </c>
       <c r="C58" s="51">
         <v>262.2</v>
       </c>
       <c r="D58" s="51">
         <v>446</v>
       </c>
       <c r="E58" s="51">
         <v>641.5</v>
       </c>
       <c r="F58" s="57">
         <v>836.3</v>
       </c>
       <c r="G58" s="42">
         <v>1029.5999999999999</v>
       </c>
-      <c r="H58" s="42"/>
+      <c r="H58" s="42">
+        <v>1224.5</v>
+      </c>
       <c r="I58" s="42"/>
       <c r="J58" s="46"/>
       <c r="K58" s="46"/>
       <c r="L58" s="46"/>
       <c r="M58" s="49"/>
     </row>
     <row r="59" spans="1:13" ht="12.2" customHeight="1">
       <c r="A59" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B59" s="1">
         <v>50.3</v>
       </c>
       <c r="C59" s="51">
         <v>102.9</v>
       </c>
       <c r="D59" s="53">
         <v>168</v>
       </c>
       <c r="E59" s="51">
         <v>240.3</v>
       </c>
       <c r="F59" s="51">
         <v>311.10000000000002</v>
       </c>
       <c r="G59" s="42">
         <v>384.9</v>
       </c>
-      <c r="H59" s="42"/>
+      <c r="H59" s="42">
+        <v>458.9</v>
+      </c>
       <c r="I59" s="42"/>
       <c r="J59" s="46"/>
       <c r="K59" s="47"/>
       <c r="L59" s="47"/>
       <c r="M59" s="42"/>
     </row>
     <row r="60" spans="1:13" ht="21.75" customHeight="1">
       <c r="A60" s="26" t="s">
         <v>26</v>
       </c>
       <c r="B60" s="50">
         <v>1496.1</v>
       </c>
       <c r="C60" s="51">
         <v>2985.7</v>
       </c>
       <c r="D60" s="51">
         <v>4463.8999999999996</v>
       </c>
       <c r="E60" s="53">
         <v>5962.1</v>
       </c>
       <c r="F60" s="54">
         <v>7634.6</v>
       </c>
       <c r="G60" s="46">
         <v>9462.7999999999993</v>
       </c>
-      <c r="H60" s="46"/>
+      <c r="H60" s="46">
+        <v>11481.6</v>
+      </c>
       <c r="I60" s="42"/>
       <c r="J60" s="46"/>
       <c r="K60" s="46"/>
       <c r="L60" s="46"/>
       <c r="M60" s="49"/>
     </row>
     <row r="61" spans="1:13" ht="12.2" customHeight="1">
       <c r="A61" s="5" t="s">
         <v>27</v>
       </c>
       <c r="B61" s="37"/>
       <c r="C61" s="51"/>
       <c r="E61" s="51"/>
       <c r="F61" s="55"/>
       <c r="G61" s="42"/>
       <c r="H61" s="47"/>
       <c r="I61" s="47"/>
       <c r="J61" s="47"/>
       <c r="K61" s="47"/>
       <c r="L61" s="47"/>
       <c r="M61" s="42"/>
     </row>
     <row r="62" spans="1:13" ht="24.75" customHeight="1">
       <c r="A62" s="5" t="s">
         <v>28</v>
       </c>
       <c r="B62" s="41">
         <v>67.400000000000006</v>
       </c>
       <c r="C62" s="51">
         <v>133.4</v>
       </c>
       <c r="D62" s="51">
         <v>199.1</v>
       </c>
       <c r="E62" s="51">
         <v>264.3</v>
       </c>
       <c r="F62" s="56">
         <v>329.4</v>
       </c>
       <c r="G62" s="48">
         <v>394.1</v>
       </c>
-      <c r="H62" s="48"/>
+      <c r="H62" s="48">
+        <v>458.5</v>
+      </c>
       <c r="I62" s="48"/>
       <c r="J62" s="48"/>
       <c r="K62" s="48"/>
       <c r="L62" s="48"/>
       <c r="M62" s="49"/>
     </row>
     <row r="63" spans="1:13" ht="19.5" customHeight="1">
       <c r="A63" s="5" t="s">
         <v>29</v>
       </c>
       <c r="B63" s="41">
         <v>90.3</v>
       </c>
       <c r="C63" s="51">
         <v>178.9</v>
       </c>
       <c r="D63" s="51">
         <v>266.5</v>
       </c>
       <c r="E63" s="51">
         <v>353.9</v>
       </c>
       <c r="F63" s="56">
         <v>439.6</v>
       </c>
       <c r="G63" s="48">
         <v>522.79999999999995</v>
       </c>
-      <c r="H63" s="48"/>
+      <c r="H63" s="48">
+        <v>605.1</v>
+      </c>
       <c r="I63" s="48"/>
       <c r="J63" s="48"/>
       <c r="K63" s="48"/>
       <c r="L63" s="48"/>
       <c r="M63" s="49"/>
     </row>
     <row r="64" spans="1:13" ht="17.25" customHeight="1">
       <c r="A64" s="5" t="s">
         <v>30</v>
       </c>
       <c r="B64" s="37">
         <v>7.9</v>
       </c>
       <c r="C64" s="52">
         <v>15.8</v>
       </c>
       <c r="D64" s="52">
         <v>23.7</v>
       </c>
       <c r="E64" s="52">
         <v>31.8</v>
       </c>
       <c r="F64" s="52">
         <v>47.7</v>
       </c>
       <c r="G64" s="52">
         <v>63.3</v>
       </c>
-      <c r="H64" s="52"/>
+      <c r="H64" s="52">
+        <v>79.2</v>
+      </c>
       <c r="I64" s="48"/>
       <c r="J64" s="48"/>
       <c r="K64" s="48"/>
       <c r="L64" s="48"/>
       <c r="M64" s="49"/>
     </row>
     <row r="65" spans="1:13" ht="20.25" customHeight="1">
       <c r="A65" s="5" t="s">
         <v>31</v>
       </c>
       <c r="B65" s="41">
         <v>803.4</v>
       </c>
       <c r="C65" s="51">
         <v>1610.3</v>
       </c>
       <c r="D65" s="51">
         <v>2414.8000000000002</v>
       </c>
       <c r="E65" s="51">
         <v>3245.8</v>
       </c>
       <c r="F65" s="56">
         <v>4227.6000000000004</v>
       </c>
       <c r="G65" s="48">
         <v>5371.5</v>
       </c>
-      <c r="H65" s="48"/>
+      <c r="H65" s="48">
+        <v>6724.3</v>
+      </c>
       <c r="I65" s="48"/>
       <c r="J65" s="48"/>
       <c r="K65" s="48"/>
       <c r="L65" s="48"/>
       <c r="M65" s="49"/>
     </row>
     <row r="66" spans="1:13" ht="37.5" customHeight="1">
       <c r="A66" s="5" t="s">
         <v>32</v>
       </c>
       <c r="B66" s="41">
         <v>202.5</v>
       </c>
       <c r="C66" s="51">
         <v>397</v>
       </c>
       <c r="D66" s="51">
         <v>586.20000000000005</v>
       </c>
       <c r="E66" s="51">
         <v>773.2</v>
       </c>
       <c r="F66" s="56">
         <v>963.8</v>
       </c>
       <c r="G66" s="48">
         <v>1145.8</v>
       </c>
-      <c r="H66" s="48"/>
+      <c r="H66" s="48">
+        <v>1334.3</v>
+      </c>
       <c r="I66" s="48"/>
       <c r="J66" s="48"/>
       <c r="K66" s="48"/>
       <c r="L66" s="48"/>
       <c r="M66" s="49"/>
     </row>
     <row r="67" spans="1:13" ht="17.25" customHeight="1">
       <c r="A67" s="5" t="s">
         <v>33</v>
       </c>
       <c r="B67" s="41">
         <v>324.7</v>
       </c>
       <c r="C67" s="51">
         <v>650.29999999999995</v>
       </c>
       <c r="D67" s="51">
         <v>973.6</v>
       </c>
       <c r="E67" s="51">
         <v>1293.0999999999999</v>
       </c>
       <c r="F67" s="56">
         <v>1626.5</v>
       </c>
       <c r="G67" s="48">
         <v>1965.2</v>
       </c>
-      <c r="H67" s="48"/>
+      <c r="H67" s="48">
+        <v>2280.1999999999998</v>
+      </c>
       <c r="I67" s="48"/>
       <c r="J67" s="48"/>
       <c r="K67" s="48"/>
       <c r="L67" s="48"/>
       <c r="M67" s="42"/>
     </row>
     <row r="68" spans="1:13" ht="30.75" customHeight="1">
       <c r="A68" s="27" t="s">
         <v>34</v>
       </c>
       <c r="B68" s="33">
         <v>1165.5</v>
       </c>
       <c r="C68" s="51">
         <v>2323.3000000000002</v>
       </c>
       <c r="D68" s="51">
         <v>3478.3</v>
       </c>
       <c r="E68" s="51">
         <v>4663.8</v>
       </c>
       <c r="F68" s="51">
         <v>5993.8</v>
       </c>
       <c r="G68" s="42">
         <v>7479.7</v>
       </c>
-      <c r="H68" s="58"/>
+      <c r="H68" s="58">
+        <v>9180.7999999999993</v>
+      </c>
       <c r="I68" s="42"/>
       <c r="J68" s="46"/>
       <c r="K68" s="47"/>
       <c r="L68" s="42"/>
       <c r="M68" s="42"/>
     </row>
     <row r="69" spans="1:13" ht="12.2" customHeight="1">
       <c r="A69" s="10" t="s">
         <v>35</v>
       </c>
       <c r="B69" s="9"/>
       <c r="C69" s="9"/>
       <c r="D69" s="9"/>
       <c r="E69" s="9"/>
       <c r="F69" s="9"/>
       <c r="G69" s="9"/>
       <c r="H69" s="9"/>
       <c r="I69" s="9"/>
       <c r="J69" s="9"/>
       <c r="K69" s="9"/>
       <c r="L69" s="9"/>
       <c r="M69" s="9"/>
     </row>
     <row r="70" spans="1:13" ht="12.2" customHeight="1">
       <c r="A70" s="28" t="s">
@@ -2878,56 +2898,53 @@
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A20:M20"/>
     <mergeCell ref="A38:M38"/>
     <mergeCell ref="A55:M55"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.98425196850393704" right="0.59055118110236227" top="0.78740157480314965" bottom="0.78740157480314965" header="0.51181102362204722" footer="0.15748031496062992"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x0101006BC2334C0F763E49AB4E839757F0301A" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="61fe254f456114d8231c6be97c1be5a2">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
@@ -2936,82 +2953,85 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...1 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76F94FF1-44C1-4DBD-B69C-6FA51A013C07}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BC982C4F-CB5E-41EA-A529-EDEDDE1A783C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{76F94FF1-44C1-4DBD-B69C-6FA51A013C07}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46B2DC07-7F6C-4746-AD5D-9FBE62CB9B6C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>with accumuiation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>nsa</Company>