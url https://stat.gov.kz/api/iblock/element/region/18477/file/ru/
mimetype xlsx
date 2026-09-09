--- v0 (2026-06-03)
+++ v1 (2026-09-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="9585" yWindow="6135" windowWidth="9600" windowHeight="6165"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12315"/>
   </bookViews>
   <sheets>
     <sheet name="лошади " sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'лошади '!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="26">
   <si>
     <t>Численность лошадей, тыс. голов</t>
   </si>
@@ -386,70 +386,70 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 152" xfId="3"/>
     <cellStyle name="Обычный 177" xfId="4"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный 204" xfId="5"/>
     <cellStyle name="Обычный 236" xfId="6"/>
     <cellStyle name="Обычный 60" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
@@ -727,245 +727,245 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CM10"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AE1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AW28" sqref="AW28"/>
+      <pane xSplit="1" topLeftCell="AZ1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BE19" sqref="BE19"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.85546875" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.7109375" style="2" customWidth="1"/>
     <col min="3" max="3" width="9" style="2" customWidth="1"/>
     <col min="4" max="4" width="9.5703125" style="2" customWidth="1"/>
     <col min="5" max="5" width="9" style="2" customWidth="1"/>
     <col min="6" max="6" width="8.7109375" style="2" customWidth="1"/>
     <col min="7" max="7" width="8.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="9.5703125" style="2" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:91" s="1" customFormat="1" ht="28.5" customHeight="1">
-      <c r="A1" s="26" t="s">
+      <c r="A1" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="26"/>
-[...11 lines deleted...]
-      <c r="AQ1" s="26" t="s">
+      <c r="B1" s="22"/>
+      <c r="C1" s="22"/>
+      <c r="D1" s="22"/>
+      <c r="E1" s="22"/>
+      <c r="F1" s="22"/>
+      <c r="G1" s="22"/>
+      <c r="H1" s="22"/>
+      <c r="I1" s="22"/>
+      <c r="J1" s="22"/>
+      <c r="K1" s="22"/>
+      <c r="L1" s="22"/>
+      <c r="M1" s="22"/>
+      <c r="AQ1" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="AR1" s="26"/>
-[...16 lines deleted...]
-      <c r="BI1" s="26"/>
+      <c r="AR1" s="22"/>
+      <c r="AS1" s="22"/>
+      <c r="AT1" s="22"/>
+      <c r="AU1" s="22"/>
+      <c r="AV1" s="22"/>
+      <c r="AW1" s="22"/>
+      <c r="AX1" s="22"/>
+      <c r="AY1" s="22"/>
+      <c r="AZ1" s="22"/>
+      <c r="BA1" s="22"/>
+      <c r="BB1" s="22"/>
+      <c r="BC1" s="22"/>
+      <c r="BD1" s="22"/>
+      <c r="BE1" s="22"/>
+      <c r="BF1" s="22"/>
+      <c r="BG1" s="22"/>
+      <c r="BH1" s="22"/>
+      <c r="BI1" s="22"/>
       <c r="BJ1" s="21"/>
       <c r="BK1" s="21"/>
       <c r="BL1" s="21"/>
       <c r="BM1" s="21"/>
       <c r="BN1" s="21"/>
       <c r="BO1" s="21"/>
       <c r="BP1" s="21"/>
       <c r="BQ1" s="21"/>
       <c r="BR1" s="21"/>
       <c r="BS1" s="21"/>
       <c r="BT1" s="21"/>
       <c r="BU1" s="21"/>
       <c r="BV1" s="21"/>
       <c r="BW1" s="21"/>
       <c r="BX1" s="21"/>
       <c r="BY1" s="21"/>
       <c r="BZ1" s="21"/>
       <c r="CA1" s="21"/>
       <c r="CB1" s="21"/>
       <c r="CC1" s="21"/>
       <c r="CD1" s="21"/>
       <c r="CE1" s="21"/>
       <c r="CF1" s="21"/>
       <c r="CG1" s="21"/>
       <c r="CH1" s="21"/>
       <c r="CI1" s="21"/>
       <c r="CJ1" s="21"/>
       <c r="CK1" s="21"/>
       <c r="CL1" s="21"/>
       <c r="CM1" s="21"/>
     </row>
     <row r="2" spans="1:91" s="1" customFormat="1" ht="16.5" customHeight="1" thickBot="1">
       <c r="A2" s="20"/>
-      <c r="J2" s="22" t="s">
+      <c r="J2" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="K2" s="22"/>
-[...2 lines deleted...]
-      <c r="V2" s="22" t="s">
+      <c r="K2" s="23"/>
+      <c r="L2" s="23"/>
+      <c r="M2" s="23"/>
+      <c r="V2" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="W2" s="22"/>
-[...2 lines deleted...]
-      <c r="AH2" s="22" t="s">
+      <c r="W2" s="23"/>
+      <c r="X2" s="23"/>
+      <c r="Y2" s="23"/>
+      <c r="AH2" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="AI2" s="22"/>
-[...2 lines deleted...]
-      <c r="AT2" s="22" t="s">
+      <c r="AI2" s="23"/>
+      <c r="AJ2" s="23"/>
+      <c r="AK2" s="23"/>
+      <c r="AT2" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="AU2" s="22"/>
-[...2 lines deleted...]
-      <c r="BF2" s="22" t="s">
+      <c r="AU2" s="23"/>
+      <c r="AV2" s="23"/>
+      <c r="AW2" s="23"/>
+      <c r="BF2" s="23" t="s">
         <v>15</v>
       </c>
-      <c r="BG2" s="22"/>
-[...1 lines deleted...]
-      <c r="BI2" s="22"/>
+      <c r="BG2" s="23"/>
+      <c r="BH2" s="23"/>
+      <c r="BI2" s="23"/>
     </row>
     <row r="3" spans="1:91" ht="24.75" customHeight="1" thickBot="1">
-      <c r="A3" s="27" t="s">
+      <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="23" t="s">
+      <c r="B3" s="26" t="s">
         <v>2</v>
       </c>
-      <c r="C3" s="24"/>
-[...10 lines deleted...]
-      <c r="N3" s="23" t="s">
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="28"/>
+      <c r="N3" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="O3" s="24"/>
-[...10 lines deleted...]
-      <c r="Z3" s="23" t="s">
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
+      <c r="Q3" s="27"/>
+      <c r="R3" s="27"/>
+      <c r="S3" s="27"/>
+      <c r="T3" s="27"/>
+      <c r="U3" s="27"/>
+      <c r="V3" s="27"/>
+      <c r="W3" s="27"/>
+      <c r="X3" s="27"/>
+      <c r="Y3" s="28"/>
+      <c r="Z3" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="AA3" s="24"/>
-[...10 lines deleted...]
-      <c r="AL3" s="23" t="s">
+      <c r="AA3" s="27"/>
+      <c r="AB3" s="27"/>
+      <c r="AC3" s="27"/>
+      <c r="AD3" s="27"/>
+      <c r="AE3" s="27"/>
+      <c r="AF3" s="27"/>
+      <c r="AG3" s="27"/>
+      <c r="AH3" s="27"/>
+      <c r="AI3" s="27"/>
+      <c r="AJ3" s="27"/>
+      <c r="AK3" s="28"/>
+      <c r="AL3" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="AM3" s="24"/>
-[...10 lines deleted...]
-      <c r="AX3" s="23" t="s">
+      <c r="AM3" s="27"/>
+      <c r="AN3" s="27"/>
+      <c r="AO3" s="27"/>
+      <c r="AP3" s="27"/>
+      <c r="AQ3" s="27"/>
+      <c r="AR3" s="27"/>
+      <c r="AS3" s="27"/>
+      <c r="AT3" s="27"/>
+      <c r="AU3" s="27"/>
+      <c r="AV3" s="27"/>
+      <c r="AW3" s="28"/>
+      <c r="AX3" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="24"/>
-[...9 lines deleted...]
-      <c r="BI3" s="25"/>
+      <c r="AY3" s="27"/>
+      <c r="AZ3" s="27"/>
+      <c r="BA3" s="27"/>
+      <c r="BB3" s="27"/>
+      <c r="BC3" s="27"/>
+      <c r="BD3" s="27"/>
+      <c r="BE3" s="27"/>
+      <c r="BF3" s="27"/>
+      <c r="BG3" s="27"/>
+      <c r="BH3" s="27"/>
+      <c r="BI3" s="28"/>
     </row>
     <row r="4" spans="1:91" ht="14.25" customHeight="1" thickBot="1">
-      <c r="A4" s="28"/>
+      <c r="A4" s="25"/>
       <c r="B4" s="17" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="16" t="s">
         <v>3</v>
       </c>
       <c r="D4" s="16" t="s">
         <v>4</v>
       </c>
       <c r="E4" s="17" t="s">
         <v>5</v>
       </c>
       <c r="F4" s="16" t="s">
         <v>6</v>
       </c>
       <c r="G4" s="16" t="s">
         <v>7</v>
       </c>
       <c r="H4" s="16" t="s">
         <v>8</v>
       </c>
       <c r="I4" s="16" t="s">
         <v>9</v>
       </c>
       <c r="J4" s="16" t="s">
@@ -1263,53 +1263,59 @@
       </c>
       <c r="AT5" s="6">
         <v>136.49</v>
       </c>
       <c r="AU5" s="6">
         <v>136.63999999999999</v>
       </c>
       <c r="AV5" s="6">
         <v>134.6</v>
       </c>
       <c r="AW5" s="6">
         <v>137.65</v>
       </c>
       <c r="AX5" s="6">
         <v>136.41</v>
       </c>
       <c r="AY5" s="6">
         <v>135.77000000000001</v>
       </c>
       <c r="AZ5" s="6">
         <v>134.85</v>
       </c>
       <c r="BA5" s="6">
         <v>135.97</v>
       </c>
-      <c r="BB5" s="6"/>
-[...1 lines deleted...]
-      <c r="BD5" s="6"/>
+      <c r="BB5" s="6">
+        <v>192.827</v>
+      </c>
+      <c r="BC5" s="7">
+        <v>187.75</v>
+      </c>
+      <c r="BD5" s="6">
+        <v>200.566</v>
+      </c>
       <c r="BE5" s="6"/>
       <c r="BF5" s="6"/>
       <c r="BG5" s="6"/>
       <c r="BH5" s="6"/>
       <c r="BI5" s="6"/>
     </row>
     <row r="6" spans="1:91" s="8" customFormat="1" ht="14.25" customHeight="1">
       <c r="A6" s="14" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="18">
         <v>11.47</v>
       </c>
       <c r="C6" s="18">
         <v>11.45</v>
       </c>
       <c r="D6" s="18">
         <v>12.38</v>
       </c>
       <c r="E6" s="18">
         <v>14.04</v>
       </c>
       <c r="F6" s="18">
         <v>15.48</v>
       </c>
@@ -1432,53 +1438,59 @@
       </c>
       <c r="AT6" s="15">
         <v>12.25</v>
       </c>
       <c r="AU6" s="15">
         <v>12.18</v>
       </c>
       <c r="AV6" s="15">
         <v>12.17</v>
       </c>
       <c r="AW6" s="15">
         <v>10.96</v>
       </c>
       <c r="AX6" s="15">
         <v>10.94</v>
       </c>
       <c r="AY6" s="15">
         <v>10.89</v>
       </c>
       <c r="AZ6" s="15">
         <v>11.49</v>
       </c>
       <c r="BA6" s="15">
         <v>12.69</v>
       </c>
-      <c r="BB6" s="15"/>
-[...1 lines deleted...]
-      <c r="BD6" s="15"/>
+      <c r="BB6" s="15">
+        <v>18.856000000000002</v>
+      </c>
+      <c r="BC6" s="19">
+        <v>18.756</v>
+      </c>
+      <c r="BD6" s="15">
+        <v>15.138</v>
+      </c>
       <c r="BE6" s="15"/>
       <c r="BF6" s="15"/>
       <c r="BG6" s="15"/>
       <c r="BH6" s="15"/>
       <c r="BI6" s="15"/>
     </row>
     <row r="7" spans="1:91" s="13" customFormat="1">
       <c r="A7" s="9" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="10">
         <v>5.34</v>
       </c>
       <c r="C7" s="10">
         <v>5.22</v>
       </c>
       <c r="D7" s="11">
         <v>5.25</v>
       </c>
       <c r="E7" s="11">
         <v>5.72</v>
       </c>
       <c r="F7" s="12">
         <v>6.21</v>
       </c>
@@ -1601,53 +1613,59 @@
       </c>
       <c r="AT7" s="12">
         <v>2.46</v>
       </c>
       <c r="AU7" s="12">
         <v>2.46</v>
       </c>
       <c r="AV7" s="12">
         <v>2.46</v>
       </c>
       <c r="AW7" s="12">
         <v>2.56</v>
       </c>
       <c r="AX7" s="12">
         <v>2.56</v>
       </c>
       <c r="AY7" s="15">
         <v>2.56</v>
       </c>
       <c r="AZ7" s="12">
         <v>2.99</v>
       </c>
       <c r="BA7" s="12">
         <v>3.25</v>
       </c>
-      <c r="BB7" s="12"/>
-[...1 lines deleted...]
-      <c r="BD7" s="12"/>
+      <c r="BB7" s="12">
+        <v>13.137</v>
+      </c>
+      <c r="BC7" s="12">
+        <v>13.170999999999999</v>
+      </c>
+      <c r="BD7" s="12">
+        <v>10.257</v>
+      </c>
       <c r="BE7" s="12"/>
       <c r="BF7" s="12"/>
       <c r="BG7" s="12"/>
       <c r="BH7" s="12"/>
       <c r="BI7" s="12"/>
     </row>
     <row r="8" spans="1:91" s="13" customFormat="1">
       <c r="A8" s="9" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="10">
         <v>1.88</v>
       </c>
       <c r="C8" s="10">
         <v>1.88</v>
       </c>
       <c r="D8" s="11">
         <v>1.79</v>
       </c>
       <c r="E8" s="11">
         <v>1.78</v>
       </c>
       <c r="F8" s="12">
         <v>1.78</v>
       </c>
@@ -1770,53 +1788,59 @@
       </c>
       <c r="AT8" s="12">
         <v>1.26</v>
       </c>
       <c r="AU8" s="12">
         <v>1.26</v>
       </c>
       <c r="AV8" s="12">
         <v>1.26</v>
       </c>
       <c r="AW8" s="12">
         <v>1.3</v>
       </c>
       <c r="AX8" s="12">
         <v>1.3</v>
       </c>
       <c r="AY8" s="15">
         <v>1.26</v>
       </c>
       <c r="AZ8" s="12">
         <v>1.27</v>
       </c>
       <c r="BA8" s="12">
         <v>1.49</v>
       </c>
-      <c r="BB8" s="12"/>
-[...1 lines deleted...]
-      <c r="BD8" s="12"/>
+      <c r="BB8" s="12">
+        <v>2.1040000000000001</v>
+      </c>
+      <c r="BC8" s="12">
+        <v>2.0990000000000002</v>
+      </c>
+      <c r="BD8" s="12">
+        <v>1.889</v>
+      </c>
       <c r="BE8" s="12"/>
       <c r="BF8" s="12"/>
       <c r="BG8" s="12"/>
       <c r="BH8" s="12"/>
       <c r="BI8" s="12"/>
     </row>
     <row r="9" spans="1:91" s="13" customFormat="1">
       <c r="A9" s="9" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="10">
         <v>79.89</v>
       </c>
       <c r="C9" s="10">
         <v>79.069999999999993</v>
       </c>
       <c r="D9" s="11">
         <v>96.57</v>
       </c>
       <c r="E9" s="11">
         <v>107.73</v>
       </c>
       <c r="F9" s="12">
         <v>112.32</v>
       </c>
@@ -1939,53 +1963,59 @@
       </c>
       <c r="AT9" s="12">
         <v>69.34</v>
       </c>
       <c r="AU9" s="12">
         <v>68.88</v>
       </c>
       <c r="AV9" s="12">
         <v>68.239999999999995</v>
       </c>
       <c r="AW9" s="12">
         <v>69.540000000000006</v>
       </c>
       <c r="AX9" s="12">
         <v>68.58</v>
       </c>
       <c r="AY9" s="15">
         <v>68.22</v>
       </c>
       <c r="AZ9" s="12">
         <v>66.72</v>
       </c>
       <c r="BA9" s="12">
         <v>66.42</v>
       </c>
-      <c r="BB9" s="12"/>
-[...1 lines deleted...]
-      <c r="BD9" s="12"/>
+      <c r="BB9" s="12">
+        <v>95.287999999999997</v>
+      </c>
+      <c r="BC9" s="12">
+        <v>91.055000000000007</v>
+      </c>
+      <c r="BD9" s="12">
+        <v>102.896</v>
+      </c>
       <c r="BE9" s="12"/>
       <c r="BF9" s="12"/>
       <c r="BG9" s="12"/>
       <c r="BH9" s="12"/>
       <c r="BI9" s="12"/>
     </row>
     <row r="10" spans="1:91" s="13" customFormat="1">
       <c r="A10" s="9" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="10">
         <v>44.63</v>
       </c>
       <c r="C10" s="10">
         <v>44.42</v>
       </c>
       <c r="D10" s="11">
         <v>44.74</v>
       </c>
       <c r="E10" s="11">
         <v>57.1</v>
       </c>
       <c r="F10" s="12">
         <v>61.62</v>
       </c>
@@ -2108,74 +2138,80 @@
       </c>
       <c r="AT10" s="12">
         <v>51.17</v>
       </c>
       <c r="AU10" s="12">
         <v>51.85</v>
       </c>
       <c r="AV10" s="12">
         <v>50.47</v>
       </c>
       <c r="AW10" s="12">
         <v>53.27</v>
       </c>
       <c r="AX10" s="12">
         <v>53.02</v>
       </c>
       <c r="AY10" s="15">
         <v>52.83</v>
       </c>
       <c r="AZ10" s="12">
         <v>52.37</v>
       </c>
       <c r="BA10" s="12">
         <v>52.12</v>
       </c>
-      <c r="BB10" s="12"/>
-[...1 lines deleted...]
-      <c r="BD10" s="12"/>
+      <c r="BB10" s="12">
+        <v>63.442</v>
+      </c>
+      <c r="BC10" s="12">
+        <v>62.673000000000002</v>
+      </c>
+      <c r="BD10" s="12">
+        <v>70.385999999999996</v>
+      </c>
       <c r="BE10" s="12"/>
       <c r="BF10" s="12"/>
       <c r="BG10" s="12"/>
       <c r="BH10" s="12"/>
       <c r="BI10" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="13">
+    <mergeCell ref="BF2:BI2"/>
+    <mergeCell ref="AX3:BI3"/>
+    <mergeCell ref="AQ1:BI1"/>
+    <mergeCell ref="AT2:AW2"/>
+    <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="V2:Y2"/>
-    <mergeCell ref="BF2:BI2"/>
-[...3 lines deleted...]
-    <mergeCell ref="AL3:AW3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.23622047244094491" bottom="0.27559055118110237" header="0.27559055118110237" footer="0.43307086614173229"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Именованные диапазоны</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>