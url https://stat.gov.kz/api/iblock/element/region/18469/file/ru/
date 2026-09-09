--- v0 (2026-06-04)
+++ v1 (2026-09-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="19185" yWindow="-15" windowWidth="9660" windowHeight="6150"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12315"/>
   </bookViews>
   <sheets>
     <sheet name="КРС " sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'КРС '!$A:$A</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="26">
   <si>
     <t xml:space="preserve">                                                                                                                тыс. голов</t>
   </si>
@@ -377,92 +377,92 @@
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="33">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="1" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="4" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...16 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="8">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 144" xfId="3"/>
     <cellStyle name="Обычный 169" xfId="4"/>
     <cellStyle name="Обычный 196" xfId="5"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 2 10" xfId="2"/>
     <cellStyle name="Обычный 225" xfId="6"/>
     <cellStyle name="Обычный 51" xfId="7"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -739,222 +739,222 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:BI10"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="AD1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AZ24" sqref="AZ24"/>
+      <pane xSplit="1" topLeftCell="AV1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="BE5" sqref="BE5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.5703125" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.85546875" style="2" customWidth="1"/>
     <col min="3" max="3" width="9.42578125" style="2" customWidth="1"/>
     <col min="4" max="4" width="8.85546875" style="2" customWidth="1"/>
     <col min="5" max="5" width="9.42578125" style="2" customWidth="1"/>
     <col min="6" max="6" width="10.140625" style="2" customWidth="1"/>
     <col min="7" max="45" width="9.140625" style="2"/>
     <col min="46" max="46" width="9.140625" style="2" customWidth="1"/>
     <col min="47" max="57" width="9.140625" style="2"/>
     <col min="58" max="58" width="9.140625" style="2" customWidth="1"/>
     <col min="59" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:61" s="1" customFormat="1" ht="39.75" customHeight="1">
-      <c r="A1" s="20" t="s">
+      <c r="A1" s="32" t="s">
         <v>15</v>
       </c>
-      <c r="B1" s="20"/>
-[...11 lines deleted...]
-      <c r="AL1" s="17" t="s">
+      <c r="B1" s="32"/>
+      <c r="C1" s="32"/>
+      <c r="D1" s="32"/>
+      <c r="E1" s="32"/>
+      <c r="F1" s="32"/>
+      <c r="G1" s="32"/>
+      <c r="H1" s="32"/>
+      <c r="I1" s="32"/>
+      <c r="J1" s="32"/>
+      <c r="K1" s="32"/>
+      <c r="L1" s="32"/>
+      <c r="M1" s="32"/>
+      <c r="AL1" s="29" t="s">
         <v>15</v>
       </c>
-      <c r="AM1" s="17"/>
-[...21 lines deleted...]
-      <c r="BI1" s="17"/>
+      <c r="AM1" s="29"/>
+      <c r="AN1" s="29"/>
+      <c r="AO1" s="29"/>
+      <c r="AP1" s="29"/>
+      <c r="AQ1" s="29"/>
+      <c r="AR1" s="29"/>
+      <c r="AS1" s="29"/>
+      <c r="AT1" s="29"/>
+      <c r="AU1" s="29"/>
+      <c r="AV1" s="29"/>
+      <c r="AW1" s="29"/>
+      <c r="AX1" s="29"/>
+      <c r="AY1" s="29"/>
+      <c r="AZ1" s="29"/>
+      <c r="BA1" s="29"/>
+      <c r="BB1" s="29"/>
+      <c r="BC1" s="29"/>
+      <c r="BD1" s="29"/>
+      <c r="BE1" s="29"/>
+      <c r="BF1" s="29"/>
+      <c r="BG1" s="29"/>
+      <c r="BH1" s="29"/>
+      <c r="BI1" s="29"/>
     </row>
     <row r="2" spans="1:61" s="1" customFormat="1" ht="25.5" customHeight="1" thickBot="1">
       <c r="A2" s="12"/>
-      <c r="J2" s="13" t="s">
+      <c r="J2" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="K2" s="13"/>
-[...2 lines deleted...]
-      <c r="V2" s="13" t="s">
+      <c r="K2" s="25"/>
+      <c r="L2" s="25"/>
+      <c r="M2" s="25"/>
+      <c r="V2" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="W2" s="13"/>
-[...2 lines deleted...]
-      <c r="AH2" s="13" t="s">
+      <c r="W2" s="25"/>
+      <c r="X2" s="25"/>
+      <c r="Y2" s="25"/>
+      <c r="AH2" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="AI2" s="13"/>
-[...2 lines deleted...]
-      <c r="AT2" s="13" t="s">
+      <c r="AI2" s="25"/>
+      <c r="AJ2" s="25"/>
+      <c r="AK2" s="25"/>
+      <c r="AT2" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="AU2" s="13"/>
-[...2 lines deleted...]
-      <c r="BF2" s="13" t="s">
+      <c r="AU2" s="25"/>
+      <c r="AV2" s="25"/>
+      <c r="AW2" s="25"/>
+      <c r="BF2" s="25" t="s">
         <v>14</v>
       </c>
-      <c r="BG2" s="13"/>
-[...1 lines deleted...]
-      <c r="BI2" s="13"/>
+      <c r="BG2" s="25"/>
+      <c r="BH2" s="25"/>
+      <c r="BI2" s="25"/>
     </row>
     <row r="3" spans="1:61" ht="24" customHeight="1" thickBot="1">
-      <c r="A3" s="18" t="s">
+      <c r="A3" s="30" t="s">
         <v>0</v>
       </c>
-      <c r="B3" s="14" t="s">
+      <c r="B3" s="26" t="s">
         <v>1</v>
       </c>
-      <c r="C3" s="15"/>
-[...10 lines deleted...]
-      <c r="N3" s="14" t="s">
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="27"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+      <c r="L3" s="27"/>
+      <c r="M3" s="28"/>
+      <c r="N3" s="26" t="s">
         <v>16</v>
       </c>
-      <c r="O3" s="15"/>
-[...10 lines deleted...]
-      <c r="Z3" s="14" t="s">
+      <c r="O3" s="27"/>
+      <c r="P3" s="27"/>
+      <c r="Q3" s="27"/>
+      <c r="R3" s="27"/>
+      <c r="S3" s="27"/>
+      <c r="T3" s="27"/>
+      <c r="U3" s="27"/>
+      <c r="V3" s="27"/>
+      <c r="W3" s="27"/>
+      <c r="X3" s="27"/>
+      <c r="Y3" s="28"/>
+      <c r="Z3" s="26" t="s">
         <v>17</v>
       </c>
-      <c r="AA3" s="15"/>
-[...10 lines deleted...]
-      <c r="AL3" s="14" t="s">
+      <c r="AA3" s="27"/>
+      <c r="AB3" s="27"/>
+      <c r="AC3" s="27"/>
+      <c r="AD3" s="27"/>
+      <c r="AE3" s="27"/>
+      <c r="AF3" s="27"/>
+      <c r="AG3" s="27"/>
+      <c r="AH3" s="27"/>
+      <c r="AI3" s="27"/>
+      <c r="AJ3" s="27"/>
+      <c r="AK3" s="28"/>
+      <c r="AL3" s="26" t="s">
         <v>18</v>
       </c>
-      <c r="AM3" s="15"/>
-[...10 lines deleted...]
-      <c r="AX3" s="14" t="s">
+      <c r="AM3" s="27"/>
+      <c r="AN3" s="27"/>
+      <c r="AO3" s="27"/>
+      <c r="AP3" s="27"/>
+      <c r="AQ3" s="27"/>
+      <c r="AR3" s="27"/>
+      <c r="AS3" s="27"/>
+      <c r="AT3" s="27"/>
+      <c r="AU3" s="27"/>
+      <c r="AV3" s="27"/>
+      <c r="AW3" s="28"/>
+      <c r="AX3" s="26" t="s">
         <v>19</v>
       </c>
-      <c r="AY3" s="15"/>
-[...9 lines deleted...]
-      <c r="BI3" s="16"/>
+      <c r="AY3" s="27"/>
+      <c r="AZ3" s="27"/>
+      <c r="BA3" s="27"/>
+      <c r="BB3" s="27"/>
+      <c r="BC3" s="27"/>
+      <c r="BD3" s="27"/>
+      <c r="BE3" s="27"/>
+      <c r="BF3" s="27"/>
+      <c r="BG3" s="27"/>
+      <c r="BH3" s="27"/>
+      <c r="BI3" s="28"/>
     </row>
     <row r="4" spans="1:61" ht="13.5" customHeight="1" thickBot="1">
-      <c r="A4" s="19"/>
+      <c r="A4" s="31"/>
       <c r="B4" s="11" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="10" t="s">
         <v>2</v>
       </c>
       <c r="D4" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E4" s="11" t="s">
         <v>4</v>
       </c>
       <c r="F4" s="10" t="s">
         <v>5</v>
       </c>
       <c r="G4" s="10" t="s">
         <v>6</v>
       </c>
       <c r="H4" s="10" t="s">
         <v>7</v>
       </c>
       <c r="I4" s="10" t="s">
         <v>8</v>
       </c>
       <c r="J4" s="10" t="s">
@@ -1252,903 +1252,939 @@
       </c>
       <c r="AT5" s="4">
         <v>105.97</v>
       </c>
       <c r="AU5" s="4">
         <v>105.61</v>
       </c>
       <c r="AV5" s="4">
         <v>105.3</v>
       </c>
       <c r="AW5" s="4">
         <v>100.2</v>
       </c>
       <c r="AX5" s="4">
         <v>103.35</v>
       </c>
       <c r="AY5" s="4">
         <v>104.4</v>
       </c>
       <c r="AZ5" s="4">
         <v>137.22999999999999</v>
       </c>
       <c r="BA5" s="4">
         <v>143.63</v>
       </c>
-      <c r="BB5" s="4"/>
-[...1 lines deleted...]
-      <c r="BD5" s="7"/>
+      <c r="BB5" s="4">
+        <v>197.4</v>
+      </c>
+      <c r="BC5" s="8">
+        <v>194.64</v>
+      </c>
+      <c r="BD5" s="7">
+        <v>162.02000000000001</v>
+      </c>
       <c r="BE5" s="7"/>
       <c r="BF5" s="4"/>
       <c r="BG5" s="4"/>
       <c r="BH5" s="4"/>
       <c r="BI5" s="4"/>
     </row>
-    <row r="6" spans="1:61" s="27" customFormat="1" ht="14.25" customHeight="1">
-      <c r="A6" s="21" t="s">
+    <row r="6" spans="1:61" s="19" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A6" s="13" t="s">
         <v>21</v>
       </c>
-      <c r="B6" s="22">
+      <c r="B6" s="14">
         <v>13.18</v>
       </c>
-      <c r="C6" s="22">
+      <c r="C6" s="14">
         <v>13.77</v>
       </c>
-      <c r="D6" s="22">
+      <c r="D6" s="14">
         <v>14.86</v>
       </c>
-      <c r="E6" s="22">
+      <c r="E6" s="14">
         <v>16.989999999999998</v>
       </c>
-      <c r="F6" s="22">
+      <c r="F6" s="14">
         <v>18.559999999999999</v>
       </c>
-      <c r="G6" s="23">
+      <c r="G6" s="15">
         <v>19.27</v>
       </c>
-      <c r="H6" s="24">
+      <c r="H6" s="16">
         <v>13.38</v>
       </c>
-      <c r="I6" s="24">
+      <c r="I6" s="16">
         <v>13.3</v>
       </c>
-      <c r="J6" s="25">
+      <c r="J6" s="17">
         <v>13.2</v>
       </c>
-      <c r="K6" s="25">
+      <c r="K6" s="17">
         <v>13.16</v>
       </c>
-      <c r="L6" s="25">
+      <c r="L6" s="17">
         <v>13.02</v>
       </c>
-      <c r="M6" s="25">
+      <c r="M6" s="17">
         <v>12.21</v>
       </c>
-      <c r="N6" s="22">
+      <c r="N6" s="14">
         <v>12.06</v>
       </c>
-      <c r="O6" s="25">
+      <c r="O6" s="17">
         <v>12.38</v>
       </c>
-      <c r="P6" s="25">
+      <c r="P6" s="17">
         <v>13.1</v>
       </c>
-      <c r="Q6" s="25">
+      <c r="Q6" s="17">
         <v>14.56</v>
       </c>
-      <c r="R6" s="25">
+      <c r="R6" s="17">
         <v>15.66</v>
       </c>
-      <c r="S6" s="23">
+      <c r="S6" s="15">
         <v>16.16</v>
       </c>
-      <c r="T6" s="24">
+      <c r="T6" s="16">
         <v>12.68</v>
       </c>
-      <c r="U6" s="24">
+      <c r="U6" s="16">
         <v>12.6</v>
       </c>
-      <c r="V6" s="25">
+      <c r="V6" s="17">
         <v>12.5</v>
       </c>
-      <c r="W6" s="25">
+      <c r="W6" s="17">
         <v>12.46</v>
       </c>
-      <c r="X6" s="25">
+      <c r="X6" s="17">
         <v>12.31</v>
       </c>
-      <c r="Y6" s="25">
+      <c r="Y6" s="17">
         <v>11.79</v>
       </c>
-      <c r="Z6" s="25">
+      <c r="Z6" s="17">
         <v>5.39</v>
       </c>
-      <c r="AA6" s="25">
+      <c r="AA6" s="17">
         <v>5.4</v>
       </c>
-      <c r="AB6" s="25">
+      <c r="AB6" s="17">
         <v>6.16</v>
       </c>
-      <c r="AC6" s="25">
+      <c r="AC6" s="17">
         <v>6.52</v>
       </c>
-      <c r="AD6" s="25">
+      <c r="AD6" s="17">
         <v>6.52</v>
       </c>
-      <c r="AE6" s="23">
+      <c r="AE6" s="15">
         <v>6.6</v>
       </c>
-      <c r="AF6" s="24">
+      <c r="AF6" s="16">
         <v>8.73</v>
       </c>
-      <c r="AG6" s="24">
+      <c r="AG6" s="16">
         <v>8.68</v>
       </c>
-      <c r="AH6" s="25">
+      <c r="AH6" s="17">
         <v>8.66</v>
       </c>
-      <c r="AI6" s="25">
+      <c r="AI6" s="17">
         <v>8.64</v>
       </c>
-      <c r="AJ6" s="25">
+      <c r="AJ6" s="17">
         <v>8.61</v>
       </c>
-      <c r="AK6" s="25">
+      <c r="AK6" s="17">
         <v>7.8</v>
       </c>
-      <c r="AL6" s="25">
+      <c r="AL6" s="17">
         <v>7.94</v>
       </c>
-      <c r="AM6" s="26">
+      <c r="AM6" s="18">
         <v>8.08</v>
       </c>
-      <c r="AN6" s="25">
+      <c r="AN6" s="17">
         <v>8.5</v>
       </c>
-      <c r="AO6" s="25">
+      <c r="AO6" s="17">
         <v>9.66</v>
       </c>
-      <c r="AP6" s="25">
+      <c r="AP6" s="17">
         <v>9.6</v>
       </c>
-      <c r="AQ6" s="23">
+      <c r="AQ6" s="15">
         <v>7.05</v>
       </c>
-      <c r="AR6" s="24">
+      <c r="AR6" s="16">
         <v>7.02</v>
       </c>
-      <c r="AS6" s="24">
+      <c r="AS6" s="16">
         <v>6.97</v>
       </c>
-      <c r="AT6" s="25">
+      <c r="AT6" s="17">
         <v>6.97</v>
       </c>
-      <c r="AU6" s="25">
+      <c r="AU6" s="17">
         <v>6.95</v>
       </c>
-      <c r="AV6" s="25">
+      <c r="AV6" s="17">
         <v>6.93</v>
       </c>
-      <c r="AW6" s="25">
+      <c r="AW6" s="17">
         <v>7.13</v>
       </c>
-      <c r="AX6" s="25">
+      <c r="AX6" s="17">
         <v>7.33</v>
       </c>
-      <c r="AY6" s="26">
+      <c r="AY6" s="18">
         <v>7.43</v>
       </c>
-      <c r="AZ6" s="25">
+      <c r="AZ6" s="17">
         <v>7.9</v>
       </c>
-      <c r="BA6" s="25">
+      <c r="BA6" s="17">
         <v>8.8699999999999992</v>
       </c>
-      <c r="BB6" s="25"/>
-[...6 lines deleted...]
-      <c r="BI6" s="25"/>
+      <c r="BB6" s="17">
+        <v>12.43</v>
+      </c>
+      <c r="BC6" s="15">
+        <v>12.32</v>
+      </c>
+      <c r="BD6" s="16">
+        <v>11.34</v>
+      </c>
+      <c r="BE6" s="16"/>
+      <c r="BF6" s="17"/>
+      <c r="BG6" s="17"/>
+      <c r="BH6" s="17"/>
+      <c r="BI6" s="17"/>
     </row>
-    <row r="7" spans="1:61" s="32" customFormat="1">
-      <c r="A7" s="28" t="s">
+    <row r="7" spans="1:61" s="24" customFormat="1">
+      <c r="A7" s="20" t="s">
         <v>22</v>
       </c>
-      <c r="B7" s="29">
+      <c r="B7" s="21">
         <v>10.74</v>
       </c>
-      <c r="C7" s="29">
+      <c r="C7" s="21">
         <v>11.22</v>
       </c>
-      <c r="D7" s="30">
+      <c r="D7" s="22">
         <v>12.08</v>
       </c>
-      <c r="E7" s="30">
+      <c r="E7" s="22">
         <v>13.06</v>
       </c>
-      <c r="F7" s="31">
+      <c r="F7" s="23">
         <v>14.31</v>
       </c>
-      <c r="G7" s="31">
+      <c r="G7" s="23">
         <v>15.16</v>
       </c>
-      <c r="H7" s="31">
+      <c r="H7" s="23">
         <v>11.8</v>
       </c>
-      <c r="I7" s="31">
+      <c r="I7" s="23">
         <v>11.29</v>
       </c>
-      <c r="J7" s="25">
+      <c r="J7" s="17">
         <v>10.6</v>
       </c>
-      <c r="K7" s="25">
+      <c r="K7" s="17">
         <v>10.27</v>
       </c>
-      <c r="L7" s="25">
+      <c r="L7" s="17">
         <v>10.220000000000001</v>
       </c>
-      <c r="M7" s="25">
+      <c r="M7" s="17">
         <v>8.84</v>
       </c>
-      <c r="N7" s="29">
+      <c r="N7" s="21">
         <v>8.64</v>
       </c>
-      <c r="O7" s="25">
+      <c r="O7" s="17">
         <v>9.0399999999999991</v>
       </c>
-      <c r="P7" s="25">
+      <c r="P7" s="17">
         <v>9.75</v>
       </c>
-      <c r="Q7" s="25">
+      <c r="Q7" s="17">
         <v>10.57</v>
       </c>
-      <c r="R7" s="25">
+      <c r="R7" s="17">
         <v>11.6</v>
       </c>
-      <c r="S7" s="31">
+      <c r="S7" s="23">
         <v>12.3</v>
       </c>
-      <c r="T7" s="31">
+      <c r="T7" s="23">
         <v>11.79</v>
       </c>
-      <c r="U7" s="31">
+      <c r="U7" s="23">
         <v>11.28</v>
       </c>
-      <c r="V7" s="25">
+      <c r="V7" s="17">
         <v>10.57</v>
       </c>
-      <c r="W7" s="25">
+      <c r="W7" s="17">
         <v>10.25</v>
       </c>
-      <c r="X7" s="25">
+      <c r="X7" s="17">
         <v>10.199999999999999</v>
       </c>
-      <c r="Y7" s="25">
+      <c r="Y7" s="17">
         <v>9.34</v>
       </c>
-      <c r="Z7" s="25">
+      <c r="Z7" s="17">
         <v>1.61</v>
       </c>
-      <c r="AA7" s="25">
+      <c r="AA7" s="17">
         <v>1.6</v>
       </c>
-      <c r="AB7" s="25">
+      <c r="AB7" s="17">
         <v>1.7</v>
       </c>
-      <c r="AC7" s="25">
+      <c r="AC7" s="17">
         <v>1.77</v>
       </c>
-      <c r="AD7" s="25">
+      <c r="AD7" s="17">
         <v>1.93</v>
       </c>
-      <c r="AE7" s="31">
+      <c r="AE7" s="23">
         <v>1.94</v>
       </c>
-      <c r="AF7" s="31">
+      <c r="AF7" s="23">
         <v>1.56</v>
       </c>
-      <c r="AG7" s="31">
+      <c r="AG7" s="23">
         <v>1.56</v>
       </c>
-      <c r="AH7" s="25">
+      <c r="AH7" s="17">
         <v>1.53</v>
       </c>
-      <c r="AI7" s="25">
+      <c r="AI7" s="17">
         <v>1.51</v>
       </c>
-      <c r="AJ7" s="25">
+      <c r="AJ7" s="17">
         <v>1.51</v>
       </c>
-      <c r="AK7" s="25">
+      <c r="AK7" s="17">
         <v>1.53</v>
       </c>
-      <c r="AL7" s="25">
+      <c r="AL7" s="17">
         <v>1.53</v>
       </c>
-      <c r="AM7" s="26">
+      <c r="AM7" s="18">
         <v>1.52</v>
       </c>
-      <c r="AN7" s="25">
+      <c r="AN7" s="17">
         <v>1.52</v>
       </c>
-      <c r="AO7" s="25">
+      <c r="AO7" s="17">
         <v>1.54</v>
       </c>
-      <c r="AP7" s="25">
+      <c r="AP7" s="17">
         <v>1.51</v>
       </c>
-      <c r="AQ7" s="31">
+      <c r="AQ7" s="23">
         <v>1.78</v>
       </c>
-      <c r="AR7" s="31">
+      <c r="AR7" s="23">
         <v>1.76</v>
       </c>
-      <c r="AS7" s="31">
+      <c r="AS7" s="23">
         <v>1.76</v>
       </c>
-      <c r="AT7" s="25">
+      <c r="AT7" s="17">
         <v>1.72</v>
       </c>
-      <c r="AU7" s="25">
+      <c r="AU7" s="17">
         <v>1.71</v>
       </c>
-      <c r="AV7" s="25">
+      <c r="AV7" s="17">
         <v>1.71</v>
       </c>
-      <c r="AW7" s="25">
+      <c r="AW7" s="17">
         <v>1.77</v>
       </c>
-      <c r="AX7" s="25">
+      <c r="AX7" s="17">
         <v>1.77</v>
       </c>
-      <c r="AY7" s="26">
+      <c r="AY7" s="18">
         <v>1.77</v>
       </c>
-      <c r="AZ7" s="25">
+      <c r="AZ7" s="17">
         <v>1.8</v>
       </c>
-      <c r="BA7" s="25">
+      <c r="BA7" s="17">
         <v>1.83</v>
       </c>
-      <c r="BB7" s="25"/>
-[...6 lines deleted...]
-      <c r="BI7" s="25"/>
+      <c r="BB7" s="17">
+        <v>9.99</v>
+      </c>
+      <c r="BC7" s="23">
+        <v>9.77</v>
+      </c>
+      <c r="BD7" s="23">
+        <v>11.37</v>
+      </c>
+      <c r="BE7" s="23"/>
+      <c r="BF7" s="17"/>
+      <c r="BG7" s="17"/>
+      <c r="BH7" s="17"/>
+      <c r="BI7" s="17"/>
     </row>
-    <row r="8" spans="1:61" s="32" customFormat="1">
-      <c r="A8" s="28" t="s">
+    <row r="8" spans="1:61" s="24" customFormat="1">
+      <c r="A8" s="20" t="s">
         <v>23</v>
       </c>
-      <c r="B8" s="29">
+      <c r="B8" s="21">
         <v>3.17</v>
       </c>
-      <c r="C8" s="29">
+      <c r="C8" s="21">
         <v>3.17</v>
       </c>
-      <c r="D8" s="30">
+      <c r="D8" s="22">
         <v>3.15</v>
       </c>
-      <c r="E8" s="30">
+      <c r="E8" s="22">
         <v>3.17</v>
       </c>
-      <c r="F8" s="31">
+      <c r="F8" s="23">
         <v>3.25</v>
       </c>
-      <c r="G8" s="31">
+      <c r="G8" s="23">
         <v>3.48</v>
       </c>
-      <c r="H8" s="31">
+      <c r="H8" s="23">
         <v>3.44</v>
       </c>
-      <c r="I8" s="31">
+      <c r="I8" s="23">
         <v>3.4</v>
       </c>
-      <c r="J8" s="25">
+      <c r="J8" s="17">
         <v>3.33</v>
       </c>
-      <c r="K8" s="25">
+      <c r="K8" s="17">
         <v>3.38</v>
       </c>
-      <c r="L8" s="25">
+      <c r="L8" s="17">
         <v>3.35</v>
       </c>
-      <c r="M8" s="25">
+      <c r="M8" s="17">
         <v>3.27</v>
       </c>
-      <c r="N8" s="29">
+      <c r="N8" s="21">
         <v>3.33</v>
       </c>
-      <c r="O8" s="25">
+      <c r="O8" s="17">
         <v>3.35</v>
       </c>
-      <c r="P8" s="25">
+      <c r="P8" s="17">
         <v>3.44</v>
       </c>
-      <c r="Q8" s="25">
+      <c r="Q8" s="17">
         <v>3.4</v>
       </c>
-      <c r="R8" s="25">
+      <c r="R8" s="17">
         <v>3.67</v>
       </c>
-      <c r="S8" s="31">
+      <c r="S8" s="23">
         <v>3.85</v>
       </c>
-      <c r="T8" s="31">
+      <c r="T8" s="23">
         <v>2.2000000000000002</v>
       </c>
-      <c r="U8" s="31">
+      <c r="U8" s="23">
         <v>2.16</v>
       </c>
-      <c r="V8" s="25">
+      <c r="V8" s="17">
         <v>2.14</v>
       </c>
-      <c r="W8" s="25">
+      <c r="W8" s="17">
         <v>1.93</v>
       </c>
-      <c r="X8" s="25">
+      <c r="X8" s="17">
         <v>1.8</v>
       </c>
-      <c r="Y8" s="25">
+      <c r="Y8" s="17">
         <v>1.7</v>
       </c>
-      <c r="Z8" s="25">
+      <c r="Z8" s="17">
         <v>0.79</v>
       </c>
-      <c r="AA8" s="25">
+      <c r="AA8" s="17">
         <v>0.8</v>
       </c>
-      <c r="AB8" s="25">
+      <c r="AB8" s="17">
         <v>0.84</v>
       </c>
-      <c r="AC8" s="25">
+      <c r="AC8" s="17">
         <v>0.77</v>
       </c>
-      <c r="AD8" s="25">
+      <c r="AD8" s="17">
         <v>0.84</v>
       </c>
-      <c r="AE8" s="31">
+      <c r="AE8" s="23">
         <v>8.4499999999999993</v>
       </c>
-      <c r="AF8" s="31">
+      <c r="AF8" s="23">
         <v>1.35</v>
       </c>
-      <c r="AG8" s="31">
+      <c r="AG8" s="23">
         <v>1.33</v>
       </c>
-      <c r="AH8" s="25">
+      <c r="AH8" s="17">
         <v>1.32</v>
       </c>
-      <c r="AI8" s="25">
+      <c r="AI8" s="17">
         <v>1.21</v>
       </c>
-      <c r="AJ8" s="25">
+      <c r="AJ8" s="17">
         <v>1.18</v>
       </c>
-      <c r="AK8" s="25">
+      <c r="AK8" s="17">
         <v>1.43</v>
       </c>
-      <c r="AL8" s="25">
+      <c r="AL8" s="17">
         <v>1.46</v>
       </c>
-      <c r="AM8" s="26">
+      <c r="AM8" s="18">
         <v>1.6</v>
       </c>
-      <c r="AN8" s="25">
+      <c r="AN8" s="17">
         <v>2.1</v>
       </c>
-      <c r="AO8" s="25">
+      <c r="AO8" s="17">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AP8" s="25">
+      <c r="AP8" s="17">
         <v>2.2999999999999998</v>
       </c>
-      <c r="AQ8" s="31">
+      <c r="AQ8" s="23">
         <v>1.43</v>
       </c>
-      <c r="AR8" s="31">
+      <c r="AR8" s="23">
         <v>1.41</v>
       </c>
-      <c r="AS8" s="31">
+      <c r="AS8" s="23">
         <v>1.39</v>
       </c>
-      <c r="AT8" s="25">
+      <c r="AT8" s="17">
         <v>1.38</v>
       </c>
-      <c r="AU8" s="25">
+      <c r="AU8" s="17">
         <v>1.27</v>
       </c>
-      <c r="AV8" s="25">
+      <c r="AV8" s="17">
         <v>1.24</v>
       </c>
-      <c r="AW8" s="25">
+      <c r="AW8" s="17">
         <v>1.38</v>
       </c>
-      <c r="AX8" s="25">
+      <c r="AX8" s="17">
         <v>1.41</v>
       </c>
-      <c r="AY8" s="26">
+      <c r="AY8" s="18">
         <v>1.55</v>
       </c>
-      <c r="AZ8" s="25">
+      <c r="AZ8" s="17">
         <v>2.0299999999999998</v>
       </c>
-      <c r="BA8" s="25">
+      <c r="BA8" s="17">
         <v>2.23</v>
       </c>
-      <c r="BB8" s="25"/>
-[...6 lines deleted...]
-      <c r="BI8" s="25"/>
+      <c r="BB8" s="17">
+        <v>3.06</v>
+      </c>
+      <c r="BC8" s="23">
+        <v>3.056</v>
+      </c>
+      <c r="BD8" s="23">
+        <v>2.67</v>
+      </c>
+      <c r="BE8" s="23"/>
+      <c r="BF8" s="17"/>
+      <c r="BG8" s="17"/>
+      <c r="BH8" s="17"/>
+      <c r="BI8" s="17"/>
     </row>
-    <row r="9" spans="1:61" s="32" customFormat="1">
-      <c r="A9" s="28" t="s">
+    <row r="9" spans="1:61" s="24" customFormat="1">
+      <c r="A9" s="20" t="s">
         <v>24</v>
       </c>
-      <c r="B9" s="29">
+      <c r="B9" s="21">
         <v>71.48</v>
       </c>
-      <c r="C9" s="29">
+      <c r="C9" s="21">
         <v>76.17</v>
       </c>
-      <c r="D9" s="30">
+      <c r="D9" s="22">
         <v>88.69</v>
       </c>
-      <c r="E9" s="30">
+      <c r="E9" s="22">
         <v>99.4</v>
       </c>
-      <c r="F9" s="31">
+      <c r="F9" s="23">
         <v>105.1</v>
       </c>
-      <c r="G9" s="31">
+      <c r="G9" s="23">
         <v>102.85</v>
       </c>
-      <c r="H9" s="31">
+      <c r="H9" s="23">
         <v>80.45</v>
       </c>
-      <c r="I9" s="31">
+      <c r="I9" s="23">
         <v>78.13</v>
       </c>
-      <c r="J9" s="25">
+      <c r="J9" s="17">
         <v>75.66</v>
       </c>
-      <c r="K9" s="25">
+      <c r="K9" s="17">
         <v>73.709999999999994</v>
       </c>
-      <c r="L9" s="25">
+      <c r="L9" s="17">
         <v>73.09</v>
       </c>
-      <c r="M9" s="25">
+      <c r="M9" s="17">
         <v>69.62</v>
       </c>
-      <c r="N9" s="29">
+      <c r="N9" s="21">
         <v>72.680000000000007</v>
       </c>
-      <c r="O9" s="25">
+      <c r="O9" s="17">
         <v>73.88</v>
       </c>
-      <c r="P9" s="25">
+      <c r="P9" s="17">
         <v>85.12</v>
       </c>
-      <c r="Q9" s="25">
+      <c r="Q9" s="17">
         <v>95.22</v>
       </c>
-      <c r="R9" s="25">
+      <c r="R9" s="17">
         <v>100.3</v>
       </c>
-      <c r="S9" s="31">
+      <c r="S9" s="23">
         <v>98.05</v>
       </c>
-      <c r="T9" s="31">
+      <c r="T9" s="23">
         <v>85.13</v>
       </c>
-      <c r="U9" s="31">
+      <c r="U9" s="23">
         <v>82.82</v>
       </c>
-      <c r="V9" s="25">
+      <c r="V9" s="17">
         <v>80.28</v>
       </c>
-      <c r="W9" s="25">
+      <c r="W9" s="17">
         <v>78.27</v>
       </c>
-      <c r="X9" s="25">
+      <c r="X9" s="17">
         <v>77.44</v>
       </c>
-      <c r="Y9" s="25">
+      <c r="Y9" s="17">
         <v>73.16</v>
       </c>
-      <c r="Z9" s="25">
+      <c r="Z9" s="17">
         <v>38.78</v>
       </c>
-      <c r="AA9" s="25">
+      <c r="AA9" s="17">
         <v>39.03</v>
       </c>
-      <c r="AB9" s="25">
+      <c r="AB9" s="17">
         <v>44.7</v>
       </c>
-      <c r="AC9" s="25">
+      <c r="AC9" s="17">
         <v>49.2</v>
       </c>
-      <c r="AD9" s="25">
+      <c r="AD9" s="17">
         <v>52.81</v>
       </c>
-      <c r="AE9" s="31">
+      <c r="AE9" s="23">
         <v>51.16</v>
       </c>
-      <c r="AF9" s="31">
+      <c r="AF9" s="23">
         <v>53.11</v>
       </c>
-      <c r="AG9" s="31">
+      <c r="AG9" s="23">
         <v>53.81</v>
       </c>
-      <c r="AH9" s="25">
+      <c r="AH9" s="17">
         <v>52.37</v>
       </c>
-      <c r="AI9" s="25">
+      <c r="AI9" s="17">
         <v>52.21</v>
       </c>
-      <c r="AJ9" s="25">
+      <c r="AJ9" s="17">
         <v>52.08</v>
       </c>
-      <c r="AK9" s="25">
+      <c r="AK9" s="17">
         <v>46.25</v>
       </c>
-      <c r="AL9" s="25">
+      <c r="AL9" s="17">
         <v>46.1</v>
       </c>
-      <c r="AM9" s="26">
+      <c r="AM9" s="18">
         <v>46.89</v>
       </c>
-      <c r="AN9" s="25">
+      <c r="AN9" s="17">
         <v>48.52</v>
       </c>
-      <c r="AO9" s="25">
+      <c r="AO9" s="17">
         <v>53.29</v>
       </c>
-      <c r="AP9" s="25">
+      <c r="AP9" s="17">
         <v>53.21</v>
       </c>
-      <c r="AQ9" s="31">
+      <c r="AQ9" s="23">
         <v>46.48</v>
       </c>
-      <c r="AR9" s="31">
+      <c r="AR9" s="23">
         <v>46.44</v>
       </c>
-      <c r="AS9" s="31">
+      <c r="AS9" s="23">
         <v>45.99</v>
       </c>
-      <c r="AT9" s="25">
+      <c r="AT9" s="17">
         <v>45.57</v>
       </c>
-      <c r="AU9" s="25">
+      <c r="AU9" s="17">
         <v>45.38</v>
       </c>
-      <c r="AV9" s="25">
+      <c r="AV9" s="17">
         <v>45.24</v>
       </c>
-      <c r="AW9" s="25">
+      <c r="AW9" s="17">
         <v>42.39</v>
       </c>
-      <c r="AX9" s="25">
+      <c r="AX9" s="17">
         <v>45.19</v>
       </c>
-      <c r="AY9" s="26">
+      <c r="AY9" s="18">
         <v>46</v>
       </c>
-      <c r="AZ9" s="25">
+      <c r="AZ9" s="17">
         <v>47.37</v>
       </c>
-      <c r="BA9" s="25">
+      <c r="BA9" s="17">
         <v>51.44</v>
       </c>
-      <c r="BB9" s="25"/>
-[...6 lines deleted...]
-      <c r="BI9" s="25"/>
+      <c r="BB9" s="17">
+        <v>80.53</v>
+      </c>
+      <c r="BC9" s="23">
+        <v>78.400000000000006</v>
+      </c>
+      <c r="BD9" s="23">
+        <v>75.83</v>
+      </c>
+      <c r="BE9" s="23"/>
+      <c r="BF9" s="17"/>
+      <c r="BG9" s="17"/>
+      <c r="BH9" s="17"/>
+      <c r="BI9" s="17"/>
     </row>
-    <row r="10" spans="1:61" s="32" customFormat="1">
-      <c r="A10" s="28" t="s">
+    <row r="10" spans="1:61" s="24" customFormat="1">
+      <c r="A10" s="20" t="s">
         <v>25</v>
       </c>
-      <c r="B10" s="29">
+      <c r="B10" s="21">
         <v>58.83</v>
       </c>
-      <c r="C10" s="29">
+      <c r="C10" s="21">
         <v>61.21</v>
       </c>
-      <c r="D10" s="30">
+      <c r="D10" s="22">
         <v>65.28</v>
       </c>
-      <c r="E10" s="30">
+      <c r="E10" s="22">
         <v>69.819999999999993</v>
       </c>
-      <c r="F10" s="31">
+      <c r="F10" s="23">
         <v>81.36</v>
       </c>
-      <c r="G10" s="31">
+      <c r="G10" s="23">
         <v>82.53</v>
       </c>
-      <c r="H10" s="31">
+      <c r="H10" s="23">
         <v>62.25</v>
       </c>
-      <c r="I10" s="31">
+      <c r="I10" s="23">
         <v>61.54</v>
       </c>
-      <c r="J10" s="25">
+      <c r="J10" s="17">
         <v>57.1</v>
       </c>
-      <c r="K10" s="25">
+      <c r="K10" s="17">
         <v>56.36</v>
       </c>
-      <c r="L10" s="25">
+      <c r="L10" s="17">
         <v>53.72</v>
       </c>
-      <c r="M10" s="25">
+      <c r="M10" s="17">
         <v>49.24</v>
       </c>
-      <c r="N10" s="29">
+      <c r="N10" s="21">
         <v>59.1</v>
       </c>
-      <c r="O10" s="25">
+      <c r="O10" s="17">
         <v>61.54</v>
       </c>
-      <c r="P10" s="25">
+      <c r="P10" s="17">
         <v>65.37</v>
       </c>
-      <c r="Q10" s="25">
+      <c r="Q10" s="17">
         <v>69.7</v>
       </c>
-      <c r="R10" s="25">
+      <c r="R10" s="17">
         <v>80.67</v>
       </c>
-      <c r="S10" s="31">
+      <c r="S10" s="23">
         <v>81.7</v>
       </c>
-      <c r="T10" s="31">
+      <c r="T10" s="23">
         <v>63.73</v>
       </c>
-      <c r="U10" s="31">
+      <c r="U10" s="23">
         <v>63.02</v>
       </c>
-      <c r="V10" s="25">
+      <c r="V10" s="17">
         <v>58.62</v>
       </c>
-      <c r="W10" s="25">
+      <c r="W10" s="17">
         <v>58.1</v>
       </c>
-      <c r="X10" s="25">
+      <c r="X10" s="17">
         <v>55.08</v>
       </c>
-      <c r="Y10" s="25">
+      <c r="Y10" s="17">
         <v>53.33</v>
       </c>
-      <c r="Z10" s="25">
+      <c r="Z10" s="17">
         <v>30.98</v>
       </c>
-      <c r="AA10" s="25">
+      <c r="AA10" s="17">
         <v>30.99</v>
       </c>
-      <c r="AB10" s="25">
+      <c r="AB10" s="17">
         <v>33.590000000000003</v>
       </c>
-      <c r="AC10" s="25">
+      <c r="AC10" s="17">
         <v>35.590000000000003</v>
       </c>
-      <c r="AD10" s="25">
+      <c r="AD10" s="17">
         <v>40.08</v>
       </c>
-      <c r="AE10" s="31">
+      <c r="AE10" s="23">
         <v>43.15</v>
       </c>
-      <c r="AF10" s="31">
+      <c r="AF10" s="23">
         <v>50.99</v>
       </c>
-      <c r="AG10" s="31">
+      <c r="AG10" s="23">
         <v>50.99</v>
       </c>
-      <c r="AH10" s="25">
+      <c r="AH10" s="17">
         <v>50.73</v>
       </c>
-      <c r="AI10" s="25">
+      <c r="AI10" s="17">
         <v>50.7</v>
       </c>
-      <c r="AJ10" s="25">
+      <c r="AJ10" s="17">
         <v>50.58</v>
       </c>
-      <c r="AK10" s="25">
+      <c r="AK10" s="17">
         <v>47.99</v>
       </c>
-      <c r="AL10" s="25">
+      <c r="AL10" s="17">
         <v>48.03</v>
       </c>
-      <c r="AM10" s="26">
+      <c r="AM10" s="18">
         <v>47.91</v>
       </c>
-      <c r="AN10" s="25">
+      <c r="AN10" s="17">
         <v>78.67</v>
       </c>
-      <c r="AO10" s="25">
+      <c r="AO10" s="17">
         <v>79.77</v>
       </c>
-      <c r="AP10" s="25">
+      <c r="AP10" s="17">
         <v>79.64</v>
       </c>
-      <c r="AQ10" s="31">
+      <c r="AQ10" s="23">
         <v>50.64</v>
       </c>
-      <c r="AR10" s="31">
+      <c r="AR10" s="23">
         <v>50.62</v>
       </c>
-      <c r="AS10" s="31">
+      <c r="AS10" s="23">
         <v>50.6</v>
       </c>
-      <c r="AT10" s="25">
+      <c r="AT10" s="17">
         <v>50.33</v>
       </c>
-      <c r="AU10" s="25">
+      <c r="AU10" s="17">
         <v>50.3</v>
       </c>
-      <c r="AV10" s="25">
+      <c r="AV10" s="17">
         <v>50.19</v>
       </c>
-      <c r="AW10" s="25">
+      <c r="AW10" s="17">
         <v>47.52</v>
       </c>
-      <c r="AX10" s="25">
+      <c r="AX10" s="17">
         <v>47.66</v>
       </c>
-      <c r="AY10" s="26">
+      <c r="AY10" s="18">
         <v>47.65</v>
       </c>
-      <c r="AZ10" s="25">
+      <c r="AZ10" s="17">
         <v>78.13</v>
       </c>
-      <c r="BA10" s="25">
+      <c r="BA10" s="17">
         <v>79.27</v>
       </c>
-      <c r="BB10" s="25"/>
-[...6 lines deleted...]
-      <c r="BI10" s="25"/>
+      <c r="BB10" s="17">
+        <v>91.38</v>
+      </c>
+      <c r="BC10" s="23">
+        <v>91.09</v>
+      </c>
+      <c r="BD10" s="23">
+        <v>60.78</v>
+      </c>
+      <c r="BE10" s="23"/>
+      <c r="BF10" s="17"/>
+      <c r="BG10" s="17"/>
+      <c r="BH10" s="17"/>
+      <c r="BI10" s="17"/>
     </row>
   </sheetData>
   <mergeCells count="13">
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AL1:BI1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A1:M1"/>
     <mergeCell ref="J2:M2"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="N3:Y3"/>
   </mergeCells>
   <pageMargins left="0.59055118110236227" right="0.59055118110236227" top="0.47244094488188981" bottom="0.59055118110236227" header="0.86614173228346458" footer="0.70866141732283472"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">