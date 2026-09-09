--- v0 (2026-06-04)
+++ v1 (2026-09-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="-15" yWindow="-15" windowWidth="28860" windowHeight="6135"/>
+    <workbookView xWindow="14505" yWindow="-15" windowWidth="14340" windowHeight="12315" tabRatio="627"/>
   </bookViews>
   <sheets>
     <sheet name="верблюды" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">верблюды!$A:$A,верблюды!#REF!</definedName>
   </definedNames>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="76" uniqueCount="24">
   <si>
     <t>Численность верблюдов, тыс. голов</t>
   </si>
@@ -725,54 +725,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:CG10"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <pane xSplit="1" ySplit="4" topLeftCell="B5" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="1" ySplit="4" topLeftCell="AX5" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
-      <selection pane="bottomRight" activeCell="BA13" sqref="BA13"/>
+      <selection pane="bottomRight" activeCell="BD9" sqref="BD9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="20.140625" style="1" customWidth="1"/>
     <col min="2" max="2" width="6.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="5.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="6.28515625" style="1" customWidth="1"/>
     <col min="7" max="7" width="6.140625" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="5.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="5.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="8.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="7.42578125" style="1" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="6.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="7.85546875" style="1" bestFit="1" customWidth="1"/>
     <col min="14" max="27" width="9.28515625" style="1" bestFit="1" customWidth="1"/>
     <col min="28" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:85" ht="26.25" customHeight="1">
       <c r="A1" s="25"/>
       <c r="B1" s="26" t="s">
         <v>0</v>
@@ -1330,53 +1330,59 @@
       </c>
       <c r="AT5" s="23">
         <v>0.5</v>
       </c>
       <c r="AU5" s="23">
         <v>0.5</v>
       </c>
       <c r="AV5" s="23">
         <v>0.5</v>
       </c>
       <c r="AW5" s="23">
         <v>0.5</v>
       </c>
       <c r="AX5" s="23">
         <v>0.5</v>
       </c>
       <c r="AY5" s="23">
         <v>0.5</v>
       </c>
       <c r="AZ5" s="23">
         <v>0.5</v>
       </c>
       <c r="BA5" s="23">
         <v>0.5</v>
       </c>
-      <c r="BB5" s="23"/>
-[...1 lines deleted...]
-      <c r="BD5" s="6"/>
+      <c r="BB5" s="23">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="BC5" s="7">
+        <v>0.57999999999999996</v>
+      </c>
+      <c r="BD5" s="6">
+        <v>0.63</v>
+      </c>
       <c r="BE5" s="23"/>
       <c r="BF5" s="3"/>
       <c r="BG5" s="23"/>
       <c r="BH5" s="23"/>
       <c r="BI5" s="23"/>
     </row>
     <row r="6" spans="1:85" s="15" customFormat="1">
       <c r="A6" s="16" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="18">
         <v>0.04</v>
       </c>
       <c r="C6" s="18">
         <v>0.04</v>
       </c>
       <c r="D6" s="18">
         <v>0.04</v>
       </c>
       <c r="E6" s="18">
         <v>0.04</v>
       </c>
       <c r="F6" s="18">
         <v>0.04</v>
       </c>
@@ -1499,53 +1505,59 @@
       </c>
       <c r="AT6" s="14">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AU6" s="14">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AV6" s="14">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AW6" s="14">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AX6" s="14">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AY6" s="14">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="AZ6" s="14">
         <v>7.0000000000000007E-2</v>
       </c>
       <c r="BA6" s="14">
         <v>7.0000000000000007E-2</v>
       </c>
-      <c r="BB6" s="14"/>
-[...1 lines deleted...]
-      <c r="BD6" s="13"/>
+      <c r="BB6" s="14">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="BC6" s="9">
+        <v>6.6000000000000003E-2</v>
+      </c>
+      <c r="BD6" s="13">
+        <v>6.7000000000000004E-2</v>
+      </c>
       <c r="BE6" s="14"/>
       <c r="BF6" s="10"/>
       <c r="BG6" s="14"/>
       <c r="BH6" s="14"/>
       <c r="BI6" s="14"/>
     </row>
     <row r="7" spans="1:85" s="15" customFormat="1">
       <c r="A7" s="16" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="11">
         <v>0.25</v>
       </c>
       <c r="C7" s="11">
         <v>0.25</v>
       </c>
       <c r="D7" s="11">
         <v>0.25</v>
       </c>
       <c r="E7" s="12">
         <v>0.25</v>
       </c>
       <c r="F7" s="12">
         <v>0.25</v>
       </c>
@@ -1668,53 +1680,59 @@
       </c>
       <c r="AT7" s="14">
         <v>0.22</v>
       </c>
       <c r="AU7" s="14">
         <v>0.22</v>
       </c>
       <c r="AV7" s="14">
         <v>0.22</v>
       </c>
       <c r="AW7" s="14">
         <v>0.19</v>
       </c>
       <c r="AX7" s="14">
         <v>0.19</v>
       </c>
       <c r="AY7" s="14">
         <v>0.19</v>
       </c>
       <c r="AZ7" s="14">
         <v>0.19</v>
       </c>
       <c r="BA7" s="14">
         <v>0.19</v>
       </c>
-      <c r="BB7" s="24"/>
-[...1 lines deleted...]
-      <c r="BD7" s="13"/>
+      <c r="BB7" s="24">
+        <v>0.2</v>
+      </c>
+      <c r="BC7" s="13">
+        <v>0.2</v>
+      </c>
+      <c r="BD7" s="13">
+        <v>0.23899999999999999</v>
+      </c>
       <c r="BE7" s="14"/>
       <c r="BF7" s="10"/>
       <c r="BG7" s="14"/>
       <c r="BH7" s="14"/>
       <c r="BI7" s="14"/>
     </row>
     <row r="8" spans="1:85" s="15" customFormat="1">
       <c r="A8" s="16" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="17">
         <v>0.35</v>
       </c>
       <c r="C8" s="17">
         <v>0.35</v>
       </c>
       <c r="D8" s="17">
         <v>0.35</v>
       </c>
       <c r="E8" s="17">
         <v>0.38</v>
       </c>
       <c r="F8" s="17">
         <v>0.38</v>
       </c>
@@ -1837,53 +1855,59 @@
       </c>
       <c r="AT8" s="17">
         <v>0.28000000000000003</v>
       </c>
       <c r="AU8" s="17">
         <v>0.28000000000000003</v>
       </c>
       <c r="AV8" s="17">
         <v>0.28000000000000003</v>
       </c>
       <c r="AW8" s="17">
         <v>0.28000000000000003</v>
       </c>
       <c r="AX8" s="17">
         <v>0.28000000000000003</v>
       </c>
       <c r="AY8" s="17">
         <v>0.28000000000000003</v>
       </c>
       <c r="AZ8" s="17">
         <v>0.28000000000000003</v>
       </c>
       <c r="BA8" s="17">
         <v>0.28000000000000003</v>
       </c>
-      <c r="BB8" s="9"/>
-[...1 lines deleted...]
-      <c r="BD8" s="9"/>
+      <c r="BB8" s="9">
+        <v>0.31</v>
+      </c>
+      <c r="BC8" s="9">
+        <v>0.31</v>
+      </c>
+      <c r="BD8" s="9">
+        <v>0.32</v>
+      </c>
       <c r="BE8" s="9"/>
       <c r="BF8" s="9"/>
       <c r="BG8" s="9"/>
       <c r="BH8" s="9"/>
       <c r="BI8" s="9"/>
     </row>
     <row r="9" spans="1:85">
       <c r="B9" s="15"/>
     </row>
     <row r="10" spans="1:85">
       <c r="B10" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="12">
     <mergeCell ref="B1:BI1"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="BF2:BI2"/>
     <mergeCell ref="AX3:BI3"/>
     <mergeCell ref="AT2:AW2"/>
     <mergeCell ref="AL3:AW3"/>
     <mergeCell ref="AH2:AK2"/>
     <mergeCell ref="Z3:AK3"/>
     <mergeCell ref="V2:Y2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="B3:M3"/>