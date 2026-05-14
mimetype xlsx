--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General population growth rate" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="44">
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -510,85 +510,85 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...19 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -862,148 +862,151 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA23"/>
+  <dimension ref="A2:AB23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:AD55"/>
-      <selection pane="bottomLeft" activeCell="N35" sqref="N35"/>
+      <selection pane="bottomLeft" activeCell="Z26" sqref="Z26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27">
-      <c r="A2" s="58" t="s">
+    <row r="2" spans="1:28">
+      <c r="A2" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="58"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:27">
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="55">
+      <c r="AB3" s="41"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="51"/>
+      <c r="B4" s="53">
         <v>2021</v>
       </c>
-      <c r="C4" s="56"/>
-[...10 lines deleted...]
-      <c r="N4" s="55">
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="53">
         <v>2025</v>
       </c>
-      <c r="O4" s="56"/>
-[...10 lines deleted...]
-      <c r="Z4" s="61">
+      <c r="O4" s="54"/>
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="54"/>
+      <c r="S4" s="54"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54"/>
+      <c r="W4" s="54"/>
+      <c r="X4" s="54"/>
+      <c r="Y4" s="55"/>
+      <c r="Z4" s="57">
         <v>2026</v>
       </c>
-      <c r="AA4" s="62"/>
-[...2 lines deleted...]
-      <c r="A5" s="54"/>
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="52"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1038,83 +1041,87 @@
       </c>
       <c r="T5" s="1" t="s">
         <v>41</v>
       </c>
       <c r="U5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="V5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="W5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="Z5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AA5" s="1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AB5" s="1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="59" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="59"/>
       <c r="C6" s="59"/>
       <c r="D6" s="59"/>
       <c r="E6" s="59"/>
       <c r="F6" s="59"/>
       <c r="G6" s="59"/>
       <c r="H6" s="59"/>
       <c r="I6" s="59"/>
       <c r="J6" s="59"/>
       <c r="K6" s="59"/>
       <c r="L6" s="59"/>
       <c r="M6" s="59"/>
       <c r="N6" s="59"/>
       <c r="O6" s="59"/>
       <c r="P6" s="59"/>
       <c r="Q6" s="59"/>
       <c r="R6" s="59"/>
       <c r="S6" s="59"/>
       <c r="T6" s="59"/>
       <c r="U6" s="59"/>
       <c r="V6" s="59"/>
       <c r="W6" s="59"/>
       <c r="X6" s="59"/>
       <c r="Y6" s="59"/>
       <c r="Z6" s="59"/>
       <c r="AA6" s="59"/>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6" s="59"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="17">
         <v>3009</v>
       </c>
       <c r="C7" s="17">
         <v>2660</v>
       </c>
       <c r="D7" s="18">
         <v>2922</v>
       </c>
       <c r="E7" s="18">
         <v>3286</v>
       </c>
       <c r="F7" s="18">
         <v>3173</v>
       </c>
       <c r="G7" s="18">
         <v>4005</v>
       </c>
       <c r="H7" s="19">
         <v>3590</v>
       </c>
       <c r="I7" s="18">
@@ -1152,52 +1159,55 @@
       </c>
       <c r="T7" s="32">
         <v>1796</v>
       </c>
       <c r="U7" s="32">
         <v>1614</v>
       </c>
       <c r="V7" s="32">
         <v>1740</v>
       </c>
       <c r="W7" s="32">
         <v>1537</v>
       </c>
       <c r="X7" s="32">
         <v>1147</v>
       </c>
       <c r="Y7" s="32">
         <v>1489</v>
       </c>
       <c r="Z7" s="32">
         <v>1428</v>
       </c>
       <c r="AA7" s="32">
         <v>1122</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="32">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="5"/>
       <c r="I8" s="9"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="14">
         <v>34</v>
       </c>
       <c r="O8" s="14">
         <v>46</v>
       </c>
       <c r="P8" s="14">
         <v>32</v>
       </c>
       <c r="Q8" s="14">
@@ -1211,52 +1221,55 @@
       </c>
       <c r="T8" s="14">
         <v>37</v>
       </c>
       <c r="U8" s="14">
         <v>40</v>
       </c>
       <c r="V8" s="14">
         <v>64</v>
       </c>
       <c r="W8" s="14">
         <v>34</v>
       </c>
       <c r="X8" s="14">
         <v>26</v>
       </c>
       <c r="Y8" s="14">
         <v>32</v>
       </c>
       <c r="Z8" s="14">
         <v>63</v>
       </c>
       <c r="AA8" s="14">
         <v>21</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="14">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="39" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="5"/>
       <c r="I9" s="9"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="14">
         <v>60</v>
       </c>
       <c r="O9" s="14">
         <v>28</v>
       </c>
       <c r="P9" s="14">
         <v>56</v>
       </c>
       <c r="Q9" s="14">
@@ -1270,52 +1283,55 @@
       </c>
       <c r="T9" s="14">
         <v>78</v>
       </c>
       <c r="U9" s="14">
         <v>64</v>
       </c>
       <c r="V9" s="14">
         <v>66</v>
       </c>
       <c r="W9" s="14">
         <v>39</v>
       </c>
       <c r="X9" s="14">
         <v>32</v>
       </c>
       <c r="Y9" s="14">
         <v>61</v>
       </c>
       <c r="Z9" s="14">
         <v>42</v>
       </c>
       <c r="AA9" s="14">
         <v>47</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="14">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="5"/>
       <c r="I10" s="9"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="14">
         <v>27</v>
       </c>
       <c r="O10" s="14">
         <v>9</v>
       </c>
       <c r="P10" s="14">
         <v>12</v>
       </c>
       <c r="Q10" s="14">
@@ -1329,52 +1345,55 @@
       </c>
       <c r="T10" s="14">
         <v>27</v>
       </c>
       <c r="U10" s="14">
         <v>38</v>
       </c>
       <c r="V10" s="14">
         <v>20</v>
       </c>
       <c r="W10" s="14">
         <v>17</v>
       </c>
       <c r="X10" s="14">
         <v>22</v>
       </c>
       <c r="Y10" s="14">
         <v>18</v>
       </c>
       <c r="Z10" s="14">
         <v>20</v>
       </c>
       <c r="AA10" s="14">
         <v>12</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="14">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="5"/>
       <c r="I11" s="9"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="14">
         <v>240</v>
       </c>
       <c r="O11" s="14">
         <v>264</v>
       </c>
       <c r="P11" s="14">
         <v>238</v>
       </c>
       <c r="Q11" s="14">
@@ -1388,52 +1407,55 @@
       </c>
       <c r="T11" s="14">
         <v>302</v>
       </c>
       <c r="U11" s="14">
         <v>309</v>
       </c>
       <c r="V11" s="14">
         <v>253</v>
       </c>
       <c r="W11" s="14">
         <v>283</v>
       </c>
       <c r="X11" s="14">
         <v>227</v>
       </c>
       <c r="Y11" s="14">
         <v>188</v>
       </c>
       <c r="Z11" s="14">
         <v>205</v>
       </c>
       <c r="AA11" s="14">
         <v>180</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="14">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="39" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="14">
         <v>189</v>
       </c>
       <c r="O12" s="14">
         <v>183</v>
       </c>
       <c r="P12" s="14">
         <v>184</v>
       </c>
       <c r="Q12" s="14">
@@ -1447,52 +1469,55 @@
       </c>
       <c r="T12" s="14">
         <v>258</v>
       </c>
       <c r="U12" s="14">
         <v>166</v>
       </c>
       <c r="V12" s="14">
         <v>215</v>
       </c>
       <c r="W12" s="14">
         <v>169</v>
       </c>
       <c r="X12" s="14">
         <v>148</v>
       </c>
       <c r="Y12" s="14">
         <v>169</v>
       </c>
       <c r="Z12" s="14">
         <v>169</v>
       </c>
       <c r="AA12" s="14">
         <v>164</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="14">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="5"/>
       <c r="I13" s="9"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="14">
         <v>17</v>
       </c>
       <c r="O13" s="14">
         <v>13</v>
       </c>
       <c r="P13" s="14">
         <v>10</v>
       </c>
       <c r="Q13" s="14">
@@ -1506,52 +1531,55 @@
       </c>
       <c r="T13" s="14">
         <v>15</v>
       </c>
       <c r="U13" s="14">
         <v>18</v>
       </c>
       <c r="V13" s="14">
         <v>26</v>
       </c>
       <c r="W13" s="14">
         <v>11</v>
       </c>
       <c r="X13" s="14">
         <v>7</v>
       </c>
       <c r="Y13" s="14">
         <v>4</v>
       </c>
       <c r="Z13" s="14">
         <v>9</v>
       </c>
       <c r="AA13" s="14">
         <v>4</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="14">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="5"/>
       <c r="I14" s="9"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="14">
         <v>373</v>
       </c>
       <c r="O14" s="14">
         <v>426</v>
       </c>
       <c r="P14" s="14">
         <v>446</v>
       </c>
       <c r="Q14" s="14">
@@ -1565,52 +1593,55 @@
       </c>
       <c r="T14" s="14">
         <v>471</v>
       </c>
       <c r="U14" s="14">
         <v>435</v>
       </c>
       <c r="V14" s="14">
         <v>465</v>
       </c>
       <c r="W14" s="14">
         <v>412</v>
       </c>
       <c r="X14" s="14">
         <v>320</v>
       </c>
       <c r="Y14" s="14">
         <v>467</v>
       </c>
       <c r="Z14" s="14">
         <v>427</v>
       </c>
       <c r="AA14" s="14">
         <v>342</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="14">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="5"/>
       <c r="I15" s="9"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="14">
         <v>17</v>
       </c>
       <c r="O15" s="14">
         <v>21</v>
       </c>
       <c r="P15" s="14">
         <v>19</v>
       </c>
       <c r="Q15" s="14">
@@ -1624,52 +1655,55 @@
       </c>
       <c r="T15" s="14">
         <v>32</v>
       </c>
       <c r="U15" s="14">
         <v>26</v>
       </c>
       <c r="V15" s="14">
         <v>43</v>
       </c>
       <c r="W15" s="14">
         <v>25</v>
       </c>
       <c r="X15" s="14">
         <v>7</v>
       </c>
       <c r="Y15" s="14">
         <v>26</v>
       </c>
       <c r="Z15" s="14">
         <v>18</v>
       </c>
       <c r="AA15" s="14">
         <v>12</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="14">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="39" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="5"/>
       <c r="I16" s="9"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="14">
         <v>198</v>
       </c>
       <c r="O16" s="14">
         <v>225</v>
       </c>
       <c r="P16" s="14">
         <v>251</v>
       </c>
       <c r="Q16" s="14">
@@ -1683,52 +1717,55 @@
       </c>
       <c r="T16" s="14">
         <v>284</v>
       </c>
       <c r="U16" s="14">
         <v>240</v>
       </c>
       <c r="V16" s="14">
         <v>261</v>
       </c>
       <c r="W16" s="14">
         <v>251</v>
       </c>
       <c r="X16" s="14">
         <v>152</v>
       </c>
       <c r="Y16" s="14">
         <v>244</v>
       </c>
       <c r="Z16" s="14">
         <v>197</v>
       </c>
       <c r="AA16" s="14">
         <v>171</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="14">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="39" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="5"/>
       <c r="I17" s="9"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="14">
         <v>44</v>
       </c>
       <c r="O17" s="14">
         <v>20</v>
       </c>
       <c r="P17" s="14">
         <v>38</v>
       </c>
       <c r="Q17" s="14">
@@ -1742,52 +1779,55 @@
       </c>
       <c r="T17" s="14">
         <v>50</v>
       </c>
       <c r="U17" s="14">
         <v>53</v>
       </c>
       <c r="V17" s="14">
         <v>52</v>
       </c>
       <c r="W17" s="14">
         <v>52</v>
       </c>
       <c r="X17" s="14">
         <v>42</v>
       </c>
       <c r="Y17" s="14">
         <v>45</v>
       </c>
       <c r="Z17" s="14">
         <v>57</v>
       </c>
       <c r="AA17" s="14">
         <v>21</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="14">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="39" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="5"/>
       <c r="I18" s="9"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="14">
         <v>206</v>
       </c>
       <c r="O18" s="14">
         <v>229</v>
       </c>
       <c r="P18" s="14">
         <v>271</v>
       </c>
       <c r="Q18" s="14">
@@ -1801,83 +1841,87 @@
       </c>
       <c r="T18" s="14">
         <v>242</v>
       </c>
       <c r="U18" s="14">
         <v>225</v>
       </c>
       <c r="V18" s="14">
         <v>275</v>
       </c>
       <c r="W18" s="14">
         <v>244</v>
       </c>
       <c r="X18" s="14">
         <v>164</v>
       </c>
       <c r="Y18" s="14">
         <v>235</v>
       </c>
       <c r="Z18" s="14">
         <v>221</v>
       </c>
       <c r="AA18" s="14">
         <v>148</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="51" t="s">
+      <c r="AB18" s="14">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="51"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="60"/>
+      <c r="C19" s="60"/>
+      <c r="D19" s="60"/>
+      <c r="E19" s="60"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="60"/>
+      <c r="I19" s="60"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="60"/>
+      <c r="N19" s="60"/>
+      <c r="O19" s="60"/>
+      <c r="P19" s="60"/>
+      <c r="Q19" s="60"/>
+      <c r="R19" s="60"/>
+      <c r="S19" s="60"/>
+      <c r="T19" s="60"/>
+      <c r="U19" s="60"/>
+      <c r="V19" s="60"/>
+      <c r="W19" s="60"/>
+      <c r="X19" s="60"/>
+      <c r="Y19" s="60"/>
+      <c r="Z19" s="60"/>
+      <c r="AA19" s="60"/>
+      <c r="AB19" s="60"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="17">
         <v>630</v>
       </c>
       <c r="C20" s="17">
         <v>524</v>
       </c>
       <c r="D20" s="18">
         <v>629</v>
       </c>
       <c r="E20" s="18">
         <v>718</v>
       </c>
       <c r="F20" s="18">
         <v>601</v>
       </c>
       <c r="G20" s="18">
         <v>867</v>
       </c>
       <c r="H20" s="19">
         <v>757</v>
       </c>
       <c r="I20" s="18">
@@ -1915,83 +1959,87 @@
       </c>
       <c r="T20" s="35">
         <v>262</v>
       </c>
       <c r="U20" s="35">
         <v>290</v>
       </c>
       <c r="V20" s="35">
         <v>292</v>
       </c>
       <c r="W20" s="35">
         <v>225</v>
       </c>
       <c r="X20" s="35">
         <v>160</v>
       </c>
       <c r="Y20" s="35">
         <v>206</v>
       </c>
       <c r="Z20" s="35">
         <v>205</v>
       </c>
       <c r="AA20" s="32">
         <v>165</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="52" t="s">
+      <c r="AB20" s="32">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" s="61" t="s">
         <v>22</v>
       </c>
-      <c r="B21" s="52"/>
-[...26 lines deleted...]
-    <row r="22" spans="1:27">
+      <c r="B21" s="61"/>
+      <c r="C21" s="61"/>
+      <c r="D21" s="61"/>
+      <c r="E21" s="61"/>
+      <c r="F21" s="61"/>
+      <c r="G21" s="61"/>
+      <c r="H21" s="61"/>
+      <c r="I21" s="61"/>
+      <c r="J21" s="61"/>
+      <c r="K21" s="61"/>
+      <c r="L21" s="61"/>
+      <c r="M21" s="61"/>
+      <c r="N21" s="61"/>
+      <c r="O21" s="61"/>
+      <c r="P21" s="61"/>
+      <c r="Q21" s="61"/>
+      <c r="R21" s="61"/>
+      <c r="S21" s="61"/>
+      <c r="T21" s="61"/>
+      <c r="U21" s="61"/>
+      <c r="V21" s="61"/>
+      <c r="W21" s="61"/>
+      <c r="X21" s="61"/>
+      <c r="Y21" s="61"/>
+      <c r="Z21" s="61"/>
+      <c r="AA21" s="61"/>
+      <c r="AB21" s="61"/>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="22">
         <v>2379</v>
       </c>
       <c r="C22" s="22">
         <v>2136</v>
       </c>
       <c r="D22" s="22">
         <v>2293</v>
       </c>
       <c r="E22" s="22">
         <v>2568</v>
       </c>
       <c r="F22" s="22">
         <v>2572</v>
       </c>
       <c r="G22" s="22">
         <v>3138</v>
       </c>
       <c r="H22" s="23">
         <v>2833</v>
       </c>
       <c r="I22" s="22">
@@ -2029,187 +2077,193 @@
       </c>
       <c r="T22" s="36">
         <v>1534</v>
       </c>
       <c r="U22" s="36">
         <v>1324</v>
       </c>
       <c r="V22" s="36">
         <v>1448</v>
       </c>
       <c r="W22" s="36">
         <v>1312</v>
       </c>
       <c r="X22" s="36">
         <v>987</v>
       </c>
       <c r="Y22" s="36">
         <v>1283</v>
       </c>
       <c r="Z22" s="36">
         <v>1223</v>
       </c>
       <c r="AA22" s="45">
         <v>957</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="45">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AA4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A2:AA2"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A21:AB21"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="Z4:AB4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA23"/>
+  <dimension ref="A2:AB23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:AD55"/>
-      <selection pane="bottomLeft" activeCell="AA26" sqref="AA26"/>
+      <selection pane="bottomLeft" activeCell="AB22" sqref="AB22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="7" width="0" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27">
-      <c r="A2" s="58" t="s">
+    <row r="2" spans="1:28">
+      <c r="A2" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="58"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:27">
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="M3" s="6"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="55">
+      <c r="AB3" s="41"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="62"/>
+      <c r="B4" s="53">
         <v>2021</v>
       </c>
-      <c r="C4" s="56"/>
-[...10 lines deleted...]
-      <c r="N4" s="55">
+      <c r="C4" s="54"/>
+      <c r="D4" s="54"/>
+      <c r="E4" s="54"/>
+      <c r="F4" s="54"/>
+      <c r="G4" s="54"/>
+      <c r="H4" s="54"/>
+      <c r="I4" s="54"/>
+      <c r="J4" s="54"/>
+      <c r="K4" s="54"/>
+      <c r="L4" s="54"/>
+      <c r="M4" s="54"/>
+      <c r="N4" s="53">
         <v>2025</v>
       </c>
-      <c r="O4" s="56"/>
-[...10 lines deleted...]
-      <c r="Z4" s="61">
+      <c r="O4" s="54"/>
+      <c r="P4" s="54"/>
+      <c r="Q4" s="54"/>
+      <c r="R4" s="54"/>
+      <c r="S4" s="54"/>
+      <c r="T4" s="54"/>
+      <c r="U4" s="54"/>
+      <c r="V4" s="54"/>
+      <c r="W4" s="54"/>
+      <c r="X4" s="54"/>
+      <c r="Y4" s="55"/>
+      <c r="Z4" s="57">
         <v>2026</v>
       </c>
-      <c r="AA4" s="62"/>
-[...2 lines deleted...]
-      <c r="A5" s="60"/>
+      <c r="AA4" s="58"/>
+      <c r="AB4" s="58"/>
+    </row>
+    <row r="5" spans="1:28" ht="27" customHeight="1">
+      <c r="A5" s="62"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -2244,83 +2298,87 @@
       </c>
       <c r="T5" s="1" t="s">
         <v>43</v>
       </c>
       <c r="U5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AA5" s="1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="6" spans="1:27">
+      <c r="AB5" s="1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="59" t="s">
         <v>2</v>
       </c>
       <c r="B6" s="59"/>
       <c r="C6" s="59"/>
       <c r="D6" s="59"/>
       <c r="E6" s="59"/>
       <c r="F6" s="59"/>
       <c r="G6" s="59"/>
       <c r="H6" s="59"/>
       <c r="I6" s="59"/>
       <c r="J6" s="59"/>
       <c r="K6" s="59"/>
       <c r="L6" s="59"/>
       <c r="M6" s="59"/>
       <c r="N6" s="59"/>
       <c r="O6" s="59"/>
       <c r="P6" s="59"/>
       <c r="Q6" s="59"/>
       <c r="R6" s="59"/>
       <c r="S6" s="59"/>
       <c r="T6" s="59"/>
       <c r="U6" s="59"/>
       <c r="V6" s="59"/>
       <c r="W6" s="59"/>
       <c r="X6" s="59"/>
       <c r="Y6" s="59"/>
       <c r="Z6" s="59"/>
       <c r="AA6" s="59"/>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6" s="59"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="27">
         <v>16.97</v>
       </c>
       <c r="C7" s="27">
         <v>16.79</v>
       </c>
       <c r="D7" s="27">
         <v>16.670000000000002</v>
       </c>
       <c r="E7" s="28">
         <v>17.27</v>
       </c>
       <c r="F7" s="28">
         <v>17.39</v>
       </c>
       <c r="G7" s="28">
         <v>18.37</v>
       </c>
       <c r="H7" s="29">
         <v>18.63</v>
       </c>
       <c r="I7" s="28">
@@ -2358,52 +2416,55 @@
       </c>
       <c r="T7" s="50">
         <v>12.1</v>
       </c>
       <c r="U7" s="40">
         <v>12.09</v>
       </c>
       <c r="V7" s="40">
         <v>12.24</v>
       </c>
       <c r="W7" s="40">
         <v>12.16</v>
       </c>
       <c r="X7" s="40">
         <v>11.86</v>
       </c>
       <c r="Y7" s="50">
         <v>11.8</v>
       </c>
       <c r="Z7" s="40">
         <v>10.37</v>
       </c>
       <c r="AA7" s="34">
         <v>9.75</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="34">
+        <v>10.11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="13"/>
       <c r="I8" s="12"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="7"/>
       <c r="N8" s="42">
         <v>6.1</v>
       </c>
       <c r="O8" s="15">
         <v>7.5</v>
       </c>
       <c r="P8" s="44">
         <v>6.88</v>
       </c>
       <c r="Q8" s="31">
@@ -2417,52 +2478,55 @@
       </c>
       <c r="T8" s="15">
         <v>7.76</v>
       </c>
       <c r="U8" s="15">
         <v>7.68</v>
       </c>
       <c r="V8" s="15">
         <v>8.1300000000000008</v>
       </c>
       <c r="W8" s="15">
         <v>7.92</v>
       </c>
       <c r="X8" s="15">
         <v>7.63</v>
       </c>
       <c r="Y8" s="15">
         <v>7.48</v>
       </c>
       <c r="Z8" s="15">
         <v>11.16</v>
       </c>
       <c r="AA8" s="31">
         <v>7.84</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="31">
+        <v>6.89</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="39" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="13"/>
       <c r="I9" s="12"/>
       <c r="J9" s="13"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="7"/>
       <c r="N9" s="15">
         <v>13.25</v>
       </c>
       <c r="O9" s="15">
         <v>10.11</v>
       </c>
       <c r="P9" s="44">
         <v>10.9</v>
       </c>
       <c r="Q9" s="31">
@@ -2476,52 +2540,55 @@
       </c>
       <c r="T9" s="15">
         <v>11.88</v>
       </c>
       <c r="U9" s="15">
         <v>12.16</v>
       </c>
       <c r="V9" s="15">
         <v>12.47</v>
       </c>
       <c r="W9" s="15">
         <v>12.08</v>
       </c>
       <c r="X9" s="15">
         <v>11.65</v>
       </c>
       <c r="Y9" s="42">
         <v>11.8</v>
       </c>
       <c r="Z9" s="15">
         <v>8.67</v>
       </c>
       <c r="AA9" s="31">
         <v>9.6</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="31">
+        <v>9.51</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="13"/>
       <c r="I10" s="12"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="7"/>
       <c r="N10" s="15">
         <v>11.65</v>
       </c>
       <c r="O10" s="15">
         <v>8.16</v>
       </c>
       <c r="P10" s="44">
         <v>7.12</v>
       </c>
       <c r="Q10" s="31">
@@ -2535,52 +2602,55 @@
       </c>
       <c r="T10" s="15">
         <v>10.130000000000001</v>
       </c>
       <c r="U10" s="42">
         <v>10.9</v>
       </c>
       <c r="V10" s="15">
         <v>10.66</v>
       </c>
       <c r="W10" s="15">
         <v>10.31</v>
       </c>
       <c r="X10" s="15">
         <v>10.25</v>
       </c>
       <c r="Y10" s="15">
         <v>10.029999999999999</v>
       </c>
       <c r="Z10" s="15">
         <v>8.7899999999999991</v>
       </c>
       <c r="AA10" s="31">
         <v>7.43</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="31">
+        <v>9.1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="13"/>
       <c r="I11" s="12"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="7"/>
       <c r="N11" s="15">
         <v>9.98</v>
       </c>
       <c r="O11" s="15">
         <v>11</v>
       </c>
       <c r="P11" s="44">
         <v>10.61</v>
       </c>
       <c r="Q11" s="31">
@@ -2594,52 +2664,55 @@
       </c>
       <c r="T11" s="42">
         <v>11</v>
       </c>
       <c r="U11" s="15">
         <v>11.23</v>
       </c>
       <c r="V11" s="15">
         <v>11.19</v>
       </c>
       <c r="W11" s="15">
         <v>11.24</v>
       </c>
       <c r="X11" s="42">
         <v>11.1</v>
       </c>
       <c r="Y11" s="15">
         <v>10.82</v>
       </c>
       <c r="Z11" s="15">
         <v>8.58</v>
       </c>
       <c r="AA11" s="31">
         <v>8.4700000000000006</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="31">
+        <v>8.4600000000000009</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="39" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="15">
         <v>13.07</v>
       </c>
       <c r="O12" s="15">
         <v>13.51</v>
       </c>
       <c r="P12" s="44">
         <v>13.22</v>
       </c>
       <c r="Q12" s="31">
@@ -2653,52 +2726,55 @@
       </c>
       <c r="T12" s="15">
         <v>14.01</v>
       </c>
       <c r="U12" s="15">
         <v>13.69</v>
       </c>
       <c r="V12" s="15">
         <v>13.87</v>
       </c>
       <c r="W12" s="15">
         <v>13.65</v>
       </c>
       <c r="X12" s="15">
         <v>13.37</v>
       </c>
       <c r="Y12" s="15">
         <v>13.22</v>
       </c>
       <c r="Z12" s="15">
         <v>11.54</v>
       </c>
       <c r="AA12" s="31">
         <v>12</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="31">
+        <v>12.09</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="13"/>
       <c r="I13" s="12"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="7"/>
       <c r="N13" s="42">
         <v>7.9</v>
       </c>
       <c r="O13" s="15">
         <v>7.3</v>
       </c>
       <c r="P13" s="44">
         <v>6.35</v>
       </c>
       <c r="Q13" s="31">
@@ -2712,52 +2788,55 @@
       </c>
       <c r="T13" s="15">
         <v>7.24</v>
       </c>
       <c r="U13" s="15">
         <v>7.36</v>
       </c>
       <c r="V13" s="42">
         <v>7.9</v>
       </c>
       <c r="W13" s="42">
         <v>7.6</v>
       </c>
       <c r="X13" s="15">
         <v>7.22</v>
       </c>
       <c r="Y13" s="15">
         <v>6.75</v>
       </c>
       <c r="Z13" s="15">
         <v>4.3600000000000003</v>
       </c>
       <c r="AA13" s="31">
         <v>3.31</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="31">
+        <v>6.33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="13"/>
       <c r="I14" s="12"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="7"/>
       <c r="N14" s="15">
         <v>12.14</v>
       </c>
       <c r="O14" s="15">
         <v>13.54</v>
       </c>
       <c r="P14" s="44">
         <v>13.87</v>
       </c>
       <c r="Q14" s="31">
@@ -2771,52 +2850,55 @@
       </c>
       <c r="T14" s="15">
         <v>14.65</v>
       </c>
       <c r="U14" s="15">
         <v>14.58</v>
       </c>
       <c r="V14" s="15">
         <v>14.69</v>
       </c>
       <c r="W14" s="15">
         <v>14.54</v>
       </c>
       <c r="X14" s="42">
         <v>14.2</v>
       </c>
       <c r="Y14" s="15">
         <v>14.28</v>
       </c>
       <c r="Z14" s="15">
         <v>13.03</v>
       </c>
       <c r="AA14" s="31">
         <v>12.38</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="31">
+        <v>12.69</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="13"/>
       <c r="I15" s="12"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="7"/>
       <c r="N15" s="15">
         <v>7.56</v>
       </c>
       <c r="O15" s="15">
         <v>8.8800000000000008</v>
       </c>
       <c r="P15" s="44">
         <v>8.7200000000000006</v>
       </c>
       <c r="Q15" s="31">
@@ -2830,52 +2912,55 @@
       </c>
       <c r="T15" s="15">
         <v>9.09</v>
       </c>
       <c r="U15" s="15">
         <v>9.39</v>
       </c>
       <c r="V15" s="15">
         <v>10.51</v>
       </c>
       <c r="W15" s="15">
         <v>10.57</v>
       </c>
       <c r="X15" s="42">
         <v>9.9</v>
       </c>
       <c r="Y15" s="15">
         <v>10.029999999999999</v>
       </c>
       <c r="Z15" s="15">
         <v>8.6</v>
       </c>
       <c r="AA15" s="31">
         <v>7.54</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="31">
+        <v>7.25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="39" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="13"/>
       <c r="I16" s="12"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="7"/>
       <c r="N16" s="15">
         <v>8.9499999999999993</v>
       </c>
       <c r="O16" s="15">
         <v>9.98</v>
       </c>
       <c r="P16" s="44">
         <v>10.45</v>
       </c>
       <c r="Q16" s="31">
@@ -2889,52 +2974,55 @@
       </c>
       <c r="T16" s="15">
         <v>11.22</v>
       </c>
       <c r="U16" s="15">
         <v>11.17</v>
       </c>
       <c r="V16" s="15">
         <v>11.27</v>
       </c>
       <c r="W16" s="15">
         <v>11.27</v>
       </c>
       <c r="X16" s="15">
         <v>10.89</v>
       </c>
       <c r="Y16" s="15">
         <v>10.9</v>
       </c>
       <c r="Z16" s="15">
         <v>8.3699999999999992</v>
       </c>
       <c r="AA16" s="31">
         <v>8.24</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="31">
+        <v>8.9499999999999993</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="39" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="13"/>
       <c r="I17" s="12"/>
       <c r="J17" s="13"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="7"/>
       <c r="N17" s="15">
         <v>8.57</v>
       </c>
       <c r="O17" s="15">
         <v>6.54</v>
       </c>
       <c r="P17" s="44">
         <v>6.84</v>
       </c>
       <c r="Q17" s="31">
@@ -2948,52 +3036,55 @@
       </c>
       <c r="T17" s="42">
         <v>8.1</v>
       </c>
       <c r="U17" s="15">
         <v>8.3800000000000008</v>
       </c>
       <c r="V17" s="15">
         <v>8.6199999999999992</v>
       </c>
       <c r="W17" s="15">
         <v>8.76</v>
       </c>
       <c r="X17" s="15">
         <v>8.73</v>
       </c>
       <c r="Y17" s="15">
         <v>8.73</v>
       </c>
       <c r="Z17" s="15">
         <v>11.22</v>
       </c>
       <c r="AA17" s="31">
         <v>8.1199999999999992</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="31">
+        <v>8.61</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="39" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="13"/>
       <c r="I18" s="12"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="7"/>
       <c r="N18" s="15">
         <v>10.19</v>
       </c>
       <c r="O18" s="15">
         <v>11.28</v>
       </c>
       <c r="P18" s="44">
         <v>12.02</v>
       </c>
       <c r="Q18" s="31">
@@ -3007,83 +3098,87 @@
       </c>
       <c r="T18" s="15">
         <v>12.51</v>
       </c>
       <c r="U18" s="15">
         <v>12.34</v>
       </c>
       <c r="V18" s="15">
         <v>12.53</v>
       </c>
       <c r="W18" s="15">
         <v>12.48</v>
       </c>
       <c r="X18" s="15">
         <v>12.11</v>
       </c>
       <c r="Y18" s="15">
         <v>12.07</v>
       </c>
       <c r="Z18" s="15">
         <v>10.57</v>
       </c>
       <c r="AA18" s="31">
         <v>9.2899999999999991</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="51" t="s">
+      <c r="AB18" s="31">
+        <v>10.029999999999999</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="60" t="s">
         <v>3</v>
       </c>
-      <c r="B19" s="51"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="60"/>
+      <c r="C19" s="60"/>
+      <c r="D19" s="60"/>
+      <c r="E19" s="60"/>
+      <c r="F19" s="60"/>
+      <c r="G19" s="60"/>
+      <c r="H19" s="60"/>
+      <c r="I19" s="60"/>
+      <c r="J19" s="60"/>
+      <c r="K19" s="60"/>
+      <c r="L19" s="60"/>
+      <c r="M19" s="60"/>
+      <c r="N19" s="60"/>
+      <c r="O19" s="60"/>
+      <c r="P19" s="60"/>
+      <c r="Q19" s="60"/>
+      <c r="R19" s="60"/>
+      <c r="S19" s="60"/>
+      <c r="T19" s="60"/>
+      <c r="U19" s="60"/>
+      <c r="V19" s="60"/>
+      <c r="W19" s="60"/>
+      <c r="X19" s="60"/>
+      <c r="Y19" s="60"/>
+      <c r="Z19" s="60"/>
+      <c r="AA19" s="60"/>
+      <c r="AB19" s="60"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="27">
         <v>16.239999999999998</v>
       </c>
       <c r="C20" s="27">
         <v>15.63</v>
       </c>
       <c r="D20" s="27">
         <v>15.82</v>
       </c>
       <c r="E20" s="28">
         <v>16.64</v>
       </c>
       <c r="F20" s="28">
         <v>16.399999999999999</v>
       </c>
       <c r="G20" s="28">
         <v>17.5</v>
       </c>
       <c r="H20" s="29">
         <v>17.78</v>
       </c>
       <c r="I20" s="28">
@@ -3121,83 +3216,87 @@
       </c>
       <c r="T20" s="40">
         <v>9.44</v>
       </c>
       <c r="U20" s="40">
         <v>9.65</v>
       </c>
       <c r="V20" s="40">
         <v>9.86</v>
       </c>
       <c r="W20" s="40">
         <v>9.75</v>
       </c>
       <c r="X20" s="40">
         <v>9.44</v>
       </c>
       <c r="Y20" s="40">
         <v>9.31</v>
       </c>
       <c r="Z20" s="40">
         <v>7.74</v>
       </c>
       <c r="AA20" s="34">
         <v>7.34</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A21" s="52" t="s">
+      <c r="AB20" s="34">
+        <v>7.34</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" s="61" t="s">
         <v>4</v>
       </c>
-      <c r="B21" s="52"/>
-[...26 lines deleted...]
-    <row r="22" spans="1:27">
+      <c r="B21" s="61"/>
+      <c r="C21" s="61"/>
+      <c r="D21" s="61"/>
+      <c r="E21" s="61"/>
+      <c r="F21" s="61"/>
+      <c r="G21" s="61"/>
+      <c r="H21" s="61"/>
+      <c r="I21" s="61"/>
+      <c r="J21" s="61"/>
+      <c r="K21" s="61"/>
+      <c r="L21" s="61"/>
+      <c r="M21" s="61"/>
+      <c r="N21" s="61"/>
+      <c r="O21" s="61"/>
+      <c r="P21" s="61"/>
+      <c r="Q21" s="61"/>
+      <c r="R21" s="61"/>
+      <c r="S21" s="61"/>
+      <c r="T21" s="61"/>
+      <c r="U21" s="61"/>
+      <c r="V21" s="61"/>
+      <c r="W21" s="61"/>
+      <c r="X21" s="61"/>
+      <c r="Y21" s="61"/>
+      <c r="Z21" s="61"/>
+      <c r="AA21" s="61"/>
+      <c r="AB21" s="61"/>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="24">
         <v>17.18</v>
       </c>
       <c r="C22" s="24">
         <v>17.11</v>
       </c>
       <c r="D22" s="24">
         <v>16.91</v>
       </c>
       <c r="E22" s="24">
         <v>17.46</v>
       </c>
       <c r="F22" s="24">
         <v>17.670000000000002</v>
       </c>
       <c r="G22" s="24">
         <v>18.61</v>
       </c>
       <c r="H22" s="25">
         <v>18.87</v>
       </c>
       <c r="I22" s="24">
@@ -3235,78 +3334,81 @@
       </c>
       <c r="T22" s="33">
         <v>12.74</v>
       </c>
       <c r="U22" s="33">
         <v>12.69</v>
       </c>
       <c r="V22" s="33">
         <v>12.81</v>
       </c>
       <c r="W22" s="33">
         <v>12.74</v>
       </c>
       <c r="X22" s="33">
         <v>12.45</v>
       </c>
       <c r="Y22" s="33">
         <v>12.39</v>
       </c>
       <c r="Z22" s="33">
         <v>10.99</v>
       </c>
       <c r="AA22" s="37">
         <v>10.33</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" ht="17.25" customHeight="1">
+      <c r="AB22" s="37">
+        <v>10.77</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="17.25" customHeight="1">
       <c r="A23" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AA4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A2:AA2"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A21:AB21"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="A2:AB2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General population growth rate</vt:lpstr>