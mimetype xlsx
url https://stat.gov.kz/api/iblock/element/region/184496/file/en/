--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -13,51 +13,51 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General population growth rate" sheetId="4" r:id="rId2"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="92" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="44">
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Urban population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -510,75 +510,75 @@
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="2" fillId="0" borderId="0" xfId="2" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...10 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Финансовый" xfId="2" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
@@ -862,151 +862,154 @@
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB23"/>
+  <dimension ref="A2:AC23"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:AD55"/>
-      <selection pane="bottomLeft" activeCell="Z26" sqref="Z26"/>
+      <selection pane="bottomLeft" activeCell="A38" sqref="A37:A38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="56" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="53" t="s">
         <v>30</v>
       </c>
-      <c r="B2" s="56"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="53">
+      <c r="AC3" s="41"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="55"/>
+      <c r="B4" s="57">
         <v>2021</v>
       </c>
-      <c r="C4" s="54"/>
-[...10 lines deleted...]
-      <c r="N4" s="53">
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="57">
         <v>2025</v>
       </c>
-      <c r="O4" s="54"/>
-[...10 lines deleted...]
-      <c r="Z4" s="57">
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="51">
         <v>2026</v>
       </c>
-      <c r="AA4" s="58"/>
-[...3 lines deleted...]
-      <c r="A5" s="52"/>
+      <c r="AA4" s="52"/>
+      <c r="AB4" s="52"/>
+      <c r="AC4" s="52"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="56"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -1044,84 +1047,88 @@
       </c>
       <c r="U5" s="2" t="s">
         <v>11</v>
       </c>
       <c r="V5" s="2" t="s">
         <v>12</v>
       </c>
       <c r="W5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="Z5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AA5" s="1" t="s">
         <v>5</v>
       </c>
       <c r="AB5" s="1" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="59" t="s">
+      <c r="AC5" s="1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="59"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="54"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="54"/>
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="54"/>
+      <c r="AB6" s="54"/>
+      <c r="AC6" s="54"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="16" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="17">
         <v>3009</v>
       </c>
       <c r="C7" s="17">
         <v>2660</v>
       </c>
       <c r="D7" s="18">
         <v>2922</v>
       </c>
       <c r="E7" s="18">
         <v>3286</v>
       </c>
       <c r="F7" s="18">
         <v>3173</v>
       </c>
       <c r="G7" s="18">
         <v>4005</v>
       </c>
       <c r="H7" s="19">
         <v>3590</v>
       </c>
       <c r="I7" s="18">
@@ -1162,52 +1169,55 @@
       </c>
       <c r="U7" s="32">
         <v>1614</v>
       </c>
       <c r="V7" s="32">
         <v>1740</v>
       </c>
       <c r="W7" s="32">
         <v>1537</v>
       </c>
       <c r="X7" s="32">
         <v>1147</v>
       </c>
       <c r="Y7" s="32">
         <v>1489</v>
       </c>
       <c r="Z7" s="32">
         <v>1428</v>
       </c>
       <c r="AA7" s="32">
         <v>1122</v>
       </c>
       <c r="AB7" s="32">
         <v>1479</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="32">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="5"/>
       <c r="I8" s="9"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
       <c r="N8" s="14">
         <v>34</v>
       </c>
       <c r="O8" s="14">
         <v>46</v>
       </c>
       <c r="P8" s="14">
         <v>32</v>
       </c>
       <c r="Q8" s="14">
@@ -1224,52 +1234,55 @@
       </c>
       <c r="U8" s="14">
         <v>40</v>
       </c>
       <c r="V8" s="14">
         <v>64</v>
       </c>
       <c r="W8" s="14">
         <v>34</v>
       </c>
       <c r="X8" s="14">
         <v>26</v>
       </c>
       <c r="Y8" s="14">
         <v>32</v>
       </c>
       <c r="Z8" s="14">
         <v>63</v>
       </c>
       <c r="AA8" s="14">
         <v>21</v>
       </c>
       <c r="AB8" s="14">
         <v>29</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="14">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="39" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="5"/>
       <c r="I9" s="9"/>
       <c r="J9" s="5"/>
       <c r="K9" s="5"/>
       <c r="L9" s="5"/>
       <c r="M9" s="5"/>
       <c r="N9" s="14">
         <v>60</v>
       </c>
       <c r="O9" s="14">
         <v>28</v>
       </c>
       <c r="P9" s="14">
         <v>56</v>
       </c>
       <c r="Q9" s="14">
@@ -1286,52 +1299,55 @@
       </c>
       <c r="U9" s="14">
         <v>64</v>
       </c>
       <c r="V9" s="14">
         <v>66</v>
       </c>
       <c r="W9" s="14">
         <v>39</v>
       </c>
       <c r="X9" s="14">
         <v>32</v>
       </c>
       <c r="Y9" s="14">
         <v>61</v>
       </c>
       <c r="Z9" s="14">
         <v>42</v>
       </c>
       <c r="AA9" s="14">
         <v>47</v>
       </c>
       <c r="AB9" s="14">
         <v>46</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="14">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="5"/>
       <c r="I10" s="9"/>
       <c r="J10" s="5"/>
       <c r="K10" s="5"/>
       <c r="L10" s="5"/>
       <c r="M10" s="5"/>
       <c r="N10" s="14">
         <v>27</v>
       </c>
       <c r="O10" s="14">
         <v>9</v>
       </c>
       <c r="P10" s="14">
         <v>12</v>
       </c>
       <c r="Q10" s="14">
@@ -1348,52 +1364,55 @@
       </c>
       <c r="U10" s="14">
         <v>38</v>
       </c>
       <c r="V10" s="14">
         <v>20</v>
       </c>
       <c r="W10" s="14">
         <v>17</v>
       </c>
       <c r="X10" s="14">
         <v>22</v>
       </c>
       <c r="Y10" s="14">
         <v>18</v>
       </c>
       <c r="Z10" s="14">
         <v>20</v>
       </c>
       <c r="AA10" s="14">
         <v>12</v>
       </c>
       <c r="AB10" s="14">
         <v>28</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="14">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="5"/>
       <c r="I11" s="9"/>
       <c r="J11" s="5"/>
       <c r="K11" s="5"/>
       <c r="L11" s="5"/>
       <c r="M11" s="5"/>
       <c r="N11" s="14">
         <v>240</v>
       </c>
       <c r="O11" s="14">
         <v>264</v>
       </c>
       <c r="P11" s="14">
         <v>238</v>
       </c>
       <c r="Q11" s="14">
@@ -1410,52 +1429,55 @@
       </c>
       <c r="U11" s="14">
         <v>309</v>
       </c>
       <c r="V11" s="14">
         <v>253</v>
       </c>
       <c r="W11" s="14">
         <v>283</v>
       </c>
       <c r="X11" s="14">
         <v>227</v>
       </c>
       <c r="Y11" s="14">
         <v>188</v>
       </c>
       <c r="Z11" s="14">
         <v>205</v>
       </c>
       <c r="AA11" s="14">
         <v>180</v>
       </c>
       <c r="AB11" s="14">
         <v>201</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="14">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="39" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="14">
         <v>189</v>
       </c>
       <c r="O12" s="14">
         <v>183</v>
       </c>
       <c r="P12" s="14">
         <v>184</v>
       </c>
       <c r="Q12" s="14">
@@ -1472,52 +1494,55 @@
       </c>
       <c r="U12" s="14">
         <v>166</v>
       </c>
       <c r="V12" s="14">
         <v>215</v>
       </c>
       <c r="W12" s="14">
         <v>169</v>
       </c>
       <c r="X12" s="14">
         <v>148</v>
       </c>
       <c r="Y12" s="14">
         <v>169</v>
       </c>
       <c r="Z12" s="14">
         <v>169</v>
       </c>
       <c r="AA12" s="14">
         <v>164</v>
       </c>
       <c r="AB12" s="14">
         <v>178</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="14">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="5"/>
       <c r="I13" s="9"/>
       <c r="J13" s="5"/>
       <c r="K13" s="5"/>
       <c r="L13" s="5"/>
       <c r="M13" s="5"/>
       <c r="N13" s="14">
         <v>17</v>
       </c>
       <c r="O13" s="14">
         <v>13</v>
       </c>
       <c r="P13" s="14">
         <v>10</v>
       </c>
       <c r="Q13" s="14">
@@ -1534,52 +1559,55 @@
       </c>
       <c r="U13" s="14">
         <v>18</v>
       </c>
       <c r="V13" s="14">
         <v>26</v>
       </c>
       <c r="W13" s="14">
         <v>11</v>
       </c>
       <c r="X13" s="14">
         <v>7</v>
       </c>
       <c r="Y13" s="14">
         <v>4</v>
       </c>
       <c r="Z13" s="14">
         <v>9</v>
       </c>
       <c r="AA13" s="14">
         <v>4</v>
       </c>
       <c r="AB13" s="14">
         <v>25</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="14">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="5"/>
       <c r="I14" s="9"/>
       <c r="J14" s="5"/>
       <c r="K14" s="5"/>
       <c r="L14" s="5"/>
       <c r="M14" s="5"/>
       <c r="N14" s="14">
         <v>373</v>
       </c>
       <c r="O14" s="14">
         <v>426</v>
       </c>
       <c r="P14" s="14">
         <v>446</v>
       </c>
       <c r="Q14" s="14">
@@ -1596,52 +1624,55 @@
       </c>
       <c r="U14" s="14">
         <v>435</v>
       </c>
       <c r="V14" s="14">
         <v>465</v>
       </c>
       <c r="W14" s="14">
         <v>412</v>
       </c>
       <c r="X14" s="14">
         <v>320</v>
       </c>
       <c r="Y14" s="14">
         <v>467</v>
       </c>
       <c r="Z14" s="14">
         <v>427</v>
       </c>
       <c r="AA14" s="14">
         <v>342</v>
       </c>
       <c r="AB14" s="14">
         <v>430</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="14">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="5"/>
       <c r="I15" s="9"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
       <c r="M15" s="5"/>
       <c r="N15" s="14">
         <v>17</v>
       </c>
       <c r="O15" s="14">
         <v>21</v>
       </c>
       <c r="P15" s="14">
         <v>19</v>
       </c>
       <c r="Q15" s="14">
@@ -1658,52 +1689,55 @@
       </c>
       <c r="U15" s="14">
         <v>26</v>
       </c>
       <c r="V15" s="14">
         <v>43</v>
       </c>
       <c r="W15" s="14">
         <v>25</v>
       </c>
       <c r="X15" s="14">
         <v>7</v>
       </c>
       <c r="Y15" s="14">
         <v>26</v>
       </c>
       <c r="Z15" s="14">
         <v>18</v>
       </c>
       <c r="AA15" s="14">
         <v>12</v>
       </c>
       <c r="AB15" s="14">
         <v>14</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="14">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="39" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="5"/>
       <c r="I16" s="9"/>
       <c r="J16" s="5"/>
       <c r="K16" s="5"/>
       <c r="L16" s="5"/>
       <c r="M16" s="5"/>
       <c r="N16" s="14">
         <v>198</v>
       </c>
       <c r="O16" s="14">
         <v>225</v>
       </c>
       <c r="P16" s="14">
         <v>251</v>
       </c>
       <c r="Q16" s="14">
@@ -1720,52 +1754,55 @@
       </c>
       <c r="U16" s="14">
         <v>240</v>
       </c>
       <c r="V16" s="14">
         <v>261</v>
       </c>
       <c r="W16" s="14">
         <v>251</v>
       </c>
       <c r="X16" s="14">
         <v>152</v>
       </c>
       <c r="Y16" s="14">
         <v>244</v>
       </c>
       <c r="Z16" s="14">
         <v>197</v>
       </c>
       <c r="AA16" s="14">
         <v>171</v>
       </c>
       <c r="AB16" s="14">
         <v>242</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="14">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="39" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="5"/>
       <c r="I17" s="9"/>
       <c r="J17" s="5"/>
       <c r="K17" s="5"/>
       <c r="L17" s="5"/>
       <c r="M17" s="5"/>
       <c r="N17" s="14">
         <v>44</v>
       </c>
       <c r="O17" s="14">
         <v>20</v>
       </c>
       <c r="P17" s="14">
         <v>38</v>
       </c>
       <c r="Q17" s="14">
@@ -1782,52 +1819,55 @@
       </c>
       <c r="U17" s="14">
         <v>53</v>
       </c>
       <c r="V17" s="14">
         <v>52</v>
       </c>
       <c r="W17" s="14">
         <v>52</v>
       </c>
       <c r="X17" s="14">
         <v>42</v>
       </c>
       <c r="Y17" s="14">
         <v>45</v>
       </c>
       <c r="Z17" s="14">
         <v>57</v>
       </c>
       <c r="AA17" s="14">
         <v>21</v>
       </c>
       <c r="AB17" s="14">
         <v>48</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="14">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="39" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="5"/>
       <c r="I18" s="9"/>
       <c r="J18" s="5"/>
       <c r="K18" s="5"/>
       <c r="L18" s="5"/>
       <c r="M18" s="5"/>
       <c r="N18" s="14">
         <v>206</v>
       </c>
       <c r="O18" s="14">
         <v>229</v>
       </c>
       <c r="P18" s="14">
         <v>271</v>
       </c>
       <c r="Q18" s="14">
@@ -1844,84 +1884,88 @@
       </c>
       <c r="U18" s="14">
         <v>225</v>
       </c>
       <c r="V18" s="14">
         <v>275</v>
       </c>
       <c r="W18" s="14">
         <v>244</v>
       </c>
       <c r="X18" s="14">
         <v>164</v>
       </c>
       <c r="Y18" s="14">
         <v>235</v>
       </c>
       <c r="Z18" s="14">
         <v>221</v>
       </c>
       <c r="AA18" s="14">
         <v>148</v>
       </c>
       <c r="AB18" s="14">
         <v>238</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="14">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="60" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="60"/>
       <c r="C19" s="60"/>
       <c r="D19" s="60"/>
       <c r="E19" s="60"/>
       <c r="F19" s="60"/>
       <c r="G19" s="60"/>
       <c r="H19" s="60"/>
       <c r="I19" s="60"/>
       <c r="J19" s="60"/>
       <c r="K19" s="60"/>
       <c r="L19" s="60"/>
       <c r="M19" s="60"/>
       <c r="N19" s="60"/>
       <c r="O19" s="60"/>
       <c r="P19" s="60"/>
       <c r="Q19" s="60"/>
       <c r="R19" s="60"/>
       <c r="S19" s="60"/>
       <c r="T19" s="60"/>
       <c r="U19" s="60"/>
       <c r="V19" s="60"/>
       <c r="W19" s="60"/>
       <c r="X19" s="60"/>
       <c r="Y19" s="60"/>
       <c r="Z19" s="60"/>
       <c r="AA19" s="60"/>
       <c r="AB19" s="60"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="60"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="17">
         <v>630</v>
       </c>
       <c r="C20" s="17">
         <v>524</v>
       </c>
       <c r="D20" s="18">
         <v>629</v>
       </c>
       <c r="E20" s="18">
         <v>718</v>
       </c>
       <c r="F20" s="18">
         <v>601</v>
       </c>
       <c r="G20" s="18">
         <v>867</v>
       </c>
       <c r="H20" s="19">
         <v>757</v>
       </c>
       <c r="I20" s="18">
@@ -1962,84 +2006,88 @@
       </c>
       <c r="U20" s="35">
         <v>290</v>
       </c>
       <c r="V20" s="35">
         <v>292</v>
       </c>
       <c r="W20" s="35">
         <v>225</v>
       </c>
       <c r="X20" s="35">
         <v>160</v>
       </c>
       <c r="Y20" s="35">
         <v>206</v>
       </c>
       <c r="Z20" s="35">
         <v>205</v>
       </c>
       <c r="AA20" s="32">
         <v>165</v>
       </c>
       <c r="AB20" s="32">
         <v>195</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="35">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="61" t="s">
         <v>22</v>
       </c>
       <c r="B21" s="61"/>
       <c r="C21" s="61"/>
       <c r="D21" s="61"/>
       <c r="E21" s="61"/>
       <c r="F21" s="61"/>
       <c r="G21" s="61"/>
       <c r="H21" s="61"/>
       <c r="I21" s="61"/>
       <c r="J21" s="61"/>
       <c r="K21" s="61"/>
       <c r="L21" s="61"/>
       <c r="M21" s="61"/>
       <c r="N21" s="61"/>
       <c r="O21" s="61"/>
       <c r="P21" s="61"/>
       <c r="Q21" s="61"/>
       <c r="R21" s="61"/>
       <c r="S21" s="61"/>
       <c r="T21" s="61"/>
       <c r="U21" s="61"/>
       <c r="V21" s="61"/>
       <c r="W21" s="61"/>
       <c r="X21" s="61"/>
       <c r="Y21" s="61"/>
       <c r="Z21" s="61"/>
       <c r="AA21" s="61"/>
       <c r="AB21" s="61"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="61"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="22">
         <v>2379</v>
       </c>
       <c r="C22" s="22">
         <v>2136</v>
       </c>
       <c r="D22" s="22">
         <v>2293</v>
       </c>
       <c r="E22" s="22">
         <v>2568</v>
       </c>
       <c r="F22" s="22">
         <v>2572</v>
       </c>
       <c r="G22" s="22">
         <v>3138</v>
       </c>
       <c r="H22" s="23">
         <v>2833</v>
       </c>
       <c r="I22" s="22">
@@ -2080,189 +2128,195 @@
       </c>
       <c r="U22" s="36">
         <v>1324</v>
       </c>
       <c r="V22" s="36">
         <v>1448</v>
       </c>
       <c r="W22" s="36">
         <v>1312</v>
       </c>
       <c r="X22" s="36">
         <v>987</v>
       </c>
       <c r="Y22" s="36">
         <v>1283</v>
       </c>
       <c r="Z22" s="36">
         <v>1223</v>
       </c>
       <c r="AA22" s="45">
         <v>957</v>
       </c>
       <c r="AB22" s="45">
         <v>1284</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="45">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A6:AB6"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:AB21"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A21:AC21"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="A2:AC2"/>
+    <mergeCell ref="A6:AC6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A2:AB2"/>
-    <mergeCell ref="Z4:AB4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB23"/>
+  <dimension ref="A2:AC23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A55" sqref="A55:AD55"/>
-      <selection pane="bottomLeft" activeCell="AB22" sqref="AB22"/>
+      <selection pane="bottomLeft" activeCell="AB26" sqref="AB26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="7" width="0" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.85546875" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="56" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="53" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="56"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="M3" s="6"/>
       <c r="N3" s="41"/>
       <c r="O3" s="41"/>
       <c r="P3" s="41"/>
       <c r="Q3" s="41"/>
       <c r="R3" s="41"/>
       <c r="S3" s="41"/>
       <c r="T3" s="41"/>
       <c r="U3" s="41"/>
       <c r="V3" s="41"/>
       <c r="W3" s="41"/>
       <c r="X3" s="41"/>
       <c r="Y3" s="41"/>
       <c r="Z3" s="41"/>
       <c r="AA3" s="41"/>
       <c r="AB3" s="41"/>
-    </row>
-    <row r="4" spans="1:28">
+      <c r="AC3" s="41"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" s="62"/>
-      <c r="B4" s="53">
+      <c r="B4" s="57">
         <v>2021</v>
       </c>
-      <c r="C4" s="54"/>
-[...10 lines deleted...]
-      <c r="N4" s="53">
+      <c r="C4" s="58"/>
+      <c r="D4" s="58"/>
+      <c r="E4" s="58"/>
+      <c r="F4" s="58"/>
+      <c r="G4" s="58"/>
+      <c r="H4" s="58"/>
+      <c r="I4" s="58"/>
+      <c r="J4" s="58"/>
+      <c r="K4" s="58"/>
+      <c r="L4" s="58"/>
+      <c r="M4" s="58"/>
+      <c r="N4" s="57">
         <v>2025</v>
       </c>
-      <c r="O4" s="54"/>
-[...10 lines deleted...]
-      <c r="Z4" s="57">
+      <c r="O4" s="58"/>
+      <c r="P4" s="58"/>
+      <c r="Q4" s="58"/>
+      <c r="R4" s="58"/>
+      <c r="S4" s="58"/>
+      <c r="T4" s="58"/>
+      <c r="U4" s="58"/>
+      <c r="V4" s="58"/>
+      <c r="W4" s="58"/>
+      <c r="X4" s="58"/>
+      <c r="Y4" s="59"/>
+      <c r="Z4" s="51">
         <v>2026</v>
       </c>
-      <c r="AA4" s="58"/>
-[...2 lines deleted...]
-    <row r="5" spans="1:28" ht="27" customHeight="1">
+      <c r="AA4" s="52"/>
+      <c r="AB4" s="52"/>
+      <c r="AC4" s="52"/>
+    </row>
+    <row r="5" spans="1:29" ht="27" customHeight="1">
       <c r="A5" s="62"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>15</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>16</v>
       </c>
       <c r="F5" s="1" t="s">
         <v>17</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>18</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>20</v>
       </c>
@@ -2301,84 +2355,88 @@
       </c>
       <c r="U5" s="2" t="s">
         <v>20</v>
       </c>
       <c r="V5" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W5" s="2" t="s">
         <v>23</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>24</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>28</v>
       </c>
       <c r="Z5" s="1" t="s">
         <v>13</v>
       </c>
       <c r="AA5" s="1" t="s">
         <v>14</v>
       </c>
       <c r="AB5" s="1" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="59" t="s">
+      <c r="AC5" s="1" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="59"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="54"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="54"/>
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="54"/>
+      <c r="AB6" s="54"/>
+      <c r="AC6" s="54"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="27">
         <v>16.97</v>
       </c>
       <c r="C7" s="27">
         <v>16.79</v>
       </c>
       <c r="D7" s="27">
         <v>16.670000000000002</v>
       </c>
       <c r="E7" s="28">
         <v>17.27</v>
       </c>
       <c r="F7" s="28">
         <v>17.39</v>
       </c>
       <c r="G7" s="28">
         <v>18.37</v>
       </c>
       <c r="H7" s="29">
         <v>18.63</v>
       </c>
       <c r="I7" s="28">
@@ -2419,52 +2477,55 @@
       </c>
       <c r="U7" s="40">
         <v>12.09</v>
       </c>
       <c r="V7" s="40">
         <v>12.24</v>
       </c>
       <c r="W7" s="40">
         <v>12.16</v>
       </c>
       <c r="X7" s="40">
         <v>11.86</v>
       </c>
       <c r="Y7" s="50">
         <v>11.8</v>
       </c>
       <c r="Z7" s="40">
         <v>10.37</v>
       </c>
       <c r="AA7" s="34">
         <v>9.75</v>
       </c>
       <c r="AB7" s="34">
         <v>10.11</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="40">
+        <v>10.24</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="39" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="11"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="13"/>
       <c r="I8" s="12"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="7"/>
       <c r="N8" s="42">
         <v>6.1</v>
       </c>
       <c r="O8" s="15">
         <v>7.5</v>
       </c>
       <c r="P8" s="44">
         <v>6.88</v>
       </c>
       <c r="Q8" s="31">
@@ -2481,52 +2542,55 @@
       </c>
       <c r="U8" s="15">
         <v>7.68</v>
       </c>
       <c r="V8" s="15">
         <v>8.1300000000000008</v>
       </c>
       <c r="W8" s="15">
         <v>7.92</v>
       </c>
       <c r="X8" s="15">
         <v>7.63</v>
       </c>
       <c r="Y8" s="15">
         <v>7.48</v>
       </c>
       <c r="Z8" s="15">
         <v>11.16</v>
       </c>
       <c r="AA8" s="31">
         <v>7.84</v>
       </c>
       <c r="AB8" s="31">
         <v>6.89</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="15">
+        <v>7.13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="39" t="s">
         <v>42</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="13"/>
       <c r="I9" s="12"/>
       <c r="J9" s="13"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="7"/>
       <c r="N9" s="15">
         <v>13.25</v>
       </c>
       <c r="O9" s="15">
         <v>10.11</v>
       </c>
       <c r="P9" s="44">
         <v>10.9</v>
       </c>
       <c r="Q9" s="31">
@@ -2543,52 +2607,55 @@
       </c>
       <c r="U9" s="15">
         <v>12.16</v>
       </c>
       <c r="V9" s="15">
         <v>12.47</v>
       </c>
       <c r="W9" s="15">
         <v>12.08</v>
       </c>
       <c r="X9" s="15">
         <v>11.65</v>
       </c>
       <c r="Y9" s="42">
         <v>11.8</v>
       </c>
       <c r="Z9" s="15">
         <v>8.67</v>
       </c>
       <c r="AA9" s="31">
         <v>9.6</v>
       </c>
       <c r="AB9" s="31">
         <v>9.51</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="15">
+        <v>10.07</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="39" t="s">
         <v>33</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="11"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="13"/>
       <c r="I10" s="12"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="7"/>
       <c r="N10" s="15">
         <v>11.65</v>
       </c>
       <c r="O10" s="15">
         <v>8.16</v>
       </c>
       <c r="P10" s="44">
         <v>7.12</v>
       </c>
       <c r="Q10" s="31">
@@ -2605,52 +2672,55 @@
       </c>
       <c r="U10" s="42">
         <v>10.9</v>
       </c>
       <c r="V10" s="15">
         <v>10.66</v>
       </c>
       <c r="W10" s="15">
         <v>10.31</v>
       </c>
       <c r="X10" s="15">
         <v>10.25</v>
       </c>
       <c r="Y10" s="15">
         <v>10.029999999999999</v>
       </c>
       <c r="Z10" s="15">
         <v>8.7899999999999991</v>
       </c>
       <c r="AA10" s="31">
         <v>7.43</v>
       </c>
       <c r="AB10" s="31">
         <v>9.1</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="15">
+        <v>9.65</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="39" t="s">
         <v>34</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="11"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="13"/>
       <c r="I11" s="12"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="7"/>
       <c r="N11" s="15">
         <v>9.98</v>
       </c>
       <c r="O11" s="15">
         <v>11</v>
       </c>
       <c r="P11" s="44">
         <v>10.61</v>
       </c>
       <c r="Q11" s="31">
@@ -2667,52 +2737,55 @@
       </c>
       <c r="U11" s="15">
         <v>11.23</v>
       </c>
       <c r="V11" s="15">
         <v>11.19</v>
       </c>
       <c r="W11" s="15">
         <v>11.24</v>
       </c>
       <c r="X11" s="42">
         <v>11.1</v>
       </c>
       <c r="Y11" s="15">
         <v>10.82</v>
       </c>
       <c r="Z11" s="15">
         <v>8.58</v>
       </c>
       <c r="AA11" s="31">
         <v>8.4700000000000006</v>
       </c>
       <c r="AB11" s="31">
         <v>8.4600000000000009</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="15">
+        <v>8.76</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="39" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="15">
         <v>13.07</v>
       </c>
       <c r="O12" s="15">
         <v>13.51</v>
       </c>
       <c r="P12" s="44">
         <v>13.22</v>
       </c>
       <c r="Q12" s="31">
@@ -2729,52 +2802,55 @@
       </c>
       <c r="U12" s="15">
         <v>13.69</v>
       </c>
       <c r="V12" s="15">
         <v>13.87</v>
       </c>
       <c r="W12" s="15">
         <v>13.65</v>
       </c>
       <c r="X12" s="15">
         <v>13.37</v>
       </c>
       <c r="Y12" s="15">
         <v>13.22</v>
       </c>
       <c r="Z12" s="15">
         <v>11.54</v>
       </c>
       <c r="AA12" s="31">
         <v>12</v>
       </c>
       <c r="AB12" s="31">
         <v>12.09</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="15">
+        <v>11.76</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="39" t="s">
         <v>35</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="11"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="13"/>
       <c r="I13" s="12"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="7"/>
       <c r="N13" s="42">
         <v>7.9</v>
       </c>
       <c r="O13" s="15">
         <v>7.3</v>
       </c>
       <c r="P13" s="44">
         <v>6.35</v>
       </c>
       <c r="Q13" s="31">
@@ -2791,52 +2867,55 @@
       </c>
       <c r="U13" s="15">
         <v>7.36</v>
       </c>
       <c r="V13" s="42">
         <v>7.9</v>
       </c>
       <c r="W13" s="42">
         <v>7.6</v>
       </c>
       <c r="X13" s="15">
         <v>7.22</v>
       </c>
       <c r="Y13" s="15">
         <v>6.75</v>
       </c>
       <c r="Z13" s="15">
         <v>4.3600000000000003</v>
       </c>
       <c r="AA13" s="31">
         <v>3.31</v>
       </c>
       <c r="AB13" s="31">
         <v>6.33</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="42">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="39" t="s">
         <v>36</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="11"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="13"/>
       <c r="I14" s="12"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="7"/>
       <c r="N14" s="15">
         <v>12.14</v>
       </c>
       <c r="O14" s="15">
         <v>13.54</v>
       </c>
       <c r="P14" s="44">
         <v>13.87</v>
       </c>
       <c r="Q14" s="31">
@@ -2853,52 +2932,55 @@
       </c>
       <c r="U14" s="15">
         <v>14.58</v>
       </c>
       <c r="V14" s="15">
         <v>14.69</v>
       </c>
       <c r="W14" s="15">
         <v>14.54</v>
       </c>
       <c r="X14" s="42">
         <v>14.2</v>
       </c>
       <c r="Y14" s="15">
         <v>14.28</v>
       </c>
       <c r="Z14" s="15">
         <v>13.03</v>
       </c>
       <c r="AA14" s="31">
         <v>12.38</v>
       </c>
       <c r="AB14" s="31">
         <v>12.69</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="15">
+        <v>13.26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="39" t="s">
         <v>37</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="11"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="13"/>
       <c r="I15" s="12"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="7"/>
       <c r="N15" s="15">
         <v>7.56</v>
       </c>
       <c r="O15" s="15">
         <v>8.8800000000000008</v>
       </c>
       <c r="P15" s="44">
         <v>8.7200000000000006</v>
       </c>
       <c r="Q15" s="31">
@@ -2915,52 +2997,55 @@
       </c>
       <c r="U15" s="15">
         <v>9.39</v>
       </c>
       <c r="V15" s="15">
         <v>10.51</v>
       </c>
       <c r="W15" s="15">
         <v>10.57</v>
       </c>
       <c r="X15" s="42">
         <v>9.9</v>
       </c>
       <c r="Y15" s="15">
         <v>10.029999999999999</v>
       </c>
       <c r="Z15" s="15">
         <v>8.6</v>
       </c>
       <c r="AA15" s="31">
         <v>7.54</v>
       </c>
       <c r="AB15" s="31">
         <v>7.25</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="15">
+        <v>9.1199999999999992</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="39" t="s">
         <v>38</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="11"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="13"/>
       <c r="I16" s="12"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="7"/>
       <c r="N16" s="15">
         <v>8.9499999999999993</v>
       </c>
       <c r="O16" s="15">
         <v>9.98</v>
       </c>
       <c r="P16" s="44">
         <v>10.45</v>
       </c>
       <c r="Q16" s="31">
@@ -2977,52 +3062,55 @@
       </c>
       <c r="U16" s="15">
         <v>11.17</v>
       </c>
       <c r="V16" s="15">
         <v>11.27</v>
       </c>
       <c r="W16" s="15">
         <v>11.27</v>
       </c>
       <c r="X16" s="15">
         <v>10.89</v>
       </c>
       <c r="Y16" s="15">
         <v>10.9</v>
       </c>
       <c r="Z16" s="15">
         <v>8.3699999999999992</v>
       </c>
       <c r="AA16" s="31">
         <v>8.24</v>
       </c>
       <c r="AB16" s="31">
         <v>8.9499999999999993</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="42">
+        <v>8.8000000000000007</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="39" t="s">
         <v>39</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="11"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="13"/>
       <c r="I17" s="12"/>
       <c r="J17" s="13"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="7"/>
       <c r="N17" s="15">
         <v>8.57</v>
       </c>
       <c r="O17" s="15">
         <v>6.54</v>
       </c>
       <c r="P17" s="44">
         <v>6.84</v>
       </c>
       <c r="Q17" s="31">
@@ -3039,52 +3127,55 @@
       </c>
       <c r="U17" s="15">
         <v>8.3800000000000008</v>
       </c>
       <c r="V17" s="15">
         <v>8.6199999999999992</v>
       </c>
       <c r="W17" s="15">
         <v>8.76</v>
       </c>
       <c r="X17" s="15">
         <v>8.73</v>
       </c>
       <c r="Y17" s="15">
         <v>8.73</v>
       </c>
       <c r="Z17" s="15">
         <v>11.22</v>
       </c>
       <c r="AA17" s="31">
         <v>8.1199999999999992</v>
       </c>
       <c r="AB17" s="31">
         <v>8.61</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="15">
+        <v>7.65</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="39" t="s">
         <v>40</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="11"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="13"/>
       <c r="I18" s="12"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="7"/>
       <c r="N18" s="15">
         <v>10.19</v>
       </c>
       <c r="O18" s="15">
         <v>11.28</v>
       </c>
       <c r="P18" s="44">
         <v>12.02</v>
       </c>
       <c r="Q18" s="31">
@@ -3101,84 +3192,88 @@
       </c>
       <c r="U18" s="15">
         <v>12.34</v>
       </c>
       <c r="V18" s="15">
         <v>12.53</v>
       </c>
       <c r="W18" s="15">
         <v>12.48</v>
       </c>
       <c r="X18" s="15">
         <v>12.11</v>
       </c>
       <c r="Y18" s="15">
         <v>12.07</v>
       </c>
       <c r="Z18" s="15">
         <v>10.57</v>
       </c>
       <c r="AA18" s="31">
         <v>9.2899999999999991</v>
       </c>
       <c r="AB18" s="31">
         <v>10.029999999999999</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="15">
+        <v>9.7799999999999994</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="60" t="s">
         <v>3</v>
       </c>
       <c r="B19" s="60"/>
       <c r="C19" s="60"/>
       <c r="D19" s="60"/>
       <c r="E19" s="60"/>
       <c r="F19" s="60"/>
       <c r="G19" s="60"/>
       <c r="H19" s="60"/>
       <c r="I19" s="60"/>
       <c r="J19" s="60"/>
       <c r="K19" s="60"/>
       <c r="L19" s="60"/>
       <c r="M19" s="60"/>
       <c r="N19" s="60"/>
       <c r="O19" s="60"/>
       <c r="P19" s="60"/>
       <c r="Q19" s="60"/>
       <c r="R19" s="60"/>
       <c r="S19" s="60"/>
       <c r="T19" s="60"/>
       <c r="U19" s="60"/>
       <c r="V19" s="60"/>
       <c r="W19" s="60"/>
       <c r="X19" s="60"/>
       <c r="Y19" s="60"/>
       <c r="Z19" s="60"/>
       <c r="AA19" s="60"/>
       <c r="AB19" s="60"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="60"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="20" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="27">
         <v>16.239999999999998</v>
       </c>
       <c r="C20" s="27">
         <v>15.63</v>
       </c>
       <c r="D20" s="27">
         <v>15.82</v>
       </c>
       <c r="E20" s="28">
         <v>16.64</v>
       </c>
       <c r="F20" s="28">
         <v>16.399999999999999</v>
       </c>
       <c r="G20" s="28">
         <v>17.5</v>
       </c>
       <c r="H20" s="29">
         <v>17.78</v>
       </c>
       <c r="I20" s="28">
@@ -3219,84 +3314,88 @@
       </c>
       <c r="U20" s="40">
         <v>9.65</v>
       </c>
       <c r="V20" s="40">
         <v>9.86</v>
       </c>
       <c r="W20" s="40">
         <v>9.75</v>
       </c>
       <c r="X20" s="40">
         <v>9.44</v>
       </c>
       <c r="Y20" s="40">
         <v>9.31</v>
       </c>
       <c r="Z20" s="40">
         <v>7.74</v>
       </c>
       <c r="AA20" s="34">
         <v>7.34</v>
       </c>
       <c r="AB20" s="34">
         <v>7.34</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="40">
+        <v>7.53</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="61" t="s">
         <v>4</v>
       </c>
       <c r="B21" s="61"/>
       <c r="C21" s="61"/>
       <c r="D21" s="61"/>
       <c r="E21" s="61"/>
       <c r="F21" s="61"/>
       <c r="G21" s="61"/>
       <c r="H21" s="61"/>
       <c r="I21" s="61"/>
       <c r="J21" s="61"/>
       <c r="K21" s="61"/>
       <c r="L21" s="61"/>
       <c r="M21" s="61"/>
       <c r="N21" s="61"/>
       <c r="O21" s="61"/>
       <c r="P21" s="61"/>
       <c r="Q21" s="61"/>
       <c r="R21" s="61"/>
       <c r="S21" s="61"/>
       <c r="T21" s="61"/>
       <c r="U21" s="61"/>
       <c r="V21" s="61"/>
       <c r="W21" s="61"/>
       <c r="X21" s="61"/>
       <c r="Y21" s="61"/>
       <c r="Z21" s="61"/>
       <c r="AA21" s="61"/>
       <c r="AB21" s="61"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="61"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="21" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="24">
         <v>17.18</v>
       </c>
       <c r="C22" s="24">
         <v>17.11</v>
       </c>
       <c r="D22" s="24">
         <v>16.91</v>
       </c>
       <c r="E22" s="24">
         <v>17.46</v>
       </c>
       <c r="F22" s="24">
         <v>17.670000000000002</v>
       </c>
       <c r="G22" s="24">
         <v>18.61</v>
       </c>
       <c r="H22" s="25">
         <v>18.87</v>
       </c>
       <c r="I22" s="24">
@@ -3337,78 +3436,81 @@
       </c>
       <c r="U22" s="33">
         <v>12.69</v>
       </c>
       <c r="V22" s="33">
         <v>12.81</v>
       </c>
       <c r="W22" s="33">
         <v>12.74</v>
       </c>
       <c r="X22" s="33">
         <v>12.45</v>
       </c>
       <c r="Y22" s="33">
         <v>12.39</v>
       </c>
       <c r="Z22" s="33">
         <v>10.99</v>
       </c>
       <c r="AA22" s="37">
         <v>10.33</v>
       </c>
       <c r="AB22" s="37">
         <v>10.77</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" ht="17.25" customHeight="1">
+      <c r="AC22" s="33">
+        <v>10.89</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="17.25" customHeight="1">
       <c r="A23" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B23" s="10"/>
       <c r="C23" s="10"/>
       <c r="D23" s="10"/>
       <c r="E23" s="10"/>
       <c r="F23" s="10"/>
       <c r="G23" s="10"/>
       <c r="H23" s="10"/>
       <c r="I23" s="10"/>
       <c r="J23" s="10"/>
       <c r="K23" s="10"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A6:AB6"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:AB21"/>
+    <mergeCell ref="A21:AC21"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="A2:AC2"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A19:AC19"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="Z4:AB4"/>
-    <mergeCell ref="A2:AB2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General population growth rate</vt:lpstr>