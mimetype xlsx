--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General rate of marriage" sheetId="4" r:id="rId2"/>
     <sheet name="The number of registered divorc" sheetId="5" r:id="rId3"/>
     <sheet name="General rate of divorce" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="46">
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -164,51 +164,51 @@
     <t>The number of registered marriages in the Almaty region*</t>
   </si>
   <si>
     <t>General rate of divorce in the Almaty region *</t>
   </si>
   <si>
     <t>Jule</t>
   </si>
   <si>
     <t>Alatau c. а.</t>
   </si>
   <si>
     <t>January-Jule</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="12">
+  <fonts count="13">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -250,50 +250,56 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
@@ -379,51 +385,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="64">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -508,85 +514,91 @@
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -859,148 +871,151 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA22"/>
+  <dimension ref="A1:AB22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7:XFD7"/>
-      <selection pane="bottomLeft" activeCell="Z25" sqref="Z25"/>
+      <selection pane="bottomLeft" activeCell="N35" sqref="N35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:28">
+      <c r="A1" s="50" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="53"/>
-[...26 lines deleted...]
-    <row r="2" spans="1:27">
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+    </row>
+    <row r="2" spans="1:28">
       <c r="N2" s="46"/>
       <c r="O2" s="46"/>
       <c r="P2" s="46"/>
       <c r="Q2" s="46"/>
       <c r="R2" s="46"/>
       <c r="S2" s="46"/>
       <c r="T2" s="46"/>
       <c r="U2" s="46"/>
       <c r="V2" s="46"/>
       <c r="W2" s="46"/>
       <c r="X2" s="46"/>
       <c r="Y2" s="46"/>
       <c r="Z2" s="46"/>
       <c r="AA2" s="46"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="51"/>
+      <c r="AB2" s="46"/>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" s="54"/>
       <c r="B3" s="48">
         <v>2021</v>
       </c>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="48">
         <v>2025</v>
       </c>
       <c r="O3" s="49"/>
       <c r="P3" s="49"/>
       <c r="Q3" s="49"/>
       <c r="R3" s="49"/>
       <c r="S3" s="49"/>
       <c r="T3" s="49"/>
       <c r="U3" s="49"/>
       <c r="V3" s="49"/>
       <c r="W3" s="49"/>
       <c r="X3" s="49"/>
-      <c r="Y3" s="50"/>
+      <c r="Y3" s="53"/>
       <c r="Z3" s="48">
         <v>2026</v>
       </c>
       <c r="AA3" s="49"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="52"/>
+      <c r="AB3" s="49"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="55"/>
       <c r="B4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="2" t="s">
@@ -1035,83 +1050,87 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="W4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="Y4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA4" s="3" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="54" t="s">
+      <c r="AB4" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="54"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="51"/>
+      <c r="N5" s="51"/>
+      <c r="O5" s="51"/>
+      <c r="P5" s="51"/>
+      <c r="Q5" s="51"/>
+      <c r="R5" s="51"/>
+      <c r="S5" s="51"/>
+      <c r="T5" s="51"/>
+      <c r="U5" s="51"/>
+      <c r="V5" s="51"/>
+      <c r="W5" s="51"/>
+      <c r="X5" s="51"/>
+      <c r="Y5" s="51"/>
+      <c r="Z5" s="51"/>
+      <c r="AA5" s="51"/>
+      <c r="AB5" s="51"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="8">
         <v>1067</v>
       </c>
       <c r="C6" s="8">
         <v>1094</v>
       </c>
       <c r="D6" s="9">
         <v>1294</v>
       </c>
       <c r="E6" s="9">
         <v>1083</v>
       </c>
       <c r="F6" s="9">
         <v>1143</v>
       </c>
       <c r="G6" s="9">
         <v>1031</v>
       </c>
       <c r="H6" s="11">
         <v>1272</v>
       </c>
       <c r="I6" s="9">
@@ -1149,52 +1168,55 @@
       </c>
       <c r="T6" s="25">
         <v>996</v>
       </c>
       <c r="U6" s="25">
         <v>998</v>
       </c>
       <c r="V6" s="25">
         <v>887</v>
       </c>
       <c r="W6" s="25">
         <v>866</v>
       </c>
       <c r="X6" s="25">
         <v>698</v>
       </c>
       <c r="Y6" s="25">
         <v>761</v>
       </c>
       <c r="Z6" s="25">
         <v>627</v>
       </c>
       <c r="AA6" s="25">
         <v>595</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6" s="25">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="44" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="11"/>
       <c r="I7" s="9"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="11"/>
       <c r="M7" s="11"/>
       <c r="N7" s="18">
         <v>35</v>
       </c>
       <c r="O7" s="18">
         <v>39</v>
       </c>
       <c r="P7" s="18">
         <v>27</v>
       </c>
       <c r="Q7" s="18">
@@ -1208,52 +1230,55 @@
       </c>
       <c r="T7" s="18">
         <v>43</v>
       </c>
       <c r="U7" s="18">
         <v>60</v>
       </c>
       <c r="V7" s="18">
         <v>42</v>
       </c>
       <c r="W7" s="18">
         <v>45</v>
       </c>
       <c r="X7" s="18">
         <v>29</v>
       </c>
       <c r="Y7" s="18">
         <v>36</v>
       </c>
       <c r="Z7" s="18">
         <v>24</v>
       </c>
       <c r="AA7" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" s="22" customFormat="1">
+      <c r="AB7" s="18">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="22" customFormat="1">
       <c r="A8" s="44" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="11"/>
       <c r="I8" s="9"/>
       <c r="J8" s="11"/>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="18">
         <v>19</v>
       </c>
       <c r="O8" s="18">
         <v>31</v>
       </c>
       <c r="P8" s="18">
         <v>35</v>
       </c>
       <c r="Q8" s="18">
@@ -1267,52 +1292,55 @@
       </c>
       <c r="T8" s="18">
         <v>42</v>
       </c>
       <c r="U8" s="18">
         <v>30</v>
       </c>
       <c r="V8" s="18">
         <v>36</v>
       </c>
       <c r="W8" s="18">
         <v>41</v>
       </c>
       <c r="X8" s="18">
         <v>36</v>
       </c>
       <c r="Y8" s="18">
         <v>20</v>
       </c>
       <c r="Z8" s="18">
         <v>31</v>
       </c>
       <c r="AA8" s="18">
         <v>28</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="18">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="44" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="11"/>
       <c r="I9" s="9"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="18">
         <v>11</v>
       </c>
       <c r="O9" s="18">
         <v>9</v>
       </c>
       <c r="P9" s="18">
         <v>11</v>
       </c>
       <c r="Q9" s="18">
@@ -1326,52 +1354,55 @@
       </c>
       <c r="T9" s="18">
         <v>17</v>
       </c>
       <c r="U9" s="18">
         <v>16</v>
       </c>
       <c r="V9" s="18">
         <v>16</v>
       </c>
       <c r="W9" s="18">
         <v>11</v>
       </c>
       <c r="X9" s="18">
         <v>11</v>
       </c>
       <c r="Y9" s="18">
         <v>10</v>
       </c>
       <c r="Z9" s="18">
         <v>14</v>
       </c>
       <c r="AA9" s="18">
         <v>9</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="18">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="11"/>
       <c r="I10" s="9"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="18">
         <v>133</v>
       </c>
       <c r="O10" s="18">
         <v>128</v>
       </c>
       <c r="P10" s="18">
         <v>130</v>
       </c>
       <c r="Q10" s="18">
@@ -1385,52 +1416,55 @@
       </c>
       <c r="T10" s="18">
         <v>155</v>
       </c>
       <c r="U10" s="18">
         <v>150</v>
       </c>
       <c r="V10" s="18">
         <v>125</v>
       </c>
       <c r="W10" s="18">
         <v>141</v>
       </c>
       <c r="X10" s="18">
         <v>138</v>
       </c>
       <c r="Y10" s="18">
         <v>162</v>
       </c>
       <c r="Z10" s="18">
         <v>113</v>
       </c>
       <c r="AA10" s="18">
         <v>109</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="18">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="44" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="18">
         <v>69</v>
       </c>
       <c r="O11" s="18">
         <v>71</v>
       </c>
       <c r="P11" s="18">
         <v>69</v>
       </c>
       <c r="Q11" s="18">
@@ -1444,52 +1478,55 @@
       </c>
       <c r="T11" s="18">
         <v>87</v>
       </c>
       <c r="U11" s="18">
         <v>92</v>
       </c>
       <c r="V11" s="18">
         <v>92</v>
       </c>
       <c r="W11" s="18">
         <v>94</v>
       </c>
       <c r="X11" s="18">
         <v>83</v>
       </c>
       <c r="Y11" s="18">
         <v>85</v>
       </c>
       <c r="Z11" s="18">
         <v>62</v>
       </c>
       <c r="AA11" s="18">
         <v>57</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="18">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="44" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="11"/>
       <c r="I12" s="9"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="18">
         <v>8</v>
       </c>
       <c r="O12" s="18">
         <v>2</v>
       </c>
       <c r="P12" s="18">
         <v>11</v>
       </c>
       <c r="Q12" s="18">
@@ -1503,52 +1540,55 @@
       </c>
       <c r="T12" s="18">
         <v>17</v>
       </c>
       <c r="U12" s="18">
         <v>14</v>
       </c>
       <c r="V12" s="18">
         <v>17</v>
       </c>
       <c r="W12" s="18">
         <v>8</v>
       </c>
       <c r="X12" s="18">
         <v>9</v>
       </c>
       <c r="Y12" s="18">
         <v>10</v>
       </c>
       <c r="Z12" s="18">
         <v>11</v>
       </c>
       <c r="AA12" s="18">
         <v>9</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="18">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="11"/>
       <c r="I13" s="9"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="18">
         <v>125</v>
       </c>
       <c r="O13" s="18">
         <v>165</v>
       </c>
       <c r="P13" s="18">
         <v>138</v>
       </c>
       <c r="Q13" s="18">
@@ -1562,52 +1602,55 @@
       </c>
       <c r="T13" s="18">
         <v>245</v>
       </c>
       <c r="U13" s="18">
         <v>233</v>
       </c>
       <c r="V13" s="18">
         <v>217</v>
       </c>
       <c r="W13" s="18">
         <v>196</v>
       </c>
       <c r="X13" s="18">
         <v>136</v>
       </c>
       <c r="Y13" s="18">
         <v>155</v>
       </c>
       <c r="Z13" s="18">
         <v>146</v>
       </c>
       <c r="AA13" s="18">
         <v>145</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="18">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="44" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="11"/>
       <c r="I14" s="9"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="18">
         <v>13</v>
       </c>
       <c r="O14" s="18">
         <v>10</v>
       </c>
       <c r="P14" s="18">
         <v>13</v>
       </c>
       <c r="Q14" s="18">
@@ -1621,52 +1664,55 @@
       </c>
       <c r="T14" s="18">
         <v>20</v>
       </c>
       <c r="U14" s="18">
         <v>13</v>
       </c>
       <c r="V14" s="18">
         <v>18</v>
       </c>
       <c r="W14" s="18">
         <v>17</v>
       </c>
       <c r="X14" s="18">
         <v>15</v>
       </c>
       <c r="Y14" s="18">
         <v>14</v>
       </c>
       <c r="Z14" s="18">
         <v>9</v>
       </c>
       <c r="AA14" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="18">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="44" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="11"/>
       <c r="I15" s="9"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="18">
         <v>111</v>
       </c>
       <c r="O15" s="18">
         <v>124</v>
       </c>
       <c r="P15" s="18">
         <v>116</v>
       </c>
       <c r="Q15" s="18">
@@ -1680,52 +1726,55 @@
       </c>
       <c r="T15" s="18">
         <v>175</v>
       </c>
       <c r="U15" s="18">
         <v>197</v>
       </c>
       <c r="V15" s="18">
         <v>160</v>
       </c>
       <c r="W15" s="18">
         <v>150</v>
       </c>
       <c r="X15" s="18">
         <v>108</v>
       </c>
       <c r="Y15" s="18">
         <v>119</v>
       </c>
       <c r="Z15" s="18">
         <v>109</v>
       </c>
       <c r="AA15" s="18">
         <v>89</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="18">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="44" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="11"/>
       <c r="I16" s="9"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="18">
         <v>21</v>
       </c>
       <c r="O16" s="18">
         <v>32</v>
       </c>
       <c r="P16" s="18">
         <v>24</v>
       </c>
       <c r="Q16" s="18">
@@ -1739,52 +1788,55 @@
       </c>
       <c r="T16" s="18">
         <v>31</v>
       </c>
       <c r="U16" s="18">
         <v>42</v>
       </c>
       <c r="V16" s="18">
         <v>32</v>
       </c>
       <c r="W16" s="18">
         <v>27</v>
       </c>
       <c r="X16" s="18">
         <v>27</v>
       </c>
       <c r="Y16" s="18">
         <v>26</v>
       </c>
       <c r="Z16" s="18">
         <v>27</v>
       </c>
       <c r="AA16" s="18">
         <v>17</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="18">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="44" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="11"/>
       <c r="I17" s="9"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
       <c r="N17" s="18">
         <v>89</v>
       </c>
       <c r="O17" s="18">
         <v>126</v>
       </c>
       <c r="P17" s="18">
         <v>103</v>
       </c>
       <c r="Q17" s="18">
@@ -1798,83 +1850,87 @@
       </c>
       <c r="T17" s="18">
         <v>164</v>
       </c>
       <c r="U17" s="18">
         <v>151</v>
       </c>
       <c r="V17" s="18">
         <v>132</v>
       </c>
       <c r="W17" s="18">
         <v>136</v>
       </c>
       <c r="X17" s="18">
         <v>106</v>
       </c>
       <c r="Y17" s="18">
         <v>124</v>
       </c>
       <c r="Z17" s="18">
         <v>81</v>
       </c>
       <c r="AA17" s="18">
         <v>107</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="55" t="s">
+      <c r="AB17" s="18">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="55"/>
-[...26 lines deleted...]
-    <row r="19" spans="1:27">
+      <c r="B18" s="52"/>
+      <c r="C18" s="52"/>
+      <c r="D18" s="52"/>
+      <c r="E18" s="52"/>
+      <c r="F18" s="52"/>
+      <c r="G18" s="52"/>
+      <c r="H18" s="52"/>
+      <c r="I18" s="52"/>
+      <c r="J18" s="52"/>
+      <c r="K18" s="52"/>
+      <c r="L18" s="52"/>
+      <c r="M18" s="52"/>
+      <c r="N18" s="52"/>
+      <c r="O18" s="52"/>
+      <c r="P18" s="52"/>
+      <c r="Q18" s="52"/>
+      <c r="R18" s="52"/>
+      <c r="S18" s="52"/>
+      <c r="T18" s="52"/>
+      <c r="U18" s="52"/>
+      <c r="V18" s="52"/>
+      <c r="W18" s="52"/>
+      <c r="X18" s="52"/>
+      <c r="Y18" s="52"/>
+      <c r="Z18" s="52"/>
+      <c r="AA18" s="52"/>
+      <c r="AB18" s="52"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="8">
         <v>304</v>
       </c>
       <c r="C19" s="8">
         <v>300</v>
       </c>
       <c r="D19" s="9">
         <v>300</v>
       </c>
       <c r="E19" s="9">
         <v>289</v>
       </c>
       <c r="F19" s="9">
         <v>309</v>
       </c>
       <c r="G19" s="9">
         <v>323</v>
       </c>
       <c r="H19" s="11">
         <v>394</v>
       </c>
       <c r="I19" s="9">
@@ -1912,83 +1968,87 @@
       </c>
       <c r="T19" s="42">
         <v>221</v>
       </c>
       <c r="U19" s="42">
         <v>212</v>
       </c>
       <c r="V19" s="42">
         <v>176</v>
       </c>
       <c r="W19" s="42">
         <v>194</v>
       </c>
       <c r="X19" s="42">
         <v>140</v>
       </c>
       <c r="Y19" s="42">
         <v>138</v>
       </c>
       <c r="Z19" s="25">
         <v>134</v>
       </c>
       <c r="AA19" s="25">
         <v>121</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="25">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="56" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="56"/>
       <c r="C20" s="56"/>
       <c r="D20" s="56"/>
       <c r="E20" s="56"/>
       <c r="F20" s="56"/>
       <c r="G20" s="56"/>
       <c r="H20" s="56"/>
       <c r="I20" s="56"/>
       <c r="J20" s="56"/>
       <c r="K20" s="56"/>
       <c r="L20" s="56"/>
       <c r="M20" s="56"/>
       <c r="N20" s="56"/>
       <c r="O20" s="56"/>
       <c r="P20" s="56"/>
       <c r="Q20" s="56"/>
       <c r="R20" s="56"/>
       <c r="S20" s="56"/>
       <c r="T20" s="56"/>
       <c r="U20" s="56"/>
       <c r="V20" s="56"/>
       <c r="W20" s="56"/>
       <c r="X20" s="56"/>
       <c r="Y20" s="56"/>
       <c r="Z20" s="56"/>
       <c r="AA20" s="56"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="56"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="10">
         <v>763</v>
       </c>
       <c r="C21" s="10">
         <v>794</v>
       </c>
       <c r="D21" s="10">
         <v>994</v>
       </c>
       <c r="E21" s="10">
         <v>794</v>
       </c>
       <c r="F21" s="10">
         <v>834</v>
       </c>
       <c r="G21" s="10">
         <v>708</v>
       </c>
       <c r="H21" s="12">
         <v>878</v>
       </c>
       <c r="I21" s="10">
@@ -2026,173 +2086,179 @@
       </c>
       <c r="T21" s="40">
         <v>775</v>
       </c>
       <c r="U21" s="40">
         <v>786</v>
       </c>
       <c r="V21" s="40">
         <v>711</v>
       </c>
       <c r="W21" s="40">
         <v>672</v>
       </c>
       <c r="X21" s="40">
         <v>558</v>
       </c>
       <c r="Y21" s="40">
         <v>623</v>
       </c>
       <c r="Z21" s="40">
         <v>493</v>
       </c>
       <c r="AA21" s="26">
         <v>474</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="26">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A5:AA5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A20:AA20"/>
+    <mergeCell ref="A20:AB20"/>
+    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="A1:AB1"/>
+    <mergeCell ref="A5:AB5"/>
+    <mergeCell ref="A18:AB18"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="Z3:AA3"/>
-    <mergeCell ref="A1:AA1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA23"/>
+  <dimension ref="A2:AB23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AE11" sqref="AE11"/>
-      <selection pane="bottomLeft" activeCell="AA22" sqref="AA22"/>
+      <selection pane="bottomLeft" activeCell="AB22" sqref="AB22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="7" width="0" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27">
-      <c r="A2" s="53" t="s">
+    <row r="2" spans="1:28">
+      <c r="A2" s="50" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="53"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:27">
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="50"/>
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="50"/>
+      <c r="AB2" s="50"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="M3" s="17"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="46"/>
       <c r="Z3" s="46"/>
       <c r="AA3" s="46"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="51"/>
+      <c r="AB3" s="46"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="54"/>
       <c r="B4" s="48">
         <v>2021</v>
       </c>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="49"/>
       <c r="G4" s="49"/>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="49"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="48">
         <v>2025</v>
       </c>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
       <c r="V4" s="49"/>
       <c r="W4" s="49"/>
       <c r="X4" s="49"/>
-      <c r="Y4" s="50"/>
+      <c r="Y4" s="53"/>
       <c r="Z4" s="48">
         <v>2026</v>
       </c>
       <c r="AA4" s="49"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="52"/>
+      <c r="AB4" s="49"/>
+    </row>
+    <row r="5" spans="1:28" ht="26.25" customHeight="1">
+      <c r="A5" s="55"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -2227,83 +2293,87 @@
       </c>
       <c r="T5" s="3" t="s">
         <v>44</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="54" t="s">
+      <c r="AB5" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="54"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="51"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="51"/>
+      <c r="P6" s="51"/>
+      <c r="Q6" s="51"/>
+      <c r="R6" s="51"/>
+      <c r="S6" s="51"/>
+      <c r="T6" s="51"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="51"/>
+      <c r="Z6" s="51"/>
+      <c r="AA6" s="51"/>
+      <c r="AB6" s="51"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="5">
         <v>6.02</v>
       </c>
       <c r="C7" s="5">
         <v>6.4</v>
       </c>
       <c r="D7" s="6">
         <v>6.71</v>
       </c>
       <c r="E7" s="6">
         <v>6.6</v>
       </c>
       <c r="F7" s="6">
         <v>6.57</v>
       </c>
       <c r="G7" s="6">
         <v>6.47</v>
       </c>
       <c r="H7" s="13">
         <v>6.57</v>
       </c>
       <c r="I7" s="6">
@@ -2341,52 +2411,55 @@
       </c>
       <c r="T7" s="27">
         <v>5.91</v>
       </c>
       <c r="U7" s="27">
         <v>6.11</v>
       </c>
       <c r="V7" s="27">
         <v>6.19</v>
       </c>
       <c r="W7" s="27">
         <v>6.21</v>
       </c>
       <c r="X7" s="27">
         <v>6.14</v>
       </c>
       <c r="Y7" s="27">
         <v>6.1</v>
       </c>
       <c r="Z7" s="27">
         <v>4.55</v>
       </c>
       <c r="AA7" s="27">
         <v>4.67</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="62">
+        <v>4.7300000000000004</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="44" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="13"/>
       <c r="I8" s="6"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="15"/>
       <c r="N8" s="19">
         <v>6.28</v>
       </c>
       <c r="O8" s="19">
         <v>6.94</v>
       </c>
       <c r="P8" s="47">
         <v>6.2</v>
       </c>
       <c r="Q8" s="19">
@@ -2400,52 +2473,55 @@
       </c>
       <c r="T8" s="19">
         <v>6.87</v>
       </c>
       <c r="U8" s="19">
         <v>7.36</v>
       </c>
       <c r="V8" s="19">
         <v>7.4</v>
       </c>
       <c r="W8" s="19">
         <v>7.46</v>
       </c>
       <c r="X8" s="19">
         <v>7.27</v>
       </c>
       <c r="Y8" s="19">
         <v>7.2</v>
       </c>
       <c r="Z8" s="19">
         <v>4.25</v>
       </c>
       <c r="AA8" s="19">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="22" customFormat="1">
+      <c r="AB8" s="47">
+        <v>4.58</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="22" customFormat="1">
       <c r="A9" s="44" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="13"/>
       <c r="I9" s="6"/>
       <c r="J9" s="13"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="15"/>
       <c r="N9" s="19">
         <v>4.2</v>
       </c>
       <c r="O9" s="19">
         <v>5.74</v>
       </c>
       <c r="P9" s="47">
         <v>6.43</v>
       </c>
       <c r="Q9" s="19">
@@ -2459,52 +2535,55 @@
       </c>
       <c r="T9" s="19">
         <v>6.5</v>
       </c>
       <c r="U9" s="19">
         <v>6.51</v>
       </c>
       <c r="V9" s="19">
         <v>6.7</v>
       </c>
       <c r="W9" s="19">
         <v>6.94</v>
       </c>
       <c r="X9" s="19">
         <v>7.05</v>
       </c>
       <c r="Y9" s="19">
         <v>6.82</v>
       </c>
       <c r="Z9" s="19">
         <v>6.4</v>
       </c>
       <c r="AA9" s="19">
         <v>6.36</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="47">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="44" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="13"/>
       <c r="I10" s="6"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="15"/>
       <c r="N10" s="19">
         <v>4.75</v>
       </c>
       <c r="O10" s="19">
         <v>4.53</v>
       </c>
       <c r="P10" s="47">
         <v>4.5999999999999996</v>
       </c>
       <c r="Q10" s="19">
@@ -2518,52 +2597,55 @@
       </c>
       <c r="T10" s="19">
         <v>5.35</v>
       </c>
       <c r="U10" s="19">
         <v>5.53</v>
       </c>
       <c r="V10" s="19">
         <v>5.69</v>
       </c>
       <c r="W10" s="19">
         <v>5.59</v>
       </c>
       <c r="X10" s="19">
         <v>5.52</v>
       </c>
       <c r="Y10" s="19">
         <v>5.41</v>
       </c>
       <c r="Z10" s="19">
         <v>6.16</v>
       </c>
       <c r="AA10" s="19">
         <v>5.33</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="47">
+        <v>5.31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="13"/>
       <c r="I11" s="6"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="15"/>
       <c r="N11" s="19">
         <v>5.53</v>
       </c>
       <c r="O11" s="19">
         <v>5.7</v>
       </c>
       <c r="P11" s="47">
         <v>5.59</v>
       </c>
       <c r="Q11" s="19">
@@ -2577,52 +2659,55 @@
       </c>
       <c r="T11" s="19">
         <v>6.06</v>
       </c>
       <c r="U11" s="19">
         <v>6.08</v>
       </c>
       <c r="V11" s="19">
         <v>6</v>
       </c>
       <c r="W11" s="19">
         <v>5.98</v>
       </c>
       <c r="X11" s="19">
         <v>5.98</v>
       </c>
       <c r="Y11" s="19">
         <v>6.04</v>
       </c>
       <c r="Z11" s="19">
         <v>4.7300000000000004</v>
       </c>
       <c r="AA11" s="19">
         <v>4.88</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="47">
+        <v>5.36</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="44" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="O12" s="19">
         <v>5.08</v>
       </c>
       <c r="P12" s="47">
         <v>4.97</v>
       </c>
       <c r="Q12" s="19">
@@ -2636,52 +2721,55 @@
       </c>
       <c r="T12" s="19">
         <v>5.36</v>
       </c>
       <c r="U12" s="19">
         <v>5.49</v>
       </c>
       <c r="V12" s="19">
         <v>5.61</v>
       </c>
       <c r="W12" s="19">
         <v>5.7</v>
       </c>
       <c r="X12" s="19">
         <v>5.72</v>
       </c>
       <c r="Y12" s="19">
         <v>5.73</v>
       </c>
       <c r="Z12" s="19">
         <v>4.24</v>
       </c>
       <c r="AA12" s="19">
         <v>4.29</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="47">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="44" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="13"/>
       <c r="I13" s="6"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="15"/>
       <c r="N13" s="19">
         <v>3.72</v>
       </c>
       <c r="O13" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="P13" s="47">
         <v>3.33</v>
       </c>
       <c r="Q13" s="19">
@@ -2695,52 +2783,55 @@
       </c>
       <c r="T13" s="19">
         <v>4.16</v>
       </c>
       <c r="U13" s="19">
         <v>4.4400000000000004</v>
       </c>
       <c r="V13" s="19">
         <v>4.83</v>
       </c>
       <c r="W13" s="19">
         <v>4.71</v>
       </c>
       <c r="X13" s="19">
         <v>4.67</v>
       </c>
       <c r="Y13" s="19">
         <v>4.6500000000000004</v>
       </c>
       <c r="Z13" s="19">
         <v>5.33</v>
       </c>
       <c r="AA13" s="19">
         <v>5.09</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="47">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="13"/>
       <c r="I14" s="6"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="15"/>
       <c r="N14" s="19">
         <v>4.07</v>
       </c>
       <c r="O14" s="19">
         <v>4.92</v>
       </c>
       <c r="P14" s="47">
         <v>4.7699999999999996</v>
       </c>
       <c r="Q14" s="19">
@@ -2754,52 +2845,55 @@
       </c>
       <c r="T14" s="19">
         <v>5.74</v>
       </c>
       <c r="U14" s="19">
         <v>5.97</v>
       </c>
       <c r="V14" s="19">
         <v>6.11</v>
       </c>
       <c r="W14" s="19">
         <v>6.14</v>
       </c>
       <c r="X14" s="19">
         <v>5.99</v>
       </c>
       <c r="Y14" s="19">
         <v>5.91</v>
       </c>
       <c r="Z14" s="19">
         <v>4.46</v>
       </c>
       <c r="AA14" s="19">
         <v>4.68</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="47">
+        <v>4.6399999999999997</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="44" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="13"/>
       <c r="I15" s="6"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="15"/>
       <c r="N15" s="19">
         <v>5.78</v>
       </c>
       <c r="O15" s="19">
         <v>5.37</v>
       </c>
       <c r="P15" s="47">
         <v>5.51</v>
       </c>
       <c r="Q15" s="19">
@@ -2813,52 +2907,55 @@
       </c>
       <c r="T15" s="19">
         <v>5.58</v>
       </c>
       <c r="U15" s="19">
         <v>5.6</v>
       </c>
       <c r="V15" s="19">
         <v>5.88</v>
       </c>
       <c r="W15" s="19">
         <v>6.05</v>
       </c>
       <c r="X15" s="19">
         <v>6.12</v>
       </c>
       <c r="Y15" s="19">
         <v>6.13</v>
       </c>
       <c r="Z15" s="19">
         <v>4.3</v>
       </c>
       <c r="AA15" s="19">
         <v>3.26</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="47">
+        <v>4.29</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="44" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="13"/>
       <c r="I16" s="6"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="15"/>
       <c r="N16" s="19">
         <v>5.0199999999999996</v>
       </c>
       <c r="O16" s="19">
         <v>5.54</v>
       </c>
       <c r="P16" s="47">
         <v>5.44</v>
       </c>
       <c r="Q16" s="19">
@@ -2872,52 +2969,55 @@
       </c>
       <c r="T16" s="19">
         <v>6.18</v>
       </c>
       <c r="U16" s="19">
         <v>6.53</v>
       </c>
       <c r="V16" s="19">
         <v>6.62</v>
       </c>
       <c r="W16" s="19">
         <v>6.64</v>
       </c>
       <c r="X16" s="19">
         <v>6.49</v>
       </c>
       <c r="Y16" s="19">
         <v>6.39</v>
       </c>
       <c r="Z16" s="19">
         <v>4.63</v>
       </c>
       <c r="AA16" s="19">
         <v>4.43</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="47">
+        <v>4.3600000000000003</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="44" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="13"/>
       <c r="I17" s="6"/>
       <c r="J17" s="13"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="15"/>
       <c r="N17" s="19">
         <v>4.09</v>
       </c>
       <c r="O17" s="19">
         <v>5.42</v>
       </c>
       <c r="P17" s="47">
         <v>5.16</v>
       </c>
       <c r="Q17" s="19">
@@ -2931,52 +3031,55 @@
       </c>
       <c r="T17" s="19">
         <v>5.23</v>
       </c>
       <c r="U17" s="19">
         <v>5.6</v>
       </c>
       <c r="V17" s="19">
         <v>5.7</v>
       </c>
       <c r="W17" s="19">
         <v>5.65</v>
       </c>
       <c r="X17" s="19">
         <v>5.63</v>
       </c>
       <c r="Y17" s="19">
         <v>5.58</v>
       </c>
       <c r="Z17" s="19">
         <v>5.32</v>
       </c>
       <c r="AA17" s="19">
         <v>4.58</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="47">
+        <v>4.45</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="13"/>
       <c r="I18" s="6"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="15"/>
       <c r="N18" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="O18" s="19">
         <v>5.58</v>
       </c>
       <c r="P18" s="47">
         <v>5.42</v>
       </c>
       <c r="Q18" s="19">
@@ -2990,83 +3093,87 @@
       </c>
       <c r="T18" s="19">
         <v>6.14</v>
       </c>
       <c r="U18" s="19">
         <v>6.32</v>
       </c>
       <c r="V18" s="19">
         <v>6.36</v>
       </c>
       <c r="W18" s="19">
         <v>6.4</v>
       </c>
       <c r="X18" s="19">
         <v>6.31</v>
       </c>
       <c r="Y18" s="19">
         <v>6.29</v>
       </c>
       <c r="Z18" s="19">
         <v>3.87</v>
       </c>
       <c r="AA18" s="19">
         <v>4.7300000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="55" t="s">
+      <c r="AB18" s="47">
+        <v>4.83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="52" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="55"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="52"/>
+      <c r="C19" s="52"/>
+      <c r="D19" s="52"/>
+      <c r="E19" s="52"/>
+      <c r="F19" s="52"/>
+      <c r="G19" s="52"/>
+      <c r="H19" s="52"/>
+      <c r="I19" s="52"/>
+      <c r="J19" s="52"/>
+      <c r="K19" s="52"/>
+      <c r="L19" s="52"/>
+      <c r="M19" s="52"/>
+      <c r="N19" s="52"/>
+      <c r="O19" s="52"/>
+      <c r="P19" s="52"/>
+      <c r="Q19" s="52"/>
+      <c r="R19" s="52"/>
+      <c r="S19" s="52"/>
+      <c r="T19" s="52"/>
+      <c r="U19" s="52"/>
+      <c r="V19" s="52"/>
+      <c r="W19" s="52"/>
+      <c r="X19" s="52"/>
+      <c r="Y19" s="52"/>
+      <c r="Z19" s="52"/>
+      <c r="AA19" s="52"/>
+      <c r="AB19" s="52"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="5">
         <v>7.84</v>
       </c>
       <c r="C20" s="5">
         <v>8.18</v>
       </c>
       <c r="D20" s="6">
         <v>8.02</v>
       </c>
       <c r="E20" s="6">
         <v>7.94</v>
       </c>
       <c r="F20" s="6">
         <v>7.94</v>
       </c>
       <c r="G20" s="6">
         <v>8.0500000000000007</v>
       </c>
       <c r="H20" s="13">
         <v>8.35</v>
       </c>
       <c r="I20" s="6">
@@ -3104,83 +3211,87 @@
       </c>
       <c r="T20" s="43">
         <v>6.6</v>
       </c>
       <c r="U20" s="43">
         <v>6.79</v>
       </c>
       <c r="V20" s="43">
         <v>6.82</v>
       </c>
       <c r="W20" s="43">
         <v>6.88</v>
       </c>
       <c r="X20" s="43">
         <v>6.76</v>
       </c>
       <c r="Y20" s="43">
         <v>6.64</v>
       </c>
       <c r="Z20" s="27">
         <v>5.0599999999999996</v>
       </c>
       <c r="AA20" s="27">
         <v>5.0599999999999996</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="62">
+        <v>4.96</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="56" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="56"/>
       <c r="C21" s="56"/>
       <c r="D21" s="56"/>
       <c r="E21" s="56"/>
       <c r="F21" s="56"/>
       <c r="G21" s="56"/>
       <c r="H21" s="56"/>
       <c r="I21" s="56"/>
       <c r="J21" s="56"/>
       <c r="K21" s="56"/>
       <c r="L21" s="56"/>
       <c r="M21" s="56"/>
       <c r="N21" s="56"/>
       <c r="O21" s="56"/>
       <c r="P21" s="56"/>
       <c r="Q21" s="56"/>
       <c r="R21" s="56"/>
       <c r="S21" s="56"/>
       <c r="T21" s="56"/>
       <c r="U21" s="56"/>
       <c r="V21" s="56"/>
       <c r="W21" s="56"/>
       <c r="X21" s="56"/>
       <c r="Y21" s="56"/>
       <c r="Z21" s="56"/>
       <c r="AA21" s="56"/>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="56"/>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="7">
         <v>5.51</v>
       </c>
       <c r="C22" s="7">
         <v>5.9</v>
       </c>
       <c r="D22" s="7">
         <v>6.34</v>
       </c>
       <c r="E22" s="7">
         <v>6.23</v>
       </c>
       <c r="F22" s="7">
         <v>6.18</v>
       </c>
       <c r="G22" s="7">
         <v>6.03</v>
       </c>
       <c r="H22" s="14">
         <v>6.07</v>
       </c>
       <c r="I22" s="7">
@@ -3218,168 +3329,174 @@
       </c>
       <c r="T22" s="41">
         <v>5.74</v>
       </c>
       <c r="U22" s="41">
         <v>5.94</v>
       </c>
       <c r="V22" s="41">
         <v>6.04</v>
       </c>
       <c r="W22" s="41">
         <v>6.05</v>
       </c>
       <c r="X22" s="41">
         <v>5.99</v>
       </c>
       <c r="Y22" s="41">
         <v>5.97</v>
       </c>
       <c r="Z22" s="41">
         <v>4.43</v>
       </c>
       <c r="AA22" s="28">
         <v>4.58</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="63">
+        <v>4.68</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A19:AA19"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A21:AB21"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="A2:AB2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA23"/>
+  <dimension ref="A2:AB23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="X30" sqref="X30"/>
+      <selection activeCell="AB22" sqref="AB22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27">
-      <c r="A2" s="53" t="s">
+    <row r="2" spans="1:28">
+      <c r="A2" s="50" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="53"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:27">
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
+      <c r="N2" s="50"/>
+      <c r="O2" s="50"/>
+      <c r="P2" s="50"/>
+      <c r="Q2" s="50"/>
+      <c r="R2" s="50"/>
+      <c r="S2" s="50"/>
+      <c r="T2" s="50"/>
+      <c r="U2" s="50"/>
+      <c r="V2" s="50"/>
+      <c r="W2" s="50"/>
+      <c r="X2" s="50"/>
+      <c r="Y2" s="50"/>
+      <c r="Z2" s="50"/>
+      <c r="AA2" s="50"/>
+      <c r="AB2" s="50"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="46"/>
       <c r="Z3" s="46"/>
       <c r="AA3" s="46"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="51"/>
+      <c r="AB3" s="46"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="54"/>
       <c r="B4" s="57">
         <v>2021</v>
       </c>
       <c r="C4" s="58"/>
       <c r="D4" s="58"/>
       <c r="E4" s="58"/>
       <c r="F4" s="58"/>
       <c r="G4" s="58"/>
       <c r="H4" s="58"/>
       <c r="I4" s="58"/>
       <c r="J4" s="58"/>
       <c r="K4" s="58"/>
       <c r="L4" s="58"/>
       <c r="M4" s="59"/>
       <c r="N4" s="48">
         <v>2025</v>
       </c>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
       <c r="V4" s="49"/>
       <c r="W4" s="49"/>
       <c r="X4" s="49"/>
-      <c r="Y4" s="50"/>
+      <c r="Y4" s="53"/>
       <c r="Z4" s="48">
         <v>2026</v>
       </c>
       <c r="AA4" s="49"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="52"/>
+      <c r="AB4" s="49"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="55"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -3414,83 +3531,87 @@
       </c>
       <c r="T5" s="3" t="s">
         <v>42</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="54" t="s">
+      <c r="AB5" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="54"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="51"/>
+      <c r="C6" s="51"/>
+      <c r="D6" s="51"/>
+      <c r="E6" s="51"/>
+      <c r="F6" s="51"/>
+      <c r="G6" s="51"/>
+      <c r="H6" s="51"/>
+      <c r="I6" s="51"/>
+      <c r="J6" s="51"/>
+      <c r="K6" s="51"/>
+      <c r="L6" s="51"/>
+      <c r="M6" s="51"/>
+      <c r="N6" s="51"/>
+      <c r="O6" s="51"/>
+      <c r="P6" s="51"/>
+      <c r="Q6" s="51"/>
+      <c r="R6" s="51"/>
+      <c r="S6" s="51"/>
+      <c r="T6" s="51"/>
+      <c r="U6" s="51"/>
+      <c r="V6" s="51"/>
+      <c r="W6" s="51"/>
+      <c r="X6" s="51"/>
+      <c r="Y6" s="51"/>
+      <c r="Z6" s="51"/>
+      <c r="AA6" s="51"/>
+      <c r="AB6" s="51"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="9">
         <v>144</v>
       </c>
       <c r="C7" s="9">
         <v>165</v>
       </c>
       <c r="D7" s="9">
         <v>169</v>
       </c>
       <c r="E7" s="9">
         <v>146</v>
       </c>
       <c r="F7" s="9">
         <v>151</v>
       </c>
       <c r="G7" s="9">
         <v>179</v>
       </c>
       <c r="H7" s="11">
         <v>176</v>
       </c>
       <c r="I7" s="9">
@@ -3528,52 +3649,55 @@
       </c>
       <c r="T7" s="25">
         <v>227</v>
       </c>
       <c r="U7" s="25">
         <v>204</v>
       </c>
       <c r="V7" s="25">
         <v>214</v>
       </c>
       <c r="W7" s="25">
         <v>228</v>
       </c>
       <c r="X7" s="25">
         <v>209</v>
       </c>
       <c r="Y7" s="25">
         <v>285</v>
       </c>
       <c r="Z7" s="25">
         <v>218</v>
       </c>
       <c r="AA7" s="25">
         <v>157</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="25">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="44" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="11"/>
       <c r="I8" s="9"/>
       <c r="J8" s="11"/>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="18">
         <v>15</v>
       </c>
       <c r="O8" s="18">
         <v>10</v>
       </c>
       <c r="P8" s="18">
         <v>11</v>
       </c>
       <c r="Q8" s="18">
@@ -3587,52 +3711,55 @@
       </c>
       <c r="T8" s="18">
         <v>8</v>
       </c>
       <c r="U8" s="18">
         <v>11</v>
       </c>
       <c r="V8" s="18">
         <v>17</v>
       </c>
       <c r="W8" s="18">
         <v>16</v>
       </c>
       <c r="X8" s="18">
         <v>10</v>
       </c>
       <c r="Y8" s="18">
         <v>20</v>
       </c>
       <c r="Z8" s="18">
         <v>15</v>
       </c>
       <c r="AA8" s="18">
         <v>7</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="22" customFormat="1">
+      <c r="AB8" s="18">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="22" customFormat="1">
       <c r="A9" s="44" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="11"/>
       <c r="I9" s="9"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="18">
         <v>4</v>
       </c>
       <c r="O9" s="18">
         <v>6</v>
       </c>
       <c r="P9" s="18">
         <v>11</v>
       </c>
       <c r="Q9" s="18">
@@ -3646,52 +3773,55 @@
       </c>
       <c r="T9" s="18">
         <v>1</v>
       </c>
       <c r="U9" s="18">
         <v>7</v>
       </c>
       <c r="V9" s="18">
         <v>10</v>
       </c>
       <c r="W9" s="18">
         <v>2</v>
       </c>
       <c r="X9" s="18">
         <v>10</v>
       </c>
       <c r="Y9" s="18">
         <v>11</v>
       </c>
       <c r="Z9" s="18">
         <v>8</v>
       </c>
       <c r="AA9" s="18">
         <v>4</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="18">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="44" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="11"/>
       <c r="I10" s="9"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="18">
         <v>2</v>
       </c>
       <c r="O10" s="45" t="s">
         <v>45</v>
       </c>
       <c r="P10" s="18">
         <v>3</v>
       </c>
       <c r="Q10" s="18">
@@ -3705,52 +3835,55 @@
       </c>
       <c r="T10" s="45" t="s">
         <v>45</v>
       </c>
       <c r="U10" s="45" t="s">
         <v>45</v>
       </c>
       <c r="V10" s="22">
         <v>3</v>
       </c>
       <c r="W10" s="22">
         <v>1</v>
       </c>
       <c r="X10" s="18">
         <v>2</v>
       </c>
       <c r="Y10" s="18">
         <v>3</v>
       </c>
       <c r="Z10" s="18">
         <v>1</v>
       </c>
       <c r="AA10" s="18">
         <v>7</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="11"/>
       <c r="I11" s="9"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="18">
         <v>23</v>
       </c>
       <c r="O11" s="18">
         <v>17</v>
       </c>
       <c r="P11" s="18">
         <v>25</v>
       </c>
       <c r="Q11" s="18">
@@ -3764,52 +3897,55 @@
       </c>
       <c r="T11" s="18">
         <v>26</v>
       </c>
       <c r="U11" s="18">
         <v>32</v>
       </c>
       <c r="V11" s="18">
         <v>26</v>
       </c>
       <c r="W11" s="18">
         <v>41</v>
       </c>
       <c r="X11" s="18">
         <v>33</v>
       </c>
       <c r="Y11" s="18">
         <v>46</v>
       </c>
       <c r="Z11" s="18">
         <v>27</v>
       </c>
       <c r="AA11" s="18">
         <v>25</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="18">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="44" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="18">
         <v>16</v>
       </c>
       <c r="O12" s="18">
         <v>12</v>
       </c>
       <c r="P12" s="18">
         <v>22</v>
       </c>
       <c r="Q12" s="18">
@@ -3823,52 +3959,55 @@
       </c>
       <c r="T12" s="18">
         <v>20</v>
       </c>
       <c r="U12" s="18">
         <v>15</v>
       </c>
       <c r="V12" s="18">
         <v>14</v>
       </c>
       <c r="W12" s="18">
         <v>11</v>
       </c>
       <c r="X12" s="18">
         <v>13</v>
       </c>
       <c r="Y12" s="18">
         <v>12</v>
       </c>
       <c r="Z12" s="18">
         <v>25</v>
       </c>
       <c r="AA12" s="18">
         <v>11</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="18">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="44" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="11"/>
       <c r="I13" s="9"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="18">
         <v>2</v>
       </c>
       <c r="O13" s="18">
         <v>2</v>
       </c>
       <c r="P13" s="18">
         <v>1</v>
       </c>
       <c r="Q13" s="18" t="s">
@@ -3882,52 +4021,55 @@
       </c>
       <c r="T13" s="45" t="s">
         <v>45</v>
       </c>
       <c r="U13" s="45" t="s">
         <v>45</v>
       </c>
       <c r="V13" s="18">
         <v>3</v>
       </c>
       <c r="W13" s="18">
         <v>3</v>
       </c>
       <c r="X13" s="18">
         <v>3</v>
       </c>
       <c r="Y13" s="18">
         <v>1</v>
       </c>
       <c r="Z13" s="18">
         <v>1</v>
       </c>
       <c r="AA13" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="11"/>
       <c r="I14" s="9"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="18">
         <v>35</v>
       </c>
       <c r="O14" s="18">
         <v>33</v>
       </c>
       <c r="P14" s="18">
         <v>35</v>
       </c>
       <c r="Q14" s="18">
@@ -3941,52 +4083,55 @@
       </c>
       <c r="T14" s="18">
         <v>62</v>
       </c>
       <c r="U14" s="18">
         <v>50</v>
       </c>
       <c r="V14" s="18">
         <v>36</v>
       </c>
       <c r="W14" s="18">
         <v>55</v>
       </c>
       <c r="X14" s="18">
         <v>49</v>
       </c>
       <c r="Y14" s="18">
         <v>66</v>
       </c>
       <c r="Z14" s="18">
         <v>47</v>
       </c>
       <c r="AA14" s="18">
         <v>34</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="18">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="44" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="11"/>
       <c r="I15" s="9"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="18">
         <v>1</v>
       </c>
       <c r="O15" s="18">
         <v>1</v>
       </c>
       <c r="P15" s="18" t="s">
         <v>45</v>
       </c>
       <c r="Q15" s="18">
@@ -4000,52 +4145,55 @@
       </c>
       <c r="T15" s="18">
         <v>3</v>
       </c>
       <c r="U15" s="18">
         <v>1</v>
       </c>
       <c r="V15" s="18">
         <v>3</v>
       </c>
       <c r="W15" s="18">
         <v>2</v>
       </c>
       <c r="X15" s="18">
         <v>1</v>
       </c>
       <c r="Y15" s="18">
         <v>6</v>
       </c>
       <c r="Z15" s="18">
         <v>4</v>
       </c>
       <c r="AA15" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="18">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="44" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="11"/>
       <c r="I16" s="9"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="18">
         <v>26</v>
       </c>
       <c r="O16" s="18">
         <v>30</v>
       </c>
       <c r="P16" s="18">
         <v>44</v>
       </c>
       <c r="Q16" s="18">
@@ -4059,52 +4207,55 @@
       </c>
       <c r="T16" s="18">
         <v>50</v>
       </c>
       <c r="U16" s="18">
         <v>40</v>
       </c>
       <c r="V16" s="18">
         <v>41</v>
       </c>
       <c r="W16" s="18">
         <v>44</v>
       </c>
       <c r="X16" s="18">
         <v>47</v>
       </c>
       <c r="Y16" s="18">
         <v>57</v>
       </c>
       <c r="Z16" s="18">
         <v>45</v>
       </c>
       <c r="AA16" s="18">
         <v>33</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="18">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="44" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="11"/>
       <c r="I17" s="9"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
       <c r="N17" s="18">
         <v>7</v>
       </c>
       <c r="O17" s="18">
         <v>10</v>
       </c>
       <c r="P17" s="18">
         <v>10</v>
       </c>
       <c r="Q17" s="18">
@@ -4118,52 +4269,55 @@
       </c>
       <c r="T17" s="18">
         <v>14</v>
       </c>
       <c r="U17" s="18">
         <v>12</v>
       </c>
       <c r="V17" s="18">
         <v>19</v>
       </c>
       <c r="W17" s="18">
         <v>8</v>
       </c>
       <c r="X17" s="18">
         <v>12</v>
       </c>
       <c r="Y17" s="18">
         <v>20</v>
       </c>
       <c r="Z17" s="18">
         <v>11</v>
       </c>
       <c r="AA17" s="18">
         <v>5</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="18">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="11"/>
       <c r="I18" s="9"/>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="18">
         <v>27</v>
       </c>
       <c r="O18" s="18">
         <v>29</v>
       </c>
       <c r="P18" s="18">
         <v>39</v>
       </c>
       <c r="Q18" s="18">
@@ -4177,83 +4331,87 @@
       </c>
       <c r="T18" s="18">
         <v>43</v>
       </c>
       <c r="U18" s="18">
         <v>36</v>
       </c>
       <c r="V18" s="18">
         <v>42</v>
       </c>
       <c r="W18" s="18">
         <v>45</v>
       </c>
       <c r="X18" s="18">
         <v>29</v>
       </c>
       <c r="Y18" s="18">
         <v>43</v>
       </c>
       <c r="Z18" s="18">
         <v>34</v>
       </c>
       <c r="AA18" s="18">
         <v>29</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="18">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="60" t="s">
         <v>21</v>
       </c>
       <c r="B19" s="60"/>
       <c r="C19" s="60"/>
       <c r="D19" s="60"/>
       <c r="E19" s="60"/>
       <c r="F19" s="60"/>
       <c r="G19" s="60"/>
       <c r="H19" s="60"/>
       <c r="I19" s="60"/>
       <c r="J19" s="60"/>
       <c r="K19" s="60"/>
       <c r="L19" s="60"/>
       <c r="M19" s="60"/>
       <c r="N19" s="60"/>
       <c r="O19" s="60"/>
       <c r="P19" s="60"/>
       <c r="Q19" s="60"/>
       <c r="R19" s="60"/>
       <c r="S19" s="60"/>
       <c r="T19" s="60"/>
       <c r="U19" s="60"/>
       <c r="V19" s="60"/>
       <c r="W19" s="60"/>
       <c r="X19" s="60"/>
       <c r="Y19" s="60"/>
       <c r="Z19" s="60"/>
       <c r="AA19" s="60"/>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="60"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="32">
         <v>51</v>
       </c>
       <c r="C20" s="32">
         <v>61</v>
       </c>
       <c r="D20" s="32">
         <v>57</v>
       </c>
       <c r="E20" s="32">
         <v>58</v>
       </c>
       <c r="F20" s="32">
         <v>57</v>
       </c>
       <c r="G20" s="32">
         <v>63</v>
       </c>
       <c r="H20" s="33">
         <v>72</v>
       </c>
       <c r="I20" s="32">
@@ -4291,83 +4449,87 @@
       </c>
       <c r="T20" s="42">
         <v>42</v>
       </c>
       <c r="U20" s="42">
         <v>46</v>
       </c>
       <c r="V20" s="42">
         <v>59</v>
       </c>
       <c r="W20" s="42">
         <v>44</v>
       </c>
       <c r="X20" s="42">
         <v>55</v>
       </c>
       <c r="Y20" s="42">
         <v>69</v>
       </c>
       <c r="Z20" s="25">
         <v>53</v>
       </c>
       <c r="AA20" s="25">
         <v>36</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="25">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="61" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="61"/>
       <c r="C21" s="61"/>
       <c r="D21" s="61"/>
       <c r="E21" s="61"/>
       <c r="F21" s="61"/>
       <c r="G21" s="61"/>
       <c r="H21" s="61"/>
       <c r="I21" s="61"/>
       <c r="J21" s="61"/>
       <c r="K21" s="61"/>
       <c r="L21" s="61"/>
       <c r="M21" s="61"/>
       <c r="N21" s="61"/>
       <c r="O21" s="61"/>
       <c r="P21" s="61"/>
       <c r="Q21" s="61"/>
       <c r="R21" s="61"/>
       <c r="S21" s="61"/>
       <c r="T21" s="61"/>
       <c r="U21" s="61"/>
       <c r="V21" s="61"/>
       <c r="W21" s="61"/>
       <c r="X21" s="61"/>
       <c r="Y21" s="61"/>
       <c r="Z21" s="61"/>
       <c r="AA21" s="61"/>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="61"/>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="29">
         <v>93</v>
       </c>
       <c r="C22" s="29">
         <v>104</v>
       </c>
       <c r="D22" s="29">
         <v>112</v>
       </c>
       <c r="E22" s="29">
         <v>88</v>
       </c>
       <c r="F22" s="29">
         <v>94</v>
       </c>
       <c r="G22" s="29">
         <v>116</v>
       </c>
       <c r="H22" s="30">
         <v>104</v>
       </c>
       <c r="I22" s="29">
@@ -4405,173 +4567,179 @@
       </c>
       <c r="T22" s="40">
         <v>185</v>
       </c>
       <c r="U22" s="40">
         <v>158</v>
       </c>
       <c r="V22" s="40">
         <v>155</v>
       </c>
       <c r="W22" s="40">
         <v>184</v>
       </c>
       <c r="X22" s="40">
         <v>154</v>
       </c>
       <c r="Y22" s="40">
         <v>216</v>
       </c>
       <c r="Z22" s="40">
         <v>165</v>
       </c>
       <c r="AA22" s="26">
         <v>121</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="26">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="20" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A19:AA19"/>
-[...3 lines deleted...]
-    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A21:AB21"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="A2:AB2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA30"/>
+  <dimension ref="A1:AB30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AB24" sqref="AB24"/>
+      <selection activeCell="AB25" sqref="AB25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="7" width="0" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.28515625" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
-      <c r="A1" s="53" t="s">
+    <row r="1" spans="1:28">
+      <c r="A1" s="50" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="53"/>
-[...26 lines deleted...]
-    <row r="2" spans="1:27">
+      <c r="B1" s="50"/>
+      <c r="C1" s="50"/>
+      <c r="D1" s="50"/>
+      <c r="E1" s="50"/>
+      <c r="F1" s="50"/>
+      <c r="G1" s="50"/>
+      <c r="H1" s="50"/>
+      <c r="I1" s="50"/>
+      <c r="J1" s="50"/>
+      <c r="K1" s="50"/>
+      <c r="L1" s="50"/>
+      <c r="M1" s="50"/>
+      <c r="N1" s="50"/>
+      <c r="O1" s="50"/>
+      <c r="P1" s="50"/>
+      <c r="Q1" s="50"/>
+      <c r="R1" s="50"/>
+      <c r="S1" s="50"/>
+      <c r="T1" s="50"/>
+      <c r="U1" s="50"/>
+      <c r="V1" s="50"/>
+      <c r="W1" s="50"/>
+      <c r="X1" s="50"/>
+      <c r="Y1" s="50"/>
+      <c r="Z1" s="50"/>
+      <c r="AA1" s="50"/>
+      <c r="AB1" s="50"/>
+    </row>
+    <row r="2" spans="1:28">
       <c r="M2" s="21"/>
       <c r="N2" s="46"/>
       <c r="O2" s="46"/>
       <c r="P2" s="46"/>
       <c r="Q2" s="46"/>
       <c r="R2" s="46"/>
       <c r="S2" s="46"/>
       <c r="T2" s="46"/>
       <c r="U2" s="46"/>
       <c r="V2" s="46"/>
       <c r="W2" s="46"/>
       <c r="X2" s="46"/>
       <c r="Y2" s="46"/>
       <c r="Z2" s="46"/>
       <c r="AA2" s="46"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="51"/>
+      <c r="AB2" s="46"/>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" s="54"/>
       <c r="B3" s="57">
         <v>2021</v>
       </c>
       <c r="C3" s="58"/>
       <c r="D3" s="58"/>
       <c r="E3" s="58"/>
       <c r="F3" s="58"/>
       <c r="G3" s="58"/>
       <c r="H3" s="58"/>
       <c r="I3" s="58"/>
       <c r="J3" s="58"/>
       <c r="K3" s="58"/>
       <c r="L3" s="58"/>
       <c r="M3" s="59"/>
       <c r="N3" s="48">
         <v>2025</v>
       </c>
       <c r="O3" s="49"/>
       <c r="P3" s="49"/>
       <c r="Q3" s="49"/>
       <c r="R3" s="49"/>
       <c r="S3" s="49"/>
       <c r="T3" s="49"/>
       <c r="U3" s="49"/>
       <c r="V3" s="49"/>
       <c r="W3" s="49"/>
       <c r="X3" s="49"/>
-      <c r="Y3" s="50"/>
+      <c r="Y3" s="53"/>
       <c r="Z3" s="48">
         <v>2026</v>
       </c>
       <c r="AA3" s="49"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="52"/>
+      <c r="AB3" s="49"/>
+    </row>
+    <row r="4" spans="1:28" ht="22.5">
+      <c r="A4" s="55"/>
       <c r="B4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="2" t="s">
@@ -4606,83 +4774,87 @@
       </c>
       <c r="T4" s="3" t="s">
         <v>44</v>
       </c>
       <c r="U4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="X4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Y4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA4" s="3" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="54" t="s">
+      <c r="AB4" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="54"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:27">
+      <c r="B5" s="51"/>
+      <c r="C5" s="51"/>
+      <c r="D5" s="51"/>
+      <c r="E5" s="51"/>
+      <c r="F5" s="51"/>
+      <c r="G5" s="51"/>
+      <c r="H5" s="51"/>
+      <c r="I5" s="51"/>
+      <c r="J5" s="51"/>
+      <c r="K5" s="51"/>
+      <c r="L5" s="51"/>
+      <c r="M5" s="51"/>
+      <c r="N5" s="51"/>
+      <c r="O5" s="51"/>
+      <c r="P5" s="51"/>
+      <c r="Q5" s="51"/>
+      <c r="R5" s="51"/>
+      <c r="S5" s="51"/>
+      <c r="T5" s="51"/>
+      <c r="U5" s="51"/>
+      <c r="V5" s="51"/>
+      <c r="W5" s="51"/>
+      <c r="X5" s="51"/>
+      <c r="Y5" s="51"/>
+      <c r="Z5" s="51"/>
+      <c r="AA5" s="51"/>
+      <c r="AB5" s="51"/>
+    </row>
+    <row r="6" spans="1:28">
       <c r="A6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="6">
         <v>0.81</v>
       </c>
       <c r="C6" s="6">
         <v>0.92</v>
       </c>
       <c r="D6" s="6">
         <v>0.93</v>
       </c>
       <c r="E6" s="6">
         <v>0.91</v>
       </c>
       <c r="F6" s="6">
         <v>0.9</v>
       </c>
       <c r="G6" s="6">
         <v>0.92</v>
       </c>
       <c r="H6" s="13">
         <v>0.93</v>
       </c>
       <c r="I6" s="6">
@@ -4720,52 +4892,55 @@
       </c>
       <c r="T6" s="27">
         <v>1.47</v>
       </c>
       <c r="U6" s="27">
         <v>1.48</v>
       </c>
       <c r="V6" s="27">
         <v>1.5</v>
       </c>
       <c r="W6" s="27">
         <v>1.52</v>
       </c>
       <c r="X6" s="27">
         <v>1.53</v>
       </c>
       <c r="Y6" s="27">
         <v>1.58</v>
       </c>
       <c r="Z6" s="27">
         <v>1.58</v>
       </c>
       <c r="AA6" s="27">
         <v>1.43</v>
       </c>
-    </row>
-    <row r="7" spans="1:27">
+      <c r="AB6" s="27">
+        <v>1.55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="44" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="13"/>
       <c r="I7" s="6"/>
       <c r="J7" s="13"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="15"/>
       <c r="N7" s="19">
         <v>2.69</v>
       </c>
       <c r="O7" s="19">
         <v>2.34</v>
       </c>
       <c r="P7" s="47">
         <v>2.21</v>
       </c>
       <c r="Q7" s="19">
@@ -4779,52 +4954,55 @@
       </c>
       <c r="T7" s="19">
         <v>2.13</v>
       </c>
       <c r="U7" s="19">
         <v>2.11</v>
       </c>
       <c r="V7" s="19">
         <v>2.2200000000000002</v>
       </c>
       <c r="W7" s="19">
         <v>2.29</v>
       </c>
       <c r="X7" s="19">
         <v>2.25</v>
       </c>
       <c r="Y7" s="19">
         <v>2.36</v>
       </c>
       <c r="Z7" s="19">
         <v>2.66</v>
       </c>
       <c r="AA7" s="19">
         <v>2.0499999999999998</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" s="22" customFormat="1">
+      <c r="AB7" s="19">
+        <v>2.62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="22" customFormat="1">
       <c r="A8" s="44" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="13"/>
       <c r="I8" s="6"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="15"/>
       <c r="N8" s="19">
         <v>0.88</v>
       </c>
       <c r="O8" s="19">
         <v>1.1499999999999999</v>
       </c>
       <c r="P8" s="47">
         <v>1.59</v>
       </c>
       <c r="Q8" s="19">
@@ -4838,52 +5016,55 @@
       </c>
       <c r="T8" s="19">
         <v>1.35</v>
       </c>
       <c r="U8" s="19">
         <v>1.38</v>
       </c>
       <c r="V8" s="19">
         <v>1.47</v>
       </c>
       <c r="W8" s="19">
         <v>1.37</v>
       </c>
       <c r="X8" s="19">
         <v>1.45</v>
       </c>
       <c r="Y8" s="19">
         <v>1.53</v>
       </c>
       <c r="Z8" s="19">
         <v>1.65</v>
       </c>
       <c r="AA8" s="19">
         <v>1.29</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="19">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="44" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="13"/>
       <c r="I9" s="6"/>
       <c r="J9" s="13"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="15"/>
       <c r="N9" s="19">
         <v>0.86</v>
       </c>
       <c r="O9" s="19">
         <v>0.45</v>
       </c>
       <c r="P9" s="47">
         <v>0.74</v>
       </c>
       <c r="Q9" s="19">
@@ -4897,52 +5078,55 @@
       </c>
       <c r="T9" s="19">
         <v>0.44</v>
       </c>
       <c r="U9" s="19">
         <v>0.38</v>
       </c>
       <c r="V9" s="19">
         <v>0.49</v>
       </c>
       <c r="W9" s="19">
         <v>0.48</v>
       </c>
       <c r="X9" s="19">
         <v>0.52</v>
       </c>
       <c r="Y9" s="19">
         <v>0.57999999999999996</v>
       </c>
       <c r="Z9" s="19">
         <v>0.44</v>
       </c>
       <c r="AA9" s="19">
         <v>1.86</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="19">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="13"/>
       <c r="I10" s="6"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="15"/>
       <c r="N10" s="19">
         <v>0.96</v>
       </c>
       <c r="O10" s="19">
         <v>0.87</v>
       </c>
       <c r="P10" s="47">
         <v>0.93</v>
       </c>
       <c r="Q10" s="19">
@@ -4956,52 +5140,55 @@
       </c>
       <c r="T10" s="19">
         <v>1.1000000000000001</v>
       </c>
       <c r="U10" s="19">
         <v>1.1299999999999999</v>
       </c>
       <c r="V10" s="19">
         <v>1.1299999999999999</v>
       </c>
       <c r="W10" s="19">
         <v>1.19</v>
       </c>
       <c r="X10" s="19">
         <v>1.21</v>
       </c>
       <c r="Y10" s="19">
         <v>1.27</v>
       </c>
       <c r="Z10" s="19">
         <v>1.1299999999999999</v>
       </c>
       <c r="AA10" s="19">
         <v>1.1399999999999999</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="19">
+        <v>1.43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="44" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="N11" s="19">
         <v>1.1100000000000001</v>
       </c>
       <c r="O11" s="19">
         <v>1.02</v>
       </c>
       <c r="P11" s="47">
         <v>1.19</v>
       </c>
       <c r="Q11" s="19">
@@ -5015,52 +5202,55 @@
       </c>
       <c r="T11" s="19">
         <v>1.2</v>
       </c>
       <c r="U11" s="19">
         <v>1.18</v>
       </c>
       <c r="V11" s="19">
         <v>1.1599999999999999</v>
       </c>
       <c r="W11" s="19">
         <v>1.1200000000000001</v>
       </c>
       <c r="X11" s="19">
         <v>1.1000000000000001</v>
       </c>
       <c r="Y11" s="19">
         <v>1.08</v>
       </c>
       <c r="Z11" s="19">
         <v>1.71</v>
       </c>
       <c r="AA11" s="19">
         <v>1.3</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="19">
+        <v>1.18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="44" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="13"/>
       <c r="I12" s="6"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="15"/>
       <c r="N12" s="19">
         <v>0.93</v>
       </c>
       <c r="O12" s="19">
         <v>0.97</v>
       </c>
       <c r="P12" s="47">
         <v>0.79</v>
       </c>
       <c r="Q12" s="19">
@@ -5074,52 +5264,55 @@
       </c>
       <c r="T12" s="19">
         <v>0.67</v>
       </c>
       <c r="U12" s="19">
         <v>0.57999999999999996</v>
       </c>
       <c r="V12" s="19">
         <v>0.68</v>
       </c>
       <c r="W12" s="19">
         <v>0.75</v>
       </c>
       <c r="X12" s="19">
         <v>0.81</v>
       </c>
       <c r="Y12" s="19">
         <v>0.78</v>
       </c>
       <c r="Z12" s="19">
         <v>0.48</v>
       </c>
       <c r="AA12" s="19">
         <v>0.51</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="19">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="13"/>
       <c r="I13" s="6"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="15"/>
       <c r="N13" s="19">
         <v>1.1399999999999999</v>
       </c>
       <c r="O13" s="19">
         <v>1.1499999999999999</v>
       </c>
       <c r="P13" s="47">
         <v>1.1499999999999999</v>
       </c>
       <c r="Q13" s="19">
@@ -5133,52 +5326,55 @@
       </c>
       <c r="T13" s="19">
         <v>1.43</v>
       </c>
       <c r="U13" s="19">
         <v>1.45</v>
       </c>
       <c r="V13" s="19">
         <v>1.43</v>
       </c>
       <c r="W13" s="19">
         <v>1.46</v>
       </c>
       <c r="X13" s="19">
         <v>1.48</v>
       </c>
       <c r="Y13" s="19">
         <v>1.53</v>
       </c>
       <c r="Z13" s="19">
         <v>1.43</v>
       </c>
       <c r="AA13" s="19">
         <v>1.3</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="19">
+        <v>1.33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="44" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="13"/>
       <c r="I14" s="6"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="15"/>
       <c r="N14" s="19">
         <v>0.44</v>
       </c>
       <c r="O14" s="19">
         <v>0.47</v>
       </c>
       <c r="P14" s="47">
         <v>0.31</v>
       </c>
       <c r="Q14" s="19">
@@ -5192,52 +5388,55 @@
       </c>
       <c r="T14" s="19">
         <v>0.84</v>
       </c>
       <c r="U14" s="19">
         <v>0.79</v>
       </c>
       <c r="V14" s="19">
         <v>0.85</v>
       </c>
       <c r="W14" s="19">
         <v>0.86</v>
       </c>
       <c r="X14" s="19">
         <v>0.82</v>
       </c>
       <c r="Y14" s="19">
         <v>0.98</v>
       </c>
       <c r="Z14" s="19">
         <v>1.91</v>
       </c>
       <c r="AA14" s="19">
         <v>1.26</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="19">
+        <v>0.99</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="44" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="6"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="13"/>
       <c r="I15" s="6"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="15"/>
       <c r="N15" s="19">
         <v>1.18</v>
       </c>
       <c r="O15" s="19">
         <v>1.32</v>
       </c>
       <c r="P15" s="47">
         <v>1.55</v>
       </c>
       <c r="Q15" s="19">
@@ -5251,52 +5450,55 @@
       </c>
       <c r="T15" s="19">
         <v>1.78</v>
       </c>
       <c r="U15" s="19">
         <v>1.78</v>
       </c>
       <c r="V15" s="19">
         <v>1.79</v>
       </c>
       <c r="W15" s="19">
         <v>1.81</v>
       </c>
       <c r="X15" s="19">
         <v>1.85</v>
       </c>
       <c r="Y15" s="19">
         <v>1.91</v>
       </c>
       <c r="Z15" s="19">
         <v>1.91</v>
       </c>
       <c r="AA15" s="19">
         <v>1.75</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="19">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="44" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="13"/>
       <c r="I16" s="6"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="15"/>
       <c r="N16" s="19">
         <v>1.36</v>
       </c>
       <c r="O16" s="19">
         <v>1.74</v>
       </c>
       <c r="P16" s="47">
         <v>1.81</v>
       </c>
       <c r="Q16" s="19">
@@ -5310,52 +5512,55 @@
       </c>
       <c r="T16" s="19">
         <v>2.13</v>
       </c>
       <c r="U16" s="19">
         <v>2.16</v>
       </c>
       <c r="V16" s="19">
         <v>2.34</v>
       </c>
       <c r="W16" s="19">
         <v>2.2599999999999998</v>
       </c>
       <c r="X16" s="19">
         <v>2.27</v>
       </c>
       <c r="Y16" s="19">
         <v>2.41</v>
       </c>
       <c r="Z16" s="19">
         <v>2.17</v>
       </c>
       <c r="AA16" s="19">
         <v>1.67</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="19">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="44" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="13"/>
       <c r="I17" s="6"/>
       <c r="J17" s="13"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="15"/>
       <c r="N17" s="19">
         <v>1.34</v>
       </c>
       <c r="O17" s="19">
         <v>1.45</v>
       </c>
       <c r="P17" s="47">
         <v>1.62</v>
       </c>
       <c r="Q17" s="19">
@@ -5369,83 +5574,87 @@
       </c>
       <c r="T17" s="19">
         <v>1.77</v>
       </c>
       <c r="U17" s="19">
         <v>1.77</v>
       </c>
       <c r="V17" s="19">
         <v>1.81</v>
       </c>
       <c r="W17" s="19">
         <v>1.85</v>
       </c>
       <c r="X17" s="19">
         <v>1.82</v>
       </c>
       <c r="Y17" s="19">
         <v>1.85</v>
       </c>
       <c r="Z17" s="19">
         <v>1.63</v>
       </c>
       <c r="AA17" s="19">
         <v>1.59</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="19">
+        <v>1.77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="60" t="s">
         <v>21</v>
       </c>
       <c r="B18" s="60"/>
       <c r="C18" s="60"/>
       <c r="D18" s="60"/>
       <c r="E18" s="60"/>
       <c r="F18" s="60"/>
       <c r="G18" s="60"/>
       <c r="H18" s="60"/>
       <c r="I18" s="60"/>
       <c r="J18" s="60"/>
       <c r="K18" s="60"/>
       <c r="L18" s="60"/>
       <c r="M18" s="60"/>
       <c r="N18" s="60"/>
       <c r="O18" s="60"/>
       <c r="P18" s="60"/>
       <c r="Q18" s="60"/>
       <c r="R18" s="60"/>
       <c r="S18" s="60"/>
       <c r="T18" s="60"/>
       <c r="U18" s="60"/>
       <c r="V18" s="60"/>
       <c r="W18" s="60"/>
       <c r="X18" s="60"/>
       <c r="Y18" s="60"/>
       <c r="Z18" s="60"/>
       <c r="AA18" s="60"/>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="60"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="34">
         <v>1.31</v>
       </c>
       <c r="C19" s="34">
         <v>1.52</v>
       </c>
       <c r="D19" s="34">
         <v>1.5</v>
       </c>
       <c r="E19" s="34">
         <v>1.51</v>
       </c>
       <c r="F19" s="34">
         <v>1.5</v>
       </c>
       <c r="G19" s="34">
         <v>1.53</v>
       </c>
       <c r="H19" s="35">
         <v>1.58</v>
       </c>
       <c r="I19" s="34">
@@ -5483,83 +5692,87 @@
       </c>
       <c r="T19" s="43">
         <v>1.71</v>
       </c>
       <c r="U19" s="43">
         <v>1.72</v>
       </c>
       <c r="V19" s="43">
         <v>1.79</v>
       </c>
       <c r="W19" s="43">
         <v>1.78</v>
       </c>
       <c r="X19" s="43">
         <v>1.82</v>
       </c>
       <c r="Y19" s="43">
         <v>1.89</v>
       </c>
       <c r="Z19" s="27">
         <v>2</v>
       </c>
       <c r="AA19" s="27">
         <v>1.77</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="27">
+        <v>1.87</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="61" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="61"/>
       <c r="C20" s="61"/>
       <c r="D20" s="61"/>
       <c r="E20" s="61"/>
       <c r="F20" s="61"/>
       <c r="G20" s="61"/>
       <c r="H20" s="61"/>
       <c r="I20" s="61"/>
       <c r="J20" s="61"/>
       <c r="K20" s="61"/>
       <c r="L20" s="61"/>
       <c r="M20" s="61"/>
       <c r="N20" s="61"/>
       <c r="O20" s="61"/>
       <c r="P20" s="61"/>
       <c r="Q20" s="61"/>
       <c r="R20" s="61"/>
       <c r="S20" s="61"/>
       <c r="T20" s="61"/>
       <c r="U20" s="61"/>
       <c r="V20" s="61"/>
       <c r="W20" s="61"/>
       <c r="X20" s="61"/>
       <c r="Y20" s="61"/>
       <c r="Z20" s="61"/>
       <c r="AA20" s="61"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="61"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="37">
         <v>0.67</v>
       </c>
       <c r="C21" s="37">
         <v>0.75</v>
       </c>
       <c r="D21" s="37">
         <v>0.77</v>
       </c>
       <c r="E21" s="37">
         <v>0.74</v>
       </c>
       <c r="F21" s="37">
         <v>0.73</v>
       </c>
       <c r="G21" s="37">
         <v>0.75</v>
       </c>
       <c r="H21" s="38">
         <v>0.75</v>
       </c>
       <c r="I21" s="37">
@@ -5597,90 +5810,93 @@
       </c>
       <c r="T21" s="40">
         <v>1.41</v>
       </c>
       <c r="U21" s="40">
         <v>1.42</v>
       </c>
       <c r="V21" s="40">
         <v>1.43</v>
       </c>
       <c r="W21" s="40">
         <v>1.45</v>
       </c>
       <c r="X21" s="40">
         <v>1.46</v>
       </c>
       <c r="Y21" s="41">
         <v>1.5</v>
       </c>
       <c r="Z21" s="41">
         <v>1.48</v>
       </c>
       <c r="AA21" s="28">
         <v>1.35</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="28">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="20" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="23" spans="1:27">
+    <row r="23" spans="1:28">
       <c r="A23" s="21"/>
     </row>
-    <row r="24" spans="1:27">
+    <row r="24" spans="1:28">
       <c r="A24" s="21"/>
     </row>
-    <row r="25" spans="1:27">
+    <row r="25" spans="1:28">
       <c r="A25" s="21"/>
     </row>
-    <row r="26" spans="1:27">
+    <row r="26" spans="1:28">
       <c r="A26" s="21"/>
     </row>
-    <row r="27" spans="1:27">
+    <row r="27" spans="1:28">
       <c r="A27" s="21"/>
     </row>
-    <row r="28" spans="1:27">
+    <row r="28" spans="1:28">
       <c r="A28" s="21"/>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" s="21"/>
     </row>
-    <row r="30" spans="1:27">
+    <row r="30" spans="1:28">
       <c r="A30" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A18:AA18"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:AA5"/>
+    <mergeCell ref="A5:AB5"/>
+    <mergeCell ref="A18:AB18"/>
+    <mergeCell ref="A20:AB20"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
+    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="A1:AB1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General rate of marriage</vt:lpstr>