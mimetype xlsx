--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="807"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General rate of marriage" sheetId="4" r:id="rId2"/>
     <sheet name="The number of registered divorc" sheetId="5" r:id="rId3"/>
     <sheet name="General rate of divorce" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="46">
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -164,51 +164,51 @@
     <t>The number of registered marriages in the Almaty region*</t>
   </si>
   <si>
     <t>General rate of divorce in the Almaty region *</t>
   </si>
   <si>
     <t>Jule</t>
   </si>
   <si>
     <t>Alatau c. а.</t>
   </si>
   <si>
     <t>January-Jule</t>
   </si>
   <si>
     <t>-</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.00_р_."/>
   </numFmts>
-  <fonts count="13">
+  <fonts count="12">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
@@ -250,56 +250,50 @@
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...4 lines deleted...]
-      <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
@@ -385,51 +379,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="64">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -514,91 +508,85 @@
     <xf numFmtId="164" fontId="9" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -871,151 +859,154 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB22"/>
+  <dimension ref="A1:AC22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7:XFD7"/>
-      <selection pane="bottomLeft" activeCell="N35" sqref="N35"/>
+      <selection pane="bottomLeft" activeCell="AB25" sqref="AB25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:29">
+      <c r="A1" s="53" t="s">
         <v>38</v>
       </c>
-      <c r="B1" s="50"/>
-[...27 lines deleted...]
-    <row r="2" spans="1:28">
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
+      <c r="Z1" s="53"/>
+      <c r="AA1" s="53"/>
+      <c r="AB1" s="53"/>
+      <c r="AC1" s="53"/>
+    </row>
+    <row r="2" spans="1:29">
       <c r="N2" s="46"/>
       <c r="O2" s="46"/>
       <c r="P2" s="46"/>
       <c r="Q2" s="46"/>
       <c r="R2" s="46"/>
       <c r="S2" s="46"/>
       <c r="T2" s="46"/>
       <c r="U2" s="46"/>
       <c r="V2" s="46"/>
       <c r="W2" s="46"/>
       <c r="X2" s="46"/>
       <c r="Y2" s="46"/>
       <c r="Z2" s="46"/>
       <c r="AA2" s="46"/>
       <c r="AB2" s="46"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="54"/>
+      <c r="AC2" s="46"/>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" s="51"/>
       <c r="B3" s="48">
         <v>2021</v>
       </c>
       <c r="C3" s="49"/>
       <c r="D3" s="49"/>
       <c r="E3" s="49"/>
       <c r="F3" s="49"/>
       <c r="G3" s="49"/>
       <c r="H3" s="49"/>
       <c r="I3" s="49"/>
       <c r="J3" s="49"/>
       <c r="K3" s="49"/>
       <c r="L3" s="49"/>
       <c r="M3" s="49"/>
       <c r="N3" s="48">
         <v>2025</v>
       </c>
       <c r="O3" s="49"/>
       <c r="P3" s="49"/>
       <c r="Q3" s="49"/>
       <c r="R3" s="49"/>
       <c r="S3" s="49"/>
       <c r="T3" s="49"/>
       <c r="U3" s="49"/>
       <c r="V3" s="49"/>
       <c r="W3" s="49"/>
       <c r="X3" s="49"/>
-      <c r="Y3" s="53"/>
+      <c r="Y3" s="50"/>
       <c r="Z3" s="48">
         <v>2026</v>
       </c>
       <c r="AA3" s="49"/>
       <c r="AB3" s="49"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="55"/>
+      <c r="AC3" s="49"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="52"/>
       <c r="B4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J4" s="2" t="s">
@@ -1053,84 +1044,88 @@
       </c>
       <c r="U4" s="4" t="s">
         <v>11</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="W4" s="2" t="s">
         <v>22</v>
       </c>
       <c r="X4" s="4" t="s">
         <v>23</v>
       </c>
       <c r="Y4" s="2" t="s">
         <v>26</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA4" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AB4" s="3" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="51" t="s">
+      <c r="AC4" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="51"/>
-[...27 lines deleted...]
-    <row r="6" spans="1:28">
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="54"/>
+      <c r="N5" s="54"/>
+      <c r="O5" s="54"/>
+      <c r="P5" s="54"/>
+      <c r="Q5" s="54"/>
+      <c r="R5" s="54"/>
+      <c r="S5" s="54"/>
+      <c r="T5" s="54"/>
+      <c r="U5" s="54"/>
+      <c r="V5" s="54"/>
+      <c r="W5" s="54"/>
+      <c r="X5" s="54"/>
+      <c r="Y5" s="54"/>
+      <c r="Z5" s="54"/>
+      <c r="AA5" s="54"/>
+      <c r="AB5" s="54"/>
+      <c r="AC5" s="54"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="8">
         <v>1067</v>
       </c>
       <c r="C6" s="8">
         <v>1094</v>
       </c>
       <c r="D6" s="9">
         <v>1294</v>
       </c>
       <c r="E6" s="9">
         <v>1083</v>
       </c>
       <c r="F6" s="9">
         <v>1143</v>
       </c>
       <c r="G6" s="9">
         <v>1031</v>
       </c>
       <c r="H6" s="11">
         <v>1272</v>
       </c>
       <c r="I6" s="9">
@@ -1171,52 +1166,55 @@
       </c>
       <c r="U6" s="25">
         <v>998</v>
       </c>
       <c r="V6" s="25">
         <v>887</v>
       </c>
       <c r="W6" s="25">
         <v>866</v>
       </c>
       <c r="X6" s="25">
         <v>698</v>
       </c>
       <c r="Y6" s="25">
         <v>761</v>
       </c>
       <c r="Z6" s="25">
         <v>627</v>
       </c>
       <c r="AA6" s="25">
         <v>595</v>
       </c>
       <c r="AB6" s="25">
         <v>665</v>
       </c>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6" s="25">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="44" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="11"/>
       <c r="I7" s="9"/>
       <c r="J7" s="11"/>
       <c r="K7" s="11"/>
       <c r="L7" s="11"/>
       <c r="M7" s="11"/>
       <c r="N7" s="18">
         <v>35</v>
       </c>
       <c r="O7" s="18">
         <v>39</v>
       </c>
       <c r="P7" s="18">
         <v>27</v>
       </c>
       <c r="Q7" s="18">
@@ -1233,52 +1231,55 @@
       </c>
       <c r="U7" s="18">
         <v>60</v>
       </c>
       <c r="V7" s="18">
         <v>42</v>
       </c>
       <c r="W7" s="18">
         <v>45</v>
       </c>
       <c r="X7" s="18">
         <v>29</v>
       </c>
       <c r="Y7" s="18">
         <v>36</v>
       </c>
       <c r="Z7" s="18">
         <v>24</v>
       </c>
       <c r="AA7" s="18">
         <v>21</v>
       </c>
       <c r="AB7" s="18">
         <v>30</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="22" customFormat="1">
+      <c r="AC7" s="18">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="22" customFormat="1">
       <c r="A8" s="44" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="11"/>
       <c r="I8" s="9"/>
       <c r="J8" s="11"/>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="18">
         <v>19</v>
       </c>
       <c r="O8" s="18">
         <v>31</v>
       </c>
       <c r="P8" s="18">
         <v>35</v>
       </c>
       <c r="Q8" s="18">
@@ -1295,52 +1296,55 @@
       </c>
       <c r="U8" s="18">
         <v>30</v>
       </c>
       <c r="V8" s="18">
         <v>36</v>
       </c>
       <c r="W8" s="18">
         <v>41</v>
       </c>
       <c r="X8" s="18">
         <v>36</v>
       </c>
       <c r="Y8" s="18">
         <v>20</v>
       </c>
       <c r="Z8" s="18">
         <v>31</v>
       </c>
       <c r="AA8" s="18">
         <v>28</v>
       </c>
       <c r="AB8" s="18">
         <v>20</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="18">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="44" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="11"/>
       <c r="I9" s="9"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="18">
         <v>11</v>
       </c>
       <c r="O9" s="18">
         <v>9</v>
       </c>
       <c r="P9" s="18">
         <v>11</v>
       </c>
       <c r="Q9" s="18">
@@ -1357,52 +1361,55 @@
       </c>
       <c r="U9" s="18">
         <v>16</v>
       </c>
       <c r="V9" s="18">
         <v>16</v>
       </c>
       <c r="W9" s="18">
         <v>11</v>
       </c>
       <c r="X9" s="18">
         <v>11</v>
       </c>
       <c r="Y9" s="18">
         <v>10</v>
       </c>
       <c r="Z9" s="18">
         <v>14</v>
       </c>
       <c r="AA9" s="18">
         <v>9</v>
       </c>
       <c r="AB9" s="18">
         <v>12</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="18">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="11"/>
       <c r="I10" s="9"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="18">
         <v>133</v>
       </c>
       <c r="O10" s="18">
         <v>128</v>
       </c>
       <c r="P10" s="18">
         <v>130</v>
       </c>
       <c r="Q10" s="18">
@@ -1419,52 +1426,55 @@
       </c>
       <c r="U10" s="18">
         <v>150</v>
       </c>
       <c r="V10" s="18">
         <v>125</v>
       </c>
       <c r="W10" s="18">
         <v>141</v>
       </c>
       <c r="X10" s="18">
         <v>138</v>
       </c>
       <c r="Y10" s="18">
         <v>162</v>
       </c>
       <c r="Z10" s="18">
         <v>113</v>
       </c>
       <c r="AA10" s="18">
         <v>109</v>
       </c>
       <c r="AB10" s="18">
         <v>149</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="18">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="44" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="8"/>
       <c r="I11" s="8"/>
       <c r="J11" s="8"/>
       <c r="K11" s="8"/>
       <c r="L11" s="8"/>
       <c r="M11" s="8"/>
       <c r="N11" s="18">
         <v>69</v>
       </c>
       <c r="O11" s="18">
         <v>71</v>
       </c>
       <c r="P11" s="18">
         <v>69</v>
       </c>
       <c r="Q11" s="18">
@@ -1481,52 +1491,55 @@
       </c>
       <c r="U11" s="18">
         <v>92</v>
       </c>
       <c r="V11" s="18">
         <v>92</v>
       </c>
       <c r="W11" s="18">
         <v>94</v>
       </c>
       <c r="X11" s="18">
         <v>83</v>
       </c>
       <c r="Y11" s="18">
         <v>85</v>
       </c>
       <c r="Z11" s="18">
         <v>62</v>
       </c>
       <c r="AA11" s="18">
         <v>57</v>
       </c>
       <c r="AB11" s="18">
         <v>60</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="18">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="44" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="11"/>
       <c r="I12" s="9"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="18">
         <v>8</v>
       </c>
       <c r="O12" s="18">
         <v>2</v>
       </c>
       <c r="P12" s="18">
         <v>11</v>
       </c>
       <c r="Q12" s="18">
@@ -1543,52 +1556,55 @@
       </c>
       <c r="U12" s="18">
         <v>14</v>
       </c>
       <c r="V12" s="18">
         <v>17</v>
       </c>
       <c r="W12" s="18">
         <v>8</v>
       </c>
       <c r="X12" s="18">
         <v>9</v>
       </c>
       <c r="Y12" s="18">
         <v>10</v>
       </c>
       <c r="Z12" s="18">
         <v>11</v>
       </c>
       <c r="AA12" s="18">
         <v>9</v>
       </c>
       <c r="AB12" s="18">
         <v>10</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="18">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="11"/>
       <c r="I13" s="9"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="18">
         <v>125</v>
       </c>
       <c r="O13" s="18">
         <v>165</v>
       </c>
       <c r="P13" s="18">
         <v>138</v>
       </c>
       <c r="Q13" s="18">
@@ -1605,52 +1621,55 @@
       </c>
       <c r="U13" s="18">
         <v>233</v>
       </c>
       <c r="V13" s="18">
         <v>217</v>
       </c>
       <c r="W13" s="18">
         <v>196</v>
       </c>
       <c r="X13" s="18">
         <v>136</v>
       </c>
       <c r="Y13" s="18">
         <v>155</v>
       </c>
       <c r="Z13" s="18">
         <v>146</v>
       </c>
       <c r="AA13" s="18">
         <v>145</v>
       </c>
       <c r="AB13" s="18">
         <v>147</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="18">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="44" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="11"/>
       <c r="I14" s="9"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="18">
         <v>13</v>
       </c>
       <c r="O14" s="18">
         <v>10</v>
       </c>
       <c r="P14" s="18">
         <v>13</v>
       </c>
       <c r="Q14" s="18">
@@ -1667,52 +1686,55 @@
       </c>
       <c r="U14" s="18">
         <v>13</v>
       </c>
       <c r="V14" s="18">
         <v>18</v>
       </c>
       <c r="W14" s="18">
         <v>17</v>
       </c>
       <c r="X14" s="18">
         <v>15</v>
       </c>
       <c r="Y14" s="18">
         <v>14</v>
       </c>
       <c r="Z14" s="18">
         <v>9</v>
       </c>
       <c r="AA14" s="18">
         <v>4</v>
       </c>
       <c r="AB14" s="18">
         <v>13</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="18">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="44" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="11"/>
       <c r="I15" s="9"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="18">
         <v>111</v>
       </c>
       <c r="O15" s="18">
         <v>124</v>
       </c>
       <c r="P15" s="18">
         <v>116</v>
       </c>
       <c r="Q15" s="18">
@@ -1729,52 +1751,55 @@
       </c>
       <c r="U15" s="18">
         <v>197</v>
       </c>
       <c r="V15" s="18">
         <v>160</v>
       </c>
       <c r="W15" s="18">
         <v>150</v>
       </c>
       <c r="X15" s="18">
         <v>108</v>
       </c>
       <c r="Y15" s="18">
         <v>119</v>
       </c>
       <c r="Z15" s="18">
         <v>109</v>
       </c>
       <c r="AA15" s="18">
         <v>89</v>
       </c>
       <c r="AB15" s="18">
         <v>99</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="18">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="44" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="11"/>
       <c r="I16" s="9"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="18">
         <v>21</v>
       </c>
       <c r="O16" s="18">
         <v>32</v>
       </c>
       <c r="P16" s="18">
         <v>24</v>
       </c>
       <c r="Q16" s="18">
@@ -1791,52 +1816,55 @@
       </c>
       <c r="U16" s="18">
         <v>42</v>
       </c>
       <c r="V16" s="18">
         <v>32</v>
       </c>
       <c r="W16" s="18">
         <v>27</v>
       </c>
       <c r="X16" s="18">
         <v>27</v>
       </c>
       <c r="Y16" s="18">
         <v>26</v>
       </c>
       <c r="Z16" s="18">
         <v>27</v>
       </c>
       <c r="AA16" s="18">
         <v>17</v>
       </c>
       <c r="AB16" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="18">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="44" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="11"/>
       <c r="I17" s="9"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
       <c r="N17" s="18">
         <v>89</v>
       </c>
       <c r="O17" s="18">
         <v>126</v>
       </c>
       <c r="P17" s="18">
         <v>103</v>
       </c>
       <c r="Q17" s="18">
@@ -1853,84 +1881,88 @@
       </c>
       <c r="U17" s="18">
         <v>151</v>
       </c>
       <c r="V17" s="18">
         <v>132</v>
       </c>
       <c r="W17" s="18">
         <v>136</v>
       </c>
       <c r="X17" s="18">
         <v>106</v>
       </c>
       <c r="Y17" s="18">
         <v>124</v>
       </c>
       <c r="Z17" s="18">
         <v>81</v>
       </c>
       <c r="AA17" s="18">
         <v>107</v>
       </c>
       <c r="AB17" s="18">
         <v>104</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="52" t="s">
+      <c r="AC17" s="18">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="52"/>
-[...27 lines deleted...]
-    <row r="19" spans="1:28">
+      <c r="B18" s="55"/>
+      <c r="C18" s="55"/>
+      <c r="D18" s="55"/>
+      <c r="E18" s="55"/>
+      <c r="F18" s="55"/>
+      <c r="G18" s="55"/>
+      <c r="H18" s="55"/>
+      <c r="I18" s="55"/>
+      <c r="J18" s="55"/>
+      <c r="K18" s="55"/>
+      <c r="L18" s="55"/>
+      <c r="M18" s="55"/>
+      <c r="N18" s="55"/>
+      <c r="O18" s="55"/>
+      <c r="P18" s="55"/>
+      <c r="Q18" s="55"/>
+      <c r="R18" s="55"/>
+      <c r="S18" s="55"/>
+      <c r="T18" s="55"/>
+      <c r="U18" s="55"/>
+      <c r="V18" s="55"/>
+      <c r="W18" s="55"/>
+      <c r="X18" s="55"/>
+      <c r="Y18" s="55"/>
+      <c r="Z18" s="55"/>
+      <c r="AA18" s="55"/>
+      <c r="AB18" s="55"/>
+      <c r="AC18" s="55"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="8">
         <v>304</v>
       </c>
       <c r="C19" s="8">
         <v>300</v>
       </c>
       <c r="D19" s="9">
         <v>300</v>
       </c>
       <c r="E19" s="9">
         <v>289</v>
       </c>
       <c r="F19" s="9">
         <v>309</v>
       </c>
       <c r="G19" s="9">
         <v>323</v>
       </c>
       <c r="H19" s="11">
         <v>394</v>
       </c>
       <c r="I19" s="9">
@@ -1971,84 +2003,88 @@
       </c>
       <c r="U19" s="42">
         <v>212</v>
       </c>
       <c r="V19" s="42">
         <v>176</v>
       </c>
       <c r="W19" s="42">
         <v>194</v>
       </c>
       <c r="X19" s="42">
         <v>140</v>
       </c>
       <c r="Y19" s="42">
         <v>138</v>
       </c>
       <c r="Z19" s="25">
         <v>134</v>
       </c>
       <c r="AA19" s="25">
         <v>121</v>
       </c>
       <c r="AB19" s="25">
         <v>127</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="42">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="56" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="56"/>
       <c r="C20" s="56"/>
       <c r="D20" s="56"/>
       <c r="E20" s="56"/>
       <c r="F20" s="56"/>
       <c r="G20" s="56"/>
       <c r="H20" s="56"/>
       <c r="I20" s="56"/>
       <c r="J20" s="56"/>
       <c r="K20" s="56"/>
       <c r="L20" s="56"/>
       <c r="M20" s="56"/>
       <c r="N20" s="56"/>
       <c r="O20" s="56"/>
       <c r="P20" s="56"/>
       <c r="Q20" s="56"/>
       <c r="R20" s="56"/>
       <c r="S20" s="56"/>
       <c r="T20" s="56"/>
       <c r="U20" s="56"/>
       <c r="V20" s="56"/>
       <c r="W20" s="56"/>
       <c r="X20" s="56"/>
       <c r="Y20" s="56"/>
       <c r="Z20" s="56"/>
       <c r="AA20" s="56"/>
       <c r="AB20" s="56"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="56"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="10">
         <v>763</v>
       </c>
       <c r="C21" s="10">
         <v>794</v>
       </c>
       <c r="D21" s="10">
         <v>994</v>
       </c>
       <c r="E21" s="10">
         <v>794</v>
       </c>
       <c r="F21" s="10">
         <v>834</v>
       </c>
       <c r="G21" s="10">
         <v>708</v>
       </c>
       <c r="H21" s="12">
         <v>878</v>
       </c>
       <c r="I21" s="10">
@@ -2089,176 +2125,182 @@
       </c>
       <c r="U21" s="40">
         <v>786</v>
       </c>
       <c r="V21" s="40">
         <v>711</v>
       </c>
       <c r="W21" s="40">
         <v>672</v>
       </c>
       <c r="X21" s="40">
         <v>558</v>
       </c>
       <c r="Y21" s="40">
         <v>623</v>
       </c>
       <c r="Z21" s="40">
         <v>493</v>
       </c>
       <c r="AA21" s="26">
         <v>474</v>
       </c>
       <c r="AB21" s="26">
         <v>538</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="26">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A20:AB20"/>
-[...3 lines deleted...]
-    <mergeCell ref="A18:AB18"/>
+    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="A18:AC18"/>
+    <mergeCell ref="A20:AC20"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="A1:AC1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB23"/>
+  <dimension ref="A2:AC23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AE11" sqref="AE11"/>
-      <selection pane="bottomLeft" activeCell="AB22" sqref="AB22"/>
+      <selection pane="bottomLeft" activeCell="AD25" sqref="AD25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="7" width="0" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.5703125" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="53" t="s">
         <v>39</v>
       </c>
-      <c r="B2" s="50"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="M3" s="17"/>
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="46"/>
       <c r="Z3" s="46"/>
       <c r="AA3" s="46"/>
       <c r="AB3" s="46"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="54"/>
+      <c r="AC3" s="46"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="51"/>
       <c r="B4" s="48">
         <v>2021</v>
       </c>
       <c r="C4" s="49"/>
       <c r="D4" s="49"/>
       <c r="E4" s="49"/>
       <c r="F4" s="49"/>
       <c r="G4" s="49"/>
       <c r="H4" s="49"/>
       <c r="I4" s="49"/>
       <c r="J4" s="49"/>
       <c r="K4" s="49"/>
       <c r="L4" s="49"/>
       <c r="M4" s="49"/>
       <c r="N4" s="48">
         <v>2025</v>
       </c>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
       <c r="V4" s="49"/>
       <c r="W4" s="49"/>
       <c r="X4" s="49"/>
-      <c r="Y4" s="53"/>
+      <c r="Y4" s="50"/>
       <c r="Z4" s="48">
         <v>2026</v>
       </c>
       <c r="AA4" s="49"/>
       <c r="AB4" s="49"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="55"/>
+      <c r="AC4" s="49"/>
+    </row>
+    <row r="5" spans="1:29" ht="26.25" customHeight="1">
+      <c r="A5" s="52"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="2" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -2296,84 +2338,88 @@
       </c>
       <c r="U5" s="3" t="s">
         <v>19</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="X5" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB5" s="3" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="51" t="s">
+      <c r="AC5" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="51"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="54"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="54"/>
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="54"/>
+      <c r="AB6" s="54"/>
+      <c r="AC6" s="54"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="5">
         <v>6.02</v>
       </c>
       <c r="C7" s="5">
         <v>6.4</v>
       </c>
       <c r="D7" s="6">
         <v>6.71</v>
       </c>
       <c r="E7" s="6">
         <v>6.6</v>
       </c>
       <c r="F7" s="6">
         <v>6.57</v>
       </c>
       <c r="G7" s="6">
         <v>6.47</v>
       </c>
       <c r="H7" s="13">
         <v>6.57</v>
       </c>
       <c r="I7" s="6">
@@ -2411,55 +2457,58 @@
       </c>
       <c r="T7" s="27">
         <v>5.91</v>
       </c>
       <c r="U7" s="27">
         <v>6.11</v>
       </c>
       <c r="V7" s="27">
         <v>6.19</v>
       </c>
       <c r="W7" s="27">
         <v>6.21</v>
       </c>
       <c r="X7" s="27">
         <v>6.14</v>
       </c>
       <c r="Y7" s="27">
         <v>6.1</v>
       </c>
       <c r="Z7" s="27">
         <v>4.55</v>
       </c>
       <c r="AA7" s="27">
         <v>4.67</v>
       </c>
-      <c r="AB7" s="62">
+      <c r="AB7" s="27">
         <v>4.7300000000000004</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="27">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="44" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="5"/>
       <c r="C8" s="5"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="13"/>
       <c r="I8" s="6"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="15"/>
       <c r="N8" s="19">
         <v>6.28</v>
       </c>
       <c r="O8" s="19">
         <v>6.94</v>
       </c>
       <c r="P8" s="47">
         <v>6.2</v>
       </c>
       <c r="Q8" s="19">
@@ -2473,55 +2522,58 @@
       </c>
       <c r="T8" s="19">
         <v>6.87</v>
       </c>
       <c r="U8" s="19">
         <v>7.36</v>
       </c>
       <c r="V8" s="19">
         <v>7.4</v>
       </c>
       <c r="W8" s="19">
         <v>7.46</v>
       </c>
       <c r="X8" s="19">
         <v>7.27</v>
       </c>
       <c r="Y8" s="19">
         <v>7.2</v>
       </c>
       <c r="Z8" s="19">
         <v>4.25</v>
       </c>
       <c r="AA8" s="19">
         <v>4.2</v>
       </c>
-      <c r="AB8" s="47">
+      <c r="AB8" s="19">
         <v>4.58</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" s="22" customFormat="1">
+      <c r="AC8" s="19">
+        <v>5.17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="22" customFormat="1">
       <c r="A9" s="44" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="5"/>
       <c r="C9" s="5"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="13"/>
       <c r="I9" s="6"/>
       <c r="J9" s="13"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="15"/>
       <c r="N9" s="19">
         <v>4.2</v>
       </c>
       <c r="O9" s="19">
         <v>5.74</v>
       </c>
       <c r="P9" s="47">
         <v>6.43</v>
       </c>
       <c r="Q9" s="19">
@@ -2535,55 +2587,58 @@
       </c>
       <c r="T9" s="19">
         <v>6.5</v>
       </c>
       <c r="U9" s="19">
         <v>6.51</v>
       </c>
       <c r="V9" s="19">
         <v>6.7</v>
       </c>
       <c r="W9" s="19">
         <v>6.94</v>
       </c>
       <c r="X9" s="19">
         <v>7.05</v>
       </c>
       <c r="Y9" s="19">
         <v>6.82</v>
       </c>
       <c r="Z9" s="19">
         <v>6.4</v>
       </c>
       <c r="AA9" s="19">
         <v>6.36</v>
       </c>
-      <c r="AB9" s="47">
+      <c r="AB9" s="19">
         <v>5.56</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="19">
+        <v>5.43</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="44" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="5"/>
       <c r="C10" s="5"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="13"/>
       <c r="I10" s="6"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="15"/>
       <c r="N10" s="19">
         <v>4.75</v>
       </c>
       <c r="O10" s="19">
         <v>4.53</v>
       </c>
       <c r="P10" s="47">
         <v>4.5999999999999996</v>
       </c>
       <c r="Q10" s="19">
@@ -2597,55 +2652,58 @@
       </c>
       <c r="T10" s="19">
         <v>5.35</v>
       </c>
       <c r="U10" s="19">
         <v>5.53</v>
       </c>
       <c r="V10" s="19">
         <v>5.69</v>
       </c>
       <c r="W10" s="19">
         <v>5.59</v>
       </c>
       <c r="X10" s="19">
         <v>5.52</v>
       </c>
       <c r="Y10" s="19">
         <v>5.41</v>
       </c>
       <c r="Z10" s="19">
         <v>6.16</v>
       </c>
       <c r="AA10" s="19">
         <v>5.33</v>
       </c>
-      <c r="AB10" s="47">
+      <c r="AB10" s="19">
         <v>5.31</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="19">
+        <v>4.88</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="5"/>
       <c r="C11" s="5"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="13"/>
       <c r="I11" s="6"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="15"/>
       <c r="N11" s="19">
         <v>5.53</v>
       </c>
       <c r="O11" s="19">
         <v>5.7</v>
       </c>
       <c r="P11" s="47">
         <v>5.59</v>
       </c>
       <c r="Q11" s="19">
@@ -2659,55 +2717,58 @@
       </c>
       <c r="T11" s="19">
         <v>6.06</v>
       </c>
       <c r="U11" s="19">
         <v>6.08</v>
       </c>
       <c r="V11" s="19">
         <v>6</v>
       </c>
       <c r="W11" s="19">
         <v>5.98</v>
       </c>
       <c r="X11" s="19">
         <v>5.98</v>
       </c>
       <c r="Y11" s="19">
         <v>6.04</v>
       </c>
       <c r="Z11" s="19">
         <v>4.7300000000000004</v>
       </c>
       <c r="AA11" s="19">
         <v>4.88</v>
       </c>
-      <c r="AB11" s="47">
+      <c r="AB11" s="19">
         <v>5.36</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="19">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="44" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="5"/>
       <c r="C12" s="5"/>
       <c r="D12" s="5"/>
       <c r="E12" s="5"/>
       <c r="F12" s="5"/>
       <c r="G12" s="5"/>
       <c r="H12" s="5"/>
       <c r="I12" s="5"/>
       <c r="J12" s="5"/>
       <c r="K12" s="5"/>
       <c r="L12" s="5"/>
       <c r="M12" s="5"/>
       <c r="N12" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="O12" s="19">
         <v>5.08</v>
       </c>
       <c r="P12" s="47">
         <v>4.97</v>
       </c>
       <c r="Q12" s="19">
@@ -2721,55 +2782,58 @@
       </c>
       <c r="T12" s="19">
         <v>5.36</v>
       </c>
       <c r="U12" s="19">
         <v>5.49</v>
       </c>
       <c r="V12" s="19">
         <v>5.61</v>
       </c>
       <c r="W12" s="19">
         <v>5.7</v>
       </c>
       <c r="X12" s="19">
         <v>5.72</v>
       </c>
       <c r="Y12" s="19">
         <v>5.73</v>
       </c>
       <c r="Z12" s="19">
         <v>4.24</v>
       </c>
       <c r="AA12" s="19">
         <v>4.29</v>
       </c>
-      <c r="AB12" s="47">
+      <c r="AB12" s="19">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="19">
+        <v>4.1399999999999997</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="44" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="5"/>
       <c r="C13" s="5"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="13"/>
       <c r="I13" s="6"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="15"/>
       <c r="N13" s="19">
         <v>3.72</v>
       </c>
       <c r="O13" s="19">
         <v>2.4300000000000002</v>
       </c>
       <c r="P13" s="47">
         <v>3.33</v>
       </c>
       <c r="Q13" s="19">
@@ -2783,55 +2847,58 @@
       </c>
       <c r="T13" s="19">
         <v>4.16</v>
       </c>
       <c r="U13" s="19">
         <v>4.4400000000000004</v>
       </c>
       <c r="V13" s="19">
         <v>4.83</v>
       </c>
       <c r="W13" s="19">
         <v>4.71</v>
       </c>
       <c r="X13" s="19">
         <v>4.67</v>
       </c>
       <c r="Y13" s="19">
         <v>4.6500000000000004</v>
       </c>
       <c r="Z13" s="19">
         <v>5.33</v>
       </c>
       <c r="AA13" s="19">
         <v>5.09</v>
       </c>
-      <c r="AB13" s="47">
+      <c r="AB13" s="19">
         <v>5</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="19">
+        <v>4.38</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="5"/>
       <c r="C14" s="5"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="13"/>
       <c r="I14" s="6"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="15"/>
       <c r="N14" s="19">
         <v>4.07</v>
       </c>
       <c r="O14" s="19">
         <v>4.92</v>
       </c>
       <c r="P14" s="47">
         <v>4.7699999999999996</v>
       </c>
       <c r="Q14" s="19">
@@ -2845,55 +2912,58 @@
       </c>
       <c r="T14" s="19">
         <v>5.74</v>
       </c>
       <c r="U14" s="19">
         <v>5.97</v>
       </c>
       <c r="V14" s="19">
         <v>6.11</v>
       </c>
       <c r="W14" s="19">
         <v>6.14</v>
       </c>
       <c r="X14" s="19">
         <v>5.99</v>
       </c>
       <c r="Y14" s="19">
         <v>5.91</v>
       </c>
       <c r="Z14" s="19">
         <v>4.46</v>
       </c>
       <c r="AA14" s="19">
         <v>4.68</v>
       </c>
-      <c r="AB14" s="47">
+      <c r="AB14" s="19">
         <v>4.6399999999999997</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="19">
+        <v>4.62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="44" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="5"/>
       <c r="C15" s="5"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="13"/>
       <c r="I15" s="6"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="15"/>
       <c r="N15" s="19">
         <v>5.78</v>
       </c>
       <c r="O15" s="19">
         <v>5.37</v>
       </c>
       <c r="P15" s="47">
         <v>5.51</v>
       </c>
       <c r="Q15" s="19">
@@ -2907,55 +2977,58 @@
       </c>
       <c r="T15" s="19">
         <v>5.58</v>
       </c>
       <c r="U15" s="19">
         <v>5.6</v>
       </c>
       <c r="V15" s="19">
         <v>5.88</v>
       </c>
       <c r="W15" s="19">
         <v>6.05</v>
       </c>
       <c r="X15" s="19">
         <v>6.12</v>
       </c>
       <c r="Y15" s="19">
         <v>6.13</v>
       </c>
       <c r="Z15" s="19">
         <v>4.3</v>
       </c>
       <c r="AA15" s="19">
         <v>3.26</v>
       </c>
-      <c r="AB15" s="47">
+      <c r="AB15" s="19">
         <v>4.29</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="19">
+        <v>3.82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="44" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="5"/>
       <c r="C16" s="5"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="13"/>
       <c r="I16" s="6"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="15"/>
       <c r="N16" s="19">
         <v>5.0199999999999996</v>
       </c>
       <c r="O16" s="19">
         <v>5.54</v>
       </c>
       <c r="P16" s="47">
         <v>5.44</v>
       </c>
       <c r="Q16" s="19">
@@ -2969,55 +3042,58 @@
       </c>
       <c r="T16" s="19">
         <v>6.18</v>
       </c>
       <c r="U16" s="19">
         <v>6.53</v>
       </c>
       <c r="V16" s="19">
         <v>6.62</v>
       </c>
       <c r="W16" s="19">
         <v>6.64</v>
       </c>
       <c r="X16" s="19">
         <v>6.49</v>
       </c>
       <c r="Y16" s="19">
         <v>6.39</v>
       </c>
       <c r="Z16" s="19">
         <v>4.63</v>
       </c>
       <c r="AA16" s="19">
         <v>4.43</v>
       </c>
-      <c r="AB16" s="47">
+      <c r="AB16" s="19">
         <v>4.3600000000000003</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="19">
+        <v>4.55</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="44" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="5"/>
       <c r="C17" s="5"/>
       <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="13"/>
       <c r="I17" s="6"/>
       <c r="J17" s="13"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="15"/>
       <c r="N17" s="19">
         <v>4.09</v>
       </c>
       <c r="O17" s="19">
         <v>5.42</v>
       </c>
       <c r="P17" s="47">
         <v>5.16</v>
       </c>
       <c r="Q17" s="19">
@@ -3031,55 +3107,58 @@
       </c>
       <c r="T17" s="19">
         <v>5.23</v>
       </c>
       <c r="U17" s="19">
         <v>5.6</v>
       </c>
       <c r="V17" s="19">
         <v>5.7</v>
       </c>
       <c r="W17" s="19">
         <v>5.65</v>
       </c>
       <c r="X17" s="19">
         <v>5.63</v>
       </c>
       <c r="Y17" s="19">
         <v>5.58</v>
       </c>
       <c r="Z17" s="19">
         <v>5.32</v>
       </c>
       <c r="AA17" s="19">
         <v>4.58</v>
       </c>
-      <c r="AB17" s="47">
+      <c r="AB17" s="19">
         <v>4.45</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="19">
+        <v>4.47</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="5"/>
       <c r="C18" s="5"/>
       <c r="D18" s="6"/>
       <c r="E18" s="6"/>
       <c r="F18" s="6"/>
       <c r="G18" s="6"/>
       <c r="H18" s="13"/>
       <c r="I18" s="6"/>
       <c r="J18" s="13"/>
       <c r="K18" s="13"/>
       <c r="L18" s="13"/>
       <c r="M18" s="15"/>
       <c r="N18" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="O18" s="19">
         <v>5.58</v>
       </c>
       <c r="P18" s="47">
         <v>5.42</v>
       </c>
       <c r="Q18" s="19">
@@ -3093,87 +3172,91 @@
       </c>
       <c r="T18" s="19">
         <v>6.14</v>
       </c>
       <c r="U18" s="19">
         <v>6.32</v>
       </c>
       <c r="V18" s="19">
         <v>6.36</v>
       </c>
       <c r="W18" s="19">
         <v>6.4</v>
       </c>
       <c r="X18" s="19">
         <v>6.31</v>
       </c>
       <c r="Y18" s="19">
         <v>6.29</v>
       </c>
       <c r="Z18" s="19">
         <v>3.87</v>
       </c>
       <c r="AA18" s="19">
         <v>4.7300000000000004</v>
       </c>
-      <c r="AB18" s="47">
+      <c r="AB18" s="19">
         <v>4.83</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="52" t="s">
+      <c r="AC18" s="19">
+        <v>4.8600000000000003</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="55" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="52"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="55"/>
+      <c r="C19" s="55"/>
+      <c r="D19" s="55"/>
+      <c r="E19" s="55"/>
+      <c r="F19" s="55"/>
+      <c r="G19" s="55"/>
+      <c r="H19" s="55"/>
+      <c r="I19" s="55"/>
+      <c r="J19" s="55"/>
+      <c r="K19" s="55"/>
+      <c r="L19" s="55"/>
+      <c r="M19" s="55"/>
+      <c r="N19" s="55"/>
+      <c r="O19" s="55"/>
+      <c r="P19" s="55"/>
+      <c r="Q19" s="55"/>
+      <c r="R19" s="55"/>
+      <c r="S19" s="55"/>
+      <c r="T19" s="55"/>
+      <c r="U19" s="55"/>
+      <c r="V19" s="55"/>
+      <c r="W19" s="55"/>
+      <c r="X19" s="55"/>
+      <c r="Y19" s="55"/>
+      <c r="Z19" s="55"/>
+      <c r="AA19" s="55"/>
+      <c r="AB19" s="55"/>
+      <c r="AC19" s="55"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="5">
         <v>7.84</v>
       </c>
       <c r="C20" s="5">
         <v>8.18</v>
       </c>
       <c r="D20" s="6">
         <v>8.02</v>
       </c>
       <c r="E20" s="6">
         <v>7.94</v>
       </c>
       <c r="F20" s="6">
         <v>7.94</v>
       </c>
       <c r="G20" s="6">
         <v>8.0500000000000007</v>
       </c>
       <c r="H20" s="13">
         <v>8.35</v>
       </c>
       <c r="I20" s="6">
@@ -3211,87 +3294,91 @@
       </c>
       <c r="T20" s="43">
         <v>6.6</v>
       </c>
       <c r="U20" s="43">
         <v>6.79</v>
       </c>
       <c r="V20" s="43">
         <v>6.82</v>
       </c>
       <c r="W20" s="43">
         <v>6.88</v>
       </c>
       <c r="X20" s="43">
         <v>6.76</v>
       </c>
       <c r="Y20" s="43">
         <v>6.64</v>
       </c>
       <c r="Z20" s="27">
         <v>5.0599999999999996</v>
       </c>
       <c r="AA20" s="27">
         <v>5.0599999999999996</v>
       </c>
-      <c r="AB20" s="62">
+      <c r="AB20" s="27">
         <v>4.96</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="43">
+        <v>5.09</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="56" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="56"/>
       <c r="C21" s="56"/>
       <c r="D21" s="56"/>
       <c r="E21" s="56"/>
       <c r="F21" s="56"/>
       <c r="G21" s="56"/>
       <c r="H21" s="56"/>
       <c r="I21" s="56"/>
       <c r="J21" s="56"/>
       <c r="K21" s="56"/>
       <c r="L21" s="56"/>
       <c r="M21" s="56"/>
       <c r="N21" s="56"/>
       <c r="O21" s="56"/>
       <c r="P21" s="56"/>
       <c r="Q21" s="56"/>
       <c r="R21" s="56"/>
       <c r="S21" s="56"/>
       <c r="T21" s="56"/>
       <c r="U21" s="56"/>
       <c r="V21" s="56"/>
       <c r="W21" s="56"/>
       <c r="X21" s="56"/>
       <c r="Y21" s="56"/>
       <c r="Z21" s="56"/>
       <c r="AA21" s="56"/>
       <c r="AB21" s="56"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="56"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="7">
         <v>5.51</v>
       </c>
       <c r="C22" s="7">
         <v>5.9</v>
       </c>
       <c r="D22" s="7">
         <v>6.34</v>
       </c>
       <c r="E22" s="7">
         <v>6.23</v>
       </c>
       <c r="F22" s="7">
         <v>6.18</v>
       </c>
       <c r="G22" s="7">
         <v>6.03</v>
       </c>
       <c r="H22" s="14">
         <v>6.07</v>
       </c>
       <c r="I22" s="7">
@@ -3329,174 +3416,180 @@
       </c>
       <c r="T22" s="41">
         <v>5.74</v>
       </c>
       <c r="U22" s="41">
         <v>5.94</v>
       </c>
       <c r="V22" s="41">
         <v>6.04</v>
       </c>
       <c r="W22" s="41">
         <v>6.05</v>
       </c>
       <c r="X22" s="41">
         <v>5.99</v>
       </c>
       <c r="Y22" s="41">
         <v>5.97</v>
       </c>
       <c r="Z22" s="41">
         <v>4.43</v>
       </c>
       <c r="AA22" s="28">
         <v>4.58</v>
       </c>
-      <c r="AB22" s="63">
+      <c r="AB22" s="28">
         <v>4.68</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="28">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A6:AB6"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:AB21"/>
+    <mergeCell ref="A21:AC21"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="A2:AC2"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A19:AC19"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="Z4:AB4"/>
-    <mergeCell ref="A2:AB2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB23"/>
+  <dimension ref="A2:AC23"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AB22" sqref="AB22"/>
+      <selection activeCell="AC22" sqref="AC22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="50" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="53" t="s">
         <v>40</v>
       </c>
-      <c r="B2" s="50"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28">
+      <c r="B2" s="53"/>
+      <c r="C2" s="53"/>
+      <c r="D2" s="53"/>
+      <c r="E2" s="53"/>
+      <c r="F2" s="53"/>
+      <c r="G2" s="53"/>
+      <c r="H2" s="53"/>
+      <c r="I2" s="53"/>
+      <c r="J2" s="53"/>
+      <c r="K2" s="53"/>
+      <c r="L2" s="53"/>
+      <c r="M2" s="53"/>
+      <c r="N2" s="53"/>
+      <c r="O2" s="53"/>
+      <c r="P2" s="53"/>
+      <c r="Q2" s="53"/>
+      <c r="R2" s="53"/>
+      <c r="S2" s="53"/>
+      <c r="T2" s="53"/>
+      <c r="U2" s="53"/>
+      <c r="V2" s="53"/>
+      <c r="W2" s="53"/>
+      <c r="X2" s="53"/>
+      <c r="Y2" s="53"/>
+      <c r="Z2" s="53"/>
+      <c r="AA2" s="53"/>
+      <c r="AB2" s="53"/>
+      <c r="AC2" s="53"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="N3" s="46"/>
       <c r="O3" s="46"/>
       <c r="P3" s="46"/>
       <c r="Q3" s="46"/>
       <c r="R3" s="46"/>
       <c r="S3" s="46"/>
       <c r="T3" s="46"/>
       <c r="U3" s="46"/>
       <c r="V3" s="46"/>
       <c r="W3" s="46"/>
       <c r="X3" s="46"/>
       <c r="Y3" s="46"/>
       <c r="Z3" s="46"/>
       <c r="AA3" s="46"/>
       <c r="AB3" s="46"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="57">
+      <c r="AC3" s="46"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="51"/>
+      <c r="B4" s="58">
         <v>2021</v>
       </c>
-      <c r="C4" s="58"/>
-[...9 lines deleted...]
-      <c r="M4" s="59"/>
+      <c r="C4" s="59"/>
+      <c r="D4" s="59"/>
+      <c r="E4" s="59"/>
+      <c r="F4" s="59"/>
+      <c r="G4" s="59"/>
+      <c r="H4" s="59"/>
+      <c r="I4" s="59"/>
+      <c r="J4" s="59"/>
+      <c r="K4" s="59"/>
+      <c r="L4" s="59"/>
+      <c r="M4" s="60"/>
       <c r="N4" s="48">
         <v>2025</v>
       </c>
       <c r="O4" s="49"/>
       <c r="P4" s="49"/>
       <c r="Q4" s="49"/>
       <c r="R4" s="49"/>
       <c r="S4" s="49"/>
       <c r="T4" s="49"/>
       <c r="U4" s="49"/>
       <c r="V4" s="49"/>
       <c r="W4" s="49"/>
       <c r="X4" s="49"/>
-      <c r="Y4" s="53"/>
+      <c r="Y4" s="50"/>
       <c r="Z4" s="48">
         <v>2026</v>
       </c>
       <c r="AA4" s="49"/>
       <c r="AB4" s="49"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="55"/>
+      <c r="AC4" s="49"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="52"/>
       <c r="B5" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="2" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="2" t="s">
@@ -3534,84 +3627,88 @@
       </c>
       <c r="U5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="Y5" s="2" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AB5" s="3" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="51" t="s">
+      <c r="AC5" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="51"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="54"/>
+      <c r="C6" s="54"/>
+      <c r="D6" s="54"/>
+      <c r="E6" s="54"/>
+      <c r="F6" s="54"/>
+      <c r="G6" s="54"/>
+      <c r="H6" s="54"/>
+      <c r="I6" s="54"/>
+      <c r="J6" s="54"/>
+      <c r="K6" s="54"/>
+      <c r="L6" s="54"/>
+      <c r="M6" s="54"/>
+      <c r="N6" s="54"/>
+      <c r="O6" s="54"/>
+      <c r="P6" s="54"/>
+      <c r="Q6" s="54"/>
+      <c r="R6" s="54"/>
+      <c r="S6" s="54"/>
+      <c r="T6" s="54"/>
+      <c r="U6" s="54"/>
+      <c r="V6" s="54"/>
+      <c r="W6" s="54"/>
+      <c r="X6" s="54"/>
+      <c r="Y6" s="54"/>
+      <c r="Z6" s="54"/>
+      <c r="AA6" s="54"/>
+      <c r="AB6" s="54"/>
+      <c r="AC6" s="54"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="9">
         <v>144</v>
       </c>
       <c r="C7" s="9">
         <v>165</v>
       </c>
       <c r="D7" s="9">
         <v>169</v>
       </c>
       <c r="E7" s="9">
         <v>146</v>
       </c>
       <c r="F7" s="9">
         <v>151</v>
       </c>
       <c r="G7" s="9">
         <v>179</v>
       </c>
       <c r="H7" s="11">
         <v>176</v>
       </c>
       <c r="I7" s="9">
@@ -3652,52 +3749,55 @@
       </c>
       <c r="U7" s="25">
         <v>204</v>
       </c>
       <c r="V7" s="25">
         <v>214</v>
       </c>
       <c r="W7" s="25">
         <v>228</v>
       </c>
       <c r="X7" s="25">
         <v>209</v>
       </c>
       <c r="Y7" s="25">
         <v>285</v>
       </c>
       <c r="Z7" s="25">
         <v>218</v>
       </c>
       <c r="AA7" s="25">
         <v>157</v>
       </c>
       <c r="AB7" s="25">
         <v>244</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="25">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="44" t="s">
         <v>29</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="11"/>
       <c r="I8" s="9"/>
       <c r="J8" s="11"/>
       <c r="K8" s="11"/>
       <c r="L8" s="11"/>
       <c r="M8" s="11"/>
       <c r="N8" s="18">
         <v>15</v>
       </c>
       <c r="O8" s="18">
         <v>10</v>
       </c>
       <c r="P8" s="18">
         <v>11</v>
       </c>
       <c r="Q8" s="18">
@@ -3714,52 +3814,55 @@
       </c>
       <c r="U8" s="18">
         <v>11</v>
       </c>
       <c r="V8" s="18">
         <v>17</v>
       </c>
       <c r="W8" s="18">
         <v>16</v>
       </c>
       <c r="X8" s="18">
         <v>10</v>
       </c>
       <c r="Y8" s="18">
         <v>20</v>
       </c>
       <c r="Z8" s="18">
         <v>15</v>
       </c>
       <c r="AA8" s="18">
         <v>7</v>
       </c>
       <c r="AB8" s="18">
         <v>21</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" s="22" customFormat="1">
+      <c r="AC8" s="18">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="22" customFormat="1">
       <c r="A9" s="44" t="s">
         <v>43</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="11"/>
       <c r="I9" s="9"/>
       <c r="J9" s="11"/>
       <c r="K9" s="11"/>
       <c r="L9" s="11"/>
       <c r="M9" s="11"/>
       <c r="N9" s="18">
         <v>4</v>
       </c>
       <c r="O9" s="18">
         <v>6</v>
       </c>
       <c r="P9" s="18">
         <v>11</v>
       </c>
       <c r="Q9" s="18">
@@ -3776,52 +3879,55 @@
       </c>
       <c r="U9" s="18">
         <v>7</v>
       </c>
       <c r="V9" s="18">
         <v>10</v>
       </c>
       <c r="W9" s="18">
         <v>2</v>
       </c>
       <c r="X9" s="18">
         <v>10</v>
       </c>
       <c r="Y9" s="18">
         <v>11</v>
       </c>
       <c r="Z9" s="18">
         <v>8</v>
       </c>
       <c r="AA9" s="18">
         <v>4</v>
       </c>
       <c r="AB9" s="18">
         <v>5</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="18">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="44" t="s">
         <v>30</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="11"/>
       <c r="I10" s="9"/>
       <c r="J10" s="11"/>
       <c r="K10" s="11"/>
       <c r="L10" s="11"/>
       <c r="M10" s="11"/>
       <c r="N10" s="18">
         <v>2</v>
       </c>
       <c r="O10" s="45" t="s">
         <v>45</v>
       </c>
       <c r="P10" s="18">
         <v>3</v>
       </c>
       <c r="Q10" s="18">
@@ -3838,52 +3944,55 @@
       </c>
       <c r="U10" s="45" t="s">
         <v>45</v>
       </c>
       <c r="V10" s="22">
         <v>3</v>
       </c>
       <c r="W10" s="22">
         <v>1</v>
       </c>
       <c r="X10" s="18">
         <v>2</v>
       </c>
       <c r="Y10" s="18">
         <v>3</v>
       </c>
       <c r="Z10" s="18">
         <v>1</v>
       </c>
       <c r="AA10" s="18">
         <v>7</v>
       </c>
       <c r="AB10" s="18">
         <v>3</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="18">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="44" t="s">
         <v>31</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="11"/>
       <c r="I11" s="9"/>
       <c r="J11" s="11"/>
       <c r="K11" s="11"/>
       <c r="L11" s="11"/>
       <c r="M11" s="11"/>
       <c r="N11" s="18">
         <v>23</v>
       </c>
       <c r="O11" s="18">
         <v>17</v>
       </c>
       <c r="P11" s="18">
         <v>25</v>
       </c>
       <c r="Q11" s="18">
@@ -3900,52 +4009,55 @@
       </c>
       <c r="U11" s="18">
         <v>32</v>
       </c>
       <c r="V11" s="18">
         <v>26</v>
       </c>
       <c r="W11" s="18">
         <v>41</v>
       </c>
       <c r="X11" s="18">
         <v>33</v>
       </c>
       <c r="Y11" s="18">
         <v>46</v>
       </c>
       <c r="Z11" s="18">
         <v>27</v>
       </c>
       <c r="AA11" s="18">
         <v>25</v>
       </c>
       <c r="AB11" s="18">
         <v>47</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="18">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="44" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="18">
         <v>16</v>
       </c>
       <c r="O12" s="18">
         <v>12</v>
       </c>
       <c r="P12" s="18">
         <v>22</v>
       </c>
       <c r="Q12" s="18">
@@ -3962,52 +4074,55 @@
       </c>
       <c r="U12" s="18">
         <v>15</v>
       </c>
       <c r="V12" s="18">
         <v>14</v>
       </c>
       <c r="W12" s="18">
         <v>11</v>
       </c>
       <c r="X12" s="18">
         <v>13</v>
       </c>
       <c r="Y12" s="18">
         <v>12</v>
       </c>
       <c r="Z12" s="18">
         <v>25</v>
       </c>
       <c r="AA12" s="18">
         <v>11</v>
       </c>
       <c r="AB12" s="18">
         <v>14</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="18">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="44" t="s">
         <v>32</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="11"/>
       <c r="I13" s="9"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11"/>
       <c r="M13" s="11"/>
       <c r="N13" s="18">
         <v>2</v>
       </c>
       <c r="O13" s="18">
         <v>2</v>
       </c>
       <c r="P13" s="18">
         <v>1</v>
       </c>
       <c r="Q13" s="18" t="s">
@@ -4024,52 +4139,55 @@
       </c>
       <c r="U13" s="45" t="s">
         <v>45</v>
       </c>
       <c r="V13" s="18">
         <v>3</v>
       </c>
       <c r="W13" s="18">
         <v>3</v>
       </c>
       <c r="X13" s="18">
         <v>3</v>
       </c>
       <c r="Y13" s="18">
         <v>1</v>
       </c>
       <c r="Z13" s="18">
         <v>1</v>
       </c>
       <c r="AA13" s="18">
         <v>1</v>
       </c>
       <c r="AB13" s="18">
         <v>2</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="18">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="11"/>
       <c r="I14" s="9"/>
       <c r="J14" s="11"/>
       <c r="K14" s="11"/>
       <c r="L14" s="11"/>
       <c r="M14" s="11"/>
       <c r="N14" s="18">
         <v>35</v>
       </c>
       <c r="O14" s="18">
         <v>33</v>
       </c>
       <c r="P14" s="18">
         <v>35</v>
       </c>
       <c r="Q14" s="18">
@@ -4086,52 +4204,55 @@
       </c>
       <c r="U14" s="18">
         <v>50</v>
       </c>
       <c r="V14" s="18">
         <v>36</v>
       </c>
       <c r="W14" s="18">
         <v>55</v>
       </c>
       <c r="X14" s="18">
         <v>49</v>
       </c>
       <c r="Y14" s="18">
         <v>66</v>
       </c>
       <c r="Z14" s="18">
         <v>47</v>
       </c>
       <c r="AA14" s="18">
         <v>34</v>
       </c>
       <c r="AB14" s="18">
         <v>45</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="18">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="44" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="11"/>
       <c r="I15" s="9"/>
       <c r="J15" s="11"/>
       <c r="K15" s="11"/>
       <c r="L15" s="11"/>
       <c r="M15" s="11"/>
       <c r="N15" s="18">
         <v>1</v>
       </c>
       <c r="O15" s="18">
         <v>1</v>
       </c>
       <c r="P15" s="18" t="s">
         <v>45</v>
       </c>
       <c r="Q15" s="18">
@@ -4148,52 +4269,55 @@
       </c>
       <c r="U15" s="18">
         <v>1</v>
       </c>
       <c r="V15" s="18">
         <v>3</v>
       </c>
       <c r="W15" s="18">
         <v>2</v>
       </c>
       <c r="X15" s="18">
         <v>1</v>
       </c>
       <c r="Y15" s="18">
         <v>6</v>
       </c>
       <c r="Z15" s="18">
         <v>4</v>
       </c>
       <c r="AA15" s="18">
         <v>1</v>
       </c>
       <c r="AB15" s="18">
         <v>1</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="45" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="44" t="s">
         <v>35</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="11"/>
       <c r="I16" s="9"/>
       <c r="J16" s="11"/>
       <c r="K16" s="11"/>
       <c r="L16" s="11"/>
       <c r="M16" s="11"/>
       <c r="N16" s="18">
         <v>26</v>
       </c>
       <c r="O16" s="18">
         <v>30</v>
       </c>
       <c r="P16" s="18">
         <v>44</v>
       </c>
       <c r="Q16" s="18">
@@ -4210,52 +4334,55 @@
       </c>
       <c r="U16" s="18">
         <v>40</v>
       </c>
       <c r="V16" s="18">
         <v>41</v>
       </c>
       <c r="W16" s="18">
         <v>44</v>
       </c>
       <c r="X16" s="18">
         <v>47</v>
       </c>
       <c r="Y16" s="18">
         <v>57</v>
       </c>
       <c r="Z16" s="18">
         <v>45</v>
       </c>
       <c r="AA16" s="18">
         <v>33</v>
       </c>
       <c r="AB16" s="18">
         <v>53</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="18">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="44" t="s">
         <v>36</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="11"/>
       <c r="I17" s="9"/>
       <c r="J17" s="11"/>
       <c r="K17" s="11"/>
       <c r="L17" s="11"/>
       <c r="M17" s="11"/>
       <c r="N17" s="18">
         <v>7</v>
       </c>
       <c r="O17" s="18">
         <v>10</v>
       </c>
       <c r="P17" s="18">
         <v>10</v>
       </c>
       <c r="Q17" s="18">
@@ -4272,52 +4399,55 @@
       </c>
       <c r="U17" s="18">
         <v>12</v>
       </c>
       <c r="V17" s="18">
         <v>19</v>
       </c>
       <c r="W17" s="18">
         <v>8</v>
       </c>
       <c r="X17" s="18">
         <v>12</v>
       </c>
       <c r="Y17" s="18">
         <v>20</v>
       </c>
       <c r="Z17" s="18">
         <v>11</v>
       </c>
       <c r="AA17" s="18">
         <v>5</v>
       </c>
       <c r="AB17" s="18">
         <v>9</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="18">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="44" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="11"/>
       <c r="I18" s="9"/>
       <c r="J18" s="11"/>
       <c r="K18" s="11"/>
       <c r="L18" s="11"/>
       <c r="M18" s="11"/>
       <c r="N18" s="18">
         <v>27</v>
       </c>
       <c r="O18" s="18">
         <v>29</v>
       </c>
       <c r="P18" s="18">
         <v>39</v>
       </c>
       <c r="Q18" s="18">
@@ -4334,84 +4464,88 @@
       </c>
       <c r="U18" s="18">
         <v>36</v>
       </c>
       <c r="V18" s="18">
         <v>42</v>
       </c>
       <c r="W18" s="18">
         <v>45</v>
       </c>
       <c r="X18" s="18">
         <v>29</v>
       </c>
       <c r="Y18" s="18">
         <v>43</v>
       </c>
       <c r="Z18" s="18">
         <v>34</v>
       </c>
       <c r="AA18" s="18">
         <v>29</v>
       </c>
       <c r="AB18" s="18">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="60" t="s">
+      <c r="AC18" s="18">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="60"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="57"/>
+      <c r="C19" s="57"/>
+      <c r="D19" s="57"/>
+      <c r="E19" s="57"/>
+      <c r="F19" s="57"/>
+      <c r="G19" s="57"/>
+      <c r="H19" s="57"/>
+      <c r="I19" s="57"/>
+      <c r="J19" s="57"/>
+      <c r="K19" s="57"/>
+      <c r="L19" s="57"/>
+      <c r="M19" s="57"/>
+      <c r="N19" s="57"/>
+      <c r="O19" s="57"/>
+      <c r="P19" s="57"/>
+      <c r="Q19" s="57"/>
+      <c r="R19" s="57"/>
+      <c r="S19" s="57"/>
+      <c r="T19" s="57"/>
+      <c r="U19" s="57"/>
+      <c r="V19" s="57"/>
+      <c r="W19" s="57"/>
+      <c r="X19" s="57"/>
+      <c r="Y19" s="57"/>
+      <c r="Z19" s="57"/>
+      <c r="AA19" s="57"/>
+      <c r="AB19" s="57"/>
+      <c r="AC19" s="57"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="32">
         <v>51</v>
       </c>
       <c r="C20" s="32">
         <v>61</v>
       </c>
       <c r="D20" s="32">
         <v>57</v>
       </c>
       <c r="E20" s="32">
         <v>58</v>
       </c>
       <c r="F20" s="32">
         <v>57</v>
       </c>
       <c r="G20" s="32">
         <v>63</v>
       </c>
       <c r="H20" s="33">
         <v>72</v>
       </c>
       <c r="I20" s="32">
@@ -4452,84 +4586,88 @@
       </c>
       <c r="U20" s="42">
         <v>46</v>
       </c>
       <c r="V20" s="42">
         <v>59</v>
       </c>
       <c r="W20" s="42">
         <v>44</v>
       </c>
       <c r="X20" s="42">
         <v>55</v>
       </c>
       <c r="Y20" s="42">
         <v>69</v>
       </c>
       <c r="Z20" s="25">
         <v>53</v>
       </c>
       <c r="AA20" s="25">
         <v>36</v>
       </c>
       <c r="AB20" s="25">
         <v>55</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="42">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="61" t="s">
         <v>3</v>
       </c>
       <c r="B21" s="61"/>
       <c r="C21" s="61"/>
       <c r="D21" s="61"/>
       <c r="E21" s="61"/>
       <c r="F21" s="61"/>
       <c r="G21" s="61"/>
       <c r="H21" s="61"/>
       <c r="I21" s="61"/>
       <c r="J21" s="61"/>
       <c r="K21" s="61"/>
       <c r="L21" s="61"/>
       <c r="M21" s="61"/>
       <c r="N21" s="61"/>
       <c r="O21" s="61"/>
       <c r="P21" s="61"/>
       <c r="Q21" s="61"/>
       <c r="R21" s="61"/>
       <c r="S21" s="61"/>
       <c r="T21" s="61"/>
       <c r="U21" s="61"/>
       <c r="V21" s="61"/>
       <c r="W21" s="61"/>
       <c r="X21" s="61"/>
       <c r="Y21" s="61"/>
       <c r="Z21" s="61"/>
       <c r="AA21" s="61"/>
       <c r="AB21" s="61"/>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="61"/>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="29">
         <v>93</v>
       </c>
       <c r="C22" s="29">
         <v>104</v>
       </c>
       <c r="D22" s="29">
         <v>112</v>
       </c>
       <c r="E22" s="29">
         <v>88</v>
       </c>
       <c r="F22" s="29">
         <v>94</v>
       </c>
       <c r="G22" s="29">
         <v>116</v>
       </c>
       <c r="H22" s="30">
         <v>104</v>
       </c>
       <c r="I22" s="29">
@@ -4570,176 +4708,182 @@
       </c>
       <c r="U22" s="40">
         <v>158</v>
       </c>
       <c r="V22" s="40">
         <v>155</v>
       </c>
       <c r="W22" s="40">
         <v>184</v>
       </c>
       <c r="X22" s="40">
         <v>154</v>
       </c>
       <c r="Y22" s="40">
         <v>216</v>
       </c>
       <c r="Z22" s="40">
         <v>165</v>
       </c>
       <c r="AA22" s="26">
         <v>121</v>
       </c>
       <c r="AB22" s="26">
         <v>189</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="26">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="20" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A6:AB6"/>
-[...1 lines deleted...]
-    <mergeCell ref="A21:AB21"/>
+    <mergeCell ref="A21:AC21"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="A2:AC2"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A19:AC19"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="Z4:AB4"/>
-    <mergeCell ref="A2:AB2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB30"/>
+  <dimension ref="A1:AC30"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AB25" sqref="AB25"/>
+      <selection activeCell="AC24" sqref="AC24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="7" width="0" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.28515625" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
-      <c r="A1" s="50" t="s">
+    <row r="1" spans="1:29">
+      <c r="A1" s="53" t="s">
         <v>41</v>
       </c>
-      <c r="B1" s="50"/>
-[...27 lines deleted...]
-    <row r="2" spans="1:28">
+      <c r="B1" s="53"/>
+      <c r="C1" s="53"/>
+      <c r="D1" s="53"/>
+      <c r="E1" s="53"/>
+      <c r="F1" s="53"/>
+      <c r="G1" s="53"/>
+      <c r="H1" s="53"/>
+      <c r="I1" s="53"/>
+      <c r="J1" s="53"/>
+      <c r="K1" s="53"/>
+      <c r="L1" s="53"/>
+      <c r="M1" s="53"/>
+      <c r="N1" s="53"/>
+      <c r="O1" s="53"/>
+      <c r="P1" s="53"/>
+      <c r="Q1" s="53"/>
+      <c r="R1" s="53"/>
+      <c r="S1" s="53"/>
+      <c r="T1" s="53"/>
+      <c r="U1" s="53"/>
+      <c r="V1" s="53"/>
+      <c r="W1" s="53"/>
+      <c r="X1" s="53"/>
+      <c r="Y1" s="53"/>
+      <c r="Z1" s="53"/>
+      <c r="AA1" s="53"/>
+      <c r="AB1" s="53"/>
+      <c r="AC1" s="53"/>
+    </row>
+    <row r="2" spans="1:29">
       <c r="M2" s="21"/>
       <c r="N2" s="46"/>
       <c r="O2" s="46"/>
       <c r="P2" s="46"/>
       <c r="Q2" s="46"/>
       <c r="R2" s="46"/>
       <c r="S2" s="46"/>
       <c r="T2" s="46"/>
       <c r="U2" s="46"/>
       <c r="V2" s="46"/>
       <c r="W2" s="46"/>
       <c r="X2" s="46"/>
       <c r="Y2" s="46"/>
       <c r="Z2" s="46"/>
       <c r="AA2" s="46"/>
       <c r="AB2" s="46"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="57">
+      <c r="AC2" s="46"/>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" s="51"/>
+      <c r="B3" s="58">
         <v>2021</v>
       </c>
-      <c r="C3" s="58"/>
-[...9 lines deleted...]
-      <c r="M3" s="59"/>
+      <c r="C3" s="59"/>
+      <c r="D3" s="59"/>
+      <c r="E3" s="59"/>
+      <c r="F3" s="59"/>
+      <c r="G3" s="59"/>
+      <c r="H3" s="59"/>
+      <c r="I3" s="59"/>
+      <c r="J3" s="59"/>
+      <c r="K3" s="59"/>
+      <c r="L3" s="59"/>
+      <c r="M3" s="60"/>
       <c r="N3" s="48">
         <v>2025</v>
       </c>
       <c r="O3" s="49"/>
       <c r="P3" s="49"/>
       <c r="Q3" s="49"/>
       <c r="R3" s="49"/>
       <c r="S3" s="49"/>
       <c r="T3" s="49"/>
       <c r="U3" s="49"/>
       <c r="V3" s="49"/>
       <c r="W3" s="49"/>
       <c r="X3" s="49"/>
-      <c r="Y3" s="53"/>
+      <c r="Y3" s="50"/>
       <c r="Z3" s="48">
         <v>2026</v>
       </c>
       <c r="AA3" s="49"/>
       <c r="AB3" s="49"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="55"/>
+      <c r="AC3" s="49"/>
+    </row>
+    <row r="4" spans="1:29" ht="22.5">
+      <c r="A4" s="52"/>
       <c r="B4" s="4" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I4" s="2" t="s">
         <v>19</v>
       </c>
       <c r="J4" s="2" t="s">
@@ -4777,84 +4921,88 @@
       </c>
       <c r="U4" s="3" t="s">
         <v>19</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>20</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>24</v>
       </c>
       <c r="X4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="Y4" s="2" t="s">
         <v>27</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA4" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB4" s="3" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="51" t="s">
+      <c r="AC4" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="54" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="51"/>
-[...27 lines deleted...]
-    <row r="6" spans="1:28">
+      <c r="B5" s="54"/>
+      <c r="C5" s="54"/>
+      <c r="D5" s="54"/>
+      <c r="E5" s="54"/>
+      <c r="F5" s="54"/>
+      <c r="G5" s="54"/>
+      <c r="H5" s="54"/>
+      <c r="I5" s="54"/>
+      <c r="J5" s="54"/>
+      <c r="K5" s="54"/>
+      <c r="L5" s="54"/>
+      <c r="M5" s="54"/>
+      <c r="N5" s="54"/>
+      <c r="O5" s="54"/>
+      <c r="P5" s="54"/>
+      <c r="Q5" s="54"/>
+      <c r="R5" s="54"/>
+      <c r="S5" s="54"/>
+      <c r="T5" s="54"/>
+      <c r="U5" s="54"/>
+      <c r="V5" s="54"/>
+      <c r="W5" s="54"/>
+      <c r="X5" s="54"/>
+      <c r="Y5" s="54"/>
+      <c r="Z5" s="54"/>
+      <c r="AA5" s="54"/>
+      <c r="AB5" s="54"/>
+      <c r="AC5" s="54"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="6">
         <v>0.81</v>
       </c>
       <c r="C6" s="6">
         <v>0.92</v>
       </c>
       <c r="D6" s="6">
         <v>0.93</v>
       </c>
       <c r="E6" s="6">
         <v>0.91</v>
       </c>
       <c r="F6" s="6">
         <v>0.9</v>
       </c>
       <c r="G6" s="6">
         <v>0.92</v>
       </c>
       <c r="H6" s="13">
         <v>0.93</v>
       </c>
       <c r="I6" s="6">
@@ -4895,52 +5043,55 @@
       </c>
       <c r="U6" s="27">
         <v>1.48</v>
       </c>
       <c r="V6" s="27">
         <v>1.5</v>
       </c>
       <c r="W6" s="27">
         <v>1.52</v>
       </c>
       <c r="X6" s="27">
         <v>1.53</v>
       </c>
       <c r="Y6" s="27">
         <v>1.58</v>
       </c>
       <c r="Z6" s="27">
         <v>1.58</v>
       </c>
       <c r="AA6" s="27">
         <v>1.43</v>
       </c>
       <c r="AB6" s="27">
         <v>1.55</v>
       </c>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6" s="27">
+        <v>1.62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="44" t="s">
         <v>29</v>
       </c>
       <c r="B7" s="6"/>
       <c r="C7" s="6"/>
       <c r="D7" s="6"/>
       <c r="E7" s="6"/>
       <c r="F7" s="6"/>
       <c r="G7" s="6"/>
       <c r="H7" s="13"/>
       <c r="I7" s="6"/>
       <c r="J7" s="13"/>
       <c r="K7" s="13"/>
       <c r="L7" s="13"/>
       <c r="M7" s="15"/>
       <c r="N7" s="19">
         <v>2.69</v>
       </c>
       <c r="O7" s="19">
         <v>2.34</v>
       </c>
       <c r="P7" s="47">
         <v>2.21</v>
       </c>
       <c r="Q7" s="19">
@@ -4957,52 +5108,55 @@
       </c>
       <c r="U7" s="19">
         <v>2.11</v>
       </c>
       <c r="V7" s="19">
         <v>2.2200000000000002</v>
       </c>
       <c r="W7" s="19">
         <v>2.29</v>
       </c>
       <c r="X7" s="19">
         <v>2.25</v>
       </c>
       <c r="Y7" s="19">
         <v>2.36</v>
       </c>
       <c r="Z7" s="19">
         <v>2.66</v>
       </c>
       <c r="AA7" s="19">
         <v>2.0499999999999998</v>
       </c>
       <c r="AB7" s="19">
         <v>2.62</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="22" customFormat="1">
+      <c r="AC7" s="19">
+        <v>2.75</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="22" customFormat="1">
       <c r="A8" s="44" t="s">
         <v>43</v>
       </c>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="13"/>
       <c r="I8" s="6"/>
       <c r="J8" s="13"/>
       <c r="K8" s="13"/>
       <c r="L8" s="13"/>
       <c r="M8" s="15"/>
       <c r="N8" s="19">
         <v>0.88</v>
       </c>
       <c r="O8" s="19">
         <v>1.1499999999999999</v>
       </c>
       <c r="P8" s="47">
         <v>1.59</v>
       </c>
       <c r="Q8" s="19">
@@ -5019,52 +5173,55 @@
       </c>
       <c r="U8" s="19">
         <v>1.38</v>
       </c>
       <c r="V8" s="19">
         <v>1.47</v>
       </c>
       <c r="W8" s="19">
         <v>1.37</v>
       </c>
       <c r="X8" s="19">
         <v>1.45</v>
       </c>
       <c r="Y8" s="19">
         <v>1.53</v>
       </c>
       <c r="Z8" s="19">
         <v>1.65</v>
       </c>
       <c r="AA8" s="19">
         <v>1.29</v>
       </c>
       <c r="AB8" s="19">
         <v>1.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="19">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="44" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="13"/>
       <c r="I9" s="6"/>
       <c r="J9" s="13"/>
       <c r="K9" s="13"/>
       <c r="L9" s="13"/>
       <c r="M9" s="15"/>
       <c r="N9" s="19">
         <v>0.86</v>
       </c>
       <c r="O9" s="19">
         <v>0.45</v>
       </c>
       <c r="P9" s="47">
         <v>0.74</v>
       </c>
       <c r="Q9" s="19">
@@ -5081,52 +5238,55 @@
       </c>
       <c r="U9" s="19">
         <v>0.38</v>
       </c>
       <c r="V9" s="19">
         <v>0.49</v>
       </c>
       <c r="W9" s="19">
         <v>0.48</v>
       </c>
       <c r="X9" s="19">
         <v>0.52</v>
       </c>
       <c r="Y9" s="19">
         <v>0.57999999999999996</v>
       </c>
       <c r="Z9" s="19">
         <v>0.44</v>
       </c>
       <c r="AA9" s="19">
         <v>1.86</v>
       </c>
       <c r="AB9" s="19">
         <v>1.67</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="19">
+        <v>1.59</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="44" t="s">
         <v>31</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="6"/>
       <c r="E10" s="6"/>
       <c r="F10" s="6"/>
       <c r="G10" s="6"/>
       <c r="H10" s="13"/>
       <c r="I10" s="6"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="15"/>
       <c r="N10" s="19">
         <v>0.96</v>
       </c>
       <c r="O10" s="19">
         <v>0.87</v>
       </c>
       <c r="P10" s="47">
         <v>0.93</v>
       </c>
       <c r="Q10" s="19">
@@ -5143,52 +5303,55 @@
       </c>
       <c r="U10" s="19">
         <v>1.1299999999999999</v>
       </c>
       <c r="V10" s="19">
         <v>1.1299999999999999</v>
       </c>
       <c r="W10" s="19">
         <v>1.19</v>
       </c>
       <c r="X10" s="19">
         <v>1.21</v>
       </c>
       <c r="Y10" s="19">
         <v>1.27</v>
       </c>
       <c r="Z10" s="19">
         <v>1.1299999999999999</v>
       </c>
       <c r="AA10" s="19">
         <v>1.1399999999999999</v>
       </c>
       <c r="AB10" s="19">
         <v>1.43</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="19">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="44" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="6"/>
       <c r="E11" s="6"/>
       <c r="F11" s="6"/>
       <c r="G11" s="6"/>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="6"/>
       <c r="N11" s="19">
         <v>1.1100000000000001</v>
       </c>
       <c r="O11" s="19">
         <v>1.02</v>
       </c>
       <c r="P11" s="47">
         <v>1.19</v>
       </c>
       <c r="Q11" s="19">
@@ -5205,52 +5368,55 @@
       </c>
       <c r="U11" s="19">
         <v>1.18</v>
       </c>
       <c r="V11" s="19">
         <v>1.1599999999999999</v>
       </c>
       <c r="W11" s="19">
         <v>1.1200000000000001</v>
       </c>
       <c r="X11" s="19">
         <v>1.1000000000000001</v>
       </c>
       <c r="Y11" s="19">
         <v>1.08</v>
       </c>
       <c r="Z11" s="19">
         <v>1.71</v>
       </c>
       <c r="AA11" s="19">
         <v>1.3</v>
       </c>
       <c r="AB11" s="19">
         <v>1.18</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="19">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="44" t="s">
         <v>32</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="6"/>
       <c r="E12" s="6"/>
       <c r="F12" s="6"/>
       <c r="G12" s="6"/>
       <c r="H12" s="13"/>
       <c r="I12" s="6"/>
       <c r="J12" s="13"/>
       <c r="K12" s="13"/>
       <c r="L12" s="13"/>
       <c r="M12" s="15"/>
       <c r="N12" s="19">
         <v>0.93</v>
       </c>
       <c r="O12" s="19">
         <v>0.97</v>
       </c>
       <c r="P12" s="47">
         <v>0.79</v>
       </c>
       <c r="Q12" s="19">
@@ -5267,52 +5433,55 @@
       </c>
       <c r="U12" s="19">
         <v>0.57999999999999996</v>
       </c>
       <c r="V12" s="19">
         <v>0.68</v>
       </c>
       <c r="W12" s="19">
         <v>0.75</v>
       </c>
       <c r="X12" s="19">
         <v>0.81</v>
       </c>
       <c r="Y12" s="19">
         <v>0.78</v>
       </c>
       <c r="Z12" s="19">
         <v>0.48</v>
       </c>
       <c r="AA12" s="19">
         <v>0.51</v>
       </c>
       <c r="AB12" s="19">
         <v>0.67</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="19">
+        <v>1.25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="44" t="s">
         <v>33</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="6"/>
       <c r="E13" s="6"/>
       <c r="F13" s="6"/>
       <c r="G13" s="6"/>
       <c r="H13" s="13"/>
       <c r="I13" s="6"/>
       <c r="J13" s="13"/>
       <c r="K13" s="13"/>
       <c r="L13" s="13"/>
       <c r="M13" s="15"/>
       <c r="N13" s="19">
         <v>1.1399999999999999</v>
       </c>
       <c r="O13" s="19">
         <v>1.1499999999999999</v>
       </c>
       <c r="P13" s="47">
         <v>1.1499999999999999</v>
       </c>
       <c r="Q13" s="19">
@@ -5329,52 +5498,55 @@
       </c>
       <c r="U13" s="19">
         <v>1.45</v>
       </c>
       <c r="V13" s="19">
         <v>1.43</v>
       </c>
       <c r="W13" s="19">
         <v>1.46</v>
       </c>
       <c r="X13" s="19">
         <v>1.48</v>
       </c>
       <c r="Y13" s="19">
         <v>1.53</v>
       </c>
       <c r="Z13" s="19">
         <v>1.43</v>
       </c>
       <c r="AA13" s="19">
         <v>1.3</v>
       </c>
       <c r="AB13" s="19">
         <v>1.33</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="19">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="44" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="6"/>
       <c r="E14" s="6"/>
       <c r="F14" s="6"/>
       <c r="G14" s="6"/>
       <c r="H14" s="13"/>
       <c r="I14" s="6"/>
       <c r="J14" s="13"/>
       <c r="K14" s="13"/>
       <c r="L14" s="13"/>
       <c r="M14" s="15"/>
       <c r="N14" s="19">
         <v>0.44</v>
       </c>
       <c r="O14" s="19">
         <v>0.47</v>
       </c>
       <c r="P14" s="47">
         <v>0.31</v>
       </c>
       <c r="Q14" s="19">
@@ -5391,52 +5563,55 @@
       </c>
       <c r="U14" s="19">
         <v>0.79</v>
       </c>
       <c r="V14" s="19">
         <v>0.85</v>
       </c>
       <c r="W14" s="19">
         <v>0.86</v>
       </c>
       <c r="X14" s="19">
         <v>0.82</v>
       </c>
       <c r="Y14" s="19">
         <v>0.98</v>
       </c>
       <c r="Z14" s="19">
         <v>1.91</v>
       </c>
       <c r="AA14" s="19">
         <v>1.26</v>
       </c>
       <c r="AB14" s="19">
         <v>0.99</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="19">
+        <v>0.74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="44" t="s">
         <v>35</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="6"/>
       <c r="D15" s="6"/>
       <c r="E15" s="6"/>
       <c r="F15" s="6"/>
       <c r="G15" s="6"/>
       <c r="H15" s="13"/>
       <c r="I15" s="6"/>
       <c r="J15" s="13"/>
       <c r="K15" s="13"/>
       <c r="L15" s="13"/>
       <c r="M15" s="15"/>
       <c r="N15" s="19">
         <v>1.18</v>
       </c>
       <c r="O15" s="19">
         <v>1.32</v>
       </c>
       <c r="P15" s="47">
         <v>1.55</v>
       </c>
       <c r="Q15" s="19">
@@ -5453,52 +5628,55 @@
       </c>
       <c r="U15" s="19">
         <v>1.78</v>
       </c>
       <c r="V15" s="19">
         <v>1.79</v>
       </c>
       <c r="W15" s="19">
         <v>1.81</v>
       </c>
       <c r="X15" s="19">
         <v>1.85</v>
       </c>
       <c r="Y15" s="19">
         <v>1.91</v>
       </c>
       <c r="Z15" s="19">
         <v>1.91</v>
       </c>
       <c r="AA15" s="19">
         <v>1.75</v>
       </c>
       <c r="AB15" s="19">
         <v>1.92</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="19">
+        <v>1.94</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="44" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="13"/>
       <c r="I16" s="6"/>
       <c r="J16" s="13"/>
       <c r="K16" s="13"/>
       <c r="L16" s="13"/>
       <c r="M16" s="15"/>
       <c r="N16" s="19">
         <v>1.36</v>
       </c>
       <c r="O16" s="19">
         <v>1.74</v>
       </c>
       <c r="P16" s="47">
         <v>1.81</v>
       </c>
       <c r="Q16" s="19">
@@ -5515,52 +5693,55 @@
       </c>
       <c r="U16" s="19">
         <v>2.16</v>
       </c>
       <c r="V16" s="19">
         <v>2.34</v>
       </c>
       <c r="W16" s="19">
         <v>2.2599999999999998</v>
       </c>
       <c r="X16" s="19">
         <v>2.27</v>
       </c>
       <c r="Y16" s="19">
         <v>2.41</v>
       </c>
       <c r="Z16" s="19">
         <v>2.17</v>
       </c>
       <c r="AA16" s="19">
         <v>1.67</v>
       </c>
       <c r="AB16" s="19">
         <v>1.71</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="19">
+        <v>1.39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="44" t="s">
         <v>37</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
       <c r="E17" s="6"/>
       <c r="F17" s="6"/>
       <c r="G17" s="6"/>
       <c r="H17" s="13"/>
       <c r="I17" s="6"/>
       <c r="J17" s="13"/>
       <c r="K17" s="13"/>
       <c r="L17" s="13"/>
       <c r="M17" s="15"/>
       <c r="N17" s="19">
         <v>1.34</v>
       </c>
       <c r="O17" s="19">
         <v>1.45</v>
       </c>
       <c r="P17" s="47">
         <v>1.62</v>
       </c>
       <c r="Q17" s="19">
@@ -5577,84 +5758,88 @@
       </c>
       <c r="U17" s="19">
         <v>1.77</v>
       </c>
       <c r="V17" s="19">
         <v>1.81</v>
       </c>
       <c r="W17" s="19">
         <v>1.85</v>
       </c>
       <c r="X17" s="19">
         <v>1.82</v>
       </c>
       <c r="Y17" s="19">
         <v>1.85</v>
       </c>
       <c r="Z17" s="19">
         <v>1.63</v>
       </c>
       <c r="AA17" s="19">
         <v>1.59</v>
       </c>
       <c r="AB17" s="19">
         <v>1.77</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="60" t="s">
+      <c r="AC17" s="19">
+        <v>1.83</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="57" t="s">
         <v>21</v>
       </c>
-      <c r="B18" s="60"/>
-[...27 lines deleted...]
-    <row r="19" spans="1:28">
+      <c r="B18" s="57"/>
+      <c r="C18" s="57"/>
+      <c r="D18" s="57"/>
+      <c r="E18" s="57"/>
+      <c r="F18" s="57"/>
+      <c r="G18" s="57"/>
+      <c r="H18" s="57"/>
+      <c r="I18" s="57"/>
+      <c r="J18" s="57"/>
+      <c r="K18" s="57"/>
+      <c r="L18" s="57"/>
+      <c r="M18" s="57"/>
+      <c r="N18" s="57"/>
+      <c r="O18" s="57"/>
+      <c r="P18" s="57"/>
+      <c r="Q18" s="57"/>
+      <c r="R18" s="57"/>
+      <c r="S18" s="57"/>
+      <c r="T18" s="57"/>
+      <c r="U18" s="57"/>
+      <c r="V18" s="57"/>
+      <c r="W18" s="57"/>
+      <c r="X18" s="57"/>
+      <c r="Y18" s="57"/>
+      <c r="Z18" s="57"/>
+      <c r="AA18" s="57"/>
+      <c r="AB18" s="57"/>
+      <c r="AC18" s="57"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="34">
         <v>1.31</v>
       </c>
       <c r="C19" s="34">
         <v>1.52</v>
       </c>
       <c r="D19" s="34">
         <v>1.5</v>
       </c>
       <c r="E19" s="34">
         <v>1.51</v>
       </c>
       <c r="F19" s="34">
         <v>1.5</v>
       </c>
       <c r="G19" s="34">
         <v>1.53</v>
       </c>
       <c r="H19" s="35">
         <v>1.58</v>
       </c>
       <c r="I19" s="34">
@@ -5695,84 +5880,88 @@
       </c>
       <c r="U19" s="43">
         <v>1.72</v>
       </c>
       <c r="V19" s="43">
         <v>1.79</v>
       </c>
       <c r="W19" s="43">
         <v>1.78</v>
       </c>
       <c r="X19" s="43">
         <v>1.82</v>
       </c>
       <c r="Y19" s="43">
         <v>1.89</v>
       </c>
       <c r="Z19" s="27">
         <v>2</v>
       </c>
       <c r="AA19" s="27">
         <v>1.77</v>
       </c>
       <c r="AB19" s="27">
         <v>1.87</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="43">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="61" t="s">
         <v>3</v>
       </c>
       <c r="B20" s="61"/>
       <c r="C20" s="61"/>
       <c r="D20" s="61"/>
       <c r="E20" s="61"/>
       <c r="F20" s="61"/>
       <c r="G20" s="61"/>
       <c r="H20" s="61"/>
       <c r="I20" s="61"/>
       <c r="J20" s="61"/>
       <c r="K20" s="61"/>
       <c r="L20" s="61"/>
       <c r="M20" s="61"/>
       <c r="N20" s="61"/>
       <c r="O20" s="61"/>
       <c r="P20" s="61"/>
       <c r="Q20" s="61"/>
       <c r="R20" s="61"/>
       <c r="S20" s="61"/>
       <c r="T20" s="61"/>
       <c r="U20" s="61"/>
       <c r="V20" s="61"/>
       <c r="W20" s="61"/>
       <c r="X20" s="61"/>
       <c r="Y20" s="61"/>
       <c r="Z20" s="61"/>
       <c r="AA20" s="61"/>
       <c r="AB20" s="61"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="61"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="24" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="37">
         <v>0.67</v>
       </c>
       <c r="C21" s="37">
         <v>0.75</v>
       </c>
       <c r="D21" s="37">
         <v>0.77</v>
       </c>
       <c r="E21" s="37">
         <v>0.74</v>
       </c>
       <c r="F21" s="37">
         <v>0.73</v>
       </c>
       <c r="G21" s="37">
         <v>0.75</v>
       </c>
       <c r="H21" s="38">
         <v>0.75</v>
       </c>
       <c r="I21" s="37">
@@ -5813,90 +6002,93 @@
       </c>
       <c r="U21" s="40">
         <v>1.42</v>
       </c>
       <c r="V21" s="40">
         <v>1.43</v>
       </c>
       <c r="W21" s="40">
         <v>1.45</v>
       </c>
       <c r="X21" s="40">
         <v>1.46</v>
       </c>
       <c r="Y21" s="41">
         <v>1.5</v>
       </c>
       <c r="Z21" s="41">
         <v>1.48</v>
       </c>
       <c r="AA21" s="28">
         <v>1.35</v>
       </c>
       <c r="AB21" s="28">
         <v>1.48</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="28">
+        <v>1.53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="20" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="23" spans="1:28">
+    <row r="23" spans="1:29">
       <c r="A23" s="21"/>
     </row>
-    <row r="24" spans="1:28">
+    <row r="24" spans="1:29">
       <c r="A24" s="21"/>
     </row>
-    <row r="25" spans="1:28">
+    <row r="25" spans="1:29">
       <c r="A25" s="21"/>
     </row>
-    <row r="26" spans="1:28">
+    <row r="26" spans="1:29">
       <c r="A26" s="21"/>
     </row>
-    <row r="27" spans="1:28">
+    <row r="27" spans="1:29">
       <c r="A27" s="21"/>
     </row>
-    <row r="28" spans="1:28">
+    <row r="28" spans="1:29">
       <c r="A28" s="21"/>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" s="21"/>
     </row>
-    <row r="30" spans="1:28">
+    <row r="30" spans="1:29">
       <c r="A30" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A5:AB5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A20:AB20"/>
+    <mergeCell ref="A20:AC20"/>
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="A1:AC1"/>
+    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="A18:AC18"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="Z3:AB3"/>
-    <mergeCell ref="A1:AB1"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General rate of marriage</vt:lpstr>