--- v0 (2026-04-15)
+++ v1 (2026-05-14)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General mortality rate" sheetId="4" r:id="rId2"/>
     <sheet name="By gender" sheetId="5" r:id="rId3"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId4"/>
     <sheet name="Infant mortality rate " sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="533" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="560" uniqueCount="50">
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -402,51 +402,51 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="90">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -596,91 +596,94 @@
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -965,148 +968,151 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA38"/>
+  <dimension ref="A2:AB38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB8" sqref="AB8"/>
-      <selection pane="bottomLeft" activeCell="AC19" sqref="AC19"/>
+      <selection pane="bottomLeft" activeCell="AC25" sqref="AC25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27">
-      <c r="A2" s="81" t="s">
+    <row r="2" spans="1:28">
+      <c r="A2" s="77" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="81"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:27" s="1" customFormat="1">
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+      <c r="U2" s="77"/>
+      <c r="V2" s="77"/>
+      <c r="W2" s="77"/>
+      <c r="X2" s="77"/>
+      <c r="Y2" s="77"/>
+      <c r="Z2" s="77"/>
+      <c r="AA2" s="77"/>
+      <c r="AB2" s="77"/>
+    </row>
+    <row r="3" spans="1:28" s="1" customFormat="1">
       <c r="N3" s="61"/>
       <c r="O3" s="61"/>
       <c r="P3" s="61"/>
       <c r="Q3" s="61"/>
       <c r="R3" s="61"/>
       <c r="S3" s="61"/>
       <c r="T3" s="61"/>
       <c r="U3" s="61"/>
       <c r="V3" s="61"/>
       <c r="W3" s="61"/>
       <c r="X3" s="61"/>
       <c r="Y3" s="61"/>
       <c r="Z3" s="61"/>
       <c r="AA3" s="61"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="77">
+      <c r="AB3" s="61"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="85"/>
+      <c r="B4" s="83">
         <v>2021</v>
       </c>
-      <c r="C4" s="78"/>
-[...10 lines deleted...]
-      <c r="N4" s="77">
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="83">
         <v>2025</v>
       </c>
-      <c r="O4" s="78"/>
-[...10 lines deleted...]
-      <c r="Z4" s="85">
+      <c r="O4" s="84"/>
+      <c r="P4" s="84"/>
+      <c r="Q4" s="84"/>
+      <c r="R4" s="84"/>
+      <c r="S4" s="84"/>
+      <c r="T4" s="84"/>
+      <c r="U4" s="84"/>
+      <c r="V4" s="84"/>
+      <c r="W4" s="84"/>
+      <c r="X4" s="84"/>
+      <c r="Y4" s="84"/>
+      <c r="Z4" s="78">
         <v>2026</v>
       </c>
-      <c r="AA4" s="86"/>
-[...2 lines deleted...]
-      <c r="A5" s="80"/>
+      <c r="AA4" s="79"/>
+      <c r="AB4" s="79"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="86"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1141,83 +1147,87 @@
       </c>
       <c r="T5" s="3" t="s">
         <v>47</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="Y5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="82" t="s">
+      <c r="AB5" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="82"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="80"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="80"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="8">
         <v>1272</v>
       </c>
       <c r="C7" s="8">
         <v>1169</v>
       </c>
       <c r="D7" s="9">
         <v>1253</v>
       </c>
       <c r="E7" s="9">
         <v>1568</v>
       </c>
       <c r="F7" s="9">
         <v>1603</v>
       </c>
       <c r="G7" s="9">
         <v>1273</v>
       </c>
       <c r="H7" s="16">
         <v>1383</v>
       </c>
       <c r="I7" s="9">
@@ -1255,52 +1265,55 @@
       </c>
       <c r="T7" s="35">
         <v>897</v>
       </c>
       <c r="U7" s="35">
         <v>760</v>
       </c>
       <c r="V7" s="35">
         <v>735</v>
       </c>
       <c r="W7" s="35">
         <v>854</v>
       </c>
       <c r="X7" s="35">
         <v>882</v>
       </c>
       <c r="Y7" s="35">
         <v>912</v>
       </c>
       <c r="Z7" s="46">
         <v>708</v>
       </c>
       <c r="AA7" s="35">
         <v>691</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="35">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="16"/>
       <c r="I8" s="9"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="16"/>
       <c r="N8" s="25">
         <v>42</v>
       </c>
       <c r="O8" s="25">
         <v>40</v>
       </c>
       <c r="P8" s="25">
         <v>39</v>
       </c>
       <c r="Q8" s="25">
@@ -1314,52 +1327,55 @@
       </c>
       <c r="T8" s="25">
         <v>51</v>
       </c>
       <c r="U8" s="25">
         <v>42</v>
       </c>
       <c r="V8" s="25">
         <v>28</v>
       </c>
       <c r="W8" s="25">
         <v>37</v>
       </c>
       <c r="X8" s="25">
         <v>45</v>
       </c>
       <c r="Y8" s="25">
         <v>46</v>
       </c>
       <c r="Z8" s="52">
         <v>36</v>
       </c>
       <c r="AA8" s="25">
         <v>38</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="25">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="16"/>
       <c r="I9" s="9"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="25">
         <v>23</v>
       </c>
       <c r="O9" s="25">
         <v>32</v>
       </c>
       <c r="P9" s="25">
         <v>19</v>
       </c>
       <c r="Q9" s="25">
@@ -1373,52 +1389,55 @@
       </c>
       <c r="T9" s="25">
         <v>25</v>
       </c>
       <c r="U9" s="25">
         <v>24</v>
       </c>
       <c r="V9" s="25">
         <v>27</v>
       </c>
       <c r="W9" s="25">
         <v>27</v>
       </c>
       <c r="X9" s="25">
         <v>34</v>
       </c>
       <c r="Y9" s="25">
         <v>23</v>
       </c>
       <c r="Z9" s="52">
         <v>24</v>
       </c>
       <c r="AA9" s="25">
         <v>17</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="16"/>
       <c r="I10" s="9"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="25">
         <v>16</v>
       </c>
       <c r="O10" s="25">
         <v>27</v>
       </c>
       <c r="P10" s="25">
         <v>13</v>
       </c>
       <c r="Q10" s="25">
@@ -1432,52 +1451,55 @@
       </c>
       <c r="T10" s="25">
         <v>21</v>
       </c>
       <c r="U10" s="25">
         <v>10</v>
       </c>
       <c r="V10" s="25">
         <v>27</v>
       </c>
       <c r="W10" s="25">
         <v>20</v>
       </c>
       <c r="X10" s="25">
         <v>12</v>
       </c>
       <c r="Y10" s="25">
         <v>16</v>
       </c>
       <c r="Z10" s="52">
         <v>10</v>
       </c>
       <c r="AA10" s="25">
         <v>18</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="25">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="16"/>
       <c r="I11" s="9"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="25">
         <v>146</v>
       </c>
       <c r="O11" s="25">
         <v>143</v>
       </c>
       <c r="P11" s="25">
         <v>140</v>
       </c>
       <c r="Q11" s="25">
@@ -1491,52 +1513,55 @@
       </c>
       <c r="T11" s="25">
         <v>159</v>
       </c>
       <c r="U11" s="25">
         <v>140</v>
       </c>
       <c r="V11" s="25">
         <v>140</v>
       </c>
       <c r="W11" s="25">
         <v>168</v>
       </c>
       <c r="X11" s="25">
         <v>167</v>
       </c>
       <c r="Y11" s="25">
         <v>180</v>
       </c>
       <c r="Z11" s="52">
         <v>143</v>
       </c>
       <c r="AA11" s="25">
         <v>133</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="25">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="25">
         <v>87</v>
       </c>
       <c r="O12" s="25">
         <v>84</v>
       </c>
       <c r="P12" s="25">
         <v>66</v>
       </c>
       <c r="Q12" s="25">
@@ -1550,52 +1575,55 @@
       </c>
       <c r="T12" s="25">
         <v>94</v>
       </c>
       <c r="U12" s="25">
         <v>83</v>
       </c>
       <c r="V12" s="25">
         <v>77</v>
       </c>
       <c r="W12" s="25">
         <v>104</v>
       </c>
       <c r="X12" s="25">
         <v>104</v>
       </c>
       <c r="Y12" s="25">
         <v>101</v>
       </c>
       <c r="Z12" s="52">
         <v>74</v>
       </c>
       <c r="AA12" s="25">
         <v>66</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="16"/>
       <c r="I13" s="9"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="25">
         <v>10</v>
       </c>
       <c r="O13" s="25">
         <v>15</v>
       </c>
       <c r="P13" s="25">
         <v>12</v>
       </c>
       <c r="Q13" s="25">
@@ -1609,52 +1637,55 @@
       </c>
       <c r="T13" s="25">
         <v>17</v>
       </c>
       <c r="U13" s="25">
         <v>13</v>
       </c>
       <c r="V13" s="25">
         <v>13</v>
       </c>
       <c r="W13" s="25">
         <v>21</v>
       </c>
       <c r="X13" s="25">
         <v>15</v>
       </c>
       <c r="Y13" s="25">
         <v>26</v>
       </c>
       <c r="Z13" s="52">
         <v>18</v>
       </c>
       <c r="AA13" s="25">
         <v>16</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="25">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="16"/>
       <c r="I14" s="9"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="25">
         <v>116</v>
       </c>
       <c r="O14" s="25">
         <v>131</v>
       </c>
       <c r="P14" s="25">
         <v>115</v>
       </c>
       <c r="Q14" s="25">
@@ -1668,52 +1699,55 @@
       </c>
       <c r="T14" s="25">
         <v>185</v>
       </c>
       <c r="U14" s="25">
         <v>147</v>
       </c>
       <c r="V14" s="25">
         <v>134</v>
       </c>
       <c r="W14" s="25">
         <v>172</v>
       </c>
       <c r="X14" s="25">
         <v>162</v>
       </c>
       <c r="Y14" s="25">
         <v>172</v>
       </c>
       <c r="Z14" s="52">
         <v>145</v>
       </c>
       <c r="AA14" s="25">
         <v>129</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="25">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="16"/>
       <c r="I15" s="9"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="25">
         <v>17</v>
       </c>
       <c r="O15" s="25">
         <v>24</v>
       </c>
       <c r="P15" s="25">
         <v>16</v>
       </c>
       <c r="Q15" s="25">
@@ -1727,52 +1761,55 @@
       </c>
       <c r="T15" s="25">
         <v>10</v>
       </c>
       <c r="U15" s="25">
         <v>16</v>
       </c>
       <c r="V15" s="25">
         <v>13</v>
       </c>
       <c r="W15" s="25">
         <v>21</v>
       </c>
       <c r="X15" s="25">
         <v>24</v>
       </c>
       <c r="Y15" s="25">
         <v>12</v>
       </c>
       <c r="Z15" s="52">
         <v>17</v>
       </c>
       <c r="AA15" s="25">
         <v>21</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="16"/>
       <c r="I16" s="9"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="25">
         <v>148</v>
       </c>
       <c r="O16" s="25">
         <v>126</v>
       </c>
       <c r="P16" s="25">
         <v>103</v>
       </c>
       <c r="Q16" s="25">
@@ -1786,52 +1823,55 @@
       </c>
       <c r="T16" s="25">
         <v>160</v>
       </c>
       <c r="U16" s="25">
         <v>115</v>
       </c>
       <c r="V16" s="25">
         <v>139</v>
       </c>
       <c r="W16" s="25">
         <v>137</v>
       </c>
       <c r="X16" s="25">
         <v>151</v>
       </c>
       <c r="Y16" s="25">
         <v>153</v>
       </c>
       <c r="Z16" s="52">
         <v>102</v>
       </c>
       <c r="AA16" s="25">
         <v>115</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="25">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="16"/>
       <c r="I17" s="9"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="25">
         <v>38</v>
       </c>
       <c r="O17" s="25">
         <v>38</v>
       </c>
       <c r="P17" s="25">
         <v>30</v>
       </c>
       <c r="Q17" s="25">
@@ -1845,52 +1885,55 @@
       </c>
       <c r="T17" s="25">
         <v>39</v>
       </c>
       <c r="U17" s="25">
         <v>39</v>
       </c>
       <c r="V17" s="25">
         <v>29</v>
       </c>
       <c r="W17" s="25">
         <v>28</v>
       </c>
       <c r="X17" s="25">
         <v>32</v>
       </c>
       <c r="Y17" s="25">
         <v>48</v>
       </c>
       <c r="Z17" s="52">
         <v>30</v>
       </c>
       <c r="AA17" s="25">
         <v>29</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="57" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="16"/>
       <c r="I18" s="9"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="25">
         <v>95</v>
       </c>
       <c r="O18" s="25">
         <v>132</v>
       </c>
       <c r="P18" s="25">
         <v>87</v>
       </c>
       <c r="Q18" s="25">
@@ -1904,83 +1947,87 @@
       </c>
       <c r="T18" s="25">
         <v>136</v>
       </c>
       <c r="U18" s="25">
         <v>131</v>
       </c>
       <c r="V18" s="25">
         <v>108</v>
       </c>
       <c r="W18" s="25">
         <v>119</v>
       </c>
       <c r="X18" s="25">
         <v>136</v>
       </c>
       <c r="Y18" s="25">
         <v>135</v>
       </c>
       <c r="Z18" s="52">
         <v>109</v>
       </c>
       <c r="AA18" s="25">
         <v>109</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="75" t="s">
+      <c r="AB18" s="25">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="81" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="75"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="81"/>
+      <c r="C19" s="81"/>
+      <c r="D19" s="81"/>
+      <c r="E19" s="81"/>
+      <c r="F19" s="81"/>
+      <c r="G19" s="81"/>
+      <c r="H19" s="81"/>
+      <c r="I19" s="81"/>
+      <c r="J19" s="81"/>
+      <c r="K19" s="81"/>
+      <c r="L19" s="81"/>
+      <c r="M19" s="81"/>
+      <c r="N19" s="81"/>
+      <c r="O19" s="81"/>
+      <c r="P19" s="81"/>
+      <c r="Q19" s="81"/>
+      <c r="R19" s="81"/>
+      <c r="S19" s="81"/>
+      <c r="T19" s="81"/>
+      <c r="U19" s="81"/>
+      <c r="V19" s="81"/>
+      <c r="W19" s="81"/>
+      <c r="X19" s="81"/>
+      <c r="Y19" s="81"/>
+      <c r="Z19" s="81"/>
+      <c r="AA19" s="81"/>
+      <c r="AB19" s="81"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="8">
         <v>422</v>
       </c>
       <c r="C20" s="8">
         <v>361</v>
       </c>
       <c r="D20" s="9">
         <v>393</v>
       </c>
       <c r="E20" s="9">
         <v>445</v>
       </c>
       <c r="F20" s="9">
         <v>474</v>
       </c>
       <c r="G20" s="9">
         <v>390</v>
       </c>
       <c r="H20" s="16">
         <v>405</v>
       </c>
       <c r="I20" s="9">
@@ -2018,52 +2065,55 @@
       </c>
       <c r="T20" s="36">
         <v>191</v>
       </c>
       <c r="U20" s="36">
         <v>147</v>
       </c>
       <c r="V20" s="36">
         <v>148</v>
       </c>
       <c r="W20" s="36">
         <v>172</v>
       </c>
       <c r="X20" s="36">
         <v>172</v>
       </c>
       <c r="Y20" s="36">
         <v>167</v>
       </c>
       <c r="Z20" s="46">
         <v>149</v>
       </c>
       <c r="AA20" s="35">
         <v>150</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="35">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="16"/>
       <c r="I21" s="9"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="25">
         <v>38</v>
       </c>
       <c r="O21" s="55">
         <v>37</v>
       </c>
       <c r="P21" s="25">
         <v>34</v>
       </c>
       <c r="Q21" s="25">
@@ -2077,52 +2127,55 @@
       </c>
       <c r="T21" s="55">
         <v>45</v>
       </c>
       <c r="U21" s="55">
         <v>38</v>
       </c>
       <c r="V21" s="55">
         <v>27</v>
       </c>
       <c r="W21" s="55">
         <v>31</v>
       </c>
       <c r="X21" s="55">
         <v>42</v>
       </c>
       <c r="Y21" s="55">
         <v>42</v>
       </c>
       <c r="Z21" s="52">
         <v>33</v>
       </c>
       <c r="AA21" s="25">
         <v>35</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="25">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="16"/>
       <c r="I22" s="9"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="25">
         <v>23</v>
       </c>
       <c r="O22" s="55">
         <v>32</v>
       </c>
       <c r="P22" s="25">
         <v>19</v>
       </c>
       <c r="Q22" s="25">
@@ -2136,52 +2189,55 @@
       </c>
       <c r="T22" s="55">
         <v>25</v>
       </c>
       <c r="U22" s="55">
         <v>24</v>
       </c>
       <c r="V22" s="55">
         <v>27</v>
       </c>
       <c r="W22" s="55">
         <v>27</v>
       </c>
       <c r="X22" s="55">
         <v>34</v>
       </c>
       <c r="Y22" s="55">
         <v>23</v>
       </c>
       <c r="Z22" s="52">
         <v>24</v>
       </c>
       <c r="AA22" s="25">
         <v>17</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="25">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="16"/>
       <c r="I23" s="9"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
       <c r="N23" s="25">
         <v>18</v>
       </c>
       <c r="O23" s="55">
         <v>22</v>
       </c>
       <c r="P23" s="25">
         <v>18</v>
       </c>
       <c r="Q23" s="25">
@@ -2195,52 +2251,55 @@
       </c>
       <c r="T23" s="55">
         <v>20</v>
       </c>
       <c r="U23" s="55">
         <v>23</v>
       </c>
       <c r="V23" s="55">
         <v>22</v>
       </c>
       <c r="W23" s="55">
         <v>23</v>
       </c>
       <c r="X23" s="55">
         <v>21</v>
       </c>
       <c r="Y23" s="55">
         <v>25</v>
       </c>
       <c r="Z23" s="52">
         <v>22</v>
       </c>
       <c r="AA23" s="25">
         <v>26</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="25">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="16"/>
       <c r="I24" s="9"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
       <c r="N24" s="25">
         <v>30</v>
       </c>
       <c r="O24" s="55">
         <v>41</v>
       </c>
       <c r="P24" s="25">
         <v>48</v>
       </c>
       <c r="Q24" s="25">
@@ -2254,52 +2313,55 @@
       </c>
       <c r="T24" s="55">
         <v>55</v>
       </c>
       <c r="U24" s="55">
         <v>35</v>
       </c>
       <c r="V24" s="55">
         <v>33</v>
       </c>
       <c r="W24" s="55">
         <v>45</v>
       </c>
       <c r="X24" s="55">
         <v>34</v>
       </c>
       <c r="Y24" s="55">
         <v>39</v>
       </c>
       <c r="Z24" s="52">
         <v>38</v>
       </c>
       <c r="AA24" s="25">
         <v>34</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="25">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="25">
         <v>52</v>
       </c>
       <c r="O25" s="55">
         <v>37</v>
       </c>
       <c r="P25" s="25">
         <v>37</v>
       </c>
       <c r="Q25" s="25">
@@ -2313,83 +2375,87 @@
       </c>
       <c r="T25" s="55">
         <v>46</v>
       </c>
       <c r="U25" s="55">
         <v>27</v>
       </c>
       <c r="V25" s="55">
         <v>39</v>
       </c>
       <c r="W25" s="55">
         <v>46</v>
       </c>
       <c r="X25" s="55">
         <v>41</v>
       </c>
       <c r="Y25" s="55">
         <v>38</v>
       </c>
       <c r="Z25" s="52">
         <v>32</v>
       </c>
       <c r="AA25" s="25">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="76" t="s">
+      <c r="AB25" s="25">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="76"/>
-[...26 lines deleted...]
-    <row r="27" spans="1:27">
+      <c r="B26" s="82"/>
+      <c r="C26" s="82"/>
+      <c r="D26" s="82"/>
+      <c r="E26" s="82"/>
+      <c r="F26" s="82"/>
+      <c r="G26" s="82"/>
+      <c r="H26" s="82"/>
+      <c r="I26" s="82"/>
+      <c r="J26" s="82"/>
+      <c r="K26" s="82"/>
+      <c r="L26" s="82"/>
+      <c r="M26" s="82"/>
+      <c r="N26" s="82"/>
+      <c r="O26" s="82"/>
+      <c r="P26" s="82"/>
+      <c r="Q26" s="82"/>
+      <c r="R26" s="82"/>
+      <c r="S26" s="82"/>
+      <c r="T26" s="82"/>
+      <c r="U26" s="82"/>
+      <c r="V26" s="82"/>
+      <c r="W26" s="82"/>
+      <c r="X26" s="82"/>
+      <c r="Y26" s="82"/>
+      <c r="Z26" s="82"/>
+      <c r="AA26" s="82"/>
+      <c r="AB26" s="82"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="8">
         <v>850</v>
       </c>
       <c r="C27" s="8">
         <v>808</v>
       </c>
       <c r="D27" s="9">
         <v>860</v>
       </c>
       <c r="E27" s="9">
         <v>1123</v>
       </c>
       <c r="F27" s="9">
         <v>1129</v>
       </c>
       <c r="G27" s="9">
         <v>883</v>
       </c>
       <c r="H27" s="16">
         <v>978</v>
       </c>
       <c r="I27" s="9">
@@ -2427,52 +2493,55 @@
       </c>
       <c r="T27" s="36">
         <v>706</v>
       </c>
       <c r="U27" s="36">
         <v>613</v>
       </c>
       <c r="V27" s="36">
         <v>587</v>
       </c>
       <c r="W27" s="36">
         <v>682</v>
       </c>
       <c r="X27" s="36">
         <v>710</v>
       </c>
       <c r="Y27" s="36">
         <v>745</v>
       </c>
       <c r="Z27" s="72">
         <v>559</v>
       </c>
       <c r="AA27" s="35">
         <v>541</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="35">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="59" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="16"/>
       <c r="I28" s="9"/>
       <c r="J28" s="21"/>
       <c r="K28" s="21"/>
       <c r="L28" s="21"/>
       <c r="M28" s="21"/>
       <c r="N28" s="25">
         <v>4</v>
       </c>
       <c r="O28" s="55">
         <v>3</v>
       </c>
       <c r="P28" s="25">
         <v>5</v>
       </c>
       <c r="Q28" s="25">
@@ -2486,52 +2555,55 @@
       </c>
       <c r="T28" s="55">
         <v>6</v>
       </c>
       <c r="U28" s="55">
         <v>4</v>
       </c>
       <c r="V28" s="55">
         <v>1</v>
       </c>
       <c r="W28" s="55">
         <v>6</v>
       </c>
       <c r="X28" s="55">
         <v>3</v>
       </c>
       <c r="Y28" s="55">
         <v>4</v>
       </c>
       <c r="Z28" s="73">
         <v>3</v>
       </c>
       <c r="AA28" s="25">
         <v>3</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="59" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="16"/>
       <c r="I29" s="9"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
       <c r="N29" s="25">
         <v>16</v>
       </c>
       <c r="O29" s="55">
         <v>27</v>
       </c>
       <c r="P29" s="25">
         <v>13</v>
       </c>
       <c r="Q29" s="25">
@@ -2545,52 +2617,55 @@
       </c>
       <c r="T29" s="55">
         <v>21</v>
       </c>
       <c r="U29" s="55">
         <v>10</v>
       </c>
       <c r="V29" s="55">
         <v>27</v>
       </c>
       <c r="W29" s="55">
         <v>20</v>
       </c>
       <c r="X29" s="55">
         <v>12</v>
       </c>
       <c r="Y29" s="55">
         <v>16</v>
       </c>
       <c r="Z29" s="73">
         <v>10</v>
       </c>
       <c r="AA29" s="25">
         <v>18</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="25">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="59" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="16"/>
       <c r="I30" s="9"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
       <c r="L30" s="21"/>
       <c r="M30" s="21"/>
       <c r="N30" s="25">
         <v>128</v>
       </c>
       <c r="O30" s="55">
         <v>121</v>
       </c>
       <c r="P30" s="25">
         <v>122</v>
       </c>
       <c r="Q30" s="25">
@@ -2604,52 +2679,55 @@
       </c>
       <c r="T30" s="55">
         <v>139</v>
       </c>
       <c r="U30" s="55">
         <v>117</v>
       </c>
       <c r="V30" s="55">
         <v>118</v>
       </c>
       <c r="W30" s="55">
         <v>145</v>
       </c>
       <c r="X30" s="55">
         <v>146</v>
       </c>
       <c r="Y30" s="55">
         <v>155</v>
       </c>
       <c r="Z30" s="73">
         <v>121</v>
       </c>
       <c r="AA30" s="25">
         <v>107</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="25">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="25">
         <v>87</v>
       </c>
       <c r="O31" s="55">
         <v>84</v>
       </c>
       <c r="P31" s="25">
         <v>66</v>
       </c>
       <c r="Q31" s="25">
@@ -2663,52 +2741,55 @@
       </c>
       <c r="T31" s="55">
         <v>94</v>
       </c>
       <c r="U31" s="55">
         <v>83</v>
       </c>
       <c r="V31" s="55">
         <v>77</v>
       </c>
       <c r="W31" s="55">
         <v>104</v>
       </c>
       <c r="X31" s="55">
         <v>104</v>
       </c>
       <c r="Y31" s="55">
         <v>101</v>
       </c>
       <c r="Z31" s="73">
         <v>74</v>
       </c>
       <c r="AA31" s="25">
         <v>66</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="25">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="59" t="s">
         <v>41</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="16"/>
       <c r="I32" s="9"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="21"/>
       <c r="N32" s="25">
         <v>10</v>
       </c>
       <c r="O32" s="55">
         <v>15</v>
       </c>
       <c r="P32" s="25">
         <v>12</v>
       </c>
       <c r="Q32" s="25">
@@ -2722,52 +2803,55 @@
       </c>
       <c r="T32" s="55">
         <v>17</v>
       </c>
       <c r="U32" s="55">
         <v>13</v>
       </c>
       <c r="V32" s="55">
         <v>13</v>
       </c>
       <c r="W32" s="55">
         <v>21</v>
       </c>
       <c r="X32" s="55">
         <v>15</v>
       </c>
       <c r="Y32" s="55">
         <v>26</v>
       </c>
       <c r="Z32" s="73">
         <v>18</v>
       </c>
       <c r="AA32" s="25">
         <v>16</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="25">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="59" t="s">
         <v>42</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="16"/>
       <c r="I33" s="9"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="25">
         <v>86</v>
       </c>
       <c r="O33" s="55">
         <v>90</v>
       </c>
       <c r="P33" s="25">
         <v>67</v>
       </c>
       <c r="Q33" s="25">
@@ -2781,52 +2865,55 @@
       </c>
       <c r="T33" s="55">
         <v>130</v>
       </c>
       <c r="U33" s="55">
         <v>112</v>
       </c>
       <c r="V33" s="55">
         <v>101</v>
       </c>
       <c r="W33" s="55">
         <v>127</v>
       </c>
       <c r="X33" s="55">
         <v>128</v>
       </c>
       <c r="Y33" s="55">
         <v>133</v>
       </c>
       <c r="Z33" s="73">
         <v>107</v>
       </c>
       <c r="AA33" s="25">
         <v>95</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="25">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="59" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="16"/>
       <c r="I34" s="9"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
       <c r="N34" s="25">
         <v>17</v>
       </c>
       <c r="O34" s="55">
         <v>24</v>
       </c>
       <c r="P34" s="25">
         <v>16</v>
       </c>
       <c r="Q34" s="25">
@@ -2840,52 +2927,55 @@
       </c>
       <c r="T34" s="55">
         <v>10</v>
       </c>
       <c r="U34" s="55">
         <v>16</v>
       </c>
       <c r="V34" s="55">
         <v>13</v>
       </c>
       <c r="W34" s="55">
         <v>21</v>
       </c>
       <c r="X34" s="55">
         <v>24</v>
       </c>
       <c r="Y34" s="55">
         <v>12</v>
       </c>
       <c r="Z34" s="73">
         <v>17</v>
       </c>
       <c r="AA34" s="25">
         <v>21</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="16"/>
       <c r="I35" s="9"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="25">
         <v>96</v>
       </c>
       <c r="O35" s="55">
         <v>89</v>
       </c>
       <c r="P35" s="25">
         <v>66</v>
       </c>
       <c r="Q35" s="25">
@@ -2899,52 +2989,55 @@
       </c>
       <c r="T35" s="55">
         <v>114</v>
       </c>
       <c r="U35" s="55">
         <v>88</v>
       </c>
       <c r="V35" s="55">
         <v>100</v>
       </c>
       <c r="W35" s="55">
         <v>91</v>
       </c>
       <c r="X35" s="55">
         <v>110</v>
       </c>
       <c r="Y35" s="55">
         <v>115</v>
       </c>
       <c r="Z35" s="73">
         <v>70</v>
       </c>
       <c r="AA35" s="25">
         <v>77</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="25">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="59" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="9"/>
       <c r="E36" s="9"/>
       <c r="F36" s="9"/>
       <c r="G36" s="9"/>
       <c r="H36" s="16"/>
       <c r="I36" s="9"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="21"/>
       <c r="N36" s="25">
         <v>38</v>
       </c>
       <c r="O36" s="55">
         <v>38</v>
       </c>
       <c r="P36" s="25">
         <v>30</v>
       </c>
       <c r="Q36" s="25">
@@ -2958,52 +3051,55 @@
       </c>
       <c r="T36" s="55">
         <v>39</v>
       </c>
       <c r="U36" s="55">
         <v>39</v>
       </c>
       <c r="V36" s="55">
         <v>29</v>
       </c>
       <c r="W36" s="55">
         <v>28</v>
       </c>
       <c r="X36" s="55">
         <v>32</v>
       </c>
       <c r="Y36" s="55">
         <v>48</v>
       </c>
       <c r="Z36" s="73">
         <v>30</v>
       </c>
       <c r="AA36" s="25">
         <v>29</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="25">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="16"/>
       <c r="I37" s="9"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="54">
         <v>95</v>
       </c>
       <c r="O37" s="54">
         <v>132</v>
       </c>
       <c r="P37" s="26">
         <v>87</v>
       </c>
       <c r="Q37" s="26">
@@ -3017,175 +3113,181 @@
       </c>
       <c r="T37" s="26">
         <v>136</v>
       </c>
       <c r="U37" s="26">
         <v>131</v>
       </c>
       <c r="V37" s="26">
         <v>108</v>
       </c>
       <c r="W37" s="26">
         <v>119</v>
       </c>
       <c r="X37" s="26">
         <v>136</v>
       </c>
       <c r="Y37" s="26">
         <v>135</v>
       </c>
       <c r="Z37" s="53">
         <v>109</v>
       </c>
       <c r="AA37" s="26">
         <v>109</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="26">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AA4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A26:AB26"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A19:AA19"/>
-    <mergeCell ref="A26:AA26"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA40"/>
+  <dimension ref="A2:AB40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AG24" sqref="AG24"/>
-      <selection pane="bottomLeft" activeCell="AC21" sqref="AC21"/>
+      <selection pane="bottomLeft" activeCell="AC22" sqref="AC22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="7" width="0" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27">
-      <c r="A2" s="81" t="s">
+    <row r="2" spans="1:28">
+      <c r="A2" s="77" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="81"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:27" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+      <c r="U2" s="77"/>
+      <c r="V2" s="77"/>
+      <c r="W2" s="77"/>
+      <c r="X2" s="77"/>
+      <c r="Y2" s="77"/>
+      <c r="Z2" s="77"/>
+      <c r="AA2" s="77"/>
+      <c r="AB2" s="77"/>
+    </row>
+    <row r="3" spans="1:28" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="M3" s="24"/>
       <c r="N3" s="61"/>
       <c r="O3" s="61"/>
       <c r="P3" s="61"/>
       <c r="Q3" s="61"/>
       <c r="R3" s="61"/>
       <c r="S3" s="61"/>
       <c r="T3" s="61"/>
       <c r="U3" s="61"/>
       <c r="V3" s="61"/>
       <c r="W3" s="61"/>
       <c r="X3" s="61"/>
       <c r="Y3" s="61"/>
       <c r="Z3" s="61"/>
       <c r="AA3" s="61"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="77">
+      <c r="AB3" s="61"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="85"/>
+      <c r="B4" s="83">
         <v>2021</v>
       </c>
-      <c r="C4" s="78"/>
-[...10 lines deleted...]
-      <c r="N4" s="77">
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="83">
         <v>2025</v>
       </c>
-      <c r="O4" s="78"/>
-[...10 lines deleted...]
-      <c r="Z4" s="85">
+      <c r="O4" s="84"/>
+      <c r="P4" s="84"/>
+      <c r="Q4" s="84"/>
+      <c r="R4" s="84"/>
+      <c r="S4" s="84"/>
+      <c r="T4" s="84"/>
+      <c r="U4" s="84"/>
+      <c r="V4" s="84"/>
+      <c r="W4" s="84"/>
+      <c r="X4" s="84"/>
+      <c r="Y4" s="84"/>
+      <c r="Z4" s="78">
         <v>2026</v>
       </c>
-      <c r="AA4" s="86"/>
-[...2 lines deleted...]
-      <c r="A5" s="80"/>
+      <c r="AA4" s="79"/>
+      <c r="AB4" s="79"/>
+    </row>
+    <row r="5" spans="1:28" ht="29.25" customHeight="1">
+      <c r="A5" s="86"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -3220,83 +3322,87 @@
       </c>
       <c r="T5" s="3" t="s">
         <v>49</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Y5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="82" t="s">
+      <c r="AB5" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="82"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="80"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="80"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="39">
         <v>7.17</v>
       </c>
       <c r="C7" s="39">
         <v>7.23</v>
       </c>
       <c r="D7" s="40">
         <v>7.17</v>
       </c>
       <c r="E7" s="40">
         <v>7.66</v>
       </c>
       <c r="F7" s="40">
         <v>7.94</v>
       </c>
       <c r="G7" s="40">
         <v>7.84</v>
       </c>
       <c r="H7" s="41">
         <v>7.83</v>
       </c>
       <c r="I7" s="40">
@@ -3334,52 +3440,55 @@
       </c>
       <c r="T7" s="51">
         <v>5.95</v>
       </c>
       <c r="U7" s="51">
         <v>5.92</v>
       </c>
       <c r="V7" s="51">
         <v>5.89</v>
       </c>
       <c r="W7" s="51">
         <v>5.94</v>
       </c>
       <c r="X7" s="51">
         <v>6.02</v>
       </c>
       <c r="Y7" s="51">
         <v>6.08</v>
       </c>
       <c r="Z7" s="51">
         <v>5.14</v>
       </c>
       <c r="AA7" s="51">
         <v>5.35</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="51">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="18"/>
       <c r="I8" s="12"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="22"/>
       <c r="N8" s="37">
         <v>7.54</v>
       </c>
       <c r="O8" s="37">
         <v>7.69</v>
       </c>
       <c r="P8" s="64">
         <v>7.43</v>
       </c>
       <c r="Q8" s="37">
@@ -3393,52 +3502,55 @@
       </c>
       <c r="T8" s="37">
         <v>7.93</v>
       </c>
       <c r="U8" s="37">
         <v>7.88</v>
       </c>
       <c r="V8" s="37">
         <v>7.58</v>
       </c>
       <c r="W8" s="37">
         <v>7.48</v>
       </c>
       <c r="X8" s="37">
         <v>7.56</v>
       </c>
       <c r="Y8" s="37">
         <v>7.61</v>
       </c>
       <c r="Z8" s="37">
         <v>6.37</v>
       </c>
       <c r="AA8" s="37">
         <v>6.9</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="37">
+        <v>7.87</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="18"/>
       <c r="I9" s="12"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="22"/>
       <c r="N9" s="27">
         <v>5.08</v>
       </c>
       <c r="O9" s="27">
         <v>6.32</v>
       </c>
       <c r="P9" s="64">
         <v>5.6</v>
       </c>
       <c r="Q9" s="37">
@@ -3452,52 +3564,55 @@
       </c>
       <c r="T9" s="37">
         <v>5.38</v>
       </c>
       <c r="U9" s="37">
         <v>5.36</v>
       </c>
       <c r="V9" s="37">
         <v>5.45</v>
       </c>
       <c r="W9" s="37">
         <v>5.5</v>
       </c>
       <c r="X9" s="37">
         <v>5.7</v>
       </c>
       <c r="Y9" s="37">
         <v>5.64</v>
       </c>
       <c r="Z9" s="37">
         <v>4.95</v>
       </c>
       <c r="AA9" s="37">
         <v>4.42</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="37">
+        <v>5.21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="18"/>
       <c r="I10" s="12"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="22"/>
       <c r="N10" s="37">
         <v>6.9</v>
       </c>
       <c r="O10" s="37">
         <v>9.74</v>
       </c>
       <c r="P10" s="64">
         <v>8.31</v>
       </c>
       <c r="Q10" s="37">
@@ -3511,52 +3626,55 @@
       </c>
       <c r="T10" s="37">
         <v>8.0500000000000007</v>
       </c>
       <c r="U10" s="37">
         <v>7.56</v>
       </c>
       <c r="V10" s="37">
         <v>8.0299999999999994</v>
       </c>
       <c r="W10" s="37">
         <v>8.08</v>
       </c>
       <c r="X10" s="37">
         <v>7.82</v>
       </c>
       <c r="Y10" s="37">
         <v>7.74</v>
       </c>
       <c r="Z10" s="37">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA10" s="37">
         <v>6.49</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="37">
+        <v>6.82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="18"/>
       <c r="I11" s="12"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="22"/>
       <c r="N11" s="37">
         <v>6.07</v>
       </c>
       <c r="O11" s="37">
         <v>6.31</v>
       </c>
       <c r="P11" s="64">
         <v>6.13</v>
       </c>
       <c r="Q11" s="37">
@@ -3570,52 +3688,55 @@
       </c>
       <c r="T11" s="37">
         <v>6.52</v>
       </c>
       <c r="U11" s="37">
         <v>6.43</v>
       </c>
       <c r="V11" s="37">
         <v>6.38</v>
       </c>
       <c r="W11" s="37">
         <v>6.44</v>
       </c>
       <c r="X11" s="37">
         <v>6.51</v>
       </c>
       <c r="Y11" s="37">
         <v>6.59</v>
       </c>
       <c r="Z11" s="37">
         <v>5.99</v>
       </c>
       <c r="AA11" s="37">
         <v>6.07</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="37">
+        <v>6.19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="37">
         <v>6.01</v>
       </c>
       <c r="O12" s="37">
         <v>6.21</v>
       </c>
       <c r="P12" s="64">
         <v>5.64</v>
       </c>
       <c r="Q12" s="37">
@@ -3629,52 +3750,55 @@
       </c>
       <c r="T12" s="37">
         <v>6.03</v>
       </c>
       <c r="U12" s="37">
         <v>5.99</v>
       </c>
       <c r="V12" s="37">
         <v>5.94</v>
       </c>
       <c r="W12" s="37">
         <v>6.07</v>
       </c>
       <c r="X12" s="37">
         <v>6.19</v>
       </c>
       <c r="Y12" s="37">
         <v>6.26</v>
       </c>
       <c r="Z12" s="37">
         <v>5.0599999999999996</v>
       </c>
       <c r="AA12" s="37">
         <v>5.05</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="37">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="18"/>
       <c r="I13" s="12"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="22"/>
       <c r="N13" s="37">
         <v>4.6500000000000004</v>
       </c>
       <c r="O13" s="37">
         <v>6.08</v>
       </c>
       <c r="P13" s="64">
         <v>5.87</v>
       </c>
       <c r="Q13" s="37">
@@ -3688,52 +3812,55 @@
       </c>
       <c r="T13" s="37">
         <v>6.77</v>
       </c>
       <c r="U13" s="37">
         <v>6.66</v>
       </c>
       <c r="V13" s="37">
         <v>6.6</v>
       </c>
       <c r="W13" s="37">
         <v>6.9</v>
       </c>
       <c r="X13" s="37">
         <v>6.91</v>
       </c>
       <c r="Y13" s="37">
         <v>7.33</v>
       </c>
       <c r="Z13" s="37">
         <v>8.7200000000000006</v>
       </c>
       <c r="AA13" s="37">
         <v>8.65</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="37">
+        <v>7.17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="18"/>
       <c r="I14" s="12"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="22"/>
       <c r="N14" s="37">
         <v>3.77</v>
       </c>
       <c r="O14" s="37">
         <v>4.1900000000000004</v>
       </c>
       <c r="P14" s="64">
         <v>4.03</v>
       </c>
       <c r="Q14" s="37">
@@ -3747,52 +3874,55 @@
       </c>
       <c r="T14" s="37">
         <v>4.7699999999999996</v>
       </c>
       <c r="U14" s="37">
         <v>4.7699999999999996</v>
       </c>
       <c r="V14" s="37">
         <v>4.74</v>
       </c>
       <c r="W14" s="37">
         <v>4.83</v>
       </c>
       <c r="X14" s="37">
         <v>4.88</v>
       </c>
       <c r="Y14" s="37">
         <v>4.9400000000000004</v>
       </c>
       <c r="Z14" s="37">
         <v>4.43</v>
       </c>
       <c r="AA14" s="37">
         <v>4.41</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="37">
+        <v>4.6500000000000004</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="18"/>
       <c r="I15" s="12"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="22"/>
       <c r="N15" s="37">
         <v>7.55</v>
       </c>
       <c r="O15" s="37">
         <v>9.57</v>
       </c>
       <c r="P15" s="64">
         <v>8.7200000000000006</v>
       </c>
       <c r="Q15" s="37">
@@ -3806,52 +3936,55 @@
       </c>
       <c r="T15" s="37">
         <v>7.86</v>
       </c>
       <c r="U15" s="37">
         <v>7.76</v>
       </c>
       <c r="V15" s="37">
         <v>7.54</v>
       </c>
       <c r="W15" s="37">
         <v>7.72</v>
       </c>
       <c r="X15" s="37">
         <v>8.02</v>
       </c>
       <c r="Y15" s="37">
         <v>7.78</v>
       </c>
       <c r="Z15" s="37">
         <v>8.1199999999999992</v>
       </c>
       <c r="AA15" s="37">
         <v>9.5399999999999991</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="37">
+        <v>8.74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="18"/>
       <c r="I16" s="12"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="22"/>
       <c r="N16" s="37">
         <v>6.69</v>
       </c>
       <c r="O16" s="37">
         <v>6.46</v>
       </c>
       <c r="P16" s="64">
         <v>5.84</v>
       </c>
       <c r="Q16" s="37">
@@ -3865,52 +3998,55 @@
       </c>
       <c r="T16" s="37">
         <v>5.99</v>
       </c>
       <c r="U16" s="37">
         <v>5.89</v>
       </c>
       <c r="V16" s="37">
         <v>5.95</v>
       </c>
       <c r="W16" s="37">
         <v>5.97</v>
       </c>
       <c r="X16" s="37">
         <v>6.07</v>
       </c>
       <c r="Y16" s="37">
         <v>6.13</v>
       </c>
       <c r="Z16" s="37">
         <v>4.33</v>
       </c>
       <c r="AA16" s="37">
         <v>4.8600000000000003</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="37">
+        <v>5.25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="18"/>
       <c r="I17" s="12"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="22"/>
       <c r="N17" s="37">
         <v>7.41</v>
       </c>
       <c r="O17" s="37">
         <v>7.77</v>
       </c>
       <c r="P17" s="64">
         <v>7.1</v>
       </c>
       <c r="Q17" s="37">
@@ -3924,52 +4060,55 @@
       </c>
       <c r="T17" s="37">
         <v>6.59</v>
       </c>
       <c r="U17" s="37">
         <v>6.72</v>
       </c>
       <c r="V17" s="37">
         <v>6.62</v>
       </c>
       <c r="W17" s="37">
         <v>6.5</v>
       </c>
       <c r="X17" s="37">
         <v>6.5</v>
       </c>
       <c r="Y17" s="37">
         <v>6.73</v>
       </c>
       <c r="Z17" s="37">
         <v>5.91</v>
       </c>
       <c r="AA17" s="37">
         <v>6.14</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="37">
+        <v>6.02</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="57" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="18"/>
       <c r="I18" s="12"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="22"/>
       <c r="N18" s="37">
         <v>4.7</v>
       </c>
       <c r="O18" s="37">
         <v>5.89</v>
       </c>
       <c r="P18" s="64">
         <v>5.35</v>
       </c>
       <c r="Q18" s="37">
@@ -3983,83 +4122,87 @@
       </c>
       <c r="T18" s="37">
         <v>5.83</v>
       </c>
       <c r="U18" s="37">
         <v>5.92</v>
       </c>
       <c r="V18" s="37">
         <v>5.87</v>
       </c>
       <c r="W18" s="37">
         <v>5.87</v>
       </c>
       <c r="X18" s="37">
         <v>5.97</v>
       </c>
       <c r="Y18" s="37">
         <v>6.03</v>
       </c>
       <c r="Z18" s="37">
         <v>5.21</v>
       </c>
       <c r="AA18" s="37">
         <v>5.49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="75" t="s">
+      <c r="AB18" s="37">
+        <v>5.59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="81" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="75"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="81"/>
+      <c r="C19" s="81"/>
+      <c r="D19" s="81"/>
+      <c r="E19" s="81"/>
+      <c r="F19" s="81"/>
+      <c r="G19" s="81"/>
+      <c r="H19" s="81"/>
+      <c r="I19" s="81"/>
+      <c r="J19" s="81"/>
+      <c r="K19" s="81"/>
+      <c r="L19" s="81"/>
+      <c r="M19" s="81"/>
+      <c r="N19" s="81"/>
+      <c r="O19" s="81"/>
+      <c r="P19" s="81"/>
+      <c r="Q19" s="81"/>
+      <c r="R19" s="81"/>
+      <c r="S19" s="81"/>
+      <c r="T19" s="81"/>
+      <c r="U19" s="81"/>
+      <c r="V19" s="81"/>
+      <c r="W19" s="81"/>
+      <c r="X19" s="81"/>
+      <c r="Y19" s="81"/>
+      <c r="Z19" s="81"/>
+      <c r="AA19" s="81"/>
+      <c r="AB19" s="81"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="39">
         <v>10.88</v>
       </c>
       <c r="C20" s="39">
         <v>10.61</v>
       </c>
       <c r="D20" s="40">
         <v>10.44</v>
       </c>
       <c r="E20" s="40">
         <v>10.79</v>
       </c>
       <c r="F20" s="40">
         <v>11.08</v>
       </c>
       <c r="G20" s="40">
         <v>10.95</v>
       </c>
       <c r="H20" s="41">
         <v>10.88</v>
       </c>
       <c r="I20" s="40">
@@ -4097,52 +4240,55 @@
       </c>
       <c r="T20" s="45">
         <v>6.54</v>
       </c>
       <c r="U20" s="45">
         <v>6.43</v>
       </c>
       <c r="V20" s="45">
         <v>6.37</v>
       </c>
       <c r="W20" s="45">
         <v>6.39</v>
       </c>
       <c r="X20" s="45">
         <v>6.43</v>
       </c>
       <c r="Y20" s="45">
         <v>6.43</v>
       </c>
       <c r="Z20" s="45">
         <v>5.62</v>
       </c>
       <c r="AA20" s="51">
         <v>5.93</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="51">
+        <v>6.44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="18"/>
       <c r="I21" s="12"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="22"/>
       <c r="N21" s="37">
         <v>7.81</v>
       </c>
       <c r="O21" s="32">
         <v>6.02</v>
       </c>
       <c r="P21" s="64">
         <v>7.67</v>
       </c>
       <c r="Q21" s="37">
@@ -4156,52 +4302,55 @@
       </c>
       <c r="T21" s="32">
         <v>8.15</v>
       </c>
       <c r="U21" s="32">
         <v>8.11</v>
       </c>
       <c r="V21" s="32">
         <v>7.84</v>
       </c>
       <c r="W21" s="32">
         <v>7.69</v>
       </c>
       <c r="X21" s="32">
         <v>7.79</v>
       </c>
       <c r="Y21" s="32">
         <v>7.86</v>
       </c>
       <c r="Z21" s="32">
         <v>6.67</v>
       </c>
       <c r="AA21" s="37">
         <v>7.24</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="37">
+        <v>8.2799999999999994</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="18"/>
       <c r="I22" s="12"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="22"/>
       <c r="N22" s="37">
         <v>5.08</v>
       </c>
       <c r="O22" s="32">
         <v>5.41</v>
       </c>
       <c r="P22" s="64">
         <v>5.6</v>
       </c>
       <c r="Q22" s="37">
@@ -4215,52 +4364,55 @@
       </c>
       <c r="T22" s="32">
         <v>5.38</v>
       </c>
       <c r="U22" s="32">
         <v>5.36</v>
       </c>
       <c r="V22" s="32">
         <v>5.45</v>
       </c>
       <c r="W22" s="32">
         <v>5.5</v>
       </c>
       <c r="X22" s="32">
         <v>5.7</v>
       </c>
       <c r="Y22" s="32">
         <v>5.64</v>
       </c>
       <c r="Z22" s="32">
         <v>4.95</v>
       </c>
       <c r="AA22" s="37">
         <v>4.42</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="37">
+        <v>5.21</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="18"/>
       <c r="I23" s="12"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="22"/>
       <c r="N23" s="37">
         <v>5.2</v>
       </c>
       <c r="O23" s="32">
         <v>27.4</v>
       </c>
       <c r="P23" s="64">
         <v>5.74</v>
       </c>
       <c r="Q23" s="37">
@@ -4274,52 +4426,55 @@
       </c>
       <c r="T23" s="32">
         <v>5.84</v>
       </c>
       <c r="U23" s="32">
         <v>5.94</v>
       </c>
       <c r="V23" s="32">
         <v>6.01</v>
       </c>
       <c r="W23" s="32">
         <v>6.07</v>
       </c>
       <c r="X23" s="32">
         <v>6.08</v>
       </c>
       <c r="Y23" s="32">
         <v>6.18</v>
       </c>
       <c r="Z23" s="32">
         <v>6.39</v>
       </c>
       <c r="AA23" s="37">
         <v>7.36</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="37">
+        <v>7.13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="18"/>
       <c r="I24" s="12"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="22"/>
       <c r="N24" s="37">
         <v>4.08</v>
       </c>
       <c r="O24" s="32">
         <v>20.76</v>
       </c>
       <c r="P24" s="64">
         <v>5.51</v>
       </c>
       <c r="Q24" s="37">
@@ -4333,52 +4488,55 @@
       </c>
       <c r="T24" s="32">
         <v>6.01</v>
       </c>
       <c r="U24" s="32">
         <v>5.84</v>
       </c>
       <c r="V24" s="32">
         <v>5.69</v>
       </c>
       <c r="W24" s="32">
         <v>5.73</v>
       </c>
       <c r="X24" s="32">
         <v>5.64</v>
       </c>
       <c r="Y24" s="32">
         <v>5.6</v>
       </c>
       <c r="Z24" s="32">
         <v>4.93</v>
       </c>
       <c r="AA24" s="37">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="37">
+        <v>5.27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="11"/>
       <c r="K25" s="11"/>
       <c r="L25" s="11"/>
       <c r="M25" s="11"/>
       <c r="N25" s="37">
         <v>9.43</v>
       </c>
       <c r="O25" s="32">
         <v>14.93</v>
       </c>
       <c r="P25" s="64">
         <v>7.82</v>
       </c>
       <c r="Q25" s="37">
@@ -4392,83 +4550,87 @@
       </c>
       <c r="T25" s="32">
         <v>7.21</v>
       </c>
       <c r="U25" s="32">
         <v>6.9</v>
       </c>
       <c r="V25" s="32">
         <v>6.93</v>
       </c>
       <c r="W25" s="32">
         <v>7.06</v>
       </c>
       <c r="X25" s="32">
         <v>7.11</v>
       </c>
       <c r="Y25" s="32">
         <v>7.09</v>
       </c>
       <c r="Z25" s="32">
         <v>5.75</v>
       </c>
       <c r="AA25" s="37">
         <v>6.58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="76" t="s">
+      <c r="AB25" s="37">
+        <v>7.06</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="82" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="76"/>
-[...26 lines deleted...]
-    <row r="27" spans="1:27">
+      <c r="B26" s="82"/>
+      <c r="C26" s="82"/>
+      <c r="D26" s="82"/>
+      <c r="E26" s="82"/>
+      <c r="F26" s="82"/>
+      <c r="G26" s="82"/>
+      <c r="H26" s="82"/>
+      <c r="I26" s="82"/>
+      <c r="J26" s="82"/>
+      <c r="K26" s="82"/>
+      <c r="L26" s="82"/>
+      <c r="M26" s="82"/>
+      <c r="N26" s="82"/>
+      <c r="O26" s="82"/>
+      <c r="P26" s="82"/>
+      <c r="Q26" s="82"/>
+      <c r="R26" s="82"/>
+      <c r="S26" s="82"/>
+      <c r="T26" s="82"/>
+      <c r="U26" s="82"/>
+      <c r="V26" s="82"/>
+      <c r="W26" s="82"/>
+      <c r="X26" s="82"/>
+      <c r="Y26" s="82"/>
+      <c r="Z26" s="82"/>
+      <c r="AA26" s="82"/>
+      <c r="AB26" s="82"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="43">
         <v>6.13</v>
       </c>
       <c r="C27" s="43">
         <v>6.29</v>
       </c>
       <c r="D27" s="40">
         <v>6.26</v>
       </c>
       <c r="E27" s="40">
         <v>6.78</v>
       </c>
       <c r="F27" s="40">
         <v>7.06</v>
       </c>
       <c r="G27" s="40">
         <v>6.97</v>
       </c>
       <c r="H27" s="44">
         <v>6.98</v>
       </c>
       <c r="I27" s="40">
@@ -4503,55 +4665,58 @@
       </c>
       <c r="S27" s="45">
         <v>5.68</v>
       </c>
       <c r="T27" s="45">
         <v>5.81</v>
       </c>
       <c r="U27" s="45">
         <v>5.79</v>
       </c>
       <c r="V27" s="45">
         <v>5.77</v>
       </c>
       <c r="W27" s="45">
         <v>5.83</v>
       </c>
       <c r="X27" s="45">
         <v>5.91</v>
       </c>
       <c r="Y27" s="45">
         <v>6</v>
       </c>
       <c r="Z27" s="45">
         <v>5.03</v>
       </c>
-      <c r="AA27" s="87">
+      <c r="AA27" s="75">
         <v>5.21</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="75">
+        <v>5.35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="59" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="19"/>
       <c r="I28" s="12"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="22"/>
       <c r="N28" s="37">
         <v>5.64</v>
       </c>
       <c r="O28" s="32">
         <v>5.2</v>
       </c>
       <c r="P28" s="64">
         <v>5.8</v>
       </c>
       <c r="Q28" s="37">
@@ -4562,55 +4727,58 @@
       </c>
       <c r="S28" s="32">
         <v>6.1</v>
       </c>
       <c r="T28" s="32">
         <v>6.42</v>
       </c>
       <c r="U28" s="32">
         <v>6.32</v>
       </c>
       <c r="V28" s="32">
         <v>5.79</v>
       </c>
       <c r="W28" s="32">
         <v>6.07</v>
       </c>
       <c r="X28" s="32">
         <v>5.92</v>
       </c>
       <c r="Y28" s="32">
         <v>5.9</v>
       </c>
       <c r="Z28" s="32">
         <v>4.2699999999999996</v>
       </c>
-      <c r="AA28" s="88">
+      <c r="AA28" s="76">
         <v>4.51</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="76">
+        <v>4.95</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="59" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="19"/>
       <c r="I29" s="12"/>
       <c r="J29" s="19"/>
       <c r="K29" s="19"/>
       <c r="L29" s="19"/>
       <c r="M29" s="22"/>
       <c r="N29" s="37">
         <v>6.9</v>
       </c>
       <c r="O29" s="32">
         <v>9.74</v>
       </c>
       <c r="P29" s="64">
         <v>8.31</v>
       </c>
       <c r="Q29" s="37">
@@ -4621,55 +4789,58 @@
       </c>
       <c r="S29" s="32">
         <v>7.89</v>
       </c>
       <c r="T29" s="32">
         <v>8.0500000000000007</v>
       </c>
       <c r="U29" s="32">
         <v>7.56</v>
       </c>
       <c r="V29" s="32">
         <v>8.0299999999999994</v>
       </c>
       <c r="W29" s="32">
         <v>8.08</v>
       </c>
       <c r="X29" s="32">
         <v>7.82</v>
       </c>
       <c r="Y29" s="32">
         <v>7.74</v>
       </c>
       <c r="Z29" s="32">
         <v>4.4000000000000004</v>
       </c>
-      <c r="AA29" s="88">
+      <c r="AA29" s="76">
         <v>6.49</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="76">
+        <v>6.82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="59" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="19"/>
       <c r="I30" s="12"/>
       <c r="J30" s="19"/>
       <c r="K30" s="19"/>
       <c r="L30" s="19"/>
       <c r="M30" s="22"/>
       <c r="N30" s="37">
         <v>6.22</v>
       </c>
       <c r="O30" s="32">
         <v>6.35</v>
       </c>
       <c r="P30" s="64">
         <v>6.2</v>
       </c>
       <c r="Q30" s="37">
@@ -4680,55 +4851,58 @@
       </c>
       <c r="S30" s="32">
         <v>6.62</v>
       </c>
       <c r="T30" s="32">
         <v>6.64</v>
       </c>
       <c r="U30" s="32">
         <v>6.51</v>
       </c>
       <c r="V30" s="32">
         <v>6.45</v>
       </c>
       <c r="W30" s="32">
         <v>6.5</v>
       </c>
       <c r="X30" s="32">
         <v>6.58</v>
       </c>
       <c r="Y30" s="32">
         <v>6.66</v>
       </c>
       <c r="Z30" s="32">
         <v>5.92</v>
       </c>
-      <c r="AA30" s="88">
+      <c r="AA30" s="76">
         <v>5.86</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="76">
+        <v>6.04</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
       <c r="J31" s="11"/>
       <c r="K31" s="11"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
       <c r="N31" s="37">
         <v>6.01</v>
       </c>
       <c r="O31" s="32">
         <v>6.21</v>
       </c>
       <c r="P31" s="64">
         <v>5.64</v>
       </c>
       <c r="Q31" s="37">
@@ -4739,55 +4913,58 @@
       </c>
       <c r="S31" s="32">
         <v>5.95</v>
       </c>
       <c r="T31" s="32">
         <v>6.03</v>
       </c>
       <c r="U31" s="32">
         <v>5.99</v>
       </c>
       <c r="V31" s="32">
         <v>5.94</v>
       </c>
       <c r="W31" s="32">
         <v>6.07</v>
       </c>
       <c r="X31" s="32">
         <v>6.19</v>
       </c>
       <c r="Y31" s="32">
         <v>6.26</v>
       </c>
       <c r="Z31" s="32">
         <v>5.0599999999999996</v>
       </c>
-      <c r="AA31" s="88">
+      <c r="AA31" s="76">
         <v>5.05</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="76">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="59" t="s">
         <v>41</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="19"/>
       <c r="I32" s="12"/>
       <c r="J32" s="19"/>
       <c r="K32" s="19"/>
       <c r="L32" s="19"/>
       <c r="M32" s="22"/>
       <c r="N32" s="37">
         <v>4.6500000000000004</v>
       </c>
       <c r="O32" s="32">
         <v>6.08</v>
       </c>
       <c r="P32" s="64">
         <v>5.87</v>
       </c>
       <c r="Q32" s="37">
@@ -4798,55 +4975,58 @@
       </c>
       <c r="S32" s="32">
         <v>6.6</v>
       </c>
       <c r="T32" s="32">
         <v>6.77</v>
       </c>
       <c r="U32" s="32">
         <v>6.66</v>
       </c>
       <c r="V32" s="32">
         <v>6.6</v>
       </c>
       <c r="W32" s="32">
         <v>6.9</v>
       </c>
       <c r="X32" s="32">
         <v>6.91</v>
       </c>
       <c r="Y32" s="32">
         <v>7.33</v>
       </c>
       <c r="Z32" s="32">
         <v>8.7200000000000006</v>
       </c>
-      <c r="AA32" s="88">
+      <c r="AA32" s="76">
         <v>8.65</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="76">
+        <v>7.17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="59" t="s">
         <v>42</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="19"/>
       <c r="I33" s="12"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="22"/>
       <c r="N33" s="37">
         <v>3.68</v>
       </c>
       <c r="O33" s="32">
         <v>3.93</v>
       </c>
       <c r="P33" s="64">
         <v>3.56</v>
       </c>
       <c r="Q33" s="37">
@@ -4857,55 +5037,58 @@
       </c>
       <c r="S33" s="32">
         <v>4.18</v>
       </c>
       <c r="T33" s="32">
         <v>4.38</v>
       </c>
       <c r="U33" s="32">
         <v>4.43</v>
       </c>
       <c r="V33" s="32">
         <v>4.4400000000000004</v>
       </c>
       <c r="W33" s="32">
         <v>4.54</v>
       </c>
       <c r="X33" s="32">
         <v>4.6399999999999997</v>
       </c>
       <c r="Y33" s="32">
         <v>4.7300000000000004</v>
       </c>
       <c r="Z33" s="32">
         <v>4.2699999999999996</v>
       </c>
-      <c r="AA33" s="88">
+      <c r="AA33" s="76">
         <v>4.25</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="76">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="59" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12"/>
       <c r="F34" s="12"/>
       <c r="G34" s="12"/>
       <c r="H34" s="19"/>
       <c r="I34" s="12"/>
       <c r="J34" s="19"/>
       <c r="K34" s="19"/>
       <c r="L34" s="19"/>
       <c r="M34" s="22"/>
       <c r="N34" s="37">
         <v>7.55</v>
       </c>
       <c r="O34" s="32">
         <v>9.57</v>
       </c>
       <c r="P34" s="64">
         <v>8.7200000000000006</v>
       </c>
       <c r="Q34" s="37">
@@ -4916,55 +5099,58 @@
       </c>
       <c r="S34" s="32">
         <v>8.4499999999999993</v>
       </c>
       <c r="T34" s="32">
         <v>7.86</v>
       </c>
       <c r="U34" s="32">
         <v>7.76</v>
       </c>
       <c r="V34" s="32">
         <v>7.54</v>
       </c>
       <c r="W34" s="32">
         <v>7.72</v>
       </c>
       <c r="X34" s="32">
         <v>8.02</v>
       </c>
       <c r="Y34" s="32">
         <v>7.78</v>
       </c>
       <c r="Z34" s="32">
         <v>8.1199999999999992</v>
       </c>
-      <c r="AA34" s="88">
+      <c r="AA34" s="76">
         <v>9.5399999999999991</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="76">
+        <v>8.74</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="12"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="19"/>
       <c r="I35" s="12"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
       <c r="L35" s="19"/>
       <c r="M35" s="22"/>
       <c r="N35" s="37">
         <v>5.78</v>
       </c>
       <c r="O35" s="32">
         <v>5.81</v>
       </c>
       <c r="P35" s="64">
         <v>5.19</v>
       </c>
       <c r="Q35" s="37">
@@ -4975,55 +5161,58 @@
       </c>
       <c r="S35" s="32">
         <v>5.36</v>
       </c>
       <c r="T35" s="32">
         <v>5.58</v>
       </c>
       <c r="U35" s="32">
         <v>5.55</v>
       </c>
       <c r="V35" s="32">
         <v>5.62</v>
       </c>
       <c r="W35" s="32">
         <v>5.61</v>
       </c>
       <c r="X35" s="32">
         <v>5.72</v>
       </c>
       <c r="Y35" s="32">
         <v>5.81</v>
       </c>
       <c r="Z35" s="32">
         <v>3.89</v>
       </c>
-      <c r="AA35" s="88">
+      <c r="AA35" s="76">
         <v>4.32</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="76">
+        <v>4.68</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="59" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="13"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="19"/>
       <c r="I36" s="12"/>
       <c r="J36" s="19"/>
       <c r="K36" s="19"/>
       <c r="L36" s="19"/>
       <c r="M36" s="22"/>
       <c r="N36" s="37">
         <v>7.41</v>
       </c>
       <c r="O36" s="32">
         <v>7.77</v>
       </c>
       <c r="P36" s="64">
         <v>7.1</v>
       </c>
       <c r="Q36" s="37">
@@ -5034,55 +5223,58 @@
       </c>
       <c r="S36" s="32">
         <v>6.42</v>
       </c>
       <c r="T36" s="32">
         <v>6.59</v>
       </c>
       <c r="U36" s="32">
         <v>6.72</v>
       </c>
       <c r="V36" s="32">
         <v>6.62</v>
       </c>
       <c r="W36" s="32">
         <v>6.5</v>
       </c>
       <c r="X36" s="32">
         <v>6.5</v>
       </c>
       <c r="Y36" s="32">
         <v>6.73</v>
       </c>
       <c r="Z36" s="32">
         <v>5.91</v>
       </c>
-      <c r="AA36" s="88">
+      <c r="AA36" s="76">
         <v>6.14</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="76">
+        <v>6.02</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="15"/>
       <c r="C37" s="15"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="20"/>
       <c r="I37" s="14"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="23"/>
       <c r="N37" s="56">
         <v>4.7</v>
       </c>
       <c r="O37" s="56">
         <v>5.89</v>
       </c>
       <c r="P37" s="65">
         <v>5.35</v>
       </c>
       <c r="Q37" s="38">
@@ -5096,191 +5288,197 @@
       </c>
       <c r="T37" s="38">
         <v>5.83</v>
       </c>
       <c r="U37" s="38">
         <v>5.92</v>
       </c>
       <c r="V37" s="38">
         <v>5.87</v>
       </c>
       <c r="W37" s="38">
         <v>5.87</v>
       </c>
       <c r="X37" s="38">
         <v>5.97</v>
       </c>
       <c r="Y37" s="38">
         <v>6.03</v>
       </c>
       <c r="Z37" s="38">
         <v>5.21</v>
       </c>
       <c r="AA37" s="38">
         <v>5.49</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="38">
+        <v>5.59</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="5" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="39" spans="1:27">
+    <row r="39" spans="1:28">
       <c r="A39" s="2"/>
     </row>
-    <row r="40" spans="1:27">
+    <row r="40" spans="1:28">
       <c r="A40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AA4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A26:AB26"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A19:AA19"/>
-    <mergeCell ref="A26:AA26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA48"/>
+  <dimension ref="A2:AB48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AG24" sqref="AG24"/>
-      <selection pane="bottomLeft" activeCell="AC38" sqref="AC38"/>
+      <selection pane="bottomLeft" activeCell="AD29" sqref="AD29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27">
-      <c r="A2" s="81" t="s">
+    <row r="2" spans="1:28">
+      <c r="A2" s="77" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="81"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:27" s="1" customFormat="1">
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+      <c r="U2" s="77"/>
+      <c r="V2" s="77"/>
+      <c r="W2" s="77"/>
+      <c r="X2" s="77"/>
+      <c r="Y2" s="77"/>
+      <c r="Z2" s="77"/>
+      <c r="AA2" s="77"/>
+      <c r="AB2" s="77"/>
+    </row>
+    <row r="3" spans="1:28" s="1" customFormat="1">
       <c r="A3" s="30"/>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
       <c r="L3" s="30"/>
       <c r="M3" s="30"/>
       <c r="N3" s="61"/>
       <c r="O3" s="61"/>
       <c r="P3" s="61"/>
       <c r="Q3" s="61"/>
       <c r="R3" s="61"/>
       <c r="S3" s="61"/>
       <c r="T3" s="61"/>
       <c r="U3" s="61"/>
       <c r="V3" s="61"/>
       <c r="W3" s="61"/>
       <c r="X3" s="61"/>
       <c r="Y3" s="61"/>
-      <c r="Z3" s="86"/>
-[...4 lines deleted...]
-      <c r="B4" s="77">
+      <c r="Z3" s="87"/>
+      <c r="AA3" s="87"/>
+      <c r="AB3" s="61"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="85"/>
+      <c r="B4" s="83">
         <v>2021</v>
       </c>
-      <c r="C4" s="78"/>
-[...10 lines deleted...]
-      <c r="N4" s="77">
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="83">
         <v>2025</v>
       </c>
-      <c r="O4" s="78"/>
-[...10 lines deleted...]
-      <c r="Z4" s="85">
+      <c r="O4" s="84"/>
+      <c r="P4" s="84"/>
+      <c r="Q4" s="84"/>
+      <c r="R4" s="84"/>
+      <c r="S4" s="84"/>
+      <c r="T4" s="84"/>
+      <c r="U4" s="84"/>
+      <c r="V4" s="84"/>
+      <c r="W4" s="84"/>
+      <c r="X4" s="84"/>
+      <c r="Y4" s="84"/>
+      <c r="Z4" s="78">
         <v>2026</v>
       </c>
-      <c r="AA4" s="86"/>
-[...2 lines deleted...]
-      <c r="A5" s="80"/>
+      <c r="AA4" s="79"/>
+      <c r="AB4" s="79"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="86"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -5315,83 +5513,87 @@
       </c>
       <c r="T5" s="3" t="s">
         <v>47</v>
       </c>
       <c r="U5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="Y5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="82" t="s">
+      <c r="AB5" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="82"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="80"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="80"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="47">
         <v>1272</v>
       </c>
       <c r="C7" s="47">
         <v>1169</v>
       </c>
       <c r="D7" s="48">
         <v>1253</v>
       </c>
       <c r="E7" s="48">
         <v>1568</v>
       </c>
       <c r="F7" s="48">
         <v>1603</v>
       </c>
       <c r="G7" s="48">
         <v>1273</v>
       </c>
       <c r="H7" s="34">
         <v>1383</v>
       </c>
       <c r="I7" s="34">
@@ -5429,52 +5631,55 @@
       </c>
       <c r="T7" s="46">
         <v>897</v>
       </c>
       <c r="U7" s="46">
         <v>760</v>
       </c>
       <c r="V7" s="46">
         <v>735</v>
       </c>
       <c r="W7" s="46">
         <v>854</v>
       </c>
       <c r="X7" s="46">
         <v>882</v>
       </c>
       <c r="Y7" s="46">
         <v>912</v>
       </c>
       <c r="Z7" s="46">
         <v>708</v>
       </c>
       <c r="AA7" s="35">
         <v>691</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="46">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="16"/>
       <c r="I8" s="16"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="16"/>
       <c r="N8" s="52">
         <v>42</v>
       </c>
       <c r="O8" s="52">
         <v>40</v>
       </c>
       <c r="P8" s="52">
         <v>39</v>
       </c>
       <c r="Q8" s="52">
@@ -5488,52 +5693,55 @@
       </c>
       <c r="T8" s="52">
         <v>51</v>
       </c>
       <c r="U8" s="52">
         <v>42</v>
       </c>
       <c r="V8" s="52">
         <v>28</v>
       </c>
       <c r="W8" s="52">
         <v>37</v>
       </c>
       <c r="X8" s="52">
         <v>45</v>
       </c>
       <c r="Y8" s="52">
         <v>46</v>
       </c>
       <c r="Z8" s="52">
         <v>36</v>
       </c>
       <c r="AA8" s="25">
         <v>38</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="52">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="52">
         <v>23</v>
       </c>
       <c r="O9" s="52">
         <v>32</v>
       </c>
       <c r="P9" s="52">
         <v>19</v>
       </c>
       <c r="Q9" s="52">
@@ -5547,52 +5755,55 @@
       </c>
       <c r="T9" s="52">
         <v>25</v>
       </c>
       <c r="U9" s="52">
         <v>24</v>
       </c>
       <c r="V9" s="52">
         <v>27</v>
       </c>
       <c r="W9" s="52">
         <v>27</v>
       </c>
       <c r="X9" s="52">
         <v>34</v>
       </c>
       <c r="Y9" s="52">
         <v>23</v>
       </c>
       <c r="Z9" s="52">
         <v>24</v>
       </c>
       <c r="AA9" s="25">
         <v>17</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="52">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="52">
         <v>16</v>
       </c>
       <c r="O10" s="52">
         <v>27</v>
       </c>
       <c r="P10" s="52">
         <v>13</v>
       </c>
       <c r="Q10" s="52">
@@ -5606,52 +5817,55 @@
       </c>
       <c r="T10" s="52">
         <v>21</v>
       </c>
       <c r="U10" s="52">
         <v>10</v>
       </c>
       <c r="V10" s="52">
         <v>27</v>
       </c>
       <c r="W10" s="52">
         <v>20</v>
       </c>
       <c r="X10" s="52">
         <v>12</v>
       </c>
       <c r="Y10" s="52">
         <v>16</v>
       </c>
       <c r="Z10" s="52">
         <v>10</v>
       </c>
       <c r="AA10" s="25">
         <v>18</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="52">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="52">
         <v>146</v>
       </c>
       <c r="O11" s="52">
         <v>143</v>
       </c>
       <c r="P11" s="52">
         <v>140</v>
       </c>
       <c r="Q11" s="52">
@@ -5665,52 +5879,55 @@
       </c>
       <c r="T11" s="52">
         <v>159</v>
       </c>
       <c r="U11" s="52">
         <v>140</v>
       </c>
       <c r="V11" s="52">
         <v>140</v>
       </c>
       <c r="W11" s="52">
         <v>168</v>
       </c>
       <c r="X11" s="52">
         <v>167</v>
       </c>
       <c r="Y11" s="52">
         <v>180</v>
       </c>
       <c r="Z11" s="52">
         <v>143</v>
       </c>
       <c r="AA11" s="25">
         <v>133</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="52">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="52">
         <v>87</v>
       </c>
       <c r="O12" s="52">
         <v>84</v>
       </c>
       <c r="P12" s="52">
         <v>66</v>
       </c>
       <c r="Q12" s="52">
@@ -5724,52 +5941,55 @@
       </c>
       <c r="T12" s="52">
         <v>94</v>
       </c>
       <c r="U12" s="52">
         <v>83</v>
       </c>
       <c r="V12" s="52">
         <v>77</v>
       </c>
       <c r="W12" s="52">
         <v>104</v>
       </c>
       <c r="X12" s="52">
         <v>104</v>
       </c>
       <c r="Y12" s="52">
         <v>101</v>
       </c>
       <c r="Z12" s="52">
         <v>74</v>
       </c>
       <c r="AA12" s="25">
         <v>66</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="52">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="52">
         <v>10</v>
       </c>
       <c r="O13" s="52">
         <v>15</v>
       </c>
       <c r="P13" s="52">
         <v>12</v>
       </c>
       <c r="Q13" s="52">
@@ -5783,52 +6003,55 @@
       </c>
       <c r="T13" s="52">
         <v>17</v>
       </c>
       <c r="U13" s="52">
         <v>13</v>
       </c>
       <c r="V13" s="52">
         <v>13</v>
       </c>
       <c r="W13" s="52">
         <v>21</v>
       </c>
       <c r="X13" s="52">
         <v>15</v>
       </c>
       <c r="Y13" s="52">
         <v>26</v>
       </c>
       <c r="Z13" s="52">
         <v>18</v>
       </c>
       <c r="AA13" s="25">
         <v>16</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="52">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="52">
         <v>116</v>
       </c>
       <c r="O14" s="52">
         <v>131</v>
       </c>
       <c r="P14" s="52">
         <v>115</v>
       </c>
       <c r="Q14" s="52">
@@ -5842,52 +6065,55 @@
       </c>
       <c r="T14" s="52">
         <v>185</v>
       </c>
       <c r="U14" s="52">
         <v>147</v>
       </c>
       <c r="V14" s="52">
         <v>134</v>
       </c>
       <c r="W14" s="52">
         <v>172</v>
       </c>
       <c r="X14" s="52">
         <v>162</v>
       </c>
       <c r="Y14" s="52">
         <v>172</v>
       </c>
       <c r="Z14" s="52">
         <v>145</v>
       </c>
       <c r="AA14" s="25">
         <v>129</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="52">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="16"/>
       <c r="I15" s="16"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="52">
         <v>17</v>
       </c>
       <c r="O15" s="52">
         <v>24</v>
       </c>
       <c r="P15" s="52">
         <v>16</v>
       </c>
       <c r="Q15" s="52">
@@ -5901,52 +6127,55 @@
       </c>
       <c r="T15" s="52">
         <v>10</v>
       </c>
       <c r="U15" s="52">
         <v>16</v>
       </c>
       <c r="V15" s="52">
         <v>13</v>
       </c>
       <c r="W15" s="52">
         <v>21</v>
       </c>
       <c r="X15" s="52">
         <v>24</v>
       </c>
       <c r="Y15" s="52">
         <v>12</v>
       </c>
       <c r="Z15" s="52">
         <v>17</v>
       </c>
       <c r="AA15" s="25">
         <v>21</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="52">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="52">
         <v>148</v>
       </c>
       <c r="O16" s="52">
         <v>126</v>
       </c>
       <c r="P16" s="52">
         <v>103</v>
       </c>
       <c r="Q16" s="52">
@@ -5960,52 +6189,55 @@
       </c>
       <c r="T16" s="52">
         <v>160</v>
       </c>
       <c r="U16" s="52">
         <v>115</v>
       </c>
       <c r="V16" s="52">
         <v>139</v>
       </c>
       <c r="W16" s="52">
         <v>137</v>
       </c>
       <c r="X16" s="52">
         <v>151</v>
       </c>
       <c r="Y16" s="52">
         <v>153</v>
       </c>
       <c r="Z16" s="52">
         <v>102</v>
       </c>
       <c r="AA16" s="25">
         <v>115</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="52">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="52">
         <v>38</v>
       </c>
       <c r="O17" s="52">
         <v>38</v>
       </c>
       <c r="P17" s="52">
         <v>30</v>
       </c>
       <c r="Q17" s="52">
@@ -6019,52 +6251,55 @@
       </c>
       <c r="T17" s="52">
         <v>39</v>
       </c>
       <c r="U17" s="52">
         <v>39</v>
       </c>
       <c r="V17" s="52">
         <v>29</v>
       </c>
       <c r="W17" s="52">
         <v>28</v>
       </c>
       <c r="X17" s="52">
         <v>32</v>
       </c>
       <c r="Y17" s="52">
         <v>48</v>
       </c>
       <c r="Z17" s="52">
         <v>30</v>
       </c>
       <c r="AA17" s="25">
         <v>29</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="52">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="57" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="52">
         <v>95</v>
       </c>
       <c r="O18" s="52">
         <v>132</v>
       </c>
       <c r="P18" s="52">
         <v>87</v>
       </c>
       <c r="Q18" s="52">
@@ -6078,83 +6313,87 @@
       </c>
       <c r="T18" s="52">
         <v>136</v>
       </c>
       <c r="U18" s="52">
         <v>131</v>
       </c>
       <c r="V18" s="52">
         <v>108</v>
       </c>
       <c r="W18" s="52">
         <v>119</v>
       </c>
       <c r="X18" s="52">
         <v>136</v>
       </c>
       <c r="Y18" s="52">
         <v>135</v>
       </c>
       <c r="Z18" s="52">
         <v>109</v>
       </c>
       <c r="AA18" s="25">
         <v>109</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="75" t="s">
+      <c r="AB18" s="52">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="81" t="s">
         <v>29</v>
       </c>
-      <c r="B19" s="75"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="81"/>
+      <c r="C19" s="81"/>
+      <c r="D19" s="81"/>
+      <c r="E19" s="81"/>
+      <c r="F19" s="81"/>
+      <c r="G19" s="81"/>
+      <c r="H19" s="81"/>
+      <c r="I19" s="81"/>
+      <c r="J19" s="81"/>
+      <c r="K19" s="81"/>
+      <c r="L19" s="81"/>
+      <c r="M19" s="81"/>
+      <c r="N19" s="81"/>
+      <c r="O19" s="81"/>
+      <c r="P19" s="81"/>
+      <c r="Q19" s="81"/>
+      <c r="R19" s="81"/>
+      <c r="S19" s="81"/>
+      <c r="T19" s="81"/>
+      <c r="U19" s="81"/>
+      <c r="V19" s="81"/>
+      <c r="W19" s="81"/>
+      <c r="X19" s="81"/>
+      <c r="Y19" s="81"/>
+      <c r="Z19" s="81"/>
+      <c r="AA19" s="81"/>
+      <c r="AB19" s="81"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="8">
         <v>695</v>
       </c>
       <c r="C20" s="8">
         <v>619</v>
       </c>
       <c r="D20" s="9">
         <v>696</v>
       </c>
       <c r="E20" s="9">
         <v>838</v>
       </c>
       <c r="F20" s="9">
         <v>877</v>
       </c>
       <c r="G20" s="9">
         <v>680</v>
       </c>
       <c r="H20" s="16">
         <v>763</v>
       </c>
       <c r="I20" s="9">
@@ -6192,52 +6431,55 @@
       </c>
       <c r="T20" s="46">
         <v>466</v>
       </c>
       <c r="U20" s="46">
         <v>426</v>
       </c>
       <c r="V20" s="46">
         <v>417</v>
       </c>
       <c r="W20" s="46">
         <v>485</v>
       </c>
       <c r="X20" s="46">
         <v>501</v>
       </c>
       <c r="Y20" s="46">
         <v>519</v>
       </c>
       <c r="Z20" s="46">
         <v>392</v>
       </c>
       <c r="AA20" s="46">
         <v>405</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="46">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="16"/>
       <c r="I21" s="9"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="52">
         <v>21</v>
       </c>
       <c r="O21" s="52">
         <v>22</v>
       </c>
       <c r="P21" s="52">
         <v>18</v>
       </c>
       <c r="Q21" s="52">
@@ -6251,52 +6493,55 @@
       </c>
       <c r="T21" s="52">
         <v>28</v>
       </c>
       <c r="U21" s="52">
         <v>16</v>
       </c>
       <c r="V21" s="52">
         <v>19</v>
       </c>
       <c r="W21" s="52">
         <v>22</v>
       </c>
       <c r="X21" s="52">
         <v>20</v>
       </c>
       <c r="Y21" s="52">
         <v>25</v>
       </c>
       <c r="Z21" s="52">
         <v>17</v>
       </c>
       <c r="AA21" s="52">
         <v>17</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="52">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="16"/>
       <c r="I22" s="9"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="52">
         <v>15</v>
       </c>
       <c r="O22" s="52">
         <v>17</v>
       </c>
       <c r="P22" s="52">
         <v>9</v>
       </c>
       <c r="Q22" s="52">
@@ -6310,52 +6555,55 @@
       </c>
       <c r="T22" s="52">
         <v>10</v>
       </c>
       <c r="U22" s="52">
         <v>11</v>
       </c>
       <c r="V22" s="52">
         <v>15</v>
       </c>
       <c r="W22" s="52">
         <v>18</v>
       </c>
       <c r="X22" s="52">
         <v>20</v>
       </c>
       <c r="Y22" s="52">
         <v>14</v>
       </c>
       <c r="Z22" s="52">
         <v>16</v>
       </c>
       <c r="AA22" s="52">
         <v>15</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="52">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="16"/>
       <c r="I23" s="9"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
       <c r="N23" s="52">
         <v>2</v>
       </c>
       <c r="O23" s="52">
         <v>17</v>
       </c>
       <c r="P23" s="52">
         <v>8</v>
       </c>
       <c r="Q23" s="52">
@@ -6369,52 +6617,55 @@
       </c>
       <c r="T23" s="52">
         <v>8</v>
       </c>
       <c r="U23" s="52">
         <v>5</v>
       </c>
       <c r="V23" s="52">
         <v>17</v>
       </c>
       <c r="W23" s="52">
         <v>10</v>
       </c>
       <c r="X23" s="52">
         <v>11</v>
       </c>
       <c r="Y23" s="52">
         <v>6</v>
       </c>
       <c r="Z23" s="52">
         <v>6</v>
       </c>
       <c r="AA23" s="52">
         <v>8</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="52">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="16"/>
       <c r="I24" s="9"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
       <c r="N24" s="52">
         <v>87</v>
       </c>
       <c r="O24" s="52">
         <v>82</v>
       </c>
       <c r="P24" s="52">
         <v>70</v>
       </c>
       <c r="Q24" s="52">
@@ -6428,52 +6679,55 @@
       </c>
       <c r="T24" s="52">
         <v>84</v>
       </c>
       <c r="U24" s="52">
         <v>81</v>
       </c>
       <c r="V24" s="52">
         <v>76</v>
       </c>
       <c r="W24" s="52">
         <v>89</v>
       </c>
       <c r="X24" s="52">
         <v>85</v>
       </c>
       <c r="Y24" s="52">
         <v>92</v>
       </c>
       <c r="Z24" s="52">
         <v>70</v>
       </c>
       <c r="AA24" s="52">
         <v>80</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="52">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="52">
         <v>54</v>
       </c>
       <c r="O25" s="52">
         <v>49</v>
       </c>
       <c r="P25" s="52">
         <v>32</v>
       </c>
       <c r="Q25" s="52">
@@ -6487,52 +6741,55 @@
       </c>
       <c r="T25" s="52">
         <v>57</v>
       </c>
       <c r="U25" s="52">
         <v>46</v>
       </c>
       <c r="V25" s="52">
         <v>45</v>
       </c>
       <c r="W25" s="52">
         <v>62</v>
       </c>
       <c r="X25" s="52">
         <v>65</v>
       </c>
       <c r="Y25" s="52">
         <v>64</v>
       </c>
       <c r="Z25" s="52">
         <v>46</v>
       </c>
       <c r="AA25" s="52">
         <v>36</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="52">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="16"/>
       <c r="I26" s="9"/>
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
       <c r="L26" s="16"/>
       <c r="M26" s="16"/>
       <c r="N26" s="52">
         <v>4</v>
       </c>
       <c r="O26" s="52">
         <v>11</v>
       </c>
       <c r="P26" s="52">
         <v>6</v>
       </c>
       <c r="Q26" s="52">
@@ -6546,52 +6803,55 @@
       </c>
       <c r="T26" s="52">
         <v>7</v>
       </c>
       <c r="U26" s="52">
         <v>8</v>
       </c>
       <c r="V26" s="52">
         <v>6</v>
       </c>
       <c r="W26" s="52">
         <v>12</v>
       </c>
       <c r="X26" s="52">
         <v>6</v>
       </c>
       <c r="Y26" s="52">
         <v>16</v>
       </c>
       <c r="Z26" s="52">
         <v>9</v>
       </c>
       <c r="AA26" s="52">
         <v>11</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="52">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="16"/>
       <c r="I27" s="9"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
       <c r="N27" s="52">
         <v>65</v>
       </c>
       <c r="O27" s="52">
         <v>78</v>
       </c>
       <c r="P27" s="52">
         <v>67</v>
       </c>
       <c r="Q27" s="52">
@@ -6605,52 +6865,55 @@
       </c>
       <c r="T27" s="52">
         <v>98</v>
       </c>
       <c r="U27" s="52">
         <v>78</v>
       </c>
       <c r="V27" s="52">
         <v>76</v>
       </c>
       <c r="W27" s="52">
         <v>96</v>
       </c>
       <c r="X27" s="52">
         <v>96</v>
       </c>
       <c r="Y27" s="52">
         <v>99</v>
       </c>
       <c r="Z27" s="52">
         <v>82</v>
       </c>
       <c r="AA27" s="52">
         <v>74</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="52">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="16"/>
       <c r="I28" s="9"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
       <c r="N28" s="52">
         <v>13</v>
       </c>
       <c r="O28" s="52">
         <v>13</v>
       </c>
       <c r="P28" s="52">
         <v>10</v>
       </c>
       <c r="Q28" s="52">
@@ -6664,52 +6927,55 @@
       </c>
       <c r="T28" s="52">
         <v>6</v>
       </c>
       <c r="U28" s="52">
         <v>12</v>
       </c>
       <c r="V28" s="52">
         <v>1</v>
       </c>
       <c r="W28" s="52">
         <v>17</v>
       </c>
       <c r="X28" s="52">
         <v>17</v>
       </c>
       <c r="Y28" s="52">
         <v>8</v>
       </c>
       <c r="Z28" s="52">
         <v>12</v>
       </c>
       <c r="AA28" s="52">
         <v>14</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="52">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="16"/>
       <c r="I29" s="9"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="52">
         <v>82</v>
       </c>
       <c r="O29" s="52">
         <v>65</v>
       </c>
       <c r="P29" s="52">
         <v>62</v>
       </c>
       <c r="Q29" s="52">
@@ -6723,52 +6989,55 @@
       </c>
       <c r="T29" s="52">
         <v>94</v>
       </c>
       <c r="U29" s="52">
         <v>71</v>
       </c>
       <c r="V29" s="52">
         <v>81</v>
       </c>
       <c r="W29" s="52">
         <v>77</v>
       </c>
       <c r="X29" s="52">
         <v>80</v>
       </c>
       <c r="Y29" s="52">
         <v>91</v>
       </c>
       <c r="Z29" s="52">
         <v>55</v>
       </c>
       <c r="AA29" s="52">
         <v>71</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="52">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="16"/>
       <c r="I30" s="9"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
       <c r="N30" s="52">
         <v>17</v>
       </c>
       <c r="O30" s="52">
         <v>21</v>
       </c>
       <c r="P30" s="52">
         <v>18</v>
       </c>
       <c r="Q30" s="52">
@@ -6782,52 +7051,55 @@
       </c>
       <c r="T30" s="52">
         <v>20</v>
       </c>
       <c r="U30" s="52">
         <v>26</v>
       </c>
       <c r="V30" s="52">
         <v>19</v>
       </c>
       <c r="W30" s="52">
         <v>14</v>
       </c>
       <c r="X30" s="52">
         <v>20</v>
       </c>
       <c r="Y30" s="52">
         <v>24</v>
       </c>
       <c r="Z30" s="52">
         <v>18</v>
       </c>
       <c r="AA30" s="52">
         <v>18</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="52">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="57" t="s">
         <v>46</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="16"/>
       <c r="I31" s="9"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="M31" s="16"/>
       <c r="N31" s="52">
         <v>52</v>
       </c>
       <c r="O31" s="52">
         <v>70</v>
       </c>
       <c r="P31" s="52">
         <v>49</v>
       </c>
       <c r="Q31" s="52">
@@ -6841,83 +7113,87 @@
       </c>
       <c r="T31" s="52">
         <v>54</v>
       </c>
       <c r="U31" s="52">
         <v>72</v>
       </c>
       <c r="V31" s="52">
         <v>62</v>
       </c>
       <c r="W31" s="52">
         <v>68</v>
       </c>
       <c r="X31" s="52">
         <v>81</v>
       </c>
       <c r="Y31" s="52">
         <v>80</v>
       </c>
       <c r="Z31" s="52">
         <v>61</v>
       </c>
       <c r="AA31" s="52">
         <v>61</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="76" t="s">
+      <c r="AB31" s="52">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
+      <c r="A32" s="82" t="s">
         <v>30</v>
       </c>
-      <c r="B32" s="76"/>
-[...26 lines deleted...]
-    <row r="33" spans="1:27">
+      <c r="B32" s="82"/>
+      <c r="C32" s="82"/>
+      <c r="D32" s="82"/>
+      <c r="E32" s="82"/>
+      <c r="F32" s="82"/>
+      <c r="G32" s="82"/>
+      <c r="H32" s="82"/>
+      <c r="I32" s="82"/>
+      <c r="J32" s="82"/>
+      <c r="K32" s="82"/>
+      <c r="L32" s="82"/>
+      <c r="M32" s="82"/>
+      <c r="N32" s="82"/>
+      <c r="O32" s="82"/>
+      <c r="P32" s="82"/>
+      <c r="Q32" s="82"/>
+      <c r="R32" s="82"/>
+      <c r="S32" s="82"/>
+      <c r="T32" s="82"/>
+      <c r="U32" s="82"/>
+      <c r="V32" s="82"/>
+      <c r="W32" s="82"/>
+      <c r="X32" s="82"/>
+      <c r="Y32" s="82"/>
+      <c r="Z32" s="82"/>
+      <c r="AA32" s="82"/>
+      <c r="AB32" s="82"/>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B33" s="8">
         <v>577</v>
       </c>
       <c r="C33" s="8">
         <v>550</v>
       </c>
       <c r="D33" s="9">
         <v>557</v>
       </c>
       <c r="E33" s="9">
         <v>730</v>
       </c>
       <c r="F33" s="9">
         <v>726</v>
       </c>
       <c r="G33" s="9">
         <v>593</v>
       </c>
       <c r="H33" s="16">
         <v>620</v>
       </c>
       <c r="I33" s="9">
@@ -6955,52 +7231,55 @@
       </c>
       <c r="T33" s="46">
         <v>431</v>
       </c>
       <c r="U33" s="46">
         <v>334</v>
       </c>
       <c r="V33" s="46">
         <v>318</v>
       </c>
       <c r="W33" s="46">
         <v>369</v>
       </c>
       <c r="X33" s="46">
         <v>381</v>
       </c>
       <c r="Y33" s="46">
         <v>393</v>
       </c>
       <c r="Z33" s="72">
         <v>316</v>
       </c>
       <c r="AA33" s="46">
         <v>286</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="46">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="16"/>
       <c r="I34" s="9"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
       <c r="N34" s="52">
         <v>21</v>
       </c>
       <c r="O34" s="52">
         <v>18</v>
       </c>
       <c r="P34" s="52">
         <v>21</v>
       </c>
       <c r="Q34" s="52">
@@ -7014,52 +7293,55 @@
       </c>
       <c r="T34" s="52">
         <v>23</v>
       </c>
       <c r="U34" s="52">
         <v>26</v>
       </c>
       <c r="V34" s="52">
         <v>9</v>
       </c>
       <c r="W34" s="52">
         <v>15</v>
       </c>
       <c r="X34" s="52">
         <v>25</v>
       </c>
       <c r="Y34" s="52">
         <v>21</v>
       </c>
       <c r="Z34" s="73">
         <v>19</v>
       </c>
       <c r="AA34" s="52">
         <v>21</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="52">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="16"/>
       <c r="I35" s="9"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="52">
         <v>8</v>
       </c>
       <c r="O35" s="52">
         <v>15</v>
       </c>
       <c r="P35" s="52">
         <v>10</v>
       </c>
       <c r="Q35" s="52">
@@ -7073,52 +7355,55 @@
       </c>
       <c r="T35" s="52">
         <v>15</v>
       </c>
       <c r="U35" s="52">
         <v>13</v>
       </c>
       <c r="V35" s="52">
         <v>12</v>
       </c>
       <c r="W35" s="52">
         <v>9</v>
       </c>
       <c r="X35" s="52">
         <v>14</v>
       </c>
       <c r="Y35" s="52">
         <v>9</v>
       </c>
       <c r="Z35" s="73">
         <v>8</v>
       </c>
       <c r="AA35" s="52">
         <v>2</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="52">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="9"/>
       <c r="E36" s="9"/>
       <c r="F36" s="9"/>
       <c r="G36" s="9"/>
       <c r="H36" s="16"/>
       <c r="I36" s="9"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="21"/>
       <c r="N36" s="52">
         <v>14</v>
       </c>
       <c r="O36" s="52">
         <v>10</v>
       </c>
       <c r="P36" s="52">
         <v>5</v>
       </c>
       <c r="Q36" s="52">
@@ -7132,52 +7417,55 @@
       </c>
       <c r="T36" s="52">
         <v>13</v>
       </c>
       <c r="U36" s="52">
         <v>5</v>
       </c>
       <c r="V36" s="52">
         <v>10</v>
       </c>
       <c r="W36" s="52">
         <v>10</v>
       </c>
       <c r="X36" s="52">
         <v>1</v>
       </c>
       <c r="Y36" s="52">
         <v>10</v>
       </c>
       <c r="Z36" s="73">
         <v>4</v>
       </c>
       <c r="AA36" s="52">
         <v>10</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="52">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="16"/>
       <c r="I37" s="9"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="52">
         <v>59</v>
       </c>
       <c r="O37" s="52">
         <v>61</v>
       </c>
       <c r="P37" s="52">
         <v>70</v>
       </c>
       <c r="Q37" s="52">
@@ -7191,52 +7479,55 @@
       </c>
       <c r="T37" s="52">
         <v>75</v>
       </c>
       <c r="U37" s="52">
         <v>59</v>
       </c>
       <c r="V37" s="52">
         <v>64</v>
       </c>
       <c r="W37" s="52">
         <v>79</v>
       </c>
       <c r="X37" s="52">
         <v>82</v>
       </c>
       <c r="Y37" s="52">
         <v>88</v>
       </c>
       <c r="Z37" s="73">
         <v>73</v>
       </c>
       <c r="AA37" s="52">
         <v>53</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="52">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="N38" s="52">
         <v>33</v>
       </c>
       <c r="O38" s="52">
         <v>35</v>
       </c>
       <c r="P38" s="52">
         <v>34</v>
       </c>
       <c r="Q38" s="52">
@@ -7250,52 +7541,55 @@
       </c>
       <c r="T38" s="52">
         <v>37</v>
       </c>
       <c r="U38" s="52">
         <v>37</v>
       </c>
       <c r="V38" s="52">
         <v>32</v>
       </c>
       <c r="W38" s="52">
         <v>42</v>
       </c>
       <c r="X38" s="52">
         <v>39</v>
       </c>
       <c r="Y38" s="52">
         <v>37</v>
       </c>
       <c r="Z38" s="73">
         <v>28</v>
       </c>
       <c r="AA38" s="52">
         <v>30</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="52">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="16"/>
       <c r="I39" s="9"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21"/>
       <c r="N39" s="52">
         <v>6</v>
       </c>
       <c r="O39" s="52">
         <v>4</v>
       </c>
       <c r="P39" s="52">
         <v>6</v>
       </c>
       <c r="Q39" s="52">
@@ -7309,52 +7603,55 @@
       </c>
       <c r="T39" s="52">
         <v>10</v>
       </c>
       <c r="U39" s="52">
         <v>5</v>
       </c>
       <c r="V39" s="52">
         <v>7</v>
       </c>
       <c r="W39" s="52">
         <v>9</v>
       </c>
       <c r="X39" s="52">
         <v>9</v>
       </c>
       <c r="Y39" s="52">
         <v>10</v>
       </c>
       <c r="Z39" s="73">
         <v>9</v>
       </c>
       <c r="AA39" s="52">
         <v>5</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
       <c r="F40" s="9"/>
       <c r="G40" s="9"/>
       <c r="H40" s="16"/>
       <c r="I40" s="9"/>
       <c r="J40" s="21"/>
       <c r="K40" s="21"/>
       <c r="L40" s="21"/>
       <c r="M40" s="21"/>
       <c r="N40" s="52">
         <v>51</v>
       </c>
       <c r="O40" s="52">
         <v>53</v>
       </c>
       <c r="P40" s="52">
         <v>48</v>
       </c>
       <c r="Q40" s="52">
@@ -7368,52 +7665,55 @@
       </c>
       <c r="T40" s="52">
         <v>87</v>
       </c>
       <c r="U40" s="52">
         <v>69</v>
       </c>
       <c r="V40" s="52">
         <v>58</v>
       </c>
       <c r="W40" s="52">
         <v>76</v>
       </c>
       <c r="X40" s="52">
         <v>66</v>
       </c>
       <c r="Y40" s="52">
         <v>73</v>
       </c>
       <c r="Z40" s="73">
         <v>63</v>
       </c>
       <c r="AA40" s="52">
         <v>55</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="52">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="16"/>
       <c r="I41" s="9"/>
       <c r="J41" s="21"/>
       <c r="K41" s="21"/>
       <c r="L41" s="21"/>
       <c r="M41" s="21"/>
       <c r="N41" s="52">
         <v>4</v>
       </c>
       <c r="O41" s="52">
         <v>11</v>
       </c>
       <c r="P41" s="52">
         <v>6</v>
       </c>
       <c r="Q41" s="52">
@@ -7427,52 +7727,55 @@
       </c>
       <c r="T41" s="52">
         <v>4</v>
       </c>
       <c r="U41" s="52">
         <v>4</v>
       </c>
       <c r="V41" s="52">
         <v>12</v>
       </c>
       <c r="W41" s="52">
         <v>4</v>
       </c>
       <c r="X41" s="52">
         <v>7</v>
       </c>
       <c r="Y41" s="52">
         <v>4</v>
       </c>
       <c r="Z41" s="73">
         <v>5</v>
       </c>
       <c r="AA41" s="52">
         <v>7</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="52">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
       <c r="F42" s="9"/>
       <c r="G42" s="9"/>
       <c r="H42" s="16"/>
       <c r="I42" s="9"/>
       <c r="J42" s="21"/>
       <c r="K42" s="21"/>
       <c r="L42" s="21"/>
       <c r="M42" s="21"/>
       <c r="N42" s="52">
         <v>66</v>
       </c>
       <c r="O42" s="52">
         <v>61</v>
       </c>
       <c r="P42" s="52">
         <v>41</v>
       </c>
       <c r="Q42" s="52">
@@ -7486,52 +7789,55 @@
       </c>
       <c r="T42" s="52">
         <v>66</v>
       </c>
       <c r="U42" s="52">
         <v>44</v>
       </c>
       <c r="V42" s="52">
         <v>58</v>
       </c>
       <c r="W42" s="52">
         <v>60</v>
       </c>
       <c r="X42" s="52">
         <v>71</v>
       </c>
       <c r="Y42" s="52">
         <v>62</v>
       </c>
       <c r="Z42" s="73">
         <v>47</v>
       </c>
       <c r="AA42" s="52">
         <v>44</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="52">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="59" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="21"/>
       <c r="I43" s="8"/>
       <c r="J43" s="21"/>
       <c r="K43" s="21"/>
       <c r="L43" s="21"/>
       <c r="M43" s="21"/>
       <c r="N43" s="52">
         <v>21</v>
       </c>
       <c r="O43" s="52">
         <v>17</v>
       </c>
       <c r="P43" s="52">
         <v>12</v>
       </c>
       <c r="Q43" s="52">
@@ -7545,52 +7851,55 @@
       </c>
       <c r="T43" s="52">
         <v>19</v>
       </c>
       <c r="U43" s="52">
         <v>13</v>
       </c>
       <c r="V43" s="52">
         <v>10</v>
       </c>
       <c r="W43" s="52">
         <v>14</v>
       </c>
       <c r="X43" s="52">
         <v>12</v>
       </c>
       <c r="Y43" s="52">
         <v>24</v>
       </c>
       <c r="Z43" s="73">
         <v>12</v>
       </c>
       <c r="AA43" s="52">
         <v>11</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="52">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B44" s="10"/>
       <c r="C44" s="10"/>
       <c r="D44" s="10"/>
       <c r="E44" s="10"/>
       <c r="F44" s="10"/>
       <c r="G44" s="10"/>
       <c r="H44" s="17"/>
       <c r="I44" s="10"/>
       <c r="J44" s="17"/>
       <c r="K44" s="17"/>
       <c r="L44" s="17"/>
       <c r="M44" s="17"/>
       <c r="N44" s="53">
         <v>43</v>
       </c>
       <c r="O44" s="53">
         <v>62</v>
       </c>
       <c r="P44" s="53">
         <v>38</v>
       </c>
       <c r="Q44" s="53">
@@ -7604,206 +7913,212 @@
       </c>
       <c r="T44" s="53">
         <v>82</v>
       </c>
       <c r="U44" s="53">
         <v>59</v>
       </c>
       <c r="V44" s="53">
         <v>46</v>
       </c>
       <c r="W44" s="53">
         <v>51</v>
       </c>
       <c r="X44" s="53">
         <v>55</v>
       </c>
       <c r="Y44" s="53">
         <v>55</v>
       </c>
       <c r="Z44" s="53">
         <v>48</v>
       </c>
       <c r="AA44" s="53">
         <v>48</v>
       </c>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44" s="53">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" s="6"/>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
     </row>
-    <row r="46" spans="1:27">
+    <row r="46" spans="1:28">
       <c r="A46" s="6"/>
       <c r="B46" s="6"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="6"/>
       <c r="G46" s="6"/>
       <c r="H46" s="6"/>
     </row>
-    <row r="47" spans="1:27">
+    <row r="47" spans="1:28">
       <c r="A47" s="6"/>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
       <c r="F47" s="6"/>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
     </row>
-    <row r="48" spans="1:27">
+    <row r="48" spans="1:28">
       <c r="A48" s="6"/>
       <c r="B48" s="6"/>
       <c r="C48" s="6"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A32:AB32"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="Z4:AA4"/>
     <mergeCell ref="Z3:AA3"/>
-    <mergeCell ref="A2:AA2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A32:AA32"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA38"/>
+  <dimension ref="A2:AB38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="AC23" sqref="AC23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27">
-      <c r="A2" s="81" t="s">
+    <row r="2" spans="1:28">
+      <c r="A2" s="77" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="81"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:27">
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+      <c r="U2" s="77"/>
+      <c r="V2" s="77"/>
+      <c r="W2" s="77"/>
+      <c r="X2" s="77"/>
+      <c r="Y2" s="77"/>
+      <c r="Z2" s="77"/>
+      <c r="AA2" s="77"/>
+      <c r="AB2" s="77"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="N3" s="62"/>
       <c r="O3" s="62"/>
       <c r="P3" s="62"/>
       <c r="Q3" s="62"/>
       <c r="R3" s="62"/>
       <c r="S3" s="62"/>
       <c r="T3" s="62"/>
       <c r="U3" s="62"/>
       <c r="V3" s="62"/>
       <c r="W3" s="62"/>
       <c r="X3" s="62"/>
       <c r="Y3" s="62"/>
       <c r="Z3" s="62"/>
       <c r="AA3" s="62"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="77">
+      <c r="AB3" s="62"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="85"/>
+      <c r="B4" s="83">
         <v>2021</v>
       </c>
-      <c r="C4" s="78"/>
-[...10 lines deleted...]
-      <c r="N4" s="77">
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="83">
         <v>2025</v>
       </c>
-      <c r="O4" s="78"/>
-[...10 lines deleted...]
-      <c r="Z4" s="85">
+      <c r="O4" s="84"/>
+      <c r="P4" s="84"/>
+      <c r="Q4" s="84"/>
+      <c r="R4" s="84"/>
+      <c r="S4" s="84"/>
+      <c r="T4" s="84"/>
+      <c r="U4" s="84"/>
+      <c r="V4" s="84"/>
+      <c r="W4" s="84"/>
+      <c r="X4" s="84"/>
+      <c r="Y4" s="84"/>
+      <c r="Z4" s="78">
         <v>2026</v>
       </c>
-      <c r="AA4" s="86"/>
-[...2 lines deleted...]
-      <c r="A5" s="80"/>
+      <c r="AA4" s="79"/>
+      <c r="AB4" s="79"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="86"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -7838,83 +8153,87 @@
       </c>
       <c r="T5" s="3" t="s">
         <v>47</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="Y5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>5</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="82" t="s">
+      <c r="AB5" s="3" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="80" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="82"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="80"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="80"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="48">
         <v>35</v>
       </c>
       <c r="C7" s="48">
         <v>25</v>
       </c>
       <c r="D7" s="48">
         <v>33</v>
       </c>
       <c r="E7" s="48">
         <v>31</v>
       </c>
       <c r="F7" s="48">
         <v>24</v>
       </c>
       <c r="G7" s="48">
         <v>26</v>
       </c>
       <c r="H7" s="34">
         <v>44</v>
       </c>
       <c r="I7" s="48">
@@ -7952,52 +8271,55 @@
       </c>
       <c r="T7" s="35">
         <v>11</v>
       </c>
       <c r="U7" s="35">
         <v>21</v>
       </c>
       <c r="V7" s="46">
         <v>13</v>
       </c>
       <c r="W7" s="35">
         <v>13</v>
       </c>
       <c r="X7" s="35">
         <v>23</v>
       </c>
       <c r="Y7" s="35">
         <v>17</v>
       </c>
       <c r="Z7" s="35">
         <v>9</v>
       </c>
       <c r="AA7" s="35">
         <v>10</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="46">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="16"/>
       <c r="I8" s="9"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="16"/>
       <c r="N8" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O8" s="31" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="25">
         <v>2</v>
       </c>
       <c r="Q8" s="31" t="s">
@@ -8011,52 +8333,55 @@
       </c>
       <c r="T8" s="2">
         <v>1</v>
       </c>
       <c r="U8" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V8" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W8" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X8" s="25">
         <v>1</v>
       </c>
       <c r="Y8" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z8" s="25">
         <v>1</v>
       </c>
       <c r="AA8" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="16"/>
       <c r="I9" s="9"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O9" s="31" t="s">
         <v>31</v>
       </c>
       <c r="P9" s="25">
         <v>1</v>
       </c>
       <c r="Q9" s="31" t="s">
@@ -8070,52 +8395,55 @@
       </c>
       <c r="T9" s="2">
         <v>1</v>
       </c>
       <c r="U9" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V9" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W9" s="52">
         <v>1</v>
       </c>
       <c r="X9" s="25">
         <v>2</v>
       </c>
       <c r="Y9" s="25">
         <v>1</v>
       </c>
       <c r="Z9" s="25">
         <v>1</v>
       </c>
       <c r="AA9" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="16"/>
       <c r="I10" s="9"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O10" s="31" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Q10" s="25">
@@ -8129,52 +8457,55 @@
       </c>
       <c r="T10" s="31" t="s">
         <v>31</v>
       </c>
       <c r="U10" s="2">
         <v>1</v>
       </c>
       <c r="V10" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W10" s="52">
         <v>1</v>
       </c>
       <c r="X10" s="25" t="s">
         <v>31</v>
       </c>
       <c r="Y10" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z10" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA10" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="16"/>
       <c r="I11" s="9"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="2">
         <v>1</v>
       </c>
       <c r="O11" s="2">
         <v>2</v>
       </c>
       <c r="P11" s="25">
         <v>1</v>
       </c>
       <c r="Q11" s="25">
@@ -8188,52 +8519,55 @@
       </c>
       <c r="T11" s="2">
         <v>6</v>
       </c>
       <c r="U11" s="2">
         <v>5</v>
       </c>
       <c r="V11" s="52">
         <v>3</v>
       </c>
       <c r="W11" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X11" s="25">
         <v>3</v>
       </c>
       <c r="Y11" s="25">
         <v>2</v>
       </c>
       <c r="Z11" s="25">
         <v>2</v>
       </c>
       <c r="AA11" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="2">
         <v>2</v>
       </c>
       <c r="O12" s="2">
         <v>2</v>
       </c>
       <c r="P12" s="25">
         <v>2</v>
       </c>
       <c r="Q12" s="31" t="s">
@@ -8247,52 +8581,55 @@
       </c>
       <c r="T12" s="31" t="s">
         <v>31</v>
       </c>
       <c r="U12" s="2">
         <v>1</v>
       </c>
       <c r="V12" s="52">
         <v>1</v>
       </c>
       <c r="W12" s="52">
         <v>1</v>
       </c>
       <c r="X12" s="25">
         <v>4</v>
       </c>
       <c r="Y12" s="25">
         <v>3</v>
       </c>
       <c r="Z12" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA12" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="16"/>
       <c r="I13" s="9"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="2">
         <v>1</v>
       </c>
       <c r="O13" s="2">
         <v>1</v>
       </c>
       <c r="P13" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Q13" s="31" t="s">
@@ -8306,52 +8643,55 @@
       </c>
       <c r="T13" s="31" t="s">
         <v>31</v>
       </c>
       <c r="U13" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V13" s="52">
         <v>1</v>
       </c>
       <c r="W13" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X13" s="25" t="s">
         <v>31</v>
       </c>
       <c r="Y13" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z13" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA13" s="25">
         <v>2</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="16"/>
       <c r="I14" s="9"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="25">
         <v>1</v>
       </c>
       <c r="O14" s="2">
         <v>4</v>
       </c>
       <c r="P14" s="25">
         <v>1</v>
       </c>
       <c r="Q14" s="25">
@@ -8365,52 +8705,55 @@
       </c>
       <c r="T14" s="31" t="s">
         <v>31</v>
       </c>
       <c r="U14" s="2">
         <v>7</v>
       </c>
       <c r="V14" s="52">
         <v>3</v>
       </c>
       <c r="W14" s="52">
         <v>4</v>
       </c>
       <c r="X14" s="25">
         <v>5</v>
       </c>
       <c r="Y14" s="25">
         <v>4</v>
       </c>
       <c r="Z14" s="25">
         <v>5</v>
       </c>
       <c r="AA14" s="25">
         <v>2</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="52">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="16"/>
       <c r="I15" s="9"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O15" s="2">
         <v>1</v>
       </c>
       <c r="P15" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Q15" s="31" t="s">
@@ -8424,52 +8767,55 @@
       </c>
       <c r="T15" s="31" t="s">
         <v>31</v>
       </c>
       <c r="U15" s="2">
         <v>1</v>
       </c>
       <c r="V15" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W15" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X15" s="25" t="s">
         <v>31</v>
       </c>
       <c r="Y15" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z15" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA15" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="16"/>
       <c r="I16" s="9"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="2">
         <v>2</v>
       </c>
       <c r="O16" s="2">
         <v>1</v>
       </c>
       <c r="P16" s="25">
         <v>2</v>
       </c>
       <c r="Q16" s="25">
@@ -8483,52 +8829,55 @@
       </c>
       <c r="T16" s="31">
         <v>2</v>
       </c>
       <c r="U16" s="2">
         <v>1</v>
       </c>
       <c r="V16" s="52">
         <v>1</v>
       </c>
       <c r="W16" s="52">
         <v>3</v>
       </c>
       <c r="X16" s="25">
         <v>7</v>
       </c>
       <c r="Y16" s="25">
         <v>2</v>
       </c>
       <c r="Z16" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA16" s="25">
         <v>2</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="52">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="16"/>
       <c r="I17" s="9"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O17" s="2">
         <v>1</v>
       </c>
       <c r="P17" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Q17" s="31" t="s">
@@ -8542,52 +8891,55 @@
       </c>
       <c r="T17" s="31" t="s">
         <v>31</v>
       </c>
       <c r="U17" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V17" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W17" s="52">
         <v>1</v>
       </c>
       <c r="X17" s="25">
         <v>1</v>
       </c>
       <c r="Y17" s="25">
         <v>1</v>
       </c>
       <c r="Z17" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA17" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="57" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="16"/>
       <c r="I18" s="9"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="25">
         <v>2</v>
       </c>
       <c r="O18" s="25">
         <v>6</v>
       </c>
       <c r="P18" s="25">
         <v>3</v>
       </c>
       <c r="Q18" s="25">
@@ -8601,83 +8953,87 @@
       </c>
       <c r="T18" s="25">
         <v>1</v>
       </c>
       <c r="U18" s="2">
         <v>5</v>
       </c>
       <c r="V18" s="52">
         <v>4</v>
       </c>
       <c r="W18" s="52">
         <v>2</v>
       </c>
       <c r="X18" s="25" t="s">
         <v>31</v>
       </c>
       <c r="Y18" s="25">
         <v>4</v>
       </c>
       <c r="Z18" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA18" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="83" t="s">
+      <c r="AB18" s="52">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="83"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="89"/>
+      <c r="C19" s="89"/>
+      <c r="D19" s="89"/>
+      <c r="E19" s="89"/>
+      <c r="F19" s="89"/>
+      <c r="G19" s="89"/>
+      <c r="H19" s="89"/>
+      <c r="I19" s="89"/>
+      <c r="J19" s="89"/>
+      <c r="K19" s="89"/>
+      <c r="L19" s="89"/>
+      <c r="M19" s="89"/>
+      <c r="N19" s="89"/>
+      <c r="O19" s="89"/>
+      <c r="P19" s="89"/>
+      <c r="Q19" s="89"/>
+      <c r="R19" s="89"/>
+      <c r="S19" s="89"/>
+      <c r="T19" s="89"/>
+      <c r="U19" s="89"/>
+      <c r="V19" s="89"/>
+      <c r="W19" s="89"/>
+      <c r="X19" s="89"/>
+      <c r="Y19" s="89"/>
+      <c r="Z19" s="89"/>
+      <c r="AA19" s="89"/>
+      <c r="AB19" s="89"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="48">
         <v>20</v>
       </c>
       <c r="C20" s="48">
         <v>12</v>
       </c>
       <c r="D20" s="48">
         <v>11</v>
       </c>
       <c r="E20" s="48">
         <v>11</v>
       </c>
       <c r="F20" s="48">
         <v>9</v>
       </c>
       <c r="G20" s="48">
         <v>6</v>
       </c>
       <c r="H20" s="34">
         <v>12</v>
       </c>
       <c r="I20" s="48">
@@ -8715,52 +9071,55 @@
       </c>
       <c r="T20" s="35">
         <v>2</v>
       </c>
       <c r="U20" s="60">
         <v>4</v>
       </c>
       <c r="V20" s="35">
         <v>1</v>
       </c>
       <c r="W20" s="69">
         <v>2</v>
       </c>
       <c r="X20" s="35">
         <v>5</v>
       </c>
       <c r="Y20" s="36">
         <v>1</v>
       </c>
       <c r="Z20" s="36">
         <v>6</v>
       </c>
       <c r="AA20" s="35">
         <v>1</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="46">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="16"/>
       <c r="I21" s="9"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O21" s="31" t="s">
         <v>31</v>
       </c>
       <c r="P21" s="25">
         <v>1</v>
       </c>
       <c r="Q21" s="31" t="s">
@@ -8774,52 +9133,55 @@
       </c>
       <c r="T21" s="25">
         <v>1</v>
       </c>
       <c r="U21" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V21" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W21" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X21" s="25">
         <v>1</v>
       </c>
       <c r="Y21" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z21" s="55">
         <v>1</v>
       </c>
       <c r="AA21" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="16"/>
       <c r="I22" s="9"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O22" s="31" t="s">
         <v>31</v>
       </c>
       <c r="P22" s="25">
         <v>1</v>
       </c>
       <c r="Q22" s="31" t="s">
@@ -8833,52 +9195,55 @@
       </c>
       <c r="T22" s="25">
         <v>1</v>
       </c>
       <c r="U22" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V22" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W22" s="70">
         <v>1</v>
       </c>
       <c r="X22" s="25">
         <v>2</v>
       </c>
       <c r="Y22" s="55">
         <v>1</v>
       </c>
       <c r="Z22" s="55">
         <v>1</v>
       </c>
       <c r="AA22" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" ht="15.75" customHeight="1">
+      <c r="AB22" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="15.75" customHeight="1">
       <c r="A23" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="16"/>
       <c r="I23" s="9"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
       <c r="N23" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O23" s="31" t="s">
         <v>31</v>
       </c>
       <c r="P23" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Q23" s="31" t="s">
@@ -8892,52 +9257,55 @@
       </c>
       <c r="T23" s="31" t="s">
         <v>31</v>
       </c>
       <c r="U23" s="25">
         <v>2</v>
       </c>
       <c r="V23" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W23" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X23" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Y23" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z23" s="55">
         <v>1</v>
       </c>
       <c r="AA23" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="16"/>
       <c r="I24" s="9"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
       <c r="N24" s="55">
         <v>1</v>
       </c>
       <c r="O24" s="55">
         <v>1</v>
       </c>
       <c r="P24" s="25" t="s">
         <v>31</v>
       </c>
       <c r="Q24" s="25">
@@ -8951,52 +9319,55 @@
       </c>
       <c r="T24" s="31" t="s">
         <v>31</v>
       </c>
       <c r="U24" s="25">
         <v>2</v>
       </c>
       <c r="V24" s="25">
         <v>1</v>
       </c>
       <c r="W24" s="25">
         <v>1</v>
       </c>
       <c r="X24" s="31">
         <v>1</v>
       </c>
       <c r="Y24" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z24" s="55">
         <v>3</v>
       </c>
       <c r="AA24" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
       <c r="L25" s="9"/>
       <c r="M25" s="9"/>
       <c r="N25" s="2">
         <v>1</v>
       </c>
       <c r="O25" s="31" t="s">
         <v>31</v>
       </c>
       <c r="P25" s="25">
         <v>1</v>
       </c>
       <c r="Q25" s="31" t="s">
@@ -9010,83 +9381,87 @@
       </c>
       <c r="T25" s="31" t="s">
         <v>31</v>
       </c>
       <c r="U25" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V25" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W25" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X25" s="31">
         <v>1</v>
       </c>
       <c r="Y25" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z25" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA25" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="84" t="s">
+      <c r="AB25" s="52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="88" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="84"/>
-[...26 lines deleted...]
-    <row r="27" spans="1:27">
+      <c r="B26" s="88"/>
+      <c r="C26" s="88"/>
+      <c r="D26" s="88"/>
+      <c r="E26" s="88"/>
+      <c r="F26" s="88"/>
+      <c r="G26" s="88"/>
+      <c r="H26" s="88"/>
+      <c r="I26" s="88"/>
+      <c r="J26" s="88"/>
+      <c r="K26" s="88"/>
+      <c r="L26" s="88"/>
+      <c r="M26" s="88"/>
+      <c r="N26" s="88"/>
+      <c r="O26" s="88"/>
+      <c r="P26" s="88"/>
+      <c r="Q26" s="88"/>
+      <c r="R26" s="88"/>
+      <c r="S26" s="88"/>
+      <c r="T26" s="88"/>
+      <c r="U26" s="88"/>
+      <c r="V26" s="88"/>
+      <c r="W26" s="88"/>
+      <c r="X26" s="88"/>
+      <c r="Y26" s="88"/>
+      <c r="Z26" s="88"/>
+      <c r="AA26" s="88"/>
+      <c r="AB26" s="88"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="48">
         <v>15</v>
       </c>
       <c r="C27" s="48">
         <v>13</v>
       </c>
       <c r="D27" s="48">
         <v>22</v>
       </c>
       <c r="E27" s="48">
         <v>20</v>
       </c>
       <c r="F27" s="48">
         <v>15</v>
       </c>
       <c r="G27" s="48">
         <v>20</v>
       </c>
       <c r="H27" s="34">
         <v>32</v>
       </c>
       <c r="I27" s="48">
@@ -9124,52 +9499,55 @@
       </c>
       <c r="T27" s="36">
         <v>9</v>
       </c>
       <c r="U27" s="36">
         <v>17</v>
       </c>
       <c r="V27" s="36">
         <v>12</v>
       </c>
       <c r="W27" s="36">
         <v>11</v>
       </c>
       <c r="X27" s="36">
         <v>18</v>
       </c>
       <c r="Y27" s="36">
         <v>16</v>
       </c>
       <c r="Z27" s="36">
         <v>3</v>
       </c>
       <c r="AA27" s="35">
         <v>9</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="72">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="16"/>
       <c r="I28" s="9"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
       <c r="N28" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O28" s="31" t="s">
         <v>31</v>
       </c>
       <c r="P28" s="25">
         <v>1</v>
       </c>
       <c r="Q28" s="31" t="s">
@@ -9183,52 +9561,55 @@
       </c>
       <c r="T28" s="31" t="s">
         <v>31</v>
       </c>
       <c r="U28" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V28" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W28" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X28" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Y28" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z28" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA28" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="9"/>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="16"/>
       <c r="I29" s="9"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O29" s="31" t="s">
         <v>31</v>
       </c>
       <c r="P29" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Q29" s="67">
@@ -9242,52 +9623,55 @@
       </c>
       <c r="T29" s="31" t="s">
         <v>31</v>
       </c>
       <c r="U29" s="55">
         <v>1</v>
       </c>
       <c r="V29" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W29" s="55">
         <v>1</v>
       </c>
       <c r="X29" s="55" t="s">
         <v>31</v>
       </c>
       <c r="Y29" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z29" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA29" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="16"/>
       <c r="I30" s="9"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
       <c r="N30" s="25">
         <v>1</v>
       </c>
       <c r="O30" s="25">
         <v>2</v>
       </c>
       <c r="P30" s="25">
         <v>1</v>
       </c>
       <c r="Q30" s="67">
@@ -9301,52 +9685,55 @@
       </c>
       <c r="T30" s="55">
         <v>6</v>
       </c>
       <c r="U30" s="55">
         <v>3</v>
       </c>
       <c r="V30" s="55">
         <v>3</v>
       </c>
       <c r="W30" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X30" s="31">
         <v>3</v>
       </c>
       <c r="Y30" s="31">
         <v>2</v>
       </c>
       <c r="Z30" s="31">
         <v>1</v>
       </c>
       <c r="AA30" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="9"/>
       <c r="L31" s="9"/>
       <c r="M31" s="9"/>
       <c r="N31" s="25">
         <v>2</v>
       </c>
       <c r="O31" s="25">
         <v>2</v>
       </c>
       <c r="P31" s="25">
         <v>2</v>
       </c>
       <c r="Q31" s="31" t="s">
@@ -9360,52 +9747,55 @@
       </c>
       <c r="T31" s="31" t="s">
         <v>31</v>
       </c>
       <c r="U31" s="55">
         <v>1</v>
       </c>
       <c r="V31" s="55">
         <v>1</v>
       </c>
       <c r="W31" s="55">
         <v>1</v>
       </c>
       <c r="X31" s="55">
         <v>4</v>
       </c>
       <c r="Y31" s="31">
         <v>3</v>
       </c>
       <c r="Z31" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA31" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="73">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B32" s="9"/>
       <c r="C32" s="9"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="16"/>
       <c r="I32" s="9"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
       <c r="N32" s="2">
         <v>1</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="P32" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Q32" s="31" t="s">
@@ -9419,52 +9809,55 @@
       </c>
       <c r="T32" s="31" t="s">
         <v>31</v>
       </c>
       <c r="U32" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V32" s="55">
         <v>1</v>
       </c>
       <c r="W32" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X32" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Y32" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z32" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA32" s="25">
         <v>2</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B33" s="9"/>
       <c r="C33" s="9"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="16"/>
       <c r="I33" s="9"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
       <c r="N33" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="31">
         <v>3</v>
       </c>
       <c r="P33" s="25">
         <v>1</v>
       </c>
       <c r="Q33" s="67">
@@ -9478,52 +9871,55 @@
       </c>
       <c r="T33" s="31" t="s">
         <v>31</v>
       </c>
       <c r="U33" s="55">
         <v>5</v>
       </c>
       <c r="V33" s="55">
         <v>2</v>
       </c>
       <c r="W33" s="55">
         <v>3</v>
       </c>
       <c r="X33" s="55">
         <v>4</v>
       </c>
       <c r="Y33" s="31">
         <v>4</v>
       </c>
       <c r="Z33" s="31">
         <v>2</v>
       </c>
       <c r="AA33" s="25">
         <v>2</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="73">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="9"/>
       <c r="C34" s="9"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="16"/>
       <c r="I34" s="9"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O34" s="31">
         <v>1</v>
       </c>
       <c r="P34" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Q34" s="31" t="s">
@@ -9537,52 +9933,55 @@
       </c>
       <c r="T34" s="31" t="s">
         <v>31</v>
       </c>
       <c r="U34" s="55">
         <v>1</v>
       </c>
       <c r="V34" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W34" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X34" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Y34" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z34" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA34" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="16"/>
       <c r="I35" s="9"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="2">
         <v>1</v>
       </c>
       <c r="O35" s="31">
         <v>1</v>
       </c>
       <c r="P35" s="25">
         <v>1</v>
       </c>
       <c r="Q35" s="67">
@@ -9596,52 +9995,55 @@
       </c>
       <c r="T35" s="31">
         <v>2</v>
       </c>
       <c r="U35" s="55">
         <v>1</v>
       </c>
       <c r="V35" s="55">
         <v>1</v>
       </c>
       <c r="W35" s="55">
         <v>3</v>
       </c>
       <c r="X35" s="31">
         <v>6</v>
       </c>
       <c r="Y35" s="31">
         <v>2</v>
       </c>
       <c r="Z35" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA35" s="25">
         <v>2</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="73">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="9"/>
       <c r="C36" s="9"/>
       <c r="D36" s="9"/>
       <c r="E36" s="9"/>
       <c r="F36" s="9"/>
       <c r="G36" s="9"/>
       <c r="H36" s="16"/>
       <c r="I36" s="9"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O36" s="31">
         <v>1</v>
       </c>
       <c r="P36" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Q36" s="31" t="s">
@@ -9655,52 +10057,55 @@
       </c>
       <c r="T36" s="31" t="s">
         <v>31</v>
       </c>
       <c r="U36" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V36" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W36" s="55">
         <v>1</v>
       </c>
       <c r="X36" s="31">
         <v>1</v>
       </c>
       <c r="Y36" s="31">
         <v>1</v>
       </c>
       <c r="Z36" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA36" s="25">
         <v>1</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="10"/>
       <c r="C37" s="10"/>
       <c r="D37" s="10"/>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="17"/>
       <c r="I37" s="10"/>
       <c r="J37" s="17"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="54">
         <v>2</v>
       </c>
       <c r="O37" s="54">
         <v>6</v>
       </c>
       <c r="P37" s="26">
         <v>3</v>
       </c>
       <c r="Q37" s="26">
@@ -9714,173 +10119,179 @@
       </c>
       <c r="T37" s="26">
         <v>1</v>
       </c>
       <c r="U37" s="68">
         <v>5</v>
       </c>
       <c r="V37" s="68">
         <v>4</v>
       </c>
       <c r="W37" s="68">
         <v>2</v>
       </c>
       <c r="X37" s="71" t="s">
         <v>31</v>
       </c>
       <c r="Y37" s="68">
         <v>4</v>
       </c>
       <c r="Z37" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AA37" s="68" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="53">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="28" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AA4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A26:AB26"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A19:AA19"/>
-    <mergeCell ref="A26:AA26"/>
+    <mergeCell ref="Z4:AB4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA38"/>
+  <dimension ref="A2:AB38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AD21" sqref="AD21"/>
+      <selection activeCell="AD24" sqref="AD24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.42578125" customWidth="1"/>
     <col min="2" max="7" width="0" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.28515625" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27">
-      <c r="A2" s="81" t="s">
+    <row r="2" spans="1:28">
+      <c r="A2" s="77" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="81"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:27">
+      <c r="B2" s="77"/>
+      <c r="C2" s="77"/>
+      <c r="D2" s="77"/>
+      <c r="E2" s="77"/>
+      <c r="F2" s="77"/>
+      <c r="G2" s="77"/>
+      <c r="H2" s="77"/>
+      <c r="I2" s="77"/>
+      <c r="J2" s="77"/>
+      <c r="K2" s="77"/>
+      <c r="L2" s="77"/>
+      <c r="M2" s="77"/>
+      <c r="N2" s="77"/>
+      <c r="O2" s="77"/>
+      <c r="P2" s="77"/>
+      <c r="Q2" s="77"/>
+      <c r="R2" s="77"/>
+      <c r="S2" s="77"/>
+      <c r="T2" s="77"/>
+      <c r="U2" s="77"/>
+      <c r="V2" s="77"/>
+      <c r="W2" s="77"/>
+      <c r="X2" s="77"/>
+      <c r="Y2" s="77"/>
+      <c r="Z2" s="77"/>
+      <c r="AA2" s="77"/>
+      <c r="AB2" s="77"/>
+    </row>
+    <row r="3" spans="1:28">
       <c r="M3" s="2"/>
       <c r="N3" s="62"/>
       <c r="O3" s="62"/>
       <c r="P3" s="62"/>
       <c r="Q3" s="62"/>
       <c r="R3" s="62"/>
       <c r="S3" s="62"/>
       <c r="T3" s="62"/>
       <c r="U3" s="62"/>
       <c r="V3" s="62"/>
       <c r="W3" s="62"/>
       <c r="X3" s="62"/>
       <c r="Y3" s="62"/>
       <c r="Z3" s="62"/>
       <c r="AA3" s="62"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="77">
+      <c r="AB3" s="62"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="85"/>
+      <c r="B4" s="83">
         <v>2021</v>
       </c>
-      <c r="C4" s="78"/>
-[...10 lines deleted...]
-      <c r="N4" s="77">
+      <c r="C4" s="84"/>
+      <c r="D4" s="84"/>
+      <c r="E4" s="84"/>
+      <c r="F4" s="84"/>
+      <c r="G4" s="84"/>
+      <c r="H4" s="84"/>
+      <c r="I4" s="84"/>
+      <c r="J4" s="84"/>
+      <c r="K4" s="84"/>
+      <c r="L4" s="84"/>
+      <c r="M4" s="84"/>
+      <c r="N4" s="83">
         <v>2025</v>
       </c>
-      <c r="O4" s="78"/>
-[...10 lines deleted...]
-      <c r="Z4" s="85">
+      <c r="O4" s="84"/>
+      <c r="P4" s="84"/>
+      <c r="Q4" s="84"/>
+      <c r="R4" s="84"/>
+      <c r="S4" s="84"/>
+      <c r="T4" s="84"/>
+      <c r="U4" s="84"/>
+      <c r="V4" s="84"/>
+      <c r="W4" s="84"/>
+      <c r="X4" s="84"/>
+      <c r="Y4" s="84"/>
+      <c r="Z4" s="78">
         <v>2026</v>
       </c>
-      <c r="AA4" s="86"/>
-[...2 lines deleted...]
-      <c r="A5" s="80"/>
+      <c r="AA4" s="79"/>
+      <c r="AB4" s="79"/>
+    </row>
+    <row r="5" spans="1:28" ht="22.5">
+      <c r="A5" s="86"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -9915,83 +10326,87 @@
       </c>
       <c r="T5" s="3" t="s">
         <v>49</v>
       </c>
       <c r="U5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Y5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="82" t="s">
+      <c r="AB5" s="3" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="82"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="80"/>
+      <c r="C6" s="80"/>
+      <c r="D6" s="80"/>
+      <c r="E6" s="80"/>
+      <c r="F6" s="80"/>
+      <c r="G6" s="80"/>
+      <c r="H6" s="80"/>
+      <c r="I6" s="80"/>
+      <c r="J6" s="80"/>
+      <c r="K6" s="80"/>
+      <c r="L6" s="80"/>
+      <c r="M6" s="80"/>
+      <c r="N6" s="80"/>
+      <c r="O6" s="80"/>
+      <c r="P6" s="80"/>
+      <c r="Q6" s="80"/>
+      <c r="R6" s="80"/>
+      <c r="S6" s="80"/>
+      <c r="T6" s="80"/>
+      <c r="U6" s="80"/>
+      <c r="V6" s="80"/>
+      <c r="W6" s="80"/>
+      <c r="X6" s="80"/>
+      <c r="Y6" s="80"/>
+      <c r="Z6" s="80"/>
+      <c r="AA6" s="80"/>
+      <c r="AB6" s="80"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="40">
         <v>8.18</v>
       </c>
       <c r="C7" s="40">
         <v>7.4</v>
       </c>
       <c r="D7" s="40">
         <v>7.57</v>
       </c>
       <c r="E7" s="40">
         <v>7.23</v>
       </c>
       <c r="F7" s="40">
         <v>6.75</v>
       </c>
       <c r="G7" s="40">
         <v>6.4</v>
       </c>
       <c r="H7" s="41">
         <v>6.78</v>
       </c>
       <c r="I7" s="40">
@@ -10029,52 +10444,55 @@
       </c>
       <c r="T7" s="51">
         <v>5.38</v>
       </c>
       <c r="U7" s="51">
         <v>5.81</v>
       </c>
       <c r="V7" s="51">
         <v>5.75</v>
       </c>
       <c r="W7" s="51">
         <v>5.72</v>
       </c>
       <c r="X7" s="51">
         <v>6.16</v>
       </c>
       <c r="Y7" s="51">
         <v>6.24</v>
       </c>
       <c r="Z7" s="51">
         <v>4.21</v>
       </c>
       <c r="AA7" s="51">
         <v>4.8099999999999996</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="51">
+        <v>4.96</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="18"/>
       <c r="I8" s="12"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="64">
         <v>8.58</v>
       </c>
       <c r="Q8" s="37">
@@ -10088,52 +10506,55 @@
       </c>
       <c r="T8" s="37">
         <v>4.9800000000000004</v>
       </c>
       <c r="U8" s="37">
         <v>4.38</v>
       </c>
       <c r="V8" s="37">
         <v>3.86</v>
       </c>
       <c r="W8" s="37">
         <v>3.54</v>
       </c>
       <c r="X8" s="37">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y8" s="37">
         <v>4.01</v>
       </c>
       <c r="Z8" s="37">
         <v>10.1</v>
       </c>
       <c r="AA8" s="37">
         <v>6.33</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="37">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="18"/>
       <c r="I9" s="12"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
       <c r="N9" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O9" s="27" t="s">
         <v>31</v>
       </c>
       <c r="P9" s="64">
         <v>4.59</v>
       </c>
       <c r="Q9" s="37">
@@ -10147,52 +10568,55 @@
       </c>
       <c r="T9" s="37">
         <v>3.73</v>
       </c>
       <c r="U9" s="37">
         <v>3.21</v>
       </c>
       <c r="V9" s="37">
         <v>2.79</v>
       </c>
       <c r="W9" s="37">
         <v>3.83</v>
       </c>
       <c r="X9" s="37">
         <v>5.89</v>
       </c>
       <c r="Y9" s="37">
         <v>6.43</v>
       </c>
       <c r="Z9" s="37">
         <v>15.15</v>
       </c>
       <c r="AA9" s="37">
         <v>15.38</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="37">
+        <v>9.57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="18"/>
       <c r="I10" s="12"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O10" s="27" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="27" t="s">
         <v>31</v>
       </c>
       <c r="Q10" s="37">
@@ -10206,52 +10630,55 @@
       </c>
       <c r="T10" s="37">
         <v>6.92</v>
       </c>
       <c r="U10" s="37">
         <v>8.9</v>
       </c>
       <c r="V10" s="37">
         <v>7.81</v>
       </c>
       <c r="W10" s="37">
         <v>9.5</v>
       </c>
       <c r="X10" s="37">
         <v>8.7899999999999991</v>
       </c>
       <c r="Y10" s="37">
         <v>8.18</v>
       </c>
       <c r="Z10" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA10" s="27" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="18"/>
       <c r="I11" s="12"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="37">
         <v>2.59</v>
       </c>
       <c r="O11" s="37">
         <v>3.78</v>
       </c>
       <c r="P11" s="64">
         <v>3.42</v>
       </c>
       <c r="Q11" s="37">
@@ -10265,52 +10692,55 @@
       </c>
       <c r="T11" s="37">
         <v>6.57</v>
       </c>
       <c r="U11" s="37">
         <v>7.19</v>
       </c>
       <c r="V11" s="37">
         <v>7.23</v>
       </c>
       <c r="W11" s="37">
         <v>6.45</v>
       </c>
       <c r="X11" s="37">
         <v>6.55</v>
       </c>
       <c r="Y11" s="37">
         <v>6.47</v>
       </c>
       <c r="Z11" s="37">
         <v>5.75</v>
       </c>
       <c r="AA11" s="37">
         <v>4.54</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="37">
+        <v>2.96</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="12"/>
       <c r="I12" s="12"/>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="37">
         <v>7.25</v>
       </c>
       <c r="O12" s="37">
         <v>7.37</v>
       </c>
       <c r="P12" s="64">
         <v>7.57</v>
       </c>
       <c r="Q12" s="37">
@@ -10324,52 +10754,55 @@
       </c>
       <c r="T12" s="37">
         <v>4.03</v>
       </c>
       <c r="U12" s="37">
         <v>4.03</v>
       </c>
       <c r="V12" s="37">
         <v>3.96</v>
       </c>
       <c r="W12" s="37">
         <v>3.93</v>
       </c>
       <c r="X12" s="37">
         <v>4.92</v>
       </c>
       <c r="Y12" s="37">
         <v>5.42</v>
       </c>
       <c r="Z12" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA12" s="37">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="37">
+        <v>2.74</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="18"/>
       <c r="I13" s="12"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="37">
         <v>37.04</v>
       </c>
       <c r="O13" s="37">
         <v>36.36</v>
       </c>
       <c r="P13" s="64">
         <v>25.97</v>
       </c>
       <c r="Q13" s="37">
@@ -10383,52 +10816,55 @@
       </c>
       <c r="T13" s="37">
         <v>9.57</v>
       </c>
       <c r="U13" s="37">
         <v>8.33</v>
       </c>
       <c r="V13" s="37">
         <v>10.75</v>
       </c>
       <c r="W13" s="37">
         <v>9.65</v>
       </c>
       <c r="X13" s="37">
         <v>9.01</v>
       </c>
       <c r="Y13" s="37">
         <v>8.26</v>
       </c>
       <c r="Z13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA13" s="37">
         <v>42.55</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="37">
+        <v>24.69</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="18"/>
       <c r="I14" s="12"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="37">
         <v>2.04</v>
       </c>
       <c r="O14" s="37">
         <v>4.78</v>
       </c>
       <c r="P14" s="64">
         <v>3.73</v>
       </c>
       <c r="Q14" s="37">
@@ -10442,52 +10878,55 @@
       </c>
       <c r="T14" s="37">
         <v>4.3899999999999997</v>
       </c>
       <c r="U14" s="37">
         <v>5.34</v>
       </c>
       <c r="V14" s="37">
         <v>5.3</v>
       </c>
       <c r="W14" s="37">
         <v>5.46</v>
       </c>
       <c r="X14" s="37">
         <v>5.83</v>
       </c>
       <c r="Y14" s="37">
         <v>5.87</v>
       </c>
       <c r="Z14" s="37">
         <v>8.74</v>
       </c>
       <c r="AA14" s="37">
         <v>6.71</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="37">
+        <v>6.72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="18"/>
       <c r="I15" s="12"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O15" s="37">
         <v>12.66</v>
       </c>
       <c r="P15" s="64">
         <v>8.77</v>
       </c>
       <c r="Q15" s="37">
@@ -10501,52 +10940,55 @@
       </c>
       <c r="T15" s="37">
         <v>7.66</v>
       </c>
       <c r="U15" s="37">
         <v>9.9</v>
       </c>
       <c r="V15" s="37">
         <v>8.36</v>
       </c>
       <c r="W15" s="37">
         <v>7.41</v>
       </c>
       <c r="X15" s="37">
         <v>6.88</v>
       </c>
       <c r="Y15" s="37">
         <v>6.33</v>
       </c>
       <c r="Z15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA15" s="27" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="18"/>
       <c r="I16" s="12"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="37">
         <v>5.78</v>
       </c>
       <c r="O16" s="37">
         <v>4.3</v>
       </c>
       <c r="P16" s="64">
         <v>4.76</v>
       </c>
       <c r="Q16" s="37">
@@ -10560,52 +11002,55 @@
       </c>
       <c r="T16" s="37">
         <v>4.97</v>
       </c>
       <c r="U16" s="37">
         <v>4.71</v>
       </c>
       <c r="V16" s="37">
         <v>4.45</v>
       </c>
       <c r="W16" s="37">
         <v>4.79</v>
       </c>
       <c r="X16" s="37">
         <v>6.15</v>
       </c>
       <c r="Y16" s="37">
         <v>6.06</v>
       </c>
       <c r="Z16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA16" s="37">
         <v>3.42</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="37">
+        <v>5.17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="18"/>
       <c r="I17" s="12"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
       <c r="N17" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O17" s="37">
         <v>7.14</v>
       </c>
       <c r="P17" s="64">
         <v>4.8099999999999996</v>
       </c>
       <c r="Q17" s="37">
@@ -10619,52 +11064,55 @@
       </c>
       <c r="T17" s="37">
         <v>3.87</v>
       </c>
       <c r="U17" s="37">
         <v>3.28</v>
       </c>
       <c r="V17" s="37">
         <v>2.9</v>
       </c>
       <c r="W17" s="37">
         <v>3.9</v>
       </c>
       <c r="X17" s="37">
         <v>4.74</v>
       </c>
       <c r="Y17" s="37">
         <v>5.34</v>
       </c>
       <c r="Z17" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA17" s="37">
         <v>7.3</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="37">
+        <v>4.67</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="57" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="18"/>
       <c r="I18" s="12"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="37">
         <v>6.64</v>
       </c>
       <c r="O18" s="37">
         <v>12.08</v>
       </c>
       <c r="P18" s="64">
         <v>10.78</v>
       </c>
       <c r="Q18" s="37">
@@ -10678,83 +11126,87 @@
       </c>
       <c r="T18" s="37">
         <v>7.08</v>
       </c>
       <c r="U18" s="37">
         <v>7.94</v>
       </c>
       <c r="V18" s="37">
         <v>8.23</v>
       </c>
       <c r="W18" s="37">
         <v>7.96</v>
       </c>
       <c r="X18" s="37">
         <v>7.35</v>
       </c>
       <c r="Y18" s="37">
         <v>7.65</v>
       </c>
       <c r="Z18" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA18" s="27" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="83" t="s">
+      <c r="AB18" s="37">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="89" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="83"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="89"/>
+      <c r="C19" s="89"/>
+      <c r="D19" s="89"/>
+      <c r="E19" s="89"/>
+      <c r="F19" s="89"/>
+      <c r="G19" s="89"/>
+      <c r="H19" s="89"/>
+      <c r="I19" s="89"/>
+      <c r="J19" s="89"/>
+      <c r="K19" s="89"/>
+      <c r="L19" s="89"/>
+      <c r="M19" s="89"/>
+      <c r="N19" s="89"/>
+      <c r="O19" s="89"/>
+      <c r="P19" s="89"/>
+      <c r="Q19" s="89"/>
+      <c r="R19" s="89"/>
+      <c r="S19" s="89"/>
+      <c r="T19" s="89"/>
+      <c r="U19" s="89"/>
+      <c r="V19" s="89"/>
+      <c r="W19" s="89"/>
+      <c r="X19" s="89"/>
+      <c r="Y19" s="89"/>
+      <c r="Z19" s="89"/>
+      <c r="AA19" s="89"/>
+      <c r="AB19" s="89"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="40">
         <v>19.010000000000002</v>
       </c>
       <c r="C20" s="40">
         <v>16.52</v>
       </c>
       <c r="D20" s="40">
         <v>14.53</v>
       </c>
       <c r="E20" s="40">
         <v>13.1</v>
       </c>
       <c r="F20" s="40">
         <v>12.12</v>
       </c>
       <c r="G20" s="40">
         <v>10.69</v>
       </c>
       <c r="H20" s="41">
         <v>10.64</v>
       </c>
       <c r="I20" s="40">
@@ -10792,52 +11244,55 @@
       </c>
       <c r="T20" s="45">
         <v>4.58</v>
       </c>
       <c r="U20" s="45">
         <v>5.19</v>
       </c>
       <c r="V20" s="45">
         <v>4.8499999999999996</v>
       </c>
       <c r="W20" s="45">
         <v>4.87</v>
       </c>
       <c r="X20" s="45">
         <v>5.63</v>
       </c>
       <c r="Y20" s="45">
         <v>5.4</v>
       </c>
       <c r="Z20" s="45">
         <v>16.95</v>
       </c>
       <c r="AA20" s="51">
         <v>10.46</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="51">
+        <v>7.54</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="18"/>
       <c r="I21" s="12"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="N21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="P21" s="64">
         <v>4.93</v>
       </c>
       <c r="Q21" s="37">
@@ -10851,52 +11306,55 @@
       </c>
       <c r="T21" s="32">
         <v>3.76</v>
       </c>
       <c r="U21" s="32">
         <v>3.35</v>
       </c>
       <c r="V21" s="32">
         <v>2.95</v>
       </c>
       <c r="W21" s="32">
         <v>2.71</v>
       </c>
       <c r="X21" s="32">
         <v>3.74</v>
       </c>
       <c r="Y21" s="32">
         <v>3.46</v>
       </c>
       <c r="Z21" s="32">
         <v>11.49</v>
       </c>
       <c r="AA21" s="37">
         <v>7.19</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="37">
+        <v>4.88</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="18"/>
       <c r="I22" s="12"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
       <c r="N22" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O22" s="27" t="s">
         <v>31</v>
       </c>
       <c r="P22" s="64">
         <v>4.59</v>
       </c>
       <c r="Q22" s="37">
@@ -10910,52 +11368,55 @@
       </c>
       <c r="T22" s="32">
         <v>3.73</v>
       </c>
       <c r="U22" s="32">
         <v>3.21</v>
       </c>
       <c r="V22" s="32">
         <v>2.79</v>
       </c>
       <c r="W22" s="32">
         <v>3.83</v>
       </c>
       <c r="X22" s="32">
         <v>5.89</v>
       </c>
       <c r="Y22" s="32">
         <v>6.43</v>
       </c>
       <c r="Z22" s="32">
         <v>15.15</v>
       </c>
       <c r="AA22" s="37">
         <v>15.38</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="37">
+        <v>9.57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="18"/>
       <c r="I23" s="12"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O23" s="27" t="s">
         <v>31</v>
       </c>
       <c r="P23" s="27" t="s">
         <v>31</v>
       </c>
       <c r="Q23" s="37" t="s">
@@ -10969,52 +11430,55 @@
       </c>
       <c r="T23" s="27" t="s">
         <v>31</v>
       </c>
       <c r="U23" s="32">
         <v>5.6</v>
       </c>
       <c r="V23" s="32">
         <v>4.99</v>
       </c>
       <c r="W23" s="32">
         <v>4.3</v>
       </c>
       <c r="X23" s="32">
         <v>3.92</v>
       </c>
       <c r="Y23" s="32">
         <v>3.76</v>
       </c>
       <c r="Z23" s="32">
         <v>27.03</v>
       </c>
       <c r="AA23" s="37">
         <v>13.16</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="37">
+        <v>8.5500000000000007</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="18"/>
       <c r="I24" s="12"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="32">
         <v>10.87</v>
       </c>
       <c r="O24" s="32">
         <v>9.6199999999999992</v>
       </c>
       <c r="P24" s="64">
         <v>6.1</v>
       </c>
       <c r="Q24" s="37">
@@ -11028,52 +11492,55 @@
       </c>
       <c r="T24" s="27">
         <v>7.92</v>
       </c>
       <c r="U24" s="32">
         <v>8.7100000000000009</v>
       </c>
       <c r="V24" s="32">
         <v>8.5399999999999991</v>
       </c>
       <c r="W24" s="32">
         <v>8.5</v>
       </c>
       <c r="X24" s="32">
         <v>8.58</v>
       </c>
       <c r="Y24" s="32">
         <v>7.85</v>
       </c>
       <c r="Z24" s="32">
         <v>28.04</v>
       </c>
       <c r="AA24" s="37">
         <v>15</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="37">
+        <v>9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="12"/>
       <c r="I25" s="12"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="32">
         <v>14.29</v>
       </c>
       <c r="O25" s="32">
         <v>6.85</v>
       </c>
       <c r="P25" s="64">
         <v>8.93</v>
       </c>
       <c r="Q25" s="37">
@@ -11087,83 +11554,87 @@
       </c>
       <c r="T25" s="27">
         <v>3.5</v>
       </c>
       <c r="U25" s="32">
         <v>3.02</v>
       </c>
       <c r="V25" s="32">
         <v>2.68</v>
       </c>
       <c r="W25" s="32">
         <v>2.41</v>
       </c>
       <c r="X25" s="32">
         <v>3.4</v>
       </c>
       <c r="Y25" s="32">
         <v>3.14</v>
       </c>
       <c r="Z25" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA25" s="27" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="84" t="s">
+      <c r="AB25" s="37">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="88" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="84"/>
-[...26 lines deleted...]
-    <row r="27" spans="1:27">
+      <c r="B26" s="88"/>
+      <c r="C26" s="88"/>
+      <c r="D26" s="88"/>
+      <c r="E26" s="88"/>
+      <c r="F26" s="88"/>
+      <c r="G26" s="88"/>
+      <c r="H26" s="88"/>
+      <c r="I26" s="88"/>
+      <c r="J26" s="88"/>
+      <c r="K26" s="88"/>
+      <c r="L26" s="88"/>
+      <c r="M26" s="88"/>
+      <c r="N26" s="88"/>
+      <c r="O26" s="88"/>
+      <c r="P26" s="88"/>
+      <c r="Q26" s="88"/>
+      <c r="R26" s="88"/>
+      <c r="S26" s="88"/>
+      <c r="T26" s="88"/>
+      <c r="U26" s="88"/>
+      <c r="V26" s="88"/>
+      <c r="W26" s="88"/>
+      <c r="X26" s="88"/>
+      <c r="Y26" s="88"/>
+      <c r="Z26" s="88"/>
+      <c r="AA26" s="88"/>
+      <c r="AB26" s="88"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="50">
         <v>4.6500000000000004</v>
       </c>
       <c r="C27" s="50">
         <v>4.54</v>
       </c>
       <c r="D27" s="40">
         <v>5.36</v>
       </c>
       <c r="E27" s="40">
         <v>5.38</v>
       </c>
       <c r="F27" s="40">
         <v>5.08</v>
       </c>
       <c r="G27" s="40">
         <v>5.0599999999999996</v>
       </c>
       <c r="H27" s="41">
         <v>5.58</v>
       </c>
       <c r="I27" s="40">
@@ -11201,52 +11672,55 @@
       </c>
       <c r="T27" s="45">
         <v>5.54</v>
       </c>
       <c r="U27" s="45">
         <v>5.94</v>
       </c>
       <c r="V27" s="45">
         <v>5.94</v>
       </c>
       <c r="W27" s="45">
         <v>5.9</v>
       </c>
       <c r="X27" s="45">
         <v>6.27</v>
       </c>
       <c r="Y27" s="45">
         <v>6.41</v>
       </c>
       <c r="Z27" s="45">
         <v>1.68</v>
       </c>
       <c r="AA27" s="51">
         <v>3.66</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="75">
+        <v>4.4400000000000004</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="18"/>
       <c r="I28" s="12"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
       <c r="N28" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O28" s="27" t="s">
         <v>31</v>
       </c>
       <c r="P28" s="64">
         <v>33.33</v>
       </c>
       <c r="Q28" s="37">
@@ -11260,52 +11734,55 @@
       </c>
       <c r="T28" s="32">
         <v>14.08</v>
       </c>
       <c r="U28" s="32">
         <v>11.36</v>
       </c>
       <c r="V28" s="32">
         <v>10.199999999999999</v>
       </c>
       <c r="W28" s="32">
         <v>9.17</v>
       </c>
       <c r="X28" s="32">
         <v>8.5500000000000007</v>
       </c>
       <c r="Y28" s="32">
         <v>7.69</v>
       </c>
       <c r="Z28" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA28" s="27" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="29"/>
       <c r="C29" s="29"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="18"/>
       <c r="I29" s="12"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
       <c r="N29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="P29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="Q29" s="37">
@@ -11319,52 +11796,55 @@
       </c>
       <c r="T29" s="32">
         <v>6.92</v>
       </c>
       <c r="U29" s="32">
         <v>8.9</v>
       </c>
       <c r="V29" s="32">
         <v>7.81</v>
       </c>
       <c r="W29" s="32">
         <v>9.5</v>
       </c>
       <c r="X29" s="32">
         <v>8.7899999999999991</v>
       </c>
       <c r="Y29" s="32">
         <v>8.18</v>
       </c>
       <c r="Z29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA29" s="27" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="18"/>
       <c r="I30" s="12"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
       <c r="N30" s="32">
         <v>2.92</v>
       </c>
       <c r="O30" s="32">
         <v>4.29</v>
       </c>
       <c r="P30" s="64">
         <v>3.88</v>
       </c>
       <c r="Q30" s="37">
@@ -11378,52 +11858,55 @@
       </c>
       <c r="T30" s="32">
         <v>7.37</v>
       </c>
       <c r="U30" s="32">
         <v>7.38</v>
       </c>
       <c r="V30" s="32">
         <v>7.51</v>
       </c>
       <c r="W30" s="32">
         <v>6.72</v>
       </c>
       <c r="X30" s="32">
         <v>6.88</v>
       </c>
       <c r="Y30" s="32">
         <v>6.8</v>
       </c>
       <c r="Z30" s="32">
         <v>3.22</v>
       </c>
       <c r="AA30" s="37">
         <v>3.42</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="76">
+        <v>2.23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="12"/>
       <c r="I31" s="12"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="32">
         <v>7.25</v>
       </c>
       <c r="O31" s="32">
         <v>7.37</v>
       </c>
       <c r="P31" s="64">
         <v>7.57</v>
       </c>
       <c r="Q31" s="37">
@@ -11437,52 +11920,55 @@
       </c>
       <c r="T31" s="32">
         <v>4.03</v>
       </c>
       <c r="U31" s="32">
         <v>4.03</v>
       </c>
       <c r="V31" s="32">
         <v>3.96</v>
       </c>
       <c r="W31" s="32">
         <v>3.93</v>
       </c>
       <c r="X31" s="32">
         <v>4.92</v>
       </c>
       <c r="Y31" s="32">
         <v>5.42</v>
       </c>
       <c r="Z31" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA31" s="37">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="76">
+        <v>2.74</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="18"/>
       <c r="I32" s="12"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
       <c r="N32" s="32">
         <v>37.04</v>
       </c>
       <c r="O32" s="32">
         <v>36.36</v>
       </c>
       <c r="P32" s="64">
         <v>25.97</v>
       </c>
       <c r="Q32" s="37">
@@ -11496,52 +11982,55 @@
       </c>
       <c r="T32" s="32">
         <v>9.57</v>
       </c>
       <c r="U32" s="32">
         <v>8.33</v>
       </c>
       <c r="V32" s="32">
         <v>10.75</v>
       </c>
       <c r="W32" s="32">
         <v>9.65</v>
       </c>
       <c r="X32" s="32">
         <v>9.01</v>
       </c>
       <c r="Y32" s="32">
         <v>8.26</v>
       </c>
       <c r="Z32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA32" s="37">
         <v>42.55</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="76">
+        <v>24.69</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B33" s="29"/>
       <c r="C33" s="29"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="18"/>
       <c r="I33" s="12"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
       <c r="N33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="32">
         <v>3.58</v>
       </c>
       <c r="P33" s="64">
         <v>3.13</v>
       </c>
       <c r="Q33" s="37">
@@ -11555,52 +12044,55 @@
       </c>
       <c r="T33" s="32">
         <v>3.42</v>
       </c>
       <c r="U33" s="32">
         <v>4.38</v>
       </c>
       <c r="V33" s="32">
         <v>4.38</v>
       </c>
       <c r="W33" s="32">
         <v>4.59</v>
       </c>
       <c r="X33" s="32">
         <v>5.05</v>
       </c>
       <c r="Y33" s="32">
         <v>5.31</v>
       </c>
       <c r="Z33" s="32">
         <v>4.3</v>
       </c>
       <c r="AA33" s="37">
         <v>4.74</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="76">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12"/>
       <c r="F34" s="12"/>
       <c r="G34" s="12"/>
       <c r="H34" s="18"/>
       <c r="I34" s="12"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
       <c r="N34" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O34" s="32">
         <v>12.66</v>
       </c>
       <c r="P34" s="64">
         <v>8.77</v>
       </c>
       <c r="Q34" s="37">
@@ -11614,52 +12106,55 @@
       </c>
       <c r="T34" s="32">
         <v>7.66</v>
       </c>
       <c r="U34" s="32">
         <v>9.9</v>
       </c>
       <c r="V34" s="32">
         <v>8.36</v>
       </c>
       <c r="W34" s="32">
         <v>7.41</v>
       </c>
       <c r="X34" s="32">
         <v>6.88</v>
       </c>
       <c r="Y34" s="32">
         <v>6.33</v>
       </c>
       <c r="Z34" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA34" s="27" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="29"/>
       <c r="C35" s="29"/>
       <c r="D35" s="12"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="18"/>
       <c r="I35" s="12"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="32">
         <v>3.62</v>
       </c>
       <c r="O35" s="32">
         <v>3.63</v>
       </c>
       <c r="P35" s="64">
         <v>3.63</v>
       </c>
       <c r="Q35" s="37">
@@ -11673,52 +12168,55 @@
       </c>
       <c r="T35" s="32">
         <v>5.38</v>
       </c>
       <c r="U35" s="32">
         <v>5.2</v>
       </c>
       <c r="V35" s="32">
         <v>4.95</v>
       </c>
       <c r="W35" s="32">
         <v>5.46</v>
       </c>
       <c r="X35" s="32">
         <v>6.92</v>
       </c>
       <c r="Y35" s="32">
         <v>6.85</v>
       </c>
       <c r="Z35" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA35" s="37">
         <v>4.34</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="76">
+        <v>5.24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="18"/>
       <c r="I36" s="12"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
       <c r="N36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O36" s="32">
         <v>7.14</v>
       </c>
       <c r="P36" s="64">
         <v>4.8099999999999996</v>
       </c>
       <c r="Q36" s="37">
@@ -11732,52 +12230,55 @@
       </c>
       <c r="T36" s="32">
         <v>3.87</v>
       </c>
       <c r="U36" s="32">
         <v>3.28</v>
       </c>
       <c r="V36" s="32">
         <v>2.9</v>
       </c>
       <c r="W36" s="32">
         <v>3.9</v>
       </c>
       <c r="X36" s="32">
         <v>4.74</v>
       </c>
       <c r="Y36" s="32">
         <v>5.34</v>
       </c>
       <c r="Z36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA36" s="37">
         <v>7.3</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="76">
+        <v>4.67</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="15"/>
       <c r="C37" s="15"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="20"/>
       <c r="I37" s="14"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="54">
         <v>6.64</v>
       </c>
       <c r="O37" s="54">
         <v>12.08</v>
       </c>
       <c r="P37" s="65">
         <v>10.78</v>
       </c>
       <c r="Q37" s="38">
@@ -11791,66 +12292,69 @@
       </c>
       <c r="T37" s="38">
         <v>7.08</v>
       </c>
       <c r="U37" s="38">
         <v>7.94</v>
       </c>
       <c r="V37" s="38">
         <v>8.23</v>
       </c>
       <c r="W37" s="38">
         <v>7.96</v>
       </c>
       <c r="X37" s="38">
         <v>7.35</v>
       </c>
       <c r="Y37" s="38">
         <v>7.65</v>
       </c>
       <c r="Z37" s="74" t="s">
         <v>31</v>
       </c>
       <c r="AA37" s="74" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="38">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="28" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A26:AB26"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="Z4:AA4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A26:AA26"/>
+    <mergeCell ref="Z4:AB4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General mortality rate</vt:lpstr>