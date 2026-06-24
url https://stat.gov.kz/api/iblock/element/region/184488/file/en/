--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Total population" sheetId="1" r:id="rId1"/>
     <sheet name="General mortality rate" sheetId="4" r:id="rId2"/>
     <sheet name="By gender" sheetId="5" r:id="rId3"/>
     <sheet name="The number of deceased infants " sheetId="6" r:id="rId4"/>
     <sheet name="Infant mortality rate " sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="560" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="583" uniqueCount="50">
   <si>
     <t>Almaty</t>
   </si>
   <si>
     <t>Zhambyl</t>
   </si>
   <si>
     <t>Total population</t>
   </si>
   <si>
     <t>Rural population</t>
   </si>
   <si>
     <t>January</t>
   </si>
   <si>
     <t>February</t>
   </si>
   <si>
     <t>March</t>
   </si>
   <si>
     <t>April</t>
   </si>
   <si>
@@ -602,88 +602,88 @@
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...16 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 3" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -968,151 +968,154 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB38"/>
+  <dimension ref="A2:AC38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB8" sqref="AB8"/>
-      <selection pane="bottomLeft" activeCell="AC25" sqref="AC25"/>
+      <selection pane="bottomLeft" activeCell="AD25" sqref="AD25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="77" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="83" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="77"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28" s="1" customFormat="1">
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="83"/>
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="83"/>
+    </row>
+    <row r="3" spans="1:29" s="1" customFormat="1">
       <c r="N3" s="61"/>
       <c r="O3" s="61"/>
       <c r="P3" s="61"/>
       <c r="Q3" s="61"/>
       <c r="R3" s="61"/>
       <c r="S3" s="61"/>
       <c r="T3" s="61"/>
       <c r="U3" s="61"/>
       <c r="V3" s="61"/>
       <c r="W3" s="61"/>
       <c r="X3" s="61"/>
       <c r="Y3" s="61"/>
       <c r="Z3" s="61"/>
       <c r="AA3" s="61"/>
       <c r="AB3" s="61"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="83">
+      <c r="AC3" s="61"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="79"/>
+      <c r="B4" s="77">
         <v>2021</v>
       </c>
-      <c r="C4" s="84"/>
-[...10 lines deleted...]
-      <c r="N4" s="83">
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="77">
         <v>2025</v>
       </c>
-      <c r="O4" s="84"/>
-[...10 lines deleted...]
-      <c r="Z4" s="78">
+      <c r="O4" s="78"/>
+      <c r="P4" s="78"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="78"/>
+      <c r="S4" s="78"/>
+      <c r="T4" s="78"/>
+      <c r="U4" s="78"/>
+      <c r="V4" s="78"/>
+      <c r="W4" s="78"/>
+      <c r="X4" s="78"/>
+      <c r="Y4" s="78"/>
+      <c r="Z4" s="81">
         <v>2026</v>
       </c>
-      <c r="AA4" s="79"/>
-[...3 lines deleted...]
-      <c r="A5" s="86"/>
+      <c r="AA4" s="82"/>
+      <c r="AB4" s="82"/>
+      <c r="AC4" s="82"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="80"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -1150,84 +1153,88 @@
       </c>
       <c r="U5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>12</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="Y5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AB5" s="3" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="80" t="s">
+      <c r="AC5" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="80"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="84"/>
+      <c r="C6" s="84"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="84"/>
+      <c r="K6" s="84"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="84"/>
+      <c r="P6" s="84"/>
+      <c r="Q6" s="84"/>
+      <c r="R6" s="84"/>
+      <c r="S6" s="84"/>
+      <c r="T6" s="84"/>
+      <c r="U6" s="84"/>
+      <c r="V6" s="84"/>
+      <c r="W6" s="84"/>
+      <c r="X6" s="84"/>
+      <c r="Y6" s="84"/>
+      <c r="Z6" s="84"/>
+      <c r="AA6" s="84"/>
+      <c r="AB6" s="84"/>
+      <c r="AC6" s="84"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="8">
         <v>1272</v>
       </c>
       <c r="C7" s="8">
         <v>1169</v>
       </c>
       <c r="D7" s="9">
         <v>1253</v>
       </c>
       <c r="E7" s="9">
         <v>1568</v>
       </c>
       <c r="F7" s="9">
         <v>1603</v>
       </c>
       <c r="G7" s="9">
         <v>1273</v>
       </c>
       <c r="H7" s="16">
         <v>1383</v>
       </c>
       <c r="I7" s="9">
@@ -1268,52 +1275,55 @@
       </c>
       <c r="U7" s="35">
         <v>760</v>
       </c>
       <c r="V7" s="35">
         <v>735</v>
       </c>
       <c r="W7" s="35">
         <v>854</v>
       </c>
       <c r="X7" s="35">
         <v>882</v>
       </c>
       <c r="Y7" s="35">
         <v>912</v>
       </c>
       <c r="Z7" s="46">
         <v>708</v>
       </c>
       <c r="AA7" s="35">
         <v>691</v>
       </c>
       <c r="AB7" s="35">
         <v>816</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="35">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="16"/>
       <c r="I8" s="9"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="16"/>
       <c r="N8" s="25">
         <v>42</v>
       </c>
       <c r="O8" s="25">
         <v>40</v>
       </c>
       <c r="P8" s="25">
         <v>39</v>
       </c>
       <c r="Q8" s="25">
@@ -1330,52 +1340,55 @@
       </c>
       <c r="U8" s="25">
         <v>42</v>
       </c>
       <c r="V8" s="25">
         <v>28</v>
       </c>
       <c r="W8" s="25">
         <v>37</v>
       </c>
       <c r="X8" s="25">
         <v>45</v>
       </c>
       <c r="Y8" s="25">
         <v>46</v>
       </c>
       <c r="Z8" s="52">
         <v>36</v>
       </c>
       <c r="AA8" s="25">
         <v>38</v>
       </c>
       <c r="AB8" s="25">
         <v>55</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="25">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="16"/>
       <c r="I9" s="9"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="25">
         <v>23</v>
       </c>
       <c r="O9" s="25">
         <v>32</v>
       </c>
       <c r="P9" s="25">
         <v>19</v>
       </c>
       <c r="Q9" s="25">
@@ -1392,52 +1405,55 @@
       </c>
       <c r="U9" s="25">
         <v>24</v>
       </c>
       <c r="V9" s="25">
         <v>27</v>
       </c>
       <c r="W9" s="25">
         <v>27</v>
       </c>
       <c r="X9" s="25">
         <v>34</v>
       </c>
       <c r="Y9" s="25">
         <v>23</v>
       </c>
       <c r="Z9" s="52">
         <v>24</v>
       </c>
       <c r="AA9" s="25">
         <v>17</v>
       </c>
       <c r="AB9" s="25">
         <v>33</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="25">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="16"/>
       <c r="I10" s="9"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="25">
         <v>16</v>
       </c>
       <c r="O10" s="25">
         <v>27</v>
       </c>
       <c r="P10" s="25">
         <v>13</v>
       </c>
       <c r="Q10" s="25">
@@ -1454,52 +1470,55 @@
       </c>
       <c r="U10" s="25">
         <v>10</v>
       </c>
       <c r="V10" s="25">
         <v>27</v>
       </c>
       <c r="W10" s="25">
         <v>20</v>
       </c>
       <c r="X10" s="25">
         <v>12</v>
       </c>
       <c r="Y10" s="25">
         <v>16</v>
       </c>
       <c r="Z10" s="52">
         <v>10</v>
       </c>
       <c r="AA10" s="25">
         <v>18</v>
       </c>
       <c r="AB10" s="25">
         <v>17</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="16"/>
       <c r="I11" s="9"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="25">
         <v>146</v>
       </c>
       <c r="O11" s="25">
         <v>143</v>
       </c>
       <c r="P11" s="25">
         <v>140</v>
       </c>
       <c r="Q11" s="25">
@@ -1516,52 +1535,55 @@
       </c>
       <c r="U11" s="25">
         <v>140</v>
       </c>
       <c r="V11" s="25">
         <v>140</v>
       </c>
       <c r="W11" s="25">
         <v>168</v>
       </c>
       <c r="X11" s="25">
         <v>167</v>
       </c>
       <c r="Y11" s="25">
         <v>180</v>
       </c>
       <c r="Z11" s="52">
         <v>143</v>
       </c>
       <c r="AA11" s="25">
         <v>133</v>
       </c>
       <c r="AB11" s="25">
         <v>153</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="25">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="25">
         <v>87</v>
       </c>
       <c r="O12" s="25">
         <v>84</v>
       </c>
       <c r="P12" s="25">
         <v>66</v>
       </c>
       <c r="Q12" s="25">
@@ -1578,52 +1600,55 @@
       </c>
       <c r="U12" s="25">
         <v>83</v>
       </c>
       <c r="V12" s="25">
         <v>77</v>
       </c>
       <c r="W12" s="25">
         <v>104</v>
       </c>
       <c r="X12" s="25">
         <v>104</v>
       </c>
       <c r="Y12" s="25">
         <v>101</v>
       </c>
       <c r="Z12" s="52">
         <v>74</v>
       </c>
       <c r="AA12" s="25">
         <v>66</v>
       </c>
       <c r="AB12" s="25">
         <v>79</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="25">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="16"/>
       <c r="I13" s="9"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="25">
         <v>10</v>
       </c>
       <c r="O13" s="25">
         <v>15</v>
       </c>
       <c r="P13" s="25">
         <v>12</v>
       </c>
       <c r="Q13" s="25">
@@ -1640,52 +1665,55 @@
       </c>
       <c r="U13" s="25">
         <v>13</v>
       </c>
       <c r="V13" s="25">
         <v>13</v>
       </c>
       <c r="W13" s="25">
         <v>21</v>
       </c>
       <c r="X13" s="25">
         <v>15</v>
       </c>
       <c r="Y13" s="25">
         <v>26</v>
       </c>
       <c r="Z13" s="52">
         <v>18</v>
       </c>
       <c r="AA13" s="25">
         <v>16</v>
       </c>
       <c r="AB13" s="25">
         <v>9</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="25">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="16"/>
       <c r="I14" s="9"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="25">
         <v>116</v>
       </c>
       <c r="O14" s="25">
         <v>131</v>
       </c>
       <c r="P14" s="25">
         <v>115</v>
       </c>
       <c r="Q14" s="25">
@@ -1702,52 +1730,55 @@
       </c>
       <c r="U14" s="25">
         <v>147</v>
       </c>
       <c r="V14" s="25">
         <v>134</v>
       </c>
       <c r="W14" s="25">
         <v>172</v>
       </c>
       <c r="X14" s="25">
         <v>162</v>
       </c>
       <c r="Y14" s="25">
         <v>172</v>
       </c>
       <c r="Z14" s="52">
         <v>145</v>
       </c>
       <c r="AA14" s="25">
         <v>129</v>
       </c>
       <c r="AB14" s="25">
         <v>165</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="25">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="16"/>
       <c r="I15" s="9"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="25">
         <v>17</v>
       </c>
       <c r="O15" s="25">
         <v>24</v>
       </c>
       <c r="P15" s="25">
         <v>16</v>
       </c>
       <c r="Q15" s="25">
@@ -1764,52 +1795,55 @@
       </c>
       <c r="U15" s="25">
         <v>16</v>
       </c>
       <c r="V15" s="25">
         <v>13</v>
       </c>
       <c r="W15" s="25">
         <v>21</v>
       </c>
       <c r="X15" s="25">
         <v>24</v>
       </c>
       <c r="Y15" s="25">
         <v>12</v>
       </c>
       <c r="Z15" s="52">
         <v>17</v>
       </c>
       <c r="AA15" s="25">
         <v>21</v>
       </c>
       <c r="AB15" s="25">
         <v>15</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="25">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="16"/>
       <c r="I16" s="9"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="25">
         <v>148</v>
       </c>
       <c r="O16" s="25">
         <v>126</v>
       </c>
       <c r="P16" s="25">
         <v>103</v>
       </c>
       <c r="Q16" s="25">
@@ -1826,52 +1860,55 @@
       </c>
       <c r="U16" s="25">
         <v>115</v>
       </c>
       <c r="V16" s="25">
         <v>139</v>
       </c>
       <c r="W16" s="25">
         <v>137</v>
       </c>
       <c r="X16" s="25">
         <v>151</v>
       </c>
       <c r="Y16" s="25">
         <v>153</v>
       </c>
       <c r="Z16" s="52">
         <v>102</v>
       </c>
       <c r="AA16" s="25">
         <v>115</v>
       </c>
       <c r="AB16" s="25">
         <v>141</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="25">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="16"/>
       <c r="I17" s="9"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="25">
         <v>38</v>
       </c>
       <c r="O17" s="25">
         <v>38</v>
       </c>
       <c r="P17" s="25">
         <v>30</v>
       </c>
       <c r="Q17" s="25">
@@ -1888,52 +1925,55 @@
       </c>
       <c r="U17" s="25">
         <v>39</v>
       </c>
       <c r="V17" s="25">
         <v>29</v>
       </c>
       <c r="W17" s="25">
         <v>28</v>
       </c>
       <c r="X17" s="25">
         <v>32</v>
       </c>
       <c r="Y17" s="25">
         <v>48</v>
       </c>
       <c r="Z17" s="52">
         <v>30</v>
       </c>
       <c r="AA17" s="25">
         <v>29</v>
       </c>
       <c r="AB17" s="25">
         <v>29</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="25">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="57" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="16"/>
       <c r="I18" s="9"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="25">
         <v>95</v>
       </c>
       <c r="O18" s="25">
         <v>132</v>
       </c>
       <c r="P18" s="25">
         <v>87</v>
       </c>
       <c r="Q18" s="25">
@@ -1950,84 +1990,88 @@
       </c>
       <c r="U18" s="25">
         <v>131</v>
       </c>
       <c r="V18" s="25">
         <v>108</v>
       </c>
       <c r="W18" s="25">
         <v>119</v>
       </c>
       <c r="X18" s="25">
         <v>136</v>
       </c>
       <c r="Y18" s="25">
         <v>135</v>
       </c>
       <c r="Z18" s="52">
         <v>109</v>
       </c>
       <c r="AA18" s="25">
         <v>109</v>
       </c>
       <c r="AB18" s="25">
         <v>120</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="81" t="s">
+      <c r="AC18" s="25">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="85" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="81"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="85"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="85"/>
+      <c r="E19" s="85"/>
+      <c r="F19" s="85"/>
+      <c r="G19" s="85"/>
+      <c r="H19" s="85"/>
+      <c r="I19" s="85"/>
+      <c r="J19" s="85"/>
+      <c r="K19" s="85"/>
+      <c r="L19" s="85"/>
+      <c r="M19" s="85"/>
+      <c r="N19" s="85"/>
+      <c r="O19" s="85"/>
+      <c r="P19" s="85"/>
+      <c r="Q19" s="85"/>
+      <c r="R19" s="85"/>
+      <c r="S19" s="85"/>
+      <c r="T19" s="85"/>
+      <c r="U19" s="85"/>
+      <c r="V19" s="85"/>
+      <c r="W19" s="85"/>
+      <c r="X19" s="85"/>
+      <c r="Y19" s="85"/>
+      <c r="Z19" s="85"/>
+      <c r="AA19" s="85"/>
+      <c r="AB19" s="85"/>
+      <c r="AC19" s="85"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="8">
         <v>422</v>
       </c>
       <c r="C20" s="8">
         <v>361</v>
       </c>
       <c r="D20" s="9">
         <v>393</v>
       </c>
       <c r="E20" s="9">
         <v>445</v>
       </c>
       <c r="F20" s="9">
         <v>474</v>
       </c>
       <c r="G20" s="9">
         <v>390</v>
       </c>
       <c r="H20" s="16">
         <v>405</v>
       </c>
       <c r="I20" s="9">
@@ -2068,52 +2112,55 @@
       </c>
       <c r="U20" s="36">
         <v>147</v>
       </c>
       <c r="V20" s="36">
         <v>148</v>
       </c>
       <c r="W20" s="36">
         <v>172</v>
       </c>
       <c r="X20" s="36">
         <v>172</v>
       </c>
       <c r="Y20" s="36">
         <v>167</v>
       </c>
       <c r="Z20" s="46">
         <v>149</v>
       </c>
       <c r="AA20" s="35">
         <v>150</v>
       </c>
       <c r="AB20" s="35">
         <v>197</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="36">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="16"/>
       <c r="I21" s="9"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="25">
         <v>38</v>
       </c>
       <c r="O21" s="55">
         <v>37</v>
       </c>
       <c r="P21" s="25">
         <v>34</v>
       </c>
       <c r="Q21" s="25">
@@ -2130,52 +2177,55 @@
       </c>
       <c r="U21" s="55">
         <v>38</v>
       </c>
       <c r="V21" s="55">
         <v>27</v>
       </c>
       <c r="W21" s="55">
         <v>31</v>
       </c>
       <c r="X21" s="55">
         <v>42</v>
       </c>
       <c r="Y21" s="55">
         <v>42</v>
       </c>
       <c r="Z21" s="52">
         <v>33</v>
       </c>
       <c r="AA21" s="25">
         <v>35</v>
       </c>
       <c r="AB21" s="25">
         <v>51</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="55">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="16"/>
       <c r="I22" s="9"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="25">
         <v>23</v>
       </c>
       <c r="O22" s="55">
         <v>32</v>
       </c>
       <c r="P22" s="25">
         <v>19</v>
       </c>
       <c r="Q22" s="25">
@@ -2192,52 +2242,55 @@
       </c>
       <c r="U22" s="55">
         <v>24</v>
       </c>
       <c r="V22" s="55">
         <v>27</v>
       </c>
       <c r="W22" s="55">
         <v>27</v>
       </c>
       <c r="X22" s="55">
         <v>34</v>
       </c>
       <c r="Y22" s="55">
         <v>23</v>
       </c>
       <c r="Z22" s="52">
         <v>24</v>
       </c>
       <c r="AA22" s="25">
         <v>17</v>
       </c>
       <c r="AB22" s="25">
         <v>33</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="55">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="16"/>
       <c r="I23" s="9"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
       <c r="N23" s="25">
         <v>18</v>
       </c>
       <c r="O23" s="55">
         <v>22</v>
       </c>
       <c r="P23" s="25">
         <v>18</v>
       </c>
       <c r="Q23" s="25">
@@ -2254,52 +2307,55 @@
       </c>
       <c r="U23" s="55">
         <v>23</v>
       </c>
       <c r="V23" s="55">
         <v>22</v>
       </c>
       <c r="W23" s="55">
         <v>23</v>
       </c>
       <c r="X23" s="55">
         <v>21</v>
       </c>
       <c r="Y23" s="55">
         <v>25</v>
       </c>
       <c r="Z23" s="52">
         <v>22</v>
       </c>
       <c r="AA23" s="25">
         <v>26</v>
       </c>
       <c r="AB23" s="25">
         <v>23</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="55">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="16"/>
       <c r="I24" s="9"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
       <c r="N24" s="25">
         <v>30</v>
       </c>
       <c r="O24" s="55">
         <v>41</v>
       </c>
       <c r="P24" s="25">
         <v>48</v>
       </c>
       <c r="Q24" s="25">
@@ -2316,52 +2372,55 @@
       </c>
       <c r="U24" s="55">
         <v>35</v>
       </c>
       <c r="V24" s="55">
         <v>33</v>
       </c>
       <c r="W24" s="55">
         <v>45</v>
       </c>
       <c r="X24" s="55">
         <v>34</v>
       </c>
       <c r="Y24" s="55">
         <v>39</v>
       </c>
       <c r="Z24" s="52">
         <v>38</v>
       </c>
       <c r="AA24" s="25">
         <v>34</v>
       </c>
       <c r="AB24" s="25">
         <v>45</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="55">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="25">
         <v>52</v>
       </c>
       <c r="O25" s="55">
         <v>37</v>
       </c>
       <c r="P25" s="25">
         <v>37</v>
       </c>
       <c r="Q25" s="25">
@@ -2378,84 +2437,88 @@
       </c>
       <c r="U25" s="55">
         <v>27</v>
       </c>
       <c r="V25" s="55">
         <v>39</v>
       </c>
       <c r="W25" s="55">
         <v>46</v>
       </c>
       <c r="X25" s="55">
         <v>41</v>
       </c>
       <c r="Y25" s="55">
         <v>38</v>
       </c>
       <c r="Z25" s="52">
         <v>32</v>
       </c>
       <c r="AA25" s="25">
         <v>38</v>
       </c>
       <c r="AB25" s="25">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="82" t="s">
+      <c r="AC25" s="55">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="86" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="82"/>
-[...27 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="B26" s="86"/>
+      <c r="C26" s="86"/>
+      <c r="D26" s="86"/>
+      <c r="E26" s="86"/>
+      <c r="F26" s="86"/>
+      <c r="G26" s="86"/>
+      <c r="H26" s="86"/>
+      <c r="I26" s="86"/>
+      <c r="J26" s="86"/>
+      <c r="K26" s="86"/>
+      <c r="L26" s="86"/>
+      <c r="M26" s="86"/>
+      <c r="N26" s="86"/>
+      <c r="O26" s="86"/>
+      <c r="P26" s="86"/>
+      <c r="Q26" s="86"/>
+      <c r="R26" s="86"/>
+      <c r="S26" s="86"/>
+      <c r="T26" s="86"/>
+      <c r="U26" s="86"/>
+      <c r="V26" s="86"/>
+      <c r="W26" s="86"/>
+      <c r="X26" s="86"/>
+      <c r="Y26" s="86"/>
+      <c r="Z26" s="86"/>
+      <c r="AA26" s="86"/>
+      <c r="AB26" s="86"/>
+      <c r="AC26" s="86"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="8">
         <v>850</v>
       </c>
       <c r="C27" s="8">
         <v>808</v>
       </c>
       <c r="D27" s="9">
         <v>860</v>
       </c>
       <c r="E27" s="9">
         <v>1123</v>
       </c>
       <c r="F27" s="9">
         <v>1129</v>
       </c>
       <c r="G27" s="9">
         <v>883</v>
       </c>
       <c r="H27" s="16">
         <v>978</v>
       </c>
       <c r="I27" s="9">
@@ -2496,52 +2559,55 @@
       </c>
       <c r="U27" s="36">
         <v>613</v>
       </c>
       <c r="V27" s="36">
         <v>587</v>
       </c>
       <c r="W27" s="36">
         <v>682</v>
       </c>
       <c r="X27" s="36">
         <v>710</v>
       </c>
       <c r="Y27" s="36">
         <v>745</v>
       </c>
       <c r="Z27" s="72">
         <v>559</v>
       </c>
       <c r="AA27" s="35">
         <v>541</v>
       </c>
       <c r="AB27" s="35">
         <v>619</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="36">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="59" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="16"/>
       <c r="I28" s="9"/>
       <c r="J28" s="21"/>
       <c r="K28" s="21"/>
       <c r="L28" s="21"/>
       <c r="M28" s="21"/>
       <c r="N28" s="25">
         <v>4</v>
       </c>
       <c r="O28" s="55">
         <v>3</v>
       </c>
       <c r="P28" s="25">
         <v>5</v>
       </c>
       <c r="Q28" s="25">
@@ -2558,52 +2624,55 @@
       </c>
       <c r="U28" s="55">
         <v>4</v>
       </c>
       <c r="V28" s="55">
         <v>1</v>
       </c>
       <c r="W28" s="55">
         <v>6</v>
       </c>
       <c r="X28" s="55">
         <v>3</v>
       </c>
       <c r="Y28" s="55">
         <v>4</v>
       </c>
       <c r="Z28" s="73">
         <v>3</v>
       </c>
       <c r="AA28" s="25">
         <v>3</v>
       </c>
       <c r="AB28" s="25">
         <v>4</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="55">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="59" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="16"/>
       <c r="I29" s="9"/>
       <c r="J29" s="21"/>
       <c r="K29" s="21"/>
       <c r="L29" s="21"/>
       <c r="M29" s="21"/>
       <c r="N29" s="25">
         <v>16</v>
       </c>
       <c r="O29" s="55">
         <v>27</v>
       </c>
       <c r="P29" s="25">
         <v>13</v>
       </c>
       <c r="Q29" s="25">
@@ -2620,52 +2689,55 @@
       </c>
       <c r="U29" s="55">
         <v>10</v>
       </c>
       <c r="V29" s="55">
         <v>27</v>
       </c>
       <c r="W29" s="55">
         <v>20</v>
       </c>
       <c r="X29" s="55">
         <v>12</v>
       </c>
       <c r="Y29" s="55">
         <v>16</v>
       </c>
       <c r="Z29" s="73">
         <v>10</v>
       </c>
       <c r="AA29" s="25">
         <v>18</v>
       </c>
       <c r="AB29" s="25">
         <v>17</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="55">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="59" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="16"/>
       <c r="I30" s="9"/>
       <c r="J30" s="21"/>
       <c r="K30" s="21"/>
       <c r="L30" s="21"/>
       <c r="M30" s="21"/>
       <c r="N30" s="25">
         <v>128</v>
       </c>
       <c r="O30" s="55">
         <v>121</v>
       </c>
       <c r="P30" s="25">
         <v>122</v>
       </c>
       <c r="Q30" s="25">
@@ -2682,52 +2754,55 @@
       </c>
       <c r="U30" s="55">
         <v>117</v>
       </c>
       <c r="V30" s="55">
         <v>118</v>
       </c>
       <c r="W30" s="55">
         <v>145</v>
       </c>
       <c r="X30" s="55">
         <v>146</v>
       </c>
       <c r="Y30" s="55">
         <v>155</v>
       </c>
       <c r="Z30" s="73">
         <v>121</v>
       </c>
       <c r="AA30" s="25">
         <v>107</v>
       </c>
       <c r="AB30" s="25">
         <v>130</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="55">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="8"/>
       <c r="I31" s="8"/>
       <c r="J31" s="8"/>
       <c r="K31" s="8"/>
       <c r="L31" s="8"/>
       <c r="M31" s="8"/>
       <c r="N31" s="25">
         <v>87</v>
       </c>
       <c r="O31" s="55">
         <v>84</v>
       </c>
       <c r="P31" s="25">
         <v>66</v>
       </c>
       <c r="Q31" s="25">
@@ -2744,52 +2819,55 @@
       </c>
       <c r="U31" s="55">
         <v>83</v>
       </c>
       <c r="V31" s="55">
         <v>77</v>
       </c>
       <c r="W31" s="55">
         <v>104</v>
       </c>
       <c r="X31" s="55">
         <v>104</v>
       </c>
       <c r="Y31" s="55">
         <v>101</v>
       </c>
       <c r="Z31" s="73">
         <v>74</v>
       </c>
       <c r="AA31" s="25">
         <v>66</v>
       </c>
       <c r="AB31" s="25">
         <v>79</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="55">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="59" t="s">
         <v>41</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="16"/>
       <c r="I32" s="9"/>
       <c r="J32" s="21"/>
       <c r="K32" s="21"/>
       <c r="L32" s="21"/>
       <c r="M32" s="21"/>
       <c r="N32" s="25">
         <v>10</v>
       </c>
       <c r="O32" s="55">
         <v>15</v>
       </c>
       <c r="P32" s="25">
         <v>12</v>
       </c>
       <c r="Q32" s="25">
@@ -2806,52 +2884,55 @@
       </c>
       <c r="U32" s="55">
         <v>13</v>
       </c>
       <c r="V32" s="55">
         <v>13</v>
       </c>
       <c r="W32" s="55">
         <v>21</v>
       </c>
       <c r="X32" s="55">
         <v>15</v>
       </c>
       <c r="Y32" s="55">
         <v>26</v>
       </c>
       <c r="Z32" s="73">
         <v>18</v>
       </c>
       <c r="AA32" s="25">
         <v>16</v>
       </c>
       <c r="AB32" s="25">
         <v>9</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="55">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="59" t="s">
         <v>42</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="16"/>
       <c r="I33" s="9"/>
       <c r="J33" s="21"/>
       <c r="K33" s="21"/>
       <c r="L33" s="21"/>
       <c r="M33" s="21"/>
       <c r="N33" s="25">
         <v>86</v>
       </c>
       <c r="O33" s="55">
         <v>90</v>
       </c>
       <c r="P33" s="25">
         <v>67</v>
       </c>
       <c r="Q33" s="25">
@@ -2868,52 +2949,55 @@
       </c>
       <c r="U33" s="55">
         <v>112</v>
       </c>
       <c r="V33" s="55">
         <v>101</v>
       </c>
       <c r="W33" s="55">
         <v>127</v>
       </c>
       <c r="X33" s="55">
         <v>128</v>
       </c>
       <c r="Y33" s="55">
         <v>133</v>
       </c>
       <c r="Z33" s="73">
         <v>107</v>
       </c>
       <c r="AA33" s="25">
         <v>95</v>
       </c>
       <c r="AB33" s="25">
         <v>120</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="55">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="59" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="16"/>
       <c r="I34" s="9"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
       <c r="N34" s="25">
         <v>17</v>
       </c>
       <c r="O34" s="55">
         <v>24</v>
       </c>
       <c r="P34" s="25">
         <v>16</v>
       </c>
       <c r="Q34" s="25">
@@ -2930,52 +3014,55 @@
       </c>
       <c r="U34" s="55">
         <v>16</v>
       </c>
       <c r="V34" s="55">
         <v>13</v>
       </c>
       <c r="W34" s="55">
         <v>21</v>
       </c>
       <c r="X34" s="55">
         <v>24</v>
       </c>
       <c r="Y34" s="55">
         <v>12</v>
       </c>
       <c r="Z34" s="73">
         <v>17</v>
       </c>
       <c r="AA34" s="25">
         <v>21</v>
       </c>
       <c r="AB34" s="25">
         <v>15</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="55">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="16"/>
       <c r="I35" s="9"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="25">
         <v>96</v>
       </c>
       <c r="O35" s="55">
         <v>89</v>
       </c>
       <c r="P35" s="25">
         <v>66</v>
       </c>
       <c r="Q35" s="25">
@@ -2992,52 +3079,55 @@
       </c>
       <c r="U35" s="55">
         <v>88</v>
       </c>
       <c r="V35" s="55">
         <v>100</v>
       </c>
       <c r="W35" s="55">
         <v>91</v>
       </c>
       <c r="X35" s="55">
         <v>110</v>
       </c>
       <c r="Y35" s="55">
         <v>115</v>
       </c>
       <c r="Z35" s="73">
         <v>70</v>
       </c>
       <c r="AA35" s="25">
         <v>77</v>
       </c>
       <c r="AB35" s="25">
         <v>96</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="55">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="59" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="9"/>
       <c r="E36" s="9"/>
       <c r="F36" s="9"/>
       <c r="G36" s="9"/>
       <c r="H36" s="16"/>
       <c r="I36" s="9"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="21"/>
       <c r="N36" s="25">
         <v>38</v>
       </c>
       <c r="O36" s="55">
         <v>38</v>
       </c>
       <c r="P36" s="25">
         <v>30</v>
       </c>
       <c r="Q36" s="25">
@@ -3054,52 +3144,55 @@
       </c>
       <c r="U36" s="55">
         <v>39</v>
       </c>
       <c r="V36" s="55">
         <v>29</v>
       </c>
       <c r="W36" s="55">
         <v>28</v>
       </c>
       <c r="X36" s="55">
         <v>32</v>
       </c>
       <c r="Y36" s="55">
         <v>48</v>
       </c>
       <c r="Z36" s="73">
         <v>30</v>
       </c>
       <c r="AA36" s="25">
         <v>29</v>
       </c>
       <c r="AB36" s="25">
         <v>29</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="55">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="16"/>
       <c r="I37" s="9"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="54">
         <v>95</v>
       </c>
       <c r="O37" s="54">
         <v>132</v>
       </c>
       <c r="P37" s="26">
         <v>87</v>
       </c>
       <c r="Q37" s="26">
@@ -3116,178 +3209,184 @@
       </c>
       <c r="U37" s="26">
         <v>131</v>
       </c>
       <c r="V37" s="26">
         <v>108</v>
       </c>
       <c r="W37" s="26">
         <v>119</v>
       </c>
       <c r="X37" s="26">
         <v>136</v>
       </c>
       <c r="Y37" s="26">
         <v>135</v>
       </c>
       <c r="Z37" s="53">
         <v>109</v>
       </c>
       <c r="AA37" s="26">
         <v>109</v>
       </c>
       <c r="AB37" s="26">
         <v>120</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="26">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="5" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A2:AB2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A26:AB26"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A26:AC26"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="A2:AC2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB40"/>
+  <dimension ref="A2:AC40"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AG24" sqref="AG24"/>
-      <selection pane="bottomLeft" activeCell="AC22" sqref="AC22"/>
+      <selection pane="bottomLeft" activeCell="AE27" sqref="AE27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="7" width="0" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.7109375" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="77" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="83" t="s">
         <v>34</v>
       </c>
-      <c r="B2" s="77"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28" s="1" customFormat="1" ht="15" customHeight="1">
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="83"/>
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="83"/>
+    </row>
+    <row r="3" spans="1:29" s="1" customFormat="1" ht="15" customHeight="1">
       <c r="M3" s="24"/>
       <c r="N3" s="61"/>
       <c r="O3" s="61"/>
       <c r="P3" s="61"/>
       <c r="Q3" s="61"/>
       <c r="R3" s="61"/>
       <c r="S3" s="61"/>
       <c r="T3" s="61"/>
       <c r="U3" s="61"/>
       <c r="V3" s="61"/>
       <c r="W3" s="61"/>
       <c r="X3" s="61"/>
       <c r="Y3" s="61"/>
       <c r="Z3" s="61"/>
       <c r="AA3" s="61"/>
       <c r="AB3" s="61"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="83">
+      <c r="AC3" s="61"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="79"/>
+      <c r="B4" s="77">
         <v>2021</v>
       </c>
-      <c r="C4" s="84"/>
-[...10 lines deleted...]
-      <c r="N4" s="83">
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="77">
         <v>2025</v>
       </c>
-      <c r="O4" s="84"/>
-[...10 lines deleted...]
-      <c r="Z4" s="78">
+      <c r="O4" s="78"/>
+      <c r="P4" s="78"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="78"/>
+      <c r="S4" s="78"/>
+      <c r="T4" s="78"/>
+      <c r="U4" s="78"/>
+      <c r="V4" s="78"/>
+      <c r="W4" s="78"/>
+      <c r="X4" s="78"/>
+      <c r="Y4" s="78"/>
+      <c r="Z4" s="81">
         <v>2026</v>
       </c>
-      <c r="AA4" s="79"/>
-[...3 lines deleted...]
-      <c r="A5" s="86"/>
+      <c r="AA4" s="82"/>
+      <c r="AB4" s="82"/>
+      <c r="AC4" s="82"/>
+    </row>
+    <row r="5" spans="1:29" ht="29.25" customHeight="1">
+      <c r="A5" s="80"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -3325,84 +3424,88 @@
       </c>
       <c r="U5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="V5" s="4" t="s">
         <v>20</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Y5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB5" s="3" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="80" t="s">
+      <c r="AC5" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="80"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="84"/>
+      <c r="C6" s="84"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="84"/>
+      <c r="K6" s="84"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="84"/>
+      <c r="P6" s="84"/>
+      <c r="Q6" s="84"/>
+      <c r="R6" s="84"/>
+      <c r="S6" s="84"/>
+      <c r="T6" s="84"/>
+      <c r="U6" s="84"/>
+      <c r="V6" s="84"/>
+      <c r="W6" s="84"/>
+      <c r="X6" s="84"/>
+      <c r="Y6" s="84"/>
+      <c r="Z6" s="84"/>
+      <c r="AA6" s="84"/>
+      <c r="AB6" s="84"/>
+      <c r="AC6" s="84"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="39">
         <v>7.17</v>
       </c>
       <c r="C7" s="39">
         <v>7.23</v>
       </c>
       <c r="D7" s="40">
         <v>7.17</v>
       </c>
       <c r="E7" s="40">
         <v>7.66</v>
       </c>
       <c r="F7" s="40">
         <v>7.94</v>
       </c>
       <c r="G7" s="40">
         <v>7.84</v>
       </c>
       <c r="H7" s="41">
         <v>7.83</v>
       </c>
       <c r="I7" s="40">
@@ -3443,52 +3546,55 @@
       </c>
       <c r="U7" s="51">
         <v>5.92</v>
       </c>
       <c r="V7" s="51">
         <v>5.89</v>
       </c>
       <c r="W7" s="51">
         <v>5.94</v>
       </c>
       <c r="X7" s="51">
         <v>6.02</v>
       </c>
       <c r="Y7" s="51">
         <v>6.08</v>
       </c>
       <c r="Z7" s="51">
         <v>5.14</v>
       </c>
       <c r="AA7" s="51">
         <v>5.35</v>
       </c>
       <c r="AB7" s="51">
         <v>5.56</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="51">
+        <v>5.71</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="18"/>
       <c r="I8" s="12"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="22"/>
       <c r="N8" s="37">
         <v>7.54</v>
       </c>
       <c r="O8" s="37">
         <v>7.69</v>
       </c>
       <c r="P8" s="64">
         <v>7.43</v>
       </c>
       <c r="Q8" s="37">
@@ -3505,52 +3611,55 @@
       </c>
       <c r="U8" s="37">
         <v>7.88</v>
       </c>
       <c r="V8" s="37">
         <v>7.58</v>
       </c>
       <c r="W8" s="37">
         <v>7.48</v>
       </c>
       <c r="X8" s="37">
         <v>7.56</v>
       </c>
       <c r="Y8" s="37">
         <v>7.61</v>
       </c>
       <c r="Z8" s="37">
         <v>6.37</v>
       </c>
       <c r="AA8" s="37">
         <v>6.9</v>
       </c>
       <c r="AB8" s="37">
         <v>7.87</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="37">
+        <v>7.92</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="18"/>
       <c r="I9" s="12"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="22"/>
       <c r="N9" s="27">
         <v>5.08</v>
       </c>
       <c r="O9" s="27">
         <v>6.32</v>
       </c>
       <c r="P9" s="64">
         <v>5.6</v>
       </c>
       <c r="Q9" s="37">
@@ -3567,52 +3676,55 @@
       </c>
       <c r="U9" s="37">
         <v>5.36</v>
       </c>
       <c r="V9" s="37">
         <v>5.45</v>
       </c>
       <c r="W9" s="37">
         <v>5.5</v>
       </c>
       <c r="X9" s="37">
         <v>5.7</v>
       </c>
       <c r="Y9" s="37">
         <v>5.64</v>
       </c>
       <c r="Z9" s="37">
         <v>4.95</v>
       </c>
       <c r="AA9" s="37">
         <v>4.42</v>
       </c>
       <c r="AB9" s="37">
         <v>5.21</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="37">
+        <v>5.49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="11"/>
       <c r="C10" s="11"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="18"/>
       <c r="I10" s="12"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="22"/>
       <c r="N10" s="37">
         <v>6.9</v>
       </c>
       <c r="O10" s="37">
         <v>9.74</v>
       </c>
       <c r="P10" s="64">
         <v>8.31</v>
       </c>
       <c r="Q10" s="37">
@@ -3629,52 +3741,55 @@
       </c>
       <c r="U10" s="37">
         <v>7.56</v>
       </c>
       <c r="V10" s="37">
         <v>8.0299999999999994</v>
       </c>
       <c r="W10" s="37">
         <v>8.08</v>
       </c>
       <c r="X10" s="37">
         <v>7.82</v>
       </c>
       <c r="Y10" s="37">
         <v>7.74</v>
       </c>
       <c r="Z10" s="37">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA10" s="37">
         <v>6.49</v>
       </c>
       <c r="AB10" s="37">
         <v>6.82</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="37">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="11"/>
       <c r="C11" s="11"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="18"/>
       <c r="I11" s="12"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="22"/>
       <c r="N11" s="37">
         <v>6.07</v>
       </c>
       <c r="O11" s="37">
         <v>6.31</v>
       </c>
       <c r="P11" s="64">
         <v>6.13</v>
       </c>
       <c r="Q11" s="37">
@@ -3691,52 +3806,55 @@
       </c>
       <c r="U11" s="37">
         <v>6.43</v>
       </c>
       <c r="V11" s="37">
         <v>6.38</v>
       </c>
       <c r="W11" s="37">
         <v>6.44</v>
       </c>
       <c r="X11" s="37">
         <v>6.51</v>
       </c>
       <c r="Y11" s="37">
         <v>6.59</v>
       </c>
       <c r="Z11" s="37">
         <v>5.99</v>
       </c>
       <c r="AA11" s="37">
         <v>6.07</v>
       </c>
       <c r="AB11" s="37">
         <v>6.19</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="37">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="11"/>
       <c r="C12" s="11"/>
       <c r="D12" s="11"/>
       <c r="E12" s="11"/>
       <c r="F12" s="11"/>
       <c r="G12" s="11"/>
       <c r="H12" s="11"/>
       <c r="I12" s="11"/>
       <c r="J12" s="11"/>
       <c r="K12" s="11"/>
       <c r="L12" s="11"/>
       <c r="M12" s="11"/>
       <c r="N12" s="37">
         <v>6.01</v>
       </c>
       <c r="O12" s="37">
         <v>6.21</v>
       </c>
       <c r="P12" s="64">
         <v>5.64</v>
       </c>
       <c r="Q12" s="37">
@@ -3753,52 +3871,55 @@
       </c>
       <c r="U12" s="37">
         <v>5.99</v>
       </c>
       <c r="V12" s="37">
         <v>5.94</v>
       </c>
       <c r="W12" s="37">
         <v>6.07</v>
       </c>
       <c r="X12" s="37">
         <v>6.19</v>
       </c>
       <c r="Y12" s="37">
         <v>6.26</v>
       </c>
       <c r="Z12" s="37">
         <v>5.0599999999999996</v>
       </c>
       <c r="AA12" s="37">
         <v>5.05</v>
       </c>
       <c r="AB12" s="37">
         <v>5.18</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="37">
+        <v>5.49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="11"/>
       <c r="C13" s="11"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="18"/>
       <c r="I13" s="12"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="22"/>
       <c r="N13" s="37">
         <v>4.6500000000000004</v>
       </c>
       <c r="O13" s="37">
         <v>6.08</v>
       </c>
       <c r="P13" s="64">
         <v>5.87</v>
       </c>
       <c r="Q13" s="37">
@@ -3815,52 +3936,55 @@
       </c>
       <c r="U13" s="37">
         <v>6.66</v>
       </c>
       <c r="V13" s="37">
         <v>6.6</v>
       </c>
       <c r="W13" s="37">
         <v>6.9</v>
       </c>
       <c r="X13" s="37">
         <v>6.91</v>
       </c>
       <c r="Y13" s="37">
         <v>7.33</v>
       </c>
       <c r="Z13" s="37">
         <v>8.7200000000000006</v>
       </c>
       <c r="AA13" s="37">
         <v>8.65</v>
       </c>
       <c r="AB13" s="37">
         <v>7.17</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="37">
+        <v>6.88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="11"/>
       <c r="C14" s="11"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="18"/>
       <c r="I14" s="12"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="22"/>
       <c r="N14" s="37">
         <v>3.77</v>
       </c>
       <c r="O14" s="37">
         <v>4.1900000000000004</v>
       </c>
       <c r="P14" s="64">
         <v>4.03</v>
       </c>
       <c r="Q14" s="37">
@@ -3877,52 +4001,55 @@
       </c>
       <c r="U14" s="37">
         <v>4.7699999999999996</v>
       </c>
       <c r="V14" s="37">
         <v>4.74</v>
       </c>
       <c r="W14" s="37">
         <v>4.83</v>
       </c>
       <c r="X14" s="37">
         <v>4.88</v>
       </c>
       <c r="Y14" s="37">
         <v>4.9400000000000004</v>
       </c>
       <c r="Z14" s="37">
         <v>4.43</v>
       </c>
       <c r="AA14" s="37">
         <v>4.41</v>
       </c>
       <c r="AB14" s="37">
         <v>4.6500000000000004</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="37">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="11"/>
       <c r="C15" s="11"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="18"/>
       <c r="I15" s="12"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="22"/>
       <c r="N15" s="37">
         <v>7.55</v>
       </c>
       <c r="O15" s="37">
         <v>9.57</v>
       </c>
       <c r="P15" s="64">
         <v>8.7200000000000006</v>
       </c>
       <c r="Q15" s="37">
@@ -3939,52 +4066,55 @@
       </c>
       <c r="U15" s="37">
         <v>7.76</v>
       </c>
       <c r="V15" s="37">
         <v>7.54</v>
       </c>
       <c r="W15" s="37">
         <v>7.72</v>
       </c>
       <c r="X15" s="37">
         <v>8.02</v>
       </c>
       <c r="Y15" s="37">
         <v>7.78</v>
       </c>
       <c r="Z15" s="37">
         <v>8.1199999999999992</v>
       </c>
       <c r="AA15" s="37">
         <v>9.5399999999999991</v>
       </c>
       <c r="AB15" s="37">
         <v>8.74</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="37">
+        <v>8.26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="11"/>
       <c r="C16" s="11"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="18"/>
       <c r="I16" s="12"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="22"/>
       <c r="N16" s="37">
         <v>6.69</v>
       </c>
       <c r="O16" s="37">
         <v>6.46</v>
       </c>
       <c r="P16" s="64">
         <v>5.84</v>
       </c>
       <c r="Q16" s="37">
@@ -4001,52 +4131,55 @@
       </c>
       <c r="U16" s="37">
         <v>5.89</v>
       </c>
       <c r="V16" s="37">
         <v>5.95</v>
       </c>
       <c r="W16" s="37">
         <v>5.97</v>
       </c>
       <c r="X16" s="37">
         <v>6.07</v>
       </c>
       <c r="Y16" s="37">
         <v>6.13</v>
       </c>
       <c r="Z16" s="37">
         <v>4.33</v>
       </c>
       <c r="AA16" s="37">
         <v>4.8600000000000003</v>
       </c>
       <c r="AB16" s="37">
         <v>5.25</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="37">
+        <v>5.59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="11"/>
       <c r="C17" s="11"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="18"/>
       <c r="I17" s="12"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="22"/>
       <c r="N17" s="37">
         <v>7.41</v>
       </c>
       <c r="O17" s="37">
         <v>7.77</v>
       </c>
       <c r="P17" s="64">
         <v>7.1</v>
       </c>
       <c r="Q17" s="37">
@@ -4063,52 +4196,55 @@
       </c>
       <c r="U17" s="37">
         <v>6.72</v>
       </c>
       <c r="V17" s="37">
         <v>6.62</v>
       </c>
       <c r="W17" s="37">
         <v>6.5</v>
       </c>
       <c r="X17" s="37">
         <v>6.5</v>
       </c>
       <c r="Y17" s="37">
         <v>6.73</v>
       </c>
       <c r="Z17" s="37">
         <v>5.91</v>
       </c>
       <c r="AA17" s="37">
         <v>6.14</v>
       </c>
       <c r="AB17" s="37">
         <v>6.02</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="37">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="57" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="11"/>
       <c r="C18" s="11"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="18"/>
       <c r="I18" s="12"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="22"/>
       <c r="N18" s="37">
         <v>4.7</v>
       </c>
       <c r="O18" s="37">
         <v>5.89</v>
       </c>
       <c r="P18" s="64">
         <v>5.35</v>
       </c>
       <c r="Q18" s="37">
@@ -4125,84 +4261,88 @@
       </c>
       <c r="U18" s="37">
         <v>5.92</v>
       </c>
       <c r="V18" s="37">
         <v>5.87</v>
       </c>
       <c r="W18" s="37">
         <v>5.87</v>
       </c>
       <c r="X18" s="37">
         <v>5.97</v>
       </c>
       <c r="Y18" s="37">
         <v>6.03</v>
       </c>
       <c r="Z18" s="37">
         <v>5.21</v>
       </c>
       <c r="AA18" s="37">
         <v>5.49</v>
       </c>
       <c r="AB18" s="37">
         <v>5.59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="81" t="s">
+      <c r="AC18" s="37">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="85" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="81"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="85"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="85"/>
+      <c r="E19" s="85"/>
+      <c r="F19" s="85"/>
+      <c r="G19" s="85"/>
+      <c r="H19" s="85"/>
+      <c r="I19" s="85"/>
+      <c r="J19" s="85"/>
+      <c r="K19" s="85"/>
+      <c r="L19" s="85"/>
+      <c r="M19" s="85"/>
+      <c r="N19" s="85"/>
+      <c r="O19" s="85"/>
+      <c r="P19" s="85"/>
+      <c r="Q19" s="85"/>
+      <c r="R19" s="85"/>
+      <c r="S19" s="85"/>
+      <c r="T19" s="85"/>
+      <c r="U19" s="85"/>
+      <c r="V19" s="85"/>
+      <c r="W19" s="85"/>
+      <c r="X19" s="85"/>
+      <c r="Y19" s="85"/>
+      <c r="Z19" s="85"/>
+      <c r="AA19" s="85"/>
+      <c r="AB19" s="85"/>
+      <c r="AC19" s="85"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="39">
         <v>10.88</v>
       </c>
       <c r="C20" s="39">
         <v>10.61</v>
       </c>
       <c r="D20" s="40">
         <v>10.44</v>
       </c>
       <c r="E20" s="40">
         <v>10.79</v>
       </c>
       <c r="F20" s="40">
         <v>11.08</v>
       </c>
       <c r="G20" s="40">
         <v>10.95</v>
       </c>
       <c r="H20" s="41">
         <v>10.88</v>
       </c>
       <c r="I20" s="40">
@@ -4243,52 +4383,55 @@
       </c>
       <c r="U20" s="45">
         <v>6.43</v>
       </c>
       <c r="V20" s="45">
         <v>6.37</v>
       </c>
       <c r="W20" s="45">
         <v>6.39</v>
       </c>
       <c r="X20" s="45">
         <v>6.43</v>
       </c>
       <c r="Y20" s="45">
         <v>6.43</v>
       </c>
       <c r="Z20" s="45">
         <v>5.62</v>
       </c>
       <c r="AA20" s="51">
         <v>5.93</v>
       </c>
       <c r="AB20" s="51">
         <v>6.44</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="45">
+        <v>6.69</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="11"/>
       <c r="C21" s="11"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="18"/>
       <c r="I21" s="12"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="22"/>
       <c r="N21" s="37">
         <v>7.81</v>
       </c>
       <c r="O21" s="32">
         <v>6.02</v>
       </c>
       <c r="P21" s="64">
         <v>7.67</v>
       </c>
       <c r="Q21" s="37">
@@ -4305,52 +4448,55 @@
       </c>
       <c r="U21" s="32">
         <v>8.11</v>
       </c>
       <c r="V21" s="32">
         <v>7.84</v>
       </c>
       <c r="W21" s="32">
         <v>7.69</v>
       </c>
       <c r="X21" s="32">
         <v>7.79</v>
       </c>
       <c r="Y21" s="32">
         <v>7.86</v>
       </c>
       <c r="Z21" s="32">
         <v>6.67</v>
       </c>
       <c r="AA21" s="37">
         <v>7.24</v>
       </c>
       <c r="AB21" s="37">
         <v>8.2799999999999994</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="32">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="11"/>
       <c r="C22" s="11"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="18"/>
       <c r="I22" s="12"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="22"/>
       <c r="N22" s="37">
         <v>5.08</v>
       </c>
       <c r="O22" s="32">
         <v>5.41</v>
       </c>
       <c r="P22" s="64">
         <v>5.6</v>
       </c>
       <c r="Q22" s="37">
@@ -4367,52 +4513,55 @@
       </c>
       <c r="U22" s="32">
         <v>5.36</v>
       </c>
       <c r="V22" s="32">
         <v>5.45</v>
       </c>
       <c r="W22" s="32">
         <v>5.5</v>
       </c>
       <c r="X22" s="32">
         <v>5.7</v>
       </c>
       <c r="Y22" s="32">
         <v>5.64</v>
       </c>
       <c r="Z22" s="32">
         <v>4.95</v>
       </c>
       <c r="AA22" s="37">
         <v>4.42</v>
       </c>
       <c r="AB22" s="37">
         <v>5.21</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="32">
+        <v>5.49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="11"/>
       <c r="C23" s="11"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="18"/>
       <c r="I23" s="12"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="22"/>
       <c r="N23" s="37">
         <v>5.2</v>
       </c>
       <c r="O23" s="32">
         <v>27.4</v>
       </c>
       <c r="P23" s="64">
         <v>5.74</v>
       </c>
       <c r="Q23" s="37">
@@ -4429,52 +4578,55 @@
       </c>
       <c r="U23" s="32">
         <v>5.94</v>
       </c>
       <c r="V23" s="32">
         <v>6.01</v>
       </c>
       <c r="W23" s="32">
         <v>6.07</v>
       </c>
       <c r="X23" s="32">
         <v>6.08</v>
       </c>
       <c r="Y23" s="32">
         <v>6.18</v>
       </c>
       <c r="Z23" s="32">
         <v>6.39</v>
       </c>
       <c r="AA23" s="37">
         <v>7.36</v>
       </c>
       <c r="AB23" s="37">
         <v>7.13</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="32">
+        <v>7.23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="11"/>
       <c r="C24" s="11"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="18"/>
       <c r="I24" s="12"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="22"/>
       <c r="N24" s="37">
         <v>4.08</v>
       </c>
       <c r="O24" s="32">
         <v>20.76</v>
       </c>
       <c r="P24" s="64">
         <v>5.51</v>
       </c>
       <c r="Q24" s="37">
@@ -4491,52 +4643,55 @@
       </c>
       <c r="U24" s="32">
         <v>5.84</v>
       </c>
       <c r="V24" s="32">
         <v>5.69</v>
       </c>
       <c r="W24" s="32">
         <v>5.73</v>
       </c>
       <c r="X24" s="32">
         <v>5.64</v>
       </c>
       <c r="Y24" s="32">
         <v>5.6</v>
       </c>
       <c r="Z24" s="32">
         <v>4.93</v>
       </c>
       <c r="AA24" s="37">
         <v>4.93</v>
       </c>
       <c r="AB24" s="37">
         <v>5.27</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="32">
+        <v>5.47</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="11"/>
       <c r="C25" s="11"/>
       <c r="D25" s="11"/>
       <c r="E25" s="11"/>
       <c r="F25" s="11"/>
       <c r="G25" s="11"/>
       <c r="H25" s="11"/>
       <c r="I25" s="11"/>
       <c r="J25" s="11"/>
       <c r="K25" s="11"/>
       <c r="L25" s="11"/>
       <c r="M25" s="11"/>
       <c r="N25" s="37">
         <v>9.43</v>
       </c>
       <c r="O25" s="32">
         <v>14.93</v>
       </c>
       <c r="P25" s="64">
         <v>7.82</v>
       </c>
       <c r="Q25" s="37">
@@ -4553,84 +4708,88 @@
       </c>
       <c r="U25" s="32">
         <v>6.9</v>
       </c>
       <c r="V25" s="32">
         <v>6.93</v>
       </c>
       <c r="W25" s="32">
         <v>7.06</v>
       </c>
       <c r="X25" s="32">
         <v>7.11</v>
       </c>
       <c r="Y25" s="32">
         <v>7.09</v>
       </c>
       <c r="Z25" s="32">
         <v>5.75</v>
       </c>
       <c r="AA25" s="37">
         <v>6.58</v>
       </c>
       <c r="AB25" s="37">
         <v>7.06</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="82" t="s">
+      <c r="AC25" s="32">
+        <v>7.54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="86" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="82"/>
-[...27 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="B26" s="86"/>
+      <c r="C26" s="86"/>
+      <c r="D26" s="86"/>
+      <c r="E26" s="86"/>
+      <c r="F26" s="86"/>
+      <c r="G26" s="86"/>
+      <c r="H26" s="86"/>
+      <c r="I26" s="86"/>
+      <c r="J26" s="86"/>
+      <c r="K26" s="86"/>
+      <c r="L26" s="86"/>
+      <c r="M26" s="86"/>
+      <c r="N26" s="86"/>
+      <c r="O26" s="86"/>
+      <c r="P26" s="86"/>
+      <c r="Q26" s="86"/>
+      <c r="R26" s="86"/>
+      <c r="S26" s="86"/>
+      <c r="T26" s="86"/>
+      <c r="U26" s="86"/>
+      <c r="V26" s="86"/>
+      <c r="W26" s="86"/>
+      <c r="X26" s="86"/>
+      <c r="Y26" s="86"/>
+      <c r="Z26" s="86"/>
+      <c r="AA26" s="86"/>
+      <c r="AB26" s="86"/>
+      <c r="AC26" s="86"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="43">
         <v>6.13</v>
       </c>
       <c r="C27" s="43">
         <v>6.29</v>
       </c>
       <c r="D27" s="40">
         <v>6.26</v>
       </c>
       <c r="E27" s="40">
         <v>6.78</v>
       </c>
       <c r="F27" s="40">
         <v>7.06</v>
       </c>
       <c r="G27" s="40">
         <v>6.97</v>
       </c>
       <c r="H27" s="44">
         <v>6.98</v>
       </c>
       <c r="I27" s="40">
@@ -4671,52 +4830,55 @@
       </c>
       <c r="U27" s="45">
         <v>5.79</v>
       </c>
       <c r="V27" s="45">
         <v>5.77</v>
       </c>
       <c r="W27" s="45">
         <v>5.83</v>
       </c>
       <c r="X27" s="45">
         <v>5.91</v>
       </c>
       <c r="Y27" s="45">
         <v>6</v>
       </c>
       <c r="Z27" s="45">
         <v>5.03</v>
       </c>
       <c r="AA27" s="75">
         <v>5.21</v>
       </c>
       <c r="AB27" s="75">
         <v>5.35</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="45">
+        <v>5.48</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="59" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="13"/>
       <c r="C28" s="13"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="19"/>
       <c r="I28" s="12"/>
       <c r="J28" s="19"/>
       <c r="K28" s="19"/>
       <c r="L28" s="19"/>
       <c r="M28" s="22"/>
       <c r="N28" s="37">
         <v>5.64</v>
       </c>
       <c r="O28" s="32">
         <v>5.2</v>
       </c>
       <c r="P28" s="64">
         <v>5.8</v>
       </c>
       <c r="Q28" s="37">
@@ -4733,52 +4895,55 @@
       </c>
       <c r="U28" s="32">
         <v>6.32</v>
       </c>
       <c r="V28" s="32">
         <v>5.79</v>
       </c>
       <c r="W28" s="32">
         <v>6.07</v>
       </c>
       <c r="X28" s="32">
         <v>5.92</v>
       </c>
       <c r="Y28" s="32">
         <v>5.9</v>
       </c>
       <c r="Z28" s="32">
         <v>4.2699999999999996</v>
       </c>
       <c r="AA28" s="76">
         <v>4.51</v>
       </c>
       <c r="AB28" s="76">
         <v>4.95</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="32">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="59" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="13"/>
       <c r="C29" s="13"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="19"/>
       <c r="I29" s="12"/>
       <c r="J29" s="19"/>
       <c r="K29" s="19"/>
       <c r="L29" s="19"/>
       <c r="M29" s="22"/>
       <c r="N29" s="37">
         <v>6.9</v>
       </c>
       <c r="O29" s="32">
         <v>9.74</v>
       </c>
       <c r="P29" s="64">
         <v>8.31</v>
       </c>
       <c r="Q29" s="37">
@@ -4795,52 +4960,55 @@
       </c>
       <c r="U29" s="32">
         <v>7.56</v>
       </c>
       <c r="V29" s="32">
         <v>8.0299999999999994</v>
       </c>
       <c r="W29" s="32">
         <v>8.08</v>
       </c>
       <c r="X29" s="32">
         <v>7.82</v>
       </c>
       <c r="Y29" s="32">
         <v>7.74</v>
       </c>
       <c r="Z29" s="32">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA29" s="76">
         <v>6.49</v>
       </c>
       <c r="AB29" s="76">
         <v>6.82</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="32">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="59" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="13"/>
       <c r="C30" s="13"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="19"/>
       <c r="I30" s="12"/>
       <c r="J30" s="19"/>
       <c r="K30" s="19"/>
       <c r="L30" s="19"/>
       <c r="M30" s="22"/>
       <c r="N30" s="37">
         <v>6.22</v>
       </c>
       <c r="O30" s="32">
         <v>6.35</v>
       </c>
       <c r="P30" s="64">
         <v>6.2</v>
       </c>
       <c r="Q30" s="37">
@@ -4857,52 +5025,55 @@
       </c>
       <c r="U30" s="32">
         <v>6.51</v>
       </c>
       <c r="V30" s="32">
         <v>6.45</v>
       </c>
       <c r="W30" s="32">
         <v>6.5</v>
       </c>
       <c r="X30" s="32">
         <v>6.58</v>
       </c>
       <c r="Y30" s="32">
         <v>6.66</v>
       </c>
       <c r="Z30" s="32">
         <v>5.92</v>
       </c>
       <c r="AA30" s="76">
         <v>5.86</v>
       </c>
       <c r="AB30" s="76">
         <v>6.04</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="32">
+        <v>6.14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="59" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="11"/>
       <c r="C31" s="11"/>
       <c r="D31" s="11"/>
       <c r="E31" s="11"/>
       <c r="F31" s="11"/>
       <c r="G31" s="11"/>
       <c r="H31" s="11"/>
       <c r="I31" s="11"/>
       <c r="J31" s="11"/>
       <c r="K31" s="11"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
       <c r="N31" s="37">
         <v>6.01</v>
       </c>
       <c r="O31" s="32">
         <v>6.21</v>
       </c>
       <c r="P31" s="64">
         <v>5.64</v>
       </c>
       <c r="Q31" s="37">
@@ -4919,52 +5090,55 @@
       </c>
       <c r="U31" s="32">
         <v>5.99</v>
       </c>
       <c r="V31" s="32">
         <v>5.94</v>
       </c>
       <c r="W31" s="32">
         <v>6.07</v>
       </c>
       <c r="X31" s="32">
         <v>6.19</v>
       </c>
       <c r="Y31" s="32">
         <v>6.26</v>
       </c>
       <c r="Z31" s="32">
         <v>5.0599999999999996</v>
       </c>
       <c r="AA31" s="76">
         <v>5.05</v>
       </c>
       <c r="AB31" s="76">
         <v>5.18</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="32">
+        <v>5.49</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="59" t="s">
         <v>41</v>
       </c>
       <c r="B32" s="13"/>
       <c r="C32" s="13"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="19"/>
       <c r="I32" s="12"/>
       <c r="J32" s="19"/>
       <c r="K32" s="19"/>
       <c r="L32" s="19"/>
       <c r="M32" s="22"/>
       <c r="N32" s="37">
         <v>4.6500000000000004</v>
       </c>
       <c r="O32" s="32">
         <v>6.08</v>
       </c>
       <c r="P32" s="64">
         <v>5.87</v>
       </c>
       <c r="Q32" s="37">
@@ -4981,52 +5155,55 @@
       </c>
       <c r="U32" s="32">
         <v>6.66</v>
       </c>
       <c r="V32" s="32">
         <v>6.6</v>
       </c>
       <c r="W32" s="32">
         <v>6.9</v>
       </c>
       <c r="X32" s="32">
         <v>6.91</v>
       </c>
       <c r="Y32" s="32">
         <v>7.33</v>
       </c>
       <c r="Z32" s="32">
         <v>8.7200000000000006</v>
       </c>
       <c r="AA32" s="76">
         <v>8.65</v>
       </c>
       <c r="AB32" s="76">
         <v>7.17</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="32">
+        <v>6.88</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="59" t="s">
         <v>42</v>
       </c>
       <c r="B33" s="13"/>
       <c r="C33" s="13"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="19"/>
       <c r="I33" s="12"/>
       <c r="J33" s="19"/>
       <c r="K33" s="19"/>
       <c r="L33" s="19"/>
       <c r="M33" s="22"/>
       <c r="N33" s="37">
         <v>3.68</v>
       </c>
       <c r="O33" s="32">
         <v>3.93</v>
       </c>
       <c r="P33" s="64">
         <v>3.56</v>
       </c>
       <c r="Q33" s="37">
@@ -5043,52 +5220,55 @@
       </c>
       <c r="U33" s="32">
         <v>4.43</v>
       </c>
       <c r="V33" s="32">
         <v>4.4400000000000004</v>
       </c>
       <c r="W33" s="32">
         <v>4.54</v>
       </c>
       <c r="X33" s="32">
         <v>4.6399999999999997</v>
       </c>
       <c r="Y33" s="32">
         <v>4.7300000000000004</v>
       </c>
       <c r="Z33" s="32">
         <v>4.2699999999999996</v>
       </c>
       <c r="AA33" s="76">
         <v>4.25</v>
       </c>
       <c r="AB33" s="76">
         <v>4.46</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="32">
+        <v>4.34</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="59" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="13"/>
       <c r="C34" s="13"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12"/>
       <c r="F34" s="12"/>
       <c r="G34" s="12"/>
       <c r="H34" s="19"/>
       <c r="I34" s="12"/>
       <c r="J34" s="19"/>
       <c r="K34" s="19"/>
       <c r="L34" s="19"/>
       <c r="M34" s="22"/>
       <c r="N34" s="37">
         <v>7.55</v>
       </c>
       <c r="O34" s="32">
         <v>9.57</v>
       </c>
       <c r="P34" s="64">
         <v>8.7200000000000006</v>
       </c>
       <c r="Q34" s="37">
@@ -5105,52 +5285,55 @@
       </c>
       <c r="U34" s="32">
         <v>7.76</v>
       </c>
       <c r="V34" s="32">
         <v>7.54</v>
       </c>
       <c r="W34" s="32">
         <v>7.72</v>
       </c>
       <c r="X34" s="32">
         <v>8.02</v>
       </c>
       <c r="Y34" s="32">
         <v>7.78</v>
       </c>
       <c r="Z34" s="32">
         <v>8.1199999999999992</v>
       </c>
       <c r="AA34" s="76">
         <v>9.5399999999999991</v>
       </c>
       <c r="AB34" s="76">
         <v>8.74</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="32">
+        <v>8.26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="59" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="13"/>
       <c r="C35" s="13"/>
       <c r="D35" s="12"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="19"/>
       <c r="I35" s="12"/>
       <c r="J35" s="19"/>
       <c r="K35" s="19"/>
       <c r="L35" s="19"/>
       <c r="M35" s="22"/>
       <c r="N35" s="37">
         <v>5.78</v>
       </c>
       <c r="O35" s="32">
         <v>5.81</v>
       </c>
       <c r="P35" s="64">
         <v>5.19</v>
       </c>
       <c r="Q35" s="37">
@@ -5167,52 +5350,55 @@
       </c>
       <c r="U35" s="32">
         <v>5.55</v>
       </c>
       <c r="V35" s="32">
         <v>5.62</v>
       </c>
       <c r="W35" s="32">
         <v>5.61</v>
       </c>
       <c r="X35" s="32">
         <v>5.72</v>
       </c>
       <c r="Y35" s="32">
         <v>5.81</v>
       </c>
       <c r="Z35" s="32">
         <v>3.89</v>
       </c>
       <c r="AA35" s="76">
         <v>4.32</v>
       </c>
       <c r="AB35" s="76">
         <v>4.68</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="32">
+        <v>4.9800000000000004</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="59" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="13"/>
       <c r="C36" s="13"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="19"/>
       <c r="I36" s="12"/>
       <c r="J36" s="19"/>
       <c r="K36" s="19"/>
       <c r="L36" s="19"/>
       <c r="M36" s="22"/>
       <c r="N36" s="37">
         <v>7.41</v>
       </c>
       <c r="O36" s="32">
         <v>7.77</v>
       </c>
       <c r="P36" s="64">
         <v>7.1</v>
       </c>
       <c r="Q36" s="37">
@@ -5229,52 +5415,55 @@
       </c>
       <c r="U36" s="32">
         <v>6.72</v>
       </c>
       <c r="V36" s="32">
         <v>6.62</v>
       </c>
       <c r="W36" s="32">
         <v>6.5</v>
       </c>
       <c r="X36" s="32">
         <v>6.5</v>
       </c>
       <c r="Y36" s="32">
         <v>6.73</v>
       </c>
       <c r="Z36" s="32">
         <v>5.91</v>
       </c>
       <c r="AA36" s="76">
         <v>6.14</v>
       </c>
       <c r="AB36" s="76">
         <v>6.02</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="32">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="15"/>
       <c r="C37" s="15"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="20"/>
       <c r="I37" s="14"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="23"/>
       <c r="N37" s="56">
         <v>4.7</v>
       </c>
       <c r="O37" s="56">
         <v>5.89</v>
       </c>
       <c r="P37" s="65">
         <v>5.35</v>
       </c>
       <c r="Q37" s="38">
@@ -5291,194 +5480,200 @@
       </c>
       <c r="U37" s="38">
         <v>5.92</v>
       </c>
       <c r="V37" s="38">
         <v>5.87</v>
       </c>
       <c r="W37" s="38">
         <v>5.87</v>
       </c>
       <c r="X37" s="38">
         <v>5.97</v>
       </c>
       <c r="Y37" s="38">
         <v>6.03</v>
       </c>
       <c r="Z37" s="38">
         <v>5.21</v>
       </c>
       <c r="AA37" s="38">
         <v>5.49</v>
       </c>
       <c r="AB37" s="38">
         <v>5.59</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="38">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="5" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="39" spans="1:28">
+    <row r="39" spans="1:29">
       <c r="A39" s="2"/>
     </row>
-    <row r="40" spans="1:28">
+    <row r="40" spans="1:29">
       <c r="A40" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AB4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A26:AB26"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A26:AC26"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="A2:AC2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB48"/>
+  <dimension ref="A2:AC48"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AG24" sqref="AG24"/>
-      <selection pane="bottomLeft" activeCell="AD29" sqref="AD29"/>
+      <selection pane="bottomLeft" activeCell="AD38" sqref="AD38:AE38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="77" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="83" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="77"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28" s="1" customFormat="1">
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="83"/>
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="83"/>
+    </row>
+    <row r="3" spans="1:29" s="1" customFormat="1">
       <c r="A3" s="30"/>
       <c r="B3" s="30"/>
       <c r="C3" s="30"/>
       <c r="D3" s="30"/>
       <c r="E3" s="30"/>
       <c r="F3" s="30"/>
       <c r="G3" s="30"/>
       <c r="H3" s="30"/>
       <c r="I3" s="30"/>
       <c r="J3" s="30"/>
       <c r="K3" s="30"/>
       <c r="L3" s="30"/>
       <c r="M3" s="30"/>
       <c r="N3" s="61"/>
       <c r="O3" s="61"/>
       <c r="P3" s="61"/>
       <c r="Q3" s="61"/>
       <c r="R3" s="61"/>
       <c r="S3" s="61"/>
       <c r="T3" s="61"/>
       <c r="U3" s="61"/>
       <c r="V3" s="61"/>
       <c r="W3" s="61"/>
       <c r="X3" s="61"/>
       <c r="Y3" s="61"/>
       <c r="Z3" s="87"/>
       <c r="AA3" s="87"/>
       <c r="AB3" s="61"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="83">
+      <c r="AC3" s="61"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="79"/>
+      <c r="B4" s="77">
         <v>2021</v>
       </c>
-      <c r="C4" s="84"/>
-[...10 lines deleted...]
-      <c r="N4" s="83">
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="77">
         <v>2025</v>
       </c>
-      <c r="O4" s="84"/>
-[...10 lines deleted...]
-      <c r="Z4" s="78">
+      <c r="O4" s="78"/>
+      <c r="P4" s="78"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="78"/>
+      <c r="S4" s="78"/>
+      <c r="T4" s="78"/>
+      <c r="U4" s="78"/>
+      <c r="V4" s="78"/>
+      <c r="W4" s="78"/>
+      <c r="X4" s="78"/>
+      <c r="Y4" s="78"/>
+      <c r="Z4" s="81">
         <v>2026</v>
       </c>
-      <c r="AA4" s="79"/>
-[...3 lines deleted...]
-      <c r="A5" s="86"/>
+      <c r="AA4" s="82"/>
+      <c r="AB4" s="82"/>
+      <c r="AC4" s="82"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="80"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -5516,84 +5711,88 @@
       </c>
       <c r="U5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="Y5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AB5" s="3" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="80" t="s">
+      <c r="AC5" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="80"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="84"/>
+      <c r="C6" s="84"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="84"/>
+      <c r="K6" s="84"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="84"/>
+      <c r="P6" s="84"/>
+      <c r="Q6" s="84"/>
+      <c r="R6" s="84"/>
+      <c r="S6" s="84"/>
+      <c r="T6" s="84"/>
+      <c r="U6" s="84"/>
+      <c r="V6" s="84"/>
+      <c r="W6" s="84"/>
+      <c r="X6" s="84"/>
+      <c r="Y6" s="84"/>
+      <c r="Z6" s="84"/>
+      <c r="AA6" s="84"/>
+      <c r="AB6" s="84"/>
+      <c r="AC6" s="84"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="47">
         <v>1272</v>
       </c>
       <c r="C7" s="47">
         <v>1169</v>
       </c>
       <c r="D7" s="48">
         <v>1253</v>
       </c>
       <c r="E7" s="48">
         <v>1568</v>
       </c>
       <c r="F7" s="48">
         <v>1603</v>
       </c>
       <c r="G7" s="48">
         <v>1273</v>
       </c>
       <c r="H7" s="34">
         <v>1383</v>
       </c>
       <c r="I7" s="34">
@@ -5634,52 +5833,55 @@
       </c>
       <c r="U7" s="46">
         <v>760</v>
       </c>
       <c r="V7" s="46">
         <v>735</v>
       </c>
       <c r="W7" s="46">
         <v>854</v>
       </c>
       <c r="X7" s="46">
         <v>882</v>
       </c>
       <c r="Y7" s="46">
         <v>912</v>
       </c>
       <c r="Z7" s="46">
         <v>708</v>
       </c>
       <c r="AA7" s="35">
         <v>691</v>
       </c>
       <c r="AB7" s="46">
         <v>816</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="46">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="16"/>
       <c r="I8" s="16"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="16"/>
       <c r="N8" s="52">
         <v>42</v>
       </c>
       <c r="O8" s="52">
         <v>40</v>
       </c>
       <c r="P8" s="52">
         <v>39</v>
       </c>
       <c r="Q8" s="52">
@@ -5696,52 +5898,55 @@
       </c>
       <c r="U8" s="52">
         <v>42</v>
       </c>
       <c r="V8" s="52">
         <v>28</v>
       </c>
       <c r="W8" s="52">
         <v>37</v>
       </c>
       <c r="X8" s="52">
         <v>45</v>
       </c>
       <c r="Y8" s="52">
         <v>46</v>
       </c>
       <c r="Z8" s="52">
         <v>36</v>
       </c>
       <c r="AA8" s="25">
         <v>38</v>
       </c>
       <c r="AB8" s="52">
         <v>55</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="52">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="16"/>
       <c r="I9" s="16"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="52">
         <v>23</v>
       </c>
       <c r="O9" s="52">
         <v>32</v>
       </c>
       <c r="P9" s="52">
         <v>19</v>
       </c>
       <c r="Q9" s="52">
@@ -5758,52 +5963,55 @@
       </c>
       <c r="U9" s="52">
         <v>24</v>
       </c>
       <c r="V9" s="52">
         <v>27</v>
       </c>
       <c r="W9" s="52">
         <v>27</v>
       </c>
       <c r="X9" s="52">
         <v>34</v>
       </c>
       <c r="Y9" s="52">
         <v>23</v>
       </c>
       <c r="Z9" s="52">
         <v>24</v>
       </c>
       <c r="AA9" s="25">
         <v>17</v>
       </c>
       <c r="AB9" s="52">
         <v>33</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="52">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="16"/>
       <c r="I10" s="16"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="52">
         <v>16</v>
       </c>
       <c r="O10" s="52">
         <v>27</v>
       </c>
       <c r="P10" s="52">
         <v>13</v>
       </c>
       <c r="Q10" s="52">
@@ -5820,52 +6028,55 @@
       </c>
       <c r="U10" s="52">
         <v>10</v>
       </c>
       <c r="V10" s="52">
         <v>27</v>
       </c>
       <c r="W10" s="52">
         <v>20</v>
       </c>
       <c r="X10" s="52">
         <v>12</v>
       </c>
       <c r="Y10" s="52">
         <v>16</v>
       </c>
       <c r="Z10" s="52">
         <v>10</v>
       </c>
       <c r="AA10" s="25">
         <v>18</v>
       </c>
       <c r="AB10" s="52">
         <v>17</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="52">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="16"/>
       <c r="I11" s="16"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="52">
         <v>146</v>
       </c>
       <c r="O11" s="52">
         <v>143</v>
       </c>
       <c r="P11" s="52">
         <v>140</v>
       </c>
       <c r="Q11" s="52">
@@ -5882,52 +6093,55 @@
       </c>
       <c r="U11" s="52">
         <v>140</v>
       </c>
       <c r="V11" s="52">
         <v>140</v>
       </c>
       <c r="W11" s="52">
         <v>168</v>
       </c>
       <c r="X11" s="52">
         <v>167</v>
       </c>
       <c r="Y11" s="52">
         <v>180</v>
       </c>
       <c r="Z11" s="52">
         <v>143</v>
       </c>
       <c r="AA11" s="25">
         <v>133</v>
       </c>
       <c r="AB11" s="52">
         <v>153</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="52">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="8"/>
       <c r="I12" s="8"/>
       <c r="J12" s="8"/>
       <c r="K12" s="8"/>
       <c r="L12" s="8"/>
       <c r="M12" s="8"/>
       <c r="N12" s="52">
         <v>87</v>
       </c>
       <c r="O12" s="52">
         <v>84</v>
       </c>
       <c r="P12" s="52">
         <v>66</v>
       </c>
       <c r="Q12" s="52">
@@ -5944,52 +6158,55 @@
       </c>
       <c r="U12" s="52">
         <v>83</v>
       </c>
       <c r="V12" s="52">
         <v>77</v>
       </c>
       <c r="W12" s="52">
         <v>104</v>
       </c>
       <c r="X12" s="52">
         <v>104</v>
       </c>
       <c r="Y12" s="52">
         <v>101</v>
       </c>
       <c r="Z12" s="52">
         <v>74</v>
       </c>
       <c r="AA12" s="25">
         <v>66</v>
       </c>
       <c r="AB12" s="52">
         <v>79</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="52">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="16"/>
       <c r="I13" s="16"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="52">
         <v>10</v>
       </c>
       <c r="O13" s="52">
         <v>15</v>
       </c>
       <c r="P13" s="52">
         <v>12</v>
       </c>
       <c r="Q13" s="52">
@@ -6006,52 +6223,55 @@
       </c>
       <c r="U13" s="52">
         <v>13</v>
       </c>
       <c r="V13" s="52">
         <v>13</v>
       </c>
       <c r="W13" s="52">
         <v>21</v>
       </c>
       <c r="X13" s="52">
         <v>15</v>
       </c>
       <c r="Y13" s="52">
         <v>26</v>
       </c>
       <c r="Z13" s="52">
         <v>18</v>
       </c>
       <c r="AA13" s="25">
         <v>16</v>
       </c>
       <c r="AB13" s="52">
         <v>9</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="52">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="16"/>
       <c r="I14" s="16"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="52">
         <v>116</v>
       </c>
       <c r="O14" s="52">
         <v>131</v>
       </c>
       <c r="P14" s="52">
         <v>115</v>
       </c>
       <c r="Q14" s="52">
@@ -6068,52 +6288,55 @@
       </c>
       <c r="U14" s="52">
         <v>147</v>
       </c>
       <c r="V14" s="52">
         <v>134</v>
       </c>
       <c r="W14" s="52">
         <v>172</v>
       </c>
       <c r="X14" s="52">
         <v>162</v>
       </c>
       <c r="Y14" s="52">
         <v>172</v>
       </c>
       <c r="Z14" s="52">
         <v>145</v>
       </c>
       <c r="AA14" s="25">
         <v>129</v>
       </c>
       <c r="AB14" s="52">
         <v>165</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="52">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="16"/>
       <c r="I15" s="16"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="52">
         <v>17</v>
       </c>
       <c r="O15" s="52">
         <v>24</v>
       </c>
       <c r="P15" s="52">
         <v>16</v>
       </c>
       <c r="Q15" s="52">
@@ -6130,52 +6353,55 @@
       </c>
       <c r="U15" s="52">
         <v>16</v>
       </c>
       <c r="V15" s="52">
         <v>13</v>
       </c>
       <c r="W15" s="52">
         <v>21</v>
       </c>
       <c r="X15" s="52">
         <v>24</v>
       </c>
       <c r="Y15" s="52">
         <v>12</v>
       </c>
       <c r="Z15" s="52">
         <v>17</v>
       </c>
       <c r="AA15" s="25">
         <v>21</v>
       </c>
       <c r="AB15" s="52">
         <v>15</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="52">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="16"/>
       <c r="I16" s="16"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="52">
         <v>148</v>
       </c>
       <c r="O16" s="52">
         <v>126</v>
       </c>
       <c r="P16" s="52">
         <v>103</v>
       </c>
       <c r="Q16" s="52">
@@ -6192,52 +6418,55 @@
       </c>
       <c r="U16" s="52">
         <v>115</v>
       </c>
       <c r="V16" s="52">
         <v>139</v>
       </c>
       <c r="W16" s="52">
         <v>137</v>
       </c>
       <c r="X16" s="52">
         <v>151</v>
       </c>
       <c r="Y16" s="52">
         <v>153</v>
       </c>
       <c r="Z16" s="52">
         <v>102</v>
       </c>
       <c r="AA16" s="25">
         <v>115</v>
       </c>
       <c r="AB16" s="52">
         <v>141</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="52">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="16"/>
       <c r="I17" s="16"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="52">
         <v>38</v>
       </c>
       <c r="O17" s="52">
         <v>38</v>
       </c>
       <c r="P17" s="52">
         <v>30</v>
       </c>
       <c r="Q17" s="52">
@@ -6254,52 +6483,55 @@
       </c>
       <c r="U17" s="52">
         <v>39</v>
       </c>
       <c r="V17" s="52">
         <v>29</v>
       </c>
       <c r="W17" s="52">
         <v>28</v>
       </c>
       <c r="X17" s="52">
         <v>32</v>
       </c>
       <c r="Y17" s="52">
         <v>48</v>
       </c>
       <c r="Z17" s="52">
         <v>30</v>
       </c>
       <c r="AA17" s="25">
         <v>29</v>
       </c>
       <c r="AB17" s="52">
         <v>29</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="52">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="57" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="16"/>
       <c r="I18" s="16"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="52">
         <v>95</v>
       </c>
       <c r="O18" s="52">
         <v>132</v>
       </c>
       <c r="P18" s="52">
         <v>87</v>
       </c>
       <c r="Q18" s="52">
@@ -6316,84 +6548,88 @@
       </c>
       <c r="U18" s="52">
         <v>131</v>
       </c>
       <c r="V18" s="52">
         <v>108</v>
       </c>
       <c r="W18" s="52">
         <v>119</v>
       </c>
       <c r="X18" s="52">
         <v>136</v>
       </c>
       <c r="Y18" s="52">
         <v>135</v>
       </c>
       <c r="Z18" s="52">
         <v>109</v>
       </c>
       <c r="AA18" s="25">
         <v>109</v>
       </c>
       <c r="AB18" s="52">
         <v>120</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="81" t="s">
+      <c r="AC18" s="52">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="85" t="s">
         <v>29</v>
       </c>
-      <c r="B19" s="81"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="85"/>
+      <c r="C19" s="85"/>
+      <c r="D19" s="85"/>
+      <c r="E19" s="85"/>
+      <c r="F19" s="85"/>
+      <c r="G19" s="85"/>
+      <c r="H19" s="85"/>
+      <c r="I19" s="85"/>
+      <c r="J19" s="85"/>
+      <c r="K19" s="85"/>
+      <c r="L19" s="85"/>
+      <c r="M19" s="85"/>
+      <c r="N19" s="85"/>
+      <c r="O19" s="85"/>
+      <c r="P19" s="85"/>
+      <c r="Q19" s="85"/>
+      <c r="R19" s="85"/>
+      <c r="S19" s="85"/>
+      <c r="T19" s="85"/>
+      <c r="U19" s="85"/>
+      <c r="V19" s="85"/>
+      <c r="W19" s="85"/>
+      <c r="X19" s="85"/>
+      <c r="Y19" s="85"/>
+      <c r="Z19" s="85"/>
+      <c r="AA19" s="85"/>
+      <c r="AB19" s="85"/>
+      <c r="AC19" s="85"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="8">
         <v>695</v>
       </c>
       <c r="C20" s="8">
         <v>619</v>
       </c>
       <c r="D20" s="9">
         <v>696</v>
       </c>
       <c r="E20" s="9">
         <v>838</v>
       </c>
       <c r="F20" s="9">
         <v>877</v>
       </c>
       <c r="G20" s="9">
         <v>680</v>
       </c>
       <c r="H20" s="16">
         <v>763</v>
       </c>
       <c r="I20" s="9">
@@ -6434,52 +6670,55 @@
       </c>
       <c r="U20" s="46">
         <v>426</v>
       </c>
       <c r="V20" s="46">
         <v>417</v>
       </c>
       <c r="W20" s="46">
         <v>485</v>
       </c>
       <c r="X20" s="46">
         <v>501</v>
       </c>
       <c r="Y20" s="46">
         <v>519</v>
       </c>
       <c r="Z20" s="46">
         <v>392</v>
       </c>
       <c r="AA20" s="46">
         <v>405</v>
       </c>
       <c r="AB20" s="46">
         <v>460</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="46">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="16"/>
       <c r="I21" s="9"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="52">
         <v>21</v>
       </c>
       <c r="O21" s="52">
         <v>22</v>
       </c>
       <c r="P21" s="52">
         <v>18</v>
       </c>
       <c r="Q21" s="52">
@@ -6496,52 +6735,55 @@
       </c>
       <c r="U21" s="52">
         <v>16</v>
       </c>
       <c r="V21" s="52">
         <v>19</v>
       </c>
       <c r="W21" s="52">
         <v>22</v>
       </c>
       <c r="X21" s="52">
         <v>20</v>
       </c>
       <c r="Y21" s="52">
         <v>25</v>
       </c>
       <c r="Z21" s="52">
         <v>17</v>
       </c>
       <c r="AA21" s="52">
         <v>17</v>
       </c>
       <c r="AB21" s="52">
         <v>20</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="52">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="16"/>
       <c r="I22" s="9"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="52">
         <v>15</v>
       </c>
       <c r="O22" s="52">
         <v>17</v>
       </c>
       <c r="P22" s="52">
         <v>9</v>
       </c>
       <c r="Q22" s="52">
@@ -6558,52 +6800,55 @@
       </c>
       <c r="U22" s="52">
         <v>11</v>
       </c>
       <c r="V22" s="52">
         <v>15</v>
       </c>
       <c r="W22" s="52">
         <v>18</v>
       </c>
       <c r="X22" s="52">
         <v>20</v>
       </c>
       <c r="Y22" s="52">
         <v>14</v>
       </c>
       <c r="Z22" s="52">
         <v>16</v>
       </c>
       <c r="AA22" s="52">
         <v>15</v>
       </c>
       <c r="AB22" s="52">
         <v>20</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="52">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="16"/>
       <c r="I23" s="9"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
       <c r="N23" s="52">
         <v>2</v>
       </c>
       <c r="O23" s="52">
         <v>17</v>
       </c>
       <c r="P23" s="52">
         <v>8</v>
       </c>
       <c r="Q23" s="52">
@@ -6620,52 +6865,55 @@
       </c>
       <c r="U23" s="52">
         <v>5</v>
       </c>
       <c r="V23" s="52">
         <v>17</v>
       </c>
       <c r="W23" s="52">
         <v>10</v>
       </c>
       <c r="X23" s="52">
         <v>11</v>
       </c>
       <c r="Y23" s="52">
         <v>6</v>
       </c>
       <c r="Z23" s="52">
         <v>6</v>
       </c>
       <c r="AA23" s="52">
         <v>8</v>
       </c>
       <c r="AB23" s="52">
         <v>11</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="52">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="16"/>
       <c r="I24" s="9"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
       <c r="N24" s="52">
         <v>87</v>
       </c>
       <c r="O24" s="52">
         <v>82</v>
       </c>
       <c r="P24" s="52">
         <v>70</v>
       </c>
       <c r="Q24" s="52">
@@ -6682,52 +6930,55 @@
       </c>
       <c r="U24" s="52">
         <v>81</v>
       </c>
       <c r="V24" s="52">
         <v>76</v>
       </c>
       <c r="W24" s="52">
         <v>89</v>
       </c>
       <c r="X24" s="52">
         <v>85</v>
       </c>
       <c r="Y24" s="52">
         <v>92</v>
       </c>
       <c r="Z24" s="52">
         <v>70</v>
       </c>
       <c r="AA24" s="52">
         <v>80</v>
       </c>
       <c r="AB24" s="52">
         <v>90</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="52">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="8"/>
       <c r="I25" s="8"/>
       <c r="J25" s="8"/>
       <c r="K25" s="8"/>
       <c r="L25" s="8"/>
       <c r="M25" s="8"/>
       <c r="N25" s="52">
         <v>54</v>
       </c>
       <c r="O25" s="52">
         <v>49</v>
       </c>
       <c r="P25" s="52">
         <v>32</v>
       </c>
       <c r="Q25" s="52">
@@ -6744,52 +6995,55 @@
       </c>
       <c r="U25" s="52">
         <v>46</v>
       </c>
       <c r="V25" s="52">
         <v>45</v>
       </c>
       <c r="W25" s="52">
         <v>62</v>
       </c>
       <c r="X25" s="52">
         <v>65</v>
       </c>
       <c r="Y25" s="52">
         <v>64</v>
       </c>
       <c r="Z25" s="52">
         <v>46</v>
       </c>
       <c r="AA25" s="52">
         <v>36</v>
       </c>
       <c r="AB25" s="52">
         <v>47</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="52">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B26" s="8"/>
       <c r="C26" s="8"/>
       <c r="D26" s="9"/>
       <c r="E26" s="9"/>
       <c r="F26" s="9"/>
       <c r="G26" s="9"/>
       <c r="H26" s="16"/>
       <c r="I26" s="9"/>
       <c r="J26" s="16"/>
       <c r="K26" s="16"/>
       <c r="L26" s="16"/>
       <c r="M26" s="16"/>
       <c r="N26" s="52">
         <v>4</v>
       </c>
       <c r="O26" s="52">
         <v>11</v>
       </c>
       <c r="P26" s="52">
         <v>6</v>
       </c>
       <c r="Q26" s="52">
@@ -6806,52 +7060,55 @@
       </c>
       <c r="U26" s="52">
         <v>8</v>
       </c>
       <c r="V26" s="52">
         <v>6</v>
       </c>
       <c r="W26" s="52">
         <v>12</v>
       </c>
       <c r="X26" s="52">
         <v>6</v>
       </c>
       <c r="Y26" s="52">
         <v>16</v>
       </c>
       <c r="Z26" s="52">
         <v>9</v>
       </c>
       <c r="AA26" s="52">
         <v>11</v>
       </c>
       <c r="AB26" s="52">
         <v>8</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="52">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="8"/>
       <c r="C27" s="8"/>
       <c r="D27" s="9"/>
       <c r="E27" s="9"/>
       <c r="F27" s="9"/>
       <c r="G27" s="9"/>
       <c r="H27" s="16"/>
       <c r="I27" s="9"/>
       <c r="J27" s="16"/>
       <c r="K27" s="16"/>
       <c r="L27" s="16"/>
       <c r="M27" s="16"/>
       <c r="N27" s="52">
         <v>65</v>
       </c>
       <c r="O27" s="52">
         <v>78</v>
       </c>
       <c r="P27" s="52">
         <v>67</v>
       </c>
       <c r="Q27" s="52">
@@ -6868,52 +7125,55 @@
       </c>
       <c r="U27" s="52">
         <v>78</v>
       </c>
       <c r="V27" s="52">
         <v>76</v>
       </c>
       <c r="W27" s="52">
         <v>96</v>
       </c>
       <c r="X27" s="52">
         <v>96</v>
       </c>
       <c r="Y27" s="52">
         <v>99</v>
       </c>
       <c r="Z27" s="52">
         <v>82</v>
       </c>
       <c r="AA27" s="52">
         <v>74</v>
       </c>
       <c r="AB27" s="52">
         <v>98</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="52">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="16"/>
       <c r="I28" s="9"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
       <c r="N28" s="52">
         <v>13</v>
       </c>
       <c r="O28" s="52">
         <v>13</v>
       </c>
       <c r="P28" s="52">
         <v>10</v>
       </c>
       <c r="Q28" s="52">
@@ -6930,52 +7190,55 @@
       </c>
       <c r="U28" s="52">
         <v>12</v>
       </c>
       <c r="V28" s="52">
         <v>1</v>
       </c>
       <c r="W28" s="52">
         <v>17</v>
       </c>
       <c r="X28" s="52">
         <v>17</v>
       </c>
       <c r="Y28" s="52">
         <v>8</v>
       </c>
       <c r="Z28" s="52">
         <v>12</v>
       </c>
       <c r="AA28" s="52">
         <v>14</v>
       </c>
       <c r="AB28" s="52">
         <v>7</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="52">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="16"/>
       <c r="I29" s="9"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="52">
         <v>82</v>
       </c>
       <c r="O29" s="52">
         <v>65</v>
       </c>
       <c r="P29" s="52">
         <v>62</v>
       </c>
       <c r="Q29" s="52">
@@ -6992,52 +7255,55 @@
       </c>
       <c r="U29" s="52">
         <v>71</v>
       </c>
       <c r="V29" s="52">
         <v>81</v>
       </c>
       <c r="W29" s="52">
         <v>77</v>
       </c>
       <c r="X29" s="52">
         <v>80</v>
       </c>
       <c r="Y29" s="52">
         <v>91</v>
       </c>
       <c r="Z29" s="52">
         <v>55</v>
       </c>
       <c r="AA29" s="52">
         <v>71</v>
       </c>
       <c r="AB29" s="52">
         <v>83</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="52">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="16"/>
       <c r="I30" s="9"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
       <c r="N30" s="52">
         <v>17</v>
       </c>
       <c r="O30" s="52">
         <v>21</v>
       </c>
       <c r="P30" s="52">
         <v>18</v>
       </c>
       <c r="Q30" s="52">
@@ -7054,52 +7320,55 @@
       </c>
       <c r="U30" s="52">
         <v>26</v>
       </c>
       <c r="V30" s="52">
         <v>19</v>
       </c>
       <c r="W30" s="52">
         <v>14</v>
       </c>
       <c r="X30" s="52">
         <v>20</v>
       </c>
       <c r="Y30" s="52">
         <v>24</v>
       </c>
       <c r="Z30" s="52">
         <v>18</v>
       </c>
       <c r="AA30" s="52">
         <v>18</v>
       </c>
       <c r="AB30" s="52">
         <v>14</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="52">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="57" t="s">
         <v>46</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="16"/>
       <c r="I31" s="9"/>
       <c r="J31" s="16"/>
       <c r="K31" s="16"/>
       <c r="L31" s="16"/>
       <c r="M31" s="16"/>
       <c r="N31" s="52">
         <v>52</v>
       </c>
       <c r="O31" s="52">
         <v>70</v>
       </c>
       <c r="P31" s="52">
         <v>49</v>
       </c>
       <c r="Q31" s="52">
@@ -7116,84 +7385,88 @@
       </c>
       <c r="U31" s="52">
         <v>72</v>
       </c>
       <c r="V31" s="52">
         <v>62</v>
       </c>
       <c r="W31" s="52">
         <v>68</v>
       </c>
       <c r="X31" s="52">
         <v>81</v>
       </c>
       <c r="Y31" s="52">
         <v>80</v>
       </c>
       <c r="Z31" s="52">
         <v>61</v>
       </c>
       <c r="AA31" s="52">
         <v>61</v>
       </c>
       <c r="AB31" s="52">
         <v>62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A32" s="82" t="s">
+      <c r="AC31" s="52">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="86" t="s">
         <v>30</v>
       </c>
-      <c r="B32" s="82"/>
-[...27 lines deleted...]
-    <row r="33" spans="1:28">
+      <c r="B32" s="86"/>
+      <c r="C32" s="86"/>
+      <c r="D32" s="86"/>
+      <c r="E32" s="86"/>
+      <c r="F32" s="86"/>
+      <c r="G32" s="86"/>
+      <c r="H32" s="86"/>
+      <c r="I32" s="86"/>
+      <c r="J32" s="86"/>
+      <c r="K32" s="86"/>
+      <c r="L32" s="86"/>
+      <c r="M32" s="86"/>
+      <c r="N32" s="86"/>
+      <c r="O32" s="86"/>
+      <c r="P32" s="86"/>
+      <c r="Q32" s="86"/>
+      <c r="R32" s="86"/>
+      <c r="S32" s="86"/>
+      <c r="T32" s="86"/>
+      <c r="U32" s="86"/>
+      <c r="V32" s="86"/>
+      <c r="W32" s="86"/>
+      <c r="X32" s="86"/>
+      <c r="Y32" s="86"/>
+      <c r="Z32" s="86"/>
+      <c r="AA32" s="86"/>
+      <c r="AB32" s="86"/>
+      <c r="AC32" s="86"/>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="33" t="s">
         <v>0</v>
       </c>
       <c r="B33" s="8">
         <v>577</v>
       </c>
       <c r="C33" s="8">
         <v>550</v>
       </c>
       <c r="D33" s="9">
         <v>557</v>
       </c>
       <c r="E33" s="9">
         <v>730</v>
       </c>
       <c r="F33" s="9">
         <v>726</v>
       </c>
       <c r="G33" s="9">
         <v>593</v>
       </c>
       <c r="H33" s="16">
         <v>620</v>
       </c>
       <c r="I33" s="9">
@@ -7234,52 +7507,55 @@
       </c>
       <c r="U33" s="46">
         <v>334</v>
       </c>
       <c r="V33" s="46">
         <v>318</v>
       </c>
       <c r="W33" s="46">
         <v>369</v>
       </c>
       <c r="X33" s="46">
         <v>381</v>
       </c>
       <c r="Y33" s="46">
         <v>393</v>
       </c>
       <c r="Z33" s="72">
         <v>316</v>
       </c>
       <c r="AA33" s="46">
         <v>286</v>
       </c>
       <c r="AB33" s="46">
         <v>356</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="46">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="16"/>
       <c r="I34" s="9"/>
       <c r="J34" s="21"/>
       <c r="K34" s="21"/>
       <c r="L34" s="21"/>
       <c r="M34" s="21"/>
       <c r="N34" s="52">
         <v>21</v>
       </c>
       <c r="O34" s="52">
         <v>18</v>
       </c>
       <c r="P34" s="52">
         <v>21</v>
       </c>
       <c r="Q34" s="52">
@@ -7296,52 +7572,55 @@
       </c>
       <c r="U34" s="52">
         <v>26</v>
       </c>
       <c r="V34" s="52">
         <v>9</v>
       </c>
       <c r="W34" s="52">
         <v>15</v>
       </c>
       <c r="X34" s="52">
         <v>25</v>
       </c>
       <c r="Y34" s="52">
         <v>21</v>
       </c>
       <c r="Z34" s="73">
         <v>19</v>
       </c>
       <c r="AA34" s="52">
         <v>21</v>
       </c>
       <c r="AB34" s="52">
         <v>35</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="52">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="16"/>
       <c r="I35" s="9"/>
       <c r="J35" s="21"/>
       <c r="K35" s="21"/>
       <c r="L35" s="21"/>
       <c r="M35" s="21"/>
       <c r="N35" s="52">
         <v>8</v>
       </c>
       <c r="O35" s="52">
         <v>15</v>
       </c>
       <c r="P35" s="52">
         <v>10</v>
       </c>
       <c r="Q35" s="52">
@@ -7358,52 +7637,55 @@
       </c>
       <c r="U35" s="52">
         <v>13</v>
       </c>
       <c r="V35" s="52">
         <v>12</v>
       </c>
       <c r="W35" s="52">
         <v>9</v>
       </c>
       <c r="X35" s="52">
         <v>14</v>
       </c>
       <c r="Y35" s="52">
         <v>9</v>
       </c>
       <c r="Z35" s="73">
         <v>8</v>
       </c>
       <c r="AA35" s="52">
         <v>2</v>
       </c>
       <c r="AB35" s="52">
         <v>13</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="52">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="9"/>
       <c r="E36" s="9"/>
       <c r="F36" s="9"/>
       <c r="G36" s="9"/>
       <c r="H36" s="16"/>
       <c r="I36" s="9"/>
       <c r="J36" s="21"/>
       <c r="K36" s="21"/>
       <c r="L36" s="21"/>
       <c r="M36" s="21"/>
       <c r="N36" s="52">
         <v>14</v>
       </c>
       <c r="O36" s="52">
         <v>10</v>
       </c>
       <c r="P36" s="52">
         <v>5</v>
       </c>
       <c r="Q36" s="52">
@@ -7420,52 +7702,55 @@
       </c>
       <c r="U36" s="52">
         <v>5</v>
       </c>
       <c r="V36" s="52">
         <v>10</v>
       </c>
       <c r="W36" s="52">
         <v>10</v>
       </c>
       <c r="X36" s="52">
         <v>1</v>
       </c>
       <c r="Y36" s="52">
         <v>10</v>
       </c>
       <c r="Z36" s="73">
         <v>4</v>
       </c>
       <c r="AA36" s="52">
         <v>10</v>
       </c>
       <c r="AB36" s="52">
         <v>6</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="52">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B37" s="8"/>
       <c r="C37" s="8"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="16"/>
       <c r="I37" s="9"/>
       <c r="J37" s="21"/>
       <c r="K37" s="21"/>
       <c r="L37" s="21"/>
       <c r="M37" s="21"/>
       <c r="N37" s="52">
         <v>59</v>
       </c>
       <c r="O37" s="52">
         <v>61</v>
       </c>
       <c r="P37" s="52">
         <v>70</v>
       </c>
       <c r="Q37" s="52">
@@ -7482,52 +7767,55 @@
       </c>
       <c r="U37" s="52">
         <v>59</v>
       </c>
       <c r="V37" s="52">
         <v>64</v>
       </c>
       <c r="W37" s="52">
         <v>79</v>
       </c>
       <c r="X37" s="52">
         <v>82</v>
       </c>
       <c r="Y37" s="52">
         <v>88</v>
       </c>
       <c r="Z37" s="73">
         <v>73</v>
       </c>
       <c r="AA37" s="52">
         <v>53</v>
       </c>
       <c r="AB37" s="52">
         <v>63</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="52">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="8"/>
       <c r="I38" s="8"/>
       <c r="J38" s="8"/>
       <c r="K38" s="8"/>
       <c r="L38" s="8"/>
       <c r="M38" s="8"/>
       <c r="N38" s="52">
         <v>33</v>
       </c>
       <c r="O38" s="52">
         <v>35</v>
       </c>
       <c r="P38" s="52">
         <v>34</v>
       </c>
       <c r="Q38" s="52">
@@ -7544,52 +7832,55 @@
       </c>
       <c r="U38" s="52">
         <v>37</v>
       </c>
       <c r="V38" s="52">
         <v>32</v>
       </c>
       <c r="W38" s="52">
         <v>42</v>
       </c>
       <c r="X38" s="52">
         <v>39</v>
       </c>
       <c r="Y38" s="52">
         <v>37</v>
       </c>
       <c r="Z38" s="73">
         <v>28</v>
       </c>
       <c r="AA38" s="52">
         <v>30</v>
       </c>
       <c r="AB38" s="52">
         <v>32</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="52">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="16"/>
       <c r="I39" s="9"/>
       <c r="J39" s="21"/>
       <c r="K39" s="21"/>
       <c r="L39" s="21"/>
       <c r="M39" s="21"/>
       <c r="N39" s="52">
         <v>6</v>
       </c>
       <c r="O39" s="52">
         <v>4</v>
       </c>
       <c r="P39" s="52">
         <v>6</v>
       </c>
       <c r="Q39" s="52">
@@ -7606,52 +7897,55 @@
       </c>
       <c r="U39" s="52">
         <v>5</v>
       </c>
       <c r="V39" s="52">
         <v>7</v>
       </c>
       <c r="W39" s="52">
         <v>9</v>
       </c>
       <c r="X39" s="52">
         <v>9</v>
       </c>
       <c r="Y39" s="52">
         <v>10</v>
       </c>
       <c r="Z39" s="73">
         <v>9</v>
       </c>
       <c r="AA39" s="52">
         <v>5</v>
       </c>
       <c r="AB39" s="52">
         <v>1</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="52">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
       <c r="F40" s="9"/>
       <c r="G40" s="9"/>
       <c r="H40" s="16"/>
       <c r="I40" s="9"/>
       <c r="J40" s="21"/>
       <c r="K40" s="21"/>
       <c r="L40" s="21"/>
       <c r="M40" s="21"/>
       <c r="N40" s="52">
         <v>51</v>
       </c>
       <c r="O40" s="52">
         <v>53</v>
       </c>
       <c r="P40" s="52">
         <v>48</v>
       </c>
       <c r="Q40" s="52">
@@ -7668,52 +7962,55 @@
       </c>
       <c r="U40" s="52">
         <v>69</v>
       </c>
       <c r="V40" s="52">
         <v>58</v>
       </c>
       <c r="W40" s="52">
         <v>76</v>
       </c>
       <c r="X40" s="52">
         <v>66</v>
       </c>
       <c r="Y40" s="52">
         <v>73</v>
       </c>
       <c r="Z40" s="73">
         <v>63</v>
       </c>
       <c r="AA40" s="52">
         <v>55</v>
       </c>
       <c r="AB40" s="52">
         <v>67</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="52">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="16"/>
       <c r="I41" s="9"/>
       <c r="J41" s="21"/>
       <c r="K41" s="21"/>
       <c r="L41" s="21"/>
       <c r="M41" s="21"/>
       <c r="N41" s="52">
         <v>4</v>
       </c>
       <c r="O41" s="52">
         <v>11</v>
       </c>
       <c r="P41" s="52">
         <v>6</v>
       </c>
       <c r="Q41" s="52">
@@ -7730,52 +8027,55 @@
       </c>
       <c r="U41" s="52">
         <v>4</v>
       </c>
       <c r="V41" s="52">
         <v>12</v>
       </c>
       <c r="W41" s="52">
         <v>4</v>
       </c>
       <c r="X41" s="52">
         <v>7</v>
       </c>
       <c r="Y41" s="52">
         <v>4</v>
       </c>
       <c r="Z41" s="73">
         <v>5</v>
       </c>
       <c r="AA41" s="52">
         <v>7</v>
       </c>
       <c r="AB41" s="52">
         <v>8</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="52">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
       <c r="F42" s="9"/>
       <c r="G42" s="9"/>
       <c r="H42" s="16"/>
       <c r="I42" s="9"/>
       <c r="J42" s="21"/>
       <c r="K42" s="21"/>
       <c r="L42" s="21"/>
       <c r="M42" s="21"/>
       <c r="N42" s="52">
         <v>66</v>
       </c>
       <c r="O42" s="52">
         <v>61</v>
       </c>
       <c r="P42" s="52">
         <v>41</v>
       </c>
       <c r="Q42" s="52">
@@ -7792,52 +8092,55 @@
       </c>
       <c r="U42" s="52">
         <v>44</v>
       </c>
       <c r="V42" s="52">
         <v>58</v>
       </c>
       <c r="W42" s="52">
         <v>60</v>
       </c>
       <c r="X42" s="52">
         <v>71</v>
       </c>
       <c r="Y42" s="52">
         <v>62</v>
       </c>
       <c r="Z42" s="73">
         <v>47</v>
       </c>
       <c r="AA42" s="52">
         <v>44</v>
       </c>
       <c r="AB42" s="52">
         <v>58</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="52">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="59" t="s">
         <v>45</v>
       </c>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="21"/>
       <c r="I43" s="8"/>
       <c r="J43" s="21"/>
       <c r="K43" s="21"/>
       <c r="L43" s="21"/>
       <c r="M43" s="21"/>
       <c r="N43" s="52">
         <v>21</v>
       </c>
       <c r="O43" s="52">
         <v>17</v>
       </c>
       <c r="P43" s="52">
         <v>12</v>
       </c>
       <c r="Q43" s="52">
@@ -7854,52 +8157,55 @@
       </c>
       <c r="U43" s="52">
         <v>13</v>
       </c>
       <c r="V43" s="52">
         <v>10</v>
       </c>
       <c r="W43" s="52">
         <v>14</v>
       </c>
       <c r="X43" s="52">
         <v>12</v>
       </c>
       <c r="Y43" s="52">
         <v>24</v>
       </c>
       <c r="Z43" s="73">
         <v>12</v>
       </c>
       <c r="AA43" s="52">
         <v>11</v>
       </c>
       <c r="AB43" s="52">
         <v>15</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="52">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B44" s="10"/>
       <c r="C44" s="10"/>
       <c r="D44" s="10"/>
       <c r="E44" s="10"/>
       <c r="F44" s="10"/>
       <c r="G44" s="10"/>
       <c r="H44" s="17"/>
       <c r="I44" s="10"/>
       <c r="J44" s="17"/>
       <c r="K44" s="17"/>
       <c r="L44" s="17"/>
       <c r="M44" s="17"/>
       <c r="N44" s="53">
         <v>43</v>
       </c>
       <c r="O44" s="53">
         <v>62</v>
       </c>
       <c r="P44" s="53">
         <v>38</v>
       </c>
       <c r="Q44" s="53">
@@ -7916,209 +8222,215 @@
       </c>
       <c r="U44" s="53">
         <v>59</v>
       </c>
       <c r="V44" s="53">
         <v>46</v>
       </c>
       <c r="W44" s="53">
         <v>51</v>
       </c>
       <c r="X44" s="53">
         <v>55</v>
       </c>
       <c r="Y44" s="53">
         <v>55</v>
       </c>
       <c r="Z44" s="53">
         <v>48</v>
       </c>
       <c r="AA44" s="53">
         <v>48</v>
       </c>
       <c r="AB44" s="53">
         <v>58</v>
       </c>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44" s="53">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" s="6"/>
       <c r="B45" s="6"/>
       <c r="C45" s="6"/>
       <c r="D45" s="6"/>
       <c r="E45" s="6"/>
       <c r="F45" s="6"/>
       <c r="G45" s="6"/>
       <c r="H45" s="6"/>
     </row>
-    <row r="46" spans="1:28">
+    <row r="46" spans="1:29">
       <c r="A46" s="6"/>
       <c r="B46" s="6"/>
       <c r="C46" s="6"/>
       <c r="D46" s="6"/>
       <c r="E46" s="6"/>
       <c r="F46" s="6"/>
       <c r="G46" s="6"/>
       <c r="H46" s="6"/>
     </row>
-    <row r="47" spans="1:28">
+    <row r="47" spans="1:29">
       <c r="A47" s="6"/>
       <c r="B47" s="6"/>
       <c r="C47" s="6"/>
       <c r="D47" s="6"/>
       <c r="E47" s="6"/>
       <c r="F47" s="6"/>
       <c r="G47" s="6"/>
       <c r="H47" s="6"/>
     </row>
-    <row r="48" spans="1:28">
+    <row r="48" spans="1:29">
       <c r="A48" s="6"/>
       <c r="B48" s="6"/>
       <c r="C48" s="6"/>
       <c r="D48" s="6"/>
       <c r="E48" s="6"/>
       <c r="F48" s="6"/>
       <c r="G48" s="6"/>
       <c r="H48" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="Z4:AB4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A32:AB32"/>
+    <mergeCell ref="A2:AC2"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="Z3:AA3"/>
+    <mergeCell ref="A32:AC32"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="Z4:AC4"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB38"/>
+  <dimension ref="A2:AC38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AC23" sqref="AC23"/>
+      <selection activeCell="AD31" sqref="AD31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="77" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="83" t="s">
         <v>36</v>
       </c>
-      <c r="B2" s="77"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28">
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="83"/>
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="83"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="N3" s="62"/>
       <c r="O3" s="62"/>
       <c r="P3" s="62"/>
       <c r="Q3" s="62"/>
       <c r="R3" s="62"/>
       <c r="S3" s="62"/>
       <c r="T3" s="62"/>
       <c r="U3" s="62"/>
       <c r="V3" s="62"/>
       <c r="W3" s="62"/>
       <c r="X3" s="62"/>
       <c r="Y3" s="62"/>
       <c r="Z3" s="62"/>
       <c r="AA3" s="62"/>
       <c r="AB3" s="62"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="83">
+      <c r="AC3" s="62"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="79"/>
+      <c r="B4" s="77">
         <v>2021</v>
       </c>
-      <c r="C4" s="84"/>
-[...10 lines deleted...]
-      <c r="N4" s="83">
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="77">
         <v>2025</v>
       </c>
-      <c r="O4" s="84"/>
-[...10 lines deleted...]
-      <c r="Z4" s="78">
+      <c r="O4" s="78"/>
+      <c r="P4" s="78"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="78"/>
+      <c r="S4" s="78"/>
+      <c r="T4" s="78"/>
+      <c r="U4" s="78"/>
+      <c r="V4" s="78"/>
+      <c r="W4" s="78"/>
+      <c r="X4" s="78"/>
+      <c r="Y4" s="78"/>
+      <c r="Z4" s="81">
         <v>2026</v>
       </c>
-      <c r="AA4" s="79"/>
-[...3 lines deleted...]
-      <c r="A5" s="86"/>
+      <c r="AA4" s="82"/>
+      <c r="AB4" s="82"/>
+      <c r="AC4" s="82"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="80"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>5</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>8</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>10</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -8156,84 +8468,88 @@
       </c>
       <c r="U5" s="4" t="s">
         <v>11</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>22</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>23</v>
       </c>
       <c r="Y5" s="4" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AB5" s="3" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="80" t="s">
+      <c r="AC5" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="84" t="s">
         <v>32</v>
       </c>
-      <c r="B6" s="80"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="84"/>
+      <c r="C6" s="84"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="84"/>
+      <c r="K6" s="84"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="84"/>
+      <c r="P6" s="84"/>
+      <c r="Q6" s="84"/>
+      <c r="R6" s="84"/>
+      <c r="S6" s="84"/>
+      <c r="T6" s="84"/>
+      <c r="U6" s="84"/>
+      <c r="V6" s="84"/>
+      <c r="W6" s="84"/>
+      <c r="X6" s="84"/>
+      <c r="Y6" s="84"/>
+      <c r="Z6" s="84"/>
+      <c r="AA6" s="84"/>
+      <c r="AB6" s="84"/>
+      <c r="AC6" s="84"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="48">
         <v>35</v>
       </c>
       <c r="C7" s="48">
         <v>25</v>
       </c>
       <c r="D7" s="48">
         <v>33</v>
       </c>
       <c r="E7" s="48">
         <v>31</v>
       </c>
       <c r="F7" s="48">
         <v>24</v>
       </c>
       <c r="G7" s="48">
         <v>26</v>
       </c>
       <c r="H7" s="34">
         <v>44</v>
       </c>
       <c r="I7" s="48">
@@ -8274,52 +8590,55 @@
       </c>
       <c r="U7" s="35">
         <v>21</v>
       </c>
       <c r="V7" s="46">
         <v>13</v>
       </c>
       <c r="W7" s="35">
         <v>13</v>
       </c>
       <c r="X7" s="35">
         <v>23</v>
       </c>
       <c r="Y7" s="35">
         <v>17</v>
       </c>
       <c r="Z7" s="35">
         <v>9</v>
       </c>
       <c r="AA7" s="35">
         <v>10</v>
       </c>
       <c r="AB7" s="46">
         <v>12</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="35">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="9"/>
       <c r="C8" s="9"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="16"/>
       <c r="I8" s="9"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="16"/>
       <c r="N8" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O8" s="31" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="25">
         <v>2</v>
       </c>
       <c r="Q8" s="31" t="s">
@@ -8336,52 +8655,55 @@
       </c>
       <c r="U8" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V8" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W8" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X8" s="25">
         <v>1</v>
       </c>
       <c r="Y8" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z8" s="25">
         <v>1</v>
       </c>
       <c r="AA8" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AB8" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="9"/>
       <c r="C9" s="9"/>
       <c r="D9" s="9"/>
       <c r="E9" s="9"/>
       <c r="F9" s="9"/>
       <c r="G9" s="9"/>
       <c r="H9" s="16"/>
       <c r="I9" s="9"/>
       <c r="J9" s="16"/>
       <c r="K9" s="16"/>
       <c r="L9" s="16"/>
       <c r="M9" s="16"/>
       <c r="N9" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O9" s="31" t="s">
         <v>31</v>
       </c>
       <c r="P9" s="25">
         <v>1</v>
       </c>
       <c r="Q9" s="31" t="s">
@@ -8398,52 +8720,55 @@
       </c>
       <c r="U9" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V9" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W9" s="52">
         <v>1</v>
       </c>
       <c r="X9" s="25">
         <v>2</v>
       </c>
       <c r="Y9" s="25">
         <v>1</v>
       </c>
       <c r="Z9" s="25">
         <v>1</v>
       </c>
       <c r="AA9" s="25">
         <v>1</v>
       </c>
       <c r="AB9" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="9"/>
       <c r="C10" s="9"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="16"/>
       <c r="I10" s="9"/>
       <c r="J10" s="16"/>
       <c r="K10" s="16"/>
       <c r="L10" s="16"/>
       <c r="M10" s="16"/>
       <c r="N10" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O10" s="31" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Q10" s="25">
@@ -8460,52 +8785,55 @@
       </c>
       <c r="U10" s="2">
         <v>1</v>
       </c>
       <c r="V10" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W10" s="52">
         <v>1</v>
       </c>
       <c r="X10" s="25" t="s">
         <v>31</v>
       </c>
       <c r="Y10" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z10" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA10" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AB10" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="9"/>
       <c r="C11" s="9"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="16"/>
       <c r="I11" s="9"/>
       <c r="J11" s="16"/>
       <c r="K11" s="16"/>
       <c r="L11" s="16"/>
       <c r="M11" s="16"/>
       <c r="N11" s="2">
         <v>1</v>
       </c>
       <c r="O11" s="2">
         <v>2</v>
       </c>
       <c r="P11" s="25">
         <v>1</v>
       </c>
       <c r="Q11" s="25">
@@ -8522,52 +8850,55 @@
       </c>
       <c r="U11" s="2">
         <v>5</v>
       </c>
       <c r="V11" s="52">
         <v>3</v>
       </c>
       <c r="W11" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X11" s="25">
         <v>3</v>
       </c>
       <c r="Y11" s="25">
         <v>2</v>
       </c>
       <c r="Z11" s="25">
         <v>2</v>
       </c>
       <c r="AA11" s="25">
         <v>1</v>
       </c>
       <c r="AB11" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="9"/>
       <c r="C12" s="9"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="9"/>
       <c r="I12" s="9"/>
       <c r="J12" s="9"/>
       <c r="K12" s="9"/>
       <c r="L12" s="9"/>
       <c r="M12" s="9"/>
       <c r="N12" s="2">
         <v>2</v>
       </c>
       <c r="O12" s="2">
         <v>2</v>
       </c>
       <c r="P12" s="25">
         <v>2</v>
       </c>
       <c r="Q12" s="31" t="s">
@@ -8584,52 +8915,55 @@
       </c>
       <c r="U12" s="2">
         <v>1</v>
       </c>
       <c r="V12" s="52">
         <v>1</v>
       </c>
       <c r="W12" s="52">
         <v>1</v>
       </c>
       <c r="X12" s="25">
         <v>4</v>
       </c>
       <c r="Y12" s="25">
         <v>3</v>
       </c>
       <c r="Z12" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA12" s="25">
         <v>1</v>
       </c>
       <c r="AB12" s="52">
         <v>1</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="9"/>
       <c r="C13" s="9"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="16"/>
       <c r="I13" s="9"/>
       <c r="J13" s="16"/>
       <c r="K13" s="16"/>
       <c r="L13" s="16"/>
       <c r="M13" s="16"/>
       <c r="N13" s="2">
         <v>1</v>
       </c>
       <c r="O13" s="2">
         <v>1</v>
       </c>
       <c r="P13" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Q13" s="31" t="s">
@@ -8646,52 +8980,55 @@
       </c>
       <c r="U13" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V13" s="52">
         <v>1</v>
       </c>
       <c r="W13" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X13" s="25" t="s">
         <v>31</v>
       </c>
       <c r="Y13" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z13" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA13" s="25">
         <v>2</v>
       </c>
       <c r="AB13" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="16"/>
       <c r="I14" s="9"/>
       <c r="J14" s="16"/>
       <c r="K14" s="16"/>
       <c r="L14" s="16"/>
       <c r="M14" s="16"/>
       <c r="N14" s="25">
         <v>1</v>
       </c>
       <c r="O14" s="2">
         <v>4</v>
       </c>
       <c r="P14" s="25">
         <v>1</v>
       </c>
       <c r="Q14" s="25">
@@ -8708,52 +9045,55 @@
       </c>
       <c r="U14" s="2">
         <v>7</v>
       </c>
       <c r="V14" s="52">
         <v>3</v>
       </c>
       <c r="W14" s="52">
         <v>4</v>
       </c>
       <c r="X14" s="25">
         <v>5</v>
       </c>
       <c r="Y14" s="25">
         <v>4</v>
       </c>
       <c r="Z14" s="25">
         <v>5</v>
       </c>
       <c r="AA14" s="25">
         <v>2</v>
       </c>
       <c r="AB14" s="52">
         <v>4</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="9"/>
       <c r="C15" s="9"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="16"/>
       <c r="I15" s="9"/>
       <c r="J15" s="16"/>
       <c r="K15" s="16"/>
       <c r="L15" s="16"/>
       <c r="M15" s="16"/>
       <c r="N15" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O15" s="2">
         <v>1</v>
       </c>
       <c r="P15" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Q15" s="31" t="s">
@@ -8770,52 +9110,55 @@
       </c>
       <c r="U15" s="2">
         <v>1</v>
       </c>
       <c r="V15" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W15" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X15" s="25" t="s">
         <v>31</v>
       </c>
       <c r="Y15" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z15" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA15" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AB15" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="25">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="9"/>
       <c r="C16" s="9"/>
       <c r="D16" s="9"/>
       <c r="E16" s="9"/>
       <c r="F16" s="9"/>
       <c r="G16" s="9"/>
       <c r="H16" s="16"/>
       <c r="I16" s="9"/>
       <c r="J16" s="16"/>
       <c r="K16" s="16"/>
       <c r="L16" s="16"/>
       <c r="M16" s="16"/>
       <c r="N16" s="2">
         <v>2</v>
       </c>
       <c r="O16" s="2">
         <v>1</v>
       </c>
       <c r="P16" s="25">
         <v>2</v>
       </c>
       <c r="Q16" s="25">
@@ -8832,52 +9175,55 @@
       </c>
       <c r="U16" s="2">
         <v>1</v>
       </c>
       <c r="V16" s="52">
         <v>1</v>
       </c>
       <c r="W16" s="52">
         <v>3</v>
       </c>
       <c r="X16" s="25">
         <v>7</v>
       </c>
       <c r="Y16" s="25">
         <v>2</v>
       </c>
       <c r="Z16" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA16" s="25">
         <v>2</v>
       </c>
       <c r="AB16" s="52">
         <v>3</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="9"/>
       <c r="C17" s="9"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="16"/>
       <c r="I17" s="9"/>
       <c r="J17" s="16"/>
       <c r="K17" s="16"/>
       <c r="L17" s="16"/>
       <c r="M17" s="16"/>
       <c r="N17" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O17" s="2">
         <v>1</v>
       </c>
       <c r="P17" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Q17" s="31" t="s">
@@ -8894,52 +9240,55 @@
       </c>
       <c r="U17" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V17" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W17" s="52">
         <v>1</v>
       </c>
       <c r="X17" s="25">
         <v>1</v>
       </c>
       <c r="Y17" s="25">
         <v>1</v>
       </c>
       <c r="Z17" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA17" s="25">
         <v>1</v>
       </c>
       <c r="AB17" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="57" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="9"/>
       <c r="C18" s="9"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="16"/>
       <c r="I18" s="9"/>
       <c r="J18" s="16"/>
       <c r="K18" s="16"/>
       <c r="L18" s="16"/>
       <c r="M18" s="16"/>
       <c r="N18" s="25">
         <v>2</v>
       </c>
       <c r="O18" s="25">
         <v>6</v>
       </c>
       <c r="P18" s="25">
         <v>3</v>
       </c>
       <c r="Q18" s="25">
@@ -8956,84 +9305,88 @@
       </c>
       <c r="U18" s="2">
         <v>5</v>
       </c>
       <c r="V18" s="52">
         <v>4</v>
       </c>
       <c r="W18" s="52">
         <v>2</v>
       </c>
       <c r="X18" s="25" t="s">
         <v>31</v>
       </c>
       <c r="Y18" s="25">
         <v>4</v>
       </c>
       <c r="Z18" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA18" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AB18" s="52">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="89" t="s">
+      <c r="AC18" s="52">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="88" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="89"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="88"/>
+      <c r="C19" s="88"/>
+      <c r="D19" s="88"/>
+      <c r="E19" s="88"/>
+      <c r="F19" s="88"/>
+      <c r="G19" s="88"/>
+      <c r="H19" s="88"/>
+      <c r="I19" s="88"/>
+      <c r="J19" s="88"/>
+      <c r="K19" s="88"/>
+      <c r="L19" s="88"/>
+      <c r="M19" s="88"/>
+      <c r="N19" s="88"/>
+      <c r="O19" s="88"/>
+      <c r="P19" s="88"/>
+      <c r="Q19" s="88"/>
+      <c r="R19" s="88"/>
+      <c r="S19" s="88"/>
+      <c r="T19" s="88"/>
+      <c r="U19" s="88"/>
+      <c r="V19" s="88"/>
+      <c r="W19" s="88"/>
+      <c r="X19" s="88"/>
+      <c r="Y19" s="88"/>
+      <c r="Z19" s="88"/>
+      <c r="AA19" s="88"/>
+      <c r="AB19" s="88"/>
+      <c r="AC19" s="88"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="48">
         <v>20</v>
       </c>
       <c r="C20" s="48">
         <v>12</v>
       </c>
       <c r="D20" s="48">
         <v>11</v>
       </c>
       <c r="E20" s="48">
         <v>11</v>
       </c>
       <c r="F20" s="48">
         <v>9</v>
       </c>
       <c r="G20" s="48">
         <v>6</v>
       </c>
       <c r="H20" s="34">
         <v>12</v>
       </c>
       <c r="I20" s="48">
@@ -9074,52 +9427,55 @@
       </c>
       <c r="U20" s="60">
         <v>4</v>
       </c>
       <c r="V20" s="35">
         <v>1</v>
       </c>
       <c r="W20" s="69">
         <v>2</v>
       </c>
       <c r="X20" s="35">
         <v>5</v>
       </c>
       <c r="Y20" s="36">
         <v>1</v>
       </c>
       <c r="Z20" s="36">
         <v>6</v>
       </c>
       <c r="AA20" s="35">
         <v>1</v>
       </c>
       <c r="AB20" s="46">
         <v>1</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="35">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="9"/>
       <c r="C21" s="9"/>
       <c r="D21" s="9"/>
       <c r="E21" s="9"/>
       <c r="F21" s="9"/>
       <c r="G21" s="9"/>
       <c r="H21" s="16"/>
       <c r="I21" s="9"/>
       <c r="J21" s="16"/>
       <c r="K21" s="16"/>
       <c r="L21" s="16"/>
       <c r="M21" s="16"/>
       <c r="N21" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O21" s="31" t="s">
         <v>31</v>
       </c>
       <c r="P21" s="25">
         <v>1</v>
       </c>
       <c r="Q21" s="31" t="s">
@@ -9136,52 +9492,55 @@
       </c>
       <c r="U21" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V21" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W21" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X21" s="25">
         <v>1</v>
       </c>
       <c r="Y21" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z21" s="55">
         <v>1</v>
       </c>
       <c r="AA21" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AB21" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="9"/>
       <c r="C22" s="9"/>
       <c r="D22" s="9"/>
       <c r="E22" s="9"/>
       <c r="F22" s="9"/>
       <c r="G22" s="9"/>
       <c r="H22" s="16"/>
       <c r="I22" s="9"/>
       <c r="J22" s="16"/>
       <c r="K22" s="16"/>
       <c r="L22" s="16"/>
       <c r="M22" s="16"/>
       <c r="N22" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O22" s="31" t="s">
         <v>31</v>
       </c>
       <c r="P22" s="25">
         <v>1</v>
       </c>
       <c r="Q22" s="31" t="s">
@@ -9198,52 +9557,55 @@
       </c>
       <c r="U22" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V22" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W22" s="70">
         <v>1</v>
       </c>
       <c r="X22" s="25">
         <v>2</v>
       </c>
       <c r="Y22" s="55">
         <v>1</v>
       </c>
       <c r="Z22" s="55">
         <v>1</v>
       </c>
       <c r="AA22" s="25">
         <v>1</v>
       </c>
       <c r="AB22" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" ht="15.75" customHeight="1">
+      <c r="AC22" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="15.75" customHeight="1">
       <c r="A23" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="9"/>
       <c r="C23" s="9"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="16"/>
       <c r="I23" s="9"/>
       <c r="J23" s="16"/>
       <c r="K23" s="16"/>
       <c r="L23" s="16"/>
       <c r="M23" s="16"/>
       <c r="N23" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O23" s="31" t="s">
         <v>31</v>
       </c>
       <c r="P23" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Q23" s="31" t="s">
@@ -9260,52 +9622,55 @@
       </c>
       <c r="U23" s="25">
         <v>2</v>
       </c>
       <c r="V23" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W23" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X23" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Y23" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z23" s="55">
         <v>1</v>
       </c>
       <c r="AA23" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AB23" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="9"/>
       <c r="C24" s="9"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="16"/>
       <c r="I24" s="9"/>
       <c r="J24" s="16"/>
       <c r="K24" s="16"/>
       <c r="L24" s="16"/>
       <c r="M24" s="16"/>
       <c r="N24" s="55">
         <v>1</v>
       </c>
       <c r="O24" s="55">
         <v>1</v>
       </c>
       <c r="P24" s="25" t="s">
         <v>31</v>
       </c>
       <c r="Q24" s="25">
@@ -9322,52 +9687,55 @@
       </c>
       <c r="U24" s="25">
         <v>2</v>
       </c>
       <c r="V24" s="25">
         <v>1</v>
       </c>
       <c r="W24" s="25">
         <v>1</v>
       </c>
       <c r="X24" s="31">
         <v>1</v>
       </c>
       <c r="Y24" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z24" s="55">
         <v>3</v>
       </c>
       <c r="AA24" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AB24" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="52">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="9"/>
       <c r="C25" s="9"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="9"/>
       <c r="I25" s="9"/>
       <c r="J25" s="9"/>
       <c r="K25" s="9"/>
       <c r="L25" s="9"/>
       <c r="M25" s="9"/>
       <c r="N25" s="2">
         <v>1</v>
       </c>
       <c r="O25" s="31" t="s">
         <v>31</v>
       </c>
       <c r="P25" s="25">
         <v>1</v>
       </c>
       <c r="Q25" s="31" t="s">
@@ -9384,84 +9752,88 @@
       </c>
       <c r="U25" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V25" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W25" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X25" s="31">
         <v>1</v>
       </c>
       <c r="Y25" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z25" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA25" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AB25" s="52">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="88" t="s">
+      <c r="AC25" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="88"/>
-[...27 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="B26" s="89"/>
+      <c r="C26" s="89"/>
+      <c r="D26" s="89"/>
+      <c r="E26" s="89"/>
+      <c r="F26" s="89"/>
+      <c r="G26" s="89"/>
+      <c r="H26" s="89"/>
+      <c r="I26" s="89"/>
+      <c r="J26" s="89"/>
+      <c r="K26" s="89"/>
+      <c r="L26" s="89"/>
+      <c r="M26" s="89"/>
+      <c r="N26" s="89"/>
+      <c r="O26" s="89"/>
+      <c r="P26" s="89"/>
+      <c r="Q26" s="89"/>
+      <c r="R26" s="89"/>
+      <c r="S26" s="89"/>
+      <c r="T26" s="89"/>
+      <c r="U26" s="89"/>
+      <c r="V26" s="89"/>
+      <c r="W26" s="89"/>
+      <c r="X26" s="89"/>
+      <c r="Y26" s="89"/>
+      <c r="Z26" s="89"/>
+      <c r="AA26" s="89"/>
+      <c r="AB26" s="89"/>
+      <c r="AC26" s="89"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="48">
         <v>15</v>
       </c>
       <c r="C27" s="48">
         <v>13</v>
       </c>
       <c r="D27" s="48">
         <v>22</v>
       </c>
       <c r="E27" s="48">
         <v>20</v>
       </c>
       <c r="F27" s="48">
         <v>15</v>
       </c>
       <c r="G27" s="48">
         <v>20</v>
       </c>
       <c r="H27" s="34">
         <v>32</v>
       </c>
       <c r="I27" s="48">
@@ -9502,52 +9874,55 @@
       </c>
       <c r="U27" s="36">
         <v>17</v>
       </c>
       <c r="V27" s="36">
         <v>12</v>
       </c>
       <c r="W27" s="36">
         <v>11</v>
       </c>
       <c r="X27" s="36">
         <v>18</v>
       </c>
       <c r="Y27" s="36">
         <v>16</v>
       </c>
       <c r="Z27" s="36">
         <v>3</v>
       </c>
       <c r="AA27" s="35">
         <v>9</v>
       </c>
       <c r="AB27" s="72">
         <v>11</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="35">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="9"/>
       <c r="C28" s="9"/>
       <c r="D28" s="9"/>
       <c r="E28" s="9"/>
       <c r="F28" s="9"/>
       <c r="G28" s="9"/>
       <c r="H28" s="16"/>
       <c r="I28" s="9"/>
       <c r="J28" s="16"/>
       <c r="K28" s="16"/>
       <c r="L28" s="16"/>
       <c r="M28" s="16"/>
       <c r="N28" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O28" s="31" t="s">
         <v>31</v>
       </c>
       <c r="P28" s="25">
         <v>1</v>
       </c>
       <c r="Q28" s="31" t="s">
@@ -9564,52 +9939,55 @@
       </c>
       <c r="U28" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V28" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W28" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X28" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Y28" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z28" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA28" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AB28" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="9"/>
       <c r="C29" s="9"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="16"/>
       <c r="I29" s="9"/>
       <c r="J29" s="16"/>
       <c r="K29" s="16"/>
       <c r="L29" s="16"/>
       <c r="M29" s="16"/>
       <c r="N29" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O29" s="31" t="s">
         <v>31</v>
       </c>
       <c r="P29" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Q29" s="67">
@@ -9626,52 +10004,55 @@
       </c>
       <c r="U29" s="55">
         <v>1</v>
       </c>
       <c r="V29" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W29" s="55">
         <v>1</v>
       </c>
       <c r="X29" s="55" t="s">
         <v>31</v>
       </c>
       <c r="Y29" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z29" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA29" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AB29" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="9"/>
       <c r="C30" s="9"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="16"/>
       <c r="I30" s="9"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="16"/>
       <c r="N30" s="25">
         <v>1</v>
       </c>
       <c r="O30" s="25">
         <v>2</v>
       </c>
       <c r="P30" s="25">
         <v>1</v>
       </c>
       <c r="Q30" s="67">
@@ -9688,52 +10069,55 @@
       </c>
       <c r="U30" s="55">
         <v>3</v>
       </c>
       <c r="V30" s="55">
         <v>3</v>
       </c>
       <c r="W30" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X30" s="31">
         <v>3</v>
       </c>
       <c r="Y30" s="31">
         <v>2</v>
       </c>
       <c r="Z30" s="31">
         <v>1</v>
       </c>
       <c r="AA30" s="25">
         <v>1</v>
       </c>
       <c r="AB30" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="31">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="9"/>
       <c r="C31" s="9"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="9"/>
       <c r="I31" s="9"/>
       <c r="J31" s="9"/>
       <c r="K31" s="9"/>
       <c r="L31" s="9"/>
       <c r="M31" s="9"/>
       <c r="N31" s="25">
         <v>2</v>
       </c>
       <c r="O31" s="25">
         <v>2</v>
       </c>
       <c r="P31" s="25">
         <v>2</v>
       </c>
       <c r="Q31" s="31" t="s">
@@ -9750,52 +10134,55 @@
       </c>
       <c r="U31" s="55">
         <v>1</v>
       </c>
       <c r="V31" s="55">
         <v>1</v>
       </c>
       <c r="W31" s="55">
         <v>1</v>
       </c>
       <c r="X31" s="55">
         <v>4</v>
       </c>
       <c r="Y31" s="31">
         <v>3</v>
       </c>
       <c r="Z31" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA31" s="25">
         <v>1</v>
       </c>
       <c r="AB31" s="73">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B32" s="9"/>
       <c r="C32" s="9"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="16"/>
       <c r="I32" s="9"/>
       <c r="J32" s="16"/>
       <c r="K32" s="16"/>
       <c r="L32" s="16"/>
       <c r="M32" s="16"/>
       <c r="N32" s="2">
         <v>1</v>
       </c>
       <c r="O32">
         <v>1</v>
       </c>
       <c r="P32" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Q32" s="31" t="s">
@@ -9812,52 +10199,55 @@
       </c>
       <c r="U32" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V32" s="55">
         <v>1</v>
       </c>
       <c r="W32" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X32" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Y32" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z32" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA32" s="25">
         <v>2</v>
       </c>
       <c r="AB32" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B33" s="9"/>
       <c r="C33" s="9"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="16"/>
       <c r="I33" s="9"/>
       <c r="J33" s="16"/>
       <c r="K33" s="16"/>
       <c r="L33" s="16"/>
       <c r="M33" s="16"/>
       <c r="N33" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="31">
         <v>3</v>
       </c>
       <c r="P33" s="25">
         <v>1</v>
       </c>
       <c r="Q33" s="67">
@@ -9874,52 +10264,55 @@
       </c>
       <c r="U33" s="55">
         <v>5</v>
       </c>
       <c r="V33" s="55">
         <v>2</v>
       </c>
       <c r="W33" s="55">
         <v>3</v>
       </c>
       <c r="X33" s="55">
         <v>4</v>
       </c>
       <c r="Y33" s="31">
         <v>4</v>
       </c>
       <c r="Z33" s="31">
         <v>2</v>
       </c>
       <c r="AA33" s="25">
         <v>2</v>
       </c>
       <c r="AB33" s="73">
         <v>4</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="25">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="9"/>
       <c r="C34" s="9"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="16"/>
       <c r="I34" s="9"/>
       <c r="J34" s="16"/>
       <c r="K34" s="16"/>
       <c r="L34" s="16"/>
       <c r="M34" s="16"/>
       <c r="N34" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O34" s="31">
         <v>1</v>
       </c>
       <c r="P34" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Q34" s="31" t="s">
@@ -9936,52 +10329,55 @@
       </c>
       <c r="U34" s="55">
         <v>1</v>
       </c>
       <c r="V34" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W34" s="31" t="s">
         <v>31</v>
       </c>
       <c r="X34" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Y34" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Z34" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA34" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AB34" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="25">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="9"/>
       <c r="C35" s="9"/>
       <c r="D35" s="9"/>
       <c r="E35" s="9"/>
       <c r="F35" s="9"/>
       <c r="G35" s="9"/>
       <c r="H35" s="16"/>
       <c r="I35" s="9"/>
       <c r="J35" s="16"/>
       <c r="K35" s="16"/>
       <c r="L35" s="16"/>
       <c r="M35" s="16"/>
       <c r="N35" s="2">
         <v>1</v>
       </c>
       <c r="O35" s="31">
         <v>1</v>
       </c>
       <c r="P35" s="25">
         <v>1</v>
       </c>
       <c r="Q35" s="67">
@@ -9998,52 +10394,55 @@
       </c>
       <c r="U35" s="55">
         <v>1</v>
       </c>
       <c r="V35" s="55">
         <v>1</v>
       </c>
       <c r="W35" s="55">
         <v>3</v>
       </c>
       <c r="X35" s="31">
         <v>6</v>
       </c>
       <c r="Y35" s="31">
         <v>2</v>
       </c>
       <c r="Z35" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA35" s="25">
         <v>2</v>
       </c>
       <c r="AB35" s="73">
         <v>2</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="9"/>
       <c r="C36" s="9"/>
       <c r="D36" s="9"/>
       <c r="E36" s="9"/>
       <c r="F36" s="9"/>
       <c r="G36" s="9"/>
       <c r="H36" s="16"/>
       <c r="I36" s="9"/>
       <c r="J36" s="16"/>
       <c r="K36" s="16"/>
       <c r="L36" s="16"/>
       <c r="M36" s="16"/>
       <c r="N36" s="31" t="s">
         <v>31</v>
       </c>
       <c r="O36" s="31">
         <v>1</v>
       </c>
       <c r="P36" s="31" t="s">
         <v>31</v>
       </c>
       <c r="Q36" s="31" t="s">
@@ -10060,52 +10459,55 @@
       </c>
       <c r="U36" s="31" t="s">
         <v>31</v>
       </c>
       <c r="V36" s="31" t="s">
         <v>31</v>
       </c>
       <c r="W36" s="55">
         <v>1</v>
       </c>
       <c r="X36" s="31">
         <v>1</v>
       </c>
       <c r="Y36" s="31">
         <v>1</v>
       </c>
       <c r="Z36" s="31" t="s">
         <v>31</v>
       </c>
       <c r="AA36" s="25">
         <v>1</v>
       </c>
       <c r="AB36" s="31" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="31" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="10"/>
       <c r="C37" s="10"/>
       <c r="D37" s="10"/>
       <c r="E37" s="10"/>
       <c r="F37" s="10"/>
       <c r="G37" s="10"/>
       <c r="H37" s="17"/>
       <c r="I37" s="10"/>
       <c r="J37" s="17"/>
       <c r="K37" s="17"/>
       <c r="L37" s="17"/>
       <c r="M37" s="17"/>
       <c r="N37" s="54">
         <v>2</v>
       </c>
       <c r="O37" s="54">
         <v>6</v>
       </c>
       <c r="P37" s="26">
         <v>3</v>
       </c>
       <c r="Q37" s="26">
@@ -10122,176 +10524,182 @@
       </c>
       <c r="U37" s="68">
         <v>5</v>
       </c>
       <c r="V37" s="68">
         <v>4</v>
       </c>
       <c r="W37" s="68">
         <v>2</v>
       </c>
       <c r="X37" s="71" t="s">
         <v>31</v>
       </c>
       <c r="Y37" s="68">
         <v>4</v>
       </c>
       <c r="Z37" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AA37" s="68" t="s">
         <v>31</v>
       </c>
       <c r="AB37" s="53">
         <v>4</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="53">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="28" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A2:AB2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A26:AC26"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="A2:AC2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB38"/>
+  <dimension ref="A2:AC38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AD24" sqref="AD24"/>
+      <selection activeCell="AD26" sqref="AD26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="20.42578125" customWidth="1"/>
     <col min="2" max="7" width="0" hidden="1" customWidth="1"/>
     <col min="8" max="8" width="8.28515625" hidden="1" customWidth="1"/>
     <col min="9" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="77" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="83" t="s">
         <v>37</v>
       </c>
-      <c r="B2" s="77"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28">
+      <c r="B2" s="83"/>
+      <c r="C2" s="83"/>
+      <c r="D2" s="83"/>
+      <c r="E2" s="83"/>
+      <c r="F2" s="83"/>
+      <c r="G2" s="83"/>
+      <c r="H2" s="83"/>
+      <c r="I2" s="83"/>
+      <c r="J2" s="83"/>
+      <c r="K2" s="83"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="83"/>
+      <c r="T2" s="83"/>
+      <c r="U2" s="83"/>
+      <c r="V2" s="83"/>
+      <c r="W2" s="83"/>
+      <c r="X2" s="83"/>
+      <c r="Y2" s="83"/>
+      <c r="Z2" s="83"/>
+      <c r="AA2" s="83"/>
+      <c r="AB2" s="83"/>
+      <c r="AC2" s="83"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="M3" s="2"/>
       <c r="N3" s="62"/>
       <c r="O3" s="62"/>
       <c r="P3" s="62"/>
       <c r="Q3" s="62"/>
       <c r="R3" s="62"/>
       <c r="S3" s="62"/>
       <c r="T3" s="62"/>
       <c r="U3" s="62"/>
       <c r="V3" s="62"/>
       <c r="W3" s="62"/>
       <c r="X3" s="62"/>
       <c r="Y3" s="62"/>
       <c r="Z3" s="62"/>
       <c r="AA3" s="62"/>
       <c r="AB3" s="62"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="83">
+      <c r="AC3" s="62"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="79"/>
+      <c r="B4" s="77">
         <v>2021</v>
       </c>
-      <c r="C4" s="84"/>
-[...10 lines deleted...]
-      <c r="N4" s="83">
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="77">
         <v>2025</v>
       </c>
-      <c r="O4" s="84"/>
-[...10 lines deleted...]
-      <c r="Z4" s="78">
+      <c r="O4" s="78"/>
+      <c r="P4" s="78"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="78"/>
+      <c r="S4" s="78"/>
+      <c r="T4" s="78"/>
+      <c r="U4" s="78"/>
+      <c r="V4" s="78"/>
+      <c r="W4" s="78"/>
+      <c r="X4" s="78"/>
+      <c r="Y4" s="78"/>
+      <c r="Z4" s="81">
         <v>2026</v>
       </c>
-      <c r="AA4" s="79"/>
-[...3 lines deleted...]
-      <c r="A5" s="86"/>
+      <c r="AA4" s="82"/>
+      <c r="AB4" s="82"/>
+      <c r="AC4" s="82"/>
+    </row>
+    <row r="5" spans="1:29" ht="22.5">
+      <c r="A5" s="80"/>
       <c r="B5" s="7" t="s">
         <v>4</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E5" s="3" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3" t="s">
         <v>16</v>
       </c>
       <c r="G5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="H5" s="3" t="s">
         <v>18</v>
       </c>
       <c r="I5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="J5" s="4" t="s">
@@ -10329,84 +10737,88 @@
       </c>
       <c r="U5" s="4" t="s">
         <v>19</v>
       </c>
       <c r="V5" s="3" t="s">
         <v>20</v>
       </c>
       <c r="W5" s="3" t="s">
         <v>24</v>
       </c>
       <c r="X5" s="4" t="s">
         <v>25</v>
       </c>
       <c r="Y5" s="4" t="s">
         <v>27</v>
       </c>
       <c r="Z5" s="3" t="s">
         <v>4</v>
       </c>
       <c r="AA5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="AB5" s="3" t="s">
         <v>14</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="80" t="s">
+      <c r="AC5" s="3" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="84" t="s">
         <v>2</v>
       </c>
-      <c r="B6" s="80"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="84"/>
+      <c r="C6" s="84"/>
+      <c r="D6" s="84"/>
+      <c r="E6" s="84"/>
+      <c r="F6" s="84"/>
+      <c r="G6" s="84"/>
+      <c r="H6" s="84"/>
+      <c r="I6" s="84"/>
+      <c r="J6" s="84"/>
+      <c r="K6" s="84"/>
+      <c r="L6" s="84"/>
+      <c r="M6" s="84"/>
+      <c r="N6" s="84"/>
+      <c r="O6" s="84"/>
+      <c r="P6" s="84"/>
+      <c r="Q6" s="84"/>
+      <c r="R6" s="84"/>
+      <c r="S6" s="84"/>
+      <c r="T6" s="84"/>
+      <c r="U6" s="84"/>
+      <c r="V6" s="84"/>
+      <c r="W6" s="84"/>
+      <c r="X6" s="84"/>
+      <c r="Y6" s="84"/>
+      <c r="Z6" s="84"/>
+      <c r="AA6" s="84"/>
+      <c r="AB6" s="84"/>
+      <c r="AC6" s="84"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="40">
         <v>8.18</v>
       </c>
       <c r="C7" s="40">
         <v>7.4</v>
       </c>
       <c r="D7" s="40">
         <v>7.57</v>
       </c>
       <c r="E7" s="40">
         <v>7.23</v>
       </c>
       <c r="F7" s="40">
         <v>6.75</v>
       </c>
       <c r="G7" s="40">
         <v>6.4</v>
       </c>
       <c r="H7" s="41">
         <v>6.78</v>
       </c>
       <c r="I7" s="40">
@@ -10447,52 +10859,55 @@
       </c>
       <c r="U7" s="51">
         <v>5.81</v>
       </c>
       <c r="V7" s="51">
         <v>5.75</v>
       </c>
       <c r="W7" s="51">
         <v>5.72</v>
       </c>
       <c r="X7" s="51">
         <v>6.16</v>
       </c>
       <c r="Y7" s="51">
         <v>6.24</v>
       </c>
       <c r="Z7" s="51">
         <v>4.21</v>
       </c>
       <c r="AA7" s="51">
         <v>4.8099999999999996</v>
       </c>
       <c r="AB7" s="51">
         <v>4.96</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="51">
+        <v>4.95</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="18"/>
       <c r="I8" s="12"/>
       <c r="J8" s="18"/>
       <c r="K8" s="18"/>
       <c r="L8" s="18"/>
       <c r="M8" s="18"/>
       <c r="N8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="P8" s="64">
         <v>8.58</v>
       </c>
       <c r="Q8" s="37">
@@ -10509,52 +10924,55 @@
       </c>
       <c r="U8" s="37">
         <v>4.38</v>
       </c>
       <c r="V8" s="37">
         <v>3.86</v>
       </c>
       <c r="W8" s="37">
         <v>3.54</v>
       </c>
       <c r="X8" s="37">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y8" s="37">
         <v>4.01</v>
       </c>
       <c r="Z8" s="37">
         <v>10.1</v>
       </c>
       <c r="AA8" s="37">
         <v>6.33</v>
       </c>
       <c r="AB8" s="37">
         <v>4.13</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="37">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B9" s="12"/>
       <c r="C9" s="12"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="18"/>
       <c r="I9" s="12"/>
       <c r="J9" s="18"/>
       <c r="K9" s="18"/>
       <c r="L9" s="18"/>
       <c r="M9" s="18"/>
       <c r="N9" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O9" s="27" t="s">
         <v>31</v>
       </c>
       <c r="P9" s="64">
         <v>4.59</v>
       </c>
       <c r="Q9" s="37">
@@ -10571,52 +10989,55 @@
       </c>
       <c r="U9" s="37">
         <v>3.21</v>
       </c>
       <c r="V9" s="37">
         <v>2.79</v>
       </c>
       <c r="W9" s="37">
         <v>3.83</v>
       </c>
       <c r="X9" s="37">
         <v>5.89</v>
       </c>
       <c r="Y9" s="37">
         <v>6.43</v>
       </c>
       <c r="Z9" s="37">
         <v>15.15</v>
       </c>
       <c r="AA9" s="37">
         <v>15.38</v>
       </c>
       <c r="AB9" s="37">
         <v>9.57</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="37">
+        <v>6.78</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="18"/>
       <c r="I10" s="12"/>
       <c r="J10" s="18"/>
       <c r="K10" s="18"/>
       <c r="L10" s="18"/>
       <c r="M10" s="18"/>
       <c r="N10" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O10" s="27" t="s">
         <v>31</v>
       </c>
       <c r="P10" s="27" t="s">
         <v>31</v>
       </c>
       <c r="Q10" s="37">
@@ -10633,52 +11054,55 @@
       </c>
       <c r="U10" s="37">
         <v>8.9</v>
       </c>
       <c r="V10" s="37">
         <v>7.81</v>
       </c>
       <c r="W10" s="37">
         <v>9.5</v>
       </c>
       <c r="X10" s="37">
         <v>8.7899999999999991</v>
       </c>
       <c r="Y10" s="37">
         <v>8.18</v>
       </c>
       <c r="Z10" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA10" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AB10" s="27" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B11" s="12"/>
       <c r="C11" s="12"/>
       <c r="D11" s="12"/>
       <c r="E11" s="12"/>
       <c r="F11" s="12"/>
       <c r="G11" s="12"/>
       <c r="H11" s="18"/>
       <c r="I11" s="12"/>
       <c r="J11" s="18"/>
       <c r="K11" s="18"/>
       <c r="L11" s="18"/>
       <c r="M11" s="18"/>
       <c r="N11" s="37">
         <v>2.59</v>
       </c>
       <c r="O11" s="37">
         <v>3.78</v>
       </c>
       <c r="P11" s="64">
         <v>3.42</v>
       </c>
       <c r="Q11" s="37">
@@ -10695,52 +11119,55 @@
       </c>
       <c r="U11" s="37">
         <v>7.19</v>
       </c>
       <c r="V11" s="37">
         <v>7.23</v>
       </c>
       <c r="W11" s="37">
         <v>6.45</v>
       </c>
       <c r="X11" s="37">
         <v>6.55</v>
       </c>
       <c r="Y11" s="37">
         <v>6.47</v>
       </c>
       <c r="Z11" s="37">
         <v>5.75</v>
       </c>
       <c r="AA11" s="37">
         <v>4.54</v>
       </c>
       <c r="AB11" s="37">
         <v>2.96</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="37">
+        <v>2.87</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="12"/>
       <c r="C12" s="12"/>
       <c r="D12" s="12"/>
       <c r="E12" s="12"/>
       <c r="F12" s="12"/>
       <c r="G12" s="12"/>
       <c r="H12" s="12"/>
       <c r="I12" s="12"/>
       <c r="J12" s="12"/>
       <c r="K12" s="12"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="37">
         <v>7.25</v>
       </c>
       <c r="O12" s="37">
         <v>7.37</v>
       </c>
       <c r="P12" s="64">
         <v>7.57</v>
       </c>
       <c r="Q12" s="37">
@@ -10757,52 +11184,55 @@
       </c>
       <c r="U12" s="37">
         <v>4.03</v>
       </c>
       <c r="V12" s="37">
         <v>3.96</v>
       </c>
       <c r="W12" s="37">
         <v>3.93</v>
       </c>
       <c r="X12" s="37">
         <v>4.92</v>
       </c>
       <c r="Y12" s="37">
         <v>5.42</v>
       </c>
       <c r="Z12" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA12" s="37">
         <v>2.11</v>
       </c>
       <c r="AB12" s="37">
         <v>2.74</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="37">
+        <v>3.09</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B13" s="12"/>
       <c r="C13" s="12"/>
       <c r="D13" s="12"/>
       <c r="E13" s="12"/>
       <c r="F13" s="12"/>
       <c r="G13" s="12"/>
       <c r="H13" s="18"/>
       <c r="I13" s="12"/>
       <c r="J13" s="18"/>
       <c r="K13" s="18"/>
       <c r="L13" s="18"/>
       <c r="M13" s="18"/>
       <c r="N13" s="37">
         <v>37.04</v>
       </c>
       <c r="O13" s="37">
         <v>36.36</v>
       </c>
       <c r="P13" s="64">
         <v>25.97</v>
       </c>
       <c r="Q13" s="37">
@@ -10819,52 +11249,55 @@
       </c>
       <c r="U13" s="37">
         <v>8.33</v>
       </c>
       <c r="V13" s="37">
         <v>10.75</v>
       </c>
       <c r="W13" s="37">
         <v>9.65</v>
       </c>
       <c r="X13" s="37">
         <v>9.01</v>
       </c>
       <c r="Y13" s="37">
         <v>8.26</v>
       </c>
       <c r="Z13" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA13" s="37">
         <v>42.55</v>
       </c>
       <c r="AB13" s="37">
         <v>24.69</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="37">
+        <v>18.02</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B14" s="12"/>
       <c r="C14" s="12"/>
       <c r="D14" s="12"/>
       <c r="E14" s="12"/>
       <c r="F14" s="12"/>
       <c r="G14" s="12"/>
       <c r="H14" s="18"/>
       <c r="I14" s="12"/>
       <c r="J14" s="18"/>
       <c r="K14" s="18"/>
       <c r="L14" s="18"/>
       <c r="M14" s="18"/>
       <c r="N14" s="37">
         <v>2.04</v>
       </c>
       <c r="O14" s="37">
         <v>4.78</v>
       </c>
       <c r="P14" s="64">
         <v>3.73</v>
       </c>
       <c r="Q14" s="37">
@@ -10881,52 +11314,55 @@
       </c>
       <c r="U14" s="37">
         <v>5.34</v>
       </c>
       <c r="V14" s="37">
         <v>5.3</v>
       </c>
       <c r="W14" s="37">
         <v>5.46</v>
       </c>
       <c r="X14" s="37">
         <v>5.83</v>
       </c>
       <c r="Y14" s="37">
         <v>5.87</v>
       </c>
       <c r="Z14" s="37">
         <v>8.74</v>
       </c>
       <c r="AA14" s="37">
         <v>6.71</v>
       </c>
       <c r="AB14" s="37">
         <v>6.72</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="37">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B15" s="12"/>
       <c r="C15" s="12"/>
       <c r="D15" s="12"/>
       <c r="E15" s="12"/>
       <c r="F15" s="12"/>
       <c r="G15" s="12"/>
       <c r="H15" s="18"/>
       <c r="I15" s="12"/>
       <c r="J15" s="18"/>
       <c r="K15" s="18"/>
       <c r="L15" s="18"/>
       <c r="M15" s="18"/>
       <c r="N15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O15" s="37">
         <v>12.66</v>
       </c>
       <c r="P15" s="64">
         <v>8.77</v>
       </c>
       <c r="Q15" s="37">
@@ -10943,52 +11379,55 @@
       </c>
       <c r="U15" s="37">
         <v>9.9</v>
       </c>
       <c r="V15" s="37">
         <v>8.36</v>
       </c>
       <c r="W15" s="37">
         <v>7.41</v>
       </c>
       <c r="X15" s="37">
         <v>6.88</v>
       </c>
       <c r="Y15" s="37">
         <v>6.33</v>
       </c>
       <c r="Z15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA15" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AB15" s="27" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="37">
+        <v>21.28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B16" s="12"/>
       <c r="C16" s="12"/>
       <c r="D16" s="12"/>
       <c r="E16" s="12"/>
       <c r="F16" s="12"/>
       <c r="G16" s="12"/>
       <c r="H16" s="18"/>
       <c r="I16" s="12"/>
       <c r="J16" s="18"/>
       <c r="K16" s="18"/>
       <c r="L16" s="18"/>
       <c r="M16" s="18"/>
       <c r="N16" s="37">
         <v>5.78</v>
       </c>
       <c r="O16" s="37">
         <v>4.3</v>
       </c>
       <c r="P16" s="64">
         <v>4.76</v>
       </c>
       <c r="Q16" s="37">
@@ -11005,52 +11444,55 @@
       </c>
       <c r="U16" s="37">
         <v>4.71</v>
       </c>
       <c r="V16" s="37">
         <v>4.45</v>
       </c>
       <c r="W16" s="37">
         <v>4.79</v>
       </c>
       <c r="X16" s="37">
         <v>6.15</v>
       </c>
       <c r="Y16" s="37">
         <v>6.06</v>
       </c>
       <c r="Z16" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA16" s="37">
         <v>3.42</v>
       </c>
       <c r="AB16" s="37">
         <v>5.17</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="37">
+        <v>3.83</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B17" s="12"/>
       <c r="C17" s="12"/>
       <c r="D17" s="12"/>
       <c r="E17" s="12"/>
       <c r="F17" s="12"/>
       <c r="G17" s="12"/>
       <c r="H17" s="18"/>
       <c r="I17" s="12"/>
       <c r="J17" s="18"/>
       <c r="K17" s="18"/>
       <c r="L17" s="18"/>
       <c r="M17" s="18"/>
       <c r="N17" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O17" s="37">
         <v>7.14</v>
       </c>
       <c r="P17" s="64">
         <v>4.8099999999999996</v>
       </c>
       <c r="Q17" s="37">
@@ -11067,52 +11509,55 @@
       </c>
       <c r="U17" s="37">
         <v>3.28</v>
       </c>
       <c r="V17" s="37">
         <v>2.9</v>
       </c>
       <c r="W17" s="37">
         <v>3.9</v>
       </c>
       <c r="X17" s="37">
         <v>4.74</v>
       </c>
       <c r="Y17" s="37">
         <v>5.34</v>
       </c>
       <c r="Z17" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA17" s="37">
         <v>7.3</v>
       </c>
       <c r="AB17" s="37">
         <v>4.67</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="37">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="57" t="s">
         <v>46</v>
       </c>
       <c r="B18" s="12"/>
       <c r="C18" s="12"/>
       <c r="D18" s="12"/>
       <c r="E18" s="12"/>
       <c r="F18" s="12"/>
       <c r="G18" s="12"/>
       <c r="H18" s="18"/>
       <c r="I18" s="12"/>
       <c r="J18" s="18"/>
       <c r="K18" s="18"/>
       <c r="L18" s="18"/>
       <c r="M18" s="18"/>
       <c r="N18" s="37">
         <v>6.64</v>
       </c>
       <c r="O18" s="37">
         <v>12.08</v>
       </c>
       <c r="P18" s="64">
         <v>10.78</v>
       </c>
       <c r="Q18" s="37">
@@ -11129,84 +11574,88 @@
       </c>
       <c r="U18" s="37">
         <v>7.94</v>
       </c>
       <c r="V18" s="37">
         <v>8.23</v>
       </c>
       <c r="W18" s="37">
         <v>7.96</v>
       </c>
       <c r="X18" s="37">
         <v>7.35</v>
       </c>
       <c r="Y18" s="37">
         <v>7.65</v>
       </c>
       <c r="Z18" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA18" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AB18" s="37">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="89" t="s">
+      <c r="AC18" s="37">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="88" t="s">
         <v>21</v>
       </c>
-      <c r="B19" s="89"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="88"/>
+      <c r="C19" s="88"/>
+      <c r="D19" s="88"/>
+      <c r="E19" s="88"/>
+      <c r="F19" s="88"/>
+      <c r="G19" s="88"/>
+      <c r="H19" s="88"/>
+      <c r="I19" s="88"/>
+      <c r="J19" s="88"/>
+      <c r="K19" s="88"/>
+      <c r="L19" s="88"/>
+      <c r="M19" s="88"/>
+      <c r="N19" s="88"/>
+      <c r="O19" s="88"/>
+      <c r="P19" s="88"/>
+      <c r="Q19" s="88"/>
+      <c r="R19" s="88"/>
+      <c r="S19" s="88"/>
+      <c r="T19" s="88"/>
+      <c r="U19" s="88"/>
+      <c r="V19" s="88"/>
+      <c r="W19" s="88"/>
+      <c r="X19" s="88"/>
+      <c r="Y19" s="88"/>
+      <c r="Z19" s="88"/>
+      <c r="AA19" s="88"/>
+      <c r="AB19" s="88"/>
+      <c r="AC19" s="88"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="40">
         <v>19.010000000000002</v>
       </c>
       <c r="C20" s="40">
         <v>16.52</v>
       </c>
       <c r="D20" s="40">
         <v>14.53</v>
       </c>
       <c r="E20" s="40">
         <v>13.1</v>
       </c>
       <c r="F20" s="40">
         <v>12.12</v>
       </c>
       <c r="G20" s="40">
         <v>10.69</v>
       </c>
       <c r="H20" s="41">
         <v>10.64</v>
       </c>
       <c r="I20" s="40">
@@ -11247,52 +11696,55 @@
       </c>
       <c r="U20" s="45">
         <v>5.19</v>
       </c>
       <c r="V20" s="45">
         <v>4.8499999999999996</v>
       </c>
       <c r="W20" s="45">
         <v>4.87</v>
       </c>
       <c r="X20" s="45">
         <v>5.63</v>
       </c>
       <c r="Y20" s="45">
         <v>5.4</v>
       </c>
       <c r="Z20" s="45">
         <v>16.95</v>
       </c>
       <c r="AA20" s="51">
         <v>10.46</v>
       </c>
       <c r="AB20" s="51">
         <v>7.54</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="45">
+        <v>6.84</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="12"/>
       <c r="C21" s="12"/>
       <c r="D21" s="12"/>
       <c r="E21" s="12"/>
       <c r="F21" s="12"/>
       <c r="G21" s="12"/>
       <c r="H21" s="18"/>
       <c r="I21" s="12"/>
       <c r="J21" s="18"/>
       <c r="K21" s="18"/>
       <c r="L21" s="18"/>
       <c r="M21" s="18"/>
       <c r="N21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="P21" s="64">
         <v>4.93</v>
       </c>
       <c r="Q21" s="37">
@@ -11309,52 +11761,55 @@
       </c>
       <c r="U21" s="32">
         <v>3.35</v>
       </c>
       <c r="V21" s="32">
         <v>2.95</v>
       </c>
       <c r="W21" s="32">
         <v>2.71</v>
       </c>
       <c r="X21" s="32">
         <v>3.74</v>
       </c>
       <c r="Y21" s="32">
         <v>3.46</v>
       </c>
       <c r="Z21" s="32">
         <v>11.49</v>
       </c>
       <c r="AA21" s="37">
         <v>7.19</v>
       </c>
       <c r="AB21" s="37">
         <v>4.88</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="32">
+        <v>3.51</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="57" t="s">
         <v>48</v>
       </c>
       <c r="B22" s="12"/>
       <c r="C22" s="12"/>
       <c r="D22" s="12"/>
       <c r="E22" s="12"/>
       <c r="F22" s="12"/>
       <c r="G22" s="12"/>
       <c r="H22" s="18"/>
       <c r="I22" s="12"/>
       <c r="J22" s="18"/>
       <c r="K22" s="18"/>
       <c r="L22" s="18"/>
       <c r="M22" s="18"/>
       <c r="N22" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O22" s="27" t="s">
         <v>31</v>
       </c>
       <c r="P22" s="64">
         <v>4.59</v>
       </c>
       <c r="Q22" s="37">
@@ -11371,52 +11826,55 @@
       </c>
       <c r="U22" s="32">
         <v>3.21</v>
       </c>
       <c r="V22" s="32">
         <v>2.79</v>
       </c>
       <c r="W22" s="32">
         <v>3.83</v>
       </c>
       <c r="X22" s="32">
         <v>5.89</v>
       </c>
       <c r="Y22" s="32">
         <v>6.43</v>
       </c>
       <c r="Z22" s="32">
         <v>15.15</v>
       </c>
       <c r="AA22" s="37">
         <v>15.38</v>
       </c>
       <c r="AB22" s="37">
         <v>9.57</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="32">
+        <v>6.78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="18"/>
       <c r="I23" s="12"/>
       <c r="J23" s="18"/>
       <c r="K23" s="18"/>
       <c r="L23" s="18"/>
       <c r="M23" s="18"/>
       <c r="N23" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O23" s="27" t="s">
         <v>31</v>
       </c>
       <c r="P23" s="27" t="s">
         <v>31</v>
       </c>
       <c r="Q23" s="37" t="s">
@@ -11433,52 +11891,55 @@
       </c>
       <c r="U23" s="32">
         <v>5.6</v>
       </c>
       <c r="V23" s="32">
         <v>4.99</v>
       </c>
       <c r="W23" s="32">
         <v>4.3</v>
       </c>
       <c r="X23" s="32">
         <v>3.92</v>
       </c>
       <c r="Y23" s="32">
         <v>3.76</v>
       </c>
       <c r="Z23" s="32">
         <v>27.03</v>
       </c>
       <c r="AA23" s="37">
         <v>13.16</v>
       </c>
       <c r="AB23" s="37">
         <v>8.5500000000000007</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="32">
+        <v>6.37</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B24" s="12"/>
       <c r="C24" s="12"/>
       <c r="D24" s="12"/>
       <c r="E24" s="12"/>
       <c r="F24" s="12"/>
       <c r="G24" s="12"/>
       <c r="H24" s="18"/>
       <c r="I24" s="12"/>
       <c r="J24" s="18"/>
       <c r="K24" s="18"/>
       <c r="L24" s="18"/>
       <c r="M24" s="18"/>
       <c r="N24" s="32">
         <v>10.87</v>
       </c>
       <c r="O24" s="32">
         <v>9.6199999999999992</v>
       </c>
       <c r="P24" s="64">
         <v>6.1</v>
       </c>
       <c r="Q24" s="37">
@@ -11495,52 +11956,55 @@
       </c>
       <c r="U24" s="32">
         <v>8.7100000000000009</v>
       </c>
       <c r="V24" s="32">
         <v>8.5399999999999991</v>
       </c>
       <c r="W24" s="32">
         <v>8.5</v>
       </c>
       <c r="X24" s="32">
         <v>8.58</v>
       </c>
       <c r="Y24" s="32">
         <v>7.85</v>
       </c>
       <c r="Z24" s="32">
         <v>28.04</v>
       </c>
       <c r="AA24" s="37">
         <v>15</v>
       </c>
       <c r="AB24" s="37">
         <v>9.1999999999999993</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="32">
+        <v>11.14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B25" s="12"/>
       <c r="C25" s="12"/>
       <c r="D25" s="12"/>
       <c r="E25" s="12"/>
       <c r="F25" s="12"/>
       <c r="G25" s="12"/>
       <c r="H25" s="12"/>
       <c r="I25" s="12"/>
       <c r="J25" s="12"/>
       <c r="K25" s="12"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="32">
         <v>14.29</v>
       </c>
       <c r="O25" s="32">
         <v>6.85</v>
       </c>
       <c r="P25" s="64">
         <v>8.93</v>
       </c>
       <c r="Q25" s="37">
@@ -11557,84 +12021,88 @@
       </c>
       <c r="U25" s="32">
         <v>3.02</v>
       </c>
       <c r="V25" s="32">
         <v>2.68</v>
       </c>
       <c r="W25" s="32">
         <v>2.41</v>
       </c>
       <c r="X25" s="32">
         <v>3.4</v>
       </c>
       <c r="Y25" s="32">
         <v>3.14</v>
       </c>
       <c r="Z25" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA25" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AB25" s="37">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="88" t="s">
+      <c r="AC25" s="32">
+        <v>3.64</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="89" t="s">
         <v>3</v>
       </c>
-      <c r="B26" s="88"/>
-[...27 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="B26" s="89"/>
+      <c r="C26" s="89"/>
+      <c r="D26" s="89"/>
+      <c r="E26" s="89"/>
+      <c r="F26" s="89"/>
+      <c r="G26" s="89"/>
+      <c r="H26" s="89"/>
+      <c r="I26" s="89"/>
+      <c r="J26" s="89"/>
+      <c r="K26" s="89"/>
+      <c r="L26" s="89"/>
+      <c r="M26" s="89"/>
+      <c r="N26" s="89"/>
+      <c r="O26" s="89"/>
+      <c r="P26" s="89"/>
+      <c r="Q26" s="89"/>
+      <c r="R26" s="89"/>
+      <c r="S26" s="89"/>
+      <c r="T26" s="89"/>
+      <c r="U26" s="89"/>
+      <c r="V26" s="89"/>
+      <c r="W26" s="89"/>
+      <c r="X26" s="89"/>
+      <c r="Y26" s="89"/>
+      <c r="Z26" s="89"/>
+      <c r="AA26" s="89"/>
+      <c r="AB26" s="89"/>
+      <c r="AC26" s="89"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="49" t="s">
         <v>0</v>
       </c>
       <c r="B27" s="50">
         <v>4.6500000000000004</v>
       </c>
       <c r="C27" s="50">
         <v>4.54</v>
       </c>
       <c r="D27" s="40">
         <v>5.36</v>
       </c>
       <c r="E27" s="40">
         <v>5.38</v>
       </c>
       <c r="F27" s="40">
         <v>5.08</v>
       </c>
       <c r="G27" s="40">
         <v>5.0599999999999996</v>
       </c>
       <c r="H27" s="41">
         <v>5.58</v>
       </c>
       <c r="I27" s="40">
@@ -11675,52 +12143,55 @@
       </c>
       <c r="U27" s="45">
         <v>5.94</v>
       </c>
       <c r="V27" s="45">
         <v>5.94</v>
       </c>
       <c r="W27" s="45">
         <v>5.9</v>
       </c>
       <c r="X27" s="45">
         <v>6.27</v>
       </c>
       <c r="Y27" s="45">
         <v>6.41</v>
       </c>
       <c r="Z27" s="45">
         <v>1.68</v>
       </c>
       <c r="AA27" s="51">
         <v>3.66</v>
       </c>
       <c r="AB27" s="75">
         <v>4.4400000000000004</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="45">
+        <v>4.5599999999999996</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="57" t="s">
         <v>38</v>
       </c>
       <c r="B28" s="29"/>
       <c r="C28" s="29"/>
       <c r="D28" s="12"/>
       <c r="E28" s="12"/>
       <c r="F28" s="12"/>
       <c r="G28" s="12"/>
       <c r="H28" s="18"/>
       <c r="I28" s="12"/>
       <c r="J28" s="18"/>
       <c r="K28" s="18"/>
       <c r="L28" s="18"/>
       <c r="M28" s="18"/>
       <c r="N28" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O28" s="27" t="s">
         <v>31</v>
       </c>
       <c r="P28" s="64">
         <v>33.33</v>
       </c>
       <c r="Q28" s="37">
@@ -11737,52 +12208,55 @@
       </c>
       <c r="U28" s="32">
         <v>11.36</v>
       </c>
       <c r="V28" s="32">
         <v>10.199999999999999</v>
       </c>
       <c r="W28" s="32">
         <v>9.17</v>
       </c>
       <c r="X28" s="32">
         <v>8.5500000000000007</v>
       </c>
       <c r="Y28" s="32">
         <v>7.69</v>
       </c>
       <c r="Z28" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA28" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AB28" s="27" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="57" t="s">
         <v>39</v>
       </c>
       <c r="B29" s="29"/>
       <c r="C29" s="29"/>
       <c r="D29" s="12"/>
       <c r="E29" s="12"/>
       <c r="F29" s="12"/>
       <c r="G29" s="12"/>
       <c r="H29" s="18"/>
       <c r="I29" s="12"/>
       <c r="J29" s="18"/>
       <c r="K29" s="18"/>
       <c r="L29" s="18"/>
       <c r="M29" s="18"/>
       <c r="N29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="P29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="Q29" s="37">
@@ -11799,52 +12273,55 @@
       </c>
       <c r="U29" s="32">
         <v>8.9</v>
       </c>
       <c r="V29" s="32">
         <v>7.81</v>
       </c>
       <c r="W29" s="32">
         <v>9.5</v>
       </c>
       <c r="X29" s="32">
         <v>8.7899999999999991</v>
       </c>
       <c r="Y29" s="32">
         <v>8.18</v>
       </c>
       <c r="Z29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA29" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AB29" s="27" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="27" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="57" t="s">
         <v>40</v>
       </c>
       <c r="B30" s="29"/>
       <c r="C30" s="29"/>
       <c r="D30" s="12"/>
       <c r="E30" s="12"/>
       <c r="F30" s="12"/>
       <c r="G30" s="12"/>
       <c r="H30" s="18"/>
       <c r="I30" s="12"/>
       <c r="J30" s="18"/>
       <c r="K30" s="18"/>
       <c r="L30" s="18"/>
       <c r="M30" s="18"/>
       <c r="N30" s="32">
         <v>2.92</v>
       </c>
       <c r="O30" s="32">
         <v>4.29</v>
       </c>
       <c r="P30" s="64">
         <v>3.88</v>
       </c>
       <c r="Q30" s="37">
@@ -11861,52 +12338,55 @@
       </c>
       <c r="U30" s="32">
         <v>7.38</v>
       </c>
       <c r="V30" s="32">
         <v>7.51</v>
       </c>
       <c r="W30" s="32">
         <v>6.72</v>
       </c>
       <c r="X30" s="32">
         <v>6.88</v>
       </c>
       <c r="Y30" s="32">
         <v>6.8</v>
       </c>
       <c r="Z30" s="32">
         <v>3.22</v>
       </c>
       <c r="AA30" s="37">
         <v>3.42</v>
       </c>
       <c r="AB30" s="76">
         <v>2.23</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="32">
+        <v>2.4300000000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="57" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="12"/>
       <c r="C31" s="12"/>
       <c r="D31" s="12"/>
       <c r="E31" s="12"/>
       <c r="F31" s="12"/>
       <c r="G31" s="12"/>
       <c r="H31" s="12"/>
       <c r="I31" s="12"/>
       <c r="J31" s="12"/>
       <c r="K31" s="12"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="32">
         <v>7.25</v>
       </c>
       <c r="O31" s="32">
         <v>7.37</v>
       </c>
       <c r="P31" s="64">
         <v>7.57</v>
       </c>
       <c r="Q31" s="37">
@@ -11923,52 +12403,55 @@
       </c>
       <c r="U31" s="32">
         <v>4.03</v>
       </c>
       <c r="V31" s="32">
         <v>3.96</v>
       </c>
       <c r="W31" s="32">
         <v>3.93</v>
       </c>
       <c r="X31" s="32">
         <v>4.92</v>
       </c>
       <c r="Y31" s="32">
         <v>5.42</v>
       </c>
       <c r="Z31" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA31" s="37">
         <v>2.11</v>
       </c>
       <c r="AB31" s="76">
         <v>2.74</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="32">
+        <v>3.09</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="57" t="s">
         <v>41</v>
       </c>
       <c r="B32" s="29"/>
       <c r="C32" s="29"/>
       <c r="D32" s="12"/>
       <c r="E32" s="12"/>
       <c r="F32" s="12"/>
       <c r="G32" s="12"/>
       <c r="H32" s="18"/>
       <c r="I32" s="12"/>
       <c r="J32" s="18"/>
       <c r="K32" s="18"/>
       <c r="L32" s="18"/>
       <c r="M32" s="18"/>
       <c r="N32" s="32">
         <v>37.04</v>
       </c>
       <c r="O32" s="32">
         <v>36.36</v>
       </c>
       <c r="P32" s="64">
         <v>25.97</v>
       </c>
       <c r="Q32" s="37">
@@ -11985,52 +12468,55 @@
       </c>
       <c r="U32" s="32">
         <v>8.33</v>
       </c>
       <c r="V32" s="32">
         <v>10.75</v>
       </c>
       <c r="W32" s="32">
         <v>9.65</v>
       </c>
       <c r="X32" s="32">
         <v>9.01</v>
       </c>
       <c r="Y32" s="32">
         <v>8.26</v>
       </c>
       <c r="Z32" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA32" s="37">
         <v>42.55</v>
       </c>
       <c r="AB32" s="76">
         <v>24.69</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="32">
+        <v>18.02</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="57" t="s">
         <v>42</v>
       </c>
       <c r="B33" s="29"/>
       <c r="C33" s="29"/>
       <c r="D33" s="12"/>
       <c r="E33" s="12"/>
       <c r="F33" s="12"/>
       <c r="G33" s="12"/>
       <c r="H33" s="18"/>
       <c r="I33" s="12"/>
       <c r="J33" s="18"/>
       <c r="K33" s="18"/>
       <c r="L33" s="18"/>
       <c r="M33" s="18"/>
       <c r="N33" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="32">
         <v>3.58</v>
       </c>
       <c r="P33" s="64">
         <v>3.13</v>
       </c>
       <c r="Q33" s="37">
@@ -12047,52 +12533,55 @@
       </c>
       <c r="U33" s="32">
         <v>4.38</v>
       </c>
       <c r="V33" s="32">
         <v>4.38</v>
       </c>
       <c r="W33" s="32">
         <v>4.59</v>
       </c>
       <c r="X33" s="32">
         <v>5.05</v>
       </c>
       <c r="Y33" s="32">
         <v>5.31</v>
       </c>
       <c r="Z33" s="32">
         <v>4.3</v>
       </c>
       <c r="AA33" s="37">
         <v>4.74</v>
       </c>
       <c r="AB33" s="76">
         <v>6.1</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="32">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="57" t="s">
         <v>43</v>
       </c>
       <c r="B34" s="29"/>
       <c r="C34" s="29"/>
       <c r="D34" s="12"/>
       <c r="E34" s="12"/>
       <c r="F34" s="12"/>
       <c r="G34" s="12"/>
       <c r="H34" s="18"/>
       <c r="I34" s="12"/>
       <c r="J34" s="18"/>
       <c r="K34" s="18"/>
       <c r="L34" s="18"/>
       <c r="M34" s="18"/>
       <c r="N34" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O34" s="32">
         <v>12.66</v>
       </c>
       <c r="P34" s="64">
         <v>8.77</v>
       </c>
       <c r="Q34" s="37">
@@ -12109,52 +12598,55 @@
       </c>
       <c r="U34" s="32">
         <v>9.9</v>
       </c>
       <c r="V34" s="32">
         <v>8.36</v>
       </c>
       <c r="W34" s="32">
         <v>7.41</v>
       </c>
       <c r="X34" s="32">
         <v>6.88</v>
       </c>
       <c r="Y34" s="32">
         <v>6.33</v>
       </c>
       <c r="Z34" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA34" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AB34" s="27" t="s">
         <v>31</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="32">
+        <v>21.28</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="57" t="s">
         <v>44</v>
       </c>
       <c r="B35" s="29"/>
       <c r="C35" s="29"/>
       <c r="D35" s="12"/>
       <c r="E35" s="12"/>
       <c r="F35" s="12"/>
       <c r="G35" s="12"/>
       <c r="H35" s="18"/>
       <c r="I35" s="12"/>
       <c r="J35" s="18"/>
       <c r="K35" s="18"/>
       <c r="L35" s="18"/>
       <c r="M35" s="18"/>
       <c r="N35" s="32">
         <v>3.62</v>
       </c>
       <c r="O35" s="32">
         <v>3.63</v>
       </c>
       <c r="P35" s="64">
         <v>3.63</v>
       </c>
       <c r="Q35" s="37">
@@ -12171,52 +12663,55 @@
       </c>
       <c r="U35" s="32">
         <v>5.2</v>
       </c>
       <c r="V35" s="32">
         <v>4.95</v>
       </c>
       <c r="W35" s="32">
         <v>5.46</v>
       </c>
       <c r="X35" s="32">
         <v>6.92</v>
       </c>
       <c r="Y35" s="32">
         <v>6.85</v>
       </c>
       <c r="Z35" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA35" s="37">
         <v>4.34</v>
       </c>
       <c r="AB35" s="76">
         <v>5.24</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="32">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="57" t="s">
         <v>45</v>
       </c>
       <c r="B36" s="29"/>
       <c r="C36" s="29"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="18"/>
       <c r="I36" s="12"/>
       <c r="J36" s="18"/>
       <c r="K36" s="18"/>
       <c r="L36" s="18"/>
       <c r="M36" s="18"/>
       <c r="N36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="O36" s="32">
         <v>7.14</v>
       </c>
       <c r="P36" s="64">
         <v>4.8099999999999996</v>
       </c>
       <c r="Q36" s="37">
@@ -12233,52 +12728,55 @@
       </c>
       <c r="U36" s="32">
         <v>3.28</v>
       </c>
       <c r="V36" s="32">
         <v>2.9</v>
       </c>
       <c r="W36" s="32">
         <v>3.9</v>
       </c>
       <c r="X36" s="32">
         <v>4.74</v>
       </c>
       <c r="Y36" s="32">
         <v>5.34</v>
       </c>
       <c r="Z36" s="27" t="s">
         <v>31</v>
       </c>
       <c r="AA36" s="37">
         <v>7.3</v>
       </c>
       <c r="AB36" s="76">
         <v>4.67</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="32">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="58" t="s">
         <v>46</v>
       </c>
       <c r="B37" s="15"/>
       <c r="C37" s="15"/>
       <c r="D37" s="14"/>
       <c r="E37" s="14"/>
       <c r="F37" s="14"/>
       <c r="G37" s="14"/>
       <c r="H37" s="20"/>
       <c r="I37" s="14"/>
       <c r="J37" s="20"/>
       <c r="K37" s="20"/>
       <c r="L37" s="20"/>
       <c r="M37" s="20"/>
       <c r="N37" s="54">
         <v>6.64</v>
       </c>
       <c r="O37" s="54">
         <v>12.08</v>
       </c>
       <c r="P37" s="65">
         <v>10.78</v>
       </c>
       <c r="Q37" s="38">
@@ -12295,66 +12793,69 @@
       </c>
       <c r="U37" s="38">
         <v>7.94</v>
       </c>
       <c r="V37" s="38">
         <v>8.23</v>
       </c>
       <c r="W37" s="38">
         <v>7.96</v>
       </c>
       <c r="X37" s="38">
         <v>7.35</v>
       </c>
       <c r="Y37" s="38">
         <v>7.65</v>
       </c>
       <c r="Z37" s="74" t="s">
         <v>31</v>
       </c>
       <c r="AA37" s="74" t="s">
         <v>31</v>
       </c>
       <c r="AB37" s="38">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="38">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="28" t="s">
         <v>28</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A2:AB2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A26:AC26"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="A2:AC2"/>
+    <mergeCell ref="Z4:AC4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Total population</vt:lpstr>
       <vt:lpstr>General mortality rate</vt:lpstr>