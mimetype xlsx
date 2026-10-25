--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\!!!!МОИ ДОКУМЕНТЫ\!!!!!ВПСХ\ВПСХ_2026\Ежемесячно для сайта\_()~2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B475BA20-886F-4C92-8F8C-DD95A9118D0F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F381E186-816C-4EA7-957D-F8F47646AC75}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="838" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО 2024" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="710" uniqueCount="38">
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
@@ -146,99 +146,93 @@
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>Марқакөл ауданы</t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="10">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
-      <charset val="204"/>
-[...4 lines deleted...]
-      <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Robota"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
@@ -345,51 +339,51 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -439,103 +433,100 @@
     <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -812,165 +803,165 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:AK372"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="topRight" activeCell="AG1" sqref="AG1:AG1048576"/>
+    <sheetView tabSelected="1" topLeftCell="A58" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane xSplit="1" topLeftCell="W1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AH58" sqref="AH1:AH1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="9" style="9" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="9" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="9"/>
     <col min="10" max="10" width="11.5703125" style="9" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="9"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="9"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.140625" style="9"/>
     <col min="17" max="17" width="9.140625" style="31"/>
     <col min="18" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="9.140625" style="31"/>
     <col min="20" max="21" width="9.140625" style="9"/>
     <col min="22" max="22" width="9.140625" style="35"/>
     <col min="23" max="24" width="9.140625" style="31"/>
     <col min="25" max="25" width="10.85546875" style="9" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="9"/>
     <col min="29" max="29" width="9.140625" style="1"/>
     <col min="30" max="31" width="9.140625" style="9"/>
     <col min="32" max="32" width="9.140625" style="1"/>
     <col min="33" max="33" width="9.140625" style="9"/>
     <col min="34" max="34" width="11.5703125" style="9" customWidth="1"/>
     <col min="35" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="25.5" customHeight="1">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="50"/>
-[...10 lines deleted...]
-      <c r="M2" s="50"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
       <c r="A3" s="48" t="s">
         <v>19</v>
       </c>
       <c r="B3" s="48"/>
       <c r="C3" s="48"/>
       <c r="D3" s="48"/>
       <c r="E3" s="48"/>
       <c r="F3" s="48"/>
       <c r="G3" s="48"/>
       <c r="H3" s="48"/>
       <c r="I3" s="48"/>
       <c r="J3" s="48"/>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
       <c r="M3" s="48"/>
       <c r="N3" s="24"/>
     </row>
     <row r="4" spans="1:37" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A4" s="51"/>
+      <c r="A4" s="49"/>
       <c r="B4" s="43" t="s">
         <v>33</v>
       </c>
       <c r="C4" s="44"/>
       <c r="D4" s="44"/>
       <c r="E4" s="44"/>
       <c r="F4" s="44"/>
       <c r="G4" s="44"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="44"/>
       <c r="L4" s="44"/>
       <c r="M4" s="45"/>
       <c r="N4" s="43" t="s">
         <v>36</v>
       </c>
       <c r="O4" s="44"/>
       <c r="P4" s="44"/>
       <c r="Q4" s="44"/>
       <c r="R4" s="44"/>
       <c r="S4" s="44"/>
       <c r="T4" s="44"/>
       <c r="U4" s="44"/>
       <c r="V4" s="44"/>
       <c r="W4" s="44"/>
       <c r="X4" s="44"/>
       <c r="Y4" s="45"/>
       <c r="Z4" s="43" t="s">
         <v>37</v>
       </c>
       <c r="AA4" s="44"/>
       <c r="AB4" s="44"/>
       <c r="AC4" s="44"/>
       <c r="AD4" s="44"/>
       <c r="AE4" s="44"/>
       <c r="AF4" s="44"/>
       <c r="AG4" s="44"/>
       <c r="AH4" s="44"/>
       <c r="AI4" s="44"/>
       <c r="AJ4" s="44"/>
       <c r="AK4" s="45"/>
     </row>
     <row r="5" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="52"/>
+      <c r="A5" s="50"/>
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -1130,57 +1121,59 @@
       </c>
       <c r="X6" s="6">
         <v>103.1</v>
       </c>
       <c r="Y6" s="6">
         <v>102</v>
       </c>
       <c r="Z6" s="29">
         <v>95.8</v>
       </c>
       <c r="AA6" s="29">
         <v>97.6</v>
       </c>
       <c r="AB6" s="38">
         <v>101.9</v>
       </c>
       <c r="AC6" s="38">
         <v>102</v>
       </c>
       <c r="AD6" s="6">
         <v>102.2</v>
       </c>
       <c r="AE6" s="39">
         <v>103.2</v>
       </c>
-      <c r="AF6" s="42">
+      <c r="AF6" s="41">
         <v>103.3</v>
       </c>
-      <c r="AG6" s="58">
+      <c r="AG6" s="42">
         <v>103.8</v>
       </c>
-      <c r="AH6" s="41"/>
+      <c r="AH6" s="6">
+        <v>103.4</v>
+      </c>
       <c r="AI6" s="6"/>
       <c r="AJ6" s="6"/>
       <c r="AK6" s="6"/>
     </row>
     <row r="7" spans="1:37" s="13" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2">
         <v>57.053264658933088</v>
       </c>
       <c r="C7" s="2">
         <v>56.595325068717791</v>
       </c>
       <c r="D7" s="2">
         <v>58.859061792099652</v>
       </c>
       <c r="E7" s="7">
         <v>73.080934904383895</v>
       </c>
       <c r="F7" s="7">
         <v>75.940009206271455</v>
       </c>
       <c r="G7" s="6">
         <v>78.558078912720859</v>
@@ -1235,57 +1228,59 @@
       </c>
       <c r="X7" s="6">
         <v>102</v>
       </c>
       <c r="Y7" s="6">
         <v>100.9</v>
       </c>
       <c r="Z7" s="29">
         <v>101</v>
       </c>
       <c r="AA7" s="29">
         <v>111.7</v>
       </c>
       <c r="AB7" s="38">
         <v>108.6</v>
       </c>
       <c r="AC7" s="38">
         <v>101.8</v>
       </c>
       <c r="AD7" s="6">
         <v>100</v>
       </c>
       <c r="AE7" s="39">
         <v>102.2</v>
       </c>
-      <c r="AF7" s="42">
+      <c r="AF7" s="41">
         <v>102</v>
       </c>
-      <c r="AG7" s="58">
+      <c r="AG7" s="42">
         <v>99.5</v>
       </c>
-      <c r="AH7" s="41"/>
+      <c r="AH7" s="6">
+        <v>100</v>
+      </c>
       <c r="AI7" s="6"/>
       <c r="AJ7" s="6"/>
       <c r="AK7" s="6"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="2">
         <v>99.795769018020707</v>
       </c>
       <c r="C8" s="2">
         <v>99.41170525598875</v>
       </c>
       <c r="D8" s="2">
         <v>96.400403686708486</v>
       </c>
       <c r="E8" s="7">
         <v>96.478107531050611</v>
       </c>
       <c r="F8" s="7">
         <v>100.60821807050124</v>
       </c>
       <c r="G8" s="6">
         <v>100.65186200677665</v>
@@ -1340,57 +1335,59 @@
       </c>
       <c r="X8" s="6">
         <v>102.1</v>
       </c>
       <c r="Y8" s="6">
         <v>99.8</v>
       </c>
       <c r="Z8" s="29">
         <v>97</v>
       </c>
       <c r="AA8" s="29">
         <v>98.6</v>
       </c>
       <c r="AB8" s="38">
         <v>100.7</v>
       </c>
       <c r="AC8" s="38">
         <v>100.7</v>
       </c>
       <c r="AD8" s="6">
         <v>100.6</v>
       </c>
       <c r="AE8" s="39">
         <v>101.1</v>
       </c>
-      <c r="AF8" s="42">
+      <c r="AF8" s="41">
         <v>102.1</v>
       </c>
-      <c r="AG8" s="58">
+      <c r="AG8" s="42">
         <v>102.4</v>
       </c>
-      <c r="AH8" s="41"/>
+      <c r="AH8" s="6">
+        <v>101.4</v>
+      </c>
       <c r="AI8" s="6"/>
       <c r="AJ8" s="6"/>
       <c r="AK8" s="6"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="2">
         <v>107.17775617110756</v>
       </c>
       <c r="C9" s="2">
         <v>105.07367089600963</v>
       </c>
       <c r="D9" s="2">
         <v>104.55418957953167</v>
       </c>
       <c r="E9" s="7">
         <v>101.78426358976516</v>
       </c>
       <c r="F9" s="7">
         <v>101.24604767653913</v>
       </c>
       <c r="G9" s="6">
         <v>99.823415804368196</v>
@@ -1445,57 +1442,59 @@
       </c>
       <c r="X9" s="6">
         <v>102.9</v>
       </c>
       <c r="Y9" s="6">
         <v>103.3</v>
       </c>
       <c r="Z9" s="29">
         <v>100</v>
       </c>
       <c r="AA9" s="29">
         <v>100.8</v>
       </c>
       <c r="AB9" s="38">
         <v>100</v>
       </c>
       <c r="AC9" s="38">
         <v>100</v>
       </c>
       <c r="AD9" s="6">
         <v>100.1</v>
       </c>
       <c r="AE9" s="39">
         <v>101.9</v>
       </c>
-      <c r="AF9" s="42">
+      <c r="AF9" s="41">
         <v>101.1</v>
       </c>
-      <c r="AG9" s="58">
+      <c r="AG9" s="42">
         <v>107.2</v>
       </c>
-      <c r="AH9" s="41"/>
+      <c r="AH9" s="6">
+        <v>106.3</v>
+      </c>
       <c r="AI9" s="6"/>
       <c r="AJ9" s="6"/>
       <c r="AK9" s="6"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="2">
         <v>100.6261291883275</v>
       </c>
       <c r="C10" s="2">
         <v>101.89513412464655</v>
       </c>
       <c r="D10" s="2">
         <v>102.08765642690916</v>
       </c>
       <c r="E10" s="7">
         <v>102.0503299247931</v>
       </c>
       <c r="F10" s="7">
         <v>102.07949314200779</v>
       </c>
       <c r="G10" s="6">
         <v>102.32511314345732</v>
@@ -1550,57 +1549,59 @@
       </c>
       <c r="X10" s="6">
         <v>103.2</v>
       </c>
       <c r="Y10" s="6">
         <v>99.2</v>
       </c>
       <c r="Z10" s="29">
         <v>100.3</v>
       </c>
       <c r="AA10" s="29">
         <v>100.9</v>
       </c>
       <c r="AB10" s="38">
         <v>100.8</v>
       </c>
       <c r="AC10" s="38">
         <v>101.6</v>
       </c>
       <c r="AD10" s="6">
         <v>102</v>
       </c>
       <c r="AE10" s="39">
         <v>102.9</v>
       </c>
-      <c r="AF10" s="42">
+      <c r="AF10" s="41">
         <v>102.8</v>
       </c>
-      <c r="AG10" s="58">
+      <c r="AG10" s="42">
         <v>102.9</v>
       </c>
-      <c r="AH10" s="41"/>
+      <c r="AH10" s="6">
+        <v>105.6</v>
+      </c>
       <c r="AI10" s="6"/>
       <c r="AJ10" s="6"/>
       <c r="AK10" s="6"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="2">
         <v>88.5923403752154</v>
       </c>
       <c r="C11" s="2">
         <v>96.746184142866312</v>
       </c>
       <c r="D11" s="2">
         <v>99.527849282804581</v>
       </c>
       <c r="E11" s="7">
         <v>101.50843189029359</v>
       </c>
       <c r="F11" s="7">
         <v>103.60574507088032</v>
       </c>
       <c r="G11" s="6">
         <v>102.66753656386764</v>
@@ -1655,57 +1656,59 @@
       </c>
       <c r="X11" s="6">
         <v>100.4</v>
       </c>
       <c r="Y11" s="6">
         <v>100.4</v>
       </c>
       <c r="Z11" s="29">
         <v>100.2</v>
       </c>
       <c r="AA11" s="29">
         <v>100.5</v>
       </c>
       <c r="AB11" s="38">
         <v>100.5</v>
       </c>
       <c r="AC11" s="38">
         <v>101.3</v>
       </c>
       <c r="AD11" s="6">
         <v>102.5</v>
       </c>
       <c r="AE11" s="39">
         <v>104.1</v>
       </c>
-      <c r="AF11" s="42">
+      <c r="AF11" s="41">
         <v>103.3</v>
       </c>
-      <c r="AG11" s="58">
+      <c r="AG11" s="42">
         <v>112.5</v>
       </c>
-      <c r="AH11" s="41"/>
+      <c r="AH11" s="6">
+        <v>105</v>
+      </c>
       <c r="AI11" s="6"/>
       <c r="AJ11" s="6"/>
       <c r="AK11" s="6"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="2">
         <v>130.18881339008769</v>
       </c>
       <c r="C12" s="2">
         <v>115.42594446446546</v>
       </c>
       <c r="D12" s="2">
         <v>107.61615915514935</v>
       </c>
       <c r="E12" s="7">
         <v>115.76529292477792</v>
       </c>
       <c r="F12" s="7">
         <v>108.27111438062997</v>
       </c>
       <c r="G12" s="6">
         <v>107.93627593042294</v>
@@ -1760,57 +1763,59 @@
       </c>
       <c r="X12" s="6">
         <v>110.7</v>
       </c>
       <c r="Y12" s="6">
         <v>108.7</v>
       </c>
       <c r="Z12" s="29">
         <v>101</v>
       </c>
       <c r="AA12" s="29">
         <v>101.3</v>
       </c>
       <c r="AB12" s="38">
         <v>101.1</v>
       </c>
       <c r="AC12" s="38">
         <v>101.3</v>
       </c>
       <c r="AD12" s="6">
         <v>101.1</v>
       </c>
       <c r="AE12" s="39">
         <v>103.8</v>
       </c>
-      <c r="AF12" s="42">
+      <c r="AF12" s="41">
         <v>105.1</v>
       </c>
-      <c r="AG12" s="58">
+      <c r="AG12" s="42">
         <v>100.1</v>
       </c>
-      <c r="AH12" s="41"/>
+      <c r="AH12" s="6">
+        <v>87.8</v>
+      </c>
       <c r="AI12" s="6"/>
       <c r="AJ12" s="6"/>
       <c r="AK12" s="6"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="2">
         <v>99.306664707671018</v>
       </c>
       <c r="C13" s="2">
         <v>97.380246554078866</v>
       </c>
       <c r="D13" s="2">
         <v>93.986362962028807</v>
       </c>
       <c r="E13" s="7">
         <v>95.879526616292154</v>
       </c>
       <c r="F13" s="7">
         <v>97.652824039817361</v>
       </c>
       <c r="G13" s="6">
         <v>99.246086260388296</v>
@@ -1865,57 +1870,59 @@
       </c>
       <c r="X13" s="6">
         <v>105.1</v>
       </c>
       <c r="Y13" s="6">
         <v>104.6</v>
       </c>
       <c r="Z13" s="29">
         <v>99</v>
       </c>
       <c r="AA13" s="29">
         <v>100.2</v>
       </c>
       <c r="AB13" s="38">
         <v>100.3</v>
       </c>
       <c r="AC13" s="38">
         <v>100.2</v>
       </c>
       <c r="AD13" s="6">
         <v>101.5</v>
       </c>
       <c r="AE13" s="39">
         <v>101.4</v>
       </c>
-      <c r="AF13" s="42">
+      <c r="AF13" s="41">
         <v>101.5</v>
       </c>
-      <c r="AG13" s="58">
+      <c r="AG13" s="42">
         <v>101.9</v>
       </c>
-      <c r="AH13" s="41"/>
+      <c r="AH13" s="6">
+        <v>101.9</v>
+      </c>
       <c r="AI13" s="6"/>
       <c r="AJ13" s="6"/>
       <c r="AK13" s="6"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="2">
         <v>100.63826549718927</v>
       </c>
       <c r="C14" s="2">
         <v>98.405800859443133</v>
       </c>
       <c r="D14" s="2">
         <v>97.201510590426608</v>
       </c>
       <c r="E14" s="7">
         <v>96.643569779122245</v>
       </c>
       <c r="F14" s="7">
         <v>98.510772357886822</v>
       </c>
       <c r="G14" s="6">
         <v>101.89920096567542</v>
@@ -1970,57 +1977,59 @@
       </c>
       <c r="X14" s="6">
         <v>104.5</v>
       </c>
       <c r="Y14" s="6">
         <v>104.1</v>
       </c>
       <c r="Z14" s="29">
         <v>100.4</v>
       </c>
       <c r="AA14" s="29">
         <v>101</v>
       </c>
       <c r="AB14" s="38">
         <v>101.6</v>
       </c>
       <c r="AC14" s="38">
         <v>101.6</v>
       </c>
       <c r="AD14" s="6">
         <v>101.4</v>
       </c>
       <c r="AE14" s="39">
         <v>101.2</v>
       </c>
-      <c r="AF14" s="42">
+      <c r="AF14" s="41">
         <v>100.1</v>
       </c>
-      <c r="AG14" s="58">
+      <c r="AG14" s="42">
         <v>91.5</v>
       </c>
-      <c r="AH14" s="41"/>
+      <c r="AH14" s="6">
+        <v>75.099999999999994</v>
+      </c>
       <c r="AI14" s="6"/>
       <c r="AJ14" s="6"/>
       <c r="AK14" s="6"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="2">
         <v>97.967986465370657</v>
       </c>
       <c r="C15" s="2">
         <v>100.53499749447138</v>
       </c>
       <c r="D15" s="2">
         <v>100.74603244957095</v>
       </c>
       <c r="E15" s="7">
         <v>100.80705337477383</v>
       </c>
       <c r="F15" s="7">
         <v>100.51235975071704</v>
       </c>
       <c r="G15" s="6">
         <v>100.2169849461789</v>
@@ -2075,57 +2084,59 @@
       </c>
       <c r="X15" s="6">
         <v>104.8</v>
       </c>
       <c r="Y15" s="6">
         <v>104.2</v>
       </c>
       <c r="Z15" s="29">
         <v>100.4</v>
       </c>
       <c r="AA15" s="29">
         <v>102.7</v>
       </c>
       <c r="AB15" s="38">
         <v>104.1</v>
       </c>
       <c r="AC15" s="38">
         <v>104.3</v>
       </c>
       <c r="AD15" s="6">
         <v>104.3</v>
       </c>
       <c r="AE15" s="39">
         <v>104.7</v>
       </c>
-      <c r="AF15" s="42">
+      <c r="AF15" s="41">
         <v>103.4</v>
       </c>
-      <c r="AG15" s="58">
+      <c r="AG15" s="42">
         <v>103</v>
       </c>
-      <c r="AH15" s="41"/>
+      <c r="AH15" s="6">
+        <v>105.9</v>
+      </c>
       <c r="AI15" s="6"/>
       <c r="AJ15" s="6"/>
       <c r="AK15" s="6"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="2">
         <v>106.51975205657666</v>
       </c>
       <c r="C16" s="2">
         <v>107.78769060201951</v>
       </c>
       <c r="D16" s="2">
         <v>108.0322664977097</v>
       </c>
       <c r="E16" s="7">
         <v>108.90833876326114</v>
       </c>
       <c r="F16" s="7">
         <v>109.25471057936819</v>
       </c>
       <c r="G16" s="6">
         <v>110.34191049452713</v>
@@ -2180,57 +2191,59 @@
       </c>
       <c r="X16" s="6">
         <v>109.6</v>
       </c>
       <c r="Y16" s="6">
         <v>109.5</v>
       </c>
       <c r="Z16" s="29">
         <v>101.1</v>
       </c>
       <c r="AA16" s="29">
         <v>101.6</v>
       </c>
       <c r="AB16" s="38">
         <v>103.8</v>
       </c>
       <c r="AC16" s="38">
         <v>103.6</v>
       </c>
       <c r="AD16" s="6">
         <v>104.2</v>
       </c>
       <c r="AE16" s="39">
         <v>104.9</v>
       </c>
-      <c r="AF16" s="42">
+      <c r="AF16" s="41">
         <v>104.8</v>
       </c>
-      <c r="AG16" s="58">
+      <c r="AG16" s="42">
         <v>104.1</v>
       </c>
-      <c r="AH16" s="41"/>
+      <c r="AH16" s="6">
+        <v>103.9</v>
+      </c>
       <c r="AI16" s="6"/>
       <c r="AJ16" s="6"/>
       <c r="AK16" s="6"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="2">
         <v>99.170997514299287</v>
       </c>
       <c r="C17" s="2">
         <v>101.88479587985371</v>
       </c>
       <c r="D17" s="2">
         <v>103.93071152601846</v>
       </c>
       <c r="E17" s="7">
         <v>104.92561236848006</v>
       </c>
       <c r="F17" s="7">
         <v>106.19783514389863</v>
       </c>
       <c r="G17" s="6">
         <v>105.12215484728897</v>
@@ -2285,57 +2298,59 @@
       </c>
       <c r="X17" s="6">
         <v>100.3</v>
       </c>
       <c r="Y17" s="6">
         <v>99.8</v>
       </c>
       <c r="Z17" s="29">
         <v>90.3</v>
       </c>
       <c r="AA17" s="29">
         <v>92.4</v>
       </c>
       <c r="AB17" s="38">
         <v>101.6</v>
       </c>
       <c r="AC17" s="38">
         <v>102.1</v>
       </c>
       <c r="AD17" s="6">
         <v>102.3</v>
       </c>
       <c r="AE17" s="39">
         <v>102.8</v>
       </c>
-      <c r="AF17" s="42">
+      <c r="AF17" s="41">
         <v>103.6</v>
       </c>
-      <c r="AG17" s="58">
+      <c r="AG17" s="42">
         <v>102.8</v>
       </c>
-      <c r="AH17" s="41"/>
+      <c r="AH17" s="6">
+        <v>102.8</v>
+      </c>
       <c r="AI17" s="6"/>
       <c r="AJ17" s="6"/>
       <c r="AK17" s="6"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="2">
         <v>108.07726129257382</v>
       </c>
       <c r="C18" s="2">
         <v>104.11162428366882</v>
       </c>
       <c r="D18" s="2">
         <v>95.399258553818868</v>
       </c>
       <c r="E18" s="7">
         <v>97.612902896965664</v>
       </c>
       <c r="F18" s="7">
         <v>99.650460538593876</v>
       </c>
       <c r="G18" s="6">
         <v>101.21433609455832</v>
@@ -2390,57 +2405,59 @@
       </c>
       <c r="X18" s="6">
         <v>104.9</v>
       </c>
       <c r="Y18" s="6">
         <v>96</v>
       </c>
       <c r="Z18" s="29">
         <v>99.9</v>
       </c>
       <c r="AA18" s="29">
         <v>100.1</v>
       </c>
       <c r="AB18" s="38">
         <v>100.2</v>
       </c>
       <c r="AC18" s="38">
         <v>100.3</v>
       </c>
       <c r="AD18" s="6">
         <v>100.4</v>
       </c>
       <c r="AE18" s="39">
         <v>103.5</v>
       </c>
-      <c r="AF18" s="42">
+      <c r="AF18" s="41">
         <v>102.8</v>
       </c>
-      <c r="AG18" s="58">
+      <c r="AG18" s="42">
         <v>111.9</v>
       </c>
-      <c r="AH18" s="41"/>
+      <c r="AH18" s="6">
+        <v>129.30000000000001</v>
+      </c>
       <c r="AI18" s="6"/>
       <c r="AJ18" s="6"/>
       <c r="AK18" s="6"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>131.91319095200751</v>
       </c>
       <c r="C19" s="2">
         <v>114.91344119094984</v>
       </c>
       <c r="D19" s="2">
         <v>109.13583568072754</v>
       </c>
       <c r="E19" s="7">
         <v>104.87474287141549</v>
       </c>
       <c r="F19" s="7">
         <v>100.85499903114372</v>
       </c>
       <c r="G19" s="6">
         <v>101.31854802824837</v>
@@ -2495,154 +2512,156 @@
       </c>
       <c r="X19" s="6">
         <v>103.6</v>
       </c>
       <c r="Y19" s="6">
         <v>102.9</v>
       </c>
       <c r="Z19" s="29">
         <v>110.5</v>
       </c>
       <c r="AA19" s="29">
         <v>111.3</v>
       </c>
       <c r="AB19" s="38">
         <v>106.4</v>
       </c>
       <c r="AC19" s="38">
         <v>105.8</v>
       </c>
       <c r="AD19" s="6">
         <v>105.1</v>
       </c>
       <c r="AE19" s="39">
         <v>106.2</v>
       </c>
-      <c r="AF19" s="42">
+      <c r="AF19" s="41">
         <v>105.6</v>
       </c>
-      <c r="AG19" s="58">
+      <c r="AG19" s="42">
         <v>103.4</v>
       </c>
-      <c r="AH19" s="41"/>
+      <c r="AH19" s="6">
+        <v>108.8</v>
+      </c>
       <c r="AI19" s="6"/>
       <c r="AJ19" s="6"/>
       <c r="AK19" s="6"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="15"/>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
     </row>
     <row r="21" spans="1:37" ht="21" customHeight="1">
-      <c r="A21" s="49" t="s">
+      <c r="A21" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="49"/>
-[...10 lines deleted...]
-      <c r="M21" s="49"/>
+      <c r="B21" s="47"/>
+      <c r="C21" s="47"/>
+      <c r="D21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="47"/>
+      <c r="K21" s="47"/>
+      <c r="L21" s="47"/>
+      <c r="M21" s="47"/>
     </row>
     <row r="22" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
       <c r="A22" s="48" t="s">
         <v>19</v>
       </c>
       <c r="B22" s="48"/>
       <c r="C22" s="48"/>
       <c r="D22" s="48"/>
       <c r="E22" s="48"/>
       <c r="F22" s="48"/>
       <c r="G22" s="48"/>
       <c r="H22" s="48"/>
       <c r="I22" s="48"/>
       <c r="J22" s="48"/>
       <c r="K22" s="48"/>
       <c r="L22" s="48"/>
       <c r="M22" s="48"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="46"/>
+      <c r="A23" s="51"/>
       <c r="B23" s="43" t="s">
         <v>33</v>
       </c>
       <c r="C23" s="44"/>
       <c r="D23" s="44"/>
       <c r="E23" s="44"/>
       <c r="F23" s="44"/>
       <c r="G23" s="44"/>
       <c r="H23" s="44"/>
       <c r="I23" s="44"/>
       <c r="J23" s="44"/>
       <c r="K23" s="44"/>
       <c r="L23" s="44"/>
       <c r="M23" s="45"/>
       <c r="N23" s="43" t="s">
         <v>36</v>
       </c>
       <c r="O23" s="44"/>
       <c r="P23" s="44"/>
       <c r="Q23" s="44"/>
       <c r="R23" s="44"/>
       <c r="S23" s="44"/>
       <c r="T23" s="44"/>
       <c r="U23" s="44"/>
       <c r="V23" s="44"/>
       <c r="W23" s="44"/>
       <c r="X23" s="44"/>
       <c r="Y23" s="45"/>
       <c r="Z23" s="43" t="s">
         <v>37</v>
       </c>
       <c r="AA23" s="44"/>
       <c r="AB23" s="44"/>
       <c r="AC23" s="44"/>
       <c r="AD23" s="44"/>
       <c r="AE23" s="44"/>
       <c r="AF23" s="44"/>
       <c r="AG23" s="44"/>
       <c r="AH23" s="44"/>
       <c r="AI23" s="44"/>
       <c r="AJ23" s="44"/>
       <c r="AK23" s="45"/>
     </row>
     <row r="24" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A24" s="47"/>
+      <c r="A24" s="52"/>
       <c r="B24" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I24" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="10" t="s">
@@ -2808,51 +2827,53 @@
       </c>
       <c r="Z25" s="40">
         <v>95.6</v>
       </c>
       <c r="AA25" s="29">
         <v>97.5</v>
       </c>
       <c r="AB25" s="38">
         <v>101.9</v>
       </c>
       <c r="AC25" s="38">
         <v>102.1</v>
       </c>
       <c r="AD25" s="6">
         <v>102.3</v>
       </c>
       <c r="AE25" s="39">
         <v>103.3</v>
       </c>
       <c r="AF25" s="2">
         <v>103.4</v>
       </c>
       <c r="AG25" s="29">
         <v>103.9</v>
       </c>
-      <c r="AH25" s="23"/>
+      <c r="AH25" s="6">
+        <v>103.4</v>
+      </c>
       <c r="AI25" s="6"/>
       <c r="AJ25" s="6"/>
       <c r="AK25" s="6"/>
     </row>
     <row r="26" spans="1:37" s="13" customFormat="1">
       <c r="A26" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="2">
         <v>46.228329655925471</v>
       </c>
       <c r="C26" s="2">
         <v>43.377772494632403</v>
       </c>
       <c r="D26" s="7">
         <v>46.665887702202561</v>
       </c>
       <c r="E26" s="7">
         <v>52.119652225813361</v>
       </c>
       <c r="F26" s="7">
         <v>58.333815956273327</v>
       </c>
       <c r="G26" s="6">
         <v>62.363753213104964</v>
@@ -2913,51 +2934,53 @@
       </c>
       <c r="Z26" s="40">
         <v>101.8</v>
       </c>
       <c r="AA26" s="29">
         <v>123.6</v>
       </c>
       <c r="AB26" s="38">
         <v>115.5</v>
       </c>
       <c r="AC26" s="38">
         <v>104</v>
       </c>
       <c r="AD26" s="6">
         <v>100</v>
       </c>
       <c r="AE26" s="39">
         <v>104.6</v>
       </c>
       <c r="AF26" s="2">
         <v>103.1</v>
       </c>
       <c r="AG26" s="29">
         <v>99.4</v>
       </c>
-      <c r="AH26" s="23"/>
+      <c r="AH26" s="6">
+        <v>100</v>
+      </c>
       <c r="AI26" s="6"/>
       <c r="AJ26" s="6"/>
       <c r="AK26" s="6"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="2">
         <v>99.765731536963784</v>
       </c>
       <c r="C27" s="2">
         <v>99.328985391463249</v>
       </c>
       <c r="D27" s="7">
         <v>96.082360544722718</v>
       </c>
       <c r="E27" s="7">
         <v>96.178479691373013</v>
       </c>
       <c r="F27" s="7">
         <v>100.65554602204145</v>
       </c>
       <c r="G27" s="6">
         <v>100.69410122509512</v>
@@ -3018,51 +3041,53 @@
       </c>
       <c r="Z27" s="29">
         <v>96.9</v>
       </c>
       <c r="AA27" s="29">
         <v>98.6</v>
       </c>
       <c r="AB27" s="38">
         <v>100.8</v>
       </c>
       <c r="AC27" s="38">
         <v>100.7</v>
       </c>
       <c r="AD27" s="6">
         <v>100.6</v>
       </c>
       <c r="AE27" s="39">
         <v>101.2</v>
       </c>
       <c r="AF27" s="2">
         <v>102.1</v>
       </c>
       <c r="AG27" s="29">
         <v>102.4</v>
       </c>
-      <c r="AH27" s="23"/>
+      <c r="AH27" s="6">
+        <v>101.4</v>
+      </c>
       <c r="AI27" s="6"/>
       <c r="AJ27" s="6"/>
       <c r="AK27" s="6"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="2">
         <v>107.22428589684681</v>
       </c>
       <c r="C28" s="2">
         <v>105.10639890957714</v>
       </c>
       <c r="D28" s="7">
         <v>104.58355593705082</v>
       </c>
       <c r="E28" s="7">
         <v>101.79494716481983</v>
       </c>
       <c r="F28" s="7">
         <v>101.25325007475745</v>
       </c>
       <c r="G28" s="6">
         <v>99.822484670222622</v>
@@ -3123,51 +3148,53 @@
       </c>
       <c r="Z28" s="29">
         <v>100</v>
       </c>
       <c r="AA28" s="29">
         <v>100.8</v>
       </c>
       <c r="AB28" s="38">
         <v>100</v>
       </c>
       <c r="AC28" s="38">
         <v>100</v>
       </c>
       <c r="AD28" s="6">
         <v>100.1</v>
       </c>
       <c r="AE28" s="39">
         <v>101.9</v>
       </c>
       <c r="AF28" s="2">
         <v>101.1</v>
       </c>
       <c r="AG28" s="29">
         <v>107.3</v>
       </c>
-      <c r="AH28" s="23"/>
+      <c r="AH28" s="6">
+        <v>106.3</v>
+      </c>
       <c r="AI28" s="6"/>
       <c r="AJ28" s="6"/>
       <c r="AK28" s="6"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B29" s="2">
         <v>100.63015237947089</v>
       </c>
       <c r="C29" s="2">
         <v>101.90404430270131</v>
       </c>
       <c r="D29" s="7">
         <v>102.09695751258965</v>
       </c>
       <c r="E29" s="7">
         <v>102.05214050508893</v>
       </c>
       <c r="F29" s="7">
         <v>102.08114308394374</v>
       </c>
       <c r="G29" s="6">
         <v>102.32688647014467</v>
@@ -3228,51 +3255,53 @@
       </c>
       <c r="Z29" s="29">
         <v>100.3</v>
       </c>
       <c r="AA29" s="29">
         <v>100.9</v>
       </c>
       <c r="AB29" s="38">
         <v>100.8</v>
       </c>
       <c r="AC29" s="38">
         <v>101.6</v>
       </c>
       <c r="AD29" s="6">
         <v>102</v>
       </c>
       <c r="AE29" s="39">
         <v>102.9</v>
       </c>
       <c r="AF29" s="2">
         <v>102.8</v>
       </c>
       <c r="AG29" s="29">
         <v>102.9</v>
       </c>
-      <c r="AH29" s="23"/>
+      <c r="AH29" s="6">
+        <v>105.6</v>
+      </c>
       <c r="AI29" s="6"/>
       <c r="AJ29" s="6"/>
       <c r="AK29" s="6"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="2">
         <v>85.928960216943466</v>
       </c>
       <c r="C30" s="2">
         <v>95.983498448365623</v>
       </c>
       <c r="D30" s="7">
         <v>99.438427526249995</v>
       </c>
       <c r="E30" s="7">
         <v>101.83019444082582</v>
       </c>
       <c r="F30" s="7">
         <v>104.32942446604802</v>
       </c>
       <c r="G30" s="6">
         <v>103.12518528865225</v>
@@ -3333,51 +3362,53 @@
       </c>
       <c r="Z30" s="29">
         <v>100.2</v>
       </c>
       <c r="AA30" s="29">
         <v>100.7</v>
       </c>
       <c r="AB30" s="38">
         <v>100.5</v>
       </c>
       <c r="AC30" s="38">
         <v>101.6</v>
       </c>
       <c r="AD30" s="6">
         <v>103.1</v>
       </c>
       <c r="AE30" s="39">
         <v>104.9</v>
       </c>
       <c r="AF30" s="2">
         <v>103.7</v>
       </c>
       <c r="AG30" s="29">
         <v>113.7</v>
       </c>
-      <c r="AH30" s="23"/>
+      <c r="AH30" s="6">
+        <v>105.2</v>
+      </c>
       <c r="AI30" s="6"/>
       <c r="AJ30" s="6"/>
       <c r="AK30" s="6"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="2">
         <v>137.43197154363583</v>
       </c>
       <c r="C31" s="2">
         <v>118.68934729361369</v>
       </c>
       <c r="D31" s="7">
         <v>108.73420482596055</v>
       </c>
       <c r="E31" s="7">
         <v>118.14501665578476</v>
       </c>
       <c r="F31" s="7">
         <v>109.27160896927781</v>
       </c>
       <c r="G31" s="6">
         <v>108.70605128160314</v>
@@ -3438,51 +3469,53 @@
       </c>
       <c r="Z31" s="29">
         <v>101.1</v>
       </c>
       <c r="AA31" s="29">
         <v>101.5</v>
       </c>
       <c r="AB31" s="38">
         <v>101.3</v>
       </c>
       <c r="AC31" s="38">
         <v>101.4</v>
       </c>
       <c r="AD31" s="6">
         <v>101.3</v>
       </c>
       <c r="AE31" s="39">
         <v>104.1</v>
       </c>
       <c r="AF31" s="2">
         <v>105.4</v>
       </c>
       <c r="AG31" s="29">
         <v>100.1</v>
       </c>
-      <c r="AH31" s="23"/>
+      <c r="AH31" s="6">
+        <v>87.4</v>
+      </c>
       <c r="AI31" s="6"/>
       <c r="AJ31" s="6"/>
       <c r="AK31" s="6"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="2">
         <v>99.298789012812662</v>
       </c>
       <c r="C32" s="2">
         <v>97.355039013277505</v>
       </c>
       <c r="D32" s="7">
         <v>93.874767677414397</v>
       </c>
       <c r="E32" s="7">
         <v>95.803401373804974</v>
       </c>
       <c r="F32" s="7">
         <v>97.609025477762628</v>
       </c>
       <c r="G32" s="6">
         <v>99.234086479785105</v>
@@ -3543,51 +3576,53 @@
       </c>
       <c r="Z32" s="29">
         <v>99</v>
       </c>
       <c r="AA32" s="29">
         <v>100.2</v>
       </c>
       <c r="AB32" s="38">
         <v>100.3</v>
       </c>
       <c r="AC32" s="38">
         <v>100.2</v>
       </c>
       <c r="AD32" s="6">
         <v>101.5</v>
       </c>
       <c r="AE32" s="39">
         <v>101.4</v>
       </c>
       <c r="AF32" s="2">
         <v>101.5</v>
       </c>
       <c r="AG32" s="29">
         <v>101.9</v>
       </c>
-      <c r="AH32" s="23"/>
+      <c r="AH32" s="6">
+        <v>101.9</v>
+      </c>
       <c r="AI32" s="6"/>
       <c r="AJ32" s="6"/>
       <c r="AK32" s="6"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="2">
         <v>100.63826549718927</v>
       </c>
       <c r="C33" s="2">
         <v>98.405800859443133</v>
       </c>
       <c r="D33" s="7">
         <v>97.201510590426608</v>
       </c>
       <c r="E33" s="7">
         <v>96.643569779122245</v>
       </c>
       <c r="F33" s="7">
         <v>98.510772357886822</v>
       </c>
       <c r="G33" s="6">
         <v>101.89920096567542</v>
@@ -3648,51 +3683,53 @@
       </c>
       <c r="Z33" s="29">
         <v>100.4</v>
       </c>
       <c r="AA33" s="29">
         <v>101</v>
       </c>
       <c r="AB33" s="38">
         <v>101.6</v>
       </c>
       <c r="AC33" s="38">
         <v>101.6</v>
       </c>
       <c r="AD33" s="6">
         <v>101.4</v>
       </c>
       <c r="AE33" s="39">
         <v>101.2</v>
       </c>
       <c r="AF33" s="2">
         <v>100.1</v>
       </c>
       <c r="AG33" s="29">
         <v>91.5</v>
       </c>
-      <c r="AH33" s="23"/>
+      <c r="AH33" s="6">
+        <v>75.099999999999994</v>
+      </c>
       <c r="AI33" s="6"/>
       <c r="AJ33" s="6"/>
       <c r="AK33" s="6"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="2">
         <v>97.442658733132106</v>
       </c>
       <c r="C34" s="2">
         <v>100.62334391622645</v>
       </c>
       <c r="D34" s="7">
         <v>100.87026137211355</v>
       </c>
       <c r="E34" s="7">
         <v>100.83973157848551</v>
       </c>
       <c r="F34" s="7">
         <v>100.53304180707461</v>
       </c>
       <c r="G34" s="6">
         <v>100.22418853269579</v>
@@ -3753,51 +3790,53 @@
       </c>
       <c r="Z34" s="29">
         <v>100.4</v>
       </c>
       <c r="AA34" s="29">
         <v>102.9</v>
       </c>
       <c r="AB34" s="38">
         <v>104.4</v>
       </c>
       <c r="AC34" s="38">
         <v>104.5</v>
       </c>
       <c r="AD34" s="6">
         <v>104.5</v>
       </c>
       <c r="AE34" s="39">
         <v>104.8</v>
       </c>
       <c r="AF34" s="2">
         <v>103.5</v>
       </c>
       <c r="AG34" s="29">
         <v>103</v>
       </c>
-      <c r="AH34" s="23"/>
+      <c r="AH34" s="6">
+        <v>106</v>
+      </c>
       <c r="AI34" s="6"/>
       <c r="AJ34" s="6"/>
       <c r="AK34" s="6"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="2">
         <v>107.72702857686734</v>
       </c>
       <c r="C35" s="2">
         <v>108.75125499752104</v>
       </c>
       <c r="D35" s="7">
         <v>108.88315450701234</v>
       </c>
       <c r="E35" s="7">
         <v>109.70114282157604</v>
       </c>
       <c r="F35" s="7">
         <v>110.00778122752806</v>
       </c>
       <c r="G35" s="6">
         <v>110.91368909192165</v>
@@ -3858,51 +3897,53 @@
       </c>
       <c r="Z35" s="29">
         <v>101.2</v>
       </c>
       <c r="AA35" s="29">
         <v>101.7</v>
       </c>
       <c r="AB35" s="38">
         <v>104.1</v>
       </c>
       <c r="AC35" s="38">
         <v>103.8</v>
       </c>
       <c r="AD35" s="6">
         <v>104.5</v>
       </c>
       <c r="AE35" s="39">
         <v>105.1</v>
       </c>
       <c r="AF35" s="2">
         <v>105</v>
       </c>
       <c r="AG35" s="29">
         <v>104.3</v>
       </c>
-      <c r="AH35" s="23"/>
+      <c r="AH35" s="6">
+        <v>104.1</v>
+      </c>
       <c r="AI35" s="6"/>
       <c r="AJ35" s="6"/>
       <c r="AK35" s="6"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="2">
         <v>99.190132024743434</v>
       </c>
       <c r="C36" s="2">
         <v>101.90519317865376</v>
       </c>
       <c r="D36" s="7">
         <v>103.95125010119574</v>
       </c>
       <c r="E36" s="7">
         <v>104.94400183624131</v>
       </c>
       <c r="F36" s="7">
         <v>106.21369214690155</v>
       </c>
       <c r="G36" s="6">
         <v>105.13450951837137</v>
@@ -3963,51 +4004,53 @@
       </c>
       <c r="Z36" s="29">
         <v>90.2</v>
       </c>
       <c r="AA36" s="29">
         <v>92.3</v>
       </c>
       <c r="AB36" s="38">
         <v>101.6</v>
       </c>
       <c r="AC36" s="38">
         <v>102.1</v>
       </c>
       <c r="AD36" s="6">
         <v>102.3</v>
       </c>
       <c r="AE36" s="39">
         <v>102.8</v>
       </c>
       <c r="AF36" s="2">
         <v>103.6</v>
       </c>
       <c r="AG36" s="29">
         <v>102.8</v>
       </c>
-      <c r="AH36" s="23"/>
+      <c r="AH36" s="6">
+        <v>102.9</v>
+      </c>
       <c r="AI36" s="6"/>
       <c r="AJ36" s="6"/>
       <c r="AK36" s="6"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="23">
         <v>107.73208101359589</v>
       </c>
       <c r="C37" s="2">
         <v>103.82077314272581</v>
       </c>
       <c r="D37" s="7">
         <v>95.162363126588161</v>
       </c>
       <c r="E37" s="7">
         <v>97.437938650229455</v>
       </c>
       <c r="F37" s="7">
         <v>99.513742472625182</v>
       </c>
       <c r="G37" s="6">
         <v>101.11813351416512</v>
@@ -4068,51 +4111,53 @@
       </c>
       <c r="Z37" s="29">
         <v>99.9</v>
       </c>
       <c r="AA37" s="29">
         <v>100.1</v>
       </c>
       <c r="AB37" s="38">
         <v>100.2</v>
       </c>
       <c r="AC37" s="38">
         <v>100.3</v>
       </c>
       <c r="AD37" s="6">
         <v>100.4</v>
       </c>
       <c r="AE37" s="39">
         <v>103.5</v>
       </c>
       <c r="AF37" s="2">
         <v>102.8</v>
       </c>
       <c r="AG37" s="29">
         <v>111.9</v>
       </c>
-      <c r="AH37" s="23"/>
+      <c r="AH37" s="6">
+        <v>129.30000000000001</v>
+      </c>
       <c r="AI37" s="6"/>
       <c r="AJ37" s="6"/>
       <c r="AK37" s="6"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="23">
         <v>131.93746810507787</v>
       </c>
       <c r="C38" s="2">
         <v>114.92464823484896</v>
       </c>
       <c r="D38" s="7">
         <v>109.14862588047623</v>
       </c>
       <c r="E38" s="7">
         <v>104.88118587325957</v>
       </c>
       <c r="F38" s="7">
         <v>100.85605233225698</v>
       </c>
       <c r="G38" s="6">
         <v>101.3200077052737</v>
@@ -4173,51 +4218,53 @@
       </c>
       <c r="Z38" s="29">
         <v>110.5</v>
       </c>
       <c r="AA38" s="29">
         <v>111.3</v>
       </c>
       <c r="AB38" s="38">
         <v>106.4</v>
       </c>
       <c r="AC38" s="38">
         <v>105.8</v>
       </c>
       <c r="AD38" s="6">
         <v>105.1</v>
       </c>
       <c r="AE38" s="39">
         <v>106.2</v>
       </c>
       <c r="AF38" s="2">
         <v>105.6</v>
       </c>
       <c r="AG38" s="29">
         <v>103.4</v>
       </c>
-      <c r="AH38" s="23"/>
+      <c r="AH38" s="6">
+        <v>108.8</v>
+      </c>
       <c r="AI38" s="6"/>
       <c r="AJ38" s="6"/>
       <c r="AK38" s="6"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="15"/>
       <c r="B39" s="15"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="15"/>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15"/>
       <c r="I40" s="15"/>
@@ -4289,131 +4336,131 @@
       <c r="I46" s="15"/>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="15"/>
       <c r="B47" s="15"/>
       <c r="C47" s="15"/>
       <c r="D47" s="15"/>
       <c r="E47" s="15"/>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15"/>
       <c r="I47" s="15"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="15"/>
       <c r="B48" s="15"/>
       <c r="C48" s="15"/>
       <c r="D48" s="15"/>
       <c r="E48" s="15"/>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15"/>
       <c r="I48" s="15"/>
     </row>
     <row r="49" spans="1:37" ht="21" customHeight="1">
-      <c r="A49" s="49" t="s">
+      <c r="A49" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="B49" s="49"/>
-[...10 lines deleted...]
-      <c r="M49" s="49"/>
+      <c r="B49" s="47"/>
+      <c r="C49" s="47"/>
+      <c r="D49" s="47"/>
+      <c r="E49" s="47"/>
+      <c r="F49" s="47"/>
+      <c r="G49" s="47"/>
+      <c r="H49" s="47"/>
+      <c r="I49" s="47"/>
+      <c r="J49" s="47"/>
+      <c r="K49" s="47"/>
+      <c r="L49" s="47"/>
+      <c r="M49" s="47"/>
     </row>
     <row r="50" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
       <c r="A50" s="48" t="s">
         <v>19</v>
       </c>
       <c r="B50" s="48"/>
       <c r="C50" s="48"/>
       <c r="D50" s="48"/>
       <c r="E50" s="48"/>
       <c r="F50" s="48"/>
       <c r="G50" s="48"/>
       <c r="H50" s="48"/>
       <c r="I50" s="48"/>
       <c r="J50" s="48"/>
       <c r="K50" s="48"/>
       <c r="L50" s="48"/>
       <c r="M50" s="48"/>
       <c r="N50"/>
     </row>
     <row r="51" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A51" s="46"/>
+      <c r="A51" s="51"/>
       <c r="B51" s="43" t="s">
         <v>33</v>
       </c>
       <c r="C51" s="44"/>
       <c r="D51" s="44"/>
       <c r="E51" s="44"/>
       <c r="F51" s="44"/>
       <c r="G51" s="44"/>
       <c r="H51" s="44"/>
       <c r="I51" s="44"/>
       <c r="J51" s="44"/>
       <c r="K51" s="44"/>
       <c r="L51" s="44"/>
       <c r="M51" s="45"/>
       <c r="N51" s="43" t="s">
         <v>36</v>
       </c>
       <c r="O51" s="44"/>
       <c r="P51" s="44"/>
       <c r="Q51" s="44"/>
       <c r="R51" s="44"/>
       <c r="S51" s="44"/>
       <c r="T51" s="44"/>
       <c r="U51" s="44"/>
       <c r="V51" s="44"/>
       <c r="W51" s="44"/>
       <c r="X51" s="44"/>
       <c r="Y51" s="45"/>
       <c r="Z51" s="43" t="s">
         <v>37</v>
       </c>
       <c r="AA51" s="44"/>
       <c r="AB51" s="44"/>
       <c r="AC51" s="44"/>
       <c r="AD51" s="44"/>
       <c r="AE51" s="44"/>
       <c r="AF51" s="44"/>
       <c r="AG51" s="44"/>
       <c r="AH51" s="44"/>
       <c r="AI51" s="44"/>
       <c r="AJ51" s="44"/>
       <c r="AK51" s="45"/>
     </row>
     <row r="52" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A52" s="47"/>
+      <c r="A52" s="52"/>
       <c r="B52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J52" s="10" t="s">
@@ -4579,51 +4626,53 @@
       </c>
       <c r="Z53" s="40">
         <v>100</v>
       </c>
       <c r="AA53" s="29">
         <v>100</v>
       </c>
       <c r="AB53" s="38">
         <v>100</v>
       </c>
       <c r="AC53" s="38">
         <v>100</v>
       </c>
       <c r="AD53" s="17">
         <v>100</v>
       </c>
       <c r="AE53" s="39">
         <v>100</v>
       </c>
       <c r="AF53" s="2">
         <v>102.9</v>
       </c>
       <c r="AG53" s="29">
         <v>106.8</v>
       </c>
-      <c r="AH53" s="23"/>
+      <c r="AH53" s="23">
+        <v>103.8</v>
+      </c>
       <c r="AI53" s="6"/>
       <c r="AJ53" s="6"/>
       <c r="AK53" s="6"/>
     </row>
     <row r="54" spans="1:37" s="13" customFormat="1">
       <c r="A54" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="17">
         <v>100</v>
       </c>
       <c r="C54" s="17">
         <v>100</v>
       </c>
       <c r="D54" s="2">
         <v>100</v>
       </c>
       <c r="E54" s="2">
         <v>100</v>
       </c>
       <c r="F54" s="2">
         <v>100</v>
       </c>
       <c r="G54" s="2">
         <v>100</v>
@@ -4684,51 +4733,53 @@
       </c>
       <c r="Z54" s="40">
         <v>100</v>
       </c>
       <c r="AA54" s="29">
         <v>100</v>
       </c>
       <c r="AB54" s="38">
         <v>100</v>
       </c>
       <c r="AC54" s="38">
         <v>100</v>
       </c>
       <c r="AD54" s="17">
         <v>100</v>
       </c>
       <c r="AE54" s="39">
         <v>100</v>
       </c>
       <c r="AF54" s="2">
         <v>99.9</v>
       </c>
       <c r="AG54" s="29">
         <v>99.9</v>
       </c>
-      <c r="AH54" s="23"/>
+      <c r="AH54" s="23">
+        <v>100.1</v>
+      </c>
       <c r="AI54" s="6"/>
       <c r="AJ54" s="6"/>
       <c r="AK54" s="6"/>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>5</v>
@@ -4789,51 +4840,53 @@
       </c>
       <c r="Z55" s="40">
         <v>100</v>
       </c>
       <c r="AA55" s="29">
         <v>100</v>
       </c>
       <c r="AB55" s="38">
         <v>100</v>
       </c>
       <c r="AC55" s="38">
         <v>100</v>
       </c>
       <c r="AD55" s="17">
         <v>100</v>
       </c>
       <c r="AE55" s="39">
         <v>100</v>
       </c>
       <c r="AF55" s="2">
         <v>100</v>
       </c>
       <c r="AG55" s="29">
         <v>99.5</v>
       </c>
-      <c r="AH55" s="23"/>
+      <c r="AH55" s="23">
+        <v>100.3</v>
+      </c>
       <c r="AI55" s="6"/>
       <c r="AJ55" s="6"/>
       <c r="AK55" s="6"/>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>5</v>
@@ -4894,51 +4947,53 @@
       </c>
       <c r="Z56" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA56" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB56" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC56" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD56" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE56" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF56" s="2">
         <v>99.2</v>
       </c>
       <c r="AG56" s="29">
         <v>119.6</v>
       </c>
-      <c r="AH56" s="23"/>
+      <c r="AH56" s="23">
+        <v>109.1</v>
+      </c>
       <c r="AI56" s="6"/>
       <c r="AJ56" s="6"/>
       <c r="AK56" s="6"/>
     </row>
     <row r="57" spans="1:37">
       <c r="A57" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>5</v>
@@ -4999,51 +5054,53 @@
       </c>
       <c r="Z57" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA57" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB57" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC57" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD57" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE57" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF57" s="2">
         <v>101.9</v>
       </c>
       <c r="AG57" s="29">
         <v>102.8</v>
       </c>
-      <c r="AH57" s="23"/>
+      <c r="AH57" s="23">
+        <v>114.4</v>
+      </c>
       <c r="AI57" s="6"/>
       <c r="AJ57" s="6"/>
       <c r="AK57" s="6"/>
     </row>
     <row r="58" spans="1:37">
       <c r="A58" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>5</v>
@@ -5104,51 +5161,53 @@
       </c>
       <c r="Z58" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA58" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB58" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC58" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD58" s="37" t="s">
         <v>5</v>
       </c>
       <c r="AE58" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF58" s="2">
         <v>100.1</v>
       </c>
       <c r="AG58" s="29">
         <v>119</v>
       </c>
-      <c r="AH58" s="23"/>
+      <c r="AH58" s="23">
+        <v>104.6</v>
+      </c>
       <c r="AI58" s="6"/>
       <c r="AJ58" s="6"/>
       <c r="AK58" s="6"/>
     </row>
     <row r="59" spans="1:37">
       <c r="A59" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B59" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>5</v>
@@ -5209,51 +5268,53 @@
       </c>
       <c r="Z59" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA59" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB59" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC59" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD59" s="37" t="s">
         <v>5</v>
       </c>
       <c r="AE59" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF59" s="2">
         <v>87.7</v>
       </c>
       <c r="AG59" s="29">
         <v>73.599999999999994</v>
       </c>
-      <c r="AH59" s="23"/>
+      <c r="AH59" s="23">
+        <v>58</v>
+      </c>
       <c r="AI59" s="6"/>
       <c r="AJ59" s="6"/>
       <c r="AK59" s="6"/>
     </row>
     <row r="60" spans="1:37">
       <c r="A60" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B60" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>5</v>
@@ -5314,51 +5375,53 @@
       </c>
       <c r="Z60" s="40">
         <v>100</v>
       </c>
       <c r="AA60" s="29">
         <v>100</v>
       </c>
       <c r="AB60" s="38">
         <v>100</v>
       </c>
       <c r="AC60" s="38">
         <v>100</v>
       </c>
       <c r="AD60" s="17">
         <v>100</v>
       </c>
       <c r="AE60" s="39">
         <v>100</v>
       </c>
       <c r="AF60" s="2">
         <v>99.5</v>
       </c>
       <c r="AG60" s="29">
         <v>100.5</v>
       </c>
-      <c r="AH60" s="23"/>
+      <c r="AH60" s="23">
+        <v>100.7</v>
+      </c>
       <c r="AI60" s="6"/>
       <c r="AJ60" s="6"/>
       <c r="AK60" s="6"/>
     </row>
     <row r="61" spans="1:37">
       <c r="A61" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B61" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>5</v>
@@ -5419,51 +5482,53 @@
       </c>
       <c r="Z61" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA61" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB61" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC61" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD61" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE61" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF61" s="2">
         <v>72.599999999999994</v>
       </c>
       <c r="AG61" s="29">
         <v>41</v>
       </c>
-      <c r="AH61" s="23"/>
+      <c r="AH61" s="23">
+        <v>23.4</v>
+      </c>
       <c r="AI61" s="6"/>
       <c r="AJ61" s="6"/>
       <c r="AK61" s="6"/>
     </row>
     <row r="62" spans="1:37">
       <c r="A62" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B62" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>5</v>
@@ -5524,51 +5589,53 @@
       </c>
       <c r="Z62" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA62" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB62" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC62" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD62" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE62" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF62" s="2">
         <v>100</v>
       </c>
       <c r="AG62" s="29">
         <v>98.5</v>
       </c>
-      <c r="AH62" s="23"/>
+      <c r="AH62" s="23">
+        <v>108.9</v>
+      </c>
       <c r="AI62" s="6"/>
       <c r="AJ62" s="6"/>
       <c r="AK62" s="6"/>
     </row>
     <row r="63" spans="1:37">
       <c r="A63" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B63" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>5</v>
@@ -5629,51 +5696,53 @@
       </c>
       <c r="Z63" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA63" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB63" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC63" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD63" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE63" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF63" s="2">
         <v>100.1</v>
       </c>
       <c r="AG63" s="29">
         <v>100.2</v>
       </c>
-      <c r="AH63" s="23"/>
+      <c r="AH63" s="23">
+        <v>100.5</v>
+      </c>
       <c r="AI63" s="6"/>
       <c r="AJ63" s="6"/>
       <c r="AK63" s="6"/>
     </row>
     <row r="64" spans="1:37">
       <c r="A64" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B64" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>5</v>
@@ -5734,51 +5803,53 @@
       </c>
       <c r="Z64" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA64" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB64" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC64" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD64" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE64" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF64" s="2">
         <v>124</v>
       </c>
       <c r="AG64" s="29">
         <v>106.4</v>
       </c>
-      <c r="AH64" s="23"/>
+      <c r="AH64" s="23">
+        <v>104.4</v>
+      </c>
       <c r="AI64" s="6"/>
       <c r="AJ64" s="6"/>
       <c r="AK64" s="6"/>
     </row>
     <row r="65" spans="1:37">
       <c r="A65" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B65" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>5</v>
@@ -5839,51 +5910,53 @@
       </c>
       <c r="Z65" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA65" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB65" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC65" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD65" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE65" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF65" s="2">
         <v>99.7</v>
       </c>
       <c r="AG65" s="29">
         <v>171.3</v>
       </c>
-      <c r="AH65" s="23"/>
+      <c r="AH65" s="23">
+        <v>158.5</v>
+      </c>
       <c r="AI65" s="6"/>
       <c r="AJ65" s="6"/>
       <c r="AK65" s="6"/>
     </row>
     <row r="66" spans="1:37">
       <c r="A66" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B66" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>5</v>
@@ -5944,163 +6017,165 @@
       </c>
       <c r="Z66" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA66" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB66" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC66" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD66" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE66" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF66" s="2">
         <v>127.4</v>
       </c>
       <c r="AG66" s="29">
         <v>104.5</v>
       </c>
-      <c r="AH66" s="23"/>
+      <c r="AH66" s="23">
+        <v>111.7</v>
+      </c>
       <c r="AI66" s="6"/>
       <c r="AJ66" s="6"/>
       <c r="AK66" s="6"/>
     </row>
     <row r="67" spans="1:37">
       <c r="A67" s="15"/>
       <c r="B67" s="19"/>
       <c r="C67" s="19"/>
       <c r="D67" s="19"/>
       <c r="E67" s="18"/>
       <c r="F67" s="18"/>
       <c r="G67" s="18"/>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="20"/>
       <c r="K67" s="21"/>
       <c r="L67" s="18"/>
       <c r="M67" s="22"/>
     </row>
     <row r="68" spans="1:37">
       <c r="A68" s="15"/>
       <c r="B68" s="15"/>
       <c r="C68" s="15"/>
       <c r="D68" s="15"/>
       <c r="E68" s="15"/>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15"/>
       <c r="I68" s="15"/>
     </row>
     <row r="69" spans="1:37" ht="21" customHeight="1">
-      <c r="A69" s="49" t="s">
+      <c r="A69" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="B69" s="49"/>
-[...10 lines deleted...]
-      <c r="M69" s="49"/>
+      <c r="B69" s="47"/>
+      <c r="C69" s="47"/>
+      <c r="D69" s="47"/>
+      <c r="E69" s="47"/>
+      <c r="F69" s="47"/>
+      <c r="G69" s="47"/>
+      <c r="H69" s="47"/>
+      <c r="I69" s="47"/>
+      <c r="J69" s="47"/>
+      <c r="K69" s="47"/>
+      <c r="L69" s="47"/>
+      <c r="M69" s="47"/>
     </row>
     <row r="70" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
       <c r="A70" s="48" t="s">
         <v>19</v>
       </c>
       <c r="B70" s="48"/>
       <c r="C70" s="48"/>
       <c r="D70" s="48"/>
       <c r="E70" s="48"/>
       <c r="F70" s="48"/>
       <c r="G70" s="48"/>
       <c r="H70" s="48"/>
       <c r="I70" s="48"/>
       <c r="J70" s="48"/>
       <c r="K70" s="48"/>
       <c r="L70" s="48"/>
       <c r="M70" s="48"/>
       <c r="N70" s="24"/>
     </row>
     <row r="71" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A71" s="46"/>
+      <c r="A71" s="51"/>
       <c r="B71" s="43" t="s">
         <v>33</v>
       </c>
       <c r="C71" s="44"/>
       <c r="D71" s="44"/>
       <c r="E71" s="44"/>
       <c r="F71" s="44"/>
       <c r="G71" s="44"/>
       <c r="H71" s="44"/>
       <c r="I71" s="44"/>
       <c r="J71" s="44"/>
       <c r="K71" s="44"/>
       <c r="L71" s="44"/>
       <c r="M71" s="45"/>
       <c r="N71" s="43" t="s">
         <v>36</v>
       </c>
       <c r="O71" s="44"/>
       <c r="P71" s="44"/>
       <c r="Q71" s="44"/>
       <c r="R71" s="44"/>
       <c r="S71" s="44"/>
       <c r="T71" s="44"/>
       <c r="U71" s="44"/>
       <c r="V71" s="44"/>
       <c r="W71" s="44"/>
       <c r="X71" s="44"/>
       <c r="Y71" s="45"/>
       <c r="Z71" s="43" t="s">
         <v>37</v>
       </c>
       <c r="AA71" s="44"/>
       <c r="AB71" s="44"/>
       <c r="AC71" s="44"/>
       <c r="AD71" s="44"/>
       <c r="AE71" s="44"/>
       <c r="AF71" s="44"/>
       <c r="AG71" s="44"/>
       <c r="AH71" s="44"/>
       <c r="AI71" s="44"/>
       <c r="AJ71" s="44"/>
       <c r="AK71" s="45"/>
     </row>
     <row r="72" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A72" s="47"/>
+      <c r="A72" s="52"/>
       <c r="B72" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I72" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J72" s="10" t="s">
@@ -6266,51 +6341,53 @@
       </c>
       <c r="Z73" s="29">
         <v>95.6</v>
       </c>
       <c r="AA73" s="29">
         <v>97.5</v>
       </c>
       <c r="AB73" s="38">
         <v>101.9</v>
       </c>
       <c r="AC73" s="38">
         <v>102.1</v>
       </c>
       <c r="AD73" s="17">
         <v>102.3</v>
       </c>
       <c r="AE73" s="39">
         <v>103.3</v>
       </c>
       <c r="AF73" s="2">
         <v>103.4</v>
       </c>
       <c r="AG73" s="29">
         <v>103.1</v>
       </c>
-      <c r="AH73" s="23"/>
+      <c r="AH73" s="23">
+        <v>103.1</v>
+      </c>
       <c r="AI73" s="6"/>
       <c r="AJ73" s="6"/>
       <c r="AK73" s="6"/>
     </row>
     <row r="74" spans="1:37" s="13" customFormat="1">
       <c r="A74" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="2">
         <v>45.771591826107311</v>
       </c>
       <c r="C74" s="2">
         <v>42.782847861578574</v>
       </c>
       <c r="D74" s="2">
         <v>46.127687511743005</v>
       </c>
       <c r="E74" s="2">
         <v>51.634382942335144</v>
       </c>
       <c r="F74" s="23">
         <v>57.915688766417674</v>
       </c>
       <c r="G74" s="23">
         <v>61.928275309208644</v>
@@ -6371,51 +6448,53 @@
       </c>
       <c r="Z74" s="29">
         <v>101.8</v>
       </c>
       <c r="AA74" s="29">
         <v>124</v>
       </c>
       <c r="AB74" s="38">
         <v>115.7</v>
       </c>
       <c r="AC74" s="38">
         <v>104.1</v>
       </c>
       <c r="AD74" s="17">
         <v>100</v>
       </c>
       <c r="AE74" s="39">
         <v>104.7</v>
       </c>
       <c r="AF74" s="2">
         <v>106.5</v>
       </c>
       <c r="AG74" s="29">
         <v>98.2</v>
       </c>
-      <c r="AH74" s="23"/>
+      <c r="AH74" s="23">
+        <v>98.6</v>
+      </c>
       <c r="AI74" s="6"/>
       <c r="AJ74" s="6"/>
       <c r="AK74" s="6"/>
     </row>
     <row r="75" spans="1:37">
       <c r="A75" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B75" s="2">
         <v>99.765731536963784</v>
       </c>
       <c r="C75" s="2">
         <v>99.328985391463249</v>
       </c>
       <c r="D75" s="2">
         <v>96.082360544722718</v>
       </c>
       <c r="E75" s="2">
         <v>96.178479691373013</v>
       </c>
       <c r="F75" s="23">
         <v>100.65554602204145</v>
       </c>
       <c r="G75" s="23">
         <v>100.69410122509512</v>
@@ -6476,51 +6555,53 @@
       </c>
       <c r="Z75" s="29">
         <v>96.9</v>
       </c>
       <c r="AA75" s="29">
         <v>98.6</v>
       </c>
       <c r="AB75" s="38">
         <v>100.8</v>
       </c>
       <c r="AC75" s="38">
         <v>100.7</v>
       </c>
       <c r="AD75" s="17">
         <v>100.6</v>
       </c>
       <c r="AE75" s="39">
         <v>101.2</v>
       </c>
       <c r="AF75" s="2">
         <v>103</v>
       </c>
       <c r="AG75" s="29">
         <v>104.6</v>
       </c>
-      <c r="AH75" s="23"/>
+      <c r="AH75" s="23">
+        <v>106</v>
+      </c>
       <c r="AI75" s="6"/>
       <c r="AJ75" s="6"/>
       <c r="AK75" s="6"/>
     </row>
     <row r="76" spans="1:37">
       <c r="A76" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="2">
         <v>107.22428589684681</v>
       </c>
       <c r="C76" s="2">
         <v>105.10639890957714</v>
       </c>
       <c r="D76" s="2">
         <v>104.58355593705082</v>
       </c>
       <c r="E76" s="2">
         <v>101.79494716481983</v>
       </c>
       <c r="F76" s="23">
         <v>101.25325007475745</v>
       </c>
       <c r="G76" s="23">
         <v>99.822388693758811</v>
@@ -6581,51 +6662,53 @@
       </c>
       <c r="Z76" s="29">
         <v>100</v>
       </c>
       <c r="AA76" s="29">
         <v>100.8</v>
       </c>
       <c r="AB76" s="38">
         <v>100</v>
       </c>
       <c r="AC76" s="38">
         <v>100</v>
       </c>
       <c r="AD76" s="17">
         <v>100.1</v>
       </c>
       <c r="AE76" s="39">
         <v>101.9</v>
       </c>
       <c r="AF76" s="2">
         <v>101.5</v>
       </c>
       <c r="AG76" s="29">
         <v>100.5</v>
       </c>
-      <c r="AH76" s="23"/>
+      <c r="AH76" s="23">
+        <v>100.8</v>
+      </c>
       <c r="AI76" s="6"/>
       <c r="AJ76" s="6"/>
       <c r="AK76" s="6"/>
     </row>
     <row r="77" spans="1:37">
       <c r="A77" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="2">
         <v>100.63015237947089</v>
       </c>
       <c r="C77" s="2">
         <v>101.90404430270131</v>
       </c>
       <c r="D77" s="2">
         <v>102.09695751258965</v>
       </c>
       <c r="E77" s="2">
         <v>102.05214050508893</v>
       </c>
       <c r="F77" s="23">
         <v>102.08114308394374</v>
       </c>
       <c r="G77" s="23">
         <v>102.3269112804586</v>
@@ -6686,51 +6769,53 @@
       </c>
       <c r="Z77" s="29">
         <v>100.3</v>
       </c>
       <c r="AA77" s="29">
         <v>100.9</v>
       </c>
       <c r="AB77" s="38">
         <v>100.8</v>
       </c>
       <c r="AC77" s="38">
         <v>101.6</v>
       </c>
       <c r="AD77" s="17">
         <v>102</v>
       </c>
       <c r="AE77" s="39">
         <v>102.9</v>
       </c>
       <c r="AF77" s="2">
         <v>102.8</v>
       </c>
       <c r="AG77" s="29">
         <v>102.9</v>
       </c>
-      <c r="AH77" s="23"/>
+      <c r="AH77" s="23">
+        <v>102.8</v>
+      </c>
       <c r="AI77" s="6"/>
       <c r="AJ77" s="6"/>
       <c r="AK77" s="6"/>
     </row>
     <row r="78" spans="1:37">
       <c r="A78" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B78" s="2">
         <v>85.928960216943466</v>
       </c>
       <c r="C78" s="2">
         <v>95.983498448365623</v>
       </c>
       <c r="D78" s="2">
         <v>99.438427526249995</v>
       </c>
       <c r="E78" s="2">
         <v>101.83019444082582</v>
       </c>
       <c r="F78" s="23">
         <v>104.32942446604802</v>
       </c>
       <c r="G78" s="23">
         <v>103.12518528865225</v>
@@ -6791,51 +6876,53 @@
       </c>
       <c r="Z78" s="29">
         <v>100.2</v>
       </c>
       <c r="AA78" s="29">
         <v>100.7</v>
       </c>
       <c r="AB78" s="38">
         <v>100.5</v>
       </c>
       <c r="AC78" s="38">
         <v>101.6</v>
       </c>
       <c r="AD78" s="17">
         <v>103.1</v>
       </c>
       <c r="AE78" s="39">
         <v>104.9</v>
       </c>
       <c r="AF78" s="2">
         <v>106</v>
       </c>
       <c r="AG78" s="29">
         <v>106.9</v>
       </c>
-      <c r="AH78" s="23"/>
+      <c r="AH78" s="23">
+        <v>107.4</v>
+      </c>
       <c r="AI78" s="6"/>
       <c r="AJ78" s="6"/>
       <c r="AK78" s="6"/>
     </row>
     <row r="79" spans="1:37">
       <c r="A79" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B79" s="2">
         <v>137.43197154363583</v>
       </c>
       <c r="C79" s="2">
         <v>118.68934729361369</v>
       </c>
       <c r="D79" s="2">
         <v>108.73420482596055</v>
       </c>
       <c r="E79" s="2">
         <v>118.14501665578476</v>
       </c>
       <c r="F79" s="23">
         <v>109.27160896927781</v>
       </c>
       <c r="G79" s="23">
         <v>108.70659136317518</v>
@@ -6896,51 +6983,53 @@
       </c>
       <c r="Z79" s="29">
         <v>101.1</v>
       </c>
       <c r="AA79" s="29">
         <v>101.5</v>
       </c>
       <c r="AB79" s="38">
         <v>101.3</v>
       </c>
       <c r="AC79" s="38">
         <v>101.4</v>
       </c>
       <c r="AD79" s="17">
         <v>101.3</v>
       </c>
       <c r="AE79" s="39">
         <v>104.1</v>
       </c>
       <c r="AF79" s="2">
         <v>107.2</v>
       </c>
       <c r="AG79" s="29">
         <v>107.8</v>
       </c>
-      <c r="AH79" s="23"/>
+      <c r="AH79" s="23">
+        <v>106.7</v>
+      </c>
       <c r="AI79" s="6"/>
       <c r="AJ79" s="6"/>
       <c r="AK79" s="6"/>
     </row>
     <row r="80" spans="1:37">
       <c r="A80" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B80" s="2">
         <v>99.298789012812662</v>
       </c>
       <c r="C80" s="2">
         <v>97.355039013277505</v>
       </c>
       <c r="D80" s="2">
         <v>93.874767677414397</v>
       </c>
       <c r="E80" s="2">
         <v>95.803401373804974</v>
       </c>
       <c r="F80" s="23">
         <v>97.609025477762628</v>
       </c>
       <c r="G80" s="23">
         <v>99.234080719909699</v>
@@ -7001,51 +7090,53 @@
       </c>
       <c r="Z80" s="29">
         <v>99</v>
       </c>
       <c r="AA80" s="29">
         <v>100.2</v>
       </c>
       <c r="AB80" s="38">
         <v>100.3</v>
       </c>
       <c r="AC80" s="38">
         <v>100.2</v>
       </c>
       <c r="AD80" s="17">
         <v>101.5</v>
       </c>
       <c r="AE80" s="39">
         <v>101.4</v>
       </c>
       <c r="AF80" s="2">
         <v>101.7</v>
       </c>
       <c r="AG80" s="29">
         <v>102.1</v>
       </c>
-      <c r="AH80" s="23"/>
+      <c r="AH80" s="23">
+        <v>102.3</v>
+      </c>
       <c r="AI80" s="6"/>
       <c r="AJ80" s="6"/>
       <c r="AK80" s="6"/>
     </row>
     <row r="81" spans="1:37">
       <c r="A81" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B81" s="2">
         <v>100.63826549718927</v>
       </c>
       <c r="C81" s="2">
         <v>98.405800859443133</v>
       </c>
       <c r="D81" s="2">
         <v>97.201510590426608</v>
       </c>
       <c r="E81" s="2">
         <v>96.643569779122245</v>
       </c>
       <c r="F81" s="23">
         <v>98.510772357886822</v>
       </c>
       <c r="G81" s="23">
         <v>101.89920096567542</v>
@@ -7106,51 +7197,53 @@
       </c>
       <c r="Z81" s="29">
         <v>100.4</v>
       </c>
       <c r="AA81" s="29">
         <v>101</v>
       </c>
       <c r="AB81" s="38">
         <v>101.6</v>
       </c>
       <c r="AC81" s="38">
         <v>101.6</v>
       </c>
       <c r="AD81" s="17">
         <v>101.4</v>
       </c>
       <c r="AE81" s="39">
         <v>101.2</v>
       </c>
       <c r="AF81" s="2">
         <v>101.9</v>
       </c>
       <c r="AG81" s="29">
         <v>101.8</v>
       </c>
-      <c r="AH81" s="23"/>
+      <c r="AH81" s="23">
+        <v>101.9</v>
+      </c>
       <c r="AI81" s="6"/>
       <c r="AJ81" s="6"/>
       <c r="AK81" s="6"/>
     </row>
     <row r="82" spans="1:37">
       <c r="A82" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B82" s="2">
         <v>97.442658733132106</v>
       </c>
       <c r="C82" s="2">
         <v>100.62334391622645</v>
       </c>
       <c r="D82" s="2">
         <v>100.87026137211355</v>
       </c>
       <c r="E82" s="2">
         <v>100.83973157848551</v>
       </c>
       <c r="F82" s="23">
         <v>100.53304180707461</v>
       </c>
       <c r="G82" s="23">
         <v>100.22418853269579</v>
@@ -7211,51 +7304,53 @@
       </c>
       <c r="Z82" s="29">
         <v>100.4</v>
       </c>
       <c r="AA82" s="29">
         <v>102.9</v>
       </c>
       <c r="AB82" s="38">
         <v>104.4</v>
       </c>
       <c r="AC82" s="38">
         <v>104.5</v>
       </c>
       <c r="AD82" s="17">
         <v>104.5</v>
       </c>
       <c r="AE82" s="39">
         <v>104.8</v>
       </c>
       <c r="AF82" s="2">
         <v>103.8</v>
       </c>
       <c r="AG82" s="29">
         <v>103.8</v>
       </c>
-      <c r="AH82" s="23"/>
+      <c r="AH82" s="23">
+        <v>103.4</v>
+      </c>
       <c r="AI82" s="6"/>
       <c r="AJ82" s="6"/>
       <c r="AK82" s="6"/>
     </row>
     <row r="83" spans="1:37">
       <c r="A83" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B83" s="2">
         <v>107.72702857686734</v>
       </c>
       <c r="C83" s="2">
         <v>108.75125499752104</v>
       </c>
       <c r="D83" s="2">
         <v>108.88315450701234</v>
       </c>
       <c r="E83" s="2">
         <v>109.70114282157604</v>
       </c>
       <c r="F83" s="23">
         <v>110.00778122752806</v>
       </c>
       <c r="G83" s="23">
         <v>110.91370761993869</v>
@@ -7316,51 +7411,53 @@
       </c>
       <c r="Z83" s="29">
         <v>101.2</v>
       </c>
       <c r="AA83" s="29">
         <v>101.7</v>
       </c>
       <c r="AB83" s="38">
         <v>104.1</v>
       </c>
       <c r="AC83" s="38">
         <v>103.8</v>
       </c>
       <c r="AD83" s="17">
         <v>104.5</v>
       </c>
       <c r="AE83" s="39">
         <v>105.1</v>
       </c>
       <c r="AF83" s="2">
         <v>105.5</v>
       </c>
       <c r="AG83" s="29">
         <v>105</v>
       </c>
-      <c r="AH83" s="23"/>
+      <c r="AH83" s="23">
+        <v>105</v>
+      </c>
       <c r="AI83" s="6"/>
       <c r="AJ83" s="6"/>
       <c r="AK83" s="6"/>
     </row>
     <row r="84" spans="1:37">
       <c r="A84" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B84" s="2">
         <v>99.190132024743434</v>
       </c>
       <c r="C84" s="2">
         <v>101.90519317865376</v>
       </c>
       <c r="D84" s="2">
         <v>103.95125010119574</v>
       </c>
       <c r="E84" s="2">
         <v>104.94400183624131</v>
       </c>
       <c r="F84" s="23">
         <v>106.21369214690155</v>
       </c>
       <c r="G84" s="23">
         <v>105.13450951837137</v>
@@ -7421,51 +7518,53 @@
       </c>
       <c r="Z84" s="29">
         <v>90.2</v>
       </c>
       <c r="AA84" s="29">
         <v>92.3</v>
       </c>
       <c r="AB84" s="38">
         <v>101.6</v>
       </c>
       <c r="AC84" s="38">
         <v>102.1</v>
       </c>
       <c r="AD84" s="17">
         <v>102.3</v>
       </c>
       <c r="AE84" s="39">
         <v>102.8</v>
       </c>
       <c r="AF84" s="2">
         <v>103.3</v>
       </c>
       <c r="AG84" s="29">
         <v>102.6</v>
       </c>
-      <c r="AH84" s="23"/>
+      <c r="AH84" s="23">
+        <v>102.8</v>
+      </c>
       <c r="AI84" s="6"/>
       <c r="AJ84" s="6"/>
       <c r="AK84" s="6"/>
     </row>
     <row r="85" spans="1:37">
       <c r="A85" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B85" s="23">
         <v>107.73208101359589</v>
       </c>
       <c r="C85" s="2">
         <v>103.82077314272581</v>
       </c>
       <c r="D85" s="2">
         <v>95.162363126588161</v>
       </c>
       <c r="E85" s="2">
         <v>97.437938650229455</v>
       </c>
       <c r="F85" s="23">
         <v>99.513742472625182</v>
       </c>
       <c r="G85" s="23">
         <v>101.11813351416512</v>
@@ -7526,51 +7625,53 @@
       </c>
       <c r="Z85" s="29">
         <v>99.9</v>
       </c>
       <c r="AA85" s="29">
         <v>100.1</v>
       </c>
       <c r="AB85" s="38">
         <v>100.2</v>
       </c>
       <c r="AC85" s="38">
         <v>100.3</v>
       </c>
       <c r="AD85" s="17">
         <v>100.4</v>
       </c>
       <c r="AE85" s="39">
         <v>103.5</v>
       </c>
       <c r="AF85" s="2">
         <v>103</v>
       </c>
       <c r="AG85" s="29">
         <v>103.1</v>
       </c>
-      <c r="AH85" s="23"/>
+      <c r="AH85" s="23">
+        <v>101.2</v>
+      </c>
       <c r="AI85" s="6"/>
       <c r="AJ85" s="6"/>
       <c r="AK85" s="6"/>
     </row>
     <row r="86" spans="1:37">
       <c r="A86" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="23">
         <v>131.96032409141466</v>
       </c>
       <c r="C86" s="2">
         <v>114.93587025230376</v>
       </c>
       <c r="D86" s="2">
         <v>109.15555580342475</v>
       </c>
       <c r="E86" s="2">
         <v>104.88487606551631</v>
       </c>
       <c r="F86" s="23">
         <v>100.85684447086261</v>
       </c>
       <c r="G86" s="23">
         <v>101.32140970795243</v>
@@ -7631,51 +7732,53 @@
       </c>
       <c r="Z86" s="29">
         <v>110.5</v>
       </c>
       <c r="AA86" s="29">
         <v>111.3</v>
       </c>
       <c r="AB86" s="38">
         <v>106.4</v>
       </c>
       <c r="AC86" s="38">
         <v>105.8</v>
       </c>
       <c r="AD86" s="17">
         <v>105.1</v>
       </c>
       <c r="AE86" s="39">
         <v>106.2</v>
       </c>
       <c r="AF86" s="2">
         <v>102.1</v>
       </c>
       <c r="AG86" s="29">
         <v>102.7</v>
       </c>
-      <c r="AH86" s="23"/>
+      <c r="AH86" s="23">
+        <v>103.1</v>
+      </c>
       <c r="AI86" s="6"/>
       <c r="AJ86" s="6"/>
       <c r="AK86" s="6"/>
     </row>
     <row r="87" spans="1:37">
       <c r="A87" s="15"/>
       <c r="B87" s="15"/>
       <c r="C87" s="15"/>
       <c r="D87" s="15"/>
       <c r="E87" s="15"/>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15"/>
       <c r="I87" s="15"/>
     </row>
     <row r="88" spans="1:37">
       <c r="A88" s="15"/>
       <c r="B88" s="15"/>
       <c r="C88" s="15"/>
       <c r="D88" s="15"/>
       <c r="E88" s="15"/>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15"/>
       <c r="I88" s="15"/>
@@ -10784,174 +10887,174 @@
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="15"/>
       <c r="B371" s="15"/>
       <c r="C371" s="15"/>
       <c r="D371" s="15"/>
       <c r="E371" s="15"/>
       <c r="F371" s="15"/>
       <c r="G371" s="15"/>
       <c r="H371" s="15"/>
       <c r="I371" s="15"/>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="15"/>
       <c r="B372" s="15"/>
       <c r="C372" s="15"/>
       <c r="D372" s="15"/>
       <c r="E372" s="15"/>
       <c r="F372" s="15"/>
       <c r="G372" s="15"/>
       <c r="H372" s="15"/>
       <c r="I372" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="N51:Y51"/>
+    <mergeCell ref="A71:A72"/>
+    <mergeCell ref="B71:M71"/>
+    <mergeCell ref="A70:M70"/>
+    <mergeCell ref="A69:M69"/>
+    <mergeCell ref="N71:Y71"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:M51"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z23:AK23"/>
     <mergeCell ref="Z51:AK51"/>
     <mergeCell ref="Z71:AK71"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A49:M49"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N23:Y23"/>
-    <mergeCell ref="N51:Y51"/>
-[...6 lines deleted...]
-    <mergeCell ref="B51:M51"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:Y364"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="M1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="J3" sqref="J3:W3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="9" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="9"/>
     <col min="10" max="10" width="11.42578125" style="9" customWidth="1"/>
     <col min="11" max="13" width="9.140625" style="9"/>
     <col min="14" max="14" width="9" style="9" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="9" customWidth="1"/>
     <col min="16" max="21" width="9.140625" style="9"/>
     <col min="22" max="22" width="11.5703125" style="9" customWidth="1"/>
     <col min="23" max="24" width="9.140625" style="9"/>
     <col min="25" max="25" width="11.140625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="25.5" customHeight="1">
-      <c r="A2" s="50" t="s">
+      <c r="A2" s="46" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="50"/>
-[...10 lines deleted...]
-      <c r="M2" s="50"/>
+      <c r="B2" s="46"/>
+      <c r="C2" s="46"/>
+      <c r="D2" s="46"/>
+      <c r="E2" s="46"/>
+      <c r="F2" s="46"/>
+      <c r="G2" s="46"/>
+      <c r="H2" s="46"/>
+      <c r="I2" s="46"/>
+      <c r="J2" s="46"/>
+      <c r="K2" s="46"/>
+      <c r="L2" s="46"/>
+      <c r="M2" s="46"/>
     </row>
     <row r="3" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
       <c r="J3" s="48" t="s">
         <v>19</v>
       </c>
       <c r="K3" s="48"/>
       <c r="L3" s="48"/>
       <c r="M3" s="48"/>
-      <c r="N3" s="53"/>
-[...8 lines deleted...]
-      <c r="W3" s="53"/>
+      <c r="N3" s="57"/>
+      <c r="O3" s="57"/>
+      <c r="P3" s="57"/>
+      <c r="Q3" s="57"/>
+      <c r="R3" s="57"/>
+      <c r="S3" s="57"/>
+      <c r="T3" s="57"/>
+      <c r="U3" s="57"/>
+      <c r="V3" s="57"/>
+      <c r="W3" s="57"/>
     </row>
     <row r="4" spans="1:25" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A4" s="51"/>
+      <c r="A4" s="49"/>
       <c r="B4" s="43" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="44"/>
       <c r="D4" s="44"/>
       <c r="E4" s="44"/>
       <c r="F4" s="44"/>
       <c r="G4" s="44"/>
       <c r="H4" s="44"/>
       <c r="I4" s="44"/>
       <c r="J4" s="44"/>
       <c r="K4" s="44"/>
       <c r="L4" s="44"/>
       <c r="M4" s="44"/>
       <c r="N4" s="43" t="s">
         <v>31</v>
       </c>
       <c r="O4" s="44"/>
       <c r="P4" s="44"/>
       <c r="Q4" s="44"/>
       <c r="R4" s="44"/>
       <c r="S4" s="44"/>
       <c r="T4" s="44"/>
       <c r="U4" s="44"/>
       <c r="V4" s="44"/>
       <c r="W4" s="44"/>
       <c r="X4" s="44"/>
       <c r="Y4" s="45"/>
     </row>
     <row r="5" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="52"/>
+      <c r="A5" s="50"/>
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -11929,134 +12032,134 @@
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="15"/>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="15"/>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18" s="15"/>
       <c r="S18" s="15"/>
       <c r="T18" s="15"/>
       <c r="U18" s="15"/>
     </row>
     <row r="19" spans="1:25" ht="21" customHeight="1">
-      <c r="A19" s="49" t="s">
+      <c r="A19" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="49"/>
-[...10 lines deleted...]
-      <c r="M19" s="49"/>
+      <c r="B19" s="47"/>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
       <c r="N19" s="15"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19" s="15"/>
       <c r="S19" s="15"/>
       <c r="T19" s="15"/>
       <c r="U19" s="15"/>
     </row>
     <row r="20" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
       <c r="A20" s="15"/>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
       <c r="J20" s="48" t="s">
         <v>19</v>
       </c>
       <c r="K20" s="48"/>
       <c r="L20" s="48"/>
       <c r="M20" s="48"/>
       <c r="N20" s="48"/>
       <c r="O20" s="48"/>
       <c r="P20" s="48"/>
       <c r="Q20" s="48"/>
       <c r="R20" s="48"/>
       <c r="S20" s="48"/>
       <c r="T20" s="48"/>
       <c r="U20" s="48"/>
       <c r="V20" s="48"/>
       <c r="W20" s="48"/>
     </row>
     <row r="21" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A21" s="46"/>
+      <c r="A21" s="51"/>
       <c r="B21" s="54" t="s">
         <v>4</v>
       </c>
       <c r="C21" s="55"/>
       <c r="D21" s="55"/>
       <c r="E21" s="55"/>
       <c r="F21" s="55"/>
       <c r="G21" s="55"/>
       <c r="H21" s="55"/>
       <c r="I21" s="55"/>
       <c r="J21" s="55"/>
       <c r="K21" s="55"/>
       <c r="L21" s="55"/>
       <c r="M21" s="56"/>
       <c r="N21" s="43" t="s">
         <v>31</v>
       </c>
       <c r="O21" s="44"/>
       <c r="P21" s="44"/>
       <c r="Q21" s="44"/>
       <c r="R21" s="44"/>
       <c r="S21" s="44"/>
       <c r="T21" s="44"/>
       <c r="U21" s="44"/>
       <c r="V21" s="44"/>
       <c r="W21" s="44"/>
       <c r="X21" s="44"/>
       <c r="Y21" s="45"/>
     </row>
     <row r="22" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A22" s="47"/>
+      <c r="A22" s="52"/>
       <c r="B22" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D22" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I22" s="16" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="16" t="s">
@@ -13241,135 +13344,135 @@
     </row>
     <row r="44" spans="1:25">
       <c r="A44" s="15"/>
       <c r="B44" s="15"/>
       <c r="C44" s="15"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15"/>
       <c r="J44" s="15"/>
       <c r="K44" s="15"/>
       <c r="L44" s="15"/>
       <c r="M44" s="15"/>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44" s="15"/>
       <c r="S44" s="15"/>
       <c r="T44" s="15"/>
       <c r="U44" s="15"/>
     </row>
     <row r="45" spans="1:25" ht="21" customHeight="1">
-      <c r="A45" s="49" t="s">
+      <c r="A45" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="49"/>
-[...10 lines deleted...]
-      <c r="M45" s="49"/>
+      <c r="B45" s="47"/>
+      <c r="C45" s="47"/>
+      <c r="D45" s="47"/>
+      <c r="E45" s="47"/>
+      <c r="F45" s="47"/>
+      <c r="G45" s="47"/>
+      <c r="H45" s="47"/>
+      <c r="I45" s="47"/>
+      <c r="J45" s="47"/>
+      <c r="K45" s="47"/>
+      <c r="L45" s="47"/>
+      <c r="M45" s="47"/>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45" s="15"/>
       <c r="S45" s="15"/>
       <c r="T45" s="15"/>
       <c r="U45" s="15"/>
     </row>
     <row r="46" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
       <c r="A46" s="15"/>
       <c r="B46" s="15"/>
       <c r="C46" s="15"/>
       <c r="D46" s="15"/>
       <c r="E46" s="15"/>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
-      <c r="J46" s="57" t="s">
+      <c r="J46" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="K46" s="57"/>
-[...11 lines deleted...]
-      <c r="W46" s="57"/>
+      <c r="K46" s="53"/>
+      <c r="L46" s="53"/>
+      <c r="M46" s="53"/>
+      <c r="N46" s="53"/>
+      <c r="O46" s="53"/>
+      <c r="P46" s="53"/>
+      <c r="Q46" s="53"/>
+      <c r="R46" s="53"/>
+      <c r="S46" s="53"/>
+      <c r="T46" s="53"/>
+      <c r="U46" s="53"/>
+      <c r="V46" s="53"/>
+      <c r="W46" s="53"/>
       <c r="Y46" s="9"/>
     </row>
     <row r="47" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A47" s="46"/>
+      <c r="A47" s="51"/>
       <c r="B47" s="54" t="s">
         <v>4</v>
       </c>
       <c r="C47" s="55"/>
       <c r="D47" s="55"/>
       <c r="E47" s="55"/>
       <c r="F47" s="55"/>
       <c r="G47" s="55"/>
       <c r="H47" s="55"/>
       <c r="I47" s="55"/>
       <c r="J47" s="55"/>
       <c r="K47" s="55"/>
       <c r="L47" s="55"/>
       <c r="M47" s="56"/>
       <c r="N47" s="43" t="s">
         <v>31</v>
       </c>
       <c r="O47" s="44"/>
       <c r="P47" s="44"/>
       <c r="Q47" s="44"/>
       <c r="R47" s="44"/>
       <c r="S47" s="44"/>
       <c r="T47" s="44"/>
       <c r="U47" s="44"/>
       <c r="V47" s="44"/>
       <c r="W47" s="44"/>
       <c r="X47" s="44"/>
       <c r="Y47" s="45"/>
     </row>
     <row r="48" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A48" s="47"/>
+      <c r="A48" s="52"/>
       <c r="B48" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D48" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I48" s="16" t="s">
         <v>26</v>
       </c>
       <c r="J48" s="16" t="s">
@@ -14374,135 +14477,135 @@
     </row>
     <row r="62" spans="1:25">
       <c r="A62" s="15"/>
       <c r="B62" s="15"/>
       <c r="C62" s="15"/>
       <c r="D62" s="15"/>
       <c r="E62" s="15"/>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15"/>
       <c r="I62" s="15"/>
       <c r="J62" s="15"/>
       <c r="K62" s="15"/>
       <c r="L62" s="15"/>
       <c r="M62" s="15"/>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62" s="15"/>
       <c r="S62" s="15"/>
       <c r="T62" s="15"/>
       <c r="U62" s="15"/>
     </row>
     <row r="63" spans="1:25" ht="21" customHeight="1">
-      <c r="A63" s="49" t="s">
+      <c r="A63" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="49"/>
-[...10 lines deleted...]
-      <c r="M63" s="49"/>
+      <c r="B63" s="47"/>
+      <c r="C63" s="47"/>
+      <c r="D63" s="47"/>
+      <c r="E63" s="47"/>
+      <c r="F63" s="47"/>
+      <c r="G63" s="47"/>
+      <c r="H63" s="47"/>
+      <c r="I63" s="47"/>
+      <c r="J63" s="47"/>
+      <c r="K63" s="47"/>
+      <c r="L63" s="47"/>
+      <c r="M63" s="47"/>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63" s="15"/>
       <c r="S63" s="15"/>
       <c r="T63" s="15"/>
       <c r="U63" s="15"/>
     </row>
     <row r="64" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
       <c r="A64" s="15"/>
       <c r="B64" s="15"/>
       <c r="C64" s="15"/>
       <c r="D64" s="15"/>
       <c r="E64" s="15"/>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15"/>
       <c r="I64" s="15"/>
-      <c r="J64" s="57" t="s">
+      <c r="J64" s="53" t="s">
         <v>19</v>
       </c>
-      <c r="K64" s="57"/>
-[...11 lines deleted...]
-      <c r="W64" s="57"/>
+      <c r="K64" s="53"/>
+      <c r="L64" s="53"/>
+      <c r="M64" s="53"/>
+      <c r="N64" s="53"/>
+      <c r="O64" s="53"/>
+      <c r="P64" s="53"/>
+      <c r="Q64" s="53"/>
+      <c r="R64" s="53"/>
+      <c r="S64" s="53"/>
+      <c r="T64" s="53"/>
+      <c r="U64" s="53"/>
+      <c r="V64" s="53"/>
+      <c r="W64" s="53"/>
       <c r="Y64" s="9"/>
     </row>
     <row r="65" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A65" s="46"/>
+      <c r="A65" s="51"/>
       <c r="B65" s="54" t="s">
         <v>4</v>
       </c>
       <c r="C65" s="55"/>
       <c r="D65" s="55"/>
       <c r="E65" s="55"/>
       <c r="F65" s="55"/>
       <c r="G65" s="55"/>
       <c r="H65" s="55"/>
       <c r="I65" s="55"/>
       <c r="J65" s="55"/>
       <c r="K65" s="55"/>
       <c r="L65" s="55"/>
       <c r="M65" s="56"/>
       <c r="N65" s="43" t="s">
         <v>31</v>
       </c>
       <c r="O65" s="44"/>
       <c r="P65" s="44"/>
       <c r="Q65" s="44"/>
       <c r="R65" s="44"/>
       <c r="S65" s="44"/>
       <c r="T65" s="44"/>
       <c r="U65" s="44"/>
       <c r="V65" s="44"/>
       <c r="W65" s="44"/>
       <c r="X65" s="44"/>
       <c r="Y65" s="45"/>
     </row>
     <row r="66" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A66" s="47"/>
+      <c r="A66" s="52"/>
       <c r="B66" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C66" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D66" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I66" s="16" t="s">
         <v>26</v>
       </c>
       <c r="J66" s="16" t="s">
@@ -22036,181 +22139,181 @@
     <row r="364" spans="1:21">
       <c r="A364" s="15"/>
       <c r="B364" s="15"/>
       <c r="C364" s="15"/>
       <c r="D364" s="15"/>
       <c r="E364" s="15"/>
       <c r="F364" s="15"/>
       <c r="G364" s="15"/>
       <c r="H364" s="15"/>
       <c r="I364" s="15"/>
       <c r="J364" s="15"/>
       <c r="K364" s="15"/>
       <c r="L364" s="15"/>
       <c r="M364" s="15"/>
       <c r="N364" s="15"/>
       <c r="O364" s="15"/>
       <c r="P364" s="15"/>
       <c r="Q364" s="15"/>
       <c r="R364" s="15"/>
       <c r="S364" s="15"/>
       <c r="T364" s="15"/>
       <c r="U364" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="N21:Y21"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="J3:W3"/>
+    <mergeCell ref="J20:W20"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:M21"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="J46:W46"/>
     <mergeCell ref="A65:A66"/>
     <mergeCell ref="J64:W64"/>
     <mergeCell ref="N47:Y47"/>
     <mergeCell ref="N65:Y65"/>
     <mergeCell ref="A47:A48"/>
     <mergeCell ref="B65:M65"/>
     <mergeCell ref="B47:M47"/>
     <mergeCell ref="A63:M63"/>
-    <mergeCell ref="A2:M2"/>
-[...8 lines deleted...]
-    <mergeCell ref="B21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...13 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADAE8725-8D25-4719-9092-C252D68F73D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ИФО 2024</vt:lpstr>
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>