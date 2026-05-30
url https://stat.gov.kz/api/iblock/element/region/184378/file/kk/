--- v0 (2026-04-14)
+++ v1 (2026-05-30)
@@ -2,71 +2,71 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="20338"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\!!!!МОИ ДОКУМЕНТЫ\!!!!!ВПСХ\ВПСХ_2026\Ежемесячно для сайта\_()~2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{647856E9-4D90-4AAC-B555-A55B95CC6451}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E5861FFD-F7A8-453F-AAA9-CE47D7BB22B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="12855" yWindow="2700" windowWidth="13905" windowHeight="6345" tabRatio="838" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="838" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО 2024" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="680" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="690" uniqueCount="38">
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл, орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
@@ -340,384 +340,337 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="69">
+  <cellXfs count="62">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
-[...3 lines deleted...]
-    </xf>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
-[...1 lines deleted...]
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="7" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office 2007 - 2010">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office 2007 - 2010">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -858,9579 +811,9693 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:AK372"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="B1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AP67" sqref="AP67"/>
+      <pane xSplit="1" topLeftCell="J1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AG11" sqref="AG11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="9" style="9" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="9" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="9"/>
     <col min="10" max="10" width="11.5703125" style="9" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="9"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="9"/>
-    <col min="15" max="15" width="9.140625" style="35"/>
+    <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.140625" style="9"/>
-    <col min="17" max="17" width="9.140625" style="40"/>
-[...1 lines deleted...]
-    <col min="19" max="19" width="9.140625" style="40"/>
+    <col min="17" max="17" width="9.140625" style="34"/>
+    <col min="18" max="18" width="9.140625" style="1"/>
+    <col min="19" max="19" width="9.140625" style="34"/>
     <col min="20" max="21" width="9.140625" style="9"/>
-    <col min="22" max="22" width="9.140625" style="49"/>
-    <col min="23" max="24" width="9.140625" style="40"/>
+    <col min="22" max="22" width="9.140625" style="42"/>
+    <col min="23" max="24" width="9.140625" style="34"/>
     <col min="25" max="25" width="10.85546875" style="9" customWidth="1"/>
-    <col min="26" max="16384" width="9.140625" style="9"/>
+    <col min="26" max="28" width="9.140625" style="9"/>
+    <col min="29" max="29" width="9.140625" style="1"/>
+    <col min="30" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="25.5" customHeight="1">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="55"/>
-[...10 lines deleted...]
-      <c r="M2" s="55"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
     </row>
     <row r="3" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A3" s="57" t="s">
+      <c r="A3" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="57"/>
-[...11 lines deleted...]
-      <c r="N3" s="29"/>
+      <c r="B3" s="50"/>
+      <c r="C3" s="50"/>
+      <c r="D3" s="50"/>
+      <c r="E3" s="50"/>
+      <c r="F3" s="50"/>
+      <c r="G3" s="50"/>
+      <c r="H3" s="50"/>
+      <c r="I3" s="50"/>
+      <c r="J3" s="50"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="26"/>
     </row>
     <row r="4" spans="1:37" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A4" s="58"/>
-      <c r="B4" s="52" t="s">
+      <c r="A4" s="53"/>
+      <c r="B4" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="C4" s="53"/>
-[...10 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="47"/>
+      <c r="N4" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="53"/>
-[...10 lines deleted...]
-      <c r="Z4" s="52" t="s">
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="46"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="46"/>
+      <c r="X4" s="46"/>
+      <c r="Y4" s="47"/>
+      <c r="Z4" s="45" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="53"/>
-[...9 lines deleted...]
-      <c r="AK4" s="54"/>
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+      <c r="AC4" s="46"/>
+      <c r="AD4" s="46"/>
+      <c r="AE4" s="46"/>
+      <c r="AF4" s="46"/>
+      <c r="AG4" s="46"/>
+      <c r="AH4" s="46"/>
+      <c r="AI4" s="46"/>
+      <c r="AJ4" s="46"/>
+      <c r="AK4" s="47"/>
     </row>
     <row r="5" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="59"/>
+      <c r="A5" s="54"/>
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="11" t="s">
         <v>28</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>32</v>
       </c>
       <c r="N5" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="O5" s="36" t="s">
+      <c r="O5" s="30" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="Q5" s="41" t="s">
+      <c r="Q5" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="R5" s="45" t="s">
+      <c r="R5" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="S5" s="46" t="s">
+      <c r="S5" s="39" t="s">
         <v>24</v>
       </c>
       <c r="T5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="U5" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="V5" s="45" t="s">
+      <c r="V5" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="W5" s="46" t="s">
+      <c r="W5" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="X5" s="46" t="s">
+      <c r="X5" s="39" t="s">
         <v>29</v>
       </c>
       <c r="Y5" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Z5" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AA5" s="45" t="s">
+      <c r="AA5" s="38" t="s">
         <v>20</v>
       </c>
       <c r="AB5" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="AC5" s="46" t="s">
+      <c r="AC5" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="AD5" s="45" t="s">
+      <c r="AD5" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="AE5" s="46" t="s">
+      <c r="AE5" s="39" t="s">
         <v>24</v>
       </c>
-      <c r="AF5" s="10" t="s">
+      <c r="AF5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AH5" s="45" t="s">
+      <c r="AH5" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="AI5" s="46" t="s">
+      <c r="AI5" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="AJ5" s="46" t="s">
+      <c r="AJ5" s="39" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="13" customFormat="1">
       <c r="A6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="2">
         <v>101.73520984967</v>
       </c>
-      <c r="C6" s="25">
+      <c r="C6" s="23">
         <v>101.91656535124096</v>
       </c>
-      <c r="D6" s="25">
+      <c r="D6" s="23">
         <v>101.86451743404274</v>
       </c>
-      <c r="E6" s="28">
+      <c r="E6" s="25">
         <v>102.4969502439149</v>
       </c>
       <c r="F6" s="7">
         <v>102.86267708610211</v>
       </c>
       <c r="G6" s="6">
         <v>102.84742440702142</v>
       </c>
       <c r="H6" s="7">
         <v>102.8</v>
       </c>
       <c r="I6" s="7">
         <v>105.4</v>
       </c>
       <c r="J6" s="2">
         <v>112.3</v>
       </c>
       <c r="K6" s="7">
         <v>109.2</v>
       </c>
       <c r="L6" s="8">
         <v>107.8</v>
       </c>
-      <c r="M6" s="25">
+      <c r="M6" s="23">
         <v>108.6</v>
       </c>
-      <c r="N6" s="34">
+      <c r="N6" s="29">
         <v>101.9</v>
       </c>
-      <c r="O6" s="26">
+      <c r="O6" s="24">
         <v>103.1</v>
       </c>
-      <c r="P6" s="37">
+      <c r="P6" s="31">
         <v>103.9</v>
       </c>
-      <c r="Q6" s="42">
+      <c r="Q6" s="36">
         <v>105.1</v>
       </c>
-      <c r="R6" s="44">
+      <c r="R6" s="37">
         <v>104.8</v>
       </c>
-      <c r="S6" s="47">
+      <c r="S6" s="40">
         <v>104.6</v>
       </c>
-      <c r="T6" s="44">
+      <c r="T6" s="37">
         <v>103.9</v>
       </c>
-      <c r="U6" s="48">
+      <c r="U6" s="41">
         <v>102.8</v>
       </c>
-      <c r="V6" s="50">
+      <c r="V6" s="43">
         <v>100.9</v>
       </c>
-      <c r="W6" s="47">
+      <c r="W6" s="40">
         <v>101.1</v>
       </c>
-      <c r="X6" s="47">
+      <c r="X6" s="40">
         <v>103.1</v>
       </c>
       <c r="Y6" s="6">
         <v>102</v>
       </c>
-      <c r="Z6" s="48">
+      <c r="Z6" s="41">
         <v>95.8</v>
       </c>
-      <c r="AA6" s="48">
+      <c r="AA6" s="41">
         <v>97.6</v>
       </c>
-      <c r="AB6" s="68">
+      <c r="AB6" s="44">
         <v>101.9</v>
       </c>
-      <c r="AC6" s="51"/>
-[...6 lines deleted...]
-      <c r="AJ6" s="47"/>
+      <c r="AC6" s="44">
+        <v>102</v>
+      </c>
+      <c r="AD6" s="61"/>
+      <c r="AE6" s="61"/>
+      <c r="AF6" s="61"/>
+      <c r="AG6" s="41"/>
+      <c r="AH6" s="43"/>
+      <c r="AI6" s="40"/>
+      <c r="AJ6" s="40"/>
       <c r="AK6" s="6"/>
     </row>
     <row r="7" spans="1:37" s="13" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2">
         <v>57.053264658933088</v>
       </c>
-      <c r="C7" s="25">
+      <c r="C7" s="23">
         <v>56.595325068717791</v>
       </c>
-      <c r="D7" s="25">
+      <c r="D7" s="23">
         <v>58.859061792099652</v>
       </c>
-      <c r="E7" s="28">
+      <c r="E7" s="25">
         <v>73.080934904383895</v>
       </c>
       <c r="F7" s="7">
         <v>75.940009206271455</v>
       </c>
       <c r="G7" s="6">
         <v>78.558078912720859</v>
       </c>
       <c r="H7" s="7">
         <v>85.7</v>
       </c>
       <c r="I7" s="7">
         <v>92</v>
       </c>
       <c r="J7" s="2">
         <v>99.1</v>
       </c>
       <c r="K7" s="7">
         <v>97.9</v>
       </c>
       <c r="L7" s="8">
         <v>100.9</v>
       </c>
-      <c r="M7" s="25">
+      <c r="M7" s="23">
         <v>104.6</v>
       </c>
-      <c r="N7" s="34">
+      <c r="N7" s="29">
         <v>96.9</v>
       </c>
-      <c r="O7" s="26">
+      <c r="O7" s="24">
         <v>101</v>
       </c>
-      <c r="P7" s="37">
+      <c r="P7" s="31">
         <v>108.4</v>
       </c>
-      <c r="Q7" s="42">
+      <c r="Q7" s="36">
         <v>104.9</v>
       </c>
-      <c r="R7" s="44">
+      <c r="R7" s="37">
         <v>100.4</v>
       </c>
-      <c r="S7" s="47">
+      <c r="S7" s="40">
         <v>101.8</v>
       </c>
-      <c r="T7" s="44">
+      <c r="T7" s="37">
         <v>101.2</v>
       </c>
-      <c r="U7" s="48">
+      <c r="U7" s="41">
         <v>103.1</v>
       </c>
-      <c r="V7" s="50">
+      <c r="V7" s="43">
         <v>102.1</v>
       </c>
-      <c r="W7" s="47">
+      <c r="W7" s="40">
         <v>101.9</v>
       </c>
-      <c r="X7" s="47">
+      <c r="X7" s="40">
         <v>102</v>
       </c>
       <c r="Y7" s="6">
         <v>100.9</v>
       </c>
-      <c r="Z7" s="48">
+      <c r="Z7" s="41">
         <v>101</v>
       </c>
-      <c r="AA7" s="48">
+      <c r="AA7" s="41">
         <v>111.7</v>
       </c>
-      <c r="AB7" s="68">
+      <c r="AB7" s="44">
         <v>108.6</v>
       </c>
-      <c r="AC7" s="51"/>
-[...6 lines deleted...]
-      <c r="AJ7" s="47"/>
+      <c r="AC7" s="44">
+        <v>101.8</v>
+      </c>
+      <c r="AD7" s="61"/>
+      <c r="AE7" s="61"/>
+      <c r="AF7" s="61"/>
+      <c r="AG7" s="41"/>
+      <c r="AH7" s="43"/>
+      <c r="AI7" s="40"/>
+      <c r="AJ7" s="40"/>
       <c r="AK7" s="6"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="2">
         <v>99.795769018020707</v>
       </c>
-      <c r="C8" s="25">
+      <c r="C8" s="23">
         <v>99.41170525598875</v>
       </c>
-      <c r="D8" s="25">
+      <c r="D8" s="23">
         <v>96.400403686708486</v>
       </c>
-      <c r="E8" s="28">
+      <c r="E8" s="25">
         <v>96.478107531050611</v>
       </c>
       <c r="F8" s="7">
         <v>100.60821807050124</v>
       </c>
       <c r="G8" s="6">
         <v>100.65186200677665</v>
       </c>
       <c r="H8" s="7">
         <v>102</v>
       </c>
       <c r="I8" s="7">
         <v>102.4</v>
       </c>
       <c r="J8" s="2">
         <v>142.5</v>
       </c>
       <c r="K8" s="7">
         <v>145.19999999999999</v>
       </c>
       <c r="L8" s="8">
         <v>146.69999999999999</v>
       </c>
-      <c r="M8" s="25">
+      <c r="M8" s="23">
         <v>146.30000000000001</v>
       </c>
-      <c r="N8" s="34">
+      <c r="N8" s="29">
         <v>129.9</v>
       </c>
-      <c r="O8" s="26">
+      <c r="O8" s="24">
         <v>114.7</v>
       </c>
-      <c r="P8" s="37">
+      <c r="P8" s="31">
         <v>113.5</v>
       </c>
-      <c r="Q8" s="42">
+      <c r="Q8" s="36">
         <v>120.7</v>
       </c>
-      <c r="R8" s="44">
+      <c r="R8" s="37">
         <v>124.1</v>
       </c>
-      <c r="S8" s="47">
+      <c r="S8" s="40">
         <v>117.1</v>
       </c>
-      <c r="T8" s="44">
+      <c r="T8" s="37">
         <v>107.5</v>
       </c>
-      <c r="U8" s="48">
+      <c r="U8" s="41">
         <v>103.4</v>
       </c>
-      <c r="V8" s="50">
+      <c r="V8" s="43">
         <v>100.7</v>
       </c>
-      <c r="W8" s="47">
+      <c r="W8" s="40">
         <v>100.4</v>
       </c>
-      <c r="X8" s="47">
+      <c r="X8" s="40">
         <v>102.1</v>
       </c>
       <c r="Y8" s="6">
         <v>99.8</v>
       </c>
-      <c r="Z8" s="48">
+      <c r="Z8" s="41">
         <v>97</v>
       </c>
-      <c r="AA8" s="48">
+      <c r="AA8" s="41">
         <v>98.6</v>
       </c>
-      <c r="AB8" s="68">
+      <c r="AB8" s="44">
         <v>100.7</v>
       </c>
-      <c r="AC8" s="6"/>
-[...6 lines deleted...]
-      <c r="AJ8" s="47"/>
+      <c r="AC8" s="44">
+        <v>100.7</v>
+      </c>
+      <c r="AD8" s="61"/>
+      <c r="AE8" s="61"/>
+      <c r="AF8" s="61"/>
+      <c r="AG8" s="41"/>
+      <c r="AH8" s="43"/>
+      <c r="AI8" s="40"/>
+      <c r="AJ8" s="40"/>
       <c r="AK8" s="6"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="2">
         <v>107.17775617110756</v>
       </c>
-      <c r="C9" s="25">
+      <c r="C9" s="23">
         <v>105.07367089600963</v>
       </c>
-      <c r="D9" s="25">
+      <c r="D9" s="23">
         <v>104.55418957953167</v>
       </c>
-      <c r="E9" s="28">
+      <c r="E9" s="25">
         <v>101.78426358976516</v>
       </c>
       <c r="F9" s="7">
         <v>101.24604767653913</v>
       </c>
       <c r="G9" s="6">
         <v>99.823415804368196</v>
       </c>
       <c r="H9" s="7">
         <v>101.9</v>
       </c>
       <c r="I9" s="7">
         <v>115.1</v>
       </c>
       <c r="J9" s="2">
         <v>122.8</v>
       </c>
       <c r="K9" s="7">
         <v>115.6</v>
       </c>
       <c r="L9" s="8">
         <v>111.9</v>
       </c>
-      <c r="M9" s="25">
+      <c r="M9" s="23">
         <v>113.1</v>
       </c>
-      <c r="N9" s="34">
+      <c r="N9" s="29">
         <v>80.900000000000006</v>
       </c>
-      <c r="O9" s="26">
+      <c r="O9" s="24">
         <v>87.6</v>
       </c>
-      <c r="P9" s="37">
+      <c r="P9" s="31">
         <v>100</v>
       </c>
-      <c r="Q9" s="42">
+      <c r="Q9" s="36">
         <v>101.7</v>
       </c>
-      <c r="R9" s="44">
+      <c r="R9" s="37">
         <v>100.5</v>
       </c>
-      <c r="S9" s="47">
+      <c r="S9" s="40">
         <v>100.3</v>
       </c>
-      <c r="T9" s="44">
+      <c r="T9" s="37">
         <v>100.6</v>
       </c>
-      <c r="U9" s="48">
+      <c r="U9" s="41">
         <v>98</v>
       </c>
-      <c r="V9" s="50">
+      <c r="V9" s="43">
         <v>100.8</v>
       </c>
-      <c r="W9" s="47">
+      <c r="W9" s="40">
         <v>100.3</v>
       </c>
-      <c r="X9" s="47">
+      <c r="X9" s="40">
         <v>102.9</v>
       </c>
       <c r="Y9" s="6">
         <v>103.3</v>
       </c>
-      <c r="Z9" s="48">
+      <c r="Z9" s="41">
         <v>100</v>
       </c>
-      <c r="AA9" s="48">
+      <c r="AA9" s="41">
         <v>100.8</v>
       </c>
-      <c r="AB9" s="68">
+      <c r="AB9" s="44">
         <v>100</v>
       </c>
-      <c r="AC9" s="6"/>
-[...6 lines deleted...]
-      <c r="AJ9" s="47"/>
+      <c r="AC9" s="44">
+        <v>100</v>
+      </c>
+      <c r="AD9" s="61"/>
+      <c r="AE9" s="61"/>
+      <c r="AF9" s="61"/>
+      <c r="AG9" s="41"/>
+      <c r="AH9" s="43"/>
+      <c r="AI9" s="40"/>
+      <c r="AJ9" s="40"/>
       <c r="AK9" s="6"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="2">
         <v>100.6261291883275</v>
       </c>
-      <c r="C10" s="25">
+      <c r="C10" s="23">
         <v>101.89513412464655</v>
       </c>
-      <c r="D10" s="25">
+      <c r="D10" s="23">
         <v>102.08765642690916</v>
       </c>
-      <c r="E10" s="28">
+      <c r="E10" s="25">
         <v>102.0503299247931</v>
       </c>
       <c r="F10" s="7">
         <v>102.07949314200779</v>
       </c>
       <c r="G10" s="6">
         <v>102.32511314345732</v>
       </c>
       <c r="H10" s="7">
         <v>101.4</v>
       </c>
       <c r="I10" s="7">
         <v>100.3</v>
       </c>
       <c r="J10" s="2">
         <v>84</v>
       </c>
       <c r="K10" s="7">
         <v>83</v>
       </c>
       <c r="L10" s="8">
         <v>86.3</v>
       </c>
-      <c r="M10" s="25">
+      <c r="M10" s="23">
         <v>81.7</v>
       </c>
-      <c r="N10" s="34">
+      <c r="N10" s="29">
         <v>105.9</v>
       </c>
-      <c r="O10" s="26">
+      <c r="O10" s="24">
         <v>104.7</v>
       </c>
-      <c r="P10" s="37">
+      <c r="P10" s="31">
         <v>104.1</v>
       </c>
-      <c r="Q10" s="42">
+      <c r="Q10" s="36">
         <v>103.8</v>
       </c>
-      <c r="R10" s="44">
+      <c r="R10" s="37">
         <v>103.6</v>
       </c>
-      <c r="S10" s="47">
+      <c r="S10" s="40">
         <v>103.4</v>
       </c>
-      <c r="T10" s="44">
+      <c r="T10" s="37">
         <v>104.2</v>
       </c>
-      <c r="U10" s="48">
+      <c r="U10" s="41">
         <v>103.7</v>
       </c>
-      <c r="V10" s="50">
+      <c r="V10" s="43">
         <v>105.5</v>
       </c>
-      <c r="W10" s="47">
+      <c r="W10" s="40">
         <v>104.5</v>
       </c>
-      <c r="X10" s="47">
+      <c r="X10" s="40">
         <v>103.2</v>
       </c>
       <c r="Y10" s="6">
         <v>99.2</v>
       </c>
-      <c r="Z10" s="48">
+      <c r="Z10" s="41">
         <v>100.3</v>
       </c>
-      <c r="AA10" s="48">
+      <c r="AA10" s="41">
         <v>100.9</v>
       </c>
-      <c r="AB10" s="68">
+      <c r="AB10" s="44">
         <v>100.8</v>
       </c>
-      <c r="AC10" s="6"/>
-[...6 lines deleted...]
-      <c r="AJ10" s="47"/>
+      <c r="AC10" s="44">
+        <v>101.6</v>
+      </c>
+      <c r="AD10" s="61"/>
+      <c r="AE10" s="61"/>
+      <c r="AF10" s="61"/>
+      <c r="AG10" s="41"/>
+      <c r="AH10" s="43"/>
+      <c r="AI10" s="40"/>
+      <c r="AJ10" s="40"/>
       <c r="AK10" s="6"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="2">
         <v>88.5923403752154</v>
       </c>
-      <c r="C11" s="25">
+      <c r="C11" s="23">
         <v>96.746184142866312</v>
       </c>
-      <c r="D11" s="25">
+      <c r="D11" s="23">
         <v>99.527849282804581</v>
       </c>
-      <c r="E11" s="28">
+      <c r="E11" s="25">
         <v>101.50843189029359</v>
       </c>
       <c r="F11" s="7">
         <v>103.60574507088032</v>
       </c>
       <c r="G11" s="6">
         <v>102.66753656386764</v>
       </c>
       <c r="H11" s="7">
         <v>103.2</v>
       </c>
       <c r="I11" s="7">
         <v>102.3</v>
       </c>
       <c r="J11" s="2">
         <v>124.5</v>
       </c>
       <c r="K11" s="7">
         <v>116</v>
       </c>
       <c r="L11" s="8">
         <v>117.3</v>
       </c>
-      <c r="M11" s="25">
+      <c r="M11" s="23">
         <v>118.1</v>
       </c>
-      <c r="N11" s="34">
+      <c r="N11" s="29">
         <v>104</v>
       </c>
-      <c r="O11" s="26">
+      <c r="O11" s="24">
         <v>99</v>
       </c>
-      <c r="P11" s="37">
+      <c r="P11" s="31">
         <v>102.6</v>
       </c>
-      <c r="Q11" s="42">
+      <c r="Q11" s="36">
         <v>103.3</v>
       </c>
-      <c r="R11" s="44">
+      <c r="R11" s="37">
         <v>104.5</v>
       </c>
-      <c r="S11" s="47">
+      <c r="S11" s="40">
         <v>107.4</v>
       </c>
-      <c r="T11" s="44">
+      <c r="T11" s="37">
         <v>102.6</v>
       </c>
-      <c r="U11" s="48">
+      <c r="U11" s="41">
         <v>103.5</v>
       </c>
-      <c r="V11" s="50">
+      <c r="V11" s="43">
         <v>96.2</v>
       </c>
-      <c r="W11" s="47">
+      <c r="W11" s="40">
         <v>97.1</v>
       </c>
-      <c r="X11" s="47">
+      <c r="X11" s="40">
         <v>100.4</v>
       </c>
       <c r="Y11" s="6">
         <v>100.4</v>
       </c>
-      <c r="Z11" s="48">
+      <c r="Z11" s="41">
         <v>100.2</v>
       </c>
-      <c r="AA11" s="48">
+      <c r="AA11" s="41">
         <v>100.5</v>
       </c>
-      <c r="AB11" s="68">
+      <c r="AB11" s="44">
         <v>100.5</v>
       </c>
-      <c r="AC11" s="6"/>
-[...6 lines deleted...]
-      <c r="AJ11" s="47"/>
+      <c r="AC11" s="44">
+        <v>101.3</v>
+      </c>
+      <c r="AD11" s="61"/>
+      <c r="AE11" s="61"/>
+      <c r="AF11" s="61"/>
+      <c r="AG11" s="41"/>
+      <c r="AH11" s="43"/>
+      <c r="AI11" s="40"/>
+      <c r="AJ11" s="40"/>
       <c r="AK11" s="6"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="2">
         <v>130.18881339008769</v>
       </c>
-      <c r="C12" s="25">
+      <c r="C12" s="23">
         <v>115.42594446446546</v>
       </c>
-      <c r="D12" s="25">
+      <c r="D12" s="23">
         <v>107.61615915514935</v>
       </c>
-      <c r="E12" s="28">
+      <c r="E12" s="25">
         <v>115.76529292477792</v>
       </c>
       <c r="F12" s="7">
         <v>108.27111438062997</v>
       </c>
       <c r="G12" s="6">
         <v>107.93627593042294</v>
       </c>
       <c r="H12" s="7">
         <v>106.6</v>
       </c>
       <c r="I12" s="7">
         <v>104.8</v>
       </c>
       <c r="J12" s="2">
         <v>91.6</v>
       </c>
       <c r="K12" s="7">
         <v>89.5</v>
       </c>
       <c r="L12" s="7">
         <v>89.7</v>
       </c>
-      <c r="M12" s="25">
+      <c r="M12" s="23">
         <v>87.7</v>
       </c>
-      <c r="N12" s="34">
+      <c r="N12" s="29">
         <v>141.19999999999999</v>
       </c>
-      <c r="O12" s="26">
+      <c r="O12" s="24">
         <v>122.1</v>
       </c>
-      <c r="P12" s="37">
+      <c r="P12" s="31">
         <v>113</v>
       </c>
-      <c r="Q12" s="42">
+      <c r="Q12" s="36">
         <v>109.8</v>
       </c>
-      <c r="R12" s="44">
+      <c r="R12" s="37">
         <v>109</v>
       </c>
-      <c r="S12" s="47">
+      <c r="S12" s="40">
         <v>109.8</v>
       </c>
-      <c r="T12" s="44">
+      <c r="T12" s="37">
         <v>110.8</v>
       </c>
-      <c r="U12" s="48">
+      <c r="U12" s="41">
         <v>109.3</v>
       </c>
-      <c r="V12" s="50">
+      <c r="V12" s="43">
         <v>108.9</v>
       </c>
-      <c r="W12" s="47">
+      <c r="W12" s="40">
         <v>109.9</v>
       </c>
-      <c r="X12" s="47">
+      <c r="X12" s="40">
         <v>110.7</v>
       </c>
       <c r="Y12" s="6">
         <v>108.7</v>
       </c>
-      <c r="Z12" s="48">
+      <c r="Z12" s="41">
         <v>101</v>
       </c>
-      <c r="AA12" s="48">
+      <c r="AA12" s="41">
         <v>101.3</v>
       </c>
-      <c r="AB12" s="68">
+      <c r="AB12" s="44">
         <v>101.1</v>
       </c>
-      <c r="AC12" s="6"/>
-[...6 lines deleted...]
-      <c r="AJ12" s="47"/>
+      <c r="AC12" s="44">
+        <v>101.3</v>
+      </c>
+      <c r="AD12" s="61"/>
+      <c r="AE12" s="61"/>
+      <c r="AF12" s="61"/>
+      <c r="AG12" s="41"/>
+      <c r="AH12" s="43"/>
+      <c r="AI12" s="40"/>
+      <c r="AJ12" s="40"/>
       <c r="AK12" s="6"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="2">
         <v>99.306664707671018</v>
       </c>
-      <c r="C13" s="25">
+      <c r="C13" s="23">
         <v>97.380246554078866</v>
       </c>
-      <c r="D13" s="25">
+      <c r="D13" s="23">
         <v>93.986362962028807</v>
       </c>
-      <c r="E13" s="28">
+      <c r="E13" s="25">
         <v>95.879526616292154</v>
       </c>
       <c r="F13" s="7">
         <v>97.652824039817361</v>
       </c>
       <c r="G13" s="6">
         <v>99.246086260388296</v>
       </c>
       <c r="H13" s="7">
         <v>103.7</v>
       </c>
       <c r="I13" s="7">
         <v>101.9</v>
       </c>
       <c r="J13" s="2">
         <v>107.2</v>
       </c>
       <c r="K13" s="7">
         <v>108</v>
       </c>
       <c r="L13" s="8">
         <v>109.4</v>
       </c>
-      <c r="M13" s="25">
+      <c r="M13" s="23">
         <v>111.3</v>
       </c>
-      <c r="N13" s="34">
+      <c r="N13" s="29">
         <v>104.7</v>
       </c>
-      <c r="O13" s="26">
+      <c r="O13" s="24">
         <v>101.6</v>
       </c>
-      <c r="P13" s="37">
+      <c r="P13" s="31">
         <v>101.1</v>
       </c>
-      <c r="Q13" s="42">
+      <c r="Q13" s="36">
         <v>104.2</v>
       </c>
-      <c r="R13" s="44">
+      <c r="R13" s="37">
         <v>107.2</v>
       </c>
-      <c r="S13" s="47">
+      <c r="S13" s="40">
         <v>112.7</v>
       </c>
-      <c r="T13" s="44">
+      <c r="T13" s="37">
         <v>110</v>
       </c>
-      <c r="U13" s="48">
+      <c r="U13" s="41">
         <v>107.5</v>
       </c>
-      <c r="V13" s="50">
+      <c r="V13" s="43">
         <v>105</v>
       </c>
-      <c r="W13" s="47">
+      <c r="W13" s="40">
         <v>103</v>
       </c>
-      <c r="X13" s="47">
+      <c r="X13" s="40">
         <v>105.1</v>
       </c>
       <c r="Y13" s="6">
         <v>104.6</v>
       </c>
-      <c r="Z13" s="48">
+      <c r="Z13" s="41">
         <v>99</v>
       </c>
-      <c r="AA13" s="48">
+      <c r="AA13" s="41">
         <v>100.2</v>
       </c>
-      <c r="AB13" s="68">
+      <c r="AB13" s="44">
         <v>100.3</v>
       </c>
-      <c r="AC13" s="6"/>
-[...6 lines deleted...]
-      <c r="AJ13" s="47"/>
+      <c r="AC13" s="44">
+        <v>100.2</v>
+      </c>
+      <c r="AD13" s="61"/>
+      <c r="AE13" s="61"/>
+      <c r="AF13" s="61"/>
+      <c r="AG13" s="41"/>
+      <c r="AH13" s="43"/>
+      <c r="AI13" s="40"/>
+      <c r="AJ13" s="40"/>
       <c r="AK13" s="6"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="2">
         <v>100.63826549718927</v>
       </c>
-      <c r="C14" s="25">
+      <c r="C14" s="23">
         <v>98.405800859443133</v>
       </c>
-      <c r="D14" s="25">
+      <c r="D14" s="23">
         <v>97.201510590426608</v>
       </c>
-      <c r="E14" s="28">
+      <c r="E14" s="25">
         <v>96.643569779122245</v>
       </c>
       <c r="F14" s="7">
         <v>98.510772357886822</v>
       </c>
       <c r="G14" s="6">
         <v>101.89920096567542</v>
       </c>
       <c r="H14" s="7">
         <v>97.1</v>
       </c>
       <c r="I14" s="7">
         <v>96.5</v>
       </c>
       <c r="J14" s="2">
         <v>79.900000000000006</v>
       </c>
       <c r="K14" s="7">
         <v>78.099999999999994</v>
       </c>
       <c r="L14" s="8">
         <v>80.599999999999994</v>
       </c>
-      <c r="M14" s="25">
+      <c r="M14" s="23">
         <v>84</v>
       </c>
-      <c r="N14" s="34">
+      <c r="N14" s="29">
         <v>125.8</v>
       </c>
-      <c r="O14" s="26">
+      <c r="O14" s="24">
         <v>114.4</v>
       </c>
-      <c r="P14" s="37">
+      <c r="P14" s="31">
         <v>111.4</v>
       </c>
-      <c r="Q14" s="42">
+      <c r="Q14" s="36">
         <v>110.6</v>
       </c>
-      <c r="R14" s="44">
+      <c r="R14" s="37">
         <v>110</v>
       </c>
-      <c r="S14" s="47">
+      <c r="S14" s="40">
         <v>112.2</v>
       </c>
-      <c r="T14" s="44">
+      <c r="T14" s="37">
         <v>113</v>
       </c>
-      <c r="U14" s="48">
+      <c r="U14" s="41">
         <v>110.4</v>
       </c>
-      <c r="V14" s="50">
+      <c r="V14" s="43">
         <v>106.8</v>
       </c>
-      <c r="W14" s="47">
+      <c r="W14" s="40">
         <v>105.5</v>
       </c>
-      <c r="X14" s="47">
+      <c r="X14" s="40">
         <v>104.5</v>
       </c>
       <c r="Y14" s="6">
         <v>104.1</v>
       </c>
-      <c r="Z14" s="48">
+      <c r="Z14" s="41">
         <v>100.4</v>
       </c>
-      <c r="AA14" s="48">
+      <c r="AA14" s="41">
         <v>101</v>
       </c>
-      <c r="AB14" s="68">
+      <c r="AB14" s="44">
         <v>101.6</v>
       </c>
-      <c r="AC14" s="6"/>
-[...6 lines deleted...]
-      <c r="AJ14" s="47"/>
+      <c r="AC14" s="44">
+        <v>101.6</v>
+      </c>
+      <c r="AD14" s="61"/>
+      <c r="AE14" s="61"/>
+      <c r="AF14" s="61"/>
+      <c r="AG14" s="41"/>
+      <c r="AH14" s="43"/>
+      <c r="AI14" s="40"/>
+      <c r="AJ14" s="40"/>
       <c r="AK14" s="6"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="2">
         <v>97.967986465370657</v>
       </c>
-      <c r="C15" s="25">
+      <c r="C15" s="23">
         <v>100.53499749447138</v>
       </c>
-      <c r="D15" s="25">
+      <c r="D15" s="23">
         <v>100.74603244957095</v>
       </c>
-      <c r="E15" s="28">
+      <c r="E15" s="25">
         <v>100.80705337477383</v>
       </c>
       <c r="F15" s="7">
         <v>100.51235975071704</v>
       </c>
       <c r="G15" s="6">
         <v>100.2169849461789</v>
       </c>
       <c r="H15" s="7">
         <v>100.2</v>
       </c>
       <c r="I15" s="7">
         <v>101.2</v>
       </c>
       <c r="J15" s="2">
         <v>109.4</v>
       </c>
       <c r="K15" s="7">
         <v>115.2</v>
       </c>
       <c r="L15" s="8">
         <v>132</v>
       </c>
-      <c r="M15" s="25">
+      <c r="M15" s="23">
         <v>131.19999999999999</v>
       </c>
-      <c r="N15" s="34">
+      <c r="N15" s="29">
         <v>99.7</v>
       </c>
-      <c r="O15" s="26">
+      <c r="O15" s="24">
         <v>102</v>
       </c>
-      <c r="P15" s="37">
+      <c r="P15" s="31">
         <v>101.7</v>
       </c>
-      <c r="Q15" s="42">
+      <c r="Q15" s="36">
         <v>102.5</v>
       </c>
-      <c r="R15" s="44">
+      <c r="R15" s="37">
         <v>103.6</v>
       </c>
-      <c r="S15" s="47">
+      <c r="S15" s="40">
         <v>105</v>
       </c>
-      <c r="T15" s="44">
+      <c r="T15" s="37">
         <v>104.3</v>
       </c>
-      <c r="U15" s="48">
+      <c r="U15" s="41">
         <v>102.7</v>
       </c>
-      <c r="V15" s="50">
+      <c r="V15" s="43">
         <v>90.9</v>
       </c>
-      <c r="W15" s="47">
+      <c r="W15" s="40">
         <v>92.3</v>
       </c>
-      <c r="X15" s="47">
+      <c r="X15" s="40">
         <v>104.8</v>
       </c>
       <c r="Y15" s="6">
         <v>104.2</v>
       </c>
-      <c r="Z15" s="48">
+      <c r="Z15" s="41">
         <v>100.4</v>
       </c>
-      <c r="AA15" s="48">
+      <c r="AA15" s="41">
         <v>102.7</v>
       </c>
-      <c r="AB15" s="68">
+      <c r="AB15" s="44">
         <v>104.1</v>
       </c>
-      <c r="AC15" s="6"/>
-[...6 lines deleted...]
-      <c r="AJ15" s="47"/>
+      <c r="AC15" s="44">
+        <v>104.3</v>
+      </c>
+      <c r="AD15" s="61"/>
+      <c r="AE15" s="61"/>
+      <c r="AF15" s="61"/>
+      <c r="AG15" s="41"/>
+      <c r="AH15" s="43"/>
+      <c r="AI15" s="40"/>
+      <c r="AJ15" s="40"/>
       <c r="AK15" s="6"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="2">
         <v>106.51975205657666</v>
       </c>
-      <c r="C16" s="25">
+      <c r="C16" s="23">
         <v>107.78769060201951</v>
       </c>
-      <c r="D16" s="25">
+      <c r="D16" s="23">
         <v>108.0322664977097</v>
       </c>
-      <c r="E16" s="28">
+      <c r="E16" s="25">
         <v>108.90833876326114</v>
       </c>
       <c r="F16" s="7">
         <v>109.25471057936819</v>
       </c>
       <c r="G16" s="6">
         <v>110.34191049452713</v>
       </c>
       <c r="H16" s="7">
         <v>108.4</v>
       </c>
       <c r="I16" s="7">
         <v>107.1</v>
       </c>
       <c r="J16" s="2">
         <v>104.4</v>
       </c>
       <c r="K16" s="7">
         <v>103.2</v>
       </c>
       <c r="L16" s="8">
         <v>103.8</v>
       </c>
-      <c r="M16" s="25">
+      <c r="M16" s="23">
         <v>109.6</v>
       </c>
-      <c r="N16" s="34">
+      <c r="N16" s="29">
         <v>121.6</v>
       </c>
-      <c r="O16" s="26">
+      <c r="O16" s="24">
         <v>132.6</v>
       </c>
-      <c r="P16" s="37">
+      <c r="P16" s="31">
         <v>122.9</v>
       </c>
-      <c r="Q16" s="42">
+      <c r="Q16" s="36">
         <v>116.9</v>
       </c>
-      <c r="R16" s="44">
+      <c r="R16" s="37">
         <v>115.5</v>
       </c>
-      <c r="S16" s="47">
+      <c r="S16" s="40">
         <v>113.4</v>
       </c>
-      <c r="T16" s="44">
+      <c r="T16" s="37">
         <v>110.2</v>
       </c>
-      <c r="U16" s="48">
+      <c r="U16" s="41">
         <v>110.3</v>
       </c>
-      <c r="V16" s="50">
+      <c r="V16" s="43">
         <v>109.5</v>
       </c>
-      <c r="W16" s="47">
+      <c r="W16" s="40">
         <v>108.9</v>
       </c>
-      <c r="X16" s="47">
+      <c r="X16" s="40">
         <v>109.6</v>
       </c>
       <c r="Y16" s="6">
         <v>109.5</v>
       </c>
-      <c r="Z16" s="48">
+      <c r="Z16" s="41">
         <v>101.1</v>
       </c>
-      <c r="AA16" s="48">
+      <c r="AA16" s="41">
         <v>101.6</v>
       </c>
-      <c r="AB16" s="68">
+      <c r="AB16" s="44">
         <v>103.8</v>
       </c>
-      <c r="AC16" s="6"/>
-[...6 lines deleted...]
-      <c r="AJ16" s="47"/>
+      <c r="AC16" s="44">
+        <v>103.6</v>
+      </c>
+      <c r="AD16" s="61"/>
+      <c r="AE16" s="61"/>
+      <c r="AF16" s="61"/>
+      <c r="AG16" s="41"/>
+      <c r="AH16" s="43"/>
+      <c r="AI16" s="40"/>
+      <c r="AJ16" s="40"/>
       <c r="AK16" s="6"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="2">
         <v>99.170997514299287</v>
       </c>
-      <c r="C17" s="25">
+      <c r="C17" s="23">
         <v>101.88479587985371</v>
       </c>
-      <c r="D17" s="25">
+      <c r="D17" s="23">
         <v>103.93071152601846</v>
       </c>
-      <c r="E17" s="28">
+      <c r="E17" s="25">
         <v>104.92561236848006</v>
       </c>
       <c r="F17" s="7">
         <v>106.19783514389863</v>
       </c>
       <c r="G17" s="6">
         <v>105.12215484728897</v>
       </c>
       <c r="H17" s="7">
         <v>105.4</v>
       </c>
       <c r="I17" s="7">
         <v>107.5</v>
       </c>
       <c r="J17" s="2">
         <v>111.3</v>
       </c>
       <c r="K17" s="7">
         <v>109.3</v>
       </c>
       <c r="L17" s="8">
         <v>109.9</v>
       </c>
-      <c r="M17" s="25">
+      <c r="M17" s="23">
         <v>110.1</v>
       </c>
-      <c r="N17" s="34">
+      <c r="N17" s="29">
         <v>99.6</v>
       </c>
-      <c r="O17" s="26">
+      <c r="O17" s="24">
         <v>101.3</v>
       </c>
-      <c r="P17" s="37">
+      <c r="P17" s="31">
         <v>102</v>
       </c>
-      <c r="Q17" s="42">
+      <c r="Q17" s="36">
         <v>103.7</v>
       </c>
-      <c r="R17" s="44">
+      <c r="R17" s="37">
         <v>103.2</v>
       </c>
-      <c r="S17" s="47">
+      <c r="S17" s="40">
         <v>102</v>
       </c>
-      <c r="T17" s="44">
+      <c r="T17" s="37">
         <v>102.1</v>
       </c>
-      <c r="U17" s="48">
+      <c r="U17" s="41">
         <v>101.3</v>
       </c>
-      <c r="V17" s="50">
+      <c r="V17" s="43">
         <v>99.7</v>
       </c>
-      <c r="W17" s="47">
+      <c r="W17" s="40">
         <v>100.2</v>
       </c>
-      <c r="X17" s="47">
+      <c r="X17" s="40">
         <v>100.3</v>
       </c>
       <c r="Y17" s="6">
         <v>99.8</v>
       </c>
-      <c r="Z17" s="48">
+      <c r="Z17" s="41">
         <v>90.3</v>
       </c>
-      <c r="AA17" s="48">
+      <c r="AA17" s="41">
         <v>92.4</v>
       </c>
-      <c r="AB17" s="68">
+      <c r="AB17" s="44">
         <v>101.6</v>
       </c>
-      <c r="AC17" s="6"/>
-[...6 lines deleted...]
-      <c r="AJ17" s="47"/>
+      <c r="AC17" s="44">
+        <v>102.1</v>
+      </c>
+      <c r="AD17" s="61"/>
+      <c r="AE17" s="61"/>
+      <c r="AF17" s="61"/>
+      <c r="AG17" s="41"/>
+      <c r="AH17" s="43"/>
+      <c r="AI17" s="40"/>
+      <c r="AJ17" s="40"/>
       <c r="AK17" s="6"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="2">
         <v>108.07726129257382</v>
       </c>
-      <c r="C18" s="25">
+      <c r="C18" s="23">
         <v>104.11162428366882</v>
       </c>
-      <c r="D18" s="25">
+      <c r="D18" s="23">
         <v>95.399258553818868</v>
       </c>
-      <c r="E18" s="28">
+      <c r="E18" s="25">
         <v>97.612902896965664</v>
       </c>
       <c r="F18" s="7">
         <v>99.650460538593876</v>
       </c>
       <c r="G18" s="6">
         <v>101.21433609455832</v>
       </c>
       <c r="H18" s="7">
         <v>96.2</v>
       </c>
       <c r="I18" s="7">
         <v>99.8</v>
       </c>
       <c r="J18" s="2">
         <v>137.19999999999999</v>
       </c>
       <c r="K18" s="7">
         <v>132.6</v>
       </c>
       <c r="L18" s="8">
         <v>113.5</v>
       </c>
-      <c r="M18" s="25">
+      <c r="M18" s="23">
         <v>113.5</v>
       </c>
-      <c r="N18" s="34">
+      <c r="N18" s="29">
         <v>147.1</v>
       </c>
-      <c r="O18" s="26">
+      <c r="O18" s="24">
         <v>122.9</v>
       </c>
-      <c r="P18" s="37">
+      <c r="P18" s="31">
         <v>107.7</v>
       </c>
-      <c r="Q18" s="42">
+      <c r="Q18" s="36">
         <v>112.3</v>
       </c>
-      <c r="R18" s="44">
+      <c r="R18" s="37">
         <v>112.9</v>
       </c>
-      <c r="S18" s="47">
+      <c r="S18" s="40">
         <v>109.1</v>
       </c>
-      <c r="T18" s="44">
+      <c r="T18" s="37">
         <v>104.4</v>
       </c>
-      <c r="U18" s="48">
+      <c r="U18" s="41">
         <v>104.7</v>
       </c>
-      <c r="V18" s="50">
+      <c r="V18" s="43">
         <v>96.4</v>
       </c>
-      <c r="W18" s="47">
+      <c r="W18" s="40">
         <v>93.7</v>
       </c>
-      <c r="X18" s="47">
+      <c r="X18" s="40">
         <v>104.9</v>
       </c>
       <c r="Y18" s="6">
         <v>96</v>
       </c>
-      <c r="Z18" s="48">
+      <c r="Z18" s="41">
         <v>99.9</v>
       </c>
-      <c r="AA18" s="48">
+      <c r="AA18" s="41">
         <v>100.1</v>
       </c>
-      <c r="AB18" s="68">
+      <c r="AB18" s="44">
         <v>100.2</v>
       </c>
-      <c r="AC18" s="6"/>
-[...6 lines deleted...]
-      <c r="AJ18" s="47"/>
+      <c r="AC18" s="44">
+        <v>100.3</v>
+      </c>
+      <c r="AD18" s="61"/>
+      <c r="AE18" s="61"/>
+      <c r="AF18" s="61"/>
+      <c r="AG18" s="41"/>
+      <c r="AH18" s="43"/>
+      <c r="AI18" s="40"/>
+      <c r="AJ18" s="40"/>
       <c r="AK18" s="6"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>131.91319095200751</v>
       </c>
-      <c r="C19" s="25">
+      <c r="C19" s="23">
         <v>114.91344119094984</v>
       </c>
-      <c r="D19" s="25">
+      <c r="D19" s="23">
         <v>109.13583568072754</v>
       </c>
-      <c r="E19" s="28">
+      <c r="E19" s="25">
         <v>104.87474287141549</v>
       </c>
       <c r="F19" s="7">
         <v>100.85499903114372</v>
       </c>
       <c r="G19" s="6">
         <v>101.31854802824837</v>
       </c>
       <c r="H19" s="7">
         <v>100.7</v>
       </c>
       <c r="I19" s="7">
         <v>107.3</v>
       </c>
       <c r="J19" s="2">
         <v>142.80000000000001</v>
       </c>
       <c r="K19" s="7">
         <v>137.5</v>
       </c>
       <c r="L19" s="8">
         <v>112.8</v>
       </c>
-      <c r="M19" s="25">
+      <c r="M19" s="23">
         <v>115.4</v>
       </c>
-      <c r="N19" s="34">
+      <c r="N19" s="29">
         <v>90.5</v>
       </c>
-      <c r="O19" s="26">
+      <c r="O19" s="24">
         <v>101.8</v>
       </c>
-      <c r="P19" s="37">
+      <c r="P19" s="31">
         <v>100</v>
       </c>
-      <c r="Q19" s="42">
+      <c r="Q19" s="36">
         <v>103.9</v>
       </c>
-      <c r="R19" s="44">
+      <c r="R19" s="37">
         <v>102.8</v>
       </c>
-      <c r="S19" s="47">
+      <c r="S19" s="40">
         <v>100</v>
       </c>
-      <c r="T19" s="44">
+      <c r="T19" s="37">
         <v>99.7</v>
       </c>
-      <c r="U19" s="48">
+      <c r="U19" s="41">
         <v>97.9</v>
       </c>
-      <c r="V19" s="50">
+      <c r="V19" s="43">
         <v>98.7</v>
       </c>
-      <c r="W19" s="47">
+      <c r="W19" s="40">
         <v>100.8</v>
       </c>
-      <c r="X19" s="47">
+      <c r="X19" s="40">
         <v>103.6</v>
       </c>
       <c r="Y19" s="6">
         <v>102.9</v>
       </c>
-      <c r="Z19" s="48">
+      <c r="Z19" s="41">
         <v>110.5</v>
       </c>
-      <c r="AA19" s="48">
+      <c r="AA19" s="41">
         <v>111.3</v>
       </c>
-      <c r="AB19" s="68">
+      <c r="AB19" s="44">
         <v>106.4</v>
       </c>
-      <c r="AC19" s="6"/>
-[...6 lines deleted...]
-      <c r="AJ19" s="47"/>
+      <c r="AC19" s="44">
+        <v>105.8</v>
+      </c>
+      <c r="AD19" s="61"/>
+      <c r="AE19" s="61"/>
+      <c r="AF19" s="61"/>
+      <c r="AG19" s="41"/>
+      <c r="AH19" s="43"/>
+      <c r="AI19" s="40"/>
+      <c r="AJ19" s="40"/>
       <c r="AK19" s="6"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="15"/>
-      <c r="B20" s="16"/>
-[...6 lines deleted...]
-      <c r="I20" s="16"/>
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="15"/>
     </row>
     <row r="21" spans="1:37" ht="21" customHeight="1">
-      <c r="A21" s="56" t="s">
+      <c r="A21" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="56"/>
-[...10 lines deleted...]
-      <c r="M21" s="56"/>
+      <c r="B21" s="51"/>
+      <c r="C21" s="51"/>
+      <c r="D21" s="51"/>
+      <c r="E21" s="51"/>
+      <c r="F21" s="51"/>
+      <c r="G21" s="51"/>
+      <c r="H21" s="51"/>
+      <c r="I21" s="51"/>
+      <c r="J21" s="51"/>
+      <c r="K21" s="51"/>
+      <c r="L21" s="51"/>
+      <c r="M21" s="51"/>
     </row>
     <row r="22" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A22" s="57" t="s">
+      <c r="A22" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="57"/>
-[...11 lines deleted...]
-      <c r="N22" s="30"/>
+      <c r="B22" s="50"/>
+      <c r="C22" s="50"/>
+      <c r="D22" s="50"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="50"/>
+      <c r="G22" s="50"/>
+      <c r="H22" s="50"/>
+      <c r="I22" s="50"/>
+      <c r="J22" s="50"/>
+      <c r="K22" s="50"/>
+      <c r="L22" s="50"/>
+      <c r="M22" s="50"/>
+      <c r="N22"/>
     </row>
     <row r="23" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="60"/>
-      <c r="B23" s="52" t="s">
+      <c r="A23" s="48"/>
+      <c r="B23" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="C23" s="53"/>
-[...10 lines deleted...]
-      <c r="N23" s="52" t="s">
+      <c r="C23" s="46"/>
+      <c r="D23" s="46"/>
+      <c r="E23" s="46"/>
+      <c r="F23" s="46"/>
+      <c r="G23" s="46"/>
+      <c r="H23" s="46"/>
+      <c r="I23" s="46"/>
+      <c r="J23" s="46"/>
+      <c r="K23" s="46"/>
+      <c r="L23" s="46"/>
+      <c r="M23" s="47"/>
+      <c r="N23" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="O23" s="53"/>
-[...10 lines deleted...]
-      <c r="Z23" s="52" t="s">
+      <c r="O23" s="46"/>
+      <c r="P23" s="46"/>
+      <c r="Q23" s="46"/>
+      <c r="R23" s="46"/>
+      <c r="S23" s="46"/>
+      <c r="T23" s="46"/>
+      <c r="U23" s="46"/>
+      <c r="V23" s="46"/>
+      <c r="W23" s="46"/>
+      <c r="X23" s="46"/>
+      <c r="Y23" s="47"/>
+      <c r="Z23" s="45" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="53"/>
-[...9 lines deleted...]
-      <c r="AK23" s="54"/>
+      <c r="AA23" s="46"/>
+      <c r="AB23" s="46"/>
+      <c r="AC23" s="46"/>
+      <c r="AD23" s="46"/>
+      <c r="AE23" s="46"/>
+      <c r="AF23" s="46"/>
+      <c r="AG23" s="46"/>
+      <c r="AH23" s="46"/>
+      <c r="AI23" s="46"/>
+      <c r="AJ23" s="46"/>
+      <c r="AK23" s="47"/>
     </row>
     <row r="24" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A24" s="61"/>
+      <c r="A24" s="49"/>
       <c r="B24" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I24" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="10" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="11" t="s">
         <v>28</v>
       </c>
       <c r="L24" s="11" t="s">
         <v>29</v>
       </c>
       <c r="M24" s="11" t="s">
         <v>32</v>
       </c>
       <c r="N24" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="O24" s="36" t="s">
+      <c r="O24" s="30" t="s">
         <v>20</v>
       </c>
       <c r="P24" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="Q24" s="41" t="s">
+      <c r="Q24" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="R24" s="45" t="s">
+      <c r="R24" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="S24" s="46" t="s">
+      <c r="S24" s="39" t="s">
         <v>24</v>
       </c>
       <c r="T24" s="10" t="s">
         <v>25</v>
       </c>
       <c r="U24" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="V24" s="45" t="s">
+      <c r="V24" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="W24" s="46" t="s">
+      <c r="W24" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="X24" s="46" t="s">
+      <c r="X24" s="39" t="s">
         <v>29</v>
       </c>
       <c r="Y24" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Z24" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AA24" s="45" t="s">
+      <c r="AA24" s="38" t="s">
         <v>20</v>
       </c>
       <c r="AB24" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="AC24" s="41" t="s">
+      <c r="AC24" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="AD24" s="45" t="s">
+      <c r="AD24" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="AE24" s="46" t="s">
+      <c r="AE24" s="39" t="s">
         <v>24</v>
       </c>
       <c r="AF24" s="10" t="s">
         <v>25</v>
       </c>
       <c r="AG24" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AH24" s="45" t="s">
+      <c r="AH24" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="AI24" s="46" t="s">
+      <c r="AI24" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="AJ24" s="46" t="s">
+      <c r="AJ24" s="39" t="s">
         <v>29</v>
       </c>
       <c r="AK24" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:37" s="13" customFormat="1">
       <c r="A25" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="2">
         <v>101.80355569400088</v>
       </c>
-      <c r="C25" s="25">
+      <c r="C25" s="23">
         <v>101.98882045712527</v>
       </c>
-      <c r="D25" s="27">
+      <c r="D25" s="25">
         <v>101.92906983870853</v>
       </c>
-      <c r="E25" s="27">
+      <c r="E25" s="25">
         <v>102.60193426186581</v>
       </c>
       <c r="F25" s="4">
         <v>102.97633689999029</v>
       </c>
       <c r="G25" s="3">
         <v>102.9480457667453</v>
       </c>
       <c r="H25" s="4">
         <v>102.9</v>
       </c>
       <c r="I25" s="4">
         <v>105.6</v>
       </c>
-      <c r="J25" s="32">
+      <c r="J25" s="2">
         <v>112.5</v>
       </c>
       <c r="K25" s="7">
         <v>109.3</v>
       </c>
       <c r="L25" s="8">
         <v>107.9</v>
       </c>
-      <c r="M25" s="25">
+      <c r="M25" s="23">
         <v>108.7</v>
       </c>
-      <c r="N25" s="34">
+      <c r="N25" s="29">
         <v>102</v>
       </c>
-      <c r="O25" s="26">
+      <c r="O25" s="24">
         <v>103.3</v>
       </c>
-      <c r="P25" s="37">
+      <c r="P25" s="31">
         <v>104</v>
       </c>
-      <c r="Q25" s="43">
+      <c r="Q25" s="23">
         <v>105.3</v>
       </c>
-      <c r="R25" s="44">
+      <c r="R25" s="37">
         <v>105</v>
       </c>
-      <c r="S25" s="47">
+      <c r="S25" s="40">
         <v>104.8</v>
       </c>
-      <c r="T25" s="44">
+      <c r="T25" s="37">
         <v>104</v>
       </c>
-      <c r="U25" s="48">
+      <c r="U25" s="41">
         <v>102.8</v>
       </c>
-      <c r="V25" s="50">
+      <c r="V25" s="43">
         <v>100.9</v>
       </c>
-      <c r="W25" s="47">
+      <c r="W25" s="40">
         <v>101.1</v>
       </c>
-      <c r="X25" s="42">
+      <c r="X25" s="36">
         <v>103.2</v>
       </c>
       <c r="Y25" s="6">
         <v>102</v>
       </c>
-      <c r="Z25" s="38">
+      <c r="Z25" s="32">
         <v>95.6</v>
       </c>
-      <c r="AA25" s="48">
+      <c r="AA25" s="41">
         <v>97.5</v>
       </c>
-      <c r="AB25" s="68">
+      <c r="AB25" s="44">
         <v>101.9</v>
       </c>
-      <c r="AC25" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ25" s="47"/>
+      <c r="AC25" s="44">
+        <v>102.1</v>
+      </c>
+      <c r="AD25" s="37"/>
+      <c r="AE25" s="40"/>
+      <c r="AF25" s="37"/>
+      <c r="AG25" s="41"/>
+      <c r="AH25" s="43"/>
+      <c r="AI25" s="40"/>
+      <c r="AJ25" s="40"/>
       <c r="AK25" s="6"/>
     </row>
     <row r="26" spans="1:37" s="13" customFormat="1">
       <c r="A26" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="2">
         <v>46.228329655925471</v>
       </c>
-      <c r="C26" s="25">
+      <c r="C26" s="23">
         <v>43.377772494632403</v>
       </c>
-      <c r="D26" s="27">
+      <c r="D26" s="25">
         <v>46.665887702202561</v>
       </c>
-      <c r="E26" s="27">
+      <c r="E26" s="25">
         <v>52.119652225813361</v>
       </c>
       <c r="F26" s="7">
         <v>58.333815956273327</v>
       </c>
       <c r="G26" s="6">
         <v>62.363753213104964</v>
       </c>
       <c r="H26" s="7">
         <v>78.599999999999994</v>
       </c>
       <c r="I26" s="7">
         <v>89.1</v>
       </c>
-      <c r="J26" s="32">
+      <c r="J26" s="2">
         <v>99</v>
       </c>
       <c r="K26" s="7">
         <v>97.8</v>
       </c>
       <c r="L26" s="8">
         <v>100.9</v>
       </c>
-      <c r="M26" s="25">
+      <c r="M26" s="23">
         <v>105.1</v>
       </c>
-      <c r="N26" s="34">
+      <c r="N26" s="29">
         <v>91.8</v>
       </c>
-      <c r="O26" s="26">
+      <c r="O26" s="24">
         <v>103.1</v>
       </c>
-      <c r="P26" s="37">
+      <c r="P26" s="31">
         <v>123.2</v>
       </c>
-      <c r="Q26" s="43">
+      <c r="Q26" s="23">
         <v>112.2</v>
       </c>
-      <c r="R26" s="44">
+      <c r="R26" s="37">
         <v>100.7</v>
       </c>
-      <c r="S26" s="47">
+      <c r="S26" s="40">
         <v>103</v>
       </c>
-      <c r="T26" s="44">
+      <c r="T26" s="37">
         <v>101.6</v>
       </c>
-      <c r="U26" s="48">
+      <c r="U26" s="41">
         <v>103.7</v>
       </c>
-      <c r="V26" s="50">
+      <c r="V26" s="43">
         <v>102.2</v>
       </c>
-      <c r="W26" s="47">
+      <c r="W26" s="40">
         <v>102</v>
       </c>
-      <c r="X26" s="42">
+      <c r="X26" s="36">
         <v>102.1</v>
       </c>
       <c r="Y26" s="6">
         <v>101</v>
       </c>
-      <c r="Z26" s="38">
+      <c r="Z26" s="32">
         <v>101.8</v>
       </c>
-      <c r="AA26" s="48">
+      <c r="AA26" s="41">
         <v>123.6</v>
       </c>
-      <c r="AB26" s="68">
+      <c r="AB26" s="44">
         <v>115.5</v>
       </c>
-      <c r="AC26" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ26" s="47"/>
+      <c r="AC26" s="44">
+        <v>104</v>
+      </c>
+      <c r="AD26" s="37"/>
+      <c r="AE26" s="40"/>
+      <c r="AF26" s="37"/>
+      <c r="AG26" s="41"/>
+      <c r="AH26" s="43"/>
+      <c r="AI26" s="40"/>
+      <c r="AJ26" s="40"/>
       <c r="AK26" s="6"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="2">
         <v>99.765731536963784</v>
       </c>
-      <c r="C27" s="25">
+      <c r="C27" s="23">
         <v>99.328985391463249</v>
       </c>
-      <c r="D27" s="27">
+      <c r="D27" s="25">
         <v>96.082360544722718</v>
       </c>
-      <c r="E27" s="27">
+      <c r="E27" s="25">
         <v>96.178479691373013</v>
       </c>
       <c r="F27" s="7">
         <v>100.65554602204145</v>
       </c>
       <c r="G27" s="6">
         <v>100.69410122509512</v>
       </c>
       <c r="H27" s="7">
         <v>102.1</v>
       </c>
       <c r="I27" s="7">
         <v>102.4</v>
       </c>
-      <c r="J27" s="32">
+      <c r="J27" s="2">
         <v>143</v>
       </c>
       <c r="K27" s="7">
         <v>145.69999999999999</v>
       </c>
       <c r="L27" s="8">
         <v>147.30000000000001</v>
       </c>
-      <c r="M27" s="25">
+      <c r="M27" s="23">
         <v>146.80000000000001</v>
       </c>
-      <c r="N27" s="34">
+      <c r="N27" s="29">
         <v>132.69999999999999</v>
       </c>
-      <c r="O27" s="26">
+      <c r="O27" s="24">
         <v>116</v>
       </c>
-      <c r="P27" s="37">
+      <c r="P27" s="31">
         <v>114.1</v>
       </c>
-      <c r="Q27" s="43">
+      <c r="Q27" s="23">
         <v>121.5</v>
       </c>
-      <c r="R27" s="44">
+      <c r="R27" s="37">
         <v>124.9</v>
       </c>
-      <c r="S27" s="47">
+      <c r="S27" s="40">
         <v>117.6</v>
       </c>
-      <c r="T27" s="44">
+      <c r="T27" s="37">
         <v>107.7</v>
       </c>
-      <c r="U27" s="48">
+      <c r="U27" s="41">
         <v>103.4</v>
       </c>
-      <c r="V27" s="50">
+      <c r="V27" s="43">
         <v>100.7</v>
       </c>
-      <c r="W27" s="47">
+      <c r="W27" s="40">
         <v>100.4</v>
       </c>
-      <c r="X27" s="42">
+      <c r="X27" s="36">
         <v>102.2</v>
       </c>
       <c r="Y27" s="6">
         <v>99.8</v>
       </c>
-      <c r="Z27" s="48">
+      <c r="Z27" s="41">
         <v>96.9</v>
       </c>
-      <c r="AA27" s="48">
+      <c r="AA27" s="41">
         <v>98.6</v>
       </c>
-      <c r="AB27" s="68">
+      <c r="AB27" s="44">
         <v>100.8</v>
       </c>
-      <c r="AC27" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ27" s="47"/>
+      <c r="AC27" s="44">
+        <v>100.7</v>
+      </c>
+      <c r="AD27" s="37"/>
+      <c r="AE27" s="40"/>
+      <c r="AF27" s="37"/>
+      <c r="AG27" s="41"/>
+      <c r="AH27" s="43"/>
+      <c r="AI27" s="40"/>
+      <c r="AJ27" s="40"/>
       <c r="AK27" s="6"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="2">
         <v>107.22428589684681</v>
       </c>
-      <c r="C28" s="25">
+      <c r="C28" s="23">
         <v>105.10639890957714</v>
       </c>
-      <c r="D28" s="27">
+      <c r="D28" s="25">
         <v>104.58355593705082</v>
       </c>
-      <c r="E28" s="27">
+      <c r="E28" s="25">
         <v>101.79494716481983</v>
       </c>
       <c r="F28" s="7">
         <v>101.25325007475745</v>
       </c>
       <c r="G28" s="6">
         <v>99.822484670222622</v>
       </c>
       <c r="H28" s="7">
         <v>101.9</v>
       </c>
       <c r="I28" s="7">
         <v>115.1</v>
       </c>
-      <c r="J28" s="32">
+      <c r="J28" s="2">
         <v>122.9</v>
       </c>
       <c r="K28" s="7">
         <v>115.7</v>
       </c>
       <c r="L28" s="8">
         <v>111.9</v>
       </c>
-      <c r="M28" s="25">
+      <c r="M28" s="23">
         <v>113.1</v>
       </c>
-      <c r="N28" s="34">
+      <c r="N28" s="29">
         <v>80.8</v>
       </c>
-      <c r="O28" s="26">
+      <c r="O28" s="24">
         <v>87.5</v>
       </c>
-      <c r="P28" s="37">
+      <c r="P28" s="31">
         <v>100</v>
       </c>
-      <c r="Q28" s="43">
+      <c r="Q28" s="23">
         <v>101.7</v>
       </c>
-      <c r="R28" s="44">
+      <c r="R28" s="37">
         <v>100.5</v>
       </c>
-      <c r="S28" s="47">
+      <c r="S28" s="40">
         <v>100.3</v>
       </c>
-      <c r="T28" s="44">
+      <c r="T28" s="37">
         <v>100.6</v>
       </c>
-      <c r="U28" s="48">
+      <c r="U28" s="41">
         <v>98</v>
       </c>
-      <c r="V28" s="50">
+      <c r="V28" s="43">
         <v>100.8</v>
       </c>
-      <c r="W28" s="47">
+      <c r="W28" s="40">
         <v>100.3</v>
       </c>
-      <c r="X28" s="42">
+      <c r="X28" s="36">
         <v>102.9</v>
       </c>
       <c r="Y28" s="6">
         <v>103.3</v>
       </c>
-      <c r="Z28" s="48">
+      <c r="Z28" s="41">
         <v>100</v>
       </c>
-      <c r="AA28" s="48">
+      <c r="AA28" s="41">
         <v>100.8</v>
       </c>
-      <c r="AB28" s="68">
+      <c r="AB28" s="44">
         <v>100</v>
       </c>
-      <c r="AC28" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ28" s="47"/>
+      <c r="AC28" s="44">
+        <v>100</v>
+      </c>
+      <c r="AD28" s="37"/>
+      <c r="AE28" s="40"/>
+      <c r="AF28" s="37"/>
+      <c r="AG28" s="41"/>
+      <c r="AH28" s="43"/>
+      <c r="AI28" s="40"/>
+      <c r="AJ28" s="40"/>
       <c r="AK28" s="6"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B29" s="2">
         <v>100.63015237947089</v>
       </c>
-      <c r="C29" s="25">
+      <c r="C29" s="23">
         <v>101.90404430270131</v>
       </c>
-      <c r="D29" s="27">
+      <c r="D29" s="25">
         <v>102.09695751258965</v>
       </c>
-      <c r="E29" s="27">
+      <c r="E29" s="25">
         <v>102.05214050508893</v>
       </c>
       <c r="F29" s="7">
         <v>102.08114308394374</v>
       </c>
       <c r="G29" s="6">
         <v>102.32688647014467</v>
       </c>
       <c r="H29" s="7">
         <v>101.4</v>
       </c>
       <c r="I29" s="7">
         <v>100.3</v>
       </c>
-      <c r="J29" s="32">
+      <c r="J29" s="2">
         <v>83.9</v>
       </c>
       <c r="K29" s="7">
         <v>83</v>
       </c>
       <c r="L29" s="8">
         <v>86.3</v>
       </c>
-      <c r="M29" s="25">
+      <c r="M29" s="23">
         <v>81.7</v>
       </c>
-      <c r="N29" s="34">
+      <c r="N29" s="29">
         <v>105.9</v>
       </c>
-      <c r="O29" s="26">
+      <c r="O29" s="24">
         <v>104.7</v>
       </c>
-      <c r="P29" s="37">
+      <c r="P29" s="31">
         <v>104.1</v>
       </c>
-      <c r="Q29" s="43">
+      <c r="Q29" s="23">
         <v>103.8</v>
       </c>
-      <c r="R29" s="44">
+      <c r="R29" s="37">
         <v>103.6</v>
       </c>
-      <c r="S29" s="47">
+      <c r="S29" s="40">
         <v>103.4</v>
       </c>
-      <c r="T29" s="44">
+      <c r="T29" s="37">
         <v>104.2</v>
       </c>
-      <c r="U29" s="48">
+      <c r="U29" s="41">
         <v>103.7</v>
       </c>
-      <c r="V29" s="50">
+      <c r="V29" s="43">
         <v>105.5</v>
       </c>
-      <c r="W29" s="47">
+      <c r="W29" s="40">
         <v>104.5</v>
       </c>
-      <c r="X29" s="42">
+      <c r="X29" s="36">
         <v>103.2</v>
       </c>
       <c r="Y29" s="6">
         <v>99.2</v>
       </c>
-      <c r="Z29" s="48">
+      <c r="Z29" s="41">
         <v>100.3</v>
       </c>
-      <c r="AA29" s="48">
+      <c r="AA29" s="41">
         <v>100.9</v>
       </c>
-      <c r="AB29" s="68">
+      <c r="AB29" s="44">
         <v>100.8</v>
       </c>
-      <c r="AC29" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ29" s="47"/>
+      <c r="AC29" s="44">
+        <v>101.6</v>
+      </c>
+      <c r="AD29" s="37"/>
+      <c r="AE29" s="40"/>
+      <c r="AF29" s="37"/>
+      <c r="AG29" s="41"/>
+      <c r="AH29" s="43"/>
+      <c r="AI29" s="40"/>
+      <c r="AJ29" s="40"/>
       <c r="AK29" s="6"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="2">
         <v>85.928960216943466</v>
       </c>
-      <c r="C30" s="25">
+      <c r="C30" s="23">
         <v>95.983498448365623</v>
       </c>
-      <c r="D30" s="27">
+      <c r="D30" s="25">
         <v>99.438427526249995</v>
       </c>
-      <c r="E30" s="27">
+      <c r="E30" s="25">
         <v>101.83019444082582</v>
       </c>
       <c r="F30" s="7">
         <v>104.32942446604802</v>
       </c>
       <c r="G30" s="6">
         <v>103.12518528865225</v>
       </c>
       <c r="H30" s="7">
         <v>103.5</v>
       </c>
       <c r="I30" s="7">
         <v>102.5</v>
       </c>
-      <c r="J30" s="32">
+      <c r="J30" s="2">
         <v>125.5</v>
       </c>
       <c r="K30" s="7">
         <v>116.5</v>
       </c>
       <c r="L30" s="8">
         <v>117.8</v>
       </c>
-      <c r="M30" s="25">
+      <c r="M30" s="23">
         <v>118.7</v>
       </c>
-      <c r="N30" s="34">
+      <c r="N30" s="29">
         <v>105.1</v>
       </c>
-      <c r="O30" s="26">
+      <c r="O30" s="24">
         <v>98.8</v>
       </c>
-      <c r="P30" s="37">
+      <c r="P30" s="31">
         <v>103.1</v>
       </c>
-      <c r="Q30" s="43">
+      <c r="Q30" s="23">
         <v>103.9</v>
       </c>
-      <c r="R30" s="44">
+      <c r="R30" s="37">
         <v>105.4</v>
       </c>
-      <c r="S30" s="47">
+      <c r="S30" s="40">
         <v>108.7</v>
       </c>
-      <c r="T30" s="44">
+      <c r="T30" s="37">
         <v>102.9</v>
       </c>
-      <c r="U30" s="48">
+      <c r="U30" s="41">
         <v>103.7</v>
       </c>
-      <c r="V30" s="50">
+      <c r="V30" s="43">
         <v>96</v>
       </c>
-      <c r="W30" s="47">
+      <c r="W30" s="40">
         <v>97</v>
       </c>
-      <c r="X30" s="42">
+      <c r="X30" s="36">
         <v>100.4</v>
       </c>
       <c r="Y30" s="6">
         <v>100.4</v>
       </c>
-      <c r="Z30" s="48">
+      <c r="Z30" s="41">
         <v>100.2</v>
       </c>
-      <c r="AA30" s="48">
+      <c r="AA30" s="41">
         <v>100.7</v>
       </c>
-      <c r="AB30" s="68">
+      <c r="AB30" s="44">
         <v>100.5</v>
       </c>
-      <c r="AC30" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ30" s="47"/>
+      <c r="AC30" s="44">
+        <v>101.6</v>
+      </c>
+      <c r="AD30" s="37"/>
+      <c r="AE30" s="40"/>
+      <c r="AF30" s="37"/>
+      <c r="AG30" s="41"/>
+      <c r="AH30" s="43"/>
+      <c r="AI30" s="40"/>
+      <c r="AJ30" s="40"/>
       <c r="AK30" s="6"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="2">
         <v>137.43197154363583</v>
       </c>
-      <c r="C31" s="25">
+      <c r="C31" s="23">
         <v>118.68934729361369</v>
       </c>
-      <c r="D31" s="27">
+      <c r="D31" s="25">
         <v>108.73420482596055</v>
       </c>
-      <c r="E31" s="27">
+      <c r="E31" s="25">
         <v>118.14501665578476</v>
       </c>
       <c r="F31" s="7">
         <v>109.27160896927781</v>
       </c>
       <c r="G31" s="6">
         <v>108.70605128160314</v>
       </c>
       <c r="H31" s="7">
         <v>107.1</v>
       </c>
       <c r="I31" s="7">
         <v>105.1</v>
       </c>
-      <c r="J31" s="32">
+      <c r="J31" s="2">
         <v>91.3</v>
       </c>
       <c r="K31" s="7">
         <v>89.2</v>
       </c>
       <c r="L31" s="8">
         <v>89.4</v>
       </c>
-      <c r="M31" s="25">
+      <c r="M31" s="23">
         <v>87.3</v>
       </c>
-      <c r="N31" s="34">
+      <c r="N31" s="29">
         <v>149</v>
       </c>
-      <c r="O31" s="26">
+      <c r="O31" s="24">
         <v>126.4</v>
       </c>
-      <c r="P31" s="37">
+      <c r="P31" s="31">
         <v>114.9</v>
       </c>
-      <c r="Q31" s="43">
+      <c r="Q31" s="23">
         <v>111</v>
       </c>
-      <c r="R31" s="44">
+      <c r="R31" s="37">
         <v>110.1</v>
       </c>
-      <c r="S31" s="47">
+      <c r="S31" s="40">
         <v>110.9</v>
       </c>
-      <c r="T31" s="44">
+      <c r="T31" s="37">
         <v>111.8</v>
       </c>
-      <c r="U31" s="48">
+      <c r="U31" s="41">
         <v>110</v>
       </c>
-      <c r="V31" s="50">
+      <c r="V31" s="43">
         <v>109.3</v>
       </c>
-      <c r="W31" s="47">
+      <c r="W31" s="40">
         <v>110.3</v>
       </c>
-      <c r="X31" s="42">
+      <c r="X31" s="36">
         <v>111.2</v>
       </c>
       <c r="Y31" s="6">
         <v>109</v>
       </c>
-      <c r="Z31" s="48">
+      <c r="Z31" s="41">
         <v>101.1</v>
       </c>
-      <c r="AA31" s="48">
+      <c r="AA31" s="41">
         <v>101.5</v>
       </c>
-      <c r="AB31" s="68">
+      <c r="AB31" s="44">
         <v>101.3</v>
       </c>
-      <c r="AC31" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ31" s="47"/>
+      <c r="AC31" s="44">
+        <v>101.4</v>
+      </c>
+      <c r="AD31" s="37"/>
+      <c r="AE31" s="40"/>
+      <c r="AF31" s="37"/>
+      <c r="AG31" s="41"/>
+      <c r="AH31" s="43"/>
+      <c r="AI31" s="40"/>
+      <c r="AJ31" s="40"/>
       <c r="AK31" s="6"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="2">
         <v>99.298789012812662</v>
       </c>
-      <c r="C32" s="25">
+      <c r="C32" s="23">
         <v>97.355039013277505</v>
       </c>
-      <c r="D32" s="27">
+      <c r="D32" s="25">
         <v>93.874767677414397</v>
       </c>
-      <c r="E32" s="27">
+      <c r="E32" s="25">
         <v>95.803401373804974</v>
       </c>
       <c r="F32" s="7">
         <v>97.609025477762628</v>
       </c>
       <c r="G32" s="6">
         <v>99.234086479785105</v>
       </c>
       <c r="H32" s="7">
         <v>103.7</v>
       </c>
       <c r="I32" s="7">
         <v>101.9</v>
       </c>
-      <c r="J32" s="32">
+      <c r="J32" s="2">
         <v>107.2</v>
       </c>
       <c r="K32" s="7">
         <v>108</v>
       </c>
       <c r="L32" s="8">
         <v>109.4</v>
       </c>
-      <c r="M32" s="25">
+      <c r="M32" s="23">
         <v>111.4</v>
       </c>
-      <c r="N32" s="34">
+      <c r="N32" s="29">
         <v>104.8</v>
       </c>
-      <c r="O32" s="26">
+      <c r="O32" s="24">
         <v>101.6</v>
       </c>
-      <c r="P32" s="37">
+      <c r="P32" s="31">
         <v>101.1</v>
       </c>
-      <c r="Q32" s="43">
+      <c r="Q32" s="23">
         <v>104.3</v>
       </c>
-      <c r="R32" s="44">
+      <c r="R32" s="37">
         <v>107.3</v>
       </c>
-      <c r="S32" s="47">
+      <c r="S32" s="40">
         <v>112.9</v>
       </c>
-      <c r="T32" s="44">
+      <c r="T32" s="37">
         <v>110.1</v>
       </c>
-      <c r="U32" s="48">
+      <c r="U32" s="41">
         <v>107.6</v>
       </c>
-      <c r="V32" s="50">
+      <c r="V32" s="43">
         <v>105</v>
       </c>
-      <c r="W32" s="47">
+      <c r="W32" s="40">
         <v>103</v>
       </c>
-      <c r="X32" s="42">
+      <c r="X32" s="36">
         <v>105.1</v>
       </c>
       <c r="Y32" s="6">
         <v>104.6</v>
       </c>
-      <c r="Z32" s="48">
+      <c r="Z32" s="41">
         <v>99</v>
       </c>
-      <c r="AA32" s="48">
+      <c r="AA32" s="41">
         <v>100.2</v>
       </c>
-      <c r="AB32" s="68">
+      <c r="AB32" s="44">
         <v>100.3</v>
       </c>
-      <c r="AC32" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ32" s="47"/>
+      <c r="AC32" s="44">
+        <v>100.2</v>
+      </c>
+      <c r="AD32" s="37"/>
+      <c r="AE32" s="40"/>
+      <c r="AF32" s="37"/>
+      <c r="AG32" s="41"/>
+      <c r="AH32" s="43"/>
+      <c r="AI32" s="40"/>
+      <c r="AJ32" s="40"/>
       <c r="AK32" s="6"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="2">
         <v>100.63826549718927</v>
       </c>
-      <c r="C33" s="25">
+      <c r="C33" s="23">
         <v>98.405800859443133</v>
       </c>
-      <c r="D33" s="27">
+      <c r="D33" s="25">
         <v>97.201510590426608</v>
       </c>
-      <c r="E33" s="27">
+      <c r="E33" s="25">
         <v>96.643569779122245</v>
       </c>
       <c r="F33" s="7">
         <v>98.510772357886822</v>
       </c>
       <c r="G33" s="6">
         <v>101.89920096567542</v>
       </c>
       <c r="H33" s="7">
         <v>97.1</v>
       </c>
       <c r="I33" s="7">
         <v>96.5</v>
       </c>
-      <c r="J33" s="32">
+      <c r="J33" s="2">
         <v>79.900000000000006</v>
       </c>
       <c r="K33" s="7">
         <v>78.099999999999994</v>
       </c>
       <c r="L33" s="8">
         <v>80.599999999999994</v>
       </c>
-      <c r="M33" s="25">
+      <c r="M33" s="23">
         <v>84</v>
       </c>
-      <c r="N33" s="34">
+      <c r="N33" s="29">
         <v>125.8</v>
       </c>
-      <c r="O33" s="26">
+      <c r="O33" s="24">
         <v>114.4</v>
       </c>
-      <c r="P33" s="37">
+      <c r="P33" s="31">
         <v>111.4</v>
       </c>
-      <c r="Q33" s="43">
+      <c r="Q33" s="23">
         <v>110.6</v>
       </c>
-      <c r="R33" s="44">
+      <c r="R33" s="37">
         <v>110</v>
       </c>
-      <c r="S33" s="47">
+      <c r="S33" s="40">
         <v>112.2</v>
       </c>
-      <c r="T33" s="44">
+      <c r="T33" s="37">
         <v>113</v>
       </c>
-      <c r="U33" s="48">
+      <c r="U33" s="41">
         <v>110.4</v>
       </c>
-      <c r="V33" s="50">
+      <c r="V33" s="43">
         <v>106.8</v>
       </c>
-      <c r="W33" s="47">
+      <c r="W33" s="40">
         <v>105.5</v>
       </c>
-      <c r="X33" s="42">
+      <c r="X33" s="36">
         <v>104.5</v>
       </c>
       <c r="Y33" s="6">
         <v>104.1</v>
       </c>
-      <c r="Z33" s="48">
+      <c r="Z33" s="41">
         <v>100.4</v>
       </c>
-      <c r="AA33" s="48">
+      <c r="AA33" s="41">
         <v>101</v>
       </c>
-      <c r="AB33" s="68">
+      <c r="AB33" s="44">
         <v>101.6</v>
       </c>
-      <c r="AC33" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ33" s="47"/>
+      <c r="AC33" s="44">
+        <v>101.6</v>
+      </c>
+      <c r="AD33" s="37"/>
+      <c r="AE33" s="40"/>
+      <c r="AF33" s="37"/>
+      <c r="AG33" s="41"/>
+      <c r="AH33" s="43"/>
+      <c r="AI33" s="40"/>
+      <c r="AJ33" s="40"/>
       <c r="AK33" s="6"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="2">
         <v>97.442658733132106</v>
       </c>
-      <c r="C34" s="25">
+      <c r="C34" s="23">
         <v>100.62334391622645</v>
       </c>
-      <c r="D34" s="27">
+      <c r="D34" s="25">
         <v>100.87026137211355</v>
       </c>
-      <c r="E34" s="27">
+      <c r="E34" s="25">
         <v>100.83973157848551</v>
       </c>
       <c r="F34" s="7">
         <v>100.53304180707461</v>
       </c>
       <c r="G34" s="6">
         <v>100.22418853269579</v>
       </c>
       <c r="H34" s="7">
         <v>100.3</v>
       </c>
       <c r="I34" s="7">
         <v>101.3</v>
       </c>
-      <c r="J34" s="32">
+      <c r="J34" s="2">
         <v>109.6</v>
       </c>
       <c r="K34" s="7">
         <v>115.5</v>
       </c>
       <c r="L34" s="8">
         <v>132.5</v>
       </c>
-      <c r="M34" s="25">
+      <c r="M34" s="23">
         <v>131.69999999999999</v>
       </c>
-      <c r="N34" s="34">
+      <c r="N34" s="29">
         <v>99.7</v>
       </c>
-      <c r="O34" s="26">
+      <c r="O34" s="24">
         <v>102.1</v>
       </c>
-      <c r="P34" s="37">
+      <c r="P34" s="31">
         <v>101.8</v>
       </c>
-      <c r="Q34" s="43">
+      <c r="Q34" s="23">
         <v>102.6</v>
       </c>
-      <c r="R34" s="44">
+      <c r="R34" s="37">
         <v>103.8</v>
       </c>
-      <c r="S34" s="47">
+      <c r="S34" s="40">
         <v>105.3</v>
       </c>
-      <c r="T34" s="44">
+      <c r="T34" s="37">
         <v>104.5</v>
       </c>
-      <c r="U34" s="48">
+      <c r="U34" s="41">
         <v>102.8</v>
       </c>
-      <c r="V34" s="50">
+      <c r="V34" s="43">
         <v>90.7</v>
       </c>
-      <c r="W34" s="47">
+      <c r="W34" s="40">
         <v>92.2</v>
       </c>
-      <c r="X34" s="42">
+      <c r="X34" s="36">
         <v>104.9</v>
       </c>
       <c r="Y34" s="6">
         <v>104.3</v>
       </c>
-      <c r="Z34" s="48">
+      <c r="Z34" s="41">
         <v>100.4</v>
       </c>
-      <c r="AA34" s="48">
+      <c r="AA34" s="41">
         <v>102.9</v>
       </c>
-      <c r="AB34" s="68">
+      <c r="AB34" s="44">
         <v>104.4</v>
       </c>
-      <c r="AC34" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ34" s="47"/>
+      <c r="AC34" s="44">
+        <v>104.5</v>
+      </c>
+      <c r="AD34" s="37"/>
+      <c r="AE34" s="40"/>
+      <c r="AF34" s="37"/>
+      <c r="AG34" s="41"/>
+      <c r="AH34" s="43"/>
+      <c r="AI34" s="40"/>
+      <c r="AJ34" s="40"/>
       <c r="AK34" s="6"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="2">
         <v>107.72702857686734</v>
       </c>
-      <c r="C35" s="25">
+      <c r="C35" s="23">
         <v>108.75125499752104</v>
       </c>
-      <c r="D35" s="27">
+      <c r="D35" s="25">
         <v>108.88315450701234</v>
       </c>
-      <c r="E35" s="27">
+      <c r="E35" s="25">
         <v>109.70114282157604</v>
       </c>
       <c r="F35" s="7">
         <v>110.00778122752806</v>
       </c>
       <c r="G35" s="6">
         <v>110.91368909192165</v>
       </c>
       <c r="H35" s="7">
         <v>108.8</v>
       </c>
       <c r="I35" s="7">
         <v>107.3</v>
       </c>
-      <c r="J35" s="32">
+      <c r="J35" s="2">
         <v>104.5</v>
       </c>
       <c r="K35" s="7">
         <v>103.3</v>
       </c>
       <c r="L35" s="8">
         <v>103.9</v>
       </c>
-      <c r="M35" s="25">
+      <c r="M35" s="23">
         <v>109.9</v>
       </c>
-      <c r="N35" s="34">
+      <c r="N35" s="29">
         <v>125.5</v>
       </c>
-      <c r="O35" s="26">
+      <c r="O35" s="24">
         <v>136.6</v>
       </c>
-      <c r="P35" s="37">
+      <c r="P35" s="31">
         <v>125.2</v>
       </c>
-      <c r="Q35" s="43">
+      <c r="Q35" s="23">
         <v>118.3</v>
       </c>
-      <c r="R35" s="44">
+      <c r="R35" s="37">
         <v>116.7</v>
       </c>
-      <c r="S35" s="47">
+      <c r="S35" s="40">
         <v>114.1</v>
       </c>
-      <c r="T35" s="44">
+      <c r="T35" s="37">
         <v>110.7</v>
       </c>
-      <c r="U35" s="48">
+      <c r="U35" s="41">
         <v>110.6</v>
       </c>
-      <c r="V35" s="50">
+      <c r="V35" s="43">
         <v>109.8</v>
       </c>
-      <c r="W35" s="47">
+      <c r="W35" s="40">
         <v>109.2</v>
       </c>
-      <c r="X35" s="42">
+      <c r="X35" s="36">
         <v>109.9</v>
       </c>
       <c r="Y35" s="6">
         <v>109.8</v>
       </c>
-      <c r="Z35" s="48">
+      <c r="Z35" s="41">
         <v>101.2</v>
       </c>
-      <c r="AA35" s="48">
+      <c r="AA35" s="41">
         <v>101.7</v>
       </c>
-      <c r="AB35" s="68">
+      <c r="AB35" s="44">
         <v>104.1</v>
       </c>
-      <c r="AC35" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ35" s="47"/>
+      <c r="AC35" s="44">
+        <v>103.8</v>
+      </c>
+      <c r="AD35" s="37"/>
+      <c r="AE35" s="40"/>
+      <c r="AF35" s="37"/>
+      <c r="AG35" s="41"/>
+      <c r="AH35" s="43"/>
+      <c r="AI35" s="40"/>
+      <c r="AJ35" s="40"/>
       <c r="AK35" s="6"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="2">
         <v>99.190132024743434</v>
       </c>
-      <c r="C36" s="25">
+      <c r="C36" s="23">
         <v>101.90519317865376</v>
       </c>
-      <c r="D36" s="27">
+      <c r="D36" s="25">
         <v>103.95125010119574</v>
       </c>
-      <c r="E36" s="27">
+      <c r="E36" s="25">
         <v>104.94400183624131</v>
       </c>
       <c r="F36" s="7">
         <v>106.21369214690155</v>
       </c>
       <c r="G36" s="6">
         <v>105.13450951837137</v>
       </c>
       <c r="H36" s="7">
         <v>105.4</v>
       </c>
       <c r="I36" s="7">
         <v>107.5</v>
       </c>
-      <c r="J36" s="32">
+      <c r="J36" s="2">
         <v>111.3</v>
       </c>
       <c r="K36" s="7">
         <v>109.3</v>
       </c>
       <c r="L36" s="8">
         <v>109.9</v>
       </c>
-      <c r="M36" s="25">
+      <c r="M36" s="23">
         <v>110.1</v>
       </c>
-      <c r="N36" s="34">
+      <c r="N36" s="29">
         <v>99.6</v>
       </c>
-      <c r="O36" s="26">
+      <c r="O36" s="24">
         <v>101.3</v>
       </c>
-      <c r="P36" s="37">
+      <c r="P36" s="31">
         <v>102</v>
       </c>
-      <c r="Q36" s="43">
+      <c r="Q36" s="23">
         <v>103.7</v>
       </c>
-      <c r="R36" s="44">
+      <c r="R36" s="37">
         <v>103.2</v>
       </c>
-      <c r="S36" s="47">
+      <c r="S36" s="40">
         <v>102</v>
       </c>
-      <c r="T36" s="44">
+      <c r="T36" s="37">
         <v>102.1</v>
       </c>
-      <c r="U36" s="48">
+      <c r="U36" s="41">
         <v>101.3</v>
       </c>
-      <c r="V36" s="50">
+      <c r="V36" s="43">
         <v>99.7</v>
       </c>
-      <c r="W36" s="47">
+      <c r="W36" s="40">
         <v>100.2</v>
       </c>
-      <c r="X36" s="42">
+      <c r="X36" s="36">
         <v>100.3</v>
       </c>
       <c r="Y36" s="6">
         <v>99.8</v>
       </c>
-      <c r="Z36" s="48">
+      <c r="Z36" s="41">
         <v>90.2</v>
       </c>
-      <c r="AA36" s="48">
+      <c r="AA36" s="41">
         <v>92.3</v>
       </c>
-      <c r="AB36" s="68">
+      <c r="AB36" s="44">
         <v>101.6</v>
       </c>
-      <c r="AC36" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ36" s="47"/>
+      <c r="AC36" s="44">
+        <v>102.1</v>
+      </c>
+      <c r="AD36" s="37"/>
+      <c r="AE36" s="40"/>
+      <c r="AF36" s="37"/>
+      <c r="AG36" s="41"/>
+      <c r="AH36" s="43"/>
+      <c r="AI36" s="40"/>
+      <c r="AJ36" s="40"/>
       <c r="AK36" s="6"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="B37" s="26">
+      <c r="B37" s="24">
         <v>107.73208101359589</v>
       </c>
-      <c r="C37" s="25">
+      <c r="C37" s="23">
         <v>103.82077314272581</v>
       </c>
-      <c r="D37" s="27">
+      <c r="D37" s="25">
         <v>95.162363126588161</v>
       </c>
-      <c r="E37" s="27">
+      <c r="E37" s="25">
         <v>97.437938650229455</v>
       </c>
       <c r="F37" s="7">
         <v>99.513742472625182</v>
       </c>
       <c r="G37" s="6">
         <v>101.11813351416512</v>
       </c>
       <c r="H37" s="7">
         <v>96.2</v>
       </c>
       <c r="I37" s="7">
         <v>99.8</v>
       </c>
-      <c r="J37" s="32">
+      <c r="J37" s="2">
         <v>137.1</v>
       </c>
       <c r="K37" s="7">
         <v>132.6</v>
       </c>
       <c r="L37" s="8">
         <v>113.5</v>
       </c>
-      <c r="M37" s="25">
+      <c r="M37" s="23">
         <v>113.4</v>
       </c>
-      <c r="N37" s="34">
+      <c r="N37" s="29">
         <v>147.1</v>
       </c>
-      <c r="O37" s="26">
+      <c r="O37" s="24">
         <v>122.5</v>
       </c>
-      <c r="P37" s="37">
+      <c r="P37" s="31">
         <v>107.7</v>
       </c>
-      <c r="Q37" s="43">
+      <c r="Q37" s="23">
         <v>112.3</v>
       </c>
-      <c r="R37" s="44">
+      <c r="R37" s="37">
         <v>112.9</v>
       </c>
-      <c r="S37" s="47">
+      <c r="S37" s="40">
         <v>109.1</v>
       </c>
-      <c r="T37" s="44">
+      <c r="T37" s="37">
         <v>104.4</v>
       </c>
-      <c r="U37" s="48">
+      <c r="U37" s="41">
         <v>104.7</v>
       </c>
-      <c r="V37" s="50">
+      <c r="V37" s="43">
         <v>96.4</v>
       </c>
-      <c r="W37" s="47">
+      <c r="W37" s="40">
         <v>93.7</v>
       </c>
-      <c r="X37" s="42">
+      <c r="X37" s="36">
         <v>104.9</v>
       </c>
       <c r="Y37" s="6">
         <v>96</v>
       </c>
-      <c r="Z37" s="48">
+      <c r="Z37" s="41">
         <v>99.9</v>
       </c>
-      <c r="AA37" s="48">
+      <c r="AA37" s="41">
         <v>100.1</v>
       </c>
-      <c r="AB37" s="68">
+      <c r="AB37" s="44">
         <v>100.2</v>
       </c>
-      <c r="AC37" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ37" s="47"/>
+      <c r="AC37" s="44">
+        <v>100.3</v>
+      </c>
+      <c r="AD37" s="37"/>
+      <c r="AE37" s="40"/>
+      <c r="AF37" s="37"/>
+      <c r="AG37" s="41"/>
+      <c r="AH37" s="43"/>
+      <c r="AI37" s="40"/>
+      <c r="AJ37" s="40"/>
       <c r="AK37" s="6"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B38" s="26">
+      <c r="B38" s="24">
         <v>131.93746810507787</v>
       </c>
-      <c r="C38" s="25">
+      <c r="C38" s="23">
         <v>114.92464823484896</v>
       </c>
-      <c r="D38" s="27">
+      <c r="D38" s="25">
         <v>109.14862588047623</v>
       </c>
-      <c r="E38" s="27">
+      <c r="E38" s="25">
         <v>104.88118587325957</v>
       </c>
       <c r="F38" s="7">
         <v>100.85605233225698</v>
       </c>
       <c r="G38" s="6">
         <v>101.3200077052737</v>
       </c>
       <c r="H38" s="7">
         <v>100.7</v>
       </c>
       <c r="I38" s="7">
         <v>107.3</v>
       </c>
-      <c r="J38" s="32">
+      <c r="J38" s="2">
         <v>142.80000000000001</v>
       </c>
       <c r="K38" s="7">
         <v>137.5</v>
       </c>
       <c r="L38" s="8">
         <v>112.8</v>
       </c>
-      <c r="M38" s="25">
+      <c r="M38" s="23">
         <v>115.4</v>
       </c>
-      <c r="N38" s="34">
+      <c r="N38" s="29">
         <v>90.4</v>
       </c>
-      <c r="O38" s="26">
+      <c r="O38" s="24">
         <v>101.8</v>
       </c>
-      <c r="P38" s="37">
+      <c r="P38" s="31">
         <v>100</v>
       </c>
-      <c r="Q38" s="43">
+      <c r="Q38" s="23">
         <v>103.9</v>
       </c>
-      <c r="R38" s="44">
+      <c r="R38" s="37">
         <v>102.8</v>
       </c>
-      <c r="S38" s="47">
+      <c r="S38" s="40">
         <v>100</v>
       </c>
-      <c r="T38" s="44">
+      <c r="T38" s="37">
         <v>99.7</v>
       </c>
-      <c r="U38" s="48">
+      <c r="U38" s="41">
         <v>97.9</v>
       </c>
-      <c r="V38" s="50">
+      <c r="V38" s="43">
         <v>98.7</v>
       </c>
-      <c r="W38" s="47">
+      <c r="W38" s="40">
         <v>100.8</v>
       </c>
-      <c r="X38" s="42">
+      <c r="X38" s="36">
         <v>103.6</v>
       </c>
       <c r="Y38" s="6">
         <v>102.9</v>
       </c>
-      <c r="Z38" s="48">
+      <c r="Z38" s="41">
         <v>110.5</v>
       </c>
-      <c r="AA38" s="48">
+      <c r="AA38" s="41">
         <v>111.3</v>
       </c>
-      <c r="AB38" s="68">
+      <c r="AB38" s="44">
         <v>106.4</v>
       </c>
-      <c r="AC38" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ38" s="47"/>
+      <c r="AC38" s="44">
+        <v>105.8</v>
+      </c>
+      <c r="AD38" s="37"/>
+      <c r="AE38" s="40"/>
+      <c r="AF38" s="37"/>
+      <c r="AG38" s="41"/>
+      <c r="AH38" s="43"/>
+      <c r="AI38" s="40"/>
+      <c r="AJ38" s="40"/>
       <c r="AK38" s="6"/>
     </row>
     <row r="39" spans="1:37">
-      <c r="A39" s="16"/>
-[...7 lines deleted...]
-      <c r="I39" s="16"/>
+      <c r="A39" s="15"/>
+      <c r="B39" s="15"/>
+      <c r="C39" s="15"/>
+      <c r="D39" s="15"/>
+      <c r="E39" s="15"/>
+      <c r="F39" s="15"/>
+      <c r="G39" s="15"/>
+      <c r="H39" s="15"/>
+      <c r="I39" s="15"/>
     </row>
     <row r="40" spans="1:37">
-      <c r="A40" s="16"/>
-[...7 lines deleted...]
-      <c r="I40" s="16"/>
+      <c r="A40" s="15"/>
+      <c r="B40" s="15"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="15"/>
+      <c r="H40" s="15"/>
+      <c r="I40" s="15"/>
     </row>
     <row r="41" spans="1:37">
-      <c r="A41" s="16"/>
-[...7 lines deleted...]
-      <c r="I41" s="16"/>
+      <c r="A41" s="15"/>
+      <c r="B41" s="15"/>
+      <c r="C41" s="15"/>
+      <c r="D41" s="15"/>
+      <c r="E41" s="15"/>
+      <c r="F41" s="15"/>
+      <c r="G41" s="15"/>
+      <c r="H41" s="15"/>
+      <c r="I41" s="15"/>
     </row>
     <row r="42" spans="1:37">
-      <c r="A42" s="16"/>
-[...7 lines deleted...]
-      <c r="I42" s="16"/>
+      <c r="A42" s="15"/>
+      <c r="B42" s="15"/>
+      <c r="C42" s="15"/>
+      <c r="D42" s="15"/>
+      <c r="E42" s="15"/>
+      <c r="F42" s="15"/>
+      <c r="G42" s="15"/>
+      <c r="H42" s="15"/>
+      <c r="I42" s="15"/>
     </row>
     <row r="43" spans="1:37">
-      <c r="A43" s="16"/>
-[...7 lines deleted...]
-      <c r="I43" s="16"/>
+      <c r="A43" s="15"/>
+      <c r="B43" s="15"/>
+      <c r="C43" s="15"/>
+      <c r="D43" s="15"/>
+      <c r="E43" s="15"/>
+      <c r="F43" s="15"/>
+      <c r="G43" s="15"/>
+      <c r="H43" s="15"/>
+      <c r="I43" s="15"/>
     </row>
     <row r="44" spans="1:37">
-      <c r="A44" s="16"/>
-[...7 lines deleted...]
-      <c r="I44" s="16"/>
+      <c r="A44" s="15"/>
+      <c r="B44" s="15"/>
+      <c r="C44" s="15"/>
+      <c r="D44" s="15"/>
+      <c r="E44" s="15"/>
+      <c r="F44" s="15"/>
+      <c r="G44" s="15"/>
+      <c r="H44" s="15"/>
+      <c r="I44" s="15"/>
     </row>
     <row r="45" spans="1:37">
-      <c r="A45" s="16"/>
-[...7 lines deleted...]
-      <c r="I45" s="16"/>
+      <c r="A45" s="15"/>
+      <c r="B45" s="15"/>
+      <c r="C45" s="15"/>
+      <c r="D45" s="15"/>
+      <c r="E45" s="15"/>
+      <c r="F45" s="15"/>
+      <c r="G45" s="15"/>
+      <c r="H45" s="15"/>
+      <c r="I45" s="15"/>
     </row>
     <row r="46" spans="1:37">
-      <c r="A46" s="16"/>
-[...7 lines deleted...]
-      <c r="I46" s="16"/>
+      <c r="A46" s="15"/>
+      <c r="B46" s="15"/>
+      <c r="C46" s="15"/>
+      <c r="D46" s="15"/>
+      <c r="E46" s="15"/>
+      <c r="F46" s="15"/>
+      <c r="G46" s="15"/>
+      <c r="H46" s="15"/>
+      <c r="I46" s="15"/>
     </row>
     <row r="47" spans="1:37">
-      <c r="A47" s="16"/>
-[...7 lines deleted...]
-      <c r="I47" s="16"/>
+      <c r="A47" s="15"/>
+      <c r="B47" s="15"/>
+      <c r="C47" s="15"/>
+      <c r="D47" s="15"/>
+      <c r="E47" s="15"/>
+      <c r="F47" s="15"/>
+      <c r="G47" s="15"/>
+      <c r="H47" s="15"/>
+      <c r="I47" s="15"/>
     </row>
     <row r="48" spans="1:37">
-      <c r="A48" s="16"/>
-[...7 lines deleted...]
-      <c r="I48" s="16"/>
+      <c r="A48" s="15"/>
+      <c r="B48" s="15"/>
+      <c r="C48" s="15"/>
+      <c r="D48" s="15"/>
+      <c r="E48" s="15"/>
+      <c r="F48" s="15"/>
+      <c r="G48" s="15"/>
+      <c r="H48" s="15"/>
+      <c r="I48" s="15"/>
     </row>
     <row r="49" spans="1:37" ht="21" customHeight="1">
-      <c r="A49" s="62" t="s">
+      <c r="A49" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="B49" s="62"/>
-[...10 lines deleted...]
-      <c r="M49" s="62"/>
+      <c r="B49" s="51"/>
+      <c r="C49" s="51"/>
+      <c r="D49" s="51"/>
+      <c r="E49" s="51"/>
+      <c r="F49" s="51"/>
+      <c r="G49" s="51"/>
+      <c r="H49" s="51"/>
+      <c r="I49" s="51"/>
+      <c r="J49" s="51"/>
+      <c r="K49" s="51"/>
+      <c r="L49" s="51"/>
+      <c r="M49" s="51"/>
     </row>
     <row r="50" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A50" s="57" t="s">
+      <c r="A50" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="B50" s="57"/>
-[...11 lines deleted...]
-      <c r="N50" s="30"/>
+      <c r="B50" s="50"/>
+      <c r="C50" s="50"/>
+      <c r="D50" s="50"/>
+      <c r="E50" s="50"/>
+      <c r="F50" s="50"/>
+      <c r="G50" s="50"/>
+      <c r="H50" s="50"/>
+      <c r="I50" s="50"/>
+      <c r="J50" s="50"/>
+      <c r="K50" s="50"/>
+      <c r="L50" s="50"/>
+      <c r="M50" s="50"/>
+      <c r="N50"/>
     </row>
     <row r="51" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A51" s="60"/>
-      <c r="B51" s="52" t="s">
+      <c r="A51" s="48"/>
+      <c r="B51" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="C51" s="53"/>
-[...10 lines deleted...]
-      <c r="N51" s="52" t="s">
+      <c r="C51" s="46"/>
+      <c r="D51" s="46"/>
+      <c r="E51" s="46"/>
+      <c r="F51" s="46"/>
+      <c r="G51" s="46"/>
+      <c r="H51" s="46"/>
+      <c r="I51" s="46"/>
+      <c r="J51" s="46"/>
+      <c r="K51" s="46"/>
+      <c r="L51" s="46"/>
+      <c r="M51" s="47"/>
+      <c r="N51" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="O51" s="53"/>
-[...10 lines deleted...]
-      <c r="Z51" s="52" t="s">
+      <c r="O51" s="46"/>
+      <c r="P51" s="46"/>
+      <c r="Q51" s="46"/>
+      <c r="R51" s="46"/>
+      <c r="S51" s="46"/>
+      <c r="T51" s="46"/>
+      <c r="U51" s="46"/>
+      <c r="V51" s="46"/>
+      <c r="W51" s="46"/>
+      <c r="X51" s="46"/>
+      <c r="Y51" s="47"/>
+      <c r="Z51" s="45" t="s">
         <v>37</v>
       </c>
-      <c r="AA51" s="53"/>
-[...9 lines deleted...]
-      <c r="AK51" s="54"/>
+      <c r="AA51" s="46"/>
+      <c r="AB51" s="46"/>
+      <c r="AC51" s="46"/>
+      <c r="AD51" s="46"/>
+      <c r="AE51" s="46"/>
+      <c r="AF51" s="46"/>
+      <c r="AG51" s="46"/>
+      <c r="AH51" s="46"/>
+      <c r="AI51" s="46"/>
+      <c r="AJ51" s="46"/>
+      <c r="AK51" s="47"/>
     </row>
     <row r="52" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A52" s="61"/>
+      <c r="A52" s="49"/>
       <c r="B52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J52" s="10" t="s">
         <v>27</v>
       </c>
       <c r="K52" s="11" t="s">
         <v>28</v>
       </c>
       <c r="L52" s="11" t="s">
         <v>29</v>
       </c>
       <c r="M52" s="11" t="s">
         <v>32</v>
       </c>
       <c r="N52" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="O52" s="39" t="s">
+      <c r="O52" s="33" t="s">
         <v>20</v>
       </c>
       <c r="P52" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="Q52" s="41" t="s">
+      <c r="Q52" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="R52" s="39" t="s">
+      <c r="R52" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="S52" s="41" t="s">
+      <c r="S52" s="35" t="s">
         <v>24</v>
       </c>
       <c r="T52" s="10" t="s">
         <v>25</v>
       </c>
       <c r="U52" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="V52" s="45" t="s">
+      <c r="V52" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="W52" s="46" t="s">
+      <c r="W52" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="X52" s="46" t="s">
+      <c r="X52" s="39" t="s">
         <v>29</v>
       </c>
       <c r="Y52" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Z52" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AA52" s="45" t="s">
+      <c r="AA52" s="38" t="s">
         <v>20</v>
       </c>
       <c r="AB52" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="AC52" s="41" t="s">
+      <c r="AC52" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="AD52" s="45" t="s">
+      <c r="AD52" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="AE52" s="46" t="s">
+      <c r="AE52" s="39" t="s">
         <v>24</v>
       </c>
       <c r="AF52" s="10" t="s">
         <v>25</v>
       </c>
       <c r="AG52" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AH52" s="45" t="s">
+      <c r="AH52" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="AI52" s="46" t="s">
+      <c r="AI52" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="AJ52" s="46" t="s">
+      <c r="AJ52" s="39" t="s">
         <v>29</v>
       </c>
       <c r="AK52" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="53" spans="1:37" s="13" customFormat="1">
       <c r="A53" s="12" t="s">
         <v>7</v>
       </c>
-      <c r="B53" s="19">
+      <c r="B53" s="17">
         <v>100</v>
       </c>
-      <c r="C53" s="19">
+      <c r="C53" s="17">
         <v>100</v>
       </c>
       <c r="D53" s="2">
         <v>100</v>
       </c>
       <c r="E53" s="2">
         <v>100</v>
       </c>
       <c r="F53" s="2">
         <v>100</v>
       </c>
       <c r="G53" s="2">
         <v>100</v>
       </c>
       <c r="H53" s="7">
         <v>101.9</v>
       </c>
       <c r="I53" s="7">
         <v>111.7</v>
       </c>
       <c r="J53" s="2">
         <v>123.5</v>
       </c>
       <c r="K53" s="7">
         <v>114.9</v>
       </c>
       <c r="L53" s="7">
         <v>111.3</v>
       </c>
-      <c r="M53" s="25">
+      <c r="M53" s="23">
         <v>112</v>
       </c>
       <c r="N53" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O53" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P53" s="38" t="s">
-[...11 lines deleted...]
-      <c r="T53" s="44">
+      <c r="P53" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q53" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="R53" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="S53" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="T53" s="37">
         <v>99.3</v>
       </c>
-      <c r="U53" s="48">
+      <c r="U53" s="41">
         <v>98.2</v>
       </c>
-      <c r="V53" s="50">
+      <c r="V53" s="43">
         <v>97.6</v>
       </c>
-      <c r="W53" s="47">
+      <c r="W53" s="40">
         <v>98.4</v>
       </c>
-      <c r="X53" s="47">
+      <c r="X53" s="40">
         <v>102.1</v>
       </c>
       <c r="Y53" s="6">
         <v>99.9</v>
       </c>
-      <c r="Z53" s="38">
+      <c r="Z53" s="32">
         <v>100</v>
       </c>
-      <c r="AA53" s="48">
+      <c r="AA53" s="41">
         <v>100</v>
       </c>
-      <c r="AB53" s="68">
+      <c r="AB53" s="44">
         <v>100</v>
       </c>
-      <c r="AC53" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ53" s="47"/>
+      <c r="AC53" s="44">
+        <v>100</v>
+      </c>
+      <c r="AD53" s="37"/>
+      <c r="AE53" s="40"/>
+      <c r="AF53" s="37"/>
+      <c r="AG53" s="41"/>
+      <c r="AH53" s="43"/>
+      <c r="AI53" s="40"/>
+      <c r="AJ53" s="40"/>
       <c r="AK53" s="6"/>
     </row>
     <row r="54" spans="1:37" s="13" customFormat="1">
       <c r="A54" s="14" t="s">
         <v>8</v>
       </c>
-      <c r="B54" s="19">
+      <c r="B54" s="17">
         <v>100</v>
       </c>
-      <c r="C54" s="19">
+      <c r="C54" s="17">
         <v>100</v>
       </c>
       <c r="D54" s="2">
         <v>100</v>
       </c>
       <c r="E54" s="2">
         <v>100</v>
       </c>
       <c r="F54" s="2">
         <v>100</v>
       </c>
       <c r="G54" s="2">
         <v>100</v>
       </c>
       <c r="H54" s="7">
         <v>100.2</v>
       </c>
       <c r="I54" s="7">
         <v>103.4</v>
       </c>
       <c r="J54" s="2">
         <v>101.9</v>
       </c>
       <c r="K54" s="7">
         <v>99.3</v>
       </c>
       <c r="L54" s="7">
         <v>102.5</v>
       </c>
-      <c r="M54" s="25">
+      <c r="M54" s="23">
         <v>107.1</v>
       </c>
       <c r="N54" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O54" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P54" s="38" t="s">
-[...11 lines deleted...]
-      <c r="T54" s="44">
+      <c r="P54" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q54" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="R54" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="S54" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="T54" s="37">
         <v>101</v>
       </c>
-      <c r="U54" s="48">
+      <c r="U54" s="41">
         <v>100.7</v>
       </c>
-      <c r="V54" s="50">
+      <c r="V54" s="43">
         <v>101.7</v>
       </c>
-      <c r="W54" s="47">
+      <c r="W54" s="40">
         <v>101.6</v>
       </c>
-      <c r="X54" s="47">
+      <c r="X54" s="40">
         <v>101.5</v>
       </c>
       <c r="Y54" s="6">
         <v>99.9</v>
       </c>
-      <c r="Z54" s="38">
+      <c r="Z54" s="32">
         <v>100</v>
       </c>
-      <c r="AA54" s="48">
+      <c r="AA54" s="41">
         <v>100</v>
       </c>
-      <c r="AB54" s="68">
+      <c r="AB54" s="44">
         <v>100</v>
       </c>
-      <c r="AC54" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ54" s="47"/>
+      <c r="AC54" s="44">
+        <v>100</v>
+      </c>
+      <c r="AD54" s="37"/>
+      <c r="AE54" s="40"/>
+      <c r="AF54" s="37"/>
+      <c r="AG54" s="41"/>
+      <c r="AH54" s="43"/>
+      <c r="AI54" s="40"/>
+      <c r="AJ54" s="40"/>
       <c r="AK54" s="6"/>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" s="14" t="s">
         <v>9</v>
       </c>
-      <c r="B55" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C55" s="19" t="s">
+      <c r="B55" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="C55" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H55" s="7">
         <v>103.9</v>
       </c>
       <c r="I55" s="7">
         <v>103.7</v>
       </c>
       <c r="J55" s="2">
         <v>160.6</v>
       </c>
       <c r="K55" s="7">
         <v>158.80000000000001</v>
       </c>
       <c r="L55" s="7">
         <v>161.30000000000001</v>
       </c>
-      <c r="M55" s="25">
+      <c r="M55" s="23">
         <v>162.69999999999999</v>
       </c>
       <c r="N55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O55" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P55" s="38" t="s">
-[...11 lines deleted...]
-      <c r="T55" s="44">
+      <c r="P55" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q55" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="R55" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="S55" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="T55" s="37">
         <v>100.1</v>
       </c>
-      <c r="U55" s="48">
+      <c r="U55" s="41">
         <v>98.8</v>
       </c>
-      <c r="V55" s="50">
+      <c r="V55" s="43">
         <v>99</v>
       </c>
-      <c r="W55" s="47">
+      <c r="W55" s="40">
         <v>99.3</v>
       </c>
-      <c r="X55" s="47">
+      <c r="X55" s="40">
         <v>101.2</v>
       </c>
       <c r="Y55" s="6">
         <v>99.7</v>
       </c>
-      <c r="Z55" s="38">
+      <c r="Z55" s="32">
         <v>100</v>
       </c>
-      <c r="AA55" s="48">
+      <c r="AA55" s="41">
         <v>100</v>
       </c>
-      <c r="AB55" s="68">
+      <c r="AB55" s="44">
         <v>100</v>
       </c>
-      <c r="AC55" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ55" s="47"/>
+      <c r="AC55" s="44">
+        <v>100</v>
+      </c>
+      <c r="AD55" s="37"/>
+      <c r="AE55" s="40"/>
+      <c r="AF55" s="37"/>
+      <c r="AG55" s="41"/>
+      <c r="AH55" s="43"/>
+      <c r="AI55" s="40"/>
+      <c r="AJ55" s="40"/>
       <c r="AK55" s="6"/>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" s="14" t="s">
         <v>10</v>
       </c>
-      <c r="B56" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C56" s="19" t="s">
+      <c r="B56" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="C56" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H56" s="7">
         <v>116.7</v>
       </c>
       <c r="I56" s="7">
         <v>144.80000000000001</v>
       </c>
       <c r="J56" s="2">
         <v>139.4</v>
       </c>
       <c r="K56" s="7">
         <v>126</v>
       </c>
       <c r="L56" s="7">
         <v>119.5</v>
       </c>
-      <c r="M56" s="25">
+      <c r="M56" s="23">
         <v>122.6</v>
       </c>
       <c r="N56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O56" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P56" s="38" t="s">
-[...11 lines deleted...]
-      <c r="T56" s="44">
+      <c r="P56" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q56" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="R56" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="S56" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="T56" s="37">
         <v>97.8</v>
       </c>
-      <c r="U56" s="48">
+      <c r="U56" s="41">
         <v>93.7</v>
       </c>
-      <c r="V56" s="50">
+      <c r="V56" s="43">
         <v>100</v>
       </c>
-      <c r="W56" s="47">
+      <c r="W56" s="40">
         <v>99</v>
       </c>
-      <c r="X56" s="47">
+      <c r="X56" s="40">
         <v>102.6</v>
       </c>
       <c r="Y56" s="6">
         <v>102.9</v>
       </c>
-      <c r="Z56" s="38" t="s">
-[...15 lines deleted...]
-      <c r="AJ56" s="47"/>
+      <c r="Z56" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA56" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB56" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC56" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD56" s="37"/>
+      <c r="AE56" s="40"/>
+      <c r="AF56" s="37"/>
+      <c r="AG56" s="41"/>
+      <c r="AH56" s="43"/>
+      <c r="AI56" s="40"/>
+      <c r="AJ56" s="40"/>
       <c r="AK56" s="6"/>
     </row>
     <row r="57" spans="1:37">
       <c r="A57" s="14" t="s">
         <v>11</v>
       </c>
-      <c r="B57" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C57" s="19" t="s">
+      <c r="B57" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="C57" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H57" s="7">
         <v>95.3</v>
       </c>
       <c r="I57" s="7">
         <v>91.5</v>
       </c>
       <c r="J57" s="2">
         <v>64.400000000000006</v>
       </c>
       <c r="K57" s="7">
         <v>65.900000000000006</v>
       </c>
       <c r="L57" s="7">
         <v>69.3</v>
       </c>
-      <c r="M57" s="25">
+      <c r="M57" s="23">
         <v>50.1</v>
       </c>
       <c r="N57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O57" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P57" s="38" t="s">
-[...11 lines deleted...]
-      <c r="T57" s="44">
+      <c r="P57" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q57" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="R57" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="S57" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="T57" s="37">
         <v>99.5</v>
       </c>
-      <c r="U57" s="48">
+      <c r="U57" s="41">
         <v>99.3</v>
       </c>
-      <c r="V57" s="50">
+      <c r="V57" s="43">
         <v>109.1</v>
       </c>
-      <c r="W57" s="47">
+      <c r="W57" s="40">
         <v>105.6</v>
       </c>
-      <c r="X57" s="47">
+      <c r="X57" s="40">
         <v>102.2</v>
       </c>
       <c r="Y57" s="6">
         <v>87.7</v>
       </c>
-      <c r="Z57" s="38" t="s">
-[...15 lines deleted...]
-      <c r="AJ57" s="47"/>
+      <c r="Z57" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA57" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB57" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC57" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD57" s="37"/>
+      <c r="AE57" s="40"/>
+      <c r="AF57" s="37"/>
+      <c r="AG57" s="41"/>
+      <c r="AH57" s="43"/>
+      <c r="AI57" s="40"/>
+      <c r="AJ57" s="40"/>
       <c r="AK57" s="6"/>
     </row>
     <row r="58" spans="1:37">
       <c r="A58" s="14" t="s">
         <v>12</v>
       </c>
-      <c r="B58" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C58" s="19" t="s">
+      <c r="B58" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="C58" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H58" s="7">
         <v>98.5</v>
       </c>
       <c r="I58" s="7">
         <v>98.3</v>
       </c>
       <c r="J58" s="2">
         <v>131.1</v>
       </c>
       <c r="K58" s="7">
         <v>118.3</v>
       </c>
       <c r="L58" s="7">
         <v>119.4</v>
       </c>
-      <c r="M58" s="25">
+      <c r="M58" s="23">
         <v>120.3</v>
       </c>
       <c r="N58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O58" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P58" s="38" t="s">
-[...11 lines deleted...]
-      <c r="T58" s="44">
+      <c r="P58" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q58" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="R58" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="S58" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="T58" s="37">
         <v>99.6</v>
       </c>
-      <c r="U58" s="48">
+      <c r="U58" s="41">
         <v>103.1</v>
       </c>
-      <c r="V58" s="50">
+      <c r="V58" s="43">
         <v>94.3</v>
       </c>
-      <c r="W58" s="47">
+      <c r="W58" s="40">
         <v>96</v>
       </c>
-      <c r="X58" s="47">
+      <c r="X58" s="40">
         <v>100</v>
       </c>
       <c r="Y58" s="6">
         <v>100</v>
       </c>
-      <c r="Z58" s="38" t="s">
-[...15 lines deleted...]
-      <c r="AJ58" s="47"/>
+      <c r="Z58" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA58" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB58" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC58" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD58" s="37"/>
+      <c r="AE58" s="40"/>
+      <c r="AF58" s="37"/>
+      <c r="AG58" s="41"/>
+      <c r="AH58" s="43"/>
+      <c r="AI58" s="40"/>
+      <c r="AJ58" s="40"/>
       <c r="AK58" s="6"/>
     </row>
     <row r="59" spans="1:37">
       <c r="A59" s="14" t="s">
         <v>13</v>
       </c>
-      <c r="B59" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C59" s="19" t="s">
+      <c r="B59" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="C59" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H59" s="7">
         <v>92.1</v>
       </c>
       <c r="I59" s="7">
         <v>91.1</v>
       </c>
       <c r="J59" s="2">
         <v>74</v>
       </c>
       <c r="K59" s="7">
         <v>74.400000000000006</v>
       </c>
       <c r="L59" s="7">
         <v>73.3</v>
       </c>
-      <c r="M59" s="25">
+      <c r="M59" s="23">
         <v>66.5</v>
       </c>
       <c r="N59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O59" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P59" s="38" t="s">
-[...11 lines deleted...]
-      <c r="T59" s="44">
+      <c r="P59" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q59" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="R59" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="S59" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="T59" s="37">
         <v>104.1</v>
       </c>
-      <c r="U59" s="48">
+      <c r="U59" s="41">
         <v>102.4</v>
       </c>
-      <c r="V59" s="50">
+      <c r="V59" s="43">
         <v>111.6</v>
       </c>
-      <c r="W59" s="47">
+      <c r="W59" s="40">
         <v>114</v>
       </c>
-      <c r="X59" s="47">
+      <c r="X59" s="40">
         <v>116.2</v>
       </c>
       <c r="Y59" s="6">
         <v>112.3</v>
       </c>
-      <c r="Z59" s="38" t="s">
-[...15 lines deleted...]
-      <c r="AJ59" s="47"/>
+      <c r="Z59" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA59" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB59" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC59" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD59" s="37"/>
+      <c r="AE59" s="40"/>
+      <c r="AF59" s="37"/>
+      <c r="AG59" s="41"/>
+      <c r="AH59" s="43"/>
+      <c r="AI59" s="40"/>
+      <c r="AJ59" s="40"/>
       <c r="AK59" s="6"/>
     </row>
     <row r="60" spans="1:37">
       <c r="A60" s="14" t="s">
         <v>14</v>
       </c>
-      <c r="B60" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C60" s="19" t="s">
+      <c r="B60" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="C60" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H60" s="7">
         <v>99.1</v>
       </c>
       <c r="I60" s="7">
         <v>98.6</v>
       </c>
       <c r="J60" s="2">
         <v>119.8</v>
       </c>
       <c r="K60" s="7">
         <v>118.5</v>
       </c>
       <c r="L60" s="7">
         <v>119.2</v>
       </c>
-      <c r="M60" s="25">
+      <c r="M60" s="23">
         <v>120.4</v>
       </c>
       <c r="N60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O60" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P60" s="38" t="s">
-[...11 lines deleted...]
-      <c r="T60" s="44">
+      <c r="P60" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q60" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="R60" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="S60" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="T60" s="37">
         <v>99.7</v>
       </c>
-      <c r="U60" s="48">
+      <c r="U60" s="41">
         <v>99.7</v>
       </c>
-      <c r="V60" s="50">
+      <c r="V60" s="43">
         <v>96.9</v>
       </c>
-      <c r="W60" s="47">
+      <c r="W60" s="40">
         <v>93.1</v>
       </c>
-      <c r="X60" s="47">
+      <c r="X60" s="40">
         <v>95</v>
       </c>
       <c r="Y60" s="6">
         <v>94.1</v>
       </c>
-      <c r="Z60" s="38">
+      <c r="Z60" s="32">
         <v>100</v>
       </c>
-      <c r="AA60" s="48">
+      <c r="AA60" s="41">
         <v>100</v>
       </c>
-      <c r="AB60" s="68">
+      <c r="AB60" s="44">
         <v>100</v>
       </c>
-      <c r="AC60" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ60" s="47"/>
+      <c r="AC60" s="44">
+        <v>100</v>
+      </c>
+      <c r="AD60" s="37"/>
+      <c r="AE60" s="40"/>
+      <c r="AF60" s="37"/>
+      <c r="AG60" s="41"/>
+      <c r="AH60" s="43"/>
+      <c r="AI60" s="40"/>
+      <c r="AJ60" s="40"/>
       <c r="AK60" s="6"/>
     </row>
     <row r="61" spans="1:37">
       <c r="A61" s="14" t="s">
         <v>34</v>
       </c>
-      <c r="B61" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C61" s="19" t="s">
+      <c r="B61" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="C61" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H61" s="7">
         <v>90.3</v>
       </c>
       <c r="I61" s="7">
         <v>76.3</v>
       </c>
       <c r="J61" s="2">
         <v>55.9</v>
       </c>
       <c r="K61" s="7">
         <v>58.3</v>
       </c>
       <c r="L61" s="7">
         <v>60.1</v>
       </c>
-      <c r="M61" s="25">
+      <c r="M61" s="23">
         <v>62.1</v>
       </c>
       <c r="N61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O61" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P61" s="38" t="s">
-[...11 lines deleted...]
-      <c r="T61" s="44">
+      <c r="P61" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q61" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="R61" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="S61" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="T61" s="37">
         <v>100.5</v>
       </c>
-      <c r="U61" s="48">
+      <c r="U61" s="41">
         <v>102</v>
       </c>
-      <c r="V61" s="50">
+      <c r="V61" s="43">
         <v>102.6</v>
       </c>
-      <c r="W61" s="47">
+      <c r="W61" s="40">
         <v>102.3</v>
       </c>
-      <c r="X61" s="47">
+      <c r="X61" s="40">
         <v>100.5</v>
       </c>
       <c r="Y61" s="6">
         <v>100.5</v>
       </c>
-      <c r="Z61" s="38" t="s">
-[...15 lines deleted...]
-      <c r="AJ61" s="47"/>
+      <c r="Z61" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA61" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB61" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC61" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD61" s="37"/>
+      <c r="AE61" s="40"/>
+      <c r="AF61" s="37"/>
+      <c r="AG61" s="41"/>
+      <c r="AH61" s="43"/>
+      <c r="AI61" s="40"/>
+      <c r="AJ61" s="40"/>
       <c r="AK61" s="6"/>
     </row>
     <row r="62" spans="1:37">
       <c r="A62" s="14" t="s">
         <v>15</v>
       </c>
-      <c r="B62" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C62" s="19" t="s">
+      <c r="B62" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="C62" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H62" s="7">
         <v>98.6</v>
       </c>
       <c r="I62" s="7">
         <v>105.4</v>
       </c>
       <c r="J62" s="2">
         <v>126.4</v>
       </c>
       <c r="K62" s="7">
         <v>129.69999999999999</v>
       </c>
       <c r="L62" s="7">
         <v>156.9</v>
       </c>
-      <c r="M62" s="25">
+      <c r="M62" s="23">
         <v>159.19999999999999</v>
       </c>
       <c r="N62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O62" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P62" s="38" t="s">
-[...11 lines deleted...]
-      <c r="T62" s="44">
+      <c r="P62" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q62" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="R62" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="S62" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="T62" s="37">
         <v>99.8</v>
       </c>
-      <c r="U62" s="48">
+      <c r="U62" s="41">
         <v>93.9</v>
       </c>
-      <c r="V62" s="50">
+      <c r="V62" s="43">
         <v>72.8</v>
       </c>
-      <c r="W62" s="47">
+      <c r="W62" s="40">
         <v>79.7</v>
       </c>
-      <c r="X62" s="47">
+      <c r="X62" s="40">
         <v>105.6</v>
       </c>
       <c r="Y62" s="6">
         <v>104.9</v>
       </c>
-      <c r="Z62" s="38" t="s">
-[...15 lines deleted...]
-      <c r="AJ62" s="47"/>
+      <c r="Z62" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA62" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB62" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC62" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD62" s="37"/>
+      <c r="AE62" s="40"/>
+      <c r="AF62" s="37"/>
+      <c r="AG62" s="41"/>
+      <c r="AH62" s="43"/>
+      <c r="AI62" s="40"/>
+      <c r="AJ62" s="40"/>
       <c r="AK62" s="6"/>
     </row>
     <row r="63" spans="1:37">
       <c r="A63" s="14" t="s">
         <v>16</v>
       </c>
-      <c r="B63" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C63" s="19" t="s">
+      <c r="B63" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="C63" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H63" s="7">
         <v>98.9</v>
       </c>
       <c r="I63" s="7">
         <v>98.7</v>
       </c>
       <c r="J63" s="2">
         <v>91</v>
       </c>
       <c r="K63" s="7">
         <v>90.1</v>
       </c>
       <c r="L63" s="7">
         <v>89.9</v>
       </c>
-      <c r="M63" s="25">
+      <c r="M63" s="23">
         <v>89</v>
       </c>
       <c r="N63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O63" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P63" s="38" t="s">
-[...11 lines deleted...]
-      <c r="T63" s="44">
+      <c r="P63" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q63" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="R63" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="S63" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="T63" s="37">
         <v>100.2</v>
       </c>
-      <c r="U63" s="48">
+      <c r="U63" s="41">
         <v>100.1</v>
       </c>
-      <c r="V63" s="50">
+      <c r="V63" s="43">
         <v>101</v>
       </c>
-      <c r="W63" s="47">
+      <c r="W63" s="40">
         <v>101.4</v>
       </c>
-      <c r="X63" s="47">
+      <c r="X63" s="40">
         <v>101.3</v>
       </c>
       <c r="Y63" s="6">
         <v>99.6</v>
       </c>
-      <c r="Z63" s="38" t="s">
-[...15 lines deleted...]
-      <c r="AJ63" s="47"/>
+      <c r="Z63" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA63" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB63" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC63" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD63" s="37"/>
+      <c r="AE63" s="40"/>
+      <c r="AF63" s="37"/>
+      <c r="AG63" s="41"/>
+      <c r="AH63" s="43"/>
+      <c r="AI63" s="40"/>
+      <c r="AJ63" s="40"/>
       <c r="AK63" s="6"/>
     </row>
     <row r="64" spans="1:37">
       <c r="A64" s="14" t="s">
         <v>17</v>
       </c>
-      <c r="B64" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C64" s="19" t="s">
+      <c r="B64" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="C64" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H64" s="7">
         <v>99.2</v>
       </c>
       <c r="I64" s="7">
         <v>135.6</v>
       </c>
       <c r="J64" s="2">
         <v>163.6</v>
       </c>
       <c r="K64" s="7">
         <v>135.5</v>
       </c>
       <c r="L64" s="7">
         <v>132.69999999999999</v>
       </c>
-      <c r="M64" s="25">
+      <c r="M64" s="23">
         <v>139.4</v>
       </c>
       <c r="N64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O64" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P64" s="38" t="s">
-[...11 lines deleted...]
-      <c r="T64" s="44">
+      <c r="P64" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q64" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="R64" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="S64" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="T64" s="37">
         <v>99.6</v>
       </c>
-      <c r="U64" s="48">
+      <c r="U64" s="41">
         <v>100.8</v>
       </c>
-      <c r="V64" s="50">
+      <c r="V64" s="43">
         <v>93.6</v>
       </c>
-      <c r="W64" s="47">
+      <c r="W64" s="40">
         <v>94.8</v>
       </c>
-      <c r="X64" s="47">
+      <c r="X64" s="40">
         <v>95.4</v>
       </c>
       <c r="Y64" s="6">
         <v>93.2</v>
       </c>
-      <c r="Z64" s="38" t="s">
-[...15 lines deleted...]
-      <c r="AJ64" s="47"/>
+      <c r="Z64" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA64" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB64" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC64" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD64" s="37"/>
+      <c r="AE64" s="40"/>
+      <c r="AF64" s="37"/>
+      <c r="AG64" s="41"/>
+      <c r="AH64" s="43"/>
+      <c r="AI64" s="40"/>
+      <c r="AJ64" s="40"/>
       <c r="AK64" s="6"/>
     </row>
     <row r="65" spans="1:37">
       <c r="A65" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="B65" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C65" s="19" t="s">
+      <c r="B65" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="C65" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H65" s="7">
         <v>100.9</v>
       </c>
       <c r="I65" s="7">
         <v>102.3</v>
       </c>
       <c r="J65" s="2">
         <v>178.7</v>
       </c>
       <c r="K65" s="7">
         <v>159.6</v>
       </c>
       <c r="L65" s="7">
         <v>116.4</v>
       </c>
-      <c r="M65" s="25">
+      <c r="M65" s="23">
         <v>116</v>
       </c>
       <c r="N65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O65" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P65" s="38" t="s">
-[...11 lines deleted...]
-      <c r="T65" s="44">
+      <c r="P65" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q65" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="R65" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="S65" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="T65" s="37">
         <v>99.5</v>
       </c>
-      <c r="U65" s="48">
+      <c r="U65" s="41">
         <v>101.2</v>
       </c>
-      <c r="V65" s="50">
+      <c r="V65" s="43">
         <v>87.4</v>
       </c>
-      <c r="W65" s="47">
+      <c r="W65" s="40">
         <v>83.4</v>
       </c>
-      <c r="X65" s="47">
+      <c r="X65" s="40">
         <v>103.1</v>
       </c>
       <c r="Y65" s="6">
         <v>89</v>
       </c>
-      <c r="Z65" s="38" t="s">
-[...15 lines deleted...]
-      <c r="AJ65" s="47"/>
+      <c r="Z65" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA65" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB65" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC65" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD65" s="37"/>
+      <c r="AE65" s="40"/>
+      <c r="AF65" s="37"/>
+      <c r="AG65" s="41"/>
+      <c r="AH65" s="43"/>
+      <c r="AI65" s="40"/>
+      <c r="AJ65" s="40"/>
       <c r="AK65" s="6"/>
     </row>
     <row r="66" spans="1:37">
       <c r="A66" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B66" s="19" t="s">
-[...2 lines deleted...]
-      <c r="C66" s="19" t="s">
+      <c r="B66" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="C66" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H66" s="7">
         <v>108.6</v>
       </c>
       <c r="I66" s="7">
         <v>119.6</v>
       </c>
       <c r="J66" s="2">
         <v>180</v>
       </c>
       <c r="K66" s="7">
         <v>165</v>
       </c>
       <c r="L66" s="7">
         <v>118.1</v>
       </c>
-      <c r="M66" s="25">
+      <c r="M66" s="23">
         <v>121.8</v>
       </c>
       <c r="N66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O66" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P66" s="38" t="s">
-[...11 lines deleted...]
-      <c r="T66" s="44">
+      <c r="P66" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q66" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="R66" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="S66" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="T66" s="37">
         <v>96.7</v>
       </c>
-      <c r="U66" s="48">
+      <c r="U66" s="41">
         <v>94.2</v>
       </c>
-      <c r="V66" s="50">
+      <c r="V66" s="43">
         <v>97.8</v>
       </c>
-      <c r="W66" s="47">
+      <c r="W66" s="40">
         <v>100.8</v>
       </c>
-      <c r="X66" s="47">
+      <c r="X66" s="40">
         <v>104.3</v>
       </c>
       <c r="Y66" s="6">
         <v>103.1</v>
       </c>
-      <c r="Z66" s="38" t="s">
-[...15 lines deleted...]
-      <c r="AJ66" s="47"/>
+      <c r="Z66" s="32" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA66" s="41" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB66" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC66" s="44" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD66" s="37"/>
+      <c r="AE66" s="40"/>
+      <c r="AF66" s="37"/>
+      <c r="AG66" s="41"/>
+      <c r="AH66" s="43"/>
+      <c r="AI66" s="40"/>
+      <c r="AJ66" s="40"/>
       <c r="AK66" s="6"/>
     </row>
     <row r="67" spans="1:37">
       <c r="A67" s="15"/>
-      <c r="B67" s="21"/>
-[...10 lines deleted...]
-      <c r="M67" s="24"/>
+      <c r="B67" s="19"/>
+      <c r="C67" s="19"/>
+      <c r="D67" s="19"/>
+      <c r="E67" s="18"/>
+      <c r="F67" s="18"/>
+      <c r="G67" s="18"/>
+      <c r="H67" s="18"/>
+      <c r="I67" s="18"/>
+      <c r="J67" s="20"/>
+      <c r="K67" s="21"/>
+      <c r="L67" s="18"/>
+      <c r="M67" s="22"/>
     </row>
     <row r="68" spans="1:37">
-      <c r="A68" s="16"/>
-[...7 lines deleted...]
-      <c r="I68" s="16"/>
+      <c r="A68" s="15"/>
+      <c r="B68" s="15"/>
+      <c r="C68" s="15"/>
+      <c r="D68" s="15"/>
+      <c r="E68" s="15"/>
+      <c r="F68" s="15"/>
+      <c r="G68" s="15"/>
+      <c r="H68" s="15"/>
+      <c r="I68" s="15"/>
     </row>
     <row r="69" spans="1:37" ht="21" customHeight="1">
-      <c r="A69" s="62" t="s">
+      <c r="A69" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="B69" s="62"/>
-[...10 lines deleted...]
-      <c r="M69" s="62"/>
+      <c r="B69" s="51"/>
+      <c r="C69" s="51"/>
+      <c r="D69" s="51"/>
+      <c r="E69" s="51"/>
+      <c r="F69" s="51"/>
+      <c r="G69" s="51"/>
+      <c r="H69" s="51"/>
+      <c r="I69" s="51"/>
+      <c r="J69" s="51"/>
+      <c r="K69" s="51"/>
+      <c r="L69" s="51"/>
+      <c r="M69" s="51"/>
     </row>
     <row r="70" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A70" s="57" t="s">
+      <c r="A70" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="B70" s="57"/>
-[...11 lines deleted...]
-      <c r="N70" s="29"/>
+      <c r="B70" s="50"/>
+      <c r="C70" s="50"/>
+      <c r="D70" s="50"/>
+      <c r="E70" s="50"/>
+      <c r="F70" s="50"/>
+      <c r="G70" s="50"/>
+      <c r="H70" s="50"/>
+      <c r="I70" s="50"/>
+      <c r="J70" s="50"/>
+      <c r="K70" s="50"/>
+      <c r="L70" s="50"/>
+      <c r="M70" s="50"/>
+      <c r="N70" s="26"/>
     </row>
     <row r="71" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A71" s="60"/>
-      <c r="B71" s="52" t="s">
+      <c r="A71" s="48"/>
+      <c r="B71" s="45" t="s">
         <v>33</v>
       </c>
-      <c r="C71" s="53"/>
-[...10 lines deleted...]
-      <c r="N71" s="52" t="s">
+      <c r="C71" s="46"/>
+      <c r="D71" s="46"/>
+      <c r="E71" s="46"/>
+      <c r="F71" s="46"/>
+      <c r="G71" s="46"/>
+      <c r="H71" s="46"/>
+      <c r="I71" s="46"/>
+      <c r="J71" s="46"/>
+      <c r="K71" s="46"/>
+      <c r="L71" s="46"/>
+      <c r="M71" s="47"/>
+      <c r="N71" s="45" t="s">
         <v>36</v>
       </c>
-      <c r="O71" s="53"/>
-[...10 lines deleted...]
-      <c r="Z71" s="52" t="s">
+      <c r="O71" s="46"/>
+      <c r="P71" s="46"/>
+      <c r="Q71" s="46"/>
+      <c r="R71" s="46"/>
+      <c r="S71" s="46"/>
+      <c r="T71" s="46"/>
+      <c r="U71" s="46"/>
+      <c r="V71" s="46"/>
+      <c r="W71" s="46"/>
+      <c r="X71" s="46"/>
+      <c r="Y71" s="47"/>
+      <c r="Z71" s="45" t="s">
         <v>37</v>
       </c>
-      <c r="AA71" s="53"/>
-[...9 lines deleted...]
-      <c r="AK71" s="54"/>
+      <c r="AA71" s="46"/>
+      <c r="AB71" s="46"/>
+      <c r="AC71" s="46"/>
+      <c r="AD71" s="46"/>
+      <c r="AE71" s="46"/>
+      <c r="AF71" s="46"/>
+      <c r="AG71" s="46"/>
+      <c r="AH71" s="46"/>
+      <c r="AI71" s="46"/>
+      <c r="AJ71" s="46"/>
+      <c r="AK71" s="47"/>
     </row>
     <row r="72" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A72" s="61"/>
+      <c r="A72" s="49"/>
       <c r="B72" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I72" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J72" s="10" t="s">
         <v>27</v>
       </c>
       <c r="K72" s="11" t="s">
         <v>28</v>
       </c>
       <c r="L72" s="11" t="s">
         <v>29</v>
       </c>
       <c r="M72" s="11" t="s">
         <v>32</v>
       </c>
       <c r="N72" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="O72" s="36" t="s">
+      <c r="O72" s="30" t="s">
         <v>20</v>
       </c>
       <c r="P72" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="Q72" s="41" t="s">
+      <c r="Q72" s="35" t="s">
         <v>22</v>
       </c>
-      <c r="R72" s="45" t="s">
+      <c r="R72" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="S72" s="46" t="s">
+      <c r="S72" s="39" t="s">
         <v>24</v>
       </c>
       <c r="T72" s="10" t="s">
         <v>25</v>
       </c>
       <c r="U72" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="V72" s="45" t="s">
+      <c r="V72" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="W72" s="46" t="s">
+      <c r="W72" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="X72" s="46" t="s">
+      <c r="X72" s="39" t="s">
         <v>29</v>
       </c>
       <c r="Y72" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Z72" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AA72" s="45" t="s">
+      <c r="AA72" s="38" t="s">
         <v>20</v>
       </c>
       <c r="AB72" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="AC72" s="41" t="s">
+      <c r="AC72" s="60" t="s">
         <v>22</v>
       </c>
-      <c r="AD72" s="45" t="s">
+      <c r="AD72" s="38" t="s">
         <v>23</v>
       </c>
-      <c r="AE72" s="46" t="s">
+      <c r="AE72" s="39" t="s">
         <v>24</v>
       </c>
       <c r="AF72" s="10" t="s">
         <v>25</v>
       </c>
       <c r="AG72" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AH72" s="45" t="s">
+      <c r="AH72" s="38" t="s">
         <v>27</v>
       </c>
-      <c r="AI72" s="46" t="s">
+      <c r="AI72" s="39" t="s">
         <v>28</v>
       </c>
-      <c r="AJ72" s="46" t="s">
+      <c r="AJ72" s="39" t="s">
         <v>29</v>
       </c>
       <c r="AK72" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="73" spans="1:37" s="13" customFormat="1">
       <c r="A73" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B73" s="2">
         <v>101.80409861726525</v>
       </c>
-      <c r="C73" s="25">
+      <c r="C73" s="23">
         <v>101.98941033329363</v>
       </c>
-      <c r="D73" s="25">
+      <c r="D73" s="23">
         <v>101.92963231775873</v>
       </c>
-      <c r="E73" s="25">
+      <c r="E73" s="23">
         <v>102.60268672057468</v>
       </c>
-      <c r="F73" s="31">
+      <c r="F73" s="27">
         <v>102.97723618186238</v>
       </c>
-      <c r="G73" s="31">
+      <c r="G73" s="27">
         <v>102.94913320647127</v>
       </c>
       <c r="H73" s="7">
         <v>103</v>
       </c>
       <c r="I73" s="7">
         <v>103.5</v>
       </c>
-      <c r="J73" s="33">
+      <c r="J73" s="28">
         <v>103.2</v>
       </c>
       <c r="K73" s="7">
         <v>103.4</v>
       </c>
       <c r="L73" s="7">
         <v>103.6</v>
       </c>
-      <c r="M73" s="25">
+      <c r="M73" s="23">
         <v>105</v>
       </c>
       <c r="N73" s="2">
         <v>102</v>
       </c>
-      <c r="O73" s="25">
+      <c r="O73" s="23">
         <v>103.3</v>
       </c>
-      <c r="P73" s="37">
+      <c r="P73" s="31">
         <v>104</v>
       </c>
-      <c r="Q73" s="28">
+      <c r="Q73" s="25">
         <v>105.3</v>
       </c>
-      <c r="R73" s="44">
+      <c r="R73" s="37">
         <v>105</v>
       </c>
-      <c r="S73" s="47">
+      <c r="S73" s="40">
         <v>104.8</v>
       </c>
-      <c r="T73" s="44">
+      <c r="T73" s="37">
         <v>104.7</v>
       </c>
-      <c r="U73" s="38">
+      <c r="U73" s="32">
         <v>104.4</v>
       </c>
-      <c r="V73" s="50">
+      <c r="V73" s="43">
         <v>104</v>
       </c>
-      <c r="W73" s="47">
+      <c r="W73" s="40">
         <v>104.1</v>
       </c>
-      <c r="X73" s="42">
+      <c r="X73" s="36">
         <v>104.5</v>
       </c>
       <c r="Y73" s="5">
         <v>104.4</v>
       </c>
-      <c r="Z73" s="48">
+      <c r="Z73" s="41">
         <v>95.6</v>
       </c>
-      <c r="AA73" s="48">
+      <c r="AA73" s="41">
         <v>97.5</v>
       </c>
-      <c r="AB73" s="68">
+      <c r="AB73" s="44">
         <v>101.9</v>
       </c>
-      <c r="AC73" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ73" s="47"/>
+      <c r="AC73" s="44">
+        <v>102.1</v>
+      </c>
+      <c r="AD73" s="37"/>
+      <c r="AE73" s="40"/>
+      <c r="AF73" s="37"/>
+      <c r="AG73" s="41"/>
+      <c r="AH73" s="43"/>
+      <c r="AI73" s="40"/>
+      <c r="AJ73" s="40"/>
       <c r="AK73" s="6"/>
     </row>
     <row r="74" spans="1:37" s="13" customFormat="1">
       <c r="A74" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="2">
         <v>45.771591826107311</v>
       </c>
-      <c r="C74" s="25">
+      <c r="C74" s="23">
         <v>42.782847861578574</v>
       </c>
-      <c r="D74" s="25">
+      <c r="D74" s="23">
         <v>46.127687511743005</v>
       </c>
-      <c r="E74" s="25">
+      <c r="E74" s="23">
         <v>51.634382942335144</v>
       </c>
-      <c r="F74" s="26">
+      <c r="F74" s="24">
         <v>57.915688766417674</v>
       </c>
-      <c r="G74" s="26">
+      <c r="G74" s="24">
         <v>61.928275309208644</v>
       </c>
       <c r="H74" s="7">
         <v>64.900000000000006</v>
       </c>
       <c r="I74" s="7">
         <v>68.2</v>
       </c>
       <c r="J74" s="2">
         <v>77</v>
       </c>
       <c r="K74" s="7">
         <v>82</v>
       </c>
       <c r="L74" s="7">
         <v>85.3</v>
       </c>
-      <c r="M74" s="25">
+      <c r="M74" s="23">
         <v>86.3</v>
       </c>
       <c r="N74" s="2">
         <v>91.8</v>
       </c>
-      <c r="O74" s="25">
+      <c r="O74" s="23">
         <v>103.1</v>
       </c>
-      <c r="P74" s="37">
+      <c r="P74" s="31">
         <v>123.5</v>
       </c>
-      <c r="Q74" s="28">
+      <c r="Q74" s="25">
         <v>112.4</v>
       </c>
-      <c r="R74" s="44">
+      <c r="R74" s="37">
         <v>100.7</v>
       </c>
-      <c r="S74" s="47">
+      <c r="S74" s="40">
         <v>103</v>
       </c>
-      <c r="T74" s="44">
+      <c r="T74" s="37">
         <v>102.2</v>
       </c>
-      <c r="U74" s="38">
+      <c r="U74" s="32">
         <v>110.4</v>
       </c>
-      <c r="V74" s="50">
+      <c r="V74" s="43">
         <v>106.7</v>
       </c>
-      <c r="W74" s="47">
+      <c r="W74" s="40">
         <v>107.1</v>
       </c>
-      <c r="X74" s="42">
+      <c r="X74" s="36">
         <v>108.7</v>
       </c>
       <c r="Y74" s="5">
         <v>111.3</v>
       </c>
-      <c r="Z74" s="48">
+      <c r="Z74" s="41">
         <v>101.8</v>
       </c>
-      <c r="AA74" s="48">
+      <c r="AA74" s="41">
         <v>124</v>
       </c>
-      <c r="AB74" s="68">
+      <c r="AB74" s="44">
         <v>115.7</v>
       </c>
-      <c r="AC74" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ74" s="47"/>
+      <c r="AC74" s="44">
+        <v>104.1</v>
+      </c>
+      <c r="AD74" s="37"/>
+      <c r="AE74" s="40"/>
+      <c r="AF74" s="37"/>
+      <c r="AG74" s="41"/>
+      <c r="AH74" s="43"/>
+      <c r="AI74" s="40"/>
+      <c r="AJ74" s="40"/>
       <c r="AK74" s="6"/>
     </row>
     <row r="75" spans="1:37">
       <c r="A75" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B75" s="2">
         <v>99.765731536963784</v>
       </c>
-      <c r="C75" s="25">
+      <c r="C75" s="23">
         <v>99.328985391463249</v>
       </c>
-      <c r="D75" s="25">
+      <c r="D75" s="23">
         <v>96.082360544722718</v>
       </c>
-      <c r="E75" s="25">
+      <c r="E75" s="23">
         <v>96.178479691373013</v>
       </c>
-      <c r="F75" s="26">
+      <c r="F75" s="24">
         <v>100.65554602204145</v>
       </c>
-      <c r="G75" s="26">
+      <c r="G75" s="24">
         <v>100.69410122509512</v>
       </c>
       <c r="H75" s="7">
         <v>101.2</v>
       </c>
       <c r="I75" s="7">
         <v>101.4</v>
       </c>
       <c r="J75" s="2">
         <v>101.2</v>
       </c>
       <c r="K75" s="7">
         <v>102.1</v>
       </c>
       <c r="L75" s="7">
         <v>103.1</v>
       </c>
-      <c r="M75" s="25">
+      <c r="M75" s="23">
         <v>104</v>
       </c>
       <c r="N75" s="2">
         <v>132.69999999999999</v>
       </c>
-      <c r="O75" s="25">
+      <c r="O75" s="23">
         <v>116</v>
       </c>
-      <c r="P75" s="37">
+      <c r="P75" s="31">
         <v>114.1</v>
       </c>
-      <c r="Q75" s="28">
+      <c r="Q75" s="25">
         <v>121.5</v>
       </c>
-      <c r="R75" s="44">
+      <c r="R75" s="37">
         <v>124.9</v>
       </c>
-      <c r="S75" s="47">
+      <c r="S75" s="40">
         <v>117.6</v>
       </c>
-      <c r="T75" s="44">
+      <c r="T75" s="37">
         <v>111</v>
       </c>
-      <c r="U75" s="38">
+      <c r="U75" s="32">
         <v>106.9</v>
       </c>
-      <c r="V75" s="50">
+      <c r="V75" s="43">
         <v>106.8</v>
       </c>
-      <c r="W75" s="47">
+      <c r="W75" s="40">
         <v>106.3</v>
       </c>
-      <c r="X75" s="42">
+      <c r="X75" s="36">
         <v>106.7</v>
       </c>
       <c r="Y75" s="6">
         <v>100.2</v>
       </c>
-      <c r="Z75" s="48">
+      <c r="Z75" s="41">
         <v>96.9</v>
       </c>
-      <c r="AA75" s="48">
+      <c r="AA75" s="41">
         <v>98.6</v>
       </c>
-      <c r="AB75" s="68">
+      <c r="AB75" s="44">
         <v>100.8</v>
       </c>
-      <c r="AC75" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ75" s="47"/>
+      <c r="AC75" s="44">
+        <v>100.7</v>
+      </c>
+      <c r="AD75" s="37"/>
+      <c r="AE75" s="40"/>
+      <c r="AF75" s="37"/>
+      <c r="AG75" s="41"/>
+      <c r="AH75" s="43"/>
+      <c r="AI75" s="40"/>
+      <c r="AJ75" s="40"/>
       <c r="AK75" s="6"/>
     </row>
     <row r="76" spans="1:37">
       <c r="A76" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="2">
         <v>107.22428589684681</v>
       </c>
-      <c r="C76" s="25">
+      <c r="C76" s="23">
         <v>105.10639890957714</v>
       </c>
-      <c r="D76" s="25">
+      <c r="D76" s="23">
         <v>104.58355593705082</v>
       </c>
-      <c r="E76" s="25">
+      <c r="E76" s="23">
         <v>101.79494716481983</v>
       </c>
-      <c r="F76" s="26">
+      <c r="F76" s="24">
         <v>101.25325007475745</v>
       </c>
-      <c r="G76" s="26">
+      <c r="G76" s="24">
         <v>99.822388693758811</v>
       </c>
       <c r="H76" s="7">
         <v>98.6</v>
       </c>
       <c r="I76" s="7">
         <v>97.5</v>
       </c>
       <c r="J76" s="2">
         <v>95.7</v>
       </c>
       <c r="K76" s="7">
         <v>94.5</v>
       </c>
       <c r="L76" s="7">
         <v>93.2</v>
       </c>
-      <c r="M76" s="25">
+      <c r="M76" s="23">
         <v>92.5</v>
       </c>
       <c r="N76" s="2">
         <v>80.8</v>
       </c>
-      <c r="O76" s="25">
+      <c r="O76" s="23">
         <v>87.5</v>
       </c>
-      <c r="P76" s="37">
+      <c r="P76" s="31">
         <v>100</v>
       </c>
-      <c r="Q76" s="28">
+      <c r="Q76" s="25">
         <v>101.7</v>
       </c>
-      <c r="R76" s="44">
+      <c r="R76" s="37">
         <v>100.5</v>
       </c>
-      <c r="S76" s="47">
+      <c r="S76" s="40">
         <v>100.3</v>
       </c>
-      <c r="T76" s="44">
+      <c r="T76" s="37">
         <v>101.2</v>
       </c>
-      <c r="U76" s="38">
+      <c r="U76" s="32">
         <v>101.5</v>
       </c>
-      <c r="V76" s="50">
+      <c r="V76" s="43">
         <v>102.5</v>
       </c>
-      <c r="W76" s="47">
+      <c r="W76" s="40">
         <v>103.3</v>
       </c>
-      <c r="X76" s="42">
+      <c r="X76" s="36">
         <v>103.6</v>
       </c>
       <c r="Y76" s="6">
         <v>104.2</v>
       </c>
-      <c r="Z76" s="48">
+      <c r="Z76" s="41">
         <v>100</v>
       </c>
-      <c r="AA76" s="48">
+      <c r="AA76" s="41">
         <v>100.8</v>
       </c>
-      <c r="AB76" s="68">
+      <c r="AB76" s="44">
         <v>100</v>
       </c>
-      <c r="AC76" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ76" s="47"/>
+      <c r="AC76" s="44">
+        <v>100</v>
+      </c>
+      <c r="AD76" s="37"/>
+      <c r="AE76" s="40"/>
+      <c r="AF76" s="37"/>
+      <c r="AG76" s="41"/>
+      <c r="AH76" s="43"/>
+      <c r="AI76" s="40"/>
+      <c r="AJ76" s="40"/>
       <c r="AK76" s="6"/>
     </row>
     <row r="77" spans="1:37">
       <c r="A77" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="2">
         <v>100.63015237947089</v>
       </c>
-      <c r="C77" s="25">
+      <c r="C77" s="23">
         <v>101.90404430270131</v>
       </c>
-      <c r="D77" s="25">
+      <c r="D77" s="23">
         <v>102.09695751258965</v>
       </c>
-      <c r="E77" s="25">
+      <c r="E77" s="23">
         <v>102.05214050508893</v>
       </c>
-      <c r="F77" s="26">
+      <c r="F77" s="24">
         <v>102.08114308394374</v>
       </c>
-      <c r="G77" s="26">
+      <c r="G77" s="24">
         <v>102.3269112804586</v>
       </c>
       <c r="H77" s="7">
         <v>102.4</v>
       </c>
       <c r="I77" s="7">
         <v>103</v>
       </c>
       <c r="J77" s="2">
         <v>99.2</v>
       </c>
       <c r="K77" s="7">
         <v>99.9</v>
       </c>
       <c r="L77" s="7">
         <v>101.9</v>
       </c>
-      <c r="M77" s="25">
+      <c r="M77" s="23">
         <v>105.9</v>
       </c>
       <c r="N77" s="2">
         <v>105.9</v>
       </c>
-      <c r="O77" s="25">
+      <c r="O77" s="23">
         <v>104.7</v>
       </c>
-      <c r="P77" s="37">
+      <c r="P77" s="31">
         <v>104.1</v>
       </c>
-      <c r="Q77" s="28">
+      <c r="Q77" s="25">
         <v>103.8</v>
       </c>
-      <c r="R77" s="44">
+      <c r="R77" s="37">
         <v>103.6</v>
       </c>
-      <c r="S77" s="47">
+      <c r="S77" s="40">
         <v>103.4</v>
       </c>
-      <c r="T77" s="44">
+      <c r="T77" s="37">
         <v>104.7</v>
       </c>
-      <c r="U77" s="38">
+      <c r="U77" s="32">
         <v>104.4</v>
       </c>
-      <c r="V77" s="50">
+      <c r="V77" s="43">
         <v>104.2</v>
       </c>
-      <c r="W77" s="47">
+      <c r="W77" s="40">
         <v>103.9</v>
       </c>
-      <c r="X77" s="42">
+      <c r="X77" s="36">
         <v>103.6</v>
       </c>
       <c r="Y77" s="6">
         <v>103.2</v>
       </c>
-      <c r="Z77" s="48">
+      <c r="Z77" s="41">
         <v>100.3</v>
       </c>
-      <c r="AA77" s="48">
+      <c r="AA77" s="41">
         <v>100.9</v>
       </c>
-      <c r="AB77" s="68">
+      <c r="AB77" s="44">
         <v>100.8</v>
       </c>
-      <c r="AC77" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ77" s="47"/>
+      <c r="AC77" s="44">
+        <v>101.6</v>
+      </c>
+      <c r="AD77" s="37"/>
+      <c r="AE77" s="40"/>
+      <c r="AF77" s="37"/>
+      <c r="AG77" s="41"/>
+      <c r="AH77" s="43"/>
+      <c r="AI77" s="40"/>
+      <c r="AJ77" s="40"/>
       <c r="AK77" s="6"/>
     </row>
     <row r="78" spans="1:37">
       <c r="A78" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B78" s="2">
         <v>85.928960216943466</v>
       </c>
-      <c r="C78" s="25">
+      <c r="C78" s="23">
         <v>95.983498448365623</v>
       </c>
-      <c r="D78" s="25">
+      <c r="D78" s="23">
         <v>99.438427526249995</v>
       </c>
-      <c r="E78" s="25">
+      <c r="E78" s="23">
         <v>101.83019444082582</v>
       </c>
-      <c r="F78" s="26">
+      <c r="F78" s="24">
         <v>104.32942446604802</v>
       </c>
-      <c r="G78" s="26">
+      <c r="G78" s="24">
         <v>103.12518528865225</v>
       </c>
       <c r="H78" s="7">
         <v>107.3</v>
       </c>
       <c r="I78" s="7">
         <v>109.3</v>
       </c>
       <c r="J78" s="2">
         <v>106.7</v>
       </c>
       <c r="K78" s="7">
         <v>109</v>
       </c>
       <c r="L78" s="7">
         <v>109.7</v>
       </c>
-      <c r="M78" s="25">
+      <c r="M78" s="23">
         <v>111.5</v>
       </c>
       <c r="N78" s="2">
         <v>105.1</v>
       </c>
-      <c r="O78" s="25">
+      <c r="O78" s="23">
         <v>98.8</v>
       </c>
-      <c r="P78" s="37">
+      <c r="P78" s="31">
         <v>103.1</v>
       </c>
-      <c r="Q78" s="28">
+      <c r="Q78" s="25">
         <v>104</v>
       </c>
-      <c r="R78" s="44">
+      <c r="R78" s="37">
         <v>105.4</v>
       </c>
-      <c r="S78" s="47">
+      <c r="S78" s="40">
         <v>108.7</v>
       </c>
-      <c r="T78" s="44">
+      <c r="T78" s="37">
         <v>105.2</v>
       </c>
-      <c r="U78" s="38">
+      <c r="U78" s="32">
         <v>104.6</v>
       </c>
-      <c r="V78" s="50">
+      <c r="V78" s="43">
         <v>102.8</v>
       </c>
-      <c r="W78" s="47">
+      <c r="W78" s="40">
         <v>101.8</v>
       </c>
-      <c r="X78" s="42">
+      <c r="X78" s="36">
         <v>102.2</v>
       </c>
       <c r="Y78" s="6">
         <v>102.5</v>
       </c>
-      <c r="Z78" s="48">
+      <c r="Z78" s="41">
         <v>100.2</v>
       </c>
-      <c r="AA78" s="48">
+      <c r="AA78" s="41">
         <v>100.7</v>
       </c>
-      <c r="AB78" s="68">
+      <c r="AB78" s="44">
         <v>100.5</v>
       </c>
-      <c r="AC78" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ78" s="47"/>
+      <c r="AC78" s="44">
+        <v>101.6</v>
+      </c>
+      <c r="AD78" s="37"/>
+      <c r="AE78" s="40"/>
+      <c r="AF78" s="37"/>
+      <c r="AG78" s="41"/>
+      <c r="AH78" s="43"/>
+      <c r="AI78" s="40"/>
+      <c r="AJ78" s="40"/>
       <c r="AK78" s="6"/>
     </row>
     <row r="79" spans="1:37">
       <c r="A79" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B79" s="2">
         <v>137.43197154363583</v>
       </c>
-      <c r="C79" s="25">
+      <c r="C79" s="23">
         <v>118.68934729361369</v>
       </c>
-      <c r="D79" s="25">
+      <c r="D79" s="23">
         <v>108.73420482596055</v>
       </c>
-      <c r="E79" s="25">
+      <c r="E79" s="23">
         <v>118.14501665578476</v>
       </c>
-      <c r="F79" s="26">
+      <c r="F79" s="24">
         <v>109.27160896927781</v>
       </c>
-      <c r="G79" s="26">
+      <c r="G79" s="24">
         <v>108.70659136317518</v>
       </c>
       <c r="H79" s="7">
         <v>109.7</v>
       </c>
       <c r="I79" s="7">
         <v>109.5</v>
       </c>
       <c r="J79" s="2">
         <v>108.9</v>
       </c>
       <c r="K79" s="7">
         <v>108.4</v>
       </c>
       <c r="L79" s="7">
         <v>107.9</v>
       </c>
-      <c r="M79" s="25">
+      <c r="M79" s="23">
         <v>108.3</v>
       </c>
       <c r="N79" s="2">
         <v>149</v>
       </c>
-      <c r="O79" s="25">
+      <c r="O79" s="23">
         <v>126.4</v>
       </c>
-      <c r="P79" s="37">
+      <c r="P79" s="31">
         <v>114.9</v>
       </c>
-      <c r="Q79" s="28">
+      <c r="Q79" s="25">
         <v>111</v>
       </c>
-      <c r="R79" s="44">
+      <c r="R79" s="37">
         <v>110.1</v>
       </c>
-      <c r="S79" s="47">
+      <c r="S79" s="40">
         <v>110.9</v>
       </c>
-      <c r="T79" s="44">
+      <c r="T79" s="37">
         <v>112.6</v>
       </c>
-      <c r="U79" s="38">
+      <c r="U79" s="32">
         <v>111.4</v>
       </c>
-      <c r="V79" s="50">
+      <c r="V79" s="43">
         <v>108</v>
       </c>
-      <c r="W79" s="47">
+      <c r="W79" s="40">
         <v>107.5</v>
       </c>
-      <c r="X79" s="42">
+      <c r="X79" s="36">
         <v>107.6</v>
       </c>
       <c r="Y79" s="6">
         <v>107</v>
       </c>
-      <c r="Z79" s="48">
+      <c r="Z79" s="41">
         <v>101.1</v>
       </c>
-      <c r="AA79" s="48">
+      <c r="AA79" s="41">
         <v>101.5</v>
       </c>
-      <c r="AB79" s="68">
+      <c r="AB79" s="44">
         <v>101.3</v>
       </c>
-      <c r="AC79" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ79" s="47"/>
+      <c r="AC79" s="44">
+        <v>101.4</v>
+      </c>
+      <c r="AD79" s="37"/>
+      <c r="AE79" s="40"/>
+      <c r="AF79" s="37"/>
+      <c r="AG79" s="41"/>
+      <c r="AH79" s="43"/>
+      <c r="AI79" s="40"/>
+      <c r="AJ79" s="40"/>
       <c r="AK79" s="6"/>
     </row>
     <row r="80" spans="1:37">
       <c r="A80" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B80" s="2">
         <v>99.298789012812662</v>
       </c>
-      <c r="C80" s="25">
+      <c r="C80" s="23">
         <v>97.355039013277505</v>
       </c>
-      <c r="D80" s="25">
+      <c r="D80" s="23">
         <v>93.874767677414397</v>
       </c>
-      <c r="E80" s="25">
+      <c r="E80" s="23">
         <v>95.803401373804974</v>
       </c>
-      <c r="F80" s="26">
+      <c r="F80" s="24">
         <v>97.609025477762628</v>
       </c>
-      <c r="G80" s="26">
+      <c r="G80" s="24">
         <v>99.234080719909699</v>
       </c>
       <c r="H80" s="7">
         <v>104.3</v>
       </c>
       <c r="I80" s="7">
         <v>102.7</v>
       </c>
       <c r="J80" s="2">
         <v>102.2</v>
       </c>
       <c r="K80" s="7">
         <v>102.2</v>
       </c>
       <c r="L80" s="7">
         <v>104.6</v>
       </c>
-      <c r="M80" s="25">
+      <c r="M80" s="23">
         <v>107.7</v>
       </c>
       <c r="N80" s="2">
         <v>104.8</v>
       </c>
-      <c r="O80" s="25">
+      <c r="O80" s="23">
         <v>101.6</v>
       </c>
-      <c r="P80" s="37">
+      <c r="P80" s="31">
         <v>101.1</v>
       </c>
-      <c r="Q80" s="28">
+      <c r="Q80" s="25">
         <v>104.3</v>
       </c>
-      <c r="R80" s="44">
+      <c r="R80" s="37">
         <v>107.3</v>
       </c>
-      <c r="S80" s="47">
+      <c r="S80" s="40">
         <v>112.9</v>
       </c>
-      <c r="T80" s="44">
+      <c r="T80" s="37">
         <v>111.3</v>
       </c>
-      <c r="U80" s="38">
+      <c r="U80" s="32">
         <v>109.2</v>
       </c>
-      <c r="V80" s="50">
+      <c r="V80" s="43">
         <v>108.6</v>
       </c>
-      <c r="W80" s="47">
+      <c r="W80" s="40">
         <v>108.9</v>
       </c>
-      <c r="X80" s="42">
+      <c r="X80" s="36">
         <v>110.4</v>
       </c>
       <c r="Y80" s="6">
         <v>109</v>
       </c>
-      <c r="Z80" s="48">
+      <c r="Z80" s="41">
         <v>99</v>
       </c>
-      <c r="AA80" s="48">
+      <c r="AA80" s="41">
         <v>100.2</v>
       </c>
-      <c r="AB80" s="68">
+      <c r="AB80" s="44">
         <v>100.3</v>
       </c>
-      <c r="AC80" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ80" s="47"/>
+      <c r="AC80" s="44">
+        <v>100.2</v>
+      </c>
+      <c r="AD80" s="37"/>
+      <c r="AE80" s="40"/>
+      <c r="AF80" s="37"/>
+      <c r="AG80" s="41"/>
+      <c r="AH80" s="43"/>
+      <c r="AI80" s="40"/>
+      <c r="AJ80" s="40"/>
       <c r="AK80" s="6"/>
     </row>
     <row r="81" spans="1:37">
       <c r="A81" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B81" s="2">
         <v>100.63826549718927</v>
       </c>
-      <c r="C81" s="25">
+      <c r="C81" s="23">
         <v>98.405800859443133</v>
       </c>
-      <c r="D81" s="25">
+      <c r="D81" s="23">
         <v>97.201510590426608</v>
       </c>
-      <c r="E81" s="25">
+      <c r="E81" s="23">
         <v>96.643569779122245</v>
       </c>
-      <c r="F81" s="26">
+      <c r="F81" s="24">
         <v>98.510772357886822</v>
       </c>
-      <c r="G81" s="26">
+      <c r="G81" s="24">
         <v>101.89920096567542</v>
       </c>
       <c r="H81" s="7">
         <v>97.6</v>
       </c>
       <c r="I81" s="7">
         <v>99.6</v>
       </c>
       <c r="J81" s="2">
         <v>98.5</v>
       </c>
       <c r="K81" s="7">
         <v>98.9</v>
       </c>
       <c r="L81" s="7">
         <v>100</v>
       </c>
-      <c r="M81" s="25">
+      <c r="M81" s="23">
         <v>102.7</v>
       </c>
       <c r="N81" s="2">
         <v>125.8</v>
       </c>
-      <c r="O81" s="25">
+      <c r="O81" s="23">
         <v>114.4</v>
       </c>
-      <c r="P81" s="37">
+      <c r="P81" s="31">
         <v>111.4</v>
       </c>
-      <c r="Q81" s="28">
+      <c r="Q81" s="25">
         <v>110.6</v>
       </c>
-      <c r="R81" s="44">
+      <c r="R81" s="37">
         <v>110</v>
       </c>
-      <c r="S81" s="47">
+      <c r="S81" s="40">
         <v>112.2</v>
       </c>
-      <c r="T81" s="44">
+      <c r="T81" s="37">
         <v>113.9</v>
       </c>
-      <c r="U81" s="38">
+      <c r="U81" s="32">
         <v>111.5</v>
       </c>
-      <c r="V81" s="50">
+      <c r="V81" s="43">
         <v>108.9</v>
       </c>
-      <c r="W81" s="47">
+      <c r="W81" s="40">
         <v>107.6</v>
       </c>
-      <c r="X81" s="42">
+      <c r="X81" s="36">
         <v>106.9</v>
       </c>
       <c r="Y81" s="6">
         <v>106</v>
       </c>
-      <c r="Z81" s="48">
+      <c r="Z81" s="41">
         <v>100.4</v>
       </c>
-      <c r="AA81" s="48">
+      <c r="AA81" s="41">
         <v>101</v>
       </c>
-      <c r="AB81" s="68">
+      <c r="AB81" s="44">
         <v>101.6</v>
       </c>
-      <c r="AC81" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ81" s="47"/>
+      <c r="AC81" s="44">
+        <v>101.6</v>
+      </c>
+      <c r="AD81" s="37"/>
+      <c r="AE81" s="40"/>
+      <c r="AF81" s="37"/>
+      <c r="AG81" s="41"/>
+      <c r="AH81" s="43"/>
+      <c r="AI81" s="40"/>
+      <c r="AJ81" s="40"/>
       <c r="AK81" s="6"/>
     </row>
     <row r="82" spans="1:37">
       <c r="A82" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B82" s="2">
         <v>97.442658733132106</v>
       </c>
-      <c r="C82" s="25">
+      <c r="C82" s="23">
         <v>100.62334391622645</v>
       </c>
-      <c r="D82" s="25">
+      <c r="D82" s="23">
         <v>100.87026137211355</v>
       </c>
-      <c r="E82" s="25">
+      <c r="E82" s="23">
         <v>100.83973157848551</v>
       </c>
-      <c r="F82" s="26">
+      <c r="F82" s="24">
         <v>100.53304180707461</v>
       </c>
-      <c r="G82" s="26">
+      <c r="G82" s="24">
         <v>100.22418853269579</v>
       </c>
       <c r="H82" s="7">
         <v>100.4</v>
       </c>
       <c r="I82" s="7">
         <v>100.5</v>
       </c>
       <c r="J82" s="2">
         <v>100.8</v>
       </c>
       <c r="K82" s="7">
         <v>105.5</v>
       </c>
       <c r="L82" s="7">
         <v>105</v>
       </c>
-      <c r="M82" s="25">
+      <c r="M82" s="23">
         <v>106.5</v>
       </c>
       <c r="N82" s="2">
         <v>99.7</v>
       </c>
-      <c r="O82" s="25">
+      <c r="O82" s="23">
         <v>102.1</v>
       </c>
-      <c r="P82" s="37">
+      <c r="P82" s="31">
         <v>101.8</v>
       </c>
-      <c r="Q82" s="28">
+      <c r="Q82" s="25">
         <v>102.6</v>
       </c>
-      <c r="R82" s="44">
+      <c r="R82" s="37">
         <v>103.8</v>
       </c>
-      <c r="S82" s="47">
+      <c r="S82" s="40">
         <v>105.3</v>
       </c>
-      <c r="T82" s="44">
+      <c r="T82" s="37">
         <v>104.9</v>
       </c>
-      <c r="U82" s="38">
+      <c r="U82" s="32">
         <v>104.5</v>
       </c>
-      <c r="V82" s="50">
+      <c r="V82" s="43">
         <v>104.2</v>
       </c>
-      <c r="W82" s="47">
+      <c r="W82" s="40">
         <v>104</v>
       </c>
-      <c r="X82" s="42">
+      <c r="X82" s="36">
         <v>103.9</v>
       </c>
       <c r="Y82" s="6">
         <v>103.6</v>
       </c>
-      <c r="Z82" s="48">
+      <c r="Z82" s="41">
         <v>100.4</v>
       </c>
-      <c r="AA82" s="48">
+      <c r="AA82" s="41">
         <v>102.9</v>
       </c>
-      <c r="AB82" s="68">
+      <c r="AB82" s="44">
         <v>104.4</v>
       </c>
-      <c r="AC82" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ82" s="47"/>
+      <c r="AC82" s="44">
+        <v>104.5</v>
+      </c>
+      <c r="AD82" s="37"/>
+      <c r="AE82" s="40"/>
+      <c r="AF82" s="37"/>
+      <c r="AG82" s="41"/>
+      <c r="AH82" s="43"/>
+      <c r="AI82" s="40"/>
+      <c r="AJ82" s="40"/>
       <c r="AK82" s="6"/>
     </row>
     <row r="83" spans="1:37">
       <c r="A83" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B83" s="2">
         <v>107.72702857686734</v>
       </c>
-      <c r="C83" s="25">
+      <c r="C83" s="23">
         <v>108.75125499752104</v>
       </c>
-      <c r="D83" s="25">
+      <c r="D83" s="23">
         <v>108.88315450701234</v>
       </c>
-      <c r="E83" s="25">
+      <c r="E83" s="23">
         <v>109.70114282157604</v>
       </c>
-      <c r="F83" s="26">
+      <c r="F83" s="24">
         <v>110.00778122752806</v>
       </c>
-      <c r="G83" s="26">
+      <c r="G83" s="24">
         <v>110.91370761993869</v>
       </c>
       <c r="H83" s="7">
         <v>110.8</v>
       </c>
       <c r="I83" s="7">
         <v>110.2</v>
       </c>
       <c r="J83" s="2">
         <v>111.1</v>
       </c>
       <c r="K83" s="7">
         <v>111.3</v>
       </c>
       <c r="L83" s="7">
         <v>111.4</v>
       </c>
-      <c r="M83" s="25">
+      <c r="M83" s="23">
         <v>119.2</v>
       </c>
       <c r="N83" s="2">
         <v>125.5</v>
       </c>
-      <c r="O83" s="25">
+      <c r="O83" s="23">
         <v>136.6</v>
       </c>
-      <c r="P83" s="37">
+      <c r="P83" s="31">
         <v>125.2</v>
       </c>
-      <c r="Q83" s="28">
+      <c r="Q83" s="25">
         <v>118.3</v>
       </c>
-      <c r="R83" s="44">
+      <c r="R83" s="37">
         <v>116.7</v>
       </c>
-      <c r="S83" s="47">
+      <c r="S83" s="40">
         <v>114.1</v>
       </c>
-      <c r="T83" s="44">
+      <c r="T83" s="37">
         <v>112.3</v>
       </c>
-      <c r="U83" s="38">
+      <c r="U83" s="32">
         <v>113.4</v>
       </c>
-      <c r="V83" s="50">
+      <c r="V83" s="43">
         <v>113</v>
       </c>
-      <c r="W83" s="47">
+      <c r="W83" s="40">
         <v>112.6</v>
       </c>
-      <c r="X83" s="42">
+      <c r="X83" s="36">
         <v>113.2</v>
       </c>
       <c r="Y83" s="5">
         <v>112.9</v>
       </c>
-      <c r="Z83" s="48">
+      <c r="Z83" s="41">
         <v>101.2</v>
       </c>
-      <c r="AA83" s="48">
+      <c r="AA83" s="41">
         <v>101.7</v>
       </c>
-      <c r="AB83" s="68">
+      <c r="AB83" s="44">
         <v>104.1</v>
       </c>
-      <c r="AC83" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ83" s="47"/>
+      <c r="AC83" s="44">
+        <v>103.8</v>
+      </c>
+      <c r="AD83" s="37"/>
+      <c r="AE83" s="40"/>
+      <c r="AF83" s="37"/>
+      <c r="AG83" s="41"/>
+      <c r="AH83" s="43"/>
+      <c r="AI83" s="40"/>
+      <c r="AJ83" s="40"/>
       <c r="AK83" s="6"/>
     </row>
     <row r="84" spans="1:37">
       <c r="A84" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B84" s="2">
         <v>99.190132024743434</v>
       </c>
-      <c r="C84" s="25">
+      <c r="C84" s="23">
         <v>101.90519317865376</v>
       </c>
-      <c r="D84" s="25">
+      <c r="D84" s="23">
         <v>103.95125010119574</v>
       </c>
-      <c r="E84" s="25">
+      <c r="E84" s="23">
         <v>104.94400183624131</v>
       </c>
-      <c r="F84" s="26">
+      <c r="F84" s="24">
         <v>106.21369214690155</v>
       </c>
-      <c r="G84" s="26">
+      <c r="G84" s="24">
         <v>105.13450951837137</v>
       </c>
       <c r="H84" s="7">
         <v>105.5</v>
       </c>
       <c r="I84" s="7">
         <v>106.1</v>
       </c>
       <c r="J84" s="2">
         <v>106.2</v>
       </c>
       <c r="K84" s="7">
         <v>105.9</v>
       </c>
       <c r="L84" s="7">
         <v>105.4</v>
       </c>
-      <c r="M84" s="25">
+      <c r="M84" s="23">
         <v>104.9</v>
       </c>
       <c r="N84" s="2">
         <v>99.6</v>
       </c>
-      <c r="O84" s="25">
+      <c r="O84" s="23">
         <v>101.3</v>
       </c>
-      <c r="P84" s="37">
+      <c r="P84" s="31">
         <v>102</v>
       </c>
-      <c r="Q84" s="28">
+      <c r="Q84" s="25">
         <v>103.7</v>
       </c>
-      <c r="R84" s="44">
+      <c r="R84" s="37">
         <v>103.2</v>
       </c>
-      <c r="S84" s="47">
+      <c r="S84" s="40">
         <v>102</v>
       </c>
-      <c r="T84" s="44">
+      <c r="T84" s="37">
         <v>102.2</v>
       </c>
-      <c r="U84" s="38">
+      <c r="U84" s="32">
         <v>101.3</v>
       </c>
-      <c r="V84" s="50">
+      <c r="V84" s="43">
         <v>100.9</v>
       </c>
-      <c r="W84" s="47">
+      <c r="W84" s="40">
         <v>101.3</v>
       </c>
-      <c r="X84" s="42">
+      <c r="X84" s="36">
         <v>101.6</v>
       </c>
       <c r="Y84" s="5">
         <v>101.4</v>
       </c>
-      <c r="Z84" s="48">
+      <c r="Z84" s="41">
         <v>90.2</v>
       </c>
-      <c r="AA84" s="48">
+      <c r="AA84" s="41">
         <v>92.3</v>
       </c>
-      <c r="AB84" s="68">
+      <c r="AB84" s="44">
         <v>101.6</v>
       </c>
-      <c r="AC84" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ84" s="47"/>
+      <c r="AC84" s="44">
+        <v>102.1</v>
+      </c>
+      <c r="AD84" s="37"/>
+      <c r="AE84" s="40"/>
+      <c r="AF84" s="37"/>
+      <c r="AG84" s="41"/>
+      <c r="AH84" s="43"/>
+      <c r="AI84" s="40"/>
+      <c r="AJ84" s="40"/>
       <c r="AK84" s="6"/>
     </row>
     <row r="85" spans="1:37">
       <c r="A85" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="B85" s="26">
+      <c r="B85" s="24">
         <v>107.73208101359589</v>
       </c>
-      <c r="C85" s="25">
+      <c r="C85" s="23">
         <v>103.82077314272581</v>
       </c>
-      <c r="D85" s="25">
+      <c r="D85" s="23">
         <v>95.162363126588161</v>
       </c>
-      <c r="E85" s="25">
+      <c r="E85" s="23">
         <v>97.437938650229455</v>
       </c>
-      <c r="F85" s="26">
+      <c r="F85" s="24">
         <v>99.513742472625182</v>
       </c>
-      <c r="G85" s="26">
+      <c r="G85" s="24">
         <v>101.11813351416512</v>
       </c>
       <c r="H85" s="7">
         <v>95.5</v>
       </c>
       <c r="I85" s="7">
         <v>99.2</v>
       </c>
       <c r="J85" s="2">
         <v>102.5</v>
       </c>
       <c r="K85" s="7">
         <v>102.8</v>
       </c>
       <c r="L85" s="7">
         <v>106.1</v>
       </c>
-      <c r="M85" s="25">
+      <c r="M85" s="23">
         <v>108.2</v>
       </c>
       <c r="N85" s="2">
         <v>147.1</v>
       </c>
-      <c r="O85" s="25">
+      <c r="O85" s="23">
         <v>122.5</v>
       </c>
-      <c r="P85" s="37">
+      <c r="P85" s="31">
         <v>107.7</v>
       </c>
-      <c r="Q85" s="28">
+      <c r="Q85" s="25">
         <v>112.3</v>
       </c>
-      <c r="R85" s="44">
+      <c r="R85" s="37">
         <v>112.9</v>
       </c>
-      <c r="S85" s="47">
+      <c r="S85" s="40">
         <v>109.1</v>
       </c>
-      <c r="T85" s="44">
+      <c r="T85" s="37">
         <v>105</v>
       </c>
-      <c r="U85" s="38">
+      <c r="U85" s="32">
         <v>105.5</v>
       </c>
-      <c r="V85" s="50">
+      <c r="V85" s="43">
         <v>107.4</v>
       </c>
-      <c r="W85" s="47">
+      <c r="W85" s="40">
         <v>108.4</v>
       </c>
-      <c r="X85" s="42">
+      <c r="X85" s="36">
         <v>109.2</v>
       </c>
       <c r="Y85" s="5">
         <v>109.1</v>
       </c>
-      <c r="Z85" s="48">
+      <c r="Z85" s="41">
         <v>99.9</v>
       </c>
-      <c r="AA85" s="48">
+      <c r="AA85" s="41">
         <v>100.1</v>
       </c>
-      <c r="AB85" s="68">
+      <c r="AB85" s="44">
         <v>100.2</v>
       </c>
-      <c r="AC85" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ85" s="47"/>
+      <c r="AC85" s="44">
+        <v>100.3</v>
+      </c>
+      <c r="AD85" s="37"/>
+      <c r="AE85" s="40"/>
+      <c r="AF85" s="37"/>
+      <c r="AG85" s="41"/>
+      <c r="AH85" s="43"/>
+      <c r="AI85" s="40"/>
+      <c r="AJ85" s="40"/>
       <c r="AK85" s="6"/>
     </row>
     <row r="86" spans="1:37">
       <c r="A86" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B86" s="26">
+      <c r="B86" s="24">
         <v>131.96032409141466</v>
       </c>
-      <c r="C86" s="25">
+      <c r="C86" s="23">
         <v>114.93587025230376</v>
       </c>
-      <c r="D86" s="25">
+      <c r="D86" s="23">
         <v>109.15555580342475</v>
       </c>
-      <c r="E86" s="25">
+      <c r="E86" s="23">
         <v>104.88487606551631</v>
       </c>
-      <c r="F86" s="26">
+      <c r="F86" s="24">
         <v>100.85684447086261</v>
       </c>
-      <c r="G86" s="26">
+      <c r="G86" s="24">
         <v>101.32140970795243</v>
       </c>
       <c r="H86" s="7">
         <v>99.2</v>
       </c>
       <c r="I86" s="7">
         <v>99.1</v>
       </c>
       <c r="J86" s="2">
         <v>98.9</v>
       </c>
       <c r="K86" s="7">
         <v>98.6</v>
       </c>
       <c r="L86" s="7">
         <v>98.7</v>
       </c>
-      <c r="M86" s="25">
+      <c r="M86" s="23">
         <v>99.5</v>
       </c>
       <c r="N86" s="2">
         <v>90.4</v>
       </c>
-      <c r="O86" s="25">
+      <c r="O86" s="23">
         <v>101.8</v>
       </c>
-      <c r="P86" s="37">
+      <c r="P86" s="31">
         <v>100</v>
       </c>
-      <c r="Q86" s="28">
+      <c r="Q86" s="25">
         <v>103.9</v>
       </c>
-      <c r="R86" s="44">
+      <c r="R86" s="37">
         <v>102.8</v>
       </c>
-      <c r="S86" s="47">
+      <c r="S86" s="40">
         <v>100</v>
       </c>
-      <c r="T86" s="44">
+      <c r="T86" s="37">
         <v>100.5</v>
       </c>
-      <c r="U86" s="38">
+      <c r="U86" s="32">
         <v>100.9</v>
       </c>
-      <c r="V86" s="50">
+      <c r="V86" s="43">
         <v>100.6</v>
       </c>
-      <c r="W86" s="47">
+      <c r="W86" s="40">
         <v>100.8</v>
       </c>
-      <c r="X86" s="42">
+      <c r="X86" s="36">
         <v>101.5</v>
       </c>
       <c r="Y86" s="5">
         <v>102.2</v>
       </c>
-      <c r="Z86" s="48">
+      <c r="Z86" s="41">
         <v>110.5</v>
       </c>
-      <c r="AA86" s="48">
+      <c r="AA86" s="41">
         <v>111.3</v>
       </c>
-      <c r="AB86" s="68">
+      <c r="AB86" s="44">
         <v>106.4</v>
       </c>
-      <c r="AC86" s="42"/>
-[...6 lines deleted...]
-      <c r="AJ86" s="47"/>
+      <c r="AC86" s="44">
+        <v>105.8</v>
+      </c>
+      <c r="AD86" s="37"/>
+      <c r="AE86" s="40"/>
+      <c r="AF86" s="37"/>
+      <c r="AG86" s="41"/>
+      <c r="AH86" s="43"/>
+      <c r="AI86" s="40"/>
+      <c r="AJ86" s="40"/>
       <c r="AK86" s="6"/>
     </row>
     <row r="87" spans="1:37">
-      <c r="A87" s="16"/>
-[...7 lines deleted...]
-      <c r="I87" s="16"/>
+      <c r="A87" s="15"/>
+      <c r="B87" s="15"/>
+      <c r="C87" s="15"/>
+      <c r="D87" s="15"/>
+      <c r="E87" s="15"/>
+      <c r="F87" s="15"/>
+      <c r="G87" s="15"/>
+      <c r="H87" s="15"/>
+      <c r="I87" s="15"/>
     </row>
     <row r="88" spans="1:37">
-      <c r="A88" s="16"/>
-[...7 lines deleted...]
-      <c r="I88" s="16"/>
+      <c r="A88" s="15"/>
+      <c r="B88" s="15"/>
+      <c r="C88" s="15"/>
+      <c r="D88" s="15"/>
+      <c r="E88" s="15"/>
+      <c r="F88" s="15"/>
+      <c r="G88" s="15"/>
+      <c r="H88" s="15"/>
+      <c r="I88" s="15"/>
     </row>
     <row r="89" spans="1:37">
-      <c r="A89" s="16"/>
-[...7 lines deleted...]
-      <c r="I89" s="16"/>
+      <c r="A89" s="15"/>
+      <c r="B89" s="15"/>
+      <c r="C89" s="15"/>
+      <c r="D89" s="15"/>
+      <c r="E89" s="15"/>
+      <c r="F89" s="15"/>
+      <c r="G89" s="15"/>
+      <c r="H89" s="15"/>
+      <c r="I89" s="15"/>
     </row>
     <row r="90" spans="1:37">
-      <c r="A90" s="16"/>
-[...7 lines deleted...]
-      <c r="I90" s="16"/>
+      <c r="A90" s="15"/>
+      <c r="B90" s="15"/>
+      <c r="C90" s="15"/>
+      <c r="D90" s="15"/>
+      <c r="E90" s="15"/>
+      <c r="F90" s="15"/>
+      <c r="G90" s="15"/>
+      <c r="H90" s="15"/>
+      <c r="I90" s="15"/>
     </row>
     <row r="91" spans="1:37">
-      <c r="A91" s="16"/>
-[...7 lines deleted...]
-      <c r="I91" s="16"/>
+      <c r="A91" s="15"/>
+      <c r="B91" s="15"/>
+      <c r="C91" s="15"/>
+      <c r="D91" s="15"/>
+      <c r="E91" s="15"/>
+      <c r="F91" s="15"/>
+      <c r="G91" s="15"/>
+      <c r="H91" s="15"/>
+      <c r="I91" s="15"/>
     </row>
     <row r="92" spans="1:37">
-      <c r="A92" s="16"/>
-[...7 lines deleted...]
-      <c r="I92" s="16"/>
+      <c r="A92" s="15"/>
+      <c r="B92" s="15"/>
+      <c r="C92" s="15"/>
+      <c r="D92" s="15"/>
+      <c r="E92" s="15"/>
+      <c r="F92" s="15"/>
+      <c r="G92" s="15"/>
+      <c r="H92" s="15"/>
+      <c r="I92" s="15"/>
     </row>
     <row r="93" spans="1:37">
-      <c r="A93" s="16"/>
-[...7 lines deleted...]
-      <c r="I93" s="16"/>
+      <c r="A93" s="15"/>
+      <c r="B93" s="15"/>
+      <c r="C93" s="15"/>
+      <c r="D93" s="15"/>
+      <c r="E93" s="15"/>
+      <c r="F93" s="15"/>
+      <c r="G93" s="15"/>
+      <c r="H93" s="15"/>
+      <c r="I93" s="15"/>
     </row>
     <row r="94" spans="1:37">
-      <c r="A94" s="16"/>
-[...7 lines deleted...]
-      <c r="I94" s="16"/>
+      <c r="A94" s="15"/>
+      <c r="B94" s="15"/>
+      <c r="C94" s="15"/>
+      <c r="D94" s="15"/>
+      <c r="E94" s="15"/>
+      <c r="F94" s="15"/>
+      <c r="G94" s="15"/>
+      <c r="H94" s="15"/>
+      <c r="I94" s="15"/>
     </row>
     <row r="95" spans="1:37">
-      <c r="A95" s="16"/>
-[...7 lines deleted...]
-      <c r="I95" s="16"/>
+      <c r="A95" s="15"/>
+      <c r="B95" s="15"/>
+      <c r="C95" s="15"/>
+      <c r="D95" s="15"/>
+      <c r="E95" s="15"/>
+      <c r="F95" s="15"/>
+      <c r="G95" s="15"/>
+      <c r="H95" s="15"/>
+      <c r="I95" s="15"/>
     </row>
     <row r="96" spans="1:37">
-      <c r="A96" s="16"/>
-[...7 lines deleted...]
-      <c r="I96" s="16"/>
+      <c r="A96" s="15"/>
+      <c r="B96" s="15"/>
+      <c r="C96" s="15"/>
+      <c r="D96" s="15"/>
+      <c r="E96" s="15"/>
+      <c r="F96" s="15"/>
+      <c r="G96" s="15"/>
+      <c r="H96" s="15"/>
+      <c r="I96" s="15"/>
     </row>
     <row r="97" spans="1:9">
-      <c r="A97" s="16"/>
-[...7 lines deleted...]
-      <c r="I97" s="16"/>
+      <c r="A97" s="15"/>
+      <c r="B97" s="15"/>
+      <c r="C97" s="15"/>
+      <c r="D97" s="15"/>
+      <c r="E97" s="15"/>
+      <c r="F97" s="15"/>
+      <c r="G97" s="15"/>
+      <c r="H97" s="15"/>
+      <c r="I97" s="15"/>
     </row>
     <row r="98" spans="1:9">
-      <c r="A98" s="16"/>
-[...7 lines deleted...]
-      <c r="I98" s="16"/>
+      <c r="A98" s="15"/>
+      <c r="B98" s="15"/>
+      <c r="C98" s="15"/>
+      <c r="D98" s="15"/>
+      <c r="E98" s="15"/>
+      <c r="F98" s="15"/>
+      <c r="G98" s="15"/>
+      <c r="H98" s="15"/>
+      <c r="I98" s="15"/>
     </row>
     <row r="99" spans="1:9">
-      <c r="A99" s="16"/>
-[...7 lines deleted...]
-      <c r="I99" s="16"/>
+      <c r="A99" s="15"/>
+      <c r="B99" s="15"/>
+      <c r="C99" s="15"/>
+      <c r="D99" s="15"/>
+      <c r="E99" s="15"/>
+      <c r="F99" s="15"/>
+      <c r="G99" s="15"/>
+      <c r="H99" s="15"/>
+      <c r="I99" s="15"/>
     </row>
     <row r="100" spans="1:9">
-      <c r="A100" s="16"/>
-[...7 lines deleted...]
-      <c r="I100" s="16"/>
+      <c r="A100" s="15"/>
+      <c r="B100" s="15"/>
+      <c r="C100" s="15"/>
+      <c r="D100" s="15"/>
+      <c r="E100" s="15"/>
+      <c r="F100" s="15"/>
+      <c r="G100" s="15"/>
+      <c r="H100" s="15"/>
+      <c r="I100" s="15"/>
     </row>
     <row r="101" spans="1:9">
-      <c r="A101" s="16"/>
-[...7 lines deleted...]
-      <c r="I101" s="16"/>
+      <c r="A101" s="15"/>
+      <c r="B101" s="15"/>
+      <c r="C101" s="15"/>
+      <c r="D101" s="15"/>
+      <c r="E101" s="15"/>
+      <c r="F101" s="15"/>
+      <c r="G101" s="15"/>
+      <c r="H101" s="15"/>
+      <c r="I101" s="15"/>
     </row>
     <row r="102" spans="1:9">
-      <c r="A102" s="16"/>
-[...7 lines deleted...]
-      <c r="I102" s="16"/>
+      <c r="A102" s="15"/>
+      <c r="B102" s="15"/>
+      <c r="C102" s="15"/>
+      <c r="D102" s="15"/>
+      <c r="E102" s="15"/>
+      <c r="F102" s="15"/>
+      <c r="G102" s="15"/>
+      <c r="H102" s="15"/>
+      <c r="I102" s="15"/>
     </row>
     <row r="103" spans="1:9">
-      <c r="A103" s="16"/>
-[...7 lines deleted...]
-      <c r="I103" s="16"/>
+      <c r="A103" s="15"/>
+      <c r="B103" s="15"/>
+      <c r="C103" s="15"/>
+      <c r="D103" s="15"/>
+      <c r="E103" s="15"/>
+      <c r="F103" s="15"/>
+      <c r="G103" s="15"/>
+      <c r="H103" s="15"/>
+      <c r="I103" s="15"/>
     </row>
     <row r="104" spans="1:9">
-      <c r="A104" s="16"/>
-[...7 lines deleted...]
-      <c r="I104" s="16"/>
+      <c r="A104" s="15"/>
+      <c r="B104" s="15"/>
+      <c r="C104" s="15"/>
+      <c r="D104" s="15"/>
+      <c r="E104" s="15"/>
+      <c r="F104" s="15"/>
+      <c r="G104" s="15"/>
+      <c r="H104" s="15"/>
+      <c r="I104" s="15"/>
     </row>
     <row r="105" spans="1:9">
-      <c r="A105" s="16"/>
-[...7 lines deleted...]
-      <c r="I105" s="16"/>
+      <c r="A105" s="15"/>
+      <c r="B105" s="15"/>
+      <c r="C105" s="15"/>
+      <c r="D105" s="15"/>
+      <c r="E105" s="15"/>
+      <c r="F105" s="15"/>
+      <c r="G105" s="15"/>
+      <c r="H105" s="15"/>
+      <c r="I105" s="15"/>
     </row>
     <row r="106" spans="1:9">
-      <c r="A106" s="16"/>
-[...7 lines deleted...]
-      <c r="I106" s="16"/>
+      <c r="A106" s="15"/>
+      <c r="B106" s="15"/>
+      <c r="C106" s="15"/>
+      <c r="D106" s="15"/>
+      <c r="E106" s="15"/>
+      <c r="F106" s="15"/>
+      <c r="G106" s="15"/>
+      <c r="H106" s="15"/>
+      <c r="I106" s="15"/>
     </row>
     <row r="107" spans="1:9">
-      <c r="A107" s="16"/>
-[...7 lines deleted...]
-      <c r="I107" s="16"/>
+      <c r="A107" s="15"/>
+      <c r="B107" s="15"/>
+      <c r="C107" s="15"/>
+      <c r="D107" s="15"/>
+      <c r="E107" s="15"/>
+      <c r="F107" s="15"/>
+      <c r="G107" s="15"/>
+      <c r="H107" s="15"/>
+      <c r="I107" s="15"/>
     </row>
     <row r="108" spans="1:9">
-      <c r="A108" s="16"/>
-[...7 lines deleted...]
-      <c r="I108" s="16"/>
+      <c r="A108" s="15"/>
+      <c r="B108" s="15"/>
+      <c r="C108" s="15"/>
+      <c r="D108" s="15"/>
+      <c r="E108" s="15"/>
+      <c r="F108" s="15"/>
+      <c r="G108" s="15"/>
+      <c r="H108" s="15"/>
+      <c r="I108" s="15"/>
     </row>
     <row r="109" spans="1:9">
-      <c r="A109" s="16"/>
-[...7 lines deleted...]
-      <c r="I109" s="16"/>
+      <c r="A109" s="15"/>
+      <c r="B109" s="15"/>
+      <c r="C109" s="15"/>
+      <c r="D109" s="15"/>
+      <c r="E109" s="15"/>
+      <c r="F109" s="15"/>
+      <c r="G109" s="15"/>
+      <c r="H109" s="15"/>
+      <c r="I109" s="15"/>
     </row>
     <row r="110" spans="1:9">
-      <c r="A110" s="16"/>
-[...7 lines deleted...]
-      <c r="I110" s="16"/>
+      <c r="A110" s="15"/>
+      <c r="B110" s="15"/>
+      <c r="C110" s="15"/>
+      <c r="D110" s="15"/>
+      <c r="E110" s="15"/>
+      <c r="F110" s="15"/>
+      <c r="G110" s="15"/>
+      <c r="H110" s="15"/>
+      <c r="I110" s="15"/>
     </row>
     <row r="111" spans="1:9">
-      <c r="A111" s="16"/>
-[...7 lines deleted...]
-      <c r="I111" s="16"/>
+      <c r="A111" s="15"/>
+      <c r="B111" s="15"/>
+      <c r="C111" s="15"/>
+      <c r="D111" s="15"/>
+      <c r="E111" s="15"/>
+      <c r="F111" s="15"/>
+      <c r="G111" s="15"/>
+      <c r="H111" s="15"/>
+      <c r="I111" s="15"/>
     </row>
     <row r="112" spans="1:9">
-      <c r="A112" s="16"/>
-[...7 lines deleted...]
-      <c r="I112" s="16"/>
+      <c r="A112" s="15"/>
+      <c r="B112" s="15"/>
+      <c r="C112" s="15"/>
+      <c r="D112" s="15"/>
+      <c r="E112" s="15"/>
+      <c r="F112" s="15"/>
+      <c r="G112" s="15"/>
+      <c r="H112" s="15"/>
+      <c r="I112" s="15"/>
     </row>
     <row r="113" spans="1:9">
-      <c r="A113" s="16"/>
-[...7 lines deleted...]
-      <c r="I113" s="16"/>
+      <c r="A113" s="15"/>
+      <c r="B113" s="15"/>
+      <c r="C113" s="15"/>
+      <c r="D113" s="15"/>
+      <c r="E113" s="15"/>
+      <c r="F113" s="15"/>
+      <c r="G113" s="15"/>
+      <c r="H113" s="15"/>
+      <c r="I113" s="15"/>
     </row>
     <row r="114" spans="1:9">
-      <c r="A114" s="16"/>
-[...7 lines deleted...]
-      <c r="I114" s="16"/>
+      <c r="A114" s="15"/>
+      <c r="B114" s="15"/>
+      <c r="C114" s="15"/>
+      <c r="D114" s="15"/>
+      <c r="E114" s="15"/>
+      <c r="F114" s="15"/>
+      <c r="G114" s="15"/>
+      <c r="H114" s="15"/>
+      <c r="I114" s="15"/>
     </row>
     <row r="115" spans="1:9">
-      <c r="A115" s="16"/>
-[...7 lines deleted...]
-      <c r="I115" s="16"/>
+      <c r="A115" s="15"/>
+      <c r="B115" s="15"/>
+      <c r="C115" s="15"/>
+      <c r="D115" s="15"/>
+      <c r="E115" s="15"/>
+      <c r="F115" s="15"/>
+      <c r="G115" s="15"/>
+      <c r="H115" s="15"/>
+      <c r="I115" s="15"/>
     </row>
     <row r="116" spans="1:9">
-      <c r="A116" s="16"/>
-[...7 lines deleted...]
-      <c r="I116" s="16"/>
+      <c r="A116" s="15"/>
+      <c r="B116" s="15"/>
+      <c r="C116" s="15"/>
+      <c r="D116" s="15"/>
+      <c r="E116" s="15"/>
+      <c r="F116" s="15"/>
+      <c r="G116" s="15"/>
+      <c r="H116" s="15"/>
+      <c r="I116" s="15"/>
     </row>
     <row r="117" spans="1:9">
-      <c r="A117" s="16"/>
-[...7 lines deleted...]
-      <c r="I117" s="16"/>
+      <c r="A117" s="15"/>
+      <c r="B117" s="15"/>
+      <c r="C117" s="15"/>
+      <c r="D117" s="15"/>
+      <c r="E117" s="15"/>
+      <c r="F117" s="15"/>
+      <c r="G117" s="15"/>
+      <c r="H117" s="15"/>
+      <c r="I117" s="15"/>
     </row>
     <row r="118" spans="1:9">
-      <c r="A118" s="16"/>
-[...7 lines deleted...]
-      <c r="I118" s="16"/>
+      <c r="A118" s="15"/>
+      <c r="B118" s="15"/>
+      <c r="C118" s="15"/>
+      <c r="D118" s="15"/>
+      <c r="E118" s="15"/>
+      <c r="F118" s="15"/>
+      <c r="G118" s="15"/>
+      <c r="H118" s="15"/>
+      <c r="I118" s="15"/>
     </row>
     <row r="119" spans="1:9">
-      <c r="A119" s="16"/>
-[...7 lines deleted...]
-      <c r="I119" s="16"/>
+      <c r="A119" s="15"/>
+      <c r="B119" s="15"/>
+      <c r="C119" s="15"/>
+      <c r="D119" s="15"/>
+      <c r="E119" s="15"/>
+      <c r="F119" s="15"/>
+      <c r="G119" s="15"/>
+      <c r="H119" s="15"/>
+      <c r="I119" s="15"/>
     </row>
     <row r="120" spans="1:9">
-      <c r="A120" s="16"/>
-[...7 lines deleted...]
-      <c r="I120" s="16"/>
+      <c r="A120" s="15"/>
+      <c r="B120" s="15"/>
+      <c r="C120" s="15"/>
+      <c r="D120" s="15"/>
+      <c r="E120" s="15"/>
+      <c r="F120" s="15"/>
+      <c r="G120" s="15"/>
+      <c r="H120" s="15"/>
+      <c r="I120" s="15"/>
     </row>
     <row r="121" spans="1:9">
-      <c r="A121" s="16"/>
-[...7 lines deleted...]
-      <c r="I121" s="16"/>
+      <c r="A121" s="15"/>
+      <c r="B121" s="15"/>
+      <c r="C121" s="15"/>
+      <c r="D121" s="15"/>
+      <c r="E121" s="15"/>
+      <c r="F121" s="15"/>
+      <c r="G121" s="15"/>
+      <c r="H121" s="15"/>
+      <c r="I121" s="15"/>
     </row>
     <row r="122" spans="1:9">
-      <c r="A122" s="16"/>
-[...7 lines deleted...]
-      <c r="I122" s="16"/>
+      <c r="A122" s="15"/>
+      <c r="B122" s="15"/>
+      <c r="C122" s="15"/>
+      <c r="D122" s="15"/>
+      <c r="E122" s="15"/>
+      <c r="F122" s="15"/>
+      <c r="G122" s="15"/>
+      <c r="H122" s="15"/>
+      <c r="I122" s="15"/>
     </row>
     <row r="123" spans="1:9">
-      <c r="A123" s="16"/>
-[...7 lines deleted...]
-      <c r="I123" s="16"/>
+      <c r="A123" s="15"/>
+      <c r="B123" s="15"/>
+      <c r="C123" s="15"/>
+      <c r="D123" s="15"/>
+      <c r="E123" s="15"/>
+      <c r="F123" s="15"/>
+      <c r="G123" s="15"/>
+      <c r="H123" s="15"/>
+      <c r="I123" s="15"/>
     </row>
     <row r="124" spans="1:9">
-      <c r="A124" s="16"/>
-[...7 lines deleted...]
-      <c r="I124" s="16"/>
+      <c r="A124" s="15"/>
+      <c r="B124" s="15"/>
+      <c r="C124" s="15"/>
+      <c r="D124" s="15"/>
+      <c r="E124" s="15"/>
+      <c r="F124" s="15"/>
+      <c r="G124" s="15"/>
+      <c r="H124" s="15"/>
+      <c r="I124" s="15"/>
     </row>
     <row r="125" spans="1:9">
-      <c r="A125" s="16"/>
-[...7 lines deleted...]
-      <c r="I125" s="16"/>
+      <c r="A125" s="15"/>
+      <c r="B125" s="15"/>
+      <c r="C125" s="15"/>
+      <c r="D125" s="15"/>
+      <c r="E125" s="15"/>
+      <c r="F125" s="15"/>
+      <c r="G125" s="15"/>
+      <c r="H125" s="15"/>
+      <c r="I125" s="15"/>
     </row>
     <row r="126" spans="1:9">
-      <c r="A126" s="16"/>
-[...7 lines deleted...]
-      <c r="I126" s="16"/>
+      <c r="A126" s="15"/>
+      <c r="B126" s="15"/>
+      <c r="C126" s="15"/>
+      <c r="D126" s="15"/>
+      <c r="E126" s="15"/>
+      <c r="F126" s="15"/>
+      <c r="G126" s="15"/>
+      <c r="H126" s="15"/>
+      <c r="I126" s="15"/>
     </row>
     <row r="127" spans="1:9">
-      <c r="A127" s="16"/>
-[...7 lines deleted...]
-      <c r="I127" s="16"/>
+      <c r="A127" s="15"/>
+      <c r="B127" s="15"/>
+      <c r="C127" s="15"/>
+      <c r="D127" s="15"/>
+      <c r="E127" s="15"/>
+      <c r="F127" s="15"/>
+      <c r="G127" s="15"/>
+      <c r="H127" s="15"/>
+      <c r="I127" s="15"/>
     </row>
     <row r="128" spans="1:9">
-      <c r="A128" s="16"/>
-[...7 lines deleted...]
-      <c r="I128" s="16"/>
+      <c r="A128" s="15"/>
+      <c r="B128" s="15"/>
+      <c r="C128" s="15"/>
+      <c r="D128" s="15"/>
+      <c r="E128" s="15"/>
+      <c r="F128" s="15"/>
+      <c r="G128" s="15"/>
+      <c r="H128" s="15"/>
+      <c r="I128" s="15"/>
     </row>
     <row r="129" spans="1:9">
-      <c r="A129" s="16"/>
-[...7 lines deleted...]
-      <c r="I129" s="16"/>
+      <c r="A129" s="15"/>
+      <c r="B129" s="15"/>
+      <c r="C129" s="15"/>
+      <c r="D129" s="15"/>
+      <c r="E129" s="15"/>
+      <c r="F129" s="15"/>
+      <c r="G129" s="15"/>
+      <c r="H129" s="15"/>
+      <c r="I129" s="15"/>
     </row>
     <row r="130" spans="1:9">
-      <c r="A130" s="16"/>
-[...7 lines deleted...]
-      <c r="I130" s="16"/>
+      <c r="A130" s="15"/>
+      <c r="B130" s="15"/>
+      <c r="C130" s="15"/>
+      <c r="D130" s="15"/>
+      <c r="E130" s="15"/>
+      <c r="F130" s="15"/>
+      <c r="G130" s="15"/>
+      <c r="H130" s="15"/>
+      <c r="I130" s="15"/>
     </row>
     <row r="131" spans="1:9">
-      <c r="A131" s="16"/>
-[...7 lines deleted...]
-      <c r="I131" s="16"/>
+      <c r="A131" s="15"/>
+      <c r="B131" s="15"/>
+      <c r="C131" s="15"/>
+      <c r="D131" s="15"/>
+      <c r="E131" s="15"/>
+      <c r="F131" s="15"/>
+      <c r="G131" s="15"/>
+      <c r="H131" s="15"/>
+      <c r="I131" s="15"/>
     </row>
     <row r="132" spans="1:9">
-      <c r="A132" s="16"/>
-[...7 lines deleted...]
-      <c r="I132" s="16"/>
+      <c r="A132" s="15"/>
+      <c r="B132" s="15"/>
+      <c r="C132" s="15"/>
+      <c r="D132" s="15"/>
+      <c r="E132" s="15"/>
+      <c r="F132" s="15"/>
+      <c r="G132" s="15"/>
+      <c r="H132" s="15"/>
+      <c r="I132" s="15"/>
     </row>
     <row r="133" spans="1:9">
-      <c r="A133" s="16"/>
-[...7 lines deleted...]
-      <c r="I133" s="16"/>
+      <c r="A133" s="15"/>
+      <c r="B133" s="15"/>
+      <c r="C133" s="15"/>
+      <c r="D133" s="15"/>
+      <c r="E133" s="15"/>
+      <c r="F133" s="15"/>
+      <c r="G133" s="15"/>
+      <c r="H133" s="15"/>
+      <c r="I133" s="15"/>
     </row>
     <row r="134" spans="1:9">
-      <c r="A134" s="16"/>
-[...7 lines deleted...]
-      <c r="I134" s="16"/>
+      <c r="A134" s="15"/>
+      <c r="B134" s="15"/>
+      <c r="C134" s="15"/>
+      <c r="D134" s="15"/>
+      <c r="E134" s="15"/>
+      <c r="F134" s="15"/>
+      <c r="G134" s="15"/>
+      <c r="H134" s="15"/>
+      <c r="I134" s="15"/>
     </row>
     <row r="135" spans="1:9">
-      <c r="A135" s="16"/>
-[...7 lines deleted...]
-      <c r="I135" s="16"/>
+      <c r="A135" s="15"/>
+      <c r="B135" s="15"/>
+      <c r="C135" s="15"/>
+      <c r="D135" s="15"/>
+      <c r="E135" s="15"/>
+      <c r="F135" s="15"/>
+      <c r="G135" s="15"/>
+      <c r="H135" s="15"/>
+      <c r="I135" s="15"/>
     </row>
     <row r="136" spans="1:9">
-      <c r="A136" s="16"/>
-[...7 lines deleted...]
-      <c r="I136" s="16"/>
+      <c r="A136" s="15"/>
+      <c r="B136" s="15"/>
+      <c r="C136" s="15"/>
+      <c r="D136" s="15"/>
+      <c r="E136" s="15"/>
+      <c r="F136" s="15"/>
+      <c r="G136" s="15"/>
+      <c r="H136" s="15"/>
+      <c r="I136" s="15"/>
     </row>
     <row r="137" spans="1:9">
-      <c r="A137" s="16"/>
-[...7 lines deleted...]
-      <c r="I137" s="16"/>
+      <c r="A137" s="15"/>
+      <c r="B137" s="15"/>
+      <c r="C137" s="15"/>
+      <c r="D137" s="15"/>
+      <c r="E137" s="15"/>
+      <c r="F137" s="15"/>
+      <c r="G137" s="15"/>
+      <c r="H137" s="15"/>
+      <c r="I137" s="15"/>
     </row>
     <row r="138" spans="1:9">
-      <c r="A138" s="16"/>
-[...7 lines deleted...]
-      <c r="I138" s="16"/>
+      <c r="A138" s="15"/>
+      <c r="B138" s="15"/>
+      <c r="C138" s="15"/>
+      <c r="D138" s="15"/>
+      <c r="E138" s="15"/>
+      <c r="F138" s="15"/>
+      <c r="G138" s="15"/>
+      <c r="H138" s="15"/>
+      <c r="I138" s="15"/>
     </row>
     <row r="139" spans="1:9">
-      <c r="A139" s="16"/>
-[...7 lines deleted...]
-      <c r="I139" s="16"/>
+      <c r="A139" s="15"/>
+      <c r="B139" s="15"/>
+      <c r="C139" s="15"/>
+      <c r="D139" s="15"/>
+      <c r="E139" s="15"/>
+      <c r="F139" s="15"/>
+      <c r="G139" s="15"/>
+      <c r="H139" s="15"/>
+      <c r="I139" s="15"/>
     </row>
     <row r="140" spans="1:9">
-      <c r="A140" s="16"/>
-[...7 lines deleted...]
-      <c r="I140" s="16"/>
+      <c r="A140" s="15"/>
+      <c r="B140" s="15"/>
+      <c r="C140" s="15"/>
+      <c r="D140" s="15"/>
+      <c r="E140" s="15"/>
+      <c r="F140" s="15"/>
+      <c r="G140" s="15"/>
+      <c r="H140" s="15"/>
+      <c r="I140" s="15"/>
     </row>
     <row r="141" spans="1:9">
-      <c r="A141" s="16"/>
-[...7 lines deleted...]
-      <c r="I141" s="16"/>
+      <c r="A141" s="15"/>
+      <c r="B141" s="15"/>
+      <c r="C141" s="15"/>
+      <c r="D141" s="15"/>
+      <c r="E141" s="15"/>
+      <c r="F141" s="15"/>
+      <c r="G141" s="15"/>
+      <c r="H141" s="15"/>
+      <c r="I141" s="15"/>
     </row>
     <row r="142" spans="1:9">
-      <c r="A142" s="16"/>
-[...7 lines deleted...]
-      <c r="I142" s="16"/>
+      <c r="A142" s="15"/>
+      <c r="B142" s="15"/>
+      <c r="C142" s="15"/>
+      <c r="D142" s="15"/>
+      <c r="E142" s="15"/>
+      <c r="F142" s="15"/>
+      <c r="G142" s="15"/>
+      <c r="H142" s="15"/>
+      <c r="I142" s="15"/>
     </row>
     <row r="143" spans="1:9">
-      <c r="A143" s="16"/>
-[...7 lines deleted...]
-      <c r="I143" s="16"/>
+      <c r="A143" s="15"/>
+      <c r="B143" s="15"/>
+      <c r="C143" s="15"/>
+      <c r="D143" s="15"/>
+      <c r="E143" s="15"/>
+      <c r="F143" s="15"/>
+      <c r="G143" s="15"/>
+      <c r="H143" s="15"/>
+      <c r="I143" s="15"/>
     </row>
     <row r="144" spans="1:9">
-      <c r="A144" s="16"/>
-[...7 lines deleted...]
-      <c r="I144" s="16"/>
+      <c r="A144" s="15"/>
+      <c r="B144" s="15"/>
+      <c r="C144" s="15"/>
+      <c r="D144" s="15"/>
+      <c r="E144" s="15"/>
+      <c r="F144" s="15"/>
+      <c r="G144" s="15"/>
+      <c r="H144" s="15"/>
+      <c r="I144" s="15"/>
     </row>
     <row r="145" spans="1:9">
-      <c r="A145" s="16"/>
-[...7 lines deleted...]
-      <c r="I145" s="16"/>
+      <c r="A145" s="15"/>
+      <c r="B145" s="15"/>
+      <c r="C145" s="15"/>
+      <c r="D145" s="15"/>
+      <c r="E145" s="15"/>
+      <c r="F145" s="15"/>
+      <c r="G145" s="15"/>
+      <c r="H145" s="15"/>
+      <c r="I145" s="15"/>
     </row>
     <row r="146" spans="1:9">
-      <c r="A146" s="16"/>
-[...7 lines deleted...]
-      <c r="I146" s="16"/>
+      <c r="A146" s="15"/>
+      <c r="B146" s="15"/>
+      <c r="C146" s="15"/>
+      <c r="D146" s="15"/>
+      <c r="E146" s="15"/>
+      <c r="F146" s="15"/>
+      <c r="G146" s="15"/>
+      <c r="H146" s="15"/>
+      <c r="I146" s="15"/>
     </row>
     <row r="147" spans="1:9">
-      <c r="A147" s="16"/>
-[...7 lines deleted...]
-      <c r="I147" s="16"/>
+      <c r="A147" s="15"/>
+      <c r="B147" s="15"/>
+      <c r="C147" s="15"/>
+      <c r="D147" s="15"/>
+      <c r="E147" s="15"/>
+      <c r="F147" s="15"/>
+      <c r="G147" s="15"/>
+      <c r="H147" s="15"/>
+      <c r="I147" s="15"/>
     </row>
     <row r="148" spans="1:9">
-      <c r="A148" s="16"/>
-[...7 lines deleted...]
-      <c r="I148" s="16"/>
+      <c r="A148" s="15"/>
+      <c r="B148" s="15"/>
+      <c r="C148" s="15"/>
+      <c r="D148" s="15"/>
+      <c r="E148" s="15"/>
+      <c r="F148" s="15"/>
+      <c r="G148" s="15"/>
+      <c r="H148" s="15"/>
+      <c r="I148" s="15"/>
     </row>
     <row r="149" spans="1:9">
-      <c r="A149" s="16"/>
-[...7 lines deleted...]
-      <c r="I149" s="16"/>
+      <c r="A149" s="15"/>
+      <c r="B149" s="15"/>
+      <c r="C149" s="15"/>
+      <c r="D149" s="15"/>
+      <c r="E149" s="15"/>
+      <c r="F149" s="15"/>
+      <c r="G149" s="15"/>
+      <c r="H149" s="15"/>
+      <c r="I149" s="15"/>
     </row>
     <row r="150" spans="1:9">
-      <c r="A150" s="16"/>
-[...7 lines deleted...]
-      <c r="I150" s="16"/>
+      <c r="A150" s="15"/>
+      <c r="B150" s="15"/>
+      <c r="C150" s="15"/>
+      <c r="D150" s="15"/>
+      <c r="E150" s="15"/>
+      <c r="F150" s="15"/>
+      <c r="G150" s="15"/>
+      <c r="H150" s="15"/>
+      <c r="I150" s="15"/>
     </row>
     <row r="151" spans="1:9">
-      <c r="A151" s="16"/>
-[...7 lines deleted...]
-      <c r="I151" s="16"/>
+      <c r="A151" s="15"/>
+      <c r="B151" s="15"/>
+      <c r="C151" s="15"/>
+      <c r="D151" s="15"/>
+      <c r="E151" s="15"/>
+      <c r="F151" s="15"/>
+      <c r="G151" s="15"/>
+      <c r="H151" s="15"/>
+      <c r="I151" s="15"/>
     </row>
     <row r="152" spans="1:9">
-      <c r="A152" s="16"/>
-[...7 lines deleted...]
-      <c r="I152" s="16"/>
+      <c r="A152" s="15"/>
+      <c r="B152" s="15"/>
+      <c r="C152" s="15"/>
+      <c r="D152" s="15"/>
+      <c r="E152" s="15"/>
+      <c r="F152" s="15"/>
+      <c r="G152" s="15"/>
+      <c r="H152" s="15"/>
+      <c r="I152" s="15"/>
     </row>
     <row r="153" spans="1:9">
-      <c r="A153" s="16"/>
-[...7 lines deleted...]
-      <c r="I153" s="16"/>
+      <c r="A153" s="15"/>
+      <c r="B153" s="15"/>
+      <c r="C153" s="15"/>
+      <c r="D153" s="15"/>
+      <c r="E153" s="15"/>
+      <c r="F153" s="15"/>
+      <c r="G153" s="15"/>
+      <c r="H153" s="15"/>
+      <c r="I153" s="15"/>
     </row>
     <row r="154" spans="1:9">
-      <c r="A154" s="16"/>
-[...7 lines deleted...]
-      <c r="I154" s="16"/>
+      <c r="A154" s="15"/>
+      <c r="B154" s="15"/>
+      <c r="C154" s="15"/>
+      <c r="D154" s="15"/>
+      <c r="E154" s="15"/>
+      <c r="F154" s="15"/>
+      <c r="G154" s="15"/>
+      <c r="H154" s="15"/>
+      <c r="I154" s="15"/>
     </row>
     <row r="155" spans="1:9">
-      <c r="A155" s="16"/>
-[...7 lines deleted...]
-      <c r="I155" s="16"/>
+      <c r="A155" s="15"/>
+      <c r="B155" s="15"/>
+      <c r="C155" s="15"/>
+      <c r="D155" s="15"/>
+      <c r="E155" s="15"/>
+      <c r="F155" s="15"/>
+      <c r="G155" s="15"/>
+      <c r="H155" s="15"/>
+      <c r="I155" s="15"/>
     </row>
     <row r="156" spans="1:9">
-      <c r="A156" s="16"/>
-[...7 lines deleted...]
-      <c r="I156" s="16"/>
+      <c r="A156" s="15"/>
+      <c r="B156" s="15"/>
+      <c r="C156" s="15"/>
+      <c r="D156" s="15"/>
+      <c r="E156" s="15"/>
+      <c r="F156" s="15"/>
+      <c r="G156" s="15"/>
+      <c r="H156" s="15"/>
+      <c r="I156" s="15"/>
     </row>
     <row r="157" spans="1:9">
-      <c r="A157" s="16"/>
-[...7 lines deleted...]
-      <c r="I157" s="16"/>
+      <c r="A157" s="15"/>
+      <c r="B157" s="15"/>
+      <c r="C157" s="15"/>
+      <c r="D157" s="15"/>
+      <c r="E157" s="15"/>
+      <c r="F157" s="15"/>
+      <c r="G157" s="15"/>
+      <c r="H157" s="15"/>
+      <c r="I157" s="15"/>
     </row>
     <row r="158" spans="1:9">
-      <c r="A158" s="16"/>
-[...7 lines deleted...]
-      <c r="I158" s="16"/>
+      <c r="A158" s="15"/>
+      <c r="B158" s="15"/>
+      <c r="C158" s="15"/>
+      <c r="D158" s="15"/>
+      <c r="E158" s="15"/>
+      <c r="F158" s="15"/>
+      <c r="G158" s="15"/>
+      <c r="H158" s="15"/>
+      <c r="I158" s="15"/>
     </row>
     <row r="159" spans="1:9">
-      <c r="A159" s="16"/>
-[...7 lines deleted...]
-      <c r="I159" s="16"/>
+      <c r="A159" s="15"/>
+      <c r="B159" s="15"/>
+      <c r="C159" s="15"/>
+      <c r="D159" s="15"/>
+      <c r="E159" s="15"/>
+      <c r="F159" s="15"/>
+      <c r="G159" s="15"/>
+      <c r="H159" s="15"/>
+      <c r="I159" s="15"/>
     </row>
     <row r="160" spans="1:9">
-      <c r="A160" s="16"/>
-[...7 lines deleted...]
-      <c r="I160" s="16"/>
+      <c r="A160" s="15"/>
+      <c r="B160" s="15"/>
+      <c r="C160" s="15"/>
+      <c r="D160" s="15"/>
+      <c r="E160" s="15"/>
+      <c r="F160" s="15"/>
+      <c r="G160" s="15"/>
+      <c r="H160" s="15"/>
+      <c r="I160" s="15"/>
     </row>
     <row r="161" spans="1:9">
-      <c r="A161" s="16"/>
-[...7 lines deleted...]
-      <c r="I161" s="16"/>
+      <c r="A161" s="15"/>
+      <c r="B161" s="15"/>
+      <c r="C161" s="15"/>
+      <c r="D161" s="15"/>
+      <c r="E161" s="15"/>
+      <c r="F161" s="15"/>
+      <c r="G161" s="15"/>
+      <c r="H161" s="15"/>
+      <c r="I161" s="15"/>
     </row>
     <row r="162" spans="1:9">
-      <c r="A162" s="16"/>
-[...7 lines deleted...]
-      <c r="I162" s="16"/>
+      <c r="A162" s="15"/>
+      <c r="B162" s="15"/>
+      <c r="C162" s="15"/>
+      <c r="D162" s="15"/>
+      <c r="E162" s="15"/>
+      <c r="F162" s="15"/>
+      <c r="G162" s="15"/>
+      <c r="H162" s="15"/>
+      <c r="I162" s="15"/>
     </row>
     <row r="163" spans="1:9">
-      <c r="A163" s="16"/>
-[...7 lines deleted...]
-      <c r="I163" s="16"/>
+      <c r="A163" s="15"/>
+      <c r="B163" s="15"/>
+      <c r="C163" s="15"/>
+      <c r="D163" s="15"/>
+      <c r="E163" s="15"/>
+      <c r="F163" s="15"/>
+      <c r="G163" s="15"/>
+      <c r="H163" s="15"/>
+      <c r="I163" s="15"/>
     </row>
     <row r="164" spans="1:9">
-      <c r="A164" s="16"/>
-[...7 lines deleted...]
-      <c r="I164" s="16"/>
+      <c r="A164" s="15"/>
+      <c r="B164" s="15"/>
+      <c r="C164" s="15"/>
+      <c r="D164" s="15"/>
+      <c r="E164" s="15"/>
+      <c r="F164" s="15"/>
+      <c r="G164" s="15"/>
+      <c r="H164" s="15"/>
+      <c r="I164" s="15"/>
     </row>
     <row r="165" spans="1:9">
-      <c r="A165" s="16"/>
-[...7 lines deleted...]
-      <c r="I165" s="16"/>
+      <c r="A165" s="15"/>
+      <c r="B165" s="15"/>
+      <c r="C165" s="15"/>
+      <c r="D165" s="15"/>
+      <c r="E165" s="15"/>
+      <c r="F165" s="15"/>
+      <c r="G165" s="15"/>
+      <c r="H165" s="15"/>
+      <c r="I165" s="15"/>
     </row>
     <row r="166" spans="1:9">
-      <c r="A166" s="16"/>
-[...7 lines deleted...]
-      <c r="I166" s="16"/>
+      <c r="A166" s="15"/>
+      <c r="B166" s="15"/>
+      <c r="C166" s="15"/>
+      <c r="D166" s="15"/>
+      <c r="E166" s="15"/>
+      <c r="F166" s="15"/>
+      <c r="G166" s="15"/>
+      <c r="H166" s="15"/>
+      <c r="I166" s="15"/>
     </row>
     <row r="167" spans="1:9">
-      <c r="A167" s="16"/>
-[...7 lines deleted...]
-      <c r="I167" s="16"/>
+      <c r="A167" s="15"/>
+      <c r="B167" s="15"/>
+      <c r="C167" s="15"/>
+      <c r="D167" s="15"/>
+      <c r="E167" s="15"/>
+      <c r="F167" s="15"/>
+      <c r="G167" s="15"/>
+      <c r="H167" s="15"/>
+      <c r="I167" s="15"/>
     </row>
     <row r="168" spans="1:9">
-      <c r="A168" s="16"/>
-[...7 lines deleted...]
-      <c r="I168" s="16"/>
+      <c r="A168" s="15"/>
+      <c r="B168" s="15"/>
+      <c r="C168" s="15"/>
+      <c r="D168" s="15"/>
+      <c r="E168" s="15"/>
+      <c r="F168" s="15"/>
+      <c r="G168" s="15"/>
+      <c r="H168" s="15"/>
+      <c r="I168" s="15"/>
     </row>
     <row r="169" spans="1:9">
-      <c r="A169" s="16"/>
-[...7 lines deleted...]
-      <c r="I169" s="16"/>
+      <c r="A169" s="15"/>
+      <c r="B169" s="15"/>
+      <c r="C169" s="15"/>
+      <c r="D169" s="15"/>
+      <c r="E169" s="15"/>
+      <c r="F169" s="15"/>
+      <c r="G169" s="15"/>
+      <c r="H169" s="15"/>
+      <c r="I169" s="15"/>
     </row>
     <row r="170" spans="1:9">
-      <c r="A170" s="16"/>
-[...7 lines deleted...]
-      <c r="I170" s="16"/>
+      <c r="A170" s="15"/>
+      <c r="B170" s="15"/>
+      <c r="C170" s="15"/>
+      <c r="D170" s="15"/>
+      <c r="E170" s="15"/>
+      <c r="F170" s="15"/>
+      <c r="G170" s="15"/>
+      <c r="H170" s="15"/>
+      <c r="I170" s="15"/>
     </row>
     <row r="171" spans="1:9">
-      <c r="A171" s="16"/>
-[...7 lines deleted...]
-      <c r="I171" s="16"/>
+      <c r="A171" s="15"/>
+      <c r="B171" s="15"/>
+      <c r="C171" s="15"/>
+      <c r="D171" s="15"/>
+      <c r="E171" s="15"/>
+      <c r="F171" s="15"/>
+      <c r="G171" s="15"/>
+      <c r="H171" s="15"/>
+      <c r="I171" s="15"/>
     </row>
     <row r="172" spans="1:9">
-      <c r="A172" s="16"/>
-[...7 lines deleted...]
-      <c r="I172" s="16"/>
+      <c r="A172" s="15"/>
+      <c r="B172" s="15"/>
+      <c r="C172" s="15"/>
+      <c r="D172" s="15"/>
+      <c r="E172" s="15"/>
+      <c r="F172" s="15"/>
+      <c r="G172" s="15"/>
+      <c r="H172" s="15"/>
+      <c r="I172" s="15"/>
     </row>
     <row r="173" spans="1:9">
-      <c r="A173" s="16"/>
-[...7 lines deleted...]
-      <c r="I173" s="16"/>
+      <c r="A173" s="15"/>
+      <c r="B173" s="15"/>
+      <c r="C173" s="15"/>
+      <c r="D173" s="15"/>
+      <c r="E173" s="15"/>
+      <c r="F173" s="15"/>
+      <c r="G173" s="15"/>
+      <c r="H173" s="15"/>
+      <c r="I173" s="15"/>
     </row>
     <row r="174" spans="1:9">
-      <c r="A174" s="16"/>
-[...7 lines deleted...]
-      <c r="I174" s="16"/>
+      <c r="A174" s="15"/>
+      <c r="B174" s="15"/>
+      <c r="C174" s="15"/>
+      <c r="D174" s="15"/>
+      <c r="E174" s="15"/>
+      <c r="F174" s="15"/>
+      <c r="G174" s="15"/>
+      <c r="H174" s="15"/>
+      <c r="I174" s="15"/>
     </row>
     <row r="175" spans="1:9">
-      <c r="A175" s="16"/>
-[...7 lines deleted...]
-      <c r="I175" s="16"/>
+      <c r="A175" s="15"/>
+      <c r="B175" s="15"/>
+      <c r="C175" s="15"/>
+      <c r="D175" s="15"/>
+      <c r="E175" s="15"/>
+      <c r="F175" s="15"/>
+      <c r="G175" s="15"/>
+      <c r="H175" s="15"/>
+      <c r="I175" s="15"/>
     </row>
     <row r="176" spans="1:9">
-      <c r="A176" s="16"/>
-[...7 lines deleted...]
-      <c r="I176" s="16"/>
+      <c r="A176" s="15"/>
+      <c r="B176" s="15"/>
+      <c r="C176" s="15"/>
+      <c r="D176" s="15"/>
+      <c r="E176" s="15"/>
+      <c r="F176" s="15"/>
+      <c r="G176" s="15"/>
+      <c r="H176" s="15"/>
+      <c r="I176" s="15"/>
     </row>
     <row r="177" spans="1:9">
-      <c r="A177" s="16"/>
-[...7 lines deleted...]
-      <c r="I177" s="16"/>
+      <c r="A177" s="15"/>
+      <c r="B177" s="15"/>
+      <c r="C177" s="15"/>
+      <c r="D177" s="15"/>
+      <c r="E177" s="15"/>
+      <c r="F177" s="15"/>
+      <c r="G177" s="15"/>
+      <c r="H177" s="15"/>
+      <c r="I177" s="15"/>
     </row>
     <row r="178" spans="1:9">
-      <c r="A178" s="16"/>
-[...7 lines deleted...]
-      <c r="I178" s="16"/>
+      <c r="A178" s="15"/>
+      <c r="B178" s="15"/>
+      <c r="C178" s="15"/>
+      <c r="D178" s="15"/>
+      <c r="E178" s="15"/>
+      <c r="F178" s="15"/>
+      <c r="G178" s="15"/>
+      <c r="H178" s="15"/>
+      <c r="I178" s="15"/>
     </row>
     <row r="179" spans="1:9">
-      <c r="A179" s="16"/>
-[...7 lines deleted...]
-      <c r="I179" s="16"/>
+      <c r="A179" s="15"/>
+      <c r="B179" s="15"/>
+      <c r="C179" s="15"/>
+      <c r="D179" s="15"/>
+      <c r="E179" s="15"/>
+      <c r="F179" s="15"/>
+      <c r="G179" s="15"/>
+      <c r="H179" s="15"/>
+      <c r="I179" s="15"/>
     </row>
     <row r="180" spans="1:9">
-      <c r="A180" s="16"/>
-[...7 lines deleted...]
-      <c r="I180" s="16"/>
+      <c r="A180" s="15"/>
+      <c r="B180" s="15"/>
+      <c r="C180" s="15"/>
+      <c r="D180" s="15"/>
+      <c r="E180" s="15"/>
+      <c r="F180" s="15"/>
+      <c r="G180" s="15"/>
+      <c r="H180" s="15"/>
+      <c r="I180" s="15"/>
     </row>
     <row r="181" spans="1:9">
-      <c r="A181" s="16"/>
-[...7 lines deleted...]
-      <c r="I181" s="16"/>
+      <c r="A181" s="15"/>
+      <c r="B181" s="15"/>
+      <c r="C181" s="15"/>
+      <c r="D181" s="15"/>
+      <c r="E181" s="15"/>
+      <c r="F181" s="15"/>
+      <c r="G181" s="15"/>
+      <c r="H181" s="15"/>
+      <c r="I181" s="15"/>
     </row>
     <row r="182" spans="1:9">
-      <c r="A182" s="16"/>
-[...7 lines deleted...]
-      <c r="I182" s="16"/>
+      <c r="A182" s="15"/>
+      <c r="B182" s="15"/>
+      <c r="C182" s="15"/>
+      <c r="D182" s="15"/>
+      <c r="E182" s="15"/>
+      <c r="F182" s="15"/>
+      <c r="G182" s="15"/>
+      <c r="H182" s="15"/>
+      <c r="I182" s="15"/>
     </row>
     <row r="183" spans="1:9">
-      <c r="A183" s="16"/>
-[...7 lines deleted...]
-      <c r="I183" s="16"/>
+      <c r="A183" s="15"/>
+      <c r="B183" s="15"/>
+      <c r="C183" s="15"/>
+      <c r="D183" s="15"/>
+      <c r="E183" s="15"/>
+      <c r="F183" s="15"/>
+      <c r="G183" s="15"/>
+      <c r="H183" s="15"/>
+      <c r="I183" s="15"/>
     </row>
     <row r="184" spans="1:9">
-      <c r="A184" s="16"/>
-[...7 lines deleted...]
-      <c r="I184" s="16"/>
+      <c r="A184" s="15"/>
+      <c r="B184" s="15"/>
+      <c r="C184" s="15"/>
+      <c r="D184" s="15"/>
+      <c r="E184" s="15"/>
+      <c r="F184" s="15"/>
+      <c r="G184" s="15"/>
+      <c r="H184" s="15"/>
+      <c r="I184" s="15"/>
     </row>
     <row r="185" spans="1:9">
-      <c r="A185" s="16"/>
-[...7 lines deleted...]
-      <c r="I185" s="16"/>
+      <c r="A185" s="15"/>
+      <c r="B185" s="15"/>
+      <c r="C185" s="15"/>
+      <c r="D185" s="15"/>
+      <c r="E185" s="15"/>
+      <c r="F185" s="15"/>
+      <c r="G185" s="15"/>
+      <c r="H185" s="15"/>
+      <c r="I185" s="15"/>
     </row>
     <row r="186" spans="1:9">
-      <c r="A186" s="16"/>
-[...7 lines deleted...]
-      <c r="I186" s="16"/>
+      <c r="A186" s="15"/>
+      <c r="B186" s="15"/>
+      <c r="C186" s="15"/>
+      <c r="D186" s="15"/>
+      <c r="E186" s="15"/>
+      <c r="F186" s="15"/>
+      <c r="G186" s="15"/>
+      <c r="H186" s="15"/>
+      <c r="I186" s="15"/>
     </row>
     <row r="187" spans="1:9">
-      <c r="A187" s="16"/>
-[...7 lines deleted...]
-      <c r="I187" s="16"/>
+      <c r="A187" s="15"/>
+      <c r="B187" s="15"/>
+      <c r="C187" s="15"/>
+      <c r="D187" s="15"/>
+      <c r="E187" s="15"/>
+      <c r="F187" s="15"/>
+      <c r="G187" s="15"/>
+      <c r="H187" s="15"/>
+      <c r="I187" s="15"/>
     </row>
     <row r="188" spans="1:9">
-      <c r="A188" s="16"/>
-[...7 lines deleted...]
-      <c r="I188" s="16"/>
+      <c r="A188" s="15"/>
+      <c r="B188" s="15"/>
+      <c r="C188" s="15"/>
+      <c r="D188" s="15"/>
+      <c r="E188" s="15"/>
+      <c r="F188" s="15"/>
+      <c r="G188" s="15"/>
+      <c r="H188" s="15"/>
+      <c r="I188" s="15"/>
     </row>
     <row r="189" spans="1:9">
-      <c r="A189" s="16"/>
-[...7 lines deleted...]
-      <c r="I189" s="16"/>
+      <c r="A189" s="15"/>
+      <c r="B189" s="15"/>
+      <c r="C189" s="15"/>
+      <c r="D189" s="15"/>
+      <c r="E189" s="15"/>
+      <c r="F189" s="15"/>
+      <c r="G189" s="15"/>
+      <c r="H189" s="15"/>
+      <c r="I189" s="15"/>
     </row>
     <row r="190" spans="1:9">
-      <c r="A190" s="16"/>
-[...7 lines deleted...]
-      <c r="I190" s="16"/>
+      <c r="A190" s="15"/>
+      <c r="B190" s="15"/>
+      <c r="C190" s="15"/>
+      <c r="D190" s="15"/>
+      <c r="E190" s="15"/>
+      <c r="F190" s="15"/>
+      <c r="G190" s="15"/>
+      <c r="H190" s="15"/>
+      <c r="I190" s="15"/>
     </row>
     <row r="191" spans="1:9">
-      <c r="A191" s="16"/>
-[...7 lines deleted...]
-      <c r="I191" s="16"/>
+      <c r="A191" s="15"/>
+      <c r="B191" s="15"/>
+      <c r="C191" s="15"/>
+      <c r="D191" s="15"/>
+      <c r="E191" s="15"/>
+      <c r="F191" s="15"/>
+      <c r="G191" s="15"/>
+      <c r="H191" s="15"/>
+      <c r="I191" s="15"/>
     </row>
     <row r="192" spans="1:9">
-      <c r="A192" s="16"/>
-[...7 lines deleted...]
-      <c r="I192" s="16"/>
+      <c r="A192" s="15"/>
+      <c r="B192" s="15"/>
+      <c r="C192" s="15"/>
+      <c r="D192" s="15"/>
+      <c r="E192" s="15"/>
+      <c r="F192" s="15"/>
+      <c r="G192" s="15"/>
+      <c r="H192" s="15"/>
+      <c r="I192" s="15"/>
     </row>
     <row r="193" spans="1:9">
-      <c r="A193" s="16"/>
-[...7 lines deleted...]
-      <c r="I193" s="16"/>
+      <c r="A193" s="15"/>
+      <c r="B193" s="15"/>
+      <c r="C193" s="15"/>
+      <c r="D193" s="15"/>
+      <c r="E193" s="15"/>
+      <c r="F193" s="15"/>
+      <c r="G193" s="15"/>
+      <c r="H193" s="15"/>
+      <c r="I193" s="15"/>
     </row>
     <row r="194" spans="1:9">
-      <c r="A194" s="16"/>
-[...7 lines deleted...]
-      <c r="I194" s="16"/>
+      <c r="A194" s="15"/>
+      <c r="B194" s="15"/>
+      <c r="C194" s="15"/>
+      <c r="D194" s="15"/>
+      <c r="E194" s="15"/>
+      <c r="F194" s="15"/>
+      <c r="G194" s="15"/>
+      <c r="H194" s="15"/>
+      <c r="I194" s="15"/>
     </row>
     <row r="195" spans="1:9">
-      <c r="A195" s="16"/>
-[...7 lines deleted...]
-      <c r="I195" s="16"/>
+      <c r="A195" s="15"/>
+      <c r="B195" s="15"/>
+      <c r="C195" s="15"/>
+      <c r="D195" s="15"/>
+      <c r="E195" s="15"/>
+      <c r="F195" s="15"/>
+      <c r="G195" s="15"/>
+      <c r="H195" s="15"/>
+      <c r="I195" s="15"/>
     </row>
     <row r="196" spans="1:9">
-      <c r="A196" s="16"/>
-[...7 lines deleted...]
-      <c r="I196" s="16"/>
+      <c r="A196" s="15"/>
+      <c r="B196" s="15"/>
+      <c r="C196" s="15"/>
+      <c r="D196" s="15"/>
+      <c r="E196" s="15"/>
+      <c r="F196" s="15"/>
+      <c r="G196" s="15"/>
+      <c r="H196" s="15"/>
+      <c r="I196" s="15"/>
     </row>
     <row r="197" spans="1:9">
-      <c r="A197" s="16"/>
-[...7 lines deleted...]
-      <c r="I197" s="16"/>
+      <c r="A197" s="15"/>
+      <c r="B197" s="15"/>
+      <c r="C197" s="15"/>
+      <c r="D197" s="15"/>
+      <c r="E197" s="15"/>
+      <c r="F197" s="15"/>
+      <c r="G197" s="15"/>
+      <c r="H197" s="15"/>
+      <c r="I197" s="15"/>
     </row>
     <row r="198" spans="1:9">
-      <c r="A198" s="16"/>
-[...7 lines deleted...]
-      <c r="I198" s="16"/>
+      <c r="A198" s="15"/>
+      <c r="B198" s="15"/>
+      <c r="C198" s="15"/>
+      <c r="D198" s="15"/>
+      <c r="E198" s="15"/>
+      <c r="F198" s="15"/>
+      <c r="G198" s="15"/>
+      <c r="H198" s="15"/>
+      <c r="I198" s="15"/>
     </row>
     <row r="199" spans="1:9">
-      <c r="A199" s="16"/>
-[...7 lines deleted...]
-      <c r="I199" s="16"/>
+      <c r="A199" s="15"/>
+      <c r="B199" s="15"/>
+      <c r="C199" s="15"/>
+      <c r="D199" s="15"/>
+      <c r="E199" s="15"/>
+      <c r="F199" s="15"/>
+      <c r="G199" s="15"/>
+      <c r="H199" s="15"/>
+      <c r="I199" s="15"/>
     </row>
     <row r="200" spans="1:9">
-      <c r="A200" s="16"/>
-[...7 lines deleted...]
-      <c r="I200" s="16"/>
+      <c r="A200" s="15"/>
+      <c r="B200" s="15"/>
+      <c r="C200" s="15"/>
+      <c r="D200" s="15"/>
+      <c r="E200" s="15"/>
+      <c r="F200" s="15"/>
+      <c r="G200" s="15"/>
+      <c r="H200" s="15"/>
+      <c r="I200" s="15"/>
     </row>
     <row r="201" spans="1:9">
-      <c r="A201" s="16"/>
-[...7 lines deleted...]
-      <c r="I201" s="16"/>
+      <c r="A201" s="15"/>
+      <c r="B201" s="15"/>
+      <c r="C201" s="15"/>
+      <c r="D201" s="15"/>
+      <c r="E201" s="15"/>
+      <c r="F201" s="15"/>
+      <c r="G201" s="15"/>
+      <c r="H201" s="15"/>
+      <c r="I201" s="15"/>
     </row>
     <row r="202" spans="1:9">
-      <c r="A202" s="16"/>
-[...7 lines deleted...]
-      <c r="I202" s="16"/>
+      <c r="A202" s="15"/>
+      <c r="B202" s="15"/>
+      <c r="C202" s="15"/>
+      <c r="D202" s="15"/>
+      <c r="E202" s="15"/>
+      <c r="F202" s="15"/>
+      <c r="G202" s="15"/>
+      <c r="H202" s="15"/>
+      <c r="I202" s="15"/>
     </row>
     <row r="203" spans="1:9">
-      <c r="A203" s="16"/>
-[...7 lines deleted...]
-      <c r="I203" s="16"/>
+      <c r="A203" s="15"/>
+      <c r="B203" s="15"/>
+      <c r="C203" s="15"/>
+      <c r="D203" s="15"/>
+      <c r="E203" s="15"/>
+      <c r="F203" s="15"/>
+      <c r="G203" s="15"/>
+      <c r="H203" s="15"/>
+      <c r="I203" s="15"/>
     </row>
     <row r="204" spans="1:9">
-      <c r="A204" s="16"/>
-[...7 lines deleted...]
-      <c r="I204" s="16"/>
+      <c r="A204" s="15"/>
+      <c r="B204" s="15"/>
+      <c r="C204" s="15"/>
+      <c r="D204" s="15"/>
+      <c r="E204" s="15"/>
+      <c r="F204" s="15"/>
+      <c r="G204" s="15"/>
+      <c r="H204" s="15"/>
+      <c r="I204" s="15"/>
     </row>
     <row r="205" spans="1:9">
-      <c r="A205" s="16"/>
-[...7 lines deleted...]
-      <c r="I205" s="16"/>
+      <c r="A205" s="15"/>
+      <c r="B205" s="15"/>
+      <c r="C205" s="15"/>
+      <c r="D205" s="15"/>
+      <c r="E205" s="15"/>
+      <c r="F205" s="15"/>
+      <c r="G205" s="15"/>
+      <c r="H205" s="15"/>
+      <c r="I205" s="15"/>
     </row>
     <row r="206" spans="1:9">
-      <c r="A206" s="16"/>
-[...7 lines deleted...]
-      <c r="I206" s="16"/>
+      <c r="A206" s="15"/>
+      <c r="B206" s="15"/>
+      <c r="C206" s="15"/>
+      <c r="D206" s="15"/>
+      <c r="E206" s="15"/>
+      <c r="F206" s="15"/>
+      <c r="G206" s="15"/>
+      <c r="H206" s="15"/>
+      <c r="I206" s="15"/>
     </row>
     <row r="207" spans="1:9">
-      <c r="A207" s="16"/>
-[...7 lines deleted...]
-      <c r="I207" s="16"/>
+      <c r="A207" s="15"/>
+      <c r="B207" s="15"/>
+      <c r="C207" s="15"/>
+      <c r="D207" s="15"/>
+      <c r="E207" s="15"/>
+      <c r="F207" s="15"/>
+      <c r="G207" s="15"/>
+      <c r="H207" s="15"/>
+      <c r="I207" s="15"/>
     </row>
     <row r="208" spans="1:9">
-      <c r="A208" s="16"/>
-[...7 lines deleted...]
-      <c r="I208" s="16"/>
+      <c r="A208" s="15"/>
+      <c r="B208" s="15"/>
+      <c r="C208" s="15"/>
+      <c r="D208" s="15"/>
+      <c r="E208" s="15"/>
+      <c r="F208" s="15"/>
+      <c r="G208" s="15"/>
+      <c r="H208" s="15"/>
+      <c r="I208" s="15"/>
     </row>
     <row r="209" spans="1:9">
-      <c r="A209" s="16"/>
-[...7 lines deleted...]
-      <c r="I209" s="16"/>
+      <c r="A209" s="15"/>
+      <c r="B209" s="15"/>
+      <c r="C209" s="15"/>
+      <c r="D209" s="15"/>
+      <c r="E209" s="15"/>
+      <c r="F209" s="15"/>
+      <c r="G209" s="15"/>
+      <c r="H209" s="15"/>
+      <c r="I209" s="15"/>
     </row>
     <row r="210" spans="1:9">
-      <c r="A210" s="16"/>
-[...7 lines deleted...]
-      <c r="I210" s="16"/>
+      <c r="A210" s="15"/>
+      <c r="B210" s="15"/>
+      <c r="C210" s="15"/>
+      <c r="D210" s="15"/>
+      <c r="E210" s="15"/>
+      <c r="F210" s="15"/>
+      <c r="G210" s="15"/>
+      <c r="H210" s="15"/>
+      <c r="I210" s="15"/>
     </row>
     <row r="211" spans="1:9">
-      <c r="A211" s="16"/>
-[...7 lines deleted...]
-      <c r="I211" s="16"/>
+      <c r="A211" s="15"/>
+      <c r="B211" s="15"/>
+      <c r="C211" s="15"/>
+      <c r="D211" s="15"/>
+      <c r="E211" s="15"/>
+      <c r="F211" s="15"/>
+      <c r="G211" s="15"/>
+      <c r="H211" s="15"/>
+      <c r="I211" s="15"/>
     </row>
     <row r="212" spans="1:9">
-      <c r="A212" s="16"/>
-[...7 lines deleted...]
-      <c r="I212" s="16"/>
+      <c r="A212" s="15"/>
+      <c r="B212" s="15"/>
+      <c r="C212" s="15"/>
+      <c r="D212" s="15"/>
+      <c r="E212" s="15"/>
+      <c r="F212" s="15"/>
+      <c r="G212" s="15"/>
+      <c r="H212" s="15"/>
+      <c r="I212" s="15"/>
     </row>
     <row r="213" spans="1:9">
-      <c r="A213" s="16"/>
-[...7 lines deleted...]
-      <c r="I213" s="16"/>
+      <c r="A213" s="15"/>
+      <c r="B213" s="15"/>
+      <c r="C213" s="15"/>
+      <c r="D213" s="15"/>
+      <c r="E213" s="15"/>
+      <c r="F213" s="15"/>
+      <c r="G213" s="15"/>
+      <c r="H213" s="15"/>
+      <c r="I213" s="15"/>
     </row>
     <row r="214" spans="1:9">
-      <c r="A214" s="16"/>
-[...7 lines deleted...]
-      <c r="I214" s="16"/>
+      <c r="A214" s="15"/>
+      <c r="B214" s="15"/>
+      <c r="C214" s="15"/>
+      <c r="D214" s="15"/>
+      <c r="E214" s="15"/>
+      <c r="F214" s="15"/>
+      <c r="G214" s="15"/>
+      <c r="H214" s="15"/>
+      <c r="I214" s="15"/>
     </row>
     <row r="215" spans="1:9">
-      <c r="A215" s="16"/>
-[...7 lines deleted...]
-      <c r="I215" s="16"/>
+      <c r="A215" s="15"/>
+      <c r="B215" s="15"/>
+      <c r="C215" s="15"/>
+      <c r="D215" s="15"/>
+      <c r="E215" s="15"/>
+      <c r="F215" s="15"/>
+      <c r="G215" s="15"/>
+      <c r="H215" s="15"/>
+      <c r="I215" s="15"/>
     </row>
     <row r="216" spans="1:9">
-      <c r="A216" s="16"/>
-[...7 lines deleted...]
-      <c r="I216" s="16"/>
+      <c r="A216" s="15"/>
+      <c r="B216" s="15"/>
+      <c r="C216" s="15"/>
+      <c r="D216" s="15"/>
+      <c r="E216" s="15"/>
+      <c r="F216" s="15"/>
+      <c r="G216" s="15"/>
+      <c r="H216" s="15"/>
+      <c r="I216" s="15"/>
     </row>
     <row r="217" spans="1:9">
-      <c r="A217" s="16"/>
-[...7 lines deleted...]
-      <c r="I217" s="16"/>
+      <c r="A217" s="15"/>
+      <c r="B217" s="15"/>
+      <c r="C217" s="15"/>
+      <c r="D217" s="15"/>
+      <c r="E217" s="15"/>
+      <c r="F217" s="15"/>
+      <c r="G217" s="15"/>
+      <c r="H217" s="15"/>
+      <c r="I217" s="15"/>
     </row>
     <row r="218" spans="1:9">
-      <c r="A218" s="16"/>
-[...7 lines deleted...]
-      <c r="I218" s="16"/>
+      <c r="A218" s="15"/>
+      <c r="B218" s="15"/>
+      <c r="C218" s="15"/>
+      <c r="D218" s="15"/>
+      <c r="E218" s="15"/>
+      <c r="F218" s="15"/>
+      <c r="G218" s="15"/>
+      <c r="H218" s="15"/>
+      <c r="I218" s="15"/>
     </row>
     <row r="219" spans="1:9">
-      <c r="A219" s="16"/>
-[...7 lines deleted...]
-      <c r="I219" s="16"/>
+      <c r="A219" s="15"/>
+      <c r="B219" s="15"/>
+      <c r="C219" s="15"/>
+      <c r="D219" s="15"/>
+      <c r="E219" s="15"/>
+      <c r="F219" s="15"/>
+      <c r="G219" s="15"/>
+      <c r="H219" s="15"/>
+      <c r="I219" s="15"/>
     </row>
     <row r="220" spans="1:9">
-      <c r="A220" s="16"/>
-[...7 lines deleted...]
-      <c r="I220" s="16"/>
+      <c r="A220" s="15"/>
+      <c r="B220" s="15"/>
+      <c r="C220" s="15"/>
+      <c r="D220" s="15"/>
+      <c r="E220" s="15"/>
+      <c r="F220" s="15"/>
+      <c r="G220" s="15"/>
+      <c r="H220" s="15"/>
+      <c r="I220" s="15"/>
     </row>
     <row r="221" spans="1:9">
-      <c r="A221" s="16"/>
-[...7 lines deleted...]
-      <c r="I221" s="16"/>
+      <c r="A221" s="15"/>
+      <c r="B221" s="15"/>
+      <c r="C221" s="15"/>
+      <c r="D221" s="15"/>
+      <c r="E221" s="15"/>
+      <c r="F221" s="15"/>
+      <c r="G221" s="15"/>
+      <c r="H221" s="15"/>
+      <c r="I221" s="15"/>
     </row>
     <row r="222" spans="1:9">
-      <c r="A222" s="16"/>
-[...7 lines deleted...]
-      <c r="I222" s="16"/>
+      <c r="A222" s="15"/>
+      <c r="B222" s="15"/>
+      <c r="C222" s="15"/>
+      <c r="D222" s="15"/>
+      <c r="E222" s="15"/>
+      <c r="F222" s="15"/>
+      <c r="G222" s="15"/>
+      <c r="H222" s="15"/>
+      <c r="I222" s="15"/>
     </row>
     <row r="223" spans="1:9">
-      <c r="A223" s="16"/>
-[...7 lines deleted...]
-      <c r="I223" s="16"/>
+      <c r="A223" s="15"/>
+      <c r="B223" s="15"/>
+      <c r="C223" s="15"/>
+      <c r="D223" s="15"/>
+      <c r="E223" s="15"/>
+      <c r="F223" s="15"/>
+      <c r="G223" s="15"/>
+      <c r="H223" s="15"/>
+      <c r="I223" s="15"/>
     </row>
     <row r="224" spans="1:9">
-      <c r="A224" s="16"/>
-[...7 lines deleted...]
-      <c r="I224" s="16"/>
+      <c r="A224" s="15"/>
+      <c r="B224" s="15"/>
+      <c r="C224" s="15"/>
+      <c r="D224" s="15"/>
+      <c r="E224" s="15"/>
+      <c r="F224" s="15"/>
+      <c r="G224" s="15"/>
+      <c r="H224" s="15"/>
+      <c r="I224" s="15"/>
     </row>
     <row r="225" spans="1:9">
-      <c r="A225" s="16"/>
-[...7 lines deleted...]
-      <c r="I225" s="16"/>
+      <c r="A225" s="15"/>
+      <c r="B225" s="15"/>
+      <c r="C225" s="15"/>
+      <c r="D225" s="15"/>
+      <c r="E225" s="15"/>
+      <c r="F225" s="15"/>
+      <c r="G225" s="15"/>
+      <c r="H225" s="15"/>
+      <c r="I225" s="15"/>
     </row>
     <row r="226" spans="1:9">
-      <c r="A226" s="16"/>
-[...7 lines deleted...]
-      <c r="I226" s="16"/>
+      <c r="A226" s="15"/>
+      <c r="B226" s="15"/>
+      <c r="C226" s="15"/>
+      <c r="D226" s="15"/>
+      <c r="E226" s="15"/>
+      <c r="F226" s="15"/>
+      <c r="G226" s="15"/>
+      <c r="H226" s="15"/>
+      <c r="I226" s="15"/>
     </row>
     <row r="227" spans="1:9">
-      <c r="A227" s="16"/>
-[...7 lines deleted...]
-      <c r="I227" s="16"/>
+      <c r="A227" s="15"/>
+      <c r="B227" s="15"/>
+      <c r="C227" s="15"/>
+      <c r="D227" s="15"/>
+      <c r="E227" s="15"/>
+      <c r="F227" s="15"/>
+      <c r="G227" s="15"/>
+      <c r="H227" s="15"/>
+      <c r="I227" s="15"/>
     </row>
     <row r="228" spans="1:9">
-      <c r="A228" s="16"/>
-[...7 lines deleted...]
-      <c r="I228" s="16"/>
+      <c r="A228" s="15"/>
+      <c r="B228" s="15"/>
+      <c r="C228" s="15"/>
+      <c r="D228" s="15"/>
+      <c r="E228" s="15"/>
+      <c r="F228" s="15"/>
+      <c r="G228" s="15"/>
+      <c r="H228" s="15"/>
+      <c r="I228" s="15"/>
     </row>
     <row r="229" spans="1:9">
-      <c r="A229" s="16"/>
-[...7 lines deleted...]
-      <c r="I229" s="16"/>
+      <c r="A229" s="15"/>
+      <c r="B229" s="15"/>
+      <c r="C229" s="15"/>
+      <c r="D229" s="15"/>
+      <c r="E229" s="15"/>
+      <c r="F229" s="15"/>
+      <c r="G229" s="15"/>
+      <c r="H229" s="15"/>
+      <c r="I229" s="15"/>
     </row>
     <row r="230" spans="1:9">
-      <c r="A230" s="16"/>
-[...7 lines deleted...]
-      <c r="I230" s="16"/>
+      <c r="A230" s="15"/>
+      <c r="B230" s="15"/>
+      <c r="C230" s="15"/>
+      <c r="D230" s="15"/>
+      <c r="E230" s="15"/>
+      <c r="F230" s="15"/>
+      <c r="G230" s="15"/>
+      <c r="H230" s="15"/>
+      <c r="I230" s="15"/>
     </row>
     <row r="231" spans="1:9">
-      <c r="A231" s="16"/>
-[...7 lines deleted...]
-      <c r="I231" s="16"/>
+      <c r="A231" s="15"/>
+      <c r="B231" s="15"/>
+      <c r="C231" s="15"/>
+      <c r="D231" s="15"/>
+      <c r="E231" s="15"/>
+      <c r="F231" s="15"/>
+      <c r="G231" s="15"/>
+      <c r="H231" s="15"/>
+      <c r="I231" s="15"/>
     </row>
     <row r="232" spans="1:9">
-      <c r="A232" s="16"/>
-[...7 lines deleted...]
-      <c r="I232" s="16"/>
+      <c r="A232" s="15"/>
+      <c r="B232" s="15"/>
+      <c r="C232" s="15"/>
+      <c r="D232" s="15"/>
+      <c r="E232" s="15"/>
+      <c r="F232" s="15"/>
+      <c r="G232" s="15"/>
+      <c r="H232" s="15"/>
+      <c r="I232" s="15"/>
     </row>
     <row r="233" spans="1:9">
-      <c r="A233" s="16"/>
-[...7 lines deleted...]
-      <c r="I233" s="16"/>
+      <c r="A233" s="15"/>
+      <c r="B233" s="15"/>
+      <c r="C233" s="15"/>
+      <c r="D233" s="15"/>
+      <c r="E233" s="15"/>
+      <c r="F233" s="15"/>
+      <c r="G233" s="15"/>
+      <c r="H233" s="15"/>
+      <c r="I233" s="15"/>
     </row>
     <row r="234" spans="1:9">
-      <c r="A234" s="16"/>
-[...7 lines deleted...]
-      <c r="I234" s="16"/>
+      <c r="A234" s="15"/>
+      <c r="B234" s="15"/>
+      <c r="C234" s="15"/>
+      <c r="D234" s="15"/>
+      <c r="E234" s="15"/>
+      <c r="F234" s="15"/>
+      <c r="G234" s="15"/>
+      <c r="H234" s="15"/>
+      <c r="I234" s="15"/>
     </row>
     <row r="235" spans="1:9">
-      <c r="A235" s="16"/>
-[...7 lines deleted...]
-      <c r="I235" s="16"/>
+      <c r="A235" s="15"/>
+      <c r="B235" s="15"/>
+      <c r="C235" s="15"/>
+      <c r="D235" s="15"/>
+      <c r="E235" s="15"/>
+      <c r="F235" s="15"/>
+      <c r="G235" s="15"/>
+      <c r="H235" s="15"/>
+      <c r="I235" s="15"/>
     </row>
     <row r="236" spans="1:9">
-      <c r="A236" s="16"/>
-[...7 lines deleted...]
-      <c r="I236" s="16"/>
+      <c r="A236" s="15"/>
+      <c r="B236" s="15"/>
+      <c r="C236" s="15"/>
+      <c r="D236" s="15"/>
+      <c r="E236" s="15"/>
+      <c r="F236" s="15"/>
+      <c r="G236" s="15"/>
+      <c r="H236" s="15"/>
+      <c r="I236" s="15"/>
     </row>
     <row r="237" spans="1:9">
-      <c r="A237" s="16"/>
-[...7 lines deleted...]
-      <c r="I237" s="16"/>
+      <c r="A237" s="15"/>
+      <c r="B237" s="15"/>
+      <c r="C237" s="15"/>
+      <c r="D237" s="15"/>
+      <c r="E237" s="15"/>
+      <c r="F237" s="15"/>
+      <c r="G237" s="15"/>
+      <c r="H237" s="15"/>
+      <c r="I237" s="15"/>
     </row>
     <row r="238" spans="1:9">
-      <c r="A238" s="16"/>
-[...7 lines deleted...]
-      <c r="I238" s="16"/>
+      <c r="A238" s="15"/>
+      <c r="B238" s="15"/>
+      <c r="C238" s="15"/>
+      <c r="D238" s="15"/>
+      <c r="E238" s="15"/>
+      <c r="F238" s="15"/>
+      <c r="G238" s="15"/>
+      <c r="H238" s="15"/>
+      <c r="I238" s="15"/>
     </row>
     <row r="239" spans="1:9">
-      <c r="A239" s="16"/>
-[...7 lines deleted...]
-      <c r="I239" s="16"/>
+      <c r="A239" s="15"/>
+      <c r="B239" s="15"/>
+      <c r="C239" s="15"/>
+      <c r="D239" s="15"/>
+      <c r="E239" s="15"/>
+      <c r="F239" s="15"/>
+      <c r="G239" s="15"/>
+      <c r="H239" s="15"/>
+      <c r="I239" s="15"/>
     </row>
     <row r="240" spans="1:9">
-      <c r="A240" s="16"/>
-[...7 lines deleted...]
-      <c r="I240" s="16"/>
+      <c r="A240" s="15"/>
+      <c r="B240" s="15"/>
+      <c r="C240" s="15"/>
+      <c r="D240" s="15"/>
+      <c r="E240" s="15"/>
+      <c r="F240" s="15"/>
+      <c r="G240" s="15"/>
+      <c r="H240" s="15"/>
+      <c r="I240" s="15"/>
     </row>
     <row r="241" spans="1:9">
-      <c r="A241" s="16"/>
-[...7 lines deleted...]
-      <c r="I241" s="16"/>
+      <c r="A241" s="15"/>
+      <c r="B241" s="15"/>
+      <c r="C241" s="15"/>
+      <c r="D241" s="15"/>
+      <c r="E241" s="15"/>
+      <c r="F241" s="15"/>
+      <c r="G241" s="15"/>
+      <c r="H241" s="15"/>
+      <c r="I241" s="15"/>
     </row>
     <row r="242" spans="1:9">
-      <c r="A242" s="16"/>
-[...7 lines deleted...]
-      <c r="I242" s="16"/>
+      <c r="A242" s="15"/>
+      <c r="B242" s="15"/>
+      <c r="C242" s="15"/>
+      <c r="D242" s="15"/>
+      <c r="E242" s="15"/>
+      <c r="F242" s="15"/>
+      <c r="G242" s="15"/>
+      <c r="H242" s="15"/>
+      <c r="I242" s="15"/>
     </row>
     <row r="243" spans="1:9">
-      <c r="A243" s="16"/>
-[...7 lines deleted...]
-      <c r="I243" s="16"/>
+      <c r="A243" s="15"/>
+      <c r="B243" s="15"/>
+      <c r="C243" s="15"/>
+      <c r="D243" s="15"/>
+      <c r="E243" s="15"/>
+      <c r="F243" s="15"/>
+      <c r="G243" s="15"/>
+      <c r="H243" s="15"/>
+      <c r="I243" s="15"/>
     </row>
     <row r="244" spans="1:9">
-      <c r="A244" s="16"/>
-[...7 lines deleted...]
-      <c r="I244" s="16"/>
+      <c r="A244" s="15"/>
+      <c r="B244" s="15"/>
+      <c r="C244" s="15"/>
+      <c r="D244" s="15"/>
+      <c r="E244" s="15"/>
+      <c r="F244" s="15"/>
+      <c r="G244" s="15"/>
+      <c r="H244" s="15"/>
+      <c r="I244" s="15"/>
     </row>
     <row r="245" spans="1:9">
-      <c r="A245" s="16"/>
-[...7 lines deleted...]
-      <c r="I245" s="16"/>
+      <c r="A245" s="15"/>
+      <c r="B245" s="15"/>
+      <c r="C245" s="15"/>
+      <c r="D245" s="15"/>
+      <c r="E245" s="15"/>
+      <c r="F245" s="15"/>
+      <c r="G245" s="15"/>
+      <c r="H245" s="15"/>
+      <c r="I245" s="15"/>
     </row>
     <row r="246" spans="1:9">
-      <c r="A246" s="16"/>
-[...7 lines deleted...]
-      <c r="I246" s="16"/>
+      <c r="A246" s="15"/>
+      <c r="B246" s="15"/>
+      <c r="C246" s="15"/>
+      <c r="D246" s="15"/>
+      <c r="E246" s="15"/>
+      <c r="F246" s="15"/>
+      <c r="G246" s="15"/>
+      <c r="H246" s="15"/>
+      <c r="I246" s="15"/>
     </row>
     <row r="247" spans="1:9">
-      <c r="A247" s="16"/>
-[...7 lines deleted...]
-      <c r="I247" s="16"/>
+      <c r="A247" s="15"/>
+      <c r="B247" s="15"/>
+      <c r="C247" s="15"/>
+      <c r="D247" s="15"/>
+      <c r="E247" s="15"/>
+      <c r="F247" s="15"/>
+      <c r="G247" s="15"/>
+      <c r="H247" s="15"/>
+      <c r="I247" s="15"/>
     </row>
     <row r="248" spans="1:9">
-      <c r="A248" s="16"/>
-[...7 lines deleted...]
-      <c r="I248" s="16"/>
+      <c r="A248" s="15"/>
+      <c r="B248" s="15"/>
+      <c r="C248" s="15"/>
+      <c r="D248" s="15"/>
+      <c r="E248" s="15"/>
+      <c r="F248" s="15"/>
+      <c r="G248" s="15"/>
+      <c r="H248" s="15"/>
+      <c r="I248" s="15"/>
     </row>
     <row r="249" spans="1:9">
-      <c r="A249" s="16"/>
-[...7 lines deleted...]
-      <c r="I249" s="16"/>
+      <c r="A249" s="15"/>
+      <c r="B249" s="15"/>
+      <c r="C249" s="15"/>
+      <c r="D249" s="15"/>
+      <c r="E249" s="15"/>
+      <c r="F249" s="15"/>
+      <c r="G249" s="15"/>
+      <c r="H249" s="15"/>
+      <c r="I249" s="15"/>
     </row>
     <row r="250" spans="1:9">
-      <c r="A250" s="16"/>
-[...7 lines deleted...]
-      <c r="I250" s="16"/>
+      <c r="A250" s="15"/>
+      <c r="B250" s="15"/>
+      <c r="C250" s="15"/>
+      <c r="D250" s="15"/>
+      <c r="E250" s="15"/>
+      <c r="F250" s="15"/>
+      <c r="G250" s="15"/>
+      <c r="H250" s="15"/>
+      <c r="I250" s="15"/>
     </row>
     <row r="251" spans="1:9">
-      <c r="A251" s="16"/>
-[...7 lines deleted...]
-      <c r="I251" s="16"/>
+      <c r="A251" s="15"/>
+      <c r="B251" s="15"/>
+      <c r="C251" s="15"/>
+      <c r="D251" s="15"/>
+      <c r="E251" s="15"/>
+      <c r="F251" s="15"/>
+      <c r="G251" s="15"/>
+      <c r="H251" s="15"/>
+      <c r="I251" s="15"/>
     </row>
     <row r="252" spans="1:9">
-      <c r="A252" s="16"/>
-[...7 lines deleted...]
-      <c r="I252" s="16"/>
+      <c r="A252" s="15"/>
+      <c r="B252" s="15"/>
+      <c r="C252" s="15"/>
+      <c r="D252" s="15"/>
+      <c r="E252" s="15"/>
+      <c r="F252" s="15"/>
+      <c r="G252" s="15"/>
+      <c r="H252" s="15"/>
+      <c r="I252" s="15"/>
     </row>
     <row r="253" spans="1:9">
-      <c r="A253" s="16"/>
-[...7 lines deleted...]
-      <c r="I253" s="16"/>
+      <c r="A253" s="15"/>
+      <c r="B253" s="15"/>
+      <c r="C253" s="15"/>
+      <c r="D253" s="15"/>
+      <c r="E253" s="15"/>
+      <c r="F253" s="15"/>
+      <c r="G253" s="15"/>
+      <c r="H253" s="15"/>
+      <c r="I253" s="15"/>
     </row>
     <row r="254" spans="1:9">
-      <c r="A254" s="16"/>
-[...7 lines deleted...]
-      <c r="I254" s="16"/>
+      <c r="A254" s="15"/>
+      <c r="B254" s="15"/>
+      <c r="C254" s="15"/>
+      <c r="D254" s="15"/>
+      <c r="E254" s="15"/>
+      <c r="F254" s="15"/>
+      <c r="G254" s="15"/>
+      <c r="H254" s="15"/>
+      <c r="I254" s="15"/>
     </row>
     <row r="255" spans="1:9">
-      <c r="A255" s="16"/>
-[...7 lines deleted...]
-      <c r="I255" s="16"/>
+      <c r="A255" s="15"/>
+      <c r="B255" s="15"/>
+      <c r="C255" s="15"/>
+      <c r="D255" s="15"/>
+      <c r="E255" s="15"/>
+      <c r="F255" s="15"/>
+      <c r="G255" s="15"/>
+      <c r="H255" s="15"/>
+      <c r="I255" s="15"/>
     </row>
     <row r="256" spans="1:9">
-      <c r="A256" s="16"/>
-[...7 lines deleted...]
-      <c r="I256" s="16"/>
+      <c r="A256" s="15"/>
+      <c r="B256" s="15"/>
+      <c r="C256" s="15"/>
+      <c r="D256" s="15"/>
+      <c r="E256" s="15"/>
+      <c r="F256" s="15"/>
+      <c r="G256" s="15"/>
+      <c r="H256" s="15"/>
+      <c r="I256" s="15"/>
     </row>
     <row r="257" spans="1:9">
-      <c r="A257" s="16"/>
-[...7 lines deleted...]
-      <c r="I257" s="16"/>
+      <c r="A257" s="15"/>
+      <c r="B257" s="15"/>
+      <c r="C257" s="15"/>
+      <c r="D257" s="15"/>
+      <c r="E257" s="15"/>
+      <c r="F257" s="15"/>
+      <c r="G257" s="15"/>
+      <c r="H257" s="15"/>
+      <c r="I257" s="15"/>
     </row>
     <row r="258" spans="1:9">
-      <c r="A258" s="16"/>
-[...7 lines deleted...]
-      <c r="I258" s="16"/>
+      <c r="A258" s="15"/>
+      <c r="B258" s="15"/>
+      <c r="C258" s="15"/>
+      <c r="D258" s="15"/>
+      <c r="E258" s="15"/>
+      <c r="F258" s="15"/>
+      <c r="G258" s="15"/>
+      <c r="H258" s="15"/>
+      <c r="I258" s="15"/>
     </row>
     <row r="259" spans="1:9">
-      <c r="A259" s="16"/>
-[...7 lines deleted...]
-      <c r="I259" s="16"/>
+      <c r="A259" s="15"/>
+      <c r="B259" s="15"/>
+      <c r="C259" s="15"/>
+      <c r="D259" s="15"/>
+      <c r="E259" s="15"/>
+      <c r="F259" s="15"/>
+      <c r="G259" s="15"/>
+      <c r="H259" s="15"/>
+      <c r="I259" s="15"/>
     </row>
     <row r="260" spans="1:9">
-      <c r="A260" s="16"/>
-[...7 lines deleted...]
-      <c r="I260" s="16"/>
+      <c r="A260" s="15"/>
+      <c r="B260" s="15"/>
+      <c r="C260" s="15"/>
+      <c r="D260" s="15"/>
+      <c r="E260" s="15"/>
+      <c r="F260" s="15"/>
+      <c r="G260" s="15"/>
+      <c r="H260" s="15"/>
+      <c r="I260" s="15"/>
     </row>
     <row r="261" spans="1:9">
-      <c r="A261" s="16"/>
-[...7 lines deleted...]
-      <c r="I261" s="16"/>
+      <c r="A261" s="15"/>
+      <c r="B261" s="15"/>
+      <c r="C261" s="15"/>
+      <c r="D261" s="15"/>
+      <c r="E261" s="15"/>
+      <c r="F261" s="15"/>
+      <c r="G261" s="15"/>
+      <c r="H261" s="15"/>
+      <c r="I261" s="15"/>
     </row>
     <row r="262" spans="1:9">
-      <c r="A262" s="16"/>
-[...7 lines deleted...]
-      <c r="I262" s="16"/>
+      <c r="A262" s="15"/>
+      <c r="B262" s="15"/>
+      <c r="C262" s="15"/>
+      <c r="D262" s="15"/>
+      <c r="E262" s="15"/>
+      <c r="F262" s="15"/>
+      <c r="G262" s="15"/>
+      <c r="H262" s="15"/>
+      <c r="I262" s="15"/>
     </row>
     <row r="263" spans="1:9">
-      <c r="A263" s="16"/>
-[...7 lines deleted...]
-      <c r="I263" s="16"/>
+      <c r="A263" s="15"/>
+      <c r="B263" s="15"/>
+      <c r="C263" s="15"/>
+      <c r="D263" s="15"/>
+      <c r="E263" s="15"/>
+      <c r="F263" s="15"/>
+      <c r="G263" s="15"/>
+      <c r="H263" s="15"/>
+      <c r="I263" s="15"/>
     </row>
     <row r="264" spans="1:9">
-      <c r="A264" s="16"/>
-[...7 lines deleted...]
-      <c r="I264" s="16"/>
+      <c r="A264" s="15"/>
+      <c r="B264" s="15"/>
+      <c r="C264" s="15"/>
+      <c r="D264" s="15"/>
+      <c r="E264" s="15"/>
+      <c r="F264" s="15"/>
+      <c r="G264" s="15"/>
+      <c r="H264" s="15"/>
+      <c r="I264" s="15"/>
     </row>
     <row r="265" spans="1:9">
-      <c r="A265" s="16"/>
-[...7 lines deleted...]
-      <c r="I265" s="16"/>
+      <c r="A265" s="15"/>
+      <c r="B265" s="15"/>
+      <c r="C265" s="15"/>
+      <c r="D265" s="15"/>
+      <c r="E265" s="15"/>
+      <c r="F265" s="15"/>
+      <c r="G265" s="15"/>
+      <c r="H265" s="15"/>
+      <c r="I265" s="15"/>
     </row>
     <row r="266" spans="1:9">
-      <c r="A266" s="16"/>
-[...7 lines deleted...]
-      <c r="I266" s="16"/>
+      <c r="A266" s="15"/>
+      <c r="B266" s="15"/>
+      <c r="C266" s="15"/>
+      <c r="D266" s="15"/>
+      <c r="E266" s="15"/>
+      <c r="F266" s="15"/>
+      <c r="G266" s="15"/>
+      <c r="H266" s="15"/>
+      <c r="I266" s="15"/>
     </row>
     <row r="267" spans="1:9">
-      <c r="A267" s="16"/>
-[...7 lines deleted...]
-      <c r="I267" s="16"/>
+      <c r="A267" s="15"/>
+      <c r="B267" s="15"/>
+      <c r="C267" s="15"/>
+      <c r="D267" s="15"/>
+      <c r="E267" s="15"/>
+      <c r="F267" s="15"/>
+      <c r="G267" s="15"/>
+      <c r="H267" s="15"/>
+      <c r="I267" s="15"/>
     </row>
     <row r="268" spans="1:9">
-      <c r="A268" s="16"/>
-[...7 lines deleted...]
-      <c r="I268" s="16"/>
+      <c r="A268" s="15"/>
+      <c r="B268" s="15"/>
+      <c r="C268" s="15"/>
+      <c r="D268" s="15"/>
+      <c r="E268" s="15"/>
+      <c r="F268" s="15"/>
+      <c r="G268" s="15"/>
+      <c r="H268" s="15"/>
+      <c r="I268" s="15"/>
     </row>
     <row r="269" spans="1:9">
-      <c r="A269" s="16"/>
-[...7 lines deleted...]
-      <c r="I269" s="16"/>
+      <c r="A269" s="15"/>
+      <c r="B269" s="15"/>
+      <c r="C269" s="15"/>
+      <c r="D269" s="15"/>
+      <c r="E269" s="15"/>
+      <c r="F269" s="15"/>
+      <c r="G269" s="15"/>
+      <c r="H269" s="15"/>
+      <c r="I269" s="15"/>
     </row>
     <row r="270" spans="1:9">
-      <c r="A270" s="16"/>
-[...7 lines deleted...]
-      <c r="I270" s="16"/>
+      <c r="A270" s="15"/>
+      <c r="B270" s="15"/>
+      <c r="C270" s="15"/>
+      <c r="D270" s="15"/>
+      <c r="E270" s="15"/>
+      <c r="F270" s="15"/>
+      <c r="G270" s="15"/>
+      <c r="H270" s="15"/>
+      <c r="I270" s="15"/>
     </row>
     <row r="271" spans="1:9">
-      <c r="A271" s="16"/>
-[...7 lines deleted...]
-      <c r="I271" s="16"/>
+      <c r="A271" s="15"/>
+      <c r="B271" s="15"/>
+      <c r="C271" s="15"/>
+      <c r="D271" s="15"/>
+      <c r="E271" s="15"/>
+      <c r="F271" s="15"/>
+      <c r="G271" s="15"/>
+      <c r="H271" s="15"/>
+      <c r="I271" s="15"/>
     </row>
     <row r="272" spans="1:9">
-      <c r="A272" s="16"/>
-[...7 lines deleted...]
-      <c r="I272" s="16"/>
+      <c r="A272" s="15"/>
+      <c r="B272" s="15"/>
+      <c r="C272" s="15"/>
+      <c r="D272" s="15"/>
+      <c r="E272" s="15"/>
+      <c r="F272" s="15"/>
+      <c r="G272" s="15"/>
+      <c r="H272" s="15"/>
+      <c r="I272" s="15"/>
     </row>
     <row r="273" spans="1:9">
-      <c r="A273" s="16"/>
-[...7 lines deleted...]
-      <c r="I273" s="16"/>
+      <c r="A273" s="15"/>
+      <c r="B273" s="15"/>
+      <c r="C273" s="15"/>
+      <c r="D273" s="15"/>
+      <c r="E273" s="15"/>
+      <c r="F273" s="15"/>
+      <c r="G273" s="15"/>
+      <c r="H273" s="15"/>
+      <c r="I273" s="15"/>
     </row>
     <row r="274" spans="1:9">
-      <c r="A274" s="16"/>
-[...7 lines deleted...]
-      <c r="I274" s="16"/>
+      <c r="A274" s="15"/>
+      <c r="B274" s="15"/>
+      <c r="C274" s="15"/>
+      <c r="D274" s="15"/>
+      <c r="E274" s="15"/>
+      <c r="F274" s="15"/>
+      <c r="G274" s="15"/>
+      <c r="H274" s="15"/>
+      <c r="I274" s="15"/>
     </row>
     <row r="275" spans="1:9">
-      <c r="A275" s="16"/>
-[...7 lines deleted...]
-      <c r="I275" s="16"/>
+      <c r="A275" s="15"/>
+      <c r="B275" s="15"/>
+      <c r="C275" s="15"/>
+      <c r="D275" s="15"/>
+      <c r="E275" s="15"/>
+      <c r="F275" s="15"/>
+      <c r="G275" s="15"/>
+      <c r="H275" s="15"/>
+      <c r="I275" s="15"/>
     </row>
     <row r="276" spans="1:9">
-      <c r="A276" s="16"/>
-[...7 lines deleted...]
-      <c r="I276" s="16"/>
+      <c r="A276" s="15"/>
+      <c r="B276" s="15"/>
+      <c r="C276" s="15"/>
+      <c r="D276" s="15"/>
+      <c r="E276" s="15"/>
+      <c r="F276" s="15"/>
+      <c r="G276" s="15"/>
+      <c r="H276" s="15"/>
+      <c r="I276" s="15"/>
     </row>
     <row r="277" spans="1:9">
-      <c r="A277" s="16"/>
-[...7 lines deleted...]
-      <c r="I277" s="16"/>
+      <c r="A277" s="15"/>
+      <c r="B277" s="15"/>
+      <c r="C277" s="15"/>
+      <c r="D277" s="15"/>
+      <c r="E277" s="15"/>
+      <c r="F277" s="15"/>
+      <c r="G277" s="15"/>
+      <c r="H277" s="15"/>
+      <c r="I277" s="15"/>
     </row>
     <row r="278" spans="1:9">
-      <c r="A278" s="16"/>
-[...7 lines deleted...]
-      <c r="I278" s="16"/>
+      <c r="A278" s="15"/>
+      <c r="B278" s="15"/>
+      <c r="C278" s="15"/>
+      <c r="D278" s="15"/>
+      <c r="E278" s="15"/>
+      <c r="F278" s="15"/>
+      <c r="G278" s="15"/>
+      <c r="H278" s="15"/>
+      <c r="I278" s="15"/>
     </row>
     <row r="279" spans="1:9">
-      <c r="A279" s="16"/>
-[...7 lines deleted...]
-      <c r="I279" s="16"/>
+      <c r="A279" s="15"/>
+      <c r="B279" s="15"/>
+      <c r="C279" s="15"/>
+      <c r="D279" s="15"/>
+      <c r="E279" s="15"/>
+      <c r="F279" s="15"/>
+      <c r="G279" s="15"/>
+      <c r="H279" s="15"/>
+      <c r="I279" s="15"/>
     </row>
     <row r="280" spans="1:9">
-      <c r="A280" s="16"/>
-[...7 lines deleted...]
-      <c r="I280" s="16"/>
+      <c r="A280" s="15"/>
+      <c r="B280" s="15"/>
+      <c r="C280" s="15"/>
+      <c r="D280" s="15"/>
+      <c r="E280" s="15"/>
+      <c r="F280" s="15"/>
+      <c r="G280" s="15"/>
+      <c r="H280" s="15"/>
+      <c r="I280" s="15"/>
     </row>
     <row r="281" spans="1:9">
-      <c r="A281" s="16"/>
-[...7 lines deleted...]
-      <c r="I281" s="16"/>
+      <c r="A281" s="15"/>
+      <c r="B281" s="15"/>
+      <c r="C281" s="15"/>
+      <c r="D281" s="15"/>
+      <c r="E281" s="15"/>
+      <c r="F281" s="15"/>
+      <c r="G281" s="15"/>
+      <c r="H281" s="15"/>
+      <c r="I281" s="15"/>
     </row>
     <row r="282" spans="1:9">
-      <c r="A282" s="16"/>
-[...7 lines deleted...]
-      <c r="I282" s="16"/>
+      <c r="A282" s="15"/>
+      <c r="B282" s="15"/>
+      <c r="C282" s="15"/>
+      <c r="D282" s="15"/>
+      <c r="E282" s="15"/>
+      <c r="F282" s="15"/>
+      <c r="G282" s="15"/>
+      <c r="H282" s="15"/>
+      <c r="I282" s="15"/>
     </row>
     <row r="283" spans="1:9">
-      <c r="A283" s="16"/>
-[...7 lines deleted...]
-      <c r="I283" s="16"/>
+      <c r="A283" s="15"/>
+      <c r="B283" s="15"/>
+      <c r="C283" s="15"/>
+      <c r="D283" s="15"/>
+      <c r="E283" s="15"/>
+      <c r="F283" s="15"/>
+      <c r="G283" s="15"/>
+      <c r="H283" s="15"/>
+      <c r="I283" s="15"/>
     </row>
     <row r="284" spans="1:9">
-      <c r="A284" s="16"/>
-[...7 lines deleted...]
-      <c r="I284" s="16"/>
+      <c r="A284" s="15"/>
+      <c r="B284" s="15"/>
+      <c r="C284" s="15"/>
+      <c r="D284" s="15"/>
+      <c r="E284" s="15"/>
+      <c r="F284" s="15"/>
+      <c r="G284" s="15"/>
+      <c r="H284" s="15"/>
+      <c r="I284" s="15"/>
     </row>
     <row r="285" spans="1:9">
-      <c r="A285" s="16"/>
-[...7 lines deleted...]
-      <c r="I285" s="16"/>
+      <c r="A285" s="15"/>
+      <c r="B285" s="15"/>
+      <c r="C285" s="15"/>
+      <c r="D285" s="15"/>
+      <c r="E285" s="15"/>
+      <c r="F285" s="15"/>
+      <c r="G285" s="15"/>
+      <c r="H285" s="15"/>
+      <c r="I285" s="15"/>
     </row>
     <row r="286" spans="1:9">
-      <c r="A286" s="16"/>
-[...7 lines deleted...]
-      <c r="I286" s="16"/>
+      <c r="A286" s="15"/>
+      <c r="B286" s="15"/>
+      <c r="C286" s="15"/>
+      <c r="D286" s="15"/>
+      <c r="E286" s="15"/>
+      <c r="F286" s="15"/>
+      <c r="G286" s="15"/>
+      <c r="H286" s="15"/>
+      <c r="I286" s="15"/>
     </row>
     <row r="287" spans="1:9">
-      <c r="A287" s="16"/>
-[...7 lines deleted...]
-      <c r="I287" s="16"/>
+      <c r="A287" s="15"/>
+      <c r="B287" s="15"/>
+      <c r="C287" s="15"/>
+      <c r="D287" s="15"/>
+      <c r="E287" s="15"/>
+      <c r="F287" s="15"/>
+      <c r="G287" s="15"/>
+      <c r="H287" s="15"/>
+      <c r="I287" s="15"/>
     </row>
     <row r="288" spans="1:9">
-      <c r="A288" s="16"/>
-[...7 lines deleted...]
-      <c r="I288" s="16"/>
+      <c r="A288" s="15"/>
+      <c r="B288" s="15"/>
+      <c r="C288" s="15"/>
+      <c r="D288" s="15"/>
+      <c r="E288" s="15"/>
+      <c r="F288" s="15"/>
+      <c r="G288" s="15"/>
+      <c r="H288" s="15"/>
+      <c r="I288" s="15"/>
     </row>
     <row r="289" spans="1:9">
-      <c r="A289" s="16"/>
-[...7 lines deleted...]
-      <c r="I289" s="16"/>
+      <c r="A289" s="15"/>
+      <c r="B289" s="15"/>
+      <c r="C289" s="15"/>
+      <c r="D289" s="15"/>
+      <c r="E289" s="15"/>
+      <c r="F289" s="15"/>
+      <c r="G289" s="15"/>
+      <c r="H289" s="15"/>
+      <c r="I289" s="15"/>
     </row>
     <row r="290" spans="1:9">
-      <c r="A290" s="16"/>
-[...7 lines deleted...]
-      <c r="I290" s="16"/>
+      <c r="A290" s="15"/>
+      <c r="B290" s="15"/>
+      <c r="C290" s="15"/>
+      <c r="D290" s="15"/>
+      <c r="E290" s="15"/>
+      <c r="F290" s="15"/>
+      <c r="G290" s="15"/>
+      <c r="H290" s="15"/>
+      <c r="I290" s="15"/>
     </row>
     <row r="291" spans="1:9">
-      <c r="A291" s="16"/>
-[...7 lines deleted...]
-      <c r="I291" s="16"/>
+      <c r="A291" s="15"/>
+      <c r="B291" s="15"/>
+      <c r="C291" s="15"/>
+      <c r="D291" s="15"/>
+      <c r="E291" s="15"/>
+      <c r="F291" s="15"/>
+      <c r="G291" s="15"/>
+      <c r="H291" s="15"/>
+      <c r="I291" s="15"/>
     </row>
     <row r="292" spans="1:9">
-      <c r="A292" s="16"/>
-[...7 lines deleted...]
-      <c r="I292" s="16"/>
+      <c r="A292" s="15"/>
+      <c r="B292" s="15"/>
+      <c r="C292" s="15"/>
+      <c r="D292" s="15"/>
+      <c r="E292" s="15"/>
+      <c r="F292" s="15"/>
+      <c r="G292" s="15"/>
+      <c r="H292" s="15"/>
+      <c r="I292" s="15"/>
     </row>
     <row r="293" spans="1:9">
-      <c r="A293" s="16"/>
-[...7 lines deleted...]
-      <c r="I293" s="16"/>
+      <c r="A293" s="15"/>
+      <c r="B293" s="15"/>
+      <c r="C293" s="15"/>
+      <c r="D293" s="15"/>
+      <c r="E293" s="15"/>
+      <c r="F293" s="15"/>
+      <c r="G293" s="15"/>
+      <c r="H293" s="15"/>
+      <c r="I293" s="15"/>
     </row>
     <row r="294" spans="1:9">
-      <c r="A294" s="16"/>
-[...7 lines deleted...]
-      <c r="I294" s="16"/>
+      <c r="A294" s="15"/>
+      <c r="B294" s="15"/>
+      <c r="C294" s="15"/>
+      <c r="D294" s="15"/>
+      <c r="E294" s="15"/>
+      <c r="F294" s="15"/>
+      <c r="G294" s="15"/>
+      <c r="H294" s="15"/>
+      <c r="I294" s="15"/>
     </row>
     <row r="295" spans="1:9">
-      <c r="A295" s="16"/>
-[...7 lines deleted...]
-      <c r="I295" s="16"/>
+      <c r="A295" s="15"/>
+      <c r="B295" s="15"/>
+      <c r="C295" s="15"/>
+      <c r="D295" s="15"/>
+      <c r="E295" s="15"/>
+      <c r="F295" s="15"/>
+      <c r="G295" s="15"/>
+      <c r="H295" s="15"/>
+      <c r="I295" s="15"/>
     </row>
     <row r="296" spans="1:9">
-      <c r="A296" s="16"/>
-[...7 lines deleted...]
-      <c r="I296" s="16"/>
+      <c r="A296" s="15"/>
+      <c r="B296" s="15"/>
+      <c r="C296" s="15"/>
+      <c r="D296" s="15"/>
+      <c r="E296" s="15"/>
+      <c r="F296" s="15"/>
+      <c r="G296" s="15"/>
+      <c r="H296" s="15"/>
+      <c r="I296" s="15"/>
     </row>
     <row r="297" spans="1:9">
-      <c r="A297" s="16"/>
-[...7 lines deleted...]
-      <c r="I297" s="16"/>
+      <c r="A297" s="15"/>
+      <c r="B297" s="15"/>
+      <c r="C297" s="15"/>
+      <c r="D297" s="15"/>
+      <c r="E297" s="15"/>
+      <c r="F297" s="15"/>
+      <c r="G297" s="15"/>
+      <c r="H297" s="15"/>
+      <c r="I297" s="15"/>
     </row>
     <row r="298" spans="1:9">
-      <c r="A298" s="16"/>
-[...7 lines deleted...]
-      <c r="I298" s="16"/>
+      <c r="A298" s="15"/>
+      <c r="B298" s="15"/>
+      <c r="C298" s="15"/>
+      <c r="D298" s="15"/>
+      <c r="E298" s="15"/>
+      <c r="F298" s="15"/>
+      <c r="G298" s="15"/>
+      <c r="H298" s="15"/>
+      <c r="I298" s="15"/>
     </row>
     <row r="299" spans="1:9">
-      <c r="A299" s="16"/>
-[...7 lines deleted...]
-      <c r="I299" s="16"/>
+      <c r="A299" s="15"/>
+      <c r="B299" s="15"/>
+      <c r="C299" s="15"/>
+      <c r="D299" s="15"/>
+      <c r="E299" s="15"/>
+      <c r="F299" s="15"/>
+      <c r="G299" s="15"/>
+      <c r="H299" s="15"/>
+      <c r="I299" s="15"/>
     </row>
     <row r="300" spans="1:9">
-      <c r="A300" s="16"/>
-[...7 lines deleted...]
-      <c r="I300" s="16"/>
+      <c r="A300" s="15"/>
+      <c r="B300" s="15"/>
+      <c r="C300" s="15"/>
+      <c r="D300" s="15"/>
+      <c r="E300" s="15"/>
+      <c r="F300" s="15"/>
+      <c r="G300" s="15"/>
+      <c r="H300" s="15"/>
+      <c r="I300" s="15"/>
     </row>
     <row r="301" spans="1:9">
-      <c r="A301" s="16"/>
-[...7 lines deleted...]
-      <c r="I301" s="16"/>
+      <c r="A301" s="15"/>
+      <c r="B301" s="15"/>
+      <c r="C301" s="15"/>
+      <c r="D301" s="15"/>
+      <c r="E301" s="15"/>
+      <c r="F301" s="15"/>
+      <c r="G301" s="15"/>
+      <c r="H301" s="15"/>
+      <c r="I301" s="15"/>
     </row>
     <row r="302" spans="1:9">
-      <c r="A302" s="16"/>
-[...7 lines deleted...]
-      <c r="I302" s="16"/>
+      <c r="A302" s="15"/>
+      <c r="B302" s="15"/>
+      <c r="C302" s="15"/>
+      <c r="D302" s="15"/>
+      <c r="E302" s="15"/>
+      <c r="F302" s="15"/>
+      <c r="G302" s="15"/>
+      <c r="H302" s="15"/>
+      <c r="I302" s="15"/>
     </row>
     <row r="303" spans="1:9">
-      <c r="A303" s="16"/>
-[...7 lines deleted...]
-      <c r="I303" s="16"/>
+      <c r="A303" s="15"/>
+      <c r="B303" s="15"/>
+      <c r="C303" s="15"/>
+      <c r="D303" s="15"/>
+      <c r="E303" s="15"/>
+      <c r="F303" s="15"/>
+      <c r="G303" s="15"/>
+      <c r="H303" s="15"/>
+      <c r="I303" s="15"/>
     </row>
     <row r="304" spans="1:9">
-      <c r="A304" s="16"/>
-[...7 lines deleted...]
-      <c r="I304" s="16"/>
+      <c r="A304" s="15"/>
+      <c r="B304" s="15"/>
+      <c r="C304" s="15"/>
+      <c r="D304" s="15"/>
+      <c r="E304" s="15"/>
+      <c r="F304" s="15"/>
+      <c r="G304" s="15"/>
+      <c r="H304" s="15"/>
+      <c r="I304" s="15"/>
     </row>
     <row r="305" spans="1:9">
-      <c r="A305" s="16"/>
-[...7 lines deleted...]
-      <c r="I305" s="16"/>
+      <c r="A305" s="15"/>
+      <c r="B305" s="15"/>
+      <c r="C305" s="15"/>
+      <c r="D305" s="15"/>
+      <c r="E305" s="15"/>
+      <c r="F305" s="15"/>
+      <c r="G305" s="15"/>
+      <c r="H305" s="15"/>
+      <c r="I305" s="15"/>
     </row>
     <row r="306" spans="1:9">
-      <c r="A306" s="16"/>
-[...7 lines deleted...]
-      <c r="I306" s="16"/>
+      <c r="A306" s="15"/>
+      <c r="B306" s="15"/>
+      <c r="C306" s="15"/>
+      <c r="D306" s="15"/>
+      <c r="E306" s="15"/>
+      <c r="F306" s="15"/>
+      <c r="G306" s="15"/>
+      <c r="H306" s="15"/>
+      <c r="I306" s="15"/>
     </row>
     <row r="307" spans="1:9">
-      <c r="A307" s="16"/>
-[...7 lines deleted...]
-      <c r="I307" s="16"/>
+      <c r="A307" s="15"/>
+      <c r="B307" s="15"/>
+      <c r="C307" s="15"/>
+      <c r="D307" s="15"/>
+      <c r="E307" s="15"/>
+      <c r="F307" s="15"/>
+      <c r="G307" s="15"/>
+      <c r="H307" s="15"/>
+      <c r="I307" s="15"/>
     </row>
     <row r="308" spans="1:9">
-      <c r="A308" s="16"/>
-[...7 lines deleted...]
-      <c r="I308" s="16"/>
+      <c r="A308" s="15"/>
+      <c r="B308" s="15"/>
+      <c r="C308" s="15"/>
+      <c r="D308" s="15"/>
+      <c r="E308" s="15"/>
+      <c r="F308" s="15"/>
+      <c r="G308" s="15"/>
+      <c r="H308" s="15"/>
+      <c r="I308" s="15"/>
     </row>
     <row r="309" spans="1:9">
-      <c r="A309" s="16"/>
-[...7 lines deleted...]
-      <c r="I309" s="16"/>
+      <c r="A309" s="15"/>
+      <c r="B309" s="15"/>
+      <c r="C309" s="15"/>
+      <c r="D309" s="15"/>
+      <c r="E309" s="15"/>
+      <c r="F309" s="15"/>
+      <c r="G309" s="15"/>
+      <c r="H309" s="15"/>
+      <c r="I309" s="15"/>
     </row>
     <row r="310" spans="1:9">
-      <c r="A310" s="16"/>
-[...7 lines deleted...]
-      <c r="I310" s="16"/>
+      <c r="A310" s="15"/>
+      <c r="B310" s="15"/>
+      <c r="C310" s="15"/>
+      <c r="D310" s="15"/>
+      <c r="E310" s="15"/>
+      <c r="F310" s="15"/>
+      <c r="G310" s="15"/>
+      <c r="H310" s="15"/>
+      <c r="I310" s="15"/>
     </row>
     <row r="311" spans="1:9">
-      <c r="A311" s="16"/>
-[...7 lines deleted...]
-      <c r="I311" s="16"/>
+      <c r="A311" s="15"/>
+      <c r="B311" s="15"/>
+      <c r="C311" s="15"/>
+      <c r="D311" s="15"/>
+      <c r="E311" s="15"/>
+      <c r="F311" s="15"/>
+      <c r="G311" s="15"/>
+      <c r="H311" s="15"/>
+      <c r="I311" s="15"/>
     </row>
     <row r="312" spans="1:9">
-      <c r="A312" s="16"/>
-[...7 lines deleted...]
-      <c r="I312" s="16"/>
+      <c r="A312" s="15"/>
+      <c r="B312" s="15"/>
+      <c r="C312" s="15"/>
+      <c r="D312" s="15"/>
+      <c r="E312" s="15"/>
+      <c r="F312" s="15"/>
+      <c r="G312" s="15"/>
+      <c r="H312" s="15"/>
+      <c r="I312" s="15"/>
     </row>
     <row r="313" spans="1:9">
-      <c r="A313" s="16"/>
-[...7 lines deleted...]
-      <c r="I313" s="16"/>
+      <c r="A313" s="15"/>
+      <c r="B313" s="15"/>
+      <c r="C313" s="15"/>
+      <c r="D313" s="15"/>
+      <c r="E313" s="15"/>
+      <c r="F313" s="15"/>
+      <c r="G313" s="15"/>
+      <c r="H313" s="15"/>
+      <c r="I313" s="15"/>
     </row>
     <row r="314" spans="1:9">
-      <c r="A314" s="16"/>
-[...7 lines deleted...]
-      <c r="I314" s="16"/>
+      <c r="A314" s="15"/>
+      <c r="B314" s="15"/>
+      <c r="C314" s="15"/>
+      <c r="D314" s="15"/>
+      <c r="E314" s="15"/>
+      <c r="F314" s="15"/>
+      <c r="G314" s="15"/>
+      <c r="H314" s="15"/>
+      <c r="I314" s="15"/>
     </row>
     <row r="315" spans="1:9">
-      <c r="A315" s="16"/>
-[...7 lines deleted...]
-      <c r="I315" s="16"/>
+      <c r="A315" s="15"/>
+      <c r="B315" s="15"/>
+      <c r="C315" s="15"/>
+      <c r="D315" s="15"/>
+      <c r="E315" s="15"/>
+      <c r="F315" s="15"/>
+      <c r="G315" s="15"/>
+      <c r="H315" s="15"/>
+      <c r="I315" s="15"/>
     </row>
     <row r="316" spans="1:9">
-      <c r="A316" s="16"/>
-[...7 lines deleted...]
-      <c r="I316" s="16"/>
+      <c r="A316" s="15"/>
+      <c r="B316" s="15"/>
+      <c r="C316" s="15"/>
+      <c r="D316" s="15"/>
+      <c r="E316" s="15"/>
+      <c r="F316" s="15"/>
+      <c r="G316" s="15"/>
+      <c r="H316" s="15"/>
+      <c r="I316" s="15"/>
     </row>
     <row r="317" spans="1:9">
-      <c r="A317" s="16"/>
-[...7 lines deleted...]
-      <c r="I317" s="16"/>
+      <c r="A317" s="15"/>
+      <c r="B317" s="15"/>
+      <c r="C317" s="15"/>
+      <c r="D317" s="15"/>
+      <c r="E317" s="15"/>
+      <c r="F317" s="15"/>
+      <c r="G317" s="15"/>
+      <c r="H317" s="15"/>
+      <c r="I317" s="15"/>
     </row>
     <row r="318" spans="1:9">
-      <c r="A318" s="16"/>
-[...7 lines deleted...]
-      <c r="I318" s="16"/>
+      <c r="A318" s="15"/>
+      <c r="B318" s="15"/>
+      <c r="C318" s="15"/>
+      <c r="D318" s="15"/>
+      <c r="E318" s="15"/>
+      <c r="F318" s="15"/>
+      <c r="G318" s="15"/>
+      <c r="H318" s="15"/>
+      <c r="I318" s="15"/>
     </row>
     <row r="319" spans="1:9">
-      <c r="A319" s="16"/>
-[...7 lines deleted...]
-      <c r="I319" s="16"/>
+      <c r="A319" s="15"/>
+      <c r="B319" s="15"/>
+      <c r="C319" s="15"/>
+      <c r="D319" s="15"/>
+      <c r="E319" s="15"/>
+      <c r="F319" s="15"/>
+      <c r="G319" s="15"/>
+      <c r="H319" s="15"/>
+      <c r="I319" s="15"/>
     </row>
     <row r="320" spans="1:9">
-      <c r="A320" s="16"/>
-[...7 lines deleted...]
-      <c r="I320" s="16"/>
+      <c r="A320" s="15"/>
+      <c r="B320" s="15"/>
+      <c r="C320" s="15"/>
+      <c r="D320" s="15"/>
+      <c r="E320" s="15"/>
+      <c r="F320" s="15"/>
+      <c r="G320" s="15"/>
+      <c r="H320" s="15"/>
+      <c r="I320" s="15"/>
     </row>
     <row r="321" spans="1:9">
-      <c r="A321" s="16"/>
-[...7 lines deleted...]
-      <c r="I321" s="16"/>
+      <c r="A321" s="15"/>
+      <c r="B321" s="15"/>
+      <c r="C321" s="15"/>
+      <c r="D321" s="15"/>
+      <c r="E321" s="15"/>
+      <c r="F321" s="15"/>
+      <c r="G321" s="15"/>
+      <c r="H321" s="15"/>
+      <c r="I321" s="15"/>
     </row>
     <row r="322" spans="1:9">
-      <c r="A322" s="16"/>
-[...7 lines deleted...]
-      <c r="I322" s="16"/>
+      <c r="A322" s="15"/>
+      <c r="B322" s="15"/>
+      <c r="C322" s="15"/>
+      <c r="D322" s="15"/>
+      <c r="E322" s="15"/>
+      <c r="F322" s="15"/>
+      <c r="G322" s="15"/>
+      <c r="H322" s="15"/>
+      <c r="I322" s="15"/>
     </row>
     <row r="323" spans="1:9">
-      <c r="A323" s="16"/>
-[...7 lines deleted...]
-      <c r="I323" s="16"/>
+      <c r="A323" s="15"/>
+      <c r="B323" s="15"/>
+      <c r="C323" s="15"/>
+      <c r="D323" s="15"/>
+      <c r="E323" s="15"/>
+      <c r="F323" s="15"/>
+      <c r="G323" s="15"/>
+      <c r="H323" s="15"/>
+      <c r="I323" s="15"/>
     </row>
     <row r="324" spans="1:9">
-      <c r="A324" s="16"/>
-[...7 lines deleted...]
-      <c r="I324" s="16"/>
+      <c r="A324" s="15"/>
+      <c r="B324" s="15"/>
+      <c r="C324" s="15"/>
+      <c r="D324" s="15"/>
+      <c r="E324" s="15"/>
+      <c r="F324" s="15"/>
+      <c r="G324" s="15"/>
+      <c r="H324" s="15"/>
+      <c r="I324" s="15"/>
     </row>
     <row r="325" spans="1:9">
-      <c r="A325" s="16"/>
-[...7 lines deleted...]
-      <c r="I325" s="16"/>
+      <c r="A325" s="15"/>
+      <c r="B325" s="15"/>
+      <c r="C325" s="15"/>
+      <c r="D325" s="15"/>
+      <c r="E325" s="15"/>
+      <c r="F325" s="15"/>
+      <c r="G325" s="15"/>
+      <c r="H325" s="15"/>
+      <c r="I325" s="15"/>
     </row>
     <row r="326" spans="1:9">
-      <c r="A326" s="16"/>
-[...7 lines deleted...]
-      <c r="I326" s="16"/>
+      <c r="A326" s="15"/>
+      <c r="B326" s="15"/>
+      <c r="C326" s="15"/>
+      <c r="D326" s="15"/>
+      <c r="E326" s="15"/>
+      <c r="F326" s="15"/>
+      <c r="G326" s="15"/>
+      <c r="H326" s="15"/>
+      <c r="I326" s="15"/>
     </row>
     <row r="327" spans="1:9">
-      <c r="A327" s="16"/>
-[...7 lines deleted...]
-      <c r="I327" s="16"/>
+      <c r="A327" s="15"/>
+      <c r="B327" s="15"/>
+      <c r="C327" s="15"/>
+      <c r="D327" s="15"/>
+      <c r="E327" s="15"/>
+      <c r="F327" s="15"/>
+      <c r="G327" s="15"/>
+      <c r="H327" s="15"/>
+      <c r="I327" s="15"/>
     </row>
     <row r="328" spans="1:9">
-      <c r="A328" s="16"/>
-[...7 lines deleted...]
-      <c r="I328" s="16"/>
+      <c r="A328" s="15"/>
+      <c r="B328" s="15"/>
+      <c r="C328" s="15"/>
+      <c r="D328" s="15"/>
+      <c r="E328" s="15"/>
+      <c r="F328" s="15"/>
+      <c r="G328" s="15"/>
+      <c r="H328" s="15"/>
+      <c r="I328" s="15"/>
     </row>
     <row r="329" spans="1:9">
-      <c r="A329" s="16"/>
-[...7 lines deleted...]
-      <c r="I329" s="16"/>
+      <c r="A329" s="15"/>
+      <c r="B329" s="15"/>
+      <c r="C329" s="15"/>
+      <c r="D329" s="15"/>
+      <c r="E329" s="15"/>
+      <c r="F329" s="15"/>
+      <c r="G329" s="15"/>
+      <c r="H329" s="15"/>
+      <c r="I329" s="15"/>
     </row>
     <row r="330" spans="1:9">
-      <c r="A330" s="16"/>
-[...7 lines deleted...]
-      <c r="I330" s="16"/>
+      <c r="A330" s="15"/>
+      <c r="B330" s="15"/>
+      <c r="C330" s="15"/>
+      <c r="D330" s="15"/>
+      <c r="E330" s="15"/>
+      <c r="F330" s="15"/>
+      <c r="G330" s="15"/>
+      <c r="H330" s="15"/>
+      <c r="I330" s="15"/>
     </row>
     <row r="331" spans="1:9">
-      <c r="A331" s="16"/>
-[...7 lines deleted...]
-      <c r="I331" s="16"/>
+      <c r="A331" s="15"/>
+      <c r="B331" s="15"/>
+      <c r="C331" s="15"/>
+      <c r="D331" s="15"/>
+      <c r="E331" s="15"/>
+      <c r="F331" s="15"/>
+      <c r="G331" s="15"/>
+      <c r="H331" s="15"/>
+      <c r="I331" s="15"/>
     </row>
     <row r="332" spans="1:9">
-      <c r="A332" s="16"/>
-[...7 lines deleted...]
-      <c r="I332" s="16"/>
+      <c r="A332" s="15"/>
+      <c r="B332" s="15"/>
+      <c r="C332" s="15"/>
+      <c r="D332" s="15"/>
+      <c r="E332" s="15"/>
+      <c r="F332" s="15"/>
+      <c r="G332" s="15"/>
+      <c r="H332" s="15"/>
+      <c r="I332" s="15"/>
     </row>
     <row r="333" spans="1:9">
-      <c r="A333" s="16"/>
-[...7 lines deleted...]
-      <c r="I333" s="16"/>
+      <c r="A333" s="15"/>
+      <c r="B333" s="15"/>
+      <c r="C333" s="15"/>
+      <c r="D333" s="15"/>
+      <c r="E333" s="15"/>
+      <c r="F333" s="15"/>
+      <c r="G333" s="15"/>
+      <c r="H333" s="15"/>
+      <c r="I333" s="15"/>
     </row>
     <row r="334" spans="1:9">
-      <c r="A334" s="16"/>
-[...7 lines deleted...]
-      <c r="I334" s="16"/>
+      <c r="A334" s="15"/>
+      <c r="B334" s="15"/>
+      <c r="C334" s="15"/>
+      <c r="D334" s="15"/>
+      <c r="E334" s="15"/>
+      <c r="F334" s="15"/>
+      <c r="G334" s="15"/>
+      <c r="H334" s="15"/>
+      <c r="I334" s="15"/>
     </row>
     <row r="335" spans="1:9">
-      <c r="A335" s="16"/>
-[...7 lines deleted...]
-      <c r="I335" s="16"/>
+      <c r="A335" s="15"/>
+      <c r="B335" s="15"/>
+      <c r="C335" s="15"/>
+      <c r="D335" s="15"/>
+      <c r="E335" s="15"/>
+      <c r="F335" s="15"/>
+      <c r="G335" s="15"/>
+      <c r="H335" s="15"/>
+      <c r="I335" s="15"/>
     </row>
     <row r="336" spans="1:9">
-      <c r="A336" s="16"/>
-[...7 lines deleted...]
-      <c r="I336" s="16"/>
+      <c r="A336" s="15"/>
+      <c r="B336" s="15"/>
+      <c r="C336" s="15"/>
+      <c r="D336" s="15"/>
+      <c r="E336" s="15"/>
+      <c r="F336" s="15"/>
+      <c r="G336" s="15"/>
+      <c r="H336" s="15"/>
+      <c r="I336" s="15"/>
     </row>
     <row r="337" spans="1:9">
-      <c r="A337" s="16"/>
-[...7 lines deleted...]
-      <c r="I337" s="16"/>
+      <c r="A337" s="15"/>
+      <c r="B337" s="15"/>
+      <c r="C337" s="15"/>
+      <c r="D337" s="15"/>
+      <c r="E337" s="15"/>
+      <c r="F337" s="15"/>
+      <c r="G337" s="15"/>
+      <c r="H337" s="15"/>
+      <c r="I337" s="15"/>
     </row>
     <row r="338" spans="1:9">
-      <c r="A338" s="16"/>
-[...7 lines deleted...]
-      <c r="I338" s="16"/>
+      <c r="A338" s="15"/>
+      <c r="B338" s="15"/>
+      <c r="C338" s="15"/>
+      <c r="D338" s="15"/>
+      <c r="E338" s="15"/>
+      <c r="F338" s="15"/>
+      <c r="G338" s="15"/>
+      <c r="H338" s="15"/>
+      <c r="I338" s="15"/>
     </row>
     <row r="339" spans="1:9">
-      <c r="A339" s="16"/>
-[...7 lines deleted...]
-      <c r="I339" s="16"/>
+      <c r="A339" s="15"/>
+      <c r="B339" s="15"/>
+      <c r="C339" s="15"/>
+      <c r="D339" s="15"/>
+      <c r="E339" s="15"/>
+      <c r="F339" s="15"/>
+      <c r="G339" s="15"/>
+      <c r="H339" s="15"/>
+      <c r="I339" s="15"/>
     </row>
     <row r="340" spans="1:9">
-      <c r="A340" s="16"/>
-[...7 lines deleted...]
-      <c r="I340" s="16"/>
+      <c r="A340" s="15"/>
+      <c r="B340" s="15"/>
+      <c r="C340" s="15"/>
+      <c r="D340" s="15"/>
+      <c r="E340" s="15"/>
+      <c r="F340" s="15"/>
+      <c r="G340" s="15"/>
+      <c r="H340" s="15"/>
+      <c r="I340" s="15"/>
     </row>
     <row r="341" spans="1:9">
-      <c r="A341" s="16"/>
-[...7 lines deleted...]
-      <c r="I341" s="16"/>
+      <c r="A341" s="15"/>
+      <c r="B341" s="15"/>
+      <c r="C341" s="15"/>
+      <c r="D341" s="15"/>
+      <c r="E341" s="15"/>
+      <c r="F341" s="15"/>
+      <c r="G341" s="15"/>
+      <c r="H341" s="15"/>
+      <c r="I341" s="15"/>
     </row>
     <row r="342" spans="1:9">
-      <c r="A342" s="16"/>
-[...7 lines deleted...]
-      <c r="I342" s="16"/>
+      <c r="A342" s="15"/>
+      <c r="B342" s="15"/>
+      <c r="C342" s="15"/>
+      <c r="D342" s="15"/>
+      <c r="E342" s="15"/>
+      <c r="F342" s="15"/>
+      <c r="G342" s="15"/>
+      <c r="H342" s="15"/>
+      <c r="I342" s="15"/>
     </row>
     <row r="343" spans="1:9">
-      <c r="A343" s="16"/>
-[...7 lines deleted...]
-      <c r="I343" s="16"/>
+      <c r="A343" s="15"/>
+      <c r="B343" s="15"/>
+      <c r="C343" s="15"/>
+      <c r="D343" s="15"/>
+      <c r="E343" s="15"/>
+      <c r="F343" s="15"/>
+      <c r="G343" s="15"/>
+      <c r="H343" s="15"/>
+      <c r="I343" s="15"/>
     </row>
     <row r="344" spans="1:9">
-      <c r="A344" s="16"/>
-[...7 lines deleted...]
-      <c r="I344" s="16"/>
+      <c r="A344" s="15"/>
+      <c r="B344" s="15"/>
+      <c r="C344" s="15"/>
+      <c r="D344" s="15"/>
+      <c r="E344" s="15"/>
+      <c r="F344" s="15"/>
+      <c r="G344" s="15"/>
+      <c r="H344" s="15"/>
+      <c r="I344" s="15"/>
     </row>
     <row r="345" spans="1:9">
-      <c r="A345" s="16"/>
-[...7 lines deleted...]
-      <c r="I345" s="16"/>
+      <c r="A345" s="15"/>
+      <c r="B345" s="15"/>
+      <c r="C345" s="15"/>
+      <c r="D345" s="15"/>
+      <c r="E345" s="15"/>
+      <c r="F345" s="15"/>
+      <c r="G345" s="15"/>
+      <c r="H345" s="15"/>
+      <c r="I345" s="15"/>
     </row>
     <row r="346" spans="1:9">
-      <c r="A346" s="16"/>
-[...7 lines deleted...]
-      <c r="I346" s="16"/>
+      <c r="A346" s="15"/>
+      <c r="B346" s="15"/>
+      <c r="C346" s="15"/>
+      <c r="D346" s="15"/>
+      <c r="E346" s="15"/>
+      <c r="F346" s="15"/>
+      <c r="G346" s="15"/>
+      <c r="H346" s="15"/>
+      <c r="I346" s="15"/>
     </row>
     <row r="347" spans="1:9">
-      <c r="A347" s="16"/>
-[...7 lines deleted...]
-      <c r="I347" s="16"/>
+      <c r="A347" s="15"/>
+      <c r="B347" s="15"/>
+      <c r="C347" s="15"/>
+      <c r="D347" s="15"/>
+      <c r="E347" s="15"/>
+      <c r="F347" s="15"/>
+      <c r="G347" s="15"/>
+      <c r="H347" s="15"/>
+      <c r="I347" s="15"/>
     </row>
     <row r="348" spans="1:9">
-      <c r="A348" s="16"/>
-[...7 lines deleted...]
-      <c r="I348" s="16"/>
+      <c r="A348" s="15"/>
+      <c r="B348" s="15"/>
+      <c r="C348" s="15"/>
+      <c r="D348" s="15"/>
+      <c r="E348" s="15"/>
+      <c r="F348" s="15"/>
+      <c r="G348" s="15"/>
+      <c r="H348" s="15"/>
+      <c r="I348" s="15"/>
     </row>
     <row r="349" spans="1:9">
-      <c r="A349" s="16"/>
-[...7 lines deleted...]
-      <c r="I349" s="16"/>
+      <c r="A349" s="15"/>
+      <c r="B349" s="15"/>
+      <c r="C349" s="15"/>
+      <c r="D349" s="15"/>
+      <c r="E349" s="15"/>
+      <c r="F349" s="15"/>
+      <c r="G349" s="15"/>
+      <c r="H349" s="15"/>
+      <c r="I349" s="15"/>
     </row>
     <row r="350" spans="1:9">
-      <c r="A350" s="16"/>
-[...7 lines deleted...]
-      <c r="I350" s="16"/>
+      <c r="A350" s="15"/>
+      <c r="B350" s="15"/>
+      <c r="C350" s="15"/>
+      <c r="D350" s="15"/>
+      <c r="E350" s="15"/>
+      <c r="F350" s="15"/>
+      <c r="G350" s="15"/>
+      <c r="H350" s="15"/>
+      <c r="I350" s="15"/>
     </row>
     <row r="351" spans="1:9">
-      <c r="A351" s="16"/>
-[...7 lines deleted...]
-      <c r="I351" s="16"/>
+      <c r="A351" s="15"/>
+      <c r="B351" s="15"/>
+      <c r="C351" s="15"/>
+      <c r="D351" s="15"/>
+      <c r="E351" s="15"/>
+      <c r="F351" s="15"/>
+      <c r="G351" s="15"/>
+      <c r="H351" s="15"/>
+      <c r="I351" s="15"/>
     </row>
     <row r="352" spans="1:9">
-      <c r="A352" s="16"/>
-[...7 lines deleted...]
-      <c r="I352" s="16"/>
+      <c r="A352" s="15"/>
+      <c r="B352" s="15"/>
+      <c r="C352" s="15"/>
+      <c r="D352" s="15"/>
+      <c r="E352" s="15"/>
+      <c r="F352" s="15"/>
+      <c r="G352" s="15"/>
+      <c r="H352" s="15"/>
+      <c r="I352" s="15"/>
     </row>
     <row r="353" spans="1:9">
-      <c r="A353" s="16"/>
-[...7 lines deleted...]
-      <c r="I353" s="16"/>
+      <c r="A353" s="15"/>
+      <c r="B353" s="15"/>
+      <c r="C353" s="15"/>
+      <c r="D353" s="15"/>
+      <c r="E353" s="15"/>
+      <c r="F353" s="15"/>
+      <c r="G353" s="15"/>
+      <c r="H353" s="15"/>
+      <c r="I353" s="15"/>
     </row>
     <row r="354" spans="1:9">
-      <c r="A354" s="16"/>
-[...7 lines deleted...]
-      <c r="I354" s="16"/>
+      <c r="A354" s="15"/>
+      <c r="B354" s="15"/>
+      <c r="C354" s="15"/>
+      <c r="D354" s="15"/>
+      <c r="E354" s="15"/>
+      <c r="F354" s="15"/>
+      <c r="G354" s="15"/>
+      <c r="H354" s="15"/>
+      <c r="I354" s="15"/>
     </row>
     <row r="355" spans="1:9">
-      <c r="A355" s="16"/>
-[...7 lines deleted...]
-      <c r="I355" s="16"/>
+      <c r="A355" s="15"/>
+      <c r="B355" s="15"/>
+      <c r="C355" s="15"/>
+      <c r="D355" s="15"/>
+      <c r="E355" s="15"/>
+      <c r="F355" s="15"/>
+      <c r="G355" s="15"/>
+      <c r="H355" s="15"/>
+      <c r="I355" s="15"/>
     </row>
     <row r="356" spans="1:9">
-      <c r="A356" s="16"/>
-[...7 lines deleted...]
-      <c r="I356" s="16"/>
+      <c r="A356" s="15"/>
+      <c r="B356" s="15"/>
+      <c r="C356" s="15"/>
+      <c r="D356" s="15"/>
+      <c r="E356" s="15"/>
+      <c r="F356" s="15"/>
+      <c r="G356" s="15"/>
+      <c r="H356" s="15"/>
+      <c r="I356" s="15"/>
     </row>
     <row r="357" spans="1:9">
-      <c r="A357" s="16"/>
-[...7 lines deleted...]
-      <c r="I357" s="16"/>
+      <c r="A357" s="15"/>
+      <c r="B357" s="15"/>
+      <c r="C357" s="15"/>
+      <c r="D357" s="15"/>
+      <c r="E357" s="15"/>
+      <c r="F357" s="15"/>
+      <c r="G357" s="15"/>
+      <c r="H357" s="15"/>
+      <c r="I357" s="15"/>
     </row>
     <row r="358" spans="1:9">
-      <c r="A358" s="16"/>
-[...7 lines deleted...]
-      <c r="I358" s="16"/>
+      <c r="A358" s="15"/>
+      <c r="B358" s="15"/>
+      <c r="C358" s="15"/>
+      <c r="D358" s="15"/>
+      <c r="E358" s="15"/>
+      <c r="F358" s="15"/>
+      <c r="G358" s="15"/>
+      <c r="H358" s="15"/>
+      <c r="I358" s="15"/>
     </row>
     <row r="359" spans="1:9">
-      <c r="A359" s="16"/>
-[...7 lines deleted...]
-      <c r="I359" s="16"/>
+      <c r="A359" s="15"/>
+      <c r="B359" s="15"/>
+      <c r="C359" s="15"/>
+      <c r="D359" s="15"/>
+      <c r="E359" s="15"/>
+      <c r="F359" s="15"/>
+      <c r="G359" s="15"/>
+      <c r="H359" s="15"/>
+      <c r="I359" s="15"/>
     </row>
     <row r="360" spans="1:9">
-      <c r="A360" s="16"/>
-[...7 lines deleted...]
-      <c r="I360" s="16"/>
+      <c r="A360" s="15"/>
+      <c r="B360" s="15"/>
+      <c r="C360" s="15"/>
+      <c r="D360" s="15"/>
+      <c r="E360" s="15"/>
+      <c r="F360" s="15"/>
+      <c r="G360" s="15"/>
+      <c r="H360" s="15"/>
+      <c r="I360" s="15"/>
     </row>
     <row r="361" spans="1:9">
-      <c r="A361" s="16"/>
-[...7 lines deleted...]
-      <c r="I361" s="16"/>
+      <c r="A361" s="15"/>
+      <c r="B361" s="15"/>
+      <c r="C361" s="15"/>
+      <c r="D361" s="15"/>
+      <c r="E361" s="15"/>
+      <c r="F361" s="15"/>
+      <c r="G361" s="15"/>
+      <c r="H361" s="15"/>
+      <c r="I361" s="15"/>
     </row>
     <row r="362" spans="1:9">
-      <c r="A362" s="16"/>
-[...7 lines deleted...]
-      <c r="I362" s="16"/>
+      <c r="A362" s="15"/>
+      <c r="B362" s="15"/>
+      <c r="C362" s="15"/>
+      <c r="D362" s="15"/>
+      <c r="E362" s="15"/>
+      <c r="F362" s="15"/>
+      <c r="G362" s="15"/>
+      <c r="H362" s="15"/>
+      <c r="I362" s="15"/>
     </row>
     <row r="363" spans="1:9">
-      <c r="A363" s="16"/>
-[...7 lines deleted...]
-      <c r="I363" s="16"/>
+      <c r="A363" s="15"/>
+      <c r="B363" s="15"/>
+      <c r="C363" s="15"/>
+      <c r="D363" s="15"/>
+      <c r="E363" s="15"/>
+      <c r="F363" s="15"/>
+      <c r="G363" s="15"/>
+      <c r="H363" s="15"/>
+      <c r="I363" s="15"/>
     </row>
     <row r="364" spans="1:9">
-      <c r="A364" s="16"/>
-[...7 lines deleted...]
-      <c r="I364" s="16"/>
+      <c r="A364" s="15"/>
+      <c r="B364" s="15"/>
+      <c r="C364" s="15"/>
+      <c r="D364" s="15"/>
+      <c r="E364" s="15"/>
+      <c r="F364" s="15"/>
+      <c r="G364" s="15"/>
+      <c r="H364" s="15"/>
+      <c r="I364" s="15"/>
     </row>
     <row r="365" spans="1:9">
-      <c r="A365" s="16"/>
-[...7 lines deleted...]
-      <c r="I365" s="16"/>
+      <c r="A365" s="15"/>
+      <c r="B365" s="15"/>
+      <c r="C365" s="15"/>
+      <c r="D365" s="15"/>
+      <c r="E365" s="15"/>
+      <c r="F365" s="15"/>
+      <c r="G365" s="15"/>
+      <c r="H365" s="15"/>
+      <c r="I365" s="15"/>
     </row>
     <row r="366" spans="1:9">
-      <c r="A366" s="16"/>
-[...7 lines deleted...]
-      <c r="I366" s="16"/>
+      <c r="A366" s="15"/>
+      <c r="B366" s="15"/>
+      <c r="C366" s="15"/>
+      <c r="D366" s="15"/>
+      <c r="E366" s="15"/>
+      <c r="F366" s="15"/>
+      <c r="G366" s="15"/>
+      <c r="H366" s="15"/>
+      <c r="I366" s="15"/>
     </row>
     <row r="367" spans="1:9">
-      <c r="A367" s="16"/>
-[...7 lines deleted...]
-      <c r="I367" s="16"/>
+      <c r="A367" s="15"/>
+      <c r="B367" s="15"/>
+      <c r="C367" s="15"/>
+      <c r="D367" s="15"/>
+      <c r="E367" s="15"/>
+      <c r="F367" s="15"/>
+      <c r="G367" s="15"/>
+      <c r="H367" s="15"/>
+      <c r="I367" s="15"/>
     </row>
     <row r="368" spans="1:9">
-      <c r="A368" s="16"/>
-[...7 lines deleted...]
-      <c r="I368" s="16"/>
+      <c r="A368" s="15"/>
+      <c r="B368" s="15"/>
+      <c r="C368" s="15"/>
+      <c r="D368" s="15"/>
+      <c r="E368" s="15"/>
+      <c r="F368" s="15"/>
+      <c r="G368" s="15"/>
+      <c r="H368" s="15"/>
+      <c r="I368" s="15"/>
     </row>
     <row r="369" spans="1:9">
-      <c r="A369" s="16"/>
-[...7 lines deleted...]
-      <c r="I369" s="16"/>
+      <c r="A369" s="15"/>
+      <c r="B369" s="15"/>
+      <c r="C369" s="15"/>
+      <c r="D369" s="15"/>
+      <c r="E369" s="15"/>
+      <c r="F369" s="15"/>
+      <c r="G369" s="15"/>
+      <c r="H369" s="15"/>
+      <c r="I369" s="15"/>
     </row>
     <row r="370" spans="1:9">
-      <c r="A370" s="16"/>
-[...7 lines deleted...]
-      <c r="I370" s="16"/>
+      <c r="A370" s="15"/>
+      <c r="B370" s="15"/>
+      <c r="C370" s="15"/>
+      <c r="D370" s="15"/>
+      <c r="E370" s="15"/>
+      <c r="F370" s="15"/>
+      <c r="G370" s="15"/>
+      <c r="H370" s="15"/>
+      <c r="I370" s="15"/>
     </row>
     <row r="371" spans="1:9">
-      <c r="A371" s="16"/>
-[...7 lines deleted...]
-      <c r="I371" s="16"/>
+      <c r="A371" s="15"/>
+      <c r="B371" s="15"/>
+      <c r="C371" s="15"/>
+      <c r="D371" s="15"/>
+      <c r="E371" s="15"/>
+      <c r="F371" s="15"/>
+      <c r="G371" s="15"/>
+      <c r="H371" s="15"/>
+      <c r="I371" s="15"/>
     </row>
     <row r="372" spans="1:9">
-      <c r="A372" s="16"/>
-[...7 lines deleted...]
-      <c r="I372" s="16"/>
+      <c r="A372" s="15"/>
+      <c r="B372" s="15"/>
+      <c r="C372" s="15"/>
+      <c r="D372" s="15"/>
+      <c r="E372" s="15"/>
+      <c r="F372" s="15"/>
+      <c r="G372" s="15"/>
+      <c r="H372" s="15"/>
+      <c r="I372" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="24">
-    <mergeCell ref="N51:Y51"/>
-[...6 lines deleted...]
-    <mergeCell ref="B51:M51"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z23:AK23"/>
     <mergeCell ref="Z51:AK51"/>
     <mergeCell ref="Z71:AK71"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A49:M49"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="N51:Y51"/>
+    <mergeCell ref="A71:A72"/>
+    <mergeCell ref="B71:M71"/>
+    <mergeCell ref="A70:M70"/>
+    <mergeCell ref="A69:M69"/>
+    <mergeCell ref="N71:Y71"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:M51"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:Y364"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="M1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="J3" sqref="J3:W3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="9" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="9"/>
     <col min="10" max="10" width="11.42578125" style="9" customWidth="1"/>
     <col min="11" max="13" width="9.140625" style="9"/>
     <col min="14" max="14" width="9" style="9" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="9" customWidth="1"/>
     <col min="16" max="21" width="9.140625" style="9"/>
     <col min="22" max="22" width="11.5703125" style="9" customWidth="1"/>
     <col min="23" max="24" width="9.140625" style="9"/>
     <col min="25" max="25" width="11.140625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="25.5" customHeight="1">
-      <c r="A2" s="55" t="s">
+      <c r="A2" s="52" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="55"/>
-[...10 lines deleted...]
-      <c r="M2" s="55"/>
+      <c r="B2" s="52"/>
+      <c r="C2" s="52"/>
+      <c r="D2" s="52"/>
+      <c r="E2" s="52"/>
+      <c r="F2" s="52"/>
+      <c r="G2" s="52"/>
+      <c r="H2" s="52"/>
+      <c r="I2" s="52"/>
+      <c r="J2" s="52"/>
+      <c r="K2" s="52"/>
+      <c r="L2" s="52"/>
+      <c r="M2" s="52"/>
     </row>
     <row r="3" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
-      <c r="J3" s="57" t="s">
+      <c r="J3" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="K3" s="57"/>
-[...11 lines deleted...]
-      <c r="W3" s="67"/>
+      <c r="K3" s="50"/>
+      <c r="L3" s="50"/>
+      <c r="M3" s="50"/>
+      <c r="N3" s="55"/>
+      <c r="O3" s="55"/>
+      <c r="P3" s="55"/>
+      <c r="Q3" s="55"/>
+      <c r="R3" s="55"/>
+      <c r="S3" s="55"/>
+      <c r="T3" s="55"/>
+      <c r="U3" s="55"/>
+      <c r="V3" s="55"/>
+      <c r="W3" s="55"/>
     </row>
     <row r="4" spans="1:25" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A4" s="58"/>
-      <c r="B4" s="52" t="s">
+      <c r="A4" s="53"/>
+      <c r="B4" s="45" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="53"/>
-[...10 lines deleted...]
-      <c r="N4" s="52" t="s">
+      <c r="C4" s="46"/>
+      <c r="D4" s="46"/>
+      <c r="E4" s="46"/>
+      <c r="F4" s="46"/>
+      <c r="G4" s="46"/>
+      <c r="H4" s="46"/>
+      <c r="I4" s="46"/>
+      <c r="J4" s="46"/>
+      <c r="K4" s="46"/>
+      <c r="L4" s="46"/>
+      <c r="M4" s="46"/>
+      <c r="N4" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="O4" s="53"/>
-[...9 lines deleted...]
-      <c r="Y4" s="54"/>
+      <c r="O4" s="46"/>
+      <c r="P4" s="46"/>
+      <c r="Q4" s="46"/>
+      <c r="R4" s="46"/>
+      <c r="S4" s="46"/>
+      <c r="T4" s="46"/>
+      <c r="U4" s="46"/>
+      <c r="V4" s="46"/>
+      <c r="W4" s="46"/>
+      <c r="X4" s="46"/>
+      <c r="Y4" s="47"/>
     </row>
     <row r="5" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="59"/>
+      <c r="A5" s="54"/>
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -11386,190 +11453,190 @@
       </c>
       <c r="S17" s="6">
         <v>104.8</v>
       </c>
       <c r="T17" s="7">
         <v>102.8</v>
       </c>
       <c r="U17" s="7">
         <v>103.5</v>
       </c>
       <c r="V17" s="7">
         <v>78.900000000000006</v>
       </c>
       <c r="W17" s="5">
         <v>87.2</v>
       </c>
       <c r="X17" s="8">
         <v>87.5</v>
       </c>
       <c r="Y17" s="2">
         <v>92.9</v>
       </c>
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="15"/>
-      <c r="B18" s="16"/>
-[...18 lines deleted...]
-      <c r="U18" s="16"/>
+      <c r="B18" s="15"/>
+      <c r="C18" s="15"/>
+      <c r="D18" s="15"/>
+      <c r="E18" s="15"/>
+      <c r="F18" s="15"/>
+      <c r="G18" s="15"/>
+      <c r="H18" s="15"/>
+      <c r="I18" s="15"/>
+      <c r="J18" s="15"/>
+      <c r="K18" s="15"/>
+      <c r="L18" s="15"/>
+      <c r="M18" s="15"/>
+      <c r="N18" s="15"/>
+      <c r="O18" s="15"/>
+      <c r="P18" s="15"/>
+      <c r="Q18" s="15"/>
+      <c r="R18" s="15"/>
+      <c r="S18" s="15"/>
+      <c r="T18" s="15"/>
+      <c r="U18" s="15"/>
     </row>
     <row r="19" spans="1:25" ht="21" customHeight="1">
-      <c r="A19" s="56" t="s">
+      <c r="A19" s="51" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="56"/>
-[...18 lines deleted...]
-      <c r="U19" s="16"/>
+      <c r="B19" s="51"/>
+      <c r="C19" s="51"/>
+      <c r="D19" s="51"/>
+      <c r="E19" s="51"/>
+      <c r="F19" s="51"/>
+      <c r="G19" s="51"/>
+      <c r="H19" s="51"/>
+      <c r="I19" s="51"/>
+      <c r="J19" s="51"/>
+      <c r="K19" s="51"/>
+      <c r="L19" s="51"/>
+      <c r="M19" s="51"/>
+      <c r="N19" s="15"/>
+      <c r="O19" s="15"/>
+      <c r="P19" s="15"/>
+      <c r="Q19" s="15"/>
+      <c r="R19" s="15"/>
+      <c r="S19" s="15"/>
+      <c r="T19" s="15"/>
+      <c r="U19" s="15"/>
     </row>
     <row r="20" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A20" s="16"/>
-[...8 lines deleted...]
-      <c r="J20" s="57" t="s">
+      <c r="A20" s="15"/>
+      <c r="B20" s="15"/>
+      <c r="C20" s="15"/>
+      <c r="D20" s="15"/>
+      <c r="E20" s="15"/>
+      <c r="F20" s="15"/>
+      <c r="G20" s="15"/>
+      <c r="H20" s="15"/>
+      <c r="I20" s="15"/>
+      <c r="J20" s="50" t="s">
         <v>19</v>
       </c>
-      <c r="K20" s="57"/>
-[...11 lines deleted...]
-      <c r="W20" s="57"/>
+      <c r="K20" s="50"/>
+      <c r="L20" s="50"/>
+      <c r="M20" s="50"/>
+      <c r="N20" s="50"/>
+      <c r="O20" s="50"/>
+      <c r="P20" s="50"/>
+      <c r="Q20" s="50"/>
+      <c r="R20" s="50"/>
+      <c r="S20" s="50"/>
+      <c r="T20" s="50"/>
+      <c r="U20" s="50"/>
+      <c r="V20" s="50"/>
+      <c r="W20" s="50"/>
     </row>
     <row r="21" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A21" s="60"/>
-      <c r="B21" s="64" t="s">
+      <c r="A21" s="48"/>
+      <c r="B21" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="C21" s="65"/>
-[...10 lines deleted...]
-      <c r="N21" s="52" t="s">
+      <c r="C21" s="57"/>
+      <c r="D21" s="57"/>
+      <c r="E21" s="57"/>
+      <c r="F21" s="57"/>
+      <c r="G21" s="57"/>
+      <c r="H21" s="57"/>
+      <c r="I21" s="57"/>
+      <c r="J21" s="57"/>
+      <c r="K21" s="57"/>
+      <c r="L21" s="57"/>
+      <c r="M21" s="58"/>
+      <c r="N21" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="O21" s="53"/>
-[...9 lines deleted...]
-      <c r="Y21" s="54"/>
+      <c r="O21" s="46"/>
+      <c r="P21" s="46"/>
+      <c r="Q21" s="46"/>
+      <c r="R21" s="46"/>
+      <c r="S21" s="46"/>
+      <c r="T21" s="46"/>
+      <c r="U21" s="46"/>
+      <c r="V21" s="46"/>
+      <c r="W21" s="46"/>
+      <c r="X21" s="46"/>
+      <c r="Y21" s="47"/>
     </row>
     <row r="22" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A22" s="61"/>
-      <c r="B22" s="17" t="s">
+      <c r="A22" s="49"/>
+      <c r="B22" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="C22" s="17" t="s">
+      <c r="C22" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="D22" s="17" t="s">
+      <c r="D22" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="E22" s="17" t="s">
+      <c r="E22" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="F22" s="17" t="s">
+      <c r="F22" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="G22" s="17" t="s">
+      <c r="G22" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="H22" s="17" t="s">
+      <c r="H22" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="I22" s="17" t="s">
+      <c r="I22" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="J22" s="17" t="s">
+      <c r="J22" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="K22" s="17" t="s">
+      <c r="K22" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="L22" s="17" t="s">
+      <c r="L22" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="M22" s="17" t="s">
+      <c r="M22" s="16" t="s">
         <v>30</v>
       </c>
       <c r="N22" s="10" t="s">
         <v>1</v>
       </c>
       <c r="O22" s="10" t="s">
         <v>20</v>
       </c>
       <c r="P22" s="10" t="s">
         <v>21</v>
       </c>
       <c r="Q22" s="10" t="s">
         <v>22</v>
       </c>
       <c r="R22" s="10" t="s">
         <v>23</v>
       </c>
       <c r="S22" s="10" t="s">
         <v>24</v>
       </c>
       <c r="T22" s="10" t="s">
         <v>25</v>
       </c>
       <c r="U22" s="10" t="s">
         <v>26</v>
@@ -11584,69 +11651,69 @@
         <v>29</v>
       </c>
       <c r="Y22" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:25" s="13" customFormat="1">
       <c r="A23" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B23" s="6">
         <v>108.49725445676461</v>
       </c>
       <c r="C23" s="6">
         <v>105.41231603935719</v>
       </c>
       <c r="D23" s="6">
         <v>103.57068878084745</v>
       </c>
       <c r="E23" s="6">
         <v>103.78555590667067</v>
       </c>
       <c r="F23" s="6">
         <v>103.54956131067384</v>
       </c>
-      <c r="G23" s="18">
+      <c r="G23" s="7">
         <v>103.2</v>
       </c>
-      <c r="H23" s="18">
+      <c r="H23" s="7">
         <v>102.7</v>
       </c>
-      <c r="I23" s="18">
+      <c r="I23" s="7">
         <v>103.1</v>
       </c>
-      <c r="J23" s="18">
+      <c r="J23" s="7">
         <v>104.9</v>
       </c>
-      <c r="K23" s="18">
+      <c r="K23" s="7">
         <v>103.6</v>
       </c>
-      <c r="L23" s="18">
+      <c r="L23" s="7">
         <v>100.5</v>
       </c>
-      <c r="M23" s="18">
+      <c r="M23" s="7">
         <v>103</v>
       </c>
       <c r="N23" s="3">
         <v>122.3</v>
       </c>
       <c r="O23" s="3">
         <v>120</v>
       </c>
       <c r="P23" s="3">
         <v>118.2</v>
       </c>
       <c r="Q23" s="4">
         <v>116.3</v>
       </c>
       <c r="R23" s="4">
         <v>115.4</v>
       </c>
       <c r="S23" s="3">
         <v>114.2</v>
       </c>
       <c r="T23" s="4">
         <v>111.7</v>
       </c>
       <c r="U23" s="4">
         <v>107.8</v>
@@ -11661,69 +11728,69 @@
         <v>98.2</v>
       </c>
       <c r="Y23" s="2">
         <v>99.4</v>
       </c>
     </row>
     <row r="24" spans="1:25" s="13" customFormat="1">
       <c r="A24" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="6">
         <v>100.63618646854285</v>
       </c>
       <c r="C24" s="6">
         <v>100.39989192870395</v>
       </c>
       <c r="D24" s="6">
         <v>100.40181057291969</v>
       </c>
       <c r="E24" s="6">
         <v>100.03345213349701</v>
       </c>
       <c r="F24" s="6">
         <v>100.07624137472521</v>
       </c>
-      <c r="G24" s="18">
+      <c r="G24" s="7">
         <v>100.4</v>
       </c>
-      <c r="H24" s="18">
+      <c r="H24" s="7">
         <v>100.5</v>
       </c>
-      <c r="I24" s="18">
+      <c r="I24" s="7">
         <v>100.3</v>
       </c>
-      <c r="J24" s="18">
+      <c r="J24" s="7">
         <v>100.7</v>
       </c>
-      <c r="K24" s="18">
+      <c r="K24" s="7">
         <v>100</v>
       </c>
-      <c r="L24" s="18">
+      <c r="L24" s="7">
         <v>79.599999999999994</v>
       </c>
-      <c r="M24" s="18">
+      <c r="M24" s="7">
         <v>80.5</v>
       </c>
       <c r="N24" s="6">
         <v>100.6</v>
       </c>
       <c r="O24" s="6">
         <v>100.7</v>
       </c>
       <c r="P24" s="6">
         <v>101.5</v>
       </c>
       <c r="Q24" s="7">
         <v>98</v>
       </c>
       <c r="R24" s="7">
         <v>96.7</v>
       </c>
       <c r="S24" s="6">
         <v>90.9</v>
       </c>
       <c r="T24" s="7">
         <v>92.2</v>
       </c>
       <c r="U24" s="7">
         <v>88.6</v>
@@ -11738,69 +11805,69 @@
         <v>94.3</v>
       </c>
       <c r="Y24" s="2">
         <v>95</v>
       </c>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B25" s="6">
         <v>109.2296614862411</v>
       </c>
       <c r="C25" s="6">
         <v>104.86936281332946</v>
       </c>
       <c r="D25" s="6">
         <v>102.89264934122946</v>
       </c>
       <c r="E25" s="6">
         <v>102.07880664455561</v>
       </c>
       <c r="F25" s="6">
         <v>101.45786621071645</v>
       </c>
-      <c r="G25" s="18">
+      <c r="G25" s="7">
         <v>102.3</v>
       </c>
-      <c r="H25" s="18">
+      <c r="H25" s="7">
         <v>101</v>
       </c>
-      <c r="I25" s="18">
+      <c r="I25" s="7">
         <v>100.4</v>
       </c>
-      <c r="J25" s="18">
+      <c r="J25" s="7">
         <v>99.7</v>
       </c>
-      <c r="K25" s="18">
+      <c r="K25" s="7">
         <v>99.5</v>
       </c>
-      <c r="L25" s="18">
+      <c r="L25" s="7">
         <v>98.7</v>
       </c>
-      <c r="M25" s="18">
+      <c r="M25" s="7">
         <v>100</v>
       </c>
       <c r="N25" s="6">
         <v>101.5</v>
       </c>
       <c r="O25" s="6">
         <v>102.4</v>
       </c>
       <c r="P25" s="6">
         <v>101.5</v>
       </c>
       <c r="Q25" s="7">
         <v>100.8</v>
       </c>
       <c r="R25" s="7">
         <v>100.3</v>
       </c>
       <c r="S25" s="6">
         <v>100.5</v>
       </c>
       <c r="T25" s="7">
         <v>100.5</v>
       </c>
       <c r="U25" s="7">
         <v>100.4</v>
@@ -11815,69 +11882,69 @@
         <v>100.6</v>
       </c>
       <c r="Y25" s="2">
         <v>95.5</v>
       </c>
     </row>
     <row r="26" spans="1:25">
       <c r="A26" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B26" s="6">
         <v>103.0582867309987</v>
       </c>
       <c r="C26" s="6">
         <v>103.45482616049051</v>
       </c>
       <c r="D26" s="6">
         <v>103.42944185679721</v>
       </c>
       <c r="E26" s="6">
         <v>103.66359743925244</v>
       </c>
       <c r="F26" s="6">
         <v>103.57615976307765</v>
       </c>
-      <c r="G26" s="18">
+      <c r="G26" s="7">
         <v>103.5</v>
       </c>
-      <c r="H26" s="18">
+      <c r="H26" s="7">
         <v>107.5</v>
       </c>
-      <c r="I26" s="18">
+      <c r="I26" s="7">
         <v>106.4</v>
       </c>
-      <c r="J26" s="18">
+      <c r="J26" s="7">
         <v>107.1</v>
       </c>
-      <c r="K26" s="18">
+      <c r="K26" s="7">
         <v>103.2</v>
       </c>
-      <c r="L26" s="18">
+      <c r="L26" s="7">
         <v>102.1</v>
       </c>
-      <c r="M26" s="18">
+      <c r="M26" s="7">
         <v>102.4</v>
       </c>
       <c r="N26" s="6">
         <v>104.5</v>
       </c>
       <c r="O26" s="6">
         <v>105</v>
       </c>
       <c r="P26" s="6">
         <v>104.4</v>
       </c>
       <c r="Q26" s="7">
         <v>105.4</v>
       </c>
       <c r="R26" s="7">
         <v>105.7</v>
       </c>
       <c r="S26" s="6">
         <v>106.3</v>
       </c>
       <c r="T26" s="7">
         <v>103.6</v>
       </c>
       <c r="U26" s="7">
         <v>94.2</v>
@@ -11892,69 +11959,69 @@
         <v>90.8</v>
       </c>
       <c r="Y26" s="2">
         <v>93.1</v>
       </c>
     </row>
     <row r="27" spans="1:25">
       <c r="A27" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B27" s="6">
         <v>102.97870774411066</v>
       </c>
       <c r="C27" s="6">
         <v>102.9142931738878</v>
       </c>
       <c r="D27" s="6">
         <v>102.89744795742676</v>
       </c>
       <c r="E27" s="6">
         <v>102.82905059088023</v>
       </c>
       <c r="F27" s="6">
         <v>102.87191614945677</v>
       </c>
-      <c r="G27" s="18">
+      <c r="G27" s="7">
         <v>103.7</v>
       </c>
-      <c r="H27" s="18">
+      <c r="H27" s="7">
         <v>103.3</v>
       </c>
-      <c r="I27" s="18">
+      <c r="I27" s="7">
         <v>103</v>
       </c>
-      <c r="J27" s="18">
+      <c r="J27" s="7">
         <v>105.1</v>
       </c>
-      <c r="K27" s="18">
+      <c r="K27" s="7">
         <v>103.4</v>
       </c>
-      <c r="L27" s="18">
+      <c r="L27" s="7">
         <v>102.6</v>
       </c>
-      <c r="M27" s="18">
+      <c r="M27" s="7">
         <v>100</v>
       </c>
       <c r="N27" s="6">
         <v>102.8</v>
       </c>
       <c r="O27" s="6">
         <v>102.8</v>
       </c>
       <c r="P27" s="6">
         <v>101.3</v>
       </c>
       <c r="Q27" s="7">
         <v>101.8</v>
       </c>
       <c r="R27" s="7">
         <v>102.1</v>
       </c>
       <c r="S27" s="6">
         <v>101.6</v>
       </c>
       <c r="T27" s="7">
         <v>101.6</v>
       </c>
       <c r="U27" s="7">
         <v>101.3</v>
@@ -11969,69 +12036,69 @@
         <v>95.8</v>
       </c>
       <c r="Y27" s="2">
         <v>97.1</v>
       </c>
     </row>
     <row r="28" spans="1:25">
       <c r="A28" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B28" s="6">
         <v>103.6398853431061</v>
       </c>
       <c r="C28" s="6">
         <v>104.52285227983931</v>
       </c>
       <c r="D28" s="6">
         <v>104.54216216731838</v>
       </c>
       <c r="E28" s="6">
         <v>104.32335676613687</v>
       </c>
       <c r="F28" s="6">
         <v>104.14958472210196</v>
       </c>
-      <c r="G28" s="18">
+      <c r="G28" s="7">
         <v>103.4</v>
       </c>
-      <c r="H28" s="18">
+      <c r="H28" s="7">
         <v>102.6</v>
       </c>
-      <c r="I28" s="18">
+      <c r="I28" s="7">
         <v>107.1</v>
       </c>
-      <c r="J28" s="18">
+      <c r="J28" s="7">
         <v>102.3</v>
       </c>
-      <c r="K28" s="18">
+      <c r="K28" s="7">
         <v>100.7</v>
       </c>
-      <c r="L28" s="18">
+      <c r="L28" s="7">
         <v>104.3</v>
       </c>
-      <c r="M28" s="18">
+      <c r="M28" s="7">
         <v>105.9</v>
       </c>
       <c r="N28" s="6">
         <v>106</v>
       </c>
       <c r="O28" s="6">
         <v>105.6</v>
       </c>
       <c r="P28" s="6">
         <v>106.3</v>
       </c>
       <c r="Q28" s="7">
         <v>105.5</v>
       </c>
       <c r="R28" s="7">
         <v>105</v>
       </c>
       <c r="S28" s="6">
         <v>105.5</v>
       </c>
       <c r="T28" s="7">
         <v>103.9</v>
       </c>
       <c r="U28" s="7">
         <v>96</v>
@@ -12046,69 +12113,69 @@
         <v>91.7</v>
       </c>
       <c r="Y28" s="2">
         <v>91.5</v>
       </c>
     </row>
     <row r="29" spans="1:25">
       <c r="A29" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B29" s="6">
         <v>106.52058821872539</v>
       </c>
       <c r="C29" s="6">
         <v>105.78019804545526</v>
       </c>
       <c r="D29" s="6">
         <v>105.4634226385041</v>
       </c>
       <c r="E29" s="6">
         <v>106.21985243662056</v>
       </c>
       <c r="F29" s="6">
         <v>106.45107095025439</v>
       </c>
-      <c r="G29" s="18">
+      <c r="G29" s="7">
         <v>104.7</v>
       </c>
-      <c r="H29" s="18">
+      <c r="H29" s="7">
         <v>103.6</v>
       </c>
-      <c r="I29" s="18">
+      <c r="I29" s="7">
         <v>103.1</v>
       </c>
-      <c r="J29" s="18">
+      <c r="J29" s="7">
         <v>105.6</v>
       </c>
-      <c r="K29" s="18">
+      <c r="K29" s="7">
         <v>104.7</v>
       </c>
-      <c r="L29" s="18">
+      <c r="L29" s="7">
         <v>104.1</v>
       </c>
-      <c r="M29" s="18">
+      <c r="M29" s="7">
         <v>107.8</v>
       </c>
       <c r="N29" s="6">
         <v>104</v>
       </c>
       <c r="O29" s="6">
         <v>103.5</v>
       </c>
       <c r="P29" s="6">
         <v>103.3</v>
       </c>
       <c r="Q29" s="7">
         <v>103.3</v>
       </c>
       <c r="R29" s="7">
         <v>103.4</v>
       </c>
       <c r="S29" s="6">
         <v>102.2</v>
       </c>
       <c r="T29" s="7">
         <v>101.8</v>
       </c>
       <c r="U29" s="7">
         <v>102</v>
@@ -12123,69 +12190,69 @@
         <v>103.1</v>
       </c>
       <c r="Y29" s="2">
         <v>102.4</v>
       </c>
     </row>
     <row r="30" spans="1:25">
       <c r="A30" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B30" s="6">
         <v>112.76528302620714</v>
       </c>
       <c r="C30" s="6">
         <v>105.01558684284053</v>
       </c>
       <c r="D30" s="6">
         <v>102.24061548197314</v>
       </c>
       <c r="E30" s="6">
         <v>102.29730813266775</v>
       </c>
       <c r="F30" s="6">
         <v>101.54657557601541</v>
       </c>
-      <c r="G30" s="18">
+      <c r="G30" s="7">
         <v>100.8</v>
       </c>
-      <c r="H30" s="18">
+      <c r="H30" s="7">
         <v>100.1</v>
       </c>
-      <c r="I30" s="18">
+      <c r="I30" s="7">
         <v>100.4</v>
       </c>
-      <c r="J30" s="18">
+      <c r="J30" s="7">
         <v>102.4</v>
       </c>
-      <c r="K30" s="18">
+      <c r="K30" s="7">
         <v>102.6</v>
       </c>
-      <c r="L30" s="18">
+      <c r="L30" s="7">
         <v>107.6</v>
       </c>
-      <c r="M30" s="18">
+      <c r="M30" s="7">
         <v>108.1</v>
       </c>
       <c r="N30" s="6">
         <v>94.8</v>
       </c>
       <c r="O30" s="6">
         <v>100</v>
       </c>
       <c r="P30" s="6">
         <v>100.9</v>
       </c>
       <c r="Q30" s="7">
         <v>101.6</v>
       </c>
       <c r="R30" s="7">
         <v>101.5</v>
       </c>
       <c r="S30" s="6">
         <v>102.4</v>
       </c>
       <c r="T30" s="7">
         <v>102.1</v>
       </c>
       <c r="U30" s="7">
         <v>101.6</v>
@@ -12200,69 +12267,69 @@
         <v>99.3</v>
       </c>
       <c r="Y30" s="2">
         <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:25">
       <c r="A31" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="6">
         <v>103.28877907300283</v>
       </c>
       <c r="C31" s="6">
         <v>105.26353111929041</v>
       </c>
       <c r="D31" s="6">
         <v>101.09475187637555</v>
       </c>
       <c r="E31" s="6">
         <v>106.69018423133679</v>
       </c>
       <c r="F31" s="6">
         <v>106.87596568916322</v>
       </c>
-      <c r="G31" s="18">
+      <c r="G31" s="7">
         <v>105.9</v>
       </c>
-      <c r="H31" s="18">
+      <c r="H31" s="7">
         <v>105.1</v>
       </c>
-      <c r="I31" s="18">
+      <c r="I31" s="7">
         <v>105</v>
       </c>
-      <c r="J31" s="18">
+      <c r="J31" s="7">
         <v>100.1</v>
       </c>
-      <c r="K31" s="18">
+      <c r="K31" s="7">
         <v>104.6</v>
       </c>
-      <c r="L31" s="18">
+      <c r="L31" s="7">
         <v>96</v>
       </c>
-      <c r="M31" s="18">
+      <c r="M31" s="7">
         <v>105</v>
       </c>
       <c r="N31" s="6">
         <v>103.7</v>
       </c>
       <c r="O31" s="6">
         <v>103.8</v>
       </c>
       <c r="P31" s="6">
         <v>103.8</v>
       </c>
       <c r="Q31" s="7">
         <v>103.3</v>
       </c>
       <c r="R31" s="7">
         <v>103.3</v>
       </c>
       <c r="S31" s="6">
         <v>102.8</v>
       </c>
       <c r="T31" s="7">
         <v>102.6</v>
       </c>
       <c r="U31" s="7">
         <v>102.7</v>
@@ -12277,69 +12344,69 @@
         <v>82.1</v>
       </c>
       <c r="Y31" s="2">
         <v>82.2</v>
       </c>
     </row>
     <row r="32" spans="1:25">
       <c r="A32" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B32" s="6">
         <v>101.2969079855454</v>
       </c>
       <c r="C32" s="6">
         <v>101.16949009359828</v>
       </c>
       <c r="D32" s="6">
         <v>101.65583284944103</v>
       </c>
       <c r="E32" s="6">
         <v>100.80832501218669</v>
       </c>
       <c r="F32" s="6">
         <v>101.67775876948207</v>
       </c>
-      <c r="G32" s="18">
+      <c r="G32" s="7">
         <v>103.1</v>
       </c>
-      <c r="H32" s="18">
+      <c r="H32" s="7">
         <v>101.4</v>
       </c>
-      <c r="I32" s="18">
+      <c r="I32" s="7">
         <v>100.8</v>
       </c>
-      <c r="J32" s="18">
+      <c r="J32" s="7">
         <v>99.4</v>
       </c>
-      <c r="K32" s="18">
+      <c r="K32" s="7">
         <v>100</v>
       </c>
-      <c r="L32" s="18">
+      <c r="L32" s="7">
         <v>101</v>
       </c>
-      <c r="M32" s="18">
+      <c r="M32" s="7">
         <v>103.5</v>
       </c>
       <c r="N32" s="6">
         <v>102.1</v>
       </c>
       <c r="O32" s="6">
         <v>103.2</v>
       </c>
       <c r="P32" s="6">
         <v>103</v>
       </c>
       <c r="Q32" s="7">
         <v>103.3</v>
       </c>
       <c r="R32" s="7">
         <v>104.1</v>
       </c>
       <c r="S32" s="6">
         <v>105.5</v>
       </c>
       <c r="T32" s="7">
         <v>105.1</v>
       </c>
       <c r="U32" s="7">
         <v>105.2</v>
@@ -12354,69 +12421,69 @@
         <v>103.7</v>
       </c>
       <c r="Y32" s="2">
         <v>108.1</v>
       </c>
     </row>
     <row r="33" spans="1:25">
       <c r="A33" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B33" s="6">
         <v>115.70575801755668</v>
       </c>
       <c r="C33" s="6">
         <v>109.15079514564066</v>
       </c>
       <c r="D33" s="6">
         <v>105.68758310185393</v>
       </c>
       <c r="E33" s="6">
         <v>106.24776907470863</v>
       </c>
       <c r="F33" s="6">
         <v>105.21249887309456</v>
       </c>
-      <c r="G33" s="18">
+      <c r="G33" s="7">
         <v>104</v>
       </c>
-      <c r="H33" s="18">
+      <c r="H33" s="7">
         <v>102.2</v>
       </c>
-      <c r="I33" s="18">
+      <c r="I33" s="7">
         <v>102.9</v>
       </c>
-      <c r="J33" s="18">
+      <c r="J33" s="7">
         <v>108.5</v>
       </c>
-      <c r="K33" s="18">
+      <c r="K33" s="7">
         <v>109.4</v>
       </c>
-      <c r="L33" s="18">
+      <c r="L33" s="7">
         <v>107.4</v>
       </c>
-      <c r="M33" s="18">
+      <c r="M33" s="7">
         <v>108.5</v>
       </c>
       <c r="N33" s="6">
         <v>161.30000000000001</v>
       </c>
       <c r="O33" s="6">
         <v>156.19999999999999</v>
       </c>
       <c r="P33" s="6">
         <v>154.9</v>
       </c>
       <c r="Q33" s="7">
         <v>148.80000000000001</v>
       </c>
       <c r="R33" s="7">
         <v>146.69999999999999</v>
       </c>
       <c r="S33" s="6">
         <v>144.6</v>
       </c>
       <c r="T33" s="7">
         <v>142.19999999999999</v>
       </c>
       <c r="U33" s="7">
         <v>137.19999999999999</v>
@@ -12431,458 +12498,458 @@
         <v>119.3</v>
       </c>
       <c r="Y33" s="2">
         <v>117.7</v>
       </c>
     </row>
     <row r="34" spans="1:25">
       <c r="A34" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B34" s="6">
         <v>111.16957484499427</v>
       </c>
       <c r="C34" s="6">
         <v>107.1852401639138</v>
       </c>
       <c r="D34" s="6">
         <v>102.57783086271853</v>
       </c>
       <c r="E34" s="6">
         <v>100.8760060572933</v>
       </c>
       <c r="F34" s="6">
         <v>100.57854124642473</v>
       </c>
-      <c r="G34" s="18">
+      <c r="G34" s="7">
         <v>101.9</v>
       </c>
-      <c r="H34" s="18">
+      <c r="H34" s="7">
         <v>102.1</v>
       </c>
-      <c r="I34" s="18">
+      <c r="I34" s="7">
         <v>102.9</v>
       </c>
-      <c r="J34" s="18">
+      <c r="J34" s="7">
         <v>110.4</v>
       </c>
-      <c r="K34" s="18">
+      <c r="K34" s="7">
         <v>104.7</v>
       </c>
-      <c r="L34" s="18">
+      <c r="L34" s="7">
         <v>92.1</v>
       </c>
-      <c r="M34" s="18">
+      <c r="M34" s="7">
         <v>102.1</v>
       </c>
       <c r="N34" s="6">
         <v>103.3</v>
       </c>
       <c r="O34" s="6">
         <v>103.6</v>
       </c>
       <c r="P34" s="6">
         <v>104.6</v>
       </c>
       <c r="Q34" s="7">
         <v>105.5</v>
       </c>
       <c r="R34" s="7">
         <v>105.9</v>
       </c>
       <c r="S34" s="6">
         <v>104.8</v>
       </c>
       <c r="T34" s="7">
         <v>102.8</v>
       </c>
       <c r="U34" s="7">
         <v>103.5</v>
       </c>
       <c r="V34" s="7">
         <v>78.8</v>
       </c>
       <c r="W34" s="6">
         <v>87.2</v>
       </c>
       <c r="X34" s="8">
         <v>87.4</v>
       </c>
       <c r="Y34" s="2">
         <v>92.9</v>
       </c>
     </row>
     <row r="35" spans="1:25">
-      <c r="A35" s="16"/>
-[...19 lines deleted...]
-      <c r="U35" s="16"/>
+      <c r="A35" s="15"/>
+      <c r="B35" s="15"/>
+      <c r="C35" s="15"/>
+      <c r="D35" s="15"/>
+      <c r="E35" s="15"/>
+      <c r="F35" s="15"/>
+      <c r="G35" s="15"/>
+      <c r="H35" s="15"/>
+      <c r="I35" s="15"/>
+      <c r="J35" s="15"/>
+      <c r="K35" s="15"/>
+      <c r="L35" s="15"/>
+      <c r="M35" s="15"/>
+      <c r="N35" s="15"/>
+      <c r="O35" s="15"/>
+      <c r="P35" s="15"/>
+      <c r="Q35" s="15"/>
+      <c r="R35" s="15"/>
+      <c r="S35" s="15"/>
+      <c r="T35" s="15"/>
+      <c r="U35" s="15"/>
     </row>
     <row r="36" spans="1:25">
-      <c r="A36" s="16"/>
-[...19 lines deleted...]
-      <c r="U36" s="16"/>
+      <c r="A36" s="15"/>
+      <c r="B36" s="15"/>
+      <c r="C36" s="15"/>
+      <c r="D36" s="15"/>
+      <c r="E36" s="15"/>
+      <c r="F36" s="15"/>
+      <c r="G36" s="15"/>
+      <c r="H36" s="15"/>
+      <c r="I36" s="15"/>
+      <c r="J36" s="15"/>
+      <c r="K36" s="15"/>
+      <c r="L36" s="15"/>
+      <c r="M36" s="15"/>
+      <c r="N36" s="15"/>
+      <c r="O36" s="15"/>
+      <c r="P36" s="15"/>
+      <c r="Q36" s="15"/>
+      <c r="R36" s="15"/>
+      <c r="S36" s="15"/>
+      <c r="T36" s="15"/>
+      <c r="U36" s="15"/>
     </row>
     <row r="37" spans="1:25">
-      <c r="A37" s="16"/>
-[...19 lines deleted...]
-      <c r="U37" s="16"/>
+      <c r="A37" s="15"/>
+      <c r="B37" s="15"/>
+      <c r="C37" s="15"/>
+      <c r="D37" s="15"/>
+      <c r="E37" s="15"/>
+      <c r="F37" s="15"/>
+      <c r="G37" s="15"/>
+      <c r="H37" s="15"/>
+      <c r="I37" s="15"/>
+      <c r="J37" s="15"/>
+      <c r="K37" s="15"/>
+      <c r="L37" s="15"/>
+      <c r="M37" s="15"/>
+      <c r="N37" s="15"/>
+      <c r="O37" s="15"/>
+      <c r="P37" s="15"/>
+      <c r="Q37" s="15"/>
+      <c r="R37" s="15"/>
+      <c r="S37" s="15"/>
+      <c r="T37" s="15"/>
+      <c r="U37" s="15"/>
     </row>
     <row r="38" spans="1:25">
-      <c r="A38" s="16"/>
-[...19 lines deleted...]
-      <c r="U38" s="16"/>
+      <c r="A38" s="15"/>
+      <c r="B38" s="15"/>
+      <c r="C38" s="15"/>
+      <c r="D38" s="15"/>
+      <c r="E38" s="15"/>
+      <c r="F38" s="15"/>
+      <c r="G38" s="15"/>
+      <c r="H38" s="15"/>
+      <c r="I38" s="15"/>
+      <c r="J38" s="15"/>
+      <c r="K38" s="15"/>
+      <c r="L38" s="15"/>
+      <c r="M38" s="15"/>
+      <c r="N38" s="15"/>
+      <c r="O38" s="15"/>
+      <c r="P38" s="15"/>
+      <c r="Q38" s="15"/>
+      <c r="R38" s="15"/>
+      <c r="S38" s="15"/>
+      <c r="T38" s="15"/>
+      <c r="U38" s="15"/>
     </row>
     <row r="39" spans="1:25">
-      <c r="A39" s="16"/>
-[...19 lines deleted...]
-      <c r="U39" s="16"/>
+      <c r="A39" s="15"/>
+      <c r="B39" s="15"/>
+      <c r="C39" s="15"/>
+      <c r="D39" s="15"/>
+      <c r="E39" s="15"/>
+      <c r="F39" s="15"/>
+      <c r="G39" s="15"/>
+      <c r="H39" s="15"/>
+      <c r="I39" s="15"/>
+      <c r="J39" s="15"/>
+      <c r="K39" s="15"/>
+      <c r="L39" s="15"/>
+      <c r="M39" s="15"/>
+      <c r="N39" s="15"/>
+      <c r="O39" s="15"/>
+      <c r="P39" s="15"/>
+      <c r="Q39" s="15"/>
+      <c r="R39" s="15"/>
+      <c r="S39" s="15"/>
+      <c r="T39" s="15"/>
+      <c r="U39" s="15"/>
     </row>
     <row r="40" spans="1:25">
-      <c r="A40" s="16"/>
-[...19 lines deleted...]
-      <c r="U40" s="16"/>
+      <c r="A40" s="15"/>
+      <c r="B40" s="15"/>
+      <c r="C40" s="15"/>
+      <c r="D40" s="15"/>
+      <c r="E40" s="15"/>
+      <c r="F40" s="15"/>
+      <c r="G40" s="15"/>
+      <c r="H40" s="15"/>
+      <c r="I40" s="15"/>
+      <c r="J40" s="15"/>
+      <c r="K40" s="15"/>
+      <c r="L40" s="15"/>
+      <c r="M40" s="15"/>
+      <c r="N40" s="15"/>
+      <c r="O40" s="15"/>
+      <c r="P40" s="15"/>
+      <c r="Q40" s="15"/>
+      <c r="R40" s="15"/>
+      <c r="S40" s="15"/>
+      <c r="T40" s="15"/>
+      <c r="U40" s="15"/>
     </row>
     <row r="41" spans="1:25">
-      <c r="A41" s="16"/>
-[...19 lines deleted...]
-      <c r="U41" s="16"/>
+      <c r="A41" s="15"/>
+      <c r="B41" s="15"/>
+      <c r="C41" s="15"/>
+      <c r="D41" s="15"/>
+      <c r="E41" s="15"/>
+      <c r="F41" s="15"/>
+      <c r="G41" s="15"/>
+      <c r="H41" s="15"/>
+      <c r="I41" s="15"/>
+      <c r="J41" s="15"/>
+      <c r="K41" s="15"/>
+      <c r="L41" s="15"/>
+      <c r="M41" s="15"/>
+      <c r="N41" s="15"/>
+      <c r="O41" s="15"/>
+      <c r="P41" s="15"/>
+      <c r="Q41" s="15"/>
+      <c r="R41" s="15"/>
+      <c r="S41" s="15"/>
+      <c r="T41" s="15"/>
+      <c r="U41" s="15"/>
     </row>
     <row r="42" spans="1:25">
-      <c r="A42" s="16"/>
-[...19 lines deleted...]
-      <c r="U42" s="16"/>
+      <c r="A42" s="15"/>
+      <c r="B42" s="15"/>
+      <c r="C42" s="15"/>
+      <c r="D42" s="15"/>
+      <c r="E42" s="15"/>
+      <c r="F42" s="15"/>
+      <c r="G42" s="15"/>
+      <c r="H42" s="15"/>
+      <c r="I42" s="15"/>
+      <c r="J42" s="15"/>
+      <c r="K42" s="15"/>
+      <c r="L42" s="15"/>
+      <c r="M42" s="15"/>
+      <c r="N42" s="15"/>
+      <c r="O42" s="15"/>
+      <c r="P42" s="15"/>
+      <c r="Q42" s="15"/>
+      <c r="R42" s="15"/>
+      <c r="S42" s="15"/>
+      <c r="T42" s="15"/>
+      <c r="U42" s="15"/>
     </row>
     <row r="43" spans="1:25">
-      <c r="A43" s="16"/>
-[...19 lines deleted...]
-      <c r="U43" s="16"/>
+      <c r="A43" s="15"/>
+      <c r="B43" s="15"/>
+      <c r="C43" s="15"/>
+      <c r="D43" s="15"/>
+      <c r="E43" s="15"/>
+      <c r="F43" s="15"/>
+      <c r="G43" s="15"/>
+      <c r="H43" s="15"/>
+      <c r="I43" s="15"/>
+      <c r="J43" s="15"/>
+      <c r="K43" s="15"/>
+      <c r="L43" s="15"/>
+      <c r="M43" s="15"/>
+      <c r="N43" s="15"/>
+      <c r="O43" s="15"/>
+      <c r="P43" s="15"/>
+      <c r="Q43" s="15"/>
+      <c r="R43" s="15"/>
+      <c r="S43" s="15"/>
+      <c r="T43" s="15"/>
+      <c r="U43" s="15"/>
     </row>
     <row r="44" spans="1:25">
-      <c r="A44" s="16"/>
-[...19 lines deleted...]
-      <c r="U44" s="16"/>
+      <c r="A44" s="15"/>
+      <c r="B44" s="15"/>
+      <c r="C44" s="15"/>
+      <c r="D44" s="15"/>
+      <c r="E44" s="15"/>
+      <c r="F44" s="15"/>
+      <c r="G44" s="15"/>
+      <c r="H44" s="15"/>
+      <c r="I44" s="15"/>
+      <c r="J44" s="15"/>
+      <c r="K44" s="15"/>
+      <c r="L44" s="15"/>
+      <c r="M44" s="15"/>
+      <c r="N44" s="15"/>
+      <c r="O44" s="15"/>
+      <c r="P44" s="15"/>
+      <c r="Q44" s="15"/>
+      <c r="R44" s="15"/>
+      <c r="S44" s="15"/>
+      <c r="T44" s="15"/>
+      <c r="U44" s="15"/>
     </row>
     <row r="45" spans="1:25" ht="21" customHeight="1">
-      <c r="A45" s="62" t="s">
+      <c r="A45" s="51" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="62"/>
-[...18 lines deleted...]
-      <c r="U45" s="16"/>
+      <c r="B45" s="51"/>
+      <c r="C45" s="51"/>
+      <c r="D45" s="51"/>
+      <c r="E45" s="51"/>
+      <c r="F45" s="51"/>
+      <c r="G45" s="51"/>
+      <c r="H45" s="51"/>
+      <c r="I45" s="51"/>
+      <c r="J45" s="51"/>
+      <c r="K45" s="51"/>
+      <c r="L45" s="51"/>
+      <c r="M45" s="51"/>
+      <c r="N45" s="15"/>
+      <c r="O45" s="15"/>
+      <c r="P45" s="15"/>
+      <c r="Q45" s="15"/>
+      <c r="R45" s="15"/>
+      <c r="S45" s="15"/>
+      <c r="T45" s="15"/>
+      <c r="U45" s="15"/>
     </row>
     <row r="46" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A46" s="16"/>
-[...8 lines deleted...]
-      <c r="J46" s="63" t="s">
+      <c r="A46" s="15"/>
+      <c r="B46" s="15"/>
+      <c r="C46" s="15"/>
+      <c r="D46" s="15"/>
+      <c r="E46" s="15"/>
+      <c r="F46" s="15"/>
+      <c r="G46" s="15"/>
+      <c r="H46" s="15"/>
+      <c r="I46" s="15"/>
+      <c r="J46" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="K46" s="63"/>
-[...11 lines deleted...]
-      <c r="W46" s="63"/>
+      <c r="K46" s="59"/>
+      <c r="L46" s="59"/>
+      <c r="M46" s="59"/>
+      <c r="N46" s="59"/>
+      <c r="O46" s="59"/>
+      <c r="P46" s="59"/>
+      <c r="Q46" s="59"/>
+      <c r="R46" s="59"/>
+      <c r="S46" s="59"/>
+      <c r="T46" s="59"/>
+      <c r="U46" s="59"/>
+      <c r="V46" s="59"/>
+      <c r="W46" s="59"/>
       <c r="Y46" s="9"/>
     </row>
     <row r="47" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A47" s="60"/>
-      <c r="B47" s="64" t="s">
+      <c r="A47" s="48"/>
+      <c r="B47" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="65"/>
-[...10 lines deleted...]
-      <c r="N47" s="52" t="s">
+      <c r="C47" s="57"/>
+      <c r="D47" s="57"/>
+      <c r="E47" s="57"/>
+      <c r="F47" s="57"/>
+      <c r="G47" s="57"/>
+      <c r="H47" s="57"/>
+      <c r="I47" s="57"/>
+      <c r="J47" s="57"/>
+      <c r="K47" s="57"/>
+      <c r="L47" s="57"/>
+      <c r="M47" s="58"/>
+      <c r="N47" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="O47" s="53"/>
-[...9 lines deleted...]
-      <c r="Y47" s="54"/>
+      <c r="O47" s="46"/>
+      <c r="P47" s="46"/>
+      <c r="Q47" s="46"/>
+      <c r="R47" s="46"/>
+      <c r="S47" s="46"/>
+      <c r="T47" s="46"/>
+      <c r="U47" s="46"/>
+      <c r="V47" s="46"/>
+      <c r="W47" s="46"/>
+      <c r="X47" s="46"/>
+      <c r="Y47" s="47"/>
     </row>
     <row r="48" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A48" s="61"/>
-      <c r="B48" s="17" t="s">
+      <c r="A48" s="49"/>
+      <c r="B48" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="C48" s="17" t="s">
+      <c r="C48" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="D48" s="17" t="s">
+      <c r="D48" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="E48" s="17" t="s">
+      <c r="E48" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="F48" s="17" t="s">
+      <c r="F48" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="G48" s="17" t="s">
+      <c r="G48" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="H48" s="17" t="s">
+      <c r="H48" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="I48" s="17" t="s">
+      <c r="I48" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="J48" s="17" t="s">
+      <c r="J48" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="K48" s="17" t="s">
+      <c r="K48" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="L48" s="17" t="s">
+      <c r="L48" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="M48" s="17" t="s">
+      <c r="M48" s="16" t="s">
         <v>30</v>
       </c>
       <c r="N48" s="10" t="s">
         <v>1</v>
       </c>
       <c r="O48" s="10" t="s">
         <v>20</v>
       </c>
       <c r="P48" s="10" t="s">
         <v>21</v>
       </c>
       <c r="Q48" s="10" t="s">
         <v>22</v>
       </c>
       <c r="R48" s="10" t="s">
         <v>23</v>
       </c>
       <c r="S48" s="10" t="s">
         <v>24</v>
       </c>
       <c r="T48" s="10" t="s">
         <v>25</v>
       </c>
       <c r="U48" s="10" t="s">
         <v>26</v>
@@ -12918,57 +12985,57 @@
       </c>
       <c r="F49" s="7">
         <v>100</v>
       </c>
       <c r="G49" s="7">
         <v>100</v>
       </c>
       <c r="H49" s="7">
         <v>103.1</v>
       </c>
       <c r="I49" s="7">
         <v>104.7</v>
       </c>
       <c r="J49" s="7">
         <v>106.4</v>
       </c>
       <c r="K49" s="7">
         <v>102.7</v>
       </c>
       <c r="L49" s="7">
         <v>96.8</v>
       </c>
       <c r="M49" s="7">
         <v>100</v>
       </c>
-      <c r="N49" s="19">
+      <c r="N49" s="17">
         <v>100</v>
       </c>
-      <c r="O49" s="19">
+      <c r="O49" s="17">
         <v>100</v>
       </c>
-      <c r="P49" s="19">
+      <c r="P49" s="17">
         <v>100</v>
       </c>
       <c r="Q49" s="7">
         <v>100</v>
       </c>
       <c r="R49" s="7">
         <v>100</v>
       </c>
       <c r="S49" s="7">
         <v>100</v>
       </c>
       <c r="T49" s="7">
         <v>97.9</v>
       </c>
       <c r="U49" s="7">
         <v>91.9</v>
       </c>
       <c r="V49" s="8">
         <v>76.3</v>
       </c>
       <c r="W49" s="6">
         <v>84.6</v>
       </c>
       <c r="X49" s="7">
         <v>89.9</v>
@@ -12995,57 +13062,57 @@
       </c>
       <c r="F50" s="7">
         <v>100</v>
       </c>
       <c r="G50" s="7">
         <v>100</v>
       </c>
       <c r="H50" s="7">
         <v>100.1</v>
       </c>
       <c r="I50" s="7">
         <v>100</v>
       </c>
       <c r="J50" s="7">
         <v>101.3</v>
       </c>
       <c r="K50" s="7">
         <v>100</v>
       </c>
       <c r="L50" s="7">
         <v>76.099999999999994</v>
       </c>
       <c r="M50" s="7">
         <v>76.2</v>
       </c>
-      <c r="N50" s="19">
+      <c r="N50" s="17">
         <v>100</v>
       </c>
-      <c r="O50" s="19">
+      <c r="O50" s="17">
         <v>100</v>
       </c>
-      <c r="P50" s="19">
+      <c r="P50" s="17">
         <v>100</v>
       </c>
       <c r="Q50" s="7">
         <v>100</v>
       </c>
       <c r="R50" s="7">
         <v>100</v>
       </c>
       <c r="S50" s="7">
         <v>100</v>
       </c>
       <c r="T50" s="7">
         <v>100</v>
       </c>
       <c r="U50" s="7">
         <v>100.2</v>
       </c>
       <c r="V50" s="8">
         <v>99.7</v>
       </c>
       <c r="W50" s="6">
         <v>98.5</v>
       </c>
       <c r="X50" s="7">
         <v>99.1</v>
@@ -13072,57 +13139,57 @@
       </c>
       <c r="F51" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G51" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H51" s="7">
         <v>100.1</v>
       </c>
       <c r="I51" s="7">
         <v>99.2</v>
       </c>
       <c r="J51" s="7">
         <v>99.3</v>
       </c>
       <c r="K51" s="7">
         <v>99.4</v>
       </c>
       <c r="L51" s="7">
         <v>98.4</v>
       </c>
       <c r="M51" s="7">
         <v>99.3</v>
       </c>
-      <c r="N51" s="19" t="s">
-[...5 lines deleted...]
-      <c r="P51" s="19" t="s">
+      <c r="N51" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="O51" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="P51" s="17" t="s">
         <v>5</v>
       </c>
       <c r="Q51" s="7" t="s">
         <v>5</v>
       </c>
       <c r="R51" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S51" s="7" t="s">
         <v>5</v>
       </c>
       <c r="T51" s="7">
         <v>100.4</v>
       </c>
       <c r="U51" s="7">
         <v>99.8</v>
       </c>
       <c r="V51" s="8">
         <v>101.1</v>
       </c>
       <c r="W51" s="6">
         <v>101.3</v>
       </c>
       <c r="X51" s="7">
         <v>101</v>
@@ -13149,57 +13216,57 @@
       </c>
       <c r="F52" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G52" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H52" s="7">
         <v>121.9</v>
       </c>
       <c r="I52" s="7">
         <v>109.4</v>
       </c>
       <c r="J52" s="7">
         <v>108.4</v>
       </c>
       <c r="K52" s="7">
         <v>102.9</v>
       </c>
       <c r="L52" s="7">
         <v>101.5</v>
       </c>
       <c r="M52" s="7">
         <v>101.9</v>
       </c>
-      <c r="N52" s="19" t="s">
-[...5 lines deleted...]
-      <c r="P52" s="19" t="s">
+      <c r="N52" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="O52" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="P52" s="17" t="s">
         <v>5</v>
       </c>
       <c r="Q52" s="7" t="s">
         <v>5</v>
       </c>
       <c r="R52" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S52" s="7" t="s">
         <v>5</v>
       </c>
       <c r="T52" s="7">
         <v>93.9</v>
       </c>
       <c r="U52" s="7">
         <v>80.3</v>
       </c>
       <c r="V52" s="8">
         <v>67.3</v>
       </c>
       <c r="W52" s="6">
         <v>76.3</v>
       </c>
       <c r="X52" s="7">
         <v>85.6</v>
@@ -13226,57 +13293,57 @@
       </c>
       <c r="F53" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G53" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H53" s="7">
         <v>102.3</v>
       </c>
       <c r="I53" s="7">
         <v>101.6</v>
       </c>
       <c r="J53" s="7">
         <v>109.1</v>
       </c>
       <c r="K53" s="7">
         <v>104.2</v>
       </c>
       <c r="L53" s="7">
         <v>102.5</v>
       </c>
       <c r="M53" s="7">
         <v>96.6</v>
       </c>
-      <c r="N53" s="19" t="s">
-[...5 lines deleted...]
-      <c r="P53" s="19" t="s">
+      <c r="N53" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="O53" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="P53" s="17" t="s">
         <v>5</v>
       </c>
       <c r="Q53" s="7" t="s">
         <v>5</v>
       </c>
       <c r="R53" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S53" s="7" t="s">
         <v>5</v>
       </c>
       <c r="T53" s="7">
         <v>99</v>
       </c>
       <c r="U53" s="7">
         <v>97.6</v>
       </c>
       <c r="V53" s="8">
         <v>92.9</v>
       </c>
       <c r="W53" s="6">
         <v>87.5</v>
       </c>
       <c r="X53" s="7">
         <v>88</v>
@@ -13303,57 +13370,57 @@
       </c>
       <c r="F54" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G54" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H54" s="7">
         <v>100</v>
       </c>
       <c r="I54" s="7">
         <v>109.6</v>
       </c>
       <c r="J54" s="7">
         <v>101.7</v>
       </c>
       <c r="K54" s="7">
         <v>99.7</v>
       </c>
       <c r="L54" s="7">
         <v>104.2</v>
       </c>
       <c r="M54" s="7">
         <v>105.8</v>
       </c>
-      <c r="N54" s="19" t="s">
-[...5 lines deleted...]
-      <c r="P54" s="19" t="s">
+      <c r="N54" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="O54" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="P54" s="17" t="s">
         <v>5</v>
       </c>
       <c r="Q54" s="7" t="s">
         <v>5</v>
       </c>
       <c r="R54" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S54" s="7" t="s">
         <v>5</v>
       </c>
       <c r="T54" s="7">
         <v>100.1</v>
       </c>
       <c r="U54" s="7">
         <v>88.2</v>
       </c>
       <c r="V54" s="8">
         <v>71.7</v>
       </c>
       <c r="W54" s="6">
         <v>84</v>
       </c>
       <c r="X54" s="7">
         <v>88.7</v>
@@ -13380,57 +13447,57 @@
       </c>
       <c r="F55" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G55" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H55" s="7">
         <v>100.8</v>
       </c>
       <c r="I55" s="7">
         <v>100.7</v>
       </c>
       <c r="J55" s="7">
         <v>109.9</v>
       </c>
       <c r="K55" s="7">
         <v>107.1</v>
       </c>
       <c r="L55" s="7">
         <v>105.7</v>
       </c>
       <c r="M55" s="7">
         <v>105.7</v>
       </c>
-      <c r="N55" s="19" t="s">
-[...5 lines deleted...]
-      <c r="P55" s="19" t="s">
+      <c r="N55" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="O55" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="P55" s="17" t="s">
         <v>5</v>
       </c>
       <c r="Q55" s="7" t="s">
         <v>5</v>
       </c>
       <c r="R55" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S55" s="7" t="s">
         <v>5</v>
       </c>
       <c r="T55" s="7">
         <v>101.4</v>
       </c>
       <c r="U55" s="7">
         <v>104.5</v>
       </c>
       <c r="V55" s="8">
         <v>103.8</v>
       </c>
       <c r="W55" s="6">
         <v>105.9</v>
       </c>
       <c r="X55" s="7">
         <v>105.1</v>
@@ -13457,57 +13524,57 @@
       </c>
       <c r="F56" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G56" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H56" s="7">
         <v>99.8</v>
       </c>
       <c r="I56" s="7">
         <v>103.2</v>
       </c>
       <c r="J56" s="7">
         <v>106.2</v>
       </c>
       <c r="K56" s="7">
         <v>106.1</v>
       </c>
       <c r="L56" s="7">
         <v>114.6</v>
       </c>
       <c r="M56" s="7">
         <v>114.6</v>
       </c>
-      <c r="N56" s="19" t="s">
-[...5 lines deleted...]
-      <c r="P56" s="19" t="s">
+      <c r="N56" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="O56" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="P56" s="17" t="s">
         <v>5</v>
       </c>
       <c r="Q56" s="7" t="s">
         <v>5</v>
       </c>
       <c r="R56" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S56" s="7" t="s">
         <v>5</v>
       </c>
       <c r="T56" s="7">
         <v>99.6</v>
       </c>
       <c r="U56" s="7">
         <v>96.2</v>
       </c>
       <c r="V56" s="8">
         <v>59.3</v>
       </c>
       <c r="W56" s="6">
         <v>74.599999999999994</v>
       </c>
       <c r="X56" s="7">
         <v>96.4</v>
@@ -13534,57 +13601,57 @@
       </c>
       <c r="F57" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G57" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H57" s="7">
         <v>100.7</v>
       </c>
       <c r="I57" s="7">
         <v>106.2</v>
       </c>
       <c r="J57" s="7">
         <v>93.1</v>
       </c>
       <c r="K57" s="7">
         <v>104.9</v>
       </c>
       <c r="L57" s="7">
         <v>90.6</v>
       </c>
       <c r="M57" s="7">
         <v>114.1</v>
       </c>
-      <c r="N57" s="19" t="s">
-[...5 lines deleted...]
-      <c r="P57" s="19" t="s">
+      <c r="N57" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="O57" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="P57" s="17" t="s">
         <v>5</v>
       </c>
       <c r="Q57" s="7" t="s">
         <v>5</v>
       </c>
       <c r="R57" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S57" s="7" t="s">
         <v>5</v>
       </c>
       <c r="T57" s="7">
         <v>98.1</v>
       </c>
       <c r="U57" s="7">
         <v>101.9</v>
       </c>
       <c r="V57" s="8">
         <v>67.8</v>
       </c>
       <c r="W57" s="6">
         <v>59.7</v>
       </c>
       <c r="X57" s="7">
         <v>67.3</v>
@@ -13611,57 +13678,57 @@
       </c>
       <c r="F58" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G58" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H58" s="7">
         <v>99.5</v>
       </c>
       <c r="I58" s="7">
         <v>99.7</v>
       </c>
       <c r="J58" s="7">
         <v>95.3</v>
       </c>
       <c r="K58" s="7">
         <v>95.4</v>
       </c>
       <c r="L58" s="7">
         <v>95.3</v>
       </c>
       <c r="M58" s="7">
         <v>99</v>
       </c>
-      <c r="N58" s="19" t="s">
-[...5 lines deleted...]
-      <c r="P58" s="19" t="s">
+      <c r="N58" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="O58" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="P58" s="17" t="s">
         <v>5</v>
       </c>
       <c r="Q58" s="7" t="s">
         <v>5</v>
       </c>
       <c r="R58" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S58" s="7" t="s">
         <v>5</v>
       </c>
       <c r="T58" s="7">
         <v>99.6</v>
       </c>
       <c r="U58" s="7">
         <v>99.8</v>
       </c>
       <c r="V58" s="8">
         <v>96.8</v>
       </c>
       <c r="W58" s="6">
         <v>94.4</v>
       </c>
       <c r="X58" s="7">
         <v>94.2</v>
@@ -13688,57 +13755,57 @@
       </c>
       <c r="F59" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G59" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H59" s="7">
         <v>99.1</v>
       </c>
       <c r="I59" s="7">
         <v>108.8</v>
       </c>
       <c r="J59" s="7">
         <v>115.8</v>
       </c>
       <c r="K59" s="7">
         <v>102.1</v>
       </c>
       <c r="L59" s="7">
         <v>87.1</v>
       </c>
       <c r="M59" s="7">
         <v>83.8</v>
       </c>
-      <c r="N59" s="19">
+      <c r="N59" s="17">
         <v>100</v>
       </c>
-      <c r="O59" s="19">
+      <c r="O59" s="17">
         <v>100</v>
       </c>
-      <c r="P59" s="19">
+      <c r="P59" s="17">
         <v>100</v>
       </c>
       <c r="Q59" s="7">
         <v>100</v>
       </c>
       <c r="R59" s="7">
         <v>100</v>
       </c>
       <c r="S59" s="7">
         <v>100</v>
       </c>
       <c r="T59" s="7">
         <v>99.2</v>
       </c>
       <c r="U59" s="7">
         <v>75.900000000000006</v>
       </c>
       <c r="V59" s="8">
         <v>48.6</v>
       </c>
       <c r="W59" s="6">
         <v>68.400000000000006</v>
       </c>
       <c r="X59" s="7">
         <v>93.8</v>
@@ -13765,257 +13832,257 @@
       </c>
       <c r="F60" s="7" t="s">
         <v>5</v>
       </c>
       <c r="G60" s="7" t="s">
         <v>5</v>
       </c>
       <c r="H60" s="7">
         <v>102.6</v>
       </c>
       <c r="I60" s="7">
         <v>104</v>
       </c>
       <c r="J60" s="7">
         <v>113.9</v>
       </c>
       <c r="K60" s="7">
         <v>105.1</v>
       </c>
       <c r="L60" s="7">
         <v>88.8</v>
       </c>
       <c r="M60" s="7">
         <v>101.4</v>
       </c>
-      <c r="N60" s="19" t="s">
-[...5 lines deleted...]
-      <c r="P60" s="19" t="s">
+      <c r="N60" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="O60" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="P60" s="17" t="s">
         <v>5</v>
       </c>
       <c r="Q60" s="7" t="s">
         <v>5</v>
       </c>
       <c r="R60" s="7" t="s">
         <v>5</v>
       </c>
       <c r="S60" s="7" t="s">
         <v>5</v>
       </c>
       <c r="T60" s="7">
         <v>92.3</v>
       </c>
       <c r="U60" s="7">
         <v>102</v>
       </c>
       <c r="V60" s="8">
         <v>67.400000000000006</v>
       </c>
       <c r="W60" s="6">
         <v>79.900000000000006</v>
       </c>
       <c r="X60" s="7">
         <v>82.3</v>
       </c>
       <c r="Y60" s="2">
         <v>89.2</v>
       </c>
     </row>
     <row r="61" spans="1:25">
       <c r="A61" s="15"/>
-      <c r="B61" s="20"/>
-[...22 lines deleted...]
-      <c r="Y61" s="24"/>
+      <c r="B61" s="18"/>
+      <c r="C61" s="18"/>
+      <c r="D61" s="18"/>
+      <c r="E61" s="18"/>
+      <c r="F61" s="18"/>
+      <c r="G61" s="18"/>
+      <c r="H61" s="18"/>
+      <c r="I61" s="18"/>
+      <c r="J61" s="18"/>
+      <c r="K61" s="18"/>
+      <c r="L61" s="18"/>
+      <c r="M61" s="18"/>
+      <c r="N61" s="19"/>
+      <c r="O61" s="19"/>
+      <c r="P61" s="19"/>
+      <c r="Q61" s="18"/>
+      <c r="R61" s="18"/>
+      <c r="S61" s="18"/>
+      <c r="T61" s="18"/>
+      <c r="U61" s="18"/>
+      <c r="V61" s="20"/>
+      <c r="W61" s="21"/>
+      <c r="X61" s="18"/>
+      <c r="Y61" s="22"/>
     </row>
     <row r="62" spans="1:25">
-      <c r="A62" s="16"/>
-[...19 lines deleted...]
-      <c r="U62" s="16"/>
+      <c r="A62" s="15"/>
+      <c r="B62" s="15"/>
+      <c r="C62" s="15"/>
+      <c r="D62" s="15"/>
+      <c r="E62" s="15"/>
+      <c r="F62" s="15"/>
+      <c r="G62" s="15"/>
+      <c r="H62" s="15"/>
+      <c r="I62" s="15"/>
+      <c r="J62" s="15"/>
+      <c r="K62" s="15"/>
+      <c r="L62" s="15"/>
+      <c r="M62" s="15"/>
+      <c r="N62" s="15"/>
+      <c r="O62" s="15"/>
+      <c r="P62" s="15"/>
+      <c r="Q62" s="15"/>
+      <c r="R62" s="15"/>
+      <c r="S62" s="15"/>
+      <c r="T62" s="15"/>
+      <c r="U62" s="15"/>
     </row>
     <row r="63" spans="1:25" ht="21" customHeight="1">
-      <c r="A63" s="62" t="s">
+      <c r="A63" s="51" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="62"/>
-[...18 lines deleted...]
-      <c r="U63" s="16"/>
+      <c r="B63" s="51"/>
+      <c r="C63" s="51"/>
+      <c r="D63" s="51"/>
+      <c r="E63" s="51"/>
+      <c r="F63" s="51"/>
+      <c r="G63" s="51"/>
+      <c r="H63" s="51"/>
+      <c r="I63" s="51"/>
+      <c r="J63" s="51"/>
+      <c r="K63" s="51"/>
+      <c r="L63" s="51"/>
+      <c r="M63" s="51"/>
+      <c r="N63" s="15"/>
+      <c r="O63" s="15"/>
+      <c r="P63" s="15"/>
+      <c r="Q63" s="15"/>
+      <c r="R63" s="15"/>
+      <c r="S63" s="15"/>
+      <c r="T63" s="15"/>
+      <c r="U63" s="15"/>
     </row>
     <row r="64" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A64" s="16"/>
-[...8 lines deleted...]
-      <c r="J64" s="63" t="s">
+      <c r="A64" s="15"/>
+      <c r="B64" s="15"/>
+      <c r="C64" s="15"/>
+      <c r="D64" s="15"/>
+      <c r="E64" s="15"/>
+      <c r="F64" s="15"/>
+      <c r="G64" s="15"/>
+      <c r="H64" s="15"/>
+      <c r="I64" s="15"/>
+      <c r="J64" s="59" t="s">
         <v>19</v>
       </c>
-      <c r="K64" s="63"/>
-[...11 lines deleted...]
-      <c r="W64" s="63"/>
+      <c r="K64" s="59"/>
+      <c r="L64" s="59"/>
+      <c r="M64" s="59"/>
+      <c r="N64" s="59"/>
+      <c r="O64" s="59"/>
+      <c r="P64" s="59"/>
+      <c r="Q64" s="59"/>
+      <c r="R64" s="59"/>
+      <c r="S64" s="59"/>
+      <c r="T64" s="59"/>
+      <c r="U64" s="59"/>
+      <c r="V64" s="59"/>
+      <c r="W64" s="59"/>
       <c r="Y64" s="9"/>
     </row>
     <row r="65" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A65" s="60"/>
-      <c r="B65" s="64" t="s">
+      <c r="A65" s="48"/>
+      <c r="B65" s="56" t="s">
         <v>4</v>
       </c>
-      <c r="C65" s="65"/>
-[...10 lines deleted...]
-      <c r="N65" s="52" t="s">
+      <c r="C65" s="57"/>
+      <c r="D65" s="57"/>
+      <c r="E65" s="57"/>
+      <c r="F65" s="57"/>
+      <c r="G65" s="57"/>
+      <c r="H65" s="57"/>
+      <c r="I65" s="57"/>
+      <c r="J65" s="57"/>
+      <c r="K65" s="57"/>
+      <c r="L65" s="57"/>
+      <c r="M65" s="58"/>
+      <c r="N65" s="45" t="s">
         <v>31</v>
       </c>
-      <c r="O65" s="53"/>
-[...9 lines deleted...]
-      <c r="Y65" s="54"/>
+      <c r="O65" s="46"/>
+      <c r="P65" s="46"/>
+      <c r="Q65" s="46"/>
+      <c r="R65" s="46"/>
+      <c r="S65" s="46"/>
+      <c r="T65" s="46"/>
+      <c r="U65" s="46"/>
+      <c r="V65" s="46"/>
+      <c r="W65" s="46"/>
+      <c r="X65" s="46"/>
+      <c r="Y65" s="47"/>
     </row>
     <row r="66" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A66" s="61"/>
-      <c r="B66" s="17" t="s">
+      <c r="A66" s="49"/>
+      <c r="B66" s="16" t="s">
         <v>1</v>
       </c>
-      <c r="C66" s="17" t="s">
+      <c r="C66" s="16" t="s">
         <v>20</v>
       </c>
-      <c r="D66" s="17" t="s">
+      <c r="D66" s="16" t="s">
         <v>21</v>
       </c>
-      <c r="E66" s="17" t="s">
+      <c r="E66" s="16" t="s">
         <v>22</v>
       </c>
-      <c r="F66" s="17" t="s">
+      <c r="F66" s="16" t="s">
         <v>23</v>
       </c>
-      <c r="G66" s="17" t="s">
+      <c r="G66" s="16" t="s">
         <v>24</v>
       </c>
-      <c r="H66" s="17" t="s">
+      <c r="H66" s="16" t="s">
         <v>25</v>
       </c>
-      <c r="I66" s="17" t="s">
+      <c r="I66" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="J66" s="17" t="s">
+      <c r="J66" s="16" t="s">
         <v>27</v>
       </c>
-      <c r="K66" s="17" t="s">
+      <c r="K66" s="16" t="s">
         <v>28</v>
       </c>
-      <c r="L66" s="17" t="s">
+      <c r="L66" s="16" t="s">
         <v>29</v>
       </c>
-      <c r="M66" s="17" t="s">
+      <c r="M66" s="16" t="s">
         <v>30</v>
       </c>
       <c r="N66" s="10" t="s">
         <v>1</v>
       </c>
       <c r="O66" s="10" t="s">
         <v>20</v>
       </c>
       <c r="P66" s="10" t="s">
         <v>21</v>
       </c>
       <c r="Q66" s="10" t="s">
         <v>22</v>
       </c>
       <c r="R66" s="10" t="s">
         <v>23</v>
       </c>
       <c r="S66" s="10" t="s">
         <v>24</v>
       </c>
       <c r="T66" s="10" t="s">
         <v>25</v>
       </c>
       <c r="U66" s="10" t="s">
         <v>26</v>
@@ -14936,6760 +15003,6760 @@
         <v>105.9</v>
       </c>
       <c r="S78" s="6">
         <v>104.8</v>
       </c>
       <c r="T78" s="7">
         <v>104.6</v>
       </c>
       <c r="U78" s="7">
         <v>104.6</v>
       </c>
       <c r="V78" s="7">
         <v>104.5</v>
       </c>
       <c r="W78" s="6">
         <v>104.6</v>
       </c>
       <c r="X78" s="7">
         <v>104.3</v>
       </c>
       <c r="Y78" s="2">
         <v>104.1</v>
       </c>
     </row>
     <row r="79" spans="1:25">
-      <c r="A79" s="16"/>
-[...19 lines deleted...]
-      <c r="U79" s="16"/>
+      <c r="A79" s="15"/>
+      <c r="B79" s="15"/>
+      <c r="C79" s="15"/>
+      <c r="D79" s="15"/>
+      <c r="E79" s="15"/>
+      <c r="F79" s="15"/>
+      <c r="G79" s="15"/>
+      <c r="H79" s="15"/>
+      <c r="I79" s="15"/>
+      <c r="J79" s="15"/>
+      <c r="K79" s="15"/>
+      <c r="L79" s="15"/>
+      <c r="M79" s="15"/>
+      <c r="N79" s="15"/>
+      <c r="O79" s="15"/>
+      <c r="P79" s="15"/>
+      <c r="Q79" s="15"/>
+      <c r="R79" s="15"/>
+      <c r="S79" s="15"/>
+      <c r="T79" s="15"/>
+      <c r="U79" s="15"/>
     </row>
     <row r="80" spans="1:25">
-      <c r="A80" s="16"/>
-[...19 lines deleted...]
-      <c r="U80" s="16"/>
+      <c r="A80" s="15"/>
+      <c r="B80" s="15"/>
+      <c r="C80" s="15"/>
+      <c r="D80" s="15"/>
+      <c r="E80" s="15"/>
+      <c r="F80" s="15"/>
+      <c r="G80" s="15"/>
+      <c r="H80" s="15"/>
+      <c r="I80" s="15"/>
+      <c r="J80" s="15"/>
+      <c r="K80" s="15"/>
+      <c r="L80" s="15"/>
+      <c r="M80" s="15"/>
+      <c r="N80" s="15"/>
+      <c r="O80" s="15"/>
+      <c r="P80" s="15"/>
+      <c r="Q80" s="15"/>
+      <c r="R80" s="15"/>
+      <c r="S80" s="15"/>
+      <c r="T80" s="15"/>
+      <c r="U80" s="15"/>
     </row>
     <row r="81" spans="1:21">
-      <c r="A81" s="16"/>
-[...19 lines deleted...]
-      <c r="U81" s="16"/>
+      <c r="A81" s="15"/>
+      <c r="B81" s="15"/>
+      <c r="C81" s="15"/>
+      <c r="D81" s="15"/>
+      <c r="E81" s="15"/>
+      <c r="F81" s="15"/>
+      <c r="G81" s="15"/>
+      <c r="H81" s="15"/>
+      <c r="I81" s="15"/>
+      <c r="J81" s="15"/>
+      <c r="K81" s="15"/>
+      <c r="L81" s="15"/>
+      <c r="M81" s="15"/>
+      <c r="N81" s="15"/>
+      <c r="O81" s="15"/>
+      <c r="P81" s="15"/>
+      <c r="Q81" s="15"/>
+      <c r="R81" s="15"/>
+      <c r="S81" s="15"/>
+      <c r="T81" s="15"/>
+      <c r="U81" s="15"/>
     </row>
     <row r="82" spans="1:21">
-      <c r="A82" s="16"/>
-[...19 lines deleted...]
-      <c r="U82" s="16"/>
+      <c r="A82" s="15"/>
+      <c r="B82" s="15"/>
+      <c r="C82" s="15"/>
+      <c r="D82" s="15"/>
+      <c r="E82" s="15"/>
+      <c r="F82" s="15"/>
+      <c r="G82" s="15"/>
+      <c r="H82" s="15"/>
+      <c r="I82" s="15"/>
+      <c r="J82" s="15"/>
+      <c r="K82" s="15"/>
+      <c r="L82" s="15"/>
+      <c r="M82" s="15"/>
+      <c r="N82" s="15"/>
+      <c r="O82" s="15"/>
+      <c r="P82" s="15"/>
+      <c r="Q82" s="15"/>
+      <c r="R82" s="15"/>
+      <c r="S82" s="15"/>
+      <c r="T82" s="15"/>
+      <c r="U82" s="15"/>
     </row>
     <row r="83" spans="1:21">
-      <c r="A83" s="16"/>
-[...19 lines deleted...]
-      <c r="U83" s="16"/>
+      <c r="A83" s="15"/>
+      <c r="B83" s="15"/>
+      <c r="C83" s="15"/>
+      <c r="D83" s="15"/>
+      <c r="E83" s="15"/>
+      <c r="F83" s="15"/>
+      <c r="G83" s="15"/>
+      <c r="H83" s="15"/>
+      <c r="I83" s="15"/>
+      <c r="J83" s="15"/>
+      <c r="K83" s="15"/>
+      <c r="L83" s="15"/>
+      <c r="M83" s="15"/>
+      <c r="N83" s="15"/>
+      <c r="O83" s="15"/>
+      <c r="P83" s="15"/>
+      <c r="Q83" s="15"/>
+      <c r="R83" s="15"/>
+      <c r="S83" s="15"/>
+      <c r="T83" s="15"/>
+      <c r="U83" s="15"/>
     </row>
     <row r="84" spans="1:21">
-      <c r="A84" s="16"/>
-[...19 lines deleted...]
-      <c r="U84" s="16"/>
+      <c r="A84" s="15"/>
+      <c r="B84" s="15"/>
+      <c r="C84" s="15"/>
+      <c r="D84" s="15"/>
+      <c r="E84" s="15"/>
+      <c r="F84" s="15"/>
+      <c r="G84" s="15"/>
+      <c r="H84" s="15"/>
+      <c r="I84" s="15"/>
+      <c r="J84" s="15"/>
+      <c r="K84" s="15"/>
+      <c r="L84" s="15"/>
+      <c r="M84" s="15"/>
+      <c r="N84" s="15"/>
+      <c r="O84" s="15"/>
+      <c r="P84" s="15"/>
+      <c r="Q84" s="15"/>
+      <c r="R84" s="15"/>
+      <c r="S84" s="15"/>
+      <c r="T84" s="15"/>
+      <c r="U84" s="15"/>
     </row>
     <row r="85" spans="1:21">
-      <c r="A85" s="16"/>
-[...19 lines deleted...]
-      <c r="U85" s="16"/>
+      <c r="A85" s="15"/>
+      <c r="B85" s="15"/>
+      <c r="C85" s="15"/>
+      <c r="D85" s="15"/>
+      <c r="E85" s="15"/>
+      <c r="F85" s="15"/>
+      <c r="G85" s="15"/>
+      <c r="H85" s="15"/>
+      <c r="I85" s="15"/>
+      <c r="J85" s="15"/>
+      <c r="K85" s="15"/>
+      <c r="L85" s="15"/>
+      <c r="M85" s="15"/>
+      <c r="N85" s="15"/>
+      <c r="O85" s="15"/>
+      <c r="P85" s="15"/>
+      <c r="Q85" s="15"/>
+      <c r="R85" s="15"/>
+      <c r="S85" s="15"/>
+      <c r="T85" s="15"/>
+      <c r="U85" s="15"/>
     </row>
     <row r="86" spans="1:21">
-      <c r="A86" s="16"/>
-[...19 lines deleted...]
-      <c r="U86" s="16"/>
+      <c r="A86" s="15"/>
+      <c r="B86" s="15"/>
+      <c r="C86" s="15"/>
+      <c r="D86" s="15"/>
+      <c r="E86" s="15"/>
+      <c r="F86" s="15"/>
+      <c r="G86" s="15"/>
+      <c r="H86" s="15"/>
+      <c r="I86" s="15"/>
+      <c r="J86" s="15"/>
+      <c r="K86" s="15"/>
+      <c r="L86" s="15"/>
+      <c r="M86" s="15"/>
+      <c r="N86" s="15"/>
+      <c r="O86" s="15"/>
+      <c r="P86" s="15"/>
+      <c r="Q86" s="15"/>
+      <c r="R86" s="15"/>
+      <c r="S86" s="15"/>
+      <c r="T86" s="15"/>
+      <c r="U86" s="15"/>
     </row>
     <row r="87" spans="1:21">
-      <c r="A87" s="16"/>
-[...19 lines deleted...]
-      <c r="U87" s="16"/>
+      <c r="A87" s="15"/>
+      <c r="B87" s="15"/>
+      <c r="C87" s="15"/>
+      <c r="D87" s="15"/>
+      <c r="E87" s="15"/>
+      <c r="F87" s="15"/>
+      <c r="G87" s="15"/>
+      <c r="H87" s="15"/>
+      <c r="I87" s="15"/>
+      <c r="J87" s="15"/>
+      <c r="K87" s="15"/>
+      <c r="L87" s="15"/>
+      <c r="M87" s="15"/>
+      <c r="N87" s="15"/>
+      <c r="O87" s="15"/>
+      <c r="P87" s="15"/>
+      <c r="Q87" s="15"/>
+      <c r="R87" s="15"/>
+      <c r="S87" s="15"/>
+      <c r="T87" s="15"/>
+      <c r="U87" s="15"/>
     </row>
     <row r="88" spans="1:21">
-      <c r="A88" s="16"/>
-[...19 lines deleted...]
-      <c r="U88" s="16"/>
+      <c r="A88" s="15"/>
+      <c r="B88" s="15"/>
+      <c r="C88" s="15"/>
+      <c r="D88" s="15"/>
+      <c r="E88" s="15"/>
+      <c r="F88" s="15"/>
+      <c r="G88" s="15"/>
+      <c r="H88" s="15"/>
+      <c r="I88" s="15"/>
+      <c r="J88" s="15"/>
+      <c r="K88" s="15"/>
+      <c r="L88" s="15"/>
+      <c r="M88" s="15"/>
+      <c r="N88" s="15"/>
+      <c r="O88" s="15"/>
+      <c r="P88" s="15"/>
+      <c r="Q88" s="15"/>
+      <c r="R88" s="15"/>
+      <c r="S88" s="15"/>
+      <c r="T88" s="15"/>
+      <c r="U88" s="15"/>
     </row>
     <row r="89" spans="1:21">
-      <c r="A89" s="16"/>
-[...19 lines deleted...]
-      <c r="U89" s="16"/>
+      <c r="A89" s="15"/>
+      <c r="B89" s="15"/>
+      <c r="C89" s="15"/>
+      <c r="D89" s="15"/>
+      <c r="E89" s="15"/>
+      <c r="F89" s="15"/>
+      <c r="G89" s="15"/>
+      <c r="H89" s="15"/>
+      <c r="I89" s="15"/>
+      <c r="J89" s="15"/>
+      <c r="K89" s="15"/>
+      <c r="L89" s="15"/>
+      <c r="M89" s="15"/>
+      <c r="N89" s="15"/>
+      <c r="O89" s="15"/>
+      <c r="P89" s="15"/>
+      <c r="Q89" s="15"/>
+      <c r="R89" s="15"/>
+      <c r="S89" s="15"/>
+      <c r="T89" s="15"/>
+      <c r="U89" s="15"/>
     </row>
     <row r="90" spans="1:21">
-      <c r="A90" s="16"/>
-[...19 lines deleted...]
-      <c r="U90" s="16"/>
+      <c r="A90" s="15"/>
+      <c r="B90" s="15"/>
+      <c r="C90" s="15"/>
+      <c r="D90" s="15"/>
+      <c r="E90" s="15"/>
+      <c r="F90" s="15"/>
+      <c r="G90" s="15"/>
+      <c r="H90" s="15"/>
+      <c r="I90" s="15"/>
+      <c r="J90" s="15"/>
+      <c r="K90" s="15"/>
+      <c r="L90" s="15"/>
+      <c r="M90" s="15"/>
+      <c r="N90" s="15"/>
+      <c r="O90" s="15"/>
+      <c r="P90" s="15"/>
+      <c r="Q90" s="15"/>
+      <c r="R90" s="15"/>
+      <c r="S90" s="15"/>
+      <c r="T90" s="15"/>
+      <c r="U90" s="15"/>
     </row>
     <row r="91" spans="1:21">
-      <c r="A91" s="16"/>
-[...19 lines deleted...]
-      <c r="U91" s="16"/>
+      <c r="A91" s="15"/>
+      <c r="B91" s="15"/>
+      <c r="C91" s="15"/>
+      <c r="D91" s="15"/>
+      <c r="E91" s="15"/>
+      <c r="F91" s="15"/>
+      <c r="G91" s="15"/>
+      <c r="H91" s="15"/>
+      <c r="I91" s="15"/>
+      <c r="J91" s="15"/>
+      <c r="K91" s="15"/>
+      <c r="L91" s="15"/>
+      <c r="M91" s="15"/>
+      <c r="N91" s="15"/>
+      <c r="O91" s="15"/>
+      <c r="P91" s="15"/>
+      <c r="Q91" s="15"/>
+      <c r="R91" s="15"/>
+      <c r="S91" s="15"/>
+      <c r="T91" s="15"/>
+      <c r="U91" s="15"/>
     </row>
     <row r="92" spans="1:21">
-      <c r="A92" s="16"/>
-[...19 lines deleted...]
-      <c r="U92" s="16"/>
+      <c r="A92" s="15"/>
+      <c r="B92" s="15"/>
+      <c r="C92" s="15"/>
+      <c r="D92" s="15"/>
+      <c r="E92" s="15"/>
+      <c r="F92" s="15"/>
+      <c r="G92" s="15"/>
+      <c r="H92" s="15"/>
+      <c r="I92" s="15"/>
+      <c r="J92" s="15"/>
+      <c r="K92" s="15"/>
+      <c r="L92" s="15"/>
+      <c r="M92" s="15"/>
+      <c r="N92" s="15"/>
+      <c r="O92" s="15"/>
+      <c r="P92" s="15"/>
+      <c r="Q92" s="15"/>
+      <c r="R92" s="15"/>
+      <c r="S92" s="15"/>
+      <c r="T92" s="15"/>
+      <c r="U92" s="15"/>
     </row>
     <row r="93" spans="1:21">
-      <c r="A93" s="16"/>
-[...19 lines deleted...]
-      <c r="U93" s="16"/>
+      <c r="A93" s="15"/>
+      <c r="B93" s="15"/>
+      <c r="C93" s="15"/>
+      <c r="D93" s="15"/>
+      <c r="E93" s="15"/>
+      <c r="F93" s="15"/>
+      <c r="G93" s="15"/>
+      <c r="H93" s="15"/>
+      <c r="I93" s="15"/>
+      <c r="J93" s="15"/>
+      <c r="K93" s="15"/>
+      <c r="L93" s="15"/>
+      <c r="M93" s="15"/>
+      <c r="N93" s="15"/>
+      <c r="O93" s="15"/>
+      <c r="P93" s="15"/>
+      <c r="Q93" s="15"/>
+      <c r="R93" s="15"/>
+      <c r="S93" s="15"/>
+      <c r="T93" s="15"/>
+      <c r="U93" s="15"/>
     </row>
     <row r="94" spans="1:21">
-      <c r="A94" s="16"/>
-[...19 lines deleted...]
-      <c r="U94" s="16"/>
+      <c r="A94" s="15"/>
+      <c r="B94" s="15"/>
+      <c r="C94" s="15"/>
+      <c r="D94" s="15"/>
+      <c r="E94" s="15"/>
+      <c r="F94" s="15"/>
+      <c r="G94" s="15"/>
+      <c r="H94" s="15"/>
+      <c r="I94" s="15"/>
+      <c r="J94" s="15"/>
+      <c r="K94" s="15"/>
+      <c r="L94" s="15"/>
+      <c r="M94" s="15"/>
+      <c r="N94" s="15"/>
+      <c r="O94" s="15"/>
+      <c r="P94" s="15"/>
+      <c r="Q94" s="15"/>
+      <c r="R94" s="15"/>
+      <c r="S94" s="15"/>
+      <c r="T94" s="15"/>
+      <c r="U94" s="15"/>
     </row>
     <row r="95" spans="1:21">
-      <c r="A95" s="16"/>
-[...19 lines deleted...]
-      <c r="U95" s="16"/>
+      <c r="A95" s="15"/>
+      <c r="B95" s="15"/>
+      <c r="C95" s="15"/>
+      <c r="D95" s="15"/>
+      <c r="E95" s="15"/>
+      <c r="F95" s="15"/>
+      <c r="G95" s="15"/>
+      <c r="H95" s="15"/>
+      <c r="I95" s="15"/>
+      <c r="J95" s="15"/>
+      <c r="K95" s="15"/>
+      <c r="L95" s="15"/>
+      <c r="M95" s="15"/>
+      <c r="N95" s="15"/>
+      <c r="O95" s="15"/>
+      <c r="P95" s="15"/>
+      <c r="Q95" s="15"/>
+      <c r="R95" s="15"/>
+      <c r="S95" s="15"/>
+      <c r="T95" s="15"/>
+      <c r="U95" s="15"/>
     </row>
     <row r="96" spans="1:21">
-      <c r="A96" s="16"/>
-[...19 lines deleted...]
-      <c r="U96" s="16"/>
+      <c r="A96" s="15"/>
+      <c r="B96" s="15"/>
+      <c r="C96" s="15"/>
+      <c r="D96" s="15"/>
+      <c r="E96" s="15"/>
+      <c r="F96" s="15"/>
+      <c r="G96" s="15"/>
+      <c r="H96" s="15"/>
+      <c r="I96" s="15"/>
+      <c r="J96" s="15"/>
+      <c r="K96" s="15"/>
+      <c r="L96" s="15"/>
+      <c r="M96" s="15"/>
+      <c r="N96" s="15"/>
+      <c r="O96" s="15"/>
+      <c r="P96" s="15"/>
+      <c r="Q96" s="15"/>
+      <c r="R96" s="15"/>
+      <c r="S96" s="15"/>
+      <c r="T96" s="15"/>
+      <c r="U96" s="15"/>
     </row>
     <row r="97" spans="1:21">
-      <c r="A97" s="16"/>
-[...19 lines deleted...]
-      <c r="U97" s="16"/>
+      <c r="A97" s="15"/>
+      <c r="B97" s="15"/>
+      <c r="C97" s="15"/>
+      <c r="D97" s="15"/>
+      <c r="E97" s="15"/>
+      <c r="F97" s="15"/>
+      <c r="G97" s="15"/>
+      <c r="H97" s="15"/>
+      <c r="I97" s="15"/>
+      <c r="J97" s="15"/>
+      <c r="K97" s="15"/>
+      <c r="L97" s="15"/>
+      <c r="M97" s="15"/>
+      <c r="N97" s="15"/>
+      <c r="O97" s="15"/>
+      <c r="P97" s="15"/>
+      <c r="Q97" s="15"/>
+      <c r="R97" s="15"/>
+      <c r="S97" s="15"/>
+      <c r="T97" s="15"/>
+      <c r="U97" s="15"/>
     </row>
     <row r="98" spans="1:21">
-      <c r="A98" s="16"/>
-[...19 lines deleted...]
-      <c r="U98" s="16"/>
+      <c r="A98" s="15"/>
+      <c r="B98" s="15"/>
+      <c r="C98" s="15"/>
+      <c r="D98" s="15"/>
+      <c r="E98" s="15"/>
+      <c r="F98" s="15"/>
+      <c r="G98" s="15"/>
+      <c r="H98" s="15"/>
+      <c r="I98" s="15"/>
+      <c r="J98" s="15"/>
+      <c r="K98" s="15"/>
+      <c r="L98" s="15"/>
+      <c r="M98" s="15"/>
+      <c r="N98" s="15"/>
+      <c r="O98" s="15"/>
+      <c r="P98" s="15"/>
+      <c r="Q98" s="15"/>
+      <c r="R98" s="15"/>
+      <c r="S98" s="15"/>
+      <c r="T98" s="15"/>
+      <c r="U98" s="15"/>
     </row>
     <row r="99" spans="1:21">
-      <c r="A99" s="16"/>
-[...19 lines deleted...]
-      <c r="U99" s="16"/>
+      <c r="A99" s="15"/>
+      <c r="B99" s="15"/>
+      <c r="C99" s="15"/>
+      <c r="D99" s="15"/>
+      <c r="E99" s="15"/>
+      <c r="F99" s="15"/>
+      <c r="G99" s="15"/>
+      <c r="H99" s="15"/>
+      <c r="I99" s="15"/>
+      <c r="J99" s="15"/>
+      <c r="K99" s="15"/>
+      <c r="L99" s="15"/>
+      <c r="M99" s="15"/>
+      <c r="N99" s="15"/>
+      <c r="O99" s="15"/>
+      <c r="P99" s="15"/>
+      <c r="Q99" s="15"/>
+      <c r="R99" s="15"/>
+      <c r="S99" s="15"/>
+      <c r="T99" s="15"/>
+      <c r="U99" s="15"/>
     </row>
     <row r="100" spans="1:21">
-      <c r="A100" s="16"/>
-[...19 lines deleted...]
-      <c r="U100" s="16"/>
+      <c r="A100" s="15"/>
+      <c r="B100" s="15"/>
+      <c r="C100" s="15"/>
+      <c r="D100" s="15"/>
+      <c r="E100" s="15"/>
+      <c r="F100" s="15"/>
+      <c r="G100" s="15"/>
+      <c r="H100" s="15"/>
+      <c r="I100" s="15"/>
+      <c r="J100" s="15"/>
+      <c r="K100" s="15"/>
+      <c r="L100" s="15"/>
+      <c r="M100" s="15"/>
+      <c r="N100" s="15"/>
+      <c r="O100" s="15"/>
+      <c r="P100" s="15"/>
+      <c r="Q100" s="15"/>
+      <c r="R100" s="15"/>
+      <c r="S100" s="15"/>
+      <c r="T100" s="15"/>
+      <c r="U100" s="15"/>
     </row>
     <row r="101" spans="1:21">
-      <c r="A101" s="16"/>
-[...19 lines deleted...]
-      <c r="U101" s="16"/>
+      <c r="A101" s="15"/>
+      <c r="B101" s="15"/>
+      <c r="C101" s="15"/>
+      <c r="D101" s="15"/>
+      <c r="E101" s="15"/>
+      <c r="F101" s="15"/>
+      <c r="G101" s="15"/>
+      <c r="H101" s="15"/>
+      <c r="I101" s="15"/>
+      <c r="J101" s="15"/>
+      <c r="K101" s="15"/>
+      <c r="L101" s="15"/>
+      <c r="M101" s="15"/>
+      <c r="N101" s="15"/>
+      <c r="O101" s="15"/>
+      <c r="P101" s="15"/>
+      <c r="Q101" s="15"/>
+      <c r="R101" s="15"/>
+      <c r="S101" s="15"/>
+      <c r="T101" s="15"/>
+      <c r="U101" s="15"/>
     </row>
     <row r="102" spans="1:21">
-      <c r="A102" s="16"/>
-[...19 lines deleted...]
-      <c r="U102" s="16"/>
+      <c r="A102" s="15"/>
+      <c r="B102" s="15"/>
+      <c r="C102" s="15"/>
+      <c r="D102" s="15"/>
+      <c r="E102" s="15"/>
+      <c r="F102" s="15"/>
+      <c r="G102" s="15"/>
+      <c r="H102" s="15"/>
+      <c r="I102" s="15"/>
+      <c r="J102" s="15"/>
+      <c r="K102" s="15"/>
+      <c r="L102" s="15"/>
+      <c r="M102" s="15"/>
+      <c r="N102" s="15"/>
+      <c r="O102" s="15"/>
+      <c r="P102" s="15"/>
+      <c r="Q102" s="15"/>
+      <c r="R102" s="15"/>
+      <c r="S102" s="15"/>
+      <c r="T102" s="15"/>
+      <c r="U102" s="15"/>
     </row>
     <row r="103" spans="1:21">
-      <c r="A103" s="16"/>
-[...19 lines deleted...]
-      <c r="U103" s="16"/>
+      <c r="A103" s="15"/>
+      <c r="B103" s="15"/>
+      <c r="C103" s="15"/>
+      <c r="D103" s="15"/>
+      <c r="E103" s="15"/>
+      <c r="F103" s="15"/>
+      <c r="G103" s="15"/>
+      <c r="H103" s="15"/>
+      <c r="I103" s="15"/>
+      <c r="J103" s="15"/>
+      <c r="K103" s="15"/>
+      <c r="L103" s="15"/>
+      <c r="M103" s="15"/>
+      <c r="N103" s="15"/>
+      <c r="O103" s="15"/>
+      <c r="P103" s="15"/>
+      <c r="Q103" s="15"/>
+      <c r="R103" s="15"/>
+      <c r="S103" s="15"/>
+      <c r="T103" s="15"/>
+      <c r="U103" s="15"/>
     </row>
     <row r="104" spans="1:21">
-      <c r="A104" s="16"/>
-[...19 lines deleted...]
-      <c r="U104" s="16"/>
+      <c r="A104" s="15"/>
+      <c r="B104" s="15"/>
+      <c r="C104" s="15"/>
+      <c r="D104" s="15"/>
+      <c r="E104" s="15"/>
+      <c r="F104" s="15"/>
+      <c r="G104" s="15"/>
+      <c r="H104" s="15"/>
+      <c r="I104" s="15"/>
+      <c r="J104" s="15"/>
+      <c r="K104" s="15"/>
+      <c r="L104" s="15"/>
+      <c r="M104" s="15"/>
+      <c r="N104" s="15"/>
+      <c r="O104" s="15"/>
+      <c r="P104" s="15"/>
+      <c r="Q104" s="15"/>
+      <c r="R104" s="15"/>
+      <c r="S104" s="15"/>
+      <c r="T104" s="15"/>
+      <c r="U104" s="15"/>
     </row>
     <row r="105" spans="1:21">
-      <c r="A105" s="16"/>
-[...19 lines deleted...]
-      <c r="U105" s="16"/>
+      <c r="A105" s="15"/>
+      <c r="B105" s="15"/>
+      <c r="C105" s="15"/>
+      <c r="D105" s="15"/>
+      <c r="E105" s="15"/>
+      <c r="F105" s="15"/>
+      <c r="G105" s="15"/>
+      <c r="H105" s="15"/>
+      <c r="I105" s="15"/>
+      <c r="J105" s="15"/>
+      <c r="K105" s="15"/>
+      <c r="L105" s="15"/>
+      <c r="M105" s="15"/>
+      <c r="N105" s="15"/>
+      <c r="O105" s="15"/>
+      <c r="P105" s="15"/>
+      <c r="Q105" s="15"/>
+      <c r="R105" s="15"/>
+      <c r="S105" s="15"/>
+      <c r="T105" s="15"/>
+      <c r="U105" s="15"/>
     </row>
     <row r="106" spans="1:21">
-      <c r="A106" s="16"/>
-[...19 lines deleted...]
-      <c r="U106" s="16"/>
+      <c r="A106" s="15"/>
+      <c r="B106" s="15"/>
+      <c r="C106" s="15"/>
+      <c r="D106" s="15"/>
+      <c r="E106" s="15"/>
+      <c r="F106" s="15"/>
+      <c r="G106" s="15"/>
+      <c r="H106" s="15"/>
+      <c r="I106" s="15"/>
+      <c r="J106" s="15"/>
+      <c r="K106" s="15"/>
+      <c r="L106" s="15"/>
+      <c r="M106" s="15"/>
+      <c r="N106" s="15"/>
+      <c r="O106" s="15"/>
+      <c r="P106" s="15"/>
+      <c r="Q106" s="15"/>
+      <c r="R106" s="15"/>
+      <c r="S106" s="15"/>
+      <c r="T106" s="15"/>
+      <c r="U106" s="15"/>
     </row>
     <row r="107" spans="1:21">
-      <c r="A107" s="16"/>
-[...19 lines deleted...]
-      <c r="U107" s="16"/>
+      <c r="A107" s="15"/>
+      <c r="B107" s="15"/>
+      <c r="C107" s="15"/>
+      <c r="D107" s="15"/>
+      <c r="E107" s="15"/>
+      <c r="F107" s="15"/>
+      <c r="G107" s="15"/>
+      <c r="H107" s="15"/>
+      <c r="I107" s="15"/>
+      <c r="J107" s="15"/>
+      <c r="K107" s="15"/>
+      <c r="L107" s="15"/>
+      <c r="M107" s="15"/>
+      <c r="N107" s="15"/>
+      <c r="O107" s="15"/>
+      <c r="P107" s="15"/>
+      <c r="Q107" s="15"/>
+      <c r="R107" s="15"/>
+      <c r="S107" s="15"/>
+      <c r="T107" s="15"/>
+      <c r="U107" s="15"/>
     </row>
     <row r="108" spans="1:21">
-      <c r="A108" s="16"/>
-[...19 lines deleted...]
-      <c r="U108" s="16"/>
+      <c r="A108" s="15"/>
+      <c r="B108" s="15"/>
+      <c r="C108" s="15"/>
+      <c r="D108" s="15"/>
+      <c r="E108" s="15"/>
+      <c r="F108" s="15"/>
+      <c r="G108" s="15"/>
+      <c r="H108" s="15"/>
+      <c r="I108" s="15"/>
+      <c r="J108" s="15"/>
+      <c r="K108" s="15"/>
+      <c r="L108" s="15"/>
+      <c r="M108" s="15"/>
+      <c r="N108" s="15"/>
+      <c r="O108" s="15"/>
+      <c r="P108" s="15"/>
+      <c r="Q108" s="15"/>
+      <c r="R108" s="15"/>
+      <c r="S108" s="15"/>
+      <c r="T108" s="15"/>
+      <c r="U108" s="15"/>
     </row>
     <row r="109" spans="1:21">
-      <c r="A109" s="16"/>
-[...19 lines deleted...]
-      <c r="U109" s="16"/>
+      <c r="A109" s="15"/>
+      <c r="B109" s="15"/>
+      <c r="C109" s="15"/>
+      <c r="D109" s="15"/>
+      <c r="E109" s="15"/>
+      <c r="F109" s="15"/>
+      <c r="G109" s="15"/>
+      <c r="H109" s="15"/>
+      <c r="I109" s="15"/>
+      <c r="J109" s="15"/>
+      <c r="K109" s="15"/>
+      <c r="L109" s="15"/>
+      <c r="M109" s="15"/>
+      <c r="N109" s="15"/>
+      <c r="O109" s="15"/>
+      <c r="P109" s="15"/>
+      <c r="Q109" s="15"/>
+      <c r="R109" s="15"/>
+      <c r="S109" s="15"/>
+      <c r="T109" s="15"/>
+      <c r="U109" s="15"/>
     </row>
     <row r="110" spans="1:21">
-      <c r="A110" s="16"/>
-[...19 lines deleted...]
-      <c r="U110" s="16"/>
+      <c r="A110" s="15"/>
+      <c r="B110" s="15"/>
+      <c r="C110" s="15"/>
+      <c r="D110" s="15"/>
+      <c r="E110" s="15"/>
+      <c r="F110" s="15"/>
+      <c r="G110" s="15"/>
+      <c r="H110" s="15"/>
+      <c r="I110" s="15"/>
+      <c r="J110" s="15"/>
+      <c r="K110" s="15"/>
+      <c r="L110" s="15"/>
+      <c r="M110" s="15"/>
+      <c r="N110" s="15"/>
+      <c r="O110" s="15"/>
+      <c r="P110" s="15"/>
+      <c r="Q110" s="15"/>
+      <c r="R110" s="15"/>
+      <c r="S110" s="15"/>
+      <c r="T110" s="15"/>
+      <c r="U110" s="15"/>
     </row>
     <row r="111" spans="1:21">
-      <c r="A111" s="16"/>
-[...19 lines deleted...]
-      <c r="U111" s="16"/>
+      <c r="A111" s="15"/>
+      <c r="B111" s="15"/>
+      <c r="C111" s="15"/>
+      <c r="D111" s="15"/>
+      <c r="E111" s="15"/>
+      <c r="F111" s="15"/>
+      <c r="G111" s="15"/>
+      <c r="H111" s="15"/>
+      <c r="I111" s="15"/>
+      <c r="J111" s="15"/>
+      <c r="K111" s="15"/>
+      <c r="L111" s="15"/>
+      <c r="M111" s="15"/>
+      <c r="N111" s="15"/>
+      <c r="O111" s="15"/>
+      <c r="P111" s="15"/>
+      <c r="Q111" s="15"/>
+      <c r="R111" s="15"/>
+      <c r="S111" s="15"/>
+      <c r="T111" s="15"/>
+      <c r="U111" s="15"/>
     </row>
     <row r="112" spans="1:21">
-      <c r="A112" s="16"/>
-[...19 lines deleted...]
-      <c r="U112" s="16"/>
+      <c r="A112" s="15"/>
+      <c r="B112" s="15"/>
+      <c r="C112" s="15"/>
+      <c r="D112" s="15"/>
+      <c r="E112" s="15"/>
+      <c r="F112" s="15"/>
+      <c r="G112" s="15"/>
+      <c r="H112" s="15"/>
+      <c r="I112" s="15"/>
+      <c r="J112" s="15"/>
+      <c r="K112" s="15"/>
+      <c r="L112" s="15"/>
+      <c r="M112" s="15"/>
+      <c r="N112" s="15"/>
+      <c r="O112" s="15"/>
+      <c r="P112" s="15"/>
+      <c r="Q112" s="15"/>
+      <c r="R112" s="15"/>
+      <c r="S112" s="15"/>
+      <c r="T112" s="15"/>
+      <c r="U112" s="15"/>
     </row>
     <row r="113" spans="1:21">
-      <c r="A113" s="16"/>
-[...19 lines deleted...]
-      <c r="U113" s="16"/>
+      <c r="A113" s="15"/>
+      <c r="B113" s="15"/>
+      <c r="C113" s="15"/>
+      <c r="D113" s="15"/>
+      <c r="E113" s="15"/>
+      <c r="F113" s="15"/>
+      <c r="G113" s="15"/>
+      <c r="H113" s="15"/>
+      <c r="I113" s="15"/>
+      <c r="J113" s="15"/>
+      <c r="K113" s="15"/>
+      <c r="L113" s="15"/>
+      <c r="M113" s="15"/>
+      <c r="N113" s="15"/>
+      <c r="O113" s="15"/>
+      <c r="P113" s="15"/>
+      <c r="Q113" s="15"/>
+      <c r="R113" s="15"/>
+      <c r="S113" s="15"/>
+      <c r="T113" s="15"/>
+      <c r="U113" s="15"/>
     </row>
     <row r="114" spans="1:21">
-      <c r="A114" s="16"/>
-[...19 lines deleted...]
-      <c r="U114" s="16"/>
+      <c r="A114" s="15"/>
+      <c r="B114" s="15"/>
+      <c r="C114" s="15"/>
+      <c r="D114" s="15"/>
+      <c r="E114" s="15"/>
+      <c r="F114" s="15"/>
+      <c r="G114" s="15"/>
+      <c r="H114" s="15"/>
+      <c r="I114" s="15"/>
+      <c r="J114" s="15"/>
+      <c r="K114" s="15"/>
+      <c r="L114" s="15"/>
+      <c r="M114" s="15"/>
+      <c r="N114" s="15"/>
+      <c r="O114" s="15"/>
+      <c r="P114" s="15"/>
+      <c r="Q114" s="15"/>
+      <c r="R114" s="15"/>
+      <c r="S114" s="15"/>
+      <c r="T114" s="15"/>
+      <c r="U114" s="15"/>
     </row>
     <row r="115" spans="1:21">
-      <c r="A115" s="16"/>
-[...19 lines deleted...]
-      <c r="U115" s="16"/>
+      <c r="A115" s="15"/>
+      <c r="B115" s="15"/>
+      <c r="C115" s="15"/>
+      <c r="D115" s="15"/>
+      <c r="E115" s="15"/>
+      <c r="F115" s="15"/>
+      <c r="G115" s="15"/>
+      <c r="H115" s="15"/>
+      <c r="I115" s="15"/>
+      <c r="J115" s="15"/>
+      <c r="K115" s="15"/>
+      <c r="L115" s="15"/>
+      <c r="M115" s="15"/>
+      <c r="N115" s="15"/>
+      <c r="O115" s="15"/>
+      <c r="P115" s="15"/>
+      <c r="Q115" s="15"/>
+      <c r="R115" s="15"/>
+      <c r="S115" s="15"/>
+      <c r="T115" s="15"/>
+      <c r="U115" s="15"/>
     </row>
     <row r="116" spans="1:21">
-      <c r="A116" s="16"/>
-[...19 lines deleted...]
-      <c r="U116" s="16"/>
+      <c r="A116" s="15"/>
+      <c r="B116" s="15"/>
+      <c r="C116" s="15"/>
+      <c r="D116" s="15"/>
+      <c r="E116" s="15"/>
+      <c r="F116" s="15"/>
+      <c r="G116" s="15"/>
+      <c r="H116" s="15"/>
+      <c r="I116" s="15"/>
+      <c r="J116" s="15"/>
+      <c r="K116" s="15"/>
+      <c r="L116" s="15"/>
+      <c r="M116" s="15"/>
+      <c r="N116" s="15"/>
+      <c r="O116" s="15"/>
+      <c r="P116" s="15"/>
+      <c r="Q116" s="15"/>
+      <c r="R116" s="15"/>
+      <c r="S116" s="15"/>
+      <c r="T116" s="15"/>
+      <c r="U116" s="15"/>
     </row>
     <row r="117" spans="1:21">
-      <c r="A117" s="16"/>
-[...19 lines deleted...]
-      <c r="U117" s="16"/>
+      <c r="A117" s="15"/>
+      <c r="B117" s="15"/>
+      <c r="C117" s="15"/>
+      <c r="D117" s="15"/>
+      <c r="E117" s="15"/>
+      <c r="F117" s="15"/>
+      <c r="G117" s="15"/>
+      <c r="H117" s="15"/>
+      <c r="I117" s="15"/>
+      <c r="J117" s="15"/>
+      <c r="K117" s="15"/>
+      <c r="L117" s="15"/>
+      <c r="M117" s="15"/>
+      <c r="N117" s="15"/>
+      <c r="O117" s="15"/>
+      <c r="P117" s="15"/>
+      <c r="Q117" s="15"/>
+      <c r="R117" s="15"/>
+      <c r="S117" s="15"/>
+      <c r="T117" s="15"/>
+      <c r="U117" s="15"/>
     </row>
     <row r="118" spans="1:21">
-      <c r="A118" s="16"/>
-[...19 lines deleted...]
-      <c r="U118" s="16"/>
+      <c r="A118" s="15"/>
+      <c r="B118" s="15"/>
+      <c r="C118" s="15"/>
+      <c r="D118" s="15"/>
+      <c r="E118" s="15"/>
+      <c r="F118" s="15"/>
+      <c r="G118" s="15"/>
+      <c r="H118" s="15"/>
+      <c r="I118" s="15"/>
+      <c r="J118" s="15"/>
+      <c r="K118" s="15"/>
+      <c r="L118" s="15"/>
+      <c r="M118" s="15"/>
+      <c r="N118" s="15"/>
+      <c r="O118" s="15"/>
+      <c r="P118" s="15"/>
+      <c r="Q118" s="15"/>
+      <c r="R118" s="15"/>
+      <c r="S118" s="15"/>
+      <c r="T118" s="15"/>
+      <c r="U118" s="15"/>
     </row>
     <row r="119" spans="1:21">
-      <c r="A119" s="16"/>
-[...19 lines deleted...]
-      <c r="U119" s="16"/>
+      <c r="A119" s="15"/>
+      <c r="B119" s="15"/>
+      <c r="C119" s="15"/>
+      <c r="D119" s="15"/>
+      <c r="E119" s="15"/>
+      <c r="F119" s="15"/>
+      <c r="G119" s="15"/>
+      <c r="H119" s="15"/>
+      <c r="I119" s="15"/>
+      <c r="J119" s="15"/>
+      <c r="K119" s="15"/>
+      <c r="L119" s="15"/>
+      <c r="M119" s="15"/>
+      <c r="N119" s="15"/>
+      <c r="O119" s="15"/>
+      <c r="P119" s="15"/>
+      <c r="Q119" s="15"/>
+      <c r="R119" s="15"/>
+      <c r="S119" s="15"/>
+      <c r="T119" s="15"/>
+      <c r="U119" s="15"/>
     </row>
     <row r="120" spans="1:21">
-      <c r="A120" s="16"/>
-[...19 lines deleted...]
-      <c r="U120" s="16"/>
+      <c r="A120" s="15"/>
+      <c r="B120" s="15"/>
+      <c r="C120" s="15"/>
+      <c r="D120" s="15"/>
+      <c r="E120" s="15"/>
+      <c r="F120" s="15"/>
+      <c r="G120" s="15"/>
+      <c r="H120" s="15"/>
+      <c r="I120" s="15"/>
+      <c r="J120" s="15"/>
+      <c r="K120" s="15"/>
+      <c r="L120" s="15"/>
+      <c r="M120" s="15"/>
+      <c r="N120" s="15"/>
+      <c r="O120" s="15"/>
+      <c r="P120" s="15"/>
+      <c r="Q120" s="15"/>
+      <c r="R120" s="15"/>
+      <c r="S120" s="15"/>
+      <c r="T120" s="15"/>
+      <c r="U120" s="15"/>
     </row>
     <row r="121" spans="1:21">
-      <c r="A121" s="16"/>
-[...19 lines deleted...]
-      <c r="U121" s="16"/>
+      <c r="A121" s="15"/>
+      <c r="B121" s="15"/>
+      <c r="C121" s="15"/>
+      <c r="D121" s="15"/>
+      <c r="E121" s="15"/>
+      <c r="F121" s="15"/>
+      <c r="G121" s="15"/>
+      <c r="H121" s="15"/>
+      <c r="I121" s="15"/>
+      <c r="J121" s="15"/>
+      <c r="K121" s="15"/>
+      <c r="L121" s="15"/>
+      <c r="M121" s="15"/>
+      <c r="N121" s="15"/>
+      <c r="O121" s="15"/>
+      <c r="P121" s="15"/>
+      <c r="Q121" s="15"/>
+      <c r="R121" s="15"/>
+      <c r="S121" s="15"/>
+      <c r="T121" s="15"/>
+      <c r="U121" s="15"/>
     </row>
     <row r="122" spans="1:21">
-      <c r="A122" s="16"/>
-[...19 lines deleted...]
-      <c r="U122" s="16"/>
+      <c r="A122" s="15"/>
+      <c r="B122" s="15"/>
+      <c r="C122" s="15"/>
+      <c r="D122" s="15"/>
+      <c r="E122" s="15"/>
+      <c r="F122" s="15"/>
+      <c r="G122" s="15"/>
+      <c r="H122" s="15"/>
+      <c r="I122" s="15"/>
+      <c r="J122" s="15"/>
+      <c r="K122" s="15"/>
+      <c r="L122" s="15"/>
+      <c r="M122" s="15"/>
+      <c r="N122" s="15"/>
+      <c r="O122" s="15"/>
+      <c r="P122" s="15"/>
+      <c r="Q122" s="15"/>
+      <c r="R122" s="15"/>
+      <c r="S122" s="15"/>
+      <c r="T122" s="15"/>
+      <c r="U122" s="15"/>
     </row>
     <row r="123" spans="1:21">
-      <c r="A123" s="16"/>
-[...19 lines deleted...]
-      <c r="U123" s="16"/>
+      <c r="A123" s="15"/>
+      <c r="B123" s="15"/>
+      <c r="C123" s="15"/>
+      <c r="D123" s="15"/>
+      <c r="E123" s="15"/>
+      <c r="F123" s="15"/>
+      <c r="G123" s="15"/>
+      <c r="H123" s="15"/>
+      <c r="I123" s="15"/>
+      <c r="J123" s="15"/>
+      <c r="K123" s="15"/>
+      <c r="L123" s="15"/>
+      <c r="M123" s="15"/>
+      <c r="N123" s="15"/>
+      <c r="O123" s="15"/>
+      <c r="P123" s="15"/>
+      <c r="Q123" s="15"/>
+      <c r="R123" s="15"/>
+      <c r="S123" s="15"/>
+      <c r="T123" s="15"/>
+      <c r="U123" s="15"/>
     </row>
     <row r="124" spans="1:21">
-      <c r="A124" s="16"/>
-[...19 lines deleted...]
-      <c r="U124" s="16"/>
+      <c r="A124" s="15"/>
+      <c r="B124" s="15"/>
+      <c r="C124" s="15"/>
+      <c r="D124" s="15"/>
+      <c r="E124" s="15"/>
+      <c r="F124" s="15"/>
+      <c r="G124" s="15"/>
+      <c r="H124" s="15"/>
+      <c r="I124" s="15"/>
+      <c r="J124" s="15"/>
+      <c r="K124" s="15"/>
+      <c r="L124" s="15"/>
+      <c r="M124" s="15"/>
+      <c r="N124" s="15"/>
+      <c r="O124" s="15"/>
+      <c r="P124" s="15"/>
+      <c r="Q124" s="15"/>
+      <c r="R124" s="15"/>
+      <c r="S124" s="15"/>
+      <c r="T124" s="15"/>
+      <c r="U124" s="15"/>
     </row>
     <row r="125" spans="1:21">
-      <c r="A125" s="16"/>
-[...19 lines deleted...]
-      <c r="U125" s="16"/>
+      <c r="A125" s="15"/>
+      <c r="B125" s="15"/>
+      <c r="C125" s="15"/>
+      <c r="D125" s="15"/>
+      <c r="E125" s="15"/>
+      <c r="F125" s="15"/>
+      <c r="G125" s="15"/>
+      <c r="H125" s="15"/>
+      <c r="I125" s="15"/>
+      <c r="J125" s="15"/>
+      <c r="K125" s="15"/>
+      <c r="L125" s="15"/>
+      <c r="M125" s="15"/>
+      <c r="N125" s="15"/>
+      <c r="O125" s="15"/>
+      <c r="P125" s="15"/>
+      <c r="Q125" s="15"/>
+      <c r="R125" s="15"/>
+      <c r="S125" s="15"/>
+      <c r="T125" s="15"/>
+      <c r="U125" s="15"/>
     </row>
     <row r="126" spans="1:21">
-      <c r="A126" s="16"/>
-[...19 lines deleted...]
-      <c r="U126" s="16"/>
+      <c r="A126" s="15"/>
+      <c r="B126" s="15"/>
+      <c r="C126" s="15"/>
+      <c r="D126" s="15"/>
+      <c r="E126" s="15"/>
+      <c r="F126" s="15"/>
+      <c r="G126" s="15"/>
+      <c r="H126" s="15"/>
+      <c r="I126" s="15"/>
+      <c r="J126" s="15"/>
+      <c r="K126" s="15"/>
+      <c r="L126" s="15"/>
+      <c r="M126" s="15"/>
+      <c r="N126" s="15"/>
+      <c r="O126" s="15"/>
+      <c r="P126" s="15"/>
+      <c r="Q126" s="15"/>
+      <c r="R126" s="15"/>
+      <c r="S126" s="15"/>
+      <c r="T126" s="15"/>
+      <c r="U126" s="15"/>
     </row>
     <row r="127" spans="1:21">
-      <c r="A127" s="16"/>
-[...19 lines deleted...]
-      <c r="U127" s="16"/>
+      <c r="A127" s="15"/>
+      <c r="B127" s="15"/>
+      <c r="C127" s="15"/>
+      <c r="D127" s="15"/>
+      <c r="E127" s="15"/>
+      <c r="F127" s="15"/>
+      <c r="G127" s="15"/>
+      <c r="H127" s="15"/>
+      <c r="I127" s="15"/>
+      <c r="J127" s="15"/>
+      <c r="K127" s="15"/>
+      <c r="L127" s="15"/>
+      <c r="M127" s="15"/>
+      <c r="N127" s="15"/>
+      <c r="O127" s="15"/>
+      <c r="P127" s="15"/>
+      <c r="Q127" s="15"/>
+      <c r="R127" s="15"/>
+      <c r="S127" s="15"/>
+      <c r="T127" s="15"/>
+      <c r="U127" s="15"/>
     </row>
     <row r="128" spans="1:21">
-      <c r="A128" s="16"/>
-[...19 lines deleted...]
-      <c r="U128" s="16"/>
+      <c r="A128" s="15"/>
+      <c r="B128" s="15"/>
+      <c r="C128" s="15"/>
+      <c r="D128" s="15"/>
+      <c r="E128" s="15"/>
+      <c r="F128" s="15"/>
+      <c r="G128" s="15"/>
+      <c r="H128" s="15"/>
+      <c r="I128" s="15"/>
+      <c r="J128" s="15"/>
+      <c r="K128" s="15"/>
+      <c r="L128" s="15"/>
+      <c r="M128" s="15"/>
+      <c r="N128" s="15"/>
+      <c r="O128" s="15"/>
+      <c r="P128" s="15"/>
+      <c r="Q128" s="15"/>
+      <c r="R128" s="15"/>
+      <c r="S128" s="15"/>
+      <c r="T128" s="15"/>
+      <c r="U128" s="15"/>
     </row>
     <row r="129" spans="1:21">
-      <c r="A129" s="16"/>
-[...19 lines deleted...]
-      <c r="U129" s="16"/>
+      <c r="A129" s="15"/>
+      <c r="B129" s="15"/>
+      <c r="C129" s="15"/>
+      <c r="D129" s="15"/>
+      <c r="E129" s="15"/>
+      <c r="F129" s="15"/>
+      <c r="G129" s="15"/>
+      <c r="H129" s="15"/>
+      <c r="I129" s="15"/>
+      <c r="J129" s="15"/>
+      <c r="K129" s="15"/>
+      <c r="L129" s="15"/>
+      <c r="M129" s="15"/>
+      <c r="N129" s="15"/>
+      <c r="O129" s="15"/>
+      <c r="P129" s="15"/>
+      <c r="Q129" s="15"/>
+      <c r="R129" s="15"/>
+      <c r="S129" s="15"/>
+      <c r="T129" s="15"/>
+      <c r="U129" s="15"/>
     </row>
     <row r="130" spans="1:21">
-      <c r="A130" s="16"/>
-[...19 lines deleted...]
-      <c r="U130" s="16"/>
+      <c r="A130" s="15"/>
+      <c r="B130" s="15"/>
+      <c r="C130" s="15"/>
+      <c r="D130" s="15"/>
+      <c r="E130" s="15"/>
+      <c r="F130" s="15"/>
+      <c r="G130" s="15"/>
+      <c r="H130" s="15"/>
+      <c r="I130" s="15"/>
+      <c r="J130" s="15"/>
+      <c r="K130" s="15"/>
+      <c r="L130" s="15"/>
+      <c r="M130" s="15"/>
+      <c r="N130" s="15"/>
+      <c r="O130" s="15"/>
+      <c r="P130" s="15"/>
+      <c r="Q130" s="15"/>
+      <c r="R130" s="15"/>
+      <c r="S130" s="15"/>
+      <c r="T130" s="15"/>
+      <c r="U130" s="15"/>
     </row>
     <row r="131" spans="1:21">
-      <c r="A131" s="16"/>
-[...19 lines deleted...]
-      <c r="U131" s="16"/>
+      <c r="A131" s="15"/>
+      <c r="B131" s="15"/>
+      <c r="C131" s="15"/>
+      <c r="D131" s="15"/>
+      <c r="E131" s="15"/>
+      <c r="F131" s="15"/>
+      <c r="G131" s="15"/>
+      <c r="H131" s="15"/>
+      <c r="I131" s="15"/>
+      <c r="J131" s="15"/>
+      <c r="K131" s="15"/>
+      <c r="L131" s="15"/>
+      <c r="M131" s="15"/>
+      <c r="N131" s="15"/>
+      <c r="O131" s="15"/>
+      <c r="P131" s="15"/>
+      <c r="Q131" s="15"/>
+      <c r="R131" s="15"/>
+      <c r="S131" s="15"/>
+      <c r="T131" s="15"/>
+      <c r="U131" s="15"/>
     </row>
     <row r="132" spans="1:21">
-      <c r="A132" s="16"/>
-[...19 lines deleted...]
-      <c r="U132" s="16"/>
+      <c r="A132" s="15"/>
+      <c r="B132" s="15"/>
+      <c r="C132" s="15"/>
+      <c r="D132" s="15"/>
+      <c r="E132" s="15"/>
+      <c r="F132" s="15"/>
+      <c r="G132" s="15"/>
+      <c r="H132" s="15"/>
+      <c r="I132" s="15"/>
+      <c r="J132" s="15"/>
+      <c r="K132" s="15"/>
+      <c r="L132" s="15"/>
+      <c r="M132" s="15"/>
+      <c r="N132" s="15"/>
+      <c r="O132" s="15"/>
+      <c r="P132" s="15"/>
+      <c r="Q132" s="15"/>
+      <c r="R132" s="15"/>
+      <c r="S132" s="15"/>
+      <c r="T132" s="15"/>
+      <c r="U132" s="15"/>
     </row>
     <row r="133" spans="1:21">
-      <c r="A133" s="16"/>
-[...19 lines deleted...]
-      <c r="U133" s="16"/>
+      <c r="A133" s="15"/>
+      <c r="B133" s="15"/>
+      <c r="C133" s="15"/>
+      <c r="D133" s="15"/>
+      <c r="E133" s="15"/>
+      <c r="F133" s="15"/>
+      <c r="G133" s="15"/>
+      <c r="H133" s="15"/>
+      <c r="I133" s="15"/>
+      <c r="J133" s="15"/>
+      <c r="K133" s="15"/>
+      <c r="L133" s="15"/>
+      <c r="M133" s="15"/>
+      <c r="N133" s="15"/>
+      <c r="O133" s="15"/>
+      <c r="P133" s="15"/>
+      <c r="Q133" s="15"/>
+      <c r="R133" s="15"/>
+      <c r="S133" s="15"/>
+      <c r="T133" s="15"/>
+      <c r="U133" s="15"/>
     </row>
     <row r="134" spans="1:21">
-      <c r="A134" s="16"/>
-[...19 lines deleted...]
-      <c r="U134" s="16"/>
+      <c r="A134" s="15"/>
+      <c r="B134" s="15"/>
+      <c r="C134" s="15"/>
+      <c r="D134" s="15"/>
+      <c r="E134" s="15"/>
+      <c r="F134" s="15"/>
+      <c r="G134" s="15"/>
+      <c r="H134" s="15"/>
+      <c r="I134" s="15"/>
+      <c r="J134" s="15"/>
+      <c r="K134" s="15"/>
+      <c r="L134" s="15"/>
+      <c r="M134" s="15"/>
+      <c r="N134" s="15"/>
+      <c r="O134" s="15"/>
+      <c r="P134" s="15"/>
+      <c r="Q134" s="15"/>
+      <c r="R134" s="15"/>
+      <c r="S134" s="15"/>
+      <c r="T134" s="15"/>
+      <c r="U134" s="15"/>
     </row>
     <row r="135" spans="1:21">
-      <c r="A135" s="16"/>
-[...19 lines deleted...]
-      <c r="U135" s="16"/>
+      <c r="A135" s="15"/>
+      <c r="B135" s="15"/>
+      <c r="C135" s="15"/>
+      <c r="D135" s="15"/>
+      <c r="E135" s="15"/>
+      <c r="F135" s="15"/>
+      <c r="G135" s="15"/>
+      <c r="H135" s="15"/>
+      <c r="I135" s="15"/>
+      <c r="J135" s="15"/>
+      <c r="K135" s="15"/>
+      <c r="L135" s="15"/>
+      <c r="M135" s="15"/>
+      <c r="N135" s="15"/>
+      <c r="O135" s="15"/>
+      <c r="P135" s="15"/>
+      <c r="Q135" s="15"/>
+      <c r="R135" s="15"/>
+      <c r="S135" s="15"/>
+      <c r="T135" s="15"/>
+      <c r="U135" s="15"/>
     </row>
     <row r="136" spans="1:21">
-      <c r="A136" s="16"/>
-[...19 lines deleted...]
-      <c r="U136" s="16"/>
+      <c r="A136" s="15"/>
+      <c r="B136" s="15"/>
+      <c r="C136" s="15"/>
+      <c r="D136" s="15"/>
+      <c r="E136" s="15"/>
+      <c r="F136" s="15"/>
+      <c r="G136" s="15"/>
+      <c r="H136" s="15"/>
+      <c r="I136" s="15"/>
+      <c r="J136" s="15"/>
+      <c r="K136" s="15"/>
+      <c r="L136" s="15"/>
+      <c r="M136" s="15"/>
+      <c r="N136" s="15"/>
+      <c r="O136" s="15"/>
+      <c r="P136" s="15"/>
+      <c r="Q136" s="15"/>
+      <c r="R136" s="15"/>
+      <c r="S136" s="15"/>
+      <c r="T136" s="15"/>
+      <c r="U136" s="15"/>
     </row>
     <row r="137" spans="1:21">
-      <c r="A137" s="16"/>
-[...19 lines deleted...]
-      <c r="U137" s="16"/>
+      <c r="A137" s="15"/>
+      <c r="B137" s="15"/>
+      <c r="C137" s="15"/>
+      <c r="D137" s="15"/>
+      <c r="E137" s="15"/>
+      <c r="F137" s="15"/>
+      <c r="G137" s="15"/>
+      <c r="H137" s="15"/>
+      <c r="I137" s="15"/>
+      <c r="J137" s="15"/>
+      <c r="K137" s="15"/>
+      <c r="L137" s="15"/>
+      <c r="M137" s="15"/>
+      <c r="N137" s="15"/>
+      <c r="O137" s="15"/>
+      <c r="P137" s="15"/>
+      <c r="Q137" s="15"/>
+      <c r="R137" s="15"/>
+      <c r="S137" s="15"/>
+      <c r="T137" s="15"/>
+      <c r="U137" s="15"/>
     </row>
     <row r="138" spans="1:21">
-      <c r="A138" s="16"/>
-[...19 lines deleted...]
-      <c r="U138" s="16"/>
+      <c r="A138" s="15"/>
+      <c r="B138" s="15"/>
+      <c r="C138" s="15"/>
+      <c r="D138" s="15"/>
+      <c r="E138" s="15"/>
+      <c r="F138" s="15"/>
+      <c r="G138" s="15"/>
+      <c r="H138" s="15"/>
+      <c r="I138" s="15"/>
+      <c r="J138" s="15"/>
+      <c r="K138" s="15"/>
+      <c r="L138" s="15"/>
+      <c r="M138" s="15"/>
+      <c r="N138" s="15"/>
+      <c r="O138" s="15"/>
+      <c r="P138" s="15"/>
+      <c r="Q138" s="15"/>
+      <c r="R138" s="15"/>
+      <c r="S138" s="15"/>
+      <c r="T138" s="15"/>
+      <c r="U138" s="15"/>
     </row>
     <row r="139" spans="1:21">
-      <c r="A139" s="16"/>
-[...19 lines deleted...]
-      <c r="U139" s="16"/>
+      <c r="A139" s="15"/>
+      <c r="B139" s="15"/>
+      <c r="C139" s="15"/>
+      <c r="D139" s="15"/>
+      <c r="E139" s="15"/>
+      <c r="F139" s="15"/>
+      <c r="G139" s="15"/>
+      <c r="H139" s="15"/>
+      <c r="I139" s="15"/>
+      <c r="J139" s="15"/>
+      <c r="K139" s="15"/>
+      <c r="L139" s="15"/>
+      <c r="M139" s="15"/>
+      <c r="N139" s="15"/>
+      <c r="O139" s="15"/>
+      <c r="P139" s="15"/>
+      <c r="Q139" s="15"/>
+      <c r="R139" s="15"/>
+      <c r="S139" s="15"/>
+      <c r="T139" s="15"/>
+      <c r="U139" s="15"/>
     </row>
     <row r="140" spans="1:21">
-      <c r="A140" s="16"/>
-[...19 lines deleted...]
-      <c r="U140" s="16"/>
+      <c r="A140" s="15"/>
+      <c r="B140" s="15"/>
+      <c r="C140" s="15"/>
+      <c r="D140" s="15"/>
+      <c r="E140" s="15"/>
+      <c r="F140" s="15"/>
+      <c r="G140" s="15"/>
+      <c r="H140" s="15"/>
+      <c r="I140" s="15"/>
+      <c r="J140" s="15"/>
+      <c r="K140" s="15"/>
+      <c r="L140" s="15"/>
+      <c r="M140" s="15"/>
+      <c r="N140" s="15"/>
+      <c r="O140" s="15"/>
+      <c r="P140" s="15"/>
+      <c r="Q140" s="15"/>
+      <c r="R140" s="15"/>
+      <c r="S140" s="15"/>
+      <c r="T140" s="15"/>
+      <c r="U140" s="15"/>
     </row>
     <row r="141" spans="1:21">
-      <c r="A141" s="16"/>
-[...19 lines deleted...]
-      <c r="U141" s="16"/>
+      <c r="A141" s="15"/>
+      <c r="B141" s="15"/>
+      <c r="C141" s="15"/>
+      <c r="D141" s="15"/>
+      <c r="E141" s="15"/>
+      <c r="F141" s="15"/>
+      <c r="G141" s="15"/>
+      <c r="H141" s="15"/>
+      <c r="I141" s="15"/>
+      <c r="J141" s="15"/>
+      <c r="K141" s="15"/>
+      <c r="L141" s="15"/>
+      <c r="M141" s="15"/>
+      <c r="N141" s="15"/>
+      <c r="O141" s="15"/>
+      <c r="P141" s="15"/>
+      <c r="Q141" s="15"/>
+      <c r="R141" s="15"/>
+      <c r="S141" s="15"/>
+      <c r="T141" s="15"/>
+      <c r="U141" s="15"/>
     </row>
     <row r="142" spans="1:21">
-      <c r="A142" s="16"/>
-[...19 lines deleted...]
-      <c r="U142" s="16"/>
+      <c r="A142" s="15"/>
+      <c r="B142" s="15"/>
+      <c r="C142" s="15"/>
+      <c r="D142" s="15"/>
+      <c r="E142" s="15"/>
+      <c r="F142" s="15"/>
+      <c r="G142" s="15"/>
+      <c r="H142" s="15"/>
+      <c r="I142" s="15"/>
+      <c r="J142" s="15"/>
+      <c r="K142" s="15"/>
+      <c r="L142" s="15"/>
+      <c r="M142" s="15"/>
+      <c r="N142" s="15"/>
+      <c r="O142" s="15"/>
+      <c r="P142" s="15"/>
+      <c r="Q142" s="15"/>
+      <c r="R142" s="15"/>
+      <c r="S142" s="15"/>
+      <c r="T142" s="15"/>
+      <c r="U142" s="15"/>
     </row>
     <row r="143" spans="1:21">
-      <c r="A143" s="16"/>
-[...19 lines deleted...]
-      <c r="U143" s="16"/>
+      <c r="A143" s="15"/>
+      <c r="B143" s="15"/>
+      <c r="C143" s="15"/>
+      <c r="D143" s="15"/>
+      <c r="E143" s="15"/>
+      <c r="F143" s="15"/>
+      <c r="G143" s="15"/>
+      <c r="H143" s="15"/>
+      <c r="I143" s="15"/>
+      <c r="J143" s="15"/>
+      <c r="K143" s="15"/>
+      <c r="L143" s="15"/>
+      <c r="M143" s="15"/>
+      <c r="N143" s="15"/>
+      <c r="O143" s="15"/>
+      <c r="P143" s="15"/>
+      <c r="Q143" s="15"/>
+      <c r="R143" s="15"/>
+      <c r="S143" s="15"/>
+      <c r="T143" s="15"/>
+      <c r="U143" s="15"/>
     </row>
     <row r="144" spans="1:21">
-      <c r="A144" s="16"/>
-[...19 lines deleted...]
-      <c r="U144" s="16"/>
+      <c r="A144" s="15"/>
+      <c r="B144" s="15"/>
+      <c r="C144" s="15"/>
+      <c r="D144" s="15"/>
+      <c r="E144" s="15"/>
+      <c r="F144" s="15"/>
+      <c r="G144" s="15"/>
+      <c r="H144" s="15"/>
+      <c r="I144" s="15"/>
+      <c r="J144" s="15"/>
+      <c r="K144" s="15"/>
+      <c r="L144" s="15"/>
+      <c r="M144" s="15"/>
+      <c r="N144" s="15"/>
+      <c r="O144" s="15"/>
+      <c r="P144" s="15"/>
+      <c r="Q144" s="15"/>
+      <c r="R144" s="15"/>
+      <c r="S144" s="15"/>
+      <c r="T144" s="15"/>
+      <c r="U144" s="15"/>
     </row>
     <row r="145" spans="1:21">
-      <c r="A145" s="16"/>
-[...19 lines deleted...]
-      <c r="U145" s="16"/>
+      <c r="A145" s="15"/>
+      <c r="B145" s="15"/>
+      <c r="C145" s="15"/>
+      <c r="D145" s="15"/>
+      <c r="E145" s="15"/>
+      <c r="F145" s="15"/>
+      <c r="G145" s="15"/>
+      <c r="H145" s="15"/>
+      <c r="I145" s="15"/>
+      <c r="J145" s="15"/>
+      <c r="K145" s="15"/>
+      <c r="L145" s="15"/>
+      <c r="M145" s="15"/>
+      <c r="N145" s="15"/>
+      <c r="O145" s="15"/>
+      <c r="P145" s="15"/>
+      <c r="Q145" s="15"/>
+      <c r="R145" s="15"/>
+      <c r="S145" s="15"/>
+      <c r="T145" s="15"/>
+      <c r="U145" s="15"/>
     </row>
     <row r="146" spans="1:21">
-      <c r="A146" s="16"/>
-[...19 lines deleted...]
-      <c r="U146" s="16"/>
+      <c r="A146" s="15"/>
+      <c r="B146" s="15"/>
+      <c r="C146" s="15"/>
+      <c r="D146" s="15"/>
+      <c r="E146" s="15"/>
+      <c r="F146" s="15"/>
+      <c r="G146" s="15"/>
+      <c r="H146" s="15"/>
+      <c r="I146" s="15"/>
+      <c r="J146" s="15"/>
+      <c r="K146" s="15"/>
+      <c r="L146" s="15"/>
+      <c r="M146" s="15"/>
+      <c r="N146" s="15"/>
+      <c r="O146" s="15"/>
+      <c r="P146" s="15"/>
+      <c r="Q146" s="15"/>
+      <c r="R146" s="15"/>
+      <c r="S146" s="15"/>
+      <c r="T146" s="15"/>
+      <c r="U146" s="15"/>
     </row>
     <row r="147" spans="1:21">
-      <c r="A147" s="16"/>
-[...19 lines deleted...]
-      <c r="U147" s="16"/>
+      <c r="A147" s="15"/>
+      <c r="B147" s="15"/>
+      <c r="C147" s="15"/>
+      <c r="D147" s="15"/>
+      <c r="E147" s="15"/>
+      <c r="F147" s="15"/>
+      <c r="G147" s="15"/>
+      <c r="H147" s="15"/>
+      <c r="I147" s="15"/>
+      <c r="J147" s="15"/>
+      <c r="K147" s="15"/>
+      <c r="L147" s="15"/>
+      <c r="M147" s="15"/>
+      <c r="N147" s="15"/>
+      <c r="O147" s="15"/>
+      <c r="P147" s="15"/>
+      <c r="Q147" s="15"/>
+      <c r="R147" s="15"/>
+      <c r="S147" s="15"/>
+      <c r="T147" s="15"/>
+      <c r="U147" s="15"/>
     </row>
     <row r="148" spans="1:21">
-      <c r="A148" s="16"/>
-[...19 lines deleted...]
-      <c r="U148" s="16"/>
+      <c r="A148" s="15"/>
+      <c r="B148" s="15"/>
+      <c r="C148" s="15"/>
+      <c r="D148" s="15"/>
+      <c r="E148" s="15"/>
+      <c r="F148" s="15"/>
+      <c r="G148" s="15"/>
+      <c r="H148" s="15"/>
+      <c r="I148" s="15"/>
+      <c r="J148" s="15"/>
+      <c r="K148" s="15"/>
+      <c r="L148" s="15"/>
+      <c r="M148" s="15"/>
+      <c r="N148" s="15"/>
+      <c r="O148" s="15"/>
+      <c r="P148" s="15"/>
+      <c r="Q148" s="15"/>
+      <c r="R148" s="15"/>
+      <c r="S148" s="15"/>
+      <c r="T148" s="15"/>
+      <c r="U148" s="15"/>
     </row>
     <row r="149" spans="1:21">
-      <c r="A149" s="16"/>
-[...19 lines deleted...]
-      <c r="U149" s="16"/>
+      <c r="A149" s="15"/>
+      <c r="B149" s="15"/>
+      <c r="C149" s="15"/>
+      <c r="D149" s="15"/>
+      <c r="E149" s="15"/>
+      <c r="F149" s="15"/>
+      <c r="G149" s="15"/>
+      <c r="H149" s="15"/>
+      <c r="I149" s="15"/>
+      <c r="J149" s="15"/>
+      <c r="K149" s="15"/>
+      <c r="L149" s="15"/>
+      <c r="M149" s="15"/>
+      <c r="N149" s="15"/>
+      <c r="O149" s="15"/>
+      <c r="P149" s="15"/>
+      <c r="Q149" s="15"/>
+      <c r="R149" s="15"/>
+      <c r="S149" s="15"/>
+      <c r="T149" s="15"/>
+      <c r="U149" s="15"/>
     </row>
     <row r="150" spans="1:21">
-      <c r="A150" s="16"/>
-[...19 lines deleted...]
-      <c r="U150" s="16"/>
+      <c r="A150" s="15"/>
+      <c r="B150" s="15"/>
+      <c r="C150" s="15"/>
+      <c r="D150" s="15"/>
+      <c r="E150" s="15"/>
+      <c r="F150" s="15"/>
+      <c r="G150" s="15"/>
+      <c r="H150" s="15"/>
+      <c r="I150" s="15"/>
+      <c r="J150" s="15"/>
+      <c r="K150" s="15"/>
+      <c r="L150" s="15"/>
+      <c r="M150" s="15"/>
+      <c r="N150" s="15"/>
+      <c r="O150" s="15"/>
+      <c r="P150" s="15"/>
+      <c r="Q150" s="15"/>
+      <c r="R150" s="15"/>
+      <c r="S150" s="15"/>
+      <c r="T150" s="15"/>
+      <c r="U150" s="15"/>
     </row>
     <row r="151" spans="1:21">
-      <c r="A151" s="16"/>
-[...19 lines deleted...]
-      <c r="U151" s="16"/>
+      <c r="A151" s="15"/>
+      <c r="B151" s="15"/>
+      <c r="C151" s="15"/>
+      <c r="D151" s="15"/>
+      <c r="E151" s="15"/>
+      <c r="F151" s="15"/>
+      <c r="G151" s="15"/>
+      <c r="H151" s="15"/>
+      <c r="I151" s="15"/>
+      <c r="J151" s="15"/>
+      <c r="K151" s="15"/>
+      <c r="L151" s="15"/>
+      <c r="M151" s="15"/>
+      <c r="N151" s="15"/>
+      <c r="O151" s="15"/>
+      <c r="P151" s="15"/>
+      <c r="Q151" s="15"/>
+      <c r="R151" s="15"/>
+      <c r="S151" s="15"/>
+      <c r="T151" s="15"/>
+      <c r="U151" s="15"/>
     </row>
     <row r="152" spans="1:21">
-      <c r="A152" s="16"/>
-[...19 lines deleted...]
-      <c r="U152" s="16"/>
+      <c r="A152" s="15"/>
+      <c r="B152" s="15"/>
+      <c r="C152" s="15"/>
+      <c r="D152" s="15"/>
+      <c r="E152" s="15"/>
+      <c r="F152" s="15"/>
+      <c r="G152" s="15"/>
+      <c r="H152" s="15"/>
+      <c r="I152" s="15"/>
+      <c r="J152" s="15"/>
+      <c r="K152" s="15"/>
+      <c r="L152" s="15"/>
+      <c r="M152" s="15"/>
+      <c r="N152" s="15"/>
+      <c r="O152" s="15"/>
+      <c r="P152" s="15"/>
+      <c r="Q152" s="15"/>
+      <c r="R152" s="15"/>
+      <c r="S152" s="15"/>
+      <c r="T152" s="15"/>
+      <c r="U152" s="15"/>
     </row>
     <row r="153" spans="1:21">
-      <c r="A153" s="16"/>
-[...19 lines deleted...]
-      <c r="U153" s="16"/>
+      <c r="A153" s="15"/>
+      <c r="B153" s="15"/>
+      <c r="C153" s="15"/>
+      <c r="D153" s="15"/>
+      <c r="E153" s="15"/>
+      <c r="F153" s="15"/>
+      <c r="G153" s="15"/>
+      <c r="H153" s="15"/>
+      <c r="I153" s="15"/>
+      <c r="J153" s="15"/>
+      <c r="K153" s="15"/>
+      <c r="L153" s="15"/>
+      <c r="M153" s="15"/>
+      <c r="N153" s="15"/>
+      <c r="O153" s="15"/>
+      <c r="P153" s="15"/>
+      <c r="Q153" s="15"/>
+      <c r="R153" s="15"/>
+      <c r="S153" s="15"/>
+      <c r="T153" s="15"/>
+      <c r="U153" s="15"/>
     </row>
     <row r="154" spans="1:21">
-      <c r="A154" s="16"/>
-[...19 lines deleted...]
-      <c r="U154" s="16"/>
+      <c r="A154" s="15"/>
+      <c r="B154" s="15"/>
+      <c r="C154" s="15"/>
+      <c r="D154" s="15"/>
+      <c r="E154" s="15"/>
+      <c r="F154" s="15"/>
+      <c r="G154" s="15"/>
+      <c r="H154" s="15"/>
+      <c r="I154" s="15"/>
+      <c r="J154" s="15"/>
+      <c r="K154" s="15"/>
+      <c r="L154" s="15"/>
+      <c r="M154" s="15"/>
+      <c r="N154" s="15"/>
+      <c r="O154" s="15"/>
+      <c r="P154" s="15"/>
+      <c r="Q154" s="15"/>
+      <c r="R154" s="15"/>
+      <c r="S154" s="15"/>
+      <c r="T154" s="15"/>
+      <c r="U154" s="15"/>
     </row>
     <row r="155" spans="1:21">
-      <c r="A155" s="16"/>
-[...19 lines deleted...]
-      <c r="U155" s="16"/>
+      <c r="A155" s="15"/>
+      <c r="B155" s="15"/>
+      <c r="C155" s="15"/>
+      <c r="D155" s="15"/>
+      <c r="E155" s="15"/>
+      <c r="F155" s="15"/>
+      <c r="G155" s="15"/>
+      <c r="H155" s="15"/>
+      <c r="I155" s="15"/>
+      <c r="J155" s="15"/>
+      <c r="K155" s="15"/>
+      <c r="L155" s="15"/>
+      <c r="M155" s="15"/>
+      <c r="N155" s="15"/>
+      <c r="O155" s="15"/>
+      <c r="P155" s="15"/>
+      <c r="Q155" s="15"/>
+      <c r="R155" s="15"/>
+      <c r="S155" s="15"/>
+      <c r="T155" s="15"/>
+      <c r="U155" s="15"/>
     </row>
     <row r="156" spans="1:21">
-      <c r="A156" s="16"/>
-[...19 lines deleted...]
-      <c r="U156" s="16"/>
+      <c r="A156" s="15"/>
+      <c r="B156" s="15"/>
+      <c r="C156" s="15"/>
+      <c r="D156" s="15"/>
+      <c r="E156" s="15"/>
+      <c r="F156" s="15"/>
+      <c r="G156" s="15"/>
+      <c r="H156" s="15"/>
+      <c r="I156" s="15"/>
+      <c r="J156" s="15"/>
+      <c r="K156" s="15"/>
+      <c r="L156" s="15"/>
+      <c r="M156" s="15"/>
+      <c r="N156" s="15"/>
+      <c r="O156" s="15"/>
+      <c r="P156" s="15"/>
+      <c r="Q156" s="15"/>
+      <c r="R156" s="15"/>
+      <c r="S156" s="15"/>
+      <c r="T156" s="15"/>
+      <c r="U156" s="15"/>
     </row>
     <row r="157" spans="1:21">
-      <c r="A157" s="16"/>
-[...19 lines deleted...]
-      <c r="U157" s="16"/>
+      <c r="A157" s="15"/>
+      <c r="B157" s="15"/>
+      <c r="C157" s="15"/>
+      <c r="D157" s="15"/>
+      <c r="E157" s="15"/>
+      <c r="F157" s="15"/>
+      <c r="G157" s="15"/>
+      <c r="H157" s="15"/>
+      <c r="I157" s="15"/>
+      <c r="J157" s="15"/>
+      <c r="K157" s="15"/>
+      <c r="L157" s="15"/>
+      <c r="M157" s="15"/>
+      <c r="N157" s="15"/>
+      <c r="O157" s="15"/>
+      <c r="P157" s="15"/>
+      <c r="Q157" s="15"/>
+      <c r="R157" s="15"/>
+      <c r="S157" s="15"/>
+      <c r="T157" s="15"/>
+      <c r="U157" s="15"/>
     </row>
     <row r="158" spans="1:21">
-      <c r="A158" s="16"/>
-[...19 lines deleted...]
-      <c r="U158" s="16"/>
+      <c r="A158" s="15"/>
+      <c r="B158" s="15"/>
+      <c r="C158" s="15"/>
+      <c r="D158" s="15"/>
+      <c r="E158" s="15"/>
+      <c r="F158" s="15"/>
+      <c r="G158" s="15"/>
+      <c r="H158" s="15"/>
+      <c r="I158" s="15"/>
+      <c r="J158" s="15"/>
+      <c r="K158" s="15"/>
+      <c r="L158" s="15"/>
+      <c r="M158" s="15"/>
+      <c r="N158" s="15"/>
+      <c r="O158" s="15"/>
+      <c r="P158" s="15"/>
+      <c r="Q158" s="15"/>
+      <c r="R158" s="15"/>
+      <c r="S158" s="15"/>
+      <c r="T158" s="15"/>
+      <c r="U158" s="15"/>
     </row>
     <row r="159" spans="1:21">
-      <c r="A159" s="16"/>
-[...19 lines deleted...]
-      <c r="U159" s="16"/>
+      <c r="A159" s="15"/>
+      <c r="B159" s="15"/>
+      <c r="C159" s="15"/>
+      <c r="D159" s="15"/>
+      <c r="E159" s="15"/>
+      <c r="F159" s="15"/>
+      <c r="G159" s="15"/>
+      <c r="H159" s="15"/>
+      <c r="I159" s="15"/>
+      <c r="J159" s="15"/>
+      <c r="K159" s="15"/>
+      <c r="L159" s="15"/>
+      <c r="M159" s="15"/>
+      <c r="N159" s="15"/>
+      <c r="O159" s="15"/>
+      <c r="P159" s="15"/>
+      <c r="Q159" s="15"/>
+      <c r="R159" s="15"/>
+      <c r="S159" s="15"/>
+      <c r="T159" s="15"/>
+      <c r="U159" s="15"/>
     </row>
     <row r="160" spans="1:21">
-      <c r="A160" s="16"/>
-[...19 lines deleted...]
-      <c r="U160" s="16"/>
+      <c r="A160" s="15"/>
+      <c r="B160" s="15"/>
+      <c r="C160" s="15"/>
+      <c r="D160" s="15"/>
+      <c r="E160" s="15"/>
+      <c r="F160" s="15"/>
+      <c r="G160" s="15"/>
+      <c r="H160" s="15"/>
+      <c r="I160" s="15"/>
+      <c r="J160" s="15"/>
+      <c r="K160" s="15"/>
+      <c r="L160" s="15"/>
+      <c r="M160" s="15"/>
+      <c r="N160" s="15"/>
+      <c r="O160" s="15"/>
+      <c r="P160" s="15"/>
+      <c r="Q160" s="15"/>
+      <c r="R160" s="15"/>
+      <c r="S160" s="15"/>
+      <c r="T160" s="15"/>
+      <c r="U160" s="15"/>
     </row>
     <row r="161" spans="1:21">
-      <c r="A161" s="16"/>
-[...19 lines deleted...]
-      <c r="U161" s="16"/>
+      <c r="A161" s="15"/>
+      <c r="B161" s="15"/>
+      <c r="C161" s="15"/>
+      <c r="D161" s="15"/>
+      <c r="E161" s="15"/>
+      <c r="F161" s="15"/>
+      <c r="G161" s="15"/>
+      <c r="H161" s="15"/>
+      <c r="I161" s="15"/>
+      <c r="J161" s="15"/>
+      <c r="K161" s="15"/>
+      <c r="L161" s="15"/>
+      <c r="M161" s="15"/>
+      <c r="N161" s="15"/>
+      <c r="O161" s="15"/>
+      <c r="P161" s="15"/>
+      <c r="Q161" s="15"/>
+      <c r="R161" s="15"/>
+      <c r="S161" s="15"/>
+      <c r="T161" s="15"/>
+      <c r="U161" s="15"/>
     </row>
     <row r="162" spans="1:21">
-      <c r="A162" s="16"/>
-[...19 lines deleted...]
-      <c r="U162" s="16"/>
+      <c r="A162" s="15"/>
+      <c r="B162" s="15"/>
+      <c r="C162" s="15"/>
+      <c r="D162" s="15"/>
+      <c r="E162" s="15"/>
+      <c r="F162" s="15"/>
+      <c r="G162" s="15"/>
+      <c r="H162" s="15"/>
+      <c r="I162" s="15"/>
+      <c r="J162" s="15"/>
+      <c r="K162" s="15"/>
+      <c r="L162" s="15"/>
+      <c r="M162" s="15"/>
+      <c r="N162" s="15"/>
+      <c r="O162" s="15"/>
+      <c r="P162" s="15"/>
+      <c r="Q162" s="15"/>
+      <c r="R162" s="15"/>
+      <c r="S162" s="15"/>
+      <c r="T162" s="15"/>
+      <c r="U162" s="15"/>
     </row>
     <row r="163" spans="1:21">
-      <c r="A163" s="16"/>
-[...19 lines deleted...]
-      <c r="U163" s="16"/>
+      <c r="A163" s="15"/>
+      <c r="B163" s="15"/>
+      <c r="C163" s="15"/>
+      <c r="D163" s="15"/>
+      <c r="E163" s="15"/>
+      <c r="F163" s="15"/>
+      <c r="G163" s="15"/>
+      <c r="H163" s="15"/>
+      <c r="I163" s="15"/>
+      <c r="J163" s="15"/>
+      <c r="K163" s="15"/>
+      <c r="L163" s="15"/>
+      <c r="M163" s="15"/>
+      <c r="N163" s="15"/>
+      <c r="O163" s="15"/>
+      <c r="P163" s="15"/>
+      <c r="Q163" s="15"/>
+      <c r="R163" s="15"/>
+      <c r="S163" s="15"/>
+      <c r="T163" s="15"/>
+      <c r="U163" s="15"/>
     </row>
     <row r="164" spans="1:21">
-      <c r="A164" s="16"/>
-[...19 lines deleted...]
-      <c r="U164" s="16"/>
+      <c r="A164" s="15"/>
+      <c r="B164" s="15"/>
+      <c r="C164" s="15"/>
+      <c r="D164" s="15"/>
+      <c r="E164" s="15"/>
+      <c r="F164" s="15"/>
+      <c r="G164" s="15"/>
+      <c r="H164" s="15"/>
+      <c r="I164" s="15"/>
+      <c r="J164" s="15"/>
+      <c r="K164" s="15"/>
+      <c r="L164" s="15"/>
+      <c r="M164" s="15"/>
+      <c r="N164" s="15"/>
+      <c r="O164" s="15"/>
+      <c r="P164" s="15"/>
+      <c r="Q164" s="15"/>
+      <c r="R164" s="15"/>
+      <c r="S164" s="15"/>
+      <c r="T164" s="15"/>
+      <c r="U164" s="15"/>
     </row>
     <row r="165" spans="1:21">
-      <c r="A165" s="16"/>
-[...19 lines deleted...]
-      <c r="U165" s="16"/>
+      <c r="A165" s="15"/>
+      <c r="B165" s="15"/>
+      <c r="C165" s="15"/>
+      <c r="D165" s="15"/>
+      <c r="E165" s="15"/>
+      <c r="F165" s="15"/>
+      <c r="G165" s="15"/>
+      <c r="H165" s="15"/>
+      <c r="I165" s="15"/>
+      <c r="J165" s="15"/>
+      <c r="K165" s="15"/>
+      <c r="L165" s="15"/>
+      <c r="M165" s="15"/>
+      <c r="N165" s="15"/>
+      <c r="O165" s="15"/>
+      <c r="P165" s="15"/>
+      <c r="Q165" s="15"/>
+      <c r="R165" s="15"/>
+      <c r="S165" s="15"/>
+      <c r="T165" s="15"/>
+      <c r="U165" s="15"/>
     </row>
     <row r="166" spans="1:21">
-      <c r="A166" s="16"/>
-[...19 lines deleted...]
-      <c r="U166" s="16"/>
+      <c r="A166" s="15"/>
+      <c r="B166" s="15"/>
+      <c r="C166" s="15"/>
+      <c r="D166" s="15"/>
+      <c r="E166" s="15"/>
+      <c r="F166" s="15"/>
+      <c r="G166" s="15"/>
+      <c r="H166" s="15"/>
+      <c r="I166" s="15"/>
+      <c r="J166" s="15"/>
+      <c r="K166" s="15"/>
+      <c r="L166" s="15"/>
+      <c r="M166" s="15"/>
+      <c r="N166" s="15"/>
+      <c r="O166" s="15"/>
+      <c r="P166" s="15"/>
+      <c r="Q166" s="15"/>
+      <c r="R166" s="15"/>
+      <c r="S166" s="15"/>
+      <c r="T166" s="15"/>
+      <c r="U166" s="15"/>
     </row>
     <row r="167" spans="1:21">
-      <c r="A167" s="16"/>
-[...19 lines deleted...]
-      <c r="U167" s="16"/>
+      <c r="A167" s="15"/>
+      <c r="B167" s="15"/>
+      <c r="C167" s="15"/>
+      <c r="D167" s="15"/>
+      <c r="E167" s="15"/>
+      <c r="F167" s="15"/>
+      <c r="G167" s="15"/>
+      <c r="H167" s="15"/>
+      <c r="I167" s="15"/>
+      <c r="J167" s="15"/>
+      <c r="K167" s="15"/>
+      <c r="L167" s="15"/>
+      <c r="M167" s="15"/>
+      <c r="N167" s="15"/>
+      <c r="O167" s="15"/>
+      <c r="P167" s="15"/>
+      <c r="Q167" s="15"/>
+      <c r="R167" s="15"/>
+      <c r="S167" s="15"/>
+      <c r="T167" s="15"/>
+      <c r="U167" s="15"/>
     </row>
     <row r="168" spans="1:21">
-      <c r="A168" s="16"/>
-[...19 lines deleted...]
-      <c r="U168" s="16"/>
+      <c r="A168" s="15"/>
+      <c r="B168" s="15"/>
+      <c r="C168" s="15"/>
+      <c r="D168" s="15"/>
+      <c r="E168" s="15"/>
+      <c r="F168" s="15"/>
+      <c r="G168" s="15"/>
+      <c r="H168" s="15"/>
+      <c r="I168" s="15"/>
+      <c r="J168" s="15"/>
+      <c r="K168" s="15"/>
+      <c r="L168" s="15"/>
+      <c r="M168" s="15"/>
+      <c r="N168" s="15"/>
+      <c r="O168" s="15"/>
+      <c r="P168" s="15"/>
+      <c r="Q168" s="15"/>
+      <c r="R168" s="15"/>
+      <c r="S168" s="15"/>
+      <c r="T168" s="15"/>
+      <c r="U168" s="15"/>
     </row>
     <row r="169" spans="1:21">
-      <c r="A169" s="16"/>
-[...19 lines deleted...]
-      <c r="U169" s="16"/>
+      <c r="A169" s="15"/>
+      <c r="B169" s="15"/>
+      <c r="C169" s="15"/>
+      <c r="D169" s="15"/>
+      <c r="E169" s="15"/>
+      <c r="F169" s="15"/>
+      <c r="G169" s="15"/>
+      <c r="H169" s="15"/>
+      <c r="I169" s="15"/>
+      <c r="J169" s="15"/>
+      <c r="K169" s="15"/>
+      <c r="L169" s="15"/>
+      <c r="M169" s="15"/>
+      <c r="N169" s="15"/>
+      <c r="O169" s="15"/>
+      <c r="P169" s="15"/>
+      <c r="Q169" s="15"/>
+      <c r="R169" s="15"/>
+      <c r="S169" s="15"/>
+      <c r="T169" s="15"/>
+      <c r="U169" s="15"/>
     </row>
     <row r="170" spans="1:21">
-      <c r="A170" s="16"/>
-[...19 lines deleted...]
-      <c r="U170" s="16"/>
+      <c r="A170" s="15"/>
+      <c r="B170" s="15"/>
+      <c r="C170" s="15"/>
+      <c r="D170" s="15"/>
+      <c r="E170" s="15"/>
+      <c r="F170" s="15"/>
+      <c r="G170" s="15"/>
+      <c r="H170" s="15"/>
+      <c r="I170" s="15"/>
+      <c r="J170" s="15"/>
+      <c r="K170" s="15"/>
+      <c r="L170" s="15"/>
+      <c r="M170" s="15"/>
+      <c r="N170" s="15"/>
+      <c r="O170" s="15"/>
+      <c r="P170" s="15"/>
+      <c r="Q170" s="15"/>
+      <c r="R170" s="15"/>
+      <c r="S170" s="15"/>
+      <c r="T170" s="15"/>
+      <c r="U170" s="15"/>
     </row>
     <row r="171" spans="1:21">
-      <c r="A171" s="16"/>
-[...19 lines deleted...]
-      <c r="U171" s="16"/>
+      <c r="A171" s="15"/>
+      <c r="B171" s="15"/>
+      <c r="C171" s="15"/>
+      <c r="D171" s="15"/>
+      <c r="E171" s="15"/>
+      <c r="F171" s="15"/>
+      <c r="G171" s="15"/>
+      <c r="H171" s="15"/>
+      <c r="I171" s="15"/>
+      <c r="J171" s="15"/>
+      <c r="K171" s="15"/>
+      <c r="L171" s="15"/>
+      <c r="M171" s="15"/>
+      <c r="N171" s="15"/>
+      <c r="O171" s="15"/>
+      <c r="P171" s="15"/>
+      <c r="Q171" s="15"/>
+      <c r="R171" s="15"/>
+      <c r="S171" s="15"/>
+      <c r="T171" s="15"/>
+      <c r="U171" s="15"/>
     </row>
     <row r="172" spans="1:21">
-      <c r="A172" s="16"/>
-[...19 lines deleted...]
-      <c r="U172" s="16"/>
+      <c r="A172" s="15"/>
+      <c r="B172" s="15"/>
+      <c r="C172" s="15"/>
+      <c r="D172" s="15"/>
+      <c r="E172" s="15"/>
+      <c r="F172" s="15"/>
+      <c r="G172" s="15"/>
+      <c r="H172" s="15"/>
+      <c r="I172" s="15"/>
+      <c r="J172" s="15"/>
+      <c r="K172" s="15"/>
+      <c r="L172" s="15"/>
+      <c r="M172" s="15"/>
+      <c r="N172" s="15"/>
+      <c r="O172" s="15"/>
+      <c r="P172" s="15"/>
+      <c r="Q172" s="15"/>
+      <c r="R172" s="15"/>
+      <c r="S172" s="15"/>
+      <c r="T172" s="15"/>
+      <c r="U172" s="15"/>
     </row>
     <row r="173" spans="1:21">
-      <c r="A173" s="16"/>
-[...19 lines deleted...]
-      <c r="U173" s="16"/>
+      <c r="A173" s="15"/>
+      <c r="B173" s="15"/>
+      <c r="C173" s="15"/>
+      <c r="D173" s="15"/>
+      <c r="E173" s="15"/>
+      <c r="F173" s="15"/>
+      <c r="G173" s="15"/>
+      <c r="H173" s="15"/>
+      <c r="I173" s="15"/>
+      <c r="J173" s="15"/>
+      <c r="K173" s="15"/>
+      <c r="L173" s="15"/>
+      <c r="M173" s="15"/>
+      <c r="N173" s="15"/>
+      <c r="O173" s="15"/>
+      <c r="P173" s="15"/>
+      <c r="Q173" s="15"/>
+      <c r="R173" s="15"/>
+      <c r="S173" s="15"/>
+      <c r="T173" s="15"/>
+      <c r="U173" s="15"/>
     </row>
     <row r="174" spans="1:21">
-      <c r="A174" s="16"/>
-[...19 lines deleted...]
-      <c r="U174" s="16"/>
+      <c r="A174" s="15"/>
+      <c r="B174" s="15"/>
+      <c r="C174" s="15"/>
+      <c r="D174" s="15"/>
+      <c r="E174" s="15"/>
+      <c r="F174" s="15"/>
+      <c r="G174" s="15"/>
+      <c r="H174" s="15"/>
+      <c r="I174" s="15"/>
+      <c r="J174" s="15"/>
+      <c r="K174" s="15"/>
+      <c r="L174" s="15"/>
+      <c r="M174" s="15"/>
+      <c r="N174" s="15"/>
+      <c r="O174" s="15"/>
+      <c r="P174" s="15"/>
+      <c r="Q174" s="15"/>
+      <c r="R174" s="15"/>
+      <c r="S174" s="15"/>
+      <c r="T174" s="15"/>
+      <c r="U174" s="15"/>
     </row>
     <row r="175" spans="1:21">
-      <c r="A175" s="16"/>
-[...19 lines deleted...]
-      <c r="U175" s="16"/>
+      <c r="A175" s="15"/>
+      <c r="B175" s="15"/>
+      <c r="C175" s="15"/>
+      <c r="D175" s="15"/>
+      <c r="E175" s="15"/>
+      <c r="F175" s="15"/>
+      <c r="G175" s="15"/>
+      <c r="H175" s="15"/>
+      <c r="I175" s="15"/>
+      <c r="J175" s="15"/>
+      <c r="K175" s="15"/>
+      <c r="L175" s="15"/>
+      <c r="M175" s="15"/>
+      <c r="N175" s="15"/>
+      <c r="O175" s="15"/>
+      <c r="P175" s="15"/>
+      <c r="Q175" s="15"/>
+      <c r="R175" s="15"/>
+      <c r="S175" s="15"/>
+      <c r="T175" s="15"/>
+      <c r="U175" s="15"/>
     </row>
     <row r="176" spans="1:21">
-      <c r="A176" s="16"/>
-[...19 lines deleted...]
-      <c r="U176" s="16"/>
+      <c r="A176" s="15"/>
+      <c r="B176" s="15"/>
+      <c r="C176" s="15"/>
+      <c r="D176" s="15"/>
+      <c r="E176" s="15"/>
+      <c r="F176" s="15"/>
+      <c r="G176" s="15"/>
+      <c r="H176" s="15"/>
+      <c r="I176" s="15"/>
+      <c r="J176" s="15"/>
+      <c r="K176" s="15"/>
+      <c r="L176" s="15"/>
+      <c r="M176" s="15"/>
+      <c r="N176" s="15"/>
+      <c r="O176" s="15"/>
+      <c r="P176" s="15"/>
+      <c r="Q176" s="15"/>
+      <c r="R176" s="15"/>
+      <c r="S176" s="15"/>
+      <c r="T176" s="15"/>
+      <c r="U176" s="15"/>
     </row>
     <row r="177" spans="1:21">
-      <c r="A177" s="16"/>
-[...19 lines deleted...]
-      <c r="U177" s="16"/>
+      <c r="A177" s="15"/>
+      <c r="B177" s="15"/>
+      <c r="C177" s="15"/>
+      <c r="D177" s="15"/>
+      <c r="E177" s="15"/>
+      <c r="F177" s="15"/>
+      <c r="G177" s="15"/>
+      <c r="H177" s="15"/>
+      <c r="I177" s="15"/>
+      <c r="J177" s="15"/>
+      <c r="K177" s="15"/>
+      <c r="L177" s="15"/>
+      <c r="M177" s="15"/>
+      <c r="N177" s="15"/>
+      <c r="O177" s="15"/>
+      <c r="P177" s="15"/>
+      <c r="Q177" s="15"/>
+      <c r="R177" s="15"/>
+      <c r="S177" s="15"/>
+      <c r="T177" s="15"/>
+      <c r="U177" s="15"/>
     </row>
     <row r="178" spans="1:21">
-      <c r="A178" s="16"/>
-[...19 lines deleted...]
-      <c r="U178" s="16"/>
+      <c r="A178" s="15"/>
+      <c r="B178" s="15"/>
+      <c r="C178" s="15"/>
+      <c r="D178" s="15"/>
+      <c r="E178" s="15"/>
+      <c r="F178" s="15"/>
+      <c r="G178" s="15"/>
+      <c r="H178" s="15"/>
+      <c r="I178" s="15"/>
+      <c r="J178" s="15"/>
+      <c r="K178" s="15"/>
+      <c r="L178" s="15"/>
+      <c r="M178" s="15"/>
+      <c r="N178" s="15"/>
+      <c r="O178" s="15"/>
+      <c r="P178" s="15"/>
+      <c r="Q178" s="15"/>
+      <c r="R178" s="15"/>
+      <c r="S178" s="15"/>
+      <c r="T178" s="15"/>
+      <c r="U178" s="15"/>
     </row>
     <row r="179" spans="1:21">
-      <c r="A179" s="16"/>
-[...19 lines deleted...]
-      <c r="U179" s="16"/>
+      <c r="A179" s="15"/>
+      <c r="B179" s="15"/>
+      <c r="C179" s="15"/>
+      <c r="D179" s="15"/>
+      <c r="E179" s="15"/>
+      <c r="F179" s="15"/>
+      <c r="G179" s="15"/>
+      <c r="H179" s="15"/>
+      <c r="I179" s="15"/>
+      <c r="J179" s="15"/>
+      <c r="K179" s="15"/>
+      <c r="L179" s="15"/>
+      <c r="M179" s="15"/>
+      <c r="N179" s="15"/>
+      <c r="O179" s="15"/>
+      <c r="P179" s="15"/>
+      <c r="Q179" s="15"/>
+      <c r="R179" s="15"/>
+      <c r="S179" s="15"/>
+      <c r="T179" s="15"/>
+      <c r="U179" s="15"/>
     </row>
     <row r="180" spans="1:21">
-      <c r="A180" s="16"/>
-[...19 lines deleted...]
-      <c r="U180" s="16"/>
+      <c r="A180" s="15"/>
+      <c r="B180" s="15"/>
+      <c r="C180" s="15"/>
+      <c r="D180" s="15"/>
+      <c r="E180" s="15"/>
+      <c r="F180" s="15"/>
+      <c r="G180" s="15"/>
+      <c r="H180" s="15"/>
+      <c r="I180" s="15"/>
+      <c r="J180" s="15"/>
+      <c r="K180" s="15"/>
+      <c r="L180" s="15"/>
+      <c r="M180" s="15"/>
+      <c r="N180" s="15"/>
+      <c r="O180" s="15"/>
+      <c r="P180" s="15"/>
+      <c r="Q180" s="15"/>
+      <c r="R180" s="15"/>
+      <c r="S180" s="15"/>
+      <c r="T180" s="15"/>
+      <c r="U180" s="15"/>
     </row>
     <row r="181" spans="1:21">
-      <c r="A181" s="16"/>
-[...19 lines deleted...]
-      <c r="U181" s="16"/>
+      <c r="A181" s="15"/>
+      <c r="B181" s="15"/>
+      <c r="C181" s="15"/>
+      <c r="D181" s="15"/>
+      <c r="E181" s="15"/>
+      <c r="F181" s="15"/>
+      <c r="G181" s="15"/>
+      <c r="H181" s="15"/>
+      <c r="I181" s="15"/>
+      <c r="J181" s="15"/>
+      <c r="K181" s="15"/>
+      <c r="L181" s="15"/>
+      <c r="M181" s="15"/>
+      <c r="N181" s="15"/>
+      <c r="O181" s="15"/>
+      <c r="P181" s="15"/>
+      <c r="Q181" s="15"/>
+      <c r="R181" s="15"/>
+      <c r="S181" s="15"/>
+      <c r="T181" s="15"/>
+      <c r="U181" s="15"/>
     </row>
     <row r="182" spans="1:21">
-      <c r="A182" s="16"/>
-[...19 lines deleted...]
-      <c r="U182" s="16"/>
+      <c r="A182" s="15"/>
+      <c r="B182" s="15"/>
+      <c r="C182" s="15"/>
+      <c r="D182" s="15"/>
+      <c r="E182" s="15"/>
+      <c r="F182" s="15"/>
+      <c r="G182" s="15"/>
+      <c r="H182" s="15"/>
+      <c r="I182" s="15"/>
+      <c r="J182" s="15"/>
+      <c r="K182" s="15"/>
+      <c r="L182" s="15"/>
+      <c r="M182" s="15"/>
+      <c r="N182" s="15"/>
+      <c r="O182" s="15"/>
+      <c r="P182" s="15"/>
+      <c r="Q182" s="15"/>
+      <c r="R182" s="15"/>
+      <c r="S182" s="15"/>
+      <c r="T182" s="15"/>
+      <c r="U182" s="15"/>
     </row>
     <row r="183" spans="1:21">
-      <c r="A183" s="16"/>
-[...19 lines deleted...]
-      <c r="U183" s="16"/>
+      <c r="A183" s="15"/>
+      <c r="B183" s="15"/>
+      <c r="C183" s="15"/>
+      <c r="D183" s="15"/>
+      <c r="E183" s="15"/>
+      <c r="F183" s="15"/>
+      <c r="G183" s="15"/>
+      <c r="H183" s="15"/>
+      <c r="I183" s="15"/>
+      <c r="J183" s="15"/>
+      <c r="K183" s="15"/>
+      <c r="L183" s="15"/>
+      <c r="M183" s="15"/>
+      <c r="N183" s="15"/>
+      <c r="O183" s="15"/>
+      <c r="P183" s="15"/>
+      <c r="Q183" s="15"/>
+      <c r="R183" s="15"/>
+      <c r="S183" s="15"/>
+      <c r="T183" s="15"/>
+      <c r="U183" s="15"/>
     </row>
     <row r="184" spans="1:21">
-      <c r="A184" s="16"/>
-[...19 lines deleted...]
-      <c r="U184" s="16"/>
+      <c r="A184" s="15"/>
+      <c r="B184" s="15"/>
+      <c r="C184" s="15"/>
+      <c r="D184" s="15"/>
+      <c r="E184" s="15"/>
+      <c r="F184" s="15"/>
+      <c r="G184" s="15"/>
+      <c r="H184" s="15"/>
+      <c r="I184" s="15"/>
+      <c r="J184" s="15"/>
+      <c r="K184" s="15"/>
+      <c r="L184" s="15"/>
+      <c r="M184" s="15"/>
+      <c r="N184" s="15"/>
+      <c r="O184" s="15"/>
+      <c r="P184" s="15"/>
+      <c r="Q184" s="15"/>
+      <c r="R184" s="15"/>
+      <c r="S184" s="15"/>
+      <c r="T184" s="15"/>
+      <c r="U184" s="15"/>
     </row>
     <row r="185" spans="1:21">
-      <c r="A185" s="16"/>
-[...19 lines deleted...]
-      <c r="U185" s="16"/>
+      <c r="A185" s="15"/>
+      <c r="B185" s="15"/>
+      <c r="C185" s="15"/>
+      <c r="D185" s="15"/>
+      <c r="E185" s="15"/>
+      <c r="F185" s="15"/>
+      <c r="G185" s="15"/>
+      <c r="H185" s="15"/>
+      <c r="I185" s="15"/>
+      <c r="J185" s="15"/>
+      <c r="K185" s="15"/>
+      <c r="L185" s="15"/>
+      <c r="M185" s="15"/>
+      <c r="N185" s="15"/>
+      <c r="O185" s="15"/>
+      <c r="P185" s="15"/>
+      <c r="Q185" s="15"/>
+      <c r="R185" s="15"/>
+      <c r="S185" s="15"/>
+      <c r="T185" s="15"/>
+      <c r="U185" s="15"/>
     </row>
     <row r="186" spans="1:21">
-      <c r="A186" s="16"/>
-[...19 lines deleted...]
-      <c r="U186" s="16"/>
+      <c r="A186" s="15"/>
+      <c r="B186" s="15"/>
+      <c r="C186" s="15"/>
+      <c r="D186" s="15"/>
+      <c r="E186" s="15"/>
+      <c r="F186" s="15"/>
+      <c r="G186" s="15"/>
+      <c r="H186" s="15"/>
+      <c r="I186" s="15"/>
+      <c r="J186" s="15"/>
+      <c r="K186" s="15"/>
+      <c r="L186" s="15"/>
+      <c r="M186" s="15"/>
+      <c r="N186" s="15"/>
+      <c r="O186" s="15"/>
+      <c r="P186" s="15"/>
+      <c r="Q186" s="15"/>
+      <c r="R186" s="15"/>
+      <c r="S186" s="15"/>
+      <c r="T186" s="15"/>
+      <c r="U186" s="15"/>
     </row>
     <row r="187" spans="1:21">
-      <c r="A187" s="16"/>
-[...19 lines deleted...]
-      <c r="U187" s="16"/>
+      <c r="A187" s="15"/>
+      <c r="B187" s="15"/>
+      <c r="C187" s="15"/>
+      <c r="D187" s="15"/>
+      <c r="E187" s="15"/>
+      <c r="F187" s="15"/>
+      <c r="G187" s="15"/>
+      <c r="H187" s="15"/>
+      <c r="I187" s="15"/>
+      <c r="J187" s="15"/>
+      <c r="K187" s="15"/>
+      <c r="L187" s="15"/>
+      <c r="M187" s="15"/>
+      <c r="N187" s="15"/>
+      <c r="O187" s="15"/>
+      <c r="P187" s="15"/>
+      <c r="Q187" s="15"/>
+      <c r="R187" s="15"/>
+      <c r="S187" s="15"/>
+      <c r="T187" s="15"/>
+      <c r="U187" s="15"/>
     </row>
     <row r="188" spans="1:21">
-      <c r="A188" s="16"/>
-[...19 lines deleted...]
-      <c r="U188" s="16"/>
+      <c r="A188" s="15"/>
+      <c r="B188" s="15"/>
+      <c r="C188" s="15"/>
+      <c r="D188" s="15"/>
+      <c r="E188" s="15"/>
+      <c r="F188" s="15"/>
+      <c r="G188" s="15"/>
+      <c r="H188" s="15"/>
+      <c r="I188" s="15"/>
+      <c r="J188" s="15"/>
+      <c r="K188" s="15"/>
+      <c r="L188" s="15"/>
+      <c r="M188" s="15"/>
+      <c r="N188" s="15"/>
+      <c r="O188" s="15"/>
+      <c r="P188" s="15"/>
+      <c r="Q188" s="15"/>
+      <c r="R188" s="15"/>
+      <c r="S188" s="15"/>
+      <c r="T188" s="15"/>
+      <c r="U188" s="15"/>
     </row>
     <row r="189" spans="1:21">
-      <c r="A189" s="16"/>
-[...19 lines deleted...]
-      <c r="U189" s="16"/>
+      <c r="A189" s="15"/>
+      <c r="B189" s="15"/>
+      <c r="C189" s="15"/>
+      <c r="D189" s="15"/>
+      <c r="E189" s="15"/>
+      <c r="F189" s="15"/>
+      <c r="G189" s="15"/>
+      <c r="H189" s="15"/>
+      <c r="I189" s="15"/>
+      <c r="J189" s="15"/>
+      <c r="K189" s="15"/>
+      <c r="L189" s="15"/>
+      <c r="M189" s="15"/>
+      <c r="N189" s="15"/>
+      <c r="O189" s="15"/>
+      <c r="P189" s="15"/>
+      <c r="Q189" s="15"/>
+      <c r="R189" s="15"/>
+      <c r="S189" s="15"/>
+      <c r="T189" s="15"/>
+      <c r="U189" s="15"/>
     </row>
     <row r="190" spans="1:21">
-      <c r="A190" s="16"/>
-[...19 lines deleted...]
-      <c r="U190" s="16"/>
+      <c r="A190" s="15"/>
+      <c r="B190" s="15"/>
+      <c r="C190" s="15"/>
+      <c r="D190" s="15"/>
+      <c r="E190" s="15"/>
+      <c r="F190" s="15"/>
+      <c r="G190" s="15"/>
+      <c r="H190" s="15"/>
+      <c r="I190" s="15"/>
+      <c r="J190" s="15"/>
+      <c r="K190" s="15"/>
+      <c r="L190" s="15"/>
+      <c r="M190" s="15"/>
+      <c r="N190" s="15"/>
+      <c r="O190" s="15"/>
+      <c r="P190" s="15"/>
+      <c r="Q190" s="15"/>
+      <c r="R190" s="15"/>
+      <c r="S190" s="15"/>
+      <c r="T190" s="15"/>
+      <c r="U190" s="15"/>
     </row>
     <row r="191" spans="1:21">
-      <c r="A191" s="16"/>
-[...19 lines deleted...]
-      <c r="U191" s="16"/>
+      <c r="A191" s="15"/>
+      <c r="B191" s="15"/>
+      <c r="C191" s="15"/>
+      <c r="D191" s="15"/>
+      <c r="E191" s="15"/>
+      <c r="F191" s="15"/>
+      <c r="G191" s="15"/>
+      <c r="H191" s="15"/>
+      <c r="I191" s="15"/>
+      <c r="J191" s="15"/>
+      <c r="K191" s="15"/>
+      <c r="L191" s="15"/>
+      <c r="M191" s="15"/>
+      <c r="N191" s="15"/>
+      <c r="O191" s="15"/>
+      <c r="P191" s="15"/>
+      <c r="Q191" s="15"/>
+      <c r="R191" s="15"/>
+      <c r="S191" s="15"/>
+      <c r="T191" s="15"/>
+      <c r="U191" s="15"/>
     </row>
     <row r="192" spans="1:21">
-      <c r="A192" s="16"/>
-[...19 lines deleted...]
-      <c r="U192" s="16"/>
+      <c r="A192" s="15"/>
+      <c r="B192" s="15"/>
+      <c r="C192" s="15"/>
+      <c r="D192" s="15"/>
+      <c r="E192" s="15"/>
+      <c r="F192" s="15"/>
+      <c r="G192" s="15"/>
+      <c r="H192" s="15"/>
+      <c r="I192" s="15"/>
+      <c r="J192" s="15"/>
+      <c r="K192" s="15"/>
+      <c r="L192" s="15"/>
+      <c r="M192" s="15"/>
+      <c r="N192" s="15"/>
+      <c r="O192" s="15"/>
+      <c r="P192" s="15"/>
+      <c r="Q192" s="15"/>
+      <c r="R192" s="15"/>
+      <c r="S192" s="15"/>
+      <c r="T192" s="15"/>
+      <c r="U192" s="15"/>
     </row>
     <row r="193" spans="1:21">
-      <c r="A193" s="16"/>
-[...19 lines deleted...]
-      <c r="U193" s="16"/>
+      <c r="A193" s="15"/>
+      <c r="B193" s="15"/>
+      <c r="C193" s="15"/>
+      <c r="D193" s="15"/>
+      <c r="E193" s="15"/>
+      <c r="F193" s="15"/>
+      <c r="G193" s="15"/>
+      <c r="H193" s="15"/>
+      <c r="I193" s="15"/>
+      <c r="J193" s="15"/>
+      <c r="K193" s="15"/>
+      <c r="L193" s="15"/>
+      <c r="M193" s="15"/>
+      <c r="N193" s="15"/>
+      <c r="O193" s="15"/>
+      <c r="P193" s="15"/>
+      <c r="Q193" s="15"/>
+      <c r="R193" s="15"/>
+      <c r="S193" s="15"/>
+      <c r="T193" s="15"/>
+      <c r="U193" s="15"/>
     </row>
     <row r="194" spans="1:21">
-      <c r="A194" s="16"/>
-[...19 lines deleted...]
-      <c r="U194" s="16"/>
+      <c r="A194" s="15"/>
+      <c r="B194" s="15"/>
+      <c r="C194" s="15"/>
+      <c r="D194" s="15"/>
+      <c r="E194" s="15"/>
+      <c r="F194" s="15"/>
+      <c r="G194" s="15"/>
+      <c r="H194" s="15"/>
+      <c r="I194" s="15"/>
+      <c r="J194" s="15"/>
+      <c r="K194" s="15"/>
+      <c r="L194" s="15"/>
+      <c r="M194" s="15"/>
+      <c r="N194" s="15"/>
+      <c r="O194" s="15"/>
+      <c r="P194" s="15"/>
+      <c r="Q194" s="15"/>
+      <c r="R194" s="15"/>
+      <c r="S194" s="15"/>
+      <c r="T194" s="15"/>
+      <c r="U194" s="15"/>
     </row>
     <row r="195" spans="1:21">
-      <c r="A195" s="16"/>
-[...19 lines deleted...]
-      <c r="U195" s="16"/>
+      <c r="A195" s="15"/>
+      <c r="B195" s="15"/>
+      <c r="C195" s="15"/>
+      <c r="D195" s="15"/>
+      <c r="E195" s="15"/>
+      <c r="F195" s="15"/>
+      <c r="G195" s="15"/>
+      <c r="H195" s="15"/>
+      <c r="I195" s="15"/>
+      <c r="J195" s="15"/>
+      <c r="K195" s="15"/>
+      <c r="L195" s="15"/>
+      <c r="M195" s="15"/>
+      <c r="N195" s="15"/>
+      <c r="O195" s="15"/>
+      <c r="P195" s="15"/>
+      <c r="Q195" s="15"/>
+      <c r="R195" s="15"/>
+      <c r="S195" s="15"/>
+      <c r="T195" s="15"/>
+      <c r="U195" s="15"/>
     </row>
     <row r="196" spans="1:21">
-      <c r="A196" s="16"/>
-[...19 lines deleted...]
-      <c r="U196" s="16"/>
+      <c r="A196" s="15"/>
+      <c r="B196" s="15"/>
+      <c r="C196" s="15"/>
+      <c r="D196" s="15"/>
+      <c r="E196" s="15"/>
+      <c r="F196" s="15"/>
+      <c r="G196" s="15"/>
+      <c r="H196" s="15"/>
+      <c r="I196" s="15"/>
+      <c r="J196" s="15"/>
+      <c r="K196" s="15"/>
+      <c r="L196" s="15"/>
+      <c r="M196" s="15"/>
+      <c r="N196" s="15"/>
+      <c r="O196" s="15"/>
+      <c r="P196" s="15"/>
+      <c r="Q196" s="15"/>
+      <c r="R196" s="15"/>
+      <c r="S196" s="15"/>
+      <c r="T196" s="15"/>
+      <c r="U196" s="15"/>
     </row>
     <row r="197" spans="1:21">
-      <c r="A197" s="16"/>
-[...19 lines deleted...]
-      <c r="U197" s="16"/>
+      <c r="A197" s="15"/>
+      <c r="B197" s="15"/>
+      <c r="C197" s="15"/>
+      <c r="D197" s="15"/>
+      <c r="E197" s="15"/>
+      <c r="F197" s="15"/>
+      <c r="G197" s="15"/>
+      <c r="H197" s="15"/>
+      <c r="I197" s="15"/>
+      <c r="J197" s="15"/>
+      <c r="K197" s="15"/>
+      <c r="L197" s="15"/>
+      <c r="M197" s="15"/>
+      <c r="N197" s="15"/>
+      <c r="O197" s="15"/>
+      <c r="P197" s="15"/>
+      <c r="Q197" s="15"/>
+      <c r="R197" s="15"/>
+      <c r="S197" s="15"/>
+      <c r="T197" s="15"/>
+      <c r="U197" s="15"/>
     </row>
     <row r="198" spans="1:21">
-      <c r="A198" s="16"/>
-[...19 lines deleted...]
-      <c r="U198" s="16"/>
+      <c r="A198" s="15"/>
+      <c r="B198" s="15"/>
+      <c r="C198" s="15"/>
+      <c r="D198" s="15"/>
+      <c r="E198" s="15"/>
+      <c r="F198" s="15"/>
+      <c r="G198" s="15"/>
+      <c r="H198" s="15"/>
+      <c r="I198" s="15"/>
+      <c r="J198" s="15"/>
+      <c r="K198" s="15"/>
+      <c r="L198" s="15"/>
+      <c r="M198" s="15"/>
+      <c r="N198" s="15"/>
+      <c r="O198" s="15"/>
+      <c r="P198" s="15"/>
+      <c r="Q198" s="15"/>
+      <c r="R198" s="15"/>
+      <c r="S198" s="15"/>
+      <c r="T198" s="15"/>
+      <c r="U198" s="15"/>
     </row>
     <row r="199" spans="1:21">
-      <c r="A199" s="16"/>
-[...19 lines deleted...]
-      <c r="U199" s="16"/>
+      <c r="A199" s="15"/>
+      <c r="B199" s="15"/>
+      <c r="C199" s="15"/>
+      <c r="D199" s="15"/>
+      <c r="E199" s="15"/>
+      <c r="F199" s="15"/>
+      <c r="G199" s="15"/>
+      <c r="H199" s="15"/>
+      <c r="I199" s="15"/>
+      <c r="J199" s="15"/>
+      <c r="K199" s="15"/>
+      <c r="L199" s="15"/>
+      <c r="M199" s="15"/>
+      <c r="N199" s="15"/>
+      <c r="O199" s="15"/>
+      <c r="P199" s="15"/>
+      <c r="Q199" s="15"/>
+      <c r="R199" s="15"/>
+      <c r="S199" s="15"/>
+      <c r="T199" s="15"/>
+      <c r="U199" s="15"/>
     </row>
     <row r="200" spans="1:21">
-      <c r="A200" s="16"/>
-[...19 lines deleted...]
-      <c r="U200" s="16"/>
+      <c r="A200" s="15"/>
+      <c r="B200" s="15"/>
+      <c r="C200" s="15"/>
+      <c r="D200" s="15"/>
+      <c r="E200" s="15"/>
+      <c r="F200" s="15"/>
+      <c r="G200" s="15"/>
+      <c r="H200" s="15"/>
+      <c r="I200" s="15"/>
+      <c r="J200" s="15"/>
+      <c r="K200" s="15"/>
+      <c r="L200" s="15"/>
+      <c r="M200" s="15"/>
+      <c r="N200" s="15"/>
+      <c r="O200" s="15"/>
+      <c r="P200" s="15"/>
+      <c r="Q200" s="15"/>
+      <c r="R200" s="15"/>
+      <c r="S200" s="15"/>
+      <c r="T200" s="15"/>
+      <c r="U200" s="15"/>
     </row>
     <row r="201" spans="1:21">
-      <c r="A201" s="16"/>
-[...19 lines deleted...]
-      <c r="U201" s="16"/>
+      <c r="A201" s="15"/>
+      <c r="B201" s="15"/>
+      <c r="C201" s="15"/>
+      <c r="D201" s="15"/>
+      <c r="E201" s="15"/>
+      <c r="F201" s="15"/>
+      <c r="G201" s="15"/>
+      <c r="H201" s="15"/>
+      <c r="I201" s="15"/>
+      <c r="J201" s="15"/>
+      <c r="K201" s="15"/>
+      <c r="L201" s="15"/>
+      <c r="M201" s="15"/>
+      <c r="N201" s="15"/>
+      <c r="O201" s="15"/>
+      <c r="P201" s="15"/>
+      <c r="Q201" s="15"/>
+      <c r="R201" s="15"/>
+      <c r="S201" s="15"/>
+      <c r="T201" s="15"/>
+      <c r="U201" s="15"/>
     </row>
     <row r="202" spans="1:21">
-      <c r="A202" s="16"/>
-[...19 lines deleted...]
-      <c r="U202" s="16"/>
+      <c r="A202" s="15"/>
+      <c r="B202" s="15"/>
+      <c r="C202" s="15"/>
+      <c r="D202" s="15"/>
+      <c r="E202" s="15"/>
+      <c r="F202" s="15"/>
+      <c r="G202" s="15"/>
+      <c r="H202" s="15"/>
+      <c r="I202" s="15"/>
+      <c r="J202" s="15"/>
+      <c r="K202" s="15"/>
+      <c r="L202" s="15"/>
+      <c r="M202" s="15"/>
+      <c r="N202" s="15"/>
+      <c r="O202" s="15"/>
+      <c r="P202" s="15"/>
+      <c r="Q202" s="15"/>
+      <c r="R202" s="15"/>
+      <c r="S202" s="15"/>
+      <c r="T202" s="15"/>
+      <c r="U202" s="15"/>
     </row>
     <row r="203" spans="1:21">
-      <c r="A203" s="16"/>
-[...19 lines deleted...]
-      <c r="U203" s="16"/>
+      <c r="A203" s="15"/>
+      <c r="B203" s="15"/>
+      <c r="C203" s="15"/>
+      <c r="D203" s="15"/>
+      <c r="E203" s="15"/>
+      <c r="F203" s="15"/>
+      <c r="G203" s="15"/>
+      <c r="H203" s="15"/>
+      <c r="I203" s="15"/>
+      <c r="J203" s="15"/>
+      <c r="K203" s="15"/>
+      <c r="L203" s="15"/>
+      <c r="M203" s="15"/>
+      <c r="N203" s="15"/>
+      <c r="O203" s="15"/>
+      <c r="P203" s="15"/>
+      <c r="Q203" s="15"/>
+      <c r="R203" s="15"/>
+      <c r="S203" s="15"/>
+      <c r="T203" s="15"/>
+      <c r="U203" s="15"/>
     </row>
     <row r="204" spans="1:21">
-      <c r="A204" s="16"/>
-[...19 lines deleted...]
-      <c r="U204" s="16"/>
+      <c r="A204" s="15"/>
+      <c r="B204" s="15"/>
+      <c r="C204" s="15"/>
+      <c r="D204" s="15"/>
+      <c r="E204" s="15"/>
+      <c r="F204" s="15"/>
+      <c r="G204" s="15"/>
+      <c r="H204" s="15"/>
+      <c r="I204" s="15"/>
+      <c r="J204" s="15"/>
+      <c r="K204" s="15"/>
+      <c r="L204" s="15"/>
+      <c r="M204" s="15"/>
+      <c r="N204" s="15"/>
+      <c r="O204" s="15"/>
+      <c r="P204" s="15"/>
+      <c r="Q204" s="15"/>
+      <c r="R204" s="15"/>
+      <c r="S204" s="15"/>
+      <c r="T204" s="15"/>
+      <c r="U204" s="15"/>
     </row>
     <row r="205" spans="1:21">
-      <c r="A205" s="16"/>
-[...19 lines deleted...]
-      <c r="U205" s="16"/>
+      <c r="A205" s="15"/>
+      <c r="B205" s="15"/>
+      <c r="C205" s="15"/>
+      <c r="D205" s="15"/>
+      <c r="E205" s="15"/>
+      <c r="F205" s="15"/>
+      <c r="G205" s="15"/>
+      <c r="H205" s="15"/>
+      <c r="I205" s="15"/>
+      <c r="J205" s="15"/>
+      <c r="K205" s="15"/>
+      <c r="L205" s="15"/>
+      <c r="M205" s="15"/>
+      <c r="N205" s="15"/>
+      <c r="O205" s="15"/>
+      <c r="P205" s="15"/>
+      <c r="Q205" s="15"/>
+      <c r="R205" s="15"/>
+      <c r="S205" s="15"/>
+      <c r="T205" s="15"/>
+      <c r="U205" s="15"/>
     </row>
     <row r="206" spans="1:21">
-      <c r="A206" s="16"/>
-[...19 lines deleted...]
-      <c r="U206" s="16"/>
+      <c r="A206" s="15"/>
+      <c r="B206" s="15"/>
+      <c r="C206" s="15"/>
+      <c r="D206" s="15"/>
+      <c r="E206" s="15"/>
+      <c r="F206" s="15"/>
+      <c r="G206" s="15"/>
+      <c r="H206" s="15"/>
+      <c r="I206" s="15"/>
+      <c r="J206" s="15"/>
+      <c r="K206" s="15"/>
+      <c r="L206" s="15"/>
+      <c r="M206" s="15"/>
+      <c r="N206" s="15"/>
+      <c r="O206" s="15"/>
+      <c r="P206" s="15"/>
+      <c r="Q206" s="15"/>
+      <c r="R206" s="15"/>
+      <c r="S206" s="15"/>
+      <c r="T206" s="15"/>
+      <c r="U206" s="15"/>
     </row>
     <row r="207" spans="1:21">
-      <c r="A207" s="16"/>
-[...19 lines deleted...]
-      <c r="U207" s="16"/>
+      <c r="A207" s="15"/>
+      <c r="B207" s="15"/>
+      <c r="C207" s="15"/>
+      <c r="D207" s="15"/>
+      <c r="E207" s="15"/>
+      <c r="F207" s="15"/>
+      <c r="G207" s="15"/>
+      <c r="H207" s="15"/>
+      <c r="I207" s="15"/>
+      <c r="J207" s="15"/>
+      <c r="K207" s="15"/>
+      <c r="L207" s="15"/>
+      <c r="M207" s="15"/>
+      <c r="N207" s="15"/>
+      <c r="O207" s="15"/>
+      <c r="P207" s="15"/>
+      <c r="Q207" s="15"/>
+      <c r="R207" s="15"/>
+      <c r="S207" s="15"/>
+      <c r="T207" s="15"/>
+      <c r="U207" s="15"/>
     </row>
     <row r="208" spans="1:21">
-      <c r="A208" s="16"/>
-[...19 lines deleted...]
-      <c r="U208" s="16"/>
+      <c r="A208" s="15"/>
+      <c r="B208" s="15"/>
+      <c r="C208" s="15"/>
+      <c r="D208" s="15"/>
+      <c r="E208" s="15"/>
+      <c r="F208" s="15"/>
+      <c r="G208" s="15"/>
+      <c r="H208" s="15"/>
+      <c r="I208" s="15"/>
+      <c r="J208" s="15"/>
+      <c r="K208" s="15"/>
+      <c r="L208" s="15"/>
+      <c r="M208" s="15"/>
+      <c r="N208" s="15"/>
+      <c r="O208" s="15"/>
+      <c r="P208" s="15"/>
+      <c r="Q208" s="15"/>
+      <c r="R208" s="15"/>
+      <c r="S208" s="15"/>
+      <c r="T208" s="15"/>
+      <c r="U208" s="15"/>
     </row>
     <row r="209" spans="1:21">
-      <c r="A209" s="16"/>
-[...19 lines deleted...]
-      <c r="U209" s="16"/>
+      <c r="A209" s="15"/>
+      <c r="B209" s="15"/>
+      <c r="C209" s="15"/>
+      <c r="D209" s="15"/>
+      <c r="E209" s="15"/>
+      <c r="F209" s="15"/>
+      <c r="G209" s="15"/>
+      <c r="H209" s="15"/>
+      <c r="I209" s="15"/>
+      <c r="J209" s="15"/>
+      <c r="K209" s="15"/>
+      <c r="L209" s="15"/>
+      <c r="M209" s="15"/>
+      <c r="N209" s="15"/>
+      <c r="O209" s="15"/>
+      <c r="P209" s="15"/>
+      <c r="Q209" s="15"/>
+      <c r="R209" s="15"/>
+      <c r="S209" s="15"/>
+      <c r="T209" s="15"/>
+      <c r="U209" s="15"/>
     </row>
     <row r="210" spans="1:21">
-      <c r="A210" s="16"/>
-[...19 lines deleted...]
-      <c r="U210" s="16"/>
+      <c r="A210" s="15"/>
+      <c r="B210" s="15"/>
+      <c r="C210" s="15"/>
+      <c r="D210" s="15"/>
+      <c r="E210" s="15"/>
+      <c r="F210" s="15"/>
+      <c r="G210" s="15"/>
+      <c r="H210" s="15"/>
+      <c r="I210" s="15"/>
+      <c r="J210" s="15"/>
+      <c r="K210" s="15"/>
+      <c r="L210" s="15"/>
+      <c r="M210" s="15"/>
+      <c r="N210" s="15"/>
+      <c r="O210" s="15"/>
+      <c r="P210" s="15"/>
+      <c r="Q210" s="15"/>
+      <c r="R210" s="15"/>
+      <c r="S210" s="15"/>
+      <c r="T210" s="15"/>
+      <c r="U210" s="15"/>
     </row>
     <row r="211" spans="1:21">
-      <c r="A211" s="16"/>
-[...19 lines deleted...]
-      <c r="U211" s="16"/>
+      <c r="A211" s="15"/>
+      <c r="B211" s="15"/>
+      <c r="C211" s="15"/>
+      <c r="D211" s="15"/>
+      <c r="E211" s="15"/>
+      <c r="F211" s="15"/>
+      <c r="G211" s="15"/>
+      <c r="H211" s="15"/>
+      <c r="I211" s="15"/>
+      <c r="J211" s="15"/>
+      <c r="K211" s="15"/>
+      <c r="L211" s="15"/>
+      <c r="M211" s="15"/>
+      <c r="N211" s="15"/>
+      <c r="O211" s="15"/>
+      <c r="P211" s="15"/>
+      <c r="Q211" s="15"/>
+      <c r="R211" s="15"/>
+      <c r="S211" s="15"/>
+      <c r="T211" s="15"/>
+      <c r="U211" s="15"/>
     </row>
     <row r="212" spans="1:21">
-      <c r="A212" s="16"/>
-[...19 lines deleted...]
-      <c r="U212" s="16"/>
+      <c r="A212" s="15"/>
+      <c r="B212" s="15"/>
+      <c r="C212" s="15"/>
+      <c r="D212" s="15"/>
+      <c r="E212" s="15"/>
+      <c r="F212" s="15"/>
+      <c r="G212" s="15"/>
+      <c r="H212" s="15"/>
+      <c r="I212" s="15"/>
+      <c r="J212" s="15"/>
+      <c r="K212" s="15"/>
+      <c r="L212" s="15"/>
+      <c r="M212" s="15"/>
+      <c r="N212" s="15"/>
+      <c r="O212" s="15"/>
+      <c r="P212" s="15"/>
+      <c r="Q212" s="15"/>
+      <c r="R212" s="15"/>
+      <c r="S212" s="15"/>
+      <c r="T212" s="15"/>
+      <c r="U212" s="15"/>
     </row>
     <row r="213" spans="1:21">
-      <c r="A213" s="16"/>
-[...19 lines deleted...]
-      <c r="U213" s="16"/>
+      <c r="A213" s="15"/>
+      <c r="B213" s="15"/>
+      <c r="C213" s="15"/>
+      <c r="D213" s="15"/>
+      <c r="E213" s="15"/>
+      <c r="F213" s="15"/>
+      <c r="G213" s="15"/>
+      <c r="H213" s="15"/>
+      <c r="I213" s="15"/>
+      <c r="J213" s="15"/>
+      <c r="K213" s="15"/>
+      <c r="L213" s="15"/>
+      <c r="M213" s="15"/>
+      <c r="N213" s="15"/>
+      <c r="O213" s="15"/>
+      <c r="P213" s="15"/>
+      <c r="Q213" s="15"/>
+      <c r="R213" s="15"/>
+      <c r="S213" s="15"/>
+      <c r="T213" s="15"/>
+      <c r="U213" s="15"/>
     </row>
     <row r="214" spans="1:21">
-      <c r="A214" s="16"/>
-[...19 lines deleted...]
-      <c r="U214" s="16"/>
+      <c r="A214" s="15"/>
+      <c r="B214" s="15"/>
+      <c r="C214" s="15"/>
+      <c r="D214" s="15"/>
+      <c r="E214" s="15"/>
+      <c r="F214" s="15"/>
+      <c r="G214" s="15"/>
+      <c r="H214" s="15"/>
+      <c r="I214" s="15"/>
+      <c r="J214" s="15"/>
+      <c r="K214" s="15"/>
+      <c r="L214" s="15"/>
+      <c r="M214" s="15"/>
+      <c r="N214" s="15"/>
+      <c r="O214" s="15"/>
+      <c r="P214" s="15"/>
+      <c r="Q214" s="15"/>
+      <c r="R214" s="15"/>
+      <c r="S214" s="15"/>
+      <c r="T214" s="15"/>
+      <c r="U214" s="15"/>
     </row>
     <row r="215" spans="1:21">
-      <c r="A215" s="16"/>
-[...19 lines deleted...]
-      <c r="U215" s="16"/>
+      <c r="A215" s="15"/>
+      <c r="B215" s="15"/>
+      <c r="C215" s="15"/>
+      <c r="D215" s="15"/>
+      <c r="E215" s="15"/>
+      <c r="F215" s="15"/>
+      <c r="G215" s="15"/>
+      <c r="H215" s="15"/>
+      <c r="I215" s="15"/>
+      <c r="J215" s="15"/>
+      <c r="K215" s="15"/>
+      <c r="L215" s="15"/>
+      <c r="M215" s="15"/>
+      <c r="N215" s="15"/>
+      <c r="O215" s="15"/>
+      <c r="P215" s="15"/>
+      <c r="Q215" s="15"/>
+      <c r="R215" s="15"/>
+      <c r="S215" s="15"/>
+      <c r="T215" s="15"/>
+      <c r="U215" s="15"/>
     </row>
     <row r="216" spans="1:21">
-      <c r="A216" s="16"/>
-[...19 lines deleted...]
-      <c r="U216" s="16"/>
+      <c r="A216" s="15"/>
+      <c r="B216" s="15"/>
+      <c r="C216" s="15"/>
+      <c r="D216" s="15"/>
+      <c r="E216" s="15"/>
+      <c r="F216" s="15"/>
+      <c r="G216" s="15"/>
+      <c r="H216" s="15"/>
+      <c r="I216" s="15"/>
+      <c r="J216" s="15"/>
+      <c r="K216" s="15"/>
+      <c r="L216" s="15"/>
+      <c r="M216" s="15"/>
+      <c r="N216" s="15"/>
+      <c r="O216" s="15"/>
+      <c r="P216" s="15"/>
+      <c r="Q216" s="15"/>
+      <c r="R216" s="15"/>
+      <c r="S216" s="15"/>
+      <c r="T216" s="15"/>
+      <c r="U216" s="15"/>
     </row>
     <row r="217" spans="1:21">
-      <c r="A217" s="16"/>
-[...19 lines deleted...]
-      <c r="U217" s="16"/>
+      <c r="A217" s="15"/>
+      <c r="B217" s="15"/>
+      <c r="C217" s="15"/>
+      <c r="D217" s="15"/>
+      <c r="E217" s="15"/>
+      <c r="F217" s="15"/>
+      <c r="G217" s="15"/>
+      <c r="H217" s="15"/>
+      <c r="I217" s="15"/>
+      <c r="J217" s="15"/>
+      <c r="K217" s="15"/>
+      <c r="L217" s="15"/>
+      <c r="M217" s="15"/>
+      <c r="N217" s="15"/>
+      <c r="O217" s="15"/>
+      <c r="P217" s="15"/>
+      <c r="Q217" s="15"/>
+      <c r="R217" s="15"/>
+      <c r="S217" s="15"/>
+      <c r="T217" s="15"/>
+      <c r="U217" s="15"/>
     </row>
     <row r="218" spans="1:21">
-      <c r="A218" s="16"/>
-[...19 lines deleted...]
-      <c r="U218" s="16"/>
+      <c r="A218" s="15"/>
+      <c r="B218" s="15"/>
+      <c r="C218" s="15"/>
+      <c r="D218" s="15"/>
+      <c r="E218" s="15"/>
+      <c r="F218" s="15"/>
+      <c r="G218" s="15"/>
+      <c r="H218" s="15"/>
+      <c r="I218" s="15"/>
+      <c r="J218" s="15"/>
+      <c r="K218" s="15"/>
+      <c r="L218" s="15"/>
+      <c r="M218" s="15"/>
+      <c r="N218" s="15"/>
+      <c r="O218" s="15"/>
+      <c r="P218" s="15"/>
+      <c r="Q218" s="15"/>
+      <c r="R218" s="15"/>
+      <c r="S218" s="15"/>
+      <c r="T218" s="15"/>
+      <c r="U218" s="15"/>
     </row>
     <row r="219" spans="1:21">
-      <c r="A219" s="16"/>
-[...19 lines deleted...]
-      <c r="U219" s="16"/>
+      <c r="A219" s="15"/>
+      <c r="B219" s="15"/>
+      <c r="C219" s="15"/>
+      <c r="D219" s="15"/>
+      <c r="E219" s="15"/>
+      <c r="F219" s="15"/>
+      <c r="G219" s="15"/>
+      <c r="H219" s="15"/>
+      <c r="I219" s="15"/>
+      <c r="J219" s="15"/>
+      <c r="K219" s="15"/>
+      <c r="L219" s="15"/>
+      <c r="M219" s="15"/>
+      <c r="N219" s="15"/>
+      <c r="O219" s="15"/>
+      <c r="P219" s="15"/>
+      <c r="Q219" s="15"/>
+      <c r="R219" s="15"/>
+      <c r="S219" s="15"/>
+      <c r="T219" s="15"/>
+      <c r="U219" s="15"/>
     </row>
     <row r="220" spans="1:21">
-      <c r="A220" s="16"/>
-[...19 lines deleted...]
-      <c r="U220" s="16"/>
+      <c r="A220" s="15"/>
+      <c r="B220" s="15"/>
+      <c r="C220" s="15"/>
+      <c r="D220" s="15"/>
+      <c r="E220" s="15"/>
+      <c r="F220" s="15"/>
+      <c r="G220" s="15"/>
+      <c r="H220" s="15"/>
+      <c r="I220" s="15"/>
+      <c r="J220" s="15"/>
+      <c r="K220" s="15"/>
+      <c r="L220" s="15"/>
+      <c r="M220" s="15"/>
+      <c r="N220" s="15"/>
+      <c r="O220" s="15"/>
+      <c r="P220" s="15"/>
+      <c r="Q220" s="15"/>
+      <c r="R220" s="15"/>
+      <c r="S220" s="15"/>
+      <c r="T220" s="15"/>
+      <c r="U220" s="15"/>
     </row>
     <row r="221" spans="1:21">
-      <c r="A221" s="16"/>
-[...19 lines deleted...]
-      <c r="U221" s="16"/>
+      <c r="A221" s="15"/>
+      <c r="B221" s="15"/>
+      <c r="C221" s="15"/>
+      <c r="D221" s="15"/>
+      <c r="E221" s="15"/>
+      <c r="F221" s="15"/>
+      <c r="G221" s="15"/>
+      <c r="H221" s="15"/>
+      <c r="I221" s="15"/>
+      <c r="J221" s="15"/>
+      <c r="K221" s="15"/>
+      <c r="L221" s="15"/>
+      <c r="M221" s="15"/>
+      <c r="N221" s="15"/>
+      <c r="O221" s="15"/>
+      <c r="P221" s="15"/>
+      <c r="Q221" s="15"/>
+      <c r="R221" s="15"/>
+      <c r="S221" s="15"/>
+      <c r="T221" s="15"/>
+      <c r="U221" s="15"/>
     </row>
     <row r="222" spans="1:21">
-      <c r="A222" s="16"/>
-[...19 lines deleted...]
-      <c r="U222" s="16"/>
+      <c r="A222" s="15"/>
+      <c r="B222" s="15"/>
+      <c r="C222" s="15"/>
+      <c r="D222" s="15"/>
+      <c r="E222" s="15"/>
+      <c r="F222" s="15"/>
+      <c r="G222" s="15"/>
+      <c r="H222" s="15"/>
+      <c r="I222" s="15"/>
+      <c r="J222" s="15"/>
+      <c r="K222" s="15"/>
+      <c r="L222" s="15"/>
+      <c r="M222" s="15"/>
+      <c r="N222" s="15"/>
+      <c r="O222" s="15"/>
+      <c r="P222" s="15"/>
+      <c r="Q222" s="15"/>
+      <c r="R222" s="15"/>
+      <c r="S222" s="15"/>
+      <c r="T222" s="15"/>
+      <c r="U222" s="15"/>
     </row>
     <row r="223" spans="1:21">
-      <c r="A223" s="16"/>
-[...19 lines deleted...]
-      <c r="U223" s="16"/>
+      <c r="A223" s="15"/>
+      <c r="B223" s="15"/>
+      <c r="C223" s="15"/>
+      <c r="D223" s="15"/>
+      <c r="E223" s="15"/>
+      <c r="F223" s="15"/>
+      <c r="G223" s="15"/>
+      <c r="H223" s="15"/>
+      <c r="I223" s="15"/>
+      <c r="J223" s="15"/>
+      <c r="K223" s="15"/>
+      <c r="L223" s="15"/>
+      <c r="M223" s="15"/>
+      <c r="N223" s="15"/>
+      <c r="O223" s="15"/>
+      <c r="P223" s="15"/>
+      <c r="Q223" s="15"/>
+      <c r="R223" s="15"/>
+      <c r="S223" s="15"/>
+      <c r="T223" s="15"/>
+      <c r="U223" s="15"/>
     </row>
     <row r="224" spans="1:21">
-      <c r="A224" s="16"/>
-[...19 lines deleted...]
-      <c r="U224" s="16"/>
+      <c r="A224" s="15"/>
+      <c r="B224" s="15"/>
+      <c r="C224" s="15"/>
+      <c r="D224" s="15"/>
+      <c r="E224" s="15"/>
+      <c r="F224" s="15"/>
+      <c r="G224" s="15"/>
+      <c r="H224" s="15"/>
+      <c r="I224" s="15"/>
+      <c r="J224" s="15"/>
+      <c r="K224" s="15"/>
+      <c r="L224" s="15"/>
+      <c r="M224" s="15"/>
+      <c r="N224" s="15"/>
+      <c r="O224" s="15"/>
+      <c r="P224" s="15"/>
+      <c r="Q224" s="15"/>
+      <c r="R224" s="15"/>
+      <c r="S224" s="15"/>
+      <c r="T224" s="15"/>
+      <c r="U224" s="15"/>
     </row>
     <row r="225" spans="1:21">
-      <c r="A225" s="16"/>
-[...19 lines deleted...]
-      <c r="U225" s="16"/>
+      <c r="A225" s="15"/>
+      <c r="B225" s="15"/>
+      <c r="C225" s="15"/>
+      <c r="D225" s="15"/>
+      <c r="E225" s="15"/>
+      <c r="F225" s="15"/>
+      <c r="G225" s="15"/>
+      <c r="H225" s="15"/>
+      <c r="I225" s="15"/>
+      <c r="J225" s="15"/>
+      <c r="K225" s="15"/>
+      <c r="L225" s="15"/>
+      <c r="M225" s="15"/>
+      <c r="N225" s="15"/>
+      <c r="O225" s="15"/>
+      <c r="P225" s="15"/>
+      <c r="Q225" s="15"/>
+      <c r="R225" s="15"/>
+      <c r="S225" s="15"/>
+      <c r="T225" s="15"/>
+      <c r="U225" s="15"/>
     </row>
     <row r="226" spans="1:21">
-      <c r="A226" s="16"/>
-[...19 lines deleted...]
-      <c r="U226" s="16"/>
+      <c r="A226" s="15"/>
+      <c r="B226" s="15"/>
+      <c r="C226" s="15"/>
+      <c r="D226" s="15"/>
+      <c r="E226" s="15"/>
+      <c r="F226" s="15"/>
+      <c r="G226" s="15"/>
+      <c r="H226" s="15"/>
+      <c r="I226" s="15"/>
+      <c r="J226" s="15"/>
+      <c r="K226" s="15"/>
+      <c r="L226" s="15"/>
+      <c r="M226" s="15"/>
+      <c r="N226" s="15"/>
+      <c r="O226" s="15"/>
+      <c r="P226" s="15"/>
+      <c r="Q226" s="15"/>
+      <c r="R226" s="15"/>
+      <c r="S226" s="15"/>
+      <c r="T226" s="15"/>
+      <c r="U226" s="15"/>
     </row>
     <row r="227" spans="1:21">
-      <c r="A227" s="16"/>
-[...19 lines deleted...]
-      <c r="U227" s="16"/>
+      <c r="A227" s="15"/>
+      <c r="B227" s="15"/>
+      <c r="C227" s="15"/>
+      <c r="D227" s="15"/>
+      <c r="E227" s="15"/>
+      <c r="F227" s="15"/>
+      <c r="G227" s="15"/>
+      <c r="H227" s="15"/>
+      <c r="I227" s="15"/>
+      <c r="J227" s="15"/>
+      <c r="K227" s="15"/>
+      <c r="L227" s="15"/>
+      <c r="M227" s="15"/>
+      <c r="N227" s="15"/>
+      <c r="O227" s="15"/>
+      <c r="P227" s="15"/>
+      <c r="Q227" s="15"/>
+      <c r="R227" s="15"/>
+      <c r="S227" s="15"/>
+      <c r="T227" s="15"/>
+      <c r="U227" s="15"/>
     </row>
     <row r="228" spans="1:21">
-      <c r="A228" s="16"/>
-[...19 lines deleted...]
-      <c r="U228" s="16"/>
+      <c r="A228" s="15"/>
+      <c r="B228" s="15"/>
+      <c r="C228" s="15"/>
+      <c r="D228" s="15"/>
+      <c r="E228" s="15"/>
+      <c r="F228" s="15"/>
+      <c r="G228" s="15"/>
+      <c r="H228" s="15"/>
+      <c r="I228" s="15"/>
+      <c r="J228" s="15"/>
+      <c r="K228" s="15"/>
+      <c r="L228" s="15"/>
+      <c r="M228" s="15"/>
+      <c r="N228" s="15"/>
+      <c r="O228" s="15"/>
+      <c r="P228" s="15"/>
+      <c r="Q228" s="15"/>
+      <c r="R228" s="15"/>
+      <c r="S228" s="15"/>
+      <c r="T228" s="15"/>
+      <c r="U228" s="15"/>
     </row>
     <row r="229" spans="1:21">
-      <c r="A229" s="16"/>
-[...19 lines deleted...]
-      <c r="U229" s="16"/>
+      <c r="A229" s="15"/>
+      <c r="B229" s="15"/>
+      <c r="C229" s="15"/>
+      <c r="D229" s="15"/>
+      <c r="E229" s="15"/>
+      <c r="F229" s="15"/>
+      <c r="G229" s="15"/>
+      <c r="H229" s="15"/>
+      <c r="I229" s="15"/>
+      <c r="J229" s="15"/>
+      <c r="K229" s="15"/>
+      <c r="L229" s="15"/>
+      <c r="M229" s="15"/>
+      <c r="N229" s="15"/>
+      <c r="O229" s="15"/>
+      <c r="P229" s="15"/>
+      <c r="Q229" s="15"/>
+      <c r="R229" s="15"/>
+      <c r="S229" s="15"/>
+      <c r="T229" s="15"/>
+      <c r="U229" s="15"/>
     </row>
     <row r="230" spans="1:21">
-      <c r="A230" s="16"/>
-[...19 lines deleted...]
-      <c r="U230" s="16"/>
+      <c r="A230" s="15"/>
+      <c r="B230" s="15"/>
+      <c r="C230" s="15"/>
+      <c r="D230" s="15"/>
+      <c r="E230" s="15"/>
+      <c r="F230" s="15"/>
+      <c r="G230" s="15"/>
+      <c r="H230" s="15"/>
+      <c r="I230" s="15"/>
+      <c r="J230" s="15"/>
+      <c r="K230" s="15"/>
+      <c r="L230" s="15"/>
+      <c r="M230" s="15"/>
+      <c r="N230" s="15"/>
+      <c r="O230" s="15"/>
+      <c r="P230" s="15"/>
+      <c r="Q230" s="15"/>
+      <c r="R230" s="15"/>
+      <c r="S230" s="15"/>
+      <c r="T230" s="15"/>
+      <c r="U230" s="15"/>
     </row>
     <row r="231" spans="1:21">
-      <c r="A231" s="16"/>
-[...19 lines deleted...]
-      <c r="U231" s="16"/>
+      <c r="A231" s="15"/>
+      <c r="B231" s="15"/>
+      <c r="C231" s="15"/>
+      <c r="D231" s="15"/>
+      <c r="E231" s="15"/>
+      <c r="F231" s="15"/>
+      <c r="G231" s="15"/>
+      <c r="H231" s="15"/>
+      <c r="I231" s="15"/>
+      <c r="J231" s="15"/>
+      <c r="K231" s="15"/>
+      <c r="L231" s="15"/>
+      <c r="M231" s="15"/>
+      <c r="N231" s="15"/>
+      <c r="O231" s="15"/>
+      <c r="P231" s="15"/>
+      <c r="Q231" s="15"/>
+      <c r="R231" s="15"/>
+      <c r="S231" s="15"/>
+      <c r="T231" s="15"/>
+      <c r="U231" s="15"/>
     </row>
     <row r="232" spans="1:21">
-      <c r="A232" s="16"/>
-[...19 lines deleted...]
-      <c r="U232" s="16"/>
+      <c r="A232" s="15"/>
+      <c r="B232" s="15"/>
+      <c r="C232" s="15"/>
+      <c r="D232" s="15"/>
+      <c r="E232" s="15"/>
+      <c r="F232" s="15"/>
+      <c r="G232" s="15"/>
+      <c r="H232" s="15"/>
+      <c r="I232" s="15"/>
+      <c r="J232" s="15"/>
+      <c r="K232" s="15"/>
+      <c r="L232" s="15"/>
+      <c r="M232" s="15"/>
+      <c r="N232" s="15"/>
+      <c r="O232" s="15"/>
+      <c r="P232" s="15"/>
+      <c r="Q232" s="15"/>
+      <c r="R232" s="15"/>
+      <c r="S232" s="15"/>
+      <c r="T232" s="15"/>
+      <c r="U232" s="15"/>
     </row>
     <row r="233" spans="1:21">
-      <c r="A233" s="16"/>
-[...19 lines deleted...]
-      <c r="U233" s="16"/>
+      <c r="A233" s="15"/>
+      <c r="B233" s="15"/>
+      <c r="C233" s="15"/>
+      <c r="D233" s="15"/>
+      <c r="E233" s="15"/>
+      <c r="F233" s="15"/>
+      <c r="G233" s="15"/>
+      <c r="H233" s="15"/>
+      <c r="I233" s="15"/>
+      <c r="J233" s="15"/>
+      <c r="K233" s="15"/>
+      <c r="L233" s="15"/>
+      <c r="M233" s="15"/>
+      <c r="N233" s="15"/>
+      <c r="O233" s="15"/>
+      <c r="P233" s="15"/>
+      <c r="Q233" s="15"/>
+      <c r="R233" s="15"/>
+      <c r="S233" s="15"/>
+      <c r="T233" s="15"/>
+      <c r="U233" s="15"/>
     </row>
     <row r="234" spans="1:21">
-      <c r="A234" s="16"/>
-[...19 lines deleted...]
-      <c r="U234" s="16"/>
+      <c r="A234" s="15"/>
+      <c r="B234" s="15"/>
+      <c r="C234" s="15"/>
+      <c r="D234" s="15"/>
+      <c r="E234" s="15"/>
+      <c r="F234" s="15"/>
+      <c r="G234" s="15"/>
+      <c r="H234" s="15"/>
+      <c r="I234" s="15"/>
+      <c r="J234" s="15"/>
+      <c r="K234" s="15"/>
+      <c r="L234" s="15"/>
+      <c r="M234" s="15"/>
+      <c r="N234" s="15"/>
+      <c r="O234" s="15"/>
+      <c r="P234" s="15"/>
+      <c r="Q234" s="15"/>
+      <c r="R234" s="15"/>
+      <c r="S234" s="15"/>
+      <c r="T234" s="15"/>
+      <c r="U234" s="15"/>
     </row>
     <row r="235" spans="1:21">
-      <c r="A235" s="16"/>
-[...19 lines deleted...]
-      <c r="U235" s="16"/>
+      <c r="A235" s="15"/>
+      <c r="B235" s="15"/>
+      <c r="C235" s="15"/>
+      <c r="D235" s="15"/>
+      <c r="E235" s="15"/>
+      <c r="F235" s="15"/>
+      <c r="G235" s="15"/>
+      <c r="H235" s="15"/>
+      <c r="I235" s="15"/>
+      <c r="J235" s="15"/>
+      <c r="K235" s="15"/>
+      <c r="L235" s="15"/>
+      <c r="M235" s="15"/>
+      <c r="N235" s="15"/>
+      <c r="O235" s="15"/>
+      <c r="P235" s="15"/>
+      <c r="Q235" s="15"/>
+      <c r="R235" s="15"/>
+      <c r="S235" s="15"/>
+      <c r="T235" s="15"/>
+      <c r="U235" s="15"/>
     </row>
     <row r="236" spans="1:21">
-      <c r="A236" s="16"/>
-[...19 lines deleted...]
-      <c r="U236" s="16"/>
+      <c r="A236" s="15"/>
+      <c r="B236" s="15"/>
+      <c r="C236" s="15"/>
+      <c r="D236" s="15"/>
+      <c r="E236" s="15"/>
+      <c r="F236" s="15"/>
+      <c r="G236" s="15"/>
+      <c r="H236" s="15"/>
+      <c r="I236" s="15"/>
+      <c r="J236" s="15"/>
+      <c r="K236" s="15"/>
+      <c r="L236" s="15"/>
+      <c r="M236" s="15"/>
+      <c r="N236" s="15"/>
+      <c r="O236" s="15"/>
+      <c r="P236" s="15"/>
+      <c r="Q236" s="15"/>
+      <c r="R236" s="15"/>
+      <c r="S236" s="15"/>
+      <c r="T236" s="15"/>
+      <c r="U236" s="15"/>
     </row>
     <row r="237" spans="1:21">
-      <c r="A237" s="16"/>
-[...19 lines deleted...]
-      <c r="U237" s="16"/>
+      <c r="A237" s="15"/>
+      <c r="B237" s="15"/>
+      <c r="C237" s="15"/>
+      <c r="D237" s="15"/>
+      <c r="E237" s="15"/>
+      <c r="F237" s="15"/>
+      <c r="G237" s="15"/>
+      <c r="H237" s="15"/>
+      <c r="I237" s="15"/>
+      <c r="J237" s="15"/>
+      <c r="K237" s="15"/>
+      <c r="L237" s="15"/>
+      <c r="M237" s="15"/>
+      <c r="N237" s="15"/>
+      <c r="O237" s="15"/>
+      <c r="P237" s="15"/>
+      <c r="Q237" s="15"/>
+      <c r="R237" s="15"/>
+      <c r="S237" s="15"/>
+      <c r="T237" s="15"/>
+      <c r="U237" s="15"/>
     </row>
     <row r="238" spans="1:21">
-      <c r="A238" s="16"/>
-[...19 lines deleted...]
-      <c r="U238" s="16"/>
+      <c r="A238" s="15"/>
+      <c r="B238" s="15"/>
+      <c r="C238" s="15"/>
+      <c r="D238" s="15"/>
+      <c r="E238" s="15"/>
+      <c r="F238" s="15"/>
+      <c r="G238" s="15"/>
+      <c r="H238" s="15"/>
+      <c r="I238" s="15"/>
+      <c r="J238" s="15"/>
+      <c r="K238" s="15"/>
+      <c r="L238" s="15"/>
+      <c r="M238" s="15"/>
+      <c r="N238" s="15"/>
+      <c r="O238" s="15"/>
+      <c r="P238" s="15"/>
+      <c r="Q238" s="15"/>
+      <c r="R238" s="15"/>
+      <c r="S238" s="15"/>
+      <c r="T238" s="15"/>
+      <c r="U238" s="15"/>
     </row>
     <row r="239" spans="1:21">
-      <c r="A239" s="16"/>
-[...19 lines deleted...]
-      <c r="U239" s="16"/>
+      <c r="A239" s="15"/>
+      <c r="B239" s="15"/>
+      <c r="C239" s="15"/>
+      <c r="D239" s="15"/>
+      <c r="E239" s="15"/>
+      <c r="F239" s="15"/>
+      <c r="G239" s="15"/>
+      <c r="H239" s="15"/>
+      <c r="I239" s="15"/>
+      <c r="J239" s="15"/>
+      <c r="K239" s="15"/>
+      <c r="L239" s="15"/>
+      <c r="M239" s="15"/>
+      <c r="N239" s="15"/>
+      <c r="O239" s="15"/>
+      <c r="P239" s="15"/>
+      <c r="Q239" s="15"/>
+      <c r="R239" s="15"/>
+      <c r="S239" s="15"/>
+      <c r="T239" s="15"/>
+      <c r="U239" s="15"/>
     </row>
     <row r="240" spans="1:21">
-      <c r="A240" s="16"/>
-[...19 lines deleted...]
-      <c r="U240" s="16"/>
+      <c r="A240" s="15"/>
+      <c r="B240" s="15"/>
+      <c r="C240" s="15"/>
+      <c r="D240" s="15"/>
+      <c r="E240" s="15"/>
+      <c r="F240" s="15"/>
+      <c r="G240" s="15"/>
+      <c r="H240" s="15"/>
+      <c r="I240" s="15"/>
+      <c r="J240" s="15"/>
+      <c r="K240" s="15"/>
+      <c r="L240" s="15"/>
+      <c r="M240" s="15"/>
+      <c r="N240" s="15"/>
+      <c r="O240" s="15"/>
+      <c r="P240" s="15"/>
+      <c r="Q240" s="15"/>
+      <c r="R240" s="15"/>
+      <c r="S240" s="15"/>
+      <c r="T240" s="15"/>
+      <c r="U240" s="15"/>
     </row>
     <row r="241" spans="1:21">
-      <c r="A241" s="16"/>
-[...19 lines deleted...]
-      <c r="U241" s="16"/>
+      <c r="A241" s="15"/>
+      <c r="B241" s="15"/>
+      <c r="C241" s="15"/>
+      <c r="D241" s="15"/>
+      <c r="E241" s="15"/>
+      <c r="F241" s="15"/>
+      <c r="G241" s="15"/>
+      <c r="H241" s="15"/>
+      <c r="I241" s="15"/>
+      <c r="J241" s="15"/>
+      <c r="K241" s="15"/>
+      <c r="L241" s="15"/>
+      <c r="M241" s="15"/>
+      <c r="N241" s="15"/>
+      <c r="O241" s="15"/>
+      <c r="P241" s="15"/>
+      <c r="Q241" s="15"/>
+      <c r="R241" s="15"/>
+      <c r="S241" s="15"/>
+      <c r="T241" s="15"/>
+      <c r="U241" s="15"/>
     </row>
     <row r="242" spans="1:21">
-      <c r="A242" s="16"/>
-[...19 lines deleted...]
-      <c r="U242" s="16"/>
+      <c r="A242" s="15"/>
+      <c r="B242" s="15"/>
+      <c r="C242" s="15"/>
+      <c r="D242" s="15"/>
+      <c r="E242" s="15"/>
+      <c r="F242" s="15"/>
+      <c r="G242" s="15"/>
+      <c r="H242" s="15"/>
+      <c r="I242" s="15"/>
+      <c r="J242" s="15"/>
+      <c r="K242" s="15"/>
+      <c r="L242" s="15"/>
+      <c r="M242" s="15"/>
+      <c r="N242" s="15"/>
+      <c r="O242" s="15"/>
+      <c r="P242" s="15"/>
+      <c r="Q242" s="15"/>
+      <c r="R242" s="15"/>
+      <c r="S242" s="15"/>
+      <c r="T242" s="15"/>
+      <c r="U242" s="15"/>
     </row>
     <row r="243" spans="1:21">
-      <c r="A243" s="16"/>
-[...19 lines deleted...]
-      <c r="U243" s="16"/>
+      <c r="A243" s="15"/>
+      <c r="B243" s="15"/>
+      <c r="C243" s="15"/>
+      <c r="D243" s="15"/>
+      <c r="E243" s="15"/>
+      <c r="F243" s="15"/>
+      <c r="G243" s="15"/>
+      <c r="H243" s="15"/>
+      <c r="I243" s="15"/>
+      <c r="J243" s="15"/>
+      <c r="K243" s="15"/>
+      <c r="L243" s="15"/>
+      <c r="M243" s="15"/>
+      <c r="N243" s="15"/>
+      <c r="O243" s="15"/>
+      <c r="P243" s="15"/>
+      <c r="Q243" s="15"/>
+      <c r="R243" s="15"/>
+      <c r="S243" s="15"/>
+      <c r="T243" s="15"/>
+      <c r="U243" s="15"/>
     </row>
     <row r="244" spans="1:21">
-      <c r="A244" s="16"/>
-[...19 lines deleted...]
-      <c r="U244" s="16"/>
+      <c r="A244" s="15"/>
+      <c r="B244" s="15"/>
+      <c r="C244" s="15"/>
+      <c r="D244" s="15"/>
+      <c r="E244" s="15"/>
+      <c r="F244" s="15"/>
+      <c r="G244" s="15"/>
+      <c r="H244" s="15"/>
+      <c r="I244" s="15"/>
+      <c r="J244" s="15"/>
+      <c r="K244" s="15"/>
+      <c r="L244" s="15"/>
+      <c r="M244" s="15"/>
+      <c r="N244" s="15"/>
+      <c r="O244" s="15"/>
+      <c r="P244" s="15"/>
+      <c r="Q244" s="15"/>
+      <c r="R244" s="15"/>
+      <c r="S244" s="15"/>
+      <c r="T244" s="15"/>
+      <c r="U244" s="15"/>
     </row>
     <row r="245" spans="1:21">
-      <c r="A245" s="16"/>
-[...19 lines deleted...]
-      <c r="U245" s="16"/>
+      <c r="A245" s="15"/>
+      <c r="B245" s="15"/>
+      <c r="C245" s="15"/>
+      <c r="D245" s="15"/>
+      <c r="E245" s="15"/>
+      <c r="F245" s="15"/>
+      <c r="G245" s="15"/>
+      <c r="H245" s="15"/>
+      <c r="I245" s="15"/>
+      <c r="J245" s="15"/>
+      <c r="K245" s="15"/>
+      <c r="L245" s="15"/>
+      <c r="M245" s="15"/>
+      <c r="N245" s="15"/>
+      <c r="O245" s="15"/>
+      <c r="P245" s="15"/>
+      <c r="Q245" s="15"/>
+      <c r="R245" s="15"/>
+      <c r="S245" s="15"/>
+      <c r="T245" s="15"/>
+      <c r="U245" s="15"/>
     </row>
     <row r="246" spans="1:21">
-      <c r="A246" s="16"/>
-[...19 lines deleted...]
-      <c r="U246" s="16"/>
+      <c r="A246" s="15"/>
+      <c r="B246" s="15"/>
+      <c r="C246" s="15"/>
+      <c r="D246" s="15"/>
+      <c r="E246" s="15"/>
+      <c r="F246" s="15"/>
+      <c r="G246" s="15"/>
+      <c r="H246" s="15"/>
+      <c r="I246" s="15"/>
+      <c r="J246" s="15"/>
+      <c r="K246" s="15"/>
+      <c r="L246" s="15"/>
+      <c r="M246" s="15"/>
+      <c r="N246" s="15"/>
+      <c r="O246" s="15"/>
+      <c r="P246" s="15"/>
+      <c r="Q246" s="15"/>
+      <c r="R246" s="15"/>
+      <c r="S246" s="15"/>
+      <c r="T246" s="15"/>
+      <c r="U246" s="15"/>
     </row>
     <row r="247" spans="1:21">
-      <c r="A247" s="16"/>
-[...19 lines deleted...]
-      <c r="U247" s="16"/>
+      <c r="A247" s="15"/>
+      <c r="B247" s="15"/>
+      <c r="C247" s="15"/>
+      <c r="D247" s="15"/>
+      <c r="E247" s="15"/>
+      <c r="F247" s="15"/>
+      <c r="G247" s="15"/>
+      <c r="H247" s="15"/>
+      <c r="I247" s="15"/>
+      <c r="J247" s="15"/>
+      <c r="K247" s="15"/>
+      <c r="L247" s="15"/>
+      <c r="M247" s="15"/>
+      <c r="N247" s="15"/>
+      <c r="O247" s="15"/>
+      <c r="P247" s="15"/>
+      <c r="Q247" s="15"/>
+      <c r="R247" s="15"/>
+      <c r="S247" s="15"/>
+      <c r="T247" s="15"/>
+      <c r="U247" s="15"/>
     </row>
     <row r="248" spans="1:21">
-      <c r="A248" s="16"/>
-[...19 lines deleted...]
-      <c r="U248" s="16"/>
+      <c r="A248" s="15"/>
+      <c r="B248" s="15"/>
+      <c r="C248" s="15"/>
+      <c r="D248" s="15"/>
+      <c r="E248" s="15"/>
+      <c r="F248" s="15"/>
+      <c r="G248" s="15"/>
+      <c r="H248" s="15"/>
+      <c r="I248" s="15"/>
+      <c r="J248" s="15"/>
+      <c r="K248" s="15"/>
+      <c r="L248" s="15"/>
+      <c r="M248" s="15"/>
+      <c r="N248" s="15"/>
+      <c r="O248" s="15"/>
+      <c r="P248" s="15"/>
+      <c r="Q248" s="15"/>
+      <c r="R248" s="15"/>
+      <c r="S248" s="15"/>
+      <c r="T248" s="15"/>
+      <c r="U248" s="15"/>
     </row>
     <row r="249" spans="1:21">
-      <c r="A249" s="16"/>
-[...19 lines deleted...]
-      <c r="U249" s="16"/>
+      <c r="A249" s="15"/>
+      <c r="B249" s="15"/>
+      <c r="C249" s="15"/>
+      <c r="D249" s="15"/>
+      <c r="E249" s="15"/>
+      <c r="F249" s="15"/>
+      <c r="G249" s="15"/>
+      <c r="H249" s="15"/>
+      <c r="I249" s="15"/>
+      <c r="J249" s="15"/>
+      <c r="K249" s="15"/>
+      <c r="L249" s="15"/>
+      <c r="M249" s="15"/>
+      <c r="N249" s="15"/>
+      <c r="O249" s="15"/>
+      <c r="P249" s="15"/>
+      <c r="Q249" s="15"/>
+      <c r="R249" s="15"/>
+      <c r="S249" s="15"/>
+      <c r="T249" s="15"/>
+      <c r="U249" s="15"/>
     </row>
     <row r="250" spans="1:21">
-      <c r="A250" s="16"/>
-[...19 lines deleted...]
-      <c r="U250" s="16"/>
+      <c r="A250" s="15"/>
+      <c r="B250" s="15"/>
+      <c r="C250" s="15"/>
+      <c r="D250" s="15"/>
+      <c r="E250" s="15"/>
+      <c r="F250" s="15"/>
+      <c r="G250" s="15"/>
+      <c r="H250" s="15"/>
+      <c r="I250" s="15"/>
+      <c r="J250" s="15"/>
+      <c r="K250" s="15"/>
+      <c r="L250" s="15"/>
+      <c r="M250" s="15"/>
+      <c r="N250" s="15"/>
+      <c r="O250" s="15"/>
+      <c r="P250" s="15"/>
+      <c r="Q250" s="15"/>
+      <c r="R250" s="15"/>
+      <c r="S250" s="15"/>
+      <c r="T250" s="15"/>
+      <c r="U250" s="15"/>
     </row>
     <row r="251" spans="1:21">
-      <c r="A251" s="16"/>
-[...19 lines deleted...]
-      <c r="U251" s="16"/>
+      <c r="A251" s="15"/>
+      <c r="B251" s="15"/>
+      <c r="C251" s="15"/>
+      <c r="D251" s="15"/>
+      <c r="E251" s="15"/>
+      <c r="F251" s="15"/>
+      <c r="G251" s="15"/>
+      <c r="H251" s="15"/>
+      <c r="I251" s="15"/>
+      <c r="J251" s="15"/>
+      <c r="K251" s="15"/>
+      <c r="L251" s="15"/>
+      <c r="M251" s="15"/>
+      <c r="N251" s="15"/>
+      <c r="O251" s="15"/>
+      <c r="P251" s="15"/>
+      <c r="Q251" s="15"/>
+      <c r="R251" s="15"/>
+      <c r="S251" s="15"/>
+      <c r="T251" s="15"/>
+      <c r="U251" s="15"/>
     </row>
     <row r="252" spans="1:21">
-      <c r="A252" s="16"/>
-[...19 lines deleted...]
-      <c r="U252" s="16"/>
+      <c r="A252" s="15"/>
+      <c r="B252" s="15"/>
+      <c r="C252" s="15"/>
+      <c r="D252" s="15"/>
+      <c r="E252" s="15"/>
+      <c r="F252" s="15"/>
+      <c r="G252" s="15"/>
+      <c r="H252" s="15"/>
+      <c r="I252" s="15"/>
+      <c r="J252" s="15"/>
+      <c r="K252" s="15"/>
+      <c r="L252" s="15"/>
+      <c r="M252" s="15"/>
+      <c r="N252" s="15"/>
+      <c r="O252" s="15"/>
+      <c r="P252" s="15"/>
+      <c r="Q252" s="15"/>
+      <c r="R252" s="15"/>
+      <c r="S252" s="15"/>
+      <c r="T252" s="15"/>
+      <c r="U252" s="15"/>
     </row>
     <row r="253" spans="1:21">
-      <c r="A253" s="16"/>
-[...19 lines deleted...]
-      <c r="U253" s="16"/>
+      <c r="A253" s="15"/>
+      <c r="B253" s="15"/>
+      <c r="C253" s="15"/>
+      <c r="D253" s="15"/>
+      <c r="E253" s="15"/>
+      <c r="F253" s="15"/>
+      <c r="G253" s="15"/>
+      <c r="H253" s="15"/>
+      <c r="I253" s="15"/>
+      <c r="J253" s="15"/>
+      <c r="K253" s="15"/>
+      <c r="L253" s="15"/>
+      <c r="M253" s="15"/>
+      <c r="N253" s="15"/>
+      <c r="O253" s="15"/>
+      <c r="P253" s="15"/>
+      <c r="Q253" s="15"/>
+      <c r="R253" s="15"/>
+      <c r="S253" s="15"/>
+      <c r="T253" s="15"/>
+      <c r="U253" s="15"/>
     </row>
     <row r="254" spans="1:21">
-      <c r="A254" s="16"/>
-[...19 lines deleted...]
-      <c r="U254" s="16"/>
+      <c r="A254" s="15"/>
+      <c r="B254" s="15"/>
+      <c r="C254" s="15"/>
+      <c r="D254" s="15"/>
+      <c r="E254" s="15"/>
+      <c r="F254" s="15"/>
+      <c r="G254" s="15"/>
+      <c r="H254" s="15"/>
+      <c r="I254" s="15"/>
+      <c r="J254" s="15"/>
+      <c r="K254" s="15"/>
+      <c r="L254" s="15"/>
+      <c r="M254" s="15"/>
+      <c r="N254" s="15"/>
+      <c r="O254" s="15"/>
+      <c r="P254" s="15"/>
+      <c r="Q254" s="15"/>
+      <c r="R254" s="15"/>
+      <c r="S254" s="15"/>
+      <c r="T254" s="15"/>
+      <c r="U254" s="15"/>
     </row>
     <row r="255" spans="1:21">
-      <c r="A255" s="16"/>
-[...19 lines deleted...]
-      <c r="U255" s="16"/>
+      <c r="A255" s="15"/>
+      <c r="B255" s="15"/>
+      <c r="C255" s="15"/>
+      <c r="D255" s="15"/>
+      <c r="E255" s="15"/>
+      <c r="F255" s="15"/>
+      <c r="G255" s="15"/>
+      <c r="H255" s="15"/>
+      <c r="I255" s="15"/>
+      <c r="J255" s="15"/>
+      <c r="K255" s="15"/>
+      <c r="L255" s="15"/>
+      <c r="M255" s="15"/>
+      <c r="N255" s="15"/>
+      <c r="O255" s="15"/>
+      <c r="P255" s="15"/>
+      <c r="Q255" s="15"/>
+      <c r="R255" s="15"/>
+      <c r="S255" s="15"/>
+      <c r="T255" s="15"/>
+      <c r="U255" s="15"/>
     </row>
     <row r="256" spans="1:21">
-      <c r="A256" s="16"/>
-[...19 lines deleted...]
-      <c r="U256" s="16"/>
+      <c r="A256" s="15"/>
+      <c r="B256" s="15"/>
+      <c r="C256" s="15"/>
+      <c r="D256" s="15"/>
+      <c r="E256" s="15"/>
+      <c r="F256" s="15"/>
+      <c r="G256" s="15"/>
+      <c r="H256" s="15"/>
+      <c r="I256" s="15"/>
+      <c r="J256" s="15"/>
+      <c r="K256" s="15"/>
+      <c r="L256" s="15"/>
+      <c r="M256" s="15"/>
+      <c r="N256" s="15"/>
+      <c r="O256" s="15"/>
+      <c r="P256" s="15"/>
+      <c r="Q256" s="15"/>
+      <c r="R256" s="15"/>
+      <c r="S256" s="15"/>
+      <c r="T256" s="15"/>
+      <c r="U256" s="15"/>
     </row>
     <row r="257" spans="1:21">
-      <c r="A257" s="16"/>
-[...19 lines deleted...]
-      <c r="U257" s="16"/>
+      <c r="A257" s="15"/>
+      <c r="B257" s="15"/>
+      <c r="C257" s="15"/>
+      <c r="D257" s="15"/>
+      <c r="E257" s="15"/>
+      <c r="F257" s="15"/>
+      <c r="G257" s="15"/>
+      <c r="H257" s="15"/>
+      <c r="I257" s="15"/>
+      <c r="J257" s="15"/>
+      <c r="K257" s="15"/>
+      <c r="L257" s="15"/>
+      <c r="M257" s="15"/>
+      <c r="N257" s="15"/>
+      <c r="O257" s="15"/>
+      <c r="P257" s="15"/>
+      <c r="Q257" s="15"/>
+      <c r="R257" s="15"/>
+      <c r="S257" s="15"/>
+      <c r="T257" s="15"/>
+      <c r="U257" s="15"/>
     </row>
     <row r="258" spans="1:21">
-      <c r="A258" s="16"/>
-[...19 lines deleted...]
-      <c r="U258" s="16"/>
+      <c r="A258" s="15"/>
+      <c r="B258" s="15"/>
+      <c r="C258" s="15"/>
+      <c r="D258" s="15"/>
+      <c r="E258" s="15"/>
+      <c r="F258" s="15"/>
+      <c r="G258" s="15"/>
+      <c r="H258" s="15"/>
+      <c r="I258" s="15"/>
+      <c r="J258" s="15"/>
+      <c r="K258" s="15"/>
+      <c r="L258" s="15"/>
+      <c r="M258" s="15"/>
+      <c r="N258" s="15"/>
+      <c r="O258" s="15"/>
+      <c r="P258" s="15"/>
+      <c r="Q258" s="15"/>
+      <c r="R258" s="15"/>
+      <c r="S258" s="15"/>
+      <c r="T258" s="15"/>
+      <c r="U258" s="15"/>
     </row>
     <row r="259" spans="1:21">
-      <c r="A259" s="16"/>
-[...19 lines deleted...]
-      <c r="U259" s="16"/>
+      <c r="A259" s="15"/>
+      <c r="B259" s="15"/>
+      <c r="C259" s="15"/>
+      <c r="D259" s="15"/>
+      <c r="E259" s="15"/>
+      <c r="F259" s="15"/>
+      <c r="G259" s="15"/>
+      <c r="H259" s="15"/>
+      <c r="I259" s="15"/>
+      <c r="J259" s="15"/>
+      <c r="K259" s="15"/>
+      <c r="L259" s="15"/>
+      <c r="M259" s="15"/>
+      <c r="N259" s="15"/>
+      <c r="O259" s="15"/>
+      <c r="P259" s="15"/>
+      <c r="Q259" s="15"/>
+      <c r="R259" s="15"/>
+      <c r="S259" s="15"/>
+      <c r="T259" s="15"/>
+      <c r="U259" s="15"/>
     </row>
     <row r="260" spans="1:21">
-      <c r="A260" s="16"/>
-[...19 lines deleted...]
-      <c r="U260" s="16"/>
+      <c r="A260" s="15"/>
+      <c r="B260" s="15"/>
+      <c r="C260" s="15"/>
+      <c r="D260" s="15"/>
+      <c r="E260" s="15"/>
+      <c r="F260" s="15"/>
+      <c r="G260" s="15"/>
+      <c r="H260" s="15"/>
+      <c r="I260" s="15"/>
+      <c r="J260" s="15"/>
+      <c r="K260" s="15"/>
+      <c r="L260" s="15"/>
+      <c r="M260" s="15"/>
+      <c r="N260" s="15"/>
+      <c r="O260" s="15"/>
+      <c r="P260" s="15"/>
+      <c r="Q260" s="15"/>
+      <c r="R260" s="15"/>
+      <c r="S260" s="15"/>
+      <c r="T260" s="15"/>
+      <c r="U260" s="15"/>
     </row>
     <row r="261" spans="1:21">
-      <c r="A261" s="16"/>
-[...19 lines deleted...]
-      <c r="U261" s="16"/>
+      <c r="A261" s="15"/>
+      <c r="B261" s="15"/>
+      <c r="C261" s="15"/>
+      <c r="D261" s="15"/>
+      <c r="E261" s="15"/>
+      <c r="F261" s="15"/>
+      <c r="G261" s="15"/>
+      <c r="H261" s="15"/>
+      <c r="I261" s="15"/>
+      <c r="J261" s="15"/>
+      <c r="K261" s="15"/>
+      <c r="L261" s="15"/>
+      <c r="M261" s="15"/>
+      <c r="N261" s="15"/>
+      <c r="O261" s="15"/>
+      <c r="P261" s="15"/>
+      <c r="Q261" s="15"/>
+      <c r="R261" s="15"/>
+      <c r="S261" s="15"/>
+      <c r="T261" s="15"/>
+      <c r="U261" s="15"/>
     </row>
     <row r="262" spans="1:21">
-      <c r="A262" s="16"/>
-[...19 lines deleted...]
-      <c r="U262" s="16"/>
+      <c r="A262" s="15"/>
+      <c r="B262" s="15"/>
+      <c r="C262" s="15"/>
+      <c r="D262" s="15"/>
+      <c r="E262" s="15"/>
+      <c r="F262" s="15"/>
+      <c r="G262" s="15"/>
+      <c r="H262" s="15"/>
+      <c r="I262" s="15"/>
+      <c r="J262" s="15"/>
+      <c r="K262" s="15"/>
+      <c r="L262" s="15"/>
+      <c r="M262" s="15"/>
+      <c r="N262" s="15"/>
+      <c r="O262" s="15"/>
+      <c r="P262" s="15"/>
+      <c r="Q262" s="15"/>
+      <c r="R262" s="15"/>
+      <c r="S262" s="15"/>
+      <c r="T262" s="15"/>
+      <c r="U262" s="15"/>
     </row>
     <row r="263" spans="1:21">
-      <c r="A263" s="16"/>
-[...19 lines deleted...]
-      <c r="U263" s="16"/>
+      <c r="A263" s="15"/>
+      <c r="B263" s="15"/>
+      <c r="C263" s="15"/>
+      <c r="D263" s="15"/>
+      <c r="E263" s="15"/>
+      <c r="F263" s="15"/>
+      <c r="G263" s="15"/>
+      <c r="H263" s="15"/>
+      <c r="I263" s="15"/>
+      <c r="J263" s="15"/>
+      <c r="K263" s="15"/>
+      <c r="L263" s="15"/>
+      <c r="M263" s="15"/>
+      <c r="N263" s="15"/>
+      <c r="O263" s="15"/>
+      <c r="P263" s="15"/>
+      <c r="Q263" s="15"/>
+      <c r="R263" s="15"/>
+      <c r="S263" s="15"/>
+      <c r="T263" s="15"/>
+      <c r="U263" s="15"/>
     </row>
     <row r="264" spans="1:21">
-      <c r="A264" s="16"/>
-[...19 lines deleted...]
-      <c r="U264" s="16"/>
+      <c r="A264" s="15"/>
+      <c r="B264" s="15"/>
+      <c r="C264" s="15"/>
+      <c r="D264" s="15"/>
+      <c r="E264" s="15"/>
+      <c r="F264" s="15"/>
+      <c r="G264" s="15"/>
+      <c r="H264" s="15"/>
+      <c r="I264" s="15"/>
+      <c r="J264" s="15"/>
+      <c r="K264" s="15"/>
+      <c r="L264" s="15"/>
+      <c r="M264" s="15"/>
+      <c r="N264" s="15"/>
+      <c r="O264" s="15"/>
+      <c r="P264" s="15"/>
+      <c r="Q264" s="15"/>
+      <c r="R264" s="15"/>
+      <c r="S264" s="15"/>
+      <c r="T264" s="15"/>
+      <c r="U264" s="15"/>
     </row>
     <row r="265" spans="1:21">
-      <c r="A265" s="16"/>
-[...19 lines deleted...]
-      <c r="U265" s="16"/>
+      <c r="A265" s="15"/>
+      <c r="B265" s="15"/>
+      <c r="C265" s="15"/>
+      <c r="D265" s="15"/>
+      <c r="E265" s="15"/>
+      <c r="F265" s="15"/>
+      <c r="G265" s="15"/>
+      <c r="H265" s="15"/>
+      <c r="I265" s="15"/>
+      <c r="J265" s="15"/>
+      <c r="K265" s="15"/>
+      <c r="L265" s="15"/>
+      <c r="M265" s="15"/>
+      <c r="N265" s="15"/>
+      <c r="O265" s="15"/>
+      <c r="P265" s="15"/>
+      <c r="Q265" s="15"/>
+      <c r="R265" s="15"/>
+      <c r="S265" s="15"/>
+      <c r="T265" s="15"/>
+      <c r="U265" s="15"/>
     </row>
     <row r="266" spans="1:21">
-      <c r="A266" s="16"/>
-[...19 lines deleted...]
-      <c r="U266" s="16"/>
+      <c r="A266" s="15"/>
+      <c r="B266" s="15"/>
+      <c r="C266" s="15"/>
+      <c r="D266" s="15"/>
+      <c r="E266" s="15"/>
+      <c r="F266" s="15"/>
+      <c r="G266" s="15"/>
+      <c r="H266" s="15"/>
+      <c r="I266" s="15"/>
+      <c r="J266" s="15"/>
+      <c r="K266" s="15"/>
+      <c r="L266" s="15"/>
+      <c r="M266" s="15"/>
+      <c r="N266" s="15"/>
+      <c r="O266" s="15"/>
+      <c r="P266" s="15"/>
+      <c r="Q266" s="15"/>
+      <c r="R266" s="15"/>
+      <c r="S266" s="15"/>
+      <c r="T266" s="15"/>
+      <c r="U266" s="15"/>
     </row>
     <row r="267" spans="1:21">
-      <c r="A267" s="16"/>
-[...19 lines deleted...]
-      <c r="U267" s="16"/>
+      <c r="A267" s="15"/>
+      <c r="B267" s="15"/>
+      <c r="C267" s="15"/>
+      <c r="D267" s="15"/>
+      <c r="E267" s="15"/>
+      <c r="F267" s="15"/>
+      <c r="G267" s="15"/>
+      <c r="H267" s="15"/>
+      <c r="I267" s="15"/>
+      <c r="J267" s="15"/>
+      <c r="K267" s="15"/>
+      <c r="L267" s="15"/>
+      <c r="M267" s="15"/>
+      <c r="N267" s="15"/>
+      <c r="O267" s="15"/>
+      <c r="P267" s="15"/>
+      <c r="Q267" s="15"/>
+      <c r="R267" s="15"/>
+      <c r="S267" s="15"/>
+      <c r="T267" s="15"/>
+      <c r="U267" s="15"/>
     </row>
     <row r="268" spans="1:21">
-      <c r="A268" s="16"/>
-[...19 lines deleted...]
-      <c r="U268" s="16"/>
+      <c r="A268" s="15"/>
+      <c r="B268" s="15"/>
+      <c r="C268" s="15"/>
+      <c r="D268" s="15"/>
+      <c r="E268" s="15"/>
+      <c r="F268" s="15"/>
+      <c r="G268" s="15"/>
+      <c r="H268" s="15"/>
+      <c r="I268" s="15"/>
+      <c r="J268" s="15"/>
+      <c r="K268" s="15"/>
+      <c r="L268" s="15"/>
+      <c r="M268" s="15"/>
+      <c r="N268" s="15"/>
+      <c r="O268" s="15"/>
+      <c r="P268" s="15"/>
+      <c r="Q268" s="15"/>
+      <c r="R268" s="15"/>
+      <c r="S268" s="15"/>
+      <c r="T268" s="15"/>
+      <c r="U268" s="15"/>
     </row>
     <row r="269" spans="1:21">
-      <c r="A269" s="16"/>
-[...19 lines deleted...]
-      <c r="U269" s="16"/>
+      <c r="A269" s="15"/>
+      <c r="B269" s="15"/>
+      <c r="C269" s="15"/>
+      <c r="D269" s="15"/>
+      <c r="E269" s="15"/>
+      <c r="F269" s="15"/>
+      <c r="G269" s="15"/>
+      <c r="H269" s="15"/>
+      <c r="I269" s="15"/>
+      <c r="J269" s="15"/>
+      <c r="K269" s="15"/>
+      <c r="L269" s="15"/>
+      <c r="M269" s="15"/>
+      <c r="N269" s="15"/>
+      <c r="O269" s="15"/>
+      <c r="P269" s="15"/>
+      <c r="Q269" s="15"/>
+      <c r="R269" s="15"/>
+      <c r="S269" s="15"/>
+      <c r="T269" s="15"/>
+      <c r="U269" s="15"/>
     </row>
     <row r="270" spans="1:21">
-      <c r="A270" s="16"/>
-[...19 lines deleted...]
-      <c r="U270" s="16"/>
+      <c r="A270" s="15"/>
+      <c r="B270" s="15"/>
+      <c r="C270" s="15"/>
+      <c r="D270" s="15"/>
+      <c r="E270" s="15"/>
+      <c r="F270" s="15"/>
+      <c r="G270" s="15"/>
+      <c r="H270" s="15"/>
+      <c r="I270" s="15"/>
+      <c r="J270" s="15"/>
+      <c r="K270" s="15"/>
+      <c r="L270" s="15"/>
+      <c r="M270" s="15"/>
+      <c r="N270" s="15"/>
+      <c r="O270" s="15"/>
+      <c r="P270" s="15"/>
+      <c r="Q270" s="15"/>
+      <c r="R270" s="15"/>
+      <c r="S270" s="15"/>
+      <c r="T270" s="15"/>
+      <c r="U270" s="15"/>
     </row>
     <row r="271" spans="1:21">
-      <c r="A271" s="16"/>
-[...19 lines deleted...]
-      <c r="U271" s="16"/>
+      <c r="A271" s="15"/>
+      <c r="B271" s="15"/>
+      <c r="C271" s="15"/>
+      <c r="D271" s="15"/>
+      <c r="E271" s="15"/>
+      <c r="F271" s="15"/>
+      <c r="G271" s="15"/>
+      <c r="H271" s="15"/>
+      <c r="I271" s="15"/>
+      <c r="J271" s="15"/>
+      <c r="K271" s="15"/>
+      <c r="L271" s="15"/>
+      <c r="M271" s="15"/>
+      <c r="N271" s="15"/>
+      <c r="O271" s="15"/>
+      <c r="P271" s="15"/>
+      <c r="Q271" s="15"/>
+      <c r="R271" s="15"/>
+      <c r="S271" s="15"/>
+      <c r="T271" s="15"/>
+      <c r="U271" s="15"/>
     </row>
     <row r="272" spans="1:21">
-      <c r="A272" s="16"/>
-[...19 lines deleted...]
-      <c r="U272" s="16"/>
+      <c r="A272" s="15"/>
+      <c r="B272" s="15"/>
+      <c r="C272" s="15"/>
+      <c r="D272" s="15"/>
+      <c r="E272" s="15"/>
+      <c r="F272" s="15"/>
+      <c r="G272" s="15"/>
+      <c r="H272" s="15"/>
+      <c r="I272" s="15"/>
+      <c r="J272" s="15"/>
+      <c r="K272" s="15"/>
+      <c r="L272" s="15"/>
+      <c r="M272" s="15"/>
+      <c r="N272" s="15"/>
+      <c r="O272" s="15"/>
+      <c r="P272" s="15"/>
+      <c r="Q272" s="15"/>
+      <c r="R272" s="15"/>
+      <c r="S272" s="15"/>
+      <c r="T272" s="15"/>
+      <c r="U272" s="15"/>
     </row>
     <row r="273" spans="1:21">
-      <c r="A273" s="16"/>
-[...19 lines deleted...]
-      <c r="U273" s="16"/>
+      <c r="A273" s="15"/>
+      <c r="B273" s="15"/>
+      <c r="C273" s="15"/>
+      <c r="D273" s="15"/>
+      <c r="E273" s="15"/>
+      <c r="F273" s="15"/>
+      <c r="G273" s="15"/>
+      <c r="H273" s="15"/>
+      <c r="I273" s="15"/>
+      <c r="J273" s="15"/>
+      <c r="K273" s="15"/>
+      <c r="L273" s="15"/>
+      <c r="M273" s="15"/>
+      <c r="N273" s="15"/>
+      <c r="O273" s="15"/>
+      <c r="P273" s="15"/>
+      <c r="Q273" s="15"/>
+      <c r="R273" s="15"/>
+      <c r="S273" s="15"/>
+      <c r="T273" s="15"/>
+      <c r="U273" s="15"/>
     </row>
     <row r="274" spans="1:21">
-      <c r="A274" s="16"/>
-[...19 lines deleted...]
-      <c r="U274" s="16"/>
+      <c r="A274" s="15"/>
+      <c r="B274" s="15"/>
+      <c r="C274" s="15"/>
+      <c r="D274" s="15"/>
+      <c r="E274" s="15"/>
+      <c r="F274" s="15"/>
+      <c r="G274" s="15"/>
+      <c r="H274" s="15"/>
+      <c r="I274" s="15"/>
+      <c r="J274" s="15"/>
+      <c r="K274" s="15"/>
+      <c r="L274" s="15"/>
+      <c r="M274" s="15"/>
+      <c r="N274" s="15"/>
+      <c r="O274" s="15"/>
+      <c r="P274" s="15"/>
+      <c r="Q274" s="15"/>
+      <c r="R274" s="15"/>
+      <c r="S274" s="15"/>
+      <c r="T274" s="15"/>
+      <c r="U274" s="15"/>
     </row>
     <row r="275" spans="1:21">
-      <c r="A275" s="16"/>
-[...19 lines deleted...]
-      <c r="U275" s="16"/>
+      <c r="A275" s="15"/>
+      <c r="B275" s="15"/>
+      <c r="C275" s="15"/>
+      <c r="D275" s="15"/>
+      <c r="E275" s="15"/>
+      <c r="F275" s="15"/>
+      <c r="G275" s="15"/>
+      <c r="H275" s="15"/>
+      <c r="I275" s="15"/>
+      <c r="J275" s="15"/>
+      <c r="K275" s="15"/>
+      <c r="L275" s="15"/>
+      <c r="M275" s="15"/>
+      <c r="N275" s="15"/>
+      <c r="O275" s="15"/>
+      <c r="P275" s="15"/>
+      <c r="Q275" s="15"/>
+      <c r="R275" s="15"/>
+      <c r="S275" s="15"/>
+      <c r="T275" s="15"/>
+      <c r="U275" s="15"/>
     </row>
     <row r="276" spans="1:21">
-      <c r="A276" s="16"/>
-[...19 lines deleted...]
-      <c r="U276" s="16"/>
+      <c r="A276" s="15"/>
+      <c r="B276" s="15"/>
+      <c r="C276" s="15"/>
+      <c r="D276" s="15"/>
+      <c r="E276" s="15"/>
+      <c r="F276" s="15"/>
+      <c r="G276" s="15"/>
+      <c r="H276" s="15"/>
+      <c r="I276" s="15"/>
+      <c r="J276" s="15"/>
+      <c r="K276" s="15"/>
+      <c r="L276" s="15"/>
+      <c r="M276" s="15"/>
+      <c r="N276" s="15"/>
+      <c r="O276" s="15"/>
+      <c r="P276" s="15"/>
+      <c r="Q276" s="15"/>
+      <c r="R276" s="15"/>
+      <c r="S276" s="15"/>
+      <c r="T276" s="15"/>
+      <c r="U276" s="15"/>
     </row>
     <row r="277" spans="1:21">
-      <c r="A277" s="16"/>
-[...19 lines deleted...]
-      <c r="U277" s="16"/>
+      <c r="A277" s="15"/>
+      <c r="B277" s="15"/>
+      <c r="C277" s="15"/>
+      <c r="D277" s="15"/>
+      <c r="E277" s="15"/>
+      <c r="F277" s="15"/>
+      <c r="G277" s="15"/>
+      <c r="H277" s="15"/>
+      <c r="I277" s="15"/>
+      <c r="J277" s="15"/>
+      <c r="K277" s="15"/>
+      <c r="L277" s="15"/>
+      <c r="M277" s="15"/>
+      <c r="N277" s="15"/>
+      <c r="O277" s="15"/>
+      <c r="P277" s="15"/>
+      <c r="Q277" s="15"/>
+      <c r="R277" s="15"/>
+      <c r="S277" s="15"/>
+      <c r="T277" s="15"/>
+      <c r="U277" s="15"/>
     </row>
     <row r="278" spans="1:21">
-      <c r="A278" s="16"/>
-[...19 lines deleted...]
-      <c r="U278" s="16"/>
+      <c r="A278" s="15"/>
+      <c r="B278" s="15"/>
+      <c r="C278" s="15"/>
+      <c r="D278" s="15"/>
+      <c r="E278" s="15"/>
+      <c r="F278" s="15"/>
+      <c r="G278" s="15"/>
+      <c r="H278" s="15"/>
+      <c r="I278" s="15"/>
+      <c r="J278" s="15"/>
+      <c r="K278" s="15"/>
+      <c r="L278" s="15"/>
+      <c r="M278" s="15"/>
+      <c r="N278" s="15"/>
+      <c r="O278" s="15"/>
+      <c r="P278" s="15"/>
+      <c r="Q278" s="15"/>
+      <c r="R278" s="15"/>
+      <c r="S278" s="15"/>
+      <c r="T278" s="15"/>
+      <c r="U278" s="15"/>
     </row>
     <row r="279" spans="1:21">
-      <c r="A279" s="16"/>
-[...19 lines deleted...]
-      <c r="U279" s="16"/>
+      <c r="A279" s="15"/>
+      <c r="B279" s="15"/>
+      <c r="C279" s="15"/>
+      <c r="D279" s="15"/>
+      <c r="E279" s="15"/>
+      <c r="F279" s="15"/>
+      <c r="G279" s="15"/>
+      <c r="H279" s="15"/>
+      <c r="I279" s="15"/>
+      <c r="J279" s="15"/>
+      <c r="K279" s="15"/>
+      <c r="L279" s="15"/>
+      <c r="M279" s="15"/>
+      <c r="N279" s="15"/>
+      <c r="O279" s="15"/>
+      <c r="P279" s="15"/>
+      <c r="Q279" s="15"/>
+      <c r="R279" s="15"/>
+      <c r="S279" s="15"/>
+      <c r="T279" s="15"/>
+      <c r="U279" s="15"/>
     </row>
     <row r="280" spans="1:21">
-      <c r="A280" s="16"/>
-[...19 lines deleted...]
-      <c r="U280" s="16"/>
+      <c r="A280" s="15"/>
+      <c r="B280" s="15"/>
+      <c r="C280" s="15"/>
+      <c r="D280" s="15"/>
+      <c r="E280" s="15"/>
+      <c r="F280" s="15"/>
+      <c r="G280" s="15"/>
+      <c r="H280" s="15"/>
+      <c r="I280" s="15"/>
+      <c r="J280" s="15"/>
+      <c r="K280" s="15"/>
+      <c r="L280" s="15"/>
+      <c r="M280" s="15"/>
+      <c r="N280" s="15"/>
+      <c r="O280" s="15"/>
+      <c r="P280" s="15"/>
+      <c r="Q280" s="15"/>
+      <c r="R280" s="15"/>
+      <c r="S280" s="15"/>
+      <c r="T280" s="15"/>
+      <c r="U280" s="15"/>
     </row>
     <row r="281" spans="1:21">
-      <c r="A281" s="16"/>
-[...19 lines deleted...]
-      <c r="U281" s="16"/>
+      <c r="A281" s="15"/>
+      <c r="B281" s="15"/>
+      <c r="C281" s="15"/>
+      <c r="D281" s="15"/>
+      <c r="E281" s="15"/>
+      <c r="F281" s="15"/>
+      <c r="G281" s="15"/>
+      <c r="H281" s="15"/>
+      <c r="I281" s="15"/>
+      <c r="J281" s="15"/>
+      <c r="K281" s="15"/>
+      <c r="L281" s="15"/>
+      <c r="M281" s="15"/>
+      <c r="N281" s="15"/>
+      <c r="O281" s="15"/>
+      <c r="P281" s="15"/>
+      <c r="Q281" s="15"/>
+      <c r="R281" s="15"/>
+      <c r="S281" s="15"/>
+      <c r="T281" s="15"/>
+      <c r="U281" s="15"/>
     </row>
     <row r="282" spans="1:21">
-      <c r="A282" s="16"/>
-[...19 lines deleted...]
-      <c r="U282" s="16"/>
+      <c r="A282" s="15"/>
+      <c r="B282" s="15"/>
+      <c r="C282" s="15"/>
+      <c r="D282" s="15"/>
+      <c r="E282" s="15"/>
+      <c r="F282" s="15"/>
+      <c r="G282" s="15"/>
+      <c r="H282" s="15"/>
+      <c r="I282" s="15"/>
+      <c r="J282" s="15"/>
+      <c r="K282" s="15"/>
+      <c r="L282" s="15"/>
+      <c r="M282" s="15"/>
+      <c r="N282" s="15"/>
+      <c r="O282" s="15"/>
+      <c r="P282" s="15"/>
+      <c r="Q282" s="15"/>
+      <c r="R282" s="15"/>
+      <c r="S282" s="15"/>
+      <c r="T282" s="15"/>
+      <c r="U282" s="15"/>
     </row>
     <row r="283" spans="1:21">
-      <c r="A283" s="16"/>
-[...19 lines deleted...]
-      <c r="U283" s="16"/>
+      <c r="A283" s="15"/>
+      <c r="B283" s="15"/>
+      <c r="C283" s="15"/>
+      <c r="D283" s="15"/>
+      <c r="E283" s="15"/>
+      <c r="F283" s="15"/>
+      <c r="G283" s="15"/>
+      <c r="H283" s="15"/>
+      <c r="I283" s="15"/>
+      <c r="J283" s="15"/>
+      <c r="K283" s="15"/>
+      <c r="L283" s="15"/>
+      <c r="M283" s="15"/>
+      <c r="N283" s="15"/>
+      <c r="O283" s="15"/>
+      <c r="P283" s="15"/>
+      <c r="Q283" s="15"/>
+      <c r="R283" s="15"/>
+      <c r="S283" s="15"/>
+      <c r="T283" s="15"/>
+      <c r="U283" s="15"/>
     </row>
     <row r="284" spans="1:21">
-      <c r="A284" s="16"/>
-[...19 lines deleted...]
-      <c r="U284" s="16"/>
+      <c r="A284" s="15"/>
+      <c r="B284" s="15"/>
+      <c r="C284" s="15"/>
+      <c r="D284" s="15"/>
+      <c r="E284" s="15"/>
+      <c r="F284" s="15"/>
+      <c r="G284" s="15"/>
+      <c r="H284" s="15"/>
+      <c r="I284" s="15"/>
+      <c r="J284" s="15"/>
+      <c r="K284" s="15"/>
+      <c r="L284" s="15"/>
+      <c r="M284" s="15"/>
+      <c r="N284" s="15"/>
+      <c r="O284" s="15"/>
+      <c r="P284" s="15"/>
+      <c r="Q284" s="15"/>
+      <c r="R284" s="15"/>
+      <c r="S284" s="15"/>
+      <c r="T284" s="15"/>
+      <c r="U284" s="15"/>
     </row>
     <row r="285" spans="1:21">
-      <c r="A285" s="16"/>
-[...19 lines deleted...]
-      <c r="U285" s="16"/>
+      <c r="A285" s="15"/>
+      <c r="B285" s="15"/>
+      <c r="C285" s="15"/>
+      <c r="D285" s="15"/>
+      <c r="E285" s="15"/>
+      <c r="F285" s="15"/>
+      <c r="G285" s="15"/>
+      <c r="H285" s="15"/>
+      <c r="I285" s="15"/>
+      <c r="J285" s="15"/>
+      <c r="K285" s="15"/>
+      <c r="L285" s="15"/>
+      <c r="M285" s="15"/>
+      <c r="N285" s="15"/>
+      <c r="O285" s="15"/>
+      <c r="P285" s="15"/>
+      <c r="Q285" s="15"/>
+      <c r="R285" s="15"/>
+      <c r="S285" s="15"/>
+      <c r="T285" s="15"/>
+      <c r="U285" s="15"/>
     </row>
     <row r="286" spans="1:21">
-      <c r="A286" s="16"/>
-[...19 lines deleted...]
-      <c r="U286" s="16"/>
+      <c r="A286" s="15"/>
+      <c r="B286" s="15"/>
+      <c r="C286" s="15"/>
+      <c r="D286" s="15"/>
+      <c r="E286" s="15"/>
+      <c r="F286" s="15"/>
+      <c r="G286" s="15"/>
+      <c r="H286" s="15"/>
+      <c r="I286" s="15"/>
+      <c r="J286" s="15"/>
+      <c r="K286" s="15"/>
+      <c r="L286" s="15"/>
+      <c r="M286" s="15"/>
+      <c r="N286" s="15"/>
+      <c r="O286" s="15"/>
+      <c r="P286" s="15"/>
+      <c r="Q286" s="15"/>
+      <c r="R286" s="15"/>
+      <c r="S286" s="15"/>
+      <c r="T286" s="15"/>
+      <c r="U286" s="15"/>
     </row>
     <row r="287" spans="1:21">
-      <c r="A287" s="16"/>
-[...19 lines deleted...]
-      <c r="U287" s="16"/>
+      <c r="A287" s="15"/>
+      <c r="B287" s="15"/>
+      <c r="C287" s="15"/>
+      <c r="D287" s="15"/>
+      <c r="E287" s="15"/>
+      <c r="F287" s="15"/>
+      <c r="G287" s="15"/>
+      <c r="H287" s="15"/>
+      <c r="I287" s="15"/>
+      <c r="J287" s="15"/>
+      <c r="K287" s="15"/>
+      <c r="L287" s="15"/>
+      <c r="M287" s="15"/>
+      <c r="N287" s="15"/>
+      <c r="O287" s="15"/>
+      <c r="P287" s="15"/>
+      <c r="Q287" s="15"/>
+      <c r="R287" s="15"/>
+      <c r="S287" s="15"/>
+      <c r="T287" s="15"/>
+      <c r="U287" s="15"/>
     </row>
     <row r="288" spans="1:21">
-      <c r="A288" s="16"/>
-[...19 lines deleted...]
-      <c r="U288" s="16"/>
+      <c r="A288" s="15"/>
+      <c r="B288" s="15"/>
+      <c r="C288" s="15"/>
+      <c r="D288" s="15"/>
+      <c r="E288" s="15"/>
+      <c r="F288" s="15"/>
+      <c r="G288" s="15"/>
+      <c r="H288" s="15"/>
+      <c r="I288" s="15"/>
+      <c r="J288" s="15"/>
+      <c r="K288" s="15"/>
+      <c r="L288" s="15"/>
+      <c r="M288" s="15"/>
+      <c r="N288" s="15"/>
+      <c r="O288" s="15"/>
+      <c r="P288" s="15"/>
+      <c r="Q288" s="15"/>
+      <c r="R288" s="15"/>
+      <c r="S288" s="15"/>
+      <c r="T288" s="15"/>
+      <c r="U288" s="15"/>
     </row>
     <row r="289" spans="1:21">
-      <c r="A289" s="16"/>
-[...19 lines deleted...]
-      <c r="U289" s="16"/>
+      <c r="A289" s="15"/>
+      <c r="B289" s="15"/>
+      <c r="C289" s="15"/>
+      <c r="D289" s="15"/>
+      <c r="E289" s="15"/>
+      <c r="F289" s="15"/>
+      <c r="G289" s="15"/>
+      <c r="H289" s="15"/>
+      <c r="I289" s="15"/>
+      <c r="J289" s="15"/>
+      <c r="K289" s="15"/>
+      <c r="L289" s="15"/>
+      <c r="M289" s="15"/>
+      <c r="N289" s="15"/>
+      <c r="O289" s="15"/>
+      <c r="P289" s="15"/>
+      <c r="Q289" s="15"/>
+      <c r="R289" s="15"/>
+      <c r="S289" s="15"/>
+      <c r="T289" s="15"/>
+      <c r="U289" s="15"/>
     </row>
     <row r="290" spans="1:21">
-      <c r="A290" s="16"/>
-[...19 lines deleted...]
-      <c r="U290" s="16"/>
+      <c r="A290" s="15"/>
+      <c r="B290" s="15"/>
+      <c r="C290" s="15"/>
+      <c r="D290" s="15"/>
+      <c r="E290" s="15"/>
+      <c r="F290" s="15"/>
+      <c r="G290" s="15"/>
+      <c r="H290" s="15"/>
+      <c r="I290" s="15"/>
+      <c r="J290" s="15"/>
+      <c r="K290" s="15"/>
+      <c r="L290" s="15"/>
+      <c r="M290" s="15"/>
+      <c r="N290" s="15"/>
+      <c r="O290" s="15"/>
+      <c r="P290" s="15"/>
+      <c r="Q290" s="15"/>
+      <c r="R290" s="15"/>
+      <c r="S290" s="15"/>
+      <c r="T290" s="15"/>
+      <c r="U290" s="15"/>
     </row>
     <row r="291" spans="1:21">
-      <c r="A291" s="16"/>
-[...19 lines deleted...]
-      <c r="U291" s="16"/>
+      <c r="A291" s="15"/>
+      <c r="B291" s="15"/>
+      <c r="C291" s="15"/>
+      <c r="D291" s="15"/>
+      <c r="E291" s="15"/>
+      <c r="F291" s="15"/>
+      <c r="G291" s="15"/>
+      <c r="H291" s="15"/>
+      <c r="I291" s="15"/>
+      <c r="J291" s="15"/>
+      <c r="K291" s="15"/>
+      <c r="L291" s="15"/>
+      <c r="M291" s="15"/>
+      <c r="N291" s="15"/>
+      <c r="O291" s="15"/>
+      <c r="P291" s="15"/>
+      <c r="Q291" s="15"/>
+      <c r="R291" s="15"/>
+      <c r="S291" s="15"/>
+      <c r="T291" s="15"/>
+      <c r="U291" s="15"/>
     </row>
     <row r="292" spans="1:21">
-      <c r="A292" s="16"/>
-[...19 lines deleted...]
-      <c r="U292" s="16"/>
+      <c r="A292" s="15"/>
+      <c r="B292" s="15"/>
+      <c r="C292" s="15"/>
+      <c r="D292" s="15"/>
+      <c r="E292" s="15"/>
+      <c r="F292" s="15"/>
+      <c r="G292" s="15"/>
+      <c r="H292" s="15"/>
+      <c r="I292" s="15"/>
+      <c r="J292" s="15"/>
+      <c r="K292" s="15"/>
+      <c r="L292" s="15"/>
+      <c r="M292" s="15"/>
+      <c r="N292" s="15"/>
+      <c r="O292" s="15"/>
+      <c r="P292" s="15"/>
+      <c r="Q292" s="15"/>
+      <c r="R292" s="15"/>
+      <c r="S292" s="15"/>
+      <c r="T292" s="15"/>
+      <c r="U292" s="15"/>
     </row>
     <row r="293" spans="1:21">
-      <c r="A293" s="16"/>
-[...19 lines deleted...]
-      <c r="U293" s="16"/>
+      <c r="A293" s="15"/>
+      <c r="B293" s="15"/>
+      <c r="C293" s="15"/>
+      <c r="D293" s="15"/>
+      <c r="E293" s="15"/>
+      <c r="F293" s="15"/>
+      <c r="G293" s="15"/>
+      <c r="H293" s="15"/>
+      <c r="I293" s="15"/>
+      <c r="J293" s="15"/>
+      <c r="K293" s="15"/>
+      <c r="L293" s="15"/>
+      <c r="M293" s="15"/>
+      <c r="N293" s="15"/>
+      <c r="O293" s="15"/>
+      <c r="P293" s="15"/>
+      <c r="Q293" s="15"/>
+      <c r="R293" s="15"/>
+      <c r="S293" s="15"/>
+      <c r="T293" s="15"/>
+      <c r="U293" s="15"/>
     </row>
     <row r="294" spans="1:21">
-      <c r="A294" s="16"/>
-[...19 lines deleted...]
-      <c r="U294" s="16"/>
+      <c r="A294" s="15"/>
+      <c r="B294" s="15"/>
+      <c r="C294" s="15"/>
+      <c r="D294" s="15"/>
+      <c r="E294" s="15"/>
+      <c r="F294" s="15"/>
+      <c r="G294" s="15"/>
+      <c r="H294" s="15"/>
+      <c r="I294" s="15"/>
+      <c r="J294" s="15"/>
+      <c r="K294" s="15"/>
+      <c r="L294" s="15"/>
+      <c r="M294" s="15"/>
+      <c r="N294" s="15"/>
+      <c r="O294" s="15"/>
+      <c r="P294" s="15"/>
+      <c r="Q294" s="15"/>
+      <c r="R294" s="15"/>
+      <c r="S294" s="15"/>
+      <c r="T294" s="15"/>
+      <c r="U294" s="15"/>
     </row>
     <row r="295" spans="1:21">
-      <c r="A295" s="16"/>
-[...19 lines deleted...]
-      <c r="U295" s="16"/>
+      <c r="A295" s="15"/>
+      <c r="B295" s="15"/>
+      <c r="C295" s="15"/>
+      <c r="D295" s="15"/>
+      <c r="E295" s="15"/>
+      <c r="F295" s="15"/>
+      <c r="G295" s="15"/>
+      <c r="H295" s="15"/>
+      <c r="I295" s="15"/>
+      <c r="J295" s="15"/>
+      <c r="K295" s="15"/>
+      <c r="L295" s="15"/>
+      <c r="M295" s="15"/>
+      <c r="N295" s="15"/>
+      <c r="O295" s="15"/>
+      <c r="P295" s="15"/>
+      <c r="Q295" s="15"/>
+      <c r="R295" s="15"/>
+      <c r="S295" s="15"/>
+      <c r="T295" s="15"/>
+      <c r="U295" s="15"/>
     </row>
     <row r="296" spans="1:21">
-      <c r="A296" s="16"/>
-[...19 lines deleted...]
-      <c r="U296" s="16"/>
+      <c r="A296" s="15"/>
+      <c r="B296" s="15"/>
+      <c r="C296" s="15"/>
+      <c r="D296" s="15"/>
+      <c r="E296" s="15"/>
+      <c r="F296" s="15"/>
+      <c r="G296" s="15"/>
+      <c r="H296" s="15"/>
+      <c r="I296" s="15"/>
+      <c r="J296" s="15"/>
+      <c r="K296" s="15"/>
+      <c r="L296" s="15"/>
+      <c r="M296" s="15"/>
+      <c r="N296" s="15"/>
+      <c r="O296" s="15"/>
+      <c r="P296" s="15"/>
+      <c r="Q296" s="15"/>
+      <c r="R296" s="15"/>
+      <c r="S296" s="15"/>
+      <c r="T296" s="15"/>
+      <c r="U296" s="15"/>
     </row>
     <row r="297" spans="1:21">
-      <c r="A297" s="16"/>
-[...19 lines deleted...]
-      <c r="U297" s="16"/>
+      <c r="A297" s="15"/>
+      <c r="B297" s="15"/>
+      <c r="C297" s="15"/>
+      <c r="D297" s="15"/>
+      <c r="E297" s="15"/>
+      <c r="F297" s="15"/>
+      <c r="G297" s="15"/>
+      <c r="H297" s="15"/>
+      <c r="I297" s="15"/>
+      <c r="J297" s="15"/>
+      <c r="K297" s="15"/>
+      <c r="L297" s="15"/>
+      <c r="M297" s="15"/>
+      <c r="N297" s="15"/>
+      <c r="O297" s="15"/>
+      <c r="P297" s="15"/>
+      <c r="Q297" s="15"/>
+      <c r="R297" s="15"/>
+      <c r="S297" s="15"/>
+      <c r="T297" s="15"/>
+      <c r="U297" s="15"/>
     </row>
     <row r="298" spans="1:21">
-      <c r="A298" s="16"/>
-[...19 lines deleted...]
-      <c r="U298" s="16"/>
+      <c r="A298" s="15"/>
+      <c r="B298" s="15"/>
+      <c r="C298" s="15"/>
+      <c r="D298" s="15"/>
+      <c r="E298" s="15"/>
+      <c r="F298" s="15"/>
+      <c r="G298" s="15"/>
+      <c r="H298" s="15"/>
+      <c r="I298" s="15"/>
+      <c r="J298" s="15"/>
+      <c r="K298" s="15"/>
+      <c r="L298" s="15"/>
+      <c r="M298" s="15"/>
+      <c r="N298" s="15"/>
+      <c r="O298" s="15"/>
+      <c r="P298" s="15"/>
+      <c r="Q298" s="15"/>
+      <c r="R298" s="15"/>
+      <c r="S298" s="15"/>
+      <c r="T298" s="15"/>
+      <c r="U298" s="15"/>
     </row>
     <row r="299" spans="1:21">
-      <c r="A299" s="16"/>
-[...19 lines deleted...]
-      <c r="U299" s="16"/>
+      <c r="A299" s="15"/>
+      <c r="B299" s="15"/>
+      <c r="C299" s="15"/>
+      <c r="D299" s="15"/>
+      <c r="E299" s="15"/>
+      <c r="F299" s="15"/>
+      <c r="G299" s="15"/>
+      <c r="H299" s="15"/>
+      <c r="I299" s="15"/>
+      <c r="J299" s="15"/>
+      <c r="K299" s="15"/>
+      <c r="L299" s="15"/>
+      <c r="M299" s="15"/>
+      <c r="N299" s="15"/>
+      <c r="O299" s="15"/>
+      <c r="P299" s="15"/>
+      <c r="Q299" s="15"/>
+      <c r="R299" s="15"/>
+      <c r="S299" s="15"/>
+      <c r="T299" s="15"/>
+      <c r="U299" s="15"/>
     </row>
     <row r="300" spans="1:21">
-      <c r="A300" s="16"/>
-[...19 lines deleted...]
-      <c r="U300" s="16"/>
+      <c r="A300" s="15"/>
+      <c r="B300" s="15"/>
+      <c r="C300" s="15"/>
+      <c r="D300" s="15"/>
+      <c r="E300" s="15"/>
+      <c r="F300" s="15"/>
+      <c r="G300" s="15"/>
+      <c r="H300" s="15"/>
+      <c r="I300" s="15"/>
+      <c r="J300" s="15"/>
+      <c r="K300" s="15"/>
+      <c r="L300" s="15"/>
+      <c r="M300" s="15"/>
+      <c r="N300" s="15"/>
+      <c r="O300" s="15"/>
+      <c r="P300" s="15"/>
+      <c r="Q300" s="15"/>
+      <c r="R300" s="15"/>
+      <c r="S300" s="15"/>
+      <c r="T300" s="15"/>
+      <c r="U300" s="15"/>
     </row>
     <row r="301" spans="1:21">
-      <c r="A301" s="16"/>
-[...19 lines deleted...]
-      <c r="U301" s="16"/>
+      <c r="A301" s="15"/>
+      <c r="B301" s="15"/>
+      <c r="C301" s="15"/>
+      <c r="D301" s="15"/>
+      <c r="E301" s="15"/>
+      <c r="F301" s="15"/>
+      <c r="G301" s="15"/>
+      <c r="H301" s="15"/>
+      <c r="I301" s="15"/>
+      <c r="J301" s="15"/>
+      <c r="K301" s="15"/>
+      <c r="L301" s="15"/>
+      <c r="M301" s="15"/>
+      <c r="N301" s="15"/>
+      <c r="O301" s="15"/>
+      <c r="P301" s="15"/>
+      <c r="Q301" s="15"/>
+      <c r="R301" s="15"/>
+      <c r="S301" s="15"/>
+      <c r="T301" s="15"/>
+      <c r="U301" s="15"/>
     </row>
     <row r="302" spans="1:21">
-      <c r="A302" s="16"/>
-[...19 lines deleted...]
-      <c r="U302" s="16"/>
+      <c r="A302" s="15"/>
+      <c r="B302" s="15"/>
+      <c r="C302" s="15"/>
+      <c r="D302" s="15"/>
+      <c r="E302" s="15"/>
+      <c r="F302" s="15"/>
+      <c r="G302" s="15"/>
+      <c r="H302" s="15"/>
+      <c r="I302" s="15"/>
+      <c r="J302" s="15"/>
+      <c r="K302" s="15"/>
+      <c r="L302" s="15"/>
+      <c r="M302" s="15"/>
+      <c r="N302" s="15"/>
+      <c r="O302" s="15"/>
+      <c r="P302" s="15"/>
+      <c r="Q302" s="15"/>
+      <c r="R302" s="15"/>
+      <c r="S302" s="15"/>
+      <c r="T302" s="15"/>
+      <c r="U302" s="15"/>
     </row>
     <row r="303" spans="1:21">
-      <c r="A303" s="16"/>
-[...19 lines deleted...]
-      <c r="U303" s="16"/>
+      <c r="A303" s="15"/>
+      <c r="B303" s="15"/>
+      <c r="C303" s="15"/>
+      <c r="D303" s="15"/>
+      <c r="E303" s="15"/>
+      <c r="F303" s="15"/>
+      <c r="G303" s="15"/>
+      <c r="H303" s="15"/>
+      <c r="I303" s="15"/>
+      <c r="J303" s="15"/>
+      <c r="K303" s="15"/>
+      <c r="L303" s="15"/>
+      <c r="M303" s="15"/>
+      <c r="N303" s="15"/>
+      <c r="O303" s="15"/>
+      <c r="P303" s="15"/>
+      <c r="Q303" s="15"/>
+      <c r="R303" s="15"/>
+      <c r="S303" s="15"/>
+      <c r="T303" s="15"/>
+      <c r="U303" s="15"/>
     </row>
     <row r="304" spans="1:21">
-      <c r="A304" s="16"/>
-[...19 lines deleted...]
-      <c r="U304" s="16"/>
+      <c r="A304" s="15"/>
+      <c r="B304" s="15"/>
+      <c r="C304" s="15"/>
+      <c r="D304" s="15"/>
+      <c r="E304" s="15"/>
+      <c r="F304" s="15"/>
+      <c r="G304" s="15"/>
+      <c r="H304" s="15"/>
+      <c r="I304" s="15"/>
+      <c r="J304" s="15"/>
+      <c r="K304" s="15"/>
+      <c r="L304" s="15"/>
+      <c r="M304" s="15"/>
+      <c r="N304" s="15"/>
+      <c r="O304" s="15"/>
+      <c r="P304" s="15"/>
+      <c r="Q304" s="15"/>
+      <c r="R304" s="15"/>
+      <c r="S304" s="15"/>
+      <c r="T304" s="15"/>
+      <c r="U304" s="15"/>
     </row>
     <row r="305" spans="1:21">
-      <c r="A305" s="16"/>
-[...19 lines deleted...]
-      <c r="U305" s="16"/>
+      <c r="A305" s="15"/>
+      <c r="B305" s="15"/>
+      <c r="C305" s="15"/>
+      <c r="D305" s="15"/>
+      <c r="E305" s="15"/>
+      <c r="F305" s="15"/>
+      <c r="G305" s="15"/>
+      <c r="H305" s="15"/>
+      <c r="I305" s="15"/>
+      <c r="J305" s="15"/>
+      <c r="K305" s="15"/>
+      <c r="L305" s="15"/>
+      <c r="M305" s="15"/>
+      <c r="N305" s="15"/>
+      <c r="O305" s="15"/>
+      <c r="P305" s="15"/>
+      <c r="Q305" s="15"/>
+      <c r="R305" s="15"/>
+      <c r="S305" s="15"/>
+      <c r="T305" s="15"/>
+      <c r="U305" s="15"/>
     </row>
     <row r="306" spans="1:21">
-      <c r="A306" s="16"/>
-[...19 lines deleted...]
-      <c r="U306" s="16"/>
+      <c r="A306" s="15"/>
+      <c r="B306" s="15"/>
+      <c r="C306" s="15"/>
+      <c r="D306" s="15"/>
+      <c r="E306" s="15"/>
+      <c r="F306" s="15"/>
+      <c r="G306" s="15"/>
+      <c r="H306" s="15"/>
+      <c r="I306" s="15"/>
+      <c r="J306" s="15"/>
+      <c r="K306" s="15"/>
+      <c r="L306" s="15"/>
+      <c r="M306" s="15"/>
+      <c r="N306" s="15"/>
+      <c r="O306" s="15"/>
+      <c r="P306" s="15"/>
+      <c r="Q306" s="15"/>
+      <c r="R306" s="15"/>
+      <c r="S306" s="15"/>
+      <c r="T306" s="15"/>
+      <c r="U306" s="15"/>
     </row>
     <row r="307" spans="1:21">
-      <c r="A307" s="16"/>
-[...19 lines deleted...]
-      <c r="U307" s="16"/>
+      <c r="A307" s="15"/>
+      <c r="B307" s="15"/>
+      <c r="C307" s="15"/>
+      <c r="D307" s="15"/>
+      <c r="E307" s="15"/>
+      <c r="F307" s="15"/>
+      <c r="G307" s="15"/>
+      <c r="H307" s="15"/>
+      <c r="I307" s="15"/>
+      <c r="J307" s="15"/>
+      <c r="K307" s="15"/>
+      <c r="L307" s="15"/>
+      <c r="M307" s="15"/>
+      <c r="N307" s="15"/>
+      <c r="O307" s="15"/>
+      <c r="P307" s="15"/>
+      <c r="Q307" s="15"/>
+      <c r="R307" s="15"/>
+      <c r="S307" s="15"/>
+      <c r="T307" s="15"/>
+      <c r="U307" s="15"/>
     </row>
     <row r="308" spans="1:21">
-      <c r="A308" s="16"/>
-[...19 lines deleted...]
-      <c r="U308" s="16"/>
+      <c r="A308" s="15"/>
+      <c r="B308" s="15"/>
+      <c r="C308" s="15"/>
+      <c r="D308" s="15"/>
+      <c r="E308" s="15"/>
+      <c r="F308" s="15"/>
+      <c r="G308" s="15"/>
+      <c r="H308" s="15"/>
+      <c r="I308" s="15"/>
+      <c r="J308" s="15"/>
+      <c r="K308" s="15"/>
+      <c r="L308" s="15"/>
+      <c r="M308" s="15"/>
+      <c r="N308" s="15"/>
+      <c r="O308" s="15"/>
+      <c r="P308" s="15"/>
+      <c r="Q308" s="15"/>
+      <c r="R308" s="15"/>
+      <c r="S308" s="15"/>
+      <c r="T308" s="15"/>
+      <c r="U308" s="15"/>
     </row>
     <row r="309" spans="1:21">
-      <c r="A309" s="16"/>
-[...19 lines deleted...]
-      <c r="U309" s="16"/>
+      <c r="A309" s="15"/>
+      <c r="B309" s="15"/>
+      <c r="C309" s="15"/>
+      <c r="D309" s="15"/>
+      <c r="E309" s="15"/>
+      <c r="F309" s="15"/>
+      <c r="G309" s="15"/>
+      <c r="H309" s="15"/>
+      <c r="I309" s="15"/>
+      <c r="J309" s="15"/>
+      <c r="K309" s="15"/>
+      <c r="L309" s="15"/>
+      <c r="M309" s="15"/>
+      <c r="N309" s="15"/>
+      <c r="O309" s="15"/>
+      <c r="P309" s="15"/>
+      <c r="Q309" s="15"/>
+      <c r="R309" s="15"/>
+      <c r="S309" s="15"/>
+      <c r="T309" s="15"/>
+      <c r="U309" s="15"/>
     </row>
     <row r="310" spans="1:21">
-      <c r="A310" s="16"/>
-[...19 lines deleted...]
-      <c r="U310" s="16"/>
+      <c r="A310" s="15"/>
+      <c r="B310" s="15"/>
+      <c r="C310" s="15"/>
+      <c r="D310" s="15"/>
+      <c r="E310" s="15"/>
+      <c r="F310" s="15"/>
+      <c r="G310" s="15"/>
+      <c r="H310" s="15"/>
+      <c r="I310" s="15"/>
+      <c r="J310" s="15"/>
+      <c r="K310" s="15"/>
+      <c r="L310" s="15"/>
+      <c r="M310" s="15"/>
+      <c r="N310" s="15"/>
+      <c r="O310" s="15"/>
+      <c r="P310" s="15"/>
+      <c r="Q310" s="15"/>
+      <c r="R310" s="15"/>
+      <c r="S310" s="15"/>
+      <c r="T310" s="15"/>
+      <c r="U310" s="15"/>
     </row>
     <row r="311" spans="1:21">
-      <c r="A311" s="16"/>
-[...19 lines deleted...]
-      <c r="U311" s="16"/>
+      <c r="A311" s="15"/>
+      <c r="B311" s="15"/>
+      <c r="C311" s="15"/>
+      <c r="D311" s="15"/>
+      <c r="E311" s="15"/>
+      <c r="F311" s="15"/>
+      <c r="G311" s="15"/>
+      <c r="H311" s="15"/>
+      <c r="I311" s="15"/>
+      <c r="J311" s="15"/>
+      <c r="K311" s="15"/>
+      <c r="L311" s="15"/>
+      <c r="M311" s="15"/>
+      <c r="N311" s="15"/>
+      <c r="O311" s="15"/>
+      <c r="P311" s="15"/>
+      <c r="Q311" s="15"/>
+      <c r="R311" s="15"/>
+      <c r="S311" s="15"/>
+      <c r="T311" s="15"/>
+      <c r="U311" s="15"/>
     </row>
     <row r="312" spans="1:21">
-      <c r="A312" s="16"/>
-[...19 lines deleted...]
-      <c r="U312" s="16"/>
+      <c r="A312" s="15"/>
+      <c r="B312" s="15"/>
+      <c r="C312" s="15"/>
+      <c r="D312" s="15"/>
+      <c r="E312" s="15"/>
+      <c r="F312" s="15"/>
+      <c r="G312" s="15"/>
+      <c r="H312" s="15"/>
+      <c r="I312" s="15"/>
+      <c r="J312" s="15"/>
+      <c r="K312" s="15"/>
+      <c r="L312" s="15"/>
+      <c r="M312" s="15"/>
+      <c r="N312" s="15"/>
+      <c r="O312" s="15"/>
+      <c r="P312" s="15"/>
+      <c r="Q312" s="15"/>
+      <c r="R312" s="15"/>
+      <c r="S312" s="15"/>
+      <c r="T312" s="15"/>
+      <c r="U312" s="15"/>
     </row>
     <row r="313" spans="1:21">
-      <c r="A313" s="16"/>
-[...19 lines deleted...]
-      <c r="U313" s="16"/>
+      <c r="A313" s="15"/>
+      <c r="B313" s="15"/>
+      <c r="C313" s="15"/>
+      <c r="D313" s="15"/>
+      <c r="E313" s="15"/>
+      <c r="F313" s="15"/>
+      <c r="G313" s="15"/>
+      <c r="H313" s="15"/>
+      <c r="I313" s="15"/>
+      <c r="J313" s="15"/>
+      <c r="K313" s="15"/>
+      <c r="L313" s="15"/>
+      <c r="M313" s="15"/>
+      <c r="N313" s="15"/>
+      <c r="O313" s="15"/>
+      <c r="P313" s="15"/>
+      <c r="Q313" s="15"/>
+      <c r="R313" s="15"/>
+      <c r="S313" s="15"/>
+      <c r="T313" s="15"/>
+      <c r="U313" s="15"/>
     </row>
     <row r="314" spans="1:21">
-      <c r="A314" s="16"/>
-[...19 lines deleted...]
-      <c r="U314" s="16"/>
+      <c r="A314" s="15"/>
+      <c r="B314" s="15"/>
+      <c r="C314" s="15"/>
+      <c r="D314" s="15"/>
+      <c r="E314" s="15"/>
+      <c r="F314" s="15"/>
+      <c r="G314" s="15"/>
+      <c r="H314" s="15"/>
+      <c r="I314" s="15"/>
+      <c r="J314" s="15"/>
+      <c r="K314" s="15"/>
+      <c r="L314" s="15"/>
+      <c r="M314" s="15"/>
+      <c r="N314" s="15"/>
+      <c r="O314" s="15"/>
+      <c r="P314" s="15"/>
+      <c r="Q314" s="15"/>
+      <c r="R314" s="15"/>
+      <c r="S314" s="15"/>
+      <c r="T314" s="15"/>
+      <c r="U314" s="15"/>
     </row>
     <row r="315" spans="1:21">
-      <c r="A315" s="16"/>
-[...19 lines deleted...]
-      <c r="U315" s="16"/>
+      <c r="A315" s="15"/>
+      <c r="B315" s="15"/>
+      <c r="C315" s="15"/>
+      <c r="D315" s="15"/>
+      <c r="E315" s="15"/>
+      <c r="F315" s="15"/>
+      <c r="G315" s="15"/>
+      <c r="H315" s="15"/>
+      <c r="I315" s="15"/>
+      <c r="J315" s="15"/>
+      <c r="K315" s="15"/>
+      <c r="L315" s="15"/>
+      <c r="M315" s="15"/>
+      <c r="N315" s="15"/>
+      <c r="O315" s="15"/>
+      <c r="P315" s="15"/>
+      <c r="Q315" s="15"/>
+      <c r="R315" s="15"/>
+      <c r="S315" s="15"/>
+      <c r="T315" s="15"/>
+      <c r="U315" s="15"/>
     </row>
     <row r="316" spans="1:21">
-      <c r="A316" s="16"/>
-[...19 lines deleted...]
-      <c r="U316" s="16"/>
+      <c r="A316" s="15"/>
+      <c r="B316" s="15"/>
+      <c r="C316" s="15"/>
+      <c r="D316" s="15"/>
+      <c r="E316" s="15"/>
+      <c r="F316" s="15"/>
+      <c r="G316" s="15"/>
+      <c r="H316" s="15"/>
+      <c r="I316" s="15"/>
+      <c r="J316" s="15"/>
+      <c r="K316" s="15"/>
+      <c r="L316" s="15"/>
+      <c r="M316" s="15"/>
+      <c r="N316" s="15"/>
+      <c r="O316" s="15"/>
+      <c r="P316" s="15"/>
+      <c r="Q316" s="15"/>
+      <c r="R316" s="15"/>
+      <c r="S316" s="15"/>
+      <c r="T316" s="15"/>
+      <c r="U316" s="15"/>
     </row>
     <row r="317" spans="1:21">
-      <c r="A317" s="16"/>
-[...19 lines deleted...]
-      <c r="U317" s="16"/>
+      <c r="A317" s="15"/>
+      <c r="B317" s="15"/>
+      <c r="C317" s="15"/>
+      <c r="D317" s="15"/>
+      <c r="E317" s="15"/>
+      <c r="F317" s="15"/>
+      <c r="G317" s="15"/>
+      <c r="H317" s="15"/>
+      <c r="I317" s="15"/>
+      <c r="J317" s="15"/>
+      <c r="K317" s="15"/>
+      <c r="L317" s="15"/>
+      <c r="M317" s="15"/>
+      <c r="N317" s="15"/>
+      <c r="O317" s="15"/>
+      <c r="P317" s="15"/>
+      <c r="Q317" s="15"/>
+      <c r="R317" s="15"/>
+      <c r="S317" s="15"/>
+      <c r="T317" s="15"/>
+      <c r="U317" s="15"/>
     </row>
     <row r="318" spans="1:21">
-      <c r="A318" s="16"/>
-[...19 lines deleted...]
-      <c r="U318" s="16"/>
+      <c r="A318" s="15"/>
+      <c r="B318" s="15"/>
+      <c r="C318" s="15"/>
+      <c r="D318" s="15"/>
+      <c r="E318" s="15"/>
+      <c r="F318" s="15"/>
+      <c r="G318" s="15"/>
+      <c r="H318" s="15"/>
+      <c r="I318" s="15"/>
+      <c r="J318" s="15"/>
+      <c r="K318" s="15"/>
+      <c r="L318" s="15"/>
+      <c r="M318" s="15"/>
+      <c r="N318" s="15"/>
+      <c r="O318" s="15"/>
+      <c r="P318" s="15"/>
+      <c r="Q318" s="15"/>
+      <c r="R318" s="15"/>
+      <c r="S318" s="15"/>
+      <c r="T318" s="15"/>
+      <c r="U318" s="15"/>
     </row>
     <row r="319" spans="1:21">
-      <c r="A319" s="16"/>
-[...19 lines deleted...]
-      <c r="U319" s="16"/>
+      <c r="A319" s="15"/>
+      <c r="B319" s="15"/>
+      <c r="C319" s="15"/>
+      <c r="D319" s="15"/>
+      <c r="E319" s="15"/>
+      <c r="F319" s="15"/>
+      <c r="G319" s="15"/>
+      <c r="H319" s="15"/>
+      <c r="I319" s="15"/>
+      <c r="J319" s="15"/>
+      <c r="K319" s="15"/>
+      <c r="L319" s="15"/>
+      <c r="M319" s="15"/>
+      <c r="N319" s="15"/>
+      <c r="O319" s="15"/>
+      <c r="P319" s="15"/>
+      <c r="Q319" s="15"/>
+      <c r="R319" s="15"/>
+      <c r="S319" s="15"/>
+      <c r="T319" s="15"/>
+      <c r="U319" s="15"/>
     </row>
     <row r="320" spans="1:21">
-      <c r="A320" s="16"/>
-[...19 lines deleted...]
-      <c r="U320" s="16"/>
+      <c r="A320" s="15"/>
+      <c r="B320" s="15"/>
+      <c r="C320" s="15"/>
+      <c r="D320" s="15"/>
+      <c r="E320" s="15"/>
+      <c r="F320" s="15"/>
+      <c r="G320" s="15"/>
+      <c r="H320" s="15"/>
+      <c r="I320" s="15"/>
+      <c r="J320" s="15"/>
+      <c r="K320" s="15"/>
+      <c r="L320" s="15"/>
+      <c r="M320" s="15"/>
+      <c r="N320" s="15"/>
+      <c r="O320" s="15"/>
+      <c r="P320" s="15"/>
+      <c r="Q320" s="15"/>
+      <c r="R320" s="15"/>
+      <c r="S320" s="15"/>
+      <c r="T320" s="15"/>
+      <c r="U320" s="15"/>
     </row>
     <row r="321" spans="1:21">
-      <c r="A321" s="16"/>
-[...19 lines deleted...]
-      <c r="U321" s="16"/>
+      <c r="A321" s="15"/>
+      <c r="B321" s="15"/>
+      <c r="C321" s="15"/>
+      <c r="D321" s="15"/>
+      <c r="E321" s="15"/>
+      <c r="F321" s="15"/>
+      <c r="G321" s="15"/>
+      <c r="H321" s="15"/>
+      <c r="I321" s="15"/>
+      <c r="J321" s="15"/>
+      <c r="K321" s="15"/>
+      <c r="L321" s="15"/>
+      <c r="M321" s="15"/>
+      <c r="N321" s="15"/>
+      <c r="O321" s="15"/>
+      <c r="P321" s="15"/>
+      <c r="Q321" s="15"/>
+      <c r="R321" s="15"/>
+      <c r="S321" s="15"/>
+      <c r="T321" s="15"/>
+      <c r="U321" s="15"/>
     </row>
     <row r="322" spans="1:21">
-      <c r="A322" s="16"/>
-[...19 lines deleted...]
-      <c r="U322" s="16"/>
+      <c r="A322" s="15"/>
+      <c r="B322" s="15"/>
+      <c r="C322" s="15"/>
+      <c r="D322" s="15"/>
+      <c r="E322" s="15"/>
+      <c r="F322" s="15"/>
+      <c r="G322" s="15"/>
+      <c r="H322" s="15"/>
+      <c r="I322" s="15"/>
+      <c r="J322" s="15"/>
+      <c r="K322" s="15"/>
+      <c r="L322" s="15"/>
+      <c r="M322" s="15"/>
+      <c r="N322" s="15"/>
+      <c r="O322" s="15"/>
+      <c r="P322" s="15"/>
+      <c r="Q322" s="15"/>
+      <c r="R322" s="15"/>
+      <c r="S322" s="15"/>
+      <c r="T322" s="15"/>
+      <c r="U322" s="15"/>
     </row>
     <row r="323" spans="1:21">
-      <c r="A323" s="16"/>
-[...19 lines deleted...]
-      <c r="U323" s="16"/>
+      <c r="A323" s="15"/>
+      <c r="B323" s="15"/>
+      <c r="C323" s="15"/>
+      <c r="D323" s="15"/>
+      <c r="E323" s="15"/>
+      <c r="F323" s="15"/>
+      <c r="G323" s="15"/>
+      <c r="H323" s="15"/>
+      <c r="I323" s="15"/>
+      <c r="J323" s="15"/>
+      <c r="K323" s="15"/>
+      <c r="L323" s="15"/>
+      <c r="M323" s="15"/>
+      <c r="N323" s="15"/>
+      <c r="O323" s="15"/>
+      <c r="P323" s="15"/>
+      <c r="Q323" s="15"/>
+      <c r="R323" s="15"/>
+      <c r="S323" s="15"/>
+      <c r="T323" s="15"/>
+      <c r="U323" s="15"/>
     </row>
     <row r="324" spans="1:21">
-      <c r="A324" s="16"/>
-[...19 lines deleted...]
-      <c r="U324" s="16"/>
+      <c r="A324" s="15"/>
+      <c r="B324" s="15"/>
+      <c r="C324" s="15"/>
+      <c r="D324" s="15"/>
+      <c r="E324" s="15"/>
+      <c r="F324" s="15"/>
+      <c r="G324" s="15"/>
+      <c r="H324" s="15"/>
+      <c r="I324" s="15"/>
+      <c r="J324" s="15"/>
+      <c r="K324" s="15"/>
+      <c r="L324" s="15"/>
+      <c r="M324" s="15"/>
+      <c r="N324" s="15"/>
+      <c r="O324" s="15"/>
+      <c r="P324" s="15"/>
+      <c r="Q324" s="15"/>
+      <c r="R324" s="15"/>
+      <c r="S324" s="15"/>
+      <c r="T324" s="15"/>
+      <c r="U324" s="15"/>
     </row>
     <row r="325" spans="1:21">
-      <c r="A325" s="16"/>
-[...19 lines deleted...]
-      <c r="U325" s="16"/>
+      <c r="A325" s="15"/>
+      <c r="B325" s="15"/>
+      <c r="C325" s="15"/>
+      <c r="D325" s="15"/>
+      <c r="E325" s="15"/>
+      <c r="F325" s="15"/>
+      <c r="G325" s="15"/>
+      <c r="H325" s="15"/>
+      <c r="I325" s="15"/>
+      <c r="J325" s="15"/>
+      <c r="K325" s="15"/>
+      <c r="L325" s="15"/>
+      <c r="M325" s="15"/>
+      <c r="N325" s="15"/>
+      <c r="O325" s="15"/>
+      <c r="P325" s="15"/>
+      <c r="Q325" s="15"/>
+      <c r="R325" s="15"/>
+      <c r="S325" s="15"/>
+      <c r="T325" s="15"/>
+      <c r="U325" s="15"/>
     </row>
     <row r="326" spans="1:21">
-      <c r="A326" s="16"/>
-[...19 lines deleted...]
-      <c r="U326" s="16"/>
+      <c r="A326" s="15"/>
+      <c r="B326" s="15"/>
+      <c r="C326" s="15"/>
+      <c r="D326" s="15"/>
+      <c r="E326" s="15"/>
+      <c r="F326" s="15"/>
+      <c r="G326" s="15"/>
+      <c r="H326" s="15"/>
+      <c r="I326" s="15"/>
+      <c r="J326" s="15"/>
+      <c r="K326" s="15"/>
+      <c r="L326" s="15"/>
+      <c r="M326" s="15"/>
+      <c r="N326" s="15"/>
+      <c r="O326" s="15"/>
+      <c r="P326" s="15"/>
+      <c r="Q326" s="15"/>
+      <c r="R326" s="15"/>
+      <c r="S326" s="15"/>
+      <c r="T326" s="15"/>
+      <c r="U326" s="15"/>
     </row>
     <row r="327" spans="1:21">
-      <c r="A327" s="16"/>
-[...19 lines deleted...]
-      <c r="U327" s="16"/>
+      <c r="A327" s="15"/>
+      <c r="B327" s="15"/>
+      <c r="C327" s="15"/>
+      <c r="D327" s="15"/>
+      <c r="E327" s="15"/>
+      <c r="F327" s="15"/>
+      <c r="G327" s="15"/>
+      <c r="H327" s="15"/>
+      <c r="I327" s="15"/>
+      <c r="J327" s="15"/>
+      <c r="K327" s="15"/>
+      <c r="L327" s="15"/>
+      <c r="M327" s="15"/>
+      <c r="N327" s="15"/>
+      <c r="O327" s="15"/>
+      <c r="P327" s="15"/>
+      <c r="Q327" s="15"/>
+      <c r="R327" s="15"/>
+      <c r="S327" s="15"/>
+      <c r="T327" s="15"/>
+      <c r="U327" s="15"/>
     </row>
     <row r="328" spans="1:21">
-      <c r="A328" s="16"/>
-[...19 lines deleted...]
-      <c r="U328" s="16"/>
+      <c r="A328" s="15"/>
+      <c r="B328" s="15"/>
+      <c r="C328" s="15"/>
+      <c r="D328" s="15"/>
+      <c r="E328" s="15"/>
+      <c r="F328" s="15"/>
+      <c r="G328" s="15"/>
+      <c r="H328" s="15"/>
+      <c r="I328" s="15"/>
+      <c r="J328" s="15"/>
+      <c r="K328" s="15"/>
+      <c r="L328" s="15"/>
+      <c r="M328" s="15"/>
+      <c r="N328" s="15"/>
+      <c r="O328" s="15"/>
+      <c r="P328" s="15"/>
+      <c r="Q328" s="15"/>
+      <c r="R328" s="15"/>
+      <c r="S328" s="15"/>
+      <c r="T328" s="15"/>
+      <c r="U328" s="15"/>
     </row>
     <row r="329" spans="1:21">
-      <c r="A329" s="16"/>
-[...19 lines deleted...]
-      <c r="U329" s="16"/>
+      <c r="A329" s="15"/>
+      <c r="B329" s="15"/>
+      <c r="C329" s="15"/>
+      <c r="D329" s="15"/>
+      <c r="E329" s="15"/>
+      <c r="F329" s="15"/>
+      <c r="G329" s="15"/>
+      <c r="H329" s="15"/>
+      <c r="I329" s="15"/>
+      <c r="J329" s="15"/>
+      <c r="K329" s="15"/>
+      <c r="L329" s="15"/>
+      <c r="M329" s="15"/>
+      <c r="N329" s="15"/>
+      <c r="O329" s="15"/>
+      <c r="P329" s="15"/>
+      <c r="Q329" s="15"/>
+      <c r="R329" s="15"/>
+      <c r="S329" s="15"/>
+      <c r="T329" s="15"/>
+      <c r="U329" s="15"/>
     </row>
     <row r="330" spans="1:21">
-      <c r="A330" s="16"/>
-[...19 lines deleted...]
-      <c r="U330" s="16"/>
+      <c r="A330" s="15"/>
+      <c r="B330" s="15"/>
+      <c r="C330" s="15"/>
+      <c r="D330" s="15"/>
+      <c r="E330" s="15"/>
+      <c r="F330" s="15"/>
+      <c r="G330" s="15"/>
+      <c r="H330" s="15"/>
+      <c r="I330" s="15"/>
+      <c r="J330" s="15"/>
+      <c r="K330" s="15"/>
+      <c r="L330" s="15"/>
+      <c r="M330" s="15"/>
+      <c r="N330" s="15"/>
+      <c r="O330" s="15"/>
+      <c r="P330" s="15"/>
+      <c r="Q330" s="15"/>
+      <c r="R330" s="15"/>
+      <c r="S330" s="15"/>
+      <c r="T330" s="15"/>
+      <c r="U330" s="15"/>
     </row>
     <row r="331" spans="1:21">
-      <c r="A331" s="16"/>
-[...19 lines deleted...]
-      <c r="U331" s="16"/>
+      <c r="A331" s="15"/>
+      <c r="B331" s="15"/>
+      <c r="C331" s="15"/>
+      <c r="D331" s="15"/>
+      <c r="E331" s="15"/>
+      <c r="F331" s="15"/>
+      <c r="G331" s="15"/>
+      <c r="H331" s="15"/>
+      <c r="I331" s="15"/>
+      <c r="J331" s="15"/>
+      <c r="K331" s="15"/>
+      <c r="L331" s="15"/>
+      <c r="M331" s="15"/>
+      <c r="N331" s="15"/>
+      <c r="O331" s="15"/>
+      <c r="P331" s="15"/>
+      <c r="Q331" s="15"/>
+      <c r="R331" s="15"/>
+      <c r="S331" s="15"/>
+      <c r="T331" s="15"/>
+      <c r="U331" s="15"/>
     </row>
     <row r="332" spans="1:21">
-      <c r="A332" s="16"/>
-[...19 lines deleted...]
-      <c r="U332" s="16"/>
+      <c r="A332" s="15"/>
+      <c r="B332" s="15"/>
+      <c r="C332" s="15"/>
+      <c r="D332" s="15"/>
+      <c r="E332" s="15"/>
+      <c r="F332" s="15"/>
+      <c r="G332" s="15"/>
+      <c r="H332" s="15"/>
+      <c r="I332" s="15"/>
+      <c r="J332" s="15"/>
+      <c r="K332" s="15"/>
+      <c r="L332" s="15"/>
+      <c r="M332" s="15"/>
+      <c r="N332" s="15"/>
+      <c r="O332" s="15"/>
+      <c r="P332" s="15"/>
+      <c r="Q332" s="15"/>
+      <c r="R332" s="15"/>
+      <c r="S332" s="15"/>
+      <c r="T332" s="15"/>
+      <c r="U332" s="15"/>
     </row>
     <row r="333" spans="1:21">
-      <c r="A333" s="16"/>
-[...19 lines deleted...]
-      <c r="U333" s="16"/>
+      <c r="A333" s="15"/>
+      <c r="B333" s="15"/>
+      <c r="C333" s="15"/>
+      <c r="D333" s="15"/>
+      <c r="E333" s="15"/>
+      <c r="F333" s="15"/>
+      <c r="G333" s="15"/>
+      <c r="H333" s="15"/>
+      <c r="I333" s="15"/>
+      <c r="J333" s="15"/>
+      <c r="K333" s="15"/>
+      <c r="L333" s="15"/>
+      <c r="M333" s="15"/>
+      <c r="N333" s="15"/>
+      <c r="O333" s="15"/>
+      <c r="P333" s="15"/>
+      <c r="Q333" s="15"/>
+      <c r="R333" s="15"/>
+      <c r="S333" s="15"/>
+      <c r="T333" s="15"/>
+      <c r="U333" s="15"/>
     </row>
     <row r="334" spans="1:21">
-      <c r="A334" s="16"/>
-[...19 lines deleted...]
-      <c r="U334" s="16"/>
+      <c r="A334" s="15"/>
+      <c r="B334" s="15"/>
+      <c r="C334" s="15"/>
+      <c r="D334" s="15"/>
+      <c r="E334" s="15"/>
+      <c r="F334" s="15"/>
+      <c r="G334" s="15"/>
+      <c r="H334" s="15"/>
+      <c r="I334" s="15"/>
+      <c r="J334" s="15"/>
+      <c r="K334" s="15"/>
+      <c r="L334" s="15"/>
+      <c r="M334" s="15"/>
+      <c r="N334" s="15"/>
+      <c r="O334" s="15"/>
+      <c r="P334" s="15"/>
+      <c r="Q334" s="15"/>
+      <c r="R334" s="15"/>
+      <c r="S334" s="15"/>
+      <c r="T334" s="15"/>
+      <c r="U334" s="15"/>
     </row>
     <row r="335" spans="1:21">
-      <c r="A335" s="16"/>
-[...19 lines deleted...]
-      <c r="U335" s="16"/>
+      <c r="A335" s="15"/>
+      <c r="B335" s="15"/>
+      <c r="C335" s="15"/>
+      <c r="D335" s="15"/>
+      <c r="E335" s="15"/>
+      <c r="F335" s="15"/>
+      <c r="G335" s="15"/>
+      <c r="H335" s="15"/>
+      <c r="I335" s="15"/>
+      <c r="J335" s="15"/>
+      <c r="K335" s="15"/>
+      <c r="L335" s="15"/>
+      <c r="M335" s="15"/>
+      <c r="N335" s="15"/>
+      <c r="O335" s="15"/>
+      <c r="P335" s="15"/>
+      <c r="Q335" s="15"/>
+      <c r="R335" s="15"/>
+      <c r="S335" s="15"/>
+      <c r="T335" s="15"/>
+      <c r="U335" s="15"/>
     </row>
     <row r="336" spans="1:21">
-      <c r="A336" s="16"/>
-[...19 lines deleted...]
-      <c r="U336" s="16"/>
+      <c r="A336" s="15"/>
+      <c r="B336" s="15"/>
+      <c r="C336" s="15"/>
+      <c r="D336" s="15"/>
+      <c r="E336" s="15"/>
+      <c r="F336" s="15"/>
+      <c r="G336" s="15"/>
+      <c r="H336" s="15"/>
+      <c r="I336" s="15"/>
+      <c r="J336" s="15"/>
+      <c r="K336" s="15"/>
+      <c r="L336" s="15"/>
+      <c r="M336" s="15"/>
+      <c r="N336" s="15"/>
+      <c r="O336" s="15"/>
+      <c r="P336" s="15"/>
+      <c r="Q336" s="15"/>
+      <c r="R336" s="15"/>
+      <c r="S336" s="15"/>
+      <c r="T336" s="15"/>
+      <c r="U336" s="15"/>
     </row>
     <row r="337" spans="1:21">
-      <c r="A337" s="16"/>
-[...19 lines deleted...]
-      <c r="U337" s="16"/>
+      <c r="A337" s="15"/>
+      <c r="B337" s="15"/>
+      <c r="C337" s="15"/>
+      <c r="D337" s="15"/>
+      <c r="E337" s="15"/>
+      <c r="F337" s="15"/>
+      <c r="G337" s="15"/>
+      <c r="H337" s="15"/>
+      <c r="I337" s="15"/>
+      <c r="J337" s="15"/>
+      <c r="K337" s="15"/>
+      <c r="L337" s="15"/>
+      <c r="M337" s="15"/>
+      <c r="N337" s="15"/>
+      <c r="O337" s="15"/>
+      <c r="P337" s="15"/>
+      <c r="Q337" s="15"/>
+      <c r="R337" s="15"/>
+      <c r="S337" s="15"/>
+      <c r="T337" s="15"/>
+      <c r="U337" s="15"/>
     </row>
     <row r="338" spans="1:21">
-      <c r="A338" s="16"/>
-[...19 lines deleted...]
-      <c r="U338" s="16"/>
+      <c r="A338" s="15"/>
+      <c r="B338" s="15"/>
+      <c r="C338" s="15"/>
+      <c r="D338" s="15"/>
+      <c r="E338" s="15"/>
+      <c r="F338" s="15"/>
+      <c r="G338" s="15"/>
+      <c r="H338" s="15"/>
+      <c r="I338" s="15"/>
+      <c r="J338" s="15"/>
+      <c r="K338" s="15"/>
+      <c r="L338" s="15"/>
+      <c r="M338" s="15"/>
+      <c r="N338" s="15"/>
+      <c r="O338" s="15"/>
+      <c r="P338" s="15"/>
+      <c r="Q338" s="15"/>
+      <c r="R338" s="15"/>
+      <c r="S338" s="15"/>
+      <c r="T338" s="15"/>
+      <c r="U338" s="15"/>
     </row>
     <row r="339" spans="1:21">
-      <c r="A339" s="16"/>
-[...19 lines deleted...]
-      <c r="U339" s="16"/>
+      <c r="A339" s="15"/>
+      <c r="B339" s="15"/>
+      <c r="C339" s="15"/>
+      <c r="D339" s="15"/>
+      <c r="E339" s="15"/>
+      <c r="F339" s="15"/>
+      <c r="G339" s="15"/>
+      <c r="H339" s="15"/>
+      <c r="I339" s="15"/>
+      <c r="J339" s="15"/>
+      <c r="K339" s="15"/>
+      <c r="L339" s="15"/>
+      <c r="M339" s="15"/>
+      <c r="N339" s="15"/>
+      <c r="O339" s="15"/>
+      <c r="P339" s="15"/>
+      <c r="Q339" s="15"/>
+      <c r="R339" s="15"/>
+      <c r="S339" s="15"/>
+      <c r="T339" s="15"/>
+      <c r="U339" s="15"/>
     </row>
     <row r="340" spans="1:21">
-      <c r="A340" s="16"/>
-[...19 lines deleted...]
-      <c r="U340" s="16"/>
+      <c r="A340" s="15"/>
+      <c r="B340" s="15"/>
+      <c r="C340" s="15"/>
+      <c r="D340" s="15"/>
+      <c r="E340" s="15"/>
+      <c r="F340" s="15"/>
+      <c r="G340" s="15"/>
+      <c r="H340" s="15"/>
+      <c r="I340" s="15"/>
+      <c r="J340" s="15"/>
+      <c r="K340" s="15"/>
+      <c r="L340" s="15"/>
+      <c r="M340" s="15"/>
+      <c r="N340" s="15"/>
+      <c r="O340" s="15"/>
+      <c r="P340" s="15"/>
+      <c r="Q340" s="15"/>
+      <c r="R340" s="15"/>
+      <c r="S340" s="15"/>
+      <c r="T340" s="15"/>
+      <c r="U340" s="15"/>
     </row>
     <row r="341" spans="1:21">
-      <c r="A341" s="16"/>
-[...19 lines deleted...]
-      <c r="U341" s="16"/>
+      <c r="A341" s="15"/>
+      <c r="B341" s="15"/>
+      <c r="C341" s="15"/>
+      <c r="D341" s="15"/>
+      <c r="E341" s="15"/>
+      <c r="F341" s="15"/>
+      <c r="G341" s="15"/>
+      <c r="H341" s="15"/>
+      <c r="I341" s="15"/>
+      <c r="J341" s="15"/>
+      <c r="K341" s="15"/>
+      <c r="L341" s="15"/>
+      <c r="M341" s="15"/>
+      <c r="N341" s="15"/>
+      <c r="O341" s="15"/>
+      <c r="P341" s="15"/>
+      <c r="Q341" s="15"/>
+      <c r="R341" s="15"/>
+      <c r="S341" s="15"/>
+      <c r="T341" s="15"/>
+      <c r="U341" s="15"/>
     </row>
     <row r="342" spans="1:21">
-      <c r="A342" s="16"/>
-[...19 lines deleted...]
-      <c r="U342" s="16"/>
+      <c r="A342" s="15"/>
+      <c r="B342" s="15"/>
+      <c r="C342" s="15"/>
+      <c r="D342" s="15"/>
+      <c r="E342" s="15"/>
+      <c r="F342" s="15"/>
+      <c r="G342" s="15"/>
+      <c r="H342" s="15"/>
+      <c r="I342" s="15"/>
+      <c r="J342" s="15"/>
+      <c r="K342" s="15"/>
+      <c r="L342" s="15"/>
+      <c r="M342" s="15"/>
+      <c r="N342" s="15"/>
+      <c r="O342" s="15"/>
+      <c r="P342" s="15"/>
+      <c r="Q342" s="15"/>
+      <c r="R342" s="15"/>
+      <c r="S342" s="15"/>
+      <c r="T342" s="15"/>
+      <c r="U342" s="15"/>
     </row>
     <row r="343" spans="1:21">
-      <c r="A343" s="16"/>
-[...19 lines deleted...]
-      <c r="U343" s="16"/>
+      <c r="A343" s="15"/>
+      <c r="B343" s="15"/>
+      <c r="C343" s="15"/>
+      <c r="D343" s="15"/>
+      <c r="E343" s="15"/>
+      <c r="F343" s="15"/>
+      <c r="G343" s="15"/>
+      <c r="H343" s="15"/>
+      <c r="I343" s="15"/>
+      <c r="J343" s="15"/>
+      <c r="K343" s="15"/>
+      <c r="L343" s="15"/>
+      <c r="M343" s="15"/>
+      <c r="N343" s="15"/>
+      <c r="O343" s="15"/>
+      <c r="P343" s="15"/>
+      <c r="Q343" s="15"/>
+      <c r="R343" s="15"/>
+      <c r="S343" s="15"/>
+      <c r="T343" s="15"/>
+      <c r="U343" s="15"/>
     </row>
     <row r="344" spans="1:21">
-      <c r="A344" s="16"/>
-[...19 lines deleted...]
-      <c r="U344" s="16"/>
+      <c r="A344" s="15"/>
+      <c r="B344" s="15"/>
+      <c r="C344" s="15"/>
+      <c r="D344" s="15"/>
+      <c r="E344" s="15"/>
+      <c r="F344" s="15"/>
+      <c r="G344" s="15"/>
+      <c r="H344" s="15"/>
+      <c r="I344" s="15"/>
+      <c r="J344" s="15"/>
+      <c r="K344" s="15"/>
+      <c r="L344" s="15"/>
+      <c r="M344" s="15"/>
+      <c r="N344" s="15"/>
+      <c r="O344" s="15"/>
+      <c r="P344" s="15"/>
+      <c r="Q344" s="15"/>
+      <c r="R344" s="15"/>
+      <c r="S344" s="15"/>
+      <c r="T344" s="15"/>
+      <c r="U344" s="15"/>
     </row>
     <row r="345" spans="1:21">
-      <c r="A345" s="16"/>
-[...19 lines deleted...]
-      <c r="U345" s="16"/>
+      <c r="A345" s="15"/>
+      <c r="B345" s="15"/>
+      <c r="C345" s="15"/>
+      <c r="D345" s="15"/>
+      <c r="E345" s="15"/>
+      <c r="F345" s="15"/>
+      <c r="G345" s="15"/>
+      <c r="H345" s="15"/>
+      <c r="I345" s="15"/>
+      <c r="J345" s="15"/>
+      <c r="K345" s="15"/>
+      <c r="L345" s="15"/>
+      <c r="M345" s="15"/>
+      <c r="N345" s="15"/>
+      <c r="O345" s="15"/>
+      <c r="P345" s="15"/>
+      <c r="Q345" s="15"/>
+      <c r="R345" s="15"/>
+      <c r="S345" s="15"/>
+      <c r="T345" s="15"/>
+      <c r="U345" s="15"/>
     </row>
     <row r="346" spans="1:21">
-      <c r="A346" s="16"/>
-[...19 lines deleted...]
-      <c r="U346" s="16"/>
+      <c r="A346" s="15"/>
+      <c r="B346" s="15"/>
+      <c r="C346" s="15"/>
+      <c r="D346" s="15"/>
+      <c r="E346" s="15"/>
+      <c r="F346" s="15"/>
+      <c r="G346" s="15"/>
+      <c r="H346" s="15"/>
+      <c r="I346" s="15"/>
+      <c r="J346" s="15"/>
+      <c r="K346" s="15"/>
+      <c r="L346" s="15"/>
+      <c r="M346" s="15"/>
+      <c r="N346" s="15"/>
+      <c r="O346" s="15"/>
+      <c r="P346" s="15"/>
+      <c r="Q346" s="15"/>
+      <c r="R346" s="15"/>
+      <c r="S346" s="15"/>
+      <c r="T346" s="15"/>
+      <c r="U346" s="15"/>
     </row>
     <row r="347" spans="1:21">
-      <c r="A347" s="16"/>
-[...19 lines deleted...]
-      <c r="U347" s="16"/>
+      <c r="A347" s="15"/>
+      <c r="B347" s="15"/>
+      <c r="C347" s="15"/>
+      <c r="D347" s="15"/>
+      <c r="E347" s="15"/>
+      <c r="F347" s="15"/>
+      <c r="G347" s="15"/>
+      <c r="H347" s="15"/>
+      <c r="I347" s="15"/>
+      <c r="J347" s="15"/>
+      <c r="K347" s="15"/>
+      <c r="L347" s="15"/>
+      <c r="M347" s="15"/>
+      <c r="N347" s="15"/>
+      <c r="O347" s="15"/>
+      <c r="P347" s="15"/>
+      <c r="Q347" s="15"/>
+      <c r="R347" s="15"/>
+      <c r="S347" s="15"/>
+      <c r="T347" s="15"/>
+      <c r="U347" s="15"/>
     </row>
     <row r="348" spans="1:21">
-      <c r="A348" s="16"/>
-[...19 lines deleted...]
-      <c r="U348" s="16"/>
+      <c r="A348" s="15"/>
+      <c r="B348" s="15"/>
+      <c r="C348" s="15"/>
+      <c r="D348" s="15"/>
+      <c r="E348" s="15"/>
+      <c r="F348" s="15"/>
+      <c r="G348" s="15"/>
+      <c r="H348" s="15"/>
+      <c r="I348" s="15"/>
+      <c r="J348" s="15"/>
+      <c r="K348" s="15"/>
+      <c r="L348" s="15"/>
+      <c r="M348" s="15"/>
+      <c r="N348" s="15"/>
+      <c r="O348" s="15"/>
+      <c r="P348" s="15"/>
+      <c r="Q348" s="15"/>
+      <c r="R348" s="15"/>
+      <c r="S348" s="15"/>
+      <c r="T348" s="15"/>
+      <c r="U348" s="15"/>
     </row>
     <row r="349" spans="1:21">
-      <c r="A349" s="16"/>
-[...19 lines deleted...]
-      <c r="U349" s="16"/>
+      <c r="A349" s="15"/>
+      <c r="B349" s="15"/>
+      <c r="C349" s="15"/>
+      <c r="D349" s="15"/>
+      <c r="E349" s="15"/>
+      <c r="F349" s="15"/>
+      <c r="G349" s="15"/>
+      <c r="H349" s="15"/>
+      <c r="I349" s="15"/>
+      <c r="J349" s="15"/>
+      <c r="K349" s="15"/>
+      <c r="L349" s="15"/>
+      <c r="M349" s="15"/>
+      <c r="N349" s="15"/>
+      <c r="O349" s="15"/>
+      <c r="P349" s="15"/>
+      <c r="Q349" s="15"/>
+      <c r="R349" s="15"/>
+      <c r="S349" s="15"/>
+      <c r="T349" s="15"/>
+      <c r="U349" s="15"/>
     </row>
     <row r="350" spans="1:21">
-      <c r="A350" s="16"/>
-[...19 lines deleted...]
-      <c r="U350" s="16"/>
+      <c r="A350" s="15"/>
+      <c r="B350" s="15"/>
+      <c r="C350" s="15"/>
+      <c r="D350" s="15"/>
+      <c r="E350" s="15"/>
+      <c r="F350" s="15"/>
+      <c r="G350" s="15"/>
+      <c r="H350" s="15"/>
+      <c r="I350" s="15"/>
+      <c r="J350" s="15"/>
+      <c r="K350" s="15"/>
+      <c r="L350" s="15"/>
+      <c r="M350" s="15"/>
+      <c r="N350" s="15"/>
+      <c r="O350" s="15"/>
+      <c r="P350" s="15"/>
+      <c r="Q350" s="15"/>
+      <c r="R350" s="15"/>
+      <c r="S350" s="15"/>
+      <c r="T350" s="15"/>
+      <c r="U350" s="15"/>
     </row>
     <row r="351" spans="1:21">
-      <c r="A351" s="16"/>
-[...19 lines deleted...]
-      <c r="U351" s="16"/>
+      <c r="A351" s="15"/>
+      <c r="B351" s="15"/>
+      <c r="C351" s="15"/>
+      <c r="D351" s="15"/>
+      <c r="E351" s="15"/>
+      <c r="F351" s="15"/>
+      <c r="G351" s="15"/>
+      <c r="H351" s="15"/>
+      <c r="I351" s="15"/>
+      <c r="J351" s="15"/>
+      <c r="K351" s="15"/>
+      <c r="L351" s="15"/>
+      <c r="M351" s="15"/>
+      <c r="N351" s="15"/>
+      <c r="O351" s="15"/>
+      <c r="P351" s="15"/>
+      <c r="Q351" s="15"/>
+      <c r="R351" s="15"/>
+      <c r="S351" s="15"/>
+      <c r="T351" s="15"/>
+      <c r="U351" s="15"/>
     </row>
     <row r="352" spans="1:21">
-      <c r="A352" s="16"/>
-[...19 lines deleted...]
-      <c r="U352" s="16"/>
+      <c r="A352" s="15"/>
+      <c r="B352" s="15"/>
+      <c r="C352" s="15"/>
+      <c r="D352" s="15"/>
+      <c r="E352" s="15"/>
+      <c r="F352" s="15"/>
+      <c r="G352" s="15"/>
+      <c r="H352" s="15"/>
+      <c r="I352" s="15"/>
+      <c r="J352" s="15"/>
+      <c r="K352" s="15"/>
+      <c r="L352" s="15"/>
+      <c r="M352" s="15"/>
+      <c r="N352" s="15"/>
+      <c r="O352" s="15"/>
+      <c r="P352" s="15"/>
+      <c r="Q352" s="15"/>
+      <c r="R352" s="15"/>
+      <c r="S352" s="15"/>
+      <c r="T352" s="15"/>
+      <c r="U352" s="15"/>
     </row>
     <row r="353" spans="1:21">
-      <c r="A353" s="16"/>
-[...19 lines deleted...]
-      <c r="U353" s="16"/>
+      <c r="A353" s="15"/>
+      <c r="B353" s="15"/>
+      <c r="C353" s="15"/>
+      <c r="D353" s="15"/>
+      <c r="E353" s="15"/>
+      <c r="F353" s="15"/>
+      <c r="G353" s="15"/>
+      <c r="H353" s="15"/>
+      <c r="I353" s="15"/>
+      <c r="J353" s="15"/>
+      <c r="K353" s="15"/>
+      <c r="L353" s="15"/>
+      <c r="M353" s="15"/>
+      <c r="N353" s="15"/>
+      <c r="O353" s="15"/>
+      <c r="P353" s="15"/>
+      <c r="Q353" s="15"/>
+      <c r="R353" s="15"/>
+      <c r="S353" s="15"/>
+      <c r="T353" s="15"/>
+      <c r="U353" s="15"/>
     </row>
     <row r="354" spans="1:21">
-      <c r="A354" s="16"/>
-[...19 lines deleted...]
-      <c r="U354" s="16"/>
+      <c r="A354" s="15"/>
+      <c r="B354" s="15"/>
+      <c r="C354" s="15"/>
+      <c r="D354" s="15"/>
+      <c r="E354" s="15"/>
+      <c r="F354" s="15"/>
+      <c r="G354" s="15"/>
+      <c r="H354" s="15"/>
+      <c r="I354" s="15"/>
+      <c r="J354" s="15"/>
+      <c r="K354" s="15"/>
+      <c r="L354" s="15"/>
+      <c r="M354" s="15"/>
+      <c r="N354" s="15"/>
+      <c r="O354" s="15"/>
+      <c r="P354" s="15"/>
+      <c r="Q354" s="15"/>
+      <c r="R354" s="15"/>
+      <c r="S354" s="15"/>
+      <c r="T354" s="15"/>
+      <c r="U354" s="15"/>
     </row>
     <row r="355" spans="1:21">
-      <c r="A355" s="16"/>
-[...19 lines deleted...]
-      <c r="U355" s="16"/>
+      <c r="A355" s="15"/>
+      <c r="B355" s="15"/>
+      <c r="C355" s="15"/>
+      <c r="D355" s="15"/>
+      <c r="E355" s="15"/>
+      <c r="F355" s="15"/>
+      <c r="G355" s="15"/>
+      <c r="H355" s="15"/>
+      <c r="I355" s="15"/>
+      <c r="J355" s="15"/>
+      <c r="K355" s="15"/>
+      <c r="L355" s="15"/>
+      <c r="M355" s="15"/>
+      <c r="N355" s="15"/>
+      <c r="O355" s="15"/>
+      <c r="P355" s="15"/>
+      <c r="Q355" s="15"/>
+      <c r="R355" s="15"/>
+      <c r="S355" s="15"/>
+      <c r="T355" s="15"/>
+      <c r="U355" s="15"/>
     </row>
     <row r="356" spans="1:21">
-      <c r="A356" s="16"/>
-[...19 lines deleted...]
-      <c r="U356" s="16"/>
+      <c r="A356" s="15"/>
+      <c r="B356" s="15"/>
+      <c r="C356" s="15"/>
+      <c r="D356" s="15"/>
+      <c r="E356" s="15"/>
+      <c r="F356" s="15"/>
+      <c r="G356" s="15"/>
+      <c r="H356" s="15"/>
+      <c r="I356" s="15"/>
+      <c r="J356" s="15"/>
+      <c r="K356" s="15"/>
+      <c r="L356" s="15"/>
+      <c r="M356" s="15"/>
+      <c r="N356" s="15"/>
+      <c r="O356" s="15"/>
+      <c r="P356" s="15"/>
+      <c r="Q356" s="15"/>
+      <c r="R356" s="15"/>
+      <c r="S356" s="15"/>
+      <c r="T356" s="15"/>
+      <c r="U356" s="15"/>
     </row>
     <row r="357" spans="1:21">
-      <c r="A357" s="16"/>
-[...19 lines deleted...]
-      <c r="U357" s="16"/>
+      <c r="A357" s="15"/>
+      <c r="B357" s="15"/>
+      <c r="C357" s="15"/>
+      <c r="D357" s="15"/>
+      <c r="E357" s="15"/>
+      <c r="F357" s="15"/>
+      <c r="G357" s="15"/>
+      <c r="H357" s="15"/>
+      <c r="I357" s="15"/>
+      <c r="J357" s="15"/>
+      <c r="K357" s="15"/>
+      <c r="L357" s="15"/>
+      <c r="M357" s="15"/>
+      <c r="N357" s="15"/>
+      <c r="O357" s="15"/>
+      <c r="P357" s="15"/>
+      <c r="Q357" s="15"/>
+      <c r="R357" s="15"/>
+      <c r="S357" s="15"/>
+      <c r="T357" s="15"/>
+      <c r="U357" s="15"/>
     </row>
     <row r="358" spans="1:21">
-      <c r="A358" s="16"/>
-[...19 lines deleted...]
-      <c r="U358" s="16"/>
+      <c r="A358" s="15"/>
+      <c r="B358" s="15"/>
+      <c r="C358" s="15"/>
+      <c r="D358" s="15"/>
+      <c r="E358" s="15"/>
+      <c r="F358" s="15"/>
+      <c r="G358" s="15"/>
+      <c r="H358" s="15"/>
+      <c r="I358" s="15"/>
+      <c r="J358" s="15"/>
+      <c r="K358" s="15"/>
+      <c r="L358" s="15"/>
+      <c r="M358" s="15"/>
+      <c r="N358" s="15"/>
+      <c r="O358" s="15"/>
+      <c r="P358" s="15"/>
+      <c r="Q358" s="15"/>
+      <c r="R358" s="15"/>
+      <c r="S358" s="15"/>
+      <c r="T358" s="15"/>
+      <c r="U358" s="15"/>
     </row>
     <row r="359" spans="1:21">
-      <c r="A359" s="16"/>
-[...19 lines deleted...]
-      <c r="U359" s="16"/>
+      <c r="A359" s="15"/>
+      <c r="B359" s="15"/>
+      <c r="C359" s="15"/>
+      <c r="D359" s="15"/>
+      <c r="E359" s="15"/>
+      <c r="F359" s="15"/>
+      <c r="G359" s="15"/>
+      <c r="H359" s="15"/>
+      <c r="I359" s="15"/>
+      <c r="J359" s="15"/>
+      <c r="K359" s="15"/>
+      <c r="L359" s="15"/>
+      <c r="M359" s="15"/>
+      <c r="N359" s="15"/>
+      <c r="O359" s="15"/>
+      <c r="P359" s="15"/>
+      <c r="Q359" s="15"/>
+      <c r="R359" s="15"/>
+      <c r="S359" s="15"/>
+      <c r="T359" s="15"/>
+      <c r="U359" s="15"/>
     </row>
     <row r="360" spans="1:21">
-      <c r="A360" s="16"/>
-[...19 lines deleted...]
-      <c r="U360" s="16"/>
+      <c r="A360" s="15"/>
+      <c r="B360" s="15"/>
+      <c r="C360" s="15"/>
+      <c r="D360" s="15"/>
+      <c r="E360" s="15"/>
+      <c r="F360" s="15"/>
+      <c r="G360" s="15"/>
+      <c r="H360" s="15"/>
+      <c r="I360" s="15"/>
+      <c r="J360" s="15"/>
+      <c r="K360" s="15"/>
+      <c r="L360" s="15"/>
+      <c r="M360" s="15"/>
+      <c r="N360" s="15"/>
+      <c r="O360" s="15"/>
+      <c r="P360" s="15"/>
+      <c r="Q360" s="15"/>
+      <c r="R360" s="15"/>
+      <c r="S360" s="15"/>
+      <c r="T360" s="15"/>
+      <c r="U360" s="15"/>
     </row>
     <row r="361" spans="1:21">
-      <c r="A361" s="16"/>
-[...19 lines deleted...]
-      <c r="U361" s="16"/>
+      <c r="A361" s="15"/>
+      <c r="B361" s="15"/>
+      <c r="C361" s="15"/>
+      <c r="D361" s="15"/>
+      <c r="E361" s="15"/>
+      <c r="F361" s="15"/>
+      <c r="G361" s="15"/>
+      <c r="H361" s="15"/>
+      <c r="I361" s="15"/>
+      <c r="J361" s="15"/>
+      <c r="K361" s="15"/>
+      <c r="L361" s="15"/>
+      <c r="M361" s="15"/>
+      <c r="N361" s="15"/>
+      <c r="O361" s="15"/>
+      <c r="P361" s="15"/>
+      <c r="Q361" s="15"/>
+      <c r="R361" s="15"/>
+      <c r="S361" s="15"/>
+      <c r="T361" s="15"/>
+      <c r="U361" s="15"/>
     </row>
     <row r="362" spans="1:21">
-      <c r="A362" s="16"/>
-[...19 lines deleted...]
-      <c r="U362" s="16"/>
+      <c r="A362" s="15"/>
+      <c r="B362" s="15"/>
+      <c r="C362" s="15"/>
+      <c r="D362" s="15"/>
+      <c r="E362" s="15"/>
+      <c r="F362" s="15"/>
+      <c r="G362" s="15"/>
+      <c r="H362" s="15"/>
+      <c r="I362" s="15"/>
+      <c r="J362" s="15"/>
+      <c r="K362" s="15"/>
+      <c r="L362" s="15"/>
+      <c r="M362" s="15"/>
+      <c r="N362" s="15"/>
+      <c r="O362" s="15"/>
+      <c r="P362" s="15"/>
+      <c r="Q362" s="15"/>
+      <c r="R362" s="15"/>
+      <c r="S362" s="15"/>
+      <c r="T362" s="15"/>
+      <c r="U362" s="15"/>
     </row>
     <row r="363" spans="1:21">
-      <c r="A363" s="16"/>
-[...19 lines deleted...]
-      <c r="U363" s="16"/>
+      <c r="A363" s="15"/>
+      <c r="B363" s="15"/>
+      <c r="C363" s="15"/>
+      <c r="D363" s="15"/>
+      <c r="E363" s="15"/>
+      <c r="F363" s="15"/>
+      <c r="G363" s="15"/>
+      <c r="H363" s="15"/>
+      <c r="I363" s="15"/>
+      <c r="J363" s="15"/>
+      <c r="K363" s="15"/>
+      <c r="L363" s="15"/>
+      <c r="M363" s="15"/>
+      <c r="N363" s="15"/>
+      <c r="O363" s="15"/>
+      <c r="P363" s="15"/>
+      <c r="Q363" s="15"/>
+      <c r="R363" s="15"/>
+      <c r="S363" s="15"/>
+      <c r="T363" s="15"/>
+      <c r="U363" s="15"/>
     </row>
     <row r="364" spans="1:21">
-      <c r="A364" s="16"/>
-[...19 lines deleted...]
-      <c r="U364" s="16"/>
+      <c r="A364" s="15"/>
+      <c r="B364" s="15"/>
+      <c r="C364" s="15"/>
+      <c r="D364" s="15"/>
+      <c r="E364" s="15"/>
+      <c r="F364" s="15"/>
+      <c r="G364" s="15"/>
+      <c r="H364" s="15"/>
+      <c r="I364" s="15"/>
+      <c r="J364" s="15"/>
+      <c r="K364" s="15"/>
+      <c r="L364" s="15"/>
+      <c r="M364" s="15"/>
+      <c r="N364" s="15"/>
+      <c r="O364" s="15"/>
+      <c r="P364" s="15"/>
+      <c r="Q364" s="15"/>
+      <c r="R364" s="15"/>
+      <c r="S364" s="15"/>
+      <c r="T364" s="15"/>
+      <c r="U364" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="A45:M45"/>
+    <mergeCell ref="J46:W46"/>
+    <mergeCell ref="A65:A66"/>
+    <mergeCell ref="J64:W64"/>
+    <mergeCell ref="N47:Y47"/>
+    <mergeCell ref="N65:Y65"/>
+    <mergeCell ref="A47:A48"/>
+    <mergeCell ref="B65:M65"/>
+    <mergeCell ref="B47:M47"/>
+    <mergeCell ref="A63:M63"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N21:Y21"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="J3:W3"/>
     <mergeCell ref="J20:W20"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="B21:M21"/>
-    <mergeCell ref="A45:M45"/>
-[...8 lines deleted...]
-    <mergeCell ref="A63:M63"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADAE8725-8D25-4719-9092-C252D68F73D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ИФО 2024</vt:lpstr>
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>