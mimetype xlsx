--- v1 (2026-05-30)
+++ v2 (2026-06-24)
@@ -9,64 +9,64 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\!!!!МОИ ДОКУМЕНТЫ\!!!!!ВПСХ\ВПСХ_2026\Ежемесячно для сайта\_()~2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E5861FFD-F7A8-453F-AAA9-CE47D7BB22B5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4CF3A682-2A83-4B00-B38E-3D72A824A1A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="838" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО 2024" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="690" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="38">
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл, орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
@@ -146,91 +146,85 @@
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>Марқакөл ауданы</t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="8">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
-      <name val="Calibri"/>
-[...4 lines deleted...]
-      <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
@@ -340,200 +334,188 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="62">
+  <cellXfs count="56">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="164" fontId="8" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...2 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -811,3185 +793,3241 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:AK372"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="J1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AG11" sqref="AG11"/>
+      <pane xSplit="1" topLeftCell="P1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AD1" sqref="AD1:AD1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="9" style="9" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="9" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="9"/>
     <col min="10" max="10" width="11.5703125" style="9" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="9"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="9"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.140625" style="9"/>
-    <col min="17" max="17" width="9.140625" style="34"/>
+    <col min="17" max="17" width="9.140625" style="31"/>
     <col min="18" max="18" width="9.140625" style="1"/>
-    <col min="19" max="19" width="9.140625" style="34"/>
+    <col min="19" max="19" width="9.140625" style="31"/>
     <col min="20" max="21" width="9.140625" style="9"/>
-    <col min="22" max="22" width="9.140625" style="42"/>
-    <col min="23" max="24" width="9.140625" style="34"/>
+    <col min="22" max="22" width="9.140625" style="35"/>
+    <col min="23" max="24" width="9.140625" style="31"/>
     <col min="25" max="25" width="10.85546875" style="9" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="9"/>
     <col min="29" max="29" width="9.140625" style="1"/>
     <col min="30" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="25.5" customHeight="1">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="52"/>
-[...10 lines deleted...]
-      <c r="M2" s="52"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A3" s="50" t="s">
+      <c r="A3" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="50"/>
-[...11 lines deleted...]
-      <c r="N3" s="26"/>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="24"/>
     </row>
     <row r="4" spans="1:37" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A4" s="53"/>
-      <c r="B4" s="45" t="s">
+      <c r="A4" s="43"/>
+      <c r="B4" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="C4" s="46"/>
-[...10 lines deleted...]
-      <c r="N4" s="45" t="s">
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="46"/>
-[...10 lines deleted...]
-      <c r="Z4" s="45" t="s">
+      <c r="O4" s="38"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38"/>
+      <c r="S4" s="38"/>
+      <c r="T4" s="38"/>
+      <c r="U4" s="38"/>
+      <c r="V4" s="38"/>
+      <c r="W4" s="38"/>
+      <c r="X4" s="38"/>
+      <c r="Y4" s="39"/>
+      <c r="Z4" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="46"/>
-[...9 lines deleted...]
-      <c r="AK4" s="47"/>
+      <c r="AA4" s="38"/>
+      <c r="AB4" s="38"/>
+      <c r="AC4" s="38"/>
+      <c r="AD4" s="38"/>
+      <c r="AE4" s="38"/>
+      <c r="AF4" s="38"/>
+      <c r="AG4" s="38"/>
+      <c r="AH4" s="38"/>
+      <c r="AI4" s="38"/>
+      <c r="AJ4" s="38"/>
+      <c r="AK4" s="39"/>
     </row>
     <row r="5" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="54"/>
+      <c r="A5" s="44"/>
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="10" t="s">
         <v>27</v>
       </c>
       <c r="K5" s="11" t="s">
         <v>28</v>
       </c>
       <c r="L5" s="11" t="s">
         <v>29</v>
       </c>
       <c r="M5" s="11" t="s">
         <v>32</v>
       </c>
       <c r="N5" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="O5" s="30" t="s">
+      <c r="O5" s="28" t="s">
         <v>20</v>
       </c>
       <c r="P5" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="Q5" s="35" t="s">
+      <c r="Q5" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="R5" s="38" t="s">
+      <c r="R5" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="S5" s="39" t="s">
+      <c r="S5" s="34" t="s">
         <v>24</v>
       </c>
       <c r="T5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="U5" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="V5" s="38" t="s">
+      <c r="V5" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="W5" s="39" t="s">
+      <c r="W5" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="X5" s="39" t="s">
+      <c r="X5" s="34" t="s">
         <v>29</v>
       </c>
       <c r="Y5" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Z5" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AA5" s="38" t="s">
+      <c r="AA5" s="33" t="s">
         <v>20</v>
       </c>
       <c r="AB5" s="11" t="s">
         <v>21</v>
       </c>
-      <c r="AC5" s="60" t="s">
+      <c r="AC5" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="AD5" s="38" t="s">
+      <c r="AD5" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="AE5" s="39" t="s">
+      <c r="AE5" s="34" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AH5" s="38" t="s">
+      <c r="AH5" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="AI5" s="39" t="s">
+      <c r="AI5" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="AJ5" s="39" t="s">
+      <c r="AJ5" s="34" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="13" customFormat="1">
       <c r="A6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="2">
         <v>101.73520984967</v>
       </c>
-      <c r="C6" s="23">
+      <c r="C6" s="2">
         <v>101.91656535124096</v>
       </c>
-      <c r="D6" s="23">
+      <c r="D6" s="2">
         <v>101.86451743404274</v>
       </c>
-      <c r="E6" s="25">
+      <c r="E6" s="7">
         <v>102.4969502439149</v>
       </c>
       <c r="F6" s="7">
         <v>102.86267708610211</v>
       </c>
       <c r="G6" s="6">
         <v>102.84742440702142</v>
       </c>
       <c r="H6" s="7">
         <v>102.8</v>
       </c>
       <c r="I6" s="7">
         <v>105.4</v>
       </c>
       <c r="J6" s="2">
         <v>112.3</v>
       </c>
       <c r="K6" s="7">
         <v>109.2</v>
       </c>
       <c r="L6" s="8">
         <v>107.8</v>
       </c>
-      <c r="M6" s="23">
+      <c r="M6" s="2">
         <v>108.6</v>
       </c>
-      <c r="N6" s="29">
+      <c r="N6" s="27">
         <v>101.9</v>
       </c>
-      <c r="O6" s="24">
+      <c r="O6" s="23">
         <v>103.1</v>
       </c>
-      <c r="P6" s="31">
+      <c r="P6" s="29">
         <v>103.9</v>
       </c>
-      <c r="Q6" s="36">
+      <c r="Q6" s="5">
         <v>105.1</v>
       </c>
-      <c r="R6" s="37">
+      <c r="R6" s="27">
         <v>104.8</v>
       </c>
-      <c r="S6" s="40">
+      <c r="S6" s="6">
         <v>104.6</v>
       </c>
-      <c r="T6" s="37">
+      <c r="T6" s="27">
         <v>103.9</v>
       </c>
-      <c r="U6" s="41">
+      <c r="U6" s="29">
         <v>102.8</v>
       </c>
-      <c r="V6" s="43">
+      <c r="V6" s="23">
         <v>100.9</v>
       </c>
-      <c r="W6" s="40">
+      <c r="W6" s="6">
         <v>101.1</v>
       </c>
-      <c r="X6" s="40">
+      <c r="X6" s="6">
         <v>103.1</v>
       </c>
       <c r="Y6" s="6">
         <v>102</v>
       </c>
-      <c r="Z6" s="41">
+      <c r="Z6" s="29">
         <v>95.8</v>
       </c>
-      <c r="AA6" s="41">
+      <c r="AA6" s="29">
         <v>97.6</v>
       </c>
-      <c r="AB6" s="44">
+      <c r="AB6" s="53">
         <v>101.9</v>
       </c>
-      <c r="AC6" s="44">
+      <c r="AC6" s="53">
         <v>102</v>
       </c>
-      <c r="AD6" s="61"/>
-[...5 lines deleted...]
-      <c r="AJ6" s="40"/>
+      <c r="AD6" s="6">
+        <v>102.2</v>
+      </c>
+      <c r="AE6" s="54"/>
+      <c r="AF6" s="54"/>
+      <c r="AG6" s="29"/>
+      <c r="AH6" s="23"/>
+      <c r="AI6" s="6"/>
+      <c r="AJ6" s="6"/>
       <c r="AK6" s="6"/>
     </row>
     <row r="7" spans="1:37" s="13" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2">
         <v>57.053264658933088</v>
       </c>
-      <c r="C7" s="23">
+      <c r="C7" s="2">
         <v>56.595325068717791</v>
       </c>
-      <c r="D7" s="23">
+      <c r="D7" s="2">
         <v>58.859061792099652</v>
       </c>
-      <c r="E7" s="25">
+      <c r="E7" s="7">
         <v>73.080934904383895</v>
       </c>
       <c r="F7" s="7">
         <v>75.940009206271455</v>
       </c>
       <c r="G7" s="6">
         <v>78.558078912720859</v>
       </c>
       <c r="H7" s="7">
         <v>85.7</v>
       </c>
       <c r="I7" s="7">
         <v>92</v>
       </c>
       <c r="J7" s="2">
         <v>99.1</v>
       </c>
       <c r="K7" s="7">
         <v>97.9</v>
       </c>
       <c r="L7" s="8">
         <v>100.9</v>
       </c>
-      <c r="M7" s="23">
+      <c r="M7" s="2">
         <v>104.6</v>
       </c>
-      <c r="N7" s="29">
+      <c r="N7" s="27">
         <v>96.9</v>
       </c>
-      <c r="O7" s="24">
+      <c r="O7" s="23">
         <v>101</v>
       </c>
-      <c r="P7" s="31">
+      <c r="P7" s="29">
         <v>108.4</v>
       </c>
-      <c r="Q7" s="36">
+      <c r="Q7" s="5">
         <v>104.9</v>
       </c>
-      <c r="R7" s="37">
+      <c r="R7" s="27">
         <v>100.4</v>
       </c>
-      <c r="S7" s="40">
+      <c r="S7" s="6">
         <v>101.8</v>
       </c>
-      <c r="T7" s="37">
+      <c r="T7" s="27">
         <v>101.2</v>
       </c>
-      <c r="U7" s="41">
+      <c r="U7" s="29">
         <v>103.1</v>
       </c>
-      <c r="V7" s="43">
+      <c r="V7" s="23">
         <v>102.1</v>
       </c>
-      <c r="W7" s="40">
+      <c r="W7" s="6">
         <v>101.9</v>
       </c>
-      <c r="X7" s="40">
+      <c r="X7" s="6">
         <v>102</v>
       </c>
       <c r="Y7" s="6">
         <v>100.9</v>
       </c>
-      <c r="Z7" s="41">
+      <c r="Z7" s="29">
         <v>101</v>
       </c>
-      <c r="AA7" s="41">
+      <c r="AA7" s="29">
         <v>111.7</v>
       </c>
-      <c r="AB7" s="44">
+      <c r="AB7" s="53">
         <v>108.6</v>
       </c>
-      <c r="AC7" s="44">
+      <c r="AC7" s="53">
         <v>101.8</v>
       </c>
-      <c r="AD7" s="61"/>
-[...5 lines deleted...]
-      <c r="AJ7" s="40"/>
+      <c r="AD7" s="6">
+        <v>100</v>
+      </c>
+      <c r="AE7" s="54"/>
+      <c r="AF7" s="54"/>
+      <c r="AG7" s="29"/>
+      <c r="AH7" s="23"/>
+      <c r="AI7" s="6"/>
+      <c r="AJ7" s="6"/>
       <c r="AK7" s="6"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="2">
         <v>99.795769018020707</v>
       </c>
-      <c r="C8" s="23">
+      <c r="C8" s="2">
         <v>99.41170525598875</v>
       </c>
-      <c r="D8" s="23">
+      <c r="D8" s="2">
         <v>96.400403686708486</v>
       </c>
-      <c r="E8" s="25">
+      <c r="E8" s="7">
         <v>96.478107531050611</v>
       </c>
       <c r="F8" s="7">
         <v>100.60821807050124</v>
       </c>
       <c r="G8" s="6">
         <v>100.65186200677665</v>
       </c>
       <c r="H8" s="7">
         <v>102</v>
       </c>
       <c r="I8" s="7">
         <v>102.4</v>
       </c>
       <c r="J8" s="2">
         <v>142.5</v>
       </c>
       <c r="K8" s="7">
         <v>145.19999999999999</v>
       </c>
       <c r="L8" s="8">
         <v>146.69999999999999</v>
       </c>
-      <c r="M8" s="23">
+      <c r="M8" s="2">
         <v>146.30000000000001</v>
       </c>
-      <c r="N8" s="29">
+      <c r="N8" s="27">
         <v>129.9</v>
       </c>
-      <c r="O8" s="24">
+      <c r="O8" s="23">
         <v>114.7</v>
       </c>
-      <c r="P8" s="31">
+      <c r="P8" s="29">
         <v>113.5</v>
       </c>
-      <c r="Q8" s="36">
+      <c r="Q8" s="5">
         <v>120.7</v>
       </c>
-      <c r="R8" s="37">
+      <c r="R8" s="27">
         <v>124.1</v>
       </c>
-      <c r="S8" s="40">
+      <c r="S8" s="6">
         <v>117.1</v>
       </c>
-      <c r="T8" s="37">
+      <c r="T8" s="27">
         <v>107.5</v>
       </c>
-      <c r="U8" s="41">
+      <c r="U8" s="29">
         <v>103.4</v>
       </c>
-      <c r="V8" s="43">
+      <c r="V8" s="23">
         <v>100.7</v>
       </c>
-      <c r="W8" s="40">
+      <c r="W8" s="6">
         <v>100.4</v>
       </c>
-      <c r="X8" s="40">
+      <c r="X8" s="6">
         <v>102.1</v>
       </c>
       <c r="Y8" s="6">
         <v>99.8</v>
       </c>
-      <c r="Z8" s="41">
+      <c r="Z8" s="29">
         <v>97</v>
       </c>
-      <c r="AA8" s="41">
+      <c r="AA8" s="29">
         <v>98.6</v>
       </c>
-      <c r="AB8" s="44">
+      <c r="AB8" s="53">
         <v>100.7</v>
       </c>
-      <c r="AC8" s="44">
+      <c r="AC8" s="53">
         <v>100.7</v>
       </c>
-      <c r="AD8" s="61"/>
-[...5 lines deleted...]
-      <c r="AJ8" s="40"/>
+      <c r="AD8" s="6">
+        <v>100.6</v>
+      </c>
+      <c r="AE8" s="54"/>
+      <c r="AF8" s="54"/>
+      <c r="AG8" s="29"/>
+      <c r="AH8" s="23"/>
+      <c r="AI8" s="6"/>
+      <c r="AJ8" s="6"/>
       <c r="AK8" s="6"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="2">
         <v>107.17775617110756</v>
       </c>
-      <c r="C9" s="23">
+      <c r="C9" s="2">
         <v>105.07367089600963</v>
       </c>
-      <c r="D9" s="23">
+      <c r="D9" s="2">
         <v>104.55418957953167</v>
       </c>
-      <c r="E9" s="25">
+      <c r="E9" s="7">
         <v>101.78426358976516</v>
       </c>
       <c r="F9" s="7">
         <v>101.24604767653913</v>
       </c>
       <c r="G9" s="6">
         <v>99.823415804368196</v>
       </c>
       <c r="H9" s="7">
         <v>101.9</v>
       </c>
       <c r="I9" s="7">
         <v>115.1</v>
       </c>
       <c r="J9" s="2">
         <v>122.8</v>
       </c>
       <c r="K9" s="7">
         <v>115.6</v>
       </c>
       <c r="L9" s="8">
         <v>111.9</v>
       </c>
-      <c r="M9" s="23">
+      <c r="M9" s="2">
         <v>113.1</v>
       </c>
-      <c r="N9" s="29">
+      <c r="N9" s="27">
         <v>80.900000000000006</v>
       </c>
-      <c r="O9" s="24">
+      <c r="O9" s="23">
         <v>87.6</v>
       </c>
-      <c r="P9" s="31">
+      <c r="P9" s="29">
         <v>100</v>
       </c>
-      <c r="Q9" s="36">
+      <c r="Q9" s="5">
         <v>101.7</v>
       </c>
-      <c r="R9" s="37">
+      <c r="R9" s="27">
         <v>100.5</v>
       </c>
-      <c r="S9" s="40">
+      <c r="S9" s="6">
         <v>100.3</v>
       </c>
-      <c r="T9" s="37">
+      <c r="T9" s="27">
         <v>100.6</v>
       </c>
-      <c r="U9" s="41">
+      <c r="U9" s="29">
         <v>98</v>
       </c>
-      <c r="V9" s="43">
+      <c r="V9" s="23">
         <v>100.8</v>
       </c>
-      <c r="W9" s="40">
+      <c r="W9" s="6">
         <v>100.3</v>
       </c>
-      <c r="X9" s="40">
+      <c r="X9" s="6">
         <v>102.9</v>
       </c>
       <c r="Y9" s="6">
         <v>103.3</v>
       </c>
-      <c r="Z9" s="41">
+      <c r="Z9" s="29">
         <v>100</v>
       </c>
-      <c r="AA9" s="41">
+      <c r="AA9" s="29">
         <v>100.8</v>
       </c>
-      <c r="AB9" s="44">
+      <c r="AB9" s="53">
         <v>100</v>
       </c>
-      <c r="AC9" s="44">
+      <c r="AC9" s="53">
         <v>100</v>
       </c>
-      <c r="AD9" s="61"/>
-[...5 lines deleted...]
-      <c r="AJ9" s="40"/>
+      <c r="AD9" s="6">
+        <v>100.1</v>
+      </c>
+      <c r="AE9" s="54"/>
+      <c r="AF9" s="54"/>
+      <c r="AG9" s="29"/>
+      <c r="AH9" s="23"/>
+      <c r="AI9" s="6"/>
+      <c r="AJ9" s="6"/>
       <c r="AK9" s="6"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="2">
         <v>100.6261291883275</v>
       </c>
-      <c r="C10" s="23">
+      <c r="C10" s="2">
         <v>101.89513412464655</v>
       </c>
-      <c r="D10" s="23">
+      <c r="D10" s="2">
         <v>102.08765642690916</v>
       </c>
-      <c r="E10" s="25">
+      <c r="E10" s="7">
         <v>102.0503299247931</v>
       </c>
       <c r="F10" s="7">
         <v>102.07949314200779</v>
       </c>
       <c r="G10" s="6">
         <v>102.32511314345732</v>
       </c>
       <c r="H10" s="7">
         <v>101.4</v>
       </c>
       <c r="I10" s="7">
         <v>100.3</v>
       </c>
       <c r="J10" s="2">
         <v>84</v>
       </c>
       <c r="K10" s="7">
         <v>83</v>
       </c>
       <c r="L10" s="8">
         <v>86.3</v>
       </c>
-      <c r="M10" s="23">
+      <c r="M10" s="2">
         <v>81.7</v>
       </c>
-      <c r="N10" s="29">
+      <c r="N10" s="27">
         <v>105.9</v>
       </c>
-      <c r="O10" s="24">
+      <c r="O10" s="23">
         <v>104.7</v>
       </c>
-      <c r="P10" s="31">
+      <c r="P10" s="29">
         <v>104.1</v>
       </c>
-      <c r="Q10" s="36">
+      <c r="Q10" s="5">
         <v>103.8</v>
       </c>
-      <c r="R10" s="37">
+      <c r="R10" s="27">
         <v>103.6</v>
       </c>
-      <c r="S10" s="40">
+      <c r="S10" s="6">
         <v>103.4</v>
       </c>
-      <c r="T10" s="37">
+      <c r="T10" s="27">
         <v>104.2</v>
       </c>
-      <c r="U10" s="41">
+      <c r="U10" s="29">
         <v>103.7</v>
       </c>
-      <c r="V10" s="43">
+      <c r="V10" s="23">
         <v>105.5</v>
       </c>
-      <c r="W10" s="40">
+      <c r="W10" s="6">
         <v>104.5</v>
       </c>
-      <c r="X10" s="40">
+      <c r="X10" s="6">
         <v>103.2</v>
       </c>
       <c r="Y10" s="6">
         <v>99.2</v>
       </c>
-      <c r="Z10" s="41">
+      <c r="Z10" s="29">
         <v>100.3</v>
       </c>
-      <c r="AA10" s="41">
+      <c r="AA10" s="29">
         <v>100.9</v>
       </c>
-      <c r="AB10" s="44">
+      <c r="AB10" s="53">
         <v>100.8</v>
       </c>
-      <c r="AC10" s="44">
+      <c r="AC10" s="53">
         <v>101.6</v>
       </c>
-      <c r="AD10" s="61"/>
-[...5 lines deleted...]
-      <c r="AJ10" s="40"/>
+      <c r="AD10" s="6">
+        <v>102</v>
+      </c>
+      <c r="AE10" s="54"/>
+      <c r="AF10" s="54"/>
+      <c r="AG10" s="29"/>
+      <c r="AH10" s="23"/>
+      <c r="AI10" s="6"/>
+      <c r="AJ10" s="6"/>
       <c r="AK10" s="6"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="2">
         <v>88.5923403752154</v>
       </c>
-      <c r="C11" s="23">
+      <c r="C11" s="2">
         <v>96.746184142866312</v>
       </c>
-      <c r="D11" s="23">
+      <c r="D11" s="2">
         <v>99.527849282804581</v>
       </c>
-      <c r="E11" s="25">
+      <c r="E11" s="7">
         <v>101.50843189029359</v>
       </c>
       <c r="F11" s="7">
         <v>103.60574507088032</v>
       </c>
       <c r="G11" s="6">
         <v>102.66753656386764</v>
       </c>
       <c r="H11" s="7">
         <v>103.2</v>
       </c>
       <c r="I11" s="7">
         <v>102.3</v>
       </c>
       <c r="J11" s="2">
         <v>124.5</v>
       </c>
       <c r="K11" s="7">
         <v>116</v>
       </c>
       <c r="L11" s="8">
         <v>117.3</v>
       </c>
-      <c r="M11" s="23">
+      <c r="M11" s="2">
         <v>118.1</v>
       </c>
-      <c r="N11" s="29">
+      <c r="N11" s="27">
         <v>104</v>
       </c>
-      <c r="O11" s="24">
+      <c r="O11" s="23">
         <v>99</v>
       </c>
-      <c r="P11" s="31">
+      <c r="P11" s="29">
         <v>102.6</v>
       </c>
-      <c r="Q11" s="36">
+      <c r="Q11" s="5">
         <v>103.3</v>
       </c>
-      <c r="R11" s="37">
+      <c r="R11" s="27">
         <v>104.5</v>
       </c>
-      <c r="S11" s="40">
+      <c r="S11" s="6">
         <v>107.4</v>
       </c>
-      <c r="T11" s="37">
+      <c r="T11" s="27">
         <v>102.6</v>
       </c>
-      <c r="U11" s="41">
+      <c r="U11" s="29">
         <v>103.5</v>
       </c>
-      <c r="V11" s="43">
+      <c r="V11" s="23">
         <v>96.2</v>
       </c>
-      <c r="W11" s="40">
+      <c r="W11" s="6">
         <v>97.1</v>
       </c>
-      <c r="X11" s="40">
+      <c r="X11" s="6">
         <v>100.4</v>
       </c>
       <c r="Y11" s="6">
         <v>100.4</v>
       </c>
-      <c r="Z11" s="41">
+      <c r="Z11" s="29">
         <v>100.2</v>
       </c>
-      <c r="AA11" s="41">
+      <c r="AA11" s="29">
         <v>100.5</v>
       </c>
-      <c r="AB11" s="44">
+      <c r="AB11" s="53">
         <v>100.5</v>
       </c>
-      <c r="AC11" s="44">
+      <c r="AC11" s="53">
         <v>101.3</v>
       </c>
-      <c r="AD11" s="61"/>
-[...5 lines deleted...]
-      <c r="AJ11" s="40"/>
+      <c r="AD11" s="6">
+        <v>102.5</v>
+      </c>
+      <c r="AE11" s="54"/>
+      <c r="AF11" s="54"/>
+      <c r="AG11" s="29"/>
+      <c r="AH11" s="23"/>
+      <c r="AI11" s="6"/>
+      <c r="AJ11" s="6"/>
       <c r="AK11" s="6"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="2">
         <v>130.18881339008769</v>
       </c>
-      <c r="C12" s="23">
+      <c r="C12" s="2">
         <v>115.42594446446546</v>
       </c>
-      <c r="D12" s="23">
+      <c r="D12" s="2">
         <v>107.61615915514935</v>
       </c>
-      <c r="E12" s="25">
+      <c r="E12" s="7">
         <v>115.76529292477792</v>
       </c>
       <c r="F12" s="7">
         <v>108.27111438062997</v>
       </c>
       <c r="G12" s="6">
         <v>107.93627593042294</v>
       </c>
       <c r="H12" s="7">
         <v>106.6</v>
       </c>
       <c r="I12" s="7">
         <v>104.8</v>
       </c>
       <c r="J12" s="2">
         <v>91.6</v>
       </c>
       <c r="K12" s="7">
         <v>89.5</v>
       </c>
       <c r="L12" s="7">
         <v>89.7</v>
       </c>
-      <c r="M12" s="23">
+      <c r="M12" s="2">
         <v>87.7</v>
       </c>
-      <c r="N12" s="29">
+      <c r="N12" s="27">
         <v>141.19999999999999</v>
       </c>
-      <c r="O12" s="24">
+      <c r="O12" s="23">
         <v>122.1</v>
       </c>
-      <c r="P12" s="31">
+      <c r="P12" s="29">
         <v>113</v>
       </c>
-      <c r="Q12" s="36">
+      <c r="Q12" s="5">
         <v>109.8</v>
       </c>
-      <c r="R12" s="37">
+      <c r="R12" s="27">
         <v>109</v>
       </c>
-      <c r="S12" s="40">
+      <c r="S12" s="6">
         <v>109.8</v>
       </c>
-      <c r="T12" s="37">
+      <c r="T12" s="27">
         <v>110.8</v>
       </c>
-      <c r="U12" s="41">
+      <c r="U12" s="29">
         <v>109.3</v>
       </c>
-      <c r="V12" s="43">
+      <c r="V12" s="23">
         <v>108.9</v>
       </c>
-      <c r="W12" s="40">
+      <c r="W12" s="6">
         <v>109.9</v>
       </c>
-      <c r="X12" s="40">
+      <c r="X12" s="6">
         <v>110.7</v>
       </c>
       <c r="Y12" s="6">
         <v>108.7</v>
       </c>
-      <c r="Z12" s="41">
+      <c r="Z12" s="29">
         <v>101</v>
       </c>
-      <c r="AA12" s="41">
+      <c r="AA12" s="29">
         <v>101.3</v>
       </c>
-      <c r="AB12" s="44">
+      <c r="AB12" s="53">
         <v>101.1</v>
       </c>
-      <c r="AC12" s="44">
+      <c r="AC12" s="53">
         <v>101.3</v>
       </c>
-      <c r="AD12" s="61"/>
-[...5 lines deleted...]
-      <c r="AJ12" s="40"/>
+      <c r="AD12" s="6">
+        <v>101.1</v>
+      </c>
+      <c r="AE12" s="54"/>
+      <c r="AF12" s="54"/>
+      <c r="AG12" s="29"/>
+      <c r="AH12" s="23"/>
+      <c r="AI12" s="6"/>
+      <c r="AJ12" s="6"/>
       <c r="AK12" s="6"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="2">
         <v>99.306664707671018</v>
       </c>
-      <c r="C13" s="23">
+      <c r="C13" s="2">
         <v>97.380246554078866</v>
       </c>
-      <c r="D13" s="23">
+      <c r="D13" s="2">
         <v>93.986362962028807</v>
       </c>
-      <c r="E13" s="25">
+      <c r="E13" s="7">
         <v>95.879526616292154</v>
       </c>
       <c r="F13" s="7">
         <v>97.652824039817361</v>
       </c>
       <c r="G13" s="6">
         <v>99.246086260388296</v>
       </c>
       <c r="H13" s="7">
         <v>103.7</v>
       </c>
       <c r="I13" s="7">
         <v>101.9</v>
       </c>
       <c r="J13" s="2">
         <v>107.2</v>
       </c>
       <c r="K13" s="7">
         <v>108</v>
       </c>
       <c r="L13" s="8">
         <v>109.4</v>
       </c>
-      <c r="M13" s="23">
+      <c r="M13" s="2">
         <v>111.3</v>
       </c>
-      <c r="N13" s="29">
+      <c r="N13" s="27">
         <v>104.7</v>
       </c>
-      <c r="O13" s="24">
+      <c r="O13" s="23">
         <v>101.6</v>
       </c>
-      <c r="P13" s="31">
+      <c r="P13" s="29">
         <v>101.1</v>
       </c>
-      <c r="Q13" s="36">
+      <c r="Q13" s="5">
         <v>104.2</v>
       </c>
-      <c r="R13" s="37">
+      <c r="R13" s="27">
         <v>107.2</v>
       </c>
-      <c r="S13" s="40">
+      <c r="S13" s="6">
         <v>112.7</v>
       </c>
-      <c r="T13" s="37">
+      <c r="T13" s="27">
         <v>110</v>
       </c>
-      <c r="U13" s="41">
+      <c r="U13" s="29">
         <v>107.5</v>
       </c>
-      <c r="V13" s="43">
+      <c r="V13" s="23">
         <v>105</v>
       </c>
-      <c r="W13" s="40">
+      <c r="W13" s="6">
         <v>103</v>
       </c>
-      <c r="X13" s="40">
+      <c r="X13" s="6">
         <v>105.1</v>
       </c>
       <c r="Y13" s="6">
         <v>104.6</v>
       </c>
-      <c r="Z13" s="41">
+      <c r="Z13" s="29">
         <v>99</v>
       </c>
-      <c r="AA13" s="41">
+      <c r="AA13" s="29">
         <v>100.2</v>
       </c>
-      <c r="AB13" s="44">
+      <c r="AB13" s="53">
         <v>100.3</v>
       </c>
-      <c r="AC13" s="44">
+      <c r="AC13" s="53">
         <v>100.2</v>
       </c>
-      <c r="AD13" s="61"/>
-[...5 lines deleted...]
-      <c r="AJ13" s="40"/>
+      <c r="AD13" s="6">
+        <v>101.5</v>
+      </c>
+      <c r="AE13" s="54"/>
+      <c r="AF13" s="54"/>
+      <c r="AG13" s="29"/>
+      <c r="AH13" s="23"/>
+      <c r="AI13" s="6"/>
+      <c r="AJ13" s="6"/>
       <c r="AK13" s="6"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="2">
         <v>100.63826549718927</v>
       </c>
-      <c r="C14" s="23">
+      <c r="C14" s="2">
         <v>98.405800859443133</v>
       </c>
-      <c r="D14" s="23">
+      <c r="D14" s="2">
         <v>97.201510590426608</v>
       </c>
-      <c r="E14" s="25">
+      <c r="E14" s="7">
         <v>96.643569779122245</v>
       </c>
       <c r="F14" s="7">
         <v>98.510772357886822</v>
       </c>
       <c r="G14" s="6">
         <v>101.89920096567542</v>
       </c>
       <c r="H14" s="7">
         <v>97.1</v>
       </c>
       <c r="I14" s="7">
         <v>96.5</v>
       </c>
       <c r="J14" s="2">
         <v>79.900000000000006</v>
       </c>
       <c r="K14" s="7">
         <v>78.099999999999994</v>
       </c>
       <c r="L14" s="8">
         <v>80.599999999999994</v>
       </c>
-      <c r="M14" s="23">
+      <c r="M14" s="2">
         <v>84</v>
       </c>
-      <c r="N14" s="29">
+      <c r="N14" s="27">
         <v>125.8</v>
       </c>
-      <c r="O14" s="24">
+      <c r="O14" s="23">
         <v>114.4</v>
       </c>
-      <c r="P14" s="31">
+      <c r="P14" s="29">
         <v>111.4</v>
       </c>
-      <c r="Q14" s="36">
+      <c r="Q14" s="5">
         <v>110.6</v>
       </c>
-      <c r="R14" s="37">
+      <c r="R14" s="27">
         <v>110</v>
       </c>
-      <c r="S14" s="40">
+      <c r="S14" s="6">
         <v>112.2</v>
       </c>
-      <c r="T14" s="37">
+      <c r="T14" s="27">
         <v>113</v>
       </c>
-      <c r="U14" s="41">
+      <c r="U14" s="29">
         <v>110.4</v>
       </c>
-      <c r="V14" s="43">
+      <c r="V14" s="23">
         <v>106.8</v>
       </c>
-      <c r="W14" s="40">
+      <c r="W14" s="6">
         <v>105.5</v>
       </c>
-      <c r="X14" s="40">
+      <c r="X14" s="6">
         <v>104.5</v>
       </c>
       <c r="Y14" s="6">
         <v>104.1</v>
       </c>
-      <c r="Z14" s="41">
+      <c r="Z14" s="29">
         <v>100.4</v>
       </c>
-      <c r="AA14" s="41">
+      <c r="AA14" s="29">
         <v>101</v>
       </c>
-      <c r="AB14" s="44">
+      <c r="AB14" s="53">
         <v>101.6</v>
       </c>
-      <c r="AC14" s="44">
+      <c r="AC14" s="53">
         <v>101.6</v>
       </c>
-      <c r="AD14" s="61"/>
-[...5 lines deleted...]
-      <c r="AJ14" s="40"/>
+      <c r="AD14" s="6">
+        <v>101.4</v>
+      </c>
+      <c r="AE14" s="54"/>
+      <c r="AF14" s="54"/>
+      <c r="AG14" s="29"/>
+      <c r="AH14" s="23"/>
+      <c r="AI14" s="6"/>
+      <c r="AJ14" s="6"/>
       <c r="AK14" s="6"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="2">
         <v>97.967986465370657</v>
       </c>
-      <c r="C15" s="23">
+      <c r="C15" s="2">
         <v>100.53499749447138</v>
       </c>
-      <c r="D15" s="23">
+      <c r="D15" s="2">
         <v>100.74603244957095</v>
       </c>
-      <c r="E15" s="25">
+      <c r="E15" s="7">
         <v>100.80705337477383</v>
       </c>
       <c r="F15" s="7">
         <v>100.51235975071704</v>
       </c>
       <c r="G15" s="6">
         <v>100.2169849461789</v>
       </c>
       <c r="H15" s="7">
         <v>100.2</v>
       </c>
       <c r="I15" s="7">
         <v>101.2</v>
       </c>
       <c r="J15" s="2">
         <v>109.4</v>
       </c>
       <c r="K15" s="7">
         <v>115.2</v>
       </c>
       <c r="L15" s="8">
         <v>132</v>
       </c>
-      <c r="M15" s="23">
+      <c r="M15" s="2">
         <v>131.19999999999999</v>
       </c>
-      <c r="N15" s="29">
+      <c r="N15" s="27">
         <v>99.7</v>
       </c>
-      <c r="O15" s="24">
+      <c r="O15" s="23">
         <v>102</v>
       </c>
-      <c r="P15" s="31">
+      <c r="P15" s="29">
         <v>101.7</v>
       </c>
-      <c r="Q15" s="36">
+      <c r="Q15" s="5">
         <v>102.5</v>
       </c>
-      <c r="R15" s="37">
+      <c r="R15" s="27">
         <v>103.6</v>
       </c>
-      <c r="S15" s="40">
+      <c r="S15" s="6">
         <v>105</v>
       </c>
-      <c r="T15" s="37">
+      <c r="T15" s="27">
         <v>104.3</v>
       </c>
-      <c r="U15" s="41">
+      <c r="U15" s="29">
         <v>102.7</v>
       </c>
-      <c r="V15" s="43">
+      <c r="V15" s="23">
         <v>90.9</v>
       </c>
-      <c r="W15" s="40">
+      <c r="W15" s="6">
         <v>92.3</v>
       </c>
-      <c r="X15" s="40">
+      <c r="X15" s="6">
         <v>104.8</v>
       </c>
       <c r="Y15" s="6">
         <v>104.2</v>
       </c>
-      <c r="Z15" s="41">
+      <c r="Z15" s="29">
         <v>100.4</v>
       </c>
-      <c r="AA15" s="41">
+      <c r="AA15" s="29">
         <v>102.7</v>
       </c>
-      <c r="AB15" s="44">
+      <c r="AB15" s="53">
         <v>104.1</v>
       </c>
-      <c r="AC15" s="44">
+      <c r="AC15" s="53">
         <v>104.3</v>
       </c>
-      <c r="AD15" s="61"/>
-[...5 lines deleted...]
-      <c r="AJ15" s="40"/>
+      <c r="AD15" s="6">
+        <v>104.3</v>
+      </c>
+      <c r="AE15" s="54"/>
+      <c r="AF15" s="54"/>
+      <c r="AG15" s="29"/>
+      <c r="AH15" s="23"/>
+      <c r="AI15" s="6"/>
+      <c r="AJ15" s="6"/>
       <c r="AK15" s="6"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="2">
         <v>106.51975205657666</v>
       </c>
-      <c r="C16" s="23">
+      <c r="C16" s="2">
         <v>107.78769060201951</v>
       </c>
-      <c r="D16" s="23">
+      <c r="D16" s="2">
         <v>108.0322664977097</v>
       </c>
-      <c r="E16" s="25">
+      <c r="E16" s="7">
         <v>108.90833876326114</v>
       </c>
       <c r="F16" s="7">
         <v>109.25471057936819</v>
       </c>
       <c r="G16" s="6">
         <v>110.34191049452713</v>
       </c>
       <c r="H16" s="7">
         <v>108.4</v>
       </c>
       <c r="I16" s="7">
         <v>107.1</v>
       </c>
       <c r="J16" s="2">
         <v>104.4</v>
       </c>
       <c r="K16" s="7">
         <v>103.2</v>
       </c>
       <c r="L16" s="8">
         <v>103.8</v>
       </c>
-      <c r="M16" s="23">
+      <c r="M16" s="2">
         <v>109.6</v>
       </c>
-      <c r="N16" s="29">
+      <c r="N16" s="27">
         <v>121.6</v>
       </c>
-      <c r="O16" s="24">
+      <c r="O16" s="23">
         <v>132.6</v>
       </c>
-      <c r="P16" s="31">
+      <c r="P16" s="29">
         <v>122.9</v>
       </c>
-      <c r="Q16" s="36">
+      <c r="Q16" s="5">
         <v>116.9</v>
       </c>
-      <c r="R16" s="37">
+      <c r="R16" s="27">
         <v>115.5</v>
       </c>
-      <c r="S16" s="40">
+      <c r="S16" s="6">
         <v>113.4</v>
       </c>
-      <c r="T16" s="37">
+      <c r="T16" s="27">
         <v>110.2</v>
       </c>
-      <c r="U16" s="41">
+      <c r="U16" s="29">
         <v>110.3</v>
       </c>
-      <c r="V16" s="43">
+      <c r="V16" s="23">
         <v>109.5</v>
       </c>
-      <c r="W16" s="40">
+      <c r="W16" s="6">
         <v>108.9</v>
       </c>
-      <c r="X16" s="40">
+      <c r="X16" s="6">
         <v>109.6</v>
       </c>
       <c r="Y16" s="6">
         <v>109.5</v>
       </c>
-      <c r="Z16" s="41">
+      <c r="Z16" s="29">
         <v>101.1</v>
       </c>
-      <c r="AA16" s="41">
+      <c r="AA16" s="29">
         <v>101.6</v>
       </c>
-      <c r="AB16" s="44">
+      <c r="AB16" s="53">
         <v>103.8</v>
       </c>
-      <c r="AC16" s="44">
+      <c r="AC16" s="53">
         <v>103.6</v>
       </c>
-      <c r="AD16" s="61"/>
-[...5 lines deleted...]
-      <c r="AJ16" s="40"/>
+      <c r="AD16" s="6">
+        <v>104.2</v>
+      </c>
+      <c r="AE16" s="54"/>
+      <c r="AF16" s="54"/>
+      <c r="AG16" s="29"/>
+      <c r="AH16" s="23"/>
+      <c r="AI16" s="6"/>
+      <c r="AJ16" s="6"/>
       <c r="AK16" s="6"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="2">
         <v>99.170997514299287</v>
       </c>
-      <c r="C17" s="23">
+      <c r="C17" s="2">
         <v>101.88479587985371</v>
       </c>
-      <c r="D17" s="23">
+      <c r="D17" s="2">
         <v>103.93071152601846</v>
       </c>
-      <c r="E17" s="25">
+      <c r="E17" s="7">
         <v>104.92561236848006</v>
       </c>
       <c r="F17" s="7">
         <v>106.19783514389863</v>
       </c>
       <c r="G17" s="6">
         <v>105.12215484728897</v>
       </c>
       <c r="H17" s="7">
         <v>105.4</v>
       </c>
       <c r="I17" s="7">
         <v>107.5</v>
       </c>
       <c r="J17" s="2">
         <v>111.3</v>
       </c>
       <c r="K17" s="7">
         <v>109.3</v>
       </c>
       <c r="L17" s="8">
         <v>109.9</v>
       </c>
-      <c r="M17" s="23">
+      <c r="M17" s="2">
         <v>110.1</v>
       </c>
-      <c r="N17" s="29">
+      <c r="N17" s="27">
         <v>99.6</v>
       </c>
-      <c r="O17" s="24">
+      <c r="O17" s="23">
         <v>101.3</v>
       </c>
-      <c r="P17" s="31">
+      <c r="P17" s="29">
         <v>102</v>
       </c>
-      <c r="Q17" s="36">
+      <c r="Q17" s="5">
         <v>103.7</v>
       </c>
-      <c r="R17" s="37">
+      <c r="R17" s="27">
         <v>103.2</v>
       </c>
-      <c r="S17" s="40">
+      <c r="S17" s="6">
         <v>102</v>
       </c>
-      <c r="T17" s="37">
+      <c r="T17" s="27">
         <v>102.1</v>
       </c>
-      <c r="U17" s="41">
+      <c r="U17" s="29">
         <v>101.3</v>
       </c>
-      <c r="V17" s="43">
+      <c r="V17" s="23">
         <v>99.7</v>
       </c>
-      <c r="W17" s="40">
+      <c r="W17" s="6">
         <v>100.2</v>
       </c>
-      <c r="X17" s="40">
+      <c r="X17" s="6">
         <v>100.3</v>
       </c>
       <c r="Y17" s="6">
         <v>99.8</v>
       </c>
-      <c r="Z17" s="41">
+      <c r="Z17" s="29">
         <v>90.3</v>
       </c>
-      <c r="AA17" s="41">
+      <c r="AA17" s="29">
         <v>92.4</v>
       </c>
-      <c r="AB17" s="44">
+      <c r="AB17" s="53">
         <v>101.6</v>
       </c>
-      <c r="AC17" s="44">
+      <c r="AC17" s="53">
         <v>102.1</v>
       </c>
-      <c r="AD17" s="61"/>
-[...5 lines deleted...]
-      <c r="AJ17" s="40"/>
+      <c r="AD17" s="6">
+        <v>102.3</v>
+      </c>
+      <c r="AE17" s="54"/>
+      <c r="AF17" s="54"/>
+      <c r="AG17" s="29"/>
+      <c r="AH17" s="23"/>
+      <c r="AI17" s="6"/>
+      <c r="AJ17" s="6"/>
       <c r="AK17" s="6"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="2">
         <v>108.07726129257382</v>
       </c>
-      <c r="C18" s="23">
+      <c r="C18" s="2">
         <v>104.11162428366882</v>
       </c>
-      <c r="D18" s="23">
+      <c r="D18" s="2">
         <v>95.399258553818868</v>
       </c>
-      <c r="E18" s="25">
+      <c r="E18" s="7">
         <v>97.612902896965664</v>
       </c>
       <c r="F18" s="7">
         <v>99.650460538593876</v>
       </c>
       <c r="G18" s="6">
         <v>101.21433609455832</v>
       </c>
       <c r="H18" s="7">
         <v>96.2</v>
       </c>
       <c r="I18" s="7">
         <v>99.8</v>
       </c>
       <c r="J18" s="2">
         <v>137.19999999999999</v>
       </c>
       <c r="K18" s="7">
         <v>132.6</v>
       </c>
       <c r="L18" s="8">
         <v>113.5</v>
       </c>
-      <c r="M18" s="23">
+      <c r="M18" s="2">
         <v>113.5</v>
       </c>
-      <c r="N18" s="29">
+      <c r="N18" s="27">
         <v>147.1</v>
       </c>
-      <c r="O18" s="24">
+      <c r="O18" s="23">
         <v>122.9</v>
       </c>
-      <c r="P18" s="31">
+      <c r="P18" s="29">
         <v>107.7</v>
       </c>
-      <c r="Q18" s="36">
+      <c r="Q18" s="5">
         <v>112.3</v>
       </c>
-      <c r="R18" s="37">
+      <c r="R18" s="27">
         <v>112.9</v>
       </c>
-      <c r="S18" s="40">
+      <c r="S18" s="6">
         <v>109.1</v>
       </c>
-      <c r="T18" s="37">
+      <c r="T18" s="27">
         <v>104.4</v>
       </c>
-      <c r="U18" s="41">
+      <c r="U18" s="29">
         <v>104.7</v>
       </c>
-      <c r="V18" s="43">
+      <c r="V18" s="23">
         <v>96.4</v>
       </c>
-      <c r="W18" s="40">
+      <c r="W18" s="6">
         <v>93.7</v>
       </c>
-      <c r="X18" s="40">
+      <c r="X18" s="6">
         <v>104.9</v>
       </c>
       <c r="Y18" s="6">
         <v>96</v>
       </c>
-      <c r="Z18" s="41">
+      <c r="Z18" s="29">
         <v>99.9</v>
       </c>
-      <c r="AA18" s="41">
+      <c r="AA18" s="29">
         <v>100.1</v>
       </c>
-      <c r="AB18" s="44">
+      <c r="AB18" s="53">
         <v>100.2</v>
       </c>
-      <c r="AC18" s="44">
+      <c r="AC18" s="53">
         <v>100.3</v>
       </c>
-      <c r="AD18" s="61"/>
-[...5 lines deleted...]
-      <c r="AJ18" s="40"/>
+      <c r="AD18" s="6">
+        <v>100.4</v>
+      </c>
+      <c r="AE18" s="54"/>
+      <c r="AF18" s="54"/>
+      <c r="AG18" s="29"/>
+      <c r="AH18" s="23"/>
+      <c r="AI18" s="6"/>
+      <c r="AJ18" s="6"/>
       <c r="AK18" s="6"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>131.91319095200751</v>
       </c>
-      <c r="C19" s="23">
+      <c r="C19" s="2">
         <v>114.91344119094984</v>
       </c>
-      <c r="D19" s="23">
+      <c r="D19" s="2">
         <v>109.13583568072754</v>
       </c>
-      <c r="E19" s="25">
+      <c r="E19" s="7">
         <v>104.87474287141549</v>
       </c>
       <c r="F19" s="7">
         <v>100.85499903114372</v>
       </c>
       <c r="G19" s="6">
         <v>101.31854802824837</v>
       </c>
       <c r="H19" s="7">
         <v>100.7</v>
       </c>
       <c r="I19" s="7">
         <v>107.3</v>
       </c>
       <c r="J19" s="2">
         <v>142.80000000000001</v>
       </c>
       <c r="K19" s="7">
         <v>137.5</v>
       </c>
       <c r="L19" s="8">
         <v>112.8</v>
       </c>
-      <c r="M19" s="23">
+      <c r="M19" s="2">
         <v>115.4</v>
       </c>
-      <c r="N19" s="29">
+      <c r="N19" s="27">
         <v>90.5</v>
       </c>
-      <c r="O19" s="24">
+      <c r="O19" s="23">
         <v>101.8</v>
       </c>
-      <c r="P19" s="31">
+      <c r="P19" s="29">
         <v>100</v>
       </c>
-      <c r="Q19" s="36">
+      <c r="Q19" s="5">
         <v>103.9</v>
       </c>
-      <c r="R19" s="37">
+      <c r="R19" s="27">
         <v>102.8</v>
       </c>
-      <c r="S19" s="40">
+      <c r="S19" s="6">
         <v>100</v>
       </c>
-      <c r="T19" s="37">
+      <c r="T19" s="27">
         <v>99.7</v>
       </c>
-      <c r="U19" s="41">
+      <c r="U19" s="29">
         <v>97.9</v>
       </c>
-      <c r="V19" s="43">
+      <c r="V19" s="23">
         <v>98.7</v>
       </c>
-      <c r="W19" s="40">
+      <c r="W19" s="6">
         <v>100.8</v>
       </c>
-      <c r="X19" s="40">
+      <c r="X19" s="6">
         <v>103.6</v>
       </c>
       <c r="Y19" s="6">
         <v>102.9</v>
       </c>
-      <c r="Z19" s="41">
+      <c r="Z19" s="29">
         <v>110.5</v>
       </c>
-      <c r="AA19" s="41">
+      <c r="AA19" s="29">
         <v>111.3</v>
       </c>
-      <c r="AB19" s="44">
+      <c r="AB19" s="53">
         <v>106.4</v>
       </c>
-      <c r="AC19" s="44">
+      <c r="AC19" s="53">
         <v>105.8</v>
       </c>
-      <c r="AD19" s="61"/>
-[...5 lines deleted...]
-      <c r="AJ19" s="40"/>
+      <c r="AD19" s="6">
+        <v>105.1</v>
+      </c>
+      <c r="AE19" s="54"/>
+      <c r="AF19" s="54"/>
+      <c r="AG19" s="29"/>
+      <c r="AH19" s="23"/>
+      <c r="AI19" s="6"/>
+      <c r="AJ19" s="6"/>
       <c r="AK19" s="6"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="15"/>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
     </row>
     <row r="21" spans="1:37" ht="21" customHeight="1">
-      <c r="A21" s="51" t="s">
+      <c r="A21" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="51"/>
-[...10 lines deleted...]
-      <c r="M21" s="51"/>
+      <c r="B21" s="41"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="41"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="41"/>
+      <c r="I21" s="41"/>
+      <c r="J21" s="41"/>
+      <c r="K21" s="41"/>
+      <c r="L21" s="41"/>
+      <c r="M21" s="41"/>
     </row>
     <row r="22" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A22" s="50" t="s">
+      <c r="A22" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="50"/>
-[...10 lines deleted...]
-      <c r="M22" s="50"/>
+      <c r="B22" s="42"/>
+      <c r="C22" s="42"/>
+      <c r="D22" s="42"/>
+      <c r="E22" s="42"/>
+      <c r="F22" s="42"/>
+      <c r="G22" s="42"/>
+      <c r="H22" s="42"/>
+      <c r="I22" s="42"/>
+      <c r="J22" s="42"/>
+      <c r="K22" s="42"/>
+      <c r="L22" s="42"/>
+      <c r="M22" s="42"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="48"/>
-      <c r="B23" s="45" t="s">
+      <c r="A23" s="45"/>
+      <c r="B23" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="C23" s="46"/>
-[...10 lines deleted...]
-      <c r="N23" s="45" t="s">
+      <c r="C23" s="38"/>
+      <c r="D23" s="38"/>
+      <c r="E23" s="38"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="38"/>
+      <c r="H23" s="38"/>
+      <c r="I23" s="38"/>
+      <c r="J23" s="38"/>
+      <c r="K23" s="38"/>
+      <c r="L23" s="38"/>
+      <c r="M23" s="39"/>
+      <c r="N23" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="O23" s="46"/>
-[...10 lines deleted...]
-      <c r="Z23" s="45" t="s">
+      <c r="O23" s="38"/>
+      <c r="P23" s="38"/>
+      <c r="Q23" s="38"/>
+      <c r="R23" s="38"/>
+      <c r="S23" s="38"/>
+      <c r="T23" s="38"/>
+      <c r="U23" s="38"/>
+      <c r="V23" s="38"/>
+      <c r="W23" s="38"/>
+      <c r="X23" s="38"/>
+      <c r="Y23" s="39"/>
+      <c r="Z23" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="46"/>
-[...9 lines deleted...]
-      <c r="AK23" s="47"/>
+      <c r="AA23" s="38"/>
+      <c r="AB23" s="38"/>
+      <c r="AC23" s="38"/>
+      <c r="AD23" s="38"/>
+      <c r="AE23" s="38"/>
+      <c r="AF23" s="38"/>
+      <c r="AG23" s="38"/>
+      <c r="AH23" s="38"/>
+      <c r="AI23" s="38"/>
+      <c r="AJ23" s="38"/>
+      <c r="AK23" s="39"/>
     </row>
     <row r="24" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A24" s="49"/>
+      <c r="A24" s="46"/>
       <c r="B24" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I24" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="10" t="s">
         <v>27</v>
       </c>
       <c r="K24" s="11" t="s">
         <v>28</v>
       </c>
       <c r="L24" s="11" t="s">
         <v>29</v>
       </c>
       <c r="M24" s="11" t="s">
         <v>32</v>
       </c>
       <c r="N24" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="O24" s="30" t="s">
+      <c r="O24" s="28" t="s">
         <v>20</v>
       </c>
       <c r="P24" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="Q24" s="35" t="s">
+      <c r="Q24" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="R24" s="38" t="s">
+      <c r="R24" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="S24" s="39" t="s">
+      <c r="S24" s="34" t="s">
         <v>24</v>
       </c>
       <c r="T24" s="10" t="s">
         <v>25</v>
       </c>
       <c r="U24" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="V24" s="38" t="s">
+      <c r="V24" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="W24" s="39" t="s">
+      <c r="W24" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="X24" s="39" t="s">
+      <c r="X24" s="34" t="s">
         <v>29</v>
       </c>
       <c r="Y24" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Z24" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AA24" s="38" t="s">
+      <c r="AA24" s="33" t="s">
         <v>20</v>
       </c>
       <c r="AB24" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="AC24" s="60" t="s">
+      <c r="AC24" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="AD24" s="38" t="s">
+      <c r="AD24" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="AE24" s="39" t="s">
+      <c r="AE24" s="34" t="s">
         <v>24</v>
       </c>
       <c r="AF24" s="10" t="s">
         <v>25</v>
       </c>
       <c r="AG24" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AH24" s="38" t="s">
+      <c r="AH24" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="AI24" s="39" t="s">
+      <c r="AI24" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="AJ24" s="39" t="s">
+      <c r="AJ24" s="34" t="s">
         <v>29</v>
       </c>
       <c r="AK24" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:37" s="13" customFormat="1">
       <c r="A25" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="2">
         <v>101.80355569400088</v>
       </c>
-      <c r="C25" s="23">
+      <c r="C25" s="2">
         <v>101.98882045712527</v>
       </c>
-      <c r="D25" s="25">
+      <c r="D25" s="7">
         <v>101.92906983870853</v>
       </c>
-      <c r="E25" s="25">
+      <c r="E25" s="7">
         <v>102.60193426186581</v>
       </c>
       <c r="F25" s="4">
         <v>102.97633689999029</v>
       </c>
       <c r="G25" s="3">
         <v>102.9480457667453</v>
       </c>
       <c r="H25" s="4">
         <v>102.9</v>
       </c>
       <c r="I25" s="4">
         <v>105.6</v>
       </c>
       <c r="J25" s="2">
         <v>112.5</v>
       </c>
       <c r="K25" s="7">
         <v>109.3</v>
       </c>
       <c r="L25" s="8">
         <v>107.9</v>
       </c>
-      <c r="M25" s="23">
+      <c r="M25" s="2">
         <v>108.7</v>
       </c>
-      <c r="N25" s="29">
+      <c r="N25" s="27">
         <v>102</v>
       </c>
-      <c r="O25" s="24">
+      <c r="O25" s="23">
         <v>103.3</v>
       </c>
-      <c r="P25" s="31">
+      <c r="P25" s="29">
         <v>104</v>
       </c>
-      <c r="Q25" s="23">
+      <c r="Q25" s="2">
         <v>105.3</v>
       </c>
-      <c r="R25" s="37">
+      <c r="R25" s="27">
         <v>105</v>
       </c>
-      <c r="S25" s="40">
+      <c r="S25" s="6">
         <v>104.8</v>
       </c>
-      <c r="T25" s="37">
+      <c r="T25" s="27">
         <v>104</v>
       </c>
-      <c r="U25" s="41">
+      <c r="U25" s="29">
         <v>102.8</v>
       </c>
-      <c r="V25" s="43">
+      <c r="V25" s="23">
         <v>100.9</v>
       </c>
-      <c r="W25" s="40">
+      <c r="W25" s="6">
         <v>101.1</v>
       </c>
-      <c r="X25" s="36">
+      <c r="X25" s="5">
         <v>103.2</v>
       </c>
       <c r="Y25" s="6">
         <v>102</v>
       </c>
-      <c r="Z25" s="32">
+      <c r="Z25" s="55">
         <v>95.6</v>
       </c>
-      <c r="AA25" s="41">
+      <c r="AA25" s="29">
         <v>97.5</v>
       </c>
-      <c r="AB25" s="44">
+      <c r="AB25" s="53">
         <v>101.9</v>
       </c>
-      <c r="AC25" s="44">
+      <c r="AC25" s="53">
         <v>102.1</v>
       </c>
-      <c r="AD25" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ25" s="40"/>
+      <c r="AD25" s="6">
+        <v>102.3</v>
+      </c>
+      <c r="AE25" s="6"/>
+      <c r="AF25" s="27"/>
+      <c r="AG25" s="29"/>
+      <c r="AH25" s="23"/>
+      <c r="AI25" s="6"/>
+      <c r="AJ25" s="6"/>
       <c r="AK25" s="6"/>
     </row>
     <row r="26" spans="1:37" s="13" customFormat="1">
       <c r="A26" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="2">
         <v>46.228329655925471</v>
       </c>
-      <c r="C26" s="23">
+      <c r="C26" s="2">
         <v>43.377772494632403</v>
       </c>
-      <c r="D26" s="25">
+      <c r="D26" s="7">
         <v>46.665887702202561</v>
       </c>
-      <c r="E26" s="25">
+      <c r="E26" s="7">
         <v>52.119652225813361</v>
       </c>
       <c r="F26" s="7">
         <v>58.333815956273327</v>
       </c>
       <c r="G26" s="6">
         <v>62.363753213104964</v>
       </c>
       <c r="H26" s="7">
         <v>78.599999999999994</v>
       </c>
       <c r="I26" s="7">
         <v>89.1</v>
       </c>
       <c r="J26" s="2">
         <v>99</v>
       </c>
       <c r="K26" s="7">
         <v>97.8</v>
       </c>
       <c r="L26" s="8">
         <v>100.9</v>
       </c>
-      <c r="M26" s="23">
+      <c r="M26" s="2">
         <v>105.1</v>
       </c>
-      <c r="N26" s="29">
+      <c r="N26" s="27">
         <v>91.8</v>
       </c>
-      <c r="O26" s="24">
+      <c r="O26" s="23">
         <v>103.1</v>
       </c>
-      <c r="P26" s="31">
+      <c r="P26" s="29">
         <v>123.2</v>
       </c>
-      <c r="Q26" s="23">
+      <c r="Q26" s="2">
         <v>112.2</v>
       </c>
-      <c r="R26" s="37">
+      <c r="R26" s="27">
         <v>100.7</v>
       </c>
-      <c r="S26" s="40">
+      <c r="S26" s="6">
         <v>103</v>
       </c>
-      <c r="T26" s="37">
+      <c r="T26" s="27">
         <v>101.6</v>
       </c>
-      <c r="U26" s="41">
+      <c r="U26" s="29">
         <v>103.7</v>
       </c>
-      <c r="V26" s="43">
+      <c r="V26" s="23">
         <v>102.2</v>
       </c>
-      <c r="W26" s="40">
+      <c r="W26" s="6">
         <v>102</v>
       </c>
-      <c r="X26" s="36">
+      <c r="X26" s="5">
         <v>102.1</v>
       </c>
       <c r="Y26" s="6">
         <v>101</v>
       </c>
-      <c r="Z26" s="32">
+      <c r="Z26" s="55">
         <v>101.8</v>
       </c>
-      <c r="AA26" s="41">
+      <c r="AA26" s="29">
         <v>123.6</v>
       </c>
-      <c r="AB26" s="44">
+      <c r="AB26" s="53">
         <v>115.5</v>
       </c>
-      <c r="AC26" s="44">
+      <c r="AC26" s="53">
         <v>104</v>
       </c>
-      <c r="AD26" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ26" s="40"/>
+      <c r="AD26" s="6">
+        <v>100</v>
+      </c>
+      <c r="AE26" s="6"/>
+      <c r="AF26" s="27"/>
+      <c r="AG26" s="29"/>
+      <c r="AH26" s="23"/>
+      <c r="AI26" s="6"/>
+      <c r="AJ26" s="6"/>
       <c r="AK26" s="6"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="2">
         <v>99.765731536963784</v>
       </c>
-      <c r="C27" s="23">
+      <c r="C27" s="2">
         <v>99.328985391463249</v>
       </c>
-      <c r="D27" s="25">
+      <c r="D27" s="7">
         <v>96.082360544722718</v>
       </c>
-      <c r="E27" s="25">
+      <c r="E27" s="7">
         <v>96.178479691373013</v>
       </c>
       <c r="F27" s="7">
         <v>100.65554602204145</v>
       </c>
       <c r="G27" s="6">
         <v>100.69410122509512</v>
       </c>
       <c r="H27" s="7">
         <v>102.1</v>
       </c>
       <c r="I27" s="7">
         <v>102.4</v>
       </c>
       <c r="J27" s="2">
         <v>143</v>
       </c>
       <c r="K27" s="7">
         <v>145.69999999999999</v>
       </c>
       <c r="L27" s="8">
         <v>147.30000000000001</v>
       </c>
-      <c r="M27" s="23">
+      <c r="M27" s="2">
         <v>146.80000000000001</v>
       </c>
-      <c r="N27" s="29">
+      <c r="N27" s="27">
         <v>132.69999999999999</v>
       </c>
-      <c r="O27" s="24">
+      <c r="O27" s="23">
         <v>116</v>
       </c>
-      <c r="P27" s="31">
+      <c r="P27" s="29">
         <v>114.1</v>
       </c>
-      <c r="Q27" s="23">
+      <c r="Q27" s="2">
         <v>121.5</v>
       </c>
-      <c r="R27" s="37">
+      <c r="R27" s="27">
         <v>124.9</v>
       </c>
-      <c r="S27" s="40">
+      <c r="S27" s="6">
         <v>117.6</v>
       </c>
-      <c r="T27" s="37">
+      <c r="T27" s="27">
         <v>107.7</v>
       </c>
-      <c r="U27" s="41">
+      <c r="U27" s="29">
         <v>103.4</v>
       </c>
-      <c r="V27" s="43">
+      <c r="V27" s="23">
         <v>100.7</v>
       </c>
-      <c r="W27" s="40">
+      <c r="W27" s="6">
         <v>100.4</v>
       </c>
-      <c r="X27" s="36">
+      <c r="X27" s="5">
         <v>102.2</v>
       </c>
       <c r="Y27" s="6">
         <v>99.8</v>
       </c>
-      <c r="Z27" s="41">
+      <c r="Z27" s="29">
         <v>96.9</v>
       </c>
-      <c r="AA27" s="41">
+      <c r="AA27" s="29">
         <v>98.6</v>
       </c>
-      <c r="AB27" s="44">
+      <c r="AB27" s="53">
         <v>100.8</v>
       </c>
-      <c r="AC27" s="44">
+      <c r="AC27" s="53">
         <v>100.7</v>
       </c>
-      <c r="AD27" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ27" s="40"/>
+      <c r="AD27" s="6">
+        <v>100.6</v>
+      </c>
+      <c r="AE27" s="6"/>
+      <c r="AF27" s="27"/>
+      <c r="AG27" s="29"/>
+      <c r="AH27" s="23"/>
+      <c r="AI27" s="6"/>
+      <c r="AJ27" s="6"/>
       <c r="AK27" s="6"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="2">
         <v>107.22428589684681</v>
       </c>
-      <c r="C28" s="23">
+      <c r="C28" s="2">
         <v>105.10639890957714</v>
       </c>
-      <c r="D28" s="25">
+      <c r="D28" s="7">
         <v>104.58355593705082</v>
       </c>
-      <c r="E28" s="25">
+      <c r="E28" s="7">
         <v>101.79494716481983</v>
       </c>
       <c r="F28" s="7">
         <v>101.25325007475745</v>
       </c>
       <c r="G28" s="6">
         <v>99.822484670222622</v>
       </c>
       <c r="H28" s="7">
         <v>101.9</v>
       </c>
       <c r="I28" s="7">
         <v>115.1</v>
       </c>
       <c r="J28" s="2">
         <v>122.9</v>
       </c>
       <c r="K28" s="7">
         <v>115.7</v>
       </c>
       <c r="L28" s="8">
         <v>111.9</v>
       </c>
-      <c r="M28" s="23">
+      <c r="M28" s="2">
         <v>113.1</v>
       </c>
-      <c r="N28" s="29">
+      <c r="N28" s="27">
         <v>80.8</v>
       </c>
-      <c r="O28" s="24">
+      <c r="O28" s="23">
         <v>87.5</v>
       </c>
-      <c r="P28" s="31">
+      <c r="P28" s="29">
         <v>100</v>
       </c>
-      <c r="Q28" s="23">
+      <c r="Q28" s="2">
         <v>101.7</v>
       </c>
-      <c r="R28" s="37">
+      <c r="R28" s="27">
         <v>100.5</v>
       </c>
-      <c r="S28" s="40">
+      <c r="S28" s="6">
         <v>100.3</v>
       </c>
-      <c r="T28" s="37">
+      <c r="T28" s="27">
         <v>100.6</v>
       </c>
-      <c r="U28" s="41">
+      <c r="U28" s="29">
         <v>98</v>
       </c>
-      <c r="V28" s="43">
+      <c r="V28" s="23">
         <v>100.8</v>
       </c>
-      <c r="W28" s="40">
+      <c r="W28" s="6">
         <v>100.3</v>
       </c>
-      <c r="X28" s="36">
+      <c r="X28" s="5">
         <v>102.9</v>
       </c>
       <c r="Y28" s="6">
         <v>103.3</v>
       </c>
-      <c r="Z28" s="41">
+      <c r="Z28" s="29">
         <v>100</v>
       </c>
-      <c r="AA28" s="41">
+      <c r="AA28" s="29">
         <v>100.8</v>
       </c>
-      <c r="AB28" s="44">
+      <c r="AB28" s="53">
         <v>100</v>
       </c>
-      <c r="AC28" s="44">
+      <c r="AC28" s="53">
         <v>100</v>
       </c>
-      <c r="AD28" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ28" s="40"/>
+      <c r="AD28" s="6">
+        <v>100.1</v>
+      </c>
+      <c r="AE28" s="6"/>
+      <c r="AF28" s="27"/>
+      <c r="AG28" s="29"/>
+      <c r="AH28" s="23"/>
+      <c r="AI28" s="6"/>
+      <c r="AJ28" s="6"/>
       <c r="AK28" s="6"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B29" s="2">
         <v>100.63015237947089</v>
       </c>
-      <c r="C29" s="23">
+      <c r="C29" s="2">
         <v>101.90404430270131</v>
       </c>
-      <c r="D29" s="25">
+      <c r="D29" s="7">
         <v>102.09695751258965</v>
       </c>
-      <c r="E29" s="25">
+      <c r="E29" s="7">
         <v>102.05214050508893</v>
       </c>
       <c r="F29" s="7">
         <v>102.08114308394374</v>
       </c>
       <c r="G29" s="6">
         <v>102.32688647014467</v>
       </c>
       <c r="H29" s="7">
         <v>101.4</v>
       </c>
       <c r="I29" s="7">
         <v>100.3</v>
       </c>
       <c r="J29" s="2">
         <v>83.9</v>
       </c>
       <c r="K29" s="7">
         <v>83</v>
       </c>
       <c r="L29" s="8">
         <v>86.3</v>
       </c>
-      <c r="M29" s="23">
+      <c r="M29" s="2">
         <v>81.7</v>
       </c>
-      <c r="N29" s="29">
+      <c r="N29" s="27">
         <v>105.9</v>
       </c>
-      <c r="O29" s="24">
+      <c r="O29" s="23">
         <v>104.7</v>
       </c>
-      <c r="P29" s="31">
+      <c r="P29" s="29">
         <v>104.1</v>
       </c>
-      <c r="Q29" s="23">
+      <c r="Q29" s="2">
         <v>103.8</v>
       </c>
-      <c r="R29" s="37">
+      <c r="R29" s="27">
         <v>103.6</v>
       </c>
-      <c r="S29" s="40">
+      <c r="S29" s="6">
         <v>103.4</v>
       </c>
-      <c r="T29" s="37">
+      <c r="T29" s="27">
         <v>104.2</v>
       </c>
-      <c r="U29" s="41">
+      <c r="U29" s="29">
         <v>103.7</v>
       </c>
-      <c r="V29" s="43">
+      <c r="V29" s="23">
         <v>105.5</v>
       </c>
-      <c r="W29" s="40">
+      <c r="W29" s="6">
         <v>104.5</v>
       </c>
-      <c r="X29" s="36">
+      <c r="X29" s="5">
         <v>103.2</v>
       </c>
       <c r="Y29" s="6">
         <v>99.2</v>
       </c>
-      <c r="Z29" s="41">
+      <c r="Z29" s="29">
         <v>100.3</v>
       </c>
-      <c r="AA29" s="41">
+      <c r="AA29" s="29">
         <v>100.9</v>
       </c>
-      <c r="AB29" s="44">
+      <c r="AB29" s="53">
         <v>100.8</v>
       </c>
-      <c r="AC29" s="44">
+      <c r="AC29" s="53">
         <v>101.6</v>
       </c>
-      <c r="AD29" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ29" s="40"/>
+      <c r="AD29" s="6">
+        <v>102</v>
+      </c>
+      <c r="AE29" s="6"/>
+      <c r="AF29" s="27"/>
+      <c r="AG29" s="29"/>
+      <c r="AH29" s="23"/>
+      <c r="AI29" s="6"/>
+      <c r="AJ29" s="6"/>
       <c r="AK29" s="6"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="2">
         <v>85.928960216943466</v>
       </c>
-      <c r="C30" s="23">
+      <c r="C30" s="2">
         <v>95.983498448365623</v>
       </c>
-      <c r="D30" s="25">
+      <c r="D30" s="7">
         <v>99.438427526249995</v>
       </c>
-      <c r="E30" s="25">
+      <c r="E30" s="7">
         <v>101.83019444082582</v>
       </c>
       <c r="F30" s="7">
         <v>104.32942446604802</v>
       </c>
       <c r="G30" s="6">
         <v>103.12518528865225</v>
       </c>
       <c r="H30" s="7">
         <v>103.5</v>
       </c>
       <c r="I30" s="7">
         <v>102.5</v>
       </c>
       <c r="J30" s="2">
         <v>125.5</v>
       </c>
       <c r="K30" s="7">
         <v>116.5</v>
       </c>
       <c r="L30" s="8">
         <v>117.8</v>
       </c>
-      <c r="M30" s="23">
+      <c r="M30" s="2">
         <v>118.7</v>
       </c>
-      <c r="N30" s="29">
+      <c r="N30" s="27">
         <v>105.1</v>
       </c>
-      <c r="O30" s="24">
+      <c r="O30" s="23">
         <v>98.8</v>
       </c>
-      <c r="P30" s="31">
+      <c r="P30" s="29">
         <v>103.1</v>
       </c>
-      <c r="Q30" s="23">
+      <c r="Q30" s="2">
         <v>103.9</v>
       </c>
-      <c r="R30" s="37">
+      <c r="R30" s="27">
         <v>105.4</v>
       </c>
-      <c r="S30" s="40">
+      <c r="S30" s="6">
         <v>108.7</v>
       </c>
-      <c r="T30" s="37">
+      <c r="T30" s="27">
         <v>102.9</v>
       </c>
-      <c r="U30" s="41">
+      <c r="U30" s="29">
         <v>103.7</v>
       </c>
-      <c r="V30" s="43">
+      <c r="V30" s="23">
         <v>96</v>
       </c>
-      <c r="W30" s="40">
+      <c r="W30" s="6">
         <v>97</v>
       </c>
-      <c r="X30" s="36">
+      <c r="X30" s="5">
         <v>100.4</v>
       </c>
       <c r="Y30" s="6">
         <v>100.4</v>
       </c>
-      <c r="Z30" s="41">
+      <c r="Z30" s="29">
         <v>100.2</v>
       </c>
-      <c r="AA30" s="41">
+      <c r="AA30" s="29">
         <v>100.7</v>
       </c>
-      <c r="AB30" s="44">
+      <c r="AB30" s="53">
         <v>100.5</v>
       </c>
-      <c r="AC30" s="44">
+      <c r="AC30" s="53">
         <v>101.6</v>
       </c>
-      <c r="AD30" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ30" s="40"/>
+      <c r="AD30" s="6">
+        <v>103.1</v>
+      </c>
+      <c r="AE30" s="6"/>
+      <c r="AF30" s="27"/>
+      <c r="AG30" s="29"/>
+      <c r="AH30" s="23"/>
+      <c r="AI30" s="6"/>
+      <c r="AJ30" s="6"/>
       <c r="AK30" s="6"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="2">
         <v>137.43197154363583</v>
       </c>
-      <c r="C31" s="23">
+      <c r="C31" s="2">
         <v>118.68934729361369</v>
       </c>
-      <c r="D31" s="25">
+      <c r="D31" s="7">
         <v>108.73420482596055</v>
       </c>
-      <c r="E31" s="25">
+      <c r="E31" s="7">
         <v>118.14501665578476</v>
       </c>
       <c r="F31" s="7">
         <v>109.27160896927781</v>
       </c>
       <c r="G31" s="6">
         <v>108.70605128160314</v>
       </c>
       <c r="H31" s="7">
         <v>107.1</v>
       </c>
       <c r="I31" s="7">
         <v>105.1</v>
       </c>
       <c r="J31" s="2">
         <v>91.3</v>
       </c>
       <c r="K31" s="7">
         <v>89.2</v>
       </c>
       <c r="L31" s="8">
         <v>89.4</v>
       </c>
-      <c r="M31" s="23">
+      <c r="M31" s="2">
         <v>87.3</v>
       </c>
-      <c r="N31" s="29">
+      <c r="N31" s="27">
         <v>149</v>
       </c>
-      <c r="O31" s="24">
+      <c r="O31" s="23">
         <v>126.4</v>
       </c>
-      <c r="P31" s="31">
+      <c r="P31" s="29">
         <v>114.9</v>
       </c>
-      <c r="Q31" s="23">
+      <c r="Q31" s="2">
         <v>111</v>
       </c>
-      <c r="R31" s="37">
+      <c r="R31" s="27">
         <v>110.1</v>
       </c>
-      <c r="S31" s="40">
+      <c r="S31" s="6">
         <v>110.9</v>
       </c>
-      <c r="T31" s="37">
+      <c r="T31" s="27">
         <v>111.8</v>
       </c>
-      <c r="U31" s="41">
+      <c r="U31" s="29">
         <v>110</v>
       </c>
-      <c r="V31" s="43">
+      <c r="V31" s="23">
         <v>109.3</v>
       </c>
-      <c r="W31" s="40">
+      <c r="W31" s="6">
         <v>110.3</v>
       </c>
-      <c r="X31" s="36">
+      <c r="X31" s="5">
         <v>111.2</v>
       </c>
       <c r="Y31" s="6">
         <v>109</v>
       </c>
-      <c r="Z31" s="41">
+      <c r="Z31" s="29">
         <v>101.1</v>
       </c>
-      <c r="AA31" s="41">
+      <c r="AA31" s="29">
         <v>101.5</v>
       </c>
-      <c r="AB31" s="44">
+      <c r="AB31" s="53">
         <v>101.3</v>
       </c>
-      <c r="AC31" s="44">
+      <c r="AC31" s="53">
         <v>101.4</v>
       </c>
-      <c r="AD31" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ31" s="40"/>
+      <c r="AD31" s="6">
+        <v>101.3</v>
+      </c>
+      <c r="AE31" s="6"/>
+      <c r="AF31" s="27"/>
+      <c r="AG31" s="29"/>
+      <c r="AH31" s="23"/>
+      <c r="AI31" s="6"/>
+      <c r="AJ31" s="6"/>
       <c r="AK31" s="6"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="2">
         <v>99.298789012812662</v>
       </c>
-      <c r="C32" s="23">
+      <c r="C32" s="2">
         <v>97.355039013277505</v>
       </c>
-      <c r="D32" s="25">
+      <c r="D32" s="7">
         <v>93.874767677414397</v>
       </c>
-      <c r="E32" s="25">
+      <c r="E32" s="7">
         <v>95.803401373804974</v>
       </c>
       <c r="F32" s="7">
         <v>97.609025477762628</v>
       </c>
       <c r="G32" s="6">
         <v>99.234086479785105</v>
       </c>
       <c r="H32" s="7">
         <v>103.7</v>
       </c>
       <c r="I32" s="7">
         <v>101.9</v>
       </c>
       <c r="J32" s="2">
         <v>107.2</v>
       </c>
       <c r="K32" s="7">
         <v>108</v>
       </c>
       <c r="L32" s="8">
         <v>109.4</v>
       </c>
-      <c r="M32" s="23">
+      <c r="M32" s="2">
         <v>111.4</v>
       </c>
-      <c r="N32" s="29">
+      <c r="N32" s="27">
         <v>104.8</v>
       </c>
-      <c r="O32" s="24">
+      <c r="O32" s="23">
         <v>101.6</v>
       </c>
-      <c r="P32" s="31">
+      <c r="P32" s="29">
         <v>101.1</v>
       </c>
-      <c r="Q32" s="23">
+      <c r="Q32" s="2">
         <v>104.3</v>
       </c>
-      <c r="R32" s="37">
+      <c r="R32" s="27">
         <v>107.3</v>
       </c>
-      <c r="S32" s="40">
+      <c r="S32" s="6">
         <v>112.9</v>
       </c>
-      <c r="T32" s="37">
+      <c r="T32" s="27">
         <v>110.1</v>
       </c>
-      <c r="U32" s="41">
+      <c r="U32" s="29">
         <v>107.6</v>
       </c>
-      <c r="V32" s="43">
+      <c r="V32" s="23">
         <v>105</v>
       </c>
-      <c r="W32" s="40">
+      <c r="W32" s="6">
         <v>103</v>
       </c>
-      <c r="X32" s="36">
+      <c r="X32" s="5">
         <v>105.1</v>
       </c>
       <c r="Y32" s="6">
         <v>104.6</v>
       </c>
-      <c r="Z32" s="41">
+      <c r="Z32" s="29">
         <v>99</v>
       </c>
-      <c r="AA32" s="41">
+      <c r="AA32" s="29">
         <v>100.2</v>
       </c>
-      <c r="AB32" s="44">
+      <c r="AB32" s="53">
         <v>100.3</v>
       </c>
-      <c r="AC32" s="44">
+      <c r="AC32" s="53">
         <v>100.2</v>
       </c>
-      <c r="AD32" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ32" s="40"/>
+      <c r="AD32" s="6">
+        <v>101.5</v>
+      </c>
+      <c r="AE32" s="6"/>
+      <c r="AF32" s="27"/>
+      <c r="AG32" s="29"/>
+      <c r="AH32" s="23"/>
+      <c r="AI32" s="6"/>
+      <c r="AJ32" s="6"/>
       <c r="AK32" s="6"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="2">
         <v>100.63826549718927</v>
       </c>
-      <c r="C33" s="23">
+      <c r="C33" s="2">
         <v>98.405800859443133</v>
       </c>
-      <c r="D33" s="25">
+      <c r="D33" s="7">
         <v>97.201510590426608</v>
       </c>
-      <c r="E33" s="25">
+      <c r="E33" s="7">
         <v>96.643569779122245</v>
       </c>
       <c r="F33" s="7">
         <v>98.510772357886822</v>
       </c>
       <c r="G33" s="6">
         <v>101.89920096567542</v>
       </c>
       <c r="H33" s="7">
         <v>97.1</v>
       </c>
       <c r="I33" s="7">
         <v>96.5</v>
       </c>
       <c r="J33" s="2">
         <v>79.900000000000006</v>
       </c>
       <c r="K33" s="7">
         <v>78.099999999999994</v>
       </c>
       <c r="L33" s="8">
         <v>80.599999999999994</v>
       </c>
-      <c r="M33" s="23">
+      <c r="M33" s="2">
         <v>84</v>
       </c>
-      <c r="N33" s="29">
+      <c r="N33" s="27">
         <v>125.8</v>
       </c>
-      <c r="O33" s="24">
+      <c r="O33" s="23">
         <v>114.4</v>
       </c>
-      <c r="P33" s="31">
+      <c r="P33" s="29">
         <v>111.4</v>
       </c>
-      <c r="Q33" s="23">
+      <c r="Q33" s="2">
         <v>110.6</v>
       </c>
-      <c r="R33" s="37">
+      <c r="R33" s="27">
         <v>110</v>
       </c>
-      <c r="S33" s="40">
+      <c r="S33" s="6">
         <v>112.2</v>
       </c>
-      <c r="T33" s="37">
+      <c r="T33" s="27">
         <v>113</v>
       </c>
-      <c r="U33" s="41">
+      <c r="U33" s="29">
         <v>110.4</v>
       </c>
-      <c r="V33" s="43">
+      <c r="V33" s="23">
         <v>106.8</v>
       </c>
-      <c r="W33" s="40">
+      <c r="W33" s="6">
         <v>105.5</v>
       </c>
-      <c r="X33" s="36">
+      <c r="X33" s="5">
         <v>104.5</v>
       </c>
       <c r="Y33" s="6">
         <v>104.1</v>
       </c>
-      <c r="Z33" s="41">
+      <c r="Z33" s="29">
         <v>100.4</v>
       </c>
-      <c r="AA33" s="41">
+      <c r="AA33" s="29">
         <v>101</v>
       </c>
-      <c r="AB33" s="44">
+      <c r="AB33" s="53">
         <v>101.6</v>
       </c>
-      <c r="AC33" s="44">
+      <c r="AC33" s="53">
         <v>101.6</v>
       </c>
-      <c r="AD33" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ33" s="40"/>
+      <c r="AD33" s="6">
+        <v>101.4</v>
+      </c>
+      <c r="AE33" s="6"/>
+      <c r="AF33" s="27"/>
+      <c r="AG33" s="29"/>
+      <c r="AH33" s="23"/>
+      <c r="AI33" s="6"/>
+      <c r="AJ33" s="6"/>
       <c r="AK33" s="6"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="2">
         <v>97.442658733132106</v>
       </c>
-      <c r="C34" s="23">
+      <c r="C34" s="2">
         <v>100.62334391622645</v>
       </c>
-      <c r="D34" s="25">
+      <c r="D34" s="7">
         <v>100.87026137211355</v>
       </c>
-      <c r="E34" s="25">
+      <c r="E34" s="7">
         <v>100.83973157848551</v>
       </c>
       <c r="F34" s="7">
         <v>100.53304180707461</v>
       </c>
       <c r="G34" s="6">
         <v>100.22418853269579</v>
       </c>
       <c r="H34" s="7">
         <v>100.3</v>
       </c>
       <c r="I34" s="7">
         <v>101.3</v>
       </c>
       <c r="J34" s="2">
         <v>109.6</v>
       </c>
       <c r="K34" s="7">
         <v>115.5</v>
       </c>
       <c r="L34" s="8">
         <v>132.5</v>
       </c>
-      <c r="M34" s="23">
+      <c r="M34" s="2">
         <v>131.69999999999999</v>
       </c>
-      <c r="N34" s="29">
+      <c r="N34" s="27">
         <v>99.7</v>
       </c>
-      <c r="O34" s="24">
+      <c r="O34" s="23">
         <v>102.1</v>
       </c>
-      <c r="P34" s="31">
+      <c r="P34" s="29">
         <v>101.8</v>
       </c>
-      <c r="Q34" s="23">
+      <c r="Q34" s="2">
         <v>102.6</v>
       </c>
-      <c r="R34" s="37">
+      <c r="R34" s="27">
         <v>103.8</v>
       </c>
-      <c r="S34" s="40">
+      <c r="S34" s="6">
         <v>105.3</v>
       </c>
-      <c r="T34" s="37">
+      <c r="T34" s="27">
         <v>104.5</v>
       </c>
-      <c r="U34" s="41">
+      <c r="U34" s="29">
         <v>102.8</v>
       </c>
-      <c r="V34" s="43">
+      <c r="V34" s="23">
         <v>90.7</v>
       </c>
-      <c r="W34" s="40">
+      <c r="W34" s="6">
         <v>92.2</v>
       </c>
-      <c r="X34" s="36">
+      <c r="X34" s="5">
         <v>104.9</v>
       </c>
       <c r="Y34" s="6">
         <v>104.3</v>
       </c>
-      <c r="Z34" s="41">
+      <c r="Z34" s="29">
         <v>100.4</v>
       </c>
-      <c r="AA34" s="41">
+      <c r="AA34" s="29">
         <v>102.9</v>
       </c>
-      <c r="AB34" s="44">
+      <c r="AB34" s="53">
         <v>104.4</v>
       </c>
-      <c r="AC34" s="44">
+      <c r="AC34" s="53">
         <v>104.5</v>
       </c>
-      <c r="AD34" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ34" s="40"/>
+      <c r="AD34" s="6">
+        <v>104.5</v>
+      </c>
+      <c r="AE34" s="6"/>
+      <c r="AF34" s="27"/>
+      <c r="AG34" s="29"/>
+      <c r="AH34" s="23"/>
+      <c r="AI34" s="6"/>
+      <c r="AJ34" s="6"/>
       <c r="AK34" s="6"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="2">
         <v>107.72702857686734</v>
       </c>
-      <c r="C35" s="23">
+      <c r="C35" s="2">
         <v>108.75125499752104</v>
       </c>
-      <c r="D35" s="25">
+      <c r="D35" s="7">
         <v>108.88315450701234</v>
       </c>
-      <c r="E35" s="25">
+      <c r="E35" s="7">
         <v>109.70114282157604</v>
       </c>
       <c r="F35" s="7">
         <v>110.00778122752806</v>
       </c>
       <c r="G35" s="6">
         <v>110.91368909192165</v>
       </c>
       <c r="H35" s="7">
         <v>108.8</v>
       </c>
       <c r="I35" s="7">
         <v>107.3</v>
       </c>
       <c r="J35" s="2">
         <v>104.5</v>
       </c>
       <c r="K35" s="7">
         <v>103.3</v>
       </c>
       <c r="L35" s="8">
         <v>103.9</v>
       </c>
-      <c r="M35" s="23">
+      <c r="M35" s="2">
         <v>109.9</v>
       </c>
-      <c r="N35" s="29">
+      <c r="N35" s="27">
         <v>125.5</v>
       </c>
-      <c r="O35" s="24">
+      <c r="O35" s="23">
         <v>136.6</v>
       </c>
-      <c r="P35" s="31">
+      <c r="P35" s="29">
         <v>125.2</v>
       </c>
-      <c r="Q35" s="23">
+      <c r="Q35" s="2">
         <v>118.3</v>
       </c>
-      <c r="R35" s="37">
+      <c r="R35" s="27">
         <v>116.7</v>
       </c>
-      <c r="S35" s="40">
+      <c r="S35" s="6">
         <v>114.1</v>
       </c>
-      <c r="T35" s="37">
+      <c r="T35" s="27">
         <v>110.7</v>
       </c>
-      <c r="U35" s="41">
+      <c r="U35" s="29">
         <v>110.6</v>
       </c>
-      <c r="V35" s="43">
+      <c r="V35" s="23">
         <v>109.8</v>
       </c>
-      <c r="W35" s="40">
+      <c r="W35" s="6">
         <v>109.2</v>
       </c>
-      <c r="X35" s="36">
+      <c r="X35" s="5">
         <v>109.9</v>
       </c>
       <c r="Y35" s="6">
         <v>109.8</v>
       </c>
-      <c r="Z35" s="41">
+      <c r="Z35" s="29">
         <v>101.2</v>
       </c>
-      <c r="AA35" s="41">
+      <c r="AA35" s="29">
         <v>101.7</v>
       </c>
-      <c r="AB35" s="44">
+      <c r="AB35" s="53">
         <v>104.1</v>
       </c>
-      <c r="AC35" s="44">
+      <c r="AC35" s="53">
         <v>103.8</v>
       </c>
-      <c r="AD35" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ35" s="40"/>
+      <c r="AD35" s="6">
+        <v>104.5</v>
+      </c>
+      <c r="AE35" s="6"/>
+      <c r="AF35" s="27"/>
+      <c r="AG35" s="29"/>
+      <c r="AH35" s="23"/>
+      <c r="AI35" s="6"/>
+      <c r="AJ35" s="6"/>
       <c r="AK35" s="6"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="2">
         <v>99.190132024743434</v>
       </c>
-      <c r="C36" s="23">
+      <c r="C36" s="2">
         <v>101.90519317865376</v>
       </c>
-      <c r="D36" s="25">
+      <c r="D36" s="7">
         <v>103.95125010119574</v>
       </c>
-      <c r="E36" s="25">
+      <c r="E36" s="7">
         <v>104.94400183624131</v>
       </c>
       <c r="F36" s="7">
         <v>106.21369214690155</v>
       </c>
       <c r="G36" s="6">
         <v>105.13450951837137</v>
       </c>
       <c r="H36" s="7">
         <v>105.4</v>
       </c>
       <c r="I36" s="7">
         <v>107.5</v>
       </c>
       <c r="J36" s="2">
         <v>111.3</v>
       </c>
       <c r="K36" s="7">
         <v>109.3</v>
       </c>
       <c r="L36" s="8">
         <v>109.9</v>
       </c>
-      <c r="M36" s="23">
+      <c r="M36" s="2">
         <v>110.1</v>
       </c>
-      <c r="N36" s="29">
+      <c r="N36" s="27">
         <v>99.6</v>
       </c>
-      <c r="O36" s="24">
+      <c r="O36" s="23">
         <v>101.3</v>
       </c>
-      <c r="P36" s="31">
+      <c r="P36" s="29">
         <v>102</v>
       </c>
-      <c r="Q36" s="23">
+      <c r="Q36" s="2">
         <v>103.7</v>
       </c>
-      <c r="R36" s="37">
+      <c r="R36" s="27">
         <v>103.2</v>
       </c>
-      <c r="S36" s="40">
+      <c r="S36" s="6">
         <v>102</v>
       </c>
-      <c r="T36" s="37">
+      <c r="T36" s="27">
         <v>102.1</v>
       </c>
-      <c r="U36" s="41">
+      <c r="U36" s="29">
         <v>101.3</v>
       </c>
-      <c r="V36" s="43">
+      <c r="V36" s="23">
         <v>99.7</v>
       </c>
-      <c r="W36" s="40">
+      <c r="W36" s="6">
         <v>100.2</v>
       </c>
-      <c r="X36" s="36">
+      <c r="X36" s="5">
         <v>100.3</v>
       </c>
       <c r="Y36" s="6">
         <v>99.8</v>
       </c>
-      <c r="Z36" s="41">
+      <c r="Z36" s="29">
         <v>90.2</v>
       </c>
-      <c r="AA36" s="41">
+      <c r="AA36" s="29">
         <v>92.3</v>
       </c>
-      <c r="AB36" s="44">
+      <c r="AB36" s="53">
         <v>101.6</v>
       </c>
-      <c r="AC36" s="44">
+      <c r="AC36" s="53">
         <v>102.1</v>
       </c>
-      <c r="AD36" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ36" s="40"/>
+      <c r="AD36" s="6">
+        <v>102.3</v>
+      </c>
+      <c r="AE36" s="6"/>
+      <c r="AF36" s="27"/>
+      <c r="AG36" s="29"/>
+      <c r="AH36" s="23"/>
+      <c r="AI36" s="6"/>
+      <c r="AJ36" s="6"/>
       <c r="AK36" s="6"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="B37" s="24">
+      <c r="B37" s="23">
         <v>107.73208101359589</v>
       </c>
-      <c r="C37" s="23">
+      <c r="C37" s="2">
         <v>103.82077314272581</v>
       </c>
-      <c r="D37" s="25">
+      <c r="D37" s="7">
         <v>95.162363126588161</v>
       </c>
-      <c r="E37" s="25">
+      <c r="E37" s="7">
         <v>97.437938650229455</v>
       </c>
       <c r="F37" s="7">
         <v>99.513742472625182</v>
       </c>
       <c r="G37" s="6">
         <v>101.11813351416512</v>
       </c>
       <c r="H37" s="7">
         <v>96.2</v>
       </c>
       <c r="I37" s="7">
         <v>99.8</v>
       </c>
       <c r="J37" s="2">
         <v>137.1</v>
       </c>
       <c r="K37" s="7">
         <v>132.6</v>
       </c>
       <c r="L37" s="8">
         <v>113.5</v>
       </c>
-      <c r="M37" s="23">
+      <c r="M37" s="2">
         <v>113.4</v>
       </c>
-      <c r="N37" s="29">
+      <c r="N37" s="27">
         <v>147.1</v>
       </c>
-      <c r="O37" s="24">
+      <c r="O37" s="23">
         <v>122.5</v>
       </c>
-      <c r="P37" s="31">
+      <c r="P37" s="29">
         <v>107.7</v>
       </c>
-      <c r="Q37" s="23">
+      <c r="Q37" s="2">
         <v>112.3</v>
       </c>
-      <c r="R37" s="37">
+      <c r="R37" s="27">
         <v>112.9</v>
       </c>
-      <c r="S37" s="40">
+      <c r="S37" s="6">
         <v>109.1</v>
       </c>
-      <c r="T37" s="37">
+      <c r="T37" s="27">
         <v>104.4</v>
       </c>
-      <c r="U37" s="41">
+      <c r="U37" s="29">
         <v>104.7</v>
       </c>
-      <c r="V37" s="43">
+      <c r="V37" s="23">
         <v>96.4</v>
       </c>
-      <c r="W37" s="40">
+      <c r="W37" s="6">
         <v>93.7</v>
       </c>
-      <c r="X37" s="36">
+      <c r="X37" s="5">
         <v>104.9</v>
       </c>
       <c r="Y37" s="6">
         <v>96</v>
       </c>
-      <c r="Z37" s="41">
+      <c r="Z37" s="29">
         <v>99.9</v>
       </c>
-      <c r="AA37" s="41">
+      <c r="AA37" s="29">
         <v>100.1</v>
       </c>
-      <c r="AB37" s="44">
+      <c r="AB37" s="53">
         <v>100.2</v>
       </c>
-      <c r="AC37" s="44">
+      <c r="AC37" s="53">
         <v>100.3</v>
       </c>
-      <c r="AD37" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ37" s="40"/>
+      <c r="AD37" s="6">
+        <v>100.4</v>
+      </c>
+      <c r="AE37" s="6"/>
+      <c r="AF37" s="27"/>
+      <c r="AG37" s="29"/>
+      <c r="AH37" s="23"/>
+      <c r="AI37" s="6"/>
+      <c r="AJ37" s="6"/>
       <c r="AK37" s="6"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B38" s="24">
+      <c r="B38" s="23">
         <v>131.93746810507787</v>
       </c>
-      <c r="C38" s="23">
+      <c r="C38" s="2">
         <v>114.92464823484896</v>
       </c>
-      <c r="D38" s="25">
+      <c r="D38" s="7">
         <v>109.14862588047623</v>
       </c>
-      <c r="E38" s="25">
+      <c r="E38" s="7">
         <v>104.88118587325957</v>
       </c>
       <c r="F38" s="7">
         <v>100.85605233225698</v>
       </c>
       <c r="G38" s="6">
         <v>101.3200077052737</v>
       </c>
       <c r="H38" s="7">
         <v>100.7</v>
       </c>
       <c r="I38" s="7">
         <v>107.3</v>
       </c>
       <c r="J38" s="2">
         <v>142.80000000000001</v>
       </c>
       <c r="K38" s="7">
         <v>137.5</v>
       </c>
       <c r="L38" s="8">
         <v>112.8</v>
       </c>
-      <c r="M38" s="23">
+      <c r="M38" s="2">
         <v>115.4</v>
       </c>
-      <c r="N38" s="29">
+      <c r="N38" s="27">
         <v>90.4</v>
       </c>
-      <c r="O38" s="24">
+      <c r="O38" s="23">
         <v>101.8</v>
       </c>
-      <c r="P38" s="31">
+      <c r="P38" s="29">
         <v>100</v>
       </c>
-      <c r="Q38" s="23">
+      <c r="Q38" s="2">
         <v>103.9</v>
       </c>
-      <c r="R38" s="37">
+      <c r="R38" s="27">
         <v>102.8</v>
       </c>
-      <c r="S38" s="40">
+      <c r="S38" s="6">
         <v>100</v>
       </c>
-      <c r="T38" s="37">
+      <c r="T38" s="27">
         <v>99.7</v>
       </c>
-      <c r="U38" s="41">
+      <c r="U38" s="29">
         <v>97.9</v>
       </c>
-      <c r="V38" s="43">
+      <c r="V38" s="23">
         <v>98.7</v>
       </c>
-      <c r="W38" s="40">
+      <c r="W38" s="6">
         <v>100.8</v>
       </c>
-      <c r="X38" s="36">
+      <c r="X38" s="5">
         <v>103.6</v>
       </c>
       <c r="Y38" s="6">
         <v>102.9</v>
       </c>
-      <c r="Z38" s="41">
+      <c r="Z38" s="29">
         <v>110.5</v>
       </c>
-      <c r="AA38" s="41">
+      <c r="AA38" s="29">
         <v>111.3</v>
       </c>
-      <c r="AB38" s="44">
+      <c r="AB38" s="53">
         <v>106.4</v>
       </c>
-      <c r="AC38" s="44">
+      <c r="AC38" s="53">
         <v>105.8</v>
       </c>
-      <c r="AD38" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ38" s="40"/>
+      <c r="AD38" s="6">
+        <v>105.1</v>
+      </c>
+      <c r="AE38" s="6"/>
+      <c r="AF38" s="27"/>
+      <c r="AG38" s="29"/>
+      <c r="AH38" s="23"/>
+      <c r="AI38" s="6"/>
+      <c r="AJ38" s="6"/>
       <c r="AK38" s="6"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="15"/>
       <c r="B39" s="15"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="15"/>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15"/>
       <c r="I40" s="15"/>
     </row>
     <row r="41" spans="1:37">
@@ -4059,3171 +4097,3227 @@
       <c r="I46" s="15"/>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="15"/>
       <c r="B47" s="15"/>
       <c r="C47" s="15"/>
       <c r="D47" s="15"/>
       <c r="E47" s="15"/>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15"/>
       <c r="I47" s="15"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="15"/>
       <c r="B48" s="15"/>
       <c r="C48" s="15"/>
       <c r="D48" s="15"/>
       <c r="E48" s="15"/>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15"/>
       <c r="I48" s="15"/>
     </row>
     <row r="49" spans="1:37" ht="21" customHeight="1">
-      <c r="A49" s="51" t="s">
+      <c r="A49" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="B49" s="51"/>
-[...10 lines deleted...]
-      <c r="M49" s="51"/>
+      <c r="B49" s="41"/>
+      <c r="C49" s="41"/>
+      <c r="D49" s="41"/>
+      <c r="E49" s="41"/>
+      <c r="F49" s="41"/>
+      <c r="G49" s="41"/>
+      <c r="H49" s="41"/>
+      <c r="I49" s="41"/>
+      <c r="J49" s="41"/>
+      <c r="K49" s="41"/>
+      <c r="L49" s="41"/>
+      <c r="M49" s="41"/>
     </row>
     <row r="50" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A50" s="50" t="s">
+      <c r="A50" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="B50" s="50"/>
-[...10 lines deleted...]
-      <c r="M50" s="50"/>
+      <c r="B50" s="42"/>
+      <c r="C50" s="42"/>
+      <c r="D50" s="42"/>
+      <c r="E50" s="42"/>
+      <c r="F50" s="42"/>
+      <c r="G50" s="42"/>
+      <c r="H50" s="42"/>
+      <c r="I50" s="42"/>
+      <c r="J50" s="42"/>
+      <c r="K50" s="42"/>
+      <c r="L50" s="42"/>
+      <c r="M50" s="42"/>
       <c r="N50"/>
     </row>
     <row r="51" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A51" s="48"/>
-      <c r="B51" s="45" t="s">
+      <c r="A51" s="45"/>
+      <c r="B51" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="C51" s="46"/>
-[...10 lines deleted...]
-      <c r="N51" s="45" t="s">
+      <c r="C51" s="38"/>
+      <c r="D51" s="38"/>
+      <c r="E51" s="38"/>
+      <c r="F51" s="38"/>
+      <c r="G51" s="38"/>
+      <c r="H51" s="38"/>
+      <c r="I51" s="38"/>
+      <c r="J51" s="38"/>
+      <c r="K51" s="38"/>
+      <c r="L51" s="38"/>
+      <c r="M51" s="39"/>
+      <c r="N51" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="O51" s="46"/>
-[...10 lines deleted...]
-      <c r="Z51" s="45" t="s">
+      <c r="O51" s="38"/>
+      <c r="P51" s="38"/>
+      <c r="Q51" s="38"/>
+      <c r="R51" s="38"/>
+      <c r="S51" s="38"/>
+      <c r="T51" s="38"/>
+      <c r="U51" s="38"/>
+      <c r="V51" s="38"/>
+      <c r="W51" s="38"/>
+      <c r="X51" s="38"/>
+      <c r="Y51" s="39"/>
+      <c r="Z51" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="AA51" s="46"/>
-[...9 lines deleted...]
-      <c r="AK51" s="47"/>
+      <c r="AA51" s="38"/>
+      <c r="AB51" s="38"/>
+      <c r="AC51" s="38"/>
+      <c r="AD51" s="38"/>
+      <c r="AE51" s="38"/>
+      <c r="AF51" s="38"/>
+      <c r="AG51" s="38"/>
+      <c r="AH51" s="38"/>
+      <c r="AI51" s="38"/>
+      <c r="AJ51" s="38"/>
+      <c r="AK51" s="39"/>
     </row>
     <row r="52" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A52" s="49"/>
+      <c r="A52" s="46"/>
       <c r="B52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J52" s="10" t="s">
         <v>27</v>
       </c>
       <c r="K52" s="11" t="s">
         <v>28</v>
       </c>
       <c r="L52" s="11" t="s">
         <v>29</v>
       </c>
       <c r="M52" s="11" t="s">
         <v>32</v>
       </c>
       <c r="N52" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="O52" s="33" t="s">
+      <c r="O52" s="30" t="s">
         <v>20</v>
       </c>
       <c r="P52" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="Q52" s="35" t="s">
+      <c r="Q52" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="R52" s="33" t="s">
+      <c r="R52" s="30" t="s">
         <v>23</v>
       </c>
-      <c r="S52" s="35" t="s">
+      <c r="S52" s="32" t="s">
         <v>24</v>
       </c>
       <c r="T52" s="10" t="s">
         <v>25</v>
       </c>
       <c r="U52" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="V52" s="38" t="s">
+      <c r="V52" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="W52" s="39" t="s">
+      <c r="W52" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="X52" s="39" t="s">
+      <c r="X52" s="34" t="s">
         <v>29</v>
       </c>
       <c r="Y52" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Z52" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AA52" s="38" t="s">
+      <c r="AA52" s="33" t="s">
         <v>20</v>
       </c>
       <c r="AB52" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="AC52" s="60" t="s">
+      <c r="AC52" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="AD52" s="38" t="s">
+      <c r="AD52" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="AE52" s="39" t="s">
+      <c r="AE52" s="34" t="s">
         <v>24</v>
       </c>
       <c r="AF52" s="10" t="s">
         <v>25</v>
       </c>
       <c r="AG52" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AH52" s="38" t="s">
+      <c r="AH52" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="AI52" s="39" t="s">
+      <c r="AI52" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="AJ52" s="39" t="s">
+      <c r="AJ52" s="34" t="s">
         <v>29</v>
       </c>
       <c r="AK52" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="53" spans="1:37" s="13" customFormat="1">
       <c r="A53" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="17">
         <v>100</v>
       </c>
       <c r="C53" s="17">
         <v>100</v>
       </c>
       <c r="D53" s="2">
         <v>100</v>
       </c>
       <c r="E53" s="2">
         <v>100</v>
       </c>
       <c r="F53" s="2">
         <v>100</v>
       </c>
       <c r="G53" s="2">
         <v>100</v>
       </c>
       <c r="H53" s="7">
         <v>101.9</v>
       </c>
       <c r="I53" s="7">
         <v>111.7</v>
       </c>
       <c r="J53" s="2">
         <v>123.5</v>
       </c>
       <c r="K53" s="7">
         <v>114.9</v>
       </c>
       <c r="L53" s="7">
         <v>111.3</v>
       </c>
-      <c r="M53" s="23">
+      <c r="M53" s="2">
         <v>112</v>
       </c>
       <c r="N53" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O53" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P53" s="32" t="s">
-[...11 lines deleted...]
-      <c r="T53" s="37">
+      <c r="P53" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q53" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="R53" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="S53" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="T53" s="27">
         <v>99.3</v>
       </c>
-      <c r="U53" s="41">
+      <c r="U53" s="29">
         <v>98.2</v>
       </c>
-      <c r="V53" s="43">
+      <c r="V53" s="23">
         <v>97.6</v>
       </c>
-      <c r="W53" s="40">
+      <c r="W53" s="6">
         <v>98.4</v>
       </c>
-      <c r="X53" s="40">
+      <c r="X53" s="6">
         <v>102.1</v>
       </c>
       <c r="Y53" s="6">
         <v>99.9</v>
       </c>
-      <c r="Z53" s="32">
+      <c r="Z53" s="55">
         <v>100</v>
       </c>
-      <c r="AA53" s="41">
+      <c r="AA53" s="29">
         <v>100</v>
       </c>
-      <c r="AB53" s="44">
+      <c r="AB53" s="53">
         <v>100</v>
       </c>
-      <c r="AC53" s="44">
+      <c r="AC53" s="53">
         <v>100</v>
       </c>
-      <c r="AD53" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ53" s="40"/>
+      <c r="AD53" s="17">
+        <v>100</v>
+      </c>
+      <c r="AE53" s="6"/>
+      <c r="AF53" s="27"/>
+      <c r="AG53" s="29"/>
+      <c r="AH53" s="23"/>
+      <c r="AI53" s="6"/>
+      <c r="AJ53" s="6"/>
       <c r="AK53" s="6"/>
     </row>
     <row r="54" spans="1:37" s="13" customFormat="1">
       <c r="A54" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="17">
         <v>100</v>
       </c>
       <c r="C54" s="17">
         <v>100</v>
       </c>
       <c r="D54" s="2">
         <v>100</v>
       </c>
       <c r="E54" s="2">
         <v>100</v>
       </c>
       <c r="F54" s="2">
         <v>100</v>
       </c>
       <c r="G54" s="2">
         <v>100</v>
       </c>
       <c r="H54" s="7">
         <v>100.2</v>
       </c>
       <c r="I54" s="7">
         <v>103.4</v>
       </c>
       <c r="J54" s="2">
         <v>101.9</v>
       </c>
       <c r="K54" s="7">
         <v>99.3</v>
       </c>
       <c r="L54" s="7">
         <v>102.5</v>
       </c>
-      <c r="M54" s="23">
+      <c r="M54" s="2">
         <v>107.1</v>
       </c>
       <c r="N54" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O54" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P54" s="32" t="s">
-[...11 lines deleted...]
-      <c r="T54" s="37">
+      <c r="P54" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q54" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="R54" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="S54" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="T54" s="27">
         <v>101</v>
       </c>
-      <c r="U54" s="41">
+      <c r="U54" s="29">
         <v>100.7</v>
       </c>
-      <c r="V54" s="43">
+      <c r="V54" s="23">
         <v>101.7</v>
       </c>
-      <c r="W54" s="40">
+      <c r="W54" s="6">
         <v>101.6</v>
       </c>
-      <c r="X54" s="40">
+      <c r="X54" s="6">
         <v>101.5</v>
       </c>
       <c r="Y54" s="6">
         <v>99.9</v>
       </c>
-      <c r="Z54" s="32">
+      <c r="Z54" s="55">
         <v>100</v>
       </c>
-      <c r="AA54" s="41">
+      <c r="AA54" s="29">
         <v>100</v>
       </c>
-      <c r="AB54" s="44">
+      <c r="AB54" s="53">
         <v>100</v>
       </c>
-      <c r="AC54" s="44">
+      <c r="AC54" s="53">
         <v>100</v>
       </c>
-      <c r="AD54" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ54" s="40"/>
+      <c r="AD54" s="17">
+        <v>100</v>
+      </c>
+      <c r="AE54" s="6"/>
+      <c r="AF54" s="27"/>
+      <c r="AG54" s="29"/>
+      <c r="AH54" s="23"/>
+      <c r="AI54" s="6"/>
+      <c r="AJ54" s="6"/>
       <c r="AK54" s="6"/>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H55" s="7">
         <v>103.9</v>
       </c>
       <c r="I55" s="7">
         <v>103.7</v>
       </c>
       <c r="J55" s="2">
         <v>160.6</v>
       </c>
       <c r="K55" s="7">
         <v>158.80000000000001</v>
       </c>
       <c r="L55" s="7">
         <v>161.30000000000001</v>
       </c>
-      <c r="M55" s="23">
+      <c r="M55" s="2">
         <v>162.69999999999999</v>
       </c>
       <c r="N55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O55" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P55" s="32" t="s">
-[...11 lines deleted...]
-      <c r="T55" s="37">
+      <c r="P55" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q55" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="R55" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="S55" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="T55" s="27">
         <v>100.1</v>
       </c>
-      <c r="U55" s="41">
+      <c r="U55" s="29">
         <v>98.8</v>
       </c>
-      <c r="V55" s="43">
+      <c r="V55" s="23">
         <v>99</v>
       </c>
-      <c r="W55" s="40">
+      <c r="W55" s="6">
         <v>99.3</v>
       </c>
-      <c r="X55" s="40">
+      <c r="X55" s="6">
         <v>101.2</v>
       </c>
       <c r="Y55" s="6">
         <v>99.7</v>
       </c>
-      <c r="Z55" s="32">
+      <c r="Z55" s="55">
         <v>100</v>
       </c>
-      <c r="AA55" s="41">
+      <c r="AA55" s="29">
         <v>100</v>
       </c>
-      <c r="AB55" s="44">
+      <c r="AB55" s="53">
         <v>100</v>
       </c>
-      <c r="AC55" s="44">
+      <c r="AC55" s="53">
         <v>100</v>
       </c>
-      <c r="AD55" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ55" s="40"/>
+      <c r="AD55" s="17">
+        <v>100</v>
+      </c>
+      <c r="AE55" s="6"/>
+      <c r="AF55" s="27"/>
+      <c r="AG55" s="29"/>
+      <c r="AH55" s="23"/>
+      <c r="AI55" s="6"/>
+      <c r="AJ55" s="6"/>
       <c r="AK55" s="6"/>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H56" s="7">
         <v>116.7</v>
       </c>
       <c r="I56" s="7">
         <v>144.80000000000001</v>
       </c>
       <c r="J56" s="2">
         <v>139.4</v>
       </c>
       <c r="K56" s="7">
         <v>126</v>
       </c>
       <c r="L56" s="7">
         <v>119.5</v>
       </c>
-      <c r="M56" s="23">
+      <c r="M56" s="2">
         <v>122.6</v>
       </c>
       <c r="N56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O56" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P56" s="32" t="s">
-[...11 lines deleted...]
-      <c r="T56" s="37">
+      <c r="P56" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q56" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="R56" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="S56" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="T56" s="27">
         <v>97.8</v>
       </c>
-      <c r="U56" s="41">
+      <c r="U56" s="29">
         <v>93.7</v>
       </c>
-      <c r="V56" s="43">
+      <c r="V56" s="23">
         <v>100</v>
       </c>
-      <c r="W56" s="40">
+      <c r="W56" s="6">
         <v>99</v>
       </c>
-      <c r="X56" s="40">
+      <c r="X56" s="6">
         <v>102.6</v>
       </c>
       <c r="Y56" s="6">
         <v>102.9</v>
       </c>
-      <c r="Z56" s="32" t="s">
-[...17 lines deleted...]
-      <c r="AJ56" s="40"/>
+      <c r="Z56" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA56" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB56" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC56" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD56" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE56" s="6"/>
+      <c r="AF56" s="27"/>
+      <c r="AG56" s="29"/>
+      <c r="AH56" s="23"/>
+      <c r="AI56" s="6"/>
+      <c r="AJ56" s="6"/>
       <c r="AK56" s="6"/>
     </row>
     <row r="57" spans="1:37">
       <c r="A57" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H57" s="7">
         <v>95.3</v>
       </c>
       <c r="I57" s="7">
         <v>91.5</v>
       </c>
       <c r="J57" s="2">
         <v>64.400000000000006</v>
       </c>
       <c r="K57" s="7">
         <v>65.900000000000006</v>
       </c>
       <c r="L57" s="7">
         <v>69.3</v>
       </c>
-      <c r="M57" s="23">
+      <c r="M57" s="2">
         <v>50.1</v>
       </c>
       <c r="N57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O57" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P57" s="32" t="s">
-[...11 lines deleted...]
-      <c r="T57" s="37">
+      <c r="P57" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q57" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="R57" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="S57" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="T57" s="27">
         <v>99.5</v>
       </c>
-      <c r="U57" s="41">
+      <c r="U57" s="29">
         <v>99.3</v>
       </c>
-      <c r="V57" s="43">
+      <c r="V57" s="23">
         <v>109.1</v>
       </c>
-      <c r="W57" s="40">
+      <c r="W57" s="6">
         <v>105.6</v>
       </c>
-      <c r="X57" s="40">
+      <c r="X57" s="6">
         <v>102.2</v>
       </c>
       <c r="Y57" s="6">
         <v>87.7</v>
       </c>
-      <c r="Z57" s="32" t="s">
-[...17 lines deleted...]
-      <c r="AJ57" s="40"/>
+      <c r="Z57" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA57" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB57" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC57" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD57" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE57" s="6"/>
+      <c r="AF57" s="27"/>
+      <c r="AG57" s="29"/>
+      <c r="AH57" s="23"/>
+      <c r="AI57" s="6"/>
+      <c r="AJ57" s="6"/>
       <c r="AK57" s="6"/>
     </row>
     <row r="58" spans="1:37">
       <c r="A58" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H58" s="7">
         <v>98.5</v>
       </c>
       <c r="I58" s="7">
         <v>98.3</v>
       </c>
       <c r="J58" s="2">
         <v>131.1</v>
       </c>
       <c r="K58" s="7">
         <v>118.3</v>
       </c>
       <c r="L58" s="7">
         <v>119.4</v>
       </c>
-      <c r="M58" s="23">
+      <c r="M58" s="2">
         <v>120.3</v>
       </c>
       <c r="N58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O58" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P58" s="32" t="s">
-[...11 lines deleted...]
-      <c r="T58" s="37">
+      <c r="P58" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q58" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="R58" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="S58" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="T58" s="27">
         <v>99.6</v>
       </c>
-      <c r="U58" s="41">
+      <c r="U58" s="29">
         <v>103.1</v>
       </c>
-      <c r="V58" s="43">
+      <c r="V58" s="23">
         <v>94.3</v>
       </c>
-      <c r="W58" s="40">
+      <c r="W58" s="6">
         <v>96</v>
       </c>
-      <c r="X58" s="40">
+      <c r="X58" s="6">
         <v>100</v>
       </c>
       <c r="Y58" s="6">
         <v>100</v>
       </c>
-      <c r="Z58" s="32" t="s">
-[...17 lines deleted...]
-      <c r="AJ58" s="40"/>
+      <c r="Z58" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA58" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB58" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC58" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD58" s="52" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE58" s="6"/>
+      <c r="AF58" s="27"/>
+      <c r="AG58" s="29"/>
+      <c r="AH58" s="23"/>
+      <c r="AI58" s="6"/>
+      <c r="AJ58" s="6"/>
       <c r="AK58" s="6"/>
     </row>
     <row r="59" spans="1:37">
       <c r="A59" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B59" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H59" s="7">
         <v>92.1</v>
       </c>
       <c r="I59" s="7">
         <v>91.1</v>
       </c>
       <c r="J59" s="2">
         <v>74</v>
       </c>
       <c r="K59" s="7">
         <v>74.400000000000006</v>
       </c>
       <c r="L59" s="7">
         <v>73.3</v>
       </c>
-      <c r="M59" s="23">
+      <c r="M59" s="2">
         <v>66.5</v>
       </c>
       <c r="N59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O59" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P59" s="32" t="s">
-[...11 lines deleted...]
-      <c r="T59" s="37">
+      <c r="P59" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q59" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="R59" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="S59" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="T59" s="27">
         <v>104.1</v>
       </c>
-      <c r="U59" s="41">
+      <c r="U59" s="29">
         <v>102.4</v>
       </c>
-      <c r="V59" s="43">
+      <c r="V59" s="23">
         <v>111.6</v>
       </c>
-      <c r="W59" s="40">
+      <c r="W59" s="6">
         <v>114</v>
       </c>
-      <c r="X59" s="40">
+      <c r="X59" s="6">
         <v>116.2</v>
       </c>
       <c r="Y59" s="6">
         <v>112.3</v>
       </c>
-      <c r="Z59" s="32" t="s">
-[...17 lines deleted...]
-      <c r="AJ59" s="40"/>
+      <c r="Z59" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA59" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB59" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC59" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD59" s="52" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE59" s="6"/>
+      <c r="AF59" s="27"/>
+      <c r="AG59" s="29"/>
+      <c r="AH59" s="23"/>
+      <c r="AI59" s="6"/>
+      <c r="AJ59" s="6"/>
       <c r="AK59" s="6"/>
     </row>
     <row r="60" spans="1:37">
       <c r="A60" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B60" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H60" s="7">
         <v>99.1</v>
       </c>
       <c r="I60" s="7">
         <v>98.6</v>
       </c>
       <c r="J60" s="2">
         <v>119.8</v>
       </c>
       <c r="K60" s="7">
         <v>118.5</v>
       </c>
       <c r="L60" s="7">
         <v>119.2</v>
       </c>
-      <c r="M60" s="23">
+      <c r="M60" s="2">
         <v>120.4</v>
       </c>
       <c r="N60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O60" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P60" s="32" t="s">
-[...11 lines deleted...]
-      <c r="T60" s="37">
+      <c r="P60" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q60" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="R60" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="S60" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="T60" s="27">
         <v>99.7</v>
       </c>
-      <c r="U60" s="41">
+      <c r="U60" s="29">
         <v>99.7</v>
       </c>
-      <c r="V60" s="43">
+      <c r="V60" s="23">
         <v>96.9</v>
       </c>
-      <c r="W60" s="40">
+      <c r="W60" s="6">
         <v>93.1</v>
       </c>
-      <c r="X60" s="40">
+      <c r="X60" s="6">
         <v>95</v>
       </c>
       <c r="Y60" s="6">
         <v>94.1</v>
       </c>
-      <c r="Z60" s="32">
+      <c r="Z60" s="55">
         <v>100</v>
       </c>
-      <c r="AA60" s="41">
+      <c r="AA60" s="29">
         <v>100</v>
       </c>
-      <c r="AB60" s="44">
+      <c r="AB60" s="53">
         <v>100</v>
       </c>
-      <c r="AC60" s="44">
+      <c r="AC60" s="53">
         <v>100</v>
       </c>
-      <c r="AD60" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ60" s="40"/>
+      <c r="AD60" s="17">
+        <v>100</v>
+      </c>
+      <c r="AE60" s="6"/>
+      <c r="AF60" s="27"/>
+      <c r="AG60" s="29"/>
+      <c r="AH60" s="23"/>
+      <c r="AI60" s="6"/>
+      <c r="AJ60" s="6"/>
       <c r="AK60" s="6"/>
     </row>
     <row r="61" spans="1:37">
       <c r="A61" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B61" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H61" s="7">
         <v>90.3</v>
       </c>
       <c r="I61" s="7">
         <v>76.3</v>
       </c>
       <c r="J61" s="2">
         <v>55.9</v>
       </c>
       <c r="K61" s="7">
         <v>58.3</v>
       </c>
       <c r="L61" s="7">
         <v>60.1</v>
       </c>
-      <c r="M61" s="23">
+      <c r="M61" s="2">
         <v>62.1</v>
       </c>
       <c r="N61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O61" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P61" s="32" t="s">
-[...11 lines deleted...]
-      <c r="T61" s="37">
+      <c r="P61" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q61" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="R61" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="S61" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="T61" s="27">
         <v>100.5</v>
       </c>
-      <c r="U61" s="41">
+      <c r="U61" s="29">
         <v>102</v>
       </c>
-      <c r="V61" s="43">
+      <c r="V61" s="23">
         <v>102.6</v>
       </c>
-      <c r="W61" s="40">
+      <c r="W61" s="6">
         <v>102.3</v>
       </c>
-      <c r="X61" s="40">
+      <c r="X61" s="6">
         <v>100.5</v>
       </c>
       <c r="Y61" s="6">
         <v>100.5</v>
       </c>
-      <c r="Z61" s="32" t="s">
-[...17 lines deleted...]
-      <c r="AJ61" s="40"/>
+      <c r="Z61" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA61" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB61" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC61" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD61" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE61" s="6"/>
+      <c r="AF61" s="27"/>
+      <c r="AG61" s="29"/>
+      <c r="AH61" s="23"/>
+      <c r="AI61" s="6"/>
+      <c r="AJ61" s="6"/>
       <c r="AK61" s="6"/>
     </row>
     <row r="62" spans="1:37">
       <c r="A62" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B62" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H62" s="7">
         <v>98.6</v>
       </c>
       <c r="I62" s="7">
         <v>105.4</v>
       </c>
       <c r="J62" s="2">
         <v>126.4</v>
       </c>
       <c r="K62" s="7">
         <v>129.69999999999999</v>
       </c>
       <c r="L62" s="7">
         <v>156.9</v>
       </c>
-      <c r="M62" s="23">
+      <c r="M62" s="2">
         <v>159.19999999999999</v>
       </c>
       <c r="N62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O62" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P62" s="32" t="s">
-[...11 lines deleted...]
-      <c r="T62" s="37">
+      <c r="P62" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q62" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="R62" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="S62" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="T62" s="27">
         <v>99.8</v>
       </c>
-      <c r="U62" s="41">
+      <c r="U62" s="29">
         <v>93.9</v>
       </c>
-      <c r="V62" s="43">
+      <c r="V62" s="23">
         <v>72.8</v>
       </c>
-      <c r="W62" s="40">
+      <c r="W62" s="6">
         <v>79.7</v>
       </c>
-      <c r="X62" s="40">
+      <c r="X62" s="6">
         <v>105.6</v>
       </c>
       <c r="Y62" s="6">
         <v>104.9</v>
       </c>
-      <c r="Z62" s="32" t="s">
-[...17 lines deleted...]
-      <c r="AJ62" s="40"/>
+      <c r="Z62" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA62" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB62" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC62" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD62" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE62" s="6"/>
+      <c r="AF62" s="27"/>
+      <c r="AG62" s="29"/>
+      <c r="AH62" s="23"/>
+      <c r="AI62" s="6"/>
+      <c r="AJ62" s="6"/>
       <c r="AK62" s="6"/>
     </row>
     <row r="63" spans="1:37">
       <c r="A63" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B63" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H63" s="7">
         <v>98.9</v>
       </c>
       <c r="I63" s="7">
         <v>98.7</v>
       </c>
       <c r="J63" s="2">
         <v>91</v>
       </c>
       <c r="K63" s="7">
         <v>90.1</v>
       </c>
       <c r="L63" s="7">
         <v>89.9</v>
       </c>
-      <c r="M63" s="23">
+      <c r="M63" s="2">
         <v>89</v>
       </c>
       <c r="N63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O63" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P63" s="32" t="s">
-[...11 lines deleted...]
-      <c r="T63" s="37">
+      <c r="P63" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q63" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="R63" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="S63" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="T63" s="27">
         <v>100.2</v>
       </c>
-      <c r="U63" s="41">
+      <c r="U63" s="29">
         <v>100.1</v>
       </c>
-      <c r="V63" s="43">
+      <c r="V63" s="23">
         <v>101</v>
       </c>
-      <c r="W63" s="40">
+      <c r="W63" s="6">
         <v>101.4</v>
       </c>
-      <c r="X63" s="40">
+      <c r="X63" s="6">
         <v>101.3</v>
       </c>
       <c r="Y63" s="6">
         <v>99.6</v>
       </c>
-      <c r="Z63" s="32" t="s">
-[...17 lines deleted...]
-      <c r="AJ63" s="40"/>
+      <c r="Z63" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA63" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB63" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC63" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD63" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE63" s="6"/>
+      <c r="AF63" s="27"/>
+      <c r="AG63" s="29"/>
+      <c r="AH63" s="23"/>
+      <c r="AI63" s="6"/>
+      <c r="AJ63" s="6"/>
       <c r="AK63" s="6"/>
     </row>
     <row r="64" spans="1:37">
       <c r="A64" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B64" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H64" s="7">
         <v>99.2</v>
       </c>
       <c r="I64" s="7">
         <v>135.6</v>
       </c>
       <c r="J64" s="2">
         <v>163.6</v>
       </c>
       <c r="K64" s="7">
         <v>135.5</v>
       </c>
       <c r="L64" s="7">
         <v>132.69999999999999</v>
       </c>
-      <c r="M64" s="23">
+      <c r="M64" s="2">
         <v>139.4</v>
       </c>
       <c r="N64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O64" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P64" s="32" t="s">
-[...11 lines deleted...]
-      <c r="T64" s="37">
+      <c r="P64" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q64" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="R64" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="S64" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="T64" s="27">
         <v>99.6</v>
       </c>
-      <c r="U64" s="41">
+      <c r="U64" s="29">
         <v>100.8</v>
       </c>
-      <c r="V64" s="43">
+      <c r="V64" s="23">
         <v>93.6</v>
       </c>
-      <c r="W64" s="40">
+      <c r="W64" s="6">
         <v>94.8</v>
       </c>
-      <c r="X64" s="40">
+      <c r="X64" s="6">
         <v>95.4</v>
       </c>
       <c r="Y64" s="6">
         <v>93.2</v>
       </c>
-      <c r="Z64" s="32" t="s">
-[...17 lines deleted...]
-      <c r="AJ64" s="40"/>
+      <c r="Z64" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA64" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB64" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC64" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD64" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE64" s="6"/>
+      <c r="AF64" s="27"/>
+      <c r="AG64" s="29"/>
+      <c r="AH64" s="23"/>
+      <c r="AI64" s="6"/>
+      <c r="AJ64" s="6"/>
       <c r="AK64" s="6"/>
     </row>
     <row r="65" spans="1:37">
       <c r="A65" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B65" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H65" s="7">
         <v>100.9</v>
       </c>
       <c r="I65" s="7">
         <v>102.3</v>
       </c>
       <c r="J65" s="2">
         <v>178.7</v>
       </c>
       <c r="K65" s="7">
         <v>159.6</v>
       </c>
       <c r="L65" s="7">
         <v>116.4</v>
       </c>
-      <c r="M65" s="23">
+      <c r="M65" s="2">
         <v>116</v>
       </c>
       <c r="N65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O65" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P65" s="32" t="s">
-[...11 lines deleted...]
-      <c r="T65" s="37">
+      <c r="P65" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q65" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="R65" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="S65" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="T65" s="27">
         <v>99.5</v>
       </c>
-      <c r="U65" s="41">
+      <c r="U65" s="29">
         <v>101.2</v>
       </c>
-      <c r="V65" s="43">
+      <c r="V65" s="23">
         <v>87.4</v>
       </c>
-      <c r="W65" s="40">
+      <c r="W65" s="6">
         <v>83.4</v>
       </c>
-      <c r="X65" s="40">
+      <c r="X65" s="6">
         <v>103.1</v>
       </c>
       <c r="Y65" s="6">
         <v>89</v>
       </c>
-      <c r="Z65" s="32" t="s">
-[...17 lines deleted...]
-      <c r="AJ65" s="40"/>
+      <c r="Z65" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA65" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB65" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC65" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD65" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE65" s="6"/>
+      <c r="AF65" s="27"/>
+      <c r="AG65" s="29"/>
+      <c r="AH65" s="23"/>
+      <c r="AI65" s="6"/>
+      <c r="AJ65" s="6"/>
       <c r="AK65" s="6"/>
     </row>
     <row r="66" spans="1:37">
       <c r="A66" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B66" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="H66" s="7">
         <v>108.6</v>
       </c>
       <c r="I66" s="7">
         <v>119.6</v>
       </c>
       <c r="J66" s="2">
         <v>180</v>
       </c>
       <c r="K66" s="7">
         <v>165</v>
       </c>
       <c r="L66" s="7">
         <v>118.1</v>
       </c>
-      <c r="M66" s="23">
+      <c r="M66" s="2">
         <v>121.8</v>
       </c>
       <c r="N66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O66" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P66" s="32" t="s">
-[...11 lines deleted...]
-      <c r="T66" s="37">
+      <c r="P66" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q66" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="R66" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="S66" s="27" t="s">
+        <v>5</v>
+      </c>
+      <c r="T66" s="27">
         <v>96.7</v>
       </c>
-      <c r="U66" s="41">
+      <c r="U66" s="29">
         <v>94.2</v>
       </c>
-      <c r="V66" s="43">
+      <c r="V66" s="23">
         <v>97.8</v>
       </c>
-      <c r="W66" s="40">
+      <c r="W66" s="6">
         <v>100.8</v>
       </c>
-      <c r="X66" s="40">
+      <c r="X66" s="6">
         <v>104.3</v>
       </c>
       <c r="Y66" s="6">
         <v>103.1</v>
       </c>
-      <c r="Z66" s="32" t="s">
-[...17 lines deleted...]
-      <c r="AJ66" s="40"/>
+      <c r="Z66" s="55" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA66" s="29" t="s">
+        <v>5</v>
+      </c>
+      <c r="AB66" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC66" s="53" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD66" s="17" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE66" s="6"/>
+      <c r="AF66" s="27"/>
+      <c r="AG66" s="29"/>
+      <c r="AH66" s="23"/>
+      <c r="AI66" s="6"/>
+      <c r="AJ66" s="6"/>
       <c r="AK66" s="6"/>
     </row>
     <row r="67" spans="1:37">
       <c r="A67" s="15"/>
       <c r="B67" s="19"/>
       <c r="C67" s="19"/>
       <c r="D67" s="19"/>
       <c r="E67" s="18"/>
       <c r="F67" s="18"/>
       <c r="G67" s="18"/>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="20"/>
       <c r="K67" s="21"/>
       <c r="L67" s="18"/>
       <c r="M67" s="22"/>
     </row>
     <row r="68" spans="1:37">
       <c r="A68" s="15"/>
       <c r="B68" s="15"/>
       <c r="C68" s="15"/>
       <c r="D68" s="15"/>
       <c r="E68" s="15"/>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15"/>
       <c r="I68" s="15"/>
     </row>
     <row r="69" spans="1:37" ht="21" customHeight="1">
-      <c r="A69" s="51" t="s">
+      <c r="A69" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B69" s="51"/>
-[...10 lines deleted...]
-      <c r="M69" s="51"/>
+      <c r="B69" s="41"/>
+      <c r="C69" s="41"/>
+      <c r="D69" s="41"/>
+      <c r="E69" s="41"/>
+      <c r="F69" s="41"/>
+      <c r="G69" s="41"/>
+      <c r="H69" s="41"/>
+      <c r="I69" s="41"/>
+      <c r="J69" s="41"/>
+      <c r="K69" s="41"/>
+      <c r="L69" s="41"/>
+      <c r="M69" s="41"/>
     </row>
     <row r="70" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A70" s="50" t="s">
+      <c r="A70" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="B70" s="50"/>
-[...11 lines deleted...]
-      <c r="N70" s="26"/>
+      <c r="B70" s="42"/>
+      <c r="C70" s="42"/>
+      <c r="D70" s="42"/>
+      <c r="E70" s="42"/>
+      <c r="F70" s="42"/>
+      <c r="G70" s="42"/>
+      <c r="H70" s="42"/>
+      <c r="I70" s="42"/>
+      <c r="J70" s="42"/>
+      <c r="K70" s="42"/>
+      <c r="L70" s="42"/>
+      <c r="M70" s="42"/>
+      <c r="N70" s="24"/>
     </row>
     <row r="71" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A71" s="48"/>
-      <c r="B71" s="45" t="s">
+      <c r="A71" s="45"/>
+      <c r="B71" s="37" t="s">
         <v>33</v>
       </c>
-      <c r="C71" s="46"/>
-[...10 lines deleted...]
-      <c r="N71" s="45" t="s">
+      <c r="C71" s="38"/>
+      <c r="D71" s="38"/>
+      <c r="E71" s="38"/>
+      <c r="F71" s="38"/>
+      <c r="G71" s="38"/>
+      <c r="H71" s="38"/>
+      <c r="I71" s="38"/>
+      <c r="J71" s="38"/>
+      <c r="K71" s="38"/>
+      <c r="L71" s="38"/>
+      <c r="M71" s="39"/>
+      <c r="N71" s="37" t="s">
         <v>36</v>
       </c>
-      <c r="O71" s="46"/>
-[...10 lines deleted...]
-      <c r="Z71" s="45" t="s">
+      <c r="O71" s="38"/>
+      <c r="P71" s="38"/>
+      <c r="Q71" s="38"/>
+      <c r="R71" s="38"/>
+      <c r="S71" s="38"/>
+      <c r="T71" s="38"/>
+      <c r="U71" s="38"/>
+      <c r="V71" s="38"/>
+      <c r="W71" s="38"/>
+      <c r="X71" s="38"/>
+      <c r="Y71" s="39"/>
+      <c r="Z71" s="37" t="s">
         <v>37</v>
       </c>
-      <c r="AA71" s="46"/>
-[...9 lines deleted...]
-      <c r="AK71" s="47"/>
+      <c r="AA71" s="38"/>
+      <c r="AB71" s="38"/>
+      <c r="AC71" s="38"/>
+      <c r="AD71" s="38"/>
+      <c r="AE71" s="38"/>
+      <c r="AF71" s="38"/>
+      <c r="AG71" s="38"/>
+      <c r="AH71" s="38"/>
+      <c r="AI71" s="38"/>
+      <c r="AJ71" s="38"/>
+      <c r="AK71" s="39"/>
     </row>
     <row r="72" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A72" s="49"/>
+      <c r="A72" s="46"/>
       <c r="B72" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I72" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J72" s="10" t="s">
         <v>27</v>
       </c>
       <c r="K72" s="11" t="s">
         <v>28</v>
       </c>
       <c r="L72" s="11" t="s">
         <v>29</v>
       </c>
       <c r="M72" s="11" t="s">
         <v>32</v>
       </c>
       <c r="N72" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="O72" s="30" t="s">
+      <c r="O72" s="28" t="s">
         <v>20</v>
       </c>
       <c r="P72" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="Q72" s="35" t="s">
+      <c r="Q72" s="32" t="s">
         <v>22</v>
       </c>
-      <c r="R72" s="38" t="s">
+      <c r="R72" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="S72" s="39" t="s">
+      <c r="S72" s="34" t="s">
         <v>24</v>
       </c>
       <c r="T72" s="10" t="s">
         <v>25</v>
       </c>
       <c r="U72" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="V72" s="38" t="s">
+      <c r="V72" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="W72" s="39" t="s">
+      <c r="W72" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="X72" s="39" t="s">
+      <c r="X72" s="34" t="s">
         <v>29</v>
       </c>
       <c r="Y72" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Z72" s="10" t="s">
         <v>1</v>
       </c>
-      <c r="AA72" s="38" t="s">
+      <c r="AA72" s="33" t="s">
         <v>20</v>
       </c>
       <c r="AB72" s="10" t="s">
         <v>21</v>
       </c>
-      <c r="AC72" s="60" t="s">
+      <c r="AC72" s="36" t="s">
         <v>22</v>
       </c>
-      <c r="AD72" s="38" t="s">
+      <c r="AD72" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="AE72" s="39" t="s">
+      <c r="AE72" s="34" t="s">
         <v>24</v>
       </c>
       <c r="AF72" s="10" t="s">
         <v>25</v>
       </c>
       <c r="AG72" s="10" t="s">
         <v>26</v>
       </c>
-      <c r="AH72" s="38" t="s">
+      <c r="AH72" s="33" t="s">
         <v>27</v>
       </c>
-      <c r="AI72" s="39" t="s">
+      <c r="AI72" s="34" t="s">
         <v>28</v>
       </c>
-      <c r="AJ72" s="39" t="s">
+      <c r="AJ72" s="34" t="s">
         <v>29</v>
       </c>
       <c r="AK72" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="73" spans="1:37" s="13" customFormat="1">
       <c r="A73" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B73" s="2">
         <v>101.80409861726525</v>
       </c>
-      <c r="C73" s="23">
+      <c r="C73" s="2">
         <v>101.98941033329363</v>
       </c>
-      <c r="D73" s="23">
+      <c r="D73" s="2">
         <v>101.92963231775873</v>
       </c>
-      <c r="E73" s="23">
+      <c r="E73" s="2">
         <v>102.60268672057468</v>
       </c>
-      <c r="F73" s="27">
+      <c r="F73" s="25">
         <v>102.97723618186238</v>
       </c>
-      <c r="G73" s="27">
+      <c r="G73" s="25">
         <v>102.94913320647127</v>
       </c>
       <c r="H73" s="7">
         <v>103</v>
       </c>
       <c r="I73" s="7">
         <v>103.5</v>
       </c>
-      <c r="J73" s="28">
+      <c r="J73" s="26">
         <v>103.2</v>
       </c>
       <c r="K73" s="7">
         <v>103.4</v>
       </c>
       <c r="L73" s="7">
         <v>103.6</v>
       </c>
-      <c r="M73" s="23">
+      <c r="M73" s="2">
         <v>105</v>
       </c>
       <c r="N73" s="2">
         <v>102</v>
       </c>
-      <c r="O73" s="23">
+      <c r="O73" s="2">
         <v>103.3</v>
       </c>
-      <c r="P73" s="31">
+      <c r="P73" s="29">
         <v>104</v>
       </c>
-      <c r="Q73" s="25">
+      <c r="Q73" s="7">
         <v>105.3</v>
       </c>
-      <c r="R73" s="37">
+      <c r="R73" s="27">
         <v>105</v>
       </c>
-      <c r="S73" s="40">
+      <c r="S73" s="6">
         <v>104.8</v>
       </c>
-      <c r="T73" s="37">
+      <c r="T73" s="27">
         <v>104.7</v>
       </c>
-      <c r="U73" s="32">
+      <c r="U73" s="55">
         <v>104.4</v>
       </c>
-      <c r="V73" s="43">
+      <c r="V73" s="23">
         <v>104</v>
       </c>
-      <c r="W73" s="40">
+      <c r="W73" s="6">
         <v>104.1</v>
       </c>
-      <c r="X73" s="36">
+      <c r="X73" s="5">
         <v>104.5</v>
       </c>
       <c r="Y73" s="5">
         <v>104.4</v>
       </c>
-      <c r="Z73" s="41">
+      <c r="Z73" s="29">
         <v>95.6</v>
       </c>
-      <c r="AA73" s="41">
+      <c r="AA73" s="29">
         <v>97.5</v>
       </c>
-      <c r="AB73" s="44">
+      <c r="AB73" s="53">
         <v>101.9</v>
       </c>
-      <c r="AC73" s="44">
+      <c r="AC73" s="53">
         <v>102.1</v>
       </c>
-      <c r="AD73" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ73" s="40"/>
+      <c r="AD73" s="17">
+        <v>102.3</v>
+      </c>
+      <c r="AE73" s="6"/>
+      <c r="AF73" s="27"/>
+      <c r="AG73" s="29"/>
+      <c r="AH73" s="23"/>
+      <c r="AI73" s="6"/>
+      <c r="AJ73" s="6"/>
       <c r="AK73" s="6"/>
     </row>
     <row r="74" spans="1:37" s="13" customFormat="1">
       <c r="A74" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="2">
         <v>45.771591826107311</v>
       </c>
-      <c r="C74" s="23">
+      <c r="C74" s="2">
         <v>42.782847861578574</v>
       </c>
-      <c r="D74" s="23">
+      <c r="D74" s="2">
         <v>46.127687511743005</v>
       </c>
-      <c r="E74" s="23">
+      <c r="E74" s="2">
         <v>51.634382942335144</v>
       </c>
-      <c r="F74" s="24">
+      <c r="F74" s="23">
         <v>57.915688766417674</v>
       </c>
-      <c r="G74" s="24">
+      <c r="G74" s="23">
         <v>61.928275309208644</v>
       </c>
       <c r="H74" s="7">
         <v>64.900000000000006</v>
       </c>
       <c r="I74" s="7">
         <v>68.2</v>
       </c>
       <c r="J74" s="2">
         <v>77</v>
       </c>
       <c r="K74" s="7">
         <v>82</v>
       </c>
       <c r="L74" s="7">
         <v>85.3</v>
       </c>
-      <c r="M74" s="23">
+      <c r="M74" s="2">
         <v>86.3</v>
       </c>
       <c r="N74" s="2">
         <v>91.8</v>
       </c>
-      <c r="O74" s="23">
+      <c r="O74" s="2">
         <v>103.1</v>
       </c>
-      <c r="P74" s="31">
+      <c r="P74" s="29">
         <v>123.5</v>
       </c>
-      <c r="Q74" s="25">
+      <c r="Q74" s="7">
         <v>112.4</v>
       </c>
-      <c r="R74" s="37">
+      <c r="R74" s="27">
         <v>100.7</v>
       </c>
-      <c r="S74" s="40">
+      <c r="S74" s="6">
         <v>103</v>
       </c>
-      <c r="T74" s="37">
+      <c r="T74" s="27">
         <v>102.2</v>
       </c>
-      <c r="U74" s="32">
+      <c r="U74" s="55">
         <v>110.4</v>
       </c>
-      <c r="V74" s="43">
+      <c r="V74" s="23">
         <v>106.7</v>
       </c>
-      <c r="W74" s="40">
+      <c r="W74" s="6">
         <v>107.1</v>
       </c>
-      <c r="X74" s="36">
+      <c r="X74" s="5">
         <v>108.7</v>
       </c>
       <c r="Y74" s="5">
         <v>111.3</v>
       </c>
-      <c r="Z74" s="41">
+      <c r="Z74" s="29">
         <v>101.8</v>
       </c>
-      <c r="AA74" s="41">
+      <c r="AA74" s="29">
         <v>124</v>
       </c>
-      <c r="AB74" s="44">
+      <c r="AB74" s="53">
         <v>115.7</v>
       </c>
-      <c r="AC74" s="44">
+      <c r="AC74" s="53">
         <v>104.1</v>
       </c>
-      <c r="AD74" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ74" s="40"/>
+      <c r="AD74" s="17">
+        <v>100</v>
+      </c>
+      <c r="AE74" s="6"/>
+      <c r="AF74" s="27"/>
+      <c r="AG74" s="29"/>
+      <c r="AH74" s="23"/>
+      <c r="AI74" s="6"/>
+      <c r="AJ74" s="6"/>
       <c r="AK74" s="6"/>
     </row>
     <row r="75" spans="1:37">
       <c r="A75" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B75" s="2">
         <v>99.765731536963784</v>
       </c>
-      <c r="C75" s="23">
+      <c r="C75" s="2">
         <v>99.328985391463249</v>
       </c>
-      <c r="D75" s="23">
+      <c r="D75" s="2">
         <v>96.082360544722718</v>
       </c>
-      <c r="E75" s="23">
+      <c r="E75" s="2">
         <v>96.178479691373013</v>
       </c>
-      <c r="F75" s="24">
+      <c r="F75" s="23">
         <v>100.65554602204145</v>
       </c>
-      <c r="G75" s="24">
+      <c r="G75" s="23">
         <v>100.69410122509512</v>
       </c>
       <c r="H75" s="7">
         <v>101.2</v>
       </c>
       <c r="I75" s="7">
         <v>101.4</v>
       </c>
       <c r="J75" s="2">
         <v>101.2</v>
       </c>
       <c r="K75" s="7">
         <v>102.1</v>
       </c>
       <c r="L75" s="7">
         <v>103.1</v>
       </c>
-      <c r="M75" s="23">
+      <c r="M75" s="2">
         <v>104</v>
       </c>
       <c r="N75" s="2">
         <v>132.69999999999999</v>
       </c>
-      <c r="O75" s="23">
+      <c r="O75" s="2">
         <v>116</v>
       </c>
-      <c r="P75" s="31">
+      <c r="P75" s="29">
         <v>114.1</v>
       </c>
-      <c r="Q75" s="25">
+      <c r="Q75" s="7">
         <v>121.5</v>
       </c>
-      <c r="R75" s="37">
+      <c r="R75" s="27">
         <v>124.9</v>
       </c>
-      <c r="S75" s="40">
+      <c r="S75" s="6">
         <v>117.6</v>
       </c>
-      <c r="T75" s="37">
+      <c r="T75" s="27">
         <v>111</v>
       </c>
-      <c r="U75" s="32">
+      <c r="U75" s="55">
         <v>106.9</v>
       </c>
-      <c r="V75" s="43">
+      <c r="V75" s="23">
         <v>106.8</v>
       </c>
-      <c r="W75" s="40">
+      <c r="W75" s="6">
         <v>106.3</v>
       </c>
-      <c r="X75" s="36">
+      <c r="X75" s="5">
         <v>106.7</v>
       </c>
       <c r="Y75" s="6">
         <v>100.2</v>
       </c>
-      <c r="Z75" s="41">
+      <c r="Z75" s="29">
         <v>96.9</v>
       </c>
-      <c r="AA75" s="41">
+      <c r="AA75" s="29">
         <v>98.6</v>
       </c>
-      <c r="AB75" s="44">
+      <c r="AB75" s="53">
         <v>100.8</v>
       </c>
-      <c r="AC75" s="44">
+      <c r="AC75" s="53">
         <v>100.7</v>
       </c>
-      <c r="AD75" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ75" s="40"/>
+      <c r="AD75" s="17">
+        <v>100.6</v>
+      </c>
+      <c r="AE75" s="6"/>
+      <c r="AF75" s="27"/>
+      <c r="AG75" s="29"/>
+      <c r="AH75" s="23"/>
+      <c r="AI75" s="6"/>
+      <c r="AJ75" s="6"/>
       <c r="AK75" s="6"/>
     </row>
     <row r="76" spans="1:37">
       <c r="A76" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="2">
         <v>107.22428589684681</v>
       </c>
-      <c r="C76" s="23">
+      <c r="C76" s="2">
         <v>105.10639890957714</v>
       </c>
-      <c r="D76" s="23">
+      <c r="D76" s="2">
         <v>104.58355593705082</v>
       </c>
-      <c r="E76" s="23">
+      <c r="E76" s="2">
         <v>101.79494716481983</v>
       </c>
-      <c r="F76" s="24">
+      <c r="F76" s="23">
         <v>101.25325007475745</v>
       </c>
-      <c r="G76" s="24">
+      <c r="G76" s="23">
         <v>99.822388693758811</v>
       </c>
       <c r="H76" s="7">
         <v>98.6</v>
       </c>
       <c r="I76" s="7">
         <v>97.5</v>
       </c>
       <c r="J76" s="2">
         <v>95.7</v>
       </c>
       <c r="K76" s="7">
         <v>94.5</v>
       </c>
       <c r="L76" s="7">
         <v>93.2</v>
       </c>
-      <c r="M76" s="23">
+      <c r="M76" s="2">
         <v>92.5</v>
       </c>
       <c r="N76" s="2">
         <v>80.8</v>
       </c>
-      <c r="O76" s="23">
+      <c r="O76" s="2">
         <v>87.5</v>
       </c>
-      <c r="P76" s="31">
+      <c r="P76" s="29">
         <v>100</v>
       </c>
-      <c r="Q76" s="25">
+      <c r="Q76" s="7">
         <v>101.7</v>
       </c>
-      <c r="R76" s="37">
+      <c r="R76" s="27">
         <v>100.5</v>
       </c>
-      <c r="S76" s="40">
+      <c r="S76" s="6">
         <v>100.3</v>
       </c>
-      <c r="T76" s="37">
+      <c r="T76" s="27">
         <v>101.2</v>
       </c>
-      <c r="U76" s="32">
+      <c r="U76" s="55">
         <v>101.5</v>
       </c>
-      <c r="V76" s="43">
+      <c r="V76" s="23">
         <v>102.5</v>
       </c>
-      <c r="W76" s="40">
+      <c r="W76" s="6">
         <v>103.3</v>
       </c>
-      <c r="X76" s="36">
+      <c r="X76" s="5">
         <v>103.6</v>
       </c>
       <c r="Y76" s="6">
         <v>104.2</v>
       </c>
-      <c r="Z76" s="41">
+      <c r="Z76" s="29">
         <v>100</v>
       </c>
-      <c r="AA76" s="41">
+      <c r="AA76" s="29">
         <v>100.8</v>
       </c>
-      <c r="AB76" s="44">
+      <c r="AB76" s="53">
         <v>100</v>
       </c>
-      <c r="AC76" s="44">
+      <c r="AC76" s="53">
         <v>100</v>
       </c>
-      <c r="AD76" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ76" s="40"/>
+      <c r="AD76" s="17">
+        <v>100.1</v>
+      </c>
+      <c r="AE76" s="6"/>
+      <c r="AF76" s="27"/>
+      <c r="AG76" s="29"/>
+      <c r="AH76" s="23"/>
+      <c r="AI76" s="6"/>
+      <c r="AJ76" s="6"/>
       <c r="AK76" s="6"/>
     </row>
     <row r="77" spans="1:37">
       <c r="A77" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="2">
         <v>100.63015237947089</v>
       </c>
-      <c r="C77" s="23">
+      <c r="C77" s="2">
         <v>101.90404430270131</v>
       </c>
-      <c r="D77" s="23">
+      <c r="D77" s="2">
         <v>102.09695751258965</v>
       </c>
-      <c r="E77" s="23">
+      <c r="E77" s="2">
         <v>102.05214050508893</v>
       </c>
-      <c r="F77" s="24">
+      <c r="F77" s="23">
         <v>102.08114308394374</v>
       </c>
-      <c r="G77" s="24">
+      <c r="G77" s="23">
         <v>102.3269112804586</v>
       </c>
       <c r="H77" s="7">
         <v>102.4</v>
       </c>
       <c r="I77" s="7">
         <v>103</v>
       </c>
       <c r="J77" s="2">
         <v>99.2</v>
       </c>
       <c r="K77" s="7">
         <v>99.9</v>
       </c>
       <c r="L77" s="7">
         <v>101.9</v>
       </c>
-      <c r="M77" s="23">
+      <c r="M77" s="2">
         <v>105.9</v>
       </c>
       <c r="N77" s="2">
         <v>105.9</v>
       </c>
-      <c r="O77" s="23">
+      <c r="O77" s="2">
         <v>104.7</v>
       </c>
-      <c r="P77" s="31">
+      <c r="P77" s="29">
         <v>104.1</v>
       </c>
-      <c r="Q77" s="25">
+      <c r="Q77" s="7">
         <v>103.8</v>
       </c>
-      <c r="R77" s="37">
+      <c r="R77" s="27">
         <v>103.6</v>
       </c>
-      <c r="S77" s="40">
+      <c r="S77" s="6">
         <v>103.4</v>
       </c>
-      <c r="T77" s="37">
+      <c r="T77" s="27">
         <v>104.7</v>
       </c>
-      <c r="U77" s="32">
+      <c r="U77" s="55">
         <v>104.4</v>
       </c>
-      <c r="V77" s="43">
+      <c r="V77" s="23">
         <v>104.2</v>
       </c>
-      <c r="W77" s="40">
+      <c r="W77" s="6">
         <v>103.9</v>
       </c>
-      <c r="X77" s="36">
+      <c r="X77" s="5">
         <v>103.6</v>
       </c>
       <c r="Y77" s="6">
         <v>103.2</v>
       </c>
-      <c r="Z77" s="41">
+      <c r="Z77" s="29">
         <v>100.3</v>
       </c>
-      <c r="AA77" s="41">
+      <c r="AA77" s="29">
         <v>100.9</v>
       </c>
-      <c r="AB77" s="44">
+      <c r="AB77" s="53">
         <v>100.8</v>
       </c>
-      <c r="AC77" s="44">
+      <c r="AC77" s="53">
         <v>101.6</v>
       </c>
-      <c r="AD77" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ77" s="40"/>
+      <c r="AD77" s="17">
+        <v>102</v>
+      </c>
+      <c r="AE77" s="6"/>
+      <c r="AF77" s="27"/>
+      <c r="AG77" s="29"/>
+      <c r="AH77" s="23"/>
+      <c r="AI77" s="6"/>
+      <c r="AJ77" s="6"/>
       <c r="AK77" s="6"/>
     </row>
     <row r="78" spans="1:37">
       <c r="A78" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B78" s="2">
         <v>85.928960216943466</v>
       </c>
-      <c r="C78" s="23">
+      <c r="C78" s="2">
         <v>95.983498448365623</v>
       </c>
-      <c r="D78" s="23">
+      <c r="D78" s="2">
         <v>99.438427526249995</v>
       </c>
-      <c r="E78" s="23">
+      <c r="E78" s="2">
         <v>101.83019444082582</v>
       </c>
-      <c r="F78" s="24">
+      <c r="F78" s="23">
         <v>104.32942446604802</v>
       </c>
-      <c r="G78" s="24">
+      <c r="G78" s="23">
         <v>103.12518528865225</v>
       </c>
       <c r="H78" s="7">
         <v>107.3</v>
       </c>
       <c r="I78" s="7">
         <v>109.3</v>
       </c>
       <c r="J78" s="2">
         <v>106.7</v>
       </c>
       <c r="K78" s="7">
         <v>109</v>
       </c>
       <c r="L78" s="7">
         <v>109.7</v>
       </c>
-      <c r="M78" s="23">
+      <c r="M78" s="2">
         <v>111.5</v>
       </c>
       <c r="N78" s="2">
         <v>105.1</v>
       </c>
-      <c r="O78" s="23">
+      <c r="O78" s="2">
         <v>98.8</v>
       </c>
-      <c r="P78" s="31">
+      <c r="P78" s="29">
         <v>103.1</v>
       </c>
-      <c r="Q78" s="25">
+      <c r="Q78" s="7">
         <v>104</v>
       </c>
-      <c r="R78" s="37">
+      <c r="R78" s="27">
         <v>105.4</v>
       </c>
-      <c r="S78" s="40">
+      <c r="S78" s="6">
         <v>108.7</v>
       </c>
-      <c r="T78" s="37">
+      <c r="T78" s="27">
         <v>105.2</v>
       </c>
-      <c r="U78" s="32">
+      <c r="U78" s="55">
         <v>104.6</v>
       </c>
-      <c r="V78" s="43">
+      <c r="V78" s="23">
         <v>102.8</v>
       </c>
-      <c r="W78" s="40">
+      <c r="W78" s="6">
         <v>101.8</v>
       </c>
-      <c r="X78" s="36">
+      <c r="X78" s="5">
         <v>102.2</v>
       </c>
       <c r="Y78" s="6">
         <v>102.5</v>
       </c>
-      <c r="Z78" s="41">
+      <c r="Z78" s="29">
         <v>100.2</v>
       </c>
-      <c r="AA78" s="41">
+      <c r="AA78" s="29">
         <v>100.7</v>
       </c>
-      <c r="AB78" s="44">
+      <c r="AB78" s="53">
         <v>100.5</v>
       </c>
-      <c r="AC78" s="44">
+      <c r="AC78" s="53">
         <v>101.6</v>
       </c>
-      <c r="AD78" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ78" s="40"/>
+      <c r="AD78" s="17">
+        <v>103.1</v>
+      </c>
+      <c r="AE78" s="6"/>
+      <c r="AF78" s="27"/>
+      <c r="AG78" s="29"/>
+      <c r="AH78" s="23"/>
+      <c r="AI78" s="6"/>
+      <c r="AJ78" s="6"/>
       <c r="AK78" s="6"/>
     </row>
     <row r="79" spans="1:37">
       <c r="A79" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B79" s="2">
         <v>137.43197154363583</v>
       </c>
-      <c r="C79" s="23">
+      <c r="C79" s="2">
         <v>118.68934729361369</v>
       </c>
-      <c r="D79" s="23">
+      <c r="D79" s="2">
         <v>108.73420482596055</v>
       </c>
-      <c r="E79" s="23">
+      <c r="E79" s="2">
         <v>118.14501665578476</v>
       </c>
-      <c r="F79" s="24">
+      <c r="F79" s="23">
         <v>109.27160896927781</v>
       </c>
-      <c r="G79" s="24">
+      <c r="G79" s="23">
         <v>108.70659136317518</v>
       </c>
       <c r="H79" s="7">
         <v>109.7</v>
       </c>
       <c r="I79" s="7">
         <v>109.5</v>
       </c>
       <c r="J79" s="2">
         <v>108.9</v>
       </c>
       <c r="K79" s="7">
         <v>108.4</v>
       </c>
       <c r="L79" s="7">
         <v>107.9</v>
       </c>
-      <c r="M79" s="23">
+      <c r="M79" s="2">
         <v>108.3</v>
       </c>
       <c r="N79" s="2">
         <v>149</v>
       </c>
-      <c r="O79" s="23">
+      <c r="O79" s="2">
         <v>126.4</v>
       </c>
-      <c r="P79" s="31">
+      <c r="P79" s="29">
         <v>114.9</v>
       </c>
-      <c r="Q79" s="25">
+      <c r="Q79" s="7">
         <v>111</v>
       </c>
-      <c r="R79" s="37">
+      <c r="R79" s="27">
         <v>110.1</v>
       </c>
-      <c r="S79" s="40">
+      <c r="S79" s="6">
         <v>110.9</v>
       </c>
-      <c r="T79" s="37">
+      <c r="T79" s="27">
         <v>112.6</v>
       </c>
-      <c r="U79" s="32">
+      <c r="U79" s="55">
         <v>111.4</v>
       </c>
-      <c r="V79" s="43">
+      <c r="V79" s="23">
         <v>108</v>
       </c>
-      <c r="W79" s="40">
+      <c r="W79" s="6">
         <v>107.5</v>
       </c>
-      <c r="X79" s="36">
+      <c r="X79" s="5">
         <v>107.6</v>
       </c>
       <c r="Y79" s="6">
         <v>107</v>
       </c>
-      <c r="Z79" s="41">
+      <c r="Z79" s="29">
         <v>101.1</v>
       </c>
-      <c r="AA79" s="41">
+      <c r="AA79" s="29">
         <v>101.5</v>
       </c>
-      <c r="AB79" s="44">
+      <c r="AB79" s="53">
         <v>101.3</v>
       </c>
-      <c r="AC79" s="44">
+      <c r="AC79" s="53">
         <v>101.4</v>
       </c>
-      <c r="AD79" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ79" s="40"/>
+      <c r="AD79" s="17">
+        <v>101.3</v>
+      </c>
+      <c r="AE79" s="6"/>
+      <c r="AF79" s="27"/>
+      <c r="AG79" s="29"/>
+      <c r="AH79" s="23"/>
+      <c r="AI79" s="6"/>
+      <c r="AJ79" s="6"/>
       <c r="AK79" s="6"/>
     </row>
     <row r="80" spans="1:37">
       <c r="A80" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B80" s="2">
         <v>99.298789012812662</v>
       </c>
-      <c r="C80" s="23">
+      <c r="C80" s="2">
         <v>97.355039013277505</v>
       </c>
-      <c r="D80" s="23">
+      <c r="D80" s="2">
         <v>93.874767677414397</v>
       </c>
-      <c r="E80" s="23">
+      <c r="E80" s="2">
         <v>95.803401373804974</v>
       </c>
-      <c r="F80" s="24">
+      <c r="F80" s="23">
         <v>97.609025477762628</v>
       </c>
-      <c r="G80" s="24">
+      <c r="G80" s="23">
         <v>99.234080719909699</v>
       </c>
       <c r="H80" s="7">
         <v>104.3</v>
       </c>
       <c r="I80" s="7">
         <v>102.7</v>
       </c>
       <c r="J80" s="2">
         <v>102.2</v>
       </c>
       <c r="K80" s="7">
         <v>102.2</v>
       </c>
       <c r="L80" s="7">
         <v>104.6</v>
       </c>
-      <c r="M80" s="23">
+      <c r="M80" s="2">
         <v>107.7</v>
       </c>
       <c r="N80" s="2">
         <v>104.8</v>
       </c>
-      <c r="O80" s="23">
+      <c r="O80" s="2">
         <v>101.6</v>
       </c>
-      <c r="P80" s="31">
+      <c r="P80" s="29">
         <v>101.1</v>
       </c>
-      <c r="Q80" s="25">
+      <c r="Q80" s="7">
         <v>104.3</v>
       </c>
-      <c r="R80" s="37">
+      <c r="R80" s="27">
         <v>107.3</v>
       </c>
-      <c r="S80" s="40">
+      <c r="S80" s="6">
         <v>112.9</v>
       </c>
-      <c r="T80" s="37">
+      <c r="T80" s="27">
         <v>111.3</v>
       </c>
-      <c r="U80" s="32">
+      <c r="U80" s="55">
         <v>109.2</v>
       </c>
-      <c r="V80" s="43">
+      <c r="V80" s="23">
         <v>108.6</v>
       </c>
-      <c r="W80" s="40">
+      <c r="W80" s="6">
         <v>108.9</v>
       </c>
-      <c r="X80" s="36">
+      <c r="X80" s="5">
         <v>110.4</v>
       </c>
       <c r="Y80" s="6">
         <v>109</v>
       </c>
-      <c r="Z80" s="41">
+      <c r="Z80" s="29">
         <v>99</v>
       </c>
-      <c r="AA80" s="41">
+      <c r="AA80" s="29">
         <v>100.2</v>
       </c>
-      <c r="AB80" s="44">
+      <c r="AB80" s="53">
         <v>100.3</v>
       </c>
-      <c r="AC80" s="44">
+      <c r="AC80" s="53">
         <v>100.2</v>
       </c>
-      <c r="AD80" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ80" s="40"/>
+      <c r="AD80" s="17">
+        <v>101.5</v>
+      </c>
+      <c r="AE80" s="6"/>
+      <c r="AF80" s="27"/>
+      <c r="AG80" s="29"/>
+      <c r="AH80" s="23"/>
+      <c r="AI80" s="6"/>
+      <c r="AJ80" s="6"/>
       <c r="AK80" s="6"/>
     </row>
     <row r="81" spans="1:37">
       <c r="A81" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B81" s="2">
         <v>100.63826549718927</v>
       </c>
-      <c r="C81" s="23">
+      <c r="C81" s="2">
         <v>98.405800859443133</v>
       </c>
-      <c r="D81" s="23">
+      <c r="D81" s="2">
         <v>97.201510590426608</v>
       </c>
-      <c r="E81" s="23">
+      <c r="E81" s="2">
         <v>96.643569779122245</v>
       </c>
-      <c r="F81" s="24">
+      <c r="F81" s="23">
         <v>98.510772357886822</v>
       </c>
-      <c r="G81" s="24">
+      <c r="G81" s="23">
         <v>101.89920096567542</v>
       </c>
       <c r="H81" s="7">
         <v>97.6</v>
       </c>
       <c r="I81" s="7">
         <v>99.6</v>
       </c>
       <c r="J81" s="2">
         <v>98.5</v>
       </c>
       <c r="K81" s="7">
         <v>98.9</v>
       </c>
       <c r="L81" s="7">
         <v>100</v>
       </c>
-      <c r="M81" s="23">
+      <c r="M81" s="2">
         <v>102.7</v>
       </c>
       <c r="N81" s="2">
         <v>125.8</v>
       </c>
-      <c r="O81" s="23">
+      <c r="O81" s="2">
         <v>114.4</v>
       </c>
-      <c r="P81" s="31">
+      <c r="P81" s="29">
         <v>111.4</v>
       </c>
-      <c r="Q81" s="25">
+      <c r="Q81" s="7">
         <v>110.6</v>
       </c>
-      <c r="R81" s="37">
+      <c r="R81" s="27">
         <v>110</v>
       </c>
-      <c r="S81" s="40">
+      <c r="S81" s="6">
         <v>112.2</v>
       </c>
-      <c r="T81" s="37">
+      <c r="T81" s="27">
         <v>113.9</v>
       </c>
-      <c r="U81" s="32">
+      <c r="U81" s="55">
         <v>111.5</v>
       </c>
-      <c r="V81" s="43">
+      <c r="V81" s="23">
         <v>108.9</v>
       </c>
-      <c r="W81" s="40">
+      <c r="W81" s="6">
         <v>107.6</v>
       </c>
-      <c r="X81" s="36">
+      <c r="X81" s="5">
         <v>106.9</v>
       </c>
       <c r="Y81" s="6">
         <v>106</v>
       </c>
-      <c r="Z81" s="41">
+      <c r="Z81" s="29">
         <v>100.4</v>
       </c>
-      <c r="AA81" s="41">
+      <c r="AA81" s="29">
         <v>101</v>
       </c>
-      <c r="AB81" s="44">
+      <c r="AB81" s="53">
         <v>101.6</v>
       </c>
-      <c r="AC81" s="44">
+      <c r="AC81" s="53">
         <v>101.6</v>
       </c>
-      <c r="AD81" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ81" s="40"/>
+      <c r="AD81" s="17">
+        <v>101.4</v>
+      </c>
+      <c r="AE81" s="6"/>
+      <c r="AF81" s="27"/>
+      <c r="AG81" s="29"/>
+      <c r="AH81" s="23"/>
+      <c r="AI81" s="6"/>
+      <c r="AJ81" s="6"/>
       <c r="AK81" s="6"/>
     </row>
     <row r="82" spans="1:37">
       <c r="A82" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B82" s="2">
         <v>97.442658733132106</v>
       </c>
-      <c r="C82" s="23">
+      <c r="C82" s="2">
         <v>100.62334391622645</v>
       </c>
-      <c r="D82" s="23">
+      <c r="D82" s="2">
         <v>100.87026137211355</v>
       </c>
-      <c r="E82" s="23">
+      <c r="E82" s="2">
         <v>100.83973157848551</v>
       </c>
-      <c r="F82" s="24">
+      <c r="F82" s="23">
         <v>100.53304180707461</v>
       </c>
-      <c r="G82" s="24">
+      <c r="G82" s="23">
         <v>100.22418853269579</v>
       </c>
       <c r="H82" s="7">
         <v>100.4</v>
       </c>
       <c r="I82" s="7">
         <v>100.5</v>
       </c>
       <c r="J82" s="2">
         <v>100.8</v>
       </c>
       <c r="K82" s="7">
         <v>105.5</v>
       </c>
       <c r="L82" s="7">
         <v>105</v>
       </c>
-      <c r="M82" s="23">
+      <c r="M82" s="2">
         <v>106.5</v>
       </c>
       <c r="N82" s="2">
         <v>99.7</v>
       </c>
-      <c r="O82" s="23">
+      <c r="O82" s="2">
         <v>102.1</v>
       </c>
-      <c r="P82" s="31">
+      <c r="P82" s="29">
         <v>101.8</v>
       </c>
-      <c r="Q82" s="25">
+      <c r="Q82" s="7">
         <v>102.6</v>
       </c>
-      <c r="R82" s="37">
+      <c r="R82" s="27">
         <v>103.8</v>
       </c>
-      <c r="S82" s="40">
+      <c r="S82" s="6">
         <v>105.3</v>
       </c>
-      <c r="T82" s="37">
+      <c r="T82" s="27">
         <v>104.9</v>
       </c>
-      <c r="U82" s="32">
+      <c r="U82" s="55">
         <v>104.5</v>
       </c>
-      <c r="V82" s="43">
+      <c r="V82" s="23">
         <v>104.2</v>
       </c>
-      <c r="W82" s="40">
+      <c r="W82" s="6">
         <v>104</v>
       </c>
-      <c r="X82" s="36">
+      <c r="X82" s="5">
         <v>103.9</v>
       </c>
       <c r="Y82" s="6">
         <v>103.6</v>
       </c>
-      <c r="Z82" s="41">
+      <c r="Z82" s="29">
         <v>100.4</v>
       </c>
-      <c r="AA82" s="41">
+      <c r="AA82" s="29">
         <v>102.9</v>
       </c>
-      <c r="AB82" s="44">
+      <c r="AB82" s="53">
         <v>104.4</v>
       </c>
-      <c r="AC82" s="44">
+      <c r="AC82" s="53">
         <v>104.5</v>
       </c>
-      <c r="AD82" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ82" s="40"/>
+      <c r="AD82" s="17">
+        <v>104.5</v>
+      </c>
+      <c r="AE82" s="6"/>
+      <c r="AF82" s="27"/>
+      <c r="AG82" s="29"/>
+      <c r="AH82" s="23"/>
+      <c r="AI82" s="6"/>
+      <c r="AJ82" s="6"/>
       <c r="AK82" s="6"/>
     </row>
     <row r="83" spans="1:37">
       <c r="A83" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B83" s="2">
         <v>107.72702857686734</v>
       </c>
-      <c r="C83" s="23">
+      <c r="C83" s="2">
         <v>108.75125499752104</v>
       </c>
-      <c r="D83" s="23">
+      <c r="D83" s="2">
         <v>108.88315450701234</v>
       </c>
-      <c r="E83" s="23">
+      <c r="E83" s="2">
         <v>109.70114282157604</v>
       </c>
-      <c r="F83" s="24">
+      <c r="F83" s="23">
         <v>110.00778122752806</v>
       </c>
-      <c r="G83" s="24">
+      <c r="G83" s="23">
         <v>110.91370761993869</v>
       </c>
       <c r="H83" s="7">
         <v>110.8</v>
       </c>
       <c r="I83" s="7">
         <v>110.2</v>
       </c>
       <c r="J83" s="2">
         <v>111.1</v>
       </c>
       <c r="K83" s="7">
         <v>111.3</v>
       </c>
       <c r="L83" s="7">
         <v>111.4</v>
       </c>
-      <c r="M83" s="23">
+      <c r="M83" s="2">
         <v>119.2</v>
       </c>
       <c r="N83" s="2">
         <v>125.5</v>
       </c>
-      <c r="O83" s="23">
+      <c r="O83" s="2">
         <v>136.6</v>
       </c>
-      <c r="P83" s="31">
+      <c r="P83" s="29">
         <v>125.2</v>
       </c>
-      <c r="Q83" s="25">
+      <c r="Q83" s="7">
         <v>118.3</v>
       </c>
-      <c r="R83" s="37">
+      <c r="R83" s="27">
         <v>116.7</v>
       </c>
-      <c r="S83" s="40">
+      <c r="S83" s="6">
         <v>114.1</v>
       </c>
-      <c r="T83" s="37">
+      <c r="T83" s="27">
         <v>112.3</v>
       </c>
-      <c r="U83" s="32">
+      <c r="U83" s="55">
         <v>113.4</v>
       </c>
-      <c r="V83" s="43">
+      <c r="V83" s="23">
         <v>113</v>
       </c>
-      <c r="W83" s="40">
+      <c r="W83" s="6">
         <v>112.6</v>
       </c>
-      <c r="X83" s="36">
+      <c r="X83" s="5">
         <v>113.2</v>
       </c>
       <c r="Y83" s="5">
         <v>112.9</v>
       </c>
-      <c r="Z83" s="41">
+      <c r="Z83" s="29">
         <v>101.2</v>
       </c>
-      <c r="AA83" s="41">
+      <c r="AA83" s="29">
         <v>101.7</v>
       </c>
-      <c r="AB83" s="44">
+      <c r="AB83" s="53">
         <v>104.1</v>
       </c>
-      <c r="AC83" s="44">
+      <c r="AC83" s="53">
         <v>103.8</v>
       </c>
-      <c r="AD83" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ83" s="40"/>
+      <c r="AD83" s="17">
+        <v>104.5</v>
+      </c>
+      <c r="AE83" s="6"/>
+      <c r="AF83" s="27"/>
+      <c r="AG83" s="29"/>
+      <c r="AH83" s="23"/>
+      <c r="AI83" s="6"/>
+      <c r="AJ83" s="6"/>
       <c r="AK83" s="6"/>
     </row>
     <row r="84" spans="1:37">
       <c r="A84" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B84" s="2">
         <v>99.190132024743434</v>
       </c>
-      <c r="C84" s="23">
+      <c r="C84" s="2">
         <v>101.90519317865376</v>
       </c>
-      <c r="D84" s="23">
+      <c r="D84" s="2">
         <v>103.95125010119574</v>
       </c>
-      <c r="E84" s="23">
+      <c r="E84" s="2">
         <v>104.94400183624131</v>
       </c>
-      <c r="F84" s="24">
+      <c r="F84" s="23">
         <v>106.21369214690155</v>
       </c>
-      <c r="G84" s="24">
+      <c r="G84" s="23">
         <v>105.13450951837137</v>
       </c>
       <c r="H84" s="7">
         <v>105.5</v>
       </c>
       <c r="I84" s="7">
         <v>106.1</v>
       </c>
       <c r="J84" s="2">
         <v>106.2</v>
       </c>
       <c r="K84" s="7">
         <v>105.9</v>
       </c>
       <c r="L84" s="7">
         <v>105.4</v>
       </c>
-      <c r="M84" s="23">
+      <c r="M84" s="2">
         <v>104.9</v>
       </c>
       <c r="N84" s="2">
         <v>99.6</v>
       </c>
-      <c r="O84" s="23">
+      <c r="O84" s="2">
         <v>101.3</v>
       </c>
-      <c r="P84" s="31">
+      <c r="P84" s="29">
         <v>102</v>
       </c>
-      <c r="Q84" s="25">
+      <c r="Q84" s="7">
         <v>103.7</v>
       </c>
-      <c r="R84" s="37">
+      <c r="R84" s="27">
         <v>103.2</v>
       </c>
-      <c r="S84" s="40">
+      <c r="S84" s="6">
         <v>102</v>
       </c>
-      <c r="T84" s="37">
+      <c r="T84" s="27">
         <v>102.2</v>
       </c>
-      <c r="U84" s="32">
+      <c r="U84" s="55">
         <v>101.3</v>
       </c>
-      <c r="V84" s="43">
+      <c r="V84" s="23">
         <v>100.9</v>
       </c>
-      <c r="W84" s="40">
+      <c r="W84" s="6">
         <v>101.3</v>
       </c>
-      <c r="X84" s="36">
+      <c r="X84" s="5">
         <v>101.6</v>
       </c>
       <c r="Y84" s="5">
         <v>101.4</v>
       </c>
-      <c r="Z84" s="41">
+      <c r="Z84" s="29">
         <v>90.2</v>
       </c>
-      <c r="AA84" s="41">
+      <c r="AA84" s="29">
         <v>92.3</v>
       </c>
-      <c r="AB84" s="44">
+      <c r="AB84" s="53">
         <v>101.6</v>
       </c>
-      <c r="AC84" s="44">
+      <c r="AC84" s="53">
         <v>102.1</v>
       </c>
-      <c r="AD84" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ84" s="40"/>
+      <c r="AD84" s="17">
+        <v>102.3</v>
+      </c>
+      <c r="AE84" s="6"/>
+      <c r="AF84" s="27"/>
+      <c r="AG84" s="29"/>
+      <c r="AH84" s="23"/>
+      <c r="AI84" s="6"/>
+      <c r="AJ84" s="6"/>
       <c r="AK84" s="6"/>
     </row>
     <row r="85" spans="1:37">
       <c r="A85" s="14" t="s">
         <v>35</v>
       </c>
-      <c r="B85" s="24">
+      <c r="B85" s="23">
         <v>107.73208101359589</v>
       </c>
-      <c r="C85" s="23">
+      <c r="C85" s="2">
         <v>103.82077314272581</v>
       </c>
-      <c r="D85" s="23">
+      <c r="D85" s="2">
         <v>95.162363126588161</v>
       </c>
-      <c r="E85" s="23">
+      <c r="E85" s="2">
         <v>97.437938650229455</v>
       </c>
-      <c r="F85" s="24">
+      <c r="F85" s="23">
         <v>99.513742472625182</v>
       </c>
-      <c r="G85" s="24">
+      <c r="G85" s="23">
         <v>101.11813351416512</v>
       </c>
       <c r="H85" s="7">
         <v>95.5</v>
       </c>
       <c r="I85" s="7">
         <v>99.2</v>
       </c>
       <c r="J85" s="2">
         <v>102.5</v>
       </c>
       <c r="K85" s="7">
         <v>102.8</v>
       </c>
       <c r="L85" s="7">
         <v>106.1</v>
       </c>
-      <c r="M85" s="23">
+      <c r="M85" s="2">
         <v>108.2</v>
       </c>
       <c r="N85" s="2">
         <v>147.1</v>
       </c>
-      <c r="O85" s="23">
+      <c r="O85" s="2">
         <v>122.5</v>
       </c>
-      <c r="P85" s="31">
+      <c r="P85" s="29">
         <v>107.7</v>
       </c>
-      <c r="Q85" s="25">
+      <c r="Q85" s="7">
         <v>112.3</v>
       </c>
-      <c r="R85" s="37">
+      <c r="R85" s="27">
         <v>112.9</v>
       </c>
-      <c r="S85" s="40">
+      <c r="S85" s="6">
         <v>109.1</v>
       </c>
-      <c r="T85" s="37">
+      <c r="T85" s="27">
         <v>105</v>
       </c>
-      <c r="U85" s="32">
+      <c r="U85" s="55">
         <v>105.5</v>
       </c>
-      <c r="V85" s="43">
+      <c r="V85" s="23">
         <v>107.4</v>
       </c>
-      <c r="W85" s="40">
+      <c r="W85" s="6">
         <v>108.4</v>
       </c>
-      <c r="X85" s="36">
+      <c r="X85" s="5">
         <v>109.2</v>
       </c>
       <c r="Y85" s="5">
         <v>109.1</v>
       </c>
-      <c r="Z85" s="41">
+      <c r="Z85" s="29">
         <v>99.9</v>
       </c>
-      <c r="AA85" s="41">
+      <c r="AA85" s="29">
         <v>100.1</v>
       </c>
-      <c r="AB85" s="44">
+      <c r="AB85" s="53">
         <v>100.2</v>
       </c>
-      <c r="AC85" s="44">
+      <c r="AC85" s="53">
         <v>100.3</v>
       </c>
-      <c r="AD85" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ85" s="40"/>
+      <c r="AD85" s="17">
+        <v>100.4</v>
+      </c>
+      <c r="AE85" s="6"/>
+      <c r="AF85" s="27"/>
+      <c r="AG85" s="29"/>
+      <c r="AH85" s="23"/>
+      <c r="AI85" s="6"/>
+      <c r="AJ85" s="6"/>
       <c r="AK85" s="6"/>
     </row>
     <row r="86" spans="1:37">
       <c r="A86" s="14" t="s">
         <v>18</v>
       </c>
-      <c r="B86" s="24">
+      <c r="B86" s="23">
         <v>131.96032409141466</v>
       </c>
-      <c r="C86" s="23">
+      <c r="C86" s="2">
         <v>114.93587025230376</v>
       </c>
-      <c r="D86" s="23">
+      <c r="D86" s="2">
         <v>109.15555580342475</v>
       </c>
-      <c r="E86" s="23">
+      <c r="E86" s="2">
         <v>104.88487606551631</v>
       </c>
-      <c r="F86" s="24">
+      <c r="F86" s="23">
         <v>100.85684447086261</v>
       </c>
-      <c r="G86" s="24">
+      <c r="G86" s="23">
         <v>101.32140970795243</v>
       </c>
       <c r="H86" s="7">
         <v>99.2</v>
       </c>
       <c r="I86" s="7">
         <v>99.1</v>
       </c>
       <c r="J86" s="2">
         <v>98.9</v>
       </c>
       <c r="K86" s="7">
         <v>98.6</v>
       </c>
       <c r="L86" s="7">
         <v>98.7</v>
       </c>
-      <c r="M86" s="23">
+      <c r="M86" s="2">
         <v>99.5</v>
       </c>
       <c r="N86" s="2">
         <v>90.4</v>
       </c>
-      <c r="O86" s="23">
+      <c r="O86" s="2">
         <v>101.8</v>
       </c>
-      <c r="P86" s="31">
+      <c r="P86" s="29">
         <v>100</v>
       </c>
-      <c r="Q86" s="25">
+      <c r="Q86" s="7">
         <v>103.9</v>
       </c>
-      <c r="R86" s="37">
+      <c r="R86" s="27">
         <v>102.8</v>
       </c>
-      <c r="S86" s="40">
+      <c r="S86" s="6">
         <v>100</v>
       </c>
-      <c r="T86" s="37">
+      <c r="T86" s="27">
         <v>100.5</v>
       </c>
-      <c r="U86" s="32">
+      <c r="U86" s="55">
         <v>100.9</v>
       </c>
-      <c r="V86" s="43">
+      <c r="V86" s="23">
         <v>100.6</v>
       </c>
-      <c r="W86" s="40">
+      <c r="W86" s="6">
         <v>100.8</v>
       </c>
-      <c r="X86" s="36">
+      <c r="X86" s="5">
         <v>101.5</v>
       </c>
       <c r="Y86" s="5">
         <v>102.2</v>
       </c>
-      <c r="Z86" s="41">
+      <c r="Z86" s="29">
         <v>110.5</v>
       </c>
-      <c r="AA86" s="41">
+      <c r="AA86" s="29">
         <v>111.3</v>
       </c>
-      <c r="AB86" s="44">
+      <c r="AB86" s="53">
         <v>106.4</v>
       </c>
-      <c r="AC86" s="44">
+      <c r="AC86" s="53">
         <v>105.8</v>
       </c>
-      <c r="AD86" s="37"/>
-[...5 lines deleted...]
-      <c r="AJ86" s="40"/>
+      <c r="AD86" s="17">
+        <v>105.1</v>
+      </c>
+      <c r="AE86" s="6"/>
+      <c r="AF86" s="27"/>
+      <c r="AG86" s="29"/>
+      <c r="AH86" s="23"/>
+      <c r="AI86" s="6"/>
+      <c r="AJ86" s="6"/>
       <c r="AK86" s="6"/>
     </row>
     <row r="87" spans="1:37">
       <c r="A87" s="15"/>
       <c r="B87" s="15"/>
       <c r="C87" s="15"/>
       <c r="D87" s="15"/>
       <c r="E87" s="15"/>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15"/>
       <c r="I87" s="15"/>
     </row>
     <row r="88" spans="1:37">
       <c r="A88" s="15"/>
       <c r="B88" s="15"/>
       <c r="C88" s="15"/>
       <c r="D88" s="15"/>
       <c r="E88" s="15"/>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15"/>
       <c r="I88" s="15"/>
     </row>
     <row r="89" spans="1:37">
@@ -10330,174 +10424,174 @@
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="15"/>
       <c r="B371" s="15"/>
       <c r="C371" s="15"/>
       <c r="D371" s="15"/>
       <c r="E371" s="15"/>
       <c r="F371" s="15"/>
       <c r="G371" s="15"/>
       <c r="H371" s="15"/>
       <c r="I371" s="15"/>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="15"/>
       <c r="B372" s="15"/>
       <c r="C372" s="15"/>
       <c r="D372" s="15"/>
       <c r="E372" s="15"/>
       <c r="F372" s="15"/>
       <c r="G372" s="15"/>
       <c r="H372" s="15"/>
       <c r="I372" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="N51:Y51"/>
+    <mergeCell ref="A71:A72"/>
+    <mergeCell ref="B71:M71"/>
+    <mergeCell ref="A70:M70"/>
+    <mergeCell ref="A69:M69"/>
+    <mergeCell ref="N71:Y71"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:M51"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z23:AK23"/>
     <mergeCell ref="Z51:AK51"/>
     <mergeCell ref="Z71:AK71"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A49:M49"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N23:Y23"/>
-    <mergeCell ref="N51:Y51"/>
-[...6 lines deleted...]
-    <mergeCell ref="B51:M51"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:Y364"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="M1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="J3" sqref="J3:W3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="9" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="9"/>
     <col min="10" max="10" width="11.42578125" style="9" customWidth="1"/>
     <col min="11" max="13" width="9.140625" style="9"/>
     <col min="14" max="14" width="9" style="9" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="9" customWidth="1"/>
     <col min="16" max="21" width="9.140625" style="9"/>
     <col min="22" max="22" width="11.5703125" style="9" customWidth="1"/>
     <col min="23" max="24" width="9.140625" style="9"/>
     <col min="25" max="25" width="11.140625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="25.5" customHeight="1">
-      <c r="A2" s="52" t="s">
+      <c r="A2" s="40" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="52"/>
-[...10 lines deleted...]
-      <c r="M2" s="52"/>
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
     </row>
     <row r="3" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
-      <c r="J3" s="50" t="s">
+      <c r="J3" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="K3" s="50"/>
-[...11 lines deleted...]
-      <c r="W3" s="55"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="51"/>
+      <c r="O3" s="51"/>
+      <c r="P3" s="51"/>
+      <c r="Q3" s="51"/>
+      <c r="R3" s="51"/>
+      <c r="S3" s="51"/>
+      <c r="T3" s="51"/>
+      <c r="U3" s="51"/>
+      <c r="V3" s="51"/>
+      <c r="W3" s="51"/>
     </row>
     <row r="4" spans="1:25" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A4" s="53"/>
-      <c r="B4" s="45" t="s">
+      <c r="A4" s="43"/>
+      <c r="B4" s="37" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="46"/>
-[...10 lines deleted...]
-      <c r="N4" s="45" t="s">
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="38"/>
+      <c r="N4" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="O4" s="46"/>
-[...9 lines deleted...]
-      <c r="Y4" s="47"/>
+      <c r="O4" s="38"/>
+      <c r="P4" s="38"/>
+      <c r="Q4" s="38"/>
+      <c r="R4" s="38"/>
+      <c r="S4" s="38"/>
+      <c r="T4" s="38"/>
+      <c r="U4" s="38"/>
+      <c r="V4" s="38"/>
+      <c r="W4" s="38"/>
+      <c r="X4" s="38"/>
+      <c r="Y4" s="39"/>
     </row>
     <row r="5" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="54"/>
+      <c r="A5" s="44"/>
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -11475,134 +11569,134 @@
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="15"/>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="15"/>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18" s="15"/>
       <c r="S18" s="15"/>
       <c r="T18" s="15"/>
       <c r="U18" s="15"/>
     </row>
     <row r="19" spans="1:25" ht="21" customHeight="1">
-      <c r="A19" s="51" t="s">
+      <c r="A19" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="51"/>
-[...10 lines deleted...]
-      <c r="M19" s="51"/>
+      <c r="B19" s="41"/>
+      <c r="C19" s="41"/>
+      <c r="D19" s="41"/>
+      <c r="E19" s="41"/>
+      <c r="F19" s="41"/>
+      <c r="G19" s="41"/>
+      <c r="H19" s="41"/>
+      <c r="I19" s="41"/>
+      <c r="J19" s="41"/>
+      <c r="K19" s="41"/>
+      <c r="L19" s="41"/>
+      <c r="M19" s="41"/>
       <c r="N19" s="15"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19" s="15"/>
       <c r="S19" s="15"/>
       <c r="T19" s="15"/>
       <c r="U19" s="15"/>
     </row>
     <row r="20" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
       <c r="A20" s="15"/>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
-      <c r="J20" s="50" t="s">
+      <c r="J20" s="42" t="s">
         <v>19</v>
       </c>
-      <c r="K20" s="50"/>
-[...11 lines deleted...]
-      <c r="W20" s="50"/>
+      <c r="K20" s="42"/>
+      <c r="L20" s="42"/>
+      <c r="M20" s="42"/>
+      <c r="N20" s="42"/>
+      <c r="O20" s="42"/>
+      <c r="P20" s="42"/>
+      <c r="Q20" s="42"/>
+      <c r="R20" s="42"/>
+      <c r="S20" s="42"/>
+      <c r="T20" s="42"/>
+      <c r="U20" s="42"/>
+      <c r="V20" s="42"/>
+      <c r="W20" s="42"/>
     </row>
     <row r="21" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A21" s="48"/>
-      <c r="B21" s="56" t="s">
+      <c r="A21" s="45"/>
+      <c r="B21" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="C21" s="57"/>
-[...10 lines deleted...]
-      <c r="N21" s="45" t="s">
+      <c r="C21" s="49"/>
+      <c r="D21" s="49"/>
+      <c r="E21" s="49"/>
+      <c r="F21" s="49"/>
+      <c r="G21" s="49"/>
+      <c r="H21" s="49"/>
+      <c r="I21" s="49"/>
+      <c r="J21" s="49"/>
+      <c r="K21" s="49"/>
+      <c r="L21" s="49"/>
+      <c r="M21" s="50"/>
+      <c r="N21" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="O21" s="46"/>
-[...9 lines deleted...]
-      <c r="Y21" s="47"/>
+      <c r="O21" s="38"/>
+      <c r="P21" s="38"/>
+      <c r="Q21" s="38"/>
+      <c r="R21" s="38"/>
+      <c r="S21" s="38"/>
+      <c r="T21" s="38"/>
+      <c r="U21" s="38"/>
+      <c r="V21" s="38"/>
+      <c r="W21" s="38"/>
+      <c r="X21" s="38"/>
+      <c r="Y21" s="39"/>
     </row>
     <row r="22" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A22" s="49"/>
+      <c r="A22" s="46"/>
       <c r="B22" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D22" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I22" s="16" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="16" t="s">
@@ -12787,135 +12881,135 @@
     </row>
     <row r="44" spans="1:25">
       <c r="A44" s="15"/>
       <c r="B44" s="15"/>
       <c r="C44" s="15"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15"/>
       <c r="J44" s="15"/>
       <c r="K44" s="15"/>
       <c r="L44" s="15"/>
       <c r="M44" s="15"/>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44" s="15"/>
       <c r="S44" s="15"/>
       <c r="T44" s="15"/>
       <c r="U44" s="15"/>
     </row>
     <row r="45" spans="1:25" ht="21" customHeight="1">
-      <c r="A45" s="51" t="s">
+      <c r="A45" s="41" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="51"/>
-[...10 lines deleted...]
-      <c r="M45" s="51"/>
+      <c r="B45" s="41"/>
+      <c r="C45" s="41"/>
+      <c r="D45" s="41"/>
+      <c r="E45" s="41"/>
+      <c r="F45" s="41"/>
+      <c r="G45" s="41"/>
+      <c r="H45" s="41"/>
+      <c r="I45" s="41"/>
+      <c r="J45" s="41"/>
+      <c r="K45" s="41"/>
+      <c r="L45" s="41"/>
+      <c r="M45" s="41"/>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45" s="15"/>
       <c r="S45" s="15"/>
       <c r="T45" s="15"/>
       <c r="U45" s="15"/>
     </row>
     <row r="46" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
       <c r="A46" s="15"/>
       <c r="B46" s="15"/>
       <c r="C46" s="15"/>
       <c r="D46" s="15"/>
       <c r="E46" s="15"/>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
-      <c r="J46" s="59" t="s">
+      <c r="J46" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="K46" s="59"/>
-[...11 lines deleted...]
-      <c r="W46" s="59"/>
+      <c r="K46" s="47"/>
+      <c r="L46" s="47"/>
+      <c r="M46" s="47"/>
+      <c r="N46" s="47"/>
+      <c r="O46" s="47"/>
+      <c r="P46" s="47"/>
+      <c r="Q46" s="47"/>
+      <c r="R46" s="47"/>
+      <c r="S46" s="47"/>
+      <c r="T46" s="47"/>
+      <c r="U46" s="47"/>
+      <c r="V46" s="47"/>
+      <c r="W46" s="47"/>
       <c r="Y46" s="9"/>
     </row>
     <row r="47" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A47" s="48"/>
-      <c r="B47" s="56" t="s">
+      <c r="A47" s="45"/>
+      <c r="B47" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="57"/>
-[...10 lines deleted...]
-      <c r="N47" s="45" t="s">
+      <c r="C47" s="49"/>
+      <c r="D47" s="49"/>
+      <c r="E47" s="49"/>
+      <c r="F47" s="49"/>
+      <c r="G47" s="49"/>
+      <c r="H47" s="49"/>
+      <c r="I47" s="49"/>
+      <c r="J47" s="49"/>
+      <c r="K47" s="49"/>
+      <c r="L47" s="49"/>
+      <c r="M47" s="50"/>
+      <c r="N47" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="O47" s="46"/>
-[...9 lines deleted...]
-      <c r="Y47" s="47"/>
+      <c r="O47" s="38"/>
+      <c r="P47" s="38"/>
+      <c r="Q47" s="38"/>
+      <c r="R47" s="38"/>
+      <c r="S47" s="38"/>
+      <c r="T47" s="38"/>
+      <c r="U47" s="38"/>
+      <c r="V47" s="38"/>
+      <c r="W47" s="38"/>
+      <c r="X47" s="38"/>
+      <c r="Y47" s="39"/>
     </row>
     <row r="48" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A48" s="49"/>
+      <c r="A48" s="46"/>
       <c r="B48" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D48" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I48" s="16" t="s">
         <v>26</v>
       </c>
       <c r="J48" s="16" t="s">
@@ -13920,135 +14014,135 @@
     </row>
     <row r="62" spans="1:25">
       <c r="A62" s="15"/>
       <c r="B62" s="15"/>
       <c r="C62" s="15"/>
       <c r="D62" s="15"/>
       <c r="E62" s="15"/>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15"/>
       <c r="I62" s="15"/>
       <c r="J62" s="15"/>
       <c r="K62" s="15"/>
       <c r="L62" s="15"/>
       <c r="M62" s="15"/>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62" s="15"/>
       <c r="S62" s="15"/>
       <c r="T62" s="15"/>
       <c r="U62" s="15"/>
     </row>
     <row r="63" spans="1:25" ht="21" customHeight="1">
-      <c r="A63" s="51" t="s">
+      <c r="A63" s="41" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="51"/>
-[...10 lines deleted...]
-      <c r="M63" s="51"/>
+      <c r="B63" s="41"/>
+      <c r="C63" s="41"/>
+      <c r="D63" s="41"/>
+      <c r="E63" s="41"/>
+      <c r="F63" s="41"/>
+      <c r="G63" s="41"/>
+      <c r="H63" s="41"/>
+      <c r="I63" s="41"/>
+      <c r="J63" s="41"/>
+      <c r="K63" s="41"/>
+      <c r="L63" s="41"/>
+      <c r="M63" s="41"/>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63" s="15"/>
       <c r="S63" s="15"/>
       <c r="T63" s="15"/>
       <c r="U63" s="15"/>
     </row>
     <row r="64" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
       <c r="A64" s="15"/>
       <c r="B64" s="15"/>
       <c r="C64" s="15"/>
       <c r="D64" s="15"/>
       <c r="E64" s="15"/>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15"/>
       <c r="I64" s="15"/>
-      <c r="J64" s="59" t="s">
+      <c r="J64" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="K64" s="59"/>
-[...11 lines deleted...]
-      <c r="W64" s="59"/>
+      <c r="K64" s="47"/>
+      <c r="L64" s="47"/>
+      <c r="M64" s="47"/>
+      <c r="N64" s="47"/>
+      <c r="O64" s="47"/>
+      <c r="P64" s="47"/>
+      <c r="Q64" s="47"/>
+      <c r="R64" s="47"/>
+      <c r="S64" s="47"/>
+      <c r="T64" s="47"/>
+      <c r="U64" s="47"/>
+      <c r="V64" s="47"/>
+      <c r="W64" s="47"/>
       <c r="Y64" s="9"/>
     </row>
     <row r="65" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A65" s="48"/>
-      <c r="B65" s="56" t="s">
+      <c r="A65" s="45"/>
+      <c r="B65" s="48" t="s">
         <v>4</v>
       </c>
-      <c r="C65" s="57"/>
-[...10 lines deleted...]
-      <c r="N65" s="45" t="s">
+      <c r="C65" s="49"/>
+      <c r="D65" s="49"/>
+      <c r="E65" s="49"/>
+      <c r="F65" s="49"/>
+      <c r="G65" s="49"/>
+      <c r="H65" s="49"/>
+      <c r="I65" s="49"/>
+      <c r="J65" s="49"/>
+      <c r="K65" s="49"/>
+      <c r="L65" s="49"/>
+      <c r="M65" s="50"/>
+      <c r="N65" s="37" t="s">
         <v>31</v>
       </c>
-      <c r="O65" s="46"/>
-[...9 lines deleted...]
-      <c r="Y65" s="47"/>
+      <c r="O65" s="38"/>
+      <c r="P65" s="38"/>
+      <c r="Q65" s="38"/>
+      <c r="R65" s="38"/>
+      <c r="S65" s="38"/>
+      <c r="T65" s="38"/>
+      <c r="U65" s="38"/>
+      <c r="V65" s="38"/>
+      <c r="W65" s="38"/>
+      <c r="X65" s="38"/>
+      <c r="Y65" s="39"/>
     </row>
     <row r="66" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A66" s="49"/>
+      <c r="A66" s="46"/>
       <c r="B66" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C66" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D66" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I66" s="16" t="s">
         <v>26</v>
       </c>
       <c r="J66" s="16" t="s">
@@ -21582,181 +21676,181 @@
     <row r="364" spans="1:21">
       <c r="A364" s="15"/>
       <c r="B364" s="15"/>
       <c r="C364" s="15"/>
       <c r="D364" s="15"/>
       <c r="E364" s="15"/>
       <c r="F364" s="15"/>
       <c r="G364" s="15"/>
       <c r="H364" s="15"/>
       <c r="I364" s="15"/>
       <c r="J364" s="15"/>
       <c r="K364" s="15"/>
       <c r="L364" s="15"/>
       <c r="M364" s="15"/>
       <c r="N364" s="15"/>
       <c r="O364" s="15"/>
       <c r="P364" s="15"/>
       <c r="Q364" s="15"/>
       <c r="R364" s="15"/>
       <c r="S364" s="15"/>
       <c r="T364" s="15"/>
       <c r="U364" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="N21:Y21"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="J3:W3"/>
+    <mergeCell ref="J20:W20"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:M21"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="J46:W46"/>
     <mergeCell ref="A65:A66"/>
     <mergeCell ref="J64:W64"/>
     <mergeCell ref="N47:Y47"/>
     <mergeCell ref="N65:Y65"/>
     <mergeCell ref="A47:A48"/>
     <mergeCell ref="B65:M65"/>
     <mergeCell ref="B47:M47"/>
     <mergeCell ref="A63:M63"/>
-    <mergeCell ref="A2:M2"/>
-[...8 lines deleted...]
-    <mergeCell ref="B21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...13 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADAE8725-8D25-4719-9092-C252D68F73D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADAE8725-8D25-4719-9092-C252D68F73D2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...2 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ИФО 2024</vt:lpstr>
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>