--- v2 (2026-06-24)
+++ v3 (2026-07-14)
@@ -9,64 +9,64 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\!!!!МОИ ДОКУМЕНТЫ\!!!!!ВПСХ\ВПСХ_2026\Ежемесячно для сайта\_()~2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4CF3A682-2A83-4B00-B38E-3D72A824A1A8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B436DDB-21D0-433F-A865-B072793EEAC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="838" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-60" yWindow="1590" windowWidth="16560" windowHeight="11295" tabRatio="838" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО 2024" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="710" uniqueCount="38">
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>2022 жыл</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t xml:space="preserve">Ауыл, орман және балық шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t>Шығыс Қазақстан облысы</t>
   </si>
   <si>
@@ -146,93 +146,99 @@
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>Марқакөл ауданы</t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="8">
+  <fonts count="9">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -334,51 +340,51 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="56">
+  <cellXfs count="57">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -416,106 +422,109 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -793,160 +802,160 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:AK372"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="P1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AD1" sqref="AD1:AD1048576"/>
+      <pane xSplit="1" topLeftCell="U1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AG82" sqref="AG82"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="9" style="9" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="9" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="9"/>
     <col min="10" max="10" width="11.5703125" style="9" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="9"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="9"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.140625" style="9"/>
     <col min="17" max="17" width="9.140625" style="31"/>
     <col min="18" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="9.140625" style="31"/>
     <col min="20" max="21" width="9.140625" style="9"/>
     <col min="22" max="22" width="9.140625" style="35"/>
     <col min="23" max="24" width="9.140625" style="31"/>
     <col min="25" max="25" width="10.85546875" style="9" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="9"/>
     <col min="29" max="29" width="9.140625" style="1"/>
     <col min="30" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="25.5" customHeight="1">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="40"/>
-[...10 lines deleted...]
-      <c r="M2" s="40"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
     </row>
     <row r="3" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A3" s="42" t="s">
+      <c r="A3" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="42"/>
-[...10 lines deleted...]
-      <c r="M3" s="42"/>
+      <c r="B3" s="46"/>
+      <c r="C3" s="46"/>
+      <c r="D3" s="46"/>
+      <c r="E3" s="46"/>
+      <c r="F3" s="46"/>
+      <c r="G3" s="46"/>
+      <c r="H3" s="46"/>
+      <c r="I3" s="46"/>
+      <c r="J3" s="46"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="46"/>
       <c r="N3" s="24"/>
     </row>
     <row r="4" spans="1:37" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A4" s="43"/>
-      <c r="B4" s="37" t="s">
+      <c r="A4" s="49"/>
+      <c r="B4" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="C4" s="38"/>
-[...10 lines deleted...]
-      <c r="N4" s="37" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="38"/>
-[...10 lines deleted...]
-      <c r="Z4" s="37" t="s">
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="43"/>
+      <c r="Z4" s="41" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="38"/>
-[...9 lines deleted...]
-      <c r="AK4" s="39"/>
+      <c r="AA4" s="42"/>
+      <c r="AB4" s="42"/>
+      <c r="AC4" s="42"/>
+      <c r="AD4" s="42"/>
+      <c r="AE4" s="42"/>
+      <c r="AF4" s="42"/>
+      <c r="AG4" s="42"/>
+      <c r="AH4" s="42"/>
+      <c r="AI4" s="42"/>
+      <c r="AJ4" s="42"/>
+      <c r="AK4" s="43"/>
     </row>
     <row r="5" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="44"/>
+      <c r="A5" s="50"/>
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -990,57 +999,57 @@
       </c>
       <c r="W5" s="34" t="s">
         <v>28</v>
       </c>
       <c r="X5" s="34" t="s">
         <v>29</v>
       </c>
       <c r="Y5" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Z5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AA5" s="33" t="s">
         <v>20</v>
       </c>
       <c r="AB5" s="11" t="s">
         <v>21</v>
       </c>
       <c r="AC5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AD5" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="AE5" s="34" t="s">
+      <c r="AE5" s="11" t="s">
         <v>24</v>
       </c>
       <c r="AF5" s="11" t="s">
         <v>25</v>
       </c>
-      <c r="AG5" s="10" t="s">
+      <c r="AG5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="34" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="34" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="13" customFormat="1">
       <c r="A6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="2">
         <v>101.73520984967</v>
       </c>
       <c r="C6" s="2">
         <v>101.91656535124096</v>
       </c>
@@ -1094,63 +1103,65 @@
       </c>
       <c r="T6" s="27">
         <v>103.9</v>
       </c>
       <c r="U6" s="29">
         <v>102.8</v>
       </c>
       <c r="V6" s="23">
         <v>100.9</v>
       </c>
       <c r="W6" s="6">
         <v>101.1</v>
       </c>
       <c r="X6" s="6">
         <v>103.1</v>
       </c>
       <c r="Y6" s="6">
         <v>102</v>
       </c>
       <c r="Z6" s="29">
         <v>95.8</v>
       </c>
       <c r="AA6" s="29">
         <v>97.6</v>
       </c>
-      <c r="AB6" s="53">
+      <c r="AB6" s="38">
         <v>101.9</v>
       </c>
-      <c r="AC6" s="53">
+      <c r="AC6" s="38">
         <v>102</v>
       </c>
       <c r="AD6" s="6">
         <v>102.2</v>
       </c>
-      <c r="AE6" s="54"/>
-[...2 lines deleted...]
-      <c r="AH6" s="23"/>
+      <c r="AE6" s="39">
+        <v>103.2</v>
+      </c>
+      <c r="AF6" s="56"/>
+      <c r="AG6" s="56"/>
+      <c r="AH6" s="56"/>
       <c r="AI6" s="6"/>
       <c r="AJ6" s="6"/>
       <c r="AK6" s="6"/>
     </row>
     <row r="7" spans="1:37" s="13" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2">
         <v>57.053264658933088</v>
       </c>
       <c r="C7" s="2">
         <v>56.595325068717791</v>
       </c>
       <c r="D7" s="2">
         <v>58.859061792099652</v>
       </c>
       <c r="E7" s="7">
         <v>73.080934904383895</v>
       </c>
       <c r="F7" s="7">
         <v>75.940009206271455</v>
       </c>
       <c r="G7" s="6">
         <v>78.558078912720859</v>
@@ -1193,63 +1204,65 @@
       </c>
       <c r="T7" s="27">
         <v>101.2</v>
       </c>
       <c r="U7" s="29">
         <v>103.1</v>
       </c>
       <c r="V7" s="23">
         <v>102.1</v>
       </c>
       <c r="W7" s="6">
         <v>101.9</v>
       </c>
       <c r="X7" s="6">
         <v>102</v>
       </c>
       <c r="Y7" s="6">
         <v>100.9</v>
       </c>
       <c r="Z7" s="29">
         <v>101</v>
       </c>
       <c r="AA7" s="29">
         <v>111.7</v>
       </c>
-      <c r="AB7" s="53">
+      <c r="AB7" s="38">
         <v>108.6</v>
       </c>
-      <c r="AC7" s="53">
+      <c r="AC7" s="38">
         <v>101.8</v>
       </c>
       <c r="AD7" s="6">
         <v>100</v>
       </c>
-      <c r="AE7" s="54"/>
-[...2 lines deleted...]
-      <c r="AH7" s="23"/>
+      <c r="AE7" s="39">
+        <v>102.2</v>
+      </c>
+      <c r="AF7" s="56"/>
+      <c r="AG7" s="56"/>
+      <c r="AH7" s="56"/>
       <c r="AI7" s="6"/>
       <c r="AJ7" s="6"/>
       <c r="AK7" s="6"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="2">
         <v>99.795769018020707</v>
       </c>
       <c r="C8" s="2">
         <v>99.41170525598875</v>
       </c>
       <c r="D8" s="2">
         <v>96.400403686708486</v>
       </c>
       <c r="E8" s="7">
         <v>96.478107531050611</v>
       </c>
       <c r="F8" s="7">
         <v>100.60821807050124</v>
       </c>
       <c r="G8" s="6">
         <v>100.65186200677665</v>
@@ -1292,63 +1305,65 @@
       </c>
       <c r="T8" s="27">
         <v>107.5</v>
       </c>
       <c r="U8" s="29">
         <v>103.4</v>
       </c>
       <c r="V8" s="23">
         <v>100.7</v>
       </c>
       <c r="W8" s="6">
         <v>100.4</v>
       </c>
       <c r="X8" s="6">
         <v>102.1</v>
       </c>
       <c r="Y8" s="6">
         <v>99.8</v>
       </c>
       <c r="Z8" s="29">
         <v>97</v>
       </c>
       <c r="AA8" s="29">
         <v>98.6</v>
       </c>
-      <c r="AB8" s="53">
+      <c r="AB8" s="38">
         <v>100.7</v>
       </c>
-      <c r="AC8" s="53">
+      <c r="AC8" s="38">
         <v>100.7</v>
       </c>
       <c r="AD8" s="6">
         <v>100.6</v>
       </c>
-      <c r="AE8" s="54"/>
-[...2 lines deleted...]
-      <c r="AH8" s="23"/>
+      <c r="AE8" s="39">
+        <v>101.1</v>
+      </c>
+      <c r="AF8" s="56"/>
+      <c r="AG8" s="56"/>
+      <c r="AH8" s="56"/>
       <c r="AI8" s="6"/>
       <c r="AJ8" s="6"/>
       <c r="AK8" s="6"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="2">
         <v>107.17775617110756</v>
       </c>
       <c r="C9" s="2">
         <v>105.07367089600963</v>
       </c>
       <c r="D9" s="2">
         <v>104.55418957953167</v>
       </c>
       <c r="E9" s="7">
         <v>101.78426358976516</v>
       </c>
       <c r="F9" s="7">
         <v>101.24604767653913</v>
       </c>
       <c r="G9" s="6">
         <v>99.823415804368196</v>
@@ -1391,63 +1406,65 @@
       </c>
       <c r="T9" s="27">
         <v>100.6</v>
       </c>
       <c r="U9" s="29">
         <v>98</v>
       </c>
       <c r="V9" s="23">
         <v>100.8</v>
       </c>
       <c r="W9" s="6">
         <v>100.3</v>
       </c>
       <c r="X9" s="6">
         <v>102.9</v>
       </c>
       <c r="Y9" s="6">
         <v>103.3</v>
       </c>
       <c r="Z9" s="29">
         <v>100</v>
       </c>
       <c r="AA9" s="29">
         <v>100.8</v>
       </c>
-      <c r="AB9" s="53">
+      <c r="AB9" s="38">
         <v>100</v>
       </c>
-      <c r="AC9" s="53">
+      <c r="AC9" s="38">
         <v>100</v>
       </c>
       <c r="AD9" s="6">
         <v>100.1</v>
       </c>
-      <c r="AE9" s="54"/>
-[...2 lines deleted...]
-      <c r="AH9" s="23"/>
+      <c r="AE9" s="39">
+        <v>101.9</v>
+      </c>
+      <c r="AF9" s="56"/>
+      <c r="AG9" s="56"/>
+      <c r="AH9" s="56"/>
       <c r="AI9" s="6"/>
       <c r="AJ9" s="6"/>
       <c r="AK9" s="6"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="2">
         <v>100.6261291883275</v>
       </c>
       <c r="C10" s="2">
         <v>101.89513412464655</v>
       </c>
       <c r="D10" s="2">
         <v>102.08765642690916</v>
       </c>
       <c r="E10" s="7">
         <v>102.0503299247931</v>
       </c>
       <c r="F10" s="7">
         <v>102.07949314200779</v>
       </c>
       <c r="G10" s="6">
         <v>102.32511314345732</v>
@@ -1490,63 +1507,65 @@
       </c>
       <c r="T10" s="27">
         <v>104.2</v>
       </c>
       <c r="U10" s="29">
         <v>103.7</v>
       </c>
       <c r="V10" s="23">
         <v>105.5</v>
       </c>
       <c r="W10" s="6">
         <v>104.5</v>
       </c>
       <c r="X10" s="6">
         <v>103.2</v>
       </c>
       <c r="Y10" s="6">
         <v>99.2</v>
       </c>
       <c r="Z10" s="29">
         <v>100.3</v>
       </c>
       <c r="AA10" s="29">
         <v>100.9</v>
       </c>
-      <c r="AB10" s="53">
+      <c r="AB10" s="38">
         <v>100.8</v>
       </c>
-      <c r="AC10" s="53">
+      <c r="AC10" s="38">
         <v>101.6</v>
       </c>
       <c r="AD10" s="6">
         <v>102</v>
       </c>
-      <c r="AE10" s="54"/>
-[...2 lines deleted...]
-      <c r="AH10" s="23"/>
+      <c r="AE10" s="39">
+        <v>102.9</v>
+      </c>
+      <c r="AF10" s="56"/>
+      <c r="AG10" s="56"/>
+      <c r="AH10" s="56"/>
       <c r="AI10" s="6"/>
       <c r="AJ10" s="6"/>
       <c r="AK10" s="6"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="2">
         <v>88.5923403752154</v>
       </c>
       <c r="C11" s="2">
         <v>96.746184142866312</v>
       </c>
       <c r="D11" s="2">
         <v>99.527849282804581</v>
       </c>
       <c r="E11" s="7">
         <v>101.50843189029359</v>
       </c>
       <c r="F11" s="7">
         <v>103.60574507088032</v>
       </c>
       <c r="G11" s="6">
         <v>102.66753656386764</v>
@@ -1589,63 +1608,65 @@
       </c>
       <c r="T11" s="27">
         <v>102.6</v>
       </c>
       <c r="U11" s="29">
         <v>103.5</v>
       </c>
       <c r="V11" s="23">
         <v>96.2</v>
       </c>
       <c r="W11" s="6">
         <v>97.1</v>
       </c>
       <c r="X11" s="6">
         <v>100.4</v>
       </c>
       <c r="Y11" s="6">
         <v>100.4</v>
       </c>
       <c r="Z11" s="29">
         <v>100.2</v>
       </c>
       <c r="AA11" s="29">
         <v>100.5</v>
       </c>
-      <c r="AB11" s="53">
+      <c r="AB11" s="38">
         <v>100.5</v>
       </c>
-      <c r="AC11" s="53">
+      <c r="AC11" s="38">
         <v>101.3</v>
       </c>
       <c r="AD11" s="6">
         <v>102.5</v>
       </c>
-      <c r="AE11" s="54"/>
-[...2 lines deleted...]
-      <c r="AH11" s="23"/>
+      <c r="AE11" s="39">
+        <v>104.1</v>
+      </c>
+      <c r="AF11" s="56"/>
+      <c r="AG11" s="56"/>
+      <c r="AH11" s="56"/>
       <c r="AI11" s="6"/>
       <c r="AJ11" s="6"/>
       <c r="AK11" s="6"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="2">
         <v>130.18881339008769</v>
       </c>
       <c r="C12" s="2">
         <v>115.42594446446546</v>
       </c>
       <c r="D12" s="2">
         <v>107.61615915514935</v>
       </c>
       <c r="E12" s="7">
         <v>115.76529292477792</v>
       </c>
       <c r="F12" s="7">
         <v>108.27111438062997</v>
       </c>
       <c r="G12" s="6">
         <v>107.93627593042294</v>
@@ -1688,63 +1709,65 @@
       </c>
       <c r="T12" s="27">
         <v>110.8</v>
       </c>
       <c r="U12" s="29">
         <v>109.3</v>
       </c>
       <c r="V12" s="23">
         <v>108.9</v>
       </c>
       <c r="W12" s="6">
         <v>109.9</v>
       </c>
       <c r="X12" s="6">
         <v>110.7</v>
       </c>
       <c r="Y12" s="6">
         <v>108.7</v>
       </c>
       <c r="Z12" s="29">
         <v>101</v>
       </c>
       <c r="AA12" s="29">
         <v>101.3</v>
       </c>
-      <c r="AB12" s="53">
+      <c r="AB12" s="38">
         <v>101.1</v>
       </c>
-      <c r="AC12" s="53">
+      <c r="AC12" s="38">
         <v>101.3</v>
       </c>
       <c r="AD12" s="6">
         <v>101.1</v>
       </c>
-      <c r="AE12" s="54"/>
-[...2 lines deleted...]
-      <c r="AH12" s="23"/>
+      <c r="AE12" s="39">
+        <v>103.8</v>
+      </c>
+      <c r="AF12" s="56"/>
+      <c r="AG12" s="56"/>
+      <c r="AH12" s="56"/>
       <c r="AI12" s="6"/>
       <c r="AJ12" s="6"/>
       <c r="AK12" s="6"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="2">
         <v>99.306664707671018</v>
       </c>
       <c r="C13" s="2">
         <v>97.380246554078866</v>
       </c>
       <c r="D13" s="2">
         <v>93.986362962028807</v>
       </c>
       <c r="E13" s="7">
         <v>95.879526616292154</v>
       </c>
       <c r="F13" s="7">
         <v>97.652824039817361</v>
       </c>
       <c r="G13" s="6">
         <v>99.246086260388296</v>
@@ -1787,63 +1810,65 @@
       </c>
       <c r="T13" s="27">
         <v>110</v>
       </c>
       <c r="U13" s="29">
         <v>107.5</v>
       </c>
       <c r="V13" s="23">
         <v>105</v>
       </c>
       <c r="W13" s="6">
         <v>103</v>
       </c>
       <c r="X13" s="6">
         <v>105.1</v>
       </c>
       <c r="Y13" s="6">
         <v>104.6</v>
       </c>
       <c r="Z13" s="29">
         <v>99</v>
       </c>
       <c r="AA13" s="29">
         <v>100.2</v>
       </c>
-      <c r="AB13" s="53">
+      <c r="AB13" s="38">
         <v>100.3</v>
       </c>
-      <c r="AC13" s="53">
+      <c r="AC13" s="38">
         <v>100.2</v>
       </c>
       <c r="AD13" s="6">
         <v>101.5</v>
       </c>
-      <c r="AE13" s="54"/>
-[...2 lines deleted...]
-      <c r="AH13" s="23"/>
+      <c r="AE13" s="39">
+        <v>101.4</v>
+      </c>
+      <c r="AF13" s="56"/>
+      <c r="AG13" s="56"/>
+      <c r="AH13" s="56"/>
       <c r="AI13" s="6"/>
       <c r="AJ13" s="6"/>
       <c r="AK13" s="6"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="2">
         <v>100.63826549718927</v>
       </c>
       <c r="C14" s="2">
         <v>98.405800859443133</v>
       </c>
       <c r="D14" s="2">
         <v>97.201510590426608</v>
       </c>
       <c r="E14" s="7">
         <v>96.643569779122245</v>
       </c>
       <c r="F14" s="7">
         <v>98.510772357886822</v>
       </c>
       <c r="G14" s="6">
         <v>101.89920096567542</v>
@@ -1886,63 +1911,65 @@
       </c>
       <c r="T14" s="27">
         <v>113</v>
       </c>
       <c r="U14" s="29">
         <v>110.4</v>
       </c>
       <c r="V14" s="23">
         <v>106.8</v>
       </c>
       <c r="W14" s="6">
         <v>105.5</v>
       </c>
       <c r="X14" s="6">
         <v>104.5</v>
       </c>
       <c r="Y14" s="6">
         <v>104.1</v>
       </c>
       <c r="Z14" s="29">
         <v>100.4</v>
       </c>
       <c r="AA14" s="29">
         <v>101</v>
       </c>
-      <c r="AB14" s="53">
+      <c r="AB14" s="38">
         <v>101.6</v>
       </c>
-      <c r="AC14" s="53">
+      <c r="AC14" s="38">
         <v>101.6</v>
       </c>
       <c r="AD14" s="6">
         <v>101.4</v>
       </c>
-      <c r="AE14" s="54"/>
-[...2 lines deleted...]
-      <c r="AH14" s="23"/>
+      <c r="AE14" s="39">
+        <v>101.2</v>
+      </c>
+      <c r="AF14" s="56"/>
+      <c r="AG14" s="56"/>
+      <c r="AH14" s="56"/>
       <c r="AI14" s="6"/>
       <c r="AJ14" s="6"/>
       <c r="AK14" s="6"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="2">
         <v>97.967986465370657</v>
       </c>
       <c r="C15" s="2">
         <v>100.53499749447138</v>
       </c>
       <c r="D15" s="2">
         <v>100.74603244957095</v>
       </c>
       <c r="E15" s="7">
         <v>100.80705337477383</v>
       </c>
       <c r="F15" s="7">
         <v>100.51235975071704</v>
       </c>
       <c r="G15" s="6">
         <v>100.2169849461789</v>
@@ -1985,63 +2012,65 @@
       </c>
       <c r="T15" s="27">
         <v>104.3</v>
       </c>
       <c r="U15" s="29">
         <v>102.7</v>
       </c>
       <c r="V15" s="23">
         <v>90.9</v>
       </c>
       <c r="W15" s="6">
         <v>92.3</v>
       </c>
       <c r="X15" s="6">
         <v>104.8</v>
       </c>
       <c r="Y15" s="6">
         <v>104.2</v>
       </c>
       <c r="Z15" s="29">
         <v>100.4</v>
       </c>
       <c r="AA15" s="29">
         <v>102.7</v>
       </c>
-      <c r="AB15" s="53">
+      <c r="AB15" s="38">
         <v>104.1</v>
       </c>
-      <c r="AC15" s="53">
+      <c r="AC15" s="38">
         <v>104.3</v>
       </c>
       <c r="AD15" s="6">
         <v>104.3</v>
       </c>
-      <c r="AE15" s="54"/>
-[...2 lines deleted...]
-      <c r="AH15" s="23"/>
+      <c r="AE15" s="39">
+        <v>104.7</v>
+      </c>
+      <c r="AF15" s="56"/>
+      <c r="AG15" s="56"/>
+      <c r="AH15" s="56"/>
       <c r="AI15" s="6"/>
       <c r="AJ15" s="6"/>
       <c r="AK15" s="6"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="2">
         <v>106.51975205657666</v>
       </c>
       <c r="C16" s="2">
         <v>107.78769060201951</v>
       </c>
       <c r="D16" s="2">
         <v>108.0322664977097</v>
       </c>
       <c r="E16" s="7">
         <v>108.90833876326114</v>
       </c>
       <c r="F16" s="7">
         <v>109.25471057936819</v>
       </c>
       <c r="G16" s="6">
         <v>110.34191049452713</v>
@@ -2084,63 +2113,65 @@
       </c>
       <c r="T16" s="27">
         <v>110.2</v>
       </c>
       <c r="U16" s="29">
         <v>110.3</v>
       </c>
       <c r="V16" s="23">
         <v>109.5</v>
       </c>
       <c r="W16" s="6">
         <v>108.9</v>
       </c>
       <c r="X16" s="6">
         <v>109.6</v>
       </c>
       <c r="Y16" s="6">
         <v>109.5</v>
       </c>
       <c r="Z16" s="29">
         <v>101.1</v>
       </c>
       <c r="AA16" s="29">
         <v>101.6</v>
       </c>
-      <c r="AB16" s="53">
+      <c r="AB16" s="38">
         <v>103.8</v>
       </c>
-      <c r="AC16" s="53">
+      <c r="AC16" s="38">
         <v>103.6</v>
       </c>
       <c r="AD16" s="6">
         <v>104.2</v>
       </c>
-      <c r="AE16" s="54"/>
-[...2 lines deleted...]
-      <c r="AH16" s="23"/>
+      <c r="AE16" s="39">
+        <v>104.9</v>
+      </c>
+      <c r="AF16" s="56"/>
+      <c r="AG16" s="56"/>
+      <c r="AH16" s="56"/>
       <c r="AI16" s="6"/>
       <c r="AJ16" s="6"/>
       <c r="AK16" s="6"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="2">
         <v>99.170997514299287</v>
       </c>
       <c r="C17" s="2">
         <v>101.88479587985371</v>
       </c>
       <c r="D17" s="2">
         <v>103.93071152601846</v>
       </c>
       <c r="E17" s="7">
         <v>104.92561236848006</v>
       </c>
       <c r="F17" s="7">
         <v>106.19783514389863</v>
       </c>
       <c r="G17" s="6">
         <v>105.12215484728897</v>
@@ -2183,63 +2214,65 @@
       </c>
       <c r="T17" s="27">
         <v>102.1</v>
       </c>
       <c r="U17" s="29">
         <v>101.3</v>
       </c>
       <c r="V17" s="23">
         <v>99.7</v>
       </c>
       <c r="W17" s="6">
         <v>100.2</v>
       </c>
       <c r="X17" s="6">
         <v>100.3</v>
       </c>
       <c r="Y17" s="6">
         <v>99.8</v>
       </c>
       <c r="Z17" s="29">
         <v>90.3</v>
       </c>
       <c r="AA17" s="29">
         <v>92.4</v>
       </c>
-      <c r="AB17" s="53">
+      <c r="AB17" s="38">
         <v>101.6</v>
       </c>
-      <c r="AC17" s="53">
+      <c r="AC17" s="38">
         <v>102.1</v>
       </c>
       <c r="AD17" s="6">
         <v>102.3</v>
       </c>
-      <c r="AE17" s="54"/>
-[...2 lines deleted...]
-      <c r="AH17" s="23"/>
+      <c r="AE17" s="39">
+        <v>102.8</v>
+      </c>
+      <c r="AF17" s="56"/>
+      <c r="AG17" s="56"/>
+      <c r="AH17" s="56"/>
       <c r="AI17" s="6"/>
       <c r="AJ17" s="6"/>
       <c r="AK17" s="6"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="2">
         <v>108.07726129257382</v>
       </c>
       <c r="C18" s="2">
         <v>104.11162428366882</v>
       </c>
       <c r="D18" s="2">
         <v>95.399258553818868</v>
       </c>
       <c r="E18" s="7">
         <v>97.612902896965664</v>
       </c>
       <c r="F18" s="7">
         <v>99.650460538593876</v>
       </c>
       <c r="G18" s="6">
         <v>101.21433609455832</v>
@@ -2282,63 +2315,65 @@
       </c>
       <c r="T18" s="27">
         <v>104.4</v>
       </c>
       <c r="U18" s="29">
         <v>104.7</v>
       </c>
       <c r="V18" s="23">
         <v>96.4</v>
       </c>
       <c r="W18" s="6">
         <v>93.7</v>
       </c>
       <c r="X18" s="6">
         <v>104.9</v>
       </c>
       <c r="Y18" s="6">
         <v>96</v>
       </c>
       <c r="Z18" s="29">
         <v>99.9</v>
       </c>
       <c r="AA18" s="29">
         <v>100.1</v>
       </c>
-      <c r="AB18" s="53">
+      <c r="AB18" s="38">
         <v>100.2</v>
       </c>
-      <c r="AC18" s="53">
+      <c r="AC18" s="38">
         <v>100.3</v>
       </c>
       <c r="AD18" s="6">
         <v>100.4</v>
       </c>
-      <c r="AE18" s="54"/>
-[...2 lines deleted...]
-      <c r="AH18" s="23"/>
+      <c r="AE18" s="39">
+        <v>103.5</v>
+      </c>
+      <c r="AF18" s="56"/>
+      <c r="AG18" s="56"/>
+      <c r="AH18" s="56"/>
       <c r="AI18" s="6"/>
       <c r="AJ18" s="6"/>
       <c r="AK18" s="6"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>131.91319095200751</v>
       </c>
       <c r="C19" s="2">
         <v>114.91344119094984</v>
       </c>
       <c r="D19" s="2">
         <v>109.13583568072754</v>
       </c>
       <c r="E19" s="7">
         <v>104.87474287141549</v>
       </c>
       <c r="F19" s="7">
         <v>100.85499903114372</v>
       </c>
       <c r="G19" s="6">
         <v>101.31854802824837</v>
@@ -2381,160 +2416,162 @@
       </c>
       <c r="T19" s="27">
         <v>99.7</v>
       </c>
       <c r="U19" s="29">
         <v>97.9</v>
       </c>
       <c r="V19" s="23">
         <v>98.7</v>
       </c>
       <c r="W19" s="6">
         <v>100.8</v>
       </c>
       <c r="X19" s="6">
         <v>103.6</v>
       </c>
       <c r="Y19" s="6">
         <v>102.9</v>
       </c>
       <c r="Z19" s="29">
         <v>110.5</v>
       </c>
       <c r="AA19" s="29">
         <v>111.3</v>
       </c>
-      <c r="AB19" s="53">
+      <c r="AB19" s="38">
         <v>106.4</v>
       </c>
-      <c r="AC19" s="53">
+      <c r="AC19" s="38">
         <v>105.8</v>
       </c>
       <c r="AD19" s="6">
         <v>105.1</v>
       </c>
-      <c r="AE19" s="54"/>
-[...2 lines deleted...]
-      <c r="AH19" s="23"/>
+      <c r="AE19" s="39">
+        <v>106.2</v>
+      </c>
+      <c r="AF19" s="56"/>
+      <c r="AG19" s="56"/>
+      <c r="AH19" s="56"/>
       <c r="AI19" s="6"/>
       <c r="AJ19" s="6"/>
       <c r="AK19" s="6"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="15"/>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
     </row>
     <row r="21" spans="1:37" ht="21" customHeight="1">
-      <c r="A21" s="41" t="s">
+      <c r="A21" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="41"/>
-[...10 lines deleted...]
-      <c r="M21" s="41"/>
+      <c r="B21" s="47"/>
+      <c r="C21" s="47"/>
+      <c r="D21" s="47"/>
+      <c r="E21" s="47"/>
+      <c r="F21" s="47"/>
+      <c r="G21" s="47"/>
+      <c r="H21" s="47"/>
+      <c r="I21" s="47"/>
+      <c r="J21" s="47"/>
+      <c r="K21" s="47"/>
+      <c r="L21" s="47"/>
+      <c r="M21" s="47"/>
     </row>
     <row r="22" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A22" s="42" t="s">
+      <c r="A22" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="42"/>
-[...10 lines deleted...]
-      <c r="M22" s="42"/>
+      <c r="B22" s="46"/>
+      <c r="C22" s="46"/>
+      <c r="D22" s="46"/>
+      <c r="E22" s="46"/>
+      <c r="F22" s="46"/>
+      <c r="G22" s="46"/>
+      <c r="H22" s="46"/>
+      <c r="I22" s="46"/>
+      <c r="J22" s="46"/>
+      <c r="K22" s="46"/>
+      <c r="L22" s="46"/>
+      <c r="M22" s="46"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="45"/>
-      <c r="B23" s="37" t="s">
+      <c r="A23" s="44"/>
+      <c r="B23" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="C23" s="38"/>
-[...10 lines deleted...]
-      <c r="N23" s="37" t="s">
+      <c r="C23" s="42"/>
+      <c r="D23" s="42"/>
+      <c r="E23" s="42"/>
+      <c r="F23" s="42"/>
+      <c r="G23" s="42"/>
+      <c r="H23" s="42"/>
+      <c r="I23" s="42"/>
+      <c r="J23" s="42"/>
+      <c r="K23" s="42"/>
+      <c r="L23" s="42"/>
+      <c r="M23" s="43"/>
+      <c r="N23" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="O23" s="38"/>
-[...10 lines deleted...]
-      <c r="Z23" s="37" t="s">
+      <c r="O23" s="42"/>
+      <c r="P23" s="42"/>
+      <c r="Q23" s="42"/>
+      <c r="R23" s="42"/>
+      <c r="S23" s="42"/>
+      <c r="T23" s="42"/>
+      <c r="U23" s="42"/>
+      <c r="V23" s="42"/>
+      <c r="W23" s="42"/>
+      <c r="X23" s="42"/>
+      <c r="Y23" s="43"/>
+      <c r="Z23" s="41" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="38"/>
-[...9 lines deleted...]
-      <c r="AK23" s="39"/>
+      <c r="AA23" s="42"/>
+      <c r="AB23" s="42"/>
+      <c r="AC23" s="42"/>
+      <c r="AD23" s="42"/>
+      <c r="AE23" s="42"/>
+      <c r="AF23" s="42"/>
+      <c r="AG23" s="42"/>
+      <c r="AH23" s="42"/>
+      <c r="AI23" s="42"/>
+      <c r="AJ23" s="42"/>
+      <c r="AK23" s="43"/>
     </row>
     <row r="24" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A24" s="46"/>
+      <c r="A24" s="45"/>
       <c r="B24" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I24" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="10" t="s">
@@ -2578,51 +2615,51 @@
       </c>
       <c r="W24" s="34" t="s">
         <v>28</v>
       </c>
       <c r="X24" s="34" t="s">
         <v>29</v>
       </c>
       <c r="Y24" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Z24" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AA24" s="33" t="s">
         <v>20</v>
       </c>
       <c r="AB24" s="10" t="s">
         <v>21</v>
       </c>
       <c r="AC24" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AD24" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="AE24" s="34" t="s">
+      <c r="AE24" s="11" t="s">
         <v>24</v>
       </c>
       <c r="AF24" s="10" t="s">
         <v>25</v>
       </c>
       <c r="AG24" s="10" t="s">
         <v>26</v>
       </c>
       <c r="AH24" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AI24" s="34" t="s">
         <v>28</v>
       </c>
       <c r="AJ24" s="34" t="s">
         <v>29</v>
       </c>
       <c r="AK24" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:37" s="13" customFormat="1">
       <c r="A25" s="12" t="s">
         <v>7</v>
       </c>
@@ -2676,66 +2713,68 @@
       </c>
       <c r="R25" s="27">
         <v>105</v>
       </c>
       <c r="S25" s="6">
         <v>104.8</v>
       </c>
       <c r="T25" s="27">
         <v>104</v>
       </c>
       <c r="U25" s="29">
         <v>102.8</v>
       </c>
       <c r="V25" s="23">
         <v>100.9</v>
       </c>
       <c r="W25" s="6">
         <v>101.1</v>
       </c>
       <c r="X25" s="5">
         <v>103.2</v>
       </c>
       <c r="Y25" s="6">
         <v>102</v>
       </c>
-      <c r="Z25" s="55">
+      <c r="Z25" s="40">
         <v>95.6</v>
       </c>
       <c r="AA25" s="29">
         <v>97.5</v>
       </c>
-      <c r="AB25" s="53">
+      <c r="AB25" s="38">
         <v>101.9</v>
       </c>
-      <c r="AC25" s="53">
+      <c r="AC25" s="38">
         <v>102.1</v>
       </c>
       <c r="AD25" s="6">
         <v>102.3</v>
       </c>
-      <c r="AE25" s="6"/>
+      <c r="AE25" s="39">
+        <v>103.3</v>
+      </c>
       <c r="AF25" s="27"/>
       <c r="AG25" s="29"/>
       <c r="AH25" s="23"/>
       <c r="AI25" s="6"/>
       <c r="AJ25" s="6"/>
       <c r="AK25" s="6"/>
     </row>
     <row r="26" spans="1:37" s="13" customFormat="1">
       <c r="A26" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="2">
         <v>46.228329655925471</v>
       </c>
       <c r="C26" s="2">
         <v>43.377772494632403</v>
       </c>
       <c r="D26" s="7">
         <v>46.665887702202561</v>
       </c>
       <c r="E26" s="7">
         <v>52.119652225813361</v>
       </c>
       <c r="F26" s="7">
         <v>58.333815956273327</v>
@@ -2775,66 +2814,68 @@
       </c>
       <c r="R26" s="27">
         <v>100.7</v>
       </c>
       <c r="S26" s="6">
         <v>103</v>
       </c>
       <c r="T26" s="27">
         <v>101.6</v>
       </c>
       <c r="U26" s="29">
         <v>103.7</v>
       </c>
       <c r="V26" s="23">
         <v>102.2</v>
       </c>
       <c r="W26" s="6">
         <v>102</v>
       </c>
       <c r="X26" s="5">
         <v>102.1</v>
       </c>
       <c r="Y26" s="6">
         <v>101</v>
       </c>
-      <c r="Z26" s="55">
+      <c r="Z26" s="40">
         <v>101.8</v>
       </c>
       <c r="AA26" s="29">
         <v>123.6</v>
       </c>
-      <c r="AB26" s="53">
+      <c r="AB26" s="38">
         <v>115.5</v>
       </c>
-      <c r="AC26" s="53">
+      <c r="AC26" s="38">
         <v>104</v>
       </c>
       <c r="AD26" s="6">
         <v>100</v>
       </c>
-      <c r="AE26" s="6"/>
+      <c r="AE26" s="39">
+        <v>104.6</v>
+      </c>
       <c r="AF26" s="27"/>
       <c r="AG26" s="29"/>
       <c r="AH26" s="23"/>
       <c r="AI26" s="6"/>
       <c r="AJ26" s="6"/>
       <c r="AK26" s="6"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="2">
         <v>99.765731536963784</v>
       </c>
       <c r="C27" s="2">
         <v>99.328985391463249</v>
       </c>
       <c r="D27" s="7">
         <v>96.082360544722718</v>
       </c>
       <c r="E27" s="7">
         <v>96.178479691373013</v>
       </c>
       <c r="F27" s="7">
         <v>100.65554602204145</v>
@@ -2880,60 +2921,62 @@
       </c>
       <c r="T27" s="27">
         <v>107.7</v>
       </c>
       <c r="U27" s="29">
         <v>103.4</v>
       </c>
       <c r="V27" s="23">
         <v>100.7</v>
       </c>
       <c r="W27" s="6">
         <v>100.4</v>
       </c>
       <c r="X27" s="5">
         <v>102.2</v>
       </c>
       <c r="Y27" s="6">
         <v>99.8</v>
       </c>
       <c r="Z27" s="29">
         <v>96.9</v>
       </c>
       <c r="AA27" s="29">
         <v>98.6</v>
       </c>
-      <c r="AB27" s="53">
+      <c r="AB27" s="38">
         <v>100.8</v>
       </c>
-      <c r="AC27" s="53">
+      <c r="AC27" s="38">
         <v>100.7</v>
       </c>
       <c r="AD27" s="6">
         <v>100.6</v>
       </c>
-      <c r="AE27" s="6"/>
+      <c r="AE27" s="39">
+        <v>101.2</v>
+      </c>
       <c r="AF27" s="27"/>
       <c r="AG27" s="29"/>
       <c r="AH27" s="23"/>
       <c r="AI27" s="6"/>
       <c r="AJ27" s="6"/>
       <c r="AK27" s="6"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="2">
         <v>107.22428589684681</v>
       </c>
       <c r="C28" s="2">
         <v>105.10639890957714</v>
       </c>
       <c r="D28" s="7">
         <v>104.58355593705082</v>
       </c>
       <c r="E28" s="7">
         <v>101.79494716481983</v>
       </c>
       <c r="F28" s="7">
         <v>101.25325007475745</v>
@@ -2979,60 +3022,62 @@
       </c>
       <c r="T28" s="27">
         <v>100.6</v>
       </c>
       <c r="U28" s="29">
         <v>98</v>
       </c>
       <c r="V28" s="23">
         <v>100.8</v>
       </c>
       <c r="W28" s="6">
         <v>100.3</v>
       </c>
       <c r="X28" s="5">
         <v>102.9</v>
       </c>
       <c r="Y28" s="6">
         <v>103.3</v>
       </c>
       <c r="Z28" s="29">
         <v>100</v>
       </c>
       <c r="AA28" s="29">
         <v>100.8</v>
       </c>
-      <c r="AB28" s="53">
+      <c r="AB28" s="38">
         <v>100</v>
       </c>
-      <c r="AC28" s="53">
+      <c r="AC28" s="38">
         <v>100</v>
       </c>
       <c r="AD28" s="6">
         <v>100.1</v>
       </c>
-      <c r="AE28" s="6"/>
+      <c r="AE28" s="39">
+        <v>101.9</v>
+      </c>
       <c r="AF28" s="27"/>
       <c r="AG28" s="29"/>
       <c r="AH28" s="23"/>
       <c r="AI28" s="6"/>
       <c r="AJ28" s="6"/>
       <c r="AK28" s="6"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B29" s="2">
         <v>100.63015237947089</v>
       </c>
       <c r="C29" s="2">
         <v>101.90404430270131</v>
       </c>
       <c r="D29" s="7">
         <v>102.09695751258965</v>
       </c>
       <c r="E29" s="7">
         <v>102.05214050508893</v>
       </c>
       <c r="F29" s="7">
         <v>102.08114308394374</v>
@@ -3078,60 +3123,62 @@
       </c>
       <c r="T29" s="27">
         <v>104.2</v>
       </c>
       <c r="U29" s="29">
         <v>103.7</v>
       </c>
       <c r="V29" s="23">
         <v>105.5</v>
       </c>
       <c r="W29" s="6">
         <v>104.5</v>
       </c>
       <c r="X29" s="5">
         <v>103.2</v>
       </c>
       <c r="Y29" s="6">
         <v>99.2</v>
       </c>
       <c r="Z29" s="29">
         <v>100.3</v>
       </c>
       <c r="AA29" s="29">
         <v>100.9</v>
       </c>
-      <c r="AB29" s="53">
+      <c r="AB29" s="38">
         <v>100.8</v>
       </c>
-      <c r="AC29" s="53">
+      <c r="AC29" s="38">
         <v>101.6</v>
       </c>
       <c r="AD29" s="6">
         <v>102</v>
       </c>
-      <c r="AE29" s="6"/>
+      <c r="AE29" s="39">
+        <v>102.9</v>
+      </c>
       <c r="AF29" s="27"/>
       <c r="AG29" s="29"/>
       <c r="AH29" s="23"/>
       <c r="AI29" s="6"/>
       <c r="AJ29" s="6"/>
       <c r="AK29" s="6"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="2">
         <v>85.928960216943466</v>
       </c>
       <c r="C30" s="2">
         <v>95.983498448365623</v>
       </c>
       <c r="D30" s="7">
         <v>99.438427526249995</v>
       </c>
       <c r="E30" s="7">
         <v>101.83019444082582</v>
       </c>
       <c r="F30" s="7">
         <v>104.32942446604802</v>
@@ -3177,60 +3224,62 @@
       </c>
       <c r="T30" s="27">
         <v>102.9</v>
       </c>
       <c r="U30" s="29">
         <v>103.7</v>
       </c>
       <c r="V30" s="23">
         <v>96</v>
       </c>
       <c r="W30" s="6">
         <v>97</v>
       </c>
       <c r="X30" s="5">
         <v>100.4</v>
       </c>
       <c r="Y30" s="6">
         <v>100.4</v>
       </c>
       <c r="Z30" s="29">
         <v>100.2</v>
       </c>
       <c r="AA30" s="29">
         <v>100.7</v>
       </c>
-      <c r="AB30" s="53">
+      <c r="AB30" s="38">
         <v>100.5</v>
       </c>
-      <c r="AC30" s="53">
+      <c r="AC30" s="38">
         <v>101.6</v>
       </c>
       <c r="AD30" s="6">
         <v>103.1</v>
       </c>
-      <c r="AE30" s="6"/>
+      <c r="AE30" s="39">
+        <v>104.9</v>
+      </c>
       <c r="AF30" s="27"/>
       <c r="AG30" s="29"/>
       <c r="AH30" s="23"/>
       <c r="AI30" s="6"/>
       <c r="AJ30" s="6"/>
       <c r="AK30" s="6"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="2">
         <v>137.43197154363583</v>
       </c>
       <c r="C31" s="2">
         <v>118.68934729361369</v>
       </c>
       <c r="D31" s="7">
         <v>108.73420482596055</v>
       </c>
       <c r="E31" s="7">
         <v>118.14501665578476</v>
       </c>
       <c r="F31" s="7">
         <v>109.27160896927781</v>
@@ -3276,60 +3325,62 @@
       </c>
       <c r="T31" s="27">
         <v>111.8</v>
       </c>
       <c r="U31" s="29">
         <v>110</v>
       </c>
       <c r="V31" s="23">
         <v>109.3</v>
       </c>
       <c r="W31" s="6">
         <v>110.3</v>
       </c>
       <c r="X31" s="5">
         <v>111.2</v>
       </c>
       <c r="Y31" s="6">
         <v>109</v>
       </c>
       <c r="Z31" s="29">
         <v>101.1</v>
       </c>
       <c r="AA31" s="29">
         <v>101.5</v>
       </c>
-      <c r="AB31" s="53">
+      <c r="AB31" s="38">
         <v>101.3</v>
       </c>
-      <c r="AC31" s="53">
+      <c r="AC31" s="38">
         <v>101.4</v>
       </c>
       <c r="AD31" s="6">
         <v>101.3</v>
       </c>
-      <c r="AE31" s="6"/>
+      <c r="AE31" s="39">
+        <v>104.1</v>
+      </c>
       <c r="AF31" s="27"/>
       <c r="AG31" s="29"/>
       <c r="AH31" s="23"/>
       <c r="AI31" s="6"/>
       <c r="AJ31" s="6"/>
       <c r="AK31" s="6"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="2">
         <v>99.298789012812662</v>
       </c>
       <c r="C32" s="2">
         <v>97.355039013277505</v>
       </c>
       <c r="D32" s="7">
         <v>93.874767677414397</v>
       </c>
       <c r="E32" s="7">
         <v>95.803401373804974</v>
       </c>
       <c r="F32" s="7">
         <v>97.609025477762628</v>
@@ -3375,60 +3426,62 @@
       </c>
       <c r="T32" s="27">
         <v>110.1</v>
       </c>
       <c r="U32" s="29">
         <v>107.6</v>
       </c>
       <c r="V32" s="23">
         <v>105</v>
       </c>
       <c r="W32" s="6">
         <v>103</v>
       </c>
       <c r="X32" s="5">
         <v>105.1</v>
       </c>
       <c r="Y32" s="6">
         <v>104.6</v>
       </c>
       <c r="Z32" s="29">
         <v>99</v>
       </c>
       <c r="AA32" s="29">
         <v>100.2</v>
       </c>
-      <c r="AB32" s="53">
+      <c r="AB32" s="38">
         <v>100.3</v>
       </c>
-      <c r="AC32" s="53">
+      <c r="AC32" s="38">
         <v>100.2</v>
       </c>
       <c r="AD32" s="6">
         <v>101.5</v>
       </c>
-      <c r="AE32" s="6"/>
+      <c r="AE32" s="39">
+        <v>101.4</v>
+      </c>
       <c r="AF32" s="27"/>
       <c r="AG32" s="29"/>
       <c r="AH32" s="23"/>
       <c r="AI32" s="6"/>
       <c r="AJ32" s="6"/>
       <c r="AK32" s="6"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="2">
         <v>100.63826549718927</v>
       </c>
       <c r="C33" s="2">
         <v>98.405800859443133</v>
       </c>
       <c r="D33" s="7">
         <v>97.201510590426608</v>
       </c>
       <c r="E33" s="7">
         <v>96.643569779122245</v>
       </c>
       <c r="F33" s="7">
         <v>98.510772357886822</v>
@@ -3474,60 +3527,62 @@
       </c>
       <c r="T33" s="27">
         <v>113</v>
       </c>
       <c r="U33" s="29">
         <v>110.4</v>
       </c>
       <c r="V33" s="23">
         <v>106.8</v>
       </c>
       <c r="W33" s="6">
         <v>105.5</v>
       </c>
       <c r="X33" s="5">
         <v>104.5</v>
       </c>
       <c r="Y33" s="6">
         <v>104.1</v>
       </c>
       <c r="Z33" s="29">
         <v>100.4</v>
       </c>
       <c r="AA33" s="29">
         <v>101</v>
       </c>
-      <c r="AB33" s="53">
+      <c r="AB33" s="38">
         <v>101.6</v>
       </c>
-      <c r="AC33" s="53">
+      <c r="AC33" s="38">
         <v>101.6</v>
       </c>
       <c r="AD33" s="6">
         <v>101.4</v>
       </c>
-      <c r="AE33" s="6"/>
+      <c r="AE33" s="39">
+        <v>101.2</v>
+      </c>
       <c r="AF33" s="27"/>
       <c r="AG33" s="29"/>
       <c r="AH33" s="23"/>
       <c r="AI33" s="6"/>
       <c r="AJ33" s="6"/>
       <c r="AK33" s="6"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="2">
         <v>97.442658733132106</v>
       </c>
       <c r="C34" s="2">
         <v>100.62334391622645</v>
       </c>
       <c r="D34" s="7">
         <v>100.87026137211355</v>
       </c>
       <c r="E34" s="7">
         <v>100.83973157848551</v>
       </c>
       <c r="F34" s="7">
         <v>100.53304180707461</v>
@@ -3573,60 +3628,62 @@
       </c>
       <c r="T34" s="27">
         <v>104.5</v>
       </c>
       <c r="U34" s="29">
         <v>102.8</v>
       </c>
       <c r="V34" s="23">
         <v>90.7</v>
       </c>
       <c r="W34" s="6">
         <v>92.2</v>
       </c>
       <c r="X34" s="5">
         <v>104.9</v>
       </c>
       <c r="Y34" s="6">
         <v>104.3</v>
       </c>
       <c r="Z34" s="29">
         <v>100.4</v>
       </c>
       <c r="AA34" s="29">
         <v>102.9</v>
       </c>
-      <c r="AB34" s="53">
+      <c r="AB34" s="38">
         <v>104.4</v>
       </c>
-      <c r="AC34" s="53">
+      <c r="AC34" s="38">
         <v>104.5</v>
       </c>
       <c r="AD34" s="6">
         <v>104.5</v>
       </c>
-      <c r="AE34" s="6"/>
+      <c r="AE34" s="39">
+        <v>104.8</v>
+      </c>
       <c r="AF34" s="27"/>
       <c r="AG34" s="29"/>
       <c r="AH34" s="23"/>
       <c r="AI34" s="6"/>
       <c r="AJ34" s="6"/>
       <c r="AK34" s="6"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="2">
         <v>107.72702857686734</v>
       </c>
       <c r="C35" s="2">
         <v>108.75125499752104</v>
       </c>
       <c r="D35" s="7">
         <v>108.88315450701234</v>
       </c>
       <c r="E35" s="7">
         <v>109.70114282157604</v>
       </c>
       <c r="F35" s="7">
         <v>110.00778122752806</v>
@@ -3672,60 +3729,62 @@
       </c>
       <c r="T35" s="27">
         <v>110.7</v>
       </c>
       <c r="U35" s="29">
         <v>110.6</v>
       </c>
       <c r="V35" s="23">
         <v>109.8</v>
       </c>
       <c r="W35" s="6">
         <v>109.2</v>
       </c>
       <c r="X35" s="5">
         <v>109.9</v>
       </c>
       <c r="Y35" s="6">
         <v>109.8</v>
       </c>
       <c r="Z35" s="29">
         <v>101.2</v>
       </c>
       <c r="AA35" s="29">
         <v>101.7</v>
       </c>
-      <c r="AB35" s="53">
+      <c r="AB35" s="38">
         <v>104.1</v>
       </c>
-      <c r="AC35" s="53">
+      <c r="AC35" s="38">
         <v>103.8</v>
       </c>
       <c r="AD35" s="6">
         <v>104.5</v>
       </c>
-      <c r="AE35" s="6"/>
+      <c r="AE35" s="39">
+        <v>105.1</v>
+      </c>
       <c r="AF35" s="27"/>
       <c r="AG35" s="29"/>
       <c r="AH35" s="23"/>
       <c r="AI35" s="6"/>
       <c r="AJ35" s="6"/>
       <c r="AK35" s="6"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="2">
         <v>99.190132024743434</v>
       </c>
       <c r="C36" s="2">
         <v>101.90519317865376</v>
       </c>
       <c r="D36" s="7">
         <v>103.95125010119574</v>
       </c>
       <c r="E36" s="7">
         <v>104.94400183624131</v>
       </c>
       <c r="F36" s="7">
         <v>106.21369214690155</v>
@@ -3771,60 +3830,62 @@
       </c>
       <c r="T36" s="27">
         <v>102.1</v>
       </c>
       <c r="U36" s="29">
         <v>101.3</v>
       </c>
       <c r="V36" s="23">
         <v>99.7</v>
       </c>
       <c r="W36" s="6">
         <v>100.2</v>
       </c>
       <c r="X36" s="5">
         <v>100.3</v>
       </c>
       <c r="Y36" s="6">
         <v>99.8</v>
       </c>
       <c r="Z36" s="29">
         <v>90.2</v>
       </c>
       <c r="AA36" s="29">
         <v>92.3</v>
       </c>
-      <c r="AB36" s="53">
+      <c r="AB36" s="38">
         <v>101.6</v>
       </c>
-      <c r="AC36" s="53">
+      <c r="AC36" s="38">
         <v>102.1</v>
       </c>
       <c r="AD36" s="6">
         <v>102.3</v>
       </c>
-      <c r="AE36" s="6"/>
+      <c r="AE36" s="39">
+        <v>102.8</v>
+      </c>
       <c r="AF36" s="27"/>
       <c r="AG36" s="29"/>
       <c r="AH36" s="23"/>
       <c r="AI36" s="6"/>
       <c r="AJ36" s="6"/>
       <c r="AK36" s="6"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="23">
         <v>107.73208101359589</v>
       </c>
       <c r="C37" s="2">
         <v>103.82077314272581</v>
       </c>
       <c r="D37" s="7">
         <v>95.162363126588161</v>
       </c>
       <c r="E37" s="7">
         <v>97.437938650229455</v>
       </c>
       <c r="F37" s="7">
         <v>99.513742472625182</v>
@@ -3870,60 +3931,62 @@
       </c>
       <c r="T37" s="27">
         <v>104.4</v>
       </c>
       <c r="U37" s="29">
         <v>104.7</v>
       </c>
       <c r="V37" s="23">
         <v>96.4</v>
       </c>
       <c r="W37" s="6">
         <v>93.7</v>
       </c>
       <c r="X37" s="5">
         <v>104.9</v>
       </c>
       <c r="Y37" s="6">
         <v>96</v>
       </c>
       <c r="Z37" s="29">
         <v>99.9</v>
       </c>
       <c r="AA37" s="29">
         <v>100.1</v>
       </c>
-      <c r="AB37" s="53">
+      <c r="AB37" s="38">
         <v>100.2</v>
       </c>
-      <c r="AC37" s="53">
+      <c r="AC37" s="38">
         <v>100.3</v>
       </c>
       <c r="AD37" s="6">
         <v>100.4</v>
       </c>
-      <c r="AE37" s="6"/>
+      <c r="AE37" s="39">
+        <v>103.5</v>
+      </c>
       <c r="AF37" s="27"/>
       <c r="AG37" s="29"/>
       <c r="AH37" s="23"/>
       <c r="AI37" s="6"/>
       <c r="AJ37" s="6"/>
       <c r="AK37" s="6"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="23">
         <v>131.93746810507787</v>
       </c>
       <c r="C38" s="2">
         <v>114.92464823484896</v>
       </c>
       <c r="D38" s="7">
         <v>109.14862588047623</v>
       </c>
       <c r="E38" s="7">
         <v>104.88118587325957</v>
       </c>
       <c r="F38" s="7">
         <v>100.85605233225698</v>
@@ -3969,60 +4032,62 @@
       </c>
       <c r="T38" s="27">
         <v>99.7</v>
       </c>
       <c r="U38" s="29">
         <v>97.9</v>
       </c>
       <c r="V38" s="23">
         <v>98.7</v>
       </c>
       <c r="W38" s="6">
         <v>100.8</v>
       </c>
       <c r="X38" s="5">
         <v>103.6</v>
       </c>
       <c r="Y38" s="6">
         <v>102.9</v>
       </c>
       <c r="Z38" s="29">
         <v>110.5</v>
       </c>
       <c r="AA38" s="29">
         <v>111.3</v>
       </c>
-      <c r="AB38" s="53">
+      <c r="AB38" s="38">
         <v>106.4</v>
       </c>
-      <c r="AC38" s="53">
+      <c r="AC38" s="38">
         <v>105.8</v>
       </c>
       <c r="AD38" s="6">
         <v>105.1</v>
       </c>
-      <c r="AE38" s="6"/>
+      <c r="AE38" s="39">
+        <v>106.2</v>
+      </c>
       <c r="AF38" s="27"/>
       <c r="AG38" s="29"/>
       <c r="AH38" s="23"/>
       <c r="AI38" s="6"/>
       <c r="AJ38" s="6"/>
       <c r="AK38" s="6"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="15"/>
       <c r="B39" s="15"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="15"/>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
@@ -4097,131 +4162,131 @@
       <c r="I46" s="15"/>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="15"/>
       <c r="B47" s="15"/>
       <c r="C47" s="15"/>
       <c r="D47" s="15"/>
       <c r="E47" s="15"/>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15"/>
       <c r="I47" s="15"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="15"/>
       <c r="B48" s="15"/>
       <c r="C48" s="15"/>
       <c r="D48" s="15"/>
       <c r="E48" s="15"/>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15"/>
       <c r="I48" s="15"/>
     </row>
     <row r="49" spans="1:37" ht="21" customHeight="1">
-      <c r="A49" s="41" t="s">
+      <c r="A49" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="B49" s="41"/>
-[...10 lines deleted...]
-      <c r="M49" s="41"/>
+      <c r="B49" s="47"/>
+      <c r="C49" s="47"/>
+      <c r="D49" s="47"/>
+      <c r="E49" s="47"/>
+      <c r="F49" s="47"/>
+      <c r="G49" s="47"/>
+      <c r="H49" s="47"/>
+      <c r="I49" s="47"/>
+      <c r="J49" s="47"/>
+      <c r="K49" s="47"/>
+      <c r="L49" s="47"/>
+      <c r="M49" s="47"/>
     </row>
     <row r="50" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A50" s="42" t="s">
+      <c r="A50" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="B50" s="42"/>
-[...10 lines deleted...]
-      <c r="M50" s="42"/>
+      <c r="B50" s="46"/>
+      <c r="C50" s="46"/>
+      <c r="D50" s="46"/>
+      <c r="E50" s="46"/>
+      <c r="F50" s="46"/>
+      <c r="G50" s="46"/>
+      <c r="H50" s="46"/>
+      <c r="I50" s="46"/>
+      <c r="J50" s="46"/>
+      <c r="K50" s="46"/>
+      <c r="L50" s="46"/>
+      <c r="M50" s="46"/>
       <c r="N50"/>
     </row>
     <row r="51" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A51" s="45"/>
-      <c r="B51" s="37" t="s">
+      <c r="A51" s="44"/>
+      <c r="B51" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="C51" s="38"/>
-[...10 lines deleted...]
-      <c r="N51" s="37" t="s">
+      <c r="C51" s="42"/>
+      <c r="D51" s="42"/>
+      <c r="E51" s="42"/>
+      <c r="F51" s="42"/>
+      <c r="G51" s="42"/>
+      <c r="H51" s="42"/>
+      <c r="I51" s="42"/>
+      <c r="J51" s="42"/>
+      <c r="K51" s="42"/>
+      <c r="L51" s="42"/>
+      <c r="M51" s="43"/>
+      <c r="N51" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="O51" s="38"/>
-[...10 lines deleted...]
-      <c r="Z51" s="37" t="s">
+      <c r="O51" s="42"/>
+      <c r="P51" s="42"/>
+      <c r="Q51" s="42"/>
+      <c r="R51" s="42"/>
+      <c r="S51" s="42"/>
+      <c r="T51" s="42"/>
+      <c r="U51" s="42"/>
+      <c r="V51" s="42"/>
+      <c r="W51" s="42"/>
+      <c r="X51" s="42"/>
+      <c r="Y51" s="43"/>
+      <c r="Z51" s="41" t="s">
         <v>37</v>
       </c>
-      <c r="AA51" s="38"/>
-[...9 lines deleted...]
-      <c r="AK51" s="39"/>
+      <c r="AA51" s="42"/>
+      <c r="AB51" s="42"/>
+      <c r="AC51" s="42"/>
+      <c r="AD51" s="42"/>
+      <c r="AE51" s="42"/>
+      <c r="AF51" s="42"/>
+      <c r="AG51" s="42"/>
+      <c r="AH51" s="42"/>
+      <c r="AI51" s="42"/>
+      <c r="AJ51" s="42"/>
+      <c r="AK51" s="43"/>
     </row>
     <row r="52" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A52" s="46"/>
+      <c r="A52" s="45"/>
       <c r="B52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J52" s="10" t="s">
@@ -4265,51 +4330,51 @@
       </c>
       <c r="W52" s="34" t="s">
         <v>28</v>
       </c>
       <c r="X52" s="34" t="s">
         <v>29</v>
       </c>
       <c r="Y52" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Z52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AA52" s="33" t="s">
         <v>20</v>
       </c>
       <c r="AB52" s="10" t="s">
         <v>21</v>
       </c>
       <c r="AC52" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AD52" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="AE52" s="34" t="s">
+      <c r="AE52" s="11" t="s">
         <v>24</v>
       </c>
       <c r="AF52" s="10" t="s">
         <v>25</v>
       </c>
       <c r="AG52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="AH52" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AI52" s="34" t="s">
         <v>28</v>
       </c>
       <c r="AJ52" s="34" t="s">
         <v>29</v>
       </c>
       <c r="AK52" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="53" spans="1:37" s="13" customFormat="1">
       <c r="A53" s="12" t="s">
         <v>7</v>
       </c>
@@ -4333,96 +4398,98 @@
       </c>
       <c r="H53" s="7">
         <v>101.9</v>
       </c>
       <c r="I53" s="7">
         <v>111.7</v>
       </c>
       <c r="J53" s="2">
         <v>123.5</v>
       </c>
       <c r="K53" s="7">
         <v>114.9</v>
       </c>
       <c r="L53" s="7">
         <v>111.3</v>
       </c>
       <c r="M53" s="2">
         <v>112</v>
       </c>
       <c r="N53" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O53" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P53" s="55" t="s">
-[...2 lines deleted...]
-      <c r="Q53" s="55" t="s">
+      <c r="P53" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q53" s="40" t="s">
         <v>5</v>
       </c>
       <c r="R53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="S53" s="27" t="s">
         <v>5</v>
       </c>
       <c r="T53" s="27">
         <v>99.3</v>
       </c>
       <c r="U53" s="29">
         <v>98.2</v>
       </c>
       <c r="V53" s="23">
         <v>97.6</v>
       </c>
       <c r="W53" s="6">
         <v>98.4</v>
       </c>
       <c r="X53" s="6">
         <v>102.1</v>
       </c>
       <c r="Y53" s="6">
         <v>99.9</v>
       </c>
-      <c r="Z53" s="55">
+      <c r="Z53" s="40">
         <v>100</v>
       </c>
       <c r="AA53" s="29">
         <v>100</v>
       </c>
-      <c r="AB53" s="53">
+      <c r="AB53" s="38">
         <v>100</v>
       </c>
-      <c r="AC53" s="53">
+      <c r="AC53" s="38">
         <v>100</v>
       </c>
       <c r="AD53" s="17">
         <v>100</v>
       </c>
-      <c r="AE53" s="6"/>
+      <c r="AE53" s="39">
+        <v>100</v>
+      </c>
       <c r="AF53" s="27"/>
       <c r="AG53" s="29"/>
       <c r="AH53" s="23"/>
       <c r="AI53" s="6"/>
       <c r="AJ53" s="6"/>
       <c r="AK53" s="6"/>
     </row>
     <row r="54" spans="1:37" s="13" customFormat="1">
       <c r="A54" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="17">
         <v>100</v>
       </c>
       <c r="C54" s="17">
         <v>100</v>
       </c>
       <c r="D54" s="2">
         <v>100</v>
       </c>
       <c r="E54" s="2">
         <v>100</v>
       </c>
       <c r="F54" s="2">
         <v>100</v>
@@ -4432,96 +4499,98 @@
       </c>
       <c r="H54" s="7">
         <v>100.2</v>
       </c>
       <c r="I54" s="7">
         <v>103.4</v>
       </c>
       <c r="J54" s="2">
         <v>101.9</v>
       </c>
       <c r="K54" s="7">
         <v>99.3</v>
       </c>
       <c r="L54" s="7">
         <v>102.5</v>
       </c>
       <c r="M54" s="2">
         <v>107.1</v>
       </c>
       <c r="N54" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O54" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P54" s="55" t="s">
-[...2 lines deleted...]
-      <c r="Q54" s="55" t="s">
+      <c r="P54" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q54" s="40" t="s">
         <v>5</v>
       </c>
       <c r="R54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="S54" s="27" t="s">
         <v>5</v>
       </c>
       <c r="T54" s="27">
         <v>101</v>
       </c>
       <c r="U54" s="29">
         <v>100.7</v>
       </c>
       <c r="V54" s="23">
         <v>101.7</v>
       </c>
       <c r="W54" s="6">
         <v>101.6</v>
       </c>
       <c r="X54" s="6">
         <v>101.5</v>
       </c>
       <c r="Y54" s="6">
         <v>99.9</v>
       </c>
-      <c r="Z54" s="55">
+      <c r="Z54" s="40">
         <v>100</v>
       </c>
       <c r="AA54" s="29">
         <v>100</v>
       </c>
-      <c r="AB54" s="53">
+      <c r="AB54" s="38">
         <v>100</v>
       </c>
-      <c r="AC54" s="53">
+      <c r="AC54" s="38">
         <v>100</v>
       </c>
       <c r="AD54" s="17">
         <v>100</v>
       </c>
-      <c r="AE54" s="6"/>
+      <c r="AE54" s="39">
+        <v>100</v>
+      </c>
       <c r="AF54" s="27"/>
       <c r="AG54" s="29"/>
       <c r="AH54" s="23"/>
       <c r="AI54" s="6"/>
       <c r="AJ54" s="6"/>
       <c r="AK54" s="6"/>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>5</v>
@@ -4531,96 +4600,98 @@
       </c>
       <c r="H55" s="7">
         <v>103.9</v>
       </c>
       <c r="I55" s="7">
         <v>103.7</v>
       </c>
       <c r="J55" s="2">
         <v>160.6</v>
       </c>
       <c r="K55" s="7">
         <v>158.80000000000001</v>
       </c>
       <c r="L55" s="7">
         <v>161.30000000000001</v>
       </c>
       <c r="M55" s="2">
         <v>162.69999999999999</v>
       </c>
       <c r="N55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O55" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P55" s="55" t="s">
-[...2 lines deleted...]
-      <c r="Q55" s="55" t="s">
+      <c r="P55" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q55" s="40" t="s">
         <v>5</v>
       </c>
       <c r="R55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="S55" s="27" t="s">
         <v>5</v>
       </c>
       <c r="T55" s="27">
         <v>100.1</v>
       </c>
       <c r="U55" s="29">
         <v>98.8</v>
       </c>
       <c r="V55" s="23">
         <v>99</v>
       </c>
       <c r="W55" s="6">
         <v>99.3</v>
       </c>
       <c r="X55" s="6">
         <v>101.2</v>
       </c>
       <c r="Y55" s="6">
         <v>99.7</v>
       </c>
-      <c r="Z55" s="55">
+      <c r="Z55" s="40">
         <v>100</v>
       </c>
       <c r="AA55" s="29">
         <v>100</v>
       </c>
-      <c r="AB55" s="53">
+      <c r="AB55" s="38">
         <v>100</v>
       </c>
-      <c r="AC55" s="53">
+      <c r="AC55" s="38">
         <v>100</v>
       </c>
       <c r="AD55" s="17">
         <v>100</v>
       </c>
-      <c r="AE55" s="6"/>
+      <c r="AE55" s="39">
+        <v>100</v>
+      </c>
       <c r="AF55" s="27"/>
       <c r="AG55" s="29"/>
       <c r="AH55" s="23"/>
       <c r="AI55" s="6"/>
       <c r="AJ55" s="6"/>
       <c r="AK55" s="6"/>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>5</v>
@@ -4630,96 +4701,98 @@
       </c>
       <c r="H56" s="7">
         <v>116.7</v>
       </c>
       <c r="I56" s="7">
         <v>144.80000000000001</v>
       </c>
       <c r="J56" s="2">
         <v>139.4</v>
       </c>
       <c r="K56" s="7">
         <v>126</v>
       </c>
       <c r="L56" s="7">
         <v>119.5</v>
       </c>
       <c r="M56" s="2">
         <v>122.6</v>
       </c>
       <c r="N56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O56" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P56" s="55" t="s">
-[...2 lines deleted...]
-      <c r="Q56" s="55" t="s">
+      <c r="P56" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q56" s="40" t="s">
         <v>5</v>
       </c>
       <c r="R56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="S56" s="27" t="s">
         <v>5</v>
       </c>
       <c r="T56" s="27">
         <v>97.8</v>
       </c>
       <c r="U56" s="29">
         <v>93.7</v>
       </c>
       <c r="V56" s="23">
         <v>100</v>
       </c>
       <c r="W56" s="6">
         <v>99</v>
       </c>
       <c r="X56" s="6">
         <v>102.6</v>
       </c>
       <c r="Y56" s="6">
         <v>102.9</v>
       </c>
-      <c r="Z56" s="55" t="s">
+      <c r="Z56" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA56" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AB56" s="53" t="s">
-[...2 lines deleted...]
-      <c r="AC56" s="53" t="s">
+      <c r="AB56" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC56" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD56" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AE56" s="6"/>
+      <c r="AE56" s="39" t="s">
+        <v>5</v>
+      </c>
       <c r="AF56" s="27"/>
       <c r="AG56" s="29"/>
       <c r="AH56" s="23"/>
       <c r="AI56" s="6"/>
       <c r="AJ56" s="6"/>
       <c r="AK56" s="6"/>
     </row>
     <row r="57" spans="1:37">
       <c r="A57" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>5</v>
@@ -4729,96 +4802,98 @@
       </c>
       <c r="H57" s="7">
         <v>95.3</v>
       </c>
       <c r="I57" s="7">
         <v>91.5</v>
       </c>
       <c r="J57" s="2">
         <v>64.400000000000006</v>
       </c>
       <c r="K57" s="7">
         <v>65.900000000000006</v>
       </c>
       <c r="L57" s="7">
         <v>69.3</v>
       </c>
       <c r="M57" s="2">
         <v>50.1</v>
       </c>
       <c r="N57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O57" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P57" s="55" t="s">
-[...2 lines deleted...]
-      <c r="Q57" s="55" t="s">
+      <c r="P57" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q57" s="40" t="s">
         <v>5</v>
       </c>
       <c r="R57" s="27" t="s">
         <v>5</v>
       </c>
       <c r="S57" s="27" t="s">
         <v>5</v>
       </c>
       <c r="T57" s="27">
         <v>99.5</v>
       </c>
       <c r="U57" s="29">
         <v>99.3</v>
       </c>
       <c r="V57" s="23">
         <v>109.1</v>
       </c>
       <c r="W57" s="6">
         <v>105.6</v>
       </c>
       <c r="X57" s="6">
         <v>102.2</v>
       </c>
       <c r="Y57" s="6">
         <v>87.7</v>
       </c>
-      <c r="Z57" s="55" t="s">
+      <c r="Z57" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA57" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AB57" s="53" t="s">
-[...2 lines deleted...]
-      <c r="AC57" s="53" t="s">
+      <c r="AB57" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC57" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD57" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AE57" s="6"/>
+      <c r="AE57" s="39" t="s">
+        <v>5</v>
+      </c>
       <c r="AF57" s="27"/>
       <c r="AG57" s="29"/>
       <c r="AH57" s="23"/>
       <c r="AI57" s="6"/>
       <c r="AJ57" s="6"/>
       <c r="AK57" s="6"/>
     </row>
     <row r="58" spans="1:37">
       <c r="A58" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>5</v>
@@ -4828,96 +4903,98 @@
       </c>
       <c r="H58" s="7">
         <v>98.5</v>
       </c>
       <c r="I58" s="7">
         <v>98.3</v>
       </c>
       <c r="J58" s="2">
         <v>131.1</v>
       </c>
       <c r="K58" s="7">
         <v>118.3</v>
       </c>
       <c r="L58" s="7">
         <v>119.4</v>
       </c>
       <c r="M58" s="2">
         <v>120.3</v>
       </c>
       <c r="N58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O58" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P58" s="55" t="s">
-[...2 lines deleted...]
-      <c r="Q58" s="55" t="s">
+      <c r="P58" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q58" s="40" t="s">
         <v>5</v>
       </c>
       <c r="R58" s="27" t="s">
         <v>5</v>
       </c>
       <c r="S58" s="27" t="s">
         <v>5</v>
       </c>
       <c r="T58" s="27">
         <v>99.6</v>
       </c>
       <c r="U58" s="29">
         <v>103.1</v>
       </c>
       <c r="V58" s="23">
         <v>94.3</v>
       </c>
       <c r="W58" s="6">
         <v>96</v>
       </c>
       <c r="X58" s="6">
         <v>100</v>
       </c>
       <c r="Y58" s="6">
         <v>100</v>
       </c>
-      <c r="Z58" s="55" t="s">
+      <c r="Z58" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA58" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AB58" s="53" t="s">
-[...8 lines deleted...]
-      <c r="AE58" s="6"/>
+      <c r="AB58" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC58" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD58" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE58" s="39" t="s">
+        <v>5</v>
+      </c>
       <c r="AF58" s="27"/>
       <c r="AG58" s="29"/>
       <c r="AH58" s="23"/>
       <c r="AI58" s="6"/>
       <c r="AJ58" s="6"/>
       <c r="AK58" s="6"/>
     </row>
     <row r="59" spans="1:37">
       <c r="A59" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B59" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>5</v>
@@ -4927,96 +5004,98 @@
       </c>
       <c r="H59" s="7">
         <v>92.1</v>
       </c>
       <c r="I59" s="7">
         <v>91.1</v>
       </c>
       <c r="J59" s="2">
         <v>74</v>
       </c>
       <c r="K59" s="7">
         <v>74.400000000000006</v>
       </c>
       <c r="L59" s="7">
         <v>73.3</v>
       </c>
       <c r="M59" s="2">
         <v>66.5</v>
       </c>
       <c r="N59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O59" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P59" s="55" t="s">
-[...2 lines deleted...]
-      <c r="Q59" s="55" t="s">
+      <c r="P59" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q59" s="40" t="s">
         <v>5</v>
       </c>
       <c r="R59" s="27" t="s">
         <v>5</v>
       </c>
       <c r="S59" s="27" t="s">
         <v>5</v>
       </c>
       <c r="T59" s="27">
         <v>104.1</v>
       </c>
       <c r="U59" s="29">
         <v>102.4</v>
       </c>
       <c r="V59" s="23">
         <v>111.6</v>
       </c>
       <c r="W59" s="6">
         <v>114</v>
       </c>
       <c r="X59" s="6">
         <v>116.2</v>
       </c>
       <c r="Y59" s="6">
         <v>112.3</v>
       </c>
-      <c r="Z59" s="55" t="s">
+      <c r="Z59" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA59" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AB59" s="53" t="s">
-[...8 lines deleted...]
-      <c r="AE59" s="6"/>
+      <c r="AB59" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC59" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="AD59" s="37" t="s">
+        <v>5</v>
+      </c>
+      <c r="AE59" s="39" t="s">
+        <v>5</v>
+      </c>
       <c r="AF59" s="27"/>
       <c r="AG59" s="29"/>
       <c r="AH59" s="23"/>
       <c r="AI59" s="6"/>
       <c r="AJ59" s="6"/>
       <c r="AK59" s="6"/>
     </row>
     <row r="60" spans="1:37">
       <c r="A60" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B60" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>5</v>
@@ -5026,96 +5105,98 @@
       </c>
       <c r="H60" s="7">
         <v>99.1</v>
       </c>
       <c r="I60" s="7">
         <v>98.6</v>
       </c>
       <c r="J60" s="2">
         <v>119.8</v>
       </c>
       <c r="K60" s="7">
         <v>118.5</v>
       </c>
       <c r="L60" s="7">
         <v>119.2</v>
       </c>
       <c r="M60" s="2">
         <v>120.4</v>
       </c>
       <c r="N60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O60" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P60" s="55" t="s">
-[...2 lines deleted...]
-      <c r="Q60" s="55" t="s">
+      <c r="P60" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q60" s="40" t="s">
         <v>5</v>
       </c>
       <c r="R60" s="27" t="s">
         <v>5</v>
       </c>
       <c r="S60" s="27" t="s">
         <v>5</v>
       </c>
       <c r="T60" s="27">
         <v>99.7</v>
       </c>
       <c r="U60" s="29">
         <v>99.7</v>
       </c>
       <c r="V60" s="23">
         <v>96.9</v>
       </c>
       <c r="W60" s="6">
         <v>93.1</v>
       </c>
       <c r="X60" s="6">
         <v>95</v>
       </c>
       <c r="Y60" s="6">
         <v>94.1</v>
       </c>
-      <c r="Z60" s="55">
+      <c r="Z60" s="40">
         <v>100</v>
       </c>
       <c r="AA60" s="29">
         <v>100</v>
       </c>
-      <c r="AB60" s="53">
+      <c r="AB60" s="38">
         <v>100</v>
       </c>
-      <c r="AC60" s="53">
+      <c r="AC60" s="38">
         <v>100</v>
       </c>
       <c r="AD60" s="17">
         <v>100</v>
       </c>
-      <c r="AE60" s="6"/>
+      <c r="AE60" s="39">
+        <v>100</v>
+      </c>
       <c r="AF60" s="27"/>
       <c r="AG60" s="29"/>
       <c r="AH60" s="23"/>
       <c r="AI60" s="6"/>
       <c r="AJ60" s="6"/>
       <c r="AK60" s="6"/>
     </row>
     <row r="61" spans="1:37">
       <c r="A61" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B61" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>5</v>
@@ -5125,96 +5206,98 @@
       </c>
       <c r="H61" s="7">
         <v>90.3</v>
       </c>
       <c r="I61" s="7">
         <v>76.3</v>
       </c>
       <c r="J61" s="2">
         <v>55.9</v>
       </c>
       <c r="K61" s="7">
         <v>58.3</v>
       </c>
       <c r="L61" s="7">
         <v>60.1</v>
       </c>
       <c r="M61" s="2">
         <v>62.1</v>
       </c>
       <c r="N61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O61" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P61" s="55" t="s">
-[...2 lines deleted...]
-      <c r="Q61" s="55" t="s">
+      <c r="P61" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q61" s="40" t="s">
         <v>5</v>
       </c>
       <c r="R61" s="27" t="s">
         <v>5</v>
       </c>
       <c r="S61" s="27" t="s">
         <v>5</v>
       </c>
       <c r="T61" s="27">
         <v>100.5</v>
       </c>
       <c r="U61" s="29">
         <v>102</v>
       </c>
       <c r="V61" s="23">
         <v>102.6</v>
       </c>
       <c r="W61" s="6">
         <v>102.3</v>
       </c>
       <c r="X61" s="6">
         <v>100.5</v>
       </c>
       <c r="Y61" s="6">
         <v>100.5</v>
       </c>
-      <c r="Z61" s="55" t="s">
+      <c r="Z61" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA61" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AB61" s="53" t="s">
-[...2 lines deleted...]
-      <c r="AC61" s="53" t="s">
+      <c r="AB61" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC61" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD61" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AE61" s="6"/>
+      <c r="AE61" s="39" t="s">
+        <v>5</v>
+      </c>
       <c r="AF61" s="27"/>
       <c r="AG61" s="29"/>
       <c r="AH61" s="23"/>
       <c r="AI61" s="6"/>
       <c r="AJ61" s="6"/>
       <c r="AK61" s="6"/>
     </row>
     <row r="62" spans="1:37">
       <c r="A62" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B62" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>5</v>
@@ -5224,96 +5307,98 @@
       </c>
       <c r="H62" s="7">
         <v>98.6</v>
       </c>
       <c r="I62" s="7">
         <v>105.4</v>
       </c>
       <c r="J62" s="2">
         <v>126.4</v>
       </c>
       <c r="K62" s="7">
         <v>129.69999999999999</v>
       </c>
       <c r="L62" s="7">
         <v>156.9</v>
       </c>
       <c r="M62" s="2">
         <v>159.19999999999999</v>
       </c>
       <c r="N62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O62" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P62" s="55" t="s">
-[...2 lines deleted...]
-      <c r="Q62" s="55" t="s">
+      <c r="P62" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q62" s="40" t="s">
         <v>5</v>
       </c>
       <c r="R62" s="27" t="s">
         <v>5</v>
       </c>
       <c r="S62" s="27" t="s">
         <v>5</v>
       </c>
       <c r="T62" s="27">
         <v>99.8</v>
       </c>
       <c r="U62" s="29">
         <v>93.9</v>
       </c>
       <c r="V62" s="23">
         <v>72.8</v>
       </c>
       <c r="W62" s="6">
         <v>79.7</v>
       </c>
       <c r="X62" s="6">
         <v>105.6</v>
       </c>
       <c r="Y62" s="6">
         <v>104.9</v>
       </c>
-      <c r="Z62" s="55" t="s">
+      <c r="Z62" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA62" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AB62" s="53" t="s">
-[...2 lines deleted...]
-      <c r="AC62" s="53" t="s">
+      <c r="AB62" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC62" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD62" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AE62" s="6"/>
+      <c r="AE62" s="39" t="s">
+        <v>5</v>
+      </c>
       <c r="AF62" s="27"/>
       <c r="AG62" s="29"/>
       <c r="AH62" s="23"/>
       <c r="AI62" s="6"/>
       <c r="AJ62" s="6"/>
       <c r="AK62" s="6"/>
     </row>
     <row r="63" spans="1:37">
       <c r="A63" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B63" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>5</v>
@@ -5323,96 +5408,98 @@
       </c>
       <c r="H63" s="7">
         <v>98.9</v>
       </c>
       <c r="I63" s="7">
         <v>98.7</v>
       </c>
       <c r="J63" s="2">
         <v>91</v>
       </c>
       <c r="K63" s="7">
         <v>90.1</v>
       </c>
       <c r="L63" s="7">
         <v>89.9</v>
       </c>
       <c r="M63" s="2">
         <v>89</v>
       </c>
       <c r="N63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O63" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P63" s="55" t="s">
-[...2 lines deleted...]
-      <c r="Q63" s="55" t="s">
+      <c r="P63" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q63" s="40" t="s">
         <v>5</v>
       </c>
       <c r="R63" s="27" t="s">
         <v>5</v>
       </c>
       <c r="S63" s="27" t="s">
         <v>5</v>
       </c>
       <c r="T63" s="27">
         <v>100.2</v>
       </c>
       <c r="U63" s="29">
         <v>100.1</v>
       </c>
       <c r="V63" s="23">
         <v>101</v>
       </c>
       <c r="W63" s="6">
         <v>101.4</v>
       </c>
       <c r="X63" s="6">
         <v>101.3</v>
       </c>
       <c r="Y63" s="6">
         <v>99.6</v>
       </c>
-      <c r="Z63" s="55" t="s">
+      <c r="Z63" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA63" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AB63" s="53" t="s">
-[...2 lines deleted...]
-      <c r="AC63" s="53" t="s">
+      <c r="AB63" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC63" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD63" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AE63" s="6"/>
+      <c r="AE63" s="39" t="s">
+        <v>5</v>
+      </c>
       <c r="AF63" s="27"/>
       <c r="AG63" s="29"/>
       <c r="AH63" s="23"/>
       <c r="AI63" s="6"/>
       <c r="AJ63" s="6"/>
       <c r="AK63" s="6"/>
     </row>
     <row r="64" spans="1:37">
       <c r="A64" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B64" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>5</v>
@@ -5422,96 +5509,98 @@
       </c>
       <c r="H64" s="7">
         <v>99.2</v>
       </c>
       <c r="I64" s="7">
         <v>135.6</v>
       </c>
       <c r="J64" s="2">
         <v>163.6</v>
       </c>
       <c r="K64" s="7">
         <v>135.5</v>
       </c>
       <c r="L64" s="7">
         <v>132.69999999999999</v>
       </c>
       <c r="M64" s="2">
         <v>139.4</v>
       </c>
       <c r="N64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O64" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P64" s="55" t="s">
-[...2 lines deleted...]
-      <c r="Q64" s="55" t="s">
+      <c r="P64" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q64" s="40" t="s">
         <v>5</v>
       </c>
       <c r="R64" s="27" t="s">
         <v>5</v>
       </c>
       <c r="S64" s="27" t="s">
         <v>5</v>
       </c>
       <c r="T64" s="27">
         <v>99.6</v>
       </c>
       <c r="U64" s="29">
         <v>100.8</v>
       </c>
       <c r="V64" s="23">
         <v>93.6</v>
       </c>
       <c r="W64" s="6">
         <v>94.8</v>
       </c>
       <c r="X64" s="6">
         <v>95.4</v>
       </c>
       <c r="Y64" s="6">
         <v>93.2</v>
       </c>
-      <c r="Z64" s="55" t="s">
+      <c r="Z64" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA64" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AB64" s="53" t="s">
-[...2 lines deleted...]
-      <c r="AC64" s="53" t="s">
+      <c r="AB64" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC64" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD64" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AE64" s="6"/>
+      <c r="AE64" s="39" t="s">
+        <v>5</v>
+      </c>
       <c r="AF64" s="27"/>
       <c r="AG64" s="29"/>
       <c r="AH64" s="23"/>
       <c r="AI64" s="6"/>
       <c r="AJ64" s="6"/>
       <c r="AK64" s="6"/>
     </row>
     <row r="65" spans="1:37">
       <c r="A65" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B65" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>5</v>
@@ -5521,96 +5610,98 @@
       </c>
       <c r="H65" s="7">
         <v>100.9</v>
       </c>
       <c r="I65" s="7">
         <v>102.3</v>
       </c>
       <c r="J65" s="2">
         <v>178.7</v>
       </c>
       <c r="K65" s="7">
         <v>159.6</v>
       </c>
       <c r="L65" s="7">
         <v>116.4</v>
       </c>
       <c r="M65" s="2">
         <v>116</v>
       </c>
       <c r="N65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O65" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P65" s="55" t="s">
-[...2 lines deleted...]
-      <c r="Q65" s="55" t="s">
+      <c r="P65" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q65" s="40" t="s">
         <v>5</v>
       </c>
       <c r="R65" s="27" t="s">
         <v>5</v>
       </c>
       <c r="S65" s="27" t="s">
         <v>5</v>
       </c>
       <c r="T65" s="27">
         <v>99.5</v>
       </c>
       <c r="U65" s="29">
         <v>101.2</v>
       </c>
       <c r="V65" s="23">
         <v>87.4</v>
       </c>
       <c r="W65" s="6">
         <v>83.4</v>
       </c>
       <c r="X65" s="6">
         <v>103.1</v>
       </c>
       <c r="Y65" s="6">
         <v>89</v>
       </c>
-      <c r="Z65" s="55" t="s">
+      <c r="Z65" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA65" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AB65" s="53" t="s">
-[...2 lines deleted...]
-      <c r="AC65" s="53" t="s">
+      <c r="AB65" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC65" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD65" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AE65" s="6"/>
+      <c r="AE65" s="39" t="s">
+        <v>5</v>
+      </c>
       <c r="AF65" s="27"/>
       <c r="AG65" s="29"/>
       <c r="AH65" s="23"/>
       <c r="AI65" s="6"/>
       <c r="AJ65" s="6"/>
       <c r="AK65" s="6"/>
     </row>
     <row r="66" spans="1:37">
       <c r="A66" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B66" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>5</v>
@@ -5620,211 +5711,213 @@
       </c>
       <c r="H66" s="7">
         <v>108.6</v>
       </c>
       <c r="I66" s="7">
         <v>119.6</v>
       </c>
       <c r="J66" s="2">
         <v>180</v>
       </c>
       <c r="K66" s="7">
         <v>165</v>
       </c>
       <c r="L66" s="7">
         <v>118.1</v>
       </c>
       <c r="M66" s="2">
         <v>121.8</v>
       </c>
       <c r="N66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="O66" s="2" t="s">
         <v>5</v>
       </c>
-      <c r="P66" s="55" t="s">
-[...2 lines deleted...]
-      <c r="Q66" s="55" t="s">
+      <c r="P66" s="40" t="s">
+        <v>5</v>
+      </c>
+      <c r="Q66" s="40" t="s">
         <v>5</v>
       </c>
       <c r="R66" s="27" t="s">
         <v>5</v>
       </c>
       <c r="S66" s="27" t="s">
         <v>5</v>
       </c>
       <c r="T66" s="27">
         <v>96.7</v>
       </c>
       <c r="U66" s="29">
         <v>94.2</v>
       </c>
       <c r="V66" s="23">
         <v>97.8</v>
       </c>
       <c r="W66" s="6">
         <v>100.8</v>
       </c>
       <c r="X66" s="6">
         <v>104.3</v>
       </c>
       <c r="Y66" s="6">
         <v>103.1</v>
       </c>
-      <c r="Z66" s="55" t="s">
+      <c r="Z66" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA66" s="29" t="s">
         <v>5</v>
       </c>
-      <c r="AB66" s="53" t="s">
-[...2 lines deleted...]
-      <c r="AC66" s="53" t="s">
+      <c r="AB66" s="38" t="s">
+        <v>5</v>
+      </c>
+      <c r="AC66" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD66" s="17" t="s">
         <v>5</v>
       </c>
-      <c r="AE66" s="6"/>
+      <c r="AE66" s="39" t="s">
+        <v>5</v>
+      </c>
       <c r="AF66" s="27"/>
       <c r="AG66" s="29"/>
       <c r="AH66" s="23"/>
       <c r="AI66" s="6"/>
       <c r="AJ66" s="6"/>
       <c r="AK66" s="6"/>
     </row>
     <row r="67" spans="1:37">
       <c r="A67" s="15"/>
       <c r="B67" s="19"/>
       <c r="C67" s="19"/>
       <c r="D67" s="19"/>
       <c r="E67" s="18"/>
       <c r="F67" s="18"/>
       <c r="G67" s="18"/>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="20"/>
       <c r="K67" s="21"/>
       <c r="L67" s="18"/>
       <c r="M67" s="22"/>
     </row>
     <row r="68" spans="1:37">
       <c r="A68" s="15"/>
       <c r="B68" s="15"/>
       <c r="C68" s="15"/>
       <c r="D68" s="15"/>
       <c r="E68" s="15"/>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15"/>
       <c r="I68" s="15"/>
     </row>
     <row r="69" spans="1:37" ht="21" customHeight="1">
-      <c r="A69" s="41" t="s">
+      <c r="A69" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="B69" s="41"/>
-[...10 lines deleted...]
-      <c r="M69" s="41"/>
+      <c r="B69" s="47"/>
+      <c r="C69" s="47"/>
+      <c r="D69" s="47"/>
+      <c r="E69" s="47"/>
+      <c r="F69" s="47"/>
+      <c r="G69" s="47"/>
+      <c r="H69" s="47"/>
+      <c r="I69" s="47"/>
+      <c r="J69" s="47"/>
+      <c r="K69" s="47"/>
+      <c r="L69" s="47"/>
+      <c r="M69" s="47"/>
     </row>
     <row r="70" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A70" s="42" t="s">
+      <c r="A70" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="B70" s="42"/>
-[...10 lines deleted...]
-      <c r="M70" s="42"/>
+      <c r="B70" s="46"/>
+      <c r="C70" s="46"/>
+      <c r="D70" s="46"/>
+      <c r="E70" s="46"/>
+      <c r="F70" s="46"/>
+      <c r="G70" s="46"/>
+      <c r="H70" s="46"/>
+      <c r="I70" s="46"/>
+      <c r="J70" s="46"/>
+      <c r="K70" s="46"/>
+      <c r="L70" s="46"/>
+      <c r="M70" s="46"/>
       <c r="N70" s="24"/>
     </row>
     <row r="71" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A71" s="45"/>
-      <c r="B71" s="37" t="s">
+      <c r="A71" s="44"/>
+      <c r="B71" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="C71" s="38"/>
-[...10 lines deleted...]
-      <c r="N71" s="37" t="s">
+      <c r="C71" s="42"/>
+      <c r="D71" s="42"/>
+      <c r="E71" s="42"/>
+      <c r="F71" s="42"/>
+      <c r="G71" s="42"/>
+      <c r="H71" s="42"/>
+      <c r="I71" s="42"/>
+      <c r="J71" s="42"/>
+      <c r="K71" s="42"/>
+      <c r="L71" s="42"/>
+      <c r="M71" s="43"/>
+      <c r="N71" s="41" t="s">
         <v>36</v>
       </c>
-      <c r="O71" s="38"/>
-[...10 lines deleted...]
-      <c r="Z71" s="37" t="s">
+      <c r="O71" s="42"/>
+      <c r="P71" s="42"/>
+      <c r="Q71" s="42"/>
+      <c r="R71" s="42"/>
+      <c r="S71" s="42"/>
+      <c r="T71" s="42"/>
+      <c r="U71" s="42"/>
+      <c r="V71" s="42"/>
+      <c r="W71" s="42"/>
+      <c r="X71" s="42"/>
+      <c r="Y71" s="43"/>
+      <c r="Z71" s="41" t="s">
         <v>37</v>
       </c>
-      <c r="AA71" s="38"/>
-[...9 lines deleted...]
-      <c r="AK71" s="39"/>
+      <c r="AA71" s="42"/>
+      <c r="AB71" s="42"/>
+      <c r="AC71" s="42"/>
+      <c r="AD71" s="42"/>
+      <c r="AE71" s="42"/>
+      <c r="AF71" s="42"/>
+      <c r="AG71" s="42"/>
+      <c r="AH71" s="42"/>
+      <c r="AI71" s="42"/>
+      <c r="AJ71" s="42"/>
+      <c r="AK71" s="43"/>
     </row>
     <row r="72" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A72" s="46"/>
+      <c r="A72" s="45"/>
       <c r="B72" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I72" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J72" s="10" t="s">
@@ -5868,51 +5961,51 @@
       </c>
       <c r="W72" s="34" t="s">
         <v>28</v>
       </c>
       <c r="X72" s="34" t="s">
         <v>29</v>
       </c>
       <c r="Y72" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Z72" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AA72" s="33" t="s">
         <v>20</v>
       </c>
       <c r="AB72" s="10" t="s">
         <v>21</v>
       </c>
       <c r="AC72" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AD72" s="33" t="s">
         <v>23</v>
       </c>
-      <c r="AE72" s="34" t="s">
+      <c r="AE72" s="11" t="s">
         <v>24</v>
       </c>
       <c r="AF72" s="10" t="s">
         <v>25</v>
       </c>
       <c r="AG72" s="10" t="s">
         <v>26</v>
       </c>
       <c r="AH72" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AI72" s="34" t="s">
         <v>28</v>
       </c>
       <c r="AJ72" s="34" t="s">
         <v>29</v>
       </c>
       <c r="AK72" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="73" spans="1:37" s="13" customFormat="1">
       <c r="A73" s="12" t="s">
         <v>7</v>
       </c>
@@ -5951,81 +6044,83 @@
       </c>
       <c r="M73" s="2">
         <v>105</v>
       </c>
       <c r="N73" s="2">
         <v>102</v>
       </c>
       <c r="O73" s="2">
         <v>103.3</v>
       </c>
       <c r="P73" s="29">
         <v>104</v>
       </c>
       <c r="Q73" s="7">
         <v>105.3</v>
       </c>
       <c r="R73" s="27">
         <v>105</v>
       </c>
       <c r="S73" s="6">
         <v>104.8</v>
       </c>
       <c r="T73" s="27">
         <v>104.7</v>
       </c>
-      <c r="U73" s="55">
+      <c r="U73" s="40">
         <v>104.4</v>
       </c>
       <c r="V73" s="23">
         <v>104</v>
       </c>
       <c r="W73" s="6">
         <v>104.1</v>
       </c>
       <c r="X73" s="5">
         <v>104.5</v>
       </c>
       <c r="Y73" s="5">
         <v>104.4</v>
       </c>
       <c r="Z73" s="29">
         <v>95.6</v>
       </c>
       <c r="AA73" s="29">
         <v>97.5</v>
       </c>
-      <c r="AB73" s="53">
+      <c r="AB73" s="38">
         <v>101.9</v>
       </c>
-      <c r="AC73" s="53">
+      <c r="AC73" s="38">
         <v>102.1</v>
       </c>
       <c r="AD73" s="17">
         <v>102.3</v>
       </c>
-      <c r="AE73" s="6"/>
+      <c r="AE73" s="39">
+        <v>103.3</v>
+      </c>
       <c r="AF73" s="27"/>
       <c r="AG73" s="29"/>
       <c r="AH73" s="23"/>
       <c r="AI73" s="6"/>
       <c r="AJ73" s="6"/>
       <c r="AK73" s="6"/>
     </row>
     <row r="74" spans="1:37" s="13" customFormat="1">
       <c r="A74" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="2">
         <v>45.771591826107311</v>
       </c>
       <c r="C74" s="2">
         <v>42.782847861578574</v>
       </c>
       <c r="D74" s="2">
         <v>46.127687511743005</v>
       </c>
       <c r="E74" s="2">
         <v>51.634382942335144</v>
       </c>
       <c r="F74" s="23">
         <v>57.915688766417674</v>
@@ -6050,81 +6145,83 @@
       </c>
       <c r="M74" s="2">
         <v>86.3</v>
       </c>
       <c r="N74" s="2">
         <v>91.8</v>
       </c>
       <c r="O74" s="2">
         <v>103.1</v>
       </c>
       <c r="P74" s="29">
         <v>123.5</v>
       </c>
       <c r="Q74" s="7">
         <v>112.4</v>
       </c>
       <c r="R74" s="27">
         <v>100.7</v>
       </c>
       <c r="S74" s="6">
         <v>103</v>
       </c>
       <c r="T74" s="27">
         <v>102.2</v>
       </c>
-      <c r="U74" s="55">
+      <c r="U74" s="40">
         <v>110.4</v>
       </c>
       <c r="V74" s="23">
         <v>106.7</v>
       </c>
       <c r="W74" s="6">
         <v>107.1</v>
       </c>
       <c r="X74" s="5">
         <v>108.7</v>
       </c>
       <c r="Y74" s="5">
         <v>111.3</v>
       </c>
       <c r="Z74" s="29">
         <v>101.8</v>
       </c>
       <c r="AA74" s="29">
         <v>124</v>
       </c>
-      <c r="AB74" s="53">
+      <c r="AB74" s="38">
         <v>115.7</v>
       </c>
-      <c r="AC74" s="53">
+      <c r="AC74" s="38">
         <v>104.1</v>
       </c>
       <c r="AD74" s="17">
         <v>100</v>
       </c>
-      <c r="AE74" s="6"/>
+      <c r="AE74" s="39">
+        <v>104.7</v>
+      </c>
       <c r="AF74" s="27"/>
       <c r="AG74" s="29"/>
       <c r="AH74" s="23"/>
       <c r="AI74" s="6"/>
       <c r="AJ74" s="6"/>
       <c r="AK74" s="6"/>
     </row>
     <row r="75" spans="1:37">
       <c r="A75" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B75" s="2">
         <v>99.765731536963784</v>
       </c>
       <c r="C75" s="2">
         <v>99.328985391463249</v>
       </c>
       <c r="D75" s="2">
         <v>96.082360544722718</v>
       </c>
       <c r="E75" s="2">
         <v>96.178479691373013</v>
       </c>
       <c r="F75" s="23">
         <v>100.65554602204145</v>
@@ -6149,81 +6246,83 @@
       </c>
       <c r="M75" s="2">
         <v>104</v>
       </c>
       <c r="N75" s="2">
         <v>132.69999999999999</v>
       </c>
       <c r="O75" s="2">
         <v>116</v>
       </c>
       <c r="P75" s="29">
         <v>114.1</v>
       </c>
       <c r="Q75" s="7">
         <v>121.5</v>
       </c>
       <c r="R75" s="27">
         <v>124.9</v>
       </c>
       <c r="S75" s="6">
         <v>117.6</v>
       </c>
       <c r="T75" s="27">
         <v>111</v>
       </c>
-      <c r="U75" s="55">
+      <c r="U75" s="40">
         <v>106.9</v>
       </c>
       <c r="V75" s="23">
         <v>106.8</v>
       </c>
       <c r="W75" s="6">
         <v>106.3</v>
       </c>
       <c r="X75" s="5">
         <v>106.7</v>
       </c>
       <c r="Y75" s="6">
         <v>100.2</v>
       </c>
       <c r="Z75" s="29">
         <v>96.9</v>
       </c>
       <c r="AA75" s="29">
         <v>98.6</v>
       </c>
-      <c r="AB75" s="53">
+      <c r="AB75" s="38">
         <v>100.8</v>
       </c>
-      <c r="AC75" s="53">
+      <c r="AC75" s="38">
         <v>100.7</v>
       </c>
       <c r="AD75" s="17">
         <v>100.6</v>
       </c>
-      <c r="AE75" s="6"/>
+      <c r="AE75" s="39">
+        <v>101.2</v>
+      </c>
       <c r="AF75" s="27"/>
       <c r="AG75" s="29"/>
       <c r="AH75" s="23"/>
       <c r="AI75" s="6"/>
       <c r="AJ75" s="6"/>
       <c r="AK75" s="6"/>
     </row>
     <row r="76" spans="1:37">
       <c r="A76" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="2">
         <v>107.22428589684681</v>
       </c>
       <c r="C76" s="2">
         <v>105.10639890957714</v>
       </c>
       <c r="D76" s="2">
         <v>104.58355593705082</v>
       </c>
       <c r="E76" s="2">
         <v>101.79494716481983</v>
       </c>
       <c r="F76" s="23">
         <v>101.25325007475745</v>
@@ -6248,81 +6347,83 @@
       </c>
       <c r="M76" s="2">
         <v>92.5</v>
       </c>
       <c r="N76" s="2">
         <v>80.8</v>
       </c>
       <c r="O76" s="2">
         <v>87.5</v>
       </c>
       <c r="P76" s="29">
         <v>100</v>
       </c>
       <c r="Q76" s="7">
         <v>101.7</v>
       </c>
       <c r="R76" s="27">
         <v>100.5</v>
       </c>
       <c r="S76" s="6">
         <v>100.3</v>
       </c>
       <c r="T76" s="27">
         <v>101.2</v>
       </c>
-      <c r="U76" s="55">
+      <c r="U76" s="40">
         <v>101.5</v>
       </c>
       <c r="V76" s="23">
         <v>102.5</v>
       </c>
       <c r="W76" s="6">
         <v>103.3</v>
       </c>
       <c r="X76" s="5">
         <v>103.6</v>
       </c>
       <c r="Y76" s="6">
         <v>104.2</v>
       </c>
       <c r="Z76" s="29">
         <v>100</v>
       </c>
       <c r="AA76" s="29">
         <v>100.8</v>
       </c>
-      <c r="AB76" s="53">
+      <c r="AB76" s="38">
         <v>100</v>
       </c>
-      <c r="AC76" s="53">
+      <c r="AC76" s="38">
         <v>100</v>
       </c>
       <c r="AD76" s="17">
         <v>100.1</v>
       </c>
-      <c r="AE76" s="6"/>
+      <c r="AE76" s="39">
+        <v>101.9</v>
+      </c>
       <c r="AF76" s="27"/>
       <c r="AG76" s="29"/>
       <c r="AH76" s="23"/>
       <c r="AI76" s="6"/>
       <c r="AJ76" s="6"/>
       <c r="AK76" s="6"/>
     </row>
     <row r="77" spans="1:37">
       <c r="A77" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="2">
         <v>100.63015237947089</v>
       </c>
       <c r="C77" s="2">
         <v>101.90404430270131</v>
       </c>
       <c r="D77" s="2">
         <v>102.09695751258965</v>
       </c>
       <c r="E77" s="2">
         <v>102.05214050508893</v>
       </c>
       <c r="F77" s="23">
         <v>102.08114308394374</v>
@@ -6347,81 +6448,83 @@
       </c>
       <c r="M77" s="2">
         <v>105.9</v>
       </c>
       <c r="N77" s="2">
         <v>105.9</v>
       </c>
       <c r="O77" s="2">
         <v>104.7</v>
       </c>
       <c r="P77" s="29">
         <v>104.1</v>
       </c>
       <c r="Q77" s="7">
         <v>103.8</v>
       </c>
       <c r="R77" s="27">
         <v>103.6</v>
       </c>
       <c r="S77" s="6">
         <v>103.4</v>
       </c>
       <c r="T77" s="27">
         <v>104.7</v>
       </c>
-      <c r="U77" s="55">
+      <c r="U77" s="40">
         <v>104.4</v>
       </c>
       <c r="V77" s="23">
         <v>104.2</v>
       </c>
       <c r="W77" s="6">
         <v>103.9</v>
       </c>
       <c r="X77" s="5">
         <v>103.6</v>
       </c>
       <c r="Y77" s="6">
         <v>103.2</v>
       </c>
       <c r="Z77" s="29">
         <v>100.3</v>
       </c>
       <c r="AA77" s="29">
         <v>100.9</v>
       </c>
-      <c r="AB77" s="53">
+      <c r="AB77" s="38">
         <v>100.8</v>
       </c>
-      <c r="AC77" s="53">
+      <c r="AC77" s="38">
         <v>101.6</v>
       </c>
       <c r="AD77" s="17">
         <v>102</v>
       </c>
-      <c r="AE77" s="6"/>
+      <c r="AE77" s="39">
+        <v>102.9</v>
+      </c>
       <c r="AF77" s="27"/>
       <c r="AG77" s="29"/>
       <c r="AH77" s="23"/>
       <c r="AI77" s="6"/>
       <c r="AJ77" s="6"/>
       <c r="AK77" s="6"/>
     </row>
     <row r="78" spans="1:37">
       <c r="A78" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B78" s="2">
         <v>85.928960216943466</v>
       </c>
       <c r="C78" s="2">
         <v>95.983498448365623</v>
       </c>
       <c r="D78" s="2">
         <v>99.438427526249995</v>
       </c>
       <c r="E78" s="2">
         <v>101.83019444082582</v>
       </c>
       <c r="F78" s="23">
         <v>104.32942446604802</v>
@@ -6446,81 +6549,83 @@
       </c>
       <c r="M78" s="2">
         <v>111.5</v>
       </c>
       <c r="N78" s="2">
         <v>105.1</v>
       </c>
       <c r="O78" s="2">
         <v>98.8</v>
       </c>
       <c r="P78" s="29">
         <v>103.1</v>
       </c>
       <c r="Q78" s="7">
         <v>104</v>
       </c>
       <c r="R78" s="27">
         <v>105.4</v>
       </c>
       <c r="S78" s="6">
         <v>108.7</v>
       </c>
       <c r="T78" s="27">
         <v>105.2</v>
       </c>
-      <c r="U78" s="55">
+      <c r="U78" s="40">
         <v>104.6</v>
       </c>
       <c r="V78" s="23">
         <v>102.8</v>
       </c>
       <c r="W78" s="6">
         <v>101.8</v>
       </c>
       <c r="X78" s="5">
         <v>102.2</v>
       </c>
       <c r="Y78" s="6">
         <v>102.5</v>
       </c>
       <c r="Z78" s="29">
         <v>100.2</v>
       </c>
       <c r="AA78" s="29">
         <v>100.7</v>
       </c>
-      <c r="AB78" s="53">
+      <c r="AB78" s="38">
         <v>100.5</v>
       </c>
-      <c r="AC78" s="53">
+      <c r="AC78" s="38">
         <v>101.6</v>
       </c>
       <c r="AD78" s="17">
         <v>103.1</v>
       </c>
-      <c r="AE78" s="6"/>
+      <c r="AE78" s="39">
+        <v>104.9</v>
+      </c>
       <c r="AF78" s="27"/>
       <c r="AG78" s="29"/>
       <c r="AH78" s="23"/>
       <c r="AI78" s="6"/>
       <c r="AJ78" s="6"/>
       <c r="AK78" s="6"/>
     </row>
     <row r="79" spans="1:37">
       <c r="A79" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B79" s="2">
         <v>137.43197154363583</v>
       </c>
       <c r="C79" s="2">
         <v>118.68934729361369</v>
       </c>
       <c r="D79" s="2">
         <v>108.73420482596055</v>
       </c>
       <c r="E79" s="2">
         <v>118.14501665578476</v>
       </c>
       <c r="F79" s="23">
         <v>109.27160896927781</v>
@@ -6545,81 +6650,83 @@
       </c>
       <c r="M79" s="2">
         <v>108.3</v>
       </c>
       <c r="N79" s="2">
         <v>149</v>
       </c>
       <c r="O79" s="2">
         <v>126.4</v>
       </c>
       <c r="P79" s="29">
         <v>114.9</v>
       </c>
       <c r="Q79" s="7">
         <v>111</v>
       </c>
       <c r="R79" s="27">
         <v>110.1</v>
       </c>
       <c r="S79" s="6">
         <v>110.9</v>
       </c>
       <c r="T79" s="27">
         <v>112.6</v>
       </c>
-      <c r="U79" s="55">
+      <c r="U79" s="40">
         <v>111.4</v>
       </c>
       <c r="V79" s="23">
         <v>108</v>
       </c>
       <c r="W79" s="6">
         <v>107.5</v>
       </c>
       <c r="X79" s="5">
         <v>107.6</v>
       </c>
       <c r="Y79" s="6">
         <v>107</v>
       </c>
       <c r="Z79" s="29">
         <v>101.1</v>
       </c>
       <c r="AA79" s="29">
         <v>101.5</v>
       </c>
-      <c r="AB79" s="53">
+      <c r="AB79" s="38">
         <v>101.3</v>
       </c>
-      <c r="AC79" s="53">
+      <c r="AC79" s="38">
         <v>101.4</v>
       </c>
       <c r="AD79" s="17">
         <v>101.3</v>
       </c>
-      <c r="AE79" s="6"/>
+      <c r="AE79" s="39">
+        <v>104.1</v>
+      </c>
       <c r="AF79" s="27"/>
       <c r="AG79" s="29"/>
       <c r="AH79" s="23"/>
       <c r="AI79" s="6"/>
       <c r="AJ79" s="6"/>
       <c r="AK79" s="6"/>
     </row>
     <row r="80" spans="1:37">
       <c r="A80" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B80" s="2">
         <v>99.298789012812662</v>
       </c>
       <c r="C80" s="2">
         <v>97.355039013277505</v>
       </c>
       <c r="D80" s="2">
         <v>93.874767677414397</v>
       </c>
       <c r="E80" s="2">
         <v>95.803401373804974</v>
       </c>
       <c r="F80" s="23">
         <v>97.609025477762628</v>
@@ -6644,81 +6751,83 @@
       </c>
       <c r="M80" s="2">
         <v>107.7</v>
       </c>
       <c r="N80" s="2">
         <v>104.8</v>
       </c>
       <c r="O80" s="2">
         <v>101.6</v>
       </c>
       <c r="P80" s="29">
         <v>101.1</v>
       </c>
       <c r="Q80" s="7">
         <v>104.3</v>
       </c>
       <c r="R80" s="27">
         <v>107.3</v>
       </c>
       <c r="S80" s="6">
         <v>112.9</v>
       </c>
       <c r="T80" s="27">
         <v>111.3</v>
       </c>
-      <c r="U80" s="55">
+      <c r="U80" s="40">
         <v>109.2</v>
       </c>
       <c r="V80" s="23">
         <v>108.6</v>
       </c>
       <c r="W80" s="6">
         <v>108.9</v>
       </c>
       <c r="X80" s="5">
         <v>110.4</v>
       </c>
       <c r="Y80" s="6">
         <v>109</v>
       </c>
       <c r="Z80" s="29">
         <v>99</v>
       </c>
       <c r="AA80" s="29">
         <v>100.2</v>
       </c>
-      <c r="AB80" s="53">
+      <c r="AB80" s="38">
         <v>100.3</v>
       </c>
-      <c r="AC80" s="53">
+      <c r="AC80" s="38">
         <v>100.2</v>
       </c>
       <c r="AD80" s="17">
         <v>101.5</v>
       </c>
-      <c r="AE80" s="6"/>
+      <c r="AE80" s="39">
+        <v>101.4</v>
+      </c>
       <c r="AF80" s="27"/>
       <c r="AG80" s="29"/>
       <c r="AH80" s="23"/>
       <c r="AI80" s="6"/>
       <c r="AJ80" s="6"/>
       <c r="AK80" s="6"/>
     </row>
     <row r="81" spans="1:37">
       <c r="A81" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B81" s="2">
         <v>100.63826549718927</v>
       </c>
       <c r="C81" s="2">
         <v>98.405800859443133</v>
       </c>
       <c r="D81" s="2">
         <v>97.201510590426608</v>
       </c>
       <c r="E81" s="2">
         <v>96.643569779122245</v>
       </c>
       <c r="F81" s="23">
         <v>98.510772357886822</v>
@@ -6743,81 +6852,83 @@
       </c>
       <c r="M81" s="2">
         <v>102.7</v>
       </c>
       <c r="N81" s="2">
         <v>125.8</v>
       </c>
       <c r="O81" s="2">
         <v>114.4</v>
       </c>
       <c r="P81" s="29">
         <v>111.4</v>
       </c>
       <c r="Q81" s="7">
         <v>110.6</v>
       </c>
       <c r="R81" s="27">
         <v>110</v>
       </c>
       <c r="S81" s="6">
         <v>112.2</v>
       </c>
       <c r="T81" s="27">
         <v>113.9</v>
       </c>
-      <c r="U81" s="55">
+      <c r="U81" s="40">
         <v>111.5</v>
       </c>
       <c r="V81" s="23">
         <v>108.9</v>
       </c>
       <c r="W81" s="6">
         <v>107.6</v>
       </c>
       <c r="X81" s="5">
         <v>106.9</v>
       </c>
       <c r="Y81" s="6">
         <v>106</v>
       </c>
       <c r="Z81" s="29">
         <v>100.4</v>
       </c>
       <c r="AA81" s="29">
         <v>101</v>
       </c>
-      <c r="AB81" s="53">
+      <c r="AB81" s="38">
         <v>101.6</v>
       </c>
-      <c r="AC81" s="53">
+      <c r="AC81" s="38">
         <v>101.6</v>
       </c>
       <c r="AD81" s="17">
         <v>101.4</v>
       </c>
-      <c r="AE81" s="6"/>
+      <c r="AE81" s="39">
+        <v>101.2</v>
+      </c>
       <c r="AF81" s="27"/>
       <c r="AG81" s="29"/>
       <c r="AH81" s="23"/>
       <c r="AI81" s="6"/>
       <c r="AJ81" s="6"/>
       <c r="AK81" s="6"/>
     </row>
     <row r="82" spans="1:37">
       <c r="A82" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B82" s="2">
         <v>97.442658733132106</v>
       </c>
       <c r="C82" s="2">
         <v>100.62334391622645</v>
       </c>
       <c r="D82" s="2">
         <v>100.87026137211355</v>
       </c>
       <c r="E82" s="2">
         <v>100.83973157848551</v>
       </c>
       <c r="F82" s="23">
         <v>100.53304180707461</v>
@@ -6842,81 +6953,83 @@
       </c>
       <c r="M82" s="2">
         <v>106.5</v>
       </c>
       <c r="N82" s="2">
         <v>99.7</v>
       </c>
       <c r="O82" s="2">
         <v>102.1</v>
       </c>
       <c r="P82" s="29">
         <v>101.8</v>
       </c>
       <c r="Q82" s="7">
         <v>102.6</v>
       </c>
       <c r="R82" s="27">
         <v>103.8</v>
       </c>
       <c r="S82" s="6">
         <v>105.3</v>
       </c>
       <c r="T82" s="27">
         <v>104.9</v>
       </c>
-      <c r="U82" s="55">
+      <c r="U82" s="40">
         <v>104.5</v>
       </c>
       <c r="V82" s="23">
         <v>104.2</v>
       </c>
       <c r="W82" s="6">
         <v>104</v>
       </c>
       <c r="X82" s="5">
         <v>103.9</v>
       </c>
       <c r="Y82" s="6">
         <v>103.6</v>
       </c>
       <c r="Z82" s="29">
         <v>100.4</v>
       </c>
       <c r="AA82" s="29">
         <v>102.9</v>
       </c>
-      <c r="AB82" s="53">
+      <c r="AB82" s="38">
         <v>104.4</v>
       </c>
-      <c r="AC82" s="53">
+      <c r="AC82" s="38">
         <v>104.5</v>
       </c>
       <c r="AD82" s="17">
         <v>104.5</v>
       </c>
-      <c r="AE82" s="6"/>
+      <c r="AE82" s="39">
+        <v>104.8</v>
+      </c>
       <c r="AF82" s="27"/>
       <c r="AG82" s="29"/>
       <c r="AH82" s="23"/>
       <c r="AI82" s="6"/>
       <c r="AJ82" s="6"/>
       <c r="AK82" s="6"/>
     </row>
     <row r="83" spans="1:37">
       <c r="A83" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B83" s="2">
         <v>107.72702857686734</v>
       </c>
       <c r="C83" s="2">
         <v>108.75125499752104</v>
       </c>
       <c r="D83" s="2">
         <v>108.88315450701234</v>
       </c>
       <c r="E83" s="2">
         <v>109.70114282157604</v>
       </c>
       <c r="F83" s="23">
         <v>110.00778122752806</v>
@@ -6941,81 +7054,83 @@
       </c>
       <c r="M83" s="2">
         <v>119.2</v>
       </c>
       <c r="N83" s="2">
         <v>125.5</v>
       </c>
       <c r="O83" s="2">
         <v>136.6</v>
       </c>
       <c r="P83" s="29">
         <v>125.2</v>
       </c>
       <c r="Q83" s="7">
         <v>118.3</v>
       </c>
       <c r="R83" s="27">
         <v>116.7</v>
       </c>
       <c r="S83" s="6">
         <v>114.1</v>
       </c>
       <c r="T83" s="27">
         <v>112.3</v>
       </c>
-      <c r="U83" s="55">
+      <c r="U83" s="40">
         <v>113.4</v>
       </c>
       <c r="V83" s="23">
         <v>113</v>
       </c>
       <c r="W83" s="6">
         <v>112.6</v>
       </c>
       <c r="X83" s="5">
         <v>113.2</v>
       </c>
       <c r="Y83" s="5">
         <v>112.9</v>
       </c>
       <c r="Z83" s="29">
         <v>101.2</v>
       </c>
       <c r="AA83" s="29">
         <v>101.7</v>
       </c>
-      <c r="AB83" s="53">
+      <c r="AB83" s="38">
         <v>104.1</v>
       </c>
-      <c r="AC83" s="53">
+      <c r="AC83" s="38">
         <v>103.8</v>
       </c>
       <c r="AD83" s="17">
         <v>104.5</v>
       </c>
-      <c r="AE83" s="6"/>
+      <c r="AE83" s="39">
+        <v>105.1</v>
+      </c>
       <c r="AF83" s="27"/>
       <c r="AG83" s="29"/>
       <c r="AH83" s="23"/>
       <c r="AI83" s="6"/>
       <c r="AJ83" s="6"/>
       <c r="AK83" s="6"/>
     </row>
     <row r="84" spans="1:37">
       <c r="A84" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B84" s="2">
         <v>99.190132024743434</v>
       </c>
       <c r="C84" s="2">
         <v>101.90519317865376</v>
       </c>
       <c r="D84" s="2">
         <v>103.95125010119574</v>
       </c>
       <c r="E84" s="2">
         <v>104.94400183624131</v>
       </c>
       <c r="F84" s="23">
         <v>106.21369214690155</v>
@@ -7040,81 +7155,83 @@
       </c>
       <c r="M84" s="2">
         <v>104.9</v>
       </c>
       <c r="N84" s="2">
         <v>99.6</v>
       </c>
       <c r="O84" s="2">
         <v>101.3</v>
       </c>
       <c r="P84" s="29">
         <v>102</v>
       </c>
       <c r="Q84" s="7">
         <v>103.7</v>
       </c>
       <c r="R84" s="27">
         <v>103.2</v>
       </c>
       <c r="S84" s="6">
         <v>102</v>
       </c>
       <c r="T84" s="27">
         <v>102.2</v>
       </c>
-      <c r="U84" s="55">
+      <c r="U84" s="40">
         <v>101.3</v>
       </c>
       <c r="V84" s="23">
         <v>100.9</v>
       </c>
       <c r="W84" s="6">
         <v>101.3</v>
       </c>
       <c r="X84" s="5">
         <v>101.6</v>
       </c>
       <c r="Y84" s="5">
         <v>101.4</v>
       </c>
       <c r="Z84" s="29">
         <v>90.2</v>
       </c>
       <c r="AA84" s="29">
         <v>92.3</v>
       </c>
-      <c r="AB84" s="53">
+      <c r="AB84" s="38">
         <v>101.6</v>
       </c>
-      <c r="AC84" s="53">
+      <c r="AC84" s="38">
         <v>102.1</v>
       </c>
       <c r="AD84" s="17">
         <v>102.3</v>
       </c>
-      <c r="AE84" s="6"/>
+      <c r="AE84" s="39">
+        <v>102.8</v>
+      </c>
       <c r="AF84" s="27"/>
       <c r="AG84" s="29"/>
       <c r="AH84" s="23"/>
       <c r="AI84" s="6"/>
       <c r="AJ84" s="6"/>
       <c r="AK84" s="6"/>
     </row>
     <row r="85" spans="1:37">
       <c r="A85" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B85" s="23">
         <v>107.73208101359589</v>
       </c>
       <c r="C85" s="2">
         <v>103.82077314272581</v>
       </c>
       <c r="D85" s="2">
         <v>95.162363126588161</v>
       </c>
       <c r="E85" s="2">
         <v>97.437938650229455</v>
       </c>
       <c r="F85" s="23">
         <v>99.513742472625182</v>
@@ -7139,81 +7256,83 @@
       </c>
       <c r="M85" s="2">
         <v>108.2</v>
       </c>
       <c r="N85" s="2">
         <v>147.1</v>
       </c>
       <c r="O85" s="2">
         <v>122.5</v>
       </c>
       <c r="P85" s="29">
         <v>107.7</v>
       </c>
       <c r="Q85" s="7">
         <v>112.3</v>
       </c>
       <c r="R85" s="27">
         <v>112.9</v>
       </c>
       <c r="S85" s="6">
         <v>109.1</v>
       </c>
       <c r="T85" s="27">
         <v>105</v>
       </c>
-      <c r="U85" s="55">
+      <c r="U85" s="40">
         <v>105.5</v>
       </c>
       <c r="V85" s="23">
         <v>107.4</v>
       </c>
       <c r="W85" s="6">
         <v>108.4</v>
       </c>
       <c r="X85" s="5">
         <v>109.2</v>
       </c>
       <c r="Y85" s="5">
         <v>109.1</v>
       </c>
       <c r="Z85" s="29">
         <v>99.9</v>
       </c>
       <c r="AA85" s="29">
         <v>100.1</v>
       </c>
-      <c r="AB85" s="53">
+      <c r="AB85" s="38">
         <v>100.2</v>
       </c>
-      <c r="AC85" s="53">
+      <c r="AC85" s="38">
         <v>100.3</v>
       </c>
       <c r="AD85" s="17">
         <v>100.4</v>
       </c>
-      <c r="AE85" s="6"/>
+      <c r="AE85" s="39">
+        <v>103.5</v>
+      </c>
       <c r="AF85" s="27"/>
       <c r="AG85" s="29"/>
       <c r="AH85" s="23"/>
       <c r="AI85" s="6"/>
       <c r="AJ85" s="6"/>
       <c r="AK85" s="6"/>
     </row>
     <row r="86" spans="1:37">
       <c r="A86" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="23">
         <v>131.96032409141466</v>
       </c>
       <c r="C86" s="2">
         <v>114.93587025230376</v>
       </c>
       <c r="D86" s="2">
         <v>109.15555580342475</v>
       </c>
       <c r="E86" s="2">
         <v>104.88487606551631</v>
       </c>
       <c r="F86" s="23">
         <v>100.85684447086261</v>
@@ -7238,81 +7357,83 @@
       </c>
       <c r="M86" s="2">
         <v>99.5</v>
       </c>
       <c r="N86" s="2">
         <v>90.4</v>
       </c>
       <c r="O86" s="2">
         <v>101.8</v>
       </c>
       <c r="P86" s="29">
         <v>100</v>
       </c>
       <c r="Q86" s="7">
         <v>103.9</v>
       </c>
       <c r="R86" s="27">
         <v>102.8</v>
       </c>
       <c r="S86" s="6">
         <v>100</v>
       </c>
       <c r="T86" s="27">
         <v>100.5</v>
       </c>
-      <c r="U86" s="55">
+      <c r="U86" s="40">
         <v>100.9</v>
       </c>
       <c r="V86" s="23">
         <v>100.6</v>
       </c>
       <c r="W86" s="6">
         <v>100.8</v>
       </c>
       <c r="X86" s="5">
         <v>101.5</v>
       </c>
       <c r="Y86" s="5">
         <v>102.2</v>
       </c>
       <c r="Z86" s="29">
         <v>110.5</v>
       </c>
       <c r="AA86" s="29">
         <v>111.3</v>
       </c>
-      <c r="AB86" s="53">
+      <c r="AB86" s="38">
         <v>106.4</v>
       </c>
-      <c r="AC86" s="53">
+      <c r="AC86" s="38">
         <v>105.8</v>
       </c>
       <c r="AD86" s="17">
         <v>105.1</v>
       </c>
-      <c r="AE86" s="6"/>
+      <c r="AE86" s="39">
+        <v>106.2</v>
+      </c>
       <c r="AF86" s="27"/>
       <c r="AG86" s="29"/>
       <c r="AH86" s="23"/>
       <c r="AI86" s="6"/>
       <c r="AJ86" s="6"/>
       <c r="AK86" s="6"/>
     </row>
     <row r="87" spans="1:37">
       <c r="A87" s="15"/>
       <c r="B87" s="15"/>
       <c r="C87" s="15"/>
       <c r="D87" s="15"/>
       <c r="E87" s="15"/>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15"/>
       <c r="I87" s="15"/>
     </row>
     <row r="88" spans="1:37">
       <c r="A88" s="15"/>
       <c r="B88" s="15"/>
       <c r="C88" s="15"/>
       <c r="D88" s="15"/>
       <c r="E88" s="15"/>
       <c r="F88" s="15"/>
@@ -10424,174 +10545,174 @@
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="15"/>
       <c r="B371" s="15"/>
       <c r="C371" s="15"/>
       <c r="D371" s="15"/>
       <c r="E371" s="15"/>
       <c r="F371" s="15"/>
       <c r="G371" s="15"/>
       <c r="H371" s="15"/>
       <c r="I371" s="15"/>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="15"/>
       <c r="B372" s="15"/>
       <c r="C372" s="15"/>
       <c r="D372" s="15"/>
       <c r="E372" s="15"/>
       <c r="F372" s="15"/>
       <c r="G372" s="15"/>
       <c r="H372" s="15"/>
       <c r="I372" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="24">
-    <mergeCell ref="N51:Y51"/>
-[...6 lines deleted...]
-    <mergeCell ref="B51:M51"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z23:AK23"/>
     <mergeCell ref="Z51:AK51"/>
     <mergeCell ref="Z71:AK71"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A49:M49"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="N51:Y51"/>
+    <mergeCell ref="A71:A72"/>
+    <mergeCell ref="B71:M71"/>
+    <mergeCell ref="A70:M70"/>
+    <mergeCell ref="A69:M69"/>
+    <mergeCell ref="N71:Y71"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:M51"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:Y364"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="M1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="J3" sqref="J3:W3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="9" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="9"/>
     <col min="10" max="10" width="11.42578125" style="9" customWidth="1"/>
     <col min="11" max="13" width="9.140625" style="9"/>
     <col min="14" max="14" width="9" style="9" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="9" customWidth="1"/>
     <col min="16" max="21" width="9.140625" style="9"/>
     <col min="22" max="22" width="11.5703125" style="9" customWidth="1"/>
     <col min="23" max="24" width="9.140625" style="9"/>
     <col min="25" max="25" width="11.140625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="25.5" customHeight="1">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="48" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="40"/>
-[...10 lines deleted...]
-      <c r="M2" s="40"/>
+      <c r="B2" s="48"/>
+      <c r="C2" s="48"/>
+      <c r="D2" s="48"/>
+      <c r="E2" s="48"/>
+      <c r="F2" s="48"/>
+      <c r="G2" s="48"/>
+      <c r="H2" s="48"/>
+      <c r="I2" s="48"/>
+      <c r="J2" s="48"/>
+      <c r="K2" s="48"/>
+      <c r="L2" s="48"/>
+      <c r="M2" s="48"/>
     </row>
     <row r="3" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
-      <c r="J3" s="42" t="s">
+      <c r="J3" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="K3" s="42"/>
-[...1 lines deleted...]
-      <c r="M3" s="42"/>
+      <c r="K3" s="46"/>
+      <c r="L3" s="46"/>
+      <c r="M3" s="46"/>
       <c r="N3" s="51"/>
       <c r="O3" s="51"/>
       <c r="P3" s="51"/>
       <c r="Q3" s="51"/>
       <c r="R3" s="51"/>
       <c r="S3" s="51"/>
       <c r="T3" s="51"/>
       <c r="U3" s="51"/>
       <c r="V3" s="51"/>
       <c r="W3" s="51"/>
     </row>
     <row r="4" spans="1:25" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A4" s="43"/>
-      <c r="B4" s="37" t="s">
+      <c r="A4" s="49"/>
+      <c r="B4" s="41" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="38"/>
-[...10 lines deleted...]
-      <c r="N4" s="37" t="s">
+      <c r="C4" s="42"/>
+      <c r="D4" s="42"/>
+      <c r="E4" s="42"/>
+      <c r="F4" s="42"/>
+      <c r="G4" s="42"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="42"/>
+      <c r="J4" s="42"/>
+      <c r="K4" s="42"/>
+      <c r="L4" s="42"/>
+      <c r="M4" s="42"/>
+      <c r="N4" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="O4" s="38"/>
-[...9 lines deleted...]
-      <c r="Y4" s="39"/>
+      <c r="O4" s="42"/>
+      <c r="P4" s="42"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="42"/>
+      <c r="S4" s="42"/>
+      <c r="T4" s="42"/>
+      <c r="U4" s="42"/>
+      <c r="V4" s="42"/>
+      <c r="W4" s="42"/>
+      <c r="X4" s="42"/>
+      <c r="Y4" s="43"/>
     </row>
     <row r="5" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="44"/>
+      <c r="A5" s="50"/>
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -11569,134 +11690,134 @@
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="15"/>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="15"/>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18" s="15"/>
       <c r="S18" s="15"/>
       <c r="T18" s="15"/>
       <c r="U18" s="15"/>
     </row>
     <row r="19" spans="1:25" ht="21" customHeight="1">
-      <c r="A19" s="41" t="s">
+      <c r="A19" s="47" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="41"/>
-[...10 lines deleted...]
-      <c r="M19" s="41"/>
+      <c r="B19" s="47"/>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
       <c r="N19" s="15"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19" s="15"/>
       <c r="S19" s="15"/>
       <c r="T19" s="15"/>
       <c r="U19" s="15"/>
     </row>
     <row r="20" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
       <c r="A20" s="15"/>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
-      <c r="J20" s="42" t="s">
+      <c r="J20" s="46" t="s">
         <v>19</v>
       </c>
-      <c r="K20" s="42"/>
-[...11 lines deleted...]
-      <c r="W20" s="42"/>
+      <c r="K20" s="46"/>
+      <c r="L20" s="46"/>
+      <c r="M20" s="46"/>
+      <c r="N20" s="46"/>
+      <c r="O20" s="46"/>
+      <c r="P20" s="46"/>
+      <c r="Q20" s="46"/>
+      <c r="R20" s="46"/>
+      <c r="S20" s="46"/>
+      <c r="T20" s="46"/>
+      <c r="U20" s="46"/>
+      <c r="V20" s="46"/>
+      <c r="W20" s="46"/>
     </row>
     <row r="21" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A21" s="45"/>
-      <c r="B21" s="48" t="s">
+      <c r="A21" s="44"/>
+      <c r="B21" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="C21" s="49"/>
-[...10 lines deleted...]
-      <c r="N21" s="37" t="s">
+      <c r="C21" s="53"/>
+      <c r="D21" s="53"/>
+      <c r="E21" s="53"/>
+      <c r="F21" s="53"/>
+      <c r="G21" s="53"/>
+      <c r="H21" s="53"/>
+      <c r="I21" s="53"/>
+      <c r="J21" s="53"/>
+      <c r="K21" s="53"/>
+      <c r="L21" s="53"/>
+      <c r="M21" s="54"/>
+      <c r="N21" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="O21" s="38"/>
-[...9 lines deleted...]
-      <c r="Y21" s="39"/>
+      <c r="O21" s="42"/>
+      <c r="P21" s="42"/>
+      <c r="Q21" s="42"/>
+      <c r="R21" s="42"/>
+      <c r="S21" s="42"/>
+      <c r="T21" s="42"/>
+      <c r="U21" s="42"/>
+      <c r="V21" s="42"/>
+      <c r="W21" s="42"/>
+      <c r="X21" s="42"/>
+      <c r="Y21" s="43"/>
     </row>
     <row r="22" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A22" s="46"/>
+      <c r="A22" s="45"/>
       <c r="B22" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D22" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I22" s="16" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="16" t="s">
@@ -12881,135 +13002,135 @@
     </row>
     <row r="44" spans="1:25">
       <c r="A44" s="15"/>
       <c r="B44" s="15"/>
       <c r="C44" s="15"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15"/>
       <c r="J44" s="15"/>
       <c r="K44" s="15"/>
       <c r="L44" s="15"/>
       <c r="M44" s="15"/>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44" s="15"/>
       <c r="S44" s="15"/>
       <c r="T44" s="15"/>
       <c r="U44" s="15"/>
     </row>
     <row r="45" spans="1:25" ht="21" customHeight="1">
-      <c r="A45" s="41" t="s">
+      <c r="A45" s="47" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="41"/>
-[...10 lines deleted...]
-      <c r="M45" s="41"/>
+      <c r="B45" s="47"/>
+      <c r="C45" s="47"/>
+      <c r="D45" s="47"/>
+      <c r="E45" s="47"/>
+      <c r="F45" s="47"/>
+      <c r="G45" s="47"/>
+      <c r="H45" s="47"/>
+      <c r="I45" s="47"/>
+      <c r="J45" s="47"/>
+      <c r="K45" s="47"/>
+      <c r="L45" s="47"/>
+      <c r="M45" s="47"/>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45" s="15"/>
       <c r="S45" s="15"/>
       <c r="T45" s="15"/>
       <c r="U45" s="15"/>
     </row>
     <row r="46" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
       <c r="A46" s="15"/>
       <c r="B46" s="15"/>
       <c r="C46" s="15"/>
       <c r="D46" s="15"/>
       <c r="E46" s="15"/>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
-      <c r="J46" s="47" t="s">
+      <c r="J46" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="K46" s="47"/>
-[...11 lines deleted...]
-      <c r="W46" s="47"/>
+      <c r="K46" s="55"/>
+      <c r="L46" s="55"/>
+      <c r="M46" s="55"/>
+      <c r="N46" s="55"/>
+      <c r="O46" s="55"/>
+      <c r="P46" s="55"/>
+      <c r="Q46" s="55"/>
+      <c r="R46" s="55"/>
+      <c r="S46" s="55"/>
+      <c r="T46" s="55"/>
+      <c r="U46" s="55"/>
+      <c r="V46" s="55"/>
+      <c r="W46" s="55"/>
       <c r="Y46" s="9"/>
     </row>
     <row r="47" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A47" s="45"/>
-      <c r="B47" s="48" t="s">
+      <c r="A47" s="44"/>
+      <c r="B47" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="49"/>
-[...10 lines deleted...]
-      <c r="N47" s="37" t="s">
+      <c r="C47" s="53"/>
+      <c r="D47" s="53"/>
+      <c r="E47" s="53"/>
+      <c r="F47" s="53"/>
+      <c r="G47" s="53"/>
+      <c r="H47" s="53"/>
+      <c r="I47" s="53"/>
+      <c r="J47" s="53"/>
+      <c r="K47" s="53"/>
+      <c r="L47" s="53"/>
+      <c r="M47" s="54"/>
+      <c r="N47" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="O47" s="38"/>
-[...9 lines deleted...]
-      <c r="Y47" s="39"/>
+      <c r="O47" s="42"/>
+      <c r="P47" s="42"/>
+      <c r="Q47" s="42"/>
+      <c r="R47" s="42"/>
+      <c r="S47" s="42"/>
+      <c r="T47" s="42"/>
+      <c r="U47" s="42"/>
+      <c r="V47" s="42"/>
+      <c r="W47" s="42"/>
+      <c r="X47" s="42"/>
+      <c r="Y47" s="43"/>
     </row>
     <row r="48" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A48" s="46"/>
+      <c r="A48" s="45"/>
       <c r="B48" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D48" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I48" s="16" t="s">
         <v>26</v>
       </c>
       <c r="J48" s="16" t="s">
@@ -14014,135 +14135,135 @@
     </row>
     <row r="62" spans="1:25">
       <c r="A62" s="15"/>
       <c r="B62" s="15"/>
       <c r="C62" s="15"/>
       <c r="D62" s="15"/>
       <c r="E62" s="15"/>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15"/>
       <c r="I62" s="15"/>
       <c r="J62" s="15"/>
       <c r="K62" s="15"/>
       <c r="L62" s="15"/>
       <c r="M62" s="15"/>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62" s="15"/>
       <c r="S62" s="15"/>
       <c r="T62" s="15"/>
       <c r="U62" s="15"/>
     </row>
     <row r="63" spans="1:25" ht="21" customHeight="1">
-      <c r="A63" s="41" t="s">
+      <c r="A63" s="47" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="41"/>
-[...10 lines deleted...]
-      <c r="M63" s="41"/>
+      <c r="B63" s="47"/>
+      <c r="C63" s="47"/>
+      <c r="D63" s="47"/>
+      <c r="E63" s="47"/>
+      <c r="F63" s="47"/>
+      <c r="G63" s="47"/>
+      <c r="H63" s="47"/>
+      <c r="I63" s="47"/>
+      <c r="J63" s="47"/>
+      <c r="K63" s="47"/>
+      <c r="L63" s="47"/>
+      <c r="M63" s="47"/>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63" s="15"/>
       <c r="S63" s="15"/>
       <c r="T63" s="15"/>
       <c r="U63" s="15"/>
     </row>
     <row r="64" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
       <c r="A64" s="15"/>
       <c r="B64" s="15"/>
       <c r="C64" s="15"/>
       <c r="D64" s="15"/>
       <c r="E64" s="15"/>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15"/>
       <c r="I64" s="15"/>
-      <c r="J64" s="47" t="s">
+      <c r="J64" s="55" t="s">
         <v>19</v>
       </c>
-      <c r="K64" s="47"/>
-[...11 lines deleted...]
-      <c r="W64" s="47"/>
+      <c r="K64" s="55"/>
+      <c r="L64" s="55"/>
+      <c r="M64" s="55"/>
+      <c r="N64" s="55"/>
+      <c r="O64" s="55"/>
+      <c r="P64" s="55"/>
+      <c r="Q64" s="55"/>
+      <c r="R64" s="55"/>
+      <c r="S64" s="55"/>
+      <c r="T64" s="55"/>
+      <c r="U64" s="55"/>
+      <c r="V64" s="55"/>
+      <c r="W64" s="55"/>
       <c r="Y64" s="9"/>
     </row>
     <row r="65" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A65" s="45"/>
-      <c r="B65" s="48" t="s">
+      <c r="A65" s="44"/>
+      <c r="B65" s="52" t="s">
         <v>4</v>
       </c>
-      <c r="C65" s="49"/>
-[...10 lines deleted...]
-      <c r="N65" s="37" t="s">
+      <c r="C65" s="53"/>
+      <c r="D65" s="53"/>
+      <c r="E65" s="53"/>
+      <c r="F65" s="53"/>
+      <c r="G65" s="53"/>
+      <c r="H65" s="53"/>
+      <c r="I65" s="53"/>
+      <c r="J65" s="53"/>
+      <c r="K65" s="53"/>
+      <c r="L65" s="53"/>
+      <c r="M65" s="54"/>
+      <c r="N65" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="O65" s="38"/>
-[...9 lines deleted...]
-      <c r="Y65" s="39"/>
+      <c r="O65" s="42"/>
+      <c r="P65" s="42"/>
+      <c r="Q65" s="42"/>
+      <c r="R65" s="42"/>
+      <c r="S65" s="42"/>
+      <c r="T65" s="42"/>
+      <c r="U65" s="42"/>
+      <c r="V65" s="42"/>
+      <c r="W65" s="42"/>
+      <c r="X65" s="42"/>
+      <c r="Y65" s="43"/>
     </row>
     <row r="66" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A66" s="46"/>
+      <c r="A66" s="45"/>
       <c r="B66" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C66" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D66" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I66" s="16" t="s">
         <v>26</v>
       </c>
       <c r="J66" s="16" t="s">
@@ -21676,70 +21797,70 @@
     <row r="364" spans="1:21">
       <c r="A364" s="15"/>
       <c r="B364" s="15"/>
       <c r="C364" s="15"/>
       <c r="D364" s="15"/>
       <c r="E364" s="15"/>
       <c r="F364" s="15"/>
       <c r="G364" s="15"/>
       <c r="H364" s="15"/>
       <c r="I364" s="15"/>
       <c r="J364" s="15"/>
       <c r="K364" s="15"/>
       <c r="L364" s="15"/>
       <c r="M364" s="15"/>
       <c r="N364" s="15"/>
       <c r="O364" s="15"/>
       <c r="P364" s="15"/>
       <c r="Q364" s="15"/>
       <c r="R364" s="15"/>
       <c r="S364" s="15"/>
       <c r="T364" s="15"/>
       <c r="U364" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="A45:M45"/>
+    <mergeCell ref="J46:W46"/>
+    <mergeCell ref="A65:A66"/>
+    <mergeCell ref="J64:W64"/>
+    <mergeCell ref="N47:Y47"/>
+    <mergeCell ref="N65:Y65"/>
+    <mergeCell ref="A47:A48"/>
+    <mergeCell ref="B65:M65"/>
+    <mergeCell ref="B47:M47"/>
+    <mergeCell ref="A63:M63"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N21:Y21"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="J3:W3"/>
     <mergeCell ref="J20:W20"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="B21:M21"/>
-    <mergeCell ref="A45:M45"/>
-[...8 lines deleted...]
-    <mergeCell ref="A63:M63"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
@@ -21766,91 +21887,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADAE8725-8D25-4719-9092-C252D68F73D2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADAE8725-8D25-4719-9092-C252D68F73D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ИФО 2024</vt:lpstr>
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>