--- v3 (2026-07-14)
+++ v4 (2026-08-26)
@@ -9,53 +9,53 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\!!!!МОИ ДОКУМЕНТЫ\!!!!!ВПСХ\ВПСХ_2026\Ежемесячно для сайта\_()~2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3B436DDB-21D0-433F-A865-B072793EEAC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AD750449-3C42-4A84-BB08-D03AEC4FC34F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-60" yWindow="1590" windowWidth="16560" windowHeight="11295" tabRatio="838" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="838" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО 2024" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="710" uniqueCount="38">
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t>2022 жыл</t>
@@ -340,51 +340,51 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="57">
+  <cellXfs count="58">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -434,96 +434,99 @@
     <xf numFmtId="164" fontId="7" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -802,160 +805,164 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:AK372"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="U1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AG82" sqref="AG82"/>
+      <pane xSplit="1" topLeftCell="P1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AH13" sqref="AH13"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="9" style="9" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="9" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="9"/>
     <col min="10" max="10" width="11.5703125" style="9" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="9"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="9"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.140625" style="9"/>
     <col min="17" max="17" width="9.140625" style="31"/>
     <col min="18" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="9.140625" style="31"/>
     <col min="20" max="21" width="9.140625" style="9"/>
     <col min="22" max="22" width="9.140625" style="35"/>
     <col min="23" max="24" width="9.140625" style="31"/>
     <col min="25" max="25" width="10.85546875" style="9" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="9"/>
     <col min="29" max="29" width="9.140625" style="1"/>
-    <col min="30" max="16384" width="9.140625" style="9"/>
+    <col min="30" max="31" width="9.140625" style="9"/>
+    <col min="32" max="32" width="9.140625" style="1"/>
+    <col min="33" max="33" width="9.140625" style="9"/>
+    <col min="34" max="34" width="11.5703125" style="9" customWidth="1"/>
+    <col min="35" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="25.5" customHeight="1">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="48"/>
-[...10 lines deleted...]
-      <c r="M2" s="48"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
     </row>
     <row r="3" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A3" s="46" t="s">
+      <c r="A3" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="46"/>
-[...10 lines deleted...]
-      <c r="M3" s="46"/>
+      <c r="B3" s="47"/>
+      <c r="C3" s="47"/>
+      <c r="D3" s="47"/>
+      <c r="E3" s="47"/>
+      <c r="F3" s="47"/>
+      <c r="G3" s="47"/>
+      <c r="H3" s="47"/>
+      <c r="I3" s="47"/>
+      <c r="J3" s="47"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
       <c r="N3" s="24"/>
     </row>
     <row r="4" spans="1:37" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A4" s="49"/>
-      <c r="B4" s="41" t="s">
+      <c r="A4" s="48"/>
+      <c r="B4" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="41" t="s">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="42"/>
-[...10 lines deleted...]
-      <c r="Z4" s="41" t="s">
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="44"/>
+      <c r="Z4" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="42"/>
-[...9 lines deleted...]
-      <c r="AK4" s="43"/>
+      <c r="AA4" s="43"/>
+      <c r="AB4" s="43"/>
+      <c r="AC4" s="43"/>
+      <c r="AD4" s="43"/>
+      <c r="AE4" s="43"/>
+      <c r="AF4" s="43"/>
+      <c r="AG4" s="43"/>
+      <c r="AH4" s="43"/>
+      <c r="AI4" s="43"/>
+      <c r="AJ4" s="43"/>
+      <c r="AK4" s="44"/>
     </row>
     <row r="5" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="50"/>
+      <c r="A5" s="49"/>
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -1002,51 +1009,51 @@
       </c>
       <c r="X5" s="34" t="s">
         <v>29</v>
       </c>
       <c r="Y5" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Z5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AA5" s="33" t="s">
         <v>20</v>
       </c>
       <c r="AB5" s="11" t="s">
         <v>21</v>
       </c>
       <c r="AC5" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AD5" s="33" t="s">
         <v>23</v>
       </c>
       <c r="AE5" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="AF5" s="11" t="s">
+      <c r="AF5" s="33" t="s">
         <v>25</v>
       </c>
       <c r="AG5" s="11" t="s">
         <v>26</v>
       </c>
       <c r="AH5" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AI5" s="34" t="s">
         <v>28</v>
       </c>
       <c r="AJ5" s="34" t="s">
         <v>29</v>
       </c>
       <c r="AK5" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="13" customFormat="1">
       <c r="A6" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B6" s="2">
         <v>101.73520984967</v>
       </c>
@@ -1115,53 +1122,55 @@
       </c>
       <c r="X6" s="6">
         <v>103.1</v>
       </c>
       <c r="Y6" s="6">
         <v>102</v>
       </c>
       <c r="Z6" s="29">
         <v>95.8</v>
       </c>
       <c r="AA6" s="29">
         <v>97.6</v>
       </c>
       <c r="AB6" s="38">
         <v>101.9</v>
       </c>
       <c r="AC6" s="38">
         <v>102</v>
       </c>
       <c r="AD6" s="6">
         <v>102.2</v>
       </c>
       <c r="AE6" s="39">
         <v>103.2</v>
       </c>
-      <c r="AF6" s="56"/>
-[...1 lines deleted...]
-      <c r="AH6" s="56"/>
+      <c r="AF6" s="57">
+        <v>103.3</v>
+      </c>
+      <c r="AG6" s="41"/>
+      <c r="AH6" s="41"/>
       <c r="AI6" s="6"/>
       <c r="AJ6" s="6"/>
       <c r="AK6" s="6"/>
     </row>
     <row r="7" spans="1:37" s="13" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2">
         <v>57.053264658933088</v>
       </c>
       <c r="C7" s="2">
         <v>56.595325068717791</v>
       </c>
       <c r="D7" s="2">
         <v>58.859061792099652</v>
       </c>
       <c r="E7" s="7">
         <v>73.080934904383895</v>
       </c>
       <c r="F7" s="7">
         <v>75.940009206271455</v>
       </c>
       <c r="G7" s="6">
         <v>78.558078912720859</v>
@@ -1216,53 +1225,55 @@
       </c>
       <c r="X7" s="6">
         <v>102</v>
       </c>
       <c r="Y7" s="6">
         <v>100.9</v>
       </c>
       <c r="Z7" s="29">
         <v>101</v>
       </c>
       <c r="AA7" s="29">
         <v>111.7</v>
       </c>
       <c r="AB7" s="38">
         <v>108.6</v>
       </c>
       <c r="AC7" s="38">
         <v>101.8</v>
       </c>
       <c r="AD7" s="6">
         <v>100</v>
       </c>
       <c r="AE7" s="39">
         <v>102.2</v>
       </c>
-      <c r="AF7" s="56"/>
-[...1 lines deleted...]
-      <c r="AH7" s="56"/>
+      <c r="AF7" s="57">
+        <v>102</v>
+      </c>
+      <c r="AG7" s="41"/>
+      <c r="AH7" s="41"/>
       <c r="AI7" s="6"/>
       <c r="AJ7" s="6"/>
       <c r="AK7" s="6"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="2">
         <v>99.795769018020707</v>
       </c>
       <c r="C8" s="2">
         <v>99.41170525598875</v>
       </c>
       <c r="D8" s="2">
         <v>96.400403686708486</v>
       </c>
       <c r="E8" s="7">
         <v>96.478107531050611</v>
       </c>
       <c r="F8" s="7">
         <v>100.60821807050124</v>
       </c>
       <c r="G8" s="6">
         <v>100.65186200677665</v>
@@ -1317,53 +1328,55 @@
       </c>
       <c r="X8" s="6">
         <v>102.1</v>
       </c>
       <c r="Y8" s="6">
         <v>99.8</v>
       </c>
       <c r="Z8" s="29">
         <v>97</v>
       </c>
       <c r="AA8" s="29">
         <v>98.6</v>
       </c>
       <c r="AB8" s="38">
         <v>100.7</v>
       </c>
       <c r="AC8" s="38">
         <v>100.7</v>
       </c>
       <c r="AD8" s="6">
         <v>100.6</v>
       </c>
       <c r="AE8" s="39">
         <v>101.1</v>
       </c>
-      <c r="AF8" s="56"/>
-[...1 lines deleted...]
-      <c r="AH8" s="56"/>
+      <c r="AF8" s="57">
+        <v>102.1</v>
+      </c>
+      <c r="AG8" s="41"/>
+      <c r="AH8" s="41"/>
       <c r="AI8" s="6"/>
       <c r="AJ8" s="6"/>
       <c r="AK8" s="6"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="2">
         <v>107.17775617110756</v>
       </c>
       <c r="C9" s="2">
         <v>105.07367089600963</v>
       </c>
       <c r="D9" s="2">
         <v>104.55418957953167</v>
       </c>
       <c r="E9" s="7">
         <v>101.78426358976516</v>
       </c>
       <c r="F9" s="7">
         <v>101.24604767653913</v>
       </c>
       <c r="G9" s="6">
         <v>99.823415804368196</v>
@@ -1418,53 +1431,55 @@
       </c>
       <c r="X9" s="6">
         <v>102.9</v>
       </c>
       <c r="Y9" s="6">
         <v>103.3</v>
       </c>
       <c r="Z9" s="29">
         <v>100</v>
       </c>
       <c r="AA9" s="29">
         <v>100.8</v>
       </c>
       <c r="AB9" s="38">
         <v>100</v>
       </c>
       <c r="AC9" s="38">
         <v>100</v>
       </c>
       <c r="AD9" s="6">
         <v>100.1</v>
       </c>
       <c r="AE9" s="39">
         <v>101.9</v>
       </c>
-      <c r="AF9" s="56"/>
-[...1 lines deleted...]
-      <c r="AH9" s="56"/>
+      <c r="AF9" s="57">
+        <v>101.1</v>
+      </c>
+      <c r="AG9" s="41"/>
+      <c r="AH9" s="41"/>
       <c r="AI9" s="6"/>
       <c r="AJ9" s="6"/>
       <c r="AK9" s="6"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="2">
         <v>100.6261291883275</v>
       </c>
       <c r="C10" s="2">
         <v>101.89513412464655</v>
       </c>
       <c r="D10" s="2">
         <v>102.08765642690916</v>
       </c>
       <c r="E10" s="7">
         <v>102.0503299247931</v>
       </c>
       <c r="F10" s="7">
         <v>102.07949314200779</v>
       </c>
       <c r="G10" s="6">
         <v>102.32511314345732</v>
@@ -1519,53 +1534,55 @@
       </c>
       <c r="X10" s="6">
         <v>103.2</v>
       </c>
       <c r="Y10" s="6">
         <v>99.2</v>
       </c>
       <c r="Z10" s="29">
         <v>100.3</v>
       </c>
       <c r="AA10" s="29">
         <v>100.9</v>
       </c>
       <c r="AB10" s="38">
         <v>100.8</v>
       </c>
       <c r="AC10" s="38">
         <v>101.6</v>
       </c>
       <c r="AD10" s="6">
         <v>102</v>
       </c>
       <c r="AE10" s="39">
         <v>102.9</v>
       </c>
-      <c r="AF10" s="56"/>
-[...1 lines deleted...]
-      <c r="AH10" s="56"/>
+      <c r="AF10" s="57">
+        <v>102.8</v>
+      </c>
+      <c r="AG10" s="41"/>
+      <c r="AH10" s="41"/>
       <c r="AI10" s="6"/>
       <c r="AJ10" s="6"/>
       <c r="AK10" s="6"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="2">
         <v>88.5923403752154</v>
       </c>
       <c r="C11" s="2">
         <v>96.746184142866312</v>
       </c>
       <c r="D11" s="2">
         <v>99.527849282804581</v>
       </c>
       <c r="E11" s="7">
         <v>101.50843189029359</v>
       </c>
       <c r="F11" s="7">
         <v>103.60574507088032</v>
       </c>
       <c r="G11" s="6">
         <v>102.66753656386764</v>
@@ -1620,53 +1637,55 @@
       </c>
       <c r="X11" s="6">
         <v>100.4</v>
       </c>
       <c r="Y11" s="6">
         <v>100.4</v>
       </c>
       <c r="Z11" s="29">
         <v>100.2</v>
       </c>
       <c r="AA11" s="29">
         <v>100.5</v>
       </c>
       <c r="AB11" s="38">
         <v>100.5</v>
       </c>
       <c r="AC11" s="38">
         <v>101.3</v>
       </c>
       <c r="AD11" s="6">
         <v>102.5</v>
       </c>
       <c r="AE11" s="39">
         <v>104.1</v>
       </c>
-      <c r="AF11" s="56"/>
-[...1 lines deleted...]
-      <c r="AH11" s="56"/>
+      <c r="AF11" s="57">
+        <v>103.3</v>
+      </c>
+      <c r="AG11" s="41"/>
+      <c r="AH11" s="41"/>
       <c r="AI11" s="6"/>
       <c r="AJ11" s="6"/>
       <c r="AK11" s="6"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="2">
         <v>130.18881339008769</v>
       </c>
       <c r="C12" s="2">
         <v>115.42594446446546</v>
       </c>
       <c r="D12" s="2">
         <v>107.61615915514935</v>
       </c>
       <c r="E12" s="7">
         <v>115.76529292477792</v>
       </c>
       <c r="F12" s="7">
         <v>108.27111438062997</v>
       </c>
       <c r="G12" s="6">
         <v>107.93627593042294</v>
@@ -1721,53 +1740,55 @@
       </c>
       <c r="X12" s="6">
         <v>110.7</v>
       </c>
       <c r="Y12" s="6">
         <v>108.7</v>
       </c>
       <c r="Z12" s="29">
         <v>101</v>
       </c>
       <c r="AA12" s="29">
         <v>101.3</v>
       </c>
       <c r="AB12" s="38">
         <v>101.1</v>
       </c>
       <c r="AC12" s="38">
         <v>101.3</v>
       </c>
       <c r="AD12" s="6">
         <v>101.1</v>
       </c>
       <c r="AE12" s="39">
         <v>103.8</v>
       </c>
-      <c r="AF12" s="56"/>
-[...1 lines deleted...]
-      <c r="AH12" s="56"/>
+      <c r="AF12" s="57">
+        <v>105.1</v>
+      </c>
+      <c r="AG12" s="41"/>
+      <c r="AH12" s="41"/>
       <c r="AI12" s="6"/>
       <c r="AJ12" s="6"/>
       <c r="AK12" s="6"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="2">
         <v>99.306664707671018</v>
       </c>
       <c r="C13" s="2">
         <v>97.380246554078866</v>
       </c>
       <c r="D13" s="2">
         <v>93.986362962028807</v>
       </c>
       <c r="E13" s="7">
         <v>95.879526616292154</v>
       </c>
       <c r="F13" s="7">
         <v>97.652824039817361</v>
       </c>
       <c r="G13" s="6">
         <v>99.246086260388296</v>
@@ -1822,53 +1843,55 @@
       </c>
       <c r="X13" s="6">
         <v>105.1</v>
       </c>
       <c r="Y13" s="6">
         <v>104.6</v>
       </c>
       <c r="Z13" s="29">
         <v>99</v>
       </c>
       <c r="AA13" s="29">
         <v>100.2</v>
       </c>
       <c r="AB13" s="38">
         <v>100.3</v>
       </c>
       <c r="AC13" s="38">
         <v>100.2</v>
       </c>
       <c r="AD13" s="6">
         <v>101.5</v>
       </c>
       <c r="AE13" s="39">
         <v>101.4</v>
       </c>
-      <c r="AF13" s="56"/>
-[...1 lines deleted...]
-      <c r="AH13" s="56"/>
+      <c r="AF13" s="57">
+        <v>101.5</v>
+      </c>
+      <c r="AG13" s="41"/>
+      <c r="AH13" s="41"/>
       <c r="AI13" s="6"/>
       <c r="AJ13" s="6"/>
       <c r="AK13" s="6"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="2">
         <v>100.63826549718927</v>
       </c>
       <c r="C14" s="2">
         <v>98.405800859443133</v>
       </c>
       <c r="D14" s="2">
         <v>97.201510590426608</v>
       </c>
       <c r="E14" s="7">
         <v>96.643569779122245</v>
       </c>
       <c r="F14" s="7">
         <v>98.510772357886822</v>
       </c>
       <c r="G14" s="6">
         <v>101.89920096567542</v>
@@ -1923,53 +1946,55 @@
       </c>
       <c r="X14" s="6">
         <v>104.5</v>
       </c>
       <c r="Y14" s="6">
         <v>104.1</v>
       </c>
       <c r="Z14" s="29">
         <v>100.4</v>
       </c>
       <c r="AA14" s="29">
         <v>101</v>
       </c>
       <c r="AB14" s="38">
         <v>101.6</v>
       </c>
       <c r="AC14" s="38">
         <v>101.6</v>
       </c>
       <c r="AD14" s="6">
         <v>101.4</v>
       </c>
       <c r="AE14" s="39">
         <v>101.2</v>
       </c>
-      <c r="AF14" s="56"/>
-[...1 lines deleted...]
-      <c r="AH14" s="56"/>
+      <c r="AF14" s="57">
+        <v>100.1</v>
+      </c>
+      <c r="AG14" s="41"/>
+      <c r="AH14" s="41"/>
       <c r="AI14" s="6"/>
       <c r="AJ14" s="6"/>
       <c r="AK14" s="6"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="2">
         <v>97.967986465370657</v>
       </c>
       <c r="C15" s="2">
         <v>100.53499749447138</v>
       </c>
       <c r="D15" s="2">
         <v>100.74603244957095</v>
       </c>
       <c r="E15" s="7">
         <v>100.80705337477383</v>
       </c>
       <c r="F15" s="7">
         <v>100.51235975071704</v>
       </c>
       <c r="G15" s="6">
         <v>100.2169849461789</v>
@@ -2024,53 +2049,55 @@
       </c>
       <c r="X15" s="6">
         <v>104.8</v>
       </c>
       <c r="Y15" s="6">
         <v>104.2</v>
       </c>
       <c r="Z15" s="29">
         <v>100.4</v>
       </c>
       <c r="AA15" s="29">
         <v>102.7</v>
       </c>
       <c r="AB15" s="38">
         <v>104.1</v>
       </c>
       <c r="AC15" s="38">
         <v>104.3</v>
       </c>
       <c r="AD15" s="6">
         <v>104.3</v>
       </c>
       <c r="AE15" s="39">
         <v>104.7</v>
       </c>
-      <c r="AF15" s="56"/>
-[...1 lines deleted...]
-      <c r="AH15" s="56"/>
+      <c r="AF15" s="57">
+        <v>103.4</v>
+      </c>
+      <c r="AG15" s="41"/>
+      <c r="AH15" s="41"/>
       <c r="AI15" s="6"/>
       <c r="AJ15" s="6"/>
       <c r="AK15" s="6"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="2">
         <v>106.51975205657666</v>
       </c>
       <c r="C16" s="2">
         <v>107.78769060201951</v>
       </c>
       <c r="D16" s="2">
         <v>108.0322664977097</v>
       </c>
       <c r="E16" s="7">
         <v>108.90833876326114</v>
       </c>
       <c r="F16" s="7">
         <v>109.25471057936819</v>
       </c>
       <c r="G16" s="6">
         <v>110.34191049452713</v>
@@ -2125,53 +2152,55 @@
       </c>
       <c r="X16" s="6">
         <v>109.6</v>
       </c>
       <c r="Y16" s="6">
         <v>109.5</v>
       </c>
       <c r="Z16" s="29">
         <v>101.1</v>
       </c>
       <c r="AA16" s="29">
         <v>101.6</v>
       </c>
       <c r="AB16" s="38">
         <v>103.8</v>
       </c>
       <c r="AC16" s="38">
         <v>103.6</v>
       </c>
       <c r="AD16" s="6">
         <v>104.2</v>
       </c>
       <c r="AE16" s="39">
         <v>104.9</v>
       </c>
-      <c r="AF16" s="56"/>
-[...1 lines deleted...]
-      <c r="AH16" s="56"/>
+      <c r="AF16" s="57">
+        <v>104.8</v>
+      </c>
+      <c r="AG16" s="41"/>
+      <c r="AH16" s="41"/>
       <c r="AI16" s="6"/>
       <c r="AJ16" s="6"/>
       <c r="AK16" s="6"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="2">
         <v>99.170997514299287</v>
       </c>
       <c r="C17" s="2">
         <v>101.88479587985371</v>
       </c>
       <c r="D17" s="2">
         <v>103.93071152601846</v>
       </c>
       <c r="E17" s="7">
         <v>104.92561236848006</v>
       </c>
       <c r="F17" s="7">
         <v>106.19783514389863</v>
       </c>
       <c r="G17" s="6">
         <v>105.12215484728897</v>
@@ -2226,53 +2255,55 @@
       </c>
       <c r="X17" s="6">
         <v>100.3</v>
       </c>
       <c r="Y17" s="6">
         <v>99.8</v>
       </c>
       <c r="Z17" s="29">
         <v>90.3</v>
       </c>
       <c r="AA17" s="29">
         <v>92.4</v>
       </c>
       <c r="AB17" s="38">
         <v>101.6</v>
       </c>
       <c r="AC17" s="38">
         <v>102.1</v>
       </c>
       <c r="AD17" s="6">
         <v>102.3</v>
       </c>
       <c r="AE17" s="39">
         <v>102.8</v>
       </c>
-      <c r="AF17" s="56"/>
-[...1 lines deleted...]
-      <c r="AH17" s="56"/>
+      <c r="AF17" s="57">
+        <v>103.6</v>
+      </c>
+      <c r="AG17" s="41"/>
+      <c r="AH17" s="41"/>
       <c r="AI17" s="6"/>
       <c r="AJ17" s="6"/>
       <c r="AK17" s="6"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="2">
         <v>108.07726129257382</v>
       </c>
       <c r="C18" s="2">
         <v>104.11162428366882</v>
       </c>
       <c r="D18" s="2">
         <v>95.399258553818868</v>
       </c>
       <c r="E18" s="7">
         <v>97.612902896965664</v>
       </c>
       <c r="F18" s="7">
         <v>99.650460538593876</v>
       </c>
       <c r="G18" s="6">
         <v>101.21433609455832</v>
@@ -2327,53 +2358,55 @@
       </c>
       <c r="X18" s="6">
         <v>104.9</v>
       </c>
       <c r="Y18" s="6">
         <v>96</v>
       </c>
       <c r="Z18" s="29">
         <v>99.9</v>
       </c>
       <c r="AA18" s="29">
         <v>100.1</v>
       </c>
       <c r="AB18" s="38">
         <v>100.2</v>
       </c>
       <c r="AC18" s="38">
         <v>100.3</v>
       </c>
       <c r="AD18" s="6">
         <v>100.4</v>
       </c>
       <c r="AE18" s="39">
         <v>103.5</v>
       </c>
-      <c r="AF18" s="56"/>
-[...1 lines deleted...]
-      <c r="AH18" s="56"/>
+      <c r="AF18" s="57">
+        <v>102.8</v>
+      </c>
+      <c r="AG18" s="41"/>
+      <c r="AH18" s="41"/>
       <c r="AI18" s="6"/>
       <c r="AJ18" s="6"/>
       <c r="AK18" s="6"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>131.91319095200751</v>
       </c>
       <c r="C19" s="2">
         <v>114.91344119094984</v>
       </c>
       <c r="D19" s="2">
         <v>109.13583568072754</v>
       </c>
       <c r="E19" s="7">
         <v>104.87474287141549</v>
       </c>
       <c r="F19" s="7">
         <v>100.85499903114372</v>
       </c>
       <c r="G19" s="6">
         <v>101.31854802824837</v>
@@ -2428,150 +2461,152 @@
       </c>
       <c r="X19" s="6">
         <v>103.6</v>
       </c>
       <c r="Y19" s="6">
         <v>102.9</v>
       </c>
       <c r="Z19" s="29">
         <v>110.5</v>
       </c>
       <c r="AA19" s="29">
         <v>111.3</v>
       </c>
       <c r="AB19" s="38">
         <v>106.4</v>
       </c>
       <c r="AC19" s="38">
         <v>105.8</v>
       </c>
       <c r="AD19" s="6">
         <v>105.1</v>
       </c>
       <c r="AE19" s="39">
         <v>106.2</v>
       </c>
-      <c r="AF19" s="56"/>
-[...1 lines deleted...]
-      <c r="AH19" s="56"/>
+      <c r="AF19" s="57">
+        <v>105.6</v>
+      </c>
+      <c r="AG19" s="41"/>
+      <c r="AH19" s="41"/>
       <c r="AI19" s="6"/>
       <c r="AJ19" s="6"/>
       <c r="AK19" s="6"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="15"/>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
     </row>
     <row r="21" spans="1:37" ht="21" customHeight="1">
-      <c r="A21" s="47" t="s">
+      <c r="A21" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="47"/>
-[...10 lines deleted...]
-      <c r="M21" s="47"/>
+      <c r="B21" s="46"/>
+      <c r="C21" s="46"/>
+      <c r="D21" s="46"/>
+      <c r="E21" s="46"/>
+      <c r="F21" s="46"/>
+      <c r="G21" s="46"/>
+      <c r="H21" s="46"/>
+      <c r="I21" s="46"/>
+      <c r="J21" s="46"/>
+      <c r="K21" s="46"/>
+      <c r="L21" s="46"/>
+      <c r="M21" s="46"/>
     </row>
     <row r="22" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A22" s="46" t="s">
+      <c r="A22" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="46"/>
-[...10 lines deleted...]
-      <c r="M22" s="46"/>
+      <c r="B22" s="47"/>
+      <c r="C22" s="47"/>
+      <c r="D22" s="47"/>
+      <c r="E22" s="47"/>
+      <c r="F22" s="47"/>
+      <c r="G22" s="47"/>
+      <c r="H22" s="47"/>
+      <c r="I22" s="47"/>
+      <c r="J22" s="47"/>
+      <c r="K22" s="47"/>
+      <c r="L22" s="47"/>
+      <c r="M22" s="47"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="44"/>
-      <c r="B23" s="41" t="s">
+      <c r="A23" s="50"/>
+      <c r="B23" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="C23" s="42"/>
-[...10 lines deleted...]
-      <c r="N23" s="41" t="s">
+      <c r="C23" s="43"/>
+      <c r="D23" s="43"/>
+      <c r="E23" s="43"/>
+      <c r="F23" s="43"/>
+      <c r="G23" s="43"/>
+      <c r="H23" s="43"/>
+      <c r="I23" s="43"/>
+      <c r="J23" s="43"/>
+      <c r="K23" s="43"/>
+      <c r="L23" s="43"/>
+      <c r="M23" s="44"/>
+      <c r="N23" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="O23" s="42"/>
-[...10 lines deleted...]
-      <c r="Z23" s="41" t="s">
+      <c r="O23" s="43"/>
+      <c r="P23" s="43"/>
+      <c r="Q23" s="43"/>
+      <c r="R23" s="43"/>
+      <c r="S23" s="43"/>
+      <c r="T23" s="43"/>
+      <c r="U23" s="43"/>
+      <c r="V23" s="43"/>
+      <c r="W23" s="43"/>
+      <c r="X23" s="43"/>
+      <c r="Y23" s="44"/>
+      <c r="Z23" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="42"/>
-[...9 lines deleted...]
-      <c r="AK23" s="43"/>
+      <c r="AA23" s="43"/>
+      <c r="AB23" s="43"/>
+      <c r="AC23" s="43"/>
+      <c r="AD23" s="43"/>
+      <c r="AE23" s="43"/>
+      <c r="AF23" s="43"/>
+      <c r="AG23" s="43"/>
+      <c r="AH23" s="43"/>
+      <c r="AI23" s="43"/>
+      <c r="AJ23" s="43"/>
+      <c r="AK23" s="44"/>
     </row>
     <row r="24" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A24" s="45"/>
+      <c r="A24" s="51"/>
       <c r="B24" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I24" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="10" t="s">
@@ -2618,51 +2653,51 @@
       </c>
       <c r="X24" s="34" t="s">
         <v>29</v>
       </c>
       <c r="Y24" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Z24" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AA24" s="33" t="s">
         <v>20</v>
       </c>
       <c r="AB24" s="10" t="s">
         <v>21</v>
       </c>
       <c r="AC24" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AD24" s="33" t="s">
         <v>23</v>
       </c>
       <c r="AE24" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="AF24" s="10" t="s">
+      <c r="AF24" s="30" t="s">
         <v>25</v>
       </c>
       <c r="AG24" s="10" t="s">
         <v>26</v>
       </c>
       <c r="AH24" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AI24" s="34" t="s">
         <v>28</v>
       </c>
       <c r="AJ24" s="34" t="s">
         <v>29</v>
       </c>
       <c r="AK24" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="25" spans="1:37" s="13" customFormat="1">
       <c r="A25" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B25" s="2">
         <v>101.80355569400088</v>
       </c>
@@ -2731,51 +2766,53 @@
       </c>
       <c r="X25" s="5">
         <v>103.2</v>
       </c>
       <c r="Y25" s="6">
         <v>102</v>
       </c>
       <c r="Z25" s="40">
         <v>95.6</v>
       </c>
       <c r="AA25" s="29">
         <v>97.5</v>
       </c>
       <c r="AB25" s="38">
         <v>101.9</v>
       </c>
       <c r="AC25" s="38">
         <v>102.1</v>
       </c>
       <c r="AD25" s="6">
         <v>102.3</v>
       </c>
       <c r="AE25" s="39">
         <v>103.3</v>
       </c>
-      <c r="AF25" s="27"/>
+      <c r="AF25" s="2">
+        <v>103.4</v>
+      </c>
       <c r="AG25" s="29"/>
       <c r="AH25" s="23"/>
       <c r="AI25" s="6"/>
       <c r="AJ25" s="6"/>
       <c r="AK25" s="6"/>
     </row>
     <row r="26" spans="1:37" s="13" customFormat="1">
       <c r="A26" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="2">
         <v>46.228329655925471</v>
       </c>
       <c r="C26" s="2">
         <v>43.377772494632403</v>
       </c>
       <c r="D26" s="7">
         <v>46.665887702202561</v>
       </c>
       <c r="E26" s="7">
         <v>52.119652225813361</v>
       </c>
       <c r="F26" s="7">
         <v>58.333815956273327</v>
       </c>
@@ -2832,51 +2869,53 @@
       </c>
       <c r="X26" s="5">
         <v>102.1</v>
       </c>
       <c r="Y26" s="6">
         <v>101</v>
       </c>
       <c r="Z26" s="40">
         <v>101.8</v>
       </c>
       <c r="AA26" s="29">
         <v>123.6</v>
       </c>
       <c r="AB26" s="38">
         <v>115.5</v>
       </c>
       <c r="AC26" s="38">
         <v>104</v>
       </c>
       <c r="AD26" s="6">
         <v>100</v>
       </c>
       <c r="AE26" s="39">
         <v>104.6</v>
       </c>
-      <c r="AF26" s="27"/>
+      <c r="AF26" s="2">
+        <v>103.1</v>
+      </c>
       <c r="AG26" s="29"/>
       <c r="AH26" s="23"/>
       <c r="AI26" s="6"/>
       <c r="AJ26" s="6"/>
       <c r="AK26" s="6"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="2">
         <v>99.765731536963784</v>
       </c>
       <c r="C27" s="2">
         <v>99.328985391463249</v>
       </c>
       <c r="D27" s="7">
         <v>96.082360544722718</v>
       </c>
       <c r="E27" s="7">
         <v>96.178479691373013</v>
       </c>
       <c r="F27" s="7">
         <v>100.65554602204145</v>
       </c>
@@ -2933,51 +2972,53 @@
       </c>
       <c r="X27" s="5">
         <v>102.2</v>
       </c>
       <c r="Y27" s="6">
         <v>99.8</v>
       </c>
       <c r="Z27" s="29">
         <v>96.9</v>
       </c>
       <c r="AA27" s="29">
         <v>98.6</v>
       </c>
       <c r="AB27" s="38">
         <v>100.8</v>
       </c>
       <c r="AC27" s="38">
         <v>100.7</v>
       </c>
       <c r="AD27" s="6">
         <v>100.6</v>
       </c>
       <c r="AE27" s="39">
         <v>101.2</v>
       </c>
-      <c r="AF27" s="27"/>
+      <c r="AF27" s="2">
+        <v>102.1</v>
+      </c>
       <c r="AG27" s="29"/>
       <c r="AH27" s="23"/>
       <c r="AI27" s="6"/>
       <c r="AJ27" s="6"/>
       <c r="AK27" s="6"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="2">
         <v>107.22428589684681</v>
       </c>
       <c r="C28" s="2">
         <v>105.10639890957714</v>
       </c>
       <c r="D28" s="7">
         <v>104.58355593705082</v>
       </c>
       <c r="E28" s="7">
         <v>101.79494716481983</v>
       </c>
       <c r="F28" s="7">
         <v>101.25325007475745</v>
       </c>
@@ -3034,51 +3075,53 @@
       </c>
       <c r="X28" s="5">
         <v>102.9</v>
       </c>
       <c r="Y28" s="6">
         <v>103.3</v>
       </c>
       <c r="Z28" s="29">
         <v>100</v>
       </c>
       <c r="AA28" s="29">
         <v>100.8</v>
       </c>
       <c r="AB28" s="38">
         <v>100</v>
       </c>
       <c r="AC28" s="38">
         <v>100</v>
       </c>
       <c r="AD28" s="6">
         <v>100.1</v>
       </c>
       <c r="AE28" s="39">
         <v>101.9</v>
       </c>
-      <c r="AF28" s="27"/>
+      <c r="AF28" s="2">
+        <v>101.1</v>
+      </c>
       <c r="AG28" s="29"/>
       <c r="AH28" s="23"/>
       <c r="AI28" s="6"/>
       <c r="AJ28" s="6"/>
       <c r="AK28" s="6"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B29" s="2">
         <v>100.63015237947089</v>
       </c>
       <c r="C29" s="2">
         <v>101.90404430270131</v>
       </c>
       <c r="D29" s="7">
         <v>102.09695751258965</v>
       </c>
       <c r="E29" s="7">
         <v>102.05214050508893</v>
       </c>
       <c r="F29" s="7">
         <v>102.08114308394374</v>
       </c>
@@ -3135,51 +3178,53 @@
       </c>
       <c r="X29" s="5">
         <v>103.2</v>
       </c>
       <c r="Y29" s="6">
         <v>99.2</v>
       </c>
       <c r="Z29" s="29">
         <v>100.3</v>
       </c>
       <c r="AA29" s="29">
         <v>100.9</v>
       </c>
       <c r="AB29" s="38">
         <v>100.8</v>
       </c>
       <c r="AC29" s="38">
         <v>101.6</v>
       </c>
       <c r="AD29" s="6">
         <v>102</v>
       </c>
       <c r="AE29" s="39">
         <v>102.9</v>
       </c>
-      <c r="AF29" s="27"/>
+      <c r="AF29" s="2">
+        <v>102.8</v>
+      </c>
       <c r="AG29" s="29"/>
       <c r="AH29" s="23"/>
       <c r="AI29" s="6"/>
       <c r="AJ29" s="6"/>
       <c r="AK29" s="6"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="2">
         <v>85.928960216943466</v>
       </c>
       <c r="C30" s="2">
         <v>95.983498448365623</v>
       </c>
       <c r="D30" s="7">
         <v>99.438427526249995</v>
       </c>
       <c r="E30" s="7">
         <v>101.83019444082582</v>
       </c>
       <c r="F30" s="7">
         <v>104.32942446604802</v>
       </c>
@@ -3236,51 +3281,53 @@
       </c>
       <c r="X30" s="5">
         <v>100.4</v>
       </c>
       <c r="Y30" s="6">
         <v>100.4</v>
       </c>
       <c r="Z30" s="29">
         <v>100.2</v>
       </c>
       <c r="AA30" s="29">
         <v>100.7</v>
       </c>
       <c r="AB30" s="38">
         <v>100.5</v>
       </c>
       <c r="AC30" s="38">
         <v>101.6</v>
       </c>
       <c r="AD30" s="6">
         <v>103.1</v>
       </c>
       <c r="AE30" s="39">
         <v>104.9</v>
       </c>
-      <c r="AF30" s="27"/>
+      <c r="AF30" s="2">
+        <v>103.7</v>
+      </c>
       <c r="AG30" s="29"/>
       <c r="AH30" s="23"/>
       <c r="AI30" s="6"/>
       <c r="AJ30" s="6"/>
       <c r="AK30" s="6"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="2">
         <v>137.43197154363583</v>
       </c>
       <c r="C31" s="2">
         <v>118.68934729361369</v>
       </c>
       <c r="D31" s="7">
         <v>108.73420482596055</v>
       </c>
       <c r="E31" s="7">
         <v>118.14501665578476</v>
       </c>
       <c r="F31" s="7">
         <v>109.27160896927781</v>
       </c>
@@ -3337,51 +3384,53 @@
       </c>
       <c r="X31" s="5">
         <v>111.2</v>
       </c>
       <c r="Y31" s="6">
         <v>109</v>
       </c>
       <c r="Z31" s="29">
         <v>101.1</v>
       </c>
       <c r="AA31" s="29">
         <v>101.5</v>
       </c>
       <c r="AB31" s="38">
         <v>101.3</v>
       </c>
       <c r="AC31" s="38">
         <v>101.4</v>
       </c>
       <c r="AD31" s="6">
         <v>101.3</v>
       </c>
       <c r="AE31" s="39">
         <v>104.1</v>
       </c>
-      <c r="AF31" s="27"/>
+      <c r="AF31" s="2">
+        <v>105.4</v>
+      </c>
       <c r="AG31" s="29"/>
       <c r="AH31" s="23"/>
       <c r="AI31" s="6"/>
       <c r="AJ31" s="6"/>
       <c r="AK31" s="6"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="2">
         <v>99.298789012812662</v>
       </c>
       <c r="C32" s="2">
         <v>97.355039013277505</v>
       </c>
       <c r="D32" s="7">
         <v>93.874767677414397</v>
       </c>
       <c r="E32" s="7">
         <v>95.803401373804974</v>
       </c>
       <c r="F32" s="7">
         <v>97.609025477762628</v>
       </c>
@@ -3438,51 +3487,53 @@
       </c>
       <c r="X32" s="5">
         <v>105.1</v>
       </c>
       <c r="Y32" s="6">
         <v>104.6</v>
       </c>
       <c r="Z32" s="29">
         <v>99</v>
       </c>
       <c r="AA32" s="29">
         <v>100.2</v>
       </c>
       <c r="AB32" s="38">
         <v>100.3</v>
       </c>
       <c r="AC32" s="38">
         <v>100.2</v>
       </c>
       <c r="AD32" s="6">
         <v>101.5</v>
       </c>
       <c r="AE32" s="39">
         <v>101.4</v>
       </c>
-      <c r="AF32" s="27"/>
+      <c r="AF32" s="2">
+        <v>101.5</v>
+      </c>
       <c r="AG32" s="29"/>
       <c r="AH32" s="23"/>
       <c r="AI32" s="6"/>
       <c r="AJ32" s="6"/>
       <c r="AK32" s="6"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="2">
         <v>100.63826549718927</v>
       </c>
       <c r="C33" s="2">
         <v>98.405800859443133</v>
       </c>
       <c r="D33" s="7">
         <v>97.201510590426608</v>
       </c>
       <c r="E33" s="7">
         <v>96.643569779122245</v>
       </c>
       <c r="F33" s="7">
         <v>98.510772357886822</v>
       </c>
@@ -3539,51 +3590,53 @@
       </c>
       <c r="X33" s="5">
         <v>104.5</v>
       </c>
       <c r="Y33" s="6">
         <v>104.1</v>
       </c>
       <c r="Z33" s="29">
         <v>100.4</v>
       </c>
       <c r="AA33" s="29">
         <v>101</v>
       </c>
       <c r="AB33" s="38">
         <v>101.6</v>
       </c>
       <c r="AC33" s="38">
         <v>101.6</v>
       </c>
       <c r="AD33" s="6">
         <v>101.4</v>
       </c>
       <c r="AE33" s="39">
         <v>101.2</v>
       </c>
-      <c r="AF33" s="27"/>
+      <c r="AF33" s="2">
+        <v>100.1</v>
+      </c>
       <c r="AG33" s="29"/>
       <c r="AH33" s="23"/>
       <c r="AI33" s="6"/>
       <c r="AJ33" s="6"/>
       <c r="AK33" s="6"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="2">
         <v>97.442658733132106</v>
       </c>
       <c r="C34" s="2">
         <v>100.62334391622645</v>
       </c>
       <c r="D34" s="7">
         <v>100.87026137211355</v>
       </c>
       <c r="E34" s="7">
         <v>100.83973157848551</v>
       </c>
       <c r="F34" s="7">
         <v>100.53304180707461</v>
       </c>
@@ -3640,51 +3693,53 @@
       </c>
       <c r="X34" s="5">
         <v>104.9</v>
       </c>
       <c r="Y34" s="6">
         <v>104.3</v>
       </c>
       <c r="Z34" s="29">
         <v>100.4</v>
       </c>
       <c r="AA34" s="29">
         <v>102.9</v>
       </c>
       <c r="AB34" s="38">
         <v>104.4</v>
       </c>
       <c r="AC34" s="38">
         <v>104.5</v>
       </c>
       <c r="AD34" s="6">
         <v>104.5</v>
       </c>
       <c r="AE34" s="39">
         <v>104.8</v>
       </c>
-      <c r="AF34" s="27"/>
+      <c r="AF34" s="2">
+        <v>103.5</v>
+      </c>
       <c r="AG34" s="29"/>
       <c r="AH34" s="23"/>
       <c r="AI34" s="6"/>
       <c r="AJ34" s="6"/>
       <c r="AK34" s="6"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="2">
         <v>107.72702857686734</v>
       </c>
       <c r="C35" s="2">
         <v>108.75125499752104</v>
       </c>
       <c r="D35" s="7">
         <v>108.88315450701234</v>
       </c>
       <c r="E35" s="7">
         <v>109.70114282157604</v>
       </c>
       <c r="F35" s="7">
         <v>110.00778122752806</v>
       </c>
@@ -3741,51 +3796,53 @@
       </c>
       <c r="X35" s="5">
         <v>109.9</v>
       </c>
       <c r="Y35" s="6">
         <v>109.8</v>
       </c>
       <c r="Z35" s="29">
         <v>101.2</v>
       </c>
       <c r="AA35" s="29">
         <v>101.7</v>
       </c>
       <c r="AB35" s="38">
         <v>104.1</v>
       </c>
       <c r="AC35" s="38">
         <v>103.8</v>
       </c>
       <c r="AD35" s="6">
         <v>104.5</v>
       </c>
       <c r="AE35" s="39">
         <v>105.1</v>
       </c>
-      <c r="AF35" s="27"/>
+      <c r="AF35" s="2">
+        <v>105</v>
+      </c>
       <c r="AG35" s="29"/>
       <c r="AH35" s="23"/>
       <c r="AI35" s="6"/>
       <c r="AJ35" s="6"/>
       <c r="AK35" s="6"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="2">
         <v>99.190132024743434</v>
       </c>
       <c r="C36" s="2">
         <v>101.90519317865376</v>
       </c>
       <c r="D36" s="7">
         <v>103.95125010119574</v>
       </c>
       <c r="E36" s="7">
         <v>104.94400183624131</v>
       </c>
       <c r="F36" s="7">
         <v>106.21369214690155</v>
       </c>
@@ -3842,51 +3899,53 @@
       </c>
       <c r="X36" s="5">
         <v>100.3</v>
       </c>
       <c r="Y36" s="6">
         <v>99.8</v>
       </c>
       <c r="Z36" s="29">
         <v>90.2</v>
       </c>
       <c r="AA36" s="29">
         <v>92.3</v>
       </c>
       <c r="AB36" s="38">
         <v>101.6</v>
       </c>
       <c r="AC36" s="38">
         <v>102.1</v>
       </c>
       <c r="AD36" s="6">
         <v>102.3</v>
       </c>
       <c r="AE36" s="39">
         <v>102.8</v>
       </c>
-      <c r="AF36" s="27"/>
+      <c r="AF36" s="2">
+        <v>103.6</v>
+      </c>
       <c r="AG36" s="29"/>
       <c r="AH36" s="23"/>
       <c r="AI36" s="6"/>
       <c r="AJ36" s="6"/>
       <c r="AK36" s="6"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="23">
         <v>107.73208101359589</v>
       </c>
       <c r="C37" s="2">
         <v>103.82077314272581</v>
       </c>
       <c r="D37" s="7">
         <v>95.162363126588161</v>
       </c>
       <c r="E37" s="7">
         <v>97.437938650229455</v>
       </c>
       <c r="F37" s="7">
         <v>99.513742472625182</v>
       </c>
@@ -3943,51 +4002,53 @@
       </c>
       <c r="X37" s="5">
         <v>104.9</v>
       </c>
       <c r="Y37" s="6">
         <v>96</v>
       </c>
       <c r="Z37" s="29">
         <v>99.9</v>
       </c>
       <c r="AA37" s="29">
         <v>100.1</v>
       </c>
       <c r="AB37" s="38">
         <v>100.2</v>
       </c>
       <c r="AC37" s="38">
         <v>100.3</v>
       </c>
       <c r="AD37" s="6">
         <v>100.4</v>
       </c>
       <c r="AE37" s="39">
         <v>103.5</v>
       </c>
-      <c r="AF37" s="27"/>
+      <c r="AF37" s="2">
+        <v>102.8</v>
+      </c>
       <c r="AG37" s="29"/>
       <c r="AH37" s="23"/>
       <c r="AI37" s="6"/>
       <c r="AJ37" s="6"/>
       <c r="AK37" s="6"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="23">
         <v>131.93746810507787</v>
       </c>
       <c r="C38" s="2">
         <v>114.92464823484896</v>
       </c>
       <c r="D38" s="7">
         <v>109.14862588047623</v>
       </c>
       <c r="E38" s="7">
         <v>104.88118587325957</v>
       </c>
       <c r="F38" s="7">
         <v>100.85605233225698</v>
       </c>
@@ -4044,51 +4105,53 @@
       </c>
       <c r="X38" s="5">
         <v>103.6</v>
       </c>
       <c r="Y38" s="6">
         <v>102.9</v>
       </c>
       <c r="Z38" s="29">
         <v>110.5</v>
       </c>
       <c r="AA38" s="29">
         <v>111.3</v>
       </c>
       <c r="AB38" s="38">
         <v>106.4</v>
       </c>
       <c r="AC38" s="38">
         <v>105.8</v>
       </c>
       <c r="AD38" s="6">
         <v>105.1</v>
       </c>
       <c r="AE38" s="39">
         <v>106.2</v>
       </c>
-      <c r="AF38" s="27"/>
+      <c r="AF38" s="2">
+        <v>105.6</v>
+      </c>
       <c r="AG38" s="29"/>
       <c r="AH38" s="23"/>
       <c r="AI38" s="6"/>
       <c r="AJ38" s="6"/>
       <c r="AK38" s="6"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="15"/>
       <c r="B39" s="15"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="15"/>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
@@ -4162,131 +4225,131 @@
       <c r="I46" s="15"/>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="15"/>
       <c r="B47" s="15"/>
       <c r="C47" s="15"/>
       <c r="D47" s="15"/>
       <c r="E47" s="15"/>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15"/>
       <c r="I47" s="15"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="15"/>
       <c r="B48" s="15"/>
       <c r="C48" s="15"/>
       <c r="D48" s="15"/>
       <c r="E48" s="15"/>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15"/>
       <c r="I48" s="15"/>
     </row>
     <row r="49" spans="1:37" ht="21" customHeight="1">
-      <c r="A49" s="47" t="s">
+      <c r="A49" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="B49" s="47"/>
-[...10 lines deleted...]
-      <c r="M49" s="47"/>
+      <c r="B49" s="46"/>
+      <c r="C49" s="46"/>
+      <c r="D49" s="46"/>
+      <c r="E49" s="46"/>
+      <c r="F49" s="46"/>
+      <c r="G49" s="46"/>
+      <c r="H49" s="46"/>
+      <c r="I49" s="46"/>
+      <c r="J49" s="46"/>
+      <c r="K49" s="46"/>
+      <c r="L49" s="46"/>
+      <c r="M49" s="46"/>
     </row>
     <row r="50" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A50" s="46" t="s">
+      <c r="A50" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B50" s="46"/>
-[...10 lines deleted...]
-      <c r="M50" s="46"/>
+      <c r="B50" s="47"/>
+      <c r="C50" s="47"/>
+      <c r="D50" s="47"/>
+      <c r="E50" s="47"/>
+      <c r="F50" s="47"/>
+      <c r="G50" s="47"/>
+      <c r="H50" s="47"/>
+      <c r="I50" s="47"/>
+      <c r="J50" s="47"/>
+      <c r="K50" s="47"/>
+      <c r="L50" s="47"/>
+      <c r="M50" s="47"/>
       <c r="N50"/>
     </row>
     <row r="51" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A51" s="44"/>
-      <c r="B51" s="41" t="s">
+      <c r="A51" s="50"/>
+      <c r="B51" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="C51" s="42"/>
-[...10 lines deleted...]
-      <c r="N51" s="41" t="s">
+      <c r="C51" s="43"/>
+      <c r="D51" s="43"/>
+      <c r="E51" s="43"/>
+      <c r="F51" s="43"/>
+      <c r="G51" s="43"/>
+      <c r="H51" s="43"/>
+      <c r="I51" s="43"/>
+      <c r="J51" s="43"/>
+      <c r="K51" s="43"/>
+      <c r="L51" s="43"/>
+      <c r="M51" s="44"/>
+      <c r="N51" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="O51" s="42"/>
-[...10 lines deleted...]
-      <c r="Z51" s="41" t="s">
+      <c r="O51" s="43"/>
+      <c r="P51" s="43"/>
+      <c r="Q51" s="43"/>
+      <c r="R51" s="43"/>
+      <c r="S51" s="43"/>
+      <c r="T51" s="43"/>
+      <c r="U51" s="43"/>
+      <c r="V51" s="43"/>
+      <c r="W51" s="43"/>
+      <c r="X51" s="43"/>
+      <c r="Y51" s="44"/>
+      <c r="Z51" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="AA51" s="42"/>
-[...9 lines deleted...]
-      <c r="AK51" s="43"/>
+      <c r="AA51" s="43"/>
+      <c r="AB51" s="43"/>
+      <c r="AC51" s="43"/>
+      <c r="AD51" s="43"/>
+      <c r="AE51" s="43"/>
+      <c r="AF51" s="43"/>
+      <c r="AG51" s="43"/>
+      <c r="AH51" s="43"/>
+      <c r="AI51" s="43"/>
+      <c r="AJ51" s="43"/>
+      <c r="AK51" s="44"/>
     </row>
     <row r="52" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A52" s="45"/>
+      <c r="A52" s="51"/>
       <c r="B52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J52" s="10" t="s">
@@ -4333,51 +4396,51 @@
       </c>
       <c r="X52" s="34" t="s">
         <v>29</v>
       </c>
       <c r="Y52" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Z52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AA52" s="33" t="s">
         <v>20</v>
       </c>
       <c r="AB52" s="10" t="s">
         <v>21</v>
       </c>
       <c r="AC52" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AD52" s="33" t="s">
         <v>23</v>
       </c>
       <c r="AE52" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="AF52" s="10" t="s">
+      <c r="AF52" s="30" t="s">
         <v>25</v>
       </c>
       <c r="AG52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="AH52" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AI52" s="34" t="s">
         <v>28</v>
       </c>
       <c r="AJ52" s="34" t="s">
         <v>29</v>
       </c>
       <c r="AK52" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="53" spans="1:37" s="13" customFormat="1">
       <c r="A53" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B53" s="17">
         <v>100</v>
       </c>
@@ -4446,51 +4509,53 @@
       </c>
       <c r="X53" s="6">
         <v>102.1</v>
       </c>
       <c r="Y53" s="6">
         <v>99.9</v>
       </c>
       <c r="Z53" s="40">
         <v>100</v>
       </c>
       <c r="AA53" s="29">
         <v>100</v>
       </c>
       <c r="AB53" s="38">
         <v>100</v>
       </c>
       <c r="AC53" s="38">
         <v>100</v>
       </c>
       <c r="AD53" s="17">
         <v>100</v>
       </c>
       <c r="AE53" s="39">
         <v>100</v>
       </c>
-      <c r="AF53" s="27"/>
+      <c r="AF53" s="2">
+        <v>102.9</v>
+      </c>
       <c r="AG53" s="29"/>
       <c r="AH53" s="23"/>
       <c r="AI53" s="6"/>
       <c r="AJ53" s="6"/>
       <c r="AK53" s="6"/>
     </row>
     <row r="54" spans="1:37" s="13" customFormat="1">
       <c r="A54" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="17">
         <v>100</v>
       </c>
       <c r="C54" s="17">
         <v>100</v>
       </c>
       <c r="D54" s="2">
         <v>100</v>
       </c>
       <c r="E54" s="2">
         <v>100</v>
       </c>
       <c r="F54" s="2">
         <v>100</v>
       </c>
@@ -4547,51 +4612,53 @@
       </c>
       <c r="X54" s="6">
         <v>101.5</v>
       </c>
       <c r="Y54" s="6">
         <v>99.9</v>
       </c>
       <c r="Z54" s="40">
         <v>100</v>
       </c>
       <c r="AA54" s="29">
         <v>100</v>
       </c>
       <c r="AB54" s="38">
         <v>100</v>
       </c>
       <c r="AC54" s="38">
         <v>100</v>
       </c>
       <c r="AD54" s="17">
         <v>100</v>
       </c>
       <c r="AE54" s="39">
         <v>100</v>
       </c>
-      <c r="AF54" s="27"/>
+      <c r="AF54" s="2">
+        <v>99.9</v>
+      </c>
       <c r="AG54" s="29"/>
       <c r="AH54" s="23"/>
       <c r="AI54" s="6"/>
       <c r="AJ54" s="6"/>
       <c r="AK54" s="6"/>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>5</v>
       </c>
@@ -4648,51 +4715,53 @@
       </c>
       <c r="X55" s="6">
         <v>101.2</v>
       </c>
       <c r="Y55" s="6">
         <v>99.7</v>
       </c>
       <c r="Z55" s="40">
         <v>100</v>
       </c>
       <c r="AA55" s="29">
         <v>100</v>
       </c>
       <c r="AB55" s="38">
         <v>100</v>
       </c>
       <c r="AC55" s="38">
         <v>100</v>
       </c>
       <c r="AD55" s="17">
         <v>100</v>
       </c>
       <c r="AE55" s="39">
         <v>100</v>
       </c>
-      <c r="AF55" s="27"/>
+      <c r="AF55" s="2">
+        <v>100</v>
+      </c>
       <c r="AG55" s="29"/>
       <c r="AH55" s="23"/>
       <c r="AI55" s="6"/>
       <c r="AJ55" s="6"/>
       <c r="AK55" s="6"/>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>5</v>
       </c>
@@ -4749,51 +4818,53 @@
       </c>
       <c r="X56" s="6">
         <v>102.6</v>
       </c>
       <c r="Y56" s="6">
         <v>102.9</v>
       </c>
       <c r="Z56" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA56" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB56" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC56" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD56" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE56" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AF56" s="27"/>
+      <c r="AF56" s="2">
+        <v>99.2</v>
+      </c>
       <c r="AG56" s="29"/>
       <c r="AH56" s="23"/>
       <c r="AI56" s="6"/>
       <c r="AJ56" s="6"/>
       <c r="AK56" s="6"/>
     </row>
     <row r="57" spans="1:37">
       <c r="A57" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>5</v>
       </c>
@@ -4850,51 +4921,53 @@
       </c>
       <c r="X57" s="6">
         <v>102.2</v>
       </c>
       <c r="Y57" s="6">
         <v>87.7</v>
       </c>
       <c r="Z57" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA57" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB57" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC57" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD57" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE57" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AF57" s="27"/>
+      <c r="AF57" s="2">
+        <v>101.9</v>
+      </c>
       <c r="AG57" s="29"/>
       <c r="AH57" s="23"/>
       <c r="AI57" s="6"/>
       <c r="AJ57" s="6"/>
       <c r="AK57" s="6"/>
     </row>
     <row r="58" spans="1:37">
       <c r="A58" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>5</v>
       </c>
@@ -4951,51 +5024,53 @@
       </c>
       <c r="X58" s="6">
         <v>100</v>
       </c>
       <c r="Y58" s="6">
         <v>100</v>
       </c>
       <c r="Z58" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA58" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB58" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC58" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD58" s="37" t="s">
         <v>5</v>
       </c>
       <c r="AE58" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AF58" s="27"/>
+      <c r="AF58" s="2">
+        <v>100.1</v>
+      </c>
       <c r="AG58" s="29"/>
       <c r="AH58" s="23"/>
       <c r="AI58" s="6"/>
       <c r="AJ58" s="6"/>
       <c r="AK58" s="6"/>
     </row>
     <row r="59" spans="1:37">
       <c r="A59" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B59" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>5</v>
       </c>
@@ -5052,51 +5127,53 @@
       </c>
       <c r="X59" s="6">
         <v>116.2</v>
       </c>
       <c r="Y59" s="6">
         <v>112.3</v>
       </c>
       <c r="Z59" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA59" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB59" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC59" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD59" s="37" t="s">
         <v>5</v>
       </c>
       <c r="AE59" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AF59" s="27"/>
+      <c r="AF59" s="2">
+        <v>87.7</v>
+      </c>
       <c r="AG59" s="29"/>
       <c r="AH59" s="23"/>
       <c r="AI59" s="6"/>
       <c r="AJ59" s="6"/>
       <c r="AK59" s="6"/>
     </row>
     <row r="60" spans="1:37">
       <c r="A60" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B60" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>5</v>
       </c>
@@ -5153,51 +5230,53 @@
       </c>
       <c r="X60" s="6">
         <v>95</v>
       </c>
       <c r="Y60" s="6">
         <v>94.1</v>
       </c>
       <c r="Z60" s="40">
         <v>100</v>
       </c>
       <c r="AA60" s="29">
         <v>100</v>
       </c>
       <c r="AB60" s="38">
         <v>100</v>
       </c>
       <c r="AC60" s="38">
         <v>100</v>
       </c>
       <c r="AD60" s="17">
         <v>100</v>
       </c>
       <c r="AE60" s="39">
         <v>100</v>
       </c>
-      <c r="AF60" s="27"/>
+      <c r="AF60" s="2">
+        <v>99.5</v>
+      </c>
       <c r="AG60" s="29"/>
       <c r="AH60" s="23"/>
       <c r="AI60" s="6"/>
       <c r="AJ60" s="6"/>
       <c r="AK60" s="6"/>
     </row>
     <row r="61" spans="1:37">
       <c r="A61" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B61" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>5</v>
       </c>
@@ -5254,51 +5333,53 @@
       </c>
       <c r="X61" s="6">
         <v>100.5</v>
       </c>
       <c r="Y61" s="6">
         <v>100.5</v>
       </c>
       <c r="Z61" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA61" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB61" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC61" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD61" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE61" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AF61" s="27"/>
+      <c r="AF61" s="2">
+        <v>72.599999999999994</v>
+      </c>
       <c r="AG61" s="29"/>
       <c r="AH61" s="23"/>
       <c r="AI61" s="6"/>
       <c r="AJ61" s="6"/>
       <c r="AK61" s="6"/>
     </row>
     <row r="62" spans="1:37">
       <c r="A62" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B62" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>5</v>
       </c>
@@ -5355,51 +5436,53 @@
       </c>
       <c r="X62" s="6">
         <v>105.6</v>
       </c>
       <c r="Y62" s="6">
         <v>104.9</v>
       </c>
       <c r="Z62" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA62" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB62" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC62" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD62" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE62" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AF62" s="27"/>
+      <c r="AF62" s="2">
+        <v>100</v>
+      </c>
       <c r="AG62" s="29"/>
       <c r="AH62" s="23"/>
       <c r="AI62" s="6"/>
       <c r="AJ62" s="6"/>
       <c r="AK62" s="6"/>
     </row>
     <row r="63" spans="1:37">
       <c r="A63" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B63" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>5</v>
       </c>
@@ -5456,51 +5539,53 @@
       </c>
       <c r="X63" s="6">
         <v>101.3</v>
       </c>
       <c r="Y63" s="6">
         <v>99.6</v>
       </c>
       <c r="Z63" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA63" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB63" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC63" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD63" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE63" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AF63" s="27"/>
+      <c r="AF63" s="2">
+        <v>100.1</v>
+      </c>
       <c r="AG63" s="29"/>
       <c r="AH63" s="23"/>
       <c r="AI63" s="6"/>
       <c r="AJ63" s="6"/>
       <c r="AK63" s="6"/>
     </row>
     <row r="64" spans="1:37">
       <c r="A64" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B64" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>5</v>
       </c>
@@ -5557,51 +5642,53 @@
       </c>
       <c r="X64" s="6">
         <v>95.4</v>
       </c>
       <c r="Y64" s="6">
         <v>93.2</v>
       </c>
       <c r="Z64" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA64" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB64" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC64" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD64" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE64" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AF64" s="27"/>
+      <c r="AF64" s="2">
+        <v>124</v>
+      </c>
       <c r="AG64" s="29"/>
       <c r="AH64" s="23"/>
       <c r="AI64" s="6"/>
       <c r="AJ64" s="6"/>
       <c r="AK64" s="6"/>
     </row>
     <row r="65" spans="1:37">
       <c r="A65" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B65" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>5</v>
       </c>
@@ -5658,51 +5745,53 @@
       </c>
       <c r="X65" s="6">
         <v>103.1</v>
       </c>
       <c r="Y65" s="6">
         <v>89</v>
       </c>
       <c r="Z65" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA65" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB65" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC65" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD65" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE65" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AF65" s="27"/>
+      <c r="AF65" s="2">
+        <v>99.7</v>
+      </c>
       <c r="AG65" s="29"/>
       <c r="AH65" s="23"/>
       <c r="AI65" s="6"/>
       <c r="AJ65" s="6"/>
       <c r="AK65" s="6"/>
     </row>
     <row r="66" spans="1:37">
       <c r="A66" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B66" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>5</v>
       </c>
@@ -5759,165 +5848,167 @@
       </c>
       <c r="X66" s="6">
         <v>104.3</v>
       </c>
       <c r="Y66" s="6">
         <v>103.1</v>
       </c>
       <c r="Z66" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA66" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB66" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC66" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD66" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE66" s="39" t="s">
         <v>5</v>
       </c>
-      <c r="AF66" s="27"/>
+      <c r="AF66" s="2">
+        <v>127.4</v>
+      </c>
       <c r="AG66" s="29"/>
       <c r="AH66" s="23"/>
       <c r="AI66" s="6"/>
       <c r="AJ66" s="6"/>
       <c r="AK66" s="6"/>
     </row>
     <row r="67" spans="1:37">
       <c r="A67" s="15"/>
       <c r="B67" s="19"/>
       <c r="C67" s="19"/>
       <c r="D67" s="19"/>
       <c r="E67" s="18"/>
       <c r="F67" s="18"/>
       <c r="G67" s="18"/>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="20"/>
       <c r="K67" s="21"/>
       <c r="L67" s="18"/>
       <c r="M67" s="22"/>
     </row>
     <row r="68" spans="1:37">
       <c r="A68" s="15"/>
       <c r="B68" s="15"/>
       <c r="C68" s="15"/>
       <c r="D68" s="15"/>
       <c r="E68" s="15"/>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15"/>
       <c r="I68" s="15"/>
     </row>
     <row r="69" spans="1:37" ht="21" customHeight="1">
-      <c r="A69" s="47" t="s">
+      <c r="A69" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="B69" s="47"/>
-[...10 lines deleted...]
-      <c r="M69" s="47"/>
+      <c r="B69" s="46"/>
+      <c r="C69" s="46"/>
+      <c r="D69" s="46"/>
+      <c r="E69" s="46"/>
+      <c r="F69" s="46"/>
+      <c r="G69" s="46"/>
+      <c r="H69" s="46"/>
+      <c r="I69" s="46"/>
+      <c r="J69" s="46"/>
+      <c r="K69" s="46"/>
+      <c r="L69" s="46"/>
+      <c r="M69" s="46"/>
     </row>
     <row r="70" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A70" s="46" t="s">
+      <c r="A70" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B70" s="46"/>
-[...10 lines deleted...]
-      <c r="M70" s="46"/>
+      <c r="B70" s="47"/>
+      <c r="C70" s="47"/>
+      <c r="D70" s="47"/>
+      <c r="E70" s="47"/>
+      <c r="F70" s="47"/>
+      <c r="G70" s="47"/>
+      <c r="H70" s="47"/>
+      <c r="I70" s="47"/>
+      <c r="J70" s="47"/>
+      <c r="K70" s="47"/>
+      <c r="L70" s="47"/>
+      <c r="M70" s="47"/>
       <c r="N70" s="24"/>
     </row>
     <row r="71" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A71" s="44"/>
-      <c r="B71" s="41" t="s">
+      <c r="A71" s="50"/>
+      <c r="B71" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="C71" s="42"/>
-[...10 lines deleted...]
-      <c r="N71" s="41" t="s">
+      <c r="C71" s="43"/>
+      <c r="D71" s="43"/>
+      <c r="E71" s="43"/>
+      <c r="F71" s="43"/>
+      <c r="G71" s="43"/>
+      <c r="H71" s="43"/>
+      <c r="I71" s="43"/>
+      <c r="J71" s="43"/>
+      <c r="K71" s="43"/>
+      <c r="L71" s="43"/>
+      <c r="M71" s="44"/>
+      <c r="N71" s="42" t="s">
         <v>36</v>
       </c>
-      <c r="O71" s="42"/>
-[...10 lines deleted...]
-      <c r="Z71" s="41" t="s">
+      <c r="O71" s="43"/>
+      <c r="P71" s="43"/>
+      <c r="Q71" s="43"/>
+      <c r="R71" s="43"/>
+      <c r="S71" s="43"/>
+      <c r="T71" s="43"/>
+      <c r="U71" s="43"/>
+      <c r="V71" s="43"/>
+      <c r="W71" s="43"/>
+      <c r="X71" s="43"/>
+      <c r="Y71" s="44"/>
+      <c r="Z71" s="42" t="s">
         <v>37</v>
       </c>
-      <c r="AA71" s="42"/>
-[...9 lines deleted...]
-      <c r="AK71" s="43"/>
+      <c r="AA71" s="43"/>
+      <c r="AB71" s="43"/>
+      <c r="AC71" s="43"/>
+      <c r="AD71" s="43"/>
+      <c r="AE71" s="43"/>
+      <c r="AF71" s="43"/>
+      <c r="AG71" s="43"/>
+      <c r="AH71" s="43"/>
+      <c r="AI71" s="43"/>
+      <c r="AJ71" s="43"/>
+      <c r="AK71" s="44"/>
     </row>
     <row r="72" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A72" s="45"/>
+      <c r="A72" s="51"/>
       <c r="B72" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I72" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J72" s="10" t="s">
@@ -5964,51 +6055,51 @@
       </c>
       <c r="X72" s="34" t="s">
         <v>29</v>
       </c>
       <c r="Y72" s="11" t="s">
         <v>32</v>
       </c>
       <c r="Z72" s="10" t="s">
         <v>1</v>
       </c>
       <c r="AA72" s="33" t="s">
         <v>20</v>
       </c>
       <c r="AB72" s="10" t="s">
         <v>21</v>
       </c>
       <c r="AC72" s="36" t="s">
         <v>22</v>
       </c>
       <c r="AD72" s="33" t="s">
         <v>23</v>
       </c>
       <c r="AE72" s="11" t="s">
         <v>24</v>
       </c>
-      <c r="AF72" s="10" t="s">
+      <c r="AF72" s="30" t="s">
         <v>25</v>
       </c>
       <c r="AG72" s="10" t="s">
         <v>26</v>
       </c>
       <c r="AH72" s="33" t="s">
         <v>27</v>
       </c>
       <c r="AI72" s="34" t="s">
         <v>28</v>
       </c>
       <c r="AJ72" s="34" t="s">
         <v>29</v>
       </c>
       <c r="AK72" s="11" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="73" spans="1:37" s="13" customFormat="1">
       <c r="A73" s="12" t="s">
         <v>7</v>
       </c>
       <c r="B73" s="2">
         <v>101.80409861726525</v>
       </c>
@@ -6077,51 +6168,53 @@
       </c>
       <c r="X73" s="5">
         <v>104.5</v>
       </c>
       <c r="Y73" s="5">
         <v>104.4</v>
       </c>
       <c r="Z73" s="29">
         <v>95.6</v>
       </c>
       <c r="AA73" s="29">
         <v>97.5</v>
       </c>
       <c r="AB73" s="38">
         <v>101.9</v>
       </c>
       <c r="AC73" s="38">
         <v>102.1</v>
       </c>
       <c r="AD73" s="17">
         <v>102.3</v>
       </c>
       <c r="AE73" s="39">
         <v>103.3</v>
       </c>
-      <c r="AF73" s="27"/>
+      <c r="AF73" s="2">
+        <v>103.4</v>
+      </c>
       <c r="AG73" s="29"/>
       <c r="AH73" s="23"/>
       <c r="AI73" s="6"/>
       <c r="AJ73" s="6"/>
       <c r="AK73" s="6"/>
     </row>
     <row r="74" spans="1:37" s="13" customFormat="1">
       <c r="A74" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="2">
         <v>45.771591826107311</v>
       </c>
       <c r="C74" s="2">
         <v>42.782847861578574</v>
       </c>
       <c r="D74" s="2">
         <v>46.127687511743005</v>
       </c>
       <c r="E74" s="2">
         <v>51.634382942335144</v>
       </c>
       <c r="F74" s="23">
         <v>57.915688766417674</v>
       </c>
@@ -6178,51 +6271,53 @@
       </c>
       <c r="X74" s="5">
         <v>108.7</v>
       </c>
       <c r="Y74" s="5">
         <v>111.3</v>
       </c>
       <c r="Z74" s="29">
         <v>101.8</v>
       </c>
       <c r="AA74" s="29">
         <v>124</v>
       </c>
       <c r="AB74" s="38">
         <v>115.7</v>
       </c>
       <c r="AC74" s="38">
         <v>104.1</v>
       </c>
       <c r="AD74" s="17">
         <v>100</v>
       </c>
       <c r="AE74" s="39">
         <v>104.7</v>
       </c>
-      <c r="AF74" s="27"/>
+      <c r="AF74" s="2">
+        <v>106.5</v>
+      </c>
       <c r="AG74" s="29"/>
       <c r="AH74" s="23"/>
       <c r="AI74" s="6"/>
       <c r="AJ74" s="6"/>
       <c r="AK74" s="6"/>
     </row>
     <row r="75" spans="1:37">
       <c r="A75" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B75" s="2">
         <v>99.765731536963784</v>
       </c>
       <c r="C75" s="2">
         <v>99.328985391463249</v>
       </c>
       <c r="D75" s="2">
         <v>96.082360544722718</v>
       </c>
       <c r="E75" s="2">
         <v>96.178479691373013</v>
       </c>
       <c r="F75" s="23">
         <v>100.65554602204145</v>
       </c>
@@ -6279,51 +6374,53 @@
       </c>
       <c r="X75" s="5">
         <v>106.7</v>
       </c>
       <c r="Y75" s="6">
         <v>100.2</v>
       </c>
       <c r="Z75" s="29">
         <v>96.9</v>
       </c>
       <c r="AA75" s="29">
         <v>98.6</v>
       </c>
       <c r="AB75" s="38">
         <v>100.8</v>
       </c>
       <c r="AC75" s="38">
         <v>100.7</v>
       </c>
       <c r="AD75" s="17">
         <v>100.6</v>
       </c>
       <c r="AE75" s="39">
         <v>101.2</v>
       </c>
-      <c r="AF75" s="27"/>
+      <c r="AF75" s="2">
+        <v>103</v>
+      </c>
       <c r="AG75" s="29"/>
       <c r="AH75" s="23"/>
       <c r="AI75" s="6"/>
       <c r="AJ75" s="6"/>
       <c r="AK75" s="6"/>
     </row>
     <row r="76" spans="1:37">
       <c r="A76" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="2">
         <v>107.22428589684681</v>
       </c>
       <c r="C76" s="2">
         <v>105.10639890957714</v>
       </c>
       <c r="D76" s="2">
         <v>104.58355593705082</v>
       </c>
       <c r="E76" s="2">
         <v>101.79494716481983</v>
       </c>
       <c r="F76" s="23">
         <v>101.25325007475745</v>
       </c>
@@ -6380,51 +6477,53 @@
       </c>
       <c r="X76" s="5">
         <v>103.6</v>
       </c>
       <c r="Y76" s="6">
         <v>104.2</v>
       </c>
       <c r="Z76" s="29">
         <v>100</v>
       </c>
       <c r="AA76" s="29">
         <v>100.8</v>
       </c>
       <c r="AB76" s="38">
         <v>100</v>
       </c>
       <c r="AC76" s="38">
         <v>100</v>
       </c>
       <c r="AD76" s="17">
         <v>100.1</v>
       </c>
       <c r="AE76" s="39">
         <v>101.9</v>
       </c>
-      <c r="AF76" s="27"/>
+      <c r="AF76" s="2">
+        <v>101.5</v>
+      </c>
       <c r="AG76" s="29"/>
       <c r="AH76" s="23"/>
       <c r="AI76" s="6"/>
       <c r="AJ76" s="6"/>
       <c r="AK76" s="6"/>
     </row>
     <row r="77" spans="1:37">
       <c r="A77" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="2">
         <v>100.63015237947089</v>
       </c>
       <c r="C77" s="2">
         <v>101.90404430270131</v>
       </c>
       <c r="D77" s="2">
         <v>102.09695751258965</v>
       </c>
       <c r="E77" s="2">
         <v>102.05214050508893</v>
       </c>
       <c r="F77" s="23">
         <v>102.08114308394374</v>
       </c>
@@ -6481,51 +6580,53 @@
       </c>
       <c r="X77" s="5">
         <v>103.6</v>
       </c>
       <c r="Y77" s="6">
         <v>103.2</v>
       </c>
       <c r="Z77" s="29">
         <v>100.3</v>
       </c>
       <c r="AA77" s="29">
         <v>100.9</v>
       </c>
       <c r="AB77" s="38">
         <v>100.8</v>
       </c>
       <c r="AC77" s="38">
         <v>101.6</v>
       </c>
       <c r="AD77" s="17">
         <v>102</v>
       </c>
       <c r="AE77" s="39">
         <v>102.9</v>
       </c>
-      <c r="AF77" s="27"/>
+      <c r="AF77" s="2">
+        <v>102.8</v>
+      </c>
       <c r="AG77" s="29"/>
       <c r="AH77" s="23"/>
       <c r="AI77" s="6"/>
       <c r="AJ77" s="6"/>
       <c r="AK77" s="6"/>
     </row>
     <row r="78" spans="1:37">
       <c r="A78" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B78" s="2">
         <v>85.928960216943466</v>
       </c>
       <c r="C78" s="2">
         <v>95.983498448365623</v>
       </c>
       <c r="D78" s="2">
         <v>99.438427526249995</v>
       </c>
       <c r="E78" s="2">
         <v>101.83019444082582</v>
       </c>
       <c r="F78" s="23">
         <v>104.32942446604802</v>
       </c>
@@ -6582,51 +6683,53 @@
       </c>
       <c r="X78" s="5">
         <v>102.2</v>
       </c>
       <c r="Y78" s="6">
         <v>102.5</v>
       </c>
       <c r="Z78" s="29">
         <v>100.2</v>
       </c>
       <c r="AA78" s="29">
         <v>100.7</v>
       </c>
       <c r="AB78" s="38">
         <v>100.5</v>
       </c>
       <c r="AC78" s="38">
         <v>101.6</v>
       </c>
       <c r="AD78" s="17">
         <v>103.1</v>
       </c>
       <c r="AE78" s="39">
         <v>104.9</v>
       </c>
-      <c r="AF78" s="27"/>
+      <c r="AF78" s="2">
+        <v>106</v>
+      </c>
       <c r="AG78" s="29"/>
       <c r="AH78" s="23"/>
       <c r="AI78" s="6"/>
       <c r="AJ78" s="6"/>
       <c r="AK78" s="6"/>
     </row>
     <row r="79" spans="1:37">
       <c r="A79" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B79" s="2">
         <v>137.43197154363583</v>
       </c>
       <c r="C79" s="2">
         <v>118.68934729361369</v>
       </c>
       <c r="D79" s="2">
         <v>108.73420482596055</v>
       </c>
       <c r="E79" s="2">
         <v>118.14501665578476</v>
       </c>
       <c r="F79" s="23">
         <v>109.27160896927781</v>
       </c>
@@ -6683,51 +6786,53 @@
       </c>
       <c r="X79" s="5">
         <v>107.6</v>
       </c>
       <c r="Y79" s="6">
         <v>107</v>
       </c>
       <c r="Z79" s="29">
         <v>101.1</v>
       </c>
       <c r="AA79" s="29">
         <v>101.5</v>
       </c>
       <c r="AB79" s="38">
         <v>101.3</v>
       </c>
       <c r="AC79" s="38">
         <v>101.4</v>
       </c>
       <c r="AD79" s="17">
         <v>101.3</v>
       </c>
       <c r="AE79" s="39">
         <v>104.1</v>
       </c>
-      <c r="AF79" s="27"/>
+      <c r="AF79" s="2">
+        <v>107.2</v>
+      </c>
       <c r="AG79" s="29"/>
       <c r="AH79" s="23"/>
       <c r="AI79" s="6"/>
       <c r="AJ79" s="6"/>
       <c r="AK79" s="6"/>
     </row>
     <row r="80" spans="1:37">
       <c r="A80" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B80" s="2">
         <v>99.298789012812662</v>
       </c>
       <c r="C80" s="2">
         <v>97.355039013277505</v>
       </c>
       <c r="D80" s="2">
         <v>93.874767677414397</v>
       </c>
       <c r="E80" s="2">
         <v>95.803401373804974</v>
       </c>
       <c r="F80" s="23">
         <v>97.609025477762628</v>
       </c>
@@ -6784,51 +6889,53 @@
       </c>
       <c r="X80" s="5">
         <v>110.4</v>
       </c>
       <c r="Y80" s="6">
         <v>109</v>
       </c>
       <c r="Z80" s="29">
         <v>99</v>
       </c>
       <c r="AA80" s="29">
         <v>100.2</v>
       </c>
       <c r="AB80" s="38">
         <v>100.3</v>
       </c>
       <c r="AC80" s="38">
         <v>100.2</v>
       </c>
       <c r="AD80" s="17">
         <v>101.5</v>
       </c>
       <c r="AE80" s="39">
         <v>101.4</v>
       </c>
-      <c r="AF80" s="27"/>
+      <c r="AF80" s="2">
+        <v>101.7</v>
+      </c>
       <c r="AG80" s="29"/>
       <c r="AH80" s="23"/>
       <c r="AI80" s="6"/>
       <c r="AJ80" s="6"/>
       <c r="AK80" s="6"/>
     </row>
     <row r="81" spans="1:37">
       <c r="A81" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B81" s="2">
         <v>100.63826549718927</v>
       </c>
       <c r="C81" s="2">
         <v>98.405800859443133</v>
       </c>
       <c r="D81" s="2">
         <v>97.201510590426608</v>
       </c>
       <c r="E81" s="2">
         <v>96.643569779122245</v>
       </c>
       <c r="F81" s="23">
         <v>98.510772357886822</v>
       </c>
@@ -6885,51 +6992,53 @@
       </c>
       <c r="X81" s="5">
         <v>106.9</v>
       </c>
       <c r="Y81" s="6">
         <v>106</v>
       </c>
       <c r="Z81" s="29">
         <v>100.4</v>
       </c>
       <c r="AA81" s="29">
         <v>101</v>
       </c>
       <c r="AB81" s="38">
         <v>101.6</v>
       </c>
       <c r="AC81" s="38">
         <v>101.6</v>
       </c>
       <c r="AD81" s="17">
         <v>101.4</v>
       </c>
       <c r="AE81" s="39">
         <v>101.2</v>
       </c>
-      <c r="AF81" s="27"/>
+      <c r="AF81" s="2">
+        <v>101.9</v>
+      </c>
       <c r="AG81" s="29"/>
       <c r="AH81" s="23"/>
       <c r="AI81" s="6"/>
       <c r="AJ81" s="6"/>
       <c r="AK81" s="6"/>
     </row>
     <row r="82" spans="1:37">
       <c r="A82" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B82" s="2">
         <v>97.442658733132106</v>
       </c>
       <c r="C82" s="2">
         <v>100.62334391622645</v>
       </c>
       <c r="D82" s="2">
         <v>100.87026137211355</v>
       </c>
       <c r="E82" s="2">
         <v>100.83973157848551</v>
       </c>
       <c r="F82" s="23">
         <v>100.53304180707461</v>
       </c>
@@ -6986,51 +7095,53 @@
       </c>
       <c r="X82" s="5">
         <v>103.9</v>
       </c>
       <c r="Y82" s="6">
         <v>103.6</v>
       </c>
       <c r="Z82" s="29">
         <v>100.4</v>
       </c>
       <c r="AA82" s="29">
         <v>102.9</v>
       </c>
       <c r="AB82" s="38">
         <v>104.4</v>
       </c>
       <c r="AC82" s="38">
         <v>104.5</v>
       </c>
       <c r="AD82" s="17">
         <v>104.5</v>
       </c>
       <c r="AE82" s="39">
         <v>104.8</v>
       </c>
-      <c r="AF82" s="27"/>
+      <c r="AF82" s="2">
+        <v>103.8</v>
+      </c>
       <c r="AG82" s="29"/>
       <c r="AH82" s="23"/>
       <c r="AI82" s="6"/>
       <c r="AJ82" s="6"/>
       <c r="AK82" s="6"/>
     </row>
     <row r="83" spans="1:37">
       <c r="A83" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B83" s="2">
         <v>107.72702857686734</v>
       </c>
       <c r="C83" s="2">
         <v>108.75125499752104</v>
       </c>
       <c r="D83" s="2">
         <v>108.88315450701234</v>
       </c>
       <c r="E83" s="2">
         <v>109.70114282157604</v>
       </c>
       <c r="F83" s="23">
         <v>110.00778122752806</v>
       </c>
@@ -7087,51 +7198,53 @@
       </c>
       <c r="X83" s="5">
         <v>113.2</v>
       </c>
       <c r="Y83" s="5">
         <v>112.9</v>
       </c>
       <c r="Z83" s="29">
         <v>101.2</v>
       </c>
       <c r="AA83" s="29">
         <v>101.7</v>
       </c>
       <c r="AB83" s="38">
         <v>104.1</v>
       </c>
       <c r="AC83" s="38">
         <v>103.8</v>
       </c>
       <c r="AD83" s="17">
         <v>104.5</v>
       </c>
       <c r="AE83" s="39">
         <v>105.1</v>
       </c>
-      <c r="AF83" s="27"/>
+      <c r="AF83" s="2">
+        <v>105.5</v>
+      </c>
       <c r="AG83" s="29"/>
       <c r="AH83" s="23"/>
       <c r="AI83" s="6"/>
       <c r="AJ83" s="6"/>
       <c r="AK83" s="6"/>
     </row>
     <row r="84" spans="1:37">
       <c r="A84" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B84" s="2">
         <v>99.190132024743434</v>
       </c>
       <c r="C84" s="2">
         <v>101.90519317865376</v>
       </c>
       <c r="D84" s="2">
         <v>103.95125010119574</v>
       </c>
       <c r="E84" s="2">
         <v>104.94400183624131</v>
       </c>
       <c r="F84" s="23">
         <v>106.21369214690155</v>
       </c>
@@ -7188,51 +7301,53 @@
       </c>
       <c r="X84" s="5">
         <v>101.6</v>
       </c>
       <c r="Y84" s="5">
         <v>101.4</v>
       </c>
       <c r="Z84" s="29">
         <v>90.2</v>
       </c>
       <c r="AA84" s="29">
         <v>92.3</v>
       </c>
       <c r="AB84" s="38">
         <v>101.6</v>
       </c>
       <c r="AC84" s="38">
         <v>102.1</v>
       </c>
       <c r="AD84" s="17">
         <v>102.3</v>
       </c>
       <c r="AE84" s="39">
         <v>102.8</v>
       </c>
-      <c r="AF84" s="27"/>
+      <c r="AF84" s="2">
+        <v>103.3</v>
+      </c>
       <c r="AG84" s="29"/>
       <c r="AH84" s="23"/>
       <c r="AI84" s="6"/>
       <c r="AJ84" s="6"/>
       <c r="AK84" s="6"/>
     </row>
     <row r="85" spans="1:37">
       <c r="A85" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B85" s="23">
         <v>107.73208101359589</v>
       </c>
       <c r="C85" s="2">
         <v>103.82077314272581</v>
       </c>
       <c r="D85" s="2">
         <v>95.162363126588161</v>
       </c>
       <c r="E85" s="2">
         <v>97.437938650229455</v>
       </c>
       <c r="F85" s="23">
         <v>99.513742472625182</v>
       </c>
@@ -7289,51 +7404,53 @@
       </c>
       <c r="X85" s="5">
         <v>109.2</v>
       </c>
       <c r="Y85" s="5">
         <v>109.1</v>
       </c>
       <c r="Z85" s="29">
         <v>99.9</v>
       </c>
       <c r="AA85" s="29">
         <v>100.1</v>
       </c>
       <c r="AB85" s="38">
         <v>100.2</v>
       </c>
       <c r="AC85" s="38">
         <v>100.3</v>
       </c>
       <c r="AD85" s="17">
         <v>100.4</v>
       </c>
       <c r="AE85" s="39">
         <v>103.5</v>
       </c>
-      <c r="AF85" s="27"/>
+      <c r="AF85" s="2">
+        <v>103</v>
+      </c>
       <c r="AG85" s="29"/>
       <c r="AH85" s="23"/>
       <c r="AI85" s="6"/>
       <c r="AJ85" s="6"/>
       <c r="AK85" s="6"/>
     </row>
     <row r="86" spans="1:37">
       <c r="A86" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="23">
         <v>131.96032409141466</v>
       </c>
       <c r="C86" s="2">
         <v>114.93587025230376</v>
       </c>
       <c r="D86" s="2">
         <v>109.15555580342475</v>
       </c>
       <c r="E86" s="2">
         <v>104.88487606551631</v>
       </c>
       <c r="F86" s="23">
         <v>100.85684447086261</v>
       </c>
@@ -7390,51 +7507,53 @@
       </c>
       <c r="X86" s="5">
         <v>101.5</v>
       </c>
       <c r="Y86" s="5">
         <v>102.2</v>
       </c>
       <c r="Z86" s="29">
         <v>110.5</v>
       </c>
       <c r="AA86" s="29">
         <v>111.3</v>
       </c>
       <c r="AB86" s="38">
         <v>106.4</v>
       </c>
       <c r="AC86" s="38">
         <v>105.8</v>
       </c>
       <c r="AD86" s="17">
         <v>105.1</v>
       </c>
       <c r="AE86" s="39">
         <v>106.2</v>
       </c>
-      <c r="AF86" s="27"/>
+      <c r="AF86" s="2">
+        <v>102.1</v>
+      </c>
       <c r="AG86" s="29"/>
       <c r="AH86" s="23"/>
       <c r="AI86" s="6"/>
       <c r="AJ86" s="6"/>
       <c r="AK86" s="6"/>
     </row>
     <row r="87" spans="1:37">
       <c r="A87" s="15"/>
       <c r="B87" s="15"/>
       <c r="C87" s="15"/>
       <c r="D87" s="15"/>
       <c r="E87" s="15"/>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15"/>
       <c r="I87" s="15"/>
     </row>
     <row r="88" spans="1:37">
       <c r="A88" s="15"/>
       <c r="B88" s="15"/>
       <c r="C88" s="15"/>
       <c r="D88" s="15"/>
       <c r="E88" s="15"/>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
@@ -10545,174 +10664,174 @@
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="15"/>
       <c r="B371" s="15"/>
       <c r="C371" s="15"/>
       <c r="D371" s="15"/>
       <c r="E371" s="15"/>
       <c r="F371" s="15"/>
       <c r="G371" s="15"/>
       <c r="H371" s="15"/>
       <c r="I371" s="15"/>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="15"/>
       <c r="B372" s="15"/>
       <c r="C372" s="15"/>
       <c r="D372" s="15"/>
       <c r="E372" s="15"/>
       <c r="F372" s="15"/>
       <c r="G372" s="15"/>
       <c r="H372" s="15"/>
       <c r="I372" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="24">
+    <mergeCell ref="N51:Y51"/>
+    <mergeCell ref="A71:A72"/>
+    <mergeCell ref="B71:M71"/>
+    <mergeCell ref="A70:M70"/>
+    <mergeCell ref="A69:M69"/>
+    <mergeCell ref="N71:Y71"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:M51"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z23:AK23"/>
     <mergeCell ref="Z51:AK51"/>
     <mergeCell ref="Z71:AK71"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A49:M49"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N23:Y23"/>
-    <mergeCell ref="N51:Y51"/>
-[...6 lines deleted...]
-    <mergeCell ref="B51:M51"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:Y364"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="M1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="J3" sqref="J3:W3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="9" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="9"/>
     <col min="10" max="10" width="11.42578125" style="9" customWidth="1"/>
     <col min="11" max="13" width="9.140625" style="9"/>
     <col min="14" max="14" width="9" style="9" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="9" customWidth="1"/>
     <col min="16" max="21" width="9.140625" style="9"/>
     <col min="22" max="22" width="11.5703125" style="9" customWidth="1"/>
     <col min="23" max="24" width="9.140625" style="9"/>
     <col min="25" max="25" width="11.140625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="25.5" customHeight="1">
-      <c r="A2" s="48" t="s">
+      <c r="A2" s="45" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="48"/>
-[...10 lines deleted...]
-      <c r="M2" s="48"/>
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
     </row>
     <row r="3" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
-      <c r="J3" s="46" t="s">
+      <c r="J3" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="K3" s="46"/>
-[...11 lines deleted...]
-      <c r="W3" s="51"/>
+      <c r="K3" s="47"/>
+      <c r="L3" s="47"/>
+      <c r="M3" s="47"/>
+      <c r="N3" s="56"/>
+      <c r="O3" s="56"/>
+      <c r="P3" s="56"/>
+      <c r="Q3" s="56"/>
+      <c r="R3" s="56"/>
+      <c r="S3" s="56"/>
+      <c r="T3" s="56"/>
+      <c r="U3" s="56"/>
+      <c r="V3" s="56"/>
+      <c r="W3" s="56"/>
     </row>
     <row r="4" spans="1:25" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A4" s="49"/>
-      <c r="B4" s="41" t="s">
+      <c r="A4" s="48"/>
+      <c r="B4" s="42" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="42"/>
-[...10 lines deleted...]
-      <c r="N4" s="41" t="s">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="43"/>
+      <c r="N4" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="O4" s="42"/>
-[...9 lines deleted...]
-      <c r="Y4" s="43"/>
+      <c r="O4" s="43"/>
+      <c r="P4" s="43"/>
+      <c r="Q4" s="43"/>
+      <c r="R4" s="43"/>
+      <c r="S4" s="43"/>
+      <c r="T4" s="43"/>
+      <c r="U4" s="43"/>
+      <c r="V4" s="43"/>
+      <c r="W4" s="43"/>
+      <c r="X4" s="43"/>
+      <c r="Y4" s="44"/>
     </row>
     <row r="5" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="50"/>
+      <c r="A5" s="49"/>
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -11690,134 +11809,134 @@
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="15"/>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="15"/>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18" s="15"/>
       <c r="S18" s="15"/>
       <c r="T18" s="15"/>
       <c r="U18" s="15"/>
     </row>
     <row r="19" spans="1:25" ht="21" customHeight="1">
-      <c r="A19" s="47" t="s">
+      <c r="A19" s="46" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="47"/>
-[...10 lines deleted...]
-      <c r="M19" s="47"/>
+      <c r="B19" s="46"/>
+      <c r="C19" s="46"/>
+      <c r="D19" s="46"/>
+      <c r="E19" s="46"/>
+      <c r="F19" s="46"/>
+      <c r="G19" s="46"/>
+      <c r="H19" s="46"/>
+      <c r="I19" s="46"/>
+      <c r="J19" s="46"/>
+      <c r="K19" s="46"/>
+      <c r="L19" s="46"/>
+      <c r="M19" s="46"/>
       <c r="N19" s="15"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19" s="15"/>
       <c r="S19" s="15"/>
       <c r="T19" s="15"/>
       <c r="U19" s="15"/>
     </row>
     <row r="20" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
       <c r="A20" s="15"/>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
-      <c r="J20" s="46" t="s">
+      <c r="J20" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="K20" s="46"/>
-[...11 lines deleted...]
-      <c r="W20" s="46"/>
+      <c r="K20" s="47"/>
+      <c r="L20" s="47"/>
+      <c r="M20" s="47"/>
+      <c r="N20" s="47"/>
+      <c r="O20" s="47"/>
+      <c r="P20" s="47"/>
+      <c r="Q20" s="47"/>
+      <c r="R20" s="47"/>
+      <c r="S20" s="47"/>
+      <c r="T20" s="47"/>
+      <c r="U20" s="47"/>
+      <c r="V20" s="47"/>
+      <c r="W20" s="47"/>
     </row>
     <row r="21" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A21" s="44"/>
-      <c r="B21" s="52" t="s">
+      <c r="A21" s="50"/>
+      <c r="B21" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="C21" s="53"/>
-[...10 lines deleted...]
-      <c r="N21" s="41" t="s">
+      <c r="C21" s="54"/>
+      <c r="D21" s="54"/>
+      <c r="E21" s="54"/>
+      <c r="F21" s="54"/>
+      <c r="G21" s="54"/>
+      <c r="H21" s="54"/>
+      <c r="I21" s="54"/>
+      <c r="J21" s="54"/>
+      <c r="K21" s="54"/>
+      <c r="L21" s="54"/>
+      <c r="M21" s="55"/>
+      <c r="N21" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="O21" s="42"/>
-[...9 lines deleted...]
-      <c r="Y21" s="43"/>
+      <c r="O21" s="43"/>
+      <c r="P21" s="43"/>
+      <c r="Q21" s="43"/>
+      <c r="R21" s="43"/>
+      <c r="S21" s="43"/>
+      <c r="T21" s="43"/>
+      <c r="U21" s="43"/>
+      <c r="V21" s="43"/>
+      <c r="W21" s="43"/>
+      <c r="X21" s="43"/>
+      <c r="Y21" s="44"/>
     </row>
     <row r="22" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A22" s="45"/>
+      <c r="A22" s="51"/>
       <c r="B22" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D22" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I22" s="16" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="16" t="s">
@@ -13002,135 +13121,135 @@
     </row>
     <row r="44" spans="1:25">
       <c r="A44" s="15"/>
       <c r="B44" s="15"/>
       <c r="C44" s="15"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15"/>
       <c r="J44" s="15"/>
       <c r="K44" s="15"/>
       <c r="L44" s="15"/>
       <c r="M44" s="15"/>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44" s="15"/>
       <c r="S44" s="15"/>
       <c r="T44" s="15"/>
       <c r="U44" s="15"/>
     </row>
     <row r="45" spans="1:25" ht="21" customHeight="1">
-      <c r="A45" s="47" t="s">
+      <c r="A45" s="46" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="47"/>
-[...10 lines deleted...]
-      <c r="M45" s="47"/>
+      <c r="B45" s="46"/>
+      <c r="C45" s="46"/>
+      <c r="D45" s="46"/>
+      <c r="E45" s="46"/>
+      <c r="F45" s="46"/>
+      <c r="G45" s="46"/>
+      <c r="H45" s="46"/>
+      <c r="I45" s="46"/>
+      <c r="J45" s="46"/>
+      <c r="K45" s="46"/>
+      <c r="L45" s="46"/>
+      <c r="M45" s="46"/>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45" s="15"/>
       <c r="S45" s="15"/>
       <c r="T45" s="15"/>
       <c r="U45" s="15"/>
     </row>
     <row r="46" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
       <c r="A46" s="15"/>
       <c r="B46" s="15"/>
       <c r="C46" s="15"/>
       <c r="D46" s="15"/>
       <c r="E46" s="15"/>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
-      <c r="J46" s="55" t="s">
+      <c r="J46" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="K46" s="55"/>
-[...11 lines deleted...]
-      <c r="W46" s="55"/>
+      <c r="K46" s="52"/>
+      <c r="L46" s="52"/>
+      <c r="M46" s="52"/>
+      <c r="N46" s="52"/>
+      <c r="O46" s="52"/>
+      <c r="P46" s="52"/>
+      <c r="Q46" s="52"/>
+      <c r="R46" s="52"/>
+      <c r="S46" s="52"/>
+      <c r="T46" s="52"/>
+      <c r="U46" s="52"/>
+      <c r="V46" s="52"/>
+      <c r="W46" s="52"/>
       <c r="Y46" s="9"/>
     </row>
     <row r="47" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A47" s="44"/>
-      <c r="B47" s="52" t="s">
+      <c r="A47" s="50"/>
+      <c r="B47" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="53"/>
-[...10 lines deleted...]
-      <c r="N47" s="41" t="s">
+      <c r="C47" s="54"/>
+      <c r="D47" s="54"/>
+      <c r="E47" s="54"/>
+      <c r="F47" s="54"/>
+      <c r="G47" s="54"/>
+      <c r="H47" s="54"/>
+      <c r="I47" s="54"/>
+      <c r="J47" s="54"/>
+      <c r="K47" s="54"/>
+      <c r="L47" s="54"/>
+      <c r="M47" s="55"/>
+      <c r="N47" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="O47" s="42"/>
-[...9 lines deleted...]
-      <c r="Y47" s="43"/>
+      <c r="O47" s="43"/>
+      <c r="P47" s="43"/>
+      <c r="Q47" s="43"/>
+      <c r="R47" s="43"/>
+      <c r="S47" s="43"/>
+      <c r="T47" s="43"/>
+      <c r="U47" s="43"/>
+      <c r="V47" s="43"/>
+      <c r="W47" s="43"/>
+      <c r="X47" s="43"/>
+      <c r="Y47" s="44"/>
     </row>
     <row r="48" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A48" s="45"/>
+      <c r="A48" s="51"/>
       <c r="B48" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D48" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I48" s="16" t="s">
         <v>26</v>
       </c>
       <c r="J48" s="16" t="s">
@@ -14135,135 +14254,135 @@
     </row>
     <row r="62" spans="1:25">
       <c r="A62" s="15"/>
       <c r="B62" s="15"/>
       <c r="C62" s="15"/>
       <c r="D62" s="15"/>
       <c r="E62" s="15"/>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15"/>
       <c r="I62" s="15"/>
       <c r="J62" s="15"/>
       <c r="K62" s="15"/>
       <c r="L62" s="15"/>
       <c r="M62" s="15"/>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62" s="15"/>
       <c r="S62" s="15"/>
       <c r="T62" s="15"/>
       <c r="U62" s="15"/>
     </row>
     <row r="63" spans="1:25" ht="21" customHeight="1">
-      <c r="A63" s="47" t="s">
+      <c r="A63" s="46" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="47"/>
-[...10 lines deleted...]
-      <c r="M63" s="47"/>
+      <c r="B63" s="46"/>
+      <c r="C63" s="46"/>
+      <c r="D63" s="46"/>
+      <c r="E63" s="46"/>
+      <c r="F63" s="46"/>
+      <c r="G63" s="46"/>
+      <c r="H63" s="46"/>
+      <c r="I63" s="46"/>
+      <c r="J63" s="46"/>
+      <c r="K63" s="46"/>
+      <c r="L63" s="46"/>
+      <c r="M63" s="46"/>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63" s="15"/>
       <c r="S63" s="15"/>
       <c r="T63" s="15"/>
       <c r="U63" s="15"/>
     </row>
     <row r="64" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
       <c r="A64" s="15"/>
       <c r="B64" s="15"/>
       <c r="C64" s="15"/>
       <c r="D64" s="15"/>
       <c r="E64" s="15"/>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15"/>
       <c r="I64" s="15"/>
-      <c r="J64" s="55" t="s">
+      <c r="J64" s="52" t="s">
         <v>19</v>
       </c>
-      <c r="K64" s="55"/>
-[...11 lines deleted...]
-      <c r="W64" s="55"/>
+      <c r="K64" s="52"/>
+      <c r="L64" s="52"/>
+      <c r="M64" s="52"/>
+      <c r="N64" s="52"/>
+      <c r="O64" s="52"/>
+      <c r="P64" s="52"/>
+      <c r="Q64" s="52"/>
+      <c r="R64" s="52"/>
+      <c r="S64" s="52"/>
+      <c r="T64" s="52"/>
+      <c r="U64" s="52"/>
+      <c r="V64" s="52"/>
+      <c r="W64" s="52"/>
       <c r="Y64" s="9"/>
     </row>
     <row r="65" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A65" s="44"/>
-      <c r="B65" s="52" t="s">
+      <c r="A65" s="50"/>
+      <c r="B65" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="C65" s="53"/>
-[...10 lines deleted...]
-      <c r="N65" s="41" t="s">
+      <c r="C65" s="54"/>
+      <c r="D65" s="54"/>
+      <c r="E65" s="54"/>
+      <c r="F65" s="54"/>
+      <c r="G65" s="54"/>
+      <c r="H65" s="54"/>
+      <c r="I65" s="54"/>
+      <c r="J65" s="54"/>
+      <c r="K65" s="54"/>
+      <c r="L65" s="54"/>
+      <c r="M65" s="55"/>
+      <c r="N65" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="O65" s="42"/>
-[...9 lines deleted...]
-      <c r="Y65" s="43"/>
+      <c r="O65" s="43"/>
+      <c r="P65" s="43"/>
+      <c r="Q65" s="43"/>
+      <c r="R65" s="43"/>
+      <c r="S65" s="43"/>
+      <c r="T65" s="43"/>
+      <c r="U65" s="43"/>
+      <c r="V65" s="43"/>
+      <c r="W65" s="43"/>
+      <c r="X65" s="43"/>
+      <c r="Y65" s="44"/>
     </row>
     <row r="66" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A66" s="45"/>
+      <c r="A66" s="51"/>
       <c r="B66" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C66" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D66" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I66" s="16" t="s">
         <v>26</v>
       </c>
       <c r="J66" s="16" t="s">
@@ -21797,70 +21916,70 @@
     <row r="364" spans="1:21">
       <c r="A364" s="15"/>
       <c r="B364" s="15"/>
       <c r="C364" s="15"/>
       <c r="D364" s="15"/>
       <c r="E364" s="15"/>
       <c r="F364" s="15"/>
       <c r="G364" s="15"/>
       <c r="H364" s="15"/>
       <c r="I364" s="15"/>
       <c r="J364" s="15"/>
       <c r="K364" s="15"/>
       <c r="L364" s="15"/>
       <c r="M364" s="15"/>
       <c r="N364" s="15"/>
       <c r="O364" s="15"/>
       <c r="P364" s="15"/>
       <c r="Q364" s="15"/>
       <c r="R364" s="15"/>
       <c r="S364" s="15"/>
       <c r="T364" s="15"/>
       <c r="U364" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="A2:M2"/>
+    <mergeCell ref="A19:M19"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="N21:Y21"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="J3:W3"/>
+    <mergeCell ref="J20:W20"/>
+    <mergeCell ref="A21:A22"/>
+    <mergeCell ref="B21:M21"/>
     <mergeCell ref="A45:M45"/>
     <mergeCell ref="J46:W46"/>
     <mergeCell ref="A65:A66"/>
     <mergeCell ref="J64:W64"/>
     <mergeCell ref="N47:Y47"/>
     <mergeCell ref="N65:Y65"/>
     <mergeCell ref="A47:A48"/>
     <mergeCell ref="B65:M65"/>
     <mergeCell ref="B47:M47"/>
     <mergeCell ref="A63:M63"/>
-    <mergeCell ref="A2:M2"/>
-[...8 lines deleted...]
-    <mergeCell ref="B21:M21"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
@@ -21887,91 +22006,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADAE8725-8D25-4719-9092-C252D68F73D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADAE8725-8D25-4719-9092-C252D68F73D2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ИФО 2024</vt:lpstr>
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>