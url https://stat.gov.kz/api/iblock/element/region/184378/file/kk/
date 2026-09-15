--- v4 (2026-08-26)
+++ v5 (2026-09-15)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\!!!!МОИ ДОКУМЕНТЫ\!!!!!ВПСХ\ВПСХ_2026\Ежемесячно для сайта\_()~2\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AD750449-3C42-4A84-BB08-D03AEC4FC34F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{B475BA20-886F-4C92-8F8C-DD95A9118D0F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="838" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ИФО 2024" sheetId="4" r:id="rId1"/>
     <sheet name="ИФО" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="710" uniqueCount="38">
   <si>
     <t xml:space="preserve">Ауыл шаруашылығы жалпы өнімінің (көрсетілетін қызметтерінің) нақты көлем индексі </t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t xml:space="preserve">Мал шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
   <si>
     <t xml:space="preserve">Өсімдік шаруашылығы жалпы өнімінің нақты көлем индексі </t>
   </si>
@@ -146,99 +146,104 @@
   </si>
   <si>
     <t>2024 жыл</t>
   </si>
   <si>
     <t>Марқакөл ауданы</t>
   </si>
   <si>
     <t>Үлкен Нарын ауданы</t>
   </si>
   <si>
     <t>2025 жыл</t>
   </si>
   <si>
     <t>2026 жыл</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="#,##0.0"/>
   </numFmts>
-  <fonts count="9">
+  <fonts count="10">
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="9"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Robota"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="22"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
@@ -340,51 +345,51 @@
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
@@ -437,96 +442,99 @@
     <xf numFmtId="165" fontId="3" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="7" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="6" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="49" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="2" fontId="3" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="2" fontId="2" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="165" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -805,164 +813,164 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:AK372"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="P1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AH13" sqref="AH13"/>
+      <pane xSplit="1" topLeftCell="L1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AG1" sqref="AG1:AG1048576"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="25.28515625" style="9" customWidth="1"/>
     <col min="2" max="2" width="9" style="9" customWidth="1"/>
     <col min="3" max="3" width="10.7109375" style="9" customWidth="1"/>
     <col min="4" max="9" width="9.140625" style="9"/>
     <col min="10" max="10" width="11.5703125" style="9" customWidth="1"/>
     <col min="11" max="12" width="9.140625" style="9"/>
     <col min="13" max="13" width="11.140625" style="1" customWidth="1"/>
     <col min="14" max="14" width="9.140625" style="9"/>
     <col min="15" max="15" width="9.140625" style="1"/>
     <col min="16" max="16" width="9.140625" style="9"/>
     <col min="17" max="17" width="9.140625" style="31"/>
     <col min="18" max="18" width="9.140625" style="1"/>
     <col min="19" max="19" width="9.140625" style="31"/>
     <col min="20" max="21" width="9.140625" style="9"/>
     <col min="22" max="22" width="9.140625" style="35"/>
     <col min="23" max="24" width="9.140625" style="31"/>
     <col min="25" max="25" width="10.85546875" style="9" customWidth="1"/>
     <col min="26" max="28" width="9.140625" style="9"/>
     <col min="29" max="29" width="9.140625" style="1"/>
     <col min="30" max="31" width="9.140625" style="9"/>
     <col min="32" max="32" width="9.140625" style="1"/>
     <col min="33" max="33" width="9.140625" style="9"/>
     <col min="34" max="34" width="11.5703125" style="9" customWidth="1"/>
     <col min="35" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="25.5" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="45"/>
-[...10 lines deleted...]
-      <c r="M2" s="45"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
     </row>
     <row r="3" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A3" s="47" t="s">
+      <c r="A3" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="B3" s="47"/>
-[...10 lines deleted...]
-      <c r="M3" s="47"/>
+      <c r="B3" s="48"/>
+      <c r="C3" s="48"/>
+      <c r="D3" s="48"/>
+      <c r="E3" s="48"/>
+      <c r="F3" s="48"/>
+      <c r="G3" s="48"/>
+      <c r="H3" s="48"/>
+      <c r="I3" s="48"/>
+      <c r="J3" s="48"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
       <c r="N3" s="24"/>
     </row>
     <row r="4" spans="1:37" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A4" s="48"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="C4" s="43"/>
-[...10 lines deleted...]
-      <c r="N4" s="42" t="s">
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="O4" s="43"/>
-[...10 lines deleted...]
-      <c r="Z4" s="42" t="s">
+      <c r="O4" s="44"/>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44"/>
+      <c r="S4" s="44"/>
+      <c r="T4" s="44"/>
+      <c r="U4" s="44"/>
+      <c r="V4" s="44"/>
+      <c r="W4" s="44"/>
+      <c r="X4" s="44"/>
+      <c r="Y4" s="45"/>
+      <c r="Z4" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="AA4" s="43"/>
-[...9 lines deleted...]
-      <c r="AK4" s="44"/>
+      <c r="AA4" s="44"/>
+      <c r="AB4" s="44"/>
+      <c r="AC4" s="44"/>
+      <c r="AD4" s="44"/>
+      <c r="AE4" s="44"/>
+      <c r="AF4" s="44"/>
+      <c r="AG4" s="44"/>
+      <c r="AH4" s="44"/>
+      <c r="AI4" s="44"/>
+      <c r="AJ4" s="44"/>
+      <c r="AK4" s="45"/>
     </row>
     <row r="5" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="49"/>
+      <c r="A5" s="52"/>
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -1122,54 +1130,56 @@
       </c>
       <c r="X6" s="6">
         <v>103.1</v>
       </c>
       <c r="Y6" s="6">
         <v>102</v>
       </c>
       <c r="Z6" s="29">
         <v>95.8</v>
       </c>
       <c r="AA6" s="29">
         <v>97.6</v>
       </c>
       <c r="AB6" s="38">
         <v>101.9</v>
       </c>
       <c r="AC6" s="38">
         <v>102</v>
       </c>
       <c r="AD6" s="6">
         <v>102.2</v>
       </c>
       <c r="AE6" s="39">
         <v>103.2</v>
       </c>
-      <c r="AF6" s="57">
+      <c r="AF6" s="42">
         <v>103.3</v>
       </c>
-      <c r="AG6" s="41"/>
+      <c r="AG6" s="58">
+        <v>103.8</v>
+      </c>
       <c r="AH6" s="41"/>
       <c r="AI6" s="6"/>
       <c r="AJ6" s="6"/>
       <c r="AK6" s="6"/>
     </row>
     <row r="7" spans="1:37" s="13" customFormat="1">
       <c r="A7" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="2">
         <v>57.053264658933088</v>
       </c>
       <c r="C7" s="2">
         <v>56.595325068717791</v>
       </c>
       <c r="D7" s="2">
         <v>58.859061792099652</v>
       </c>
       <c r="E7" s="7">
         <v>73.080934904383895</v>
       </c>
       <c r="F7" s="7">
         <v>75.940009206271455</v>
       </c>
       <c r="G7" s="6">
@@ -1225,54 +1235,56 @@
       </c>
       <c r="X7" s="6">
         <v>102</v>
       </c>
       <c r="Y7" s="6">
         <v>100.9</v>
       </c>
       <c r="Z7" s="29">
         <v>101</v>
       </c>
       <c r="AA7" s="29">
         <v>111.7</v>
       </c>
       <c r="AB7" s="38">
         <v>108.6</v>
       </c>
       <c r="AC7" s="38">
         <v>101.8</v>
       </c>
       <c r="AD7" s="6">
         <v>100</v>
       </c>
       <c r="AE7" s="39">
         <v>102.2</v>
       </c>
-      <c r="AF7" s="57">
+      <c r="AF7" s="42">
         <v>102</v>
       </c>
-      <c r="AG7" s="41"/>
+      <c r="AG7" s="58">
+        <v>99.5</v>
+      </c>
       <c r="AH7" s="41"/>
       <c r="AI7" s="6"/>
       <c r="AJ7" s="6"/>
       <c r="AK7" s="6"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="2">
         <v>99.795769018020707</v>
       </c>
       <c r="C8" s="2">
         <v>99.41170525598875</v>
       </c>
       <c r="D8" s="2">
         <v>96.400403686708486</v>
       </c>
       <c r="E8" s="7">
         <v>96.478107531050611</v>
       </c>
       <c r="F8" s="7">
         <v>100.60821807050124</v>
       </c>
       <c r="G8" s="6">
@@ -1328,54 +1340,56 @@
       </c>
       <c r="X8" s="6">
         <v>102.1</v>
       </c>
       <c r="Y8" s="6">
         <v>99.8</v>
       </c>
       <c r="Z8" s="29">
         <v>97</v>
       </c>
       <c r="AA8" s="29">
         <v>98.6</v>
       </c>
       <c r="AB8" s="38">
         <v>100.7</v>
       </c>
       <c r="AC8" s="38">
         <v>100.7</v>
       </c>
       <c r="AD8" s="6">
         <v>100.6</v>
       </c>
       <c r="AE8" s="39">
         <v>101.1</v>
       </c>
-      <c r="AF8" s="57">
+      <c r="AF8" s="42">
         <v>102.1</v>
       </c>
-      <c r="AG8" s="41"/>
+      <c r="AG8" s="58">
+        <v>102.4</v>
+      </c>
       <c r="AH8" s="41"/>
       <c r="AI8" s="6"/>
       <c r="AJ8" s="6"/>
       <c r="AK8" s="6"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="2">
         <v>107.17775617110756</v>
       </c>
       <c r="C9" s="2">
         <v>105.07367089600963</v>
       </c>
       <c r="D9" s="2">
         <v>104.55418957953167</v>
       </c>
       <c r="E9" s="7">
         <v>101.78426358976516</v>
       </c>
       <c r="F9" s="7">
         <v>101.24604767653913</v>
       </c>
       <c r="G9" s="6">
@@ -1431,54 +1445,56 @@
       </c>
       <c r="X9" s="6">
         <v>102.9</v>
       </c>
       <c r="Y9" s="6">
         <v>103.3</v>
       </c>
       <c r="Z9" s="29">
         <v>100</v>
       </c>
       <c r="AA9" s="29">
         <v>100.8</v>
       </c>
       <c r="AB9" s="38">
         <v>100</v>
       </c>
       <c r="AC9" s="38">
         <v>100</v>
       </c>
       <c r="AD9" s="6">
         <v>100.1</v>
       </c>
       <c r="AE9" s="39">
         <v>101.9</v>
       </c>
-      <c r="AF9" s="57">
+      <c r="AF9" s="42">
         <v>101.1</v>
       </c>
-      <c r="AG9" s="41"/>
+      <c r="AG9" s="58">
+        <v>107.2</v>
+      </c>
       <c r="AH9" s="41"/>
       <c r="AI9" s="6"/>
       <c r="AJ9" s="6"/>
       <c r="AK9" s="6"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B10" s="2">
         <v>100.6261291883275</v>
       </c>
       <c r="C10" s="2">
         <v>101.89513412464655</v>
       </c>
       <c r="D10" s="2">
         <v>102.08765642690916</v>
       </c>
       <c r="E10" s="7">
         <v>102.0503299247931</v>
       </c>
       <c r="F10" s="7">
         <v>102.07949314200779</v>
       </c>
       <c r="G10" s="6">
@@ -1534,54 +1550,56 @@
       </c>
       <c r="X10" s="6">
         <v>103.2</v>
       </c>
       <c r="Y10" s="6">
         <v>99.2</v>
       </c>
       <c r="Z10" s="29">
         <v>100.3</v>
       </c>
       <c r="AA10" s="29">
         <v>100.9</v>
       </c>
       <c r="AB10" s="38">
         <v>100.8</v>
       </c>
       <c r="AC10" s="38">
         <v>101.6</v>
       </c>
       <c r="AD10" s="6">
         <v>102</v>
       </c>
       <c r="AE10" s="39">
         <v>102.9</v>
       </c>
-      <c r="AF10" s="57">
+      <c r="AF10" s="42">
         <v>102.8</v>
       </c>
-      <c r="AG10" s="41"/>
+      <c r="AG10" s="58">
+        <v>102.9</v>
+      </c>
       <c r="AH10" s="41"/>
       <c r="AI10" s="6"/>
       <c r="AJ10" s="6"/>
       <c r="AK10" s="6"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B11" s="2">
         <v>88.5923403752154</v>
       </c>
       <c r="C11" s="2">
         <v>96.746184142866312</v>
       </c>
       <c r="D11" s="2">
         <v>99.527849282804581</v>
       </c>
       <c r="E11" s="7">
         <v>101.50843189029359</v>
       </c>
       <c r="F11" s="7">
         <v>103.60574507088032</v>
       </c>
       <c r="G11" s="6">
@@ -1637,54 +1655,56 @@
       </c>
       <c r="X11" s="6">
         <v>100.4</v>
       </c>
       <c r="Y11" s="6">
         <v>100.4</v>
       </c>
       <c r="Z11" s="29">
         <v>100.2</v>
       </c>
       <c r="AA11" s="29">
         <v>100.5</v>
       </c>
       <c r="AB11" s="38">
         <v>100.5</v>
       </c>
       <c r="AC11" s="38">
         <v>101.3</v>
       </c>
       <c r="AD11" s="6">
         <v>102.5</v>
       </c>
       <c r="AE11" s="39">
         <v>104.1</v>
       </c>
-      <c r="AF11" s="57">
+      <c r="AF11" s="42">
         <v>103.3</v>
       </c>
-      <c r="AG11" s="41"/>
+      <c r="AG11" s="58">
+        <v>112.5</v>
+      </c>
       <c r="AH11" s="41"/>
       <c r="AI11" s="6"/>
       <c r="AJ11" s="6"/>
       <c r="AK11" s="6"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B12" s="2">
         <v>130.18881339008769</v>
       </c>
       <c r="C12" s="2">
         <v>115.42594446446546</v>
       </c>
       <c r="D12" s="2">
         <v>107.61615915514935</v>
       </c>
       <c r="E12" s="7">
         <v>115.76529292477792</v>
       </c>
       <c r="F12" s="7">
         <v>108.27111438062997</v>
       </c>
       <c r="G12" s="6">
@@ -1740,54 +1760,56 @@
       </c>
       <c r="X12" s="6">
         <v>110.7</v>
       </c>
       <c r="Y12" s="6">
         <v>108.7</v>
       </c>
       <c r="Z12" s="29">
         <v>101</v>
       </c>
       <c r="AA12" s="29">
         <v>101.3</v>
       </c>
       <c r="AB12" s="38">
         <v>101.1</v>
       </c>
       <c r="AC12" s="38">
         <v>101.3</v>
       </c>
       <c r="AD12" s="6">
         <v>101.1</v>
       </c>
       <c r="AE12" s="39">
         <v>103.8</v>
       </c>
-      <c r="AF12" s="57">
+      <c r="AF12" s="42">
         <v>105.1</v>
       </c>
-      <c r="AG12" s="41"/>
+      <c r="AG12" s="58">
+        <v>100.1</v>
+      </c>
       <c r="AH12" s="41"/>
       <c r="AI12" s="6"/>
       <c r="AJ12" s="6"/>
       <c r="AK12" s="6"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B13" s="2">
         <v>99.306664707671018</v>
       </c>
       <c r="C13" s="2">
         <v>97.380246554078866</v>
       </c>
       <c r="D13" s="2">
         <v>93.986362962028807</v>
       </c>
       <c r="E13" s="7">
         <v>95.879526616292154</v>
       </c>
       <c r="F13" s="7">
         <v>97.652824039817361</v>
       </c>
       <c r="G13" s="6">
@@ -1843,54 +1865,56 @@
       </c>
       <c r="X13" s="6">
         <v>105.1</v>
       </c>
       <c r="Y13" s="6">
         <v>104.6</v>
       </c>
       <c r="Z13" s="29">
         <v>99</v>
       </c>
       <c r="AA13" s="29">
         <v>100.2</v>
       </c>
       <c r="AB13" s="38">
         <v>100.3</v>
       </c>
       <c r="AC13" s="38">
         <v>100.2</v>
       </c>
       <c r="AD13" s="6">
         <v>101.5</v>
       </c>
       <c r="AE13" s="39">
         <v>101.4</v>
       </c>
-      <c r="AF13" s="57">
+      <c r="AF13" s="42">
         <v>101.5</v>
       </c>
-      <c r="AG13" s="41"/>
+      <c r="AG13" s="58">
+        <v>101.9</v>
+      </c>
       <c r="AH13" s="41"/>
       <c r="AI13" s="6"/>
       <c r="AJ13" s="6"/>
       <c r="AK13" s="6"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B14" s="2">
         <v>100.63826549718927</v>
       </c>
       <c r="C14" s="2">
         <v>98.405800859443133</v>
       </c>
       <c r="D14" s="2">
         <v>97.201510590426608</v>
       </c>
       <c r="E14" s="7">
         <v>96.643569779122245</v>
       </c>
       <c r="F14" s="7">
         <v>98.510772357886822</v>
       </c>
       <c r="G14" s="6">
@@ -1946,54 +1970,56 @@
       </c>
       <c r="X14" s="6">
         <v>104.5</v>
       </c>
       <c r="Y14" s="6">
         <v>104.1</v>
       </c>
       <c r="Z14" s="29">
         <v>100.4</v>
       </c>
       <c r="AA14" s="29">
         <v>101</v>
       </c>
       <c r="AB14" s="38">
         <v>101.6</v>
       </c>
       <c r="AC14" s="38">
         <v>101.6</v>
       </c>
       <c r="AD14" s="6">
         <v>101.4</v>
       </c>
       <c r="AE14" s="39">
         <v>101.2</v>
       </c>
-      <c r="AF14" s="57">
+      <c r="AF14" s="42">
         <v>100.1</v>
       </c>
-      <c r="AG14" s="41"/>
+      <c r="AG14" s="58">
+        <v>91.5</v>
+      </c>
       <c r="AH14" s="41"/>
       <c r="AI14" s="6"/>
       <c r="AJ14" s="6"/>
       <c r="AK14" s="6"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="2">
         <v>97.967986465370657</v>
       </c>
       <c r="C15" s="2">
         <v>100.53499749447138</v>
       </c>
       <c r="D15" s="2">
         <v>100.74603244957095</v>
       </c>
       <c r="E15" s="7">
         <v>100.80705337477383</v>
       </c>
       <c r="F15" s="7">
         <v>100.51235975071704</v>
       </c>
       <c r="G15" s="6">
@@ -2049,54 +2075,56 @@
       </c>
       <c r="X15" s="6">
         <v>104.8</v>
       </c>
       <c r="Y15" s="6">
         <v>104.2</v>
       </c>
       <c r="Z15" s="29">
         <v>100.4</v>
       </c>
       <c r="AA15" s="29">
         <v>102.7</v>
       </c>
       <c r="AB15" s="38">
         <v>104.1</v>
       </c>
       <c r="AC15" s="38">
         <v>104.3</v>
       </c>
       <c r="AD15" s="6">
         <v>104.3</v>
       </c>
       <c r="AE15" s="39">
         <v>104.7</v>
       </c>
-      <c r="AF15" s="57">
+      <c r="AF15" s="42">
         <v>103.4</v>
       </c>
-      <c r="AG15" s="41"/>
+      <c r="AG15" s="58">
+        <v>103</v>
+      </c>
       <c r="AH15" s="41"/>
       <c r="AI15" s="6"/>
       <c r="AJ15" s="6"/>
       <c r="AK15" s="6"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="2">
         <v>106.51975205657666</v>
       </c>
       <c r="C16" s="2">
         <v>107.78769060201951</v>
       </c>
       <c r="D16" s="2">
         <v>108.0322664977097</v>
       </c>
       <c r="E16" s="7">
         <v>108.90833876326114</v>
       </c>
       <c r="F16" s="7">
         <v>109.25471057936819</v>
       </c>
       <c r="G16" s="6">
@@ -2152,54 +2180,56 @@
       </c>
       <c r="X16" s="6">
         <v>109.6</v>
       </c>
       <c r="Y16" s="6">
         <v>109.5</v>
       </c>
       <c r="Z16" s="29">
         <v>101.1</v>
       </c>
       <c r="AA16" s="29">
         <v>101.6</v>
       </c>
       <c r="AB16" s="38">
         <v>103.8</v>
       </c>
       <c r="AC16" s="38">
         <v>103.6</v>
       </c>
       <c r="AD16" s="6">
         <v>104.2</v>
       </c>
       <c r="AE16" s="39">
         <v>104.9</v>
       </c>
-      <c r="AF16" s="57">
+      <c r="AF16" s="42">
         <v>104.8</v>
       </c>
-      <c r="AG16" s="41"/>
+      <c r="AG16" s="58">
+        <v>104.1</v>
+      </c>
       <c r="AH16" s="41"/>
       <c r="AI16" s="6"/>
       <c r="AJ16" s="6"/>
       <c r="AK16" s="6"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="2">
         <v>99.170997514299287</v>
       </c>
       <c r="C17" s="2">
         <v>101.88479587985371</v>
       </c>
       <c r="D17" s="2">
         <v>103.93071152601846</v>
       </c>
       <c r="E17" s="7">
         <v>104.92561236848006</v>
       </c>
       <c r="F17" s="7">
         <v>106.19783514389863</v>
       </c>
       <c r="G17" s="6">
@@ -2255,54 +2285,56 @@
       </c>
       <c r="X17" s="6">
         <v>100.3</v>
       </c>
       <c r="Y17" s="6">
         <v>99.8</v>
       </c>
       <c r="Z17" s="29">
         <v>90.3</v>
       </c>
       <c r="AA17" s="29">
         <v>92.4</v>
       </c>
       <c r="AB17" s="38">
         <v>101.6</v>
       </c>
       <c r="AC17" s="38">
         <v>102.1</v>
       </c>
       <c r="AD17" s="6">
         <v>102.3</v>
       </c>
       <c r="AE17" s="39">
         <v>102.8</v>
       </c>
-      <c r="AF17" s="57">
+      <c r="AF17" s="42">
         <v>103.6</v>
       </c>
-      <c r="AG17" s="41"/>
+      <c r="AG17" s="58">
+        <v>102.8</v>
+      </c>
       <c r="AH17" s="41"/>
       <c r="AI17" s="6"/>
       <c r="AJ17" s="6"/>
       <c r="AK17" s="6"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="2">
         <v>108.07726129257382</v>
       </c>
       <c r="C18" s="2">
         <v>104.11162428366882</v>
       </c>
       <c r="D18" s="2">
         <v>95.399258553818868</v>
       </c>
       <c r="E18" s="7">
         <v>97.612902896965664</v>
       </c>
       <c r="F18" s="7">
         <v>99.650460538593876</v>
       </c>
       <c r="G18" s="6">
@@ -2358,54 +2390,56 @@
       </c>
       <c r="X18" s="6">
         <v>104.9</v>
       </c>
       <c r="Y18" s="6">
         <v>96</v>
       </c>
       <c r="Z18" s="29">
         <v>99.9</v>
       </c>
       <c r="AA18" s="29">
         <v>100.1</v>
       </c>
       <c r="AB18" s="38">
         <v>100.2</v>
       </c>
       <c r="AC18" s="38">
         <v>100.3</v>
       </c>
       <c r="AD18" s="6">
         <v>100.4</v>
       </c>
       <c r="AE18" s="39">
         <v>103.5</v>
       </c>
-      <c r="AF18" s="57">
+      <c r="AF18" s="42">
         <v>102.8</v>
       </c>
-      <c r="AG18" s="41"/>
+      <c r="AG18" s="58">
+        <v>111.9</v>
+      </c>
       <c r="AH18" s="41"/>
       <c r="AI18" s="6"/>
       <c r="AJ18" s="6"/>
       <c r="AK18" s="6"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B19" s="2">
         <v>131.91319095200751</v>
       </c>
       <c r="C19" s="2">
         <v>114.91344119094984</v>
       </c>
       <c r="D19" s="2">
         <v>109.13583568072754</v>
       </c>
       <c r="E19" s="7">
         <v>104.87474287141549</v>
       </c>
       <c r="F19" s="7">
         <v>100.85499903114372</v>
       </c>
       <c r="G19" s="6">
@@ -2461,152 +2495,154 @@
       </c>
       <c r="X19" s="6">
         <v>103.6</v>
       </c>
       <c r="Y19" s="6">
         <v>102.9</v>
       </c>
       <c r="Z19" s="29">
         <v>110.5</v>
       </c>
       <c r="AA19" s="29">
         <v>111.3</v>
       </c>
       <c r="AB19" s="38">
         <v>106.4</v>
       </c>
       <c r="AC19" s="38">
         <v>105.8</v>
       </c>
       <c r="AD19" s="6">
         <v>105.1</v>
       </c>
       <c r="AE19" s="39">
         <v>106.2</v>
       </c>
-      <c r="AF19" s="57">
+      <c r="AF19" s="42">
         <v>105.6</v>
       </c>
-      <c r="AG19" s="41"/>
+      <c r="AG19" s="58">
+        <v>103.4</v>
+      </c>
       <c r="AH19" s="41"/>
       <c r="AI19" s="6"/>
       <c r="AJ19" s="6"/>
       <c r="AK19" s="6"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="15"/>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
     </row>
     <row r="21" spans="1:37" ht="21" customHeight="1">
-      <c r="A21" s="46" t="s">
+      <c r="A21" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B21" s="46"/>
-[...10 lines deleted...]
-      <c r="M21" s="46"/>
+      <c r="B21" s="49"/>
+      <c r="C21" s="49"/>
+      <c r="D21" s="49"/>
+      <c r="E21" s="49"/>
+      <c r="F21" s="49"/>
+      <c r="G21" s="49"/>
+      <c r="H21" s="49"/>
+      <c r="I21" s="49"/>
+      <c r="J21" s="49"/>
+      <c r="K21" s="49"/>
+      <c r="L21" s="49"/>
+      <c r="M21" s="49"/>
     </row>
     <row r="22" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A22" s="47" t="s">
+      <c r="A22" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="B22" s="47"/>
-[...10 lines deleted...]
-      <c r="M22" s="47"/>
+      <c r="B22" s="48"/>
+      <c r="C22" s="48"/>
+      <c r="D22" s="48"/>
+      <c r="E22" s="48"/>
+      <c r="F22" s="48"/>
+      <c r="G22" s="48"/>
+      <c r="H22" s="48"/>
+      <c r="I22" s="48"/>
+      <c r="J22" s="48"/>
+      <c r="K22" s="48"/>
+      <c r="L22" s="48"/>
+      <c r="M22" s="48"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A23" s="50"/>
-      <c r="B23" s="42" t="s">
+      <c r="A23" s="46"/>
+      <c r="B23" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="C23" s="43"/>
-[...10 lines deleted...]
-      <c r="N23" s="42" t="s">
+      <c r="C23" s="44"/>
+      <c r="D23" s="44"/>
+      <c r="E23" s="44"/>
+      <c r="F23" s="44"/>
+      <c r="G23" s="44"/>
+      <c r="H23" s="44"/>
+      <c r="I23" s="44"/>
+      <c r="J23" s="44"/>
+      <c r="K23" s="44"/>
+      <c r="L23" s="44"/>
+      <c r="M23" s="45"/>
+      <c r="N23" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="O23" s="43"/>
-[...10 lines deleted...]
-      <c r="Z23" s="42" t="s">
+      <c r="O23" s="44"/>
+      <c r="P23" s="44"/>
+      <c r="Q23" s="44"/>
+      <c r="R23" s="44"/>
+      <c r="S23" s="44"/>
+      <c r="T23" s="44"/>
+      <c r="U23" s="44"/>
+      <c r="V23" s="44"/>
+      <c r="W23" s="44"/>
+      <c r="X23" s="44"/>
+      <c r="Y23" s="45"/>
+      <c r="Z23" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="AA23" s="43"/>
-[...9 lines deleted...]
-      <c r="AK23" s="44"/>
+      <c r="AA23" s="44"/>
+      <c r="AB23" s="44"/>
+      <c r="AC23" s="44"/>
+      <c r="AD23" s="44"/>
+      <c r="AE23" s="44"/>
+      <c r="AF23" s="44"/>
+      <c r="AG23" s="44"/>
+      <c r="AH23" s="44"/>
+      <c r="AI23" s="44"/>
+      <c r="AJ23" s="44"/>
+      <c r="AK23" s="45"/>
     </row>
     <row r="24" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A24" s="51"/>
+      <c r="A24" s="47"/>
       <c r="B24" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C24" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D24" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E24" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F24" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G24" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H24" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I24" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J24" s="10" t="s">
@@ -2769,51 +2805,53 @@
       </c>
       <c r="Y25" s="6">
         <v>102</v>
       </c>
       <c r="Z25" s="40">
         <v>95.6</v>
       </c>
       <c r="AA25" s="29">
         <v>97.5</v>
       </c>
       <c r="AB25" s="38">
         <v>101.9</v>
       </c>
       <c r="AC25" s="38">
         <v>102.1</v>
       </c>
       <c r="AD25" s="6">
         <v>102.3</v>
       </c>
       <c r="AE25" s="39">
         <v>103.3</v>
       </c>
       <c r="AF25" s="2">
         <v>103.4</v>
       </c>
-      <c r="AG25" s="29"/>
+      <c r="AG25" s="29">
+        <v>103.9</v>
+      </c>
       <c r="AH25" s="23"/>
       <c r="AI25" s="6"/>
       <c r="AJ25" s="6"/>
       <c r="AK25" s="6"/>
     </row>
     <row r="26" spans="1:37" s="13" customFormat="1">
       <c r="A26" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="2">
         <v>46.228329655925471</v>
       </c>
       <c r="C26" s="2">
         <v>43.377772494632403</v>
       </c>
       <c r="D26" s="7">
         <v>46.665887702202561</v>
       </c>
       <c r="E26" s="7">
         <v>52.119652225813361</v>
       </c>
       <c r="F26" s="7">
         <v>58.333815956273327</v>
       </c>
       <c r="G26" s="6">
@@ -2872,51 +2910,53 @@
       </c>
       <c r="Y26" s="6">
         <v>101</v>
       </c>
       <c r="Z26" s="40">
         <v>101.8</v>
       </c>
       <c r="AA26" s="29">
         <v>123.6</v>
       </c>
       <c r="AB26" s="38">
         <v>115.5</v>
       </c>
       <c r="AC26" s="38">
         <v>104</v>
       </c>
       <c r="AD26" s="6">
         <v>100</v>
       </c>
       <c r="AE26" s="39">
         <v>104.6</v>
       </c>
       <c r="AF26" s="2">
         <v>103.1</v>
       </c>
-      <c r="AG26" s="29"/>
+      <c r="AG26" s="29">
+        <v>99.4</v>
+      </c>
       <c r="AH26" s="23"/>
       <c r="AI26" s="6"/>
       <c r="AJ26" s="6"/>
       <c r="AK26" s="6"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="2">
         <v>99.765731536963784</v>
       </c>
       <c r="C27" s="2">
         <v>99.328985391463249</v>
       </c>
       <c r="D27" s="7">
         <v>96.082360544722718</v>
       </c>
       <c r="E27" s="7">
         <v>96.178479691373013</v>
       </c>
       <c r="F27" s="7">
         <v>100.65554602204145</v>
       </c>
       <c r="G27" s="6">
@@ -2975,51 +3015,53 @@
       </c>
       <c r="Y27" s="6">
         <v>99.8</v>
       </c>
       <c r="Z27" s="29">
         <v>96.9</v>
       </c>
       <c r="AA27" s="29">
         <v>98.6</v>
       </c>
       <c r="AB27" s="38">
         <v>100.8</v>
       </c>
       <c r="AC27" s="38">
         <v>100.7</v>
       </c>
       <c r="AD27" s="6">
         <v>100.6</v>
       </c>
       <c r="AE27" s="39">
         <v>101.2</v>
       </c>
       <c r="AF27" s="2">
         <v>102.1</v>
       </c>
-      <c r="AG27" s="29"/>
+      <c r="AG27" s="29">
+        <v>102.4</v>
+      </c>
       <c r="AH27" s="23"/>
       <c r="AI27" s="6"/>
       <c r="AJ27" s="6"/>
       <c r="AK27" s="6"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="2">
         <v>107.22428589684681</v>
       </c>
       <c r="C28" s="2">
         <v>105.10639890957714</v>
       </c>
       <c r="D28" s="7">
         <v>104.58355593705082</v>
       </c>
       <c r="E28" s="7">
         <v>101.79494716481983</v>
       </c>
       <c r="F28" s="7">
         <v>101.25325007475745</v>
       </c>
       <c r="G28" s="6">
@@ -3078,51 +3120,53 @@
       </c>
       <c r="Y28" s="6">
         <v>103.3</v>
       </c>
       <c r="Z28" s="29">
         <v>100</v>
       </c>
       <c r="AA28" s="29">
         <v>100.8</v>
       </c>
       <c r="AB28" s="38">
         <v>100</v>
       </c>
       <c r="AC28" s="38">
         <v>100</v>
       </c>
       <c r="AD28" s="6">
         <v>100.1</v>
       </c>
       <c r="AE28" s="39">
         <v>101.9</v>
       </c>
       <c r="AF28" s="2">
         <v>101.1</v>
       </c>
-      <c r="AG28" s="29"/>
+      <c r="AG28" s="29">
+        <v>107.3</v>
+      </c>
       <c r="AH28" s="23"/>
       <c r="AI28" s="6"/>
       <c r="AJ28" s="6"/>
       <c r="AK28" s="6"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B29" s="2">
         <v>100.63015237947089</v>
       </c>
       <c r="C29" s="2">
         <v>101.90404430270131</v>
       </c>
       <c r="D29" s="7">
         <v>102.09695751258965</v>
       </c>
       <c r="E29" s="7">
         <v>102.05214050508893</v>
       </c>
       <c r="F29" s="7">
         <v>102.08114308394374</v>
       </c>
       <c r="G29" s="6">
@@ -3181,51 +3225,53 @@
       </c>
       <c r="Y29" s="6">
         <v>99.2</v>
       </c>
       <c r="Z29" s="29">
         <v>100.3</v>
       </c>
       <c r="AA29" s="29">
         <v>100.9</v>
       </c>
       <c r="AB29" s="38">
         <v>100.8</v>
       </c>
       <c r="AC29" s="38">
         <v>101.6</v>
       </c>
       <c r="AD29" s="6">
         <v>102</v>
       </c>
       <c r="AE29" s="39">
         <v>102.9</v>
       </c>
       <c r="AF29" s="2">
         <v>102.8</v>
       </c>
-      <c r="AG29" s="29"/>
+      <c r="AG29" s="29">
+        <v>102.9</v>
+      </c>
       <c r="AH29" s="23"/>
       <c r="AI29" s="6"/>
       <c r="AJ29" s="6"/>
       <c r="AK29" s="6"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B30" s="2">
         <v>85.928960216943466</v>
       </c>
       <c r="C30" s="2">
         <v>95.983498448365623</v>
       </c>
       <c r="D30" s="7">
         <v>99.438427526249995</v>
       </c>
       <c r="E30" s="7">
         <v>101.83019444082582</v>
       </c>
       <c r="F30" s="7">
         <v>104.32942446604802</v>
       </c>
       <c r="G30" s="6">
@@ -3284,51 +3330,53 @@
       </c>
       <c r="Y30" s="6">
         <v>100.4</v>
       </c>
       <c r="Z30" s="29">
         <v>100.2</v>
       </c>
       <c r="AA30" s="29">
         <v>100.7</v>
       </c>
       <c r="AB30" s="38">
         <v>100.5</v>
       </c>
       <c r="AC30" s="38">
         <v>101.6</v>
       </c>
       <c r="AD30" s="6">
         <v>103.1</v>
       </c>
       <c r="AE30" s="39">
         <v>104.9</v>
       </c>
       <c r="AF30" s="2">
         <v>103.7</v>
       </c>
-      <c r="AG30" s="29"/>
+      <c r="AG30" s="29">
+        <v>113.7</v>
+      </c>
       <c r="AH30" s="23"/>
       <c r="AI30" s="6"/>
       <c r="AJ30" s="6"/>
       <c r="AK30" s="6"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B31" s="2">
         <v>137.43197154363583</v>
       </c>
       <c r="C31" s="2">
         <v>118.68934729361369</v>
       </c>
       <c r="D31" s="7">
         <v>108.73420482596055</v>
       </c>
       <c r="E31" s="7">
         <v>118.14501665578476</v>
       </c>
       <c r="F31" s="7">
         <v>109.27160896927781</v>
       </c>
       <c r="G31" s="6">
@@ -3387,51 +3435,53 @@
       </c>
       <c r="Y31" s="6">
         <v>109</v>
       </c>
       <c r="Z31" s="29">
         <v>101.1</v>
       </c>
       <c r="AA31" s="29">
         <v>101.5</v>
       </c>
       <c r="AB31" s="38">
         <v>101.3</v>
       </c>
       <c r="AC31" s="38">
         <v>101.4</v>
       </c>
       <c r="AD31" s="6">
         <v>101.3</v>
       </c>
       <c r="AE31" s="39">
         <v>104.1</v>
       </c>
       <c r="AF31" s="2">
         <v>105.4</v>
       </c>
-      <c r="AG31" s="29"/>
+      <c r="AG31" s="29">
+        <v>100.1</v>
+      </c>
       <c r="AH31" s="23"/>
       <c r="AI31" s="6"/>
       <c r="AJ31" s="6"/>
       <c r="AK31" s="6"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B32" s="2">
         <v>99.298789012812662</v>
       </c>
       <c r="C32" s="2">
         <v>97.355039013277505</v>
       </c>
       <c r="D32" s="7">
         <v>93.874767677414397</v>
       </c>
       <c r="E32" s="7">
         <v>95.803401373804974</v>
       </c>
       <c r="F32" s="7">
         <v>97.609025477762628</v>
       </c>
       <c r="G32" s="6">
@@ -3490,51 +3540,53 @@
       </c>
       <c r="Y32" s="6">
         <v>104.6</v>
       </c>
       <c r="Z32" s="29">
         <v>99</v>
       </c>
       <c r="AA32" s="29">
         <v>100.2</v>
       </c>
       <c r="AB32" s="38">
         <v>100.3</v>
       </c>
       <c r="AC32" s="38">
         <v>100.2</v>
       </c>
       <c r="AD32" s="6">
         <v>101.5</v>
       </c>
       <c r="AE32" s="39">
         <v>101.4</v>
       </c>
       <c r="AF32" s="2">
         <v>101.5</v>
       </c>
-      <c r="AG32" s="29"/>
+      <c r="AG32" s="29">
+        <v>101.9</v>
+      </c>
       <c r="AH32" s="23"/>
       <c r="AI32" s="6"/>
       <c r="AJ32" s="6"/>
       <c r="AK32" s="6"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B33" s="2">
         <v>100.63826549718927</v>
       </c>
       <c r="C33" s="2">
         <v>98.405800859443133</v>
       </c>
       <c r="D33" s="7">
         <v>97.201510590426608</v>
       </c>
       <c r="E33" s="7">
         <v>96.643569779122245</v>
       </c>
       <c r="F33" s="7">
         <v>98.510772357886822</v>
       </c>
       <c r="G33" s="6">
@@ -3593,51 +3645,53 @@
       </c>
       <c r="Y33" s="6">
         <v>104.1</v>
       </c>
       <c r="Z33" s="29">
         <v>100.4</v>
       </c>
       <c r="AA33" s="29">
         <v>101</v>
       </c>
       <c r="AB33" s="38">
         <v>101.6</v>
       </c>
       <c r="AC33" s="38">
         <v>101.6</v>
       </c>
       <c r="AD33" s="6">
         <v>101.4</v>
       </c>
       <c r="AE33" s="39">
         <v>101.2</v>
       </c>
       <c r="AF33" s="2">
         <v>100.1</v>
       </c>
-      <c r="AG33" s="29"/>
+      <c r="AG33" s="29">
+        <v>91.5</v>
+      </c>
       <c r="AH33" s="23"/>
       <c r="AI33" s="6"/>
       <c r="AJ33" s="6"/>
       <c r="AK33" s="6"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B34" s="2">
         <v>97.442658733132106</v>
       </c>
       <c r="C34" s="2">
         <v>100.62334391622645</v>
       </c>
       <c r="D34" s="7">
         <v>100.87026137211355</v>
       </c>
       <c r="E34" s="7">
         <v>100.83973157848551</v>
       </c>
       <c r="F34" s="7">
         <v>100.53304180707461</v>
       </c>
       <c r="G34" s="6">
@@ -3696,51 +3750,53 @@
       </c>
       <c r="Y34" s="6">
         <v>104.3</v>
       </c>
       <c r="Z34" s="29">
         <v>100.4</v>
       </c>
       <c r="AA34" s="29">
         <v>102.9</v>
       </c>
       <c r="AB34" s="38">
         <v>104.4</v>
       </c>
       <c r="AC34" s="38">
         <v>104.5</v>
       </c>
       <c r="AD34" s="6">
         <v>104.5</v>
       </c>
       <c r="AE34" s="39">
         <v>104.8</v>
       </c>
       <c r="AF34" s="2">
         <v>103.5</v>
       </c>
-      <c r="AG34" s="29"/>
+      <c r="AG34" s="29">
+        <v>103</v>
+      </c>
       <c r="AH34" s="23"/>
       <c r="AI34" s="6"/>
       <c r="AJ34" s="6"/>
       <c r="AK34" s="6"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B35" s="2">
         <v>107.72702857686734</v>
       </c>
       <c r="C35" s="2">
         <v>108.75125499752104</v>
       </c>
       <c r="D35" s="7">
         <v>108.88315450701234</v>
       </c>
       <c r="E35" s="7">
         <v>109.70114282157604</v>
       </c>
       <c r="F35" s="7">
         <v>110.00778122752806</v>
       </c>
       <c r="G35" s="6">
@@ -3799,51 +3855,53 @@
       </c>
       <c r="Y35" s="6">
         <v>109.8</v>
       </c>
       <c r="Z35" s="29">
         <v>101.2</v>
       </c>
       <c r="AA35" s="29">
         <v>101.7</v>
       </c>
       <c r="AB35" s="38">
         <v>104.1</v>
       </c>
       <c r="AC35" s="38">
         <v>103.8</v>
       </c>
       <c r="AD35" s="6">
         <v>104.5</v>
       </c>
       <c r="AE35" s="39">
         <v>105.1</v>
       </c>
       <c r="AF35" s="2">
         <v>105</v>
       </c>
-      <c r="AG35" s="29"/>
+      <c r="AG35" s="29">
+        <v>104.3</v>
+      </c>
       <c r="AH35" s="23"/>
       <c r="AI35" s="6"/>
       <c r="AJ35" s="6"/>
       <c r="AK35" s="6"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B36" s="2">
         <v>99.190132024743434</v>
       </c>
       <c r="C36" s="2">
         <v>101.90519317865376</v>
       </c>
       <c r="D36" s="7">
         <v>103.95125010119574</v>
       </c>
       <c r="E36" s="7">
         <v>104.94400183624131</v>
       </c>
       <c r="F36" s="7">
         <v>106.21369214690155</v>
       </c>
       <c r="G36" s="6">
@@ -3902,51 +3960,53 @@
       </c>
       <c r="Y36" s="6">
         <v>99.8</v>
       </c>
       <c r="Z36" s="29">
         <v>90.2</v>
       </c>
       <c r="AA36" s="29">
         <v>92.3</v>
       </c>
       <c r="AB36" s="38">
         <v>101.6</v>
       </c>
       <c r="AC36" s="38">
         <v>102.1</v>
       </c>
       <c r="AD36" s="6">
         <v>102.3</v>
       </c>
       <c r="AE36" s="39">
         <v>102.8</v>
       </c>
       <c r="AF36" s="2">
         <v>103.6</v>
       </c>
-      <c r="AG36" s="29"/>
+      <c r="AG36" s="29">
+        <v>102.8</v>
+      </c>
       <c r="AH36" s="23"/>
       <c r="AI36" s="6"/>
       <c r="AJ36" s="6"/>
       <c r="AK36" s="6"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B37" s="23">
         <v>107.73208101359589</v>
       </c>
       <c r="C37" s="2">
         <v>103.82077314272581</v>
       </c>
       <c r="D37" s="7">
         <v>95.162363126588161</v>
       </c>
       <c r="E37" s="7">
         <v>97.437938650229455</v>
       </c>
       <c r="F37" s="7">
         <v>99.513742472625182</v>
       </c>
       <c r="G37" s="6">
@@ -4005,51 +4065,53 @@
       </c>
       <c r="Y37" s="6">
         <v>96</v>
       </c>
       <c r="Z37" s="29">
         <v>99.9</v>
       </c>
       <c r="AA37" s="29">
         <v>100.1</v>
       </c>
       <c r="AB37" s="38">
         <v>100.2</v>
       </c>
       <c r="AC37" s="38">
         <v>100.3</v>
       </c>
       <c r="AD37" s="6">
         <v>100.4</v>
       </c>
       <c r="AE37" s="39">
         <v>103.5</v>
       </c>
       <c r="AF37" s="2">
         <v>102.8</v>
       </c>
-      <c r="AG37" s="29"/>
+      <c r="AG37" s="29">
+        <v>111.9</v>
+      </c>
       <c r="AH37" s="23"/>
       <c r="AI37" s="6"/>
       <c r="AJ37" s="6"/>
       <c r="AK37" s="6"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B38" s="23">
         <v>131.93746810507787</v>
       </c>
       <c r="C38" s="2">
         <v>114.92464823484896</v>
       </c>
       <c r="D38" s="7">
         <v>109.14862588047623</v>
       </c>
       <c r="E38" s="7">
         <v>104.88118587325957</v>
       </c>
       <c r="F38" s="7">
         <v>100.85605233225698</v>
       </c>
       <c r="G38" s="6">
@@ -4108,51 +4170,53 @@
       </c>
       <c r="Y38" s="6">
         <v>102.9</v>
       </c>
       <c r="Z38" s="29">
         <v>110.5</v>
       </c>
       <c r="AA38" s="29">
         <v>111.3</v>
       </c>
       <c r="AB38" s="38">
         <v>106.4</v>
       </c>
       <c r="AC38" s="38">
         <v>105.8</v>
       </c>
       <c r="AD38" s="6">
         <v>105.1</v>
       </c>
       <c r="AE38" s="39">
         <v>106.2</v>
       </c>
       <c r="AF38" s="2">
         <v>105.6</v>
       </c>
-      <c r="AG38" s="29"/>
+      <c r="AG38" s="29">
+        <v>103.4</v>
+      </c>
       <c r="AH38" s="23"/>
       <c r="AI38" s="6"/>
       <c r="AJ38" s="6"/>
       <c r="AK38" s="6"/>
     </row>
     <row r="39" spans="1:37">
       <c r="A39" s="15"/>
       <c r="B39" s="15"/>
       <c r="C39" s="15"/>
       <c r="D39" s="15"/>
       <c r="E39" s="15"/>
       <c r="F39" s="15"/>
       <c r="G39" s="15"/>
       <c r="H39" s="15"/>
       <c r="I39" s="15"/>
     </row>
     <row r="40" spans="1:37">
       <c r="A40" s="15"/>
       <c r="B40" s="15"/>
       <c r="C40" s="15"/>
       <c r="D40" s="15"/>
       <c r="E40" s="15"/>
       <c r="F40" s="15"/>
       <c r="G40" s="15"/>
       <c r="H40" s="15"/>
@@ -4225,131 +4289,131 @@
       <c r="I46" s="15"/>
     </row>
     <row r="47" spans="1:37">
       <c r="A47" s="15"/>
       <c r="B47" s="15"/>
       <c r="C47" s="15"/>
       <c r="D47" s="15"/>
       <c r="E47" s="15"/>
       <c r="F47" s="15"/>
       <c r="G47" s="15"/>
       <c r="H47" s="15"/>
       <c r="I47" s="15"/>
     </row>
     <row r="48" spans="1:37">
       <c r="A48" s="15"/>
       <c r="B48" s="15"/>
       <c r="C48" s="15"/>
       <c r="D48" s="15"/>
       <c r="E48" s="15"/>
       <c r="F48" s="15"/>
       <c r="G48" s="15"/>
       <c r="H48" s="15"/>
       <c r="I48" s="15"/>
     </row>
     <row r="49" spans="1:37" ht="21" customHeight="1">
-      <c r="A49" s="46" t="s">
+      <c r="A49" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="B49" s="46"/>
-[...10 lines deleted...]
-      <c r="M49" s="46"/>
+      <c r="B49" s="49"/>
+      <c r="C49" s="49"/>
+      <c r="D49" s="49"/>
+      <c r="E49" s="49"/>
+      <c r="F49" s="49"/>
+      <c r="G49" s="49"/>
+      <c r="H49" s="49"/>
+      <c r="I49" s="49"/>
+      <c r="J49" s="49"/>
+      <c r="K49" s="49"/>
+      <c r="L49" s="49"/>
+      <c r="M49" s="49"/>
     </row>
     <row r="50" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A50" s="47" t="s">
+      <c r="A50" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="B50" s="47"/>
-[...10 lines deleted...]
-      <c r="M50" s="47"/>
+      <c r="B50" s="48"/>
+      <c r="C50" s="48"/>
+      <c r="D50" s="48"/>
+      <c r="E50" s="48"/>
+      <c r="F50" s="48"/>
+      <c r="G50" s="48"/>
+      <c r="H50" s="48"/>
+      <c r="I50" s="48"/>
+      <c r="J50" s="48"/>
+      <c r="K50" s="48"/>
+      <c r="L50" s="48"/>
+      <c r="M50" s="48"/>
       <c r="N50"/>
     </row>
     <row r="51" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A51" s="50"/>
-      <c r="B51" s="42" t="s">
+      <c r="A51" s="46"/>
+      <c r="B51" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="C51" s="43"/>
-[...10 lines deleted...]
-      <c r="N51" s="42" t="s">
+      <c r="C51" s="44"/>
+      <c r="D51" s="44"/>
+      <c r="E51" s="44"/>
+      <c r="F51" s="44"/>
+      <c r="G51" s="44"/>
+      <c r="H51" s="44"/>
+      <c r="I51" s="44"/>
+      <c r="J51" s="44"/>
+      <c r="K51" s="44"/>
+      <c r="L51" s="44"/>
+      <c r="M51" s="45"/>
+      <c r="N51" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="O51" s="43"/>
-[...10 lines deleted...]
-      <c r="Z51" s="42" t="s">
+      <c r="O51" s="44"/>
+      <c r="P51" s="44"/>
+      <c r="Q51" s="44"/>
+      <c r="R51" s="44"/>
+      <c r="S51" s="44"/>
+      <c r="T51" s="44"/>
+      <c r="U51" s="44"/>
+      <c r="V51" s="44"/>
+      <c r="W51" s="44"/>
+      <c r="X51" s="44"/>
+      <c r="Y51" s="45"/>
+      <c r="Z51" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="AA51" s="43"/>
-[...9 lines deleted...]
-      <c r="AK51" s="44"/>
+      <c r="AA51" s="44"/>
+      <c r="AB51" s="44"/>
+      <c r="AC51" s="44"/>
+      <c r="AD51" s="44"/>
+      <c r="AE51" s="44"/>
+      <c r="AF51" s="44"/>
+      <c r="AG51" s="44"/>
+      <c r="AH51" s="44"/>
+      <c r="AI51" s="44"/>
+      <c r="AJ51" s="44"/>
+      <c r="AK51" s="45"/>
     </row>
     <row r="52" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A52" s="51"/>
+      <c r="A52" s="47"/>
       <c r="B52" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C52" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D52" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E52" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F52" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G52" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H52" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I52" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J52" s="10" t="s">
@@ -4512,51 +4576,53 @@
       </c>
       <c r="Y53" s="6">
         <v>99.9</v>
       </c>
       <c r="Z53" s="40">
         <v>100</v>
       </c>
       <c r="AA53" s="29">
         <v>100</v>
       </c>
       <c r="AB53" s="38">
         <v>100</v>
       </c>
       <c r="AC53" s="38">
         <v>100</v>
       </c>
       <c r="AD53" s="17">
         <v>100</v>
       </c>
       <c r="AE53" s="39">
         <v>100</v>
       </c>
       <c r="AF53" s="2">
         <v>102.9</v>
       </c>
-      <c r="AG53" s="29"/>
+      <c r="AG53" s="29">
+        <v>106.8</v>
+      </c>
       <c r="AH53" s="23"/>
       <c r="AI53" s="6"/>
       <c r="AJ53" s="6"/>
       <c r="AK53" s="6"/>
     </row>
     <row r="54" spans="1:37" s="13" customFormat="1">
       <c r="A54" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="17">
         <v>100</v>
       </c>
       <c r="C54" s="17">
         <v>100</v>
       </c>
       <c r="D54" s="2">
         <v>100</v>
       </c>
       <c r="E54" s="2">
         <v>100</v>
       </c>
       <c r="F54" s="2">
         <v>100</v>
       </c>
       <c r="G54" s="2">
@@ -4615,51 +4681,53 @@
       </c>
       <c r="Y54" s="6">
         <v>99.9</v>
       </c>
       <c r="Z54" s="40">
         <v>100</v>
       </c>
       <c r="AA54" s="29">
         <v>100</v>
       </c>
       <c r="AB54" s="38">
         <v>100</v>
       </c>
       <c r="AC54" s="38">
         <v>100</v>
       </c>
       <c r="AD54" s="17">
         <v>100</v>
       </c>
       <c r="AE54" s="39">
         <v>100</v>
       </c>
       <c r="AF54" s="2">
         <v>99.9</v>
       </c>
-      <c r="AG54" s="29"/>
+      <c r="AG54" s="29">
+        <v>99.9</v>
+      </c>
       <c r="AH54" s="23"/>
       <c r="AI54" s="6"/>
       <c r="AJ54" s="6"/>
       <c r="AK54" s="6"/>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B55" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C55" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F55" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G55" s="2" t="s">
@@ -4718,51 +4786,53 @@
       </c>
       <c r="Y55" s="6">
         <v>99.7</v>
       </c>
       <c r="Z55" s="40">
         <v>100</v>
       </c>
       <c r="AA55" s="29">
         <v>100</v>
       </c>
       <c r="AB55" s="38">
         <v>100</v>
       </c>
       <c r="AC55" s="38">
         <v>100</v>
       </c>
       <c r="AD55" s="17">
         <v>100</v>
       </c>
       <c r="AE55" s="39">
         <v>100</v>
       </c>
       <c r="AF55" s="2">
         <v>100</v>
       </c>
-      <c r="AG55" s="29"/>
+      <c r="AG55" s="29">
+        <v>99.5</v>
+      </c>
       <c r="AH55" s="23"/>
       <c r="AI55" s="6"/>
       <c r="AJ55" s="6"/>
       <c r="AK55" s="6"/>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B56" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C56" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F56" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G56" s="2" t="s">
@@ -4821,51 +4891,53 @@
       </c>
       <c r="Y56" s="6">
         <v>102.9</v>
       </c>
       <c r="Z56" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA56" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB56" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC56" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD56" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE56" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF56" s="2">
         <v>99.2</v>
       </c>
-      <c r="AG56" s="29"/>
+      <c r="AG56" s="29">
+        <v>119.6</v>
+      </c>
       <c r="AH56" s="23"/>
       <c r="AI56" s="6"/>
       <c r="AJ56" s="6"/>
       <c r="AK56" s="6"/>
     </row>
     <row r="57" spans="1:37">
       <c r="A57" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B57" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C57" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F57" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G57" s="2" t="s">
@@ -4924,51 +4996,53 @@
       </c>
       <c r="Y57" s="6">
         <v>87.7</v>
       </c>
       <c r="Z57" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA57" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB57" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC57" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD57" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE57" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF57" s="2">
         <v>101.9</v>
       </c>
-      <c r="AG57" s="29"/>
+      <c r="AG57" s="29">
+        <v>102.8</v>
+      </c>
       <c r="AH57" s="23"/>
       <c r="AI57" s="6"/>
       <c r="AJ57" s="6"/>
       <c r="AK57" s="6"/>
     </row>
     <row r="58" spans="1:37">
       <c r="A58" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B58" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C58" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F58" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G58" s="2" t="s">
@@ -5027,51 +5101,53 @@
       </c>
       <c r="Y58" s="6">
         <v>100</v>
       </c>
       <c r="Z58" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA58" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB58" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC58" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD58" s="37" t="s">
         <v>5</v>
       </c>
       <c r="AE58" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF58" s="2">
         <v>100.1</v>
       </c>
-      <c r="AG58" s="29"/>
+      <c r="AG58" s="29">
+        <v>119</v>
+      </c>
       <c r="AH58" s="23"/>
       <c r="AI58" s="6"/>
       <c r="AJ58" s="6"/>
       <c r="AK58" s="6"/>
     </row>
     <row r="59" spans="1:37">
       <c r="A59" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B59" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C59" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F59" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G59" s="2" t="s">
@@ -5130,51 +5206,53 @@
       </c>
       <c r="Y59" s="6">
         <v>112.3</v>
       </c>
       <c r="Z59" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA59" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB59" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC59" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD59" s="37" t="s">
         <v>5</v>
       </c>
       <c r="AE59" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF59" s="2">
         <v>87.7</v>
       </c>
-      <c r="AG59" s="29"/>
+      <c r="AG59" s="29">
+        <v>73.599999999999994</v>
+      </c>
       <c r="AH59" s="23"/>
       <c r="AI59" s="6"/>
       <c r="AJ59" s="6"/>
       <c r="AK59" s="6"/>
     </row>
     <row r="60" spans="1:37">
       <c r="A60" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B60" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C60" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G60" s="2" t="s">
@@ -5233,51 +5311,53 @@
       </c>
       <c r="Y60" s="6">
         <v>94.1</v>
       </c>
       <c r="Z60" s="40">
         <v>100</v>
       </c>
       <c r="AA60" s="29">
         <v>100</v>
       </c>
       <c r="AB60" s="38">
         <v>100</v>
       </c>
       <c r="AC60" s="38">
         <v>100</v>
       </c>
       <c r="AD60" s="17">
         <v>100</v>
       </c>
       <c r="AE60" s="39">
         <v>100</v>
       </c>
       <c r="AF60" s="2">
         <v>99.5</v>
       </c>
-      <c r="AG60" s="29"/>
+      <c r="AG60" s="29">
+        <v>100.5</v>
+      </c>
       <c r="AH60" s="23"/>
       <c r="AI60" s="6"/>
       <c r="AJ60" s="6"/>
       <c r="AK60" s="6"/>
     </row>
     <row r="61" spans="1:37">
       <c r="A61" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B61" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C61" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F61" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G61" s="2" t="s">
@@ -5336,51 +5416,53 @@
       </c>
       <c r="Y61" s="6">
         <v>100.5</v>
       </c>
       <c r="Z61" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA61" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB61" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC61" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD61" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE61" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF61" s="2">
         <v>72.599999999999994</v>
       </c>
-      <c r="AG61" s="29"/>
+      <c r="AG61" s="29">
+        <v>41</v>
+      </c>
       <c r="AH61" s="23"/>
       <c r="AI61" s="6"/>
       <c r="AJ61" s="6"/>
       <c r="AK61" s="6"/>
     </row>
     <row r="62" spans="1:37">
       <c r="A62" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B62" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C62" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G62" s="2" t="s">
@@ -5439,51 +5521,53 @@
       </c>
       <c r="Y62" s="6">
         <v>104.9</v>
       </c>
       <c r="Z62" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA62" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB62" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC62" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD62" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE62" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF62" s="2">
         <v>100</v>
       </c>
-      <c r="AG62" s="29"/>
+      <c r="AG62" s="29">
+        <v>98.5</v>
+      </c>
       <c r="AH62" s="23"/>
       <c r="AI62" s="6"/>
       <c r="AJ62" s="6"/>
       <c r="AK62" s="6"/>
     </row>
     <row r="63" spans="1:37">
       <c r="A63" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B63" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C63" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F63" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G63" s="2" t="s">
@@ -5542,51 +5626,53 @@
       </c>
       <c r="Y63" s="6">
         <v>99.6</v>
       </c>
       <c r="Z63" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA63" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB63" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC63" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD63" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE63" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF63" s="2">
         <v>100.1</v>
       </c>
-      <c r="AG63" s="29"/>
+      <c r="AG63" s="29">
+        <v>100.2</v>
+      </c>
       <c r="AH63" s="23"/>
       <c r="AI63" s="6"/>
       <c r="AJ63" s="6"/>
       <c r="AK63" s="6"/>
     </row>
     <row r="64" spans="1:37">
       <c r="A64" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B64" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C64" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F64" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G64" s="2" t="s">
@@ -5645,51 +5731,53 @@
       </c>
       <c r="Y64" s="6">
         <v>93.2</v>
       </c>
       <c r="Z64" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA64" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB64" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC64" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD64" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE64" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF64" s="2">
         <v>124</v>
       </c>
-      <c r="AG64" s="29"/>
+      <c r="AG64" s="29">
+        <v>106.4</v>
+      </c>
       <c r="AH64" s="23"/>
       <c r="AI64" s="6"/>
       <c r="AJ64" s="6"/>
       <c r="AK64" s="6"/>
     </row>
     <row r="65" spans="1:37">
       <c r="A65" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B65" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C65" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F65" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G65" s="2" t="s">
@@ -5748,51 +5836,53 @@
       </c>
       <c r="Y65" s="6">
         <v>89</v>
       </c>
       <c r="Z65" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA65" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB65" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC65" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD65" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE65" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF65" s="2">
         <v>99.7</v>
       </c>
-      <c r="AG65" s="29"/>
+      <c r="AG65" s="29">
+        <v>171.3</v>
+      </c>
       <c r="AH65" s="23"/>
       <c r="AI65" s="6"/>
       <c r="AJ65" s="6"/>
       <c r="AK65" s="6"/>
     </row>
     <row r="66" spans="1:37">
       <c r="A66" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B66" s="17" t="s">
         <v>5</v>
       </c>
       <c r="C66" s="17" t="s">
         <v>5</v>
       </c>
       <c r="D66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="E66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="F66" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G66" s="2" t="s">
@@ -5851,164 +5941,166 @@
       </c>
       <c r="Y66" s="6">
         <v>103.1</v>
       </c>
       <c r="Z66" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA66" s="29" t="s">
         <v>5</v>
       </c>
       <c r="AB66" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AC66" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AD66" s="17" t="s">
         <v>5</v>
       </c>
       <c r="AE66" s="39" t="s">
         <v>5</v>
       </c>
       <c r="AF66" s="2">
         <v>127.4</v>
       </c>
-      <c r="AG66" s="29"/>
+      <c r="AG66" s="29">
+        <v>104.5</v>
+      </c>
       <c r="AH66" s="23"/>
       <c r="AI66" s="6"/>
       <c r="AJ66" s="6"/>
       <c r="AK66" s="6"/>
     </row>
     <row r="67" spans="1:37">
       <c r="A67" s="15"/>
       <c r="B67" s="19"/>
       <c r="C67" s="19"/>
       <c r="D67" s="19"/>
       <c r="E67" s="18"/>
       <c r="F67" s="18"/>
       <c r="G67" s="18"/>
       <c r="H67" s="18"/>
       <c r="I67" s="18"/>
       <c r="J67" s="20"/>
       <c r="K67" s="21"/>
       <c r="L67" s="18"/>
       <c r="M67" s="22"/>
     </row>
     <row r="68" spans="1:37">
       <c r="A68" s="15"/>
       <c r="B68" s="15"/>
       <c r="C68" s="15"/>
       <c r="D68" s="15"/>
       <c r="E68" s="15"/>
       <c r="F68" s="15"/>
       <c r="G68" s="15"/>
       <c r="H68" s="15"/>
       <c r="I68" s="15"/>
     </row>
     <row r="69" spans="1:37" ht="21" customHeight="1">
-      <c r="A69" s="46" t="s">
+      <c r="A69" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="B69" s="46"/>
-[...10 lines deleted...]
-      <c r="M69" s="46"/>
+      <c r="B69" s="49"/>
+      <c r="C69" s="49"/>
+      <c r="D69" s="49"/>
+      <c r="E69" s="49"/>
+      <c r="F69" s="49"/>
+      <c r="G69" s="49"/>
+      <c r="H69" s="49"/>
+      <c r="I69" s="49"/>
+      <c r="J69" s="49"/>
+      <c r="K69" s="49"/>
+      <c r="L69" s="49"/>
+      <c r="M69" s="49"/>
     </row>
     <row r="70" spans="1:37" ht="18.75" customHeight="1" thickBot="1">
-      <c r="A70" s="47" t="s">
+      <c r="A70" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="B70" s="47"/>
-[...10 lines deleted...]
-      <c r="M70" s="47"/>
+      <c r="B70" s="48"/>
+      <c r="C70" s="48"/>
+      <c r="D70" s="48"/>
+      <c r="E70" s="48"/>
+      <c r="F70" s="48"/>
+      <c r="G70" s="48"/>
+      <c r="H70" s="48"/>
+      <c r="I70" s="48"/>
+      <c r="J70" s="48"/>
+      <c r="K70" s="48"/>
+      <c r="L70" s="48"/>
+      <c r="M70" s="48"/>
       <c r="N70" s="24"/>
     </row>
     <row r="71" spans="1:37" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A71" s="50"/>
-      <c r="B71" s="42" t="s">
+      <c r="A71" s="46"/>
+      <c r="B71" s="43" t="s">
         <v>33</v>
       </c>
-      <c r="C71" s="43"/>
-[...10 lines deleted...]
-      <c r="N71" s="42" t="s">
+      <c r="C71" s="44"/>
+      <c r="D71" s="44"/>
+      <c r="E71" s="44"/>
+      <c r="F71" s="44"/>
+      <c r="G71" s="44"/>
+      <c r="H71" s="44"/>
+      <c r="I71" s="44"/>
+      <c r="J71" s="44"/>
+      <c r="K71" s="44"/>
+      <c r="L71" s="44"/>
+      <c r="M71" s="45"/>
+      <c r="N71" s="43" t="s">
         <v>36</v>
       </c>
-      <c r="O71" s="43"/>
-[...10 lines deleted...]
-      <c r="Z71" s="42" t="s">
+      <c r="O71" s="44"/>
+      <c r="P71" s="44"/>
+      <c r="Q71" s="44"/>
+      <c r="R71" s="44"/>
+      <c r="S71" s="44"/>
+      <c r="T71" s="44"/>
+      <c r="U71" s="44"/>
+      <c r="V71" s="44"/>
+      <c r="W71" s="44"/>
+      <c r="X71" s="44"/>
+      <c r="Y71" s="45"/>
+      <c r="Z71" s="43" t="s">
         <v>37</v>
       </c>
-      <c r="AA71" s="43"/>
-[...9 lines deleted...]
-      <c r="AK71" s="44"/>
+      <c r="AA71" s="44"/>
+      <c r="AB71" s="44"/>
+      <c r="AC71" s="44"/>
+      <c r="AD71" s="44"/>
+      <c r="AE71" s="44"/>
+      <c r="AF71" s="44"/>
+      <c r="AG71" s="44"/>
+      <c r="AH71" s="44"/>
+      <c r="AI71" s="44"/>
+      <c r="AJ71" s="44"/>
+      <c r="AK71" s="45"/>
     </row>
     <row r="72" spans="1:37" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A72" s="51"/>
+      <c r="A72" s="47"/>
       <c r="B72" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C72" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D72" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E72" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F72" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G72" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H72" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I72" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J72" s="10" t="s">
@@ -6171,51 +6263,53 @@
       </c>
       <c r="Y73" s="5">
         <v>104.4</v>
       </c>
       <c r="Z73" s="29">
         <v>95.6</v>
       </c>
       <c r="AA73" s="29">
         <v>97.5</v>
       </c>
       <c r="AB73" s="38">
         <v>101.9</v>
       </c>
       <c r="AC73" s="38">
         <v>102.1</v>
       </c>
       <c r="AD73" s="17">
         <v>102.3</v>
       </c>
       <c r="AE73" s="39">
         <v>103.3</v>
       </c>
       <c r="AF73" s="2">
         <v>103.4</v>
       </c>
-      <c r="AG73" s="29"/>
+      <c r="AG73" s="29">
+        <v>103.1</v>
+      </c>
       <c r="AH73" s="23"/>
       <c r="AI73" s="6"/>
       <c r="AJ73" s="6"/>
       <c r="AK73" s="6"/>
     </row>
     <row r="74" spans="1:37" s="13" customFormat="1">
       <c r="A74" s="14" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="2">
         <v>45.771591826107311</v>
       </c>
       <c r="C74" s="2">
         <v>42.782847861578574</v>
       </c>
       <c r="D74" s="2">
         <v>46.127687511743005</v>
       </c>
       <c r="E74" s="2">
         <v>51.634382942335144</v>
       </c>
       <c r="F74" s="23">
         <v>57.915688766417674</v>
       </c>
       <c r="G74" s="23">
@@ -6274,51 +6368,53 @@
       </c>
       <c r="Y74" s="5">
         <v>111.3</v>
       </c>
       <c r="Z74" s="29">
         <v>101.8</v>
       </c>
       <c r="AA74" s="29">
         <v>124</v>
       </c>
       <c r="AB74" s="38">
         <v>115.7</v>
       </c>
       <c r="AC74" s="38">
         <v>104.1</v>
       </c>
       <c r="AD74" s="17">
         <v>100</v>
       </c>
       <c r="AE74" s="39">
         <v>104.7</v>
       </c>
       <c r="AF74" s="2">
         <v>106.5</v>
       </c>
-      <c r="AG74" s="29"/>
+      <c r="AG74" s="29">
+        <v>98.2</v>
+      </c>
       <c r="AH74" s="23"/>
       <c r="AI74" s="6"/>
       <c r="AJ74" s="6"/>
       <c r="AK74" s="6"/>
     </row>
     <row r="75" spans="1:37">
       <c r="A75" s="14" t="s">
         <v>9</v>
       </c>
       <c r="B75" s="2">
         <v>99.765731536963784</v>
       </c>
       <c r="C75" s="2">
         <v>99.328985391463249</v>
       </c>
       <c r="D75" s="2">
         <v>96.082360544722718</v>
       </c>
       <c r="E75" s="2">
         <v>96.178479691373013</v>
       </c>
       <c r="F75" s="23">
         <v>100.65554602204145</v>
       </c>
       <c r="G75" s="23">
@@ -6377,51 +6473,53 @@
       </c>
       <c r="Y75" s="6">
         <v>100.2</v>
       </c>
       <c r="Z75" s="29">
         <v>96.9</v>
       </c>
       <c r="AA75" s="29">
         <v>98.6</v>
       </c>
       <c r="AB75" s="38">
         <v>100.8</v>
       </c>
       <c r="AC75" s="38">
         <v>100.7</v>
       </c>
       <c r="AD75" s="17">
         <v>100.6</v>
       </c>
       <c r="AE75" s="39">
         <v>101.2</v>
       </c>
       <c r="AF75" s="2">
         <v>103</v>
       </c>
-      <c r="AG75" s="29"/>
+      <c r="AG75" s="29">
+        <v>104.6</v>
+      </c>
       <c r="AH75" s="23"/>
       <c r="AI75" s="6"/>
       <c r="AJ75" s="6"/>
       <c r="AK75" s="6"/>
     </row>
     <row r="76" spans="1:37">
       <c r="A76" s="14" t="s">
         <v>10</v>
       </c>
       <c r="B76" s="2">
         <v>107.22428589684681</v>
       </c>
       <c r="C76" s="2">
         <v>105.10639890957714</v>
       </c>
       <c r="D76" s="2">
         <v>104.58355593705082</v>
       </c>
       <c r="E76" s="2">
         <v>101.79494716481983</v>
       </c>
       <c r="F76" s="23">
         <v>101.25325007475745</v>
       </c>
       <c r="G76" s="23">
@@ -6480,51 +6578,53 @@
       </c>
       <c r="Y76" s="6">
         <v>104.2</v>
       </c>
       <c r="Z76" s="29">
         <v>100</v>
       </c>
       <c r="AA76" s="29">
         <v>100.8</v>
       </c>
       <c r="AB76" s="38">
         <v>100</v>
       </c>
       <c r="AC76" s="38">
         <v>100</v>
       </c>
       <c r="AD76" s="17">
         <v>100.1</v>
       </c>
       <c r="AE76" s="39">
         <v>101.9</v>
       </c>
       <c r="AF76" s="2">
         <v>101.5</v>
       </c>
-      <c r="AG76" s="29"/>
+      <c r="AG76" s="29">
+        <v>100.5</v>
+      </c>
       <c r="AH76" s="23"/>
       <c r="AI76" s="6"/>
       <c r="AJ76" s="6"/>
       <c r="AK76" s="6"/>
     </row>
     <row r="77" spans="1:37">
       <c r="A77" s="14" t="s">
         <v>11</v>
       </c>
       <c r="B77" s="2">
         <v>100.63015237947089</v>
       </c>
       <c r="C77" s="2">
         <v>101.90404430270131</v>
       </c>
       <c r="D77" s="2">
         <v>102.09695751258965</v>
       </c>
       <c r="E77" s="2">
         <v>102.05214050508893</v>
       </c>
       <c r="F77" s="23">
         <v>102.08114308394374</v>
       </c>
       <c r="G77" s="23">
@@ -6583,51 +6683,53 @@
       </c>
       <c r="Y77" s="6">
         <v>103.2</v>
       </c>
       <c r="Z77" s="29">
         <v>100.3</v>
       </c>
       <c r="AA77" s="29">
         <v>100.9</v>
       </c>
       <c r="AB77" s="38">
         <v>100.8</v>
       </c>
       <c r="AC77" s="38">
         <v>101.6</v>
       </c>
       <c r="AD77" s="17">
         <v>102</v>
       </c>
       <c r="AE77" s="39">
         <v>102.9</v>
       </c>
       <c r="AF77" s="2">
         <v>102.8</v>
       </c>
-      <c r="AG77" s="29"/>
+      <c r="AG77" s="29">
+        <v>102.9</v>
+      </c>
       <c r="AH77" s="23"/>
       <c r="AI77" s="6"/>
       <c r="AJ77" s="6"/>
       <c r="AK77" s="6"/>
     </row>
     <row r="78" spans="1:37">
       <c r="A78" s="14" t="s">
         <v>12</v>
       </c>
       <c r="B78" s="2">
         <v>85.928960216943466</v>
       </c>
       <c r="C78" s="2">
         <v>95.983498448365623</v>
       </c>
       <c r="D78" s="2">
         <v>99.438427526249995</v>
       </c>
       <c r="E78" s="2">
         <v>101.83019444082582</v>
       </c>
       <c r="F78" s="23">
         <v>104.32942446604802</v>
       </c>
       <c r="G78" s="23">
@@ -6686,51 +6788,53 @@
       </c>
       <c r="Y78" s="6">
         <v>102.5</v>
       </c>
       <c r="Z78" s="29">
         <v>100.2</v>
       </c>
       <c r="AA78" s="29">
         <v>100.7</v>
       </c>
       <c r="AB78" s="38">
         <v>100.5</v>
       </c>
       <c r="AC78" s="38">
         <v>101.6</v>
       </c>
       <c r="AD78" s="17">
         <v>103.1</v>
       </c>
       <c r="AE78" s="39">
         <v>104.9</v>
       </c>
       <c r="AF78" s="2">
         <v>106</v>
       </c>
-      <c r="AG78" s="29"/>
+      <c r="AG78" s="29">
+        <v>106.9</v>
+      </c>
       <c r="AH78" s="23"/>
       <c r="AI78" s="6"/>
       <c r="AJ78" s="6"/>
       <c r="AK78" s="6"/>
     </row>
     <row r="79" spans="1:37">
       <c r="A79" s="14" t="s">
         <v>13</v>
       </c>
       <c r="B79" s="2">
         <v>137.43197154363583</v>
       </c>
       <c r="C79" s="2">
         <v>118.68934729361369</v>
       </c>
       <c r="D79" s="2">
         <v>108.73420482596055</v>
       </c>
       <c r="E79" s="2">
         <v>118.14501665578476</v>
       </c>
       <c r="F79" s="23">
         <v>109.27160896927781</v>
       </c>
       <c r="G79" s="23">
@@ -6789,51 +6893,53 @@
       </c>
       <c r="Y79" s="6">
         <v>107</v>
       </c>
       <c r="Z79" s="29">
         <v>101.1</v>
       </c>
       <c r="AA79" s="29">
         <v>101.5</v>
       </c>
       <c r="AB79" s="38">
         <v>101.3</v>
       </c>
       <c r="AC79" s="38">
         <v>101.4</v>
       </c>
       <c r="AD79" s="17">
         <v>101.3</v>
       </c>
       <c r="AE79" s="39">
         <v>104.1</v>
       </c>
       <c r="AF79" s="2">
         <v>107.2</v>
       </c>
-      <c r="AG79" s="29"/>
+      <c r="AG79" s="29">
+        <v>107.8</v>
+      </c>
       <c r="AH79" s="23"/>
       <c r="AI79" s="6"/>
       <c r="AJ79" s="6"/>
       <c r="AK79" s="6"/>
     </row>
     <row r="80" spans="1:37">
       <c r="A80" s="14" t="s">
         <v>14</v>
       </c>
       <c r="B80" s="2">
         <v>99.298789012812662</v>
       </c>
       <c r="C80" s="2">
         <v>97.355039013277505</v>
       </c>
       <c r="D80" s="2">
         <v>93.874767677414397</v>
       </c>
       <c r="E80" s="2">
         <v>95.803401373804974</v>
       </c>
       <c r="F80" s="23">
         <v>97.609025477762628</v>
       </c>
       <c r="G80" s="23">
@@ -6892,51 +6998,53 @@
       </c>
       <c r="Y80" s="6">
         <v>109</v>
       </c>
       <c r="Z80" s="29">
         <v>99</v>
       </c>
       <c r="AA80" s="29">
         <v>100.2</v>
       </c>
       <c r="AB80" s="38">
         <v>100.3</v>
       </c>
       <c r="AC80" s="38">
         <v>100.2</v>
       </c>
       <c r="AD80" s="17">
         <v>101.5</v>
       </c>
       <c r="AE80" s="39">
         <v>101.4</v>
       </c>
       <c r="AF80" s="2">
         <v>101.7</v>
       </c>
-      <c r="AG80" s="29"/>
+      <c r="AG80" s="29">
+        <v>102.1</v>
+      </c>
       <c r="AH80" s="23"/>
       <c r="AI80" s="6"/>
       <c r="AJ80" s="6"/>
       <c r="AK80" s="6"/>
     </row>
     <row r="81" spans="1:37">
       <c r="A81" s="14" t="s">
         <v>34</v>
       </c>
       <c r="B81" s="2">
         <v>100.63826549718927</v>
       </c>
       <c r="C81" s="2">
         <v>98.405800859443133</v>
       </c>
       <c r="D81" s="2">
         <v>97.201510590426608</v>
       </c>
       <c r="E81" s="2">
         <v>96.643569779122245</v>
       </c>
       <c r="F81" s="23">
         <v>98.510772357886822</v>
       </c>
       <c r="G81" s="23">
@@ -6995,51 +7103,53 @@
       </c>
       <c r="Y81" s="6">
         <v>106</v>
       </c>
       <c r="Z81" s="29">
         <v>100.4</v>
       </c>
       <c r="AA81" s="29">
         <v>101</v>
       </c>
       <c r="AB81" s="38">
         <v>101.6</v>
       </c>
       <c r="AC81" s="38">
         <v>101.6</v>
       </c>
       <c r="AD81" s="17">
         <v>101.4</v>
       </c>
       <c r="AE81" s="39">
         <v>101.2</v>
       </c>
       <c r="AF81" s="2">
         <v>101.9</v>
       </c>
-      <c r="AG81" s="29"/>
+      <c r="AG81" s="29">
+        <v>101.8</v>
+      </c>
       <c r="AH81" s="23"/>
       <c r="AI81" s="6"/>
       <c r="AJ81" s="6"/>
       <c r="AK81" s="6"/>
     </row>
     <row r="82" spans="1:37">
       <c r="A82" s="14" t="s">
         <v>15</v>
       </c>
       <c r="B82" s="2">
         <v>97.442658733132106</v>
       </c>
       <c r="C82" s="2">
         <v>100.62334391622645</v>
       </c>
       <c r="D82" s="2">
         <v>100.87026137211355</v>
       </c>
       <c r="E82" s="2">
         <v>100.83973157848551</v>
       </c>
       <c r="F82" s="23">
         <v>100.53304180707461</v>
       </c>
       <c r="G82" s="23">
@@ -7098,51 +7208,53 @@
       </c>
       <c r="Y82" s="6">
         <v>103.6</v>
       </c>
       <c r="Z82" s="29">
         <v>100.4</v>
       </c>
       <c r="AA82" s="29">
         <v>102.9</v>
       </c>
       <c r="AB82" s="38">
         <v>104.4</v>
       </c>
       <c r="AC82" s="38">
         <v>104.5</v>
       </c>
       <c r="AD82" s="17">
         <v>104.5</v>
       </c>
       <c r="AE82" s="39">
         <v>104.8</v>
       </c>
       <c r="AF82" s="2">
         <v>103.8</v>
       </c>
-      <c r="AG82" s="29"/>
+      <c r="AG82" s="29">
+        <v>103.8</v>
+      </c>
       <c r="AH82" s="23"/>
       <c r="AI82" s="6"/>
       <c r="AJ82" s="6"/>
       <c r="AK82" s="6"/>
     </row>
     <row r="83" spans="1:37">
       <c r="A83" s="14" t="s">
         <v>16</v>
       </c>
       <c r="B83" s="2">
         <v>107.72702857686734</v>
       </c>
       <c r="C83" s="2">
         <v>108.75125499752104</v>
       </c>
       <c r="D83" s="2">
         <v>108.88315450701234</v>
       </c>
       <c r="E83" s="2">
         <v>109.70114282157604</v>
       </c>
       <c r="F83" s="23">
         <v>110.00778122752806</v>
       </c>
       <c r="G83" s="23">
@@ -7201,51 +7313,53 @@
       </c>
       <c r="Y83" s="5">
         <v>112.9</v>
       </c>
       <c r="Z83" s="29">
         <v>101.2</v>
       </c>
       <c r="AA83" s="29">
         <v>101.7</v>
       </c>
       <c r="AB83" s="38">
         <v>104.1</v>
       </c>
       <c r="AC83" s="38">
         <v>103.8</v>
       </c>
       <c r="AD83" s="17">
         <v>104.5</v>
       </c>
       <c r="AE83" s="39">
         <v>105.1</v>
       </c>
       <c r="AF83" s="2">
         <v>105.5</v>
       </c>
-      <c r="AG83" s="29"/>
+      <c r="AG83" s="29">
+        <v>105</v>
+      </c>
       <c r="AH83" s="23"/>
       <c r="AI83" s="6"/>
       <c r="AJ83" s="6"/>
       <c r="AK83" s="6"/>
     </row>
     <row r="84" spans="1:37">
       <c r="A84" s="14" t="s">
         <v>17</v>
       </c>
       <c r="B84" s="2">
         <v>99.190132024743434</v>
       </c>
       <c r="C84" s="2">
         <v>101.90519317865376</v>
       </c>
       <c r="D84" s="2">
         <v>103.95125010119574</v>
       </c>
       <c r="E84" s="2">
         <v>104.94400183624131</v>
       </c>
       <c r="F84" s="23">
         <v>106.21369214690155</v>
       </c>
       <c r="G84" s="23">
@@ -7304,51 +7418,53 @@
       </c>
       <c r="Y84" s="5">
         <v>101.4</v>
       </c>
       <c r="Z84" s="29">
         <v>90.2</v>
       </c>
       <c r="AA84" s="29">
         <v>92.3</v>
       </c>
       <c r="AB84" s="38">
         <v>101.6</v>
       </c>
       <c r="AC84" s="38">
         <v>102.1</v>
       </c>
       <c r="AD84" s="17">
         <v>102.3</v>
       </c>
       <c r="AE84" s="39">
         <v>102.8</v>
       </c>
       <c r="AF84" s="2">
         <v>103.3</v>
       </c>
-      <c r="AG84" s="29"/>
+      <c r="AG84" s="29">
+        <v>102.6</v>
+      </c>
       <c r="AH84" s="23"/>
       <c r="AI84" s="6"/>
       <c r="AJ84" s="6"/>
       <c r="AK84" s="6"/>
     </row>
     <row r="85" spans="1:37">
       <c r="A85" s="14" t="s">
         <v>35</v>
       </c>
       <c r="B85" s="23">
         <v>107.73208101359589</v>
       </c>
       <c r="C85" s="2">
         <v>103.82077314272581</v>
       </c>
       <c r="D85" s="2">
         <v>95.162363126588161</v>
       </c>
       <c r="E85" s="2">
         <v>97.437938650229455</v>
       </c>
       <c r="F85" s="23">
         <v>99.513742472625182</v>
       </c>
       <c r="G85" s="23">
@@ -7407,51 +7523,53 @@
       </c>
       <c r="Y85" s="5">
         <v>109.1</v>
       </c>
       <c r="Z85" s="29">
         <v>99.9</v>
       </c>
       <c r="AA85" s="29">
         <v>100.1</v>
       </c>
       <c r="AB85" s="38">
         <v>100.2</v>
       </c>
       <c r="AC85" s="38">
         <v>100.3</v>
       </c>
       <c r="AD85" s="17">
         <v>100.4</v>
       </c>
       <c r="AE85" s="39">
         <v>103.5</v>
       </c>
       <c r="AF85" s="2">
         <v>103</v>
       </c>
-      <c r="AG85" s="29"/>
+      <c r="AG85" s="29">
+        <v>103.1</v>
+      </c>
       <c r="AH85" s="23"/>
       <c r="AI85" s="6"/>
       <c r="AJ85" s="6"/>
       <c r="AK85" s="6"/>
     </row>
     <row r="86" spans="1:37">
       <c r="A86" s="14" t="s">
         <v>18</v>
       </c>
       <c r="B86" s="23">
         <v>131.96032409141466</v>
       </c>
       <c r="C86" s="2">
         <v>114.93587025230376</v>
       </c>
       <c r="D86" s="2">
         <v>109.15555580342475</v>
       </c>
       <c r="E86" s="2">
         <v>104.88487606551631</v>
       </c>
       <c r="F86" s="23">
         <v>100.85684447086261</v>
       </c>
       <c r="G86" s="23">
@@ -7510,51 +7628,53 @@
       </c>
       <c r="Y86" s="5">
         <v>102.2</v>
       </c>
       <c r="Z86" s="29">
         <v>110.5</v>
       </c>
       <c r="AA86" s="29">
         <v>111.3</v>
       </c>
       <c r="AB86" s="38">
         <v>106.4</v>
       </c>
       <c r="AC86" s="38">
         <v>105.8</v>
       </c>
       <c r="AD86" s="17">
         <v>105.1</v>
       </c>
       <c r="AE86" s="39">
         <v>106.2</v>
       </c>
       <c r="AF86" s="2">
         <v>102.1</v>
       </c>
-      <c r="AG86" s="29"/>
+      <c r="AG86" s="29">
+        <v>102.7</v>
+      </c>
       <c r="AH86" s="23"/>
       <c r="AI86" s="6"/>
       <c r="AJ86" s="6"/>
       <c r="AK86" s="6"/>
     </row>
     <row r="87" spans="1:37">
       <c r="A87" s="15"/>
       <c r="B87" s="15"/>
       <c r="C87" s="15"/>
       <c r="D87" s="15"/>
       <c r="E87" s="15"/>
       <c r="F87" s="15"/>
       <c r="G87" s="15"/>
       <c r="H87" s="15"/>
       <c r="I87" s="15"/>
     </row>
     <row r="88" spans="1:37">
       <c r="A88" s="15"/>
       <c r="B88" s="15"/>
       <c r="C88" s="15"/>
       <c r="D88" s="15"/>
       <c r="E88" s="15"/>
       <c r="F88" s="15"/>
       <c r="G88" s="15"/>
       <c r="H88" s="15"/>
@@ -10664,174 +10784,174 @@
     </row>
     <row r="371" spans="1:9">
       <c r="A371" s="15"/>
       <c r="B371" s="15"/>
       <c r="C371" s="15"/>
       <c r="D371" s="15"/>
       <c r="E371" s="15"/>
       <c r="F371" s="15"/>
       <c r="G371" s="15"/>
       <c r="H371" s="15"/>
       <c r="I371" s="15"/>
     </row>
     <row r="372" spans="1:9">
       <c r="A372" s="15"/>
       <c r="B372" s="15"/>
       <c r="C372" s="15"/>
       <c r="D372" s="15"/>
       <c r="E372" s="15"/>
       <c r="F372" s="15"/>
       <c r="G372" s="15"/>
       <c r="H372" s="15"/>
       <c r="I372" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="24">
-    <mergeCell ref="N51:Y51"/>
-[...6 lines deleted...]
-    <mergeCell ref="B51:M51"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z23:AK23"/>
     <mergeCell ref="Z51:AK51"/>
     <mergeCell ref="Z71:AK71"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A3:M3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A22:M22"/>
     <mergeCell ref="A23:A24"/>
     <mergeCell ref="B23:M23"/>
     <mergeCell ref="A50:M50"/>
     <mergeCell ref="A49:M49"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N23:Y23"/>
+    <mergeCell ref="N51:Y51"/>
+    <mergeCell ref="A71:A72"/>
+    <mergeCell ref="B71:M71"/>
+    <mergeCell ref="A70:M70"/>
+    <mergeCell ref="A69:M69"/>
+    <mergeCell ref="N71:Y71"/>
+    <mergeCell ref="A51:A52"/>
+    <mergeCell ref="B51:M51"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A2:Y364"/>
   <sheetViews>
     <sheetView zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
       <pane xSplit="1" topLeftCell="M1" activePane="topRight" state="frozen"/>
       <selection pane="topRight" activeCell="J3" sqref="J3:W3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.28515625" style="9" customWidth="1"/>
     <col min="2" max="9" width="9.140625" style="9"/>
     <col min="10" max="10" width="11.42578125" style="9" customWidth="1"/>
     <col min="11" max="13" width="9.140625" style="9"/>
     <col min="14" max="14" width="9" style="9" customWidth="1"/>
     <col min="15" max="15" width="10.7109375" style="9" customWidth="1"/>
     <col min="16" max="21" width="9.140625" style="9"/>
     <col min="22" max="22" width="11.5703125" style="9" customWidth="1"/>
     <col min="23" max="24" width="9.140625" style="9"/>
     <col min="25" max="25" width="11.140625" style="1" customWidth="1"/>
     <col min="26" max="16384" width="9.140625" style="9"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:25" ht="25.5" customHeight="1">
-      <c r="A2" s="45" t="s">
+      <c r="A2" s="50" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="45"/>
-[...10 lines deleted...]
-      <c r="M2" s="45"/>
+      <c r="B2" s="50"/>
+      <c r="C2" s="50"/>
+      <c r="D2" s="50"/>
+      <c r="E2" s="50"/>
+      <c r="F2" s="50"/>
+      <c r="G2" s="50"/>
+      <c r="H2" s="50"/>
+      <c r="I2" s="50"/>
+      <c r="J2" s="50"/>
+      <c r="K2" s="50"/>
+      <c r="L2" s="50"/>
+      <c r="M2" s="50"/>
     </row>
     <row r="3" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
-      <c r="J3" s="47" t="s">
+      <c r="J3" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="K3" s="47"/>
-[...11 lines deleted...]
-      <c r="W3" s="56"/>
+      <c r="K3" s="48"/>
+      <c r="L3" s="48"/>
+      <c r="M3" s="48"/>
+      <c r="N3" s="53"/>
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+      <c r="U3" s="53"/>
+      <c r="V3" s="53"/>
+      <c r="W3" s="53"/>
     </row>
     <row r="4" spans="1:25" ht="27.75" customHeight="1" thickBot="1">
-      <c r="A4" s="48"/>
-      <c r="B4" s="42" t="s">
+      <c r="A4" s="51"/>
+      <c r="B4" s="43" t="s">
         <v>4</v>
       </c>
-      <c r="C4" s="43"/>
-[...10 lines deleted...]
-      <c r="N4" s="42" t="s">
+      <c r="C4" s="44"/>
+      <c r="D4" s="44"/>
+      <c r="E4" s="44"/>
+      <c r="F4" s="44"/>
+      <c r="G4" s="44"/>
+      <c r="H4" s="44"/>
+      <c r="I4" s="44"/>
+      <c r="J4" s="44"/>
+      <c r="K4" s="44"/>
+      <c r="L4" s="44"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="O4" s="43"/>
-[...9 lines deleted...]
-      <c r="Y4" s="44"/>
+      <c r="O4" s="44"/>
+      <c r="P4" s="44"/>
+      <c r="Q4" s="44"/>
+      <c r="R4" s="44"/>
+      <c r="S4" s="44"/>
+      <c r="T4" s="44"/>
+      <c r="U4" s="44"/>
+      <c r="V4" s="44"/>
+      <c r="W4" s="44"/>
+      <c r="X4" s="44"/>
+      <c r="Y4" s="45"/>
     </row>
     <row r="5" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A5" s="49"/>
+      <c r="A5" s="52"/>
       <c r="B5" s="10" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="10" t="s">
         <v>20</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>21</v>
       </c>
       <c r="E5" s="10" t="s">
         <v>22</v>
       </c>
       <c r="F5" s="10" t="s">
         <v>23</v>
       </c>
       <c r="G5" s="10" t="s">
         <v>24</v>
       </c>
       <c r="H5" s="10" t="s">
         <v>25</v>
       </c>
       <c r="I5" s="10" t="s">
         <v>26</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -11809,134 +11929,134 @@
     </row>
     <row r="18" spans="1:25">
       <c r="A18" s="15"/>
       <c r="B18" s="15"/>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
       <c r="E18" s="15"/>
       <c r="F18" s="15"/>
       <c r="G18" s="15"/>
       <c r="H18" s="15"/>
       <c r="I18" s="15"/>
       <c r="J18" s="15"/>
       <c r="K18" s="15"/>
       <c r="L18" s="15"/>
       <c r="M18" s="15"/>
       <c r="N18" s="15"/>
       <c r="O18" s="15"/>
       <c r="P18" s="15"/>
       <c r="Q18" s="15"/>
       <c r="R18" s="15"/>
       <c r="S18" s="15"/>
       <c r="T18" s="15"/>
       <c r="U18" s="15"/>
     </row>
     <row r="19" spans="1:25" ht="21" customHeight="1">
-      <c r="A19" s="46" t="s">
+      <c r="A19" s="49" t="s">
         <v>0</v>
       </c>
-      <c r="B19" s="46"/>
-[...10 lines deleted...]
-      <c r="M19" s="46"/>
+      <c r="B19" s="49"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
+      <c r="J19" s="49"/>
+      <c r="K19" s="49"/>
+      <c r="L19" s="49"/>
+      <c r="M19" s="49"/>
       <c r="N19" s="15"/>
       <c r="O19" s="15"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="15"/>
       <c r="R19" s="15"/>
       <c r="S19" s="15"/>
       <c r="T19" s="15"/>
       <c r="U19" s="15"/>
     </row>
     <row r="20" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
       <c r="A20" s="15"/>
       <c r="B20" s="15"/>
       <c r="C20" s="15"/>
       <c r="D20" s="15"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="15"/>
-      <c r="J20" s="47" t="s">
+      <c r="J20" s="48" t="s">
         <v>19</v>
       </c>
-      <c r="K20" s="47"/>
-[...11 lines deleted...]
-      <c r="W20" s="47"/>
+      <c r="K20" s="48"/>
+      <c r="L20" s="48"/>
+      <c r="M20" s="48"/>
+      <c r="N20" s="48"/>
+      <c r="O20" s="48"/>
+      <c r="P20" s="48"/>
+      <c r="Q20" s="48"/>
+      <c r="R20" s="48"/>
+      <c r="S20" s="48"/>
+      <c r="T20" s="48"/>
+      <c r="U20" s="48"/>
+      <c r="V20" s="48"/>
+      <c r="W20" s="48"/>
     </row>
     <row r="21" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A21" s="50"/>
-      <c r="B21" s="53" t="s">
+      <c r="A21" s="46"/>
+      <c r="B21" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="C21" s="54"/>
-[...10 lines deleted...]
-      <c r="N21" s="42" t="s">
+      <c r="C21" s="55"/>
+      <c r="D21" s="55"/>
+      <c r="E21" s="55"/>
+      <c r="F21" s="55"/>
+      <c r="G21" s="55"/>
+      <c r="H21" s="55"/>
+      <c r="I21" s="55"/>
+      <c r="J21" s="55"/>
+      <c r="K21" s="55"/>
+      <c r="L21" s="55"/>
+      <c r="M21" s="56"/>
+      <c r="N21" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="O21" s="43"/>
-[...9 lines deleted...]
-      <c r="Y21" s="44"/>
+      <c r="O21" s="44"/>
+      <c r="P21" s="44"/>
+      <c r="Q21" s="44"/>
+      <c r="R21" s="44"/>
+      <c r="S21" s="44"/>
+      <c r="T21" s="44"/>
+      <c r="U21" s="44"/>
+      <c r="V21" s="44"/>
+      <c r="W21" s="44"/>
+      <c r="X21" s="44"/>
+      <c r="Y21" s="45"/>
     </row>
     <row r="22" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A22" s="51"/>
+      <c r="A22" s="47"/>
       <c r="B22" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C22" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D22" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E22" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F22" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G22" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H22" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I22" s="16" t="s">
         <v>26</v>
       </c>
       <c r="J22" s="16" t="s">
@@ -13121,135 +13241,135 @@
     </row>
     <row r="44" spans="1:25">
       <c r="A44" s="15"/>
       <c r="B44" s="15"/>
       <c r="C44" s="15"/>
       <c r="D44" s="15"/>
       <c r="E44" s="15"/>
       <c r="F44" s="15"/>
       <c r="G44" s="15"/>
       <c r="H44" s="15"/>
       <c r="I44" s="15"/>
       <c r="J44" s="15"/>
       <c r="K44" s="15"/>
       <c r="L44" s="15"/>
       <c r="M44" s="15"/>
       <c r="N44" s="15"/>
       <c r="O44" s="15"/>
       <c r="P44" s="15"/>
       <c r="Q44" s="15"/>
       <c r="R44" s="15"/>
       <c r="S44" s="15"/>
       <c r="T44" s="15"/>
       <c r="U44" s="15"/>
     </row>
     <row r="45" spans="1:25" ht="21" customHeight="1">
-      <c r="A45" s="46" t="s">
+      <c r="A45" s="49" t="s">
         <v>3</v>
       </c>
-      <c r="B45" s="46"/>
-[...10 lines deleted...]
-      <c r="M45" s="46"/>
+      <c r="B45" s="49"/>
+      <c r="C45" s="49"/>
+      <c r="D45" s="49"/>
+      <c r="E45" s="49"/>
+      <c r="F45" s="49"/>
+      <c r="G45" s="49"/>
+      <c r="H45" s="49"/>
+      <c r="I45" s="49"/>
+      <c r="J45" s="49"/>
+      <c r="K45" s="49"/>
+      <c r="L45" s="49"/>
+      <c r="M45" s="49"/>
       <c r="N45" s="15"/>
       <c r="O45" s="15"/>
       <c r="P45" s="15"/>
       <c r="Q45" s="15"/>
       <c r="R45" s="15"/>
       <c r="S45" s="15"/>
       <c r="T45" s="15"/>
       <c r="U45" s="15"/>
     </row>
     <row r="46" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
       <c r="A46" s="15"/>
       <c r="B46" s="15"/>
       <c r="C46" s="15"/>
       <c r="D46" s="15"/>
       <c r="E46" s="15"/>
       <c r="F46" s="15"/>
       <c r="G46" s="15"/>
       <c r="H46" s="15"/>
       <c r="I46" s="15"/>
-      <c r="J46" s="52" t="s">
+      <c r="J46" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="K46" s="52"/>
-[...11 lines deleted...]
-      <c r="W46" s="52"/>
+      <c r="K46" s="57"/>
+      <c r="L46" s="57"/>
+      <c r="M46" s="57"/>
+      <c r="N46" s="57"/>
+      <c r="O46" s="57"/>
+      <c r="P46" s="57"/>
+      <c r="Q46" s="57"/>
+      <c r="R46" s="57"/>
+      <c r="S46" s="57"/>
+      <c r="T46" s="57"/>
+      <c r="U46" s="57"/>
+      <c r="V46" s="57"/>
+      <c r="W46" s="57"/>
       <c r="Y46" s="9"/>
     </row>
     <row r="47" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A47" s="50"/>
-      <c r="B47" s="53" t="s">
+      <c r="A47" s="46"/>
+      <c r="B47" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="C47" s="54"/>
-[...10 lines deleted...]
-      <c r="N47" s="42" t="s">
+      <c r="C47" s="55"/>
+      <c r="D47" s="55"/>
+      <c r="E47" s="55"/>
+      <c r="F47" s="55"/>
+      <c r="G47" s="55"/>
+      <c r="H47" s="55"/>
+      <c r="I47" s="55"/>
+      <c r="J47" s="55"/>
+      <c r="K47" s="55"/>
+      <c r="L47" s="55"/>
+      <c r="M47" s="56"/>
+      <c r="N47" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="O47" s="43"/>
-[...9 lines deleted...]
-      <c r="Y47" s="44"/>
+      <c r="O47" s="44"/>
+      <c r="P47" s="44"/>
+      <c r="Q47" s="44"/>
+      <c r="R47" s="44"/>
+      <c r="S47" s="44"/>
+      <c r="T47" s="44"/>
+      <c r="U47" s="44"/>
+      <c r="V47" s="44"/>
+      <c r="W47" s="44"/>
+      <c r="X47" s="44"/>
+      <c r="Y47" s="45"/>
     </row>
     <row r="48" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A48" s="51"/>
+      <c r="A48" s="47"/>
       <c r="B48" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C48" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D48" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E48" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F48" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G48" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H48" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I48" s="16" t="s">
         <v>26</v>
       </c>
       <c r="J48" s="16" t="s">
@@ -14254,135 +14374,135 @@
     </row>
     <row r="62" spans="1:25">
       <c r="A62" s="15"/>
       <c r="B62" s="15"/>
       <c r="C62" s="15"/>
       <c r="D62" s="15"/>
       <c r="E62" s="15"/>
       <c r="F62" s="15"/>
       <c r="G62" s="15"/>
       <c r="H62" s="15"/>
       <c r="I62" s="15"/>
       <c r="J62" s="15"/>
       <c r="K62" s="15"/>
       <c r="L62" s="15"/>
       <c r="M62" s="15"/>
       <c r="N62" s="15"/>
       <c r="O62" s="15"/>
       <c r="P62" s="15"/>
       <c r="Q62" s="15"/>
       <c r="R62" s="15"/>
       <c r="S62" s="15"/>
       <c r="T62" s="15"/>
       <c r="U62" s="15"/>
     </row>
     <row r="63" spans="1:25" ht="21" customHeight="1">
-      <c r="A63" s="46" t="s">
+      <c r="A63" s="49" t="s">
         <v>2</v>
       </c>
-      <c r="B63" s="46"/>
-[...10 lines deleted...]
-      <c r="M63" s="46"/>
+      <c r="B63" s="49"/>
+      <c r="C63" s="49"/>
+      <c r="D63" s="49"/>
+      <c r="E63" s="49"/>
+      <c r="F63" s="49"/>
+      <c r="G63" s="49"/>
+      <c r="H63" s="49"/>
+      <c r="I63" s="49"/>
+      <c r="J63" s="49"/>
+      <c r="K63" s="49"/>
+      <c r="L63" s="49"/>
+      <c r="M63" s="49"/>
       <c r="N63" s="15"/>
       <c r="O63" s="15"/>
       <c r="P63" s="15"/>
       <c r="Q63" s="15"/>
       <c r="R63" s="15"/>
       <c r="S63" s="15"/>
       <c r="T63" s="15"/>
       <c r="U63" s="15"/>
     </row>
     <row r="64" spans="1:25" ht="18.75" customHeight="1" thickBot="1">
       <c r="A64" s="15"/>
       <c r="B64" s="15"/>
       <c r="C64" s="15"/>
       <c r="D64" s="15"/>
       <c r="E64" s="15"/>
       <c r="F64" s="15"/>
       <c r="G64" s="15"/>
       <c r="H64" s="15"/>
       <c r="I64" s="15"/>
-      <c r="J64" s="52" t="s">
+      <c r="J64" s="57" t="s">
         <v>19</v>
       </c>
-      <c r="K64" s="52"/>
-[...11 lines deleted...]
-      <c r="W64" s="52"/>
+      <c r="K64" s="57"/>
+      <c r="L64" s="57"/>
+      <c r="M64" s="57"/>
+      <c r="N64" s="57"/>
+      <c r="O64" s="57"/>
+      <c r="P64" s="57"/>
+      <c r="Q64" s="57"/>
+      <c r="R64" s="57"/>
+      <c r="S64" s="57"/>
+      <c r="T64" s="57"/>
+      <c r="U64" s="57"/>
+      <c r="V64" s="57"/>
+      <c r="W64" s="57"/>
       <c r="Y64" s="9"/>
     </row>
     <row r="65" spans="1:25" ht="20.25" customHeight="1" thickBot="1">
-      <c r="A65" s="50"/>
-      <c r="B65" s="53" t="s">
+      <c r="A65" s="46"/>
+      <c r="B65" s="54" t="s">
         <v>4</v>
       </c>
-      <c r="C65" s="54"/>
-[...10 lines deleted...]
-      <c r="N65" s="42" t="s">
+      <c r="C65" s="55"/>
+      <c r="D65" s="55"/>
+      <c r="E65" s="55"/>
+      <c r="F65" s="55"/>
+      <c r="G65" s="55"/>
+      <c r="H65" s="55"/>
+      <c r="I65" s="55"/>
+      <c r="J65" s="55"/>
+      <c r="K65" s="55"/>
+      <c r="L65" s="55"/>
+      <c r="M65" s="56"/>
+      <c r="N65" s="43" t="s">
         <v>31</v>
       </c>
-      <c r="O65" s="43"/>
-[...9 lines deleted...]
-      <c r="Y65" s="44"/>
+      <c r="O65" s="44"/>
+      <c r="P65" s="44"/>
+      <c r="Q65" s="44"/>
+      <c r="R65" s="44"/>
+      <c r="S65" s="44"/>
+      <c r="T65" s="44"/>
+      <c r="U65" s="44"/>
+      <c r="V65" s="44"/>
+      <c r="W65" s="44"/>
+      <c r="X65" s="44"/>
+      <c r="Y65" s="45"/>
     </row>
     <row r="66" spans="1:25" ht="28.5" customHeight="1" thickBot="1">
-      <c r="A66" s="51"/>
+      <c r="A66" s="47"/>
       <c r="B66" s="16" t="s">
         <v>1</v>
       </c>
       <c r="C66" s="16" t="s">
         <v>20</v>
       </c>
       <c r="D66" s="16" t="s">
         <v>21</v>
       </c>
       <c r="E66" s="16" t="s">
         <v>22</v>
       </c>
       <c r="F66" s="16" t="s">
         <v>23</v>
       </c>
       <c r="G66" s="16" t="s">
         <v>24</v>
       </c>
       <c r="H66" s="16" t="s">
         <v>25</v>
       </c>
       <c r="I66" s="16" t="s">
         <v>26</v>
       </c>
       <c r="J66" s="16" t="s">
@@ -21916,70 +22036,70 @@
     <row r="364" spans="1:21">
       <c r="A364" s="15"/>
       <c r="B364" s="15"/>
       <c r="C364" s="15"/>
       <c r="D364" s="15"/>
       <c r="E364" s="15"/>
       <c r="F364" s="15"/>
       <c r="G364" s="15"/>
       <c r="H364" s="15"/>
       <c r="I364" s="15"/>
       <c r="J364" s="15"/>
       <c r="K364" s="15"/>
       <c r="L364" s="15"/>
       <c r="M364" s="15"/>
       <c r="N364" s="15"/>
       <c r="O364" s="15"/>
       <c r="P364" s="15"/>
       <c r="Q364" s="15"/>
       <c r="R364" s="15"/>
       <c r="S364" s="15"/>
       <c r="T364" s="15"/>
       <c r="U364" s="15"/>
     </row>
   </sheetData>
   <mergeCells count="20">
+    <mergeCell ref="A45:M45"/>
+    <mergeCell ref="J46:W46"/>
+    <mergeCell ref="A65:A66"/>
+    <mergeCell ref="J64:W64"/>
+    <mergeCell ref="N47:Y47"/>
+    <mergeCell ref="N65:Y65"/>
+    <mergeCell ref="A47:A48"/>
+    <mergeCell ref="B65:M65"/>
+    <mergeCell ref="B47:M47"/>
+    <mergeCell ref="A63:M63"/>
     <mergeCell ref="A2:M2"/>
     <mergeCell ref="A19:M19"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="N21:Y21"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="J3:W3"/>
     <mergeCell ref="J20:W20"/>
     <mergeCell ref="A21:A22"/>
     <mergeCell ref="B21:M21"/>
-    <mergeCell ref="A45:M45"/>
-[...8 lines deleted...]
-    <mergeCell ref="A63:M63"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
@@ -22006,91 +22126,91 @@
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
-</file>
-[...4 lines deleted...]
-</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADAE8725-8D25-4719-9092-C252D68F73D2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ADAE8725-8D25-4719-9092-C252D68F73D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>ИФО 2024</vt:lpstr>
       <vt:lpstr>ИФО</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>