--- v5 (2026-09-16)
+++ v6 (2026-10-25)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="123" uniqueCount="75">
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
@@ -258,54 +258,55 @@
     <t>Кегенский</t>
   </si>
   <si>
     <t>Карасайский</t>
   </si>
   <si>
     <t>Райымбекский</t>
   </si>
   <si>
     <t>Талгарский</t>
   </si>
   <si>
     <t>Уйгурский</t>
   </si>
   <si>
     <t>Илийский</t>
   </si>
   <si>
     <t>Қонаев г. а.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <numFmts count="1">
+  <numFmts count="2">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+    <numFmt numFmtId="165" formatCode="###\ ###\ ###\ ##0"/>
   </numFmts>
-  <fonts count="49">
+  <fonts count="50">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
@@ -614,50 +615,55 @@
       <sz val="11"/>
       <color theme="1"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color rgb="FF000000"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
+    <font>
+      <sz val="8"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+    </font>
   </fonts>
   <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFC7CE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFEB9C"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
@@ -2658,51 +2664,51 @@
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="104">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -2890,87 +2896,93 @@
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="42" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="1719" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="49" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="1715" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="1718" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...7 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1720">
     <cellStyle name="20% - Акцент1 2" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="44"/>
@@ -4976,51 +4988,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/335557/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B16" sqref="B16"/>
+      <selection activeCell="B24" sqref="B24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="4" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="5"/>
     <col min="5" max="5" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="256" width="9.140625" style="5"/>
     <col min="257" max="257" width="42.28515625" style="5" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="5" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="5"/>
     <col min="513" max="513" width="42.28515625" style="5" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="5" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="5"/>
     <col min="769" max="769" width="42.28515625" style="5" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="5" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="5"/>
     <col min="1025" max="1025" width="42.28515625" style="5" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="5" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="5"/>
     <col min="1281" max="1281" width="42.28515625" style="5" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="5" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="5"/>
     <col min="1537" max="1537" width="42.28515625" style="5" customWidth="1"/>
@@ -5303,60 +5315,60 @@
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13" s="6" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="75" t="s">
         <v>40</v>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="6" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="68" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="76" t="s">
         <v>35</v>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="72" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="80">
-        <v>46276</v>
+        <v>46307</v>
       </c>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="72" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="80">
-        <v>46307</v>
+        <v>46336</v>
       </c>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="72" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="77" t="s">
         <v>58</v>
       </c>
       <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="72" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="77" t="s">
         <v>59</v>
       </c>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="72" t="s">
         <v>24</v>
       </c>
@@ -5794,202 +5806,204 @@
       <c r="B10" s="10"/>
       <c r="C10" s="12"/>
       <c r="D10" s="16"/>
     </row>
     <row r="11" spans="1:6" ht="38.25">
       <c r="A11" s="10"/>
       <c r="B11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="16"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="10"/>
       <c r="B12" s="10"/>
       <c r="C12" s="12"/>
       <c r="D12" s="16"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="10"/>
       <c r="B13" s="10"/>
       <c r="C13" s="10"/>
       <c r="D13" s="16"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="B14" s="88" t="s">
+      <c r="B14" s="90" t="s">
         <v>62</v>
       </c>
-      <c r="C14" s="88"/>
-[...2 lines deleted...]
-      <c r="F14" s="88"/>
+      <c r="C14" s="90"/>
+      <c r="D14" s="90"/>
+      <c r="E14" s="90"/>
+      <c r="F14" s="90"/>
     </row>
     <row r="15" spans="1:6">
       <c r="B15" s="14"/>
       <c r="D15" s="14"/>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="87"/>
-[...2 lines deleted...]
-      <c r="D19" s="87"/>
+      <c r="A19" s="89"/>
+      <c r="B19" s="89"/>
+      <c r="C19" s="89"/>
+      <c r="D19" s="89"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="B14:F14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AJ149"/>
   <sheetViews>
-    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="AG49" sqref="AG49"/>
+    <sheetView topLeftCell="A13" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="AH49" sqref="AH49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="18" customWidth="1"/>
     <col min="2" max="9" width="0" style="18" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="18" hidden="1" customWidth="1"/>
     <col min="11" max="13" width="0" style="18" hidden="1" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="18"/>
     <col min="22" max="22" width="10.140625" style="18" customWidth="1"/>
     <col min="23" max="27" width="9.140625" style="18"/>
     <col min="28" max="28" width="10.42578125" style="18" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:36" ht="34.5" customHeight="1">
-      <c r="A2" s="99" t="s">
+      <c r="A2" s="91" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="99"/>
-[...30 lines deleted...]
-      <c r="AG2" s="99"/>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="91"/>
+      <c r="P2" s="91"/>
+      <c r="Q2" s="91"/>
+      <c r="R2" s="91"/>
+      <c r="S2" s="91"/>
+      <c r="T2" s="91"/>
+      <c r="U2" s="91"/>
+      <c r="V2" s="91"/>
+      <c r="W2" s="91"/>
+      <c r="X2" s="91"/>
+      <c r="Y2" s="91"/>
+      <c r="Z2" s="91"/>
+      <c r="AA2" s="91"/>
+      <c r="AB2" s="91"/>
+      <c r="AC2" s="91"/>
+      <c r="AD2" s="91"/>
+      <c r="AE2" s="91"/>
+      <c r="AF2" s="91"/>
+      <c r="AG2" s="91"/>
+      <c r="AH2" s="91"/>
     </row>
     <row r="3" spans="1:36">
       <c r="N3" s="19"/>
       <c r="O3" s="19"/>
       <c r="P3" s="19"/>
       <c r="Q3" s="19"/>
       <c r="R3" s="19"/>
       <c r="S3" s="19"/>
       <c r="T3" s="19"/>
       <c r="U3" s="19"/>
       <c r="V3" s="19"/>
       <c r="W3" s="19"/>
       <c r="X3" s="19"/>
       <c r="AF3" s="85"/>
       <c r="AG3" s="85"/>
+      <c r="AH3" s="85"/>
     </row>
     <row r="4" spans="1:36" ht="21" customHeight="1">
-      <c r="A4" s="90"/>
-      <c r="B4" s="92">
+      <c r="A4" s="95"/>
+      <c r="B4" s="97">
         <v>2024</v>
       </c>
-      <c r="C4" s="93"/>
-[...10 lines deleted...]
-      <c r="N4" s="95">
+      <c r="C4" s="98"/>
+      <c r="D4" s="98"/>
+      <c r="E4" s="98"/>
+      <c r="F4" s="98"/>
+      <c r="G4" s="98"/>
+      <c r="H4" s="98"/>
+      <c r="I4" s="98"/>
+      <c r="J4" s="98"/>
+      <c r="K4" s="98"/>
+      <c r="L4" s="98"/>
+      <c r="M4" s="98"/>
+      <c r="N4" s="100">
         <v>2025</v>
       </c>
-      <c r="O4" s="95"/>
-[...10 lines deleted...]
-      <c r="Z4" s="96">
+      <c r="O4" s="100"/>
+      <c r="P4" s="100"/>
+      <c r="Q4" s="100"/>
+      <c r="R4" s="100"/>
+      <c r="S4" s="100"/>
+      <c r="T4" s="100"/>
+      <c r="U4" s="100"/>
+      <c r="V4" s="100"/>
+      <c r="W4" s="100"/>
+      <c r="X4" s="100"/>
+      <c r="Y4" s="101"/>
+      <c r="Z4" s="101">
         <v>2026</v>
       </c>
-      <c r="AA4" s="100"/>
-[...6 lines deleted...]
-      <c r="AH4" s="67"/>
+      <c r="AA4" s="102"/>
+      <c r="AB4" s="102"/>
+      <c r="AC4" s="102"/>
+      <c r="AD4" s="102"/>
+      <c r="AE4" s="102"/>
+      <c r="AF4" s="102"/>
+      <c r="AG4" s="102"/>
+      <c r="AH4" s="102"/>
       <c r="AI4" s="67"/>
       <c r="AJ4" s="67"/>
     </row>
     <row r="5" spans="1:36" ht="18.75" customHeight="1">
-      <c r="A5" s="91"/>
+      <c r="A5" s="96"/>
       <c r="B5" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>46</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>47</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>48</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>55</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>49</v>
       </c>
       <c r="J5" s="20" t="s">
@@ -6042,87 +6056,91 @@
       </c>
       <c r="Z5" s="53" t="s">
         <v>43</v>
       </c>
       <c r="AA5" s="62" t="s">
         <v>44</v>
       </c>
       <c r="AB5" s="63" t="s">
         <v>45</v>
       </c>
       <c r="AC5" s="63" t="s">
         <v>54</v>
       </c>
       <c r="AD5" s="53" t="s">
         <v>47</v>
       </c>
       <c r="AE5" s="53" t="s">
         <v>48</v>
       </c>
       <c r="AF5" s="53" t="s">
         <v>55</v>
       </c>
       <c r="AG5" s="53" t="s">
         <v>49</v>
       </c>
+      <c r="AH5" s="87" t="s">
+        <v>50</v>
+      </c>
     </row>
     <row r="6" spans="1:36">
-      <c r="A6" s="101" t="s">
+      <c r="A6" s="103" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="101"/>
-[...30 lines deleted...]
-      <c r="AG6" s="101"/>
+      <c r="B6" s="103"/>
+      <c r="C6" s="103"/>
+      <c r="D6" s="103"/>
+      <c r="E6" s="103"/>
+      <c r="F6" s="103"/>
+      <c r="G6" s="103"/>
+      <c r="H6" s="103"/>
+      <c r="I6" s="103"/>
+      <c r="J6" s="103"/>
+      <c r="K6" s="103"/>
+      <c r="L6" s="103"/>
+      <c r="M6" s="103"/>
+      <c r="N6" s="103"/>
+      <c r="O6" s="103"/>
+      <c r="P6" s="103"/>
+      <c r="Q6" s="103"/>
+      <c r="R6" s="103"/>
+      <c r="S6" s="103"/>
+      <c r="T6" s="103"/>
+      <c r="U6" s="103"/>
+      <c r="V6" s="103"/>
+      <c r="W6" s="103"/>
+      <c r="X6" s="103"/>
+      <c r="Y6" s="103"/>
+      <c r="Z6" s="103"/>
+      <c r="AA6" s="103"/>
+      <c r="AB6" s="103"/>
+      <c r="AC6" s="103"/>
+      <c r="AD6" s="103"/>
+      <c r="AE6" s="103"/>
+      <c r="AF6" s="103"/>
+      <c r="AG6" s="103"/>
+      <c r="AH6" s="103"/>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" s="54" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="21">
         <v>20033546</v>
       </c>
       <c r="C7" s="21">
         <v>20053665</v>
       </c>
       <c r="D7" s="21">
         <v>20075271</v>
       </c>
       <c r="E7" s="21">
         <v>20095963</v>
       </c>
       <c r="F7" s="21">
         <v>20118478</v>
       </c>
       <c r="G7" s="51">
         <v>20139914</v>
       </c>
       <c r="H7" s="21">
         <v>20159707</v>
@@ -6180,50 +6198,53 @@
       </c>
       <c r="Z7" s="58">
         <v>1596532</v>
       </c>
       <c r="AA7" s="58">
         <v>1600814</v>
       </c>
       <c r="AB7" s="58">
         <v>1603496</v>
       </c>
       <c r="AC7" s="58">
         <v>1606365</v>
       </c>
       <c r="AD7" s="58">
         <v>1609784</v>
       </c>
       <c r="AE7" s="58">
         <v>1611588</v>
       </c>
       <c r="AF7" s="86">
         <v>1612393</v>
       </c>
       <c r="AG7" s="86">
         <v>1614234</v>
       </c>
+      <c r="AH7" s="88">
+        <v>1615631</v>
+      </c>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" s="56" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="21">
         <v>607556</v>
       </c>
       <c r="C8" s="21">
         <v>606896</v>
       </c>
       <c r="D8" s="21">
         <v>606777</v>
       </c>
       <c r="E8" s="21">
         <v>606527</v>
       </c>
       <c r="F8" s="21">
         <v>606448</v>
       </c>
       <c r="G8" s="51">
         <v>606215</v>
       </c>
       <c r="H8" s="21">
         <v>605872</v>
@@ -6281,50 +6302,53 @@
       </c>
       <c r="Z8" s="58">
         <v>66325</v>
       </c>
       <c r="AA8" s="58">
         <v>66356</v>
       </c>
       <c r="AB8" s="58">
         <v>66325</v>
       </c>
       <c r="AC8" s="58">
         <v>66398</v>
       </c>
       <c r="AD8" s="58">
         <v>66426</v>
       </c>
       <c r="AE8" s="58">
         <v>66416</v>
       </c>
       <c r="AF8" s="86">
         <v>66497</v>
       </c>
       <c r="AG8" s="86">
         <v>66695</v>
       </c>
+      <c r="AH8" s="88">
+        <v>66731</v>
+      </c>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="21">
         <v>788012</v>
       </c>
       <c r="C9" s="21">
         <v>787688</v>
       </c>
       <c r="D9" s="21">
         <v>787647</v>
       </c>
       <c r="E9" s="21">
         <v>788518</v>
       </c>
       <c r="F9" s="21">
         <v>788557</v>
       </c>
       <c r="G9" s="51">
         <v>788775</v>
       </c>
       <c r="H9" s="21">
         <v>789021</v>
@@ -6382,50 +6406,53 @@
       </c>
       <c r="Z9" s="58">
         <v>55086</v>
       </c>
       <c r="AA9" s="58">
         <v>55417</v>
       </c>
       <c r="AB9" s="58">
         <v>55820</v>
       </c>
       <c r="AC9" s="58">
         <v>56317</v>
       </c>
       <c r="AD9" s="58">
         <v>56777</v>
       </c>
       <c r="AE9" s="58">
         <v>57037</v>
       </c>
       <c r="AF9" s="86">
         <v>57274</v>
       </c>
       <c r="AG9" s="86">
         <v>57501</v>
       </c>
+      <c r="AH9" s="88">
+        <v>57834</v>
+      </c>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" s="56" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="21">
         <v>939400</v>
       </c>
       <c r="C10" s="21">
         <v>940025</v>
       </c>
       <c r="D10" s="21">
         <v>940880</v>
       </c>
       <c r="E10" s="21">
         <v>941765</v>
       </c>
       <c r="F10" s="21">
         <v>942670</v>
       </c>
       <c r="G10" s="51">
         <v>943615</v>
       </c>
       <c r="H10" s="21">
         <v>944610</v>
@@ -6483,50 +6510,53 @@
       </c>
       <c r="Z10" s="58">
         <v>27154</v>
       </c>
       <c r="AA10" s="58">
         <v>27090</v>
       </c>
       <c r="AB10" s="58">
         <v>26999</v>
       </c>
       <c r="AC10" s="58">
         <v>26950</v>
       </c>
       <c r="AD10" s="58">
         <v>26914</v>
       </c>
       <c r="AE10" s="58">
         <v>26825</v>
       </c>
       <c r="AF10" s="86">
         <v>26705</v>
       </c>
       <c r="AG10" s="86">
         <v>26629</v>
       </c>
+      <c r="AH10" s="88">
+        <v>26504</v>
+      </c>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="21">
         <v>1531044</v>
       </c>
       <c r="C11" s="21">
         <v>1532985</v>
       </c>
       <c r="D11" s="21">
         <v>1535437</v>
       </c>
       <c r="E11" s="21">
         <v>1537874</v>
       </c>
       <c r="F11" s="21">
         <v>1540567</v>
       </c>
       <c r="G11" s="51">
         <v>1543588</v>
       </c>
       <c r="H11" s="21">
         <v>1545564</v>
@@ -6584,50 +6614,53 @@
       </c>
       <c r="Z11" s="58">
         <v>283275</v>
       </c>
       <c r="AA11" s="58">
         <v>282923</v>
       </c>
       <c r="AB11" s="58">
         <v>282619</v>
       </c>
       <c r="AC11" s="58">
         <v>282117</v>
       </c>
       <c r="AD11" s="58">
         <v>281904</v>
       </c>
       <c r="AE11" s="58">
         <v>281657</v>
       </c>
       <c r="AF11" s="86">
         <v>281078</v>
       </c>
       <c r="AG11" s="86">
         <v>280790</v>
       </c>
+      <c r="AH11" s="88">
+        <v>280040</v>
+      </c>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" s="56" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="21">
         <v>704078</v>
       </c>
       <c r="C12" s="21">
         <v>704911</v>
       </c>
       <c r="D12" s="21">
         <v>705901</v>
       </c>
       <c r="E12" s="21">
         <v>706711</v>
       </c>
       <c r="F12" s="21">
         <v>707609</v>
       </c>
       <c r="G12" s="51">
         <v>708290</v>
       </c>
       <c r="H12" s="21">
         <v>708529</v>
@@ -6685,50 +6718,53 @@
       </c>
       <c r="Z12" s="58">
         <v>170729</v>
       </c>
       <c r="AA12" s="58">
         <v>171001</v>
       </c>
       <c r="AB12" s="58">
         <v>171022</v>
       </c>
       <c r="AC12" s="58">
         <v>171083</v>
       </c>
       <c r="AD12" s="58">
         <v>171049</v>
       </c>
       <c r="AE12" s="58">
         <v>170930</v>
       </c>
       <c r="AF12" s="86">
         <v>170691</v>
       </c>
       <c r="AG12" s="86">
         <v>170464</v>
       </c>
+      <c r="AH12" s="88">
+        <v>170146</v>
+      </c>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" s="56" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="21">
         <v>693249</v>
       </c>
       <c r="C13" s="21">
         <v>693416</v>
       </c>
       <c r="D13" s="21">
         <v>693736</v>
       </c>
       <c r="E13" s="21">
         <v>694081</v>
       </c>
       <c r="F13" s="21">
         <v>694459</v>
       </c>
       <c r="G13" s="51">
         <v>694730</v>
       </c>
       <c r="H13" s="21">
         <v>695020</v>
@@ -6786,50 +6822,53 @@
       </c>
       <c r="Z13" s="58">
         <v>25152</v>
       </c>
       <c r="AA13" s="58">
         <v>25009</v>
       </c>
       <c r="AB13" s="58">
         <v>24882</v>
       </c>
       <c r="AC13" s="58">
         <v>24750</v>
       </c>
       <c r="AD13" s="58">
         <v>24609</v>
       </c>
       <c r="AE13" s="58">
         <v>24578</v>
       </c>
       <c r="AF13" s="86">
         <v>24489</v>
       </c>
       <c r="AG13" s="86">
         <v>24343</v>
       </c>
+      <c r="AH13" s="88">
+        <v>24207</v>
+      </c>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" s="56" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="21">
         <v>1222597</v>
       </c>
       <c r="C14" s="21">
         <v>1222618</v>
       </c>
       <c r="D14" s="21">
         <v>1222478</v>
       </c>
       <c r="E14" s="21">
         <v>1222811</v>
       </c>
       <c r="F14" s="21">
         <v>1223158</v>
       </c>
       <c r="G14" s="51">
         <v>1223457</v>
       </c>
       <c r="H14" s="21">
         <v>1223670</v>
@@ -6887,50 +6926,53 @@
       </c>
       <c r="Z14" s="58">
         <v>372826</v>
       </c>
       <c r="AA14" s="58">
         <v>375011</v>
       </c>
       <c r="AB14" s="58">
         <v>376572</v>
       </c>
       <c r="AC14" s="58">
         <v>377901</v>
       </c>
       <c r="AD14" s="58">
         <v>379796</v>
       </c>
       <c r="AE14" s="58">
         <v>380674</v>
       </c>
       <c r="AF14" s="86">
         <v>381312</v>
       </c>
       <c r="AG14" s="86">
         <v>382559</v>
       </c>
+      <c r="AH14" s="88">
+        <v>384362</v>
+      </c>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" s="56" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="21">
         <v>697998</v>
       </c>
       <c r="C15" s="21">
         <v>697335</v>
       </c>
       <c r="D15" s="21">
         <v>697120</v>
       </c>
       <c r="E15" s="21">
         <v>696976</v>
       </c>
       <c r="F15" s="21">
         <v>696807</v>
       </c>
       <c r="G15" s="51">
         <v>696772</v>
       </c>
       <c r="H15" s="21">
         <v>696783</v>
@@ -6988,50 +7030,53 @@
       </c>
       <c r="Z15" s="58">
         <v>25790</v>
       </c>
       <c r="AA15" s="58">
         <v>25597</v>
       </c>
       <c r="AB15" s="58">
         <v>25416</v>
       </c>
       <c r="AC15" s="58">
         <v>25204</v>
       </c>
       <c r="AD15" s="58">
         <v>25058</v>
       </c>
       <c r="AE15" s="58">
         <v>24971</v>
       </c>
       <c r="AF15" s="86">
         <v>24827</v>
       </c>
       <c r="AG15" s="86">
         <v>24667</v>
       </c>
+      <c r="AH15" s="88">
+        <v>24489</v>
+      </c>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" s="56" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="21">
         <v>1135411</v>
       </c>
       <c r="C16" s="21">
         <v>1135048</v>
       </c>
       <c r="D16" s="21">
         <v>1135058</v>
       </c>
       <c r="E16" s="21">
         <v>1134932</v>
       </c>
       <c r="F16" s="21">
         <v>1134960</v>
       </c>
       <c r="G16" s="51">
         <v>1134935</v>
       </c>
       <c r="H16" s="21">
         <v>1134776</v>
@@ -7089,52 +7134,55 @@
       </c>
       <c r="Z16" s="58">
         <v>268570</v>
       </c>
       <c r="AA16" s="58">
         <v>270030</v>
       </c>
       <c r="AB16" s="58">
         <v>271059</v>
       </c>
       <c r="AC16" s="58">
         <v>272499</v>
       </c>
       <c r="AD16" s="58">
         <v>273572</v>
       </c>
       <c r="AE16" s="58">
         <v>274212</v>
       </c>
       <c r="AF16" s="86">
         <v>275182</v>
       </c>
       <c r="AG16" s="86">
         <v>276235</v>
       </c>
+      <c r="AH16" s="88">
+        <v>276640</v>
+      </c>
     </row>
-    <row r="17" spans="1:33">
+    <row r="17" spans="1:34">
       <c r="A17" s="56" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="21">
         <v>829998</v>
       </c>
       <c r="C17" s="21">
         <v>829487</v>
       </c>
       <c r="D17" s="21">
         <v>829259</v>
       </c>
       <c r="E17" s="21">
         <v>828785</v>
       </c>
       <c r="F17" s="21">
         <v>828687</v>
       </c>
       <c r="G17" s="51">
         <v>828339</v>
       </c>
       <c r="H17" s="21">
         <v>827899</v>
       </c>
       <c r="I17" s="21">
@@ -7190,52 +7238,55 @@
       </c>
       <c r="Z17" s="58">
         <v>59768</v>
       </c>
       <c r="AA17" s="58">
         <v>59771</v>
       </c>
       <c r="AB17" s="58">
         <v>59658</v>
       </c>
       <c r="AC17" s="58">
         <v>59539</v>
       </c>
       <c r="AD17" s="58">
         <v>59394</v>
       </c>
       <c r="AE17" s="58">
         <v>59286</v>
       </c>
       <c r="AF17" s="86">
         <v>59013</v>
       </c>
       <c r="AG17" s="86">
         <v>58779</v>
       </c>
+      <c r="AH17" s="88">
+        <v>58584</v>
+      </c>
     </row>
-    <row r="18" spans="1:33">
+    <row r="18" spans="1:34">
       <c r="A18" s="56" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="21">
         <v>841831</v>
       </c>
       <c r="C18" s="21">
         <v>842437</v>
       </c>
       <c r="D18" s="21">
         <v>842866</v>
       </c>
       <c r="E18" s="21">
         <v>843383</v>
       </c>
       <c r="F18" s="21">
         <v>843889</v>
       </c>
       <c r="G18" s="51">
         <v>844482</v>
       </c>
       <c r="H18" s="21">
         <v>844916</v>
       </c>
       <c r="I18" s="21">
@@ -7291,89 +7342,93 @@
       </c>
       <c r="Z18" s="58">
         <v>241857</v>
       </c>
       <c r="AA18" s="58">
         <v>242609</v>
       </c>
       <c r="AB18" s="58">
         <v>243124</v>
       </c>
       <c r="AC18" s="58">
         <v>243607</v>
       </c>
       <c r="AD18" s="58">
         <v>244285</v>
       </c>
       <c r="AE18" s="58">
         <v>245002</v>
       </c>
       <c r="AF18" s="86">
         <v>245325</v>
       </c>
       <c r="AG18" s="86">
         <v>245572</v>
       </c>
+      <c r="AH18" s="88">
+        <v>246094</v>
+      </c>
     </row>
-    <row r="19" spans="1:33" ht="15" customHeight="1">
-      <c r="A19" s="98" t="s">
+    <row r="19" spans="1:34" ht="15" customHeight="1">
+      <c r="A19" s="93" t="s">
         <v>38</v>
       </c>
-      <c r="B19" s="98"/>
-[...30 lines deleted...]
-      <c r="AG19" s="98"/>
+      <c r="B19" s="93"/>
+      <c r="C19" s="93"/>
+      <c r="D19" s="93"/>
+      <c r="E19" s="93"/>
+      <c r="F19" s="93"/>
+      <c r="G19" s="93"/>
+      <c r="H19" s="93"/>
+      <c r="I19" s="93"/>
+      <c r="J19" s="93"/>
+      <c r="K19" s="93"/>
+      <c r="L19" s="93"/>
+      <c r="M19" s="93"/>
+      <c r="N19" s="93"/>
+      <c r="O19" s="93"/>
+      <c r="P19" s="93"/>
+      <c r="Q19" s="93"/>
+      <c r="R19" s="93"/>
+      <c r="S19" s="93"/>
+      <c r="T19" s="93"/>
+      <c r="U19" s="93"/>
+      <c r="V19" s="93"/>
+      <c r="W19" s="93"/>
+      <c r="X19" s="93"/>
+      <c r="Y19" s="93"/>
+      <c r="Z19" s="93"/>
+      <c r="AA19" s="93"/>
+      <c r="AB19" s="93"/>
+      <c r="AC19" s="93"/>
+      <c r="AD19" s="93"/>
+      <c r="AE19" s="93"/>
+      <c r="AF19" s="93"/>
+      <c r="AG19" s="93"/>
+      <c r="AH19" s="93"/>
     </row>
-    <row r="20" spans="1:33">
+    <row r="20" spans="1:34">
       <c r="A20" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="57">
         <v>765795</v>
       </c>
       <c r="C20" s="57">
         <v>766893</v>
       </c>
       <c r="D20" s="57">
         <v>768205</v>
       </c>
       <c r="E20" s="57">
         <v>769521</v>
       </c>
       <c r="F20" s="57">
         <v>770951</v>
       </c>
       <c r="G20" s="57">
         <v>772506</v>
       </c>
       <c r="H20" s="57">
         <v>773651</v>
       </c>
       <c r="I20" s="57">
@@ -7429,89 +7484,93 @@
       </c>
       <c r="Z20" s="51">
         <v>801082</v>
       </c>
       <c r="AA20" s="51">
         <v>803484</v>
       </c>
       <c r="AB20" s="51">
         <v>804932</v>
       </c>
       <c r="AC20" s="81">
         <v>806483</v>
       </c>
       <c r="AD20" s="81">
         <v>808163</v>
       </c>
       <c r="AE20" s="81">
         <v>809095</v>
       </c>
       <c r="AF20" s="81">
         <v>809684</v>
       </c>
       <c r="AG20" s="81">
         <v>810894</v>
       </c>
+      <c r="AH20" s="81">
+        <v>811853</v>
+      </c>
     </row>
-    <row r="21" spans="1:33" ht="15" customHeight="1">
-      <c r="A21" s="98" t="s">
+    <row r="21" spans="1:34" ht="15" customHeight="1">
+      <c r="A21" s="93" t="s">
         <v>39</v>
       </c>
-      <c r="B21" s="98"/>
-[...30 lines deleted...]
-      <c r="AG21" s="98"/>
+      <c r="B21" s="93"/>
+      <c r="C21" s="93"/>
+      <c r="D21" s="93"/>
+      <c r="E21" s="93"/>
+      <c r="F21" s="93"/>
+      <c r="G21" s="93"/>
+      <c r="H21" s="93"/>
+      <c r="I21" s="93"/>
+      <c r="J21" s="93"/>
+      <c r="K21" s="93"/>
+      <c r="L21" s="93"/>
+      <c r="M21" s="93"/>
+      <c r="N21" s="93"/>
+      <c r="O21" s="93"/>
+      <c r="P21" s="93"/>
+      <c r="Q21" s="93"/>
+      <c r="R21" s="93"/>
+      <c r="S21" s="93"/>
+      <c r="T21" s="93"/>
+      <c r="U21" s="93"/>
+      <c r="V21" s="93"/>
+      <c r="W21" s="93"/>
+      <c r="X21" s="93"/>
+      <c r="Y21" s="93"/>
+      <c r="Z21" s="93"/>
+      <c r="AA21" s="93"/>
+      <c r="AB21" s="93"/>
+      <c r="AC21" s="93"/>
+      <c r="AD21" s="93"/>
+      <c r="AE21" s="93"/>
+      <c r="AF21" s="93"/>
+      <c r="AG21" s="93"/>
+      <c r="AH21" s="93"/>
     </row>
-    <row r="22" spans="1:33">
+    <row r="22" spans="1:34">
       <c r="A22" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="25">
         <v>765249</v>
       </c>
       <c r="C22" s="25">
         <v>766092</v>
       </c>
       <c r="D22" s="25">
         <v>767232</v>
       </c>
       <c r="E22" s="26">
         <v>768353</v>
       </c>
       <c r="F22" s="26">
         <v>769616</v>
       </c>
       <c r="G22" s="57">
         <v>771082</v>
       </c>
       <c r="H22" s="26">
         <v>771913</v>
       </c>
       <c r="I22" s="26">
@@ -7567,89 +7626,93 @@
       </c>
       <c r="Z22" s="51">
         <v>795249</v>
       </c>
       <c r="AA22" s="51">
         <v>797330</v>
       </c>
       <c r="AB22" s="51">
         <v>798564</v>
       </c>
       <c r="AC22" s="81">
         <v>799882</v>
       </c>
       <c r="AD22" s="81">
         <v>801621</v>
       </c>
       <c r="AE22" s="81">
         <v>802493</v>
       </c>
       <c r="AF22" s="81">
         <v>802709</v>
       </c>
       <c r="AG22" s="81">
         <v>803340</v>
       </c>
+      <c r="AH22" s="81">
+        <v>803778</v>
+      </c>
     </row>
-    <row r="23" spans="1:33">
-      <c r="A23" s="97" t="s">
+    <row r="23" spans="1:34">
+      <c r="A23" s="92" t="s">
         <v>1</v>
       </c>
-      <c r="B23" s="97"/>
-[...30 lines deleted...]
-      <c r="AG23" s="97"/>
+      <c r="B23" s="92"/>
+      <c r="C23" s="92"/>
+      <c r="D23" s="92"/>
+      <c r="E23" s="92"/>
+      <c r="F23" s="92"/>
+      <c r="G23" s="92"/>
+      <c r="H23" s="92"/>
+      <c r="I23" s="92"/>
+      <c r="J23" s="92"/>
+      <c r="K23" s="92"/>
+      <c r="L23" s="92"/>
+      <c r="M23" s="92"/>
+      <c r="N23" s="92"/>
+      <c r="O23" s="92"/>
+      <c r="P23" s="92"/>
+      <c r="Q23" s="92"/>
+      <c r="R23" s="92"/>
+      <c r="S23" s="92"/>
+      <c r="T23" s="92"/>
+      <c r="U23" s="92"/>
+      <c r="V23" s="92"/>
+      <c r="W23" s="92"/>
+      <c r="X23" s="92"/>
+      <c r="Y23" s="92"/>
+      <c r="Z23" s="92"/>
+      <c r="AA23" s="92"/>
+      <c r="AB23" s="92"/>
+      <c r="AC23" s="92"/>
+      <c r="AD23" s="92"/>
+      <c r="AE23" s="92"/>
+      <c r="AF23" s="92"/>
+      <c r="AG23" s="92"/>
+      <c r="AH23" s="92"/>
     </row>
-    <row r="24" spans="1:33">
+    <row r="24" spans="1:34">
       <c r="A24" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B24" s="21">
         <v>12451004</v>
       </c>
       <c r="C24" s="21">
         <v>12473658</v>
       </c>
       <c r="D24" s="21">
         <v>12494853</v>
       </c>
       <c r="E24" s="21">
         <v>12513014</v>
       </c>
       <c r="F24" s="21">
         <v>12533471</v>
       </c>
       <c r="G24" s="51">
         <v>12609515</v>
       </c>
       <c r="H24" s="21">
         <v>12630950</v>
       </c>
       <c r="I24" s="21">
@@ -7705,52 +7768,55 @@
       </c>
       <c r="Z24" s="46">
         <v>308841</v>
       </c>
       <c r="AA24" s="46">
         <v>309376</v>
       </c>
       <c r="AB24" s="46">
         <v>309840</v>
       </c>
       <c r="AC24" s="46">
         <v>310573</v>
       </c>
       <c r="AD24" s="46">
         <v>311290</v>
       </c>
       <c r="AE24" s="46">
         <v>311399</v>
       </c>
       <c r="AF24" s="86">
         <v>311920</v>
       </c>
       <c r="AG24" s="86">
         <v>312605</v>
       </c>
+      <c r="AH24" s="88">
+        <v>313061</v>
+      </c>
     </row>
-    <row r="25" spans="1:33">
+    <row r="25" spans="1:34">
       <c r="A25" s="56" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="21">
         <v>372537</v>
       </c>
       <c r="C25" s="21">
         <v>372424</v>
       </c>
       <c r="D25" s="21">
         <v>372622</v>
       </c>
       <c r="E25" s="21">
         <v>372638</v>
       </c>
       <c r="F25" s="21">
         <v>372917</v>
       </c>
       <c r="G25" s="51">
         <v>373013</v>
       </c>
       <c r="H25" s="21">
         <v>373139</v>
       </c>
       <c r="I25" s="21">
@@ -7806,52 +7872,55 @@
       </c>
       <c r="Z25" s="46">
         <v>58075</v>
       </c>
       <c r="AA25" s="46">
         <v>58102</v>
       </c>
       <c r="AB25" s="46">
         <v>58084</v>
       </c>
       <c r="AC25" s="46">
         <v>58177</v>
       </c>
       <c r="AD25" s="46">
         <v>58223</v>
       </c>
       <c r="AE25" s="46">
         <v>58219</v>
       </c>
       <c r="AF25" s="86">
         <v>58322</v>
       </c>
       <c r="AG25" s="86">
         <v>58525</v>
       </c>
+      <c r="AH25" s="88">
+        <v>58572</v>
+      </c>
     </row>
-    <row r="26" spans="1:33">
+    <row r="26" spans="1:34">
       <c r="A26" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B26" s="21">
         <v>445736</v>
       </c>
       <c r="C26" s="21">
         <v>445951</v>
       </c>
       <c r="D26" s="21">
         <v>446352</v>
       </c>
       <c r="E26" s="21">
         <v>446852</v>
       </c>
       <c r="F26" s="21">
         <v>447309</v>
       </c>
       <c r="G26" s="51">
         <v>447785</v>
       </c>
       <c r="H26" s="21">
         <v>448431</v>
       </c>
       <c r="I26" s="21">
@@ -7907,52 +7976,55 @@
       </c>
       <c r="Z26" s="46">
         <v>55086</v>
       </c>
       <c r="AA26" s="46">
         <v>55417</v>
       </c>
       <c r="AB26" s="46">
         <v>55820</v>
       </c>
       <c r="AC26" s="46">
         <v>56317</v>
       </c>
       <c r="AD26" s="46">
         <v>56777</v>
       </c>
       <c r="AE26" s="46">
         <v>57037</v>
       </c>
       <c r="AF26" s="86">
         <v>57274</v>
       </c>
       <c r="AG26" s="86">
         <v>57501</v>
       </c>
+      <c r="AH26" s="88">
+        <v>57834</v>
+      </c>
     </row>
-    <row r="27" spans="1:33">
+    <row r="27" spans="1:34">
       <c r="A27" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B27" s="21">
         <v>703650</v>
       </c>
       <c r="C27" s="21">
         <v>704449</v>
       </c>
       <c r="D27" s="21">
         <v>705357</v>
       </c>
       <c r="E27" s="21">
         <v>706388</v>
       </c>
       <c r="F27" s="21">
         <v>707560</v>
       </c>
       <c r="G27" s="51">
         <v>708551</v>
       </c>
       <c r="H27" s="21">
         <v>709832</v>
       </c>
       <c r="I27" s="21">
@@ -8008,52 +8080,55 @@
       </c>
       <c r="Z27" s="46">
         <v>40718</v>
       </c>
       <c r="AA27" s="46">
         <v>40682</v>
       </c>
       <c r="AB27" s="46">
         <v>40604</v>
       </c>
       <c r="AC27" s="46">
         <v>40545</v>
       </c>
       <c r="AD27" s="46">
         <v>40495</v>
       </c>
       <c r="AE27" s="46">
         <v>40465</v>
       </c>
       <c r="AF27" s="86">
         <v>40280</v>
       </c>
       <c r="AG27" s="86">
         <v>40244</v>
       </c>
+      <c r="AH27" s="88">
+        <v>40093</v>
+      </c>
     </row>
-    <row r="28" spans="1:33">
+    <row r="28" spans="1:34">
       <c r="A28" s="56" t="s">
         <v>69</v>
       </c>
       <c r="B28" s="21">
         <v>247508</v>
       </c>
       <c r="C28" s="21">
         <v>247646</v>
       </c>
       <c r="D28" s="21">
         <v>248024</v>
       </c>
       <c r="E28" s="21">
         <v>248168</v>
       </c>
       <c r="F28" s="21">
         <v>248301</v>
       </c>
       <c r="G28" s="51">
         <v>301213</v>
       </c>
       <c r="H28" s="21">
         <v>301835</v>
       </c>
       <c r="I28" s="21">
@@ -8109,52 +8184,55 @@
       </c>
       <c r="Z28" s="46">
         <v>89032</v>
       </c>
       <c r="AA28" s="46">
         <v>89314</v>
       </c>
       <c r="AB28" s="46">
         <v>89445</v>
       </c>
       <c r="AC28" s="46">
         <v>89534</v>
       </c>
       <c r="AD28" s="46">
         <v>89687</v>
       </c>
       <c r="AE28" s="46">
         <v>89725</v>
       </c>
       <c r="AF28" s="86">
         <v>89961</v>
       </c>
       <c r="AG28" s="86">
         <v>90191</v>
       </c>
+      <c r="AH28" s="88">
+        <v>90514</v>
+      </c>
     </row>
-    <row r="29" spans="1:33">
+    <row r="29" spans="1:34">
       <c r="A29" s="56" t="s">
         <v>71</v>
       </c>
       <c r="B29" s="21">
         <v>389875</v>
       </c>
       <c r="C29" s="21">
         <v>389923</v>
       </c>
       <c r="D29" s="21">
         <v>390152</v>
       </c>
       <c r="E29" s="21">
         <v>390303</v>
       </c>
       <c r="F29" s="21">
         <v>390483</v>
       </c>
       <c r="G29" s="51">
         <v>390844</v>
       </c>
       <c r="H29" s="21">
         <v>390877</v>
       </c>
       <c r="I29" s="21">
@@ -8210,89 +8288,93 @@
       </c>
       <c r="Z29" s="46">
         <v>65930</v>
       </c>
       <c r="AA29" s="46">
         <v>65861</v>
       </c>
       <c r="AB29" s="46">
         <v>65887</v>
       </c>
       <c r="AC29" s="46">
         <v>66000</v>
       </c>
       <c r="AD29" s="46">
         <v>66108</v>
       </c>
       <c r="AE29" s="46">
         <v>65953</v>
       </c>
       <c r="AF29" s="86">
         <v>66083</v>
       </c>
       <c r="AG29" s="86">
         <v>66144</v>
       </c>
+      <c r="AH29" s="88">
+        <v>66048</v>
+      </c>
     </row>
-    <row r="30" spans="1:33">
-      <c r="A30" s="97" t="s">
+    <row r="30" spans="1:34">
+      <c r="A30" s="92" t="s">
         <v>38</v>
       </c>
-      <c r="B30" s="97"/>
-[...30 lines deleted...]
-      <c r="AG30" s="97"/>
+      <c r="B30" s="92"/>
+      <c r="C30" s="92"/>
+      <c r="D30" s="92"/>
+      <c r="E30" s="92"/>
+      <c r="F30" s="92"/>
+      <c r="G30" s="92"/>
+      <c r="H30" s="92"/>
+      <c r="I30" s="92"/>
+      <c r="J30" s="92"/>
+      <c r="K30" s="92"/>
+      <c r="L30" s="92"/>
+      <c r="M30" s="92"/>
+      <c r="N30" s="92"/>
+      <c r="O30" s="92"/>
+      <c r="P30" s="92"/>
+      <c r="Q30" s="92"/>
+      <c r="R30" s="92"/>
+      <c r="S30" s="92"/>
+      <c r="T30" s="92"/>
+      <c r="U30" s="92"/>
+      <c r="V30" s="92"/>
+      <c r="W30" s="92"/>
+      <c r="X30" s="92"/>
+      <c r="Y30" s="92"/>
+      <c r="Z30" s="92"/>
+      <c r="AA30" s="92"/>
+      <c r="AB30" s="92"/>
+      <c r="AC30" s="92"/>
+      <c r="AD30" s="92"/>
+      <c r="AE30" s="92"/>
+      <c r="AF30" s="92"/>
+      <c r="AG30" s="92"/>
+      <c r="AH30" s="92"/>
     </row>
-    <row r="31" spans="1:33">
+    <row r="31" spans="1:34">
       <c r="A31" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B31" s="31">
         <v>120618</v>
       </c>
       <c r="C31" s="31">
         <v>120722</v>
       </c>
       <c r="D31" s="31">
         <v>120931</v>
       </c>
       <c r="E31" s="31">
         <v>120974</v>
       </c>
       <c r="F31" s="31">
         <v>121067</v>
       </c>
       <c r="G31" s="45">
         <v>148453</v>
       </c>
       <c r="H31" s="31">
         <v>148766</v>
       </c>
       <c r="I31" s="31">
@@ -8348,89 +8430,93 @@
       </c>
       <c r="Z31" s="51">
         <v>151813</v>
       </c>
       <c r="AA31" s="51">
         <v>152074</v>
       </c>
       <c r="AB31" s="51">
         <v>152244</v>
       </c>
       <c r="AC31" s="81">
         <v>152604</v>
       </c>
       <c r="AD31" s="81">
         <v>152958</v>
       </c>
       <c r="AE31" s="81">
         <v>152982</v>
       </c>
       <c r="AF31" s="81">
         <v>153216</v>
       </c>
       <c r="AG31" s="81">
         <v>153565</v>
       </c>
+      <c r="AH31" s="81">
+        <v>153770</v>
+      </c>
     </row>
-    <row r="32" spans="1:33">
-      <c r="A32" s="97" t="s">
+    <row r="32" spans="1:34">
+      <c r="A32" s="92" t="s">
         <v>39</v>
       </c>
-      <c r="B32" s="97"/>
-[...30 lines deleted...]
-      <c r="AG32" s="97"/>
+      <c r="B32" s="92"/>
+      <c r="C32" s="92"/>
+      <c r="D32" s="92"/>
+      <c r="E32" s="92"/>
+      <c r="F32" s="92"/>
+      <c r="G32" s="92"/>
+      <c r="H32" s="92"/>
+      <c r="I32" s="92"/>
+      <c r="J32" s="92"/>
+      <c r="K32" s="92"/>
+      <c r="L32" s="92"/>
+      <c r="M32" s="92"/>
+      <c r="N32" s="92"/>
+      <c r="O32" s="92"/>
+      <c r="P32" s="92"/>
+      <c r="Q32" s="92"/>
+      <c r="R32" s="92"/>
+      <c r="S32" s="92"/>
+      <c r="T32" s="92"/>
+      <c r="U32" s="92"/>
+      <c r="V32" s="92"/>
+      <c r="W32" s="92"/>
+      <c r="X32" s="92"/>
+      <c r="Y32" s="92"/>
+      <c r="Z32" s="92"/>
+      <c r="AA32" s="92"/>
+      <c r="AB32" s="92"/>
+      <c r="AC32" s="92"/>
+      <c r="AD32" s="92"/>
+      <c r="AE32" s="92"/>
+      <c r="AF32" s="92"/>
+      <c r="AG32" s="92"/>
+      <c r="AH32" s="92"/>
     </row>
-    <row r="33" spans="1:33">
+    <row r="33" spans="1:34">
       <c r="A33" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B33" s="35">
         <v>126890</v>
       </c>
       <c r="C33" s="35">
         <v>126924</v>
       </c>
       <c r="D33" s="35">
         <v>127093</v>
       </c>
       <c r="E33" s="35">
         <v>127194</v>
       </c>
       <c r="F33" s="35">
         <v>127234</v>
       </c>
       <c r="G33" s="45">
         <v>152760</v>
       </c>
       <c r="H33" s="35">
         <v>153069</v>
       </c>
       <c r="I33" s="35">
@@ -8486,89 +8572,93 @@
       </c>
       <c r="Z33" s="51">
         <v>157011</v>
       </c>
       <c r="AA33" s="51">
         <v>157302</v>
       </c>
       <c r="AB33" s="51">
         <v>157596</v>
       </c>
       <c r="AC33" s="81">
         <v>157969</v>
       </c>
       <c r="AD33" s="81">
         <v>158332</v>
       </c>
       <c r="AE33" s="81">
         <v>158417</v>
       </c>
       <c r="AF33" s="81">
         <v>158704</v>
       </c>
       <c r="AG33" s="81">
         <v>159040</v>
       </c>
+      <c r="AH33" s="81">
+        <v>159291</v>
+      </c>
     </row>
-    <row r="34" spans="1:33">
-      <c r="A34" s="98" t="s">
+    <row r="34" spans="1:34">
+      <c r="A34" s="93" t="s">
         <v>2</v>
       </c>
-      <c r="B34" s="98"/>
-[...30 lines deleted...]
-      <c r="AG34" s="98"/>
+      <c r="B34" s="93"/>
+      <c r="C34" s="93"/>
+      <c r="D34" s="93"/>
+      <c r="E34" s="93"/>
+      <c r="F34" s="93"/>
+      <c r="G34" s="93"/>
+      <c r="H34" s="93"/>
+      <c r="I34" s="93"/>
+      <c r="J34" s="93"/>
+      <c r="K34" s="93"/>
+      <c r="L34" s="93"/>
+      <c r="M34" s="93"/>
+      <c r="N34" s="93"/>
+      <c r="O34" s="93"/>
+      <c r="P34" s="93"/>
+      <c r="Q34" s="93"/>
+      <c r="R34" s="93"/>
+      <c r="S34" s="93"/>
+      <c r="T34" s="93"/>
+      <c r="U34" s="93"/>
+      <c r="V34" s="93"/>
+      <c r="W34" s="93"/>
+      <c r="X34" s="93"/>
+      <c r="Y34" s="93"/>
+      <c r="Z34" s="93"/>
+      <c r="AA34" s="93"/>
+      <c r="AB34" s="93"/>
+      <c r="AC34" s="93"/>
+      <c r="AD34" s="93"/>
+      <c r="AE34" s="93"/>
+      <c r="AF34" s="93"/>
+      <c r="AG34" s="93"/>
+      <c r="AH34" s="93"/>
     </row>
-    <row r="35" spans="1:33">
+    <row r="35" spans="1:34">
       <c r="A35" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B35" s="21">
         <v>7582542</v>
       </c>
       <c r="C35" s="21">
         <v>7580007</v>
       </c>
       <c r="D35" s="21">
         <v>7580418</v>
       </c>
       <c r="E35" s="21">
         <v>7582949</v>
       </c>
       <c r="F35" s="21">
         <v>7585007</v>
       </c>
       <c r="G35" s="51">
         <v>7530399</v>
       </c>
       <c r="H35" s="21">
         <v>7528757</v>
       </c>
       <c r="I35" s="21">
@@ -8624,52 +8714,55 @@
       </c>
       <c r="Z35" s="46">
         <v>1287691</v>
       </c>
       <c r="AA35" s="46">
         <v>1291438</v>
       </c>
       <c r="AB35" s="46">
         <v>1293656</v>
       </c>
       <c r="AC35" s="46">
         <v>1295792</v>
       </c>
       <c r="AD35" s="46">
         <v>1298494</v>
       </c>
       <c r="AE35" s="46">
         <v>1300189</v>
       </c>
       <c r="AF35" s="86">
         <v>1300473</v>
       </c>
       <c r="AG35" s="86">
         <v>1301629</v>
       </c>
+      <c r="AH35" s="88">
+        <v>1302570</v>
+      </c>
     </row>
-    <row r="36" spans="1:33">
+    <row r="36" spans="1:34">
       <c r="A36" s="56" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="21">
         <v>235019</v>
       </c>
       <c r="C36" s="21">
         <v>234472</v>
       </c>
       <c r="D36" s="21">
         <v>234155</v>
       </c>
       <c r="E36" s="21">
         <v>233889</v>
       </c>
       <c r="F36" s="21">
         <v>233531</v>
       </c>
       <c r="G36" s="51">
         <v>233202</v>
       </c>
       <c r="H36" s="21">
         <v>232733</v>
       </c>
       <c r="I36" s="21">
@@ -8725,52 +8818,55 @@
       </c>
       <c r="Z36" s="46">
         <v>8250</v>
       </c>
       <c r="AA36" s="46">
         <v>8254</v>
       </c>
       <c r="AB36" s="46">
         <v>8241</v>
       </c>
       <c r="AC36" s="46">
         <v>8221</v>
       </c>
       <c r="AD36" s="46">
         <v>8203</v>
       </c>
       <c r="AE36" s="46">
         <v>8197</v>
       </c>
       <c r="AF36" s="86">
         <v>8175</v>
       </c>
       <c r="AG36" s="86">
         <v>8170</v>
       </c>
+      <c r="AH36" s="88">
+        <v>8159</v>
+      </c>
     </row>
-    <row r="37" spans="1:33">
+    <row r="37" spans="1:34">
       <c r="A37" s="56" t="s">
         <v>65</v>
       </c>
       <c r="B37" s="21">
         <v>342276</v>
       </c>
       <c r="C37" s="21">
         <v>341737</v>
       </c>
       <c r="D37" s="21">
         <v>341295</v>
       </c>
       <c r="E37" s="21">
         <v>341666</v>
       </c>
       <c r="F37" s="21">
         <v>341248</v>
       </c>
       <c r="G37" s="51">
         <v>340990</v>
       </c>
       <c r="H37" s="21">
         <v>340590</v>
       </c>
       <c r="I37" s="21">
@@ -8826,52 +8922,55 @@
       </c>
       <c r="Z37" s="46">
         <v>27154</v>
       </c>
       <c r="AA37" s="46">
         <v>27090</v>
       </c>
       <c r="AB37" s="46">
         <v>26999</v>
       </c>
       <c r="AC37" s="46">
         <v>26950</v>
       </c>
       <c r="AD37" s="46">
         <v>26914</v>
       </c>
       <c r="AE37" s="46">
         <v>26825</v>
       </c>
       <c r="AF37" s="86">
         <v>26705</v>
       </c>
       <c r="AG37" s="86">
         <v>26629</v>
       </c>
+      <c r="AH37" s="88">
+        <v>26504</v>
+      </c>
     </row>
-    <row r="38" spans="1:33">
+    <row r="38" spans="1:34">
       <c r="A38" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B38" s="21">
         <v>235750</v>
       </c>
       <c r="C38" s="21">
         <v>235576</v>
       </c>
       <c r="D38" s="21">
         <v>235523</v>
       </c>
       <c r="E38" s="21">
         <v>235377</v>
       </c>
       <c r="F38" s="21">
         <v>235110</v>
       </c>
       <c r="G38" s="51">
         <v>235064</v>
       </c>
       <c r="H38" s="21">
         <v>234778</v>
       </c>
       <c r="I38" s="21">
@@ -8927,52 +9026,55 @@
       </c>
       <c r="Z38" s="46">
         <v>242557</v>
       </c>
       <c r="AA38" s="46">
         <v>242241</v>
       </c>
       <c r="AB38" s="46">
         <v>242015</v>
       </c>
       <c r="AC38" s="46">
         <v>241572</v>
       </c>
       <c r="AD38" s="46">
         <v>241409</v>
       </c>
       <c r="AE38" s="46">
         <v>241192</v>
       </c>
       <c r="AF38" s="86">
         <v>240798</v>
       </c>
       <c r="AG38" s="86">
         <v>240546</v>
       </c>
+      <c r="AH38" s="88">
+        <v>239947</v>
+      </c>
     </row>
-    <row r="39" spans="1:33">
+    <row r="39" spans="1:34">
       <c r="A39" s="56" t="s">
         <v>67</v>
       </c>
       <c r="B39" s="21">
         <v>1283536</v>
       </c>
       <c r="C39" s="21">
         <v>1285339</v>
       </c>
       <c r="D39" s="21">
         <v>1287413</v>
       </c>
       <c r="E39" s="21">
         <v>1289706</v>
       </c>
       <c r="F39" s="21">
         <v>1292266</v>
       </c>
       <c r="G39" s="51">
         <v>1242375</v>
       </c>
       <c r="H39" s="21">
         <v>1243729</v>
       </c>
       <c r="I39" s="21">
@@ -9028,52 +9130,55 @@
       </c>
       <c r="Z39" s="46">
         <v>170729</v>
       </c>
       <c r="AA39" s="46">
         <v>171001</v>
       </c>
       <c r="AB39" s="46">
         <v>171022</v>
       </c>
       <c r="AC39" s="46">
         <v>171083</v>
       </c>
       <c r="AD39" s="46">
         <v>171049</v>
       </c>
       <c r="AE39" s="46">
         <v>170930</v>
       </c>
       <c r="AF39" s="86">
         <v>170691</v>
       </c>
       <c r="AG39" s="86">
         <v>170464</v>
       </c>
+      <c r="AH39" s="88">
+        <v>170146</v>
+      </c>
     </row>
-    <row r="40" spans="1:33">
+    <row r="40" spans="1:34">
       <c r="A40" s="56" t="s">
         <v>68</v>
       </c>
       <c r="B40" s="21">
         <v>314203</v>
       </c>
       <c r="C40" s="21">
         <v>314988</v>
       </c>
       <c r="D40" s="21">
         <v>315749</v>
       </c>
       <c r="E40" s="21">
         <v>316408</v>
       </c>
       <c r="F40" s="21">
         <v>317126</v>
       </c>
       <c r="G40" s="51">
         <v>317446</v>
       </c>
       <c r="H40" s="21">
         <v>317652</v>
       </c>
       <c r="I40" s="21">
@@ -9129,52 +9234,55 @@
       </c>
       <c r="Z40" s="46">
         <v>25152</v>
       </c>
       <c r="AA40" s="46">
         <v>25009</v>
       </c>
       <c r="AB40" s="46">
         <v>24882</v>
       </c>
       <c r="AC40" s="46">
         <v>24750</v>
       </c>
       <c r="AD40" s="46">
         <v>24609</v>
       </c>
       <c r="AE40" s="46">
         <v>24578</v>
       </c>
       <c r="AF40" s="86">
         <v>24489</v>
       </c>
       <c r="AG40" s="86">
         <v>24343</v>
       </c>
+      <c r="AH40" s="88">
+        <v>24207</v>
+      </c>
     </row>
-    <row r="41" spans="1:33">
+    <row r="41" spans="1:34">
       <c r="A41" s="56" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="21">
         <v>301492</v>
       </c>
       <c r="C41" s="21">
         <v>301090</v>
       </c>
       <c r="D41" s="21">
         <v>300997</v>
       </c>
       <c r="E41" s="21">
         <v>300926</v>
       </c>
       <c r="F41" s="21">
         <v>300592</v>
       </c>
       <c r="G41" s="51">
         <v>300260</v>
       </c>
       <c r="H41" s="21">
         <v>300087</v>
       </c>
       <c r="I41" s="21">
@@ -9230,52 +9338,55 @@
       </c>
       <c r="Z41" s="46">
         <v>283794</v>
       </c>
       <c r="AA41" s="46">
         <v>285697</v>
       </c>
       <c r="AB41" s="46">
         <v>287127</v>
       </c>
       <c r="AC41" s="46">
         <v>288367</v>
       </c>
       <c r="AD41" s="46">
         <v>290109</v>
       </c>
       <c r="AE41" s="46">
         <v>290949</v>
       </c>
       <c r="AF41" s="86">
         <v>291351</v>
       </c>
       <c r="AG41" s="86">
         <v>292368</v>
       </c>
+      <c r="AH41" s="88">
+        <v>293848</v>
+      </c>
     </row>
-    <row r="42" spans="1:33">
+    <row r="42" spans="1:34">
       <c r="A42" s="56" t="s">
         <v>70</v>
       </c>
       <c r="B42" s="21">
         <v>691791</v>
       </c>
       <c r="C42" s="21">
         <v>691331</v>
       </c>
       <c r="D42" s="21">
         <v>690845</v>
       </c>
       <c r="E42" s="21">
         <v>690701</v>
       </c>
       <c r="F42" s="21">
         <v>690296</v>
       </c>
       <c r="G42" s="51">
         <v>690340</v>
       </c>
       <c r="H42" s="21">
         <v>690079</v>
       </c>
       <c r="I42" s="21">
@@ -9331,52 +9442,55 @@
       </c>
       <c r="Z42" s="46">
         <v>25790</v>
       </c>
       <c r="AA42" s="46">
         <v>25597</v>
       </c>
       <c r="AB42" s="46">
         <v>25416</v>
       </c>
       <c r="AC42" s="46">
         <v>25204</v>
       </c>
       <c r="AD42" s="46">
         <v>25058</v>
       </c>
       <c r="AE42" s="46">
         <v>24971</v>
       </c>
       <c r="AF42" s="86">
         <v>24827</v>
       </c>
       <c r="AG42" s="86">
         <v>24667</v>
       </c>
+      <c r="AH42" s="88">
+        <v>24489</v>
+      </c>
     </row>
-    <row r="43" spans="1:33">
+    <row r="43" spans="1:34">
       <c r="A43" s="56" t="s">
         <v>71</v>
       </c>
       <c r="B43" s="21">
         <v>386843</v>
       </c>
       <c r="C43" s="21">
         <v>386321</v>
       </c>
       <c r="D43" s="21">
         <v>386083</v>
       </c>
       <c r="E43" s="21">
         <v>385971</v>
       </c>
       <c r="F43" s="21">
         <v>385755</v>
       </c>
       <c r="G43" s="51">
         <v>385610</v>
       </c>
       <c r="H43" s="21">
         <v>385332</v>
       </c>
       <c r="I43" s="21">
@@ -9432,52 +9546,55 @@
       </c>
       <c r="Z43" s="46">
         <v>202640</v>
       </c>
       <c r="AA43" s="46">
         <v>204169</v>
       </c>
       <c r="AB43" s="46">
         <v>205172</v>
       </c>
       <c r="AC43" s="46">
         <v>206499</v>
       </c>
       <c r="AD43" s="46">
         <v>207464</v>
       </c>
       <c r="AE43" s="46">
         <v>208259</v>
       </c>
       <c r="AF43" s="86">
         <v>209099</v>
       </c>
       <c r="AG43" s="86">
         <v>210091</v>
       </c>
+      <c r="AH43" s="88">
+        <v>210592</v>
+      </c>
     </row>
-    <row r="44" spans="1:33">
+    <row r="44" spans="1:34">
       <c r="A44" s="56" t="s">
         <v>72</v>
       </c>
       <c r="B44" s="21">
         <v>209186</v>
       </c>
       <c r="C44" s="21">
         <v>208727</v>
       </c>
       <c r="D44" s="21">
         <v>208418</v>
       </c>
       <c r="E44" s="21">
         <v>208067</v>
       </c>
       <c r="F44" s="21">
         <v>207802</v>
       </c>
       <c r="G44" s="51">
         <v>207352</v>
       </c>
       <c r="H44" s="21">
         <v>206993</v>
       </c>
       <c r="I44" s="21">
@@ -9533,52 +9650,55 @@
       </c>
       <c r="Z44" s="46">
         <v>59768</v>
       </c>
       <c r="AA44" s="46">
         <v>59771</v>
       </c>
       <c r="AB44" s="46">
         <v>59658</v>
       </c>
       <c r="AC44" s="46">
         <v>59539</v>
       </c>
       <c r="AD44" s="46">
         <v>59394</v>
       </c>
       <c r="AE44" s="46">
         <v>59286</v>
       </c>
       <c r="AF44" s="86">
         <v>59013</v>
       </c>
       <c r="AG44" s="86">
         <v>58779</v>
       </c>
+      <c r="AH44" s="88">
+        <v>58584</v>
+      </c>
     </row>
-    <row r="45" spans="1:33">
+    <row r="45" spans="1:34">
       <c r="A45" s="56" t="s">
         <v>73</v>
       </c>
       <c r="B45" s="21">
         <v>312289</v>
       </c>
       <c r="C45" s="21">
         <v>311576</v>
       </c>
       <c r="D45" s="21">
         <v>311006</v>
       </c>
       <c r="E45" s="21">
         <v>310485</v>
       </c>
       <c r="F45" s="21">
         <v>310171</v>
       </c>
       <c r="G45" s="51">
         <v>309697</v>
       </c>
       <c r="H45" s="21">
         <v>309141</v>
       </c>
       <c r="I45" s="21">
@@ -9634,89 +9754,93 @@
       </c>
       <c r="Z45" s="46">
         <v>241857</v>
       </c>
       <c r="AA45" s="46">
         <v>242609</v>
       </c>
       <c r="AB45" s="46">
         <v>243124</v>
       </c>
       <c r="AC45" s="46">
         <v>243607</v>
       </c>
       <c r="AD45" s="46">
         <v>244285</v>
       </c>
       <c r="AE45" s="46">
         <v>245002</v>
       </c>
       <c r="AF45" s="86">
         <v>245325</v>
       </c>
       <c r="AG45" s="86">
         <v>245572</v>
       </c>
+      <c r="AH45" s="88">
+        <v>246094</v>
+      </c>
     </row>
-    <row r="46" spans="1:33">
-      <c r="A46" s="97" t="s">
+    <row r="46" spans="1:34">
+      <c r="A46" s="92" t="s">
         <v>38</v>
       </c>
-      <c r="B46" s="97"/>
-[...30 lines deleted...]
-      <c r="AG46" s="97"/>
+      <c r="B46" s="92"/>
+      <c r="C46" s="92"/>
+      <c r="D46" s="92"/>
+      <c r="E46" s="92"/>
+      <c r="F46" s="92"/>
+      <c r="G46" s="92"/>
+      <c r="H46" s="92"/>
+      <c r="I46" s="92"/>
+      <c r="J46" s="92"/>
+      <c r="K46" s="92"/>
+      <c r="L46" s="92"/>
+      <c r="M46" s="92"/>
+      <c r="N46" s="92"/>
+      <c r="O46" s="92"/>
+      <c r="P46" s="92"/>
+      <c r="Q46" s="92"/>
+      <c r="R46" s="92"/>
+      <c r="S46" s="92"/>
+      <c r="T46" s="92"/>
+      <c r="U46" s="92"/>
+      <c r="V46" s="92"/>
+      <c r="W46" s="92"/>
+      <c r="X46" s="92"/>
+      <c r="Y46" s="92"/>
+      <c r="Z46" s="92"/>
+      <c r="AA46" s="92"/>
+      <c r="AB46" s="92"/>
+      <c r="AC46" s="92"/>
+      <c r="AD46" s="92"/>
+      <c r="AE46" s="92"/>
+      <c r="AF46" s="92"/>
+      <c r="AG46" s="92"/>
+      <c r="AH46" s="81"/>
     </row>
-    <row r="47" spans="1:33">
+    <row r="47" spans="1:34">
       <c r="A47" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B47" s="41">
         <v>645177</v>
       </c>
       <c r="C47" s="41">
         <v>646171</v>
       </c>
       <c r="D47" s="41">
         <v>647274</v>
       </c>
       <c r="E47" s="42">
         <v>648547</v>
       </c>
       <c r="F47" s="42">
         <v>649884</v>
       </c>
       <c r="G47" s="45">
         <v>624053</v>
       </c>
       <c r="H47" s="42">
         <v>624885</v>
       </c>
       <c r="I47" s="42">
@@ -9772,89 +9896,92 @@
       </c>
       <c r="Z47" s="51">
         <v>649269</v>
       </c>
       <c r="AA47" s="51">
         <v>651410</v>
       </c>
       <c r="AB47" s="51">
         <v>652688</v>
       </c>
       <c r="AC47" s="81">
         <v>653879</v>
       </c>
       <c r="AD47" s="81">
         <v>655205</v>
       </c>
       <c r="AE47" s="81">
         <v>656113</v>
       </c>
       <c r="AF47" s="81">
         <v>656468</v>
       </c>
       <c r="AG47" s="81">
         <v>657329</v>
       </c>
+      <c r="AH47" s="81">
+        <v>658083</v>
+      </c>
     </row>
-    <row r="48" spans="1:33">
-      <c r="A48" s="97" t="s">
+    <row r="48" spans="1:34">
+      <c r="A48" s="92" t="s">
         <v>39</v>
       </c>
-      <c r="B48" s="97"/>
-[...30 lines deleted...]
-      <c r="AG48" s="97"/>
+      <c r="B48" s="92"/>
+      <c r="C48" s="92"/>
+      <c r="D48" s="92"/>
+      <c r="E48" s="92"/>
+      <c r="F48" s="92"/>
+      <c r="G48" s="92"/>
+      <c r="H48" s="92"/>
+      <c r="I48" s="92"/>
+      <c r="J48" s="92"/>
+      <c r="K48" s="92"/>
+      <c r="L48" s="92"/>
+      <c r="M48" s="92"/>
+      <c r="N48" s="92"/>
+      <c r="O48" s="92"/>
+      <c r="P48" s="92"/>
+      <c r="Q48" s="92"/>
+      <c r="R48" s="92"/>
+      <c r="S48" s="92"/>
+      <c r="T48" s="92"/>
+      <c r="U48" s="92"/>
+      <c r="V48" s="92"/>
+      <c r="W48" s="92"/>
+      <c r="X48" s="92"/>
+      <c r="Y48" s="92"/>
+      <c r="Z48" s="92"/>
+      <c r="AA48" s="92"/>
+      <c r="AB48" s="92"/>
+      <c r="AC48" s="92"/>
+      <c r="AD48" s="92"/>
+      <c r="AE48" s="92"/>
+      <c r="AF48" s="92"/>
+      <c r="AG48" s="92"/>
     </row>
-    <row r="49" spans="1:33">
+    <row r="49" spans="1:34">
       <c r="A49" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B49" s="45">
         <v>638359</v>
       </c>
       <c r="C49" s="45">
         <v>639168</v>
       </c>
       <c r="D49" s="45">
         <v>640139</v>
       </c>
       <c r="E49" s="45">
         <v>641159</v>
       </c>
       <c r="F49" s="45">
         <v>642382</v>
       </c>
       <c r="G49" s="45">
         <v>618322</v>
       </c>
       <c r="H49" s="45">
         <v>618844</v>
       </c>
       <c r="I49" s="45">
@@ -9910,103 +10037,106 @@
       </c>
       <c r="Z49" s="52">
         <v>638238</v>
       </c>
       <c r="AA49" s="52">
         <v>640028</v>
       </c>
       <c r="AB49" s="52">
         <v>640968</v>
       </c>
       <c r="AC49" s="82">
         <v>641913</v>
       </c>
       <c r="AD49" s="82">
         <v>643289</v>
       </c>
       <c r="AE49" s="82">
         <v>644076</v>
       </c>
       <c r="AF49" s="82">
         <v>644005</v>
       </c>
       <c r="AG49" s="82">
         <v>644300</v>
       </c>
+      <c r="AH49" s="82">
+        <v>644487</v>
+      </c>
     </row>
-    <row r="50" spans="1:33" ht="12.75" customHeight="1">
-[...6 lines deleted...]
-      <c r="G50" s="94"/>
+    <row r="50" spans="1:34" ht="12.75" customHeight="1">
+      <c r="A50" s="99"/>
+      <c r="B50" s="99"/>
+      <c r="C50" s="99"/>
+      <c r="D50" s="99"/>
+      <c r="E50" s="99"/>
+      <c r="F50" s="99"/>
+      <c r="G50" s="99"/>
       <c r="H50" s="64"/>
     </row>
-    <row r="51" spans="1:33" ht="12.75" customHeight="1">
-[...6 lines deleted...]
-      <c r="G51" s="89"/>
+    <row r="51" spans="1:34" ht="12.75" customHeight="1">
+      <c r="A51" s="94"/>
+      <c r="B51" s="94"/>
+      <c r="C51" s="94"/>
+      <c r="D51" s="94"/>
+      <c r="E51" s="94"/>
+      <c r="F51" s="94"/>
+      <c r="G51" s="94"/>
     </row>
-    <row r="52" spans="1:33">
+    <row r="52" spans="1:34">
       <c r="B52" s="60"/>
       <c r="C52" s="59"/>
       <c r="D52" s="59"/>
       <c r="E52" s="59"/>
     </row>
-    <row r="57" spans="1:33" ht="20.25" customHeight="1"/>
+    <row r="57" spans="1:34" ht="20.25" customHeight="1"/>
     <row r="79" ht="20.25" customHeight="1"/>
     <row r="97" s="19" customFormat="1"/>
     <row r="98" ht="20.25" customHeight="1"/>
     <row r="116" s="19" customFormat="1"/>
     <row r="117" ht="20.25" customHeight="1"/>
     <row r="136" ht="18" customHeight="1"/>
     <row r="148" ht="18" customHeight="1"/>
     <row r="149" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="16">
-    <mergeCell ref="A2:AG2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:AG21"/>
+    <mergeCell ref="A2:AH2"/>
+    <mergeCell ref="A30:AH30"/>
+    <mergeCell ref="A32:AH32"/>
+    <mergeCell ref="A34:AH34"/>
     <mergeCell ref="A51:G51"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A50:G50"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A23:AG23"/>
-[...2 lines deleted...]
-    <mergeCell ref="A34:AG34"/>
     <mergeCell ref="A46:AG46"/>
     <mergeCell ref="A48:AG48"/>
+    <mergeCell ref="Z4:AH4"/>
+    <mergeCell ref="A6:AH6"/>
+    <mergeCell ref="A19:AH19"/>
+    <mergeCell ref="A21:AH21"/>
+    <mergeCell ref="A23:AH23"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>