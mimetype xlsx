--- v0 (2026-04-29)
+++ v1 (2026-05-30)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="31">
   <si>
     <t>1 мая</t>
   </si>
   <si>
     <t>1 июня</t>
   </si>
   <si>
     <t>1 июля</t>
   </si>
   <si>
     <t>1 августа</t>
   </si>
   <si>
     <t>1 сентября</t>
   </si>
   <si>
     <t>1 октября</t>
   </si>
   <si>
     <t>1 февраля</t>
   </si>
   <si>
     <t>1 марта</t>
   </si>
   <si>
@@ -315,51 +315,51 @@
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -381,97 +381,94 @@
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -741,158 +738,161 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB43"/>
+  <dimension ref="A2:AC43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AE33" sqref="AE33"/>
+      <selection activeCell="AD33" sqref="AD33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" hidden="1" customWidth="1"/>
     <col min="4" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="7" width="9.85546875" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="0" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="31" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="38" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="31"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28">
+      <c r="B2" s="38"/>
+      <c r="C2" s="38"/>
+      <c r="D2" s="38"/>
+      <c r="E2" s="38"/>
+      <c r="F2" s="38"/>
+      <c r="G2" s="38"/>
+      <c r="H2" s="38"/>
+      <c r="I2" s="38"/>
+      <c r="J2" s="38"/>
+      <c r="K2" s="38"/>
+      <c r="L2" s="38"/>
+      <c r="M2" s="38"/>
+      <c r="N2" s="38"/>
+      <c r="O2" s="38"/>
+      <c r="P2" s="38"/>
+      <c r="Q2" s="38"/>
+      <c r="R2" s="38"/>
+      <c r="S2" s="38"/>
+      <c r="T2" s="38"/>
+      <c r="U2" s="38"/>
+      <c r="V2" s="38"/>
+      <c r="W2" s="38"/>
+      <c r="X2" s="38"/>
+      <c r="Y2" s="38"/>
+      <c r="Z2" s="38"/>
+      <c r="AA2" s="38"/>
+      <c r="AB2" s="38"/>
+      <c r="AC2" s="38"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="A3" s="1"/>
-      <c r="N3" s="34"/>
-[...10 lines deleted...]
-      <c r="Y3" s="34"/>
+      <c r="N3" s="39"/>
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+      <c r="S3" s="39"/>
+      <c r="T3" s="39"/>
+      <c r="U3" s="39"/>
+      <c r="V3" s="39"/>
+      <c r="W3" s="39"/>
+      <c r="X3" s="39"/>
+      <c r="Y3" s="39"/>
       <c r="Z3" s="18"/>
       <c r="AA3" s="18"/>
       <c r="AB3" s="18"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="37">
+      <c r="AC3" s="18"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="40"/>
+      <c r="B4" s="42">
         <v>2021</v>
       </c>
-      <c r="C4" s="38"/>
-[...10 lines deleted...]
-      <c r="N4" s="40">
+      <c r="C4" s="43"/>
+      <c r="D4" s="43"/>
+      <c r="E4" s="43"/>
+      <c r="F4" s="43"/>
+      <c r="G4" s="43"/>
+      <c r="H4" s="43"/>
+      <c r="I4" s="43"/>
+      <c r="J4" s="43"/>
+      <c r="K4" s="43"/>
+      <c r="L4" s="43"/>
+      <c r="M4" s="44"/>
+      <c r="N4" s="36">
         <v>2025</v>
       </c>
-      <c r="O4" s="41"/>
-[...10 lines deleted...]
-      <c r="Z4" s="43">
+      <c r="O4" s="37"/>
+      <c r="P4" s="37"/>
+      <c r="Q4" s="37"/>
+      <c r="R4" s="37"/>
+      <c r="S4" s="37"/>
+      <c r="T4" s="37"/>
+      <c r="U4" s="37"/>
+      <c r="V4" s="37"/>
+      <c r="W4" s="37"/>
+      <c r="X4" s="37"/>
+      <c r="Y4" s="45"/>
+      <c r="Z4" s="36">
         <v>2026</v>
       </c>
-      <c r="AA4" s="36"/>
-[...3 lines deleted...]
-      <c r="A5" s="36"/>
+      <c r="AA4" s="37"/>
+      <c r="AB4" s="37"/>
+      <c r="AC4" s="37"/>
+    </row>
+    <row r="5" spans="1:29" ht="22.5">
+      <c r="A5" s="41"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -930,84 +930,88 @@
       </c>
       <c r="U5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="X5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="11" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="11" t="s">
         <v>30</v>
       </c>
       <c r="AA5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AB5" s="30" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="32" t="s">
+      <c r="AC5" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="35" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="32"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="35"/>
+      <c r="C6" s="35"/>
+      <c r="D6" s="35"/>
+      <c r="E6" s="35"/>
+      <c r="F6" s="35"/>
+      <c r="G6" s="35"/>
+      <c r="H6" s="35"/>
+      <c r="I6" s="35"/>
+      <c r="J6" s="35"/>
+      <c r="K6" s="35"/>
+      <c r="L6" s="35"/>
+      <c r="M6" s="35"/>
+      <c r="N6" s="35"/>
+      <c r="O6" s="35"/>
+      <c r="P6" s="35"/>
+      <c r="Q6" s="35"/>
+      <c r="R6" s="35"/>
+      <c r="S6" s="35"/>
+      <c r="T6" s="35"/>
+      <c r="U6" s="35"/>
+      <c r="V6" s="35"/>
+      <c r="W6" s="35"/>
+      <c r="X6" s="35"/>
+      <c r="Y6" s="35"/>
+      <c r="Z6" s="35"/>
+      <c r="AA6" s="35"/>
+      <c r="AB6" s="35"/>
+      <c r="AC6" s="35"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="2">
         <v>2077967</v>
       </c>
       <c r="C7" s="2">
         <v>2079416</v>
       </c>
       <c r="D7" s="2">
         <v>2081207</v>
       </c>
       <c r="E7" s="6">
         <v>2083682</v>
       </c>
       <c r="F7" s="6">
         <v>2086387</v>
       </c>
       <c r="G7" s="6">
         <v>2088822</v>
       </c>
       <c r="H7" s="9">
         <v>2092404</v>
       </c>
       <c r="I7" s="2">
@@ -1045,55 +1049,58 @@
       </c>
       <c r="T7" s="19">
         <v>1578089</v>
       </c>
       <c r="U7" s="19">
         <v>1581020</v>
       </c>
       <c r="V7" s="19">
         <v>1583478</v>
       </c>
       <c r="W7" s="19">
         <v>1586875</v>
       </c>
       <c r="X7" s="19">
         <v>1590082</v>
       </c>
       <c r="Y7" s="19">
         <v>1592652</v>
       </c>
       <c r="Z7" s="19">
         <v>1596532</v>
       </c>
       <c r="AA7" s="19">
         <v>1600814</v>
       </c>
-      <c r="AB7" s="44">
+      <c r="AB7" s="31">
         <v>1603496</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="31">
+        <v>1606365</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="9"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="9"/>
       <c r="M8" s="2"/>
       <c r="N8" s="20">
         <v>65822</v>
       </c>
       <c r="O8" s="20">
         <v>65795</v>
       </c>
       <c r="P8" s="20">
         <v>65877</v>
       </c>
       <c r="Q8" s="20">
@@ -1107,55 +1114,58 @@
       </c>
       <c r="T8" s="20">
         <v>66112</v>
       </c>
       <c r="U8" s="20">
         <v>66236</v>
       </c>
       <c r="V8" s="20">
         <v>66220</v>
       </c>
       <c r="W8" s="20">
         <v>66306</v>
       </c>
       <c r="X8" s="20">
         <v>66312</v>
       </c>
       <c r="Y8" s="20">
         <v>66323</v>
       </c>
       <c r="Z8" s="20">
         <v>66325</v>
       </c>
       <c r="AA8" s="20">
         <v>66356</v>
       </c>
-      <c r="AB8" s="45">
+      <c r="AB8" s="32">
         <v>66325</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="32">
+        <v>66398</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="28" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="9"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="9"/>
       <c r="M9" s="2"/>
       <c r="N9" s="20">
         <v>51941</v>
       </c>
       <c r="O9" s="20">
         <v>52178</v>
       </c>
       <c r="P9" s="20">
         <v>52559</v>
       </c>
       <c r="Q9" s="20">
@@ -1169,55 +1179,58 @@
       </c>
       <c r="T9" s="20">
         <v>53510</v>
       </c>
       <c r="U9" s="20">
         <v>53715</v>
       </c>
       <c r="V9" s="20">
         <v>54009</v>
       </c>
       <c r="W9" s="20">
         <v>54249</v>
       </c>
       <c r="X9" s="20">
         <v>54491</v>
       </c>
       <c r="Y9" s="20">
         <v>54747</v>
       </c>
       <c r="Z9" s="20">
         <v>55086</v>
       </c>
       <c r="AA9" s="20">
         <v>55417</v>
       </c>
-      <c r="AB9" s="45">
+      <c r="AB9" s="32">
         <v>55820</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="32">
+        <v>56317</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="16"/>
       <c r="I10" s="17"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="16"/>
       <c r="M10" s="17"/>
       <c r="N10" s="20">
         <v>27889</v>
       </c>
       <c r="O10" s="20">
         <v>27787</v>
       </c>
       <c r="P10" s="20">
         <v>27698</v>
       </c>
       <c r="Q10" s="20">
@@ -1231,487 +1244,515 @@
       </c>
       <c r="T10" s="20">
         <v>27350</v>
       </c>
       <c r="U10" s="20">
         <v>27285</v>
       </c>
       <c r="V10" s="20">
         <v>27257</v>
       </c>
       <c r="W10" s="20">
         <v>27259</v>
       </c>
       <c r="X10" s="20">
         <v>27212</v>
       </c>
       <c r="Y10" s="20">
         <v>27200</v>
       </c>
       <c r="Z10" s="20">
         <v>27154</v>
       </c>
       <c r="AA10" s="20">
         <v>27090</v>
       </c>
-      <c r="AB10" s="45">
+      <c r="AB10" s="32">
         <v>26999</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC10" s="32">
+        <v>26950</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" ht="14.25" customHeight="1">
       <c r="A11" s="28" t="s">
         <v>19</v>
       </c>
       <c r="N11" s="20">
         <v>284837</v>
       </c>
       <c r="O11" s="20">
         <v>284567</v>
       </c>
       <c r="P11" s="20">
         <v>284372</v>
       </c>
       <c r="Q11" s="20">
         <v>284281</v>
       </c>
       <c r="R11" s="20">
         <v>284304</v>
       </c>
       <c r="S11" s="20">
         <v>284116</v>
       </c>
       <c r="T11" s="20">
         <v>283915</v>
       </c>
       <c r="U11" s="20">
         <v>283851</v>
       </c>
       <c r="V11" s="20">
         <v>283681</v>
       </c>
       <c r="W11" s="20">
         <v>283666</v>
       </c>
       <c r="X11" s="20">
         <v>283615</v>
       </c>
       <c r="Y11" s="20">
         <v>283405</v>
       </c>
       <c r="Z11" s="20">
         <v>283275</v>
       </c>
       <c r="AA11" s="20">
         <v>282923</v>
       </c>
-      <c r="AB11" s="45">
+      <c r="AB11" s="32">
         <v>282619</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="32">
+        <v>282117</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="28" t="s">
         <v>20</v>
       </c>
       <c r="N12" s="20">
         <v>170136</v>
       </c>
       <c r="O12" s="20">
         <v>170176</v>
       </c>
       <c r="P12" s="20">
         <v>170200</v>
       </c>
       <c r="Q12" s="20">
         <v>170324</v>
       </c>
       <c r="R12" s="20">
         <v>170495</v>
       </c>
       <c r="S12" s="20">
         <v>170315</v>
       </c>
       <c r="T12" s="20">
         <v>170337</v>
       </c>
       <c r="U12" s="20">
         <v>170540</v>
       </c>
       <c r="V12" s="20">
         <v>170474</v>
       </c>
       <c r="W12" s="20">
         <v>170543</v>
       </c>
       <c r="X12" s="20">
         <v>170545</v>
       </c>
       <c r="Y12" s="20">
         <v>170566</v>
       </c>
       <c r="Z12" s="20">
         <v>170729</v>
       </c>
       <c r="AA12" s="20">
         <v>171001</v>
       </c>
-      <c r="AB12" s="45">
+      <c r="AB12" s="32">
         <v>171022</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="32">
+        <v>171083</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="28" t="s">
         <v>21</v>
       </c>
       <c r="N13" s="20">
         <v>26410</v>
       </c>
       <c r="O13" s="20">
         <v>26229</v>
       </c>
       <c r="P13" s="20">
         <v>26092</v>
       </c>
       <c r="Q13" s="20">
         <v>25984</v>
       </c>
       <c r="R13" s="20">
         <v>25867</v>
       </c>
       <c r="S13" s="20">
         <v>25747</v>
       </c>
       <c r="T13" s="20">
         <v>25677</v>
       </c>
       <c r="U13" s="20">
         <v>25570</v>
       </c>
       <c r="V13" s="20">
         <v>25492</v>
       </c>
       <c r="W13" s="20">
         <v>25383</v>
       </c>
       <c r="X13" s="20">
         <v>25308</v>
       </c>
       <c r="Y13" s="20">
         <v>25225</v>
       </c>
       <c r="Z13" s="20">
         <v>25152</v>
       </c>
       <c r="AA13" s="20">
         <v>25009</v>
       </c>
-      <c r="AB13" s="45">
+      <c r="AB13" s="32">
         <v>24882</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="32">
+        <v>24750</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="28" t="s">
         <v>22</v>
       </c>
       <c r="N14" s="20">
         <v>354278</v>
       </c>
       <c r="O14" s="20">
         <v>355667</v>
       </c>
       <c r="P14" s="20">
         <v>357732</v>
       </c>
       <c r="Q14" s="20">
         <v>359156</v>
       </c>
       <c r="R14" s="20">
         <v>361098</v>
       </c>
       <c r="S14" s="20">
         <v>362456</v>
       </c>
       <c r="T14" s="20">
         <v>363682</v>
       </c>
       <c r="U14" s="20">
         <v>365060</v>
       </c>
       <c r="V14" s="20">
         <v>366612</v>
       </c>
       <c r="W14" s="20">
         <v>368044</v>
       </c>
       <c r="X14" s="20">
         <v>369708</v>
       </c>
       <c r="Y14" s="20">
         <v>371194</v>
       </c>
       <c r="Z14" s="20">
         <v>372826</v>
       </c>
       <c r="AA14" s="20">
         <v>375011</v>
       </c>
-      <c r="AB14" s="45">
+      <c r="AB14" s="32">
         <v>376572</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="32">
+        <v>377901</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N15" s="20">
         <v>27426</v>
       </c>
       <c r="O15" s="20">
         <v>27277</v>
       </c>
       <c r="P15" s="20">
         <v>27125</v>
       </c>
       <c r="Q15" s="20">
         <v>26973</v>
       </c>
       <c r="R15" s="20">
         <v>26846</v>
       </c>
       <c r="S15" s="20">
         <v>26651</v>
       </c>
       <c r="T15" s="20">
         <v>26502</v>
       </c>
       <c r="U15" s="20">
         <v>26364</v>
       </c>
       <c r="V15" s="20">
         <v>26235</v>
       </c>
       <c r="W15" s="20">
         <v>26169</v>
       </c>
       <c r="X15" s="20">
         <v>26017</v>
       </c>
       <c r="Y15" s="20">
         <v>25887</v>
       </c>
       <c r="Z15" s="20">
         <v>25790</v>
       </c>
       <c r="AA15" s="20">
         <v>25597</v>
       </c>
-      <c r="AB15" s="45">
+      <c r="AB15" s="32">
         <v>25416</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="32">
+        <v>25204</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="28" t="s">
         <v>24</v>
       </c>
       <c r="N16" s="20">
         <v>255124</v>
       </c>
       <c r="O16" s="20">
         <v>256055</v>
       </c>
       <c r="P16" s="20">
         <v>257423</v>
       </c>
       <c r="Q16" s="20">
         <v>258315</v>
       </c>
       <c r="R16" s="20">
         <v>259568</v>
       </c>
       <c r="S16" s="20">
         <v>260690</v>
       </c>
       <c r="T16" s="20">
         <v>261848</v>
       </c>
       <c r="U16" s="20">
         <v>262847</v>
       </c>
       <c r="V16" s="20">
         <v>263789</v>
       </c>
       <c r="W16" s="20">
         <v>265071</v>
       </c>
       <c r="X16" s="20">
         <v>266160</v>
       </c>
       <c r="Y16" s="20">
         <v>267131</v>
       </c>
       <c r="Z16" s="20">
         <v>268570</v>
       </c>
       <c r="AA16" s="20">
         <v>270030</v>
       </c>
-      <c r="AB16" s="45">
+      <c r="AB16" s="32">
         <v>271059</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="32">
+        <v>272499</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="28" t="s">
         <v>25</v>
       </c>
       <c r="N17" s="20">
         <v>61499</v>
       </c>
       <c r="O17" s="20">
         <v>61322</v>
       </c>
       <c r="P17" s="20">
         <v>61190</v>
       </c>
       <c r="Q17" s="20">
         <v>61010</v>
       </c>
       <c r="R17" s="20">
         <v>60832</v>
       </c>
       <c r="S17" s="20">
         <v>60699</v>
       </c>
       <c r="T17" s="20">
         <v>60608</v>
       </c>
       <c r="U17" s="20">
         <v>60463</v>
       </c>
       <c r="V17" s="20">
         <v>60259</v>
       </c>
       <c r="W17" s="20">
         <v>60071</v>
       </c>
       <c r="X17" s="20">
         <v>59942</v>
       </c>
       <c r="Y17" s="20">
         <v>59793</v>
       </c>
       <c r="Z17" s="20">
         <v>59768</v>
       </c>
       <c r="AA17" s="20">
         <v>59771</v>
       </c>
-      <c r="AB17" s="45">
+      <c r="AB17" s="32">
         <v>59658</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="32">
+        <v>59539</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="28" t="s">
         <v>26</v>
       </c>
       <c r="N18" s="20">
         <v>234762</v>
       </c>
       <c r="O18" s="20">
         <v>235349</v>
       </c>
       <c r="P18" s="20">
         <v>235989</v>
       </c>
       <c r="Q18" s="20">
         <v>236415</v>
       </c>
       <c r="R18" s="20">
         <v>237420</v>
       </c>
       <c r="S18" s="20">
         <v>238055</v>
       </c>
       <c r="T18" s="20">
         <v>238548</v>
       </c>
       <c r="U18" s="20">
         <v>239089</v>
       </c>
       <c r="V18" s="20">
         <v>239450</v>
       </c>
       <c r="W18" s="20">
         <v>240114</v>
       </c>
       <c r="X18" s="20">
         <v>240772</v>
       </c>
       <c r="Y18" s="20">
         <v>241181</v>
       </c>
       <c r="Z18" s="20">
         <v>241857</v>
       </c>
       <c r="AA18" s="20">
         <v>242609</v>
       </c>
-      <c r="AB18" s="45">
+      <c r="AB18" s="32">
         <v>243124</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="33" t="s">
+      <c r="AC18" s="32">
+        <v>243607</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="34" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="33"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="34"/>
+      <c r="C19" s="34"/>
+      <c r="D19" s="34"/>
+      <c r="E19" s="34"/>
+      <c r="F19" s="34"/>
+      <c r="G19" s="34"/>
+      <c r="H19" s="34"/>
+      <c r="I19" s="34"/>
+      <c r="J19" s="34"/>
+      <c r="K19" s="34"/>
+      <c r="L19" s="34"/>
+      <c r="M19" s="34"/>
+      <c r="N19" s="34"/>
+      <c r="O19" s="34"/>
+      <c r="P19" s="34"/>
+      <c r="Q19" s="34"/>
+      <c r="R19" s="34"/>
+      <c r="S19" s="34"/>
+      <c r="T19" s="34"/>
+      <c r="U19" s="34"/>
+      <c r="V19" s="34"/>
+      <c r="W19" s="34"/>
+      <c r="X19" s="34"/>
+      <c r="Y19" s="34"/>
+      <c r="Z19" s="34"/>
+      <c r="AA19" s="34"/>
+      <c r="AB19" s="34"/>
+      <c r="AC19" s="34"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="7">
         <v>455085</v>
       </c>
       <c r="C20" s="2">
         <v>455294</v>
       </c>
       <c r="D20" s="2">
         <v>455547</v>
       </c>
       <c r="E20" s="6">
         <v>456016</v>
       </c>
       <c r="F20" s="6">
         <v>456443</v>
       </c>
       <c r="G20" s="6">
         <v>456783</v>
       </c>
       <c r="H20" s="9">
         <v>457422</v>
       </c>
       <c r="I20" s="2">
@@ -1749,55 +1790,58 @@
       </c>
       <c r="T20" s="27">
         <v>305683</v>
       </c>
       <c r="U20" s="27">
         <v>306053</v>
       </c>
       <c r="V20" s="27">
         <v>306688</v>
       </c>
       <c r="W20" s="27">
         <v>307265</v>
       </c>
       <c r="X20" s="27">
         <v>307767</v>
       </c>
       <c r="Y20" s="27">
         <v>308282</v>
       </c>
       <c r="Z20" s="19">
         <v>308841</v>
       </c>
       <c r="AA20" s="27">
         <v>309376</v>
       </c>
-      <c r="AB20" s="44">
+      <c r="AB20" s="31">
         <v>309840</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="31">
+        <v>310573</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="16"/>
       <c r="I21" s="17"/>
       <c r="J21" s="17"/>
       <c r="K21" s="17"/>
       <c r="L21" s="16"/>
       <c r="M21" s="17"/>
       <c r="N21" s="20">
         <v>57464</v>
       </c>
       <c r="O21" s="26">
         <v>57439</v>
       </c>
       <c r="P21" s="26">
         <v>57530</v>
       </c>
       <c r="Q21" s="26">
@@ -1811,55 +1855,58 @@
       </c>
       <c r="T21" s="26">
         <v>57840</v>
       </c>
       <c r="U21" s="26">
         <v>57929</v>
       </c>
       <c r="V21" s="26">
         <v>57922</v>
       </c>
       <c r="W21" s="26">
         <v>58006</v>
       </c>
       <c r="X21" s="26">
         <v>58028</v>
       </c>
       <c r="Y21" s="26">
         <v>58061</v>
       </c>
       <c r="Z21" s="20">
         <v>58075</v>
       </c>
       <c r="AA21" s="26">
         <v>58102</v>
       </c>
-      <c r="AB21" s="45">
+      <c r="AB21" s="32">
         <v>58084</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="32">
+        <v>58177</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="16"/>
       <c r="I22" s="17"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="16"/>
       <c r="M22" s="17"/>
       <c r="N22" s="20">
         <v>51941</v>
       </c>
       <c r="O22" s="26">
         <v>52178</v>
       </c>
       <c r="P22" s="26">
         <v>52559</v>
       </c>
       <c r="Q22" s="26">
@@ -1873,55 +1920,58 @@
       </c>
       <c r="T22" s="26">
         <v>53510</v>
       </c>
       <c r="U22" s="26">
         <v>53715</v>
       </c>
       <c r="V22" s="26">
         <v>54009</v>
       </c>
       <c r="W22" s="26">
         <v>54249</v>
       </c>
       <c r="X22" s="26">
         <v>54491</v>
       </c>
       <c r="Y22" s="26">
         <v>54747</v>
       </c>
       <c r="Z22" s="20">
         <v>55086</v>
       </c>
       <c r="AA22" s="26">
         <v>55417</v>
       </c>
-      <c r="AB22" s="45">
+      <c r="AB22" s="32">
         <v>55820</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="32">
+        <v>56317</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="21"/>
       <c r="C23" s="21"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
       <c r="L23" s="21"/>
       <c r="M23" s="21"/>
       <c r="N23" s="20">
         <v>41195</v>
       </c>
       <c r="O23" s="26">
         <v>41122</v>
       </c>
       <c r="P23" s="26">
         <v>41093</v>
       </c>
       <c r="Q23" s="26">
@@ -1935,187 +1985,197 @@
       </c>
       <c r="T23" s="26">
         <v>40963</v>
       </c>
       <c r="U23" s="26">
         <v>40944</v>
       </c>
       <c r="V23" s="26">
         <v>40850</v>
       </c>
       <c r="W23" s="26">
         <v>40801</v>
       </c>
       <c r="X23" s="26">
         <v>40805</v>
       </c>
       <c r="Y23" s="26">
         <v>40786</v>
       </c>
       <c r="Z23" s="20">
         <v>40718</v>
       </c>
       <c r="AA23" s="26">
         <v>40682</v>
       </c>
-      <c r="AB23" s="45">
+      <c r="AB23" s="32">
         <v>40604</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="32">
+        <v>40545</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="28" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="20">
         <v>86696</v>
       </c>
       <c r="O24" s="26">
         <v>86712</v>
       </c>
       <c r="P24" s="26">
         <v>86977</v>
       </c>
       <c r="Q24" s="26">
         <v>87161</v>
       </c>
       <c r="R24" s="26">
         <v>87493</v>
       </c>
       <c r="S24" s="26">
         <v>87515</v>
       </c>
       <c r="T24" s="26">
         <v>87692</v>
       </c>
       <c r="U24" s="26">
         <v>87810</v>
       </c>
       <c r="V24" s="26">
         <v>88100</v>
       </c>
       <c r="W24" s="26">
         <v>88379</v>
       </c>
       <c r="X24" s="26">
         <v>88539</v>
       </c>
       <c r="Y24" s="26">
         <v>88790</v>
       </c>
       <c r="Z24" s="20">
         <v>89032</v>
       </c>
       <c r="AA24" s="26">
         <v>89314</v>
       </c>
-      <c r="AB24" s="45">
+      <c r="AB24" s="32">
         <v>89445</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="32">
+        <v>89534</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="28" t="s">
         <v>24</v>
       </c>
       <c r="N25" s="20">
         <v>65590</v>
       </c>
       <c r="O25" s="26">
         <v>65487</v>
       </c>
       <c r="P25" s="26">
         <v>65518</v>
       </c>
       <c r="Q25" s="26">
         <v>65463</v>
       </c>
       <c r="R25" s="26">
         <v>65540</v>
       </c>
       <c r="S25" s="26">
         <v>65622</v>
       </c>
       <c r="T25" s="26">
         <v>65678</v>
       </c>
       <c r="U25" s="26">
         <v>65655</v>
       </c>
       <c r="V25" s="26">
         <v>65807</v>
       </c>
       <c r="W25" s="26">
         <v>65830</v>
       </c>
       <c r="X25" s="26">
         <v>65904</v>
       </c>
       <c r="Y25" s="26">
         <v>65898</v>
       </c>
       <c r="Z25" s="20">
         <v>65930</v>
       </c>
       <c r="AA25" s="26">
         <v>65861</v>
       </c>
-      <c r="AB25" s="45">
+      <c r="AB25" s="32">
         <v>65887</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="33" t="s">
+      <c r="AC25" s="32">
+        <v>66000</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="34" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="33"/>
-[...27 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="B26" s="34"/>
+      <c r="C26" s="34"/>
+      <c r="D26" s="34"/>
+      <c r="E26" s="34"/>
+      <c r="F26" s="34"/>
+      <c r="G26" s="34"/>
+      <c r="H26" s="34"/>
+      <c r="I26" s="34"/>
+      <c r="J26" s="34"/>
+      <c r="K26" s="34"/>
+      <c r="L26" s="34"/>
+      <c r="M26" s="34"/>
+      <c r="N26" s="34"/>
+      <c r="O26" s="34"/>
+      <c r="P26" s="34"/>
+      <c r="Q26" s="34"/>
+      <c r="R26" s="34"/>
+      <c r="S26" s="34"/>
+      <c r="T26" s="34"/>
+      <c r="U26" s="34"/>
+      <c r="V26" s="34"/>
+      <c r="W26" s="34"/>
+      <c r="X26" s="34"/>
+      <c r="Y26" s="34"/>
+      <c r="Z26" s="34"/>
+      <c r="AA26" s="34"/>
+      <c r="AB26" s="34"/>
+      <c r="AC26" s="34"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="14">
         <v>1622882</v>
       </c>
       <c r="C27" s="14">
         <v>1624122</v>
       </c>
       <c r="D27" s="14">
         <v>1625660</v>
       </c>
       <c r="E27" s="15">
         <v>1627666</v>
       </c>
       <c r="F27" s="15">
         <v>1629944</v>
       </c>
       <c r="G27" s="15">
         <v>1632039</v>
       </c>
       <c r="H27" s="16">
         <v>1634982</v>
       </c>
       <c r="I27" s="17">
@@ -2153,55 +2213,58 @@
       </c>
       <c r="T27" s="27">
         <v>1272406</v>
       </c>
       <c r="U27" s="27">
         <v>1274967</v>
       </c>
       <c r="V27" s="27">
         <v>1276790</v>
       </c>
       <c r="W27" s="27">
         <v>1279610</v>
       </c>
       <c r="X27" s="27">
         <v>1282315</v>
       </c>
       <c r="Y27" s="27">
         <v>1284370</v>
       </c>
       <c r="Z27" s="19">
         <v>1287691</v>
       </c>
       <c r="AA27" s="27">
         <v>1291438</v>
       </c>
-      <c r="AB27" s="44">
+      <c r="AB27" s="31">
         <v>1293656</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="31">
+        <v>1295792</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="21"/>
       <c r="C28" s="21"/>
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
       <c r="F28" s="21"/>
       <c r="G28" s="21"/>
       <c r="H28" s="21"/>
       <c r="I28" s="21"/>
       <c r="J28" s="21"/>
       <c r="K28" s="21"/>
       <c r="L28" s="21"/>
       <c r="M28" s="21"/>
       <c r="N28" s="20">
         <v>8358</v>
       </c>
       <c r="O28" s="26">
         <v>8356</v>
       </c>
       <c r="P28" s="26">
         <v>8347</v>
       </c>
       <c r="Q28" s="26">
@@ -2215,55 +2278,58 @@
       </c>
       <c r="T28" s="26">
         <v>8272</v>
       </c>
       <c r="U28" s="26">
         <v>8307</v>
       </c>
       <c r="V28" s="26">
         <v>8298</v>
       </c>
       <c r="W28" s="26">
         <v>8300</v>
       </c>
       <c r="X28" s="26">
         <v>8284</v>
       </c>
       <c r="Y28" s="26">
         <v>8262</v>
       </c>
       <c r="Z28" s="20">
         <v>8250</v>
       </c>
       <c r="AA28" s="26">
         <v>8254</v>
       </c>
-      <c r="AB28" s="45">
+      <c r="AB28" s="32">
         <v>8241</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="32">
+        <v>8221</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="9"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="9"/>
       <c r="M29" s="2"/>
       <c r="N29" s="20">
         <v>27889</v>
       </c>
       <c r="O29" s="26">
         <v>27787</v>
       </c>
       <c r="P29" s="26">
         <v>27698</v>
       </c>
       <c r="Q29" s="26">
@@ -2277,55 +2343,58 @@
       </c>
       <c r="T29" s="26">
         <v>27350</v>
       </c>
       <c r="U29" s="26">
         <v>27285</v>
       </c>
       <c r="V29" s="26">
         <v>27257</v>
       </c>
       <c r="W29" s="26">
         <v>27259</v>
       </c>
       <c r="X29" s="26">
         <v>27212</v>
       </c>
       <c r="Y29" s="26">
         <v>27200</v>
       </c>
       <c r="Z29" s="20">
         <v>27154</v>
       </c>
       <c r="AA29" s="26">
         <v>27090</v>
       </c>
-      <c r="AB29" s="45">
+      <c r="AB29" s="32">
         <v>26999</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="32">
+        <v>26950</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="14"/>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="16"/>
       <c r="I30" s="17"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="16"/>
       <c r="M30" s="17"/>
       <c r="N30" s="20">
         <v>243642</v>
       </c>
       <c r="O30" s="26">
         <v>243445</v>
       </c>
       <c r="P30" s="26">
         <v>243279</v>
       </c>
       <c r="Q30" s="26">
@@ -2339,355 +2408,376 @@
       </c>
       <c r="T30" s="26">
         <v>242952</v>
       </c>
       <c r="U30" s="26">
         <v>242907</v>
       </c>
       <c r="V30" s="26">
         <v>242831</v>
       </c>
       <c r="W30" s="26">
         <v>242865</v>
       </c>
       <c r="X30" s="26">
         <v>242810</v>
       </c>
       <c r="Y30" s="26">
         <v>242619</v>
       </c>
       <c r="Z30" s="20">
         <v>242557</v>
       </c>
       <c r="AA30" s="26">
         <v>242241</v>
       </c>
-      <c r="AB30" s="45">
+      <c r="AB30" s="32">
         <v>242015</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" ht="14.25" customHeight="1">
+      <c r="AC30" s="32">
+        <v>241572</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" ht="14.25" customHeight="1">
       <c r="A31" s="28" t="s">
         <v>20</v>
       </c>
       <c r="N31" s="20">
         <v>170136</v>
       </c>
       <c r="O31" s="26">
         <v>170176</v>
       </c>
       <c r="P31" s="26">
         <v>170200</v>
       </c>
       <c r="Q31" s="26">
         <v>170324</v>
       </c>
       <c r="R31" s="26">
         <v>170495</v>
       </c>
       <c r="S31" s="26">
         <v>170315</v>
       </c>
       <c r="T31" s="26">
         <v>170337</v>
       </c>
       <c r="U31" s="26">
         <v>170540</v>
       </c>
       <c r="V31" s="26">
         <v>170474</v>
       </c>
       <c r="W31" s="26">
         <v>170543</v>
       </c>
       <c r="X31" s="26">
         <v>170545</v>
       </c>
       <c r="Y31" s="26">
         <v>170566</v>
       </c>
       <c r="Z31" s="20">
         <v>170729</v>
       </c>
       <c r="AA31" s="26">
         <v>171001</v>
       </c>
-      <c r="AB31" s="45">
+      <c r="AB31" s="32">
         <v>171022</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="32">
+        <v>171083</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="28" t="s">
         <v>21</v>
       </c>
       <c r="N32" s="20">
         <v>26410</v>
       </c>
       <c r="O32" s="26">
         <v>26229</v>
       </c>
       <c r="P32" s="26">
         <v>26092</v>
       </c>
       <c r="Q32" s="26">
         <v>25984</v>
       </c>
       <c r="R32" s="26">
         <v>25867</v>
       </c>
       <c r="S32" s="26">
         <v>25747</v>
       </c>
       <c r="T32" s="26">
         <v>25677</v>
       </c>
       <c r="U32" s="26">
         <v>25570</v>
       </c>
       <c r="V32" s="26">
         <v>25492</v>
       </c>
       <c r="W32" s="26">
         <v>25383</v>
       </c>
       <c r="X32" s="26">
         <v>25308</v>
       </c>
       <c r="Y32" s="26">
         <v>25225</v>
       </c>
       <c r="Z32" s="20">
         <v>25152</v>
       </c>
       <c r="AA32" s="26">
         <v>25009</v>
       </c>
-      <c r="AB32" s="45">
+      <c r="AB32" s="32">
         <v>24882</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="32">
+        <v>24750</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="28" t="s">
         <v>22</v>
       </c>
       <c r="N33" s="20">
         <v>267582</v>
       </c>
       <c r="O33" s="26">
         <v>268955</v>
       </c>
       <c r="P33" s="26">
         <v>270755</v>
       </c>
       <c r="Q33" s="26">
         <v>271995</v>
       </c>
       <c r="R33" s="26">
         <v>273605</v>
       </c>
       <c r="S33" s="26">
         <v>274941</v>
       </c>
       <c r="T33" s="26">
         <v>275990</v>
       </c>
       <c r="U33" s="26">
         <v>277250</v>
       </c>
       <c r="V33" s="26">
         <v>278512</v>
       </c>
       <c r="W33" s="26">
         <v>279665</v>
       </c>
       <c r="X33" s="26">
         <v>281169</v>
       </c>
       <c r="Y33" s="26">
         <v>282404</v>
       </c>
       <c r="Z33" s="20">
         <v>283794</v>
       </c>
       <c r="AA33" s="26">
         <v>285697</v>
       </c>
-      <c r="AB33" s="45">
+      <c r="AB33" s="32">
         <v>287127</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="32">
+        <v>288367</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N34" s="20">
         <v>27426</v>
       </c>
       <c r="O34" s="26">
         <v>27277</v>
       </c>
       <c r="P34" s="26">
         <v>27125</v>
       </c>
       <c r="Q34" s="26">
         <v>26973</v>
       </c>
       <c r="R34" s="26">
         <v>26846</v>
       </c>
       <c r="S34" s="26">
         <v>26651</v>
       </c>
       <c r="T34" s="26">
         <v>26502</v>
       </c>
       <c r="U34" s="26">
         <v>26364</v>
       </c>
       <c r="V34" s="26">
         <v>26235</v>
       </c>
       <c r="W34" s="26">
         <v>26169</v>
       </c>
       <c r="X34" s="26">
         <v>26017</v>
       </c>
       <c r="Y34" s="26">
         <v>25887</v>
       </c>
       <c r="Z34" s="20">
         <v>25790</v>
       </c>
       <c r="AA34" s="26">
         <v>25597</v>
       </c>
-      <c r="AB34" s="45">
+      <c r="AB34" s="32">
         <v>25416</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="32">
+        <v>25204</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="28" t="s">
         <v>24</v>
       </c>
       <c r="N35" s="20">
         <v>189534</v>
       </c>
       <c r="O35" s="26">
         <v>190568</v>
       </c>
       <c r="P35" s="26">
         <v>191905</v>
       </c>
       <c r="Q35" s="26">
         <v>192852</v>
       </c>
       <c r="R35" s="26">
         <v>194028</v>
       </c>
       <c r="S35" s="26">
         <v>195068</v>
       </c>
       <c r="T35" s="26">
         <v>196170</v>
       </c>
       <c r="U35" s="26">
         <v>197192</v>
       </c>
       <c r="V35" s="26">
         <v>197982</v>
       </c>
       <c r="W35" s="26">
         <v>199241</v>
       </c>
       <c r="X35" s="26">
         <v>200256</v>
       </c>
       <c r="Y35" s="26">
         <v>201233</v>
       </c>
       <c r="Z35" s="20">
         <v>202640</v>
       </c>
       <c r="AA35" s="26">
         <v>204169</v>
       </c>
-      <c r="AB35" s="45">
+      <c r="AB35" s="32">
         <v>205172</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="32">
+        <v>206499</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="28" t="s">
         <v>25</v>
       </c>
       <c r="N36" s="20">
         <v>61499</v>
       </c>
       <c r="O36" s="26">
         <v>61322</v>
       </c>
       <c r="P36" s="26">
         <v>61190</v>
       </c>
       <c r="Q36" s="26">
         <v>61010</v>
       </c>
       <c r="R36" s="26">
         <v>60832</v>
       </c>
       <c r="S36" s="26">
         <v>60699</v>
       </c>
       <c r="T36" s="26">
         <v>60608</v>
       </c>
       <c r="U36" s="26">
         <v>60463</v>
       </c>
       <c r="V36" s="26">
         <v>60259</v>
       </c>
       <c r="W36" s="26">
         <v>60071</v>
       </c>
       <c r="X36" s="26">
         <v>59942</v>
       </c>
       <c r="Y36" s="26">
         <v>59793</v>
       </c>
       <c r="Z36" s="20">
         <v>59768</v>
       </c>
       <c r="AA36" s="26">
         <v>59771</v>
       </c>
-      <c r="AB36" s="45">
+      <c r="AB36" s="32">
         <v>59658</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="32">
+        <v>59539</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
       <c r="N37" s="24">
         <v>234762</v>
       </c>
       <c r="O37" s="23">
         <v>235349</v>
       </c>
       <c r="P37" s="24">
         <v>235989</v>
       </c>
       <c r="Q37" s="24">
@@ -2701,74 +2791,77 @@
       </c>
       <c r="T37" s="24">
         <v>238548</v>
       </c>
       <c r="U37" s="24">
         <v>239089</v>
       </c>
       <c r="V37" s="24">
         <v>239450</v>
       </c>
       <c r="W37" s="24">
         <v>240114</v>
       </c>
       <c r="X37" s="24">
         <v>240772</v>
       </c>
       <c r="Y37" s="24">
         <v>241181</v>
       </c>
       <c r="Z37" s="24">
         <v>241857</v>
       </c>
       <c r="AA37" s="24">
         <v>242609</v>
       </c>
-      <c r="AB37" s="46">
+      <c r="AB37" s="33">
         <v>243124</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" ht="16.5" customHeight="1">
+      <c r="AC37" s="33">
+        <v>243607</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" ht="16.5" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="AB38" s="45"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:28">
+      <c r="AB38" s="32"/>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A26:AC26"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="A2:AC2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="Z4:AB4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A26:AB26"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>