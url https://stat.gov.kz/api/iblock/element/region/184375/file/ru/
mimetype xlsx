--- v1 (2026-05-30)
+++ v2 (2026-06-27)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Все население" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="31">
   <si>
     <t>1 мая</t>
   </si>
   <si>
     <t>1 июня</t>
   </si>
   <si>
     <t>1 июля</t>
   </si>
   <si>
     <t>1 августа</t>
   </si>
   <si>
     <t>1 сентября</t>
   </si>
   <si>
     <t>1 октября</t>
   </si>
   <si>
     <t>1 февраля</t>
   </si>
   <si>
     <t>1 марта</t>
   </si>
   <si>
@@ -390,85 +390,85 @@
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -738,161 +738,164 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AC43"/>
+  <dimension ref="A2:AD43"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AD33" sqref="AD33"/>
+      <selection activeCell="AF35" sqref="AF35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
     <col min="2" max="2" width="9.5703125" hidden="1" customWidth="1"/>
     <col min="3" max="3" width="9.7109375" hidden="1" customWidth="1"/>
     <col min="4" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="7" width="9.85546875" hidden="1" customWidth="1"/>
     <col min="8" max="9" width="0" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10" hidden="1" customWidth="1"/>
     <col min="11" max="11" width="9.5703125" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="9.7109375" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:29">
-      <c r="A2" s="38" t="s">
+    <row r="2" spans="1:30">
+      <c r="A2" s="45" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="38"/>
-[...28 lines deleted...]
-    <row r="3" spans="1:29">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+      <c r="AD2" s="45"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" s="1"/>
-      <c r="N3" s="39"/>
-[...10 lines deleted...]
-      <c r="Y3" s="39"/>
+      <c r="N3" s="34"/>
+      <c r="O3" s="34"/>
+      <c r="P3" s="34"/>
+      <c r="Q3" s="34"/>
+      <c r="R3" s="34"/>
+      <c r="S3" s="34"/>
+      <c r="T3" s="34"/>
+      <c r="U3" s="34"/>
+      <c r="V3" s="34"/>
+      <c r="W3" s="34"/>
+      <c r="X3" s="34"/>
+      <c r="Y3" s="34"/>
       <c r="Z3" s="18"/>
       <c r="AA3" s="18"/>
       <c r="AB3" s="18"/>
       <c r="AC3" s="18"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="42">
+      <c r="AD3" s="18"/>
+    </row>
+    <row r="4" spans="1:30">
+      <c r="A4" s="35"/>
+      <c r="B4" s="37">
         <v>2021</v>
       </c>
-      <c r="C4" s="43"/>
-[...10 lines deleted...]
-      <c r="N4" s="36">
+      <c r="C4" s="38"/>
+      <c r="D4" s="38"/>
+      <c r="E4" s="38"/>
+      <c r="F4" s="38"/>
+      <c r="G4" s="38"/>
+      <c r="H4" s="38"/>
+      <c r="I4" s="38"/>
+      <c r="J4" s="38"/>
+      <c r="K4" s="38"/>
+      <c r="L4" s="38"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="40">
         <v>2025</v>
       </c>
-      <c r="O4" s="37"/>
-[...10 lines deleted...]
-      <c r="Z4" s="36">
+      <c r="O4" s="41"/>
+      <c r="P4" s="41"/>
+      <c r="Q4" s="41"/>
+      <c r="R4" s="41"/>
+      <c r="S4" s="41"/>
+      <c r="T4" s="41"/>
+      <c r="U4" s="41"/>
+      <c r="V4" s="41"/>
+      <c r="W4" s="41"/>
+      <c r="X4" s="41"/>
+      <c r="Y4" s="42"/>
+      <c r="Z4" s="40">
         <v>2026</v>
       </c>
-      <c r="AA4" s="37"/>
-[...4 lines deleted...]
-      <c r="A5" s="41"/>
+      <c r="AA4" s="41"/>
+      <c r="AB4" s="41"/>
+      <c r="AC4" s="41"/>
+      <c r="AD4" s="41"/>
+    </row>
+    <row r="5" spans="1:30" ht="22.5">
+      <c r="A5" s="36"/>
       <c r="B5" s="3" t="s">
         <v>13</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="8" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="10" t="s">
@@ -933,85 +936,89 @@
       </c>
       <c r="V5" s="8" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="X5" s="8" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="11" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="11" t="s">
         <v>30</v>
       </c>
       <c r="AA5" s="11" t="s">
         <v>6</v>
       </c>
       <c r="AB5" s="30" t="s">
         <v>7</v>
       </c>
       <c r="AC5" s="5" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="35" t="s">
+      <c r="AD5" s="8" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30">
+      <c r="A6" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="35"/>
-[...28 lines deleted...]
-    <row r="7" spans="1:29">
+      <c r="B6" s="44"/>
+      <c r="C6" s="44"/>
+      <c r="D6" s="44"/>
+      <c r="E6" s="44"/>
+      <c r="F6" s="44"/>
+      <c r="G6" s="44"/>
+      <c r="H6" s="44"/>
+      <c r="I6" s="44"/>
+      <c r="J6" s="44"/>
+      <c r="K6" s="44"/>
+      <c r="L6" s="44"/>
+      <c r="M6" s="44"/>
+      <c r="N6" s="44"/>
+      <c r="O6" s="44"/>
+      <c r="P6" s="44"/>
+      <c r="Q6" s="44"/>
+      <c r="R6" s="44"/>
+      <c r="S6" s="44"/>
+      <c r="T6" s="44"/>
+      <c r="U6" s="44"/>
+      <c r="V6" s="44"/>
+      <c r="W6" s="44"/>
+      <c r="X6" s="44"/>
+      <c r="Y6" s="44"/>
+      <c r="Z6" s="44"/>
+      <c r="AA6" s="44"/>
+      <c r="AB6" s="44"/>
+      <c r="AC6" s="44"/>
+      <c r="AD6" s="44"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="2">
         <v>2077967</v>
       </c>
       <c r="C7" s="2">
         <v>2079416</v>
       </c>
       <c r="D7" s="2">
         <v>2081207</v>
       </c>
       <c r="E7" s="6">
         <v>2083682</v>
       </c>
       <c r="F7" s="6">
         <v>2086387</v>
       </c>
       <c r="G7" s="6">
         <v>2088822</v>
       </c>
       <c r="H7" s="9">
         <v>2092404</v>
       </c>
       <c r="I7" s="2">
@@ -1055,52 +1062,55 @@
       </c>
       <c r="V7" s="19">
         <v>1583478</v>
       </c>
       <c r="W7" s="19">
         <v>1586875</v>
       </c>
       <c r="X7" s="19">
         <v>1590082</v>
       </c>
       <c r="Y7" s="19">
         <v>1592652</v>
       </c>
       <c r="Z7" s="19">
         <v>1596532</v>
       </c>
       <c r="AA7" s="19">
         <v>1600814</v>
       </c>
       <c r="AB7" s="31">
         <v>1603496</v>
       </c>
       <c r="AC7" s="31">
         <v>1606365</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7" s="19">
+        <v>1609784</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="2"/>
       <c r="D8" s="2"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="9"/>
       <c r="I8" s="2"/>
       <c r="J8" s="2"/>
       <c r="K8" s="2"/>
       <c r="L8" s="9"/>
       <c r="M8" s="2"/>
       <c r="N8" s="20">
         <v>65822</v>
       </c>
       <c r="O8" s="20">
         <v>65795</v>
       </c>
       <c r="P8" s="20">
         <v>65877</v>
       </c>
       <c r="Q8" s="20">
@@ -1120,52 +1130,55 @@
       </c>
       <c r="V8" s="20">
         <v>66220</v>
       </c>
       <c r="W8" s="20">
         <v>66306</v>
       </c>
       <c r="X8" s="20">
         <v>66312</v>
       </c>
       <c r="Y8" s="20">
         <v>66323</v>
       </c>
       <c r="Z8" s="20">
         <v>66325</v>
       </c>
       <c r="AA8" s="20">
         <v>66356</v>
       </c>
       <c r="AB8" s="32">
         <v>66325</v>
       </c>
       <c r="AC8" s="32">
         <v>66398</v>
       </c>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8" s="20">
+        <v>66426</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" s="28" t="s">
         <v>29</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="2"/>
       <c r="D9" s="2"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="9"/>
       <c r="I9" s="2"/>
       <c r="J9" s="2"/>
       <c r="K9" s="2"/>
       <c r="L9" s="9"/>
       <c r="M9" s="2"/>
       <c r="N9" s="20">
         <v>51941</v>
       </c>
       <c r="O9" s="20">
         <v>52178</v>
       </c>
       <c r="P9" s="20">
         <v>52559</v>
       </c>
       <c r="Q9" s="20">
@@ -1185,52 +1198,55 @@
       </c>
       <c r="V9" s="20">
         <v>54009</v>
       </c>
       <c r="W9" s="20">
         <v>54249</v>
       </c>
       <c r="X9" s="20">
         <v>54491</v>
       </c>
       <c r="Y9" s="20">
         <v>54747</v>
       </c>
       <c r="Z9" s="20">
         <v>55086</v>
       </c>
       <c r="AA9" s="20">
         <v>55417</v>
       </c>
       <c r="AB9" s="32">
         <v>55820</v>
       </c>
       <c r="AC9" s="32">
         <v>56317</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9" s="20">
+        <v>56777</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="14"/>
       <c r="C10" s="14"/>
       <c r="D10" s="14"/>
       <c r="E10" s="15"/>
       <c r="F10" s="15"/>
       <c r="G10" s="15"/>
       <c r="H10" s="16"/>
       <c r="I10" s="17"/>
       <c r="J10" s="17"/>
       <c r="K10" s="17"/>
       <c r="L10" s="16"/>
       <c r="M10" s="17"/>
       <c r="N10" s="20">
         <v>27889</v>
       </c>
       <c r="O10" s="20">
         <v>27787</v>
       </c>
       <c r="P10" s="20">
         <v>27698</v>
       </c>
       <c r="Q10" s="20">
@@ -1250,52 +1266,55 @@
       </c>
       <c r="V10" s="20">
         <v>27257</v>
       </c>
       <c r="W10" s="20">
         <v>27259</v>
       </c>
       <c r="X10" s="20">
         <v>27212</v>
       </c>
       <c r="Y10" s="20">
         <v>27200</v>
       </c>
       <c r="Z10" s="20">
         <v>27154</v>
       </c>
       <c r="AA10" s="20">
         <v>27090</v>
       </c>
       <c r="AB10" s="32">
         <v>26999</v>
       </c>
       <c r="AC10" s="32">
         <v>26950</v>
       </c>
-    </row>
-    <row r="11" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD10" s="20">
+        <v>26914</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30" ht="14.25" customHeight="1">
       <c r="A11" s="28" t="s">
         <v>19</v>
       </c>
       <c r="N11" s="20">
         <v>284837</v>
       </c>
       <c r="O11" s="20">
         <v>284567</v>
       </c>
       <c r="P11" s="20">
         <v>284372</v>
       </c>
       <c r="Q11" s="20">
         <v>284281</v>
       </c>
       <c r="R11" s="20">
         <v>284304</v>
       </c>
       <c r="S11" s="20">
         <v>284116</v>
       </c>
       <c r="T11" s="20">
         <v>283915</v>
       </c>
       <c r="U11" s="20">
@@ -1303,52 +1322,55 @@
       </c>
       <c r="V11" s="20">
         <v>283681</v>
       </c>
       <c r="W11" s="20">
         <v>283666</v>
       </c>
       <c r="X11" s="20">
         <v>283615</v>
       </c>
       <c r="Y11" s="20">
         <v>283405</v>
       </c>
       <c r="Z11" s="20">
         <v>283275</v>
       </c>
       <c r="AA11" s="20">
         <v>282923</v>
       </c>
       <c r="AB11" s="32">
         <v>282619</v>
       </c>
       <c r="AC11" s="32">
         <v>282117</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="20">
+        <v>281904</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" s="28" t="s">
         <v>20</v>
       </c>
       <c r="N12" s="20">
         <v>170136</v>
       </c>
       <c r="O12" s="20">
         <v>170176</v>
       </c>
       <c r="P12" s="20">
         <v>170200</v>
       </c>
       <c r="Q12" s="20">
         <v>170324</v>
       </c>
       <c r="R12" s="20">
         <v>170495</v>
       </c>
       <c r="S12" s="20">
         <v>170315</v>
       </c>
       <c r="T12" s="20">
         <v>170337</v>
       </c>
       <c r="U12" s="20">
@@ -1356,52 +1378,55 @@
       </c>
       <c r="V12" s="20">
         <v>170474</v>
       </c>
       <c r="W12" s="20">
         <v>170543</v>
       </c>
       <c r="X12" s="20">
         <v>170545</v>
       </c>
       <c r="Y12" s="20">
         <v>170566</v>
       </c>
       <c r="Z12" s="20">
         <v>170729</v>
       </c>
       <c r="AA12" s="20">
         <v>171001</v>
       </c>
       <c r="AB12" s="32">
         <v>171022</v>
       </c>
       <c r="AC12" s="32">
         <v>171083</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="20">
+        <v>171049</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" s="28" t="s">
         <v>21</v>
       </c>
       <c r="N13" s="20">
         <v>26410</v>
       </c>
       <c r="O13" s="20">
         <v>26229</v>
       </c>
       <c r="P13" s="20">
         <v>26092</v>
       </c>
       <c r="Q13" s="20">
         <v>25984</v>
       </c>
       <c r="R13" s="20">
         <v>25867</v>
       </c>
       <c r="S13" s="20">
         <v>25747</v>
       </c>
       <c r="T13" s="20">
         <v>25677</v>
       </c>
       <c r="U13" s="20">
@@ -1409,52 +1434,55 @@
       </c>
       <c r="V13" s="20">
         <v>25492</v>
       </c>
       <c r="W13" s="20">
         <v>25383</v>
       </c>
       <c r="X13" s="20">
         <v>25308</v>
       </c>
       <c r="Y13" s="20">
         <v>25225</v>
       </c>
       <c r="Z13" s="20">
         <v>25152</v>
       </c>
       <c r="AA13" s="20">
         <v>25009</v>
       </c>
       <c r="AB13" s="32">
         <v>24882</v>
       </c>
       <c r="AC13" s="32">
         <v>24750</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13" s="20">
+        <v>24609</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" s="28" t="s">
         <v>22</v>
       </c>
       <c r="N14" s="20">
         <v>354278</v>
       </c>
       <c r="O14" s="20">
         <v>355667</v>
       </c>
       <c r="P14" s="20">
         <v>357732</v>
       </c>
       <c r="Q14" s="20">
         <v>359156</v>
       </c>
       <c r="R14" s="20">
         <v>361098</v>
       </c>
       <c r="S14" s="20">
         <v>362456</v>
       </c>
       <c r="T14" s="20">
         <v>363682</v>
       </c>
       <c r="U14" s="20">
@@ -1462,52 +1490,55 @@
       </c>
       <c r="V14" s="20">
         <v>366612</v>
       </c>
       <c r="W14" s="20">
         <v>368044</v>
       </c>
       <c r="X14" s="20">
         <v>369708</v>
       </c>
       <c r="Y14" s="20">
         <v>371194</v>
       </c>
       <c r="Z14" s="20">
         <v>372826</v>
       </c>
       <c r="AA14" s="20">
         <v>375011</v>
       </c>
       <c r="AB14" s="32">
         <v>376572</v>
       </c>
       <c r="AC14" s="32">
         <v>377901</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14" s="20">
+        <v>379796</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N15" s="20">
         <v>27426</v>
       </c>
       <c r="O15" s="20">
         <v>27277</v>
       </c>
       <c r="P15" s="20">
         <v>27125</v>
       </c>
       <c r="Q15" s="20">
         <v>26973</v>
       </c>
       <c r="R15" s="20">
         <v>26846</v>
       </c>
       <c r="S15" s="20">
         <v>26651</v>
       </c>
       <c r="T15" s="20">
         <v>26502</v>
       </c>
       <c r="U15" s="20">
@@ -1515,52 +1546,55 @@
       </c>
       <c r="V15" s="20">
         <v>26235</v>
       </c>
       <c r="W15" s="20">
         <v>26169</v>
       </c>
       <c r="X15" s="20">
         <v>26017</v>
       </c>
       <c r="Y15" s="20">
         <v>25887</v>
       </c>
       <c r="Z15" s="20">
         <v>25790</v>
       </c>
       <c r="AA15" s="20">
         <v>25597</v>
       </c>
       <c r="AB15" s="32">
         <v>25416</v>
       </c>
       <c r="AC15" s="32">
         <v>25204</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="20">
+        <v>25058</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" s="28" t="s">
         <v>24</v>
       </c>
       <c r="N16" s="20">
         <v>255124</v>
       </c>
       <c r="O16" s="20">
         <v>256055</v>
       </c>
       <c r="P16" s="20">
         <v>257423</v>
       </c>
       <c r="Q16" s="20">
         <v>258315</v>
       </c>
       <c r="R16" s="20">
         <v>259568</v>
       </c>
       <c r="S16" s="20">
         <v>260690</v>
       </c>
       <c r="T16" s="20">
         <v>261848</v>
       </c>
       <c r="U16" s="20">
@@ -1568,52 +1602,55 @@
       </c>
       <c r="V16" s="20">
         <v>263789</v>
       </c>
       <c r="W16" s="20">
         <v>265071</v>
       </c>
       <c r="X16" s="20">
         <v>266160</v>
       </c>
       <c r="Y16" s="20">
         <v>267131</v>
       </c>
       <c r="Z16" s="20">
         <v>268570</v>
       </c>
       <c r="AA16" s="20">
         <v>270030</v>
       </c>
       <c r="AB16" s="32">
         <v>271059</v>
       </c>
       <c r="AC16" s="32">
         <v>272499</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="20">
+        <v>273572</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="28" t="s">
         <v>25</v>
       </c>
       <c r="N17" s="20">
         <v>61499</v>
       </c>
       <c r="O17" s="20">
         <v>61322</v>
       </c>
       <c r="P17" s="20">
         <v>61190</v>
       </c>
       <c r="Q17" s="20">
         <v>61010</v>
       </c>
       <c r="R17" s="20">
         <v>60832</v>
       </c>
       <c r="S17" s="20">
         <v>60699</v>
       </c>
       <c r="T17" s="20">
         <v>60608</v>
       </c>
       <c r="U17" s="20">
@@ -1621,52 +1658,55 @@
       </c>
       <c r="V17" s="20">
         <v>60259</v>
       </c>
       <c r="W17" s="20">
         <v>60071</v>
       </c>
       <c r="X17" s="20">
         <v>59942</v>
       </c>
       <c r="Y17" s="20">
         <v>59793</v>
       </c>
       <c r="Z17" s="20">
         <v>59768</v>
       </c>
       <c r="AA17" s="20">
         <v>59771</v>
       </c>
       <c r="AB17" s="32">
         <v>59658</v>
       </c>
       <c r="AC17" s="32">
         <v>59539</v>
       </c>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17" s="20">
+        <v>59394</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" s="28" t="s">
         <v>26</v>
       </c>
       <c r="N18" s="20">
         <v>234762</v>
       </c>
       <c r="O18" s="20">
         <v>235349</v>
       </c>
       <c r="P18" s="20">
         <v>235989</v>
       </c>
       <c r="Q18" s="20">
         <v>236415</v>
       </c>
       <c r="R18" s="20">
         <v>237420</v>
       </c>
       <c r="S18" s="20">
         <v>238055</v>
       </c>
       <c r="T18" s="20">
         <v>238548</v>
       </c>
       <c r="U18" s="20">
@@ -1674,85 +1714,89 @@
       </c>
       <c r="V18" s="20">
         <v>239450</v>
       </c>
       <c r="W18" s="20">
         <v>240114</v>
       </c>
       <c r="X18" s="20">
         <v>240772</v>
       </c>
       <c r="Y18" s="20">
         <v>241181</v>
       </c>
       <c r="Z18" s="20">
         <v>241857</v>
       </c>
       <c r="AA18" s="20">
         <v>242609</v>
       </c>
       <c r="AB18" s="32">
         <v>243124</v>
       </c>
       <c r="AC18" s="32">
         <v>243607</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="34" t="s">
+      <c r="AD18" s="20">
+        <v>244285</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
+      <c r="A19" s="43" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="34"/>
-[...28 lines deleted...]
-    <row r="20" spans="1:29">
+      <c r="B19" s="43"/>
+      <c r="C19" s="43"/>
+      <c r="D19" s="43"/>
+      <c r="E19" s="43"/>
+      <c r="F19" s="43"/>
+      <c r="G19" s="43"/>
+      <c r="H19" s="43"/>
+      <c r="I19" s="43"/>
+      <c r="J19" s="43"/>
+      <c r="K19" s="43"/>
+      <c r="L19" s="43"/>
+      <c r="M19" s="43"/>
+      <c r="N19" s="43"/>
+      <c r="O19" s="43"/>
+      <c r="P19" s="43"/>
+      <c r="Q19" s="43"/>
+      <c r="R19" s="43"/>
+      <c r="S19" s="43"/>
+      <c r="T19" s="43"/>
+      <c r="U19" s="43"/>
+      <c r="V19" s="43"/>
+      <c r="W19" s="43"/>
+      <c r="X19" s="43"/>
+      <c r="Y19" s="43"/>
+      <c r="Z19" s="43"/>
+      <c r="AA19" s="43"/>
+      <c r="AB19" s="43"/>
+      <c r="AC19" s="43"/>
+      <c r="AD19" s="43"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="7">
         <v>455085</v>
       </c>
       <c r="C20" s="2">
         <v>455294</v>
       </c>
       <c r="D20" s="2">
         <v>455547</v>
       </c>
       <c r="E20" s="6">
         <v>456016</v>
       </c>
       <c r="F20" s="6">
         <v>456443</v>
       </c>
       <c r="G20" s="6">
         <v>456783</v>
       </c>
       <c r="H20" s="9">
         <v>457422</v>
       </c>
       <c r="I20" s="2">
@@ -1796,52 +1840,55 @@
       </c>
       <c r="V20" s="27">
         <v>306688</v>
       </c>
       <c r="W20" s="27">
         <v>307265</v>
       </c>
       <c r="X20" s="27">
         <v>307767</v>
       </c>
       <c r="Y20" s="27">
         <v>308282</v>
       </c>
       <c r="Z20" s="19">
         <v>308841</v>
       </c>
       <c r="AA20" s="27">
         <v>309376</v>
       </c>
       <c r="AB20" s="31">
         <v>309840</v>
       </c>
       <c r="AC20" s="31">
         <v>310573</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="27">
+        <v>311290</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="22" t="s">
         <v>28</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="16"/>
       <c r="I21" s="17"/>
       <c r="J21" s="17"/>
       <c r="K21" s="17"/>
       <c r="L21" s="16"/>
       <c r="M21" s="17"/>
       <c r="N21" s="20">
         <v>57464</v>
       </c>
       <c r="O21" s="26">
         <v>57439</v>
       </c>
       <c r="P21" s="26">
         <v>57530</v>
       </c>
       <c r="Q21" s="26">
@@ -1861,52 +1908,55 @@
       </c>
       <c r="V21" s="26">
         <v>57922</v>
       </c>
       <c r="W21" s="26">
         <v>58006</v>
       </c>
       <c r="X21" s="26">
         <v>58028</v>
       </c>
       <c r="Y21" s="26">
         <v>58061</v>
       </c>
       <c r="Z21" s="20">
         <v>58075</v>
       </c>
       <c r="AA21" s="26">
         <v>58102</v>
       </c>
       <c r="AB21" s="32">
         <v>58084</v>
       </c>
       <c r="AC21" s="32">
         <v>58177</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="26">
+        <v>58223</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B22" s="14"/>
       <c r="C22" s="14"/>
       <c r="D22" s="14"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="16"/>
       <c r="I22" s="17"/>
       <c r="J22" s="17"/>
       <c r="K22" s="17"/>
       <c r="L22" s="16"/>
       <c r="M22" s="17"/>
       <c r="N22" s="20">
         <v>51941</v>
       </c>
       <c r="O22" s="26">
         <v>52178</v>
       </c>
       <c r="P22" s="26">
         <v>52559</v>
       </c>
       <c r="Q22" s="26">
@@ -1926,52 +1976,55 @@
       </c>
       <c r="V22" s="26">
         <v>54009</v>
       </c>
       <c r="W22" s="26">
         <v>54249</v>
       </c>
       <c r="X22" s="26">
         <v>54491</v>
       </c>
       <c r="Y22" s="26">
         <v>54747</v>
       </c>
       <c r="Z22" s="20">
         <v>55086</v>
       </c>
       <c r="AA22" s="26">
         <v>55417</v>
       </c>
       <c r="AB22" s="32">
         <v>55820</v>
       </c>
       <c r="AC22" s="32">
         <v>56317</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="26">
+        <v>56777</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B23" s="21"/>
       <c r="C23" s="21"/>
       <c r="D23" s="21"/>
       <c r="E23" s="21"/>
       <c r="F23" s="21"/>
       <c r="G23" s="21"/>
       <c r="H23" s="21"/>
       <c r="I23" s="21"/>
       <c r="J23" s="21"/>
       <c r="K23" s="21"/>
       <c r="L23" s="21"/>
       <c r="M23" s="21"/>
       <c r="N23" s="20">
         <v>41195</v>
       </c>
       <c r="O23" s="26">
         <v>41122</v>
       </c>
       <c r="P23" s="26">
         <v>41093</v>
       </c>
       <c r="Q23" s="26">
@@ -1991,52 +2044,55 @@
       </c>
       <c r="V23" s="26">
         <v>40850</v>
       </c>
       <c r="W23" s="26">
         <v>40801</v>
       </c>
       <c r="X23" s="26">
         <v>40805</v>
       </c>
       <c r="Y23" s="26">
         <v>40786</v>
       </c>
       <c r="Z23" s="20">
         <v>40718</v>
       </c>
       <c r="AA23" s="26">
         <v>40682</v>
       </c>
       <c r="AB23" s="32">
         <v>40604</v>
       </c>
       <c r="AC23" s="32">
         <v>40545</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="26">
+        <v>40495</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="28" t="s">
         <v>22</v>
       </c>
       <c r="N24" s="20">
         <v>86696</v>
       </c>
       <c r="O24" s="26">
         <v>86712</v>
       </c>
       <c r="P24" s="26">
         <v>86977</v>
       </c>
       <c r="Q24" s="26">
         <v>87161</v>
       </c>
       <c r="R24" s="26">
         <v>87493</v>
       </c>
       <c r="S24" s="26">
         <v>87515</v>
       </c>
       <c r="T24" s="26">
         <v>87692</v>
       </c>
       <c r="U24" s="26">
@@ -2044,52 +2100,55 @@
       </c>
       <c r="V24" s="26">
         <v>88100</v>
       </c>
       <c r="W24" s="26">
         <v>88379</v>
       </c>
       <c r="X24" s="26">
         <v>88539</v>
       </c>
       <c r="Y24" s="26">
         <v>88790</v>
       </c>
       <c r="Z24" s="20">
         <v>89032</v>
       </c>
       <c r="AA24" s="26">
         <v>89314</v>
       </c>
       <c r="AB24" s="32">
         <v>89445</v>
       </c>
       <c r="AC24" s="32">
         <v>89534</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24" s="26">
+        <v>89687</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" s="28" t="s">
         <v>24</v>
       </c>
       <c r="N25" s="20">
         <v>65590</v>
       </c>
       <c r="O25" s="26">
         <v>65487</v>
       </c>
       <c r="P25" s="26">
         <v>65518</v>
       </c>
       <c r="Q25" s="26">
         <v>65463</v>
       </c>
       <c r="R25" s="26">
         <v>65540</v>
       </c>
       <c r="S25" s="26">
         <v>65622</v>
       </c>
       <c r="T25" s="26">
         <v>65678</v>
       </c>
       <c r="U25" s="26">
@@ -2097,85 +2156,89 @@
       </c>
       <c r="V25" s="26">
         <v>65807</v>
       </c>
       <c r="W25" s="26">
         <v>65830</v>
       </c>
       <c r="X25" s="26">
         <v>65904</v>
       </c>
       <c r="Y25" s="26">
         <v>65898</v>
       </c>
       <c r="Z25" s="20">
         <v>65930</v>
       </c>
       <c r="AA25" s="26">
         <v>65861</v>
       </c>
       <c r="AB25" s="32">
         <v>65887</v>
       </c>
       <c r="AC25" s="32">
         <v>66000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="34" t="s">
+      <c r="AD25" s="26">
+        <v>66108</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
+      <c r="A26" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="34"/>
-[...28 lines deleted...]
-    <row r="27" spans="1:29">
+      <c r="B26" s="43"/>
+      <c r="C26" s="43"/>
+      <c r="D26" s="43"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="43"/>
+      <c r="G26" s="43"/>
+      <c r="H26" s="43"/>
+      <c r="I26" s="43"/>
+      <c r="J26" s="43"/>
+      <c r="K26" s="43"/>
+      <c r="L26" s="43"/>
+      <c r="M26" s="43"/>
+      <c r="N26" s="43"/>
+      <c r="O26" s="43"/>
+      <c r="P26" s="43"/>
+      <c r="Q26" s="43"/>
+      <c r="R26" s="43"/>
+      <c r="S26" s="43"/>
+      <c r="T26" s="43"/>
+      <c r="U26" s="43"/>
+      <c r="V26" s="43"/>
+      <c r="W26" s="43"/>
+      <c r="X26" s="43"/>
+      <c r="Y26" s="43"/>
+      <c r="Z26" s="43"/>
+      <c r="AA26" s="43"/>
+      <c r="AB26" s="43"/>
+      <c r="AC26" s="43"/>
+      <c r="AD26" s="43"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="13" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="14">
         <v>1622882</v>
       </c>
       <c r="C27" s="14">
         <v>1624122</v>
       </c>
       <c r="D27" s="14">
         <v>1625660</v>
       </c>
       <c r="E27" s="15">
         <v>1627666</v>
       </c>
       <c r="F27" s="15">
         <v>1629944</v>
       </c>
       <c r="G27" s="15">
         <v>1632039</v>
       </c>
       <c r="H27" s="16">
         <v>1634982</v>
       </c>
       <c r="I27" s="17">
@@ -2219,52 +2282,55 @@
       </c>
       <c r="V27" s="27">
         <v>1276790</v>
       </c>
       <c r="W27" s="27">
         <v>1279610</v>
       </c>
       <c r="X27" s="27">
         <v>1282315</v>
       </c>
       <c r="Y27" s="27">
         <v>1284370</v>
       </c>
       <c r="Z27" s="19">
         <v>1287691</v>
       </c>
       <c r="AA27" s="27">
         <v>1291438</v>
       </c>
       <c r="AB27" s="31">
         <v>1293656</v>
       </c>
       <c r="AC27" s="31">
         <v>1295792</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="27">
+        <v>1298494</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="28" t="s">
         <v>18</v>
       </c>
       <c r="B28" s="21"/>
       <c r="C28" s="21"/>
       <c r="D28" s="21"/>
       <c r="E28" s="21"/>
       <c r="F28" s="21"/>
       <c r="G28" s="21"/>
       <c r="H28" s="21"/>
       <c r="I28" s="21"/>
       <c r="J28" s="21"/>
       <c r="K28" s="21"/>
       <c r="L28" s="21"/>
       <c r="M28" s="21"/>
       <c r="N28" s="20">
         <v>8358</v>
       </c>
       <c r="O28" s="26">
         <v>8356</v>
       </c>
       <c r="P28" s="26">
         <v>8347</v>
       </c>
       <c r="Q28" s="26">
@@ -2284,52 +2350,55 @@
       </c>
       <c r="V28" s="26">
         <v>8298</v>
       </c>
       <c r="W28" s="26">
         <v>8300</v>
       </c>
       <c r="X28" s="26">
         <v>8284</v>
       </c>
       <c r="Y28" s="26">
         <v>8262</v>
       </c>
       <c r="Z28" s="20">
         <v>8250</v>
       </c>
       <c r="AA28" s="26">
         <v>8254</v>
       </c>
       <c r="AB28" s="32">
         <v>8241</v>
       </c>
       <c r="AC28" s="32">
         <v>8221</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="26">
+        <v>8203</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="28" t="s">
         <v>27</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="2"/>
       <c r="D29" s="2"/>
       <c r="E29" s="6"/>
       <c r="F29" s="6"/>
       <c r="G29" s="6"/>
       <c r="H29" s="9"/>
       <c r="I29" s="2"/>
       <c r="J29" s="2"/>
       <c r="K29" s="2"/>
       <c r="L29" s="9"/>
       <c r="M29" s="2"/>
       <c r="N29" s="20">
         <v>27889</v>
       </c>
       <c r="O29" s="26">
         <v>27787</v>
       </c>
       <c r="P29" s="26">
         <v>27698</v>
       </c>
       <c r="Q29" s="26">
@@ -2349,52 +2418,55 @@
       </c>
       <c r="V29" s="26">
         <v>27257</v>
       </c>
       <c r="W29" s="26">
         <v>27259</v>
       </c>
       <c r="X29" s="26">
         <v>27212</v>
       </c>
       <c r="Y29" s="26">
         <v>27200</v>
       </c>
       <c r="Z29" s="20">
         <v>27154</v>
       </c>
       <c r="AA29" s="26">
         <v>27090</v>
       </c>
       <c r="AB29" s="32">
         <v>26999</v>
       </c>
       <c r="AC29" s="32">
         <v>26950</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="26">
+        <v>26914</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="28" t="s">
         <v>19</v>
       </c>
       <c r="B30" s="14"/>
       <c r="C30" s="14"/>
       <c r="D30" s="14"/>
       <c r="E30" s="15"/>
       <c r="F30" s="15"/>
       <c r="G30" s="15"/>
       <c r="H30" s="16"/>
       <c r="I30" s="17"/>
       <c r="J30" s="17"/>
       <c r="K30" s="17"/>
       <c r="L30" s="16"/>
       <c r="M30" s="17"/>
       <c r="N30" s="20">
         <v>243642</v>
       </c>
       <c r="O30" s="26">
         <v>243445</v>
       </c>
       <c r="P30" s="26">
         <v>243279</v>
       </c>
       <c r="Q30" s="26">
@@ -2414,52 +2486,55 @@
       </c>
       <c r="V30" s="26">
         <v>242831</v>
       </c>
       <c r="W30" s="26">
         <v>242865</v>
       </c>
       <c r="X30" s="26">
         <v>242810</v>
       </c>
       <c r="Y30" s="26">
         <v>242619</v>
       </c>
       <c r="Z30" s="20">
         <v>242557</v>
       </c>
       <c r="AA30" s="26">
         <v>242241</v>
       </c>
       <c r="AB30" s="32">
         <v>242015</v>
       </c>
       <c r="AC30" s="32">
         <v>241572</v>
       </c>
-    </row>
-    <row r="31" spans="1:29" ht="14.25" customHeight="1">
+      <c r="AD30" s="26">
+        <v>241409</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30" ht="14.25" customHeight="1">
       <c r="A31" s="28" t="s">
         <v>20</v>
       </c>
       <c r="N31" s="20">
         <v>170136</v>
       </c>
       <c r="O31" s="26">
         <v>170176</v>
       </c>
       <c r="P31" s="26">
         <v>170200</v>
       </c>
       <c r="Q31" s="26">
         <v>170324</v>
       </c>
       <c r="R31" s="26">
         <v>170495</v>
       </c>
       <c r="S31" s="26">
         <v>170315</v>
       </c>
       <c r="T31" s="26">
         <v>170337</v>
       </c>
       <c r="U31" s="26">
@@ -2467,52 +2542,55 @@
       </c>
       <c r="V31" s="26">
         <v>170474</v>
       </c>
       <c r="W31" s="26">
         <v>170543</v>
       </c>
       <c r="X31" s="26">
         <v>170545</v>
       </c>
       <c r="Y31" s="26">
         <v>170566</v>
       </c>
       <c r="Z31" s="20">
         <v>170729</v>
       </c>
       <c r="AA31" s="26">
         <v>171001</v>
       </c>
       <c r="AB31" s="32">
         <v>171022</v>
       </c>
       <c r="AC31" s="32">
         <v>171083</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="26">
+        <v>171049</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="28" t="s">
         <v>21</v>
       </c>
       <c r="N32" s="20">
         <v>26410</v>
       </c>
       <c r="O32" s="26">
         <v>26229</v>
       </c>
       <c r="P32" s="26">
         <v>26092</v>
       </c>
       <c r="Q32" s="26">
         <v>25984</v>
       </c>
       <c r="R32" s="26">
         <v>25867</v>
       </c>
       <c r="S32" s="26">
         <v>25747</v>
       </c>
       <c r="T32" s="26">
         <v>25677</v>
       </c>
       <c r="U32" s="26">
@@ -2520,52 +2598,55 @@
       </c>
       <c r="V32" s="26">
         <v>25492</v>
       </c>
       <c r="W32" s="26">
         <v>25383</v>
       </c>
       <c r="X32" s="26">
         <v>25308</v>
       </c>
       <c r="Y32" s="26">
         <v>25225</v>
       </c>
       <c r="Z32" s="20">
         <v>25152</v>
       </c>
       <c r="AA32" s="26">
         <v>25009</v>
       </c>
       <c r="AB32" s="32">
         <v>24882</v>
       </c>
       <c r="AC32" s="32">
         <v>24750</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="26">
+        <v>24609</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="28" t="s">
         <v>22</v>
       </c>
       <c r="N33" s="20">
         <v>267582</v>
       </c>
       <c r="O33" s="26">
         <v>268955</v>
       </c>
       <c r="P33" s="26">
         <v>270755</v>
       </c>
       <c r="Q33" s="26">
         <v>271995</v>
       </c>
       <c r="R33" s="26">
         <v>273605</v>
       </c>
       <c r="S33" s="26">
         <v>274941</v>
       </c>
       <c r="T33" s="26">
         <v>275990</v>
       </c>
       <c r="U33" s="26">
@@ -2573,52 +2654,55 @@
       </c>
       <c r="V33" s="26">
         <v>278512</v>
       </c>
       <c r="W33" s="26">
         <v>279665</v>
       </c>
       <c r="X33" s="26">
         <v>281169</v>
       </c>
       <c r="Y33" s="26">
         <v>282404</v>
       </c>
       <c r="Z33" s="20">
         <v>283794</v>
       </c>
       <c r="AA33" s="26">
         <v>285697</v>
       </c>
       <c r="AB33" s="32">
         <v>287127</v>
       </c>
       <c r="AC33" s="32">
         <v>288367</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="26">
+        <v>290109</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="28" t="s">
         <v>23</v>
       </c>
       <c r="N34" s="20">
         <v>27426</v>
       </c>
       <c r="O34" s="26">
         <v>27277</v>
       </c>
       <c r="P34" s="26">
         <v>27125</v>
       </c>
       <c r="Q34" s="26">
         <v>26973</v>
       </c>
       <c r="R34" s="26">
         <v>26846</v>
       </c>
       <c r="S34" s="26">
         <v>26651</v>
       </c>
       <c r="T34" s="26">
         <v>26502</v>
       </c>
       <c r="U34" s="26">
@@ -2626,52 +2710,55 @@
       </c>
       <c r="V34" s="26">
         <v>26235</v>
       </c>
       <c r="W34" s="26">
         <v>26169</v>
       </c>
       <c r="X34" s="26">
         <v>26017</v>
       </c>
       <c r="Y34" s="26">
         <v>25887</v>
       </c>
       <c r="Z34" s="20">
         <v>25790</v>
       </c>
       <c r="AA34" s="26">
         <v>25597</v>
       </c>
       <c r="AB34" s="32">
         <v>25416</v>
       </c>
       <c r="AC34" s="32">
         <v>25204</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="26">
+        <v>25058</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="28" t="s">
         <v>24</v>
       </c>
       <c r="N35" s="20">
         <v>189534</v>
       </c>
       <c r="O35" s="26">
         <v>190568</v>
       </c>
       <c r="P35" s="26">
         <v>191905</v>
       </c>
       <c r="Q35" s="26">
         <v>192852</v>
       </c>
       <c r="R35" s="26">
         <v>194028</v>
       </c>
       <c r="S35" s="26">
         <v>195068</v>
       </c>
       <c r="T35" s="26">
         <v>196170</v>
       </c>
       <c r="U35" s="26">
@@ -2679,52 +2766,55 @@
       </c>
       <c r="V35" s="26">
         <v>197982</v>
       </c>
       <c r="W35" s="26">
         <v>199241</v>
       </c>
       <c r="X35" s="26">
         <v>200256</v>
       </c>
       <c r="Y35" s="26">
         <v>201233</v>
       </c>
       <c r="Z35" s="20">
         <v>202640</v>
       </c>
       <c r="AA35" s="26">
         <v>204169</v>
       </c>
       <c r="AB35" s="32">
         <v>205172</v>
       </c>
       <c r="AC35" s="32">
         <v>206499</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="26">
+        <v>207464</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="28" t="s">
         <v>25</v>
       </c>
       <c r="N36" s="20">
         <v>61499</v>
       </c>
       <c r="O36" s="26">
         <v>61322</v>
       </c>
       <c r="P36" s="26">
         <v>61190</v>
       </c>
       <c r="Q36" s="26">
         <v>61010</v>
       </c>
       <c r="R36" s="26">
         <v>60832</v>
       </c>
       <c r="S36" s="26">
         <v>60699</v>
       </c>
       <c r="T36" s="26">
         <v>60608</v>
       </c>
       <c r="U36" s="26">
@@ -2732,52 +2822,55 @@
       </c>
       <c r="V36" s="26">
         <v>60259</v>
       </c>
       <c r="W36" s="26">
         <v>60071</v>
       </c>
       <c r="X36" s="26">
         <v>59942</v>
       </c>
       <c r="Y36" s="26">
         <v>59793</v>
       </c>
       <c r="Z36" s="20">
         <v>59768</v>
       </c>
       <c r="AA36" s="26">
         <v>59771</v>
       </c>
       <c r="AB36" s="32">
         <v>59658</v>
       </c>
       <c r="AC36" s="32">
         <v>59539</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="26">
+        <v>59394</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="29" t="s">
         <v>26</v>
       </c>
       <c r="B37" s="18"/>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
       <c r="I37" s="18"/>
       <c r="J37" s="18"/>
       <c r="K37" s="18"/>
       <c r="L37" s="18"/>
       <c r="M37" s="18"/>
       <c r="N37" s="24">
         <v>234762</v>
       </c>
       <c r="O37" s="23">
         <v>235349</v>
       </c>
       <c r="P37" s="24">
         <v>235989</v>
       </c>
       <c r="Q37" s="24">
@@ -2797,71 +2890,74 @@
       </c>
       <c r="V37" s="24">
         <v>239450</v>
       </c>
       <c r="W37" s="24">
         <v>240114</v>
       </c>
       <c r="X37" s="24">
         <v>240772</v>
       </c>
       <c r="Y37" s="24">
         <v>241181</v>
       </c>
       <c r="Z37" s="24">
         <v>241857</v>
       </c>
       <c r="AA37" s="24">
         <v>242609</v>
       </c>
       <c r="AB37" s="33">
         <v>243124</v>
       </c>
       <c r="AC37" s="33">
         <v>243607</v>
       </c>
-    </row>
-    <row r="38" spans="1:29" ht="16.5" customHeight="1">
+      <c r="AD37" s="33">
+        <v>244285</v>
+      </c>
+    </row>
+    <row r="38" spans="1:30" ht="16.5" customHeight="1">
       <c r="A38" s="12" t="s">
         <v>16</v>
       </c>
       <c r="AB38" s="32"/>
     </row>
-    <row r="43" spans="1:29">
+    <row r="43" spans="1:30">
       <c r="A43" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A26:AC26"/>
-[...3 lines deleted...]
-    <mergeCell ref="A2:AC2"/>
+    <mergeCell ref="A2:AD2"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A26:AD26"/>
+    <mergeCell ref="A19:AD19"/>
+    <mergeCell ref="A6:AD6"/>
+    <mergeCell ref="Z4:AD4"/>
   </mergeCells>
   <phoneticPr fontId="7" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Все население</vt:lpstr>