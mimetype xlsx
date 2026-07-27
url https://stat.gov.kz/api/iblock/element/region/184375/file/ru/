--- v2 (2026-06-27)
+++ v3 (2026-07-27)
@@ -1,496 +1,4716 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="Все население" sheetId="1" r:id="rId1"/>
+    <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
+    <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
+    <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="75">
+  <si>
+    <t>Алматинская</t>
+  </si>
+  <si>
+    <t>Городское население</t>
+  </si>
+  <si>
+    <t>Сельское население</t>
+  </si>
+  <si>
+    <t>Все население</t>
+  </si>
+  <si>
+    <t>Код статистического показателя</t>
+  </si>
+  <si>
+    <t>Наименование  статистического показателя</t>
+  </si>
+  <si>
+    <t>Единица измерения</t>
+  </si>
+  <si>
+    <t>Человек</t>
+  </si>
+  <si>
+    <t>Краткое наименование КСП</t>
+  </si>
+  <si>
+    <t>История показателя</t>
+  </si>
+  <si>
+    <t>Определение показателя</t>
+  </si>
+  <si>
+    <t>Метод обработки данных</t>
+  </si>
+  <si>
+    <t>Методика расчета</t>
+  </si>
+  <si>
+    <t>Источник показателя</t>
+  </si>
+  <si>
+    <t>Примечание</t>
+  </si>
+  <si>
+    <t>Классификаторы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Методологические пояснения:</t>
+  </si>
+  <si>
+    <t>Связанные публикации:</t>
+  </si>
+  <si>
+    <t>Полезные ссылки:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Дата последней актуализации: </t>
+  </si>
+  <si>
+    <t>Дата следующей актуализации:</t>
+  </si>
+  <si>
+    <t>Ответственное структурное подразделение</t>
+  </si>
+  <si>
+    <t>Ответственный исполнитель</t>
+  </si>
+  <si>
+    <t>Номер телефона :</t>
+  </si>
+  <si>
+    <t>Электронная почта</t>
+  </si>
+  <si>
+    <t>Условные обозначения:</t>
+  </si>
+  <si>
+    <t>«-» явление отсутствует</t>
+  </si>
+  <si>
+    <t>«0,0» – незначительная величина</t>
+  </si>
+  <si>
+    <t>«х» – данные конфиденциальны</t>
+  </si>
+  <si>
+    <t>«...» – данные отсутствуют</t>
+  </si>
+  <si>
+    <t>В отдельных случаях незначительные расхождения между итогом и суммой слагаемых объясняются округлением данных.</t>
+  </si>
+  <si>
+    <t>Численность населения на начало периода</t>
+  </si>
+  <si>
+    <t>Текущие оценки на начало года рассчитываются на основании итогов последней переписи населения, к которым ежегодно прибавляются числа родившихся и прибывших на данную территорию и из которых вычитаются числа умерших и выбывших с данной территории</t>
+  </si>
+  <si>
+    <t>Основными источниками информации о численности населения страны и ее регионов являются данные, полученные по итогам проведения национальных переписей, в межпереписной период изменяются за счет естественного (данные о родившихся и умерших) и миграционного (данные о прибывших и выбывших по месту постоянной регистрации) приростов (убыли)</t>
+  </si>
+  <si>
+    <t>https://taldau.stat.gov.kz/ru/NewIndex/GetIndex/703831?keyword=</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar</t>
+  </si>
+  <si>
+    <t>код КСП - 611101</t>
+  </si>
+  <si>
+    <t>Мужчины</t>
+  </si>
+  <si>
+    <t>Женщины</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/335557/file/ru/</t>
+  </si>
+  <si>
+    <t>числовой</t>
+  </si>
+  <si>
+    <t>нет</t>
+  </si>
+  <si>
+    <t>1 января</t>
+  </si>
+  <si>
+    <t>1 февраля</t>
+  </si>
+  <si>
+    <t>1 марта</t>
+  </si>
+  <si>
+    <r>
+      <t>1 апреля</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
   <si>
     <t>1 мая</t>
   </si>
   <si>
     <t>1 июня</t>
-  </si>
-[...1 lines deleted...]
-    <t>1 июля</t>
   </si>
   <si>
     <t>1 августа</t>
   </si>
   <si>
     <t>1 сентября</t>
   </si>
   <si>
     <t>1 октября</t>
   </si>
   <si>
-    <t>1 февраля</t>
-[...22 lines deleted...]
-  <si>
     <t>1 ноября</t>
   </si>
   <si>
     <t>1 декабря</t>
   </si>
   <si>
-    <t xml:space="preserve">*По текущему учету.
-</t>
+    <t>1 апреля</t>
   </si>
   <si>
-    <t>Численность населения Алматинской области*</t>
+    <t>1 июля</t>
   </si>
   <si>
-    <t>Қонаевг.а</t>
+    <t>Число людей, проживающих на данной территории в данный момент времени</t>
+  </si>
+  <si>
+    <t>с 2025</t>
+  </si>
+  <si>
+    <t>Управление социальной статистики</t>
+  </si>
+  <si>
+    <t>Есиркепова Алия</t>
+  </si>
+  <si>
+    <t>+7 7272778388</t>
+  </si>
+  <si>
+    <t>a.esirkepova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t xml:space="preserve">©  Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан </t>
+  </si>
+  <si>
+    <t>Қонаев г.а</t>
+  </si>
+  <si>
+    <t>Алатау г.а</t>
+  </si>
+  <si>
+    <t>Балхашский</t>
   </si>
   <si>
     <t>Енбекшиказахский</t>
   </si>
   <si>
     <t>Жамбылский</t>
   </si>
   <si>
     <t>Кегенский</t>
   </si>
   <si>
     <t>Карасайский</t>
   </si>
   <si>
     <t>Райымбекский</t>
   </si>
   <si>
     <t>Талгарский</t>
   </si>
   <si>
     <t>Уйгурский</t>
   </si>
   <si>
     <t>Илийский</t>
   </si>
   <si>
-    <t>Балхашский</t>
-[...1 lines deleted...]
-  <si>
     <t>Қонаев г. а.</t>
-  </si>
-[...4 lines deleted...]
-    <t>1 января</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="13">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+  </numFmts>
+  <fonts count="49">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
       <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...7 lines deleted...]
-      <sz val="8"/>
+      <sz val="11"/>
+      <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
-      <color rgb="FF000000"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <name val="Arial Cyr"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="8"/>
-[...15 lines deleted...]
-      <color rgb="FF000000"/>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="8"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
       <family val="2"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <color rgb="FF000000"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="22">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="31"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="45"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="42"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="46"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="11"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="36"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor indexed="52"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="8">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
-      <right/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
-      <bottom style="thin">
-[...1 lines deleted...]
-      </bottom>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left/>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...1 lines deleted...]
-      </top>
+      <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="1719">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="15" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="16" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="17" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="18" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="4" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="19" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="20" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="21" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="100">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="22" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="22" applyFont="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1716" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="1716" applyFont="1"/>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="34" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="1714" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="42" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="42" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="1715" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
-[...19 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="1718" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...42 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="1719">
+    <cellStyle name="20% - Акцент1 2" xfId="30"/>
+    <cellStyle name="20% - Акцент1 2 10" xfId="31"/>
+    <cellStyle name="20% - Акцент1 2 11" xfId="32"/>
+    <cellStyle name="20% - Акцент1 2 12" xfId="33"/>
+    <cellStyle name="20% - Акцент1 2 13" xfId="34"/>
+    <cellStyle name="20% - Акцент1 2 14" xfId="35"/>
+    <cellStyle name="20% - Акцент1 2 15" xfId="36"/>
+    <cellStyle name="20% - Акцент1 2 16" xfId="37"/>
+    <cellStyle name="20% - Акцент1 2 17" xfId="38"/>
+    <cellStyle name="20% - Акцент1 2 18" xfId="39"/>
+    <cellStyle name="20% - Акцент1 2 19" xfId="40"/>
+    <cellStyle name="20% - Акцент1 2 2" xfId="41"/>
+    <cellStyle name="20% - Акцент1 2 20" xfId="42"/>
+    <cellStyle name="20% - Акцент1 2 21" xfId="43"/>
+    <cellStyle name="20% - Акцент1 2 22" xfId="44"/>
+    <cellStyle name="20% - Акцент1 2 23" xfId="45"/>
+    <cellStyle name="20% - Акцент1 2 24" xfId="46"/>
+    <cellStyle name="20% - Акцент1 2 25" xfId="47"/>
+    <cellStyle name="20% - Акцент1 2 3" xfId="48"/>
+    <cellStyle name="20% - Акцент1 2 4" xfId="49"/>
+    <cellStyle name="20% - Акцент1 2 5" xfId="50"/>
+    <cellStyle name="20% - Акцент1 2 6" xfId="51"/>
+    <cellStyle name="20% - Акцент1 2 7" xfId="52"/>
+    <cellStyle name="20% - Акцент1 2 8" xfId="53"/>
+    <cellStyle name="20% - Акцент1 2 9" xfId="54"/>
+    <cellStyle name="20% - Акцент1 3" xfId="55"/>
+    <cellStyle name="20% - Акцент1 3 10" xfId="56"/>
+    <cellStyle name="20% - Акцент1 3 11" xfId="57"/>
+    <cellStyle name="20% - Акцент1 3 12" xfId="58"/>
+    <cellStyle name="20% - Акцент1 3 13" xfId="59"/>
+    <cellStyle name="20% - Акцент1 3 14" xfId="60"/>
+    <cellStyle name="20% - Акцент1 3 15" xfId="61"/>
+    <cellStyle name="20% - Акцент1 3 16" xfId="62"/>
+    <cellStyle name="20% - Акцент1 3 17" xfId="63"/>
+    <cellStyle name="20% - Акцент1 3 18" xfId="64"/>
+    <cellStyle name="20% - Акцент1 3 19" xfId="65"/>
+    <cellStyle name="20% - Акцент1 3 2" xfId="66"/>
+    <cellStyle name="20% - Акцент1 3 20" xfId="67"/>
+    <cellStyle name="20% - Акцент1 3 21" xfId="68"/>
+    <cellStyle name="20% - Акцент1 3 22" xfId="69"/>
+    <cellStyle name="20% - Акцент1 3 23" xfId="70"/>
+    <cellStyle name="20% - Акцент1 3 24" xfId="71"/>
+    <cellStyle name="20% - Акцент1 3 25" xfId="72"/>
+    <cellStyle name="20% - Акцент1 3 3" xfId="73"/>
+    <cellStyle name="20% - Акцент1 3 4" xfId="74"/>
+    <cellStyle name="20% - Акцент1 3 5" xfId="75"/>
+    <cellStyle name="20% - Акцент1 3 6" xfId="76"/>
+    <cellStyle name="20% - Акцент1 3 7" xfId="77"/>
+    <cellStyle name="20% - Акцент1 3 8" xfId="78"/>
+    <cellStyle name="20% - Акцент1 3 9" xfId="79"/>
+    <cellStyle name="20% - Акцент1 4" xfId="80"/>
+    <cellStyle name="20% - Акцент1 4 10" xfId="81"/>
+    <cellStyle name="20% - Акцент1 4 11" xfId="82"/>
+    <cellStyle name="20% - Акцент1 4 12" xfId="83"/>
+    <cellStyle name="20% - Акцент1 4 13" xfId="84"/>
+    <cellStyle name="20% - Акцент1 4 14" xfId="85"/>
+    <cellStyle name="20% - Акцент1 4 15" xfId="86"/>
+    <cellStyle name="20% - Акцент1 4 16" xfId="87"/>
+    <cellStyle name="20% - Акцент1 4 17" xfId="88"/>
+    <cellStyle name="20% - Акцент1 4 18" xfId="89"/>
+    <cellStyle name="20% - Акцент1 4 19" xfId="90"/>
+    <cellStyle name="20% - Акцент1 4 2" xfId="91"/>
+    <cellStyle name="20% - Акцент1 4 20" xfId="92"/>
+    <cellStyle name="20% - Акцент1 4 21" xfId="93"/>
+    <cellStyle name="20% - Акцент1 4 22" xfId="94"/>
+    <cellStyle name="20% - Акцент1 4 23" xfId="95"/>
+    <cellStyle name="20% - Акцент1 4 24" xfId="96"/>
+    <cellStyle name="20% - Акцент1 4 25" xfId="97"/>
+    <cellStyle name="20% - Акцент1 4 3" xfId="98"/>
+    <cellStyle name="20% - Акцент1 4 4" xfId="99"/>
+    <cellStyle name="20% - Акцент1 4 5" xfId="100"/>
+    <cellStyle name="20% - Акцент1 4 6" xfId="101"/>
+    <cellStyle name="20% - Акцент1 4 7" xfId="102"/>
+    <cellStyle name="20% - Акцент1 4 8" xfId="103"/>
+    <cellStyle name="20% - Акцент1 4 9" xfId="104"/>
+    <cellStyle name="20% - Акцент1 5" xfId="105"/>
+    <cellStyle name="20% - Акцент1 5 10" xfId="106"/>
+    <cellStyle name="20% - Акцент1 5 11" xfId="107"/>
+    <cellStyle name="20% - Акцент1 5 12" xfId="108"/>
+    <cellStyle name="20% - Акцент1 5 13" xfId="109"/>
+    <cellStyle name="20% - Акцент1 5 14" xfId="110"/>
+    <cellStyle name="20% - Акцент1 5 15" xfId="111"/>
+    <cellStyle name="20% - Акцент1 5 16" xfId="112"/>
+    <cellStyle name="20% - Акцент1 5 17" xfId="113"/>
+    <cellStyle name="20% - Акцент1 5 18" xfId="114"/>
+    <cellStyle name="20% - Акцент1 5 19" xfId="115"/>
+    <cellStyle name="20% - Акцент1 5 2" xfId="116"/>
+    <cellStyle name="20% - Акцент1 5 20" xfId="117"/>
+    <cellStyle name="20% - Акцент1 5 21" xfId="118"/>
+    <cellStyle name="20% - Акцент1 5 22" xfId="119"/>
+    <cellStyle name="20% - Акцент1 5 23" xfId="120"/>
+    <cellStyle name="20% - Акцент1 5 24" xfId="121"/>
+    <cellStyle name="20% - Акцент1 5 25" xfId="122"/>
+    <cellStyle name="20% - Акцент1 5 3" xfId="123"/>
+    <cellStyle name="20% - Акцент1 5 4" xfId="124"/>
+    <cellStyle name="20% - Акцент1 5 5" xfId="125"/>
+    <cellStyle name="20% - Акцент1 5 6" xfId="126"/>
+    <cellStyle name="20% - Акцент1 5 7" xfId="127"/>
+    <cellStyle name="20% - Акцент1 5 8" xfId="128"/>
+    <cellStyle name="20% - Акцент1 5 9" xfId="129"/>
+    <cellStyle name="20% - Акцент1 6" xfId="130"/>
+    <cellStyle name="20% - Акцент1 6 10" xfId="131"/>
+    <cellStyle name="20% - Акцент1 6 11" xfId="132"/>
+    <cellStyle name="20% - Акцент1 6 12" xfId="133"/>
+    <cellStyle name="20% - Акцент1 6 13" xfId="134"/>
+    <cellStyle name="20% - Акцент1 6 14" xfId="135"/>
+    <cellStyle name="20% - Акцент1 6 15" xfId="136"/>
+    <cellStyle name="20% - Акцент1 6 16" xfId="137"/>
+    <cellStyle name="20% - Акцент1 6 17" xfId="138"/>
+    <cellStyle name="20% - Акцент1 6 18" xfId="139"/>
+    <cellStyle name="20% - Акцент1 6 19" xfId="140"/>
+    <cellStyle name="20% - Акцент1 6 2" xfId="141"/>
+    <cellStyle name="20% - Акцент1 6 20" xfId="142"/>
+    <cellStyle name="20% - Акцент1 6 21" xfId="143"/>
+    <cellStyle name="20% - Акцент1 6 22" xfId="144"/>
+    <cellStyle name="20% - Акцент1 6 23" xfId="145"/>
+    <cellStyle name="20% - Акцент1 6 24" xfId="146"/>
+    <cellStyle name="20% - Акцент1 6 25" xfId="147"/>
+    <cellStyle name="20% - Акцент1 6 3" xfId="148"/>
+    <cellStyle name="20% - Акцент1 6 4" xfId="149"/>
+    <cellStyle name="20% - Акцент1 6 5" xfId="150"/>
+    <cellStyle name="20% - Акцент1 6 6" xfId="151"/>
+    <cellStyle name="20% - Акцент1 6 7" xfId="152"/>
+    <cellStyle name="20% - Акцент1 6 8" xfId="153"/>
+    <cellStyle name="20% - Акцент1 6 9" xfId="154"/>
+    <cellStyle name="20% - Акцент1 7" xfId="155"/>
+    <cellStyle name="20% - Акцент1 7 10" xfId="156"/>
+    <cellStyle name="20% - Акцент1 7 11" xfId="157"/>
+    <cellStyle name="20% - Акцент1 7 12" xfId="158"/>
+    <cellStyle name="20% - Акцент1 7 13" xfId="159"/>
+    <cellStyle name="20% - Акцент1 7 14" xfId="160"/>
+    <cellStyle name="20% - Акцент1 7 15" xfId="161"/>
+    <cellStyle name="20% - Акцент1 7 16" xfId="162"/>
+    <cellStyle name="20% - Акцент1 7 17" xfId="163"/>
+    <cellStyle name="20% - Акцент1 7 18" xfId="164"/>
+    <cellStyle name="20% - Акцент1 7 19" xfId="165"/>
+    <cellStyle name="20% - Акцент1 7 2" xfId="166"/>
+    <cellStyle name="20% - Акцент1 7 20" xfId="167"/>
+    <cellStyle name="20% - Акцент1 7 21" xfId="168"/>
+    <cellStyle name="20% - Акцент1 7 22" xfId="169"/>
+    <cellStyle name="20% - Акцент1 7 23" xfId="170"/>
+    <cellStyle name="20% - Акцент1 7 24" xfId="171"/>
+    <cellStyle name="20% - Акцент1 7 25" xfId="172"/>
+    <cellStyle name="20% - Акцент1 7 3" xfId="173"/>
+    <cellStyle name="20% - Акцент1 7 4" xfId="174"/>
+    <cellStyle name="20% - Акцент1 7 5" xfId="175"/>
+    <cellStyle name="20% - Акцент1 7 6" xfId="176"/>
+    <cellStyle name="20% - Акцент1 7 7" xfId="177"/>
+    <cellStyle name="20% - Акцент1 7 8" xfId="178"/>
+    <cellStyle name="20% - Акцент1 7 9" xfId="179"/>
+    <cellStyle name="20% - Акцент1 8" xfId="180"/>
+    <cellStyle name="20% - Акцент1 8 10" xfId="181"/>
+    <cellStyle name="20% - Акцент1 8 11" xfId="182"/>
+    <cellStyle name="20% - Акцент1 8 12" xfId="183"/>
+    <cellStyle name="20% - Акцент1 8 13" xfId="184"/>
+    <cellStyle name="20% - Акцент1 8 14" xfId="185"/>
+    <cellStyle name="20% - Акцент1 8 15" xfId="186"/>
+    <cellStyle name="20% - Акцент1 8 16" xfId="187"/>
+    <cellStyle name="20% - Акцент1 8 17" xfId="188"/>
+    <cellStyle name="20% - Акцент1 8 18" xfId="189"/>
+    <cellStyle name="20% - Акцент1 8 19" xfId="190"/>
+    <cellStyle name="20% - Акцент1 8 2" xfId="191"/>
+    <cellStyle name="20% - Акцент1 8 20" xfId="192"/>
+    <cellStyle name="20% - Акцент1 8 21" xfId="193"/>
+    <cellStyle name="20% - Акцент1 8 22" xfId="194"/>
+    <cellStyle name="20% - Акцент1 8 23" xfId="195"/>
+    <cellStyle name="20% - Акцент1 8 24" xfId="196"/>
+    <cellStyle name="20% - Акцент1 8 25" xfId="197"/>
+    <cellStyle name="20% - Акцент1 8 3" xfId="198"/>
+    <cellStyle name="20% - Акцент1 8 4" xfId="199"/>
+    <cellStyle name="20% - Акцент1 8 5" xfId="200"/>
+    <cellStyle name="20% - Акцент1 8 6" xfId="201"/>
+    <cellStyle name="20% - Акцент1 8 7" xfId="202"/>
+    <cellStyle name="20% - Акцент1 8 8" xfId="203"/>
+    <cellStyle name="20% - Акцент1 8 9" xfId="204"/>
+    <cellStyle name="20% - Акцент1 9" xfId="205"/>
+    <cellStyle name="20% - Акцент1 9 10" xfId="206"/>
+    <cellStyle name="20% - Акцент1 9 11" xfId="207"/>
+    <cellStyle name="20% - Акцент1 9 12" xfId="208"/>
+    <cellStyle name="20% - Акцент1 9 13" xfId="209"/>
+    <cellStyle name="20% - Акцент1 9 14" xfId="210"/>
+    <cellStyle name="20% - Акцент1 9 15" xfId="211"/>
+    <cellStyle name="20% - Акцент1 9 16" xfId="212"/>
+    <cellStyle name="20% - Акцент1 9 17" xfId="213"/>
+    <cellStyle name="20% - Акцент1 9 18" xfId="214"/>
+    <cellStyle name="20% - Акцент1 9 19" xfId="215"/>
+    <cellStyle name="20% - Акцент1 9 2" xfId="216"/>
+    <cellStyle name="20% - Акцент1 9 20" xfId="217"/>
+    <cellStyle name="20% - Акцент1 9 21" xfId="218"/>
+    <cellStyle name="20% - Акцент1 9 22" xfId="219"/>
+    <cellStyle name="20% - Акцент1 9 23" xfId="220"/>
+    <cellStyle name="20% - Акцент1 9 24" xfId="221"/>
+    <cellStyle name="20% - Акцент1 9 25" xfId="222"/>
+    <cellStyle name="20% - Акцент1 9 3" xfId="223"/>
+    <cellStyle name="20% - Акцент1 9 4" xfId="224"/>
+    <cellStyle name="20% - Акцент1 9 5" xfId="225"/>
+    <cellStyle name="20% - Акцент1 9 6" xfId="226"/>
+    <cellStyle name="20% - Акцент1 9 7" xfId="227"/>
+    <cellStyle name="20% - Акцент1 9 8" xfId="228"/>
+    <cellStyle name="20% - Акцент1 9 9" xfId="229"/>
+    <cellStyle name="20% - Акцент2 2" xfId="230"/>
+    <cellStyle name="20% - Акцент2 2 10" xfId="231"/>
+    <cellStyle name="20% - Акцент2 2 11" xfId="232"/>
+    <cellStyle name="20% - Акцент2 2 12" xfId="233"/>
+    <cellStyle name="20% - Акцент2 2 13" xfId="234"/>
+    <cellStyle name="20% - Акцент2 2 14" xfId="235"/>
+    <cellStyle name="20% - Акцент2 2 15" xfId="236"/>
+    <cellStyle name="20% - Акцент2 2 16" xfId="237"/>
+    <cellStyle name="20% - Акцент2 2 17" xfId="238"/>
+    <cellStyle name="20% - Акцент2 2 18" xfId="239"/>
+    <cellStyle name="20% - Акцент2 2 19" xfId="240"/>
+    <cellStyle name="20% - Акцент2 2 2" xfId="241"/>
+    <cellStyle name="20% - Акцент2 2 20" xfId="242"/>
+    <cellStyle name="20% - Акцент2 2 21" xfId="243"/>
+    <cellStyle name="20% - Акцент2 2 22" xfId="244"/>
+    <cellStyle name="20% - Акцент2 2 23" xfId="245"/>
+    <cellStyle name="20% - Акцент2 2 24" xfId="246"/>
+    <cellStyle name="20% - Акцент2 2 25" xfId="247"/>
+    <cellStyle name="20% - Акцент2 2 3" xfId="248"/>
+    <cellStyle name="20% - Акцент2 2 4" xfId="249"/>
+    <cellStyle name="20% - Акцент2 2 5" xfId="250"/>
+    <cellStyle name="20% - Акцент2 2 6" xfId="251"/>
+    <cellStyle name="20% - Акцент2 2 7" xfId="252"/>
+    <cellStyle name="20% - Акцент2 2 8" xfId="253"/>
+    <cellStyle name="20% - Акцент2 2 9" xfId="254"/>
+    <cellStyle name="20% - Акцент2 3" xfId="255"/>
+    <cellStyle name="20% - Акцент2 3 10" xfId="256"/>
+    <cellStyle name="20% - Акцент2 3 11" xfId="257"/>
+    <cellStyle name="20% - Акцент2 3 12" xfId="258"/>
+    <cellStyle name="20% - Акцент2 3 13" xfId="259"/>
+    <cellStyle name="20% - Акцент2 3 14" xfId="260"/>
+    <cellStyle name="20% - Акцент2 3 15" xfId="261"/>
+    <cellStyle name="20% - Акцент2 3 16" xfId="262"/>
+    <cellStyle name="20% - Акцент2 3 17" xfId="263"/>
+    <cellStyle name="20% - Акцент2 3 18" xfId="264"/>
+    <cellStyle name="20% - Акцент2 3 19" xfId="265"/>
+    <cellStyle name="20% - Акцент2 3 2" xfId="266"/>
+    <cellStyle name="20% - Акцент2 3 20" xfId="267"/>
+    <cellStyle name="20% - Акцент2 3 21" xfId="268"/>
+    <cellStyle name="20% - Акцент2 3 22" xfId="269"/>
+    <cellStyle name="20% - Акцент2 3 23" xfId="270"/>
+    <cellStyle name="20% - Акцент2 3 24" xfId="271"/>
+    <cellStyle name="20% - Акцент2 3 25" xfId="272"/>
+    <cellStyle name="20% - Акцент2 3 3" xfId="273"/>
+    <cellStyle name="20% - Акцент2 3 4" xfId="274"/>
+    <cellStyle name="20% - Акцент2 3 5" xfId="275"/>
+    <cellStyle name="20% - Акцент2 3 6" xfId="276"/>
+    <cellStyle name="20% - Акцент2 3 7" xfId="277"/>
+    <cellStyle name="20% - Акцент2 3 8" xfId="278"/>
+    <cellStyle name="20% - Акцент2 3 9" xfId="279"/>
+    <cellStyle name="20% - Акцент2 4" xfId="280"/>
+    <cellStyle name="20% - Акцент2 4 10" xfId="281"/>
+    <cellStyle name="20% - Акцент2 4 11" xfId="282"/>
+    <cellStyle name="20% - Акцент2 4 12" xfId="283"/>
+    <cellStyle name="20% - Акцент2 4 13" xfId="284"/>
+    <cellStyle name="20% - Акцент2 4 14" xfId="285"/>
+    <cellStyle name="20% - Акцент2 4 15" xfId="286"/>
+    <cellStyle name="20% - Акцент2 4 16" xfId="287"/>
+    <cellStyle name="20% - Акцент2 4 17" xfId="288"/>
+    <cellStyle name="20% - Акцент2 4 18" xfId="289"/>
+    <cellStyle name="20% - Акцент2 4 19" xfId="290"/>
+    <cellStyle name="20% - Акцент2 4 2" xfId="291"/>
+    <cellStyle name="20% - Акцент2 4 20" xfId="292"/>
+    <cellStyle name="20% - Акцент2 4 21" xfId="293"/>
+    <cellStyle name="20% - Акцент2 4 22" xfId="294"/>
+    <cellStyle name="20% - Акцент2 4 23" xfId="295"/>
+    <cellStyle name="20% - Акцент2 4 24" xfId="296"/>
+    <cellStyle name="20% - Акцент2 4 25" xfId="297"/>
+    <cellStyle name="20% - Акцент2 4 3" xfId="298"/>
+    <cellStyle name="20% - Акцент2 4 4" xfId="299"/>
+    <cellStyle name="20% - Акцент2 4 5" xfId="300"/>
+    <cellStyle name="20% - Акцент2 4 6" xfId="301"/>
+    <cellStyle name="20% - Акцент2 4 7" xfId="302"/>
+    <cellStyle name="20% - Акцент2 4 8" xfId="303"/>
+    <cellStyle name="20% - Акцент2 4 9" xfId="304"/>
+    <cellStyle name="20% - Акцент2 5" xfId="305"/>
+    <cellStyle name="20% - Акцент2 5 10" xfId="306"/>
+    <cellStyle name="20% - Акцент2 5 11" xfId="307"/>
+    <cellStyle name="20% - Акцент2 5 12" xfId="308"/>
+    <cellStyle name="20% - Акцент2 5 13" xfId="309"/>
+    <cellStyle name="20% - Акцент2 5 14" xfId="310"/>
+    <cellStyle name="20% - Акцент2 5 15" xfId="311"/>
+    <cellStyle name="20% - Акцент2 5 16" xfId="312"/>
+    <cellStyle name="20% - Акцент2 5 17" xfId="313"/>
+    <cellStyle name="20% - Акцент2 5 18" xfId="314"/>
+    <cellStyle name="20% - Акцент2 5 19" xfId="315"/>
+    <cellStyle name="20% - Акцент2 5 2" xfId="316"/>
+    <cellStyle name="20% - Акцент2 5 20" xfId="317"/>
+    <cellStyle name="20% - Акцент2 5 21" xfId="318"/>
+    <cellStyle name="20% - Акцент2 5 22" xfId="319"/>
+    <cellStyle name="20% - Акцент2 5 23" xfId="320"/>
+    <cellStyle name="20% - Акцент2 5 24" xfId="321"/>
+    <cellStyle name="20% - Акцент2 5 25" xfId="322"/>
+    <cellStyle name="20% - Акцент2 5 3" xfId="323"/>
+    <cellStyle name="20% - Акцент2 5 4" xfId="324"/>
+    <cellStyle name="20% - Акцент2 5 5" xfId="325"/>
+    <cellStyle name="20% - Акцент2 5 6" xfId="326"/>
+    <cellStyle name="20% - Акцент2 5 7" xfId="327"/>
+    <cellStyle name="20% - Акцент2 5 8" xfId="328"/>
+    <cellStyle name="20% - Акцент2 5 9" xfId="329"/>
+    <cellStyle name="20% - Акцент2 6" xfId="330"/>
+    <cellStyle name="20% - Акцент2 6 10" xfId="331"/>
+    <cellStyle name="20% - Акцент2 6 11" xfId="332"/>
+    <cellStyle name="20% - Акцент2 6 12" xfId="333"/>
+    <cellStyle name="20% - Акцент2 6 13" xfId="334"/>
+    <cellStyle name="20% - Акцент2 6 14" xfId="335"/>
+    <cellStyle name="20% - Акцент2 6 15" xfId="336"/>
+    <cellStyle name="20% - Акцент2 6 16" xfId="337"/>
+    <cellStyle name="20% - Акцент2 6 17" xfId="338"/>
+    <cellStyle name="20% - Акцент2 6 18" xfId="339"/>
+    <cellStyle name="20% - Акцент2 6 19" xfId="340"/>
+    <cellStyle name="20% - Акцент2 6 2" xfId="341"/>
+    <cellStyle name="20% - Акцент2 6 20" xfId="342"/>
+    <cellStyle name="20% - Акцент2 6 21" xfId="343"/>
+    <cellStyle name="20% - Акцент2 6 22" xfId="344"/>
+    <cellStyle name="20% - Акцент2 6 23" xfId="345"/>
+    <cellStyle name="20% - Акцент2 6 24" xfId="346"/>
+    <cellStyle name="20% - Акцент2 6 25" xfId="347"/>
+    <cellStyle name="20% - Акцент2 6 3" xfId="348"/>
+    <cellStyle name="20% - Акцент2 6 4" xfId="349"/>
+    <cellStyle name="20% - Акцент2 6 5" xfId="350"/>
+    <cellStyle name="20% - Акцент2 6 6" xfId="351"/>
+    <cellStyle name="20% - Акцент2 6 7" xfId="352"/>
+    <cellStyle name="20% - Акцент2 6 8" xfId="353"/>
+    <cellStyle name="20% - Акцент2 6 9" xfId="354"/>
+    <cellStyle name="20% - Акцент2 7" xfId="355"/>
+    <cellStyle name="20% - Акцент2 7 10" xfId="356"/>
+    <cellStyle name="20% - Акцент2 7 11" xfId="357"/>
+    <cellStyle name="20% - Акцент2 7 12" xfId="358"/>
+    <cellStyle name="20% - Акцент2 7 13" xfId="359"/>
+    <cellStyle name="20% - Акцент2 7 14" xfId="360"/>
+    <cellStyle name="20% - Акцент2 7 15" xfId="361"/>
+    <cellStyle name="20% - Акцент2 7 16" xfId="362"/>
+    <cellStyle name="20% - Акцент2 7 17" xfId="363"/>
+    <cellStyle name="20% - Акцент2 7 18" xfId="364"/>
+    <cellStyle name="20% - Акцент2 7 19" xfId="365"/>
+    <cellStyle name="20% - Акцент2 7 2" xfId="366"/>
+    <cellStyle name="20% - Акцент2 7 20" xfId="367"/>
+    <cellStyle name="20% - Акцент2 7 21" xfId="368"/>
+    <cellStyle name="20% - Акцент2 7 22" xfId="369"/>
+    <cellStyle name="20% - Акцент2 7 23" xfId="370"/>
+    <cellStyle name="20% - Акцент2 7 24" xfId="371"/>
+    <cellStyle name="20% - Акцент2 7 25" xfId="372"/>
+    <cellStyle name="20% - Акцент2 7 3" xfId="373"/>
+    <cellStyle name="20% - Акцент2 7 4" xfId="374"/>
+    <cellStyle name="20% - Акцент2 7 5" xfId="375"/>
+    <cellStyle name="20% - Акцент2 7 6" xfId="376"/>
+    <cellStyle name="20% - Акцент2 7 7" xfId="377"/>
+    <cellStyle name="20% - Акцент2 7 8" xfId="378"/>
+    <cellStyle name="20% - Акцент2 7 9" xfId="379"/>
+    <cellStyle name="20% - Акцент2 8" xfId="380"/>
+    <cellStyle name="20% - Акцент2 8 10" xfId="381"/>
+    <cellStyle name="20% - Акцент2 8 11" xfId="382"/>
+    <cellStyle name="20% - Акцент2 8 12" xfId="383"/>
+    <cellStyle name="20% - Акцент2 8 13" xfId="384"/>
+    <cellStyle name="20% - Акцент2 8 14" xfId="385"/>
+    <cellStyle name="20% - Акцент2 8 15" xfId="386"/>
+    <cellStyle name="20% - Акцент2 8 16" xfId="387"/>
+    <cellStyle name="20% - Акцент2 8 17" xfId="388"/>
+    <cellStyle name="20% - Акцент2 8 18" xfId="389"/>
+    <cellStyle name="20% - Акцент2 8 19" xfId="390"/>
+    <cellStyle name="20% - Акцент2 8 2" xfId="391"/>
+    <cellStyle name="20% - Акцент2 8 20" xfId="392"/>
+    <cellStyle name="20% - Акцент2 8 21" xfId="393"/>
+    <cellStyle name="20% - Акцент2 8 22" xfId="394"/>
+    <cellStyle name="20% - Акцент2 8 23" xfId="395"/>
+    <cellStyle name="20% - Акцент2 8 24" xfId="396"/>
+    <cellStyle name="20% - Акцент2 8 25" xfId="397"/>
+    <cellStyle name="20% - Акцент2 8 3" xfId="398"/>
+    <cellStyle name="20% - Акцент2 8 4" xfId="399"/>
+    <cellStyle name="20% - Акцент2 8 5" xfId="400"/>
+    <cellStyle name="20% - Акцент2 8 6" xfId="401"/>
+    <cellStyle name="20% - Акцент2 8 7" xfId="402"/>
+    <cellStyle name="20% - Акцент2 8 8" xfId="403"/>
+    <cellStyle name="20% - Акцент2 8 9" xfId="404"/>
+    <cellStyle name="20% - Акцент2 9" xfId="405"/>
+    <cellStyle name="20% - Акцент2 9 10" xfId="406"/>
+    <cellStyle name="20% - Акцент2 9 11" xfId="407"/>
+    <cellStyle name="20% - Акцент2 9 12" xfId="408"/>
+    <cellStyle name="20% - Акцент2 9 13" xfId="409"/>
+    <cellStyle name="20% - Акцент2 9 14" xfId="410"/>
+    <cellStyle name="20% - Акцент2 9 15" xfId="411"/>
+    <cellStyle name="20% - Акцент2 9 16" xfId="412"/>
+    <cellStyle name="20% - Акцент2 9 17" xfId="413"/>
+    <cellStyle name="20% - Акцент2 9 18" xfId="414"/>
+    <cellStyle name="20% - Акцент2 9 19" xfId="415"/>
+    <cellStyle name="20% - Акцент2 9 2" xfId="416"/>
+    <cellStyle name="20% - Акцент2 9 20" xfId="417"/>
+    <cellStyle name="20% - Акцент2 9 21" xfId="418"/>
+    <cellStyle name="20% - Акцент2 9 22" xfId="419"/>
+    <cellStyle name="20% - Акцент2 9 23" xfId="420"/>
+    <cellStyle name="20% - Акцент2 9 24" xfId="421"/>
+    <cellStyle name="20% - Акцент2 9 25" xfId="422"/>
+    <cellStyle name="20% - Акцент2 9 3" xfId="423"/>
+    <cellStyle name="20% - Акцент2 9 4" xfId="424"/>
+    <cellStyle name="20% - Акцент2 9 5" xfId="425"/>
+    <cellStyle name="20% - Акцент2 9 6" xfId="426"/>
+    <cellStyle name="20% - Акцент2 9 7" xfId="427"/>
+    <cellStyle name="20% - Акцент2 9 8" xfId="428"/>
+    <cellStyle name="20% - Акцент2 9 9" xfId="429"/>
+    <cellStyle name="20% - Акцент3 2" xfId="430"/>
+    <cellStyle name="20% - Акцент3 2 10" xfId="431"/>
+    <cellStyle name="20% - Акцент3 2 11" xfId="432"/>
+    <cellStyle name="20% - Акцент3 2 12" xfId="433"/>
+    <cellStyle name="20% - Акцент3 2 13" xfId="434"/>
+    <cellStyle name="20% - Акцент3 2 14" xfId="435"/>
+    <cellStyle name="20% - Акцент3 2 15" xfId="436"/>
+    <cellStyle name="20% - Акцент3 2 16" xfId="437"/>
+    <cellStyle name="20% - Акцент3 2 17" xfId="438"/>
+    <cellStyle name="20% - Акцент3 2 18" xfId="439"/>
+    <cellStyle name="20% - Акцент3 2 19" xfId="440"/>
+    <cellStyle name="20% - Акцент3 2 2" xfId="441"/>
+    <cellStyle name="20% - Акцент3 2 20" xfId="442"/>
+    <cellStyle name="20% - Акцент3 2 21" xfId="443"/>
+    <cellStyle name="20% - Акцент3 2 22" xfId="444"/>
+    <cellStyle name="20% - Акцент3 2 23" xfId="445"/>
+    <cellStyle name="20% - Акцент3 2 24" xfId="446"/>
+    <cellStyle name="20% - Акцент3 2 25" xfId="447"/>
+    <cellStyle name="20% - Акцент3 2 3" xfId="448"/>
+    <cellStyle name="20% - Акцент3 2 4" xfId="449"/>
+    <cellStyle name="20% - Акцент3 2 5" xfId="450"/>
+    <cellStyle name="20% - Акцент3 2 6" xfId="451"/>
+    <cellStyle name="20% - Акцент3 2 7" xfId="452"/>
+    <cellStyle name="20% - Акцент3 2 8" xfId="453"/>
+    <cellStyle name="20% - Акцент3 2 9" xfId="454"/>
+    <cellStyle name="20% - Акцент3 3" xfId="455"/>
+    <cellStyle name="20% - Акцент3 3 10" xfId="456"/>
+    <cellStyle name="20% - Акцент3 3 11" xfId="457"/>
+    <cellStyle name="20% - Акцент3 3 12" xfId="458"/>
+    <cellStyle name="20% - Акцент3 3 13" xfId="459"/>
+    <cellStyle name="20% - Акцент3 3 14" xfId="460"/>
+    <cellStyle name="20% - Акцент3 3 15" xfId="461"/>
+    <cellStyle name="20% - Акцент3 3 16" xfId="462"/>
+    <cellStyle name="20% - Акцент3 3 17" xfId="463"/>
+    <cellStyle name="20% - Акцент3 3 18" xfId="464"/>
+    <cellStyle name="20% - Акцент3 3 19" xfId="465"/>
+    <cellStyle name="20% - Акцент3 3 2" xfId="466"/>
+    <cellStyle name="20% - Акцент3 3 20" xfId="467"/>
+    <cellStyle name="20% - Акцент3 3 21" xfId="468"/>
+    <cellStyle name="20% - Акцент3 3 22" xfId="469"/>
+    <cellStyle name="20% - Акцент3 3 23" xfId="470"/>
+    <cellStyle name="20% - Акцент3 3 24" xfId="471"/>
+    <cellStyle name="20% - Акцент3 3 25" xfId="472"/>
+    <cellStyle name="20% - Акцент3 3 3" xfId="473"/>
+    <cellStyle name="20% - Акцент3 3 4" xfId="474"/>
+    <cellStyle name="20% - Акцент3 3 5" xfId="475"/>
+    <cellStyle name="20% - Акцент3 3 6" xfId="476"/>
+    <cellStyle name="20% - Акцент3 3 7" xfId="477"/>
+    <cellStyle name="20% - Акцент3 3 8" xfId="478"/>
+    <cellStyle name="20% - Акцент3 3 9" xfId="479"/>
+    <cellStyle name="20% - Акцент3 4" xfId="480"/>
+    <cellStyle name="20% - Акцент3 4 10" xfId="481"/>
+    <cellStyle name="20% - Акцент3 4 11" xfId="482"/>
+    <cellStyle name="20% - Акцент3 4 12" xfId="483"/>
+    <cellStyle name="20% - Акцент3 4 13" xfId="484"/>
+    <cellStyle name="20% - Акцент3 4 14" xfId="485"/>
+    <cellStyle name="20% - Акцент3 4 15" xfId="486"/>
+    <cellStyle name="20% - Акцент3 4 16" xfId="487"/>
+    <cellStyle name="20% - Акцент3 4 17" xfId="488"/>
+    <cellStyle name="20% - Акцент3 4 18" xfId="489"/>
+    <cellStyle name="20% - Акцент3 4 19" xfId="490"/>
+    <cellStyle name="20% - Акцент3 4 2" xfId="491"/>
+    <cellStyle name="20% - Акцент3 4 20" xfId="492"/>
+    <cellStyle name="20% - Акцент3 4 21" xfId="493"/>
+    <cellStyle name="20% - Акцент3 4 22" xfId="494"/>
+    <cellStyle name="20% - Акцент3 4 23" xfId="495"/>
+    <cellStyle name="20% - Акцент3 4 24" xfId="496"/>
+    <cellStyle name="20% - Акцент3 4 25" xfId="497"/>
+    <cellStyle name="20% - Акцент3 4 3" xfId="498"/>
+    <cellStyle name="20% - Акцент3 4 4" xfId="499"/>
+    <cellStyle name="20% - Акцент3 4 5" xfId="500"/>
+    <cellStyle name="20% - Акцент3 4 6" xfId="501"/>
+    <cellStyle name="20% - Акцент3 4 7" xfId="502"/>
+    <cellStyle name="20% - Акцент3 4 8" xfId="503"/>
+    <cellStyle name="20% - Акцент3 4 9" xfId="504"/>
+    <cellStyle name="20% - Акцент3 5" xfId="505"/>
+    <cellStyle name="20% - Акцент3 5 10" xfId="506"/>
+    <cellStyle name="20% - Акцент3 5 11" xfId="507"/>
+    <cellStyle name="20% - Акцент3 5 12" xfId="508"/>
+    <cellStyle name="20% - Акцент3 5 13" xfId="509"/>
+    <cellStyle name="20% - Акцент3 5 14" xfId="510"/>
+    <cellStyle name="20% - Акцент3 5 15" xfId="511"/>
+    <cellStyle name="20% - Акцент3 5 16" xfId="512"/>
+    <cellStyle name="20% - Акцент3 5 17" xfId="513"/>
+    <cellStyle name="20% - Акцент3 5 18" xfId="514"/>
+    <cellStyle name="20% - Акцент3 5 19" xfId="515"/>
+    <cellStyle name="20% - Акцент3 5 2" xfId="516"/>
+    <cellStyle name="20% - Акцент3 5 20" xfId="517"/>
+    <cellStyle name="20% - Акцент3 5 21" xfId="518"/>
+    <cellStyle name="20% - Акцент3 5 22" xfId="519"/>
+    <cellStyle name="20% - Акцент3 5 23" xfId="520"/>
+    <cellStyle name="20% - Акцент3 5 24" xfId="521"/>
+    <cellStyle name="20% - Акцент3 5 25" xfId="522"/>
+    <cellStyle name="20% - Акцент3 5 3" xfId="523"/>
+    <cellStyle name="20% - Акцент3 5 4" xfId="524"/>
+    <cellStyle name="20% - Акцент3 5 5" xfId="525"/>
+    <cellStyle name="20% - Акцент3 5 6" xfId="526"/>
+    <cellStyle name="20% - Акцент3 5 7" xfId="527"/>
+    <cellStyle name="20% - Акцент3 5 8" xfId="528"/>
+    <cellStyle name="20% - Акцент3 5 9" xfId="529"/>
+    <cellStyle name="20% - Акцент3 6" xfId="530"/>
+    <cellStyle name="20% - Акцент3 6 10" xfId="531"/>
+    <cellStyle name="20% - Акцент3 6 11" xfId="532"/>
+    <cellStyle name="20% - Акцент3 6 12" xfId="533"/>
+    <cellStyle name="20% - Акцент3 6 13" xfId="534"/>
+    <cellStyle name="20% - Акцент3 6 14" xfId="535"/>
+    <cellStyle name="20% - Акцент3 6 15" xfId="536"/>
+    <cellStyle name="20% - Акцент3 6 16" xfId="537"/>
+    <cellStyle name="20% - Акцент3 6 17" xfId="538"/>
+    <cellStyle name="20% - Акцент3 6 18" xfId="539"/>
+    <cellStyle name="20% - Акцент3 6 19" xfId="540"/>
+    <cellStyle name="20% - Акцент3 6 2" xfId="541"/>
+    <cellStyle name="20% - Акцент3 6 20" xfId="542"/>
+    <cellStyle name="20% - Акцент3 6 21" xfId="543"/>
+    <cellStyle name="20% - Акцент3 6 22" xfId="544"/>
+    <cellStyle name="20% - Акцент3 6 23" xfId="545"/>
+    <cellStyle name="20% - Акцент3 6 24" xfId="546"/>
+    <cellStyle name="20% - Акцент3 6 25" xfId="547"/>
+    <cellStyle name="20% - Акцент3 6 3" xfId="548"/>
+    <cellStyle name="20% - Акцент3 6 4" xfId="549"/>
+    <cellStyle name="20% - Акцент3 6 5" xfId="550"/>
+    <cellStyle name="20% - Акцент3 6 6" xfId="551"/>
+    <cellStyle name="20% - Акцент3 6 7" xfId="552"/>
+    <cellStyle name="20% - Акцент3 6 8" xfId="553"/>
+    <cellStyle name="20% - Акцент3 6 9" xfId="554"/>
+    <cellStyle name="20% - Акцент3 7" xfId="555"/>
+    <cellStyle name="20% - Акцент3 7 10" xfId="556"/>
+    <cellStyle name="20% - Акцент3 7 11" xfId="557"/>
+    <cellStyle name="20% - Акцент3 7 12" xfId="558"/>
+    <cellStyle name="20% - Акцент3 7 13" xfId="559"/>
+    <cellStyle name="20% - Акцент3 7 14" xfId="560"/>
+    <cellStyle name="20% - Акцент3 7 15" xfId="561"/>
+    <cellStyle name="20% - Акцент3 7 16" xfId="562"/>
+    <cellStyle name="20% - Акцент3 7 17" xfId="563"/>
+    <cellStyle name="20% - Акцент3 7 18" xfId="564"/>
+    <cellStyle name="20% - Акцент3 7 19" xfId="565"/>
+    <cellStyle name="20% - Акцент3 7 2" xfId="566"/>
+    <cellStyle name="20% - Акцент3 7 20" xfId="567"/>
+    <cellStyle name="20% - Акцент3 7 21" xfId="568"/>
+    <cellStyle name="20% - Акцент3 7 22" xfId="569"/>
+    <cellStyle name="20% - Акцент3 7 23" xfId="570"/>
+    <cellStyle name="20% - Акцент3 7 24" xfId="571"/>
+    <cellStyle name="20% - Акцент3 7 25" xfId="572"/>
+    <cellStyle name="20% - Акцент3 7 3" xfId="573"/>
+    <cellStyle name="20% - Акцент3 7 4" xfId="574"/>
+    <cellStyle name="20% - Акцент3 7 5" xfId="575"/>
+    <cellStyle name="20% - Акцент3 7 6" xfId="576"/>
+    <cellStyle name="20% - Акцент3 7 7" xfId="577"/>
+    <cellStyle name="20% - Акцент3 7 8" xfId="578"/>
+    <cellStyle name="20% - Акцент3 7 9" xfId="579"/>
+    <cellStyle name="20% - Акцент3 8" xfId="580"/>
+    <cellStyle name="20% - Акцент3 8 10" xfId="581"/>
+    <cellStyle name="20% - Акцент3 8 11" xfId="582"/>
+    <cellStyle name="20% - Акцент3 8 12" xfId="583"/>
+    <cellStyle name="20% - Акцент3 8 13" xfId="584"/>
+    <cellStyle name="20% - Акцент3 8 14" xfId="585"/>
+    <cellStyle name="20% - Акцент3 8 15" xfId="586"/>
+    <cellStyle name="20% - Акцент3 8 16" xfId="587"/>
+    <cellStyle name="20% - Акцент3 8 17" xfId="588"/>
+    <cellStyle name="20% - Акцент3 8 18" xfId="589"/>
+    <cellStyle name="20% - Акцент3 8 19" xfId="590"/>
+    <cellStyle name="20% - Акцент3 8 2" xfId="591"/>
+    <cellStyle name="20% - Акцент3 8 20" xfId="592"/>
+    <cellStyle name="20% - Акцент3 8 21" xfId="593"/>
+    <cellStyle name="20% - Акцент3 8 22" xfId="594"/>
+    <cellStyle name="20% - Акцент3 8 23" xfId="595"/>
+    <cellStyle name="20% - Акцент3 8 24" xfId="596"/>
+    <cellStyle name="20% - Акцент3 8 25" xfId="597"/>
+    <cellStyle name="20% - Акцент3 8 3" xfId="598"/>
+    <cellStyle name="20% - Акцент3 8 4" xfId="599"/>
+    <cellStyle name="20% - Акцент3 8 5" xfId="600"/>
+    <cellStyle name="20% - Акцент3 8 6" xfId="601"/>
+    <cellStyle name="20% - Акцент3 8 7" xfId="602"/>
+    <cellStyle name="20% - Акцент3 8 8" xfId="603"/>
+    <cellStyle name="20% - Акцент3 8 9" xfId="604"/>
+    <cellStyle name="20% - Акцент3 9" xfId="605"/>
+    <cellStyle name="20% - Акцент3 9 10" xfId="606"/>
+    <cellStyle name="20% - Акцент3 9 11" xfId="607"/>
+    <cellStyle name="20% - Акцент3 9 12" xfId="608"/>
+    <cellStyle name="20% - Акцент3 9 13" xfId="609"/>
+    <cellStyle name="20% - Акцент3 9 14" xfId="610"/>
+    <cellStyle name="20% - Акцент3 9 15" xfId="611"/>
+    <cellStyle name="20% - Акцент3 9 16" xfId="612"/>
+    <cellStyle name="20% - Акцент3 9 17" xfId="613"/>
+    <cellStyle name="20% - Акцент3 9 18" xfId="614"/>
+    <cellStyle name="20% - Акцент3 9 19" xfId="615"/>
+    <cellStyle name="20% - Акцент3 9 2" xfId="616"/>
+    <cellStyle name="20% - Акцент3 9 20" xfId="617"/>
+    <cellStyle name="20% - Акцент3 9 21" xfId="618"/>
+    <cellStyle name="20% - Акцент3 9 22" xfId="619"/>
+    <cellStyle name="20% - Акцент3 9 23" xfId="620"/>
+    <cellStyle name="20% - Акцент3 9 24" xfId="621"/>
+    <cellStyle name="20% - Акцент3 9 25" xfId="622"/>
+    <cellStyle name="20% - Акцент3 9 3" xfId="623"/>
+    <cellStyle name="20% - Акцент3 9 4" xfId="624"/>
+    <cellStyle name="20% - Акцент3 9 5" xfId="625"/>
+    <cellStyle name="20% - Акцент3 9 6" xfId="626"/>
+    <cellStyle name="20% - Акцент3 9 7" xfId="627"/>
+    <cellStyle name="20% - Акцент3 9 8" xfId="628"/>
+    <cellStyle name="20% - Акцент3 9 9" xfId="629"/>
+    <cellStyle name="20% - Акцент4 2" xfId="630"/>
+    <cellStyle name="20% - Акцент4 2 10" xfId="631"/>
+    <cellStyle name="20% - Акцент4 2 11" xfId="632"/>
+    <cellStyle name="20% - Акцент4 2 12" xfId="633"/>
+    <cellStyle name="20% - Акцент4 2 13" xfId="634"/>
+    <cellStyle name="20% - Акцент4 2 14" xfId="635"/>
+    <cellStyle name="20% - Акцент4 2 15" xfId="636"/>
+    <cellStyle name="20% - Акцент4 2 16" xfId="637"/>
+    <cellStyle name="20% - Акцент4 2 17" xfId="638"/>
+    <cellStyle name="20% - Акцент4 2 18" xfId="639"/>
+    <cellStyle name="20% - Акцент4 2 19" xfId="640"/>
+    <cellStyle name="20% - Акцент4 2 2" xfId="641"/>
+    <cellStyle name="20% - Акцент4 2 20" xfId="642"/>
+    <cellStyle name="20% - Акцент4 2 21" xfId="643"/>
+    <cellStyle name="20% - Акцент4 2 22" xfId="644"/>
+    <cellStyle name="20% - Акцент4 2 23" xfId="645"/>
+    <cellStyle name="20% - Акцент4 2 24" xfId="646"/>
+    <cellStyle name="20% - Акцент4 2 25" xfId="647"/>
+    <cellStyle name="20% - Акцент4 2 3" xfId="648"/>
+    <cellStyle name="20% - Акцент4 2 4" xfId="649"/>
+    <cellStyle name="20% - Акцент4 2 5" xfId="650"/>
+    <cellStyle name="20% - Акцент4 2 6" xfId="651"/>
+    <cellStyle name="20% - Акцент4 2 7" xfId="652"/>
+    <cellStyle name="20% - Акцент4 2 8" xfId="653"/>
+    <cellStyle name="20% - Акцент4 2 9" xfId="654"/>
+    <cellStyle name="20% - Акцент4 3" xfId="655"/>
+    <cellStyle name="20% - Акцент4 3 10" xfId="656"/>
+    <cellStyle name="20% - Акцент4 3 11" xfId="657"/>
+    <cellStyle name="20% - Акцент4 3 12" xfId="658"/>
+    <cellStyle name="20% - Акцент4 3 13" xfId="659"/>
+    <cellStyle name="20% - Акцент4 3 14" xfId="660"/>
+    <cellStyle name="20% - Акцент4 3 15" xfId="661"/>
+    <cellStyle name="20% - Акцент4 3 16" xfId="662"/>
+    <cellStyle name="20% - Акцент4 3 17" xfId="663"/>
+    <cellStyle name="20% - Акцент4 3 18" xfId="664"/>
+    <cellStyle name="20% - Акцент4 3 19" xfId="665"/>
+    <cellStyle name="20% - Акцент4 3 2" xfId="666"/>
+    <cellStyle name="20% - Акцент4 3 20" xfId="667"/>
+    <cellStyle name="20% - Акцент4 3 21" xfId="668"/>
+    <cellStyle name="20% - Акцент4 3 22" xfId="669"/>
+    <cellStyle name="20% - Акцент4 3 23" xfId="670"/>
+    <cellStyle name="20% - Акцент4 3 24" xfId="671"/>
+    <cellStyle name="20% - Акцент4 3 25" xfId="672"/>
+    <cellStyle name="20% - Акцент4 3 3" xfId="673"/>
+    <cellStyle name="20% - Акцент4 3 4" xfId="674"/>
+    <cellStyle name="20% - Акцент4 3 5" xfId="675"/>
+    <cellStyle name="20% - Акцент4 3 6" xfId="676"/>
+    <cellStyle name="20% - Акцент4 3 7" xfId="677"/>
+    <cellStyle name="20% - Акцент4 3 8" xfId="678"/>
+    <cellStyle name="20% - Акцент4 3 9" xfId="679"/>
+    <cellStyle name="20% - Акцент4 4" xfId="680"/>
+    <cellStyle name="20% - Акцент4 4 10" xfId="681"/>
+    <cellStyle name="20% - Акцент4 4 11" xfId="682"/>
+    <cellStyle name="20% - Акцент4 4 12" xfId="683"/>
+    <cellStyle name="20% - Акцент4 4 13" xfId="684"/>
+    <cellStyle name="20% - Акцент4 4 14" xfId="685"/>
+    <cellStyle name="20% - Акцент4 4 15" xfId="686"/>
+    <cellStyle name="20% - Акцент4 4 16" xfId="687"/>
+    <cellStyle name="20% - Акцент4 4 17" xfId="688"/>
+    <cellStyle name="20% - Акцент4 4 18" xfId="689"/>
+    <cellStyle name="20% - Акцент4 4 19" xfId="690"/>
+    <cellStyle name="20% - Акцент4 4 2" xfId="691"/>
+    <cellStyle name="20% - Акцент4 4 20" xfId="692"/>
+    <cellStyle name="20% - Акцент4 4 21" xfId="693"/>
+    <cellStyle name="20% - Акцент4 4 22" xfId="694"/>
+    <cellStyle name="20% - Акцент4 4 23" xfId="695"/>
+    <cellStyle name="20% - Акцент4 4 24" xfId="696"/>
+    <cellStyle name="20% - Акцент4 4 25" xfId="697"/>
+    <cellStyle name="20% - Акцент4 4 3" xfId="698"/>
+    <cellStyle name="20% - Акцент4 4 4" xfId="699"/>
+    <cellStyle name="20% - Акцент4 4 5" xfId="700"/>
+    <cellStyle name="20% - Акцент4 4 6" xfId="701"/>
+    <cellStyle name="20% - Акцент4 4 7" xfId="702"/>
+    <cellStyle name="20% - Акцент4 4 8" xfId="703"/>
+    <cellStyle name="20% - Акцент4 4 9" xfId="704"/>
+    <cellStyle name="20% - Акцент4 5" xfId="705"/>
+    <cellStyle name="20% - Акцент4 5 10" xfId="706"/>
+    <cellStyle name="20% - Акцент4 5 11" xfId="707"/>
+    <cellStyle name="20% - Акцент4 5 12" xfId="708"/>
+    <cellStyle name="20% - Акцент4 5 13" xfId="709"/>
+    <cellStyle name="20% - Акцент4 5 14" xfId="710"/>
+    <cellStyle name="20% - Акцент4 5 15" xfId="711"/>
+    <cellStyle name="20% - Акцент4 5 16" xfId="712"/>
+    <cellStyle name="20% - Акцент4 5 17" xfId="713"/>
+    <cellStyle name="20% - Акцент4 5 18" xfId="714"/>
+    <cellStyle name="20% - Акцент4 5 19" xfId="715"/>
+    <cellStyle name="20% - Акцент4 5 2" xfId="716"/>
+    <cellStyle name="20% - Акцент4 5 20" xfId="717"/>
+    <cellStyle name="20% - Акцент4 5 21" xfId="718"/>
+    <cellStyle name="20% - Акцент4 5 22" xfId="719"/>
+    <cellStyle name="20% - Акцент4 5 23" xfId="720"/>
+    <cellStyle name="20% - Акцент4 5 24" xfId="721"/>
+    <cellStyle name="20% - Акцент4 5 25" xfId="722"/>
+    <cellStyle name="20% - Акцент4 5 3" xfId="723"/>
+    <cellStyle name="20% - Акцент4 5 4" xfId="724"/>
+    <cellStyle name="20% - Акцент4 5 5" xfId="725"/>
+    <cellStyle name="20% - Акцент4 5 6" xfId="726"/>
+    <cellStyle name="20% - Акцент4 5 7" xfId="727"/>
+    <cellStyle name="20% - Акцент4 5 8" xfId="728"/>
+    <cellStyle name="20% - Акцент4 5 9" xfId="729"/>
+    <cellStyle name="20% - Акцент4 6" xfId="730"/>
+    <cellStyle name="20% - Акцент4 6 10" xfId="731"/>
+    <cellStyle name="20% - Акцент4 6 11" xfId="732"/>
+    <cellStyle name="20% - Акцент4 6 12" xfId="733"/>
+    <cellStyle name="20% - Акцент4 6 13" xfId="734"/>
+    <cellStyle name="20% - Акцент4 6 14" xfId="735"/>
+    <cellStyle name="20% - Акцент4 6 15" xfId="736"/>
+    <cellStyle name="20% - Акцент4 6 16" xfId="737"/>
+    <cellStyle name="20% - Акцент4 6 17" xfId="738"/>
+    <cellStyle name="20% - Акцент4 6 18" xfId="739"/>
+    <cellStyle name="20% - Акцент4 6 19" xfId="740"/>
+    <cellStyle name="20% - Акцент4 6 2" xfId="741"/>
+    <cellStyle name="20% - Акцент4 6 20" xfId="742"/>
+    <cellStyle name="20% - Акцент4 6 21" xfId="743"/>
+    <cellStyle name="20% - Акцент4 6 22" xfId="744"/>
+    <cellStyle name="20% - Акцент4 6 23" xfId="745"/>
+    <cellStyle name="20% - Акцент4 6 24" xfId="746"/>
+    <cellStyle name="20% - Акцент4 6 25" xfId="747"/>
+    <cellStyle name="20% - Акцент4 6 3" xfId="748"/>
+    <cellStyle name="20% - Акцент4 6 4" xfId="749"/>
+    <cellStyle name="20% - Акцент4 6 5" xfId="750"/>
+    <cellStyle name="20% - Акцент4 6 6" xfId="751"/>
+    <cellStyle name="20% - Акцент4 6 7" xfId="752"/>
+    <cellStyle name="20% - Акцент4 6 8" xfId="753"/>
+    <cellStyle name="20% - Акцент4 6 9" xfId="754"/>
+    <cellStyle name="20% - Акцент4 7" xfId="755"/>
+    <cellStyle name="20% - Акцент4 7 10" xfId="756"/>
+    <cellStyle name="20% - Акцент4 7 11" xfId="757"/>
+    <cellStyle name="20% - Акцент4 7 12" xfId="758"/>
+    <cellStyle name="20% - Акцент4 7 13" xfId="759"/>
+    <cellStyle name="20% - Акцент4 7 14" xfId="760"/>
+    <cellStyle name="20% - Акцент4 7 15" xfId="761"/>
+    <cellStyle name="20% - Акцент4 7 16" xfId="762"/>
+    <cellStyle name="20% - Акцент4 7 17" xfId="763"/>
+    <cellStyle name="20% - Акцент4 7 18" xfId="764"/>
+    <cellStyle name="20% - Акцент4 7 19" xfId="765"/>
+    <cellStyle name="20% - Акцент4 7 2" xfId="766"/>
+    <cellStyle name="20% - Акцент4 7 20" xfId="767"/>
+    <cellStyle name="20% - Акцент4 7 21" xfId="768"/>
+    <cellStyle name="20% - Акцент4 7 22" xfId="769"/>
+    <cellStyle name="20% - Акцент4 7 23" xfId="770"/>
+    <cellStyle name="20% - Акцент4 7 24" xfId="771"/>
+    <cellStyle name="20% - Акцент4 7 25" xfId="772"/>
+    <cellStyle name="20% - Акцент4 7 3" xfId="773"/>
+    <cellStyle name="20% - Акцент4 7 4" xfId="774"/>
+    <cellStyle name="20% - Акцент4 7 5" xfId="775"/>
+    <cellStyle name="20% - Акцент4 7 6" xfId="776"/>
+    <cellStyle name="20% - Акцент4 7 7" xfId="777"/>
+    <cellStyle name="20% - Акцент4 7 8" xfId="778"/>
+    <cellStyle name="20% - Акцент4 7 9" xfId="779"/>
+    <cellStyle name="20% - Акцент4 8" xfId="780"/>
+    <cellStyle name="20% - Акцент4 8 10" xfId="781"/>
+    <cellStyle name="20% - Акцент4 8 11" xfId="782"/>
+    <cellStyle name="20% - Акцент4 8 12" xfId="783"/>
+    <cellStyle name="20% - Акцент4 8 13" xfId="784"/>
+    <cellStyle name="20% - Акцент4 8 14" xfId="785"/>
+    <cellStyle name="20% - Акцент4 8 15" xfId="786"/>
+    <cellStyle name="20% - Акцент4 8 16" xfId="787"/>
+    <cellStyle name="20% - Акцент4 8 17" xfId="788"/>
+    <cellStyle name="20% - Акцент4 8 18" xfId="789"/>
+    <cellStyle name="20% - Акцент4 8 19" xfId="790"/>
+    <cellStyle name="20% - Акцент4 8 2" xfId="791"/>
+    <cellStyle name="20% - Акцент4 8 20" xfId="792"/>
+    <cellStyle name="20% - Акцент4 8 21" xfId="793"/>
+    <cellStyle name="20% - Акцент4 8 22" xfId="794"/>
+    <cellStyle name="20% - Акцент4 8 23" xfId="795"/>
+    <cellStyle name="20% - Акцент4 8 24" xfId="796"/>
+    <cellStyle name="20% - Акцент4 8 25" xfId="797"/>
+    <cellStyle name="20% - Акцент4 8 3" xfId="798"/>
+    <cellStyle name="20% - Акцент4 8 4" xfId="799"/>
+    <cellStyle name="20% - Акцент4 8 5" xfId="800"/>
+    <cellStyle name="20% - Акцент4 8 6" xfId="801"/>
+    <cellStyle name="20% - Акцент4 8 7" xfId="802"/>
+    <cellStyle name="20% - Акцент4 8 8" xfId="803"/>
+    <cellStyle name="20% - Акцент4 8 9" xfId="804"/>
+    <cellStyle name="20% - Акцент4 9" xfId="805"/>
+    <cellStyle name="20% - Акцент4 9 10" xfId="806"/>
+    <cellStyle name="20% - Акцент4 9 11" xfId="807"/>
+    <cellStyle name="20% - Акцент4 9 12" xfId="808"/>
+    <cellStyle name="20% - Акцент4 9 13" xfId="809"/>
+    <cellStyle name="20% - Акцент4 9 14" xfId="810"/>
+    <cellStyle name="20% - Акцент4 9 15" xfId="811"/>
+    <cellStyle name="20% - Акцент4 9 16" xfId="812"/>
+    <cellStyle name="20% - Акцент4 9 17" xfId="813"/>
+    <cellStyle name="20% - Акцент4 9 18" xfId="814"/>
+    <cellStyle name="20% - Акцент4 9 19" xfId="815"/>
+    <cellStyle name="20% - Акцент4 9 2" xfId="816"/>
+    <cellStyle name="20% - Акцент4 9 20" xfId="817"/>
+    <cellStyle name="20% - Акцент4 9 21" xfId="818"/>
+    <cellStyle name="20% - Акцент4 9 22" xfId="819"/>
+    <cellStyle name="20% - Акцент4 9 23" xfId="820"/>
+    <cellStyle name="20% - Акцент4 9 24" xfId="821"/>
+    <cellStyle name="20% - Акцент4 9 25" xfId="822"/>
+    <cellStyle name="20% - Акцент4 9 3" xfId="823"/>
+    <cellStyle name="20% - Акцент4 9 4" xfId="824"/>
+    <cellStyle name="20% - Акцент4 9 5" xfId="825"/>
+    <cellStyle name="20% - Акцент4 9 6" xfId="826"/>
+    <cellStyle name="20% - Акцент4 9 7" xfId="827"/>
+    <cellStyle name="20% - Акцент4 9 8" xfId="828"/>
+    <cellStyle name="20% - Акцент4 9 9" xfId="829"/>
+    <cellStyle name="40% - Акцент3 2" xfId="830"/>
+    <cellStyle name="40% - Акцент3 2 10" xfId="831"/>
+    <cellStyle name="40% - Акцент3 2 11" xfId="832"/>
+    <cellStyle name="40% - Акцент3 2 12" xfId="833"/>
+    <cellStyle name="40% - Акцент3 2 13" xfId="834"/>
+    <cellStyle name="40% - Акцент3 2 14" xfId="835"/>
+    <cellStyle name="40% - Акцент3 2 15" xfId="836"/>
+    <cellStyle name="40% - Акцент3 2 16" xfId="837"/>
+    <cellStyle name="40% - Акцент3 2 17" xfId="838"/>
+    <cellStyle name="40% - Акцент3 2 18" xfId="839"/>
+    <cellStyle name="40% - Акцент3 2 19" xfId="840"/>
+    <cellStyle name="40% - Акцент3 2 2" xfId="841"/>
+    <cellStyle name="40% - Акцент3 2 20" xfId="842"/>
+    <cellStyle name="40% - Акцент3 2 21" xfId="843"/>
+    <cellStyle name="40% - Акцент3 2 22" xfId="844"/>
+    <cellStyle name="40% - Акцент3 2 23" xfId="845"/>
+    <cellStyle name="40% - Акцент3 2 24" xfId="846"/>
+    <cellStyle name="40% - Акцент3 2 25" xfId="847"/>
+    <cellStyle name="40% - Акцент3 2 3" xfId="848"/>
+    <cellStyle name="40% - Акцент3 2 4" xfId="849"/>
+    <cellStyle name="40% - Акцент3 2 5" xfId="850"/>
+    <cellStyle name="40% - Акцент3 2 6" xfId="851"/>
+    <cellStyle name="40% - Акцент3 2 7" xfId="852"/>
+    <cellStyle name="40% - Акцент3 2 8" xfId="853"/>
+    <cellStyle name="40% - Акцент3 2 9" xfId="854"/>
+    <cellStyle name="40% - Акцент3 3" xfId="855"/>
+    <cellStyle name="40% - Акцент3 3 10" xfId="856"/>
+    <cellStyle name="40% - Акцент3 3 11" xfId="857"/>
+    <cellStyle name="40% - Акцент3 3 12" xfId="858"/>
+    <cellStyle name="40% - Акцент3 3 13" xfId="859"/>
+    <cellStyle name="40% - Акцент3 3 14" xfId="860"/>
+    <cellStyle name="40% - Акцент3 3 15" xfId="861"/>
+    <cellStyle name="40% - Акцент3 3 16" xfId="862"/>
+    <cellStyle name="40% - Акцент3 3 17" xfId="863"/>
+    <cellStyle name="40% - Акцент3 3 18" xfId="864"/>
+    <cellStyle name="40% - Акцент3 3 19" xfId="865"/>
+    <cellStyle name="40% - Акцент3 3 2" xfId="866"/>
+    <cellStyle name="40% - Акцент3 3 20" xfId="867"/>
+    <cellStyle name="40% - Акцент3 3 21" xfId="868"/>
+    <cellStyle name="40% - Акцент3 3 22" xfId="869"/>
+    <cellStyle name="40% - Акцент3 3 23" xfId="870"/>
+    <cellStyle name="40% - Акцент3 3 24" xfId="871"/>
+    <cellStyle name="40% - Акцент3 3 25" xfId="872"/>
+    <cellStyle name="40% - Акцент3 3 3" xfId="873"/>
+    <cellStyle name="40% - Акцент3 3 4" xfId="874"/>
+    <cellStyle name="40% - Акцент3 3 5" xfId="875"/>
+    <cellStyle name="40% - Акцент3 3 6" xfId="876"/>
+    <cellStyle name="40% - Акцент3 3 7" xfId="877"/>
+    <cellStyle name="40% - Акцент3 3 8" xfId="878"/>
+    <cellStyle name="40% - Акцент3 3 9" xfId="879"/>
+    <cellStyle name="40% - Акцент3 4" xfId="880"/>
+    <cellStyle name="40% - Акцент3 4 10" xfId="881"/>
+    <cellStyle name="40% - Акцент3 4 11" xfId="882"/>
+    <cellStyle name="40% - Акцент3 4 12" xfId="883"/>
+    <cellStyle name="40% - Акцент3 4 13" xfId="884"/>
+    <cellStyle name="40% - Акцент3 4 14" xfId="885"/>
+    <cellStyle name="40% - Акцент3 4 15" xfId="886"/>
+    <cellStyle name="40% - Акцент3 4 16" xfId="887"/>
+    <cellStyle name="40% - Акцент3 4 17" xfId="888"/>
+    <cellStyle name="40% - Акцент3 4 18" xfId="889"/>
+    <cellStyle name="40% - Акцент3 4 19" xfId="890"/>
+    <cellStyle name="40% - Акцент3 4 2" xfId="891"/>
+    <cellStyle name="40% - Акцент3 4 20" xfId="892"/>
+    <cellStyle name="40% - Акцент3 4 21" xfId="893"/>
+    <cellStyle name="40% - Акцент3 4 22" xfId="894"/>
+    <cellStyle name="40% - Акцент3 4 23" xfId="895"/>
+    <cellStyle name="40% - Акцент3 4 24" xfId="896"/>
+    <cellStyle name="40% - Акцент3 4 25" xfId="897"/>
+    <cellStyle name="40% - Акцент3 4 3" xfId="898"/>
+    <cellStyle name="40% - Акцент3 4 4" xfId="899"/>
+    <cellStyle name="40% - Акцент3 4 5" xfId="900"/>
+    <cellStyle name="40% - Акцент3 4 6" xfId="901"/>
+    <cellStyle name="40% - Акцент3 4 7" xfId="902"/>
+    <cellStyle name="40% - Акцент3 4 8" xfId="903"/>
+    <cellStyle name="40% - Акцент3 4 9" xfId="904"/>
+    <cellStyle name="40% - Акцент3 5" xfId="905"/>
+    <cellStyle name="40% - Акцент3 5 10" xfId="906"/>
+    <cellStyle name="40% - Акцент3 5 11" xfId="907"/>
+    <cellStyle name="40% - Акцент3 5 12" xfId="908"/>
+    <cellStyle name="40% - Акцент3 5 13" xfId="909"/>
+    <cellStyle name="40% - Акцент3 5 14" xfId="910"/>
+    <cellStyle name="40% - Акцент3 5 15" xfId="911"/>
+    <cellStyle name="40% - Акцент3 5 16" xfId="912"/>
+    <cellStyle name="40% - Акцент3 5 17" xfId="913"/>
+    <cellStyle name="40% - Акцент3 5 18" xfId="914"/>
+    <cellStyle name="40% - Акцент3 5 19" xfId="915"/>
+    <cellStyle name="40% - Акцент3 5 2" xfId="916"/>
+    <cellStyle name="40% - Акцент3 5 20" xfId="917"/>
+    <cellStyle name="40% - Акцент3 5 21" xfId="918"/>
+    <cellStyle name="40% - Акцент3 5 22" xfId="919"/>
+    <cellStyle name="40% - Акцент3 5 23" xfId="920"/>
+    <cellStyle name="40% - Акцент3 5 24" xfId="921"/>
+    <cellStyle name="40% - Акцент3 5 25" xfId="922"/>
+    <cellStyle name="40% - Акцент3 5 3" xfId="923"/>
+    <cellStyle name="40% - Акцент3 5 4" xfId="924"/>
+    <cellStyle name="40% - Акцент3 5 5" xfId="925"/>
+    <cellStyle name="40% - Акцент3 5 6" xfId="926"/>
+    <cellStyle name="40% - Акцент3 5 7" xfId="927"/>
+    <cellStyle name="40% - Акцент3 5 8" xfId="928"/>
+    <cellStyle name="40% - Акцент3 5 9" xfId="929"/>
+    <cellStyle name="40% - Акцент3 6" xfId="930"/>
+    <cellStyle name="40% - Акцент3 6 10" xfId="931"/>
+    <cellStyle name="40% - Акцент3 6 11" xfId="932"/>
+    <cellStyle name="40% - Акцент3 6 12" xfId="933"/>
+    <cellStyle name="40% - Акцент3 6 13" xfId="934"/>
+    <cellStyle name="40% - Акцент3 6 14" xfId="935"/>
+    <cellStyle name="40% - Акцент3 6 15" xfId="936"/>
+    <cellStyle name="40% - Акцент3 6 16" xfId="937"/>
+    <cellStyle name="40% - Акцент3 6 17" xfId="938"/>
+    <cellStyle name="40% - Акцент3 6 18" xfId="939"/>
+    <cellStyle name="40% - Акцент3 6 19" xfId="940"/>
+    <cellStyle name="40% - Акцент3 6 2" xfId="941"/>
+    <cellStyle name="40% - Акцент3 6 20" xfId="942"/>
+    <cellStyle name="40% - Акцент3 6 21" xfId="943"/>
+    <cellStyle name="40% - Акцент3 6 22" xfId="944"/>
+    <cellStyle name="40% - Акцент3 6 23" xfId="945"/>
+    <cellStyle name="40% - Акцент3 6 24" xfId="946"/>
+    <cellStyle name="40% - Акцент3 6 25" xfId="947"/>
+    <cellStyle name="40% - Акцент3 6 3" xfId="948"/>
+    <cellStyle name="40% - Акцент3 6 4" xfId="949"/>
+    <cellStyle name="40% - Акцент3 6 5" xfId="950"/>
+    <cellStyle name="40% - Акцент3 6 6" xfId="951"/>
+    <cellStyle name="40% - Акцент3 6 7" xfId="952"/>
+    <cellStyle name="40% - Акцент3 6 8" xfId="953"/>
+    <cellStyle name="40% - Акцент3 6 9" xfId="954"/>
+    <cellStyle name="40% - Акцент3 7" xfId="955"/>
+    <cellStyle name="40% - Акцент3 7 10" xfId="956"/>
+    <cellStyle name="40% - Акцент3 7 11" xfId="957"/>
+    <cellStyle name="40% - Акцент3 7 12" xfId="958"/>
+    <cellStyle name="40% - Акцент3 7 13" xfId="959"/>
+    <cellStyle name="40% - Акцент3 7 14" xfId="960"/>
+    <cellStyle name="40% - Акцент3 7 15" xfId="961"/>
+    <cellStyle name="40% - Акцент3 7 16" xfId="962"/>
+    <cellStyle name="40% - Акцент3 7 17" xfId="963"/>
+    <cellStyle name="40% - Акцент3 7 18" xfId="964"/>
+    <cellStyle name="40% - Акцент3 7 19" xfId="965"/>
+    <cellStyle name="40% - Акцент3 7 2" xfId="966"/>
+    <cellStyle name="40% - Акцент3 7 20" xfId="967"/>
+    <cellStyle name="40% - Акцент3 7 21" xfId="968"/>
+    <cellStyle name="40% - Акцент3 7 22" xfId="969"/>
+    <cellStyle name="40% - Акцент3 7 23" xfId="970"/>
+    <cellStyle name="40% - Акцент3 7 24" xfId="971"/>
+    <cellStyle name="40% - Акцент3 7 25" xfId="972"/>
+    <cellStyle name="40% - Акцент3 7 3" xfId="973"/>
+    <cellStyle name="40% - Акцент3 7 4" xfId="974"/>
+    <cellStyle name="40% - Акцент3 7 5" xfId="975"/>
+    <cellStyle name="40% - Акцент3 7 6" xfId="976"/>
+    <cellStyle name="40% - Акцент3 7 7" xfId="977"/>
+    <cellStyle name="40% - Акцент3 7 8" xfId="978"/>
+    <cellStyle name="40% - Акцент3 7 9" xfId="979"/>
+    <cellStyle name="40% - Акцент3 8" xfId="980"/>
+    <cellStyle name="40% - Акцент3 8 10" xfId="981"/>
+    <cellStyle name="40% - Акцент3 8 11" xfId="982"/>
+    <cellStyle name="40% - Акцент3 8 12" xfId="983"/>
+    <cellStyle name="40% - Акцент3 8 13" xfId="984"/>
+    <cellStyle name="40% - Акцент3 8 14" xfId="985"/>
+    <cellStyle name="40% - Акцент3 8 15" xfId="986"/>
+    <cellStyle name="40% - Акцент3 8 16" xfId="987"/>
+    <cellStyle name="40% - Акцент3 8 17" xfId="988"/>
+    <cellStyle name="40% - Акцент3 8 18" xfId="989"/>
+    <cellStyle name="40% - Акцент3 8 19" xfId="990"/>
+    <cellStyle name="40% - Акцент3 8 2" xfId="991"/>
+    <cellStyle name="40% - Акцент3 8 20" xfId="992"/>
+    <cellStyle name="40% - Акцент3 8 21" xfId="993"/>
+    <cellStyle name="40% - Акцент3 8 22" xfId="994"/>
+    <cellStyle name="40% - Акцент3 8 23" xfId="995"/>
+    <cellStyle name="40% - Акцент3 8 24" xfId="996"/>
+    <cellStyle name="40% - Акцент3 8 25" xfId="997"/>
+    <cellStyle name="40% - Акцент3 8 3" xfId="998"/>
+    <cellStyle name="40% - Акцент3 8 4" xfId="999"/>
+    <cellStyle name="40% - Акцент3 8 5" xfId="1000"/>
+    <cellStyle name="40% - Акцент3 8 6" xfId="1001"/>
+    <cellStyle name="40% - Акцент3 8 7" xfId="1002"/>
+    <cellStyle name="40% - Акцент3 8 8" xfId="1003"/>
+    <cellStyle name="40% - Акцент3 8 9" xfId="1004"/>
+    <cellStyle name="40% - Акцент3 9" xfId="1005"/>
+    <cellStyle name="40% - Акцент3 9 10" xfId="1006"/>
+    <cellStyle name="40% - Акцент3 9 11" xfId="1007"/>
+    <cellStyle name="40% - Акцент3 9 12" xfId="1008"/>
+    <cellStyle name="40% - Акцент3 9 13" xfId="1009"/>
+    <cellStyle name="40% - Акцент3 9 14" xfId="1010"/>
+    <cellStyle name="40% - Акцент3 9 15" xfId="1011"/>
+    <cellStyle name="40% - Акцент3 9 16" xfId="1012"/>
+    <cellStyle name="40% - Акцент3 9 17" xfId="1013"/>
+    <cellStyle name="40% - Акцент3 9 18" xfId="1014"/>
+    <cellStyle name="40% - Акцент3 9 19" xfId="1015"/>
+    <cellStyle name="40% - Акцент3 9 2" xfId="1016"/>
+    <cellStyle name="40% - Акцент3 9 20" xfId="1017"/>
+    <cellStyle name="40% - Акцент3 9 21" xfId="1018"/>
+    <cellStyle name="40% - Акцент3 9 22" xfId="1019"/>
+    <cellStyle name="40% - Акцент3 9 23" xfId="1020"/>
+    <cellStyle name="40% - Акцент3 9 24" xfId="1021"/>
+    <cellStyle name="40% - Акцент3 9 25" xfId="1022"/>
+    <cellStyle name="40% - Акцент3 9 3" xfId="1023"/>
+    <cellStyle name="40% - Акцент3 9 4" xfId="1024"/>
+    <cellStyle name="40% - Акцент3 9 5" xfId="1025"/>
+    <cellStyle name="40% - Акцент3 9 6" xfId="1026"/>
+    <cellStyle name="40% - Акцент3 9 7" xfId="1027"/>
+    <cellStyle name="40% - Акцент3 9 8" xfId="1028"/>
+    <cellStyle name="40% - Акцент3 9 9" xfId="1029"/>
+    <cellStyle name="60% - Акцент3 2" xfId="1030"/>
+    <cellStyle name="60% - Акцент3 2 10" xfId="1031"/>
+    <cellStyle name="60% - Акцент3 2 11" xfId="1032"/>
+    <cellStyle name="60% - Акцент3 2 12" xfId="1033"/>
+    <cellStyle name="60% - Акцент3 2 13" xfId="1034"/>
+    <cellStyle name="60% - Акцент3 2 14" xfId="1035"/>
+    <cellStyle name="60% - Акцент3 2 15" xfId="1036"/>
+    <cellStyle name="60% - Акцент3 2 16" xfId="1037"/>
+    <cellStyle name="60% - Акцент3 2 17" xfId="1038"/>
+    <cellStyle name="60% - Акцент3 2 18" xfId="1039"/>
+    <cellStyle name="60% - Акцент3 2 19" xfId="1040"/>
+    <cellStyle name="60% - Акцент3 2 2" xfId="1041"/>
+    <cellStyle name="60% - Акцент3 2 20" xfId="1042"/>
+    <cellStyle name="60% - Акцент3 2 21" xfId="1043"/>
+    <cellStyle name="60% - Акцент3 2 22" xfId="1044"/>
+    <cellStyle name="60% - Акцент3 2 23" xfId="1045"/>
+    <cellStyle name="60% - Акцент3 2 24" xfId="1046"/>
+    <cellStyle name="60% - Акцент3 2 25" xfId="1047"/>
+    <cellStyle name="60% - Акцент3 2 3" xfId="1048"/>
+    <cellStyle name="60% - Акцент3 2 4" xfId="1049"/>
+    <cellStyle name="60% - Акцент3 2 5" xfId="1050"/>
+    <cellStyle name="60% - Акцент3 2 6" xfId="1051"/>
+    <cellStyle name="60% - Акцент3 2 7" xfId="1052"/>
+    <cellStyle name="60% - Акцент3 2 8" xfId="1053"/>
+    <cellStyle name="60% - Акцент3 2 9" xfId="1054"/>
+    <cellStyle name="60% - Акцент3 3" xfId="1055"/>
+    <cellStyle name="60% - Акцент3 3 10" xfId="1056"/>
+    <cellStyle name="60% - Акцент3 3 11" xfId="1057"/>
+    <cellStyle name="60% - Акцент3 3 12" xfId="1058"/>
+    <cellStyle name="60% - Акцент3 3 13" xfId="1059"/>
+    <cellStyle name="60% - Акцент3 3 14" xfId="1060"/>
+    <cellStyle name="60% - Акцент3 3 15" xfId="1061"/>
+    <cellStyle name="60% - Акцент3 3 16" xfId="1062"/>
+    <cellStyle name="60% - Акцент3 3 17" xfId="1063"/>
+    <cellStyle name="60% - Акцент3 3 18" xfId="1064"/>
+    <cellStyle name="60% - Акцент3 3 19" xfId="1065"/>
+    <cellStyle name="60% - Акцент3 3 2" xfId="1066"/>
+    <cellStyle name="60% - Акцент3 3 20" xfId="1067"/>
+    <cellStyle name="60% - Акцент3 3 21" xfId="1068"/>
+    <cellStyle name="60% - Акцент3 3 22" xfId="1069"/>
+    <cellStyle name="60% - Акцент3 3 23" xfId="1070"/>
+    <cellStyle name="60% - Акцент3 3 24" xfId="1071"/>
+    <cellStyle name="60% - Акцент3 3 25" xfId="1072"/>
+    <cellStyle name="60% - Акцент3 3 3" xfId="1073"/>
+    <cellStyle name="60% - Акцент3 3 4" xfId="1074"/>
+    <cellStyle name="60% - Акцент3 3 5" xfId="1075"/>
+    <cellStyle name="60% - Акцент3 3 6" xfId="1076"/>
+    <cellStyle name="60% - Акцент3 3 7" xfId="1077"/>
+    <cellStyle name="60% - Акцент3 3 8" xfId="1078"/>
+    <cellStyle name="60% - Акцент3 3 9" xfId="1079"/>
+    <cellStyle name="60% - Акцент3 4" xfId="1080"/>
+    <cellStyle name="60% - Акцент3 4 10" xfId="1081"/>
+    <cellStyle name="60% - Акцент3 4 11" xfId="1082"/>
+    <cellStyle name="60% - Акцент3 4 12" xfId="1083"/>
+    <cellStyle name="60% - Акцент3 4 13" xfId="1084"/>
+    <cellStyle name="60% - Акцент3 4 14" xfId="1085"/>
+    <cellStyle name="60% - Акцент3 4 15" xfId="1086"/>
+    <cellStyle name="60% - Акцент3 4 16" xfId="1087"/>
+    <cellStyle name="60% - Акцент3 4 17" xfId="1088"/>
+    <cellStyle name="60% - Акцент3 4 18" xfId="1089"/>
+    <cellStyle name="60% - Акцент3 4 19" xfId="1090"/>
+    <cellStyle name="60% - Акцент3 4 2" xfId="1091"/>
+    <cellStyle name="60% - Акцент3 4 20" xfId="1092"/>
+    <cellStyle name="60% - Акцент3 4 21" xfId="1093"/>
+    <cellStyle name="60% - Акцент3 4 22" xfId="1094"/>
+    <cellStyle name="60% - Акцент3 4 23" xfId="1095"/>
+    <cellStyle name="60% - Акцент3 4 24" xfId="1096"/>
+    <cellStyle name="60% - Акцент3 4 25" xfId="1097"/>
+    <cellStyle name="60% - Акцент3 4 3" xfId="1098"/>
+    <cellStyle name="60% - Акцент3 4 4" xfId="1099"/>
+    <cellStyle name="60% - Акцент3 4 5" xfId="1100"/>
+    <cellStyle name="60% - Акцент3 4 6" xfId="1101"/>
+    <cellStyle name="60% - Акцент3 4 7" xfId="1102"/>
+    <cellStyle name="60% - Акцент3 4 8" xfId="1103"/>
+    <cellStyle name="60% - Акцент3 4 9" xfId="1104"/>
+    <cellStyle name="60% - Акцент3 5" xfId="1105"/>
+    <cellStyle name="60% - Акцент3 5 10" xfId="1106"/>
+    <cellStyle name="60% - Акцент3 5 11" xfId="1107"/>
+    <cellStyle name="60% - Акцент3 5 12" xfId="1108"/>
+    <cellStyle name="60% - Акцент3 5 13" xfId="1109"/>
+    <cellStyle name="60% - Акцент3 5 14" xfId="1110"/>
+    <cellStyle name="60% - Акцент3 5 15" xfId="1111"/>
+    <cellStyle name="60% - Акцент3 5 16" xfId="1112"/>
+    <cellStyle name="60% - Акцент3 5 17" xfId="1113"/>
+    <cellStyle name="60% - Акцент3 5 18" xfId="1114"/>
+    <cellStyle name="60% - Акцент3 5 19" xfId="1115"/>
+    <cellStyle name="60% - Акцент3 5 2" xfId="1116"/>
+    <cellStyle name="60% - Акцент3 5 20" xfId="1117"/>
+    <cellStyle name="60% - Акцент3 5 21" xfId="1118"/>
+    <cellStyle name="60% - Акцент3 5 22" xfId="1119"/>
+    <cellStyle name="60% - Акцент3 5 23" xfId="1120"/>
+    <cellStyle name="60% - Акцент3 5 24" xfId="1121"/>
+    <cellStyle name="60% - Акцент3 5 25" xfId="1122"/>
+    <cellStyle name="60% - Акцент3 5 3" xfId="1123"/>
+    <cellStyle name="60% - Акцент3 5 4" xfId="1124"/>
+    <cellStyle name="60% - Акцент3 5 5" xfId="1125"/>
+    <cellStyle name="60% - Акцент3 5 6" xfId="1126"/>
+    <cellStyle name="60% - Акцент3 5 7" xfId="1127"/>
+    <cellStyle name="60% - Акцент3 5 8" xfId="1128"/>
+    <cellStyle name="60% - Акцент3 5 9" xfId="1129"/>
+    <cellStyle name="60% - Акцент3 6" xfId="1130"/>
+    <cellStyle name="60% - Акцент3 6 10" xfId="1131"/>
+    <cellStyle name="60% - Акцент3 6 11" xfId="1132"/>
+    <cellStyle name="60% - Акцент3 6 12" xfId="1133"/>
+    <cellStyle name="60% - Акцент3 6 13" xfId="1134"/>
+    <cellStyle name="60% - Акцент3 6 14" xfId="1135"/>
+    <cellStyle name="60% - Акцент3 6 15" xfId="1136"/>
+    <cellStyle name="60% - Акцент3 6 16" xfId="1137"/>
+    <cellStyle name="60% - Акцент3 6 17" xfId="1138"/>
+    <cellStyle name="60% - Акцент3 6 18" xfId="1139"/>
+    <cellStyle name="60% - Акцент3 6 19" xfId="1140"/>
+    <cellStyle name="60% - Акцент3 6 2" xfId="1141"/>
+    <cellStyle name="60% - Акцент3 6 20" xfId="1142"/>
+    <cellStyle name="60% - Акцент3 6 21" xfId="1143"/>
+    <cellStyle name="60% - Акцент3 6 22" xfId="1144"/>
+    <cellStyle name="60% - Акцент3 6 23" xfId="1145"/>
+    <cellStyle name="60% - Акцент3 6 24" xfId="1146"/>
+    <cellStyle name="60% - Акцент3 6 25" xfId="1147"/>
+    <cellStyle name="60% - Акцент3 6 3" xfId="1148"/>
+    <cellStyle name="60% - Акцент3 6 4" xfId="1149"/>
+    <cellStyle name="60% - Акцент3 6 5" xfId="1150"/>
+    <cellStyle name="60% - Акцент3 6 6" xfId="1151"/>
+    <cellStyle name="60% - Акцент3 6 7" xfId="1152"/>
+    <cellStyle name="60% - Акцент3 6 8" xfId="1153"/>
+    <cellStyle name="60% - Акцент3 6 9" xfId="1154"/>
+    <cellStyle name="60% - Акцент3 7" xfId="1155"/>
+    <cellStyle name="60% - Акцент3 7 10" xfId="1156"/>
+    <cellStyle name="60% - Акцент3 7 11" xfId="1157"/>
+    <cellStyle name="60% - Акцент3 7 12" xfId="1158"/>
+    <cellStyle name="60% - Акцент3 7 13" xfId="1159"/>
+    <cellStyle name="60% - Акцент3 7 14" xfId="1160"/>
+    <cellStyle name="60% - Акцент3 7 15" xfId="1161"/>
+    <cellStyle name="60% - Акцент3 7 16" xfId="1162"/>
+    <cellStyle name="60% - Акцент3 7 17" xfId="1163"/>
+    <cellStyle name="60% - Акцент3 7 18" xfId="1164"/>
+    <cellStyle name="60% - Акцент3 7 19" xfId="1165"/>
+    <cellStyle name="60% - Акцент3 7 2" xfId="1166"/>
+    <cellStyle name="60% - Акцент3 7 20" xfId="1167"/>
+    <cellStyle name="60% - Акцент3 7 21" xfId="1168"/>
+    <cellStyle name="60% - Акцент3 7 22" xfId="1169"/>
+    <cellStyle name="60% - Акцент3 7 23" xfId="1170"/>
+    <cellStyle name="60% - Акцент3 7 24" xfId="1171"/>
+    <cellStyle name="60% - Акцент3 7 25" xfId="1172"/>
+    <cellStyle name="60% - Акцент3 7 3" xfId="1173"/>
+    <cellStyle name="60% - Акцент3 7 4" xfId="1174"/>
+    <cellStyle name="60% - Акцент3 7 5" xfId="1175"/>
+    <cellStyle name="60% - Акцент3 7 6" xfId="1176"/>
+    <cellStyle name="60% - Акцент3 7 7" xfId="1177"/>
+    <cellStyle name="60% - Акцент3 7 8" xfId="1178"/>
+    <cellStyle name="60% - Акцент3 7 9" xfId="1179"/>
+    <cellStyle name="60% - Акцент3 8" xfId="1180"/>
+    <cellStyle name="60% - Акцент3 8 10" xfId="1181"/>
+    <cellStyle name="60% - Акцент3 8 11" xfId="1182"/>
+    <cellStyle name="60% - Акцент3 8 12" xfId="1183"/>
+    <cellStyle name="60% - Акцент3 8 13" xfId="1184"/>
+    <cellStyle name="60% - Акцент3 8 14" xfId="1185"/>
+    <cellStyle name="60% - Акцент3 8 15" xfId="1186"/>
+    <cellStyle name="60% - Акцент3 8 16" xfId="1187"/>
+    <cellStyle name="60% - Акцент3 8 17" xfId="1188"/>
+    <cellStyle name="60% - Акцент3 8 18" xfId="1189"/>
+    <cellStyle name="60% - Акцент3 8 19" xfId="1190"/>
+    <cellStyle name="60% - Акцент3 8 2" xfId="1191"/>
+    <cellStyle name="60% - Акцент3 8 20" xfId="1192"/>
+    <cellStyle name="60% - Акцент3 8 21" xfId="1193"/>
+    <cellStyle name="60% - Акцент3 8 22" xfId="1194"/>
+    <cellStyle name="60% - Акцент3 8 23" xfId="1195"/>
+    <cellStyle name="60% - Акцент3 8 24" xfId="1196"/>
+    <cellStyle name="60% - Акцент3 8 25" xfId="1197"/>
+    <cellStyle name="60% - Акцент3 8 3" xfId="1198"/>
+    <cellStyle name="60% - Акцент3 8 4" xfId="1199"/>
+    <cellStyle name="60% - Акцент3 8 5" xfId="1200"/>
+    <cellStyle name="60% - Акцент3 8 6" xfId="1201"/>
+    <cellStyle name="60% - Акцент3 8 7" xfId="1202"/>
+    <cellStyle name="60% - Акцент3 8 8" xfId="1203"/>
+    <cellStyle name="60% - Акцент3 8 9" xfId="1204"/>
+    <cellStyle name="60% - Акцент3 9" xfId="1205"/>
+    <cellStyle name="60% - Акцент3 9 10" xfId="1206"/>
+    <cellStyle name="60% - Акцент3 9 11" xfId="1207"/>
+    <cellStyle name="60% - Акцент3 9 12" xfId="1208"/>
+    <cellStyle name="60% - Акцент3 9 13" xfId="1209"/>
+    <cellStyle name="60% - Акцент3 9 14" xfId="1210"/>
+    <cellStyle name="60% - Акцент3 9 15" xfId="1211"/>
+    <cellStyle name="60% - Акцент3 9 16" xfId="1212"/>
+    <cellStyle name="60% - Акцент3 9 17" xfId="1213"/>
+    <cellStyle name="60% - Акцент3 9 18" xfId="1214"/>
+    <cellStyle name="60% - Акцент3 9 19" xfId="1215"/>
+    <cellStyle name="60% - Акцент3 9 2" xfId="1216"/>
+    <cellStyle name="60% - Акцент3 9 20" xfId="1217"/>
+    <cellStyle name="60% - Акцент3 9 21" xfId="1218"/>
+    <cellStyle name="60% - Акцент3 9 22" xfId="1219"/>
+    <cellStyle name="60% - Акцент3 9 23" xfId="1220"/>
+    <cellStyle name="60% - Акцент3 9 24" xfId="1221"/>
+    <cellStyle name="60% - Акцент3 9 25" xfId="1222"/>
+    <cellStyle name="60% - Акцент3 9 3" xfId="1223"/>
+    <cellStyle name="60% - Акцент3 9 4" xfId="1224"/>
+    <cellStyle name="60% - Акцент3 9 5" xfId="1225"/>
+    <cellStyle name="60% - Акцент3 9 6" xfId="1226"/>
+    <cellStyle name="60% - Акцент3 9 7" xfId="1227"/>
+    <cellStyle name="60% - Акцент3 9 8" xfId="1228"/>
+    <cellStyle name="60% - Акцент3 9 9" xfId="1229"/>
+    <cellStyle name="60% - Акцент4 2" xfId="1230"/>
+    <cellStyle name="60% - Акцент4 2 10" xfId="1231"/>
+    <cellStyle name="60% - Акцент4 2 11" xfId="1232"/>
+    <cellStyle name="60% - Акцент4 2 12" xfId="1233"/>
+    <cellStyle name="60% - Акцент4 2 13" xfId="1234"/>
+    <cellStyle name="60% - Акцент4 2 14" xfId="1235"/>
+    <cellStyle name="60% - Акцент4 2 15" xfId="1236"/>
+    <cellStyle name="60% - Акцент4 2 16" xfId="1237"/>
+    <cellStyle name="60% - Акцент4 2 17" xfId="1238"/>
+    <cellStyle name="60% - Акцент4 2 18" xfId="1239"/>
+    <cellStyle name="60% - Акцент4 2 19" xfId="1240"/>
+    <cellStyle name="60% - Акцент4 2 2" xfId="1241"/>
+    <cellStyle name="60% - Акцент4 2 20" xfId="1242"/>
+    <cellStyle name="60% - Акцент4 2 21" xfId="1243"/>
+    <cellStyle name="60% - Акцент4 2 22" xfId="1244"/>
+    <cellStyle name="60% - Акцент4 2 23" xfId="1245"/>
+    <cellStyle name="60% - Акцент4 2 24" xfId="1246"/>
+    <cellStyle name="60% - Акцент4 2 25" xfId="1247"/>
+    <cellStyle name="60% - Акцент4 2 3" xfId="1248"/>
+    <cellStyle name="60% - Акцент4 2 4" xfId="1249"/>
+    <cellStyle name="60% - Акцент4 2 5" xfId="1250"/>
+    <cellStyle name="60% - Акцент4 2 6" xfId="1251"/>
+    <cellStyle name="60% - Акцент4 2 7" xfId="1252"/>
+    <cellStyle name="60% - Акцент4 2 8" xfId="1253"/>
+    <cellStyle name="60% - Акцент4 2 9" xfId="1254"/>
+    <cellStyle name="60% - Акцент4 3" xfId="1255"/>
+    <cellStyle name="60% - Акцент4 3 10" xfId="1256"/>
+    <cellStyle name="60% - Акцент4 3 11" xfId="1257"/>
+    <cellStyle name="60% - Акцент4 3 12" xfId="1258"/>
+    <cellStyle name="60% - Акцент4 3 13" xfId="1259"/>
+    <cellStyle name="60% - Акцент4 3 14" xfId="1260"/>
+    <cellStyle name="60% - Акцент4 3 15" xfId="1261"/>
+    <cellStyle name="60% - Акцент4 3 16" xfId="1262"/>
+    <cellStyle name="60% - Акцент4 3 17" xfId="1263"/>
+    <cellStyle name="60% - Акцент4 3 18" xfId="1264"/>
+    <cellStyle name="60% - Акцент4 3 19" xfId="1265"/>
+    <cellStyle name="60% - Акцент4 3 2" xfId="1266"/>
+    <cellStyle name="60% - Акцент4 3 20" xfId="1267"/>
+    <cellStyle name="60% - Акцент4 3 21" xfId="1268"/>
+    <cellStyle name="60% - Акцент4 3 22" xfId="1269"/>
+    <cellStyle name="60% - Акцент4 3 23" xfId="1270"/>
+    <cellStyle name="60% - Акцент4 3 24" xfId="1271"/>
+    <cellStyle name="60% - Акцент4 3 25" xfId="1272"/>
+    <cellStyle name="60% - Акцент4 3 3" xfId="1273"/>
+    <cellStyle name="60% - Акцент4 3 4" xfId="1274"/>
+    <cellStyle name="60% - Акцент4 3 5" xfId="1275"/>
+    <cellStyle name="60% - Акцент4 3 6" xfId="1276"/>
+    <cellStyle name="60% - Акцент4 3 7" xfId="1277"/>
+    <cellStyle name="60% - Акцент4 3 8" xfId="1278"/>
+    <cellStyle name="60% - Акцент4 3 9" xfId="1279"/>
+    <cellStyle name="60% - Акцент4 4" xfId="1280"/>
+    <cellStyle name="60% - Акцент4 4 10" xfId="1281"/>
+    <cellStyle name="60% - Акцент4 4 11" xfId="1282"/>
+    <cellStyle name="60% - Акцент4 4 12" xfId="1283"/>
+    <cellStyle name="60% - Акцент4 4 13" xfId="1284"/>
+    <cellStyle name="60% - Акцент4 4 14" xfId="1285"/>
+    <cellStyle name="60% - Акцент4 4 15" xfId="1286"/>
+    <cellStyle name="60% - Акцент4 4 16" xfId="1287"/>
+    <cellStyle name="60% - Акцент4 4 17" xfId="1288"/>
+    <cellStyle name="60% - Акцент4 4 18" xfId="1289"/>
+    <cellStyle name="60% - Акцент4 4 19" xfId="1290"/>
+    <cellStyle name="60% - Акцент4 4 2" xfId="1291"/>
+    <cellStyle name="60% - Акцент4 4 20" xfId="1292"/>
+    <cellStyle name="60% - Акцент4 4 21" xfId="1293"/>
+    <cellStyle name="60% - Акцент4 4 22" xfId="1294"/>
+    <cellStyle name="60% - Акцент4 4 23" xfId="1295"/>
+    <cellStyle name="60% - Акцент4 4 24" xfId="1296"/>
+    <cellStyle name="60% - Акцент4 4 25" xfId="1297"/>
+    <cellStyle name="60% - Акцент4 4 3" xfId="1298"/>
+    <cellStyle name="60% - Акцент4 4 4" xfId="1299"/>
+    <cellStyle name="60% - Акцент4 4 5" xfId="1300"/>
+    <cellStyle name="60% - Акцент4 4 6" xfId="1301"/>
+    <cellStyle name="60% - Акцент4 4 7" xfId="1302"/>
+    <cellStyle name="60% - Акцент4 4 8" xfId="1303"/>
+    <cellStyle name="60% - Акцент4 4 9" xfId="1304"/>
+    <cellStyle name="60% - Акцент4 5" xfId="1305"/>
+    <cellStyle name="60% - Акцент4 5 10" xfId="1306"/>
+    <cellStyle name="60% - Акцент4 5 11" xfId="1307"/>
+    <cellStyle name="60% - Акцент4 5 12" xfId="1308"/>
+    <cellStyle name="60% - Акцент4 5 13" xfId="1309"/>
+    <cellStyle name="60% - Акцент4 5 14" xfId="1310"/>
+    <cellStyle name="60% - Акцент4 5 15" xfId="1311"/>
+    <cellStyle name="60% - Акцент4 5 16" xfId="1312"/>
+    <cellStyle name="60% - Акцент4 5 17" xfId="1313"/>
+    <cellStyle name="60% - Акцент4 5 18" xfId="1314"/>
+    <cellStyle name="60% - Акцент4 5 19" xfId="1315"/>
+    <cellStyle name="60% - Акцент4 5 2" xfId="1316"/>
+    <cellStyle name="60% - Акцент4 5 20" xfId="1317"/>
+    <cellStyle name="60% - Акцент4 5 21" xfId="1318"/>
+    <cellStyle name="60% - Акцент4 5 22" xfId="1319"/>
+    <cellStyle name="60% - Акцент4 5 23" xfId="1320"/>
+    <cellStyle name="60% - Акцент4 5 24" xfId="1321"/>
+    <cellStyle name="60% - Акцент4 5 25" xfId="1322"/>
+    <cellStyle name="60% - Акцент4 5 3" xfId="1323"/>
+    <cellStyle name="60% - Акцент4 5 4" xfId="1324"/>
+    <cellStyle name="60% - Акцент4 5 5" xfId="1325"/>
+    <cellStyle name="60% - Акцент4 5 6" xfId="1326"/>
+    <cellStyle name="60% - Акцент4 5 7" xfId="1327"/>
+    <cellStyle name="60% - Акцент4 5 8" xfId="1328"/>
+    <cellStyle name="60% - Акцент4 5 9" xfId="1329"/>
+    <cellStyle name="60% - Акцент4 6" xfId="1330"/>
+    <cellStyle name="60% - Акцент4 6 10" xfId="1331"/>
+    <cellStyle name="60% - Акцент4 6 11" xfId="1332"/>
+    <cellStyle name="60% - Акцент4 6 12" xfId="1333"/>
+    <cellStyle name="60% - Акцент4 6 13" xfId="1334"/>
+    <cellStyle name="60% - Акцент4 6 14" xfId="1335"/>
+    <cellStyle name="60% - Акцент4 6 15" xfId="1336"/>
+    <cellStyle name="60% - Акцент4 6 16" xfId="1337"/>
+    <cellStyle name="60% - Акцент4 6 17" xfId="1338"/>
+    <cellStyle name="60% - Акцент4 6 18" xfId="1339"/>
+    <cellStyle name="60% - Акцент4 6 19" xfId="1340"/>
+    <cellStyle name="60% - Акцент4 6 2" xfId="1341"/>
+    <cellStyle name="60% - Акцент4 6 20" xfId="1342"/>
+    <cellStyle name="60% - Акцент4 6 21" xfId="1343"/>
+    <cellStyle name="60% - Акцент4 6 22" xfId="1344"/>
+    <cellStyle name="60% - Акцент4 6 23" xfId="1345"/>
+    <cellStyle name="60% - Акцент4 6 24" xfId="1346"/>
+    <cellStyle name="60% - Акцент4 6 25" xfId="1347"/>
+    <cellStyle name="60% - Акцент4 6 3" xfId="1348"/>
+    <cellStyle name="60% - Акцент4 6 4" xfId="1349"/>
+    <cellStyle name="60% - Акцент4 6 5" xfId="1350"/>
+    <cellStyle name="60% - Акцент4 6 6" xfId="1351"/>
+    <cellStyle name="60% - Акцент4 6 7" xfId="1352"/>
+    <cellStyle name="60% - Акцент4 6 8" xfId="1353"/>
+    <cellStyle name="60% - Акцент4 6 9" xfId="1354"/>
+    <cellStyle name="60% - Акцент4 7" xfId="1355"/>
+    <cellStyle name="60% - Акцент4 7 10" xfId="1356"/>
+    <cellStyle name="60% - Акцент4 7 11" xfId="1357"/>
+    <cellStyle name="60% - Акцент4 7 12" xfId="1358"/>
+    <cellStyle name="60% - Акцент4 7 13" xfId="1359"/>
+    <cellStyle name="60% - Акцент4 7 14" xfId="1360"/>
+    <cellStyle name="60% - Акцент4 7 15" xfId="1361"/>
+    <cellStyle name="60% - Акцент4 7 16" xfId="1362"/>
+    <cellStyle name="60% - Акцент4 7 17" xfId="1363"/>
+    <cellStyle name="60% - Акцент4 7 18" xfId="1364"/>
+    <cellStyle name="60% - Акцент4 7 19" xfId="1365"/>
+    <cellStyle name="60% - Акцент4 7 2" xfId="1366"/>
+    <cellStyle name="60% - Акцент4 7 20" xfId="1367"/>
+    <cellStyle name="60% - Акцент4 7 21" xfId="1368"/>
+    <cellStyle name="60% - Акцент4 7 22" xfId="1369"/>
+    <cellStyle name="60% - Акцент4 7 23" xfId="1370"/>
+    <cellStyle name="60% - Акцент4 7 24" xfId="1371"/>
+    <cellStyle name="60% - Акцент4 7 25" xfId="1372"/>
+    <cellStyle name="60% - Акцент4 7 3" xfId="1373"/>
+    <cellStyle name="60% - Акцент4 7 4" xfId="1374"/>
+    <cellStyle name="60% - Акцент4 7 5" xfId="1375"/>
+    <cellStyle name="60% - Акцент4 7 6" xfId="1376"/>
+    <cellStyle name="60% - Акцент4 7 7" xfId="1377"/>
+    <cellStyle name="60% - Акцент4 7 8" xfId="1378"/>
+    <cellStyle name="60% - Акцент4 7 9" xfId="1379"/>
+    <cellStyle name="60% - Акцент4 8" xfId="1380"/>
+    <cellStyle name="60% - Акцент4 8 10" xfId="1381"/>
+    <cellStyle name="60% - Акцент4 8 11" xfId="1382"/>
+    <cellStyle name="60% - Акцент4 8 12" xfId="1383"/>
+    <cellStyle name="60% - Акцент4 8 13" xfId="1384"/>
+    <cellStyle name="60% - Акцент4 8 14" xfId="1385"/>
+    <cellStyle name="60% - Акцент4 8 15" xfId="1386"/>
+    <cellStyle name="60% - Акцент4 8 16" xfId="1387"/>
+    <cellStyle name="60% - Акцент4 8 17" xfId="1388"/>
+    <cellStyle name="60% - Акцент4 8 18" xfId="1389"/>
+    <cellStyle name="60% - Акцент4 8 19" xfId="1390"/>
+    <cellStyle name="60% - Акцент4 8 2" xfId="1391"/>
+    <cellStyle name="60% - Акцент4 8 20" xfId="1392"/>
+    <cellStyle name="60% - Акцент4 8 21" xfId="1393"/>
+    <cellStyle name="60% - Акцент4 8 22" xfId="1394"/>
+    <cellStyle name="60% - Акцент4 8 23" xfId="1395"/>
+    <cellStyle name="60% - Акцент4 8 24" xfId="1396"/>
+    <cellStyle name="60% - Акцент4 8 25" xfId="1397"/>
+    <cellStyle name="60% - Акцент4 8 3" xfId="1398"/>
+    <cellStyle name="60% - Акцент4 8 4" xfId="1399"/>
+    <cellStyle name="60% - Акцент4 8 5" xfId="1400"/>
+    <cellStyle name="60% - Акцент4 8 6" xfId="1401"/>
+    <cellStyle name="60% - Акцент4 8 7" xfId="1402"/>
+    <cellStyle name="60% - Акцент4 8 8" xfId="1403"/>
+    <cellStyle name="60% - Акцент4 8 9" xfId="1404"/>
+    <cellStyle name="60% - Акцент4 9" xfId="1405"/>
+    <cellStyle name="60% - Акцент4 9 10" xfId="1406"/>
+    <cellStyle name="60% - Акцент4 9 11" xfId="1407"/>
+    <cellStyle name="60% - Акцент4 9 12" xfId="1408"/>
+    <cellStyle name="60% - Акцент4 9 13" xfId="1409"/>
+    <cellStyle name="60% - Акцент4 9 14" xfId="1410"/>
+    <cellStyle name="60% - Акцент4 9 15" xfId="1411"/>
+    <cellStyle name="60% - Акцент4 9 16" xfId="1412"/>
+    <cellStyle name="60% - Акцент4 9 17" xfId="1413"/>
+    <cellStyle name="60% - Акцент4 9 18" xfId="1414"/>
+    <cellStyle name="60% - Акцент4 9 19" xfId="1415"/>
+    <cellStyle name="60% - Акцент4 9 2" xfId="1416"/>
+    <cellStyle name="60% - Акцент4 9 20" xfId="1417"/>
+    <cellStyle name="60% - Акцент4 9 21" xfId="1418"/>
+    <cellStyle name="60% - Акцент4 9 22" xfId="1419"/>
+    <cellStyle name="60% - Акцент4 9 23" xfId="1420"/>
+    <cellStyle name="60% - Акцент4 9 24" xfId="1421"/>
+    <cellStyle name="60% - Акцент4 9 25" xfId="1422"/>
+    <cellStyle name="60% - Акцент4 9 3" xfId="1423"/>
+    <cellStyle name="60% - Акцент4 9 4" xfId="1424"/>
+    <cellStyle name="60% - Акцент4 9 5" xfId="1425"/>
+    <cellStyle name="60% - Акцент4 9 6" xfId="1426"/>
+    <cellStyle name="60% - Акцент4 9 7" xfId="1427"/>
+    <cellStyle name="60% - Акцент4 9 8" xfId="1428"/>
+    <cellStyle name="60% - Акцент4 9 9" xfId="1429"/>
+    <cellStyle name="60% - Акцент6 2" xfId="1430"/>
+    <cellStyle name="60% - Акцент6 2 10" xfId="1431"/>
+    <cellStyle name="60% - Акцент6 2 11" xfId="1432"/>
+    <cellStyle name="60% - Акцент6 2 12" xfId="1433"/>
+    <cellStyle name="60% - Акцент6 2 13" xfId="1434"/>
+    <cellStyle name="60% - Акцент6 2 14" xfId="1435"/>
+    <cellStyle name="60% - Акцент6 2 15" xfId="1436"/>
+    <cellStyle name="60% - Акцент6 2 16" xfId="1437"/>
+    <cellStyle name="60% - Акцент6 2 17" xfId="1438"/>
+    <cellStyle name="60% - Акцент6 2 18" xfId="1439"/>
+    <cellStyle name="60% - Акцент6 2 19" xfId="1440"/>
+    <cellStyle name="60% - Акцент6 2 2" xfId="1441"/>
+    <cellStyle name="60% - Акцент6 2 20" xfId="1442"/>
+    <cellStyle name="60% - Акцент6 2 21" xfId="1443"/>
+    <cellStyle name="60% - Акцент6 2 22" xfId="1444"/>
+    <cellStyle name="60% - Акцент6 2 23" xfId="1445"/>
+    <cellStyle name="60% - Акцент6 2 24" xfId="1446"/>
+    <cellStyle name="60% - Акцент6 2 25" xfId="1447"/>
+    <cellStyle name="60% - Акцент6 2 3" xfId="1448"/>
+    <cellStyle name="60% - Акцент6 2 4" xfId="1449"/>
+    <cellStyle name="60% - Акцент6 2 5" xfId="1450"/>
+    <cellStyle name="60% - Акцент6 2 6" xfId="1451"/>
+    <cellStyle name="60% - Акцент6 2 7" xfId="1452"/>
+    <cellStyle name="60% - Акцент6 2 8" xfId="1453"/>
+    <cellStyle name="60% - Акцент6 2 9" xfId="1454"/>
+    <cellStyle name="60% - Акцент6 3" xfId="1455"/>
+    <cellStyle name="60% - Акцент6 3 10" xfId="1456"/>
+    <cellStyle name="60% - Акцент6 3 11" xfId="1457"/>
+    <cellStyle name="60% - Акцент6 3 12" xfId="1458"/>
+    <cellStyle name="60% - Акцент6 3 13" xfId="1459"/>
+    <cellStyle name="60% - Акцент6 3 14" xfId="1460"/>
+    <cellStyle name="60% - Акцент6 3 15" xfId="1461"/>
+    <cellStyle name="60% - Акцент6 3 16" xfId="1462"/>
+    <cellStyle name="60% - Акцент6 3 17" xfId="1463"/>
+    <cellStyle name="60% - Акцент6 3 18" xfId="1464"/>
+    <cellStyle name="60% - Акцент6 3 19" xfId="1465"/>
+    <cellStyle name="60% - Акцент6 3 2" xfId="1466"/>
+    <cellStyle name="60% - Акцент6 3 20" xfId="1467"/>
+    <cellStyle name="60% - Акцент6 3 21" xfId="1468"/>
+    <cellStyle name="60% - Акцент6 3 22" xfId="1469"/>
+    <cellStyle name="60% - Акцент6 3 23" xfId="1470"/>
+    <cellStyle name="60% - Акцент6 3 24" xfId="1471"/>
+    <cellStyle name="60% - Акцент6 3 25" xfId="1472"/>
+    <cellStyle name="60% - Акцент6 3 3" xfId="1473"/>
+    <cellStyle name="60% - Акцент6 3 4" xfId="1474"/>
+    <cellStyle name="60% - Акцент6 3 5" xfId="1475"/>
+    <cellStyle name="60% - Акцент6 3 6" xfId="1476"/>
+    <cellStyle name="60% - Акцент6 3 7" xfId="1477"/>
+    <cellStyle name="60% - Акцент6 3 8" xfId="1478"/>
+    <cellStyle name="60% - Акцент6 3 9" xfId="1479"/>
+    <cellStyle name="60% - Акцент6 4" xfId="1480"/>
+    <cellStyle name="60% - Акцент6 4 10" xfId="1481"/>
+    <cellStyle name="60% - Акцент6 4 11" xfId="1482"/>
+    <cellStyle name="60% - Акцент6 4 12" xfId="1483"/>
+    <cellStyle name="60% - Акцент6 4 13" xfId="1484"/>
+    <cellStyle name="60% - Акцент6 4 14" xfId="1485"/>
+    <cellStyle name="60% - Акцент6 4 15" xfId="1486"/>
+    <cellStyle name="60% - Акцент6 4 16" xfId="1487"/>
+    <cellStyle name="60% - Акцент6 4 17" xfId="1488"/>
+    <cellStyle name="60% - Акцент6 4 18" xfId="1489"/>
+    <cellStyle name="60% - Акцент6 4 19" xfId="1490"/>
+    <cellStyle name="60% - Акцент6 4 2" xfId="1491"/>
+    <cellStyle name="60% - Акцент6 4 20" xfId="1492"/>
+    <cellStyle name="60% - Акцент6 4 21" xfId="1493"/>
+    <cellStyle name="60% - Акцент6 4 22" xfId="1494"/>
+    <cellStyle name="60% - Акцент6 4 23" xfId="1495"/>
+    <cellStyle name="60% - Акцент6 4 24" xfId="1496"/>
+    <cellStyle name="60% - Акцент6 4 25" xfId="1497"/>
+    <cellStyle name="60% - Акцент6 4 3" xfId="1498"/>
+    <cellStyle name="60% - Акцент6 4 4" xfId="1499"/>
+    <cellStyle name="60% - Акцент6 4 5" xfId="1500"/>
+    <cellStyle name="60% - Акцент6 4 6" xfId="1501"/>
+    <cellStyle name="60% - Акцент6 4 7" xfId="1502"/>
+    <cellStyle name="60% - Акцент6 4 8" xfId="1503"/>
+    <cellStyle name="60% - Акцент6 4 9" xfId="1504"/>
+    <cellStyle name="60% - Акцент6 5" xfId="1505"/>
+    <cellStyle name="60% - Акцент6 5 10" xfId="1506"/>
+    <cellStyle name="60% - Акцент6 5 11" xfId="1507"/>
+    <cellStyle name="60% - Акцент6 5 12" xfId="1508"/>
+    <cellStyle name="60% - Акцент6 5 13" xfId="1509"/>
+    <cellStyle name="60% - Акцент6 5 14" xfId="1510"/>
+    <cellStyle name="60% - Акцент6 5 15" xfId="1511"/>
+    <cellStyle name="60% - Акцент6 5 16" xfId="1512"/>
+    <cellStyle name="60% - Акцент6 5 17" xfId="1513"/>
+    <cellStyle name="60% - Акцент6 5 18" xfId="1514"/>
+    <cellStyle name="60% - Акцент6 5 19" xfId="1515"/>
+    <cellStyle name="60% - Акцент6 5 2" xfId="1516"/>
+    <cellStyle name="60% - Акцент6 5 20" xfId="1517"/>
+    <cellStyle name="60% - Акцент6 5 21" xfId="1518"/>
+    <cellStyle name="60% - Акцент6 5 22" xfId="1519"/>
+    <cellStyle name="60% - Акцент6 5 23" xfId="1520"/>
+    <cellStyle name="60% - Акцент6 5 24" xfId="1521"/>
+    <cellStyle name="60% - Акцент6 5 25" xfId="1522"/>
+    <cellStyle name="60% - Акцент6 5 3" xfId="1523"/>
+    <cellStyle name="60% - Акцент6 5 4" xfId="1524"/>
+    <cellStyle name="60% - Акцент6 5 5" xfId="1525"/>
+    <cellStyle name="60% - Акцент6 5 6" xfId="1526"/>
+    <cellStyle name="60% - Акцент6 5 7" xfId="1527"/>
+    <cellStyle name="60% - Акцент6 5 8" xfId="1528"/>
+    <cellStyle name="60% - Акцент6 5 9" xfId="1529"/>
+    <cellStyle name="60% - Акцент6 6" xfId="1530"/>
+    <cellStyle name="60% - Акцент6 6 10" xfId="1531"/>
+    <cellStyle name="60% - Акцент6 6 11" xfId="1532"/>
+    <cellStyle name="60% - Акцент6 6 12" xfId="1533"/>
+    <cellStyle name="60% - Акцент6 6 13" xfId="1534"/>
+    <cellStyle name="60% - Акцент6 6 14" xfId="1535"/>
+    <cellStyle name="60% - Акцент6 6 15" xfId="1536"/>
+    <cellStyle name="60% - Акцент6 6 16" xfId="1537"/>
+    <cellStyle name="60% - Акцент6 6 17" xfId="1538"/>
+    <cellStyle name="60% - Акцент6 6 18" xfId="1539"/>
+    <cellStyle name="60% - Акцент6 6 19" xfId="1540"/>
+    <cellStyle name="60% - Акцент6 6 2" xfId="1541"/>
+    <cellStyle name="60% - Акцент6 6 20" xfId="1542"/>
+    <cellStyle name="60% - Акцент6 6 21" xfId="1543"/>
+    <cellStyle name="60% - Акцент6 6 22" xfId="1544"/>
+    <cellStyle name="60% - Акцент6 6 23" xfId="1545"/>
+    <cellStyle name="60% - Акцент6 6 24" xfId="1546"/>
+    <cellStyle name="60% - Акцент6 6 25" xfId="1547"/>
+    <cellStyle name="60% - Акцент6 6 3" xfId="1548"/>
+    <cellStyle name="60% - Акцент6 6 4" xfId="1549"/>
+    <cellStyle name="60% - Акцент6 6 5" xfId="1550"/>
+    <cellStyle name="60% - Акцент6 6 6" xfId="1551"/>
+    <cellStyle name="60% - Акцент6 6 7" xfId="1552"/>
+    <cellStyle name="60% - Акцент6 6 8" xfId="1553"/>
+    <cellStyle name="60% - Акцент6 6 9" xfId="1554"/>
+    <cellStyle name="60% - Акцент6 7" xfId="1555"/>
+    <cellStyle name="60% - Акцент6 7 10" xfId="1556"/>
+    <cellStyle name="60% - Акцент6 7 11" xfId="1557"/>
+    <cellStyle name="60% - Акцент6 7 12" xfId="1558"/>
+    <cellStyle name="60% - Акцент6 7 13" xfId="1559"/>
+    <cellStyle name="60% - Акцент6 7 14" xfId="1560"/>
+    <cellStyle name="60% - Акцент6 7 15" xfId="1561"/>
+    <cellStyle name="60% - Акцент6 7 16" xfId="1562"/>
+    <cellStyle name="60% - Акцент6 7 17" xfId="1563"/>
+    <cellStyle name="60% - Акцент6 7 18" xfId="1564"/>
+    <cellStyle name="60% - Акцент6 7 19" xfId="1565"/>
+    <cellStyle name="60% - Акцент6 7 2" xfId="1566"/>
+    <cellStyle name="60% - Акцент6 7 20" xfId="1567"/>
+    <cellStyle name="60% - Акцент6 7 21" xfId="1568"/>
+    <cellStyle name="60% - Акцент6 7 22" xfId="1569"/>
+    <cellStyle name="60% - Акцент6 7 23" xfId="1570"/>
+    <cellStyle name="60% - Акцент6 7 24" xfId="1571"/>
+    <cellStyle name="60% - Акцент6 7 25" xfId="1572"/>
+    <cellStyle name="60% - Акцент6 7 3" xfId="1573"/>
+    <cellStyle name="60% - Акцент6 7 4" xfId="1574"/>
+    <cellStyle name="60% - Акцент6 7 5" xfId="1575"/>
+    <cellStyle name="60% - Акцент6 7 6" xfId="1576"/>
+    <cellStyle name="60% - Акцент6 7 7" xfId="1577"/>
+    <cellStyle name="60% - Акцент6 7 8" xfId="1578"/>
+    <cellStyle name="60% - Акцент6 7 9" xfId="1579"/>
+    <cellStyle name="60% - Акцент6 8" xfId="1580"/>
+    <cellStyle name="60% - Акцент6 8 10" xfId="1581"/>
+    <cellStyle name="60% - Акцент6 8 11" xfId="1582"/>
+    <cellStyle name="60% - Акцент6 8 12" xfId="1583"/>
+    <cellStyle name="60% - Акцент6 8 13" xfId="1584"/>
+    <cellStyle name="60% - Акцент6 8 14" xfId="1585"/>
+    <cellStyle name="60% - Акцент6 8 15" xfId="1586"/>
+    <cellStyle name="60% - Акцент6 8 16" xfId="1587"/>
+    <cellStyle name="60% - Акцент6 8 17" xfId="1588"/>
+    <cellStyle name="60% - Акцент6 8 18" xfId="1589"/>
+    <cellStyle name="60% - Акцент6 8 19" xfId="1590"/>
+    <cellStyle name="60% - Акцент6 8 2" xfId="1591"/>
+    <cellStyle name="60% - Акцент6 8 20" xfId="1592"/>
+    <cellStyle name="60% - Акцент6 8 21" xfId="1593"/>
+    <cellStyle name="60% - Акцент6 8 22" xfId="1594"/>
+    <cellStyle name="60% - Акцент6 8 23" xfId="1595"/>
+    <cellStyle name="60% - Акцент6 8 24" xfId="1596"/>
+    <cellStyle name="60% - Акцент6 8 25" xfId="1597"/>
+    <cellStyle name="60% - Акцент6 8 3" xfId="1598"/>
+    <cellStyle name="60% - Акцент6 8 4" xfId="1599"/>
+    <cellStyle name="60% - Акцент6 8 5" xfId="1600"/>
+    <cellStyle name="60% - Акцент6 8 6" xfId="1601"/>
+    <cellStyle name="60% - Акцент6 8 7" xfId="1602"/>
+    <cellStyle name="60% - Акцент6 8 8" xfId="1603"/>
+    <cellStyle name="60% - Акцент6 8 9" xfId="1604"/>
+    <cellStyle name="60% - Акцент6 9" xfId="1605"/>
+    <cellStyle name="60% - Акцент6 9 10" xfId="1606"/>
+    <cellStyle name="60% - Акцент6 9 11" xfId="1607"/>
+    <cellStyle name="60% - Акцент6 9 12" xfId="1608"/>
+    <cellStyle name="60% - Акцент6 9 13" xfId="1609"/>
+    <cellStyle name="60% - Акцент6 9 14" xfId="1610"/>
+    <cellStyle name="60% - Акцент6 9 15" xfId="1611"/>
+    <cellStyle name="60% - Акцент6 9 16" xfId="1612"/>
+    <cellStyle name="60% - Акцент6 9 17" xfId="1613"/>
+    <cellStyle name="60% - Акцент6 9 18" xfId="1614"/>
+    <cellStyle name="60% - Акцент6 9 19" xfId="1615"/>
+    <cellStyle name="60% - Акцент6 9 2" xfId="1616"/>
+    <cellStyle name="60% - Акцент6 9 20" xfId="1617"/>
+    <cellStyle name="60% - Акцент6 9 21" xfId="1618"/>
+    <cellStyle name="60% - Акцент6 9 22" xfId="1619"/>
+    <cellStyle name="60% - Акцент6 9 23" xfId="1620"/>
+    <cellStyle name="60% - Акцент6 9 24" xfId="1621"/>
+    <cellStyle name="60% - Акцент6 9 25" xfId="1622"/>
+    <cellStyle name="60% - Акцент6 9 3" xfId="1623"/>
+    <cellStyle name="60% - Акцент6 9 4" xfId="1624"/>
+    <cellStyle name="60% - Акцент6 9 5" xfId="1625"/>
+    <cellStyle name="60% - Акцент6 9 6" xfId="1626"/>
+    <cellStyle name="60% - Акцент6 9 7" xfId="1627"/>
+    <cellStyle name="60% - Акцент6 9 8" xfId="1628"/>
+    <cellStyle name="60% - Акцент6 9 9" xfId="1629"/>
+    <cellStyle name="Акцент1" xfId="16" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Акцент2" xfId="17" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Акцент3" xfId="18" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Акцент4" xfId="19" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Акцент5" xfId="20" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Акцент6" xfId="21" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="1714" builtinId="8"/>
+    <cellStyle name="Гиперссылка 2" xfId="1630"/>
+    <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Название 2" xfId="23"/>
+    <cellStyle name="Название 2 2" xfId="1712"/>
+    <cellStyle name="Нейтральный" xfId="7" builtinId="28" customBuiltin="1"/>
+    <cellStyle name="Нейтральный 2" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="22"/>
+    <cellStyle name="Обычный 2 2" xfId="25"/>
+    <cellStyle name="Обычный 2 2 2" xfId="1631"/>
+    <cellStyle name="Обычный 2 2 3" xfId="1717"/>
+    <cellStyle name="Обычный 2 3" xfId="1632"/>
+    <cellStyle name="Обычный 2 4" xfId="1715"/>
+    <cellStyle name="Обычный 3" xfId="1716"/>
+    <cellStyle name="Обычный 3 2" xfId="1713"/>
+    <cellStyle name="Обычный 4" xfId="26"/>
+    <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Примечание 2" xfId="27"/>
+    <cellStyle name="Примечание 2 10" xfId="1633"/>
+    <cellStyle name="Примечание 2 2" xfId="1634"/>
+    <cellStyle name="Примечание 2 3" xfId="1635"/>
+    <cellStyle name="Примечание 2 4" xfId="1636"/>
+    <cellStyle name="Примечание 2 5" xfId="1637"/>
+    <cellStyle name="Примечание 2 6" xfId="1638"/>
+    <cellStyle name="Примечание 2 7" xfId="1639"/>
+    <cellStyle name="Примечание 2 8" xfId="1640"/>
+    <cellStyle name="Примечание 2 9" xfId="1641"/>
+    <cellStyle name="Примечание 3" xfId="28"/>
+    <cellStyle name="Примечание 3 10" xfId="1643"/>
+    <cellStyle name="Примечание 3 11" xfId="1644"/>
+    <cellStyle name="Примечание 3 12" xfId="1645"/>
+    <cellStyle name="Примечание 3 13" xfId="1646"/>
+    <cellStyle name="Примечание 3 14" xfId="1647"/>
+    <cellStyle name="Примечание 3 15" xfId="1648"/>
+    <cellStyle name="Примечание 3 16" xfId="1649"/>
+    <cellStyle name="Примечание 3 17" xfId="1650"/>
+    <cellStyle name="Примечание 3 18" xfId="1651"/>
+    <cellStyle name="Примечание 3 19" xfId="1652"/>
+    <cellStyle name="Примечание 3 2" xfId="1653"/>
+    <cellStyle name="Примечание 3 20" xfId="1654"/>
+    <cellStyle name="Примечание 3 21" xfId="1655"/>
+    <cellStyle name="Примечание 3 22" xfId="1656"/>
+    <cellStyle name="Примечание 3 23" xfId="1657"/>
+    <cellStyle name="Примечание 3 24" xfId="1658"/>
+    <cellStyle name="Примечание 3 25" xfId="1659"/>
+    <cellStyle name="Примечание 3 26" xfId="1660"/>
+    <cellStyle name="Примечание 3 27" xfId="1661"/>
+    <cellStyle name="Примечание 3 28" xfId="1662"/>
+    <cellStyle name="Примечание 3 29" xfId="1663"/>
+    <cellStyle name="Примечание 3 3" xfId="1664"/>
+    <cellStyle name="Примечание 3 30" xfId="1665"/>
+    <cellStyle name="Примечание 3 31" xfId="1666"/>
+    <cellStyle name="Примечание 3 32" xfId="1667"/>
+    <cellStyle name="Примечание 3 33" xfId="1668"/>
+    <cellStyle name="Примечание 3 34" xfId="1669"/>
+    <cellStyle name="Примечание 3 35" xfId="1670"/>
+    <cellStyle name="Примечание 3 36" xfId="1642"/>
+    <cellStyle name="Примечание 3 4" xfId="1671"/>
+    <cellStyle name="Примечание 3 5" xfId="1672"/>
+    <cellStyle name="Примечание 3 6" xfId="1673"/>
+    <cellStyle name="Примечание 3 7" xfId="1674"/>
+    <cellStyle name="Примечание 3 8" xfId="1675"/>
+    <cellStyle name="Примечание 3 9" xfId="1676"/>
+    <cellStyle name="Примечание 4" xfId="29"/>
+    <cellStyle name="Примечание 4 10" xfId="1678"/>
+    <cellStyle name="Примечание 4 11" xfId="1679"/>
+    <cellStyle name="Примечание 4 12" xfId="1680"/>
+    <cellStyle name="Примечание 4 13" xfId="1681"/>
+    <cellStyle name="Примечание 4 14" xfId="1682"/>
+    <cellStyle name="Примечание 4 15" xfId="1683"/>
+    <cellStyle name="Примечание 4 16" xfId="1684"/>
+    <cellStyle name="Примечание 4 17" xfId="1685"/>
+    <cellStyle name="Примечание 4 18" xfId="1686"/>
+    <cellStyle name="Примечание 4 19" xfId="1687"/>
+    <cellStyle name="Примечание 4 2" xfId="1688"/>
+    <cellStyle name="Примечание 4 20" xfId="1689"/>
+    <cellStyle name="Примечание 4 21" xfId="1690"/>
+    <cellStyle name="Примечание 4 22" xfId="1691"/>
+    <cellStyle name="Примечание 4 23" xfId="1692"/>
+    <cellStyle name="Примечание 4 24" xfId="1693"/>
+    <cellStyle name="Примечание 4 25" xfId="1694"/>
+    <cellStyle name="Примечание 4 26" xfId="1695"/>
+    <cellStyle name="Примечание 4 27" xfId="1696"/>
+    <cellStyle name="Примечание 4 28" xfId="1697"/>
+    <cellStyle name="Примечание 4 29" xfId="1698"/>
+    <cellStyle name="Примечание 4 3" xfId="1699"/>
+    <cellStyle name="Примечание 4 30" xfId="1700"/>
+    <cellStyle name="Примечание 4 31" xfId="1701"/>
+    <cellStyle name="Примечание 4 32" xfId="1702"/>
+    <cellStyle name="Примечание 4 33" xfId="1703"/>
+    <cellStyle name="Примечание 4 34" xfId="1704"/>
+    <cellStyle name="Примечание 4 35" xfId="1705"/>
+    <cellStyle name="Примечание 4 36" xfId="1677"/>
+    <cellStyle name="Примечание 4 4" xfId="1706"/>
+    <cellStyle name="Примечание 4 5" xfId="1707"/>
+    <cellStyle name="Примечание 4 6" xfId="1708"/>
+    <cellStyle name="Примечание 4 7" xfId="1709"/>
+    <cellStyle name="Примечание 4 8" xfId="1710"/>
+    <cellStyle name="Примечание 4 9" xfId="1711"/>
+    <cellStyle name="Связанная ячейка" xfId="11" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Текст предупреждения" xfId="13" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Финансовый 2" xfId="1718"/>
+    <cellStyle name="Хороший" xfId="5" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -733,2250 +4953,4835 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/335557/file/ru/" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AD43"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="AF35" sqref="AF35"/>
+      <selection activeCell="B26" sqref="B26"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15"/>
+  <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="48.5703125" style="4" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="97.7109375" style="4" customWidth="1"/>
+    <col min="3" max="4" width="9.140625" style="5"/>
+    <col min="5" max="5" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
+    <col min="6" max="256" width="9.140625" style="5"/>
+    <col min="257" max="257" width="42.28515625" style="5" customWidth="1"/>
+    <col min="258" max="258" width="97.7109375" style="5" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="5"/>
+    <col min="513" max="513" width="42.28515625" style="5" customWidth="1"/>
+    <col min="514" max="514" width="97.7109375" style="5" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="5"/>
+    <col min="769" max="769" width="42.28515625" style="5" customWidth="1"/>
+    <col min="770" max="770" width="97.7109375" style="5" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="5"/>
+    <col min="1025" max="1025" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1026" max="1026" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="5"/>
+    <col min="1281" max="1281" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1282" max="1282" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="5"/>
+    <col min="1537" max="1537" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1538" max="1538" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="5"/>
+    <col min="1793" max="1793" width="42.28515625" style="5" customWidth="1"/>
+    <col min="1794" max="1794" width="97.7109375" style="5" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="5"/>
+    <col min="2049" max="2049" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2050" max="2050" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="5"/>
+    <col min="2305" max="2305" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2306" max="2306" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="5"/>
+    <col min="2561" max="2561" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2562" max="2562" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="5"/>
+    <col min="2817" max="2817" width="42.28515625" style="5" customWidth="1"/>
+    <col min="2818" max="2818" width="97.7109375" style="5" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="5"/>
+    <col min="3073" max="3073" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3074" max="3074" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="5"/>
+    <col min="3329" max="3329" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3330" max="3330" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="5"/>
+    <col min="3585" max="3585" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3586" max="3586" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="5"/>
+    <col min="3841" max="3841" width="42.28515625" style="5" customWidth="1"/>
+    <col min="3842" max="3842" width="97.7109375" style="5" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="5"/>
+    <col min="4097" max="4097" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4098" max="4098" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="5"/>
+    <col min="4353" max="4353" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4354" max="4354" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="5"/>
+    <col min="4609" max="4609" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4610" max="4610" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="5"/>
+    <col min="4865" max="4865" width="42.28515625" style="5" customWidth="1"/>
+    <col min="4866" max="4866" width="97.7109375" style="5" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="5"/>
+    <col min="5121" max="5121" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5122" max="5122" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="5"/>
+    <col min="5377" max="5377" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5378" max="5378" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="5"/>
+    <col min="5633" max="5633" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5634" max="5634" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="5"/>
+    <col min="5889" max="5889" width="42.28515625" style="5" customWidth="1"/>
+    <col min="5890" max="5890" width="97.7109375" style="5" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="5"/>
+    <col min="6145" max="6145" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6146" max="6146" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="5"/>
+    <col min="6401" max="6401" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6402" max="6402" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="5"/>
+    <col min="6657" max="6657" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6658" max="6658" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="5"/>
+    <col min="6913" max="6913" width="42.28515625" style="5" customWidth="1"/>
+    <col min="6914" max="6914" width="97.7109375" style="5" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="5"/>
+    <col min="7169" max="7169" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7170" max="7170" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="5"/>
+    <col min="7425" max="7425" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7426" max="7426" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="5"/>
+    <col min="7681" max="7681" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7682" max="7682" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="5"/>
+    <col min="7937" max="7937" width="42.28515625" style="5" customWidth="1"/>
+    <col min="7938" max="7938" width="97.7109375" style="5" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="5"/>
+    <col min="8193" max="8193" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8194" max="8194" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="5"/>
+    <col min="8449" max="8449" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8450" max="8450" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="5"/>
+    <col min="8705" max="8705" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8706" max="8706" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="5"/>
+    <col min="8961" max="8961" width="42.28515625" style="5" customWidth="1"/>
+    <col min="8962" max="8962" width="97.7109375" style="5" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="5"/>
+    <col min="9217" max="9217" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9218" max="9218" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="5"/>
+    <col min="9473" max="9473" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9474" max="9474" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="5"/>
+    <col min="9729" max="9729" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9730" max="9730" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="5"/>
+    <col min="9985" max="9985" width="42.28515625" style="5" customWidth="1"/>
+    <col min="9986" max="9986" width="97.7109375" style="5" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="5"/>
+    <col min="10241" max="10241" width="42.28515625" style="5" customWidth="1"/>
+    <col min="10242" max="10242" width="97.7109375" style="5" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="5"/>
+    <col min="10497" max="10497" width="42.28515625" style="5" customWidth="1"/>
+    <col min="10498" max="10498" width="97.7109375" style="5" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="5"/>
+    <col min="10753" max="10753" width="42.28515625" style="5" customWidth="1"/>
+    <col min="10754" max="10754" width="97.7109375" style="5" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="5"/>
+    <col min="11009" max="11009" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11010" max="11010" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="5"/>
+    <col min="11265" max="11265" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11266" max="11266" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="5"/>
+    <col min="11521" max="11521" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11522" max="11522" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="5"/>
+    <col min="11777" max="11777" width="42.28515625" style="5" customWidth="1"/>
+    <col min="11778" max="11778" width="97.7109375" style="5" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="5"/>
+    <col min="12033" max="12033" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12034" max="12034" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="5"/>
+    <col min="12289" max="12289" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12290" max="12290" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="5"/>
+    <col min="12545" max="12545" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12546" max="12546" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="5"/>
+    <col min="12801" max="12801" width="42.28515625" style="5" customWidth="1"/>
+    <col min="12802" max="12802" width="97.7109375" style="5" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="5"/>
+    <col min="13057" max="13057" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13058" max="13058" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="5"/>
+    <col min="13313" max="13313" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13314" max="13314" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="5"/>
+    <col min="13569" max="13569" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13570" max="13570" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="5"/>
+    <col min="13825" max="13825" width="42.28515625" style="5" customWidth="1"/>
+    <col min="13826" max="13826" width="97.7109375" style="5" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="5"/>
+    <col min="14081" max="14081" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14082" max="14082" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="5"/>
+    <col min="14337" max="14337" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14338" max="14338" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="5"/>
+    <col min="14593" max="14593" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14594" max="14594" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="5"/>
+    <col min="14849" max="14849" width="42.28515625" style="5" customWidth="1"/>
+    <col min="14850" max="14850" width="97.7109375" style="5" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="5"/>
+    <col min="15105" max="15105" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15106" max="15106" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="5"/>
+    <col min="15361" max="15361" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15362" max="15362" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="5"/>
+    <col min="15617" max="15617" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15618" max="15618" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="5"/>
+    <col min="15873" max="15873" width="42.28515625" style="5" customWidth="1"/>
+    <col min="15874" max="15874" width="97.7109375" style="5" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="5"/>
+    <col min="16129" max="16129" width="42.28515625" style="5" customWidth="1"/>
+    <col min="16130" max="16130" width="97.7109375" style="5" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="5"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:30">
-      <c r="A2" s="45" t="s">
+    <row r="1" spans="1:13">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+    </row>
+    <row r="2" spans="1:13" s="6" customFormat="1" ht="12.75" customHeight="1">
+      <c r="A2" s="68" t="s">
+        <v>4</v>
+      </c>
+      <c r="B2" s="69">
+        <v>611101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13" s="6" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A3" s="68" t="s">
+        <v>5</v>
+      </c>
+      <c r="B3" s="70" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="14.25" customHeight="1">
+      <c r="A4" s="68" t="s">
+        <v>6</v>
+      </c>
+      <c r="B4" s="71" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" s="6" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A5" s="68" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="69" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" s="6" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A6" s="68" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="71" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" s="6" customFormat="1" ht="15.75" customHeight="1">
+      <c r="A7" s="68" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="69" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" s="6" customFormat="1" ht="16.5" customHeight="1">
+      <c r="A8" s="68" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="69" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" s="6" customFormat="1" ht="46.5" customHeight="1">
+      <c r="A9" s="68" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="79" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" s="6" customFormat="1" ht="62.25" customHeight="1">
+      <c r="A10" s="68" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="79" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" s="6" customFormat="1" ht="46.5" customHeight="1">
+      <c r="A11" s="72" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="73" t="s">
+        <v>42</v>
+      </c>
+      <c r="M11" s="7"/>
+    </row>
+    <row r="12" spans="1:13" s="6" customFormat="1" ht="18" customHeight="1">
+      <c r="A12" s="72" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="74" t="s">
+        <v>16</v>
+      </c>
+      <c r="M12" s="7"/>
+    </row>
+    <row r="13" spans="1:13" s="6" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A13" s="68" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="45"/>
-[...27 lines deleted...]
-      <c r="AD2" s="45"/>
+      <c r="B13" s="75" t="s">
+        <v>36</v>
+      </c>
+      <c r="M13" s="7"/>
     </row>
-    <row r="3" spans="1:30">
-[...17 lines deleted...]
-      <c r="AD3" s="18"/>
+    <row r="14" spans="1:13" s="6" customFormat="1" ht="20.100000000000001" customHeight="1">
+      <c r="A14" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="75" t="s">
+        <v>40</v>
+      </c>
+      <c r="M14" s="7"/>
     </row>
-    <row r="4" spans="1:30">
-[...35 lines deleted...]
-      <c r="AD4" s="41"/>
+    <row r="15" spans="1:13" s="6" customFormat="1" ht="23.25" customHeight="1">
+      <c r="A15" s="68" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="76" t="s">
+        <v>35</v>
+      </c>
+      <c r="M15" s="7"/>
     </row>
-    <row r="5" spans="1:30" ht="22.5">
-[...87 lines deleted...]
-      </c>
+    <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A16" s="72" t="s">
+        <v>20</v>
+      </c>
+      <c r="B16" s="80">
+        <v>46216</v>
+      </c>
+      <c r="M16" s="8"/>
     </row>
-    <row r="6" spans="1:30">
-[...31 lines deleted...]
-      <c r="AD6" s="44"/>
+    <row r="17" spans="1:13" ht="18.75" customHeight="1">
+      <c r="A17" s="72" t="s">
+        <v>21</v>
+      </c>
+      <c r="B17" s="80">
+        <v>46247</v>
+      </c>
+      <c r="M17" s="9"/>
     </row>
-    <row r="7" spans="1:30">
-[...89 lines deleted...]
-      </c>
+    <row r="18" spans="1:13" ht="22.5" customHeight="1">
+      <c r="A18" s="72" t="s">
+        <v>22</v>
+      </c>
+      <c r="B18" s="77" t="s">
+        <v>58</v>
+      </c>
+      <c r="M18" s="8"/>
     </row>
-    <row r="8" spans="1:30">
-[...65 lines deleted...]
-      </c>
+    <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A19" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="B19" s="77" t="s">
+        <v>59</v>
+      </c>
+      <c r="M19" s="9"/>
     </row>
-    <row r="9" spans="1:30">
-[...65 lines deleted...]
-      </c>
+    <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A20" s="72" t="s">
+        <v>24</v>
+      </c>
+      <c r="B20" s="78" t="s">
+        <v>60</v>
+      </c>
+      <c r="M20" s="8"/>
     </row>
-    <row r="10" spans="1:30">
-[...65 lines deleted...]
-      </c>
+    <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
+      <c r="A21" s="72" t="s">
+        <v>25</v>
+      </c>
+      <c r="B21" s="99" t="s">
+        <v>61</v>
+      </c>
+      <c r="M21" s="9"/>
     </row>
-    <row r="11" spans="1:30" ht="14.25" customHeight="1">
-[...53 lines deleted...]
-      </c>
+    <row r="22" spans="1:13">
+      <c r="A22" s="2"/>
+      <c r="B22" s="3"/>
     </row>
-    <row r="12" spans="1:30">
-[...53 lines deleted...]
-      </c>
+    <row r="23" spans="1:13">
+      <c r="M23" s="9"/>
     </row>
-    <row r="13" spans="1:30">
-[...53 lines deleted...]
-      </c>
+    <row r="24" spans="1:13">
+      <c r="M24" s="8"/>
     </row>
-    <row r="14" spans="1:30">
-[...53 lines deleted...]
-      </c>
+    <row r="25" spans="1:13">
+      <c r="M25" s="9"/>
     </row>
-    <row r="15" spans="1:30">
-[...1406 lines deleted...]
-      <c r="A43" s="12"/>
+    <row r="26" spans="1:13">
+      <c r="M26" s="8"/>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...1 lines deleted...]
-    <mergeCell ref="N3:Y3"/>
+  <hyperlinks>
+    <hyperlink ref="B12" r:id="rId1"/>
+    <hyperlink ref="B21" r:id="rId2"/>
+    <hyperlink ref="B13" r:id="rId3"/>
+    <hyperlink ref="B14" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:F19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B22" sqref="B22"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="4.5703125" style="11" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="11" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="11"/>
+    <col min="4" max="4" width="51.7109375" style="11" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="15"/>
+    <col min="257" max="257" width="4.5703125" style="15" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="15" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="15"/>
+    <col min="260" max="260" width="51.7109375" style="15" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="15"/>
+    <col min="513" max="513" width="4.5703125" style="15" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="15" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="15"/>
+    <col min="516" max="516" width="51.7109375" style="15" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="15"/>
+    <col min="769" max="769" width="4.5703125" style="15" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="15" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="15"/>
+    <col min="772" max="772" width="51.7109375" style="15" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="15"/>
+    <col min="1025" max="1025" width="4.5703125" style="15" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="15" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="15"/>
+    <col min="1028" max="1028" width="51.7109375" style="15" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="15"/>
+    <col min="1281" max="1281" width="4.5703125" style="15" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="15" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="15"/>
+    <col min="1284" max="1284" width="51.7109375" style="15" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="15"/>
+    <col min="1537" max="1537" width="4.5703125" style="15" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="15" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="15"/>
+    <col min="1540" max="1540" width="51.7109375" style="15" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="15"/>
+    <col min="1793" max="1793" width="4.5703125" style="15" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="15" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="15"/>
+    <col min="1796" max="1796" width="51.7109375" style="15" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="15"/>
+    <col min="2049" max="2049" width="4.5703125" style="15" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="15" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="15"/>
+    <col min="2052" max="2052" width="51.7109375" style="15" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="15"/>
+    <col min="2305" max="2305" width="4.5703125" style="15" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="15" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="15"/>
+    <col min="2308" max="2308" width="51.7109375" style="15" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="15"/>
+    <col min="2561" max="2561" width="4.5703125" style="15" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="15" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="15"/>
+    <col min="2564" max="2564" width="51.7109375" style="15" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="15"/>
+    <col min="2817" max="2817" width="4.5703125" style="15" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="15" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="15"/>
+    <col min="2820" max="2820" width="51.7109375" style="15" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="15"/>
+    <col min="3073" max="3073" width="4.5703125" style="15" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="15" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="15"/>
+    <col min="3076" max="3076" width="51.7109375" style="15" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="15"/>
+    <col min="3329" max="3329" width="4.5703125" style="15" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="15" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="15"/>
+    <col min="3332" max="3332" width="51.7109375" style="15" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="15"/>
+    <col min="3585" max="3585" width="4.5703125" style="15" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="15" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="15"/>
+    <col min="3588" max="3588" width="51.7109375" style="15" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="15"/>
+    <col min="3841" max="3841" width="4.5703125" style="15" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="15" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="15"/>
+    <col min="3844" max="3844" width="51.7109375" style="15" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="15"/>
+    <col min="4097" max="4097" width="4.5703125" style="15" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="15" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="15"/>
+    <col min="4100" max="4100" width="51.7109375" style="15" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="15"/>
+    <col min="4353" max="4353" width="4.5703125" style="15" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="15" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="15"/>
+    <col min="4356" max="4356" width="51.7109375" style="15" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="15"/>
+    <col min="4609" max="4609" width="4.5703125" style="15" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="15" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="15"/>
+    <col min="4612" max="4612" width="51.7109375" style="15" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="15"/>
+    <col min="4865" max="4865" width="4.5703125" style="15" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="15" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="15"/>
+    <col min="4868" max="4868" width="51.7109375" style="15" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="15"/>
+    <col min="5121" max="5121" width="4.5703125" style="15" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="15" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="15"/>
+    <col min="5124" max="5124" width="51.7109375" style="15" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="15"/>
+    <col min="5377" max="5377" width="4.5703125" style="15" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="15" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="15"/>
+    <col min="5380" max="5380" width="51.7109375" style="15" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="15"/>
+    <col min="5633" max="5633" width="4.5703125" style="15" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="15" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="15"/>
+    <col min="5636" max="5636" width="51.7109375" style="15" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="15"/>
+    <col min="5889" max="5889" width="4.5703125" style="15" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="15" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="15"/>
+    <col min="5892" max="5892" width="51.7109375" style="15" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="15"/>
+    <col min="6145" max="6145" width="4.5703125" style="15" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="15" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="15"/>
+    <col min="6148" max="6148" width="51.7109375" style="15" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="15"/>
+    <col min="6401" max="6401" width="4.5703125" style="15" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="15" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="15"/>
+    <col min="6404" max="6404" width="51.7109375" style="15" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="15"/>
+    <col min="6657" max="6657" width="4.5703125" style="15" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="15" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="15"/>
+    <col min="6660" max="6660" width="51.7109375" style="15" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="15"/>
+    <col min="6913" max="6913" width="4.5703125" style="15" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="15" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="15"/>
+    <col min="6916" max="6916" width="51.7109375" style="15" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="15"/>
+    <col min="7169" max="7169" width="4.5703125" style="15" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="15" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="15"/>
+    <col min="7172" max="7172" width="51.7109375" style="15" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="15"/>
+    <col min="7425" max="7425" width="4.5703125" style="15" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="15" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="15"/>
+    <col min="7428" max="7428" width="51.7109375" style="15" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="15"/>
+    <col min="7681" max="7681" width="4.5703125" style="15" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="15" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="15"/>
+    <col min="7684" max="7684" width="51.7109375" style="15" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="15"/>
+    <col min="7937" max="7937" width="4.5703125" style="15" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="15" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="15"/>
+    <col min="7940" max="7940" width="51.7109375" style="15" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="15"/>
+    <col min="8193" max="8193" width="4.5703125" style="15" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="15" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="15"/>
+    <col min="8196" max="8196" width="51.7109375" style="15" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="15"/>
+    <col min="8449" max="8449" width="4.5703125" style="15" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="15" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="15"/>
+    <col min="8452" max="8452" width="51.7109375" style="15" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="15"/>
+    <col min="8705" max="8705" width="4.5703125" style="15" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="15" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="15"/>
+    <col min="8708" max="8708" width="51.7109375" style="15" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="15"/>
+    <col min="8961" max="8961" width="4.5703125" style="15" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="15" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="15"/>
+    <col min="8964" max="8964" width="51.7109375" style="15" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="15"/>
+    <col min="9217" max="9217" width="4.5703125" style="15" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="15" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="15"/>
+    <col min="9220" max="9220" width="51.7109375" style="15" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="15"/>
+    <col min="9473" max="9473" width="4.5703125" style="15" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="15" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="15"/>
+    <col min="9476" max="9476" width="51.7109375" style="15" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="15"/>
+    <col min="9729" max="9729" width="4.5703125" style="15" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="15" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="15"/>
+    <col min="9732" max="9732" width="51.7109375" style="15" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="15"/>
+    <col min="9985" max="9985" width="4.5703125" style="15" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="15" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="15"/>
+    <col min="9988" max="9988" width="51.7109375" style="15" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="15"/>
+    <col min="10241" max="10241" width="4.5703125" style="15" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="15" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="15"/>
+    <col min="10244" max="10244" width="51.7109375" style="15" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="15"/>
+    <col min="10497" max="10497" width="4.5703125" style="15" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="15" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="15"/>
+    <col min="10500" max="10500" width="51.7109375" style="15" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="15"/>
+    <col min="10753" max="10753" width="4.5703125" style="15" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="15" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="15"/>
+    <col min="10756" max="10756" width="51.7109375" style="15" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="15"/>
+    <col min="11009" max="11009" width="4.5703125" style="15" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="15" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="15"/>
+    <col min="11012" max="11012" width="51.7109375" style="15" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="15"/>
+    <col min="11265" max="11265" width="4.5703125" style="15" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="15" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="15"/>
+    <col min="11268" max="11268" width="51.7109375" style="15" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="15"/>
+    <col min="11521" max="11521" width="4.5703125" style="15" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="15" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="15"/>
+    <col min="11524" max="11524" width="51.7109375" style="15" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="15"/>
+    <col min="11777" max="11777" width="4.5703125" style="15" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="15" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="15"/>
+    <col min="11780" max="11780" width="51.7109375" style="15" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="15"/>
+    <col min="12033" max="12033" width="4.5703125" style="15" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="15" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="15"/>
+    <col min="12036" max="12036" width="51.7109375" style="15" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="15"/>
+    <col min="12289" max="12289" width="4.5703125" style="15" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="15" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="15"/>
+    <col min="12292" max="12292" width="51.7109375" style="15" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="15"/>
+    <col min="12545" max="12545" width="4.5703125" style="15" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="15" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="15"/>
+    <col min="12548" max="12548" width="51.7109375" style="15" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="15"/>
+    <col min="12801" max="12801" width="4.5703125" style="15" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="15" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="15"/>
+    <col min="12804" max="12804" width="51.7109375" style="15" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="15"/>
+    <col min="13057" max="13057" width="4.5703125" style="15" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="15" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="15"/>
+    <col min="13060" max="13060" width="51.7109375" style="15" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="15"/>
+    <col min="13313" max="13313" width="4.5703125" style="15" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="15" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="15"/>
+    <col min="13316" max="13316" width="51.7109375" style="15" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="15"/>
+    <col min="13569" max="13569" width="4.5703125" style="15" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="15" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="15"/>
+    <col min="13572" max="13572" width="51.7109375" style="15" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="15"/>
+    <col min="13825" max="13825" width="4.5703125" style="15" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="15" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="15"/>
+    <col min="13828" max="13828" width="51.7109375" style="15" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="15"/>
+    <col min="14081" max="14081" width="4.5703125" style="15" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="15" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="15"/>
+    <col min="14084" max="14084" width="51.7109375" style="15" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="15"/>
+    <col min="14337" max="14337" width="4.5703125" style="15" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="15" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="15"/>
+    <col min="14340" max="14340" width="51.7109375" style="15" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="15"/>
+    <col min="14593" max="14593" width="4.5703125" style="15" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="15" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="15"/>
+    <col min="14596" max="14596" width="51.7109375" style="15" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="15"/>
+    <col min="14849" max="14849" width="4.5703125" style="15" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="15" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="15"/>
+    <col min="14852" max="14852" width="51.7109375" style="15" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="15"/>
+    <col min="15105" max="15105" width="4.5703125" style="15" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="15" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="15"/>
+    <col min="15108" max="15108" width="51.7109375" style="15" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="15"/>
+    <col min="15361" max="15361" width="4.5703125" style="15" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="15" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="15"/>
+    <col min="15364" max="15364" width="51.7109375" style="15" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="15"/>
+    <col min="15617" max="15617" width="4.5703125" style="15" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="15" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="15"/>
+    <col min="15620" max="15620" width="51.7109375" style="15" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="15"/>
+    <col min="15873" max="15873" width="4.5703125" style="15" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="15" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="15"/>
+    <col min="15876" max="15876" width="51.7109375" style="15" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="15"/>
+    <col min="16129" max="16129" width="4.5703125" style="15" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="15" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="15"/>
+    <col min="16132" max="16132" width="51.7109375" style="15" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="15"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:6">
+      <c r="A1" s="10"/>
+      <c r="B1" s="10"/>
+      <c r="C1" s="10"/>
+    </row>
+    <row r="2" spans="1:6">
+      <c r="A2" s="10"/>
+      <c r="B2" s="10"/>
+      <c r="C2" s="10"/>
+    </row>
+    <row r="3" spans="1:6">
+      <c r="A3" s="10"/>
+      <c r="B3" s="12"/>
+      <c r="C3" s="12"/>
+    </row>
+    <row r="4" spans="1:6">
+      <c r="A4" s="10"/>
+      <c r="C4" s="12"/>
+      <c r="D4" s="14"/>
+    </row>
+    <row r="5" spans="1:6">
+      <c r="A5" s="10"/>
+      <c r="B5" s="12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C5" s="12"/>
+    </row>
+    <row r="6" spans="1:6">
+      <c r="A6" s="10"/>
+      <c r="B6" s="12" t="s">
+        <v>27</v>
+      </c>
+      <c r="C6" s="12"/>
+    </row>
+    <row r="7" spans="1:6">
+      <c r="A7" s="10"/>
+      <c r="B7" s="12" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="12"/>
+    </row>
+    <row r="8" spans="1:6">
+      <c r="A8" s="10"/>
+      <c r="B8" s="12" t="s">
+        <v>29</v>
+      </c>
+      <c r="C8" s="12"/>
+    </row>
+    <row r="9" spans="1:6">
+      <c r="A9" s="10"/>
+      <c r="B9" s="12" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" s="12"/>
+    </row>
+    <row r="10" spans="1:6">
+      <c r="A10" s="10"/>
+      <c r="B10" s="10"/>
+      <c r="C10" s="12"/>
+      <c r="D10" s="16"/>
+    </row>
+    <row r="11" spans="1:6" ht="38.25">
+      <c r="A11" s="10"/>
+      <c r="B11" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="C11" s="12"/>
+      <c r="D11" s="16"/>
+    </row>
+    <row r="12" spans="1:6">
+      <c r="A12" s="10"/>
+      <c r="B12" s="10"/>
+      <c r="C12" s="12"/>
+      <c r="D12" s="16"/>
+    </row>
+    <row r="13" spans="1:6">
+      <c r="A13" s="10"/>
+      <c r="B13" s="10"/>
+      <c r="C13" s="10"/>
+      <c r="D13" s="16"/>
+    </row>
+    <row r="14" spans="1:6">
+      <c r="B14" s="85" t="s">
+        <v>62</v>
+      </c>
+      <c r="C14" s="85"/>
+      <c r="D14" s="85"/>
+      <c r="E14" s="85"/>
+      <c r="F14" s="85"/>
+    </row>
+    <row r="15" spans="1:6">
+      <c r="B15" s="14"/>
+      <c r="D15" s="14"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="84"/>
+      <c r="B19" s="84"/>
+      <c r="C19" s="84"/>
+      <c r="D19" s="84"/>
+    </row>
+  </sheetData>
+  <mergeCells count="2">
+    <mergeCell ref="A19:D19"/>
+    <mergeCell ref="B14:F14"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AJ149"/>
+  <sheetViews>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="AH10" sqref="AH10"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="18.42578125" style="18" customWidth="1"/>
+    <col min="2" max="9" width="0" style="18" hidden="1" customWidth="1"/>
+    <col min="10" max="10" width="10.7109375" style="18" hidden="1" customWidth="1"/>
+    <col min="11" max="13" width="0" style="18" hidden="1" customWidth="1"/>
+    <col min="14" max="21" width="9.140625" style="18"/>
+    <col min="22" max="22" width="10.140625" style="18" customWidth="1"/>
+    <col min="23" max="27" width="9.140625" style="18"/>
+    <col min="28" max="28" width="10.42578125" style="18" customWidth="1"/>
+    <col min="29" max="16384" width="9.140625" style="18"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:36">
+      <c r="A1" s="17" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36" ht="34.5" customHeight="1">
+      <c r="A2" s="86" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="86"/>
+      <c r="C2" s="86"/>
+      <c r="D2" s="86"/>
+      <c r="E2" s="86"/>
+      <c r="F2" s="86"/>
+      <c r="G2" s="86"/>
+      <c r="H2" s="86"/>
+      <c r="I2" s="86"/>
+      <c r="J2" s="86"/>
+      <c r="K2" s="86"/>
+      <c r="L2" s="86"/>
+      <c r="M2" s="86"/>
+      <c r="N2" s="86"/>
+      <c r="O2" s="86"/>
+      <c r="P2" s="86"/>
+      <c r="Q2" s="86"/>
+      <c r="R2" s="86"/>
+      <c r="S2" s="86"/>
+      <c r="T2" s="86"/>
+      <c r="U2" s="86"/>
+      <c r="V2" s="86"/>
+      <c r="W2" s="86"/>
+      <c r="X2" s="86"/>
+      <c r="Y2" s="86"/>
+      <c r="Z2" s="86"/>
+      <c r="AA2" s="86"/>
+      <c r="AB2" s="86"/>
+      <c r="AC2" s="86"/>
+      <c r="AD2" s="86"/>
+      <c r="AE2" s="86"/>
+    </row>
+    <row r="3" spans="1:36">
+      <c r="N3" s="19"/>
+      <c r="O3" s="19"/>
+      <c r="P3" s="19"/>
+      <c r="Q3" s="19"/>
+      <c r="R3" s="19"/>
+      <c r="S3" s="19"/>
+      <c r="T3" s="19"/>
+      <c r="U3" s="19"/>
+      <c r="V3" s="19"/>
+      <c r="W3" s="19"/>
+      <c r="X3" s="19"/>
+    </row>
+    <row r="4" spans="1:36" ht="21" customHeight="1">
+      <c r="A4" s="92"/>
+      <c r="B4" s="94">
+        <v>2024</v>
+      </c>
+      <c r="C4" s="95"/>
+      <c r="D4" s="95"/>
+      <c r="E4" s="95"/>
+      <c r="F4" s="95"/>
+      <c r="G4" s="95"/>
+      <c r="H4" s="95"/>
+      <c r="I4" s="95"/>
+      <c r="J4" s="95"/>
+      <c r="K4" s="95"/>
+      <c r="L4" s="95"/>
+      <c r="M4" s="95"/>
+      <c r="N4" s="89">
+        <v>2025</v>
+      </c>
+      <c r="O4" s="89"/>
+      <c r="P4" s="89"/>
+      <c r="Q4" s="89"/>
+      <c r="R4" s="89"/>
+      <c r="S4" s="89"/>
+      <c r="T4" s="89"/>
+      <c r="U4" s="89"/>
+      <c r="V4" s="89"/>
+      <c r="W4" s="89"/>
+      <c r="X4" s="89"/>
+      <c r="Y4" s="90"/>
+      <c r="Z4" s="90">
+        <v>2026</v>
+      </c>
+      <c r="AA4" s="98"/>
+      <c r="AB4" s="98"/>
+      <c r="AC4" s="98"/>
+      <c r="AD4" s="98"/>
+      <c r="AE4" s="98"/>
+      <c r="AF4" s="67"/>
+      <c r="AG4" s="67"/>
+      <c r="AH4" s="67"/>
+      <c r="AI4" s="67"/>
+      <c r="AJ4" s="67"/>
+    </row>
+    <row r="5" spans="1:36" ht="18.75" customHeight="1">
+      <c r="A5" s="93"/>
+      <c r="B5" s="22" t="s">
+        <v>43</v>
+      </c>
+      <c r="C5" s="20" t="s">
+        <v>44</v>
+      </c>
+      <c r="D5" s="23" t="s">
+        <v>45</v>
+      </c>
+      <c r="E5" s="20" t="s">
+        <v>46</v>
+      </c>
+      <c r="F5" s="20" t="s">
+        <v>47</v>
+      </c>
+      <c r="G5" s="20" t="s">
+        <v>48</v>
+      </c>
+      <c r="H5" s="20" t="s">
+        <v>55</v>
+      </c>
+      <c r="I5" s="20" t="s">
+        <v>49</v>
+      </c>
+      <c r="J5" s="20" t="s">
+        <v>50</v>
+      </c>
+      <c r="K5" s="20" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5" s="20" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" s="20" t="s">
+        <v>53</v>
+      </c>
+      <c r="N5" s="61" t="s">
+        <v>43</v>
+      </c>
+      <c r="O5" s="61" t="s">
+        <v>44</v>
+      </c>
+      <c r="P5" s="62" t="s">
+        <v>45</v>
+      </c>
+      <c r="Q5" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="R5" s="53" t="s">
+        <v>47</v>
+      </c>
+      <c r="S5" s="53" t="s">
+        <v>48</v>
+      </c>
+      <c r="T5" s="53" t="s">
+        <v>55</v>
+      </c>
+      <c r="U5" s="53" t="s">
+        <v>49</v>
+      </c>
+      <c r="V5" s="50" t="s">
+        <v>50</v>
+      </c>
+      <c r="W5" s="50" t="s">
+        <v>51</v>
+      </c>
+      <c r="X5" s="65" t="s">
+        <v>52</v>
+      </c>
+      <c r="Y5" s="66" t="s">
+        <v>53</v>
+      </c>
+      <c r="Z5" s="53" t="s">
+        <v>43</v>
+      </c>
+      <c r="AA5" s="62" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB5" s="63" t="s">
+        <v>45</v>
+      </c>
+      <c r="AC5" s="63" t="s">
+        <v>54</v>
+      </c>
+      <c r="AD5" s="53" t="s">
+        <v>47</v>
+      </c>
+      <c r="AE5" s="53" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36">
+      <c r="A6" s="87" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="87"/>
+      <c r="C6" s="87"/>
+      <c r="D6" s="87"/>
+      <c r="E6" s="87"/>
+      <c r="F6" s="87"/>
+      <c r="G6" s="87"/>
+      <c r="H6" s="87"/>
+      <c r="I6" s="87"/>
+      <c r="J6" s="87"/>
+      <c r="K6" s="87"/>
+      <c r="L6" s="87"/>
+      <c r="M6" s="87"/>
+      <c r="N6" s="87"/>
+      <c r="O6" s="87"/>
+      <c r="P6" s="87"/>
+      <c r="Q6" s="87"/>
+      <c r="R6" s="87"/>
+      <c r="S6" s="87"/>
+      <c r="T6" s="87"/>
+      <c r="U6" s="87"/>
+      <c r="V6" s="87"/>
+      <c r="W6" s="87"/>
+      <c r="X6" s="87"/>
+      <c r="Y6" s="87"/>
+      <c r="Z6" s="87"/>
+      <c r="AA6" s="87"/>
+      <c r="AB6" s="87"/>
+      <c r="AC6" s="87"/>
+      <c r="AD6" s="87"/>
+      <c r="AE6" s="87"/>
+    </row>
+    <row r="7" spans="1:36">
+      <c r="A7" s="54" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="21">
+        <v>20033546</v>
+      </c>
+      <c r="C7" s="21">
+        <v>20053665</v>
+      </c>
+      <c r="D7" s="21">
+        <v>20075271</v>
+      </c>
+      <c r="E7" s="21">
+        <v>20095963</v>
+      </c>
+      <c r="F7" s="21">
+        <v>20118478</v>
+      </c>
+      <c r="G7" s="51">
+        <v>20139914</v>
+      </c>
+      <c r="H7" s="21">
+        <v>20159707</v>
+      </c>
+      <c r="I7" s="21">
+        <v>20182003</v>
+      </c>
+      <c r="J7" s="21">
+        <v>20201849</v>
+      </c>
+      <c r="K7" s="21">
+        <v>20223218</v>
+      </c>
+      <c r="L7" s="21">
+        <v>20243981</v>
+      </c>
+      <c r="M7" s="21">
+        <v>20265320</v>
+      </c>
+      <c r="N7" s="58">
+        <v>1560124</v>
+      </c>
+      <c r="O7" s="58">
+        <v>1562402</v>
+      </c>
+      <c r="P7" s="58">
+        <v>1566257</v>
+      </c>
+      <c r="Q7" s="58">
+        <v>1568757</v>
+      </c>
+      <c r="R7" s="58">
+        <v>1573044</v>
+      </c>
+      <c r="S7" s="58">
+        <v>1575657</v>
+      </c>
+      <c r="T7" s="58">
+        <v>1578089</v>
+      </c>
+      <c r="U7" s="58">
+        <v>1581020</v>
+      </c>
+      <c r="V7" s="58">
+        <v>1583478</v>
+      </c>
+      <c r="W7" s="58">
+        <v>1586875</v>
+      </c>
+      <c r="X7" s="58">
+        <v>1590082</v>
+      </c>
+      <c r="Y7" s="58">
+        <v>1592652</v>
+      </c>
+      <c r="Z7" s="58">
+        <v>1596532</v>
+      </c>
+      <c r="AA7" s="58">
+        <v>1600814</v>
+      </c>
+      <c r="AB7" s="58">
+        <v>1603496</v>
+      </c>
+      <c r="AC7" s="58">
+        <v>1606365</v>
+      </c>
+      <c r="AD7" s="58">
+        <v>1609784</v>
+      </c>
+      <c r="AE7" s="58">
+        <v>1611588</v>
+      </c>
+    </row>
+    <row r="8" spans="1:36">
+      <c r="A8" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="B8" s="21">
+        <v>607556</v>
+      </c>
+      <c r="C8" s="21">
+        <v>606896</v>
+      </c>
+      <c r="D8" s="21">
+        <v>606777</v>
+      </c>
+      <c r="E8" s="21">
+        <v>606527</v>
+      </c>
+      <c r="F8" s="21">
+        <v>606448</v>
+      </c>
+      <c r="G8" s="51">
+        <v>606215</v>
+      </c>
+      <c r="H8" s="21">
+        <v>605872</v>
+      </c>
+      <c r="I8" s="21">
+        <v>605463</v>
+      </c>
+      <c r="J8" s="21">
+        <v>605064</v>
+      </c>
+      <c r="K8" s="21">
+        <v>604520</v>
+      </c>
+      <c r="L8" s="21">
+        <v>603792</v>
+      </c>
+      <c r="M8" s="21">
+        <v>603345</v>
+      </c>
+      <c r="N8" s="58">
+        <v>65822</v>
+      </c>
+      <c r="O8" s="58">
+        <v>65795</v>
+      </c>
+      <c r="P8" s="58">
+        <v>65877</v>
+      </c>
+      <c r="Q8" s="58">
+        <v>65934</v>
+      </c>
+      <c r="R8" s="58">
+        <v>66065</v>
+      </c>
+      <c r="S8" s="58">
+        <v>66116</v>
+      </c>
+      <c r="T8" s="58">
+        <v>66112</v>
+      </c>
+      <c r="U8" s="58">
+        <v>66236</v>
+      </c>
+      <c r="V8" s="58">
+        <v>66220</v>
+      </c>
+      <c r="W8" s="58">
+        <v>66306</v>
+      </c>
+      <c r="X8" s="58">
+        <v>66312</v>
+      </c>
+      <c r="Y8" s="58">
+        <v>66323</v>
+      </c>
+      <c r="Z8" s="58">
+        <v>66325</v>
+      </c>
+      <c r="AA8" s="58">
+        <v>66356</v>
+      </c>
+      <c r="AB8" s="58">
+        <v>66325</v>
+      </c>
+      <c r="AC8" s="58">
+        <v>66398</v>
+      </c>
+      <c r="AD8" s="58">
+        <v>66426</v>
+      </c>
+      <c r="AE8" s="58">
+        <v>66416</v>
+      </c>
+    </row>
+    <row r="9" spans="1:36">
+      <c r="A9" s="56" t="s">
+        <v>64</v>
+      </c>
+      <c r="B9" s="21">
+        <v>788012</v>
+      </c>
+      <c r="C9" s="21">
+        <v>787688</v>
+      </c>
+      <c r="D9" s="21">
+        <v>787647</v>
+      </c>
+      <c r="E9" s="21">
+        <v>788518</v>
+      </c>
+      <c r="F9" s="21">
+        <v>788557</v>
+      </c>
+      <c r="G9" s="51">
+        <v>788775</v>
+      </c>
+      <c r="H9" s="21">
+        <v>789021</v>
+      </c>
+      <c r="I9" s="21">
+        <v>788869</v>
+      </c>
+      <c r="J9" s="21">
+        <v>788865</v>
+      </c>
+      <c r="K9" s="21">
+        <v>788396</v>
+      </c>
+      <c r="L9" s="21">
+        <v>788177</v>
+      </c>
+      <c r="M9" s="21">
+        <v>787896</v>
+      </c>
+      <c r="N9" s="58">
+        <v>51941</v>
+      </c>
+      <c r="O9" s="58">
+        <v>52178</v>
+      </c>
+      <c r="P9" s="58">
+        <v>52559</v>
+      </c>
+      <c r="Q9" s="58">
+        <v>52752</v>
+      </c>
+      <c r="R9" s="58">
+        <v>53035</v>
+      </c>
+      <c r="S9" s="58">
+        <v>53360</v>
+      </c>
+      <c r="T9" s="58">
+        <v>53510</v>
+      </c>
+      <c r="U9" s="58">
+        <v>53715</v>
+      </c>
+      <c r="V9" s="58">
+        <v>54009</v>
+      </c>
+      <c r="W9" s="58">
+        <v>54249</v>
+      </c>
+      <c r="X9" s="58">
+        <v>54491</v>
+      </c>
+      <c r="Y9" s="58">
+        <v>54747</v>
+      </c>
+      <c r="Z9" s="58">
+        <v>55086</v>
+      </c>
+      <c r="AA9" s="58">
+        <v>55417</v>
+      </c>
+      <c r="AB9" s="58">
+        <v>55820</v>
+      </c>
+      <c r="AC9" s="58">
+        <v>56317</v>
+      </c>
+      <c r="AD9" s="58">
+        <v>56777</v>
+      </c>
+      <c r="AE9" s="58">
+        <v>57037</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36">
+      <c r="A10" s="56" t="s">
+        <v>65</v>
+      </c>
+      <c r="B10" s="21">
+        <v>939400</v>
+      </c>
+      <c r="C10" s="21">
+        <v>940025</v>
+      </c>
+      <c r="D10" s="21">
+        <v>940880</v>
+      </c>
+      <c r="E10" s="21">
+        <v>941765</v>
+      </c>
+      <c r="F10" s="21">
+        <v>942670</v>
+      </c>
+      <c r="G10" s="51">
+        <v>943615</v>
+      </c>
+      <c r="H10" s="21">
+        <v>944610</v>
+      </c>
+      <c r="I10" s="21">
+        <v>945774</v>
+      </c>
+      <c r="J10" s="21">
+        <v>946867</v>
+      </c>
+      <c r="K10" s="21">
+        <v>947651</v>
+      </c>
+      <c r="L10" s="21">
+        <v>948330</v>
+      </c>
+      <c r="M10" s="21">
+        <v>948991</v>
+      </c>
+      <c r="N10" s="58">
+        <v>27889</v>
+      </c>
+      <c r="O10" s="58">
+        <v>27787</v>
+      </c>
+      <c r="P10" s="58">
+        <v>27698</v>
+      </c>
+      <c r="Q10" s="58">
+        <v>27613</v>
+      </c>
+      <c r="R10" s="58">
+        <v>27514</v>
+      </c>
+      <c r="S10" s="58">
+        <v>27452</v>
+      </c>
+      <c r="T10" s="58">
+        <v>27350</v>
+      </c>
+      <c r="U10" s="58">
+        <v>27285</v>
+      </c>
+      <c r="V10" s="58">
+        <v>27257</v>
+      </c>
+      <c r="W10" s="58">
+        <v>27259</v>
+      </c>
+      <c r="X10" s="58">
+        <v>27212</v>
+      </c>
+      <c r="Y10" s="58">
+        <v>27200</v>
+      </c>
+      <c r="Z10" s="58">
+        <v>27154</v>
+      </c>
+      <c r="AA10" s="58">
+        <v>27090</v>
+      </c>
+      <c r="AB10" s="58">
+        <v>26999</v>
+      </c>
+      <c r="AC10" s="58">
+        <v>26950</v>
+      </c>
+      <c r="AD10" s="58">
+        <v>26914</v>
+      </c>
+      <c r="AE10" s="58">
+        <v>26825</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36">
+      <c r="A11" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="B11" s="21">
+        <v>1531044</v>
+      </c>
+      <c r="C11" s="21">
+        <v>1532985</v>
+      </c>
+      <c r="D11" s="21">
+        <v>1535437</v>
+      </c>
+      <c r="E11" s="21">
+        <v>1537874</v>
+      </c>
+      <c r="F11" s="21">
+        <v>1540567</v>
+      </c>
+      <c r="G11" s="51">
+        <v>1543588</v>
+      </c>
+      <c r="H11" s="21">
+        <v>1545564</v>
+      </c>
+      <c r="I11" s="21">
+        <v>1547228</v>
+      </c>
+      <c r="J11" s="21">
+        <v>1548281</v>
+      </c>
+      <c r="K11" s="21">
+        <v>1551350</v>
+      </c>
+      <c r="L11" s="21">
+        <v>1554695</v>
+      </c>
+      <c r="M11" s="21">
+        <v>1557932</v>
+      </c>
+      <c r="N11" s="58">
+        <v>284837</v>
+      </c>
+      <c r="O11" s="58">
+        <v>284567</v>
+      </c>
+      <c r="P11" s="58">
+        <v>284372</v>
+      </c>
+      <c r="Q11" s="58">
+        <v>284281</v>
+      </c>
+      <c r="R11" s="58">
+        <v>284304</v>
+      </c>
+      <c r="S11" s="58">
+        <v>284116</v>
+      </c>
+      <c r="T11" s="58">
+        <v>283915</v>
+      </c>
+      <c r="U11" s="58">
+        <v>283851</v>
+      </c>
+      <c r="V11" s="58">
+        <v>283681</v>
+      </c>
+      <c r="W11" s="58">
+        <v>283666</v>
+      </c>
+      <c r="X11" s="58">
+        <v>283615</v>
+      </c>
+      <c r="Y11" s="58">
+        <v>283405</v>
+      </c>
+      <c r="Z11" s="58">
+        <v>283275</v>
+      </c>
+      <c r="AA11" s="58">
+        <v>282923</v>
+      </c>
+      <c r="AB11" s="58">
+        <v>282619</v>
+      </c>
+      <c r="AC11" s="58">
+        <v>282117</v>
+      </c>
+      <c r="AD11" s="58">
+        <v>281904</v>
+      </c>
+      <c r="AE11" s="58">
+        <v>281657</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36">
+      <c r="A12" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="B12" s="21">
+        <v>704078</v>
+      </c>
+      <c r="C12" s="21">
+        <v>704911</v>
+      </c>
+      <c r="D12" s="21">
+        <v>705901</v>
+      </c>
+      <c r="E12" s="21">
+        <v>706711</v>
+      </c>
+      <c r="F12" s="21">
+        <v>707609</v>
+      </c>
+      <c r="G12" s="51">
+        <v>708290</v>
+      </c>
+      <c r="H12" s="21">
+        <v>708529</v>
+      </c>
+      <c r="I12" s="21">
+        <v>708664</v>
+      </c>
+      <c r="J12" s="21">
+        <v>708994</v>
+      </c>
+      <c r="K12" s="21">
+        <v>709402</v>
+      </c>
+      <c r="L12" s="21">
+        <v>709807</v>
+      </c>
+      <c r="M12" s="21">
+        <v>710273</v>
+      </c>
+      <c r="N12" s="58">
+        <v>170136</v>
+      </c>
+      <c r="O12" s="58">
+        <v>170176</v>
+      </c>
+      <c r="P12" s="58">
+        <v>170200</v>
+      </c>
+      <c r="Q12" s="58">
+        <v>170324</v>
+      </c>
+      <c r="R12" s="58">
+        <v>170495</v>
+      </c>
+      <c r="S12" s="58">
+        <v>170315</v>
+      </c>
+      <c r="T12" s="58">
+        <v>170337</v>
+      </c>
+      <c r="U12" s="58">
+        <v>170540</v>
+      </c>
+      <c r="V12" s="58">
+        <v>170474</v>
+      </c>
+      <c r="W12" s="58">
+        <v>170543</v>
+      </c>
+      <c r="X12" s="58">
+        <v>170545</v>
+      </c>
+      <c r="Y12" s="58">
+        <v>170566</v>
+      </c>
+      <c r="Z12" s="58">
+        <v>170729</v>
+      </c>
+      <c r="AA12" s="58">
+        <v>171001</v>
+      </c>
+      <c r="AB12" s="58">
+        <v>171022</v>
+      </c>
+      <c r="AC12" s="58">
+        <v>171083</v>
+      </c>
+      <c r="AD12" s="58">
+        <v>171049</v>
+      </c>
+      <c r="AE12" s="58">
+        <v>170930</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36">
+      <c r="A13" s="56" t="s">
+        <v>68</v>
+      </c>
+      <c r="B13" s="21">
+        <v>693249</v>
+      </c>
+      <c r="C13" s="21">
+        <v>693416</v>
+      </c>
+      <c r="D13" s="21">
+        <v>693736</v>
+      </c>
+      <c r="E13" s="21">
+        <v>694081</v>
+      </c>
+      <c r="F13" s="21">
+        <v>694459</v>
+      </c>
+      <c r="G13" s="51">
+        <v>694730</v>
+      </c>
+      <c r="H13" s="21">
+        <v>695020</v>
+      </c>
+      <c r="I13" s="21">
+        <v>695316</v>
+      </c>
+      <c r="J13" s="21">
+        <v>695298</v>
+      </c>
+      <c r="K13" s="21">
+        <v>695301</v>
+      </c>
+      <c r="L13" s="21">
+        <v>695593</v>
+      </c>
+      <c r="M13" s="21">
+        <v>695724</v>
+      </c>
+      <c r="N13" s="58">
+        <v>26410</v>
+      </c>
+      <c r="O13" s="58">
+        <v>26229</v>
+      </c>
+      <c r="P13" s="58">
+        <v>26092</v>
+      </c>
+      <c r="Q13" s="58">
+        <v>25984</v>
+      </c>
+      <c r="R13" s="58">
+        <v>25867</v>
+      </c>
+      <c r="S13" s="58">
+        <v>25747</v>
+      </c>
+      <c r="T13" s="58">
+        <v>25677</v>
+      </c>
+      <c r="U13" s="58">
+        <v>25570</v>
+      </c>
+      <c r="V13" s="58">
+        <v>25492</v>
+      </c>
+      <c r="W13" s="58">
+        <v>25383</v>
+      </c>
+      <c r="X13" s="58">
+        <v>25308</v>
+      </c>
+      <c r="Y13" s="58">
+        <v>25225</v>
+      </c>
+      <c r="Z13" s="58">
+        <v>25152</v>
+      </c>
+      <c r="AA13" s="58">
+        <v>25009</v>
+      </c>
+      <c r="AB13" s="58">
+        <v>24882</v>
+      </c>
+      <c r="AC13" s="58">
+        <v>24750</v>
+      </c>
+      <c r="AD13" s="58">
+        <v>24609</v>
+      </c>
+      <c r="AE13" s="58">
+        <v>24578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:36">
+      <c r="A14" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="B14" s="21">
+        <v>1222597</v>
+      </c>
+      <c r="C14" s="21">
+        <v>1222618</v>
+      </c>
+      <c r="D14" s="21">
+        <v>1222478</v>
+      </c>
+      <c r="E14" s="21">
+        <v>1222811</v>
+      </c>
+      <c r="F14" s="21">
+        <v>1223158</v>
+      </c>
+      <c r="G14" s="51">
+        <v>1223457</v>
+      </c>
+      <c r="H14" s="21">
+        <v>1223670</v>
+      </c>
+      <c r="I14" s="21">
+        <v>1223625</v>
+      </c>
+      <c r="J14" s="21">
+        <v>1223149</v>
+      </c>
+      <c r="K14" s="21">
+        <v>1222973</v>
+      </c>
+      <c r="L14" s="21">
+        <v>1222835</v>
+      </c>
+      <c r="M14" s="21">
+        <v>1222411</v>
+      </c>
+      <c r="N14" s="58">
+        <v>354278</v>
+      </c>
+      <c r="O14" s="58">
+        <v>355667</v>
+      </c>
+      <c r="P14" s="58">
+        <v>357732</v>
+      </c>
+      <c r="Q14" s="58">
+        <v>359156</v>
+      </c>
+      <c r="R14" s="58">
+        <v>361098</v>
+      </c>
+      <c r="S14" s="58">
+        <v>362456</v>
+      </c>
+      <c r="T14" s="58">
+        <v>363682</v>
+      </c>
+      <c r="U14" s="58">
+        <v>365060</v>
+      </c>
+      <c r="V14" s="58">
+        <v>366612</v>
+      </c>
+      <c r="W14" s="58">
+        <v>368044</v>
+      </c>
+      <c r="X14" s="58">
+        <v>369708</v>
+      </c>
+      <c r="Y14" s="58">
+        <v>371194</v>
+      </c>
+      <c r="Z14" s="58">
+        <v>372826</v>
+      </c>
+      <c r="AA14" s="58">
+        <v>375011</v>
+      </c>
+      <c r="AB14" s="58">
+        <v>376572</v>
+      </c>
+      <c r="AC14" s="58">
+        <v>377901</v>
+      </c>
+      <c r="AD14" s="58">
+        <v>379796</v>
+      </c>
+      <c r="AE14" s="58">
+        <v>380674</v>
+      </c>
+    </row>
+    <row r="15" spans="1:36">
+      <c r="A15" s="56" t="s">
+        <v>70</v>
+      </c>
+      <c r="B15" s="21">
+        <v>697998</v>
+      </c>
+      <c r="C15" s="21">
+        <v>697335</v>
+      </c>
+      <c r="D15" s="21">
+        <v>697120</v>
+      </c>
+      <c r="E15" s="21">
+        <v>696976</v>
+      </c>
+      <c r="F15" s="21">
+        <v>696807</v>
+      </c>
+      <c r="G15" s="51">
+        <v>696772</v>
+      </c>
+      <c r="H15" s="21">
+        <v>696783</v>
+      </c>
+      <c r="I15" s="21">
+        <v>696589</v>
+      </c>
+      <c r="J15" s="21">
+        <v>696423</v>
+      </c>
+      <c r="K15" s="21">
+        <v>696112</v>
+      </c>
+      <c r="L15" s="21">
+        <v>695609</v>
+      </c>
+      <c r="M15" s="21">
+        <v>694940</v>
+      </c>
+      <c r="N15" s="58">
+        <v>27426</v>
+      </c>
+      <c r="O15" s="58">
+        <v>27277</v>
+      </c>
+      <c r="P15" s="58">
+        <v>27125</v>
+      </c>
+      <c r="Q15" s="58">
+        <v>26973</v>
+      </c>
+      <c r="R15" s="58">
+        <v>26846</v>
+      </c>
+      <c r="S15" s="58">
+        <v>26651</v>
+      </c>
+      <c r="T15" s="58">
+        <v>26502</v>
+      </c>
+      <c r="U15" s="58">
+        <v>26364</v>
+      </c>
+      <c r="V15" s="58">
+        <v>26235</v>
+      </c>
+      <c r="W15" s="58">
+        <v>26169</v>
+      </c>
+      <c r="X15" s="58">
+        <v>26017</v>
+      </c>
+      <c r="Y15" s="58">
+        <v>25887</v>
+      </c>
+      <c r="Z15" s="58">
+        <v>25790</v>
+      </c>
+      <c r="AA15" s="58">
+        <v>25597</v>
+      </c>
+      <c r="AB15" s="58">
+        <v>25416</v>
+      </c>
+      <c r="AC15" s="58">
+        <v>25204</v>
+      </c>
+      <c r="AD15" s="58">
+        <v>25058</v>
+      </c>
+      <c r="AE15" s="58">
+        <v>24971</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36">
+      <c r="A16" s="56" t="s">
+        <v>71</v>
+      </c>
+      <c r="B16" s="21">
+        <v>1135411</v>
+      </c>
+      <c r="C16" s="21">
+        <v>1135048</v>
+      </c>
+      <c r="D16" s="21">
+        <v>1135058</v>
+      </c>
+      <c r="E16" s="21">
+        <v>1134932</v>
+      </c>
+      <c r="F16" s="21">
+        <v>1134960</v>
+      </c>
+      <c r="G16" s="51">
+        <v>1134935</v>
+      </c>
+      <c r="H16" s="21">
+        <v>1134776</v>
+      </c>
+      <c r="I16" s="21">
+        <v>1134588</v>
+      </c>
+      <c r="J16" s="21">
+        <v>1134471</v>
+      </c>
+      <c r="K16" s="21">
+        <v>1134257</v>
+      </c>
+      <c r="L16" s="21">
+        <v>1134132</v>
+      </c>
+      <c r="M16" s="21">
+        <v>1134002</v>
+      </c>
+      <c r="N16" s="58">
+        <v>255124</v>
+      </c>
+      <c r="O16" s="58">
+        <v>256055</v>
+      </c>
+      <c r="P16" s="58">
+        <v>257423</v>
+      </c>
+      <c r="Q16" s="58">
+        <v>258315</v>
+      </c>
+      <c r="R16" s="58">
+        <v>259568</v>
+      </c>
+      <c r="S16" s="58">
+        <v>260690</v>
+      </c>
+      <c r="T16" s="58">
+        <v>261848</v>
+      </c>
+      <c r="U16" s="58">
+        <v>262847</v>
+      </c>
+      <c r="V16" s="58">
+        <v>263789</v>
+      </c>
+      <c r="W16" s="58">
+        <v>265071</v>
+      </c>
+      <c r="X16" s="58">
+        <v>266160</v>
+      </c>
+      <c r="Y16" s="58">
+        <v>267131</v>
+      </c>
+      <c r="Z16" s="58">
+        <v>268570</v>
+      </c>
+      <c r="AA16" s="58">
+        <v>270030</v>
+      </c>
+      <c r="AB16" s="58">
+        <v>271059</v>
+      </c>
+      <c r="AC16" s="58">
+        <v>272499</v>
+      </c>
+      <c r="AD16" s="58">
+        <v>273572</v>
+      </c>
+      <c r="AE16" s="58">
+        <v>274212</v>
+      </c>
+    </row>
+    <row r="17" spans="1:31">
+      <c r="A17" s="56" t="s">
+        <v>72</v>
+      </c>
+      <c r="B17" s="21">
+        <v>829998</v>
+      </c>
+      <c r="C17" s="21">
+        <v>829487</v>
+      </c>
+      <c r="D17" s="21">
+        <v>829259</v>
+      </c>
+      <c r="E17" s="21">
+        <v>828785</v>
+      </c>
+      <c r="F17" s="21">
+        <v>828687</v>
+      </c>
+      <c r="G17" s="51">
+        <v>828339</v>
+      </c>
+      <c r="H17" s="21">
+        <v>827899</v>
+      </c>
+      <c r="I17" s="21">
+        <v>827492</v>
+      </c>
+      <c r="J17" s="21">
+        <v>827142</v>
+      </c>
+      <c r="K17" s="21">
+        <v>826602</v>
+      </c>
+      <c r="L17" s="21">
+        <v>826100</v>
+      </c>
+      <c r="M17" s="21">
+        <v>825735</v>
+      </c>
+      <c r="N17" s="58">
+        <v>61499</v>
+      </c>
+      <c r="O17" s="58">
+        <v>61322</v>
+      </c>
+      <c r="P17" s="58">
+        <v>61190</v>
+      </c>
+      <c r="Q17" s="58">
+        <v>61010</v>
+      </c>
+      <c r="R17" s="58">
+        <v>60832</v>
+      </c>
+      <c r="S17" s="58">
+        <v>60699</v>
+      </c>
+      <c r="T17" s="58">
+        <v>60608</v>
+      </c>
+      <c r="U17" s="58">
+        <v>60463</v>
+      </c>
+      <c r="V17" s="58">
+        <v>60259</v>
+      </c>
+      <c r="W17" s="58">
+        <v>60071</v>
+      </c>
+      <c r="X17" s="58">
+        <v>59942</v>
+      </c>
+      <c r="Y17" s="58">
+        <v>59793</v>
+      </c>
+      <c r="Z17" s="58">
+        <v>59768</v>
+      </c>
+      <c r="AA17" s="58">
+        <v>59771</v>
+      </c>
+      <c r="AB17" s="58">
+        <v>59658</v>
+      </c>
+      <c r="AC17" s="58">
+        <v>59539</v>
+      </c>
+      <c r="AD17" s="58">
+        <v>59394</v>
+      </c>
+      <c r="AE17" s="58">
+        <v>59286</v>
+      </c>
+    </row>
+    <row r="18" spans="1:31">
+      <c r="A18" s="56" t="s">
+        <v>73</v>
+      </c>
+      <c r="B18" s="21">
+        <v>841831</v>
+      </c>
+      <c r="C18" s="21">
+        <v>842437</v>
+      </c>
+      <c r="D18" s="21">
+        <v>842866</v>
+      </c>
+      <c r="E18" s="21">
+        <v>843383</v>
+      </c>
+      <c r="F18" s="21">
+        <v>843889</v>
+      </c>
+      <c r="G18" s="51">
+        <v>844482</v>
+      </c>
+      <c r="H18" s="21">
+        <v>844916</v>
+      </c>
+      <c r="I18" s="21">
+        <v>845350</v>
+      </c>
+      <c r="J18" s="21">
+        <v>845400</v>
+      </c>
+      <c r="K18" s="21">
+        <v>845391</v>
+      </c>
+      <c r="L18" s="21">
+        <v>845581</v>
+      </c>
+      <c r="M18" s="21">
+        <v>845994</v>
+      </c>
+      <c r="N18" s="58">
+        <v>234762</v>
+      </c>
+      <c r="O18" s="58">
+        <v>235349</v>
+      </c>
+      <c r="P18" s="58">
+        <v>235989</v>
+      </c>
+      <c r="Q18" s="58">
+        <v>236415</v>
+      </c>
+      <c r="R18" s="58">
+        <v>237420</v>
+      </c>
+      <c r="S18" s="58">
+        <v>238055</v>
+      </c>
+      <c r="T18" s="58">
+        <v>238548</v>
+      </c>
+      <c r="U18" s="58">
+        <v>239089</v>
+      </c>
+      <c r="V18" s="58">
+        <v>239450</v>
+      </c>
+      <c r="W18" s="58">
+        <v>240114</v>
+      </c>
+      <c r="X18" s="58">
+        <v>240772</v>
+      </c>
+      <c r="Y18" s="58">
+        <v>241181</v>
+      </c>
+      <c r="Z18" s="58">
+        <v>241857</v>
+      </c>
+      <c r="AA18" s="58">
+        <v>242609</v>
+      </c>
+      <c r="AB18" s="58">
+        <v>243124</v>
+      </c>
+      <c r="AC18" s="58">
+        <v>243607</v>
+      </c>
+      <c r="AD18" s="58">
+        <v>244285</v>
+      </c>
+      <c r="AE18" s="58">
+        <v>245002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:31" ht="15" customHeight="1">
+      <c r="A19" s="88" t="s">
+        <v>38</v>
+      </c>
+      <c r="B19" s="88"/>
+      <c r="C19" s="88"/>
+      <c r="D19" s="88"/>
+      <c r="E19" s="88"/>
+      <c r="F19" s="88"/>
+      <c r="G19" s="88"/>
+      <c r="H19" s="88"/>
+      <c r="I19" s="88"/>
+      <c r="J19" s="88"/>
+      <c r="K19" s="88"/>
+      <c r="L19" s="88"/>
+      <c r="M19" s="88"/>
+      <c r="N19" s="88"/>
+      <c r="O19" s="88"/>
+      <c r="P19" s="88"/>
+      <c r="Q19" s="88"/>
+      <c r="R19" s="88"/>
+      <c r="S19" s="88"/>
+      <c r="T19" s="88"/>
+      <c r="U19" s="88"/>
+      <c r="V19" s="88"/>
+      <c r="W19" s="88"/>
+      <c r="X19" s="88"/>
+      <c r="Y19" s="88"/>
+      <c r="Z19" s="88"/>
+      <c r="AA19" s="88"/>
+      <c r="AB19" s="88"/>
+      <c r="AC19" s="88"/>
+      <c r="AD19" s="88"/>
+      <c r="AE19" s="88"/>
+    </row>
+    <row r="20" spans="1:31">
+      <c r="A20" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B20" s="57">
+        <v>765795</v>
+      </c>
+      <c r="C20" s="57">
+        <v>766893</v>
+      </c>
+      <c r="D20" s="57">
+        <v>768205</v>
+      </c>
+      <c r="E20" s="57">
+        <v>769521</v>
+      </c>
+      <c r="F20" s="57">
+        <v>770951</v>
+      </c>
+      <c r="G20" s="57">
+        <v>772506</v>
+      </c>
+      <c r="H20" s="57">
+        <v>773651</v>
+      </c>
+      <c r="I20" s="57">
+        <v>774550</v>
+      </c>
+      <c r="J20" s="57">
+        <v>775142</v>
+      </c>
+      <c r="K20" s="57">
+        <v>776724</v>
+      </c>
+      <c r="L20" s="57">
+        <v>778464</v>
+      </c>
+      <c r="M20" s="57">
+        <v>780254</v>
+      </c>
+      <c r="N20" s="58">
+        <v>781651</v>
+      </c>
+      <c r="O20" s="58">
+        <v>782691</v>
+      </c>
+      <c r="P20" s="58">
+        <v>784871</v>
+      </c>
+      <c r="Q20" s="55">
+        <v>786169</v>
+      </c>
+      <c r="R20" s="39">
+        <v>788532</v>
+      </c>
+      <c r="S20" s="39">
+        <v>789776</v>
+      </c>
+      <c r="T20" s="39">
+        <v>791159</v>
+      </c>
+      <c r="U20" s="39">
+        <v>792895</v>
+      </c>
+      <c r="V20" s="51">
+        <v>794376</v>
+      </c>
+      <c r="W20" s="51">
+        <v>796126</v>
+      </c>
+      <c r="X20" s="51">
+        <v>797854</v>
+      </c>
+      <c r="Y20" s="51">
+        <v>799262</v>
+      </c>
+      <c r="Z20" s="51">
+        <v>801082</v>
+      </c>
+      <c r="AA20" s="51">
+        <v>803484</v>
+      </c>
+      <c r="AB20" s="51">
+        <v>804932</v>
+      </c>
+      <c r="AC20" s="81">
+        <v>806483</v>
+      </c>
+      <c r="AD20" s="81">
+        <v>808163</v>
+      </c>
+      <c r="AE20" s="81">
+        <v>809095</v>
+      </c>
+    </row>
+    <row r="21" spans="1:31" ht="15" customHeight="1">
+      <c r="A21" s="88" t="s">
+        <v>39</v>
+      </c>
+      <c r="B21" s="88"/>
+      <c r="C21" s="88"/>
+      <c r="D21" s="88"/>
+      <c r="E21" s="88"/>
+      <c r="F21" s="88"/>
+      <c r="G21" s="88"/>
+      <c r="H21" s="88"/>
+      <c r="I21" s="88"/>
+      <c r="J21" s="88"/>
+      <c r="K21" s="88"/>
+      <c r="L21" s="88"/>
+      <c r="M21" s="88"/>
+      <c r="N21" s="88"/>
+      <c r="O21" s="88"/>
+      <c r="P21" s="88"/>
+      <c r="Q21" s="88"/>
+      <c r="R21" s="88"/>
+      <c r="S21" s="88"/>
+      <c r="T21" s="88"/>
+      <c r="U21" s="88"/>
+      <c r="V21" s="88"/>
+      <c r="W21" s="88"/>
+      <c r="X21" s="88"/>
+      <c r="Y21" s="88"/>
+      <c r="Z21" s="88"/>
+      <c r="AA21" s="88"/>
+      <c r="AB21" s="88"/>
+      <c r="AC21" s="88"/>
+      <c r="AD21" s="88"/>
+      <c r="AE21" s="88"/>
+    </row>
+    <row r="22" spans="1:31">
+      <c r="A22" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B22" s="25">
+        <v>765249</v>
+      </c>
+      <c r="C22" s="25">
+        <v>766092</v>
+      </c>
+      <c r="D22" s="25">
+        <v>767232</v>
+      </c>
+      <c r="E22" s="26">
+        <v>768353</v>
+      </c>
+      <c r="F22" s="26">
+        <v>769616</v>
+      </c>
+      <c r="G22" s="57">
+        <v>771082</v>
+      </c>
+      <c r="H22" s="26">
+        <v>771913</v>
+      </c>
+      <c r="I22" s="26">
+        <v>772678</v>
+      </c>
+      <c r="J22" s="26">
+        <v>773139</v>
+      </c>
+      <c r="K22" s="26">
+        <v>774626</v>
+      </c>
+      <c r="L22" s="26">
+        <v>776231</v>
+      </c>
+      <c r="M22" s="26">
+        <v>777678</v>
+      </c>
+      <c r="N22" s="27">
+        <v>778726</v>
+      </c>
+      <c r="O22" s="27">
+        <v>779711</v>
+      </c>
+      <c r="P22" s="27">
+        <v>781386</v>
+      </c>
+      <c r="Q22" s="24">
+        <v>782588</v>
+      </c>
+      <c r="R22" s="28">
+        <v>784512</v>
+      </c>
+      <c r="S22" s="28">
+        <v>785881</v>
+      </c>
+      <c r="T22" s="29">
+        <v>786930</v>
+      </c>
+      <c r="U22" s="29">
+        <v>788125</v>
+      </c>
+      <c r="V22" s="51">
+        <v>789102</v>
+      </c>
+      <c r="W22" s="51">
+        <v>790749</v>
+      </c>
+      <c r="X22" s="51">
+        <v>792228</v>
+      </c>
+      <c r="Y22" s="51">
+        <v>793390</v>
+      </c>
+      <c r="Z22" s="51">
+        <v>795249</v>
+      </c>
+      <c r="AA22" s="51">
+        <v>797330</v>
+      </c>
+      <c r="AB22" s="51">
+        <v>798564</v>
+      </c>
+      <c r="AC22" s="81">
+        <v>799882</v>
+      </c>
+      <c r="AD22" s="81">
+        <v>801621</v>
+      </c>
+      <c r="AE22" s="81">
+        <v>802493</v>
+      </c>
+    </row>
+    <row r="23" spans="1:31">
+      <c r="A23" s="97" t="s">
+        <v>1</v>
+      </c>
+      <c r="B23" s="97"/>
+      <c r="C23" s="97"/>
+      <c r="D23" s="97"/>
+      <c r="E23" s="97"/>
+      <c r="F23" s="97"/>
+      <c r="G23" s="97"/>
+      <c r="H23" s="97"/>
+      <c r="I23" s="97"/>
+      <c r="J23" s="97"/>
+      <c r="K23" s="97"/>
+      <c r="L23" s="97"/>
+      <c r="M23" s="97"/>
+      <c r="N23" s="97"/>
+      <c r="O23" s="97"/>
+      <c r="P23" s="97"/>
+      <c r="Q23" s="97"/>
+      <c r="R23" s="97"/>
+      <c r="S23" s="97"/>
+      <c r="T23" s="97"/>
+      <c r="U23" s="97"/>
+      <c r="V23" s="97"/>
+      <c r="W23" s="97"/>
+      <c r="X23" s="97"/>
+      <c r="Y23" s="97"/>
+      <c r="Z23" s="97"/>
+      <c r="AA23" s="97"/>
+      <c r="AB23" s="97"/>
+      <c r="AC23" s="97"/>
+      <c r="AD23" s="97"/>
+      <c r="AE23" s="97"/>
+    </row>
+    <row r="24" spans="1:31">
+      <c r="A24" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B24" s="21">
+        <v>12451004</v>
+      </c>
+      <c r="C24" s="21">
+        <v>12473658</v>
+      </c>
+      <c r="D24" s="21">
+        <v>12494853</v>
+      </c>
+      <c r="E24" s="21">
+        <v>12513014</v>
+      </c>
+      <c r="F24" s="21">
+        <v>12533471</v>
+      </c>
+      <c r="G24" s="51">
+        <v>12609515</v>
+      </c>
+      <c r="H24" s="21">
+        <v>12630950</v>
+      </c>
+      <c r="I24" s="21">
+        <v>12656167</v>
+      </c>
+      <c r="J24" s="21">
+        <v>12681091</v>
+      </c>
+      <c r="K24" s="21">
+        <v>12704977</v>
+      </c>
+      <c r="L24" s="21">
+        <v>12727404</v>
+      </c>
+      <c r="M24" s="21">
+        <v>12751309</v>
+      </c>
+      <c r="N24" s="46">
+        <v>302886</v>
+      </c>
+      <c r="O24" s="46">
+        <v>302938</v>
+      </c>
+      <c r="P24" s="46">
+        <v>303677</v>
+      </c>
+      <c r="Q24" s="46">
+        <v>304074</v>
+      </c>
+      <c r="R24" s="46">
+        <v>304857</v>
+      </c>
+      <c r="S24" s="46">
+        <v>305312</v>
+      </c>
+      <c r="T24" s="46">
+        <v>305683</v>
+      </c>
+      <c r="U24" s="46">
+        <v>306053</v>
+      </c>
+      <c r="V24" s="46">
+        <v>306688</v>
+      </c>
+      <c r="W24" s="46">
+        <v>307265</v>
+      </c>
+      <c r="X24" s="46">
+        <v>307767</v>
+      </c>
+      <c r="Y24" s="46">
+        <v>308282</v>
+      </c>
+      <c r="Z24" s="46">
+        <v>308841</v>
+      </c>
+      <c r="AA24" s="46">
+        <v>309376</v>
+      </c>
+      <c r="AB24" s="46">
+        <v>309840</v>
+      </c>
+      <c r="AC24" s="46">
+        <v>310573</v>
+      </c>
+      <c r="AD24" s="46">
+        <v>311290</v>
+      </c>
+      <c r="AE24" s="46">
+        <v>311399</v>
+      </c>
+    </row>
+    <row r="25" spans="1:31">
+      <c r="A25" s="56" t="s">
+        <v>74</v>
+      </c>
+      <c r="B25" s="21">
+        <v>372537</v>
+      </c>
+      <c r="C25" s="21">
+        <v>372424</v>
+      </c>
+      <c r="D25" s="21">
+        <v>372622</v>
+      </c>
+      <c r="E25" s="21">
+        <v>372638</v>
+      </c>
+      <c r="F25" s="21">
+        <v>372917</v>
+      </c>
+      <c r="G25" s="51">
+        <v>373013</v>
+      </c>
+      <c r="H25" s="21">
+        <v>373139</v>
+      </c>
+      <c r="I25" s="21">
+        <v>373313</v>
+      </c>
+      <c r="J25" s="21">
+        <v>373371</v>
+      </c>
+      <c r="K25" s="21">
+        <v>373503</v>
+      </c>
+      <c r="L25" s="21">
+        <v>373639</v>
+      </c>
+      <c r="M25" s="21">
+        <v>373941</v>
+      </c>
+      <c r="N25" s="46">
+        <v>57464</v>
+      </c>
+      <c r="O25" s="46">
+        <v>57439</v>
+      </c>
+      <c r="P25" s="46">
+        <v>57530</v>
+      </c>
+      <c r="Q25" s="46">
+        <v>57618</v>
+      </c>
+      <c r="R25" s="46">
+        <v>57750</v>
+      </c>
+      <c r="S25" s="46">
+        <v>57786</v>
+      </c>
+      <c r="T25" s="46">
+        <v>57840</v>
+      </c>
+      <c r="U25" s="46">
+        <v>57929</v>
+      </c>
+      <c r="V25" s="46">
+        <v>57922</v>
+      </c>
+      <c r="W25" s="46">
+        <v>58006</v>
+      </c>
+      <c r="X25" s="46">
+        <v>58028</v>
+      </c>
+      <c r="Y25" s="46">
+        <v>58061</v>
+      </c>
+      <c r="Z25" s="46">
+        <v>58075</v>
+      </c>
+      <c r="AA25" s="46">
+        <v>58102</v>
+      </c>
+      <c r="AB25" s="46">
+        <v>58084</v>
+      </c>
+      <c r="AC25" s="46">
+        <v>58177</v>
+      </c>
+      <c r="AD25" s="46">
+        <v>58223</v>
+      </c>
+      <c r="AE25" s="46">
+        <v>58219</v>
+      </c>
+    </row>
+    <row r="26" spans="1:31">
+      <c r="A26" s="56" t="s">
+        <v>64</v>
+      </c>
+      <c r="B26" s="21">
+        <v>445736</v>
+      </c>
+      <c r="C26" s="21">
+        <v>445951</v>
+      </c>
+      <c r="D26" s="21">
+        <v>446352</v>
+      </c>
+      <c r="E26" s="21">
+        <v>446852</v>
+      </c>
+      <c r="F26" s="21">
+        <v>447309</v>
+      </c>
+      <c r="G26" s="51">
+        <v>447785</v>
+      </c>
+      <c r="H26" s="21">
+        <v>448431</v>
+      </c>
+      <c r="I26" s="21">
+        <v>448815</v>
+      </c>
+      <c r="J26" s="21">
+        <v>449296</v>
+      </c>
+      <c r="K26" s="21">
+        <v>449615</v>
+      </c>
+      <c r="L26" s="21">
+        <v>449901</v>
+      </c>
+      <c r="M26" s="21">
+        <v>450201</v>
+      </c>
+      <c r="N26" s="46">
+        <v>51941</v>
+      </c>
+      <c r="O26" s="46">
+        <v>52178</v>
+      </c>
+      <c r="P26" s="46">
+        <v>52559</v>
+      </c>
+      <c r="Q26" s="46">
+        <v>52752</v>
+      </c>
+      <c r="R26" s="46">
+        <v>53035</v>
+      </c>
+      <c r="S26" s="46">
+        <v>53360</v>
+      </c>
+      <c r="T26" s="46">
+        <v>53510</v>
+      </c>
+      <c r="U26" s="46">
+        <v>53715</v>
+      </c>
+      <c r="V26" s="46">
+        <v>54009</v>
+      </c>
+      <c r="W26" s="46">
+        <v>54249</v>
+      </c>
+      <c r="X26" s="46">
+        <v>54491</v>
+      </c>
+      <c r="Y26" s="46">
+        <v>54747</v>
+      </c>
+      <c r="Z26" s="46">
+        <v>55086</v>
+      </c>
+      <c r="AA26" s="46">
+        <v>55417</v>
+      </c>
+      <c r="AB26" s="46">
+        <v>55820</v>
+      </c>
+      <c r="AC26" s="46">
+        <v>56317</v>
+      </c>
+      <c r="AD26" s="46">
+        <v>56777</v>
+      </c>
+      <c r="AE26" s="46">
+        <v>57037</v>
+      </c>
+    </row>
+    <row r="27" spans="1:31">
+      <c r="A27" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="B27" s="21">
+        <v>703650</v>
+      </c>
+      <c r="C27" s="21">
+        <v>704449</v>
+      </c>
+      <c r="D27" s="21">
+        <v>705357</v>
+      </c>
+      <c r="E27" s="21">
+        <v>706388</v>
+      </c>
+      <c r="F27" s="21">
+        <v>707560</v>
+      </c>
+      <c r="G27" s="51">
+        <v>708551</v>
+      </c>
+      <c r="H27" s="21">
+        <v>709832</v>
+      </c>
+      <c r="I27" s="21">
+        <v>711340</v>
+      </c>
+      <c r="J27" s="21">
+        <v>712988</v>
+      </c>
+      <c r="K27" s="21">
+        <v>714163</v>
+      </c>
+      <c r="L27" s="21">
+        <v>715536</v>
+      </c>
+      <c r="M27" s="21">
+        <v>716641</v>
+      </c>
+      <c r="N27" s="46">
+        <v>41195</v>
+      </c>
+      <c r="O27" s="46">
+        <v>41122</v>
+      </c>
+      <c r="P27" s="46">
+        <v>41093</v>
+      </c>
+      <c r="Q27" s="46">
+        <v>41080</v>
+      </c>
+      <c r="R27" s="46">
+        <v>41039</v>
+      </c>
+      <c r="S27" s="46">
+        <v>41029</v>
+      </c>
+      <c r="T27" s="46">
+        <v>40963</v>
+      </c>
+      <c r="U27" s="46">
+        <v>40944</v>
+      </c>
+      <c r="V27" s="46">
+        <v>40850</v>
+      </c>
+      <c r="W27" s="46">
+        <v>40801</v>
+      </c>
+      <c r="X27" s="46">
+        <v>40805</v>
+      </c>
+      <c r="Y27" s="46">
+        <v>40786</v>
+      </c>
+      <c r="Z27" s="46">
+        <v>40718</v>
+      </c>
+      <c r="AA27" s="46">
+        <v>40682</v>
+      </c>
+      <c r="AB27" s="46">
+        <v>40604</v>
+      </c>
+      <c r="AC27" s="46">
+        <v>40545</v>
+      </c>
+      <c r="AD27" s="46">
+        <v>40495</v>
+      </c>
+      <c r="AE27" s="46">
+        <v>40465</v>
+      </c>
+    </row>
+    <row r="28" spans="1:31">
+      <c r="A28" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="B28" s="21">
+        <v>247508</v>
+      </c>
+      <c r="C28" s="21">
+        <v>247646</v>
+      </c>
+      <c r="D28" s="21">
+        <v>248024</v>
+      </c>
+      <c r="E28" s="21">
+        <v>248168</v>
+      </c>
+      <c r="F28" s="21">
+        <v>248301</v>
+      </c>
+      <c r="G28" s="51">
+        <v>301213</v>
+      </c>
+      <c r="H28" s="21">
+        <v>301835</v>
+      </c>
+      <c r="I28" s="21">
+        <v>302154</v>
+      </c>
+      <c r="J28" s="21">
+        <v>302236</v>
+      </c>
+      <c r="K28" s="21">
+        <v>302449</v>
+      </c>
+      <c r="L28" s="21">
+        <v>302572</v>
+      </c>
+      <c r="M28" s="21">
+        <v>302892</v>
+      </c>
+      <c r="N28" s="46">
+        <v>86696</v>
+      </c>
+      <c r="O28" s="46">
+        <v>86712</v>
+      </c>
+      <c r="P28" s="46">
+        <v>86977</v>
+      </c>
+      <c r="Q28" s="46">
+        <v>87161</v>
+      </c>
+      <c r="R28" s="46">
+        <v>87493</v>
+      </c>
+      <c r="S28" s="46">
+        <v>87515</v>
+      </c>
+      <c r="T28" s="46">
+        <v>87692</v>
+      </c>
+      <c r="U28" s="46">
+        <v>87810</v>
+      </c>
+      <c r="V28" s="46">
+        <v>88100</v>
+      </c>
+      <c r="W28" s="46">
+        <v>88379</v>
+      </c>
+      <c r="X28" s="46">
+        <v>88539</v>
+      </c>
+      <c r="Y28" s="46">
+        <v>88790</v>
+      </c>
+      <c r="Z28" s="46">
+        <v>89032</v>
+      </c>
+      <c r="AA28" s="46">
+        <v>89314</v>
+      </c>
+      <c r="AB28" s="46">
+        <v>89445</v>
+      </c>
+      <c r="AC28" s="46">
+        <v>89534</v>
+      </c>
+      <c r="AD28" s="46">
+        <v>89687</v>
+      </c>
+      <c r="AE28" s="46">
+        <v>89725</v>
+      </c>
+    </row>
+    <row r="29" spans="1:31">
+      <c r="A29" s="56" t="s">
+        <v>71</v>
+      </c>
+      <c r="B29" s="21">
+        <v>389875</v>
+      </c>
+      <c r="C29" s="21">
+        <v>389923</v>
+      </c>
+      <c r="D29" s="21">
+        <v>390152</v>
+      </c>
+      <c r="E29" s="21">
+        <v>390303</v>
+      </c>
+      <c r="F29" s="21">
+        <v>390483</v>
+      </c>
+      <c r="G29" s="51">
+        <v>390844</v>
+      </c>
+      <c r="H29" s="21">
+        <v>390877</v>
+      </c>
+      <c r="I29" s="21">
+        <v>390685</v>
+      </c>
+      <c r="J29" s="21">
+        <v>390858</v>
+      </c>
+      <c r="K29" s="21">
+        <v>390791</v>
+      </c>
+      <c r="L29" s="21">
+        <v>390577</v>
+      </c>
+      <c r="M29" s="21">
+        <v>390742</v>
+      </c>
+      <c r="N29" s="46">
+        <v>65590</v>
+      </c>
+      <c r="O29" s="46">
+        <v>65487</v>
+      </c>
+      <c r="P29" s="46">
+        <v>65518</v>
+      </c>
+      <c r="Q29" s="46">
+        <v>65463</v>
+      </c>
+      <c r="R29" s="46">
+        <v>65540</v>
+      </c>
+      <c r="S29" s="46">
+        <v>65622</v>
+      </c>
+      <c r="T29" s="46">
+        <v>65678</v>
+      </c>
+      <c r="U29" s="46">
+        <v>65655</v>
+      </c>
+      <c r="V29" s="46">
+        <v>65807</v>
+      </c>
+      <c r="W29" s="46">
+        <v>65830</v>
+      </c>
+      <c r="X29" s="46">
+        <v>65904</v>
+      </c>
+      <c r="Y29" s="46">
+        <v>65898</v>
+      </c>
+      <c r="Z29" s="46">
+        <v>65930</v>
+      </c>
+      <c r="AA29" s="46">
+        <v>65861</v>
+      </c>
+      <c r="AB29" s="46">
+        <v>65887</v>
+      </c>
+      <c r="AC29" s="46">
+        <v>66000</v>
+      </c>
+      <c r="AD29" s="46">
+        <v>66108</v>
+      </c>
+      <c r="AE29" s="46">
+        <v>65953</v>
+      </c>
+    </row>
+    <row r="30" spans="1:31">
+      <c r="A30" s="97" t="s">
+        <v>38</v>
+      </c>
+      <c r="B30" s="97"/>
+      <c r="C30" s="97"/>
+      <c r="D30" s="97"/>
+      <c r="E30" s="97"/>
+      <c r="F30" s="97"/>
+      <c r="G30" s="97"/>
+      <c r="H30" s="97"/>
+      <c r="I30" s="97"/>
+      <c r="J30" s="97"/>
+      <c r="K30" s="97"/>
+      <c r="L30" s="97"/>
+      <c r="M30" s="97"/>
+      <c r="N30" s="97"/>
+      <c r="O30" s="97"/>
+      <c r="P30" s="97"/>
+      <c r="Q30" s="97"/>
+      <c r="R30" s="97"/>
+      <c r="S30" s="97"/>
+      <c r="T30" s="97"/>
+      <c r="U30" s="97"/>
+      <c r="V30" s="97"/>
+      <c r="W30" s="97"/>
+      <c r="X30" s="97"/>
+      <c r="Y30" s="97"/>
+      <c r="Z30" s="97"/>
+      <c r="AA30" s="97"/>
+      <c r="AB30" s="97"/>
+      <c r="AC30" s="97"/>
+      <c r="AD30" s="97"/>
+      <c r="AE30" s="97"/>
+    </row>
+    <row r="31" spans="1:31">
+      <c r="A31" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B31" s="31">
+        <v>120618</v>
+      </c>
+      <c r="C31" s="31">
+        <v>120722</v>
+      </c>
+      <c r="D31" s="31">
+        <v>120931</v>
+      </c>
+      <c r="E31" s="31">
+        <v>120974</v>
+      </c>
+      <c r="F31" s="31">
+        <v>121067</v>
+      </c>
+      <c r="G31" s="45">
+        <v>148453</v>
+      </c>
+      <c r="H31" s="31">
+        <v>148766</v>
+      </c>
+      <c r="I31" s="31">
+        <v>148927</v>
+      </c>
+      <c r="J31" s="31">
+        <v>148932</v>
+      </c>
+      <c r="K31" s="31">
+        <v>148942</v>
+      </c>
+      <c r="L31" s="31">
+        <v>148965</v>
+      </c>
+      <c r="M31" s="31">
+        <v>149080</v>
+      </c>
+      <c r="N31" s="32">
+        <v>149052</v>
+      </c>
+      <c r="O31" s="32">
+        <v>149053</v>
+      </c>
+      <c r="P31" s="32">
+        <v>149425</v>
+      </c>
+      <c r="Q31" s="30">
+        <v>149650</v>
+      </c>
+      <c r="R31" s="33">
+        <v>150105</v>
+      </c>
+      <c r="S31" s="33">
+        <v>150306</v>
+      </c>
+      <c r="T31" s="33">
+        <v>150453</v>
+      </c>
+      <c r="U31" s="33">
+        <v>150585</v>
+      </c>
+      <c r="V31" s="51">
+        <v>150898</v>
+      </c>
+      <c r="W31" s="51">
+        <v>151096</v>
+      </c>
+      <c r="X31" s="51">
+        <v>151352</v>
+      </c>
+      <c r="Y31" s="51">
+        <v>151592</v>
+      </c>
+      <c r="Z31" s="51">
+        <v>151813</v>
+      </c>
+      <c r="AA31" s="51">
+        <v>152074</v>
+      </c>
+      <c r="AB31" s="51">
+        <v>152244</v>
+      </c>
+      <c r="AC31" s="81">
+        <v>152604</v>
+      </c>
+      <c r="AD31" s="81">
+        <v>152958</v>
+      </c>
+      <c r="AE31" s="81">
+        <v>152982</v>
+      </c>
+    </row>
+    <row r="32" spans="1:31">
+      <c r="A32" s="97" t="s">
+        <v>39</v>
+      </c>
+      <c r="B32" s="97"/>
+      <c r="C32" s="97"/>
+      <c r="D32" s="97"/>
+      <c r="E32" s="97"/>
+      <c r="F32" s="97"/>
+      <c r="G32" s="97"/>
+      <c r="H32" s="97"/>
+      <c r="I32" s="97"/>
+      <c r="J32" s="97"/>
+      <c r="K32" s="97"/>
+      <c r="L32" s="97"/>
+      <c r="M32" s="97"/>
+      <c r="N32" s="97"/>
+      <c r="O32" s="97"/>
+      <c r="P32" s="97"/>
+      <c r="Q32" s="97"/>
+      <c r="R32" s="97"/>
+      <c r="S32" s="97"/>
+      <c r="T32" s="97"/>
+      <c r="U32" s="97"/>
+      <c r="V32" s="97"/>
+      <c r="W32" s="97"/>
+      <c r="X32" s="97"/>
+      <c r="Y32" s="97"/>
+      <c r="Z32" s="97"/>
+      <c r="AA32" s="97"/>
+      <c r="AB32" s="97"/>
+      <c r="AC32" s="97"/>
+      <c r="AD32" s="97"/>
+      <c r="AE32" s="97"/>
+    </row>
+    <row r="33" spans="1:31">
+      <c r="A33" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B33" s="35">
+        <v>126890</v>
+      </c>
+      <c r="C33" s="35">
+        <v>126924</v>
+      </c>
+      <c r="D33" s="35">
+        <v>127093</v>
+      </c>
+      <c r="E33" s="35">
+        <v>127194</v>
+      </c>
+      <c r="F33" s="35">
+        <v>127234</v>
+      </c>
+      <c r="G33" s="45">
+        <v>152760</v>
+      </c>
+      <c r="H33" s="35">
+        <v>153069</v>
+      </c>
+      <c r="I33" s="35">
+        <v>153227</v>
+      </c>
+      <c r="J33" s="35">
+        <v>153304</v>
+      </c>
+      <c r="K33" s="35">
+        <v>153507</v>
+      </c>
+      <c r="L33" s="35">
+        <v>153607</v>
+      </c>
+      <c r="M33" s="35">
+        <v>153812</v>
+      </c>
+      <c r="N33" s="36">
+        <v>153894</v>
+      </c>
+      <c r="O33" s="36">
+        <v>153885</v>
+      </c>
+      <c r="P33" s="36">
+        <v>154252</v>
+      </c>
+      <c r="Q33" s="34">
+        <v>154424</v>
+      </c>
+      <c r="R33" s="37">
+        <v>154752</v>
+      </c>
+      <c r="S33" s="37">
+        <v>155006</v>
+      </c>
+      <c r="T33" s="38">
+        <v>155230</v>
+      </c>
+      <c r="U33" s="38">
+        <v>155468</v>
+      </c>
+      <c r="V33" s="51">
+        <v>155790</v>
+      </c>
+      <c r="W33" s="51">
+        <v>156169</v>
+      </c>
+      <c r="X33" s="51">
+        <v>156415</v>
+      </c>
+      <c r="Y33" s="51">
+        <v>156690</v>
+      </c>
+      <c r="Z33" s="51">
+        <v>157011</v>
+      </c>
+      <c r="AA33" s="51">
+        <v>157302</v>
+      </c>
+      <c r="AB33" s="51">
+        <v>157596</v>
+      </c>
+      <c r="AC33" s="81">
+        <v>157969</v>
+      </c>
+      <c r="AD33" s="81">
+        <v>158332</v>
+      </c>
+      <c r="AE33" s="81">
+        <v>158417</v>
+      </c>
+    </row>
+    <row r="34" spans="1:31">
+      <c r="A34" s="88" t="s">
+        <v>2</v>
+      </c>
+      <c r="B34" s="88"/>
+      <c r="C34" s="88"/>
+      <c r="D34" s="88"/>
+      <c r="E34" s="88"/>
+      <c r="F34" s="88"/>
+      <c r="G34" s="88"/>
+      <c r="H34" s="88"/>
+      <c r="I34" s="88"/>
+      <c r="J34" s="88"/>
+      <c r="K34" s="88"/>
+      <c r="L34" s="88"/>
+      <c r="M34" s="88"/>
+      <c r="N34" s="88"/>
+      <c r="O34" s="88"/>
+      <c r="P34" s="88"/>
+      <c r="Q34" s="88"/>
+      <c r="R34" s="88"/>
+      <c r="S34" s="88"/>
+      <c r="T34" s="88"/>
+      <c r="U34" s="88"/>
+      <c r="V34" s="88"/>
+      <c r="W34" s="88"/>
+      <c r="X34" s="88"/>
+      <c r="Y34" s="88"/>
+      <c r="Z34" s="88"/>
+      <c r="AA34" s="88"/>
+      <c r="AB34" s="88"/>
+      <c r="AC34" s="88"/>
+      <c r="AD34" s="88"/>
+      <c r="AE34" s="88"/>
+    </row>
+    <row r="35" spans="1:31">
+      <c r="A35" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B35" s="21">
+        <v>7582542</v>
+      </c>
+      <c r="C35" s="21">
+        <v>7580007</v>
+      </c>
+      <c r="D35" s="21">
+        <v>7580418</v>
+      </c>
+      <c r="E35" s="21">
+        <v>7582949</v>
+      </c>
+      <c r="F35" s="21">
+        <v>7585007</v>
+      </c>
+      <c r="G35" s="51">
+        <v>7530399</v>
+      </c>
+      <c r="H35" s="21">
+        <v>7528757</v>
+      </c>
+      <c r="I35" s="21">
+        <v>7525836</v>
+      </c>
+      <c r="J35" s="21">
+        <v>7520758</v>
+      </c>
+      <c r="K35" s="21">
+        <v>7518241</v>
+      </c>
+      <c r="L35" s="21">
+        <v>7516577</v>
+      </c>
+      <c r="M35" s="21">
+        <v>7514011</v>
+      </c>
+      <c r="N35" s="46">
+        <v>1257238</v>
+      </c>
+      <c r="O35" s="46">
+        <v>1259464</v>
+      </c>
+      <c r="P35" s="46">
+        <v>1262580</v>
+      </c>
+      <c r="Q35" s="46">
+        <v>1264683</v>
+      </c>
+      <c r="R35" s="46">
+        <v>1268187</v>
+      </c>
+      <c r="S35" s="46">
+        <v>1270345</v>
+      </c>
+      <c r="T35" s="46">
+        <v>1272406</v>
+      </c>
+      <c r="U35" s="46">
+        <v>1274967</v>
+      </c>
+      <c r="V35" s="46">
+        <v>1276790</v>
+      </c>
+      <c r="W35" s="46">
+        <v>1279610</v>
+      </c>
+      <c r="X35" s="46">
+        <v>1282315</v>
+      </c>
+      <c r="Y35" s="46">
+        <v>1284370</v>
+      </c>
+      <c r="Z35" s="46">
+        <v>1287691</v>
+      </c>
+      <c r="AA35" s="46">
+        <v>1291438</v>
+      </c>
+      <c r="AB35" s="46">
+        <v>1293656</v>
+      </c>
+      <c r="AC35" s="46">
+        <v>1295792</v>
+      </c>
+      <c r="AD35" s="46">
+        <v>1298494</v>
+      </c>
+      <c r="AE35" s="46">
+        <v>1300189</v>
+      </c>
+    </row>
+    <row r="36" spans="1:31">
+      <c r="A36" s="56" t="s">
+        <v>63</v>
+      </c>
+      <c r="B36" s="21">
+        <v>235019</v>
+      </c>
+      <c r="C36" s="21">
+        <v>234472</v>
+      </c>
+      <c r="D36" s="21">
+        <v>234155</v>
+      </c>
+      <c r="E36" s="21">
+        <v>233889</v>
+      </c>
+      <c r="F36" s="21">
+        <v>233531</v>
+      </c>
+      <c r="G36" s="51">
+        <v>233202</v>
+      </c>
+      <c r="H36" s="21">
+        <v>232733</v>
+      </c>
+      <c r="I36" s="21">
+        <v>232150</v>
+      </c>
+      <c r="J36" s="21">
+        <v>231693</v>
+      </c>
+      <c r="K36" s="21">
+        <v>231017</v>
+      </c>
+      <c r="L36" s="21">
+        <v>230153</v>
+      </c>
+      <c r="M36" s="21">
+        <v>229404</v>
+      </c>
+      <c r="N36" s="46">
+        <v>8358</v>
+      </c>
+      <c r="O36" s="46">
+        <v>8356</v>
+      </c>
+      <c r="P36" s="46">
+        <v>8347</v>
+      </c>
+      <c r="Q36" s="46">
+        <v>8316</v>
+      </c>
+      <c r="R36" s="46">
+        <v>8315</v>
+      </c>
+      <c r="S36" s="46">
+        <v>8330</v>
+      </c>
+      <c r="T36" s="46">
+        <v>8272</v>
+      </c>
+      <c r="U36" s="46">
+        <v>8307</v>
+      </c>
+      <c r="V36" s="46">
+        <v>8298</v>
+      </c>
+      <c r="W36" s="46">
+        <v>8300</v>
+      </c>
+      <c r="X36" s="46">
+        <v>8284</v>
+      </c>
+      <c r="Y36" s="46">
+        <v>8262</v>
+      </c>
+      <c r="Z36" s="46">
+        <v>8250</v>
+      </c>
+      <c r="AA36" s="46">
+        <v>8254</v>
+      </c>
+      <c r="AB36" s="46">
+        <v>8241</v>
+      </c>
+      <c r="AC36" s="46">
+        <v>8221</v>
+      </c>
+      <c r="AD36" s="46">
+        <v>8203</v>
+      </c>
+      <c r="AE36" s="46">
+        <v>8197</v>
+      </c>
+    </row>
+    <row r="37" spans="1:31">
+      <c r="A37" s="56" t="s">
+        <v>65</v>
+      </c>
+      <c r="B37" s="21">
+        <v>342276</v>
+      </c>
+      <c r="C37" s="21">
+        <v>341737</v>
+      </c>
+      <c r="D37" s="21">
+        <v>341295</v>
+      </c>
+      <c r="E37" s="21">
+        <v>341666</v>
+      </c>
+      <c r="F37" s="21">
+        <v>341248</v>
+      </c>
+      <c r="G37" s="51">
+        <v>340990</v>
+      </c>
+      <c r="H37" s="21">
+        <v>340590</v>
+      </c>
+      <c r="I37" s="21">
+        <v>340054</v>
+      </c>
+      <c r="J37" s="21">
+        <v>339569</v>
+      </c>
+      <c r="K37" s="21">
+        <v>338781</v>
+      </c>
+      <c r="L37" s="21">
+        <v>338276</v>
+      </c>
+      <c r="M37" s="21">
+        <v>337695</v>
+      </c>
+      <c r="N37" s="46">
+        <v>27889</v>
+      </c>
+      <c r="O37" s="46">
+        <v>27787</v>
+      </c>
+      <c r="P37" s="46">
+        <v>27698</v>
+      </c>
+      <c r="Q37" s="46">
+        <v>27613</v>
+      </c>
+      <c r="R37" s="46">
+        <v>27514</v>
+      </c>
+      <c r="S37" s="46">
+        <v>27452</v>
+      </c>
+      <c r="T37" s="46">
+        <v>27350</v>
+      </c>
+      <c r="U37" s="46">
+        <v>27285</v>
+      </c>
+      <c r="V37" s="46">
+        <v>27257</v>
+      </c>
+      <c r="W37" s="46">
+        <v>27259</v>
+      </c>
+      <c r="X37" s="46">
+        <v>27212</v>
+      </c>
+      <c r="Y37" s="46">
+        <v>27200</v>
+      </c>
+      <c r="Z37" s="46">
+        <v>27154</v>
+      </c>
+      <c r="AA37" s="46">
+        <v>27090</v>
+      </c>
+      <c r="AB37" s="46">
+        <v>26999</v>
+      </c>
+      <c r="AC37" s="46">
+        <v>26950</v>
+      </c>
+      <c r="AD37" s="46">
+        <v>26914</v>
+      </c>
+      <c r="AE37" s="46">
+        <v>26825</v>
+      </c>
+    </row>
+    <row r="38" spans="1:31">
+      <c r="A38" s="56" t="s">
+        <v>66</v>
+      </c>
+      <c r="B38" s="21">
+        <v>235750</v>
+      </c>
+      <c r="C38" s="21">
+        <v>235576</v>
+      </c>
+      <c r="D38" s="21">
+        <v>235523</v>
+      </c>
+      <c r="E38" s="21">
+        <v>235377</v>
+      </c>
+      <c r="F38" s="21">
+        <v>235110</v>
+      </c>
+      <c r="G38" s="51">
+        <v>235064</v>
+      </c>
+      <c r="H38" s="21">
+        <v>234778</v>
+      </c>
+      <c r="I38" s="21">
+        <v>234434</v>
+      </c>
+      <c r="J38" s="21">
+        <v>233879</v>
+      </c>
+      <c r="K38" s="21">
+        <v>233488</v>
+      </c>
+      <c r="L38" s="21">
+        <v>232794</v>
+      </c>
+      <c r="M38" s="21">
+        <v>232350</v>
+      </c>
+      <c r="N38" s="46">
+        <v>243642</v>
+      </c>
+      <c r="O38" s="46">
+        <v>243445</v>
+      </c>
+      <c r="P38" s="46">
+        <v>243279</v>
+      </c>
+      <c r="Q38" s="46">
+        <v>243201</v>
+      </c>
+      <c r="R38" s="46">
+        <v>243265</v>
+      </c>
+      <c r="S38" s="46">
+        <v>243087</v>
+      </c>
+      <c r="T38" s="46">
+        <v>242952</v>
+      </c>
+      <c r="U38" s="46">
+        <v>242907</v>
+      </c>
+      <c r="V38" s="46">
+        <v>242831</v>
+      </c>
+      <c r="W38" s="46">
+        <v>242865</v>
+      </c>
+      <c r="X38" s="46">
+        <v>242810</v>
+      </c>
+      <c r="Y38" s="46">
+        <v>242619</v>
+      </c>
+      <c r="Z38" s="46">
+        <v>242557</v>
+      </c>
+      <c r="AA38" s="46">
+        <v>242241</v>
+      </c>
+      <c r="AB38" s="46">
+        <v>242015</v>
+      </c>
+      <c r="AC38" s="46">
+        <v>241572</v>
+      </c>
+      <c r="AD38" s="46">
+        <v>241409</v>
+      </c>
+      <c r="AE38" s="46">
+        <v>241192</v>
+      </c>
+    </row>
+    <row r="39" spans="1:31">
+      <c r="A39" s="56" t="s">
+        <v>67</v>
+      </c>
+      <c r="B39" s="21">
+        <v>1283536</v>
+      </c>
+      <c r="C39" s="21">
+        <v>1285339</v>
+      </c>
+      <c r="D39" s="21">
+        <v>1287413</v>
+      </c>
+      <c r="E39" s="21">
+        <v>1289706</v>
+      </c>
+      <c r="F39" s="21">
+        <v>1292266</v>
+      </c>
+      <c r="G39" s="51">
+        <v>1242375</v>
+      </c>
+      <c r="H39" s="21">
+        <v>1243729</v>
+      </c>
+      <c r="I39" s="21">
+        <v>1245074</v>
+      </c>
+      <c r="J39" s="21">
+        <v>1246045</v>
+      </c>
+      <c r="K39" s="21">
+        <v>1248901</v>
+      </c>
+      <c r="L39" s="21">
+        <v>1252123</v>
+      </c>
+      <c r="M39" s="21">
+        <v>1255040</v>
+      </c>
+      <c r="N39" s="46">
+        <v>170136</v>
+      </c>
+      <c r="O39" s="46">
+        <v>170176</v>
+      </c>
+      <c r="P39" s="46">
+        <v>170200</v>
+      </c>
+      <c r="Q39" s="46">
+        <v>170324</v>
+      </c>
+      <c r="R39" s="46">
+        <v>170495</v>
+      </c>
+      <c r="S39" s="46">
+        <v>170315</v>
+      </c>
+      <c r="T39" s="46">
+        <v>170337</v>
+      </c>
+      <c r="U39" s="46">
+        <v>170540</v>
+      </c>
+      <c r="V39" s="46">
+        <v>170474</v>
+      </c>
+      <c r="W39" s="46">
+        <v>170543</v>
+      </c>
+      <c r="X39" s="46">
+        <v>170545</v>
+      </c>
+      <c r="Y39" s="46">
+        <v>170566</v>
+      </c>
+      <c r="Z39" s="46">
+        <v>170729</v>
+      </c>
+      <c r="AA39" s="46">
+        <v>171001</v>
+      </c>
+      <c r="AB39" s="46">
+        <v>171022</v>
+      </c>
+      <c r="AC39" s="46">
+        <v>171083</v>
+      </c>
+      <c r="AD39" s="46">
+        <v>171049</v>
+      </c>
+      <c r="AE39" s="46">
+        <v>170930</v>
+      </c>
+    </row>
+    <row r="40" spans="1:31">
+      <c r="A40" s="56" t="s">
+        <v>68</v>
+      </c>
+      <c r="B40" s="21">
+        <v>314203</v>
+      </c>
+      <c r="C40" s="21">
+        <v>314988</v>
+      </c>
+      <c r="D40" s="21">
+        <v>315749</v>
+      </c>
+      <c r="E40" s="21">
+        <v>316408</v>
+      </c>
+      <c r="F40" s="21">
+        <v>317126</v>
+      </c>
+      <c r="G40" s="51">
+        <v>317446</v>
+      </c>
+      <c r="H40" s="21">
+        <v>317652</v>
+      </c>
+      <c r="I40" s="21">
+        <v>317979</v>
+      </c>
+      <c r="J40" s="21">
+        <v>318136</v>
+      </c>
+      <c r="K40" s="21">
+        <v>318611</v>
+      </c>
+      <c r="L40" s="21">
+        <v>319230</v>
+      </c>
+      <c r="M40" s="21">
+        <v>319531</v>
+      </c>
+      <c r="N40" s="46">
+        <v>26410</v>
+      </c>
+      <c r="O40" s="46">
+        <v>26229</v>
+      </c>
+      <c r="P40" s="46">
+        <v>26092</v>
+      </c>
+      <c r="Q40" s="46">
+        <v>25984</v>
+      </c>
+      <c r="R40" s="46">
+        <v>25867</v>
+      </c>
+      <c r="S40" s="46">
+        <v>25747</v>
+      </c>
+      <c r="T40" s="46">
+        <v>25677</v>
+      </c>
+      <c r="U40" s="46">
+        <v>25570</v>
+      </c>
+      <c r="V40" s="46">
+        <v>25492</v>
+      </c>
+      <c r="W40" s="46">
+        <v>25383</v>
+      </c>
+      <c r="X40" s="46">
+        <v>25308</v>
+      </c>
+      <c r="Y40" s="46">
+        <v>25225</v>
+      </c>
+      <c r="Z40" s="46">
+        <v>25152</v>
+      </c>
+      <c r="AA40" s="46">
+        <v>25009</v>
+      </c>
+      <c r="AB40" s="46">
+        <v>24882</v>
+      </c>
+      <c r="AC40" s="46">
+        <v>24750</v>
+      </c>
+      <c r="AD40" s="46">
+        <v>24609</v>
+      </c>
+      <c r="AE40" s="46">
+        <v>24578</v>
+      </c>
+    </row>
+    <row r="41" spans="1:31">
+      <c r="A41" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="B41" s="21">
+        <v>301492</v>
+      </c>
+      <c r="C41" s="21">
+        <v>301090</v>
+      </c>
+      <c r="D41" s="21">
+        <v>300997</v>
+      </c>
+      <c r="E41" s="21">
+        <v>300926</v>
+      </c>
+      <c r="F41" s="21">
+        <v>300592</v>
+      </c>
+      <c r="G41" s="51">
+        <v>300260</v>
+      </c>
+      <c r="H41" s="21">
+        <v>300087</v>
+      </c>
+      <c r="I41" s="21">
+        <v>299639</v>
+      </c>
+      <c r="J41" s="21">
+        <v>299054</v>
+      </c>
+      <c r="K41" s="21">
+        <v>298632</v>
+      </c>
+      <c r="L41" s="21">
+        <v>298375</v>
+      </c>
+      <c r="M41" s="21">
+        <v>297994</v>
+      </c>
+      <c r="N41" s="46">
+        <v>267582</v>
+      </c>
+      <c r="O41" s="46">
+        <v>268955</v>
+      </c>
+      <c r="P41" s="46">
+        <v>270755</v>
+      </c>
+      <c r="Q41" s="46">
+        <v>271995</v>
+      </c>
+      <c r="R41" s="46">
+        <v>273605</v>
+      </c>
+      <c r="S41" s="46">
+        <v>274941</v>
+      </c>
+      <c r="T41" s="46">
+        <v>275990</v>
+      </c>
+      <c r="U41" s="46">
+        <v>277250</v>
+      </c>
+      <c r="V41" s="46">
+        <v>278512</v>
+      </c>
+      <c r="W41" s="46">
+        <v>279665</v>
+      </c>
+      <c r="X41" s="46">
+        <v>281169</v>
+      </c>
+      <c r="Y41" s="46">
+        <v>282404</v>
+      </c>
+      <c r="Z41" s="46">
+        <v>283794</v>
+      </c>
+      <c r="AA41" s="46">
+        <v>285697</v>
+      </c>
+      <c r="AB41" s="46">
+        <v>287127</v>
+      </c>
+      <c r="AC41" s="46">
+        <v>288367</v>
+      </c>
+      <c r="AD41" s="46">
+        <v>290109</v>
+      </c>
+      <c r="AE41" s="46">
+        <v>290949</v>
+      </c>
+    </row>
+    <row r="42" spans="1:31">
+      <c r="A42" s="56" t="s">
+        <v>70</v>
+      </c>
+      <c r="B42" s="21">
+        <v>691791</v>
+      </c>
+      <c r="C42" s="21">
+        <v>691331</v>
+      </c>
+      <c r="D42" s="21">
+        <v>690845</v>
+      </c>
+      <c r="E42" s="21">
+        <v>690701</v>
+      </c>
+      <c r="F42" s="21">
+        <v>690296</v>
+      </c>
+      <c r="G42" s="51">
+        <v>690340</v>
+      </c>
+      <c r="H42" s="21">
+        <v>690079</v>
+      </c>
+      <c r="I42" s="21">
+        <v>689634</v>
+      </c>
+      <c r="J42" s="21">
+        <v>688894</v>
+      </c>
+      <c r="K42" s="21">
+        <v>688495</v>
+      </c>
+      <c r="L42" s="21">
+        <v>688000</v>
+      </c>
+      <c r="M42" s="21">
+        <v>687468</v>
+      </c>
+      <c r="N42" s="46">
+        <v>27426</v>
+      </c>
+      <c r="O42" s="46">
+        <v>27277</v>
+      </c>
+      <c r="P42" s="46">
+        <v>27125</v>
+      </c>
+      <c r="Q42" s="46">
+        <v>26973</v>
+      </c>
+      <c r="R42" s="46">
+        <v>26846</v>
+      </c>
+      <c r="S42" s="46">
+        <v>26651</v>
+      </c>
+      <c r="T42" s="46">
+        <v>26502</v>
+      </c>
+      <c r="U42" s="46">
+        <v>26364</v>
+      </c>
+      <c r="V42" s="46">
+        <v>26235</v>
+      </c>
+      <c r="W42" s="46">
+        <v>26169</v>
+      </c>
+      <c r="X42" s="46">
+        <v>26017</v>
+      </c>
+      <c r="Y42" s="46">
+        <v>25887</v>
+      </c>
+      <c r="Z42" s="46">
+        <v>25790</v>
+      </c>
+      <c r="AA42" s="46">
+        <v>25597</v>
+      </c>
+      <c r="AB42" s="46">
+        <v>25416</v>
+      </c>
+      <c r="AC42" s="46">
+        <v>25204</v>
+      </c>
+      <c r="AD42" s="46">
+        <v>25058</v>
+      </c>
+      <c r="AE42" s="46">
+        <v>24971</v>
+      </c>
+    </row>
+    <row r="43" spans="1:31">
+      <c r="A43" s="56" t="s">
+        <v>71</v>
+      </c>
+      <c r="B43" s="21">
+        <v>386843</v>
+      </c>
+      <c r="C43" s="21">
+        <v>386321</v>
+      </c>
+      <c r="D43" s="21">
+        <v>386083</v>
+      </c>
+      <c r="E43" s="21">
+        <v>385971</v>
+      </c>
+      <c r="F43" s="21">
+        <v>385755</v>
+      </c>
+      <c r="G43" s="51">
+        <v>385610</v>
+      </c>
+      <c r="H43" s="21">
+        <v>385332</v>
+      </c>
+      <c r="I43" s="21">
+        <v>384945</v>
+      </c>
+      <c r="J43" s="21">
+        <v>384655</v>
+      </c>
+      <c r="K43" s="21">
+        <v>384271</v>
+      </c>
+      <c r="L43" s="21">
+        <v>383971</v>
+      </c>
+      <c r="M43" s="21">
+        <v>383439</v>
+      </c>
+      <c r="N43" s="46">
+        <v>189534</v>
+      </c>
+      <c r="O43" s="46">
+        <v>190568</v>
+      </c>
+      <c r="P43" s="46">
+        <v>191905</v>
+      </c>
+      <c r="Q43" s="46">
+        <v>192852</v>
+      </c>
+      <c r="R43" s="46">
+        <v>194028</v>
+      </c>
+      <c r="S43" s="46">
+        <v>195068</v>
+      </c>
+      <c r="T43" s="46">
+        <v>196170</v>
+      </c>
+      <c r="U43" s="46">
+        <v>197192</v>
+      </c>
+      <c r="V43" s="46">
+        <v>197982</v>
+      </c>
+      <c r="W43" s="46">
+        <v>199241</v>
+      </c>
+      <c r="X43" s="46">
+        <v>200256</v>
+      </c>
+      <c r="Y43" s="46">
+        <v>201233</v>
+      </c>
+      <c r="Z43" s="46">
+        <v>202640</v>
+      </c>
+      <c r="AA43" s="46">
+        <v>204169</v>
+      </c>
+      <c r="AB43" s="46">
+        <v>205172</v>
+      </c>
+      <c r="AC43" s="46">
+        <v>206499</v>
+      </c>
+      <c r="AD43" s="46">
+        <v>207464</v>
+      </c>
+      <c r="AE43" s="46">
+        <v>208259</v>
+      </c>
+    </row>
+    <row r="44" spans="1:31">
+      <c r="A44" s="56" t="s">
+        <v>72</v>
+      </c>
+      <c r="B44" s="21">
+        <v>209186</v>
+      </c>
+      <c r="C44" s="21">
+        <v>208727</v>
+      </c>
+      <c r="D44" s="21">
+        <v>208418</v>
+      </c>
+      <c r="E44" s="21">
+        <v>208067</v>
+      </c>
+      <c r="F44" s="21">
+        <v>207802</v>
+      </c>
+      <c r="G44" s="51">
+        <v>207352</v>
+      </c>
+      <c r="H44" s="21">
+        <v>206993</v>
+      </c>
+      <c r="I44" s="21">
+        <v>206542</v>
+      </c>
+      <c r="J44" s="21">
+        <v>206149</v>
+      </c>
+      <c r="K44" s="21">
+        <v>205677</v>
+      </c>
+      <c r="L44" s="21">
+        <v>205146</v>
+      </c>
+      <c r="M44" s="21">
+        <v>204635</v>
+      </c>
+      <c r="N44" s="46">
+        <v>61499</v>
+      </c>
+      <c r="O44" s="46">
+        <v>61322</v>
+      </c>
+      <c r="P44" s="46">
+        <v>61190</v>
+      </c>
+      <c r="Q44" s="46">
+        <v>61010</v>
+      </c>
+      <c r="R44" s="46">
+        <v>60832</v>
+      </c>
+      <c r="S44" s="46">
+        <v>60699</v>
+      </c>
+      <c r="T44" s="46">
+        <v>60608</v>
+      </c>
+      <c r="U44" s="46">
+        <v>60463</v>
+      </c>
+      <c r="V44" s="46">
+        <v>60259</v>
+      </c>
+      <c r="W44" s="46">
+        <v>60071</v>
+      </c>
+      <c r="X44" s="46">
+        <v>59942</v>
+      </c>
+      <c r="Y44" s="46">
+        <v>59793</v>
+      </c>
+      <c r="Z44" s="46">
+        <v>59768</v>
+      </c>
+      <c r="AA44" s="46">
+        <v>59771</v>
+      </c>
+      <c r="AB44" s="46">
+        <v>59658</v>
+      </c>
+      <c r="AC44" s="46">
+        <v>59539</v>
+      </c>
+      <c r="AD44" s="46">
+        <v>59394</v>
+      </c>
+      <c r="AE44" s="46">
+        <v>59286</v>
+      </c>
+    </row>
+    <row r="45" spans="1:31">
+      <c r="A45" s="56" t="s">
+        <v>73</v>
+      </c>
+      <c r="B45" s="21">
+        <v>312289</v>
+      </c>
+      <c r="C45" s="21">
+        <v>311576</v>
+      </c>
+      <c r="D45" s="21">
+        <v>311006</v>
+      </c>
+      <c r="E45" s="21">
+        <v>310485</v>
+      </c>
+      <c r="F45" s="21">
+        <v>310171</v>
+      </c>
+      <c r="G45" s="51">
+        <v>309697</v>
+      </c>
+      <c r="H45" s="21">
+        <v>309141</v>
+      </c>
+      <c r="I45" s="21">
+        <v>308438</v>
+      </c>
+      <c r="J45" s="21">
+        <v>307710</v>
+      </c>
+      <c r="K45" s="21">
+        <v>306893</v>
+      </c>
+      <c r="L45" s="21">
+        <v>306093</v>
+      </c>
+      <c r="M45" s="21">
+        <v>305272</v>
+      </c>
+      <c r="N45" s="46">
+        <v>234762</v>
+      </c>
+      <c r="O45" s="46">
+        <v>235349</v>
+      </c>
+      <c r="P45" s="46">
+        <v>235989</v>
+      </c>
+      <c r="Q45" s="46">
+        <v>236415</v>
+      </c>
+      <c r="R45" s="46">
+        <v>237420</v>
+      </c>
+      <c r="S45" s="46">
+        <v>238055</v>
+      </c>
+      <c r="T45" s="46">
+        <v>238548</v>
+      </c>
+      <c r="U45" s="46">
+        <v>239089</v>
+      </c>
+      <c r="V45" s="46">
+        <v>239450</v>
+      </c>
+      <c r="W45" s="46">
+        <v>240114</v>
+      </c>
+      <c r="X45" s="46">
+        <v>240772</v>
+      </c>
+      <c r="Y45" s="46">
+        <v>241181</v>
+      </c>
+      <c r="Z45" s="46">
+        <v>241857</v>
+      </c>
+      <c r="AA45" s="46">
+        <v>242609</v>
+      </c>
+      <c r="AB45" s="46">
+        <v>243124</v>
+      </c>
+      <c r="AC45" s="46">
+        <v>243607</v>
+      </c>
+      <c r="AD45" s="46">
+        <v>244285</v>
+      </c>
+      <c r="AE45" s="46">
+        <v>245002</v>
+      </c>
+    </row>
+    <row r="46" spans="1:31">
+      <c r="A46" s="97" t="s">
+        <v>38</v>
+      </c>
+      <c r="B46" s="97"/>
+      <c r="C46" s="97"/>
+      <c r="D46" s="97"/>
+      <c r="E46" s="97"/>
+      <c r="F46" s="97"/>
+      <c r="G46" s="97"/>
+      <c r="H46" s="97"/>
+      <c r="I46" s="97"/>
+      <c r="J46" s="97"/>
+      <c r="K46" s="97"/>
+      <c r="L46" s="97"/>
+      <c r="M46" s="97"/>
+      <c r="N46" s="97"/>
+      <c r="O46" s="97"/>
+      <c r="P46" s="97"/>
+      <c r="Q46" s="97"/>
+      <c r="R46" s="97"/>
+      <c r="S46" s="97"/>
+      <c r="T46" s="97"/>
+      <c r="U46" s="97"/>
+      <c r="V46" s="97"/>
+      <c r="W46" s="97"/>
+      <c r="X46" s="97"/>
+      <c r="Y46" s="97"/>
+      <c r="Z46" s="97"/>
+      <c r="AA46" s="97"/>
+      <c r="AB46" s="97"/>
+      <c r="AC46" s="97"/>
+      <c r="AD46" s="97"/>
+      <c r="AE46" s="97"/>
+    </row>
+    <row r="47" spans="1:31">
+      <c r="A47" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B47" s="41">
+        <v>645177</v>
+      </c>
+      <c r="C47" s="41">
+        <v>646171</v>
+      </c>
+      <c r="D47" s="41">
+        <v>647274</v>
+      </c>
+      <c r="E47" s="42">
+        <v>648547</v>
+      </c>
+      <c r="F47" s="42">
+        <v>649884</v>
+      </c>
+      <c r="G47" s="45">
+        <v>624053</v>
+      </c>
+      <c r="H47" s="42">
+        <v>624885</v>
+      </c>
+      <c r="I47" s="42">
+        <v>625623</v>
+      </c>
+      <c r="J47" s="42">
+        <v>626210</v>
+      </c>
+      <c r="K47" s="42">
+        <v>627782</v>
+      </c>
+      <c r="L47" s="42">
+        <v>629499</v>
+      </c>
+      <c r="M47" s="42">
+        <v>631174</v>
+      </c>
+      <c r="N47" s="43">
+        <v>632599</v>
+      </c>
+      <c r="O47" s="43">
+        <v>633638</v>
+      </c>
+      <c r="P47" s="43">
+        <v>635446</v>
+      </c>
+      <c r="Q47" s="40">
+        <v>636519</v>
+      </c>
+      <c r="R47" s="44">
+        <v>638427</v>
+      </c>
+      <c r="S47" s="44">
+        <v>639470</v>
+      </c>
+      <c r="T47" s="44">
+        <v>640706</v>
+      </c>
+      <c r="U47" s="44">
+        <v>642310</v>
+      </c>
+      <c r="V47" s="51">
+        <v>643478</v>
+      </c>
+      <c r="W47" s="51">
+        <v>645030</v>
+      </c>
+      <c r="X47" s="51">
+        <v>646502</v>
+      </c>
+      <c r="Y47" s="51">
+        <v>647670</v>
+      </c>
+      <c r="Z47" s="51">
+        <v>649269</v>
+      </c>
+      <c r="AA47" s="51">
+        <v>651410</v>
+      </c>
+      <c r="AB47" s="51">
+        <v>652688</v>
+      </c>
+      <c r="AC47" s="81">
+        <v>653879</v>
+      </c>
+      <c r="AD47" s="81">
+        <v>655205</v>
+      </c>
+      <c r="AE47" s="81">
+        <v>656113</v>
+      </c>
+    </row>
+    <row r="48" spans="1:31">
+      <c r="A48" s="97" t="s">
+        <v>39</v>
+      </c>
+      <c r="B48" s="97"/>
+      <c r="C48" s="97"/>
+      <c r="D48" s="97"/>
+      <c r="E48" s="97"/>
+      <c r="F48" s="97"/>
+      <c r="G48" s="97"/>
+      <c r="H48" s="97"/>
+      <c r="I48" s="97"/>
+      <c r="J48" s="97"/>
+      <c r="K48" s="97"/>
+      <c r="L48" s="97"/>
+      <c r="M48" s="97"/>
+      <c r="N48" s="97"/>
+      <c r="O48" s="97"/>
+      <c r="P48" s="97"/>
+      <c r="Q48" s="97"/>
+      <c r="R48" s="97"/>
+      <c r="S48" s="97"/>
+      <c r="T48" s="97"/>
+      <c r="U48" s="97"/>
+      <c r="V48" s="97"/>
+      <c r="W48" s="97"/>
+      <c r="X48" s="97"/>
+      <c r="Y48" s="97"/>
+      <c r="Z48" s="97"/>
+      <c r="AA48" s="97"/>
+      <c r="AB48" s="97"/>
+      <c r="AC48" s="97"/>
+      <c r="AD48" s="97"/>
+      <c r="AE48" s="97"/>
+    </row>
+    <row r="49" spans="1:31">
+      <c r="A49" s="83" t="s">
+        <v>0</v>
+      </c>
+      <c r="B49" s="45">
+        <v>638359</v>
+      </c>
+      <c r="C49" s="45">
+        <v>639168</v>
+      </c>
+      <c r="D49" s="45">
+        <v>640139</v>
+      </c>
+      <c r="E49" s="45">
+        <v>641159</v>
+      </c>
+      <c r="F49" s="45">
+        <v>642382</v>
+      </c>
+      <c r="G49" s="45">
+        <v>618322</v>
+      </c>
+      <c r="H49" s="45">
+        <v>618844</v>
+      </c>
+      <c r="I49" s="45">
+        <v>619451</v>
+      </c>
+      <c r="J49" s="45">
+        <v>619835</v>
+      </c>
+      <c r="K49" s="45">
+        <v>621119</v>
+      </c>
+      <c r="L49" s="45">
+        <v>622624</v>
+      </c>
+      <c r="M49" s="45">
+        <v>623866</v>
+      </c>
+      <c r="N49" s="47">
+        <v>624832</v>
+      </c>
+      <c r="O49" s="47">
+        <v>625826</v>
+      </c>
+      <c r="P49" s="47">
+        <v>627134</v>
+      </c>
+      <c r="Q49" s="52">
+        <v>628164</v>
+      </c>
+      <c r="R49" s="48">
+        <v>629760</v>
+      </c>
+      <c r="S49" s="48">
+        <v>630875</v>
+      </c>
+      <c r="T49" s="49">
+        <v>631700</v>
+      </c>
+      <c r="U49" s="49">
+        <v>632657</v>
+      </c>
+      <c r="V49" s="52">
+        <v>633312</v>
+      </c>
+      <c r="W49" s="52">
+        <v>634580</v>
+      </c>
+      <c r="X49" s="52">
+        <v>635813</v>
+      </c>
+      <c r="Y49" s="52">
+        <v>636700</v>
+      </c>
+      <c r="Z49" s="52">
+        <v>638238</v>
+      </c>
+      <c r="AA49" s="52">
+        <v>640028</v>
+      </c>
+      <c r="AB49" s="52">
+        <v>640968</v>
+      </c>
+      <c r="AC49" s="82">
+        <v>641913</v>
+      </c>
+      <c r="AD49" s="82">
+        <v>643289</v>
+      </c>
+      <c r="AE49" s="82">
+        <v>644076</v>
+      </c>
+    </row>
+    <row r="50" spans="1:31" ht="12.75" customHeight="1">
+      <c r="A50" s="96"/>
+      <c r="B50" s="96"/>
+      <c r="C50" s="96"/>
+      <c r="D50" s="96"/>
+      <c r="E50" s="96"/>
+      <c r="F50" s="96"/>
+      <c r="G50" s="96"/>
+      <c r="H50" s="64"/>
+    </row>
+    <row r="51" spans="1:31" ht="12.75" customHeight="1">
+      <c r="A51" s="91"/>
+      <c r="B51" s="91"/>
+      <c r="C51" s="91"/>
+      <c r="D51" s="91"/>
+      <c r="E51" s="91"/>
+      <c r="F51" s="91"/>
+      <c r="G51" s="91"/>
+    </row>
+    <row r="52" spans="1:31">
+      <c r="B52" s="60"/>
+      <c r="C52" s="59"/>
+      <c r="D52" s="59"/>
+      <c r="E52" s="59"/>
+    </row>
+    <row r="57" spans="1:31" ht="20.25" customHeight="1"/>
+    <row r="79" ht="20.25" customHeight="1"/>
+    <row r="97" s="19" customFormat="1"/>
+    <row r="98" ht="20.25" customHeight="1"/>
+    <row r="116" s="19" customFormat="1"/>
+    <row r="117" ht="20.25" customHeight="1"/>
+    <row r="136" ht="18" customHeight="1"/>
+    <row r="148" ht="18" customHeight="1"/>
+    <row r="149" ht="15" customHeight="1"/>
+  </sheetData>
+  <mergeCells count="16">
+    <mergeCell ref="A51:G51"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A50:G50"/>
+    <mergeCell ref="A23:AE23"/>
+    <mergeCell ref="A30:AE30"/>
+    <mergeCell ref="A32:AE32"/>
+    <mergeCell ref="A34:AE34"/>
+    <mergeCell ref="A46:AE46"/>
+    <mergeCell ref="A48:AE48"/>
+    <mergeCell ref="Z4:AE4"/>
+    <mergeCell ref="A2:AE2"/>
+    <mergeCell ref="A6:AE6"/>
+    <mergeCell ref="A19:AE19"/>
+    <mergeCell ref="A21:AE21"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A26:AD26"/>
-[...2 lines deleted...]
-    <mergeCell ref="Z4:AD4"/>
   </mergeCells>
-  <phoneticPr fontId="7" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="81" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Все население</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метаданные</vt:lpstr>
+      <vt:lpstr>Условные обозначения</vt:lpstr>
+      <vt:lpstr>Показатель</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>g.aigozina</dc:creator>
+  <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>