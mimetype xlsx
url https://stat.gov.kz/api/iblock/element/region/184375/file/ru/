--- v3 (2026-07-27)
+++ v4 (2026-08-26)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="75">
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
@@ -933,51 +933,51 @@
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="1719">
+  <cellStyleXfs count="1720">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
@@ -2656,52 +2656,53 @@
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="22" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="100">
+  <cellXfs count="102">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="22" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="22" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="1715" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
@@ -2882,100 +2883,104 @@
     <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="43" fillId="0" borderId="1" xfId="1714" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="42" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="1715" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
+    <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="1718" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="1718" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="center"/>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="1719" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="1719">
+  <cellStyles count="1720">
     <cellStyle name="20% - Акцент1 2" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="51"/>
     <cellStyle name="20% - Акцент1 2 7" xfId="52"/>
     <cellStyle name="20% - Акцент1 2 8" xfId="53"/>
     <cellStyle name="20% - Акцент1 2 9" xfId="54"/>
@@ -4563,50 +4568,51 @@
     <cellStyle name="Ввод " xfId="8" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="9" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="10" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="1714" builtinId="8"/>
     <cellStyle name="Гиперссылка 2" xfId="1630"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="15" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="12" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="23"/>
     <cellStyle name="Название 2 2" xfId="1712"/>
     <cellStyle name="Нейтральный" xfId="7" builtinId="28" customBuiltin="1"/>
     <cellStyle name="Нейтральный 2" xfId="24"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="22"/>
     <cellStyle name="Обычный 2 2" xfId="25"/>
     <cellStyle name="Обычный 2 2 2" xfId="1631"/>
     <cellStyle name="Обычный 2 2 3" xfId="1717"/>
     <cellStyle name="Обычный 2 3" xfId="1632"/>
     <cellStyle name="Обычный 2 4" xfId="1715"/>
     <cellStyle name="Обычный 3" xfId="1716"/>
     <cellStyle name="Обычный 3 2" xfId="1713"/>
     <cellStyle name="Обычный 4" xfId="26"/>
+    <cellStyle name="Обычный_ЧислРК2007" xfId="1719"/>
     <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="14" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="27"/>
     <cellStyle name="Примечание 2 10" xfId="1633"/>
     <cellStyle name="Примечание 2 2" xfId="1634"/>
     <cellStyle name="Примечание 2 3" xfId="1635"/>
     <cellStyle name="Примечание 2 4" xfId="1636"/>
     <cellStyle name="Примечание 2 5" xfId="1637"/>
     <cellStyle name="Примечание 2 6" xfId="1638"/>
     <cellStyle name="Примечание 2 7" xfId="1639"/>
     <cellStyle name="Примечание 2 8" xfId="1640"/>
     <cellStyle name="Примечание 2 9" xfId="1641"/>
     <cellStyle name="Примечание 3" xfId="28"/>
     <cellStyle name="Примечание 3 10" xfId="1643"/>
     <cellStyle name="Примечание 3 11" xfId="1644"/>
     <cellStyle name="Примечание 3 12" xfId="1645"/>
     <cellStyle name="Примечание 3 13" xfId="1646"/>
     <cellStyle name="Примечание 3 14" xfId="1647"/>
     <cellStyle name="Примечание 3 15" xfId="1648"/>
     <cellStyle name="Примечание 3 16" xfId="1649"/>
     <cellStyle name="Примечание 3 17" xfId="1650"/>
     <cellStyle name="Примечание 3 18" xfId="1651"/>
     <cellStyle name="Примечание 3 19" xfId="1652"/>
     <cellStyle name="Примечание 3 2" xfId="1653"/>
     <cellStyle name="Примечание 3 20" xfId="1654"/>
@@ -4970,51 +4976,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/335557/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="B25" sqref="B25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="4" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="5"/>
     <col min="5" max="5" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="256" width="9.140625" style="5"/>
     <col min="257" max="257" width="42.28515625" style="5" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="5" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="5"/>
     <col min="513" max="513" width="42.28515625" style="5" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="5" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="5"/>
     <col min="769" max="769" width="42.28515625" style="5" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="5" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="5"/>
     <col min="1025" max="1025" width="42.28515625" style="5" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="5" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="5"/>
     <col min="1281" max="1281" width="42.28515625" style="5" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="5" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="5"/>
     <col min="1537" max="1537" width="42.28515625" style="5" customWidth="1"/>
@@ -5297,95 +5303,95 @@
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13" s="6" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="75" t="s">
         <v>40</v>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="6" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="68" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="76" t="s">
         <v>35</v>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="72" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="80">
-        <v>46216</v>
+        <v>46247</v>
       </c>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="72" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="80">
-        <v>46247</v>
+        <v>46276</v>
       </c>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="72" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="77" t="s">
         <v>58</v>
       </c>
       <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="72" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="77" t="s">
         <v>59</v>
       </c>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="72" t="s">
         <v>24</v>
       </c>
       <c r="B20" s="78" t="s">
         <v>60</v>
       </c>
       <c r="M20" s="8"/>
     </row>
     <row r="21" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A21" s="72" t="s">
         <v>25</v>
       </c>
-      <c r="B21" s="99" t="s">
+      <c r="B21" s="84" t="s">
         <v>61</v>
       </c>
       <c r="M21" s="9"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" s="2"/>
       <c r="B22" s="3"/>
     </row>
     <row r="23" spans="1:13">
       <c r="M23" s="9"/>
     </row>
     <row r="24" spans="1:13">
       <c r="M24" s="8"/>
     </row>
     <row r="25" spans="1:13">
       <c r="M25" s="9"/>
     </row>
     <row r="26" spans="1:13">
       <c r="M26" s="8"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="B12" r:id="rId1"/>
     <hyperlink ref="B21" r:id="rId2"/>
     <hyperlink ref="B13" r:id="rId3"/>
@@ -5788,198 +5794,200 @@
       <c r="B10" s="10"/>
       <c r="C10" s="12"/>
       <c r="D10" s="16"/>
     </row>
     <row r="11" spans="1:6" ht="38.25">
       <c r="A11" s="10"/>
       <c r="B11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="16"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="10"/>
       <c r="B12" s="10"/>
       <c r="C12" s="12"/>
       <c r="D12" s="16"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="10"/>
       <c r="B13" s="10"/>
       <c r="C13" s="10"/>
       <c r="D13" s="16"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="B14" s="85" t="s">
+      <c r="B14" s="87" t="s">
         <v>62</v>
       </c>
-      <c r="C14" s="85"/>
-[...2 lines deleted...]
-      <c r="F14" s="85"/>
+      <c r="C14" s="87"/>
+      <c r="D14" s="87"/>
+      <c r="E14" s="87"/>
+      <c r="F14" s="87"/>
     </row>
     <row r="15" spans="1:6">
       <c r="B15" s="14"/>
       <c r="D15" s="14"/>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="84"/>
-[...2 lines deleted...]
-      <c r="D19" s="84"/>
+      <c r="A19" s="86"/>
+      <c r="B19" s="86"/>
+      <c r="C19" s="86"/>
+      <c r="D19" s="86"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="B14:F14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AJ149"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="AH10" sqref="AH10"/>
+      <selection activeCell="AI40" sqref="AI40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="18" customWidth="1"/>
     <col min="2" max="9" width="0" style="18" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="18" hidden="1" customWidth="1"/>
     <col min="11" max="13" width="0" style="18" hidden="1" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="18"/>
     <col min="22" max="22" width="10.140625" style="18" customWidth="1"/>
     <col min="23" max="27" width="9.140625" style="18"/>
     <col min="28" max="28" width="10.42578125" style="18" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:36" ht="34.5" customHeight="1">
-      <c r="A2" s="86" t="s">
+      <c r="A2" s="91" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="86"/>
-[...28 lines deleted...]
-      <c r="AE2" s="86"/>
+      <c r="B2" s="91"/>
+      <c r="C2" s="91"/>
+      <c r="D2" s="91"/>
+      <c r="E2" s="91"/>
+      <c r="F2" s="91"/>
+      <c r="G2" s="91"/>
+      <c r="H2" s="91"/>
+      <c r="I2" s="91"/>
+      <c r="J2" s="91"/>
+      <c r="K2" s="91"/>
+      <c r="L2" s="91"/>
+      <c r="M2" s="91"/>
+      <c r="N2" s="91"/>
+      <c r="O2" s="91"/>
+      <c r="P2" s="91"/>
+      <c r="Q2" s="91"/>
+      <c r="R2" s="91"/>
+      <c r="S2" s="91"/>
+      <c r="T2" s="91"/>
+      <c r="U2" s="91"/>
+      <c r="V2" s="91"/>
+      <c r="W2" s="91"/>
+      <c r="X2" s="91"/>
+      <c r="Y2" s="91"/>
+      <c r="Z2" s="91"/>
+      <c r="AA2" s="91"/>
+      <c r="AB2" s="91"/>
+      <c r="AC2" s="91"/>
+      <c r="AD2" s="91"/>
+      <c r="AE2" s="91"/>
+      <c r="AF2" s="91"/>
     </row>
     <row r="3" spans="1:36">
       <c r="N3" s="19"/>
       <c r="O3" s="19"/>
       <c r="P3" s="19"/>
       <c r="Q3" s="19"/>
       <c r="R3" s="19"/>
       <c r="S3" s="19"/>
       <c r="T3" s="19"/>
       <c r="U3" s="19"/>
       <c r="V3" s="19"/>
       <c r="W3" s="19"/>
       <c r="X3" s="19"/>
+      <c r="AF3" s="85"/>
     </row>
     <row r="4" spans="1:36" ht="21" customHeight="1">
-      <c r="A4" s="92"/>
-      <c r="B4" s="94">
+      <c r="A4" s="96"/>
+      <c r="B4" s="98">
         <v>2024</v>
       </c>
-      <c r="C4" s="95"/>
-[...9 lines deleted...]
-      <c r="M4" s="95"/>
+      <c r="C4" s="99"/>
+      <c r="D4" s="99"/>
+      <c r="E4" s="99"/>
+      <c r="F4" s="99"/>
+      <c r="G4" s="99"/>
+      <c r="H4" s="99"/>
+      <c r="I4" s="99"/>
+      <c r="J4" s="99"/>
+      <c r="K4" s="99"/>
+      <c r="L4" s="99"/>
+      <c r="M4" s="99"/>
       <c r="N4" s="89">
         <v>2025</v>
       </c>
       <c r="O4" s="89"/>
       <c r="P4" s="89"/>
       <c r="Q4" s="89"/>
       <c r="R4" s="89"/>
       <c r="S4" s="89"/>
       <c r="T4" s="89"/>
       <c r="U4" s="89"/>
       <c r="V4" s="89"/>
       <c r="W4" s="89"/>
       <c r="X4" s="89"/>
       <c r="Y4" s="90"/>
       <c r="Z4" s="90">
         <v>2026</v>
       </c>
-      <c r="AA4" s="98"/>
-[...4 lines deleted...]
-      <c r="AF4" s="67"/>
+      <c r="AA4" s="92"/>
+      <c r="AB4" s="92"/>
+      <c r="AC4" s="92"/>
+      <c r="AD4" s="92"/>
+      <c r="AE4" s="92"/>
+      <c r="AF4" s="92"/>
       <c r="AG4" s="67"/>
       <c r="AH4" s="67"/>
       <c r="AI4" s="67"/>
       <c r="AJ4" s="67"/>
     </row>
     <row r="5" spans="1:36" ht="18.75" customHeight="1">
-      <c r="A5" s="93"/>
+      <c r="A5" s="97"/>
       <c r="B5" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>46</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>47</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>48</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>55</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>49</v>
       </c>
       <c r="J5" s="20" t="s">
@@ -6026,85 +6034,89 @@
       </c>
       <c r="X5" s="65" t="s">
         <v>52</v>
       </c>
       <c r="Y5" s="66" t="s">
         <v>53</v>
       </c>
       <c r="Z5" s="53" t="s">
         <v>43</v>
       </c>
       <c r="AA5" s="62" t="s">
         <v>44</v>
       </c>
       <c r="AB5" s="63" t="s">
         <v>45</v>
       </c>
       <c r="AC5" s="63" t="s">
         <v>54</v>
       </c>
       <c r="AD5" s="53" t="s">
         <v>47</v>
       </c>
       <c r="AE5" s="53" t="s">
         <v>48</v>
       </c>
+      <c r="AF5" s="53" t="s">
+        <v>55</v>
+      </c>
     </row>
     <row r="6" spans="1:36">
-      <c r="A6" s="87" t="s">
+      <c r="A6" s="93" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="87"/>
-[...28 lines deleted...]
-      <c r="AE6" s="87"/>
+      <c r="B6" s="93"/>
+      <c r="C6" s="93"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="93"/>
+      <c r="I6" s="93"/>
+      <c r="J6" s="93"/>
+      <c r="K6" s="93"/>
+      <c r="L6" s="93"/>
+      <c r="M6" s="93"/>
+      <c r="N6" s="93"/>
+      <c r="O6" s="93"/>
+      <c r="P6" s="93"/>
+      <c r="Q6" s="93"/>
+      <c r="R6" s="93"/>
+      <c r="S6" s="93"/>
+      <c r="T6" s="93"/>
+      <c r="U6" s="93"/>
+      <c r="V6" s="93"/>
+      <c r="W6" s="93"/>
+      <c r="X6" s="93"/>
+      <c r="Y6" s="93"/>
+      <c r="Z6" s="93"/>
+      <c r="AA6" s="93"/>
+      <c r="AB6" s="93"/>
+      <c r="AC6" s="93"/>
+      <c r="AD6" s="93"/>
+      <c r="AE6" s="93"/>
+      <c r="AF6" s="93"/>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" s="54" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="21">
         <v>20033546</v>
       </c>
       <c r="C7" s="21">
         <v>20053665</v>
       </c>
       <c r="D7" s="21">
         <v>20075271</v>
       </c>
       <c r="E7" s="21">
         <v>20095963</v>
       </c>
       <c r="F7" s="21">
         <v>20118478</v>
       </c>
       <c r="G7" s="51">
         <v>20139914</v>
       </c>
       <c r="H7" s="21">
         <v>20159707</v>
@@ -6156,50 +6168,53 @@
       </c>
       <c r="X7" s="58">
         <v>1590082</v>
       </c>
       <c r="Y7" s="58">
         <v>1592652</v>
       </c>
       <c r="Z7" s="58">
         <v>1596532</v>
       </c>
       <c r="AA7" s="58">
         <v>1600814</v>
       </c>
       <c r="AB7" s="58">
         <v>1603496</v>
       </c>
       <c r="AC7" s="58">
         <v>1606365</v>
       </c>
       <c r="AD7" s="58">
         <v>1609784</v>
       </c>
       <c r="AE7" s="58">
         <v>1611588</v>
       </c>
+      <c r="AF7" s="101">
+        <v>1612393</v>
+      </c>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" s="56" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="21">
         <v>607556</v>
       </c>
       <c r="C8" s="21">
         <v>606896</v>
       </c>
       <c r="D8" s="21">
         <v>606777</v>
       </c>
       <c r="E8" s="21">
         <v>606527</v>
       </c>
       <c r="F8" s="21">
         <v>606448</v>
       </c>
       <c r="G8" s="51">
         <v>606215</v>
       </c>
       <c r="H8" s="21">
         <v>605872</v>
@@ -6251,50 +6266,53 @@
       </c>
       <c r="X8" s="58">
         <v>66312</v>
       </c>
       <c r="Y8" s="58">
         <v>66323</v>
       </c>
       <c r="Z8" s="58">
         <v>66325</v>
       </c>
       <c r="AA8" s="58">
         <v>66356</v>
       </c>
       <c r="AB8" s="58">
         <v>66325</v>
       </c>
       <c r="AC8" s="58">
         <v>66398</v>
       </c>
       <c r="AD8" s="58">
         <v>66426</v>
       </c>
       <c r="AE8" s="58">
         <v>66416</v>
       </c>
+      <c r="AF8" s="101">
+        <v>66497</v>
+      </c>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="21">
         <v>788012</v>
       </c>
       <c r="C9" s="21">
         <v>787688</v>
       </c>
       <c r="D9" s="21">
         <v>787647</v>
       </c>
       <c r="E9" s="21">
         <v>788518</v>
       </c>
       <c r="F9" s="21">
         <v>788557</v>
       </c>
       <c r="G9" s="51">
         <v>788775</v>
       </c>
       <c r="H9" s="21">
         <v>789021</v>
@@ -6346,50 +6364,53 @@
       </c>
       <c r="X9" s="58">
         <v>54491</v>
       </c>
       <c r="Y9" s="58">
         <v>54747</v>
       </c>
       <c r="Z9" s="58">
         <v>55086</v>
       </c>
       <c r="AA9" s="58">
         <v>55417</v>
       </c>
       <c r="AB9" s="58">
         <v>55820</v>
       </c>
       <c r="AC9" s="58">
         <v>56317</v>
       </c>
       <c r="AD9" s="58">
         <v>56777</v>
       </c>
       <c r="AE9" s="58">
         <v>57037</v>
       </c>
+      <c r="AF9" s="101">
+        <v>57274</v>
+      </c>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" s="56" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="21">
         <v>939400</v>
       </c>
       <c r="C10" s="21">
         <v>940025</v>
       </c>
       <c r="D10" s="21">
         <v>940880</v>
       </c>
       <c r="E10" s="21">
         <v>941765</v>
       </c>
       <c r="F10" s="21">
         <v>942670</v>
       </c>
       <c r="G10" s="51">
         <v>943615</v>
       </c>
       <c r="H10" s="21">
         <v>944610</v>
@@ -6441,50 +6462,53 @@
       </c>
       <c r="X10" s="58">
         <v>27212</v>
       </c>
       <c r="Y10" s="58">
         <v>27200</v>
       </c>
       <c r="Z10" s="58">
         <v>27154</v>
       </c>
       <c r="AA10" s="58">
         <v>27090</v>
       </c>
       <c r="AB10" s="58">
         <v>26999</v>
       </c>
       <c r="AC10" s="58">
         <v>26950</v>
       </c>
       <c r="AD10" s="58">
         <v>26914</v>
       </c>
       <c r="AE10" s="58">
         <v>26825</v>
       </c>
+      <c r="AF10" s="101">
+        <v>26705</v>
+      </c>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="21">
         <v>1531044</v>
       </c>
       <c r="C11" s="21">
         <v>1532985</v>
       </c>
       <c r="D11" s="21">
         <v>1535437</v>
       </c>
       <c r="E11" s="21">
         <v>1537874</v>
       </c>
       <c r="F11" s="21">
         <v>1540567</v>
       </c>
       <c r="G11" s="51">
         <v>1543588</v>
       </c>
       <c r="H11" s="21">
         <v>1545564</v>
@@ -6536,50 +6560,53 @@
       </c>
       <c r="X11" s="58">
         <v>283615</v>
       </c>
       <c r="Y11" s="58">
         <v>283405</v>
       </c>
       <c r="Z11" s="58">
         <v>283275</v>
       </c>
       <c r="AA11" s="58">
         <v>282923</v>
       </c>
       <c r="AB11" s="58">
         <v>282619</v>
       </c>
       <c r="AC11" s="58">
         <v>282117</v>
       </c>
       <c r="AD11" s="58">
         <v>281904</v>
       </c>
       <c r="AE11" s="58">
         <v>281657</v>
       </c>
+      <c r="AF11" s="101">
+        <v>281078</v>
+      </c>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" s="56" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="21">
         <v>704078</v>
       </c>
       <c r="C12" s="21">
         <v>704911</v>
       </c>
       <c r="D12" s="21">
         <v>705901</v>
       </c>
       <c r="E12" s="21">
         <v>706711</v>
       </c>
       <c r="F12" s="21">
         <v>707609</v>
       </c>
       <c r="G12" s="51">
         <v>708290</v>
       </c>
       <c r="H12" s="21">
         <v>708529</v>
@@ -6631,50 +6658,53 @@
       </c>
       <c r="X12" s="58">
         <v>170545</v>
       </c>
       <c r="Y12" s="58">
         <v>170566</v>
       </c>
       <c r="Z12" s="58">
         <v>170729</v>
       </c>
       <c r="AA12" s="58">
         <v>171001</v>
       </c>
       <c r="AB12" s="58">
         <v>171022</v>
       </c>
       <c r="AC12" s="58">
         <v>171083</v>
       </c>
       <c r="AD12" s="58">
         <v>171049</v>
       </c>
       <c r="AE12" s="58">
         <v>170930</v>
       </c>
+      <c r="AF12" s="101">
+        <v>170691</v>
+      </c>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" s="56" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="21">
         <v>693249</v>
       </c>
       <c r="C13" s="21">
         <v>693416</v>
       </c>
       <c r="D13" s="21">
         <v>693736</v>
       </c>
       <c r="E13" s="21">
         <v>694081</v>
       </c>
       <c r="F13" s="21">
         <v>694459</v>
       </c>
       <c r="G13" s="51">
         <v>694730</v>
       </c>
       <c r="H13" s="21">
         <v>695020</v>
@@ -6726,50 +6756,53 @@
       </c>
       <c r="X13" s="58">
         <v>25308</v>
       </c>
       <c r="Y13" s="58">
         <v>25225</v>
       </c>
       <c r="Z13" s="58">
         <v>25152</v>
       </c>
       <c r="AA13" s="58">
         <v>25009</v>
       </c>
       <c r="AB13" s="58">
         <v>24882</v>
       </c>
       <c r="AC13" s="58">
         <v>24750</v>
       </c>
       <c r="AD13" s="58">
         <v>24609</v>
       </c>
       <c r="AE13" s="58">
         <v>24578</v>
       </c>
+      <c r="AF13" s="101">
+        <v>24489</v>
+      </c>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" s="56" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="21">
         <v>1222597</v>
       </c>
       <c r="C14" s="21">
         <v>1222618</v>
       </c>
       <c r="D14" s="21">
         <v>1222478</v>
       </c>
       <c r="E14" s="21">
         <v>1222811</v>
       </c>
       <c r="F14" s="21">
         <v>1223158</v>
       </c>
       <c r="G14" s="51">
         <v>1223457</v>
       </c>
       <c r="H14" s="21">
         <v>1223670</v>
@@ -6821,50 +6854,53 @@
       </c>
       <c r="X14" s="58">
         <v>369708</v>
       </c>
       <c r="Y14" s="58">
         <v>371194</v>
       </c>
       <c r="Z14" s="58">
         <v>372826</v>
       </c>
       <c r="AA14" s="58">
         <v>375011</v>
       </c>
       <c r="AB14" s="58">
         <v>376572</v>
       </c>
       <c r="AC14" s="58">
         <v>377901</v>
       </c>
       <c r="AD14" s="58">
         <v>379796</v>
       </c>
       <c r="AE14" s="58">
         <v>380674</v>
       </c>
+      <c r="AF14" s="101">
+        <v>381312</v>
+      </c>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" s="56" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="21">
         <v>697998</v>
       </c>
       <c r="C15" s="21">
         <v>697335</v>
       </c>
       <c r="D15" s="21">
         <v>697120</v>
       </c>
       <c r="E15" s="21">
         <v>696976</v>
       </c>
       <c r="F15" s="21">
         <v>696807</v>
       </c>
       <c r="G15" s="51">
         <v>696772</v>
       </c>
       <c r="H15" s="21">
         <v>696783</v>
@@ -6916,50 +6952,53 @@
       </c>
       <c r="X15" s="58">
         <v>26017</v>
       </c>
       <c r="Y15" s="58">
         <v>25887</v>
       </c>
       <c r="Z15" s="58">
         <v>25790</v>
       </c>
       <c r="AA15" s="58">
         <v>25597</v>
       </c>
       <c r="AB15" s="58">
         <v>25416</v>
       </c>
       <c r="AC15" s="58">
         <v>25204</v>
       </c>
       <c r="AD15" s="58">
         <v>25058</v>
       </c>
       <c r="AE15" s="58">
         <v>24971</v>
       </c>
+      <c r="AF15" s="101">
+        <v>24827</v>
+      </c>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" s="56" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="21">
         <v>1135411</v>
       </c>
       <c r="C16" s="21">
         <v>1135048</v>
       </c>
       <c r="D16" s="21">
         <v>1135058</v>
       </c>
       <c r="E16" s="21">
         <v>1134932</v>
       </c>
       <c r="F16" s="21">
         <v>1134960</v>
       </c>
       <c r="G16" s="51">
         <v>1134935</v>
       </c>
       <c r="H16" s="21">
         <v>1134776</v>
@@ -7011,52 +7050,55 @@
       </c>
       <c r="X16" s="58">
         <v>266160</v>
       </c>
       <c r="Y16" s="58">
         <v>267131</v>
       </c>
       <c r="Z16" s="58">
         <v>268570</v>
       </c>
       <c r="AA16" s="58">
         <v>270030</v>
       </c>
       <c r="AB16" s="58">
         <v>271059</v>
       </c>
       <c r="AC16" s="58">
         <v>272499</v>
       </c>
       <c r="AD16" s="58">
         <v>273572</v>
       </c>
       <c r="AE16" s="58">
         <v>274212</v>
       </c>
+      <c r="AF16" s="101">
+        <v>275182</v>
+      </c>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:32">
       <c r="A17" s="56" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="21">
         <v>829998</v>
       </c>
       <c r="C17" s="21">
         <v>829487</v>
       </c>
       <c r="D17" s="21">
         <v>829259</v>
       </c>
       <c r="E17" s="21">
         <v>828785</v>
       </c>
       <c r="F17" s="21">
         <v>828687</v>
       </c>
       <c r="G17" s="51">
         <v>828339</v>
       </c>
       <c r="H17" s="21">
         <v>827899</v>
       </c>
       <c r="I17" s="21">
@@ -7106,52 +7148,55 @@
       </c>
       <c r="X17" s="58">
         <v>59942</v>
       </c>
       <c r="Y17" s="58">
         <v>59793</v>
       </c>
       <c r="Z17" s="58">
         <v>59768</v>
       </c>
       <c r="AA17" s="58">
         <v>59771</v>
       </c>
       <c r="AB17" s="58">
         <v>59658</v>
       </c>
       <c r="AC17" s="58">
         <v>59539</v>
       </c>
       <c r="AD17" s="58">
         <v>59394</v>
       </c>
       <c r="AE17" s="58">
         <v>59286</v>
       </c>
+      <c r="AF17" s="101">
+        <v>59013</v>
+      </c>
     </row>
-    <row r="18" spans="1:31">
+    <row r="18" spans="1:32">
       <c r="A18" s="56" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="21">
         <v>841831</v>
       </c>
       <c r="C18" s="21">
         <v>842437</v>
       </c>
       <c r="D18" s="21">
         <v>842866</v>
       </c>
       <c r="E18" s="21">
         <v>843383</v>
       </c>
       <c r="F18" s="21">
         <v>843889</v>
       </c>
       <c r="G18" s="51">
         <v>844482</v>
       </c>
       <c r="H18" s="21">
         <v>844916</v>
       </c>
       <c r="I18" s="21">
@@ -7201,87 +7246,91 @@
       </c>
       <c r="X18" s="58">
         <v>240772</v>
       </c>
       <c r="Y18" s="58">
         <v>241181</v>
       </c>
       <c r="Z18" s="58">
         <v>241857</v>
       </c>
       <c r="AA18" s="58">
         <v>242609</v>
       </c>
       <c r="AB18" s="58">
         <v>243124</v>
       </c>
       <c r="AC18" s="58">
         <v>243607</v>
       </c>
       <c r="AD18" s="58">
         <v>244285</v>
       </c>
       <c r="AE18" s="58">
         <v>245002</v>
       </c>
+      <c r="AF18" s="101">
+        <v>245325</v>
+      </c>
     </row>
-    <row r="19" spans="1:31" ht="15" customHeight="1">
-      <c r="A19" s="88" t="s">
+    <row r="19" spans="1:32" ht="15" customHeight="1">
+      <c r="A19" s="94" t="s">
         <v>38</v>
       </c>
-      <c r="B19" s="88"/>
-[...28 lines deleted...]
-      <c r="AE19" s="88"/>
+      <c r="B19" s="94"/>
+      <c r="C19" s="94"/>
+      <c r="D19" s="94"/>
+      <c r="E19" s="94"/>
+      <c r="F19" s="94"/>
+      <c r="G19" s="94"/>
+      <c r="H19" s="94"/>
+      <c r="I19" s="94"/>
+      <c r="J19" s="94"/>
+      <c r="K19" s="94"/>
+      <c r="L19" s="94"/>
+      <c r="M19" s="94"/>
+      <c r="N19" s="94"/>
+      <c r="O19" s="94"/>
+      <c r="P19" s="94"/>
+      <c r="Q19" s="94"/>
+      <c r="R19" s="94"/>
+      <c r="S19" s="94"/>
+      <c r="T19" s="94"/>
+      <c r="U19" s="94"/>
+      <c r="V19" s="94"/>
+      <c r="W19" s="94"/>
+      <c r="X19" s="94"/>
+      <c r="Y19" s="94"/>
+      <c r="Z19" s="94"/>
+      <c r="AA19" s="94"/>
+      <c r="AB19" s="94"/>
+      <c r="AC19" s="94"/>
+      <c r="AD19" s="94"/>
+      <c r="AE19" s="94"/>
+      <c r="AF19" s="94"/>
     </row>
-    <row r="20" spans="1:31">
+    <row r="20" spans="1:32">
       <c r="A20" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="57">
         <v>765795</v>
       </c>
       <c r="C20" s="57">
         <v>766893</v>
       </c>
       <c r="D20" s="57">
         <v>768205</v>
       </c>
       <c r="E20" s="57">
         <v>769521</v>
       </c>
       <c r="F20" s="57">
         <v>770951</v>
       </c>
       <c r="G20" s="57">
         <v>772506</v>
       </c>
       <c r="H20" s="57">
         <v>773651</v>
       </c>
       <c r="I20" s="57">
@@ -7331,87 +7380,91 @@
       </c>
       <c r="X20" s="51">
         <v>797854</v>
       </c>
       <c r="Y20" s="51">
         <v>799262</v>
       </c>
       <c r="Z20" s="51">
         <v>801082</v>
       </c>
       <c r="AA20" s="51">
         <v>803484</v>
       </c>
       <c r="AB20" s="51">
         <v>804932</v>
       </c>
       <c r="AC20" s="81">
         <v>806483</v>
       </c>
       <c r="AD20" s="81">
         <v>808163</v>
       </c>
       <c r="AE20" s="81">
         <v>809095</v>
       </c>
+      <c r="AF20" s="81">
+        <v>809684</v>
+      </c>
     </row>
-    <row r="21" spans="1:31" ht="15" customHeight="1">
-      <c r="A21" s="88" t="s">
+    <row r="21" spans="1:32" ht="15" customHeight="1">
+      <c r="A21" s="94" t="s">
         <v>39</v>
       </c>
-      <c r="B21" s="88"/>
-[...28 lines deleted...]
-      <c r="AE21" s="88"/>
+      <c r="B21" s="94"/>
+      <c r="C21" s="94"/>
+      <c r="D21" s="94"/>
+      <c r="E21" s="94"/>
+      <c r="F21" s="94"/>
+      <c r="G21" s="94"/>
+      <c r="H21" s="94"/>
+      <c r="I21" s="94"/>
+      <c r="J21" s="94"/>
+      <c r="K21" s="94"/>
+      <c r="L21" s="94"/>
+      <c r="M21" s="94"/>
+      <c r="N21" s="94"/>
+      <c r="O21" s="94"/>
+      <c r="P21" s="94"/>
+      <c r="Q21" s="94"/>
+      <c r="R21" s="94"/>
+      <c r="S21" s="94"/>
+      <c r="T21" s="94"/>
+      <c r="U21" s="94"/>
+      <c r="V21" s="94"/>
+      <c r="W21" s="94"/>
+      <c r="X21" s="94"/>
+      <c r="Y21" s="94"/>
+      <c r="Z21" s="94"/>
+      <c r="AA21" s="94"/>
+      <c r="AB21" s="94"/>
+      <c r="AC21" s="94"/>
+      <c r="AD21" s="94"/>
+      <c r="AE21" s="94"/>
+      <c r="AF21" s="94"/>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="25">
         <v>765249</v>
       </c>
       <c r="C22" s="25">
         <v>766092</v>
       </c>
       <c r="D22" s="25">
         <v>767232</v>
       </c>
       <c r="E22" s="26">
         <v>768353</v>
       </c>
       <c r="F22" s="26">
         <v>769616</v>
       </c>
       <c r="G22" s="57">
         <v>771082</v>
       </c>
       <c r="H22" s="26">
         <v>771913</v>
       </c>
       <c r="I22" s="26">
@@ -7461,87 +7514,91 @@
       </c>
       <c r="X22" s="51">
         <v>792228</v>
       </c>
       <c r="Y22" s="51">
         <v>793390</v>
       </c>
       <c r="Z22" s="51">
         <v>795249</v>
       </c>
       <c r="AA22" s="51">
         <v>797330</v>
       </c>
       <c r="AB22" s="51">
         <v>798564</v>
       </c>
       <c r="AC22" s="81">
         <v>799882</v>
       </c>
       <c r="AD22" s="81">
         <v>801621</v>
       </c>
       <c r="AE22" s="81">
         <v>802493</v>
       </c>
+      <c r="AF22" s="81">
+        <v>802709</v>
+      </c>
     </row>
-    <row r="23" spans="1:31">
-      <c r="A23" s="97" t="s">
+    <row r="23" spans="1:32">
+      <c r="A23" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="B23" s="97"/>
-[...28 lines deleted...]
-      <c r="AE23" s="97"/>
+      <c r="B23" s="88"/>
+      <c r="C23" s="88"/>
+      <c r="D23" s="88"/>
+      <c r="E23" s="88"/>
+      <c r="F23" s="88"/>
+      <c r="G23" s="88"/>
+      <c r="H23" s="88"/>
+      <c r="I23" s="88"/>
+      <c r="J23" s="88"/>
+      <c r="K23" s="88"/>
+      <c r="L23" s="88"/>
+      <c r="M23" s="88"/>
+      <c r="N23" s="88"/>
+      <c r="O23" s="88"/>
+      <c r="P23" s="88"/>
+      <c r="Q23" s="88"/>
+      <c r="R23" s="88"/>
+      <c r="S23" s="88"/>
+      <c r="T23" s="88"/>
+      <c r="U23" s="88"/>
+      <c r="V23" s="88"/>
+      <c r="W23" s="88"/>
+      <c r="X23" s="88"/>
+      <c r="Y23" s="88"/>
+      <c r="Z23" s="88"/>
+      <c r="AA23" s="88"/>
+      <c r="AB23" s="88"/>
+      <c r="AC23" s="88"/>
+      <c r="AD23" s="88"/>
+      <c r="AE23" s="88"/>
+      <c r="AF23" s="88"/>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B24" s="21">
         <v>12451004</v>
       </c>
       <c r="C24" s="21">
         <v>12473658</v>
       </c>
       <c r="D24" s="21">
         <v>12494853</v>
       </c>
       <c r="E24" s="21">
         <v>12513014</v>
       </c>
       <c r="F24" s="21">
         <v>12533471</v>
       </c>
       <c r="G24" s="51">
         <v>12609515</v>
       </c>
       <c r="H24" s="21">
         <v>12630950</v>
       </c>
       <c r="I24" s="21">
@@ -7591,52 +7648,55 @@
       </c>
       <c r="X24" s="46">
         <v>307767</v>
       </c>
       <c r="Y24" s="46">
         <v>308282</v>
       </c>
       <c r="Z24" s="46">
         <v>308841</v>
       </c>
       <c r="AA24" s="46">
         <v>309376</v>
       </c>
       <c r="AB24" s="46">
         <v>309840</v>
       </c>
       <c r="AC24" s="46">
         <v>310573</v>
       </c>
       <c r="AD24" s="46">
         <v>311290</v>
       </c>
       <c r="AE24" s="46">
         <v>311399</v>
       </c>
+      <c r="AF24" s="101">
+        <v>311920</v>
+      </c>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" s="56" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="21">
         <v>372537</v>
       </c>
       <c r="C25" s="21">
         <v>372424</v>
       </c>
       <c r="D25" s="21">
         <v>372622</v>
       </c>
       <c r="E25" s="21">
         <v>372638</v>
       </c>
       <c r="F25" s="21">
         <v>372917</v>
       </c>
       <c r="G25" s="51">
         <v>373013</v>
       </c>
       <c r="H25" s="21">
         <v>373139</v>
       </c>
       <c r="I25" s="21">
@@ -7686,52 +7746,55 @@
       </c>
       <c r="X25" s="46">
         <v>58028</v>
       </c>
       <c r="Y25" s="46">
         <v>58061</v>
       </c>
       <c r="Z25" s="46">
         <v>58075</v>
       </c>
       <c r="AA25" s="46">
         <v>58102</v>
       </c>
       <c r="AB25" s="46">
         <v>58084</v>
       </c>
       <c r="AC25" s="46">
         <v>58177</v>
       </c>
       <c r="AD25" s="46">
         <v>58223</v>
       </c>
       <c r="AE25" s="46">
         <v>58219</v>
       </c>
+      <c r="AF25" s="101">
+        <v>58322</v>
+      </c>
     </row>
-    <row r="26" spans="1:31">
+    <row r="26" spans="1:32">
       <c r="A26" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B26" s="21">
         <v>445736</v>
       </c>
       <c r="C26" s="21">
         <v>445951</v>
       </c>
       <c r="D26" s="21">
         <v>446352</v>
       </c>
       <c r="E26" s="21">
         <v>446852</v>
       </c>
       <c r="F26" s="21">
         <v>447309</v>
       </c>
       <c r="G26" s="51">
         <v>447785</v>
       </c>
       <c r="H26" s="21">
         <v>448431</v>
       </c>
       <c r="I26" s="21">
@@ -7781,52 +7844,55 @@
       </c>
       <c r="X26" s="46">
         <v>54491</v>
       </c>
       <c r="Y26" s="46">
         <v>54747</v>
       </c>
       <c r="Z26" s="46">
         <v>55086</v>
       </c>
       <c r="AA26" s="46">
         <v>55417</v>
       </c>
       <c r="AB26" s="46">
         <v>55820</v>
       </c>
       <c r="AC26" s="46">
         <v>56317</v>
       </c>
       <c r="AD26" s="46">
         <v>56777</v>
       </c>
       <c r="AE26" s="46">
         <v>57037</v>
       </c>
+      <c r="AF26" s="101">
+        <v>57274</v>
+      </c>
     </row>
-    <row r="27" spans="1:31">
+    <row r="27" spans="1:32">
       <c r="A27" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B27" s="21">
         <v>703650</v>
       </c>
       <c r="C27" s="21">
         <v>704449</v>
       </c>
       <c r="D27" s="21">
         <v>705357</v>
       </c>
       <c r="E27" s="21">
         <v>706388</v>
       </c>
       <c r="F27" s="21">
         <v>707560</v>
       </c>
       <c r="G27" s="51">
         <v>708551</v>
       </c>
       <c r="H27" s="21">
         <v>709832</v>
       </c>
       <c r="I27" s="21">
@@ -7876,52 +7942,55 @@
       </c>
       <c r="X27" s="46">
         <v>40805</v>
       </c>
       <c r="Y27" s="46">
         <v>40786</v>
       </c>
       <c r="Z27" s="46">
         <v>40718</v>
       </c>
       <c r="AA27" s="46">
         <v>40682</v>
       </c>
       <c r="AB27" s="46">
         <v>40604</v>
       </c>
       <c r="AC27" s="46">
         <v>40545</v>
       </c>
       <c r="AD27" s="46">
         <v>40495</v>
       </c>
       <c r="AE27" s="46">
         <v>40465</v>
       </c>
+      <c r="AF27" s="101">
+        <v>40280</v>
+      </c>
     </row>
-    <row r="28" spans="1:31">
+    <row r="28" spans="1:32">
       <c r="A28" s="56" t="s">
         <v>69</v>
       </c>
       <c r="B28" s="21">
         <v>247508</v>
       </c>
       <c r="C28" s="21">
         <v>247646</v>
       </c>
       <c r="D28" s="21">
         <v>248024</v>
       </c>
       <c r="E28" s="21">
         <v>248168</v>
       </c>
       <c r="F28" s="21">
         <v>248301</v>
       </c>
       <c r="G28" s="51">
         <v>301213</v>
       </c>
       <c r="H28" s="21">
         <v>301835</v>
       </c>
       <c r="I28" s="21">
@@ -7971,52 +8040,55 @@
       </c>
       <c r="X28" s="46">
         <v>88539</v>
       </c>
       <c r="Y28" s="46">
         <v>88790</v>
       </c>
       <c r="Z28" s="46">
         <v>89032</v>
       </c>
       <c r="AA28" s="46">
         <v>89314</v>
       </c>
       <c r="AB28" s="46">
         <v>89445</v>
       </c>
       <c r="AC28" s="46">
         <v>89534</v>
       </c>
       <c r="AD28" s="46">
         <v>89687</v>
       </c>
       <c r="AE28" s="46">
         <v>89725</v>
       </c>
+      <c r="AF28" s="101">
+        <v>89961</v>
+      </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" s="56" t="s">
         <v>71</v>
       </c>
       <c r="B29" s="21">
         <v>389875</v>
       </c>
       <c r="C29" s="21">
         <v>389923</v>
       </c>
       <c r="D29" s="21">
         <v>390152</v>
       </c>
       <c r="E29" s="21">
         <v>390303</v>
       </c>
       <c r="F29" s="21">
         <v>390483</v>
       </c>
       <c r="G29" s="51">
         <v>390844</v>
       </c>
       <c r="H29" s="21">
         <v>390877</v>
       </c>
       <c r="I29" s="21">
@@ -8066,87 +8138,91 @@
       </c>
       <c r="X29" s="46">
         <v>65904</v>
       </c>
       <c r="Y29" s="46">
         <v>65898</v>
       </c>
       <c r="Z29" s="46">
         <v>65930</v>
       </c>
       <c r="AA29" s="46">
         <v>65861</v>
       </c>
       <c r="AB29" s="46">
         <v>65887</v>
       </c>
       <c r="AC29" s="46">
         <v>66000</v>
       </c>
       <c r="AD29" s="46">
         <v>66108</v>
       </c>
       <c r="AE29" s="46">
         <v>65953</v>
       </c>
+      <c r="AF29" s="101">
+        <v>66083</v>
+      </c>
     </row>
-    <row r="30" spans="1:31">
-      <c r="A30" s="97" t="s">
+    <row r="30" spans="1:32">
+      <c r="A30" s="88" t="s">
         <v>38</v>
       </c>
-      <c r="B30" s="97"/>
-[...28 lines deleted...]
-      <c r="AE30" s="97"/>
+      <c r="B30" s="88"/>
+      <c r="C30" s="88"/>
+      <c r="D30" s="88"/>
+      <c r="E30" s="88"/>
+      <c r="F30" s="88"/>
+      <c r="G30" s="88"/>
+      <c r="H30" s="88"/>
+      <c r="I30" s="88"/>
+      <c r="J30" s="88"/>
+      <c r="K30" s="88"/>
+      <c r="L30" s="88"/>
+      <c r="M30" s="88"/>
+      <c r="N30" s="88"/>
+      <c r="O30" s="88"/>
+      <c r="P30" s="88"/>
+      <c r="Q30" s="88"/>
+      <c r="R30" s="88"/>
+      <c r="S30" s="88"/>
+      <c r="T30" s="88"/>
+      <c r="U30" s="88"/>
+      <c r="V30" s="88"/>
+      <c r="W30" s="88"/>
+      <c r="X30" s="88"/>
+      <c r="Y30" s="88"/>
+      <c r="Z30" s="88"/>
+      <c r="AA30" s="88"/>
+      <c r="AB30" s="88"/>
+      <c r="AC30" s="88"/>
+      <c r="AD30" s="88"/>
+      <c r="AE30" s="88"/>
+      <c r="AF30" s="88"/>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B31" s="31">
         <v>120618</v>
       </c>
       <c r="C31" s="31">
         <v>120722</v>
       </c>
       <c r="D31" s="31">
         <v>120931</v>
       </c>
       <c r="E31" s="31">
         <v>120974</v>
       </c>
       <c r="F31" s="31">
         <v>121067</v>
       </c>
       <c r="G31" s="45">
         <v>148453</v>
       </c>
       <c r="H31" s="31">
         <v>148766</v>
       </c>
       <c r="I31" s="31">
@@ -8196,87 +8272,91 @@
       </c>
       <c r="X31" s="51">
         <v>151352</v>
       </c>
       <c r="Y31" s="51">
         <v>151592</v>
       </c>
       <c r="Z31" s="51">
         <v>151813</v>
       </c>
       <c r="AA31" s="51">
         <v>152074</v>
       </c>
       <c r="AB31" s="51">
         <v>152244</v>
       </c>
       <c r="AC31" s="81">
         <v>152604</v>
       </c>
       <c r="AD31" s="81">
         <v>152958</v>
       </c>
       <c r="AE31" s="81">
         <v>152982</v>
       </c>
+      <c r="AF31" s="81">
+        <v>153216</v>
+      </c>
     </row>
-    <row r="32" spans="1:31">
-      <c r="A32" s="97" t="s">
+    <row r="32" spans="1:32">
+      <c r="A32" s="88" t="s">
         <v>39</v>
       </c>
-      <c r="B32" s="97"/>
-[...28 lines deleted...]
-      <c r="AE32" s="97"/>
+      <c r="B32" s="88"/>
+      <c r="C32" s="88"/>
+      <c r="D32" s="88"/>
+      <c r="E32" s="88"/>
+      <c r="F32" s="88"/>
+      <c r="G32" s="88"/>
+      <c r="H32" s="88"/>
+      <c r="I32" s="88"/>
+      <c r="J32" s="88"/>
+      <c r="K32" s="88"/>
+      <c r="L32" s="88"/>
+      <c r="M32" s="88"/>
+      <c r="N32" s="88"/>
+      <c r="O32" s="88"/>
+      <c r="P32" s="88"/>
+      <c r="Q32" s="88"/>
+      <c r="R32" s="88"/>
+      <c r="S32" s="88"/>
+      <c r="T32" s="88"/>
+      <c r="U32" s="88"/>
+      <c r="V32" s="88"/>
+      <c r="W32" s="88"/>
+      <c r="X32" s="88"/>
+      <c r="Y32" s="88"/>
+      <c r="Z32" s="88"/>
+      <c r="AA32" s="88"/>
+      <c r="AB32" s="88"/>
+      <c r="AC32" s="88"/>
+      <c r="AD32" s="88"/>
+      <c r="AE32" s="88"/>
+      <c r="AF32" s="88"/>
     </row>
-    <row r="33" spans="1:31">
+    <row r="33" spans="1:32">
       <c r="A33" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B33" s="35">
         <v>126890</v>
       </c>
       <c r="C33" s="35">
         <v>126924</v>
       </c>
       <c r="D33" s="35">
         <v>127093</v>
       </c>
       <c r="E33" s="35">
         <v>127194</v>
       </c>
       <c r="F33" s="35">
         <v>127234</v>
       </c>
       <c r="G33" s="45">
         <v>152760</v>
       </c>
       <c r="H33" s="35">
         <v>153069</v>
       </c>
       <c r="I33" s="35">
@@ -8326,87 +8406,91 @@
       </c>
       <c r="X33" s="51">
         <v>156415</v>
       </c>
       <c r="Y33" s="51">
         <v>156690</v>
       </c>
       <c r="Z33" s="51">
         <v>157011</v>
       </c>
       <c r="AA33" s="51">
         <v>157302</v>
       </c>
       <c r="AB33" s="51">
         <v>157596</v>
       </c>
       <c r="AC33" s="81">
         <v>157969</v>
       </c>
       <c r="AD33" s="81">
         <v>158332</v>
       </c>
       <c r="AE33" s="81">
         <v>158417</v>
       </c>
+      <c r="AF33" s="81">
+        <v>158704</v>
+      </c>
     </row>
-    <row r="34" spans="1:31">
-      <c r="A34" s="88" t="s">
+    <row r="34" spans="1:32">
+      <c r="A34" s="94" t="s">
         <v>2</v>
       </c>
-      <c r="B34" s="88"/>
-[...28 lines deleted...]
-      <c r="AE34" s="88"/>
+      <c r="B34" s="94"/>
+      <c r="C34" s="94"/>
+      <c r="D34" s="94"/>
+      <c r="E34" s="94"/>
+      <c r="F34" s="94"/>
+      <c r="G34" s="94"/>
+      <c r="H34" s="94"/>
+      <c r="I34" s="94"/>
+      <c r="J34" s="94"/>
+      <c r="K34" s="94"/>
+      <c r="L34" s="94"/>
+      <c r="M34" s="94"/>
+      <c r="N34" s="94"/>
+      <c r="O34" s="94"/>
+      <c r="P34" s="94"/>
+      <c r="Q34" s="94"/>
+      <c r="R34" s="94"/>
+      <c r="S34" s="94"/>
+      <c r="T34" s="94"/>
+      <c r="U34" s="94"/>
+      <c r="V34" s="94"/>
+      <c r="W34" s="94"/>
+      <c r="X34" s="94"/>
+      <c r="Y34" s="94"/>
+      <c r="Z34" s="94"/>
+      <c r="AA34" s="94"/>
+      <c r="AB34" s="94"/>
+      <c r="AC34" s="94"/>
+      <c r="AD34" s="94"/>
+      <c r="AE34" s="94"/>
+      <c r="AF34" s="94"/>
     </row>
-    <row r="35" spans="1:31">
+    <row r="35" spans="1:32">
       <c r="A35" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B35" s="21">
         <v>7582542</v>
       </c>
       <c r="C35" s="21">
         <v>7580007</v>
       </c>
       <c r="D35" s="21">
         <v>7580418</v>
       </c>
       <c r="E35" s="21">
         <v>7582949</v>
       </c>
       <c r="F35" s="21">
         <v>7585007</v>
       </c>
       <c r="G35" s="51">
         <v>7530399</v>
       </c>
       <c r="H35" s="21">
         <v>7528757</v>
       </c>
       <c r="I35" s="21">
@@ -8456,52 +8540,55 @@
       </c>
       <c r="X35" s="46">
         <v>1282315</v>
       </c>
       <c r="Y35" s="46">
         <v>1284370</v>
       </c>
       <c r="Z35" s="46">
         <v>1287691</v>
       </c>
       <c r="AA35" s="46">
         <v>1291438</v>
       </c>
       <c r="AB35" s="46">
         <v>1293656</v>
       </c>
       <c r="AC35" s="46">
         <v>1295792</v>
       </c>
       <c r="AD35" s="46">
         <v>1298494</v>
       </c>
       <c r="AE35" s="46">
         <v>1300189</v>
       </c>
+      <c r="AF35" s="101">
+        <v>1300473</v>
+      </c>
     </row>
-    <row r="36" spans="1:31">
+    <row r="36" spans="1:32">
       <c r="A36" s="56" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="21">
         <v>235019</v>
       </c>
       <c r="C36" s="21">
         <v>234472</v>
       </c>
       <c r="D36" s="21">
         <v>234155</v>
       </c>
       <c r="E36" s="21">
         <v>233889</v>
       </c>
       <c r="F36" s="21">
         <v>233531</v>
       </c>
       <c r="G36" s="51">
         <v>233202</v>
       </c>
       <c r="H36" s="21">
         <v>232733</v>
       </c>
       <c r="I36" s="21">
@@ -8551,52 +8638,55 @@
       </c>
       <c r="X36" s="46">
         <v>8284</v>
       </c>
       <c r="Y36" s="46">
         <v>8262</v>
       </c>
       <c r="Z36" s="46">
         <v>8250</v>
       </c>
       <c r="AA36" s="46">
         <v>8254</v>
       </c>
       <c r="AB36" s="46">
         <v>8241</v>
       </c>
       <c r="AC36" s="46">
         <v>8221</v>
       </c>
       <c r="AD36" s="46">
         <v>8203</v>
       </c>
       <c r="AE36" s="46">
         <v>8197</v>
       </c>
+      <c r="AF36" s="101">
+        <v>8175</v>
+      </c>
     </row>
-    <row r="37" spans="1:31">
+    <row r="37" spans="1:32">
       <c r="A37" s="56" t="s">
         <v>65</v>
       </c>
       <c r="B37" s="21">
         <v>342276</v>
       </c>
       <c r="C37" s="21">
         <v>341737</v>
       </c>
       <c r="D37" s="21">
         <v>341295</v>
       </c>
       <c r="E37" s="21">
         <v>341666</v>
       </c>
       <c r="F37" s="21">
         <v>341248</v>
       </c>
       <c r="G37" s="51">
         <v>340990</v>
       </c>
       <c r="H37" s="21">
         <v>340590</v>
       </c>
       <c r="I37" s="21">
@@ -8646,52 +8736,55 @@
       </c>
       <c r="X37" s="46">
         <v>27212</v>
       </c>
       <c r="Y37" s="46">
         <v>27200</v>
       </c>
       <c r="Z37" s="46">
         <v>27154</v>
       </c>
       <c r="AA37" s="46">
         <v>27090</v>
       </c>
       <c r="AB37" s="46">
         <v>26999</v>
       </c>
       <c r="AC37" s="46">
         <v>26950</v>
       </c>
       <c r="AD37" s="46">
         <v>26914</v>
       </c>
       <c r="AE37" s="46">
         <v>26825</v>
       </c>
+      <c r="AF37" s="101">
+        <v>26705</v>
+      </c>
     </row>
-    <row r="38" spans="1:31">
+    <row r="38" spans="1:32">
       <c r="A38" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B38" s="21">
         <v>235750</v>
       </c>
       <c r="C38" s="21">
         <v>235576</v>
       </c>
       <c r="D38" s="21">
         <v>235523</v>
       </c>
       <c r="E38" s="21">
         <v>235377</v>
       </c>
       <c r="F38" s="21">
         <v>235110</v>
       </c>
       <c r="G38" s="51">
         <v>235064</v>
       </c>
       <c r="H38" s="21">
         <v>234778</v>
       </c>
       <c r="I38" s="21">
@@ -8741,52 +8834,55 @@
       </c>
       <c r="X38" s="46">
         <v>242810</v>
       </c>
       <c r="Y38" s="46">
         <v>242619</v>
       </c>
       <c r="Z38" s="46">
         <v>242557</v>
       </c>
       <c r="AA38" s="46">
         <v>242241</v>
       </c>
       <c r="AB38" s="46">
         <v>242015</v>
       </c>
       <c r="AC38" s="46">
         <v>241572</v>
       </c>
       <c r="AD38" s="46">
         <v>241409</v>
       </c>
       <c r="AE38" s="46">
         <v>241192</v>
       </c>
+      <c r="AF38" s="101">
+        <v>240798</v>
+      </c>
     </row>
-    <row r="39" spans="1:31">
+    <row r="39" spans="1:32">
       <c r="A39" s="56" t="s">
         <v>67</v>
       </c>
       <c r="B39" s="21">
         <v>1283536</v>
       </c>
       <c r="C39" s="21">
         <v>1285339</v>
       </c>
       <c r="D39" s="21">
         <v>1287413</v>
       </c>
       <c r="E39" s="21">
         <v>1289706</v>
       </c>
       <c r="F39" s="21">
         <v>1292266</v>
       </c>
       <c r="G39" s="51">
         <v>1242375</v>
       </c>
       <c r="H39" s="21">
         <v>1243729</v>
       </c>
       <c r="I39" s="21">
@@ -8836,52 +8932,55 @@
       </c>
       <c r="X39" s="46">
         <v>170545</v>
       </c>
       <c r="Y39" s="46">
         <v>170566</v>
       </c>
       <c r="Z39" s="46">
         <v>170729</v>
       </c>
       <c r="AA39" s="46">
         <v>171001</v>
       </c>
       <c r="AB39" s="46">
         <v>171022</v>
       </c>
       <c r="AC39" s="46">
         <v>171083</v>
       </c>
       <c r="AD39" s="46">
         <v>171049</v>
       </c>
       <c r="AE39" s="46">
         <v>170930</v>
       </c>
+      <c r="AF39" s="101">
+        <v>170691</v>
+      </c>
     </row>
-    <row r="40" spans="1:31">
+    <row r="40" spans="1:32">
       <c r="A40" s="56" t="s">
         <v>68</v>
       </c>
       <c r="B40" s="21">
         <v>314203</v>
       </c>
       <c r="C40" s="21">
         <v>314988</v>
       </c>
       <c r="D40" s="21">
         <v>315749</v>
       </c>
       <c r="E40" s="21">
         <v>316408</v>
       </c>
       <c r="F40" s="21">
         <v>317126</v>
       </c>
       <c r="G40" s="51">
         <v>317446</v>
       </c>
       <c r="H40" s="21">
         <v>317652</v>
       </c>
       <c r="I40" s="21">
@@ -8931,52 +9030,55 @@
       </c>
       <c r="X40" s="46">
         <v>25308</v>
       </c>
       <c r="Y40" s="46">
         <v>25225</v>
       </c>
       <c r="Z40" s="46">
         <v>25152</v>
       </c>
       <c r="AA40" s="46">
         <v>25009</v>
       </c>
       <c r="AB40" s="46">
         <v>24882</v>
       </c>
       <c r="AC40" s="46">
         <v>24750</v>
       </c>
       <c r="AD40" s="46">
         <v>24609</v>
       </c>
       <c r="AE40" s="46">
         <v>24578</v>
       </c>
+      <c r="AF40" s="101">
+        <v>24489</v>
+      </c>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="A41" s="56" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="21">
         <v>301492</v>
       </c>
       <c r="C41" s="21">
         <v>301090</v>
       </c>
       <c r="D41" s="21">
         <v>300997</v>
       </c>
       <c r="E41" s="21">
         <v>300926</v>
       </c>
       <c r="F41" s="21">
         <v>300592</v>
       </c>
       <c r="G41" s="51">
         <v>300260</v>
       </c>
       <c r="H41" s="21">
         <v>300087</v>
       </c>
       <c r="I41" s="21">
@@ -9026,52 +9128,55 @@
       </c>
       <c r="X41" s="46">
         <v>281169</v>
       </c>
       <c r="Y41" s="46">
         <v>282404</v>
       </c>
       <c r="Z41" s="46">
         <v>283794</v>
       </c>
       <c r="AA41" s="46">
         <v>285697</v>
       </c>
       <c r="AB41" s="46">
         <v>287127</v>
       </c>
       <c r="AC41" s="46">
         <v>288367</v>
       </c>
       <c r="AD41" s="46">
         <v>290109</v>
       </c>
       <c r="AE41" s="46">
         <v>290949</v>
       </c>
+      <c r="AF41" s="101">
+        <v>291351</v>
+      </c>
     </row>
-    <row r="42" spans="1:31">
+    <row r="42" spans="1:32">
       <c r="A42" s="56" t="s">
         <v>70</v>
       </c>
       <c r="B42" s="21">
         <v>691791</v>
       </c>
       <c r="C42" s="21">
         <v>691331</v>
       </c>
       <c r="D42" s="21">
         <v>690845</v>
       </c>
       <c r="E42" s="21">
         <v>690701</v>
       </c>
       <c r="F42" s="21">
         <v>690296</v>
       </c>
       <c r="G42" s="51">
         <v>690340</v>
       </c>
       <c r="H42" s="21">
         <v>690079</v>
       </c>
       <c r="I42" s="21">
@@ -9121,52 +9226,55 @@
       </c>
       <c r="X42" s="46">
         <v>26017</v>
       </c>
       <c r="Y42" s="46">
         <v>25887</v>
       </c>
       <c r="Z42" s="46">
         <v>25790</v>
       </c>
       <c r="AA42" s="46">
         <v>25597</v>
       </c>
       <c r="AB42" s="46">
         <v>25416</v>
       </c>
       <c r="AC42" s="46">
         <v>25204</v>
       </c>
       <c r="AD42" s="46">
         <v>25058</v>
       </c>
       <c r="AE42" s="46">
         <v>24971</v>
       </c>
+      <c r="AF42" s="101">
+        <v>24827</v>
+      </c>
     </row>
-    <row r="43" spans="1:31">
+    <row r="43" spans="1:32">
       <c r="A43" s="56" t="s">
         <v>71</v>
       </c>
       <c r="B43" s="21">
         <v>386843</v>
       </c>
       <c r="C43" s="21">
         <v>386321</v>
       </c>
       <c r="D43" s="21">
         <v>386083</v>
       </c>
       <c r="E43" s="21">
         <v>385971</v>
       </c>
       <c r="F43" s="21">
         <v>385755</v>
       </c>
       <c r="G43" s="51">
         <v>385610</v>
       </c>
       <c r="H43" s="21">
         <v>385332</v>
       </c>
       <c r="I43" s="21">
@@ -9216,52 +9324,55 @@
       </c>
       <c r="X43" s="46">
         <v>200256</v>
       </c>
       <c r="Y43" s="46">
         <v>201233</v>
       </c>
       <c r="Z43" s="46">
         <v>202640</v>
       </c>
       <c r="AA43" s="46">
         <v>204169</v>
       </c>
       <c r="AB43" s="46">
         <v>205172</v>
       </c>
       <c r="AC43" s="46">
         <v>206499</v>
       </c>
       <c r="AD43" s="46">
         <v>207464</v>
       </c>
       <c r="AE43" s="46">
         <v>208259</v>
       </c>
+      <c r="AF43" s="101">
+        <v>209099</v>
+      </c>
     </row>
-    <row r="44" spans="1:31">
+    <row r="44" spans="1:32">
       <c r="A44" s="56" t="s">
         <v>72</v>
       </c>
       <c r="B44" s="21">
         <v>209186</v>
       </c>
       <c r="C44" s="21">
         <v>208727</v>
       </c>
       <c r="D44" s="21">
         <v>208418</v>
       </c>
       <c r="E44" s="21">
         <v>208067</v>
       </c>
       <c r="F44" s="21">
         <v>207802</v>
       </c>
       <c r="G44" s="51">
         <v>207352</v>
       </c>
       <c r="H44" s="21">
         <v>206993</v>
       </c>
       <c r="I44" s="21">
@@ -9311,52 +9422,55 @@
       </c>
       <c r="X44" s="46">
         <v>59942</v>
       </c>
       <c r="Y44" s="46">
         <v>59793</v>
       </c>
       <c r="Z44" s="46">
         <v>59768</v>
       </c>
       <c r="AA44" s="46">
         <v>59771</v>
       </c>
       <c r="AB44" s="46">
         <v>59658</v>
       </c>
       <c r="AC44" s="46">
         <v>59539</v>
       </c>
       <c r="AD44" s="46">
         <v>59394</v>
       </c>
       <c r="AE44" s="46">
         <v>59286</v>
       </c>
+      <c r="AF44" s="101">
+        <v>59013</v>
+      </c>
     </row>
-    <row r="45" spans="1:31">
+    <row r="45" spans="1:32">
       <c r="A45" s="56" t="s">
         <v>73</v>
       </c>
       <c r="B45" s="21">
         <v>312289</v>
       </c>
       <c r="C45" s="21">
         <v>311576</v>
       </c>
       <c r="D45" s="21">
         <v>311006</v>
       </c>
       <c r="E45" s="21">
         <v>310485</v>
       </c>
       <c r="F45" s="21">
         <v>310171</v>
       </c>
       <c r="G45" s="51">
         <v>309697</v>
       </c>
       <c r="H45" s="21">
         <v>309141</v>
       </c>
       <c r="I45" s="21">
@@ -9406,87 +9520,91 @@
       </c>
       <c r="X45" s="46">
         <v>240772</v>
       </c>
       <c r="Y45" s="46">
         <v>241181</v>
       </c>
       <c r="Z45" s="46">
         <v>241857</v>
       </c>
       <c r="AA45" s="46">
         <v>242609</v>
       </c>
       <c r="AB45" s="46">
         <v>243124</v>
       </c>
       <c r="AC45" s="46">
         <v>243607</v>
       </c>
       <c r="AD45" s="46">
         <v>244285</v>
       </c>
       <c r="AE45" s="46">
         <v>245002</v>
       </c>
+      <c r="AF45" s="101">
+        <v>245325</v>
+      </c>
     </row>
-    <row r="46" spans="1:31">
-      <c r="A46" s="97" t="s">
+    <row r="46" spans="1:32">
+      <c r="A46" s="88" t="s">
         <v>38</v>
       </c>
-      <c r="B46" s="97"/>
-[...28 lines deleted...]
-      <c r="AE46" s="97"/>
+      <c r="B46" s="88"/>
+      <c r="C46" s="88"/>
+      <c r="D46" s="88"/>
+      <c r="E46" s="88"/>
+      <c r="F46" s="88"/>
+      <c r="G46" s="88"/>
+      <c r="H46" s="88"/>
+      <c r="I46" s="88"/>
+      <c r="J46" s="88"/>
+      <c r="K46" s="88"/>
+      <c r="L46" s="88"/>
+      <c r="M46" s="88"/>
+      <c r="N46" s="88"/>
+      <c r="O46" s="88"/>
+      <c r="P46" s="88"/>
+      <c r="Q46" s="88"/>
+      <c r="R46" s="88"/>
+      <c r="S46" s="88"/>
+      <c r="T46" s="88"/>
+      <c r="U46" s="88"/>
+      <c r="V46" s="88"/>
+      <c r="W46" s="88"/>
+      <c r="X46" s="88"/>
+      <c r="Y46" s="88"/>
+      <c r="Z46" s="88"/>
+      <c r="AA46" s="88"/>
+      <c r="AB46" s="88"/>
+      <c r="AC46" s="88"/>
+      <c r="AD46" s="88"/>
+      <c r="AE46" s="88"/>
+      <c r="AF46" s="88"/>
     </row>
-    <row r="47" spans="1:31">
+    <row r="47" spans="1:32">
       <c r="A47" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B47" s="41">
         <v>645177</v>
       </c>
       <c r="C47" s="41">
         <v>646171</v>
       </c>
       <c r="D47" s="41">
         <v>647274</v>
       </c>
       <c r="E47" s="42">
         <v>648547</v>
       </c>
       <c r="F47" s="42">
         <v>649884</v>
       </c>
       <c r="G47" s="45">
         <v>624053</v>
       </c>
       <c r="H47" s="42">
         <v>624885</v>
       </c>
       <c r="I47" s="42">
@@ -9536,87 +9654,91 @@
       </c>
       <c r="X47" s="51">
         <v>646502</v>
       </c>
       <c r="Y47" s="51">
         <v>647670</v>
       </c>
       <c r="Z47" s="51">
         <v>649269</v>
       </c>
       <c r="AA47" s="51">
         <v>651410</v>
       </c>
       <c r="AB47" s="51">
         <v>652688</v>
       </c>
       <c r="AC47" s="81">
         <v>653879</v>
       </c>
       <c r="AD47" s="81">
         <v>655205</v>
       </c>
       <c r="AE47" s="81">
         <v>656113</v>
       </c>
+      <c r="AF47" s="81">
+        <v>656468</v>
+      </c>
     </row>
-    <row r="48" spans="1:31">
-      <c r="A48" s="97" t="s">
+    <row r="48" spans="1:32">
+      <c r="A48" s="88" t="s">
         <v>39</v>
       </c>
-      <c r="B48" s="97"/>
-[...28 lines deleted...]
-      <c r="AE48" s="97"/>
+      <c r="B48" s="88"/>
+      <c r="C48" s="88"/>
+      <c r="D48" s="88"/>
+      <c r="E48" s="88"/>
+      <c r="F48" s="88"/>
+      <c r="G48" s="88"/>
+      <c r="H48" s="88"/>
+      <c r="I48" s="88"/>
+      <c r="J48" s="88"/>
+      <c r="K48" s="88"/>
+      <c r="L48" s="88"/>
+      <c r="M48" s="88"/>
+      <c r="N48" s="88"/>
+      <c r="O48" s="88"/>
+      <c r="P48" s="88"/>
+      <c r="Q48" s="88"/>
+      <c r="R48" s="88"/>
+      <c r="S48" s="88"/>
+      <c r="T48" s="88"/>
+      <c r="U48" s="88"/>
+      <c r="V48" s="88"/>
+      <c r="W48" s="88"/>
+      <c r="X48" s="88"/>
+      <c r="Y48" s="88"/>
+      <c r="Z48" s="88"/>
+      <c r="AA48" s="88"/>
+      <c r="AB48" s="88"/>
+      <c r="AC48" s="88"/>
+      <c r="AD48" s="88"/>
+      <c r="AE48" s="88"/>
+      <c r="AF48" s="88"/>
     </row>
-    <row r="49" spans="1:31">
+    <row r="49" spans="1:32">
       <c r="A49" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B49" s="45">
         <v>638359</v>
       </c>
       <c r="C49" s="45">
         <v>639168</v>
       </c>
       <c r="D49" s="45">
         <v>640139</v>
       </c>
       <c r="E49" s="45">
         <v>641159</v>
       </c>
       <c r="F49" s="45">
         <v>642382</v>
       </c>
       <c r="G49" s="45">
         <v>618322</v>
       </c>
       <c r="H49" s="45">
         <v>618844</v>
       </c>
       <c r="I49" s="45">
@@ -9666,103 +9788,106 @@
       </c>
       <c r="X49" s="52">
         <v>635813</v>
       </c>
       <c r="Y49" s="52">
         <v>636700</v>
       </c>
       <c r="Z49" s="52">
         <v>638238</v>
       </c>
       <c r="AA49" s="52">
         <v>640028</v>
       </c>
       <c r="AB49" s="52">
         <v>640968</v>
       </c>
       <c r="AC49" s="82">
         <v>641913</v>
       </c>
       <c r="AD49" s="82">
         <v>643289</v>
       </c>
       <c r="AE49" s="82">
         <v>644076</v>
       </c>
+      <c r="AF49" s="82">
+        <v>644005</v>
+      </c>
     </row>
-    <row r="50" spans="1:31" ht="12.75" customHeight="1">
-[...6 lines deleted...]
-      <c r="G50" s="96"/>
+    <row r="50" spans="1:32" ht="12.75" customHeight="1">
+      <c r="A50" s="100"/>
+      <c r="B50" s="100"/>
+      <c r="C50" s="100"/>
+      <c r="D50" s="100"/>
+      <c r="E50" s="100"/>
+      <c r="F50" s="100"/>
+      <c r="G50" s="100"/>
       <c r="H50" s="64"/>
     </row>
-    <row r="51" spans="1:31" ht="12.75" customHeight="1">
-[...6 lines deleted...]
-      <c r="G51" s="91"/>
+    <row r="51" spans="1:32" ht="12.75" customHeight="1">
+      <c r="A51" s="95"/>
+      <c r="B51" s="95"/>
+      <c r="C51" s="95"/>
+      <c r="D51" s="95"/>
+      <c r="E51" s="95"/>
+      <c r="F51" s="95"/>
+      <c r="G51" s="95"/>
     </row>
-    <row r="52" spans="1:31">
+    <row r="52" spans="1:32">
       <c r="B52" s="60"/>
       <c r="C52" s="59"/>
       <c r="D52" s="59"/>
       <c r="E52" s="59"/>
     </row>
-    <row r="57" spans="1:31" ht="20.25" customHeight="1"/>
+    <row r="57" spans="1:32" ht="20.25" customHeight="1"/>
     <row r="79" ht="20.25" customHeight="1"/>
     <row r="97" s="19" customFormat="1"/>
     <row r="98" ht="20.25" customHeight="1"/>
     <row r="116" s="19" customFormat="1"/>
     <row r="117" ht="20.25" customHeight="1"/>
     <row r="136" ht="18" customHeight="1"/>
     <row r="148" ht="18" customHeight="1"/>
     <row r="149" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="16">
     <mergeCell ref="A51:G51"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A50:G50"/>
-    <mergeCell ref="A23:AE23"/>
-[...9 lines deleted...]
-    <mergeCell ref="A21:AE21"/>
+    <mergeCell ref="A23:AF23"/>
+    <mergeCell ref="A30:AF30"/>
+    <mergeCell ref="A32:AF32"/>
+    <mergeCell ref="A34:AF34"/>
+    <mergeCell ref="A46:AF46"/>
+    <mergeCell ref="A48:AF48"/>
     <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="A2:AF2"/>
+    <mergeCell ref="Z4:AF4"/>
+    <mergeCell ref="A6:AF6"/>
+    <mergeCell ref="A19:AF19"/>
+    <mergeCell ref="A21:AF21"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>