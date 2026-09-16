--- v4 (2026-08-26)
+++ v5 (2026-09-16)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метаданные" sheetId="4" r:id="rId1"/>
     <sheet name="Условные обозначения" sheetId="5" r:id="rId2"/>
     <sheet name="Показатель" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="122" uniqueCount="75">
   <si>
     <t>Алматинская</t>
   </si>
   <si>
     <t>Городское население</t>
   </si>
   <si>
     <t>Сельское население</t>
   </si>
   <si>
     <t>Все население</t>
   </si>
   <si>
     <t>Код статистического показателя</t>
   </si>
   <si>
     <t>Наименование  статистического показателя</t>
   </si>
   <si>
     <t>Единица измерения</t>
   </si>
   <si>
     <t>Человек</t>
   </si>
   <si>
@@ -2887,97 +2887,97 @@
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="42" fillId="0" borderId="1" xfId="22" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="42" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="42" fillId="0" borderId="1" xfId="22" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="36" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="48" fillId="0" borderId="1" xfId="1714" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="1719" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="1716" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="0" xfId="1715" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...19 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="39" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="36" fillId="0" borderId="0" xfId="1719" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="35" fillId="0" borderId="0" xfId="1718" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1720">
     <cellStyle name="20% - Акцент1 2" xfId="30"/>
     <cellStyle name="20% - Акцент1 2 10" xfId="31"/>
     <cellStyle name="20% - Акцент1 2 11" xfId="32"/>
     <cellStyle name="20% - Акцент1 2 12" xfId="33"/>
     <cellStyle name="20% - Акцент1 2 13" xfId="34"/>
     <cellStyle name="20% - Акцент1 2 14" xfId="35"/>
     <cellStyle name="20% - Акцент1 2 15" xfId="36"/>
     <cellStyle name="20% - Акцент1 2 16" xfId="37"/>
     <cellStyle name="20% - Акцент1 2 17" xfId="38"/>
     <cellStyle name="20% - Акцент1 2 18" xfId="39"/>
     <cellStyle name="20% - Акцент1 2 19" xfId="40"/>
     <cellStyle name="20% - Акцент1 2 2" xfId="41"/>
     <cellStyle name="20% - Акцент1 2 20" xfId="42"/>
     <cellStyle name="20% - Акцент1 2 21" xfId="43"/>
     <cellStyle name="20% - Акцент1 2 22" xfId="44"/>
     <cellStyle name="20% - Акцент1 2 23" xfId="45"/>
     <cellStyle name="20% - Акцент1 2 24" xfId="46"/>
     <cellStyle name="20% - Акцент1 2 25" xfId="47"/>
     <cellStyle name="20% - Акцент1 2 3" xfId="48"/>
     <cellStyle name="20% - Акцент1 2 4" xfId="49"/>
     <cellStyle name="20% - Акцент1 2 5" xfId="50"/>
     <cellStyle name="20% - Акцент1 2 6" xfId="51"/>
@@ -4976,51 +4976,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/upload/iblock/97c/71dnlq2dk7vea7a6ofa2v6f1schhvxo0.rar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/335557/file/ru/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B25" sqref="B25"/>
+      <selection activeCell="B16" sqref="B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="48.5703125" style="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="97.7109375" style="4" customWidth="1"/>
     <col min="3" max="4" width="9.140625" style="5"/>
     <col min="5" max="5" width="9.85546875" style="5" bestFit="1" customWidth="1"/>
     <col min="6" max="256" width="9.140625" style="5"/>
     <col min="257" max="257" width="42.28515625" style="5" customWidth="1"/>
     <col min="258" max="258" width="97.7109375" style="5" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="5"/>
     <col min="513" max="513" width="42.28515625" style="5" customWidth="1"/>
     <col min="514" max="514" width="97.7109375" style="5" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="5"/>
     <col min="769" max="769" width="42.28515625" style="5" customWidth="1"/>
     <col min="770" max="770" width="97.7109375" style="5" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="5"/>
     <col min="1025" max="1025" width="42.28515625" style="5" customWidth="1"/>
     <col min="1026" max="1026" width="97.7109375" style="5" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="5"/>
     <col min="1281" max="1281" width="42.28515625" style="5" customWidth="1"/>
     <col min="1282" max="1282" width="97.7109375" style="5" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="5"/>
     <col min="1537" max="1537" width="42.28515625" style="5" customWidth="1"/>
@@ -5303,60 +5303,60 @@
       <c r="M13" s="7"/>
     </row>
     <row r="14" spans="1:13" s="6" customFormat="1" ht="20.100000000000001" customHeight="1">
       <c r="A14" s="68" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="75" t="s">
         <v>40</v>
       </c>
       <c r="M14" s="7"/>
     </row>
     <row r="15" spans="1:13" s="6" customFormat="1" ht="23.25" customHeight="1">
       <c r="A15" s="68" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="76" t="s">
         <v>35</v>
       </c>
       <c r="M15" s="7"/>
     </row>
     <row r="16" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A16" s="72" t="s">
         <v>20</v>
       </c>
       <c r="B16" s="80">
-        <v>46247</v>
+        <v>46276</v>
       </c>
       <c r="M16" s="8"/>
     </row>
     <row r="17" spans="1:13" ht="18.75" customHeight="1">
       <c r="A17" s="72" t="s">
         <v>21</v>
       </c>
       <c r="B17" s="80">
-        <v>46276</v>
+        <v>46307</v>
       </c>
       <c r="M17" s="9"/>
     </row>
     <row r="18" spans="1:13" ht="22.5" customHeight="1">
       <c r="A18" s="72" t="s">
         <v>22</v>
       </c>
       <c r="B18" s="77" t="s">
         <v>58</v>
       </c>
       <c r="M18" s="8"/>
     </row>
     <row r="19" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A19" s="72" t="s">
         <v>23</v>
       </c>
       <c r="B19" s="77" t="s">
         <v>59</v>
       </c>
       <c r="M19" s="9"/>
     </row>
     <row r="20" spans="1:13" ht="20.100000000000001" customHeight="1">
       <c r="A20" s="72" t="s">
         <v>24</v>
       </c>
@@ -5794,200 +5794,202 @@
       <c r="B10" s="10"/>
       <c r="C10" s="12"/>
       <c r="D10" s="16"/>
     </row>
     <row r="11" spans="1:6" ht="38.25">
       <c r="A11" s="10"/>
       <c r="B11" s="13" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="12"/>
       <c r="D11" s="16"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" s="10"/>
       <c r="B12" s="10"/>
       <c r="C12" s="12"/>
       <c r="D12" s="16"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="10"/>
       <c r="B13" s="10"/>
       <c r="C13" s="10"/>
       <c r="D13" s="16"/>
     </row>
     <row r="14" spans="1:6">
-      <c r="B14" s="87" t="s">
+      <c r="B14" s="88" t="s">
         <v>62</v>
       </c>
-      <c r="C14" s="87"/>
-[...2 lines deleted...]
-      <c r="F14" s="87"/>
+      <c r="C14" s="88"/>
+      <c r="D14" s="88"/>
+      <c r="E14" s="88"/>
+      <c r="F14" s="88"/>
     </row>
     <row r="15" spans="1:6">
       <c r="B15" s="14"/>
       <c r="D15" s="14"/>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="86"/>
-[...2 lines deleted...]
-      <c r="D19" s="86"/>
+      <c r="A19" s="87"/>
+      <c r="B19" s="87"/>
+      <c r="C19" s="87"/>
+      <c r="D19" s="87"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A19:D19"/>
     <mergeCell ref="B14:F14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:AJ149"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="AI40" sqref="AI40"/>
+      <selection activeCell="AG49" sqref="AG49"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="18.42578125" style="18" customWidth="1"/>
     <col min="2" max="9" width="0" style="18" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="10.7109375" style="18" hidden="1" customWidth="1"/>
     <col min="11" max="13" width="0" style="18" hidden="1" customWidth="1"/>
     <col min="14" max="21" width="9.140625" style="18"/>
     <col min="22" max="22" width="10.140625" style="18" customWidth="1"/>
     <col min="23" max="27" width="9.140625" style="18"/>
     <col min="28" max="28" width="10.42578125" style="18" customWidth="1"/>
     <col min="29" max="16384" width="9.140625" style="18"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:36">
       <c r="A1" s="17" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="2" spans="1:36" ht="34.5" customHeight="1">
-      <c r="A2" s="91" t="s">
+      <c r="A2" s="99" t="s">
         <v>32</v>
       </c>
-      <c r="B2" s="91"/>
-[...29 lines deleted...]
-      <c r="AF2" s="91"/>
+      <c r="B2" s="99"/>
+      <c r="C2" s="99"/>
+      <c r="D2" s="99"/>
+      <c r="E2" s="99"/>
+      <c r="F2" s="99"/>
+      <c r="G2" s="99"/>
+      <c r="H2" s="99"/>
+      <c r="I2" s="99"/>
+      <c r="J2" s="99"/>
+      <c r="K2" s="99"/>
+      <c r="L2" s="99"/>
+      <c r="M2" s="99"/>
+      <c r="N2" s="99"/>
+      <c r="O2" s="99"/>
+      <c r="P2" s="99"/>
+      <c r="Q2" s="99"/>
+      <c r="R2" s="99"/>
+      <c r="S2" s="99"/>
+      <c r="T2" s="99"/>
+      <c r="U2" s="99"/>
+      <c r="V2" s="99"/>
+      <c r="W2" s="99"/>
+      <c r="X2" s="99"/>
+      <c r="Y2" s="99"/>
+      <c r="Z2" s="99"/>
+      <c r="AA2" s="99"/>
+      <c r="AB2" s="99"/>
+      <c r="AC2" s="99"/>
+      <c r="AD2" s="99"/>
+      <c r="AE2" s="99"/>
+      <c r="AF2" s="99"/>
+      <c r="AG2" s="99"/>
     </row>
     <row r="3" spans="1:36">
       <c r="N3" s="19"/>
       <c r="O3" s="19"/>
       <c r="P3" s="19"/>
       <c r="Q3" s="19"/>
       <c r="R3" s="19"/>
       <c r="S3" s="19"/>
       <c r="T3" s="19"/>
       <c r="U3" s="19"/>
       <c r="V3" s="19"/>
       <c r="W3" s="19"/>
       <c r="X3" s="19"/>
       <c r="AF3" s="85"/>
+      <c r="AG3" s="85"/>
     </row>
     <row r="4" spans="1:36" ht="21" customHeight="1">
-      <c r="A4" s="96"/>
-      <c r="B4" s="98">
+      <c r="A4" s="90"/>
+      <c r="B4" s="92">
         <v>2024</v>
       </c>
-      <c r="C4" s="99"/>
-[...10 lines deleted...]
-      <c r="N4" s="89">
+      <c r="C4" s="93"/>
+      <c r="D4" s="93"/>
+      <c r="E4" s="93"/>
+      <c r="F4" s="93"/>
+      <c r="G4" s="93"/>
+      <c r="H4" s="93"/>
+      <c r="I4" s="93"/>
+      <c r="J4" s="93"/>
+      <c r="K4" s="93"/>
+      <c r="L4" s="93"/>
+      <c r="M4" s="93"/>
+      <c r="N4" s="95">
         <v>2025</v>
       </c>
-      <c r="O4" s="89"/>
-[...10 lines deleted...]
-      <c r="Z4" s="90">
+      <c r="O4" s="95"/>
+      <c r="P4" s="95"/>
+      <c r="Q4" s="95"/>
+      <c r="R4" s="95"/>
+      <c r="S4" s="95"/>
+      <c r="T4" s="95"/>
+      <c r="U4" s="95"/>
+      <c r="V4" s="95"/>
+      <c r="W4" s="95"/>
+      <c r="X4" s="95"/>
+      <c r="Y4" s="96"/>
+      <c r="Z4" s="96">
         <v>2026</v>
       </c>
-      <c r="AA4" s="92"/>
-[...5 lines deleted...]
-      <c r="AG4" s="67"/>
+      <c r="AA4" s="100"/>
+      <c r="AB4" s="100"/>
+      <c r="AC4" s="100"/>
+      <c r="AD4" s="100"/>
+      <c r="AE4" s="100"/>
+      <c r="AF4" s="100"/>
+      <c r="AG4" s="100"/>
       <c r="AH4" s="67"/>
       <c r="AI4" s="67"/>
       <c r="AJ4" s="67"/>
     </row>
     <row r="5" spans="1:36" ht="18.75" customHeight="1">
-      <c r="A5" s="97"/>
+      <c r="A5" s="91"/>
       <c r="B5" s="22" t="s">
         <v>43</v>
       </c>
       <c r="C5" s="20" t="s">
         <v>44</v>
       </c>
       <c r="D5" s="23" t="s">
         <v>45</v>
       </c>
       <c r="E5" s="20" t="s">
         <v>46</v>
       </c>
       <c r="F5" s="20" t="s">
         <v>47</v>
       </c>
       <c r="G5" s="20" t="s">
         <v>48</v>
       </c>
       <c r="H5" s="20" t="s">
         <v>55</v>
       </c>
       <c r="I5" s="20" t="s">
         <v>49</v>
       </c>
       <c r="J5" s="20" t="s">
@@ -6037,86 +6039,90 @@
       </c>
       <c r="Y5" s="66" t="s">
         <v>53</v>
       </c>
       <c r="Z5" s="53" t="s">
         <v>43</v>
       </c>
       <c r="AA5" s="62" t="s">
         <v>44</v>
       </c>
       <c r="AB5" s="63" t="s">
         <v>45</v>
       </c>
       <c r="AC5" s="63" t="s">
         <v>54</v>
       </c>
       <c r="AD5" s="53" t="s">
         <v>47</v>
       </c>
       <c r="AE5" s="53" t="s">
         <v>48</v>
       </c>
       <c r="AF5" s="53" t="s">
         <v>55</v>
       </c>
+      <c r="AG5" s="53" t="s">
+        <v>49</v>
+      </c>
     </row>
     <row r="6" spans="1:36">
-      <c r="A6" s="93" t="s">
+      <c r="A6" s="101" t="s">
         <v>3</v>
       </c>
-      <c r="B6" s="93"/>
-[...29 lines deleted...]
-      <c r="AF6" s="93"/>
+      <c r="B6" s="101"/>
+      <c r="C6" s="101"/>
+      <c r="D6" s="101"/>
+      <c r="E6" s="101"/>
+      <c r="F6" s="101"/>
+      <c r="G6" s="101"/>
+      <c r="H6" s="101"/>
+      <c r="I6" s="101"/>
+      <c r="J6" s="101"/>
+      <c r="K6" s="101"/>
+      <c r="L6" s="101"/>
+      <c r="M6" s="101"/>
+      <c r="N6" s="101"/>
+      <c r="O6" s="101"/>
+      <c r="P6" s="101"/>
+      <c r="Q6" s="101"/>
+      <c r="R6" s="101"/>
+      <c r="S6" s="101"/>
+      <c r="T6" s="101"/>
+      <c r="U6" s="101"/>
+      <c r="V6" s="101"/>
+      <c r="W6" s="101"/>
+      <c r="X6" s="101"/>
+      <c r="Y6" s="101"/>
+      <c r="Z6" s="101"/>
+      <c r="AA6" s="101"/>
+      <c r="AB6" s="101"/>
+      <c r="AC6" s="101"/>
+      <c r="AD6" s="101"/>
+      <c r="AE6" s="101"/>
+      <c r="AF6" s="101"/>
+      <c r="AG6" s="101"/>
     </row>
     <row r="7" spans="1:36">
       <c r="A7" s="54" t="s">
         <v>0</v>
       </c>
       <c r="B7" s="21">
         <v>20033546</v>
       </c>
       <c r="C7" s="21">
         <v>20053665</v>
       </c>
       <c r="D7" s="21">
         <v>20075271</v>
       </c>
       <c r="E7" s="21">
         <v>20095963</v>
       </c>
       <c r="F7" s="21">
         <v>20118478</v>
       </c>
       <c r="G7" s="51">
         <v>20139914</v>
       </c>
       <c r="H7" s="21">
         <v>20159707</v>
@@ -6168,52 +6174,55 @@
       </c>
       <c r="X7" s="58">
         <v>1590082</v>
       </c>
       <c r="Y7" s="58">
         <v>1592652</v>
       </c>
       <c r="Z7" s="58">
         <v>1596532</v>
       </c>
       <c r="AA7" s="58">
         <v>1600814</v>
       </c>
       <c r="AB7" s="58">
         <v>1603496</v>
       </c>
       <c r="AC7" s="58">
         <v>1606365</v>
       </c>
       <c r="AD7" s="58">
         <v>1609784</v>
       </c>
       <c r="AE7" s="58">
         <v>1611588</v>
       </c>
-      <c r="AF7" s="101">
+      <c r="AF7" s="86">
         <v>1612393</v>
+      </c>
+      <c r="AG7" s="86">
+        <v>1614234</v>
       </c>
     </row>
     <row r="8" spans="1:36">
       <c r="A8" s="56" t="s">
         <v>63</v>
       </c>
       <c r="B8" s="21">
         <v>607556</v>
       </c>
       <c r="C8" s="21">
         <v>606896</v>
       </c>
       <c r="D8" s="21">
         <v>606777</v>
       </c>
       <c r="E8" s="21">
         <v>606527</v>
       </c>
       <c r="F8" s="21">
         <v>606448</v>
       </c>
       <c r="G8" s="51">
         <v>606215</v>
       </c>
       <c r="H8" s="21">
@@ -6266,52 +6275,55 @@
       </c>
       <c r="X8" s="58">
         <v>66312</v>
       </c>
       <c r="Y8" s="58">
         <v>66323</v>
       </c>
       <c r="Z8" s="58">
         <v>66325</v>
       </c>
       <c r="AA8" s="58">
         <v>66356</v>
       </c>
       <c r="AB8" s="58">
         <v>66325</v>
       </c>
       <c r="AC8" s="58">
         <v>66398</v>
       </c>
       <c r="AD8" s="58">
         <v>66426</v>
       </c>
       <c r="AE8" s="58">
         <v>66416</v>
       </c>
-      <c r="AF8" s="101">
+      <c r="AF8" s="86">
         <v>66497</v>
+      </c>
+      <c r="AG8" s="86">
+        <v>66695</v>
       </c>
     </row>
     <row r="9" spans="1:36">
       <c r="A9" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B9" s="21">
         <v>788012</v>
       </c>
       <c r="C9" s="21">
         <v>787688</v>
       </c>
       <c r="D9" s="21">
         <v>787647</v>
       </c>
       <c r="E9" s="21">
         <v>788518</v>
       </c>
       <c r="F9" s="21">
         <v>788557</v>
       </c>
       <c r="G9" s="51">
         <v>788775</v>
       </c>
       <c r="H9" s="21">
@@ -6364,52 +6376,55 @@
       </c>
       <c r="X9" s="58">
         <v>54491</v>
       </c>
       <c r="Y9" s="58">
         <v>54747</v>
       </c>
       <c r="Z9" s="58">
         <v>55086</v>
       </c>
       <c r="AA9" s="58">
         <v>55417</v>
       </c>
       <c r="AB9" s="58">
         <v>55820</v>
       </c>
       <c r="AC9" s="58">
         <v>56317</v>
       </c>
       <c r="AD9" s="58">
         <v>56777</v>
       </c>
       <c r="AE9" s="58">
         <v>57037</v>
       </c>
-      <c r="AF9" s="101">
+      <c r="AF9" s="86">
         <v>57274</v>
+      </c>
+      <c r="AG9" s="86">
+        <v>57501</v>
       </c>
     </row>
     <row r="10" spans="1:36">
       <c r="A10" s="56" t="s">
         <v>65</v>
       </c>
       <c r="B10" s="21">
         <v>939400</v>
       </c>
       <c r="C10" s="21">
         <v>940025</v>
       </c>
       <c r="D10" s="21">
         <v>940880</v>
       </c>
       <c r="E10" s="21">
         <v>941765</v>
       </c>
       <c r="F10" s="21">
         <v>942670</v>
       </c>
       <c r="G10" s="51">
         <v>943615</v>
       </c>
       <c r="H10" s="21">
@@ -6462,52 +6477,55 @@
       </c>
       <c r="X10" s="58">
         <v>27212</v>
       </c>
       <c r="Y10" s="58">
         <v>27200</v>
       </c>
       <c r="Z10" s="58">
         <v>27154</v>
       </c>
       <c r="AA10" s="58">
         <v>27090</v>
       </c>
       <c r="AB10" s="58">
         <v>26999</v>
       </c>
       <c r="AC10" s="58">
         <v>26950</v>
       </c>
       <c r="AD10" s="58">
         <v>26914</v>
       </c>
       <c r="AE10" s="58">
         <v>26825</v>
       </c>
-      <c r="AF10" s="101">
+      <c r="AF10" s="86">
         <v>26705</v>
+      </c>
+      <c r="AG10" s="86">
+        <v>26629</v>
       </c>
     </row>
     <row r="11" spans="1:36">
       <c r="A11" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B11" s="21">
         <v>1531044</v>
       </c>
       <c r="C11" s="21">
         <v>1532985</v>
       </c>
       <c r="D11" s="21">
         <v>1535437</v>
       </c>
       <c r="E11" s="21">
         <v>1537874</v>
       </c>
       <c r="F11" s="21">
         <v>1540567</v>
       </c>
       <c r="G11" s="51">
         <v>1543588</v>
       </c>
       <c r="H11" s="21">
@@ -6560,52 +6578,55 @@
       </c>
       <c r="X11" s="58">
         <v>283615</v>
       </c>
       <c r="Y11" s="58">
         <v>283405</v>
       </c>
       <c r="Z11" s="58">
         <v>283275</v>
       </c>
       <c r="AA11" s="58">
         <v>282923</v>
       </c>
       <c r="AB11" s="58">
         <v>282619</v>
       </c>
       <c r="AC11" s="58">
         <v>282117</v>
       </c>
       <c r="AD11" s="58">
         <v>281904</v>
       </c>
       <c r="AE11" s="58">
         <v>281657</v>
       </c>
-      <c r="AF11" s="101">
+      <c r="AF11" s="86">
         <v>281078</v>
+      </c>
+      <c r="AG11" s="86">
+        <v>280790</v>
       </c>
     </row>
     <row r="12" spans="1:36">
       <c r="A12" s="56" t="s">
         <v>67</v>
       </c>
       <c r="B12" s="21">
         <v>704078</v>
       </c>
       <c r="C12" s="21">
         <v>704911</v>
       </c>
       <c r="D12" s="21">
         <v>705901</v>
       </c>
       <c r="E12" s="21">
         <v>706711</v>
       </c>
       <c r="F12" s="21">
         <v>707609</v>
       </c>
       <c r="G12" s="51">
         <v>708290</v>
       </c>
       <c r="H12" s="21">
@@ -6658,52 +6679,55 @@
       </c>
       <c r="X12" s="58">
         <v>170545</v>
       </c>
       <c r="Y12" s="58">
         <v>170566</v>
       </c>
       <c r="Z12" s="58">
         <v>170729</v>
       </c>
       <c r="AA12" s="58">
         <v>171001</v>
       </c>
       <c r="AB12" s="58">
         <v>171022</v>
       </c>
       <c r="AC12" s="58">
         <v>171083</v>
       </c>
       <c r="AD12" s="58">
         <v>171049</v>
       </c>
       <c r="AE12" s="58">
         <v>170930</v>
       </c>
-      <c r="AF12" s="101">
+      <c r="AF12" s="86">
         <v>170691</v>
+      </c>
+      <c r="AG12" s="86">
+        <v>170464</v>
       </c>
     </row>
     <row r="13" spans="1:36">
       <c r="A13" s="56" t="s">
         <v>68</v>
       </c>
       <c r="B13" s="21">
         <v>693249</v>
       </c>
       <c r="C13" s="21">
         <v>693416</v>
       </c>
       <c r="D13" s="21">
         <v>693736</v>
       </c>
       <c r="E13" s="21">
         <v>694081</v>
       </c>
       <c r="F13" s="21">
         <v>694459</v>
       </c>
       <c r="G13" s="51">
         <v>694730</v>
       </c>
       <c r="H13" s="21">
@@ -6756,52 +6780,55 @@
       </c>
       <c r="X13" s="58">
         <v>25308</v>
       </c>
       <c r="Y13" s="58">
         <v>25225</v>
       </c>
       <c r="Z13" s="58">
         <v>25152</v>
       </c>
       <c r="AA13" s="58">
         <v>25009</v>
       </c>
       <c r="AB13" s="58">
         <v>24882</v>
       </c>
       <c r="AC13" s="58">
         <v>24750</v>
       </c>
       <c r="AD13" s="58">
         <v>24609</v>
       </c>
       <c r="AE13" s="58">
         <v>24578</v>
       </c>
-      <c r="AF13" s="101">
+      <c r="AF13" s="86">
         <v>24489</v>
+      </c>
+      <c r="AG13" s="86">
+        <v>24343</v>
       </c>
     </row>
     <row r="14" spans="1:36">
       <c r="A14" s="56" t="s">
         <v>69</v>
       </c>
       <c r="B14" s="21">
         <v>1222597</v>
       </c>
       <c r="C14" s="21">
         <v>1222618</v>
       </c>
       <c r="D14" s="21">
         <v>1222478</v>
       </c>
       <c r="E14" s="21">
         <v>1222811</v>
       </c>
       <c r="F14" s="21">
         <v>1223158</v>
       </c>
       <c r="G14" s="51">
         <v>1223457</v>
       </c>
       <c r="H14" s="21">
@@ -6854,52 +6881,55 @@
       </c>
       <c r="X14" s="58">
         <v>369708</v>
       </c>
       <c r="Y14" s="58">
         <v>371194</v>
       </c>
       <c r="Z14" s="58">
         <v>372826</v>
       </c>
       <c r="AA14" s="58">
         <v>375011</v>
       </c>
       <c r="AB14" s="58">
         <v>376572</v>
       </c>
       <c r="AC14" s="58">
         <v>377901</v>
       </c>
       <c r="AD14" s="58">
         <v>379796</v>
       </c>
       <c r="AE14" s="58">
         <v>380674</v>
       </c>
-      <c r="AF14" s="101">
+      <c r="AF14" s="86">
         <v>381312</v>
+      </c>
+      <c r="AG14" s="86">
+        <v>382559</v>
       </c>
     </row>
     <row r="15" spans="1:36">
       <c r="A15" s="56" t="s">
         <v>70</v>
       </c>
       <c r="B15" s="21">
         <v>697998</v>
       </c>
       <c r="C15" s="21">
         <v>697335</v>
       </c>
       <c r="D15" s="21">
         <v>697120</v>
       </c>
       <c r="E15" s="21">
         <v>696976</v>
       </c>
       <c r="F15" s="21">
         <v>696807</v>
       </c>
       <c r="G15" s="51">
         <v>696772</v>
       </c>
       <c r="H15" s="21">
@@ -6952,52 +6982,55 @@
       </c>
       <c r="X15" s="58">
         <v>26017</v>
       </c>
       <c r="Y15" s="58">
         <v>25887</v>
       </c>
       <c r="Z15" s="58">
         <v>25790</v>
       </c>
       <c r="AA15" s="58">
         <v>25597</v>
       </c>
       <c r="AB15" s="58">
         <v>25416</v>
       </c>
       <c r="AC15" s="58">
         <v>25204</v>
       </c>
       <c r="AD15" s="58">
         <v>25058</v>
       </c>
       <c r="AE15" s="58">
         <v>24971</v>
       </c>
-      <c r="AF15" s="101">
+      <c r="AF15" s="86">
         <v>24827</v>
+      </c>
+      <c r="AG15" s="86">
+        <v>24667</v>
       </c>
     </row>
     <row r="16" spans="1:36">
       <c r="A16" s="56" t="s">
         <v>71</v>
       </c>
       <c r="B16" s="21">
         <v>1135411</v>
       </c>
       <c r="C16" s="21">
         <v>1135048</v>
       </c>
       <c r="D16" s="21">
         <v>1135058</v>
       </c>
       <c r="E16" s="21">
         <v>1134932</v>
       </c>
       <c r="F16" s="21">
         <v>1134960</v>
       </c>
       <c r="G16" s="51">
         <v>1134935</v>
       </c>
       <c r="H16" s="21">
@@ -7050,55 +7083,58 @@
       </c>
       <c r="X16" s="58">
         <v>266160</v>
       </c>
       <c r="Y16" s="58">
         <v>267131</v>
       </c>
       <c r="Z16" s="58">
         <v>268570</v>
       </c>
       <c r="AA16" s="58">
         <v>270030</v>
       </c>
       <c r="AB16" s="58">
         <v>271059</v>
       </c>
       <c r="AC16" s="58">
         <v>272499</v>
       </c>
       <c r="AD16" s="58">
         <v>273572</v>
       </c>
       <c r="AE16" s="58">
         <v>274212</v>
       </c>
-      <c r="AF16" s="101">
+      <c r="AF16" s="86">
         <v>275182</v>
       </c>
+      <c r="AG16" s="86">
+        <v>276235</v>
+      </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:33">
       <c r="A17" s="56" t="s">
         <v>72</v>
       </c>
       <c r="B17" s="21">
         <v>829998</v>
       </c>
       <c r="C17" s="21">
         <v>829487</v>
       </c>
       <c r="D17" s="21">
         <v>829259</v>
       </c>
       <c r="E17" s="21">
         <v>828785</v>
       </c>
       <c r="F17" s="21">
         <v>828687</v>
       </c>
       <c r="G17" s="51">
         <v>828339</v>
       </c>
       <c r="H17" s="21">
         <v>827899</v>
       </c>
       <c r="I17" s="21">
@@ -7148,55 +7184,58 @@
       </c>
       <c r="X17" s="58">
         <v>59942</v>
       </c>
       <c r="Y17" s="58">
         <v>59793</v>
       </c>
       <c r="Z17" s="58">
         <v>59768</v>
       </c>
       <c r="AA17" s="58">
         <v>59771</v>
       </c>
       <c r="AB17" s="58">
         <v>59658</v>
       </c>
       <c r="AC17" s="58">
         <v>59539</v>
       </c>
       <c r="AD17" s="58">
         <v>59394</v>
       </c>
       <c r="AE17" s="58">
         <v>59286</v>
       </c>
-      <c r="AF17" s="101">
+      <c r="AF17" s="86">
         <v>59013</v>
       </c>
+      <c r="AG17" s="86">
+        <v>58779</v>
+      </c>
     </row>
-    <row r="18" spans="1:32">
+    <row r="18" spans="1:33">
       <c r="A18" s="56" t="s">
         <v>73</v>
       </c>
       <c r="B18" s="21">
         <v>841831</v>
       </c>
       <c r="C18" s="21">
         <v>842437</v>
       </c>
       <c r="D18" s="21">
         <v>842866</v>
       </c>
       <c r="E18" s="21">
         <v>843383</v>
       </c>
       <c r="F18" s="21">
         <v>843889</v>
       </c>
       <c r="G18" s="51">
         <v>844482</v>
       </c>
       <c r="H18" s="21">
         <v>844916</v>
       </c>
       <c r="I18" s="21">
@@ -7246,91 +7285,95 @@
       </c>
       <c r="X18" s="58">
         <v>240772</v>
       </c>
       <c r="Y18" s="58">
         <v>241181</v>
       </c>
       <c r="Z18" s="58">
         <v>241857</v>
       </c>
       <c r="AA18" s="58">
         <v>242609</v>
       </c>
       <c r="AB18" s="58">
         <v>243124</v>
       </c>
       <c r="AC18" s="58">
         <v>243607</v>
       </c>
       <c r="AD18" s="58">
         <v>244285</v>
       </c>
       <c r="AE18" s="58">
         <v>245002</v>
       </c>
-      <c r="AF18" s="101">
+      <c r="AF18" s="86">
         <v>245325</v>
       </c>
+      <c r="AG18" s="86">
+        <v>245572</v>
+      </c>
     </row>
-    <row r="19" spans="1:32" ht="15" customHeight="1">
-      <c r="A19" s="94" t="s">
+    <row r="19" spans="1:33" ht="15" customHeight="1">
+      <c r="A19" s="98" t="s">
         <v>38</v>
       </c>
-      <c r="B19" s="94"/>
-[...29 lines deleted...]
-      <c r="AF19" s="94"/>
+      <c r="B19" s="98"/>
+      <c r="C19" s="98"/>
+      <c r="D19" s="98"/>
+      <c r="E19" s="98"/>
+      <c r="F19" s="98"/>
+      <c r="G19" s="98"/>
+      <c r="H19" s="98"/>
+      <c r="I19" s="98"/>
+      <c r="J19" s="98"/>
+      <c r="K19" s="98"/>
+      <c r="L19" s="98"/>
+      <c r="M19" s="98"/>
+      <c r="N19" s="98"/>
+      <c r="O19" s="98"/>
+      <c r="P19" s="98"/>
+      <c r="Q19" s="98"/>
+      <c r="R19" s="98"/>
+      <c r="S19" s="98"/>
+      <c r="T19" s="98"/>
+      <c r="U19" s="98"/>
+      <c r="V19" s="98"/>
+      <c r="W19" s="98"/>
+      <c r="X19" s="98"/>
+      <c r="Y19" s="98"/>
+      <c r="Z19" s="98"/>
+      <c r="AA19" s="98"/>
+      <c r="AB19" s="98"/>
+      <c r="AC19" s="98"/>
+      <c r="AD19" s="98"/>
+      <c r="AE19" s="98"/>
+      <c r="AF19" s="98"/>
+      <c r="AG19" s="98"/>
     </row>
-    <row r="20" spans="1:32">
+    <row r="20" spans="1:33">
       <c r="A20" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B20" s="57">
         <v>765795</v>
       </c>
       <c r="C20" s="57">
         <v>766893</v>
       </c>
       <c r="D20" s="57">
         <v>768205</v>
       </c>
       <c r="E20" s="57">
         <v>769521</v>
       </c>
       <c r="F20" s="57">
         <v>770951</v>
       </c>
       <c r="G20" s="57">
         <v>772506</v>
       </c>
       <c r="H20" s="57">
         <v>773651</v>
       </c>
       <c r="I20" s="57">
@@ -7383,88 +7426,92 @@
       </c>
       <c r="Y20" s="51">
         <v>799262</v>
       </c>
       <c r="Z20" s="51">
         <v>801082</v>
       </c>
       <c r="AA20" s="51">
         <v>803484</v>
       </c>
       <c r="AB20" s="51">
         <v>804932</v>
       </c>
       <c r="AC20" s="81">
         <v>806483</v>
       </c>
       <c r="AD20" s="81">
         <v>808163</v>
       </c>
       <c r="AE20" s="81">
         <v>809095</v>
       </c>
       <c r="AF20" s="81">
         <v>809684</v>
       </c>
+      <c r="AG20" s="81">
+        <v>810894</v>
+      </c>
     </row>
-    <row r="21" spans="1:32" ht="15" customHeight="1">
-      <c r="A21" s="94" t="s">
+    <row r="21" spans="1:33" ht="15" customHeight="1">
+      <c r="A21" s="98" t="s">
         <v>39</v>
       </c>
-      <c r="B21" s="94"/>
-[...29 lines deleted...]
-      <c r="AF21" s="94"/>
+      <c r="B21" s="98"/>
+      <c r="C21" s="98"/>
+      <c r="D21" s="98"/>
+      <c r="E21" s="98"/>
+      <c r="F21" s="98"/>
+      <c r="G21" s="98"/>
+      <c r="H21" s="98"/>
+      <c r="I21" s="98"/>
+      <c r="J21" s="98"/>
+      <c r="K21" s="98"/>
+      <c r="L21" s="98"/>
+      <c r="M21" s="98"/>
+      <c r="N21" s="98"/>
+      <c r="O21" s="98"/>
+      <c r="P21" s="98"/>
+      <c r="Q21" s="98"/>
+      <c r="R21" s="98"/>
+      <c r="S21" s="98"/>
+      <c r="T21" s="98"/>
+      <c r="U21" s="98"/>
+      <c r="V21" s="98"/>
+      <c r="W21" s="98"/>
+      <c r="X21" s="98"/>
+      <c r="Y21" s="98"/>
+      <c r="Z21" s="98"/>
+      <c r="AA21" s="98"/>
+      <c r="AB21" s="98"/>
+      <c r="AC21" s="98"/>
+      <c r="AD21" s="98"/>
+      <c r="AE21" s="98"/>
+      <c r="AF21" s="98"/>
+      <c r="AG21" s="98"/>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:33">
       <c r="A22" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="25">
         <v>765249</v>
       </c>
       <c r="C22" s="25">
         <v>766092</v>
       </c>
       <c r="D22" s="25">
         <v>767232</v>
       </c>
       <c r="E22" s="26">
         <v>768353</v>
       </c>
       <c r="F22" s="26">
         <v>769616</v>
       </c>
       <c r="G22" s="57">
         <v>771082</v>
       </c>
       <c r="H22" s="26">
         <v>771913</v>
       </c>
       <c r="I22" s="26">
@@ -7517,88 +7564,92 @@
       </c>
       <c r="Y22" s="51">
         <v>793390</v>
       </c>
       <c r="Z22" s="51">
         <v>795249</v>
       </c>
       <c r="AA22" s="51">
         <v>797330</v>
       </c>
       <c r="AB22" s="51">
         <v>798564</v>
       </c>
       <c r="AC22" s="81">
         <v>799882</v>
       </c>
       <c r="AD22" s="81">
         <v>801621</v>
       </c>
       <c r="AE22" s="81">
         <v>802493</v>
       </c>
       <c r="AF22" s="81">
         <v>802709</v>
       </c>
+      <c r="AG22" s="81">
+        <v>803340</v>
+      </c>
     </row>
-    <row r="23" spans="1:32">
-      <c r="A23" s="88" t="s">
+    <row r="23" spans="1:33">
+      <c r="A23" s="97" t="s">
         <v>1</v>
       </c>
-      <c r="B23" s="88"/>
-[...29 lines deleted...]
-      <c r="AF23" s="88"/>
+      <c r="B23" s="97"/>
+      <c r="C23" s="97"/>
+      <c r="D23" s="97"/>
+      <c r="E23" s="97"/>
+      <c r="F23" s="97"/>
+      <c r="G23" s="97"/>
+      <c r="H23" s="97"/>
+      <c r="I23" s="97"/>
+      <c r="J23" s="97"/>
+      <c r="K23" s="97"/>
+      <c r="L23" s="97"/>
+      <c r="M23" s="97"/>
+      <c r="N23" s="97"/>
+      <c r="O23" s="97"/>
+      <c r="P23" s="97"/>
+      <c r="Q23" s="97"/>
+      <c r="R23" s="97"/>
+      <c r="S23" s="97"/>
+      <c r="T23" s="97"/>
+      <c r="U23" s="97"/>
+      <c r="V23" s="97"/>
+      <c r="W23" s="97"/>
+      <c r="X23" s="97"/>
+      <c r="Y23" s="97"/>
+      <c r="Z23" s="97"/>
+      <c r="AA23" s="97"/>
+      <c r="AB23" s="97"/>
+      <c r="AC23" s="97"/>
+      <c r="AD23" s="97"/>
+      <c r="AE23" s="97"/>
+      <c r="AF23" s="97"/>
+      <c r="AG23" s="97"/>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:33">
       <c r="A24" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B24" s="21">
         <v>12451004</v>
       </c>
       <c r="C24" s="21">
         <v>12473658</v>
       </c>
       <c r="D24" s="21">
         <v>12494853</v>
       </c>
       <c r="E24" s="21">
         <v>12513014</v>
       </c>
       <c r="F24" s="21">
         <v>12533471</v>
       </c>
       <c r="G24" s="51">
         <v>12609515</v>
       </c>
       <c r="H24" s="21">
         <v>12630950</v>
       </c>
       <c r="I24" s="21">
@@ -7648,55 +7699,58 @@
       </c>
       <c r="X24" s="46">
         <v>307767</v>
       </c>
       <c r="Y24" s="46">
         <v>308282</v>
       </c>
       <c r="Z24" s="46">
         <v>308841</v>
       </c>
       <c r="AA24" s="46">
         <v>309376</v>
       </c>
       <c r="AB24" s="46">
         <v>309840</v>
       </c>
       <c r="AC24" s="46">
         <v>310573</v>
       </c>
       <c r="AD24" s="46">
         <v>311290</v>
       </c>
       <c r="AE24" s="46">
         <v>311399</v>
       </c>
-      <c r="AF24" s="101">
+      <c r="AF24" s="86">
         <v>311920</v>
       </c>
+      <c r="AG24" s="86">
+        <v>312605</v>
+      </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:33">
       <c r="A25" s="56" t="s">
         <v>74</v>
       </c>
       <c r="B25" s="21">
         <v>372537</v>
       </c>
       <c r="C25" s="21">
         <v>372424</v>
       </c>
       <c r="D25" s="21">
         <v>372622</v>
       </c>
       <c r="E25" s="21">
         <v>372638</v>
       </c>
       <c r="F25" s="21">
         <v>372917</v>
       </c>
       <c r="G25" s="51">
         <v>373013</v>
       </c>
       <c r="H25" s="21">
         <v>373139</v>
       </c>
       <c r="I25" s="21">
@@ -7746,55 +7800,58 @@
       </c>
       <c r="X25" s="46">
         <v>58028</v>
       </c>
       <c r="Y25" s="46">
         <v>58061</v>
       </c>
       <c r="Z25" s="46">
         <v>58075</v>
       </c>
       <c r="AA25" s="46">
         <v>58102</v>
       </c>
       <c r="AB25" s="46">
         <v>58084</v>
       </c>
       <c r="AC25" s="46">
         <v>58177</v>
       </c>
       <c r="AD25" s="46">
         <v>58223</v>
       </c>
       <c r="AE25" s="46">
         <v>58219</v>
       </c>
-      <c r="AF25" s="101">
+      <c r="AF25" s="86">
         <v>58322</v>
       </c>
+      <c r="AG25" s="86">
+        <v>58525</v>
+      </c>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:33">
       <c r="A26" s="56" t="s">
         <v>64</v>
       </c>
       <c r="B26" s="21">
         <v>445736</v>
       </c>
       <c r="C26" s="21">
         <v>445951</v>
       </c>
       <c r="D26" s="21">
         <v>446352</v>
       </c>
       <c r="E26" s="21">
         <v>446852</v>
       </c>
       <c r="F26" s="21">
         <v>447309</v>
       </c>
       <c r="G26" s="51">
         <v>447785</v>
       </c>
       <c r="H26" s="21">
         <v>448431</v>
       </c>
       <c r="I26" s="21">
@@ -7844,55 +7901,58 @@
       </c>
       <c r="X26" s="46">
         <v>54491</v>
       </c>
       <c r="Y26" s="46">
         <v>54747</v>
       </c>
       <c r="Z26" s="46">
         <v>55086</v>
       </c>
       <c r="AA26" s="46">
         <v>55417</v>
       </c>
       <c r="AB26" s="46">
         <v>55820</v>
       </c>
       <c r="AC26" s="46">
         <v>56317</v>
       </c>
       <c r="AD26" s="46">
         <v>56777</v>
       </c>
       <c r="AE26" s="46">
         <v>57037</v>
       </c>
-      <c r="AF26" s="101">
+      <c r="AF26" s="86">
         <v>57274</v>
       </c>
+      <c r="AG26" s="86">
+        <v>57501</v>
+      </c>
     </row>
-    <row r="27" spans="1:32">
+    <row r="27" spans="1:33">
       <c r="A27" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B27" s="21">
         <v>703650</v>
       </c>
       <c r="C27" s="21">
         <v>704449</v>
       </c>
       <c r="D27" s="21">
         <v>705357</v>
       </c>
       <c r="E27" s="21">
         <v>706388</v>
       </c>
       <c r="F27" s="21">
         <v>707560</v>
       </c>
       <c r="G27" s="51">
         <v>708551</v>
       </c>
       <c r="H27" s="21">
         <v>709832</v>
       </c>
       <c r="I27" s="21">
@@ -7942,55 +8002,58 @@
       </c>
       <c r="X27" s="46">
         <v>40805</v>
       </c>
       <c r="Y27" s="46">
         <v>40786</v>
       </c>
       <c r="Z27" s="46">
         <v>40718</v>
       </c>
       <c r="AA27" s="46">
         <v>40682</v>
       </c>
       <c r="AB27" s="46">
         <v>40604</v>
       </c>
       <c r="AC27" s="46">
         <v>40545</v>
       </c>
       <c r="AD27" s="46">
         <v>40495</v>
       </c>
       <c r="AE27" s="46">
         <v>40465</v>
       </c>
-      <c r="AF27" s="101">
+      <c r="AF27" s="86">
         <v>40280</v>
       </c>
+      <c r="AG27" s="86">
+        <v>40244</v>
+      </c>
     </row>
-    <row r="28" spans="1:32">
+    <row r="28" spans="1:33">
       <c r="A28" s="56" t="s">
         <v>69</v>
       </c>
       <c r="B28" s="21">
         <v>247508</v>
       </c>
       <c r="C28" s="21">
         <v>247646</v>
       </c>
       <c r="D28" s="21">
         <v>248024</v>
       </c>
       <c r="E28" s="21">
         <v>248168</v>
       </c>
       <c r="F28" s="21">
         <v>248301</v>
       </c>
       <c r="G28" s="51">
         <v>301213</v>
       </c>
       <c r="H28" s="21">
         <v>301835</v>
       </c>
       <c r="I28" s="21">
@@ -8040,55 +8103,58 @@
       </c>
       <c r="X28" s="46">
         <v>88539</v>
       </c>
       <c r="Y28" s="46">
         <v>88790</v>
       </c>
       <c r="Z28" s="46">
         <v>89032</v>
       </c>
       <c r="AA28" s="46">
         <v>89314</v>
       </c>
       <c r="AB28" s="46">
         <v>89445</v>
       </c>
       <c r="AC28" s="46">
         <v>89534</v>
       </c>
       <c r="AD28" s="46">
         <v>89687</v>
       </c>
       <c r="AE28" s="46">
         <v>89725</v>
       </c>
-      <c r="AF28" s="101">
+      <c r="AF28" s="86">
         <v>89961</v>
       </c>
+      <c r="AG28" s="86">
+        <v>90191</v>
+      </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:33">
       <c r="A29" s="56" t="s">
         <v>71</v>
       </c>
       <c r="B29" s="21">
         <v>389875</v>
       </c>
       <c r="C29" s="21">
         <v>389923</v>
       </c>
       <c r="D29" s="21">
         <v>390152</v>
       </c>
       <c r="E29" s="21">
         <v>390303</v>
       </c>
       <c r="F29" s="21">
         <v>390483</v>
       </c>
       <c r="G29" s="51">
         <v>390844</v>
       </c>
       <c r="H29" s="21">
         <v>390877</v>
       </c>
       <c r="I29" s="21">
@@ -8138,91 +8204,95 @@
       </c>
       <c r="X29" s="46">
         <v>65904</v>
       </c>
       <c r="Y29" s="46">
         <v>65898</v>
       </c>
       <c r="Z29" s="46">
         <v>65930</v>
       </c>
       <c r="AA29" s="46">
         <v>65861</v>
       </c>
       <c r="AB29" s="46">
         <v>65887</v>
       </c>
       <c r="AC29" s="46">
         <v>66000</v>
       </c>
       <c r="AD29" s="46">
         <v>66108</v>
       </c>
       <c r="AE29" s="46">
         <v>65953</v>
       </c>
-      <c r="AF29" s="101">
+      <c r="AF29" s="86">
         <v>66083</v>
       </c>
+      <c r="AG29" s="86">
+        <v>66144</v>
+      </c>
     </row>
-    <row r="30" spans="1:32">
-      <c r="A30" s="88" t="s">
+    <row r="30" spans="1:33">
+      <c r="A30" s="97" t="s">
         <v>38</v>
       </c>
-      <c r="B30" s="88"/>
-[...29 lines deleted...]
-      <c r="AF30" s="88"/>
+      <c r="B30" s="97"/>
+      <c r="C30" s="97"/>
+      <c r="D30" s="97"/>
+      <c r="E30" s="97"/>
+      <c r="F30" s="97"/>
+      <c r="G30" s="97"/>
+      <c r="H30" s="97"/>
+      <c r="I30" s="97"/>
+      <c r="J30" s="97"/>
+      <c r="K30" s="97"/>
+      <c r="L30" s="97"/>
+      <c r="M30" s="97"/>
+      <c r="N30" s="97"/>
+      <c r="O30" s="97"/>
+      <c r="P30" s="97"/>
+      <c r="Q30" s="97"/>
+      <c r="R30" s="97"/>
+      <c r="S30" s="97"/>
+      <c r="T30" s="97"/>
+      <c r="U30" s="97"/>
+      <c r="V30" s="97"/>
+      <c r="W30" s="97"/>
+      <c r="X30" s="97"/>
+      <c r="Y30" s="97"/>
+      <c r="Z30" s="97"/>
+      <c r="AA30" s="97"/>
+      <c r="AB30" s="97"/>
+      <c r="AC30" s="97"/>
+      <c r="AD30" s="97"/>
+      <c r="AE30" s="97"/>
+      <c r="AF30" s="97"/>
+      <c r="AG30" s="97"/>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:33">
       <c r="A31" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B31" s="31">
         <v>120618</v>
       </c>
       <c r="C31" s="31">
         <v>120722</v>
       </c>
       <c r="D31" s="31">
         <v>120931</v>
       </c>
       <c r="E31" s="31">
         <v>120974</v>
       </c>
       <c r="F31" s="31">
         <v>121067</v>
       </c>
       <c r="G31" s="45">
         <v>148453</v>
       </c>
       <c r="H31" s="31">
         <v>148766</v>
       </c>
       <c r="I31" s="31">
@@ -8275,88 +8345,92 @@
       </c>
       <c r="Y31" s="51">
         <v>151592</v>
       </c>
       <c r="Z31" s="51">
         <v>151813</v>
       </c>
       <c r="AA31" s="51">
         <v>152074</v>
       </c>
       <c r="AB31" s="51">
         <v>152244</v>
       </c>
       <c r="AC31" s="81">
         <v>152604</v>
       </c>
       <c r="AD31" s="81">
         <v>152958</v>
       </c>
       <c r="AE31" s="81">
         <v>152982</v>
       </c>
       <c r="AF31" s="81">
         <v>153216</v>
       </c>
+      <c r="AG31" s="81">
+        <v>153565</v>
+      </c>
     </row>
-    <row r="32" spans="1:32">
-      <c r="A32" s="88" t="s">
+    <row r="32" spans="1:33">
+      <c r="A32" s="97" t="s">
         <v>39</v>
       </c>
-      <c r="B32" s="88"/>
-[...29 lines deleted...]
-      <c r="AF32" s="88"/>
+      <c r="B32" s="97"/>
+      <c r="C32" s="97"/>
+      <c r="D32" s="97"/>
+      <c r="E32" s="97"/>
+      <c r="F32" s="97"/>
+      <c r="G32" s="97"/>
+      <c r="H32" s="97"/>
+      <c r="I32" s="97"/>
+      <c r="J32" s="97"/>
+      <c r="K32" s="97"/>
+      <c r="L32" s="97"/>
+      <c r="M32" s="97"/>
+      <c r="N32" s="97"/>
+      <c r="O32" s="97"/>
+      <c r="P32" s="97"/>
+      <c r="Q32" s="97"/>
+      <c r="R32" s="97"/>
+      <c r="S32" s="97"/>
+      <c r="T32" s="97"/>
+      <c r="U32" s="97"/>
+      <c r="V32" s="97"/>
+      <c r="W32" s="97"/>
+      <c r="X32" s="97"/>
+      <c r="Y32" s="97"/>
+      <c r="Z32" s="97"/>
+      <c r="AA32" s="97"/>
+      <c r="AB32" s="97"/>
+      <c r="AC32" s="97"/>
+      <c r="AD32" s="97"/>
+      <c r="AE32" s="97"/>
+      <c r="AF32" s="97"/>
+      <c r="AG32" s="97"/>
     </row>
-    <row r="33" spans="1:32">
+    <row r="33" spans="1:33">
       <c r="A33" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B33" s="35">
         <v>126890</v>
       </c>
       <c r="C33" s="35">
         <v>126924</v>
       </c>
       <c r="D33" s="35">
         <v>127093</v>
       </c>
       <c r="E33" s="35">
         <v>127194</v>
       </c>
       <c r="F33" s="35">
         <v>127234</v>
       </c>
       <c r="G33" s="45">
         <v>152760</v>
       </c>
       <c r="H33" s="35">
         <v>153069</v>
       </c>
       <c r="I33" s="35">
@@ -8409,88 +8483,92 @@
       </c>
       <c r="Y33" s="51">
         <v>156690</v>
       </c>
       <c r="Z33" s="51">
         <v>157011</v>
       </c>
       <c r="AA33" s="51">
         <v>157302</v>
       </c>
       <c r="AB33" s="51">
         <v>157596</v>
       </c>
       <c r="AC33" s="81">
         <v>157969</v>
       </c>
       <c r="AD33" s="81">
         <v>158332</v>
       </c>
       <c r="AE33" s="81">
         <v>158417</v>
       </c>
       <c r="AF33" s="81">
         <v>158704</v>
       </c>
+      <c r="AG33" s="81">
+        <v>159040</v>
+      </c>
     </row>
-    <row r="34" spans="1:32">
-      <c r="A34" s="94" t="s">
+    <row r="34" spans="1:33">
+      <c r="A34" s="98" t="s">
         <v>2</v>
       </c>
-      <c r="B34" s="94"/>
-[...29 lines deleted...]
-      <c r="AF34" s="94"/>
+      <c r="B34" s="98"/>
+      <c r="C34" s="98"/>
+      <c r="D34" s="98"/>
+      <c r="E34" s="98"/>
+      <c r="F34" s="98"/>
+      <c r="G34" s="98"/>
+      <c r="H34" s="98"/>
+      <c r="I34" s="98"/>
+      <c r="J34" s="98"/>
+      <c r="K34" s="98"/>
+      <c r="L34" s="98"/>
+      <c r="M34" s="98"/>
+      <c r="N34" s="98"/>
+      <c r="O34" s="98"/>
+      <c r="P34" s="98"/>
+      <c r="Q34" s="98"/>
+      <c r="R34" s="98"/>
+      <c r="S34" s="98"/>
+      <c r="T34" s="98"/>
+      <c r="U34" s="98"/>
+      <c r="V34" s="98"/>
+      <c r="W34" s="98"/>
+      <c r="X34" s="98"/>
+      <c r="Y34" s="98"/>
+      <c r="Z34" s="98"/>
+      <c r="AA34" s="98"/>
+      <c r="AB34" s="98"/>
+      <c r="AC34" s="98"/>
+      <c r="AD34" s="98"/>
+      <c r="AE34" s="98"/>
+      <c r="AF34" s="98"/>
+      <c r="AG34" s="98"/>
     </row>
-    <row r="35" spans="1:32">
+    <row r="35" spans="1:33">
       <c r="A35" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B35" s="21">
         <v>7582542</v>
       </c>
       <c r="C35" s="21">
         <v>7580007</v>
       </c>
       <c r="D35" s="21">
         <v>7580418</v>
       </c>
       <c r="E35" s="21">
         <v>7582949</v>
       </c>
       <c r="F35" s="21">
         <v>7585007</v>
       </c>
       <c r="G35" s="51">
         <v>7530399</v>
       </c>
       <c r="H35" s="21">
         <v>7528757</v>
       </c>
       <c r="I35" s="21">
@@ -8540,55 +8618,58 @@
       </c>
       <c r="X35" s="46">
         <v>1282315</v>
       </c>
       <c r="Y35" s="46">
         <v>1284370</v>
       </c>
       <c r="Z35" s="46">
         <v>1287691</v>
       </c>
       <c r="AA35" s="46">
         <v>1291438</v>
       </c>
       <c r="AB35" s="46">
         <v>1293656</v>
       </c>
       <c r="AC35" s="46">
         <v>1295792</v>
       </c>
       <c r="AD35" s="46">
         <v>1298494</v>
       </c>
       <c r="AE35" s="46">
         <v>1300189</v>
       </c>
-      <c r="AF35" s="101">
+      <c r="AF35" s="86">
         <v>1300473</v>
       </c>
+      <c r="AG35" s="86">
+        <v>1301629</v>
+      </c>
     </row>
-    <row r="36" spans="1:32">
+    <row r="36" spans="1:33">
       <c r="A36" s="56" t="s">
         <v>63</v>
       </c>
       <c r="B36" s="21">
         <v>235019</v>
       </c>
       <c r="C36" s="21">
         <v>234472</v>
       </c>
       <c r="D36" s="21">
         <v>234155</v>
       </c>
       <c r="E36" s="21">
         <v>233889</v>
       </c>
       <c r="F36" s="21">
         <v>233531</v>
       </c>
       <c r="G36" s="51">
         <v>233202</v>
       </c>
       <c r="H36" s="21">
         <v>232733</v>
       </c>
       <c r="I36" s="21">
@@ -8638,55 +8719,58 @@
       </c>
       <c r="X36" s="46">
         <v>8284</v>
       </c>
       <c r="Y36" s="46">
         <v>8262</v>
       </c>
       <c r="Z36" s="46">
         <v>8250</v>
       </c>
       <c r="AA36" s="46">
         <v>8254</v>
       </c>
       <c r="AB36" s="46">
         <v>8241</v>
       </c>
       <c r="AC36" s="46">
         <v>8221</v>
       </c>
       <c r="AD36" s="46">
         <v>8203</v>
       </c>
       <c r="AE36" s="46">
         <v>8197</v>
       </c>
-      <c r="AF36" s="101">
+      <c r="AF36" s="86">
         <v>8175</v>
       </c>
+      <c r="AG36" s="86">
+        <v>8170</v>
+      </c>
     </row>
-    <row r="37" spans="1:32">
+    <row r="37" spans="1:33">
       <c r="A37" s="56" t="s">
         <v>65</v>
       </c>
       <c r="B37" s="21">
         <v>342276</v>
       </c>
       <c r="C37" s="21">
         <v>341737</v>
       </c>
       <c r="D37" s="21">
         <v>341295</v>
       </c>
       <c r="E37" s="21">
         <v>341666</v>
       </c>
       <c r="F37" s="21">
         <v>341248</v>
       </c>
       <c r="G37" s="51">
         <v>340990</v>
       </c>
       <c r="H37" s="21">
         <v>340590</v>
       </c>
       <c r="I37" s="21">
@@ -8736,55 +8820,58 @@
       </c>
       <c r="X37" s="46">
         <v>27212</v>
       </c>
       <c r="Y37" s="46">
         <v>27200</v>
       </c>
       <c r="Z37" s="46">
         <v>27154</v>
       </c>
       <c r="AA37" s="46">
         <v>27090</v>
       </c>
       <c r="AB37" s="46">
         <v>26999</v>
       </c>
       <c r="AC37" s="46">
         <v>26950</v>
       </c>
       <c r="AD37" s="46">
         <v>26914</v>
       </c>
       <c r="AE37" s="46">
         <v>26825</v>
       </c>
-      <c r="AF37" s="101">
+      <c r="AF37" s="86">
         <v>26705</v>
       </c>
+      <c r="AG37" s="86">
+        <v>26629</v>
+      </c>
     </row>
-    <row r="38" spans="1:32">
+    <row r="38" spans="1:33">
       <c r="A38" s="56" t="s">
         <v>66</v>
       </c>
       <c r="B38" s="21">
         <v>235750</v>
       </c>
       <c r="C38" s="21">
         <v>235576</v>
       </c>
       <c r="D38" s="21">
         <v>235523</v>
       </c>
       <c r="E38" s="21">
         <v>235377</v>
       </c>
       <c r="F38" s="21">
         <v>235110</v>
       </c>
       <c r="G38" s="51">
         <v>235064</v>
       </c>
       <c r="H38" s="21">
         <v>234778</v>
       </c>
       <c r="I38" s="21">
@@ -8834,55 +8921,58 @@
       </c>
       <c r="X38" s="46">
         <v>242810</v>
       </c>
       <c r="Y38" s="46">
         <v>242619</v>
       </c>
       <c r="Z38" s="46">
         <v>242557</v>
       </c>
       <c r="AA38" s="46">
         <v>242241</v>
       </c>
       <c r="AB38" s="46">
         <v>242015</v>
       </c>
       <c r="AC38" s="46">
         <v>241572</v>
       </c>
       <c r="AD38" s="46">
         <v>241409</v>
       </c>
       <c r="AE38" s="46">
         <v>241192</v>
       </c>
-      <c r="AF38" s="101">
+      <c r="AF38" s="86">
         <v>240798</v>
       </c>
+      <c r="AG38" s="86">
+        <v>240546</v>
+      </c>
     </row>
-    <row r="39" spans="1:32">
+    <row r="39" spans="1:33">
       <c r="A39" s="56" t="s">
         <v>67</v>
       </c>
       <c r="B39" s="21">
         <v>1283536</v>
       </c>
       <c r="C39" s="21">
         <v>1285339</v>
       </c>
       <c r="D39" s="21">
         <v>1287413</v>
       </c>
       <c r="E39" s="21">
         <v>1289706</v>
       </c>
       <c r="F39" s="21">
         <v>1292266</v>
       </c>
       <c r="G39" s="51">
         <v>1242375</v>
       </c>
       <c r="H39" s="21">
         <v>1243729</v>
       </c>
       <c r="I39" s="21">
@@ -8932,55 +9022,58 @@
       </c>
       <c r="X39" s="46">
         <v>170545</v>
       </c>
       <c r="Y39" s="46">
         <v>170566</v>
       </c>
       <c r="Z39" s="46">
         <v>170729</v>
       </c>
       <c r="AA39" s="46">
         <v>171001</v>
       </c>
       <c r="AB39" s="46">
         <v>171022</v>
       </c>
       <c r="AC39" s="46">
         <v>171083</v>
       </c>
       <c r="AD39" s="46">
         <v>171049</v>
       </c>
       <c r="AE39" s="46">
         <v>170930</v>
       </c>
-      <c r="AF39" s="101">
+      <c r="AF39" s="86">
         <v>170691</v>
       </c>
+      <c r="AG39" s="86">
+        <v>170464</v>
+      </c>
     </row>
-    <row r="40" spans="1:32">
+    <row r="40" spans="1:33">
       <c r="A40" s="56" t="s">
         <v>68</v>
       </c>
       <c r="B40" s="21">
         <v>314203</v>
       </c>
       <c r="C40" s="21">
         <v>314988</v>
       </c>
       <c r="D40" s="21">
         <v>315749</v>
       </c>
       <c r="E40" s="21">
         <v>316408</v>
       </c>
       <c r="F40" s="21">
         <v>317126</v>
       </c>
       <c r="G40" s="51">
         <v>317446</v>
       </c>
       <c r="H40" s="21">
         <v>317652</v>
       </c>
       <c r="I40" s="21">
@@ -9030,55 +9123,58 @@
       </c>
       <c r="X40" s="46">
         <v>25308</v>
       </c>
       <c r="Y40" s="46">
         <v>25225</v>
       </c>
       <c r="Z40" s="46">
         <v>25152</v>
       </c>
       <c r="AA40" s="46">
         <v>25009</v>
       </c>
       <c r="AB40" s="46">
         <v>24882</v>
       </c>
       <c r="AC40" s="46">
         <v>24750</v>
       </c>
       <c r="AD40" s="46">
         <v>24609</v>
       </c>
       <c r="AE40" s="46">
         <v>24578</v>
       </c>
-      <c r="AF40" s="101">
+      <c r="AF40" s="86">
         <v>24489</v>
       </c>
+      <c r="AG40" s="86">
+        <v>24343</v>
+      </c>
     </row>
-    <row r="41" spans="1:32">
+    <row r="41" spans="1:33">
       <c r="A41" s="56" t="s">
         <v>69</v>
       </c>
       <c r="B41" s="21">
         <v>301492</v>
       </c>
       <c r="C41" s="21">
         <v>301090</v>
       </c>
       <c r="D41" s="21">
         <v>300997</v>
       </c>
       <c r="E41" s="21">
         <v>300926</v>
       </c>
       <c r="F41" s="21">
         <v>300592</v>
       </c>
       <c r="G41" s="51">
         <v>300260</v>
       </c>
       <c r="H41" s="21">
         <v>300087</v>
       </c>
       <c r="I41" s="21">
@@ -9128,55 +9224,58 @@
       </c>
       <c r="X41" s="46">
         <v>281169</v>
       </c>
       <c r="Y41" s="46">
         <v>282404</v>
       </c>
       <c r="Z41" s="46">
         <v>283794</v>
       </c>
       <c r="AA41" s="46">
         <v>285697</v>
       </c>
       <c r="AB41" s="46">
         <v>287127</v>
       </c>
       <c r="AC41" s="46">
         <v>288367</v>
       </c>
       <c r="AD41" s="46">
         <v>290109</v>
       </c>
       <c r="AE41" s="46">
         <v>290949</v>
       </c>
-      <c r="AF41" s="101">
+      <c r="AF41" s="86">
         <v>291351</v>
       </c>
+      <c r="AG41" s="86">
+        <v>292368</v>
+      </c>
     </row>
-    <row r="42" spans="1:32">
+    <row r="42" spans="1:33">
       <c r="A42" s="56" t="s">
         <v>70</v>
       </c>
       <c r="B42" s="21">
         <v>691791</v>
       </c>
       <c r="C42" s="21">
         <v>691331</v>
       </c>
       <c r="D42" s="21">
         <v>690845</v>
       </c>
       <c r="E42" s="21">
         <v>690701</v>
       </c>
       <c r="F42" s="21">
         <v>690296</v>
       </c>
       <c r="G42" s="51">
         <v>690340</v>
       </c>
       <c r="H42" s="21">
         <v>690079</v>
       </c>
       <c r="I42" s="21">
@@ -9226,55 +9325,58 @@
       </c>
       <c r="X42" s="46">
         <v>26017</v>
       </c>
       <c r="Y42" s="46">
         <v>25887</v>
       </c>
       <c r="Z42" s="46">
         <v>25790</v>
       </c>
       <c r="AA42" s="46">
         <v>25597</v>
       </c>
       <c r="AB42" s="46">
         <v>25416</v>
       </c>
       <c r="AC42" s="46">
         <v>25204</v>
       </c>
       <c r="AD42" s="46">
         <v>25058</v>
       </c>
       <c r="AE42" s="46">
         <v>24971</v>
       </c>
-      <c r="AF42" s="101">
+      <c r="AF42" s="86">
         <v>24827</v>
       </c>
+      <c r="AG42" s="86">
+        <v>24667</v>
+      </c>
     </row>
-    <row r="43" spans="1:32">
+    <row r="43" spans="1:33">
       <c r="A43" s="56" t="s">
         <v>71</v>
       </c>
       <c r="B43" s="21">
         <v>386843</v>
       </c>
       <c r="C43" s="21">
         <v>386321</v>
       </c>
       <c r="D43" s="21">
         <v>386083</v>
       </c>
       <c r="E43" s="21">
         <v>385971</v>
       </c>
       <c r="F43" s="21">
         <v>385755</v>
       </c>
       <c r="G43" s="51">
         <v>385610</v>
       </c>
       <c r="H43" s="21">
         <v>385332</v>
       </c>
       <c r="I43" s="21">
@@ -9324,55 +9426,58 @@
       </c>
       <c r="X43" s="46">
         <v>200256</v>
       </c>
       <c r="Y43" s="46">
         <v>201233</v>
       </c>
       <c r="Z43" s="46">
         <v>202640</v>
       </c>
       <c r="AA43" s="46">
         <v>204169</v>
       </c>
       <c r="AB43" s="46">
         <v>205172</v>
       </c>
       <c r="AC43" s="46">
         <v>206499</v>
       </c>
       <c r="AD43" s="46">
         <v>207464</v>
       </c>
       <c r="AE43" s="46">
         <v>208259</v>
       </c>
-      <c r="AF43" s="101">
+      <c r="AF43" s="86">
         <v>209099</v>
       </c>
+      <c r="AG43" s="86">
+        <v>210091</v>
+      </c>
     </row>
-    <row r="44" spans="1:32">
+    <row r="44" spans="1:33">
       <c r="A44" s="56" t="s">
         <v>72</v>
       </c>
       <c r="B44" s="21">
         <v>209186</v>
       </c>
       <c r="C44" s="21">
         <v>208727</v>
       </c>
       <c r="D44" s="21">
         <v>208418</v>
       </c>
       <c r="E44" s="21">
         <v>208067</v>
       </c>
       <c r="F44" s="21">
         <v>207802</v>
       </c>
       <c r="G44" s="51">
         <v>207352</v>
       </c>
       <c r="H44" s="21">
         <v>206993</v>
       </c>
       <c r="I44" s="21">
@@ -9422,55 +9527,58 @@
       </c>
       <c r="X44" s="46">
         <v>59942</v>
       </c>
       <c r="Y44" s="46">
         <v>59793</v>
       </c>
       <c r="Z44" s="46">
         <v>59768</v>
       </c>
       <c r="AA44" s="46">
         <v>59771</v>
       </c>
       <c r="AB44" s="46">
         <v>59658</v>
       </c>
       <c r="AC44" s="46">
         <v>59539</v>
       </c>
       <c r="AD44" s="46">
         <v>59394</v>
       </c>
       <c r="AE44" s="46">
         <v>59286</v>
       </c>
-      <c r="AF44" s="101">
+      <c r="AF44" s="86">
         <v>59013</v>
       </c>
+      <c r="AG44" s="86">
+        <v>58779</v>
+      </c>
     </row>
-    <row r="45" spans="1:32">
+    <row r="45" spans="1:33">
       <c r="A45" s="56" t="s">
         <v>73</v>
       </c>
       <c r="B45" s="21">
         <v>312289</v>
       </c>
       <c r="C45" s="21">
         <v>311576</v>
       </c>
       <c r="D45" s="21">
         <v>311006</v>
       </c>
       <c r="E45" s="21">
         <v>310485</v>
       </c>
       <c r="F45" s="21">
         <v>310171</v>
       </c>
       <c r="G45" s="51">
         <v>309697</v>
       </c>
       <c r="H45" s="21">
         <v>309141</v>
       </c>
       <c r="I45" s="21">
@@ -9520,91 +9628,95 @@
       </c>
       <c r="X45" s="46">
         <v>240772</v>
       </c>
       <c r="Y45" s="46">
         <v>241181</v>
       </c>
       <c r="Z45" s="46">
         <v>241857</v>
       </c>
       <c r="AA45" s="46">
         <v>242609</v>
       </c>
       <c r="AB45" s="46">
         <v>243124</v>
       </c>
       <c r="AC45" s="46">
         <v>243607</v>
       </c>
       <c r="AD45" s="46">
         <v>244285</v>
       </c>
       <c r="AE45" s="46">
         <v>245002</v>
       </c>
-      <c r="AF45" s="101">
+      <c r="AF45" s="86">
         <v>245325</v>
       </c>
+      <c r="AG45" s="86">
+        <v>245572</v>
+      </c>
     </row>
-    <row r="46" spans="1:32">
-      <c r="A46" s="88" t="s">
+    <row r="46" spans="1:33">
+      <c r="A46" s="97" t="s">
         <v>38</v>
       </c>
-      <c r="B46" s="88"/>
-[...29 lines deleted...]
-      <c r="AF46" s="88"/>
+      <c r="B46" s="97"/>
+      <c r="C46" s="97"/>
+      <c r="D46" s="97"/>
+      <c r="E46" s="97"/>
+      <c r="F46" s="97"/>
+      <c r="G46" s="97"/>
+      <c r="H46" s="97"/>
+      <c r="I46" s="97"/>
+      <c r="J46" s="97"/>
+      <c r="K46" s="97"/>
+      <c r="L46" s="97"/>
+      <c r="M46" s="97"/>
+      <c r="N46" s="97"/>
+      <c r="O46" s="97"/>
+      <c r="P46" s="97"/>
+      <c r="Q46" s="97"/>
+      <c r="R46" s="97"/>
+      <c r="S46" s="97"/>
+      <c r="T46" s="97"/>
+      <c r="U46" s="97"/>
+      <c r="V46" s="97"/>
+      <c r="W46" s="97"/>
+      <c r="X46" s="97"/>
+      <c r="Y46" s="97"/>
+      <c r="Z46" s="97"/>
+      <c r="AA46" s="97"/>
+      <c r="AB46" s="97"/>
+      <c r="AC46" s="97"/>
+      <c r="AD46" s="97"/>
+      <c r="AE46" s="97"/>
+      <c r="AF46" s="97"/>
+      <c r="AG46" s="97"/>
     </row>
-    <row r="47" spans="1:32">
+    <row r="47" spans="1:33">
       <c r="A47" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B47" s="41">
         <v>645177</v>
       </c>
       <c r="C47" s="41">
         <v>646171</v>
       </c>
       <c r="D47" s="41">
         <v>647274</v>
       </c>
       <c r="E47" s="42">
         <v>648547</v>
       </c>
       <c r="F47" s="42">
         <v>649884</v>
       </c>
       <c r="G47" s="45">
         <v>624053</v>
       </c>
       <c r="H47" s="42">
         <v>624885</v>
       </c>
       <c r="I47" s="42">
@@ -9657,88 +9769,92 @@
       </c>
       <c r="Y47" s="51">
         <v>647670</v>
       </c>
       <c r="Z47" s="51">
         <v>649269</v>
       </c>
       <c r="AA47" s="51">
         <v>651410</v>
       </c>
       <c r="AB47" s="51">
         <v>652688</v>
       </c>
       <c r="AC47" s="81">
         <v>653879</v>
       </c>
       <c r="AD47" s="81">
         <v>655205</v>
       </c>
       <c r="AE47" s="81">
         <v>656113</v>
       </c>
       <c r="AF47" s="81">
         <v>656468</v>
       </c>
+      <c r="AG47" s="81">
+        <v>657329</v>
+      </c>
     </row>
-    <row r="48" spans="1:32">
-      <c r="A48" s="88" t="s">
+    <row r="48" spans="1:33">
+      <c r="A48" s="97" t="s">
         <v>39</v>
       </c>
-      <c r="B48" s="88"/>
-[...29 lines deleted...]
-      <c r="AF48" s="88"/>
+      <c r="B48" s="97"/>
+      <c r="C48" s="97"/>
+      <c r="D48" s="97"/>
+      <c r="E48" s="97"/>
+      <c r="F48" s="97"/>
+      <c r="G48" s="97"/>
+      <c r="H48" s="97"/>
+      <c r="I48" s="97"/>
+      <c r="J48" s="97"/>
+      <c r="K48" s="97"/>
+      <c r="L48" s="97"/>
+      <c r="M48" s="97"/>
+      <c r="N48" s="97"/>
+      <c r="O48" s="97"/>
+      <c r="P48" s="97"/>
+      <c r="Q48" s="97"/>
+      <c r="R48" s="97"/>
+      <c r="S48" s="97"/>
+      <c r="T48" s="97"/>
+      <c r="U48" s="97"/>
+      <c r="V48" s="97"/>
+      <c r="W48" s="97"/>
+      <c r="X48" s="97"/>
+      <c r="Y48" s="97"/>
+      <c r="Z48" s="97"/>
+      <c r="AA48" s="97"/>
+      <c r="AB48" s="97"/>
+      <c r="AC48" s="97"/>
+      <c r="AD48" s="97"/>
+      <c r="AE48" s="97"/>
+      <c r="AF48" s="97"/>
+      <c r="AG48" s="97"/>
     </row>
-    <row r="49" spans="1:32">
+    <row r="49" spans="1:33">
       <c r="A49" s="83" t="s">
         <v>0</v>
       </c>
       <c r="B49" s="45">
         <v>638359</v>
       </c>
       <c r="C49" s="45">
         <v>639168</v>
       </c>
       <c r="D49" s="45">
         <v>640139</v>
       </c>
       <c r="E49" s="45">
         <v>641159</v>
       </c>
       <c r="F49" s="45">
         <v>642382</v>
       </c>
       <c r="G49" s="45">
         <v>618322</v>
       </c>
       <c r="H49" s="45">
         <v>618844</v>
       </c>
       <c r="I49" s="45">
@@ -9791,103 +9907,106 @@
       </c>
       <c r="Y49" s="52">
         <v>636700</v>
       </c>
       <c r="Z49" s="52">
         <v>638238</v>
       </c>
       <c r="AA49" s="52">
         <v>640028</v>
       </c>
       <c r="AB49" s="52">
         <v>640968</v>
       </c>
       <c r="AC49" s="82">
         <v>641913</v>
       </c>
       <c r="AD49" s="82">
         <v>643289</v>
       </c>
       <c r="AE49" s="82">
         <v>644076</v>
       </c>
       <c r="AF49" s="82">
         <v>644005</v>
       </c>
+      <c r="AG49" s="82">
+        <v>644300</v>
+      </c>
     </row>
-    <row r="50" spans="1:32" ht="12.75" customHeight="1">
-[...6 lines deleted...]
-      <c r="G50" s="100"/>
+    <row r="50" spans="1:33" ht="12.75" customHeight="1">
+      <c r="A50" s="94"/>
+      <c r="B50" s="94"/>
+      <c r="C50" s="94"/>
+      <c r="D50" s="94"/>
+      <c r="E50" s="94"/>
+      <c r="F50" s="94"/>
+      <c r="G50" s="94"/>
       <c r="H50" s="64"/>
     </row>
-    <row r="51" spans="1:32" ht="12.75" customHeight="1">
-[...6 lines deleted...]
-      <c r="G51" s="95"/>
+    <row r="51" spans="1:33" ht="12.75" customHeight="1">
+      <c r="A51" s="89"/>
+      <c r="B51" s="89"/>
+      <c r="C51" s="89"/>
+      <c r="D51" s="89"/>
+      <c r="E51" s="89"/>
+      <c r="F51" s="89"/>
+      <c r="G51" s="89"/>
     </row>
-    <row r="52" spans="1:32">
+    <row r="52" spans="1:33">
       <c r="B52" s="60"/>
       <c r="C52" s="59"/>
       <c r="D52" s="59"/>
       <c r="E52" s="59"/>
     </row>
-    <row r="57" spans="1:32" ht="20.25" customHeight="1"/>
+    <row r="57" spans="1:33" ht="20.25" customHeight="1"/>
     <row r="79" ht="20.25" customHeight="1"/>
     <row r="97" s="19" customFormat="1"/>
     <row r="98" ht="20.25" customHeight="1"/>
     <row r="116" s="19" customFormat="1"/>
     <row r="117" ht="20.25" customHeight="1"/>
     <row r="136" ht="18" customHeight="1"/>
     <row r="148" ht="18" customHeight="1"/>
     <row r="149" ht="15" customHeight="1"/>
   </sheetData>
   <mergeCells count="16">
+    <mergeCell ref="A2:AG2"/>
+    <mergeCell ref="Z4:AG4"/>
+    <mergeCell ref="A6:AG6"/>
+    <mergeCell ref="A19:AG19"/>
+    <mergeCell ref="A21:AG21"/>
     <mergeCell ref="A51:G51"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="A50:G50"/>
-    <mergeCell ref="A23:AF23"/>
-[...4 lines deleted...]
-    <mergeCell ref="A48:AF48"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A2:AF2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A21:AF21"/>
+    <mergeCell ref="A23:AG23"/>
+    <mergeCell ref="A30:AG30"/>
+    <mergeCell ref="A32:AG32"/>
+    <mergeCell ref="A34:AG34"/>
+    <mergeCell ref="A46:AG46"/>
+    <mergeCell ref="A48:AG48"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метаданные</vt:lpstr>
       <vt:lpstr>Условные обозначения</vt:lpstr>