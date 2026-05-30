--- v0 (2026-04-29)
+++ v1 (2026-05-30)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-180" yWindow="-135" windowWidth="28620" windowHeight="7185" tabRatio="846"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Число умерших по полу" sheetId="5" r:id="rId3"/>
     <sheet name="Младенческая смертность" sheetId="6" r:id="rId4"/>
     <sheet name="Коэфф.младенческой смертности" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="858" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="885" uniqueCount="47">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -442,51 +442,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="102">
+  <cellXfs count="99">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
@@ -616,145 +616,138 @@
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="2" fontId="4" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="14" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
@@ -1041,151 +1034,154 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA39"/>
+  <dimension ref="A3:AB39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7:Y7"/>
-      <selection pane="bottomLeft" activeCell="AB36" sqref="AB36"/>
+      <selection pane="bottomLeft" activeCell="R40" sqref="R40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" s="94" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="94"/>
       <c r="C3" s="94"/>
       <c r="D3" s="94"/>
       <c r="E3" s="94"/>
       <c r="F3" s="94"/>
       <c r="G3" s="94"/>
       <c r="H3" s="94"/>
       <c r="I3" s="94"/>
       <c r="J3" s="94"/>
       <c r="K3" s="94"/>
       <c r="L3" s="94"/>
       <c r="M3" s="94"/>
       <c r="N3" s="94"/>
       <c r="O3" s="94"/>
       <c r="P3" s="94"/>
       <c r="Q3" s="94"/>
       <c r="R3" s="94"/>
       <c r="S3" s="94"/>
       <c r="T3" s="94"/>
       <c r="U3" s="94"/>
       <c r="V3" s="94"/>
       <c r="W3" s="94"/>
       <c r="X3" s="94"/>
       <c r="Y3" s="94"/>
       <c r="Z3" s="94"/>
       <c r="AA3" s="94"/>
-    </row>
-    <row r="4" spans="1:27" s="1" customFormat="1">
+      <c r="AB3" s="94"/>
+    </row>
+    <row r="4" spans="1:28" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="N4" s="67"/>
       <c r="O4" s="67"/>
       <c r="P4" s="67"/>
       <c r="Q4" s="67"/>
       <c r="R4" s="67"/>
       <c r="S4" s="67"/>
       <c r="T4" s="67"/>
       <c r="U4" s="67"/>
       <c r="V4" s="67"/>
       <c r="W4" s="67"/>
       <c r="X4" s="67"/>
       <c r="Y4" s="67"/>
       <c r="Z4" s="67"/>
       <c r="AA4" s="67"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="89">
+      <c r="AB4" s="67"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="89"/>
+      <c r="B5" s="87">
         <v>2021</v>
       </c>
-      <c r="C5" s="90"/>
-[...9 lines deleted...]
-      <c r="M5" s="90"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="88"/>
+      <c r="K5" s="88"/>
+      <c r="L5" s="88"/>
+      <c r="M5" s="88"/>
       <c r="N5" s="91">
         <v>2025</v>
       </c>
       <c r="O5" s="92"/>
       <c r="P5" s="92"/>
       <c r="Q5" s="92"/>
       <c r="R5" s="92"/>
       <c r="S5" s="92"/>
       <c r="T5" s="92"/>
       <c r="U5" s="92"/>
       <c r="V5" s="92"/>
       <c r="W5" s="92"/>
       <c r="X5" s="92"/>
       <c r="Y5" s="93"/>
-      <c r="Z5" s="95">
+      <c r="Z5" s="87">
         <v>2026</v>
       </c>
-      <c r="AA5" s="96"/>
-[...2 lines deleted...]
-      <c r="A6" s="88"/>
+      <c r="AA5" s="88"/>
+      <c r="AB5" s="88"/>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="90"/>
       <c r="B6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="25" t="s">
@@ -1211,92 +1207,96 @@
       </c>
       <c r="Q6" s="62" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="62" t="s">
         <v>0</v>
       </c>
       <c r="S6" s="62" t="s">
         <v>1</v>
       </c>
       <c r="T6" s="62" t="s">
         <v>2</v>
       </c>
       <c r="U6" s="63" t="s">
         <v>3</v>
       </c>
       <c r="V6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X6" s="3" t="s">
         <v>24</v>
       </c>
-      <c r="Y6" s="80" t="s">
+      <c r="Y6" s="79" t="s">
         <v>25</v>
       </c>
       <c r="Z6" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AA6" s="3" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="86" t="s">
+      <c r="AB6" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="86"/>
-[...26 lines deleted...]
-    <row r="8" spans="1:27" s="42" customFormat="1">
+      <c r="B7" s="85"/>
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85"/>
+      <c r="G7" s="85"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="85"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="85"/>
+      <c r="N7" s="85"/>
+      <c r="O7" s="85"/>
+      <c r="P7" s="85"/>
+      <c r="Q7" s="85"/>
+      <c r="R7" s="85"/>
+      <c r="S7" s="85"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="85"/>
+      <c r="V7" s="85"/>
+      <c r="W7" s="85"/>
+      <c r="X7" s="85"/>
+      <c r="Y7" s="85"/>
+      <c r="Z7" s="85"/>
+      <c r="AA7" s="85"/>
+      <c r="AB7" s="85"/>
+    </row>
+    <row r="8" spans="1:28" s="42" customFormat="1">
       <c r="A8" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="12">
         <v>1272</v>
       </c>
       <c r="C8" s="12">
         <v>1169</v>
       </c>
       <c r="D8" s="12">
         <v>1253</v>
       </c>
       <c r="E8" s="13">
         <v>1568</v>
       </c>
       <c r="F8" s="13">
         <v>1603</v>
       </c>
       <c r="G8" s="13">
         <v>1273</v>
       </c>
       <c r="H8" s="20">
         <v>1383</v>
       </c>
       <c r="I8" s="13">
@@ -1334,52 +1334,55 @@
       </c>
       <c r="T8" s="51">
         <v>897</v>
       </c>
       <c r="U8" s="51">
         <v>760</v>
       </c>
       <c r="V8" s="51">
         <v>735</v>
       </c>
       <c r="W8" s="51">
         <v>854</v>
       </c>
       <c r="X8" s="51">
         <v>882</v>
       </c>
       <c r="Y8" s="51">
         <v>912</v>
       </c>
       <c r="Z8" s="50">
         <v>708</v>
       </c>
       <c r="AA8" s="51">
         <v>691</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="51">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="12" t="s">
@@ -1417,52 +1420,55 @@
       </c>
       <c r="T9" s="34">
         <v>51</v>
       </c>
       <c r="U9" s="34">
         <v>42</v>
       </c>
       <c r="V9" s="34">
         <v>28</v>
       </c>
       <c r="W9" s="34">
         <v>37</v>
       </c>
       <c r="X9" s="34">
         <v>45</v>
       </c>
       <c r="Y9" s="34">
         <v>46</v>
       </c>
       <c r="Z9" s="49">
         <v>36</v>
       </c>
       <c r="AA9" s="34">
         <v>38</v>
       </c>
-    </row>
-    <row r="10" spans="1:27" s="44" customFormat="1">
+      <c r="AB9" s="34">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" s="44" customFormat="1">
       <c r="A10" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="34">
         <v>23</v>
       </c>
       <c r="O10" s="34">
         <v>32</v>
       </c>
       <c r="P10" s="34">
         <v>19</v>
       </c>
       <c r="Q10" s="34">
@@ -1476,52 +1482,55 @@
       </c>
       <c r="T10" s="34">
         <v>25</v>
       </c>
       <c r="U10" s="34">
         <v>24</v>
       </c>
       <c r="V10" s="34">
         <v>27</v>
       </c>
       <c r="W10" s="34">
         <v>27</v>
       </c>
       <c r="X10" s="34">
         <v>34</v>
       </c>
       <c r="Y10" s="34">
         <v>23</v>
       </c>
       <c r="Z10" s="49">
         <v>24</v>
       </c>
       <c r="AA10" s="34">
         <v>17</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="34">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="12">
         <v>724</v>
       </c>
       <c r="C11" s="12">
         <v>635</v>
       </c>
       <c r="D11" s="12">
         <v>672</v>
       </c>
       <c r="E11" s="13">
         <v>652</v>
       </c>
       <c r="F11" s="13">
         <v>783</v>
       </c>
       <c r="G11" s="13">
         <v>691</v>
       </c>
       <c r="H11" s="20">
         <v>902</v>
       </c>
       <c r="I11" s="13">
@@ -1559,52 +1568,55 @@
       </c>
       <c r="T11" s="34">
         <v>21</v>
       </c>
       <c r="U11" s="34">
         <v>10</v>
       </c>
       <c r="V11" s="34">
         <v>27</v>
       </c>
       <c r="W11" s="34">
         <v>20</v>
       </c>
       <c r="X11" s="34">
         <v>12</v>
       </c>
       <c r="Y11" s="34">
         <v>16</v>
       </c>
       <c r="Z11" s="49">
         <v>10</v>
       </c>
       <c r="AA11" s="34">
         <v>18</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="34">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="12">
         <v>449</v>
       </c>
       <c r="C12" s="12">
         <v>414</v>
       </c>
       <c r="D12" s="12">
         <v>558</v>
       </c>
       <c r="E12" s="13">
         <v>575</v>
       </c>
       <c r="F12" s="13">
         <v>645</v>
       </c>
       <c r="G12" s="13">
         <v>556</v>
       </c>
       <c r="H12" s="20">
         <v>652</v>
       </c>
       <c r="I12" s="13">
@@ -1642,52 +1654,55 @@
       </c>
       <c r="T12" s="34">
         <v>159</v>
       </c>
       <c r="U12" s="34">
         <v>140</v>
       </c>
       <c r="V12" s="34">
         <v>140</v>
       </c>
       <c r="W12" s="34">
         <v>168</v>
       </c>
       <c r="X12" s="34">
         <v>167</v>
       </c>
       <c r="Y12" s="34">
         <v>180</v>
       </c>
       <c r="Z12" s="49">
         <v>143</v>
       </c>
       <c r="AA12" s="34">
         <v>133</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="34">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="12">
         <v>1272</v>
       </c>
       <c r="C13" s="12">
         <v>1169</v>
       </c>
       <c r="D13" s="12">
         <v>1253</v>
       </c>
       <c r="E13" s="13">
         <v>1568</v>
       </c>
       <c r="F13" s="13">
         <v>1603</v>
       </c>
       <c r="G13" s="13">
         <v>1273</v>
       </c>
       <c r="H13" s="20">
         <v>1383</v>
       </c>
       <c r="I13" s="13">
@@ -1725,52 +1740,55 @@
       </c>
       <c r="T13" s="34">
         <v>94</v>
       </c>
       <c r="U13" s="34">
         <v>83</v>
       </c>
       <c r="V13" s="34">
         <v>77</v>
       </c>
       <c r="W13" s="34">
         <v>104</v>
       </c>
       <c r="X13" s="34">
         <v>104</v>
       </c>
       <c r="Y13" s="34">
         <v>101</v>
       </c>
       <c r="Z13" s="49">
         <v>74</v>
       </c>
       <c r="AA13" s="34">
         <v>66</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="34">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="12">
         <v>291</v>
       </c>
       <c r="C14" s="12">
         <v>264</v>
       </c>
       <c r="D14" s="12">
         <v>320</v>
       </c>
       <c r="E14" s="13">
         <v>393</v>
       </c>
       <c r="F14" s="13">
         <v>358</v>
       </c>
       <c r="G14" s="13">
         <v>381</v>
       </c>
       <c r="H14" s="20">
         <v>554</v>
       </c>
       <c r="I14" s="13">
@@ -1808,52 +1826,55 @@
       </c>
       <c r="T14" s="34">
         <v>17</v>
       </c>
       <c r="U14" s="34">
         <v>13</v>
       </c>
       <c r="V14" s="34">
         <v>13</v>
       </c>
       <c r="W14" s="34">
         <v>21</v>
       </c>
       <c r="X14" s="34">
         <v>15</v>
       </c>
       <c r="Y14" s="34">
         <v>26</v>
       </c>
       <c r="Z14" s="49">
         <v>18</v>
       </c>
       <c r="AA14" s="34">
         <v>16</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="34">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="12">
         <v>523</v>
       </c>
       <c r="C15" s="12">
         <v>460</v>
       </c>
       <c r="D15" s="12">
         <v>586</v>
       </c>
       <c r="E15" s="13">
         <v>557</v>
       </c>
       <c r="F15" s="13">
         <v>642</v>
       </c>
       <c r="G15" s="13">
         <v>654</v>
       </c>
       <c r="H15" s="20">
         <v>848</v>
       </c>
       <c r="I15" s="13">
@@ -1891,52 +1912,55 @@
       </c>
       <c r="T15" s="34">
         <v>185</v>
       </c>
       <c r="U15" s="34">
         <v>147</v>
       </c>
       <c r="V15" s="34">
         <v>134</v>
       </c>
       <c r="W15" s="34">
         <v>172</v>
       </c>
       <c r="X15" s="34">
         <v>162</v>
       </c>
       <c r="Y15" s="34">
         <v>172</v>
       </c>
       <c r="Z15" s="49">
         <v>145</v>
       </c>
       <c r="AA15" s="34">
         <v>129</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="34">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="12">
         <v>766</v>
       </c>
       <c r="C16" s="12">
         <v>644</v>
       </c>
       <c r="D16" s="12">
         <v>762</v>
       </c>
       <c r="E16" s="13">
         <v>734</v>
       </c>
       <c r="F16" s="13">
         <v>831</v>
       </c>
       <c r="G16" s="13">
         <v>721</v>
       </c>
       <c r="H16" s="20">
         <v>1038</v>
       </c>
       <c r="I16" s="13">
@@ -1974,52 +1998,55 @@
       </c>
       <c r="T16" s="34">
         <v>10</v>
       </c>
       <c r="U16" s="34">
         <v>16</v>
       </c>
       <c r="V16" s="34">
         <v>13</v>
       </c>
       <c r="W16" s="34">
         <v>21</v>
       </c>
       <c r="X16" s="34">
         <v>24</v>
       </c>
       <c r="Y16" s="34">
         <v>12</v>
       </c>
       <c r="Z16" s="49">
         <v>17</v>
       </c>
       <c r="AA16" s="34">
         <v>21</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="34">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="12" t="s">
@@ -2057,52 +2084,55 @@
       </c>
       <c r="T17" s="34">
         <v>160</v>
       </c>
       <c r="U17" s="34">
         <v>115</v>
       </c>
       <c r="V17" s="34">
         <v>139</v>
       </c>
       <c r="W17" s="34">
         <v>137</v>
       </c>
       <c r="X17" s="34">
         <v>151</v>
       </c>
       <c r="Y17" s="34">
         <v>153</v>
       </c>
       <c r="Z17" s="49">
         <v>102</v>
       </c>
       <c r="AA17" s="34">
         <v>115</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="34">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="12">
         <v>1205</v>
       </c>
       <c r="C18" s="12">
         <v>1052</v>
       </c>
       <c r="D18" s="12">
         <v>1235</v>
       </c>
       <c r="E18" s="13">
         <v>1202</v>
       </c>
       <c r="F18" s="13">
         <v>1415</v>
       </c>
       <c r="G18" s="13">
         <v>1265</v>
       </c>
       <c r="H18" s="20">
         <v>1757</v>
       </c>
       <c r="I18" s="13">
@@ -2140,52 +2170,55 @@
       </c>
       <c r="T18" s="34">
         <v>39</v>
       </c>
       <c r="U18" s="34">
         <v>39</v>
       </c>
       <c r="V18" s="34">
         <v>29</v>
       </c>
       <c r="W18" s="34">
         <v>28</v>
       </c>
       <c r="X18" s="34">
         <v>32</v>
       </c>
       <c r="Y18" s="34">
         <v>48</v>
       </c>
       <c r="Z18" s="49">
         <v>30</v>
       </c>
       <c r="AA18" s="34">
         <v>29</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="34">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="12">
         <v>950</v>
       </c>
       <c r="C19" s="12">
         <v>781</v>
       </c>
       <c r="D19" s="12">
         <v>865</v>
       </c>
       <c r="E19" s="13">
         <v>753</v>
       </c>
       <c r="F19" s="13">
         <v>870</v>
       </c>
       <c r="G19" s="13">
         <v>794</v>
       </c>
       <c r="H19" s="20">
         <v>1032</v>
       </c>
       <c r="I19" s="13">
@@ -2223,83 +2256,87 @@
       </c>
       <c r="T19" s="34">
         <v>136</v>
       </c>
       <c r="U19" s="34">
         <v>131</v>
       </c>
       <c r="V19" s="34">
         <v>108</v>
       </c>
       <c r="W19" s="34">
         <v>119</v>
       </c>
       <c r="X19" s="34">
         <v>136</v>
       </c>
       <c r="Y19" s="34">
         <v>135</v>
       </c>
       <c r="Z19" s="49">
         <v>109</v>
       </c>
       <c r="AA19" s="34">
         <v>109</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="85" t="s">
+      <c r="AB19" s="34">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="85"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:27" s="42" customFormat="1">
+      <c r="B20" s="86"/>
+      <c r="C20" s="86"/>
+      <c r="D20" s="86"/>
+      <c r="E20" s="86"/>
+      <c r="F20" s="86"/>
+      <c r="G20" s="86"/>
+      <c r="H20" s="86"/>
+      <c r="I20" s="86"/>
+      <c r="J20" s="86"/>
+      <c r="K20" s="86"/>
+      <c r="L20" s="86"/>
+      <c r="M20" s="86"/>
+      <c r="N20" s="86"/>
+      <c r="O20" s="86"/>
+      <c r="P20" s="86"/>
+      <c r="Q20" s="86"/>
+      <c r="R20" s="86"/>
+      <c r="S20" s="86"/>
+      <c r="T20" s="86"/>
+      <c r="U20" s="86"/>
+      <c r="V20" s="86"/>
+      <c r="W20" s="86"/>
+      <c r="X20" s="86"/>
+      <c r="Y20" s="86"/>
+      <c r="Z20" s="86"/>
+      <c r="AA20" s="86"/>
+      <c r="AB20" s="86"/>
+    </row>
+    <row r="21" spans="1:28" s="42" customFormat="1">
       <c r="A21" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="12">
         <v>422</v>
       </c>
       <c r="C21" s="12">
         <v>361</v>
       </c>
       <c r="D21" s="12">
         <v>393</v>
       </c>
       <c r="E21" s="13">
         <v>445</v>
       </c>
       <c r="F21" s="13">
         <v>474</v>
       </c>
       <c r="G21" s="13">
         <v>390</v>
       </c>
       <c r="H21" s="20">
         <v>405</v>
       </c>
       <c r="I21" s="13">
@@ -2337,52 +2374,55 @@
       </c>
       <c r="T21" s="57">
         <v>191</v>
       </c>
       <c r="U21" s="57">
         <v>147</v>
       </c>
       <c r="V21" s="57">
         <v>148</v>
       </c>
       <c r="W21" s="57">
         <v>172</v>
       </c>
       <c r="X21" s="57">
         <v>172</v>
       </c>
       <c r="Y21" s="57">
         <v>167</v>
       </c>
       <c r="Z21" s="50">
         <v>149</v>
       </c>
       <c r="AA21" s="51">
         <v>150</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="51">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="12" t="s">
@@ -2420,52 +2460,55 @@
       </c>
       <c r="T22" s="56">
         <v>45</v>
       </c>
       <c r="U22" s="56">
         <v>38</v>
       </c>
       <c r="V22" s="56">
         <v>27</v>
       </c>
       <c r="W22" s="56">
         <v>31</v>
       </c>
       <c r="X22" s="56">
         <v>42</v>
       </c>
       <c r="Y22" s="56">
         <v>42</v>
       </c>
       <c r="Z22" s="49">
         <v>33</v>
       </c>
       <c r="AA22" s="34">
         <v>35</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" s="44" customFormat="1">
+      <c r="AB22" s="34">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="44" customFormat="1">
       <c r="A23" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="34">
         <v>23</v>
       </c>
       <c r="O23" s="56">
         <v>32</v>
       </c>
       <c r="P23" s="34">
         <v>19</v>
       </c>
       <c r="Q23" s="34">
@@ -2479,52 +2522,55 @@
       </c>
       <c r="T23" s="56">
         <v>25</v>
       </c>
       <c r="U23" s="56">
         <v>24</v>
       </c>
       <c r="V23" s="56">
         <v>27</v>
       </c>
       <c r="W23" s="56">
         <v>27</v>
       </c>
       <c r="X23" s="56">
         <v>34</v>
       </c>
       <c r="Y23" s="56">
         <v>23</v>
       </c>
       <c r="Z23" s="49">
         <v>24</v>
       </c>
       <c r="AA23" s="34">
         <v>17</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="34">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="12">
         <v>323</v>
       </c>
       <c r="C24" s="12">
         <v>296</v>
       </c>
       <c r="D24" s="12">
         <v>399</v>
       </c>
       <c r="E24" s="13">
         <v>415</v>
       </c>
       <c r="F24" s="13">
         <v>464</v>
       </c>
       <c r="G24" s="13">
         <v>390</v>
       </c>
       <c r="H24" s="20">
         <v>472</v>
       </c>
       <c r="I24" s="13">
@@ -2562,52 +2608,55 @@
       </c>
       <c r="T24" s="56">
         <v>20</v>
       </c>
       <c r="U24" s="56">
         <v>23</v>
       </c>
       <c r="V24" s="56">
         <v>22</v>
       </c>
       <c r="W24" s="56">
         <v>23</v>
       </c>
       <c r="X24" s="56">
         <v>21</v>
       </c>
       <c r="Y24" s="56">
         <v>25</v>
       </c>
       <c r="Z24" s="49">
         <v>22</v>
       </c>
       <c r="AA24" s="34">
         <v>26</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="34">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="12">
         <v>285</v>
       </c>
       <c r="C25" s="12">
         <v>266</v>
       </c>
       <c r="D25" s="12">
         <v>308</v>
       </c>
       <c r="E25" s="13">
         <v>327</v>
       </c>
       <c r="F25" s="13">
         <v>371</v>
       </c>
       <c r="G25" s="13">
         <v>371</v>
       </c>
       <c r="H25" s="20">
         <v>484</v>
       </c>
       <c r="I25" s="13">
@@ -2645,52 +2694,55 @@
       </c>
       <c r="T25" s="56">
         <v>55</v>
       </c>
       <c r="U25" s="56">
         <v>35</v>
       </c>
       <c r="V25" s="56">
         <v>33</v>
       </c>
       <c r="W25" s="56">
         <v>45</v>
       </c>
       <c r="X25" s="56">
         <v>34</v>
       </c>
       <c r="Y25" s="56">
         <v>39</v>
       </c>
       <c r="Z25" s="49">
         <v>38</v>
       </c>
       <c r="AA25" s="34">
         <v>34</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="34">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="12" t="s">
@@ -2728,83 +2780,87 @@
       </c>
       <c r="T26" s="56">
         <v>46</v>
       </c>
       <c r="U26" s="56">
         <v>27</v>
       </c>
       <c r="V26" s="56">
         <v>39</v>
       </c>
       <c r="W26" s="56">
         <v>46</v>
       </c>
       <c r="X26" s="56">
         <v>41</v>
       </c>
       <c r="Y26" s="56">
         <v>38</v>
       </c>
       <c r="Z26" s="49">
         <v>32</v>
       </c>
       <c r="AA26" s="34">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="86" t="s">
+      <c r="AB26" s="34">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="86"/>
-[...26 lines deleted...]
-    <row r="28" spans="1:27" s="42" customFormat="1">
+      <c r="B27" s="85"/>
+      <c r="C27" s="85"/>
+      <c r="D27" s="85"/>
+      <c r="E27" s="85"/>
+      <c r="F27" s="85"/>
+      <c r="G27" s="85"/>
+      <c r="H27" s="85"/>
+      <c r="I27" s="85"/>
+      <c r="J27" s="85"/>
+      <c r="K27" s="85"/>
+      <c r="L27" s="85"/>
+      <c r="M27" s="85"/>
+      <c r="N27" s="85"/>
+      <c r="O27" s="85"/>
+      <c r="P27" s="85"/>
+      <c r="Q27" s="85"/>
+      <c r="R27" s="85"/>
+      <c r="S27" s="85"/>
+      <c r="T27" s="85"/>
+      <c r="U27" s="85"/>
+      <c r="V27" s="85"/>
+      <c r="W27" s="85"/>
+      <c r="X27" s="85"/>
+      <c r="Y27" s="85"/>
+      <c r="Z27" s="85"/>
+      <c r="AA27" s="85"/>
+      <c r="AB27" s="85"/>
+    </row>
+    <row r="28" spans="1:28" s="42" customFormat="1">
       <c r="A28" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="12">
         <v>850</v>
       </c>
       <c r="C28" s="12">
         <v>808</v>
       </c>
       <c r="D28" s="12">
         <v>860</v>
       </c>
       <c r="E28" s="13">
         <v>1123</v>
       </c>
       <c r="F28" s="13">
         <v>1129</v>
       </c>
       <c r="G28" s="13">
         <v>883</v>
       </c>
       <c r="H28" s="20">
         <v>978</v>
       </c>
       <c r="I28" s="13">
@@ -2836,58 +2892,61 @@
       </c>
       <c r="R28" s="57">
         <v>624</v>
       </c>
       <c r="S28" s="57">
         <v>648</v>
       </c>
       <c r="T28" s="57">
         <v>706</v>
       </c>
       <c r="U28" s="57">
         <v>613</v>
       </c>
       <c r="V28" s="57">
         <v>587</v>
       </c>
       <c r="W28" s="57">
         <v>682</v>
       </c>
       <c r="X28" s="57">
         <v>710</v>
       </c>
       <c r="Y28" s="57">
         <v>745</v>
       </c>
-      <c r="Z28" s="83">
+      <c r="Z28" s="82">
         <v>559</v>
       </c>
       <c r="AA28" s="51">
         <v>541</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="51">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="12" t="s">
@@ -2919,58 +2978,61 @@
       </c>
       <c r="R29" s="56">
         <v>4</v>
       </c>
       <c r="S29" s="56">
         <v>4</v>
       </c>
       <c r="T29" s="56">
         <v>6</v>
       </c>
       <c r="U29" s="56">
         <v>4</v>
       </c>
       <c r="V29" s="56">
         <v>1</v>
       </c>
       <c r="W29" s="56">
         <v>6</v>
       </c>
       <c r="X29" s="56">
         <v>3</v>
       </c>
       <c r="Y29" s="56">
         <v>4</v>
       </c>
-      <c r="Z29" s="82">
+      <c r="Z29" s="81">
         <v>3</v>
       </c>
       <c r="AA29" s="34">
         <v>3</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="34">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="12">
         <v>314</v>
       </c>
       <c r="C30" s="12">
         <v>299</v>
       </c>
       <c r="D30" s="12">
         <v>331</v>
       </c>
       <c r="E30" s="13">
         <v>303</v>
       </c>
       <c r="F30" s="13">
         <v>366</v>
       </c>
       <c r="G30" s="13">
         <v>292</v>
       </c>
       <c r="H30" s="20">
         <v>426</v>
       </c>
       <c r="I30" s="13">
@@ -3002,58 +3064,61 @@
       </c>
       <c r="R30" s="56">
         <v>22</v>
       </c>
       <c r="S30" s="56">
         <v>15</v>
       </c>
       <c r="T30" s="56">
         <v>21</v>
       </c>
       <c r="U30" s="56">
         <v>10</v>
       </c>
       <c r="V30" s="56">
         <v>27</v>
       </c>
       <c r="W30" s="56">
         <v>20</v>
       </c>
       <c r="X30" s="56">
         <v>12</v>
       </c>
       <c r="Y30" s="56">
         <v>16</v>
       </c>
-      <c r="Z30" s="82">
+      <c r="Z30" s="81">
         <v>10</v>
       </c>
       <c r="AA30" s="34">
         <v>18</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="34">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="12">
         <v>126</v>
       </c>
       <c r="C31" s="12">
         <v>118</v>
       </c>
       <c r="D31" s="12">
         <v>159</v>
       </c>
       <c r="E31" s="13">
         <v>160</v>
       </c>
       <c r="F31" s="13">
         <v>181</v>
       </c>
       <c r="G31" s="13">
         <v>166</v>
       </c>
       <c r="H31" s="20">
         <v>180</v>
       </c>
       <c r="I31" s="13">
@@ -3085,58 +3150,61 @@
       </c>
       <c r="R31" s="56">
         <v>141</v>
       </c>
       <c r="S31" s="56">
         <v>148</v>
       </c>
       <c r="T31" s="56">
         <v>139</v>
       </c>
       <c r="U31" s="56">
         <v>117</v>
       </c>
       <c r="V31" s="56">
         <v>118</v>
       </c>
       <c r="W31" s="56">
         <v>145</v>
       </c>
       <c r="X31" s="56">
         <v>146</v>
       </c>
       <c r="Y31" s="56">
         <v>155</v>
       </c>
-      <c r="Z31" s="82">
+      <c r="Z31" s="81">
         <v>121</v>
       </c>
       <c r="AA31" s="34">
         <v>107</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="34">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="12">
         <v>850</v>
       </c>
       <c r="C32" s="12">
         <v>808</v>
       </c>
       <c r="D32" s="12">
         <v>860</v>
       </c>
       <c r="E32" s="13">
         <v>1123</v>
       </c>
       <c r="F32" s="13">
         <v>1129</v>
       </c>
       <c r="G32" s="13">
         <v>883</v>
       </c>
       <c r="H32" s="20">
         <v>978</v>
       </c>
       <c r="I32" s="13">
@@ -3168,58 +3236,61 @@
       </c>
       <c r="R32" s="56">
         <v>89</v>
       </c>
       <c r="S32" s="56">
         <v>97</v>
       </c>
       <c r="T32" s="56">
         <v>94</v>
       </c>
       <c r="U32" s="56">
         <v>83</v>
       </c>
       <c r="V32" s="56">
         <v>77</v>
       </c>
       <c r="W32" s="56">
         <v>104</v>
       </c>
       <c r="X32" s="56">
         <v>104</v>
       </c>
       <c r="Y32" s="56">
         <v>101</v>
       </c>
-      <c r="Z32" s="82">
+      <c r="Z32" s="81">
         <v>74</v>
       </c>
       <c r="AA32" s="34">
         <v>66</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="34">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="12">
         <v>131</v>
       </c>
       <c r="C33" s="12">
         <v>131</v>
       </c>
       <c r="D33" s="12">
         <v>149</v>
       </c>
       <c r="E33" s="13">
         <v>193</v>
       </c>
       <c r="F33" s="13">
         <v>163</v>
       </c>
       <c r="G33" s="13">
         <v>167</v>
       </c>
       <c r="H33" s="20">
         <v>260</v>
       </c>
       <c r="I33" s="13">
@@ -3251,58 +3322,61 @@
       </c>
       <c r="R33" s="56">
         <v>17</v>
       </c>
       <c r="S33" s="56">
         <v>14</v>
       </c>
       <c r="T33" s="56">
         <v>17</v>
       </c>
       <c r="U33" s="56">
         <v>13</v>
       </c>
       <c r="V33" s="56">
         <v>13</v>
       </c>
       <c r="W33" s="56">
         <v>21</v>
       </c>
       <c r="X33" s="56">
         <v>15</v>
       </c>
       <c r="Y33" s="56">
         <v>26</v>
       </c>
-      <c r="Z33" s="82">
+      <c r="Z33" s="81">
         <v>18</v>
       </c>
       <c r="AA33" s="34">
         <v>16</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="34">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="12">
         <v>238</v>
       </c>
       <c r="C34" s="12">
         <v>194</v>
       </c>
       <c r="D34" s="12">
         <v>278</v>
       </c>
       <c r="E34" s="13">
         <v>230</v>
       </c>
       <c r="F34" s="13">
         <v>271</v>
       </c>
       <c r="G34" s="13">
         <v>283</v>
       </c>
       <c r="H34" s="20">
         <v>364</v>
       </c>
       <c r="I34" s="13">
@@ -3334,58 +3408,61 @@
       </c>
       <c r="R34" s="56">
         <v>112</v>
       </c>
       <c r="S34" s="56">
         <v>97</v>
       </c>
       <c r="T34" s="56">
         <v>130</v>
       </c>
       <c r="U34" s="56">
         <v>112</v>
       </c>
       <c r="V34" s="56">
         <v>101</v>
       </c>
       <c r="W34" s="56">
         <v>127</v>
       </c>
       <c r="X34" s="56">
         <v>128</v>
       </c>
       <c r="Y34" s="56">
         <v>133</v>
       </c>
-      <c r="Z34" s="82">
+      <c r="Z34" s="81">
         <v>107</v>
       </c>
       <c r="AA34" s="34">
         <v>95</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="34">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="12">
         <v>421</v>
       </c>
       <c r="C35" s="12">
         <v>312</v>
       </c>
       <c r="D35" s="12">
         <v>396</v>
       </c>
       <c r="E35" s="13">
         <v>372</v>
       </c>
       <c r="F35" s="13">
         <v>411</v>
       </c>
       <c r="G35" s="13">
         <v>336</v>
       </c>
       <c r="H35" s="20">
         <v>512</v>
       </c>
       <c r="I35" s="13">
@@ -3417,58 +3494,61 @@
       </c>
       <c r="R35" s="56">
         <v>24</v>
       </c>
       <c r="S35" s="56">
         <v>23</v>
       </c>
       <c r="T35" s="56">
         <v>10</v>
       </c>
       <c r="U35" s="56">
         <v>16</v>
       </c>
       <c r="V35" s="56">
         <v>13</v>
       </c>
       <c r="W35" s="56">
         <v>21</v>
       </c>
       <c r="X35" s="56">
         <v>24</v>
       </c>
       <c r="Y35" s="56">
         <v>12</v>
       </c>
-      <c r="Z35" s="82">
+      <c r="Z35" s="81">
         <v>17</v>
       </c>
       <c r="AA35" s="34">
         <v>21</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="34">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="12" t="s">
@@ -3500,58 +3580,61 @@
       </c>
       <c r="R36" s="56">
         <v>82</v>
       </c>
       <c r="S36" s="56">
         <v>92</v>
       </c>
       <c r="T36" s="56">
         <v>114</v>
       </c>
       <c r="U36" s="56">
         <v>88</v>
       </c>
       <c r="V36" s="56">
         <v>100</v>
       </c>
       <c r="W36" s="56">
         <v>91</v>
       </c>
       <c r="X36" s="56">
         <v>110</v>
       </c>
       <c r="Y36" s="56">
         <v>115</v>
       </c>
-      <c r="Z36" s="82">
+      <c r="Z36" s="81">
         <v>70</v>
       </c>
       <c r="AA36" s="34">
         <v>77</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="34">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="12">
         <v>191</v>
       </c>
       <c r="C37" s="12">
         <v>147</v>
       </c>
       <c r="D37" s="12">
         <v>207</v>
       </c>
       <c r="E37" s="12">
         <v>209</v>
       </c>
       <c r="F37" s="12">
         <v>230</v>
       </c>
       <c r="G37" s="12">
         <v>196</v>
       </c>
       <c r="H37" s="26">
         <v>257</v>
       </c>
       <c r="I37" s="12">
@@ -3583,58 +3666,61 @@
       </c>
       <c r="R37" s="56">
         <v>26</v>
       </c>
       <c r="S37" s="56">
         <v>30</v>
       </c>
       <c r="T37" s="56">
         <v>39</v>
       </c>
       <c r="U37" s="56">
         <v>39</v>
       </c>
       <c r="V37" s="56">
         <v>29</v>
       </c>
       <c r="W37" s="56">
         <v>28</v>
       </c>
       <c r="X37" s="56">
         <v>32</v>
       </c>
       <c r="Y37" s="56">
         <v>48</v>
       </c>
-      <c r="Z37" s="82">
+      <c r="Z37" s="81">
         <v>30</v>
       </c>
       <c r="AA37" s="34">
         <v>29</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="34">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="45">
         <v>357</v>
       </c>
       <c r="C38" s="45">
         <v>333</v>
       </c>
       <c r="D38" s="45">
         <v>336</v>
       </c>
       <c r="E38" s="45">
         <v>312</v>
       </c>
       <c r="F38" s="45">
         <v>341</v>
       </c>
       <c r="G38" s="45">
         <v>325</v>
       </c>
       <c r="H38" s="46">
         <v>363</v>
       </c>
       <c r="I38" s="45">
@@ -3672,180 +3758,186 @@
       </c>
       <c r="T38" s="47">
         <v>136</v>
       </c>
       <c r="U38" s="47">
         <v>131</v>
       </c>
       <c r="V38" s="47">
         <v>108</v>
       </c>
       <c r="W38" s="47">
         <v>119</v>
       </c>
       <c r="X38" s="47">
         <v>136</v>
       </c>
       <c r="Y38" s="47">
         <v>135</v>
       </c>
       <c r="Z38" s="54">
         <v>109</v>
       </c>
       <c r="AA38" s="47">
         <v>109</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="47">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="9" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z5:AA5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A3:AA3"/>
+    <mergeCell ref="A3:AB3"/>
+    <mergeCell ref="A27:AB27"/>
+    <mergeCell ref="A20:AB20"/>
+    <mergeCell ref="A7:AB7"/>
+    <mergeCell ref="Z5:AB5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="A27:AA27"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA39"/>
+  <dimension ref="A2:AB39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AG23" sqref="AG23"/>
-      <selection pane="bottomLeft" activeCell="AB36" sqref="AB36"/>
+      <selection pane="bottomLeft" activeCell="AB27" sqref="AB27:AB37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="3" width="0" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" s="94" t="s">
         <v>31</v>
       </c>
       <c r="B2" s="94"/>
       <c r="C2" s="94"/>
       <c r="D2" s="94"/>
       <c r="E2" s="94"/>
       <c r="F2" s="94"/>
       <c r="G2" s="94"/>
       <c r="H2" s="94"/>
       <c r="I2" s="94"/>
       <c r="J2" s="94"/>
       <c r="K2" s="94"/>
       <c r="L2" s="94"/>
       <c r="M2" s="94"/>
       <c r="N2" s="94"/>
       <c r="O2" s="94"/>
       <c r="P2" s="94"/>
       <c r="Q2" s="94"/>
       <c r="R2" s="94"/>
       <c r="S2" s="94"/>
       <c r="T2" s="94"/>
       <c r="U2" s="94"/>
       <c r="V2" s="94"/>
       <c r="W2" s="94"/>
       <c r="X2" s="94"/>
       <c r="Y2" s="94"/>
       <c r="Z2" s="94"/>
       <c r="AA2" s="94"/>
-    </row>
-    <row r="3" spans="1:27" s="1" customFormat="1">
+      <c r="AB2" s="94"/>
+    </row>
+    <row r="3" spans="1:28" s="1" customFormat="1">
       <c r="A3" s="2"/>
       <c r="D3" s="19"/>
       <c r="M3" s="19"/>
       <c r="N3" s="67"/>
       <c r="O3" s="67"/>
       <c r="P3" s="67"/>
       <c r="Q3" s="67"/>
       <c r="R3" s="67"/>
       <c r="S3" s="67"/>
       <c r="T3" s="67"/>
       <c r="U3" s="67"/>
       <c r="V3" s="67"/>
       <c r="W3" s="67"/>
       <c r="X3" s="67"/>
       <c r="Y3" s="67"/>
       <c r="Z3" s="67"/>
       <c r="AA3" s="67"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="89">
+      <c r="AB3" s="67"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="89"/>
+      <c r="B4" s="87">
         <v>2021</v>
       </c>
-      <c r="C4" s="90"/>
-[...9 lines deleted...]
-      <c r="M4" s="90"/>
+      <c r="C4" s="88"/>
+      <c r="D4" s="88"/>
+      <c r="E4" s="88"/>
+      <c r="F4" s="88"/>
+      <c r="G4" s="88"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
+      <c r="J4" s="88"/>
+      <c r="K4" s="88"/>
+      <c r="L4" s="88"/>
+      <c r="M4" s="88"/>
       <c r="N4" s="91">
         <v>2025</v>
       </c>
       <c r="O4" s="92"/>
       <c r="P4" s="92"/>
       <c r="Q4" s="92"/>
       <c r="R4" s="92"/>
       <c r="S4" s="92"/>
       <c r="T4" s="92"/>
       <c r="U4" s="92"/>
       <c r="V4" s="92"/>
       <c r="W4" s="92"/>
       <c r="X4" s="92"/>
       <c r="Y4" s="93"/>
-      <c r="Z4" s="97">
+      <c r="Z4" s="95">
         <v>2026</v>
       </c>
-      <c r="AA4" s="98"/>
-[...2 lines deleted...]
-      <c r="A5" s="88"/>
+      <c r="AA4" s="96"/>
+      <c r="AB4" s="96"/>
+    </row>
+    <row r="5" spans="1:28" ht="27" customHeight="1">
+      <c r="A5" s="90"/>
       <c r="B5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -3880,2628 +3972,2724 @@
       </c>
       <c r="T5" s="61" t="s">
         <v>15</v>
       </c>
       <c r="U5" s="64" t="s">
         <v>16</v>
       </c>
       <c r="V5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="X5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="Y5" s="65" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="61" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="86" t="s">
+      <c r="AB5" s="7" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="86"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27" s="43" customFormat="1">
+      <c r="B6" s="85"/>
+      <c r="C6" s="85"/>
+      <c r="D6" s="85"/>
+      <c r="E6" s="85"/>
+      <c r="F6" s="85"/>
+      <c r="G6" s="85"/>
+      <c r="H6" s="85"/>
+      <c r="I6" s="85"/>
+      <c r="J6" s="85"/>
+      <c r="K6" s="85"/>
+      <c r="L6" s="85"/>
+      <c r="M6" s="85"/>
+      <c r="N6" s="85"/>
+      <c r="O6" s="85"/>
+      <c r="P6" s="85"/>
+      <c r="Q6" s="85"/>
+      <c r="R6" s="85"/>
+      <c r="S6" s="85"/>
+      <c r="T6" s="85"/>
+      <c r="U6" s="85"/>
+      <c r="V6" s="85"/>
+      <c r="W6" s="85"/>
+      <c r="X6" s="85"/>
+      <c r="Y6" s="85"/>
+      <c r="Z6" s="85"/>
+      <c r="AA6" s="85"/>
+      <c r="AB6" s="85"/>
+    </row>
+    <row r="7" spans="1:28" s="43" customFormat="1">
       <c r="A7" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="15">
         <v>7.17</v>
       </c>
       <c r="C7" s="15">
         <v>7.23</v>
       </c>
       <c r="D7" s="16">
         <v>7.17</v>
       </c>
       <c r="E7" s="16">
         <v>7.66</v>
       </c>
       <c r="F7" s="16">
         <v>7.94</v>
       </c>
       <c r="G7" s="16">
         <v>7.84</v>
       </c>
       <c r="H7" s="21">
         <v>7.83</v>
       </c>
       <c r="I7" s="16">
         <v>8.44</v>
       </c>
       <c r="J7" s="21">
         <v>8.9700000000000006</v>
       </c>
       <c r="K7" s="21">
         <v>9.01</v>
       </c>
       <c r="L7" s="21">
         <v>9.02</v>
       </c>
       <c r="M7" s="30">
         <v>8.82</v>
       </c>
       <c r="N7" s="53">
         <v>5.53</v>
       </c>
       <c r="O7" s="53">
         <v>5.99</v>
       </c>
-      <c r="P7" s="71">
+      <c r="P7" s="70">
         <v>5.58</v>
       </c>
       <c r="Q7" s="53">
         <v>5.7</v>
       </c>
       <c r="R7" s="53">
         <v>5.75</v>
       </c>
       <c r="S7" s="53">
         <v>5.82</v>
       </c>
       <c r="T7" s="53">
         <v>5.95</v>
       </c>
       <c r="U7" s="53">
         <v>5.92</v>
       </c>
       <c r="V7" s="53">
         <v>5.89</v>
       </c>
       <c r="W7" s="53">
         <v>5.94</v>
       </c>
       <c r="X7" s="53">
         <v>6.02</v>
       </c>
       <c r="Y7" s="53">
         <v>6.08</v>
       </c>
       <c r="Z7" s="53">
         <v>5.14</v>
       </c>
       <c r="AA7" s="53">
         <v>5.35</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="53">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="J8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="K8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="M8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="30">
         <v>7.54</v>
       </c>
       <c r="O8" s="30">
         <v>7.69</v>
       </c>
-      <c r="P8" s="70">
+      <c r="P8" s="69">
         <v>7.43</v>
       </c>
       <c r="Q8" s="30">
         <v>7.63</v>
       </c>
       <c r="R8" s="30">
         <v>7.63</v>
       </c>
       <c r="S8" s="30">
         <v>7.75</v>
       </c>
       <c r="T8" s="30">
         <v>7.93</v>
       </c>
       <c r="U8" s="30">
         <v>7.88</v>
       </c>
       <c r="V8" s="30">
         <v>7.58</v>
       </c>
       <c r="W8" s="30">
         <v>7.48</v>
       </c>
       <c r="X8" s="30">
         <v>7.56</v>
       </c>
       <c r="Y8" s="30">
         <v>7.61</v>
       </c>
       <c r="Z8" s="30">
         <v>6.37</v>
       </c>
       <c r="AA8" s="30">
         <v>6.9</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="44" customFormat="1">
+      <c r="AB8" s="30">
+        <v>7.87</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="44" customFormat="1">
       <c r="A9" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="35">
         <v>5.08</v>
       </c>
       <c r="O9" s="35">
         <v>6.32</v>
       </c>
-      <c r="P9" s="70">
+      <c r="P9" s="69">
         <v>5.6</v>
       </c>
       <c r="Q9" s="30">
         <v>5.67</v>
       </c>
       <c r="R9" s="30">
         <v>5.36</v>
       </c>
       <c r="S9" s="30">
         <v>5.35</v>
       </c>
       <c r="T9" s="30">
         <v>5.38</v>
       </c>
       <c r="U9" s="30">
         <v>5.36</v>
       </c>
       <c r="V9" s="30">
         <v>5.45</v>
       </c>
       <c r="W9" s="30">
         <v>5.5</v>
       </c>
       <c r="X9" s="30">
         <v>5.7</v>
       </c>
       <c r="Y9" s="30">
         <v>5.64</v>
       </c>
       <c r="Z9" s="30">
         <v>4.95</v>
       </c>
       <c r="AA9" s="30">
         <v>4.42</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="30">
+        <v>5.21</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="15">
         <v>11.61</v>
       </c>
       <c r="C10" s="15">
         <v>11.44</v>
       </c>
       <c r="D10" s="16">
         <v>11.21</v>
       </c>
       <c r="E10" s="16">
         <v>11.09</v>
       </c>
       <c r="F10" s="16">
         <v>11.38</v>
       </c>
       <c r="G10" s="16">
         <v>11.39</v>
       </c>
       <c r="H10" s="21">
         <v>11.84</v>
       </c>
       <c r="I10" s="16">
         <v>12.66</v>
       </c>
       <c r="J10" s="21">
         <v>12.79</v>
       </c>
       <c r="K10" s="21">
         <v>12.8</v>
       </c>
       <c r="L10" s="21">
         <v>12.92</v>
       </c>
       <c r="M10" s="30">
         <v>12.92</v>
       </c>
       <c r="N10" s="30">
         <v>6.9</v>
       </c>
       <c r="O10" s="30">
         <v>9.74</v>
       </c>
-      <c r="P10" s="70">
+      <c r="P10" s="69">
         <v>8.31</v>
       </c>
       <c r="Q10" s="30">
         <v>7.79</v>
       </c>
       <c r="R10" s="30">
         <v>8.1300000000000008</v>
       </c>
       <c r="S10" s="30">
         <v>7.89</v>
       </c>
       <c r="T10" s="30">
         <v>8.0500000000000007</v>
       </c>
       <c r="U10" s="30">
         <v>7.56</v>
       </c>
       <c r="V10" s="30">
         <v>8.0299999999999994</v>
       </c>
       <c r="W10" s="30">
         <v>8.08</v>
       </c>
       <c r="X10" s="30">
         <v>7.82</v>
       </c>
       <c r="Y10" s="30">
         <v>7.74</v>
       </c>
       <c r="Z10" s="30">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA10" s="30">
         <v>6.49</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="30">
+        <v>6.82</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="15">
         <v>5.86</v>
       </c>
       <c r="C11" s="15">
         <v>5.93</v>
       </c>
       <c r="D11" s="16">
         <v>6.4</v>
       </c>
       <c r="E11" s="16">
         <v>6.74</v>
       </c>
       <c r="F11" s="16">
         <v>7.09</v>
       </c>
       <c r="G11" s="16">
         <v>7.16</v>
       </c>
       <c r="H11" s="21">
         <v>7.35</v>
       </c>
       <c r="I11" s="16">
         <v>8.26</v>
       </c>
       <c r="J11" s="21">
         <v>8.86</v>
       </c>
       <c r="K11" s="21">
         <v>8.9</v>
       </c>
       <c r="L11" s="21">
         <v>8.84</v>
       </c>
       <c r="M11" s="30">
         <v>8.52</v>
       </c>
       <c r="N11" s="30">
         <v>6.07</v>
       </c>
       <c r="O11" s="30">
         <v>6.31</v>
       </c>
-      <c r="P11" s="70">
+      <c r="P11" s="69">
         <v>6.13</v>
       </c>
       <c r="Q11" s="30">
         <v>6.33</v>
       </c>
       <c r="R11" s="30">
         <v>6.4</v>
       </c>
       <c r="S11" s="30">
         <v>6.51</v>
       </c>
       <c r="T11" s="30">
         <v>6.52</v>
       </c>
       <c r="U11" s="30">
         <v>6.43</v>
       </c>
       <c r="V11" s="30">
         <v>6.38</v>
       </c>
       <c r="W11" s="30">
         <v>6.44</v>
       </c>
       <c r="X11" s="30">
         <v>6.51</v>
       </c>
       <c r="Y11" s="30">
         <v>6.59</v>
       </c>
       <c r="Z11" s="30">
         <v>5.99</v>
       </c>
       <c r="AA11" s="30">
         <v>6.07</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="30">
+        <v>6.19</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="15">
         <v>7.17</v>
       </c>
       <c r="C12" s="15">
         <v>7.23</v>
       </c>
       <c r="D12" s="16">
         <v>7.17</v>
       </c>
       <c r="E12" s="16">
         <v>7.66</v>
       </c>
       <c r="F12" s="16">
         <v>7.94</v>
       </c>
       <c r="G12" s="16">
         <v>7.84</v>
       </c>
       <c r="H12" s="21">
         <v>7.83</v>
       </c>
       <c r="I12" s="16">
         <v>8.44</v>
       </c>
       <c r="J12" s="21">
         <v>8.9700000000000006</v>
       </c>
       <c r="K12" s="21">
         <v>9.01</v>
       </c>
       <c r="L12" s="21">
         <v>9.02</v>
       </c>
       <c r="M12" s="30">
         <v>8.82</v>
       </c>
       <c r="N12" s="30">
         <v>6.01</v>
       </c>
       <c r="O12" s="30">
         <v>6.21</v>
       </c>
-      <c r="P12" s="70">
+      <c r="P12" s="69">
         <v>5.64</v>
       </c>
       <c r="Q12" s="30">
         <v>5.65</v>
       </c>
       <c r="R12" s="30">
         <v>5.76</v>
       </c>
       <c r="S12" s="30">
         <v>5.95</v>
       </c>
       <c r="T12" s="30">
         <v>6.03</v>
       </c>
       <c r="U12" s="30">
         <v>5.99</v>
       </c>
       <c r="V12" s="30">
         <v>5.94</v>
       </c>
       <c r="W12" s="30">
         <v>6.07</v>
       </c>
       <c r="X12" s="30">
         <v>6.19</v>
       </c>
       <c r="Y12" s="30">
         <v>6.26</v>
       </c>
       <c r="Z12" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="AA12" s="30">
         <v>5.05</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="30">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="15">
         <v>5.17</v>
       </c>
       <c r="C13" s="15">
         <v>5.18</v>
       </c>
       <c r="D13" s="16">
         <v>5.35</v>
       </c>
       <c r="E13" s="16">
         <v>5.82</v>
       </c>
       <c r="F13" s="16">
         <v>5.93</v>
       </c>
       <c r="G13" s="16">
         <v>6.1</v>
       </c>
       <c r="H13" s="21">
         <v>6.65</v>
       </c>
       <c r="I13" s="16">
         <v>7.66</v>
       </c>
       <c r="J13" s="21">
         <v>7.97</v>
       </c>
       <c r="K13" s="21">
         <v>7.81</v>
       </c>
       <c r="L13" s="21">
         <v>7.7</v>
       </c>
       <c r="M13" s="30">
         <v>7.46</v>
       </c>
       <c r="N13" s="30">
         <v>4.6500000000000004</v>
       </c>
       <c r="O13" s="30">
         <v>6.08</v>
       </c>
-      <c r="P13" s="70">
+      <c r="P13" s="69">
         <v>5.87</v>
       </c>
       <c r="Q13" s="30">
         <v>6.3</v>
       </c>
       <c r="R13" s="30">
         <v>6.61</v>
       </c>
       <c r="S13" s="30">
         <v>6.6</v>
       </c>
       <c r="T13" s="30">
         <v>6.77</v>
       </c>
       <c r="U13" s="30">
         <v>6.66</v>
       </c>
       <c r="V13" s="30">
         <v>6.6</v>
       </c>
       <c r="W13" s="30">
         <v>6.9</v>
       </c>
       <c r="X13" s="30">
         <v>6.91</v>
       </c>
       <c r="Y13" s="30">
         <v>7.33</v>
       </c>
       <c r="Z13" s="30">
         <v>8.7200000000000006</v>
       </c>
       <c r="AA13" s="30">
         <v>8.65</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="30">
+        <v>7.17</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="15">
         <v>9.2799999999999994</v>
       </c>
       <c r="C14" s="15">
         <v>9.16</v>
       </c>
       <c r="D14" s="16">
         <v>9.58</v>
       </c>
       <c r="E14" s="16">
         <v>9.74</v>
       </c>
       <c r="F14" s="16">
         <v>10.08</v>
       </c>
       <c r="G14" s="16">
         <v>10.39</v>
       </c>
       <c r="H14" s="21">
         <v>11.08</v>
       </c>
       <c r="I14" s="16">
         <v>11.64</v>
       </c>
       <c r="J14" s="21">
         <v>11.91</v>
       </c>
       <c r="K14" s="21">
         <v>11.71</v>
       </c>
       <c r="L14" s="21">
         <v>11.56</v>
       </c>
       <c r="M14" s="30">
         <v>11.35</v>
       </c>
       <c r="N14" s="30">
         <v>3.77</v>
       </c>
       <c r="O14" s="30">
         <v>4.1900000000000004</v>
       </c>
-      <c r="P14" s="70">
+      <c r="P14" s="69">
         <v>4.03</v>
       </c>
       <c r="Q14" s="30">
         <v>4.3499999999999996</v>
       </c>
       <c r="R14" s="30">
         <v>4.53</v>
       </c>
       <c r="S14" s="30">
         <v>4.5599999999999996</v>
       </c>
       <c r="T14" s="30">
         <v>4.7699999999999996</v>
       </c>
       <c r="U14" s="30">
         <v>4.7699999999999996</v>
       </c>
       <c r="V14" s="30">
         <v>4.74</v>
       </c>
       <c r="W14" s="30">
         <v>4.83</v>
       </c>
       <c r="X14" s="30">
         <v>4.88</v>
       </c>
       <c r="Y14" s="30">
         <v>4.9400000000000004</v>
       </c>
       <c r="Z14" s="30">
         <v>4.43</v>
       </c>
       <c r="AA14" s="30">
         <v>4.41</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="30">
+        <v>4.6500000000000004</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="15">
         <v>7.89</v>
       </c>
       <c r="C15" s="15">
         <v>7.63</v>
       </c>
       <c r="D15" s="16">
         <v>7.7</v>
       </c>
       <c r="E15" s="16">
         <v>7.72</v>
       </c>
       <c r="F15" s="16">
         <v>7.89</v>
       </c>
       <c r="G15" s="16">
         <v>7.85</v>
       </c>
       <c r="H15" s="21">
         <v>8.26</v>
       </c>
       <c r="I15" s="16">
         <v>9.35</v>
       </c>
       <c r="J15" s="21">
         <v>9.59</v>
       </c>
       <c r="K15" s="21">
         <v>9.4700000000000006</v>
       </c>
       <c r="L15" s="21">
         <v>9.36</v>
       </c>
       <c r="M15" s="30">
         <v>9.1300000000000008</v>
       </c>
       <c r="N15" s="30">
         <v>7.55</v>
       </c>
       <c r="O15" s="30">
         <v>9.57</v>
       </c>
-      <c r="P15" s="70">
+      <c r="P15" s="69">
         <v>8.7200000000000006</v>
       </c>
       <c r="Q15" s="30">
         <v>7.33</v>
       </c>
       <c r="R15" s="30">
         <v>8.0299999999999994</v>
       </c>
       <c r="S15" s="30">
         <v>8.4499999999999993</v>
       </c>
       <c r="T15" s="30">
         <v>7.86</v>
       </c>
       <c r="U15" s="30">
         <v>7.76</v>
       </c>
       <c r="V15" s="30">
         <v>7.54</v>
       </c>
       <c r="W15" s="30">
         <v>7.72</v>
       </c>
       <c r="X15" s="30">
         <v>8.02</v>
       </c>
       <c r="Y15" s="30">
         <v>7.78</v>
       </c>
       <c r="Z15" s="30">
         <v>8.1199999999999992</v>
       </c>
       <c r="AA15" s="30">
         <v>9.5399999999999991</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="30">
+        <v>8.74</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="J16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="K16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="L16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="M16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="N16" s="30">
         <v>6.69</v>
       </c>
       <c r="O16" s="30">
         <v>6.46</v>
       </c>
-      <c r="P16" s="70">
+      <c r="P16" s="69">
         <v>5.84</v>
       </c>
       <c r="Q16" s="30">
         <v>5.88</v>
       </c>
       <c r="R16" s="30">
         <v>5.79</v>
       </c>
       <c r="S16" s="30">
         <v>5.78</v>
       </c>
       <c r="T16" s="30">
         <v>5.99</v>
       </c>
       <c r="U16" s="30">
         <v>5.89</v>
       </c>
       <c r="V16" s="30">
         <v>5.95</v>
       </c>
       <c r="W16" s="30">
         <v>5.97</v>
       </c>
       <c r="X16" s="30">
         <v>6.07</v>
       </c>
       <c r="Y16" s="30">
         <v>6.13</v>
       </c>
       <c r="Z16" s="30">
         <v>4.33</v>
       </c>
       <c r="AA16" s="30">
         <v>4.8600000000000003</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="30">
+        <v>5.25</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="15">
         <v>10.32</v>
       </c>
       <c r="C17" s="15">
         <v>10.15</v>
       </c>
       <c r="D17" s="16">
         <v>10.29</v>
       </c>
       <c r="E17" s="16">
         <v>10.37</v>
       </c>
       <c r="F17" s="16">
         <v>10.73</v>
       </c>
       <c r="G17" s="16">
         <v>10.81</v>
       </c>
       <c r="H17" s="21">
         <v>11.43</v>
       </c>
       <c r="I17" s="16">
         <v>12.57</v>
       </c>
       <c r="J17" s="21">
         <v>12.94</v>
       </c>
       <c r="K17" s="21">
         <v>12.88</v>
       </c>
       <c r="L17" s="21">
         <v>12.94</v>
       </c>
       <c r="M17" s="30">
         <v>12.91</v>
       </c>
       <c r="N17" s="30">
         <v>7.41</v>
       </c>
       <c r="O17" s="30">
         <v>7.77</v>
       </c>
-      <c r="P17" s="70">
+      <c r="P17" s="69">
         <v>7.1</v>
       </c>
       <c r="Q17" s="30">
         <v>6.89</v>
       </c>
       <c r="R17" s="30">
         <v>6.51</v>
       </c>
       <c r="S17" s="30">
         <v>6.42</v>
       </c>
       <c r="T17" s="30">
         <v>6.59</v>
       </c>
       <c r="U17" s="30">
         <v>6.72</v>
       </c>
       <c r="V17" s="30">
         <v>6.62</v>
       </c>
       <c r="W17" s="30">
         <v>6.5</v>
       </c>
       <c r="X17" s="30">
         <v>6.5</v>
       </c>
       <c r="Y17" s="30">
         <v>6.73</v>
       </c>
       <c r="Z17" s="30">
         <v>5.91</v>
       </c>
       <c r="AA17" s="30">
         <v>6.14</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="30">
+        <v>6.02</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="15">
         <v>12.99</v>
       </c>
       <c r="C18" s="15">
         <v>12.43</v>
       </c>
       <c r="D18" s="16">
         <v>12.21</v>
       </c>
       <c r="E18" s="16">
         <v>11.81</v>
       </c>
       <c r="F18" s="16">
         <v>11.83</v>
       </c>
       <c r="G18" s="16">
         <v>11.72</v>
       </c>
       <c r="H18" s="21">
         <v>12.07</v>
       </c>
       <c r="I18" s="16">
         <v>12.95</v>
       </c>
       <c r="J18" s="21">
         <v>13.63</v>
       </c>
       <c r="K18" s="21">
         <v>13.97</v>
       </c>
       <c r="L18" s="21">
         <v>14.23</v>
       </c>
       <c r="M18" s="30">
         <v>14.23</v>
       </c>
       <c r="N18" s="30">
         <v>4.7</v>
       </c>
       <c r="O18" s="30">
         <v>5.89</v>
       </c>
-      <c r="P18" s="70">
+      <c r="P18" s="69">
         <v>5.35</v>
       </c>
       <c r="Q18" s="30">
         <v>5.57</v>
       </c>
       <c r="R18" s="30">
         <v>5.51</v>
       </c>
       <c r="S18" s="30">
         <v>5.68</v>
       </c>
       <c r="T18" s="30">
         <v>5.83</v>
       </c>
       <c r="U18" s="30">
         <v>5.92</v>
       </c>
       <c r="V18" s="30">
         <v>5.87</v>
       </c>
       <c r="W18" s="30">
         <v>5.87</v>
       </c>
       <c r="X18" s="30">
         <v>5.97</v>
       </c>
       <c r="Y18" s="30">
         <v>6.03</v>
       </c>
       <c r="Z18" s="30">
         <v>5.21</v>
       </c>
       <c r="AA18" s="30">
         <v>5.49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="85" t="s">
+      <c r="AB18" s="30">
+        <v>5.59</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="85"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27" s="43" customFormat="1">
+      <c r="B19" s="86"/>
+      <c r="C19" s="86"/>
+      <c r="D19" s="86"/>
+      <c r="E19" s="86"/>
+      <c r="F19" s="86"/>
+      <c r="G19" s="86"/>
+      <c r="H19" s="86"/>
+      <c r="I19" s="86"/>
+      <c r="J19" s="86"/>
+      <c r="K19" s="86"/>
+      <c r="L19" s="86"/>
+      <c r="M19" s="86"/>
+      <c r="N19" s="86"/>
+      <c r="O19" s="86"/>
+      <c r="P19" s="86"/>
+      <c r="Q19" s="86"/>
+      <c r="R19" s="86"/>
+      <c r="S19" s="86"/>
+      <c r="T19" s="86"/>
+      <c r="U19" s="86"/>
+      <c r="V19" s="86"/>
+      <c r="W19" s="86"/>
+      <c r="X19" s="86"/>
+      <c r="Y19" s="86"/>
+      <c r="Z19" s="86"/>
+      <c r="AA19" s="86"/>
+      <c r="AB19" s="86"/>
+    </row>
+    <row r="20" spans="1:28" s="43" customFormat="1">
       <c r="A20" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="15">
         <v>10.88</v>
       </c>
       <c r="C20" s="15">
         <v>10.61</v>
       </c>
       <c r="D20" s="16">
         <v>10.44</v>
       </c>
       <c r="E20" s="16">
         <v>10.79</v>
       </c>
       <c r="F20" s="16">
         <v>11.08</v>
       </c>
       <c r="G20" s="16">
         <v>10.95</v>
       </c>
       <c r="H20" s="21">
         <v>10.88</v>
       </c>
       <c r="I20" s="16">
         <v>11.73</v>
       </c>
       <c r="J20" s="21">
         <v>12.45</v>
       </c>
       <c r="K20" s="21">
         <v>12.6</v>
       </c>
       <c r="L20" s="21">
         <v>12.63</v>
       </c>
       <c r="M20" s="30">
         <v>12.38</v>
       </c>
       <c r="N20" s="53">
         <v>6.26</v>
       </c>
       <c r="O20" s="58">
         <v>15.2</v>
       </c>
-      <c r="P20" s="71">
+      <c r="P20" s="70">
         <v>6.46</v>
       </c>
       <c r="Q20" s="53">
         <v>6.43</v>
       </c>
       <c r="R20" s="58">
         <v>6.43</v>
       </c>
       <c r="S20" s="58">
         <v>6.4</v>
       </c>
       <c r="T20" s="58">
         <v>6.54</v>
       </c>
       <c r="U20" s="58">
         <v>6.43</v>
       </c>
       <c r="V20" s="58">
         <v>6.37</v>
       </c>
       <c r="W20" s="58">
         <v>6.39</v>
       </c>
       <c r="X20" s="58">
         <v>6.43</v>
       </c>
       <c r="Y20" s="58">
         <v>6.43</v>
       </c>
       <c r="Z20" s="58">
         <v>5.62</v>
       </c>
       <c r="AA20" s="53">
         <v>5.93</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="53">
+        <v>6.44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="F21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="G21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="J21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="K21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="L21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="M21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="N21" s="30">
         <v>7.81</v>
       </c>
       <c r="O21" s="48">
         <v>6.02</v>
       </c>
-      <c r="P21" s="70">
+      <c r="P21" s="69">
         <v>7.67</v>
       </c>
       <c r="Q21" s="30">
         <v>7.83</v>
       </c>
       <c r="R21" s="48">
         <v>7.86</v>
       </c>
       <c r="S21" s="48">
         <v>7.98</v>
       </c>
       <c r="T21" s="48">
         <v>8.15</v>
       </c>
       <c r="U21" s="48">
         <v>8.11</v>
       </c>
       <c r="V21" s="48">
         <v>7.84</v>
       </c>
       <c r="W21" s="48">
         <v>7.69</v>
       </c>
       <c r="X21" s="48">
         <v>7.79</v>
       </c>
       <c r="Y21" s="48">
         <v>7.86</v>
       </c>
       <c r="Z21" s="48">
         <v>6.67</v>
       </c>
       <c r="AA21" s="30">
         <v>7.24</v>
       </c>
-    </row>
-    <row r="22" spans="1:27" s="44" customFormat="1">
+      <c r="AB21" s="30">
+        <v>8.2799999999999994</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="44" customFormat="1">
       <c r="A22" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
       <c r="N22" s="30">
         <v>5.08</v>
       </c>
       <c r="O22" s="48">
         <v>5.41</v>
       </c>
-      <c r="P22" s="70">
+      <c r="P22" s="69">
         <v>5.6</v>
       </c>
       <c r="Q22" s="30">
         <v>5.67</v>
       </c>
       <c r="R22" s="48">
         <v>5.36</v>
       </c>
       <c r="S22" s="48">
         <v>5.35</v>
       </c>
       <c r="T22" s="48">
         <v>5.38</v>
       </c>
       <c r="U22" s="48">
         <v>5.36</v>
       </c>
       <c r="V22" s="48">
         <v>5.45</v>
       </c>
       <c r="W22" s="48">
         <v>5.5</v>
       </c>
       <c r="X22" s="48">
         <v>5.7</v>
       </c>
       <c r="Y22" s="48">
         <v>5.64</v>
       </c>
       <c r="Z22" s="48">
         <v>4.95</v>
       </c>
       <c r="AA22" s="30">
         <v>4.42</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="30">
+        <v>5.21</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="15">
         <v>13.86</v>
       </c>
       <c r="C23" s="15">
         <v>13.22</v>
       </c>
       <c r="D23" s="16">
         <v>12.62</v>
       </c>
       <c r="E23" s="16">
         <v>12.49</v>
       </c>
       <c r="F23" s="16">
         <v>12.81</v>
       </c>
       <c r="G23" s="16">
         <v>12.98</v>
       </c>
       <c r="H23" s="21">
         <v>13.44</v>
       </c>
       <c r="I23" s="16">
         <v>14.38</v>
       </c>
       <c r="J23" s="21">
         <v>14.53</v>
       </c>
       <c r="K23" s="21">
         <v>14.51</v>
       </c>
       <c r="L23" s="21">
         <v>14.68</v>
       </c>
       <c r="M23" s="30">
         <v>14.65</v>
       </c>
       <c r="N23" s="30">
         <v>5.2</v>
       </c>
       <c r="O23" s="48">
         <v>27.4</v>
       </c>
-      <c r="P23" s="70">
+      <c r="P23" s="69">
         <v>5.74</v>
       </c>
       <c r="Q23" s="30">
         <v>6.09</v>
       </c>
       <c r="R23" s="48">
         <v>6.01</v>
       </c>
       <c r="S23" s="48">
         <v>5.86</v>
       </c>
       <c r="T23" s="48">
         <v>5.84</v>
       </c>
       <c r="U23" s="48">
         <v>5.94</v>
       </c>
       <c r="V23" s="48">
         <v>6.01</v>
       </c>
       <c r="W23" s="48">
         <v>6.07</v>
       </c>
       <c r="X23" s="48">
         <v>6.08</v>
       </c>
       <c r="Y23" s="48">
         <v>6.18</v>
       </c>
       <c r="Z23" s="48">
         <v>6.39</v>
       </c>
       <c r="AA23" s="30">
         <v>7.36</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="30">
+        <v>7.13</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="15">
         <v>5.87</v>
       </c>
       <c r="C24" s="15">
         <v>5.92</v>
       </c>
       <c r="D24" s="16">
         <v>6.38</v>
       </c>
       <c r="E24" s="16">
         <v>6.74</v>
       </c>
       <c r="F24" s="16">
         <v>7.09</v>
       </c>
       <c r="G24" s="16">
         <v>7.13</v>
       </c>
       <c r="H24" s="21">
         <v>7.34</v>
       </c>
       <c r="I24" s="16">
         <v>8.34</v>
       </c>
       <c r="J24" s="21">
         <v>9.07</v>
       </c>
       <c r="K24" s="21">
         <v>9.07</v>
       </c>
       <c r="L24" s="21">
         <v>9</v>
       </c>
       <c r="M24" s="30">
         <v>8.6</v>
       </c>
       <c r="N24" s="30">
         <v>4.08</v>
       </c>
       <c r="O24" s="48">
         <v>20.76</v>
       </c>
-      <c r="P24" s="70">
+      <c r="P24" s="69">
         <v>5.51</v>
       </c>
       <c r="Q24" s="30">
         <v>5.47</v>
       </c>
       <c r="R24" s="48">
         <v>5.73</v>
       </c>
       <c r="S24" s="48">
         <v>5.77</v>
       </c>
       <c r="T24" s="48">
         <v>6.01</v>
       </c>
       <c r="U24" s="48">
         <v>5.84</v>
       </c>
       <c r="V24" s="48">
         <v>5.69</v>
       </c>
       <c r="W24" s="48">
         <v>5.73</v>
       </c>
       <c r="X24" s="48">
         <v>5.64</v>
       </c>
       <c r="Y24" s="48">
         <v>5.6</v>
       </c>
       <c r="Z24" s="48">
         <v>4.93</v>
       </c>
       <c r="AA24" s="30">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="30">
+        <v>5.27</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="15">
         <v>10.88</v>
       </c>
       <c r="C25" s="15">
         <v>10.61</v>
       </c>
       <c r="D25" s="16">
         <v>10.44</v>
       </c>
       <c r="E25" s="16">
         <v>10.79</v>
       </c>
       <c r="F25" s="16">
         <v>11.08</v>
       </c>
       <c r="G25" s="16">
         <v>10.95</v>
       </c>
       <c r="H25" s="21">
         <v>10.88</v>
       </c>
       <c r="I25" s="16">
         <v>11.73</v>
       </c>
       <c r="J25" s="21">
         <v>12.45</v>
       </c>
       <c r="K25" s="21">
         <v>12.6</v>
       </c>
       <c r="L25" s="21">
         <v>12.63</v>
       </c>
       <c r="M25" s="30">
         <v>12.38</v>
       </c>
       <c r="N25" s="30">
         <v>9.43</v>
       </c>
       <c r="O25" s="48">
         <v>14.93</v>
       </c>
-      <c r="P25" s="70">
+      <c r="P25" s="69">
         <v>7.82</v>
       </c>
       <c r="Q25" s="30">
         <v>7.34</v>
       </c>
       <c r="R25" s="48">
         <v>7.26</v>
       </c>
       <c r="S25" s="48">
         <v>7.03</v>
       </c>
       <c r="T25" s="48">
         <v>7.21</v>
       </c>
       <c r="U25" s="48">
         <v>6.9</v>
       </c>
       <c r="V25" s="48">
         <v>6.93</v>
       </c>
       <c r="W25" s="48">
         <v>7.06</v>
       </c>
       <c r="X25" s="48">
         <v>7.11</v>
       </c>
       <c r="Y25" s="48">
         <v>7.09</v>
       </c>
       <c r="Z25" s="48">
         <v>5.75</v>
       </c>
       <c r="AA25" s="30">
         <v>6.58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="86" t="s">
+      <c r="AB25" s="30">
+        <v>7.06</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="86"/>
-[...26 lines deleted...]
-    <row r="27" spans="1:27" s="43" customFormat="1">
+      <c r="B26" s="85"/>
+      <c r="C26" s="85"/>
+      <c r="D26" s="85"/>
+      <c r="E26" s="85"/>
+      <c r="F26" s="85"/>
+      <c r="G26" s="85"/>
+      <c r="H26" s="85"/>
+      <c r="I26" s="85"/>
+      <c r="J26" s="85"/>
+      <c r="K26" s="85"/>
+      <c r="L26" s="85"/>
+      <c r="M26" s="85"/>
+      <c r="N26" s="85"/>
+      <c r="O26" s="85"/>
+      <c r="P26" s="85"/>
+      <c r="Q26" s="85"/>
+      <c r="R26" s="85"/>
+      <c r="S26" s="85"/>
+      <c r="T26" s="85"/>
+      <c r="U26" s="85"/>
+      <c r="V26" s="85"/>
+      <c r="W26" s="85"/>
+      <c r="X26" s="85"/>
+      <c r="Y26" s="85"/>
+      <c r="Z26" s="85"/>
+      <c r="AA26" s="85"/>
+      <c r="AB26" s="85"/>
+    </row>
+    <row r="27" spans="1:28" s="43" customFormat="1">
       <c r="A27" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="14">
         <v>6.13</v>
       </c>
       <c r="C27" s="14">
         <v>6.29</v>
       </c>
       <c r="D27" s="16">
         <v>6.26</v>
       </c>
       <c r="E27" s="16">
         <v>6.78</v>
       </c>
       <c r="F27" s="16">
         <v>7.06</v>
       </c>
       <c r="G27" s="16">
         <v>6.97</v>
       </c>
       <c r="H27" s="22">
         <v>6.98</v>
       </c>
       <c r="I27" s="16">
         <v>7.52</v>
       </c>
       <c r="J27" s="22">
         <v>8</v>
       </c>
       <c r="K27" s="22">
         <v>8.01</v>
       </c>
       <c r="L27" s="22">
         <v>8.01</v>
       </c>
       <c r="M27" s="30">
         <v>7.83</v>
       </c>
       <c r="N27" s="53">
         <v>5.35</v>
       </c>
       <c r="O27" s="58">
         <v>5.83</v>
       </c>
-      <c r="P27" s="71">
+      <c r="P27" s="70">
         <v>5.37</v>
       </c>
       <c r="Q27" s="53">
         <v>5.53</v>
       </c>
       <c r="R27" s="58">
         <v>5.58</v>
       </c>
       <c r="S27" s="58">
         <v>5.68</v>
       </c>
       <c r="T27" s="58">
         <v>5.81</v>
       </c>
       <c r="U27" s="58">
         <v>5.79</v>
       </c>
       <c r="V27" s="58">
         <v>5.77</v>
       </c>
       <c r="W27" s="58">
         <v>5.83</v>
       </c>
       <c r="X27" s="58">
         <v>5.91</v>
       </c>
       <c r="Y27" s="58">
         <v>6</v>
       </c>
       <c r="Z27" s="58">
         <v>5.03</v>
       </c>
-      <c r="AA27" s="99">
+      <c r="AA27" s="84">
         <v>5.21</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="84">
+        <v>5.35</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="H28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="J28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="K28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="L28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="M28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="N28" s="30">
         <v>5.64</v>
       </c>
       <c r="O28" s="48">
         <v>5.2</v>
       </c>
-      <c r="P28" s="70">
+      <c r="P28" s="69">
         <v>5.8</v>
       </c>
       <c r="Q28" s="30">
         <v>6.24</v>
       </c>
       <c r="R28" s="48">
         <v>6.1</v>
       </c>
       <c r="S28" s="48">
         <v>6.1</v>
       </c>
       <c r="T28" s="48">
         <v>6.42</v>
       </c>
       <c r="U28" s="48">
         <v>6.32</v>
       </c>
       <c r="V28" s="48">
         <v>5.79</v>
       </c>
       <c r="W28" s="48">
         <v>6.07</v>
       </c>
       <c r="X28" s="48">
         <v>5.92</v>
       </c>
       <c r="Y28" s="48">
         <v>5.9</v>
       </c>
       <c r="Z28" s="48">
         <v>4.2699999999999996</v>
       </c>
       <c r="AA28" s="36">
         <v>4.51</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="36">
+        <v>4.95</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="14">
         <v>9.58</v>
       </c>
       <c r="C29" s="14">
         <v>9.84</v>
       </c>
       <c r="D29" s="16">
         <v>9.93</v>
       </c>
       <c r="E29" s="16">
         <v>9.82</v>
       </c>
       <c r="F29" s="16">
         <v>10.08</v>
       </c>
       <c r="G29" s="16">
         <v>9.94</v>
       </c>
       <c r="H29" s="22">
         <v>10.39</v>
       </c>
       <c r="I29" s="16">
         <v>11.12</v>
       </c>
       <c r="J29" s="22">
         <v>11.21</v>
       </c>
       <c r="K29" s="22">
         <v>11.24</v>
       </c>
       <c r="L29" s="22">
         <v>11.32</v>
       </c>
       <c r="M29" s="30">
         <v>11.33</v>
       </c>
       <c r="N29" s="30">
         <v>6.9</v>
       </c>
       <c r="O29" s="48">
         <v>9.74</v>
       </c>
-      <c r="P29" s="70">
+      <c r="P29" s="69">
         <v>8.31</v>
       </c>
       <c r="Q29" s="30">
         <v>7.79</v>
       </c>
       <c r="R29" s="48">
         <v>8.1300000000000008</v>
       </c>
       <c r="S29" s="48">
         <v>7.89</v>
       </c>
       <c r="T29" s="48">
         <v>8.0500000000000007</v>
       </c>
       <c r="U29" s="48">
         <v>7.56</v>
       </c>
       <c r="V29" s="48">
         <v>8.0299999999999994</v>
       </c>
       <c r="W29" s="48">
         <v>8.08</v>
       </c>
       <c r="X29" s="48">
         <v>7.82</v>
       </c>
       <c r="Y29" s="48">
         <v>7.74</v>
       </c>
       <c r="Z29" s="48">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA29" s="36">
         <v>6.49</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="36">
+        <v>6.82</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="14">
         <v>5.85</v>
       </c>
       <c r="C30" s="14">
         <v>5.95</v>
       </c>
       <c r="D30" s="16">
         <v>6.44</v>
       </c>
       <c r="E30" s="16">
         <v>6.75</v>
       </c>
       <c r="F30" s="16">
         <v>7.08</v>
       </c>
       <c r="G30" s="16">
         <v>7.23</v>
       </c>
       <c r="H30" s="22">
         <v>7.39</v>
       </c>
       <c r="I30" s="16">
         <v>8.07</v>
       </c>
       <c r="J30" s="22">
         <v>8.33</v>
       </c>
       <c r="K30" s="22">
         <v>8.4600000000000009</v>
       </c>
       <c r="L30" s="22">
         <v>8.43</v>
       </c>
       <c r="M30" s="30">
         <v>8.31</v>
       </c>
       <c r="N30" s="30">
         <v>6.22</v>
       </c>
       <c r="O30" s="48">
         <v>6.35</v>
       </c>
-      <c r="P30" s="70">
+      <c r="P30" s="69">
         <v>6.2</v>
       </c>
       <c r="Q30" s="30">
         <v>6.37</v>
       </c>
       <c r="R30" s="48">
         <v>6.47</v>
       </c>
       <c r="S30" s="48">
         <v>6.62</v>
       </c>
       <c r="T30" s="48">
         <v>6.64</v>
       </c>
       <c r="U30" s="48">
         <v>6.51</v>
       </c>
       <c r="V30" s="48">
         <v>6.45</v>
       </c>
       <c r="W30" s="48">
         <v>6.5</v>
       </c>
       <c r="X30" s="48">
         <v>6.58</v>
       </c>
       <c r="Y30" s="48">
         <v>6.66</v>
       </c>
       <c r="Z30" s="48">
         <v>5.92</v>
       </c>
       <c r="AA30" s="36">
         <v>5.86</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="36">
+        <v>6.04</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="14">
         <v>6.13</v>
       </c>
       <c r="C31" s="14">
         <v>6.29</v>
       </c>
       <c r="D31" s="16">
         <v>6.26</v>
       </c>
       <c r="E31" s="16">
         <v>6.78</v>
       </c>
       <c r="F31" s="16">
         <v>7.06</v>
       </c>
       <c r="G31" s="16">
         <v>6.97</v>
       </c>
       <c r="H31" s="22">
         <v>6.98</v>
       </c>
       <c r="I31" s="16">
         <v>7.52</v>
       </c>
       <c r="J31" s="22">
         <v>8</v>
       </c>
       <c r="K31" s="22">
         <v>8.01</v>
       </c>
       <c r="L31" s="22">
         <v>8.01</v>
       </c>
       <c r="M31" s="30">
         <v>7.83</v>
       </c>
       <c r="N31" s="30">
         <v>6.01</v>
       </c>
       <c r="O31" s="48">
         <v>6.21</v>
       </c>
-      <c r="P31" s="70">
+      <c r="P31" s="69">
         <v>5.64</v>
       </c>
       <c r="Q31" s="30">
         <v>5.65</v>
       </c>
       <c r="R31" s="48">
         <v>5.76</v>
       </c>
       <c r="S31" s="48">
         <v>5.95</v>
       </c>
       <c r="T31" s="48">
         <v>6.03</v>
       </c>
       <c r="U31" s="48">
         <v>5.99</v>
       </c>
       <c r="V31" s="48">
         <v>5.94</v>
       </c>
       <c r="W31" s="48">
         <v>6.07</v>
       </c>
       <c r="X31" s="48">
         <v>6.19</v>
       </c>
       <c r="Y31" s="48">
         <v>6.26</v>
       </c>
       <c r="Z31" s="48">
         <v>5.0599999999999996</v>
       </c>
       <c r="AA31" s="36">
         <v>5.05</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="36">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="14">
         <v>5.0999999999999996</v>
       </c>
       <c r="C32" s="14">
         <v>5.35</v>
       </c>
       <c r="D32" s="16">
         <v>5.51</v>
       </c>
       <c r="E32" s="16">
         <v>6.07</v>
       </c>
       <c r="F32" s="16">
         <v>6.13</v>
       </c>
       <c r="G32" s="16">
         <v>6.23</v>
       </c>
       <c r="H32" s="22">
         <v>6.8</v>
       </c>
       <c r="I32" s="16">
         <v>7.53</v>
       </c>
       <c r="J32" s="22">
         <v>7.72</v>
       </c>
       <c r="K32" s="22">
         <v>7.67</v>
       </c>
       <c r="L32" s="22">
         <v>7.53</v>
       </c>
       <c r="M32" s="30">
         <v>7.33</v>
       </c>
       <c r="N32" s="30">
         <v>4.6500000000000004</v>
       </c>
       <c r="O32" s="48">
         <v>6.08</v>
       </c>
-      <c r="P32" s="70">
+      <c r="P32" s="69">
         <v>5.87</v>
       </c>
       <c r="Q32" s="30">
         <v>6.3</v>
       </c>
       <c r="R32" s="48">
         <v>6.61</v>
       </c>
       <c r="S32" s="48">
         <v>6.6</v>
       </c>
       <c r="T32" s="48">
         <v>6.77</v>
       </c>
       <c r="U32" s="48">
         <v>6.66</v>
       </c>
       <c r="V32" s="48">
         <v>6.6</v>
       </c>
       <c r="W32" s="48">
         <v>6.9</v>
       </c>
       <c r="X32" s="48">
         <v>6.91</v>
       </c>
       <c r="Y32" s="48">
         <v>7.33</v>
       </c>
       <c r="Z32" s="48">
         <v>8.7200000000000006</v>
       </c>
       <c r="AA32" s="36">
         <v>8.65</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="36">
+        <v>7.17</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="14">
         <v>8.9499999999999993</v>
       </c>
       <c r="C33" s="14">
         <v>8.5299999999999994</v>
       </c>
       <c r="D33" s="16">
         <v>9.19</v>
       </c>
       <c r="E33" s="16">
         <v>9.1199999999999992</v>
       </c>
       <c r="F33" s="16">
         <v>9.33</v>
       </c>
       <c r="G33" s="16">
         <v>9.6</v>
       </c>
       <c r="H33" s="22">
         <v>10.199999999999999</v>
       </c>
       <c r="I33" s="16">
         <v>10.69</v>
       </c>
       <c r="J33" s="22">
         <v>10.94</v>
       </c>
       <c r="K33" s="22">
         <v>10.78</v>
       </c>
       <c r="L33" s="22">
         <v>10.61</v>
       </c>
       <c r="M33" s="30">
         <v>10.42</v>
       </c>
       <c r="N33" s="30">
         <v>3.68</v>
       </c>
       <c r="O33" s="48">
         <v>3.93</v>
       </c>
-      <c r="P33" s="70">
+      <c r="P33" s="69">
         <v>3.56</v>
       </c>
       <c r="Q33" s="30">
         <v>3.99</v>
       </c>
       <c r="R33" s="48">
         <v>4.1500000000000004</v>
       </c>
       <c r="S33" s="48">
         <v>4.18</v>
       </c>
       <c r="T33" s="48">
         <v>4.38</v>
       </c>
       <c r="U33" s="48">
         <v>4.43</v>
       </c>
       <c r="V33" s="48">
         <v>4.4400000000000004</v>
       </c>
       <c r="W33" s="48">
         <v>4.54</v>
       </c>
       <c r="X33" s="48">
         <v>4.6399999999999997</v>
       </c>
       <c r="Y33" s="48">
         <v>4.7300000000000004</v>
       </c>
       <c r="Z33" s="48">
         <v>4.2699999999999996</v>
       </c>
       <c r="AA33" s="36">
         <v>4.25</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="36">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="14">
         <v>7.22</v>
       </c>
       <c r="C34" s="14">
         <v>6.6</v>
       </c>
       <c r="D34" s="16">
         <v>6.66</v>
       </c>
       <c r="E34" s="16">
         <v>6.64</v>
       </c>
       <c r="F34" s="16">
         <v>6.72</v>
       </c>
       <c r="G34" s="16">
         <v>6.59</v>
       </c>
       <c r="H34" s="22">
         <v>6.91</v>
       </c>
       <c r="I34" s="16">
         <v>7.5</v>
       </c>
       <c r="J34" s="22">
         <v>7.75</v>
       </c>
       <c r="K34" s="22">
         <v>7.72</v>
       </c>
       <c r="L34" s="22">
         <v>7.65</v>
       </c>
       <c r="M34" s="30">
         <v>7.56</v>
       </c>
       <c r="N34" s="30">
         <v>7.55</v>
       </c>
       <c r="O34" s="48">
         <v>9.57</v>
       </c>
-      <c r="P34" s="70">
+      <c r="P34" s="69">
         <v>8.7200000000000006</v>
       </c>
       <c r="Q34" s="30">
         <v>7.33</v>
       </c>
       <c r="R34" s="48">
         <v>8.0299999999999994</v>
       </c>
       <c r="S34" s="48">
         <v>8.4499999999999993</v>
       </c>
       <c r="T34" s="48">
         <v>7.86</v>
       </c>
       <c r="U34" s="48">
         <v>7.76</v>
       </c>
       <c r="V34" s="48">
         <v>7.54</v>
       </c>
       <c r="W34" s="48">
         <v>7.72</v>
       </c>
       <c r="X34" s="48">
         <v>8.02</v>
       </c>
       <c r="Y34" s="48">
         <v>7.78</v>
       </c>
       <c r="Z34" s="48">
         <v>8.1199999999999992</v>
       </c>
       <c r="AA34" s="36">
         <v>9.5399999999999991</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="36">
+        <v>8.74</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="D35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="F35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="G35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="H35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="J35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="K35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="L35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="M35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="N35" s="30">
         <v>5.78</v>
       </c>
       <c r="O35" s="48">
         <v>5.81</v>
       </c>
-      <c r="P35" s="70">
+      <c r="P35" s="69">
         <v>5.19</v>
       </c>
       <c r="Q35" s="30">
         <v>5.39</v>
       </c>
       <c r="R35" s="48">
         <v>5.3</v>
       </c>
       <c r="S35" s="48">
         <v>5.36</v>
       </c>
       <c r="T35" s="48">
         <v>5.58</v>
       </c>
       <c r="U35" s="48">
         <v>5.55</v>
       </c>
       <c r="V35" s="48">
         <v>5.62</v>
       </c>
       <c r="W35" s="48">
         <v>5.61</v>
       </c>
       <c r="X35" s="48">
         <v>5.72</v>
       </c>
       <c r="Y35" s="48">
         <v>5.81</v>
       </c>
       <c r="Z35" s="48">
         <v>3.89</v>
       </c>
       <c r="AA35" s="36">
         <v>4.32</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="36">
+        <v>4.68</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="14">
         <v>8.18</v>
       </c>
       <c r="C36" s="14">
         <v>7.6</v>
       </c>
       <c r="D36" s="15">
         <v>8.0299999999999994</v>
       </c>
       <c r="E36" s="15">
         <v>8.32</v>
       </c>
       <c r="F36" s="15">
         <v>8.6300000000000008</v>
       </c>
       <c r="G36" s="15">
         <v>8.64</v>
       </c>
       <c r="H36" s="22">
         <v>8.98</v>
       </c>
       <c r="I36" s="15">
         <v>9.75</v>
       </c>
       <c r="J36" s="22">
         <v>9.89</v>
       </c>
       <c r="K36" s="22">
         <v>9.8000000000000007</v>
       </c>
       <c r="L36" s="22">
         <v>9.9600000000000009</v>
       </c>
       <c r="M36" s="36">
         <v>10.09</v>
       </c>
       <c r="N36" s="30">
         <v>7.41</v>
       </c>
       <c r="O36" s="48">
         <v>7.77</v>
       </c>
-      <c r="P36" s="70">
+      <c r="P36" s="69">
         <v>7.1</v>
       </c>
       <c r="Q36" s="30">
         <v>6.89</v>
       </c>
       <c r="R36" s="48">
         <v>6.51</v>
       </c>
       <c r="S36" s="48">
         <v>6.42</v>
       </c>
       <c r="T36" s="48">
         <v>6.59</v>
       </c>
       <c r="U36" s="48">
         <v>6.72</v>
       </c>
       <c r="V36" s="48">
         <v>6.62</v>
       </c>
       <c r="W36" s="48">
         <v>6.5</v>
       </c>
       <c r="X36" s="48">
         <v>6.5</v>
       </c>
       <c r="Y36" s="48">
         <v>6.73</v>
       </c>
       <c r="Z36" s="48">
         <v>5.91</v>
       </c>
       <c r="AA36" s="36">
         <v>6.14</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="36">
+        <v>6.02</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="18">
         <v>11.8</v>
       </c>
       <c r="C37" s="18">
         <v>11.97</v>
       </c>
       <c r="D37" s="17">
         <v>11.66</v>
       </c>
       <c r="E37" s="17">
         <v>11.4</v>
       </c>
       <c r="F37" s="17">
         <v>11.36</v>
       </c>
       <c r="G37" s="17">
         <v>11.32</v>
       </c>
       <c r="H37" s="23">
         <v>11.42</v>
       </c>
       <c r="I37" s="17">
         <v>11.91</v>
       </c>
       <c r="J37" s="23">
         <v>12.34</v>
       </c>
       <c r="K37" s="23">
         <v>12.75</v>
       </c>
       <c r="L37" s="23">
         <v>12.98</v>
       </c>
       <c r="M37" s="31">
         <v>13.15</v>
       </c>
       <c r="N37" s="60">
         <v>4.7</v>
       </c>
       <c r="O37" s="60">
         <v>5.89</v>
       </c>
-      <c r="P37" s="72">
+      <c r="P37" s="71">
         <v>5.35</v>
       </c>
       <c r="Q37" s="31">
         <v>5.57</v>
       </c>
       <c r="R37" s="31">
         <v>5.51</v>
       </c>
       <c r="S37" s="31">
         <v>5.68</v>
       </c>
       <c r="T37" s="31">
         <v>5.83</v>
       </c>
       <c r="U37" s="31">
         <v>5.92</v>
       </c>
       <c r="V37" s="31">
         <v>5.87</v>
       </c>
       <c r="W37" s="31">
         <v>5.87</v>
       </c>
       <c r="X37" s="31">
         <v>5.97</v>
       </c>
       <c r="Y37" s="31">
         <v>6.03</v>
       </c>
       <c r="Z37" s="31">
         <v>5.21</v>
       </c>
       <c r="AA37" s="31">
         <v>5.49</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="31">
+        <v>5.59</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="9" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="39" spans="1:27">
+    <row r="39" spans="1:28">
       <c r="A39" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AA4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A26:AB26"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A6:AB6"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A19:AA19"/>
-    <mergeCell ref="A26:AA26"/>
+    <mergeCell ref="Z4:AB4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A3:AB46"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A13" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="6" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AG23" sqref="AG23"/>
-      <selection pane="bottomLeft" activeCell="AC41" sqref="AC41"/>
+      <selection pane="bottomLeft" activeCell="AB34" sqref="AB34:AB45"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="3" spans="1:28">
       <c r="A3" s="94" t="s">
         <v>32</v>
       </c>
       <c r="B3" s="94"/>
       <c r="C3" s="94"/>
       <c r="D3" s="94"/>
       <c r="E3" s="94"/>
       <c r="F3" s="94"/>
       <c r="G3" s="94"/>
       <c r="H3" s="94"/>
       <c r="I3" s="94"/>
       <c r="J3" s="94"/>
       <c r="K3" s="94"/>
       <c r="L3" s="94"/>
       <c r="M3" s="94"/>
       <c r="N3" s="94"/>
       <c r="O3" s="94"/>
       <c r="P3" s="94"/>
       <c r="Q3" s="94"/>
       <c r="R3" s="94"/>
       <c r="S3" s="94"/>
       <c r="T3" s="94"/>
       <c r="U3" s="94"/>
       <c r="V3" s="94"/>
       <c r="W3" s="94"/>
       <c r="X3" s="94"/>
       <c r="Y3" s="94"/>
       <c r="Z3" s="94"/>
       <c r="AA3" s="94"/>
+      <c r="AB3" s="94"/>
     </row>
     <row r="4" spans="1:28" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="N4" s="67"/>
       <c r="O4" s="67"/>
       <c r="P4" s="67"/>
       <c r="Q4" s="67"/>
       <c r="R4" s="67"/>
       <c r="S4" s="67"/>
       <c r="T4" s="67"/>
       <c r="U4" s="67"/>
       <c r="V4" s="67"/>
       <c r="W4" s="67"/>
       <c r="X4" s="67"/>
       <c r="Y4" s="67"/>
       <c r="Z4" s="67"/>
       <c r="AA4" s="67"/>
+      <c r="AB4" s="67"/>
     </row>
     <row r="5" spans="1:28">
-      <c r="A5" s="87"/>
-      <c r="B5" s="89">
+      <c r="A5" s="89"/>
+      <c r="B5" s="87">
         <v>2021</v>
       </c>
-      <c r="C5" s="90"/>
-[...9 lines deleted...]
-      <c r="M5" s="90"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="88"/>
+      <c r="K5" s="88"/>
+      <c r="L5" s="88"/>
+      <c r="M5" s="88"/>
       <c r="N5" s="91">
         <v>2025</v>
       </c>
       <c r="O5" s="92"/>
       <c r="P5" s="92"/>
       <c r="Q5" s="92"/>
       <c r="R5" s="92"/>
       <c r="S5" s="92"/>
       <c r="T5" s="92"/>
       <c r="U5" s="92"/>
       <c r="V5" s="92"/>
       <c r="W5" s="92"/>
       <c r="X5" s="92"/>
       <c r="Y5" s="93"/>
-      <c r="Z5" s="100">
+      <c r="Z5" s="97">
         <v>2026</v>
       </c>
-      <c r="AA5" s="101"/>
+      <c r="AA5" s="98"/>
+      <c r="AB5" s="98"/>
     </row>
     <row r="6" spans="1:28">
-      <c r="A6" s="88"/>
+      <c r="A6" s="90"/>
       <c r="B6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="25" t="s">
@@ -6527,92 +6715,94 @@
       </c>
       <c r="Q6" s="62" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="62" t="s">
         <v>0</v>
       </c>
       <c r="S6" s="62" t="s">
         <v>1</v>
       </c>
       <c r="T6" s="62" t="s">
         <v>2</v>
       </c>
       <c r="U6" s="62" t="s">
         <v>3</v>
       </c>
       <c r="V6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X6" s="55" t="s">
         <v>24</v>
       </c>
-      <c r="Y6" s="80" t="s">
+      <c r="Y6" s="79" t="s">
         <v>25</v>
       </c>
       <c r="Z6" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AA6" s="3" t="s">
         <v>6</v>
       </c>
-      <c r="AB6" s="69"/>
+      <c r="AB6" s="3" t="s">
+        <v>7</v>
+      </c>
     </row>
     <row r="7" spans="1:28">
-      <c r="A7" s="86" t="s">
+      <c r="A7" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="86"/>
-[...25 lines deleted...]
-      <c r="AB7" s="69"/>
+      <c r="B7" s="85"/>
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85"/>
+      <c r="G7" s="85"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="85"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="85"/>
+      <c r="N7" s="85"/>
+      <c r="O7" s="85"/>
+      <c r="P7" s="85"/>
+      <c r="Q7" s="85"/>
+      <c r="R7" s="85"/>
+      <c r="S7" s="85"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="85"/>
+      <c r="V7" s="85"/>
+      <c r="W7" s="85"/>
+      <c r="X7" s="85"/>
+      <c r="Y7" s="85"/>
+      <c r="Z7" s="85"/>
+      <c r="AA7" s="85"/>
+      <c r="AB7" s="85"/>
     </row>
     <row r="8" spans="1:28" s="43" customFormat="1">
       <c r="A8" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="12">
         <v>1272</v>
       </c>
       <c r="C8" s="12">
         <v>1169</v>
       </c>
       <c r="D8" s="13">
         <v>1253</v>
       </c>
       <c r="E8" s="13">
         <v>1568</v>
       </c>
       <c r="F8" s="13">
         <v>1603</v>
       </c>
       <c r="G8" s="13">
         <v>1273</v>
       </c>
       <c r="H8" s="20">
         <v>1383</v>
@@ -6652,51 +6842,53 @@
       </c>
       <c r="T8" s="50">
         <v>897</v>
       </c>
       <c r="U8" s="50">
         <v>760</v>
       </c>
       <c r="V8" s="50">
         <v>735</v>
       </c>
       <c r="W8" s="50">
         <v>854</v>
       </c>
       <c r="X8" s="50">
         <v>882</v>
       </c>
       <c r="Y8" s="50">
         <v>912</v>
       </c>
       <c r="Z8" s="50">
         <v>708</v>
       </c>
       <c r="AA8" s="51">
         <v>691</v>
       </c>
-      <c r="AB8" s="69"/>
+      <c r="AB8" s="50">
+        <v>816</v>
+      </c>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>30</v>
@@ -6735,50 +6927,53 @@
         <v>45</v>
       </c>
       <c r="T9" s="49">
         <v>51</v>
       </c>
       <c r="U9" s="49">
         <v>42</v>
       </c>
       <c r="V9" s="49">
         <v>28</v>
       </c>
       <c r="W9" s="49">
         <v>37</v>
       </c>
       <c r="X9" s="49">
         <v>45</v>
       </c>
       <c r="Y9" s="49">
         <v>46</v>
       </c>
       <c r="Z9" s="49">
         <v>36</v>
       </c>
       <c r="AA9" s="34">
         <v>38</v>
+      </c>
+      <c r="AB9" s="49">
+        <v>55</v>
       </c>
     </row>
     <row r="10" spans="1:28" s="44" customFormat="1">
       <c r="A10" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="49">
         <v>23</v>
       </c>
       <c r="O10" s="49">
         <v>32</v>
       </c>
       <c r="P10" s="49">
@@ -6795,50 +6990,53 @@
       </c>
       <c r="T10" s="49">
         <v>25</v>
       </c>
       <c r="U10" s="49">
         <v>24</v>
       </c>
       <c r="V10" s="49">
         <v>27</v>
       </c>
       <c r="W10" s="49">
         <v>27</v>
       </c>
       <c r="X10" s="49">
         <v>34</v>
       </c>
       <c r="Y10" s="49">
         <v>23</v>
       </c>
       <c r="Z10" s="49">
         <v>24</v>
       </c>
       <c r="AA10" s="34">
         <v>17</v>
       </c>
+      <c r="AB10" s="49">
+        <v>33</v>
+      </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="12">
         <v>724</v>
       </c>
       <c r="C11" s="12">
         <v>635</v>
       </c>
       <c r="D11" s="13">
         <v>672</v>
       </c>
       <c r="E11" s="13">
         <v>652</v>
       </c>
       <c r="F11" s="13">
         <v>783</v>
       </c>
       <c r="G11" s="13">
         <v>691</v>
       </c>
       <c r="H11" s="20">
         <v>902</v>
@@ -6878,50 +7076,53 @@
       </c>
       <c r="T11" s="49">
         <v>21</v>
       </c>
       <c r="U11" s="49">
         <v>10</v>
       </c>
       <c r="V11" s="49">
         <v>27</v>
       </c>
       <c r="W11" s="49">
         <v>20</v>
       </c>
       <c r="X11" s="49">
         <v>12</v>
       </c>
       <c r="Y11" s="49">
         <v>16</v>
       </c>
       <c r="Z11" s="49">
         <v>10</v>
       </c>
       <c r="AA11" s="34">
         <v>18</v>
       </c>
+      <c r="AB11" s="49">
+        <v>17</v>
+      </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="12">
         <v>449</v>
       </c>
       <c r="C12" s="12">
         <v>414</v>
       </c>
       <c r="D12" s="13">
         <v>558</v>
       </c>
       <c r="E12" s="13">
         <v>575</v>
       </c>
       <c r="F12" s="13">
         <v>645</v>
       </c>
       <c r="G12" s="13">
         <v>556</v>
       </c>
       <c r="H12" s="20">
         <v>652</v>
@@ -6961,50 +7162,53 @@
       </c>
       <c r="T12" s="49">
         <v>159</v>
       </c>
       <c r="U12" s="49">
         <v>140</v>
       </c>
       <c r="V12" s="49">
         <v>140</v>
       </c>
       <c r="W12" s="49">
         <v>168</v>
       </c>
       <c r="X12" s="49">
         <v>167</v>
       </c>
       <c r="Y12" s="49">
         <v>180</v>
       </c>
       <c r="Z12" s="49">
         <v>143</v>
       </c>
       <c r="AA12" s="34">
         <v>133</v>
       </c>
+      <c r="AB12" s="49">
+        <v>153</v>
+      </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="12">
         <v>1272</v>
       </c>
       <c r="C13" s="12">
         <v>1169</v>
       </c>
       <c r="D13" s="13">
         <v>1253</v>
       </c>
       <c r="E13" s="13">
         <v>1568</v>
       </c>
       <c r="F13" s="13">
         <v>1603</v>
       </c>
       <c r="G13" s="13">
         <v>1273</v>
       </c>
       <c r="H13" s="20">
         <v>1383</v>
@@ -7044,50 +7248,53 @@
       </c>
       <c r="T13" s="49">
         <v>94</v>
       </c>
       <c r="U13" s="49">
         <v>83</v>
       </c>
       <c r="V13" s="49">
         <v>77</v>
       </c>
       <c r="W13" s="49">
         <v>104</v>
       </c>
       <c r="X13" s="49">
         <v>104</v>
       </c>
       <c r="Y13" s="49">
         <v>101</v>
       </c>
       <c r="Z13" s="49">
         <v>74</v>
       </c>
       <c r="AA13" s="34">
         <v>66</v>
       </c>
+      <c r="AB13" s="49">
+        <v>79</v>
+      </c>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="12">
         <v>291</v>
       </c>
       <c r="C14" s="12">
         <v>264</v>
       </c>
       <c r="D14" s="13">
         <v>320</v>
       </c>
       <c r="E14" s="13">
         <v>393</v>
       </c>
       <c r="F14" s="13">
         <v>358</v>
       </c>
       <c r="G14" s="13">
         <v>381</v>
       </c>
       <c r="H14" s="20">
         <v>554</v>
@@ -7127,50 +7334,53 @@
       </c>
       <c r="T14" s="49">
         <v>17</v>
       </c>
       <c r="U14" s="49">
         <v>13</v>
       </c>
       <c r="V14" s="49">
         <v>13</v>
       </c>
       <c r="W14" s="49">
         <v>21</v>
       </c>
       <c r="X14" s="49">
         <v>15</v>
       </c>
       <c r="Y14" s="49">
         <v>26</v>
       </c>
       <c r="Z14" s="49">
         <v>18</v>
       </c>
       <c r="AA14" s="34">
         <v>16</v>
       </c>
+      <c r="AB14" s="49">
+        <v>9</v>
+      </c>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="12">
         <v>523</v>
       </c>
       <c r="C15" s="12">
         <v>460</v>
       </c>
       <c r="D15" s="13">
         <v>586</v>
       </c>
       <c r="E15" s="13">
         <v>557</v>
       </c>
       <c r="F15" s="13">
         <v>642</v>
       </c>
       <c r="G15" s="13">
         <v>654</v>
       </c>
       <c r="H15" s="20">
         <v>848</v>
@@ -7210,50 +7420,53 @@
       </c>
       <c r="T15" s="49">
         <v>185</v>
       </c>
       <c r="U15" s="49">
         <v>147</v>
       </c>
       <c r="V15" s="49">
         <v>134</v>
       </c>
       <c r="W15" s="49">
         <v>172</v>
       </c>
       <c r="X15" s="49">
         <v>162</v>
       </c>
       <c r="Y15" s="49">
         <v>172</v>
       </c>
       <c r="Z15" s="49">
         <v>145</v>
       </c>
       <c r="AA15" s="34">
         <v>129</v>
       </c>
+      <c r="AB15" s="49">
+        <v>165</v>
+      </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="12">
         <v>766</v>
       </c>
       <c r="C16" s="12">
         <v>644</v>
       </c>
       <c r="D16" s="13">
         <v>762</v>
       </c>
       <c r="E16" s="13">
         <v>734</v>
       </c>
       <c r="F16" s="13">
         <v>831</v>
       </c>
       <c r="G16" s="13">
         <v>721</v>
       </c>
       <c r="H16" s="20">
         <v>1038</v>
@@ -7293,52 +7506,55 @@
       </c>
       <c r="T16" s="49">
         <v>10</v>
       </c>
       <c r="U16" s="49">
         <v>16</v>
       </c>
       <c r="V16" s="49">
         <v>13</v>
       </c>
       <c r="W16" s="49">
         <v>21</v>
       </c>
       <c r="X16" s="49">
         <v>24</v>
       </c>
       <c r="Y16" s="49">
         <v>12</v>
       </c>
       <c r="Z16" s="49">
         <v>17</v>
       </c>
       <c r="AA16" s="34">
         <v>21</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="49">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="12" t="s">
@@ -7376,52 +7592,55 @@
       </c>
       <c r="T17" s="49">
         <v>160</v>
       </c>
       <c r="U17" s="49">
         <v>115</v>
       </c>
       <c r="V17" s="49">
         <v>139</v>
       </c>
       <c r="W17" s="49">
         <v>137</v>
       </c>
       <c r="X17" s="49">
         <v>151</v>
       </c>
       <c r="Y17" s="49">
         <v>153</v>
       </c>
       <c r="Z17" s="49">
         <v>102</v>
       </c>
       <c r="AA17" s="34">
         <v>115</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="49">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="12">
         <v>1205</v>
       </c>
       <c r="C18" s="12">
         <v>1052</v>
       </c>
       <c r="D18" s="13">
         <v>1235</v>
       </c>
       <c r="E18" s="13">
         <v>1202</v>
       </c>
       <c r="F18" s="13">
         <v>1415</v>
       </c>
       <c r="G18" s="13">
         <v>1265</v>
       </c>
       <c r="H18" s="20">
         <v>1757</v>
       </c>
       <c r="I18" s="20">
@@ -7459,52 +7678,55 @@
       </c>
       <c r="T18" s="49">
         <v>39</v>
       </c>
       <c r="U18" s="49">
         <v>39</v>
       </c>
       <c r="V18" s="49">
         <v>29</v>
       </c>
       <c r="W18" s="49">
         <v>28</v>
       </c>
       <c r="X18" s="49">
         <v>32</v>
       </c>
       <c r="Y18" s="49">
         <v>48</v>
       </c>
       <c r="Z18" s="49">
         <v>30</v>
       </c>
       <c r="AA18" s="34">
         <v>29</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="49">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="12">
         <v>950</v>
       </c>
       <c r="C19" s="12">
         <v>781</v>
       </c>
       <c r="D19" s="13">
         <v>865</v>
       </c>
       <c r="E19" s="13">
         <v>753</v>
       </c>
       <c r="F19" s="13">
         <v>870</v>
       </c>
       <c r="G19" s="13">
         <v>794</v>
       </c>
       <c r="H19" s="20">
         <v>1032</v>
       </c>
       <c r="I19" s="20">
@@ -7542,83 +7764,87 @@
       </c>
       <c r="T19" s="49">
         <v>136</v>
       </c>
       <c r="U19" s="49">
         <v>131</v>
       </c>
       <c r="V19" s="49">
         <v>108</v>
       </c>
       <c r="W19" s="49">
         <v>119</v>
       </c>
       <c r="X19" s="49">
         <v>136</v>
       </c>
       <c r="Y19" s="49">
         <v>135</v>
       </c>
       <c r="Z19" s="49">
         <v>109</v>
       </c>
       <c r="AA19" s="34">
         <v>109</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="85" t="s">
+      <c r="AB19" s="49">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="86" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="85"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:27" s="43" customFormat="1">
+      <c r="B20" s="86"/>
+      <c r="C20" s="86"/>
+      <c r="D20" s="86"/>
+      <c r="E20" s="86"/>
+      <c r="F20" s="86"/>
+      <c r="G20" s="86"/>
+      <c r="H20" s="86"/>
+      <c r="I20" s="86"/>
+      <c r="J20" s="86"/>
+      <c r="K20" s="86"/>
+      <c r="L20" s="86"/>
+      <c r="M20" s="86"/>
+      <c r="N20" s="86"/>
+      <c r="O20" s="86"/>
+      <c r="P20" s="86"/>
+      <c r="Q20" s="86"/>
+      <c r="R20" s="86"/>
+      <c r="S20" s="86"/>
+      <c r="T20" s="86"/>
+      <c r="U20" s="86"/>
+      <c r="V20" s="86"/>
+      <c r="W20" s="86"/>
+      <c r="X20" s="86"/>
+      <c r="Y20" s="86"/>
+      <c r="Z20" s="86"/>
+      <c r="AA20" s="86"/>
+      <c r="AB20" s="86"/>
+    </row>
+    <row r="21" spans="1:28" s="43" customFormat="1">
       <c r="A21" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="12">
         <v>695</v>
       </c>
       <c r="C21" s="12">
         <v>619</v>
       </c>
       <c r="D21" s="13">
         <v>696</v>
       </c>
       <c r="E21" s="13">
         <v>838</v>
       </c>
       <c r="F21" s="13">
         <v>877</v>
       </c>
       <c r="G21" s="13">
         <v>680</v>
       </c>
       <c r="H21" s="20">
         <v>763</v>
       </c>
       <c r="I21" s="13">
@@ -7656,52 +7882,55 @@
       </c>
       <c r="T21" s="50">
         <v>466</v>
       </c>
       <c r="U21" s="50">
         <v>426</v>
       </c>
       <c r="V21" s="50">
         <v>417</v>
       </c>
       <c r="W21" s="50">
         <v>485</v>
       </c>
       <c r="X21" s="50">
         <v>501</v>
       </c>
       <c r="Y21" s="50">
         <v>519</v>
       </c>
       <c r="Z21" s="50">
         <v>392</v>
       </c>
       <c r="AA21" s="50">
         <v>405</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="50">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="12" t="s">
@@ -7739,52 +7968,55 @@
       </c>
       <c r="T22" s="49">
         <v>28</v>
       </c>
       <c r="U22" s="49">
         <v>16</v>
       </c>
       <c r="V22" s="49">
         <v>19</v>
       </c>
       <c r="W22" s="49">
         <v>22</v>
       </c>
       <c r="X22" s="49">
         <v>20</v>
       </c>
       <c r="Y22" s="49">
         <v>25</v>
       </c>
       <c r="Z22" s="49">
         <v>17</v>
       </c>
       <c r="AA22" s="49">
         <v>17</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" s="44" customFormat="1">
+      <c r="AB22" s="49">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="44" customFormat="1">
       <c r="A23" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="49">
         <v>15</v>
       </c>
       <c r="O23" s="49">
         <v>17</v>
       </c>
       <c r="P23" s="49">
         <v>9</v>
       </c>
       <c r="Q23" s="49">
@@ -7798,52 +8030,55 @@
       </c>
       <c r="T23" s="49">
         <v>10</v>
       </c>
       <c r="U23" s="49">
         <v>11</v>
       </c>
       <c r="V23" s="49">
         <v>15</v>
       </c>
       <c r="W23" s="49">
         <v>18</v>
       </c>
       <c r="X23" s="49">
         <v>20</v>
       </c>
       <c r="Y23" s="49">
         <v>14</v>
       </c>
       <c r="Z23" s="49">
         <v>16</v>
       </c>
       <c r="AA23" s="49">
         <v>15</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="49">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="12">
         <v>401</v>
       </c>
       <c r="C24" s="12">
         <v>336</v>
       </c>
       <c r="D24" s="13">
         <v>341</v>
       </c>
       <c r="E24" s="13">
         <v>355</v>
       </c>
       <c r="F24" s="13">
         <v>404</v>
       </c>
       <c r="G24" s="13">
         <v>362</v>
       </c>
       <c r="H24" s="20">
         <v>466</v>
       </c>
       <c r="I24" s="13">
@@ -7881,52 +8116,55 @@
       </c>
       <c r="T24" s="49">
         <v>8</v>
       </c>
       <c r="U24" s="49">
         <v>5</v>
       </c>
       <c r="V24" s="49">
         <v>17</v>
       </c>
       <c r="W24" s="49">
         <v>10</v>
       </c>
       <c r="X24" s="49">
         <v>11</v>
       </c>
       <c r="Y24" s="49">
         <v>6</v>
       </c>
       <c r="Z24" s="49">
         <v>6</v>
       </c>
       <c r="AA24" s="49">
         <v>8</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="49">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="12">
         <v>267</v>
       </c>
       <c r="C25" s="12">
         <v>226</v>
       </c>
       <c r="D25" s="13">
         <v>311</v>
       </c>
       <c r="E25" s="13">
         <v>308</v>
       </c>
       <c r="F25" s="13">
         <v>339</v>
       </c>
       <c r="G25" s="13">
         <v>293</v>
       </c>
       <c r="H25" s="20">
         <v>324</v>
       </c>
       <c r="I25" s="13">
@@ -7964,52 +8202,55 @@
       </c>
       <c r="T25" s="49">
         <v>84</v>
       </c>
       <c r="U25" s="49">
         <v>81</v>
       </c>
       <c r="V25" s="49">
         <v>76</v>
       </c>
       <c r="W25" s="49">
         <v>89</v>
       </c>
       <c r="X25" s="49">
         <v>85</v>
       </c>
       <c r="Y25" s="49">
         <v>92</v>
       </c>
       <c r="Z25" s="49">
         <v>70</v>
       </c>
       <c r="AA25" s="49">
         <v>80</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="49">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="12">
         <v>695</v>
       </c>
       <c r="C26" s="12">
         <v>619</v>
       </c>
       <c r="D26" s="13">
         <v>696</v>
       </c>
       <c r="E26" s="13">
         <v>838</v>
       </c>
       <c r="F26" s="13">
         <v>877</v>
       </c>
       <c r="G26" s="13">
         <v>680</v>
       </c>
       <c r="H26" s="20">
         <v>763</v>
       </c>
       <c r="I26" s="13">
@@ -8047,52 +8288,55 @@
       </c>
       <c r="T26" s="49">
         <v>57</v>
       </c>
       <c r="U26" s="49">
         <v>46</v>
       </c>
       <c r="V26" s="49">
         <v>45</v>
       </c>
       <c r="W26" s="49">
         <v>62</v>
       </c>
       <c r="X26" s="49">
         <v>65</v>
       </c>
       <c r="Y26" s="49">
         <v>64</v>
       </c>
       <c r="Z26" s="49">
         <v>46</v>
       </c>
       <c r="AA26" s="49">
         <v>36</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="49">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="12">
         <v>174</v>
       </c>
       <c r="C27" s="12">
         <v>150</v>
       </c>
       <c r="D27" s="13">
         <v>176</v>
       </c>
       <c r="E27" s="13">
         <v>229</v>
       </c>
       <c r="F27" s="13">
         <v>202</v>
       </c>
       <c r="G27" s="13">
         <v>201</v>
       </c>
       <c r="H27" s="20">
         <v>282</v>
       </c>
       <c r="I27" s="13">
@@ -8130,52 +8374,55 @@
       </c>
       <c r="T27" s="49">
         <v>7</v>
       </c>
       <c r="U27" s="49">
         <v>8</v>
       </c>
       <c r="V27" s="49">
         <v>6</v>
       </c>
       <c r="W27" s="49">
         <v>12</v>
       </c>
       <c r="X27" s="49">
         <v>6</v>
       </c>
       <c r="Y27" s="49">
         <v>16</v>
       </c>
       <c r="Z27" s="49">
         <v>9</v>
       </c>
       <c r="AA27" s="49">
         <v>11</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="49">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="12">
         <v>287</v>
       </c>
       <c r="C28" s="12">
         <v>243</v>
       </c>
       <c r="D28" s="13">
         <v>301</v>
       </c>
       <c r="E28" s="13">
         <v>312</v>
       </c>
       <c r="F28" s="13">
         <v>348</v>
       </c>
       <c r="G28" s="13">
         <v>350</v>
       </c>
       <c r="H28" s="20">
         <v>432</v>
       </c>
       <c r="I28" s="13">
@@ -8213,52 +8460,55 @@
       </c>
       <c r="T28" s="49">
         <v>98</v>
       </c>
       <c r="U28" s="49">
         <v>78</v>
       </c>
       <c r="V28" s="49">
         <v>76</v>
       </c>
       <c r="W28" s="49">
         <v>96</v>
       </c>
       <c r="X28" s="49">
         <v>96</v>
       </c>
       <c r="Y28" s="49">
         <v>99</v>
       </c>
       <c r="Z28" s="49">
         <v>82</v>
       </c>
       <c r="AA28" s="49">
         <v>74</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="49">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="12">
         <v>412</v>
       </c>
       <c r="C29" s="12">
         <v>357</v>
       </c>
       <c r="D29" s="13">
         <v>430</v>
       </c>
       <c r="E29" s="13">
         <v>386</v>
       </c>
       <c r="F29" s="13">
         <v>449</v>
       </c>
       <c r="G29" s="13">
         <v>428</v>
       </c>
       <c r="H29" s="20">
         <v>548</v>
       </c>
       <c r="I29" s="13">
@@ -8296,52 +8546,55 @@
       </c>
       <c r="T29" s="49">
         <v>6</v>
       </c>
       <c r="U29" s="49">
         <v>12</v>
       </c>
       <c r="V29" s="49">
         <v>1</v>
       </c>
       <c r="W29" s="49">
         <v>17</v>
       </c>
       <c r="X29" s="49">
         <v>17</v>
       </c>
       <c r="Y29" s="49">
         <v>8</v>
       </c>
       <c r="Z29" s="49">
         <v>12</v>
       </c>
       <c r="AA29" s="49">
         <v>14</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="49">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="12" t="s">
@@ -8379,52 +8632,55 @@
       </c>
       <c r="T30" s="49">
         <v>94</v>
       </c>
       <c r="U30" s="49">
         <v>71</v>
       </c>
       <c r="V30" s="49">
         <v>81</v>
       </c>
       <c r="W30" s="49">
         <v>77</v>
       </c>
       <c r="X30" s="49">
         <v>80</v>
       </c>
       <c r="Y30" s="49">
         <v>91</v>
       </c>
       <c r="Z30" s="49">
         <v>55</v>
       </c>
       <c r="AA30" s="49">
         <v>71</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="49">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="12">
         <v>634</v>
       </c>
       <c r="C31" s="12">
         <v>570</v>
       </c>
       <c r="D31" s="13">
         <v>631</v>
       </c>
       <c r="E31" s="13">
         <v>600</v>
       </c>
       <c r="F31" s="13">
         <v>704</v>
       </c>
       <c r="G31" s="13">
         <v>639</v>
       </c>
       <c r="H31" s="20">
         <v>818</v>
       </c>
       <c r="I31" s="13">
@@ -8462,52 +8718,55 @@
       </c>
       <c r="T31" s="49">
         <v>20</v>
       </c>
       <c r="U31" s="49">
         <v>26</v>
       </c>
       <c r="V31" s="49">
         <v>19</v>
       </c>
       <c r="W31" s="49">
         <v>14</v>
       </c>
       <c r="X31" s="49">
         <v>20</v>
       </c>
       <c r="Y31" s="49">
         <v>24</v>
       </c>
       <c r="Z31" s="49">
         <v>18</v>
       </c>
       <c r="AA31" s="49">
         <v>18</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="49">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B32" s="12">
         <v>483</v>
       </c>
       <c r="C32" s="12">
         <v>420</v>
       </c>
       <c r="D32" s="13">
         <v>435</v>
       </c>
       <c r="E32" s="13">
         <v>403</v>
       </c>
       <c r="F32" s="13">
         <v>430</v>
       </c>
       <c r="G32" s="13">
         <v>407</v>
       </c>
       <c r="H32" s="20">
         <v>501</v>
       </c>
       <c r="I32" s="13">
@@ -8545,83 +8804,87 @@
       </c>
       <c r="T32" s="49">
         <v>54</v>
       </c>
       <c r="U32" s="49">
         <v>72</v>
       </c>
       <c r="V32" s="49">
         <v>62</v>
       </c>
       <c r="W32" s="49">
         <v>68</v>
       </c>
       <c r="X32" s="49">
         <v>81</v>
       </c>
       <c r="Y32" s="49">
         <v>80</v>
       </c>
       <c r="Z32" s="49">
         <v>61</v>
       </c>
       <c r="AA32" s="49">
         <v>61</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="86" t="s">
+      <c r="AB32" s="49">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
+      <c r="A33" s="85" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="86"/>
-[...26 lines deleted...]
-    <row r="34" spans="1:27" s="43" customFormat="1">
+      <c r="B33" s="85"/>
+      <c r="C33" s="85"/>
+      <c r="D33" s="85"/>
+      <c r="E33" s="85"/>
+      <c r="F33" s="85"/>
+      <c r="G33" s="85"/>
+      <c r="H33" s="85"/>
+      <c r="I33" s="85"/>
+      <c r="J33" s="85"/>
+      <c r="K33" s="85"/>
+      <c r="L33" s="85"/>
+      <c r="M33" s="85"/>
+      <c r="N33" s="85"/>
+      <c r="O33" s="85"/>
+      <c r="P33" s="85"/>
+      <c r="Q33" s="85"/>
+      <c r="R33" s="85"/>
+      <c r="S33" s="85"/>
+      <c r="T33" s="85"/>
+      <c r="U33" s="85"/>
+      <c r="V33" s="85"/>
+      <c r="W33" s="85"/>
+      <c r="X33" s="85"/>
+      <c r="Y33" s="85"/>
+      <c r="Z33" s="85"/>
+      <c r="AA33" s="85"/>
+      <c r="AB33" s="85"/>
+    </row>
+    <row r="34" spans="1:28" s="43" customFormat="1">
       <c r="A34" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="12">
         <v>577</v>
       </c>
       <c r="C34" s="12">
         <v>550</v>
       </c>
       <c r="D34" s="13">
         <v>557</v>
       </c>
       <c r="E34" s="13">
         <v>730</v>
       </c>
       <c r="F34" s="13">
         <v>726</v>
       </c>
       <c r="G34" s="13">
         <v>593</v>
       </c>
       <c r="H34" s="20">
         <v>620</v>
       </c>
       <c r="I34" s="13">
@@ -8653,58 +8916,61 @@
       </c>
       <c r="R34" s="50">
         <v>332</v>
       </c>
       <c r="S34" s="50">
         <v>337</v>
       </c>
       <c r="T34" s="50">
         <v>431</v>
       </c>
       <c r="U34" s="50">
         <v>334</v>
       </c>
       <c r="V34" s="50">
         <v>318</v>
       </c>
       <c r="W34" s="50">
         <v>369</v>
       </c>
       <c r="X34" s="50">
         <v>381</v>
       </c>
       <c r="Y34" s="50">
         <v>393</v>
       </c>
-      <c r="Z34" s="83">
+      <c r="Z34" s="82">
         <v>316</v>
       </c>
       <c r="AA34" s="50">
         <v>286</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="50">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D35" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F35" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G35" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H35" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="12" t="s">
@@ -8736,58 +9002,61 @@
       </c>
       <c r="R35" s="49">
         <v>22</v>
       </c>
       <c r="S35" s="49">
         <v>20</v>
       </c>
       <c r="T35" s="49">
         <v>23</v>
       </c>
       <c r="U35" s="49">
         <v>26</v>
       </c>
       <c r="V35" s="49">
         <v>9</v>
       </c>
       <c r="W35" s="49">
         <v>15</v>
       </c>
       <c r="X35" s="49">
         <v>25</v>
       </c>
       <c r="Y35" s="49">
         <v>21</v>
       </c>
-      <c r="Z35" s="82">
+      <c r="Z35" s="81">
         <v>19</v>
       </c>
       <c r="AA35" s="49">
         <v>21</v>
       </c>
-    </row>
-    <row r="36" spans="1:27" s="44" customFormat="1">
+      <c r="AB35" s="49">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" s="44" customFormat="1">
       <c r="A36" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
       <c r="J36" s="12"/>
       <c r="K36" s="12"/>
       <c r="L36" s="12"/>
       <c r="M36" s="12"/>
       <c r="N36" s="49">
         <v>8</v>
       </c>
       <c r="O36" s="49">
         <v>15</v>
       </c>
       <c r="P36" s="49">
         <v>10</v>
       </c>
       <c r="Q36" s="49">
@@ -8795,58 +9064,61 @@
       </c>
       <c r="R36" s="49">
         <v>10</v>
       </c>
       <c r="S36" s="49">
         <v>8</v>
       </c>
       <c r="T36" s="49">
         <v>15</v>
       </c>
       <c r="U36" s="49">
         <v>13</v>
       </c>
       <c r="V36" s="49">
         <v>12</v>
       </c>
       <c r="W36" s="49">
         <v>9</v>
       </c>
       <c r="X36" s="49">
         <v>14</v>
       </c>
       <c r="Y36" s="49">
         <v>9</v>
       </c>
-      <c r="Z36" s="82">
+      <c r="Z36" s="81">
         <v>8</v>
       </c>
       <c r="AA36" s="49">
         <v>2</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="49">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="12">
         <v>323</v>
       </c>
       <c r="C37" s="12">
         <v>299</v>
       </c>
       <c r="D37" s="13">
         <v>331</v>
       </c>
       <c r="E37" s="13">
         <v>297</v>
       </c>
       <c r="F37" s="13">
         <v>379</v>
       </c>
       <c r="G37" s="13">
         <v>329</v>
       </c>
       <c r="H37" s="20">
         <v>436</v>
       </c>
       <c r="I37" s="13">
@@ -8878,58 +9150,61 @@
       </c>
       <c r="R37" s="49">
         <v>7</v>
       </c>
       <c r="S37" s="49">
         <v>8</v>
       </c>
       <c r="T37" s="49">
         <v>13</v>
       </c>
       <c r="U37" s="49">
         <v>5</v>
       </c>
       <c r="V37" s="49">
         <v>10</v>
       </c>
       <c r="W37" s="49">
         <v>10</v>
       </c>
       <c r="X37" s="49">
         <v>1</v>
       </c>
       <c r="Y37" s="49">
         <v>10</v>
       </c>
-      <c r="Z37" s="82">
+      <c r="Z37" s="81">
         <v>4</v>
       </c>
       <c r="AA37" s="49">
         <v>10</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="49">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="12">
         <v>182</v>
       </c>
       <c r="C38" s="12">
         <v>188</v>
       </c>
       <c r="D38" s="13">
         <v>247</v>
       </c>
       <c r="E38" s="13">
         <v>267</v>
       </c>
       <c r="F38" s="13">
         <v>306</v>
       </c>
       <c r="G38" s="13">
         <v>263</v>
       </c>
       <c r="H38" s="20">
         <v>328</v>
       </c>
       <c r="I38" s="13">
@@ -8961,58 +9236,61 @@
       </c>
       <c r="R38" s="49">
         <v>60</v>
       </c>
       <c r="S38" s="49">
         <v>76</v>
       </c>
       <c r="T38" s="49">
         <v>75</v>
       </c>
       <c r="U38" s="49">
         <v>59</v>
       </c>
       <c r="V38" s="49">
         <v>64</v>
       </c>
       <c r="W38" s="49">
         <v>79</v>
       </c>
       <c r="X38" s="49">
         <v>82</v>
       </c>
       <c r="Y38" s="49">
         <v>88</v>
       </c>
-      <c r="Z38" s="82">
+      <c r="Z38" s="81">
         <v>73</v>
       </c>
       <c r="AA38" s="49">
         <v>53</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="49">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="12">
         <v>577</v>
       </c>
       <c r="C39" s="12">
         <v>550</v>
       </c>
       <c r="D39" s="13">
         <v>557</v>
       </c>
       <c r="E39" s="13">
         <v>730</v>
       </c>
       <c r="F39" s="13">
         <v>726</v>
       </c>
       <c r="G39" s="13">
         <v>593</v>
       </c>
       <c r="H39" s="20">
         <v>620</v>
       </c>
       <c r="I39" s="13">
@@ -9044,58 +9322,61 @@
       </c>
       <c r="R39" s="49">
         <v>39</v>
       </c>
       <c r="S39" s="49">
         <v>40</v>
       </c>
       <c r="T39" s="49">
         <v>37</v>
       </c>
       <c r="U39" s="49">
         <v>37</v>
       </c>
       <c r="V39" s="49">
         <v>32</v>
       </c>
       <c r="W39" s="49">
         <v>42</v>
       </c>
       <c r="X39" s="49">
         <v>39</v>
       </c>
       <c r="Y39" s="49">
         <v>37</v>
       </c>
-      <c r="Z39" s="82">
+      <c r="Z39" s="81">
         <v>28</v>
       </c>
       <c r="AA39" s="49">
         <v>30</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="49">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B40" s="12">
         <v>117</v>
       </c>
       <c r="C40" s="12">
         <v>114</v>
       </c>
       <c r="D40" s="13">
         <v>144</v>
       </c>
       <c r="E40" s="13">
         <v>164</v>
       </c>
       <c r="F40" s="13">
         <v>156</v>
       </c>
       <c r="G40" s="13">
         <v>180</v>
       </c>
       <c r="H40" s="20">
         <v>272</v>
       </c>
       <c r="I40" s="13">
@@ -9127,58 +9408,61 @@
       </c>
       <c r="R40" s="49">
         <v>10</v>
       </c>
       <c r="S40" s="49">
         <v>5</v>
       </c>
       <c r="T40" s="49">
         <v>10</v>
       </c>
       <c r="U40" s="49">
         <v>5</v>
       </c>
       <c r="V40" s="49">
         <v>7</v>
       </c>
       <c r="W40" s="49">
         <v>9</v>
       </c>
       <c r="X40" s="49">
         <v>9</v>
       </c>
       <c r="Y40" s="49">
         <v>10</v>
       </c>
-      <c r="Z40" s="82">
+      <c r="Z40" s="81">
         <v>9</v>
       </c>
       <c r="AA40" s="49">
         <v>5</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="49">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B41" s="12">
         <v>236</v>
       </c>
       <c r="C41" s="12">
         <v>217</v>
       </c>
       <c r="D41" s="13">
         <v>285</v>
       </c>
       <c r="E41" s="13">
         <v>245</v>
       </c>
       <c r="F41" s="13">
         <v>294</v>
       </c>
       <c r="G41" s="13">
         <v>304</v>
       </c>
       <c r="H41" s="20">
         <v>416</v>
       </c>
       <c r="I41" s="13">
@@ -9210,58 +9494,61 @@
       </c>
       <c r="R41" s="49">
         <v>68</v>
       </c>
       <c r="S41" s="49">
         <v>60</v>
       </c>
       <c r="T41" s="49">
         <v>87</v>
       </c>
       <c r="U41" s="49">
         <v>69</v>
       </c>
       <c r="V41" s="49">
         <v>58</v>
       </c>
       <c r="W41" s="49">
         <v>76</v>
       </c>
       <c r="X41" s="49">
         <v>66</v>
       </c>
       <c r="Y41" s="49">
         <v>73</v>
       </c>
-      <c r="Z41" s="82">
+      <c r="Z41" s="81">
         <v>63</v>
       </c>
       <c r="AA41" s="49">
         <v>55</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="49">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B42" s="12">
         <v>354</v>
       </c>
       <c r="C42" s="12">
         <v>287</v>
       </c>
       <c r="D42" s="13">
         <v>332</v>
       </c>
       <c r="E42" s="13">
         <v>348</v>
       </c>
       <c r="F42" s="13">
         <v>382</v>
       </c>
       <c r="G42" s="13">
         <v>293</v>
       </c>
       <c r="H42" s="20">
         <v>490</v>
       </c>
       <c r="I42" s="13">
@@ -9293,58 +9580,61 @@
       </c>
       <c r="R42" s="49">
         <v>14</v>
       </c>
       <c r="S42" s="49">
         <v>3</v>
       </c>
       <c r="T42" s="49">
         <v>4</v>
       </c>
       <c r="U42" s="49">
         <v>4</v>
       </c>
       <c r="V42" s="49">
         <v>12</v>
       </c>
       <c r="W42" s="49">
         <v>4</v>
       </c>
       <c r="X42" s="49">
         <v>7</v>
       </c>
       <c r="Y42" s="49">
         <v>4</v>
       </c>
-      <c r="Z42" s="82">
+      <c r="Z42" s="81">
         <v>5</v>
       </c>
       <c r="AA42" s="49">
         <v>7</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="49">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="12" t="s">
@@ -9376,58 +9666,61 @@
       </c>
       <c r="R43" s="49">
         <v>49</v>
       </c>
       <c r="S43" s="49">
         <v>59</v>
       </c>
       <c r="T43" s="49">
         <v>66</v>
       </c>
       <c r="U43" s="49">
         <v>44</v>
       </c>
       <c r="V43" s="49">
         <v>58</v>
       </c>
       <c r="W43" s="49">
         <v>60</v>
       </c>
       <c r="X43" s="49">
         <v>71</v>
       </c>
       <c r="Y43" s="49">
         <v>62</v>
       </c>
-      <c r="Z43" s="82">
+      <c r="Z43" s="81">
         <v>47</v>
       </c>
       <c r="AA43" s="49">
         <v>44</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="49">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B44" s="12">
         <v>571</v>
       </c>
       <c r="C44" s="12">
         <v>482</v>
       </c>
       <c r="D44" s="12">
         <v>604</v>
       </c>
       <c r="E44" s="12">
         <v>602</v>
       </c>
       <c r="F44" s="12">
         <v>711</v>
       </c>
       <c r="G44" s="12">
         <v>626</v>
       </c>
       <c r="H44" s="26">
         <v>939</v>
       </c>
       <c r="I44" s="12">
@@ -9459,58 +9752,61 @@
       </c>
       <c r="R44" s="49">
         <v>16</v>
       </c>
       <c r="S44" s="49">
         <v>12</v>
       </c>
       <c r="T44" s="49">
         <v>19</v>
       </c>
       <c r="U44" s="49">
         <v>13</v>
       </c>
       <c r="V44" s="49">
         <v>10</v>
       </c>
       <c r="W44" s="49">
         <v>14</v>
       </c>
       <c r="X44" s="49">
         <v>12</v>
       </c>
       <c r="Y44" s="49">
         <v>24</v>
       </c>
-      <c r="Z44" s="82">
+      <c r="Z44" s="81">
         <v>12</v>
       </c>
       <c r="AA44" s="49">
         <v>11</v>
       </c>
-    </row>
-    <row r="45" spans="1:27">
+      <c r="AB44" s="49">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="45" spans="1:28">
       <c r="A45" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B45" s="45">
         <v>467</v>
       </c>
       <c r="C45" s="45">
         <v>361</v>
       </c>
       <c r="D45" s="45">
         <v>430</v>
       </c>
       <c r="E45" s="45">
         <v>350</v>
       </c>
       <c r="F45" s="45">
         <v>440</v>
       </c>
       <c r="G45" s="45">
         <v>387</v>
       </c>
       <c r="H45" s="46">
         <v>531</v>
       </c>
       <c r="I45" s="45">
@@ -9548,174 +9844,180 @@
       </c>
       <c r="T45" s="54">
         <v>82</v>
       </c>
       <c r="U45" s="54">
         <v>59</v>
       </c>
       <c r="V45" s="54">
         <v>46</v>
       </c>
       <c r="W45" s="54">
         <v>51</v>
       </c>
       <c r="X45" s="54">
         <v>55</v>
       </c>
       <c r="Y45" s="54">
         <v>55</v>
       </c>
       <c r="Z45" s="54">
         <v>48</v>
       </c>
       <c r="AA45" s="54">
         <v>48</v>
       </c>
-    </row>
-    <row r="46" spans="1:27" ht="18.75" customHeight="1">
+      <c r="AB45" s="54">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="46" spans="1:28" ht="18.75" customHeight="1">
       <c r="A46" s="9" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A3:AB3"/>
+    <mergeCell ref="A33:AB33"/>
+    <mergeCell ref="A20:AB20"/>
+    <mergeCell ref="A7:AB7"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="Z5:AA5"/>
-[...3 lines deleted...]
-    <mergeCell ref="A33:AA33"/>
+    <mergeCell ref="Z5:AB5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AA39"/>
+  <dimension ref="A3:AB39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AG23" sqref="AG23"/>
-      <selection pane="bottomLeft" activeCell="AC35" sqref="AC35"/>
+      <selection pane="bottomLeft" activeCell="AB28" sqref="AB28:AB38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:27">
+    <row r="3" spans="1:28">
       <c r="A3" s="94" t="s">
         <v>33</v>
       </c>
       <c r="B3" s="94"/>
       <c r="C3" s="94"/>
       <c r="D3" s="94"/>
       <c r="E3" s="94"/>
       <c r="F3" s="94"/>
       <c r="G3" s="94"/>
       <c r="H3" s="94"/>
       <c r="I3" s="94"/>
       <c r="J3" s="94"/>
       <c r="K3" s="94"/>
       <c r="L3" s="94"/>
       <c r="M3" s="94"/>
       <c r="N3" s="94"/>
       <c r="O3" s="94"/>
       <c r="P3" s="94"/>
       <c r="Q3" s="94"/>
       <c r="R3" s="94"/>
       <c r="S3" s="94"/>
       <c r="T3" s="94"/>
       <c r="U3" s="94"/>
       <c r="V3" s="94"/>
       <c r="W3" s="94"/>
       <c r="X3" s="94"/>
       <c r="Y3" s="94"/>
       <c r="Z3" s="94"/>
       <c r="AA3" s="94"/>
-    </row>
-    <row r="4" spans="1:27">
+      <c r="AB3" s="94"/>
+    </row>
+    <row r="4" spans="1:28">
       <c r="A4" s="6"/>
       <c r="N4" s="68"/>
       <c r="O4" s="68"/>
       <c r="P4" s="68"/>
       <c r="Q4" s="68"/>
       <c r="R4" s="68"/>
       <c r="S4" s="68"/>
       <c r="T4" s="68"/>
       <c r="U4" s="68"/>
       <c r="V4" s="68"/>
       <c r="W4" s="68"/>
       <c r="X4" s="68"/>
       <c r="Y4" s="68"/>
       <c r="Z4" s="68"/>
       <c r="AA4" s="68"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B5" s="89">
+      <c r="AB4" s="68"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="89"/>
+      <c r="B5" s="87">
         <v>2021</v>
       </c>
-      <c r="C5" s="90"/>
-[...9 lines deleted...]
-      <c r="M5" s="90"/>
+      <c r="C5" s="88"/>
+      <c r="D5" s="88"/>
+      <c r="E5" s="88"/>
+      <c r="F5" s="88"/>
+      <c r="G5" s="88"/>
+      <c r="H5" s="88"/>
+      <c r="I5" s="88"/>
+      <c r="J5" s="88"/>
+      <c r="K5" s="88"/>
+      <c r="L5" s="88"/>
+      <c r="M5" s="88"/>
       <c r="N5" s="91">
         <v>2025</v>
       </c>
       <c r="O5" s="92"/>
       <c r="P5" s="92"/>
       <c r="Q5" s="92"/>
       <c r="R5" s="92"/>
       <c r="S5" s="92"/>
       <c r="T5" s="92"/>
       <c r="U5" s="92"/>
       <c r="V5" s="92"/>
       <c r="W5" s="92"/>
       <c r="X5" s="92"/>
       <c r="Y5" s="92"/>
-      <c r="Z5" s="100">
+      <c r="Z5" s="97">
         <v>2026</v>
       </c>
-      <c r="AA5" s="101"/>
-[...2 lines deleted...]
-      <c r="A6" s="88"/>
+      <c r="AA5" s="98"/>
+      <c r="AB5" s="98"/>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="90"/>
       <c r="B6" s="33" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="33" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="33" t="s">
@@ -9738,95 +10040,99 @@
       </c>
       <c r="P6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="Q6" s="62" t="s">
         <v>8</v>
       </c>
       <c r="R6" s="62" t="s">
         <v>0</v>
       </c>
       <c r="S6" s="62" t="s">
         <v>1</v>
       </c>
       <c r="T6" s="62" t="s">
         <v>2</v>
       </c>
       <c r="U6" s="38" t="s">
         <v>3</v>
       </c>
       <c r="V6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>23</v>
       </c>
-      <c r="X6" s="76" t="s">
+      <c r="X6" s="75" t="s">
         <v>24</v>
       </c>
-      <c r="Y6" s="80" t="s">
+      <c r="Y6" s="79" t="s">
         <v>25</v>
       </c>
       <c r="Z6" s="41" t="s">
         <v>5</v>
       </c>
       <c r="AA6" s="3" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="86" t="s">
+      <c r="AB6" s="3" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="86"/>
-[...26 lines deleted...]
-    <row r="8" spans="1:27" s="43" customFormat="1">
+      <c r="B7" s="85"/>
+      <c r="C7" s="85"/>
+      <c r="D7" s="85"/>
+      <c r="E7" s="85"/>
+      <c r="F7" s="85"/>
+      <c r="G7" s="85"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="85"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="85"/>
+      <c r="N7" s="85"/>
+      <c r="O7" s="85"/>
+      <c r="P7" s="85"/>
+      <c r="Q7" s="85"/>
+      <c r="R7" s="85"/>
+      <c r="S7" s="85"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="85"/>
+      <c r="V7" s="85"/>
+      <c r="W7" s="85"/>
+      <c r="X7" s="85"/>
+      <c r="Y7" s="85"/>
+      <c r="Z7" s="85"/>
+      <c r="AA7" s="85"/>
+      <c r="AB7" s="85"/>
+    </row>
+    <row r="8" spans="1:28" s="43" customFormat="1">
       <c r="A8" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="12">
         <v>35</v>
       </c>
       <c r="C8" s="12">
         <v>25</v>
       </c>
       <c r="D8" s="13">
         <v>33</v>
       </c>
       <c r="E8" s="13">
         <v>31</v>
       </c>
       <c r="F8" s="13">
         <v>24</v>
       </c>
       <c r="G8" s="20">
         <v>26</v>
       </c>
       <c r="H8" s="20">
         <v>44</v>
       </c>
       <c r="I8" s="13">
@@ -9864,52 +10170,55 @@
       </c>
       <c r="T8" s="51">
         <v>11</v>
       </c>
       <c r="U8" s="51">
         <v>21</v>
       </c>
       <c r="V8" s="50">
         <v>13</v>
       </c>
       <c r="W8" s="51">
         <v>13</v>
       </c>
       <c r="X8" s="51">
         <v>23</v>
       </c>
       <c r="Y8" s="51">
         <v>17</v>
       </c>
       <c r="Z8" s="51">
         <v>9</v>
       </c>
       <c r="AA8" s="51">
         <v>10</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="50">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="12" t="s">
@@ -9947,52 +10256,55 @@
       </c>
       <c r="T9" s="6">
         <v>1</v>
       </c>
       <c r="U9" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V9" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W9" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X9" s="34">
         <v>1</v>
       </c>
       <c r="Y9" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z9" s="34">
         <v>1</v>
       </c>
       <c r="AA9" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="10" spans="1:27" s="44" customFormat="1">
+      <c r="AB9" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" s="44" customFormat="1">
       <c r="A10" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="39" t="s">
         <v>30</v>
       </c>
       <c r="O10" s="39" t="s">
         <v>30</v>
       </c>
       <c r="P10" s="34">
         <v>1</v>
       </c>
       <c r="Q10" s="39" t="s">
@@ -10006,52 +10318,55 @@
       </c>
       <c r="T10" s="6">
         <v>1</v>
       </c>
       <c r="U10" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V10" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W10" s="49">
         <v>1</v>
       </c>
       <c r="X10" s="34">
         <v>2</v>
       </c>
       <c r="Y10" s="34">
         <v>1</v>
       </c>
       <c r="Z10" s="34">
         <v>1</v>
       </c>
       <c r="AA10" s="34">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="12">
         <v>3</v>
       </c>
       <c r="C11" s="12">
         <v>5</v>
       </c>
       <c r="D11" s="13">
         <v>8</v>
       </c>
       <c r="E11" s="13">
         <v>5</v>
       </c>
       <c r="F11" s="13">
         <v>5</v>
       </c>
       <c r="G11" s="20">
         <v>5</v>
       </c>
       <c r="H11" s="20">
         <v>6</v>
       </c>
       <c r="I11" s="13">
@@ -10089,52 +10404,55 @@
       </c>
       <c r="T11" s="39" t="s">
         <v>30</v>
       </c>
       <c r="U11" s="6">
         <v>1</v>
       </c>
       <c r="V11" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W11" s="49">
         <v>1</v>
       </c>
       <c r="X11" s="34" t="s">
         <v>30</v>
       </c>
       <c r="Y11" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z11" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA11" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="12">
         <v>15</v>
       </c>
       <c r="C12" s="12">
         <v>21</v>
       </c>
       <c r="D12" s="13">
         <v>24</v>
       </c>
       <c r="E12" s="13">
         <v>18</v>
       </c>
       <c r="F12" s="13">
         <v>31</v>
       </c>
       <c r="G12" s="20">
         <v>14</v>
       </c>
       <c r="H12" s="20">
         <v>13</v>
       </c>
       <c r="I12" s="13">
@@ -10172,52 +10490,55 @@
       </c>
       <c r="T12" s="6">
         <v>6</v>
       </c>
       <c r="U12" s="6">
         <v>5</v>
       </c>
       <c r="V12" s="49">
         <v>3</v>
       </c>
       <c r="W12" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X12" s="34">
         <v>3</v>
       </c>
       <c r="Y12" s="34">
         <v>2</v>
       </c>
       <c r="Z12" s="34">
         <v>2</v>
       </c>
       <c r="AA12" s="34">
         <v>1</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="12">
         <v>35</v>
       </c>
       <c r="C13" s="12">
         <v>25</v>
       </c>
       <c r="D13" s="13">
         <v>33</v>
       </c>
       <c r="E13" s="13">
         <v>31</v>
       </c>
       <c r="F13" s="13">
         <v>24</v>
       </c>
       <c r="G13" s="20">
         <v>26</v>
       </c>
       <c r="H13" s="20">
         <v>44</v>
       </c>
       <c r="I13" s="13">
@@ -10255,52 +10576,55 @@
       </c>
       <c r="T13" s="39" t="s">
         <v>30</v>
       </c>
       <c r="U13" s="6">
         <v>1</v>
       </c>
       <c r="V13" s="49">
         <v>1</v>
       </c>
       <c r="W13" s="49">
         <v>1</v>
       </c>
       <c r="X13" s="34">
         <v>4</v>
       </c>
       <c r="Y13" s="34">
         <v>3</v>
       </c>
       <c r="Z13" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA13" s="34">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="49">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="12">
         <v>21</v>
       </c>
       <c r="C14" s="12">
         <v>13</v>
       </c>
       <c r="D14" s="13">
         <v>12</v>
       </c>
       <c r="E14" s="13">
         <v>17</v>
       </c>
       <c r="F14" s="13">
         <v>11</v>
       </c>
       <c r="G14" s="20">
         <v>10</v>
       </c>
       <c r="H14" s="20">
         <v>17</v>
       </c>
       <c r="I14" s="13">
@@ -10338,52 +10662,55 @@
       </c>
       <c r="T14" s="39" t="s">
         <v>30</v>
       </c>
       <c r="U14" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V14" s="49">
         <v>1</v>
       </c>
       <c r="W14" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X14" s="34" t="s">
         <v>30</v>
       </c>
       <c r="Y14" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z14" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA14" s="34">
         <v>2</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="12">
         <v>7</v>
       </c>
       <c r="C15" s="12">
         <v>4</v>
       </c>
       <c r="D15" s="13">
         <v>7</v>
       </c>
       <c r="E15" s="13">
         <v>12</v>
       </c>
       <c r="F15" s="13">
         <v>15</v>
       </c>
       <c r="G15" s="20">
         <v>11</v>
       </c>
       <c r="H15" s="20">
         <v>7</v>
       </c>
       <c r="I15" s="13">
@@ -10421,52 +10748,55 @@
       </c>
       <c r="T15" s="39" t="s">
         <v>30</v>
       </c>
       <c r="U15" s="6">
         <v>7</v>
       </c>
       <c r="V15" s="49">
         <v>3</v>
       </c>
       <c r="W15" s="49">
         <v>4</v>
       </c>
       <c r="X15" s="34">
         <v>5</v>
       </c>
       <c r="Y15" s="34">
         <v>4</v>
       </c>
       <c r="Z15" s="34">
         <v>5</v>
       </c>
       <c r="AA15" s="34">
         <v>2</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="49">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="12">
         <v>15</v>
       </c>
       <c r="C16" s="12">
         <v>20</v>
       </c>
       <c r="D16" s="13">
         <v>17</v>
       </c>
       <c r="E16" s="13">
         <v>21</v>
       </c>
       <c r="F16" s="13">
         <v>19</v>
       </c>
       <c r="G16" s="20">
         <v>21</v>
       </c>
       <c r="H16" s="20">
         <v>24</v>
       </c>
       <c r="I16" s="13">
@@ -10504,52 +10834,55 @@
       </c>
       <c r="T16" s="39" t="s">
         <v>30</v>
       </c>
       <c r="U16" s="6">
         <v>1</v>
       </c>
       <c r="V16" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W16" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X16" s="34" t="s">
         <v>30</v>
       </c>
       <c r="Y16" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z16" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA16" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="12" t="s">
@@ -10587,52 +10920,55 @@
       </c>
       <c r="T17" s="39">
         <v>2</v>
       </c>
       <c r="U17" s="6">
         <v>1</v>
       </c>
       <c r="V17" s="49">
         <v>1</v>
       </c>
       <c r="W17" s="49">
         <v>3</v>
       </c>
       <c r="X17" s="34">
         <v>7</v>
       </c>
       <c r="Y17" s="34">
         <v>2</v>
       </c>
       <c r="Z17" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA17" s="34">
         <v>2</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="49">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="12">
         <v>18</v>
       </c>
       <c r="C18" s="12">
         <v>11</v>
       </c>
       <c r="D18" s="13">
         <v>17</v>
       </c>
       <c r="E18" s="13">
         <v>14</v>
       </c>
       <c r="F18" s="13">
         <v>17</v>
       </c>
       <c r="G18" s="20">
         <v>13</v>
       </c>
       <c r="H18" s="20">
         <v>18</v>
       </c>
       <c r="I18" s="13">
@@ -10670,52 +11006,55 @@
       </c>
       <c r="T18" s="39" t="s">
         <v>30</v>
       </c>
       <c r="U18" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V18" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W18" s="49">
         <v>1</v>
       </c>
       <c r="X18" s="34">
         <v>1</v>
       </c>
       <c r="Y18" s="34">
         <v>1</v>
       </c>
       <c r="Z18" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA18" s="34">
         <v>1</v>
       </c>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="12">
         <v>5</v>
       </c>
       <c r="C19" s="12">
         <v>8</v>
       </c>
       <c r="D19" s="13">
         <v>13</v>
       </c>
       <c r="E19" s="13">
         <v>9</v>
       </c>
       <c r="F19" s="13">
         <v>14</v>
       </c>
       <c r="G19" s="20">
         <v>9</v>
       </c>
       <c r="H19" s="20">
         <v>3</v>
       </c>
       <c r="I19" s="13">
@@ -10753,83 +11092,87 @@
       </c>
       <c r="T19" s="34">
         <v>1</v>
       </c>
       <c r="U19" s="6">
         <v>5</v>
       </c>
       <c r="V19" s="49">
         <v>4</v>
       </c>
       <c r="W19" s="49">
         <v>2</v>
       </c>
       <c r="X19" s="34" t="s">
         <v>30</v>
       </c>
       <c r="Y19" s="34">
         <v>4</v>
       </c>
       <c r="Z19" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA19" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="85" t="s">
+      <c r="AB19" s="49">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="85"/>
-[...26 lines deleted...]
-    <row r="21" spans="1:27" s="43" customFormat="1">
+      <c r="B20" s="86"/>
+      <c r="C20" s="86"/>
+      <c r="D20" s="86"/>
+      <c r="E20" s="86"/>
+      <c r="F20" s="86"/>
+      <c r="G20" s="86"/>
+      <c r="H20" s="86"/>
+      <c r="I20" s="86"/>
+      <c r="J20" s="86"/>
+      <c r="K20" s="86"/>
+      <c r="L20" s="86"/>
+      <c r="M20" s="86"/>
+      <c r="N20" s="86"/>
+      <c r="O20" s="86"/>
+      <c r="P20" s="86"/>
+      <c r="Q20" s="86"/>
+      <c r="R20" s="86"/>
+      <c r="S20" s="86"/>
+      <c r="T20" s="86"/>
+      <c r="U20" s="86"/>
+      <c r="V20" s="86"/>
+      <c r="W20" s="86"/>
+      <c r="X20" s="86"/>
+      <c r="Y20" s="86"/>
+      <c r="Z20" s="86"/>
+      <c r="AA20" s="86"/>
+      <c r="AB20" s="86"/>
+    </row>
+    <row r="21" spans="1:28" s="43" customFormat="1">
       <c r="A21" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="12">
         <v>20</v>
       </c>
       <c r="C21" s="12">
         <v>12</v>
       </c>
       <c r="D21" s="13">
         <v>11</v>
       </c>
       <c r="E21" s="13">
         <v>11</v>
       </c>
       <c r="F21" s="13">
         <v>9</v>
       </c>
       <c r="G21" s="20">
         <v>6</v>
       </c>
       <c r="H21" s="20">
         <v>12</v>
       </c>
       <c r="I21" s="13">
@@ -10852,67 +11195,70 @@
       </c>
       <c r="O21" s="57">
         <v>1</v>
       </c>
       <c r="P21" s="51">
         <v>3</v>
       </c>
       <c r="Q21" s="51">
         <v>1</v>
       </c>
       <c r="R21" s="51">
         <v>2</v>
       </c>
       <c r="S21" s="51">
         <v>2</v>
       </c>
       <c r="T21" s="51">
         <v>2</v>
       </c>
       <c r="U21" s="66">
         <v>4</v>
       </c>
       <c r="V21" s="51">
         <v>1</v>
       </c>
-      <c r="W21" s="78">
+      <c r="W21" s="77">
         <v>2</v>
       </c>
       <c r="X21" s="51">
         <v>5</v>
       </c>
       <c r="Y21" s="57">
         <v>1</v>
       </c>
       <c r="Z21" s="57">
         <v>6</v>
       </c>
       <c r="AA21" s="51">
         <v>1</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="50">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="12" t="s">
@@ -10950,111 +11296,117 @@
       </c>
       <c r="T22" s="34">
         <v>1</v>
       </c>
       <c r="U22" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V22" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W22" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X22" s="34">
         <v>1</v>
       </c>
       <c r="Y22" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z22" s="56">
         <v>1</v>
       </c>
       <c r="AA22" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" s="44" customFormat="1">
+      <c r="AB22" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" s="44" customFormat="1">
       <c r="A23" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="39" t="s">
         <v>30</v>
       </c>
       <c r="O23" s="39" t="s">
         <v>30</v>
       </c>
       <c r="P23" s="34">
         <v>1</v>
       </c>
       <c r="Q23" s="39" t="s">
         <v>30</v>
       </c>
       <c r="R23" s="39" t="s">
         <v>30</v>
       </c>
       <c r="S23" s="39" t="s">
         <v>30</v>
       </c>
       <c r="T23" s="34">
         <v>1</v>
       </c>
       <c r="U23" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V23" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="W23" s="77">
+      <c r="W23" s="76">
         <v>1</v>
       </c>
       <c r="X23" s="34">
         <v>2</v>
       </c>
       <c r="Y23" s="56">
         <v>1</v>
       </c>
       <c r="Z23" s="56">
         <v>1</v>
       </c>
       <c r="AA23" s="34">
         <v>1</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="12">
         <v>3</v>
       </c>
       <c r="C24" s="12">
         <v>3</v>
       </c>
       <c r="D24" s="13">
         <v>4</v>
       </c>
       <c r="E24" s="13">
         <v>4</v>
       </c>
       <c r="F24" s="13">
         <v>4</v>
       </c>
       <c r="G24" s="20">
         <v>4</v>
       </c>
       <c r="H24" s="20">
         <v>4</v>
       </c>
       <c r="I24" s="13">
@@ -11092,52 +11444,55 @@
       </c>
       <c r="T24" s="39" t="s">
         <v>30</v>
       </c>
       <c r="U24" s="34">
         <v>2</v>
       </c>
       <c r="V24" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W24" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X24" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Y24" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z24" s="56">
         <v>1</v>
       </c>
       <c r="AA24" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="12">
         <v>14</v>
       </c>
       <c r="C25" s="12">
         <v>13</v>
       </c>
       <c r="D25" s="13">
         <v>17</v>
       </c>
       <c r="E25" s="13">
         <v>14</v>
       </c>
       <c r="F25" s="13">
         <v>26</v>
       </c>
       <c r="G25" s="20">
         <v>11</v>
       </c>
       <c r="H25" s="20">
         <v>10</v>
       </c>
       <c r="I25" s="13">
@@ -11175,52 +11530,55 @@
       </c>
       <c r="T25" s="39" t="s">
         <v>30</v>
       </c>
       <c r="U25" s="34">
         <v>2</v>
       </c>
       <c r="V25" s="34">
         <v>1</v>
       </c>
       <c r="W25" s="34">
         <v>1</v>
       </c>
       <c r="X25" s="39">
         <v>1</v>
       </c>
       <c r="Y25" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z25" s="56">
         <v>3</v>
       </c>
       <c r="AA25" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="12">
         <v>20</v>
       </c>
       <c r="C26" s="12">
         <v>12</v>
       </c>
       <c r="D26" s="13">
         <v>11</v>
       </c>
       <c r="E26" s="13">
         <v>11</v>
       </c>
       <c r="F26" s="13">
         <v>9</v>
       </c>
       <c r="G26" s="20">
         <v>6</v>
       </c>
       <c r="H26" s="20">
         <v>12</v>
       </c>
       <c r="I26" s="13">
@@ -11258,166 +11616,173 @@
       </c>
       <c r="T26" s="39" t="s">
         <v>30</v>
       </c>
       <c r="U26" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V26" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W26" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X26" s="39">
         <v>1</v>
       </c>
       <c r="Y26" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z26" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA26" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="86" t="s">
+      <c r="AB26" s="49">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="86"/>
-[...26 lines deleted...]
-    <row r="28" spans="1:27" s="43" customFormat="1">
+      <c r="B27" s="85"/>
+      <c r="C27" s="85"/>
+      <c r="D27" s="85"/>
+      <c r="E27" s="85"/>
+      <c r="F27" s="85"/>
+      <c r="G27" s="85"/>
+      <c r="H27" s="85"/>
+      <c r="I27" s="85"/>
+      <c r="J27" s="85"/>
+      <c r="K27" s="85"/>
+      <c r="L27" s="85"/>
+      <c r="M27" s="85"/>
+      <c r="N27" s="85"/>
+      <c r="O27" s="85"/>
+      <c r="P27" s="85"/>
+      <c r="Q27" s="85"/>
+      <c r="R27" s="85"/>
+      <c r="S27" s="85"/>
+      <c r="T27" s="85"/>
+      <c r="U27" s="85"/>
+      <c r="V27" s="85"/>
+      <c r="W27" s="85"/>
+      <c r="X27" s="85"/>
+      <c r="Y27" s="85"/>
+      <c r="Z27" s="85"/>
+      <c r="AA27" s="85"/>
+      <c r="AB27" s="85"/>
+    </row>
+    <row r="28" spans="1:28" s="43" customFormat="1">
       <c r="A28" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="12">
         <v>15</v>
       </c>
       <c r="C28" s="12">
         <v>13</v>
       </c>
       <c r="D28" s="13">
         <v>22</v>
       </c>
       <c r="E28" s="13">
         <v>20</v>
       </c>
       <c r="F28" s="13">
         <v>15</v>
       </c>
       <c r="G28" s="13">
         <v>20</v>
       </c>
       <c r="H28" s="20">
         <v>32</v>
       </c>
       <c r="I28" s="13">
         <v>27</v>
       </c>
       <c r="J28" s="26">
         <v>26</v>
       </c>
       <c r="K28" s="26">
         <v>17</v>
       </c>
       <c r="L28" s="20">
         <v>23</v>
       </c>
       <c r="M28" s="20">
         <v>25</v>
       </c>
       <c r="N28" s="57">
         <v>7</v>
       </c>
       <c r="O28" s="57">
         <v>17</v>
       </c>
       <c r="P28" s="51">
         <v>9</v>
       </c>
-      <c r="Q28" s="74">
+      <c r="Q28" s="73">
         <v>7</v>
       </c>
       <c r="R28" s="57">
         <v>13</v>
       </c>
       <c r="S28" s="57">
         <v>14</v>
       </c>
       <c r="T28" s="57">
         <v>9</v>
       </c>
       <c r="U28" s="57">
         <v>17</v>
       </c>
       <c r="V28" s="57">
         <v>12</v>
       </c>
       <c r="W28" s="57">
         <v>11</v>
       </c>
       <c r="X28" s="57">
         <v>18</v>
       </c>
       <c r="Y28" s="57">
         <v>16</v>
       </c>
       <c r="Z28" s="57">
         <v>3</v>
       </c>
       <c r="AA28" s="51">
         <v>9</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="82">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="12" t="s">
@@ -11455,218 +11820,227 @@
       </c>
       <c r="T29" s="39" t="s">
         <v>30</v>
       </c>
       <c r="U29" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V29" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W29" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X29" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Y29" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z29" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA29" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="12">
         <v>0</v>
       </c>
       <c r="C30" s="12">
         <v>2</v>
       </c>
       <c r="D30" s="13">
         <v>4</v>
       </c>
       <c r="E30" s="13">
         <v>1</v>
       </c>
       <c r="F30" s="13">
         <v>1</v>
       </c>
       <c r="G30" s="13">
         <v>1</v>
       </c>
       <c r="H30" s="20">
         <v>2</v>
       </c>
       <c r="I30" s="13">
         <v>0</v>
       </c>
       <c r="J30" s="26">
         <v>1</v>
       </c>
       <c r="K30" s="26">
         <v>0</v>
       </c>
       <c r="L30" s="20">
         <v>0</v>
       </c>
       <c r="M30" s="20">
         <v>1</v>
       </c>
       <c r="N30" s="39" t="s">
         <v>30</v>
       </c>
       <c r="O30" s="39" t="s">
         <v>30</v>
       </c>
       <c r="P30" s="39" t="s">
         <v>30</v>
       </c>
-      <c r="Q30" s="73">
+      <c r="Q30" s="72">
         <v>1</v>
       </c>
-      <c r="R30" s="73">
+      <c r="R30" s="72">
         <v>1</v>
       </c>
       <c r="S30" s="39" t="s">
         <v>30</v>
       </c>
       <c r="T30" s="39" t="s">
         <v>30</v>
       </c>
       <c r="U30" s="56">
         <v>1</v>
       </c>
       <c r="V30" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W30" s="56">
         <v>1</v>
       </c>
       <c r="X30" s="56" t="s">
         <v>30</v>
       </c>
       <c r="Y30" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z30" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA30" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="12">
         <v>1</v>
       </c>
       <c r="C31" s="12">
         <v>8</v>
       </c>
       <c r="D31" s="13">
         <v>7</v>
       </c>
       <c r="E31" s="13">
         <v>4</v>
       </c>
       <c r="F31" s="13">
         <v>5</v>
       </c>
       <c r="G31" s="13">
         <v>3</v>
       </c>
       <c r="H31" s="20">
         <v>3</v>
       </c>
       <c r="I31" s="13">
         <v>7</v>
       </c>
       <c r="J31" s="26">
         <v>8</v>
       </c>
       <c r="K31" s="26">
         <v>10</v>
       </c>
       <c r="L31" s="20">
         <v>8</v>
       </c>
       <c r="M31" s="20">
         <v>1</v>
       </c>
       <c r="N31" s="34">
         <v>1</v>
       </c>
       <c r="O31" s="34">
         <v>2</v>
       </c>
       <c r="P31" s="34">
         <v>1</v>
       </c>
-      <c r="Q31" s="73">
+      <c r="Q31" s="72">
         <v>1</v>
       </c>
       <c r="R31" s="56">
         <v>3</v>
       </c>
       <c r="S31" s="56">
         <v>5</v>
       </c>
       <c r="T31" s="56">
         <v>6</v>
       </c>
       <c r="U31" s="56">
         <v>3</v>
       </c>
       <c r="V31" s="56">
         <v>3</v>
       </c>
       <c r="W31" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X31" s="39">
         <v>3</v>
       </c>
       <c r="Y31" s="39">
         <v>2</v>
       </c>
       <c r="Z31" s="39">
         <v>1</v>
       </c>
       <c r="AA31" s="34">
         <v>1</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="12">
         <v>15</v>
       </c>
       <c r="C32" s="12">
         <v>13</v>
       </c>
       <c r="D32" s="13">
         <v>22</v>
       </c>
       <c r="E32" s="13">
         <v>20</v>
       </c>
       <c r="F32" s="13">
         <v>15</v>
       </c>
       <c r="G32" s="13">
         <v>20</v>
       </c>
       <c r="H32" s="20">
         <v>32</v>
       </c>
       <c r="I32" s="13">
@@ -11704,52 +12078,55 @@
       </c>
       <c r="T32" s="39" t="s">
         <v>30</v>
       </c>
       <c r="U32" s="56">
         <v>1</v>
       </c>
       <c r="V32" s="56">
         <v>1</v>
       </c>
       <c r="W32" s="56">
         <v>1</v>
       </c>
       <c r="X32" s="56">
         <v>4</v>
       </c>
       <c r="Y32" s="39">
         <v>3</v>
       </c>
       <c r="Z32" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA32" s="34">
         <v>1</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="81">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="12">
         <v>5</v>
       </c>
       <c r="C33" s="12">
         <v>4</v>
       </c>
       <c r="D33" s="13">
         <v>5</v>
       </c>
       <c r="E33" s="13">
         <v>8</v>
       </c>
       <c r="F33" s="13">
         <v>5</v>
       </c>
       <c r="G33" s="13">
         <v>6</v>
       </c>
       <c r="H33" s="20">
         <v>7</v>
       </c>
       <c r="I33" s="13">
@@ -11787,135 +12164,141 @@
       </c>
       <c r="T33" s="39" t="s">
         <v>30</v>
       </c>
       <c r="U33" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V33" s="56">
         <v>1</v>
       </c>
       <c r="W33" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X33" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Y33" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z33" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA33" s="34">
         <v>2</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="12">
         <v>1</v>
       </c>
       <c r="C34" s="12">
         <v>1</v>
       </c>
       <c r="D34" s="13">
         <v>1</v>
       </c>
       <c r="E34" s="13">
         <v>4</v>
       </c>
       <c r="F34" s="13">
         <v>1</v>
       </c>
       <c r="G34" s="13">
         <v>3</v>
       </c>
       <c r="H34" s="20">
         <v>1</v>
       </c>
       <c r="I34" s="13">
         <v>0</v>
       </c>
       <c r="J34" s="26">
         <v>2</v>
       </c>
       <c r="K34" s="26">
         <v>2</v>
       </c>
       <c r="L34" s="20">
         <v>1</v>
       </c>
       <c r="M34" s="20">
         <v>1</v>
       </c>
       <c r="N34" s="39" t="s">
         <v>30</v>
       </c>
       <c r="O34" s="39">
         <v>3</v>
       </c>
       <c r="P34" s="34">
         <v>1</v>
       </c>
-      <c r="Q34" s="73">
+      <c r="Q34" s="72">
         <v>2</v>
       </c>
       <c r="R34" s="56">
         <v>3</v>
       </c>
       <c r="S34" s="56">
         <v>2</v>
       </c>
       <c r="T34" s="39" t="s">
         <v>30</v>
       </c>
       <c r="U34" s="56">
         <v>5</v>
       </c>
       <c r="V34" s="56">
         <v>2</v>
       </c>
       <c r="W34" s="56">
         <v>3</v>
       </c>
       <c r="X34" s="56">
         <v>4</v>
       </c>
       <c r="Y34" s="39">
         <v>4</v>
       </c>
       <c r="Z34" s="39">
         <v>2</v>
       </c>
       <c r="AA34" s="34">
         <v>2</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="81">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="12">
         <v>5</v>
       </c>
       <c r="C35" s="12">
         <v>5</v>
       </c>
       <c r="D35" s="13">
         <v>2</v>
       </c>
       <c r="E35" s="13">
         <v>4</v>
       </c>
       <c r="F35" s="13">
         <v>4</v>
       </c>
       <c r="G35" s="13">
         <v>0</v>
       </c>
       <c r="H35" s="20">
         <v>3</v>
       </c>
       <c r="I35" s="13">
@@ -11953,135 +12336,141 @@
       </c>
       <c r="T35" s="39" t="s">
         <v>30</v>
       </c>
       <c r="U35" s="56">
         <v>1</v>
       </c>
       <c r="V35" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W35" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X35" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Y35" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z35" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA35" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="J36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="K36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="L36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="M36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="N36" s="6">
         <v>1</v>
       </c>
       <c r="O36" s="39">
         <v>1</v>
       </c>
       <c r="P36" s="34">
         <v>1</v>
       </c>
-      <c r="Q36" s="73">
+      <c r="Q36" s="72">
         <v>2</v>
       </c>
       <c r="R36" s="39" t="s">
         <v>30</v>
       </c>
       <c r="S36" s="39">
         <v>4</v>
       </c>
       <c r="T36" s="39">
         <v>2</v>
       </c>
       <c r="U36" s="56">
         <v>1</v>
       </c>
       <c r="V36" s="56">
         <v>1</v>
       </c>
       <c r="W36" s="56">
         <v>3</v>
       </c>
       <c r="X36" s="39">
         <v>6</v>
       </c>
       <c r="Y36" s="39">
         <v>2</v>
       </c>
       <c r="Z36" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA36" s="34">
         <v>2</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="81">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="12">
         <v>2</v>
       </c>
       <c r="C37" s="12">
         <v>2</v>
       </c>
       <c r="D37" s="12">
         <v>2</v>
       </c>
       <c r="E37" s="12">
         <v>0</v>
       </c>
       <c r="F37" s="12">
         <v>1</v>
       </c>
       <c r="G37" s="12">
         <v>1</v>
       </c>
       <c r="H37" s="26">
         <v>0</v>
       </c>
       <c r="I37" s="12">
@@ -12119,52 +12508,55 @@
       </c>
       <c r="T37" s="39" t="s">
         <v>30</v>
       </c>
       <c r="U37" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V37" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W37" s="56">
         <v>1</v>
       </c>
       <c r="X37" s="39">
         <v>1</v>
       </c>
       <c r="Y37" s="39">
         <v>1</v>
       </c>
       <c r="Z37" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA37" s="34">
         <v>1</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="45">
         <v>2</v>
       </c>
       <c r="C38" s="45">
         <v>4</v>
       </c>
       <c r="D38" s="45">
         <v>3</v>
       </c>
       <c r="E38" s="45">
         <v>1</v>
       </c>
       <c r="F38" s="45">
         <v>2</v>
       </c>
       <c r="G38" s="45">
         <v>3</v>
       </c>
       <c r="H38" s="46">
         <v>0</v>
       </c>
       <c r="I38" s="45">
@@ -12181,201 +12573,207 @@
       </c>
       <c r="M38" s="46">
         <v>3</v>
       </c>
       <c r="N38" s="59">
         <v>2</v>
       </c>
       <c r="O38" s="59">
         <v>6</v>
       </c>
       <c r="P38" s="47">
         <v>3</v>
       </c>
       <c r="Q38" s="47">
         <v>1</v>
       </c>
       <c r="R38" s="47">
         <v>2</v>
       </c>
       <c r="S38" s="47">
         <v>3</v>
       </c>
       <c r="T38" s="47">
         <v>1</v>
       </c>
-      <c r="U38" s="75">
+      <c r="U38" s="74">
         <v>5</v>
       </c>
-      <c r="V38" s="75">
+      <c r="V38" s="74">
         <v>4</v>
       </c>
-      <c r="W38" s="75">
+      <c r="W38" s="74">
         <v>2</v>
       </c>
-      <c r="X38" s="79" t="s">
-[...2 lines deleted...]
-      <c r="Y38" s="75">
+      <c r="X38" s="78" t="s">
+        <v>30</v>
+      </c>
+      <c r="Y38" s="74">
         <v>4</v>
       </c>
-      <c r="Z38" s="75" t="s">
-[...6 lines deleted...]
-    <row r="39" spans="1:27">
+      <c r="Z38" s="74" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA38" s="74" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB38" s="54">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="9" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z5:AA5"/>
-[...2 lines deleted...]
-    <mergeCell ref="A7:AA7"/>
+    <mergeCell ref="A27:AB27"/>
+    <mergeCell ref="A20:AB20"/>
+    <mergeCell ref="A7:AB7"/>
+    <mergeCell ref="Z5:AB5"/>
+    <mergeCell ref="A3:AB3"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
-    <mergeCell ref="A3:AA3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA38"/>
+  <dimension ref="A2:AB38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AG23" sqref="AG23"/>
-      <selection pane="bottomLeft" activeCell="AB36" sqref="AB36"/>
+      <selection pane="bottomLeft" activeCell="AD30" sqref="AD30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="3" width="0" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27" ht="14.25" customHeight="1">
+    <row r="2" spans="1:28" ht="14.25" customHeight="1">
       <c r="A2" s="94" t="s">
         <v>35</v>
       </c>
       <c r="B2" s="94"/>
       <c r="C2" s="94"/>
       <c r="D2" s="94"/>
       <c r="E2" s="94"/>
       <c r="F2" s="94"/>
       <c r="G2" s="94"/>
       <c r="H2" s="94"/>
       <c r="I2" s="94"/>
       <c r="J2" s="94"/>
       <c r="K2" s="94"/>
       <c r="L2" s="94"/>
       <c r="M2" s="94"/>
       <c r="N2" s="94"/>
       <c r="O2" s="94"/>
       <c r="P2" s="94"/>
       <c r="Q2" s="94"/>
       <c r="R2" s="94"/>
       <c r="S2" s="94"/>
       <c r="T2" s="94"/>
       <c r="U2" s="94"/>
       <c r="V2" s="94"/>
       <c r="W2" s="94"/>
       <c r="X2" s="94"/>
       <c r="Y2" s="94"/>
       <c r="Z2" s="94"/>
       <c r="AA2" s="94"/>
-    </row>
-    <row r="3" spans="1:27" ht="17.25" customHeight="1">
+      <c r="AB2" s="94"/>
+    </row>
+    <row r="3" spans="1:28" ht="17.25" customHeight="1">
       <c r="A3" s="6"/>
       <c r="D3" s="19"/>
       <c r="M3" s="19"/>
       <c r="N3" s="68"/>
       <c r="O3" s="68"/>
       <c r="P3" s="68"/>
       <c r="Q3" s="68"/>
       <c r="R3" s="68"/>
       <c r="S3" s="68"/>
       <c r="T3" s="68"/>
       <c r="U3" s="68"/>
       <c r="V3" s="68"/>
       <c r="W3" s="68"/>
       <c r="X3" s="68"/>
       <c r="Y3" s="68"/>
-      <c r="Z3" s="81"/>
+      <c r="Z3" s="80"/>
       <c r="AA3" s="68"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="89">
+      <c r="AB3" s="68"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="89"/>
+      <c r="B4" s="87">
         <v>2021</v>
       </c>
-      <c r="C4" s="90"/>
-[...9 lines deleted...]
-      <c r="M4" s="90"/>
+      <c r="C4" s="88"/>
+      <c r="D4" s="88"/>
+      <c r="E4" s="88"/>
+      <c r="F4" s="88"/>
+      <c r="G4" s="88"/>
+      <c r="H4" s="88"/>
+      <c r="I4" s="88"/>
+      <c r="J4" s="88"/>
+      <c r="K4" s="88"/>
+      <c r="L4" s="88"/>
+      <c r="M4" s="88"/>
       <c r="N4" s="91">
         <v>2025</v>
       </c>
       <c r="O4" s="92"/>
       <c r="P4" s="92"/>
       <c r="Q4" s="92"/>
       <c r="R4" s="92"/>
       <c r="S4" s="92"/>
       <c r="T4" s="92"/>
       <c r="U4" s="92"/>
       <c r="V4" s="92"/>
       <c r="W4" s="92"/>
       <c r="X4" s="92"/>
       <c r="Y4" s="92"/>
-      <c r="Z4" s="97">
+      <c r="Z4" s="95">
         <v>2026</v>
       </c>
-      <c r="AA4" s="98"/>
-[...2 lines deleted...]
-      <c r="A5" s="88"/>
+      <c r="AA4" s="96"/>
+      <c r="AB4" s="96"/>
+    </row>
+    <row r="5" spans="1:28" ht="30.75" customHeight="1">
+      <c r="A5" s="90"/>
       <c r="B5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -12410,308 +12808,321 @@
       </c>
       <c r="T5" s="61" t="s">
         <v>15</v>
       </c>
       <c r="U5" s="64" t="s">
         <v>16</v>
       </c>
       <c r="V5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="X5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="Y5" s="65" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="7" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="86" t="s">
+      <c r="AB5" s="7" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="85" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="86"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27" s="44" customFormat="1">
+      <c r="B6" s="85"/>
+      <c r="C6" s="85"/>
+      <c r="D6" s="85"/>
+      <c r="E6" s="85"/>
+      <c r="F6" s="85"/>
+      <c r="G6" s="85"/>
+      <c r="H6" s="85"/>
+      <c r="I6" s="85"/>
+      <c r="J6" s="85"/>
+      <c r="K6" s="85"/>
+      <c r="L6" s="85"/>
+      <c r="M6" s="85"/>
+      <c r="N6" s="85"/>
+      <c r="O6" s="85"/>
+      <c r="P6" s="85"/>
+      <c r="Q6" s="85"/>
+      <c r="R6" s="85"/>
+      <c r="S6" s="85"/>
+      <c r="T6" s="85"/>
+      <c r="U6" s="85"/>
+      <c r="V6" s="85"/>
+      <c r="W6" s="85"/>
+      <c r="X6" s="85"/>
+      <c r="Y6" s="85"/>
+      <c r="Z6" s="85"/>
+      <c r="AA6" s="85"/>
+      <c r="AB6" s="85"/>
+    </row>
+    <row r="7" spans="1:28" s="44" customFormat="1">
       <c r="A7" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="15">
         <v>8.18</v>
       </c>
       <c r="C7" s="15">
         <v>7.4</v>
       </c>
       <c r="D7" s="16">
         <v>7.57</v>
       </c>
       <c r="E7" s="16">
         <v>7.23</v>
       </c>
       <c r="F7" s="16">
         <v>6.75</v>
       </c>
       <c r="G7" s="16">
         <v>6.4</v>
       </c>
       <c r="H7" s="21">
         <v>6.78</v>
       </c>
       <c r="I7" s="16">
         <v>6.87</v>
       </c>
       <c r="J7" s="21">
         <v>7</v>
       </c>
       <c r="K7" s="21">
         <v>7.04</v>
       </c>
       <c r="L7" s="21">
         <v>7.1</v>
       </c>
       <c r="M7" s="21">
         <v>7.24</v>
       </c>
       <c r="N7" s="53">
         <v>4.2</v>
       </c>
       <c r="O7" s="53">
         <v>6.14</v>
       </c>
-      <c r="P7" s="71">
+      <c r="P7" s="70">
         <v>5.91</v>
       </c>
       <c r="Q7" s="53">
         <v>5.17</v>
       </c>
       <c r="R7" s="53">
         <v>5.43</v>
       </c>
       <c r="S7" s="53">
         <v>5.63</v>
       </c>
       <c r="T7" s="53">
         <v>5.38</v>
       </c>
       <c r="U7" s="53">
         <v>5.81</v>
       </c>
       <c r="V7" s="53">
         <v>5.75</v>
       </c>
       <c r="W7" s="53">
         <v>5.72</v>
       </c>
       <c r="X7" s="53">
         <v>6.16</v>
       </c>
       <c r="Y7" s="53">
         <v>6.24</v>
       </c>
       <c r="Z7" s="53">
         <v>4.21</v>
       </c>
       <c r="AA7" s="53">
         <v>4.8099999999999996</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="53">
+        <v>4.96</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="J8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="K8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="L8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="M8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="N8" s="35" t="s">
         <v>30</v>
       </c>
       <c r="O8" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="P8" s="70">
+      <c r="P8" s="69">
         <v>8.58</v>
       </c>
       <c r="Q8" s="30">
         <v>6.35</v>
       </c>
       <c r="R8" s="30">
         <v>4.84</v>
       </c>
       <c r="S8" s="30">
         <v>3.88</v>
       </c>
       <c r="T8" s="30">
         <v>4.9800000000000004</v>
       </c>
       <c r="U8" s="30">
         <v>4.38</v>
       </c>
       <c r="V8" s="30">
         <v>3.86</v>
       </c>
       <c r="W8" s="30">
         <v>3.54</v>
       </c>
       <c r="X8" s="30">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y8" s="30">
         <v>4.01</v>
       </c>
       <c r="Z8" s="30">
         <v>10.1</v>
       </c>
       <c r="AA8" s="30">
         <v>6.33</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="44" customFormat="1">
+      <c r="AB8" s="30">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="44" customFormat="1">
       <c r="A9" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="35" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="P9" s="70">
+      <c r="P9" s="69">
         <v>4.59</v>
       </c>
       <c r="Q9" s="30">
         <v>3.51</v>
       </c>
       <c r="R9" s="30">
         <v>2.73</v>
       </c>
       <c r="S9" s="30">
         <v>2.31</v>
       </c>
       <c r="T9" s="30">
         <v>3.73</v>
       </c>
       <c r="U9" s="30">
         <v>3.21</v>
       </c>
       <c r="V9" s="30">
         <v>2.79</v>
       </c>
       <c r="W9" s="30">
         <v>3.83</v>
       </c>
       <c r="X9" s="30">
         <v>5.89</v>
       </c>
       <c r="Y9" s="30">
         <v>6.43</v>
       </c>
       <c r="Z9" s="30">
         <v>15.15</v>
       </c>
       <c r="AA9" s="30">
         <v>15.38</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="30">
+        <v>9.57</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="15">
         <v>3.19</v>
       </c>
       <c r="C10" s="15">
         <v>4.13</v>
       </c>
       <c r="D10" s="16">
         <v>5.3</v>
       </c>
       <c r="E10" s="16">
         <v>5.13</v>
       </c>
       <c r="F10" s="16">
         <v>5</v>
       </c>
       <c r="G10" s="16">
         <v>4.83</v>
       </c>
       <c r="H10" s="21">
         <v>4.93</v>
       </c>
       <c r="I10" s="16">
@@ -12749,972 +13160,1009 @@
       </c>
       <c r="T10" s="30">
         <v>6.92</v>
       </c>
       <c r="U10" s="30">
         <v>8.9</v>
       </c>
       <c r="V10" s="30">
         <v>7.81</v>
       </c>
       <c r="W10" s="30">
         <v>9.5</v>
       </c>
       <c r="X10" s="30">
         <v>8.7899999999999991</v>
       </c>
       <c r="Y10" s="30">
         <v>8.18</v>
       </c>
       <c r="Z10" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA10" s="35" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="35" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="15">
         <v>7.42</v>
       </c>
       <c r="C11" s="15">
         <v>10.07</v>
       </c>
       <c r="D11" s="16">
         <v>11.39</v>
       </c>
       <c r="E11" s="16">
         <v>11.02</v>
       </c>
       <c r="F11" s="16">
         <v>12.15</v>
       </c>
       <c r="G11" s="16">
         <v>11.17</v>
       </c>
       <c r="H11" s="21">
         <v>10.39</v>
       </c>
       <c r="I11" s="16">
         <v>10</v>
       </c>
       <c r="J11" s="21">
         <v>10.07</v>
       </c>
       <c r="K11" s="21">
         <v>10.55</v>
       </c>
       <c r="L11" s="21">
         <v>10.69</v>
       </c>
       <c r="M11" s="21">
         <v>10.51</v>
       </c>
       <c r="N11" s="30">
         <v>2.59</v>
       </c>
       <c r="O11" s="30">
         <v>3.78</v>
       </c>
-      <c r="P11" s="70">
+      <c r="P11" s="69">
         <v>3.42</v>
       </c>
       <c r="Q11" s="30">
         <v>3.05</v>
       </c>
       <c r="R11" s="30">
         <v>3.93</v>
       </c>
       <c r="S11" s="30">
         <v>5.35</v>
       </c>
       <c r="T11" s="30">
         <v>6.57</v>
       </c>
       <c r="U11" s="30">
         <v>7.19</v>
       </c>
       <c r="V11" s="30">
         <v>7.23</v>
       </c>
       <c r="W11" s="30">
         <v>6.45</v>
       </c>
       <c r="X11" s="30">
         <v>6.55</v>
       </c>
       <c r="Y11" s="30">
         <v>6.47</v>
       </c>
       <c r="Z11" s="30">
         <v>5.75</v>
       </c>
       <c r="AA11" s="30">
         <v>4.54</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="30">
+        <v>2.96</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="15">
         <v>8.18</v>
       </c>
       <c r="C12" s="15">
         <v>7.4</v>
       </c>
       <c r="D12" s="16">
         <v>7.57</v>
       </c>
       <c r="E12" s="16">
         <v>7.23</v>
       </c>
       <c r="F12" s="16">
         <v>6.75</v>
       </c>
       <c r="G12" s="16">
         <v>6.4</v>
       </c>
       <c r="H12" s="21">
         <v>6.78</v>
       </c>
       <c r="I12" s="16">
         <v>6.87</v>
       </c>
       <c r="J12" s="21">
         <v>7</v>
       </c>
       <c r="K12" s="21">
         <v>7.04</v>
       </c>
       <c r="L12" s="21">
         <v>7.1</v>
       </c>
       <c r="M12" s="21">
         <v>7.24</v>
       </c>
       <c r="N12" s="30">
         <v>7.25</v>
       </c>
       <c r="O12" s="30">
         <v>7.37</v>
       </c>
-      <c r="P12" s="70">
+      <c r="P12" s="69">
         <v>7.57</v>
       </c>
       <c r="Q12" s="30">
         <v>5.42</v>
       </c>
       <c r="R12" s="30">
         <v>5.83</v>
       </c>
       <c r="S12" s="30">
         <v>4.9000000000000004</v>
       </c>
       <c r="T12" s="30">
         <v>4.03</v>
       </c>
       <c r="U12" s="30">
         <v>4.03</v>
       </c>
       <c r="V12" s="30">
         <v>3.96</v>
       </c>
       <c r="W12" s="30">
         <v>3.93</v>
       </c>
       <c r="X12" s="30">
         <v>4.92</v>
       </c>
       <c r="Y12" s="30">
         <v>5.42</v>
       </c>
       <c r="Z12" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA12" s="30">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="30">
+        <v>2.74</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="15">
         <v>14.3</v>
       </c>
       <c r="C13" s="15">
         <v>11.85</v>
       </c>
       <c r="D13" s="16">
         <v>10.66</v>
       </c>
       <c r="E13" s="16">
         <v>10.81</v>
       </c>
       <c r="F13" s="16">
         <v>9.9499999999999993</v>
       </c>
       <c r="G13" s="16">
         <v>9.16</v>
       </c>
       <c r="H13" s="21">
         <v>9.3699999999999992</v>
       </c>
       <c r="I13" s="16">
         <v>9.33</v>
       </c>
       <c r="J13" s="21">
         <v>9</v>
       </c>
       <c r="K13" s="21">
         <v>8.5</v>
       </c>
       <c r="L13" s="21">
         <v>8.36</v>
       </c>
       <c r="M13" s="21">
         <v>8.82</v>
       </c>
       <c r="N13" s="30">
         <v>37.04</v>
       </c>
       <c r="O13" s="30">
         <v>36.36</v>
       </c>
-      <c r="P13" s="70">
+      <c r="P13" s="69">
         <v>25.97</v>
       </c>
       <c r="Q13" s="30">
         <v>20.41</v>
       </c>
       <c r="R13" s="30">
         <v>14.81</v>
       </c>
       <c r="S13" s="30">
         <v>11.3</v>
       </c>
       <c r="T13" s="30">
         <v>9.57</v>
       </c>
       <c r="U13" s="30">
         <v>8.33</v>
       </c>
       <c r="V13" s="30">
         <v>10.75</v>
       </c>
       <c r="W13" s="30">
         <v>9.65</v>
       </c>
       <c r="X13" s="30">
         <v>9.01</v>
       </c>
       <c r="Y13" s="30">
         <v>8.26</v>
       </c>
       <c r="Z13" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA13" s="30">
         <v>42.55</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="30">
+        <v>24.69</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="15">
         <v>6.49</v>
       </c>
       <c r="C14" s="15">
         <v>5.25</v>
       </c>
       <c r="D14" s="16">
         <v>5.43</v>
       </c>
       <c r="E14" s="16">
         <v>6.73</v>
       </c>
       <c r="F14" s="16">
         <v>7.94</v>
       </c>
       <c r="G14" s="16">
         <v>7.97</v>
       </c>
       <c r="H14" s="21">
         <v>7.59</v>
       </c>
       <c r="I14" s="16">
         <v>7.68</v>
       </c>
       <c r="J14" s="21">
         <v>7.68</v>
       </c>
       <c r="K14" s="21">
         <v>7.36</v>
       </c>
       <c r="L14" s="21">
         <v>7.35</v>
       </c>
       <c r="M14" s="21">
         <v>7.43</v>
       </c>
       <c r="N14" s="30">
         <v>2.04</v>
       </c>
       <c r="O14" s="30">
         <v>4.78</v>
       </c>
-      <c r="P14" s="70">
+      <c r="P14" s="69">
         <v>3.73</v>
       </c>
       <c r="Q14" s="30">
         <v>4.01</v>
       </c>
       <c r="R14" s="30">
         <v>4.93</v>
       </c>
       <c r="S14" s="30">
         <v>5.22</v>
       </c>
       <c r="T14" s="30">
         <v>4.3899999999999997</v>
       </c>
       <c r="U14" s="30">
         <v>5.34</v>
       </c>
       <c r="V14" s="30">
         <v>5.3</v>
       </c>
       <c r="W14" s="30">
         <v>5.46</v>
       </c>
       <c r="X14" s="30">
         <v>5.83</v>
       </c>
       <c r="Y14" s="30">
         <v>5.87</v>
       </c>
       <c r="Z14" s="30">
         <v>8.74</v>
       </c>
       <c r="AA14" s="30">
         <v>6.71</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="30">
+        <v>6.72</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="15">
         <v>6.38</v>
       </c>
       <c r="C15" s="15">
         <v>7.74</v>
       </c>
       <c r="D15" s="16">
         <v>7.46</v>
       </c>
       <c r="E15" s="16">
         <v>7.69</v>
       </c>
       <c r="F15" s="16">
         <v>7.62</v>
       </c>
       <c r="G15" s="16">
         <v>7.66</v>
       </c>
       <c r="H15" s="21">
         <v>7.81</v>
       </c>
       <c r="I15" s="16">
         <v>7.72</v>
       </c>
       <c r="J15" s="21">
         <v>7.38</v>
       </c>
       <c r="K15" s="21">
         <v>7.33</v>
       </c>
       <c r="L15" s="21">
         <v>7.54</v>
       </c>
       <c r="M15" s="21">
         <v>7.28</v>
       </c>
       <c r="N15" s="35" t="s">
         <v>30</v>
       </c>
       <c r="O15" s="30">
         <v>12.66</v>
       </c>
-      <c r="P15" s="70">
+      <c r="P15" s="69">
         <v>8.77</v>
       </c>
       <c r="Q15" s="30">
         <v>6.06</v>
       </c>
       <c r="R15" s="30">
         <v>10.53</v>
       </c>
       <c r="S15" s="30">
         <v>9.1300000000000008</v>
       </c>
       <c r="T15" s="30">
         <v>7.66</v>
       </c>
       <c r="U15" s="30">
         <v>9.9</v>
       </c>
       <c r="V15" s="30">
         <v>8.36</v>
       </c>
       <c r="W15" s="30">
         <v>7.41</v>
       </c>
       <c r="X15" s="30">
         <v>6.88</v>
       </c>
       <c r="Y15" s="30">
         <v>6.33</v>
       </c>
       <c r="Z15" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA15" s="35" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="35" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="J16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="K16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="L16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="M16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="N16" s="30">
         <v>5.78</v>
       </c>
       <c r="O16" s="30">
         <v>4.3</v>
       </c>
-      <c r="P16" s="70">
+      <c r="P16" s="69">
         <v>4.76</v>
       </c>
       <c r="Q16" s="30">
         <v>4.92</v>
       </c>
       <c r="R16" s="30">
         <v>3.97</v>
       </c>
       <c r="S16" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="T16" s="30">
         <v>4.97</v>
       </c>
       <c r="U16" s="30">
         <v>4.71</v>
       </c>
       <c r="V16" s="30">
         <v>4.45</v>
       </c>
       <c r="W16" s="30">
         <v>4.79</v>
       </c>
       <c r="X16" s="30">
         <v>6.15</v>
       </c>
       <c r="Y16" s="30">
         <v>6.06</v>
       </c>
       <c r="Z16" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA16" s="30">
         <v>3.42</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="30">
+        <v>5.17</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="15">
         <v>10.53</v>
       </c>
       <c r="C17" s="15">
         <v>8.44</v>
       </c>
       <c r="D17" s="16">
         <v>8.6199999999999992</v>
       </c>
       <c r="E17" s="16">
         <v>8.15</v>
       </c>
       <c r="F17" s="16">
         <v>8.18</v>
       </c>
       <c r="G17" s="16">
         <v>7.71</v>
       </c>
       <c r="H17" s="21">
         <v>7.89</v>
       </c>
       <c r="I17" s="16">
         <v>8.01</v>
       </c>
       <c r="J17" s="21">
         <v>7.62</v>
       </c>
       <c r="K17" s="21">
         <v>7.76</v>
       </c>
       <c r="L17" s="21">
         <v>8.1199999999999992</v>
       </c>
       <c r="M17" s="21">
         <v>8.58</v>
       </c>
       <c r="N17" s="35" t="s">
         <v>30</v>
       </c>
       <c r="O17" s="30">
         <v>7.14</v>
       </c>
-      <c r="P17" s="70">
+      <c r="P17" s="69">
         <v>4.8099999999999996</v>
       </c>
       <c r="Q17" s="30">
         <v>3.55</v>
       </c>
       <c r="R17" s="30">
         <v>5.6</v>
       </c>
       <c r="S17" s="30">
         <v>4.67</v>
       </c>
       <c r="T17" s="30">
         <v>3.87</v>
       </c>
       <c r="U17" s="30">
         <v>3.28</v>
       </c>
       <c r="V17" s="30">
         <v>2.9</v>
       </c>
       <c r="W17" s="30">
         <v>3.9</v>
       </c>
       <c r="X17" s="30">
         <v>4.74</v>
       </c>
       <c r="Y17" s="30">
         <v>5.34</v>
       </c>
       <c r="Z17" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA17" s="30">
         <v>7.3</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="30">
+        <v>4.67</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="15">
         <v>5.95</v>
       </c>
       <c r="C18" s="15">
         <v>7.89</v>
       </c>
       <c r="D18" s="16">
         <v>10.14</v>
       </c>
       <c r="E18" s="16">
         <v>9.92</v>
       </c>
       <c r="F18" s="16">
         <v>11.17</v>
       </c>
       <c r="G18" s="16">
         <v>10.79</v>
       </c>
       <c r="H18" s="21">
         <v>9.68</v>
       </c>
       <c r="I18" s="16">
         <v>9.4600000000000009</v>
       </c>
       <c r="J18" s="21">
         <v>9.2899999999999991</v>
       </c>
       <c r="K18" s="21">
         <v>9.75</v>
       </c>
       <c r="L18" s="21">
         <v>9.57</v>
       </c>
       <c r="M18" s="21">
         <v>10.25</v>
       </c>
       <c r="N18" s="30">
         <v>6.64</v>
       </c>
       <c r="O18" s="30">
         <v>12.08</v>
       </c>
-      <c r="P18" s="70">
+      <c r="P18" s="69">
         <v>10.78</v>
       </c>
       <c r="Q18" s="30">
         <v>8.66</v>
       </c>
       <c r="R18" s="30">
         <v>7.98</v>
       </c>
       <c r="S18" s="30">
         <v>7.86</v>
       </c>
       <c r="T18" s="30">
         <v>7.08</v>
       </c>
       <c r="U18" s="30">
         <v>7.94</v>
       </c>
       <c r="V18" s="30">
         <v>8.23</v>
       </c>
       <c r="W18" s="30">
         <v>7.96</v>
       </c>
       <c r="X18" s="30">
         <v>7.35</v>
       </c>
       <c r="Y18" s="30">
         <v>7.65</v>
       </c>
       <c r="Z18" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA18" s="35" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="85" t="s">
+      <c r="AB18" s="30">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="86" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="85"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27" s="44" customFormat="1">
+      <c r="B19" s="86"/>
+      <c r="C19" s="86"/>
+      <c r="D19" s="86"/>
+      <c r="E19" s="86"/>
+      <c r="F19" s="86"/>
+      <c r="G19" s="86"/>
+      <c r="H19" s="86"/>
+      <c r="I19" s="86"/>
+      <c r="J19" s="86"/>
+      <c r="K19" s="86"/>
+      <c r="L19" s="86"/>
+      <c r="M19" s="86"/>
+      <c r="N19" s="86"/>
+      <c r="O19" s="86"/>
+      <c r="P19" s="86"/>
+      <c r="Q19" s="86"/>
+      <c r="R19" s="86"/>
+      <c r="S19" s="86"/>
+      <c r="T19" s="86"/>
+      <c r="U19" s="86"/>
+      <c r="V19" s="86"/>
+      <c r="W19" s="86"/>
+      <c r="X19" s="86"/>
+      <c r="Y19" s="86"/>
+      <c r="Z19" s="86"/>
+      <c r="AA19" s="86"/>
+      <c r="AB19" s="86"/>
+    </row>
+    <row r="20" spans="1:28" s="44" customFormat="1">
       <c r="A20" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="15">
         <v>19.010000000000002</v>
       </c>
       <c r="C20" s="15">
         <v>16.52</v>
       </c>
       <c r="D20" s="16">
         <v>14.53</v>
       </c>
       <c r="E20" s="16">
         <v>13.1</v>
       </c>
       <c r="F20" s="16">
         <v>12.12</v>
       </c>
       <c r="G20" s="16">
         <v>10.69</v>
       </c>
       <c r="H20" s="21">
         <v>10.64</v>
       </c>
       <c r="I20" s="16">
         <v>10.44</v>
       </c>
       <c r="J20" s="21">
         <v>10.69</v>
       </c>
       <c r="K20" s="21">
         <v>11.23</v>
       </c>
       <c r="L20" s="21">
         <v>11.31</v>
       </c>
       <c r="M20" s="30">
         <v>11.54</v>
       </c>
       <c r="N20" s="58">
         <v>5.71</v>
       </c>
       <c r="O20" s="58">
         <v>4.12</v>
       </c>
-      <c r="P20" s="71">
+      <c r="P20" s="70">
         <v>5.39</v>
       </c>
       <c r="Q20" s="53">
         <v>4.6100000000000003</v>
       </c>
       <c r="R20" s="58">
         <v>4.62</v>
       </c>
       <c r="S20" s="58">
         <v>4.62</v>
       </c>
       <c r="T20" s="58">
         <v>4.58</v>
       </c>
       <c r="U20" s="58">
         <v>5.19</v>
       </c>
       <c r="V20" s="58">
         <v>4.8499999999999996</v>
       </c>
       <c r="W20" s="58">
         <v>4.87</v>
       </c>
       <c r="X20" s="58">
         <v>5.63</v>
       </c>
       <c r="Y20" s="58">
         <v>5.4</v>
       </c>
       <c r="Z20" s="58">
         <v>16.95</v>
       </c>
       <c r="AA20" s="53">
         <v>10.46</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="53">
+        <v>7.54</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="F21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="G21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="J21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="K21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="L21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="M21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="N21" s="35" t="s">
         <v>30</v>
       </c>
       <c r="O21" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="P21" s="70">
+      <c r="P21" s="69">
         <v>4.93</v>
       </c>
       <c r="Q21" s="30">
         <v>3.57</v>
       </c>
       <c r="R21" s="48">
         <v>2.74</v>
       </c>
       <c r="S21" s="48">
         <v>2.2000000000000002</v>
       </c>
       <c r="T21" s="48">
         <v>3.76</v>
       </c>
       <c r="U21" s="48">
         <v>3.35</v>
       </c>
       <c r="V21" s="48">
         <v>2.95</v>
       </c>
       <c r="W21" s="48">
         <v>2.71</v>
       </c>
       <c r="X21" s="48">
         <v>3.74</v>
       </c>
       <c r="Y21" s="48">
         <v>3.46</v>
       </c>
       <c r="Z21" s="48">
         <v>11.49</v>
       </c>
       <c r="AA21" s="30">
         <v>7.19</v>
       </c>
-    </row>
-    <row r="22" spans="1:27" s="44" customFormat="1">
+      <c r="AB21" s="30">
+        <v>4.88</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="44" customFormat="1">
       <c r="A22" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
       <c r="N22" s="35" t="s">
         <v>30</v>
       </c>
       <c r="O22" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="P22" s="70">
+      <c r="P22" s="69">
         <v>4.59</v>
       </c>
       <c r="Q22" s="30">
         <v>3.51</v>
       </c>
       <c r="R22" s="48">
         <v>2.73</v>
       </c>
       <c r="S22" s="48">
         <v>2.31</v>
       </c>
       <c r="T22" s="48">
         <v>3.73</v>
       </c>
       <c r="U22" s="48">
         <v>3.21</v>
       </c>
       <c r="V22" s="48">
         <v>2.79</v>
       </c>
       <c r="W22" s="48">
         <v>3.83</v>
       </c>
       <c r="X22" s="48">
         <v>5.89</v>
       </c>
       <c r="Y22" s="48">
         <v>6.43</v>
       </c>
       <c r="Z22" s="48">
         <v>15.15</v>
       </c>
       <c r="AA22" s="30">
         <v>15.38</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="30">
+        <v>9.57</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="15">
         <v>6.54</v>
       </c>
       <c r="C23" s="15">
         <v>6.17</v>
       </c>
       <c r="D23" s="16">
         <v>6.63</v>
       </c>
       <c r="E23" s="16">
         <v>6.85</v>
       </c>
       <c r="F23" s="16">
         <v>6.78</v>
       </c>
       <c r="G23" s="16">
         <v>6.68</v>
       </c>
       <c r="H23" s="21">
         <v>6.74</v>
       </c>
       <c r="I23" s="16">
@@ -13752,415 +14200,431 @@
       </c>
       <c r="T23" s="35" t="s">
         <v>30</v>
       </c>
       <c r="U23" s="48">
         <v>5.6</v>
       </c>
       <c r="V23" s="48">
         <v>4.99</v>
       </c>
       <c r="W23" s="48">
         <v>4.3</v>
       </c>
       <c r="X23" s="48">
         <v>3.92</v>
       </c>
       <c r="Y23" s="48">
         <v>3.76</v>
       </c>
       <c r="Z23" s="48">
         <v>27.03</v>
       </c>
       <c r="AA23" s="30">
         <v>13.16</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="30">
+        <v>8.5500000000000007</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="15">
         <v>8.86</v>
       </c>
       <c r="C24" s="15">
         <v>9.7899999999999991</v>
       </c>
       <c r="D24" s="16">
         <v>11.03</v>
       </c>
       <c r="E24" s="16">
         <v>10.83</v>
       </c>
       <c r="F24" s="16">
         <v>12.39</v>
       </c>
       <c r="G24" s="16">
         <v>11.44</v>
       </c>
       <c r="H24" s="21">
         <v>10.67</v>
       </c>
       <c r="I24" s="16">
         <v>9.99</v>
       </c>
       <c r="J24" s="21">
         <v>9.8699999999999992</v>
       </c>
       <c r="K24" s="21">
         <v>10.18</v>
       </c>
       <c r="L24" s="21">
         <v>10.199999999999999</v>
       </c>
       <c r="M24" s="30">
         <v>10.24</v>
       </c>
       <c r="N24" s="48">
         <v>10.87</v>
       </c>
       <c r="O24" s="48">
         <v>9.6199999999999992</v>
       </c>
-      <c r="P24" s="70">
+      <c r="P24" s="69">
         <v>6.1</v>
       </c>
       <c r="Q24" s="30">
         <v>6.56</v>
       </c>
       <c r="R24" s="48">
         <v>8.39</v>
       </c>
       <c r="S24" s="48">
         <v>9.31</v>
       </c>
       <c r="T24" s="35">
         <v>7.92</v>
       </c>
       <c r="U24" s="48">
         <v>8.7100000000000009</v>
       </c>
       <c r="V24" s="48">
         <v>8.5399999999999991</v>
       </c>
       <c r="W24" s="48">
         <v>8.5</v>
       </c>
       <c r="X24" s="48">
         <v>8.58</v>
       </c>
       <c r="Y24" s="48">
         <v>7.85</v>
       </c>
       <c r="Z24" s="48">
         <v>28.04</v>
       </c>
       <c r="AA24" s="30">
         <v>15</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="30">
+        <v>9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="15">
         <v>19.010000000000002</v>
       </c>
       <c r="C25" s="15">
         <v>16.52</v>
       </c>
       <c r="D25" s="16">
         <v>14.53</v>
       </c>
       <c r="E25" s="16">
         <v>13.1</v>
       </c>
       <c r="F25" s="16">
         <v>12.12</v>
       </c>
       <c r="G25" s="16">
         <v>10.69</v>
       </c>
       <c r="H25" s="21">
         <v>10.64</v>
       </c>
       <c r="I25" s="16">
         <v>10.44</v>
       </c>
       <c r="J25" s="21">
         <v>10.69</v>
       </c>
       <c r="K25" s="21">
         <v>11.23</v>
       </c>
       <c r="L25" s="21">
         <v>11.31</v>
       </c>
       <c r="M25" s="30">
         <v>11.54</v>
       </c>
       <c r="N25" s="48">
         <v>14.29</v>
       </c>
       <c r="O25" s="48">
         <v>6.85</v>
       </c>
-      <c r="P25" s="70">
+      <c r="P25" s="69">
         <v>8.93</v>
       </c>
       <c r="Q25" s="30">
         <v>6.51</v>
       </c>
       <c r="R25" s="48">
         <v>5.22</v>
       </c>
       <c r="S25" s="48">
         <v>4.18</v>
       </c>
       <c r="T25" s="35">
         <v>3.5</v>
       </c>
       <c r="U25" s="48">
         <v>3.02</v>
       </c>
       <c r="V25" s="48">
         <v>2.68</v>
       </c>
       <c r="W25" s="48">
         <v>2.41</v>
       </c>
       <c r="X25" s="48">
         <v>3.4</v>
       </c>
       <c r="Y25" s="48">
         <v>3.14</v>
       </c>
       <c r="Z25" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA25" s="35" t="s">
         <v>30</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="86" t="s">
+      <c r="AB25" s="30">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="85" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="86"/>
-[...26 lines deleted...]
-    <row r="27" spans="1:27" s="44" customFormat="1">
+      <c r="B26" s="85"/>
+      <c r="C26" s="85"/>
+      <c r="D26" s="85"/>
+      <c r="E26" s="85"/>
+      <c r="F26" s="85"/>
+      <c r="G26" s="85"/>
+      <c r="H26" s="85"/>
+      <c r="I26" s="85"/>
+      <c r="J26" s="85"/>
+      <c r="K26" s="85"/>
+      <c r="L26" s="85"/>
+      <c r="M26" s="85"/>
+      <c r="N26" s="85"/>
+      <c r="O26" s="85"/>
+      <c r="P26" s="85"/>
+      <c r="Q26" s="85"/>
+      <c r="R26" s="85"/>
+      <c r="S26" s="85"/>
+      <c r="T26" s="85"/>
+      <c r="U26" s="85"/>
+      <c r="V26" s="85"/>
+      <c r="W26" s="85"/>
+      <c r="X26" s="85"/>
+      <c r="Y26" s="85"/>
+      <c r="Z26" s="85"/>
+      <c r="AA26" s="85"/>
+      <c r="AB26" s="85"/>
+    </row>
+    <row r="27" spans="1:28" s="44" customFormat="1">
       <c r="A27" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="14">
         <v>4.6500000000000004</v>
       </c>
       <c r="C27" s="14">
         <v>4.54</v>
       </c>
       <c r="D27" s="16">
         <v>5.36</v>
       </c>
       <c r="E27" s="16">
         <v>5.38</v>
       </c>
       <c r="F27" s="16">
         <v>5.08</v>
       </c>
       <c r="G27" s="15">
         <v>5.0599999999999996</v>
       </c>
       <c r="H27" s="21">
         <v>5.58</v>
       </c>
       <c r="I27" s="16">
         <v>5.77</v>
       </c>
       <c r="J27" s="22">
         <v>5.86</v>
       </c>
       <c r="K27" s="22">
         <v>5.75</v>
       </c>
       <c r="L27" s="21">
         <v>5.81</v>
       </c>
       <c r="M27" s="30">
         <v>5.93</v>
       </c>
       <c r="N27" s="58">
         <v>3.9</v>
       </c>
       <c r="O27" s="58">
         <v>6.54</v>
       </c>
-      <c r="P27" s="71">
+      <c r="P27" s="70">
         <v>6.02</v>
       </c>
       <c r="Q27" s="53">
         <v>5.29</v>
       </c>
       <c r="R27" s="58">
         <v>5.59</v>
       </c>
       <c r="S27" s="58">
         <v>5.84</v>
       </c>
       <c r="T27" s="58">
         <v>5.54</v>
       </c>
       <c r="U27" s="58">
         <v>5.94</v>
       </c>
       <c r="V27" s="58">
         <v>5.94</v>
       </c>
       <c r="W27" s="58">
         <v>5.9</v>
       </c>
       <c r="X27" s="58">
         <v>6.27</v>
       </c>
       <c r="Y27" s="58">
         <v>6.41</v>
       </c>
       <c r="Z27" s="58">
         <v>1.68</v>
       </c>
       <c r="AA27" s="53">
         <v>3.66</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="84">
+        <v>4.4400000000000004</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="F28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="J28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="K28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="L28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="M28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="N28" s="35" t="s">
         <v>30</v>
       </c>
       <c r="O28" s="35" t="s">
         <v>30</v>
       </c>
-      <c r="P28" s="70">
+      <c r="P28" s="69">
         <v>33.33</v>
       </c>
       <c r="Q28" s="30">
         <v>28.57</v>
       </c>
       <c r="R28" s="48">
         <v>20.83</v>
       </c>
       <c r="S28" s="48">
         <v>16.670000000000002</v>
       </c>
       <c r="T28" s="48">
         <v>14.08</v>
       </c>
       <c r="U28" s="48">
         <v>11.36</v>
       </c>
       <c r="V28" s="48">
         <v>10.199999999999999</v>
       </c>
       <c r="W28" s="48">
         <v>9.17</v>
       </c>
       <c r="X28" s="48">
         <v>8.5500000000000007</v>
       </c>
       <c r="Y28" s="48">
         <v>7.69</v>
       </c>
       <c r="Z28" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA28" s="35" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="35" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="14">
         <v>0</v>
       </c>
       <c r="C29" s="14">
         <v>2.0699999999999998</v>
       </c>
       <c r="D29" s="16">
         <v>3.98</v>
       </c>
       <c r="E29" s="16">
         <v>3.42</v>
       </c>
       <c r="F29" s="16">
         <v>3.15</v>
       </c>
       <c r="G29" s="15">
         <v>2.87</v>
       </c>
       <c r="H29" s="21">
         <v>3.02</v>
       </c>
       <c r="I29" s="16">
@@ -14198,730 +14662,757 @@
       </c>
       <c r="T29" s="48">
         <v>6.92</v>
       </c>
       <c r="U29" s="48">
         <v>8.9</v>
       </c>
       <c r="V29" s="48">
         <v>7.81</v>
       </c>
       <c r="W29" s="48">
         <v>9.5</v>
       </c>
       <c r="X29" s="48">
         <v>8.7899999999999991</v>
       </c>
       <c r="Y29" s="48">
         <v>8.18</v>
       </c>
       <c r="Z29" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA29" s="35" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="35" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="14">
         <v>2.27</v>
       </c>
       <c r="C30" s="14">
         <v>11</v>
       </c>
       <c r="D30" s="16">
         <v>12.54</v>
       </c>
       <c r="E30" s="16">
         <v>11.63</v>
       </c>
       <c r="F30" s="16">
         <v>11.42</v>
       </c>
       <c r="G30" s="15">
         <v>10.33</v>
       </c>
       <c r="H30" s="21">
         <v>9.5399999999999991</v>
       </c>
       <c r="I30" s="16">
         <v>10.02</v>
       </c>
       <c r="J30" s="22">
         <v>10.66</v>
       </c>
       <c r="K30" s="22">
         <v>11.64</v>
       </c>
       <c r="L30" s="21">
         <v>12.13</v>
       </c>
       <c r="M30" s="30">
         <v>11.28</v>
       </c>
       <c r="N30" s="48">
         <v>2.92</v>
       </c>
       <c r="O30" s="48">
         <v>4.29</v>
       </c>
-      <c r="P30" s="70">
+      <c r="P30" s="69">
         <v>3.88</v>
       </c>
       <c r="Q30" s="30">
         <v>3.46</v>
       </c>
       <c r="R30" s="48">
         <v>4.45</v>
       </c>
       <c r="S30" s="48">
         <v>6.01</v>
       </c>
       <c r="T30" s="48">
         <v>7.37</v>
       </c>
       <c r="U30" s="48">
         <v>7.38</v>
       </c>
       <c r="V30" s="48">
         <v>7.51</v>
       </c>
       <c r="W30" s="48">
         <v>6.72</v>
       </c>
       <c r="X30" s="48">
         <v>6.88</v>
       </c>
       <c r="Y30" s="48">
         <v>6.8</v>
       </c>
       <c r="Z30" s="48">
         <v>3.22</v>
       </c>
       <c r="AA30" s="30">
         <v>3.42</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="36">
+        <v>2.23</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="14">
         <v>4.6500000000000004</v>
       </c>
       <c r="C31" s="14">
         <v>4.54</v>
       </c>
       <c r="D31" s="16">
         <v>5.36</v>
       </c>
       <c r="E31" s="16">
         <v>5.38</v>
       </c>
       <c r="F31" s="16">
         <v>5.08</v>
       </c>
       <c r="G31" s="15">
         <v>5.0599999999999996</v>
       </c>
       <c r="H31" s="21">
         <v>5.58</v>
       </c>
       <c r="I31" s="16">
         <v>5.77</v>
       </c>
       <c r="J31" s="22">
         <v>5.86</v>
       </c>
       <c r="K31" s="22">
         <v>5.75</v>
       </c>
       <c r="L31" s="21">
         <v>5.81</v>
       </c>
       <c r="M31" s="30">
         <v>5.93</v>
       </c>
       <c r="N31" s="48">
         <v>7.25</v>
       </c>
       <c r="O31" s="48">
         <v>7.37</v>
       </c>
-      <c r="P31" s="70">
+      <c r="P31" s="69">
         <v>7.57</v>
       </c>
       <c r="Q31" s="30">
         <v>5.42</v>
       </c>
       <c r="R31" s="48">
         <v>5.83</v>
       </c>
       <c r="S31" s="48">
         <v>4.9000000000000004</v>
       </c>
       <c r="T31" s="48">
         <v>4.03</v>
       </c>
       <c r="U31" s="48">
         <v>4.03</v>
       </c>
       <c r="V31" s="48">
         <v>3.96</v>
       </c>
       <c r="W31" s="48">
         <v>3.93</v>
       </c>
       <c r="X31" s="48">
         <v>4.92</v>
       </c>
       <c r="Y31" s="48">
         <v>5.42</v>
       </c>
       <c r="Z31" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA31" s="30">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="36">
+        <v>2.74</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="14">
         <v>7.53</v>
       </c>
       <c r="C32" s="14">
         <v>6.81</v>
       </c>
       <c r="D32" s="16">
         <v>6.86</v>
       </c>
       <c r="E32" s="16">
         <v>7.95</v>
       </c>
       <c r="F32" s="16">
         <v>7.79</v>
       </c>
       <c r="G32" s="15">
         <v>7.7</v>
       </c>
       <c r="H32" s="21">
         <v>8.02</v>
       </c>
       <c r="I32" s="16">
         <v>8.36</v>
       </c>
       <c r="J32" s="22">
         <v>8.2899999999999991</v>
       </c>
       <c r="K32" s="22">
         <v>7.51</v>
       </c>
       <c r="L32" s="21">
         <v>7.49</v>
       </c>
       <c r="M32" s="30">
         <v>8.1999999999999993</v>
       </c>
       <c r="N32" s="48">
         <v>37.04</v>
       </c>
       <c r="O32" s="48">
         <v>36.36</v>
       </c>
-      <c r="P32" s="70">
+      <c r="P32" s="69">
         <v>25.97</v>
       </c>
       <c r="Q32" s="30">
         <v>20.41</v>
       </c>
       <c r="R32" s="48">
         <v>14.81</v>
       </c>
       <c r="S32" s="48">
         <v>11.3</v>
       </c>
       <c r="T32" s="48">
         <v>9.57</v>
       </c>
       <c r="U32" s="48">
         <v>8.33</v>
       </c>
       <c r="V32" s="48">
         <v>10.75</v>
       </c>
       <c r="W32" s="48">
         <v>9.65</v>
       </c>
       <c r="X32" s="48">
         <v>9.01</v>
       </c>
       <c r="Y32" s="48">
         <v>8.26</v>
       </c>
       <c r="Z32" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA32" s="30">
         <v>42.55</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="36">
+        <v>24.69</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="14">
         <v>2.0699999999999998</v>
       </c>
       <c r="C33" s="14">
         <v>2.13</v>
       </c>
       <c r="D33" s="16">
         <v>2.0499999999999998</v>
       </c>
       <c r="E33" s="16">
         <v>3.52</v>
       </c>
       <c r="F33" s="16">
         <v>3.14</v>
       </c>
       <c r="G33" s="15">
         <v>3.51</v>
       </c>
       <c r="H33" s="21">
         <v>3.24</v>
       </c>
       <c r="I33" s="16">
         <v>2.82</v>
       </c>
       <c r="J33" s="22">
         <v>2.87</v>
       </c>
       <c r="K33" s="22">
         <v>2.97</v>
       </c>
       <c r="L33" s="21">
         <v>2.89</v>
       </c>
       <c r="M33" s="30">
         <v>2.8</v>
       </c>
       <c r="N33" s="35" t="s">
         <v>30</v>
       </c>
       <c r="O33" s="48">
         <v>3.58</v>
       </c>
-      <c r="P33" s="70">
+      <c r="P33" s="69">
         <v>3.13</v>
       </c>
       <c r="Q33" s="30">
         <v>3.36</v>
       </c>
       <c r="R33" s="48">
         <v>4.01</v>
       </c>
       <c r="S33" s="48">
         <v>4.08</v>
       </c>
       <c r="T33" s="48">
         <v>3.42</v>
       </c>
       <c r="U33" s="48">
         <v>4.38</v>
       </c>
       <c r="V33" s="48">
         <v>4.38</v>
       </c>
       <c r="W33" s="48">
         <v>4.59</v>
       </c>
       <c r="X33" s="48">
         <v>5.05</v>
       </c>
       <c r="Y33" s="48">
         <v>5.31</v>
       </c>
       <c r="Z33" s="48">
         <v>4.3</v>
       </c>
       <c r="AA33" s="30">
         <v>4.74</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="36">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="14">
         <v>3.77</v>
       </c>
       <c r="C34" s="14">
         <v>3.86</v>
       </c>
       <c r="D34" s="16">
         <v>3</v>
       </c>
       <c r="E34" s="16">
         <v>2.95</v>
       </c>
       <c r="F34" s="16">
         <v>2.88</v>
       </c>
       <c r="G34" s="15">
         <v>2.36</v>
       </c>
       <c r="H34" s="21">
         <v>2.2999999999999998</v>
       </c>
       <c r="I34" s="16">
         <v>2.34</v>
       </c>
       <c r="J34" s="22">
         <v>2.2999999999999998</v>
       </c>
       <c r="K34" s="22">
         <v>2.29</v>
       </c>
       <c r="L34" s="21">
         <v>2.67</v>
       </c>
       <c r="M34" s="30">
         <v>2.68</v>
       </c>
       <c r="N34" s="35" t="s">
         <v>30</v>
       </c>
       <c r="O34" s="48">
         <v>12.66</v>
       </c>
-      <c r="P34" s="70">
+      <c r="P34" s="69">
         <v>8.77</v>
       </c>
       <c r="Q34" s="30">
         <v>6.06</v>
       </c>
       <c r="R34" s="48">
         <v>10.53</v>
       </c>
       <c r="S34" s="48">
         <v>9.1300000000000008</v>
       </c>
       <c r="T34" s="48">
         <v>7.66</v>
       </c>
       <c r="U34" s="48">
         <v>9.9</v>
       </c>
       <c r="V34" s="48">
         <v>8.36</v>
       </c>
       <c r="W34" s="48">
         <v>7.41</v>
       </c>
       <c r="X34" s="48">
         <v>6.88</v>
       </c>
       <c r="Y34" s="48">
         <v>6.33</v>
       </c>
       <c r="Z34" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA34" s="35" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="35" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="F35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="G35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="J35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="K35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="L35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="M35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="N35" s="48">
         <v>3.62</v>
       </c>
       <c r="O35" s="48">
         <v>3.63</v>
       </c>
-      <c r="P35" s="70">
+      <c r="P35" s="69">
         <v>3.63</v>
       </c>
       <c r="Q35" s="30">
         <v>4.4800000000000004</v>
       </c>
       <c r="R35" s="48">
         <v>3.62</v>
       </c>
       <c r="S35" s="48">
         <v>5.31</v>
       </c>
       <c r="T35" s="48">
         <v>5.38</v>
       </c>
       <c r="U35" s="48">
         <v>5.2</v>
       </c>
       <c r="V35" s="48">
         <v>4.95</v>
       </c>
       <c r="W35" s="48">
         <v>5.46</v>
       </c>
       <c r="X35" s="48">
         <v>6.92</v>
       </c>
       <c r="Y35" s="48">
         <v>6.85</v>
       </c>
       <c r="Z35" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA35" s="30">
         <v>4.34</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="36">
+        <v>5.24</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="14">
         <v>5.73</v>
       </c>
       <c r="C36" s="14">
         <v>5.82</v>
       </c>
       <c r="D36" s="16">
         <v>5.67</v>
       </c>
       <c r="E36" s="16">
         <v>3.99</v>
       </c>
       <c r="F36" s="16">
         <v>3.67</v>
       </c>
       <c r="G36" s="15">
         <v>3.33</v>
       </c>
       <c r="H36" s="21">
         <v>2.87</v>
       </c>
       <c r="I36" s="16">
         <v>3.41</v>
       </c>
       <c r="J36" s="22">
         <v>3.02</v>
       </c>
       <c r="K36" s="22">
         <v>2.72</v>
       </c>
       <c r="L36" s="21">
         <v>2.93</v>
       </c>
       <c r="M36" s="30">
         <v>2.89</v>
       </c>
       <c r="N36" s="35" t="s">
         <v>30</v>
       </c>
       <c r="O36" s="48">
         <v>7.14</v>
       </c>
-      <c r="P36" s="70">
+      <c r="P36" s="69">
         <v>4.8099999999999996</v>
       </c>
       <c r="Q36" s="30">
         <v>3.55</v>
       </c>
       <c r="R36" s="48">
         <v>5.6</v>
       </c>
       <c r="S36" s="48">
         <v>4.67</v>
       </c>
       <c r="T36" s="48">
         <v>3.87</v>
       </c>
       <c r="U36" s="48">
         <v>3.28</v>
       </c>
       <c r="V36" s="48">
         <v>2.9</v>
       </c>
       <c r="W36" s="48">
         <v>3.9</v>
       </c>
       <c r="X36" s="48">
         <v>4.74</v>
       </c>
       <c r="Y36" s="48">
         <v>5.34</v>
       </c>
       <c r="Z36" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA36" s="30">
         <v>7.3</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="36">
+        <v>4.67</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="18">
         <v>5.92</v>
       </c>
       <c r="C37" s="18">
         <v>9.3000000000000007</v>
       </c>
       <c r="D37" s="17">
         <v>9.2100000000000009</v>
       </c>
       <c r="E37" s="17">
         <v>7.47</v>
       </c>
       <c r="F37" s="17">
         <v>7.19</v>
       </c>
       <c r="G37" s="17">
         <v>7.37</v>
       </c>
       <c r="H37" s="23">
         <v>6.3</v>
       </c>
       <c r="I37" s="17">
         <v>5.81</v>
       </c>
       <c r="J37" s="23">
         <v>5.0999999999999996</v>
       </c>
       <c r="K37" s="23">
         <v>5.2</v>
       </c>
       <c r="L37" s="23">
         <v>4.75</v>
       </c>
       <c r="M37" s="31">
         <v>5.03</v>
       </c>
       <c r="N37" s="59">
         <v>6.64</v>
       </c>
       <c r="O37" s="59">
         <v>12.08</v>
       </c>
-      <c r="P37" s="72">
+      <c r="P37" s="71">
         <v>10.78</v>
       </c>
       <c r="Q37" s="31">
         <v>8.66</v>
       </c>
       <c r="R37" s="31">
         <v>7.98</v>
       </c>
       <c r="S37" s="31">
         <v>7.86</v>
       </c>
       <c r="T37" s="31">
         <v>7.08</v>
       </c>
       <c r="U37" s="31">
         <v>7.94</v>
       </c>
       <c r="V37" s="31">
         <v>8.23</v>
       </c>
       <c r="W37" s="31">
         <v>7.96</v>
       </c>
       <c r="X37" s="31">
         <v>7.35</v>
       </c>
       <c r="Y37" s="31">
         <v>7.65</v>
       </c>
-      <c r="Z37" s="84" t="s">
-[...6 lines deleted...]
-    <row r="38" spans="1:27">
+      <c r="Z37" s="83" t="s">
+        <v>30</v>
+      </c>
+      <c r="AA37" s="83" t="s">
+        <v>30</v>
+      </c>
+      <c r="AB37" s="31">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="9" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AA4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A26:AA26"/>
+    <mergeCell ref="A2:AB2"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+    <mergeCell ref="A26:AB26"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="Z4:AB4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Число умерших</vt:lpstr>
       <vt:lpstr>Общий коэффициент смертности</vt:lpstr>