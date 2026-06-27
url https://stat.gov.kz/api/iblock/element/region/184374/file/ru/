--- v1 (2026-05-30)
+++ v2 (2026-06-27)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-180" yWindow="-135" windowWidth="28620" windowHeight="7185" tabRatio="846"/>
   </bookViews>
   <sheets>
     <sheet name="Число умерших" sheetId="1" r:id="rId1"/>
     <sheet name="Общий коэффициент смертности" sheetId="4" r:id="rId2"/>
     <sheet name="Число умерших по полу" sheetId="5" r:id="rId3"/>
     <sheet name="Младенческая смертность" sheetId="6" r:id="rId4"/>
     <sheet name="Коэфф.младенческой смертности" sheetId="7" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="885" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="908" uniqueCount="47">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -664,79 +664,79 @@
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="9" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...4 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
@@ -1034,154 +1034,157 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AB39"/>
+  <dimension ref="A3:AC39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A7" sqref="A7:Y7"/>
-      <selection pane="bottomLeft" activeCell="R40" sqref="R40"/>
+      <selection pane="bottomLeft" activeCell="O40" sqref="O40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="9.5703125" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:28">
-      <c r="A3" s="94" t="s">
+    <row r="3" spans="1:29">
+      <c r="A3" s="92" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="94"/>
-[...27 lines deleted...]
-    <row r="4" spans="1:28" s="1" customFormat="1">
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="92"/>
+      <c r="Q3" s="92"/>
+      <c r="R3" s="92"/>
+      <c r="S3" s="92"/>
+      <c r="T3" s="92"/>
+      <c r="U3" s="92"/>
+      <c r="V3" s="92"/>
+      <c r="W3" s="92"/>
+      <c r="X3" s="92"/>
+      <c r="Y3" s="92"/>
+      <c r="Z3" s="92"/>
+      <c r="AA3" s="92"/>
+      <c r="AB3" s="92"/>
+      <c r="AC3" s="92"/>
+    </row>
+    <row r="4" spans="1:29" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="N4" s="67"/>
       <c r="O4" s="67"/>
       <c r="P4" s="67"/>
       <c r="Q4" s="67"/>
       <c r="R4" s="67"/>
       <c r="S4" s="67"/>
       <c r="T4" s="67"/>
       <c r="U4" s="67"/>
       <c r="V4" s="67"/>
       <c r="W4" s="67"/>
       <c r="X4" s="67"/>
       <c r="Y4" s="67"/>
       <c r="Z4" s="67"/>
       <c r="AA4" s="67"/>
       <c r="AB4" s="67"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="89"/>
+      <c r="AC4" s="67"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="85"/>
       <c r="B5" s="87">
         <v>2021</v>
       </c>
       <c r="C5" s="88"/>
       <c r="D5" s="88"/>
       <c r="E5" s="88"/>
       <c r="F5" s="88"/>
       <c r="G5" s="88"/>
       <c r="H5" s="88"/>
       <c r="I5" s="88"/>
       <c r="J5" s="88"/>
       <c r="K5" s="88"/>
       <c r="L5" s="88"/>
       <c r="M5" s="88"/>
-      <c r="N5" s="91">
+      <c r="N5" s="89">
         <v>2025</v>
       </c>
-      <c r="O5" s="92"/>
-[...9 lines deleted...]
-      <c r="Y5" s="93"/>
+      <c r="O5" s="90"/>
+      <c r="P5" s="90"/>
+      <c r="Q5" s="90"/>
+      <c r="R5" s="90"/>
+      <c r="S5" s="90"/>
+      <c r="T5" s="90"/>
+      <c r="U5" s="90"/>
+      <c r="V5" s="90"/>
+      <c r="W5" s="90"/>
+      <c r="X5" s="90"/>
+      <c r="Y5" s="91"/>
       <c r="Z5" s="87">
         <v>2026</v>
       </c>
       <c r="AA5" s="88"/>
       <c r="AB5" s="88"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="90"/>
+      <c r="AC5" s="88"/>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="86"/>
       <c r="B6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="25" t="s">
@@ -1219,84 +1222,88 @@
       </c>
       <c r="U6" s="63" t="s">
         <v>3</v>
       </c>
       <c r="V6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X6" s="3" t="s">
         <v>24</v>
       </c>
       <c r="Y6" s="79" t="s">
         <v>25</v>
       </c>
       <c r="Z6" s="3" t="s">
         <v>5</v>
       </c>
       <c r="AA6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AB6" s="3" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="85" t="s">
+      <c r="AC6" s="62" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="85"/>
-[...27 lines deleted...]
-    <row r="8" spans="1:28" s="42" customFormat="1">
+      <c r="B7" s="93"/>
+      <c r="C7" s="93"/>
+      <c r="D7" s="93"/>
+      <c r="E7" s="93"/>
+      <c r="F7" s="93"/>
+      <c r="G7" s="93"/>
+      <c r="H7" s="93"/>
+      <c r="I7" s="93"/>
+      <c r="J7" s="93"/>
+      <c r="K7" s="93"/>
+      <c r="L7" s="93"/>
+      <c r="M7" s="93"/>
+      <c r="N7" s="93"/>
+      <c r="O7" s="93"/>
+      <c r="P7" s="93"/>
+      <c r="Q7" s="93"/>
+      <c r="R7" s="93"/>
+      <c r="S7" s="93"/>
+      <c r="T7" s="93"/>
+      <c r="U7" s="93"/>
+      <c r="V7" s="93"/>
+      <c r="W7" s="93"/>
+      <c r="X7" s="93"/>
+      <c r="Y7" s="93"/>
+      <c r="Z7" s="93"/>
+      <c r="AA7" s="93"/>
+      <c r="AB7" s="93"/>
+      <c r="AC7" s="93"/>
+    </row>
+    <row r="8" spans="1:29" s="42" customFormat="1">
       <c r="A8" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="12">
         <v>1272</v>
       </c>
       <c r="C8" s="12">
         <v>1169</v>
       </c>
       <c r="D8" s="12">
         <v>1253</v>
       </c>
       <c r="E8" s="13">
         <v>1568</v>
       </c>
       <c r="F8" s="13">
         <v>1603</v>
       </c>
       <c r="G8" s="13">
         <v>1273</v>
       </c>
       <c r="H8" s="20">
         <v>1383</v>
       </c>
       <c r="I8" s="13">
@@ -1337,52 +1344,55 @@
       </c>
       <c r="U8" s="51">
         <v>760</v>
       </c>
       <c r="V8" s="51">
         <v>735</v>
       </c>
       <c r="W8" s="51">
         <v>854</v>
       </c>
       <c r="X8" s="51">
         <v>882</v>
       </c>
       <c r="Y8" s="51">
         <v>912</v>
       </c>
       <c r="Z8" s="50">
         <v>708</v>
       </c>
       <c r="AA8" s="51">
         <v>691</v>
       </c>
       <c r="AB8" s="51">
         <v>816</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="51">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="12" t="s">
@@ -1423,52 +1433,55 @@
       </c>
       <c r="U9" s="34">
         <v>42</v>
       </c>
       <c r="V9" s="34">
         <v>28</v>
       </c>
       <c r="W9" s="34">
         <v>37</v>
       </c>
       <c r="X9" s="34">
         <v>45</v>
       </c>
       <c r="Y9" s="34">
         <v>46</v>
       </c>
       <c r="Z9" s="49">
         <v>36</v>
       </c>
       <c r="AA9" s="34">
         <v>38</v>
       </c>
       <c r="AB9" s="34">
         <v>55</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" s="44" customFormat="1">
+      <c r="AC9" s="34">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="44" customFormat="1">
       <c r="A10" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="34">
         <v>23</v>
       </c>
       <c r="O10" s="34">
         <v>32</v>
       </c>
       <c r="P10" s="34">
         <v>19</v>
       </c>
       <c r="Q10" s="34">
@@ -1485,52 +1498,55 @@
       </c>
       <c r="U10" s="34">
         <v>24</v>
       </c>
       <c r="V10" s="34">
         <v>27</v>
       </c>
       <c r="W10" s="34">
         <v>27</v>
       </c>
       <c r="X10" s="34">
         <v>34</v>
       </c>
       <c r="Y10" s="34">
         <v>23</v>
       </c>
       <c r="Z10" s="49">
         <v>24</v>
       </c>
       <c r="AA10" s="34">
         <v>17</v>
       </c>
       <c r="AB10" s="34">
         <v>33</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="34">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="12">
         <v>724</v>
       </c>
       <c r="C11" s="12">
         <v>635</v>
       </c>
       <c r="D11" s="12">
         <v>672</v>
       </c>
       <c r="E11" s="13">
         <v>652</v>
       </c>
       <c r="F11" s="13">
         <v>783</v>
       </c>
       <c r="G11" s="13">
         <v>691</v>
       </c>
       <c r="H11" s="20">
         <v>902</v>
       </c>
       <c r="I11" s="13">
@@ -1571,52 +1587,55 @@
       </c>
       <c r="U11" s="34">
         <v>10</v>
       </c>
       <c r="V11" s="34">
         <v>27</v>
       </c>
       <c r="W11" s="34">
         <v>20</v>
       </c>
       <c r="X11" s="34">
         <v>12</v>
       </c>
       <c r="Y11" s="34">
         <v>16</v>
       </c>
       <c r="Z11" s="49">
         <v>10</v>
       </c>
       <c r="AA11" s="34">
         <v>18</v>
       </c>
       <c r="AB11" s="34">
         <v>17</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="34">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="12">
         <v>449</v>
       </c>
       <c r="C12" s="12">
         <v>414</v>
       </c>
       <c r="D12" s="12">
         <v>558</v>
       </c>
       <c r="E12" s="13">
         <v>575</v>
       </c>
       <c r="F12" s="13">
         <v>645</v>
       </c>
       <c r="G12" s="13">
         <v>556</v>
       </c>
       <c r="H12" s="20">
         <v>652</v>
       </c>
       <c r="I12" s="13">
@@ -1657,52 +1676,55 @@
       </c>
       <c r="U12" s="34">
         <v>140</v>
       </c>
       <c r="V12" s="34">
         <v>140</v>
       </c>
       <c r="W12" s="34">
         <v>168</v>
       </c>
       <c r="X12" s="34">
         <v>167</v>
       </c>
       <c r="Y12" s="34">
         <v>180</v>
       </c>
       <c r="Z12" s="49">
         <v>143</v>
       </c>
       <c r="AA12" s="34">
         <v>133</v>
       </c>
       <c r="AB12" s="34">
         <v>153</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="34">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="12">
         <v>1272</v>
       </c>
       <c r="C13" s="12">
         <v>1169</v>
       </c>
       <c r="D13" s="12">
         <v>1253</v>
       </c>
       <c r="E13" s="13">
         <v>1568</v>
       </c>
       <c r="F13" s="13">
         <v>1603</v>
       </c>
       <c r="G13" s="13">
         <v>1273</v>
       </c>
       <c r="H13" s="20">
         <v>1383</v>
       </c>
       <c r="I13" s="13">
@@ -1743,52 +1765,55 @@
       </c>
       <c r="U13" s="34">
         <v>83</v>
       </c>
       <c r="V13" s="34">
         <v>77</v>
       </c>
       <c r="W13" s="34">
         <v>104</v>
       </c>
       <c r="X13" s="34">
         <v>104</v>
       </c>
       <c r="Y13" s="34">
         <v>101</v>
       </c>
       <c r="Z13" s="49">
         <v>74</v>
       </c>
       <c r="AA13" s="34">
         <v>66</v>
       </c>
       <c r="AB13" s="34">
         <v>79</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="34">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="12">
         <v>291</v>
       </c>
       <c r="C14" s="12">
         <v>264</v>
       </c>
       <c r="D14" s="12">
         <v>320</v>
       </c>
       <c r="E14" s="13">
         <v>393</v>
       </c>
       <c r="F14" s="13">
         <v>358</v>
       </c>
       <c r="G14" s="13">
         <v>381</v>
       </c>
       <c r="H14" s="20">
         <v>554</v>
       </c>
       <c r="I14" s="13">
@@ -1829,52 +1854,55 @@
       </c>
       <c r="U14" s="34">
         <v>13</v>
       </c>
       <c r="V14" s="34">
         <v>13</v>
       </c>
       <c r="W14" s="34">
         <v>21</v>
       </c>
       <c r="X14" s="34">
         <v>15</v>
       </c>
       <c r="Y14" s="34">
         <v>26</v>
       </c>
       <c r="Z14" s="49">
         <v>18</v>
       </c>
       <c r="AA14" s="34">
         <v>16</v>
       </c>
       <c r="AB14" s="34">
         <v>9</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="34">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="12">
         <v>523</v>
       </c>
       <c r="C15" s="12">
         <v>460</v>
       </c>
       <c r="D15" s="12">
         <v>586</v>
       </c>
       <c r="E15" s="13">
         <v>557</v>
       </c>
       <c r="F15" s="13">
         <v>642</v>
       </c>
       <c r="G15" s="13">
         <v>654</v>
       </c>
       <c r="H15" s="20">
         <v>848</v>
       </c>
       <c r="I15" s="13">
@@ -1915,52 +1943,55 @@
       </c>
       <c r="U15" s="34">
         <v>147</v>
       </c>
       <c r="V15" s="34">
         <v>134</v>
       </c>
       <c r="W15" s="34">
         <v>172</v>
       </c>
       <c r="X15" s="34">
         <v>162</v>
       </c>
       <c r="Y15" s="34">
         <v>172</v>
       </c>
       <c r="Z15" s="49">
         <v>145</v>
       </c>
       <c r="AA15" s="34">
         <v>129</v>
       </c>
       <c r="AB15" s="34">
         <v>165</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="34">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="12">
         <v>766</v>
       </c>
       <c r="C16" s="12">
         <v>644</v>
       </c>
       <c r="D16" s="12">
         <v>762</v>
       </c>
       <c r="E16" s="13">
         <v>734</v>
       </c>
       <c r="F16" s="13">
         <v>831</v>
       </c>
       <c r="G16" s="13">
         <v>721</v>
       </c>
       <c r="H16" s="20">
         <v>1038</v>
       </c>
       <c r="I16" s="13">
@@ -2001,52 +2032,55 @@
       </c>
       <c r="U16" s="34">
         <v>16</v>
       </c>
       <c r="V16" s="34">
         <v>13</v>
       </c>
       <c r="W16" s="34">
         <v>21</v>
       </c>
       <c r="X16" s="34">
         <v>24</v>
       </c>
       <c r="Y16" s="34">
         <v>12</v>
       </c>
       <c r="Z16" s="49">
         <v>17</v>
       </c>
       <c r="AA16" s="34">
         <v>21</v>
       </c>
       <c r="AB16" s="34">
         <v>15</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="34">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="12" t="s">
@@ -2087,52 +2121,55 @@
       </c>
       <c r="U17" s="34">
         <v>115</v>
       </c>
       <c r="V17" s="34">
         <v>139</v>
       </c>
       <c r="W17" s="34">
         <v>137</v>
       </c>
       <c r="X17" s="34">
         <v>151</v>
       </c>
       <c r="Y17" s="34">
         <v>153</v>
       </c>
       <c r="Z17" s="49">
         <v>102</v>
       </c>
       <c r="AA17" s="34">
         <v>115</v>
       </c>
       <c r="AB17" s="34">
         <v>141</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="34">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="12">
         <v>1205</v>
       </c>
       <c r="C18" s="12">
         <v>1052</v>
       </c>
       <c r="D18" s="12">
         <v>1235</v>
       </c>
       <c r="E18" s="13">
         <v>1202</v>
       </c>
       <c r="F18" s="13">
         <v>1415</v>
       </c>
       <c r="G18" s="13">
         <v>1265</v>
       </c>
       <c r="H18" s="20">
         <v>1757</v>
       </c>
       <c r="I18" s="13">
@@ -2173,52 +2210,55 @@
       </c>
       <c r="U18" s="34">
         <v>39</v>
       </c>
       <c r="V18" s="34">
         <v>29</v>
       </c>
       <c r="W18" s="34">
         <v>28</v>
       </c>
       <c r="X18" s="34">
         <v>32</v>
       </c>
       <c r="Y18" s="34">
         <v>48</v>
       </c>
       <c r="Z18" s="49">
         <v>30</v>
       </c>
       <c r="AA18" s="34">
         <v>29</v>
       </c>
       <c r="AB18" s="34">
         <v>29</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="34">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="12">
         <v>950</v>
       </c>
       <c r="C19" s="12">
         <v>781</v>
       </c>
       <c r="D19" s="12">
         <v>865</v>
       </c>
       <c r="E19" s="13">
         <v>753</v>
       </c>
       <c r="F19" s="13">
         <v>870</v>
       </c>
       <c r="G19" s="13">
         <v>794</v>
       </c>
       <c r="H19" s="20">
         <v>1032</v>
       </c>
       <c r="I19" s="13">
@@ -2259,84 +2299,88 @@
       </c>
       <c r="U19" s="34">
         <v>131</v>
       </c>
       <c r="V19" s="34">
         <v>108</v>
       </c>
       <c r="W19" s="34">
         <v>119</v>
       </c>
       <c r="X19" s="34">
         <v>136</v>
       </c>
       <c r="Y19" s="34">
         <v>135</v>
       </c>
       <c r="Z19" s="49">
         <v>109</v>
       </c>
       <c r="AA19" s="34">
         <v>109</v>
       </c>
       <c r="AB19" s="34">
         <v>120</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="86" t="s">
+      <c r="AC19" s="34">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="86"/>
-[...27 lines deleted...]
-    <row r="21" spans="1:28" s="42" customFormat="1">
+      <c r="B20" s="94"/>
+      <c r="C20" s="94"/>
+      <c r="D20" s="94"/>
+      <c r="E20" s="94"/>
+      <c r="F20" s="94"/>
+      <c r="G20" s="94"/>
+      <c r="H20" s="94"/>
+      <c r="I20" s="94"/>
+      <c r="J20" s="94"/>
+      <c r="K20" s="94"/>
+      <c r="L20" s="94"/>
+      <c r="M20" s="94"/>
+      <c r="N20" s="94"/>
+      <c r="O20" s="94"/>
+      <c r="P20" s="94"/>
+      <c r="Q20" s="94"/>
+      <c r="R20" s="94"/>
+      <c r="S20" s="94"/>
+      <c r="T20" s="94"/>
+      <c r="U20" s="94"/>
+      <c r="V20" s="94"/>
+      <c r="W20" s="94"/>
+      <c r="X20" s="94"/>
+      <c r="Y20" s="94"/>
+      <c r="Z20" s="94"/>
+      <c r="AA20" s="94"/>
+      <c r="AB20" s="94"/>
+      <c r="AC20" s="94"/>
+    </row>
+    <row r="21" spans="1:29" s="42" customFormat="1">
       <c r="A21" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="12">
         <v>422</v>
       </c>
       <c r="C21" s="12">
         <v>361</v>
       </c>
       <c r="D21" s="12">
         <v>393</v>
       </c>
       <c r="E21" s="13">
         <v>445</v>
       </c>
       <c r="F21" s="13">
         <v>474</v>
       </c>
       <c r="G21" s="13">
         <v>390</v>
       </c>
       <c r="H21" s="20">
         <v>405</v>
       </c>
       <c r="I21" s="13">
@@ -2377,52 +2421,55 @@
       </c>
       <c r="U21" s="57">
         <v>147</v>
       </c>
       <c r="V21" s="57">
         <v>148</v>
       </c>
       <c r="W21" s="57">
         <v>172</v>
       </c>
       <c r="X21" s="57">
         <v>172</v>
       </c>
       <c r="Y21" s="57">
         <v>167</v>
       </c>
       <c r="Z21" s="50">
         <v>149</v>
       </c>
       <c r="AA21" s="51">
         <v>150</v>
       </c>
       <c r="AB21" s="51">
         <v>197</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="57">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="12" t="s">
@@ -2463,52 +2510,55 @@
       </c>
       <c r="U22" s="56">
         <v>38</v>
       </c>
       <c r="V22" s="56">
         <v>27</v>
       </c>
       <c r="W22" s="56">
         <v>31</v>
       </c>
       <c r="X22" s="56">
         <v>42</v>
       </c>
       <c r="Y22" s="56">
         <v>42</v>
       </c>
       <c r="Z22" s="49">
         <v>33</v>
       </c>
       <c r="AA22" s="34">
         <v>35</v>
       </c>
       <c r="AB22" s="34">
         <v>51</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" s="44" customFormat="1">
+      <c r="AC22" s="56">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="44" customFormat="1">
       <c r="A23" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="34">
         <v>23</v>
       </c>
       <c r="O23" s="56">
         <v>32</v>
       </c>
       <c r="P23" s="34">
         <v>19</v>
       </c>
       <c r="Q23" s="34">
@@ -2525,52 +2575,55 @@
       </c>
       <c r="U23" s="56">
         <v>24</v>
       </c>
       <c r="V23" s="56">
         <v>27</v>
       </c>
       <c r="W23" s="56">
         <v>27</v>
       </c>
       <c r="X23" s="56">
         <v>34</v>
       </c>
       <c r="Y23" s="56">
         <v>23</v>
       </c>
       <c r="Z23" s="49">
         <v>24</v>
       </c>
       <c r="AA23" s="34">
         <v>17</v>
       </c>
       <c r="AB23" s="34">
         <v>33</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="56">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="12">
         <v>323</v>
       </c>
       <c r="C24" s="12">
         <v>296</v>
       </c>
       <c r="D24" s="12">
         <v>399</v>
       </c>
       <c r="E24" s="13">
         <v>415</v>
       </c>
       <c r="F24" s="13">
         <v>464</v>
       </c>
       <c r="G24" s="13">
         <v>390</v>
       </c>
       <c r="H24" s="20">
         <v>472</v>
       </c>
       <c r="I24" s="13">
@@ -2611,52 +2664,55 @@
       </c>
       <c r="U24" s="56">
         <v>23</v>
       </c>
       <c r="V24" s="56">
         <v>22</v>
       </c>
       <c r="W24" s="56">
         <v>23</v>
       </c>
       <c r="X24" s="56">
         <v>21</v>
       </c>
       <c r="Y24" s="56">
         <v>25</v>
       </c>
       <c r="Z24" s="49">
         <v>22</v>
       </c>
       <c r="AA24" s="34">
         <v>26</v>
       </c>
       <c r="AB24" s="34">
         <v>23</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="56">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="12">
         <v>285</v>
       </c>
       <c r="C25" s="12">
         <v>266</v>
       </c>
       <c r="D25" s="12">
         <v>308</v>
       </c>
       <c r="E25" s="13">
         <v>327</v>
       </c>
       <c r="F25" s="13">
         <v>371</v>
       </c>
       <c r="G25" s="13">
         <v>371</v>
       </c>
       <c r="H25" s="20">
         <v>484</v>
       </c>
       <c r="I25" s="13">
@@ -2697,52 +2753,55 @@
       </c>
       <c r="U25" s="56">
         <v>35</v>
       </c>
       <c r="V25" s="56">
         <v>33</v>
       </c>
       <c r="W25" s="56">
         <v>45</v>
       </c>
       <c r="X25" s="56">
         <v>34</v>
       </c>
       <c r="Y25" s="56">
         <v>39</v>
       </c>
       <c r="Z25" s="49">
         <v>38</v>
       </c>
       <c r="AA25" s="34">
         <v>34</v>
       </c>
       <c r="AB25" s="34">
         <v>45</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="56">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H26" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I26" s="12" t="s">
@@ -2783,84 +2842,88 @@
       </c>
       <c r="U26" s="56">
         <v>27</v>
       </c>
       <c r="V26" s="56">
         <v>39</v>
       </c>
       <c r="W26" s="56">
         <v>46</v>
       </c>
       <c r="X26" s="56">
         <v>41</v>
       </c>
       <c r="Y26" s="56">
         <v>38</v>
       </c>
       <c r="Z26" s="49">
         <v>32</v>
       </c>
       <c r="AA26" s="34">
         <v>38</v>
       </c>
       <c r="AB26" s="34">
         <v>45</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="85" t="s">
+      <c r="AC26" s="56">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" s="93" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="85"/>
-[...27 lines deleted...]
-    <row r="28" spans="1:28" s="42" customFormat="1">
+      <c r="B27" s="93"/>
+      <c r="C27" s="93"/>
+      <c r="D27" s="93"/>
+      <c r="E27" s="93"/>
+      <c r="F27" s="93"/>
+      <c r="G27" s="93"/>
+      <c r="H27" s="93"/>
+      <c r="I27" s="93"/>
+      <c r="J27" s="93"/>
+      <c r="K27" s="93"/>
+      <c r="L27" s="93"/>
+      <c r="M27" s="93"/>
+      <c r="N27" s="93"/>
+      <c r="O27" s="93"/>
+      <c r="P27" s="93"/>
+      <c r="Q27" s="93"/>
+      <c r="R27" s="93"/>
+      <c r="S27" s="93"/>
+      <c r="T27" s="93"/>
+      <c r="U27" s="93"/>
+      <c r="V27" s="93"/>
+      <c r="W27" s="93"/>
+      <c r="X27" s="93"/>
+      <c r="Y27" s="93"/>
+      <c r="Z27" s="93"/>
+      <c r="AA27" s="93"/>
+      <c r="AB27" s="93"/>
+      <c r="AC27" s="93"/>
+    </row>
+    <row r="28" spans="1:29" s="42" customFormat="1">
       <c r="A28" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="12">
         <v>850</v>
       </c>
       <c r="C28" s="12">
         <v>808</v>
       </c>
       <c r="D28" s="12">
         <v>860</v>
       </c>
       <c r="E28" s="13">
         <v>1123</v>
       </c>
       <c r="F28" s="13">
         <v>1129</v>
       </c>
       <c r="G28" s="13">
         <v>883</v>
       </c>
       <c r="H28" s="20">
         <v>978</v>
       </c>
       <c r="I28" s="13">
@@ -2901,52 +2964,55 @@
       </c>
       <c r="U28" s="57">
         <v>613</v>
       </c>
       <c r="V28" s="57">
         <v>587</v>
       </c>
       <c r="W28" s="57">
         <v>682</v>
       </c>
       <c r="X28" s="57">
         <v>710</v>
       </c>
       <c r="Y28" s="57">
         <v>745</v>
       </c>
       <c r="Z28" s="82">
         <v>559</v>
       </c>
       <c r="AA28" s="51">
         <v>541</v>
       </c>
       <c r="AB28" s="51">
         <v>619</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="57">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="12" t="s">
@@ -2987,52 +3053,55 @@
       </c>
       <c r="U29" s="56">
         <v>4</v>
       </c>
       <c r="V29" s="56">
         <v>1</v>
       </c>
       <c r="W29" s="56">
         <v>6</v>
       </c>
       <c r="X29" s="56">
         <v>3</v>
       </c>
       <c r="Y29" s="56">
         <v>4</v>
       </c>
       <c r="Z29" s="81">
         <v>3</v>
       </c>
       <c r="AA29" s="34">
         <v>3</v>
       </c>
       <c r="AB29" s="34">
         <v>4</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="56">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="12">
         <v>314</v>
       </c>
       <c r="C30" s="12">
         <v>299</v>
       </c>
       <c r="D30" s="12">
         <v>331</v>
       </c>
       <c r="E30" s="13">
         <v>303</v>
       </c>
       <c r="F30" s="13">
         <v>366</v>
       </c>
       <c r="G30" s="13">
         <v>292</v>
       </c>
       <c r="H30" s="20">
         <v>426</v>
       </c>
       <c r="I30" s="13">
@@ -3073,52 +3142,55 @@
       </c>
       <c r="U30" s="56">
         <v>10</v>
       </c>
       <c r="V30" s="56">
         <v>27</v>
       </c>
       <c r="W30" s="56">
         <v>20</v>
       </c>
       <c r="X30" s="56">
         <v>12</v>
       </c>
       <c r="Y30" s="56">
         <v>16</v>
       </c>
       <c r="Z30" s="81">
         <v>10</v>
       </c>
       <c r="AA30" s="34">
         <v>18</v>
       </c>
       <c r="AB30" s="34">
         <v>17</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="56">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="12">
         <v>126</v>
       </c>
       <c r="C31" s="12">
         <v>118</v>
       </c>
       <c r="D31" s="12">
         <v>159</v>
       </c>
       <c r="E31" s="13">
         <v>160</v>
       </c>
       <c r="F31" s="13">
         <v>181</v>
       </c>
       <c r="G31" s="13">
         <v>166</v>
       </c>
       <c r="H31" s="20">
         <v>180</v>
       </c>
       <c r="I31" s="13">
@@ -3159,52 +3231,55 @@
       </c>
       <c r="U31" s="56">
         <v>117</v>
       </c>
       <c r="V31" s="56">
         <v>118</v>
       </c>
       <c r="W31" s="56">
         <v>145</v>
       </c>
       <c r="X31" s="56">
         <v>146</v>
       </c>
       <c r="Y31" s="56">
         <v>155</v>
       </c>
       <c r="Z31" s="81">
         <v>121</v>
       </c>
       <c r="AA31" s="34">
         <v>107</v>
       </c>
       <c r="AB31" s="34">
         <v>130</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="56">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="12">
         <v>850</v>
       </c>
       <c r="C32" s="12">
         <v>808</v>
       </c>
       <c r="D32" s="12">
         <v>860</v>
       </c>
       <c r="E32" s="13">
         <v>1123</v>
       </c>
       <c r="F32" s="13">
         <v>1129</v>
       </c>
       <c r="G32" s="13">
         <v>883</v>
       </c>
       <c r="H32" s="20">
         <v>978</v>
       </c>
       <c r="I32" s="13">
@@ -3245,52 +3320,55 @@
       </c>
       <c r="U32" s="56">
         <v>83</v>
       </c>
       <c r="V32" s="56">
         <v>77</v>
       </c>
       <c r="W32" s="56">
         <v>104</v>
       </c>
       <c r="X32" s="56">
         <v>104</v>
       </c>
       <c r="Y32" s="56">
         <v>101</v>
       </c>
       <c r="Z32" s="81">
         <v>74</v>
       </c>
       <c r="AA32" s="34">
         <v>66</v>
       </c>
       <c r="AB32" s="34">
         <v>79</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="56">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="12">
         <v>131</v>
       </c>
       <c r="C33" s="12">
         <v>131</v>
       </c>
       <c r="D33" s="12">
         <v>149</v>
       </c>
       <c r="E33" s="13">
         <v>193</v>
       </c>
       <c r="F33" s="13">
         <v>163</v>
       </c>
       <c r="G33" s="13">
         <v>167</v>
       </c>
       <c r="H33" s="20">
         <v>260</v>
       </c>
       <c r="I33" s="13">
@@ -3331,52 +3409,55 @@
       </c>
       <c r="U33" s="56">
         <v>13</v>
       </c>
       <c r="V33" s="56">
         <v>13</v>
       </c>
       <c r="W33" s="56">
         <v>21</v>
       </c>
       <c r="X33" s="56">
         <v>15</v>
       </c>
       <c r="Y33" s="56">
         <v>26</v>
       </c>
       <c r="Z33" s="81">
         <v>18</v>
       </c>
       <c r="AA33" s="34">
         <v>16</v>
       </c>
       <c r="AB33" s="34">
         <v>9</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="56">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="12">
         <v>238</v>
       </c>
       <c r="C34" s="12">
         <v>194</v>
       </c>
       <c r="D34" s="12">
         <v>278</v>
       </c>
       <c r="E34" s="13">
         <v>230</v>
       </c>
       <c r="F34" s="13">
         <v>271</v>
       </c>
       <c r="G34" s="13">
         <v>283</v>
       </c>
       <c r="H34" s="20">
         <v>364</v>
       </c>
       <c r="I34" s="13">
@@ -3417,52 +3498,55 @@
       </c>
       <c r="U34" s="56">
         <v>112</v>
       </c>
       <c r="V34" s="56">
         <v>101</v>
       </c>
       <c r="W34" s="56">
         <v>127</v>
       </c>
       <c r="X34" s="56">
         <v>128</v>
       </c>
       <c r="Y34" s="56">
         <v>133</v>
       </c>
       <c r="Z34" s="81">
         <v>107</v>
       </c>
       <c r="AA34" s="34">
         <v>95</v>
       </c>
       <c r="AB34" s="34">
         <v>120</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="56">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="12">
         <v>421</v>
       </c>
       <c r="C35" s="12">
         <v>312</v>
       </c>
       <c r="D35" s="12">
         <v>396</v>
       </c>
       <c r="E35" s="13">
         <v>372</v>
       </c>
       <c r="F35" s="13">
         <v>411</v>
       </c>
       <c r="G35" s="13">
         <v>336</v>
       </c>
       <c r="H35" s="20">
         <v>512</v>
       </c>
       <c r="I35" s="13">
@@ -3503,52 +3587,55 @@
       </c>
       <c r="U35" s="56">
         <v>16</v>
       </c>
       <c r="V35" s="56">
         <v>13</v>
       </c>
       <c r="W35" s="56">
         <v>21</v>
       </c>
       <c r="X35" s="56">
         <v>24</v>
       </c>
       <c r="Y35" s="56">
         <v>12</v>
       </c>
       <c r="Z35" s="81">
         <v>17</v>
       </c>
       <c r="AA35" s="34">
         <v>21</v>
       </c>
       <c r="AB35" s="34">
         <v>15</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="56">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="12" t="s">
@@ -3589,52 +3676,55 @@
       </c>
       <c r="U36" s="56">
         <v>88</v>
       </c>
       <c r="V36" s="56">
         <v>100</v>
       </c>
       <c r="W36" s="56">
         <v>91</v>
       </c>
       <c r="X36" s="56">
         <v>110</v>
       </c>
       <c r="Y36" s="56">
         <v>115</v>
       </c>
       <c r="Z36" s="81">
         <v>70</v>
       </c>
       <c r="AA36" s="34">
         <v>77</v>
       </c>
       <c r="AB36" s="34">
         <v>96</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="56">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="12">
         <v>191</v>
       </c>
       <c r="C37" s="12">
         <v>147</v>
       </c>
       <c r="D37" s="12">
         <v>207</v>
       </c>
       <c r="E37" s="12">
         <v>209</v>
       </c>
       <c r="F37" s="12">
         <v>230</v>
       </c>
       <c r="G37" s="12">
         <v>196</v>
       </c>
       <c r="H37" s="26">
         <v>257</v>
       </c>
       <c r="I37" s="12">
@@ -3675,52 +3765,55 @@
       </c>
       <c r="U37" s="56">
         <v>39</v>
       </c>
       <c r="V37" s="56">
         <v>29</v>
       </c>
       <c r="W37" s="56">
         <v>28</v>
       </c>
       <c r="X37" s="56">
         <v>32</v>
       </c>
       <c r="Y37" s="56">
         <v>48</v>
       </c>
       <c r="Z37" s="81">
         <v>30</v>
       </c>
       <c r="AA37" s="34">
         <v>29</v>
       </c>
       <c r="AB37" s="34">
         <v>29</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="56">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="45">
         <v>357</v>
       </c>
       <c r="C38" s="45">
         <v>333</v>
       </c>
       <c r="D38" s="45">
         <v>336</v>
       </c>
       <c r="E38" s="45">
         <v>312</v>
       </c>
       <c r="F38" s="45">
         <v>341</v>
       </c>
       <c r="G38" s="45">
         <v>325</v>
       </c>
       <c r="H38" s="46">
         <v>363</v>
       </c>
       <c r="I38" s="45">
@@ -3761,183 +3854,189 @@
       </c>
       <c r="U38" s="47">
         <v>131</v>
       </c>
       <c r="V38" s="47">
         <v>108</v>
       </c>
       <c r="W38" s="47">
         <v>119</v>
       </c>
       <c r="X38" s="47">
         <v>136</v>
       </c>
       <c r="Y38" s="47">
         <v>135</v>
       </c>
       <c r="Z38" s="54">
         <v>109</v>
       </c>
       <c r="AA38" s="47">
         <v>109</v>
       </c>
       <c r="AB38" s="47">
         <v>120</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="47">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="9" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A3:AB3"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z5:AB5"/>
+    <mergeCell ref="A7:AC7"/>
+    <mergeCell ref="A20:AC20"/>
+    <mergeCell ref="A27:AC27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
+    <mergeCell ref="Z5:AC5"/>
+    <mergeCell ref="A3:AC3"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB39"/>
+  <dimension ref="A2:AC39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AG23" sqref="AG23"/>
-      <selection pane="bottomLeft" activeCell="AB27" sqref="AB27:AB37"/>
+      <selection pane="bottomLeft" activeCell="Q39" sqref="Q39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="3" width="0" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.28515625" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.140625" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="94" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="92" t="s">
         <v>31</v>
       </c>
-      <c r="B2" s="94"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28" s="1" customFormat="1">
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
+      <c r="N2" s="92"/>
+      <c r="O2" s="92"/>
+      <c r="P2" s="92"/>
+      <c r="Q2" s="92"/>
+      <c r="R2" s="92"/>
+      <c r="S2" s="92"/>
+      <c r="T2" s="92"/>
+      <c r="U2" s="92"/>
+      <c r="V2" s="92"/>
+      <c r="W2" s="92"/>
+      <c r="X2" s="92"/>
+      <c r="Y2" s="92"/>
+      <c r="Z2" s="92"/>
+      <c r="AA2" s="92"/>
+      <c r="AB2" s="92"/>
+      <c r="AC2" s="92"/>
+    </row>
+    <row r="3" spans="1:29" s="1" customFormat="1">
       <c r="A3" s="2"/>
       <c r="D3" s="19"/>
       <c r="M3" s="19"/>
       <c r="N3" s="67"/>
       <c r="O3" s="67"/>
       <c r="P3" s="67"/>
       <c r="Q3" s="67"/>
       <c r="R3" s="67"/>
       <c r="S3" s="67"/>
       <c r="T3" s="67"/>
       <c r="U3" s="67"/>
       <c r="V3" s="67"/>
       <c r="W3" s="67"/>
       <c r="X3" s="67"/>
       <c r="Y3" s="67"/>
       <c r="Z3" s="67"/>
       <c r="AA3" s="67"/>
       <c r="AB3" s="67"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="89"/>
+      <c r="AC3" s="67"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="85"/>
       <c r="B4" s="87">
         <v>2021</v>
       </c>
       <c r="C4" s="88"/>
       <c r="D4" s="88"/>
       <c r="E4" s="88"/>
       <c r="F4" s="88"/>
       <c r="G4" s="88"/>
       <c r="H4" s="88"/>
       <c r="I4" s="88"/>
       <c r="J4" s="88"/>
       <c r="K4" s="88"/>
       <c r="L4" s="88"/>
       <c r="M4" s="88"/>
-      <c r="N4" s="91">
+      <c r="N4" s="89">
         <v>2025</v>
       </c>
-      <c r="O4" s="92"/>
-[...9 lines deleted...]
-      <c r="Y4" s="93"/>
+      <c r="O4" s="90"/>
+      <c r="P4" s="90"/>
+      <c r="Q4" s="90"/>
+      <c r="R4" s="90"/>
+      <c r="S4" s="90"/>
+      <c r="T4" s="90"/>
+      <c r="U4" s="90"/>
+      <c r="V4" s="90"/>
+      <c r="W4" s="90"/>
+      <c r="X4" s="90"/>
+      <c r="Y4" s="91"/>
       <c r="Z4" s="95">
         <v>2026</v>
       </c>
       <c r="AA4" s="96"/>
       <c r="AB4" s="96"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="90"/>
+      <c r="AC4" s="96"/>
+    </row>
+    <row r="5" spans="1:29" ht="27" customHeight="1">
+      <c r="A5" s="86"/>
       <c r="B5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -3975,84 +4074,88 @@
       </c>
       <c r="U5" s="64" t="s">
         <v>16</v>
       </c>
       <c r="V5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="X5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="Y5" s="65" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="40" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="61" t="s">
         <v>18</v>
       </c>
       <c r="AB5" s="7" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="85" t="s">
+      <c r="AC5" s="61" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="85"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28" s="43" customFormat="1">
+      <c r="B6" s="93"/>
+      <c r="C6" s="93"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="93"/>
+      <c r="I6" s="93"/>
+      <c r="J6" s="93"/>
+      <c r="K6" s="93"/>
+      <c r="L6" s="93"/>
+      <c r="M6" s="93"/>
+      <c r="N6" s="93"/>
+      <c r="O6" s="93"/>
+      <c r="P6" s="93"/>
+      <c r="Q6" s="93"/>
+      <c r="R6" s="93"/>
+      <c r="S6" s="93"/>
+      <c r="T6" s="93"/>
+      <c r="U6" s="93"/>
+      <c r="V6" s="93"/>
+      <c r="W6" s="93"/>
+      <c r="X6" s="93"/>
+      <c r="Y6" s="93"/>
+      <c r="Z6" s="93"/>
+      <c r="AA6" s="93"/>
+      <c r="AB6" s="93"/>
+      <c r="AC6" s="93"/>
+    </row>
+    <row r="7" spans="1:29" s="43" customFormat="1">
       <c r="A7" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="15">
         <v>7.17</v>
       </c>
       <c r="C7" s="15">
         <v>7.23</v>
       </c>
       <c r="D7" s="16">
         <v>7.17</v>
       </c>
       <c r="E7" s="16">
         <v>7.66</v>
       </c>
       <c r="F7" s="16">
         <v>7.94</v>
       </c>
       <c r="G7" s="16">
         <v>7.84</v>
       </c>
       <c r="H7" s="21">
         <v>7.83</v>
       </c>
       <c r="I7" s="16">
@@ -4093,52 +4196,55 @@
       </c>
       <c r="U7" s="53">
         <v>5.92</v>
       </c>
       <c r="V7" s="53">
         <v>5.89</v>
       </c>
       <c r="W7" s="53">
         <v>5.94</v>
       </c>
       <c r="X7" s="53">
         <v>6.02</v>
       </c>
       <c r="Y7" s="53">
         <v>6.08</v>
       </c>
       <c r="Z7" s="53">
         <v>5.14</v>
       </c>
       <c r="AA7" s="53">
         <v>5.35</v>
       </c>
       <c r="AB7" s="53">
         <v>5.56</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="53">
+        <v>5.71</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I8" s="15" t="s">
@@ -4179,52 +4285,55 @@
       </c>
       <c r="U8" s="30">
         <v>7.88</v>
       </c>
       <c r="V8" s="30">
         <v>7.58</v>
       </c>
       <c r="W8" s="30">
         <v>7.48</v>
       </c>
       <c r="X8" s="30">
         <v>7.56</v>
       </c>
       <c r="Y8" s="30">
         <v>7.61</v>
       </c>
       <c r="Z8" s="30">
         <v>6.37</v>
       </c>
       <c r="AA8" s="30">
         <v>6.9</v>
       </c>
       <c r="AB8" s="30">
         <v>7.87</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" s="44" customFormat="1">
+      <c r="AC8" s="30">
+        <v>7.92</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="44" customFormat="1">
       <c r="A9" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="35">
         <v>5.08</v>
       </c>
       <c r="O9" s="35">
         <v>6.32</v>
       </c>
       <c r="P9" s="69">
         <v>5.6</v>
       </c>
       <c r="Q9" s="30">
@@ -4241,52 +4350,55 @@
       </c>
       <c r="U9" s="30">
         <v>5.36</v>
       </c>
       <c r="V9" s="30">
         <v>5.45</v>
       </c>
       <c r="W9" s="30">
         <v>5.5</v>
       </c>
       <c r="X9" s="30">
         <v>5.7</v>
       </c>
       <c r="Y9" s="30">
         <v>5.64</v>
       </c>
       <c r="Z9" s="30">
         <v>4.95</v>
       </c>
       <c r="AA9" s="30">
         <v>4.42</v>
       </c>
       <c r="AB9" s="30">
         <v>5.21</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="30">
+        <v>5.49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="15">
         <v>11.61</v>
       </c>
       <c r="C10" s="15">
         <v>11.44</v>
       </c>
       <c r="D10" s="16">
         <v>11.21</v>
       </c>
       <c r="E10" s="16">
         <v>11.09</v>
       </c>
       <c r="F10" s="16">
         <v>11.38</v>
       </c>
       <c r="G10" s="16">
         <v>11.39</v>
       </c>
       <c r="H10" s="21">
         <v>11.84</v>
       </c>
       <c r="I10" s="16">
@@ -4327,52 +4439,55 @@
       </c>
       <c r="U10" s="30">
         <v>7.56</v>
       </c>
       <c r="V10" s="30">
         <v>8.0299999999999994</v>
       </c>
       <c r="W10" s="30">
         <v>8.08</v>
       </c>
       <c r="X10" s="30">
         <v>7.82</v>
       </c>
       <c r="Y10" s="30">
         <v>7.74</v>
       </c>
       <c r="Z10" s="30">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA10" s="30">
         <v>6.49</v>
       </c>
       <c r="AB10" s="30">
         <v>6.82</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="30">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="15">
         <v>5.86</v>
       </c>
       <c r="C11" s="15">
         <v>5.93</v>
       </c>
       <c r="D11" s="16">
         <v>6.4</v>
       </c>
       <c r="E11" s="16">
         <v>6.74</v>
       </c>
       <c r="F11" s="16">
         <v>7.09</v>
       </c>
       <c r="G11" s="16">
         <v>7.16</v>
       </c>
       <c r="H11" s="21">
         <v>7.35</v>
       </c>
       <c r="I11" s="16">
@@ -4413,52 +4528,55 @@
       </c>
       <c r="U11" s="30">
         <v>6.43</v>
       </c>
       <c r="V11" s="30">
         <v>6.38</v>
       </c>
       <c r="W11" s="30">
         <v>6.44</v>
       </c>
       <c r="X11" s="30">
         <v>6.51</v>
       </c>
       <c r="Y11" s="30">
         <v>6.59</v>
       </c>
       <c r="Z11" s="30">
         <v>5.99</v>
       </c>
       <c r="AA11" s="30">
         <v>6.07</v>
       </c>
       <c r="AB11" s="30">
         <v>6.19</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="30">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="15">
         <v>7.17</v>
       </c>
       <c r="C12" s="15">
         <v>7.23</v>
       </c>
       <c r="D12" s="16">
         <v>7.17</v>
       </c>
       <c r="E12" s="16">
         <v>7.66</v>
       </c>
       <c r="F12" s="16">
         <v>7.94</v>
       </c>
       <c r="G12" s="16">
         <v>7.84</v>
       </c>
       <c r="H12" s="21">
         <v>7.83</v>
       </c>
       <c r="I12" s="16">
@@ -4499,52 +4617,55 @@
       </c>
       <c r="U12" s="30">
         <v>5.99</v>
       </c>
       <c r="V12" s="30">
         <v>5.94</v>
       </c>
       <c r="W12" s="30">
         <v>6.07</v>
       </c>
       <c r="X12" s="30">
         <v>6.19</v>
       </c>
       <c r="Y12" s="30">
         <v>6.26</v>
       </c>
       <c r="Z12" s="30">
         <v>5.0599999999999996</v>
       </c>
       <c r="AA12" s="30">
         <v>5.05</v>
       </c>
       <c r="AB12" s="30">
         <v>5.18</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="30">
+        <v>5.49</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="15">
         <v>5.17</v>
       </c>
       <c r="C13" s="15">
         <v>5.18</v>
       </c>
       <c r="D13" s="16">
         <v>5.35</v>
       </c>
       <c r="E13" s="16">
         <v>5.82</v>
       </c>
       <c r="F13" s="16">
         <v>5.93</v>
       </c>
       <c r="G13" s="16">
         <v>6.1</v>
       </c>
       <c r="H13" s="21">
         <v>6.65</v>
       </c>
       <c r="I13" s="16">
@@ -4585,52 +4706,55 @@
       </c>
       <c r="U13" s="30">
         <v>6.66</v>
       </c>
       <c r="V13" s="30">
         <v>6.6</v>
       </c>
       <c r="W13" s="30">
         <v>6.9</v>
       </c>
       <c r="X13" s="30">
         <v>6.91</v>
       </c>
       <c r="Y13" s="30">
         <v>7.33</v>
       </c>
       <c r="Z13" s="30">
         <v>8.7200000000000006</v>
       </c>
       <c r="AA13" s="30">
         <v>8.65</v>
       </c>
       <c r="AB13" s="30">
         <v>7.17</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="30">
+        <v>6.88</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="15">
         <v>9.2799999999999994</v>
       </c>
       <c r="C14" s="15">
         <v>9.16</v>
       </c>
       <c r="D14" s="16">
         <v>9.58</v>
       </c>
       <c r="E14" s="16">
         <v>9.74</v>
       </c>
       <c r="F14" s="16">
         <v>10.08</v>
       </c>
       <c r="G14" s="16">
         <v>10.39</v>
       </c>
       <c r="H14" s="21">
         <v>11.08</v>
       </c>
       <c r="I14" s="16">
@@ -4671,52 +4795,55 @@
       </c>
       <c r="U14" s="30">
         <v>4.7699999999999996</v>
       </c>
       <c r="V14" s="30">
         <v>4.74</v>
       </c>
       <c r="W14" s="30">
         <v>4.83</v>
       </c>
       <c r="X14" s="30">
         <v>4.88</v>
       </c>
       <c r="Y14" s="30">
         <v>4.9400000000000004</v>
       </c>
       <c r="Z14" s="30">
         <v>4.43</v>
       </c>
       <c r="AA14" s="30">
         <v>4.41</v>
       </c>
       <c r="AB14" s="30">
         <v>4.6500000000000004</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="30">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="15">
         <v>7.89</v>
       </c>
       <c r="C15" s="15">
         <v>7.63</v>
       </c>
       <c r="D15" s="16">
         <v>7.7</v>
       </c>
       <c r="E15" s="16">
         <v>7.72</v>
       </c>
       <c r="F15" s="16">
         <v>7.89</v>
       </c>
       <c r="G15" s="16">
         <v>7.85</v>
       </c>
       <c r="H15" s="21">
         <v>8.26</v>
       </c>
       <c r="I15" s="16">
@@ -4757,52 +4884,55 @@
       </c>
       <c r="U15" s="30">
         <v>7.76</v>
       </c>
       <c r="V15" s="30">
         <v>7.54</v>
       </c>
       <c r="W15" s="30">
         <v>7.72</v>
       </c>
       <c r="X15" s="30">
         <v>8.02</v>
       </c>
       <c r="Y15" s="30">
         <v>7.78</v>
       </c>
       <c r="Z15" s="30">
         <v>8.1199999999999992</v>
       </c>
       <c r="AA15" s="30">
         <v>9.5399999999999991</v>
       </c>
       <c r="AB15" s="30">
         <v>8.74</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="30">
+        <v>8.26</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15" t="s">
@@ -4843,52 +4973,55 @@
       </c>
       <c r="U16" s="30">
         <v>5.89</v>
       </c>
       <c r="V16" s="30">
         <v>5.95</v>
       </c>
       <c r="W16" s="30">
         <v>5.97</v>
       </c>
       <c r="X16" s="30">
         <v>6.07</v>
       </c>
       <c r="Y16" s="30">
         <v>6.13</v>
       </c>
       <c r="Z16" s="30">
         <v>4.33</v>
       </c>
       <c r="AA16" s="30">
         <v>4.8600000000000003</v>
       </c>
       <c r="AB16" s="30">
         <v>5.25</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="30">
+        <v>5.59</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="15">
         <v>10.32</v>
       </c>
       <c r="C17" s="15">
         <v>10.15</v>
       </c>
       <c r="D17" s="16">
         <v>10.29</v>
       </c>
       <c r="E17" s="16">
         <v>10.37</v>
       </c>
       <c r="F17" s="16">
         <v>10.73</v>
       </c>
       <c r="G17" s="16">
         <v>10.81</v>
       </c>
       <c r="H17" s="21">
         <v>11.43</v>
       </c>
       <c r="I17" s="16">
@@ -4929,52 +5062,55 @@
       </c>
       <c r="U17" s="30">
         <v>6.72</v>
       </c>
       <c r="V17" s="30">
         <v>6.62</v>
       </c>
       <c r="W17" s="30">
         <v>6.5</v>
       </c>
       <c r="X17" s="30">
         <v>6.5</v>
       </c>
       <c r="Y17" s="30">
         <v>6.73</v>
       </c>
       <c r="Z17" s="30">
         <v>5.91</v>
       </c>
       <c r="AA17" s="30">
         <v>6.14</v>
       </c>
       <c r="AB17" s="30">
         <v>6.02</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="30">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="15">
         <v>12.99</v>
       </c>
       <c r="C18" s="15">
         <v>12.43</v>
       </c>
       <c r="D18" s="16">
         <v>12.21</v>
       </c>
       <c r="E18" s="16">
         <v>11.81</v>
       </c>
       <c r="F18" s="16">
         <v>11.83</v>
       </c>
       <c r="G18" s="16">
         <v>11.72</v>
       </c>
       <c r="H18" s="21">
         <v>12.07</v>
       </c>
       <c r="I18" s="16">
@@ -5015,84 +5151,88 @@
       </c>
       <c r="U18" s="30">
         <v>5.92</v>
       </c>
       <c r="V18" s="30">
         <v>5.87</v>
       </c>
       <c r="W18" s="30">
         <v>5.87</v>
       </c>
       <c r="X18" s="30">
         <v>5.97</v>
       </c>
       <c r="Y18" s="30">
         <v>6.03</v>
       </c>
       <c r="Z18" s="30">
         <v>5.21</v>
       </c>
       <c r="AA18" s="30">
         <v>5.49</v>
       </c>
       <c r="AB18" s="30">
         <v>5.59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="86" t="s">
+      <c r="AC18" s="30">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="86"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28" s="43" customFormat="1">
+      <c r="B19" s="94"/>
+      <c r="C19" s="94"/>
+      <c r="D19" s="94"/>
+      <c r="E19" s="94"/>
+      <c r="F19" s="94"/>
+      <c r="G19" s="94"/>
+      <c r="H19" s="94"/>
+      <c r="I19" s="94"/>
+      <c r="J19" s="94"/>
+      <c r="K19" s="94"/>
+      <c r="L19" s="94"/>
+      <c r="M19" s="94"/>
+      <c r="N19" s="94"/>
+      <c r="O19" s="94"/>
+      <c r="P19" s="94"/>
+      <c r="Q19" s="94"/>
+      <c r="R19" s="94"/>
+      <c r="S19" s="94"/>
+      <c r="T19" s="94"/>
+      <c r="U19" s="94"/>
+      <c r="V19" s="94"/>
+      <c r="W19" s="94"/>
+      <c r="X19" s="94"/>
+      <c r="Y19" s="94"/>
+      <c r="Z19" s="94"/>
+      <c r="AA19" s="94"/>
+      <c r="AB19" s="94"/>
+      <c r="AC19" s="94"/>
+    </row>
+    <row r="20" spans="1:29" s="43" customFormat="1">
       <c r="A20" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="15">
         <v>10.88</v>
       </c>
       <c r="C20" s="15">
         <v>10.61</v>
       </c>
       <c r="D20" s="16">
         <v>10.44</v>
       </c>
       <c r="E20" s="16">
         <v>10.79</v>
       </c>
       <c r="F20" s="16">
         <v>11.08</v>
       </c>
       <c r="G20" s="16">
         <v>10.95</v>
       </c>
       <c r="H20" s="21">
         <v>10.88</v>
       </c>
       <c r="I20" s="16">
@@ -5133,52 +5273,55 @@
       </c>
       <c r="U20" s="58">
         <v>6.43</v>
       </c>
       <c r="V20" s="58">
         <v>6.37</v>
       </c>
       <c r="W20" s="58">
         <v>6.39</v>
       </c>
       <c r="X20" s="58">
         <v>6.43</v>
       </c>
       <c r="Y20" s="58">
         <v>6.43</v>
       </c>
       <c r="Z20" s="58">
         <v>5.62</v>
       </c>
       <c r="AA20" s="53">
         <v>5.93</v>
       </c>
       <c r="AB20" s="53">
         <v>6.44</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="58">
+        <v>6.69</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="F21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="G21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15" t="s">
@@ -5219,52 +5362,55 @@
       </c>
       <c r="U21" s="48">
         <v>8.11</v>
       </c>
       <c r="V21" s="48">
         <v>7.84</v>
       </c>
       <c r="W21" s="48">
         <v>7.69</v>
       </c>
       <c r="X21" s="48">
         <v>7.79</v>
       </c>
       <c r="Y21" s="48">
         <v>7.86</v>
       </c>
       <c r="Z21" s="48">
         <v>6.67</v>
       </c>
       <c r="AA21" s="30">
         <v>7.24</v>
       </c>
       <c r="AB21" s="30">
         <v>8.2799999999999994</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" s="44" customFormat="1">
+      <c r="AC21" s="48">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="44" customFormat="1">
       <c r="A22" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
       <c r="N22" s="30">
         <v>5.08</v>
       </c>
       <c r="O22" s="48">
         <v>5.41</v>
       </c>
       <c r="P22" s="69">
         <v>5.6</v>
       </c>
       <c r="Q22" s="30">
@@ -5281,52 +5427,55 @@
       </c>
       <c r="U22" s="48">
         <v>5.36</v>
       </c>
       <c r="V22" s="48">
         <v>5.45</v>
       </c>
       <c r="W22" s="48">
         <v>5.5</v>
       </c>
       <c r="X22" s="48">
         <v>5.7</v>
       </c>
       <c r="Y22" s="48">
         <v>5.64</v>
       </c>
       <c r="Z22" s="48">
         <v>4.95</v>
       </c>
       <c r="AA22" s="30">
         <v>4.42</v>
       </c>
       <c r="AB22" s="30">
         <v>5.21</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="48">
+        <v>5.49</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="15">
         <v>13.86</v>
       </c>
       <c r="C23" s="15">
         <v>13.22</v>
       </c>
       <c r="D23" s="16">
         <v>12.62</v>
       </c>
       <c r="E23" s="16">
         <v>12.49</v>
       </c>
       <c r="F23" s="16">
         <v>12.81</v>
       </c>
       <c r="G23" s="16">
         <v>12.98</v>
       </c>
       <c r="H23" s="21">
         <v>13.44</v>
       </c>
       <c r="I23" s="16">
@@ -5367,52 +5516,55 @@
       </c>
       <c r="U23" s="48">
         <v>5.94</v>
       </c>
       <c r="V23" s="48">
         <v>6.01</v>
       </c>
       <c r="W23" s="48">
         <v>6.07</v>
       </c>
       <c r="X23" s="48">
         <v>6.08</v>
       </c>
       <c r="Y23" s="48">
         <v>6.18</v>
       </c>
       <c r="Z23" s="48">
         <v>6.39</v>
       </c>
       <c r="AA23" s="30">
         <v>7.36</v>
       </c>
       <c r="AB23" s="30">
         <v>7.13</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="48">
+        <v>7.23</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="15">
         <v>5.87</v>
       </c>
       <c r="C24" s="15">
         <v>5.92</v>
       </c>
       <c r="D24" s="16">
         <v>6.38</v>
       </c>
       <c r="E24" s="16">
         <v>6.74</v>
       </c>
       <c r="F24" s="16">
         <v>7.09</v>
       </c>
       <c r="G24" s="16">
         <v>7.13</v>
       </c>
       <c r="H24" s="21">
         <v>7.34</v>
       </c>
       <c r="I24" s="16">
@@ -5453,52 +5605,55 @@
       </c>
       <c r="U24" s="48">
         <v>5.84</v>
       </c>
       <c r="V24" s="48">
         <v>5.69</v>
       </c>
       <c r="W24" s="48">
         <v>5.73</v>
       </c>
       <c r="X24" s="48">
         <v>5.64</v>
       </c>
       <c r="Y24" s="48">
         <v>5.6</v>
       </c>
       <c r="Z24" s="48">
         <v>4.93</v>
       </c>
       <c r="AA24" s="30">
         <v>4.93</v>
       </c>
       <c r="AB24" s="30">
         <v>5.27</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="48">
+        <v>5.47</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="15">
         <v>10.88</v>
       </c>
       <c r="C25" s="15">
         <v>10.61</v>
       </c>
       <c r="D25" s="16">
         <v>10.44</v>
       </c>
       <c r="E25" s="16">
         <v>10.79</v>
       </c>
       <c r="F25" s="16">
         <v>11.08</v>
       </c>
       <c r="G25" s="16">
         <v>10.95</v>
       </c>
       <c r="H25" s="21">
         <v>10.88</v>
       </c>
       <c r="I25" s="16">
@@ -5539,84 +5694,88 @@
       </c>
       <c r="U25" s="48">
         <v>6.9</v>
       </c>
       <c r="V25" s="48">
         <v>6.93</v>
       </c>
       <c r="W25" s="48">
         <v>7.06</v>
       </c>
       <c r="X25" s="48">
         <v>7.11</v>
       </c>
       <c r="Y25" s="48">
         <v>7.09</v>
       </c>
       <c r="Z25" s="48">
         <v>5.75</v>
       </c>
       <c r="AA25" s="30">
         <v>6.58</v>
       </c>
       <c r="AB25" s="30">
         <v>7.06</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="85" t="s">
+      <c r="AC25" s="48">
+        <v>7.54</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="93" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="85"/>
-[...27 lines deleted...]
-    <row r="27" spans="1:28" s="43" customFormat="1">
+      <c r="B26" s="93"/>
+      <c r="C26" s="93"/>
+      <c r="D26" s="93"/>
+      <c r="E26" s="93"/>
+      <c r="F26" s="93"/>
+      <c r="G26" s="93"/>
+      <c r="H26" s="93"/>
+      <c r="I26" s="93"/>
+      <c r="J26" s="93"/>
+      <c r="K26" s="93"/>
+      <c r="L26" s="93"/>
+      <c r="M26" s="93"/>
+      <c r="N26" s="93"/>
+      <c r="O26" s="93"/>
+      <c r="P26" s="93"/>
+      <c r="Q26" s="93"/>
+      <c r="R26" s="93"/>
+      <c r="S26" s="93"/>
+      <c r="T26" s="93"/>
+      <c r="U26" s="93"/>
+      <c r="V26" s="93"/>
+      <c r="W26" s="93"/>
+      <c r="X26" s="93"/>
+      <c r="Y26" s="93"/>
+      <c r="Z26" s="93"/>
+      <c r="AA26" s="93"/>
+      <c r="AB26" s="93"/>
+      <c r="AC26" s="93"/>
+    </row>
+    <row r="27" spans="1:29" s="43" customFormat="1">
       <c r="A27" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="14">
         <v>6.13</v>
       </c>
       <c r="C27" s="14">
         <v>6.29</v>
       </c>
       <c r="D27" s="16">
         <v>6.26</v>
       </c>
       <c r="E27" s="16">
         <v>6.78</v>
       </c>
       <c r="F27" s="16">
         <v>7.06</v>
       </c>
       <c r="G27" s="16">
         <v>6.97</v>
       </c>
       <c r="H27" s="22">
         <v>6.98</v>
       </c>
       <c r="I27" s="16">
@@ -5657,52 +5816,55 @@
       </c>
       <c r="U27" s="58">
         <v>5.79</v>
       </c>
       <c r="V27" s="58">
         <v>5.77</v>
       </c>
       <c r="W27" s="58">
         <v>5.83</v>
       </c>
       <c r="X27" s="58">
         <v>5.91</v>
       </c>
       <c r="Y27" s="58">
         <v>6</v>
       </c>
       <c r="Z27" s="58">
         <v>5.03</v>
       </c>
       <c r="AA27" s="84">
         <v>5.21</v>
       </c>
       <c r="AB27" s="84">
         <v>5.35</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="58">
+        <v>5.48</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="F28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="H28" s="14" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="14" t="s">
@@ -5743,52 +5905,55 @@
       </c>
       <c r="U28" s="48">
         <v>6.32</v>
       </c>
       <c r="V28" s="48">
         <v>5.79</v>
       </c>
       <c r="W28" s="48">
         <v>6.07</v>
       </c>
       <c r="X28" s="48">
         <v>5.92</v>
       </c>
       <c r="Y28" s="48">
         <v>5.9</v>
       </c>
       <c r="Z28" s="48">
         <v>4.2699999999999996</v>
       </c>
       <c r="AA28" s="36">
         <v>4.51</v>
       </c>
       <c r="AB28" s="36">
         <v>4.95</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="48">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="14">
         <v>9.58</v>
       </c>
       <c r="C29" s="14">
         <v>9.84</v>
       </c>
       <c r="D29" s="16">
         <v>9.93</v>
       </c>
       <c r="E29" s="16">
         <v>9.82</v>
       </c>
       <c r="F29" s="16">
         <v>10.08</v>
       </c>
       <c r="G29" s="16">
         <v>9.94</v>
       </c>
       <c r="H29" s="22">
         <v>10.39</v>
       </c>
       <c r="I29" s="16">
@@ -5829,52 +5994,55 @@
       </c>
       <c r="U29" s="48">
         <v>7.56</v>
       </c>
       <c r="V29" s="48">
         <v>8.0299999999999994</v>
       </c>
       <c r="W29" s="48">
         <v>8.08</v>
       </c>
       <c r="X29" s="48">
         <v>7.82</v>
       </c>
       <c r="Y29" s="48">
         <v>7.74</v>
       </c>
       <c r="Z29" s="48">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA29" s="36">
         <v>6.49</v>
       </c>
       <c r="AB29" s="36">
         <v>6.82</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="48">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="14">
         <v>5.85</v>
       </c>
       <c r="C30" s="14">
         <v>5.95</v>
       </c>
       <c r="D30" s="16">
         <v>6.44</v>
       </c>
       <c r="E30" s="16">
         <v>6.75</v>
       </c>
       <c r="F30" s="16">
         <v>7.08</v>
       </c>
       <c r="G30" s="16">
         <v>7.23</v>
       </c>
       <c r="H30" s="22">
         <v>7.39</v>
       </c>
       <c r="I30" s="16">
@@ -5915,52 +6083,55 @@
       </c>
       <c r="U30" s="48">
         <v>6.51</v>
       </c>
       <c r="V30" s="48">
         <v>6.45</v>
       </c>
       <c r="W30" s="48">
         <v>6.5</v>
       </c>
       <c r="X30" s="48">
         <v>6.58</v>
       </c>
       <c r="Y30" s="48">
         <v>6.66</v>
       </c>
       <c r="Z30" s="48">
         <v>5.92</v>
       </c>
       <c r="AA30" s="36">
         <v>5.86</v>
       </c>
       <c r="AB30" s="36">
         <v>6.04</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="48">
+        <v>6.14</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="14">
         <v>6.13</v>
       </c>
       <c r="C31" s="14">
         <v>6.29</v>
       </c>
       <c r="D31" s="16">
         <v>6.26</v>
       </c>
       <c r="E31" s="16">
         <v>6.78</v>
       </c>
       <c r="F31" s="16">
         <v>7.06</v>
       </c>
       <c r="G31" s="16">
         <v>6.97</v>
       </c>
       <c r="H31" s="22">
         <v>6.98</v>
       </c>
       <c r="I31" s="16">
@@ -6001,52 +6172,55 @@
       </c>
       <c r="U31" s="48">
         <v>5.99</v>
       </c>
       <c r="V31" s="48">
         <v>5.94</v>
       </c>
       <c r="W31" s="48">
         <v>6.07</v>
       </c>
       <c r="X31" s="48">
         <v>6.19</v>
       </c>
       <c r="Y31" s="48">
         <v>6.26</v>
       </c>
       <c r="Z31" s="48">
         <v>5.0599999999999996</v>
       </c>
       <c r="AA31" s="36">
         <v>5.05</v>
       </c>
       <c r="AB31" s="36">
         <v>5.18</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="48">
+        <v>5.49</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="14">
         <v>5.0999999999999996</v>
       </c>
       <c r="C32" s="14">
         <v>5.35</v>
       </c>
       <c r="D32" s="16">
         <v>5.51</v>
       </c>
       <c r="E32" s="16">
         <v>6.07</v>
       </c>
       <c r="F32" s="16">
         <v>6.13</v>
       </c>
       <c r="G32" s="16">
         <v>6.23</v>
       </c>
       <c r="H32" s="22">
         <v>6.8</v>
       </c>
       <c r="I32" s="16">
@@ -6087,52 +6261,55 @@
       </c>
       <c r="U32" s="48">
         <v>6.66</v>
       </c>
       <c r="V32" s="48">
         <v>6.6</v>
       </c>
       <c r="W32" s="48">
         <v>6.9</v>
       </c>
       <c r="X32" s="48">
         <v>6.91</v>
       </c>
       <c r="Y32" s="48">
         <v>7.33</v>
       </c>
       <c r="Z32" s="48">
         <v>8.7200000000000006</v>
       </c>
       <c r="AA32" s="36">
         <v>8.65</v>
       </c>
       <c r="AB32" s="36">
         <v>7.17</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="48">
+        <v>6.88</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="14">
         <v>8.9499999999999993</v>
       </c>
       <c r="C33" s="14">
         <v>8.5299999999999994</v>
       </c>
       <c r="D33" s="16">
         <v>9.19</v>
       </c>
       <c r="E33" s="16">
         <v>9.1199999999999992</v>
       </c>
       <c r="F33" s="16">
         <v>9.33</v>
       </c>
       <c r="G33" s="16">
         <v>9.6</v>
       </c>
       <c r="H33" s="22">
         <v>10.199999999999999</v>
       </c>
       <c r="I33" s="16">
@@ -6173,52 +6350,55 @@
       </c>
       <c r="U33" s="48">
         <v>4.43</v>
       </c>
       <c r="V33" s="48">
         <v>4.4400000000000004</v>
       </c>
       <c r="W33" s="48">
         <v>4.54</v>
       </c>
       <c r="X33" s="48">
         <v>4.6399999999999997</v>
       </c>
       <c r="Y33" s="48">
         <v>4.7300000000000004</v>
       </c>
       <c r="Z33" s="48">
         <v>4.2699999999999996</v>
       </c>
       <c r="AA33" s="36">
         <v>4.25</v>
       </c>
       <c r="AB33" s="36">
         <v>4.46</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="48">
+        <v>4.34</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="14">
         <v>7.22</v>
       </c>
       <c r="C34" s="14">
         <v>6.6</v>
       </c>
       <c r="D34" s="16">
         <v>6.66</v>
       </c>
       <c r="E34" s="16">
         <v>6.64</v>
       </c>
       <c r="F34" s="16">
         <v>6.72</v>
       </c>
       <c r="G34" s="16">
         <v>6.59</v>
       </c>
       <c r="H34" s="22">
         <v>6.91</v>
       </c>
       <c r="I34" s="16">
@@ -6259,52 +6439,55 @@
       </c>
       <c r="U34" s="48">
         <v>7.76</v>
       </c>
       <c r="V34" s="48">
         <v>7.54</v>
       </c>
       <c r="W34" s="48">
         <v>7.72</v>
       </c>
       <c r="X34" s="48">
         <v>8.02</v>
       </c>
       <c r="Y34" s="48">
         <v>7.78</v>
       </c>
       <c r="Z34" s="48">
         <v>8.1199999999999992</v>
       </c>
       <c r="AA34" s="36">
         <v>9.5399999999999991</v>
       </c>
       <c r="AB34" s="36">
         <v>8.74</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="48">
+        <v>8.26</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="D35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="F35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="G35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="H35" s="14" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="14" t="s">
@@ -6345,52 +6528,55 @@
       </c>
       <c r="U35" s="48">
         <v>5.55</v>
       </c>
       <c r="V35" s="48">
         <v>5.62</v>
       </c>
       <c r="W35" s="48">
         <v>5.61</v>
       </c>
       <c r="X35" s="48">
         <v>5.72</v>
       </c>
       <c r="Y35" s="48">
         <v>5.81</v>
       </c>
       <c r="Z35" s="48">
         <v>3.89</v>
       </c>
       <c r="AA35" s="36">
         <v>4.32</v>
       </c>
       <c r="AB35" s="36">
         <v>4.68</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="48">
+        <v>4.9800000000000004</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="14">
         <v>8.18</v>
       </c>
       <c r="C36" s="14">
         <v>7.6</v>
       </c>
       <c r="D36" s="15">
         <v>8.0299999999999994</v>
       </c>
       <c r="E36" s="15">
         <v>8.32</v>
       </c>
       <c r="F36" s="15">
         <v>8.6300000000000008</v>
       </c>
       <c r="G36" s="15">
         <v>8.64</v>
       </c>
       <c r="H36" s="22">
         <v>8.98</v>
       </c>
       <c r="I36" s="15">
@@ -6431,52 +6617,55 @@
       </c>
       <c r="U36" s="48">
         <v>6.72</v>
       </c>
       <c r="V36" s="48">
         <v>6.62</v>
       </c>
       <c r="W36" s="48">
         <v>6.5</v>
       </c>
       <c r="X36" s="48">
         <v>6.5</v>
       </c>
       <c r="Y36" s="48">
         <v>6.73</v>
       </c>
       <c r="Z36" s="48">
         <v>5.91</v>
       </c>
       <c r="AA36" s="36">
         <v>6.14</v>
       </c>
       <c r="AB36" s="36">
         <v>6.02</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="48">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="18">
         <v>11.8</v>
       </c>
       <c r="C37" s="18">
         <v>11.97</v>
       </c>
       <c r="D37" s="17">
         <v>11.66</v>
       </c>
       <c r="E37" s="17">
         <v>11.4</v>
       </c>
       <c r="F37" s="17">
         <v>11.36</v>
       </c>
       <c r="G37" s="17">
         <v>11.32</v>
       </c>
       <c r="H37" s="23">
         <v>11.42</v>
       </c>
       <c r="I37" s="17">
@@ -6517,179 +6706,185 @@
       </c>
       <c r="U37" s="31">
         <v>5.92</v>
       </c>
       <c r="V37" s="31">
         <v>5.87</v>
       </c>
       <c r="W37" s="31">
         <v>5.87</v>
       </c>
       <c r="X37" s="31">
         <v>5.97</v>
       </c>
       <c r="Y37" s="31">
         <v>6.03</v>
       </c>
       <c r="Z37" s="31">
         <v>5.21</v>
       </c>
       <c r="AA37" s="31">
         <v>5.49</v>
       </c>
       <c r="AB37" s="31">
         <v>5.59</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="31">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="9" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="39" spans="1:28">
+    <row r="39" spans="1:29">
       <c r="A39" s="6"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A2:AB2"/>
-[...2 lines deleted...]
-    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A26:AC26"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="A2:AC2"/>
+    <mergeCell ref="Z4:AC4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AB46"/>
+  <dimension ref="A3:AC46"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <pane ySplit="6" topLeftCell="A10" activePane="bottomLeft" state="frozen"/>
+      <pane ySplit="6" topLeftCell="A16" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AG23" sqref="AG23"/>
-      <selection pane="bottomLeft" activeCell="AB34" sqref="AB34:AB45"/>
+      <selection pane="bottomLeft" activeCell="S47" sqref="S47"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:28">
-      <c r="A3" s="94" t="s">
+    <row r="3" spans="1:29">
+      <c r="A3" s="92" t="s">
         <v>32</v>
       </c>
-      <c r="B3" s="94"/>
-[...27 lines deleted...]
-    <row r="4" spans="1:28" s="1" customFormat="1">
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="92"/>
+      <c r="Q3" s="92"/>
+      <c r="R3" s="92"/>
+      <c r="S3" s="92"/>
+      <c r="T3" s="92"/>
+      <c r="U3" s="92"/>
+      <c r="V3" s="92"/>
+      <c r="W3" s="92"/>
+      <c r="X3" s="92"/>
+      <c r="Y3" s="92"/>
+      <c r="Z3" s="92"/>
+      <c r="AA3" s="92"/>
+      <c r="AB3" s="92"/>
+      <c r="AC3" s="92"/>
+    </row>
+    <row r="4" spans="1:29" s="1" customFormat="1">
       <c r="A4" s="2"/>
       <c r="N4" s="67"/>
       <c r="O4" s="67"/>
       <c r="P4" s="67"/>
       <c r="Q4" s="67"/>
       <c r="R4" s="67"/>
       <c r="S4" s="67"/>
       <c r="T4" s="67"/>
       <c r="U4" s="67"/>
       <c r="V4" s="67"/>
       <c r="W4" s="67"/>
       <c r="X4" s="67"/>
       <c r="Y4" s="67"/>
       <c r="Z4" s="67"/>
       <c r="AA4" s="67"/>
       <c r="AB4" s="67"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="89"/>
+      <c r="AC4" s="67"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="85"/>
       <c r="B5" s="87">
         <v>2021</v>
       </c>
       <c r="C5" s="88"/>
       <c r="D5" s="88"/>
       <c r="E5" s="88"/>
       <c r="F5" s="88"/>
       <c r="G5" s="88"/>
       <c r="H5" s="88"/>
       <c r="I5" s="88"/>
       <c r="J5" s="88"/>
       <c r="K5" s="88"/>
       <c r="L5" s="88"/>
       <c r="M5" s="88"/>
-      <c r="N5" s="91">
+      <c r="N5" s="89">
         <v>2025</v>
       </c>
-      <c r="O5" s="92"/>
-[...9 lines deleted...]
-      <c r="Y5" s="93"/>
+      <c r="O5" s="90"/>
+      <c r="P5" s="90"/>
+      <c r="Q5" s="90"/>
+      <c r="R5" s="90"/>
+      <c r="S5" s="90"/>
+      <c r="T5" s="90"/>
+      <c r="U5" s="90"/>
+      <c r="V5" s="90"/>
+      <c r="W5" s="90"/>
+      <c r="X5" s="90"/>
+      <c r="Y5" s="91"/>
       <c r="Z5" s="97">
         <v>2026</v>
       </c>
       <c r="AA5" s="98"/>
       <c r="AB5" s="98"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="90"/>
+      <c r="AC5" s="98"/>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="86"/>
       <c r="B6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="24" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="25" t="s">
@@ -6727,84 +6922,88 @@
       </c>
       <c r="U6" s="62" t="s">
         <v>3</v>
       </c>
       <c r="V6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X6" s="55" t="s">
         <v>24</v>
       </c>
       <c r="Y6" s="79" t="s">
         <v>25</v>
       </c>
       <c r="Z6" s="38" t="s">
         <v>5</v>
       </c>
       <c r="AA6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AB6" s="3" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="85" t="s">
+      <c r="AC6" s="62" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="85"/>
-[...27 lines deleted...]
-    <row r="8" spans="1:28" s="43" customFormat="1">
+      <c r="B7" s="93"/>
+      <c r="C7" s="93"/>
+      <c r="D7" s="93"/>
+      <c r="E7" s="93"/>
+      <c r="F7" s="93"/>
+      <c r="G7" s="93"/>
+      <c r="H7" s="93"/>
+      <c r="I7" s="93"/>
+      <c r="J7" s="93"/>
+      <c r="K7" s="93"/>
+      <c r="L7" s="93"/>
+      <c r="M7" s="93"/>
+      <c r="N7" s="93"/>
+      <c r="O7" s="93"/>
+      <c r="P7" s="93"/>
+      <c r="Q7" s="93"/>
+      <c r="R7" s="93"/>
+      <c r="S7" s="93"/>
+      <c r="T7" s="93"/>
+      <c r="U7" s="93"/>
+      <c r="V7" s="93"/>
+      <c r="W7" s="93"/>
+      <c r="X7" s="93"/>
+      <c r="Y7" s="93"/>
+      <c r="Z7" s="93"/>
+      <c r="AA7" s="93"/>
+      <c r="AB7" s="93"/>
+      <c r="AC7" s="93"/>
+    </row>
+    <row r="8" spans="1:29" s="43" customFormat="1">
       <c r="A8" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="12">
         <v>1272</v>
       </c>
       <c r="C8" s="12">
         <v>1169</v>
       </c>
       <c r="D8" s="13">
         <v>1253</v>
       </c>
       <c r="E8" s="13">
         <v>1568</v>
       </c>
       <c r="F8" s="13">
         <v>1603</v>
       </c>
       <c r="G8" s="13">
         <v>1273</v>
       </c>
       <c r="H8" s="20">
         <v>1383</v>
       </c>
       <c r="I8" s="20">
@@ -6845,52 +7044,55 @@
       </c>
       <c r="U8" s="50">
         <v>760</v>
       </c>
       <c r="V8" s="50">
         <v>735</v>
       </c>
       <c r="W8" s="50">
         <v>854</v>
       </c>
       <c r="X8" s="50">
         <v>882</v>
       </c>
       <c r="Y8" s="50">
         <v>912</v>
       </c>
       <c r="Z8" s="50">
         <v>708</v>
       </c>
       <c r="AA8" s="51">
         <v>691</v>
       </c>
       <c r="AB8" s="50">
         <v>816</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="50">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="12" t="s">
@@ -6931,52 +7133,55 @@
       </c>
       <c r="U9" s="49">
         <v>42</v>
       </c>
       <c r="V9" s="49">
         <v>28</v>
       </c>
       <c r="W9" s="49">
         <v>37</v>
       </c>
       <c r="X9" s="49">
         <v>45</v>
       </c>
       <c r="Y9" s="49">
         <v>46</v>
       </c>
       <c r="Z9" s="49">
         <v>36</v>
       </c>
       <c r="AA9" s="34">
         <v>38</v>
       </c>
       <c r="AB9" s="49">
         <v>55</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" s="44" customFormat="1">
+      <c r="AC9" s="49">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="44" customFormat="1">
       <c r="A10" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="49">
         <v>23</v>
       </c>
       <c r="O10" s="49">
         <v>32</v>
       </c>
       <c r="P10" s="49">
         <v>19</v>
       </c>
       <c r="Q10" s="49">
@@ -6993,52 +7198,55 @@
       </c>
       <c r="U10" s="49">
         <v>24</v>
       </c>
       <c r="V10" s="49">
         <v>27</v>
       </c>
       <c r="W10" s="49">
         <v>27</v>
       </c>
       <c r="X10" s="49">
         <v>34</v>
       </c>
       <c r="Y10" s="49">
         <v>23</v>
       </c>
       <c r="Z10" s="49">
         <v>24</v>
       </c>
       <c r="AA10" s="34">
         <v>17</v>
       </c>
       <c r="AB10" s="49">
         <v>33</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="49">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="12">
         <v>724</v>
       </c>
       <c r="C11" s="12">
         <v>635</v>
       </c>
       <c r="D11" s="13">
         <v>672</v>
       </c>
       <c r="E11" s="13">
         <v>652</v>
       </c>
       <c r="F11" s="13">
         <v>783</v>
       </c>
       <c r="G11" s="13">
         <v>691</v>
       </c>
       <c r="H11" s="20">
         <v>902</v>
       </c>
       <c r="I11" s="20">
@@ -7079,52 +7287,55 @@
       </c>
       <c r="U11" s="49">
         <v>10</v>
       </c>
       <c r="V11" s="49">
         <v>27</v>
       </c>
       <c r="W11" s="49">
         <v>20</v>
       </c>
       <c r="X11" s="49">
         <v>12</v>
       </c>
       <c r="Y11" s="49">
         <v>16</v>
       </c>
       <c r="Z11" s="49">
         <v>10</v>
       </c>
       <c r="AA11" s="34">
         <v>18</v>
       </c>
       <c r="AB11" s="49">
         <v>17</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="49">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="12">
         <v>449</v>
       </c>
       <c r="C12" s="12">
         <v>414</v>
       </c>
       <c r="D12" s="13">
         <v>558</v>
       </c>
       <c r="E12" s="13">
         <v>575</v>
       </c>
       <c r="F12" s="13">
         <v>645</v>
       </c>
       <c r="G12" s="13">
         <v>556</v>
       </c>
       <c r="H12" s="20">
         <v>652</v>
       </c>
       <c r="I12" s="20">
@@ -7165,52 +7376,55 @@
       </c>
       <c r="U12" s="49">
         <v>140</v>
       </c>
       <c r="V12" s="49">
         <v>140</v>
       </c>
       <c r="W12" s="49">
         <v>168</v>
       </c>
       <c r="X12" s="49">
         <v>167</v>
       </c>
       <c r="Y12" s="49">
         <v>180</v>
       </c>
       <c r="Z12" s="49">
         <v>143</v>
       </c>
       <c r="AA12" s="34">
         <v>133</v>
       </c>
       <c r="AB12" s="49">
         <v>153</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="49">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="12">
         <v>1272</v>
       </c>
       <c r="C13" s="12">
         <v>1169</v>
       </c>
       <c r="D13" s="13">
         <v>1253</v>
       </c>
       <c r="E13" s="13">
         <v>1568</v>
       </c>
       <c r="F13" s="13">
         <v>1603</v>
       </c>
       <c r="G13" s="13">
         <v>1273</v>
       </c>
       <c r="H13" s="20">
         <v>1383</v>
       </c>
       <c r="I13" s="20">
@@ -7251,52 +7465,55 @@
       </c>
       <c r="U13" s="49">
         <v>83</v>
       </c>
       <c r="V13" s="49">
         <v>77</v>
       </c>
       <c r="W13" s="49">
         <v>104</v>
       </c>
       <c r="X13" s="49">
         <v>104</v>
       </c>
       <c r="Y13" s="49">
         <v>101</v>
       </c>
       <c r="Z13" s="49">
         <v>74</v>
       </c>
       <c r="AA13" s="34">
         <v>66</v>
       </c>
       <c r="AB13" s="49">
         <v>79</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="49">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="12">
         <v>291</v>
       </c>
       <c r="C14" s="12">
         <v>264</v>
       </c>
       <c r="D14" s="13">
         <v>320</v>
       </c>
       <c r="E14" s="13">
         <v>393</v>
       </c>
       <c r="F14" s="13">
         <v>358</v>
       </c>
       <c r="G14" s="13">
         <v>381</v>
       </c>
       <c r="H14" s="20">
         <v>554</v>
       </c>
       <c r="I14" s="20">
@@ -7337,52 +7554,55 @@
       </c>
       <c r="U14" s="49">
         <v>13</v>
       </c>
       <c r="V14" s="49">
         <v>13</v>
       </c>
       <c r="W14" s="49">
         <v>21</v>
       </c>
       <c r="X14" s="49">
         <v>15</v>
       </c>
       <c r="Y14" s="49">
         <v>26</v>
       </c>
       <c r="Z14" s="49">
         <v>18</v>
       </c>
       <c r="AA14" s="34">
         <v>16</v>
       </c>
       <c r="AB14" s="49">
         <v>9</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="49">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="12">
         <v>523</v>
       </c>
       <c r="C15" s="12">
         <v>460</v>
       </c>
       <c r="D15" s="13">
         <v>586</v>
       </c>
       <c r="E15" s="13">
         <v>557</v>
       </c>
       <c r="F15" s="13">
         <v>642</v>
       </c>
       <c r="G15" s="13">
         <v>654</v>
       </c>
       <c r="H15" s="20">
         <v>848</v>
       </c>
       <c r="I15" s="20">
@@ -7423,52 +7643,55 @@
       </c>
       <c r="U15" s="49">
         <v>147</v>
       </c>
       <c r="V15" s="49">
         <v>134</v>
       </c>
       <c r="W15" s="49">
         <v>172</v>
       </c>
       <c r="X15" s="49">
         <v>162</v>
       </c>
       <c r="Y15" s="49">
         <v>172</v>
       </c>
       <c r="Z15" s="49">
         <v>145</v>
       </c>
       <c r="AA15" s="34">
         <v>129</v>
       </c>
       <c r="AB15" s="49">
         <v>165</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="49">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="12">
         <v>766</v>
       </c>
       <c r="C16" s="12">
         <v>644</v>
       </c>
       <c r="D16" s="13">
         <v>762</v>
       </c>
       <c r="E16" s="13">
         <v>734</v>
       </c>
       <c r="F16" s="13">
         <v>831</v>
       </c>
       <c r="G16" s="13">
         <v>721</v>
       </c>
       <c r="H16" s="20">
         <v>1038</v>
       </c>
       <c r="I16" s="20">
@@ -7509,52 +7732,55 @@
       </c>
       <c r="U16" s="49">
         <v>16</v>
       </c>
       <c r="V16" s="49">
         <v>13</v>
       </c>
       <c r="W16" s="49">
         <v>21</v>
       </c>
       <c r="X16" s="49">
         <v>24</v>
       </c>
       <c r="Y16" s="49">
         <v>12</v>
       </c>
       <c r="Z16" s="49">
         <v>17</v>
       </c>
       <c r="AA16" s="34">
         <v>21</v>
       </c>
       <c r="AB16" s="49">
         <v>15</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="49">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="12" t="s">
@@ -7595,52 +7821,55 @@
       </c>
       <c r="U17" s="49">
         <v>115</v>
       </c>
       <c r="V17" s="49">
         <v>139</v>
       </c>
       <c r="W17" s="49">
         <v>137</v>
       </c>
       <c r="X17" s="49">
         <v>151</v>
       </c>
       <c r="Y17" s="49">
         <v>153</v>
       </c>
       <c r="Z17" s="49">
         <v>102</v>
       </c>
       <c r="AA17" s="34">
         <v>115</v>
       </c>
       <c r="AB17" s="49">
         <v>141</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="49">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="12">
         <v>1205</v>
       </c>
       <c r="C18" s="12">
         <v>1052</v>
       </c>
       <c r="D18" s="13">
         <v>1235</v>
       </c>
       <c r="E18" s="13">
         <v>1202</v>
       </c>
       <c r="F18" s="13">
         <v>1415</v>
       </c>
       <c r="G18" s="13">
         <v>1265</v>
       </c>
       <c r="H18" s="20">
         <v>1757</v>
       </c>
       <c r="I18" s="20">
@@ -7681,52 +7910,55 @@
       </c>
       <c r="U18" s="49">
         <v>39</v>
       </c>
       <c r="V18" s="49">
         <v>29</v>
       </c>
       <c r="W18" s="49">
         <v>28</v>
       </c>
       <c r="X18" s="49">
         <v>32</v>
       </c>
       <c r="Y18" s="49">
         <v>48</v>
       </c>
       <c r="Z18" s="49">
         <v>30</v>
       </c>
       <c r="AA18" s="34">
         <v>29</v>
       </c>
       <c r="AB18" s="49">
         <v>29</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="49">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="12">
         <v>950</v>
       </c>
       <c r="C19" s="12">
         <v>781</v>
       </c>
       <c r="D19" s="13">
         <v>865</v>
       </c>
       <c r="E19" s="13">
         <v>753</v>
       </c>
       <c r="F19" s="13">
         <v>870</v>
       </c>
       <c r="G19" s="13">
         <v>794</v>
       </c>
       <c r="H19" s="20">
         <v>1032</v>
       </c>
       <c r="I19" s="20">
@@ -7767,84 +7999,88 @@
       </c>
       <c r="U19" s="49">
         <v>131</v>
       </c>
       <c r="V19" s="49">
         <v>108</v>
       </c>
       <c r="W19" s="49">
         <v>119</v>
       </c>
       <c r="X19" s="49">
         <v>136</v>
       </c>
       <c r="Y19" s="49">
         <v>135</v>
       </c>
       <c r="Z19" s="49">
         <v>109</v>
       </c>
       <c r="AA19" s="34">
         <v>109</v>
       </c>
       <c r="AB19" s="49">
         <v>120</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="86" t="s">
+      <c r="AC19" s="49">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="94" t="s">
         <v>28</v>
       </c>
-      <c r="B20" s="86"/>
-[...27 lines deleted...]
-    <row r="21" spans="1:28" s="43" customFormat="1">
+      <c r="B20" s="94"/>
+      <c r="C20" s="94"/>
+      <c r="D20" s="94"/>
+      <c r="E20" s="94"/>
+      <c r="F20" s="94"/>
+      <c r="G20" s="94"/>
+      <c r="H20" s="94"/>
+      <c r="I20" s="94"/>
+      <c r="J20" s="94"/>
+      <c r="K20" s="94"/>
+      <c r="L20" s="94"/>
+      <c r="M20" s="94"/>
+      <c r="N20" s="94"/>
+      <c r="O20" s="94"/>
+      <c r="P20" s="94"/>
+      <c r="Q20" s="94"/>
+      <c r="R20" s="94"/>
+      <c r="S20" s="94"/>
+      <c r="T20" s="94"/>
+      <c r="U20" s="94"/>
+      <c r="V20" s="94"/>
+      <c r="W20" s="94"/>
+      <c r="X20" s="94"/>
+      <c r="Y20" s="94"/>
+      <c r="Z20" s="94"/>
+      <c r="AA20" s="94"/>
+      <c r="AB20" s="94"/>
+      <c r="AC20" s="94"/>
+    </row>
+    <row r="21" spans="1:29" s="43" customFormat="1">
       <c r="A21" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="12">
         <v>695</v>
       </c>
       <c r="C21" s="12">
         <v>619</v>
       </c>
       <c r="D21" s="13">
         <v>696</v>
       </c>
       <c r="E21" s="13">
         <v>838</v>
       </c>
       <c r="F21" s="13">
         <v>877</v>
       </c>
       <c r="G21" s="13">
         <v>680</v>
       </c>
       <c r="H21" s="20">
         <v>763</v>
       </c>
       <c r="I21" s="13">
@@ -7885,52 +8121,55 @@
       </c>
       <c r="U21" s="50">
         <v>426</v>
       </c>
       <c r="V21" s="50">
         <v>417</v>
       </c>
       <c r="W21" s="50">
         <v>485</v>
       </c>
       <c r="X21" s="50">
         <v>501</v>
       </c>
       <c r="Y21" s="50">
         <v>519</v>
       </c>
       <c r="Z21" s="50">
         <v>392</v>
       </c>
       <c r="AA21" s="50">
         <v>405</v>
       </c>
       <c r="AB21" s="50">
         <v>460</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="50">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="12" t="s">
@@ -7971,52 +8210,55 @@
       </c>
       <c r="U22" s="49">
         <v>16</v>
       </c>
       <c r="V22" s="49">
         <v>19</v>
       </c>
       <c r="W22" s="49">
         <v>22</v>
       </c>
       <c r="X22" s="49">
         <v>20</v>
       </c>
       <c r="Y22" s="49">
         <v>25</v>
       </c>
       <c r="Z22" s="49">
         <v>17</v>
       </c>
       <c r="AA22" s="49">
         <v>17</v>
       </c>
       <c r="AB22" s="49">
         <v>20</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" s="44" customFormat="1">
+      <c r="AC22" s="49">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="44" customFormat="1">
       <c r="A23" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="49">
         <v>15</v>
       </c>
       <c r="O23" s="49">
         <v>17</v>
       </c>
       <c r="P23" s="49">
         <v>9</v>
       </c>
       <c r="Q23" s="49">
@@ -8033,52 +8275,55 @@
       </c>
       <c r="U23" s="49">
         <v>11</v>
       </c>
       <c r="V23" s="49">
         <v>15</v>
       </c>
       <c r="W23" s="49">
         <v>18</v>
       </c>
       <c r="X23" s="49">
         <v>20</v>
       </c>
       <c r="Y23" s="49">
         <v>14</v>
       </c>
       <c r="Z23" s="49">
         <v>16</v>
       </c>
       <c r="AA23" s="49">
         <v>15</v>
       </c>
       <c r="AB23" s="49">
         <v>20</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="49">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B24" s="12">
         <v>401</v>
       </c>
       <c r="C24" s="12">
         <v>336</v>
       </c>
       <c r="D24" s="13">
         <v>341</v>
       </c>
       <c r="E24" s="13">
         <v>355</v>
       </c>
       <c r="F24" s="13">
         <v>404</v>
       </c>
       <c r="G24" s="13">
         <v>362</v>
       </c>
       <c r="H24" s="20">
         <v>466</v>
       </c>
       <c r="I24" s="13">
@@ -8119,52 +8364,55 @@
       </c>
       <c r="U24" s="49">
         <v>5</v>
       </c>
       <c r="V24" s="49">
         <v>17</v>
       </c>
       <c r="W24" s="49">
         <v>10</v>
       </c>
       <c r="X24" s="49">
         <v>11</v>
       </c>
       <c r="Y24" s="49">
         <v>6</v>
       </c>
       <c r="Z24" s="49">
         <v>6</v>
       </c>
       <c r="AA24" s="49">
         <v>8</v>
       </c>
       <c r="AB24" s="49">
         <v>11</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="49">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B25" s="12">
         <v>267</v>
       </c>
       <c r="C25" s="12">
         <v>226</v>
       </c>
       <c r="D25" s="13">
         <v>311</v>
       </c>
       <c r="E25" s="13">
         <v>308</v>
       </c>
       <c r="F25" s="13">
         <v>339</v>
       </c>
       <c r="G25" s="13">
         <v>293</v>
       </c>
       <c r="H25" s="20">
         <v>324</v>
       </c>
       <c r="I25" s="13">
@@ -8205,52 +8453,55 @@
       </c>
       <c r="U25" s="49">
         <v>81</v>
       </c>
       <c r="V25" s="49">
         <v>76</v>
       </c>
       <c r="W25" s="49">
         <v>89</v>
       </c>
       <c r="X25" s="49">
         <v>85</v>
       </c>
       <c r="Y25" s="49">
         <v>92</v>
       </c>
       <c r="Z25" s="49">
         <v>70</v>
       </c>
       <c r="AA25" s="49">
         <v>80</v>
       </c>
       <c r="AB25" s="49">
         <v>90</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="49">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B26" s="12">
         <v>695</v>
       </c>
       <c r="C26" s="12">
         <v>619</v>
       </c>
       <c r="D26" s="13">
         <v>696</v>
       </c>
       <c r="E26" s="13">
         <v>838</v>
       </c>
       <c r="F26" s="13">
         <v>877</v>
       </c>
       <c r="G26" s="13">
         <v>680</v>
       </c>
       <c r="H26" s="20">
         <v>763</v>
       </c>
       <c r="I26" s="13">
@@ -8291,52 +8542,55 @@
       </c>
       <c r="U26" s="49">
         <v>46</v>
       </c>
       <c r="V26" s="49">
         <v>45</v>
       </c>
       <c r="W26" s="49">
         <v>62</v>
       </c>
       <c r="X26" s="49">
         <v>65</v>
       </c>
       <c r="Y26" s="49">
         <v>64</v>
       </c>
       <c r="Z26" s="49">
         <v>46</v>
       </c>
       <c r="AA26" s="49">
         <v>36</v>
       </c>
       <c r="AB26" s="49">
         <v>47</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="49">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B27" s="12">
         <v>174</v>
       </c>
       <c r="C27" s="12">
         <v>150</v>
       </c>
       <c r="D27" s="13">
         <v>176</v>
       </c>
       <c r="E27" s="13">
         <v>229</v>
       </c>
       <c r="F27" s="13">
         <v>202</v>
       </c>
       <c r="G27" s="13">
         <v>201</v>
       </c>
       <c r="H27" s="20">
         <v>282</v>
       </c>
       <c r="I27" s="13">
@@ -8377,52 +8631,55 @@
       </c>
       <c r="U27" s="49">
         <v>8</v>
       </c>
       <c r="V27" s="49">
         <v>6</v>
       </c>
       <c r="W27" s="49">
         <v>12</v>
       </c>
       <c r="X27" s="49">
         <v>6</v>
       </c>
       <c r="Y27" s="49">
         <v>16</v>
       </c>
       <c r="Z27" s="49">
         <v>9</v>
       </c>
       <c r="AA27" s="49">
         <v>11</v>
       </c>
       <c r="AB27" s="49">
         <v>8</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="49">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B28" s="12">
         <v>287</v>
       </c>
       <c r="C28" s="12">
         <v>243</v>
       </c>
       <c r="D28" s="13">
         <v>301</v>
       </c>
       <c r="E28" s="13">
         <v>312</v>
       </c>
       <c r="F28" s="13">
         <v>348</v>
       </c>
       <c r="G28" s="13">
         <v>350</v>
       </c>
       <c r="H28" s="20">
         <v>432</v>
       </c>
       <c r="I28" s="13">
@@ -8463,52 +8720,55 @@
       </c>
       <c r="U28" s="49">
         <v>78</v>
       </c>
       <c r="V28" s="49">
         <v>76</v>
       </c>
       <c r="W28" s="49">
         <v>96</v>
       </c>
       <c r="X28" s="49">
         <v>96</v>
       </c>
       <c r="Y28" s="49">
         <v>99</v>
       </c>
       <c r="Z28" s="49">
         <v>82</v>
       </c>
       <c r="AA28" s="49">
         <v>74</v>
       </c>
       <c r="AB28" s="49">
         <v>98</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="49">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B29" s="12">
         <v>412</v>
       </c>
       <c r="C29" s="12">
         <v>357</v>
       </c>
       <c r="D29" s="13">
         <v>430</v>
       </c>
       <c r="E29" s="13">
         <v>386</v>
       </c>
       <c r="F29" s="13">
         <v>449</v>
       </c>
       <c r="G29" s="13">
         <v>428</v>
       </c>
       <c r="H29" s="20">
         <v>548</v>
       </c>
       <c r="I29" s="13">
@@ -8549,52 +8809,55 @@
       </c>
       <c r="U29" s="49">
         <v>12</v>
       </c>
       <c r="V29" s="49">
         <v>1</v>
       </c>
       <c r="W29" s="49">
         <v>17</v>
       </c>
       <c r="X29" s="49">
         <v>17</v>
       </c>
       <c r="Y29" s="49">
         <v>8</v>
       </c>
       <c r="Z29" s="49">
         <v>12</v>
       </c>
       <c r="AA29" s="49">
         <v>14</v>
       </c>
       <c r="AB29" s="49">
         <v>7</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="49">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H30" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I30" s="12" t="s">
@@ -8635,52 +8898,55 @@
       </c>
       <c r="U30" s="49">
         <v>71</v>
       </c>
       <c r="V30" s="49">
         <v>81</v>
       </c>
       <c r="W30" s="49">
         <v>77</v>
       </c>
       <c r="X30" s="49">
         <v>80</v>
       </c>
       <c r="Y30" s="49">
         <v>91</v>
       </c>
       <c r="Z30" s="49">
         <v>55</v>
       </c>
       <c r="AA30" s="49">
         <v>71</v>
       </c>
       <c r="AB30" s="49">
         <v>83</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="49">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B31" s="12">
         <v>634</v>
       </c>
       <c r="C31" s="12">
         <v>570</v>
       </c>
       <c r="D31" s="13">
         <v>631</v>
       </c>
       <c r="E31" s="13">
         <v>600</v>
       </c>
       <c r="F31" s="13">
         <v>704</v>
       </c>
       <c r="G31" s="13">
         <v>639</v>
       </c>
       <c r="H31" s="20">
         <v>818</v>
       </c>
       <c r="I31" s="13">
@@ -8721,52 +8987,55 @@
       </c>
       <c r="U31" s="49">
         <v>26</v>
       </c>
       <c r="V31" s="49">
         <v>19</v>
       </c>
       <c r="W31" s="49">
         <v>14</v>
       </c>
       <c r="X31" s="49">
         <v>20</v>
       </c>
       <c r="Y31" s="49">
         <v>24</v>
       </c>
       <c r="Z31" s="49">
         <v>18</v>
       </c>
       <c r="AA31" s="49">
         <v>18</v>
       </c>
       <c r="AB31" s="49">
         <v>14</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="49">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B32" s="12">
         <v>483</v>
       </c>
       <c r="C32" s="12">
         <v>420</v>
       </c>
       <c r="D32" s="13">
         <v>435</v>
       </c>
       <c r="E32" s="13">
         <v>403</v>
       </c>
       <c r="F32" s="13">
         <v>430</v>
       </c>
       <c r="G32" s="13">
         <v>407</v>
       </c>
       <c r="H32" s="20">
         <v>501</v>
       </c>
       <c r="I32" s="13">
@@ -8807,84 +9076,88 @@
       </c>
       <c r="U32" s="49">
         <v>72</v>
       </c>
       <c r="V32" s="49">
         <v>62</v>
       </c>
       <c r="W32" s="49">
         <v>68</v>
       </c>
       <c r="X32" s="49">
         <v>81</v>
       </c>
       <c r="Y32" s="49">
         <v>80</v>
       </c>
       <c r="Z32" s="49">
         <v>61</v>
       </c>
       <c r="AA32" s="49">
         <v>61</v>
       </c>
       <c r="AB32" s="49">
         <v>62</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A33" s="85" t="s">
+      <c r="AC32" s="49">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="93" t="s">
         <v>29</v>
       </c>
-      <c r="B33" s="85"/>
-[...27 lines deleted...]
-    <row r="34" spans="1:28" s="43" customFormat="1">
+      <c r="B33" s="93"/>
+      <c r="C33" s="93"/>
+      <c r="D33" s="93"/>
+      <c r="E33" s="93"/>
+      <c r="F33" s="93"/>
+      <c r="G33" s="93"/>
+      <c r="H33" s="93"/>
+      <c r="I33" s="93"/>
+      <c r="J33" s="93"/>
+      <c r="K33" s="93"/>
+      <c r="L33" s="93"/>
+      <c r="M33" s="93"/>
+      <c r="N33" s="93"/>
+      <c r="O33" s="93"/>
+      <c r="P33" s="93"/>
+      <c r="Q33" s="93"/>
+      <c r="R33" s="93"/>
+      <c r="S33" s="93"/>
+      <c r="T33" s="93"/>
+      <c r="U33" s="93"/>
+      <c r="V33" s="93"/>
+      <c r="W33" s="93"/>
+      <c r="X33" s="93"/>
+      <c r="Y33" s="93"/>
+      <c r="Z33" s="93"/>
+      <c r="AA33" s="93"/>
+      <c r="AB33" s="93"/>
+      <c r="AC33" s="93"/>
+    </row>
+    <row r="34" spans="1:29" s="43" customFormat="1">
       <c r="A34" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B34" s="12">
         <v>577</v>
       </c>
       <c r="C34" s="12">
         <v>550</v>
       </c>
       <c r="D34" s="13">
         <v>557</v>
       </c>
       <c r="E34" s="13">
         <v>730</v>
       </c>
       <c r="F34" s="13">
         <v>726</v>
       </c>
       <c r="G34" s="13">
         <v>593</v>
       </c>
       <c r="H34" s="20">
         <v>620</v>
       </c>
       <c r="I34" s="13">
@@ -8925,52 +9198,55 @@
       </c>
       <c r="U34" s="50">
         <v>334</v>
       </c>
       <c r="V34" s="50">
         <v>318</v>
       </c>
       <c r="W34" s="50">
         <v>369</v>
       </c>
       <c r="X34" s="50">
         <v>381</v>
       </c>
       <c r="Y34" s="50">
         <v>393</v>
       </c>
       <c r="Z34" s="82">
         <v>316</v>
       </c>
       <c r="AA34" s="50">
         <v>286</v>
       </c>
       <c r="AB34" s="50">
         <v>356</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="50">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D35" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F35" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G35" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H35" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="12" t="s">
@@ -9011,52 +9287,55 @@
       </c>
       <c r="U35" s="49">
         <v>26</v>
       </c>
       <c r="V35" s="49">
         <v>9</v>
       </c>
       <c r="W35" s="49">
         <v>15</v>
       </c>
       <c r="X35" s="49">
         <v>25</v>
       </c>
       <c r="Y35" s="49">
         <v>21</v>
       </c>
       <c r="Z35" s="81">
         <v>19</v>
       </c>
       <c r="AA35" s="49">
         <v>21</v>
       </c>
       <c r="AB35" s="49">
         <v>35</v>
       </c>
-    </row>
-    <row r="36" spans="1:28" s="44" customFormat="1">
+      <c r="AC35" s="49">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" s="44" customFormat="1">
       <c r="A36" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B36" s="12"/>
       <c r="C36" s="12"/>
       <c r="D36" s="12"/>
       <c r="E36" s="12"/>
       <c r="F36" s="12"/>
       <c r="G36" s="12"/>
       <c r="H36" s="12"/>
       <c r="I36" s="12"/>
       <c r="J36" s="12"/>
       <c r="K36" s="12"/>
       <c r="L36" s="12"/>
       <c r="M36" s="12"/>
       <c r="N36" s="49">
         <v>8</v>
       </c>
       <c r="O36" s="49">
         <v>15</v>
       </c>
       <c r="P36" s="49">
         <v>10</v>
       </c>
       <c r="Q36" s="49">
@@ -9073,52 +9352,55 @@
       </c>
       <c r="U36" s="49">
         <v>13</v>
       </c>
       <c r="V36" s="49">
         <v>12</v>
       </c>
       <c r="W36" s="49">
         <v>9</v>
       </c>
       <c r="X36" s="49">
         <v>14</v>
       </c>
       <c r="Y36" s="49">
         <v>9</v>
       </c>
       <c r="Z36" s="81">
         <v>8</v>
       </c>
       <c r="AA36" s="49">
         <v>2</v>
       </c>
       <c r="AB36" s="49">
         <v>13</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="49">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B37" s="12">
         <v>323</v>
       </c>
       <c r="C37" s="12">
         <v>299</v>
       </c>
       <c r="D37" s="13">
         <v>331</v>
       </c>
       <c r="E37" s="13">
         <v>297</v>
       </c>
       <c r="F37" s="13">
         <v>379</v>
       </c>
       <c r="G37" s="13">
         <v>329</v>
       </c>
       <c r="H37" s="20">
         <v>436</v>
       </c>
       <c r="I37" s="13">
@@ -9159,52 +9441,55 @@
       </c>
       <c r="U37" s="49">
         <v>5</v>
       </c>
       <c r="V37" s="49">
         <v>10</v>
       </c>
       <c r="W37" s="49">
         <v>10</v>
       </c>
       <c r="X37" s="49">
         <v>1</v>
       </c>
       <c r="Y37" s="49">
         <v>10</v>
       </c>
       <c r="Z37" s="81">
         <v>4</v>
       </c>
       <c r="AA37" s="49">
         <v>10</v>
       </c>
       <c r="AB37" s="49">
         <v>6</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="49">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B38" s="12">
         <v>182</v>
       </c>
       <c r="C38" s="12">
         <v>188</v>
       </c>
       <c r="D38" s="13">
         <v>247</v>
       </c>
       <c r="E38" s="13">
         <v>267</v>
       </c>
       <c r="F38" s="13">
         <v>306</v>
       </c>
       <c r="G38" s="13">
         <v>263</v>
       </c>
       <c r="H38" s="20">
         <v>328</v>
       </c>
       <c r="I38" s="13">
@@ -9245,52 +9530,55 @@
       </c>
       <c r="U38" s="49">
         <v>59</v>
       </c>
       <c r="V38" s="49">
         <v>64</v>
       </c>
       <c r="W38" s="49">
         <v>79</v>
       </c>
       <c r="X38" s="49">
         <v>82</v>
       </c>
       <c r="Y38" s="49">
         <v>88</v>
       </c>
       <c r="Z38" s="81">
         <v>73</v>
       </c>
       <c r="AA38" s="49">
         <v>53</v>
       </c>
       <c r="AB38" s="49">
         <v>63</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="49">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B39" s="12">
         <v>577</v>
       </c>
       <c r="C39" s="12">
         <v>550</v>
       </c>
       <c r="D39" s="13">
         <v>557</v>
       </c>
       <c r="E39" s="13">
         <v>730</v>
       </c>
       <c r="F39" s="13">
         <v>726</v>
       </c>
       <c r="G39" s="13">
         <v>593</v>
       </c>
       <c r="H39" s="20">
         <v>620</v>
       </c>
       <c r="I39" s="13">
@@ -9331,52 +9619,55 @@
       </c>
       <c r="U39" s="49">
         <v>37</v>
       </c>
       <c r="V39" s="49">
         <v>32</v>
       </c>
       <c r="W39" s="49">
         <v>42</v>
       </c>
       <c r="X39" s="49">
         <v>39</v>
       </c>
       <c r="Y39" s="49">
         <v>37</v>
       </c>
       <c r="Z39" s="81">
         <v>28</v>
       </c>
       <c r="AA39" s="49">
         <v>30</v>
       </c>
       <c r="AB39" s="49">
         <v>32</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="49">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B40" s="12">
         <v>117</v>
       </c>
       <c r="C40" s="12">
         <v>114</v>
       </c>
       <c r="D40" s="13">
         <v>144</v>
       </c>
       <c r="E40" s="13">
         <v>164</v>
       </c>
       <c r="F40" s="13">
         <v>156</v>
       </c>
       <c r="G40" s="13">
         <v>180</v>
       </c>
       <c r="H40" s="20">
         <v>272</v>
       </c>
       <c r="I40" s="13">
@@ -9417,52 +9708,55 @@
       </c>
       <c r="U40" s="49">
         <v>5</v>
       </c>
       <c r="V40" s="49">
         <v>7</v>
       </c>
       <c r="W40" s="49">
         <v>9</v>
       </c>
       <c r="X40" s="49">
         <v>9</v>
       </c>
       <c r="Y40" s="49">
         <v>10</v>
       </c>
       <c r="Z40" s="81">
         <v>9</v>
       </c>
       <c r="AA40" s="49">
         <v>5</v>
       </c>
       <c r="AB40" s="49">
         <v>1</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="49">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B41" s="12">
         <v>236</v>
       </c>
       <c r="C41" s="12">
         <v>217</v>
       </c>
       <c r="D41" s="13">
         <v>285</v>
       </c>
       <c r="E41" s="13">
         <v>245</v>
       </c>
       <c r="F41" s="13">
         <v>294</v>
       </c>
       <c r="G41" s="13">
         <v>304</v>
       </c>
       <c r="H41" s="20">
         <v>416</v>
       </c>
       <c r="I41" s="13">
@@ -9503,52 +9797,55 @@
       </c>
       <c r="U41" s="49">
         <v>69</v>
       </c>
       <c r="V41" s="49">
         <v>58</v>
       </c>
       <c r="W41" s="49">
         <v>76</v>
       </c>
       <c r="X41" s="49">
         <v>66</v>
       </c>
       <c r="Y41" s="49">
         <v>73</v>
       </c>
       <c r="Z41" s="81">
         <v>63</v>
       </c>
       <c r="AA41" s="49">
         <v>55</v>
       </c>
       <c r="AB41" s="49">
         <v>67</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="49">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B42" s="12">
         <v>354</v>
       </c>
       <c r="C42" s="12">
         <v>287</v>
       </c>
       <c r="D42" s="13">
         <v>332</v>
       </c>
       <c r="E42" s="13">
         <v>348</v>
       </c>
       <c r="F42" s="13">
         <v>382</v>
       </c>
       <c r="G42" s="13">
         <v>293</v>
       </c>
       <c r="H42" s="20">
         <v>490</v>
       </c>
       <c r="I42" s="13">
@@ -9589,52 +9886,55 @@
       </c>
       <c r="U42" s="49">
         <v>4</v>
       </c>
       <c r="V42" s="49">
         <v>12</v>
       </c>
       <c r="W42" s="49">
         <v>4</v>
       </c>
       <c r="X42" s="49">
         <v>7</v>
       </c>
       <c r="Y42" s="49">
         <v>4</v>
       </c>
       <c r="Z42" s="81">
         <v>5</v>
       </c>
       <c r="AA42" s="49">
         <v>7</v>
       </c>
       <c r="AB42" s="49">
         <v>8</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="49">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H43" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I43" s="12" t="s">
@@ -9675,52 +9975,55 @@
       </c>
       <c r="U43" s="49">
         <v>44</v>
       </c>
       <c r="V43" s="49">
         <v>58</v>
       </c>
       <c r="W43" s="49">
         <v>60</v>
       </c>
       <c r="X43" s="49">
         <v>71</v>
       </c>
       <c r="Y43" s="49">
         <v>62</v>
       </c>
       <c r="Z43" s="81">
         <v>47</v>
       </c>
       <c r="AA43" s="49">
         <v>44</v>
       </c>
       <c r="AB43" s="49">
         <v>58</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="49">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B44" s="12">
         <v>571</v>
       </c>
       <c r="C44" s="12">
         <v>482</v>
       </c>
       <c r="D44" s="12">
         <v>604</v>
       </c>
       <c r="E44" s="12">
         <v>602</v>
       </c>
       <c r="F44" s="12">
         <v>711</v>
       </c>
       <c r="G44" s="12">
         <v>626</v>
       </c>
       <c r="H44" s="26">
         <v>939</v>
       </c>
       <c r="I44" s="12">
@@ -9761,52 +10064,55 @@
       </c>
       <c r="U44" s="49">
         <v>13</v>
       </c>
       <c r="V44" s="49">
         <v>10</v>
       </c>
       <c r="W44" s="49">
         <v>14</v>
       </c>
       <c r="X44" s="49">
         <v>12</v>
       </c>
       <c r="Y44" s="49">
         <v>24</v>
       </c>
       <c r="Z44" s="81">
         <v>12</v>
       </c>
       <c r="AA44" s="49">
         <v>11</v>
       </c>
       <c r="AB44" s="49">
         <v>15</v>
       </c>
-    </row>
-    <row r="45" spans="1:28">
+      <c r="AC44" s="49">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="45" spans="1:29">
       <c r="A45" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B45" s="45">
         <v>467</v>
       </c>
       <c r="C45" s="45">
         <v>361</v>
       </c>
       <c r="D45" s="45">
         <v>430</v>
       </c>
       <c r="E45" s="45">
         <v>350</v>
       </c>
       <c r="F45" s="45">
         <v>440</v>
       </c>
       <c r="G45" s="45">
         <v>387</v>
       </c>
       <c r="H45" s="46">
         <v>531</v>
       </c>
       <c r="I45" s="45">
@@ -9847,177 +10153,183 @@
       </c>
       <c r="U45" s="54">
         <v>59</v>
       </c>
       <c r="V45" s="54">
         <v>46</v>
       </c>
       <c r="W45" s="54">
         <v>51</v>
       </c>
       <c r="X45" s="54">
         <v>55</v>
       </c>
       <c r="Y45" s="54">
         <v>55</v>
       </c>
       <c r="Z45" s="54">
         <v>48</v>
       </c>
       <c r="AA45" s="54">
         <v>48</v>
       </c>
       <c r="AB45" s="54">
         <v>58</v>
       </c>
-    </row>
-    <row r="46" spans="1:28" ht="18.75" customHeight="1">
+      <c r="AC45" s="54">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="46" spans="1:29" ht="18.75" customHeight="1">
       <c r="A46" s="9" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A3:AB3"/>
-[...2 lines deleted...]
-    <mergeCell ref="A7:AB7"/>
+    <mergeCell ref="A3:AC3"/>
     <mergeCell ref="N5:Y5"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
-    <mergeCell ref="Z5:AB5"/>
+    <mergeCell ref="A33:AC33"/>
+    <mergeCell ref="A20:AC20"/>
+    <mergeCell ref="A7:AC7"/>
+    <mergeCell ref="Z5:AC5"/>
   </mergeCells>
   <phoneticPr fontId="5" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A3:AB39"/>
+  <dimension ref="A3:AC39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="6" topLeftCell="A7" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AG23" sqref="AG23"/>
-      <selection pane="bottomLeft" activeCell="AB28" sqref="AB28:AB38"/>
+      <selection pane="bottomLeft" activeCell="U40" sqref="U40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="3" spans="1:28">
-      <c r="A3" s="94" t="s">
+    <row r="3" spans="1:29">
+      <c r="A3" s="92" t="s">
         <v>33</v>
       </c>
-      <c r="B3" s="94"/>
-[...27 lines deleted...]
-    <row r="4" spans="1:28">
+      <c r="B3" s="92"/>
+      <c r="C3" s="92"/>
+      <c r="D3" s="92"/>
+      <c r="E3" s="92"/>
+      <c r="F3" s="92"/>
+      <c r="G3" s="92"/>
+      <c r="H3" s="92"/>
+      <c r="I3" s="92"/>
+      <c r="J3" s="92"/>
+      <c r="K3" s="92"/>
+      <c r="L3" s="92"/>
+      <c r="M3" s="92"/>
+      <c r="N3" s="92"/>
+      <c r="O3" s="92"/>
+      <c r="P3" s="92"/>
+      <c r="Q3" s="92"/>
+      <c r="R3" s="92"/>
+      <c r="S3" s="92"/>
+      <c r="T3" s="92"/>
+      <c r="U3" s="92"/>
+      <c r="V3" s="92"/>
+      <c r="W3" s="92"/>
+      <c r="X3" s="92"/>
+      <c r="Y3" s="92"/>
+      <c r="Z3" s="92"/>
+      <c r="AA3" s="92"/>
+      <c r="AB3" s="92"/>
+      <c r="AC3" s="92"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" s="6"/>
       <c r="N4" s="68"/>
       <c r="O4" s="68"/>
       <c r="P4" s="68"/>
       <c r="Q4" s="68"/>
       <c r="R4" s="68"/>
       <c r="S4" s="68"/>
       <c r="T4" s="68"/>
       <c r="U4" s="68"/>
       <c r="V4" s="68"/>
       <c r="W4" s="68"/>
       <c r="X4" s="68"/>
       <c r="Y4" s="68"/>
       <c r="Z4" s="68"/>
       <c r="AA4" s="68"/>
       <c r="AB4" s="68"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="89"/>
+      <c r="AC4" s="68"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="85"/>
       <c r="B5" s="87">
         <v>2021</v>
       </c>
       <c r="C5" s="88"/>
       <c r="D5" s="88"/>
       <c r="E5" s="88"/>
       <c r="F5" s="88"/>
       <c r="G5" s="88"/>
       <c r="H5" s="88"/>
       <c r="I5" s="88"/>
       <c r="J5" s="88"/>
       <c r="K5" s="88"/>
       <c r="L5" s="88"/>
       <c r="M5" s="88"/>
-      <c r="N5" s="91">
+      <c r="N5" s="89">
         <v>2025</v>
       </c>
-      <c r="O5" s="92"/>
-[...9 lines deleted...]
-      <c r="Y5" s="92"/>
+      <c r="O5" s="90"/>
+      <c r="P5" s="90"/>
+      <c r="Q5" s="90"/>
+      <c r="R5" s="90"/>
+      <c r="S5" s="90"/>
+      <c r="T5" s="90"/>
+      <c r="U5" s="90"/>
+      <c r="V5" s="90"/>
+      <c r="W5" s="90"/>
+      <c r="X5" s="90"/>
+      <c r="Y5" s="90"/>
       <c r="Z5" s="97">
         <v>2026</v>
       </c>
       <c r="AA5" s="98"/>
       <c r="AB5" s="98"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="90"/>
+      <c r="AC5" s="98"/>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="86"/>
       <c r="B6" s="33" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>7</v>
       </c>
       <c r="E6" s="3" t="s">
         <v>8</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>0</v>
       </c>
       <c r="G6" s="3" t="s">
         <v>1</v>
       </c>
       <c r="H6" s="3" t="s">
         <v>2</v>
       </c>
       <c r="I6" s="33" t="s">
         <v>3</v>
       </c>
       <c r="J6" s="33" t="s">
@@ -10055,84 +10367,88 @@
       </c>
       <c r="U6" s="38" t="s">
         <v>3</v>
       </c>
       <c r="V6" s="3" t="s">
         <v>4</v>
       </c>
       <c r="W6" s="3" t="s">
         <v>23</v>
       </c>
       <c r="X6" s="75" t="s">
         <v>24</v>
       </c>
       <c r="Y6" s="79" t="s">
         <v>25</v>
       </c>
       <c r="Z6" s="41" t="s">
         <v>5</v>
       </c>
       <c r="AA6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AB6" s="3" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A7" s="85" t="s">
+      <c r="AC6" s="62" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="B7" s="85"/>
-[...27 lines deleted...]
-    <row r="8" spans="1:28" s="43" customFormat="1">
+      <c r="B7" s="93"/>
+      <c r="C7" s="93"/>
+      <c r="D7" s="93"/>
+      <c r="E7" s="93"/>
+      <c r="F7" s="93"/>
+      <c r="G7" s="93"/>
+      <c r="H7" s="93"/>
+      <c r="I7" s="93"/>
+      <c r="J7" s="93"/>
+      <c r="K7" s="93"/>
+      <c r="L7" s="93"/>
+      <c r="M7" s="93"/>
+      <c r="N7" s="93"/>
+      <c r="O7" s="93"/>
+      <c r="P7" s="93"/>
+      <c r="Q7" s="93"/>
+      <c r="R7" s="93"/>
+      <c r="S7" s="93"/>
+      <c r="T7" s="93"/>
+      <c r="U7" s="93"/>
+      <c r="V7" s="93"/>
+      <c r="W7" s="93"/>
+      <c r="X7" s="93"/>
+      <c r="Y7" s="93"/>
+      <c r="Z7" s="93"/>
+      <c r="AA7" s="93"/>
+      <c r="AB7" s="93"/>
+      <c r="AC7" s="93"/>
+    </row>
+    <row r="8" spans="1:29" s="43" customFormat="1">
       <c r="A8" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B8" s="12">
         <v>35</v>
       </c>
       <c r="C8" s="12">
         <v>25</v>
       </c>
       <c r="D8" s="13">
         <v>33</v>
       </c>
       <c r="E8" s="13">
         <v>31</v>
       </c>
       <c r="F8" s="13">
         <v>24</v>
       </c>
       <c r="G8" s="20">
         <v>26</v>
       </c>
       <c r="H8" s="20">
         <v>44</v>
       </c>
       <c r="I8" s="13">
@@ -10173,52 +10489,55 @@
       </c>
       <c r="U8" s="51">
         <v>21</v>
       </c>
       <c r="V8" s="50">
         <v>13</v>
       </c>
       <c r="W8" s="51">
         <v>13</v>
       </c>
       <c r="X8" s="51">
         <v>23</v>
       </c>
       <c r="Y8" s="51">
         <v>17</v>
       </c>
       <c r="Z8" s="51">
         <v>9</v>
       </c>
       <c r="AA8" s="51">
         <v>10</v>
       </c>
       <c r="AB8" s="50">
         <v>12</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="51">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I9" s="12" t="s">
@@ -10259,52 +10578,55 @@
       </c>
       <c r="U9" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V9" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W9" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X9" s="34">
         <v>1</v>
       </c>
       <c r="Y9" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z9" s="34">
         <v>1</v>
       </c>
       <c r="AA9" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AB9" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" s="44" customFormat="1">
+      <c r="AC9" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="44" customFormat="1">
       <c r="A10" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B10" s="12"/>
       <c r="C10" s="12"/>
       <c r="D10" s="12"/>
       <c r="E10" s="12"/>
       <c r="F10" s="12"/>
       <c r="G10" s="12"/>
       <c r="H10" s="12"/>
       <c r="I10" s="12"/>
       <c r="J10" s="12"/>
       <c r="K10" s="12"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="39" t="s">
         <v>30</v>
       </c>
       <c r="O10" s="39" t="s">
         <v>30</v>
       </c>
       <c r="P10" s="34">
         <v>1</v>
       </c>
       <c r="Q10" s="39" t="s">
@@ -10321,52 +10643,55 @@
       </c>
       <c r="U10" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V10" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W10" s="49">
         <v>1</v>
       </c>
       <c r="X10" s="34">
         <v>2</v>
       </c>
       <c r="Y10" s="34">
         <v>1</v>
       </c>
       <c r="Z10" s="34">
         <v>1</v>
       </c>
       <c r="AA10" s="34">
         <v>1</v>
       </c>
       <c r="AB10" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="12">
         <v>3</v>
       </c>
       <c r="C11" s="12">
         <v>5</v>
       </c>
       <c r="D11" s="13">
         <v>8</v>
       </c>
       <c r="E11" s="13">
         <v>5</v>
       </c>
       <c r="F11" s="13">
         <v>5</v>
       </c>
       <c r="G11" s="20">
         <v>5</v>
       </c>
       <c r="H11" s="20">
         <v>6</v>
       </c>
       <c r="I11" s="13">
@@ -10407,52 +10732,55 @@
       </c>
       <c r="U11" s="6">
         <v>1</v>
       </c>
       <c r="V11" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W11" s="49">
         <v>1</v>
       </c>
       <c r="X11" s="34" t="s">
         <v>30</v>
       </c>
       <c r="Y11" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z11" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA11" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AB11" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="12">
         <v>15</v>
       </c>
       <c r="C12" s="12">
         <v>21</v>
       </c>
       <c r="D12" s="13">
         <v>24</v>
       </c>
       <c r="E12" s="13">
         <v>18</v>
       </c>
       <c r="F12" s="13">
         <v>31</v>
       </c>
       <c r="G12" s="20">
         <v>14</v>
       </c>
       <c r="H12" s="20">
         <v>13</v>
       </c>
       <c r="I12" s="13">
@@ -10493,52 +10821,55 @@
       </c>
       <c r="U12" s="6">
         <v>5</v>
       </c>
       <c r="V12" s="49">
         <v>3</v>
       </c>
       <c r="W12" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X12" s="34">
         <v>3</v>
       </c>
       <c r="Y12" s="34">
         <v>2</v>
       </c>
       <c r="Z12" s="34">
         <v>2</v>
       </c>
       <c r="AA12" s="34">
         <v>1</v>
       </c>
       <c r="AB12" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="12">
         <v>35</v>
       </c>
       <c r="C13" s="12">
         <v>25</v>
       </c>
       <c r="D13" s="13">
         <v>33</v>
       </c>
       <c r="E13" s="13">
         <v>31</v>
       </c>
       <c r="F13" s="13">
         <v>24</v>
       </c>
       <c r="G13" s="20">
         <v>26</v>
       </c>
       <c r="H13" s="20">
         <v>44</v>
       </c>
       <c r="I13" s="13">
@@ -10579,52 +10910,55 @@
       </c>
       <c r="U13" s="6">
         <v>1</v>
       </c>
       <c r="V13" s="49">
         <v>1</v>
       </c>
       <c r="W13" s="49">
         <v>1</v>
       </c>
       <c r="X13" s="34">
         <v>4</v>
       </c>
       <c r="Y13" s="34">
         <v>3</v>
       </c>
       <c r="Z13" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA13" s="34">
         <v>1</v>
       </c>
       <c r="AB13" s="49">
         <v>1</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="12">
         <v>21</v>
       </c>
       <c r="C14" s="12">
         <v>13</v>
       </c>
       <c r="D14" s="13">
         <v>12</v>
       </c>
       <c r="E14" s="13">
         <v>17</v>
       </c>
       <c r="F14" s="13">
         <v>11</v>
       </c>
       <c r="G14" s="20">
         <v>10</v>
       </c>
       <c r="H14" s="20">
         <v>17</v>
       </c>
       <c r="I14" s="13">
@@ -10665,52 +10999,55 @@
       </c>
       <c r="U14" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V14" s="49">
         <v>1</v>
       </c>
       <c r="W14" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X14" s="34" t="s">
         <v>30</v>
       </c>
       <c r="Y14" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z14" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA14" s="34">
         <v>2</v>
       </c>
       <c r="AB14" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="12">
         <v>7</v>
       </c>
       <c r="C15" s="12">
         <v>4</v>
       </c>
       <c r="D15" s="13">
         <v>7</v>
       </c>
       <c r="E15" s="13">
         <v>12</v>
       </c>
       <c r="F15" s="13">
         <v>15</v>
       </c>
       <c r="G15" s="20">
         <v>11</v>
       </c>
       <c r="H15" s="20">
         <v>7</v>
       </c>
       <c r="I15" s="13">
@@ -10751,52 +11088,55 @@
       </c>
       <c r="U15" s="6">
         <v>7</v>
       </c>
       <c r="V15" s="49">
         <v>3</v>
       </c>
       <c r="W15" s="49">
         <v>4</v>
       </c>
       <c r="X15" s="34">
         <v>5</v>
       </c>
       <c r="Y15" s="34">
         <v>4</v>
       </c>
       <c r="Z15" s="34">
         <v>5</v>
       </c>
       <c r="AA15" s="34">
         <v>2</v>
       </c>
       <c r="AB15" s="49">
         <v>4</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="34">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="12">
         <v>15</v>
       </c>
       <c r="C16" s="12">
         <v>20</v>
       </c>
       <c r="D16" s="13">
         <v>17</v>
       </c>
       <c r="E16" s="13">
         <v>21</v>
       </c>
       <c r="F16" s="13">
         <v>19</v>
       </c>
       <c r="G16" s="20">
         <v>21</v>
       </c>
       <c r="H16" s="20">
         <v>24</v>
       </c>
       <c r="I16" s="13">
@@ -10837,52 +11177,55 @@
       </c>
       <c r="U16" s="6">
         <v>1</v>
       </c>
       <c r="V16" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W16" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X16" s="34" t="s">
         <v>30</v>
       </c>
       <c r="Y16" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z16" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA16" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AB16" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H17" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I17" s="12" t="s">
@@ -10923,52 +11266,55 @@
       </c>
       <c r="U17" s="6">
         <v>1</v>
       </c>
       <c r="V17" s="49">
         <v>1</v>
       </c>
       <c r="W17" s="49">
         <v>3</v>
       </c>
       <c r="X17" s="34">
         <v>7</v>
       </c>
       <c r="Y17" s="34">
         <v>2</v>
       </c>
       <c r="Z17" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA17" s="34">
         <v>2</v>
       </c>
       <c r="AB17" s="49">
         <v>3</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B18" s="12">
         <v>18</v>
       </c>
       <c r="C18" s="12">
         <v>11</v>
       </c>
       <c r="D18" s="13">
         <v>17</v>
       </c>
       <c r="E18" s="13">
         <v>14</v>
       </c>
       <c r="F18" s="13">
         <v>17</v>
       </c>
       <c r="G18" s="20">
         <v>13</v>
       </c>
       <c r="H18" s="20">
         <v>18</v>
       </c>
       <c r="I18" s="13">
@@ -11009,52 +11355,55 @@
       </c>
       <c r="U18" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V18" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W18" s="49">
         <v>1</v>
       </c>
       <c r="X18" s="34">
         <v>1</v>
       </c>
       <c r="Y18" s="34">
         <v>1</v>
       </c>
       <c r="Z18" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA18" s="34">
         <v>1</v>
       </c>
       <c r="AB18" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B19" s="12">
         <v>5</v>
       </c>
       <c r="C19" s="12">
         <v>8</v>
       </c>
       <c r="D19" s="13">
         <v>13</v>
       </c>
       <c r="E19" s="13">
         <v>9</v>
       </c>
       <c r="F19" s="13">
         <v>14</v>
       </c>
       <c r="G19" s="20">
         <v>9</v>
       </c>
       <c r="H19" s="20">
         <v>3</v>
       </c>
       <c r="I19" s="13">
@@ -11095,84 +11444,88 @@
       </c>
       <c r="U19" s="6">
         <v>5</v>
       </c>
       <c r="V19" s="49">
         <v>4</v>
       </c>
       <c r="W19" s="49">
         <v>2</v>
       </c>
       <c r="X19" s="34" t="s">
         <v>30</v>
       </c>
       <c r="Y19" s="34">
         <v>4</v>
       </c>
       <c r="Z19" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA19" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AB19" s="49">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A20" s="86" t="s">
+      <c r="AC19" s="49">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="B20" s="86"/>
-[...27 lines deleted...]
-    <row r="21" spans="1:28" s="43" customFormat="1">
+      <c r="B20" s="94"/>
+      <c r="C20" s="94"/>
+      <c r="D20" s="94"/>
+      <c r="E20" s="94"/>
+      <c r="F20" s="94"/>
+      <c r="G20" s="94"/>
+      <c r="H20" s="94"/>
+      <c r="I20" s="94"/>
+      <c r="J20" s="94"/>
+      <c r="K20" s="94"/>
+      <c r="L20" s="94"/>
+      <c r="M20" s="94"/>
+      <c r="N20" s="94"/>
+      <c r="O20" s="94"/>
+      <c r="P20" s="94"/>
+      <c r="Q20" s="94"/>
+      <c r="R20" s="94"/>
+      <c r="S20" s="94"/>
+      <c r="T20" s="94"/>
+      <c r="U20" s="94"/>
+      <c r="V20" s="94"/>
+      <c r="W20" s="94"/>
+      <c r="X20" s="94"/>
+      <c r="Y20" s="94"/>
+      <c r="Z20" s="94"/>
+      <c r="AA20" s="94"/>
+      <c r="AB20" s="94"/>
+      <c r="AC20" s="94"/>
+    </row>
+    <row r="21" spans="1:29" s="43" customFormat="1">
       <c r="A21" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B21" s="12">
         <v>20</v>
       </c>
       <c r="C21" s="12">
         <v>12</v>
       </c>
       <c r="D21" s="13">
         <v>11</v>
       </c>
       <c r="E21" s="13">
         <v>11</v>
       </c>
       <c r="F21" s="13">
         <v>9</v>
       </c>
       <c r="G21" s="20">
         <v>6</v>
       </c>
       <c r="H21" s="20">
         <v>12</v>
       </c>
       <c r="I21" s="13">
@@ -11213,52 +11566,55 @@
       </c>
       <c r="U21" s="66">
         <v>4</v>
       </c>
       <c r="V21" s="51">
         <v>1</v>
       </c>
       <c r="W21" s="77">
         <v>2</v>
       </c>
       <c r="X21" s="51">
         <v>5</v>
       </c>
       <c r="Y21" s="57">
         <v>1</v>
       </c>
       <c r="Z21" s="57">
         <v>6</v>
       </c>
       <c r="AA21" s="51">
         <v>1</v>
       </c>
       <c r="AB21" s="50">
         <v>1</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="51">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H22" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I22" s="12" t="s">
@@ -11299,52 +11655,55 @@
       </c>
       <c r="U22" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V22" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W22" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X22" s="34">
         <v>1</v>
       </c>
       <c r="Y22" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z22" s="56">
         <v>1</v>
       </c>
       <c r="AA22" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AB22" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" s="44" customFormat="1">
+      <c r="AC22" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" s="44" customFormat="1">
       <c r="A23" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B23" s="12"/>
       <c r="C23" s="12"/>
       <c r="D23" s="12"/>
       <c r="E23" s="12"/>
       <c r="F23" s="12"/>
       <c r="G23" s="12"/>
       <c r="H23" s="12"/>
       <c r="I23" s="12"/>
       <c r="J23" s="12"/>
       <c r="K23" s="12"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="39" t="s">
         <v>30</v>
       </c>
       <c r="O23" s="39" t="s">
         <v>30</v>
       </c>
       <c r="P23" s="34">
         <v>1</v>
       </c>
       <c r="Q23" s="39" t="s">
@@ -11361,52 +11720,55 @@
       </c>
       <c r="U23" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V23" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W23" s="76">
         <v>1</v>
       </c>
       <c r="X23" s="34">
         <v>2</v>
       </c>
       <c r="Y23" s="56">
         <v>1</v>
       </c>
       <c r="Z23" s="56">
         <v>1</v>
       </c>
       <c r="AA23" s="34">
         <v>1</v>
       </c>
       <c r="AB23" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="12">
         <v>3</v>
       </c>
       <c r="C24" s="12">
         <v>3</v>
       </c>
       <c r="D24" s="13">
         <v>4</v>
       </c>
       <c r="E24" s="13">
         <v>4</v>
       </c>
       <c r="F24" s="13">
         <v>4</v>
       </c>
       <c r="G24" s="20">
         <v>4</v>
       </c>
       <c r="H24" s="20">
         <v>4</v>
       </c>
       <c r="I24" s="13">
@@ -11447,52 +11809,55 @@
       </c>
       <c r="U24" s="34">
         <v>2</v>
       </c>
       <c r="V24" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W24" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X24" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Y24" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z24" s="56">
         <v>1</v>
       </c>
       <c r="AA24" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AB24" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="12">
         <v>14</v>
       </c>
       <c r="C25" s="12">
         <v>13</v>
       </c>
       <c r="D25" s="13">
         <v>17</v>
       </c>
       <c r="E25" s="13">
         <v>14</v>
       </c>
       <c r="F25" s="13">
         <v>26</v>
       </c>
       <c r="G25" s="20">
         <v>11</v>
       </c>
       <c r="H25" s="20">
         <v>10</v>
       </c>
       <c r="I25" s="13">
@@ -11533,52 +11898,55 @@
       </c>
       <c r="U25" s="34">
         <v>2</v>
       </c>
       <c r="V25" s="34">
         <v>1</v>
       </c>
       <c r="W25" s="34">
         <v>1</v>
       </c>
       <c r="X25" s="39">
         <v>1</v>
       </c>
       <c r="Y25" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z25" s="56">
         <v>3</v>
       </c>
       <c r="AA25" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AB25" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="49">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B26" s="12">
         <v>20</v>
       </c>
       <c r="C26" s="12">
         <v>12</v>
       </c>
       <c r="D26" s="13">
         <v>11</v>
       </c>
       <c r="E26" s="13">
         <v>11</v>
       </c>
       <c r="F26" s="13">
         <v>9</v>
       </c>
       <c r="G26" s="20">
         <v>6</v>
       </c>
       <c r="H26" s="20">
         <v>12</v>
       </c>
       <c r="I26" s="13">
@@ -11619,84 +11987,88 @@
       </c>
       <c r="U26" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V26" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W26" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X26" s="39">
         <v>1</v>
       </c>
       <c r="Y26" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z26" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA26" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AB26" s="49">
         <v>1</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="85" t="s">
+      <c r="AC26" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" s="93" t="s">
         <v>12</v>
       </c>
-      <c r="B27" s="85"/>
-[...27 lines deleted...]
-    <row r="28" spans="1:28" s="43" customFormat="1">
+      <c r="B27" s="93"/>
+      <c r="C27" s="93"/>
+      <c r="D27" s="93"/>
+      <c r="E27" s="93"/>
+      <c r="F27" s="93"/>
+      <c r="G27" s="93"/>
+      <c r="H27" s="93"/>
+      <c r="I27" s="93"/>
+      <c r="J27" s="93"/>
+      <c r="K27" s="93"/>
+      <c r="L27" s="93"/>
+      <c r="M27" s="93"/>
+      <c r="N27" s="93"/>
+      <c r="O27" s="93"/>
+      <c r="P27" s="93"/>
+      <c r="Q27" s="93"/>
+      <c r="R27" s="93"/>
+      <c r="S27" s="93"/>
+      <c r="T27" s="93"/>
+      <c r="U27" s="93"/>
+      <c r="V27" s="93"/>
+      <c r="W27" s="93"/>
+      <c r="X27" s="93"/>
+      <c r="Y27" s="93"/>
+      <c r="Z27" s="93"/>
+      <c r="AA27" s="93"/>
+      <c r="AB27" s="93"/>
+      <c r="AC27" s="93"/>
+    </row>
+    <row r="28" spans="1:29" s="43" customFormat="1">
       <c r="A28" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B28" s="12">
         <v>15</v>
       </c>
       <c r="C28" s="12">
         <v>13</v>
       </c>
       <c r="D28" s="13">
         <v>22</v>
       </c>
       <c r="E28" s="13">
         <v>20</v>
       </c>
       <c r="F28" s="13">
         <v>15</v>
       </c>
       <c r="G28" s="13">
         <v>20</v>
       </c>
       <c r="H28" s="20">
         <v>32</v>
       </c>
       <c r="I28" s="13">
@@ -11737,52 +12109,55 @@
       </c>
       <c r="U28" s="57">
         <v>17</v>
       </c>
       <c r="V28" s="57">
         <v>12</v>
       </c>
       <c r="W28" s="57">
         <v>11</v>
       </c>
       <c r="X28" s="57">
         <v>18</v>
       </c>
       <c r="Y28" s="57">
         <v>16</v>
       </c>
       <c r="Z28" s="57">
         <v>3</v>
       </c>
       <c r="AA28" s="51">
         <v>9</v>
       </c>
       <c r="AB28" s="82">
         <v>11</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="51">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H29" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I29" s="12" t="s">
@@ -11823,52 +12198,55 @@
       </c>
       <c r="U29" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V29" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W29" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X29" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Y29" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z29" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA29" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AB29" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B30" s="12">
         <v>0</v>
       </c>
       <c r="C30" s="12">
         <v>2</v>
       </c>
       <c r="D30" s="13">
         <v>4</v>
       </c>
       <c r="E30" s="13">
         <v>1</v>
       </c>
       <c r="F30" s="13">
         <v>1</v>
       </c>
       <c r="G30" s="13">
         <v>1</v>
       </c>
       <c r="H30" s="20">
         <v>2</v>
       </c>
       <c r="I30" s="13">
@@ -11909,52 +12287,55 @@
       </c>
       <c r="U30" s="56">
         <v>1</v>
       </c>
       <c r="V30" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W30" s="56">
         <v>1</v>
       </c>
       <c r="X30" s="56" t="s">
         <v>30</v>
       </c>
       <c r="Y30" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z30" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA30" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AB30" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B31" s="12">
         <v>1</v>
       </c>
       <c r="C31" s="12">
         <v>8</v>
       </c>
       <c r="D31" s="13">
         <v>7</v>
       </c>
       <c r="E31" s="13">
         <v>4</v>
       </c>
       <c r="F31" s="13">
         <v>5</v>
       </c>
       <c r="G31" s="13">
         <v>3</v>
       </c>
       <c r="H31" s="20">
         <v>3</v>
       </c>
       <c r="I31" s="13">
@@ -11995,52 +12376,55 @@
       </c>
       <c r="U31" s="56">
         <v>3</v>
       </c>
       <c r="V31" s="56">
         <v>3</v>
       </c>
       <c r="W31" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X31" s="39">
         <v>3</v>
       </c>
       <c r="Y31" s="39">
         <v>2</v>
       </c>
       <c r="Z31" s="39">
         <v>1</v>
       </c>
       <c r="AA31" s="34">
         <v>1</v>
       </c>
       <c r="AB31" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="39">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B32" s="12">
         <v>15</v>
       </c>
       <c r="C32" s="12">
         <v>13</v>
       </c>
       <c r="D32" s="13">
         <v>22</v>
       </c>
       <c r="E32" s="13">
         <v>20</v>
       </c>
       <c r="F32" s="13">
         <v>15</v>
       </c>
       <c r="G32" s="13">
         <v>20</v>
       </c>
       <c r="H32" s="20">
         <v>32</v>
       </c>
       <c r="I32" s="13">
@@ -12081,52 +12465,55 @@
       </c>
       <c r="U32" s="56">
         <v>1</v>
       </c>
       <c r="V32" s="56">
         <v>1</v>
       </c>
       <c r="W32" s="56">
         <v>1</v>
       </c>
       <c r="X32" s="56">
         <v>4</v>
       </c>
       <c r="Y32" s="39">
         <v>3</v>
       </c>
       <c r="Z32" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA32" s="34">
         <v>1</v>
       </c>
       <c r="AB32" s="81">
         <v>1</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="34">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="12">
         <v>5</v>
       </c>
       <c r="C33" s="12">
         <v>4</v>
       </c>
       <c r="D33" s="13">
         <v>5</v>
       </c>
       <c r="E33" s="13">
         <v>8</v>
       </c>
       <c r="F33" s="13">
         <v>5</v>
       </c>
       <c r="G33" s="13">
         <v>6</v>
       </c>
       <c r="H33" s="20">
         <v>7</v>
       </c>
       <c r="I33" s="13">
@@ -12167,52 +12554,55 @@
       </c>
       <c r="U33" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V33" s="56">
         <v>1</v>
       </c>
       <c r="W33" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X33" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Y33" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z33" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA33" s="34">
         <v>2</v>
       </c>
       <c r="AB33" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="12">
         <v>1</v>
       </c>
       <c r="C34" s="12">
         <v>1</v>
       </c>
       <c r="D34" s="13">
         <v>1</v>
       </c>
       <c r="E34" s="13">
         <v>4</v>
       </c>
       <c r="F34" s="13">
         <v>1</v>
       </c>
       <c r="G34" s="13">
         <v>3</v>
       </c>
       <c r="H34" s="20">
         <v>1</v>
       </c>
       <c r="I34" s="13">
@@ -12253,52 +12643,55 @@
       </c>
       <c r="U34" s="56">
         <v>5</v>
       </c>
       <c r="V34" s="56">
         <v>2</v>
       </c>
       <c r="W34" s="56">
         <v>3</v>
       </c>
       <c r="X34" s="56">
         <v>4</v>
       </c>
       <c r="Y34" s="39">
         <v>4</v>
       </c>
       <c r="Z34" s="39">
         <v>2</v>
       </c>
       <c r="AA34" s="34">
         <v>2</v>
       </c>
       <c r="AB34" s="81">
         <v>4</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="12">
         <v>5</v>
       </c>
       <c r="C35" s="12">
         <v>5</v>
       </c>
       <c r="D35" s="13">
         <v>2</v>
       </c>
       <c r="E35" s="13">
         <v>4</v>
       </c>
       <c r="F35" s="13">
         <v>4</v>
       </c>
       <c r="G35" s="13">
         <v>0</v>
       </c>
       <c r="H35" s="20">
         <v>3</v>
       </c>
       <c r="I35" s="13">
@@ -12339,52 +12732,55 @@
       </c>
       <c r="U35" s="56">
         <v>1</v>
       </c>
       <c r="V35" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W35" s="39" t="s">
         <v>30</v>
       </c>
       <c r="X35" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Y35" s="39" t="s">
         <v>30</v>
       </c>
       <c r="Z35" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA35" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AB35" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="34">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="D36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="E36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="F36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="H36" s="12" t="s">
         <v>30</v>
       </c>
       <c r="I36" s="12" t="s">
@@ -12425,52 +12821,55 @@
       </c>
       <c r="U36" s="56">
         <v>1</v>
       </c>
       <c r="V36" s="56">
         <v>1</v>
       </c>
       <c r="W36" s="56">
         <v>3</v>
       </c>
       <c r="X36" s="39">
         <v>6</v>
       </c>
       <c r="Y36" s="39">
         <v>2</v>
       </c>
       <c r="Z36" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA36" s="34">
         <v>2</v>
       </c>
       <c r="AB36" s="81">
         <v>2</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B37" s="12">
         <v>2</v>
       </c>
       <c r="C37" s="12">
         <v>2</v>
       </c>
       <c r="D37" s="12">
         <v>2</v>
       </c>
       <c r="E37" s="12">
         <v>0</v>
       </c>
       <c r="F37" s="12">
         <v>1</v>
       </c>
       <c r="G37" s="12">
         <v>1</v>
       </c>
       <c r="H37" s="26">
         <v>0</v>
       </c>
       <c r="I37" s="12">
@@ -12511,52 +12910,55 @@
       </c>
       <c r="U37" s="39" t="s">
         <v>30</v>
       </c>
       <c r="V37" s="39" t="s">
         <v>30</v>
       </c>
       <c r="W37" s="56">
         <v>1</v>
       </c>
       <c r="X37" s="39">
         <v>1</v>
       </c>
       <c r="Y37" s="39">
         <v>1</v>
       </c>
       <c r="Z37" s="39" t="s">
         <v>30</v>
       </c>
       <c r="AA37" s="34">
         <v>1</v>
       </c>
       <c r="AB37" s="39" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="39" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B38" s="45">
         <v>2</v>
       </c>
       <c r="C38" s="45">
         <v>4</v>
       </c>
       <c r="D38" s="45">
         <v>3</v>
       </c>
       <c r="E38" s="45">
         <v>1</v>
       </c>
       <c r="F38" s="45">
         <v>2</v>
       </c>
       <c r="G38" s="45">
         <v>3</v>
       </c>
       <c r="H38" s="46">
         <v>0</v>
       </c>
       <c r="I38" s="45">
@@ -12597,183 +12999,189 @@
       </c>
       <c r="U38" s="74">
         <v>5</v>
       </c>
       <c r="V38" s="74">
         <v>4</v>
       </c>
       <c r="W38" s="74">
         <v>2</v>
       </c>
       <c r="X38" s="78" t="s">
         <v>30</v>
       </c>
       <c r="Y38" s="74">
         <v>4</v>
       </c>
       <c r="Z38" s="74" t="s">
         <v>30</v>
       </c>
       <c r="AA38" s="74" t="s">
         <v>30</v>
       </c>
       <c r="AB38" s="54">
         <v>4</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="54">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="9" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A27:AB27"/>
-[...3 lines deleted...]
-    <mergeCell ref="A3:AB3"/>
+    <mergeCell ref="A7:AC7"/>
+    <mergeCell ref="A20:AC20"/>
+    <mergeCell ref="A27:AC27"/>
     <mergeCell ref="A5:A6"/>
     <mergeCell ref="B5:M5"/>
     <mergeCell ref="N5:Y5"/>
+    <mergeCell ref="A3:AC3"/>
+    <mergeCell ref="Z5:AC5"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB38"/>
+  <dimension ref="A2:AC38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AG23" sqref="AG23"/>
-      <selection pane="bottomLeft" activeCell="AD30" sqref="AD30"/>
+      <selection pane="bottomLeft" activeCell="AE33" sqref="AE33"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="3" width="0" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.140625" hidden="1" customWidth="1"/>
     <col min="5" max="5" width="0" hidden="1" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" hidden="1" customWidth="1"/>
     <col min="7" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="27" max="27" width="9.85546875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28" ht="14.25" customHeight="1">
-      <c r="A2" s="94" t="s">
+    <row r="2" spans="1:29" ht="14.25" customHeight="1">
+      <c r="A2" s="92" t="s">
         <v>35</v>
       </c>
-      <c r="B2" s="94"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28" ht="17.25" customHeight="1">
+      <c r="B2" s="92"/>
+      <c r="C2" s="92"/>
+      <c r="D2" s="92"/>
+      <c r="E2" s="92"/>
+      <c r="F2" s="92"/>
+      <c r="G2" s="92"/>
+      <c r="H2" s="92"/>
+      <c r="I2" s="92"/>
+      <c r="J2" s="92"/>
+      <c r="K2" s="92"/>
+      <c r="L2" s="92"/>
+      <c r="M2" s="92"/>
+      <c r="N2" s="92"/>
+      <c r="O2" s="92"/>
+      <c r="P2" s="92"/>
+      <c r="Q2" s="92"/>
+      <c r="R2" s="92"/>
+      <c r="S2" s="92"/>
+      <c r="T2" s="92"/>
+      <c r="U2" s="92"/>
+      <c r="V2" s="92"/>
+      <c r="W2" s="92"/>
+      <c r="X2" s="92"/>
+      <c r="Y2" s="92"/>
+      <c r="Z2" s="92"/>
+      <c r="AA2" s="92"/>
+      <c r="AB2" s="92"/>
+      <c r="AC2" s="92"/>
+    </row>
+    <row r="3" spans="1:29" ht="17.25" customHeight="1">
       <c r="A3" s="6"/>
       <c r="D3" s="19"/>
       <c r="M3" s="19"/>
       <c r="N3" s="68"/>
       <c r="O3" s="68"/>
       <c r="P3" s="68"/>
       <c r="Q3" s="68"/>
       <c r="R3" s="68"/>
       <c r="S3" s="68"/>
       <c r="T3" s="68"/>
       <c r="U3" s="68"/>
       <c r="V3" s="68"/>
       <c r="W3" s="68"/>
       <c r="X3" s="68"/>
       <c r="Y3" s="68"/>
       <c r="Z3" s="80"/>
       <c r="AA3" s="68"/>
       <c r="AB3" s="68"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A4" s="89"/>
+      <c r="AC3" s="68"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="85"/>
       <c r="B4" s="87">
         <v>2021</v>
       </c>
       <c r="C4" s="88"/>
       <c r="D4" s="88"/>
       <c r="E4" s="88"/>
       <c r="F4" s="88"/>
       <c r="G4" s="88"/>
       <c r="H4" s="88"/>
       <c r="I4" s="88"/>
       <c r="J4" s="88"/>
       <c r="K4" s="88"/>
       <c r="L4" s="88"/>
       <c r="M4" s="88"/>
-      <c r="N4" s="91">
+      <c r="N4" s="89">
         <v>2025</v>
       </c>
-      <c r="O4" s="92"/>
-[...9 lines deleted...]
-      <c r="Y4" s="92"/>
+      <c r="O4" s="90"/>
+      <c r="P4" s="90"/>
+      <c r="Q4" s="90"/>
+      <c r="R4" s="90"/>
+      <c r="S4" s="90"/>
+      <c r="T4" s="90"/>
+      <c r="U4" s="90"/>
+      <c r="V4" s="90"/>
+      <c r="W4" s="90"/>
+      <c r="X4" s="90"/>
+      <c r="Y4" s="90"/>
       <c r="Z4" s="95">
         <v>2026</v>
       </c>
       <c r="AA4" s="96"/>
       <c r="AB4" s="96"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="90"/>
+      <c r="AC4" s="96"/>
+    </row>
+    <row r="5" spans="1:29" ht="30.75" customHeight="1">
+      <c r="A5" s="86"/>
       <c r="B5" s="8" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D5" s="7" t="s">
         <v>19</v>
       </c>
       <c r="E5" s="7" t="s">
         <v>20</v>
       </c>
       <c r="F5" s="7" t="s">
         <v>13</v>
       </c>
       <c r="G5" s="7" t="s">
         <v>14</v>
       </c>
       <c r="H5" s="7" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="8" t="s">
         <v>16</v>
       </c>
       <c r="J5" s="8" t="s">
@@ -12811,84 +13219,88 @@
       </c>
       <c r="U5" s="64" t="s">
         <v>16</v>
       </c>
       <c r="V5" s="7" t="s">
         <v>17</v>
       </c>
       <c r="W5" s="7" t="s">
         <v>21</v>
       </c>
       <c r="X5" s="8" t="s">
         <v>22</v>
       </c>
       <c r="Y5" s="65" t="s">
         <v>26</v>
       </c>
       <c r="Z5" s="37" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="7" t="s">
         <v>18</v>
       </c>
       <c r="AB5" s="7" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="85" t="s">
+      <c r="AC5" s="61" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="93" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="85"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28" s="44" customFormat="1">
+      <c r="B6" s="93"/>
+      <c r="C6" s="93"/>
+      <c r="D6" s="93"/>
+      <c r="E6" s="93"/>
+      <c r="F6" s="93"/>
+      <c r="G6" s="93"/>
+      <c r="H6" s="93"/>
+      <c r="I6" s="93"/>
+      <c r="J6" s="93"/>
+      <c r="K6" s="93"/>
+      <c r="L6" s="93"/>
+      <c r="M6" s="93"/>
+      <c r="N6" s="93"/>
+      <c r="O6" s="93"/>
+      <c r="P6" s="93"/>
+      <c r="Q6" s="93"/>
+      <c r="R6" s="93"/>
+      <c r="S6" s="93"/>
+      <c r="T6" s="93"/>
+      <c r="U6" s="93"/>
+      <c r="V6" s="93"/>
+      <c r="W6" s="93"/>
+      <c r="X6" s="93"/>
+      <c r="Y6" s="93"/>
+      <c r="Z6" s="93"/>
+      <c r="AA6" s="93"/>
+      <c r="AB6" s="93"/>
+      <c r="AC6" s="93"/>
+    </row>
+    <row r="7" spans="1:29" s="44" customFormat="1">
       <c r="A7" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="15">
         <v>8.18</v>
       </c>
       <c r="C7" s="15">
         <v>7.4</v>
       </c>
       <c r="D7" s="16">
         <v>7.57</v>
       </c>
       <c r="E7" s="16">
         <v>7.23</v>
       </c>
       <c r="F7" s="16">
         <v>6.75</v>
       </c>
       <c r="G7" s="16">
         <v>6.4</v>
       </c>
       <c r="H7" s="21">
         <v>6.78</v>
       </c>
       <c r="I7" s="16">
@@ -12929,52 +13341,55 @@
       </c>
       <c r="U7" s="53">
         <v>5.81</v>
       </c>
       <c r="V7" s="53">
         <v>5.75</v>
       </c>
       <c r="W7" s="53">
         <v>5.72</v>
       </c>
       <c r="X7" s="53">
         <v>6.16</v>
       </c>
       <c r="Y7" s="53">
         <v>6.24</v>
       </c>
       <c r="Z7" s="53">
         <v>4.21</v>
       </c>
       <c r="AA7" s="53">
         <v>4.8099999999999996</v>
       </c>
       <c r="AB7" s="53">
         <v>4.96</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="53">
+        <v>4.95</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="F8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="G8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H8" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I8" s="15" t="s">
@@ -13015,52 +13430,55 @@
       </c>
       <c r="U8" s="30">
         <v>4.38</v>
       </c>
       <c r="V8" s="30">
         <v>3.86</v>
       </c>
       <c r="W8" s="30">
         <v>3.54</v>
       </c>
       <c r="X8" s="30">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y8" s="30">
         <v>4.01</v>
       </c>
       <c r="Z8" s="30">
         <v>10.1</v>
       </c>
       <c r="AA8" s="30">
         <v>6.33</v>
       </c>
       <c r="AB8" s="30">
         <v>4.13</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" s="44" customFormat="1">
+      <c r="AC8" s="30">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="44" customFormat="1">
       <c r="A9" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B9" s="15"/>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="15"/>
       <c r="J9" s="15"/>
       <c r="K9" s="15"/>
       <c r="L9" s="15"/>
       <c r="M9" s="15"/>
       <c r="N9" s="35" t="s">
         <v>30</v>
       </c>
       <c r="O9" s="35" t="s">
         <v>30</v>
       </c>
       <c r="P9" s="69">
         <v>4.59</v>
       </c>
       <c r="Q9" s="30">
@@ -13077,52 +13495,55 @@
       </c>
       <c r="U9" s="30">
         <v>3.21</v>
       </c>
       <c r="V9" s="30">
         <v>2.79</v>
       </c>
       <c r="W9" s="30">
         <v>3.83</v>
       </c>
       <c r="X9" s="30">
         <v>5.89</v>
       </c>
       <c r="Y9" s="30">
         <v>6.43</v>
       </c>
       <c r="Z9" s="30">
         <v>15.15</v>
       </c>
       <c r="AA9" s="30">
         <v>15.38</v>
       </c>
       <c r="AB9" s="30">
         <v>9.57</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="30">
+        <v>6.78</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B10" s="15">
         <v>3.19</v>
       </c>
       <c r="C10" s="15">
         <v>4.13</v>
       </c>
       <c r="D10" s="16">
         <v>5.3</v>
       </c>
       <c r="E10" s="16">
         <v>5.13</v>
       </c>
       <c r="F10" s="16">
         <v>5</v>
       </c>
       <c r="G10" s="16">
         <v>4.83</v>
       </c>
       <c r="H10" s="21">
         <v>4.93</v>
       </c>
       <c r="I10" s="16">
@@ -13163,52 +13584,55 @@
       </c>
       <c r="U10" s="30">
         <v>8.9</v>
       </c>
       <c r="V10" s="30">
         <v>7.81</v>
       </c>
       <c r="W10" s="30">
         <v>9.5</v>
       </c>
       <c r="X10" s="30">
         <v>8.7899999999999991</v>
       </c>
       <c r="Y10" s="30">
         <v>8.18</v>
       </c>
       <c r="Z10" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA10" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AB10" s="35" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="35" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B11" s="15">
         <v>7.42</v>
       </c>
       <c r="C11" s="15">
         <v>10.07</v>
       </c>
       <c r="D11" s="16">
         <v>11.39</v>
       </c>
       <c r="E11" s="16">
         <v>11.02</v>
       </c>
       <c r="F11" s="16">
         <v>12.15</v>
       </c>
       <c r="G11" s="16">
         <v>11.17</v>
       </c>
       <c r="H11" s="21">
         <v>10.39</v>
       </c>
       <c r="I11" s="16">
@@ -13249,52 +13673,55 @@
       </c>
       <c r="U11" s="30">
         <v>7.19</v>
       </c>
       <c r="V11" s="30">
         <v>7.23</v>
       </c>
       <c r="W11" s="30">
         <v>6.45</v>
       </c>
       <c r="X11" s="30">
         <v>6.55</v>
       </c>
       <c r="Y11" s="30">
         <v>6.47</v>
       </c>
       <c r="Z11" s="30">
         <v>5.75</v>
       </c>
       <c r="AA11" s="30">
         <v>4.54</v>
       </c>
       <c r="AB11" s="30">
         <v>2.96</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="30">
+        <v>2.87</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B12" s="15">
         <v>8.18</v>
       </c>
       <c r="C12" s="15">
         <v>7.4</v>
       </c>
       <c r="D12" s="16">
         <v>7.57</v>
       </c>
       <c r="E12" s="16">
         <v>7.23</v>
       </c>
       <c r="F12" s="16">
         <v>6.75</v>
       </c>
       <c r="G12" s="16">
         <v>6.4</v>
       </c>
       <c r="H12" s="21">
         <v>6.78</v>
       </c>
       <c r="I12" s="16">
@@ -13335,52 +13762,55 @@
       </c>
       <c r="U12" s="30">
         <v>4.03</v>
       </c>
       <c r="V12" s="30">
         <v>3.96</v>
       </c>
       <c r="W12" s="30">
         <v>3.93</v>
       </c>
       <c r="X12" s="30">
         <v>4.92</v>
       </c>
       <c r="Y12" s="30">
         <v>5.42</v>
       </c>
       <c r="Z12" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA12" s="30">
         <v>2.11</v>
       </c>
       <c r="AB12" s="30">
         <v>2.74</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="30">
+        <v>3.09</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B13" s="15">
         <v>14.3</v>
       </c>
       <c r="C13" s="15">
         <v>11.85</v>
       </c>
       <c r="D13" s="16">
         <v>10.66</v>
       </c>
       <c r="E13" s="16">
         <v>10.81</v>
       </c>
       <c r="F13" s="16">
         <v>9.9499999999999993</v>
       </c>
       <c r="G13" s="16">
         <v>9.16</v>
       </c>
       <c r="H13" s="21">
         <v>9.3699999999999992</v>
       </c>
       <c r="I13" s="16">
@@ -13421,52 +13851,55 @@
       </c>
       <c r="U13" s="30">
         <v>8.33</v>
       </c>
       <c r="V13" s="30">
         <v>10.75</v>
       </c>
       <c r="W13" s="30">
         <v>9.65</v>
       </c>
       <c r="X13" s="30">
         <v>9.01</v>
       </c>
       <c r="Y13" s="30">
         <v>8.26</v>
       </c>
       <c r="Z13" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA13" s="30">
         <v>42.55</v>
       </c>
       <c r="AB13" s="30">
         <v>24.69</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="30">
+        <v>18.02</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B14" s="15">
         <v>6.49</v>
       </c>
       <c r="C14" s="15">
         <v>5.25</v>
       </c>
       <c r="D14" s="16">
         <v>5.43</v>
       </c>
       <c r="E14" s="16">
         <v>6.73</v>
       </c>
       <c r="F14" s="16">
         <v>7.94</v>
       </c>
       <c r="G14" s="16">
         <v>7.97</v>
       </c>
       <c r="H14" s="21">
         <v>7.59</v>
       </c>
       <c r="I14" s="16">
@@ -13507,52 +13940,55 @@
       </c>
       <c r="U14" s="30">
         <v>5.34</v>
       </c>
       <c r="V14" s="30">
         <v>5.3</v>
       </c>
       <c r="W14" s="30">
         <v>5.46</v>
       </c>
       <c r="X14" s="30">
         <v>5.83</v>
       </c>
       <c r="Y14" s="30">
         <v>5.87</v>
       </c>
       <c r="Z14" s="30">
         <v>8.74</v>
       </c>
       <c r="AA14" s="30">
         <v>6.71</v>
       </c>
       <c r="AB14" s="30">
         <v>6.72</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="30">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B15" s="15">
         <v>6.38</v>
       </c>
       <c r="C15" s="15">
         <v>7.74</v>
       </c>
       <c r="D15" s="16">
         <v>7.46</v>
       </c>
       <c r="E15" s="16">
         <v>7.69</v>
       </c>
       <c r="F15" s="16">
         <v>7.62</v>
       </c>
       <c r="G15" s="16">
         <v>7.66</v>
       </c>
       <c r="H15" s="21">
         <v>7.81</v>
       </c>
       <c r="I15" s="16">
@@ -13593,52 +14029,55 @@
       </c>
       <c r="U15" s="30">
         <v>9.9</v>
       </c>
       <c r="V15" s="30">
         <v>8.36</v>
       </c>
       <c r="W15" s="30">
         <v>7.41</v>
       </c>
       <c r="X15" s="30">
         <v>6.88</v>
       </c>
       <c r="Y15" s="30">
         <v>6.33</v>
       </c>
       <c r="Z15" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA15" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AB15" s="35" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="30">
+        <v>21.28</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="F16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="G16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H16" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I16" s="15" t="s">
@@ -13679,52 +14118,55 @@
       </c>
       <c r="U16" s="30">
         <v>4.71</v>
       </c>
       <c r="V16" s="30">
         <v>4.45</v>
       </c>
       <c r="W16" s="30">
         <v>4.79</v>
       </c>
       <c r="X16" s="30">
         <v>6.15</v>
       </c>
       <c r="Y16" s="30">
         <v>6.06</v>
       </c>
       <c r="Z16" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA16" s="30">
         <v>3.42</v>
       </c>
       <c r="AB16" s="30">
         <v>5.17</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="30">
+        <v>3.83</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="15">
         <v>10.53</v>
       </c>
       <c r="C17" s="15">
         <v>8.44</v>
       </c>
       <c r="D17" s="16">
         <v>8.6199999999999992</v>
       </c>
       <c r="E17" s="16">
         <v>8.15</v>
       </c>
       <c r="F17" s="16">
         <v>8.18</v>
       </c>
       <c r="G17" s="16">
         <v>7.71</v>
       </c>
       <c r="H17" s="21">
         <v>7.89</v>
       </c>
       <c r="I17" s="16">
@@ -13765,52 +14207,55 @@
       </c>
       <c r="U17" s="30">
         <v>3.28</v>
       </c>
       <c r="V17" s="30">
         <v>2.9</v>
       </c>
       <c r="W17" s="30">
         <v>3.9</v>
       </c>
       <c r="X17" s="30">
         <v>4.74</v>
       </c>
       <c r="Y17" s="30">
         <v>5.34</v>
       </c>
       <c r="Z17" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA17" s="30">
         <v>7.3</v>
       </c>
       <c r="AB17" s="30">
         <v>4.67</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="30">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="4" t="s">
         <v>45</v>
       </c>
       <c r="B18" s="15">
         <v>5.95</v>
       </c>
       <c r="C18" s="15">
         <v>7.89</v>
       </c>
       <c r="D18" s="16">
         <v>10.14</v>
       </c>
       <c r="E18" s="16">
         <v>9.92</v>
       </c>
       <c r="F18" s="16">
         <v>11.17</v>
       </c>
       <c r="G18" s="16">
         <v>10.79</v>
       </c>
       <c r="H18" s="21">
         <v>9.68</v>
       </c>
       <c r="I18" s="16">
@@ -13851,84 +14296,88 @@
       </c>
       <c r="U18" s="30">
         <v>7.94</v>
       </c>
       <c r="V18" s="30">
         <v>8.23</v>
       </c>
       <c r="W18" s="30">
         <v>7.96</v>
       </c>
       <c r="X18" s="30">
         <v>7.35</v>
       </c>
       <c r="Y18" s="30">
         <v>7.65</v>
       </c>
       <c r="Z18" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA18" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AB18" s="30">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="86" t="s">
+      <c r="AC18" s="30">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="94" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="86"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28" s="44" customFormat="1">
+      <c r="B19" s="94"/>
+      <c r="C19" s="94"/>
+      <c r="D19" s="94"/>
+      <c r="E19" s="94"/>
+      <c r="F19" s="94"/>
+      <c r="G19" s="94"/>
+      <c r="H19" s="94"/>
+      <c r="I19" s="94"/>
+      <c r="J19" s="94"/>
+      <c r="K19" s="94"/>
+      <c r="L19" s="94"/>
+      <c r="M19" s="94"/>
+      <c r="N19" s="94"/>
+      <c r="O19" s="94"/>
+      <c r="P19" s="94"/>
+      <c r="Q19" s="94"/>
+      <c r="R19" s="94"/>
+      <c r="S19" s="94"/>
+      <c r="T19" s="94"/>
+      <c r="U19" s="94"/>
+      <c r="V19" s="94"/>
+      <c r="W19" s="94"/>
+      <c r="X19" s="94"/>
+      <c r="Y19" s="94"/>
+      <c r="Z19" s="94"/>
+      <c r="AA19" s="94"/>
+      <c r="AB19" s="94"/>
+      <c r="AC19" s="94"/>
+    </row>
+    <row r="20" spans="1:29" s="44" customFormat="1">
       <c r="A20" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="15">
         <v>19.010000000000002</v>
       </c>
       <c r="C20" s="15">
         <v>16.52</v>
       </c>
       <c r="D20" s="16">
         <v>14.53</v>
       </c>
       <c r="E20" s="16">
         <v>13.1</v>
       </c>
       <c r="F20" s="16">
         <v>12.12</v>
       </c>
       <c r="G20" s="16">
         <v>10.69</v>
       </c>
       <c r="H20" s="21">
         <v>10.64</v>
       </c>
       <c r="I20" s="16">
@@ -13969,52 +14418,55 @@
       </c>
       <c r="U20" s="58">
         <v>5.19</v>
       </c>
       <c r="V20" s="58">
         <v>4.8499999999999996</v>
       </c>
       <c r="W20" s="58">
         <v>4.87</v>
       </c>
       <c r="X20" s="58">
         <v>5.63</v>
       </c>
       <c r="Y20" s="58">
         <v>5.4</v>
       </c>
       <c r="Z20" s="58">
         <v>16.95</v>
       </c>
       <c r="AA20" s="53">
         <v>10.46</v>
       </c>
       <c r="AB20" s="53">
         <v>7.54</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="58">
+        <v>6.84</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="F21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="G21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H21" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I21" s="15" t="s">
@@ -14055,52 +14507,55 @@
       </c>
       <c r="U21" s="48">
         <v>3.35</v>
       </c>
       <c r="V21" s="48">
         <v>2.95</v>
       </c>
       <c r="W21" s="48">
         <v>2.71</v>
       </c>
       <c r="X21" s="48">
         <v>3.74</v>
       </c>
       <c r="Y21" s="48">
         <v>3.46</v>
       </c>
       <c r="Z21" s="48">
         <v>11.49</v>
       </c>
       <c r="AA21" s="30">
         <v>7.19</v>
       </c>
       <c r="AB21" s="30">
         <v>4.88</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" s="44" customFormat="1">
+      <c r="AC21" s="48">
+        <v>3.51</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="44" customFormat="1">
       <c r="A22" s="32" t="s">
         <v>46</v>
       </c>
       <c r="B22" s="15"/>
       <c r="C22" s="15"/>
       <c r="D22" s="15"/>
       <c r="E22" s="15"/>
       <c r="F22" s="15"/>
       <c r="G22" s="15"/>
       <c r="H22" s="15"/>
       <c r="I22" s="15"/>
       <c r="J22" s="15"/>
       <c r="K22" s="15"/>
       <c r="L22" s="15"/>
       <c r="M22" s="15"/>
       <c r="N22" s="35" t="s">
         <v>30</v>
       </c>
       <c r="O22" s="35" t="s">
         <v>30</v>
       </c>
       <c r="P22" s="69">
         <v>4.59</v>
       </c>
       <c r="Q22" s="30">
@@ -14117,52 +14572,55 @@
       </c>
       <c r="U22" s="48">
         <v>3.21</v>
       </c>
       <c r="V22" s="48">
         <v>2.79</v>
       </c>
       <c r="W22" s="48">
         <v>3.83</v>
       </c>
       <c r="X22" s="48">
         <v>5.89</v>
       </c>
       <c r="Y22" s="48">
         <v>6.43</v>
       </c>
       <c r="Z22" s="48">
         <v>15.15</v>
       </c>
       <c r="AA22" s="30">
         <v>15.38</v>
       </c>
       <c r="AB22" s="30">
         <v>9.57</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="48">
+        <v>6.78</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B23" s="15">
         <v>6.54</v>
       </c>
       <c r="C23" s="15">
         <v>6.17</v>
       </c>
       <c r="D23" s="16">
         <v>6.63</v>
       </c>
       <c r="E23" s="16">
         <v>6.85</v>
       </c>
       <c r="F23" s="16">
         <v>6.78</v>
       </c>
       <c r="G23" s="16">
         <v>6.68</v>
       </c>
       <c r="H23" s="21">
         <v>6.74</v>
       </c>
       <c r="I23" s="16">
@@ -14203,52 +14661,55 @@
       </c>
       <c r="U23" s="48">
         <v>5.6</v>
       </c>
       <c r="V23" s="48">
         <v>4.99</v>
       </c>
       <c r="W23" s="48">
         <v>4.3</v>
       </c>
       <c r="X23" s="48">
         <v>3.92</v>
       </c>
       <c r="Y23" s="48">
         <v>3.76</v>
       </c>
       <c r="Z23" s="48">
         <v>27.03</v>
       </c>
       <c r="AA23" s="30">
         <v>13.16</v>
       </c>
       <c r="AB23" s="30">
         <v>8.5500000000000007</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="48">
+        <v>6.37</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B24" s="15">
         <v>8.86</v>
       </c>
       <c r="C24" s="15">
         <v>9.7899999999999991</v>
       </c>
       <c r="D24" s="16">
         <v>11.03</v>
       </c>
       <c r="E24" s="16">
         <v>10.83</v>
       </c>
       <c r="F24" s="16">
         <v>12.39</v>
       </c>
       <c r="G24" s="16">
         <v>11.44</v>
       </c>
       <c r="H24" s="21">
         <v>10.67</v>
       </c>
       <c r="I24" s="16">
@@ -14289,52 +14750,55 @@
       </c>
       <c r="U24" s="48">
         <v>8.7100000000000009</v>
       </c>
       <c r="V24" s="48">
         <v>8.5399999999999991</v>
       </c>
       <c r="W24" s="48">
         <v>8.5</v>
       </c>
       <c r="X24" s="48">
         <v>8.58</v>
       </c>
       <c r="Y24" s="48">
         <v>7.85</v>
       </c>
       <c r="Z24" s="48">
         <v>28.04</v>
       </c>
       <c r="AA24" s="30">
         <v>15</v>
       </c>
       <c r="AB24" s="30">
         <v>9.1999999999999993</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="48">
+        <v>11.14</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B25" s="15">
         <v>19.010000000000002</v>
       </c>
       <c r="C25" s="15">
         <v>16.52</v>
       </c>
       <c r="D25" s="16">
         <v>14.53</v>
       </c>
       <c r="E25" s="16">
         <v>13.1</v>
       </c>
       <c r="F25" s="16">
         <v>12.12</v>
       </c>
       <c r="G25" s="16">
         <v>10.69</v>
       </c>
       <c r="H25" s="21">
         <v>10.64</v>
       </c>
       <c r="I25" s="16">
@@ -14375,84 +14839,88 @@
       </c>
       <c r="U25" s="48">
         <v>3.02</v>
       </c>
       <c r="V25" s="48">
         <v>2.68</v>
       </c>
       <c r="W25" s="48">
         <v>2.41</v>
       </c>
       <c r="X25" s="48">
         <v>3.4</v>
       </c>
       <c r="Y25" s="48">
         <v>3.14</v>
       </c>
       <c r="Z25" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA25" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AB25" s="30">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="85" t="s">
+      <c r="AC25" s="48">
+        <v>3.64</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="93" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="85"/>
-[...27 lines deleted...]
-    <row r="27" spans="1:28" s="44" customFormat="1">
+      <c r="B26" s="93"/>
+      <c r="C26" s="93"/>
+      <c r="D26" s="93"/>
+      <c r="E26" s="93"/>
+      <c r="F26" s="93"/>
+      <c r="G26" s="93"/>
+      <c r="H26" s="93"/>
+      <c r="I26" s="93"/>
+      <c r="J26" s="93"/>
+      <c r="K26" s="93"/>
+      <c r="L26" s="93"/>
+      <c r="M26" s="93"/>
+      <c r="N26" s="93"/>
+      <c r="O26" s="93"/>
+      <c r="P26" s="93"/>
+      <c r="Q26" s="93"/>
+      <c r="R26" s="93"/>
+      <c r="S26" s="93"/>
+      <c r="T26" s="93"/>
+      <c r="U26" s="93"/>
+      <c r="V26" s="93"/>
+      <c r="W26" s="93"/>
+      <c r="X26" s="93"/>
+      <c r="Y26" s="93"/>
+      <c r="Z26" s="93"/>
+      <c r="AA26" s="93"/>
+      <c r="AB26" s="93"/>
+      <c r="AC26" s="93"/>
+    </row>
+    <row r="27" spans="1:29" s="44" customFormat="1">
       <c r="A27" s="52" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="14">
         <v>4.6500000000000004</v>
       </c>
       <c r="C27" s="14">
         <v>4.54</v>
       </c>
       <c r="D27" s="16">
         <v>5.36</v>
       </c>
       <c r="E27" s="16">
         <v>5.38</v>
       </c>
       <c r="F27" s="16">
         <v>5.08</v>
       </c>
       <c r="G27" s="15">
         <v>5.0599999999999996</v>
       </c>
       <c r="H27" s="21">
         <v>5.58</v>
       </c>
       <c r="I27" s="16">
@@ -14493,52 +14961,55 @@
       </c>
       <c r="U27" s="58">
         <v>5.94</v>
       </c>
       <c r="V27" s="58">
         <v>5.94</v>
       </c>
       <c r="W27" s="58">
         <v>5.9</v>
       </c>
       <c r="X27" s="58">
         <v>6.27</v>
       </c>
       <c r="Y27" s="58">
         <v>6.41</v>
       </c>
       <c r="Z27" s="58">
         <v>1.68</v>
       </c>
       <c r="AA27" s="53">
         <v>3.66</v>
       </c>
       <c r="AB27" s="84">
         <v>4.4400000000000004</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="58">
+        <v>4.5599999999999996</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="32" t="s">
         <v>36</v>
       </c>
       <c r="B28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="F28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H28" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I28" s="15" t="s">
@@ -14579,52 +15050,55 @@
       </c>
       <c r="U28" s="48">
         <v>11.36</v>
       </c>
       <c r="V28" s="48">
         <v>10.199999999999999</v>
       </c>
       <c r="W28" s="48">
         <v>9.17</v>
       </c>
       <c r="X28" s="48">
         <v>8.5500000000000007</v>
       </c>
       <c r="Y28" s="48">
         <v>7.69</v>
       </c>
       <c r="Z28" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA28" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AB28" s="35" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="35" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="4" t="s">
         <v>37</v>
       </c>
       <c r="B29" s="14">
         <v>0</v>
       </c>
       <c r="C29" s="14">
         <v>2.0699999999999998</v>
       </c>
       <c r="D29" s="16">
         <v>3.98</v>
       </c>
       <c r="E29" s="16">
         <v>3.42</v>
       </c>
       <c r="F29" s="16">
         <v>3.15</v>
       </c>
       <c r="G29" s="15">
         <v>2.87</v>
       </c>
       <c r="H29" s="21">
         <v>3.02</v>
       </c>
       <c r="I29" s="16">
@@ -14665,52 +15139,55 @@
       </c>
       <c r="U29" s="48">
         <v>8.9</v>
       </c>
       <c r="V29" s="48">
         <v>7.81</v>
       </c>
       <c r="W29" s="48">
         <v>9.5</v>
       </c>
       <c r="X29" s="48">
         <v>8.7899999999999991</v>
       </c>
       <c r="Y29" s="48">
         <v>8.18</v>
       </c>
       <c r="Z29" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA29" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AB29" s="35" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="35" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="4" t="s">
         <v>38</v>
       </c>
       <c r="B30" s="14">
         <v>2.27</v>
       </c>
       <c r="C30" s="14">
         <v>11</v>
       </c>
       <c r="D30" s="16">
         <v>12.54</v>
       </c>
       <c r="E30" s="16">
         <v>11.63</v>
       </c>
       <c r="F30" s="16">
         <v>11.42</v>
       </c>
       <c r="G30" s="15">
         <v>10.33</v>
       </c>
       <c r="H30" s="21">
         <v>9.5399999999999991</v>
       </c>
       <c r="I30" s="16">
@@ -14751,52 +15228,55 @@
       </c>
       <c r="U30" s="48">
         <v>7.38</v>
       </c>
       <c r="V30" s="48">
         <v>7.51</v>
       </c>
       <c r="W30" s="48">
         <v>6.72</v>
       </c>
       <c r="X30" s="48">
         <v>6.88</v>
       </c>
       <c r="Y30" s="48">
         <v>6.8</v>
       </c>
       <c r="Z30" s="48">
         <v>3.22</v>
       </c>
       <c r="AA30" s="30">
         <v>3.42</v>
       </c>
       <c r="AB30" s="36">
         <v>2.23</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="48">
+        <v>2.4300000000000002</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="4" t="s">
         <v>39</v>
       </c>
       <c r="B31" s="14">
         <v>4.6500000000000004</v>
       </c>
       <c r="C31" s="14">
         <v>4.54</v>
       </c>
       <c r="D31" s="16">
         <v>5.36</v>
       </c>
       <c r="E31" s="16">
         <v>5.38</v>
       </c>
       <c r="F31" s="16">
         <v>5.08</v>
       </c>
       <c r="G31" s="15">
         <v>5.0599999999999996</v>
       </c>
       <c r="H31" s="21">
         <v>5.58</v>
       </c>
       <c r="I31" s="16">
@@ -14837,52 +15317,55 @@
       </c>
       <c r="U31" s="48">
         <v>4.03</v>
       </c>
       <c r="V31" s="48">
         <v>3.96</v>
       </c>
       <c r="W31" s="48">
         <v>3.93</v>
       </c>
       <c r="X31" s="48">
         <v>4.92</v>
       </c>
       <c r="Y31" s="48">
         <v>5.42</v>
       </c>
       <c r="Z31" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA31" s="30">
         <v>2.11</v>
       </c>
       <c r="AB31" s="36">
         <v>2.74</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="48">
+        <v>3.09</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="4" t="s">
         <v>40</v>
       </c>
       <c r="B32" s="14">
         <v>7.53</v>
       </c>
       <c r="C32" s="14">
         <v>6.81</v>
       </c>
       <c r="D32" s="16">
         <v>6.86</v>
       </c>
       <c r="E32" s="16">
         <v>7.95</v>
       </c>
       <c r="F32" s="16">
         <v>7.79</v>
       </c>
       <c r="G32" s="15">
         <v>7.7</v>
       </c>
       <c r="H32" s="21">
         <v>8.02</v>
       </c>
       <c r="I32" s="16">
@@ -14923,52 +15406,55 @@
       </c>
       <c r="U32" s="48">
         <v>8.33</v>
       </c>
       <c r="V32" s="48">
         <v>10.75</v>
       </c>
       <c r="W32" s="48">
         <v>9.65</v>
       </c>
       <c r="X32" s="48">
         <v>9.01</v>
       </c>
       <c r="Y32" s="48">
         <v>8.26</v>
       </c>
       <c r="Z32" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA32" s="30">
         <v>42.55</v>
       </c>
       <c r="AB32" s="36">
         <v>24.69</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="48">
+        <v>18.02</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="4" t="s">
         <v>41</v>
       </c>
       <c r="B33" s="14">
         <v>2.0699999999999998</v>
       </c>
       <c r="C33" s="14">
         <v>2.13</v>
       </c>
       <c r="D33" s="16">
         <v>2.0499999999999998</v>
       </c>
       <c r="E33" s="16">
         <v>3.52</v>
       </c>
       <c r="F33" s="16">
         <v>3.14</v>
       </c>
       <c r="G33" s="15">
         <v>3.51</v>
       </c>
       <c r="H33" s="21">
         <v>3.24</v>
       </c>
       <c r="I33" s="16">
@@ -15009,52 +15495,55 @@
       </c>
       <c r="U33" s="48">
         <v>4.38</v>
       </c>
       <c r="V33" s="48">
         <v>4.38</v>
       </c>
       <c r="W33" s="48">
         <v>4.59</v>
       </c>
       <c r="X33" s="48">
         <v>5.05</v>
       </c>
       <c r="Y33" s="48">
         <v>5.31</v>
       </c>
       <c r="Z33" s="48">
         <v>4.3</v>
       </c>
       <c r="AA33" s="30">
         <v>4.74</v>
       </c>
       <c r="AB33" s="36">
         <v>6.1</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="48">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="4" t="s">
         <v>42</v>
       </c>
       <c r="B34" s="14">
         <v>3.77</v>
       </c>
       <c r="C34" s="14">
         <v>3.86</v>
       </c>
       <c r="D34" s="16">
         <v>3</v>
       </c>
       <c r="E34" s="16">
         <v>2.95</v>
       </c>
       <c r="F34" s="16">
         <v>2.88</v>
       </c>
       <c r="G34" s="15">
         <v>2.36</v>
       </c>
       <c r="H34" s="21">
         <v>2.2999999999999998</v>
       </c>
       <c r="I34" s="16">
@@ -15095,52 +15584,55 @@
       </c>
       <c r="U34" s="48">
         <v>9.9</v>
       </c>
       <c r="V34" s="48">
         <v>8.36</v>
       </c>
       <c r="W34" s="48">
         <v>7.41</v>
       </c>
       <c r="X34" s="48">
         <v>6.88</v>
       </c>
       <c r="Y34" s="48">
         <v>6.33</v>
       </c>
       <c r="Z34" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA34" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AB34" s="35" t="s">
         <v>30</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="48">
+        <v>21.28</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="4" t="s">
         <v>43</v>
       </c>
       <c r="B35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="D35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="E35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="F35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="G35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="H35" s="15" t="s">
         <v>30</v>
       </c>
       <c r="I35" s="15" t="s">
@@ -15181,52 +15673,55 @@
       </c>
       <c r="U35" s="48">
         <v>5.2</v>
       </c>
       <c r="V35" s="48">
         <v>4.95</v>
       </c>
       <c r="W35" s="48">
         <v>5.46</v>
       </c>
       <c r="X35" s="48">
         <v>6.92</v>
       </c>
       <c r="Y35" s="48">
         <v>6.85</v>
       </c>
       <c r="Z35" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA35" s="30">
         <v>4.34</v>
       </c>
       <c r="AB35" s="36">
         <v>5.24</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="48">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="4" t="s">
         <v>44</v>
       </c>
       <c r="B36" s="14">
         <v>5.73</v>
       </c>
       <c r="C36" s="14">
         <v>5.82</v>
       </c>
       <c r="D36" s="16">
         <v>5.67</v>
       </c>
       <c r="E36" s="16">
         <v>3.99</v>
       </c>
       <c r="F36" s="16">
         <v>3.67</v>
       </c>
       <c r="G36" s="15">
         <v>3.33</v>
       </c>
       <c r="H36" s="21">
         <v>2.87</v>
       </c>
       <c r="I36" s="16">
@@ -15267,52 +15762,55 @@
       </c>
       <c r="U36" s="48">
         <v>3.28</v>
       </c>
       <c r="V36" s="48">
         <v>2.9</v>
       </c>
       <c r="W36" s="48">
         <v>3.9</v>
       </c>
       <c r="X36" s="48">
         <v>4.74</v>
       </c>
       <c r="Y36" s="48">
         <v>5.34</v>
       </c>
       <c r="Z36" s="35" t="s">
         <v>30</v>
       </c>
       <c r="AA36" s="30">
         <v>7.3</v>
       </c>
       <c r="AB36" s="36">
         <v>4.67</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="48">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="5" t="s">
         <v>45</v>
       </c>
       <c r="B37" s="18">
         <v>5.92</v>
       </c>
       <c r="C37" s="18">
         <v>9.3000000000000007</v>
       </c>
       <c r="D37" s="17">
         <v>9.2100000000000009</v>
       </c>
       <c r="E37" s="17">
         <v>7.47</v>
       </c>
       <c r="F37" s="17">
         <v>7.19</v>
       </c>
       <c r="G37" s="17">
         <v>7.37</v>
       </c>
       <c r="H37" s="23">
         <v>6.3</v>
       </c>
       <c r="I37" s="17">
@@ -15353,66 +15851,69 @@
       </c>
       <c r="U37" s="31">
         <v>7.94</v>
       </c>
       <c r="V37" s="31">
         <v>8.23</v>
       </c>
       <c r="W37" s="31">
         <v>7.96</v>
       </c>
       <c r="X37" s="31">
         <v>7.35</v>
       </c>
       <c r="Y37" s="31">
         <v>7.65</v>
       </c>
       <c r="Z37" s="83" t="s">
         <v>30</v>
       </c>
       <c r="AA37" s="83" t="s">
         <v>30</v>
       </c>
       <c r="AB37" s="31">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="31">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="9" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A26:AC26"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A26:AB26"/>
-[...2 lines deleted...]
-    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="A2:AC2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Число умерших</vt:lpstr>
       <vt:lpstr>Общий коэффициент смертности</vt:lpstr>