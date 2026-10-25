--- v5 (2026-09-15)
+++ v6 (2026-10-25)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\!!!!МОИ ДОКУМЕНТЫ\!!!!!ВПСХ\ВПСХ_2026\Ежемесячно для сайта\_()~1\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{13A5DE87-628E-42BE-BD8E-ED2ACE7FE602}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{53AED830-F200-4C8B-8DC1-638CE4047621}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="838" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Кезең бойынша  " sheetId="4" r:id="rId1"/>
     <sheet name="Кезең бойынша жалпы шығарылым" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="114210"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="665" uniqueCount="80">
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>қаңтар-ақпан</t>
   </si>
   <si>
     <t>қаңтар-наурыз</t>
   </si>
   <si>
     <t>қаңтар-сәуір</t>
   </si>
@@ -647,90 +647,92 @@
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="12" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="165" fontId="13" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="164" fontId="17" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="16" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="18" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="11" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="19" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="19" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="12" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="17" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="17" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="165" fontId="15" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="165" fontId="7" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="16" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
@@ -1077,77 +1079,77 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A2:AL83"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="100" workbookViewId="0">
-      <pane xSplit="1" topLeftCell="N1" activePane="topRight" state="frozen"/>
-      <selection pane="topRight" activeCell="AL4" sqref="AL4"/>
+      <pane xSplit="1" topLeftCell="Y1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AP16" sqref="AP16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="25.42578125" style="33" customWidth="1"/>
     <col min="2" max="2" width="9.85546875" style="33" customWidth="1"/>
     <col min="3" max="3" width="11.5703125" style="33" customWidth="1"/>
     <col min="4" max="4" width="10.42578125" style="33" customWidth="1"/>
     <col min="5" max="9" width="9.140625" style="33"/>
     <col min="10" max="10" width="11" style="35" customWidth="1"/>
     <col min="11" max="11" width="9.140625" style="33"/>
     <col min="12" max="12" width="9.140625" style="35"/>
     <col min="13" max="13" width="11.85546875" style="33" customWidth="1"/>
-    <col min="14" max="14" width="9.28515625" style="58" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="18" width="9.28515625" style="58" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="9.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="9.28515625" style="58" bestFit="1" customWidth="1"/>
+    <col min="16" max="18" width="9.28515625" style="57" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.28515625" style="42" bestFit="1" customWidth="1"/>
-    <col min="20" max="22" width="9.28515625" style="58" bestFit="1" customWidth="1"/>
-[...6 lines deleted...]
-    <col min="34" max="34" width="10.5703125" style="1" customWidth="1"/>
+    <col min="20" max="22" width="9.28515625" style="57" bestFit="1" customWidth="1"/>
+    <col min="23" max="28" width="9.28515625" style="52" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="9.28515625" style="59" bestFit="1" customWidth="1"/>
+    <col min="30" max="30" width="9.85546875" style="52" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="9.140625" style="52"/>
+    <col min="32" max="32" width="9.140625" style="52" customWidth="1"/>
+    <col min="33" max="33" width="9.140625" style="51"/>
+    <col min="34" max="34" width="10.5703125" style="51" customWidth="1"/>
     <col min="35" max="37" width="9.140625" style="1"/>
     <col min="39" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:37" ht="41.25" customHeight="1">
       <c r="A2" s="70" t="s">
         <v>15</v>
       </c>
       <c r="B2" s="70"/>
       <c r="C2" s="70"/>
       <c r="D2" s="70"/>
       <c r="E2" s="70"/>
       <c r="F2" s="70"/>
       <c r="G2" s="70"/>
       <c r="H2" s="70"/>
       <c r="I2" s="70"/>
       <c r="J2" s="70"/>
       <c r="K2" s="70"/>
       <c r="L2" s="70"/>
       <c r="M2" s="70"/>
     </row>
     <row r="3" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
       <c r="B3" s="77"/>
       <c r="C3" s="77"/>
       <c r="D3" s="77"/>
@@ -1239,93 +1241,93 @@
       </c>
       <c r="L5" s="29" t="s">
         <v>10</v>
       </c>
       <c r="M5" s="29" t="s">
         <v>46</v>
       </c>
       <c r="N5" s="44" t="s">
         <v>0</v>
       </c>
       <c r="O5" s="45" t="s">
         <v>1</v>
       </c>
       <c r="P5" s="44" t="s">
         <v>2</v>
       </c>
       <c r="Q5" s="44" t="s">
         <v>3</v>
       </c>
       <c r="R5" s="44" t="s">
         <v>4</v>
       </c>
       <c r="S5" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="T5" s="61" t="s">
+      <c r="T5" s="60" t="s">
         <v>6</v>
       </c>
       <c r="U5" s="44" t="s">
         <v>7</v>
       </c>
       <c r="V5" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="W5" s="62" t="s">
+      <c r="W5" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="X5" s="62" t="s">
+      <c r="X5" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="Y5" s="62" t="s">
+      <c r="Y5" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="Z5" s="54" t="s">
+      <c r="Z5" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="AA5" s="62" t="s">
+      <c r="AA5" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="AB5" s="63" t="s">
+      <c r="AB5" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="AC5" s="64" t="s">
+      <c r="AC5" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="AD5" s="54" t="s">
+      <c r="AD5" s="53" t="s">
         <v>4</v>
       </c>
-      <c r="AE5" s="64" t="s">
+      <c r="AE5" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="AF5" s="54" t="s">
+      <c r="AF5" s="53" t="s">
         <v>6</v>
       </c>
-      <c r="AG5" s="55" t="s">
+      <c r="AG5" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="AH5" s="38" t="s">
+      <c r="AH5" s="69" t="s">
         <v>8</v>
       </c>
       <c r="AI5" s="29" t="s">
         <v>9</v>
       </c>
       <c r="AJ5" s="29" t="s">
         <v>10</v>
       </c>
       <c r="AK5" s="29" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="6" spans="1:37" s="14" customFormat="1" ht="12">
       <c r="A6" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B6" s="46">
         <v>11799.308665086719</v>
       </c>
       <c r="C6" s="47">
         <v>24045.95502670524</v>
       </c>
       <c r="D6" s="46">
         <v>38284.095250246457</v>
       </c>
@@ -1340,1470 +1342,1498 @@
       </c>
       <c r="H6" s="47">
         <v>130909.6</v>
       </c>
       <c r="I6" s="47" t="s">
         <v>50</v>
       </c>
       <c r="J6" s="37">
         <v>296991</v>
       </c>
       <c r="K6" s="37">
         <v>358536.5</v>
       </c>
       <c r="L6" s="47">
         <v>432825.8</v>
       </c>
       <c r="M6" s="40" t="s">
         <v>57</v>
       </c>
       <c r="N6" s="50">
         <v>14695.476374967462</v>
       </c>
       <c r="O6" s="50">
         <v>30933.043727911408</v>
       </c>
-      <c r="P6" s="56">
+      <c r="P6" s="55">
         <v>49882.19921741289</v>
       </c>
-      <c r="Q6" s="65">
+      <c r="Q6" s="64">
         <v>69846.102492042613</v>
       </c>
       <c r="R6" s="50">
         <v>91818.384576660173</v>
       </c>
-      <c r="S6" s="66">
+      <c r="S6" s="65">
         <v>121759.25421137846</v>
       </c>
-      <c r="T6" s="56">
+      <c r="T6" s="55">
         <v>162767.6</v>
       </c>
       <c r="U6" s="50">
         <v>210613.98217315334</v>
       </c>
       <c r="V6" s="50">
         <v>352060.28635896393</v>
       </c>
       <c r="W6" s="50">
         <v>424826.54716521438</v>
       </c>
       <c r="X6" s="50">
         <v>526800.51314959</v>
       </c>
       <c r="Y6" s="50">
         <v>564121.66931243485</v>
       </c>
       <c r="Z6" s="50">
         <v>15127.6</v>
       </c>
       <c r="AA6" s="50">
         <v>33037.199999999997</v>
       </c>
-      <c r="AB6" s="56">
+      <c r="AB6" s="55">
         <v>56066</v>
       </c>
-      <c r="AC6" s="56">
+      <c r="AC6" s="55">
         <v>79552.899999999994</v>
       </c>
-      <c r="AD6" s="56">
+      <c r="AD6" s="55">
         <v>105130.3</v>
       </c>
-      <c r="AE6" s="65">
+      <c r="AE6" s="64">
         <v>139675.29999999999</v>
       </c>
-      <c r="AF6" s="66">
+      <c r="AF6" s="65">
         <v>185343.7</v>
       </c>
       <c r="AG6" s="50">
         <v>241442</v>
       </c>
-      <c r="AH6" s="51"/>
+      <c r="AH6" s="55">
+        <v>392481.2</v>
+      </c>
       <c r="AI6" s="50"/>
       <c r="AJ6" s="50"/>
       <c r="AK6" s="50"/>
     </row>
     <row r="7" spans="1:37">
       <c r="A7" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B7" s="48">
         <v>222.78914775953322</v>
       </c>
       <c r="C7" s="37">
         <v>378.97798428725207</v>
       </c>
       <c r="D7" s="48">
         <v>637.9290960714286</v>
       </c>
       <c r="E7" s="37">
         <v>1483.3400565392906</v>
       </c>
       <c r="F7" s="37">
         <v>1986.5725146758732</v>
       </c>
       <c r="G7" s="48">
         <v>2410.3958181432804</v>
       </c>
       <c r="H7" s="37">
         <v>4027.2</v>
       </c>
       <c r="I7" s="37">
         <v>6033</v>
       </c>
       <c r="J7" s="37">
         <v>19786.3</v>
       </c>
       <c r="K7" s="49">
         <v>27074.2</v>
       </c>
       <c r="L7" s="37">
         <v>29090.400000000001</v>
       </c>
       <c r="M7" s="40">
         <v>29303.200000000001</v>
       </c>
       <c r="N7" s="50">
         <v>411.76325385384109</v>
       </c>
       <c r="O7" s="50">
         <v>780.24234998472593</v>
       </c>
-      <c r="P7" s="56">
+      <c r="P7" s="55">
         <v>1339.7522612202667</v>
       </c>
-      <c r="Q7" s="65">
+      <c r="Q7" s="64">
         <v>1835.3003062049477</v>
       </c>
       <c r="R7" s="50">
         <v>2359.355758747427</v>
       </c>
-      <c r="S7" s="66">
+      <c r="S7" s="65">
         <v>2914.4376985432082</v>
       </c>
-      <c r="T7" s="56">
+      <c r="T7" s="55">
         <v>5164.7</v>
       </c>
       <c r="U7" s="50">
         <v>8028.5027334394217</v>
       </c>
       <c r="V7" s="50">
         <v>25818.581629942568</v>
       </c>
       <c r="W7" s="50">
         <v>35466.203739395278</v>
       </c>
       <c r="X7" s="50">
         <v>36877.915339951345</v>
       </c>
       <c r="Y7" s="50">
         <v>37557.134433520441</v>
       </c>
       <c r="Z7" s="50">
         <v>316.7</v>
       </c>
       <c r="AA7" s="50">
         <v>640.5</v>
       </c>
-      <c r="AB7" s="56">
+      <c r="AB7" s="55">
         <v>1187.5</v>
       </c>
-      <c r="AC7" s="65">
+      <c r="AC7" s="64">
         <v>1941.8</v>
       </c>
-      <c r="AD7" s="56">
+      <c r="AD7" s="55">
         <v>2456.6999999999998</v>
       </c>
-      <c r="AE7" s="65" t="s">
+      <c r="AE7" s="64" t="s">
         <v>69</v>
       </c>
-      <c r="AF7" s="66">
+      <c r="AF7" s="65">
         <v>5479.8</v>
       </c>
       <c r="AG7" s="50">
         <v>8351.7000000000007</v>
       </c>
-      <c r="AH7" s="51"/>
+      <c r="AH7" s="55">
+        <v>25834.2</v>
+      </c>
       <c r="AI7" s="50"/>
       <c r="AJ7" s="50"/>
       <c r="AK7" s="50"/>
     </row>
     <row r="8" spans="1:37">
       <c r="A8" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="48">
         <v>108.77472193108655</v>
       </c>
       <c r="C8" s="37">
         <v>222.2845136653188</v>
       </c>
       <c r="D8" s="48">
         <v>335.60900541262947</v>
       </c>
       <c r="E8" s="37">
         <v>465.01505068898683</v>
       </c>
       <c r="F8" s="37">
         <v>657.62428583155645</v>
       </c>
       <c r="G8" s="48">
         <v>931.56145410728186</v>
       </c>
       <c r="H8" s="37">
         <v>2039.1</v>
       </c>
       <c r="I8" s="37">
         <v>2989.9</v>
       </c>
       <c r="J8" s="37">
         <v>8842.2999999999993</v>
       </c>
       <c r="K8" s="49">
         <v>11878.8</v>
       </c>
       <c r="L8" s="37">
         <v>12473.1</v>
       </c>
       <c r="M8" s="40">
         <v>13064.1</v>
       </c>
       <c r="N8" s="50">
         <v>147.17213379841198</v>
       </c>
       <c r="O8" s="50">
         <v>271.46932531787525</v>
       </c>
-      <c r="P8" s="56">
+      <c r="P8" s="55">
         <v>416.87836188283609</v>
       </c>
-      <c r="Q8" s="65">
+      <c r="Q8" s="64">
         <v>608.1179264707589</v>
       </c>
       <c r="R8" s="50">
         <v>881.43883405105908</v>
       </c>
-      <c r="S8" s="66">
+      <c r="S8" s="65">
         <v>1186.8156919769772</v>
       </c>
-      <c r="T8" s="56">
+      <c r="T8" s="55">
         <v>2369.5</v>
       </c>
       <c r="U8" s="50">
         <v>3346.6267897894836</v>
       </c>
       <c r="V8" s="50">
         <v>10862.121188818663</v>
       </c>
       <c r="W8" s="50">
         <v>15195.427429911178</v>
       </c>
       <c r="X8" s="50">
         <v>15636.834847829399</v>
       </c>
       <c r="Y8" s="50">
         <v>15914.561462639445</v>
       </c>
       <c r="Z8" s="50">
         <v>150.6</v>
       </c>
       <c r="AA8" s="50">
         <v>282.89999999999998</v>
       </c>
-      <c r="AB8" s="56">
+      <c r="AB8" s="55">
         <v>457.9</v>
       </c>
-      <c r="AC8" s="65">
+      <c r="AC8" s="64">
         <v>664</v>
       </c>
-      <c r="AD8" s="56">
+      <c r="AD8" s="55">
         <v>957.5</v>
       </c>
-      <c r="AE8" s="65">
+      <c r="AE8" s="64">
         <v>1288.8</v>
       </c>
-      <c r="AF8" s="66">
+      <c r="AF8" s="65">
         <v>2563.9</v>
       </c>
       <c r="AG8" s="50">
         <v>3626.7</v>
       </c>
-      <c r="AH8" s="51"/>
+      <c r="AH8" s="55">
+        <v>10754.1</v>
+      </c>
       <c r="AI8" s="50"/>
       <c r="AJ8" s="50"/>
       <c r="AK8" s="50"/>
     </row>
     <row r="9" spans="1:37">
       <c r="A9" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="48">
         <v>1252.3772179023902</v>
       </c>
       <c r="C9" s="37">
         <v>2443.5438249118197</v>
       </c>
       <c r="D9" s="48">
         <v>3872.2959174900893</v>
       </c>
       <c r="E9" s="37">
         <v>5436.5392099747387</v>
       </c>
       <c r="F9" s="37">
         <v>6974.3061220739119</v>
       </c>
       <c r="G9" s="48">
         <v>9020.488846010514</v>
       </c>
       <c r="H9" s="37">
         <v>13876.8</v>
       </c>
       <c r="I9" s="37">
         <v>22809.7</v>
       </c>
       <c r="J9" s="37">
         <v>45596.2</v>
       </c>
       <c r="K9" s="49">
         <v>53689.5</v>
       </c>
       <c r="L9" s="37">
         <v>64683.199999999997</v>
       </c>
       <c r="M9" s="40">
         <v>68637.399999999994</v>
       </c>
       <c r="N9" s="50">
         <v>1150.9538735153499</v>
       </c>
       <c r="O9" s="50">
         <v>2464.5742952271007</v>
       </c>
-      <c r="P9" s="56">
+      <c r="P9" s="55">
         <v>4463.4770339933402</v>
       </c>
-      <c r="Q9" s="65">
+      <c r="Q9" s="64">
         <v>6291.444856730317</v>
       </c>
       <c r="R9" s="50">
         <v>7945.7035668297613</v>
       </c>
-      <c r="S9" s="66">
+      <c r="S9" s="65">
         <v>10238.188120988614</v>
       </c>
-      <c r="T9" s="56">
+      <c r="T9" s="55">
         <v>15279.6</v>
       </c>
       <c r="U9" s="50">
         <v>22415.642253631984</v>
       </c>
       <c r="V9" s="50">
         <v>49552.970018571999</v>
       </c>
       <c r="W9" s="50">
         <v>59744.158637732195</v>
       </c>
       <c r="X9" s="50">
         <v>77255.770792696974</v>
       </c>
       <c r="Y9" s="50">
         <v>79885.101742052779</v>
       </c>
       <c r="Z9" s="50">
         <v>1252.9000000000001</v>
       </c>
       <c r="AA9" s="50">
         <v>2738.7</v>
       </c>
-      <c r="AB9" s="56">
+      <c r="AB9" s="55">
         <v>4971</v>
       </c>
-      <c r="AC9" s="65">
+      <c r="AC9" s="64">
         <v>6957.1</v>
       </c>
-      <c r="AD9" s="56">
+      <c r="AD9" s="55">
         <v>8769.7999999999993</v>
       </c>
-      <c r="AE9" s="65">
+      <c r="AE9" s="64">
         <v>11420</v>
       </c>
-      <c r="AF9" s="66">
+      <c r="AF9" s="65">
         <v>16662.900000000001</v>
       </c>
       <c r="AG9" s="50">
         <v>25636.3</v>
       </c>
-      <c r="AH9" s="51"/>
+      <c r="AH9" s="55">
+        <v>55921.3</v>
+      </c>
       <c r="AI9" s="50"/>
       <c r="AJ9" s="50"/>
       <c r="AK9" s="50"/>
     </row>
     <row r="10" spans="1:37">
       <c r="A10" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="48">
         <v>686.62506143409234</v>
       </c>
       <c r="C10" s="37">
         <v>1808.8260035412686</v>
       </c>
       <c r="D10" s="48">
         <v>2872.3518327546485</v>
       </c>
       <c r="E10" s="37">
         <v>4094.8894769265335</v>
       </c>
       <c r="F10" s="37">
         <v>5661.8089992179121</v>
       </c>
       <c r="G10" s="48">
         <v>7064.0157602548634</v>
       </c>
       <c r="H10" s="37">
         <v>10246.799999999999</v>
       </c>
       <c r="I10" s="37">
         <v>12920.5</v>
       </c>
       <c r="J10" s="37">
         <v>18054.900000000001</v>
       </c>
       <c r="K10" s="49">
         <v>22152.7</v>
       </c>
       <c r="L10" s="37" t="s">
         <v>54</v>
       </c>
       <c r="M10" s="40">
         <v>27463</v>
       </c>
       <c r="N10" s="50">
         <v>795.49849435803276</v>
       </c>
       <c r="O10" s="50">
         <v>2204.4052007589435</v>
       </c>
-      <c r="P10" s="56">
+      <c r="P10" s="55">
         <v>3485.7419836284457</v>
       </c>
-      <c r="Q10" s="65">
+      <c r="Q10" s="64">
         <v>4944.3852359527073</v>
       </c>
       <c r="R10" s="50">
         <v>6811.5783166284409</v>
       </c>
-      <c r="S10" s="66">
+      <c r="S10" s="65">
         <v>8473.5386139530274</v>
       </c>
-      <c r="T10" s="56">
+      <c r="T10" s="55">
         <v>11540.2</v>
       </c>
       <c r="U10" s="50">
         <v>13752.353164594861</v>
       </c>
       <c r="V10" s="50">
         <v>19322.273111311792</v>
       </c>
       <c r="W10" s="50">
         <v>23212.080529221203</v>
       </c>
       <c r="X10" s="50">
         <v>25731.828040045686</v>
       </c>
       <c r="Y10" s="50">
         <v>30188.287766862115</v>
       </c>
       <c r="Z10" s="50">
         <v>903.6</v>
       </c>
       <c r="AA10" s="50">
         <v>2576.5</v>
       </c>
-      <c r="AB10" s="56">
+      <c r="AB10" s="55">
         <v>4042.8</v>
       </c>
-      <c r="AC10" s="65">
+      <c r="AC10" s="64">
         <v>5722.8</v>
       </c>
-      <c r="AD10" s="56">
+      <c r="AD10" s="55">
         <v>7855.2</v>
       </c>
-      <c r="AE10" s="65">
+      <c r="AE10" s="64">
         <v>9778.2000000000007</v>
       </c>
-      <c r="AF10" s="66">
+      <c r="AF10" s="65">
         <v>13260.3</v>
       </c>
       <c r="AG10" s="50">
         <v>15862.8</v>
       </c>
-      <c r="AH10" s="51"/>
+      <c r="AH10" s="55">
+        <v>22557.8</v>
+      </c>
       <c r="AI10" s="50"/>
       <c r="AJ10" s="50"/>
       <c r="AK10" s="50"/>
     </row>
     <row r="11" spans="1:37">
       <c r="A11" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="48">
         <v>580.49840127049151</v>
       </c>
       <c r="C11" s="37">
         <v>1251.6322727750269</v>
       </c>
       <c r="D11" s="48">
         <v>2056.7611797975733</v>
       </c>
       <c r="E11" s="37">
         <v>2850.4180695284776</v>
       </c>
       <c r="F11" s="37">
         <v>3799.713297411794</v>
       </c>
       <c r="G11" s="48">
         <v>5110.3767204157393</v>
       </c>
       <c r="H11" s="37">
         <v>9804.2999999999993</v>
       </c>
       <c r="I11" s="37">
         <v>15580.9</v>
       </c>
       <c r="J11" s="37">
         <v>34699.599999999999</v>
       </c>
       <c r="K11" s="49">
         <v>42532</v>
       </c>
       <c r="L11" s="37">
         <v>52582.9</v>
       </c>
       <c r="M11" s="40">
         <v>53569.8</v>
       </c>
       <c r="N11" s="50">
         <v>708.50590353298469</v>
       </c>
       <c r="O11" s="50">
         <v>1474.8630478896134</v>
       </c>
-      <c r="P11" s="56">
+      <c r="P11" s="55">
         <v>2536.0313031000182</v>
       </c>
-      <c r="Q11" s="65">
+      <c r="Q11" s="64">
         <v>3464.3325416786079</v>
       </c>
       <c r="R11" s="50">
         <v>4656.0330666337723</v>
       </c>
-      <c r="S11" s="66">
+      <c r="S11" s="65">
         <v>6395.2221890546471</v>
       </c>
-      <c r="T11" s="56">
+      <c r="T11" s="55">
         <v>11149</v>
       </c>
       <c r="U11" s="50">
         <v>17448.002251915037</v>
       </c>
       <c r="V11" s="50">
         <v>39130.795817063001</v>
       </c>
       <c r="W11" s="50">
         <v>47363.869615982119</v>
       </c>
       <c r="X11" s="50">
         <v>61242.705506683938</v>
       </c>
       <c r="Y11" s="50">
         <v>62367.88696829378</v>
       </c>
       <c r="Z11" s="50">
         <v>707.2</v>
       </c>
       <c r="AA11" s="50">
         <v>1494.2</v>
       </c>
-      <c r="AB11" s="56">
+      <c r="AB11" s="55">
         <v>2603.9</v>
       </c>
-      <c r="AC11" s="65">
+      <c r="AC11" s="64">
         <v>3787.5</v>
       </c>
-      <c r="AD11" s="56">
+      <c r="AD11" s="55">
         <v>5156.6000000000004</v>
       </c>
-      <c r="AE11" s="65">
+      <c r="AE11" s="64">
         <v>7147.2</v>
       </c>
-      <c r="AF11" s="66">
+      <c r="AF11" s="65">
         <v>12198.1</v>
       </c>
       <c r="AG11" s="50">
         <v>20546.3</v>
       </c>
-      <c r="AH11" s="51"/>
+      <c r="AH11" s="55">
+        <v>42779.3</v>
+      </c>
       <c r="AI11" s="50"/>
       <c r="AJ11" s="50"/>
       <c r="AK11" s="50"/>
     </row>
     <row r="12" spans="1:37">
       <c r="A12" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="48">
         <v>423.56525610361803</v>
       </c>
       <c r="C12" s="37">
         <v>826.55051265502561</v>
       </c>
       <c r="D12" s="48">
         <v>1561.5416148788656</v>
       </c>
       <c r="E12" s="37">
         <v>2412.1410934655491</v>
       </c>
       <c r="F12" s="37">
         <v>3434.6856115873716</v>
       </c>
       <c r="G12" s="48">
         <v>4983.9052335363776</v>
       </c>
       <c r="H12" s="37">
         <v>7364.7</v>
       </c>
       <c r="I12" s="37">
         <v>9687.2999999999993</v>
       </c>
       <c r="J12" s="37">
         <v>17029</v>
       </c>
       <c r="K12" s="49">
         <v>21150.400000000001</v>
       </c>
       <c r="L12" s="37">
         <v>23164.7</v>
       </c>
       <c r="M12" s="40">
         <v>25160.799999999999</v>
       </c>
       <c r="N12" s="50">
         <v>664.26895790686535</v>
       </c>
       <c r="O12" s="50">
         <v>1149.9230593629936</v>
       </c>
-      <c r="P12" s="56">
+      <c r="P12" s="55">
         <v>2050.743570666672</v>
       </c>
-      <c r="Q12" s="65">
+      <c r="Q12" s="64">
         <v>3033.2424626026163</v>
       </c>
       <c r="R12" s="50">
         <v>4324.4376518673434</v>
       </c>
-      <c r="S12" s="66">
+      <c r="S12" s="65">
         <v>6314.1179480026358</v>
       </c>
-      <c r="T12" s="56">
+      <c r="T12" s="55">
         <v>9039.2000000000007</v>
       </c>
       <c r="U12" s="50">
         <v>11284.558646029242</v>
       </c>
       <c r="V12" s="50">
         <v>20102.196033940643</v>
       </c>
       <c r="W12" s="50">
         <v>25991.672615380601</v>
       </c>
       <c r="X12" s="50">
         <v>28937.96985970977</v>
       </c>
       <c r="Y12" s="50">
         <v>31226.298652728314</v>
       </c>
       <c r="Z12" s="50">
         <v>743.6</v>
       </c>
       <c r="AA12" s="50">
         <v>1304.2</v>
       </c>
-      <c r="AB12" s="56">
+      <c r="AB12" s="55">
         <v>2345</v>
       </c>
-      <c r="AC12" s="65">
+      <c r="AC12" s="64">
         <v>3407.8</v>
       </c>
-      <c r="AD12" s="56">
+      <c r="AD12" s="55">
         <v>4884.3</v>
       </c>
-      <c r="AE12" s="65">
+      <c r="AE12" s="64">
         <v>7250.6</v>
       </c>
-      <c r="AF12" s="66">
+      <c r="AF12" s="65">
         <v>10409.299999999999</v>
       </c>
       <c r="AG12" s="50">
         <v>13826.4</v>
       </c>
-      <c r="AH12" s="51"/>
+      <c r="AH12" s="55">
+        <v>20016.3</v>
+      </c>
       <c r="AI12" s="50"/>
       <c r="AJ12" s="50"/>
       <c r="AK12" s="50"/>
     </row>
     <row r="13" spans="1:37">
       <c r="A13" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="48">
         <v>488.63579501670972</v>
       </c>
       <c r="C13" s="37">
         <v>1088.9170709205605</v>
       </c>
       <c r="D13" s="48">
         <v>1837.0923728635121</v>
       </c>
       <c r="E13" s="37">
         <v>2481.3504858298006</v>
       </c>
       <c r="F13" s="37">
         <v>3052.3023689363472</v>
       </c>
       <c r="G13" s="48">
         <v>4220.8879369046872</v>
       </c>
       <c r="H13" s="37">
         <v>6143.7</v>
       </c>
       <c r="I13" s="37">
         <v>7860.7</v>
       </c>
       <c r="J13" s="37">
         <v>10975.3</v>
       </c>
       <c r="K13" s="49">
         <v>13248.3</v>
       </c>
       <c r="L13" s="37" t="s">
         <v>55</v>
       </c>
       <c r="M13" s="40">
         <v>16808.400000000001</v>
       </c>
       <c r="N13" s="50">
         <v>675.3124026643635</v>
       </c>
       <c r="O13" s="50">
         <v>1439.6716566847344</v>
       </c>
-      <c r="P13" s="56">
+      <c r="P13" s="55">
         <v>2347.5445743640071</v>
       </c>
-      <c r="Q13" s="65">
+      <c r="Q13" s="64">
         <v>3258.3048023194851</v>
       </c>
       <c r="R13" s="50">
         <v>4193.466805029735</v>
       </c>
-      <c r="S13" s="66">
+      <c r="S13" s="65">
         <v>6090.8095718760369</v>
       </c>
-      <c r="T13" s="56">
+      <c r="T13" s="55">
         <v>7875.8</v>
       </c>
       <c r="U13" s="50">
         <v>9654.0894559996086</v>
       </c>
       <c r="V13" s="50">
         <v>13351.17005913952</v>
       </c>
       <c r="W13" s="50">
         <v>15846.858891300833</v>
       </c>
       <c r="X13" s="50">
         <v>17618.495607441921</v>
       </c>
       <c r="Y13" s="50">
         <v>20688.698956055327</v>
       </c>
       <c r="Z13" s="50">
         <v>689.9</v>
       </c>
       <c r="AA13" s="50">
         <v>1515.8</v>
       </c>
-      <c r="AB13" s="56">
+      <c r="AB13" s="55">
         <v>2485.8000000000002</v>
       </c>
-      <c r="AC13" s="65">
+      <c r="AC13" s="64">
         <v>3424.6</v>
       </c>
-      <c r="AD13" s="56">
+      <c r="AD13" s="55">
         <v>4516</v>
       </c>
-      <c r="AE13" s="65">
+      <c r="AE13" s="64">
         <v>6573.7</v>
       </c>
-      <c r="AF13" s="66">
+      <c r="AF13" s="65">
         <v>8549.1</v>
       </c>
       <c r="AG13" s="50">
         <v>10521.7</v>
       </c>
-      <c r="AH13" s="51"/>
+      <c r="AH13" s="55">
+        <v>14338.4</v>
+      </c>
       <c r="AI13" s="50"/>
       <c r="AJ13" s="50"/>
       <c r="AK13" s="50"/>
     </row>
     <row r="14" spans="1:37">
       <c r="A14" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B14" s="48">
         <v>195.07527228192629</v>
       </c>
       <c r="C14" s="37">
         <v>383.42421719512527</v>
       </c>
       <c r="D14" s="48">
         <v>833.71137583568247</v>
       </c>
       <c r="E14" s="37">
         <v>1207.3775248593327</v>
       </c>
       <c r="F14" s="37">
         <v>1996.8061203654152</v>
       </c>
       <c r="G14" s="48">
         <v>3091.9452845577289</v>
       </c>
       <c r="H14" s="37">
         <v>4254.5</v>
       </c>
       <c r="I14" s="37">
         <v>5502.5</v>
       </c>
       <c r="J14" s="37">
         <v>9445</v>
       </c>
       <c r="K14" s="49">
         <v>12363.7</v>
       </c>
       <c r="L14" s="37">
         <v>14092.8</v>
       </c>
       <c r="M14" s="40">
         <v>15464.2</v>
       </c>
       <c r="N14" s="50">
         <v>270.15821298118072</v>
       </c>
       <c r="O14" s="50">
         <v>491.74691212343009</v>
       </c>
-      <c r="P14" s="56">
+      <c r="P14" s="55">
         <v>1068.4379208268463</v>
       </c>
-      <c r="Q14" s="65">
+      <c r="Q14" s="64">
         <v>1541.7073231000882</v>
       </c>
       <c r="R14" s="50">
         <v>2545.4601258991433</v>
       </c>
-      <c r="S14" s="66">
+      <c r="S14" s="65">
         <v>4005.0383209801103</v>
       </c>
-      <c r="T14" s="56">
+      <c r="T14" s="55">
         <v>5703.3</v>
       </c>
       <c r="U14" s="50">
         <v>7150.6106566237941</v>
       </c>
       <c r="V14" s="50">
         <v>12611.029623621085</v>
       </c>
       <c r="W14" s="50">
         <v>15948.164079605946</v>
       </c>
       <c r="X14" s="50">
         <v>17810.1983296238</v>
       </c>
       <c r="Y14" s="50">
         <v>19266.783076532225</v>
       </c>
       <c r="Z14" s="50">
         <v>303.7</v>
       </c>
       <c r="AA14" s="50">
         <v>561</v>
       </c>
-      <c r="AB14" s="56">
+      <c r="AB14" s="55">
         <v>1237.3</v>
       </c>
-      <c r="AC14" s="65">
+      <c r="AC14" s="64">
         <v>1773.6</v>
       </c>
-      <c r="AD14" s="56">
+      <c r="AD14" s="55">
         <v>2927.8</v>
       </c>
-      <c r="AE14" s="65">
+      <c r="AE14" s="64">
         <v>4528.1000000000004</v>
       </c>
-      <c r="AF14" s="66">
+      <c r="AF14" s="65">
         <v>6362</v>
       </c>
       <c r="AG14" s="50">
         <v>7934.1</v>
       </c>
-      <c r="AH14" s="51"/>
+      <c r="AH14" s="55">
+        <v>10596.8</v>
+      </c>
       <c r="AI14" s="50"/>
       <c r="AJ14" s="50"/>
       <c r="AK14" s="50"/>
     </row>
     <row r="15" spans="1:37">
       <c r="A15" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B15" s="48">
         <v>296.42699740431232</v>
       </c>
       <c r="C15" s="37">
         <v>883.17899187397848</v>
       </c>
       <c r="D15" s="48">
         <v>1294.4377223461941</v>
       </c>
       <c r="E15" s="37">
         <v>1621.096052206477</v>
       </c>
       <c r="F15" s="37">
         <v>2089.8099349562649</v>
       </c>
       <c r="G15" s="48">
         <v>3152.7991075783152</v>
       </c>
       <c r="H15" s="37">
         <v>4328.5</v>
       </c>
       <c r="I15" s="37">
         <v>5437.5</v>
       </c>
       <c r="J15" s="37">
         <v>7752.6</v>
       </c>
       <c r="K15" s="49">
         <v>9863.6</v>
       </c>
       <c r="L15" s="37">
         <v>16424.099999999999</v>
       </c>
       <c r="M15" s="40">
         <v>17989.400000000001</v>
       </c>
       <c r="N15" s="50">
         <v>249.89667935090932</v>
       </c>
       <c r="O15" s="50">
         <v>867.12522528035447</v>
       </c>
-      <c r="P15" s="56">
+      <c r="P15" s="55">
         <v>1284.6264213343904</v>
       </c>
-      <c r="Q15" s="65">
+      <c r="Q15" s="64">
         <v>1807.748029953043</v>
       </c>
       <c r="R15" s="50">
         <v>2360.1718060104645</v>
       </c>
-      <c r="S15" s="66">
+      <c r="S15" s="65">
         <v>3601.8994649890683</v>
       </c>
-      <c r="T15" s="56">
+      <c r="T15" s="55">
         <v>4870.5</v>
       </c>
       <c r="U15" s="50">
         <v>6085.9834028664209</v>
       </c>
       <c r="V15" s="50">
         <v>10441.565277803144</v>
       </c>
       <c r="W15" s="50">
         <v>12299.282830285732</v>
       </c>
       <c r="X15" s="50">
         <v>19992.527124120381</v>
       </c>
       <c r="Y15" s="50">
         <v>21835.07746116156</v>
       </c>
       <c r="Z15" s="50">
         <v>268.10000000000002</v>
       </c>
       <c r="AA15" s="50">
         <v>970.9</v>
       </c>
-      <c r="AB15" s="56">
+      <c r="AB15" s="55">
         <v>1496.4</v>
       </c>
-      <c r="AC15" s="65">
+      <c r="AC15" s="64">
         <v>2049.3000000000002</v>
       </c>
-      <c r="AD15" s="56">
+      <c r="AD15" s="55">
         <v>2665.5</v>
       </c>
-      <c r="AE15" s="65">
+      <c r="AE15" s="64">
         <v>4046.6</v>
       </c>
-      <c r="AF15" s="66" t="s">
+      <c r="AF15" s="65" t="s">
         <v>79</v>
       </c>
       <c r="AG15" s="50">
         <v>6717.6</v>
       </c>
-      <c r="AH15" s="51"/>
+      <c r="AH15" s="55">
+        <v>11840.6</v>
+      </c>
       <c r="AI15" s="50"/>
       <c r="AJ15" s="50"/>
       <c r="AK15" s="50"/>
     </row>
     <row r="16" spans="1:37">
       <c r="A16" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B16" s="48">
         <v>369.35273534354457</v>
       </c>
       <c r="C16" s="37">
         <v>1038.4386837215777</v>
       </c>
       <c r="D16" s="48">
         <v>1818.3039023262104</v>
       </c>
       <c r="E16" s="37">
         <v>2996.6455357107593</v>
       </c>
       <c r="F16" s="37">
         <v>4087.5495437835057</v>
       </c>
       <c r="G16" s="48">
         <v>7088.3499180614745</v>
       </c>
       <c r="H16" s="37">
         <v>10098</v>
       </c>
       <c r="I16" s="37">
         <v>13243.4</v>
       </c>
       <c r="J16" s="37">
         <v>16870.900000000001</v>
       </c>
       <c r="K16" s="49">
         <v>19895.7</v>
       </c>
       <c r="L16" s="37">
         <v>21535.8</v>
       </c>
       <c r="M16" s="40">
         <v>25873.200000000001</v>
       </c>
       <c r="N16" s="50">
         <v>524.03433983367211</v>
       </c>
       <c r="O16" s="50">
         <v>1633.1040596890257</v>
       </c>
-      <c r="P16" s="56">
+      <c r="P16" s="55">
         <v>2629.4707179394568</v>
       </c>
-      <c r="Q16" s="65">
+      <c r="Q16" s="64">
         <v>4084.9256222267222</v>
       </c>
       <c r="R16" s="50">
         <v>5485.6047580736877</v>
       </c>
-      <c r="S16" s="66">
+      <c r="S16" s="65">
         <v>9332.3819327807068</v>
       </c>
-      <c r="T16" s="56">
+      <c r="T16" s="55">
         <v>12347.5</v>
       </c>
       <c r="U16" s="50">
         <v>15837.826623103516</v>
       </c>
       <c r="V16" s="50">
         <v>19872.779334118492</v>
       </c>
       <c r="W16" s="50">
         <v>23172.227176384953</v>
       </c>
       <c r="X16" s="50">
         <v>25530.323767139937</v>
       </c>
       <c r="Y16" s="50">
         <v>31326.846407349276</v>
       </c>
       <c r="Z16" s="50">
         <v>564.20000000000005</v>
       </c>
       <c r="AA16" s="50" t="s">
         <v>63</v>
       </c>
-      <c r="AB16" s="56">
+      <c r="AB16" s="55">
         <v>3015.2</v>
       </c>
-      <c r="AC16" s="65">
+      <c r="AC16" s="64">
         <v>4715.7</v>
       </c>
-      <c r="AD16" s="56">
+      <c r="AD16" s="55">
         <v>6352.7</v>
       </c>
-      <c r="AE16" s="65" t="s">
+      <c r="AE16" s="64" t="s">
         <v>70</v>
       </c>
-      <c r="AF16" s="66">
+      <c r="AF16" s="65">
         <v>14170.3</v>
       </c>
       <c r="AG16" s="50">
         <v>18057.7</v>
       </c>
-      <c r="AH16" s="51"/>
+      <c r="AH16" s="55">
+        <v>22505.200000000001</v>
+      </c>
       <c r="AI16" s="50"/>
       <c r="AJ16" s="50"/>
       <c r="AK16" s="50"/>
     </row>
     <row r="17" spans="1:37">
       <c r="A17" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B17" s="48">
         <v>5742.0298174361014</v>
       </c>
       <c r="C17" s="37">
         <v>11017.815155781562</v>
       </c>
       <c r="D17" s="48">
         <v>16839.805546914053</v>
       </c>
       <c r="E17" s="37">
         <v>22678.61837401893</v>
       </c>
       <c r="F17" s="37">
         <v>29457.683609405052</v>
       </c>
       <c r="G17" s="48">
         <v>37081.575954433727</v>
       </c>
       <c r="H17" s="37">
         <v>44018.1</v>
       </c>
       <c r="I17" s="37">
         <v>52086.400000000001</v>
       </c>
       <c r="J17" s="37">
         <v>62375.6</v>
       </c>
       <c r="K17" s="49">
         <v>70727.399999999994</v>
       </c>
       <c r="L17" s="37">
         <v>84000</v>
       </c>
       <c r="M17" s="40">
         <v>92531.5</v>
       </c>
       <c r="N17" s="50">
         <v>7471.9590218297535</v>
       </c>
       <c r="O17" s="50">
         <v>14879.772935325977</v>
       </c>
-      <c r="P17" s="56">
+      <c r="P17" s="55">
         <v>23186.467452459699</v>
       </c>
-      <c r="Q17" s="65">
+      <c r="Q17" s="64">
         <v>31758.027277537971</v>
       </c>
       <c r="R17" s="50">
         <v>40996.879551545338</v>
       </c>
-      <c r="S17" s="66">
+      <c r="S17" s="65">
         <v>50990.63414009157</v>
       </c>
-      <c r="T17" s="56">
+      <c r="T17" s="55">
         <v>60424.7</v>
       </c>
       <c r="U17" s="50">
         <v>70461.268166389098</v>
       </c>
       <c r="V17" s="50">
         <v>78841.530730871978</v>
       </c>
       <c r="W17" s="50">
         <v>89129.87510725329</v>
       </c>
       <c r="X17" s="50">
         <v>105182.52328670306</v>
       </c>
       <c r="Y17" s="50">
         <v>114943.62182002098</v>
       </c>
       <c r="Z17" s="50">
         <v>7361.1</v>
       </c>
       <c r="AA17" s="50" t="s">
         <v>65</v>
       </c>
-      <c r="AB17" s="56">
+      <c r="AB17" s="55">
         <v>26543.7</v>
       </c>
-      <c r="AC17" s="65">
+      <c r="AC17" s="64">
         <v>37100.1</v>
       </c>
-      <c r="AD17" s="56">
+      <c r="AD17" s="55">
         <v>48313.599999999999</v>
       </c>
-      <c r="AE17" s="65" t="s">
+      <c r="AE17" s="64" t="s">
         <v>71</v>
       </c>
-      <c r="AF17" s="66">
+      <c r="AF17" s="65">
         <v>71007.100000000006</v>
       </c>
       <c r="AG17" s="50">
         <v>81576.5</v>
       </c>
-      <c r="AH17" s="51"/>
+      <c r="AH17" s="55">
+        <v>92228</v>
+      </c>
       <c r="AI17" s="50"/>
       <c r="AJ17" s="50"/>
       <c r="AK17" s="50"/>
     </row>
     <row r="18" spans="1:37">
       <c r="A18" s="31" t="s">
         <v>49</v>
       </c>
       <c r="B18" s="48">
         <v>364.06103349941566</v>
       </c>
       <c r="C18" s="37">
         <v>810.54777299611305</v>
       </c>
       <c r="D18" s="48">
         <v>1354.8172101999005</v>
       </c>
       <c r="E18" s="37">
         <v>1856.8890269003468</v>
       </c>
       <c r="F18" s="37">
         <v>2326.7081814510957</v>
       </c>
       <c r="G18" s="48">
         <v>3249.5133988226244</v>
       </c>
       <c r="H18" s="37">
         <v>4339.8</v>
       </c>
       <c r="I18" s="37">
         <v>5751.7</v>
       </c>
       <c r="J18" s="37">
         <v>12697.5</v>
       </c>
       <c r="K18" s="49">
         <v>15314.3</v>
       </c>
       <c r="L18" s="37">
         <v>24181.3</v>
       </c>
       <c r="M18" s="40">
         <v>25933.1</v>
       </c>
       <c r="N18" s="50">
         <v>607.08860979897236</v>
       </c>
       <c r="O18" s="50">
         <v>1167.3286711947335</v>
       </c>
-      <c r="P18" s="56">
+      <c r="P18" s="55">
         <v>1737.1895392519516</v>
       </c>
-      <c r="Q18" s="65">
+      <c r="Q18" s="64">
         <v>2485.5942827298513</v>
       </c>
       <c r="R18" s="50">
         <v>3192.6882118951376</v>
       </c>
-      <c r="S18" s="66">
+      <c r="S18" s="65">
         <v>4280.5835519037655</v>
       </c>
-      <c r="T18" s="56">
+      <c r="T18" s="55">
         <v>5460.1</v>
       </c>
       <c r="U18" s="50">
         <v>6957.6176901514773</v>
       </c>
       <c r="V18" s="50">
         <v>14288.700825293599</v>
       </c>
       <c r="W18" s="50">
         <v>16623.579183860697</v>
       </c>
       <c r="X18" s="50">
         <v>28486.431103178693</v>
       </c>
       <c r="Y18" s="50">
         <v>30958.411130433335</v>
       </c>
       <c r="Z18" s="50">
         <v>660.2</v>
       </c>
       <c r="AA18" s="50">
         <v>1281.7</v>
       </c>
-      <c r="AB18" s="56">
+      <c r="AB18" s="55">
         <v>1901</v>
       </c>
-      <c r="AC18" s="65">
+      <c r="AC18" s="64">
         <v>2702.2</v>
       </c>
-      <c r="AD18" s="56">
+      <c r="AD18" s="55">
         <v>3485.8</v>
       </c>
-      <c r="AE18" s="65">
+      <c r="AE18" s="64">
         <v>4800.5</v>
       </c>
-      <c r="AF18" s="66">
+      <c r="AF18" s="65">
         <v>6100.2</v>
       </c>
       <c r="AG18" s="50">
         <v>8456.5</v>
       </c>
-      <c r="AH18" s="51"/>
+      <c r="AH18" s="55">
+        <v>20083.8</v>
+      </c>
       <c r="AI18" s="50"/>
       <c r="AJ18" s="50"/>
       <c r="AK18" s="50"/>
     </row>
     <row r="19" spans="1:37">
       <c r="A19" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B19" s="48">
         <v>1069.0972077034976</v>
       </c>
       <c r="C19" s="37">
         <v>1891.8180223806121</v>
       </c>
       <c r="D19" s="48">
         <v>2969.4384733556635</v>
       </c>
       <c r="E19" s="37">
         <v>4033.2851213043632</v>
       </c>
       <c r="F19" s="37">
         <v>5186.3015066045209</v>
       </c>
       <c r="G19" s="48">
         <v>6932.6133343352149</v>
       </c>
       <c r="H19" s="37">
         <v>10368</v>
       </c>
       <c r="I19" s="37">
         <v>17119.099999999999</v>
       </c>
       <c r="J19" s="37">
         <v>32865.800000000003</v>
       </c>
       <c r="K19" s="49">
         <v>38646</v>
       </c>
       <c r="L19" s="37">
         <v>51589.2</v>
       </c>
       <c r="M19" s="40">
         <v>52883</v>
       </c>
       <c r="N19" s="50">
         <v>1018.8644915431267</v>
       </c>
       <c r="O19" s="50">
         <v>2108.8169890718987</v>
       </c>
-      <c r="P19" s="56">
+      <c r="P19" s="55">
         <v>3335.8380767449553</v>
       </c>
-      <c r="Q19" s="65">
+      <c r="Q19" s="64">
         <v>4732.9718245355052</v>
       </c>
       <c r="R19" s="50">
         <v>6065.5661234488725</v>
       </c>
-      <c r="S19" s="66">
+      <c r="S19" s="65">
         <v>7935.5869662380937</v>
       </c>
-      <c r="T19" s="56">
+      <c r="T19" s="55">
         <v>11543.4</v>
       </c>
       <c r="U19" s="50">
         <v>18190.900338619416</v>
       </c>
       <c r="V19" s="50">
         <v>37864.572708467436</v>
       </c>
       <c r="W19" s="50">
         <v>44833.147328900348</v>
       </c>
       <c r="X19" s="50">
         <v>66496.989544465119</v>
       </c>
       <c r="Y19" s="50">
         <v>67962.959434785313</v>
       </c>
       <c r="Z19" s="50">
         <v>1205.5999999999999</v>
       </c>
       <c r="AA19" s="50">
         <v>2504</v>
       </c>
-      <c r="AB19" s="56">
+      <c r="AB19" s="55">
         <v>3778.5</v>
       </c>
-      <c r="AC19" s="65">
+      <c r="AC19" s="64">
         <v>5306.4</v>
       </c>
-      <c r="AD19" s="56">
+      <c r="AD19" s="55">
         <v>6788.8</v>
       </c>
-      <c r="AE19" s="65">
+      <c r="AE19" s="64">
         <v>8982.9</v>
       </c>
-      <c r="AF19" s="66">
+      <c r="AF19" s="65">
         <v>13223.4</v>
       </c>
       <c r="AG19" s="50">
         <v>20327.8</v>
       </c>
-      <c r="AH19" s="51"/>
+      <c r="AH19" s="55">
+        <v>43025.4</v>
+      </c>
       <c r="AI19" s="50"/>
       <c r="AJ19" s="50"/>
       <c r="AK19" s="50"/>
     </row>
     <row r="20" spans="1:37">
       <c r="A20" s="34"/>
     </row>
     <row r="21" spans="1:37" ht="42" customHeight="1">
       <c r="A21" s="70" t="s">
         <v>11</v>
       </c>
       <c r="B21" s="70"/>
       <c r="C21" s="70"/>
       <c r="D21" s="70"/>
       <c r="E21" s="70"/>
       <c r="F21" s="70"/>
       <c r="G21" s="70"/>
       <c r="H21" s="70"/>
       <c r="I21" s="70"/>
       <c r="J21" s="70"/>
       <c r="K21" s="70"/>
       <c r="L21" s="70"/>
       <c r="M21" s="70"/>
     </row>
     <row r="22" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
@@ -2898,93 +2928,93 @@
       </c>
       <c r="L24" s="29" t="s">
         <v>10</v>
       </c>
       <c r="M24" s="29" t="s">
         <v>46</v>
       </c>
       <c r="N24" s="44" t="s">
         <v>0</v>
       </c>
       <c r="O24" s="45" t="s">
         <v>1</v>
       </c>
       <c r="P24" s="44" t="s">
         <v>2</v>
       </c>
       <c r="Q24" s="44" t="s">
         <v>3</v>
       </c>
       <c r="R24" s="44" t="s">
         <v>4</v>
       </c>
       <c r="S24" s="43" t="s">
         <v>14</v>
       </c>
-      <c r="T24" s="61" t="s">
+      <c r="T24" s="60" t="s">
         <v>6</v>
       </c>
       <c r="U24" s="44" t="s">
         <v>7</v>
       </c>
       <c r="V24" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="W24" s="62" t="s">
+      <c r="W24" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="X24" s="62" t="s">
+      <c r="X24" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="Y24" s="62" t="s">
+      <c r="Y24" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="Z24" s="54" t="s">
+      <c r="Z24" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="AA24" s="62" t="s">
+      <c r="AA24" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="AB24" s="63" t="s">
+      <c r="AB24" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="AC24" s="64" t="s">
+      <c r="AC24" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="AD24" s="63" t="s">
+      <c r="AD24" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AE24" s="64" t="s">
+      <c r="AE24" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="AF24" s="63" t="s">
+      <c r="AF24" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="AG24" s="55" t="s">
+      <c r="AG24" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="AH24" s="38" t="s">
+      <c r="AH24" s="69" t="s">
         <v>8</v>
       </c>
       <c r="AI24" s="29" t="s">
         <v>9</v>
       </c>
       <c r="AJ24" s="29" t="s">
         <v>10</v>
       </c>
       <c r="AK24" s="29" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="25" spans="1:37" s="14" customFormat="1" ht="12">
       <c r="A25" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B25" s="48">
         <v>11383.612706753385</v>
       </c>
       <c r="C25" s="37">
         <v>23214.563110038576</v>
       </c>
       <c r="D25" s="48">
         <v>37054.605475246455</v>
       </c>
@@ -2999,1486 +3029,1514 @@
       </c>
       <c r="H25" s="37">
         <v>127295.5</v>
       </c>
       <c r="I25" s="37" t="s">
         <v>51</v>
       </c>
       <c r="J25" s="37">
         <v>292344.3</v>
       </c>
       <c r="K25" s="37">
         <v>353373.5</v>
       </c>
       <c r="L25" s="37">
         <v>427146.6</v>
       </c>
       <c r="M25" s="40">
         <v>458485.5</v>
       </c>
       <c r="N25" s="50">
         <v>14034.723283300798</v>
       </c>
       <c r="O25" s="50">
         <v>29611.53754457807</v>
       </c>
-      <c r="P25" s="56">
+      <c r="P25" s="55">
         <v>47899.939942412879</v>
       </c>
-      <c r="Q25" s="65">
+      <c r="Q25" s="64">
         <v>67203.090125375951</v>
       </c>
       <c r="R25" s="50">
         <v>88514.619118326853</v>
       </c>
-      <c r="S25" s="66">
+      <c r="S25" s="65">
         <v>117794.73566137847</v>
       </c>
       <c r="T25" s="50">
         <v>158142.29999999999</v>
       </c>
       <c r="U25" s="50">
         <v>205327.95743982002</v>
       </c>
       <c r="V25" s="50">
         <v>346113.50853396388</v>
       </c>
       <c r="W25" s="50">
         <v>418219.0162485477</v>
       </c>
       <c r="X25" s="50">
         <v>519532.22914125671</v>
       </c>
       <c r="Y25" s="50">
         <v>556192.6322124349</v>
       </c>
       <c r="Z25" s="50">
         <v>14658.4</v>
       </c>
       <c r="AA25" s="50">
         <v>32098.9</v>
       </c>
-      <c r="AB25" s="56">
+      <c r="AB25" s="55">
         <v>54555.9</v>
       </c>
-      <c r="AC25" s="56">
+      <c r="AC25" s="55">
         <v>76909.899999999994</v>
       </c>
       <c r="AD25" s="50">
         <v>101826.5</v>
       </c>
-      <c r="AE25" s="66" t="s">
+      <c r="AE25" s="65" t="s">
         <v>72</v>
       </c>
       <c r="AF25" s="50">
         <v>180718.4</v>
       </c>
       <c r="AG25" s="50">
         <v>236156</v>
       </c>
-      <c r="AH25" s="48"/>
+      <c r="AH25" s="55">
+        <v>386534.5</v>
+      </c>
       <c r="AI25" s="40"/>
       <c r="AJ25" s="40"/>
       <c r="AK25" s="40"/>
     </row>
     <row r="26" spans="1:37">
       <c r="A26" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B26" s="48">
         <v>144.93147275953322</v>
       </c>
       <c r="C26" s="49">
         <v>223.26263428725207</v>
       </c>
       <c r="D26" s="48">
         <v>391.52024607142863</v>
       </c>
       <c r="E26" s="37">
         <v>605.03112644226053</v>
       </c>
       <c r="F26" s="37">
         <v>888.68635205458565</v>
       </c>
       <c r="G26" s="48">
         <v>1092.9324229977351</v>
       </c>
       <c r="H26" s="37">
         <v>2490.1999999999998</v>
       </c>
       <c r="I26" s="37">
         <v>4276.3</v>
       </c>
       <c r="J26" s="37">
         <v>17810.099999999999</v>
       </c>
       <c r="K26" s="49">
         <v>24878.400000000001</v>
       </c>
       <c r="L26" s="37">
         <v>26675.1</v>
       </c>
       <c r="M26" s="40">
         <v>26668.3</v>
       </c>
       <c r="N26" s="50">
         <v>163.30440360384102</v>
       </c>
       <c r="O26" s="50">
         <v>283.3246494847258</v>
       </c>
-      <c r="P26" s="56">
+      <c r="P26" s="55">
         <v>594.37571047026654</v>
       </c>
-      <c r="Q26" s="65">
+      <c r="Q26" s="64">
         <v>841.4649052049474</v>
       </c>
       <c r="R26" s="50">
         <v>1117.0615074974266</v>
       </c>
-      <c r="S26" s="66">
+      <c r="S26" s="65">
         <v>1423.6845970432078</v>
       </c>
       <c r="T26" s="50">
         <v>3425.5</v>
       </c>
       <c r="U26" s="50">
         <v>6040.8319314394212</v>
       </c>
       <c r="V26" s="50">
         <v>23582.451977692566</v>
       </c>
       <c r="W26" s="50">
         <v>32981.615236895283</v>
       </c>
       <c r="X26" s="50">
         <v>34144.867987201353</v>
       </c>
       <c r="Y26" s="50">
         <v>34575.628230520451</v>
       </c>
       <c r="Z26" s="50">
         <v>184.9</v>
       </c>
       <c r="AA26" s="50">
         <v>376.8</v>
       </c>
-      <c r="AB26" s="56">
+      <c r="AB26" s="55">
         <v>741.3</v>
       </c>
-      <c r="AC26" s="56">
+      <c r="AC26" s="55">
         <v>948</v>
       </c>
       <c r="AD26" s="50">
         <v>1214.4000000000001</v>
       </c>
-      <c r="AE26" s="66">
+      <c r="AE26" s="65">
         <v>1605.2</v>
       </c>
       <c r="AF26" s="50">
         <v>3740.6</v>
       </c>
       <c r="AG26" s="50">
         <v>6364</v>
       </c>
-      <c r="AH26" s="48"/>
+      <c r="AH26" s="55">
+        <v>23598.2</v>
+      </c>
       <c r="AI26" s="40"/>
       <c r="AJ26" s="40"/>
       <c r="AK26" s="40"/>
     </row>
     <row r="27" spans="1:37">
       <c r="A27" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="48">
         <v>95.53256359775321</v>
       </c>
       <c r="C27" s="49">
         <v>195.80019699865213</v>
       </c>
       <c r="D27" s="48">
         <v>308.58755541262946</v>
       </c>
       <c r="E27" s="37">
         <v>428.98645068898679</v>
       </c>
       <c r="F27" s="37">
         <v>612.58853583155633</v>
       </c>
       <c r="G27" s="48">
         <v>877.51855410728172</v>
       </c>
       <c r="H27" s="37">
         <v>1976</v>
       </c>
       <c r="I27" s="37">
         <v>2917.9</v>
       </c>
       <c r="J27" s="37">
         <v>8761.2000000000007</v>
       </c>
       <c r="K27" s="49">
         <v>11788.7</v>
       </c>
       <c r="L27" s="37">
         <v>12373.9</v>
       </c>
       <c r="M27" s="40">
         <v>12956.1</v>
       </c>
       <c r="N27" s="50">
         <v>137.62178379841197</v>
       </c>
       <c r="O27" s="50">
         <v>252.36862531787523</v>
       </c>
-      <c r="P27" s="56">
+      <c r="P27" s="55">
         <v>388.22731188283609</v>
       </c>
-      <c r="Q27" s="65">
+      <c r="Q27" s="64">
         <v>569.91652647075898</v>
       </c>
       <c r="R27" s="50">
         <v>833.68708405105917</v>
       </c>
-      <c r="S27" s="66">
+      <c r="S27" s="65">
         <v>1129.5135919769773</v>
       </c>
       <c r="T27" s="50">
         <v>2302.6</v>
       </c>
       <c r="U27" s="50">
         <v>3270.2239897894833</v>
       </c>
       <c r="V27" s="50">
         <v>10776.168038818661</v>
       </c>
       <c r="W27" s="50">
         <v>15099.92392991118</v>
       </c>
       <c r="X27" s="50">
         <v>15531.780997829399</v>
       </c>
       <c r="Y27" s="50">
         <v>15799.957262639446</v>
       </c>
       <c r="Z27" s="50">
         <v>146.5</v>
       </c>
       <c r="AA27" s="50">
         <v>274.7</v>
       </c>
-      <c r="AB27" s="56">
+      <c r="AB27" s="55">
         <v>429.2</v>
       </c>
-      <c r="AC27" s="56">
+      <c r="AC27" s="55">
         <v>625.79999999999995</v>
       </c>
       <c r="AD27" s="50">
         <v>909.8</v>
       </c>
-      <c r="AE27" s="66">
+      <c r="AE27" s="65">
         <v>1231.5</v>
       </c>
       <c r="AF27" s="50">
         <v>2497</v>
       </c>
       <c r="AG27" s="50">
         <v>3550.3</v>
       </c>
-      <c r="AH27" s="48"/>
+      <c r="AH27" s="55">
+        <v>10668.2</v>
+      </c>
       <c r="AI27" s="40"/>
       <c r="AJ27" s="40"/>
       <c r="AK27" s="40"/>
     </row>
     <row r="28" spans="1:37">
       <c r="A28" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="48">
         <v>1245.1011762357236</v>
       </c>
       <c r="C28" s="37">
         <v>2428.9917415784867</v>
       </c>
       <c r="D28" s="48">
         <v>3849.1354424900896</v>
       </c>
       <c r="E28" s="37">
         <v>5405.6585766414064</v>
       </c>
       <c r="F28" s="37">
         <v>6935.705330407246</v>
       </c>
       <c r="G28" s="48">
         <v>8974.1678960105146</v>
       </c>
       <c r="H28" s="37">
         <v>13822.7</v>
       </c>
       <c r="I28" s="37">
         <v>22747.9</v>
       </c>
       <c r="J28" s="37">
         <v>45526.7</v>
       </c>
       <c r="K28" s="49">
         <v>53612.3</v>
       </c>
       <c r="L28" s="37">
         <v>64598.3</v>
       </c>
       <c r="M28" s="40">
         <v>68544.800000000003</v>
       </c>
       <c r="N28" s="50">
         <v>1140.4962901820165</v>
       </c>
       <c r="O28" s="50">
         <v>2443.6591285604341</v>
       </c>
-      <c r="P28" s="56">
+      <c r="P28" s="55">
         <v>4432.1042839933398</v>
       </c>
-      <c r="Q28" s="65">
+      <c r="Q28" s="64">
         <v>6249.6145233969828</v>
       </c>
       <c r="R28" s="50">
         <v>7893.4156501630932</v>
       </c>
-      <c r="S28" s="66">
+      <c r="S28" s="65">
         <v>10175.442620988611</v>
       </c>
       <c r="T28" s="50">
         <v>15206.4</v>
       </c>
       <c r="U28" s="50">
         <v>22331.981586965314</v>
       </c>
       <c r="V28" s="50">
         <v>49458.851768572</v>
       </c>
       <c r="W28" s="50">
         <v>59639.582804398866</v>
       </c>
       <c r="X28" s="50">
         <v>77140.737376030316</v>
       </c>
       <c r="Y28" s="50">
         <v>79759.610742052784</v>
       </c>
       <c r="Z28" s="50" t="s">
         <v>59</v>
       </c>
       <c r="AA28" s="50">
         <v>2727.4</v>
       </c>
-      <c r="AB28" s="56">
+      <c r="AB28" s="55">
         <v>4939.6000000000004</v>
       </c>
-      <c r="AC28" s="56">
+      <c r="AC28" s="55">
         <v>6915.3</v>
       </c>
       <c r="AD28" s="50">
         <v>8717.5</v>
       </c>
-      <c r="AE28" s="66">
+      <c r="AE28" s="65">
         <v>11357.2</v>
       </c>
       <c r="AF28" s="50">
         <v>16589.7</v>
       </c>
       <c r="AG28" s="50">
         <v>25552.7</v>
       </c>
-      <c r="AH28" s="48"/>
+      <c r="AH28" s="55">
+        <v>55827.199999999997</v>
+      </c>
       <c r="AI28" s="40"/>
       <c r="AJ28" s="40"/>
       <c r="AK28" s="40"/>
     </row>
     <row r="29" spans="1:37">
       <c r="A29" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="48">
         <v>682.54747810075901</v>
       </c>
       <c r="C29" s="37">
         <v>1800.6708368746022</v>
       </c>
       <c r="D29" s="48">
         <v>2860.1190827546488</v>
       </c>
       <c r="E29" s="37">
         <v>4091.4251702592005</v>
       </c>
       <c r="F29" s="37">
         <v>5657.4786158837451</v>
       </c>
       <c r="G29" s="48">
         <v>7058.8193002538628</v>
       </c>
       <c r="H29" s="37">
         <v>10240.799999999999</v>
       </c>
       <c r="I29" s="37">
         <v>12913.6</v>
       </c>
       <c r="J29" s="37">
         <v>18047.099999999999</v>
       </c>
       <c r="K29" s="49">
         <v>22144</v>
       </c>
       <c r="L29" s="37">
         <v>24600.7</v>
       </c>
       <c r="M29" s="40">
         <v>27452.6</v>
       </c>
       <c r="N29" s="50">
         <v>794.15275127469943</v>
       </c>
       <c r="O29" s="50">
         <v>2201.7137145922766</v>
       </c>
-      <c r="P29" s="56">
+      <c r="P29" s="55">
         <v>3481.7047543784456</v>
       </c>
-      <c r="Q29" s="65">
+      <c r="Q29" s="64">
         <v>4939.0022636193735</v>
       </c>
       <c r="R29" s="50">
         <v>6804.8496012117739</v>
       </c>
-      <c r="S29" s="66">
+      <c r="S29" s="65">
         <v>8465.4641554530281</v>
       </c>
       <c r="T29" s="50">
         <v>11530.8</v>
       </c>
       <c r="U29" s="50">
         <v>13741.587219928195</v>
       </c>
       <c r="V29" s="50">
         <v>19310.161423561793</v>
       </c>
       <c r="W29" s="50">
         <v>23198.62309838787</v>
       </c>
       <c r="X29" s="50">
         <v>25717.024866129021</v>
       </c>
       <c r="Y29" s="50">
         <v>30172.138849862116</v>
       </c>
       <c r="Z29" s="50">
         <v>902</v>
       </c>
       <c r="AA29" s="50">
         <v>2573.3000000000002</v>
       </c>
-      <c r="AB29" s="56">
+      <c r="AB29" s="55">
         <v>4038</v>
       </c>
-      <c r="AC29" s="56">
+      <c r="AC29" s="55">
         <v>5717.4</v>
       </c>
       <c r="AD29" s="50">
         <v>7848.5</v>
       </c>
-      <c r="AE29" s="66">
+      <c r="AE29" s="65">
         <v>9770.2000000000007</v>
       </c>
       <c r="AF29" s="50">
         <v>13250.9</v>
       </c>
       <c r="AG29" s="50">
         <v>15852</v>
       </c>
-      <c r="AH29" s="48"/>
+      <c r="AH29" s="55">
+        <v>22545.7</v>
+      </c>
       <c r="AI29" s="40"/>
       <c r="AJ29" s="40"/>
       <c r="AK29" s="40"/>
     </row>
     <row r="30" spans="1:37">
       <c r="A30" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="48">
         <v>459.00894293715817</v>
       </c>
       <c r="C30" s="37">
         <v>1008.6533561083603</v>
       </c>
       <c r="D30" s="48">
         <v>1731.3996297975732</v>
       </c>
       <c r="E30" s="37">
         <v>2361.8472796951437</v>
       </c>
       <c r="F30" s="37">
         <v>3188.9998101201268</v>
       </c>
       <c r="G30" s="48">
         <v>4377.5205356657389</v>
       </c>
       <c r="H30" s="37">
         <v>8949.2999999999993</v>
       </c>
       <c r="I30" s="37">
         <v>14603.7</v>
       </c>
       <c r="J30" s="37">
         <v>33600.300000000003</v>
       </c>
       <c r="K30" s="49">
         <v>41310.6</v>
       </c>
       <c r="L30" s="37">
         <v>51239.3</v>
       </c>
       <c r="M30" s="40">
         <v>52104.1</v>
       </c>
       <c r="N30" s="50">
         <v>531.10334394965139</v>
       </c>
       <c r="O30" s="50">
         <v>1120.0579287229471</v>
       </c>
-      <c r="P30" s="56">
+      <c r="P30" s="55">
         <v>2003.8236243500185</v>
       </c>
-      <c r="Q30" s="65">
+      <c r="Q30" s="64">
         <v>2754.7223033452747</v>
       </c>
       <c r="R30" s="50">
         <v>3769.0202687171059</v>
       </c>
-      <c r="S30" s="66">
+      <c r="S30" s="65">
         <v>5330.8068315546479</v>
       </c>
       <c r="T30" s="50">
         <v>9907.2000000000007</v>
       </c>
       <c r="U30" s="50">
         <v>16028.781775248372</v>
       </c>
       <c r="V30" s="50">
         <v>37534.172780812994</v>
       </c>
       <c r="W30" s="50">
         <v>45589.844020148783</v>
       </c>
       <c r="X30" s="50">
         <v>59291.277351267272</v>
       </c>
       <c r="Y30" s="50">
         <v>60239.056253293784</v>
       </c>
       <c r="Z30" s="50">
         <v>581.9</v>
       </c>
       <c r="AA30" s="50">
         <v>1243.7</v>
       </c>
-      <c r="AB30" s="56">
+      <c r="AB30" s="55">
         <v>2222.9</v>
       </c>
-      <c r="AC30" s="56">
+      <c r="AC30" s="55">
         <v>3077.9</v>
       </c>
       <c r="AD30" s="50">
         <v>4269.6000000000004</v>
       </c>
-      <c r="AE30" s="66">
+      <c r="AE30" s="65">
         <v>6082.8</v>
       </c>
       <c r="AF30" s="50">
         <v>10956.2</v>
       </c>
       <c r="AG30" s="50">
         <v>19127.099999999999</v>
       </c>
-      <c r="AH30" s="48"/>
+      <c r="AH30" s="55">
+        <v>41182.699999999997</v>
+      </c>
       <c r="AI30" s="40"/>
       <c r="AJ30" s="40"/>
       <c r="AK30" s="40"/>
     </row>
     <row r="31" spans="1:37">
       <c r="A31" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="48">
         <v>362.74105610361801</v>
       </c>
       <c r="C31" s="37">
         <v>704.90211265502558</v>
       </c>
       <c r="D31" s="48">
         <v>1379.0690148788656</v>
       </c>
       <c r="E31" s="37">
         <v>2143.2222434058826</v>
       </c>
       <c r="F31" s="37">
         <v>3098.5370490127884</v>
       </c>
       <c r="G31" s="48">
         <v>4580.5269584468788</v>
       </c>
       <c r="H31" s="37">
         <v>6894.1</v>
       </c>
       <c r="I31" s="37">
         <v>9149.5</v>
       </c>
       <c r="J31" s="37">
         <v>16423.900000000001</v>
       </c>
       <c r="K31" s="49">
         <v>20478.099999999999</v>
       </c>
       <c r="L31" s="37">
         <v>22425.1</v>
       </c>
       <c r="M31" s="40">
         <v>24354</v>
       </c>
       <c r="N31" s="50">
         <v>589.80432815686538</v>
       </c>
       <c r="O31" s="50">
         <v>1000.9937998629938</v>
       </c>
-      <c r="P31" s="56">
+      <c r="P31" s="55">
         <v>1827.3496814166724</v>
       </c>
-      <c r="Q31" s="65">
+      <c r="Q31" s="64">
         <v>2735.3839436026165</v>
       </c>
       <c r="R31" s="50">
         <v>3952.1145031173437</v>
       </c>
-      <c r="S31" s="66">
+      <c r="S31" s="65">
         <v>5867.3301695026366</v>
       </c>
       <c r="T31" s="50">
         <v>8517.9</v>
       </c>
       <c r="U31" s="50">
         <v>10688.841608029243</v>
       </c>
       <c r="V31" s="50">
         <v>19432.014366190648</v>
       </c>
       <c r="W31" s="50">
         <v>25247.026317880605</v>
       </c>
       <c r="X31" s="50">
         <v>28118.858932459774</v>
       </c>
       <c r="Y31" s="50">
         <v>30332.723095728317</v>
       </c>
       <c r="Z31" s="50">
         <v>662.3</v>
       </c>
       <c r="AA31" s="50">
         <v>1141.5999999999999</v>
       </c>
-      <c r="AB31" s="56">
+      <c r="AB31" s="55">
         <v>2101.1</v>
       </c>
-      <c r="AC31" s="56">
+      <c r="AC31" s="55">
         <v>3109.9</v>
       </c>
       <c r="AD31" s="50">
         <v>4511.8999999999996</v>
       </c>
-      <c r="AE31" s="66">
+      <c r="AE31" s="65">
         <v>6803.9</v>
       </c>
       <c r="AF31" s="50">
         <v>9888</v>
       </c>
       <c r="AG31" s="50">
         <v>13230.7</v>
       </c>
-      <c r="AH31" s="48"/>
+      <c r="AH31" s="55">
+        <v>19346.099999999999</v>
+      </c>
       <c r="AI31" s="40"/>
       <c r="AJ31" s="40"/>
       <c r="AK31" s="40"/>
     </row>
     <row r="32" spans="1:37">
       <c r="A32" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="48">
         <v>483.84662835004303</v>
       </c>
       <c r="C32" s="37">
         <v>1079.3387375872271</v>
       </c>
       <c r="D32" s="48">
         <v>1804.6966228635119</v>
       </c>
       <c r="E32" s="37">
         <v>2438.1561524964673</v>
       </c>
       <c r="F32" s="37">
         <v>2998.3094522696806</v>
       </c>
       <c r="G32" s="48">
         <v>4156.0964369046869</v>
       </c>
       <c r="H32" s="37">
         <v>6068.2</v>
       </c>
       <c r="I32" s="37">
         <v>7774.2</v>
       </c>
       <c r="J32" s="37">
         <v>10878.1</v>
       </c>
       <c r="K32" s="49">
         <v>13140.3</v>
       </c>
       <c r="L32" s="37">
         <v>14279.2</v>
       </c>
       <c r="M32" s="40">
         <v>16678.8</v>
       </c>
       <c r="N32" s="50">
         <v>658.07748599769684</v>
       </c>
       <c r="O32" s="50">
         <v>1405.2018233514011</v>
       </c>
-      <c r="P32" s="56">
+      <c r="P32" s="55">
         <v>2295.8398243640072</v>
       </c>
-      <c r="Q32" s="65">
+      <c r="Q32" s="64">
         <v>3189.3651356528185</v>
       </c>
       <c r="R32" s="50">
         <v>4107.2922216964016</v>
       </c>
-      <c r="S32" s="66">
+      <c r="S32" s="65">
         <v>5987.4000718760362</v>
       </c>
       <c r="T32" s="50">
         <v>7755.2</v>
       </c>
       <c r="U32" s="50">
         <v>9516.2101226662744</v>
       </c>
       <c r="V32" s="50">
         <v>13196.055809139518</v>
       </c>
       <c r="W32" s="50">
         <v>15674.509724634165</v>
       </c>
       <c r="X32" s="50">
         <v>17428.911524108586</v>
       </c>
       <c r="Y32" s="50">
         <v>20481.879956055323</v>
       </c>
       <c r="Z32" s="50">
         <v>679</v>
       </c>
       <c r="AA32" s="50">
         <v>1493.9</v>
       </c>
-      <c r="AB32" s="56">
+      <c r="AB32" s="55">
         <v>2434.1</v>
       </c>
-      <c r="AC32" s="56">
+      <c r="AC32" s="55">
         <v>3355.7</v>
       </c>
       <c r="AD32" s="50">
         <v>4429.8</v>
       </c>
-      <c r="AE32" s="66">
+      <c r="AE32" s="65">
         <v>6470.3</v>
       </c>
       <c r="AF32" s="50">
         <v>8428.5</v>
       </c>
       <c r="AG32" s="50">
         <v>10383.799999999999</v>
       </c>
-      <c r="AH32" s="48"/>
+      <c r="AH32" s="55">
+        <v>14183.3</v>
+      </c>
       <c r="AI32" s="40"/>
       <c r="AJ32" s="40"/>
       <c r="AK32" s="40"/>
     </row>
     <row r="33" spans="1:37">
       <c r="A33" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B33" s="48">
         <v>195.07527228192629</v>
       </c>
       <c r="C33" s="37">
         <v>383.42421719512527</v>
       </c>
       <c r="D33" s="48">
         <v>833.71137583568247</v>
       </c>
       <c r="E33" s="37">
         <v>1207.3775248593327</v>
       </c>
       <c r="F33" s="37">
         <v>1996.8061203654152</v>
       </c>
       <c r="G33" s="48">
         <v>3091.9452845577289</v>
       </c>
       <c r="H33" s="37">
         <v>4254.5</v>
       </c>
       <c r="I33" s="37">
         <v>5502.5</v>
       </c>
       <c r="J33" s="37">
         <v>9445</v>
       </c>
       <c r="K33" s="49">
         <v>12363.7</v>
       </c>
       <c r="L33" s="37">
         <v>14092.8</v>
       </c>
       <c r="M33" s="40">
         <v>15464.2</v>
       </c>
       <c r="N33" s="50">
         <v>270.15821298118072</v>
       </c>
       <c r="O33" s="50">
         <v>491.74691212343009</v>
       </c>
-      <c r="P33" s="56">
+      <c r="P33" s="55">
         <v>1068.4379208268463</v>
       </c>
-      <c r="Q33" s="65">
+      <c r="Q33" s="64">
         <v>1541.7073231000882</v>
       </c>
       <c r="R33" s="50">
         <v>2545.4601258991433</v>
       </c>
-      <c r="S33" s="66">
+      <c r="S33" s="65">
         <v>4005.0383209801103</v>
       </c>
       <c r="T33" s="50">
         <v>5703.3</v>
       </c>
       <c r="U33" s="50">
         <v>7150.6106566237941</v>
       </c>
       <c r="V33" s="50">
         <v>12611.029623621085</v>
       </c>
       <c r="W33" s="50">
         <v>15948.164079605946</v>
       </c>
       <c r="X33" s="50">
         <v>17810.1983296238</v>
       </c>
       <c r="Y33" s="50">
         <v>19266.783076532225</v>
       </c>
       <c r="Z33" s="50">
         <v>303.7</v>
       </c>
       <c r="AA33" s="50">
         <v>561</v>
       </c>
-      <c r="AB33" s="56">
+      <c r="AB33" s="55">
         <v>1237.3</v>
       </c>
-      <c r="AC33" s="56">
+      <c r="AC33" s="55">
         <v>1773.6</v>
       </c>
       <c r="AD33" s="50">
         <v>2927.8</v>
       </c>
-      <c r="AE33" s="66">
+      <c r="AE33" s="65">
         <v>4528.1000000000004</v>
       </c>
       <c r="AF33" s="50">
         <v>6362</v>
       </c>
       <c r="AG33" s="50">
         <v>7934.1</v>
       </c>
-      <c r="AH33" s="48"/>
+      <c r="AH33" s="55">
+        <v>10596.8</v>
+      </c>
       <c r="AI33" s="40"/>
       <c r="AJ33" s="40"/>
       <c r="AK33" s="40"/>
     </row>
     <row r="34" spans="1:37">
       <c r="A34" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B34" s="48">
         <v>225.51099740431232</v>
       </c>
       <c r="C34" s="37">
         <v>741.34699187397848</v>
       </c>
       <c r="D34" s="48">
         <v>1081.627347346194</v>
       </c>
       <c r="E34" s="37">
         <v>1548.7733485514771</v>
       </c>
       <c r="F34" s="37">
         <v>1999.406555387515</v>
       </c>
       <c r="G34" s="48">
         <v>3044.3150520958152</v>
       </c>
       <c r="H34" s="37">
         <v>4202</v>
       </c>
       <c r="I34" s="37">
         <v>5292.8</v>
       </c>
       <c r="J34" s="37">
         <v>7589.9</v>
       </c>
       <c r="K34" s="49">
         <v>9682.7999999999993</v>
       </c>
       <c r="L34" s="37">
         <v>16225.3</v>
       </c>
       <c r="M34" s="40">
         <v>17772.400000000001</v>
       </c>
       <c r="N34" s="50">
         <v>231.23266960090933</v>
       </c>
       <c r="O34" s="50">
         <v>829.79720578035449</v>
       </c>
-      <c r="P34" s="56">
+      <c r="P34" s="55">
         <v>1228.6343920843904</v>
       </c>
-      <c r="Q34" s="65">
+      <c r="Q34" s="64">
         <v>1733.091990953043</v>
       </c>
       <c r="R34" s="50">
         <v>2266.8517572604646</v>
       </c>
-      <c r="S34" s="66">
+      <c r="S34" s="65">
         <v>3489.9154064890686</v>
       </c>
       <c r="T34" s="50">
         <v>4739.8999999999996</v>
       </c>
       <c r="U34" s="50">
         <v>5936.67132486642</v>
       </c>
       <c r="V34" s="50">
         <v>10273.589190053142</v>
       </c>
       <c r="W34" s="50">
         <v>12112.642732785731</v>
       </c>
       <c r="X34" s="50">
         <v>19787.223016870375</v>
       </c>
       <c r="Y34" s="50">
         <v>21611.109344161552</v>
       </c>
       <c r="Z34" s="50">
         <v>245</v>
       </c>
       <c r="AA34" s="50">
         <v>924.6</v>
       </c>
-      <c r="AB34" s="56">
+      <c r="AB34" s="55">
         <v>1427</v>
       </c>
-      <c r="AC34" s="56">
+      <c r="AC34" s="55">
         <v>1974.6</v>
       </c>
       <c r="AD34" s="50">
         <v>2572.1999999999998</v>
       </c>
-      <c r="AE34" s="66">
+      <c r="AE34" s="65">
         <v>3934.6</v>
       </c>
       <c r="AF34" s="50">
         <v>5226.6000000000004</v>
       </c>
       <c r="AG34" s="50">
         <v>6568.3</v>
       </c>
-      <c r="AH34" s="48"/>
+      <c r="AH34" s="55">
+        <v>11672.6</v>
+      </c>
       <c r="AI34" s="40"/>
       <c r="AJ34" s="40"/>
       <c r="AK34" s="40"/>
     </row>
     <row r="35" spans="1:37">
       <c r="A35" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B35" s="48">
         <v>315.7858686768779</v>
       </c>
       <c r="C35" s="37">
         <v>931.30495038824438</v>
       </c>
       <c r="D35" s="48">
         <v>1657.6033023262103</v>
       </c>
       <c r="E35" s="37">
         <v>2774.5477249584255</v>
       </c>
       <c r="F35" s="37">
         <v>3809.9272803430886</v>
       </c>
       <c r="G35" s="48">
         <v>6755.2032019329736</v>
       </c>
       <c r="H35" s="37">
         <v>9709.2999999999993</v>
       </c>
       <c r="I35" s="37">
         <v>12799.3</v>
       </c>
       <c r="J35" s="37">
         <v>16371.2</v>
       </c>
       <c r="K35" s="49">
         <v>19340.400000000001</v>
       </c>
       <c r="L35" s="37">
         <v>20925.099999999999</v>
       </c>
       <c r="M35" s="40">
         <v>25206.9</v>
       </c>
       <c r="N35" s="50">
         <v>450.74864450033874</v>
       </c>
       <c r="O35" s="50">
         <v>1486.5326690223592</v>
       </c>
-      <c r="P35" s="56">
+      <c r="P35" s="55">
         <v>2409.6136319394573</v>
       </c>
-      <c r="Q35" s="65">
+      <c r="Q35" s="64">
         <v>3791.7828408933892</v>
       </c>
       <c r="R35" s="50">
         <v>5119.1762814070216</v>
       </c>
-      <c r="S35" s="66">
+      <c r="S35" s="65">
         <v>8892.6677607807069</v>
       </c>
       <c r="T35" s="50">
         <v>11834.5</v>
       </c>
       <c r="U35" s="50">
         <v>15251.541060436848</v>
       </c>
       <c r="V35" s="50">
         <v>19213.208076118492</v>
       </c>
       <c r="W35" s="50">
         <v>22439.370223051621</v>
       </c>
       <c r="X35" s="50">
         <v>24724.181118473272</v>
       </c>
       <c r="Y35" s="50">
         <v>30447.41806334928</v>
       </c>
       <c r="Z35" s="50">
         <v>506.7</v>
       </c>
       <c r="AA35" s="50" t="s">
         <v>64</v>
       </c>
-      <c r="AB35" s="56">
+      <c r="AB35" s="55">
         <v>2842.7</v>
       </c>
-      <c r="AC35" s="56">
+      <c r="AC35" s="55">
         <v>4422.6000000000004</v>
       </c>
       <c r="AD35" s="50">
         <v>5986.3</v>
       </c>
-      <c r="AE35" s="66" t="s">
+      <c r="AE35" s="65" t="s">
         <v>73</v>
       </c>
       <c r="AF35" s="50">
         <v>13657.3</v>
       </c>
       <c r="AG35" s="50">
         <v>17471.400000000001</v>
       </c>
-      <c r="AH35" s="48"/>
+      <c r="AH35" s="55">
+        <v>21845.599999999999</v>
+      </c>
       <c r="AI35" s="40"/>
       <c r="AJ35" s="40"/>
       <c r="AK35" s="40"/>
     </row>
     <row r="36" spans="1:37">
       <c r="A36" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B36" s="48">
         <v>5740.9840924361015</v>
       </c>
       <c r="C36" s="49">
         <v>11015.723705781562</v>
       </c>
       <c r="D36" s="48">
         <v>16836.663921914056</v>
       </c>
       <c r="E36" s="37">
         <v>22663.199874018937</v>
       </c>
       <c r="F36" s="37">
         <v>29438.41048440506</v>
       </c>
       <c r="G36" s="48">
         <v>37058.448204433735</v>
       </c>
       <c r="H36" s="37">
         <v>43991.1</v>
       </c>
       <c r="I36" s="37">
         <v>52055.5</v>
       </c>
       <c r="J36" s="37">
         <v>62340.9</v>
       </c>
       <c r="K36" s="49">
         <v>70688.899999999994</v>
       </c>
       <c r="L36" s="37">
         <v>83957.7</v>
       </c>
       <c r="M36" s="40">
         <v>92485.2</v>
       </c>
       <c r="N36" s="50">
         <v>7444.1670884964205</v>
       </c>
       <c r="O36" s="50">
         <v>14824.189068659311</v>
       </c>
-      <c r="P36" s="56">
+      <c r="P36" s="55">
         <v>23103.091652459698</v>
       </c>
-      <c r="Q36" s="65">
+      <c r="Q36" s="64">
         <v>31646.859544204635</v>
       </c>
       <c r="R36" s="50">
         <v>40857.919884878669</v>
       </c>
-      <c r="S36" s="66">
+      <c r="S36" s="65">
         <v>50823.882540091567</v>
       </c>
       <c r="T36" s="50">
         <v>60230.1</v>
       </c>
       <c r="U36" s="50">
         <v>70238.932699722427</v>
       </c>
       <c r="V36" s="50">
         <v>78591.403330871966</v>
       </c>
       <c r="W36" s="50">
         <v>88851.955773919952</v>
       </c>
       <c r="X36" s="50">
         <v>104876.81202003639</v>
       </c>
       <c r="Y36" s="50">
         <v>114610.11862002099</v>
       </c>
       <c r="Z36" s="50" t="s">
         <v>60</v>
       </c>
       <c r="AA36" s="50">
         <v>15282.3</v>
       </c>
-      <c r="AB36" s="56">
+      <c r="AB36" s="55">
         <v>26469.200000000001</v>
       </c>
-      <c r="AC36" s="56">
+      <c r="AC36" s="55">
         <v>36988.9</v>
       </c>
       <c r="AD36" s="50">
         <v>48174.6</v>
       </c>
-      <c r="AE36" s="66" t="s">
+      <c r="AE36" s="65" t="s">
         <v>74</v>
       </c>
       <c r="AF36" s="50">
         <v>70812.5</v>
       </c>
       <c r="AG36" s="50">
         <v>81354.2</v>
       </c>
-      <c r="AH36" s="48"/>
+      <c r="AH36" s="55">
+        <v>91977.8</v>
+      </c>
       <c r="AI36" s="40"/>
       <c r="AJ36" s="40"/>
       <c r="AK36" s="40"/>
     </row>
     <row r="37" spans="1:37">
       <c r="A37" s="31" t="s">
         <v>49</v>
       </c>
       <c r="B37" s="48">
         <v>364.06103349941566</v>
       </c>
       <c r="C37" s="49">
         <v>810.54777299611305</v>
       </c>
       <c r="D37" s="48">
         <v>1354.8172101999005</v>
       </c>
       <c r="E37" s="37">
         <v>1855.9518901903471</v>
       </c>
       <c r="F37" s="37">
         <v>2325.5367605635961</v>
       </c>
       <c r="G37" s="48">
         <v>3248.1076937576249</v>
       </c>
       <c r="H37" s="37">
         <v>4338.1000000000004</v>
       </c>
       <c r="I37" s="37">
         <v>5749.8</v>
       </c>
       <c r="J37" s="37">
         <v>12695.4</v>
       </c>
       <c r="K37" s="49">
         <v>15312</v>
       </c>
       <c r="L37" s="37">
         <v>24178.7</v>
       </c>
       <c r="M37" s="40">
         <v>25930.3</v>
       </c>
       <c r="N37" s="50">
         <v>606.66787254897235</v>
       </c>
       <c r="O37" s="50">
         <v>1166.4871966947335</v>
       </c>
-      <c r="P37" s="56">
+      <c r="P37" s="55">
         <v>1735.9273275019516</v>
       </c>
-      <c r="Q37" s="65">
+      <c r="Q37" s="64">
         <v>2483.9113337298513</v>
       </c>
       <c r="R37" s="50">
         <v>3190.5845256451375</v>
       </c>
-      <c r="S37" s="66">
+      <c r="S37" s="65">
         <v>4278.0591284037655</v>
       </c>
       <c r="T37" s="50">
         <v>5457.2</v>
       </c>
       <c r="U37" s="50">
         <v>6954.2517921514773</v>
       </c>
       <c r="V37" s="50">
         <v>14284.914190043601</v>
       </c>
       <c r="W37" s="50">
         <v>16619.371811360696</v>
       </c>
       <c r="X37" s="50">
         <v>28481.80299342869</v>
       </c>
       <c r="Y37" s="50">
         <v>30953.362283433333</v>
       </c>
       <c r="Z37" s="50">
         <v>659.9</v>
       </c>
       <c r="AA37" s="50">
         <v>1281</v>
       </c>
-      <c r="AB37" s="56">
+      <c r="AB37" s="55">
         <v>1899.9</v>
       </c>
-      <c r="AC37" s="56">
+      <c r="AC37" s="55">
         <v>2700.5</v>
       </c>
       <c r="AD37" s="50">
         <v>3483.7</v>
       </c>
-      <c r="AE37" s="66" t="s">
+      <c r="AE37" s="65" t="s">
         <v>75</v>
       </c>
       <c r="AF37" s="50">
         <v>6097.3</v>
       </c>
       <c r="AG37" s="50">
         <v>8453.1</v>
       </c>
-      <c r="AH37" s="48"/>
+      <c r="AH37" s="55">
+        <v>20080</v>
+      </c>
       <c r="AI37" s="40"/>
       <c r="AJ37" s="40"/>
       <c r="AK37" s="40"/>
     </row>
     <row r="38" spans="1:37">
       <c r="A38" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B38" s="48">
         <v>1068.4861243701644</v>
       </c>
       <c r="C38" s="49">
         <v>1890.5958557139454</v>
       </c>
       <c r="D38" s="48">
         <v>2965.654723355663</v>
       </c>
       <c r="E38" s="37">
         <v>4028.2401213043627</v>
       </c>
       <c r="F38" s="37">
         <v>5179.9952566045204</v>
       </c>
       <c r="G38" s="48">
         <v>6925.0458343352147</v>
       </c>
       <c r="H38" s="37">
         <v>10359.200000000001</v>
       </c>
       <c r="I38" s="37">
         <v>17109</v>
       </c>
       <c r="J38" s="37">
         <v>32854.5</v>
       </c>
       <c r="K38" s="49">
         <v>38633.4</v>
       </c>
       <c r="L38" s="37">
         <v>51575.3</v>
       </c>
       <c r="M38" s="40">
         <v>52867.9</v>
       </c>
       <c r="N38" s="50">
         <v>1017.1884082097934</v>
       </c>
       <c r="O38" s="50">
         <v>2105.4648224052321</v>
       </c>
-      <c r="P38" s="56">
+      <c r="P38" s="55">
         <v>3330.8098267449559</v>
       </c>
-      <c r="Q38" s="65">
+      <c r="Q38" s="64">
         <v>4726.267491202173</v>
       </c>
       <c r="R38" s="50">
         <v>6057.1857067822075</v>
       </c>
-      <c r="S38" s="66">
+      <c r="S38" s="65">
         <v>7925.530466238095</v>
       </c>
       <c r="T38" s="50">
         <v>11531.7</v>
       </c>
       <c r="U38" s="50">
         <v>18177.49167195275</v>
       </c>
       <c r="V38" s="50">
         <v>37849.487958467435</v>
       </c>
       <c r="W38" s="50">
         <v>44816.386495567014</v>
       </c>
       <c r="X38" s="50">
         <v>66478.552627798461</v>
       </c>
       <c r="Y38" s="50">
         <v>67942.846434785315</v>
       </c>
       <c r="Z38" s="50" t="s">
         <v>61</v>
       </c>
       <c r="AA38" s="50">
         <v>2498.6999999999998</v>
       </c>
-      <c r="AB38" s="56">
+      <c r="AB38" s="55">
         <v>3773.6</v>
       </c>
-      <c r="AC38" s="56">
+      <c r="AC38" s="55">
         <v>5299.7</v>
       </c>
       <c r="AD38" s="50">
         <v>6780.4</v>
       </c>
-      <c r="AE38" s="66">
+      <c r="AE38" s="65">
         <v>8972.9</v>
       </c>
       <c r="AF38" s="50">
         <v>13211.7</v>
       </c>
       <c r="AG38" s="50">
         <v>20314.400000000001</v>
       </c>
-      <c r="AH38" s="48"/>
+      <c r="AH38" s="55">
+        <v>43010.3</v>
+      </c>
       <c r="AI38" s="40"/>
       <c r="AJ38" s="40"/>
       <c r="AK38" s="40"/>
     </row>
     <row r="39" spans="1:37">
-      <c r="N39" s="67"/>
-[...9 lines deleted...]
-      <c r="AA39" s="60"/>
+      <c r="N39" s="66"/>
+      <c r="O39" s="66"/>
+      <c r="P39" s="67"/>
+      <c r="Q39" s="67"/>
+      <c r="R39" s="66"/>
+      <c r="T39" s="66"/>
+      <c r="U39" s="66"/>
+      <c r="V39" s="66"/>
+      <c r="W39" s="59"/>
+      <c r="Z39" s="59"/>
+      <c r="AA39" s="59"/>
     </row>
     <row r="44" spans="1:37" ht="21" customHeight="1">
       <c r="A44" s="70" t="s">
         <v>12</v>
       </c>
       <c r="B44" s="70"/>
       <c r="C44" s="70"/>
       <c r="D44" s="70"/>
       <c r="E44" s="70"/>
       <c r="F44" s="70"/>
       <c r="G44" s="70"/>
       <c r="H44" s="70"/>
       <c r="I44" s="70"/>
       <c r="J44" s="70"/>
       <c r="K44" s="70"/>
       <c r="L44" s="70"/>
       <c r="M44" s="70"/>
     </row>
     <row r="45" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
       <c r="B45" s="76"/>
       <c r="C45" s="76"/>
       <c r="D45" s="76"/>
       <c r="E45" s="76"/>
       <c r="F45" s="76"/>
       <c r="G45" s="76"/>
@@ -4567,93 +4625,93 @@
       </c>
       <c r="L47" s="29" t="s">
         <v>10</v>
       </c>
       <c r="M47" s="29" t="s">
         <v>46</v>
       </c>
       <c r="N47" s="44" t="s">
         <v>0</v>
       </c>
       <c r="O47" s="45" t="s">
         <v>1</v>
       </c>
       <c r="P47" s="44" t="s">
         <v>2</v>
       </c>
       <c r="Q47" s="44" t="s">
         <v>3</v>
       </c>
       <c r="R47" s="44" t="s">
         <v>4</v>
       </c>
       <c r="S47" s="45" t="s">
         <v>14</v>
       </c>
-      <c r="T47" s="61" t="s">
+      <c r="T47" s="60" t="s">
         <v>6</v>
       </c>
       <c r="U47" s="44" t="s">
         <v>7</v>
       </c>
       <c r="V47" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="W47" s="62" t="s">
+      <c r="W47" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="X47" s="62" t="s">
+      <c r="X47" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="Y47" s="62" t="s">
+      <c r="Y47" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="Z47" s="54" t="s">
+      <c r="Z47" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="AA47" s="62" t="s">
+      <c r="AA47" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="AB47" s="63" t="s">
+      <c r="AB47" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="AC47" s="64" t="s">
+      <c r="AC47" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="AD47" s="63" t="s">
+      <c r="AD47" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AE47" s="64" t="s">
+      <c r="AE47" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="AF47" s="63" t="s">
+      <c r="AF47" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="AG47" s="55" t="s">
+      <c r="AG47" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="AH47" s="38" t="s">
+      <c r="AH47" s="69" t="s">
         <v>8</v>
       </c>
       <c r="AI47" s="29" t="s">
         <v>9</v>
       </c>
       <c r="AJ47" s="29" t="s">
         <v>10</v>
       </c>
       <c r="AK47" s="29" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="48" spans="1:37" s="14" customFormat="1" ht="12">
       <c r="A48" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B48" s="48">
         <v>2.5876231409999999</v>
       </c>
       <c r="C48" s="37">
         <v>5.152261663</v>
       </c>
       <c r="D48" s="48">
         <v>7.542825626</v>
       </c>
@@ -4668,1470 +4726,1498 @@
       </c>
       <c r="H48" s="37">
         <v>16362</v>
       </c>
       <c r="I48" s="37">
         <v>44117.5</v>
       </c>
       <c r="J48" s="37">
         <v>143883.5</v>
       </c>
       <c r="K48" s="37">
         <v>187665.3</v>
       </c>
       <c r="L48" s="37">
         <v>241459.5</v>
       </c>
       <c r="M48" s="40">
         <v>242468.6</v>
       </c>
       <c r="N48" s="40">
         <v>0.97281934999999997</v>
       </c>
       <c r="O48" s="40">
         <v>1.9456386999999999</v>
       </c>
-      <c r="P48" s="57">
+      <c r="P48" s="56">
         <v>2.9184580499999999</v>
       </c>
       <c r="Q48" s="40">
         <v>3.8912773999999999</v>
       </c>
-      <c r="R48" s="57">
+      <c r="R48" s="56">
         <v>4.8640967499999999</v>
       </c>
       <c r="S48" s="40">
         <v>5.8369160999999998</v>
       </c>
-      <c r="T48" s="57">
+      <c r="T48" s="56">
         <v>15608.1</v>
       </c>
       <c r="U48" s="40">
         <v>40350.856596556827</v>
       </c>
       <c r="V48" s="40">
         <v>156402.87858979072</v>
       </c>
       <c r="W48" s="50">
         <v>206911.44207622268</v>
       </c>
       <c r="X48" s="50">
         <v>283141.62038568087</v>
       </c>
       <c r="Y48" s="50">
         <v>283142.59320503089</v>
       </c>
       <c r="Z48" s="50">
         <v>1.6</v>
       </c>
       <c r="AA48" s="50">
         <v>3.4</v>
       </c>
-      <c r="AB48" s="65">
+      <c r="AB48" s="64">
         <v>4.7</v>
       </c>
-      <c r="AC48" s="65">
+      <c r="AC48" s="64">
         <v>5.8</v>
       </c>
-      <c r="AD48" s="69">
+      <c r="AD48" s="68">
         <v>6.5</v>
       </c>
-      <c r="AE48" s="66">
+      <c r="AE48" s="65">
         <v>7.2</v>
       </c>
       <c r="AF48" s="50">
         <v>16474.400000000001</v>
       </c>
       <c r="AG48" s="50">
         <v>47026.400000000001</v>
       </c>
-      <c r="AH48" s="48"/>
+      <c r="AH48" s="64">
+        <v>169360</v>
+      </c>
       <c r="AI48" s="40"/>
       <c r="AJ48" s="40"/>
       <c r="AK48" s="40"/>
     </row>
     <row r="49" spans="1:37">
       <c r="A49" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B49" s="48">
         <v>2.5876231409999999</v>
       </c>
       <c r="C49" s="37">
         <v>5.152261663</v>
       </c>
       <c r="D49" s="48">
         <v>7.542825626</v>
       </c>
       <c r="E49" s="41">
         <v>9.5117211029999993</v>
       </c>
       <c r="F49" s="37">
         <v>10.986610560999999</v>
       </c>
       <c r="G49" s="41">
         <v>12.240588199999999</v>
       </c>
       <c r="H49" s="37">
         <v>1207.4000000000001</v>
       </c>
       <c r="I49" s="37">
         <v>2850.5</v>
       </c>
       <c r="J49" s="37">
         <v>16104</v>
       </c>
       <c r="K49" s="37" t="s">
         <v>52</v>
       </c>
       <c r="L49" s="37">
         <v>24549.1</v>
       </c>
       <c r="M49" s="40">
         <v>24317.4</v>
       </c>
       <c r="N49" s="40">
         <v>0.82582347499999997</v>
       </c>
       <c r="O49" s="40">
         <v>1.6516469499999999</v>
       </c>
-      <c r="P49" s="57">
+      <c r="P49" s="56">
         <v>2.4774704249999999</v>
       </c>
       <c r="Q49" s="40">
         <v>3.3032938999999999</v>
       </c>
-      <c r="R49" s="57">
+      <c r="R49" s="56">
         <v>4.1291173749999999</v>
       </c>
       <c r="S49" s="40">
         <v>4.9549408499999998</v>
       </c>
-      <c r="T49" s="57">
+      <c r="T49" s="56">
         <v>1758.9</v>
       </c>
       <c r="U49" s="40">
         <v>4013.7191886277778</v>
       </c>
       <c r="V49" s="40">
         <v>21230.193020989165</v>
       </c>
       <c r="W49" s="50">
         <v>30296.922118929557</v>
       </c>
       <c r="X49" s="50">
         <v>31140.467503461554</v>
       </c>
       <c r="Y49" s="50">
         <v>31141.293326936557</v>
       </c>
       <c r="Z49" s="50">
         <v>1.3</v>
       </c>
       <c r="AA49" s="50">
         <v>2.8</v>
       </c>
-      <c r="AB49" s="65">
+      <c r="AB49" s="64">
         <v>4</v>
       </c>
-      <c r="AC49" s="65">
+      <c r="AC49" s="64">
         <v>4.9000000000000004</v>
       </c>
-      <c r="AD49" s="69">
+      <c r="AD49" s="68">
         <v>5.5</v>
       </c>
-      <c r="AE49" s="66">
+      <c r="AE49" s="65">
         <v>6.1</v>
       </c>
       <c r="AF49" s="50">
         <v>1832.4</v>
       </c>
       <c r="AG49" s="50">
         <v>4225.6000000000004</v>
       </c>
-      <c r="AH49" s="48"/>
+      <c r="AH49" s="64">
+        <v>21114.9</v>
+      </c>
       <c r="AI49" s="40"/>
       <c r="AJ49" s="40"/>
       <c r="AK49" s="40"/>
     </row>
     <row r="50" spans="1:37">
       <c r="A50" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B50" s="41" t="s">
         <v>30</v>
       </c>
       <c r="C50" s="37" t="s">
         <v>30</v>
       </c>
       <c r="D50" s="37" t="s">
         <v>30</v>
       </c>
       <c r="E50" s="41" t="s">
         <v>30</v>
       </c>
       <c r="F50" s="37" t="s">
         <v>30</v>
       </c>
       <c r="G50" s="41" t="s">
         <v>30</v>
       </c>
       <c r="H50" s="37">
         <v>640.29999999999995</v>
       </c>
       <c r="I50" s="37">
         <v>1325.7</v>
       </c>
       <c r="J50" s="37">
         <v>6963.9</v>
       </c>
       <c r="K50" s="37">
         <v>9888.7000000000007</v>
       </c>
       <c r="L50" s="37">
         <v>10299.299999999999</v>
       </c>
       <c r="M50" s="40">
         <v>10506</v>
       </c>
       <c r="N50" s="40">
         <v>5.2414583333333327E-2</v>
       </c>
       <c r="O50" s="40">
         <v>0.10482916666666665</v>
       </c>
-      <c r="P50" s="57">
+      <c r="P50" s="56">
         <v>0.15724374999999999</v>
       </c>
       <c r="Q50" s="40">
         <v>0.20965833333333331</v>
       </c>
-      <c r="R50" s="57">
+      <c r="R50" s="56">
         <v>0.26207291666666666</v>
       </c>
       <c r="S50" s="40">
         <v>0.31448749999999998</v>
       </c>
-      <c r="T50" s="57">
+      <c r="T50" s="56">
         <v>673.4</v>
       </c>
       <c r="U50" s="40">
         <v>1389.3540512781126</v>
       </c>
       <c r="V50" s="40">
         <v>8646.6931182576882</v>
       </c>
       <c r="W50" s="50">
         <v>12859.61686100778</v>
       </c>
       <c r="X50" s="50">
         <v>13071.608431941113</v>
       </c>
       <c r="Y50" s="50">
         <v>13071.660846524446</v>
       </c>
       <c r="Z50" s="50">
         <v>0.1</v>
       </c>
       <c r="AA50" s="50">
         <v>0.2</v>
       </c>
-      <c r="AB50" s="65">
+      <c r="AB50" s="64">
         <v>0.3</v>
       </c>
-      <c r="AC50" s="65">
+      <c r="AC50" s="64">
         <v>0.3</v>
       </c>
-      <c r="AD50" s="69">
+      <c r="AD50" s="68">
         <v>0.4</v>
       </c>
-      <c r="AE50" s="66">
+      <c r="AE50" s="65">
         <v>0.4</v>
       </c>
       <c r="AF50" s="50">
         <v>693.5</v>
       </c>
       <c r="AG50" s="50">
         <v>1434.3</v>
       </c>
-      <c r="AH50" s="48"/>
+      <c r="AH50" s="64">
+        <v>8231.4</v>
+      </c>
       <c r="AI50" s="40"/>
       <c r="AJ50" s="40"/>
       <c r="AK50" s="40"/>
     </row>
     <row r="51" spans="1:37">
       <c r="A51" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B51" s="41" t="s">
         <v>30</v>
       </c>
       <c r="C51" s="37" t="s">
         <v>30</v>
       </c>
       <c r="D51" s="37" t="s">
         <v>30</v>
       </c>
       <c r="E51" s="41" t="s">
         <v>30</v>
       </c>
       <c r="F51" s="37" t="s">
         <v>30</v>
       </c>
       <c r="G51" s="41" t="s">
         <v>30</v>
       </c>
       <c r="H51" s="37">
         <v>2815.5</v>
       </c>
       <c r="I51" s="37">
         <v>10039</v>
       </c>
       <c r="J51" s="37">
         <v>31441.4</v>
       </c>
       <c r="K51" s="37">
         <v>38446</v>
       </c>
       <c r="L51" s="37">
         <v>48000.6</v>
       </c>
       <c r="M51" s="40">
         <v>49750.9</v>
       </c>
       <c r="N51" s="40" t="s">
         <v>30</v>
       </c>
       <c r="O51" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="P51" s="57" t="s">
+      <c r="P51" s="56" t="s">
         <v>30</v>
       </c>
       <c r="Q51" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="R51" s="57" t="s">
+      <c r="R51" s="56" t="s">
         <v>30</v>
       </c>
       <c r="S51" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="T51" s="57">
+      <c r="T51" s="56">
         <v>2664.2</v>
       </c>
       <c r="U51" s="40">
         <v>7835.9239250402734</v>
       </c>
       <c r="V51" s="40">
         <v>33215.794220745142</v>
       </c>
       <c r="W51" s="50">
         <v>42024.231961644451</v>
       </c>
       <c r="X51" s="50">
         <v>57831.145955282016</v>
       </c>
       <c r="Y51" s="50">
         <v>57831.145955282016</v>
       </c>
       <c r="Z51" s="50" t="s">
         <v>30</v>
       </c>
       <c r="AA51" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="AB51" s="65" t="s">
-[...8 lines deleted...]
-      <c r="AE51" s="66" t="s">
+      <c r="AB51" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC51" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD51" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE51" s="65" t="s">
         <v>30</v>
       </c>
       <c r="AF51" s="50">
         <v>2652.4</v>
       </c>
       <c r="AG51" s="50">
         <v>9619</v>
       </c>
-      <c r="AH51" s="48"/>
+      <c r="AH51" s="64">
+        <v>37989.800000000003</v>
+      </c>
       <c r="AI51" s="40"/>
       <c r="AJ51" s="40"/>
       <c r="AK51" s="40"/>
     </row>
     <row r="52" spans="1:37">
       <c r="A52" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B52" s="41" t="s">
         <v>30</v>
       </c>
       <c r="C52" s="37" t="s">
         <v>30</v>
       </c>
       <c r="D52" s="37" t="s">
         <v>30</v>
       </c>
       <c r="E52" s="41" t="s">
         <v>30</v>
       </c>
       <c r="F52" s="37" t="s">
         <v>30</v>
       </c>
       <c r="G52" s="41" t="s">
         <v>30</v>
       </c>
       <c r="H52" s="37">
         <v>1328.4</v>
       </c>
       <c r="I52" s="37">
         <v>2723.6</v>
       </c>
       <c r="J52" s="37">
         <v>5886.7</v>
       </c>
       <c r="K52" s="37">
         <v>8427.7000000000007</v>
       </c>
       <c r="L52" s="37" t="s">
         <v>56</v>
       </c>
       <c r="M52" s="40">
         <v>8465.9</v>
       </c>
       <c r="N52" s="40" t="s">
         <v>30</v>
       </c>
       <c r="O52" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="P52" s="57" t="s">
+      <c r="P52" s="56" t="s">
         <v>30</v>
       </c>
       <c r="Q52" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="R52" s="57" t="s">
+      <c r="R52" s="56" t="s">
         <v>30</v>
       </c>
       <c r="S52" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="T52" s="57">
+      <c r="T52" s="56">
         <v>722.6</v>
       </c>
       <c r="U52" s="40">
         <v>1461.9029891772896</v>
       </c>
       <c r="V52" s="40">
         <v>4561.4829118487487</v>
       </c>
       <c r="W52" s="50">
         <v>6629.6433185390306</v>
       </c>
       <c r="X52" s="50">
         <v>7191.761872989332</v>
       </c>
       <c r="Y52" s="50">
         <v>7191.761872989332</v>
       </c>
       <c r="Z52" s="50" t="s">
         <v>30</v>
       </c>
       <c r="AA52" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="AB52" s="65" t="s">
-[...8 lines deleted...]
-      <c r="AE52" s="66" t="s">
+      <c r="AB52" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC52" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD52" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE52" s="65" t="s">
         <v>30</v>
       </c>
       <c r="AF52" s="50">
         <v>769.9</v>
       </c>
       <c r="AG52" s="50">
         <v>1731.7</v>
       </c>
-      <c r="AH52" s="48"/>
+      <c r="AH52" s="64">
+        <v>5517.4</v>
+      </c>
       <c r="AI52" s="40"/>
       <c r="AJ52" s="40"/>
       <c r="AK52" s="40"/>
     </row>
     <row r="53" spans="1:37">
       <c r="A53" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B53" s="41" t="s">
         <v>30</v>
       </c>
       <c r="C53" s="37" t="s">
         <v>30</v>
       </c>
       <c r="D53" s="37" t="s">
         <v>30</v>
       </c>
       <c r="E53" s="41" t="s">
         <v>30</v>
       </c>
       <c r="F53" s="37" t="s">
         <v>30</v>
       </c>
       <c r="G53" s="41" t="s">
         <v>30</v>
       </c>
       <c r="H53" s="37">
         <v>3683.2</v>
       </c>
       <c r="I53" s="37">
         <v>8513.7000000000007</v>
       </c>
       <c r="J53" s="37">
         <v>26668.2</v>
       </c>
       <c r="K53" s="37">
         <v>33597.699999999997</v>
       </c>
       <c r="L53" s="37">
         <v>42821.8</v>
       </c>
       <c r="M53" s="40">
         <v>42850.3</v>
       </c>
       <c r="N53" s="40" t="s">
         <v>30</v>
       </c>
       <c r="O53" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="P53" s="57" t="s">
+      <c r="P53" s="56" t="s">
         <v>30</v>
       </c>
       <c r="Q53" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="R53" s="57" t="s">
+      <c r="R53" s="56" t="s">
         <v>30</v>
       </c>
       <c r="S53" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="T53" s="57">
+      <c r="T53" s="56">
         <v>3750.7</v>
       </c>
       <c r="U53" s="40">
         <v>8966.829027783022</v>
       </c>
       <c r="V53" s="40">
         <v>29616.483097520839</v>
       </c>
       <c r="W53" s="50">
         <v>36895.702304738785</v>
       </c>
       <c r="X53" s="50">
         <v>49787.729666818785</v>
       </c>
       <c r="Y53" s="50">
         <v>49787.729666818785</v>
       </c>
       <c r="Z53" s="50" t="s">
         <v>30</v>
       </c>
       <c r="AA53" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="AB53" s="65" t="s">
-[...8 lines deleted...]
-      <c r="AE53" s="66" t="s">
+      <c r="AB53" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC53" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD53" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE53" s="65" t="s">
         <v>30</v>
       </c>
       <c r="AF53" s="50">
         <v>3857.6</v>
       </c>
       <c r="AG53" s="50">
         <v>10909.5</v>
       </c>
-      <c r="AH53" s="48"/>
+      <c r="AH53" s="64">
+        <v>31892.799999999999</v>
+      </c>
       <c r="AI53" s="40"/>
       <c r="AJ53" s="40"/>
       <c r="AK53" s="40"/>
     </row>
     <row r="54" spans="1:37">
       <c r="A54" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B54" s="41" t="s">
         <v>30</v>
       </c>
       <c r="C54" s="37" t="s">
         <v>30</v>
       </c>
       <c r="D54" s="37" t="s">
         <v>30</v>
       </c>
       <c r="E54" s="41" t="s">
         <v>30</v>
       </c>
       <c r="F54" s="37" t="s">
         <v>30</v>
       </c>
       <c r="G54" s="41" t="s">
         <v>30</v>
       </c>
       <c r="H54" s="37">
         <v>827.3</v>
       </c>
       <c r="I54" s="37">
         <v>1830.4</v>
       </c>
       <c r="J54" s="37">
         <v>6674.3</v>
       </c>
       <c r="K54" s="37">
         <v>9328</v>
       </c>
       <c r="L54" s="37">
         <v>9486.4</v>
       </c>
       <c r="M54" s="40">
         <v>9526.7000000000007</v>
       </c>
       <c r="N54" s="40" t="s">
         <v>30</v>
       </c>
       <c r="O54" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="P54" s="57" t="s">
+      <c r="P54" s="56" t="s">
         <v>30</v>
       </c>
       <c r="Q54" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="R54" s="57" t="s">
+      <c r="R54" s="56" t="s">
         <v>30</v>
       </c>
       <c r="S54" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="T54" s="57">
+      <c r="T54" s="56">
         <v>778.9</v>
       </c>
       <c r="U54" s="40">
         <v>1363.7413639677463</v>
       </c>
       <c r="V54" s="40">
         <v>7202.6953193698337</v>
       </c>
       <c r="W54" s="50">
         <v>11285.646205530476</v>
       </c>
       <c r="X54" s="50">
         <v>11875.106925368333</v>
       </c>
       <c r="Y54" s="50">
         <v>11875.106925368333</v>
       </c>
       <c r="Z54" s="50" t="s">
         <v>30</v>
       </c>
       <c r="AA54" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="AB54" s="65" t="s">
-[...8 lines deleted...]
-      <c r="AE54" s="66" t="s">
+      <c r="AB54" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC54" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD54" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE54" s="65" t="s">
         <v>30</v>
       </c>
       <c r="AF54" s="50">
         <v>632.6</v>
       </c>
       <c r="AG54" s="50">
         <v>2036.5</v>
       </c>
-      <c r="AH54" s="48"/>
+      <c r="AH54" s="64">
+        <v>5008.2</v>
+      </c>
       <c r="AI54" s="40"/>
       <c r="AJ54" s="40"/>
       <c r="AK54" s="40"/>
     </row>
     <row r="55" spans="1:37">
       <c r="A55" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B55" s="41" t="s">
         <v>30</v>
       </c>
       <c r="C55" s="37" t="s">
         <v>30</v>
       </c>
       <c r="D55" s="37" t="s">
         <v>30</v>
       </c>
       <c r="E55" s="41" t="s">
         <v>30</v>
       </c>
       <c r="F55" s="37" t="s">
         <v>30</v>
       </c>
       <c r="G55" s="41" t="s">
         <v>30</v>
       </c>
       <c r="H55" s="37">
         <v>663.8</v>
       </c>
       <c r="I55" s="37">
         <v>1407.9</v>
       </c>
       <c r="J55" s="37">
         <v>3555.9</v>
       </c>
       <c r="K55" s="37">
         <v>5178.1000000000004</v>
       </c>
       <c r="L55" s="37">
         <v>5228.1000000000004</v>
       </c>
       <c r="M55" s="40">
         <v>5212.6000000000004</v>
       </c>
       <c r="N55" s="40">
         <v>9.4581291666666664E-2</v>
       </c>
       <c r="O55" s="40">
         <v>0.18916258333333333</v>
       </c>
-      <c r="P55" s="57">
+      <c r="P55" s="56">
         <v>0.28374387499999998</v>
       </c>
       <c r="Q55" s="40">
         <v>0.37832516666666666</v>
       </c>
-      <c r="R55" s="57">
+      <c r="R55" s="56">
         <v>0.47290645833333333</v>
       </c>
       <c r="S55" s="40">
         <v>0.56748774999999996</v>
       </c>
-      <c r="T55" s="57">
+      <c r="T55" s="56">
         <v>561.5</v>
       </c>
       <c r="U55" s="40">
         <v>1168.9978259975969</v>
       </c>
       <c r="V55" s="40">
         <v>3621.7719991870163</v>
       </c>
       <c r="W55" s="50">
         <v>5203.4049849302228</v>
       </c>
       <c r="X55" s="50">
         <v>5332.6393393218896</v>
       </c>
       <c r="Y55" s="50">
         <v>5332.7339206135557</v>
       </c>
       <c r="Z55" s="50">
         <v>0.2</v>
       </c>
       <c r="AA55" s="50">
         <v>0.4</v>
       </c>
-      <c r="AB55" s="65">
+      <c r="AB55" s="64">
         <v>0.4</v>
       </c>
-      <c r="AC55" s="65">
+      <c r="AC55" s="64">
         <v>0.6</v>
       </c>
-      <c r="AD55" s="69">
+      <c r="AD55" s="68">
         <v>0.6</v>
       </c>
-      <c r="AE55" s="66">
+      <c r="AE55" s="65">
         <v>0.7</v>
       </c>
       <c r="AF55" s="50">
         <v>602.29999999999995</v>
       </c>
       <c r="AG55" s="50">
         <v>1266.5999999999999</v>
       </c>
-      <c r="AH55" s="48"/>
+      <c r="AH55" s="64">
+        <v>3705.4</v>
+      </c>
       <c r="AI55" s="40"/>
       <c r="AJ55" s="40"/>
       <c r="AK55" s="40"/>
     </row>
     <row r="56" spans="1:37">
       <c r="A56" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B56" s="41" t="s">
         <v>30</v>
       </c>
       <c r="C56" s="37" t="s">
         <v>30</v>
       </c>
       <c r="D56" s="37" t="s">
         <v>30</v>
       </c>
       <c r="E56" s="41" t="s">
         <v>30</v>
       </c>
       <c r="F56" s="37" t="s">
         <v>30</v>
       </c>
       <c r="G56" s="41" t="s">
         <v>30</v>
       </c>
       <c r="H56" s="37">
         <v>274.2</v>
       </c>
       <c r="I56" s="37">
         <v>558.20000000000005</v>
       </c>
       <c r="J56" s="37">
         <v>2816.1</v>
       </c>
       <c r="K56" s="37">
         <v>4697.3</v>
       </c>
       <c r="L56" s="37">
         <v>5051.8999999999996</v>
       </c>
       <c r="M56" s="40">
         <v>5092.2</v>
       </c>
       <c r="N56" s="40" t="s">
         <v>30</v>
       </c>
       <c r="O56" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="P56" s="57" t="s">
+      <c r="P56" s="56" t="s">
         <v>30</v>
       </c>
       <c r="Q56" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="R56" s="57" t="s">
+      <c r="R56" s="56" t="s">
         <v>30</v>
       </c>
       <c r="S56" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="T56" s="57">
+      <c r="T56" s="56">
         <v>346.1</v>
       </c>
       <c r="U56" s="40">
         <v>664.41445877657793</v>
       </c>
       <c r="V56" s="40">
         <v>4072.7510123867246</v>
       </c>
       <c r="W56" s="50">
         <v>6203.6758719457221</v>
       </c>
       <c r="X56" s="50">
         <v>6443.5840879822226</v>
       </c>
       <c r="Y56" s="50">
         <v>6443.5840879822226</v>
       </c>
       <c r="Z56" s="50" t="s">
         <v>30</v>
       </c>
       <c r="AA56" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="AB56" s="65" t="s">
-[...8 lines deleted...]
-      <c r="AE56" s="66" t="s">
+      <c r="AB56" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC56" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD56" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE56" s="65" t="s">
         <v>30</v>
       </c>
       <c r="AF56" s="50">
         <v>255.7</v>
       </c>
       <c r="AG56" s="50">
         <v>561.6</v>
       </c>
-      <c r="AH56" s="48"/>
+      <c r="AH56" s="64">
+        <v>1057.2</v>
+      </c>
       <c r="AI56" s="40"/>
       <c r="AJ56" s="40"/>
       <c r="AK56" s="40"/>
     </row>
     <row r="57" spans="1:37">
       <c r="A57" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B57" s="41" t="s">
         <v>30</v>
       </c>
       <c r="C57" s="37" t="s">
         <v>30</v>
       </c>
       <c r="D57" s="37" t="s">
         <v>30</v>
       </c>
       <c r="E57" s="41" t="s">
         <v>30</v>
       </c>
       <c r="F57" s="37" t="s">
         <v>30</v>
       </c>
       <c r="G57" s="41" t="s">
         <v>30</v>
       </c>
       <c r="H57" s="37">
         <v>293.3</v>
       </c>
       <c r="I57" s="37">
         <v>819.6</v>
       </c>
       <c r="J57" s="37">
         <v>2809.2</v>
       </c>
       <c r="K57" s="37">
         <v>4196.5</v>
       </c>
       <c r="L57" s="37">
         <v>9714.4</v>
       </c>
       <c r="M57" s="40">
         <v>9732.6</v>
       </c>
       <c r="N57" s="40" t="s">
         <v>30</v>
       </c>
       <c r="O57" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="P57" s="57" t="s">
+      <c r="P57" s="56" t="s">
         <v>30</v>
       </c>
       <c r="Q57" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="R57" s="57" t="s">
+      <c r="R57" s="56" t="s">
         <v>30</v>
       </c>
       <c r="S57" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="T57" s="57">
+      <c r="T57" s="56">
         <v>308.5</v>
       </c>
       <c r="U57" s="40">
         <v>853.018475821371</v>
       </c>
       <c r="V57" s="40">
         <v>4845.7273977182731</v>
       </c>
       <c r="W57" s="50">
         <v>5909.7645811275552</v>
       </c>
       <c r="X57" s="50">
         <v>12417.736721425556</v>
       </c>
       <c r="Y57" s="50">
         <v>12417.736721425556</v>
       </c>
       <c r="Z57" s="50" t="s">
         <v>30</v>
       </c>
       <c r="AA57" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="AB57" s="65" t="s">
-[...8 lines deleted...]
-      <c r="AE57" s="66" t="s">
+      <c r="AB57" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC57" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD57" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE57" s="65" t="s">
         <v>30</v>
       </c>
       <c r="AF57" s="50">
         <v>325</v>
       </c>
       <c r="AG57" s="50">
         <v>931.2</v>
       </c>
-      <c r="AH57" s="48"/>
+      <c r="AH57" s="64">
+        <v>5660.5</v>
+      </c>
       <c r="AI57" s="40"/>
       <c r="AJ57" s="40"/>
       <c r="AK57" s="40"/>
     </row>
     <row r="58" spans="1:37">
       <c r="A58" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B58" s="41" t="s">
         <v>30</v>
       </c>
       <c r="C58" s="37" t="s">
         <v>30</v>
       </c>
       <c r="D58" s="37" t="s">
         <v>30</v>
       </c>
       <c r="E58" s="41" t="s">
         <v>30</v>
       </c>
       <c r="F58" s="37" t="s">
         <v>30</v>
       </c>
       <c r="G58" s="41" t="s">
         <v>30</v>
       </c>
       <c r="H58" s="37">
         <v>1398.2</v>
       </c>
       <c r="I58" s="37">
         <v>2812.8</v>
       </c>
       <c r="J58" s="37">
         <v>4537.3999999999996</v>
       </c>
       <c r="K58" s="37">
         <v>6137</v>
       </c>
       <c r="L58" s="37">
         <v>6138.8</v>
       </c>
       <c r="M58" s="40">
         <v>6132.5</v>
       </c>
       <c r="N58" s="40" t="s">
         <v>30</v>
       </c>
       <c r="O58" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="P58" s="57" t="s">
+      <c r="P58" s="56" t="s">
         <v>30</v>
       </c>
       <c r="Q58" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="R58" s="57" t="s">
+      <c r="R58" s="56" t="s">
         <v>30</v>
       </c>
       <c r="S58" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="T58" s="57">
+      <c r="T58" s="56">
         <v>1150.9000000000001</v>
       </c>
       <c r="U58" s="40">
         <v>2296.2239098373529</v>
       </c>
       <c r="V58" s="40">
         <v>3847.7022341097463</v>
       </c>
       <c r="W58" s="50">
         <v>5282.1317886532215</v>
       </c>
       <c r="X58" s="50">
         <v>5284.4636676022219</v>
       </c>
       <c r="Y58" s="50">
         <v>5284.4636676022219</v>
       </c>
       <c r="Z58" s="50" t="s">
         <v>30</v>
       </c>
       <c r="AA58" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="AB58" s="65" t="s">
-[...8 lines deleted...]
-      <c r="AE58" s="66" t="s">
+      <c r="AB58" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC58" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD58" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE58" s="65" t="s">
         <v>30</v>
       </c>
       <c r="AF58" s="50">
         <v>1238.5999999999999</v>
       </c>
       <c r="AG58" s="50">
         <v>2503.4</v>
       </c>
-      <c r="AH58" s="48"/>
+      <c r="AH58" s="64">
+        <v>4146.8999999999996</v>
+      </c>
       <c r="AI58" s="40"/>
       <c r="AJ58" s="40"/>
       <c r="AK58" s="40"/>
     </row>
     <row r="59" spans="1:37">
       <c r="A59" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B59" s="41" t="s">
         <v>30</v>
       </c>
       <c r="C59" s="37" t="s">
         <v>30</v>
       </c>
       <c r="D59" s="37" t="s">
         <v>30</v>
       </c>
       <c r="E59" s="41" t="s">
         <v>30</v>
       </c>
       <c r="F59" s="37" t="s">
         <v>30</v>
       </c>
       <c r="G59" s="41" t="s">
         <v>30</v>
       </c>
       <c r="H59" s="37">
         <v>845</v>
       </c>
       <c r="I59" s="37">
         <v>2668.9</v>
       </c>
       <c r="J59" s="37">
         <v>7169.4</v>
       </c>
       <c r="K59" s="37">
         <v>8807.7999999999993</v>
       </c>
       <c r="L59" s="37">
         <v>14941.6</v>
       </c>
       <c r="M59" s="40">
         <v>14936.1</v>
       </c>
       <c r="N59" s="40" t="s">
         <v>30</v>
       </c>
       <c r="O59" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="P59" s="57" t="s">
+      <c r="P59" s="56" t="s">
         <v>30</v>
       </c>
       <c r="Q59" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="R59" s="57" t="s">
+      <c r="R59" s="56" t="s">
         <v>30</v>
       </c>
       <c r="S59" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="T59" s="57">
+      <c r="T59" s="56">
         <v>898.6</v>
       </c>
       <c r="U59" s="40">
         <v>2593.0484061096313</v>
       </c>
       <c r="V59" s="40">
         <v>3333.0394625595873</v>
       </c>
       <c r="W59" s="50">
         <v>4886.4560168960406</v>
       </c>
       <c r="X59" s="50">
         <v>12272.907294774002</v>
       </c>
       <c r="Y59" s="50">
         <v>12272.907294774002</v>
       </c>
       <c r="Z59" s="50" t="s">
         <v>30</v>
       </c>
       <c r="AA59" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="AB59" s="65" t="s">
-[...8 lines deleted...]
-      <c r="AE59" s="66" t="s">
+      <c r="AB59" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC59" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD59" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE59" s="65" t="s">
         <v>30</v>
       </c>
       <c r="AF59" s="50">
         <v>815.9</v>
       </c>
       <c r="AG59" s="50">
         <v>2235.4</v>
       </c>
-      <c r="AH59" s="48"/>
+      <c r="AH59" s="64">
+        <v>3866.6</v>
+      </c>
       <c r="AI59" s="40"/>
       <c r="AJ59" s="40"/>
       <c r="AK59" s="40"/>
     </row>
     <row r="60" spans="1:37">
       <c r="A60" s="31" t="s">
         <v>49</v>
       </c>
       <c r="B60" s="41" t="s">
         <v>30</v>
       </c>
       <c r="C60" s="37" t="s">
         <v>30</v>
       </c>
       <c r="D60" s="37" t="s">
         <v>30</v>
       </c>
       <c r="E60" s="41" t="s">
         <v>30</v>
       </c>
       <c r="F60" s="37" t="s">
         <v>30</v>
       </c>
       <c r="G60" s="41" t="s">
         <v>30</v>
       </c>
       <c r="H60" s="37">
         <v>544.4</v>
       </c>
       <c r="I60" s="37">
         <v>1118.7</v>
       </c>
       <c r="J60" s="37">
         <v>7194.1</v>
       </c>
       <c r="K60" s="37">
         <v>9279</v>
       </c>
       <c r="L60" s="37">
         <v>17276.099999999999</v>
       </c>
       <c r="M60" s="40">
         <v>17150.8</v>
       </c>
       <c r="N60" s="40" t="s">
         <v>30</v>
       </c>
       <c r="O60" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="P60" s="57" t="s">
+      <c r="P60" s="56" t="s">
         <v>30</v>
       </c>
       <c r="Q60" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="R60" s="57" t="s">
+      <c r="R60" s="56" t="s">
         <v>30</v>
       </c>
       <c r="S60" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="T60" s="57">
+      <c r="T60" s="56">
         <v>415.9</v>
       </c>
       <c r="U60" s="40">
         <v>898.79749873156675</v>
       </c>
       <c r="V60" s="40">
         <v>6994.4137127694503</v>
       </c>
       <c r="W60" s="50">
         <v>8563.395590285334</v>
       </c>
       <c r="X60" s="50">
         <v>19218.870614388336</v>
       </c>
       <c r="Y60" s="50">
         <v>19218.870614388336</v>
       </c>
       <c r="Z60" s="50" t="s">
         <v>30</v>
       </c>
       <c r="AA60" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="AB60" s="65" t="s">
-[...8 lines deleted...]
-      <c r="AE60" s="66" t="s">
+      <c r="AB60" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC60" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD60" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE60" s="65" t="s">
         <v>30</v>
       </c>
       <c r="AF60" s="50">
         <v>446.1</v>
       </c>
       <c r="AG60" s="50">
         <v>1671.2</v>
       </c>
-      <c r="AH60" s="48"/>
+      <c r="AH60" s="64">
+        <v>12058</v>
+      </c>
       <c r="AI60" s="40"/>
       <c r="AJ60" s="40"/>
       <c r="AK60" s="40"/>
     </row>
     <row r="61" spans="1:37">
       <c r="A61" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B61" s="41" t="s">
         <v>30</v>
       </c>
       <c r="C61" s="37" t="s">
         <v>30</v>
       </c>
       <c r="D61" s="37" t="s">
         <v>30</v>
       </c>
       <c r="E61" s="41" t="s">
         <v>30</v>
       </c>
       <c r="F61" s="37" t="s">
         <v>30</v>
       </c>
       <c r="G61" s="41" t="s">
         <v>30</v>
       </c>
       <c r="H61" s="37">
         <v>1841</v>
       </c>
       <c r="I61" s="37">
         <v>7448.5</v>
       </c>
       <c r="J61" s="37">
         <v>22062.9</v>
       </c>
       <c r="K61" s="37">
         <v>26737.9</v>
       </c>
       <c r="L61" s="37">
         <v>38688</v>
       </c>
       <c r="M61" s="40">
         <v>38794.6</v>
       </c>
       <c r="N61" s="40" t="s">
         <v>30</v>
       </c>
       <c r="O61" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="P61" s="57" t="s">
+      <c r="P61" s="56" t="s">
         <v>30</v>
       </c>
       <c r="Q61" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="R61" s="57" t="s">
+      <c r="R61" s="56" t="s">
         <v>30</v>
       </c>
       <c r="S61" s="40" t="s">
         <v>30</v>
       </c>
-      <c r="T61" s="57">
+      <c r="T61" s="56">
         <v>1577.9</v>
       </c>
       <c r="U61" s="40">
         <v>6844.8854754085005</v>
       </c>
       <c r="V61" s="40">
         <v>25214.131082328498</v>
       </c>
       <c r="W61" s="50">
         <v>30870.850471994519</v>
       </c>
       <c r="X61" s="50">
         <v>51273.598304325511</v>
       </c>
       <c r="Y61" s="50">
         <v>51273.598304325511</v>
       </c>
       <c r="Z61" s="50" t="s">
         <v>30</v>
       </c>
       <c r="AA61" s="50" t="s">
         <v>30</v>
       </c>
-      <c r="AB61" s="65" t="s">
-[...8 lines deleted...]
-      <c r="AE61" s="66" t="s">
+      <c r="AB61" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AC61" s="64" t="s">
+        <v>30</v>
+      </c>
+      <c r="AD61" s="68" t="s">
+        <v>30</v>
+      </c>
+      <c r="AE61" s="65" t="s">
         <v>30</v>
       </c>
       <c r="AF61" s="50">
         <v>2352.4</v>
       </c>
       <c r="AG61" s="50">
         <v>7900.4</v>
       </c>
-      <c r="AH61" s="48"/>
+      <c r="AH61" s="64">
+        <v>29110.9</v>
+      </c>
       <c r="AI61" s="40"/>
       <c r="AJ61" s="40"/>
       <c r="AK61" s="40"/>
     </row>
     <row r="63" spans="1:37" ht="21" customHeight="1">
       <c r="A63" s="70" t="s">
         <v>13</v>
       </c>
       <c r="B63" s="70"/>
       <c r="C63" s="70"/>
       <c r="D63" s="70"/>
       <c r="E63" s="70"/>
       <c r="F63" s="70"/>
       <c r="G63" s="70"/>
       <c r="H63" s="70"/>
       <c r="I63" s="70"/>
       <c r="J63" s="70"/>
       <c r="K63" s="70"/>
       <c r="L63" s="70"/>
       <c r="M63" s="70"/>
     </row>
     <row r="64" spans="1:37" ht="22.5" customHeight="1" thickBot="1">
       <c r="B64" s="76"/>
       <c r="C64" s="76"/>
       <c r="D64" s="76"/>
@@ -6223,93 +6309,93 @@
       </c>
       <c r="L66" s="29" t="s">
         <v>10</v>
       </c>
       <c r="M66" s="29" t="s">
         <v>46</v>
       </c>
       <c r="N66" s="44" t="s">
         <v>0</v>
       </c>
       <c r="O66" s="45" t="s">
         <v>1</v>
       </c>
       <c r="P66" s="44" t="s">
         <v>2</v>
       </c>
       <c r="Q66" s="44" t="s">
         <v>3</v>
       </c>
       <c r="R66" s="44" t="s">
         <v>4</v>
       </c>
       <c r="S66" s="44" t="s">
         <v>14</v>
       </c>
-      <c r="T66" s="61" t="s">
+      <c r="T66" s="60" t="s">
         <v>6</v>
       </c>
       <c r="U66" s="44" t="s">
         <v>7</v>
       </c>
       <c r="V66" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="W66" s="64" t="s">
+      <c r="W66" s="63" t="s">
         <v>9</v>
       </c>
-      <c r="X66" s="62" t="s">
+      <c r="X66" s="61" t="s">
         <v>10</v>
       </c>
-      <c r="Y66" s="62" t="s">
+      <c r="Y66" s="61" t="s">
         <v>46</v>
       </c>
-      <c r="Z66" s="54" t="s">
+      <c r="Z66" s="53" t="s">
         <v>0</v>
       </c>
-      <c r="AA66" s="62" t="s">
+      <c r="AA66" s="61" t="s">
         <v>1</v>
       </c>
-      <c r="AB66" s="63" t="s">
+      <c r="AB66" s="62" t="s">
         <v>2</v>
       </c>
-      <c r="AC66" s="64" t="s">
+      <c r="AC66" s="63" t="s">
         <v>3</v>
       </c>
-      <c r="AD66" s="63" t="s">
+      <c r="AD66" s="62" t="s">
         <v>4</v>
       </c>
-      <c r="AE66" s="64" t="s">
+      <c r="AE66" s="63" t="s">
         <v>14</v>
       </c>
-      <c r="AF66" s="63" t="s">
+      <c r="AF66" s="62" t="s">
         <v>6</v>
       </c>
-      <c r="AG66" s="55" t="s">
+      <c r="AG66" s="54" t="s">
         <v>7</v>
       </c>
-      <c r="AH66" s="38" t="s">
+      <c r="AH66" s="69" t="s">
         <v>8</v>
       </c>
       <c r="AI66" s="29" t="s">
         <v>9</v>
       </c>
       <c r="AJ66" s="29" t="s">
         <v>10</v>
       </c>
       <c r="AK66" s="29" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="67" spans="1:37" s="14" customFormat="1" ht="12">
       <c r="A67" s="30" t="s">
         <v>17</v>
       </c>
       <c r="B67" s="26">
         <v>11379.545212964753</v>
       </c>
       <c r="C67" s="24">
         <v>23206.392952551229</v>
       </c>
       <c r="D67" s="26">
         <v>37042.245549957559</v>
       </c>
@@ -6327,102 +6413,104 @@
       </c>
       <c r="I67" s="24">
         <v>128722.1</v>
       </c>
       <c r="J67" s="24">
         <v>148364.20000000001</v>
       </c>
       <c r="K67" s="24">
         <v>165589.1</v>
       </c>
       <c r="L67" s="24">
         <v>185540.6</v>
       </c>
       <c r="M67" s="39">
         <v>215858.9</v>
       </c>
       <c r="N67" s="40">
         <v>14032.009876785116</v>
       </c>
       <c r="O67" s="40">
         <v>29605.919481337471</v>
       </c>
       <c r="P67" s="40">
         <v>47891.080931135177</v>
       </c>
-      <c r="Q67" s="57">
+      <c r="Q67" s="56">
         <v>67190.864316984123</v>
       </c>
       <c r="R67" s="40">
         <v>88498.777433568714</v>
       </c>
       <c r="S67" s="41">
         <v>117761.1512799232</v>
       </c>
       <c r="T67" s="40">
         <v>142483.4</v>
       </c>
       <c r="U67" s="40">
         <v>164899.21965009772</v>
       </c>
       <c r="V67" s="40">
         <v>189552.11531429912</v>
       </c>
       <c r="W67" s="50">
         <v>211107.76187407918</v>
       </c>
       <c r="X67" s="50">
         <v>236076.57098543833</v>
       </c>
       <c r="Y67" s="50">
         <v>272731.42365211999</v>
       </c>
       <c r="Z67" s="50">
         <v>14655.3</v>
       </c>
       <c r="AA67" s="50">
         <v>32092.3</v>
       </c>
-      <c r="AB67" s="65">
+      <c r="AB67" s="64">
         <v>54545.7</v>
       </c>
-      <c r="AC67" s="65">
+      <c r="AC67" s="64">
         <v>76896.399999999994</v>
       </c>
-      <c r="AD67" s="65">
+      <c r="AD67" s="64">
         <v>101809.60000000001</v>
       </c>
-      <c r="AE67" s="66" t="s">
+      <c r="AE67" s="65" t="s">
         <v>76</v>
       </c>
       <c r="AF67" s="50">
         <v>164192.5</v>
       </c>
       <c r="AG67" s="50">
         <v>189049.4</v>
       </c>
-      <c r="AH67" s="48"/>
+      <c r="AH67" s="64">
+        <v>217016</v>
+      </c>
       <c r="AI67" s="40"/>
       <c r="AJ67" s="40"/>
       <c r="AK67" s="40"/>
     </row>
     <row r="68" spans="1:37">
       <c r="A68" s="31" t="s">
         <v>18</v>
       </c>
       <c r="B68" s="26">
         <v>140.86397897090009</v>
       </c>
       <c r="C68" s="24">
         <v>215.09247679990276</v>
       </c>
       <c r="D68" s="26">
         <v>379.16032078253494</v>
       </c>
       <c r="E68" s="25">
         <v>588.81758651011228</v>
       </c>
       <c r="F68" s="24">
         <v>868.84278365539012</v>
       </c>
       <c r="G68" s="26">
         <v>1068.4055052469721</v>
@@ -6432,102 +6520,104 @@
       </c>
       <c r="I68" s="24">
         <v>1404.5</v>
       </c>
       <c r="J68" s="24">
         <v>1675.2</v>
       </c>
       <c r="K68" s="24">
         <v>1899</v>
       </c>
       <c r="L68" s="24">
         <v>2084.3000000000002</v>
       </c>
       <c r="M68" s="39">
         <v>2305.4</v>
       </c>
       <c r="N68" s="40">
         <v>160.7379929631602</v>
       </c>
       <c r="O68" s="40">
         <v>278.00057799412264</v>
       </c>
       <c r="P68" s="40">
         <v>585.95768681755533</v>
       </c>
-      <c r="Q68" s="57">
+      <c r="Q68" s="56">
         <v>829.82708031312495</v>
       </c>
       <c r="R68" s="40">
         <v>1101.954802114275</v>
       </c>
       <c r="S68" s="41">
         <v>1403.153863379513</v>
       </c>
       <c r="T68" s="40">
         <v>1644.7</v>
       </c>
       <c r="U68" s="40">
         <v>1997.7905675190914</v>
       </c>
       <c r="V68" s="40">
         <v>2300.8275525544591</v>
       </c>
       <c r="W68" s="50">
         <v>2621.9381284837164</v>
       </c>
       <c r="X68" s="50">
         <v>2921.5992903105098</v>
       </c>
       <c r="Y68" s="50">
         <v>3346.9561250080001</v>
       </c>
       <c r="Z68" s="50">
         <v>182.1</v>
       </c>
       <c r="AA68" s="50">
         <v>370.8</v>
       </c>
-      <c r="AB68" s="65">
+      <c r="AB68" s="64">
         <v>731.8</v>
       </c>
-      <c r="AC68" s="65">
+      <c r="AC68" s="64">
         <v>935.4</v>
       </c>
-      <c r="AD68" s="65">
+      <c r="AD68" s="64">
         <v>1198.5</v>
       </c>
-      <c r="AE68" s="66" t="s">
+      <c r="AE68" s="65" t="s">
         <v>77</v>
       </c>
       <c r="AF68" s="50">
         <v>1886.7</v>
       </c>
       <c r="AG68" s="50">
         <v>2109.1</v>
       </c>
-      <c r="AH68" s="48"/>
+      <c r="AH68" s="64">
+        <v>2433</v>
+      </c>
       <c r="AI68" s="40"/>
       <c r="AJ68" s="40"/>
       <c r="AK68" s="40"/>
     </row>
     <row r="69" spans="1:37">
       <c r="A69" s="31" t="s">
         <v>19</v>
       </c>
       <c r="B69" s="26">
         <v>95.53256359775321</v>
       </c>
       <c r="C69" s="24">
         <v>195.80019699865213</v>
       </c>
       <c r="D69" s="26">
         <v>308.58755541262946</v>
       </c>
       <c r="E69" s="25">
         <v>428.98645068898679</v>
       </c>
       <c r="F69" s="24">
         <v>612.58853583155633</v>
       </c>
       <c r="G69" s="26">
         <v>877.51855410728172</v>
@@ -6537,102 +6627,104 @@
       </c>
       <c r="I69" s="24">
         <v>1592.2</v>
       </c>
       <c r="J69" s="24">
         <v>1797.3</v>
       </c>
       <c r="K69" s="24">
         <v>1900</v>
       </c>
       <c r="L69" s="24">
         <v>2074.6</v>
       </c>
       <c r="M69" s="39">
         <v>2450.1</v>
       </c>
       <c r="N69" s="40">
         <v>137.56936921507864</v>
       </c>
       <c r="O69" s="40">
         <v>252.26379615120857</v>
       </c>
       <c r="P69" s="40">
         <v>388.07006813283613</v>
       </c>
-      <c r="Q69" s="57">
+      <c r="Q69" s="56">
         <v>569.70686813742566</v>
       </c>
       <c r="R69" s="40">
         <v>833.42501113439255</v>
       </c>
       <c r="S69" s="41">
         <v>1129.1991044769775</v>
       </c>
       <c r="T69" s="40">
         <v>1629.2</v>
       </c>
       <c r="U69" s="40">
         <v>1880.8699385113712</v>
       </c>
       <c r="V69" s="40">
         <v>2129.4749205609751</v>
       </c>
       <c r="W69" s="50">
         <v>2240.3070689034007</v>
       </c>
       <c r="X69" s="50">
         <v>2460.1725658882874</v>
       </c>
       <c r="Y69" s="50">
         <v>2728.2964161149998</v>
       </c>
       <c r="Z69" s="50">
         <v>146.4</v>
       </c>
       <c r="AA69" s="50">
         <v>274.5</v>
       </c>
-      <c r="AB69" s="65">
+      <c r="AB69" s="64">
         <v>428.9</v>
       </c>
-      <c r="AC69" s="65">
+      <c r="AC69" s="64">
         <v>625.5</v>
       </c>
-      <c r="AD69" s="65">
+      <c r="AD69" s="64">
         <v>909.4</v>
       </c>
-      <c r="AE69" s="66">
+      <c r="AE69" s="65">
         <v>1231.0999999999999</v>
       </c>
       <c r="AF69" s="50">
         <v>1803.5</v>
       </c>
       <c r="AG69" s="50">
         <v>2116</v>
       </c>
-      <c r="AH69" s="48"/>
+      <c r="AH69" s="64">
+        <v>2436.8000000000002</v>
+      </c>
       <c r="AI69" s="40"/>
       <c r="AJ69" s="40"/>
       <c r="AK69" s="40"/>
     </row>
     <row r="70" spans="1:37">
       <c r="A70" s="31" t="s">
         <v>20</v>
       </c>
       <c r="B70" s="26">
         <v>1245.1011762357236</v>
       </c>
       <c r="C70" s="24">
         <v>2428.9917415784867</v>
       </c>
       <c r="D70" s="26">
         <v>3849.1354424900896</v>
       </c>
       <c r="E70" s="25">
         <v>5405.6585766414064</v>
       </c>
       <c r="F70" s="24">
         <v>6935.705330407246</v>
       </c>
       <c r="G70" s="26">
         <v>8969.7794729558173</v>
@@ -6642,102 +6734,104 @@
       </c>
       <c r="I70" s="24">
         <v>12687.4</v>
       </c>
       <c r="J70" s="24">
         <v>14039.3</v>
       </c>
       <c r="K70" s="24">
         <v>15107.8</v>
       </c>
       <c r="L70" s="24">
         <v>16524.099999999999</v>
       </c>
       <c r="M70" s="39" t="s">
         <v>58</v>
       </c>
       <c r="N70" s="40">
         <v>1140.4962901820165</v>
       </c>
       <c r="O70" s="40">
         <v>2443.6591285604341</v>
       </c>
       <c r="P70" s="40">
         <v>4432.1042839933398</v>
       </c>
-      <c r="Q70" s="57">
+      <c r="Q70" s="56">
         <v>6249.6145233969828</v>
       </c>
       <c r="R70" s="40">
         <v>7893.4156501630932</v>
       </c>
       <c r="S70" s="41">
         <v>10165.46053453981</v>
       </c>
       <c r="T70" s="40">
         <v>12518.5</v>
       </c>
       <c r="U70" s="40">
         <v>14456.2340212034</v>
       </c>
       <c r="V70" s="40">
         <v>16155.237734012884</v>
       </c>
       <c r="W70" s="50">
         <v>17502.949042603337</v>
       </c>
       <c r="X70" s="50">
         <v>19119.952446240524</v>
       </c>
       <c r="Y70" s="50">
         <v>21738.825812263</v>
       </c>
       <c r="Z70" s="50">
         <v>1247.2</v>
       </c>
       <c r="AA70" s="50">
         <v>2727.4</v>
       </c>
-      <c r="AB70" s="65">
+      <c r="AB70" s="64">
         <v>4939.6000000000004</v>
       </c>
-      <c r="AC70" s="65">
+      <c r="AC70" s="64">
         <v>6915.3</v>
       </c>
-      <c r="AD70" s="65">
+      <c r="AD70" s="64">
         <v>8717.5</v>
       </c>
-      <c r="AE70" s="66">
+      <c r="AE70" s="65">
         <v>11346.7</v>
       </c>
       <c r="AF70" s="50">
         <v>13912.8</v>
       </c>
       <c r="AG70" s="50">
         <v>15891.9</v>
       </c>
-      <c r="AH70" s="48"/>
+      <c r="AH70" s="64">
+        <v>17748.7</v>
+      </c>
       <c r="AI70" s="40"/>
       <c r="AJ70" s="40"/>
       <c r="AK70" s="40"/>
     </row>
     <row r="71" spans="1:37">
       <c r="A71" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B71" s="26">
         <v>682.54747810075901</v>
       </c>
       <c r="C71" s="24">
         <v>1800.6708368746022</v>
       </c>
       <c r="D71" s="26">
         <v>2860.1190827546488</v>
       </c>
       <c r="E71" s="25">
         <v>4091.4251702592005</v>
       </c>
       <c r="F71" s="24">
         <v>5657.4786158837451</v>
       </c>
       <c r="G71" s="26">
         <v>7058.7521399457555</v>
@@ -6747,102 +6841,104 @@
       </c>
       <c r="I71" s="24">
         <v>10189.700000000001</v>
       </c>
       <c r="J71" s="24">
         <v>12159.7</v>
       </c>
       <c r="K71" s="24">
         <v>13715.4</v>
       </c>
       <c r="L71" s="24">
         <v>15336.2</v>
       </c>
       <c r="M71" s="39">
         <v>18985.5</v>
       </c>
       <c r="N71" s="40">
         <v>794.15275127469943</v>
       </c>
       <c r="O71" s="40">
         <v>2201.7137145922766</v>
       </c>
       <c r="P71" s="40">
         <v>3481.7047543784456</v>
       </c>
-      <c r="Q71" s="57">
+      <c r="Q71" s="56">
         <v>4939.0022636193735</v>
       </c>
       <c r="R71" s="40">
         <v>6804.8496012117739</v>
       </c>
       <c r="S71" s="41">
         <v>8465.3113898711545</v>
       </c>
       <c r="T71" s="40">
         <v>10807.8</v>
       </c>
       <c r="U71" s="40">
         <v>12279.074770827036</v>
       </c>
       <c r="V71" s="40">
         <v>14747.334519650252</v>
       </c>
       <c r="W71" s="50">
         <v>16567.259585729927</v>
       </c>
       <c r="X71" s="50">
         <v>18522.360763386907</v>
       </c>
       <c r="Y71" s="50">
         <v>22977.474747120003</v>
       </c>
       <c r="Z71" s="50">
         <v>902</v>
       </c>
       <c r="AA71" s="50">
         <v>2573.3000000000002</v>
       </c>
-      <c r="AB71" s="65">
+      <c r="AB71" s="64">
         <v>4038</v>
       </c>
-      <c r="AC71" s="65">
+      <c r="AC71" s="64">
         <v>5717.4</v>
       </c>
-      <c r="AD71" s="65">
+      <c r="AD71" s="64">
         <v>7848.5</v>
       </c>
-      <c r="AE71" s="66" t="s">
+      <c r="AE71" s="65" t="s">
         <v>78</v>
       </c>
       <c r="AF71" s="50">
         <v>12480.6</v>
       </c>
       <c r="AG71" s="50">
         <v>14119.7</v>
       </c>
-      <c r="AH71" s="48"/>
+      <c r="AH71" s="64">
+        <v>17026.900000000001</v>
+      </c>
       <c r="AI71" s="40"/>
       <c r="AJ71" s="40"/>
       <c r="AK71" s="40"/>
     </row>
     <row r="72" spans="1:37">
       <c r="A72" s="31" t="s">
         <v>22</v>
       </c>
       <c r="B72" s="26">
         <v>459.00894293715817</v>
       </c>
       <c r="C72" s="24">
         <v>1008.6533561083603</v>
       </c>
       <c r="D72" s="26">
         <v>1731.3996297975732</v>
       </c>
       <c r="E72" s="25">
         <v>2361.8472796951437</v>
       </c>
       <c r="F72" s="24">
         <v>3188.9998101201268</v>
       </c>
       <c r="G72" s="26">
         <v>4377.5205356657389</v>
@@ -6852,102 +6948,104 @@
       </c>
       <c r="I72" s="24">
         <v>6090</v>
       </c>
       <c r="J72" s="24">
         <v>6932.1</v>
       </c>
       <c r="K72" s="24">
         <v>7712.9</v>
       </c>
       <c r="L72" s="24">
         <v>8417.5</v>
       </c>
       <c r="M72" s="39">
         <v>9253.7999999999993</v>
       </c>
       <c r="N72" s="40">
         <v>531.10334394965139</v>
       </c>
       <c r="O72" s="40">
         <v>1120.0579287229471</v>
       </c>
       <c r="P72" s="40">
         <v>2003.8236243500185</v>
       </c>
-      <c r="Q72" s="57">
+      <c r="Q72" s="56">
         <v>2754.7223033452747</v>
       </c>
       <c r="R72" s="40">
         <v>3769.0202687171059</v>
       </c>
       <c r="S72" s="41">
         <v>5330.8068315546479</v>
       </c>
       <c r="T72" s="40">
         <v>6156.5</v>
       </c>
       <c r="U72" s="40">
         <v>7061.9527474653487</v>
       </c>
       <c r="V72" s="40">
         <v>7917.6896832921611</v>
       </c>
       <c r="W72" s="50">
         <v>8694.1417154100018</v>
       </c>
       <c r="X72" s="50">
         <v>9503.5476844484874</v>
       </c>
       <c r="Y72" s="50">
         <v>10451.326586474999</v>
       </c>
       <c r="Z72" s="50">
         <v>581.9</v>
       </c>
       <c r="AA72" s="50">
         <v>1243.7</v>
       </c>
-      <c r="AB72" s="65">
+      <c r="AB72" s="64">
         <v>2222.9</v>
       </c>
-      <c r="AC72" s="65">
+      <c r="AC72" s="64">
         <v>3077.9</v>
       </c>
-      <c r="AD72" s="65">
+      <c r="AD72" s="64">
         <v>4269.6000000000004</v>
       </c>
-      <c r="AE72" s="66">
+      <c r="AE72" s="65">
         <v>6082.8</v>
       </c>
       <c r="AF72" s="50">
         <v>7098.6</v>
       </c>
       <c r="AG72" s="50">
         <v>8217.6</v>
       </c>
-      <c r="AH72" s="48"/>
+      <c r="AH72" s="64">
+        <v>9289.9</v>
+      </c>
       <c r="AI72" s="40"/>
       <c r="AJ72" s="40"/>
       <c r="AK72" s="40"/>
     </row>
     <row r="73" spans="1:37">
       <c r="A73" s="31" t="s">
         <v>23</v>
       </c>
       <c r="B73" s="26">
         <v>362.74105610361801</v>
       </c>
       <c r="C73" s="24">
         <v>704.90211265502558</v>
       </c>
       <c r="D73" s="26">
         <v>1379.0690148788656</v>
       </c>
       <c r="E73" s="25">
         <v>2143.2222434058826</v>
       </c>
       <c r="F73" s="24">
         <v>3098.5370490127884</v>
       </c>
       <c r="G73" s="26">
         <v>4580.2884664686972</v>
@@ -6957,102 +7055,104 @@
       </c>
       <c r="I73" s="24">
         <v>7317.9</v>
       </c>
       <c r="J73" s="24">
         <v>9747.1</v>
       </c>
       <c r="K73" s="24" t="s">
         <v>53</v>
       </c>
       <c r="L73" s="24">
         <v>12934.7</v>
       </c>
       <c r="M73" s="39">
         <v>14822.9</v>
       </c>
       <c r="N73" s="40">
         <v>589.80432815686538</v>
       </c>
       <c r="O73" s="40">
         <v>1000.9937998629938</v>
       </c>
       <c r="P73" s="40">
         <v>1827.3496814166724</v>
       </c>
-      <c r="Q73" s="57">
+      <c r="Q73" s="56">
         <v>2735.3839436026165</v>
       </c>
       <c r="R73" s="40">
         <v>3952.1145031173437</v>
       </c>
       <c r="S73" s="41">
         <v>5866.7876859011503</v>
       </c>
       <c r="T73" s="40">
         <v>7737.7</v>
       </c>
       <c r="U73" s="40">
         <v>9322.9359999273911</v>
       </c>
       <c r="V73" s="40">
         <v>12224.546416457015</v>
       </c>
       <c r="W73" s="50">
         <v>13955.271556421245</v>
       </c>
       <c r="X73" s="50">
         <v>16233.445941881459</v>
       </c>
       <c r="Y73" s="50">
         <v>18447.310105150002</v>
       </c>
       <c r="Z73" s="50">
         <v>662.3</v>
       </c>
       <c r="AA73" s="50">
         <v>1141.5999999999999</v>
       </c>
-      <c r="AB73" s="65">
+      <c r="AB73" s="64">
         <v>2101.1</v>
       </c>
-      <c r="AC73" s="65">
+      <c r="AC73" s="64">
         <v>3109.9</v>
       </c>
-      <c r="AD73" s="65">
+      <c r="AD73" s="64">
         <v>4511.8999999999996</v>
       </c>
-      <c r="AE73" s="66">
+      <c r="AE73" s="65">
         <v>6803.3</v>
       </c>
       <c r="AF73" s="50">
         <v>9254.1</v>
       </c>
       <c r="AG73" s="50">
         <v>11191.9</v>
       </c>
-      <c r="AH73" s="48"/>
+      <c r="AH73" s="64">
+        <v>14333.1</v>
+      </c>
       <c r="AI73" s="40"/>
       <c r="AJ73" s="40"/>
       <c r="AK73" s="40"/>
     </row>
     <row r="74" spans="1:37">
       <c r="A74" s="31" t="s">
         <v>24</v>
       </c>
       <c r="B74" s="26">
         <v>483.84662835004303</v>
       </c>
       <c r="C74" s="24">
         <v>1079.3387375872271</v>
       </c>
       <c r="D74" s="26">
         <v>1804.6966228635119</v>
       </c>
       <c r="E74" s="25">
         <v>2438.1561524964673</v>
       </c>
       <c r="F74" s="24">
         <v>2998.3094522696806</v>
       </c>
       <c r="G74" s="26">
         <v>4156.0681364254633</v>
@@ -7062,102 +7162,104 @@
       </c>
       <c r="I74" s="24">
         <v>6366.2</v>
       </c>
       <c r="J74" s="24">
         <v>7321.9</v>
       </c>
       <c r="K74" s="24">
         <v>7961.8</v>
       </c>
       <c r="L74" s="24">
         <v>9050.6</v>
       </c>
       <c r="M74" s="39">
         <v>11465.6</v>
       </c>
       <c r="N74" s="40">
         <v>657.98290470603024</v>
       </c>
       <c r="O74" s="40">
         <v>1405.0126607680677</v>
       </c>
       <c r="P74" s="40">
         <v>2295.5560804890074</v>
       </c>
-      <c r="Q74" s="57">
+      <c r="Q74" s="56">
         <v>3188.9868104861521</v>
       </c>
       <c r="R74" s="40">
         <v>4106.8193152380682</v>
       </c>
       <c r="S74" s="41">
         <v>5986.7682106992652</v>
       </c>
       <c r="T74" s="40">
         <v>7193.6</v>
       </c>
       <c r="U74" s="40">
         <v>8346.9554781936113</v>
       </c>
       <c r="V74" s="40">
         <v>9573.7174691997334</v>
       </c>
       <c r="W74" s="50">
         <v>10470.379872303914</v>
       </c>
       <c r="X74" s="50">
         <v>12095.049222963928</v>
       </c>
       <c r="Y74" s="50">
         <v>15147.923073619</v>
       </c>
       <c r="Z74" s="50">
         <v>678.8</v>
       </c>
       <c r="AA74" s="50">
         <v>1493.5</v>
       </c>
-      <c r="AB74" s="65">
+      <c r="AB74" s="64">
         <v>2433.6999999999998</v>
       </c>
-      <c r="AC74" s="65">
+      <c r="AC74" s="64">
         <v>3355.1</v>
       </c>
-      <c r="AD74" s="65">
+      <c r="AD74" s="64">
         <v>4429.2</v>
       </c>
-      <c r="AE74" s="66">
+      <c r="AE74" s="65">
         <v>6469.5</v>
       </c>
       <c r="AF74" s="50">
         <v>7826.1</v>
       </c>
       <c r="AG74" s="50">
         <v>9116.9</v>
       </c>
-      <c r="AH74" s="48"/>
+      <c r="AH74" s="64">
+        <v>10477.299999999999</v>
+      </c>
       <c r="AI74" s="40"/>
       <c r="AJ74" s="40"/>
       <c r="AK74" s="40"/>
     </row>
     <row r="75" spans="1:37">
       <c r="A75" s="31" t="s">
         <v>48</v>
       </c>
       <c r="B75" s="26">
         <v>195.07527228192629</v>
       </c>
       <c r="C75" s="24">
         <v>383.42421719512527</v>
       </c>
       <c r="D75" s="26">
         <v>833.71137583568247</v>
       </c>
       <c r="E75" s="25">
         <v>1207.3775248593327</v>
       </c>
       <c r="F75" s="24">
         <v>1996.8061203654152</v>
       </c>
       <c r="G75" s="26">
         <v>3091.9452845577289</v>
@@ -7167,102 +7269,104 @@
       </c>
       <c r="I75" s="24">
         <v>4944.3</v>
       </c>
       <c r="J75" s="24">
         <v>6628.9</v>
       </c>
       <c r="K75" s="24">
         <v>7666.4</v>
       </c>
       <c r="L75" s="24">
         <v>9040.9</v>
       </c>
       <c r="M75" s="39">
         <v>10372</v>
       </c>
       <c r="N75" s="40">
         <v>270.15821298118072</v>
       </c>
       <c r="O75" s="40">
         <v>491.74691212343009</v>
       </c>
       <c r="P75" s="40">
         <v>1068.4379208268463</v>
       </c>
-      <c r="Q75" s="57">
+      <c r="Q75" s="56">
         <v>1541.7073231000882</v>
       </c>
       <c r="R75" s="40">
         <v>2545.4601258991433</v>
       </c>
       <c r="S75" s="41">
         <v>4005.0383209801103</v>
       </c>
       <c r="T75" s="40">
         <v>5357.2</v>
       </c>
       <c r="U75" s="40">
         <v>6486.1961978472154</v>
       </c>
       <c r="V75" s="40">
         <v>8538.2786112343601</v>
       </c>
       <c r="W75" s="50">
         <v>9744.4882076602225</v>
       </c>
       <c r="X75" s="50">
         <v>11366.614241641575</v>
       </c>
       <c r="Y75" s="50">
         <v>12823.198988550001</v>
       </c>
       <c r="Z75" s="50">
         <v>303.7</v>
       </c>
       <c r="AA75" s="50">
         <v>561</v>
       </c>
-      <c r="AB75" s="65">
+      <c r="AB75" s="64">
         <v>1237.3</v>
       </c>
-      <c r="AC75" s="65">
+      <c r="AC75" s="64">
         <v>1773.6</v>
       </c>
-      <c r="AD75" s="65">
+      <c r="AD75" s="64">
         <v>2927.8</v>
       </c>
-      <c r="AE75" s="66">
+      <c r="AE75" s="65">
         <v>4528.1000000000004</v>
       </c>
       <c r="AF75" s="50">
         <v>6106.3</v>
       </c>
       <c r="AG75" s="50">
         <v>7372.5</v>
       </c>
-      <c r="AH75" s="48"/>
+      <c r="AH75" s="64">
+        <v>9539.6</v>
+      </c>
       <c r="AI75" s="40"/>
       <c r="AJ75" s="40"/>
       <c r="AK75" s="40"/>
     </row>
     <row r="76" spans="1:37">
       <c r="A76" s="31" t="s">
         <v>25</v>
       </c>
       <c r="B76" s="26">
         <v>225.51099740431232</v>
       </c>
       <c r="C76" s="24">
         <v>741.34699187397848</v>
       </c>
       <c r="D76" s="26">
         <v>1081.627347346194</v>
       </c>
       <c r="E76" s="25">
         <v>1548.7733485514771</v>
       </c>
       <c r="F76" s="24">
         <v>1999.406555387515</v>
       </c>
       <c r="G76" s="26">
         <v>3044.3150520958152</v>
@@ -7272,102 +7376,104 @@
       </c>
       <c r="I76" s="24">
         <v>4473.2</v>
       </c>
       <c r="J76" s="24">
         <v>4780.7</v>
       </c>
       <c r="K76" s="24">
         <v>5486.3</v>
       </c>
       <c r="L76" s="24">
         <v>6510.9</v>
       </c>
       <c r="M76" s="39">
         <v>8039.8</v>
       </c>
       <c r="N76" s="40">
         <v>231.23266960090933</v>
       </c>
       <c r="O76" s="40">
         <v>829.79720578035449</v>
       </c>
       <c r="P76" s="40">
         <v>1228.6343920843904</v>
       </c>
-      <c r="Q76" s="57">
+      <c r="Q76" s="56">
         <v>1733.091990953043</v>
       </c>
       <c r="R76" s="40">
         <v>2266.8517572604646</v>
       </c>
       <c r="S76" s="41">
         <v>3489.9154064890686</v>
       </c>
       <c r="T76" s="40">
         <v>4431.3999999999996</v>
       </c>
       <c r="U76" s="40">
         <v>5083.6528490450501</v>
       </c>
       <c r="V76" s="40">
         <v>5427.8617923348702</v>
       </c>
       <c r="W76" s="50">
         <v>6202.8781516581776</v>
       </c>
       <c r="X76" s="50">
         <v>7369.4862954448236</v>
       </c>
       <c r="Y76" s="50">
         <v>9193.3726227360021</v>
       </c>
       <c r="Z76" s="50">
         <v>245</v>
       </c>
       <c r="AA76" s="50">
         <v>924.6</v>
       </c>
-      <c r="AB76" s="65">
+      <c r="AB76" s="64">
         <v>1427</v>
       </c>
-      <c r="AC76" s="65">
+      <c r="AC76" s="64">
         <v>1974.6</v>
       </c>
-      <c r="AD76" s="65">
+      <c r="AD76" s="64">
         <v>2572.1999999999998</v>
       </c>
-      <c r="AE76" s="66">
+      <c r="AE76" s="65">
         <v>3934.6</v>
       </c>
       <c r="AF76" s="50">
         <v>4901.6000000000004</v>
       </c>
       <c r="AG76" s="50">
         <v>5637.1</v>
       </c>
-      <c r="AH76" s="48"/>
+      <c r="AH76" s="64">
+        <v>6012.1</v>
+      </c>
       <c r="AI76" s="40"/>
       <c r="AJ76" s="40"/>
       <c r="AK76" s="40"/>
     </row>
     <row r="77" spans="1:37">
       <c r="A77" s="31" t="s">
         <v>26</v>
       </c>
       <c r="B77" s="26">
         <v>315.7858686768779</v>
       </c>
       <c r="C77" s="24">
         <v>931.30495038824438</v>
       </c>
       <c r="D77" s="26">
         <v>1657.6033023262103</v>
       </c>
       <c r="E77" s="25">
         <v>2774.5477249584255</v>
       </c>
       <c r="F77" s="24">
         <v>3809.9272803430886</v>
       </c>
       <c r="G77" s="26">
         <v>6755.1937447376549</v>
@@ -7377,102 +7483,104 @@
       </c>
       <c r="I77" s="24">
         <v>9986.4</v>
       </c>
       <c r="J77" s="24">
         <v>11833.7</v>
       </c>
       <c r="K77" s="24">
         <v>13203.3</v>
       </c>
       <c r="L77" s="24">
         <v>14786.1</v>
       </c>
       <c r="M77" s="39">
         <v>19074.2</v>
       </c>
       <c r="N77" s="40">
         <v>450.74864450033874</v>
       </c>
       <c r="O77" s="40">
         <v>1486.5326690223592</v>
       </c>
       <c r="P77" s="40">
         <v>2409.6136319394573</v>
       </c>
-      <c r="Q77" s="57">
+      <c r="Q77" s="56">
         <v>3791.7828408933892</v>
       </c>
       <c r="R77" s="40">
         <v>5119.1762814070216</v>
       </c>
       <c r="S77" s="41">
         <v>8892.6462490576905</v>
       </c>
       <c r="T77" s="40">
         <v>10683.5</v>
       </c>
       <c r="U77" s="40">
         <v>12955.231329350288</v>
       </c>
       <c r="V77" s="40">
         <v>15365.31658743558</v>
       </c>
       <c r="W77" s="50">
         <v>17156.996204840096</v>
       </c>
       <c r="X77" s="50">
         <v>19439.30877267399</v>
       </c>
       <c r="Y77" s="50">
         <v>25162.545717549998</v>
       </c>
       <c r="Z77" s="50">
         <v>506.7</v>
       </c>
       <c r="AA77" s="50">
         <v>1719.9</v>
       </c>
-      <c r="AB77" s="65">
+      <c r="AB77" s="64">
         <v>2842.7</v>
       </c>
-      <c r="AC77" s="65">
+      <c r="AC77" s="64">
         <v>4422.6000000000004</v>
       </c>
-      <c r="AD77" s="65">
+      <c r="AD77" s="64">
         <v>5986.3</v>
       </c>
-      <c r="AE77" s="66">
+      <c r="AE77" s="65">
         <v>10334.799999999999</v>
       </c>
       <c r="AF77" s="50">
         <v>12418.6</v>
       </c>
       <c r="AG77" s="50">
         <v>14967.9</v>
       </c>
-      <c r="AH77" s="48"/>
+      <c r="AH77" s="64">
+        <v>17698.5</v>
+      </c>
       <c r="AI77" s="40"/>
       <c r="AJ77" s="40"/>
       <c r="AK77" s="40"/>
     </row>
     <row r="78" spans="1:37">
       <c r="A78" s="31" t="s">
         <v>27</v>
       </c>
       <c r="B78" s="26">
         <v>5740.9840924361015</v>
       </c>
       <c r="C78" s="24">
         <v>11015.723705781562</v>
       </c>
       <c r="D78" s="26">
         <v>16836.663921914056</v>
       </c>
       <c r="E78" s="25">
         <v>22663.199874018937</v>
       </c>
       <c r="F78" s="24">
         <v>29438.41048440506</v>
       </c>
       <c r="G78" s="26">
         <v>37058.448204433735</v>
@@ -7482,102 +7590,104 @@
       </c>
       <c r="I78" s="24">
         <v>49386.6</v>
       </c>
       <c r="J78" s="24">
         <v>55171.5</v>
       </c>
       <c r="K78" s="24">
         <v>61881.1</v>
       </c>
       <c r="L78" s="24">
         <v>69016.100000000006</v>
       </c>
       <c r="M78" s="39">
         <v>77549.100000000006</v>
       </c>
       <c r="N78" s="40">
         <v>7444.1670884964205</v>
       </c>
       <c r="O78" s="40">
         <v>14824.189068659311</v>
       </c>
       <c r="P78" s="40">
         <v>23103.091652459698</v>
       </c>
-      <c r="Q78" s="57">
+      <c r="Q78" s="56">
         <v>31646.859544204635</v>
       </c>
       <c r="R78" s="40">
         <v>40857.919884878669</v>
       </c>
       <c r="S78" s="41">
         <v>50823.882540091567</v>
       </c>
       <c r="T78" s="40">
         <v>59331.5</v>
       </c>
       <c r="U78" s="40">
         <v>67645.884293612791</v>
       </c>
       <c r="V78" s="40">
         <v>75258.363868312372</v>
       </c>
       <c r="W78" s="50">
         <v>83965.499757023907</v>
       </c>
       <c r="X78" s="50">
         <v>92603.904725262386</v>
       </c>
       <c r="Y78" s="50">
         <v>102337.21132524699</v>
       </c>
       <c r="Z78" s="50">
         <v>7336.3</v>
       </c>
       <c r="AA78" s="50">
         <v>15282.3</v>
       </c>
-      <c r="AB78" s="65">
+      <c r="AB78" s="64">
         <v>26469.200000000001</v>
       </c>
-      <c r="AC78" s="65">
+      <c r="AC78" s="64">
         <v>36988.9</v>
       </c>
-      <c r="AD78" s="65">
+      <c r="AD78" s="64">
         <v>48174.6</v>
       </c>
-      <c r="AE78" s="66" t="s">
+      <c r="AE78" s="65" t="s">
         <v>74</v>
       </c>
       <c r="AF78" s="50">
         <v>69996.600000000006</v>
       </c>
       <c r="AG78" s="50">
         <v>79118.8</v>
       </c>
-      <c r="AH78" s="48"/>
+      <c r="AH78" s="64">
+        <v>88111.2</v>
+      </c>
       <c r="AI78" s="40"/>
       <c r="AJ78" s="40"/>
       <c r="AK78" s="40"/>
     </row>
     <row r="79" spans="1:37">
       <c r="A79" s="31" t="s">
         <v>49</v>
       </c>
       <c r="B79" s="26">
         <v>364.06103349941566</v>
       </c>
       <c r="C79" s="24">
         <v>810.54777299611305</v>
       </c>
       <c r="D79" s="26">
         <v>1354.8172101999005</v>
       </c>
       <c r="E79" s="25">
         <v>1855.9518901903471</v>
       </c>
       <c r="F79" s="24">
         <v>2325.5367605635961</v>
       </c>
       <c r="G79" s="26">
         <v>3248.1076937576249</v>
@@ -7587,102 +7697,104 @@
       </c>
       <c r="I79" s="24">
         <v>4631.1000000000004</v>
       </c>
       <c r="J79" s="24">
         <v>5501.3</v>
       </c>
       <c r="K79" s="24">
         <v>6033</v>
       </c>
       <c r="L79" s="24">
         <v>6902.6</v>
       </c>
       <c r="M79" s="39">
         <v>8779.5</v>
       </c>
       <c r="N79" s="40">
         <v>606.66787254897235</v>
       </c>
       <c r="O79" s="40">
         <v>1166.4871966947335</v>
       </c>
       <c r="P79" s="40">
         <v>1735.9273275019516</v>
       </c>
-      <c r="Q79" s="57">
+      <c r="Q79" s="56">
         <v>2483.9113337298513</v>
       </c>
       <c r="R79" s="40">
         <v>3190.5845256451375</v>
       </c>
       <c r="S79" s="41">
         <v>4278.0591284037655</v>
       </c>
       <c r="T79" s="40">
         <v>5041.3</v>
       </c>
       <c r="U79" s="40">
         <v>6055.4542934199108</v>
       </c>
       <c r="V79" s="40">
         <v>7290.5004772741504</v>
       </c>
       <c r="W79" s="50">
         <v>8055.9762210753624</v>
       </c>
       <c r="X79" s="50">
         <v>9262.932379040356</v>
       </c>
       <c r="Y79" s="50">
         <v>11734.491669044999</v>
       </c>
       <c r="Z79" s="50">
         <v>659.9</v>
       </c>
       <c r="AA79" s="50">
         <v>1281</v>
       </c>
-      <c r="AB79" s="65">
+      <c r="AB79" s="64">
         <v>1899.9</v>
       </c>
-      <c r="AC79" s="65">
+      <c r="AC79" s="64">
         <v>2700.5</v>
       </c>
-      <c r="AD79" s="65">
+      <c r="AD79" s="64">
         <v>3483.7</v>
       </c>
-      <c r="AE79" s="66" t="s">
+      <c r="AE79" s="65" t="s">
         <v>75</v>
       </c>
       <c r="AF79" s="50">
         <v>5651.2</v>
       </c>
       <c r="AG79" s="50">
         <v>6781.9</v>
       </c>
-      <c r="AH79" s="48"/>
+      <c r="AH79" s="64">
+        <v>8022</v>
+      </c>
       <c r="AI79" s="40"/>
       <c r="AJ79" s="40"/>
       <c r="AK79" s="40"/>
     </row>
     <row r="80" spans="1:37">
       <c r="A80" s="31" t="s">
         <v>28</v>
       </c>
       <c r="B80" s="26">
         <v>1068.4861243701644</v>
       </c>
       <c r="C80" s="24">
         <v>1890.5958557139454</v>
       </c>
       <c r="D80" s="26">
         <v>2965.654723355663</v>
       </c>
       <c r="E80" s="25">
         <v>4028.2401213043627</v>
       </c>
       <c r="F80" s="24">
         <v>5179.9952566045204</v>
       </c>
       <c r="G80" s="26">
         <v>6924.4266369154157</v>
@@ -7692,109 +7804,111 @@
       </c>
       <c r="I80" s="24">
         <v>9652.6</v>
       </c>
       <c r="J80" s="24">
         <v>10775.5</v>
       </c>
       <c r="K80" s="24">
         <v>11875.2</v>
       </c>
       <c r="L80" s="24">
         <v>12862</v>
       </c>
       <c r="M80" s="39">
         <v>14047.1</v>
       </c>
       <c r="N80" s="40">
         <v>1017.1884082097934</v>
       </c>
       <c r="O80" s="40">
         <v>2105.4648224052321</v>
       </c>
       <c r="P80" s="40">
         <v>3330.8098267449559</v>
       </c>
-      <c r="Q80" s="57">
+      <c r="Q80" s="56">
         <v>4726.267491202173</v>
       </c>
       <c r="R80" s="40">
         <v>6057.1857067822075</v>
       </c>
       <c r="S80" s="41">
         <v>7924.1220144784838</v>
       </c>
       <c r="T80" s="40">
         <v>9950.5</v>
       </c>
       <c r="U80" s="40">
         <v>11326.987163175203</v>
       </c>
       <c r="V80" s="40">
         <v>12622.96568198034</v>
       </c>
       <c r="W80" s="50">
         <v>13929.676361965854</v>
       </c>
       <c r="X80" s="50">
         <v>15178.196656255144</v>
       </c>
       <c r="Y80" s="50">
         <v>16642.490463242</v>
       </c>
       <c r="Z80" s="50">
         <v>1203</v>
       </c>
       <c r="AA80" s="50">
         <v>2498.6999999999998</v>
       </c>
-      <c r="AB80" s="65">
+      <c r="AB80" s="64">
         <v>3773.6</v>
       </c>
-      <c r="AC80" s="65">
+      <c r="AC80" s="64">
         <v>5299.7</v>
       </c>
-      <c r="AD80" s="65">
+      <c r="AD80" s="64">
         <v>6780.4</v>
       </c>
-      <c r="AE80" s="66">
+      <c r="AE80" s="65">
         <v>8971.4</v>
       </c>
       <c r="AF80" s="50">
         <v>10855.8</v>
       </c>
       <c r="AG80" s="50">
         <v>12408.1</v>
       </c>
-      <c r="AH80" s="48"/>
+      <c r="AH80" s="64">
+        <v>13886.9</v>
+      </c>
       <c r="AI80" s="40"/>
       <c r="AJ80" s="40"/>
       <c r="AK80" s="40"/>
     </row>
     <row r="82" spans="1:14">
       <c r="A82" s="36"/>
-      <c r="N82" s="58" t="s">
+      <c r="N82" s="57" t="s">
         <v>67</v>
       </c>
     </row>
     <row r="83" spans="1:14">
       <c r="M83" s="35"/>
     </row>
   </sheetData>
   <mergeCells count="23">
     <mergeCell ref="Z65:AK65"/>
     <mergeCell ref="B46:M46"/>
     <mergeCell ref="A46:A47"/>
     <mergeCell ref="Z4:AK4"/>
     <mergeCell ref="Z23:AK23"/>
     <mergeCell ref="Z46:AK46"/>
     <mergeCell ref="A65:A66"/>
     <mergeCell ref="N23:Y23"/>
     <mergeCell ref="N46:Y46"/>
     <mergeCell ref="B65:M65"/>
     <mergeCell ref="B64:L64"/>
     <mergeCell ref="A63:M63"/>
     <mergeCell ref="B45:L45"/>
     <mergeCell ref="N65:Y65"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A21:M21"/>
     <mergeCell ref="A2:M2"/>
@@ -12224,140 +12338,140 @@
     <mergeCell ref="B59:M59"/>
     <mergeCell ref="B40:M40"/>
     <mergeCell ref="B42:M42"/>
     <mergeCell ref="K58:X58"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <pageMargins left="0.39370078740157483" right="0.19685039370078741" top="0.27559055118110237" bottom="0.27559055118110237" header="0.23622047244094491" footer="0.23622047244094491"/>
   <pageSetup paperSize="9" scale="90" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <documentManagement/>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Документ" ma:contentTypeID="0x010100067C383B7FEE4A4C85F993E52F9B7C9B" ma:contentTypeVersion="0" ma:contentTypeDescription="Создание документа." ma:contentTypeScope="" ma:versionID="9d4766f5bbe72317c265925f56fcf001">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="53974d1da0c14f073d2cc649cae9f3e6">
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all/>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/office/internal/2005/internalDocumentation" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Тип содержимого" ma:readOnly="true"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Название"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="lastPrinted" minOccurs="0" maxOccurs="1" type="xsd:dateTime"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54DD50FE-6A32-43CF-B545-4E7CBC294D65}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E848770A-BFC6-488C-9D77-596D1B168BF4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/internal/2005/internalDocumentation"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09570A45-B4E8-487A-AA15-B969B3FA7EB5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Кезең бойынша  </vt:lpstr>
       <vt:lpstr>Кезең бойынша жалпы шығарылым</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>