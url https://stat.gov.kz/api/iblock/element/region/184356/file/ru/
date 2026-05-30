--- v0 (2026-04-29)
+++ v1 (2026-05-30)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внутренней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="177" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="34">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -114,53 +114,50 @@
     <t>Жамбылский</t>
   </si>
   <si>
     <t>Кегенский</t>
   </si>
   <si>
     <t>Карасайский</t>
   </si>
   <si>
     <t>Райымбекский</t>
   </si>
   <si>
     <t>Талгарский</t>
   </si>
   <si>
     <t>Уйгурский</t>
   </si>
   <si>
     <t>Илийский</t>
   </si>
   <si>
     <t>Қонаев г.а.</t>
   </si>
   <si>
     <t>Қонаевг.а.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Алтау г.а.</t>
   </si>
   <si>
     <t>Алатау г.а.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
@@ -359,51 +356,51 @@
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="58">
+  <cellXfs count="59">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -461,100 +458,103 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -832,150 +832,153 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA38"/>
+  <dimension ref="A2:AB38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:D4"/>
-      <selection pane="bottomLeft" activeCell="AE30" sqref="AE30"/>
+      <selection pane="bottomLeft" activeCell="A38" sqref="A38"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27">
-      <c r="A2" s="41" t="s">
+    <row r="2" spans="1:28">
+      <c r="A2" s="47" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="41"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:27" s="1" customFormat="1">
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+    </row>
+    <row r="3" spans="1:28" s="1" customFormat="1">
       <c r="A3" s="2"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38"/>
       <c r="T3" s="38"/>
       <c r="U3" s="38"/>
       <c r="V3" s="38"/>
       <c r="W3" s="38"/>
       <c r="X3" s="38"/>
       <c r="Y3" s="38"/>
       <c r="Z3" s="38"/>
       <c r="AA3" s="38"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="49">
+      <c r="AB3" s="38"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="53"/>
+      <c r="B4" s="55">
         <v>2021</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="44">
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+      <c r="N4" s="50">
         <v>2025</v>
       </c>
-      <c r="O4" s="45"/>
-[...10 lines deleted...]
-      <c r="Z4" s="53">
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="52"/>
+      <c r="Z4" s="45">
         <v>2026</v>
       </c>
-      <c r="AA4" s="54"/>
-[...2 lines deleted...]
-      <c r="A5" s="48"/>
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="54"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -1010,83 +1013,87 @@
       </c>
       <c r="T5" s="35" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="37" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="35" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="5" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="42" t="s">
+      <c r="AB5" s="41" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="42"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="48"/>
+      <c r="C6" s="48"/>
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="48"/>
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="U6" s="48"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="48"/>
+      <c r="X6" s="48"/>
+      <c r="Y6" s="48"/>
+      <c r="Z6" s="48"/>
+      <c r="AA6" s="48"/>
+      <c r="AB6" s="48"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="7">
         <v>8498</v>
       </c>
       <c r="C7" s="7">
         <v>8286</v>
       </c>
       <c r="D7" s="8">
         <v>7136</v>
       </c>
       <c r="E7" s="8">
         <v>5767</v>
       </c>
       <c r="F7" s="8">
         <v>6467</v>
       </c>
       <c r="G7" s="8">
         <v>7998</v>
       </c>
       <c r="H7" s="12">
         <v>7476</v>
       </c>
       <c r="I7" s="8">
@@ -1124,52 +1131,55 @@
       </c>
       <c r="T7" s="32">
         <v>15386</v>
       </c>
       <c r="U7" s="32">
         <v>16059</v>
       </c>
       <c r="V7" s="32">
         <v>16202</v>
       </c>
       <c r="W7" s="32">
         <v>14547</v>
       </c>
       <c r="X7" s="32">
         <v>13934</v>
       </c>
       <c r="Y7" s="32">
         <v>13846</v>
       </c>
       <c r="Z7" s="32">
         <v>19322</v>
       </c>
       <c r="AA7" s="32">
         <v>15786</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="32">
+        <v>17398</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="26">
         <v>406</v>
       </c>
       <c r="O8" s="26">
         <v>418</v>
       </c>
       <c r="P8" s="26">
         <v>429</v>
       </c>
       <c r="Q8" s="26">
@@ -1183,52 +1193,55 @@
       </c>
       <c r="T8" s="26">
         <v>508</v>
       </c>
       <c r="U8" s="26">
         <v>400</v>
       </c>
       <c r="V8" s="26">
         <v>488</v>
       </c>
       <c r="W8" s="26">
         <v>400</v>
       </c>
       <c r="X8" s="26">
         <v>413</v>
       </c>
       <c r="Y8" s="26">
         <v>396</v>
       </c>
       <c r="Z8" s="26">
         <v>538</v>
       </c>
       <c r="AA8" s="26">
         <v>452</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="26">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="26">
         <v>775</v>
       </c>
       <c r="O9" s="26">
         <v>829</v>
       </c>
       <c r="P9" s="26">
         <v>531</v>
       </c>
       <c r="Q9" s="26">
@@ -1242,52 +1255,55 @@
       </c>
       <c r="T9" s="26">
         <v>558</v>
       </c>
       <c r="U9" s="26">
         <v>654</v>
       </c>
       <c r="V9" s="26">
         <v>627</v>
       </c>
       <c r="W9" s="26">
         <v>592</v>
       </c>
       <c r="X9" s="26">
         <v>583</v>
       </c>
       <c r="Y9" s="26">
         <v>610</v>
       </c>
       <c r="Z9" s="26">
         <v>759</v>
       </c>
       <c r="AA9" s="26">
         <v>749</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="26">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="12"/>
       <c r="I10" s="8"/>
       <c r="J10" s="13"/>
       <c r="K10" s="11"/>
       <c r="L10" s="13"/>
       <c r="M10" s="13"/>
       <c r="N10" s="26">
         <v>143</v>
       </c>
       <c r="O10" s="26">
         <v>91</v>
       </c>
       <c r="P10" s="26">
         <v>65</v>
       </c>
       <c r="Q10" s="26">
@@ -1301,52 +1317,55 @@
       </c>
       <c r="T10" s="26">
         <v>128</v>
       </c>
       <c r="U10" s="26">
         <v>123</v>
       </c>
       <c r="V10" s="26">
         <v>149</v>
       </c>
       <c r="W10" s="26">
         <v>86</v>
       </c>
       <c r="X10" s="26">
         <v>117</v>
       </c>
       <c r="Y10" s="26">
         <v>80</v>
       </c>
       <c r="Z10" s="26">
         <v>106</v>
       </c>
       <c r="AA10" s="26">
         <v>111</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="26">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="12"/>
       <c r="I11" s="8"/>
       <c r="J11" s="13"/>
       <c r="K11" s="11"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="39">
         <v>1540</v>
       </c>
       <c r="O11" s="26">
         <v>1482</v>
       </c>
       <c r="P11" s="26">
         <v>1227</v>
       </c>
       <c r="Q11" s="26">
@@ -1360,52 +1379,55 @@
       </c>
       <c r="T11" s="26">
         <v>1573</v>
       </c>
       <c r="U11" s="26">
         <v>1571</v>
       </c>
       <c r="V11" s="26">
         <v>1580</v>
       </c>
       <c r="W11" s="26">
         <v>1380</v>
       </c>
       <c r="X11" s="26">
         <v>1417</v>
       </c>
       <c r="Y11" s="26">
         <v>1196</v>
       </c>
       <c r="Z11" s="26">
         <v>1730</v>
       </c>
       <c r="AA11" s="26">
         <v>1566</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="26">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="12"/>
       <c r="I12" s="8"/>
       <c r="J12" s="13"/>
       <c r="K12" s="11"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="39">
         <v>1423</v>
       </c>
       <c r="O12" s="26">
         <v>1203</v>
       </c>
       <c r="P12" s="26">
         <v>1191</v>
       </c>
       <c r="Q12" s="26">
@@ -1419,52 +1441,55 @@
       </c>
       <c r="T12" s="26">
         <v>1322</v>
       </c>
       <c r="U12" s="26">
         <v>1186</v>
       </c>
       <c r="V12" s="26">
         <v>1300</v>
       </c>
       <c r="W12" s="26">
         <v>1143</v>
       </c>
       <c r="X12" s="26">
         <v>1144</v>
       </c>
       <c r="Y12" s="26">
         <v>1154</v>
       </c>
       <c r="Z12" s="26">
         <v>1480</v>
       </c>
       <c r="AA12" s="26">
         <v>1157</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="26">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="12"/>
       <c r="I13" s="8"/>
       <c r="J13" s="13"/>
       <c r="K13" s="11"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="26">
         <v>104</v>
       </c>
       <c r="O13" s="26">
         <v>87</v>
       </c>
       <c r="P13" s="26">
         <v>80</v>
       </c>
       <c r="Q13" s="26">
@@ -1478,52 +1503,55 @@
       </c>
       <c r="T13" s="26">
         <v>64</v>
       </c>
       <c r="U13" s="26">
         <v>86</v>
       </c>
       <c r="V13" s="26">
         <v>123</v>
       </c>
       <c r="W13" s="26">
         <v>93</v>
       </c>
       <c r="X13" s="26">
         <v>79</v>
       </c>
       <c r="Y13" s="26">
         <v>71</v>
       </c>
       <c r="Z13" s="26">
         <v>122</v>
       </c>
       <c r="AA13" s="26">
         <v>106</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="26">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="12"/>
       <c r="I14" s="8"/>
       <c r="J14" s="13"/>
       <c r="K14" s="11"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="39">
         <v>5478</v>
       </c>
       <c r="O14" s="26">
         <v>5482</v>
       </c>
       <c r="P14" s="26">
         <v>4394</v>
       </c>
       <c r="Q14" s="26">
@@ -1537,52 +1565,55 @@
       </c>
       <c r="T14" s="26">
         <v>5370</v>
       </c>
       <c r="U14" s="26">
         <v>5921</v>
       </c>
       <c r="V14" s="26">
         <v>5553</v>
       </c>
       <c r="W14" s="26">
         <v>5091</v>
       </c>
       <c r="X14" s="26">
         <v>4804</v>
       </c>
       <c r="Y14" s="26">
         <v>4581</v>
       </c>
       <c r="Z14" s="26">
         <v>6632</v>
       </c>
       <c r="AA14" s="26">
         <v>5254</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="26">
+        <v>5663</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="12"/>
       <c r="I15" s="8"/>
       <c r="J15" s="13"/>
       <c r="K15" s="11"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="39">
         <v>105</v>
       </c>
       <c r="O15" s="26">
         <v>93</v>
       </c>
       <c r="P15" s="26">
         <v>57</v>
       </c>
       <c r="Q15" s="26">
@@ -1596,52 +1627,55 @@
       </c>
       <c r="T15" s="26">
         <v>75</v>
       </c>
       <c r="U15" s="26">
         <v>86</v>
       </c>
       <c r="V15" s="26">
         <v>109</v>
       </c>
       <c r="W15" s="26">
         <v>53</v>
       </c>
       <c r="X15" s="26">
         <v>48</v>
       </c>
       <c r="Y15" s="26">
         <v>59</v>
       </c>
       <c r="Z15" s="26">
         <v>152</v>
       </c>
       <c r="AA15" s="26">
         <v>96</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="26">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="39">
         <v>3171</v>
       </c>
       <c r="O16" s="26">
         <v>3513</v>
       </c>
       <c r="P16" s="26">
         <v>2534</v>
       </c>
       <c r="Q16" s="26">
@@ -1655,52 +1689,55 @@
       </c>
       <c r="T16" s="26">
         <v>3187</v>
       </c>
       <c r="U16" s="26">
         <v>3344</v>
       </c>
       <c r="V16" s="26">
         <v>3447</v>
       </c>
       <c r="W16" s="26">
         <v>3051</v>
       </c>
       <c r="X16" s="26">
         <v>2961</v>
       </c>
       <c r="Y16" s="26">
         <v>3169</v>
       </c>
       <c r="Z16" s="26">
         <v>4280</v>
       </c>
       <c r="AA16" s="26">
         <v>3435</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="26">
+        <v>3976</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="12"/>
       <c r="I17" s="8"/>
       <c r="J17" s="13"/>
       <c r="K17" s="11"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
       <c r="N17" s="39">
         <v>215</v>
       </c>
       <c r="O17" s="26">
         <v>214</v>
       </c>
       <c r="P17" s="26">
         <v>167</v>
       </c>
       <c r="Q17" s="26">
@@ -1714,52 +1751,55 @@
       </c>
       <c r="T17" s="26">
         <v>189</v>
       </c>
       <c r="U17" s="26">
         <v>191</v>
       </c>
       <c r="V17" s="26">
         <v>239</v>
       </c>
       <c r="W17" s="26">
         <v>243</v>
       </c>
       <c r="X17" s="26">
         <v>183</v>
       </c>
       <c r="Y17" s="26">
         <v>207</v>
       </c>
       <c r="Z17" s="26">
         <v>374</v>
       </c>
       <c r="AA17" s="26">
         <v>281</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="26">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="12"/>
       <c r="I18" s="8"/>
       <c r="J18" s="13"/>
       <c r="K18" s="11"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="39">
         <v>2994</v>
       </c>
       <c r="O18" s="26">
         <v>2672</v>
       </c>
       <c r="P18" s="26">
         <v>1963</v>
       </c>
       <c r="Q18" s="26">
@@ -1773,83 +1813,87 @@
       </c>
       <c r="T18" s="26">
         <v>2412</v>
       </c>
       <c r="U18" s="26">
         <v>2497</v>
       </c>
       <c r="V18" s="26">
         <v>2587</v>
       </c>
       <c r="W18" s="26">
         <v>2415</v>
       </c>
       <c r="X18" s="26">
         <v>2185</v>
       </c>
       <c r="Y18" s="26">
         <v>2323</v>
       </c>
       <c r="Z18" s="26">
         <v>3149</v>
       </c>
       <c r="AA18" s="26">
         <v>2579</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="43" t="s">
+      <c r="AB18" s="26">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="43"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="49"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
+      <c r="J19" s="49"/>
+      <c r="K19" s="49"/>
+      <c r="L19" s="49"/>
+      <c r="M19" s="49"/>
+      <c r="N19" s="49"/>
+      <c r="O19" s="49"/>
+      <c r="P19" s="49"/>
+      <c r="Q19" s="49"/>
+      <c r="R19" s="49"/>
+      <c r="S19" s="49"/>
+      <c r="T19" s="49"/>
+      <c r="U19" s="49"/>
+      <c r="V19" s="49"/>
+      <c r="W19" s="49"/>
+      <c r="X19" s="49"/>
+      <c r="Y19" s="49"/>
+      <c r="Z19" s="49"/>
+      <c r="AA19" s="49"/>
+      <c r="AB19" s="49"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="7">
         <v>1798</v>
       </c>
       <c r="C20" s="7">
         <v>1744</v>
       </c>
       <c r="D20" s="8">
         <v>1507</v>
       </c>
       <c r="E20" s="8">
         <v>1169</v>
       </c>
       <c r="F20" s="8">
         <v>1371</v>
       </c>
       <c r="G20" s="8">
         <v>1668</v>
       </c>
       <c r="H20" s="10">
         <v>1623</v>
       </c>
       <c r="I20" s="8">
@@ -1884,55 +1928,58 @@
       </c>
       <c r="S20" s="33">
         <v>2439</v>
       </c>
       <c r="T20" s="33">
         <v>2733</v>
       </c>
       <c r="U20" s="33">
         <v>2854</v>
       </c>
       <c r="V20" s="33">
         <v>2876</v>
       </c>
       <c r="W20" s="33">
         <v>2539</v>
       </c>
       <c r="X20" s="33">
         <v>2483</v>
       </c>
       <c r="Y20" s="33">
         <v>2342</v>
       </c>
       <c r="Z20" s="33">
         <v>3204</v>
       </c>
-      <c r="AA20" s="55">
+      <c r="AA20" s="42">
         <v>2707</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="42">
+        <v>3039</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="39">
         <v>354</v>
       </c>
       <c r="O21" s="20">
         <v>372</v>
       </c>
       <c r="P21" s="20">
         <v>406</v>
       </c>
       <c r="Q21" s="20">
@@ -1943,55 +1990,58 @@
       </c>
       <c r="S21" s="20">
         <v>390</v>
       </c>
       <c r="T21" s="20">
         <v>449</v>
       </c>
       <c r="U21" s="20">
         <v>360</v>
       </c>
       <c r="V21" s="20">
         <v>442</v>
       </c>
       <c r="W21" s="20">
         <v>366</v>
       </c>
       <c r="X21" s="20">
         <v>374</v>
       </c>
       <c r="Y21" s="20">
         <v>346</v>
       </c>
       <c r="Z21" s="20">
         <v>471</v>
       </c>
-      <c r="AA21" s="56">
+      <c r="AA21" s="43">
         <v>401</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="43">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="39">
         <v>775</v>
       </c>
       <c r="O22" s="20">
         <v>829</v>
       </c>
       <c r="P22" s="20">
         <v>531</v>
       </c>
       <c r="Q22" s="20">
@@ -2002,55 +2052,58 @@
       </c>
       <c r="S22" s="20">
         <v>477</v>
       </c>
       <c r="T22" s="20">
         <v>558</v>
       </c>
       <c r="U22" s="20">
         <v>654</v>
       </c>
       <c r="V22" s="20">
         <v>627</v>
       </c>
       <c r="W22" s="20">
         <v>592</v>
       </c>
       <c r="X22" s="20">
         <v>583</v>
       </c>
       <c r="Y22" s="20">
         <v>610</v>
       </c>
       <c r="Z22" s="20">
         <v>759</v>
       </c>
-      <c r="AA22" s="56">
+      <c r="AA22" s="43">
         <v>749</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="43">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="10"/>
       <c r="I23" s="8"/>
       <c r="J23" s="13"/>
       <c r="K23" s="11"/>
       <c r="L23" s="20"/>
       <c r="M23" s="13"/>
       <c r="N23" s="39">
         <v>187</v>
       </c>
       <c r="O23" s="20">
         <v>165</v>
       </c>
       <c r="P23" s="20">
         <v>137</v>
       </c>
       <c r="Q23" s="20">
@@ -2061,55 +2114,58 @@
       </c>
       <c r="S23" s="20">
         <v>180</v>
       </c>
       <c r="T23" s="20">
         <v>244</v>
       </c>
       <c r="U23" s="20">
         <v>197</v>
       </c>
       <c r="V23" s="20">
         <v>168</v>
       </c>
       <c r="W23" s="20">
         <v>188</v>
       </c>
       <c r="X23" s="20">
         <v>161</v>
       </c>
       <c r="Y23" s="20">
         <v>133</v>
       </c>
       <c r="Z23" s="20">
         <v>232</v>
       </c>
-      <c r="AA23" s="56">
+      <c r="AA23" s="43">
         <v>175</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="43">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="10"/>
       <c r="I24" s="8"/>
       <c r="J24" s="13"/>
       <c r="K24" s="11"/>
       <c r="L24" s="20"/>
       <c r="M24" s="13"/>
       <c r="N24" s="39">
         <v>971</v>
       </c>
       <c r="O24" s="20">
         <v>1054</v>
       </c>
       <c r="P24" s="20">
         <v>863</v>
       </c>
       <c r="Q24" s="20">
@@ -2120,55 +2176,58 @@
       </c>
       <c r="S24" s="20">
         <v>935</v>
       </c>
       <c r="T24" s="20">
         <v>1027</v>
       </c>
       <c r="U24" s="20">
         <v>1115</v>
       </c>
       <c r="V24" s="20">
         <v>1184</v>
       </c>
       <c r="W24" s="20">
         <v>948</v>
       </c>
       <c r="X24" s="20">
         <v>941</v>
       </c>
       <c r="Y24" s="20">
         <v>873</v>
       </c>
       <c r="Z24" s="20">
         <v>1236</v>
       </c>
-      <c r="AA24" s="56">
+      <c r="AA24" s="43">
         <v>931</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="43">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="10"/>
       <c r="I25" s="8"/>
       <c r="J25" s="13"/>
       <c r="K25" s="11"/>
       <c r="L25" s="20"/>
       <c r="M25" s="13"/>
       <c r="N25" s="39">
         <v>413</v>
       </c>
       <c r="O25" s="20">
         <v>458</v>
       </c>
       <c r="P25" s="20">
         <v>286</v>
       </c>
       <c r="Q25" s="20">
@@ -2179,86 +2238,90 @@
       </c>
       <c r="S25" s="20">
         <v>457</v>
       </c>
       <c r="T25" s="20">
         <v>455</v>
       </c>
       <c r="U25" s="20">
         <v>528</v>
       </c>
       <c r="V25" s="20">
         <v>455</v>
       </c>
       <c r="W25" s="20">
         <v>445</v>
       </c>
       <c r="X25" s="20">
         <v>424</v>
       </c>
       <c r="Y25" s="20">
         <v>380</v>
       </c>
       <c r="Z25" s="20">
         <v>506</v>
       </c>
-      <c r="AA25" s="56">
+      <c r="AA25" s="43">
         <v>451</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="43" t="s">
+      <c r="AB25" s="43">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28" s="29" customFormat="1">
+      <c r="A26" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="43"/>
-[...26 lines deleted...]
-    <row r="27" spans="1:27" s="29" customFormat="1">
+      <c r="B26" s="49"/>
+      <c r="C26" s="49"/>
+      <c r="D26" s="49"/>
+      <c r="E26" s="49"/>
+      <c r="F26" s="49"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
+      <c r="J26" s="49"/>
+      <c r="K26" s="49"/>
+      <c r="L26" s="49"/>
+      <c r="M26" s="49"/>
+      <c r="N26" s="49"/>
+      <c r="O26" s="49"/>
+      <c r="P26" s="49"/>
+      <c r="Q26" s="49"/>
+      <c r="R26" s="49"/>
+      <c r="S26" s="49"/>
+      <c r="T26" s="49"/>
+      <c r="U26" s="49"/>
+      <c r="V26" s="49"/>
+      <c r="W26" s="49"/>
+      <c r="X26" s="49"/>
+      <c r="Y26" s="49"/>
+      <c r="Z26" s="49"/>
+      <c r="AA26" s="49"/>
+      <c r="AB26" s="49"/>
+    </row>
+    <row r="27" spans="1:28" s="29" customFormat="1">
       <c r="A27" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="7">
         <v>6700</v>
       </c>
       <c r="C27" s="7">
         <v>6542</v>
       </c>
       <c r="D27" s="8">
         <v>5629</v>
       </c>
       <c r="E27" s="8">
         <v>4598</v>
       </c>
       <c r="F27" s="8">
         <v>5096</v>
       </c>
       <c r="G27" s="8">
         <v>6330</v>
       </c>
       <c r="H27" s="13">
         <v>5853</v>
       </c>
       <c r="I27" s="8">
@@ -2296,52 +2359,55 @@
       </c>
       <c r="T27" s="33">
         <v>12653</v>
       </c>
       <c r="U27" s="33">
         <v>13205</v>
       </c>
       <c r="V27" s="33">
         <v>13326</v>
       </c>
       <c r="W27" s="33">
         <v>12008</v>
       </c>
       <c r="X27" s="33">
         <v>11451</v>
       </c>
       <c r="Y27" s="33">
         <v>11504</v>
       </c>
       <c r="Z27" s="33">
         <v>16118</v>
       </c>
       <c r="AA27" s="32">
         <v>13079</v>
       </c>
-    </row>
-    <row r="28" spans="1:27" s="29" customFormat="1">
+      <c r="AB27" s="32">
+        <v>14359</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" s="29" customFormat="1">
       <c r="A28" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="39">
         <v>52</v>
       </c>
       <c r="O28" s="20">
         <v>46</v>
       </c>
       <c r="P28" s="20">
         <v>23</v>
       </c>
       <c r="Q28" s="20">
@@ -2355,52 +2421,55 @@
       </c>
       <c r="T28" s="20">
         <v>59</v>
       </c>
       <c r="U28" s="20">
         <v>40</v>
       </c>
       <c r="V28" s="20">
         <v>46</v>
       </c>
       <c r="W28" s="20">
         <v>34</v>
       </c>
       <c r="X28" s="20">
         <v>39</v>
       </c>
       <c r="Y28" s="20">
         <v>50</v>
       </c>
       <c r="Z28" s="20">
         <v>67</v>
       </c>
       <c r="AA28" s="26">
         <v>51</v>
       </c>
-    </row>
-    <row r="29" spans="1:27" s="29" customFormat="1">
+      <c r="AB28" s="26">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28" s="29" customFormat="1">
       <c r="A29" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8"/>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="13"/>
       <c r="I29" s="8"/>
       <c r="J29" s="13"/>
       <c r="K29" s="11"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="39">
         <v>143</v>
       </c>
       <c r="O29" s="20">
         <v>91</v>
       </c>
       <c r="P29" s="20">
         <v>65</v>
       </c>
       <c r="Q29" s="20">
@@ -2414,52 +2483,55 @@
       </c>
       <c r="T29" s="20">
         <v>128</v>
       </c>
       <c r="U29" s="20">
         <v>123</v>
       </c>
       <c r="V29" s="20">
         <v>149</v>
       </c>
       <c r="W29" s="20">
         <v>86</v>
       </c>
       <c r="X29" s="20">
         <v>117</v>
       </c>
       <c r="Y29" s="20">
         <v>80</v>
       </c>
       <c r="Z29" s="20">
         <v>106</v>
       </c>
       <c r="AA29" s="26">
         <v>111</v>
       </c>
-    </row>
-    <row r="30" spans="1:27" s="29" customFormat="1">
+      <c r="AB29" s="26">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28" s="29" customFormat="1">
       <c r="A30" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="13"/>
       <c r="I30" s="8"/>
       <c r="J30" s="13"/>
       <c r="K30" s="11"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="39">
         <v>1353</v>
       </c>
       <c r="O30" s="20">
         <v>1317</v>
       </c>
       <c r="P30" s="20">
         <v>1090</v>
       </c>
       <c r="Q30" s="20">
@@ -2473,52 +2545,55 @@
       </c>
       <c r="T30" s="20">
         <v>1329</v>
       </c>
       <c r="U30" s="20">
         <v>1374</v>
       </c>
       <c r="V30" s="20">
         <v>1412</v>
       </c>
       <c r="W30" s="20">
         <v>1192</v>
       </c>
       <c r="X30" s="20">
         <v>1256</v>
       </c>
       <c r="Y30" s="20">
         <v>1063</v>
       </c>
       <c r="Z30" s="20">
         <v>1498</v>
       </c>
       <c r="AA30" s="26">
         <v>1391</v>
       </c>
-    </row>
-    <row r="31" spans="1:27" s="29" customFormat="1">
+      <c r="AB30" s="26">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28" s="29" customFormat="1">
       <c r="A31" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="13"/>
       <c r="I31" s="8"/>
       <c r="J31" s="13"/>
       <c r="K31" s="11"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="39">
         <v>1423</v>
       </c>
       <c r="O31" s="20">
         <v>1203</v>
       </c>
       <c r="P31" s="20">
         <v>1191</v>
       </c>
       <c r="Q31" s="20">
@@ -2532,52 +2607,55 @@
       </c>
       <c r="T31" s="20">
         <v>1322</v>
       </c>
       <c r="U31" s="20">
         <v>1186</v>
       </c>
       <c r="V31" s="20">
         <v>1300</v>
       </c>
       <c r="W31" s="20">
         <v>1143</v>
       </c>
       <c r="X31" s="20">
         <v>1144</v>
       </c>
       <c r="Y31" s="20">
         <v>1154</v>
       </c>
       <c r="Z31" s="20">
         <v>1480</v>
       </c>
       <c r="AA31" s="26">
         <v>1157</v>
       </c>
-    </row>
-    <row r="32" spans="1:27" s="29" customFormat="1">
+      <c r="AB31" s="26">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28" s="29" customFormat="1">
       <c r="A32" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="13"/>
       <c r="I32" s="8"/>
       <c r="J32" s="13"/>
       <c r="K32" s="11"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="39">
         <v>104</v>
       </c>
       <c r="O32" s="20">
         <v>87</v>
       </c>
       <c r="P32" s="20">
         <v>80</v>
       </c>
       <c r="Q32" s="20">
@@ -2591,52 +2669,55 @@
       </c>
       <c r="T32" s="20">
         <v>64</v>
       </c>
       <c r="U32" s="20">
         <v>86</v>
       </c>
       <c r="V32" s="20">
         <v>123</v>
       </c>
       <c r="W32" s="20">
         <v>93</v>
       </c>
       <c r="X32" s="20">
         <v>79</v>
       </c>
       <c r="Y32" s="20">
         <v>71</v>
       </c>
       <c r="Z32" s="20">
         <v>122</v>
       </c>
       <c r="AA32" s="26">
         <v>106</v>
       </c>
-    </row>
-    <row r="33" spans="1:27" s="29" customFormat="1">
+      <c r="AB32" s="26">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28" s="29" customFormat="1">
       <c r="A33" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="13"/>
       <c r="I33" s="8"/>
       <c r="J33" s="13"/>
       <c r="K33" s="11"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="39">
         <v>4507</v>
       </c>
       <c r="O33" s="20">
         <v>4428</v>
       </c>
       <c r="P33" s="20">
         <v>3531</v>
       </c>
       <c r="Q33" s="20">
@@ -2650,52 +2731,55 @@
       </c>
       <c r="T33" s="20">
         <v>4343</v>
       </c>
       <c r="U33" s="20">
         <v>4806</v>
       </c>
       <c r="V33" s="20">
         <v>4369</v>
       </c>
       <c r="W33" s="20">
         <v>4143</v>
       </c>
       <c r="X33" s="20">
         <v>3863</v>
       </c>
       <c r="Y33" s="20">
         <v>3708</v>
       </c>
       <c r="Z33" s="20">
         <v>5396</v>
       </c>
       <c r="AA33" s="26">
         <v>4323</v>
       </c>
-    </row>
-    <row r="34" spans="1:27" s="29" customFormat="1">
+      <c r="AB33" s="26">
+        <v>4676</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" s="29" customFormat="1">
       <c r="A34" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="13"/>
       <c r="I34" s="8"/>
       <c r="J34" s="13"/>
       <c r="K34" s="11"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
       <c r="N34" s="39">
         <v>105</v>
       </c>
       <c r="O34" s="20">
         <v>93</v>
       </c>
       <c r="P34" s="20">
         <v>57</v>
       </c>
       <c r="Q34" s="20">
@@ -2709,52 +2793,55 @@
       </c>
       <c r="T34" s="20">
         <v>75</v>
       </c>
       <c r="U34" s="20">
         <v>86</v>
       </c>
       <c r="V34" s="20">
         <v>109</v>
       </c>
       <c r="W34" s="20">
         <v>53</v>
       </c>
       <c r="X34" s="20">
         <v>48</v>
       </c>
       <c r="Y34" s="20">
         <v>59</v>
       </c>
       <c r="Z34" s="20">
         <v>152</v>
       </c>
       <c r="AA34" s="26">
         <v>96</v>
       </c>
-    </row>
-    <row r="35" spans="1:27" s="29" customFormat="1">
+      <c r="AB34" s="26">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28" s="29" customFormat="1">
       <c r="A35" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="39">
         <v>2758</v>
       </c>
       <c r="O35" s="20">
         <v>3055</v>
       </c>
       <c r="P35" s="20">
         <v>2248</v>
       </c>
       <c r="Q35" s="20">
@@ -2768,52 +2855,55 @@
       </c>
       <c r="T35" s="20">
         <v>2732</v>
       </c>
       <c r="U35" s="20">
         <v>2816</v>
       </c>
       <c r="V35" s="20">
         <v>2992</v>
       </c>
       <c r="W35" s="20">
         <v>2606</v>
       </c>
       <c r="X35" s="20">
         <v>2537</v>
       </c>
       <c r="Y35" s="20">
         <v>2789</v>
       </c>
       <c r="Z35" s="20">
         <v>3774</v>
       </c>
       <c r="AA35" s="26">
         <v>2984</v>
       </c>
-    </row>
-    <row r="36" spans="1:27" s="29" customFormat="1">
+      <c r="AB35" s="26">
+        <v>3432</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" s="29" customFormat="1">
       <c r="A36" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="13"/>
       <c r="I36" s="8"/>
       <c r="J36" s="13"/>
       <c r="K36" s="11"/>
       <c r="L36" s="12"/>
       <c r="M36" s="12"/>
       <c r="N36" s="39">
         <v>215</v>
       </c>
       <c r="O36" s="20">
         <v>214</v>
       </c>
       <c r="P36" s="20">
         <v>167</v>
       </c>
       <c r="Q36" s="20">
@@ -2827,52 +2917,55 @@
       </c>
       <c r="T36" s="20">
         <v>189</v>
       </c>
       <c r="U36" s="20">
         <v>191</v>
       </c>
       <c r="V36" s="20">
         <v>239</v>
       </c>
       <c r="W36" s="20">
         <v>243</v>
       </c>
       <c r="X36" s="20">
         <v>183</v>
       </c>
       <c r="Y36" s="20">
         <v>207</v>
       </c>
       <c r="Z36" s="20">
         <v>374</v>
       </c>
       <c r="AA36" s="26">
         <v>281</v>
       </c>
-    </row>
-    <row r="37" spans="1:27" s="29" customFormat="1">
+      <c r="AB36" s="26">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" s="29" customFormat="1">
       <c r="A37" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="14"/>
       <c r="I37" s="9"/>
       <c r="J37" s="14"/>
       <c r="K37" s="18"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
       <c r="N37" s="34">
         <v>2994</v>
       </c>
       <c r="O37" s="34">
         <v>2672</v>
       </c>
       <c r="P37" s="34">
         <v>1963</v>
       </c>
       <c r="Q37" s="34">
@@ -2883,174 +2976,180 @@
       </c>
       <c r="S37" s="34">
         <v>2323</v>
       </c>
       <c r="T37" s="34">
         <v>2412</v>
       </c>
       <c r="U37" s="34">
         <v>2497</v>
       </c>
       <c r="V37" s="34">
         <v>2587</v>
       </c>
       <c r="W37" s="34">
         <v>2415</v>
       </c>
       <c r="X37" s="34">
         <v>2185</v>
       </c>
       <c r="Y37" s="34">
         <v>2323</v>
       </c>
       <c r="Z37" s="34">
         <v>3149</v>
       </c>
-      <c r="AA37" s="57">
+      <c r="AA37" s="44">
         <v>2579</v>
       </c>
-    </row>
-    <row r="38" spans="1:27" s="29" customFormat="1">
+      <c r="AB37" s="44">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28" s="29" customFormat="1">
       <c r="B38" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A26:AB26"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="Z4:AA4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A26:AA26"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA44"/>
+  <dimension ref="A2:AB44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="Z27" sqref="Z27:AA37"/>
+      <selection activeCell="AB27" sqref="AB27:AB37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27">
-      <c r="A2" s="41" t="s">
+    <row r="2" spans="1:28">
+      <c r="A2" s="47" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="41"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:27" s="1" customFormat="1">
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+    </row>
+    <row r="3" spans="1:28" s="1" customFormat="1">
       <c r="A3" s="2"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38"/>
       <c r="T3" s="38"/>
       <c r="U3" s="38"/>
       <c r="V3" s="38"/>
       <c r="W3" s="38"/>
       <c r="X3" s="38"/>
       <c r="Y3" s="38"/>
       <c r="Z3" s="38"/>
       <c r="AA3" s="38"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="49">
+      <c r="AB3" s="38"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="53"/>
+      <c r="B4" s="55">
         <v>2021</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="44">
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+      <c r="N4" s="50">
         <v>2025</v>
       </c>
-      <c r="O4" s="45"/>
-[...10 lines deleted...]
-      <c r="Z4" s="53">
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="52"/>
+      <c r="Z4" s="45">
         <v>2026</v>
       </c>
-      <c r="AA4" s="54"/>
-[...2 lines deleted...]
-      <c r="A5" s="48"/>
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="54"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="22" t="s">
@@ -3085,83 +3184,87 @@
       </c>
       <c r="T5" s="35" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="37" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="35" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="5" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="51" t="s">
+      <c r="AB5" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="57" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="51"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="57"/>
+      <c r="C6" s="57"/>
+      <c r="D6" s="57"/>
+      <c r="E6" s="57"/>
+      <c r="F6" s="57"/>
+      <c r="G6" s="57"/>
+      <c r="H6" s="57"/>
+      <c r="I6" s="57"/>
+      <c r="J6" s="57"/>
+      <c r="K6" s="57"/>
+      <c r="L6" s="57"/>
+      <c r="M6" s="57"/>
+      <c r="N6" s="57"/>
+      <c r="O6" s="57"/>
+      <c r="P6" s="57"/>
+      <c r="Q6" s="57"/>
+      <c r="R6" s="57"/>
+      <c r="S6" s="57"/>
+      <c r="T6" s="57"/>
+      <c r="U6" s="57"/>
+      <c r="V6" s="57"/>
+      <c r="W6" s="57"/>
+      <c r="X6" s="57"/>
+      <c r="Y6" s="57"/>
+      <c r="Z6" s="57"/>
+      <c r="AA6" s="57"/>
+      <c r="AB6" s="57"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="7">
         <v>9731</v>
       </c>
       <c r="C7" s="7">
         <v>9092</v>
       </c>
       <c r="D7" s="8">
         <v>7841</v>
       </c>
       <c r="E7" s="8">
         <v>6237</v>
       </c>
       <c r="F7" s="8">
         <v>7082</v>
       </c>
       <c r="G7" s="8">
         <v>8299</v>
       </c>
       <c r="H7" s="10">
         <v>8033</v>
       </c>
       <c r="I7" s="8">
@@ -3199,52 +3302,55 @@
       </c>
       <c r="T7" s="32">
         <v>14786</v>
       </c>
       <c r="U7" s="32">
         <v>15688</v>
       </c>
       <c r="V7" s="32">
         <v>14632</v>
       </c>
       <c r="W7" s="32">
         <v>13271</v>
       </c>
       <c r="X7" s="32">
         <v>12819</v>
       </c>
       <c r="Y7" s="32">
         <v>12168</v>
       </c>
       <c r="Z7" s="32">
         <v>16979</v>
       </c>
       <c r="AA7" s="32">
         <v>14509</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="32">
+        <v>16177</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="26">
         <v>480</v>
       </c>
       <c r="O8" s="26">
         <v>415</v>
       </c>
       <c r="P8" s="26">
         <v>411</v>
       </c>
       <c r="Q8" s="26">
@@ -3258,54 +3364,57 @@
       </c>
       <c r="T8" s="26">
         <v>465</v>
       </c>
       <c r="U8" s="26">
         <v>502</v>
       </c>
       <c r="V8" s="26">
         <v>466</v>
       </c>
       <c r="W8" s="26">
         <v>454</v>
       </c>
       <c r="X8" s="26">
         <v>449</v>
       </c>
       <c r="Y8" s="26">
         <v>483</v>
       </c>
       <c r="Z8" s="26">
         <v>602</v>
       </c>
       <c r="AA8" s="26">
         <v>518</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="26">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="26">
         <v>606</v>
       </c>
       <c r="O9" s="26">
         <v>492</v>
       </c>
       <c r="P9" s="26">
         <v>400</v>
       </c>
       <c r="Q9" s="26">
         <v>476</v>
       </c>
@@ -3317,52 +3426,55 @@
       </c>
       <c r="T9" s="26">
         <v>441</v>
       </c>
       <c r="U9" s="26">
         <v>466</v>
       </c>
       <c r="V9" s="26">
         <v>455</v>
       </c>
       <c r="W9" s="26">
         <v>393</v>
       </c>
       <c r="X9" s="26">
         <v>401</v>
       </c>
       <c r="Y9" s="26">
         <v>380</v>
       </c>
       <c r="Z9" s="26">
         <v>499</v>
       </c>
       <c r="AA9" s="26">
         <v>420</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="26">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="10"/>
       <c r="I10" s="8"/>
       <c r="J10" s="13"/>
       <c r="K10" s="11"/>
       <c r="L10" s="13"/>
       <c r="M10" s="13"/>
       <c r="N10" s="26">
         <v>271</v>
       </c>
       <c r="O10" s="26">
         <v>190</v>
       </c>
       <c r="P10" s="26">
         <v>162</v>
       </c>
       <c r="Q10" s="26">
@@ -3376,52 +3488,55 @@
       </c>
       <c r="T10" s="26">
         <v>220</v>
       </c>
       <c r="U10" s="26">
         <v>189</v>
       </c>
       <c r="V10" s="26">
         <v>167</v>
       </c>
       <c r="W10" s="26">
         <v>150</v>
       </c>
       <c r="X10" s="26">
         <v>151</v>
       </c>
       <c r="Y10" s="26">
         <v>146</v>
       </c>
       <c r="Z10" s="26">
         <v>191</v>
       </c>
       <c r="AA10" s="26">
         <v>214</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="26">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="10"/>
       <c r="I11" s="8"/>
       <c r="J11" s="13"/>
       <c r="K11" s="11"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="39">
         <v>2071</v>
       </c>
       <c r="O11" s="26">
         <v>1942</v>
       </c>
       <c r="P11" s="26">
         <v>1603</v>
       </c>
       <c r="Q11" s="26">
@@ -3435,52 +3550,55 @@
       </c>
       <c r="T11" s="26">
         <v>1956</v>
       </c>
       <c r="U11" s="26">
         <v>2068</v>
       </c>
       <c r="V11" s="26">
         <v>1871</v>
       </c>
       <c r="W11" s="26">
         <v>1733</v>
       </c>
       <c r="X11" s="26">
         <v>1870</v>
       </c>
       <c r="Y11" s="26">
         <v>1600</v>
       </c>
       <c r="Z11" s="26">
         <v>2287</v>
       </c>
       <c r="AA11" s="26">
         <v>2050</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="26">
+        <v>2129</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="10"/>
       <c r="I12" s="8"/>
       <c r="J12" s="13"/>
       <c r="K12" s="11"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="39">
         <v>1586</v>
       </c>
       <c r="O12" s="26">
         <v>1459</v>
       </c>
       <c r="P12" s="26">
         <v>1295</v>
       </c>
       <c r="Q12" s="26">
@@ -3494,52 +3612,55 @@
       </c>
       <c r="T12" s="26">
         <v>1539</v>
       </c>
       <c r="U12" s="26">
         <v>1502</v>
       </c>
       <c r="V12" s="26">
         <v>1473</v>
       </c>
       <c r="W12" s="26">
         <v>1438</v>
       </c>
       <c r="X12" s="26">
         <v>1349</v>
       </c>
       <c r="Y12" s="26">
         <v>1303</v>
       </c>
       <c r="Z12" s="26">
         <v>1535</v>
       </c>
       <c r="AA12" s="26">
         <v>1416</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="26">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="10"/>
       <c r="I13" s="8"/>
       <c r="J13" s="13"/>
       <c r="K13" s="11"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="26">
         <v>303</v>
       </c>
       <c r="O13" s="26">
         <v>236</v>
       </c>
       <c r="P13" s="26">
         <v>198</v>
       </c>
       <c r="Q13" s="26">
@@ -3553,52 +3674,55 @@
       </c>
       <c r="T13" s="26">
         <v>186</v>
       </c>
       <c r="U13" s="26">
         <v>182</v>
       </c>
       <c r="V13" s="26">
         <v>258</v>
       </c>
       <c r="W13" s="26">
         <v>179</v>
       </c>
       <c r="X13" s="26">
         <v>169</v>
       </c>
       <c r="Y13" s="26">
         <v>152</v>
       </c>
       <c r="Z13" s="26">
         <v>274</v>
       </c>
       <c r="AA13" s="26">
         <v>237</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="26">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="10"/>
       <c r="I14" s="8"/>
       <c r="J14" s="13"/>
       <c r="K14" s="11"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="39">
         <v>4614</v>
       </c>
       <c r="O14" s="26">
         <v>4373</v>
       </c>
       <c r="P14" s="26">
         <v>3768</v>
       </c>
       <c r="Q14" s="26">
@@ -3612,52 +3736,55 @@
       </c>
       <c r="T14" s="26">
         <v>4587</v>
       </c>
       <c r="U14" s="26">
         <v>4975</v>
       </c>
       <c r="V14" s="26">
         <v>4583</v>
       </c>
       <c r="W14" s="26">
         <v>3903</v>
       </c>
       <c r="X14" s="26">
         <v>3711</v>
       </c>
       <c r="Y14" s="26">
         <v>3582</v>
       </c>
       <c r="Z14" s="26">
         <v>5056</v>
       </c>
       <c r="AA14" s="26">
         <v>4095</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="26">
+        <v>4798</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="10"/>
       <c r="I15" s="8"/>
       <c r="J15" s="13"/>
       <c r="K15" s="11"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="39">
         <v>281</v>
       </c>
       <c r="O15" s="26">
         <v>256</v>
       </c>
       <c r="P15" s="26">
         <v>228</v>
       </c>
       <c r="Q15" s="26">
@@ -3671,52 +3798,55 @@
       </c>
       <c r="T15" s="26">
         <v>245</v>
       </c>
       <c r="U15" s="26">
         <v>241</v>
       </c>
       <c r="V15" s="26">
         <v>218</v>
       </c>
       <c r="W15" s="26">
         <v>230</v>
       </c>
       <c r="X15" s="26">
         <v>185</v>
       </c>
       <c r="Y15" s="26">
         <v>183</v>
       </c>
       <c r="Z15" s="26">
         <v>363</v>
       </c>
       <c r="AA15" s="26">
         <v>289</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="26">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="39">
         <v>2459</v>
       </c>
       <c r="O16" s="26">
         <v>2471</v>
       </c>
       <c r="P16" s="26">
         <v>1953</v>
       </c>
       <c r="Q16" s="26">
@@ -3730,52 +3860,55 @@
       </c>
       <c r="T16" s="26">
         <v>2590</v>
       </c>
       <c r="U16" s="26">
         <v>2743</v>
       </c>
       <c r="V16" s="26">
         <v>2469</v>
       </c>
       <c r="W16" s="26">
         <v>2335</v>
       </c>
       <c r="X16" s="26">
         <v>2182</v>
       </c>
       <c r="Y16" s="26">
         <v>2072</v>
       </c>
       <c r="Z16" s="26">
         <v>3076</v>
       </c>
       <c r="AA16" s="26">
         <v>2621</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="26">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="10"/>
       <c r="I17" s="8"/>
       <c r="J17" s="13"/>
       <c r="K17" s="11"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
       <c r="N17" s="39">
         <v>447</v>
       </c>
       <c r="O17" s="26">
         <v>355</v>
       </c>
       <c r="P17" s="26">
         <v>385</v>
       </c>
       <c r="Q17" s="26">
@@ -3789,52 +3922,55 @@
       </c>
       <c r="T17" s="26">
         <v>384</v>
       </c>
       <c r="U17" s="26">
         <v>448</v>
       </c>
       <c r="V17" s="26">
         <v>479</v>
       </c>
       <c r="W17" s="26">
         <v>424</v>
       </c>
       <c r="X17" s="26">
         <v>374</v>
       </c>
       <c r="Y17" s="26">
         <v>289</v>
       </c>
       <c r="Z17" s="26">
         <v>428</v>
       </c>
       <c r="AA17" s="26">
         <v>415</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="26">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="10"/>
       <c r="I18" s="8"/>
       <c r="J18" s="13"/>
       <c r="K18" s="11"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="39">
         <v>2653</v>
       </c>
       <c r="O18" s="26">
         <v>2279</v>
       </c>
       <c r="P18" s="26">
         <v>1841</v>
       </c>
       <c r="Q18" s="26">
@@ -3848,83 +3984,87 @@
       </c>
       <c r="T18" s="26">
         <v>2173</v>
       </c>
       <c r="U18" s="26">
         <v>2372</v>
       </c>
       <c r="V18" s="26">
         <v>2193</v>
       </c>
       <c r="W18" s="26">
         <v>2032</v>
       </c>
       <c r="X18" s="26">
         <v>1978</v>
       </c>
       <c r="Y18" s="26">
         <v>1978</v>
       </c>
       <c r="Z18" s="26">
         <v>2668</v>
       </c>
       <c r="AA18" s="26">
         <v>2234</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="52" t="s">
+      <c r="AB18" s="26">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="58" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="52"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="58"/>
+      <c r="C19" s="58"/>
+      <c r="D19" s="58"/>
+      <c r="E19" s="58"/>
+      <c r="F19" s="58"/>
+      <c r="G19" s="58"/>
+      <c r="H19" s="58"/>
+      <c r="I19" s="58"/>
+      <c r="J19" s="58"/>
+      <c r="K19" s="58"/>
+      <c r="L19" s="58"/>
+      <c r="M19" s="58"/>
+      <c r="N19" s="58"/>
+      <c r="O19" s="58"/>
+      <c r="P19" s="58"/>
+      <c r="Q19" s="58"/>
+      <c r="R19" s="58"/>
+      <c r="S19" s="58"/>
+      <c r="T19" s="58"/>
+      <c r="U19" s="58"/>
+      <c r="V19" s="58"/>
+      <c r="W19" s="58"/>
+      <c r="X19" s="58"/>
+      <c r="Y19" s="58"/>
+      <c r="Z19" s="58"/>
+      <c r="AA19" s="58"/>
+      <c r="AB19" s="58"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="7">
         <v>2136</v>
       </c>
       <c r="C20" s="7">
         <v>1990</v>
       </c>
       <c r="D20" s="8">
         <v>1721</v>
       </c>
       <c r="E20" s="8">
         <v>1430</v>
       </c>
       <c r="F20" s="8">
         <v>1569</v>
       </c>
       <c r="G20" s="8">
         <v>1848</v>
       </c>
       <c r="H20" s="12">
         <v>1815</v>
       </c>
       <c r="I20" s="8">
@@ -3959,55 +4099,58 @@
       </c>
       <c r="S20" s="33">
         <v>2387</v>
       </c>
       <c r="T20" s="33">
         <v>2708</v>
       </c>
       <c r="U20" s="33">
         <v>2619</v>
       </c>
       <c r="V20" s="33">
         <v>2604</v>
       </c>
       <c r="W20" s="33">
         <v>2335</v>
       </c>
       <c r="X20" s="33">
         <v>2207</v>
       </c>
       <c r="Y20" s="33">
         <v>2121</v>
       </c>
       <c r="Z20" s="33">
         <v>2974</v>
       </c>
-      <c r="AA20" s="55">
+      <c r="AA20" s="42">
         <v>2477</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="42">
+        <v>2545</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="39">
         <v>414</v>
       </c>
       <c r="O21" s="20">
         <v>329</v>
       </c>
       <c r="P21" s="20">
         <v>351</v>
       </c>
       <c r="Q21" s="20">
@@ -4018,57 +4161,60 @@
       </c>
       <c r="S21" s="20">
         <v>382</v>
       </c>
       <c r="T21" s="20">
         <v>402</v>
       </c>
       <c r="U21" s="20">
         <v>404</v>
       </c>
       <c r="V21" s="20">
         <v>413</v>
       </c>
       <c r="W21" s="20">
         <v>376</v>
       </c>
       <c r="X21" s="20">
         <v>371</v>
       </c>
       <c r="Y21" s="20">
         <v>388</v>
       </c>
       <c r="Z21" s="20">
         <v>518</v>
       </c>
-      <c r="AA21" s="56">
+      <c r="AA21" s="43">
         <v>449</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="43">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="39">
         <v>606</v>
       </c>
       <c r="O22" s="20">
         <v>492</v>
       </c>
       <c r="P22" s="20">
         <v>400</v>
       </c>
       <c r="Q22" s="20">
         <v>476</v>
       </c>
@@ -4077,55 +4223,58 @@
       </c>
       <c r="S22" s="20">
         <v>381</v>
       </c>
       <c r="T22" s="20">
         <v>441</v>
       </c>
       <c r="U22" s="20">
         <v>466</v>
       </c>
       <c r="V22" s="20">
         <v>455</v>
       </c>
       <c r="W22" s="20">
         <v>393</v>
       </c>
       <c r="X22" s="20">
         <v>401</v>
       </c>
       <c r="Y22" s="20">
         <v>380</v>
       </c>
       <c r="Z22" s="20">
         <v>499</v>
       </c>
-      <c r="AA22" s="56">
+      <c r="AA22" s="43">
         <v>420</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="43">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="12"/>
       <c r="I23" s="8"/>
       <c r="J23" s="13"/>
       <c r="K23" s="11"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="39">
         <v>287</v>
       </c>
       <c r="O23" s="20">
         <v>219</v>
       </c>
       <c r="P23" s="20">
         <v>180</v>
       </c>
       <c r="Q23" s="20">
@@ -4136,55 +4285,58 @@
       </c>
       <c r="S23" s="20">
         <v>254</v>
       </c>
       <c r="T23" s="20">
         <v>293</v>
       </c>
       <c r="U23" s="20">
         <v>309</v>
       </c>
       <c r="V23" s="20">
         <v>242</v>
       </c>
       <c r="W23" s="20">
         <v>228</v>
       </c>
       <c r="X23" s="20">
         <v>204</v>
       </c>
       <c r="Y23" s="20">
         <v>204</v>
       </c>
       <c r="Z23" s="20">
         <v>279</v>
       </c>
-      <c r="AA23" s="56">
+      <c r="AA23" s="43">
         <v>269</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="43">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="12"/>
       <c r="I24" s="8"/>
       <c r="J24" s="13"/>
       <c r="K24" s="11"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="39">
         <v>1047</v>
       </c>
       <c r="O24" s="20">
         <v>1015</v>
       </c>
       <c r="P24" s="20">
         <v>845</v>
       </c>
       <c r="Q24" s="20">
@@ -4195,55 +4347,58 @@
       </c>
       <c r="S24" s="20">
         <v>873</v>
       </c>
       <c r="T24" s="20">
         <v>1006</v>
       </c>
       <c r="U24" s="20">
         <v>967</v>
       </c>
       <c r="V24" s="20">
         <v>1009</v>
       </c>
       <c r="W24" s="20">
         <v>890</v>
       </c>
       <c r="X24" s="20">
         <v>775</v>
       </c>
       <c r="Y24" s="20">
         <v>745</v>
       </c>
       <c r="Z24" s="20">
         <v>1062</v>
       </c>
-      <c r="AA24" s="56">
+      <c r="AA24" s="43">
         <v>880</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="43">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="12"/>
       <c r="I25" s="8"/>
       <c r="J25" s="13"/>
       <c r="K25" s="11"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
       <c r="N25" s="39">
         <v>548</v>
       </c>
       <c r="O25" s="20">
         <v>486</v>
       </c>
       <c r="P25" s="20">
         <v>392</v>
       </c>
       <c r="Q25" s="20">
@@ -4254,86 +4409,90 @@
       </c>
       <c r="S25" s="20">
         <v>497</v>
       </c>
       <c r="T25" s="20">
         <v>566</v>
       </c>
       <c r="U25" s="20">
         <v>473</v>
       </c>
       <c r="V25" s="20">
         <v>485</v>
       </c>
       <c r="W25" s="20">
         <v>448</v>
       </c>
       <c r="X25" s="20">
         <v>456</v>
       </c>
       <c r="Y25" s="20">
         <v>404</v>
       </c>
       <c r="Z25" s="20">
         <v>616</v>
       </c>
-      <c r="AA25" s="56">
+      <c r="AA25" s="43">
         <v>459</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="52" t="s">
+      <c r="AB25" s="43">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="58" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="52"/>
-[...26 lines deleted...]
-    <row r="27" spans="1:27">
+      <c r="B26" s="58"/>
+      <c r="C26" s="58"/>
+      <c r="D26" s="58"/>
+      <c r="E26" s="58"/>
+      <c r="F26" s="58"/>
+      <c r="G26" s="58"/>
+      <c r="H26" s="58"/>
+      <c r="I26" s="58"/>
+      <c r="J26" s="58"/>
+      <c r="K26" s="58"/>
+      <c r="L26" s="58"/>
+      <c r="M26" s="58"/>
+      <c r="N26" s="58"/>
+      <c r="O26" s="58"/>
+      <c r="P26" s="58"/>
+      <c r="Q26" s="58"/>
+      <c r="R26" s="58"/>
+      <c r="S26" s="58"/>
+      <c r="T26" s="58"/>
+      <c r="U26" s="58"/>
+      <c r="V26" s="58"/>
+      <c r="W26" s="58"/>
+      <c r="X26" s="58"/>
+      <c r="Y26" s="58"/>
+      <c r="Z26" s="58"/>
+      <c r="AA26" s="58"/>
+      <c r="AB26" s="58"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="7">
         <v>7595</v>
       </c>
       <c r="C27" s="7">
         <v>7102</v>
       </c>
       <c r="D27" s="8">
         <v>6120</v>
       </c>
       <c r="E27" s="8">
         <v>4807</v>
       </c>
       <c r="F27" s="8">
         <v>5513</v>
       </c>
       <c r="G27" s="8">
         <v>6451</v>
       </c>
       <c r="H27" s="12">
         <v>6218</v>
       </c>
       <c r="I27" s="8">
@@ -4371,52 +4530,55 @@
       </c>
       <c r="T27" s="33">
         <v>12078</v>
       </c>
       <c r="U27" s="33">
         <v>13069</v>
       </c>
       <c r="V27" s="33">
         <v>12028</v>
       </c>
       <c r="W27" s="33">
         <v>10936</v>
       </c>
       <c r="X27" s="33">
         <v>10612</v>
       </c>
       <c r="Y27" s="33">
         <v>10047</v>
       </c>
       <c r="Z27" s="33">
         <v>14005</v>
       </c>
       <c r="AA27" s="33">
         <v>12032</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="32">
+        <v>13632</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="39">
         <v>66</v>
       </c>
       <c r="O28" s="20">
         <v>86</v>
       </c>
       <c r="P28" s="20">
         <v>60</v>
       </c>
       <c r="Q28" s="20">
@@ -4430,52 +4592,55 @@
       </c>
       <c r="T28" s="20">
         <v>63</v>
       </c>
       <c r="U28" s="20">
         <v>98</v>
       </c>
       <c r="V28" s="20">
         <v>53</v>
       </c>
       <c r="W28" s="20">
         <v>78</v>
       </c>
       <c r="X28" s="20">
         <v>78</v>
       </c>
       <c r="Y28" s="20">
         <v>95</v>
       </c>
       <c r="Z28" s="20">
         <v>84</v>
       </c>
       <c r="AA28" s="20">
         <v>69</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="26">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8"/>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="12"/>
       <c r="I29" s="8"/>
       <c r="J29" s="13"/>
       <c r="K29" s="10"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="39">
         <v>271</v>
       </c>
       <c r="O29" s="20">
         <v>190</v>
       </c>
       <c r="P29" s="20">
         <v>162</v>
       </c>
       <c r="Q29" s="20">
@@ -4489,52 +4654,55 @@
       </c>
       <c r="T29" s="20">
         <v>220</v>
       </c>
       <c r="U29" s="20">
         <v>189</v>
       </c>
       <c r="V29" s="20">
         <v>167</v>
       </c>
       <c r="W29" s="20">
         <v>150</v>
       </c>
       <c r="X29" s="20">
         <v>151</v>
       </c>
       <c r="Y29" s="20">
         <v>146</v>
       </c>
       <c r="Z29" s="20">
         <v>191</v>
       </c>
       <c r="AA29" s="20">
         <v>214</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="26">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="12"/>
       <c r="I30" s="8"/>
       <c r="J30" s="13"/>
       <c r="K30" s="10"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="39">
         <v>1784</v>
       </c>
       <c r="O30" s="20">
         <v>1723</v>
       </c>
       <c r="P30" s="20">
         <v>1423</v>
       </c>
       <c r="Q30" s="20">
@@ -4548,52 +4716,55 @@
       </c>
       <c r="T30" s="20">
         <v>1663</v>
       </c>
       <c r="U30" s="20">
         <v>1759</v>
       </c>
       <c r="V30" s="20">
         <v>1629</v>
       </c>
       <c r="W30" s="20">
         <v>1505</v>
       </c>
       <c r="X30" s="20">
         <v>1666</v>
       </c>
       <c r="Y30" s="20">
         <v>1396</v>
       </c>
       <c r="Z30" s="20">
         <v>2008</v>
       </c>
       <c r="AA30" s="20">
         <v>1781</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="26">
+        <v>1890</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="12"/>
       <c r="I31" s="8"/>
       <c r="J31" s="13"/>
       <c r="K31" s="10"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="39">
         <v>1586</v>
       </c>
       <c r="O31" s="20">
         <v>1459</v>
       </c>
       <c r="P31" s="20">
         <v>1295</v>
       </c>
       <c r="Q31" s="20">
@@ -4607,52 +4778,55 @@
       </c>
       <c r="T31" s="20">
         <v>1539</v>
       </c>
       <c r="U31" s="20">
         <v>1502</v>
       </c>
       <c r="V31" s="20">
         <v>1473</v>
       </c>
       <c r="W31" s="20">
         <v>1438</v>
       </c>
       <c r="X31" s="20">
         <v>1349</v>
       </c>
       <c r="Y31" s="20">
         <v>1303</v>
       </c>
       <c r="Z31" s="20">
         <v>1535</v>
       </c>
       <c r="AA31" s="20">
         <v>1416</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="26">
+        <v>1522</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="12"/>
       <c r="I32" s="8"/>
       <c r="J32" s="13"/>
       <c r="K32" s="10"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="39">
         <v>303</v>
       </c>
       <c r="O32" s="20">
         <v>236</v>
       </c>
       <c r="P32" s="20">
         <v>198</v>
       </c>
       <c r="Q32" s="20">
@@ -4666,52 +4840,55 @@
       </c>
       <c r="T32" s="20">
         <v>186</v>
       </c>
       <c r="U32" s="20">
         <v>182</v>
       </c>
       <c r="V32" s="20">
         <v>258</v>
       </c>
       <c r="W32" s="20">
         <v>179</v>
       </c>
       <c r="X32" s="20">
         <v>169</v>
       </c>
       <c r="Y32" s="20">
         <v>152</v>
       </c>
       <c r="Z32" s="20">
         <v>274</v>
       </c>
       <c r="AA32" s="20">
         <v>237</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="26">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="12"/>
       <c r="I33" s="8"/>
       <c r="J33" s="13"/>
       <c r="K33" s="10"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="39">
         <v>3567</v>
       </c>
       <c r="O33" s="20">
         <v>3358</v>
       </c>
       <c r="P33" s="20">
         <v>2923</v>
       </c>
       <c r="Q33" s="20">
@@ -4725,52 +4902,55 @@
       </c>
       <c r="T33" s="20">
         <v>3581</v>
       </c>
       <c r="U33" s="20">
         <v>4008</v>
       </c>
       <c r="V33" s="20">
         <v>3574</v>
       </c>
       <c r="W33" s="20">
         <v>3013</v>
       </c>
       <c r="X33" s="20">
         <v>2936</v>
       </c>
       <c r="Y33" s="20">
         <v>2837</v>
       </c>
       <c r="Z33" s="20">
         <v>3994</v>
       </c>
       <c r="AA33" s="20">
         <v>3215</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="26">
+        <v>3811</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="12"/>
       <c r="I34" s="8"/>
       <c r="J34" s="13"/>
       <c r="K34" s="10"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
       <c r="N34" s="39">
         <v>281</v>
       </c>
       <c r="O34" s="20">
         <v>256</v>
       </c>
       <c r="P34" s="20">
         <v>228</v>
       </c>
       <c r="Q34" s="20">
@@ -4784,52 +4964,55 @@
       </c>
       <c r="T34" s="20">
         <v>245</v>
       </c>
       <c r="U34" s="20">
         <v>241</v>
       </c>
       <c r="V34" s="20">
         <v>218</v>
       </c>
       <c r="W34" s="20">
         <v>230</v>
       </c>
       <c r="X34" s="20">
         <v>185</v>
       </c>
       <c r="Y34" s="20">
         <v>183</v>
       </c>
       <c r="Z34" s="20">
         <v>363</v>
       </c>
       <c r="AA34" s="20">
         <v>289</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="26">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="39">
         <v>1911</v>
       </c>
       <c r="O35" s="20">
         <v>1985</v>
       </c>
       <c r="P35" s="20">
         <v>1561</v>
       </c>
       <c r="Q35" s="20">
@@ -4843,52 +5026,55 @@
       </c>
       <c r="T35" s="20">
         <v>2024</v>
       </c>
       <c r="U35" s="20">
         <v>2270</v>
       </c>
       <c r="V35" s="20">
         <v>1984</v>
       </c>
       <c r="W35" s="20">
         <v>1887</v>
       </c>
       <c r="X35" s="20">
         <v>1726</v>
       </c>
       <c r="Y35" s="20">
         <v>1668</v>
       </c>
       <c r="Z35" s="20">
         <v>2460</v>
       </c>
       <c r="AA35" s="20">
         <v>2162</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="26">
+        <v>2343</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="12"/>
       <c r="I36" s="8"/>
       <c r="J36" s="13"/>
       <c r="K36" s="10"/>
       <c r="L36" s="12"/>
       <c r="M36" s="12"/>
       <c r="N36" s="39">
         <v>447</v>
       </c>
       <c r="O36" s="20">
         <v>355</v>
       </c>
       <c r="P36" s="20">
         <v>385</v>
       </c>
       <c r="Q36" s="20">
@@ -4902,52 +5088,55 @@
       </c>
       <c r="T36" s="20">
         <v>384</v>
       </c>
       <c r="U36" s="20">
         <v>448</v>
       </c>
       <c r="V36" s="20">
         <v>479</v>
       </c>
       <c r="W36" s="20">
         <v>424</v>
       </c>
       <c r="X36" s="20">
         <v>374</v>
       </c>
       <c r="Y36" s="20">
         <v>289</v>
       </c>
       <c r="Z36" s="20">
         <v>428</v>
       </c>
       <c r="AA36" s="20">
         <v>415</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="26">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="14"/>
       <c r="I37" s="9"/>
       <c r="J37" s="14"/>
       <c r="K37" s="18"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
       <c r="N37" s="34">
         <v>2653</v>
       </c>
       <c r="O37" s="34">
         <v>2279</v>
       </c>
       <c r="P37" s="34">
         <v>1841</v>
       </c>
       <c r="Q37" s="34">
@@ -4958,263 +5147,269 @@
       </c>
       <c r="S37" s="34">
         <v>2125</v>
       </c>
       <c r="T37" s="34">
         <v>2173</v>
       </c>
       <c r="U37" s="34">
         <v>2372</v>
       </c>
       <c r="V37" s="34">
         <v>2193</v>
       </c>
       <c r="W37" s="34">
         <v>2032</v>
       </c>
       <c r="X37" s="34">
         <v>1978</v>
       </c>
       <c r="Y37" s="34">
         <v>1978</v>
       </c>
       <c r="Z37" s="34">
         <v>2668</v>
       </c>
-      <c r="AA37" s="57">
+      <c r="AA37" s="44">
         <v>2234</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="44">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="25"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="12"/>
       <c r="I38" s="8"/>
       <c r="J38" s="13"/>
       <c r="K38" s="10"/>
       <c r="L38" s="12"/>
       <c r="M38" s="12"/>
     </row>
-    <row r="39" spans="1:27">
+    <row r="39" spans="1:28">
       <c r="A39" s="25"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="12"/>
       <c r="I39" s="8"/>
       <c r="J39" s="13"/>
       <c r="K39" s="10"/>
       <c r="L39" s="12"/>
       <c r="M39" s="12"/>
     </row>
-    <row r="40" spans="1:27">
+    <row r="40" spans="1:28">
       <c r="A40" s="25"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="12"/>
       <c r="I40" s="8"/>
       <c r="J40" s="13"/>
       <c r="K40" s="10"/>
       <c r="L40" s="12"/>
       <c r="M40" s="12"/>
     </row>
-    <row r="41" spans="1:27">
+    <row r="41" spans="1:28">
       <c r="A41" s="25"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="12"/>
       <c r="I41" s="8"/>
       <c r="J41" s="13"/>
       <c r="K41" s="10"/>
       <c r="L41" s="12"/>
       <c r="M41" s="12"/>
     </row>
-    <row r="42" spans="1:27">
+    <row r="42" spans="1:28">
       <c r="A42" s="25"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="12"/>
       <c r="I42" s="8"/>
       <c r="J42" s="13"/>
       <c r="K42" s="10"/>
       <c r="L42" s="12"/>
       <c r="M42" s="12"/>
     </row>
-    <row r="43" spans="1:27">
+    <row r="43" spans="1:28">
       <c r="A43" s="25"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
     </row>
-    <row r="44" spans="1:27">
+    <row r="44" spans="1:28">
       <c r="A44" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A26:AB26"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="Z4:AA4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A26:AA26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA39"/>
+  <dimension ref="A2:AB39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AA27" sqref="AA27:AA37"/>
+      <selection activeCell="AB27" sqref="AB27:AB37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27">
-      <c r="A2" s="41" t="s">
+    <row r="2" spans="1:28">
+      <c r="A2" s="47" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="41"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:27" s="1" customFormat="1">
+      <c r="B2" s="47"/>
+      <c r="C2" s="47"/>
+      <c r="D2" s="47"/>
+      <c r="E2" s="47"/>
+      <c r="F2" s="47"/>
+      <c r="G2" s="47"/>
+      <c r="H2" s="47"/>
+      <c r="I2" s="47"/>
+      <c r="J2" s="47"/>
+      <c r="K2" s="47"/>
+      <c r="L2" s="47"/>
+      <c r="M2" s="47"/>
+      <c r="N2" s="47"/>
+      <c r="O2" s="47"/>
+      <c r="P2" s="47"/>
+      <c r="Q2" s="47"/>
+      <c r="R2" s="47"/>
+      <c r="S2" s="47"/>
+      <c r="T2" s="47"/>
+      <c r="U2" s="47"/>
+      <c r="V2" s="47"/>
+      <c r="W2" s="47"/>
+      <c r="X2" s="47"/>
+      <c r="Y2" s="47"/>
+      <c r="Z2" s="47"/>
+      <c r="AA2" s="47"/>
+      <c r="AB2" s="47"/>
+    </row>
+    <row r="3" spans="1:28" s="1" customFormat="1">
       <c r="A3" s="2"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38"/>
       <c r="T3" s="38"/>
       <c r="U3" s="38"/>
       <c r="V3" s="38"/>
       <c r="W3" s="38"/>
       <c r="X3" s="38"/>
       <c r="Y3" s="38"/>
       <c r="Z3" s="38"/>
       <c r="AA3" s="38"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="49">
+      <c r="AB3" s="38"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="53"/>
+      <c r="B4" s="55">
         <v>2021</v>
       </c>
-      <c r="C4" s="50"/>
-[...10 lines deleted...]
-      <c r="N4" s="44">
+      <c r="C4" s="56"/>
+      <c r="D4" s="56"/>
+      <c r="E4" s="56"/>
+      <c r="F4" s="56"/>
+      <c r="G4" s="56"/>
+      <c r="H4" s="56"/>
+      <c r="I4" s="56"/>
+      <c r="J4" s="56"/>
+      <c r="K4" s="56"/>
+      <c r="L4" s="56"/>
+      <c r="M4" s="56"/>
+      <c r="N4" s="50">
         <v>2025</v>
       </c>
-      <c r="O4" s="45"/>
-[...10 lines deleted...]
-      <c r="Z4" s="53">
+      <c r="O4" s="51"/>
+      <c r="P4" s="51"/>
+      <c r="Q4" s="51"/>
+      <c r="R4" s="51"/>
+      <c r="S4" s="51"/>
+      <c r="T4" s="51"/>
+      <c r="U4" s="51"/>
+      <c r="V4" s="51"/>
+      <c r="W4" s="51"/>
+      <c r="X4" s="51"/>
+      <c r="Y4" s="52"/>
+      <c r="Z4" s="45">
         <v>2026</v>
       </c>
-      <c r="AA4" s="54"/>
-[...2 lines deleted...]
-      <c r="A5" s="48"/>
+      <c r="AA4" s="46"/>
+      <c r="AB4" s="46"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="54"/>
       <c r="B5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="22" t="s">
@@ -5249,83 +5444,87 @@
       </c>
       <c r="T5" s="35" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="37" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="35" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="5" t="s">
         <v>6</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="42" t="s">
+      <c r="AB5" s="6" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="48" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="42"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="48"/>
+      <c r="C6" s="48"/>
+      <c r="D6" s="48"/>
+      <c r="E6" s="48"/>
+      <c r="F6" s="48"/>
+      <c r="G6" s="48"/>
+      <c r="H6" s="48"/>
+      <c r="I6" s="48"/>
+      <c r="J6" s="48"/>
+      <c r="K6" s="48"/>
+      <c r="L6" s="48"/>
+      <c r="M6" s="48"/>
+      <c r="N6" s="48"/>
+      <c r="O6" s="48"/>
+      <c r="P6" s="48"/>
+      <c r="Q6" s="48"/>
+      <c r="R6" s="48"/>
+      <c r="S6" s="48"/>
+      <c r="T6" s="48"/>
+      <c r="U6" s="48"/>
+      <c r="V6" s="48"/>
+      <c r="W6" s="48"/>
+      <c r="X6" s="48"/>
+      <c r="Y6" s="48"/>
+      <c r="Z6" s="48"/>
+      <c r="AA6" s="48"/>
+      <c r="AB6" s="48"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="7">
         <v>-1233</v>
       </c>
       <c r="C7" s="7">
         <v>-806</v>
       </c>
       <c r="D7" s="8">
         <v>-705</v>
       </c>
       <c r="E7" s="8">
         <v>-470</v>
       </c>
       <c r="F7" s="8">
         <v>-615</v>
       </c>
       <c r="G7" s="24">
         <v>-301</v>
       </c>
       <c r="H7" s="12">
         <v>-557</v>
       </c>
       <c r="I7" s="8">
@@ -5363,52 +5562,55 @@
       </c>
       <c r="T7" s="32">
         <v>600</v>
       </c>
       <c r="U7" s="32">
         <v>371</v>
       </c>
       <c r="V7" s="32">
         <v>1570</v>
       </c>
       <c r="W7" s="32">
         <v>1276</v>
       </c>
       <c r="X7" s="32">
         <v>1115</v>
       </c>
       <c r="Y7" s="32">
         <v>1678</v>
       </c>
       <c r="Z7" s="32">
         <v>2343</v>
       </c>
       <c r="AA7" s="32">
         <v>1277</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="32">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="24"/>
       <c r="H8" s="12"/>
       <c r="I8" s="8"/>
       <c r="J8" s="13"/>
       <c r="K8" s="11"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
       <c r="N8" s="26">
         <v>-74</v>
       </c>
       <c r="O8" s="26">
         <v>3</v>
       </c>
       <c r="P8" s="26">
         <v>18</v>
       </c>
       <c r="Q8" s="26">
@@ -5422,54 +5624,57 @@
       </c>
       <c r="T8" s="26">
         <v>43</v>
       </c>
       <c r="U8" s="26">
         <v>-102</v>
       </c>
       <c r="V8" s="26">
         <v>22</v>
       </c>
       <c r="W8" s="26">
         <v>-54</v>
       </c>
       <c r="X8" s="26">
         <v>-36</v>
       </c>
       <c r="Y8" s="26">
         <v>-87</v>
       </c>
       <c r="Z8" s="26">
         <v>-64</v>
       </c>
       <c r="AA8" s="26">
         <v>-66</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="26">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="24"/>
       <c r="H9" s="12"/>
       <c r="I9" s="8"/>
       <c r="J9" s="13"/>
       <c r="K9" s="11"/>
       <c r="L9" s="13"/>
       <c r="M9" s="13"/>
       <c r="N9" s="26">
         <v>169</v>
       </c>
       <c r="O9" s="26">
         <v>337</v>
       </c>
       <c r="P9" s="26">
         <v>131</v>
       </c>
       <c r="Q9" s="26">
         <v>222</v>
       </c>
@@ -5481,52 +5686,55 @@
       </c>
       <c r="T9" s="26">
         <v>117</v>
       </c>
       <c r="U9" s="26">
         <v>188</v>
       </c>
       <c r="V9" s="26">
         <v>172</v>
       </c>
       <c r="W9" s="26">
         <v>199</v>
       </c>
       <c r="X9" s="26">
         <v>182</v>
       </c>
       <c r="Y9" s="26">
         <v>230</v>
       </c>
       <c r="Z9" s="26">
         <v>260</v>
       </c>
       <c r="AA9" s="26">
         <v>329</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="26">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="24"/>
       <c r="H10" s="12"/>
       <c r="I10" s="8"/>
       <c r="J10" s="13"/>
       <c r="K10" s="11"/>
       <c r="L10" s="13"/>
       <c r="M10" s="13"/>
       <c r="N10" s="26">
         <v>-128</v>
       </c>
       <c r="O10" s="26">
         <v>-99</v>
       </c>
       <c r="P10" s="26">
         <v>-97</v>
       </c>
       <c r="Q10" s="26">
@@ -5540,52 +5748,55 @@
       </c>
       <c r="T10" s="26">
         <v>-92</v>
       </c>
       <c r="U10" s="26">
         <v>-66</v>
       </c>
       <c r="V10" s="26">
         <v>-18</v>
       </c>
       <c r="W10" s="26">
         <v>-64</v>
       </c>
       <c r="X10" s="26">
         <v>-34</v>
       </c>
       <c r="Y10" s="26">
         <v>-66</v>
       </c>
       <c r="Z10" s="26">
         <v>-85</v>
       </c>
       <c r="AA10" s="26">
         <v>-103</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="26">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="24"/>
       <c r="H11" s="12"/>
       <c r="I11" s="8"/>
       <c r="J11" s="13"/>
       <c r="K11" s="11"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="26">
         <v>-531</v>
       </c>
       <c r="O11" s="26">
         <v>-460</v>
       </c>
       <c r="P11" s="26">
         <v>-376</v>
       </c>
       <c r="Q11" s="26">
@@ -5599,52 +5810,55 @@
       </c>
       <c r="T11" s="26">
         <v>-383</v>
       </c>
       <c r="U11" s="26">
         <v>-497</v>
       </c>
       <c r="V11" s="26">
         <v>-291</v>
       </c>
       <c r="W11" s="26">
         <v>-353</v>
       </c>
       <c r="X11" s="26">
         <v>-453</v>
       </c>
       <c r="Y11" s="26">
         <v>-404</v>
       </c>
       <c r="Z11" s="26">
         <v>-557</v>
       </c>
       <c r="AA11" s="26">
         <v>-484</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="26">
+        <v>-701</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="24"/>
       <c r="H12" s="12"/>
       <c r="I12" s="8"/>
       <c r="J12" s="13"/>
       <c r="K12" s="11"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="26">
         <v>-163</v>
       </c>
       <c r="O12" s="26">
         <v>-256</v>
       </c>
       <c r="P12" s="26">
         <v>-104</v>
       </c>
       <c r="Q12" s="26">
@@ -5658,52 +5872,55 @@
       </c>
       <c r="T12" s="26">
         <v>-217</v>
       </c>
       <c r="U12" s="26">
         <v>-316</v>
       </c>
       <c r="V12" s="26">
         <v>-173</v>
       </c>
       <c r="W12" s="26">
         <v>-295</v>
       </c>
       <c r="X12" s="26">
         <v>-205</v>
       </c>
       <c r="Y12" s="26">
         <v>-149</v>
       </c>
       <c r="Z12" s="26">
         <v>-55</v>
       </c>
       <c r="AA12" s="26">
         <v>-259</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="26">
+        <v>-164</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="24"/>
       <c r="H13" s="12"/>
       <c r="I13" s="8"/>
       <c r="J13" s="13"/>
       <c r="K13" s="11"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="26">
         <v>-199</v>
       </c>
       <c r="O13" s="26">
         <v>-149</v>
       </c>
       <c r="P13" s="26">
         <v>-118</v>
       </c>
       <c r="Q13" s="26">
@@ -5717,52 +5934,55 @@
       </c>
       <c r="T13" s="26">
         <v>-122</v>
       </c>
       <c r="U13" s="26">
         <v>-96</v>
       </c>
       <c r="V13" s="26">
         <v>-135</v>
       </c>
       <c r="W13" s="26">
         <v>-86</v>
       </c>
       <c r="X13" s="26">
         <v>-90</v>
       </c>
       <c r="Y13" s="26">
         <v>-81</v>
       </c>
       <c r="Z13" s="26">
         <v>-152</v>
       </c>
       <c r="AA13" s="26">
         <v>-131</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="26">
+        <v>-157</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="24"/>
       <c r="H14" s="12"/>
       <c r="I14" s="8"/>
       <c r="J14" s="13"/>
       <c r="K14" s="11"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="26">
         <v>864</v>
       </c>
       <c r="O14" s="26">
         <v>1109</v>
       </c>
       <c r="P14" s="26">
         <v>626</v>
       </c>
       <c r="Q14" s="26">
@@ -5776,52 +5996,55 @@
       </c>
       <c r="T14" s="26">
         <v>783</v>
       </c>
       <c r="U14" s="26">
         <v>946</v>
       </c>
       <c r="V14" s="26">
         <v>970</v>
       </c>
       <c r="W14" s="26">
         <v>1188</v>
       </c>
       <c r="X14" s="26">
         <v>1093</v>
       </c>
       <c r="Y14" s="26">
         <v>999</v>
       </c>
       <c r="Z14" s="26">
         <v>1576</v>
       </c>
       <c r="AA14" s="26">
         <v>1159</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="26">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
       <c r="I15" s="23"/>
       <c r="J15" s="23"/>
       <c r="K15" s="23"/>
       <c r="L15" s="23"/>
       <c r="M15" s="23"/>
       <c r="N15" s="26">
         <v>-176</v>
       </c>
       <c r="O15" s="26">
         <v>-163</v>
       </c>
       <c r="P15" s="26">
         <v>-171</v>
       </c>
       <c r="Q15" s="26">
@@ -5835,52 +6058,55 @@
       </c>
       <c r="T15" s="26">
         <v>-170</v>
       </c>
       <c r="U15" s="26">
         <v>-155</v>
       </c>
       <c r="V15" s="26">
         <v>-109</v>
       </c>
       <c r="W15" s="26">
         <v>-177</v>
       </c>
       <c r="X15" s="26">
         <v>-137</v>
       </c>
       <c r="Y15" s="26">
         <v>-124</v>
       </c>
       <c r="Z15" s="26">
         <v>-211</v>
       </c>
       <c r="AA15" s="26">
         <v>-193</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="26">
+        <v>-226</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="24"/>
       <c r="H16" s="12"/>
       <c r="I16" s="8"/>
       <c r="J16" s="13"/>
       <c r="K16" s="11"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="26">
         <v>712</v>
       </c>
       <c r="O16" s="26">
         <v>1042</v>
       </c>
       <c r="P16" s="26">
         <v>581</v>
       </c>
       <c r="Q16" s="26">
@@ -5894,52 +6120,55 @@
       </c>
       <c r="T16" s="26">
         <v>597</v>
       </c>
       <c r="U16" s="26">
         <v>601</v>
       </c>
       <c r="V16" s="26">
         <v>978</v>
       </c>
       <c r="W16" s="26">
         <v>716</v>
       </c>
       <c r="X16" s="26">
         <v>779</v>
       </c>
       <c r="Y16" s="26">
         <v>1097</v>
       </c>
       <c r="Z16" s="26">
         <v>1204</v>
       </c>
       <c r="AA16" s="26">
         <v>814</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="26">
+        <v>1154</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="24"/>
       <c r="H17" s="12"/>
       <c r="I17" s="8"/>
       <c r="J17" s="13"/>
       <c r="K17" s="11"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
       <c r="N17" s="26">
         <v>-232</v>
       </c>
       <c r="O17" s="26">
         <v>-141</v>
       </c>
       <c r="P17" s="26">
         <v>-218</v>
       </c>
       <c r="Q17" s="26">
@@ -5953,52 +6182,55 @@
       </c>
       <c r="T17" s="26">
         <v>-195</v>
       </c>
       <c r="U17" s="26">
         <v>-257</v>
       </c>
       <c r="V17" s="26">
         <v>-240</v>
       </c>
       <c r="W17" s="26">
         <v>-181</v>
       </c>
       <c r="X17" s="26">
         <v>-191</v>
       </c>
       <c r="Y17" s="26">
         <v>-82</v>
       </c>
       <c r="Z17" s="26">
         <v>-54</v>
       </c>
       <c r="AA17" s="26">
         <v>-134</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="26">
+        <v>-167</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="24"/>
       <c r="H18" s="12"/>
       <c r="I18" s="8"/>
       <c r="J18" s="13"/>
       <c r="K18" s="11"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="26">
         <v>341</v>
       </c>
       <c r="O18" s="26">
         <v>393</v>
       </c>
       <c r="P18" s="26">
         <v>122</v>
       </c>
       <c r="Q18" s="26">
@@ -6012,83 +6244,87 @@
       </c>
       <c r="T18" s="26">
         <v>239</v>
       </c>
       <c r="U18" s="26">
         <v>125</v>
       </c>
       <c r="V18" s="26">
         <v>394</v>
       </c>
       <c r="W18" s="26">
         <v>383</v>
       </c>
       <c r="X18" s="26">
         <v>207</v>
       </c>
       <c r="Y18" s="26">
         <v>345</v>
       </c>
       <c r="Z18" s="26">
         <v>481</v>
       </c>
       <c r="AA18" s="26">
         <v>345</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="43" t="s">
+      <c r="AB18" s="26">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="49" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="43"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="49"/>
+      <c r="C19" s="49"/>
+      <c r="D19" s="49"/>
+      <c r="E19" s="49"/>
+      <c r="F19" s="49"/>
+      <c r="G19" s="49"/>
+      <c r="H19" s="49"/>
+      <c r="I19" s="49"/>
+      <c r="J19" s="49"/>
+      <c r="K19" s="49"/>
+      <c r="L19" s="49"/>
+      <c r="M19" s="49"/>
+      <c r="N19" s="49"/>
+      <c r="O19" s="49"/>
+      <c r="P19" s="49"/>
+      <c r="Q19" s="49"/>
+      <c r="R19" s="49"/>
+      <c r="S19" s="49"/>
+      <c r="T19" s="49"/>
+      <c r="U19" s="49"/>
+      <c r="V19" s="49"/>
+      <c r="W19" s="49"/>
+      <c r="X19" s="49"/>
+      <c r="Y19" s="49"/>
+      <c r="Z19" s="49"/>
+      <c r="AA19" s="49"/>
+      <c r="AB19" s="49"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="7">
         <v>-338</v>
       </c>
       <c r="C20" s="7">
         <v>-246</v>
       </c>
       <c r="D20" s="8">
         <v>-214</v>
       </c>
       <c r="E20" s="8">
         <v>-261</v>
       </c>
       <c r="F20" s="8">
         <v>-198</v>
       </c>
       <c r="G20" s="8">
         <v>-180</v>
       </c>
       <c r="H20" s="12">
         <v>-192</v>
       </c>
       <c r="I20" s="8">
@@ -6123,55 +6359,58 @@
       </c>
       <c r="S20" s="33">
         <v>52</v>
       </c>
       <c r="T20" s="33">
         <v>25</v>
       </c>
       <c r="U20" s="33">
         <v>235</v>
       </c>
       <c r="V20" s="33">
         <v>272</v>
       </c>
       <c r="W20" s="33">
         <v>204</v>
       </c>
       <c r="X20" s="33">
         <v>276</v>
       </c>
       <c r="Y20" s="33">
         <v>221</v>
       </c>
       <c r="Z20" s="33">
         <v>230</v>
       </c>
-      <c r="AA20" s="55">
+      <c r="AA20" s="42">
         <v>230</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="42">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="12"/>
       <c r="I21" s="8"/>
       <c r="J21" s="13"/>
       <c r="K21" s="11"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="26">
         <v>-60</v>
       </c>
       <c r="O21" s="20">
         <v>43</v>
       </c>
       <c r="P21" s="20">
         <v>55</v>
       </c>
       <c r="Q21" s="26">
@@ -6182,57 +6421,60 @@
       </c>
       <c r="S21" s="20">
         <v>8</v>
       </c>
       <c r="T21" s="20">
         <v>47</v>
       </c>
       <c r="U21" s="20">
         <v>-44</v>
       </c>
       <c r="V21" s="20">
         <v>29</v>
       </c>
       <c r="W21" s="20">
         <v>-10</v>
       </c>
       <c r="X21" s="20">
         <v>3</v>
       </c>
       <c r="Y21" s="20">
         <v>-42</v>
       </c>
       <c r="Z21" s="20">
         <v>-47</v>
       </c>
-      <c r="AA21" s="56">
+      <c r="AA21" s="43">
         <v>-48</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="43">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="27" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="12"/>
       <c r="I22" s="8"/>
       <c r="J22" s="13"/>
       <c r="K22" s="11"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="26">
         <v>169</v>
       </c>
       <c r="O22" s="20">
         <v>337</v>
       </c>
       <c r="P22" s="20">
         <v>131</v>
       </c>
       <c r="Q22" s="26">
         <v>222</v>
       </c>
@@ -6241,55 +6483,58 @@
       </c>
       <c r="S22" s="20">
         <v>96</v>
       </c>
       <c r="T22" s="20">
         <v>117</v>
       </c>
       <c r="U22" s="20">
         <v>188</v>
       </c>
       <c r="V22" s="20">
         <v>172</v>
       </c>
       <c r="W22" s="20">
         <v>199</v>
       </c>
       <c r="X22" s="20">
         <v>182</v>
       </c>
       <c r="Y22" s="20">
         <v>230</v>
       </c>
       <c r="Z22" s="20">
         <v>260</v>
       </c>
-      <c r="AA22" s="56">
+      <c r="AA22" s="43">
         <v>329</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="43">
+        <v>435</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="12"/>
       <c r="I23" s="8"/>
       <c r="J23" s="13"/>
       <c r="K23" s="11"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="26">
         <v>-100</v>
       </c>
       <c r="O23" s="20">
         <v>-54</v>
       </c>
       <c r="P23" s="20">
         <v>-43</v>
       </c>
       <c r="Q23" s="26">
@@ -6300,55 +6545,58 @@
       </c>
       <c r="S23" s="20">
         <v>-74</v>
       </c>
       <c r="T23" s="20">
         <v>-49</v>
       </c>
       <c r="U23" s="20">
         <v>-112</v>
       </c>
       <c r="V23" s="20">
         <v>-74</v>
       </c>
       <c r="W23" s="20">
         <v>-40</v>
       </c>
       <c r="X23" s="20">
         <v>-43</v>
       </c>
       <c r="Y23" s="20">
         <v>-71</v>
       </c>
       <c r="Z23" s="20">
         <v>-47</v>
       </c>
-      <c r="AA23" s="56">
+      <c r="AA23" s="43">
         <v>-94</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="43">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="12"/>
       <c r="I24" s="8"/>
       <c r="J24" s="13"/>
       <c r="K24" s="11"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="26">
         <v>-76</v>
       </c>
       <c r="O24" s="20">
         <v>39</v>
       </c>
       <c r="P24" s="20">
         <v>18</v>
       </c>
       <c r="Q24" s="26">
@@ -6359,55 +6607,58 @@
       </c>
       <c r="S24" s="20">
         <v>62</v>
       </c>
       <c r="T24" s="20">
         <v>21</v>
       </c>
       <c r="U24" s="20">
         <v>148</v>
       </c>
       <c r="V24" s="20">
         <v>175</v>
       </c>
       <c r="W24" s="20">
         <v>58</v>
       </c>
       <c r="X24" s="20">
         <v>166</v>
       </c>
       <c r="Y24" s="20">
         <v>128</v>
       </c>
       <c r="Z24" s="20">
         <v>174</v>
       </c>
-      <c r="AA24" s="56">
+      <c r="AA24" s="43">
         <v>51</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="43">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="12"/>
       <c r="I25" s="8"/>
       <c r="J25" s="13"/>
       <c r="K25" s="11"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
       <c r="N25" s="26">
         <v>-135</v>
       </c>
       <c r="O25" s="20">
         <v>-28</v>
       </c>
       <c r="P25" s="20">
         <v>-106</v>
       </c>
       <c r="Q25" s="26">
@@ -6418,86 +6669,90 @@
       </c>
       <c r="S25" s="20">
         <v>-40</v>
       </c>
       <c r="T25" s="20">
         <v>-111</v>
       </c>
       <c r="U25" s="20">
         <v>55</v>
       </c>
       <c r="V25" s="20">
         <v>-30</v>
       </c>
       <c r="W25" s="20">
         <v>-3</v>
       </c>
       <c r="X25" s="20">
         <v>-32</v>
       </c>
       <c r="Y25" s="20">
         <v>-24</v>
       </c>
       <c r="Z25" s="20">
         <v>-110</v>
       </c>
-      <c r="AA25" s="56">
+      <c r="AA25" s="43">
         <v>-8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="43" t="s">
+      <c r="AB25" s="43">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="49" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="43"/>
-[...26 lines deleted...]
-    <row r="27" spans="1:27">
+      <c r="B26" s="49"/>
+      <c r="C26" s="49"/>
+      <c r="D26" s="49"/>
+      <c r="E26" s="49"/>
+      <c r="F26" s="49"/>
+      <c r="G26" s="49"/>
+      <c r="H26" s="49"/>
+      <c r="I26" s="49"/>
+      <c r="J26" s="49"/>
+      <c r="K26" s="49"/>
+      <c r="L26" s="49"/>
+      <c r="M26" s="49"/>
+      <c r="N26" s="49"/>
+      <c r="O26" s="49"/>
+      <c r="P26" s="49"/>
+      <c r="Q26" s="49"/>
+      <c r="R26" s="49"/>
+      <c r="S26" s="49"/>
+      <c r="T26" s="49"/>
+      <c r="U26" s="49"/>
+      <c r="V26" s="49"/>
+      <c r="W26" s="49"/>
+      <c r="X26" s="49"/>
+      <c r="Y26" s="49"/>
+      <c r="Z26" s="49"/>
+      <c r="AA26" s="49"/>
+      <c r="AB26" s="49"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="7">
         <v>-895</v>
       </c>
       <c r="C27" s="7">
         <v>-560</v>
       </c>
       <c r="D27" s="8">
         <v>-491</v>
       </c>
       <c r="E27" s="8">
         <v>-209</v>
       </c>
       <c r="F27" s="8">
         <v>-417</v>
       </c>
       <c r="G27" s="8">
         <v>-121</v>
       </c>
       <c r="H27" s="12">
         <v>-365</v>
       </c>
       <c r="I27" s="8">
@@ -6535,52 +6790,55 @@
       </c>
       <c r="T27" s="33">
         <v>575</v>
       </c>
       <c r="U27" s="33">
         <v>136</v>
       </c>
       <c r="V27" s="33">
         <v>1298</v>
       </c>
       <c r="W27" s="33">
         <v>1072</v>
       </c>
       <c r="X27" s="33">
         <v>839</v>
       </c>
       <c r="Y27" s="33">
         <v>1457</v>
       </c>
       <c r="Z27" s="33">
         <v>2113</v>
       </c>
       <c r="AA27" s="32">
         <v>1047</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="33">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="12"/>
       <c r="I28" s="8"/>
       <c r="J28" s="13"/>
       <c r="K28" s="10"/>
       <c r="L28" s="12"/>
       <c r="M28" s="12"/>
       <c r="N28" s="26">
         <v>-14</v>
       </c>
       <c r="O28" s="20">
         <v>-40</v>
       </c>
       <c r="P28" s="20">
         <v>-37</v>
       </c>
       <c r="Q28" s="26">
@@ -6594,52 +6852,55 @@
       </c>
       <c r="T28" s="20">
         <v>-4</v>
       </c>
       <c r="U28" s="20">
         <v>-58</v>
       </c>
       <c r="V28" s="20">
         <v>-7</v>
       </c>
       <c r="W28" s="20">
         <v>-44</v>
       </c>
       <c r="X28" s="20">
         <v>-39</v>
       </c>
       <c r="Y28" s="20">
         <v>-45</v>
       </c>
       <c r="Z28" s="20">
         <v>-17</v>
       </c>
       <c r="AA28" s="20">
         <v>-18</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="20">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8"/>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="12"/>
       <c r="I29" s="8"/>
       <c r="J29" s="13"/>
       <c r="K29" s="10"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="26">
         <v>-128</v>
       </c>
       <c r="O29" s="20">
         <v>-99</v>
       </c>
       <c r="P29" s="20">
         <v>-97</v>
       </c>
       <c r="Q29" s="26">
@@ -6653,52 +6914,55 @@
       </c>
       <c r="T29" s="20">
         <v>-92</v>
       </c>
       <c r="U29" s="20">
         <v>-66</v>
       </c>
       <c r="V29" s="20">
         <v>-18</v>
       </c>
       <c r="W29" s="20">
         <v>-64</v>
       </c>
       <c r="X29" s="20">
         <v>-34</v>
       </c>
       <c r="Y29" s="20">
         <v>-66</v>
       </c>
       <c r="Z29" s="20">
         <v>-85</v>
       </c>
       <c r="AA29" s="20">
         <v>-103</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="20">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="12"/>
       <c r="I30" s="8"/>
       <c r="J30" s="13"/>
       <c r="K30" s="10"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="26">
         <v>-431</v>
       </c>
       <c r="O30" s="20">
         <v>-406</v>
       </c>
       <c r="P30" s="20">
         <v>-333</v>
       </c>
       <c r="Q30" s="26">
@@ -6712,52 +6976,55 @@
       </c>
       <c r="T30" s="20">
         <v>-334</v>
       </c>
       <c r="U30" s="20">
         <v>-385</v>
       </c>
       <c r="V30" s="20">
         <v>-217</v>
       </c>
       <c r="W30" s="20">
         <v>-313</v>
       </c>
       <c r="X30" s="20">
         <v>-410</v>
       </c>
       <c r="Y30" s="20">
         <v>-333</v>
       </c>
       <c r="Z30" s="20">
         <v>-510</v>
       </c>
       <c r="AA30" s="20">
         <v>-390</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="20">
+        <v>-624</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="12"/>
       <c r="I31" s="8"/>
       <c r="J31" s="13"/>
       <c r="K31" s="10"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="26">
         <v>-163</v>
       </c>
       <c r="O31" s="20">
         <v>-256</v>
       </c>
       <c r="P31" s="20">
         <v>-104</v>
       </c>
       <c r="Q31" s="26">
@@ -6771,52 +7038,55 @@
       </c>
       <c r="T31" s="20">
         <v>-217</v>
       </c>
       <c r="U31" s="20">
         <v>-316</v>
       </c>
       <c r="V31" s="20">
         <v>-173</v>
       </c>
       <c r="W31" s="20">
         <v>-295</v>
       </c>
       <c r="X31" s="20">
         <v>-205</v>
       </c>
       <c r="Y31" s="20">
         <v>-149</v>
       </c>
       <c r="Z31" s="20">
         <v>-55</v>
       </c>
       <c r="AA31" s="20">
         <v>-259</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="20">
+        <v>-164</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="12"/>
       <c r="I32" s="8"/>
       <c r="J32" s="13"/>
       <c r="K32" s="10"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="26">
         <v>-199</v>
       </c>
       <c r="O32" s="20">
         <v>-149</v>
       </c>
       <c r="P32" s="20">
         <v>-118</v>
       </c>
       <c r="Q32" s="26">
@@ -6830,52 +7100,55 @@
       </c>
       <c r="T32" s="20">
         <v>-122</v>
       </c>
       <c r="U32" s="20">
         <v>-96</v>
       </c>
       <c r="V32" s="20">
         <v>-135</v>
       </c>
       <c r="W32" s="20">
         <v>-86</v>
       </c>
       <c r="X32" s="20">
         <v>-90</v>
       </c>
       <c r="Y32" s="20">
         <v>-81</v>
       </c>
       <c r="Z32" s="20">
         <v>-152</v>
       </c>
       <c r="AA32" s="20">
         <v>-131</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="20">
+        <v>-157</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="12"/>
       <c r="I33" s="8"/>
       <c r="J33" s="13"/>
       <c r="K33" s="10"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="26">
         <v>940</v>
       </c>
       <c r="O33" s="20">
         <v>1070</v>
       </c>
       <c r="P33" s="20">
         <v>608</v>
       </c>
       <c r="Q33" s="26">
@@ -6889,52 +7162,55 @@
       </c>
       <c r="T33" s="20">
         <v>762</v>
       </c>
       <c r="U33" s="20">
         <v>798</v>
       </c>
       <c r="V33" s="20">
         <v>795</v>
       </c>
       <c r="W33" s="20">
         <v>1130</v>
       </c>
       <c r="X33" s="20">
         <v>927</v>
       </c>
       <c r="Y33" s="20">
         <v>871</v>
       </c>
       <c r="Z33" s="20">
         <v>1402</v>
       </c>
       <c r="AA33" s="20">
         <v>1108</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="20">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="23"/>
       <c r="C34" s="23"/>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="23"/>
       <c r="I34" s="23"/>
       <c r="J34" s="23"/>
       <c r="K34" s="23"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
       <c r="N34" s="26">
         <v>-176</v>
       </c>
       <c r="O34" s="20">
         <v>-163</v>
       </c>
       <c r="P34" s="20">
         <v>-171</v>
       </c>
       <c r="Q34" s="26">
@@ -6948,52 +7224,55 @@
       </c>
       <c r="T34" s="20">
         <v>-170</v>
       </c>
       <c r="U34" s="20">
         <v>-155</v>
       </c>
       <c r="V34" s="20">
         <v>-109</v>
       </c>
       <c r="W34" s="20">
         <v>-177</v>
       </c>
       <c r="X34" s="20">
         <v>-137</v>
       </c>
       <c r="Y34" s="20">
         <v>-124</v>
       </c>
       <c r="Z34" s="20">
         <v>-211</v>
       </c>
       <c r="AA34" s="20">
         <v>-193</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="20">
+        <v>-226</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="13"/>
       <c r="I35" s="7"/>
       <c r="J35" s="13"/>
       <c r="K35" s="11"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="26">
         <v>847</v>
       </c>
       <c r="O35" s="20">
         <v>1070</v>
       </c>
       <c r="P35" s="20">
         <v>687</v>
       </c>
       <c r="Q35" s="26">
@@ -7007,52 +7286,55 @@
       </c>
       <c r="T35" s="20">
         <v>708</v>
       </c>
       <c r="U35" s="20">
         <v>546</v>
       </c>
       <c r="V35" s="20">
         <v>1008</v>
       </c>
       <c r="W35" s="20">
         <v>719</v>
       </c>
       <c r="X35" s="20">
         <v>811</v>
       </c>
       <c r="Y35" s="20">
         <v>1121</v>
       </c>
       <c r="Z35" s="20">
         <v>1314</v>
       </c>
       <c r="AA35" s="20">
         <v>822</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="20">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="13"/>
       <c r="I36" s="7"/>
       <c r="J36" s="13"/>
       <c r="K36" s="11"/>
       <c r="L36" s="13"/>
       <c r="M36" s="13"/>
       <c r="N36" s="26">
         <v>-232</v>
       </c>
       <c r="O36" s="20">
         <v>-141</v>
       </c>
       <c r="P36" s="20">
         <v>-218</v>
       </c>
       <c r="Q36" s="26">
@@ -7066,52 +7348,55 @@
       </c>
       <c r="T36" s="20">
         <v>-195</v>
       </c>
       <c r="U36" s="20">
         <v>-257</v>
       </c>
       <c r="V36" s="20">
         <v>-240</v>
       </c>
       <c r="W36" s="20">
         <v>-181</v>
       </c>
       <c r="X36" s="20">
         <v>-191</v>
       </c>
       <c r="Y36" s="20">
         <v>-82</v>
       </c>
       <c r="Z36" s="20">
         <v>-54</v>
       </c>
       <c r="AA36" s="20">
         <v>-134</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="20">
+        <v>-167</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="14"/>
       <c r="I37" s="9"/>
       <c r="J37" s="14"/>
       <c r="K37" s="18"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
       <c r="N37" s="31">
         <v>341</v>
       </c>
       <c r="O37" s="31">
         <v>393</v>
       </c>
       <c r="P37" s="31">
         <v>122</v>
       </c>
       <c r="Q37" s="31">
@@ -7122,92 +7407,95 @@
       </c>
       <c r="S37" s="31">
         <v>198</v>
       </c>
       <c r="T37" s="31">
         <v>239</v>
       </c>
       <c r="U37" s="31">
         <v>125</v>
       </c>
       <c r="V37" s="31">
         <v>394</v>
       </c>
       <c r="W37" s="31">
         <v>383</v>
       </c>
       <c r="X37" s="31">
         <v>207</v>
       </c>
       <c r="Y37" s="31">
         <v>345</v>
       </c>
       <c r="Z37" s="31">
         <v>481</v>
       </c>
-      <c r="AA37" s="57">
+      <c r="AA37" s="44">
         <v>345</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="44">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="4"/>
       <c r="C38" s="29"/>
       <c r="D38" s="29"/>
       <c r="E38" s="29"/>
       <c r="F38" s="29"/>
       <c r="G38" s="29"/>
       <c r="H38" s="29"/>
       <c r="I38" s="29"/>
       <c r="J38" s="29"/>
       <c r="K38" s="29"/>
       <c r="L38" s="29"/>
       <c r="M38" s="29"/>
     </row>
-    <row r="39" spans="1:27">
+    <row r="39" spans="1:28">
       <c r="A39" s="4"/>
       <c r="C39" s="29"/>
       <c r="D39" s="29"/>
       <c r="E39" s="29"/>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="29"/>
       <c r="I39" s="29"/>
       <c r="J39" s="29"/>
       <c r="K39" s="29"/>
       <c r="L39" s="29"/>
       <c r="M39" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="8">
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A26:AB26"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="Z4:AA4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A26:AA26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Прибывшие</vt:lpstr>
       <vt:lpstr>Выбывшие</vt:lpstr>