--- v1 (2026-05-30)
+++ v2 (2026-06-27)
@@ -15,51 +15,51 @@
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбывшие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внутренней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="180" uniqueCount="34">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="183" uniqueCount="34">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -470,84 +470,84 @@
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="13" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
@@ -832,153 +832,156 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB38"/>
+  <dimension ref="A2:AC38"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:D4"/>
-      <selection pane="bottomLeft" activeCell="A38" sqref="A38"/>
+      <selection pane="bottomLeft" activeCell="A40" sqref="A40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="47" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="56" t="s">
         <v>20</v>
       </c>
-      <c r="B2" s="47"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28" s="1" customFormat="1">
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+    </row>
+    <row r="3" spans="1:29" s="1" customFormat="1">
       <c r="A3" s="2"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38"/>
       <c r="T3" s="38"/>
       <c r="U3" s="38"/>
       <c r="V3" s="38"/>
       <c r="W3" s="38"/>
       <c r="X3" s="38"/>
       <c r="Y3" s="38"/>
       <c r="Z3" s="38"/>
       <c r="AA3" s="38"/>
       <c r="AB3" s="38"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="55">
+      <c r="AC3" s="38"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="50"/>
+      <c r="B4" s="52">
         <v>2021</v>
       </c>
-      <c r="C4" s="56"/>
-[...10 lines deleted...]
-      <c r="N4" s="50">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="47">
         <v>2025</v>
       </c>
-      <c r="O4" s="51"/>
-[...10 lines deleted...]
-      <c r="Z4" s="45">
+      <c r="O4" s="48"/>
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="54">
         <v>2026</v>
       </c>
-      <c r="AA4" s="46"/>
-[...3 lines deleted...]
-      <c r="A5" s="54"/>
+      <c r="AA4" s="55"/>
+      <c r="AB4" s="55"/>
+      <c r="AC4" s="55"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="51"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="16" t="s">
@@ -1016,84 +1019,88 @@
       </c>
       <c r="U5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="37" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="35" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AB5" s="41" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="48" t="s">
+      <c r="AC5" s="35" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="48"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="45"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
+      <c r="Z6" s="45"/>
+      <c r="AA6" s="45"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="7">
         <v>8498</v>
       </c>
       <c r="C7" s="7">
         <v>8286</v>
       </c>
       <c r="D7" s="8">
         <v>7136</v>
       </c>
       <c r="E7" s="8">
         <v>5767</v>
       </c>
       <c r="F7" s="8">
         <v>6467</v>
       </c>
       <c r="G7" s="8">
         <v>7998</v>
       </c>
       <c r="H7" s="12">
         <v>7476</v>
       </c>
       <c r="I7" s="8">
@@ -1134,52 +1141,55 @@
       </c>
       <c r="U7" s="32">
         <v>16059</v>
       </c>
       <c r="V7" s="32">
         <v>16202</v>
       </c>
       <c r="W7" s="32">
         <v>14547</v>
       </c>
       <c r="X7" s="32">
         <v>13934</v>
       </c>
       <c r="Y7" s="32">
         <v>13846</v>
       </c>
       <c r="Z7" s="32">
         <v>19322</v>
       </c>
       <c r="AA7" s="32">
         <v>15786</v>
       </c>
       <c r="AB7" s="32">
         <v>17398</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="32">
+        <v>17062</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="26">
         <v>406</v>
       </c>
       <c r="O8" s="26">
         <v>418</v>
       </c>
       <c r="P8" s="26">
         <v>429</v>
       </c>
       <c r="Q8" s="26">
@@ -1196,52 +1206,55 @@
       </c>
       <c r="U8" s="26">
         <v>400</v>
       </c>
       <c r="V8" s="26">
         <v>488</v>
       </c>
       <c r="W8" s="26">
         <v>400</v>
       </c>
       <c r="X8" s="26">
         <v>413</v>
       </c>
       <c r="Y8" s="26">
         <v>396</v>
       </c>
       <c r="Z8" s="26">
         <v>538</v>
       </c>
       <c r="AA8" s="26">
         <v>452</v>
       </c>
       <c r="AB8" s="26">
         <v>502</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="26">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="26">
         <v>775</v>
       </c>
       <c r="O9" s="26">
         <v>829</v>
       </c>
       <c r="P9" s="26">
         <v>531</v>
       </c>
       <c r="Q9" s="26">
@@ -1258,52 +1271,55 @@
       </c>
       <c r="U9" s="26">
         <v>654</v>
       </c>
       <c r="V9" s="26">
         <v>627</v>
       </c>
       <c r="W9" s="26">
         <v>592</v>
       </c>
       <c r="X9" s="26">
         <v>583</v>
       </c>
       <c r="Y9" s="26">
         <v>610</v>
       </c>
       <c r="Z9" s="26">
         <v>759</v>
       </c>
       <c r="AA9" s="26">
         <v>749</v>
       </c>
       <c r="AB9" s="26">
         <v>870</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="26">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="12"/>
       <c r="I10" s="8"/>
       <c r="J10" s="13"/>
       <c r="K10" s="11"/>
       <c r="L10" s="13"/>
       <c r="M10" s="13"/>
       <c r="N10" s="26">
         <v>143</v>
       </c>
       <c r="O10" s="26">
         <v>91</v>
       </c>
       <c r="P10" s="26">
         <v>65</v>
       </c>
       <c r="Q10" s="26">
@@ -1320,52 +1336,55 @@
       </c>
       <c r="U10" s="26">
         <v>123</v>
       </c>
       <c r="V10" s="26">
         <v>149</v>
       </c>
       <c r="W10" s="26">
         <v>86</v>
       </c>
       <c r="X10" s="26">
         <v>117</v>
       </c>
       <c r="Y10" s="26">
         <v>80</v>
       </c>
       <c r="Z10" s="26">
         <v>106</v>
       </c>
       <c r="AA10" s="26">
         <v>111</v>
       </c>
       <c r="AB10" s="26">
         <v>120</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="26">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="12"/>
       <c r="I11" s="8"/>
       <c r="J11" s="13"/>
       <c r="K11" s="11"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="39">
         <v>1540</v>
       </c>
       <c r="O11" s="26">
         <v>1482</v>
       </c>
       <c r="P11" s="26">
         <v>1227</v>
       </c>
       <c r="Q11" s="26">
@@ -1382,52 +1401,55 @@
       </c>
       <c r="U11" s="26">
         <v>1571</v>
       </c>
       <c r="V11" s="26">
         <v>1580</v>
       </c>
       <c r="W11" s="26">
         <v>1380</v>
       </c>
       <c r="X11" s="26">
         <v>1417</v>
       </c>
       <c r="Y11" s="26">
         <v>1196</v>
       </c>
       <c r="Z11" s="26">
         <v>1730</v>
       </c>
       <c r="AA11" s="26">
         <v>1566</v>
       </c>
       <c r="AB11" s="26">
         <v>1428</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="26">
+        <v>1603</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="12"/>
       <c r="I12" s="8"/>
       <c r="J12" s="13"/>
       <c r="K12" s="11"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="39">
         <v>1423</v>
       </c>
       <c r="O12" s="26">
         <v>1203</v>
       </c>
       <c r="P12" s="26">
         <v>1191</v>
       </c>
       <c r="Q12" s="26">
@@ -1444,52 +1466,55 @@
       </c>
       <c r="U12" s="26">
         <v>1186</v>
       </c>
       <c r="V12" s="26">
         <v>1300</v>
       </c>
       <c r="W12" s="26">
         <v>1143</v>
       </c>
       <c r="X12" s="26">
         <v>1144</v>
       </c>
       <c r="Y12" s="26">
         <v>1154</v>
       </c>
       <c r="Z12" s="26">
         <v>1480</v>
       </c>
       <c r="AA12" s="26">
         <v>1157</v>
       </c>
       <c r="AB12" s="26">
         <v>1358</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="26">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="12"/>
       <c r="I13" s="8"/>
       <c r="J13" s="13"/>
       <c r="K13" s="11"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="26">
         <v>104</v>
       </c>
       <c r="O13" s="26">
         <v>87</v>
       </c>
       <c r="P13" s="26">
         <v>80</v>
       </c>
       <c r="Q13" s="26">
@@ -1506,52 +1531,55 @@
       </c>
       <c r="U13" s="26">
         <v>86</v>
       </c>
       <c r="V13" s="26">
         <v>123</v>
       </c>
       <c r="W13" s="26">
         <v>93</v>
       </c>
       <c r="X13" s="26">
         <v>79</v>
       </c>
       <c r="Y13" s="26">
         <v>71</v>
       </c>
       <c r="Z13" s="26">
         <v>122</v>
       </c>
       <c r="AA13" s="26">
         <v>106</v>
       </c>
       <c r="AB13" s="26">
         <v>134</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="26">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="12"/>
       <c r="I14" s="8"/>
       <c r="J14" s="13"/>
       <c r="K14" s="11"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="39">
         <v>5478</v>
       </c>
       <c r="O14" s="26">
         <v>5482</v>
       </c>
       <c r="P14" s="26">
         <v>4394</v>
       </c>
       <c r="Q14" s="26">
@@ -1568,52 +1596,55 @@
       </c>
       <c r="U14" s="26">
         <v>5921</v>
       </c>
       <c r="V14" s="26">
         <v>5553</v>
       </c>
       <c r="W14" s="26">
         <v>5091</v>
       </c>
       <c r="X14" s="26">
         <v>4804</v>
       </c>
       <c r="Y14" s="26">
         <v>4581</v>
       </c>
       <c r="Z14" s="26">
         <v>6632</v>
       </c>
       <c r="AA14" s="26">
         <v>5254</v>
       </c>
       <c r="AB14" s="26">
         <v>5663</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="26">
+        <v>5624</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="12"/>
       <c r="I15" s="8"/>
       <c r="J15" s="13"/>
       <c r="K15" s="11"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="39">
         <v>105</v>
       </c>
       <c r="O15" s="26">
         <v>93</v>
       </c>
       <c r="P15" s="26">
         <v>57</v>
       </c>
       <c r="Q15" s="26">
@@ -1630,52 +1661,55 @@
       </c>
       <c r="U15" s="26">
         <v>86</v>
       </c>
       <c r="V15" s="26">
         <v>109</v>
       </c>
       <c r="W15" s="26">
         <v>53</v>
       </c>
       <c r="X15" s="26">
         <v>48</v>
       </c>
       <c r="Y15" s="26">
         <v>59</v>
       </c>
       <c r="Z15" s="26">
         <v>152</v>
       </c>
       <c r="AA15" s="26">
         <v>96</v>
       </c>
       <c r="AB15" s="26">
         <v>82</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="26">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="39">
         <v>3171</v>
       </c>
       <c r="O16" s="26">
         <v>3513</v>
       </c>
       <c r="P16" s="26">
         <v>2534</v>
       </c>
       <c r="Q16" s="26">
@@ -1692,52 +1726,55 @@
       </c>
       <c r="U16" s="26">
         <v>3344</v>
       </c>
       <c r="V16" s="26">
         <v>3447</v>
       </c>
       <c r="W16" s="26">
         <v>3051</v>
       </c>
       <c r="X16" s="26">
         <v>2961</v>
       </c>
       <c r="Y16" s="26">
         <v>3169</v>
       </c>
       <c r="Z16" s="26">
         <v>4280</v>
       </c>
       <c r="AA16" s="26">
         <v>3435</v>
       </c>
       <c r="AB16" s="26">
         <v>3976</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="26">
+        <v>3595</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="12"/>
       <c r="I17" s="8"/>
       <c r="J17" s="13"/>
       <c r="K17" s="11"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
       <c r="N17" s="39">
         <v>215</v>
       </c>
       <c r="O17" s="26">
         <v>214</v>
       </c>
       <c r="P17" s="26">
         <v>167</v>
       </c>
       <c r="Q17" s="26">
@@ -1754,52 +1791,55 @@
       </c>
       <c r="U17" s="26">
         <v>191</v>
       </c>
       <c r="V17" s="26">
         <v>239</v>
       </c>
       <c r="W17" s="26">
         <v>243</v>
       </c>
       <c r="X17" s="26">
         <v>183</v>
       </c>
       <c r="Y17" s="26">
         <v>207</v>
       </c>
       <c r="Z17" s="26">
         <v>374</v>
       </c>
       <c r="AA17" s="26">
         <v>281</v>
       </c>
       <c r="AB17" s="26">
         <v>283</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="26">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="12"/>
       <c r="I18" s="8"/>
       <c r="J18" s="13"/>
       <c r="K18" s="11"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="39">
         <v>2994</v>
       </c>
       <c r="O18" s="26">
         <v>2672</v>
       </c>
       <c r="P18" s="26">
         <v>1963</v>
       </c>
       <c r="Q18" s="26">
@@ -1816,84 +1856,88 @@
       </c>
       <c r="U18" s="26">
         <v>2497</v>
       </c>
       <c r="V18" s="26">
         <v>2587</v>
       </c>
       <c r="W18" s="26">
         <v>2415</v>
       </c>
       <c r="X18" s="26">
         <v>2185</v>
       </c>
       <c r="Y18" s="26">
         <v>2323</v>
       </c>
       <c r="Z18" s="26">
         <v>3149</v>
       </c>
       <c r="AA18" s="26">
         <v>2579</v>
       </c>
       <c r="AB18" s="26">
         <v>2982</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="49" t="s">
+      <c r="AC18" s="26">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="49"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="46"/>
+      <c r="C19" s="46"/>
+      <c r="D19" s="46"/>
+      <c r="E19" s="46"/>
+      <c r="F19" s="46"/>
+      <c r="G19" s="46"/>
+      <c r="H19" s="46"/>
+      <c r="I19" s="46"/>
+      <c r="J19" s="46"/>
+      <c r="K19" s="46"/>
+      <c r="L19" s="46"/>
+      <c r="M19" s="46"/>
+      <c r="N19" s="46"/>
+      <c r="O19" s="46"/>
+      <c r="P19" s="46"/>
+      <c r="Q19" s="46"/>
+      <c r="R19" s="46"/>
+      <c r="S19" s="46"/>
+      <c r="T19" s="46"/>
+      <c r="U19" s="46"/>
+      <c r="V19" s="46"/>
+      <c r="W19" s="46"/>
+      <c r="X19" s="46"/>
+      <c r="Y19" s="46"/>
+      <c r="Z19" s="46"/>
+      <c r="AA19" s="46"/>
+      <c r="AB19" s="46"/>
+      <c r="AC19" s="46"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="7">
         <v>1798</v>
       </c>
       <c r="C20" s="7">
         <v>1744</v>
       </c>
       <c r="D20" s="8">
         <v>1507</v>
       </c>
       <c r="E20" s="8">
         <v>1169</v>
       </c>
       <c r="F20" s="8">
         <v>1371</v>
       </c>
       <c r="G20" s="8">
         <v>1668</v>
       </c>
       <c r="H20" s="10">
         <v>1623</v>
       </c>
       <c r="I20" s="8">
@@ -1934,52 +1978,55 @@
       </c>
       <c r="U20" s="33">
         <v>2854</v>
       </c>
       <c r="V20" s="33">
         <v>2876</v>
       </c>
       <c r="W20" s="33">
         <v>2539</v>
       </c>
       <c r="X20" s="33">
         <v>2483</v>
       </c>
       <c r="Y20" s="33">
         <v>2342</v>
       </c>
       <c r="Z20" s="33">
         <v>3204</v>
       </c>
       <c r="AA20" s="42">
         <v>2707</v>
       </c>
       <c r="AB20" s="42">
         <v>3039</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="33">
+        <v>3089</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="39">
         <v>354</v>
       </c>
       <c r="O21" s="20">
         <v>372</v>
       </c>
       <c r="P21" s="20">
         <v>406</v>
       </c>
       <c r="Q21" s="20">
@@ -1996,52 +2043,55 @@
       </c>
       <c r="U21" s="20">
         <v>360</v>
       </c>
       <c r="V21" s="20">
         <v>442</v>
       </c>
       <c r="W21" s="20">
         <v>366</v>
       </c>
       <c r="X21" s="20">
         <v>374</v>
       </c>
       <c r="Y21" s="20">
         <v>346</v>
       </c>
       <c r="Z21" s="20">
         <v>471</v>
       </c>
       <c r="AA21" s="43">
         <v>401</v>
       </c>
       <c r="AB21" s="43">
         <v>476</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="20">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="39">
         <v>775</v>
       </c>
       <c r="O22" s="20">
         <v>829</v>
       </c>
       <c r="P22" s="20">
         <v>531</v>
       </c>
       <c r="Q22" s="20">
@@ -2058,52 +2108,55 @@
       </c>
       <c r="U22" s="20">
         <v>654</v>
       </c>
       <c r="V22" s="20">
         <v>627</v>
       </c>
       <c r="W22" s="20">
         <v>592</v>
       </c>
       <c r="X22" s="20">
         <v>583</v>
       </c>
       <c r="Y22" s="20">
         <v>610</v>
       </c>
       <c r="Z22" s="20">
         <v>759</v>
       </c>
       <c r="AA22" s="43">
         <v>749</v>
       </c>
       <c r="AB22" s="43">
         <v>870</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="20">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="10"/>
       <c r="I23" s="8"/>
       <c r="J23" s="13"/>
       <c r="K23" s="11"/>
       <c r="L23" s="20"/>
       <c r="M23" s="13"/>
       <c r="N23" s="39">
         <v>187</v>
       </c>
       <c r="O23" s="20">
         <v>165</v>
       </c>
       <c r="P23" s="20">
         <v>137</v>
       </c>
       <c r="Q23" s="20">
@@ -2120,52 +2173,55 @@
       </c>
       <c r="U23" s="20">
         <v>197</v>
       </c>
       <c r="V23" s="20">
         <v>168</v>
       </c>
       <c r="W23" s="20">
         <v>188</v>
       </c>
       <c r="X23" s="20">
         <v>161</v>
       </c>
       <c r="Y23" s="20">
         <v>133</v>
       </c>
       <c r="Z23" s="20">
         <v>232</v>
       </c>
       <c r="AA23" s="43">
         <v>175</v>
       </c>
       <c r="AB23" s="43">
         <v>162</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="20">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="10"/>
       <c r="I24" s="8"/>
       <c r="J24" s="13"/>
       <c r="K24" s="11"/>
       <c r="L24" s="20"/>
       <c r="M24" s="13"/>
       <c r="N24" s="39">
         <v>971</v>
       </c>
       <c r="O24" s="20">
         <v>1054</v>
       </c>
       <c r="P24" s="20">
         <v>863</v>
       </c>
       <c r="Q24" s="20">
@@ -2182,52 +2238,55 @@
       </c>
       <c r="U24" s="20">
         <v>1115</v>
       </c>
       <c r="V24" s="20">
         <v>1184</v>
       </c>
       <c r="W24" s="20">
         <v>948</v>
       </c>
       <c r="X24" s="20">
         <v>941</v>
       </c>
       <c r="Y24" s="20">
         <v>873</v>
       </c>
       <c r="Z24" s="20">
         <v>1236</v>
       </c>
       <c r="AA24" s="43">
         <v>931</v>
       </c>
       <c r="AB24" s="43">
         <v>987</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="20">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="10"/>
       <c r="I25" s="8"/>
       <c r="J25" s="13"/>
       <c r="K25" s="11"/>
       <c r="L25" s="20"/>
       <c r="M25" s="13"/>
       <c r="N25" s="39">
         <v>413</v>
       </c>
       <c r="O25" s="20">
         <v>458</v>
       </c>
       <c r="P25" s="20">
         <v>286</v>
       </c>
       <c r="Q25" s="20">
@@ -2244,84 +2303,88 @@
       </c>
       <c r="U25" s="20">
         <v>528</v>
       </c>
       <c r="V25" s="20">
         <v>455</v>
       </c>
       <c r="W25" s="20">
         <v>445</v>
       </c>
       <c r="X25" s="20">
         <v>424</v>
       </c>
       <c r="Y25" s="20">
         <v>380</v>
       </c>
       <c r="Z25" s="20">
         <v>506</v>
       </c>
       <c r="AA25" s="43">
         <v>451</v>
       </c>
       <c r="AB25" s="43">
         <v>544</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="49" t="s">
+      <c r="AC25" s="20">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29" s="29" customFormat="1">
+      <c r="A26" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="49"/>
-[...27 lines deleted...]
-    <row r="27" spans="1:28" s="29" customFormat="1">
+      <c r="B26" s="46"/>
+      <c r="C26" s="46"/>
+      <c r="D26" s="46"/>
+      <c r="E26" s="46"/>
+      <c r="F26" s="46"/>
+      <c r="G26" s="46"/>
+      <c r="H26" s="46"/>
+      <c r="I26" s="46"/>
+      <c r="J26" s="46"/>
+      <c r="K26" s="46"/>
+      <c r="L26" s="46"/>
+      <c r="M26" s="46"/>
+      <c r="N26" s="46"/>
+      <c r="O26" s="46"/>
+      <c r="P26" s="46"/>
+      <c r="Q26" s="46"/>
+      <c r="R26" s="46"/>
+      <c r="S26" s="46"/>
+      <c r="T26" s="46"/>
+      <c r="U26" s="46"/>
+      <c r="V26" s="46"/>
+      <c r="W26" s="46"/>
+      <c r="X26" s="46"/>
+      <c r="Y26" s="46"/>
+      <c r="Z26" s="46"/>
+      <c r="AA26" s="46"/>
+      <c r="AB26" s="46"/>
+      <c r="AC26" s="46"/>
+    </row>
+    <row r="27" spans="1:29" s="29" customFormat="1">
       <c r="A27" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="7">
         <v>6700</v>
       </c>
       <c r="C27" s="7">
         <v>6542</v>
       </c>
       <c r="D27" s="8">
         <v>5629</v>
       </c>
       <c r="E27" s="8">
         <v>4598</v>
       </c>
       <c r="F27" s="8">
         <v>5096</v>
       </c>
       <c r="G27" s="8">
         <v>6330</v>
       </c>
       <c r="H27" s="13">
         <v>5853</v>
       </c>
       <c r="I27" s="8">
@@ -2362,52 +2425,55 @@
       </c>
       <c r="U27" s="33">
         <v>13205</v>
       </c>
       <c r="V27" s="33">
         <v>13326</v>
       </c>
       <c r="W27" s="33">
         <v>12008</v>
       </c>
       <c r="X27" s="33">
         <v>11451</v>
       </c>
       <c r="Y27" s="33">
         <v>11504</v>
       </c>
       <c r="Z27" s="33">
         <v>16118</v>
       </c>
       <c r="AA27" s="32">
         <v>13079</v>
       </c>
       <c r="AB27" s="32">
         <v>14359</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" s="29" customFormat="1">
+      <c r="AC27" s="33">
+        <v>13973</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="29" customFormat="1">
       <c r="A28" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="39">
         <v>52</v>
       </c>
       <c r="O28" s="20">
         <v>46</v>
       </c>
       <c r="P28" s="20">
         <v>23</v>
       </c>
       <c r="Q28" s="20">
@@ -2424,52 +2490,55 @@
       </c>
       <c r="U28" s="20">
         <v>40</v>
       </c>
       <c r="V28" s="20">
         <v>46</v>
       </c>
       <c r="W28" s="20">
         <v>34</v>
       </c>
       <c r="X28" s="20">
         <v>39</v>
       </c>
       <c r="Y28" s="20">
         <v>50</v>
       </c>
       <c r="Z28" s="20">
         <v>67</v>
       </c>
       <c r="AA28" s="26">
         <v>51</v>
       </c>
       <c r="AB28" s="26">
         <v>26</v>
       </c>
-    </row>
-    <row r="29" spans="1:28" s="29" customFormat="1">
+      <c r="AC28" s="20">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29" s="29" customFormat="1">
       <c r="A29" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8"/>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="13"/>
       <c r="I29" s="8"/>
       <c r="J29" s="13"/>
       <c r="K29" s="11"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="39">
         <v>143</v>
       </c>
       <c r="O29" s="20">
         <v>91</v>
       </c>
       <c r="P29" s="20">
         <v>65</v>
       </c>
       <c r="Q29" s="20">
@@ -2486,52 +2555,55 @@
       </c>
       <c r="U29" s="20">
         <v>123</v>
       </c>
       <c r="V29" s="20">
         <v>149</v>
       </c>
       <c r="W29" s="20">
         <v>86</v>
       </c>
       <c r="X29" s="20">
         <v>117</v>
       </c>
       <c r="Y29" s="20">
         <v>80</v>
       </c>
       <c r="Z29" s="20">
         <v>106</v>
       </c>
       <c r="AA29" s="26">
         <v>111</v>
       </c>
       <c r="AB29" s="26">
         <v>120</v>
       </c>
-    </row>
-    <row r="30" spans="1:28" s="29" customFormat="1">
+      <c r="AC29" s="20">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29" s="29" customFormat="1">
       <c r="A30" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="13"/>
       <c r="I30" s="8"/>
       <c r="J30" s="13"/>
       <c r="K30" s="11"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="39">
         <v>1353</v>
       </c>
       <c r="O30" s="20">
         <v>1317</v>
       </c>
       <c r="P30" s="20">
         <v>1090</v>
       </c>
       <c r="Q30" s="20">
@@ -2548,52 +2620,55 @@
       </c>
       <c r="U30" s="20">
         <v>1374</v>
       </c>
       <c r="V30" s="20">
         <v>1412</v>
       </c>
       <c r="W30" s="20">
         <v>1192</v>
       </c>
       <c r="X30" s="20">
         <v>1256</v>
       </c>
       <c r="Y30" s="20">
         <v>1063</v>
       </c>
       <c r="Z30" s="20">
         <v>1498</v>
       </c>
       <c r="AA30" s="26">
         <v>1391</v>
       </c>
       <c r="AB30" s="26">
         <v>1266</v>
       </c>
-    </row>
-    <row r="31" spans="1:28" s="29" customFormat="1">
+      <c r="AC30" s="20">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29" s="29" customFormat="1">
       <c r="A31" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="13"/>
       <c r="I31" s="8"/>
       <c r="J31" s="13"/>
       <c r="K31" s="11"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="39">
         <v>1423</v>
       </c>
       <c r="O31" s="20">
         <v>1203</v>
       </c>
       <c r="P31" s="20">
         <v>1191</v>
       </c>
       <c r="Q31" s="20">
@@ -2610,52 +2685,55 @@
       </c>
       <c r="U31" s="20">
         <v>1186</v>
       </c>
       <c r="V31" s="20">
         <v>1300</v>
       </c>
       <c r="W31" s="20">
         <v>1143</v>
       </c>
       <c r="X31" s="20">
         <v>1144</v>
       </c>
       <c r="Y31" s="20">
         <v>1154</v>
       </c>
       <c r="Z31" s="20">
         <v>1480</v>
       </c>
       <c r="AA31" s="26">
         <v>1157</v>
       </c>
       <c r="AB31" s="26">
         <v>1358</v>
       </c>
-    </row>
-    <row r="32" spans="1:28" s="29" customFormat="1">
+      <c r="AC31" s="20">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29" s="29" customFormat="1">
       <c r="A32" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="13"/>
       <c r="I32" s="8"/>
       <c r="J32" s="13"/>
       <c r="K32" s="11"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="39">
         <v>104</v>
       </c>
       <c r="O32" s="20">
         <v>87</v>
       </c>
       <c r="P32" s="20">
         <v>80</v>
       </c>
       <c r="Q32" s="20">
@@ -2672,52 +2750,55 @@
       </c>
       <c r="U32" s="20">
         <v>86</v>
       </c>
       <c r="V32" s="20">
         <v>123</v>
       </c>
       <c r="W32" s="20">
         <v>93</v>
       </c>
       <c r="X32" s="20">
         <v>79</v>
       </c>
       <c r="Y32" s="20">
         <v>71</v>
       </c>
       <c r="Z32" s="20">
         <v>122</v>
       </c>
       <c r="AA32" s="26">
         <v>106</v>
       </c>
       <c r="AB32" s="26">
         <v>134</v>
       </c>
-    </row>
-    <row r="33" spans="1:28" s="29" customFormat="1">
+      <c r="AC32" s="20">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29" s="29" customFormat="1">
       <c r="A33" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="13"/>
       <c r="I33" s="8"/>
       <c r="J33" s="13"/>
       <c r="K33" s="11"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="39">
         <v>4507</v>
       </c>
       <c r="O33" s="20">
         <v>4428</v>
       </c>
       <c r="P33" s="20">
         <v>3531</v>
       </c>
       <c r="Q33" s="20">
@@ -2734,52 +2815,55 @@
       </c>
       <c r="U33" s="20">
         <v>4806</v>
       </c>
       <c r="V33" s="20">
         <v>4369</v>
       </c>
       <c r="W33" s="20">
         <v>4143</v>
       </c>
       <c r="X33" s="20">
         <v>3863</v>
       </c>
       <c r="Y33" s="20">
         <v>3708</v>
       </c>
       <c r="Z33" s="20">
         <v>5396</v>
       </c>
       <c r="AA33" s="26">
         <v>4323</v>
       </c>
       <c r="AB33" s="26">
         <v>4676</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" s="29" customFormat="1">
+      <c r="AC33" s="20">
+        <v>4585</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="29" customFormat="1">
       <c r="A34" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="13"/>
       <c r="I34" s="8"/>
       <c r="J34" s="13"/>
       <c r="K34" s="11"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
       <c r="N34" s="39">
         <v>105</v>
       </c>
       <c r="O34" s="20">
         <v>93</v>
       </c>
       <c r="P34" s="20">
         <v>57</v>
       </c>
       <c r="Q34" s="20">
@@ -2796,52 +2880,55 @@
       </c>
       <c r="U34" s="20">
         <v>86</v>
       </c>
       <c r="V34" s="20">
         <v>109</v>
       </c>
       <c r="W34" s="20">
         <v>53</v>
       </c>
       <c r="X34" s="20">
         <v>48</v>
       </c>
       <c r="Y34" s="20">
         <v>59</v>
       </c>
       <c r="Z34" s="20">
         <v>152</v>
       </c>
       <c r="AA34" s="26">
         <v>96</v>
       </c>
       <c r="AB34" s="26">
         <v>82</v>
       </c>
-    </row>
-    <row r="35" spans="1:28" s="29" customFormat="1">
+      <c r="AC34" s="20">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29" s="29" customFormat="1">
       <c r="A35" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="39">
         <v>2758</v>
       </c>
       <c r="O35" s="20">
         <v>3055</v>
       </c>
       <c r="P35" s="20">
         <v>2248</v>
       </c>
       <c r="Q35" s="20">
@@ -2858,52 +2945,55 @@
       </c>
       <c r="U35" s="20">
         <v>2816</v>
       </c>
       <c r="V35" s="20">
         <v>2992</v>
       </c>
       <c r="W35" s="20">
         <v>2606</v>
       </c>
       <c r="X35" s="20">
         <v>2537</v>
       </c>
       <c r="Y35" s="20">
         <v>2789</v>
       </c>
       <c r="Z35" s="20">
         <v>3774</v>
       </c>
       <c r="AA35" s="26">
         <v>2984</v>
       </c>
       <c r="AB35" s="26">
         <v>3432</v>
       </c>
-    </row>
-    <row r="36" spans="1:28" s="29" customFormat="1">
+      <c r="AC35" s="20">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" s="29" customFormat="1">
       <c r="A36" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="13"/>
       <c r="I36" s="8"/>
       <c r="J36" s="13"/>
       <c r="K36" s="11"/>
       <c r="L36" s="12"/>
       <c r="M36" s="12"/>
       <c r="N36" s="39">
         <v>215</v>
       </c>
       <c r="O36" s="20">
         <v>214</v>
       </c>
       <c r="P36" s="20">
         <v>167</v>
       </c>
       <c r="Q36" s="20">
@@ -2920,52 +3010,55 @@
       </c>
       <c r="U36" s="20">
         <v>191</v>
       </c>
       <c r="V36" s="20">
         <v>239</v>
       </c>
       <c r="W36" s="20">
         <v>243</v>
       </c>
       <c r="X36" s="20">
         <v>183</v>
       </c>
       <c r="Y36" s="20">
         <v>207</v>
       </c>
       <c r="Z36" s="20">
         <v>374</v>
       </c>
       <c r="AA36" s="26">
         <v>281</v>
       </c>
       <c r="AB36" s="26">
         <v>283</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" s="29" customFormat="1">
+      <c r="AC36" s="20">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="29" customFormat="1">
       <c r="A37" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="14"/>
       <c r="I37" s="9"/>
       <c r="J37" s="14"/>
       <c r="K37" s="18"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
       <c r="N37" s="34">
         <v>2994</v>
       </c>
       <c r="O37" s="34">
         <v>2672</v>
       </c>
       <c r="P37" s="34">
         <v>1963</v>
       </c>
       <c r="Q37" s="34">
@@ -2982,174 +3075,180 @@
       </c>
       <c r="U37" s="34">
         <v>2497</v>
       </c>
       <c r="V37" s="34">
         <v>2587</v>
       </c>
       <c r="W37" s="34">
         <v>2415</v>
       </c>
       <c r="X37" s="34">
         <v>2185</v>
       </c>
       <c r="Y37" s="34">
         <v>2323</v>
       </c>
       <c r="Z37" s="34">
         <v>3149</v>
       </c>
       <c r="AA37" s="44">
         <v>2579</v>
       </c>
       <c r="AB37" s="44">
         <v>2982</v>
       </c>
-    </row>
-    <row r="38" spans="1:28" s="29" customFormat="1">
+      <c r="AC37" s="44">
+        <v>3091</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29" s="29" customFormat="1">
       <c r="B38" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AB4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A26:AB26"/>
+    <mergeCell ref="A2:AC2"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A26:AC26"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AC4"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB44"/>
+  <dimension ref="A2:AC44"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AB27" sqref="AB27:AB37"/>
+      <selection activeCell="AC27" sqref="AC27:AC37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="47" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="47"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28" s="1" customFormat="1">
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+    </row>
+    <row r="3" spans="1:29" s="1" customFormat="1">
       <c r="A3" s="2"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38"/>
       <c r="T3" s="38"/>
       <c r="U3" s="38"/>
       <c r="V3" s="38"/>
       <c r="W3" s="38"/>
       <c r="X3" s="38"/>
       <c r="Y3" s="38"/>
       <c r="Z3" s="38"/>
       <c r="AA3" s="38"/>
       <c r="AB3" s="38"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="55">
+      <c r="AC3" s="38"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="50"/>
+      <c r="B4" s="52">
         <v>2021</v>
       </c>
-      <c r="C4" s="56"/>
-[...10 lines deleted...]
-      <c r="N4" s="50">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="47">
         <v>2025</v>
       </c>
-      <c r="O4" s="51"/>
-[...10 lines deleted...]
-      <c r="Z4" s="45">
+      <c r="O4" s="48"/>
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="54">
         <v>2026</v>
       </c>
-      <c r="AA4" s="46"/>
-[...3 lines deleted...]
-      <c r="A5" s="54"/>
+      <c r="AA4" s="55"/>
+      <c r="AB4" s="55"/>
+      <c r="AC4" s="55"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="51"/>
       <c r="B5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="22" t="s">
@@ -3187,84 +3286,88 @@
       </c>
       <c r="U5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="37" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="35" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AB5" s="6" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="6" spans="1:28">
+      <c r="AC5" s="35" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="57" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="57"/>
       <c r="C6" s="57"/>
       <c r="D6" s="57"/>
       <c r="E6" s="57"/>
       <c r="F6" s="57"/>
       <c r="G6" s="57"/>
       <c r="H6" s="57"/>
       <c r="I6" s="57"/>
       <c r="J6" s="57"/>
       <c r="K6" s="57"/>
       <c r="L6" s="57"/>
       <c r="M6" s="57"/>
       <c r="N6" s="57"/>
       <c r="O6" s="57"/>
       <c r="P6" s="57"/>
       <c r="Q6" s="57"/>
       <c r="R6" s="57"/>
       <c r="S6" s="57"/>
       <c r="T6" s="57"/>
       <c r="U6" s="57"/>
       <c r="V6" s="57"/>
       <c r="W6" s="57"/>
       <c r="X6" s="57"/>
       <c r="Y6" s="57"/>
       <c r="Z6" s="57"/>
       <c r="AA6" s="57"/>
       <c r="AB6" s="57"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6" s="57"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="7">
         <v>9731</v>
       </c>
       <c r="C7" s="7">
         <v>9092</v>
       </c>
       <c r="D7" s="8">
         <v>7841</v>
       </c>
       <c r="E7" s="8">
         <v>6237</v>
       </c>
       <c r="F7" s="8">
         <v>7082</v>
       </c>
       <c r="G7" s="8">
         <v>8299</v>
       </c>
       <c r="H7" s="10">
         <v>8033</v>
       </c>
       <c r="I7" s="8">
@@ -3305,52 +3408,55 @@
       </c>
       <c r="U7" s="32">
         <v>15688</v>
       </c>
       <c r="V7" s="32">
         <v>14632</v>
       </c>
       <c r="W7" s="32">
         <v>13271</v>
       </c>
       <c r="X7" s="32">
         <v>12819</v>
       </c>
       <c r="Y7" s="32">
         <v>12168</v>
       </c>
       <c r="Z7" s="32">
         <v>16979</v>
       </c>
       <c r="AA7" s="32">
         <v>14509</v>
       </c>
       <c r="AB7" s="32">
         <v>16177</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="32">
+        <v>15290</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="27" t="s">
         <v>32</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="7"/>
       <c r="E8" s="7"/>
       <c r="F8" s="7"/>
       <c r="G8" s="7"/>
       <c r="H8" s="7"/>
       <c r="I8" s="7"/>
       <c r="J8" s="7"/>
       <c r="K8" s="7"/>
       <c r="L8" s="7"/>
       <c r="M8" s="7"/>
       <c r="N8" s="26">
         <v>480</v>
       </c>
       <c r="O8" s="26">
         <v>415</v>
       </c>
       <c r="P8" s="26">
         <v>411</v>
       </c>
       <c r="Q8" s="26">
@@ -3367,52 +3473,55 @@
       </c>
       <c r="U8" s="26">
         <v>502</v>
       </c>
       <c r="V8" s="26">
         <v>466</v>
       </c>
       <c r="W8" s="26">
         <v>454</v>
       </c>
       <c r="X8" s="26">
         <v>449</v>
       </c>
       <c r="Y8" s="26">
         <v>483</v>
       </c>
       <c r="Z8" s="26">
         <v>602</v>
       </c>
       <c r="AA8" s="26">
         <v>518</v>
       </c>
       <c r="AB8" s="26">
         <v>465</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="26">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="7"/>
       <c r="E9" s="7"/>
       <c r="F9" s="7"/>
       <c r="G9" s="7"/>
       <c r="H9" s="7"/>
       <c r="I9" s="7"/>
       <c r="J9" s="7"/>
       <c r="K9" s="7"/>
       <c r="L9" s="7"/>
       <c r="M9" s="7"/>
       <c r="N9" s="26">
         <v>606</v>
       </c>
       <c r="O9" s="26">
         <v>492</v>
       </c>
       <c r="P9" s="26">
         <v>400</v>
       </c>
       <c r="Q9" s="26">
@@ -3429,52 +3538,55 @@
       </c>
       <c r="U9" s="26">
         <v>466</v>
       </c>
       <c r="V9" s="26">
         <v>455</v>
       </c>
       <c r="W9" s="26">
         <v>393</v>
       </c>
       <c r="X9" s="26">
         <v>401</v>
       </c>
       <c r="Y9" s="26">
         <v>380</v>
       </c>
       <c r="Z9" s="26">
         <v>499</v>
       </c>
       <c r="AA9" s="26">
         <v>420</v>
       </c>
       <c r="AB9" s="26">
         <v>435</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="26">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="8"/>
       <c r="H10" s="10"/>
       <c r="I10" s="8"/>
       <c r="J10" s="13"/>
       <c r="K10" s="11"/>
       <c r="L10" s="13"/>
       <c r="M10" s="13"/>
       <c r="N10" s="26">
         <v>271</v>
       </c>
       <c r="O10" s="26">
         <v>190</v>
       </c>
       <c r="P10" s="26">
         <v>162</v>
       </c>
       <c r="Q10" s="26">
@@ -3491,52 +3603,55 @@
       </c>
       <c r="U10" s="26">
         <v>189</v>
       </c>
       <c r="V10" s="26">
         <v>167</v>
       </c>
       <c r="W10" s="26">
         <v>150</v>
       </c>
       <c r="X10" s="26">
         <v>151</v>
       </c>
       <c r="Y10" s="26">
         <v>146</v>
       </c>
       <c r="Z10" s="26">
         <v>191</v>
       </c>
       <c r="AA10" s="26">
         <v>214</v>
       </c>
       <c r="AB10" s="26">
         <v>197</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="26">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="8"/>
       <c r="H11" s="10"/>
       <c r="I11" s="8"/>
       <c r="J11" s="13"/>
       <c r="K11" s="11"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="39">
         <v>2071</v>
       </c>
       <c r="O11" s="26">
         <v>1942</v>
       </c>
       <c r="P11" s="26">
         <v>1603</v>
       </c>
       <c r="Q11" s="26">
@@ -3553,52 +3668,55 @@
       </c>
       <c r="U11" s="26">
         <v>2068</v>
       </c>
       <c r="V11" s="26">
         <v>1871</v>
       </c>
       <c r="W11" s="26">
         <v>1733</v>
       </c>
       <c r="X11" s="26">
         <v>1870</v>
       </c>
       <c r="Y11" s="26">
         <v>1600</v>
       </c>
       <c r="Z11" s="26">
         <v>2287</v>
       </c>
       <c r="AA11" s="26">
         <v>2050</v>
       </c>
       <c r="AB11" s="26">
         <v>2129</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="26">
+        <v>2037</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="8"/>
       <c r="H12" s="10"/>
       <c r="I12" s="8"/>
       <c r="J12" s="13"/>
       <c r="K12" s="11"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="39">
         <v>1586</v>
       </c>
       <c r="O12" s="26">
         <v>1459</v>
       </c>
       <c r="P12" s="26">
         <v>1295</v>
       </c>
       <c r="Q12" s="26">
@@ -3615,52 +3733,55 @@
       </c>
       <c r="U12" s="26">
         <v>1502</v>
       </c>
       <c r="V12" s="26">
         <v>1473</v>
       </c>
       <c r="W12" s="26">
         <v>1438</v>
       </c>
       <c r="X12" s="26">
         <v>1349</v>
       </c>
       <c r="Y12" s="26">
         <v>1303</v>
       </c>
       <c r="Z12" s="26">
         <v>1535</v>
       </c>
       <c r="AA12" s="26">
         <v>1416</v>
       </c>
       <c r="AB12" s="26">
         <v>1522</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="26">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="8"/>
       <c r="H13" s="10"/>
       <c r="I13" s="8"/>
       <c r="J13" s="13"/>
       <c r="K13" s="11"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="26">
         <v>303</v>
       </c>
       <c r="O13" s="26">
         <v>236</v>
       </c>
       <c r="P13" s="26">
         <v>198</v>
       </c>
       <c r="Q13" s="26">
@@ -3677,52 +3798,55 @@
       </c>
       <c r="U13" s="26">
         <v>182</v>
       </c>
       <c r="V13" s="26">
         <v>258</v>
       </c>
       <c r="W13" s="26">
         <v>179</v>
       </c>
       <c r="X13" s="26">
         <v>169</v>
       </c>
       <c r="Y13" s="26">
         <v>152</v>
       </c>
       <c r="Z13" s="26">
         <v>274</v>
       </c>
       <c r="AA13" s="26">
         <v>237</v>
       </c>
       <c r="AB13" s="26">
         <v>291</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="26">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="8"/>
       <c r="H14" s="10"/>
       <c r="I14" s="8"/>
       <c r="J14" s="13"/>
       <c r="K14" s="11"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="39">
         <v>4614</v>
       </c>
       <c r="O14" s="26">
         <v>4373</v>
       </c>
       <c r="P14" s="26">
         <v>3768</v>
       </c>
       <c r="Q14" s="26">
@@ -3739,52 +3863,55 @@
       </c>
       <c r="U14" s="26">
         <v>4975</v>
       </c>
       <c r="V14" s="26">
         <v>4583</v>
       </c>
       <c r="W14" s="26">
         <v>3903</v>
       </c>
       <c r="X14" s="26">
         <v>3711</v>
       </c>
       <c r="Y14" s="26">
         <v>3582</v>
       </c>
       <c r="Z14" s="26">
         <v>5056</v>
       </c>
       <c r="AA14" s="26">
         <v>4095</v>
       </c>
       <c r="AB14" s="26">
         <v>4798</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="26">
+        <v>4269</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="7"/>
       <c r="C15" s="7"/>
       <c r="D15" s="8"/>
       <c r="E15" s="8"/>
       <c r="F15" s="8"/>
       <c r="G15" s="8"/>
       <c r="H15" s="10"/>
       <c r="I15" s="8"/>
       <c r="J15" s="13"/>
       <c r="K15" s="11"/>
       <c r="L15" s="13"/>
       <c r="M15" s="13"/>
       <c r="N15" s="39">
         <v>281</v>
       </c>
       <c r="O15" s="26">
         <v>256</v>
       </c>
       <c r="P15" s="26">
         <v>228</v>
       </c>
       <c r="Q15" s="26">
@@ -3801,52 +3928,55 @@
       </c>
       <c r="U15" s="26">
         <v>241</v>
       </c>
       <c r="V15" s="26">
         <v>218</v>
       </c>
       <c r="W15" s="26">
         <v>230</v>
       </c>
       <c r="X15" s="26">
         <v>185</v>
       </c>
       <c r="Y15" s="26">
         <v>183</v>
       </c>
       <c r="Z15" s="26">
         <v>363</v>
       </c>
       <c r="AA15" s="26">
         <v>289</v>
       </c>
       <c r="AB15" s="26">
         <v>308</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="26">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="7"/>
       <c r="E16" s="7"/>
       <c r="F16" s="7"/>
       <c r="G16" s="7"/>
       <c r="H16" s="7"/>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
       <c r="K16" s="7"/>
       <c r="L16" s="7"/>
       <c r="M16" s="7"/>
       <c r="N16" s="39">
         <v>2459</v>
       </c>
       <c r="O16" s="26">
         <v>2471</v>
       </c>
       <c r="P16" s="26">
         <v>1953</v>
       </c>
       <c r="Q16" s="26">
@@ -3863,52 +3993,55 @@
       </c>
       <c r="U16" s="26">
         <v>2743</v>
       </c>
       <c r="V16" s="26">
         <v>2469</v>
       </c>
       <c r="W16" s="26">
         <v>2335</v>
       </c>
       <c r="X16" s="26">
         <v>2182</v>
       </c>
       <c r="Y16" s="26">
         <v>2072</v>
       </c>
       <c r="Z16" s="26">
         <v>3076</v>
       </c>
       <c r="AA16" s="26">
         <v>2621</v>
       </c>
       <c r="AB16" s="26">
         <v>2822</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="26">
+        <v>2760</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="8"/>
       <c r="H17" s="10"/>
       <c r="I17" s="8"/>
       <c r="J17" s="13"/>
       <c r="K17" s="11"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
       <c r="N17" s="39">
         <v>447</v>
       </c>
       <c r="O17" s="26">
         <v>355</v>
       </c>
       <c r="P17" s="26">
         <v>385</v>
       </c>
       <c r="Q17" s="26">
@@ -3925,52 +4058,55 @@
       </c>
       <c r="U17" s="26">
         <v>448</v>
       </c>
       <c r="V17" s="26">
         <v>479</v>
       </c>
       <c r="W17" s="26">
         <v>424</v>
       </c>
       <c r="X17" s="26">
         <v>374</v>
       </c>
       <c r="Y17" s="26">
         <v>289</v>
       </c>
       <c r="Z17" s="26">
         <v>428</v>
       </c>
       <c r="AA17" s="26">
         <v>415</v>
       </c>
       <c r="AB17" s="26">
         <v>450</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="26">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="8"/>
       <c r="H18" s="10"/>
       <c r="I18" s="8"/>
       <c r="J18" s="13"/>
       <c r="K18" s="11"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="39">
         <v>2653</v>
       </c>
       <c r="O18" s="26">
         <v>2279</v>
       </c>
       <c r="P18" s="26">
         <v>1841</v>
       </c>
       <c r="Q18" s="26">
@@ -3987,84 +4123,88 @@
       </c>
       <c r="U18" s="26">
         <v>2372</v>
       </c>
       <c r="V18" s="26">
         <v>2193</v>
       </c>
       <c r="W18" s="26">
         <v>2032</v>
       </c>
       <c r="X18" s="26">
         <v>1978</v>
       </c>
       <c r="Y18" s="26">
         <v>1978</v>
       </c>
       <c r="Z18" s="26">
         <v>2668</v>
       </c>
       <c r="AA18" s="26">
         <v>2234</v>
       </c>
       <c r="AB18" s="26">
         <v>2760</v>
       </c>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="26">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="58" t="s">
         <v>11</v>
       </c>
       <c r="B19" s="58"/>
       <c r="C19" s="58"/>
       <c r="D19" s="58"/>
       <c r="E19" s="58"/>
       <c r="F19" s="58"/>
       <c r="G19" s="58"/>
       <c r="H19" s="58"/>
       <c r="I19" s="58"/>
       <c r="J19" s="58"/>
       <c r="K19" s="58"/>
       <c r="L19" s="58"/>
       <c r="M19" s="58"/>
       <c r="N19" s="58"/>
       <c r="O19" s="58"/>
       <c r="P19" s="58"/>
       <c r="Q19" s="58"/>
       <c r="R19" s="58"/>
       <c r="S19" s="58"/>
       <c r="T19" s="58"/>
       <c r="U19" s="58"/>
       <c r="V19" s="58"/>
       <c r="W19" s="58"/>
       <c r="X19" s="58"/>
       <c r="Y19" s="58"/>
       <c r="Z19" s="58"/>
       <c r="AA19" s="58"/>
       <c r="AB19" s="58"/>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="58"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="7">
         <v>2136</v>
       </c>
       <c r="C20" s="7">
         <v>1990</v>
       </c>
       <c r="D20" s="8">
         <v>1721</v>
       </c>
       <c r="E20" s="8">
         <v>1430</v>
       </c>
       <c r="F20" s="8">
         <v>1569</v>
       </c>
       <c r="G20" s="8">
         <v>1848</v>
       </c>
       <c r="H20" s="12">
         <v>1815</v>
       </c>
       <c r="I20" s="8">
@@ -4105,52 +4245,55 @@
       </c>
       <c r="U20" s="33">
         <v>2619</v>
       </c>
       <c r="V20" s="33">
         <v>2604</v>
       </c>
       <c r="W20" s="33">
         <v>2335</v>
       </c>
       <c r="X20" s="33">
         <v>2207</v>
       </c>
       <c r="Y20" s="33">
         <v>2121</v>
       </c>
       <c r="Z20" s="33">
         <v>2974</v>
       </c>
       <c r="AA20" s="42">
         <v>2477</v>
       </c>
       <c r="AB20" s="42">
         <v>2545</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="33">
+        <v>2633</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="7"/>
       <c r="E21" s="7"/>
       <c r="F21" s="7"/>
       <c r="G21" s="7"/>
       <c r="H21" s="7"/>
       <c r="I21" s="7"/>
       <c r="J21" s="7"/>
       <c r="K21" s="7"/>
       <c r="L21" s="7"/>
       <c r="M21" s="7"/>
       <c r="N21" s="39">
         <v>414</v>
       </c>
       <c r="O21" s="20">
         <v>329</v>
       </c>
       <c r="P21" s="20">
         <v>351</v>
       </c>
       <c r="Q21" s="20">
@@ -4167,52 +4310,55 @@
       </c>
       <c r="U21" s="20">
         <v>404</v>
       </c>
       <c r="V21" s="20">
         <v>413</v>
       </c>
       <c r="W21" s="20">
         <v>376</v>
       </c>
       <c r="X21" s="20">
         <v>371</v>
       </c>
       <c r="Y21" s="20">
         <v>388</v>
       </c>
       <c r="Z21" s="20">
         <v>518</v>
       </c>
       <c r="AA21" s="43">
         <v>449</v>
       </c>
       <c r="AB21" s="43">
         <v>405</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="20">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="7"/>
       <c r="E22" s="7"/>
       <c r="F22" s="7"/>
       <c r="G22" s="7"/>
       <c r="H22" s="7"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
       <c r="K22" s="7"/>
       <c r="L22" s="7"/>
       <c r="M22" s="7"/>
       <c r="N22" s="39">
         <v>606</v>
       </c>
       <c r="O22" s="20">
         <v>492</v>
       </c>
       <c r="P22" s="20">
         <v>400</v>
       </c>
       <c r="Q22" s="20">
@@ -4229,52 +4375,55 @@
       </c>
       <c r="U22" s="20">
         <v>466</v>
       </c>
       <c r="V22" s="20">
         <v>455</v>
       </c>
       <c r="W22" s="20">
         <v>393</v>
       </c>
       <c r="X22" s="20">
         <v>401</v>
       </c>
       <c r="Y22" s="20">
         <v>380</v>
       </c>
       <c r="Z22" s="20">
         <v>499</v>
       </c>
       <c r="AA22" s="43">
         <v>420</v>
       </c>
       <c r="AB22" s="43">
         <v>435</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="20">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="12"/>
       <c r="I23" s="8"/>
       <c r="J23" s="13"/>
       <c r="K23" s="11"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="39">
         <v>287</v>
       </c>
       <c r="O23" s="20">
         <v>219</v>
       </c>
       <c r="P23" s="20">
         <v>180</v>
       </c>
       <c r="Q23" s="20">
@@ -4291,52 +4440,55 @@
       </c>
       <c r="U23" s="20">
         <v>309</v>
       </c>
       <c r="V23" s="20">
         <v>242</v>
       </c>
       <c r="W23" s="20">
         <v>228</v>
       </c>
       <c r="X23" s="20">
         <v>204</v>
       </c>
       <c r="Y23" s="20">
         <v>204</v>
       </c>
       <c r="Z23" s="20">
         <v>279</v>
       </c>
       <c r="AA23" s="43">
         <v>269</v>
       </c>
       <c r="AB23" s="43">
         <v>239</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="20">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="12"/>
       <c r="I24" s="8"/>
       <c r="J24" s="13"/>
       <c r="K24" s="11"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="39">
         <v>1047</v>
       </c>
       <c r="O24" s="20">
         <v>1015</v>
       </c>
       <c r="P24" s="20">
         <v>845</v>
       </c>
       <c r="Q24" s="20">
@@ -4353,52 +4505,55 @@
       </c>
       <c r="U24" s="20">
         <v>967</v>
       </c>
       <c r="V24" s="20">
         <v>1009</v>
       </c>
       <c r="W24" s="20">
         <v>890</v>
       </c>
       <c r="X24" s="20">
         <v>775</v>
       </c>
       <c r="Y24" s="20">
         <v>745</v>
       </c>
       <c r="Z24" s="20">
         <v>1062</v>
       </c>
       <c r="AA24" s="43">
         <v>880</v>
       </c>
       <c r="AB24" s="43">
         <v>987</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="20">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="12"/>
       <c r="I25" s="8"/>
       <c r="J25" s="13"/>
       <c r="K25" s="11"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
       <c r="N25" s="39">
         <v>548</v>
       </c>
       <c r="O25" s="20">
         <v>486</v>
       </c>
       <c r="P25" s="20">
         <v>392</v>
       </c>
       <c r="Q25" s="20">
@@ -4415,84 +4570,88 @@
       </c>
       <c r="U25" s="20">
         <v>473</v>
       </c>
       <c r="V25" s="20">
         <v>485</v>
       </c>
       <c r="W25" s="20">
         <v>448</v>
       </c>
       <c r="X25" s="20">
         <v>456</v>
       </c>
       <c r="Y25" s="20">
         <v>404</v>
       </c>
       <c r="Z25" s="20">
         <v>616</v>
       </c>
       <c r="AA25" s="43">
         <v>459</v>
       </c>
       <c r="AB25" s="43">
         <v>479</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="20">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="58" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="58"/>
       <c r="C26" s="58"/>
       <c r="D26" s="58"/>
       <c r="E26" s="58"/>
       <c r="F26" s="58"/>
       <c r="G26" s="58"/>
       <c r="H26" s="58"/>
       <c r="I26" s="58"/>
       <c r="J26" s="58"/>
       <c r="K26" s="58"/>
       <c r="L26" s="58"/>
       <c r="M26" s="58"/>
       <c r="N26" s="58"/>
       <c r="O26" s="58"/>
       <c r="P26" s="58"/>
       <c r="Q26" s="58"/>
       <c r="R26" s="58"/>
       <c r="S26" s="58"/>
       <c r="T26" s="58"/>
       <c r="U26" s="58"/>
       <c r="V26" s="58"/>
       <c r="W26" s="58"/>
       <c r="X26" s="58"/>
       <c r="Y26" s="58"/>
       <c r="Z26" s="58"/>
       <c r="AA26" s="58"/>
       <c r="AB26" s="58"/>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="58"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="7">
         <v>7595</v>
       </c>
       <c r="C27" s="7">
         <v>7102</v>
       </c>
       <c r="D27" s="8">
         <v>6120</v>
       </c>
       <c r="E27" s="8">
         <v>4807</v>
       </c>
       <c r="F27" s="8">
         <v>5513</v>
       </c>
       <c r="G27" s="8">
         <v>6451</v>
       </c>
       <c r="H27" s="12">
         <v>6218</v>
       </c>
       <c r="I27" s="8">
@@ -4533,52 +4692,55 @@
       </c>
       <c r="U27" s="33">
         <v>13069</v>
       </c>
       <c r="V27" s="33">
         <v>12028</v>
       </c>
       <c r="W27" s="33">
         <v>10936</v>
       </c>
       <c r="X27" s="33">
         <v>10612</v>
       </c>
       <c r="Y27" s="33">
         <v>10047</v>
       </c>
       <c r="Z27" s="33">
         <v>14005</v>
       </c>
       <c r="AA27" s="33">
         <v>12032</v>
       </c>
       <c r="AB27" s="32">
         <v>13632</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="33">
+        <v>12657</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="7"/>
       <c r="E28" s="7"/>
       <c r="F28" s="7"/>
       <c r="G28" s="7"/>
       <c r="H28" s="7"/>
       <c r="I28" s="7"/>
       <c r="J28" s="7"/>
       <c r="K28" s="7"/>
       <c r="L28" s="7"/>
       <c r="M28" s="7"/>
       <c r="N28" s="39">
         <v>66</v>
       </c>
       <c r="O28" s="20">
         <v>86</v>
       </c>
       <c r="P28" s="20">
         <v>60</v>
       </c>
       <c r="Q28" s="20">
@@ -4595,52 +4757,55 @@
       </c>
       <c r="U28" s="20">
         <v>98</v>
       </c>
       <c r="V28" s="20">
         <v>53</v>
       </c>
       <c r="W28" s="20">
         <v>78</v>
       </c>
       <c r="X28" s="20">
         <v>78</v>
       </c>
       <c r="Y28" s="20">
         <v>95</v>
       </c>
       <c r="Z28" s="20">
         <v>84</v>
       </c>
       <c r="AA28" s="20">
         <v>69</v>
       </c>
       <c r="AB28" s="26">
         <v>60</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="20">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8"/>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="12"/>
       <c r="I29" s="8"/>
       <c r="J29" s="13"/>
       <c r="K29" s="10"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="39">
         <v>271</v>
       </c>
       <c r="O29" s="20">
         <v>190</v>
       </c>
       <c r="P29" s="20">
         <v>162</v>
       </c>
       <c r="Q29" s="20">
@@ -4657,52 +4822,55 @@
       </c>
       <c r="U29" s="20">
         <v>189</v>
       </c>
       <c r="V29" s="20">
         <v>167</v>
       </c>
       <c r="W29" s="20">
         <v>150</v>
       </c>
       <c r="X29" s="20">
         <v>151</v>
       </c>
       <c r="Y29" s="20">
         <v>146</v>
       </c>
       <c r="Z29" s="20">
         <v>191</v>
       </c>
       <c r="AA29" s="20">
         <v>214</v>
       </c>
       <c r="AB29" s="26">
         <v>197</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="20">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="12"/>
       <c r="I30" s="8"/>
       <c r="J30" s="13"/>
       <c r="K30" s="10"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="39">
         <v>1784</v>
       </c>
       <c r="O30" s="20">
         <v>1723</v>
       </c>
       <c r="P30" s="20">
         <v>1423</v>
       </c>
       <c r="Q30" s="20">
@@ -4719,52 +4887,55 @@
       </c>
       <c r="U30" s="20">
         <v>1759</v>
       </c>
       <c r="V30" s="20">
         <v>1629</v>
       </c>
       <c r="W30" s="20">
         <v>1505</v>
       </c>
       <c r="X30" s="20">
         <v>1666</v>
       </c>
       <c r="Y30" s="20">
         <v>1396</v>
       </c>
       <c r="Z30" s="20">
         <v>2008</v>
       </c>
       <c r="AA30" s="20">
         <v>1781</v>
       </c>
       <c r="AB30" s="26">
         <v>1890</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="20">
+        <v>1800</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="12"/>
       <c r="I31" s="8"/>
       <c r="J31" s="13"/>
       <c r="K31" s="10"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="39">
         <v>1586</v>
       </c>
       <c r="O31" s="20">
         <v>1459</v>
       </c>
       <c r="P31" s="20">
         <v>1295</v>
       </c>
       <c r="Q31" s="20">
@@ -4781,52 +4952,55 @@
       </c>
       <c r="U31" s="20">
         <v>1502</v>
       </c>
       <c r="V31" s="20">
         <v>1473</v>
       </c>
       <c r="W31" s="20">
         <v>1438</v>
       </c>
       <c r="X31" s="20">
         <v>1349</v>
       </c>
       <c r="Y31" s="20">
         <v>1303</v>
       </c>
       <c r="Z31" s="20">
         <v>1535</v>
       </c>
       <c r="AA31" s="20">
         <v>1416</v>
       </c>
       <c r="AB31" s="26">
         <v>1522</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="20">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="12"/>
       <c r="I32" s="8"/>
       <c r="J32" s="13"/>
       <c r="K32" s="10"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="39">
         <v>303</v>
       </c>
       <c r="O32" s="20">
         <v>236</v>
       </c>
       <c r="P32" s="20">
         <v>198</v>
       </c>
       <c r="Q32" s="20">
@@ -4843,52 +5017,55 @@
       </c>
       <c r="U32" s="20">
         <v>182</v>
       </c>
       <c r="V32" s="20">
         <v>258</v>
       </c>
       <c r="W32" s="20">
         <v>179</v>
       </c>
       <c r="X32" s="20">
         <v>169</v>
       </c>
       <c r="Y32" s="20">
         <v>152</v>
       </c>
       <c r="Z32" s="20">
         <v>274</v>
       </c>
       <c r="AA32" s="20">
         <v>237</v>
       </c>
       <c r="AB32" s="26">
         <v>291</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="20">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="12"/>
       <c r="I33" s="8"/>
       <c r="J33" s="13"/>
       <c r="K33" s="10"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="39">
         <v>3567</v>
       </c>
       <c r="O33" s="20">
         <v>3358</v>
       </c>
       <c r="P33" s="20">
         <v>2923</v>
       </c>
       <c r="Q33" s="20">
@@ -4905,52 +5082,55 @@
       </c>
       <c r="U33" s="20">
         <v>4008</v>
       </c>
       <c r="V33" s="20">
         <v>3574</v>
       </c>
       <c r="W33" s="20">
         <v>3013</v>
       </c>
       <c r="X33" s="20">
         <v>2936</v>
       </c>
       <c r="Y33" s="20">
         <v>2837</v>
       </c>
       <c r="Z33" s="20">
         <v>3994</v>
       </c>
       <c r="AA33" s="20">
         <v>3215</v>
       </c>
       <c r="AB33" s="26">
         <v>3811</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="20">
+        <v>3290</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="7"/>
       <c r="C34" s="7"/>
       <c r="D34" s="8"/>
       <c r="E34" s="8"/>
       <c r="F34" s="8"/>
       <c r="G34" s="8"/>
       <c r="H34" s="12"/>
       <c r="I34" s="8"/>
       <c r="J34" s="13"/>
       <c r="K34" s="10"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
       <c r="N34" s="39">
         <v>281</v>
       </c>
       <c r="O34" s="20">
         <v>256</v>
       </c>
       <c r="P34" s="20">
         <v>228</v>
       </c>
       <c r="Q34" s="20">
@@ -4967,52 +5147,55 @@
       </c>
       <c r="U34" s="20">
         <v>241</v>
       </c>
       <c r="V34" s="20">
         <v>218</v>
       </c>
       <c r="W34" s="20">
         <v>230</v>
       </c>
       <c r="X34" s="20">
         <v>185</v>
       </c>
       <c r="Y34" s="20">
         <v>183</v>
       </c>
       <c r="Z34" s="20">
         <v>363</v>
       </c>
       <c r="AA34" s="20">
         <v>289</v>
       </c>
       <c r="AB34" s="26">
         <v>308</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="20">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="39">
         <v>1911</v>
       </c>
       <c r="O35" s="20">
         <v>1985</v>
       </c>
       <c r="P35" s="20">
         <v>1561</v>
       </c>
       <c r="Q35" s="20">
@@ -5029,52 +5212,55 @@
       </c>
       <c r="U35" s="20">
         <v>2270</v>
       </c>
       <c r="V35" s="20">
         <v>1984</v>
       </c>
       <c r="W35" s="20">
         <v>1887</v>
       </c>
       <c r="X35" s="20">
         <v>1726</v>
       </c>
       <c r="Y35" s="20">
         <v>1668</v>
       </c>
       <c r="Z35" s="20">
         <v>2460</v>
       </c>
       <c r="AA35" s="20">
         <v>2162</v>
       </c>
       <c r="AB35" s="26">
         <v>2343</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="20">
+        <v>2264</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="8"/>
       <c r="E36" s="8"/>
       <c r="F36" s="8"/>
       <c r="G36" s="8"/>
       <c r="H36" s="12"/>
       <c r="I36" s="8"/>
       <c r="J36" s="13"/>
       <c r="K36" s="10"/>
       <c r="L36" s="12"/>
       <c r="M36" s="12"/>
       <c r="N36" s="39">
         <v>447</v>
       </c>
       <c r="O36" s="20">
         <v>355</v>
       </c>
       <c r="P36" s="20">
         <v>385</v>
       </c>
       <c r="Q36" s="20">
@@ -5091,52 +5277,55 @@
       </c>
       <c r="U36" s="20">
         <v>448</v>
       </c>
       <c r="V36" s="20">
         <v>479</v>
       </c>
       <c r="W36" s="20">
         <v>424</v>
       </c>
       <c r="X36" s="20">
         <v>374</v>
       </c>
       <c r="Y36" s="20">
         <v>289</v>
       </c>
       <c r="Z36" s="20">
         <v>428</v>
       </c>
       <c r="AA36" s="20">
         <v>415</v>
       </c>
       <c r="AB36" s="26">
         <v>450</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="20">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="14"/>
       <c r="I37" s="9"/>
       <c r="J37" s="14"/>
       <c r="K37" s="18"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
       <c r="N37" s="34">
         <v>2653</v>
       </c>
       <c r="O37" s="34">
         <v>2279</v>
       </c>
       <c r="P37" s="34">
         <v>1841</v>
       </c>
       <c r="Q37" s="34">
@@ -5153,263 +5342,269 @@
       </c>
       <c r="U37" s="34">
         <v>2372</v>
       </c>
       <c r="V37" s="34">
         <v>2193</v>
       </c>
       <c r="W37" s="34">
         <v>2032</v>
       </c>
       <c r="X37" s="34">
         <v>1978</v>
       </c>
       <c r="Y37" s="34">
         <v>1978</v>
       </c>
       <c r="Z37" s="34">
         <v>2668</v>
       </c>
       <c r="AA37" s="44">
         <v>2234</v>
       </c>
       <c r="AB37" s="44">
         <v>2760</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="44">
+        <v>2611</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="25"/>
       <c r="B38" s="7"/>
       <c r="C38" s="7"/>
       <c r="D38" s="8"/>
       <c r="E38" s="8"/>
       <c r="F38" s="8"/>
       <c r="G38" s="8"/>
       <c r="H38" s="12"/>
       <c r="I38" s="8"/>
       <c r="J38" s="13"/>
       <c r="K38" s="10"/>
       <c r="L38" s="12"/>
       <c r="M38" s="12"/>
     </row>
-    <row r="39" spans="1:28">
+    <row r="39" spans="1:29">
       <c r="A39" s="25"/>
       <c r="B39" s="7"/>
       <c r="C39" s="7"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="8"/>
       <c r="H39" s="12"/>
       <c r="I39" s="8"/>
       <c r="J39" s="13"/>
       <c r="K39" s="10"/>
       <c r="L39" s="12"/>
       <c r="M39" s="12"/>
     </row>
-    <row r="40" spans="1:28">
+    <row r="40" spans="1:29">
       <c r="A40" s="25"/>
       <c r="B40" s="7"/>
       <c r="C40" s="7"/>
       <c r="D40" s="8"/>
       <c r="E40" s="8"/>
       <c r="F40" s="8"/>
       <c r="G40" s="8"/>
       <c r="H40" s="12"/>
       <c r="I40" s="8"/>
       <c r="J40" s="13"/>
       <c r="K40" s="10"/>
       <c r="L40" s="12"/>
       <c r="M40" s="12"/>
     </row>
-    <row r="41" spans="1:28">
+    <row r="41" spans="1:29">
       <c r="A41" s="25"/>
       <c r="B41" s="7"/>
       <c r="C41" s="7"/>
       <c r="D41" s="8"/>
       <c r="E41" s="8"/>
       <c r="F41" s="8"/>
       <c r="G41" s="8"/>
       <c r="H41" s="12"/>
       <c r="I41" s="8"/>
       <c r="J41" s="13"/>
       <c r="K41" s="10"/>
       <c r="L41" s="12"/>
       <c r="M41" s="12"/>
     </row>
-    <row r="42" spans="1:28">
+    <row r="42" spans="1:29">
       <c r="A42" s="25"/>
       <c r="B42" s="7"/>
       <c r="C42" s="7"/>
       <c r="D42" s="8"/>
       <c r="E42" s="8"/>
       <c r="F42" s="8"/>
       <c r="G42" s="8"/>
       <c r="H42" s="12"/>
       <c r="I42" s="8"/>
       <c r="J42" s="13"/>
       <c r="K42" s="10"/>
       <c r="L42" s="12"/>
       <c r="M42" s="12"/>
     </row>
-    <row r="43" spans="1:28">
+    <row r="43" spans="1:29">
       <c r="A43" s="25"/>
       <c r="B43" s="7"/>
       <c r="C43" s="7"/>
       <c r="D43" s="7"/>
       <c r="E43" s="7"/>
       <c r="F43" s="7"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
     </row>
-    <row r="44" spans="1:28">
+    <row r="44" spans="1:29">
       <c r="A44" s="3"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AB4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A26:AB26"/>
+    <mergeCell ref="A2:AC2"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A26:AC26"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AC4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB39"/>
+  <dimension ref="A2:AC39"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AB27" sqref="AB27:AB37"/>
+      <selection activeCell="AC27" sqref="AC27:AC37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="47" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="56" t="s">
         <v>21</v>
       </c>
-      <c r="B2" s="47"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28" s="1" customFormat="1">
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
+      <c r="G2" s="56"/>
+      <c r="H2" s="56"/>
+      <c r="I2" s="56"/>
+      <c r="J2" s="56"/>
+      <c r="K2" s="56"/>
+      <c r="L2" s="56"/>
+      <c r="M2" s="56"/>
+      <c r="N2" s="56"/>
+      <c r="O2" s="56"/>
+      <c r="P2" s="56"/>
+      <c r="Q2" s="56"/>
+      <c r="R2" s="56"/>
+      <c r="S2" s="56"/>
+      <c r="T2" s="56"/>
+      <c r="U2" s="56"/>
+      <c r="V2" s="56"/>
+      <c r="W2" s="56"/>
+      <c r="X2" s="56"/>
+      <c r="Y2" s="56"/>
+      <c r="Z2" s="56"/>
+      <c r="AA2" s="56"/>
+      <c r="AB2" s="56"/>
+      <c r="AC2" s="56"/>
+    </row>
+    <row r="3" spans="1:29" s="1" customFormat="1">
       <c r="A3" s="2"/>
       <c r="N3" s="38"/>
       <c r="O3" s="38"/>
       <c r="P3" s="38"/>
       <c r="Q3" s="38"/>
       <c r="R3" s="38"/>
       <c r="S3" s="38"/>
       <c r="T3" s="38"/>
       <c r="U3" s="38"/>
       <c r="V3" s="38"/>
       <c r="W3" s="38"/>
       <c r="X3" s="38"/>
       <c r="Y3" s="38"/>
       <c r="Z3" s="38"/>
       <c r="AA3" s="38"/>
       <c r="AB3" s="38"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="55">
+      <c r="AC3" s="38"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="50"/>
+      <c r="B4" s="52">
         <v>2021</v>
       </c>
-      <c r="C4" s="56"/>
-[...10 lines deleted...]
-      <c r="N4" s="50">
+      <c r="C4" s="53"/>
+      <c r="D4" s="53"/>
+      <c r="E4" s="53"/>
+      <c r="F4" s="53"/>
+      <c r="G4" s="53"/>
+      <c r="H4" s="53"/>
+      <c r="I4" s="53"/>
+      <c r="J4" s="53"/>
+      <c r="K4" s="53"/>
+      <c r="L4" s="53"/>
+      <c r="M4" s="53"/>
+      <c r="N4" s="47">
         <v>2025</v>
       </c>
-      <c r="O4" s="51"/>
-[...10 lines deleted...]
-      <c r="Z4" s="45">
+      <c r="O4" s="48"/>
+      <c r="P4" s="48"/>
+      <c r="Q4" s="48"/>
+      <c r="R4" s="48"/>
+      <c r="S4" s="48"/>
+      <c r="T4" s="48"/>
+      <c r="U4" s="48"/>
+      <c r="V4" s="48"/>
+      <c r="W4" s="48"/>
+      <c r="X4" s="48"/>
+      <c r="Y4" s="49"/>
+      <c r="Z4" s="54">
         <v>2026</v>
       </c>
-      <c r="AA4" s="46"/>
-[...3 lines deleted...]
-      <c r="A5" s="54"/>
+      <c r="AA4" s="55"/>
+      <c r="AB4" s="55"/>
+      <c r="AC4" s="55"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="51"/>
       <c r="B5" s="5" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="22" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="22" t="s">
@@ -5447,84 +5642,88 @@
       </c>
       <c r="U5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="37" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="35" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AB5" s="6" t="s">
         <v>7</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="48" t="s">
+      <c r="AC5" s="35" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="45" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="48"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="45"/>
+      <c r="C6" s="45"/>
+      <c r="D6" s="45"/>
+      <c r="E6" s="45"/>
+      <c r="F6" s="45"/>
+      <c r="G6" s="45"/>
+      <c r="H6" s="45"/>
+      <c r="I6" s="45"/>
+      <c r="J6" s="45"/>
+      <c r="K6" s="45"/>
+      <c r="L6" s="45"/>
+      <c r="M6" s="45"/>
+      <c r="N6" s="45"/>
+      <c r="O6" s="45"/>
+      <c r="P6" s="45"/>
+      <c r="Q6" s="45"/>
+      <c r="R6" s="45"/>
+      <c r="S6" s="45"/>
+      <c r="T6" s="45"/>
+      <c r="U6" s="45"/>
+      <c r="V6" s="45"/>
+      <c r="W6" s="45"/>
+      <c r="X6" s="45"/>
+      <c r="Y6" s="45"/>
+      <c r="Z6" s="45"/>
+      <c r="AA6" s="45"/>
+      <c r="AB6" s="45"/>
+      <c r="AC6" s="45"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="7">
         <v>-1233</v>
       </c>
       <c r="C7" s="7">
         <v>-806</v>
       </c>
       <c r="D7" s="8">
         <v>-705</v>
       </c>
       <c r="E7" s="8">
         <v>-470</v>
       </c>
       <c r="F7" s="8">
         <v>-615</v>
       </c>
       <c r="G7" s="24">
         <v>-301</v>
       </c>
       <c r="H7" s="12">
         <v>-557</v>
       </c>
       <c r="I7" s="8">
@@ -5565,52 +5764,55 @@
       </c>
       <c r="U7" s="32">
         <v>371</v>
       </c>
       <c r="V7" s="32">
         <v>1570</v>
       </c>
       <c r="W7" s="32">
         <v>1276</v>
       </c>
       <c r="X7" s="32">
         <v>1115</v>
       </c>
       <c r="Y7" s="32">
         <v>1678</v>
       </c>
       <c r="Z7" s="32">
         <v>2343</v>
       </c>
       <c r="AA7" s="32">
         <v>1277</v>
       </c>
       <c r="AB7" s="32">
         <v>1221</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="32">
+        <v>1772</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B8" s="7"/>
       <c r="C8" s="7"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="24"/>
       <c r="H8" s="12"/>
       <c r="I8" s="8"/>
       <c r="J8" s="13"/>
       <c r="K8" s="11"/>
       <c r="L8" s="13"/>
       <c r="M8" s="13"/>
       <c r="N8" s="26">
         <v>-74</v>
       </c>
       <c r="O8" s="26">
         <v>3</v>
       </c>
       <c r="P8" s="26">
         <v>18</v>
       </c>
       <c r="Q8" s="26">
@@ -5627,52 +5829,55 @@
       </c>
       <c r="U8" s="26">
         <v>-102</v>
       </c>
       <c r="V8" s="26">
         <v>22</v>
       </c>
       <c r="W8" s="26">
         <v>-54</v>
       </c>
       <c r="X8" s="26">
         <v>-36</v>
       </c>
       <c r="Y8" s="26">
         <v>-87</v>
       </c>
       <c r="Z8" s="26">
         <v>-64</v>
       </c>
       <c r="AA8" s="26">
         <v>-66</v>
       </c>
       <c r="AB8" s="26">
         <v>37</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="26">
+        <v>-16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="7"/>
       <c r="C9" s="7"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="24"/>
       <c r="H9" s="12"/>
       <c r="I9" s="8"/>
       <c r="J9" s="13"/>
       <c r="K9" s="11"/>
       <c r="L9" s="13"/>
       <c r="M9" s="13"/>
       <c r="N9" s="26">
         <v>169</v>
       </c>
       <c r="O9" s="26">
         <v>337</v>
       </c>
       <c r="P9" s="26">
         <v>131</v>
       </c>
       <c r="Q9" s="26">
@@ -5689,52 +5894,55 @@
       </c>
       <c r="U9" s="26">
         <v>188</v>
       </c>
       <c r="V9" s="26">
         <v>172</v>
       </c>
       <c r="W9" s="26">
         <v>199</v>
       </c>
       <c r="X9" s="26">
         <v>182</v>
       </c>
       <c r="Y9" s="26">
         <v>230</v>
       </c>
       <c r="Z9" s="26">
         <v>260</v>
       </c>
       <c r="AA9" s="26">
         <v>329</v>
       </c>
       <c r="AB9" s="26">
         <v>435</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="26">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="7"/>
       <c r="C10" s="7"/>
       <c r="D10" s="8"/>
       <c r="E10" s="8"/>
       <c r="F10" s="8"/>
       <c r="G10" s="24"/>
       <c r="H10" s="12"/>
       <c r="I10" s="8"/>
       <c r="J10" s="13"/>
       <c r="K10" s="11"/>
       <c r="L10" s="13"/>
       <c r="M10" s="13"/>
       <c r="N10" s="26">
         <v>-128</v>
       </c>
       <c r="O10" s="26">
         <v>-99</v>
       </c>
       <c r="P10" s="26">
         <v>-97</v>
       </c>
       <c r="Q10" s="26">
@@ -5751,52 +5959,55 @@
       </c>
       <c r="U10" s="26">
         <v>-66</v>
       </c>
       <c r="V10" s="26">
         <v>-18</v>
       </c>
       <c r="W10" s="26">
         <v>-64</v>
       </c>
       <c r="X10" s="26">
         <v>-34</v>
       </c>
       <c r="Y10" s="26">
         <v>-66</v>
       </c>
       <c r="Z10" s="26">
         <v>-85</v>
       </c>
       <c r="AA10" s="26">
         <v>-103</v>
       </c>
       <c r="AB10" s="26">
         <v>-77</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="26">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="7"/>
       <c r="C11" s="7"/>
       <c r="D11" s="8"/>
       <c r="E11" s="8"/>
       <c r="F11" s="8"/>
       <c r="G11" s="24"/>
       <c r="H11" s="12"/>
       <c r="I11" s="8"/>
       <c r="J11" s="13"/>
       <c r="K11" s="11"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="26">
         <v>-531</v>
       </c>
       <c r="O11" s="26">
         <v>-460</v>
       </c>
       <c r="P11" s="26">
         <v>-376</v>
       </c>
       <c r="Q11" s="26">
@@ -5813,52 +6024,55 @@
       </c>
       <c r="U11" s="26">
         <v>-497</v>
       </c>
       <c r="V11" s="26">
         <v>-291</v>
       </c>
       <c r="W11" s="26">
         <v>-353</v>
       </c>
       <c r="X11" s="26">
         <v>-453</v>
       </c>
       <c r="Y11" s="26">
         <v>-404</v>
       </c>
       <c r="Z11" s="26">
         <v>-557</v>
       </c>
       <c r="AA11" s="26">
         <v>-484</v>
       </c>
       <c r="AB11" s="26">
         <v>-701</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="26">
+        <v>-434</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="7"/>
       <c r="C12" s="7"/>
       <c r="D12" s="8"/>
       <c r="E12" s="8"/>
       <c r="F12" s="8"/>
       <c r="G12" s="24"/>
       <c r="H12" s="12"/>
       <c r="I12" s="8"/>
       <c r="J12" s="13"/>
       <c r="K12" s="11"/>
       <c r="L12" s="13"/>
       <c r="M12" s="13"/>
       <c r="N12" s="26">
         <v>-163</v>
       </c>
       <c r="O12" s="26">
         <v>-256</v>
       </c>
       <c r="P12" s="26">
         <v>-104</v>
       </c>
       <c r="Q12" s="26">
@@ -5875,52 +6089,55 @@
       </c>
       <c r="U12" s="26">
         <v>-316</v>
       </c>
       <c r="V12" s="26">
         <v>-173</v>
       </c>
       <c r="W12" s="26">
         <v>-295</v>
       </c>
       <c r="X12" s="26">
         <v>-205</v>
       </c>
       <c r="Y12" s="26">
         <v>-149</v>
       </c>
       <c r="Z12" s="26">
         <v>-55</v>
       </c>
       <c r="AA12" s="26">
         <v>-259</v>
       </c>
       <c r="AB12" s="26">
         <v>-164</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="26">
+        <v>-271</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="7"/>
       <c r="C13" s="7"/>
       <c r="D13" s="8"/>
       <c r="E13" s="8"/>
       <c r="F13" s="8"/>
       <c r="G13" s="24"/>
       <c r="H13" s="12"/>
       <c r="I13" s="8"/>
       <c r="J13" s="13"/>
       <c r="K13" s="11"/>
       <c r="L13" s="13"/>
       <c r="M13" s="13"/>
       <c r="N13" s="26">
         <v>-199</v>
       </c>
       <c r="O13" s="26">
         <v>-149</v>
       </c>
       <c r="P13" s="26">
         <v>-118</v>
       </c>
       <c r="Q13" s="26">
@@ -5937,52 +6154,55 @@
       </c>
       <c r="U13" s="26">
         <v>-96</v>
       </c>
       <c r="V13" s="26">
         <v>-135</v>
       </c>
       <c r="W13" s="26">
         <v>-86</v>
       </c>
       <c r="X13" s="26">
         <v>-90</v>
       </c>
       <c r="Y13" s="26">
         <v>-81</v>
       </c>
       <c r="Z13" s="26">
         <v>-152</v>
       </c>
       <c r="AA13" s="26">
         <v>-131</v>
       </c>
       <c r="AB13" s="26">
         <v>-157</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="26">
+        <v>-159</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="7"/>
       <c r="C14" s="7"/>
       <c r="D14" s="8"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
       <c r="G14" s="24"/>
       <c r="H14" s="12"/>
       <c r="I14" s="8"/>
       <c r="J14" s="13"/>
       <c r="K14" s="11"/>
       <c r="L14" s="13"/>
       <c r="M14" s="13"/>
       <c r="N14" s="26">
         <v>864</v>
       </c>
       <c r="O14" s="26">
         <v>1109</v>
       </c>
       <c r="P14" s="26">
         <v>626</v>
       </c>
       <c r="Q14" s="26">
@@ -5999,52 +6219,55 @@
       </c>
       <c r="U14" s="26">
         <v>946</v>
       </c>
       <c r="V14" s="26">
         <v>970</v>
       </c>
       <c r="W14" s="26">
         <v>1188</v>
       </c>
       <c r="X14" s="26">
         <v>1093</v>
       </c>
       <c r="Y14" s="26">
         <v>999</v>
       </c>
       <c r="Z14" s="26">
         <v>1576</v>
       </c>
       <c r="AA14" s="26">
         <v>1159</v>
       </c>
       <c r="AB14" s="26">
         <v>865</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="26">
+        <v>1355</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="23"/>
       <c r="C15" s="23"/>
       <c r="D15" s="23"/>
       <c r="E15" s="23"/>
       <c r="F15" s="23"/>
       <c r="G15" s="23"/>
       <c r="H15" s="23"/>
       <c r="I15" s="23"/>
       <c r="J15" s="23"/>
       <c r="K15" s="23"/>
       <c r="L15" s="23"/>
       <c r="M15" s="23"/>
       <c r="N15" s="26">
         <v>-176</v>
       </c>
       <c r="O15" s="26">
         <v>-163</v>
       </c>
       <c r="P15" s="26">
         <v>-171</v>
       </c>
       <c r="Q15" s="26">
@@ -6061,52 +6284,55 @@
       </c>
       <c r="U15" s="26">
         <v>-155</v>
       </c>
       <c r="V15" s="26">
         <v>-109</v>
       </c>
       <c r="W15" s="26">
         <v>-177</v>
       </c>
       <c r="X15" s="26">
         <v>-137</v>
       </c>
       <c r="Y15" s="26">
         <v>-124</v>
       </c>
       <c r="Z15" s="26">
         <v>-211</v>
       </c>
       <c r="AA15" s="26">
         <v>-193</v>
       </c>
       <c r="AB15" s="26">
         <v>-226</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="26">
+        <v>-176</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="7"/>
       <c r="C16" s="7"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="24"/>
       <c r="H16" s="12"/>
       <c r="I16" s="8"/>
       <c r="J16" s="13"/>
       <c r="K16" s="11"/>
       <c r="L16" s="13"/>
       <c r="M16" s="13"/>
       <c r="N16" s="26">
         <v>712</v>
       </c>
       <c r="O16" s="26">
         <v>1042</v>
       </c>
       <c r="P16" s="26">
         <v>581</v>
       </c>
       <c r="Q16" s="26">
@@ -6123,52 +6349,55 @@
       </c>
       <c r="U16" s="26">
         <v>601</v>
       </c>
       <c r="V16" s="26">
         <v>978</v>
       </c>
       <c r="W16" s="26">
         <v>716</v>
       </c>
       <c r="X16" s="26">
         <v>779</v>
       </c>
       <c r="Y16" s="26">
         <v>1097</v>
       </c>
       <c r="Z16" s="26">
         <v>1204</v>
       </c>
       <c r="AA16" s="26">
         <v>814</v>
       </c>
       <c r="AB16" s="26">
         <v>1154</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="26">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="7"/>
       <c r="C17" s="7"/>
       <c r="D17" s="8"/>
       <c r="E17" s="8"/>
       <c r="F17" s="8"/>
       <c r="G17" s="24"/>
       <c r="H17" s="12"/>
       <c r="I17" s="8"/>
       <c r="J17" s="13"/>
       <c r="K17" s="11"/>
       <c r="L17" s="13"/>
       <c r="M17" s="13"/>
       <c r="N17" s="26">
         <v>-232</v>
       </c>
       <c r="O17" s="26">
         <v>-141</v>
       </c>
       <c r="P17" s="26">
         <v>-218</v>
       </c>
       <c r="Q17" s="26">
@@ -6185,52 +6414,55 @@
       </c>
       <c r="U17" s="26">
         <v>-257</v>
       </c>
       <c r="V17" s="26">
         <v>-240</v>
       </c>
       <c r="W17" s="26">
         <v>-181</v>
       </c>
       <c r="X17" s="26">
         <v>-191</v>
       </c>
       <c r="Y17" s="26">
         <v>-82</v>
       </c>
       <c r="Z17" s="26">
         <v>-54</v>
       </c>
       <c r="AA17" s="26">
         <v>-134</v>
       </c>
       <c r="AB17" s="26">
         <v>-167</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="26">
+        <v>-168</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="28" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="7"/>
       <c r="C18" s="7"/>
       <c r="D18" s="8"/>
       <c r="E18" s="8"/>
       <c r="F18" s="8"/>
       <c r="G18" s="24"/>
       <c r="H18" s="12"/>
       <c r="I18" s="8"/>
       <c r="J18" s="13"/>
       <c r="K18" s="11"/>
       <c r="L18" s="13"/>
       <c r="M18" s="13"/>
       <c r="N18" s="26">
         <v>341</v>
       </c>
       <c r="O18" s="26">
         <v>393</v>
       </c>
       <c r="P18" s="26">
         <v>122</v>
       </c>
       <c r="Q18" s="26">
@@ -6247,84 +6479,88 @@
       </c>
       <c r="U18" s="26">
         <v>125</v>
       </c>
       <c r="V18" s="26">
         <v>394</v>
       </c>
       <c r="W18" s="26">
         <v>383</v>
       </c>
       <c r="X18" s="26">
         <v>207</v>
       </c>
       <c r="Y18" s="26">
         <v>345</v>
       </c>
       <c r="Z18" s="26">
         <v>481</v>
       </c>
       <c r="AA18" s="26">
         <v>345</v>
       </c>
       <c r="AB18" s="26">
         <v>222</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="49" t="s">
+      <c r="AC18" s="26">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="46" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="49"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="46"/>
+      <c r="C19" s="46"/>
+      <c r="D19" s="46"/>
+      <c r="E19" s="46"/>
+      <c r="F19" s="46"/>
+      <c r="G19" s="46"/>
+      <c r="H19" s="46"/>
+      <c r="I19" s="46"/>
+      <c r="J19" s="46"/>
+      <c r="K19" s="46"/>
+      <c r="L19" s="46"/>
+      <c r="M19" s="46"/>
+      <c r="N19" s="46"/>
+      <c r="O19" s="46"/>
+      <c r="P19" s="46"/>
+      <c r="Q19" s="46"/>
+      <c r="R19" s="46"/>
+      <c r="S19" s="46"/>
+      <c r="T19" s="46"/>
+      <c r="U19" s="46"/>
+      <c r="V19" s="46"/>
+      <c r="W19" s="46"/>
+      <c r="X19" s="46"/>
+      <c r="Y19" s="46"/>
+      <c r="Z19" s="46"/>
+      <c r="AA19" s="46"/>
+      <c r="AB19" s="46"/>
+      <c r="AC19" s="46"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="7">
         <v>-338</v>
       </c>
       <c r="C20" s="7">
         <v>-246</v>
       </c>
       <c r="D20" s="8">
         <v>-214</v>
       </c>
       <c r="E20" s="8">
         <v>-261</v>
       </c>
       <c r="F20" s="8">
         <v>-198</v>
       </c>
       <c r="G20" s="8">
         <v>-180</v>
       </c>
       <c r="H20" s="12">
         <v>-192</v>
       </c>
       <c r="I20" s="8">
@@ -6365,52 +6601,55 @@
       </c>
       <c r="U20" s="33">
         <v>235</v>
       </c>
       <c r="V20" s="33">
         <v>272</v>
       </c>
       <c r="W20" s="33">
         <v>204</v>
       </c>
       <c r="X20" s="33">
         <v>276</v>
       </c>
       <c r="Y20" s="33">
         <v>221</v>
       </c>
       <c r="Z20" s="33">
         <v>230</v>
       </c>
       <c r="AA20" s="42">
         <v>230</v>
       </c>
       <c r="AB20" s="42">
         <v>494</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="33">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B21" s="7"/>
       <c r="C21" s="7"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="12"/>
       <c r="I21" s="8"/>
       <c r="J21" s="13"/>
       <c r="K21" s="11"/>
       <c r="L21" s="13"/>
       <c r="M21" s="13"/>
       <c r="N21" s="26">
         <v>-60</v>
       </c>
       <c r="O21" s="20">
         <v>43</v>
       </c>
       <c r="P21" s="20">
         <v>55</v>
       </c>
       <c r="Q21" s="26">
@@ -6427,52 +6666,55 @@
       </c>
       <c r="U21" s="20">
         <v>-44</v>
       </c>
       <c r="V21" s="20">
         <v>29</v>
       </c>
       <c r="W21" s="20">
         <v>-10</v>
       </c>
       <c r="X21" s="20">
         <v>3</v>
       </c>
       <c r="Y21" s="20">
         <v>-42</v>
       </c>
       <c r="Z21" s="20">
         <v>-47</v>
       </c>
       <c r="AA21" s="43">
         <v>-48</v>
       </c>
       <c r="AB21" s="43">
         <v>71</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="20">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="27" t="s">
         <v>33</v>
       </c>
       <c r="B22" s="7"/>
       <c r="C22" s="7"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="12"/>
       <c r="I22" s="8"/>
       <c r="J22" s="13"/>
       <c r="K22" s="11"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="26">
         <v>169</v>
       </c>
       <c r="O22" s="20">
         <v>337</v>
       </c>
       <c r="P22" s="20">
         <v>131</v>
       </c>
       <c r="Q22" s="26">
@@ -6489,52 +6731,55 @@
       </c>
       <c r="U22" s="20">
         <v>188</v>
       </c>
       <c r="V22" s="20">
         <v>172</v>
       </c>
       <c r="W22" s="20">
         <v>199</v>
       </c>
       <c r="X22" s="20">
         <v>182</v>
       </c>
       <c r="Y22" s="20">
         <v>230</v>
       </c>
       <c r="Z22" s="20">
         <v>260</v>
       </c>
       <c r="AA22" s="43">
         <v>329</v>
       </c>
       <c r="AB22" s="43">
         <v>435</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="20">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="27" t="s">
         <v>16</v>
       </c>
       <c r="B23" s="7"/>
       <c r="C23" s="7"/>
       <c r="D23" s="8"/>
       <c r="E23" s="8"/>
       <c r="F23" s="8"/>
       <c r="G23" s="8"/>
       <c r="H23" s="12"/>
       <c r="I23" s="8"/>
       <c r="J23" s="13"/>
       <c r="K23" s="11"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="26">
         <v>-100</v>
       </c>
       <c r="O23" s="20">
         <v>-54</v>
       </c>
       <c r="P23" s="20">
         <v>-43</v>
       </c>
       <c r="Q23" s="26">
@@ -6551,52 +6796,55 @@
       </c>
       <c r="U23" s="20">
         <v>-112</v>
       </c>
       <c r="V23" s="20">
         <v>-74</v>
       </c>
       <c r="W23" s="20">
         <v>-40</v>
       </c>
       <c r="X23" s="20">
         <v>-43</v>
       </c>
       <c r="Y23" s="20">
         <v>-71</v>
       </c>
       <c r="Z23" s="20">
         <v>-47</v>
       </c>
       <c r="AA23" s="43">
         <v>-94</v>
       </c>
       <c r="AB23" s="43">
         <v>-77</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="20">
+        <v>-65</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="27" t="s">
         <v>17</v>
       </c>
       <c r="B24" s="7"/>
       <c r="C24" s="7"/>
       <c r="D24" s="8"/>
       <c r="E24" s="8"/>
       <c r="F24" s="8"/>
       <c r="G24" s="8"/>
       <c r="H24" s="12"/>
       <c r="I24" s="8"/>
       <c r="J24" s="13"/>
       <c r="K24" s="11"/>
       <c r="L24" s="13"/>
       <c r="M24" s="13"/>
       <c r="N24" s="26">
         <v>-76</v>
       </c>
       <c r="O24" s="20">
         <v>39</v>
       </c>
       <c r="P24" s="20">
         <v>18</v>
       </c>
       <c r="Q24" s="26">
@@ -6613,52 +6861,55 @@
       </c>
       <c r="U24" s="20">
         <v>148</v>
       </c>
       <c r="V24" s="20">
         <v>175</v>
       </c>
       <c r="W24" s="20">
         <v>58</v>
       </c>
       <c r="X24" s="20">
         <v>166</v>
       </c>
       <c r="Y24" s="20">
         <v>128</v>
       </c>
       <c r="Z24" s="20">
         <v>174</v>
       </c>
       <c r="AA24" s="43">
         <v>51</v>
       </c>
       <c r="AB24" s="43">
         <v>0</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="20">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="27" t="s">
         <v>18</v>
       </c>
       <c r="B25" s="7"/>
       <c r="C25" s="7"/>
       <c r="D25" s="8"/>
       <c r="E25" s="8"/>
       <c r="F25" s="8"/>
       <c r="G25" s="8"/>
       <c r="H25" s="12"/>
       <c r="I25" s="8"/>
       <c r="J25" s="13"/>
       <c r="K25" s="11"/>
       <c r="L25" s="13"/>
       <c r="M25" s="13"/>
       <c r="N25" s="26">
         <v>-135</v>
       </c>
       <c r="O25" s="20">
         <v>-28</v>
       </c>
       <c r="P25" s="20">
         <v>-106</v>
       </c>
       <c r="Q25" s="26">
@@ -6675,84 +6926,88 @@
       </c>
       <c r="U25" s="20">
         <v>55</v>
       </c>
       <c r="V25" s="20">
         <v>-30</v>
       </c>
       <c r="W25" s="20">
         <v>-3</v>
       </c>
       <c r="X25" s="20">
         <v>-32</v>
       </c>
       <c r="Y25" s="20">
         <v>-24</v>
       </c>
       <c r="Z25" s="20">
         <v>-110</v>
       </c>
       <c r="AA25" s="43">
         <v>-8</v>
       </c>
       <c r="AB25" s="43">
         <v>65</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="49" t="s">
+      <c r="AC25" s="20">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="46" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="49"/>
-[...27 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="B26" s="46"/>
+      <c r="C26" s="46"/>
+      <c r="D26" s="46"/>
+      <c r="E26" s="46"/>
+      <c r="F26" s="46"/>
+      <c r="G26" s="46"/>
+      <c r="H26" s="46"/>
+      <c r="I26" s="46"/>
+      <c r="J26" s="46"/>
+      <c r="K26" s="46"/>
+      <c r="L26" s="46"/>
+      <c r="M26" s="46"/>
+      <c r="N26" s="46"/>
+      <c r="O26" s="46"/>
+      <c r="P26" s="46"/>
+      <c r="Q26" s="46"/>
+      <c r="R26" s="46"/>
+      <c r="S26" s="46"/>
+      <c r="T26" s="46"/>
+      <c r="U26" s="46"/>
+      <c r="V26" s="46"/>
+      <c r="W26" s="46"/>
+      <c r="X26" s="46"/>
+      <c r="Y26" s="46"/>
+      <c r="Z26" s="46"/>
+      <c r="AA26" s="46"/>
+      <c r="AB26" s="46"/>
+      <c r="AC26" s="46"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="25" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="7">
         <v>-895</v>
       </c>
       <c r="C27" s="7">
         <v>-560</v>
       </c>
       <c r="D27" s="8">
         <v>-491</v>
       </c>
       <c r="E27" s="8">
         <v>-209</v>
       </c>
       <c r="F27" s="8">
         <v>-417</v>
       </c>
       <c r="G27" s="8">
         <v>-121</v>
       </c>
       <c r="H27" s="12">
         <v>-365</v>
       </c>
       <c r="I27" s="8">
@@ -6793,52 +7048,55 @@
       </c>
       <c r="U27" s="33">
         <v>136</v>
       </c>
       <c r="V27" s="33">
         <v>1298</v>
       </c>
       <c r="W27" s="33">
         <v>1072</v>
       </c>
       <c r="X27" s="33">
         <v>839</v>
       </c>
       <c r="Y27" s="33">
         <v>1457</v>
       </c>
       <c r="Z27" s="33">
         <v>2113</v>
       </c>
       <c r="AA27" s="32">
         <v>1047</v>
       </c>
       <c r="AB27" s="33">
         <v>727</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="33">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="27" t="s">
         <v>31</v>
       </c>
       <c r="B28" s="7"/>
       <c r="C28" s="7"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="12"/>
       <c r="I28" s="8"/>
       <c r="J28" s="13"/>
       <c r="K28" s="10"/>
       <c r="L28" s="12"/>
       <c r="M28" s="12"/>
       <c r="N28" s="26">
         <v>-14</v>
       </c>
       <c r="O28" s="20">
         <v>-40</v>
       </c>
       <c r="P28" s="20">
         <v>-37</v>
       </c>
       <c r="Q28" s="26">
@@ -6855,52 +7113,55 @@
       </c>
       <c r="U28" s="20">
         <v>-58</v>
       </c>
       <c r="V28" s="20">
         <v>-7</v>
       </c>
       <c r="W28" s="20">
         <v>-44</v>
       </c>
       <c r="X28" s="20">
         <v>-39</v>
       </c>
       <c r="Y28" s="20">
         <v>-45</v>
       </c>
       <c r="Z28" s="20">
         <v>-17</v>
       </c>
       <c r="AA28" s="20">
         <v>-18</v>
       </c>
       <c r="AB28" s="20">
         <v>-34</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="20">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="27" t="s">
         <v>22</v>
       </c>
       <c r="B29" s="7"/>
       <c r="C29" s="7"/>
       <c r="D29" s="8"/>
       <c r="E29" s="8"/>
       <c r="F29" s="8"/>
       <c r="G29" s="8"/>
       <c r="H29" s="12"/>
       <c r="I29" s="8"/>
       <c r="J29" s="13"/>
       <c r="K29" s="10"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="26">
         <v>-128</v>
       </c>
       <c r="O29" s="20">
         <v>-99</v>
       </c>
       <c r="P29" s="20">
         <v>-97</v>
       </c>
       <c r="Q29" s="26">
@@ -6917,52 +7178,55 @@
       </c>
       <c r="U29" s="20">
         <v>-66</v>
       </c>
       <c r="V29" s="20">
         <v>-18</v>
       </c>
       <c r="W29" s="20">
         <v>-64</v>
       </c>
       <c r="X29" s="20">
         <v>-34</v>
       </c>
       <c r="Y29" s="20">
         <v>-66</v>
       </c>
       <c r="Z29" s="20">
         <v>-85</v>
       </c>
       <c r="AA29" s="20">
         <v>-103</v>
       </c>
       <c r="AB29" s="20">
         <v>-77</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="20">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="27" t="s">
         <v>23</v>
       </c>
       <c r="B30" s="7"/>
       <c r="C30" s="7"/>
       <c r="D30" s="8"/>
       <c r="E30" s="8"/>
       <c r="F30" s="8"/>
       <c r="G30" s="8"/>
       <c r="H30" s="12"/>
       <c r="I30" s="8"/>
       <c r="J30" s="13"/>
       <c r="K30" s="10"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="26">
         <v>-431</v>
       </c>
       <c r="O30" s="20">
         <v>-406</v>
       </c>
       <c r="P30" s="20">
         <v>-333</v>
       </c>
       <c r="Q30" s="26">
@@ -6979,52 +7243,55 @@
       </c>
       <c r="U30" s="20">
         <v>-385</v>
       </c>
       <c r="V30" s="20">
         <v>-217</v>
       </c>
       <c r="W30" s="20">
         <v>-313</v>
       </c>
       <c r="X30" s="20">
         <v>-410</v>
       </c>
       <c r="Y30" s="20">
         <v>-333</v>
       </c>
       <c r="Z30" s="20">
         <v>-510</v>
       </c>
       <c r="AA30" s="20">
         <v>-390</v>
       </c>
       <c r="AB30" s="20">
         <v>-624</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="20">
+        <v>-369</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="27" t="s">
         <v>24</v>
       </c>
       <c r="B31" s="7"/>
       <c r="C31" s="7"/>
       <c r="D31" s="8"/>
       <c r="E31" s="8"/>
       <c r="F31" s="8"/>
       <c r="G31" s="8"/>
       <c r="H31" s="12"/>
       <c r="I31" s="8"/>
       <c r="J31" s="13"/>
       <c r="K31" s="10"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="26">
         <v>-163</v>
       </c>
       <c r="O31" s="20">
         <v>-256</v>
       </c>
       <c r="P31" s="20">
         <v>-104</v>
       </c>
       <c r="Q31" s="26">
@@ -7041,52 +7308,55 @@
       </c>
       <c r="U31" s="20">
         <v>-316</v>
       </c>
       <c r="V31" s="20">
         <v>-173</v>
       </c>
       <c r="W31" s="20">
         <v>-295</v>
       </c>
       <c r="X31" s="20">
         <v>-205</v>
       </c>
       <c r="Y31" s="20">
         <v>-149</v>
       </c>
       <c r="Z31" s="20">
         <v>-55</v>
       </c>
       <c r="AA31" s="20">
         <v>-259</v>
       </c>
       <c r="AB31" s="20">
         <v>-164</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="20">
+        <v>-271</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="27" t="s">
         <v>25</v>
       </c>
       <c r="B32" s="7"/>
       <c r="C32" s="7"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="12"/>
       <c r="I32" s="8"/>
       <c r="J32" s="13"/>
       <c r="K32" s="10"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="26">
         <v>-199</v>
       </c>
       <c r="O32" s="20">
         <v>-149</v>
       </c>
       <c r="P32" s="20">
         <v>-118</v>
       </c>
       <c r="Q32" s="26">
@@ -7103,52 +7373,55 @@
       </c>
       <c r="U32" s="20">
         <v>-96</v>
       </c>
       <c r="V32" s="20">
         <v>-135</v>
       </c>
       <c r="W32" s="20">
         <v>-86</v>
       </c>
       <c r="X32" s="20">
         <v>-90</v>
       </c>
       <c r="Y32" s="20">
         <v>-81</v>
       </c>
       <c r="Z32" s="20">
         <v>-152</v>
       </c>
       <c r="AA32" s="20">
         <v>-131</v>
       </c>
       <c r="AB32" s="20">
         <v>-157</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="20">
+        <v>-159</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="27" t="s">
         <v>26</v>
       </c>
       <c r="B33" s="7"/>
       <c r="C33" s="7"/>
       <c r="D33" s="8"/>
       <c r="E33" s="8"/>
       <c r="F33" s="8"/>
       <c r="G33" s="8"/>
       <c r="H33" s="12"/>
       <c r="I33" s="8"/>
       <c r="J33" s="13"/>
       <c r="K33" s="10"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="26">
         <v>940</v>
       </c>
       <c r="O33" s="20">
         <v>1070</v>
       </c>
       <c r="P33" s="20">
         <v>608</v>
       </c>
       <c r="Q33" s="26">
@@ -7165,52 +7438,55 @@
       </c>
       <c r="U33" s="20">
         <v>798</v>
       </c>
       <c r="V33" s="20">
         <v>795</v>
       </c>
       <c r="W33" s="20">
         <v>1130</v>
       </c>
       <c r="X33" s="20">
         <v>927</v>
       </c>
       <c r="Y33" s="20">
         <v>871</v>
       </c>
       <c r="Z33" s="20">
         <v>1402</v>
       </c>
       <c r="AA33" s="20">
         <v>1108</v>
       </c>
       <c r="AB33" s="20">
         <v>865</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="20">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="27" t="s">
         <v>27</v>
       </c>
       <c r="B34" s="23"/>
       <c r="C34" s="23"/>
       <c r="D34" s="23"/>
       <c r="E34" s="23"/>
       <c r="F34" s="23"/>
       <c r="G34" s="23"/>
       <c r="H34" s="23"/>
       <c r="I34" s="23"/>
       <c r="J34" s="23"/>
       <c r="K34" s="23"/>
       <c r="L34" s="23"/>
       <c r="M34" s="23"/>
       <c r="N34" s="26">
         <v>-176</v>
       </c>
       <c r="O34" s="20">
         <v>-163</v>
       </c>
       <c r="P34" s="20">
         <v>-171</v>
       </c>
       <c r="Q34" s="26">
@@ -7227,52 +7503,55 @@
       </c>
       <c r="U34" s="20">
         <v>-155</v>
       </c>
       <c r="V34" s="20">
         <v>-109</v>
       </c>
       <c r="W34" s="20">
         <v>-177</v>
       </c>
       <c r="X34" s="20">
         <v>-137</v>
       </c>
       <c r="Y34" s="20">
         <v>-124</v>
       </c>
       <c r="Z34" s="20">
         <v>-211</v>
       </c>
       <c r="AA34" s="20">
         <v>-193</v>
       </c>
       <c r="AB34" s="20">
         <v>-226</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="20">
+        <v>-176</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="27" t="s">
         <v>28</v>
       </c>
       <c r="B35" s="7"/>
       <c r="C35" s="7"/>
       <c r="D35" s="7"/>
       <c r="E35" s="7"/>
       <c r="F35" s="7"/>
       <c r="G35" s="7"/>
       <c r="H35" s="13"/>
       <c r="I35" s="7"/>
       <c r="J35" s="13"/>
       <c r="K35" s="11"/>
       <c r="L35" s="13"/>
       <c r="M35" s="13"/>
       <c r="N35" s="26">
         <v>847</v>
       </c>
       <c r="O35" s="20">
         <v>1070</v>
       </c>
       <c r="P35" s="20">
         <v>687</v>
       </c>
       <c r="Q35" s="26">
@@ -7289,52 +7568,55 @@
       </c>
       <c r="U35" s="20">
         <v>546</v>
       </c>
       <c r="V35" s="20">
         <v>1008</v>
       </c>
       <c r="W35" s="20">
         <v>719</v>
       </c>
       <c r="X35" s="20">
         <v>811</v>
       </c>
       <c r="Y35" s="20">
         <v>1121</v>
       </c>
       <c r="Z35" s="20">
         <v>1314</v>
       </c>
       <c r="AA35" s="20">
         <v>822</v>
       </c>
       <c r="AB35" s="20">
         <v>1089</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="20">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="27" t="s">
         <v>29</v>
       </c>
       <c r="B36" s="7"/>
       <c r="C36" s="7"/>
       <c r="D36" s="7"/>
       <c r="E36" s="7"/>
       <c r="F36" s="7"/>
       <c r="G36" s="7"/>
       <c r="H36" s="13"/>
       <c r="I36" s="7"/>
       <c r="J36" s="13"/>
       <c r="K36" s="11"/>
       <c r="L36" s="13"/>
       <c r="M36" s="13"/>
       <c r="N36" s="26">
         <v>-232</v>
       </c>
       <c r="O36" s="20">
         <v>-141</v>
       </c>
       <c r="P36" s="20">
         <v>-218</v>
       </c>
       <c r="Q36" s="26">
@@ -7351,52 +7633,55 @@
       </c>
       <c r="U36" s="20">
         <v>-257</v>
       </c>
       <c r="V36" s="20">
         <v>-240</v>
       </c>
       <c r="W36" s="20">
         <v>-181</v>
       </c>
       <c r="X36" s="20">
         <v>-191</v>
       </c>
       <c r="Y36" s="20">
         <v>-82</v>
       </c>
       <c r="Z36" s="20">
         <v>-54</v>
       </c>
       <c r="AA36" s="20">
         <v>-134</v>
       </c>
       <c r="AB36" s="20">
         <v>-167</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="20">
+        <v>-168</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B37" s="9"/>
       <c r="C37" s="9"/>
       <c r="D37" s="9"/>
       <c r="E37" s="9"/>
       <c r="F37" s="9"/>
       <c r="G37" s="9"/>
       <c r="H37" s="14"/>
       <c r="I37" s="9"/>
       <c r="J37" s="14"/>
       <c r="K37" s="18"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
       <c r="N37" s="31">
         <v>341</v>
       </c>
       <c r="O37" s="31">
         <v>393</v>
       </c>
       <c r="P37" s="31">
         <v>122</v>
       </c>
       <c r="Q37" s="31">
@@ -7413,89 +7698,92 @@
       </c>
       <c r="U37" s="31">
         <v>125</v>
       </c>
       <c r="V37" s="31">
         <v>394</v>
       </c>
       <c r="W37" s="31">
         <v>383</v>
       </c>
       <c r="X37" s="31">
         <v>207</v>
       </c>
       <c r="Y37" s="31">
         <v>345</v>
       </c>
       <c r="Z37" s="31">
         <v>481</v>
       </c>
       <c r="AA37" s="44">
         <v>345</v>
       </c>
       <c r="AB37" s="44">
         <v>222</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="44">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="4"/>
       <c r="C38" s="29"/>
       <c r="D38" s="29"/>
       <c r="E38" s="29"/>
       <c r="F38" s="29"/>
       <c r="G38" s="29"/>
       <c r="H38" s="29"/>
       <c r="I38" s="29"/>
       <c r="J38" s="29"/>
       <c r="K38" s="29"/>
       <c r="L38" s="29"/>
       <c r="M38" s="29"/>
     </row>
-    <row r="39" spans="1:28">
+    <row r="39" spans="1:29">
       <c r="A39" s="4"/>
       <c r="C39" s="29"/>
       <c r="D39" s="29"/>
       <c r="E39" s="29"/>
       <c r="F39" s="29"/>
       <c r="G39" s="29"/>
       <c r="H39" s="29"/>
       <c r="I39" s="29"/>
       <c r="J39" s="29"/>
       <c r="K39" s="29"/>
       <c r="L39" s="29"/>
       <c r="M39" s="29"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A2:AB2"/>
-[...3 lines deleted...]
-    <mergeCell ref="A26:AB26"/>
+    <mergeCell ref="A2:AC2"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A26:AC26"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AC4"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Прибывшие</vt:lpstr>
       <vt:lpstr>Выбывшие</vt:lpstr>