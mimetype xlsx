--- v0 (2026-04-29)
+++ v1 (2026-05-30)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="520" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="523" uniqueCount="31">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -359,51 +359,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="76">
+  <cellXfs count="77">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -515,102 +515,105 @@
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
-    </xf>
-[...10 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -893,157 +896,158 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BB41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:D4"/>
-      <selection pane="bottomLeft" activeCell="O38" sqref="O38"/>
+      <selection pane="bottomLeft" activeCell="A39" sqref="A39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="54" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:54">
-      <c r="A2" s="61" t="s">
+      <c r="A2" s="60" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="61"/>
-[...24 lines deleted...]
-      <c r="AA2" s="61"/>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+      <c r="S2" s="60"/>
+      <c r="T2" s="60"/>
+      <c r="U2" s="60"/>
+      <c r="V2" s="60"/>
+      <c r="W2" s="60"/>
+      <c r="X2" s="60"/>
+      <c r="Y2" s="60"/>
+      <c r="Z2" s="60"/>
+      <c r="AA2" s="60"/>
+      <c r="AB2" s="60"/>
     </row>
     <row r="3" spans="1:54" s="1" customFormat="1">
       <c r="A3" s="2"/>
       <c r="N3" s="37"/>
       <c r="O3" s="37"/>
       <c r="P3" s="37"/>
       <c r="Q3" s="37"/>
       <c r="R3" s="37"/>
       <c r="S3" s="37"/>
       <c r="T3" s="37"/>
       <c r="U3" s="37"/>
       <c r="V3" s="37"/>
       <c r="W3" s="37"/>
       <c r="X3" s="37"/>
       <c r="Y3" s="37"/>
       <c r="Z3" s="37"/>
       <c r="AA3" s="37"/>
-      <c r="AB3" s="29"/>
+      <c r="AB3" s="37"/>
       <c r="AC3" s="29"/>
       <c r="AD3" s="29"/>
       <c r="AE3" s="29"/>
       <c r="AF3" s="29"/>
       <c r="AG3" s="29"/>
       <c r="AH3" s="29"/>
       <c r="AI3" s="29"/>
       <c r="AJ3" s="29"/>
       <c r="AK3" s="29"/>
       <c r="AL3" s="29"/>
       <c r="AM3" s="29"/>
       <c r="AN3" s="29"/>
       <c r="AO3" s="29"/>
       <c r="AP3" s="29"/>
       <c r="AQ3" s="29"/>
       <c r="AR3" s="29"/>
       <c r="AS3" s="29"/>
       <c r="AT3" s="29"/>
       <c r="AU3" s="29"/>
       <c r="AV3" s="29"/>
       <c r="AW3" s="29"/>
       <c r="AX3" s="29"/>
       <c r="AY3" s="29"/>
       <c r="AZ3" s="29"/>
       <c r="BA3" s="29"/>
       <c r="BB3" s="29"/>
     </row>
     <row r="4" spans="1:54" s="1" customFormat="1">
       <c r="A4" s="27"/>
-      <c r="N4" s="58">
+      <c r="N4" s="65">
         <v>2025</v>
       </c>
-      <c r="O4" s="59"/>
-[...10 lines deleted...]
-      <c r="Z4" s="73">
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="66"/>
+      <c r="W4" s="66"/>
+      <c r="X4" s="66"/>
+      <c r="Y4" s="67"/>
+      <c r="Z4" s="63">
         <v>2026</v>
       </c>
-      <c r="AA4" s="74"/>
-      <c r="AB4" s="29"/>
+      <c r="AA4" s="64"/>
+      <c r="AB4" s="64"/>
       <c r="AC4" s="29"/>
       <c r="AD4" s="29"/>
       <c r="AE4" s="29"/>
       <c r="AF4" s="29"/>
       <c r="AG4" s="29"/>
       <c r="AH4" s="29"/>
       <c r="AI4" s="29"/>
       <c r="AJ4" s="29"/>
       <c r="AK4" s="29"/>
       <c r="AL4" s="29"/>
       <c r="AM4" s="29"/>
       <c r="AN4" s="29"/>
       <c r="AO4" s="29"/>
       <c r="AP4" s="29"/>
       <c r="AQ4" s="29"/>
       <c r="AR4" s="29"/>
       <c r="AS4" s="29"/>
       <c r="AT4" s="29"/>
       <c r="AU4" s="29"/>
       <c r="AV4" s="29"/>
       <c r="AW4" s="29"/>
       <c r="AX4" s="29"/>
       <c r="AY4" s="29"/>
       <c r="AZ4" s="29"/>
       <c r="BA4" s="29"/>
@@ -1071,108 +1075,111 @@
       </c>
       <c r="T5" s="48" t="s">
         <v>2</v>
       </c>
       <c r="U5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="36" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="33" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="5" t="s">
         <v>6</v>
       </c>
-      <c r="AB5" s="29"/>
+      <c r="AB5" s="58" t="s">
+        <v>7</v>
+      </c>
       <c r="AC5" s="29"/>
       <c r="AD5" s="29"/>
       <c r="AE5" s="29"/>
       <c r="AF5" s="29"/>
       <c r="AG5" s="29"/>
       <c r="AH5" s="29"/>
       <c r="AI5" s="29"/>
       <c r="AJ5" s="29"/>
       <c r="AK5" s="29"/>
       <c r="AL5" s="29"/>
       <c r="AM5" s="29"/>
       <c r="AN5" s="29"/>
       <c r="AO5" s="29"/>
       <c r="AP5" s="29"/>
       <c r="AQ5" s="29"/>
       <c r="AR5" s="29"/>
       <c r="AS5" s="29"/>
       <c r="AT5" s="29"/>
       <c r="AU5" s="29"/>
       <c r="AV5" s="29"/>
       <c r="AW5" s="29"/>
       <c r="AX5" s="29"/>
       <c r="AY5" s="29"/>
       <c r="AZ5" s="29"/>
       <c r="BA5" s="29"/>
       <c r="BB5" s="29"/>
     </row>
     <row r="6" spans="1:54">
-      <c r="A6" s="62" t="s">
+      <c r="A6" s="61" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="62"/>
-[...24 lines deleted...]
-      <c r="AA6" s="62"/>
+      <c r="B6" s="61"/>
+      <c r="C6" s="61"/>
+      <c r="D6" s="61"/>
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="61"/>
+      <c r="P6" s="61"/>
+      <c r="Q6" s="61"/>
+      <c r="R6" s="61"/>
+      <c r="S6" s="61"/>
+      <c r="T6" s="61"/>
+      <c r="U6" s="61"/>
+      <c r="V6" s="61"/>
+      <c r="W6" s="61"/>
+      <c r="X6" s="61"/>
+      <c r="Y6" s="61"/>
+      <c r="Z6" s="61"/>
+      <c r="AA6" s="61"/>
+      <c r="AB6" s="61"/>
     </row>
     <row r="7" spans="1:54">
       <c r="A7" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="6">
         <v>22</v>
       </c>
       <c r="C7" s="6">
         <v>13</v>
       </c>
       <c r="D7" s="7">
         <v>20</v>
       </c>
       <c r="E7" s="7">
         <v>10</v>
       </c>
       <c r="F7" s="7">
         <v>21</v>
       </c>
       <c r="G7" s="7">
         <v>24</v>
       </c>
       <c r="H7" s="8">
         <v>13</v>
@@ -1209,52 +1216,55 @@
       </c>
       <c r="S7" s="32">
         <v>344</v>
       </c>
       <c r="T7" s="32">
         <v>563</v>
       </c>
       <c r="U7" s="32">
         <v>510</v>
       </c>
       <c r="V7" s="32">
         <v>114</v>
       </c>
       <c r="W7" s="32">
         <v>424</v>
       </c>
       <c r="X7" s="32">
         <v>334</v>
       </c>
       <c r="Y7" s="32">
         <v>519</v>
       </c>
       <c r="Z7" s="32">
         <v>518</v>
       </c>
-      <c r="AA7" s="75">
+      <c r="AA7" s="59">
         <v>295</v>
+      </c>
+      <c r="AB7" s="59">
+        <v>176</v>
       </c>
     </row>
     <row r="8" spans="1:54">
       <c r="A8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="17">
         <v>4</v>
       </c>
       <c r="O8" s="17">
         <v>49</v>
       </c>
       <c r="P8" s="17">
@@ -1271,50 +1281,53 @@
       </c>
       <c r="T8" s="17">
         <v>44</v>
       </c>
       <c r="U8" s="17">
         <v>48</v>
       </c>
       <c r="V8" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W8" s="19">
         <v>31</v>
       </c>
       <c r="X8" s="19">
         <v>22</v>
       </c>
       <c r="Y8" s="19">
         <v>42</v>
       </c>
       <c r="Z8" s="19">
         <v>32</v>
       </c>
       <c r="AA8" s="19">
         <v>14</v>
       </c>
+      <c r="AB8" s="19">
+        <v>7</v>
+      </c>
     </row>
     <row r="9" spans="1:54">
       <c r="A9" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="17">
         <v>1</v>
       </c>
       <c r="O9" s="17">
         <v>23</v>
       </c>
       <c r="P9" s="17">
         <v>6</v>
@@ -1330,50 +1343,53 @@
       </c>
       <c r="T9" s="17">
         <v>10</v>
       </c>
       <c r="U9" s="17">
         <v>43</v>
       </c>
       <c r="V9" s="17">
         <v>3</v>
       </c>
       <c r="W9" s="17">
         <v>4</v>
       </c>
       <c r="X9" s="17">
         <v>42</v>
       </c>
       <c r="Y9" s="17">
         <v>46</v>
       </c>
       <c r="Z9" s="17">
         <v>29</v>
       </c>
       <c r="AA9" s="19">
         <v>27</v>
       </c>
+      <c r="AB9" s="19">
+        <v>17</v>
+      </c>
     </row>
     <row r="10" spans="1:54">
       <c r="A10" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="8"/>
       <c r="I10" s="7"/>
       <c r="J10" s="10"/>
       <c r="K10" s="8"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
       <c r="N10" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O10" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P10" s="14" t="s">
         <v>16</v>
@@ -1389,50 +1405,53 @@
       </c>
       <c r="T10" s="49" t="s">
         <v>16</v>
       </c>
       <c r="U10" s="49" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="55" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="55" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="28">
         <v>1</v>
       </c>
       <c r="Z10" s="28">
         <v>1</v>
       </c>
       <c r="AA10" s="19">
         <v>0</v>
       </c>
+      <c r="AB10" s="19">
+        <v>0</v>
+      </c>
     </row>
     <row r="11" spans="1:54">
       <c r="A11" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="8"/>
       <c r="I11" s="7"/>
       <c r="J11" s="10"/>
       <c r="K11" s="8"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O11" s="19">
         <v>26</v>
       </c>
       <c r="P11" s="19">
         <v>47</v>
@@ -1447,50 +1466,53 @@
         <v>30</v>
       </c>
       <c r="T11" s="19">
         <v>17</v>
       </c>
       <c r="U11" s="19">
         <v>28</v>
       </c>
       <c r="V11" s="19">
         <v>23</v>
       </c>
       <c r="W11" s="19">
         <v>25</v>
       </c>
       <c r="X11" s="19">
         <v>19</v>
       </c>
       <c r="Y11" s="19">
         <v>74</v>
       </c>
       <c r="Z11" s="19">
         <v>4</v>
       </c>
       <c r="AA11" s="19">
         <v>4</v>
+      </c>
+      <c r="AB11" s="19">
+        <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:54">
       <c r="A12" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="8"/>
       <c r="I12" s="7"/>
       <c r="J12" s="10"/>
       <c r="K12" s="8"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="17">
         <v>9</v>
       </c>
       <c r="O12" s="19">
         <v>102</v>
       </c>
       <c r="P12" s="19">
@@ -1507,50 +1529,53 @@
       </c>
       <c r="T12" s="19">
         <v>165</v>
       </c>
       <c r="U12" s="19">
         <v>85</v>
       </c>
       <c r="V12" s="19">
         <v>29</v>
       </c>
       <c r="W12" s="19">
         <v>128</v>
       </c>
       <c r="X12" s="19">
         <v>81</v>
       </c>
       <c r="Y12" s="19">
         <v>127</v>
       </c>
       <c r="Z12" s="19">
         <v>158</v>
       </c>
       <c r="AA12" s="19">
         <v>116</v>
       </c>
+      <c r="AB12" s="19">
+        <v>47</v>
+      </c>
     </row>
     <row r="13" spans="1:54">
       <c r="A13" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="8"/>
       <c r="I13" s="7"/>
       <c r="J13" s="10"/>
       <c r="K13" s="8"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O13" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P13" s="14" t="s">
         <v>16</v>
@@ -1564,50 +1589,53 @@
       <c r="S13" s="19" t="s">
         <v>16</v>
       </c>
       <c r="T13" s="49" t="s">
         <v>16</v>
       </c>
       <c r="U13" s="49" t="s">
         <v>16</v>
       </c>
       <c r="V13" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y13" s="19">
         <v>0</v>
       </c>
       <c r="Z13" s="19">
         <v>0</v>
       </c>
       <c r="AA13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="19">
         <v>0</v>
       </c>
     </row>
     <row r="14" spans="1:54">
       <c r="A14" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="8"/>
       <c r="I14" s="7"/>
       <c r="J14" s="10"/>
       <c r="K14" s="8"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="17">
         <v>20</v>
       </c>
       <c r="O14" s="19">
         <v>665</v>
       </c>
@@ -1625,50 +1653,53 @@
       </c>
       <c r="T14" s="19">
         <v>134</v>
       </c>
       <c r="U14" s="19">
         <v>176</v>
       </c>
       <c r="V14" s="19">
         <v>13</v>
       </c>
       <c r="W14" s="19">
         <v>69</v>
       </c>
       <c r="X14" s="19">
         <v>80</v>
       </c>
       <c r="Y14" s="19">
         <v>110</v>
       </c>
       <c r="Z14" s="19">
         <v>183</v>
       </c>
       <c r="AA14" s="19">
         <v>61</v>
       </c>
+      <c r="AB14" s="19">
+        <v>35</v>
+      </c>
     </row>
     <row r="15" spans="1:54">
       <c r="A15" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="6"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="8"/>
       <c r="I15" s="7"/>
       <c r="J15" s="10"/>
       <c r="K15" s="8"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O15" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P15" s="14" t="s">
         <v>16</v>
@@ -1684,50 +1715,53 @@
       </c>
       <c r="T15" s="49" t="s">
         <v>16</v>
       </c>
       <c r="U15" s="49" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y15" s="19">
         <v>0</v>
       </c>
       <c r="Z15" s="19">
         <v>0</v>
       </c>
       <c r="AA15" s="19">
         <v>0</v>
       </c>
+      <c r="AB15" s="19">
+        <v>0</v>
+      </c>
     </row>
     <row r="16" spans="1:54">
       <c r="A16" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="17">
         <v>1</v>
       </c>
       <c r="O16" s="19">
         <v>130</v>
       </c>
       <c r="P16" s="19">
         <v>60</v>
@@ -1743,52 +1777,55 @@
       </c>
       <c r="T16" s="19">
         <v>128</v>
       </c>
       <c r="U16" s="19">
         <v>105</v>
       </c>
       <c r="V16" s="19">
         <v>43</v>
       </c>
       <c r="W16" s="19">
         <v>125</v>
       </c>
       <c r="X16" s="19">
         <v>51</v>
       </c>
       <c r="Y16" s="19">
         <v>65</v>
       </c>
       <c r="Z16" s="19">
         <v>59</v>
       </c>
       <c r="AA16" s="19">
         <v>51</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="19">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="8"/>
       <c r="I17" s="7"/>
       <c r="J17" s="10"/>
       <c r="K17" s="8"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
       <c r="N17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q17" s="14" t="s">
@@ -1802,52 +1839,55 @@
       </c>
       <c r="T17" s="49" t="s">
         <v>16</v>
       </c>
       <c r="U17" s="49" t="s">
         <v>16</v>
       </c>
       <c r="V17" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W17" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X17" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y17" s="19">
         <v>0</v>
       </c>
       <c r="Z17" s="19">
         <v>0</v>
       </c>
       <c r="AA17" s="19">
         <v>0</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="8"/>
       <c r="I18" s="7"/>
       <c r="J18" s="10"/>
       <c r="K18" s="8"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="17">
         <v>5</v>
       </c>
       <c r="O18" s="17">
         <v>58</v>
       </c>
       <c r="P18" s="19">
         <v>37</v>
       </c>
       <c r="Q18" s="19">
@@ -1861,83 +1901,87 @@
       </c>
       <c r="T18" s="19">
         <v>65</v>
       </c>
       <c r="U18" s="19">
         <v>25</v>
       </c>
       <c r="V18" s="19">
         <v>3</v>
       </c>
       <c r="W18" s="19">
         <v>42</v>
       </c>
       <c r="X18" s="19">
         <v>39</v>
       </c>
       <c r="Y18" s="19">
         <v>54</v>
       </c>
       <c r="Z18" s="19">
         <v>52</v>
       </c>
       <c r="AA18" s="19">
         <v>22</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="63" t="s">
+      <c r="AB18" s="19">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="62" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="63"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="62"/>
+      <c r="C19" s="62"/>
+      <c r="D19" s="62"/>
+      <c r="E19" s="62"/>
+      <c r="F19" s="62"/>
+      <c r="G19" s="62"/>
+      <c r="H19" s="62"/>
+      <c r="I19" s="62"/>
+      <c r="J19" s="62"/>
+      <c r="K19" s="62"/>
+      <c r="L19" s="62"/>
+      <c r="M19" s="62"/>
+      <c r="N19" s="62"/>
+      <c r="O19" s="62"/>
+      <c r="P19" s="62"/>
+      <c r="Q19" s="62"/>
+      <c r="R19" s="62"/>
+      <c r="S19" s="62"/>
+      <c r="T19" s="62"/>
+      <c r="U19" s="62"/>
+      <c r="V19" s="62"/>
+      <c r="W19" s="62"/>
+      <c r="X19" s="62"/>
+      <c r="Y19" s="62"/>
+      <c r="Z19" s="62"/>
+      <c r="AA19" s="62"/>
+      <c r="AB19" s="62"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="6">
         <v>11</v>
       </c>
       <c r="C20" s="6">
         <v>11</v>
       </c>
       <c r="D20" s="6">
         <v>14</v>
       </c>
       <c r="E20" s="6">
         <v>7</v>
       </c>
       <c r="F20" s="6">
         <v>17</v>
       </c>
       <c r="G20" s="6">
         <v>17</v>
       </c>
       <c r="H20" s="9">
         <v>8</v>
       </c>
       <c r="I20" s="6">
@@ -1972,55 +2016,58 @@
       </c>
       <c r="S20" s="32">
         <v>60</v>
       </c>
       <c r="T20" s="32">
         <v>96</v>
       </c>
       <c r="U20" s="32">
         <v>120</v>
       </c>
       <c r="V20" s="32">
         <v>17</v>
       </c>
       <c r="W20" s="32">
         <v>79</v>
       </c>
       <c r="X20" s="32">
         <v>88</v>
       </c>
       <c r="Y20" s="32">
         <v>115</v>
       </c>
       <c r="Z20" s="32">
         <v>104</v>
       </c>
-      <c r="AA20" s="75">
+      <c r="AA20" s="59">
         <v>73</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="59">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="N21" s="17">
         <v>2</v>
       </c>
       <c r="O21" s="17">
         <v>25</v>
       </c>
       <c r="P21" s="17">
         <v>3</v>
       </c>
       <c r="Q21" s="17">
@@ -2034,52 +2081,55 @@
       </c>
       <c r="T21" s="17">
         <v>10</v>
       </c>
       <c r="U21" s="17">
         <v>12</v>
       </c>
       <c r="V21" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="19">
         <v>8</v>
       </c>
       <c r="X21" s="19">
         <v>10</v>
       </c>
       <c r="Y21" s="17">
         <v>21</v>
       </c>
       <c r="Z21" s="17">
         <v>20</v>
       </c>
       <c r="AA21" s="14">
         <v>13</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="14">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
       <c r="N22" s="17">
         <v>1</v>
       </c>
       <c r="O22" s="17">
         <v>23</v>
       </c>
       <c r="P22" s="17">
         <v>6</v>
       </c>
       <c r="Q22" s="17">
@@ -2093,52 +2143,55 @@
       </c>
       <c r="T22" s="17">
         <v>10</v>
       </c>
       <c r="U22" s="17">
         <v>43</v>
       </c>
       <c r="V22" s="17">
         <v>3</v>
       </c>
       <c r="W22" s="19">
         <v>4</v>
       </c>
       <c r="X22" s="19">
         <v>42</v>
       </c>
       <c r="Y22" s="17">
         <v>46</v>
       </c>
       <c r="Z22" s="17">
         <v>29</v>
       </c>
       <c r="AA22" s="14">
         <v>27</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="14">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="9"/>
       <c r="I23" s="6"/>
       <c r="J23" s="10"/>
       <c r="K23" s="9"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O23" s="17">
         <v>2</v>
       </c>
       <c r="P23" s="17">
         <v>2</v>
       </c>
       <c r="Q23" s="17">
@@ -2152,52 +2205,55 @@
       </c>
       <c r="T23" s="17">
         <v>2</v>
       </c>
       <c r="U23" s="49" t="s">
         <v>16</v>
       </c>
       <c r="V23" s="17">
         <v>3</v>
       </c>
       <c r="W23" s="19">
         <v>3</v>
       </c>
       <c r="X23" s="19">
         <v>3</v>
       </c>
       <c r="Y23" s="17">
         <v>12</v>
       </c>
       <c r="Z23" s="17">
         <v>0</v>
       </c>
       <c r="AA23" s="14">
         <v>3</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="9"/>
       <c r="I24" s="6"/>
       <c r="J24" s="10"/>
       <c r="K24" s="9"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="17">
         <v>3</v>
       </c>
       <c r="O24" s="17">
         <v>181</v>
       </c>
       <c r="P24" s="17">
         <v>95</v>
       </c>
       <c r="Q24" s="17">
@@ -2211,52 +2267,55 @@
       </c>
       <c r="T24" s="17">
         <v>26</v>
       </c>
       <c r="U24" s="17">
         <v>30</v>
       </c>
       <c r="V24" s="17">
         <v>2</v>
       </c>
       <c r="W24" s="19">
         <v>24</v>
       </c>
       <c r="X24" s="19">
         <v>19</v>
       </c>
       <c r="Y24" s="17">
         <v>19</v>
       </c>
       <c r="Z24" s="17">
         <v>39</v>
       </c>
       <c r="AA24" s="14">
         <v>21</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="14">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="6"/>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="6"/>
       <c r="N25" s="17">
         <v>1</v>
       </c>
       <c r="O25" s="17">
         <v>36</v>
       </c>
       <c r="P25" s="17">
         <v>10</v>
       </c>
       <c r="Q25" s="17">
@@ -2270,4242 +2329,4438 @@
       </c>
       <c r="T25" s="17">
         <v>48</v>
       </c>
       <c r="U25" s="17">
         <v>35</v>
       </c>
       <c r="V25" s="17">
         <v>9</v>
       </c>
       <c r="W25" s="19">
         <v>40</v>
       </c>
       <c r="X25" s="19">
         <v>14</v>
       </c>
       <c r="Y25" s="17">
         <v>17</v>
       </c>
       <c r="Z25" s="17">
         <v>16</v>
       </c>
       <c r="AA25" s="14">
         <v>9</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="14">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="61" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="61"/>
+      <c r="C26" s="61"/>
+      <c r="D26" s="61"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="61"/>
+      <c r="G26" s="61"/>
+      <c r="H26" s="61"/>
+      <c r="I26" s="61"/>
+      <c r="J26" s="61"/>
+      <c r="K26" s="61"/>
+      <c r="L26" s="61"/>
+      <c r="M26" s="61"/>
+      <c r="N26" s="61"/>
+      <c r="O26" s="61"/>
+      <c r="P26" s="61"/>
+      <c r="Q26" s="61"/>
+      <c r="R26" s="61"/>
+      <c r="S26" s="61"/>
+      <c r="T26" s="61"/>
+      <c r="U26" s="61"/>
+      <c r="V26" s="61"/>
+      <c r="W26" s="61"/>
+      <c r="X26" s="61"/>
+      <c r="Y26" s="61"/>
+      <c r="Z26" s="61"/>
+      <c r="AA26" s="61"/>
+      <c r="AB26" s="61"/>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" s="6">
+        <v>11</v>
+      </c>
+      <c r="C27" s="6">
+        <v>2</v>
+      </c>
+      <c r="D27" s="7">
+        <v>6</v>
+      </c>
+      <c r="E27" s="7">
+        <v>3</v>
+      </c>
+      <c r="F27" s="7">
+        <v>4</v>
+      </c>
+      <c r="G27" s="7">
+        <v>7</v>
+      </c>
+      <c r="H27" s="8">
+        <v>5</v>
+      </c>
+      <c r="I27" s="7">
+        <v>5</v>
+      </c>
+      <c r="J27" s="11">
+        <v>3</v>
+      </c>
+      <c r="K27" s="8">
+        <v>5</v>
+      </c>
+      <c r="L27" s="11">
+        <v>9</v>
+      </c>
+      <c r="M27" s="11">
+        <v>7</v>
+      </c>
+      <c r="N27" s="32">
+        <v>33</v>
+      </c>
+      <c r="O27" s="32">
+        <v>786</v>
+      </c>
+      <c r="P27" s="32">
+        <v>440</v>
+      </c>
+      <c r="Q27" s="32">
+        <v>770</v>
+      </c>
+      <c r="R27" s="32">
+        <v>256</v>
+      </c>
+      <c r="S27" s="32">
+        <v>284</v>
+      </c>
+      <c r="T27" s="32">
+        <v>467</v>
+      </c>
+      <c r="U27" s="32">
+        <v>390</v>
+      </c>
+      <c r="V27" s="32">
+        <v>97</v>
+      </c>
+      <c r="W27" s="32">
+        <v>345</v>
+      </c>
+      <c r="X27" s="32">
+        <v>246</v>
+      </c>
+      <c r="Y27" s="32">
+        <v>404</v>
+      </c>
+      <c r="Z27" s="32">
+        <v>414</v>
+      </c>
+      <c r="AA27" s="32">
+        <v>222</v>
+      </c>
+      <c r="AB27" s="31">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="A28" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="6"/>
+      <c r="C28" s="6"/>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="6"/>
+      <c r="M28" s="6"/>
+      <c r="N28" s="17">
+        <v>2</v>
+      </c>
+      <c r="O28" s="17">
+        <v>24</v>
+      </c>
+      <c r="P28" s="17">
+        <v>5</v>
+      </c>
+      <c r="Q28" s="17">
+        <v>36</v>
+      </c>
+      <c r="R28" s="17">
+        <v>39</v>
+      </c>
+      <c r="S28" s="17">
+        <v>17</v>
+      </c>
+      <c r="T28" s="17">
+        <v>34</v>
+      </c>
+      <c r="U28" s="17">
+        <v>36</v>
+      </c>
+      <c r="V28" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W28" s="17">
+        <v>23</v>
+      </c>
+      <c r="X28" s="17">
+        <v>12</v>
+      </c>
+      <c r="Y28" s="17">
+        <v>21</v>
+      </c>
+      <c r="Z28" s="17">
+        <v>12</v>
+      </c>
+      <c r="AA28" s="17">
+        <v>1</v>
+      </c>
+      <c r="AB28" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="8"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="11"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="11"/>
+      <c r="M29" s="11"/>
+      <c r="N29" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O29" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P29" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q29" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="R29" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="S29" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="T29" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="U29" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="V29" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W29" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X29" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y29" s="17">
+        <v>1</v>
+      </c>
+      <c r="Z29" s="17">
+        <v>1</v>
+      </c>
+      <c r="AA29" s="17">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="8"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="11"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="11"/>
+      <c r="M30" s="11"/>
+      <c r="N30" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O30" s="17">
+        <v>24</v>
+      </c>
+      <c r="P30" s="17">
+        <v>45</v>
+      </c>
+      <c r="Q30" s="17">
+        <v>144</v>
+      </c>
+      <c r="R30" s="17">
+        <v>33</v>
+      </c>
+      <c r="S30" s="19">
+        <v>29</v>
+      </c>
+      <c r="T30" s="17">
+        <v>15</v>
+      </c>
+      <c r="U30" s="19">
+        <v>28</v>
+      </c>
+      <c r="V30" s="17">
+        <v>20</v>
+      </c>
+      <c r="W30" s="19">
+        <v>22</v>
+      </c>
+      <c r="X30" s="19">
+        <v>16</v>
+      </c>
+      <c r="Y30" s="17">
+        <v>62</v>
+      </c>
+      <c r="Z30" s="17">
+        <v>4</v>
+      </c>
+      <c r="AA30" s="17">
+        <v>1</v>
+      </c>
+      <c r="AB30" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
+      <c r="A31" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" s="6"/>
+      <c r="C31" s="6"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="8"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="11"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="11"/>
+      <c r="M31" s="11"/>
+      <c r="N31" s="17">
+        <v>9</v>
+      </c>
+      <c r="O31" s="17">
+        <v>102</v>
+      </c>
+      <c r="P31" s="17">
+        <v>45</v>
+      </c>
+      <c r="Q31" s="17">
+        <v>94</v>
+      </c>
+      <c r="R31" s="17">
+        <v>45</v>
+      </c>
+      <c r="S31" s="19">
+        <v>88</v>
+      </c>
+      <c r="T31" s="17">
+        <v>165</v>
+      </c>
+      <c r="U31" s="19">
+        <v>85</v>
+      </c>
+      <c r="V31" s="17">
+        <v>29</v>
+      </c>
+      <c r="W31" s="19">
+        <v>128</v>
+      </c>
+      <c r="X31" s="19">
+        <v>81</v>
+      </c>
+      <c r="Y31" s="17">
+        <v>127</v>
+      </c>
+      <c r="Z31" s="17">
+        <v>158</v>
+      </c>
+      <c r="AA31" s="17">
+        <v>116</v>
+      </c>
+      <c r="AB31" s="19">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
+      <c r="A32" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B32" s="6"/>
+      <c r="C32" s="6"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="8"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="11"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O32" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P32" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q32" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="R32" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="S32" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="T32" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="U32" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="V32" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W32" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X32" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y32" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="17">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
+      <c r="A33" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" s="6"/>
+      <c r="C33" s="6"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="8"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="11"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="11"/>
+      <c r="M33" s="11"/>
+      <c r="N33" s="17">
+        <v>17</v>
+      </c>
+      <c r="O33" s="17">
+        <v>484</v>
+      </c>
+      <c r="P33" s="17">
+        <v>258</v>
+      </c>
+      <c r="Q33" s="17">
+        <v>322</v>
+      </c>
+      <c r="R33" s="17">
+        <v>1</v>
+      </c>
+      <c r="S33" s="19">
+        <v>49</v>
+      </c>
+      <c r="T33" s="17">
+        <v>108</v>
+      </c>
+      <c r="U33" s="19">
+        <v>146</v>
+      </c>
+      <c r="V33" s="17">
+        <v>11</v>
+      </c>
+      <c r="W33" s="19">
+        <v>45</v>
+      </c>
+      <c r="X33" s="19">
+        <v>61</v>
+      </c>
+      <c r="Y33" s="17">
+        <v>91</v>
+      </c>
+      <c r="Z33" s="17">
+        <v>144</v>
+      </c>
+      <c r="AA33" s="17">
+        <v>40</v>
+      </c>
+      <c r="AB33" s="19">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
+      <c r="A34" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B34" s="6"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="8"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="11"/>
+      <c r="K34" s="8"/>
+      <c r="L34" s="11"/>
+      <c r="M34" s="11"/>
+      <c r="N34" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O34" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P34" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q34" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="R34" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="S34" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="T34" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="U34" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="V34" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W34" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X34" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y34" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="17">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
+      <c r="A35" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="6"/>
+      <c r="C35" s="6"/>
+      <c r="D35" s="6"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="6"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="6"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="6"/>
+      <c r="M35" s="6"/>
+      <c r="N35" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O35" s="17">
+        <v>94</v>
+      </c>
+      <c r="P35" s="17">
+        <v>50</v>
+      </c>
+      <c r="Q35" s="17">
+        <v>104</v>
+      </c>
+      <c r="R35" s="17">
+        <v>82</v>
+      </c>
+      <c r="S35" s="19">
+        <v>83</v>
+      </c>
+      <c r="T35" s="17">
+        <v>80</v>
+      </c>
+      <c r="U35" s="19">
+        <v>70</v>
+      </c>
+      <c r="V35" s="17">
+        <v>34</v>
+      </c>
+      <c r="W35" s="19">
+        <v>85</v>
+      </c>
+      <c r="X35" s="19">
+        <v>37</v>
+      </c>
+      <c r="Y35" s="17">
+        <v>48</v>
+      </c>
+      <c r="Z35" s="17">
+        <v>43</v>
+      </c>
+      <c r="AA35" s="17">
+        <v>42</v>
+      </c>
+      <c r="AB35" s="19">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
+      <c r="A36" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B36" s="6"/>
+      <c r="C36" s="6"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="6"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="9"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="10"/>
+      <c r="K36" s="9"/>
+      <c r="L36" s="10"/>
+      <c r="M36" s="10"/>
+      <c r="N36" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O36" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P36" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q36" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="R36" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="S36" s="19">
+        <v>1</v>
+      </c>
+      <c r="T36" s="49" t="s">
+        <v>16</v>
+      </c>
+      <c r="U36" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="V36" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W36" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X36" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y36" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="17">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
+      <c r="A37" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="B37" s="23"/>
+      <c r="C37" s="23"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23"/>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23"/>
+      <c r="H37" s="24"/>
+      <c r="I37" s="23"/>
+      <c r="J37" s="25"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="25"/>
+      <c r="M37" s="25"/>
+      <c r="N37" s="30">
+        <v>5</v>
+      </c>
+      <c r="O37" s="30">
+        <v>58</v>
+      </c>
+      <c r="P37" s="30">
+        <v>37</v>
+      </c>
+      <c r="Q37" s="30">
+        <v>70</v>
+      </c>
+      <c r="R37" s="30">
+        <v>56</v>
+      </c>
+      <c r="S37" s="30">
+        <v>17</v>
+      </c>
+      <c r="T37" s="30">
+        <v>65</v>
+      </c>
+      <c r="U37" s="30">
+        <v>25</v>
+      </c>
+      <c r="V37" s="30">
+        <v>3</v>
+      </c>
+      <c r="W37" s="30">
+        <v>42</v>
+      </c>
+      <c r="X37" s="30">
+        <v>39</v>
+      </c>
+      <c r="Y37" s="30">
+        <v>54</v>
+      </c>
+      <c r="Z37" s="30">
+        <v>52</v>
+      </c>
+      <c r="AA37" s="39">
+        <v>22</v>
+      </c>
+      <c r="AB37" s="39">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
+      <c r="A38" s="3"/>
+    </row>
+    <row r="39" spans="1:28">
+      <c r="A39" s="4"/>
+    </row>
+    <row r="40" spans="1:28">
+      <c r="A40" s="4"/>
+    </row>
+    <row r="41" spans="1:28">
+      <c r="A41" s="4"/>
+    </row>
+  </sheetData>
+  <mergeCells count="6">
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A26:AB26"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="N4:Y4"/>
+  </mergeCells>
+  <phoneticPr fontId="9" type="noConversion"/>
+  <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AB38"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AB27" sqref="AB27:AB37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="22.140625" customWidth="1"/>
+    <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:28">
+      <c r="A2" s="68" t="s">
+        <v>18</v>
+      </c>
+      <c r="B2" s="68"/>
+      <c r="C2" s="68"/>
+      <c r="D2" s="68"/>
+      <c r="E2" s="68"/>
+      <c r="F2" s="68"/>
+      <c r="G2" s="68"/>
+      <c r="H2" s="68"/>
+      <c r="I2" s="68"/>
+      <c r="J2" s="68"/>
+      <c r="K2" s="68"/>
+      <c r="L2" s="68"/>
+      <c r="M2" s="68"/>
+      <c r="N2" s="68"/>
+      <c r="O2" s="68"/>
+      <c r="P2" s="68"/>
+      <c r="Q2" s="68"/>
+      <c r="R2" s="68"/>
+      <c r="S2" s="68"/>
+      <c r="T2" s="68"/>
+      <c r="U2" s="68"/>
+      <c r="V2" s="68"/>
+      <c r="W2" s="68"/>
+      <c r="X2" s="68"/>
+      <c r="Y2" s="68"/>
+      <c r="Z2" s="68"/>
+      <c r="AA2" s="68"/>
+      <c r="AB2" s="68"/>
+    </row>
+    <row r="3" spans="1:28" s="1" customFormat="1">
+      <c r="A3" s="2"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="37"/>
+      <c r="V3" s="37"/>
+      <c r="W3" s="37"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="37"/>
+      <c r="Z3" s="37"/>
+      <c r="AA3" s="37"/>
+      <c r="AB3" s="37"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="70"/>
+      <c r="B4" s="72">
+        <v>2021</v>
+      </c>
+      <c r="C4" s="73"/>
+      <c r="D4" s="73"/>
+      <c r="E4" s="73"/>
+      <c r="F4" s="73"/>
+      <c r="G4" s="73"/>
+      <c r="H4" s="73"/>
+      <c r="I4" s="73"/>
+      <c r="J4" s="73"/>
+      <c r="K4" s="73"/>
+      <c r="L4" s="73"/>
+      <c r="M4" s="73"/>
+      <c r="N4" s="65">
+        <v>2025</v>
+      </c>
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="66"/>
+      <c r="W4" s="66"/>
+      <c r="X4" s="66"/>
+      <c r="Y4" s="67"/>
+      <c r="Z4" s="63">
+        <v>2026</v>
+      </c>
+      <c r="AA4" s="64"/>
+      <c r="AB4" s="64"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="71"/>
+      <c r="B5" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="15" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="15" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="15" t="s">
+        <v>4</v>
+      </c>
+      <c r="K5" s="15" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="M5" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="N5" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="P5" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q5" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="R5" s="43" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="43" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="43" t="s">
+        <v>2</v>
+      </c>
+      <c r="U5" s="43" t="s">
+        <v>3</v>
+      </c>
+      <c r="V5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="W5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="X5" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="Y5" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z5" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB5" s="58" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="69" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="69"/>
+      <c r="C6" s="69"/>
+      <c r="D6" s="69"/>
+      <c r="E6" s="69"/>
+      <c r="F6" s="69"/>
+      <c r="G6" s="69"/>
+      <c r="H6" s="69"/>
+      <c r="I6" s="69"/>
+      <c r="J6" s="69"/>
+      <c r="K6" s="69"/>
+      <c r="L6" s="69"/>
+      <c r="M6" s="69"/>
+      <c r="N6" s="69"/>
+      <c r="O6" s="69"/>
+      <c r="P6" s="69"/>
+      <c r="Q6" s="69"/>
+      <c r="R6" s="69"/>
+      <c r="S6" s="69"/>
+      <c r="T6" s="69"/>
+      <c r="U6" s="69"/>
+      <c r="V6" s="69"/>
+      <c r="W6" s="69"/>
+      <c r="X6" s="69"/>
+      <c r="Y6" s="69"/>
+      <c r="Z6" s="69"/>
+      <c r="AA6" s="69"/>
+      <c r="AB6" s="69"/>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="6">
+        <v>38</v>
+      </c>
+      <c r="C7" s="6">
+        <v>76</v>
+      </c>
+      <c r="D7" s="7">
+        <v>73</v>
+      </c>
+      <c r="E7" s="7">
+        <v>121</v>
+      </c>
+      <c r="F7" s="7">
+        <v>144</v>
+      </c>
+      <c r="G7" s="7">
+        <v>146</v>
+      </c>
+      <c r="H7" s="8">
+        <v>176</v>
+      </c>
+      <c r="I7" s="7">
+        <v>216</v>
+      </c>
+      <c r="J7" s="10">
+        <v>102</v>
+      </c>
+      <c r="K7" s="9">
+        <v>91</v>
+      </c>
+      <c r="L7" s="10">
+        <v>108</v>
+      </c>
+      <c r="M7" s="10">
+        <v>100</v>
+      </c>
+      <c r="N7" s="32">
+        <v>3</v>
+      </c>
+      <c r="O7" s="32">
+        <v>25</v>
+      </c>
+      <c r="P7" s="32">
+        <v>7</v>
+      </c>
+      <c r="Q7" s="32">
+        <v>15</v>
+      </c>
+      <c r="R7" s="32">
+        <v>25</v>
+      </c>
+      <c r="S7" s="32">
+        <v>47</v>
+      </c>
+      <c r="T7" s="32">
+        <v>28</v>
+      </c>
+      <c r="U7" s="32">
+        <v>37</v>
+      </c>
+      <c r="V7" s="32">
+        <v>27</v>
+      </c>
+      <c r="W7" s="32">
+        <v>30</v>
+      </c>
+      <c r="X7" s="32">
+        <v>26</v>
+      </c>
+      <c r="Y7" s="32">
+        <v>7</v>
+      </c>
+      <c r="Z7" s="32">
+        <v>7</v>
+      </c>
+      <c r="AA7" s="31">
+        <v>12</v>
+      </c>
+      <c r="AB7" s="31">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="6"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="17">
+        <v>2</v>
+      </c>
+      <c r="O8" s="17">
+        <v>5</v>
+      </c>
+      <c r="P8" s="17">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="17">
+        <v>1</v>
+      </c>
+      <c r="R8" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S8" s="17">
+        <v>10</v>
+      </c>
+      <c r="T8" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U8" s="17">
+        <v>2</v>
+      </c>
+      <c r="V8" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W8" s="17">
+        <v>5</v>
+      </c>
+      <c r="X8" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y8" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z8" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA8" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB8" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="6"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="6"/>
+      <c r="M9" s="6"/>
+      <c r="N9" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O9" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P9" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>1</v>
+      </c>
+      <c r="R9" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S9" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T9" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U9" s="17">
+        <v>1</v>
+      </c>
+      <c r="V9" s="17">
+        <v>1</v>
+      </c>
+      <c r="W9" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="X9" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y9" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z9" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA9" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB9" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="8"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="10"/>
+      <c r="K10" s="9"/>
+      <c r="L10" s="10"/>
+      <c r="M10" s="10"/>
+      <c r="N10" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O10" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P10" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q10" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="R10" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S10" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T10" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U10" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="V10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y10" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z10" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA10" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="8"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="10"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="10"/>
+      <c r="M11" s="10"/>
+      <c r="N11" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O11" s="19">
+        <v>4</v>
+      </c>
+      <c r="P11" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q11" s="17">
+        <v>1</v>
+      </c>
+      <c r="R11" s="17">
+        <v>12</v>
+      </c>
+      <c r="S11" s="17">
+        <v>16</v>
+      </c>
+      <c r="T11" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U11" s="17">
+        <v>10</v>
+      </c>
+      <c r="V11" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W11" s="19">
+        <v>6</v>
+      </c>
+      <c r="X11" s="19">
+        <v>3</v>
+      </c>
+      <c r="Y11" s="19">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="19">
+        <v>4</v>
+      </c>
+      <c r="AA11" s="19">
+        <v>4</v>
+      </c>
+      <c r="AB11" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="8"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="10"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O12" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="17">
+        <v>1</v>
+      </c>
+      <c r="R12" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S12" s="17">
+        <v>1</v>
+      </c>
+      <c r="T12" s="17">
+        <v>3</v>
+      </c>
+      <c r="U12" s="17">
+        <v>1</v>
+      </c>
+      <c r="V12" s="17">
+        <v>2</v>
+      </c>
+      <c r="W12" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="X12" s="19">
+        <v>3</v>
+      </c>
+      <c r="Y12" s="19">
+        <v>6</v>
+      </c>
+      <c r="Z12" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA12" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB12" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="6"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="8"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="R13" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S13" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T13" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U13" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="V13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y13" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="6"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O14" s="19">
+        <v>3</v>
+      </c>
+      <c r="P14" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="R14" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S14" s="4">
+        <v>16</v>
+      </c>
+      <c r="T14" s="17">
+        <v>10</v>
+      </c>
+      <c r="U14" s="17">
+        <v>5</v>
+      </c>
+      <c r="V14" s="17">
+        <v>16</v>
+      </c>
+      <c r="W14" s="17">
+        <v>5</v>
+      </c>
+      <c r="X14" s="17">
+        <v>7</v>
+      </c>
+      <c r="Y14" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z14" s="19">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="19">
+        <v>1</v>
+      </c>
+      <c r="AB14" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="8"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O15" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P15" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q15" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="R15" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S15" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="T15" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U15" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="V15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W15" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="X15" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y15" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="6"/>
+      <c r="M16" s="6"/>
+      <c r="N16" s="17">
+        <v>1</v>
+      </c>
+      <c r="O16" s="17">
+        <v>8</v>
+      </c>
+      <c r="P16" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q16" s="17">
+        <v>8</v>
+      </c>
+      <c r="R16" s="17">
+        <v>10</v>
+      </c>
+      <c r="S16" s="4">
+        <v>2</v>
+      </c>
+      <c r="T16" s="17">
+        <v>10</v>
+      </c>
+      <c r="U16" s="17">
+        <v>4</v>
+      </c>
+      <c r="V16" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W16" s="19">
+        <v>3</v>
+      </c>
+      <c r="X16" s="17">
+        <v>11</v>
+      </c>
+      <c r="Y16" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z16" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA16" s="19">
+        <v>7</v>
+      </c>
+      <c r="AB16" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="8"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="10"/>
+      <c r="M17" s="10"/>
+      <c r="N17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q17" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="R17" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S17" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T17" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U17" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="V17" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W17" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X17" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y17" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="10"/>
+      <c r="M18" s="10"/>
+      <c r="N18" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O18" s="17">
+        <v>5</v>
+      </c>
+      <c r="P18" s="17">
+        <v>4</v>
+      </c>
+      <c r="Q18" s="17">
+        <v>3</v>
+      </c>
+      <c r="R18" s="17">
+        <v>3</v>
+      </c>
+      <c r="S18" s="17">
+        <v>2</v>
+      </c>
+      <c r="T18" s="17">
+        <v>5</v>
+      </c>
+      <c r="U18" s="17">
+        <v>14</v>
+      </c>
+      <c r="V18" s="17">
+        <v>8</v>
+      </c>
+      <c r="W18" s="17">
+        <v>11</v>
+      </c>
+      <c r="X18" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z18" s="19">
+        <v>2</v>
+      </c>
+      <c r="AA18" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB18" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="61" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="61"/>
+      <c r="C19" s="61"/>
+      <c r="D19" s="61"/>
+      <c r="E19" s="61"/>
+      <c r="F19" s="61"/>
+      <c r="G19" s="61"/>
+      <c r="H19" s="61"/>
+      <c r="I19" s="61"/>
+      <c r="J19" s="61"/>
+      <c r="K19" s="61"/>
+      <c r="L19" s="61"/>
+      <c r="M19" s="61"/>
+      <c r="N19" s="61"/>
+      <c r="O19" s="61"/>
+      <c r="P19" s="61"/>
+      <c r="Q19" s="61"/>
+      <c r="R19" s="61"/>
+      <c r="S19" s="61"/>
+      <c r="T19" s="61"/>
+      <c r="U19" s="61"/>
+      <c r="V19" s="61"/>
+      <c r="W19" s="61"/>
+      <c r="X19" s="61"/>
+      <c r="Y19" s="61"/>
+      <c r="Z19" s="61"/>
+      <c r="AA19" s="61"/>
+      <c r="AB19" s="61"/>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="6">
+        <v>16</v>
+      </c>
+      <c r="C20" s="6">
+        <v>36</v>
+      </c>
+      <c r="D20" s="7">
+        <v>38</v>
+      </c>
+      <c r="E20" s="7">
+        <v>37</v>
+      </c>
+      <c r="F20" s="7">
+        <v>80</v>
+      </c>
+      <c r="G20" s="7">
+        <v>65</v>
+      </c>
+      <c r="H20" s="11">
+        <v>96</v>
+      </c>
+      <c r="I20" s="7">
+        <v>115</v>
+      </c>
+      <c r="J20" s="10">
+        <v>56</v>
+      </c>
+      <c r="K20" s="9">
+        <v>38</v>
+      </c>
+      <c r="L20" s="10">
+        <v>48</v>
+      </c>
+      <c r="M20" s="10">
+        <v>41</v>
+      </c>
+      <c r="N20" s="32">
+        <v>2</v>
+      </c>
+      <c r="O20" s="32">
+        <v>15</v>
+      </c>
+      <c r="P20" s="32">
+        <v>2</v>
+      </c>
+      <c r="Q20" s="32">
+        <v>9</v>
+      </c>
+      <c r="R20" s="32">
+        <v>7</v>
+      </c>
+      <c r="S20" s="32">
+        <v>22</v>
+      </c>
+      <c r="T20" s="32">
+        <v>13</v>
+      </c>
+      <c r="U20" s="32">
+        <v>10</v>
+      </c>
+      <c r="V20" s="32">
+        <v>4</v>
+      </c>
+      <c r="W20" s="32">
+        <v>6</v>
+      </c>
+      <c r="X20" s="32">
+        <v>9</v>
+      </c>
+      <c r="Y20" s="32">
+        <v>0</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>4</v>
+      </c>
+      <c r="AA20" s="59">
+        <v>4</v>
+      </c>
+      <c r="AB20" s="59">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="6"/>
+      <c r="N21" s="17">
+        <v>2</v>
+      </c>
+      <c r="O21" s="17">
+        <v>5</v>
+      </c>
+      <c r="P21" s="17">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="17">
+        <v>1</v>
+      </c>
+      <c r="R21" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S21" s="17">
+        <v>10</v>
+      </c>
+      <c r="T21" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U21" s="17">
+        <v>2</v>
+      </c>
+      <c r="V21" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W21" s="17">
+        <v>5</v>
+      </c>
+      <c r="X21" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y21" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z21" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA21" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB21" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="6"/>
+      <c r="C22" s="6"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="6"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="6"/>
+      <c r="M22" s="6"/>
+      <c r="N22" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O22" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P22" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q22" s="17">
+        <v>1</v>
+      </c>
+      <c r="R22" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S22" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T22" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U22" s="17">
+        <v>1</v>
+      </c>
+      <c r="V22" s="17">
+        <v>1</v>
+      </c>
+      <c r="W22" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="X22" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y22" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z22" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA22" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB22" s="14">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="10"/>
+      <c r="K23" s="9"/>
+      <c r="L23" s="10"/>
+      <c r="M23" s="10"/>
+      <c r="N23" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O23" s="14">
+        <v>4</v>
+      </c>
+      <c r="P23" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q23" s="17">
+        <v>1</v>
+      </c>
+      <c r="R23" s="17">
+        <v>3</v>
+      </c>
+      <c r="S23" s="17">
+        <v>5</v>
+      </c>
+      <c r="T23" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U23" s="17">
+        <v>3</v>
+      </c>
+      <c r="V23" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W23" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="X23" s="17">
+        <v>3</v>
+      </c>
+      <c r="Y23" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z23" s="17">
+        <v>4</v>
+      </c>
+      <c r="AA23" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB23" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="11"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="10"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="10"/>
+      <c r="M24" s="10"/>
+      <c r="N24" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O24" s="19">
+        <v>3</v>
+      </c>
+      <c r="P24" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="R24" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S24" s="17">
+        <v>6</v>
+      </c>
+      <c r="T24" s="17">
+        <v>6</v>
+      </c>
+      <c r="U24" s="17">
+        <v>2</v>
+      </c>
+      <c r="V24" s="17">
+        <v>3</v>
+      </c>
+      <c r="W24" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="X24" s="17">
+        <v>4</v>
+      </c>
+      <c r="Y24" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z24" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA24" s="14">
+        <v>0</v>
+      </c>
+      <c r="AB24" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B25" s="6"/>
+      <c r="C25" s="6"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="10"/>
+      <c r="K25" s="9"/>
+      <c r="L25" s="10"/>
+      <c r="M25" s="10"/>
+      <c r="N25" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O25" s="19">
+        <v>3</v>
+      </c>
+      <c r="P25" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q25" s="17">
+        <v>6</v>
+      </c>
+      <c r="R25" s="17">
+        <v>4</v>
+      </c>
+      <c r="S25" s="17">
+        <v>1</v>
+      </c>
+      <c r="T25" s="17">
+        <v>7</v>
+      </c>
+      <c r="U25" s="17">
+        <v>2</v>
+      </c>
+      <c r="V25" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W25" s="17">
+        <v>1</v>
+      </c>
+      <c r="X25" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y25" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z25" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA25" s="14">
+        <v>4</v>
+      </c>
+      <c r="AB25" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="61" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="61"/>
+      <c r="C26" s="61"/>
+      <c r="D26" s="61"/>
+      <c r="E26" s="61"/>
+      <c r="F26" s="61"/>
+      <c r="G26" s="61"/>
+      <c r="H26" s="61"/>
+      <c r="I26" s="61"/>
+      <c r="J26" s="61"/>
+      <c r="K26" s="61"/>
+      <c r="L26" s="61"/>
+      <c r="M26" s="61"/>
+      <c r="N26" s="61"/>
+      <c r="O26" s="61"/>
+      <c r="P26" s="61"/>
+      <c r="Q26" s="61"/>
+      <c r="R26" s="61"/>
+      <c r="S26" s="61"/>
+      <c r="T26" s="61"/>
+      <c r="U26" s="61"/>
+      <c r="V26" s="61"/>
+      <c r="W26" s="61"/>
+      <c r="X26" s="61"/>
+      <c r="Y26" s="61"/>
+      <c r="Z26" s="61"/>
+      <c r="AA26" s="61"/>
+      <c r="AB26" s="61"/>
+    </row>
+    <row r="27" spans="1:28">
+      <c r="A27" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" s="6">
+        <v>22</v>
+      </c>
+      <c r="C27" s="6">
+        <v>40</v>
+      </c>
+      <c r="D27" s="7">
+        <v>35</v>
+      </c>
+      <c r="E27" s="7">
+        <v>84</v>
+      </c>
+      <c r="F27" s="7">
+        <v>64</v>
+      </c>
+      <c r="G27" s="7">
+        <v>81</v>
+      </c>
+      <c r="H27" s="10">
+        <v>80</v>
+      </c>
+      <c r="I27" s="7">
+        <v>101</v>
+      </c>
+      <c r="J27" s="10">
+        <v>46</v>
+      </c>
+      <c r="K27" s="8">
+        <v>53</v>
+      </c>
+      <c r="L27" s="11">
+        <v>60</v>
+      </c>
+      <c r="M27" s="11">
+        <v>59</v>
+      </c>
+      <c r="N27" s="32">
+        <v>1</v>
+      </c>
+      <c r="O27" s="35">
+        <v>10</v>
+      </c>
+      <c r="P27" s="32">
+        <v>5</v>
+      </c>
+      <c r="Q27" s="32">
+        <v>6</v>
+      </c>
+      <c r="R27" s="32">
+        <v>18</v>
+      </c>
+      <c r="S27" s="32">
+        <v>25</v>
+      </c>
+      <c r="T27" s="32">
+        <v>15</v>
+      </c>
+      <c r="U27" s="32">
+        <v>27</v>
+      </c>
+      <c r="V27" s="32">
+        <v>23</v>
+      </c>
+      <c r="W27" s="32">
+        <v>24</v>
+      </c>
+      <c r="X27" s="32">
+        <v>17</v>
+      </c>
+      <c r="Y27" s="32">
+        <v>7</v>
+      </c>
+      <c r="Z27" s="32">
+        <v>3</v>
+      </c>
+      <c r="AA27" s="32">
+        <v>8</v>
+      </c>
+      <c r="AB27" s="32">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
+      <c r="A28" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="6"/>
+      <c r="C28" s="6"/>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="6"/>
+      <c r="M28" s="6"/>
+      <c r="N28" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O28" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P28" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q28" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="R28" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S28" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T28" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="U28" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="V28" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W28" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X28" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y28" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z28" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA28" s="17">
+        <v>0</v>
+      </c>
+      <c r="AB28" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
+      <c r="A29" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="10"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="10"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="11"/>
+      <c r="M29" s="11"/>
+      <c r="N29" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O29" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P29" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q29" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="R29" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S29" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T29" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="U29" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="V29" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W29" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X29" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y29" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z29" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA29" s="17">
+        <v>0</v>
+      </c>
+      <c r="AB29" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
+      <c r="A30" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="10"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="10"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="11"/>
+      <c r="M30" s="11"/>
+      <c r="N30" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O30" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P30" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q30" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="R30" s="19">
+        <v>9</v>
+      </c>
+      <c r="S30" s="4">
+        <v>11</v>
+      </c>
+      <c r="T30" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="U30" s="17">
+        <v>7</v>
+      </c>
+      <c r="V30" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W30" s="19">
+        <v>6</v>
+      </c>
+      <c r="X30" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y30" s="17">
+        <v>1</v>
+      </c>
+      <c r="Z30" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA30" s="17">
+        <v>4</v>
+      </c>
+      <c r="AB30" s="17">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
+      <c r="A31" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" s="6"/>
+      <c r="C31" s="6"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="10"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="10"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="11"/>
+      <c r="M31" s="11"/>
+      <c r="N31" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O31" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P31" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q31" s="34">
+        <v>1</v>
+      </c>
+      <c r="R31" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S31" s="4">
+        <v>1</v>
+      </c>
+      <c r="T31" s="34">
+        <v>3</v>
+      </c>
+      <c r="U31" s="17">
+        <v>1</v>
+      </c>
+      <c r="V31" s="17">
+        <v>2</v>
+      </c>
+      <c r="W31" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="X31" s="52">
+        <v>3</v>
+      </c>
+      <c r="Y31" s="17">
+        <v>6</v>
+      </c>
+      <c r="Z31" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA31" s="17">
+        <v>0</v>
+      </c>
+      <c r="AB31" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
+      <c r="A32" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B32" s="6"/>
+      <c r="C32" s="6"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="10"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="10"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O32" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P32" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q32" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="R32" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S32" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T32" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="U32" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="V32" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W32" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X32" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y32" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z32" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA32" s="17">
+        <v>0</v>
+      </c>
+      <c r="AB32" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
+      <c r="A33" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" s="6"/>
+      <c r="C33" s="6"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="10"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="10"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="11"/>
+      <c r="M33" s="11"/>
+      <c r="N33" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O33" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P33" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q33" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="R33" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S33" s="4">
+        <v>10</v>
+      </c>
+      <c r="T33" s="34">
+        <v>4</v>
+      </c>
+      <c r="U33" s="52">
+        <v>3</v>
+      </c>
+      <c r="V33" s="17">
+        <v>13</v>
+      </c>
+      <c r="W33" s="17">
+        <v>5</v>
+      </c>
+      <c r="X33" s="52">
+        <v>3</v>
+      </c>
+      <c r="Y33" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z33" s="17">
+        <v>1</v>
+      </c>
+      <c r="AA33" s="17">
+        <v>1</v>
+      </c>
+      <c r="AB33" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
+      <c r="A34" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B34" s="6"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="10"/>
+      <c r="K34" s="8"/>
+      <c r="L34" s="11"/>
+      <c r="M34" s="11"/>
+      <c r="N34" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O34" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P34" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q34" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="R34" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S34" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T34" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="U34" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="V34" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W34" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X34" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y34" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z34" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA34" s="17">
+        <v>0</v>
+      </c>
+      <c r="AB34" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
+      <c r="A35" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="6"/>
+      <c r="C35" s="6"/>
+      <c r="D35" s="6"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="6"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="6"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="6"/>
+      <c r="M35" s="6"/>
+      <c r="N35" s="17">
+        <v>1</v>
+      </c>
+      <c r="O35" s="13">
+        <v>5</v>
+      </c>
+      <c r="P35" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q35" s="34">
+        <v>2</v>
+      </c>
+      <c r="R35" s="19">
+        <v>6</v>
+      </c>
+      <c r="S35" s="19">
+        <v>1</v>
+      </c>
+      <c r="T35" s="34">
+        <v>3</v>
+      </c>
+      <c r="U35" s="52">
+        <v>2</v>
+      </c>
+      <c r="V35" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W35" s="19">
+        <v>2</v>
+      </c>
+      <c r="X35" s="52">
+        <v>10</v>
+      </c>
+      <c r="Y35" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z35" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA35" s="17">
+        <v>3</v>
+      </c>
+      <c r="AB35" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
+      <c r="A36" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B36" s="6"/>
+      <c r="C36" s="6"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="6"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="10"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="10"/>
+      <c r="K36" s="9"/>
+      <c r="L36" s="10"/>
+      <c r="M36" s="10"/>
+      <c r="N36" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O36" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P36" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q36" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="R36" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S36" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T36" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U36" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="V36" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W36" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X36" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y36" s="17">
+        <v>0</v>
+      </c>
+      <c r="Z36" s="17">
+        <v>0</v>
+      </c>
+      <c r="AA36" s="17">
+        <v>0</v>
+      </c>
+      <c r="AB36" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
+      <c r="A37" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="B37" s="23"/>
+      <c r="C37" s="23"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23"/>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23"/>
+      <c r="H37" s="25"/>
+      <c r="I37" s="23"/>
+      <c r="J37" s="25"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="25"/>
+      <c r="M37" s="25"/>
+      <c r="N37" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="O37" s="26">
+        <v>5</v>
+      </c>
+      <c r="P37" s="30">
+        <v>4</v>
+      </c>
+      <c r="Q37" s="41">
+        <v>3</v>
+      </c>
+      <c r="R37" s="44">
+        <v>3</v>
+      </c>
+      <c r="S37" s="30">
+        <v>2</v>
+      </c>
+      <c r="T37" s="47">
+        <v>5</v>
+      </c>
+      <c r="U37" s="51">
+        <v>14</v>
+      </c>
+      <c r="V37" s="53">
+        <v>8</v>
+      </c>
+      <c r="W37" s="54">
+        <v>11</v>
+      </c>
+      <c r="X37" s="56">
+        <v>1</v>
+      </c>
+      <c r="Y37" s="57">
+        <v>0</v>
+      </c>
+      <c r="Z37" s="57">
+        <v>2</v>
+      </c>
+      <c r="AA37" s="39">
+        <v>0</v>
+      </c>
+      <c r="AB37" s="39">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
+      <c r="T38" s="17"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A26:AB26"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AB37"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AB27" sqref="AB27:AB37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="22.140625" customWidth="1"/>
+    <col min="2" max="2" width="0" style="4" hidden="1" customWidth="1"/>
+    <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:28">
+      <c r="A2" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="60"/>
+      <c r="C2" s="60"/>
+      <c r="D2" s="60"/>
+      <c r="E2" s="60"/>
+      <c r="F2" s="60"/>
+      <c r="G2" s="60"/>
+      <c r="H2" s="60"/>
+      <c r="I2" s="60"/>
+      <c r="J2" s="60"/>
+      <c r="K2" s="60"/>
+      <c r="L2" s="60"/>
+      <c r="M2" s="60"/>
+      <c r="N2" s="60"/>
+      <c r="O2" s="60"/>
+      <c r="P2" s="60"/>
+      <c r="Q2" s="60"/>
+      <c r="R2" s="60"/>
+      <c r="S2" s="60"/>
+      <c r="T2" s="60"/>
+      <c r="U2" s="60"/>
+      <c r="V2" s="60"/>
+      <c r="W2" s="60"/>
+      <c r="X2" s="60"/>
+      <c r="Y2" s="60"/>
+      <c r="Z2" s="60"/>
+      <c r="AA2" s="60"/>
+      <c r="AB2" s="60"/>
+    </row>
+    <row r="3" spans="1:28" s="1" customFormat="1">
+      <c r="A3" s="2"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="37"/>
+      <c r="V3" s="37"/>
+      <c r="W3" s="37"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="37"/>
+      <c r="Z3" s="37"/>
+      <c r="AA3" s="37"/>
+      <c r="AB3" s="37"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="70"/>
+      <c r="B4" s="75">
+        <v>2021</v>
+      </c>
+      <c r="C4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="65">
+        <v>2025</v>
+      </c>
+      <c r="O4" s="66"/>
+      <c r="P4" s="66"/>
+      <c r="Q4" s="66"/>
+      <c r="R4" s="66"/>
+      <c r="S4" s="66"/>
+      <c r="T4" s="66"/>
+      <c r="U4" s="66"/>
+      <c r="V4" s="66"/>
+      <c r="W4" s="66"/>
+      <c r="X4" s="66"/>
+      <c r="Y4" s="67"/>
+      <c r="Z4" s="63">
+        <v>2026</v>
+      </c>
+      <c r="AA4" s="64"/>
+      <c r="AB4" s="64"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="71"/>
+      <c r="B5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M5" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="N5" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="P5" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q5" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="V5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="W5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="X5" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="Y5" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z5" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB5" s="58" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="74" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="74"/>
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+      <c r="N6" s="74"/>
+      <c r="O6" s="74"/>
+      <c r="P6" s="74"/>
+      <c r="Q6" s="74"/>
+      <c r="R6" s="74"/>
+      <c r="S6" s="74"/>
+      <c r="T6" s="74"/>
+      <c r="U6" s="74"/>
+      <c r="V6" s="74"/>
+      <c r="W6" s="74"/>
+      <c r="X6" s="74"/>
+      <c r="Y6" s="74"/>
+      <c r="Z6" s="74"/>
+      <c r="AA6" s="74"/>
+      <c r="AB6" s="74"/>
+    </row>
+    <row r="7" spans="1:28">
+      <c r="A7" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="6">
+        <v>-16</v>
+      </c>
+      <c r="C7" s="6">
+        <v>-63</v>
+      </c>
+      <c r="D7" s="7">
+        <v>-53</v>
+      </c>
+      <c r="E7" s="7">
+        <v>-111</v>
+      </c>
+      <c r="F7" s="7">
+        <v>-123</v>
+      </c>
+      <c r="G7" s="7">
+        <v>-122</v>
+      </c>
+      <c r="H7" s="11">
+        <v>-163</v>
+      </c>
+      <c r="I7" s="7">
+        <v>-193</v>
+      </c>
+      <c r="J7" s="10">
+        <v>-84</v>
+      </c>
+      <c r="K7" s="9">
+        <v>-68</v>
+      </c>
+      <c r="L7" s="10">
+        <v>-76</v>
+      </c>
+      <c r="M7" s="10">
+        <v>-91</v>
+      </c>
+      <c r="N7" s="31">
+        <v>37</v>
+      </c>
+      <c r="O7" s="31">
+        <v>1028</v>
+      </c>
+      <c r="P7" s="31">
+        <v>549</v>
+      </c>
+      <c r="Q7" s="31">
+        <v>977</v>
+      </c>
+      <c r="R7" s="31">
+        <v>280</v>
+      </c>
+      <c r="S7" s="31">
+        <v>297</v>
+      </c>
+      <c r="T7" s="31">
+        <v>535</v>
+      </c>
+      <c r="U7" s="31">
+        <v>473</v>
+      </c>
+      <c r="V7" s="31">
+        <v>87</v>
+      </c>
+      <c r="W7" s="31">
+        <v>394</v>
+      </c>
+      <c r="X7" s="31">
+        <v>308</v>
+      </c>
+      <c r="Y7" s="31">
+        <v>512</v>
+      </c>
+      <c r="Z7" s="31">
+        <v>511</v>
+      </c>
+      <c r="AA7" s="31">
+        <v>283</v>
+      </c>
+      <c r="AB7" s="31">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
+      <c r="A8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="6"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="19">
+        <v>2</v>
+      </c>
+      <c r="O8" s="19">
+        <v>44</v>
+      </c>
+      <c r="P8" s="19">
+        <v>7</v>
+      </c>
+      <c r="Q8" s="19">
+        <v>64</v>
+      </c>
+      <c r="R8" s="19">
+        <v>46</v>
+      </c>
+      <c r="S8" s="19">
+        <v>14</v>
+      </c>
+      <c r="T8" s="19">
+        <v>44</v>
+      </c>
+      <c r="U8" s="19">
+        <v>46</v>
+      </c>
+      <c r="V8" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W8" s="19">
+        <v>26</v>
+      </c>
+      <c r="X8" s="19">
+        <v>21</v>
+      </c>
+      <c r="Y8" s="19">
+        <v>42</v>
+      </c>
+      <c r="Z8" s="19">
+        <v>32</v>
+      </c>
+      <c r="AA8" s="19">
+        <v>14</v>
+      </c>
+      <c r="AB8" s="19">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
+      <c r="A9" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="6"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="6"/>
+      <c r="M9" s="6"/>
+      <c r="N9" s="19">
+        <v>1</v>
+      </c>
+      <c r="O9" s="19">
+        <v>23</v>
+      </c>
+      <c r="P9" s="19">
+        <v>6</v>
+      </c>
+      <c r="Q9" s="19">
+        <v>20</v>
+      </c>
+      <c r="R9" s="19">
+        <v>5</v>
+      </c>
+      <c r="S9" s="34">
+        <v>10</v>
+      </c>
+      <c r="T9" s="19">
+        <v>10</v>
+      </c>
+      <c r="U9" s="19">
+        <v>42</v>
+      </c>
+      <c r="V9" s="19">
+        <v>2</v>
+      </c>
+      <c r="W9" s="19">
+        <v>4</v>
+      </c>
+      <c r="X9" s="19">
+        <v>42</v>
+      </c>
+      <c r="Y9" s="19">
+        <v>46</v>
+      </c>
+      <c r="Z9" s="19">
+        <v>29</v>
+      </c>
+      <c r="AA9" s="19">
+        <v>27</v>
+      </c>
+      <c r="AB9" s="19">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
+      <c r="A10" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="11"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="10"/>
+      <c r="K10" s="9"/>
+      <c r="L10" s="10"/>
+      <c r="M10" s="10"/>
+      <c r="N10" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O10" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P10" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q10" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="R10" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="S10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="T10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="U10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="V10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y10" s="19">
+        <v>1</v>
+      </c>
+      <c r="Z10">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB10" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
+      <c r="A11" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="11"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="10"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="10"/>
+      <c r="M11" s="10"/>
+      <c r="N11" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O11" s="19">
+        <v>22</v>
+      </c>
+      <c r="P11" s="19">
+        <v>47</v>
+      </c>
+      <c r="Q11" s="19">
+        <v>149</v>
+      </c>
+      <c r="R11" s="19">
+        <v>24</v>
+      </c>
+      <c r="S11" s="19">
+        <v>14</v>
+      </c>
+      <c r="T11" s="19">
+        <v>17</v>
+      </c>
+      <c r="U11" s="19">
+        <v>18</v>
+      </c>
+      <c r="V11" s="19">
+        <v>23</v>
+      </c>
+      <c r="W11" s="19">
+        <v>19</v>
+      </c>
+      <c r="X11" s="19">
+        <v>16</v>
+      </c>
+      <c r="Y11" s="19">
+        <v>73</v>
+      </c>
+      <c r="Z11" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA11" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB11" s="19">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
+      <c r="A12" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="11"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="10"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="19">
+        <v>9</v>
+      </c>
+      <c r="O12" s="19">
+        <v>102</v>
+      </c>
+      <c r="P12" s="19">
+        <v>44</v>
+      </c>
+      <c r="Q12" s="19">
+        <v>93</v>
+      </c>
+      <c r="R12" s="19">
+        <v>45</v>
+      </c>
+      <c r="S12" s="34">
+        <v>87</v>
+      </c>
+      <c r="T12" s="19">
+        <v>162</v>
+      </c>
+      <c r="U12" s="19">
+        <v>84</v>
+      </c>
+      <c r="V12" s="19">
+        <v>27</v>
+      </c>
+      <c r="W12" s="19">
+        <v>128</v>
+      </c>
+      <c r="X12" s="19">
+        <v>78</v>
+      </c>
+      <c r="Y12" s="19">
+        <v>121</v>
+      </c>
+      <c r="Z12" s="19">
+        <v>158</v>
+      </c>
+      <c r="AA12" s="19">
+        <v>116</v>
+      </c>
+      <c r="AB12" s="19">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
+      <c r="A13" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="6"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="11"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="R13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="S13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="T13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="U13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="V13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y13" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA13" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB13" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
+      <c r="A14" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="6"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="11"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="19">
+        <v>20</v>
+      </c>
+      <c r="O14" s="19">
+        <v>662</v>
+      </c>
+      <c r="P14" s="19">
+        <v>352</v>
+      </c>
+      <c r="Q14" s="19">
+        <v>425</v>
+      </c>
+      <c r="R14" s="19">
+        <v>3</v>
+      </c>
+      <c r="S14" s="34">
+        <v>41</v>
+      </c>
+      <c r="T14" s="19">
+        <v>124</v>
+      </c>
+      <c r="U14" s="19">
+        <v>171</v>
+      </c>
+      <c r="V14" s="19">
+        <v>-3</v>
+      </c>
+      <c r="W14" s="19">
+        <v>64</v>
+      </c>
+      <c r="X14" s="19">
+        <v>73</v>
+      </c>
+      <c r="Y14" s="19">
+        <v>110</v>
+      </c>
+      <c r="Z14" s="19">
+        <v>182</v>
+      </c>
+      <c r="AA14" s="19">
+        <v>60</v>
+      </c>
+      <c r="AB14" s="19">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
+      <c r="A15" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="11"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O15" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P15" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q15" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="R15" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="S15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="T15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="U15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="V15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y15" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA15" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB15" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
+      <c r="A16" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="6"/>
+      <c r="M16" s="6"/>
+      <c r="N16" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O16" s="19">
+        <v>122</v>
+      </c>
+      <c r="P16" s="19">
+        <v>60</v>
+      </c>
+      <c r="Q16" s="19">
+        <v>159</v>
+      </c>
+      <c r="R16" s="19">
+        <v>104</v>
+      </c>
+      <c r="S16" s="19">
+        <v>115</v>
+      </c>
+      <c r="T16" s="19">
+        <v>118</v>
+      </c>
+      <c r="U16" s="19">
+        <v>101</v>
+      </c>
+      <c r="V16" s="19">
+        <v>43</v>
+      </c>
+      <c r="W16" s="19">
+        <v>122</v>
+      </c>
+      <c r="X16" s="19">
+        <v>40</v>
+      </c>
+      <c r="Y16" s="19">
+        <v>65</v>
+      </c>
+      <c r="Z16" s="19">
+        <v>59</v>
+      </c>
+      <c r="AA16" s="19">
+        <v>44</v>
+      </c>
+      <c r="AB16" s="19">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
+      <c r="A17" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="11"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="10"/>
+      <c r="M17" s="10"/>
+      <c r="N17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="R17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="S17" s="19">
+        <v>1</v>
+      </c>
+      <c r="T17" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="U17" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="V17" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W17" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X17" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y17" s="19">
+        <v>0</v>
+      </c>
+      <c r="Z17" s="19">
+        <v>0</v>
+      </c>
+      <c r="AA17" s="19">
+        <v>0</v>
+      </c>
+      <c r="AB17" s="19">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="11"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="10"/>
+      <c r="M18" s="10"/>
+      <c r="N18" s="19">
+        <v>5</v>
+      </c>
+      <c r="O18" s="19">
+        <v>53</v>
+      </c>
+      <c r="P18" s="19">
+        <v>33</v>
+      </c>
+      <c r="Q18" s="19">
+        <v>67</v>
+      </c>
+      <c r="R18" s="19">
+        <v>53</v>
+      </c>
+      <c r="S18" s="19">
+        <v>15</v>
+      </c>
+      <c r="T18" s="19">
+        <v>60</v>
+      </c>
+      <c r="U18" s="19">
+        <v>11</v>
+      </c>
+      <c r="V18" s="19">
+        <v>-5</v>
+      </c>
+      <c r="W18" s="19">
+        <v>31</v>
+      </c>
+      <c r="X18" s="19">
+        <v>38</v>
+      </c>
+      <c r="Y18" s="19">
+        <v>54</v>
+      </c>
+      <c r="Z18" s="19">
+        <v>50</v>
+      </c>
+      <c r="AA18" s="19">
+        <v>22</v>
+      </c>
+      <c r="AB18" s="19">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="62" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="62"/>
+      <c r="C19" s="62"/>
+      <c r="D19" s="62"/>
+      <c r="E19" s="62"/>
+      <c r="F19" s="62"/>
+      <c r="G19" s="62"/>
+      <c r="H19" s="62"/>
+      <c r="I19" s="62"/>
+      <c r="J19" s="62"/>
+      <c r="K19" s="62"/>
+      <c r="L19" s="62"/>
+      <c r="M19" s="62"/>
+      <c r="N19" s="62"/>
+      <c r="O19" s="62"/>
+      <c r="P19" s="62"/>
+      <c r="Q19" s="62"/>
+      <c r="R19" s="62"/>
+      <c r="S19" s="62"/>
+      <c r="T19" s="62"/>
+      <c r="U19" s="62"/>
+      <c r="V19" s="62"/>
+      <c r="W19" s="62"/>
+      <c r="X19" s="62"/>
+      <c r="Y19" s="62"/>
+      <c r="Z19" s="62"/>
+      <c r="AA19" s="62"/>
+      <c r="AB19" s="62"/>
+    </row>
+    <row r="20" spans="1:28">
+      <c r="A20" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="6">
+        <v>-5</v>
+      </c>
+      <c r="C20" s="6">
+        <v>-25</v>
+      </c>
+      <c r="D20" s="7">
+        <v>-24</v>
+      </c>
+      <c r="E20" s="7">
+        <v>-30</v>
+      </c>
+      <c r="F20" s="7">
+        <v>-63</v>
+      </c>
+      <c r="G20" s="7">
+        <v>-48</v>
+      </c>
+      <c r="H20" s="11">
+        <v>-88</v>
+      </c>
+      <c r="I20" s="7">
+        <v>-97</v>
+      </c>
+      <c r="J20" s="10">
+        <v>-41</v>
+      </c>
+      <c r="K20" s="9">
+        <v>-20</v>
+      </c>
+      <c r="L20" s="10">
+        <v>-25</v>
+      </c>
+      <c r="M20" s="10">
+        <v>-39</v>
+      </c>
+      <c r="N20" s="31">
+        <v>5</v>
+      </c>
+      <c r="O20" s="32">
+        <v>252</v>
+      </c>
+      <c r="P20" s="32">
+        <v>114</v>
+      </c>
+      <c r="Q20" s="32">
+        <v>213</v>
+      </c>
+      <c r="R20" s="32">
+        <v>42</v>
+      </c>
+      <c r="S20" s="32">
+        <v>38</v>
+      </c>
+      <c r="T20" s="32">
+        <v>83</v>
+      </c>
+      <c r="U20" s="32">
+        <v>110</v>
+      </c>
+      <c r="V20" s="32">
+        <v>13</v>
+      </c>
+      <c r="W20" s="32">
+        <v>73</v>
+      </c>
+      <c r="X20" s="32">
+        <v>79</v>
+      </c>
+      <c r="Y20" s="32">
+        <v>115</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>100</v>
+      </c>
+      <c r="AA20" s="59">
+        <v>69</v>
+      </c>
+      <c r="AB20" s="59">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
+      <c r="A21" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="6"/>
+      <c r="N21" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O21" s="17">
+        <v>20</v>
+      </c>
+      <c r="P21" s="17">
+        <v>2</v>
+      </c>
+      <c r="Q21" s="17">
+        <v>28</v>
+      </c>
+      <c r="R21" s="17">
+        <v>7</v>
+      </c>
+      <c r="S21" s="17">
+        <v>-3</v>
+      </c>
+      <c r="T21" s="17">
+        <v>10</v>
+      </c>
+      <c r="U21" s="19">
+        <v>10</v>
+      </c>
+      <c r="V21" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W21" s="19">
+        <v>3</v>
+      </c>
+      <c r="X21" s="19">
+        <v>9</v>
+      </c>
+      <c r="Y21" s="17">
+        <v>21</v>
+      </c>
+      <c r="Z21" s="17">
+        <v>20</v>
+      </c>
+      <c r="AA21" s="14">
+        <v>13</v>
+      </c>
+      <c r="AB21" s="14">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
+      <c r="A22" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="6"/>
+      <c r="C22" s="6"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="6"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="6"/>
+      <c r="M22" s="6"/>
+      <c r="N22" s="19">
+        <v>1</v>
+      </c>
+      <c r="O22" s="17">
+        <v>23</v>
+      </c>
+      <c r="P22" s="17">
+        <v>6</v>
+      </c>
+      <c r="Q22" s="17">
+        <v>20</v>
+      </c>
+      <c r="R22" s="17">
+        <v>5</v>
+      </c>
+      <c r="S22" s="17">
+        <v>10</v>
+      </c>
+      <c r="T22" s="17">
+        <v>10</v>
+      </c>
+      <c r="U22" s="19">
+        <v>42</v>
+      </c>
+      <c r="V22" s="17">
+        <v>2</v>
+      </c>
+      <c r="W22" s="19">
+        <v>4</v>
+      </c>
+      <c r="X22" s="19">
+        <v>42</v>
+      </c>
+      <c r="Y22" s="17">
+        <v>46</v>
+      </c>
+      <c r="Z22" s="17">
+        <v>29</v>
+      </c>
+      <c r="AA22" s="14">
+        <v>27</v>
+      </c>
+      <c r="AB22" s="14">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
+      <c r="A23" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="10"/>
+      <c r="K23" s="9"/>
+      <c r="L23" s="10"/>
+      <c r="M23" s="10"/>
+      <c r="N23" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O23" s="17">
+        <v>-2</v>
+      </c>
+      <c r="P23" s="17">
+        <v>2</v>
+      </c>
+      <c r="Q23" s="17">
+        <v>5</v>
+      </c>
+      <c r="R23" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="S23" s="17">
+        <v>-4</v>
+      </c>
+      <c r="T23" s="17">
+        <v>2</v>
+      </c>
+      <c r="U23" s="19">
+        <v>-3</v>
+      </c>
+      <c r="V23" s="17">
+        <v>3</v>
+      </c>
+      <c r="W23" s="19">
+        <v>3</v>
+      </c>
+      <c r="X23" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y23" s="17">
+        <v>12</v>
+      </c>
+      <c r="Z23" s="17">
+        <v>-4</v>
+      </c>
+      <c r="AA23" s="14">
+        <v>3</v>
+      </c>
+      <c r="AB23" s="14">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
+      <c r="A24" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="11"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="10"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="10"/>
+      <c r="M24" s="10"/>
+      <c r="N24" s="19">
+        <v>3</v>
+      </c>
+      <c r="O24" s="17">
+        <v>178</v>
+      </c>
+      <c r="P24" s="17">
+        <v>94</v>
+      </c>
+      <c r="Q24" s="17">
+        <v>103</v>
+      </c>
+      <c r="R24" s="17">
+        <v>2</v>
+      </c>
+      <c r="S24" s="17">
+        <v>2</v>
+      </c>
+      <c r="T24" s="17">
+        <v>20</v>
+      </c>
+      <c r="U24" s="19">
+        <v>28</v>
+      </c>
+      <c r="V24" s="17">
+        <v>-1</v>
+      </c>
+      <c r="W24" s="19">
+        <v>24</v>
+      </c>
+      <c r="X24" s="19">
+        <v>15</v>
+      </c>
+      <c r="Y24" s="17">
+        <v>19</v>
+      </c>
+      <c r="Z24" s="17">
+        <v>39</v>
+      </c>
+      <c r="AA24" s="14">
+        <v>21</v>
+      </c>
+      <c r="AB24" s="14">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B25" s="6"/>
+      <c r="C25" s="6"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="10"/>
+      <c r="K25" s="9"/>
+      <c r="L25" s="10"/>
+      <c r="M25" s="10"/>
+      <c r="N25" s="19">
+        <v>1</v>
+      </c>
+      <c r="O25" s="17">
+        <v>33</v>
+      </c>
+      <c r="P25" s="17">
+        <v>10</v>
+      </c>
+      <c r="Q25" s="17">
+        <v>57</v>
+      </c>
+      <c r="R25" s="17">
+        <v>28</v>
+      </c>
+      <c r="S25" s="17">
+        <v>33</v>
+      </c>
+      <c r="T25" s="17">
+        <v>41</v>
+      </c>
+      <c r="U25" s="19">
+        <v>33</v>
+      </c>
+      <c r="V25" s="17">
+        <v>9</v>
+      </c>
+      <c r="W25" s="19">
+        <v>39</v>
+      </c>
+      <c r="X25" s="19">
+        <v>13</v>
+      </c>
+      <c r="Y25" s="17">
+        <v>17</v>
+      </c>
+      <c r="Z25" s="17">
+        <v>16</v>
+      </c>
+      <c r="AA25" s="14">
+        <v>5</v>
+      </c>
+      <c r="AB25" s="14">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="62" t="s">
         <v>12</v>
       </c>
       <c r="B26" s="62"/>
       <c r="C26" s="62"/>
       <c r="D26" s="62"/>
       <c r="E26" s="62"/>
       <c r="F26" s="62"/>
       <c r="G26" s="62"/>
       <c r="H26" s="62"/>
       <c r="I26" s="62"/>
       <c r="J26" s="62"/>
       <c r="K26" s="62"/>
       <c r="L26" s="62"/>
       <c r="M26" s="62"/>
       <c r="N26" s="62"/>
       <c r="O26" s="62"/>
       <c r="P26" s="62"/>
       <c r="Q26" s="62"/>
       <c r="R26" s="62"/>
       <c r="S26" s="62"/>
       <c r="T26" s="62"/>
       <c r="U26" s="62"/>
       <c r="V26" s="62"/>
       <c r="W26" s="62"/>
       <c r="X26" s="62"/>
       <c r="Y26" s="62"/>
       <c r="Z26" s="62"/>
       <c r="AA26" s="62"/>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="62"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="6">
-        <v>11</v>
-[...4153 lines deleted...]
-      <c r="B27" s="6">
         <v>-11</v>
       </c>
       <c r="C27" s="6">
         <v>-38</v>
       </c>
       <c r="D27" s="7">
         <v>-29</v>
       </c>
       <c r="E27" s="7">
         <v>-81</v>
       </c>
       <c r="F27" s="7">
         <v>-60</v>
       </c>
       <c r="G27" s="7">
         <v>-74</v>
       </c>
       <c r="H27" s="11">
         <v>-75</v>
       </c>
       <c r="I27" s="7">
         <v>-96</v>
       </c>
       <c r="J27" s="10">
         <v>-43</v>
@@ -6539,52 +6794,55 @@
       </c>
       <c r="T27" s="32">
         <v>452</v>
       </c>
       <c r="U27" s="32">
         <v>363</v>
       </c>
       <c r="V27" s="32">
         <v>74</v>
       </c>
       <c r="W27" s="32">
         <v>321</v>
       </c>
       <c r="X27" s="32">
         <v>229</v>
       </c>
       <c r="Y27" s="32">
         <v>397</v>
       </c>
       <c r="Z27" s="32">
         <v>411</v>
       </c>
       <c r="AA27" s="32">
         <v>214</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="32">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="6"/>
       <c r="N28" s="19">
         <v>2</v>
       </c>
       <c r="O28" s="19">
         <v>24</v>
       </c>
       <c r="P28" s="17">
         <v>5</v>
       </c>
       <c r="Q28" s="17">
@@ -6598,52 +6856,55 @@
       </c>
       <c r="T28" s="17">
         <v>34</v>
       </c>
       <c r="U28" s="17">
         <v>36</v>
       </c>
       <c r="V28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="17">
         <v>23</v>
       </c>
       <c r="X28" s="17">
         <v>12</v>
       </c>
       <c r="Y28" s="17">
         <v>21</v>
       </c>
       <c r="Z28" s="17">
         <v>12</v>
       </c>
       <c r="AA28" s="17">
         <v>1</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="11"/>
       <c r="I29" s="7"/>
       <c r="J29" s="10"/>
       <c r="K29" s="8"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
       <c r="N29" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O29" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P29" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q29" s="14" t="s">
@@ -6657,52 +6918,55 @@
       </c>
       <c r="T29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="U29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="17">
         <v>1</v>
       </c>
       <c r="Z29" s="17">
         <v>1</v>
       </c>
       <c r="AA29" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="6"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="11"/>
       <c r="I30" s="7"/>
       <c r="J30" s="10"/>
       <c r="K30" s="8"/>
       <c r="L30" s="11"/>
       <c r="M30" s="11"/>
       <c r="N30" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O30" s="17">
         <v>24</v>
       </c>
       <c r="P30" s="17">
         <v>45</v>
       </c>
       <c r="Q30" s="17">
@@ -6716,52 +6980,55 @@
       </c>
       <c r="T30" s="17">
         <v>15</v>
       </c>
       <c r="U30" s="19">
         <v>21</v>
       </c>
       <c r="V30" s="17">
         <v>20</v>
       </c>
       <c r="W30" s="19">
         <v>16</v>
       </c>
       <c r="X30" s="19">
         <v>16</v>
       </c>
       <c r="Y30" s="17">
         <v>61</v>
       </c>
       <c r="Z30" s="17">
         <v>4</v>
       </c>
       <c r="AA30" s="17">
         <v>-3</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="17">
+        <v>-2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="11"/>
       <c r="I31" s="7"/>
       <c r="J31" s="10"/>
       <c r="K31" s="8"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
       <c r="N31" s="19">
         <v>9</v>
       </c>
       <c r="O31" s="19">
         <v>102</v>
       </c>
       <c r="P31" s="17">
         <v>44</v>
       </c>
       <c r="Q31" s="17">
@@ -6775,52 +7042,55 @@
       </c>
       <c r="T31" s="17">
         <v>162</v>
       </c>
       <c r="U31" s="19">
         <v>84</v>
       </c>
       <c r="V31" s="17">
         <v>27</v>
       </c>
       <c r="W31" s="19">
         <v>128</v>
       </c>
       <c r="X31" s="19">
         <v>78</v>
       </c>
       <c r="Y31" s="17">
         <v>121</v>
       </c>
       <c r="Z31" s="17">
         <v>158</v>
       </c>
       <c r="AA31" s="17">
         <v>116</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="17">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="6"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="11"/>
       <c r="I32" s="7"/>
       <c r="J32" s="10"/>
       <c r="K32" s="8"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O32" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P32" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q32" s="14" t="s">
@@ -6831,52 +7101,55 @@
       </c>
       <c r="S32" s="34" t="s">
         <v>16</v>
       </c>
       <c r="U32" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V32" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y32" s="17">
         <v>0</v>
       </c>
       <c r="Z32" s="17">
         <v>0</v>
       </c>
       <c r="AA32" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="6"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="11"/>
       <c r="I33" s="7"/>
       <c r="J33" s="10"/>
       <c r="K33" s="8"/>
       <c r="L33" s="11"/>
       <c r="M33" s="11"/>
       <c r="N33" s="19">
         <v>17</v>
       </c>
       <c r="O33" s="19">
         <v>484</v>
       </c>
       <c r="P33" s="17">
         <v>258</v>
       </c>
       <c r="Q33" s="17">
@@ -6890,52 +7163,55 @@
       </c>
       <c r="T33" s="17">
         <v>104</v>
       </c>
       <c r="U33" s="19">
         <v>143</v>
       </c>
       <c r="V33" s="17">
         <v>-2</v>
       </c>
       <c r="W33" s="19">
         <v>40</v>
       </c>
       <c r="X33" s="19">
         <v>58</v>
       </c>
       <c r="Y33" s="17">
         <v>91</v>
       </c>
       <c r="Z33" s="17">
         <v>143</v>
       </c>
       <c r="AA33" s="17">
         <v>39</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="17">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="6"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="11"/>
       <c r="I34" s="7"/>
       <c r="J34" s="10"/>
       <c r="K34" s="8"/>
       <c r="L34" s="11"/>
       <c r="M34" s="11"/>
       <c r="N34" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O34" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P34" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q34" s="14" t="s">
@@ -6949,52 +7225,55 @@
       </c>
       <c r="T34" s="19" t="s">
         <v>16</v>
       </c>
       <c r="U34" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V34" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W34" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y34" s="17">
         <v>0</v>
       </c>
       <c r="Z34" s="17">
         <v>0</v>
       </c>
       <c r="AA34" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="6"/>
       <c r="G35" s="6"/>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="6"/>
       <c r="N35" s="19">
         <v>-1</v>
       </c>
       <c r="O35" s="19">
         <v>89</v>
       </c>
       <c r="P35" s="17">
         <v>50</v>
       </c>
       <c r="Q35" s="17">
@@ -7008,52 +7287,55 @@
       </c>
       <c r="T35" s="17">
         <v>77</v>
       </c>
       <c r="U35" s="19">
         <v>68</v>
       </c>
       <c r="V35" s="17">
         <v>34</v>
       </c>
       <c r="W35" s="19">
         <v>83</v>
       </c>
       <c r="X35" s="19">
         <v>27</v>
       </c>
       <c r="Y35" s="17">
         <v>48</v>
       </c>
       <c r="Z35" s="17">
         <v>43</v>
       </c>
       <c r="AA35" s="17">
         <v>39</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="17">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="6"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="6"/>
       <c r="G36" s="6"/>
       <c r="H36" s="10"/>
       <c r="I36" s="6"/>
       <c r="J36" s="10"/>
       <c r="K36" s="9"/>
       <c r="L36" s="10"/>
       <c r="M36" s="10"/>
       <c r="N36" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O36" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P36" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q36" s="14" t="s">
@@ -7067,52 +7349,55 @@
       </c>
       <c r="T36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="U36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y36" s="17">
         <v>0</v>
       </c>
       <c r="Z36" s="17">
         <v>0</v>
       </c>
       <c r="AA36" s="17">
         <v>0</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="17">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="23"/>
       <c r="C37" s="23"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="25"/>
       <c r="I37" s="23"/>
       <c r="J37" s="25"/>
       <c r="K37" s="24"/>
       <c r="L37" s="25"/>
       <c r="M37" s="25"/>
       <c r="N37" s="30">
         <v>5</v>
       </c>
       <c r="O37" s="39">
         <v>53</v>
       </c>
       <c r="P37" s="39">
         <v>33</v>
       </c>
       <c r="Q37" s="39">
@@ -7126,61 +7411,64 @@
       </c>
       <c r="T37" s="30">
         <v>60</v>
       </c>
       <c r="U37" s="30">
         <v>11</v>
       </c>
       <c r="V37" s="30">
         <v>-5</v>
       </c>
       <c r="W37" s="30">
         <v>31</v>
       </c>
       <c r="X37" s="30">
         <v>38</v>
       </c>
       <c r="Y37" s="30">
         <v>54</v>
       </c>
       <c r="Z37" s="30">
         <v>50</v>
       </c>
       <c r="AA37" s="39">
         <v>22</v>
       </c>
+      <c r="AB37" s="39">
+        <v>23</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AA4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A26:AB26"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
-    <mergeCell ref="A19:AA19"/>
-    <mergeCell ref="A26:AA26"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Прибывшие</vt:lpstr>
       <vt:lpstr>Выбышие</vt:lpstr>