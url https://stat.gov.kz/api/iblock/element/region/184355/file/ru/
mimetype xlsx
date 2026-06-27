--- v1 (2026-05-30)
+++ v2 (2026-06-27)
@@ -16,51 +16,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="7" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Прибывшие" sheetId="1" r:id="rId1"/>
     <sheet name="Выбышие" sheetId="2" r:id="rId2"/>
     <sheet name="Сальдо внешней миграции" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <fileRecoveryPr autoRecover="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="523" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="703" uniqueCount="31">
   <si>
     <t>май</t>
   </si>
   <si>
     <t>июнь</t>
   </si>
   <si>
     <t>июль</t>
   </si>
   <si>
     <t>август</t>
   </si>
   <si>
     <t>сентябрь</t>
   </si>
   <si>
     <t>январь</t>
   </si>
   <si>
     <t>февраль</t>
   </si>
   <si>
     <t>март</t>
   </si>
   <si>
@@ -359,51 +359,51 @@
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="77">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
@@ -520,100 +520,103 @@
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...11 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="2"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -896,159 +899,160 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A2:BB41"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:D4"/>
-      <selection pane="bottomLeft" activeCell="A39" sqref="A39"/>
+      <selection pane="bottomLeft" activeCell="O40" sqref="O40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="2" width="0" style="4" hidden="1" customWidth="1"/>
     <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
     <col min="14" max="54" width="9.140625" style="28"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:54">
-      <c r="A2" s="60" t="s">
+      <c r="A2" s="66" t="s">
         <v>17</v>
       </c>
-      <c r="B2" s="60"/>
-[...25 lines deleted...]
-      <c r="AB2" s="60"/>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+      <c r="AA2" s="66"/>
+      <c r="AB2" s="66"/>
+      <c r="AC2" s="66"/>
     </row>
     <row r="3" spans="1:54" s="1" customFormat="1">
       <c r="A3" s="2"/>
       <c r="N3" s="37"/>
       <c r="O3" s="37"/>
       <c r="P3" s="37"/>
       <c r="Q3" s="37"/>
       <c r="R3" s="37"/>
       <c r="S3" s="37"/>
       <c r="T3" s="37"/>
       <c r="U3" s="37"/>
       <c r="V3" s="37"/>
       <c r="W3" s="37"/>
       <c r="X3" s="37"/>
       <c r="Y3" s="37"/>
       <c r="Z3" s="37"/>
       <c r="AA3" s="37"/>
       <c r="AB3" s="37"/>
-      <c r="AC3" s="29"/>
+      <c r="AC3" s="37"/>
       <c r="AD3" s="29"/>
       <c r="AE3" s="29"/>
       <c r="AF3" s="29"/>
       <c r="AG3" s="29"/>
       <c r="AH3" s="29"/>
       <c r="AI3" s="29"/>
       <c r="AJ3" s="29"/>
       <c r="AK3" s="29"/>
       <c r="AL3" s="29"/>
       <c r="AM3" s="29"/>
       <c r="AN3" s="29"/>
       <c r="AO3" s="29"/>
       <c r="AP3" s="29"/>
       <c r="AQ3" s="29"/>
       <c r="AR3" s="29"/>
       <c r="AS3" s="29"/>
       <c r="AT3" s="29"/>
       <c r="AU3" s="29"/>
       <c r="AV3" s="29"/>
       <c r="AW3" s="29"/>
       <c r="AX3" s="29"/>
       <c r="AY3" s="29"/>
       <c r="AZ3" s="29"/>
       <c r="BA3" s="29"/>
       <c r="BB3" s="29"/>
     </row>
     <row r="4" spans="1:54" s="1" customFormat="1">
       <c r="A4" s="27"/>
-      <c r="N4" s="65">
+      <c r="N4" s="61">
         <v>2025</v>
       </c>
-      <c r="O4" s="66"/>
-[...10 lines deleted...]
-      <c r="Z4" s="63">
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="64">
         <v>2026</v>
       </c>
-      <c r="AA4" s="64"/>
-[...1 lines deleted...]
-      <c r="AC4" s="29"/>
+      <c r="AA4" s="65"/>
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
       <c r="AD4" s="29"/>
       <c r="AE4" s="29"/>
       <c r="AF4" s="29"/>
       <c r="AG4" s="29"/>
       <c r="AH4" s="29"/>
       <c r="AI4" s="29"/>
       <c r="AJ4" s="29"/>
       <c r="AK4" s="29"/>
       <c r="AL4" s="29"/>
       <c r="AM4" s="29"/>
       <c r="AN4" s="29"/>
       <c r="AO4" s="29"/>
       <c r="AP4" s="29"/>
       <c r="AQ4" s="29"/>
       <c r="AR4" s="29"/>
       <c r="AS4" s="29"/>
       <c r="AT4" s="29"/>
       <c r="AU4" s="29"/>
       <c r="AV4" s="29"/>
       <c r="AW4" s="29"/>
       <c r="AX4" s="29"/>
       <c r="AY4" s="29"/>
       <c r="AZ4" s="29"/>
       <c r="BA4" s="29"/>
       <c r="BB4" s="29"/>
@@ -1078,108 +1082,111 @@
       </c>
       <c r="U5" s="5" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="36" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="33" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AB5" s="58" t="s">
         <v>7</v>
       </c>
-      <c r="AC5" s="29"/>
+      <c r="AC5" s="60" t="s">
+        <v>8</v>
+      </c>
       <c r="AD5" s="29"/>
       <c r="AE5" s="29"/>
       <c r="AF5" s="29"/>
       <c r="AG5" s="29"/>
       <c r="AH5" s="29"/>
       <c r="AI5" s="29"/>
       <c r="AJ5" s="29"/>
       <c r="AK5" s="29"/>
       <c r="AL5" s="29"/>
       <c r="AM5" s="29"/>
       <c r="AN5" s="29"/>
       <c r="AO5" s="29"/>
       <c r="AP5" s="29"/>
       <c r="AQ5" s="29"/>
       <c r="AR5" s="29"/>
       <c r="AS5" s="29"/>
       <c r="AT5" s="29"/>
       <c r="AU5" s="29"/>
       <c r="AV5" s="29"/>
       <c r="AW5" s="29"/>
       <c r="AX5" s="29"/>
       <c r="AY5" s="29"/>
       <c r="AZ5" s="29"/>
       <c r="BA5" s="29"/>
       <c r="BB5" s="29"/>
     </row>
     <row r="6" spans="1:54">
-      <c r="A6" s="61" t="s">
+      <c r="A6" s="67" t="s">
         <v>9</v>
       </c>
-      <c r="B6" s="61"/>
-[...25 lines deleted...]
-      <c r="AB6" s="61"/>
+      <c r="B6" s="67"/>
+      <c r="C6" s="67"/>
+      <c r="D6" s="67"/>
+      <c r="E6" s="67"/>
+      <c r="F6" s="67"/>
+      <c r="G6" s="67"/>
+      <c r="H6" s="67"/>
+      <c r="I6" s="67"/>
+      <c r="J6" s="67"/>
+      <c r="K6" s="67"/>
+      <c r="L6" s="67"/>
+      <c r="M6" s="67"/>
+      <c r="N6" s="67"/>
+      <c r="O6" s="67"/>
+      <c r="P6" s="67"/>
+      <c r="Q6" s="67"/>
+      <c r="R6" s="67"/>
+      <c r="S6" s="67"/>
+      <c r="T6" s="67"/>
+      <c r="U6" s="67"/>
+      <c r="V6" s="67"/>
+      <c r="W6" s="67"/>
+      <c r="X6" s="67"/>
+      <c r="Y6" s="67"/>
+      <c r="Z6" s="67"/>
+      <c r="AA6" s="67"/>
+      <c r="AB6" s="67"/>
+      <c r="AC6" s="67"/>
     </row>
     <row r="7" spans="1:54">
       <c r="A7" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="6">
         <v>22</v>
       </c>
       <c r="C7" s="6">
         <v>13</v>
       </c>
       <c r="D7" s="7">
         <v>20</v>
       </c>
       <c r="E7" s="7">
         <v>10</v>
       </c>
       <c r="F7" s="7">
         <v>21</v>
       </c>
       <c r="G7" s="7">
         <v>24</v>
       </c>
       <c r="H7" s="8">
         <v>13</v>
@@ -1221,50 +1228,53 @@
         <v>563</v>
       </c>
       <c r="U7" s="32">
         <v>510</v>
       </c>
       <c r="V7" s="32">
         <v>114</v>
       </c>
       <c r="W7" s="32">
         <v>424</v>
       </c>
       <c r="X7" s="32">
         <v>334</v>
       </c>
       <c r="Y7" s="32">
         <v>519</v>
       </c>
       <c r="Z7" s="32">
         <v>518</v>
       </c>
       <c r="AA7" s="59">
         <v>295</v>
       </c>
       <c r="AB7" s="59">
         <v>176</v>
+      </c>
+      <c r="AC7" s="31">
+        <v>262</v>
       </c>
     </row>
     <row r="8" spans="1:54">
       <c r="A8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="17">
         <v>4</v>
       </c>
       <c r="O8" s="17">
         <v>49</v>
       </c>
       <c r="P8" s="17">
@@ -1284,50 +1294,53 @@
       </c>
       <c r="U8" s="17">
         <v>48</v>
       </c>
       <c r="V8" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W8" s="19">
         <v>31</v>
       </c>
       <c r="X8" s="19">
         <v>22</v>
       </c>
       <c r="Y8" s="19">
         <v>42</v>
       </c>
       <c r="Z8" s="19">
         <v>32</v>
       </c>
       <c r="AA8" s="19">
         <v>14</v>
       </c>
       <c r="AB8" s="19">
         <v>7</v>
       </c>
+      <c r="AC8" s="19">
+        <v>1</v>
+      </c>
     </row>
     <row r="9" spans="1:54">
       <c r="A9" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="17">
         <v>1</v>
       </c>
       <c r="O9" s="17">
         <v>23</v>
       </c>
       <c r="P9" s="17">
         <v>6</v>
@@ -1346,111 +1359,117 @@
       </c>
       <c r="U9" s="17">
         <v>43</v>
       </c>
       <c r="V9" s="17">
         <v>3</v>
       </c>
       <c r="W9" s="17">
         <v>4</v>
       </c>
       <c r="X9" s="17">
         <v>42</v>
       </c>
       <c r="Y9" s="17">
         <v>46</v>
       </c>
       <c r="Z9" s="17">
         <v>29</v>
       </c>
       <c r="AA9" s="19">
         <v>27</v>
       </c>
       <c r="AB9" s="19">
         <v>17</v>
       </c>
+      <c r="AC9" s="19">
+        <v>19</v>
+      </c>
     </row>
     <row r="10" spans="1:54">
       <c r="A10" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="8"/>
       <c r="I10" s="7"/>
       <c r="J10" s="10"/>
       <c r="K10" s="8"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
       <c r="N10" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O10" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P10" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q10" s="14" t="s">
         <v>16</v>
       </c>
       <c r="R10" s="14" t="s">
         <v>16</v>
       </c>
       <c r="S10" s="49" t="s">
         <v>16</v>
       </c>
       <c r="T10" s="49" t="s">
         <v>16</v>
       </c>
       <c r="U10" s="49" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="55" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="55" t="s">
         <v>16</v>
       </c>
-      <c r="Y10" s="28">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="Y10" s="17">
+        <v>1</v>
+      </c>
+      <c r="Z10" s="17">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC10" s="55" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:54">
       <c r="A11" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="8"/>
       <c r="I11" s="7"/>
       <c r="J11" s="10"/>
       <c r="K11" s="8"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O11" s="19">
         <v>26</v>
       </c>
       <c r="P11" s="19">
@@ -1467,52 +1486,55 @@
       </c>
       <c r="T11" s="19">
         <v>17</v>
       </c>
       <c r="U11" s="19">
         <v>28</v>
       </c>
       <c r="V11" s="19">
         <v>23</v>
       </c>
       <c r="W11" s="19">
         <v>25</v>
       </c>
       <c r="X11" s="19">
         <v>19</v>
       </c>
       <c r="Y11" s="19">
         <v>74</v>
       </c>
       <c r="Z11" s="19">
         <v>4</v>
       </c>
       <c r="AA11" s="19">
         <v>4</v>
       </c>
-      <c r="AB11" s="19">
-        <v>0</v>
+      <c r="AB11" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC11" s="19">
+        <v>2</v>
       </c>
     </row>
     <row r="12" spans="1:54">
       <c r="A12" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="8"/>
       <c r="I12" s="7"/>
       <c r="J12" s="10"/>
       <c r="K12" s="8"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="17">
         <v>9</v>
       </c>
       <c r="O12" s="19">
         <v>102</v>
       </c>
       <c r="P12" s="19">
@@ -1532,111 +1554,117 @@
       </c>
       <c r="U12" s="19">
         <v>85</v>
       </c>
       <c r="V12" s="19">
         <v>29</v>
       </c>
       <c r="W12" s="19">
         <v>128</v>
       </c>
       <c r="X12" s="19">
         <v>81</v>
       </c>
       <c r="Y12" s="19">
         <v>127</v>
       </c>
       <c r="Z12" s="19">
         <v>158</v>
       </c>
       <c r="AA12" s="19">
         <v>116</v>
       </c>
       <c r="AB12" s="19">
         <v>47</v>
       </c>
+      <c r="AC12" s="19">
+        <v>86</v>
+      </c>
     </row>
     <row r="13" spans="1:54">
       <c r="A13" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="8"/>
       <c r="I13" s="7"/>
       <c r="J13" s="10"/>
       <c r="K13" s="8"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O13" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P13" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q13" s="14" t="s">
         <v>16</v>
       </c>
       <c r="R13" s="14" t="s">
         <v>16</v>
       </c>
       <c r="S13" s="19" t="s">
         <v>16</v>
       </c>
       <c r="T13" s="49" t="s">
         <v>16</v>
       </c>
       <c r="U13" s="49" t="s">
         <v>16</v>
       </c>
       <c r="V13" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="Y13" s="19">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="Y13" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z13" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA13" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB13" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC13" s="55" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="14" spans="1:54">
       <c r="A14" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="8"/>
       <c r="I14" s="7"/>
       <c r="J14" s="10"/>
       <c r="K14" s="8"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="17">
         <v>20</v>
       </c>
       <c r="O14" s="19">
         <v>665</v>
       </c>
       <c r="P14" s="19">
@@ -1656,111 +1684,117 @@
       </c>
       <c r="U14" s="19">
         <v>176</v>
       </c>
       <c r="V14" s="19">
         <v>13</v>
       </c>
       <c r="W14" s="19">
         <v>69</v>
       </c>
       <c r="X14" s="19">
         <v>80</v>
       </c>
       <c r="Y14" s="19">
         <v>110</v>
       </c>
       <c r="Z14" s="19">
         <v>183</v>
       </c>
       <c r="AA14" s="19">
         <v>61</v>
       </c>
       <c r="AB14" s="19">
         <v>35</v>
       </c>
+      <c r="AC14" s="19">
+        <v>79</v>
+      </c>
     </row>
     <row r="15" spans="1:54">
       <c r="A15" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="6"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="8"/>
       <c r="I15" s="7"/>
       <c r="J15" s="10"/>
       <c r="K15" s="8"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O15" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P15" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q15" s="14" t="s">
         <v>16</v>
       </c>
       <c r="R15" s="14" t="s">
         <v>16</v>
       </c>
       <c r="S15" s="19" t="s">
         <v>16</v>
       </c>
       <c r="T15" s="49" t="s">
         <v>16</v>
       </c>
       <c r="U15" s="49" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="Y15" s="19">
-[...9 lines deleted...]
-        <v>0</v>
+      <c r="Y15" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z15" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA15" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB15" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC15" s="55" t="s">
+        <v>16</v>
       </c>
     </row>
     <row r="16" spans="1:54">
       <c r="A16" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="17">
         <v>1</v>
       </c>
       <c r="O16" s="19">
         <v>130</v>
       </c>
       <c r="P16" s="19">
@@ -1780,114 +1814,120 @@
       </c>
       <c r="U16" s="19">
         <v>105</v>
       </c>
       <c r="V16" s="19">
         <v>43</v>
       </c>
       <c r="W16" s="19">
         <v>125</v>
       </c>
       <c r="X16" s="19">
         <v>51</v>
       </c>
       <c r="Y16" s="19">
         <v>65</v>
       </c>
       <c r="Z16" s="19">
         <v>59</v>
       </c>
       <c r="AA16" s="19">
         <v>51</v>
       </c>
       <c r="AB16" s="19">
         <v>45</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="19">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="8"/>
       <c r="I17" s="7"/>
       <c r="J17" s="10"/>
       <c r="K17" s="8"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
       <c r="N17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="R17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="S17" s="19">
         <v>1</v>
       </c>
       <c r="T17" s="49" t="s">
         <v>16</v>
       </c>
       <c r="U17" s="49" t="s">
         <v>16</v>
       </c>
       <c r="V17" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W17" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X17" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="Y17" s="19">
-[...12 lines deleted...]
-    <row r="18" spans="1:28">
+      <c r="Y17" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z17" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA17" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB17" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC17" s="55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="8"/>
       <c r="I18" s="7"/>
       <c r="J18" s="10"/>
       <c r="K18" s="8"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="17">
         <v>5</v>
       </c>
       <c r="O18" s="17">
         <v>58</v>
       </c>
       <c r="P18" s="19">
         <v>37</v>
       </c>
       <c r="Q18" s="19">
@@ -1904,84 +1944,88 @@
       </c>
       <c r="U18" s="19">
         <v>25</v>
       </c>
       <c r="V18" s="19">
         <v>3</v>
       </c>
       <c r="W18" s="19">
         <v>42</v>
       </c>
       <c r="X18" s="19">
         <v>39</v>
       </c>
       <c r="Y18" s="19">
         <v>54</v>
       </c>
       <c r="Z18" s="19">
         <v>52</v>
       </c>
       <c r="AA18" s="19">
         <v>22</v>
       </c>
       <c r="AB18" s="19">
         <v>25</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="62" t="s">
+      <c r="AC18" s="19">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="62"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="68"/>
+      <c r="C19" s="68"/>
+      <c r="D19" s="68"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="68"/>
+      <c r="G19" s="68"/>
+      <c r="H19" s="68"/>
+      <c r="I19" s="68"/>
+      <c r="J19" s="68"/>
+      <c r="K19" s="68"/>
+      <c r="L19" s="68"/>
+      <c r="M19" s="68"/>
+      <c r="N19" s="68"/>
+      <c r="O19" s="68"/>
+      <c r="P19" s="68"/>
+      <c r="Q19" s="68"/>
+      <c r="R19" s="68"/>
+      <c r="S19" s="68"/>
+      <c r="T19" s="68"/>
+      <c r="U19" s="68"/>
+      <c r="V19" s="68"/>
+      <c r="W19" s="68"/>
+      <c r="X19" s="68"/>
+      <c r="Y19" s="68"/>
+      <c r="Z19" s="68"/>
+      <c r="AA19" s="68"/>
+      <c r="AB19" s="68"/>
+      <c r="AC19" s="68"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="6">
         <v>11</v>
       </c>
       <c r="C20" s="6">
         <v>11</v>
       </c>
       <c r="D20" s="6">
         <v>14</v>
       </c>
       <c r="E20" s="6">
         <v>7</v>
       </c>
       <c r="F20" s="6">
         <v>17</v>
       </c>
       <c r="G20" s="6">
         <v>17</v>
       </c>
       <c r="H20" s="9">
         <v>8</v>
       </c>
       <c r="I20" s="6">
@@ -2022,52 +2066,55 @@
       </c>
       <c r="U20" s="32">
         <v>120</v>
       </c>
       <c r="V20" s="32">
         <v>17</v>
       </c>
       <c r="W20" s="32">
         <v>79</v>
       </c>
       <c r="X20" s="32">
         <v>88</v>
       </c>
       <c r="Y20" s="32">
         <v>115</v>
       </c>
       <c r="Z20" s="32">
         <v>104</v>
       </c>
       <c r="AA20" s="59">
         <v>73</v>
       </c>
       <c r="AB20" s="59">
         <v>45</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="32">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="N21" s="17">
         <v>2</v>
       </c>
       <c r="O21" s="17">
         <v>25</v>
       </c>
       <c r="P21" s="17">
         <v>3</v>
       </c>
       <c r="Q21" s="17">
@@ -2084,52 +2131,55 @@
       </c>
       <c r="U21" s="17">
         <v>12</v>
       </c>
       <c r="V21" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="19">
         <v>8</v>
       </c>
       <c r="X21" s="19">
         <v>10</v>
       </c>
       <c r="Y21" s="17">
         <v>21</v>
       </c>
       <c r="Z21" s="17">
         <v>20</v>
       </c>
       <c r="AA21" s="14">
         <v>13</v>
       </c>
       <c r="AB21" s="14">
         <v>7</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
       <c r="N22" s="17">
         <v>1</v>
       </c>
       <c r="O22" s="17">
         <v>23</v>
       </c>
       <c r="P22" s="17">
         <v>6</v>
       </c>
       <c r="Q22" s="17">
@@ -2146,52 +2196,55 @@
       </c>
       <c r="U22" s="17">
         <v>43</v>
       </c>
       <c r="V22" s="17">
         <v>3</v>
       </c>
       <c r="W22" s="19">
         <v>4</v>
       </c>
       <c r="X22" s="19">
         <v>42</v>
       </c>
       <c r="Y22" s="17">
         <v>46</v>
       </c>
       <c r="Z22" s="17">
         <v>29</v>
       </c>
       <c r="AA22" s="14">
         <v>27</v>
       </c>
       <c r="AB22" s="14">
         <v>17</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="17">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="D23" s="6"/>
       <c r="E23" s="6"/>
       <c r="F23" s="6"/>
       <c r="G23" s="6"/>
       <c r="H23" s="9"/>
       <c r="I23" s="6"/>
       <c r="J23" s="10"/>
       <c r="K23" s="9"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O23" s="17">
         <v>2</v>
       </c>
       <c r="P23" s="17">
         <v>2</v>
       </c>
       <c r="Q23" s="17">
@@ -2205,55 +2258,58 @@
       </c>
       <c r="T23" s="17">
         <v>2</v>
       </c>
       <c r="U23" s="49" t="s">
         <v>16</v>
       </c>
       <c r="V23" s="17">
         <v>3</v>
       </c>
       <c r="W23" s="19">
         <v>3</v>
       </c>
       <c r="X23" s="19">
         <v>3</v>
       </c>
       <c r="Y23" s="17">
         <v>12</v>
       </c>
       <c r="Z23" s="17">
         <v>0</v>
       </c>
       <c r="AA23" s="14">
         <v>3</v>
       </c>
-      <c r="AB23" s="14">
-[...3 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="AB23" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC23" s="55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="6"/>
       <c r="E24" s="6"/>
       <c r="F24" s="6"/>
       <c r="G24" s="6"/>
       <c r="H24" s="9"/>
       <c r="I24" s="6"/>
       <c r="J24" s="10"/>
       <c r="K24" s="9"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="17">
         <v>3</v>
       </c>
       <c r="O24" s="17">
         <v>181</v>
       </c>
       <c r="P24" s="17">
         <v>95</v>
       </c>
       <c r="Q24" s="17">
@@ -2270,52 +2326,55 @@
       </c>
       <c r="U24" s="17">
         <v>30</v>
       </c>
       <c r="V24" s="17">
         <v>2</v>
       </c>
       <c r="W24" s="19">
         <v>24</v>
       </c>
       <c r="X24" s="19">
         <v>19</v>
       </c>
       <c r="Y24" s="17">
         <v>19</v>
       </c>
       <c r="Z24" s="17">
         <v>39</v>
       </c>
       <c r="AA24" s="14">
         <v>21</v>
       </c>
       <c r="AB24" s="14">
         <v>8</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="17">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="6"/>
       <c r="D25" s="6"/>
       <c r="E25" s="6"/>
       <c r="F25" s="6"/>
       <c r="G25" s="6"/>
       <c r="H25" s="6"/>
       <c r="I25" s="6"/>
       <c r="J25" s="6"/>
       <c r="K25" s="6"/>
       <c r="L25" s="6"/>
       <c r="M25" s="6"/>
       <c r="N25" s="17">
         <v>1</v>
       </c>
       <c r="O25" s="17">
         <v>36</v>
       </c>
       <c r="P25" s="17">
         <v>10</v>
       </c>
       <c r="Q25" s="17">
@@ -2332,84 +2391,88 @@
       </c>
       <c r="U25" s="17">
         <v>35</v>
       </c>
       <c r="V25" s="17">
         <v>9</v>
       </c>
       <c r="W25" s="19">
         <v>40</v>
       </c>
       <c r="X25" s="19">
         <v>14</v>
       </c>
       <c r="Y25" s="17">
         <v>17</v>
       </c>
       <c r="Z25" s="17">
         <v>16</v>
       </c>
       <c r="AA25" s="14">
         <v>9</v>
       </c>
       <c r="AB25" s="14">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="61" t="s">
+      <c r="AC25" s="17">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="67" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="61"/>
-[...27 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="B26" s="67"/>
+      <c r="C26" s="67"/>
+      <c r="D26" s="67"/>
+      <c r="E26" s="67"/>
+      <c r="F26" s="67"/>
+      <c r="G26" s="67"/>
+      <c r="H26" s="67"/>
+      <c r="I26" s="67"/>
+      <c r="J26" s="67"/>
+      <c r="K26" s="67"/>
+      <c r="L26" s="67"/>
+      <c r="M26" s="67"/>
+      <c r="N26" s="67"/>
+      <c r="O26" s="67"/>
+      <c r="P26" s="67"/>
+      <c r="Q26" s="67"/>
+      <c r="R26" s="67"/>
+      <c r="S26" s="67"/>
+      <c r="T26" s="67"/>
+      <c r="U26" s="67"/>
+      <c r="V26" s="67"/>
+      <c r="W26" s="67"/>
+      <c r="X26" s="67"/>
+      <c r="Y26" s="67"/>
+      <c r="Z26" s="67"/>
+      <c r="AA26" s="67"/>
+      <c r="AB26" s="67"/>
+      <c r="AC26" s="67"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="6">
         <v>11</v>
       </c>
       <c r="C27" s="6">
         <v>2</v>
       </c>
       <c r="D27" s="7">
         <v>6</v>
       </c>
       <c r="E27" s="7">
         <v>3</v>
       </c>
       <c r="F27" s="7">
         <v>4</v>
       </c>
       <c r="G27" s="7">
         <v>7</v>
       </c>
       <c r="H27" s="8">
         <v>5</v>
       </c>
       <c r="I27" s="7">
@@ -2450,52 +2513,55 @@
       </c>
       <c r="U27" s="32">
         <v>390</v>
       </c>
       <c r="V27" s="32">
         <v>97</v>
       </c>
       <c r="W27" s="32">
         <v>345</v>
       </c>
       <c r="X27" s="32">
         <v>246</v>
       </c>
       <c r="Y27" s="32">
         <v>404</v>
       </c>
       <c r="Z27" s="32">
         <v>414</v>
       </c>
       <c r="AA27" s="32">
         <v>222</v>
       </c>
       <c r="AB27" s="31">
         <v>131</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="32">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="6"/>
       <c r="N28" s="17">
         <v>2</v>
       </c>
       <c r="O28" s="17">
         <v>24</v>
       </c>
       <c r="P28" s="17">
         <v>5</v>
       </c>
       <c r="Q28" s="17">
@@ -2509,55 +2575,58 @@
       </c>
       <c r="T28" s="17">
         <v>34</v>
       </c>
       <c r="U28" s="17">
         <v>36</v>
       </c>
       <c r="V28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="17">
         <v>23</v>
       </c>
       <c r="X28" s="17">
         <v>12</v>
       </c>
       <c r="Y28" s="17">
         <v>21</v>
       </c>
       <c r="Z28" s="17">
         <v>12</v>
       </c>
       <c r="AA28" s="17">
         <v>1</v>
       </c>
-      <c r="AB28" s="19">
-[...3 lines deleted...]
-    <row r="29" spans="1:28">
+      <c r="AB28" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC28" s="55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="8"/>
       <c r="I29" s="7"/>
       <c r="J29" s="11"/>
       <c r="K29" s="8"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
       <c r="N29" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O29" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P29" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q29" s="14" t="s">
@@ -2568,58 +2637,61 @@
       </c>
       <c r="S29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="T29" s="49" t="s">
         <v>16</v>
       </c>
       <c r="U29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="17">
         <v>1</v>
       </c>
       <c r="Z29" s="17">
         <v>1</v>
       </c>
-      <c r="AA29" s="17">
-[...6 lines deleted...]
-    <row r="30" spans="1:28">
+      <c r="AA29" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB29" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC29" s="55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="6"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="8"/>
       <c r="I30" s="7"/>
       <c r="J30" s="11"/>
       <c r="K30" s="8"/>
       <c r="L30" s="11"/>
       <c r="M30" s="11"/>
       <c r="N30" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O30" s="17">
         <v>24</v>
       </c>
       <c r="P30" s="17">
         <v>45</v>
       </c>
       <c r="Q30" s="17">
@@ -2633,55 +2705,58 @@
       </c>
       <c r="T30" s="17">
         <v>15</v>
       </c>
       <c r="U30" s="19">
         <v>28</v>
       </c>
       <c r="V30" s="17">
         <v>20</v>
       </c>
       <c r="W30" s="19">
         <v>22</v>
       </c>
       <c r="X30" s="19">
         <v>16</v>
       </c>
       <c r="Y30" s="17">
         <v>62</v>
       </c>
       <c r="Z30" s="17">
         <v>4</v>
       </c>
       <c r="AA30" s="17">
         <v>1</v>
       </c>
-      <c r="AB30" s="19">
-[...3 lines deleted...]
-    <row r="31" spans="1:28">
+      <c r="AB30" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC30" s="17">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="8"/>
       <c r="I31" s="7"/>
       <c r="J31" s="11"/>
       <c r="K31" s="8"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
       <c r="N31" s="17">
         <v>9</v>
       </c>
       <c r="O31" s="17">
         <v>102</v>
       </c>
       <c r="P31" s="17">
         <v>45</v>
       </c>
       <c r="Q31" s="17">
@@ -2698,114 +2773,120 @@
       </c>
       <c r="U31" s="19">
         <v>85</v>
       </c>
       <c r="V31" s="17">
         <v>29</v>
       </c>
       <c r="W31" s="19">
         <v>128</v>
       </c>
       <c r="X31" s="19">
         <v>81</v>
       </c>
       <c r="Y31" s="17">
         <v>127</v>
       </c>
       <c r="Z31" s="17">
         <v>158</v>
       </c>
       <c r="AA31" s="17">
         <v>116</v>
       </c>
       <c r="AB31" s="19">
         <v>47</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="17">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="6"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="8"/>
       <c r="I32" s="7"/>
       <c r="J32" s="11"/>
       <c r="K32" s="8"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O32" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P32" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q32" s="14" t="s">
         <v>16</v>
       </c>
       <c r="R32" s="14" t="s">
         <v>16</v>
       </c>
       <c r="S32" s="19" t="s">
         <v>16</v>
       </c>
       <c r="T32" s="49" t="s">
         <v>16</v>
       </c>
       <c r="U32" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V32" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="Y32" s="17">
-[...12 lines deleted...]
-    <row r="33" spans="1:28">
+      <c r="Y32" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z32" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA32" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB32" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC32" s="55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="6"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="8"/>
       <c r="I33" s="7"/>
       <c r="J33" s="11"/>
       <c r="K33" s="8"/>
       <c r="L33" s="11"/>
       <c r="M33" s="11"/>
       <c r="N33" s="17">
         <v>17</v>
       </c>
       <c r="O33" s="17">
         <v>484</v>
       </c>
       <c r="P33" s="17">
         <v>258</v>
       </c>
       <c r="Q33" s="17">
@@ -2822,114 +2903,120 @@
       </c>
       <c r="U33" s="19">
         <v>146</v>
       </c>
       <c r="V33" s="17">
         <v>11</v>
       </c>
       <c r="W33" s="19">
         <v>45</v>
       </c>
       <c r="X33" s="19">
         <v>61</v>
       </c>
       <c r="Y33" s="17">
         <v>91</v>
       </c>
       <c r="Z33" s="17">
         <v>144</v>
       </c>
       <c r="AA33" s="17">
         <v>40</v>
       </c>
       <c r="AB33" s="19">
         <v>27</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="17">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="6"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="8"/>
       <c r="I34" s="7"/>
       <c r="J34" s="11"/>
       <c r="K34" s="8"/>
       <c r="L34" s="11"/>
       <c r="M34" s="11"/>
       <c r="N34" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O34" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P34" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q34" s="14" t="s">
         <v>16</v>
       </c>
       <c r="R34" s="14" t="s">
         <v>16</v>
       </c>
       <c r="S34" s="50" t="s">
         <v>16</v>
       </c>
       <c r="T34" s="49" t="s">
         <v>16</v>
       </c>
       <c r="U34" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V34" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W34" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="Y34" s="17">
-[...12 lines deleted...]
-    <row r="35" spans="1:28">
+      <c r="Y34" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z34" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA34" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB34" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC34" s="55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="6"/>
       <c r="G35" s="6"/>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="6"/>
       <c r="N35" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O35" s="17">
         <v>94</v>
       </c>
       <c r="P35" s="17">
         <v>50</v>
       </c>
       <c r="Q35" s="17">
@@ -2946,114 +3033,120 @@
       </c>
       <c r="U35" s="19">
         <v>70</v>
       </c>
       <c r="V35" s="17">
         <v>34</v>
       </c>
       <c r="W35" s="19">
         <v>85</v>
       </c>
       <c r="X35" s="19">
         <v>37</v>
       </c>
       <c r="Y35" s="17">
         <v>48</v>
       </c>
       <c r="Z35" s="17">
         <v>43</v>
       </c>
       <c r="AA35" s="17">
         <v>42</v>
       </c>
       <c r="AB35" s="19">
         <v>32</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="17">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="6"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="6"/>
       <c r="G36" s="6"/>
       <c r="H36" s="9"/>
       <c r="I36" s="6"/>
       <c r="J36" s="10"/>
       <c r="K36" s="9"/>
       <c r="L36" s="10"/>
       <c r="M36" s="10"/>
       <c r="N36" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O36" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P36" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q36" s="14" t="s">
         <v>16</v>
       </c>
       <c r="R36" s="14" t="s">
         <v>16</v>
       </c>
       <c r="S36" s="19">
         <v>1</v>
       </c>
       <c r="T36" s="49" t="s">
         <v>16</v>
       </c>
       <c r="U36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="Y36" s="17">
-[...12 lines deleted...]
-    <row r="37" spans="1:28">
+      <c r="Y36" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z36" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA36" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB36" s="55" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC36" s="55" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="23"/>
       <c r="C37" s="23"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="24"/>
       <c r="I37" s="23"/>
       <c r="J37" s="25"/>
       <c r="K37" s="24"/>
       <c r="L37" s="25"/>
       <c r="M37" s="25"/>
       <c r="N37" s="30">
         <v>5</v>
       </c>
       <c r="O37" s="30">
         <v>58</v>
       </c>
       <c r="P37" s="30">
         <v>37</v>
       </c>
       <c r="Q37" s="30">
@@ -3070,180 +3163,186 @@
       </c>
       <c r="U37" s="30">
         <v>25</v>
       </c>
       <c r="V37" s="30">
         <v>3</v>
       </c>
       <c r="W37" s="30">
         <v>42</v>
       </c>
       <c r="X37" s="30">
         <v>39</v>
       </c>
       <c r="Y37" s="30">
         <v>54</v>
       </c>
       <c r="Z37" s="30">
         <v>52</v>
       </c>
       <c r="AA37" s="39">
         <v>22</v>
       </c>
       <c r="AB37" s="39">
         <v>25</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="39">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="3"/>
     </row>
-    <row r="39" spans="1:28">
+    <row r="39" spans="1:29">
       <c r="A39" s="4"/>
     </row>
-    <row r="40" spans="1:28">
+    <row r="40" spans="1:29">
       <c r="A40" s="4"/>
     </row>
-    <row r="41" spans="1:28">
+    <row r="41" spans="1:29">
       <c r="A41" s="4"/>
     </row>
   </sheetData>
   <mergeCells count="6">
-    <mergeCell ref="A2:AB2"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="A26:AC26"/>
     <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="A2:AC2"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A19:AC19"/>
   </mergeCells>
   <phoneticPr fontId="9" type="noConversion"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB38"/>
+  <dimension ref="A2:AC38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="AB27" sqref="AB27:AB37"/>
+      <selection activeCell="AC27" sqref="AC27:AC37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="68" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="73" t="s">
         <v>18</v>
       </c>
-      <c r="B2" s="68"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28" s="1" customFormat="1">
+      <c r="B2" s="73"/>
+      <c r="C2" s="73"/>
+      <c r="D2" s="73"/>
+      <c r="E2" s="73"/>
+      <c r="F2" s="73"/>
+      <c r="G2" s="73"/>
+      <c r="H2" s="73"/>
+      <c r="I2" s="73"/>
+      <c r="J2" s="73"/>
+      <c r="K2" s="73"/>
+      <c r="L2" s="73"/>
+      <c r="M2" s="73"/>
+      <c r="N2" s="73"/>
+      <c r="O2" s="73"/>
+      <c r="P2" s="73"/>
+      <c r="Q2" s="73"/>
+      <c r="R2" s="73"/>
+      <c r="S2" s="73"/>
+      <c r="T2" s="73"/>
+      <c r="U2" s="73"/>
+      <c r="V2" s="73"/>
+      <c r="W2" s="73"/>
+      <c r="X2" s="73"/>
+      <c r="Y2" s="73"/>
+      <c r="Z2" s="73"/>
+      <c r="AA2" s="73"/>
+      <c r="AB2" s="73"/>
+      <c r="AC2" s="73"/>
+    </row>
+    <row r="3" spans="1:29" s="1" customFormat="1">
       <c r="A3" s="2"/>
       <c r="N3" s="37"/>
       <c r="O3" s="37"/>
       <c r="P3" s="37"/>
       <c r="Q3" s="37"/>
       <c r="R3" s="37"/>
       <c r="S3" s="37"/>
       <c r="T3" s="37"/>
       <c r="U3" s="37"/>
       <c r="V3" s="37"/>
       <c r="W3" s="37"/>
       <c r="X3" s="37"/>
       <c r="Y3" s="37"/>
       <c r="Z3" s="37"/>
       <c r="AA3" s="37"/>
       <c r="AB3" s="37"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="72">
+      <c r="AC3" s="37"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="69"/>
+      <c r="B4" s="71">
         <v>2021</v>
       </c>
-      <c r="C4" s="73"/>
-[...10 lines deleted...]
-      <c r="N4" s="65">
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+      <c r="I4" s="72"/>
+      <c r="J4" s="72"/>
+      <c r="K4" s="72"/>
+      <c r="L4" s="72"/>
+      <c r="M4" s="72"/>
+      <c r="N4" s="61">
         <v>2025</v>
       </c>
-      <c r="O4" s="66"/>
-[...10 lines deleted...]
-      <c r="Z4" s="63">
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="64">
         <v>2026</v>
       </c>
-      <c r="AA4" s="64"/>
-[...3 lines deleted...]
-      <c r="A5" s="71"/>
+      <c r="AA4" s="65"/>
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="70"/>
       <c r="B5" s="15" t="s">
         <v>5</v>
       </c>
       <c r="C5" s="15" t="s">
         <v>6</v>
       </c>
       <c r="D5" s="5" t="s">
         <v>7</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>0</v>
       </c>
       <c r="G5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>2</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="15" t="s">
@@ -3281,2258 +3380,2358 @@
       </c>
       <c r="U5" s="43" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="5" t="s">
         <v>4</v>
       </c>
       <c r="W5" s="5" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="16" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="36" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="33" t="s">
         <v>5</v>
       </c>
       <c r="AA5" s="5" t="s">
         <v>6</v>
       </c>
       <c r="AB5" s="58" t="s">
         <v>7</v>
       </c>
-    </row>
-[...633 lines deleted...]
-      <c r="O16" s="17">
+      <c r="AC5" s="43" t="s">
         <v>8</v>
       </c>
-      <c r="P16" s="14" t="s">
-[...1533 lines deleted...]
-    <row r="6" spans="1:28">
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="74" t="s">
         <v>9</v>
       </c>
       <c r="B6" s="74"/>
       <c r="C6" s="74"/>
       <c r="D6" s="74"/>
       <c r="E6" s="74"/>
       <c r="F6" s="74"/>
       <c r="G6" s="74"/>
       <c r="H6" s="74"/>
       <c r="I6" s="74"/>
       <c r="J6" s="74"/>
       <c r="K6" s="74"/>
       <c r="L6" s="74"/>
       <c r="M6" s="74"/>
       <c r="N6" s="74"/>
       <c r="O6" s="74"/>
       <c r="P6" s="74"/>
       <c r="Q6" s="74"/>
       <c r="R6" s="74"/>
       <c r="S6" s="74"/>
       <c r="T6" s="74"/>
       <c r="U6" s="74"/>
       <c r="V6" s="74"/>
       <c r="W6" s="74"/>
       <c r="X6" s="74"/>
       <c r="Y6" s="74"/>
       <c r="Z6" s="74"/>
       <c r="AA6" s="74"/>
       <c r="AB6" s="74"/>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6" s="74"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="6">
+        <v>38</v>
+      </c>
+      <c r="C7" s="6">
+        <v>76</v>
+      </c>
+      <c r="D7" s="7">
+        <v>73</v>
+      </c>
+      <c r="E7" s="7">
+        <v>121</v>
+      </c>
+      <c r="F7" s="7">
+        <v>144</v>
+      </c>
+      <c r="G7" s="7">
+        <v>146</v>
+      </c>
+      <c r="H7" s="8">
+        <v>176</v>
+      </c>
+      <c r="I7" s="7">
+        <v>216</v>
+      </c>
+      <c r="J7" s="10">
+        <v>102</v>
+      </c>
+      <c r="K7" s="9">
+        <v>91</v>
+      </c>
+      <c r="L7" s="10">
+        <v>108</v>
+      </c>
+      <c r="M7" s="10">
+        <v>100</v>
+      </c>
+      <c r="N7" s="32">
+        <v>3</v>
+      </c>
+      <c r="O7" s="32">
+        <v>25</v>
+      </c>
+      <c r="P7" s="32">
+        <v>7</v>
+      </c>
+      <c r="Q7" s="32">
+        <v>15</v>
+      </c>
+      <c r="R7" s="32">
+        <v>25</v>
+      </c>
+      <c r="S7" s="32">
+        <v>47</v>
+      </c>
+      <c r="T7" s="32">
+        <v>28</v>
+      </c>
+      <c r="U7" s="32">
+        <v>37</v>
+      </c>
+      <c r="V7" s="32">
+        <v>27</v>
+      </c>
+      <c r="W7" s="32">
+        <v>30</v>
+      </c>
+      <c r="X7" s="32">
+        <v>26</v>
+      </c>
+      <c r="Y7" s="32">
+        <v>7</v>
+      </c>
+      <c r="Z7" s="32">
+        <v>7</v>
+      </c>
+      <c r="AA7" s="31">
+        <v>12</v>
+      </c>
+      <c r="AB7" s="31">
+        <v>7</v>
+      </c>
+      <c r="AC7" s="31">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
+      <c r="A8" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B8" s="6"/>
+      <c r="C8" s="6"/>
+      <c r="D8" s="6"/>
+      <c r="E8" s="6"/>
+      <c r="F8" s="6"/>
+      <c r="G8" s="6"/>
+      <c r="H8" s="6"/>
+      <c r="I8" s="6"/>
+      <c r="J8" s="6"/>
+      <c r="K8" s="6"/>
+      <c r="L8" s="6"/>
+      <c r="M8" s="6"/>
+      <c r="N8" s="17">
+        <v>2</v>
+      </c>
+      <c r="O8" s="17">
+        <v>5</v>
+      </c>
+      <c r="P8" s="17">
+        <v>1</v>
+      </c>
+      <c r="Q8" s="17">
+        <v>1</v>
+      </c>
+      <c r="R8" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S8" s="17">
+        <v>10</v>
+      </c>
+      <c r="T8" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U8" s="17">
+        <v>2</v>
+      </c>
+      <c r="V8" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W8" s="17">
+        <v>5</v>
+      </c>
+      <c r="X8" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y8" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z8" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA8" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB8" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC8" s="17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
+      <c r="A9" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B9" s="6"/>
+      <c r="C9" s="6"/>
+      <c r="D9" s="6"/>
+      <c r="E9" s="6"/>
+      <c r="F9" s="6"/>
+      <c r="G9" s="6"/>
+      <c r="H9" s="6"/>
+      <c r="I9" s="6"/>
+      <c r="J9" s="6"/>
+      <c r="K9" s="6"/>
+      <c r="L9" s="6"/>
+      <c r="M9" s="6"/>
+      <c r="N9" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O9" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P9" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q9" s="17">
+        <v>1</v>
+      </c>
+      <c r="R9" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S9" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T9" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U9" s="17">
+        <v>1</v>
+      </c>
+      <c r="V9" s="17">
+        <v>1</v>
+      </c>
+      <c r="W9" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="X9" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y9" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z9" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA9" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB9" s="19">
+        <v>1</v>
+      </c>
+      <c r="AC9" s="19">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
+      <c r="A10" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="6"/>
+      <c r="C10" s="6"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="7"/>
+      <c r="G10" s="7"/>
+      <c r="H10" s="8"/>
+      <c r="I10" s="7"/>
+      <c r="J10" s="10"/>
+      <c r="K10" s="9"/>
+      <c r="L10" s="10"/>
+      <c r="M10" s="10"/>
+      <c r="N10" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O10" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P10" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q10" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="R10" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S10" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T10" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U10" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="V10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y10" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z10" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA10" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC10" s="17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
+      <c r="A11" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B11" s="6"/>
+      <c r="C11" s="6"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="7"/>
+      <c r="G11" s="7"/>
+      <c r="H11" s="8"/>
+      <c r="I11" s="7"/>
+      <c r="J11" s="10"/>
+      <c r="K11" s="9"/>
+      <c r="L11" s="10"/>
+      <c r="M11" s="10"/>
+      <c r="N11" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O11" s="19">
+        <v>4</v>
+      </c>
+      <c r="P11" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q11" s="17">
+        <v>1</v>
+      </c>
+      <c r="R11" s="17">
+        <v>12</v>
+      </c>
+      <c r="S11" s="17">
+        <v>16</v>
+      </c>
+      <c r="T11" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U11" s="17">
+        <v>10</v>
+      </c>
+      <c r="V11" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W11" s="19">
+        <v>6</v>
+      </c>
+      <c r="X11" s="19">
+        <v>3</v>
+      </c>
+      <c r="Y11" s="19">
+        <v>1</v>
+      </c>
+      <c r="Z11" s="19">
+        <v>4</v>
+      </c>
+      <c r="AA11" s="19">
+        <v>4</v>
+      </c>
+      <c r="AB11" s="19">
+        <v>2</v>
+      </c>
+      <c r="AC11" s="19">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
+      <c r="A12" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B12" s="6"/>
+      <c r="C12" s="6"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="7"/>
+      <c r="G12" s="7"/>
+      <c r="H12" s="8"/>
+      <c r="I12" s="7"/>
+      <c r="J12" s="10"/>
+      <c r="K12" s="9"/>
+      <c r="L12" s="10"/>
+      <c r="M12" s="10"/>
+      <c r="N12" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O12" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P12" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q12" s="17">
+        <v>1</v>
+      </c>
+      <c r="R12" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S12" s="17">
+        <v>1</v>
+      </c>
+      <c r="T12" s="17">
+        <v>3</v>
+      </c>
+      <c r="U12" s="17">
+        <v>1</v>
+      </c>
+      <c r="V12" s="17">
+        <v>2</v>
+      </c>
+      <c r="W12" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="X12" s="19">
+        <v>3</v>
+      </c>
+      <c r="Y12" s="19">
+        <v>6</v>
+      </c>
+      <c r="Z12" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA12" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB12" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC12" s="17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
+      <c r="A13" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B13" s="6"/>
+      <c r="C13" s="6"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="7"/>
+      <c r="G13" s="7"/>
+      <c r="H13" s="8"/>
+      <c r="I13" s="7"/>
+      <c r="J13" s="10"/>
+      <c r="K13" s="9"/>
+      <c r="L13" s="10"/>
+      <c r="M13" s="10"/>
+      <c r="N13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P13" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q13" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="R13" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S13" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T13" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U13" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="V13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y13" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z13" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA13" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB13" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC13" s="17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
+      <c r="A14" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B14" s="6"/>
+      <c r="C14" s="6"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="7"/>
+      <c r="G14" s="7"/>
+      <c r="H14" s="8"/>
+      <c r="I14" s="7"/>
+      <c r="J14" s="10"/>
+      <c r="K14" s="9"/>
+      <c r="L14" s="10"/>
+      <c r="M14" s="10"/>
+      <c r="N14" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O14" s="19">
+        <v>3</v>
+      </c>
+      <c r="P14" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q14" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="R14" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S14" s="4">
+        <v>16</v>
+      </c>
+      <c r="T14" s="17">
+        <v>10</v>
+      </c>
+      <c r="U14" s="17">
+        <v>5</v>
+      </c>
+      <c r="V14" s="17">
+        <v>16</v>
+      </c>
+      <c r="W14" s="17">
+        <v>5</v>
+      </c>
+      <c r="X14" s="17">
+        <v>7</v>
+      </c>
+      <c r="Y14" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z14" s="19">
+        <v>1</v>
+      </c>
+      <c r="AA14" s="19">
+        <v>1</v>
+      </c>
+      <c r="AB14" s="19">
+        <v>1</v>
+      </c>
+      <c r="AC14" s="19">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
+      <c r="A15" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B15" s="6"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="7"/>
+      <c r="G15" s="7"/>
+      <c r="H15" s="8"/>
+      <c r="I15" s="7"/>
+      <c r="J15" s="10"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="10"/>
+      <c r="N15" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O15" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P15" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q15" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="R15" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S15" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="T15" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U15" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="V15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W15" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="X15" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y15" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z15" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA15" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB15" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC15" s="17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
+      <c r="A16" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+      <c r="E16" s="6"/>
+      <c r="F16" s="6"/>
+      <c r="G16" s="6"/>
+      <c r="H16" s="6"/>
+      <c r="I16" s="6"/>
+      <c r="J16" s="6"/>
+      <c r="K16" s="6"/>
+      <c r="L16" s="6"/>
+      <c r="M16" s="6"/>
+      <c r="N16" s="17">
+        <v>1</v>
+      </c>
+      <c r="O16" s="17">
+        <v>8</v>
+      </c>
+      <c r="P16" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q16" s="17">
+        <v>8</v>
+      </c>
+      <c r="R16" s="17">
+        <v>10</v>
+      </c>
+      <c r="S16" s="4">
+        <v>2</v>
+      </c>
+      <c r="T16" s="17">
+        <v>10</v>
+      </c>
+      <c r="U16" s="17">
+        <v>4</v>
+      </c>
+      <c r="V16" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W16" s="19">
+        <v>3</v>
+      </c>
+      <c r="X16" s="17">
+        <v>11</v>
+      </c>
+      <c r="Y16" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z16" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA16" s="19">
+        <v>7</v>
+      </c>
+      <c r="AB16" s="19">
+        <v>1</v>
+      </c>
+      <c r="AC16" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
+      <c r="A17" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="7"/>
+      <c r="G17" s="7"/>
+      <c r="H17" s="8"/>
+      <c r="I17" s="7"/>
+      <c r="J17" s="10"/>
+      <c r="K17" s="9"/>
+      <c r="L17" s="10"/>
+      <c r="M17" s="10"/>
+      <c r="N17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P17" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q17" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="R17" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S17" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T17" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U17" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="V17" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W17" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X17" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y17" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z17" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA17" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB17" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC17" s="17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="21" t="s">
+        <v>29</v>
+      </c>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="7"/>
+      <c r="G18" s="7"/>
+      <c r="H18" s="8"/>
+      <c r="I18" s="7"/>
+      <c r="J18" s="10"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="10"/>
+      <c r="M18" s="10"/>
+      <c r="N18" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O18" s="17">
+        <v>5</v>
+      </c>
+      <c r="P18" s="17">
+        <v>4</v>
+      </c>
+      <c r="Q18" s="17">
+        <v>3</v>
+      </c>
+      <c r="R18" s="17">
+        <v>3</v>
+      </c>
+      <c r="S18" s="17">
+        <v>2</v>
+      </c>
+      <c r="T18" s="17">
+        <v>5</v>
+      </c>
+      <c r="U18" s="17">
+        <v>14</v>
+      </c>
+      <c r="V18" s="17">
+        <v>8</v>
+      </c>
+      <c r="W18" s="17">
+        <v>11</v>
+      </c>
+      <c r="X18" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y18" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z18" s="19">
+        <v>2</v>
+      </c>
+      <c r="AA18" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB18" s="19">
+        <v>2</v>
+      </c>
+      <c r="AC18" s="19">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="67" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="67"/>
+      <c r="C19" s="67"/>
+      <c r="D19" s="67"/>
+      <c r="E19" s="67"/>
+      <c r="F19" s="67"/>
+      <c r="G19" s="67"/>
+      <c r="H19" s="67"/>
+      <c r="I19" s="67"/>
+      <c r="J19" s="67"/>
+      <c r="K19" s="67"/>
+      <c r="L19" s="67"/>
+      <c r="M19" s="67"/>
+      <c r="N19" s="67"/>
+      <c r="O19" s="67"/>
+      <c r="P19" s="67"/>
+      <c r="Q19" s="67"/>
+      <c r="R19" s="67"/>
+      <c r="S19" s="67"/>
+      <c r="T19" s="67"/>
+      <c r="U19" s="67"/>
+      <c r="V19" s="67"/>
+      <c r="W19" s="67"/>
+      <c r="X19" s="67"/>
+      <c r="Y19" s="67"/>
+      <c r="Z19" s="67"/>
+      <c r="AA19" s="67"/>
+      <c r="AB19" s="67"/>
+      <c r="AC19" s="67"/>
+    </row>
+    <row r="20" spans="1:29">
+      <c r="A20" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B20" s="6">
+        <v>16</v>
+      </c>
+      <c r="C20" s="6">
+        <v>36</v>
+      </c>
+      <c r="D20" s="7">
+        <v>38</v>
+      </c>
+      <c r="E20" s="7">
+        <v>37</v>
+      </c>
+      <c r="F20" s="7">
+        <v>80</v>
+      </c>
+      <c r="G20" s="7">
+        <v>65</v>
+      </c>
+      <c r="H20" s="11">
+        <v>96</v>
+      </c>
+      <c r="I20" s="7">
+        <v>115</v>
+      </c>
+      <c r="J20" s="10">
+        <v>56</v>
+      </c>
+      <c r="K20" s="9">
+        <v>38</v>
+      </c>
+      <c r="L20" s="10">
+        <v>48</v>
+      </c>
+      <c r="M20" s="10">
+        <v>41</v>
+      </c>
+      <c r="N20" s="32">
+        <v>2</v>
+      </c>
+      <c r="O20" s="32">
+        <v>15</v>
+      </c>
+      <c r="P20" s="32">
+        <v>2</v>
+      </c>
+      <c r="Q20" s="32">
+        <v>9</v>
+      </c>
+      <c r="R20" s="32">
+        <v>7</v>
+      </c>
+      <c r="S20" s="32">
+        <v>22</v>
+      </c>
+      <c r="T20" s="32">
+        <v>13</v>
+      </c>
+      <c r="U20" s="32">
+        <v>10</v>
+      </c>
+      <c r="V20" s="32">
+        <v>4</v>
+      </c>
+      <c r="W20" s="32">
+        <v>6</v>
+      </c>
+      <c r="X20" s="32">
+        <v>9</v>
+      </c>
+      <c r="Y20" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z20" s="32">
+        <v>4</v>
+      </c>
+      <c r="AA20" s="59">
+        <v>4</v>
+      </c>
+      <c r="AB20" s="59">
+        <v>1</v>
+      </c>
+      <c r="AC20" s="32">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
+      <c r="A21" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B21" s="6"/>
+      <c r="C21" s="6"/>
+      <c r="D21" s="6"/>
+      <c r="E21" s="6"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="6"/>
+      <c r="H21" s="6"/>
+      <c r="I21" s="6"/>
+      <c r="J21" s="6"/>
+      <c r="K21" s="6"/>
+      <c r="L21" s="6"/>
+      <c r="M21" s="6"/>
+      <c r="N21" s="17">
+        <v>2</v>
+      </c>
+      <c r="O21" s="17">
+        <v>5</v>
+      </c>
+      <c r="P21" s="17">
+        <v>1</v>
+      </c>
+      <c r="Q21" s="17">
+        <v>1</v>
+      </c>
+      <c r="R21" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S21" s="17">
+        <v>10</v>
+      </c>
+      <c r="T21" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U21" s="17">
+        <v>2</v>
+      </c>
+      <c r="V21" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W21" s="17">
+        <v>5</v>
+      </c>
+      <c r="X21" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y21" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z21" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA21" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB21" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC21" s="17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
+      <c r="A22" s="20" t="s">
+        <v>30</v>
+      </c>
+      <c r="B22" s="6"/>
+      <c r="C22" s="6"/>
+      <c r="D22" s="6"/>
+      <c r="E22" s="6"/>
+      <c r="F22" s="6"/>
+      <c r="G22" s="6"/>
+      <c r="H22" s="6"/>
+      <c r="I22" s="6"/>
+      <c r="J22" s="6"/>
+      <c r="K22" s="6"/>
+      <c r="L22" s="6"/>
+      <c r="M22" s="6"/>
+      <c r="N22" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O22" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P22" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q22" s="17">
+        <v>1</v>
+      </c>
+      <c r="R22" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S22" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T22" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U22" s="17">
+        <v>1</v>
+      </c>
+      <c r="V22" s="17">
+        <v>1</v>
+      </c>
+      <c r="W22" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="X22" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y22" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z22" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA22" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB22" s="14">
+        <v>1</v>
+      </c>
+      <c r="AC22" s="17">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
+      <c r="A23" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B23" s="6"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="7"/>
+      <c r="E23" s="7"/>
+      <c r="F23" s="7"/>
+      <c r="G23" s="7"/>
+      <c r="H23" s="11"/>
+      <c r="I23" s="7"/>
+      <c r="J23" s="10"/>
+      <c r="K23" s="9"/>
+      <c r="L23" s="10"/>
+      <c r="M23" s="10"/>
+      <c r="N23" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O23" s="14">
+        <v>4</v>
+      </c>
+      <c r="P23" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q23" s="17">
+        <v>1</v>
+      </c>
+      <c r="R23" s="17">
+        <v>3</v>
+      </c>
+      <c r="S23" s="17">
+        <v>5</v>
+      </c>
+      <c r="T23" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U23" s="17">
+        <v>3</v>
+      </c>
+      <c r="V23" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W23" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="X23" s="17">
+        <v>3</v>
+      </c>
+      <c r="Y23" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z23" s="17">
+        <v>4</v>
+      </c>
+      <c r="AA23" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB23" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC23" s="17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
+      <c r="A24" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B24" s="6"/>
+      <c r="C24" s="6"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="11"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="10"/>
+      <c r="K24" s="9"/>
+      <c r="L24" s="10"/>
+      <c r="M24" s="10"/>
+      <c r="N24" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O24" s="19">
+        <v>3</v>
+      </c>
+      <c r="P24" s="19">
+        <v>1</v>
+      </c>
+      <c r="Q24" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="R24" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S24" s="17">
+        <v>6</v>
+      </c>
+      <c r="T24" s="17">
+        <v>6</v>
+      </c>
+      <c r="U24" s="17">
+        <v>2</v>
+      </c>
+      <c r="V24" s="17">
+        <v>3</v>
+      </c>
+      <c r="W24" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="X24" s="17">
+        <v>4</v>
+      </c>
+      <c r="Y24" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z24" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA24" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB24" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC24" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B25" s="6"/>
+      <c r="C25" s="6"/>
+      <c r="D25" s="7"/>
+      <c r="E25" s="7"/>
+      <c r="F25" s="7"/>
+      <c r="G25" s="7"/>
+      <c r="H25" s="11"/>
+      <c r="I25" s="7"/>
+      <c r="J25" s="10"/>
+      <c r="K25" s="9"/>
+      <c r="L25" s="10"/>
+      <c r="M25" s="10"/>
+      <c r="N25" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O25" s="19">
+        <v>3</v>
+      </c>
+      <c r="P25" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q25" s="17">
+        <v>6</v>
+      </c>
+      <c r="R25" s="17">
+        <v>4</v>
+      </c>
+      <c r="S25" s="17">
+        <v>1</v>
+      </c>
+      <c r="T25" s="17">
+        <v>7</v>
+      </c>
+      <c r="U25" s="17">
+        <v>2</v>
+      </c>
+      <c r="V25" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W25" s="17">
+        <v>1</v>
+      </c>
+      <c r="X25" s="17">
+        <v>1</v>
+      </c>
+      <c r="Y25" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z25" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA25" s="14">
+        <v>4</v>
+      </c>
+      <c r="AB25" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC25" s="17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="67" t="s">
+        <v>12</v>
+      </c>
+      <c r="B26" s="67"/>
+      <c r="C26" s="67"/>
+      <c r="D26" s="67"/>
+      <c r="E26" s="67"/>
+      <c r="F26" s="67"/>
+      <c r="G26" s="67"/>
+      <c r="H26" s="67"/>
+      <c r="I26" s="67"/>
+      <c r="J26" s="67"/>
+      <c r="K26" s="67"/>
+      <c r="L26" s="67"/>
+      <c r="M26" s="67"/>
+      <c r="N26" s="67"/>
+      <c r="O26" s="67"/>
+      <c r="P26" s="67"/>
+      <c r="Q26" s="67"/>
+      <c r="R26" s="67"/>
+      <c r="S26" s="67"/>
+      <c r="T26" s="67"/>
+      <c r="U26" s="67"/>
+      <c r="V26" s="67"/>
+      <c r="W26" s="67"/>
+      <c r="X26" s="67"/>
+      <c r="Y26" s="67"/>
+      <c r="Z26" s="67"/>
+      <c r="AA26" s="67"/>
+      <c r="AB26" s="67"/>
+      <c r="AC26" s="67"/>
+    </row>
+    <row r="27" spans="1:29">
+      <c r="A27" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B27" s="6">
+        <v>22</v>
+      </c>
+      <c r="C27" s="6">
+        <v>40</v>
+      </c>
+      <c r="D27" s="7">
+        <v>35</v>
+      </c>
+      <c r="E27" s="7">
+        <v>84</v>
+      </c>
+      <c r="F27" s="7">
+        <v>64</v>
+      </c>
+      <c r="G27" s="7">
+        <v>81</v>
+      </c>
+      <c r="H27" s="10">
+        <v>80</v>
+      </c>
+      <c r="I27" s="7">
+        <v>101</v>
+      </c>
+      <c r="J27" s="10">
+        <v>46</v>
+      </c>
+      <c r="K27" s="8">
+        <v>53</v>
+      </c>
+      <c r="L27" s="11">
+        <v>60</v>
+      </c>
+      <c r="M27" s="11">
+        <v>59</v>
+      </c>
+      <c r="N27" s="32">
+        <v>1</v>
+      </c>
+      <c r="O27" s="35">
+        <v>10</v>
+      </c>
+      <c r="P27" s="32">
+        <v>5</v>
+      </c>
+      <c r="Q27" s="32">
+        <v>6</v>
+      </c>
+      <c r="R27" s="32">
+        <v>18</v>
+      </c>
+      <c r="S27" s="32">
+        <v>25</v>
+      </c>
+      <c r="T27" s="32">
+        <v>15</v>
+      </c>
+      <c r="U27" s="32">
+        <v>27</v>
+      </c>
+      <c r="V27" s="32">
+        <v>23</v>
+      </c>
+      <c r="W27" s="32">
+        <v>24</v>
+      </c>
+      <c r="X27" s="32">
+        <v>17</v>
+      </c>
+      <c r="Y27" s="32">
+        <v>7</v>
+      </c>
+      <c r="Z27" s="32">
+        <v>3</v>
+      </c>
+      <c r="AA27" s="32">
+        <v>8</v>
+      </c>
+      <c r="AB27" s="32">
+        <v>6</v>
+      </c>
+      <c r="AC27" s="32">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
+      <c r="A28" s="20" t="s">
+        <v>20</v>
+      </c>
+      <c r="B28" s="6"/>
+      <c r="C28" s="6"/>
+      <c r="D28" s="6"/>
+      <c r="E28" s="6"/>
+      <c r="F28" s="6"/>
+      <c r="G28" s="6"/>
+      <c r="H28" s="6"/>
+      <c r="I28" s="6"/>
+      <c r="J28" s="6"/>
+      <c r="K28" s="6"/>
+      <c r="L28" s="6"/>
+      <c r="M28" s="6"/>
+      <c r="N28" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O28" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P28" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q28" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="R28" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S28" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T28" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="U28" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="V28" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W28" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X28" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y28" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z28" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA28" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB28" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC28" s="17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
+      <c r="A29" s="20" t="s">
+        <v>21</v>
+      </c>
+      <c r="B29" s="6"/>
+      <c r="C29" s="6"/>
+      <c r="D29" s="7"/>
+      <c r="E29" s="7"/>
+      <c r="F29" s="7"/>
+      <c r="G29" s="7"/>
+      <c r="H29" s="10"/>
+      <c r="I29" s="7"/>
+      <c r="J29" s="10"/>
+      <c r="K29" s="8"/>
+      <c r="L29" s="11"/>
+      <c r="M29" s="11"/>
+      <c r="N29" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O29" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P29" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q29" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="R29" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S29" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T29" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="U29" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="V29" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W29" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X29" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y29" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z29" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA29" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB29" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC29" s="17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
+      <c r="A30" s="20" t="s">
+        <v>22</v>
+      </c>
+      <c r="B30" s="6"/>
+      <c r="C30" s="6"/>
+      <c r="D30" s="7"/>
+      <c r="E30" s="7"/>
+      <c r="F30" s="7"/>
+      <c r="G30" s="7"/>
+      <c r="H30" s="10"/>
+      <c r="I30" s="7"/>
+      <c r="J30" s="10"/>
+      <c r="K30" s="8"/>
+      <c r="L30" s="11"/>
+      <c r="M30" s="11"/>
+      <c r="N30" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O30" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P30" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q30" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="R30" s="19">
+        <v>9</v>
+      </c>
+      <c r="S30" s="4">
+        <v>11</v>
+      </c>
+      <c r="T30" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="U30" s="17">
+        <v>7</v>
+      </c>
+      <c r="V30" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W30" s="19">
+        <v>6</v>
+      </c>
+      <c r="X30" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y30" s="17">
+        <v>1</v>
+      </c>
+      <c r="Z30" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA30" s="17">
+        <v>4</v>
+      </c>
+      <c r="AB30" s="17">
+        <v>2</v>
+      </c>
+      <c r="AC30" s="17">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
+      <c r="A31" s="20" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" s="6"/>
+      <c r="C31" s="6"/>
+      <c r="D31" s="7"/>
+      <c r="E31" s="7"/>
+      <c r="F31" s="7"/>
+      <c r="G31" s="7"/>
+      <c r="H31" s="10"/>
+      <c r="I31" s="7"/>
+      <c r="J31" s="10"/>
+      <c r="K31" s="8"/>
+      <c r="L31" s="11"/>
+      <c r="M31" s="11"/>
+      <c r="N31" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O31" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P31" s="4">
+        <v>1</v>
+      </c>
+      <c r="Q31" s="34">
+        <v>1</v>
+      </c>
+      <c r="R31" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S31" s="4">
+        <v>1</v>
+      </c>
+      <c r="T31" s="34">
+        <v>3</v>
+      </c>
+      <c r="U31" s="17">
+        <v>1</v>
+      </c>
+      <c r="V31" s="17">
+        <v>2</v>
+      </c>
+      <c r="W31" s="45" t="s">
+        <v>16</v>
+      </c>
+      <c r="X31" s="52">
+        <v>3</v>
+      </c>
+      <c r="Y31" s="17">
+        <v>6</v>
+      </c>
+      <c r="Z31" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA31" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB31" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC31" s="17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
+      <c r="A32" s="20" t="s">
+        <v>24</v>
+      </c>
+      <c r="B32" s="6"/>
+      <c r="C32" s="6"/>
+      <c r="D32" s="7"/>
+      <c r="E32" s="7"/>
+      <c r="F32" s="7"/>
+      <c r="G32" s="7"/>
+      <c r="H32" s="10"/>
+      <c r="I32" s="7"/>
+      <c r="J32" s="10"/>
+      <c r="K32" s="8"/>
+      <c r="L32" s="11"/>
+      <c r="M32" s="11"/>
+      <c r="N32" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O32" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P32" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q32" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="R32" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S32" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T32" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="U32" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="V32" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W32" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X32" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y32" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z32" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA32" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB32" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC32" s="17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
+      <c r="A33" s="20" t="s">
+        <v>25</v>
+      </c>
+      <c r="B33" s="6"/>
+      <c r="C33" s="6"/>
+      <c r="D33" s="7"/>
+      <c r="E33" s="7"/>
+      <c r="F33" s="7"/>
+      <c r="G33" s="7"/>
+      <c r="H33" s="10"/>
+      <c r="I33" s="7"/>
+      <c r="J33" s="10"/>
+      <c r="K33" s="8"/>
+      <c r="L33" s="11"/>
+      <c r="M33" s="11"/>
+      <c r="N33" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O33" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P33" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q33" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="R33" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S33" s="4">
+        <v>10</v>
+      </c>
+      <c r="T33" s="34">
+        <v>4</v>
+      </c>
+      <c r="U33" s="52">
+        <v>3</v>
+      </c>
+      <c r="V33" s="17">
+        <v>13</v>
+      </c>
+      <c r="W33" s="17">
+        <v>5</v>
+      </c>
+      <c r="X33" s="52">
+        <v>3</v>
+      </c>
+      <c r="Y33" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z33" s="17">
+        <v>1</v>
+      </c>
+      <c r="AA33" s="17">
+        <v>1</v>
+      </c>
+      <c r="AB33" s="17">
+        <v>1</v>
+      </c>
+      <c r="AC33" s="17">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
+      <c r="A34" s="20" t="s">
+        <v>26</v>
+      </c>
+      <c r="B34" s="6"/>
+      <c r="C34" s="6"/>
+      <c r="D34" s="7"/>
+      <c r="E34" s="7"/>
+      <c r="F34" s="7"/>
+      <c r="G34" s="7"/>
+      <c r="H34" s="10"/>
+      <c r="I34" s="7"/>
+      <c r="J34" s="10"/>
+      <c r="K34" s="8"/>
+      <c r="L34" s="11"/>
+      <c r="M34" s="11"/>
+      <c r="N34" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O34" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P34" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q34" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="R34" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S34" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T34" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="U34" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="V34" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W34" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X34" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y34" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z34" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA34" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB34" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC34" s="17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
+      <c r="A35" s="20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B35" s="6"/>
+      <c r="C35" s="6"/>
+      <c r="D35" s="6"/>
+      <c r="E35" s="6"/>
+      <c r="F35" s="6"/>
+      <c r="G35" s="6"/>
+      <c r="H35" s="6"/>
+      <c r="I35" s="6"/>
+      <c r="J35" s="6"/>
+      <c r="K35" s="6"/>
+      <c r="L35" s="6"/>
+      <c r="M35" s="6"/>
+      <c r="N35" s="17">
+        <v>1</v>
+      </c>
+      <c r="O35" s="13">
+        <v>5</v>
+      </c>
+      <c r="P35" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q35" s="34">
+        <v>2</v>
+      </c>
+      <c r="R35" s="19">
+        <v>6</v>
+      </c>
+      <c r="S35" s="19">
+        <v>1</v>
+      </c>
+      <c r="T35" s="34">
+        <v>3</v>
+      </c>
+      <c r="U35" s="52">
+        <v>2</v>
+      </c>
+      <c r="V35" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W35" s="19">
+        <v>2</v>
+      </c>
+      <c r="X35" s="52">
+        <v>10</v>
+      </c>
+      <c r="Y35" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z35" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA35" s="17">
+        <v>3</v>
+      </c>
+      <c r="AB35" s="17">
+        <v>1</v>
+      </c>
+      <c r="AC35" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
+      <c r="A36" s="21" t="s">
+        <v>28</v>
+      </c>
+      <c r="B36" s="6"/>
+      <c r="C36" s="6"/>
+      <c r="D36" s="6"/>
+      <c r="E36" s="6"/>
+      <c r="F36" s="6"/>
+      <c r="G36" s="6"/>
+      <c r="H36" s="10"/>
+      <c r="I36" s="6"/>
+      <c r="J36" s="10"/>
+      <c r="K36" s="9"/>
+      <c r="L36" s="10"/>
+      <c r="M36" s="10"/>
+      <c r="N36" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="O36" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="P36" s="14" t="s">
+        <v>16</v>
+      </c>
+      <c r="Q36" s="34" t="s">
+        <v>16</v>
+      </c>
+      <c r="R36" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="S36" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="T36" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="U36" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="V36" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="W36" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="X36" s="52" t="s">
+        <v>16</v>
+      </c>
+      <c r="Y36" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z36" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA36" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB36" s="17" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC36" s="17" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
+      <c r="A37" s="22" t="s">
+        <v>29</v>
+      </c>
+      <c r="B37" s="23"/>
+      <c r="C37" s="23"/>
+      <c r="D37" s="23"/>
+      <c r="E37" s="23"/>
+      <c r="F37" s="23"/>
+      <c r="G37" s="23"/>
+      <c r="H37" s="25"/>
+      <c r="I37" s="23"/>
+      <c r="J37" s="25"/>
+      <c r="K37" s="24"/>
+      <c r="L37" s="25"/>
+      <c r="M37" s="25"/>
+      <c r="N37" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="O37" s="26">
+        <v>5</v>
+      </c>
+      <c r="P37" s="30">
+        <v>4</v>
+      </c>
+      <c r="Q37" s="41">
+        <v>3</v>
+      </c>
+      <c r="R37" s="44">
+        <v>3</v>
+      </c>
+      <c r="S37" s="30">
+        <v>2</v>
+      </c>
+      <c r="T37" s="47">
+        <v>5</v>
+      </c>
+      <c r="U37" s="51">
+        <v>14</v>
+      </c>
+      <c r="V37" s="53">
+        <v>8</v>
+      </c>
+      <c r="W37" s="54">
+        <v>11</v>
+      </c>
+      <c r="X37" s="56">
+        <v>1</v>
+      </c>
+      <c r="Y37" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z37" s="57">
+        <v>2</v>
+      </c>
+      <c r="AA37" s="39" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB37" s="39">
+        <v>2</v>
+      </c>
+      <c r="AC37" s="39">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
+      <c r="T38" s="17"/>
+    </row>
+  </sheetData>
+  <mergeCells count="8">
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A26:AC26"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:M4"/>
+    <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="A2:AC2"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A2:AC37"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="AC27" sqref="AC27:AC37"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15"/>
+  <cols>
+    <col min="1" max="1" width="22.140625" customWidth="1"/>
+    <col min="2" max="2" width="0" style="4" hidden="1" customWidth="1"/>
+    <col min="3" max="13" width="0" hidden="1" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="2" spans="1:29">
+      <c r="A2" s="66" t="s">
+        <v>19</v>
+      </c>
+      <c r="B2" s="66"/>
+      <c r="C2" s="66"/>
+      <c r="D2" s="66"/>
+      <c r="E2" s="66"/>
+      <c r="F2" s="66"/>
+      <c r="G2" s="66"/>
+      <c r="H2" s="66"/>
+      <c r="I2" s="66"/>
+      <c r="J2" s="66"/>
+      <c r="K2" s="66"/>
+      <c r="L2" s="66"/>
+      <c r="M2" s="66"/>
+      <c r="N2" s="66"/>
+      <c r="O2" s="66"/>
+      <c r="P2" s="66"/>
+      <c r="Q2" s="66"/>
+      <c r="R2" s="66"/>
+      <c r="S2" s="66"/>
+      <c r="T2" s="66"/>
+      <c r="U2" s="66"/>
+      <c r="V2" s="66"/>
+      <c r="W2" s="66"/>
+      <c r="X2" s="66"/>
+      <c r="Y2" s="66"/>
+      <c r="Z2" s="66"/>
+      <c r="AA2" s="66"/>
+      <c r="AB2" s="66"/>
+      <c r="AC2" s="66"/>
+    </row>
+    <row r="3" spans="1:29" s="1" customFormat="1">
+      <c r="A3" s="2"/>
+      <c r="N3" s="37"/>
+      <c r="O3" s="37"/>
+      <c r="P3" s="37"/>
+      <c r="Q3" s="37"/>
+      <c r="R3" s="37"/>
+      <c r="S3" s="37"/>
+      <c r="T3" s="37"/>
+      <c r="U3" s="37"/>
+      <c r="V3" s="37"/>
+      <c r="W3" s="37"/>
+      <c r="X3" s="37"/>
+      <c r="Y3" s="37"/>
+      <c r="Z3" s="37"/>
+      <c r="AA3" s="37"/>
+      <c r="AB3" s="37"/>
+      <c r="AC3" s="37"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="69"/>
+      <c r="B4" s="75">
+        <v>2021</v>
+      </c>
+      <c r="C4" s="76"/>
+      <c r="D4" s="76"/>
+      <c r="E4" s="76"/>
+      <c r="F4" s="76"/>
+      <c r="G4" s="76"/>
+      <c r="H4" s="76"/>
+      <c r="I4" s="76"/>
+      <c r="J4" s="76"/>
+      <c r="K4" s="76"/>
+      <c r="L4" s="76"/>
+      <c r="M4" s="76"/>
+      <c r="N4" s="61">
+        <v>2025</v>
+      </c>
+      <c r="O4" s="62"/>
+      <c r="P4" s="62"/>
+      <c r="Q4" s="62"/>
+      <c r="R4" s="62"/>
+      <c r="S4" s="62"/>
+      <c r="T4" s="62"/>
+      <c r="U4" s="62"/>
+      <c r="V4" s="62"/>
+      <c r="W4" s="62"/>
+      <c r="X4" s="62"/>
+      <c r="Y4" s="63"/>
+      <c r="Z4" s="64">
+        <v>2026</v>
+      </c>
+      <c r="AA4" s="65"/>
+      <c r="AB4" s="65"/>
+      <c r="AC4" s="65"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="70"/>
+      <c r="B5" s="5" t="s">
+        <v>5</v>
+      </c>
+      <c r="C5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="D5" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="E5" s="5" t="s">
+        <v>8</v>
+      </c>
+      <c r="F5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="G5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="H5" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="I5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="J5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="K5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="L5" s="5" t="s">
+        <v>14</v>
+      </c>
+      <c r="M5" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="N5" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="O5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="P5" s="38" t="s">
+        <v>7</v>
+      </c>
+      <c r="Q5" s="43" t="s">
+        <v>8</v>
+      </c>
+      <c r="R5" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="S5" s="5" t="s">
+        <v>1</v>
+      </c>
+      <c r="T5" s="5" t="s">
+        <v>2</v>
+      </c>
+      <c r="U5" s="5" t="s">
+        <v>3</v>
+      </c>
+      <c r="V5" s="5" t="s">
+        <v>4</v>
+      </c>
+      <c r="W5" s="5" t="s">
+        <v>13</v>
+      </c>
+      <c r="X5" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="Y5" s="36" t="s">
+        <v>15</v>
+      </c>
+      <c r="Z5" s="33" t="s">
+        <v>5</v>
+      </c>
+      <c r="AA5" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="AB5" s="58" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC5" s="43" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="77" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="77"/>
+      <c r="C6" s="77"/>
+      <c r="D6" s="77"/>
+      <c r="E6" s="77"/>
+      <c r="F6" s="77"/>
+      <c r="G6" s="77"/>
+      <c r="H6" s="77"/>
+      <c r="I6" s="77"/>
+      <c r="J6" s="77"/>
+      <c r="K6" s="77"/>
+      <c r="L6" s="77"/>
+      <c r="M6" s="77"/>
+      <c r="N6" s="77"/>
+      <c r="O6" s="77"/>
+      <c r="P6" s="77"/>
+      <c r="Q6" s="77"/>
+      <c r="R6" s="77"/>
+      <c r="S6" s="77"/>
+      <c r="T6" s="77"/>
+      <c r="U6" s="77"/>
+      <c r="V6" s="77"/>
+      <c r="W6" s="77"/>
+      <c r="X6" s="77"/>
+      <c r="Y6" s="77"/>
+      <c r="Z6" s="77"/>
+      <c r="AA6" s="77"/>
+      <c r="AB6" s="77"/>
+      <c r="AC6" s="77"/>
+    </row>
+    <row r="7" spans="1:29">
+      <c r="A7" s="18" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="6">
         <v>-16</v>
       </c>
       <c r="C7" s="6">
         <v>-63</v>
       </c>
       <c r="D7" s="7">
         <v>-53</v>
       </c>
       <c r="E7" s="7">
         <v>-111</v>
       </c>
       <c r="F7" s="7">
         <v>-123</v>
       </c>
       <c r="G7" s="7">
         <v>-122</v>
       </c>
       <c r="H7" s="11">
         <v>-163</v>
       </c>
       <c r="I7" s="7">
         <v>-193</v>
       </c>
       <c r="J7" s="10">
         <v>-84</v>
@@ -5569,52 +5768,55 @@
       </c>
       <c r="U7" s="31">
         <v>473</v>
       </c>
       <c r="V7" s="31">
         <v>87</v>
       </c>
       <c r="W7" s="31">
         <v>394</v>
       </c>
       <c r="X7" s="31">
         <v>308</v>
       </c>
       <c r="Y7" s="31">
         <v>512</v>
       </c>
       <c r="Z7" s="31">
         <v>511</v>
       </c>
       <c r="AA7" s="31">
         <v>283</v>
       </c>
       <c r="AB7" s="31">
         <v>169</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="31">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="6"/>
       <c r="C8" s="6"/>
       <c r="D8" s="6"/>
       <c r="E8" s="6"/>
       <c r="F8" s="6"/>
       <c r="G8" s="6"/>
       <c r="H8" s="6"/>
       <c r="I8" s="6"/>
       <c r="J8" s="6"/>
       <c r="K8" s="6"/>
       <c r="L8" s="6"/>
       <c r="M8" s="6"/>
       <c r="N8" s="19">
         <v>2</v>
       </c>
       <c r="O8" s="19">
         <v>44</v>
       </c>
       <c r="P8" s="19">
         <v>7</v>
       </c>
       <c r="Q8" s="19">
@@ -5631,52 +5833,55 @@
       </c>
       <c r="U8" s="19">
         <v>46</v>
       </c>
       <c r="V8" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W8" s="19">
         <v>26</v>
       </c>
       <c r="X8" s="19">
         <v>21</v>
       </c>
       <c r="Y8" s="19">
         <v>42</v>
       </c>
       <c r="Z8" s="19">
         <v>32</v>
       </c>
       <c r="AA8" s="19">
         <v>14</v>
       </c>
       <c r="AB8" s="19">
         <v>7</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="19">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B9" s="6"/>
       <c r="C9" s="6"/>
       <c r="D9" s="6"/>
       <c r="E9" s="6"/>
       <c r="F9" s="6"/>
       <c r="G9" s="6"/>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="6"/>
       <c r="N9" s="19">
         <v>1</v>
       </c>
       <c r="O9" s="19">
         <v>23</v>
       </c>
       <c r="P9" s="19">
         <v>6</v>
       </c>
       <c r="Q9" s="19">
@@ -5693,52 +5898,55 @@
       </c>
       <c r="U9" s="19">
         <v>42</v>
       </c>
       <c r="V9" s="19">
         <v>2</v>
       </c>
       <c r="W9" s="19">
         <v>4</v>
       </c>
       <c r="X9" s="19">
         <v>42</v>
       </c>
       <c r="Y9" s="19">
         <v>46</v>
       </c>
       <c r="Z9" s="19">
         <v>29</v>
       </c>
       <c r="AA9" s="19">
         <v>27</v>
       </c>
       <c r="AB9" s="19">
         <v>16</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="19">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="6"/>
       <c r="C10" s="6"/>
       <c r="D10" s="7"/>
       <c r="E10" s="7"/>
       <c r="F10" s="7"/>
       <c r="G10" s="7"/>
       <c r="H10" s="11"/>
       <c r="I10" s="7"/>
       <c r="J10" s="10"/>
       <c r="K10" s="9"/>
       <c r="L10" s="10"/>
       <c r="M10" s="10"/>
       <c r="N10" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O10" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P10" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q10" s="14" t="s">
@@ -5746,61 +5954,64 @@
       </c>
       <c r="R10" s="14" t="s">
         <v>16</v>
       </c>
       <c r="S10" s="19" t="s">
         <v>16</v>
       </c>
       <c r="T10" s="19" t="s">
         <v>16</v>
       </c>
       <c r="U10" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V10" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W10" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X10" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y10" s="19">
         <v>1</v>
       </c>
-      <c r="Z10">
-[...9 lines deleted...]
-    <row r="11" spans="1:28">
+      <c r="Z10" s="19">
+        <v>1</v>
+      </c>
+      <c r="AA10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB10" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC10" s="19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="6"/>
       <c r="C11" s="6"/>
       <c r="D11" s="7"/>
       <c r="E11" s="7"/>
       <c r="F11" s="7"/>
       <c r="G11" s="7"/>
       <c r="H11" s="11"/>
       <c r="I11" s="7"/>
       <c r="J11" s="10"/>
       <c r="K11" s="9"/>
       <c r="L11" s="10"/>
       <c r="M11" s="10"/>
       <c r="N11" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O11" s="19">
         <v>22</v>
       </c>
       <c r="P11" s="19">
         <v>47</v>
       </c>
       <c r="Q11" s="19">
@@ -5808,61 +6019,64 @@
       </c>
       <c r="R11" s="19">
         <v>24</v>
       </c>
       <c r="S11" s="19">
         <v>14</v>
       </c>
       <c r="T11" s="19">
         <v>17</v>
       </c>
       <c r="U11" s="19">
         <v>18</v>
       </c>
       <c r="V11" s="19">
         <v>23</v>
       </c>
       <c r="W11" s="19">
         <v>19</v>
       </c>
       <c r="X11" s="19">
         <v>16</v>
       </c>
       <c r="Y11" s="19">
         <v>73</v>
       </c>
-      <c r="Z11" s="19">
-[...3 lines deleted...]
-        <v>0</v>
+      <c r="Z11" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA11" s="19" t="s">
+        <v>16</v>
       </c>
       <c r="AB11" s="19">
         <v>-2</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="19">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B12" s="6"/>
       <c r="C12" s="6"/>
       <c r="D12" s="7"/>
       <c r="E12" s="7"/>
       <c r="F12" s="7"/>
       <c r="G12" s="7"/>
       <c r="H12" s="11"/>
       <c r="I12" s="7"/>
       <c r="J12" s="10"/>
       <c r="K12" s="9"/>
       <c r="L12" s="10"/>
       <c r="M12" s="10"/>
       <c r="N12" s="19">
         <v>9</v>
       </c>
       <c r="O12" s="19">
         <v>102</v>
       </c>
       <c r="P12" s="19">
         <v>44</v>
       </c>
       <c r="Q12" s="19">
@@ -5879,114 +6093,120 @@
       </c>
       <c r="U12" s="19">
         <v>84</v>
       </c>
       <c r="V12" s="19">
         <v>27</v>
       </c>
       <c r="W12" s="19">
         <v>128</v>
       </c>
       <c r="X12" s="19">
         <v>78</v>
       </c>
       <c r="Y12" s="19">
         <v>121</v>
       </c>
       <c r="Z12" s="19">
         <v>158</v>
       </c>
       <c r="AA12" s="19">
         <v>116</v>
       </c>
       <c r="AB12" s="19">
         <v>47</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="19">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B13" s="6"/>
       <c r="C13" s="6"/>
       <c r="D13" s="7"/>
       <c r="E13" s="7"/>
       <c r="F13" s="7"/>
       <c r="G13" s="7"/>
       <c r="H13" s="11"/>
       <c r="I13" s="7"/>
       <c r="J13" s="10"/>
       <c r="K13" s="9"/>
       <c r="L13" s="10"/>
       <c r="M13" s="10"/>
       <c r="N13" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O13" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P13" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q13" s="14" t="s">
         <v>16</v>
       </c>
       <c r="R13" s="14" t="s">
         <v>16</v>
       </c>
       <c r="S13" s="19" t="s">
         <v>16</v>
       </c>
       <c r="T13" s="19" t="s">
         <v>16</v>
       </c>
       <c r="U13" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V13" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W13" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X13" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="Y13" s="19">
-[...12 lines deleted...]
-    <row r="14" spans="1:28">
+      <c r="Y13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB13" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC13" s="19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B14" s="6"/>
       <c r="C14" s="6"/>
       <c r="D14" s="7"/>
       <c r="E14" s="7"/>
       <c r="F14" s="7"/>
       <c r="G14" s="7"/>
       <c r="H14" s="11"/>
       <c r="I14" s="7"/>
       <c r="J14" s="10"/>
       <c r="K14" s="9"/>
       <c r="L14" s="10"/>
       <c r="M14" s="10"/>
       <c r="N14" s="19">
         <v>20</v>
       </c>
       <c r="O14" s="19">
         <v>662</v>
       </c>
       <c r="P14" s="19">
         <v>352</v>
       </c>
       <c r="Q14" s="19">
@@ -6003,114 +6223,120 @@
       </c>
       <c r="U14" s="19">
         <v>171</v>
       </c>
       <c r="V14" s="19">
         <v>-3</v>
       </c>
       <c r="W14" s="19">
         <v>64</v>
       </c>
       <c r="X14" s="19">
         <v>73</v>
       </c>
       <c r="Y14" s="19">
         <v>110</v>
       </c>
       <c r="Z14" s="19">
         <v>182</v>
       </c>
       <c r="AA14" s="19">
         <v>60</v>
       </c>
       <c r="AB14" s="19">
         <v>34</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="19">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B15" s="6"/>
       <c r="C15" s="6"/>
       <c r="D15" s="7"/>
       <c r="E15" s="7"/>
       <c r="F15" s="7"/>
       <c r="G15" s="7"/>
       <c r="H15" s="11"/>
       <c r="I15" s="7"/>
       <c r="J15" s="10"/>
       <c r="K15" s="9"/>
       <c r="L15" s="10"/>
       <c r="M15" s="10"/>
       <c r="N15" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O15" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P15" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q15" s="14" t="s">
         <v>16</v>
       </c>
       <c r="R15" s="14" t="s">
         <v>16</v>
       </c>
       <c r="S15" s="19" t="s">
         <v>16</v>
       </c>
       <c r="T15" s="19" t="s">
         <v>16</v>
       </c>
       <c r="U15" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V15" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W15" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X15" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="Y15" s="19">
-[...12 lines deleted...]
-    <row r="16" spans="1:28">
+      <c r="Y15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB15" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC15" s="19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
       <c r="E16" s="6"/>
       <c r="F16" s="6"/>
       <c r="G16" s="6"/>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="6"/>
       <c r="N16" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O16" s="19">
         <v>122</v>
       </c>
       <c r="P16" s="19">
         <v>60</v>
       </c>
       <c r="Q16" s="19">
@@ -6127,114 +6353,120 @@
       </c>
       <c r="U16" s="19">
         <v>101</v>
       </c>
       <c r="V16" s="19">
         <v>43</v>
       </c>
       <c r="W16" s="19">
         <v>122</v>
       </c>
       <c r="X16" s="19">
         <v>40</v>
       </c>
       <c r="Y16" s="19">
         <v>65</v>
       </c>
       <c r="Z16" s="19">
         <v>59</v>
       </c>
       <c r="AA16" s="19">
         <v>44</v>
       </c>
       <c r="AB16" s="19">
         <v>44</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="19">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="7"/>
       <c r="E17" s="7"/>
       <c r="F17" s="7"/>
       <c r="G17" s="7"/>
       <c r="H17" s="11"/>
       <c r="I17" s="7"/>
       <c r="J17" s="10"/>
       <c r="K17" s="9"/>
       <c r="L17" s="10"/>
       <c r="M17" s="10"/>
       <c r="N17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="R17" s="14" t="s">
         <v>16</v>
       </c>
       <c r="S17" s="19">
         <v>1</v>
       </c>
       <c r="T17" s="19" t="s">
         <v>16</v>
       </c>
       <c r="U17" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V17" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W17" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X17" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="Y17" s="19">
-[...12 lines deleted...]
-    <row r="18" spans="1:28">
+      <c r="Y17" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z17" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA17" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB17" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC17" s="19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="21" t="s">
         <v>29</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="7"/>
       <c r="E18" s="7"/>
       <c r="F18" s="7"/>
       <c r="G18" s="7"/>
       <c r="H18" s="11"/>
       <c r="I18" s="7"/>
       <c r="J18" s="10"/>
       <c r="K18" s="9"/>
       <c r="L18" s="10"/>
       <c r="M18" s="10"/>
       <c r="N18" s="19">
         <v>5</v>
       </c>
       <c r="O18" s="19">
         <v>53</v>
       </c>
       <c r="P18" s="19">
         <v>33</v>
       </c>
       <c r="Q18" s="19">
@@ -6251,84 +6483,88 @@
       </c>
       <c r="U18" s="19">
         <v>11</v>
       </c>
       <c r="V18" s="19">
         <v>-5</v>
       </c>
       <c r="W18" s="19">
         <v>31</v>
       </c>
       <c r="X18" s="19">
         <v>38</v>
       </c>
       <c r="Y18" s="19">
         <v>54</v>
       </c>
       <c r="Z18" s="19">
         <v>50</v>
       </c>
       <c r="AA18" s="19">
         <v>22</v>
       </c>
       <c r="AB18" s="19">
         <v>23</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="62" t="s">
+      <c r="AC18" s="19">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="68" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="62"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="68"/>
+      <c r="C19" s="68"/>
+      <c r="D19" s="68"/>
+      <c r="E19" s="68"/>
+      <c r="F19" s="68"/>
+      <c r="G19" s="68"/>
+      <c r="H19" s="68"/>
+      <c r="I19" s="68"/>
+      <c r="J19" s="68"/>
+      <c r="K19" s="68"/>
+      <c r="L19" s="68"/>
+      <c r="M19" s="68"/>
+      <c r="N19" s="68"/>
+      <c r="O19" s="68"/>
+      <c r="P19" s="68"/>
+      <c r="Q19" s="68"/>
+      <c r="R19" s="68"/>
+      <c r="S19" s="68"/>
+      <c r="T19" s="68"/>
+      <c r="U19" s="68"/>
+      <c r="V19" s="68"/>
+      <c r="W19" s="68"/>
+      <c r="X19" s="68"/>
+      <c r="Y19" s="68"/>
+      <c r="Z19" s="68"/>
+      <c r="AA19" s="68"/>
+      <c r="AB19" s="68"/>
+      <c r="AC19" s="68"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B20" s="6">
         <v>-5</v>
       </c>
       <c r="C20" s="6">
         <v>-25</v>
       </c>
       <c r="D20" s="7">
         <v>-24</v>
       </c>
       <c r="E20" s="7">
         <v>-30</v>
       </c>
       <c r="F20" s="7">
         <v>-63</v>
       </c>
       <c r="G20" s="7">
         <v>-48</v>
       </c>
       <c r="H20" s="11">
         <v>-88</v>
       </c>
       <c r="I20" s="7">
@@ -6369,52 +6605,55 @@
       </c>
       <c r="U20" s="32">
         <v>110</v>
       </c>
       <c r="V20" s="32">
         <v>13</v>
       </c>
       <c r="W20" s="32">
         <v>73</v>
       </c>
       <c r="X20" s="32">
         <v>79</v>
       </c>
       <c r="Y20" s="32">
         <v>115</v>
       </c>
       <c r="Z20" s="32">
         <v>100</v>
       </c>
       <c r="AA20" s="59">
         <v>69</v>
       </c>
       <c r="AB20" s="59">
         <v>44</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="32">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B21" s="6"/>
       <c r="C21" s="6"/>
       <c r="D21" s="6"/>
       <c r="E21" s="6"/>
       <c r="F21" s="6"/>
       <c r="G21" s="6"/>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="6"/>
       <c r="N21" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O21" s="17">
         <v>20</v>
       </c>
       <c r="P21" s="17">
         <v>2</v>
       </c>
       <c r="Q21" s="17">
@@ -6431,52 +6670,55 @@
       </c>
       <c r="U21" s="19">
         <v>10</v>
       </c>
       <c r="V21" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W21" s="19">
         <v>3</v>
       </c>
       <c r="X21" s="19">
         <v>9</v>
       </c>
       <c r="Y21" s="17">
         <v>21</v>
       </c>
       <c r="Z21" s="17">
         <v>20</v>
       </c>
       <c r="AA21" s="14">
         <v>13</v>
       </c>
       <c r="AB21" s="14">
         <v>7</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="17">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="20" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
       <c r="E22" s="6"/>
       <c r="F22" s="6"/>
       <c r="G22" s="6"/>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="6"/>
       <c r="N22" s="19">
         <v>1</v>
       </c>
       <c r="O22" s="17">
         <v>23</v>
       </c>
       <c r="P22" s="17">
         <v>6</v>
       </c>
       <c r="Q22" s="17">
@@ -6493,52 +6735,55 @@
       </c>
       <c r="U22" s="19">
         <v>42</v>
       </c>
       <c r="V22" s="17">
         <v>2</v>
       </c>
       <c r="W22" s="19">
         <v>4</v>
       </c>
       <c r="X22" s="19">
         <v>42</v>
       </c>
       <c r="Y22" s="17">
         <v>46</v>
       </c>
       <c r="Z22" s="17">
         <v>29</v>
       </c>
       <c r="AA22" s="14">
         <v>27</v>
       </c>
       <c r="AB22" s="14">
         <v>16</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="17">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B23" s="6"/>
       <c r="C23" s="6"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="11"/>
       <c r="I23" s="7"/>
       <c r="J23" s="10"/>
       <c r="K23" s="9"/>
       <c r="L23" s="10"/>
       <c r="M23" s="10"/>
       <c r="N23" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O23" s="17">
         <v>-2</v>
       </c>
       <c r="P23" s="17">
         <v>2</v>
       </c>
       <c r="Q23" s="17">
@@ -6552,55 +6797,58 @@
       </c>
       <c r="T23" s="17">
         <v>2</v>
       </c>
       <c r="U23" s="19">
         <v>-3</v>
       </c>
       <c r="V23" s="17">
         <v>3</v>
       </c>
       <c r="W23" s="19">
         <v>3</v>
       </c>
       <c r="X23" s="45" t="s">
         <v>16</v>
       </c>
       <c r="Y23" s="17">
         <v>12</v>
       </c>
       <c r="Z23" s="17">
         <v>-4</v>
       </c>
       <c r="AA23" s="14">
         <v>3</v>
       </c>
-      <c r="AB23" s="14">
-[...3 lines deleted...]
-    <row r="24" spans="1:28">
+      <c r="AB23" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC23" s="19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B24" s="6"/>
       <c r="C24" s="6"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="11"/>
       <c r="I24" s="7"/>
       <c r="J24" s="10"/>
       <c r="K24" s="9"/>
       <c r="L24" s="10"/>
       <c r="M24" s="10"/>
       <c r="N24" s="19">
         <v>3</v>
       </c>
       <c r="O24" s="17">
         <v>178</v>
       </c>
       <c r="P24" s="17">
         <v>94</v>
       </c>
       <c r="Q24" s="17">
@@ -6617,52 +6865,55 @@
       </c>
       <c r="U24" s="19">
         <v>28</v>
       </c>
       <c r="V24" s="17">
         <v>-1</v>
       </c>
       <c r="W24" s="19">
         <v>24</v>
       </c>
       <c r="X24" s="19">
         <v>15</v>
       </c>
       <c r="Y24" s="17">
         <v>19</v>
       </c>
       <c r="Z24" s="17">
         <v>39</v>
       </c>
       <c r="AA24" s="14">
         <v>21</v>
       </c>
       <c r="AB24" s="14">
         <v>8</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="17">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B25" s="6"/>
       <c r="C25" s="6"/>
       <c r="D25" s="7"/>
       <c r="E25" s="7"/>
       <c r="F25" s="7"/>
       <c r="G25" s="7"/>
       <c r="H25" s="11"/>
       <c r="I25" s="7"/>
       <c r="J25" s="10"/>
       <c r="K25" s="9"/>
       <c r="L25" s="10"/>
       <c r="M25" s="10"/>
       <c r="N25" s="19">
         <v>1</v>
       </c>
       <c r="O25" s="17">
         <v>33</v>
       </c>
       <c r="P25" s="17">
         <v>10</v>
       </c>
       <c r="Q25" s="17">
@@ -6679,84 +6930,88 @@
       </c>
       <c r="U25" s="19">
         <v>33</v>
       </c>
       <c r="V25" s="17">
         <v>9</v>
       </c>
       <c r="W25" s="19">
         <v>39</v>
       </c>
       <c r="X25" s="19">
         <v>13</v>
       </c>
       <c r="Y25" s="17">
         <v>17</v>
       </c>
       <c r="Z25" s="17">
         <v>16</v>
       </c>
       <c r="AA25" s="14">
         <v>5</v>
       </c>
       <c r="AB25" s="14">
         <v>13</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="62" t="s">
+      <c r="AC25" s="17">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="68" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="62"/>
-[...27 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="B26" s="68"/>
+      <c r="C26" s="68"/>
+      <c r="D26" s="68"/>
+      <c r="E26" s="68"/>
+      <c r="F26" s="68"/>
+      <c r="G26" s="68"/>
+      <c r="H26" s="68"/>
+      <c r="I26" s="68"/>
+      <c r="J26" s="68"/>
+      <c r="K26" s="68"/>
+      <c r="L26" s="68"/>
+      <c r="M26" s="68"/>
+      <c r="N26" s="68"/>
+      <c r="O26" s="68"/>
+      <c r="P26" s="68"/>
+      <c r="Q26" s="68"/>
+      <c r="R26" s="68"/>
+      <c r="S26" s="68"/>
+      <c r="T26" s="68"/>
+      <c r="U26" s="68"/>
+      <c r="V26" s="68"/>
+      <c r="W26" s="68"/>
+      <c r="X26" s="68"/>
+      <c r="Y26" s="68"/>
+      <c r="Z26" s="68"/>
+      <c r="AA26" s="68"/>
+      <c r="AB26" s="68"/>
+      <c r="AC26" s="68"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="18" t="s">
         <v>10</v>
       </c>
       <c r="B27" s="6">
         <v>-11</v>
       </c>
       <c r="C27" s="6">
         <v>-38</v>
       </c>
       <c r="D27" s="7">
         <v>-29</v>
       </c>
       <c r="E27" s="7">
         <v>-81</v>
       </c>
       <c r="F27" s="7">
         <v>-60</v>
       </c>
       <c r="G27" s="7">
         <v>-74</v>
       </c>
       <c r="H27" s="11">
         <v>-75</v>
       </c>
       <c r="I27" s="7">
@@ -6797,52 +7052,55 @@
       </c>
       <c r="U27" s="32">
         <v>363</v>
       </c>
       <c r="V27" s="32">
         <v>74</v>
       </c>
       <c r="W27" s="32">
         <v>321</v>
       </c>
       <c r="X27" s="32">
         <v>229</v>
       </c>
       <c r="Y27" s="32">
         <v>397</v>
       </c>
       <c r="Z27" s="32">
         <v>411</v>
       </c>
       <c r="AA27" s="32">
         <v>214</v>
       </c>
       <c r="AB27" s="32">
         <v>125</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="32">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B28" s="6"/>
       <c r="C28" s="6"/>
       <c r="D28" s="6"/>
       <c r="E28" s="6"/>
       <c r="F28" s="6"/>
       <c r="G28" s="6"/>
       <c r="H28" s="6"/>
       <c r="I28" s="6"/>
       <c r="J28" s="6"/>
       <c r="K28" s="6"/>
       <c r="L28" s="6"/>
       <c r="M28" s="6"/>
       <c r="N28" s="19">
         <v>2</v>
       </c>
       <c r="O28" s="19">
         <v>24</v>
       </c>
       <c r="P28" s="17">
         <v>5</v>
       </c>
       <c r="Q28" s="17">
@@ -6856,55 +7114,58 @@
       </c>
       <c r="T28" s="17">
         <v>34</v>
       </c>
       <c r="U28" s="17">
         <v>36</v>
       </c>
       <c r="V28" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W28" s="17">
         <v>23</v>
       </c>
       <c r="X28" s="17">
         <v>12</v>
       </c>
       <c r="Y28" s="17">
         <v>21</v>
       </c>
       <c r="Z28" s="17">
         <v>12</v>
       </c>
       <c r="AA28" s="17">
         <v>1</v>
       </c>
-      <c r="AB28" s="17">
-[...3 lines deleted...]
-    <row r="29" spans="1:28">
+      <c r="AB28" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC28" s="19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B29" s="6"/>
       <c r="C29" s="6"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
       <c r="G29" s="7"/>
       <c r="H29" s="11"/>
       <c r="I29" s="7"/>
       <c r="J29" s="10"/>
       <c r="K29" s="8"/>
       <c r="L29" s="11"/>
       <c r="M29" s="11"/>
       <c r="N29" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O29" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P29" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q29" s="14" t="s">
@@ -6915,58 +7176,61 @@
       </c>
       <c r="S29" s="34" t="s">
         <v>16</v>
       </c>
       <c r="T29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="U29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X29" s="19" t="s">
         <v>16</v>
       </c>
       <c r="Y29" s="17">
         <v>1</v>
       </c>
       <c r="Z29" s="17">
         <v>1</v>
       </c>
-      <c r="AA29" s="17">
-[...6 lines deleted...]
-    <row r="30" spans="1:28">
+      <c r="AA29" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB29" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC29" s="19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B30" s="6"/>
       <c r="C30" s="6"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
       <c r="G30" s="7"/>
       <c r="H30" s="11"/>
       <c r="I30" s="7"/>
       <c r="J30" s="10"/>
       <c r="K30" s="8"/>
       <c r="L30" s="11"/>
       <c r="M30" s="11"/>
       <c r="N30" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O30" s="17">
         <v>24</v>
       </c>
       <c r="P30" s="17">
         <v>45</v>
       </c>
       <c r="Q30" s="17">
@@ -6983,52 +7247,55 @@
       </c>
       <c r="U30" s="19">
         <v>21</v>
       </c>
       <c r="V30" s="17">
         <v>20</v>
       </c>
       <c r="W30" s="19">
         <v>16</v>
       </c>
       <c r="X30" s="19">
         <v>16</v>
       </c>
       <c r="Y30" s="17">
         <v>61</v>
       </c>
       <c r="Z30" s="17">
         <v>4</v>
       </c>
       <c r="AA30" s="17">
         <v>-3</v>
       </c>
       <c r="AB30" s="17">
         <v>-2</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="17">
+        <v>-3</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B31" s="6"/>
       <c r="C31" s="6"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
       <c r="G31" s="7"/>
       <c r="H31" s="11"/>
       <c r="I31" s="7"/>
       <c r="J31" s="10"/>
       <c r="K31" s="8"/>
       <c r="L31" s="11"/>
       <c r="M31" s="11"/>
       <c r="N31" s="19">
         <v>9</v>
       </c>
       <c r="O31" s="19">
         <v>102</v>
       </c>
       <c r="P31" s="17">
         <v>44</v>
       </c>
       <c r="Q31" s="17">
@@ -7045,111 +7312,117 @@
       </c>
       <c r="U31" s="19">
         <v>84</v>
       </c>
       <c r="V31" s="17">
         <v>27</v>
       </c>
       <c r="W31" s="19">
         <v>128</v>
       </c>
       <c r="X31" s="19">
         <v>78</v>
       </c>
       <c r="Y31" s="17">
         <v>121</v>
       </c>
       <c r="Z31" s="17">
         <v>158</v>
       </c>
       <c r="AA31" s="17">
         <v>116</v>
       </c>
       <c r="AB31" s="17">
         <v>47</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="17">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B32" s="6"/>
       <c r="C32" s="6"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
       <c r="G32" s="7"/>
       <c r="H32" s="11"/>
       <c r="I32" s="7"/>
       <c r="J32" s="10"/>
       <c r="K32" s="8"/>
       <c r="L32" s="11"/>
       <c r="M32" s="11"/>
       <c r="N32" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O32" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P32" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q32" s="14" t="s">
         <v>16</v>
       </c>
       <c r="R32" s="14" t="s">
         <v>16</v>
       </c>
       <c r="S32" s="34" t="s">
         <v>16</v>
       </c>
       <c r="U32" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V32" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W32" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X32" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="Y32" s="17">
-[...12 lines deleted...]
-    <row r="33" spans="1:28">
+      <c r="Y32" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z32" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA32" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB32" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC32" s="19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B33" s="6"/>
       <c r="C33" s="6"/>
       <c r="D33" s="7"/>
       <c r="E33" s="7"/>
       <c r="F33" s="7"/>
       <c r="G33" s="7"/>
       <c r="H33" s="11"/>
       <c r="I33" s="7"/>
       <c r="J33" s="10"/>
       <c r="K33" s="8"/>
       <c r="L33" s="11"/>
       <c r="M33" s="11"/>
       <c r="N33" s="19">
         <v>17</v>
       </c>
       <c r="O33" s="19">
         <v>484</v>
       </c>
       <c r="P33" s="17">
         <v>258</v>
       </c>
       <c r="Q33" s="17">
@@ -7166,114 +7439,120 @@
       </c>
       <c r="U33" s="19">
         <v>143</v>
       </c>
       <c r="V33" s="17">
         <v>-2</v>
       </c>
       <c r="W33" s="19">
         <v>40</v>
       </c>
       <c r="X33" s="19">
         <v>58</v>
       </c>
       <c r="Y33" s="17">
         <v>91</v>
       </c>
       <c r="Z33" s="17">
         <v>143</v>
       </c>
       <c r="AA33" s="17">
         <v>39</v>
       </c>
       <c r="AB33" s="17">
         <v>26</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="17">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B34" s="6"/>
       <c r="C34" s="6"/>
       <c r="D34" s="7"/>
       <c r="E34" s="7"/>
       <c r="F34" s="7"/>
       <c r="G34" s="7"/>
       <c r="H34" s="11"/>
       <c r="I34" s="7"/>
       <c r="J34" s="10"/>
       <c r="K34" s="8"/>
       <c r="L34" s="11"/>
       <c r="M34" s="11"/>
       <c r="N34" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O34" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P34" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q34" s="14" t="s">
         <v>16</v>
       </c>
       <c r="R34" s="14" t="s">
         <v>16</v>
       </c>
       <c r="S34" s="34" t="s">
         <v>16</v>
       </c>
       <c r="T34" s="19" t="s">
         <v>16</v>
       </c>
       <c r="U34" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V34" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W34" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X34" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="Y34" s="17">
-[...12 lines deleted...]
-    <row r="35" spans="1:28">
+      <c r="Y34" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z34" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA34" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB34" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC34" s="19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B35" s="6"/>
       <c r="C35" s="6"/>
       <c r="D35" s="6"/>
       <c r="E35" s="6"/>
       <c r="F35" s="6"/>
       <c r="G35" s="6"/>
       <c r="H35" s="6"/>
       <c r="I35" s="6"/>
       <c r="J35" s="6"/>
       <c r="K35" s="6"/>
       <c r="L35" s="6"/>
       <c r="M35" s="6"/>
       <c r="N35" s="19">
         <v>-1</v>
       </c>
       <c r="O35" s="19">
         <v>89</v>
       </c>
       <c r="P35" s="17">
         <v>50</v>
       </c>
       <c r="Q35" s="17">
@@ -7290,114 +7569,120 @@
       </c>
       <c r="U35" s="19">
         <v>68</v>
       </c>
       <c r="V35" s="17">
         <v>34</v>
       </c>
       <c r="W35" s="19">
         <v>83</v>
       </c>
       <c r="X35" s="19">
         <v>27</v>
       </c>
       <c r="Y35" s="17">
         <v>48</v>
       </c>
       <c r="Z35" s="17">
         <v>43</v>
       </c>
       <c r="AA35" s="17">
         <v>39</v>
       </c>
       <c r="AB35" s="17">
         <v>31</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="17">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="21" t="s">
         <v>28</v>
       </c>
       <c r="B36" s="6"/>
       <c r="C36" s="6"/>
       <c r="D36" s="6"/>
       <c r="E36" s="6"/>
       <c r="F36" s="6"/>
       <c r="G36" s="6"/>
       <c r="H36" s="10"/>
       <c r="I36" s="6"/>
       <c r="J36" s="10"/>
       <c r="K36" s="9"/>
       <c r="L36" s="10"/>
       <c r="M36" s="10"/>
       <c r="N36" s="14" t="s">
         <v>16</v>
       </c>
       <c r="O36" s="14" t="s">
         <v>16</v>
       </c>
       <c r="P36" s="14" t="s">
         <v>16</v>
       </c>
       <c r="Q36" s="14" t="s">
         <v>16</v>
       </c>
       <c r="R36" s="14" t="s">
         <v>16</v>
       </c>
       <c r="S36" s="19">
         <v>1</v>
       </c>
       <c r="T36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="U36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="V36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="W36" s="19" t="s">
         <v>16</v>
       </c>
       <c r="X36" s="19" t="s">
         <v>16</v>
       </c>
-      <c r="Y36" s="17">
-[...12 lines deleted...]
-    <row r="37" spans="1:28">
+      <c r="Y36" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="Z36" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AA36" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AB36" s="19" t="s">
+        <v>16</v>
+      </c>
+      <c r="AC36" s="19" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="22" t="s">
         <v>29</v>
       </c>
       <c r="B37" s="23"/>
       <c r="C37" s="23"/>
       <c r="D37" s="23"/>
       <c r="E37" s="23"/>
       <c r="F37" s="23"/>
       <c r="G37" s="23"/>
       <c r="H37" s="25"/>
       <c r="I37" s="23"/>
       <c r="J37" s="25"/>
       <c r="K37" s="24"/>
       <c r="L37" s="25"/>
       <c r="M37" s="25"/>
       <c r="N37" s="30">
         <v>5</v>
       </c>
       <c r="O37" s="39">
         <v>53</v>
       </c>
       <c r="P37" s="39">
         <v>33</v>
       </c>
       <c r="Q37" s="39">
@@ -7414,61 +7699,64 @@
       </c>
       <c r="U37" s="30">
         <v>11</v>
       </c>
       <c r="V37" s="30">
         <v>-5</v>
       </c>
       <c r="W37" s="30">
         <v>31</v>
       </c>
       <c r="X37" s="30">
         <v>38</v>
       </c>
       <c r="Y37" s="30">
         <v>54</v>
       </c>
       <c r="Z37" s="30">
         <v>50</v>
       </c>
       <c r="AA37" s="39">
         <v>22</v>
       </c>
       <c r="AB37" s="39">
         <v>23</v>
       </c>
+      <c r="AC37" s="39">
+        <v>15</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AB4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A26:AB26"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A26:AC26"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
     <mergeCell ref="N4:Y4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="A2:AC2"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Прибывшие</vt:lpstr>
       <vt:lpstr>Выбышие</vt:lpstr>