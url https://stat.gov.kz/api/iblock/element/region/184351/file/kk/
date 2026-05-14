--- v0 (2026-04-20)
+++ v1 (2026-05-14)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="40">
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
@@ -425,85 +425,85 @@
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -773,153 +773,156 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB40"/>
+  <dimension ref="A1:AC40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AB37" sqref="AB37"/>
+      <selection pane="bottomLeft" activeCell="AD30" sqref="AD30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
     <col min="2" max="2" width="10" hidden="1" customWidth="1"/>
     <col min="3" max="12" width="0" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="10" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
-      <c r="A1" s="34" t="s">
+    <row r="1" spans="1:29">
+      <c r="A1" s="39" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="34"/>
-[...27 lines deleted...]
-    <row r="2" spans="1:28">
+      <c r="B1" s="39"/>
+      <c r="C1" s="39"/>
+      <c r="D1" s="39"/>
+      <c r="E1" s="39"/>
+      <c r="F1" s="39"/>
+      <c r="G1" s="39"/>
+      <c r="H1" s="39"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="39"/>
+      <c r="O1" s="39"/>
+      <c r="P1" s="39"/>
+      <c r="Q1" s="39"/>
+      <c r="R1" s="39"/>
+      <c r="S1" s="39"/>
+      <c r="T1" s="39"/>
+      <c r="U1" s="39"/>
+      <c r="V1" s="39"/>
+      <c r="W1" s="39"/>
+      <c r="X1" s="39"/>
+      <c r="Y1" s="39"/>
+      <c r="Z1" s="39"/>
+      <c r="AA1" s="39"/>
+      <c r="AB1" s="39"/>
+      <c r="AC1" s="39"/>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" s="1"/>
-      <c r="N2" s="37"/>
-[...10 lines deleted...]
-      <c r="Y2" s="37"/>
+      <c r="N2" s="42"/>
+      <c r="O2" s="42"/>
+      <c r="P2" s="42"/>
+      <c r="Q2" s="42"/>
+      <c r="R2" s="42"/>
+      <c r="S2" s="42"/>
+      <c r="T2" s="42"/>
+      <c r="U2" s="42"/>
+      <c r="V2" s="42"/>
+      <c r="W2" s="42"/>
+      <c r="X2" s="42"/>
+      <c r="Y2" s="42"/>
       <c r="Z2" s="22"/>
       <c r="AA2" s="22"/>
       <c r="AB2" s="22"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="38">
+      <c r="AC2" s="22"/>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" s="43"/>
+      <c r="B3" s="40">
         <v>2021</v>
       </c>
-      <c r="C3" s="39"/>
-[...10 lines deleted...]
-      <c r="N3" s="38">
+      <c r="C3" s="41"/>
+      <c r="D3" s="41"/>
+      <c r="E3" s="41"/>
+      <c r="F3" s="41"/>
+      <c r="G3" s="41"/>
+      <c r="H3" s="41"/>
+      <c r="I3" s="41"/>
+      <c r="J3" s="41"/>
+      <c r="K3" s="41"/>
+      <c r="L3" s="41"/>
+      <c r="M3" s="41"/>
+      <c r="N3" s="40">
         <v>2025</v>
       </c>
-      <c r="O3" s="39"/>
-[...10 lines deleted...]
-      <c r="Z3" s="38">
+      <c r="O3" s="41"/>
+      <c r="P3" s="41"/>
+      <c r="Q3" s="41"/>
+      <c r="R3" s="41"/>
+      <c r="S3" s="41"/>
+      <c r="T3" s="41"/>
+      <c r="U3" s="41"/>
+      <c r="V3" s="41"/>
+      <c r="W3" s="41"/>
+      <c r="X3" s="41"/>
+      <c r="Y3" s="45"/>
+      <c r="Z3" s="40">
         <v>2026</v>
       </c>
-      <c r="AA3" s="39"/>
-[...3 lines deleted...]
-      <c r="A4" s="41"/>
+      <c r="AA3" s="41"/>
+      <c r="AB3" s="41"/>
+      <c r="AC3" s="41"/>
+    </row>
+    <row r="4" spans="1:29" ht="25.5" customHeight="1">
+      <c r="A4" s="44"/>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -957,84 +960,88 @@
       </c>
       <c r="U4" s="2" t="s">
         <v>4</v>
       </c>
       <c r="V4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="W4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="Y4" s="26" t="s">
         <v>15</v>
       </c>
       <c r="Z4" s="19" t="s">
         <v>39</v>
       </c>
       <c r="AA4" s="19" t="s">
         <v>7</v>
       </c>
       <c r="AB4" s="19" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="35" t="s">
+      <c r="AC4" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29" ht="15.75" customHeight="1">
+      <c r="A5" s="38" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="35"/>
-[...27 lines deleted...]
-    <row r="6" spans="1:28">
+      <c r="B5" s="38"/>
+      <c r="C5" s="38"/>
+      <c r="D5" s="38"/>
+      <c r="E5" s="38"/>
+      <c r="F5" s="38"/>
+      <c r="G5" s="38"/>
+      <c r="H5" s="38"/>
+      <c r="I5" s="38"/>
+      <c r="J5" s="38"/>
+      <c r="K5" s="38"/>
+      <c r="L5" s="38"/>
+      <c r="M5" s="38"/>
+      <c r="N5" s="38"/>
+      <c r="O5" s="38"/>
+      <c r="P5" s="38"/>
+      <c r="Q5" s="38"/>
+      <c r="R5" s="38"/>
+      <c r="S5" s="38"/>
+      <c r="T5" s="38"/>
+      <c r="U5" s="38"/>
+      <c r="V5" s="38"/>
+      <c r="W5" s="38"/>
+      <c r="X5" s="38"/>
+      <c r="Y5" s="38"/>
+      <c r="Z5" s="38"/>
+      <c r="AA5" s="38"/>
+      <c r="AB5" s="38"/>
+      <c r="AC5" s="38"/>
+    </row>
+    <row r="6" spans="1:29">
       <c r="A6" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="8">
         <v>2077967</v>
       </c>
       <c r="C6" s="8">
         <v>2079416</v>
       </c>
       <c r="D6" s="8">
         <v>2081207</v>
       </c>
       <c r="E6" s="9">
         <v>2083682</v>
       </c>
       <c r="F6" s="9">
         <v>2086387</v>
       </c>
       <c r="G6" s="9">
         <v>2088822</v>
       </c>
       <c r="H6" s="9">
         <v>2092404</v>
       </c>
       <c r="I6" s="8">
@@ -1072,55 +1079,58 @@
       </c>
       <c r="T6" s="20">
         <v>1578089</v>
       </c>
       <c r="U6" s="20">
         <v>1581020</v>
       </c>
       <c r="V6" s="20">
         <v>1583478</v>
       </c>
       <c r="W6" s="20">
         <v>1586875</v>
       </c>
       <c r="X6" s="20">
         <v>1590082</v>
       </c>
       <c r="Y6" s="20">
         <v>1592652</v>
       </c>
       <c r="Z6" s="20">
         <v>1596532</v>
       </c>
       <c r="AA6" s="20">
         <v>1600814</v>
       </c>
-      <c r="AB6" s="43">
+      <c r="AB6" s="34">
         <v>1603496</v>
       </c>
-    </row>
-    <row r="7" spans="1:28">
+      <c r="AC6" s="34">
+        <v>1606365</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="11"/>
       <c r="I7" s="8"/>
       <c r="J7" s="9"/>
       <c r="K7" s="8"/>
       <c r="L7" s="11"/>
       <c r="M7" s="8"/>
       <c r="N7" s="21">
         <v>65822</v>
       </c>
       <c r="O7" s="21">
         <v>65795</v>
       </c>
       <c r="P7" s="21">
         <v>65877</v>
       </c>
       <c r="Q7" s="21">
@@ -1134,55 +1144,58 @@
       </c>
       <c r="T7" s="21">
         <v>66112</v>
       </c>
       <c r="U7" s="21">
         <v>66236</v>
       </c>
       <c r="V7" s="21">
         <v>66220</v>
       </c>
       <c r="W7" s="21">
         <v>66306</v>
       </c>
       <c r="X7" s="21">
         <v>66312</v>
       </c>
       <c r="Y7" s="21">
         <v>66323</v>
       </c>
       <c r="Z7" s="21">
         <v>66325</v>
       </c>
       <c r="AA7" s="21">
         <v>66356</v>
       </c>
-      <c r="AB7" s="44">
+      <c r="AB7" s="35">
         <v>66325</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="35">
+        <v>66398</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="11"/>
       <c r="I8" s="8"/>
       <c r="J8" s="9"/>
       <c r="K8" s="8"/>
       <c r="L8" s="11"/>
       <c r="M8" s="8"/>
       <c r="N8" s="21">
         <v>51941</v>
       </c>
       <c r="O8" s="21">
         <v>52178</v>
       </c>
       <c r="P8" s="21">
         <v>52559</v>
       </c>
       <c r="Q8" s="21">
@@ -1196,55 +1209,58 @@
       </c>
       <c r="T8" s="21">
         <v>53510</v>
       </c>
       <c r="U8" s="21">
         <v>53715</v>
       </c>
       <c r="V8" s="21">
         <v>54009</v>
       </c>
       <c r="W8" s="21">
         <v>54249</v>
       </c>
       <c r="X8" s="21">
         <v>54491</v>
       </c>
       <c r="Y8" s="21">
         <v>54747</v>
       </c>
       <c r="Z8" s="21">
         <v>55086</v>
       </c>
       <c r="AA8" s="21">
         <v>55417</v>
       </c>
-      <c r="AB8" s="44">
+      <c r="AB8" s="35">
         <v>55820</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="35">
+        <v>56317</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="16"/>
       <c r="J9" s="15"/>
       <c r="K9" s="16"/>
       <c r="L9" s="17"/>
       <c r="M9" s="16"/>
       <c r="N9" s="21">
         <v>27889</v>
       </c>
       <c r="O9" s="21">
         <v>27787</v>
       </c>
       <c r="P9" s="21">
         <v>27698</v>
       </c>
       <c r="Q9" s="21">
@@ -1258,55 +1274,58 @@
       </c>
       <c r="T9" s="21">
         <v>27350</v>
       </c>
       <c r="U9" s="21">
         <v>27285</v>
       </c>
       <c r="V9" s="21">
         <v>27257</v>
       </c>
       <c r="W9" s="21">
         <v>27259</v>
       </c>
       <c r="X9" s="21">
         <v>27212</v>
       </c>
       <c r="Y9" s="21">
         <v>27200</v>
       </c>
       <c r="Z9" s="21">
         <v>27154</v>
       </c>
       <c r="AA9" s="21">
         <v>27090</v>
       </c>
-      <c r="AB9" s="44">
+      <c r="AB9" s="35">
         <v>26999</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="35">
+        <v>26950</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="13"/>
       <c r="G10" s="13"/>
       <c r="H10" s="13"/>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="13"/>
       <c r="N10" s="21">
         <v>284837</v>
       </c>
       <c r="O10" s="21">
         <v>284567</v>
       </c>
       <c r="P10" s="21">
         <v>284372</v>
       </c>
       <c r="Q10" s="21">
@@ -1320,55 +1339,58 @@
       </c>
       <c r="T10" s="21">
         <v>283915</v>
       </c>
       <c r="U10" s="21">
         <v>283851</v>
       </c>
       <c r="V10" s="21">
         <v>283681</v>
       </c>
       <c r="W10" s="21">
         <v>283666</v>
       </c>
       <c r="X10" s="21">
         <v>283615</v>
       </c>
       <c r="Y10" s="21">
         <v>283405</v>
       </c>
       <c r="Z10" s="21">
         <v>283275</v>
       </c>
       <c r="AA10" s="21">
         <v>282923</v>
       </c>
-      <c r="AB10" s="44">
+      <c r="AB10" s="35">
         <v>282619</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="35">
+        <v>282117</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13"/>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="21">
         <v>170136</v>
       </c>
       <c r="O11" s="21">
         <v>170176</v>
       </c>
       <c r="P11" s="21">
         <v>170200</v>
       </c>
       <c r="Q11" s="21">
@@ -1382,387 +1404,409 @@
       </c>
       <c r="T11" s="21">
         <v>170337</v>
       </c>
       <c r="U11" s="21">
         <v>170540</v>
       </c>
       <c r="V11" s="21">
         <v>170474</v>
       </c>
       <c r="W11" s="21">
         <v>170543</v>
       </c>
       <c r="X11" s="21">
         <v>170545</v>
       </c>
       <c r="Y11" s="21">
         <v>170566</v>
       </c>
       <c r="Z11" s="21">
         <v>170729</v>
       </c>
       <c r="AA11" s="21">
         <v>171001</v>
       </c>
-      <c r="AB11" s="44">
+      <c r="AB11" s="35">
         <v>171022</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="35">
+        <v>171083</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="32" t="s">
         <v>23</v>
       </c>
       <c r="N12" s="21">
         <v>26410</v>
       </c>
       <c r="O12" s="21">
         <v>26229</v>
       </c>
       <c r="P12" s="21">
         <v>26092</v>
       </c>
       <c r="Q12" s="21">
         <v>25984</v>
       </c>
       <c r="R12" s="21">
         <v>25867</v>
       </c>
       <c r="S12" s="21">
         <v>25747</v>
       </c>
       <c r="T12" s="21">
         <v>25677</v>
       </c>
       <c r="U12" s="21">
         <v>25570</v>
       </c>
       <c r="V12" s="21">
         <v>25492</v>
       </c>
       <c r="W12" s="21">
         <v>25383</v>
       </c>
       <c r="X12" s="21">
         <v>25308</v>
       </c>
       <c r="Y12" s="21">
         <v>25225</v>
       </c>
       <c r="Z12" s="21">
         <v>25152</v>
       </c>
       <c r="AA12" s="21">
         <v>25009</v>
       </c>
-      <c r="AB12" s="44">
+      <c r="AB12" s="35">
         <v>24882</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="35">
+        <v>24750</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="32" t="s">
         <v>24</v>
       </c>
       <c r="N13" s="21">
         <v>354278</v>
       </c>
       <c r="O13" s="21">
         <v>355667</v>
       </c>
       <c r="P13" s="21">
         <v>357732</v>
       </c>
       <c r="Q13" s="21">
         <v>359156</v>
       </c>
       <c r="R13" s="21">
         <v>361098</v>
       </c>
       <c r="S13" s="21">
         <v>362456</v>
       </c>
       <c r="T13" s="21">
         <v>363682</v>
       </c>
       <c r="U13" s="21">
         <v>365060</v>
       </c>
       <c r="V13" s="21">
         <v>366612</v>
       </c>
       <c r="W13" s="21">
         <v>368044</v>
       </c>
       <c r="X13" s="21">
         <v>369708</v>
       </c>
       <c r="Y13" s="21">
         <v>371194</v>
       </c>
       <c r="Z13" s="21">
         <v>372826</v>
       </c>
       <c r="AA13" s="21">
         <v>375011</v>
       </c>
-      <c r="AB13" s="44">
+      <c r="AB13" s="35">
         <v>376572</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="35">
+        <v>377901</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="32" t="s">
         <v>25</v>
       </c>
       <c r="N14" s="21">
         <v>27426</v>
       </c>
       <c r="O14" s="21">
         <v>27277</v>
       </c>
       <c r="P14" s="21">
         <v>27125</v>
       </c>
       <c r="Q14" s="21">
         <v>26973</v>
       </c>
       <c r="R14" s="21">
         <v>26846</v>
       </c>
       <c r="S14" s="21">
         <v>26651</v>
       </c>
       <c r="T14" s="21">
         <v>26502</v>
       </c>
       <c r="U14" s="21">
         <v>26364</v>
       </c>
       <c r="V14" s="21">
         <v>26235</v>
       </c>
       <c r="W14" s="21">
         <v>26169</v>
       </c>
       <c r="X14" s="21">
         <v>26017</v>
       </c>
       <c r="Y14" s="21">
         <v>25887</v>
       </c>
       <c r="Z14" s="21">
         <v>25790</v>
       </c>
       <c r="AA14" s="21">
         <v>25597</v>
       </c>
-      <c r="AB14" s="44">
+      <c r="AB14" s="35">
         <v>25416</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="35">
+        <v>25204</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="32" t="s">
         <v>26</v>
       </c>
       <c r="N15" s="21">
         <v>255124</v>
       </c>
       <c r="O15" s="21">
         <v>256055</v>
       </c>
       <c r="P15" s="21">
         <v>257423</v>
       </c>
       <c r="Q15" s="21">
         <v>258315</v>
       </c>
       <c r="R15" s="21">
         <v>259568</v>
       </c>
       <c r="S15" s="21">
         <v>260690</v>
       </c>
       <c r="T15" s="21">
         <v>261848</v>
       </c>
       <c r="U15" s="21">
         <v>262847</v>
       </c>
       <c r="V15" s="21">
         <v>263789</v>
       </c>
       <c r="W15" s="21">
         <v>265071</v>
       </c>
       <c r="X15" s="21">
         <v>266160</v>
       </c>
       <c r="Y15" s="21">
         <v>267131</v>
       </c>
       <c r="Z15" s="21">
         <v>268570</v>
       </c>
       <c r="AA15" s="21">
         <v>270030</v>
       </c>
-      <c r="AB15" s="44">
+      <c r="AB15" s="35">
         <v>271059</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="35">
+        <v>272499</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="32" t="s">
         <v>27</v>
       </c>
       <c r="N16" s="21">
         <v>61499</v>
       </c>
       <c r="O16" s="21">
         <v>61322</v>
       </c>
       <c r="P16" s="21">
         <v>61190</v>
       </c>
       <c r="Q16" s="21">
         <v>61010</v>
       </c>
       <c r="R16" s="21">
         <v>60832</v>
       </c>
       <c r="S16" s="21">
         <v>60699</v>
       </c>
       <c r="T16" s="21">
         <v>60608</v>
       </c>
       <c r="U16" s="21">
         <v>60463</v>
       </c>
       <c r="V16" s="21">
         <v>60259</v>
       </c>
       <c r="W16" s="21">
         <v>60071</v>
       </c>
       <c r="X16" s="21">
         <v>59942</v>
       </c>
       <c r="Y16" s="21">
         <v>59793</v>
       </c>
       <c r="Z16" s="21">
         <v>59768</v>
       </c>
       <c r="AA16" s="21">
         <v>59771</v>
       </c>
-      <c r="AB16" s="44">
+      <c r="AB16" s="35">
         <v>59658</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="35">
+        <v>59539</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="32" t="s">
         <v>28</v>
       </c>
       <c r="N17" s="21">
         <v>234762</v>
       </c>
       <c r="O17" s="21">
         <v>235349</v>
       </c>
       <c r="P17" s="21">
         <v>235989</v>
       </c>
       <c r="Q17" s="21">
         <v>236415</v>
       </c>
       <c r="R17" s="21">
         <v>237420</v>
       </c>
       <c r="S17" s="21">
         <v>238055</v>
       </c>
       <c r="T17" s="21">
         <v>238548</v>
       </c>
       <c r="U17" s="21">
         <v>239089</v>
       </c>
       <c r="V17" s="21">
         <v>239450</v>
       </c>
       <c r="W17" s="21">
         <v>240114</v>
       </c>
       <c r="X17" s="21">
         <v>240772</v>
       </c>
       <c r="Y17" s="21">
         <v>241181</v>
       </c>
       <c r="Z17" s="21">
         <v>241857</v>
       </c>
       <c r="AA17" s="21">
         <v>242609</v>
       </c>
-      <c r="AB17" s="44">
+      <c r="AB17" s="35">
         <v>243124</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="36" t="s">
+      <c r="AC17" s="35">
+        <v>243607</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="37" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="36"/>
-[...27 lines deleted...]
-    <row r="19" spans="1:28">
+      <c r="B18" s="37"/>
+      <c r="C18" s="37"/>
+      <c r="D18" s="37"/>
+      <c r="E18" s="37"/>
+      <c r="F18" s="37"/>
+      <c r="G18" s="37"/>
+      <c r="H18" s="37"/>
+      <c r="I18" s="37"/>
+      <c r="J18" s="37"/>
+      <c r="K18" s="37"/>
+      <c r="L18" s="37"/>
+      <c r="M18" s="37"/>
+      <c r="N18" s="37"/>
+      <c r="O18" s="37"/>
+      <c r="P18" s="37"/>
+      <c r="Q18" s="37"/>
+      <c r="R18" s="37"/>
+      <c r="S18" s="37"/>
+      <c r="T18" s="37"/>
+      <c r="U18" s="37"/>
+      <c r="V18" s="37"/>
+      <c r="W18" s="37"/>
+      <c r="X18" s="37"/>
+      <c r="Y18" s="37"/>
+      <c r="Z18" s="37"/>
+      <c r="AA18" s="37"/>
+      <c r="AB18" s="37"/>
+      <c r="AC18" s="37"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="10">
         <v>455085</v>
       </c>
       <c r="C19" s="8">
         <v>455294</v>
       </c>
       <c r="D19" s="8">
         <v>455547</v>
       </c>
       <c r="E19" s="9">
         <v>456016</v>
       </c>
       <c r="F19" s="9">
         <v>456443</v>
       </c>
       <c r="G19" s="9">
         <v>456783</v>
       </c>
       <c r="H19" s="11">
         <v>457422</v>
       </c>
       <c r="I19" s="8">
@@ -1800,55 +1844,58 @@
       </c>
       <c r="T19" s="28">
         <v>305683</v>
       </c>
       <c r="U19" s="28">
         <v>306053</v>
       </c>
       <c r="V19" s="28">
         <v>306688</v>
       </c>
       <c r="W19" s="28">
         <v>307265</v>
       </c>
       <c r="X19" s="28">
         <v>307767</v>
       </c>
       <c r="Y19" s="28">
         <v>308282</v>
       </c>
       <c r="Z19" s="20">
         <v>308841</v>
       </c>
       <c r="AA19" s="28">
         <v>309376</v>
       </c>
-      <c r="AB19" s="43">
+      <c r="AB19" s="34">
         <v>309840</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="34">
+        <v>310573</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="16"/>
       <c r="J20" s="15"/>
       <c r="K20" s="16"/>
       <c r="L20" s="17"/>
       <c r="M20" s="16"/>
       <c r="N20" s="21">
         <v>57464</v>
       </c>
       <c r="O20" s="27">
         <v>57439</v>
       </c>
       <c r="P20" s="27">
         <v>57530</v>
       </c>
       <c r="Q20" s="27">
@@ -1862,55 +1909,58 @@
       </c>
       <c r="T20" s="27">
         <v>57840</v>
       </c>
       <c r="U20" s="27">
         <v>57929</v>
       </c>
       <c r="V20" s="27">
         <v>57922</v>
       </c>
       <c r="W20" s="27">
         <v>58006</v>
       </c>
       <c r="X20" s="27">
         <v>58028</v>
       </c>
       <c r="Y20" s="27">
         <v>58061</v>
       </c>
       <c r="Z20" s="21">
         <v>58075</v>
       </c>
       <c r="AA20" s="27">
         <v>58102</v>
       </c>
-      <c r="AB20" s="44">
+      <c r="AB20" s="35">
         <v>58084</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="35">
+        <v>58177</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="16"/>
       <c r="J21" s="15"/>
       <c r="K21" s="16"/>
       <c r="L21" s="17"/>
       <c r="M21" s="16"/>
       <c r="N21" s="21">
         <v>51941</v>
       </c>
       <c r="O21" s="27">
         <v>52178</v>
       </c>
       <c r="P21" s="27">
         <v>52559</v>
       </c>
       <c r="Q21" s="27">
@@ -1924,55 +1974,58 @@
       </c>
       <c r="T21" s="27">
         <v>53510</v>
       </c>
       <c r="U21" s="27">
         <v>53715</v>
       </c>
       <c r="V21" s="27">
         <v>54009</v>
       </c>
       <c r="W21" s="27">
         <v>54249</v>
       </c>
       <c r="X21" s="27">
         <v>54491</v>
       </c>
       <c r="Y21" s="27">
         <v>54747</v>
       </c>
       <c r="Z21" s="21">
         <v>55086</v>
       </c>
       <c r="AA21" s="27">
         <v>55417</v>
       </c>
-      <c r="AB21" s="44">
+      <c r="AB21" s="35">
         <v>55820</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="35">
+        <v>56317</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="21">
         <v>41195</v>
       </c>
       <c r="O22" s="27">
         <v>41122</v>
       </c>
       <c r="P22" s="27">
         <v>41093</v>
       </c>
       <c r="Q22" s="27">
@@ -1986,55 +2039,58 @@
       </c>
       <c r="T22" s="27">
         <v>40963</v>
       </c>
       <c r="U22" s="27">
         <v>40944</v>
       </c>
       <c r="V22" s="27">
         <v>40850</v>
       </c>
       <c r="W22" s="27">
         <v>40801</v>
       </c>
       <c r="X22" s="27">
         <v>40805</v>
       </c>
       <c r="Y22" s="27">
         <v>40786</v>
       </c>
       <c r="Z22" s="21">
         <v>40718</v>
       </c>
       <c r="AA22" s="27">
         <v>40682</v>
       </c>
-      <c r="AB22" s="44">
+      <c r="AB22" s="35">
         <v>40604</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="35">
+        <v>40545</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="21">
         <v>86696</v>
       </c>
       <c r="O23" s="27">
         <v>86712</v>
       </c>
       <c r="P23" s="27">
         <v>86977</v>
       </c>
       <c r="Q23" s="27">
@@ -2048,55 +2104,58 @@
       </c>
       <c r="T23" s="27">
         <v>87692</v>
       </c>
       <c r="U23" s="27">
         <v>87810</v>
       </c>
       <c r="V23" s="27">
         <v>88100</v>
       </c>
       <c r="W23" s="27">
         <v>88379</v>
       </c>
       <c r="X23" s="27">
         <v>88539</v>
       </c>
       <c r="Y23" s="27">
         <v>88790</v>
       </c>
       <c r="Z23" s="21">
         <v>89032</v>
       </c>
       <c r="AA23" s="27">
         <v>89314</v>
       </c>
-      <c r="AB23" s="44">
+      <c r="AB23" s="35">
         <v>89445</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="35">
+        <v>89534</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15"/>
       <c r="I24" s="16"/>
       <c r="J24" s="15"/>
       <c r="K24" s="16"/>
       <c r="L24" s="17"/>
       <c r="M24" s="16"/>
       <c r="N24" s="21">
         <v>65590</v>
       </c>
       <c r="O24" s="27">
         <v>65487</v>
       </c>
       <c r="P24" s="27">
         <v>65518</v>
       </c>
       <c r="Q24" s="27">
@@ -2110,87 +2169,91 @@
       </c>
       <c r="T24" s="27">
         <v>65678</v>
       </c>
       <c r="U24" s="27">
         <v>65655</v>
       </c>
       <c r="V24" s="27">
         <v>65807</v>
       </c>
       <c r="W24" s="27">
         <v>65830</v>
       </c>
       <c r="X24" s="27">
         <v>65904</v>
       </c>
       <c r="Y24" s="27">
         <v>65898</v>
       </c>
       <c r="Z24" s="21">
         <v>65930</v>
       </c>
       <c r="AA24" s="27">
         <v>65861</v>
       </c>
-      <c r="AB24" s="44">
+      <c r="AB24" s="35">
         <v>65887</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="36" t="s">
+      <c r="AC24" s="35">
+        <v>66000</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
+      <c r="A25" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="36"/>
-[...27 lines deleted...]
-    <row r="26" spans="1:28">
+      <c r="B25" s="37"/>
+      <c r="C25" s="37"/>
+      <c r="D25" s="37"/>
+      <c r="E25" s="37"/>
+      <c r="F25" s="37"/>
+      <c r="G25" s="37"/>
+      <c r="H25" s="37"/>
+      <c r="I25" s="37"/>
+      <c r="J25" s="37"/>
+      <c r="K25" s="37"/>
+      <c r="L25" s="37"/>
+      <c r="M25" s="37"/>
+      <c r="N25" s="37"/>
+      <c r="O25" s="37"/>
+      <c r="P25" s="37"/>
+      <c r="Q25" s="37"/>
+      <c r="R25" s="37"/>
+      <c r="S25" s="37"/>
+      <c r="T25" s="37"/>
+      <c r="U25" s="37"/>
+      <c r="V25" s="37"/>
+      <c r="W25" s="37"/>
+      <c r="X25" s="37"/>
+      <c r="Y25" s="37"/>
+      <c r="Z25" s="37"/>
+      <c r="AA25" s="37"/>
+      <c r="AB25" s="37"/>
+      <c r="AC25" s="37"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="14">
         <v>1622882</v>
       </c>
       <c r="C26" s="14">
         <v>1624122</v>
       </c>
       <c r="D26" s="14">
         <v>1625660</v>
       </c>
       <c r="E26" s="15">
         <v>1627666</v>
       </c>
       <c r="F26" s="15">
         <v>1629944</v>
       </c>
       <c r="G26" s="15">
         <v>1632039</v>
       </c>
       <c r="H26" s="15">
         <v>1634982</v>
       </c>
       <c r="I26" s="16">
@@ -2228,55 +2291,58 @@
       </c>
       <c r="T26" s="28">
         <v>1272406</v>
       </c>
       <c r="U26" s="28">
         <v>1274967</v>
       </c>
       <c r="V26" s="28">
         <v>1276790</v>
       </c>
       <c r="W26" s="28">
         <v>1279610</v>
       </c>
       <c r="X26" s="28">
         <v>1282315</v>
       </c>
       <c r="Y26" s="28">
         <v>1284370</v>
       </c>
       <c r="Z26" s="20">
         <v>1287691</v>
       </c>
       <c r="AA26" s="28">
         <v>1291438</v>
       </c>
-      <c r="AB26" s="43">
+      <c r="AB26" s="34">
         <v>1293656</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="34">
+        <v>1295792</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27" s="13"/>
       <c r="F27" s="13"/>
       <c r="G27" s="13"/>
       <c r="H27" s="13"/>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="13"/>
       <c r="N27" s="21">
         <v>8358</v>
       </c>
       <c r="O27" s="27">
         <v>8356</v>
       </c>
       <c r="P27" s="27">
         <v>8347</v>
       </c>
       <c r="Q27" s="27">
@@ -2290,455 +2356,482 @@
       </c>
       <c r="T27" s="27">
         <v>8272</v>
       </c>
       <c r="U27" s="27">
         <v>8307</v>
       </c>
       <c r="V27" s="27">
         <v>8298</v>
       </c>
       <c r="W27" s="27">
         <v>8300</v>
       </c>
       <c r="X27" s="27">
         <v>8284</v>
       </c>
       <c r="Y27" s="27">
         <v>8262</v>
       </c>
       <c r="Z27" s="21">
         <v>8250</v>
       </c>
       <c r="AA27" s="27">
         <v>8254</v>
       </c>
-      <c r="AB27" s="44">
+      <c r="AB27" s="35">
         <v>8241</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="35">
+        <v>8221</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="33" t="s">
         <v>29</v>
       </c>
       <c r="N28" s="21">
         <v>27889</v>
       </c>
       <c r="O28" s="27">
         <v>27787</v>
       </c>
       <c r="P28" s="27">
         <v>27698</v>
       </c>
       <c r="Q28" s="27">
         <v>27613</v>
       </c>
       <c r="R28" s="27">
         <v>27514</v>
       </c>
       <c r="S28" s="27">
         <v>27452</v>
       </c>
       <c r="T28" s="27">
         <v>27350</v>
       </c>
       <c r="U28" s="27">
         <v>27285</v>
       </c>
       <c r="V28" s="27">
         <v>27257</v>
       </c>
       <c r="W28" s="27">
         <v>27259</v>
       </c>
       <c r="X28" s="27">
         <v>27212</v>
       </c>
       <c r="Y28" s="27">
         <v>27200</v>
       </c>
       <c r="Z28" s="21">
         <v>27154</v>
       </c>
       <c r="AA28" s="27">
         <v>27090</v>
       </c>
-      <c r="AB28" s="44">
+      <c r="AB28" s="35">
         <v>26999</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="35">
+        <v>26950</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="30" t="s">
         <v>30</v>
       </c>
       <c r="N29" s="21">
         <v>243642</v>
       </c>
       <c r="O29" s="27">
         <v>243445</v>
       </c>
       <c r="P29" s="27">
         <v>243279</v>
       </c>
       <c r="Q29" s="27">
         <v>243201</v>
       </c>
       <c r="R29" s="27">
         <v>243265</v>
       </c>
       <c r="S29" s="27">
         <v>243087</v>
       </c>
       <c r="T29" s="27">
         <v>242952</v>
       </c>
       <c r="U29" s="27">
         <v>242907</v>
       </c>
       <c r="V29" s="27">
         <v>242831</v>
       </c>
       <c r="W29" s="27">
         <v>242865</v>
       </c>
       <c r="X29" s="27">
         <v>242810</v>
       </c>
       <c r="Y29" s="27">
         <v>242619</v>
       </c>
       <c r="Z29" s="21">
         <v>242557</v>
       </c>
       <c r="AA29" s="27">
         <v>242241</v>
       </c>
-      <c r="AB29" s="44">
+      <c r="AB29" s="35">
         <v>242015</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="35">
+        <v>241572</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="23" t="s">
         <v>31</v>
       </c>
       <c r="N30" s="21">
         <v>170136</v>
       </c>
       <c r="O30" s="27">
         <v>170176</v>
       </c>
       <c r="P30" s="27">
         <v>170200</v>
       </c>
       <c r="Q30" s="27">
         <v>170324</v>
       </c>
       <c r="R30" s="27">
         <v>170495</v>
       </c>
       <c r="S30" s="27">
         <v>170315</v>
       </c>
       <c r="T30" s="27">
         <v>170337</v>
       </c>
       <c r="U30" s="27">
         <v>170540</v>
       </c>
       <c r="V30" s="27">
         <v>170474</v>
       </c>
       <c r="W30" s="27">
         <v>170543</v>
       </c>
       <c r="X30" s="27">
         <v>170545</v>
       </c>
       <c r="Y30" s="27">
         <v>170566</v>
       </c>
       <c r="Z30" s="21">
         <v>170729</v>
       </c>
       <c r="AA30" s="27">
         <v>171001</v>
       </c>
-      <c r="AB30" s="44">
+      <c r="AB30" s="35">
         <v>171022</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="35">
+        <v>171083</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="23" t="s">
         <v>32</v>
       </c>
       <c r="N31" s="21">
         <v>26410</v>
       </c>
       <c r="O31" s="27">
         <v>26229</v>
       </c>
       <c r="P31" s="27">
         <v>26092</v>
       </c>
       <c r="Q31" s="27">
         <v>25984</v>
       </c>
       <c r="R31" s="27">
         <v>25867</v>
       </c>
       <c r="S31" s="27">
         <v>25747</v>
       </c>
       <c r="T31" s="27">
         <v>25677</v>
       </c>
       <c r="U31" s="27">
         <v>25570</v>
       </c>
       <c r="V31" s="27">
         <v>25492</v>
       </c>
       <c r="W31" s="27">
         <v>25383</v>
       </c>
       <c r="X31" s="27">
         <v>25308</v>
       </c>
       <c r="Y31" s="27">
         <v>25225</v>
       </c>
       <c r="Z31" s="21">
         <v>25152</v>
       </c>
       <c r="AA31" s="27">
         <v>25009</v>
       </c>
-      <c r="AB31" s="44">
+      <c r="AB31" s="35">
         <v>24882</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="35">
+        <v>24750</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="1" t="s">
         <v>33</v>
       </c>
       <c r="N32" s="21">
         <v>267582</v>
       </c>
       <c r="O32" s="27">
         <v>268955</v>
       </c>
       <c r="P32" s="27">
         <v>270755</v>
       </c>
       <c r="Q32" s="27">
         <v>271995</v>
       </c>
       <c r="R32" s="27">
         <v>273605</v>
       </c>
       <c r="S32" s="27">
         <v>274941</v>
       </c>
       <c r="T32" s="27">
         <v>275990</v>
       </c>
       <c r="U32" s="27">
         <v>277250</v>
       </c>
       <c r="V32" s="27">
         <v>278512</v>
       </c>
       <c r="W32" s="27">
         <v>279665</v>
       </c>
       <c r="X32" s="27">
         <v>281169</v>
       </c>
       <c r="Y32" s="27">
         <v>282404</v>
       </c>
       <c r="Z32" s="21">
         <v>283794</v>
       </c>
       <c r="AA32" s="27">
         <v>285697</v>
       </c>
-      <c r="AB32" s="44">
+      <c r="AB32" s="35">
         <v>287127</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="35">
+        <v>288367</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="1" t="s">
         <v>34</v>
       </c>
       <c r="N33" s="21">
         <v>27426</v>
       </c>
       <c r="O33" s="27">
         <v>27277</v>
       </c>
       <c r="P33" s="27">
         <v>27125</v>
       </c>
       <c r="Q33" s="27">
         <v>26973</v>
       </c>
       <c r="R33" s="27">
         <v>26846</v>
       </c>
       <c r="S33" s="27">
         <v>26651</v>
       </c>
       <c r="T33" s="27">
         <v>26502</v>
       </c>
       <c r="U33" s="27">
         <v>26364</v>
       </c>
       <c r="V33" s="27">
         <v>26235</v>
       </c>
       <c r="W33" s="27">
         <v>26169</v>
       </c>
       <c r="X33" s="27">
         <v>26017</v>
       </c>
       <c r="Y33" s="27">
         <v>25887</v>
       </c>
       <c r="Z33" s="21">
         <v>25790</v>
       </c>
       <c r="AA33" s="27">
         <v>25597</v>
       </c>
-      <c r="AB33" s="44">
+      <c r="AB33" s="35">
         <v>25416</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="35">
+        <v>25204</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="1" t="s">
         <v>35</v>
       </c>
       <c r="N34" s="21">
         <v>189534</v>
       </c>
       <c r="O34" s="27">
         <v>190568</v>
       </c>
       <c r="P34" s="27">
         <v>191905</v>
       </c>
       <c r="Q34" s="27">
         <v>192852</v>
       </c>
       <c r="R34" s="27">
         <v>194028</v>
       </c>
       <c r="S34" s="27">
         <v>195068</v>
       </c>
       <c r="T34" s="27">
         <v>196170</v>
       </c>
       <c r="U34" s="27">
         <v>197192</v>
       </c>
       <c r="V34" s="27">
         <v>197982</v>
       </c>
       <c r="W34" s="27">
         <v>199241</v>
       </c>
       <c r="X34" s="27">
         <v>200256</v>
       </c>
       <c r="Y34" s="27">
         <v>201233</v>
       </c>
       <c r="Z34" s="21">
         <v>202640</v>
       </c>
       <c r="AA34" s="27">
         <v>204169</v>
       </c>
-      <c r="AB34" s="44">
+      <c r="AB34" s="35">
         <v>205172</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="35">
+        <v>206499</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="N35" s="21">
         <v>61499</v>
       </c>
       <c r="O35" s="27">
         <v>61322</v>
       </c>
       <c r="P35" s="27">
         <v>61190</v>
       </c>
       <c r="Q35" s="27">
         <v>61010</v>
       </c>
       <c r="R35" s="27">
         <v>60832</v>
       </c>
       <c r="S35" s="27">
         <v>60699</v>
       </c>
       <c r="T35" s="27">
         <v>60608</v>
       </c>
       <c r="U35" s="27">
         <v>60463</v>
       </c>
       <c r="V35" s="27">
         <v>60259</v>
       </c>
       <c r="W35" s="27">
         <v>60071</v>
       </c>
       <c r="X35" s="27">
         <v>59942</v>
       </c>
       <c r="Y35" s="27">
         <v>59793</v>
       </c>
       <c r="Z35" s="21">
         <v>59768</v>
       </c>
       <c r="AA35" s="27">
         <v>59771</v>
       </c>
-      <c r="AB35" s="44">
+      <c r="AB35" s="35">
         <v>59658</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="35">
+        <v>59539</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="22"/>
       <c r="E36" s="22"/>
       <c r="F36" s="22"/>
       <c r="G36" s="22"/>
       <c r="H36" s="22"/>
       <c r="I36" s="22"/>
       <c r="J36" s="22"/>
       <c r="K36" s="22"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
       <c r="N36" s="25">
         <v>234762</v>
       </c>
       <c r="O36" s="24">
         <v>235349</v>
       </c>
       <c r="P36" s="25">
         <v>235989</v>
       </c>
       <c r="Q36" s="25">
@@ -2752,73 +2845,76 @@
       </c>
       <c r="T36" s="25">
         <v>238548</v>
       </c>
       <c r="U36" s="25">
         <v>239089</v>
       </c>
       <c r="V36" s="25">
         <v>239450</v>
       </c>
       <c r="W36" s="25">
         <v>240114</v>
       </c>
       <c r="X36" s="25">
         <v>240772</v>
       </c>
       <c r="Y36" s="25">
         <v>241181</v>
       </c>
       <c r="Z36" s="25">
         <v>241857</v>
       </c>
       <c r="AA36" s="25">
         <v>242609</v>
       </c>
-      <c r="AB36" s="45">
+      <c r="AB36" s="36">
         <v>243124</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="36">
+        <v>243607</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="12" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="40" spans="1:28">
+    <row r="40" spans="1:29">
       <c r="A40" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="9">
+    <mergeCell ref="A25:AC25"/>
+    <mergeCell ref="A18:AC18"/>
+    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="A1:AC1"/>
+    <mergeCell ref="Z3:AC3"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="Z3:AB3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:AB25"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>