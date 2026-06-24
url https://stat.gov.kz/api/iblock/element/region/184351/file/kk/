--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="62" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="40">
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>1 мамыр</t>
   </si>
   <si>
     <t>1 маусым</t>
   </si>
   <si>
     <t>1 шілде</t>
   </si>
   <si>
     <t>1 тамыз</t>
   </si>
   <si>
     <t>1 қыркүйек</t>
   </si>
   <si>
     <t>1 қазан</t>
   </si>
   <si>
     <t>1 ақпан</t>
   </si>
   <si>
@@ -434,76 +434,76 @@
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="10" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -773,156 +773,159 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AC40"/>
+  <dimension ref="A1:AD40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AD30" sqref="AD30"/>
+      <selection pane="bottomLeft" activeCell="AF30" sqref="AF30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.28515625" customWidth="1"/>
     <col min="2" max="2" width="10" hidden="1" customWidth="1"/>
     <col min="3" max="12" width="0" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="10" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
-      <c r="A1" s="39" t="s">
+    <row r="1" spans="1:30">
+      <c r="A1" s="43" t="s">
         <v>18</v>
       </c>
-      <c r="B1" s="39"/>
-[...28 lines deleted...]
-    <row r="2" spans="1:29">
+      <c r="B1" s="43"/>
+      <c r="C1" s="43"/>
+      <c r="D1" s="43"/>
+      <c r="E1" s="43"/>
+      <c r="F1" s="43"/>
+      <c r="G1" s="43"/>
+      <c r="H1" s="43"/>
+      <c r="I1" s="43"/>
+      <c r="J1" s="43"/>
+      <c r="K1" s="43"/>
+      <c r="L1" s="43"/>
+      <c r="M1" s="43"/>
+      <c r="N1" s="43"/>
+      <c r="O1" s="43"/>
+      <c r="P1" s="43"/>
+      <c r="Q1" s="43"/>
+      <c r="R1" s="43"/>
+      <c r="S1" s="43"/>
+      <c r="T1" s="43"/>
+      <c r="U1" s="43"/>
+      <c r="V1" s="43"/>
+      <c r="W1" s="43"/>
+      <c r="X1" s="43"/>
+      <c r="Y1" s="43"/>
+      <c r="Z1" s="43"/>
+      <c r="AA1" s="43"/>
+      <c r="AB1" s="43"/>
+      <c r="AC1" s="43"/>
+      <c r="AD1" s="43"/>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" s="1"/>
-      <c r="N2" s="42"/>
-[...10 lines deleted...]
-      <c r="Y2" s="42"/>
+      <c r="N2" s="37"/>
+      <c r="O2" s="37"/>
+      <c r="P2" s="37"/>
+      <c r="Q2" s="37"/>
+      <c r="R2" s="37"/>
+      <c r="S2" s="37"/>
+      <c r="T2" s="37"/>
+      <c r="U2" s="37"/>
+      <c r="V2" s="37"/>
+      <c r="W2" s="37"/>
+      <c r="X2" s="37"/>
+      <c r="Y2" s="37"/>
       <c r="Z2" s="22"/>
       <c r="AA2" s="22"/>
       <c r="AB2" s="22"/>
       <c r="AC2" s="22"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="40">
+      <c r="AD2" s="22"/>
+    </row>
+    <row r="3" spans="1:30">
+      <c r="A3" s="40"/>
+      <c r="B3" s="38">
         <v>2021</v>
       </c>
-      <c r="C3" s="41"/>
-[...10 lines deleted...]
-      <c r="N3" s="40">
+      <c r="C3" s="39"/>
+      <c r="D3" s="39"/>
+      <c r="E3" s="39"/>
+      <c r="F3" s="39"/>
+      <c r="G3" s="39"/>
+      <c r="H3" s="39"/>
+      <c r="I3" s="39"/>
+      <c r="J3" s="39"/>
+      <c r="K3" s="39"/>
+      <c r="L3" s="39"/>
+      <c r="M3" s="39"/>
+      <c r="N3" s="38">
         <v>2025</v>
       </c>
-      <c r="O3" s="41"/>
-[...10 lines deleted...]
-      <c r="Z3" s="40">
+      <c r="O3" s="39"/>
+      <c r="P3" s="39"/>
+      <c r="Q3" s="39"/>
+      <c r="R3" s="39"/>
+      <c r="S3" s="39"/>
+      <c r="T3" s="39"/>
+      <c r="U3" s="39"/>
+      <c r="V3" s="39"/>
+      <c r="W3" s="39"/>
+      <c r="X3" s="39"/>
+      <c r="Y3" s="42"/>
+      <c r="Z3" s="38">
         <v>2026</v>
       </c>
-      <c r="AA3" s="41"/>
-[...4 lines deleted...]
-      <c r="A4" s="44"/>
+      <c r="AA3" s="39"/>
+      <c r="AB3" s="39"/>
+      <c r="AC3" s="39"/>
+      <c r="AD3" s="39"/>
+    </row>
+    <row r="4" spans="1:30" ht="25.5" customHeight="1">
+      <c r="A4" s="41"/>
       <c r="B4" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="2" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="2" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="3" t="s">
@@ -963,85 +966,89 @@
       </c>
       <c r="V4" s="2" t="s">
         <v>5</v>
       </c>
       <c r="W4" s="2" t="s">
         <v>6</v>
       </c>
       <c r="X4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="Y4" s="26" t="s">
         <v>15</v>
       </c>
       <c r="Z4" s="19" t="s">
         <v>39</v>
       </c>
       <c r="AA4" s="19" t="s">
         <v>7</v>
       </c>
       <c r="AB4" s="19" t="s">
         <v>8</v>
       </c>
       <c r="AC4" s="2" t="s">
         <v>9</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="38" t="s">
+      <c r="AD4" s="29" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="5" spans="1:30" ht="15.75" customHeight="1">
+      <c r="A5" s="44" t="s">
         <v>10</v>
       </c>
-      <c r="B5" s="38"/>
-[...28 lines deleted...]
-    <row r="6" spans="1:29">
+      <c r="B5" s="44"/>
+      <c r="C5" s="44"/>
+      <c r="D5" s="44"/>
+      <c r="E5" s="44"/>
+      <c r="F5" s="44"/>
+      <c r="G5" s="44"/>
+      <c r="H5" s="44"/>
+      <c r="I5" s="44"/>
+      <c r="J5" s="44"/>
+      <c r="K5" s="44"/>
+      <c r="L5" s="44"/>
+      <c r="M5" s="44"/>
+      <c r="N5" s="44"/>
+      <c r="O5" s="44"/>
+      <c r="P5" s="44"/>
+      <c r="Q5" s="44"/>
+      <c r="R5" s="44"/>
+      <c r="S5" s="44"/>
+      <c r="T5" s="44"/>
+      <c r="U5" s="44"/>
+      <c r="V5" s="44"/>
+      <c r="W5" s="44"/>
+      <c r="X5" s="44"/>
+      <c r="Y5" s="44"/>
+      <c r="Z5" s="44"/>
+      <c r="AA5" s="44"/>
+      <c r="AB5" s="44"/>
+      <c r="AC5" s="44"/>
+      <c r="AD5" s="44"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="8">
         <v>2077967</v>
       </c>
       <c r="C6" s="8">
         <v>2079416</v>
       </c>
       <c r="D6" s="8">
         <v>2081207</v>
       </c>
       <c r="E6" s="9">
         <v>2083682</v>
       </c>
       <c r="F6" s="9">
         <v>2086387</v>
       </c>
       <c r="G6" s="9">
         <v>2088822</v>
       </c>
       <c r="H6" s="9">
         <v>2092404</v>
       </c>
       <c r="I6" s="8">
@@ -1085,52 +1092,55 @@
       </c>
       <c r="V6" s="20">
         <v>1583478</v>
       </c>
       <c r="W6" s="20">
         <v>1586875</v>
       </c>
       <c r="X6" s="20">
         <v>1590082</v>
       </c>
       <c r="Y6" s="20">
         <v>1592652</v>
       </c>
       <c r="Z6" s="20">
         <v>1596532</v>
       </c>
       <c r="AA6" s="20">
         <v>1600814</v>
       </c>
       <c r="AB6" s="34">
         <v>1603496</v>
       </c>
       <c r="AC6" s="34">
         <v>1606365</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6" s="20">
+        <v>1609784</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" s="30" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="8"/>
       <c r="D7" s="8"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="11"/>
       <c r="I7" s="8"/>
       <c r="J7" s="9"/>
       <c r="K7" s="8"/>
       <c r="L7" s="11"/>
       <c r="M7" s="8"/>
       <c r="N7" s="21">
         <v>65822</v>
       </c>
       <c r="O7" s="21">
         <v>65795</v>
       </c>
       <c r="P7" s="21">
         <v>65877</v>
       </c>
       <c r="Q7" s="21">
@@ -1150,52 +1160,55 @@
       </c>
       <c r="V7" s="21">
         <v>66220</v>
       </c>
       <c r="W7" s="21">
         <v>66306</v>
       </c>
       <c r="X7" s="21">
         <v>66312</v>
       </c>
       <c r="Y7" s="21">
         <v>66323</v>
       </c>
       <c r="Z7" s="21">
         <v>66325</v>
       </c>
       <c r="AA7" s="21">
         <v>66356</v>
       </c>
       <c r="AB7" s="35">
         <v>66325</v>
       </c>
       <c r="AC7" s="35">
         <v>66398</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7" s="21">
+        <v>66426</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="11"/>
       <c r="I8" s="8"/>
       <c r="J8" s="9"/>
       <c r="K8" s="8"/>
       <c r="L8" s="11"/>
       <c r="M8" s="8"/>
       <c r="N8" s="21">
         <v>51941</v>
       </c>
       <c r="O8" s="21">
         <v>52178</v>
       </c>
       <c r="P8" s="21">
         <v>52559</v>
       </c>
       <c r="Q8" s="21">
@@ -1215,52 +1228,55 @@
       </c>
       <c r="V8" s="21">
         <v>54009</v>
       </c>
       <c r="W8" s="21">
         <v>54249</v>
       </c>
       <c r="X8" s="21">
         <v>54491</v>
       </c>
       <c r="Y8" s="21">
         <v>54747</v>
       </c>
       <c r="Z8" s="21">
         <v>55086</v>
       </c>
       <c r="AA8" s="21">
         <v>55417</v>
       </c>
       <c r="AB8" s="35">
         <v>55820</v>
       </c>
       <c r="AC8" s="35">
         <v>56317</v>
       </c>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8" s="21">
+        <v>56777</v>
+      </c>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" s="30" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="14"/>
       <c r="C9" s="14"/>
       <c r="D9" s="14"/>
       <c r="E9" s="15"/>
       <c r="F9" s="15"/>
       <c r="G9" s="15"/>
       <c r="H9" s="15"/>
       <c r="I9" s="16"/>
       <c r="J9" s="15"/>
       <c r="K9" s="16"/>
       <c r="L9" s="17"/>
       <c r="M9" s="16"/>
       <c r="N9" s="21">
         <v>27889</v>
       </c>
       <c r="O9" s="21">
         <v>27787</v>
       </c>
       <c r="P9" s="21">
         <v>27698</v>
       </c>
       <c r="Q9" s="21">
@@ -1280,52 +1296,55 @@
       </c>
       <c r="V9" s="21">
         <v>27257</v>
       </c>
       <c r="W9" s="21">
         <v>27259</v>
       </c>
       <c r="X9" s="21">
         <v>27212</v>
       </c>
       <c r="Y9" s="21">
         <v>27200</v>
       </c>
       <c r="Z9" s="21">
         <v>27154</v>
       </c>
       <c r="AA9" s="21">
         <v>27090</v>
       </c>
       <c r="AB9" s="35">
         <v>26999</v>
       </c>
       <c r="AC9" s="35">
         <v>26950</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9" s="21">
+        <v>26914</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" s="31" t="s">
         <v>21</v>
       </c>
       <c r="B10" s="13"/>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="13"/>
       <c r="G10" s="13"/>
       <c r="H10" s="13"/>
       <c r="I10" s="13"/>
       <c r="J10" s="13"/>
       <c r="K10" s="13"/>
       <c r="L10" s="13"/>
       <c r="M10" s="13"/>
       <c r="N10" s="21">
         <v>284837</v>
       </c>
       <c r="O10" s="21">
         <v>284567</v>
       </c>
       <c r="P10" s="21">
         <v>284372</v>
       </c>
       <c r="Q10" s="21">
@@ -1345,52 +1364,55 @@
       </c>
       <c r="V10" s="21">
         <v>283681</v>
       </c>
       <c r="W10" s="21">
         <v>283666</v>
       </c>
       <c r="X10" s="21">
         <v>283615</v>
       </c>
       <c r="Y10" s="21">
         <v>283405</v>
       </c>
       <c r="Z10" s="21">
         <v>283275</v>
       </c>
       <c r="AA10" s="21">
         <v>282923</v>
       </c>
       <c r="AB10" s="35">
         <v>282619</v>
       </c>
       <c r="AC10" s="35">
         <v>282117</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10" s="21">
+        <v>281904</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" s="32" t="s">
         <v>22</v>
       </c>
       <c r="B11" s="13"/>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="13"/>
       <c r="G11" s="13"/>
       <c r="H11" s="13"/>
       <c r="I11" s="13"/>
       <c r="J11" s="13"/>
       <c r="K11" s="13"/>
       <c r="L11" s="13"/>
       <c r="M11" s="13"/>
       <c r="N11" s="21">
         <v>170136</v>
       </c>
       <c r="O11" s="21">
         <v>170176</v>
       </c>
       <c r="P11" s="21">
         <v>170200</v>
       </c>
       <c r="Q11" s="21">
@@ -1410,52 +1432,55 @@
       </c>
       <c r="V11" s="21">
         <v>170474</v>
       </c>
       <c r="W11" s="21">
         <v>170543</v>
       </c>
       <c r="X11" s="21">
         <v>170545</v>
       </c>
       <c r="Y11" s="21">
         <v>170566</v>
       </c>
       <c r="Z11" s="21">
         <v>170729</v>
       </c>
       <c r="AA11" s="21">
         <v>171001</v>
       </c>
       <c r="AB11" s="35">
         <v>171022</v>
       </c>
       <c r="AC11" s="35">
         <v>171083</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11" s="21">
+        <v>171049</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" s="32" t="s">
         <v>23</v>
       </c>
       <c r="N12" s="21">
         <v>26410</v>
       </c>
       <c r="O12" s="21">
         <v>26229</v>
       </c>
       <c r="P12" s="21">
         <v>26092</v>
       </c>
       <c r="Q12" s="21">
         <v>25984</v>
       </c>
       <c r="R12" s="21">
         <v>25867</v>
       </c>
       <c r="S12" s="21">
         <v>25747</v>
       </c>
       <c r="T12" s="21">
         <v>25677</v>
       </c>
       <c r="U12" s="21">
@@ -1463,52 +1488,55 @@
       </c>
       <c r="V12" s="21">
         <v>25492</v>
       </c>
       <c r="W12" s="21">
         <v>25383</v>
       </c>
       <c r="X12" s="21">
         <v>25308</v>
       </c>
       <c r="Y12" s="21">
         <v>25225</v>
       </c>
       <c r="Z12" s="21">
         <v>25152</v>
       </c>
       <c r="AA12" s="21">
         <v>25009</v>
       </c>
       <c r="AB12" s="35">
         <v>24882</v>
       </c>
       <c r="AC12" s="35">
         <v>24750</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12" s="21">
+        <v>24609</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" s="32" t="s">
         <v>24</v>
       </c>
       <c r="N13" s="21">
         <v>354278</v>
       </c>
       <c r="O13" s="21">
         <v>355667</v>
       </c>
       <c r="P13" s="21">
         <v>357732</v>
       </c>
       <c r="Q13" s="21">
         <v>359156</v>
       </c>
       <c r="R13" s="21">
         <v>361098</v>
       </c>
       <c r="S13" s="21">
         <v>362456</v>
       </c>
       <c r="T13" s="21">
         <v>363682</v>
       </c>
       <c r="U13" s="21">
@@ -1516,52 +1544,55 @@
       </c>
       <c r="V13" s="21">
         <v>366612</v>
       </c>
       <c r="W13" s="21">
         <v>368044</v>
       </c>
       <c r="X13" s="21">
         <v>369708</v>
       </c>
       <c r="Y13" s="21">
         <v>371194</v>
       </c>
       <c r="Z13" s="21">
         <v>372826</v>
       </c>
       <c r="AA13" s="21">
         <v>375011</v>
       </c>
       <c r="AB13" s="35">
         <v>376572</v>
       </c>
       <c r="AC13" s="35">
         <v>377901</v>
       </c>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13" s="21">
+        <v>379796</v>
+      </c>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" s="32" t="s">
         <v>25</v>
       </c>
       <c r="N14" s="21">
         <v>27426</v>
       </c>
       <c r="O14" s="21">
         <v>27277</v>
       </c>
       <c r="P14" s="21">
         <v>27125</v>
       </c>
       <c r="Q14" s="21">
         <v>26973</v>
       </c>
       <c r="R14" s="21">
         <v>26846</v>
       </c>
       <c r="S14" s="21">
         <v>26651</v>
       </c>
       <c r="T14" s="21">
         <v>26502</v>
       </c>
       <c r="U14" s="21">
@@ -1569,52 +1600,55 @@
       </c>
       <c r="V14" s="21">
         <v>26235</v>
       </c>
       <c r="W14" s="21">
         <v>26169</v>
       </c>
       <c r="X14" s="21">
         <v>26017</v>
       </c>
       <c r="Y14" s="21">
         <v>25887</v>
       </c>
       <c r="Z14" s="21">
         <v>25790</v>
       </c>
       <c r="AA14" s="21">
         <v>25597</v>
       </c>
       <c r="AB14" s="35">
         <v>25416</v>
       </c>
       <c r="AC14" s="35">
         <v>25204</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14" s="21">
+        <v>25058</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" s="32" t="s">
         <v>26</v>
       </c>
       <c r="N15" s="21">
         <v>255124</v>
       </c>
       <c r="O15" s="21">
         <v>256055</v>
       </c>
       <c r="P15" s="21">
         <v>257423</v>
       </c>
       <c r="Q15" s="21">
         <v>258315</v>
       </c>
       <c r="R15" s="21">
         <v>259568</v>
       </c>
       <c r="S15" s="21">
         <v>260690</v>
       </c>
       <c r="T15" s="21">
         <v>261848</v>
       </c>
       <c r="U15" s="21">
@@ -1622,52 +1656,55 @@
       </c>
       <c r="V15" s="21">
         <v>263789</v>
       </c>
       <c r="W15" s="21">
         <v>265071</v>
       </c>
       <c r="X15" s="21">
         <v>266160</v>
       </c>
       <c r="Y15" s="21">
         <v>267131</v>
       </c>
       <c r="Z15" s="21">
         <v>268570</v>
       </c>
       <c r="AA15" s="21">
         <v>270030</v>
       </c>
       <c r="AB15" s="35">
         <v>271059</v>
       </c>
       <c r="AC15" s="35">
         <v>272499</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15" s="21">
+        <v>273572</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" s="32" t="s">
         <v>27</v>
       </c>
       <c r="N16" s="21">
         <v>61499</v>
       </c>
       <c r="O16" s="21">
         <v>61322</v>
       </c>
       <c r="P16" s="21">
         <v>61190</v>
       </c>
       <c r="Q16" s="21">
         <v>61010</v>
       </c>
       <c r="R16" s="21">
         <v>60832</v>
       </c>
       <c r="S16" s="21">
         <v>60699</v>
       </c>
       <c r="T16" s="21">
         <v>60608</v>
       </c>
       <c r="U16" s="21">
@@ -1675,52 +1712,55 @@
       </c>
       <c r="V16" s="21">
         <v>60259</v>
       </c>
       <c r="W16" s="21">
         <v>60071</v>
       </c>
       <c r="X16" s="21">
         <v>59942</v>
       </c>
       <c r="Y16" s="21">
         <v>59793</v>
       </c>
       <c r="Z16" s="21">
         <v>59768</v>
       </c>
       <c r="AA16" s="21">
         <v>59771</v>
       </c>
       <c r="AB16" s="35">
         <v>59658</v>
       </c>
       <c r="AC16" s="35">
         <v>59539</v>
       </c>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16" s="21">
+        <v>59394</v>
+      </c>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" s="32" t="s">
         <v>28</v>
       </c>
       <c r="N17" s="21">
         <v>234762</v>
       </c>
       <c r="O17" s="21">
         <v>235349</v>
       </c>
       <c r="P17" s="21">
         <v>235989</v>
       </c>
       <c r="Q17" s="21">
         <v>236415</v>
       </c>
       <c r="R17" s="21">
         <v>237420</v>
       </c>
       <c r="S17" s="21">
         <v>238055</v>
       </c>
       <c r="T17" s="21">
         <v>238548</v>
       </c>
       <c r="U17" s="21">
@@ -1728,85 +1768,89 @@
       </c>
       <c r="V17" s="21">
         <v>239450</v>
       </c>
       <c r="W17" s="21">
         <v>240114</v>
       </c>
       <c r="X17" s="21">
         <v>240772</v>
       </c>
       <c r="Y17" s="21">
         <v>241181</v>
       </c>
       <c r="Z17" s="21">
         <v>241857</v>
       </c>
       <c r="AA17" s="21">
         <v>242609</v>
       </c>
       <c r="AB17" s="35">
         <v>243124</v>
       </c>
       <c r="AC17" s="35">
         <v>243607</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="37" t="s">
+      <c r="AD17" s="21">
+        <v>244285</v>
+      </c>
+    </row>
+    <row r="18" spans="1:30">
+      <c r="A18" s="45" t="s">
         <v>11</v>
       </c>
-      <c r="B18" s="37"/>
-[...28 lines deleted...]
-    <row r="19" spans="1:29">
+      <c r="B18" s="45"/>
+      <c r="C18" s="45"/>
+      <c r="D18" s="45"/>
+      <c r="E18" s="45"/>
+      <c r="F18" s="45"/>
+      <c r="G18" s="45"/>
+      <c r="H18" s="45"/>
+      <c r="I18" s="45"/>
+      <c r="J18" s="45"/>
+      <c r="K18" s="45"/>
+      <c r="L18" s="45"/>
+      <c r="M18" s="45"/>
+      <c r="N18" s="45"/>
+      <c r="O18" s="45"/>
+      <c r="P18" s="45"/>
+      <c r="Q18" s="45"/>
+      <c r="R18" s="45"/>
+      <c r="S18" s="45"/>
+      <c r="T18" s="45"/>
+      <c r="U18" s="45"/>
+      <c r="V18" s="45"/>
+      <c r="W18" s="45"/>
+      <c r="X18" s="45"/>
+      <c r="Y18" s="45"/>
+      <c r="Z18" s="45"/>
+      <c r="AA18" s="45"/>
+      <c r="AB18" s="45"/>
+      <c r="AC18" s="45"/>
+      <c r="AD18" s="45"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="10">
         <v>455085</v>
       </c>
       <c r="C19" s="8">
         <v>455294</v>
       </c>
       <c r="D19" s="8">
         <v>455547</v>
       </c>
       <c r="E19" s="9">
         <v>456016</v>
       </c>
       <c r="F19" s="9">
         <v>456443</v>
       </c>
       <c r="G19" s="9">
         <v>456783</v>
       </c>
       <c r="H19" s="11">
         <v>457422</v>
       </c>
       <c r="I19" s="8">
@@ -1850,52 +1894,55 @@
       </c>
       <c r="V19" s="28">
         <v>306688</v>
       </c>
       <c r="W19" s="28">
         <v>307265</v>
       </c>
       <c r="X19" s="28">
         <v>307767</v>
       </c>
       <c r="Y19" s="28">
         <v>308282</v>
       </c>
       <c r="Z19" s="20">
         <v>308841</v>
       </c>
       <c r="AA19" s="28">
         <v>309376</v>
       </c>
       <c r="AB19" s="34">
         <v>309840</v>
       </c>
       <c r="AC19" s="34">
         <v>310573</v>
       </c>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19" s="28">
+        <v>311290</v>
+      </c>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="14"/>
       <c r="C20" s="14"/>
       <c r="D20" s="14"/>
       <c r="E20" s="15"/>
       <c r="F20" s="15"/>
       <c r="G20" s="15"/>
       <c r="H20" s="15"/>
       <c r="I20" s="16"/>
       <c r="J20" s="15"/>
       <c r="K20" s="16"/>
       <c r="L20" s="17"/>
       <c r="M20" s="16"/>
       <c r="N20" s="21">
         <v>57464</v>
       </c>
       <c r="O20" s="27">
         <v>57439</v>
       </c>
       <c r="P20" s="27">
         <v>57530</v>
       </c>
       <c r="Q20" s="27">
@@ -1915,52 +1962,55 @@
       </c>
       <c r="V20" s="27">
         <v>57922</v>
       </c>
       <c r="W20" s="27">
         <v>58006</v>
       </c>
       <c r="X20" s="27">
         <v>58028</v>
       </c>
       <c r="Y20" s="27">
         <v>58061</v>
       </c>
       <c r="Z20" s="21">
         <v>58075</v>
       </c>
       <c r="AA20" s="27">
         <v>58102</v>
       </c>
       <c r="AB20" s="35">
         <v>58084</v>
       </c>
       <c r="AC20" s="35">
         <v>58177</v>
       </c>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20" s="27">
+        <v>58223</v>
+      </c>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" s="30" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="14"/>
       <c r="C21" s="14"/>
       <c r="D21" s="14"/>
       <c r="E21" s="15"/>
       <c r="F21" s="15"/>
       <c r="G21" s="15"/>
       <c r="H21" s="15"/>
       <c r="I21" s="16"/>
       <c r="J21" s="15"/>
       <c r="K21" s="16"/>
       <c r="L21" s="17"/>
       <c r="M21" s="16"/>
       <c r="N21" s="21">
         <v>51941</v>
       </c>
       <c r="O21" s="27">
         <v>52178</v>
       </c>
       <c r="P21" s="27">
         <v>52559</v>
       </c>
       <c r="Q21" s="27">
@@ -1980,52 +2030,55 @@
       </c>
       <c r="V21" s="27">
         <v>54009</v>
       </c>
       <c r="W21" s="27">
         <v>54249</v>
       </c>
       <c r="X21" s="27">
         <v>54491</v>
       </c>
       <c r="Y21" s="27">
         <v>54747</v>
       </c>
       <c r="Z21" s="21">
         <v>55086</v>
       </c>
       <c r="AA21" s="27">
         <v>55417</v>
       </c>
       <c r="AB21" s="35">
         <v>55820</v>
       </c>
       <c r="AC21" s="35">
         <v>56317</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21" s="27">
+        <v>56777</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" s="30" t="s">
         <v>30</v>
       </c>
       <c r="B22" s="13"/>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="13"/>
       <c r="G22" s="13"/>
       <c r="H22" s="13"/>
       <c r="I22" s="13"/>
       <c r="J22" s="13"/>
       <c r="K22" s="13"/>
       <c r="L22" s="13"/>
       <c r="M22" s="13"/>
       <c r="N22" s="21">
         <v>41195</v>
       </c>
       <c r="O22" s="27">
         <v>41122</v>
       </c>
       <c r="P22" s="27">
         <v>41093</v>
       </c>
       <c r="Q22" s="27">
@@ -2045,52 +2098,55 @@
       </c>
       <c r="V22" s="27">
         <v>40850</v>
       </c>
       <c r="W22" s="27">
         <v>40801</v>
       </c>
       <c r="X22" s="27">
         <v>40805</v>
       </c>
       <c r="Y22" s="27">
         <v>40786</v>
       </c>
       <c r="Z22" s="21">
         <v>40718</v>
       </c>
       <c r="AA22" s="27">
         <v>40682</v>
       </c>
       <c r="AB22" s="35">
         <v>40604</v>
       </c>
       <c r="AC22" s="35">
         <v>40545</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22" s="27">
+        <v>40495</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" s="1" t="s">
         <v>33</v>
       </c>
       <c r="B23" s="13"/>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="13"/>
       <c r="G23" s="13"/>
       <c r="H23" s="13"/>
       <c r="I23" s="13"/>
       <c r="J23" s="13"/>
       <c r="K23" s="13"/>
       <c r="L23" s="13"/>
       <c r="M23" s="13"/>
       <c r="N23" s="21">
         <v>86696</v>
       </c>
       <c r="O23" s="27">
         <v>86712</v>
       </c>
       <c r="P23" s="27">
         <v>86977</v>
       </c>
       <c r="Q23" s="27">
@@ -2110,52 +2166,55 @@
       </c>
       <c r="V23" s="27">
         <v>88100</v>
       </c>
       <c r="W23" s="27">
         <v>88379</v>
       </c>
       <c r="X23" s="27">
         <v>88539</v>
       </c>
       <c r="Y23" s="27">
         <v>88790</v>
       </c>
       <c r="Z23" s="21">
         <v>89032</v>
       </c>
       <c r="AA23" s="27">
         <v>89314</v>
       </c>
       <c r="AB23" s="35">
         <v>89445</v>
       </c>
       <c r="AC23" s="35">
         <v>89534</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23" s="27">
+        <v>89687</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" s="1" t="s">
         <v>35</v>
       </c>
       <c r="B24" s="14"/>
       <c r="C24" s="14"/>
       <c r="D24" s="14"/>
       <c r="E24" s="15"/>
       <c r="F24" s="15"/>
       <c r="G24" s="15"/>
       <c r="H24" s="15"/>
       <c r="I24" s="16"/>
       <c r="J24" s="15"/>
       <c r="K24" s="16"/>
       <c r="L24" s="17"/>
       <c r="M24" s="16"/>
       <c r="N24" s="21">
         <v>65590</v>
       </c>
       <c r="O24" s="27">
         <v>65487</v>
       </c>
       <c r="P24" s="27">
         <v>65518</v>
       </c>
       <c r="Q24" s="27">
@@ -2175,85 +2234,89 @@
       </c>
       <c r="V24" s="27">
         <v>65807</v>
       </c>
       <c r="W24" s="27">
         <v>65830</v>
       </c>
       <c r="X24" s="27">
         <v>65904</v>
       </c>
       <c r="Y24" s="27">
         <v>65898</v>
       </c>
       <c r="Z24" s="21">
         <v>65930</v>
       </c>
       <c r="AA24" s="27">
         <v>65861</v>
       </c>
       <c r="AB24" s="35">
         <v>65887</v>
       </c>
       <c r="AC24" s="35">
         <v>66000</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="37" t="s">
+      <c r="AD24" s="27">
+        <v>66108</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
+      <c r="A25" s="45" t="s">
         <v>12</v>
       </c>
-      <c r="B25" s="37"/>
-[...28 lines deleted...]
-    <row r="26" spans="1:29">
+      <c r="B25" s="45"/>
+      <c r="C25" s="45"/>
+      <c r="D25" s="45"/>
+      <c r="E25" s="45"/>
+      <c r="F25" s="45"/>
+      <c r="G25" s="45"/>
+      <c r="H25" s="45"/>
+      <c r="I25" s="45"/>
+      <c r="J25" s="45"/>
+      <c r="K25" s="45"/>
+      <c r="L25" s="45"/>
+      <c r="M25" s="45"/>
+      <c r="N25" s="45"/>
+      <c r="O25" s="45"/>
+      <c r="P25" s="45"/>
+      <c r="Q25" s="45"/>
+      <c r="R25" s="45"/>
+      <c r="S25" s="45"/>
+      <c r="T25" s="45"/>
+      <c r="U25" s="45"/>
+      <c r="V25" s="45"/>
+      <c r="W25" s="45"/>
+      <c r="X25" s="45"/>
+      <c r="Y25" s="45"/>
+      <c r="Z25" s="45"/>
+      <c r="AA25" s="45"/>
+      <c r="AB25" s="45"/>
+      <c r="AC25" s="45"/>
+      <c r="AD25" s="45"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" s="7" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="14">
         <v>1622882</v>
       </c>
       <c r="C26" s="14">
         <v>1624122</v>
       </c>
       <c r="D26" s="14">
         <v>1625660</v>
       </c>
       <c r="E26" s="15">
         <v>1627666</v>
       </c>
       <c r="F26" s="15">
         <v>1629944</v>
       </c>
       <c r="G26" s="15">
         <v>1632039</v>
       </c>
       <c r="H26" s="15">
         <v>1634982</v>
       </c>
       <c r="I26" s="16">
@@ -2297,52 +2360,55 @@
       </c>
       <c r="V26" s="28">
         <v>1276790</v>
       </c>
       <c r="W26" s="28">
         <v>1279610</v>
       </c>
       <c r="X26" s="28">
         <v>1282315</v>
       </c>
       <c r="Y26" s="28">
         <v>1284370</v>
       </c>
       <c r="Z26" s="20">
         <v>1287691</v>
       </c>
       <c r="AA26" s="28">
         <v>1291438</v>
       </c>
       <c r="AB26" s="34">
         <v>1293656</v>
       </c>
       <c r="AC26" s="34">
         <v>1295792</v>
       </c>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26" s="28">
+        <v>1298494</v>
+      </c>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" s="33" t="s">
         <v>19</v>
       </c>
       <c r="B27" s="13"/>
       <c r="C27" s="13"/>
       <c r="D27" s="13"/>
       <c r="E27" s="13"/>
       <c r="F27" s="13"/>
       <c r="G27" s="13"/>
       <c r="H27" s="13"/>
       <c r="I27" s="13"/>
       <c r="J27" s="13"/>
       <c r="K27" s="13"/>
       <c r="L27" s="13"/>
       <c r="M27" s="13"/>
       <c r="N27" s="21">
         <v>8358</v>
       </c>
       <c r="O27" s="27">
         <v>8356</v>
       </c>
       <c r="P27" s="27">
         <v>8347</v>
       </c>
       <c r="Q27" s="27">
@@ -2362,52 +2428,55 @@
       </c>
       <c r="V27" s="27">
         <v>8298</v>
       </c>
       <c r="W27" s="27">
         <v>8300</v>
       </c>
       <c r="X27" s="27">
         <v>8284</v>
       </c>
       <c r="Y27" s="27">
         <v>8262</v>
       </c>
       <c r="Z27" s="21">
         <v>8250</v>
       </c>
       <c r="AA27" s="27">
         <v>8254</v>
       </c>
       <c r="AB27" s="35">
         <v>8241</v>
       </c>
       <c r="AC27" s="35">
         <v>8221</v>
       </c>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27" s="27">
+        <v>8203</v>
+      </c>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" s="33" t="s">
         <v>29</v>
       </c>
       <c r="N28" s="21">
         <v>27889</v>
       </c>
       <c r="O28" s="27">
         <v>27787</v>
       </c>
       <c r="P28" s="27">
         <v>27698</v>
       </c>
       <c r="Q28" s="27">
         <v>27613</v>
       </c>
       <c r="R28" s="27">
         <v>27514</v>
       </c>
       <c r="S28" s="27">
         <v>27452</v>
       </c>
       <c r="T28" s="27">
         <v>27350</v>
       </c>
       <c r="U28" s="27">
@@ -2415,52 +2484,55 @@
       </c>
       <c r="V28" s="27">
         <v>27257</v>
       </c>
       <c r="W28" s="27">
         <v>27259</v>
       </c>
       <c r="X28" s="27">
         <v>27212</v>
       </c>
       <c r="Y28" s="27">
         <v>27200</v>
       </c>
       <c r="Z28" s="21">
         <v>27154</v>
       </c>
       <c r="AA28" s="27">
         <v>27090</v>
       </c>
       <c r="AB28" s="35">
         <v>26999</v>
       </c>
       <c r="AC28" s="35">
         <v>26950</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28" s="27">
+        <v>26914</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" s="30" t="s">
         <v>30</v>
       </c>
       <c r="N29" s="21">
         <v>243642</v>
       </c>
       <c r="O29" s="27">
         <v>243445</v>
       </c>
       <c r="P29" s="27">
         <v>243279</v>
       </c>
       <c r="Q29" s="27">
         <v>243201</v>
       </c>
       <c r="R29" s="27">
         <v>243265</v>
       </c>
       <c r="S29" s="27">
         <v>243087</v>
       </c>
       <c r="T29" s="27">
         <v>242952</v>
       </c>
       <c r="U29" s="27">
@@ -2468,52 +2540,55 @@
       </c>
       <c r="V29" s="27">
         <v>242831</v>
       </c>
       <c r="W29" s="27">
         <v>242865</v>
       </c>
       <c r="X29" s="27">
         <v>242810</v>
       </c>
       <c r="Y29" s="27">
         <v>242619</v>
       </c>
       <c r="Z29" s="21">
         <v>242557</v>
       </c>
       <c r="AA29" s="27">
         <v>242241</v>
       </c>
       <c r="AB29" s="35">
         <v>242015</v>
       </c>
       <c r="AC29" s="35">
         <v>241572</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29" s="27">
+        <v>241409</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" s="23" t="s">
         <v>31</v>
       </c>
       <c r="N30" s="21">
         <v>170136</v>
       </c>
       <c r="O30" s="27">
         <v>170176</v>
       </c>
       <c r="P30" s="27">
         <v>170200</v>
       </c>
       <c r="Q30" s="27">
         <v>170324</v>
       </c>
       <c r="R30" s="27">
         <v>170495</v>
       </c>
       <c r="S30" s="27">
         <v>170315</v>
       </c>
       <c r="T30" s="27">
         <v>170337</v>
       </c>
       <c r="U30" s="27">
@@ -2521,52 +2596,55 @@
       </c>
       <c r="V30" s="27">
         <v>170474</v>
       </c>
       <c r="W30" s="27">
         <v>170543</v>
       </c>
       <c r="X30" s="27">
         <v>170545</v>
       </c>
       <c r="Y30" s="27">
         <v>170566</v>
       </c>
       <c r="Z30" s="21">
         <v>170729</v>
       </c>
       <c r="AA30" s="27">
         <v>171001</v>
       </c>
       <c r="AB30" s="35">
         <v>171022</v>
       </c>
       <c r="AC30" s="35">
         <v>171083</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30" s="27">
+        <v>171049</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" s="23" t="s">
         <v>32</v>
       </c>
       <c r="N31" s="21">
         <v>26410</v>
       </c>
       <c r="O31" s="27">
         <v>26229</v>
       </c>
       <c r="P31" s="27">
         <v>26092</v>
       </c>
       <c r="Q31" s="27">
         <v>25984</v>
       </c>
       <c r="R31" s="27">
         <v>25867</v>
       </c>
       <c r="S31" s="27">
         <v>25747</v>
       </c>
       <c r="T31" s="27">
         <v>25677</v>
       </c>
       <c r="U31" s="27">
@@ -2574,52 +2652,55 @@
       </c>
       <c r="V31" s="27">
         <v>25492</v>
       </c>
       <c r="W31" s="27">
         <v>25383</v>
       </c>
       <c r="X31" s="27">
         <v>25308</v>
       </c>
       <c r="Y31" s="27">
         <v>25225</v>
       </c>
       <c r="Z31" s="21">
         <v>25152</v>
       </c>
       <c r="AA31" s="27">
         <v>25009</v>
       </c>
       <c r="AB31" s="35">
         <v>24882</v>
       </c>
       <c r="AC31" s="35">
         <v>24750</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31" s="27">
+        <v>24609</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" s="1" t="s">
         <v>33</v>
       </c>
       <c r="N32" s="21">
         <v>267582</v>
       </c>
       <c r="O32" s="27">
         <v>268955</v>
       </c>
       <c r="P32" s="27">
         <v>270755</v>
       </c>
       <c r="Q32" s="27">
         <v>271995</v>
       </c>
       <c r="R32" s="27">
         <v>273605</v>
       </c>
       <c r="S32" s="27">
         <v>274941</v>
       </c>
       <c r="T32" s="27">
         <v>275990</v>
       </c>
       <c r="U32" s="27">
@@ -2627,52 +2708,55 @@
       </c>
       <c r="V32" s="27">
         <v>278512</v>
       </c>
       <c r="W32" s="27">
         <v>279665</v>
       </c>
       <c r="X32" s="27">
         <v>281169</v>
       </c>
       <c r="Y32" s="27">
         <v>282404</v>
       </c>
       <c r="Z32" s="21">
         <v>283794</v>
       </c>
       <c r="AA32" s="27">
         <v>285697</v>
       </c>
       <c r="AB32" s="35">
         <v>287127</v>
       </c>
       <c r="AC32" s="35">
         <v>288367</v>
       </c>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32" s="27">
+        <v>290109</v>
+      </c>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" s="1" t="s">
         <v>34</v>
       </c>
       <c r="N33" s="21">
         <v>27426</v>
       </c>
       <c r="O33" s="27">
         <v>27277</v>
       </c>
       <c r="P33" s="27">
         <v>27125</v>
       </c>
       <c r="Q33" s="27">
         <v>26973</v>
       </c>
       <c r="R33" s="27">
         <v>26846</v>
       </c>
       <c r="S33" s="27">
         <v>26651</v>
       </c>
       <c r="T33" s="27">
         <v>26502</v>
       </c>
       <c r="U33" s="27">
@@ -2680,52 +2764,55 @@
       </c>
       <c r="V33" s="27">
         <v>26235</v>
       </c>
       <c r="W33" s="27">
         <v>26169</v>
       </c>
       <c r="X33" s="27">
         <v>26017</v>
       </c>
       <c r="Y33" s="27">
         <v>25887</v>
       </c>
       <c r="Z33" s="21">
         <v>25790</v>
       </c>
       <c r="AA33" s="27">
         <v>25597</v>
       </c>
       <c r="AB33" s="35">
         <v>25416</v>
       </c>
       <c r="AC33" s="35">
         <v>25204</v>
       </c>
-    </row>
-    <row r="34" spans="1:29">
+      <c r="AD33" s="27">
+        <v>25058</v>
+      </c>
+    </row>
+    <row r="34" spans="1:30">
       <c r="A34" s="1" t="s">
         <v>35</v>
       </c>
       <c r="N34" s="21">
         <v>189534</v>
       </c>
       <c r="O34" s="27">
         <v>190568</v>
       </c>
       <c r="P34" s="27">
         <v>191905</v>
       </c>
       <c r="Q34" s="27">
         <v>192852</v>
       </c>
       <c r="R34" s="27">
         <v>194028</v>
       </c>
       <c r="S34" s="27">
         <v>195068</v>
       </c>
       <c r="T34" s="27">
         <v>196170</v>
       </c>
       <c r="U34" s="27">
@@ -2733,52 +2820,55 @@
       </c>
       <c r="V34" s="27">
         <v>197982</v>
       </c>
       <c r="W34" s="27">
         <v>199241</v>
       </c>
       <c r="X34" s="27">
         <v>200256</v>
       </c>
       <c r="Y34" s="27">
         <v>201233</v>
       </c>
       <c r="Z34" s="21">
         <v>202640</v>
       </c>
       <c r="AA34" s="27">
         <v>204169</v>
       </c>
       <c r="AB34" s="35">
         <v>205172</v>
       </c>
       <c r="AC34" s="35">
         <v>206499</v>
       </c>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34" s="27">
+        <v>207464</v>
+      </c>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="N35" s="21">
         <v>61499</v>
       </c>
       <c r="O35" s="27">
         <v>61322</v>
       </c>
       <c r="P35" s="27">
         <v>61190</v>
       </c>
       <c r="Q35" s="27">
         <v>61010</v>
       </c>
       <c r="R35" s="27">
         <v>60832</v>
       </c>
       <c r="S35" s="27">
         <v>60699</v>
       </c>
       <c r="T35" s="27">
         <v>60608</v>
       </c>
       <c r="U35" s="27">
@@ -2786,52 +2876,55 @@
       </c>
       <c r="V35" s="27">
         <v>60259</v>
       </c>
       <c r="W35" s="27">
         <v>60071</v>
       </c>
       <c r="X35" s="27">
         <v>59942</v>
       </c>
       <c r="Y35" s="27">
         <v>59793</v>
       </c>
       <c r="Z35" s="21">
         <v>59768</v>
       </c>
       <c r="AA35" s="27">
         <v>59771</v>
       </c>
       <c r="AB35" s="35">
         <v>59658</v>
       </c>
       <c r="AC35" s="35">
         <v>59539</v>
       </c>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35" s="27">
+        <v>59394</v>
+      </c>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" s="24" t="s">
         <v>37</v>
       </c>
       <c r="B36" s="22"/>
       <c r="C36" s="22"/>
       <c r="D36" s="22"/>
       <c r="E36" s="22"/>
       <c r="F36" s="22"/>
       <c r="G36" s="22"/>
       <c r="H36" s="22"/>
       <c r="I36" s="22"/>
       <c r="J36" s="22"/>
       <c r="K36" s="22"/>
       <c r="L36" s="22"/>
       <c r="M36" s="22"/>
       <c r="N36" s="25">
         <v>234762</v>
       </c>
       <c r="O36" s="24">
         <v>235349</v>
       </c>
       <c r="P36" s="25">
         <v>235989</v>
       </c>
       <c r="Q36" s="25">
@@ -2851,70 +2944,73 @@
       </c>
       <c r="V36" s="25">
         <v>239450</v>
       </c>
       <c r="W36" s="25">
         <v>240114</v>
       </c>
       <c r="X36" s="25">
         <v>240772</v>
       </c>
       <c r="Y36" s="25">
         <v>241181</v>
       </c>
       <c r="Z36" s="25">
         <v>241857</v>
       </c>
       <c r="AA36" s="25">
         <v>242609</v>
       </c>
       <c r="AB36" s="36">
         <v>243124</v>
       </c>
       <c r="AC36" s="36">
         <v>243607</v>
       </c>
-    </row>
-    <row r="37" spans="1:29">
+      <c r="AD36" s="36">
+        <v>244285</v>
+      </c>
+    </row>
+    <row r="37" spans="1:30">
       <c r="A37" s="12" t="s">
         <v>17</v>
       </c>
     </row>
-    <row r="40" spans="1:29">
+    <row r="40" spans="1:30">
       <c r="A40" s="12"/>
     </row>
   </sheetData>
   <mergeCells count="9">
-    <mergeCell ref="A25:AC25"/>
-[...3 lines deleted...]
-    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="A5:AD5"/>
+    <mergeCell ref="A18:AD18"/>
+    <mergeCell ref="A25:AD25"/>
     <mergeCell ref="N2:Y2"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="A1:AD1"/>
+    <mergeCell ref="Z3:AD3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>