--- v2 (2026-06-24)
+++ v3 (2026-08-11)
@@ -1,531 +1,1439 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
+  <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
-    <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
+    <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
+    <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
+    <sheet name="Көрсеткіш" sheetId="9" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
+  <extLst>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="63" uniqueCount="40">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="102">
+  <si>
+    <t>Абай</t>
+  </si>
+  <si>
+    <t>Жетісу</t>
+  </si>
+  <si>
+    <t>Барлық халық</t>
+  </si>
+  <si>
+    <t>Қала халқы</t>
+  </si>
+  <si>
+    <t>адам</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің коды</t>
+  </si>
+  <si>
+    <t>Статистикалық көрсеткіштің атауы</t>
+  </si>
+  <si>
+    <t>Өлшем бірлігі</t>
+  </si>
+  <si>
+    <t>СКК қысқаша атауы</t>
+  </si>
+  <si>
+    <t>Көрсеткіш тарихы</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің анықтамасы</t>
+  </si>
+  <si>
+    <t>Деректерді өңдеу әдісі</t>
+  </si>
+  <si>
+    <t>Есептеу әдістемесі</t>
+  </si>
+  <si>
+    <t>Көрсеткіштің дереккөзі</t>
+  </si>
+  <si>
+    <t>Ескертпе</t>
+  </si>
+  <si>
+    <t>Классификаторлар</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/ru/classifiers/statistical/21/</t>
+  </si>
+  <si>
+    <t>Әдістемелік түсініктемелер:</t>
+  </si>
+  <si>
+    <t>Байланысты жарияланымдар:</t>
+  </si>
+  <si>
+    <t>Пайдалы сілтеме:</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword= </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Соңғы жаңарту күні: </t>
+  </si>
+  <si>
+    <t>Келесі жаңарту күні:</t>
+  </si>
+  <si>
+    <t>Жауапты құрылымдық бөлімше</t>
+  </si>
+  <si>
+    <t>Жауапты орындаушы</t>
+  </si>
+  <si>
+    <t>Байланыс телефоны:</t>
+  </si>
+  <si>
+    <t>Электрондық почта</t>
+  </si>
+  <si>
+    <t>Шартты белгілер:</t>
+  </si>
+  <si>
+    <t>«-»  құбылыс жоқ</t>
+  </si>
+  <si>
+    <t>«0,0» – болмашы шама</t>
+  </si>
+  <si>
+    <t>«х» – деректер құпия</t>
+  </si>
+  <si>
+    <t>«...» – деректер жоқ</t>
+  </si>
+  <si>
+    <t>Жекелеген жағдайларда қорытынды мен қосылғыштар сомасы арасындағы шамалы айырмашылықтар деректерді дөңгелектеумен түсіндіріледі.</t>
+  </si>
+  <si>
+    <t>© Қазақстан Республикасы Стратегиялық жоспарлау және реформалар агенттігі Ұлттық статистика бюросы</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/upload/iblock/173/wl1yl7u2m0onwzkoj11wthws14vlrs8g.rar</t>
+  </si>
+  <si>
+    <t>Есептік</t>
+  </si>
+  <si>
+    <t>кезең басына халық саны</t>
+  </si>
+  <si>
+    <t>Жылдың басына ағымдағы бағалар жыл сайын туылғандар мен сол аумаққа келгендер саны қосылатын жəне өлгендер мен сол аумақтан кеткендердің саны алып тасталатын соңғы халық санағы қорытындыларының негізінде есептеледі</t>
+  </si>
+  <si>
+    <t>Елдің және оның өңірлерінің халық саны туралы ақпараттың негізгі дереккөздері ұлттық санақтар өткізудің қорытындылары бойынша алынған деректер болып табылады, санақ аралығындағы кезеңде елдің және оның өңірлерінің халық саны табиғи (туғандар және өлгендер туралы деректер) және көші-қон (тұрақты тіркелген жері бойынша келгендер және кеткендер туралы деректер) өсімі (кемуі) есебінен өзгереді</t>
+  </si>
+  <si>
+    <t>Ауыл халқы</t>
+  </si>
+  <si>
+    <t>Ерлер</t>
+  </si>
+  <si>
+    <t>Әйелдер</t>
+  </si>
+  <si>
+    <t>https://stat.gov.kz/api/iblock/element/305784/file/kk/</t>
+  </si>
+  <si>
+    <t>СКК коды - 611101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Республика Казахстан </t>
+  </si>
+  <si>
+    <t>Акмолинская</t>
+  </si>
+  <si>
+    <t>Актюбинская</t>
+  </si>
+  <si>
+    <t>Алматинская</t>
+  </si>
+  <si>
+    <t>Атырауская</t>
+  </si>
+  <si>
+    <t>Западно-Казахстанская</t>
+  </si>
+  <si>
+    <t>Жамбылская</t>
+  </si>
+  <si>
+    <t>Карагандинская</t>
+  </si>
+  <si>
+    <t>Костанайская</t>
+  </si>
+  <si>
+    <t>Кызылординская</t>
+  </si>
+  <si>
+    <t>Мангистауская</t>
+  </si>
+  <si>
+    <t>1 қаңтар</t>
+  </si>
+  <si>
+    <t>1 ақпан</t>
+  </si>
+  <si>
+    <t>1 наурыз</t>
+  </si>
+  <si>
+    <r>
+      <t>1 сәуір</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <t>1 мамыр</t>
+  </si>
+  <si>
+    <t>1 маусым</t>
+  </si>
+  <si>
+    <t>1 тамыз</t>
+  </si>
+  <si>
+    <t>1 қыркүйек</t>
+  </si>
+  <si>
+    <t>1 қазан</t>
+  </si>
+  <si>
+    <t>1 қараша</t>
+  </si>
+  <si>
+    <t>1 желтоқсан</t>
+  </si>
+  <si>
+    <r>
+      <t>1 наурыз</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t>1 сәуір</t>
+  </si>
+  <si>
+    <t>1 шілде</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">2) </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Жыл басындағы халықтың нақтыланған санын ескере отырып.</t>
+    </r>
+  </si>
+  <si>
+    <t xml:space="preserve">1 қараша </t>
+  </si>
+  <si>
+    <t>жоқ</t>
+  </si>
+  <si>
+    <t>Белгілі бір кезеңде осы аумақта тұратын адамдар саны</t>
+  </si>
+  <si>
+    <r>
+      <t>1 ақпан</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>2)</t>
+    </r>
+  </si>
+  <si>
+    <t>2025 жылдан бастап</t>
+  </si>
+  <si>
+    <t>Әлеуметтік статистика басқармасы</t>
+  </si>
+  <si>
+    <t>А.Есиркепова</t>
+  </si>
+  <si>
+    <t>8 (727) 277-83-88</t>
+  </si>
+  <si>
+    <t>a.esirkepova@aspire.gov.kz</t>
+  </si>
+  <si>
+    <t>Алматы облысының халық саны*</t>
+  </si>
   <si>
     <t>Алматы</t>
   </si>
   <si>
-    <t>1 мамыр</t>
-[...52 lines deleted...]
-  <si>
     <t>Қонаев қ.ә</t>
   </si>
   <si>
-    <t>Балхаш ауданы</t>
-[...23 lines deleted...]
-    <t>Іле ауданы</t>
+    <t>Алатау қ.ә</t>
+  </si>
+  <si>
+    <t>Еңбекшіқазақ</t>
+  </si>
+  <si>
+    <t>Қарасай</t>
+  </si>
+  <si>
+    <t>Талғар</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Балхаш </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Еңбекшіқазақ </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жамбыл </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Кеген </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Қарасай </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Райымбек </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Талғар </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ұйғыр </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Іле </t>
   </si>
   <si>
     <t>Балқаш</t>
   </si>
   <si>
-    <t>Еңбекшіқазақ</t>
-[...1 lines deleted...]
-  <si>
     <t>Жамбыл</t>
   </si>
   <si>
     <t>Кеген</t>
   </si>
   <si>
-    <t>Қарасай</t>
-[...1 lines deleted...]
-  <si>
     <t>Райымбек</t>
   </si>
   <si>
-    <t>Талғар</t>
-[...1 lines deleted...]
-  <si>
     <t>Ұйғыр</t>
   </si>
   <si>
     <t>Іле</t>
   </si>
   <si>
-    <t>Алатау қ.ә</t>
-[...2 lines deleted...]
-    <t>1 қаңтар</t>
+    <r>
+      <t xml:space="preserve">* </t>
+    </r>
+    <r>
+      <rPr>
+        <i/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <rFont val="Roboto"/>
+        <charset val="204"/>
+      </rPr>
+      <t>Ағымдағы есеп бойынша.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <fonts count="13">
+  <numFmts count="1">
+    <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _₸_-;\-* #,##0.00\ _₸_-;_-* &quot;-&quot;??\ _₸_-;_-@_-"/>
+  </numFmts>
+  <fonts count="49">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <b/>
       <sz val="10"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="13"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="3"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C0006"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF9C6500"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FF3F3F76"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FF3F3F3F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFA7D00"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color rgb="FFFF0000"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <color rgb="FF7F7F7F"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="0"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Cambria"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="10"/>
+      <name val="Arial Cyr"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial Cyr"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="9"/>
+      <color indexed="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="9"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <name val="Calibri"/>
-[...14 lines deleted...]
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <color rgb="FF000000"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
+      <i/>
+      <vertAlign val="superscript"/>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-[...5 lines deleted...]
-      <name val="Arial Cyr"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
       <sz val="8"/>
       <color theme="1"/>
-      <name val="Calibri"/>
-      <family val="2"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <name val="Roboto"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <color theme="1"/>
-[...17 lines deleted...]
-      <family val="2"/>
+      <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
-  <fills count="2">
+  <fills count="15">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFC7CE"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFEB9C"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFCC99"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFF2F2F2"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFA5A5A5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFCC"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="4"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="5"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="7"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="8"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="9"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="9">
+  <borders count="21">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top style="thin">
-[...11 lines deleted...]
-      <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thick">
+        <color theme="4" tint="0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF7F7F7F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF7F7F7F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF7F7F7F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF7F7F7F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="double">
+        <color rgb="FFFF8001"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="double">
+        <color rgb="FF3F3F3F"/>
+      </left>
+      <right style="double">
+        <color rgb="FF3F3F3F"/>
+      </right>
+      <top style="double">
+        <color rgb="FF3F3F3F"/>
+      </top>
+      <bottom style="double">
+        <color rgb="FF3F3F3F"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FFB2B2B2"/>
+      </left>
+      <right style="thin">
+        <color rgb="FFB2B2B2"/>
+      </right>
+      <top style="thin">
+        <color rgb="FFB2B2B2"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FFB2B2B2"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4"/>
+      </top>
+      <bottom style="double">
+        <color theme="4"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="9" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="12" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="13" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="15" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="21" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
+      <alignment vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
+    <xf numFmtId="164" fontId="36" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="46">
+  <cellXfs count="89">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="32" applyFont="1"/>
+    <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="32" applyFont="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="32" applyFont="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
+      <alignment horizontal="justify" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="32" applyFont="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="26" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="26" applyFont="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="40" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="37" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="16" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="37" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="41" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="3" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
-[...15 lines deleted...]
-    <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="26" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="4" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="45" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="43" fillId="0" borderId="4" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="1" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" readingOrder="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="46" fillId="0" borderId="1" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="47" fillId="0" borderId="1" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="26" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="43" fillId="0" borderId="1" xfId="26" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="39" fillId="0" borderId="0" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...34 lines deleted...]
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...18 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="36">
+    <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
+    <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
+    <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
+    <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
+    <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
+    <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
+    <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
+    <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
+    <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
+    <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
+    <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
+    <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
+    <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
+    <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
+    <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
+    <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
+    <cellStyle name="Название 2" xfId="22"/>
+    <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
-    <cellStyle name="Обычный 2" xfId="1"/>
-    <cellStyle name="Обычный_ЧислРК2007" xfId="2"/>
+    <cellStyle name="Обычный 2" xfId="21"/>
+    <cellStyle name="Обычный 2 2" xfId="26"/>
+    <cellStyle name="Обычный 2 2 2" xfId="35"/>
+    <cellStyle name="Обычный 2 3" xfId="25"/>
+    <cellStyle name="Обычный 2 4" xfId="30"/>
+    <cellStyle name="Обычный 2 5" xfId="31"/>
+    <cellStyle name="Обычный 3" xfId="32"/>
+    <cellStyle name="Обычный 3 2" xfId="28"/>
+    <cellStyle name="Обычный 4" xfId="27"/>
+    <cellStyle name="Обычный 4 2" xfId="33"/>
+    <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
+    <cellStyle name="Пояснение" xfId="13" builtinId="53" customBuiltin="1"/>
+    <cellStyle name="Примечание 2" xfId="24"/>
+    <cellStyle name="Связанная ячейка" xfId="10" builtinId="24" customBuiltin="1"/>
+    <cellStyle name="Текст предупреждения" xfId="12" builtinId="11" customBuiltin="1"/>
+    <cellStyle name="Финансовый 2" xfId="34"/>
+    <cellStyle name="Хороший" xfId="5" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -768,2268 +1676,4956 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305784/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AD40"/>
+  <sheetPr codeName="Лист4"/>
+  <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AF30" sqref="AF30"/>
+      <selection activeCell="B26" sqref="B26"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="44.28515625" style="15" customWidth="1"/>
+    <col min="2" max="2" width="94.7109375" style="15" customWidth="1"/>
+    <col min="3" max="5" width="9.140625" style="15"/>
+    <col min="6" max="6" width="9.85546875" style="15" bestFit="1" customWidth="1"/>
+    <col min="7" max="256" width="9.140625" style="15"/>
+    <col min="257" max="257" width="44.28515625" style="15" customWidth="1"/>
+    <col min="258" max="258" width="94.7109375" style="15" customWidth="1"/>
+    <col min="259" max="512" width="9.140625" style="15"/>
+    <col min="513" max="513" width="44.28515625" style="15" customWidth="1"/>
+    <col min="514" max="514" width="94.7109375" style="15" customWidth="1"/>
+    <col min="515" max="768" width="9.140625" style="15"/>
+    <col min="769" max="769" width="44.28515625" style="15" customWidth="1"/>
+    <col min="770" max="770" width="94.7109375" style="15" customWidth="1"/>
+    <col min="771" max="1024" width="9.140625" style="15"/>
+    <col min="1025" max="1025" width="44.28515625" style="15" customWidth="1"/>
+    <col min="1026" max="1026" width="94.7109375" style="15" customWidth="1"/>
+    <col min="1027" max="1280" width="9.140625" style="15"/>
+    <col min="1281" max="1281" width="44.28515625" style="15" customWidth="1"/>
+    <col min="1282" max="1282" width="94.7109375" style="15" customWidth="1"/>
+    <col min="1283" max="1536" width="9.140625" style="15"/>
+    <col min="1537" max="1537" width="44.28515625" style="15" customWidth="1"/>
+    <col min="1538" max="1538" width="94.7109375" style="15" customWidth="1"/>
+    <col min="1539" max="1792" width="9.140625" style="15"/>
+    <col min="1793" max="1793" width="44.28515625" style="15" customWidth="1"/>
+    <col min="1794" max="1794" width="94.7109375" style="15" customWidth="1"/>
+    <col min="1795" max="2048" width="9.140625" style="15"/>
+    <col min="2049" max="2049" width="44.28515625" style="15" customWidth="1"/>
+    <col min="2050" max="2050" width="94.7109375" style="15" customWidth="1"/>
+    <col min="2051" max="2304" width="9.140625" style="15"/>
+    <col min="2305" max="2305" width="44.28515625" style="15" customWidth="1"/>
+    <col min="2306" max="2306" width="94.7109375" style="15" customWidth="1"/>
+    <col min="2307" max="2560" width="9.140625" style="15"/>
+    <col min="2561" max="2561" width="44.28515625" style="15" customWidth="1"/>
+    <col min="2562" max="2562" width="94.7109375" style="15" customWidth="1"/>
+    <col min="2563" max="2816" width="9.140625" style="15"/>
+    <col min="2817" max="2817" width="44.28515625" style="15" customWidth="1"/>
+    <col min="2818" max="2818" width="94.7109375" style="15" customWidth="1"/>
+    <col min="2819" max="3072" width="9.140625" style="15"/>
+    <col min="3073" max="3073" width="44.28515625" style="15" customWidth="1"/>
+    <col min="3074" max="3074" width="94.7109375" style="15" customWidth="1"/>
+    <col min="3075" max="3328" width="9.140625" style="15"/>
+    <col min="3329" max="3329" width="44.28515625" style="15" customWidth="1"/>
+    <col min="3330" max="3330" width="94.7109375" style="15" customWidth="1"/>
+    <col min="3331" max="3584" width="9.140625" style="15"/>
+    <col min="3585" max="3585" width="44.28515625" style="15" customWidth="1"/>
+    <col min="3586" max="3586" width="94.7109375" style="15" customWidth="1"/>
+    <col min="3587" max="3840" width="9.140625" style="15"/>
+    <col min="3841" max="3841" width="44.28515625" style="15" customWidth="1"/>
+    <col min="3842" max="3842" width="94.7109375" style="15" customWidth="1"/>
+    <col min="3843" max="4096" width="9.140625" style="15"/>
+    <col min="4097" max="4097" width="44.28515625" style="15" customWidth="1"/>
+    <col min="4098" max="4098" width="94.7109375" style="15" customWidth="1"/>
+    <col min="4099" max="4352" width="9.140625" style="15"/>
+    <col min="4353" max="4353" width="44.28515625" style="15" customWidth="1"/>
+    <col min="4354" max="4354" width="94.7109375" style="15" customWidth="1"/>
+    <col min="4355" max="4608" width="9.140625" style="15"/>
+    <col min="4609" max="4609" width="44.28515625" style="15" customWidth="1"/>
+    <col min="4610" max="4610" width="94.7109375" style="15" customWidth="1"/>
+    <col min="4611" max="4864" width="9.140625" style="15"/>
+    <col min="4865" max="4865" width="44.28515625" style="15" customWidth="1"/>
+    <col min="4866" max="4866" width="94.7109375" style="15" customWidth="1"/>
+    <col min="4867" max="5120" width="9.140625" style="15"/>
+    <col min="5121" max="5121" width="44.28515625" style="15" customWidth="1"/>
+    <col min="5122" max="5122" width="94.7109375" style="15" customWidth="1"/>
+    <col min="5123" max="5376" width="9.140625" style="15"/>
+    <col min="5377" max="5377" width="44.28515625" style="15" customWidth="1"/>
+    <col min="5378" max="5378" width="94.7109375" style="15" customWidth="1"/>
+    <col min="5379" max="5632" width="9.140625" style="15"/>
+    <col min="5633" max="5633" width="44.28515625" style="15" customWidth="1"/>
+    <col min="5634" max="5634" width="94.7109375" style="15" customWidth="1"/>
+    <col min="5635" max="5888" width="9.140625" style="15"/>
+    <col min="5889" max="5889" width="44.28515625" style="15" customWidth="1"/>
+    <col min="5890" max="5890" width="94.7109375" style="15" customWidth="1"/>
+    <col min="5891" max="6144" width="9.140625" style="15"/>
+    <col min="6145" max="6145" width="44.28515625" style="15" customWidth="1"/>
+    <col min="6146" max="6146" width="94.7109375" style="15" customWidth="1"/>
+    <col min="6147" max="6400" width="9.140625" style="15"/>
+    <col min="6401" max="6401" width="44.28515625" style="15" customWidth="1"/>
+    <col min="6402" max="6402" width="94.7109375" style="15" customWidth="1"/>
+    <col min="6403" max="6656" width="9.140625" style="15"/>
+    <col min="6657" max="6657" width="44.28515625" style="15" customWidth="1"/>
+    <col min="6658" max="6658" width="94.7109375" style="15" customWidth="1"/>
+    <col min="6659" max="6912" width="9.140625" style="15"/>
+    <col min="6913" max="6913" width="44.28515625" style="15" customWidth="1"/>
+    <col min="6914" max="6914" width="94.7109375" style="15" customWidth="1"/>
+    <col min="6915" max="7168" width="9.140625" style="15"/>
+    <col min="7169" max="7169" width="44.28515625" style="15" customWidth="1"/>
+    <col min="7170" max="7170" width="94.7109375" style="15" customWidth="1"/>
+    <col min="7171" max="7424" width="9.140625" style="15"/>
+    <col min="7425" max="7425" width="44.28515625" style="15" customWidth="1"/>
+    <col min="7426" max="7426" width="94.7109375" style="15" customWidth="1"/>
+    <col min="7427" max="7680" width="9.140625" style="15"/>
+    <col min="7681" max="7681" width="44.28515625" style="15" customWidth="1"/>
+    <col min="7682" max="7682" width="94.7109375" style="15" customWidth="1"/>
+    <col min="7683" max="7936" width="9.140625" style="15"/>
+    <col min="7937" max="7937" width="44.28515625" style="15" customWidth="1"/>
+    <col min="7938" max="7938" width="94.7109375" style="15" customWidth="1"/>
+    <col min="7939" max="8192" width="9.140625" style="15"/>
+    <col min="8193" max="8193" width="44.28515625" style="15" customWidth="1"/>
+    <col min="8194" max="8194" width="94.7109375" style="15" customWidth="1"/>
+    <col min="8195" max="8448" width="9.140625" style="15"/>
+    <col min="8449" max="8449" width="44.28515625" style="15" customWidth="1"/>
+    <col min="8450" max="8450" width="94.7109375" style="15" customWidth="1"/>
+    <col min="8451" max="8704" width="9.140625" style="15"/>
+    <col min="8705" max="8705" width="44.28515625" style="15" customWidth="1"/>
+    <col min="8706" max="8706" width="94.7109375" style="15" customWidth="1"/>
+    <col min="8707" max="8960" width="9.140625" style="15"/>
+    <col min="8961" max="8961" width="44.28515625" style="15" customWidth="1"/>
+    <col min="8962" max="8962" width="94.7109375" style="15" customWidth="1"/>
+    <col min="8963" max="9216" width="9.140625" style="15"/>
+    <col min="9217" max="9217" width="44.28515625" style="15" customWidth="1"/>
+    <col min="9218" max="9218" width="94.7109375" style="15" customWidth="1"/>
+    <col min="9219" max="9472" width="9.140625" style="15"/>
+    <col min="9473" max="9473" width="44.28515625" style="15" customWidth="1"/>
+    <col min="9474" max="9474" width="94.7109375" style="15" customWidth="1"/>
+    <col min="9475" max="9728" width="9.140625" style="15"/>
+    <col min="9729" max="9729" width="44.28515625" style="15" customWidth="1"/>
+    <col min="9730" max="9730" width="94.7109375" style="15" customWidth="1"/>
+    <col min="9731" max="9984" width="9.140625" style="15"/>
+    <col min="9985" max="9985" width="44.28515625" style="15" customWidth="1"/>
+    <col min="9986" max="9986" width="94.7109375" style="15" customWidth="1"/>
+    <col min="9987" max="10240" width="9.140625" style="15"/>
+    <col min="10241" max="10241" width="44.28515625" style="15" customWidth="1"/>
+    <col min="10242" max="10242" width="94.7109375" style="15" customWidth="1"/>
+    <col min="10243" max="10496" width="9.140625" style="15"/>
+    <col min="10497" max="10497" width="44.28515625" style="15" customWidth="1"/>
+    <col min="10498" max="10498" width="94.7109375" style="15" customWidth="1"/>
+    <col min="10499" max="10752" width="9.140625" style="15"/>
+    <col min="10753" max="10753" width="44.28515625" style="15" customWidth="1"/>
+    <col min="10754" max="10754" width="94.7109375" style="15" customWidth="1"/>
+    <col min="10755" max="11008" width="9.140625" style="15"/>
+    <col min="11009" max="11009" width="44.28515625" style="15" customWidth="1"/>
+    <col min="11010" max="11010" width="94.7109375" style="15" customWidth="1"/>
+    <col min="11011" max="11264" width="9.140625" style="15"/>
+    <col min="11265" max="11265" width="44.28515625" style="15" customWidth="1"/>
+    <col min="11266" max="11266" width="94.7109375" style="15" customWidth="1"/>
+    <col min="11267" max="11520" width="9.140625" style="15"/>
+    <col min="11521" max="11521" width="44.28515625" style="15" customWidth="1"/>
+    <col min="11522" max="11522" width="94.7109375" style="15" customWidth="1"/>
+    <col min="11523" max="11776" width="9.140625" style="15"/>
+    <col min="11777" max="11777" width="44.28515625" style="15" customWidth="1"/>
+    <col min="11778" max="11778" width="94.7109375" style="15" customWidth="1"/>
+    <col min="11779" max="12032" width="9.140625" style="15"/>
+    <col min="12033" max="12033" width="44.28515625" style="15" customWidth="1"/>
+    <col min="12034" max="12034" width="94.7109375" style="15" customWidth="1"/>
+    <col min="12035" max="12288" width="9.140625" style="15"/>
+    <col min="12289" max="12289" width="44.28515625" style="15" customWidth="1"/>
+    <col min="12290" max="12290" width="94.7109375" style="15" customWidth="1"/>
+    <col min="12291" max="12544" width="9.140625" style="15"/>
+    <col min="12545" max="12545" width="44.28515625" style="15" customWidth="1"/>
+    <col min="12546" max="12546" width="94.7109375" style="15" customWidth="1"/>
+    <col min="12547" max="12800" width="9.140625" style="15"/>
+    <col min="12801" max="12801" width="44.28515625" style="15" customWidth="1"/>
+    <col min="12802" max="12802" width="94.7109375" style="15" customWidth="1"/>
+    <col min="12803" max="13056" width="9.140625" style="15"/>
+    <col min="13057" max="13057" width="44.28515625" style="15" customWidth="1"/>
+    <col min="13058" max="13058" width="94.7109375" style="15" customWidth="1"/>
+    <col min="13059" max="13312" width="9.140625" style="15"/>
+    <col min="13313" max="13313" width="44.28515625" style="15" customWidth="1"/>
+    <col min="13314" max="13314" width="94.7109375" style="15" customWidth="1"/>
+    <col min="13315" max="13568" width="9.140625" style="15"/>
+    <col min="13569" max="13569" width="44.28515625" style="15" customWidth="1"/>
+    <col min="13570" max="13570" width="94.7109375" style="15" customWidth="1"/>
+    <col min="13571" max="13824" width="9.140625" style="15"/>
+    <col min="13825" max="13825" width="44.28515625" style="15" customWidth="1"/>
+    <col min="13826" max="13826" width="94.7109375" style="15" customWidth="1"/>
+    <col min="13827" max="14080" width="9.140625" style="15"/>
+    <col min="14081" max="14081" width="44.28515625" style="15" customWidth="1"/>
+    <col min="14082" max="14082" width="94.7109375" style="15" customWidth="1"/>
+    <col min="14083" max="14336" width="9.140625" style="15"/>
+    <col min="14337" max="14337" width="44.28515625" style="15" customWidth="1"/>
+    <col min="14338" max="14338" width="94.7109375" style="15" customWidth="1"/>
+    <col min="14339" max="14592" width="9.140625" style="15"/>
+    <col min="14593" max="14593" width="44.28515625" style="15" customWidth="1"/>
+    <col min="14594" max="14594" width="94.7109375" style="15" customWidth="1"/>
+    <col min="14595" max="14848" width="9.140625" style="15"/>
+    <col min="14849" max="14849" width="44.28515625" style="15" customWidth="1"/>
+    <col min="14850" max="14850" width="94.7109375" style="15" customWidth="1"/>
+    <col min="14851" max="15104" width="9.140625" style="15"/>
+    <col min="15105" max="15105" width="44.28515625" style="15" customWidth="1"/>
+    <col min="15106" max="15106" width="94.7109375" style="15" customWidth="1"/>
+    <col min="15107" max="15360" width="9.140625" style="15"/>
+    <col min="15361" max="15361" width="44.28515625" style="15" customWidth="1"/>
+    <col min="15362" max="15362" width="94.7109375" style="15" customWidth="1"/>
+    <col min="15363" max="15616" width="9.140625" style="15"/>
+    <col min="15617" max="15617" width="44.28515625" style="15" customWidth="1"/>
+    <col min="15618" max="15618" width="94.7109375" style="15" customWidth="1"/>
+    <col min="15619" max="15872" width="9.140625" style="15"/>
+    <col min="15873" max="15873" width="44.28515625" style="15" customWidth="1"/>
+    <col min="15874" max="15874" width="94.7109375" style="15" customWidth="1"/>
+    <col min="15875" max="16128" width="9.140625" style="15"/>
+    <col min="16129" max="16129" width="44.28515625" style="15" customWidth="1"/>
+    <col min="16130" max="16130" width="94.7109375" style="15" customWidth="1"/>
+    <col min="16131" max="16384" width="9.140625" style="15"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A1" s="68"/>
+      <c r="B1" s="68"/>
+      <c r="C1" s="14"/>
+    </row>
+    <row r="2" spans="1:3" ht="15" customHeight="1">
+      <c r="A2" s="51" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="52">
+        <v>611101</v>
+      </c>
+      <c r="C2" s="14"/>
+    </row>
+    <row r="3" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A3" s="51" t="s">
+        <v>6</v>
+      </c>
+      <c r="B3" s="53" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" s="14"/>
+    </row>
+    <row r="4" spans="1:3" ht="15" customHeight="1">
+      <c r="A4" s="51" t="s">
+        <v>7</v>
+      </c>
+      <c r="B4" s="54" t="s">
+        <v>4</v>
+      </c>
+      <c r="C4" s="14"/>
+    </row>
+    <row r="5" spans="1:3" ht="14.25" customHeight="1">
+      <c r="A5" s="55" t="s">
+        <v>8</v>
+      </c>
+      <c r="B5" s="53" t="s">
+        <v>36</v>
+      </c>
+      <c r="C5" s="14"/>
+    </row>
+    <row r="6" spans="1:3" ht="13.5" customHeight="1">
+      <c r="A6" s="55" t="s">
+        <v>9</v>
+      </c>
+      <c r="B6" s="56" t="s">
+        <v>74</v>
+      </c>
+      <c r="C6" s="14"/>
+    </row>
+    <row r="7" spans="1:3" ht="15" customHeight="1">
+      <c r="A7" s="55" t="s">
+        <v>10</v>
+      </c>
+      <c r="B7" s="56" t="s">
+        <v>72</v>
+      </c>
+      <c r="C7" s="14"/>
+    </row>
+    <row r="8" spans="1:3" ht="15.75" customHeight="1">
+      <c r="A8" s="51" t="s">
+        <v>11</v>
+      </c>
+      <c r="B8" s="52" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" s="14"/>
+    </row>
+    <row r="9" spans="1:3" ht="45">
+      <c r="A9" s="51" t="s">
+        <v>12</v>
+      </c>
+      <c r="B9" s="57" t="s">
+        <v>37</v>
+      </c>
+      <c r="C9" s="14"/>
+    </row>
+    <row r="10" spans="1:3" ht="73.5" customHeight="1">
+      <c r="A10" s="51" t="s">
+        <v>13</v>
+      </c>
+      <c r="B10" s="57" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" s="14"/>
+    </row>
+    <row r="11" spans="1:3" ht="15">
+      <c r="A11" s="51" t="s">
+        <v>14</v>
+      </c>
+      <c r="B11" s="58" t="s">
+        <v>71</v>
+      </c>
+      <c r="C11" s="14"/>
+    </row>
+    <row r="12" spans="1:3" ht="21" customHeight="1">
+      <c r="A12" s="51" t="s">
+        <v>15</v>
+      </c>
+      <c r="B12" s="59" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="21" customHeight="1">
+      <c r="A13" s="60" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="61" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="21" customHeight="1">
+      <c r="A14" s="60" t="s">
+        <v>18</v>
+      </c>
+      <c r="B14" s="62" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="21" customHeight="1">
+      <c r="A15" s="60" t="s">
+        <v>19</v>
+      </c>
+      <c r="B15" s="61" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" s="49" customFormat="1" ht="21" customHeight="1">
+      <c r="A16" s="63" t="s">
+        <v>21</v>
+      </c>
+      <c r="B16" s="65">
+        <v>46216</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" s="49" customFormat="1" ht="21" customHeight="1">
+      <c r="A17" s="63" t="s">
+        <v>22</v>
+      </c>
+      <c r="B17" s="65">
+        <v>46247</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2" ht="21" customHeight="1">
+      <c r="A18" s="51" t="s">
+        <v>23</v>
+      </c>
+      <c r="B18" s="57" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2" ht="21" customHeight="1">
+      <c r="A19" s="51" t="s">
+        <v>24</v>
+      </c>
+      <c r="B19" s="57" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2" ht="21" customHeight="1">
+      <c r="A20" s="51" t="s">
+        <v>25</v>
+      </c>
+      <c r="B20" s="57" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="21" spans="1:2" ht="21" customHeight="1">
+      <c r="A21" s="51" t="s">
+        <v>26</v>
+      </c>
+      <c r="B21" s="57" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:2">
+      <c r="A22" s="16"/>
+      <c r="B22" s="16"/>
+    </row>
+    <row r="23" spans="1:2">
+      <c r="A23" s="16"/>
+      <c r="B23" s="16"/>
+    </row>
+    <row r="24" spans="1:2">
+      <c r="A24" s="16"/>
+      <c r="B24" s="16"/>
+    </row>
+    <row r="25" spans="1:2">
+      <c r="A25" s="16"/>
+      <c r="B25" s="16"/>
+    </row>
+    <row r="26" spans="1:2">
+      <c r="A26" s="16"/>
+      <c r="B26" s="16"/>
+    </row>
+    <row r="27" spans="1:2">
+      <c r="A27" s="16"/>
+      <c r="B27" s="16"/>
+    </row>
+    <row r="28" spans="1:2">
+      <c r="A28" s="16"/>
+      <c r="B28" s="16"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A1:B1"/>
+  </mergeCells>
+  <hyperlinks>
+    <hyperlink ref="B15" r:id="rId1"/>
+    <hyperlink ref="B12" r:id="rId2"/>
+    <hyperlink ref="B14" r:id="rId3"/>
+    <hyperlink ref="B21" r:id="rId4"/>
+  </hyperlinks>
+  <pageMargins left="0.78740157480314965" right="0.39370078740157483" top="0.39370078740157483" bottom="0.39370078740157483" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="90" firstPageNumber="5" orientation="landscape" useFirstPageNumber="1" r:id="rId5"/>
+  <headerFooter>
+    <oddFooter>&amp;R&amp;"-,обычный"&amp;8&amp;P</oddFooter>
+  </headerFooter>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:X19"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="K31" sqref="K31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="22.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="13" max="13" width="10" hidden="1" customWidth="1"/>
+    <col min="1" max="1" width="4.5703125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="51.7109375" style="2" customWidth="1"/>
+    <col min="3" max="3" width="9.140625" style="2"/>
+    <col min="4" max="4" width="51.7109375" style="2" customWidth="1"/>
+    <col min="5" max="256" width="9.140625" style="3"/>
+    <col min="257" max="257" width="4.5703125" style="3" customWidth="1"/>
+    <col min="258" max="258" width="51.7109375" style="3" customWidth="1"/>
+    <col min="259" max="259" width="9.140625" style="3"/>
+    <col min="260" max="260" width="51.7109375" style="3" customWidth="1"/>
+    <col min="261" max="512" width="9.140625" style="3"/>
+    <col min="513" max="513" width="4.5703125" style="3" customWidth="1"/>
+    <col min="514" max="514" width="51.7109375" style="3" customWidth="1"/>
+    <col min="515" max="515" width="9.140625" style="3"/>
+    <col min="516" max="516" width="51.7109375" style="3" customWidth="1"/>
+    <col min="517" max="768" width="9.140625" style="3"/>
+    <col min="769" max="769" width="4.5703125" style="3" customWidth="1"/>
+    <col min="770" max="770" width="51.7109375" style="3" customWidth="1"/>
+    <col min="771" max="771" width="9.140625" style="3"/>
+    <col min="772" max="772" width="51.7109375" style="3" customWidth="1"/>
+    <col min="773" max="1024" width="9.140625" style="3"/>
+    <col min="1025" max="1025" width="4.5703125" style="3" customWidth="1"/>
+    <col min="1026" max="1026" width="51.7109375" style="3" customWidth="1"/>
+    <col min="1027" max="1027" width="9.140625" style="3"/>
+    <col min="1028" max="1028" width="51.7109375" style="3" customWidth="1"/>
+    <col min="1029" max="1280" width="9.140625" style="3"/>
+    <col min="1281" max="1281" width="4.5703125" style="3" customWidth="1"/>
+    <col min="1282" max="1282" width="51.7109375" style="3" customWidth="1"/>
+    <col min="1283" max="1283" width="9.140625" style="3"/>
+    <col min="1284" max="1284" width="51.7109375" style="3" customWidth="1"/>
+    <col min="1285" max="1536" width="9.140625" style="3"/>
+    <col min="1537" max="1537" width="4.5703125" style="3" customWidth="1"/>
+    <col min="1538" max="1538" width="51.7109375" style="3" customWidth="1"/>
+    <col min="1539" max="1539" width="9.140625" style="3"/>
+    <col min="1540" max="1540" width="51.7109375" style="3" customWidth="1"/>
+    <col min="1541" max="1792" width="9.140625" style="3"/>
+    <col min="1793" max="1793" width="4.5703125" style="3" customWidth="1"/>
+    <col min="1794" max="1794" width="51.7109375" style="3" customWidth="1"/>
+    <col min="1795" max="1795" width="9.140625" style="3"/>
+    <col min="1796" max="1796" width="51.7109375" style="3" customWidth="1"/>
+    <col min="1797" max="2048" width="9.140625" style="3"/>
+    <col min="2049" max="2049" width="4.5703125" style="3" customWidth="1"/>
+    <col min="2050" max="2050" width="51.7109375" style="3" customWidth="1"/>
+    <col min="2051" max="2051" width="9.140625" style="3"/>
+    <col min="2052" max="2052" width="51.7109375" style="3" customWidth="1"/>
+    <col min="2053" max="2304" width="9.140625" style="3"/>
+    <col min="2305" max="2305" width="4.5703125" style="3" customWidth="1"/>
+    <col min="2306" max="2306" width="51.7109375" style="3" customWidth="1"/>
+    <col min="2307" max="2307" width="9.140625" style="3"/>
+    <col min="2308" max="2308" width="51.7109375" style="3" customWidth="1"/>
+    <col min="2309" max="2560" width="9.140625" style="3"/>
+    <col min="2561" max="2561" width="4.5703125" style="3" customWidth="1"/>
+    <col min="2562" max="2562" width="51.7109375" style="3" customWidth="1"/>
+    <col min="2563" max="2563" width="9.140625" style="3"/>
+    <col min="2564" max="2564" width="51.7109375" style="3" customWidth="1"/>
+    <col min="2565" max="2816" width="9.140625" style="3"/>
+    <col min="2817" max="2817" width="4.5703125" style="3" customWidth="1"/>
+    <col min="2818" max="2818" width="51.7109375" style="3" customWidth="1"/>
+    <col min="2819" max="2819" width="9.140625" style="3"/>
+    <col min="2820" max="2820" width="51.7109375" style="3" customWidth="1"/>
+    <col min="2821" max="3072" width="9.140625" style="3"/>
+    <col min="3073" max="3073" width="4.5703125" style="3" customWidth="1"/>
+    <col min="3074" max="3074" width="51.7109375" style="3" customWidth="1"/>
+    <col min="3075" max="3075" width="9.140625" style="3"/>
+    <col min="3076" max="3076" width="51.7109375" style="3" customWidth="1"/>
+    <col min="3077" max="3328" width="9.140625" style="3"/>
+    <col min="3329" max="3329" width="4.5703125" style="3" customWidth="1"/>
+    <col min="3330" max="3330" width="51.7109375" style="3" customWidth="1"/>
+    <col min="3331" max="3331" width="9.140625" style="3"/>
+    <col min="3332" max="3332" width="51.7109375" style="3" customWidth="1"/>
+    <col min="3333" max="3584" width="9.140625" style="3"/>
+    <col min="3585" max="3585" width="4.5703125" style="3" customWidth="1"/>
+    <col min="3586" max="3586" width="51.7109375" style="3" customWidth="1"/>
+    <col min="3587" max="3587" width="9.140625" style="3"/>
+    <col min="3588" max="3588" width="51.7109375" style="3" customWidth="1"/>
+    <col min="3589" max="3840" width="9.140625" style="3"/>
+    <col min="3841" max="3841" width="4.5703125" style="3" customWidth="1"/>
+    <col min="3842" max="3842" width="51.7109375" style="3" customWidth="1"/>
+    <col min="3843" max="3843" width="9.140625" style="3"/>
+    <col min="3844" max="3844" width="51.7109375" style="3" customWidth="1"/>
+    <col min="3845" max="4096" width="9.140625" style="3"/>
+    <col min="4097" max="4097" width="4.5703125" style="3" customWidth="1"/>
+    <col min="4098" max="4098" width="51.7109375" style="3" customWidth="1"/>
+    <col min="4099" max="4099" width="9.140625" style="3"/>
+    <col min="4100" max="4100" width="51.7109375" style="3" customWidth="1"/>
+    <col min="4101" max="4352" width="9.140625" style="3"/>
+    <col min="4353" max="4353" width="4.5703125" style="3" customWidth="1"/>
+    <col min="4354" max="4354" width="51.7109375" style="3" customWidth="1"/>
+    <col min="4355" max="4355" width="9.140625" style="3"/>
+    <col min="4356" max="4356" width="51.7109375" style="3" customWidth="1"/>
+    <col min="4357" max="4608" width="9.140625" style="3"/>
+    <col min="4609" max="4609" width="4.5703125" style="3" customWidth="1"/>
+    <col min="4610" max="4610" width="51.7109375" style="3" customWidth="1"/>
+    <col min="4611" max="4611" width="9.140625" style="3"/>
+    <col min="4612" max="4612" width="51.7109375" style="3" customWidth="1"/>
+    <col min="4613" max="4864" width="9.140625" style="3"/>
+    <col min="4865" max="4865" width="4.5703125" style="3" customWidth="1"/>
+    <col min="4866" max="4866" width="51.7109375" style="3" customWidth="1"/>
+    <col min="4867" max="4867" width="9.140625" style="3"/>
+    <col min="4868" max="4868" width="51.7109375" style="3" customWidth="1"/>
+    <col min="4869" max="5120" width="9.140625" style="3"/>
+    <col min="5121" max="5121" width="4.5703125" style="3" customWidth="1"/>
+    <col min="5122" max="5122" width="51.7109375" style="3" customWidth="1"/>
+    <col min="5123" max="5123" width="9.140625" style="3"/>
+    <col min="5124" max="5124" width="51.7109375" style="3" customWidth="1"/>
+    <col min="5125" max="5376" width="9.140625" style="3"/>
+    <col min="5377" max="5377" width="4.5703125" style="3" customWidth="1"/>
+    <col min="5378" max="5378" width="51.7109375" style="3" customWidth="1"/>
+    <col min="5379" max="5379" width="9.140625" style="3"/>
+    <col min="5380" max="5380" width="51.7109375" style="3" customWidth="1"/>
+    <col min="5381" max="5632" width="9.140625" style="3"/>
+    <col min="5633" max="5633" width="4.5703125" style="3" customWidth="1"/>
+    <col min="5634" max="5634" width="51.7109375" style="3" customWidth="1"/>
+    <col min="5635" max="5635" width="9.140625" style="3"/>
+    <col min="5636" max="5636" width="51.7109375" style="3" customWidth="1"/>
+    <col min="5637" max="5888" width="9.140625" style="3"/>
+    <col min="5889" max="5889" width="4.5703125" style="3" customWidth="1"/>
+    <col min="5890" max="5890" width="51.7109375" style="3" customWidth="1"/>
+    <col min="5891" max="5891" width="9.140625" style="3"/>
+    <col min="5892" max="5892" width="51.7109375" style="3" customWidth="1"/>
+    <col min="5893" max="6144" width="9.140625" style="3"/>
+    <col min="6145" max="6145" width="4.5703125" style="3" customWidth="1"/>
+    <col min="6146" max="6146" width="51.7109375" style="3" customWidth="1"/>
+    <col min="6147" max="6147" width="9.140625" style="3"/>
+    <col min="6148" max="6148" width="51.7109375" style="3" customWidth="1"/>
+    <col min="6149" max="6400" width="9.140625" style="3"/>
+    <col min="6401" max="6401" width="4.5703125" style="3" customWidth="1"/>
+    <col min="6402" max="6402" width="51.7109375" style="3" customWidth="1"/>
+    <col min="6403" max="6403" width="9.140625" style="3"/>
+    <col min="6404" max="6404" width="51.7109375" style="3" customWidth="1"/>
+    <col min="6405" max="6656" width="9.140625" style="3"/>
+    <col min="6657" max="6657" width="4.5703125" style="3" customWidth="1"/>
+    <col min="6658" max="6658" width="51.7109375" style="3" customWidth="1"/>
+    <col min="6659" max="6659" width="9.140625" style="3"/>
+    <col min="6660" max="6660" width="51.7109375" style="3" customWidth="1"/>
+    <col min="6661" max="6912" width="9.140625" style="3"/>
+    <col min="6913" max="6913" width="4.5703125" style="3" customWidth="1"/>
+    <col min="6914" max="6914" width="51.7109375" style="3" customWidth="1"/>
+    <col min="6915" max="6915" width="9.140625" style="3"/>
+    <col min="6916" max="6916" width="51.7109375" style="3" customWidth="1"/>
+    <col min="6917" max="7168" width="9.140625" style="3"/>
+    <col min="7169" max="7169" width="4.5703125" style="3" customWidth="1"/>
+    <col min="7170" max="7170" width="51.7109375" style="3" customWidth="1"/>
+    <col min="7171" max="7171" width="9.140625" style="3"/>
+    <col min="7172" max="7172" width="51.7109375" style="3" customWidth="1"/>
+    <col min="7173" max="7424" width="9.140625" style="3"/>
+    <col min="7425" max="7425" width="4.5703125" style="3" customWidth="1"/>
+    <col min="7426" max="7426" width="51.7109375" style="3" customWidth="1"/>
+    <col min="7427" max="7427" width="9.140625" style="3"/>
+    <col min="7428" max="7428" width="51.7109375" style="3" customWidth="1"/>
+    <col min="7429" max="7680" width="9.140625" style="3"/>
+    <col min="7681" max="7681" width="4.5703125" style="3" customWidth="1"/>
+    <col min="7682" max="7682" width="51.7109375" style="3" customWidth="1"/>
+    <col min="7683" max="7683" width="9.140625" style="3"/>
+    <col min="7684" max="7684" width="51.7109375" style="3" customWidth="1"/>
+    <col min="7685" max="7936" width="9.140625" style="3"/>
+    <col min="7937" max="7937" width="4.5703125" style="3" customWidth="1"/>
+    <col min="7938" max="7938" width="51.7109375" style="3" customWidth="1"/>
+    <col min="7939" max="7939" width="9.140625" style="3"/>
+    <col min="7940" max="7940" width="51.7109375" style="3" customWidth="1"/>
+    <col min="7941" max="8192" width="9.140625" style="3"/>
+    <col min="8193" max="8193" width="4.5703125" style="3" customWidth="1"/>
+    <col min="8194" max="8194" width="51.7109375" style="3" customWidth="1"/>
+    <col min="8195" max="8195" width="9.140625" style="3"/>
+    <col min="8196" max="8196" width="51.7109375" style="3" customWidth="1"/>
+    <col min="8197" max="8448" width="9.140625" style="3"/>
+    <col min="8449" max="8449" width="4.5703125" style="3" customWidth="1"/>
+    <col min="8450" max="8450" width="51.7109375" style="3" customWidth="1"/>
+    <col min="8451" max="8451" width="9.140625" style="3"/>
+    <col min="8452" max="8452" width="51.7109375" style="3" customWidth="1"/>
+    <col min="8453" max="8704" width="9.140625" style="3"/>
+    <col min="8705" max="8705" width="4.5703125" style="3" customWidth="1"/>
+    <col min="8706" max="8706" width="51.7109375" style="3" customWidth="1"/>
+    <col min="8707" max="8707" width="9.140625" style="3"/>
+    <col min="8708" max="8708" width="51.7109375" style="3" customWidth="1"/>
+    <col min="8709" max="8960" width="9.140625" style="3"/>
+    <col min="8961" max="8961" width="4.5703125" style="3" customWidth="1"/>
+    <col min="8962" max="8962" width="51.7109375" style="3" customWidth="1"/>
+    <col min="8963" max="8963" width="9.140625" style="3"/>
+    <col min="8964" max="8964" width="51.7109375" style="3" customWidth="1"/>
+    <col min="8965" max="9216" width="9.140625" style="3"/>
+    <col min="9217" max="9217" width="4.5703125" style="3" customWidth="1"/>
+    <col min="9218" max="9218" width="51.7109375" style="3" customWidth="1"/>
+    <col min="9219" max="9219" width="9.140625" style="3"/>
+    <col min="9220" max="9220" width="51.7109375" style="3" customWidth="1"/>
+    <col min="9221" max="9472" width="9.140625" style="3"/>
+    <col min="9473" max="9473" width="4.5703125" style="3" customWidth="1"/>
+    <col min="9474" max="9474" width="51.7109375" style="3" customWidth="1"/>
+    <col min="9475" max="9475" width="9.140625" style="3"/>
+    <col min="9476" max="9476" width="51.7109375" style="3" customWidth="1"/>
+    <col min="9477" max="9728" width="9.140625" style="3"/>
+    <col min="9729" max="9729" width="4.5703125" style="3" customWidth="1"/>
+    <col min="9730" max="9730" width="51.7109375" style="3" customWidth="1"/>
+    <col min="9731" max="9731" width="9.140625" style="3"/>
+    <col min="9732" max="9732" width="51.7109375" style="3" customWidth="1"/>
+    <col min="9733" max="9984" width="9.140625" style="3"/>
+    <col min="9985" max="9985" width="4.5703125" style="3" customWidth="1"/>
+    <col min="9986" max="9986" width="51.7109375" style="3" customWidth="1"/>
+    <col min="9987" max="9987" width="9.140625" style="3"/>
+    <col min="9988" max="9988" width="51.7109375" style="3" customWidth="1"/>
+    <col min="9989" max="10240" width="9.140625" style="3"/>
+    <col min="10241" max="10241" width="4.5703125" style="3" customWidth="1"/>
+    <col min="10242" max="10242" width="51.7109375" style="3" customWidth="1"/>
+    <col min="10243" max="10243" width="9.140625" style="3"/>
+    <col min="10244" max="10244" width="51.7109375" style="3" customWidth="1"/>
+    <col min="10245" max="10496" width="9.140625" style="3"/>
+    <col min="10497" max="10497" width="4.5703125" style="3" customWidth="1"/>
+    <col min="10498" max="10498" width="51.7109375" style="3" customWidth="1"/>
+    <col min="10499" max="10499" width="9.140625" style="3"/>
+    <col min="10500" max="10500" width="51.7109375" style="3" customWidth="1"/>
+    <col min="10501" max="10752" width="9.140625" style="3"/>
+    <col min="10753" max="10753" width="4.5703125" style="3" customWidth="1"/>
+    <col min="10754" max="10754" width="51.7109375" style="3" customWidth="1"/>
+    <col min="10755" max="10755" width="9.140625" style="3"/>
+    <col min="10756" max="10756" width="51.7109375" style="3" customWidth="1"/>
+    <col min="10757" max="11008" width="9.140625" style="3"/>
+    <col min="11009" max="11009" width="4.5703125" style="3" customWidth="1"/>
+    <col min="11010" max="11010" width="51.7109375" style="3" customWidth="1"/>
+    <col min="11011" max="11011" width="9.140625" style="3"/>
+    <col min="11012" max="11012" width="51.7109375" style="3" customWidth="1"/>
+    <col min="11013" max="11264" width="9.140625" style="3"/>
+    <col min="11265" max="11265" width="4.5703125" style="3" customWidth="1"/>
+    <col min="11266" max="11266" width="51.7109375" style="3" customWidth="1"/>
+    <col min="11267" max="11267" width="9.140625" style="3"/>
+    <col min="11268" max="11268" width="51.7109375" style="3" customWidth="1"/>
+    <col min="11269" max="11520" width="9.140625" style="3"/>
+    <col min="11521" max="11521" width="4.5703125" style="3" customWidth="1"/>
+    <col min="11522" max="11522" width="51.7109375" style="3" customWidth="1"/>
+    <col min="11523" max="11523" width="9.140625" style="3"/>
+    <col min="11524" max="11524" width="51.7109375" style="3" customWidth="1"/>
+    <col min="11525" max="11776" width="9.140625" style="3"/>
+    <col min="11777" max="11777" width="4.5703125" style="3" customWidth="1"/>
+    <col min="11778" max="11778" width="51.7109375" style="3" customWidth="1"/>
+    <col min="11779" max="11779" width="9.140625" style="3"/>
+    <col min="11780" max="11780" width="51.7109375" style="3" customWidth="1"/>
+    <col min="11781" max="12032" width="9.140625" style="3"/>
+    <col min="12033" max="12033" width="4.5703125" style="3" customWidth="1"/>
+    <col min="12034" max="12034" width="51.7109375" style="3" customWidth="1"/>
+    <col min="12035" max="12035" width="9.140625" style="3"/>
+    <col min="12036" max="12036" width="51.7109375" style="3" customWidth="1"/>
+    <col min="12037" max="12288" width="9.140625" style="3"/>
+    <col min="12289" max="12289" width="4.5703125" style="3" customWidth="1"/>
+    <col min="12290" max="12290" width="51.7109375" style="3" customWidth="1"/>
+    <col min="12291" max="12291" width="9.140625" style="3"/>
+    <col min="12292" max="12292" width="51.7109375" style="3" customWidth="1"/>
+    <col min="12293" max="12544" width="9.140625" style="3"/>
+    <col min="12545" max="12545" width="4.5703125" style="3" customWidth="1"/>
+    <col min="12546" max="12546" width="51.7109375" style="3" customWidth="1"/>
+    <col min="12547" max="12547" width="9.140625" style="3"/>
+    <col min="12548" max="12548" width="51.7109375" style="3" customWidth="1"/>
+    <col min="12549" max="12800" width="9.140625" style="3"/>
+    <col min="12801" max="12801" width="4.5703125" style="3" customWidth="1"/>
+    <col min="12802" max="12802" width="51.7109375" style="3" customWidth="1"/>
+    <col min="12803" max="12803" width="9.140625" style="3"/>
+    <col min="12804" max="12804" width="51.7109375" style="3" customWidth="1"/>
+    <col min="12805" max="13056" width="9.140625" style="3"/>
+    <col min="13057" max="13057" width="4.5703125" style="3" customWidth="1"/>
+    <col min="13058" max="13058" width="51.7109375" style="3" customWidth="1"/>
+    <col min="13059" max="13059" width="9.140625" style="3"/>
+    <col min="13060" max="13060" width="51.7109375" style="3" customWidth="1"/>
+    <col min="13061" max="13312" width="9.140625" style="3"/>
+    <col min="13313" max="13313" width="4.5703125" style="3" customWidth="1"/>
+    <col min="13314" max="13314" width="51.7109375" style="3" customWidth="1"/>
+    <col min="13315" max="13315" width="9.140625" style="3"/>
+    <col min="13316" max="13316" width="51.7109375" style="3" customWidth="1"/>
+    <col min="13317" max="13568" width="9.140625" style="3"/>
+    <col min="13569" max="13569" width="4.5703125" style="3" customWidth="1"/>
+    <col min="13570" max="13570" width="51.7109375" style="3" customWidth="1"/>
+    <col min="13571" max="13571" width="9.140625" style="3"/>
+    <col min="13572" max="13572" width="51.7109375" style="3" customWidth="1"/>
+    <col min="13573" max="13824" width="9.140625" style="3"/>
+    <col min="13825" max="13825" width="4.5703125" style="3" customWidth="1"/>
+    <col min="13826" max="13826" width="51.7109375" style="3" customWidth="1"/>
+    <col min="13827" max="13827" width="9.140625" style="3"/>
+    <col min="13828" max="13828" width="51.7109375" style="3" customWidth="1"/>
+    <col min="13829" max="14080" width="9.140625" style="3"/>
+    <col min="14081" max="14081" width="4.5703125" style="3" customWidth="1"/>
+    <col min="14082" max="14082" width="51.7109375" style="3" customWidth="1"/>
+    <col min="14083" max="14083" width="9.140625" style="3"/>
+    <col min="14084" max="14084" width="51.7109375" style="3" customWidth="1"/>
+    <col min="14085" max="14336" width="9.140625" style="3"/>
+    <col min="14337" max="14337" width="4.5703125" style="3" customWidth="1"/>
+    <col min="14338" max="14338" width="51.7109375" style="3" customWidth="1"/>
+    <col min="14339" max="14339" width="9.140625" style="3"/>
+    <col min="14340" max="14340" width="51.7109375" style="3" customWidth="1"/>
+    <col min="14341" max="14592" width="9.140625" style="3"/>
+    <col min="14593" max="14593" width="4.5703125" style="3" customWidth="1"/>
+    <col min="14594" max="14594" width="51.7109375" style="3" customWidth="1"/>
+    <col min="14595" max="14595" width="9.140625" style="3"/>
+    <col min="14596" max="14596" width="51.7109375" style="3" customWidth="1"/>
+    <col min="14597" max="14848" width="9.140625" style="3"/>
+    <col min="14849" max="14849" width="4.5703125" style="3" customWidth="1"/>
+    <col min="14850" max="14850" width="51.7109375" style="3" customWidth="1"/>
+    <col min="14851" max="14851" width="9.140625" style="3"/>
+    <col min="14852" max="14852" width="51.7109375" style="3" customWidth="1"/>
+    <col min="14853" max="15104" width="9.140625" style="3"/>
+    <col min="15105" max="15105" width="4.5703125" style="3" customWidth="1"/>
+    <col min="15106" max="15106" width="51.7109375" style="3" customWidth="1"/>
+    <col min="15107" max="15107" width="9.140625" style="3"/>
+    <col min="15108" max="15108" width="51.7109375" style="3" customWidth="1"/>
+    <col min="15109" max="15360" width="9.140625" style="3"/>
+    <col min="15361" max="15361" width="4.5703125" style="3" customWidth="1"/>
+    <col min="15362" max="15362" width="51.7109375" style="3" customWidth="1"/>
+    <col min="15363" max="15363" width="9.140625" style="3"/>
+    <col min="15364" max="15364" width="51.7109375" style="3" customWidth="1"/>
+    <col min="15365" max="15616" width="9.140625" style="3"/>
+    <col min="15617" max="15617" width="4.5703125" style="3" customWidth="1"/>
+    <col min="15618" max="15618" width="51.7109375" style="3" customWidth="1"/>
+    <col min="15619" max="15619" width="9.140625" style="3"/>
+    <col min="15620" max="15620" width="51.7109375" style="3" customWidth="1"/>
+    <col min="15621" max="15872" width="9.140625" style="3"/>
+    <col min="15873" max="15873" width="4.5703125" style="3" customWidth="1"/>
+    <col min="15874" max="15874" width="51.7109375" style="3" customWidth="1"/>
+    <col min="15875" max="15875" width="9.140625" style="3"/>
+    <col min="15876" max="15876" width="51.7109375" style="3" customWidth="1"/>
+    <col min="15877" max="16128" width="9.140625" style="3"/>
+    <col min="16129" max="16129" width="4.5703125" style="3" customWidth="1"/>
+    <col min="16130" max="16130" width="51.7109375" style="3" customWidth="1"/>
+    <col min="16131" max="16131" width="9.140625" style="3"/>
+    <col min="16132" max="16132" width="51.7109375" style="3" customWidth="1"/>
+    <col min="16133" max="16384" width="9.140625" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
-[...33 lines deleted...]
-    <row r="2" spans="1:30">
+    <row r="1" spans="1:24">
+      <c r="A1" s="1"/>
+      <c r="B1" s="1"/>
+      <c r="C1" s="1"/>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" s="1"/>
-      <c r="N2" s="37"/>
-[...33 lines deleted...]
-      <c r="N3" s="38">
+      <c r="B2" s="1"/>
+      <c r="C2" s="1"/>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" s="4"/>
+      <c r="B3" s="5"/>
+      <c r="C3" s="5"/>
+      <c r="D3" s="6"/>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" s="4"/>
+      <c r="C4" s="5"/>
+      <c r="D4" s="8"/>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" s="4"/>
+      <c r="B5" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C5" s="5"/>
+      <c r="D5" s="6"/>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" s="4"/>
+      <c r="B6" s="7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" s="5"/>
+      <c r="D6" s="6"/>
+    </row>
+    <row r="7" spans="1:24">
+      <c r="A7" s="4"/>
+      <c r="B7" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C7" s="5"/>
+      <c r="D7" s="6"/>
+    </row>
+    <row r="8" spans="1:24">
+      <c r="A8" s="4"/>
+      <c r="B8" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" s="5"/>
+      <c r="D8" s="6"/>
+    </row>
+    <row r="9" spans="1:24">
+      <c r="A9" s="4"/>
+      <c r="B9" s="7" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" s="5"/>
+      <c r="D9" s="6"/>
+    </row>
+    <row r="10" spans="1:24">
+      <c r="A10" s="4"/>
+      <c r="B10" s="1"/>
+      <c r="C10" s="5"/>
+      <c r="D10" s="10"/>
+    </row>
+    <row r="11" spans="1:24" ht="51.75">
+      <c r="A11" s="4"/>
+      <c r="B11" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C11" s="5"/>
+      <c r="D11" s="10"/>
+    </row>
+    <row r="12" spans="1:24">
+      <c r="A12" s="4"/>
+      <c r="B12" s="4"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="10"/>
+    </row>
+    <row r="13" spans="1:24">
+      <c r="A13" s="4"/>
+      <c r="B13" s="4"/>
+      <c r="C13" s="4"/>
+      <c r="D13" s="10"/>
+    </row>
+    <row r="14" spans="1:24">
+      <c r="B14" s="13" t="s">
+        <v>33</v>
+      </c>
+      <c r="C14" s="12"/>
+      <c r="D14" s="12"/>
+    </row>
+    <row r="15" spans="1:24">
+      <c r="A15" s="6"/>
+      <c r="B15" s="8"/>
+      <c r="C15" s="6"/>
+      <c r="D15" s="8"/>
+      <c r="X15" s="11"/>
+    </row>
+    <row r="16" spans="1:24">
+      <c r="A16" s="6"/>
+      <c r="B16" s="6"/>
+      <c r="C16" s="6"/>
+      <c r="D16" s="6"/>
+    </row>
+    <row r="17" spans="1:4">
+      <c r="A17" s="6"/>
+      <c r="B17" s="6"/>
+      <c r="C17" s="6"/>
+      <c r="D17" s="6"/>
+    </row>
+    <row r="18" spans="1:4">
+      <c r="A18" s="6"/>
+      <c r="B18" s="6"/>
+      <c r="C18" s="6"/>
+      <c r="D18" s="6"/>
+    </row>
+    <row r="19" spans="1:4">
+      <c r="A19" s="69"/>
+      <c r="B19" s="69"/>
+      <c r="C19" s="69"/>
+      <c r="D19" s="69"/>
+    </row>
+  </sheetData>
+  <mergeCells count="1">
+    <mergeCell ref="A19:D19"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <dimension ref="A1:AF51"/>
+  <sheetViews>
+    <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
+      <selection activeCell="R56" sqref="R56"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="12.75"/>
+  <cols>
+    <col min="1" max="1" width="14.85546875" style="17" customWidth="1"/>
+    <col min="2" max="14" width="0" style="17" hidden="1" customWidth="1"/>
+    <col min="15" max="15" width="13.5703125" style="17" customWidth="1"/>
+    <col min="16" max="22" width="9.140625" style="17"/>
+    <col min="23" max="23" width="9.7109375" style="17" customWidth="1"/>
+    <col min="24" max="25" width="9.140625" style="17"/>
+    <col min="26" max="26" width="10.5703125" style="17" customWidth="1"/>
+    <col min="27" max="28" width="9.140625" style="17"/>
+    <col min="29" max="29" width="10" style="17" customWidth="1"/>
+    <col min="30" max="16384" width="9.140625" style="17"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:32" ht="14.25" customHeight="1">
+      <c r="O1" s="18"/>
+    </row>
+    <row r="2" spans="1:32" ht="33" customHeight="1">
+      <c r="A2" s="18" t="s">
+        <v>43</v>
+      </c>
+      <c r="B2" s="84" t="s">
+        <v>79</v>
+      </c>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="84"/>
+      <c r="H2" s="84"/>
+      <c r="I2" s="84"/>
+      <c r="J2" s="84"/>
+      <c r="K2" s="84"/>
+      <c r="L2" s="84"/>
+      <c r="M2" s="84"/>
+      <c r="N2" s="84"/>
+      <c r="O2" s="84"/>
+      <c r="P2" s="84"/>
+      <c r="Q2" s="84"/>
+      <c r="R2" s="84"/>
+      <c r="S2" s="84"/>
+      <c r="T2" s="84"/>
+      <c r="U2" s="84"/>
+      <c r="V2" s="84"/>
+      <c r="W2" s="84"/>
+      <c r="X2" s="84"/>
+      <c r="Y2" s="84"/>
+      <c r="Z2" s="84"/>
+      <c r="AA2" s="84"/>
+      <c r="AB2" s="84"/>
+      <c r="AC2" s="84"/>
+      <c r="AD2" s="84"/>
+      <c r="AE2" s="84"/>
+      <c r="AF2" s="84"/>
+    </row>
+    <row r="3" spans="1:32" ht="14.25" customHeight="1">
+      <c r="C3" s="19"/>
+      <c r="D3" s="19"/>
+      <c r="E3" s="19"/>
+      <c r="F3" s="19"/>
+      <c r="G3" s="19"/>
+      <c r="H3" s="19"/>
+      <c r="I3" s="19"/>
+      <c r="J3" s="19"/>
+      <c r="K3" s="19"/>
+      <c r="L3" s="19"/>
+      <c r="M3" s="19"/>
+      <c r="N3" s="19"/>
+      <c r="Y3" s="19"/>
+      <c r="AA3" s="19"/>
+      <c r="AB3" s="19"/>
+      <c r="AC3" s="19"/>
+    </row>
+    <row r="4" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A4" s="70"/>
+      <c r="B4" s="72"/>
+      <c r="C4" s="74">
+        <v>2024</v>
+      </c>
+      <c r="D4" s="75"/>
+      <c r="E4" s="75"/>
+      <c r="F4" s="75"/>
+      <c r="G4" s="75"/>
+      <c r="H4" s="75"/>
+      <c r="I4" s="75"/>
+      <c r="J4" s="75"/>
+      <c r="K4" s="75"/>
+      <c r="L4" s="75"/>
+      <c r="M4" s="75"/>
+      <c r="N4" s="76"/>
+      <c r="O4" s="77">
         <v>2025</v>
       </c>
-      <c r="O3" s="39"/>
-[...10 lines deleted...]
-      <c r="Z3" s="38">
+      <c r="P4" s="77"/>
+      <c r="Q4" s="77"/>
+      <c r="R4" s="77"/>
+      <c r="S4" s="77"/>
+      <c r="T4" s="77"/>
+      <c r="U4" s="77"/>
+      <c r="V4" s="77"/>
+      <c r="W4" s="77"/>
+      <c r="X4" s="77"/>
+      <c r="Y4" s="77"/>
+      <c r="Z4" s="78"/>
+      <c r="AA4" s="78">
         <v>2026</v>
       </c>
-      <c r="AA3" s="39"/>
-[...18 lines deleted...]
-      <c r="F4" s="2" t="s">
+      <c r="AB4" s="79"/>
+      <c r="AC4" s="79"/>
+      <c r="AD4" s="79"/>
+      <c r="AE4" s="79"/>
+      <c r="AF4" s="79"/>
+    </row>
+    <row r="5" spans="1:32" ht="22.5">
+      <c r="A5" s="71"/>
+      <c r="B5" s="73"/>
+      <c r="C5" s="45" t="s">
+        <v>55</v>
+      </c>
+      <c r="D5" s="46" t="s">
+        <v>56</v>
+      </c>
+      <c r="E5" s="46" t="s">
+        <v>57</v>
+      </c>
+      <c r="F5" s="45" t="s">
+        <v>58</v>
+      </c>
+      <c r="G5" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="H5" s="41" t="s">
+        <v>60</v>
+      </c>
+      <c r="I5" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="J5" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="K5" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="L5" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="M5" s="43" t="s">
+        <v>64</v>
+      </c>
+      <c r="N5" s="44" t="s">
+        <v>65</v>
+      </c>
+      <c r="O5" s="40" t="s">
+        <v>55</v>
+      </c>
+      <c r="P5" s="20" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q5" s="20" t="s">
+        <v>66</v>
+      </c>
+      <c r="R5" s="20" t="s">
+        <v>67</v>
+      </c>
+      <c r="S5" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="T5" s="41" t="s">
+        <v>60</v>
+      </c>
+      <c r="U5" s="41" t="s">
+        <v>68</v>
+      </c>
+      <c r="V5" s="41" t="s">
+        <v>61</v>
+      </c>
+      <c r="W5" s="42" t="s">
+        <v>62</v>
+      </c>
+      <c r="X5" s="42" t="s">
+        <v>63</v>
+      </c>
+      <c r="Y5" s="50" t="s">
+        <v>70</v>
+      </c>
+      <c r="Z5" s="45" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA5" s="41" t="s">
+        <v>55</v>
+      </c>
+      <c r="AB5" s="20" t="s">
+        <v>73</v>
+      </c>
+      <c r="AC5" s="64" t="s">
+        <v>57</v>
+      </c>
+      <c r="AD5" s="64" t="s">
+        <v>67</v>
+      </c>
+      <c r="AE5" s="41" t="s">
+        <v>59</v>
+      </c>
+      <c r="AF5" s="41" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="B6" s="83" t="s">
+        <v>2</v>
+      </c>
+      <c r="C6" s="83"/>
+      <c r="D6" s="83"/>
+      <c r="E6" s="83"/>
+      <c r="F6" s="83"/>
+      <c r="G6" s="83"/>
+      <c r="H6" s="83"/>
+      <c r="I6" s="83"/>
+      <c r="J6" s="83"/>
+      <c r="K6" s="83"/>
+      <c r="L6" s="83"/>
+      <c r="M6" s="83"/>
+      <c r="N6" s="83"/>
+      <c r="O6" s="83"/>
+      <c r="P6" s="83"/>
+      <c r="Q6" s="83"/>
+      <c r="R6" s="83"/>
+      <c r="S6" s="83"/>
+      <c r="T6" s="83"/>
+      <c r="U6" s="83"/>
+      <c r="V6" s="83"/>
+      <c r="W6" s="83"/>
+      <c r="X6" s="83"/>
+      <c r="Y6" s="83"/>
+      <c r="Z6" s="83"/>
+      <c r="AA6" s="83"/>
+      <c r="AB6" s="83"/>
+      <c r="AC6" s="83"/>
+      <c r="AD6" s="83"/>
+      <c r="AE6" s="83"/>
+      <c r="AF6" s="83"/>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" s="85" t="s">
+        <v>80</v>
+      </c>
+      <c r="B7" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="22">
+        <v>607556</v>
+      </c>
+      <c r="D7" s="22">
+        <v>606896</v>
+      </c>
+      <c r="E7" s="22">
+        <v>606777</v>
+      </c>
+      <c r="F7" s="22">
+        <v>606527</v>
+      </c>
+      <c r="G7" s="22">
+        <v>606448</v>
+      </c>
+      <c r="H7" s="22">
+        <v>606215</v>
+      </c>
+      <c r="I7" s="22">
+        <v>605872</v>
+      </c>
+      <c r="J7" s="22">
+        <v>605463</v>
+      </c>
+      <c r="K7" s="22">
+        <v>605064</v>
+      </c>
+      <c r="L7" s="22">
+        <v>604520</v>
+      </c>
+      <c r="M7" s="22">
+        <v>603792</v>
+      </c>
+      <c r="N7" s="22">
+        <v>603345</v>
+      </c>
+      <c r="O7" s="27">
+        <v>1560124</v>
+      </c>
+      <c r="P7" s="27">
+        <v>1562402</v>
+      </c>
+      <c r="Q7" s="27">
+        <v>1566257</v>
+      </c>
+      <c r="R7" s="27">
+        <v>1568757</v>
+      </c>
+      <c r="S7" s="27">
+        <v>1573044</v>
+      </c>
+      <c r="T7" s="27">
+        <v>1575657</v>
+      </c>
+      <c r="U7" s="27">
+        <v>1578089</v>
+      </c>
+      <c r="V7" s="27">
+        <v>1581020</v>
+      </c>
+      <c r="W7" s="27">
+        <v>1583478</v>
+      </c>
+      <c r="X7" s="27">
+        <v>1586875</v>
+      </c>
+      <c r="Y7" s="27">
+        <v>1590082</v>
+      </c>
+      <c r="Z7" s="27">
+        <v>1592652</v>
+      </c>
+      <c r="AA7" s="27">
+        <v>1596532</v>
+      </c>
+      <c r="AB7" s="27">
+        <v>1600814</v>
+      </c>
+      <c r="AC7" s="27">
+        <v>1603496</v>
+      </c>
+      <c r="AD7" s="27">
+        <v>1606365</v>
+      </c>
+      <c r="AE7" s="27">
+        <v>1609784</v>
+      </c>
+      <c r="AF7" s="27">
+        <v>1611588</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" s="86" t="s">
+        <v>81</v>
+      </c>
+      <c r="B8" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="C8" s="22">
+        <v>788012</v>
+      </c>
+      <c r="D8" s="22">
+        <v>787688</v>
+      </c>
+      <c r="E8" s="22">
+        <v>787647</v>
+      </c>
+      <c r="F8" s="22">
+        <v>788518</v>
+      </c>
+      <c r="G8" s="22">
+        <v>788557</v>
+      </c>
+      <c r="H8" s="22">
+        <v>788775</v>
+      </c>
+      <c r="I8" s="22">
+        <v>789021</v>
+      </c>
+      <c r="J8" s="22">
+        <v>788869</v>
+      </c>
+      <c r="K8" s="22">
+        <v>788865</v>
+      </c>
+      <c r="L8" s="22">
+        <v>788396</v>
+      </c>
+      <c r="M8" s="22">
+        <v>788177</v>
+      </c>
+      <c r="N8" s="22">
+        <v>787896</v>
+      </c>
+      <c r="O8" s="27">
+        <v>65822</v>
+      </c>
+      <c r="P8" s="27">
+        <v>65795</v>
+      </c>
+      <c r="Q8" s="27">
+        <v>65877</v>
+      </c>
+      <c r="R8" s="27">
+        <v>65934</v>
+      </c>
+      <c r="S8" s="27">
+        <v>66065</v>
+      </c>
+      <c r="T8" s="27">
+        <v>66116</v>
+      </c>
+      <c r="U8" s="27">
+        <v>66112</v>
+      </c>
+      <c r="V8" s="27">
+        <v>66236</v>
+      </c>
+      <c r="W8" s="27">
+        <v>66220</v>
+      </c>
+      <c r="X8" s="27">
+        <v>66306</v>
+      </c>
+      <c r="Y8" s="27">
+        <v>66312</v>
+      </c>
+      <c r="Z8" s="27">
+        <v>66323</v>
+      </c>
+      <c r="AA8" s="27">
+        <v>66325</v>
+      </c>
+      <c r="AB8" s="27">
+        <v>66356</v>
+      </c>
+      <c r="AC8" s="27">
+        <v>66325</v>
+      </c>
+      <c r="AD8" s="27">
+        <v>66398</v>
+      </c>
+      <c r="AE8" s="27">
+        <v>66426</v>
+      </c>
+      <c r="AF8" s="27">
+        <v>66416</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" s="86" t="s">
+        <v>82</v>
+      </c>
+      <c r="B9" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" s="22">
+        <v>939400</v>
+      </c>
+      <c r="D9" s="22">
+        <v>940025</v>
+      </c>
+      <c r="E9" s="22">
+        <v>940880</v>
+      </c>
+      <c r="F9" s="22">
+        <v>941765</v>
+      </c>
+      <c r="G9" s="22">
+        <v>942670</v>
+      </c>
+      <c r="H9" s="22">
+        <v>943615</v>
+      </c>
+      <c r="I9" s="22">
+        <v>944610</v>
+      </c>
+      <c r="J9" s="22">
+        <v>945774</v>
+      </c>
+      <c r="K9" s="22">
+        <v>946867</v>
+      </c>
+      <c r="L9" s="22">
+        <v>947651</v>
+      </c>
+      <c r="M9" s="22">
+        <v>948330</v>
+      </c>
+      <c r="N9" s="22">
+        <v>948991</v>
+      </c>
+      <c r="O9" s="27">
+        <v>51941</v>
+      </c>
+      <c r="P9" s="27">
+        <v>52178</v>
+      </c>
+      <c r="Q9" s="27">
+        <v>52559</v>
+      </c>
+      <c r="R9" s="27">
+        <v>52752</v>
+      </c>
+      <c r="S9" s="27">
+        <v>53035</v>
+      </c>
+      <c r="T9" s="27">
+        <v>53360</v>
+      </c>
+      <c r="U9" s="27">
+        <v>53510</v>
+      </c>
+      <c r="V9" s="27">
+        <v>53715</v>
+      </c>
+      <c r="W9" s="27">
+        <v>54009</v>
+      </c>
+      <c r="X9" s="27">
+        <v>54249</v>
+      </c>
+      <c r="Y9" s="27">
+        <v>54491</v>
+      </c>
+      <c r="Z9" s="27">
+        <v>54747</v>
+      </c>
+      <c r="AA9" s="27">
+        <v>55086</v>
+      </c>
+      <c r="AB9" s="27">
+        <v>55417</v>
+      </c>
+      <c r="AC9" s="27">
+        <v>55820</v>
+      </c>
+      <c r="AD9" s="27">
+        <v>56317</v>
+      </c>
+      <c r="AE9" s="27">
+        <v>56777</v>
+      </c>
+      <c r="AF9" s="27">
+        <v>57037</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" s="86" t="s">
+        <v>86</v>
+      </c>
+      <c r="B10" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="C10" s="22">
+        <v>1531044</v>
+      </c>
+      <c r="D10" s="22">
+        <v>1532985</v>
+      </c>
+      <c r="E10" s="22">
+        <v>1535437</v>
+      </c>
+      <c r="F10" s="22">
+        <v>1537874</v>
+      </c>
+      <c r="G10" s="22">
+        <v>1540567</v>
+      </c>
+      <c r="H10" s="22">
+        <v>1543588</v>
+      </c>
+      <c r="I10" s="22">
+        <v>1545564</v>
+      </c>
+      <c r="J10" s="22">
+        <v>1547228</v>
+      </c>
+      <c r="K10" s="22">
+        <v>1548281</v>
+      </c>
+      <c r="L10" s="22">
+        <v>1551350</v>
+      </c>
+      <c r="M10" s="22">
+        <v>1554695</v>
+      </c>
+      <c r="N10" s="22">
+        <v>1557932</v>
+      </c>
+      <c r="O10" s="27">
+        <v>27889</v>
+      </c>
+      <c r="P10" s="27">
+        <v>27787</v>
+      </c>
+      <c r="Q10" s="27">
+        <v>27698</v>
+      </c>
+      <c r="R10" s="27">
+        <v>27613</v>
+      </c>
+      <c r="S10" s="27">
+        <v>27514</v>
+      </c>
+      <c r="T10" s="27">
+        <v>27452</v>
+      </c>
+      <c r="U10" s="27">
+        <v>27350</v>
+      </c>
+      <c r="V10" s="27">
+        <v>27285</v>
+      </c>
+      <c r="W10" s="27">
+        <v>27257</v>
+      </c>
+      <c r="X10" s="27">
+        <v>27259</v>
+      </c>
+      <c r="Y10" s="27">
+        <v>27212</v>
+      </c>
+      <c r="Z10" s="27">
+        <v>27200</v>
+      </c>
+      <c r="AA10" s="27">
+        <v>27154</v>
+      </c>
+      <c r="AB10" s="27">
+        <v>27090</v>
+      </c>
+      <c r="AC10" s="27">
+        <v>26999</v>
+      </c>
+      <c r="AD10" s="27">
+        <v>26950</v>
+      </c>
+      <c r="AE10" s="27">
+        <v>26914</v>
+      </c>
+      <c r="AF10" s="27">
+        <v>26825</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32" ht="14.25" customHeight="1">
+      <c r="A11" s="87" t="s">
+        <v>87</v>
+      </c>
+      <c r="B11" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="C11" s="22">
+        <v>704078</v>
+      </c>
+      <c r="D11" s="22">
+        <v>704911</v>
+      </c>
+      <c r="E11" s="22">
+        <v>705901</v>
+      </c>
+      <c r="F11" s="22">
+        <v>706711</v>
+      </c>
+      <c r="G11" s="22">
+        <v>707609</v>
+      </c>
+      <c r="H11" s="22">
+        <v>708290</v>
+      </c>
+      <c r="I11" s="22">
+        <v>708529</v>
+      </c>
+      <c r="J11" s="22">
+        <v>708664</v>
+      </c>
+      <c r="K11" s="22">
+        <v>708994</v>
+      </c>
+      <c r="L11" s="22">
+        <v>709402</v>
+      </c>
+      <c r="M11" s="22">
+        <v>709807</v>
+      </c>
+      <c r="N11" s="22">
+        <v>710273</v>
+      </c>
+      <c r="O11" s="27">
+        <v>284837</v>
+      </c>
+      <c r="P11" s="27">
+        <v>284567</v>
+      </c>
+      <c r="Q11" s="27">
+        <v>284372</v>
+      </c>
+      <c r="R11" s="27">
+        <v>284281</v>
+      </c>
+      <c r="S11" s="27">
+        <v>284304</v>
+      </c>
+      <c r="T11" s="27">
+        <v>284116</v>
+      </c>
+      <c r="U11" s="27">
+        <v>283915</v>
+      </c>
+      <c r="V11" s="27">
+        <v>283851</v>
+      </c>
+      <c r="W11" s="27">
+        <v>283681</v>
+      </c>
+      <c r="X11" s="27">
+        <v>283666</v>
+      </c>
+      <c r="Y11" s="27">
+        <v>283615</v>
+      </c>
+      <c r="Z11" s="27">
+        <v>283405</v>
+      </c>
+      <c r="AA11" s="27">
+        <v>283275</v>
+      </c>
+      <c r="AB11" s="27">
+        <v>282923</v>
+      </c>
+      <c r="AC11" s="27">
+        <v>282619</v>
+      </c>
+      <c r="AD11" s="27">
+        <v>282117</v>
+      </c>
+      <c r="AE11" s="27">
+        <v>281904</v>
+      </c>
+      <c r="AF11" s="27">
+        <v>281657</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" s="87" t="s">
+        <v>88</v>
+      </c>
+      <c r="B12" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" s="22">
+        <v>693249</v>
+      </c>
+      <c r="D12" s="22">
+        <v>693416</v>
+      </c>
+      <c r="E12" s="22">
+        <v>693736</v>
+      </c>
+      <c r="F12" s="22">
+        <v>694081</v>
+      </c>
+      <c r="G12" s="22">
+        <v>694459</v>
+      </c>
+      <c r="H12" s="22">
+        <v>694730</v>
+      </c>
+      <c r="I12" s="22">
+        <v>695020</v>
+      </c>
+      <c r="J12" s="22">
+        <v>695316</v>
+      </c>
+      <c r="K12" s="22">
+        <v>695298</v>
+      </c>
+      <c r="L12" s="22">
+        <v>695301</v>
+      </c>
+      <c r="M12" s="22">
+        <v>695593</v>
+      </c>
+      <c r="N12" s="22">
+        <v>695724</v>
+      </c>
+      <c r="O12" s="27">
+        <v>170136</v>
+      </c>
+      <c r="P12" s="27">
+        <v>170176</v>
+      </c>
+      <c r="Q12" s="27">
+        <v>170200</v>
+      </c>
+      <c r="R12" s="27">
+        <v>170324</v>
+      </c>
+      <c r="S12" s="27">
+        <v>170495</v>
+      </c>
+      <c r="T12" s="27">
+        <v>170315</v>
+      </c>
+      <c r="U12" s="27">
+        <v>170337</v>
+      </c>
+      <c r="V12" s="27">
+        <v>170540</v>
+      </c>
+      <c r="W12" s="27">
+        <v>170474</v>
+      </c>
+      <c r="X12" s="27">
+        <v>170543</v>
+      </c>
+      <c r="Y12" s="27">
+        <v>170545</v>
+      </c>
+      <c r="Z12" s="27">
+        <v>170566</v>
+      </c>
+      <c r="AA12" s="27">
+        <v>170729</v>
+      </c>
+      <c r="AB12" s="27">
+        <v>171001</v>
+      </c>
+      <c r="AC12" s="27">
+        <v>171022</v>
+      </c>
+      <c r="AD12" s="27">
+        <v>171083</v>
+      </c>
+      <c r="AE12" s="27">
+        <v>171049</v>
+      </c>
+      <c r="AF12" s="27">
+        <v>170930</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" s="86" t="s">
+        <v>89</v>
+      </c>
+      <c r="B13" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="22">
+        <v>1222597</v>
+      </c>
+      <c r="D13" s="22">
+        <v>1222618</v>
+      </c>
+      <c r="E13" s="22">
+        <v>1222478</v>
+      </c>
+      <c r="F13" s="22">
+        <v>1222811</v>
+      </c>
+      <c r="G13" s="22">
+        <v>1223158</v>
+      </c>
+      <c r="H13" s="22">
+        <v>1223457</v>
+      </c>
+      <c r="I13" s="22">
+        <v>1223670</v>
+      </c>
+      <c r="J13" s="22">
+        <v>1223625</v>
+      </c>
+      <c r="K13" s="22">
+        <v>1223149</v>
+      </c>
+      <c r="L13" s="22">
+        <v>1222973</v>
+      </c>
+      <c r="M13" s="22">
+        <v>1222835</v>
+      </c>
+      <c r="N13" s="22">
+        <v>1222411</v>
+      </c>
+      <c r="O13" s="27">
+        <v>26410</v>
+      </c>
+      <c r="P13" s="27">
+        <v>26229</v>
+      </c>
+      <c r="Q13" s="27">
+        <v>26092</v>
+      </c>
+      <c r="R13" s="27">
+        <v>25984</v>
+      </c>
+      <c r="S13" s="27">
+        <v>25867</v>
+      </c>
+      <c r="T13" s="27">
+        <v>25747</v>
+      </c>
+      <c r="U13" s="27">
+        <v>25677</v>
+      </c>
+      <c r="V13" s="27">
+        <v>25570</v>
+      </c>
+      <c r="W13" s="27">
+        <v>25492</v>
+      </c>
+      <c r="X13" s="27">
+        <v>25383</v>
+      </c>
+      <c r="Y13" s="27">
+        <v>25308</v>
+      </c>
+      <c r="Z13" s="27">
+        <v>25225</v>
+      </c>
+      <c r="AA13" s="27">
+        <v>25152</v>
+      </c>
+      <c r="AB13" s="27">
+        <v>25009</v>
+      </c>
+      <c r="AC13" s="27">
+        <v>24882</v>
+      </c>
+      <c r="AD13" s="27">
+        <v>24750</v>
+      </c>
+      <c r="AE13" s="27">
+        <v>24609</v>
+      </c>
+      <c r="AF13" s="27">
+        <v>24578</v>
+      </c>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" s="87" t="s">
+        <v>90</v>
+      </c>
+      <c r="B14" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="G4" s="2" t="s">
-[...2 lines deleted...]
-      <c r="H4" s="2" t="s">
+      <c r="C14" s="22">
+        <v>697998</v>
+      </c>
+      <c r="D14" s="22">
+        <v>697335</v>
+      </c>
+      <c r="E14" s="22">
+        <v>697120</v>
+      </c>
+      <c r="F14" s="22">
+        <v>696976</v>
+      </c>
+      <c r="G14" s="22">
+        <v>696807</v>
+      </c>
+      <c r="H14" s="22">
+        <v>696772</v>
+      </c>
+      <c r="I14" s="22">
+        <v>696783</v>
+      </c>
+      <c r="J14" s="22">
+        <v>696589</v>
+      </c>
+      <c r="K14" s="22">
+        <v>696423</v>
+      </c>
+      <c r="L14" s="22">
+        <v>696112</v>
+      </c>
+      <c r="M14" s="22">
+        <v>695609</v>
+      </c>
+      <c r="N14" s="22">
+        <v>694940</v>
+      </c>
+      <c r="O14" s="27">
+        <v>354278</v>
+      </c>
+      <c r="P14" s="27">
+        <v>355667</v>
+      </c>
+      <c r="Q14" s="27">
+        <v>357732</v>
+      </c>
+      <c r="R14" s="27">
+        <v>359156</v>
+      </c>
+      <c r="S14" s="27">
+        <v>361098</v>
+      </c>
+      <c r="T14" s="27">
+        <v>362456</v>
+      </c>
+      <c r="U14" s="27">
+        <v>363682</v>
+      </c>
+      <c r="V14" s="27">
+        <v>365060</v>
+      </c>
+      <c r="W14" s="27">
+        <v>366612</v>
+      </c>
+      <c r="X14" s="27">
+        <v>368044</v>
+      </c>
+      <c r="Y14" s="27">
+        <v>369708</v>
+      </c>
+      <c r="Z14" s="27">
+        <v>371194</v>
+      </c>
+      <c r="AA14" s="27">
+        <v>372826</v>
+      </c>
+      <c r="AB14" s="27">
+        <v>375011</v>
+      </c>
+      <c r="AC14" s="27">
+        <v>376572</v>
+      </c>
+      <c r="AD14" s="27">
+        <v>377901</v>
+      </c>
+      <c r="AE14" s="27">
+        <v>379796</v>
+      </c>
+      <c r="AF14" s="27">
+        <v>380674</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" s="87" t="s">
+        <v>91</v>
+      </c>
+      <c r="B15" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="C15" s="22">
+        <v>1135411</v>
+      </c>
+      <c r="D15" s="22">
+        <v>1135048</v>
+      </c>
+      <c r="E15" s="22">
+        <v>1135058</v>
+      </c>
+      <c r="F15" s="22">
+        <v>1134932</v>
+      </c>
+      <c r="G15" s="22">
+        <v>1134960</v>
+      </c>
+      <c r="H15" s="22">
+        <v>1134935</v>
+      </c>
+      <c r="I15" s="22">
+        <v>1134776</v>
+      </c>
+      <c r="J15" s="22">
+        <v>1134588</v>
+      </c>
+      <c r="K15" s="22">
+        <v>1134471</v>
+      </c>
+      <c r="L15" s="22">
+        <v>1134257</v>
+      </c>
+      <c r="M15" s="22">
+        <v>1134132</v>
+      </c>
+      <c r="N15" s="22">
+        <v>1134002</v>
+      </c>
+      <c r="O15" s="27">
+        <v>27426</v>
+      </c>
+      <c r="P15" s="27">
+        <v>27277</v>
+      </c>
+      <c r="Q15" s="27">
+        <v>27125</v>
+      </c>
+      <c r="R15" s="27">
+        <v>26973</v>
+      </c>
+      <c r="S15" s="27">
+        <v>26846</v>
+      </c>
+      <c r="T15" s="27">
+        <v>26651</v>
+      </c>
+      <c r="U15" s="27">
+        <v>26502</v>
+      </c>
+      <c r="V15" s="27">
+        <v>26364</v>
+      </c>
+      <c r="W15" s="27">
+        <v>26235</v>
+      </c>
+      <c r="X15" s="27">
+        <v>26169</v>
+      </c>
+      <c r="Y15" s="27">
+        <v>26017</v>
+      </c>
+      <c r="Z15" s="27">
+        <v>25887</v>
+      </c>
+      <c r="AA15" s="27">
+        <v>25790</v>
+      </c>
+      <c r="AB15" s="27">
+        <v>25597</v>
+      </c>
+      <c r="AC15" s="27">
+        <v>25416</v>
+      </c>
+      <c r="AD15" s="27">
+        <v>25204</v>
+      </c>
+      <c r="AE15" s="27">
+        <v>25058</v>
+      </c>
+      <c r="AF15" s="27">
+        <v>24971</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" s="86" t="s">
+        <v>92</v>
+      </c>
+      <c r="B16" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="C16" s="22">
+        <v>829998</v>
+      </c>
+      <c r="D16" s="22">
+        <v>829487</v>
+      </c>
+      <c r="E16" s="22">
+        <v>829259</v>
+      </c>
+      <c r="F16" s="22">
+        <v>828785</v>
+      </c>
+      <c r="G16" s="22">
+        <v>828687</v>
+      </c>
+      <c r="H16" s="22">
+        <v>828339</v>
+      </c>
+      <c r="I16" s="22">
+        <v>827899</v>
+      </c>
+      <c r="J16" s="22">
+        <v>827492</v>
+      </c>
+      <c r="K16" s="22">
+        <v>827142</v>
+      </c>
+      <c r="L16" s="22">
+        <v>826602</v>
+      </c>
+      <c r="M16" s="22">
+        <v>826100</v>
+      </c>
+      <c r="N16" s="22">
+        <v>825735</v>
+      </c>
+      <c r="O16" s="27">
+        <v>255124</v>
+      </c>
+      <c r="P16" s="27">
+        <v>256055</v>
+      </c>
+      <c r="Q16" s="27">
+        <v>257423</v>
+      </c>
+      <c r="R16" s="27">
+        <v>258315</v>
+      </c>
+      <c r="S16" s="27">
+        <v>259568</v>
+      </c>
+      <c r="T16" s="27">
+        <v>260690</v>
+      </c>
+      <c r="U16" s="27">
+        <v>261848</v>
+      </c>
+      <c r="V16" s="27">
+        <v>262847</v>
+      </c>
+      <c r="W16" s="27">
+        <v>263789</v>
+      </c>
+      <c r="X16" s="27">
+        <v>265071</v>
+      </c>
+      <c r="Y16" s="27">
+        <v>266160</v>
+      </c>
+      <c r="Z16" s="27">
+        <v>267131</v>
+      </c>
+      <c r="AA16" s="27">
+        <v>268570</v>
+      </c>
+      <c r="AB16" s="27">
+        <v>270030</v>
+      </c>
+      <c r="AC16" s="27">
+        <v>271059</v>
+      </c>
+      <c r="AD16" s="27">
+        <v>272499</v>
+      </c>
+      <c r="AE16" s="27">
+        <v>273572</v>
+      </c>
+      <c r="AF16" s="27">
+        <v>274212</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
+      <c r="A17" s="86" t="s">
+        <v>93</v>
+      </c>
+      <c r="B17" s="25" t="s">
+        <v>53</v>
+      </c>
+      <c r="C17" s="22">
+        <v>841831</v>
+      </c>
+      <c r="D17" s="22">
+        <v>842437</v>
+      </c>
+      <c r="E17" s="22">
+        <v>842866</v>
+      </c>
+      <c r="F17" s="22">
+        <v>843383</v>
+      </c>
+      <c r="G17" s="22">
+        <v>843889</v>
+      </c>
+      <c r="H17" s="22">
+        <v>844482</v>
+      </c>
+      <c r="I17" s="22">
+        <v>844916</v>
+      </c>
+      <c r="J17" s="22">
+        <v>845350</v>
+      </c>
+      <c r="K17" s="22">
+        <v>845400</v>
+      </c>
+      <c r="L17" s="22">
+        <v>845391</v>
+      </c>
+      <c r="M17" s="22">
+        <v>845581</v>
+      </c>
+      <c r="N17" s="22">
+        <v>845994</v>
+      </c>
+      <c r="O17" s="27">
+        <v>61499</v>
+      </c>
+      <c r="P17" s="27">
+        <v>61322</v>
+      </c>
+      <c r="Q17" s="27">
+        <v>61190</v>
+      </c>
+      <c r="R17" s="27">
+        <v>61010</v>
+      </c>
+      <c r="S17" s="27">
+        <v>60832</v>
+      </c>
+      <c r="T17" s="27">
+        <v>60699</v>
+      </c>
+      <c r="U17" s="27">
+        <v>60608</v>
+      </c>
+      <c r="V17" s="27">
+        <v>60463</v>
+      </c>
+      <c r="W17" s="27">
+        <v>60259</v>
+      </c>
+      <c r="X17" s="27">
+        <v>60071</v>
+      </c>
+      <c r="Y17" s="27">
+        <v>59942</v>
+      </c>
+      <c r="Z17" s="27">
+        <v>59793</v>
+      </c>
+      <c r="AA17" s="27">
+        <v>59768</v>
+      </c>
+      <c r="AB17" s="27">
+        <v>59771</v>
+      </c>
+      <c r="AC17" s="27">
+        <v>59658</v>
+      </c>
+      <c r="AD17" s="27">
+        <v>59539</v>
+      </c>
+      <c r="AE17" s="27">
+        <v>59394</v>
+      </c>
+      <c r="AF17" s="27">
+        <v>59286</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" s="86" t="s">
+        <v>94</v>
+      </c>
+      <c r="B18" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="C18" s="22">
+        <v>786917</v>
+      </c>
+      <c r="D18" s="22">
+        <v>788281</v>
+      </c>
+      <c r="E18" s="22">
+        <v>789914</v>
+      </c>
+      <c r="F18" s="22">
+        <v>791363</v>
+      </c>
+      <c r="G18" s="22">
+        <v>793037</v>
+      </c>
+      <c r="H18" s="22">
+        <v>794501</v>
+      </c>
+      <c r="I18" s="22">
+        <v>795927</v>
+      </c>
+      <c r="J18" s="22">
+        <v>797603</v>
+      </c>
+      <c r="K18" s="22">
+        <v>799201</v>
+      </c>
+      <c r="L18" s="22">
+        <v>800526</v>
+      </c>
+      <c r="M18" s="22">
+        <v>801927</v>
+      </c>
+      <c r="N18" s="22">
+        <v>803631</v>
+      </c>
+      <c r="O18" s="27">
+        <v>234762</v>
+      </c>
+      <c r="P18" s="27">
+        <v>235349</v>
+      </c>
+      <c r="Q18" s="27">
+        <v>235989</v>
+      </c>
+      <c r="R18" s="27">
+        <v>236415</v>
+      </c>
+      <c r="S18" s="27">
+        <v>237420</v>
+      </c>
+      <c r="T18" s="27">
+        <v>238055</v>
+      </c>
+      <c r="U18" s="27">
+        <v>238548</v>
+      </c>
+      <c r="V18" s="27">
+        <v>239089</v>
+      </c>
+      <c r="W18" s="27">
+        <v>239450</v>
+      </c>
+      <c r="X18" s="27">
+        <v>240114</v>
+      </c>
+      <c r="Y18" s="27">
+        <v>240772</v>
+      </c>
+      <c r="Z18" s="27">
+        <v>241181</v>
+      </c>
+      <c r="AA18" s="27">
+        <v>241857</v>
+      </c>
+      <c r="AB18" s="27">
+        <v>242609</v>
+      </c>
+      <c r="AC18" s="27">
+        <v>243124</v>
+      </c>
+      <c r="AD18" s="27">
+        <v>243607</v>
+      </c>
+      <c r="AE18" s="27">
+        <v>244285</v>
+      </c>
+      <c r="AF18" s="27">
+        <v>245002</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32" ht="15" customHeight="1">
+      <c r="B19" s="82" t="s">
+        <v>40</v>
+      </c>
+      <c r="C19" s="82"/>
+      <c r="D19" s="82"/>
+      <c r="E19" s="82"/>
+      <c r="F19" s="82"/>
+      <c r="G19" s="82"/>
+      <c r="H19" s="82"/>
+      <c r="I19" s="82"/>
+      <c r="J19" s="82"/>
+      <c r="K19" s="82"/>
+      <c r="L19" s="82"/>
+      <c r="M19" s="82"/>
+      <c r="N19" s="82"/>
+      <c r="O19" s="82"/>
+      <c r="P19" s="82"/>
+      <c r="Q19" s="82"/>
+      <c r="R19" s="82"/>
+      <c r="S19" s="82"/>
+      <c r="T19" s="82"/>
+      <c r="U19" s="82"/>
+      <c r="V19" s="82"/>
+      <c r="W19" s="82"/>
+      <c r="X19" s="82"/>
+      <c r="Y19" s="82"/>
+      <c r="Z19" s="82"/>
+      <c r="AA19" s="82"/>
+      <c r="AB19" s="82"/>
+      <c r="AC19" s="82"/>
+      <c r="AD19" s="82"/>
+      <c r="AE19" s="82"/>
+      <c r="AF19" s="82"/>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" s="85" t="s">
+        <v>80</v>
+      </c>
+      <c r="B20" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="C20" s="26">
+        <v>765795</v>
+      </c>
+      <c r="D20" s="26">
+        <v>766893</v>
+      </c>
+      <c r="E20" s="26">
+        <v>768205</v>
+      </c>
+      <c r="F20" s="26">
+        <v>769521</v>
+      </c>
+      <c r="G20" s="26">
+        <v>770951</v>
+      </c>
+      <c r="H20" s="26">
+        <v>772506</v>
+      </c>
+      <c r="I20" s="26">
+        <v>773651</v>
+      </c>
+      <c r="J20" s="26">
+        <v>774550</v>
+      </c>
+      <c r="K20" s="26">
+        <v>775142</v>
+      </c>
+      <c r="L20" s="26">
+        <v>776724</v>
+      </c>
+      <c r="M20" s="26">
+        <v>778464</v>
+      </c>
+      <c r="N20" s="26">
+        <v>780254</v>
+      </c>
+      <c r="O20" s="27">
+        <v>781651</v>
+      </c>
+      <c r="P20" s="27">
+        <v>782691</v>
+      </c>
+      <c r="Q20" s="27">
+        <v>784871</v>
+      </c>
+      <c r="R20" s="23">
+        <v>786169</v>
+      </c>
+      <c r="S20" s="28">
+        <v>788532</v>
+      </c>
+      <c r="T20" s="28">
+        <v>789776</v>
+      </c>
+      <c r="U20" s="28">
+        <v>791159</v>
+      </c>
+      <c r="V20" s="28">
+        <v>792895</v>
+      </c>
+      <c r="W20" s="22">
+        <v>794376</v>
+      </c>
+      <c r="X20" s="22">
+        <v>796126</v>
+      </c>
+      <c r="Y20" s="22">
+        <v>797854</v>
+      </c>
+      <c r="Z20" s="22">
+        <v>799262</v>
+      </c>
+      <c r="AA20" s="33">
+        <v>801082</v>
+      </c>
+      <c r="AB20" s="22">
+        <v>803484</v>
+      </c>
+      <c r="AC20" s="22">
+        <v>804932</v>
+      </c>
+      <c r="AD20" s="66">
+        <v>806483</v>
+      </c>
+      <c r="AE20" s="66">
+        <v>808163</v>
+      </c>
+      <c r="AF20" s="66">
+        <v>809095</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="B21" s="80" t="s">
+        <v>41</v>
+      </c>
+      <c r="C21" s="80"/>
+      <c r="D21" s="80"/>
+      <c r="E21" s="80"/>
+      <c r="F21" s="80"/>
+      <c r="G21" s="80"/>
+      <c r="H21" s="80"/>
+      <c r="I21" s="80"/>
+      <c r="J21" s="80"/>
+      <c r="K21" s="80"/>
+      <c r="L21" s="80"/>
+      <c r="M21" s="80"/>
+      <c r="N21" s="80"/>
+      <c r="O21" s="80"/>
+      <c r="P21" s="80"/>
+      <c r="Q21" s="80"/>
+      <c r="R21" s="80"/>
+      <c r="S21" s="80"/>
+      <c r="T21" s="80"/>
+      <c r="U21" s="80"/>
+      <c r="V21" s="80"/>
+      <c r="W21" s="80"/>
+      <c r="X21" s="80"/>
+      <c r="Y21" s="80"/>
+      <c r="Z21" s="80"/>
+      <c r="AA21" s="80"/>
+      <c r="AB21" s="80"/>
+      <c r="AC21" s="80"/>
+      <c r="AD21" s="80"/>
+      <c r="AE21" s="80"/>
+      <c r="AF21" s="80"/>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" s="85" t="s">
+        <v>80</v>
+      </c>
+      <c r="B22" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="C22" s="26">
+        <v>765249</v>
+      </c>
+      <c r="D22" s="26">
+        <v>766092</v>
+      </c>
+      <c r="E22" s="26">
+        <v>767232</v>
+      </c>
+      <c r="F22" s="29">
+        <v>768353</v>
+      </c>
+      <c r="G22" s="29">
+        <v>769616</v>
+      </c>
+      <c r="H22" s="26">
+        <v>771082</v>
+      </c>
+      <c r="I22" s="29">
+        <v>771913</v>
+      </c>
+      <c r="J22" s="29">
+        <v>772678</v>
+      </c>
+      <c r="K22" s="29">
+        <v>773139</v>
+      </c>
+      <c r="L22" s="29">
+        <v>774626</v>
+      </c>
+      <c r="M22" s="29">
+        <v>776231</v>
+      </c>
+      <c r="N22" s="29">
+        <v>777678</v>
+      </c>
+      <c r="O22" s="30">
+        <v>778726</v>
+      </c>
+      <c r="P22" s="30">
+        <v>779711</v>
+      </c>
+      <c r="Q22" s="30">
+        <v>781386</v>
+      </c>
+      <c r="R22" s="22">
+        <v>782588</v>
+      </c>
+      <c r="S22" s="31">
+        <v>784512</v>
+      </c>
+      <c r="T22" s="31">
+        <v>785881</v>
+      </c>
+      <c r="U22" s="32">
+        <v>786930</v>
+      </c>
+      <c r="V22" s="32">
+        <v>788125</v>
+      </c>
+      <c r="W22" s="22">
+        <v>789102</v>
+      </c>
+      <c r="X22" s="33">
+        <v>790749</v>
+      </c>
+      <c r="Y22" s="22">
+        <v>792228</v>
+      </c>
+      <c r="Z22" s="22">
+        <v>793390</v>
+      </c>
+      <c r="AA22" s="33">
+        <v>795249</v>
+      </c>
+      <c r="AB22" s="22">
+        <v>797330</v>
+      </c>
+      <c r="AC22" s="22">
+        <v>798564</v>
+      </c>
+      <c r="AD22" s="66">
+        <v>799882</v>
+      </c>
+      <c r="AE22" s="66">
+        <v>801621</v>
+      </c>
+      <c r="AF22" s="66">
+        <v>802493</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32" ht="12.75" customHeight="1">
+      <c r="B23" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="I4" s="3" t="s">
-[...26 lines deleted...]
-      <c r="R4" s="29" t="s">
+      <c r="C23" s="81"/>
+      <c r="D23" s="81"/>
+      <c r="E23" s="81"/>
+      <c r="F23" s="81"/>
+      <c r="G23" s="81"/>
+      <c r="H23" s="81"/>
+      <c r="I23" s="81"/>
+      <c r="J23" s="81"/>
+      <c r="K23" s="81"/>
+      <c r="L23" s="81"/>
+      <c r="M23" s="81"/>
+      <c r="N23" s="81"/>
+      <c r="O23" s="81"/>
+      <c r="P23" s="81"/>
+      <c r="Q23" s="81"/>
+      <c r="R23" s="81"/>
+      <c r="S23" s="81"/>
+      <c r="T23" s="81"/>
+      <c r="U23" s="81"/>
+      <c r="V23" s="81"/>
+      <c r="W23" s="81"/>
+      <c r="X23" s="81"/>
+      <c r="Y23" s="81"/>
+      <c r="Z23" s="81"/>
+      <c r="AA23" s="81"/>
+      <c r="AB23" s="81"/>
+      <c r="AC23" s="81"/>
+      <c r="AD23" s="81"/>
+      <c r="AE23" s="81"/>
+      <c r="AF23" s="81"/>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" s="85" t="s">
+        <v>80</v>
+      </c>
+      <c r="B24" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C24" s="22">
+        <v>12451004</v>
+      </c>
+      <c r="D24" s="22">
+        <v>12473658</v>
+      </c>
+      <c r="E24" s="22">
+        <v>12494853</v>
+      </c>
+      <c r="F24" s="22">
+        <v>12513014</v>
+      </c>
+      <c r="G24" s="22">
+        <v>12533471</v>
+      </c>
+      <c r="H24" s="22">
+        <v>12609515</v>
+      </c>
+      <c r="I24" s="22">
+        <v>12630950</v>
+      </c>
+      <c r="J24" s="22">
+        <v>12656167</v>
+      </c>
+      <c r="K24" s="22">
+        <v>12681091</v>
+      </c>
+      <c r="L24" s="22">
+        <v>12704977</v>
+      </c>
+      <c r="M24" s="22">
+        <v>12727404</v>
+      </c>
+      <c r="N24" s="22">
+        <v>12751309</v>
+      </c>
+      <c r="O24" s="30">
+        <v>302886</v>
+      </c>
+      <c r="P24" s="30">
+        <v>302938</v>
+      </c>
+      <c r="Q24" s="30">
+        <v>303677</v>
+      </c>
+      <c r="R24" s="30">
+        <v>304074</v>
+      </c>
+      <c r="S24" s="30">
+        <v>304857</v>
+      </c>
+      <c r="T24" s="30">
+        <v>305312</v>
+      </c>
+      <c r="U24" s="30">
+        <v>305683</v>
+      </c>
+      <c r="V24" s="30">
+        <v>306053</v>
+      </c>
+      <c r="W24" s="30">
+        <v>306688</v>
+      </c>
+      <c r="X24" s="30">
+        <v>307265</v>
+      </c>
+      <c r="Y24" s="30">
+        <v>307767</v>
+      </c>
+      <c r="Z24" s="30">
+        <v>308282</v>
+      </c>
+      <c r="AA24" s="30">
+        <v>308841</v>
+      </c>
+      <c r="AB24" s="30">
+        <v>309376</v>
+      </c>
+      <c r="AC24" s="30">
+        <v>309840</v>
+      </c>
+      <c r="AD24" s="30">
+        <v>310573</v>
+      </c>
+      <c r="AE24" s="30">
+        <v>311290</v>
+      </c>
+      <c r="AF24" s="30">
+        <v>311399</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" s="86" t="s">
+        <v>81</v>
+      </c>
+      <c r="B25" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="22">
+        <v>372537</v>
+      </c>
+      <c r="D25" s="22">
+        <v>372424</v>
+      </c>
+      <c r="E25" s="22">
+        <v>372622</v>
+      </c>
+      <c r="F25" s="22">
+        <v>372638</v>
+      </c>
+      <c r="G25" s="22">
+        <v>372917</v>
+      </c>
+      <c r="H25" s="22">
+        <v>373013</v>
+      </c>
+      <c r="I25" s="22">
+        <v>373139</v>
+      </c>
+      <c r="J25" s="22">
+        <v>373313</v>
+      </c>
+      <c r="K25" s="22">
+        <v>373371</v>
+      </c>
+      <c r="L25" s="22">
+        <v>373503</v>
+      </c>
+      <c r="M25" s="22">
+        <v>373639</v>
+      </c>
+      <c r="N25" s="22">
+        <v>373941</v>
+      </c>
+      <c r="O25" s="30">
+        <v>57464</v>
+      </c>
+      <c r="P25" s="30">
+        <v>57439</v>
+      </c>
+      <c r="Q25" s="30">
+        <v>57530</v>
+      </c>
+      <c r="R25" s="30">
+        <v>57618</v>
+      </c>
+      <c r="S25" s="30">
+        <v>57750</v>
+      </c>
+      <c r="T25" s="30">
+        <v>57786</v>
+      </c>
+      <c r="U25" s="30">
+        <v>57840</v>
+      </c>
+      <c r="V25" s="30">
+        <v>57929</v>
+      </c>
+      <c r="W25" s="30">
+        <v>57922</v>
+      </c>
+      <c r="X25" s="30">
+        <v>58006</v>
+      </c>
+      <c r="Y25" s="30">
+        <v>58028</v>
+      </c>
+      <c r="Z25" s="30">
+        <v>58061</v>
+      </c>
+      <c r="AA25" s="30">
+        <v>58075</v>
+      </c>
+      <c r="AB25" s="30">
+        <v>58102</v>
+      </c>
+      <c r="AC25" s="30">
+        <v>58084</v>
+      </c>
+      <c r="AD25" s="30">
+        <v>58177</v>
+      </c>
+      <c r="AE25" s="30">
+        <v>58223</v>
+      </c>
+      <c r="AF25" s="30">
+        <v>58219</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
+      <c r="A26" s="86" t="s">
+        <v>82</v>
+      </c>
+      <c r="B26" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="C26" s="22">
+        <v>445736</v>
+      </c>
+      <c r="D26" s="22">
+        <v>445951</v>
+      </c>
+      <c r="E26" s="22">
+        <v>446352</v>
+      </c>
+      <c r="F26" s="22">
+        <v>446852</v>
+      </c>
+      <c r="G26" s="22">
+        <v>447309</v>
+      </c>
+      <c r="H26" s="22">
+        <v>447785</v>
+      </c>
+      <c r="I26" s="22">
+        <v>448431</v>
+      </c>
+      <c r="J26" s="22">
+        <v>448815</v>
+      </c>
+      <c r="K26" s="22">
+        <v>449296</v>
+      </c>
+      <c r="L26" s="22">
+        <v>449615</v>
+      </c>
+      <c r="M26" s="22">
+        <v>449901</v>
+      </c>
+      <c r="N26" s="22">
+        <v>450201</v>
+      </c>
+      <c r="O26" s="30">
+        <v>51941</v>
+      </c>
+      <c r="P26" s="30">
+        <v>52178</v>
+      </c>
+      <c r="Q26" s="30">
+        <v>52559</v>
+      </c>
+      <c r="R26" s="30">
+        <v>52752</v>
+      </c>
+      <c r="S26" s="30">
+        <v>53035</v>
+      </c>
+      <c r="T26" s="30">
+        <v>53360</v>
+      </c>
+      <c r="U26" s="30">
+        <v>53510</v>
+      </c>
+      <c r="V26" s="30">
+        <v>53715</v>
+      </c>
+      <c r="W26" s="30">
+        <v>54009</v>
+      </c>
+      <c r="X26" s="30">
+        <v>54249</v>
+      </c>
+      <c r="Y26" s="30">
+        <v>54491</v>
+      </c>
+      <c r="Z26" s="30">
+        <v>54747</v>
+      </c>
+      <c r="AA26" s="30">
+        <v>55086</v>
+      </c>
+      <c r="AB26" s="30">
+        <v>55417</v>
+      </c>
+      <c r="AC26" s="30">
+        <v>55820</v>
+      </c>
+      <c r="AD26" s="30">
+        <v>56317</v>
+      </c>
+      <c r="AE26" s="30">
+        <v>56777</v>
+      </c>
+      <c r="AF26" s="30">
+        <v>57037</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
+      <c r="A27" s="86" t="s">
+        <v>83</v>
+      </c>
+      <c r="B27" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="C27" s="22">
+        <v>703650</v>
+      </c>
+      <c r="D27" s="22">
+        <v>704449</v>
+      </c>
+      <c r="E27" s="22">
+        <v>705357</v>
+      </c>
+      <c r="F27" s="22">
+        <v>706388</v>
+      </c>
+      <c r="G27" s="22">
+        <v>707560</v>
+      </c>
+      <c r="H27" s="22">
+        <v>708551</v>
+      </c>
+      <c r="I27" s="22">
+        <v>709832</v>
+      </c>
+      <c r="J27" s="22">
+        <v>711340</v>
+      </c>
+      <c r="K27" s="22">
+        <v>712988</v>
+      </c>
+      <c r="L27" s="22">
+        <v>714163</v>
+      </c>
+      <c r="M27" s="22">
+        <v>715536</v>
+      </c>
+      <c r="N27" s="22">
+        <v>716641</v>
+      </c>
+      <c r="O27" s="30">
+        <v>41195</v>
+      </c>
+      <c r="P27" s="30">
+        <v>41122</v>
+      </c>
+      <c r="Q27" s="30">
+        <v>41093</v>
+      </c>
+      <c r="R27" s="30">
+        <v>41080</v>
+      </c>
+      <c r="S27" s="30">
+        <v>41039</v>
+      </c>
+      <c r="T27" s="30">
+        <v>41029</v>
+      </c>
+      <c r="U27" s="30">
+        <v>40963</v>
+      </c>
+      <c r="V27" s="30">
+        <v>40944</v>
+      </c>
+      <c r="W27" s="30">
+        <v>40850</v>
+      </c>
+      <c r="X27" s="30">
+        <v>40801</v>
+      </c>
+      <c r="Y27" s="30">
+        <v>40805</v>
+      </c>
+      <c r="Z27" s="30">
+        <v>40786</v>
+      </c>
+      <c r="AA27" s="30">
+        <v>40718</v>
+      </c>
+      <c r="AB27" s="30">
+        <v>40682</v>
+      </c>
+      <c r="AC27" s="30">
+        <v>40604</v>
+      </c>
+      <c r="AD27" s="30">
+        <v>40545</v>
+      </c>
+      <c r="AE27" s="30">
+        <v>40495</v>
+      </c>
+      <c r="AF27" s="30">
+        <v>40465</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
+      <c r="A28" s="86" t="s">
+        <v>84</v>
+      </c>
+      <c r="B28" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="C28" s="22">
+        <v>247508</v>
+      </c>
+      <c r="D28" s="22">
+        <v>247646</v>
+      </c>
+      <c r="E28" s="22">
+        <v>248024</v>
+      </c>
+      <c r="F28" s="22">
+        <v>248168</v>
+      </c>
+      <c r="G28" s="22">
+        <v>248301</v>
+      </c>
+      <c r="H28" s="22">
+        <v>301213</v>
+      </c>
+      <c r="I28" s="22">
+        <v>301835</v>
+      </c>
+      <c r="J28" s="22">
+        <v>302154</v>
+      </c>
+      <c r="K28" s="22">
+        <v>302236</v>
+      </c>
+      <c r="L28" s="22">
+        <v>302449</v>
+      </c>
+      <c r="M28" s="22">
+        <v>302572</v>
+      </c>
+      <c r="N28" s="22">
+        <v>302892</v>
+      </c>
+      <c r="O28" s="30">
+        <v>86696</v>
+      </c>
+      <c r="P28" s="30">
+        <v>86712</v>
+      </c>
+      <c r="Q28" s="30">
+        <v>86977</v>
+      </c>
+      <c r="R28" s="30">
+        <v>87161</v>
+      </c>
+      <c r="S28" s="30">
+        <v>87493</v>
+      </c>
+      <c r="T28" s="30">
+        <v>87515</v>
+      </c>
+      <c r="U28" s="30">
+        <v>87692</v>
+      </c>
+      <c r="V28" s="30">
+        <v>87810</v>
+      </c>
+      <c r="W28" s="30">
+        <v>88100</v>
+      </c>
+      <c r="X28" s="30">
+        <v>88379</v>
+      </c>
+      <c r="Y28" s="30">
+        <v>88539</v>
+      </c>
+      <c r="Z28" s="30">
+        <v>88790</v>
+      </c>
+      <c r="AA28" s="30">
+        <v>89032</v>
+      </c>
+      <c r="AB28" s="30">
+        <v>89314</v>
+      </c>
+      <c r="AC28" s="30">
+        <v>89445</v>
+      </c>
+      <c r="AD28" s="30">
+        <v>89534</v>
+      </c>
+      <c r="AE28" s="30">
+        <v>89687</v>
+      </c>
+      <c r="AF28" s="30">
+        <v>89725</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" s="86" t="s">
+        <v>85</v>
+      </c>
+      <c r="B29" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="C29" s="22">
+        <v>389875</v>
+      </c>
+      <c r="D29" s="22">
+        <v>389923</v>
+      </c>
+      <c r="E29" s="22">
+        <v>390152</v>
+      </c>
+      <c r="F29" s="22">
+        <v>390303</v>
+      </c>
+      <c r="G29" s="22">
+        <v>390483</v>
+      </c>
+      <c r="H29" s="22">
+        <v>390844</v>
+      </c>
+      <c r="I29" s="22">
+        <v>390877</v>
+      </c>
+      <c r="J29" s="22">
+        <v>390685</v>
+      </c>
+      <c r="K29" s="22">
+        <v>390858</v>
+      </c>
+      <c r="L29" s="22">
+        <v>390791</v>
+      </c>
+      <c r="M29" s="22">
+        <v>390577</v>
+      </c>
+      <c r="N29" s="22">
+        <v>390742</v>
+      </c>
+      <c r="O29" s="30">
+        <v>65590</v>
+      </c>
+      <c r="P29" s="30">
+        <v>65487</v>
+      </c>
+      <c r="Q29" s="30">
+        <v>65518</v>
+      </c>
+      <c r="R29" s="30">
+        <v>65463</v>
+      </c>
+      <c r="S29" s="30">
+        <v>65540</v>
+      </c>
+      <c r="T29" s="30">
+        <v>65622</v>
+      </c>
+      <c r="U29" s="30">
+        <v>65678</v>
+      </c>
+      <c r="V29" s="30">
+        <v>65655</v>
+      </c>
+      <c r="W29" s="30">
+        <v>65807</v>
+      </c>
+      <c r="X29" s="30">
+        <v>65830</v>
+      </c>
+      <c r="Y29" s="30">
+        <v>65904</v>
+      </c>
+      <c r="Z29" s="30">
+        <v>65898</v>
+      </c>
+      <c r="AA29" s="30">
+        <v>65930</v>
+      </c>
+      <c r="AB29" s="30">
+        <v>65861</v>
+      </c>
+      <c r="AC29" s="30">
+        <v>65887</v>
+      </c>
+      <c r="AD29" s="30">
+        <v>66000</v>
+      </c>
+      <c r="AE29" s="30">
+        <v>66108</v>
+      </c>
+      <c r="AF29" s="30">
+        <v>65953</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32" ht="15" customHeight="1">
+      <c r="B30" s="82" t="s">
+        <v>40</v>
+      </c>
+      <c r="C30" s="82"/>
+      <c r="D30" s="82"/>
+      <c r="E30" s="82"/>
+      <c r="F30" s="82"/>
+      <c r="G30" s="82"/>
+      <c r="H30" s="82"/>
+      <c r="I30" s="82"/>
+      <c r="J30" s="82"/>
+      <c r="K30" s="82"/>
+      <c r="L30" s="82"/>
+      <c r="M30" s="82"/>
+      <c r="N30" s="82"/>
+      <c r="O30" s="82"/>
+      <c r="P30" s="82"/>
+      <c r="Q30" s="82"/>
+      <c r="R30" s="82"/>
+      <c r="S30" s="82"/>
+      <c r="T30" s="82"/>
+      <c r="U30" s="82"/>
+      <c r="V30" s="82"/>
+      <c r="W30" s="82"/>
+      <c r="X30" s="82"/>
+      <c r="Y30" s="82"/>
+      <c r="Z30" s="82"/>
+      <c r="AA30" s="82"/>
+      <c r="AB30" s="82"/>
+      <c r="AC30" s="82"/>
+      <c r="AD30" s="82"/>
+      <c r="AE30" s="82"/>
+      <c r="AF30" s="82"/>
+    </row>
+    <row r="31" spans="1:32">
+      <c r="A31" s="85" t="s">
+        <v>80</v>
+      </c>
+      <c r="B31" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="C31" s="29">
+        <v>120618</v>
+      </c>
+      <c r="D31" s="29">
+        <v>120722</v>
+      </c>
+      <c r="E31" s="29">
+        <v>120931</v>
+      </c>
+      <c r="F31" s="29">
+        <v>120974</v>
+      </c>
+      <c r="G31" s="29">
+        <v>121067</v>
+      </c>
+      <c r="H31" s="29">
+        <v>148453</v>
+      </c>
+      <c r="I31" s="29">
+        <v>148766</v>
+      </c>
+      <c r="J31" s="29">
+        <v>148927</v>
+      </c>
+      <c r="K31" s="29">
+        <v>148932</v>
+      </c>
+      <c r="L31" s="29">
+        <v>148942</v>
+      </c>
+      <c r="M31" s="29">
+        <v>148965</v>
+      </c>
+      <c r="N31" s="29">
+        <v>149080</v>
+      </c>
+      <c r="O31" s="30">
+        <v>149052</v>
+      </c>
+      <c r="P31" s="30">
+        <v>149053</v>
+      </c>
+      <c r="Q31" s="30">
+        <v>149425</v>
+      </c>
+      <c r="R31" s="22">
+        <v>149650</v>
+      </c>
+      <c r="S31" s="31">
+        <v>150105</v>
+      </c>
+      <c r="T31" s="31">
+        <v>150306</v>
+      </c>
+      <c r="U31" s="31">
+        <v>150453</v>
+      </c>
+      <c r="V31" s="31">
+        <v>150585</v>
+      </c>
+      <c r="W31" s="22">
+        <v>150898</v>
+      </c>
+      <c r="X31" s="33">
+        <v>151096</v>
+      </c>
+      <c r="Y31" s="22">
+        <v>151352</v>
+      </c>
+      <c r="Z31" s="22">
+        <v>151592</v>
+      </c>
+      <c r="AA31" s="33">
+        <v>151813</v>
+      </c>
+      <c r="AB31" s="22">
+        <v>152074</v>
+      </c>
+      <c r="AC31" s="22">
+        <v>152244</v>
+      </c>
+      <c r="AD31" s="66">
+        <v>152604</v>
+      </c>
+      <c r="AE31" s="66">
+        <v>152958</v>
+      </c>
+      <c r="AF31" s="66">
+        <v>152982</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
+      <c r="B32" s="80" t="s">
+        <v>41</v>
+      </c>
+      <c r="C32" s="80"/>
+      <c r="D32" s="80"/>
+      <c r="E32" s="80"/>
+      <c r="F32" s="80"/>
+      <c r="G32" s="80"/>
+      <c r="H32" s="80"/>
+      <c r="I32" s="80"/>
+      <c r="J32" s="80"/>
+      <c r="K32" s="80"/>
+      <c r="L32" s="80"/>
+      <c r="M32" s="80"/>
+      <c r="N32" s="80"/>
+      <c r="O32" s="80"/>
+      <c r="P32" s="80"/>
+      <c r="Q32" s="80"/>
+      <c r="R32" s="80"/>
+      <c r="S32" s="80"/>
+      <c r="T32" s="80"/>
+      <c r="U32" s="80"/>
+      <c r="V32" s="80"/>
+      <c r="W32" s="80"/>
+      <c r="X32" s="80"/>
+      <c r="Y32" s="80"/>
+      <c r="Z32" s="80"/>
+      <c r="AA32" s="80"/>
+      <c r="AB32" s="80"/>
+      <c r="AC32" s="80"/>
+      <c r="AD32" s="80"/>
+      <c r="AE32" s="80"/>
+      <c r="AF32" s="80"/>
+    </row>
+    <row r="33" spans="1:32">
+      <c r="A33" s="85" t="s">
+        <v>80</v>
+      </c>
+      <c r="B33" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="C33" s="29">
+        <v>126890</v>
+      </c>
+      <c r="D33" s="29">
+        <v>126924</v>
+      </c>
+      <c r="E33" s="29">
+        <v>127093</v>
+      </c>
+      <c r="F33" s="29">
+        <v>127194</v>
+      </c>
+      <c r="G33" s="29">
+        <v>127234</v>
+      </c>
+      <c r="H33" s="29">
+        <v>152760</v>
+      </c>
+      <c r="I33" s="29">
+        <v>153069</v>
+      </c>
+      <c r="J33" s="29">
+        <v>153227</v>
+      </c>
+      <c r="K33" s="29">
+        <v>153304</v>
+      </c>
+      <c r="L33" s="29">
+        <v>153507</v>
+      </c>
+      <c r="M33" s="29">
+        <v>153607</v>
+      </c>
+      <c r="N33" s="29">
+        <v>153812</v>
+      </c>
+      <c r="O33" s="30">
+        <v>153894</v>
+      </c>
+      <c r="P33" s="30">
+        <v>153885</v>
+      </c>
+      <c r="Q33" s="30">
+        <v>154252</v>
+      </c>
+      <c r="R33" s="22">
+        <v>154424</v>
+      </c>
+      <c r="S33" s="31">
+        <v>154752</v>
+      </c>
+      <c r="T33" s="31">
+        <v>155006</v>
+      </c>
+      <c r="U33" s="32">
+        <v>155230</v>
+      </c>
+      <c r="V33" s="32">
+        <v>155468</v>
+      </c>
+      <c r="W33" s="22">
+        <v>155790</v>
+      </c>
+      <c r="X33" s="33">
+        <v>156169</v>
+      </c>
+      <c r="Y33" s="22">
+        <v>156415</v>
+      </c>
+      <c r="Z33" s="22">
+        <v>156690</v>
+      </c>
+      <c r="AA33" s="33">
+        <v>157011</v>
+      </c>
+      <c r="AB33" s="22">
+        <v>157302</v>
+      </c>
+      <c r="AC33" s="22">
+        <v>157596</v>
+      </c>
+      <c r="AD33" s="66">
+        <v>157969</v>
+      </c>
+      <c r="AE33" s="66">
+        <v>158332</v>
+      </c>
+      <c r="AF33" s="66">
+        <v>158417</v>
+      </c>
+    </row>
+    <row r="34" spans="1:32" ht="12.75" customHeight="1">
+      <c r="B34" s="81" t="s">
+        <v>39</v>
+      </c>
+      <c r="C34" s="81"/>
+      <c r="D34" s="81"/>
+      <c r="E34" s="81"/>
+      <c r="F34" s="81"/>
+      <c r="G34" s="81"/>
+      <c r="H34" s="81"/>
+      <c r="I34" s="81"/>
+      <c r="J34" s="81"/>
+      <c r="K34" s="81"/>
+      <c r="L34" s="81"/>
+      <c r="M34" s="81"/>
+      <c r="N34" s="81"/>
+      <c r="O34" s="81"/>
+      <c r="P34" s="81"/>
+      <c r="Q34" s="81"/>
+      <c r="R34" s="81"/>
+      <c r="S34" s="81"/>
+      <c r="T34" s="81"/>
+      <c r="U34" s="81"/>
+      <c r="V34" s="81"/>
+      <c r="W34" s="81"/>
+      <c r="X34" s="81"/>
+      <c r="Y34" s="81"/>
+      <c r="Z34" s="81"/>
+      <c r="AA34" s="81"/>
+      <c r="AB34" s="81"/>
+      <c r="AC34" s="81"/>
+      <c r="AD34" s="81"/>
+      <c r="AE34" s="81"/>
+      <c r="AF34" s="81"/>
+    </row>
+    <row r="35" spans="1:32">
+      <c r="A35" s="85" t="s">
+        <v>80</v>
+      </c>
+      <c r="B35" s="21" t="s">
+        <v>44</v>
+      </c>
+      <c r="C35" s="22">
+        <v>7582542</v>
+      </c>
+      <c r="D35" s="22">
+        <v>7580007</v>
+      </c>
+      <c r="E35" s="22">
+        <v>7580418</v>
+      </c>
+      <c r="F35" s="22">
+        <v>7582949</v>
+      </c>
+      <c r="G35" s="22">
+        <v>7585007</v>
+      </c>
+      <c r="H35" s="22">
+        <v>7530399</v>
+      </c>
+      <c r="I35" s="22">
+        <v>7528757</v>
+      </c>
+      <c r="J35" s="22">
+        <v>7525836</v>
+      </c>
+      <c r="K35" s="22">
+        <v>7520758</v>
+      </c>
+      <c r="L35" s="22">
+        <v>7518241</v>
+      </c>
+      <c r="M35" s="22">
+        <v>7516577</v>
+      </c>
+      <c r="N35" s="22">
+        <v>7514011</v>
+      </c>
+      <c r="O35" s="30">
+        <v>1257238</v>
+      </c>
+      <c r="P35" s="30">
+        <v>1259464</v>
+      </c>
+      <c r="Q35" s="30">
+        <v>1262580</v>
+      </c>
+      <c r="R35" s="30">
+        <v>1264683</v>
+      </c>
+      <c r="S35" s="30">
+        <v>1268187</v>
+      </c>
+      <c r="T35" s="30">
+        <v>1270345</v>
+      </c>
+      <c r="U35" s="30">
+        <v>1272406</v>
+      </c>
+      <c r="V35" s="30">
+        <v>1274967</v>
+      </c>
+      <c r="W35" s="30">
+        <v>1276790</v>
+      </c>
+      <c r="X35" s="30">
+        <v>1279610</v>
+      </c>
+      <c r="Y35" s="30">
+        <v>1282315</v>
+      </c>
+      <c r="Z35" s="30">
+        <v>1284370</v>
+      </c>
+      <c r="AA35" s="30">
+        <v>1287691</v>
+      </c>
+      <c r="AB35" s="30">
+        <v>1291438</v>
+      </c>
+      <c r="AC35" s="30">
+        <v>1293656</v>
+      </c>
+      <c r="AD35" s="30">
+        <v>1295792</v>
+      </c>
+      <c r="AE35" s="30">
+        <v>1298494</v>
+      </c>
+      <c r="AF35" s="30">
+        <v>1300189</v>
+      </c>
+    </row>
+    <row r="36" spans="1:32">
+      <c r="A36" s="86" t="s">
+        <v>81</v>
+      </c>
+      <c r="B36" s="24" t="s">
+        <v>0</v>
+      </c>
+      <c r="C36" s="22">
+        <v>235019</v>
+      </c>
+      <c r="D36" s="22">
+        <v>234472</v>
+      </c>
+      <c r="E36" s="22">
+        <v>234155</v>
+      </c>
+      <c r="F36" s="22">
+        <v>233889</v>
+      </c>
+      <c r="G36" s="22">
+        <v>233531</v>
+      </c>
+      <c r="H36" s="22">
+        <v>233202</v>
+      </c>
+      <c r="I36" s="22">
+        <v>232733</v>
+      </c>
+      <c r="J36" s="22">
+        <v>232150</v>
+      </c>
+      <c r="K36" s="22">
+        <v>231693</v>
+      </c>
+      <c r="L36" s="22">
+        <v>231017</v>
+      </c>
+      <c r="M36" s="22">
+        <v>230153</v>
+      </c>
+      <c r="N36" s="22">
+        <v>229404</v>
+      </c>
+      <c r="O36" s="30">
+        <v>8358</v>
+      </c>
+      <c r="P36" s="30">
+        <v>8356</v>
+      </c>
+      <c r="Q36" s="30">
+        <v>8347</v>
+      </c>
+      <c r="R36" s="30">
+        <v>8316</v>
+      </c>
+      <c r="S36" s="30">
+        <v>8315</v>
+      </c>
+      <c r="T36" s="30">
+        <v>8330</v>
+      </c>
+      <c r="U36" s="30">
+        <v>8272</v>
+      </c>
+      <c r="V36" s="30">
+        <v>8307</v>
+      </c>
+      <c r="W36" s="30">
+        <v>8298</v>
+      </c>
+      <c r="X36" s="30">
+        <v>8300</v>
+      </c>
+      <c r="Y36" s="30">
+        <v>8284</v>
+      </c>
+      <c r="Z36" s="30">
+        <v>8262</v>
+      </c>
+      <c r="AA36" s="30">
+        <v>8250</v>
+      </c>
+      <c r="AB36" s="30">
+        <v>8254</v>
+      </c>
+      <c r="AC36" s="30">
+        <v>8241</v>
+      </c>
+      <c r="AD36" s="30">
+        <v>8221</v>
+      </c>
+      <c r="AE36" s="30">
+        <v>8203</v>
+      </c>
+      <c r="AF36" s="30">
+        <v>8197</v>
+      </c>
+    </row>
+    <row r="37" spans="1:32">
+      <c r="A37" s="86" t="s">
+        <v>95</v>
+      </c>
+      <c r="B37" s="25" t="s">
+        <v>45</v>
+      </c>
+      <c r="C37" s="22">
+        <v>342276</v>
+      </c>
+      <c r="D37" s="22">
+        <v>341737</v>
+      </c>
+      <c r="E37" s="22">
+        <v>341295</v>
+      </c>
+      <c r="F37" s="22">
+        <v>341666</v>
+      </c>
+      <c r="G37" s="22">
+        <v>341248</v>
+      </c>
+      <c r="H37" s="22">
+        <v>340990</v>
+      </c>
+      <c r="I37" s="22">
+        <v>340590</v>
+      </c>
+      <c r="J37" s="22">
+        <v>340054</v>
+      </c>
+      <c r="K37" s="22">
+        <v>339569</v>
+      </c>
+      <c r="L37" s="22">
+        <v>338781</v>
+      </c>
+      <c r="M37" s="22">
+        <v>338276</v>
+      </c>
+      <c r="N37" s="22">
+        <v>337695</v>
+      </c>
+      <c r="O37" s="30">
+        <v>27889</v>
+      </c>
+      <c r="P37" s="30">
+        <v>27787</v>
+      </c>
+      <c r="Q37" s="30">
+        <v>27698</v>
+      </c>
+      <c r="R37" s="30">
+        <v>27613</v>
+      </c>
+      <c r="S37" s="30">
+        <v>27514</v>
+      </c>
+      <c r="T37" s="30">
+        <v>27452</v>
+      </c>
+      <c r="U37" s="30">
+        <v>27350</v>
+      </c>
+      <c r="V37" s="30">
+        <v>27285</v>
+      </c>
+      <c r="W37" s="30">
+        <v>27257</v>
+      </c>
+      <c r="X37" s="30">
+        <v>27259</v>
+      </c>
+      <c r="Y37" s="30">
+        <v>27212</v>
+      </c>
+      <c r="Z37" s="30">
+        <v>27200</v>
+      </c>
+      <c r="AA37" s="30">
+        <v>27154</v>
+      </c>
+      <c r="AB37" s="30">
+        <v>27090</v>
+      </c>
+      <c r="AC37" s="30">
+        <v>26999</v>
+      </c>
+      <c r="AD37" s="30">
+        <v>26950</v>
+      </c>
+      <c r="AE37" s="30">
+        <v>26914</v>
+      </c>
+      <c r="AF37" s="30">
+        <v>26825</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32">
+      <c r="A38" s="86" t="s">
+        <v>83</v>
+      </c>
+      <c r="B38" s="25" t="s">
+        <v>46</v>
+      </c>
+      <c r="C38" s="22">
+        <v>235750</v>
+      </c>
+      <c r="D38" s="22">
+        <v>235576</v>
+      </c>
+      <c r="E38" s="22">
+        <v>235523</v>
+      </c>
+      <c r="F38" s="22">
+        <v>235377</v>
+      </c>
+      <c r="G38" s="22">
+        <v>235110</v>
+      </c>
+      <c r="H38" s="22">
+        <v>235064</v>
+      </c>
+      <c r="I38" s="22">
+        <v>234778</v>
+      </c>
+      <c r="J38" s="22">
+        <v>234434</v>
+      </c>
+      <c r="K38" s="22">
+        <v>233879</v>
+      </c>
+      <c r="L38" s="22">
+        <v>233488</v>
+      </c>
+      <c r="M38" s="22">
+        <v>232794</v>
+      </c>
+      <c r="N38" s="22">
+        <v>232350</v>
+      </c>
+      <c r="O38" s="30">
+        <v>243642</v>
+      </c>
+      <c r="P38" s="30">
+        <v>243445</v>
+      </c>
+      <c r="Q38" s="30">
+        <v>243279</v>
+      </c>
+      <c r="R38" s="30">
+        <v>243201</v>
+      </c>
+      <c r="S38" s="30">
+        <v>243265</v>
+      </c>
+      <c r="T38" s="30">
+        <v>243087</v>
+      </c>
+      <c r="U38" s="30">
+        <v>242952</v>
+      </c>
+      <c r="V38" s="30">
+        <v>242907</v>
+      </c>
+      <c r="W38" s="30">
+        <v>242831</v>
+      </c>
+      <c r="X38" s="30">
+        <v>242865</v>
+      </c>
+      <c r="Y38" s="30">
+        <v>242810</v>
+      </c>
+      <c r="Z38" s="30">
+        <v>242619</v>
+      </c>
+      <c r="AA38" s="30">
+        <v>242557</v>
+      </c>
+      <c r="AB38" s="30">
+        <v>242241</v>
+      </c>
+      <c r="AC38" s="30">
+        <v>242015</v>
+      </c>
+      <c r="AD38" s="30">
+        <v>241572</v>
+      </c>
+      <c r="AE38" s="30">
+        <v>241409</v>
+      </c>
+      <c r="AF38" s="30">
+        <v>241192</v>
+      </c>
+    </row>
+    <row r="39" spans="1:32">
+      <c r="A39" s="86" t="s">
+        <v>96</v>
+      </c>
+      <c r="B39" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="C39" s="22">
+        <v>1283536</v>
+      </c>
+      <c r="D39" s="22">
+        <v>1285339</v>
+      </c>
+      <c r="E39" s="22">
+        <v>1287413</v>
+      </c>
+      <c r="F39" s="22">
+        <v>1289706</v>
+      </c>
+      <c r="G39" s="22">
+        <v>1292266</v>
+      </c>
+      <c r="H39" s="22">
+        <v>1242375</v>
+      </c>
+      <c r="I39" s="22">
+        <v>1243729</v>
+      </c>
+      <c r="J39" s="22">
+        <v>1245074</v>
+      </c>
+      <c r="K39" s="22">
+        <v>1246045</v>
+      </c>
+      <c r="L39" s="22">
+        <v>1248901</v>
+      </c>
+      <c r="M39" s="22">
+        <v>1252123</v>
+      </c>
+      <c r="N39" s="22">
+        <v>1255040</v>
+      </c>
+      <c r="O39" s="30">
+        <v>170136</v>
+      </c>
+      <c r="P39" s="30">
+        <v>170176</v>
+      </c>
+      <c r="Q39" s="30">
+        <v>170200</v>
+      </c>
+      <c r="R39" s="30">
+        <v>170324</v>
+      </c>
+      <c r="S39" s="30">
+        <v>170495</v>
+      </c>
+      <c r="T39" s="30">
+        <v>170315</v>
+      </c>
+      <c r="U39" s="30">
+        <v>170337</v>
+      </c>
+      <c r="V39" s="30">
+        <v>170540</v>
+      </c>
+      <c r="W39" s="30">
+        <v>170474</v>
+      </c>
+      <c r="X39" s="30">
+        <v>170543</v>
+      </c>
+      <c r="Y39" s="30">
+        <v>170545</v>
+      </c>
+      <c r="Z39" s="30">
+        <v>170566</v>
+      </c>
+      <c r="AA39" s="30">
+        <v>170729</v>
+      </c>
+      <c r="AB39" s="30">
+        <v>171001</v>
+      </c>
+      <c r="AC39" s="30">
+        <v>171022</v>
+      </c>
+      <c r="AD39" s="30">
+        <v>171083</v>
+      </c>
+      <c r="AE39" s="30">
+        <v>171049</v>
+      </c>
+      <c r="AF39" s="30">
+        <v>170930</v>
+      </c>
+    </row>
+    <row r="40" spans="1:32">
+      <c r="A40" s="86" t="s">
+        <v>97</v>
+      </c>
+      <c r="B40" s="25" t="s">
+        <v>48</v>
+      </c>
+      <c r="C40" s="22">
+        <v>314203</v>
+      </c>
+      <c r="D40" s="22">
+        <v>314988</v>
+      </c>
+      <c r="E40" s="22">
+        <v>315749</v>
+      </c>
+      <c r="F40" s="22">
+        <v>316408</v>
+      </c>
+      <c r="G40" s="22">
+        <v>317126</v>
+      </c>
+      <c r="H40" s="22">
+        <v>317446</v>
+      </c>
+      <c r="I40" s="22">
+        <v>317652</v>
+      </c>
+      <c r="J40" s="22">
+        <v>317979</v>
+      </c>
+      <c r="K40" s="22">
+        <v>318136</v>
+      </c>
+      <c r="L40" s="22">
+        <v>318611</v>
+      </c>
+      <c r="M40" s="22">
+        <v>319230</v>
+      </c>
+      <c r="N40" s="22">
+        <v>319531</v>
+      </c>
+      <c r="O40" s="30">
+        <v>26410</v>
+      </c>
+      <c r="P40" s="30">
+        <v>26229</v>
+      </c>
+      <c r="Q40" s="30">
+        <v>26092</v>
+      </c>
+      <c r="R40" s="30">
+        <v>25984</v>
+      </c>
+      <c r="S40" s="30">
+        <v>25867</v>
+      </c>
+      <c r="T40" s="30">
+        <v>25747</v>
+      </c>
+      <c r="U40" s="30">
+        <v>25677</v>
+      </c>
+      <c r="V40" s="30">
+        <v>25570</v>
+      </c>
+      <c r="W40" s="30">
+        <v>25492</v>
+      </c>
+      <c r="X40" s="30">
+        <v>25383</v>
+      </c>
+      <c r="Y40" s="30">
+        <v>25308</v>
+      </c>
+      <c r="Z40" s="30">
+        <v>25225</v>
+      </c>
+      <c r="AA40" s="30">
+        <v>25152</v>
+      </c>
+      <c r="AB40" s="30">
+        <v>25009</v>
+      </c>
+      <c r="AC40" s="30">
+        <v>24882</v>
+      </c>
+      <c r="AD40" s="30">
+        <v>24750</v>
+      </c>
+      <c r="AE40" s="30">
+        <v>24609</v>
+      </c>
+      <c r="AF40" s="30">
+        <v>24578</v>
+      </c>
+    </row>
+    <row r="41" spans="1:32">
+      <c r="A41" s="86" t="s">
+        <v>84</v>
+      </c>
+      <c r="B41" s="25" t="s">
+        <v>49</v>
+      </c>
+      <c r="C41" s="22">
+        <v>301492</v>
+      </c>
+      <c r="D41" s="22">
+        <v>301090</v>
+      </c>
+      <c r="E41" s="22">
+        <v>300997</v>
+      </c>
+      <c r="F41" s="22">
+        <v>300926</v>
+      </c>
+      <c r="G41" s="22">
+        <v>300592</v>
+      </c>
+      <c r="H41" s="22">
+        <v>300260</v>
+      </c>
+      <c r="I41" s="22">
+        <v>300087</v>
+      </c>
+      <c r="J41" s="22">
+        <v>299639</v>
+      </c>
+      <c r="K41" s="22">
+        <v>299054</v>
+      </c>
+      <c r="L41" s="22">
+        <v>298632</v>
+      </c>
+      <c r="M41" s="22">
+        <v>298375</v>
+      </c>
+      <c r="N41" s="22">
+        <v>297994</v>
+      </c>
+      <c r="O41" s="30">
+        <v>267582</v>
+      </c>
+      <c r="P41" s="30">
+        <v>268955</v>
+      </c>
+      <c r="Q41" s="30">
+        <v>270755</v>
+      </c>
+      <c r="R41" s="30">
+        <v>271995</v>
+      </c>
+      <c r="S41" s="30">
+        <v>273605</v>
+      </c>
+      <c r="T41" s="30">
+        <v>274941</v>
+      </c>
+      <c r="U41" s="30">
+        <v>275990</v>
+      </c>
+      <c r="V41" s="30">
+        <v>277250</v>
+      </c>
+      <c r="W41" s="30">
+        <v>278512</v>
+      </c>
+      <c r="X41" s="30">
+        <v>279665</v>
+      </c>
+      <c r="Y41" s="30">
+        <v>281169</v>
+      </c>
+      <c r="Z41" s="30">
+        <v>282404</v>
+      </c>
+      <c r="AA41" s="30">
+        <v>283794</v>
+      </c>
+      <c r="AB41" s="30">
+        <v>285697</v>
+      </c>
+      <c r="AC41" s="30">
+        <v>287127</v>
+      </c>
+      <c r="AD41" s="30">
+        <v>288367</v>
+      </c>
+      <c r="AE41" s="30">
+        <v>290109</v>
+      </c>
+      <c r="AF41" s="30">
+        <v>290949</v>
+      </c>
+    </row>
+    <row r="42" spans="1:32">
+      <c r="A42" s="86" t="s">
+        <v>98</v>
+      </c>
+      <c r="B42" s="25" t="s">
+        <v>50</v>
+      </c>
+      <c r="C42" s="22">
+        <v>691791</v>
+      </c>
+      <c r="D42" s="22">
+        <v>691331</v>
+      </c>
+      <c r="E42" s="22">
+        <v>690845</v>
+      </c>
+      <c r="F42" s="22">
+        <v>690701</v>
+      </c>
+      <c r="G42" s="22">
+        <v>690296</v>
+      </c>
+      <c r="H42" s="22">
+        <v>690340</v>
+      </c>
+      <c r="I42" s="22">
+        <v>690079</v>
+      </c>
+      <c r="J42" s="22">
+        <v>689634</v>
+      </c>
+      <c r="K42" s="22">
+        <v>688894</v>
+      </c>
+      <c r="L42" s="22">
+        <v>688495</v>
+      </c>
+      <c r="M42" s="22">
+        <v>688000</v>
+      </c>
+      <c r="N42" s="22">
+        <v>687468</v>
+      </c>
+      <c r="O42" s="30">
+        <v>27426</v>
+      </c>
+      <c r="P42" s="30">
+        <v>27277</v>
+      </c>
+      <c r="Q42" s="30">
+        <v>27125</v>
+      </c>
+      <c r="R42" s="30">
+        <v>26973</v>
+      </c>
+      <c r="S42" s="30">
+        <v>26846</v>
+      </c>
+      <c r="T42" s="30">
+        <v>26651</v>
+      </c>
+      <c r="U42" s="30">
+        <v>26502</v>
+      </c>
+      <c r="V42" s="30">
+        <v>26364</v>
+      </c>
+      <c r="W42" s="30">
+        <v>26235</v>
+      </c>
+      <c r="X42" s="30">
+        <v>26169</v>
+      </c>
+      <c r="Y42" s="30">
+        <v>26017</v>
+      </c>
+      <c r="Z42" s="30">
+        <v>25887</v>
+      </c>
+      <c r="AA42" s="30">
+        <v>25790</v>
+      </c>
+      <c r="AB42" s="30">
+        <v>25597</v>
+      </c>
+      <c r="AC42" s="30">
+        <v>25416</v>
+      </c>
+      <c r="AD42" s="30">
+        <v>25204</v>
+      </c>
+      <c r="AE42" s="30">
+        <v>25058</v>
+      </c>
+      <c r="AF42" s="30">
+        <v>24971</v>
+      </c>
+    </row>
+    <row r="43" spans="1:32">
+      <c r="A43" s="86" t="s">
+        <v>85</v>
+      </c>
+      <c r="B43" s="25" t="s">
         <v>1</v>
       </c>
-      <c r="S4" s="29" t="s">
-[...730 lines deleted...]
-      <c r="N16" s="21">
+      <c r="C43" s="22">
+        <v>386843</v>
+      </c>
+      <c r="D43" s="22">
+        <v>386321</v>
+      </c>
+      <c r="E43" s="22">
+        <v>386083</v>
+      </c>
+      <c r="F43" s="22">
+        <v>385971</v>
+      </c>
+      <c r="G43" s="22">
+        <v>385755</v>
+      </c>
+      <c r="H43" s="22">
+        <v>385610</v>
+      </c>
+      <c r="I43" s="22">
+        <v>385332</v>
+      </c>
+      <c r="J43" s="22">
+        <v>384945</v>
+      </c>
+      <c r="K43" s="22">
+        <v>384655</v>
+      </c>
+      <c r="L43" s="22">
+        <v>384271</v>
+      </c>
+      <c r="M43" s="22">
+        <v>383971</v>
+      </c>
+      <c r="N43" s="22">
+        <v>383439</v>
+      </c>
+      <c r="O43" s="30">
+        <v>189534</v>
+      </c>
+      <c r="P43" s="30">
+        <v>190568</v>
+      </c>
+      <c r="Q43" s="30">
+        <v>191905</v>
+      </c>
+      <c r="R43" s="30">
+        <v>192852</v>
+      </c>
+      <c r="S43" s="30">
+        <v>194028</v>
+      </c>
+      <c r="T43" s="30">
+        <v>195068</v>
+      </c>
+      <c r="U43" s="30">
+        <v>196170</v>
+      </c>
+      <c r="V43" s="30">
+        <v>197192</v>
+      </c>
+      <c r="W43" s="30">
+        <v>197982</v>
+      </c>
+      <c r="X43" s="30">
+        <v>199241</v>
+      </c>
+      <c r="Y43" s="30">
+        <v>200256</v>
+      </c>
+      <c r="Z43" s="30">
+        <v>201233</v>
+      </c>
+      <c r="AA43" s="30">
+        <v>202640</v>
+      </c>
+      <c r="AB43" s="30">
+        <v>204169</v>
+      </c>
+      <c r="AC43" s="30">
+        <v>205172</v>
+      </c>
+      <c r="AD43" s="30">
+        <v>206499</v>
+      </c>
+      <c r="AE43" s="30">
+        <v>207464</v>
+      </c>
+      <c r="AF43" s="30">
+        <v>208259</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32">
+      <c r="A44" s="86" t="s">
+        <v>99</v>
+      </c>
+      <c r="B44" s="25" t="s">
+        <v>51</v>
+      </c>
+      <c r="C44" s="22">
+        <v>209186</v>
+      </c>
+      <c r="D44" s="22">
+        <v>208727</v>
+      </c>
+      <c r="E44" s="22">
+        <v>208418</v>
+      </c>
+      <c r="F44" s="22">
+        <v>208067</v>
+      </c>
+      <c r="G44" s="22">
+        <v>207802</v>
+      </c>
+      <c r="H44" s="22">
+        <v>207352</v>
+      </c>
+      <c r="I44" s="22">
+        <v>206993</v>
+      </c>
+      <c r="J44" s="22">
+        <v>206542</v>
+      </c>
+      <c r="K44" s="22">
+        <v>206149</v>
+      </c>
+      <c r="L44" s="22">
+        <v>205677</v>
+      </c>
+      <c r="M44" s="22">
+        <v>205146</v>
+      </c>
+      <c r="N44" s="22">
+        <v>204635</v>
+      </c>
+      <c r="O44" s="30">
         <v>61499</v>
       </c>
-      <c r="O16" s="21">
+      <c r="P44" s="30">
         <v>61322</v>
       </c>
-      <c r="P16" s="21">
+      <c r="Q44" s="30">
         <v>61190</v>
       </c>
-      <c r="Q16" s="21">
+      <c r="R44" s="30">
         <v>61010</v>
       </c>
-      <c r="R16" s="21">
+      <c r="S44" s="30">
         <v>60832</v>
       </c>
-      <c r="S16" s="21">
+      <c r="T44" s="30">
         <v>60699</v>
       </c>
-      <c r="T16" s="21">
+      <c r="U44" s="30">
         <v>60608</v>
       </c>
-      <c r="U16" s="21">
+      <c r="V44" s="30">
         <v>60463</v>
       </c>
-      <c r="V16" s="21">
+      <c r="W44" s="30">
         <v>60259</v>
       </c>
-      <c r="W16" s="21">
+      <c r="X44" s="30">
         <v>60071</v>
       </c>
-      <c r="X16" s="21">
+      <c r="Y44" s="30">
         <v>59942</v>
       </c>
-      <c r="Y16" s="21">
+      <c r="Z44" s="30">
         <v>59793</v>
       </c>
-      <c r="Z16" s="21">
+      <c r="AA44" s="30">
         <v>59768</v>
       </c>
-      <c r="AA16" s="21">
+      <c r="AB44" s="30">
         <v>59771</v>
       </c>
-      <c r="AB16" s="35">
+      <c r="AC44" s="30">
         <v>59658</v>
       </c>
-      <c r="AC16" s="35">
+      <c r="AD44" s="30">
         <v>59539</v>
       </c>
-      <c r="AD16" s="21">
+      <c r="AE44" s="30">
         <v>59394</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="N17" s="21">
+      <c r="AF44" s="30">
+        <v>59286</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32">
+      <c r="A45" s="86" t="s">
+        <v>100</v>
+      </c>
+      <c r="B45" s="25" t="s">
+        <v>52</v>
+      </c>
+      <c r="C45" s="22">
+        <v>312289</v>
+      </c>
+      <c r="D45" s="22">
+        <v>311576</v>
+      </c>
+      <c r="E45" s="22">
+        <v>311006</v>
+      </c>
+      <c r="F45" s="22">
+        <v>310485</v>
+      </c>
+      <c r="G45" s="22">
+        <v>310171</v>
+      </c>
+      <c r="H45" s="22">
+        <v>309697</v>
+      </c>
+      <c r="I45" s="22">
+        <v>309141</v>
+      </c>
+      <c r="J45" s="22">
+        <v>308438</v>
+      </c>
+      <c r="K45" s="22">
+        <v>307710</v>
+      </c>
+      <c r="L45" s="22">
+        <v>306893</v>
+      </c>
+      <c r="M45" s="22">
+        <v>306093</v>
+      </c>
+      <c r="N45" s="22">
+        <v>305272</v>
+      </c>
+      <c r="O45" s="30">
         <v>234762</v>
       </c>
-      <c r="O17" s="21">
+      <c r="P45" s="30">
         <v>235349</v>
       </c>
-      <c r="P17" s="21">
+      <c r="Q45" s="30">
         <v>235989</v>
       </c>
-      <c r="Q17" s="21">
+      <c r="R45" s="30">
         <v>236415</v>
       </c>
-      <c r="R17" s="21">
+      <c r="S45" s="30">
         <v>237420</v>
       </c>
-      <c r="S17" s="21">
+      <c r="T45" s="30">
         <v>238055</v>
       </c>
-      <c r="T17" s="21">
+      <c r="U45" s="30">
         <v>238548</v>
       </c>
-      <c r="U17" s="21">
+      <c r="V45" s="30">
         <v>239089</v>
       </c>
-      <c r="V17" s="21">
+      <c r="W45" s="30">
         <v>239450</v>
       </c>
-      <c r="W17" s="21">
+      <c r="X45" s="30">
         <v>240114</v>
       </c>
-      <c r="X17" s="21">
+      <c r="Y45" s="30">
         <v>240772</v>
       </c>
-      <c r="Y17" s="21">
+      <c r="Z45" s="30">
         <v>241181</v>
       </c>
-      <c r="Z17" s="21">
+      <c r="AA45" s="30">
         <v>241857</v>
       </c>
-      <c r="AA17" s="21">
+      <c r="AB45" s="30">
         <v>242609</v>
       </c>
-      <c r="AB17" s="35">
+      <c r="AC45" s="30">
         <v>243124</v>
       </c>
-      <c r="AC17" s="35">
+      <c r="AD45" s="30">
         <v>243607</v>
       </c>
-      <c r="AD17" s="21">
+      <c r="AE45" s="30">
         <v>244285</v>
       </c>
-    </row>
-[...1182 lines deleted...]
-      <c r="A40" s="12"/>
+      <c r="AF45" s="30">
+        <v>245002</v>
+      </c>
+    </row>
+    <row r="46" spans="1:32">
+      <c r="B46" s="82" t="s">
+        <v>40</v>
+      </c>
+      <c r="C46" s="82"/>
+      <c r="D46" s="82"/>
+      <c r="E46" s="82"/>
+      <c r="F46" s="82"/>
+      <c r="G46" s="82"/>
+      <c r="H46" s="82"/>
+      <c r="I46" s="82"/>
+      <c r="J46" s="82"/>
+      <c r="K46" s="82"/>
+      <c r="L46" s="82"/>
+      <c r="M46" s="82"/>
+      <c r="N46" s="82"/>
+      <c r="O46" s="82"/>
+      <c r="P46" s="82"/>
+      <c r="Q46" s="82"/>
+      <c r="R46" s="82"/>
+      <c r="S46" s="82"/>
+      <c r="T46" s="82"/>
+      <c r="U46" s="82"/>
+      <c r="V46" s="82"/>
+      <c r="W46" s="82"/>
+      <c r="X46" s="82"/>
+      <c r="Y46" s="82"/>
+      <c r="Z46" s="82"/>
+      <c r="AA46" s="82"/>
+      <c r="AB46" s="82"/>
+      <c r="AC46" s="82"/>
+      <c r="AD46" s="82"/>
+      <c r="AE46" s="82"/>
+      <c r="AF46" s="82"/>
+    </row>
+    <row r="47" spans="1:32">
+      <c r="A47" s="85" t="s">
+        <v>80</v>
+      </c>
+      <c r="B47" s="25" t="s">
+        <v>47</v>
+      </c>
+      <c r="C47" s="26">
+        <v>645177</v>
+      </c>
+      <c r="D47" s="26">
+        <v>646171</v>
+      </c>
+      <c r="E47" s="26">
+        <v>647274</v>
+      </c>
+      <c r="F47" s="29">
+        <v>648547</v>
+      </c>
+      <c r="G47" s="29">
+        <v>649884</v>
+      </c>
+      <c r="H47" s="29">
+        <v>624053</v>
+      </c>
+      <c r="I47" s="29">
+        <v>624885</v>
+      </c>
+      <c r="J47" s="29">
+        <v>625623</v>
+      </c>
+      <c r="K47" s="29">
+        <v>626210</v>
+      </c>
+      <c r="L47" s="29">
+        <v>627782</v>
+      </c>
+      <c r="M47" s="29">
+        <v>629499</v>
+      </c>
+      <c r="N47" s="29">
+        <v>631174</v>
+      </c>
+      <c r="O47" s="30">
+        <v>632599</v>
+      </c>
+      <c r="P47" s="30">
+        <v>633638</v>
+      </c>
+      <c r="Q47" s="30">
+        <v>635446</v>
+      </c>
+      <c r="R47" s="22">
+        <v>636519</v>
+      </c>
+      <c r="S47" s="31">
+        <v>638427</v>
+      </c>
+      <c r="T47" s="31">
+        <v>639470</v>
+      </c>
+      <c r="U47" s="31">
+        <v>640706</v>
+      </c>
+      <c r="V47" s="31">
+        <v>642310</v>
+      </c>
+      <c r="W47" s="22">
+        <v>643478</v>
+      </c>
+      <c r="X47" s="33">
+        <v>645030</v>
+      </c>
+      <c r="Y47" s="22">
+        <v>646502</v>
+      </c>
+      <c r="Z47" s="22">
+        <v>647670</v>
+      </c>
+      <c r="AA47" s="33">
+        <v>649269</v>
+      </c>
+      <c r="AB47" s="22">
+        <v>651410</v>
+      </c>
+      <c r="AC47" s="22">
+        <v>652688</v>
+      </c>
+      <c r="AD47" s="66">
+        <v>653879</v>
+      </c>
+      <c r="AE47" s="66">
+        <v>655205</v>
+      </c>
+      <c r="AF47" s="66">
+        <v>656113</v>
+      </c>
+    </row>
+    <row r="48" spans="1:32">
+      <c r="B48" s="80" t="s">
+        <v>41</v>
+      </c>
+      <c r="C48" s="80"/>
+      <c r="D48" s="80"/>
+      <c r="E48" s="80"/>
+      <c r="F48" s="80"/>
+      <c r="G48" s="80"/>
+      <c r="H48" s="80"/>
+      <c r="I48" s="80"/>
+      <c r="J48" s="80"/>
+      <c r="K48" s="80"/>
+      <c r="L48" s="80"/>
+      <c r="M48" s="80"/>
+      <c r="N48" s="80"/>
+      <c r="O48" s="80"/>
+      <c r="P48" s="80"/>
+      <c r="Q48" s="80"/>
+      <c r="R48" s="80"/>
+      <c r="S48" s="80"/>
+      <c r="T48" s="80"/>
+      <c r="U48" s="80"/>
+      <c r="V48" s="80"/>
+      <c r="W48" s="80"/>
+      <c r="X48" s="80"/>
+      <c r="Y48" s="80"/>
+      <c r="Z48" s="80"/>
+      <c r="AA48" s="80"/>
+      <c r="AB48" s="80"/>
+      <c r="AC48" s="80"/>
+      <c r="AD48" s="80"/>
+      <c r="AE48" s="80"/>
+      <c r="AF48" s="80"/>
+    </row>
+    <row r="49" spans="1:32">
+      <c r="A49" s="88" t="s">
+        <v>80</v>
+      </c>
+      <c r="B49" s="34" t="s">
+        <v>47</v>
+      </c>
+      <c r="C49" s="35">
+        <v>638359</v>
+      </c>
+      <c r="D49" s="35">
+        <v>639168</v>
+      </c>
+      <c r="E49" s="35">
+        <v>640139</v>
+      </c>
+      <c r="F49" s="35">
+        <v>641159</v>
+      </c>
+      <c r="G49" s="35">
+        <v>642382</v>
+      </c>
+      <c r="H49" s="35">
+        <v>618322</v>
+      </c>
+      <c r="I49" s="35">
+        <v>618844</v>
+      </c>
+      <c r="J49" s="35">
+        <v>619451</v>
+      </c>
+      <c r="K49" s="35">
+        <v>619835</v>
+      </c>
+      <c r="L49" s="35">
+        <v>621119</v>
+      </c>
+      <c r="M49" s="35">
+        <v>622624</v>
+      </c>
+      <c r="N49" s="35">
+        <v>623866</v>
+      </c>
+      <c r="O49" s="36">
+        <v>624832</v>
+      </c>
+      <c r="P49" s="36">
+        <v>625826</v>
+      </c>
+      <c r="Q49" s="36">
+        <v>627134</v>
+      </c>
+      <c r="R49" s="37">
+        <v>628164</v>
+      </c>
+      <c r="S49" s="38">
+        <v>629760</v>
+      </c>
+      <c r="T49" s="38">
+        <v>630875</v>
+      </c>
+      <c r="U49" s="39">
+        <v>631700</v>
+      </c>
+      <c r="V49" s="39">
+        <v>632657</v>
+      </c>
+      <c r="W49" s="37">
+        <v>633312</v>
+      </c>
+      <c r="X49" s="48">
+        <v>634580</v>
+      </c>
+      <c r="Y49" s="37">
+        <v>635813</v>
+      </c>
+      <c r="Z49" s="37">
+        <v>636700</v>
+      </c>
+      <c r="AA49" s="48">
+        <v>638238</v>
+      </c>
+      <c r="AB49" s="37">
+        <v>640028</v>
+      </c>
+      <c r="AC49" s="37">
+        <v>640968</v>
+      </c>
+      <c r="AD49" s="67">
+        <v>641913</v>
+      </c>
+      <c r="AE49" s="67">
+        <v>643289</v>
+      </c>
+      <c r="AF49" s="67">
+        <v>644076</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32" ht="18" customHeight="1">
+      <c r="A50" s="47" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="51" spans="1:32">
+      <c r="A51" s="47" t="s">
+        <v>69</v>
+      </c>
     </row>
   </sheetData>
-  <mergeCells count="9">
-[...8 lines deleted...]
-    <mergeCell ref="Z3:AD3"/>
+  <mergeCells count="15">
+    <mergeCell ref="B2:AF2"/>
+    <mergeCell ref="B32:AF32"/>
+    <mergeCell ref="B34:AF34"/>
+    <mergeCell ref="B46:AF46"/>
+    <mergeCell ref="B48:AF48"/>
+    <mergeCell ref="B6:AF6"/>
+    <mergeCell ref="B19:AF19"/>
+    <mergeCell ref="B21:AF21"/>
+    <mergeCell ref="B23:AF23"/>
+    <mergeCell ref="B30:AF30"/>
+    <mergeCell ref="A4:A5"/>
+    <mergeCell ref="B4:B5"/>
+    <mergeCell ref="C4:N4"/>
+    <mergeCell ref="O4:Z4"/>
+    <mergeCell ref="AA4:AF4"/>
   </mergeCells>
-  <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Барлық халық</vt:lpstr>
+    <vt:vector size="3" baseType="lpstr">
+      <vt:lpstr>Метадеректер</vt:lpstr>
+      <vt:lpstr>Шартты белгілер</vt:lpstr>
+      <vt:lpstr>Көрсеткіш</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>g.aigozina</dc:creator>
+  <dc:creator>G.Aigozina</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>