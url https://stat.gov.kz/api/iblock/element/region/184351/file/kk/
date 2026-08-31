--- v3 (2026-08-11)
+++ v4 (2026-08-31)
@@ -24,51 +24,51 @@
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="6" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Метадеректер" sheetId="4" r:id="rId1"/>
     <sheet name="Шартты белгілер" sheetId="6" r:id="rId2"/>
     <sheet name="Көрсеткіш" sheetId="9" r:id="rId3"/>
   </sheets>
   <calcPr calcId="124519"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="102">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="102">
   <si>
     <t>Абай</t>
   </si>
   <si>
     <t>Жетісу</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>адам</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің коды</t>
   </si>
   <si>
     <t>Статистикалық көрсеткіштің атауы</t>
   </si>
   <si>
     <t>Өлшем бірлігі</t>
   </si>
   <si>
@@ -1065,92 +1065,93 @@
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="36">
+  <cellStyleXfs count="37">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="6" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="8" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="9" fillId="3" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="11" fillId="5" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="10" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="13" fillId="6" borderId="9" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="11" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="15" fillId="7" borderId="12" applyNumberFormat="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="17" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="18" fillId="0" borderId="14" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="9" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="11" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="12" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="13" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="19" fillId="14" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="22" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="21" fillId="8" borderId="13" applyNumberFormat="0" applyFont="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="23" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="24" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="25" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="28" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="21" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="31" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="36" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="89">
+  <cellXfs count="91">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="29" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="31" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="30" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="33" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="32" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="33" fillId="0" borderId="0" xfId="32" applyFont="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1"/>
     <xf numFmtId="0" fontId="27" fillId="0" borderId="0" xfId="31" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -1273,144 +1274,149 @@
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="26" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" readingOrder="1"/>
     </xf>
     <xf numFmtId="0" fontId="46" fillId="0" borderId="1" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="47" fillId="0" borderId="1" xfId="29" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="44" fillId="0" borderId="1" xfId="26" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="43" fillId="0" borderId="1" xfId="26" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="33" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="49" fontId="33" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="48" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="35" fillId="0" borderId="0" xfId="26" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="34" fillId="0" borderId="0" xfId="32" applyFont="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="39" fillId="0" borderId="0" xfId="34" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="35" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="39" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="37" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="37" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...30 lines deleted...]
-      <alignment horizontal="left"/>
+    <xf numFmtId="3" fontId="33" fillId="0" borderId="0" xfId="36" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="36">
+  <cellStyles count="37">
     <cellStyle name="Акцент1" xfId="15" builtinId="29" customBuiltin="1"/>
     <cellStyle name="Акцент2" xfId="16" builtinId="33" customBuiltin="1"/>
     <cellStyle name="Акцент3" xfId="17" builtinId="37" customBuiltin="1"/>
     <cellStyle name="Акцент4" xfId="18" builtinId="41" customBuiltin="1"/>
     <cellStyle name="Акцент5" xfId="19" builtinId="45" customBuiltin="1"/>
     <cellStyle name="Акцент6" xfId="20" builtinId="49" customBuiltin="1"/>
     <cellStyle name="Ввод " xfId="7" builtinId="20" customBuiltin="1"/>
     <cellStyle name="Вывод" xfId="8" builtinId="21" customBuiltin="1"/>
     <cellStyle name="Вычисление" xfId="9" builtinId="22" customBuiltin="1"/>
     <cellStyle name="Гиперссылка" xfId="29" builtinId="8"/>
     <cellStyle name="Заголовок 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Заголовок 2" xfId="2" builtinId="17" customBuiltin="1"/>
     <cellStyle name="Заголовок 3" xfId="3" builtinId="18" customBuiltin="1"/>
     <cellStyle name="Заголовок 4" xfId="4" builtinId="19" customBuiltin="1"/>
     <cellStyle name="Итог" xfId="14" builtinId="25" customBuiltin="1"/>
     <cellStyle name="Контрольная ячейка" xfId="11" builtinId="23" customBuiltin="1"/>
     <cellStyle name="Название 2" xfId="22"/>
     <cellStyle name="Нейтральный 2" xfId="23"/>
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="21"/>
     <cellStyle name="Обычный 2 2" xfId="26"/>
     <cellStyle name="Обычный 2 2 2" xfId="35"/>
     <cellStyle name="Обычный 2 3" xfId="25"/>
     <cellStyle name="Обычный 2 4" xfId="30"/>
     <cellStyle name="Обычный 2 5" xfId="31"/>
     <cellStyle name="Обычный 3" xfId="32"/>
     <cellStyle name="Обычный 3 2" xfId="28"/>
     <cellStyle name="Обычный 4" xfId="27"/>
     <cellStyle name="Обычный 4 2" xfId="33"/>
+    <cellStyle name="Обычный_ЧислРК2007" xfId="36"/>
     <cellStyle name="Плохой" xfId="6" builtinId="27" customBuiltin="1"/>
     <cellStyle name="Пояснение" xfId="13" builtinId="53" customBuiltin="1"/>
     <cellStyle name="Примечание 2" xfId="24"/>
     <cellStyle name="Связанная ячейка" xfId="10" builtinId="24" customBuiltin="1"/>
     <cellStyle name="Текст предупреждения" xfId="12" builtinId="11" customBuiltin="1"/>
     <cellStyle name="Финансовый 2" xfId="34"/>
     <cellStyle name="Хороший" xfId="5" builtinId="26" customBuiltin="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
@@ -1689,51 +1695,51 @@
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/api/iblock/element/305784/file/kk/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/ru/classifiers/statistical/21/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://taldau.stat.gov.kz/ru/Search/SearchByKeyWord?keyword=" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.esirkepova@aspire.gov.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr codeName="Лист4"/>
   <dimension ref="A1:C28"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B26" sqref="B26"/>
+      <selection activeCell="A28" sqref="A28"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="44.28515625" style="15" customWidth="1"/>
     <col min="2" max="2" width="94.7109375" style="15" customWidth="1"/>
     <col min="3" max="5" width="9.140625" style="15"/>
     <col min="6" max="6" width="9.85546875" style="15" bestFit="1" customWidth="1"/>
     <col min="7" max="256" width="9.140625" style="15"/>
     <col min="257" max="257" width="44.28515625" style="15" customWidth="1"/>
     <col min="258" max="258" width="94.7109375" style="15" customWidth="1"/>
     <col min="259" max="512" width="9.140625" style="15"/>
     <col min="513" max="513" width="44.28515625" style="15" customWidth="1"/>
     <col min="514" max="514" width="94.7109375" style="15" customWidth="1"/>
     <col min="515" max="768" width="9.140625" style="15"/>
     <col min="769" max="769" width="44.28515625" style="15" customWidth="1"/>
     <col min="770" max="770" width="94.7109375" style="15" customWidth="1"/>
     <col min="771" max="1024" width="9.140625" style="15"/>
     <col min="1025" max="1025" width="44.28515625" style="15" customWidth="1"/>
     <col min="1026" max="1026" width="94.7109375" style="15" customWidth="1"/>
     <col min="1027" max="1280" width="9.140625" style="15"/>
     <col min="1281" max="1281" width="44.28515625" style="15" customWidth="1"/>
     <col min="1282" max="1282" width="94.7109375" style="15" customWidth="1"/>
     <col min="1283" max="1536" width="9.140625" style="15"/>
     <col min="1537" max="1537" width="44.28515625" style="15" customWidth="1"/>
@@ -1891,52 +1897,52 @@
     <col min="14339" max="14592" width="9.140625" style="15"/>
     <col min="14593" max="14593" width="44.28515625" style="15" customWidth="1"/>
     <col min="14594" max="14594" width="94.7109375" style="15" customWidth="1"/>
     <col min="14595" max="14848" width="9.140625" style="15"/>
     <col min="14849" max="14849" width="44.28515625" style="15" customWidth="1"/>
     <col min="14850" max="14850" width="94.7109375" style="15" customWidth="1"/>
     <col min="14851" max="15104" width="9.140625" style="15"/>
     <col min="15105" max="15105" width="44.28515625" style="15" customWidth="1"/>
     <col min="15106" max="15106" width="94.7109375" style="15" customWidth="1"/>
     <col min="15107" max="15360" width="9.140625" style="15"/>
     <col min="15361" max="15361" width="44.28515625" style="15" customWidth="1"/>
     <col min="15362" max="15362" width="94.7109375" style="15" customWidth="1"/>
     <col min="15363" max="15616" width="9.140625" style="15"/>
     <col min="15617" max="15617" width="44.28515625" style="15" customWidth="1"/>
     <col min="15618" max="15618" width="94.7109375" style="15" customWidth="1"/>
     <col min="15619" max="15872" width="9.140625" style="15"/>
     <col min="15873" max="15873" width="44.28515625" style="15" customWidth="1"/>
     <col min="15874" max="15874" width="94.7109375" style="15" customWidth="1"/>
     <col min="15875" max="16128" width="9.140625" style="15"/>
     <col min="16129" max="16129" width="44.28515625" style="15" customWidth="1"/>
     <col min="16130" max="16130" width="94.7109375" style="15" customWidth="1"/>
     <col min="16131" max="16384" width="9.140625" style="15"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="13.5" customHeight="1">
-      <c r="A1" s="68"/>
-      <c r="B1" s="68"/>
+      <c r="A1" s="73"/>
+      <c r="B1" s="73"/>
       <c r="C1" s="14"/>
     </row>
     <row r="2" spans="1:3" ht="15" customHeight="1">
       <c r="A2" s="51" t="s">
         <v>5</v>
       </c>
       <c r="B2" s="52">
         <v>611101</v>
       </c>
       <c r="C2" s="14"/>
     </row>
     <row r="3" spans="1:3" ht="13.5" customHeight="1">
       <c r="A3" s="51" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="53" t="s">
         <v>36</v>
       </c>
       <c r="C3" s="14"/>
     </row>
     <row r="4" spans="1:3" ht="15" customHeight="1">
       <c r="A4" s="51" t="s">
         <v>7</v>
       </c>
       <c r="B4" s="54" t="s">
@@ -1958,51 +1964,51 @@
         <v>9</v>
       </c>
       <c r="B6" s="56" t="s">
         <v>74</v>
       </c>
       <c r="C6" s="14"/>
     </row>
     <row r="7" spans="1:3" ht="15" customHeight="1">
       <c r="A7" s="55" t="s">
         <v>10</v>
       </c>
       <c r="B7" s="56" t="s">
         <v>72</v>
       </c>
       <c r="C7" s="14"/>
     </row>
     <row r="8" spans="1:3" ht="15.75" customHeight="1">
       <c r="A8" s="51" t="s">
         <v>11</v>
       </c>
       <c r="B8" s="52" t="s">
         <v>35</v>
       </c>
       <c r="C8" s="14"/>
     </row>
-    <row r="9" spans="1:3" ht="45">
+    <row r="9" spans="1:3" ht="50.25" customHeight="1">
       <c r="A9" s="51" t="s">
         <v>12</v>
       </c>
       <c r="B9" s="57" t="s">
         <v>37</v>
       </c>
       <c r="C9" s="14"/>
     </row>
     <row r="10" spans="1:3" ht="73.5" customHeight="1">
       <c r="A10" s="51" t="s">
         <v>13</v>
       </c>
       <c r="B10" s="57" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="14"/>
     </row>
     <row r="11" spans="1:3" ht="15">
       <c r="A11" s="51" t="s">
         <v>14</v>
       </c>
       <c r="B11" s="58" t="s">
         <v>71</v>
       </c>
       <c r="C11" s="14"/>
@@ -2022,59 +2028,59 @@
       <c r="B13" s="61" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:3" ht="21" customHeight="1">
       <c r="A14" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B14" s="62" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="15" spans="1:3" ht="21" customHeight="1">
       <c r="A15" s="60" t="s">
         <v>19</v>
       </c>
       <c r="B15" s="61" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3" s="49" customFormat="1" ht="21" customHeight="1">
       <c r="A16" s="63" t="s">
         <v>21</v>
       </c>
       <c r="B16" s="65">
-        <v>46216</v>
+        <v>46247</v>
       </c>
     </row>
     <row r="17" spans="1:2" s="49" customFormat="1" ht="21" customHeight="1">
       <c r="A17" s="63" t="s">
         <v>22</v>
       </c>
       <c r="B17" s="65">
-        <v>46247</v>
+        <v>46276</v>
       </c>
     </row>
     <row r="18" spans="1:2" ht="21" customHeight="1">
       <c r="A18" s="51" t="s">
         <v>23</v>
       </c>
       <c r="B18" s="57" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="19" spans="1:2" ht="21" customHeight="1">
       <c r="A19" s="51" t="s">
         <v>24</v>
       </c>
       <c r="B19" s="57" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="20" spans="1:2" ht="21" customHeight="1">
       <c r="A20" s="51" t="s">
         <v>25</v>
       </c>
       <c r="B20" s="57" t="s">
         <v>77</v>
       </c>
@@ -2563,187 +2569,190 @@
       <c r="A15" s="6"/>
       <c r="B15" s="8"/>
       <c r="C15" s="6"/>
       <c r="D15" s="8"/>
       <c r="X15" s="11"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
       <c r="D16" s="6"/>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" s="6"/>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
       <c r="D17" s="6"/>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" s="6"/>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
       <c r="D18" s="6"/>
     </row>
     <row r="19" spans="1:4">
-      <c r="A19" s="69"/>
-[...2 lines deleted...]
-      <c r="D19" s="69"/>
+      <c r="A19" s="74"/>
+      <c r="B19" s="74"/>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A19:D19"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AF51"/>
+  <dimension ref="A1:AG51"/>
   <sheetViews>
     <sheetView zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <selection activeCell="R56" sqref="R56"/>
+      <selection activeCell="AJ46" sqref="AJ46"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75"/>
   <cols>
     <col min="1" max="1" width="14.85546875" style="17" customWidth="1"/>
     <col min="2" max="14" width="0" style="17" hidden="1" customWidth="1"/>
     <col min="15" max="15" width="13.5703125" style="17" customWidth="1"/>
     <col min="16" max="22" width="9.140625" style="17"/>
     <col min="23" max="23" width="9.7109375" style="17" customWidth="1"/>
     <col min="24" max="25" width="9.140625" style="17"/>
     <col min="26" max="26" width="10.5703125" style="17" customWidth="1"/>
     <col min="27" max="28" width="9.140625" style="17"/>
     <col min="29" max="29" width="10" style="17" customWidth="1"/>
     <col min="30" max="16384" width="9.140625" style="17"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32" ht="14.25" customHeight="1">
+    <row r="1" spans="1:33" ht="14.25" customHeight="1">
       <c r="O1" s="18"/>
     </row>
-    <row r="2" spans="1:32" ht="33" customHeight="1">
+    <row r="2" spans="1:33" ht="33" customHeight="1">
       <c r="A2" s="18" t="s">
         <v>43</v>
       </c>
-      <c r="B2" s="84" t="s">
+      <c r="B2" s="78" t="s">
         <v>79</v>
       </c>
-      <c r="C2" s="84"/>
-[...30 lines deleted...]
-    <row r="3" spans="1:32" ht="14.25" customHeight="1">
+      <c r="C2" s="78"/>
+      <c r="D2" s="78"/>
+      <c r="E2" s="78"/>
+      <c r="F2" s="78"/>
+      <c r="G2" s="78"/>
+      <c r="H2" s="78"/>
+      <c r="I2" s="78"/>
+      <c r="J2" s="78"/>
+      <c r="K2" s="78"/>
+      <c r="L2" s="78"/>
+      <c r="M2" s="78"/>
+      <c r="N2" s="78"/>
+      <c r="O2" s="78"/>
+      <c r="P2" s="78"/>
+      <c r="Q2" s="78"/>
+      <c r="R2" s="78"/>
+      <c r="S2" s="78"/>
+      <c r="T2" s="78"/>
+      <c r="U2" s="78"/>
+      <c r="V2" s="78"/>
+      <c r="W2" s="78"/>
+      <c r="X2" s="78"/>
+      <c r="Y2" s="78"/>
+      <c r="Z2" s="78"/>
+      <c r="AA2" s="78"/>
+      <c r="AB2" s="78"/>
+      <c r="AC2" s="78"/>
+      <c r="AD2" s="78"/>
+      <c r="AE2" s="78"/>
+      <c r="AF2" s="78"/>
+      <c r="AG2" s="78"/>
+    </row>
+    <row r="3" spans="1:33" ht="14.25" customHeight="1">
       <c r="C3" s="19"/>
       <c r="D3" s="19"/>
       <c r="E3" s="19"/>
       <c r="F3" s="19"/>
       <c r="G3" s="19"/>
       <c r="H3" s="19"/>
       <c r="I3" s="19"/>
       <c r="J3" s="19"/>
       <c r="K3" s="19"/>
       <c r="L3" s="19"/>
       <c r="M3" s="19"/>
       <c r="N3" s="19"/>
       <c r="Y3" s="19"/>
       <c r="AA3" s="19"/>
       <c r="AB3" s="19"/>
       <c r="AC3" s="19"/>
-    </row>
-[...3 lines deleted...]
-      <c r="C4" s="74">
+      <c r="AG3" s="72"/>
+    </row>
+    <row r="4" spans="1:33" ht="14.25" customHeight="1">
+      <c r="A4" s="82"/>
+      <c r="B4" s="84"/>
+      <c r="C4" s="86">
         <v>2024</v>
       </c>
-      <c r="D4" s="75"/>
-[...10 lines deleted...]
-      <c r="O4" s="77">
+      <c r="D4" s="87"/>
+      <c r="E4" s="87"/>
+      <c r="F4" s="87"/>
+      <c r="G4" s="87"/>
+      <c r="H4" s="87"/>
+      <c r="I4" s="87"/>
+      <c r="J4" s="87"/>
+      <c r="K4" s="87"/>
+      <c r="L4" s="87"/>
+      <c r="M4" s="87"/>
+      <c r="N4" s="88"/>
+      <c r="O4" s="89">
         <v>2025</v>
       </c>
-      <c r="P4" s="77"/>
-[...10 lines deleted...]
-      <c r="AA4" s="78">
+      <c r="P4" s="89"/>
+      <c r="Q4" s="89"/>
+      <c r="R4" s="89"/>
+      <c r="S4" s="89"/>
+      <c r="T4" s="89"/>
+      <c r="U4" s="89"/>
+      <c r="V4" s="89"/>
+      <c r="W4" s="89"/>
+      <c r="X4" s="89"/>
+      <c r="Y4" s="89"/>
+      <c r="Z4" s="79"/>
+      <c r="AA4" s="79">
         <v>2026</v>
       </c>
-      <c r="AB4" s="79"/>
-[...7 lines deleted...]
-      <c r="B5" s="73"/>
+      <c r="AB4" s="80"/>
+      <c r="AC4" s="80"/>
+      <c r="AD4" s="80"/>
+      <c r="AE4" s="80"/>
+      <c r="AF4" s="80"/>
+      <c r="AG4" s="80"/>
+    </row>
+    <row r="5" spans="1:33" ht="22.5">
+      <c r="A5" s="83"/>
+      <c r="B5" s="85"/>
       <c r="C5" s="45" t="s">
         <v>55</v>
       </c>
       <c r="D5" s="46" t="s">
         <v>56</v>
       </c>
       <c r="E5" s="46" t="s">
         <v>57</v>
       </c>
       <c r="F5" s="45" t="s">
         <v>58</v>
       </c>
       <c r="G5" s="41" t="s">
         <v>59</v>
       </c>
       <c r="H5" s="41" t="s">
         <v>60</v>
       </c>
       <c r="I5" s="41" t="s">
         <v>68</v>
       </c>
       <c r="J5" s="41" t="s">
         <v>61</v>
       </c>
       <c r="K5" s="42" t="s">
@@ -2790,88 +2799,92 @@
       </c>
       <c r="Y5" s="50" t="s">
         <v>70</v>
       </c>
       <c r="Z5" s="45" t="s">
         <v>65</v>
       </c>
       <c r="AA5" s="41" t="s">
         <v>55</v>
       </c>
       <c r="AB5" s="20" t="s">
         <v>73</v>
       </c>
       <c r="AC5" s="64" t="s">
         <v>57</v>
       </c>
       <c r="AD5" s="64" t="s">
         <v>67</v>
       </c>
       <c r="AE5" s="41" t="s">
         <v>59</v>
       </c>
       <c r="AF5" s="41" t="s">
         <v>60</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B6" s="83" t="s">
+      <c r="AG5" s="41" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33">
+      <c r="B6" s="81" t="s">
         <v>2</v>
       </c>
-      <c r="C6" s="83"/>
-[...31 lines deleted...]
-      <c r="A7" s="85" t="s">
+      <c r="C6" s="81"/>
+      <c r="D6" s="81"/>
+      <c r="E6" s="81"/>
+      <c r="F6" s="81"/>
+      <c r="G6" s="81"/>
+      <c r="H6" s="81"/>
+      <c r="I6" s="81"/>
+      <c r="J6" s="81"/>
+      <c r="K6" s="81"/>
+      <c r="L6" s="81"/>
+      <c r="M6" s="81"/>
+      <c r="N6" s="81"/>
+      <c r="O6" s="81"/>
+      <c r="P6" s="81"/>
+      <c r="Q6" s="81"/>
+      <c r="R6" s="81"/>
+      <c r="S6" s="81"/>
+      <c r="T6" s="81"/>
+      <c r="U6" s="81"/>
+      <c r="V6" s="81"/>
+      <c r="W6" s="81"/>
+      <c r="X6" s="81"/>
+      <c r="Y6" s="81"/>
+      <c r="Z6" s="81"/>
+      <c r="AA6" s="81"/>
+      <c r="AB6" s="81"/>
+      <c r="AC6" s="81"/>
+      <c r="AD6" s="81"/>
+      <c r="AE6" s="81"/>
+      <c r="AF6" s="81"/>
+      <c r="AG6" s="81"/>
+    </row>
+    <row r="7" spans="1:33">
+      <c r="A7" s="68" t="s">
         <v>80</v>
       </c>
       <c r="B7" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C7" s="22">
         <v>607556</v>
       </c>
       <c r="D7" s="22">
         <v>606896</v>
       </c>
       <c r="E7" s="22">
         <v>606777</v>
       </c>
       <c r="F7" s="22">
         <v>606527</v>
       </c>
       <c r="G7" s="22">
         <v>606448</v>
       </c>
       <c r="H7" s="22">
         <v>606215</v>
       </c>
       <c r="I7" s="22">
         <v>605872</v>
@@ -2923,53 +2936,56 @@
       </c>
       <c r="Y7" s="27">
         <v>1590082</v>
       </c>
       <c r="Z7" s="27">
         <v>1592652</v>
       </c>
       <c r="AA7" s="27">
         <v>1596532</v>
       </c>
       <c r="AB7" s="27">
         <v>1600814</v>
       </c>
       <c r="AC7" s="27">
         <v>1603496</v>
       </c>
       <c r="AD7" s="27">
         <v>1606365</v>
       </c>
       <c r="AE7" s="27">
         <v>1609784</v>
       </c>
       <c r="AF7" s="27">
         <v>1611588</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A8" s="86" t="s">
+      <c r="AG7" s="90">
+        <v>1612393</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33">
+      <c r="A8" s="69" t="s">
         <v>81</v>
       </c>
       <c r="B8" s="25" t="s">
         <v>45</v>
       </c>
       <c r="C8" s="22">
         <v>788012</v>
       </c>
       <c r="D8" s="22">
         <v>787688</v>
       </c>
       <c r="E8" s="22">
         <v>787647</v>
       </c>
       <c r="F8" s="22">
         <v>788518</v>
       </c>
       <c r="G8" s="22">
         <v>788557</v>
       </c>
       <c r="H8" s="22">
         <v>788775</v>
       </c>
       <c r="I8" s="22">
         <v>789021</v>
@@ -3021,53 +3037,56 @@
       </c>
       <c r="Y8" s="27">
         <v>66312</v>
       </c>
       <c r="Z8" s="27">
         <v>66323</v>
       </c>
       <c r="AA8" s="27">
         <v>66325</v>
       </c>
       <c r="AB8" s="27">
         <v>66356</v>
       </c>
       <c r="AC8" s="27">
         <v>66325</v>
       </c>
       <c r="AD8" s="27">
         <v>66398</v>
       </c>
       <c r="AE8" s="27">
         <v>66426</v>
       </c>
       <c r="AF8" s="27">
         <v>66416</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" s="86" t="s">
+      <c r="AG8" s="90">
+        <v>66497</v>
+      </c>
+    </row>
+    <row r="9" spans="1:33">
+      <c r="A9" s="69" t="s">
         <v>82</v>
       </c>
       <c r="B9" s="25" t="s">
         <v>46</v>
       </c>
       <c r="C9" s="22">
         <v>939400</v>
       </c>
       <c r="D9" s="22">
         <v>940025</v>
       </c>
       <c r="E9" s="22">
         <v>940880</v>
       </c>
       <c r="F9" s="22">
         <v>941765</v>
       </c>
       <c r="G9" s="22">
         <v>942670</v>
       </c>
       <c r="H9" s="22">
         <v>943615</v>
       </c>
       <c r="I9" s="22">
         <v>944610</v>
@@ -3119,53 +3138,56 @@
       </c>
       <c r="Y9" s="27">
         <v>54491</v>
       </c>
       <c r="Z9" s="27">
         <v>54747</v>
       </c>
       <c r="AA9" s="27">
         <v>55086</v>
       </c>
       <c r="AB9" s="27">
         <v>55417</v>
       </c>
       <c r="AC9" s="27">
         <v>55820</v>
       </c>
       <c r="AD9" s="27">
         <v>56317</v>
       </c>
       <c r="AE9" s="27">
         <v>56777</v>
       </c>
       <c r="AF9" s="27">
         <v>57037</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" s="86" t="s">
+      <c r="AG9" s="90">
+        <v>57274</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33">
+      <c r="A10" s="69" t="s">
         <v>86</v>
       </c>
       <c r="B10" s="25" t="s">
         <v>47</v>
       </c>
       <c r="C10" s="22">
         <v>1531044</v>
       </c>
       <c r="D10" s="22">
         <v>1532985</v>
       </c>
       <c r="E10" s="22">
         <v>1535437</v>
       </c>
       <c r="F10" s="22">
         <v>1537874</v>
       </c>
       <c r="G10" s="22">
         <v>1540567</v>
       </c>
       <c r="H10" s="22">
         <v>1543588</v>
       </c>
       <c r="I10" s="22">
         <v>1545564</v>
@@ -3217,53 +3239,56 @@
       </c>
       <c r="Y10" s="27">
         <v>27212</v>
       </c>
       <c r="Z10" s="27">
         <v>27200</v>
       </c>
       <c r="AA10" s="27">
         <v>27154</v>
       </c>
       <c r="AB10" s="27">
         <v>27090</v>
       </c>
       <c r="AC10" s="27">
         <v>26999</v>
       </c>
       <c r="AD10" s="27">
         <v>26950</v>
       </c>
       <c r="AE10" s="27">
         <v>26914</v>
       </c>
       <c r="AF10" s="27">
         <v>26825</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A11" s="87" t="s">
+      <c r="AG10" s="90">
+        <v>26705</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33" ht="14.25" customHeight="1">
+      <c r="A11" s="70" t="s">
         <v>87</v>
       </c>
       <c r="B11" s="25" t="s">
         <v>48</v>
       </c>
       <c r="C11" s="22">
         <v>704078</v>
       </c>
       <c r="D11" s="22">
         <v>704911</v>
       </c>
       <c r="E11" s="22">
         <v>705901</v>
       </c>
       <c r="F11" s="22">
         <v>706711</v>
       </c>
       <c r="G11" s="22">
         <v>707609</v>
       </c>
       <c r="H11" s="22">
         <v>708290</v>
       </c>
       <c r="I11" s="22">
         <v>708529</v>
@@ -3315,53 +3340,56 @@
       </c>
       <c r="Y11" s="27">
         <v>283615</v>
       </c>
       <c r="Z11" s="27">
         <v>283405</v>
       </c>
       <c r="AA11" s="27">
         <v>283275</v>
       </c>
       <c r="AB11" s="27">
         <v>282923</v>
       </c>
       <c r="AC11" s="27">
         <v>282619</v>
       </c>
       <c r="AD11" s="27">
         <v>282117</v>
       </c>
       <c r="AE11" s="27">
         <v>281904</v>
       </c>
       <c r="AF11" s="27">
         <v>281657</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A12" s="87" t="s">
+      <c r="AG11" s="90">
+        <v>281078</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33">
+      <c r="A12" s="70" t="s">
         <v>88</v>
       </c>
       <c r="B12" s="25" t="s">
         <v>49</v>
       </c>
       <c r="C12" s="22">
         <v>693249</v>
       </c>
       <c r="D12" s="22">
         <v>693416</v>
       </c>
       <c r="E12" s="22">
         <v>693736</v>
       </c>
       <c r="F12" s="22">
         <v>694081</v>
       </c>
       <c r="G12" s="22">
         <v>694459</v>
       </c>
       <c r="H12" s="22">
         <v>694730</v>
       </c>
       <c r="I12" s="22">
         <v>695020</v>
@@ -3413,53 +3441,56 @@
       </c>
       <c r="Y12" s="27">
         <v>170545</v>
       </c>
       <c r="Z12" s="27">
         <v>170566</v>
       </c>
       <c r="AA12" s="27">
         <v>170729</v>
       </c>
       <c r="AB12" s="27">
         <v>171001</v>
       </c>
       <c r="AC12" s="27">
         <v>171022</v>
       </c>
       <c r="AD12" s="27">
         <v>171083</v>
       </c>
       <c r="AE12" s="27">
         <v>171049</v>
       </c>
       <c r="AF12" s="27">
         <v>170930</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A13" s="86" t="s">
+      <c r="AG12" s="90">
+        <v>170691</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33">
+      <c r="A13" s="69" t="s">
         <v>89</v>
       </c>
       <c r="B13" s="25" t="s">
         <v>50</v>
       </c>
       <c r="C13" s="22">
         <v>1222597</v>
       </c>
       <c r="D13" s="22">
         <v>1222618</v>
       </c>
       <c r="E13" s="22">
         <v>1222478</v>
       </c>
       <c r="F13" s="22">
         <v>1222811</v>
       </c>
       <c r="G13" s="22">
         <v>1223158</v>
       </c>
       <c r="H13" s="22">
         <v>1223457</v>
       </c>
       <c r="I13" s="22">
         <v>1223670</v>
@@ -3511,53 +3542,56 @@
       </c>
       <c r="Y13" s="27">
         <v>25308</v>
       </c>
       <c r="Z13" s="27">
         <v>25225</v>
       </c>
       <c r="AA13" s="27">
         <v>25152</v>
       </c>
       <c r="AB13" s="27">
         <v>25009</v>
       </c>
       <c r="AC13" s="27">
         <v>24882</v>
       </c>
       <c r="AD13" s="27">
         <v>24750</v>
       </c>
       <c r="AE13" s="27">
         <v>24609</v>
       </c>
       <c r="AF13" s="27">
         <v>24578</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A14" s="87" t="s">
+      <c r="AG13" s="90">
+        <v>24489</v>
+      </c>
+    </row>
+    <row r="14" spans="1:33">
+      <c r="A14" s="70" t="s">
         <v>90</v>
       </c>
       <c r="B14" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C14" s="22">
         <v>697998</v>
       </c>
       <c r="D14" s="22">
         <v>697335</v>
       </c>
       <c r="E14" s="22">
         <v>697120</v>
       </c>
       <c r="F14" s="22">
         <v>696976</v>
       </c>
       <c r="G14" s="22">
         <v>696807</v>
       </c>
       <c r="H14" s="22">
         <v>696772</v>
       </c>
       <c r="I14" s="22">
         <v>696783</v>
@@ -3609,53 +3643,56 @@
       </c>
       <c r="Y14" s="27">
         <v>369708</v>
       </c>
       <c r="Z14" s="27">
         <v>371194</v>
       </c>
       <c r="AA14" s="27">
         <v>372826</v>
       </c>
       <c r="AB14" s="27">
         <v>375011</v>
       </c>
       <c r="AC14" s="27">
         <v>376572</v>
       </c>
       <c r="AD14" s="27">
         <v>377901</v>
       </c>
       <c r="AE14" s="27">
         <v>379796</v>
       </c>
       <c r="AF14" s="27">
         <v>380674</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A15" s="87" t="s">
+      <c r="AG14" s="90">
+        <v>381312</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33">
+      <c r="A15" s="70" t="s">
         <v>91</v>
       </c>
       <c r="B15" s="25" t="s">
         <v>51</v>
       </c>
       <c r="C15" s="22">
         <v>1135411</v>
       </c>
       <c r="D15" s="22">
         <v>1135048</v>
       </c>
       <c r="E15" s="22">
         <v>1135058</v>
       </c>
       <c r="F15" s="22">
         <v>1134932</v>
       </c>
       <c r="G15" s="22">
         <v>1134960</v>
       </c>
       <c r="H15" s="22">
         <v>1134935</v>
       </c>
       <c r="I15" s="22">
         <v>1134776</v>
@@ -3707,53 +3744,56 @@
       </c>
       <c r="Y15" s="27">
         <v>26017</v>
       </c>
       <c r="Z15" s="27">
         <v>25887</v>
       </c>
       <c r="AA15" s="27">
         <v>25790</v>
       </c>
       <c r="AB15" s="27">
         <v>25597</v>
       </c>
       <c r="AC15" s="27">
         <v>25416</v>
       </c>
       <c r="AD15" s="27">
         <v>25204</v>
       </c>
       <c r="AE15" s="27">
         <v>25058</v>
       </c>
       <c r="AF15" s="27">
         <v>24971</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A16" s="86" t="s">
+      <c r="AG15" s="90">
+        <v>24827</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33">
+      <c r="A16" s="69" t="s">
         <v>92</v>
       </c>
       <c r="B16" s="25" t="s">
         <v>52</v>
       </c>
       <c r="C16" s="22">
         <v>829998</v>
       </c>
       <c r="D16" s="22">
         <v>829487</v>
       </c>
       <c r="E16" s="22">
         <v>829259</v>
       </c>
       <c r="F16" s="22">
         <v>828785</v>
       </c>
       <c r="G16" s="22">
         <v>828687</v>
       </c>
       <c r="H16" s="22">
         <v>828339</v>
       </c>
       <c r="I16" s="22">
         <v>827899</v>
@@ -3805,53 +3845,56 @@
       </c>
       <c r="Y16" s="27">
         <v>266160</v>
       </c>
       <c r="Z16" s="27">
         <v>267131</v>
       </c>
       <c r="AA16" s="27">
         <v>268570</v>
       </c>
       <c r="AB16" s="27">
         <v>270030</v>
       </c>
       <c r="AC16" s="27">
         <v>271059</v>
       </c>
       <c r="AD16" s="27">
         <v>272499</v>
       </c>
       <c r="AE16" s="27">
         <v>273572</v>
       </c>
       <c r="AF16" s="27">
         <v>274212</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A17" s="86" t="s">
+      <c r="AG16" s="90">
+        <v>275182</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
+      <c r="A17" s="69" t="s">
         <v>93</v>
       </c>
       <c r="B17" s="25" t="s">
         <v>53</v>
       </c>
       <c r="C17" s="22">
         <v>841831</v>
       </c>
       <c r="D17" s="22">
         <v>842437</v>
       </c>
       <c r="E17" s="22">
         <v>842866</v>
       </c>
       <c r="F17" s="22">
         <v>843383</v>
       </c>
       <c r="G17" s="22">
         <v>843889</v>
       </c>
       <c r="H17" s="22">
         <v>844482</v>
       </c>
       <c r="I17" s="22">
         <v>844916</v>
@@ -3903,53 +3946,56 @@
       </c>
       <c r="Y17" s="27">
         <v>59942</v>
       </c>
       <c r="Z17" s="27">
         <v>59793</v>
       </c>
       <c r="AA17" s="27">
         <v>59768</v>
       </c>
       <c r="AB17" s="27">
         <v>59771</v>
       </c>
       <c r="AC17" s="27">
         <v>59658</v>
       </c>
       <c r="AD17" s="27">
         <v>59539</v>
       </c>
       <c r="AE17" s="27">
         <v>59394</v>
       </c>
       <c r="AF17" s="27">
         <v>59286</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="86" t="s">
+      <c r="AG17" s="90">
+        <v>59013</v>
+      </c>
+    </row>
+    <row r="18" spans="1:33">
+      <c r="A18" s="69" t="s">
         <v>94</v>
       </c>
       <c r="B18" s="25" t="s">
         <v>54</v>
       </c>
       <c r="C18" s="22">
         <v>786917</v>
       </c>
       <c r="D18" s="22">
         <v>788281</v>
       </c>
       <c r="E18" s="22">
         <v>789914</v>
       </c>
       <c r="F18" s="22">
         <v>791363</v>
       </c>
       <c r="G18" s="22">
         <v>793037</v>
       </c>
       <c r="H18" s="22">
         <v>794501</v>
       </c>
       <c r="I18" s="22">
         <v>795927</v>
@@ -4001,88 +4047,92 @@
       </c>
       <c r="Y18" s="27">
         <v>240772</v>
       </c>
       <c r="Z18" s="27">
         <v>241181</v>
       </c>
       <c r="AA18" s="27">
         <v>241857</v>
       </c>
       <c r="AB18" s="27">
         <v>242609</v>
       </c>
       <c r="AC18" s="27">
         <v>243124</v>
       </c>
       <c r="AD18" s="27">
         <v>243607</v>
       </c>
       <c r="AE18" s="27">
         <v>244285</v>
       </c>
       <c r="AF18" s="27">
         <v>245002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B19" s="82" t="s">
+      <c r="AG18" s="90">
+        <v>245325</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33" ht="15" customHeight="1">
+      <c r="B19" s="75" t="s">
         <v>40</v>
       </c>
-      <c r="C19" s="82"/>
-[...31 lines deleted...]
-      <c r="A20" s="85" t="s">
+      <c r="C19" s="75"/>
+      <c r="D19" s="75"/>
+      <c r="E19" s="75"/>
+      <c r="F19" s="75"/>
+      <c r="G19" s="75"/>
+      <c r="H19" s="75"/>
+      <c r="I19" s="75"/>
+      <c r="J19" s="75"/>
+      <c r="K19" s="75"/>
+      <c r="L19" s="75"/>
+      <c r="M19" s="75"/>
+      <c r="N19" s="75"/>
+      <c r="O19" s="75"/>
+      <c r="P19" s="75"/>
+      <c r="Q19" s="75"/>
+      <c r="R19" s="75"/>
+      <c r="S19" s="75"/>
+      <c r="T19" s="75"/>
+      <c r="U19" s="75"/>
+      <c r="V19" s="75"/>
+      <c r="W19" s="75"/>
+      <c r="X19" s="75"/>
+      <c r="Y19" s="75"/>
+      <c r="Z19" s="75"/>
+      <c r="AA19" s="75"/>
+      <c r="AB19" s="75"/>
+      <c r="AC19" s="75"/>
+      <c r="AD19" s="75"/>
+      <c r="AE19" s="75"/>
+      <c r="AF19" s="75"/>
+      <c r="AG19" s="75"/>
+    </row>
+    <row r="20" spans="1:33">
+      <c r="A20" s="68" t="s">
         <v>80</v>
       </c>
       <c r="B20" s="25" t="s">
         <v>47</v>
       </c>
       <c r="C20" s="26">
         <v>765795</v>
       </c>
       <c r="D20" s="26">
         <v>766893</v>
       </c>
       <c r="E20" s="26">
         <v>768205</v>
       </c>
       <c r="F20" s="26">
         <v>769521</v>
       </c>
       <c r="G20" s="26">
         <v>770951</v>
       </c>
       <c r="H20" s="26">
         <v>772506</v>
       </c>
       <c r="I20" s="26">
         <v>773651</v>
@@ -4134,88 +4184,92 @@
       </c>
       <c r="Y20" s="22">
         <v>797854</v>
       </c>
       <c r="Z20" s="22">
         <v>799262</v>
       </c>
       <c r="AA20" s="33">
         <v>801082</v>
       </c>
       <c r="AB20" s="22">
         <v>803484</v>
       </c>
       <c r="AC20" s="22">
         <v>804932</v>
       </c>
       <c r="AD20" s="66">
         <v>806483</v>
       </c>
       <c r="AE20" s="66">
         <v>808163</v>
       </c>
       <c r="AF20" s="66">
         <v>809095</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B21" s="80" t="s">
+      <c r="AG20" s="66">
+        <v>809684</v>
+      </c>
+    </row>
+    <row r="21" spans="1:33">
+      <c r="B21" s="76" t="s">
         <v>41</v>
       </c>
-      <c r="C21" s="80"/>
-[...31 lines deleted...]
-      <c r="A22" s="85" t="s">
+      <c r="C21" s="76"/>
+      <c r="D21" s="76"/>
+      <c r="E21" s="76"/>
+      <c r="F21" s="76"/>
+      <c r="G21" s="76"/>
+      <c r="H21" s="76"/>
+      <c r="I21" s="76"/>
+      <c r="J21" s="76"/>
+      <c r="K21" s="76"/>
+      <c r="L21" s="76"/>
+      <c r="M21" s="76"/>
+      <c r="N21" s="76"/>
+      <c r="O21" s="76"/>
+      <c r="P21" s="76"/>
+      <c r="Q21" s="76"/>
+      <c r="R21" s="76"/>
+      <c r="S21" s="76"/>
+      <c r="T21" s="76"/>
+      <c r="U21" s="76"/>
+      <c r="V21" s="76"/>
+      <c r="W21" s="76"/>
+      <c r="X21" s="76"/>
+      <c r="Y21" s="76"/>
+      <c r="Z21" s="76"/>
+      <c r="AA21" s="76"/>
+      <c r="AB21" s="76"/>
+      <c r="AC21" s="76"/>
+      <c r="AD21" s="76"/>
+      <c r="AE21" s="76"/>
+      <c r="AF21" s="76"/>
+      <c r="AG21" s="76"/>
+    </row>
+    <row r="22" spans="1:33">
+      <c r="A22" s="68" t="s">
         <v>80</v>
       </c>
       <c r="B22" s="25" t="s">
         <v>47</v>
       </c>
       <c r="C22" s="26">
         <v>765249</v>
       </c>
       <c r="D22" s="26">
         <v>766092</v>
       </c>
       <c r="E22" s="26">
         <v>767232</v>
       </c>
       <c r="F22" s="29">
         <v>768353</v>
       </c>
       <c r="G22" s="29">
         <v>769616</v>
       </c>
       <c r="H22" s="26">
         <v>771082</v>
       </c>
       <c r="I22" s="29">
         <v>771913</v>
@@ -4267,88 +4321,92 @@
       </c>
       <c r="Y22" s="22">
         <v>792228</v>
       </c>
       <c r="Z22" s="22">
         <v>793390</v>
       </c>
       <c r="AA22" s="33">
         <v>795249</v>
       </c>
       <c r="AB22" s="22">
         <v>797330</v>
       </c>
       <c r="AC22" s="22">
         <v>798564</v>
       </c>
       <c r="AD22" s="66">
         <v>799882</v>
       </c>
       <c r="AE22" s="66">
         <v>801621</v>
       </c>
       <c r="AF22" s="66">
         <v>802493</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B23" s="81" t="s">
+      <c r="AG22" s="66">
+        <v>802709</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33" ht="12.75" customHeight="1">
+      <c r="B23" s="77" t="s">
         <v>3</v>
       </c>
-      <c r="C23" s="81"/>
-[...31 lines deleted...]
-      <c r="A24" s="85" t="s">
+      <c r="C23" s="77"/>
+      <c r="D23" s="77"/>
+      <c r="E23" s="77"/>
+      <c r="F23" s="77"/>
+      <c r="G23" s="77"/>
+      <c r="H23" s="77"/>
+      <c r="I23" s="77"/>
+      <c r="J23" s="77"/>
+      <c r="K23" s="77"/>
+      <c r="L23" s="77"/>
+      <c r="M23" s="77"/>
+      <c r="N23" s="77"/>
+      <c r="O23" s="77"/>
+      <c r="P23" s="77"/>
+      <c r="Q23" s="77"/>
+      <c r="R23" s="77"/>
+      <c r="S23" s="77"/>
+      <c r="T23" s="77"/>
+      <c r="U23" s="77"/>
+      <c r="V23" s="77"/>
+      <c r="W23" s="77"/>
+      <c r="X23" s="77"/>
+      <c r="Y23" s="77"/>
+      <c r="Z23" s="77"/>
+      <c r="AA23" s="77"/>
+      <c r="AB23" s="77"/>
+      <c r="AC23" s="77"/>
+      <c r="AD23" s="77"/>
+      <c r="AE23" s="77"/>
+      <c r="AF23" s="77"/>
+      <c r="AG23" s="77"/>
+    </row>
+    <row r="24" spans="1:33">
+      <c r="A24" s="68" t="s">
         <v>80</v>
       </c>
       <c r="B24" s="21" t="s">
         <v>44</v>
       </c>
       <c r="C24" s="22">
         <v>12451004</v>
       </c>
       <c r="D24" s="22">
         <v>12473658</v>
       </c>
       <c r="E24" s="22">
         <v>12494853</v>
       </c>
       <c r="F24" s="22">
         <v>12513014</v>
       </c>
       <c r="G24" s="22">
         <v>12533471</v>
       </c>
       <c r="H24" s="22">
         <v>12609515</v>
       </c>
       <c r="I24" s="22">
         <v>12630950</v>
@@ -4400,53 +4458,56 @@
       </c>
       <c r="Y24" s="30">
         <v>307767</v>
       </c>
       <c r="Z24" s="30">
         <v>308282</v>
       </c>
       <c r="AA24" s="30">
         <v>308841</v>
       </c>
       <c r="AB24" s="30">
         <v>309376</v>
       </c>
       <c r="AC24" s="30">
         <v>309840</v>
       </c>
       <c r="AD24" s="30">
         <v>310573</v>
       </c>
       <c r="AE24" s="30">
         <v>311290</v>
       </c>
       <c r="AF24" s="30">
         <v>311399</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="86" t="s">
+      <c r="AG24" s="90">
+        <v>311920</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
+      <c r="A25" s="69" t="s">
         <v>81</v>
       </c>
       <c r="B25" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C25" s="22">
         <v>372537</v>
       </c>
       <c r="D25" s="22">
         <v>372424</v>
       </c>
       <c r="E25" s="22">
         <v>372622</v>
       </c>
       <c r="F25" s="22">
         <v>372638</v>
       </c>
       <c r="G25" s="22">
         <v>372917</v>
       </c>
       <c r="H25" s="22">
         <v>373013</v>
       </c>
       <c r="I25" s="22">
         <v>373139</v>
@@ -4498,53 +4559,56 @@
       </c>
       <c r="Y25" s="30">
         <v>58028</v>
       </c>
       <c r="Z25" s="30">
         <v>58061</v>
       </c>
       <c r="AA25" s="30">
         <v>58075</v>
       </c>
       <c r="AB25" s="30">
         <v>58102</v>
       </c>
       <c r="AC25" s="30">
         <v>58084</v>
       </c>
       <c r="AD25" s="30">
         <v>58177</v>
       </c>
       <c r="AE25" s="30">
         <v>58223</v>
       </c>
       <c r="AF25" s="30">
         <v>58219</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="86" t="s">
+      <c r="AG25" s="90">
+        <v>58322</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33">
+      <c r="A26" s="69" t="s">
         <v>82</v>
       </c>
       <c r="B26" s="25" t="s">
         <v>45</v>
       </c>
       <c r="C26" s="22">
         <v>445736</v>
       </c>
       <c r="D26" s="22">
         <v>445951</v>
       </c>
       <c r="E26" s="22">
         <v>446352</v>
       </c>
       <c r="F26" s="22">
         <v>446852</v>
       </c>
       <c r="G26" s="22">
         <v>447309</v>
       </c>
       <c r="H26" s="22">
         <v>447785</v>
       </c>
       <c r="I26" s="22">
         <v>448431</v>
@@ -4596,53 +4660,56 @@
       </c>
       <c r="Y26" s="30">
         <v>54491</v>
       </c>
       <c r="Z26" s="30">
         <v>54747</v>
       </c>
       <c r="AA26" s="30">
         <v>55086</v>
       </c>
       <c r="AB26" s="30">
         <v>55417</v>
       </c>
       <c r="AC26" s="30">
         <v>55820</v>
       </c>
       <c r="AD26" s="30">
         <v>56317</v>
       </c>
       <c r="AE26" s="30">
         <v>56777</v>
       </c>
       <c r="AF26" s="30">
         <v>57037</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A27" s="86" t="s">
+      <c r="AG26" s="90">
+        <v>57274</v>
+      </c>
+    </row>
+    <row r="27" spans="1:33">
+      <c r="A27" s="69" t="s">
         <v>83</v>
       </c>
       <c r="B27" s="25" t="s">
         <v>46</v>
       </c>
       <c r="C27" s="22">
         <v>703650</v>
       </c>
       <c r="D27" s="22">
         <v>704449</v>
       </c>
       <c r="E27" s="22">
         <v>705357</v>
       </c>
       <c r="F27" s="22">
         <v>706388</v>
       </c>
       <c r="G27" s="22">
         <v>707560</v>
       </c>
       <c r="H27" s="22">
         <v>708551</v>
       </c>
       <c r="I27" s="22">
         <v>709832</v>
@@ -4694,53 +4761,56 @@
       </c>
       <c r="Y27" s="30">
         <v>40805</v>
       </c>
       <c r="Z27" s="30">
         <v>40786</v>
       </c>
       <c r="AA27" s="30">
         <v>40718</v>
       </c>
       <c r="AB27" s="30">
         <v>40682</v>
       </c>
       <c r="AC27" s="30">
         <v>40604</v>
       </c>
       <c r="AD27" s="30">
         <v>40545</v>
       </c>
       <c r="AE27" s="30">
         <v>40495</v>
       </c>
       <c r="AF27" s="30">
         <v>40465</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A28" s="86" t="s">
+      <c r="AG27" s="90">
+        <v>40280</v>
+      </c>
+    </row>
+    <row r="28" spans="1:33">
+      <c r="A28" s="69" t="s">
         <v>84</v>
       </c>
       <c r="B28" s="25" t="s">
         <v>47</v>
       </c>
       <c r="C28" s="22">
         <v>247508</v>
       </c>
       <c r="D28" s="22">
         <v>247646</v>
       </c>
       <c r="E28" s="22">
         <v>248024</v>
       </c>
       <c r="F28" s="22">
         <v>248168</v>
       </c>
       <c r="G28" s="22">
         <v>248301</v>
       </c>
       <c r="H28" s="22">
         <v>301213</v>
       </c>
       <c r="I28" s="22">
         <v>301835</v>
@@ -4792,53 +4862,56 @@
       </c>
       <c r="Y28" s="30">
         <v>88539</v>
       </c>
       <c r="Z28" s="30">
         <v>88790</v>
       </c>
       <c r="AA28" s="30">
         <v>89032</v>
       </c>
       <c r="AB28" s="30">
         <v>89314</v>
       </c>
       <c r="AC28" s="30">
         <v>89445</v>
       </c>
       <c r="AD28" s="30">
         <v>89534</v>
       </c>
       <c r="AE28" s="30">
         <v>89687</v>
       </c>
       <c r="AF28" s="30">
         <v>89725</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A29" s="86" t="s">
+      <c r="AG28" s="90">
+        <v>89961</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
+      <c r="A29" s="69" t="s">
         <v>85</v>
       </c>
       <c r="B29" s="25" t="s">
         <v>48</v>
       </c>
       <c r="C29" s="22">
         <v>389875</v>
       </c>
       <c r="D29" s="22">
         <v>389923</v>
       </c>
       <c r="E29" s="22">
         <v>390152</v>
       </c>
       <c r="F29" s="22">
         <v>390303</v>
       </c>
       <c r="G29" s="22">
         <v>390483</v>
       </c>
       <c r="H29" s="22">
         <v>390844</v>
       </c>
       <c r="I29" s="22">
         <v>390877</v>
@@ -4890,88 +4963,92 @@
       </c>
       <c r="Y29" s="30">
         <v>65904</v>
       </c>
       <c r="Z29" s="30">
         <v>65898</v>
       </c>
       <c r="AA29" s="30">
         <v>65930</v>
       </c>
       <c r="AB29" s="30">
         <v>65861</v>
       </c>
       <c r="AC29" s="30">
         <v>65887</v>
       </c>
       <c r="AD29" s="30">
         <v>66000</v>
       </c>
       <c r="AE29" s="30">
         <v>66108</v>
       </c>
       <c r="AF29" s="30">
         <v>65953</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B30" s="82" t="s">
+      <c r="AG29" s="90">
+        <v>66083</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33" ht="15" customHeight="1">
+      <c r="B30" s="75" t="s">
         <v>40</v>
       </c>
-      <c r="C30" s="82"/>
-[...31 lines deleted...]
-      <c r="A31" s="85" t="s">
+      <c r="C30" s="75"/>
+      <c r="D30" s="75"/>
+      <c r="E30" s="75"/>
+      <c r="F30" s="75"/>
+      <c r="G30" s="75"/>
+      <c r="H30" s="75"/>
+      <c r="I30" s="75"/>
+      <c r="J30" s="75"/>
+      <c r="K30" s="75"/>
+      <c r="L30" s="75"/>
+      <c r="M30" s="75"/>
+      <c r="N30" s="75"/>
+      <c r="O30" s="75"/>
+      <c r="P30" s="75"/>
+      <c r="Q30" s="75"/>
+      <c r="R30" s="75"/>
+      <c r="S30" s="75"/>
+      <c r="T30" s="75"/>
+      <c r="U30" s="75"/>
+      <c r="V30" s="75"/>
+      <c r="W30" s="75"/>
+      <c r="X30" s="75"/>
+      <c r="Y30" s="75"/>
+      <c r="Z30" s="75"/>
+      <c r="AA30" s="75"/>
+      <c r="AB30" s="75"/>
+      <c r="AC30" s="75"/>
+      <c r="AD30" s="75"/>
+      <c r="AE30" s="75"/>
+      <c r="AF30" s="75"/>
+      <c r="AG30" s="75"/>
+    </row>
+    <row r="31" spans="1:33">
+      <c r="A31" s="68" t="s">
         <v>80</v>
       </c>
       <c r="B31" s="25" t="s">
         <v>47</v>
       </c>
       <c r="C31" s="29">
         <v>120618</v>
       </c>
       <c r="D31" s="29">
         <v>120722</v>
       </c>
       <c r="E31" s="29">
         <v>120931</v>
       </c>
       <c r="F31" s="29">
         <v>120974</v>
       </c>
       <c r="G31" s="29">
         <v>121067</v>
       </c>
       <c r="H31" s="29">
         <v>148453</v>
       </c>
       <c r="I31" s="29">
         <v>148766</v>
@@ -5023,88 +5100,92 @@
       </c>
       <c r="Y31" s="22">
         <v>151352</v>
       </c>
       <c r="Z31" s="22">
         <v>151592</v>
       </c>
       <c r="AA31" s="33">
         <v>151813</v>
       </c>
       <c r="AB31" s="22">
         <v>152074</v>
       </c>
       <c r="AC31" s="22">
         <v>152244</v>
       </c>
       <c r="AD31" s="66">
         <v>152604</v>
       </c>
       <c r="AE31" s="66">
         <v>152958</v>
       </c>
       <c r="AF31" s="66">
         <v>152982</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B32" s="80" t="s">
+      <c r="AG31" s="66">
+        <v>153216</v>
+      </c>
+    </row>
+    <row r="32" spans="1:33">
+      <c r="B32" s="76" t="s">
         <v>41</v>
       </c>
-      <c r="C32" s="80"/>
-[...31 lines deleted...]
-      <c r="A33" s="85" t="s">
+      <c r="C32" s="76"/>
+      <c r="D32" s="76"/>
+      <c r="E32" s="76"/>
+      <c r="F32" s="76"/>
+      <c r="G32" s="76"/>
+      <c r="H32" s="76"/>
+      <c r="I32" s="76"/>
+      <c r="J32" s="76"/>
+      <c r="K32" s="76"/>
+      <c r="L32" s="76"/>
+      <c r="M32" s="76"/>
+      <c r="N32" s="76"/>
+      <c r="O32" s="76"/>
+      <c r="P32" s="76"/>
+      <c r="Q32" s="76"/>
+      <c r="R32" s="76"/>
+      <c r="S32" s="76"/>
+      <c r="T32" s="76"/>
+      <c r="U32" s="76"/>
+      <c r="V32" s="76"/>
+      <c r="W32" s="76"/>
+      <c r="X32" s="76"/>
+      <c r="Y32" s="76"/>
+      <c r="Z32" s="76"/>
+      <c r="AA32" s="76"/>
+      <c r="AB32" s="76"/>
+      <c r="AC32" s="76"/>
+      <c r="AD32" s="76"/>
+      <c r="AE32" s="76"/>
+      <c r="AF32" s="76"/>
+      <c r="AG32" s="76"/>
+    </row>
+    <row r="33" spans="1:33">
+      <c r="A33" s="68" t="s">
         <v>80</v>
       </c>
       <c r="B33" s="25" t="s">
         <v>47</v>
       </c>
       <c r="C33" s="29">
         <v>126890</v>
       </c>
       <c r="D33" s="29">
         <v>126924</v>
       </c>
       <c r="E33" s="29">
         <v>127093</v>
       </c>
       <c r="F33" s="29">
         <v>127194</v>
       </c>
       <c r="G33" s="29">
         <v>127234</v>
       </c>
       <c r="H33" s="29">
         <v>152760</v>
       </c>
       <c r="I33" s="29">
         <v>153069</v>
@@ -5156,88 +5237,92 @@
       </c>
       <c r="Y33" s="22">
         <v>156415</v>
       </c>
       <c r="Z33" s="22">
         <v>156690</v>
       </c>
       <c r="AA33" s="33">
         <v>157011</v>
       </c>
       <c r="AB33" s="22">
         <v>157302</v>
       </c>
       <c r="AC33" s="22">
         <v>157596</v>
       </c>
       <c r="AD33" s="66">
         <v>157969</v>
       </c>
       <c r="AE33" s="66">
         <v>158332</v>
       </c>
       <c r="AF33" s="66">
         <v>158417</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B34" s="81" t="s">
+      <c r="AG33" s="66">
+        <v>158704</v>
+      </c>
+    </row>
+    <row r="34" spans="1:33" ht="12.75" customHeight="1">
+      <c r="B34" s="77" t="s">
         <v>39</v>
       </c>
-      <c r="C34" s="81"/>
-[...31 lines deleted...]
-      <c r="A35" s="85" t="s">
+      <c r="C34" s="77"/>
+      <c r="D34" s="77"/>
+      <c r="E34" s="77"/>
+      <c r="F34" s="77"/>
+      <c r="G34" s="77"/>
+      <c r="H34" s="77"/>
+      <c r="I34" s="77"/>
+      <c r="J34" s="77"/>
+      <c r="K34" s="77"/>
+      <c r="L34" s="77"/>
+      <c r="M34" s="77"/>
+      <c r="N34" s="77"/>
+      <c r="O34" s="77"/>
+      <c r="P34" s="77"/>
+      <c r="Q34" s="77"/>
+      <c r="R34" s="77"/>
+      <c r="S34" s="77"/>
+      <c r="T34" s="77"/>
+      <c r="U34" s="77"/>
+      <c r="V34" s="77"/>
+      <c r="W34" s="77"/>
+      <c r="X34" s="77"/>
+      <c r="Y34" s="77"/>
+      <c r="Z34" s="77"/>
+      <c r="AA34" s="77"/>
+      <c r="AB34" s="77"/>
+      <c r="AC34" s="77"/>
+      <c r="AD34" s="77"/>
+      <c r="AE34" s="77"/>
+      <c r="AF34" s="77"/>
+      <c r="AG34" s="77"/>
+    </row>
+    <row r="35" spans="1:33">
+      <c r="A35" s="68" t="s">
         <v>80</v>
       </c>
       <c r="B35" s="21" t="s">
         <v>44</v>
       </c>
       <c r="C35" s="22">
         <v>7582542</v>
       </c>
       <c r="D35" s="22">
         <v>7580007</v>
       </c>
       <c r="E35" s="22">
         <v>7580418</v>
       </c>
       <c r="F35" s="22">
         <v>7582949</v>
       </c>
       <c r="G35" s="22">
         <v>7585007</v>
       </c>
       <c r="H35" s="22">
         <v>7530399</v>
       </c>
       <c r="I35" s="22">
         <v>7528757</v>
@@ -5289,53 +5374,56 @@
       </c>
       <c r="Y35" s="30">
         <v>1282315</v>
       </c>
       <c r="Z35" s="30">
         <v>1284370</v>
       </c>
       <c r="AA35" s="30">
         <v>1287691</v>
       </c>
       <c r="AB35" s="30">
         <v>1291438</v>
       </c>
       <c r="AC35" s="30">
         <v>1293656</v>
       </c>
       <c r="AD35" s="30">
         <v>1295792</v>
       </c>
       <c r="AE35" s="30">
         <v>1298494</v>
       </c>
       <c r="AF35" s="30">
         <v>1300189</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A36" s="86" t="s">
+      <c r="AG35" s="90">
+        <v>1300473</v>
+      </c>
+    </row>
+    <row r="36" spans="1:33">
+      <c r="A36" s="69" t="s">
         <v>81</v>
       </c>
       <c r="B36" s="24" t="s">
         <v>0</v>
       </c>
       <c r="C36" s="22">
         <v>235019</v>
       </c>
       <c r="D36" s="22">
         <v>234472</v>
       </c>
       <c r="E36" s="22">
         <v>234155</v>
       </c>
       <c r="F36" s="22">
         <v>233889</v>
       </c>
       <c r="G36" s="22">
         <v>233531</v>
       </c>
       <c r="H36" s="22">
         <v>233202</v>
       </c>
       <c r="I36" s="22">
         <v>232733</v>
@@ -5387,53 +5475,56 @@
       </c>
       <c r="Y36" s="30">
         <v>8284</v>
       </c>
       <c r="Z36" s="30">
         <v>8262</v>
       </c>
       <c r="AA36" s="30">
         <v>8250</v>
       </c>
       <c r="AB36" s="30">
         <v>8254</v>
       </c>
       <c r="AC36" s="30">
         <v>8241</v>
       </c>
       <c r="AD36" s="30">
         <v>8221</v>
       </c>
       <c r="AE36" s="30">
         <v>8203</v>
       </c>
       <c r="AF36" s="30">
         <v>8197</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A37" s="86" t="s">
+      <c r="AG36" s="90">
+        <v>8175</v>
+      </c>
+    </row>
+    <row r="37" spans="1:33">
+      <c r="A37" s="69" t="s">
         <v>95</v>
       </c>
       <c r="B37" s="25" t="s">
         <v>45</v>
       </c>
       <c r="C37" s="22">
         <v>342276</v>
       </c>
       <c r="D37" s="22">
         <v>341737</v>
       </c>
       <c r="E37" s="22">
         <v>341295</v>
       </c>
       <c r="F37" s="22">
         <v>341666</v>
       </c>
       <c r="G37" s="22">
         <v>341248</v>
       </c>
       <c r="H37" s="22">
         <v>340990</v>
       </c>
       <c r="I37" s="22">
         <v>340590</v>
@@ -5485,53 +5576,56 @@
       </c>
       <c r="Y37" s="30">
         <v>27212</v>
       </c>
       <c r="Z37" s="30">
         <v>27200</v>
       </c>
       <c r="AA37" s="30">
         <v>27154</v>
       </c>
       <c r="AB37" s="30">
         <v>27090</v>
       </c>
       <c r="AC37" s="30">
         <v>26999</v>
       </c>
       <c r="AD37" s="30">
         <v>26950</v>
       </c>
       <c r="AE37" s="30">
         <v>26914</v>
       </c>
       <c r="AF37" s="30">
         <v>26825</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A38" s="86" t="s">
+      <c r="AG37" s="90">
+        <v>26705</v>
+      </c>
+    </row>
+    <row r="38" spans="1:33">
+      <c r="A38" s="69" t="s">
         <v>83</v>
       </c>
       <c r="B38" s="25" t="s">
         <v>46</v>
       </c>
       <c r="C38" s="22">
         <v>235750</v>
       </c>
       <c r="D38" s="22">
         <v>235576</v>
       </c>
       <c r="E38" s="22">
         <v>235523</v>
       </c>
       <c r="F38" s="22">
         <v>235377</v>
       </c>
       <c r="G38" s="22">
         <v>235110</v>
       </c>
       <c r="H38" s="22">
         <v>235064</v>
       </c>
       <c r="I38" s="22">
         <v>234778</v>
@@ -5583,53 +5677,56 @@
       </c>
       <c r="Y38" s="30">
         <v>242810</v>
       </c>
       <c r="Z38" s="30">
         <v>242619</v>
       </c>
       <c r="AA38" s="30">
         <v>242557</v>
       </c>
       <c r="AB38" s="30">
         <v>242241</v>
       </c>
       <c r="AC38" s="30">
         <v>242015</v>
       </c>
       <c r="AD38" s="30">
         <v>241572</v>
       </c>
       <c r="AE38" s="30">
         <v>241409</v>
       </c>
       <c r="AF38" s="30">
         <v>241192</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A39" s="86" t="s">
+      <c r="AG38" s="90">
+        <v>240798</v>
+      </c>
+    </row>
+    <row r="39" spans="1:33">
+      <c r="A39" s="69" t="s">
         <v>96</v>
       </c>
       <c r="B39" s="25" t="s">
         <v>47</v>
       </c>
       <c r="C39" s="22">
         <v>1283536</v>
       </c>
       <c r="D39" s="22">
         <v>1285339</v>
       </c>
       <c r="E39" s="22">
         <v>1287413</v>
       </c>
       <c r="F39" s="22">
         <v>1289706</v>
       </c>
       <c r="G39" s="22">
         <v>1292266</v>
       </c>
       <c r="H39" s="22">
         <v>1242375</v>
       </c>
       <c r="I39" s="22">
         <v>1243729</v>
@@ -5681,53 +5778,56 @@
       </c>
       <c r="Y39" s="30">
         <v>170545</v>
       </c>
       <c r="Z39" s="30">
         <v>170566</v>
       </c>
       <c r="AA39" s="30">
         <v>170729</v>
       </c>
       <c r="AB39" s="30">
         <v>171001</v>
       </c>
       <c r="AC39" s="30">
         <v>171022</v>
       </c>
       <c r="AD39" s="30">
         <v>171083</v>
       </c>
       <c r="AE39" s="30">
         <v>171049</v>
       </c>
       <c r="AF39" s="30">
         <v>170930</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A40" s="86" t="s">
+      <c r="AG39" s="90">
+        <v>170691</v>
+      </c>
+    </row>
+    <row r="40" spans="1:33">
+      <c r="A40" s="69" t="s">
         <v>97</v>
       </c>
       <c r="B40" s="25" t="s">
         <v>48</v>
       </c>
       <c r="C40" s="22">
         <v>314203</v>
       </c>
       <c r="D40" s="22">
         <v>314988</v>
       </c>
       <c r="E40" s="22">
         <v>315749</v>
       </c>
       <c r="F40" s="22">
         <v>316408</v>
       </c>
       <c r="G40" s="22">
         <v>317126</v>
       </c>
       <c r="H40" s="22">
         <v>317446</v>
       </c>
       <c r="I40" s="22">
         <v>317652</v>
@@ -5779,53 +5879,56 @@
       </c>
       <c r="Y40" s="30">
         <v>25308</v>
       </c>
       <c r="Z40" s="30">
         <v>25225</v>
       </c>
       <c r="AA40" s="30">
         <v>25152</v>
       </c>
       <c r="AB40" s="30">
         <v>25009</v>
       </c>
       <c r="AC40" s="30">
         <v>24882</v>
       </c>
       <c r="AD40" s="30">
         <v>24750</v>
       </c>
       <c r="AE40" s="30">
         <v>24609</v>
       </c>
       <c r="AF40" s="30">
         <v>24578</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A41" s="86" t="s">
+      <c r="AG40" s="90">
+        <v>24489</v>
+      </c>
+    </row>
+    <row r="41" spans="1:33">
+      <c r="A41" s="69" t="s">
         <v>84</v>
       </c>
       <c r="B41" s="25" t="s">
         <v>49</v>
       </c>
       <c r="C41" s="22">
         <v>301492</v>
       </c>
       <c r="D41" s="22">
         <v>301090</v>
       </c>
       <c r="E41" s="22">
         <v>300997</v>
       </c>
       <c r="F41" s="22">
         <v>300926</v>
       </c>
       <c r="G41" s="22">
         <v>300592</v>
       </c>
       <c r="H41" s="22">
         <v>300260</v>
       </c>
       <c r="I41" s="22">
         <v>300087</v>
@@ -5877,53 +5980,56 @@
       </c>
       <c r="Y41" s="30">
         <v>281169</v>
       </c>
       <c r="Z41" s="30">
         <v>282404</v>
       </c>
       <c r="AA41" s="30">
         <v>283794</v>
       </c>
       <c r="AB41" s="30">
         <v>285697</v>
       </c>
       <c r="AC41" s="30">
         <v>287127</v>
       </c>
       <c r="AD41" s="30">
         <v>288367</v>
       </c>
       <c r="AE41" s="30">
         <v>290109</v>
       </c>
       <c r="AF41" s="30">
         <v>290949</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A42" s="86" t="s">
+      <c r="AG41" s="90">
+        <v>291351</v>
+      </c>
+    </row>
+    <row r="42" spans="1:33">
+      <c r="A42" s="69" t="s">
         <v>98</v>
       </c>
       <c r="B42" s="25" t="s">
         <v>50</v>
       </c>
       <c r="C42" s="22">
         <v>691791</v>
       </c>
       <c r="D42" s="22">
         <v>691331</v>
       </c>
       <c r="E42" s="22">
         <v>690845</v>
       </c>
       <c r="F42" s="22">
         <v>690701</v>
       </c>
       <c r="G42" s="22">
         <v>690296</v>
       </c>
       <c r="H42" s="22">
         <v>690340</v>
       </c>
       <c r="I42" s="22">
         <v>690079</v>
@@ -5975,53 +6081,56 @@
       </c>
       <c r="Y42" s="30">
         <v>26017</v>
       </c>
       <c r="Z42" s="30">
         <v>25887</v>
       </c>
       <c r="AA42" s="30">
         <v>25790</v>
       </c>
       <c r="AB42" s="30">
         <v>25597</v>
       </c>
       <c r="AC42" s="30">
         <v>25416</v>
       </c>
       <c r="AD42" s="30">
         <v>25204</v>
       </c>
       <c r="AE42" s="30">
         <v>25058</v>
       </c>
       <c r="AF42" s="30">
         <v>24971</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A43" s="86" t="s">
+      <c r="AG42" s="90">
+        <v>24827</v>
+      </c>
+    </row>
+    <row r="43" spans="1:33">
+      <c r="A43" s="69" t="s">
         <v>85</v>
       </c>
       <c r="B43" s="25" t="s">
         <v>1</v>
       </c>
       <c r="C43" s="22">
         <v>386843</v>
       </c>
       <c r="D43" s="22">
         <v>386321</v>
       </c>
       <c r="E43" s="22">
         <v>386083</v>
       </c>
       <c r="F43" s="22">
         <v>385971</v>
       </c>
       <c r="G43" s="22">
         <v>385755</v>
       </c>
       <c r="H43" s="22">
         <v>385610</v>
       </c>
       <c r="I43" s="22">
         <v>385332</v>
@@ -6073,53 +6182,56 @@
       </c>
       <c r="Y43" s="30">
         <v>200256</v>
       </c>
       <c r="Z43" s="30">
         <v>201233</v>
       </c>
       <c r="AA43" s="30">
         <v>202640</v>
       </c>
       <c r="AB43" s="30">
         <v>204169</v>
       </c>
       <c r="AC43" s="30">
         <v>205172</v>
       </c>
       <c r="AD43" s="30">
         <v>206499</v>
       </c>
       <c r="AE43" s="30">
         <v>207464</v>
       </c>
       <c r="AF43" s="30">
         <v>208259</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A44" s="86" t="s">
+      <c r="AG43" s="90">
+        <v>209099</v>
+      </c>
+    </row>
+    <row r="44" spans="1:33">
+      <c r="A44" s="69" t="s">
         <v>99</v>
       </c>
       <c r="B44" s="25" t="s">
         <v>51</v>
       </c>
       <c r="C44" s="22">
         <v>209186</v>
       </c>
       <c r="D44" s="22">
         <v>208727</v>
       </c>
       <c r="E44" s="22">
         <v>208418</v>
       </c>
       <c r="F44" s="22">
         <v>208067</v>
       </c>
       <c r="G44" s="22">
         <v>207802</v>
       </c>
       <c r="H44" s="22">
         <v>207352</v>
       </c>
       <c r="I44" s="22">
         <v>206993</v>
@@ -6171,53 +6283,56 @@
       </c>
       <c r="Y44" s="30">
         <v>59942</v>
       </c>
       <c r="Z44" s="30">
         <v>59793</v>
       </c>
       <c r="AA44" s="30">
         <v>59768</v>
       </c>
       <c r="AB44" s="30">
         <v>59771</v>
       </c>
       <c r="AC44" s="30">
         <v>59658</v>
       </c>
       <c r="AD44" s="30">
         <v>59539</v>
       </c>
       <c r="AE44" s="30">
         <v>59394</v>
       </c>
       <c r="AF44" s="30">
         <v>59286</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A45" s="86" t="s">
+      <c r="AG44" s="90">
+        <v>59013</v>
+      </c>
+    </row>
+    <row r="45" spans="1:33">
+      <c r="A45" s="69" t="s">
         <v>100</v>
       </c>
       <c r="B45" s="25" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="22">
         <v>312289</v>
       </c>
       <c r="D45" s="22">
         <v>311576</v>
       </c>
       <c r="E45" s="22">
         <v>311006</v>
       </c>
       <c r="F45" s="22">
         <v>310485</v>
       </c>
       <c r="G45" s="22">
         <v>310171</v>
       </c>
       <c r="H45" s="22">
         <v>309697</v>
       </c>
       <c r="I45" s="22">
         <v>309141</v>
@@ -6269,88 +6384,92 @@
       </c>
       <c r="Y45" s="30">
         <v>240772</v>
       </c>
       <c r="Z45" s="30">
         <v>241181</v>
       </c>
       <c r="AA45" s="30">
         <v>241857</v>
       </c>
       <c r="AB45" s="30">
         <v>242609</v>
       </c>
       <c r="AC45" s="30">
         <v>243124</v>
       </c>
       <c r="AD45" s="30">
         <v>243607</v>
       </c>
       <c r="AE45" s="30">
         <v>244285</v>
       </c>
       <c r="AF45" s="30">
         <v>245002</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B46" s="82" t="s">
+      <c r="AG45" s="90">
+        <v>245325</v>
+      </c>
+    </row>
+    <row r="46" spans="1:33">
+      <c r="B46" s="75" t="s">
         <v>40</v>
       </c>
-      <c r="C46" s="82"/>
-[...31 lines deleted...]
-      <c r="A47" s="85" t="s">
+      <c r="C46" s="75"/>
+      <c r="D46" s="75"/>
+      <c r="E46" s="75"/>
+      <c r="F46" s="75"/>
+      <c r="G46" s="75"/>
+      <c r="H46" s="75"/>
+      <c r="I46" s="75"/>
+      <c r="J46" s="75"/>
+      <c r="K46" s="75"/>
+      <c r="L46" s="75"/>
+      <c r="M46" s="75"/>
+      <c r="N46" s="75"/>
+      <c r="O46" s="75"/>
+      <c r="P46" s="75"/>
+      <c r="Q46" s="75"/>
+      <c r="R46" s="75"/>
+      <c r="S46" s="75"/>
+      <c r="T46" s="75"/>
+      <c r="U46" s="75"/>
+      <c r="V46" s="75"/>
+      <c r="W46" s="75"/>
+      <c r="X46" s="75"/>
+      <c r="Y46" s="75"/>
+      <c r="Z46" s="75"/>
+      <c r="AA46" s="75"/>
+      <c r="AB46" s="75"/>
+      <c r="AC46" s="75"/>
+      <c r="AD46" s="75"/>
+      <c r="AE46" s="75"/>
+      <c r="AF46" s="75"/>
+      <c r="AG46" s="75"/>
+    </row>
+    <row r="47" spans="1:33">
+      <c r="A47" s="68" t="s">
         <v>80</v>
       </c>
       <c r="B47" s="25" t="s">
         <v>47</v>
       </c>
       <c r="C47" s="26">
         <v>645177</v>
       </c>
       <c r="D47" s="26">
         <v>646171</v>
       </c>
       <c r="E47" s="26">
         <v>647274</v>
       </c>
       <c r="F47" s="29">
         <v>648547</v>
       </c>
       <c r="G47" s="29">
         <v>649884</v>
       </c>
       <c r="H47" s="29">
         <v>624053</v>
       </c>
       <c r="I47" s="29">
         <v>624885</v>
@@ -6402,88 +6521,92 @@
       </c>
       <c r="Y47" s="22">
         <v>646502</v>
       </c>
       <c r="Z47" s="22">
         <v>647670</v>
       </c>
       <c r="AA47" s="33">
         <v>649269</v>
       </c>
       <c r="AB47" s="22">
         <v>651410</v>
       </c>
       <c r="AC47" s="22">
         <v>652688</v>
       </c>
       <c r="AD47" s="66">
         <v>653879</v>
       </c>
       <c r="AE47" s="66">
         <v>655205</v>
       </c>
       <c r="AF47" s="66">
         <v>656113</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B48" s="80" t="s">
+      <c r="AG47" s="66">
+        <v>656468</v>
+      </c>
+    </row>
+    <row r="48" spans="1:33">
+      <c r="B48" s="76" t="s">
         <v>41</v>
       </c>
-      <c r="C48" s="80"/>
-[...31 lines deleted...]
-      <c r="A49" s="88" t="s">
+      <c r="C48" s="76"/>
+      <c r="D48" s="76"/>
+      <c r="E48" s="76"/>
+      <c r="F48" s="76"/>
+      <c r="G48" s="76"/>
+      <c r="H48" s="76"/>
+      <c r="I48" s="76"/>
+      <c r="J48" s="76"/>
+      <c r="K48" s="76"/>
+      <c r="L48" s="76"/>
+      <c r="M48" s="76"/>
+      <c r="N48" s="76"/>
+      <c r="O48" s="76"/>
+      <c r="P48" s="76"/>
+      <c r="Q48" s="76"/>
+      <c r="R48" s="76"/>
+      <c r="S48" s="76"/>
+      <c r="T48" s="76"/>
+      <c r="U48" s="76"/>
+      <c r="V48" s="76"/>
+      <c r="W48" s="76"/>
+      <c r="X48" s="76"/>
+      <c r="Y48" s="76"/>
+      <c r="Z48" s="76"/>
+      <c r="AA48" s="76"/>
+      <c r="AB48" s="76"/>
+      <c r="AC48" s="76"/>
+      <c r="AD48" s="76"/>
+      <c r="AE48" s="76"/>
+      <c r="AF48" s="76"/>
+      <c r="AG48" s="76"/>
+    </row>
+    <row r="49" spans="1:33">
+      <c r="A49" s="71" t="s">
         <v>80</v>
       </c>
       <c r="B49" s="34" t="s">
         <v>47</v>
       </c>
       <c r="C49" s="35">
         <v>638359</v>
       </c>
       <c r="D49" s="35">
         <v>639168</v>
       </c>
       <c r="E49" s="35">
         <v>640139</v>
       </c>
       <c r="F49" s="35">
         <v>641159</v>
       </c>
       <c r="G49" s="35">
         <v>642382</v>
       </c>
       <c r="H49" s="35">
         <v>618322</v>
       </c>
       <c r="I49" s="35">
         <v>618844</v>
@@ -6535,78 +6658,81 @@
       </c>
       <c r="Y49" s="37">
         <v>635813</v>
       </c>
       <c r="Z49" s="37">
         <v>636700</v>
       </c>
       <c r="AA49" s="48">
         <v>638238</v>
       </c>
       <c r="AB49" s="37">
         <v>640028</v>
       </c>
       <c r="AC49" s="37">
         <v>640968</v>
       </c>
       <c r="AD49" s="67">
         <v>641913</v>
       </c>
       <c r="AE49" s="67">
         <v>643289</v>
       </c>
       <c r="AF49" s="67">
         <v>644076</v>
       </c>
-    </row>
-    <row r="50" spans="1:32" ht="18" customHeight="1">
+      <c r="AG49" s="67">
+        <v>644005</v>
+      </c>
+    </row>
+    <row r="50" spans="1:33" ht="18" customHeight="1">
       <c r="A50" s="47" t="s">
         <v>101</v>
       </c>
     </row>
-    <row r="51" spans="1:32">
+    <row r="51" spans="1:33">
       <c r="A51" s="47" t="s">
         <v>69</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="B2:AF2"/>
-[...8 lines deleted...]
-    <mergeCell ref="B30:AF30"/>
+    <mergeCell ref="B23:AG23"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:B5"/>
     <mergeCell ref="C4:N4"/>
     <mergeCell ref="O4:Z4"/>
-    <mergeCell ref="AA4:AF4"/>
+    <mergeCell ref="B2:AG2"/>
+    <mergeCell ref="AA4:AG4"/>
+    <mergeCell ref="B6:AG6"/>
+    <mergeCell ref="B19:AG19"/>
+    <mergeCell ref="B21:AG21"/>
+    <mergeCell ref="B30:AG30"/>
+    <mergeCell ref="B32:AG32"/>
+    <mergeCell ref="B34:AG34"/>
+    <mergeCell ref="B46:AG46"/>
+    <mergeCell ref="B48:AG48"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Метадеректер</vt:lpstr>
       <vt:lpstr>Шартты белгілер</vt:lpstr>