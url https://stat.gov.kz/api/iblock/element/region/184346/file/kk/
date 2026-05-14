--- v0 (2026-04-20)
+++ v1 (2026-05-14)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666"/>
   </bookViews>
   <sheets>
     <sheet name="Тіркелген некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Жалпы некелер коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Тіркелген ажырасулар саны" sheetId="5" r:id="rId3"/>
     <sheet name="Жалпы ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="186" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="44">
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
@@ -493,73 +493,73 @@
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -852,149 +852,152 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA29"/>
+  <dimension ref="A1:AB29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:D4"/>
-      <selection pane="bottomLeft" activeCell="AA26" sqref="AA26"/>
+      <selection pane="bottomLeft" activeCell="T34" sqref="T34"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:28">
+      <c r="A1" s="49" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="56"/>
-[...26 lines deleted...]
-    <row r="2" spans="1:27">
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" s="1"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
       <c r="Y2" s="47"/>
       <c r="Z2" s="47"/>
       <c r="AA2" s="47"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="52">
+      <c r="AB2" s="47"/>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" s="51"/>
+      <c r="B3" s="53">
         <v>2021</v>
       </c>
-      <c r="C3" s="53"/>
-[...10 lines deleted...]
-      <c r="N3" s="52">
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="53">
         <v>2025</v>
       </c>
-      <c r="O3" s="53"/>
-[...10 lines deleted...]
-      <c r="Z3" s="52">
+      <c r="O3" s="54"/>
+      <c r="P3" s="54"/>
+      <c r="Q3" s="54"/>
+      <c r="R3" s="54"/>
+      <c r="S3" s="54"/>
+      <c r="T3" s="54"/>
+      <c r="U3" s="54"/>
+      <c r="V3" s="54"/>
+      <c r="W3" s="54"/>
+      <c r="X3" s="54"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="53">
         <v>2026</v>
       </c>
-      <c r="AA3" s="53"/>
-[...2 lines deleted...]
-      <c r="A4" s="51"/>
+      <c r="AA3" s="54"/>
+      <c r="AB3" s="54"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="52"/>
       <c r="B4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="5" t="s">
@@ -1029,83 +1032,87 @@
       </c>
       <c r="T4" s="39" t="s">
         <v>3</v>
       </c>
       <c r="U4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="V4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="W4" s="7" t="s">
         <v>23</v>
       </c>
       <c r="X4" s="6" t="s">
         <v>24</v>
       </c>
       <c r="Y4" s="44" t="s">
         <v>25</v>
       </c>
       <c r="Z4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="AA4" s="7" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4" s="7" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" s="57" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="57"/>
       <c r="F5" s="57"/>
       <c r="G5" s="57"/>
       <c r="H5" s="57"/>
       <c r="I5" s="57"/>
       <c r="J5" s="57"/>
       <c r="K5" s="57"/>
       <c r="L5" s="57"/>
       <c r="M5" s="57"/>
       <c r="N5" s="57"/>
       <c r="O5" s="57"/>
       <c r="P5" s="57"/>
       <c r="Q5" s="57"/>
       <c r="R5" s="57"/>
       <c r="S5" s="57"/>
       <c r="T5" s="57"/>
       <c r="U5" s="57"/>
       <c r="V5" s="57"/>
       <c r="W5" s="57"/>
       <c r="X5" s="57"/>
       <c r="Y5" s="57"/>
       <c r="Z5" s="57"/>
       <c r="AA5" s="57"/>
-    </row>
-    <row r="6" spans="1:27" s="24" customFormat="1">
+      <c r="AB5" s="57"/>
+    </row>
+    <row r="6" spans="1:28" s="24" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="11">
         <v>1067</v>
       </c>
       <c r="C6" s="11">
         <v>1094</v>
       </c>
       <c r="D6" s="12">
         <v>1294</v>
       </c>
       <c r="E6" s="12">
         <v>1083</v>
       </c>
       <c r="F6" s="12">
         <v>1143</v>
       </c>
       <c r="G6" s="12">
         <v>1031</v>
       </c>
       <c r="H6" s="14">
         <v>1272</v>
       </c>
       <c r="I6" s="12">
@@ -1143,52 +1150,55 @@
       </c>
       <c r="T6" s="32">
         <v>996</v>
       </c>
       <c r="U6" s="32">
         <v>998</v>
       </c>
       <c r="V6" s="32">
         <v>887</v>
       </c>
       <c r="W6" s="32">
         <v>866</v>
       </c>
       <c r="X6" s="32">
         <v>698</v>
       </c>
       <c r="Y6" s="32">
         <v>761</v>
       </c>
       <c r="Z6" s="32">
         <v>627</v>
       </c>
       <c r="AA6" s="32">
         <v>595</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" s="24" customFormat="1">
+      <c r="AB6" s="32">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="24" customFormat="1">
       <c r="A7" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="14"/>
       <c r="I7" s="12"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="22">
         <v>35</v>
       </c>
       <c r="O7" s="22">
         <v>39</v>
       </c>
       <c r="P7" s="22">
         <v>27</v>
       </c>
       <c r="Q7" s="22">
@@ -1202,52 +1212,55 @@
       </c>
       <c r="T7" s="22">
         <v>43</v>
       </c>
       <c r="U7" s="22">
         <v>60</v>
       </c>
       <c r="V7" s="22">
         <v>42</v>
       </c>
       <c r="W7" s="22">
         <v>45</v>
       </c>
       <c r="X7" s="22">
         <v>29</v>
       </c>
       <c r="Y7" s="22">
         <v>36</v>
       </c>
       <c r="Z7" s="22">
         <v>24</v>
       </c>
       <c r="AA7" s="22">
         <v>21</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" s="28" customFormat="1">
+      <c r="AB7" s="22">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="28" customFormat="1">
       <c r="A8" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="14"/>
       <c r="I8" s="12"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="22">
         <v>19</v>
       </c>
       <c r="O8" s="22">
         <v>31</v>
       </c>
       <c r="P8" s="22">
         <v>35</v>
       </c>
       <c r="Q8" s="22">
@@ -1261,52 +1274,55 @@
       </c>
       <c r="T8" s="22">
         <v>42</v>
       </c>
       <c r="U8" s="22">
         <v>30</v>
       </c>
       <c r="V8" s="22">
         <v>36</v>
       </c>
       <c r="W8" s="22">
         <v>41</v>
       </c>
       <c r="X8" s="22">
         <v>36</v>
       </c>
       <c r="Y8" s="22">
         <v>20</v>
       </c>
       <c r="Z8" s="22">
         <v>31</v>
       </c>
       <c r="AA8" s="22">
         <v>28</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="24" customFormat="1">
+      <c r="AB8" s="22">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="24" customFormat="1">
       <c r="A9" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="29"/>
       <c r="I9" s="11"/>
       <c r="J9" s="29"/>
       <c r="K9" s="29"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29"/>
       <c r="N9" s="22">
         <v>11</v>
       </c>
       <c r="O9" s="22">
         <v>9</v>
       </c>
       <c r="P9" s="22">
         <v>11</v>
       </c>
       <c r="Q9" s="22">
@@ -1320,52 +1336,55 @@
       </c>
       <c r="T9" s="22">
         <v>17</v>
       </c>
       <c r="U9" s="22">
         <v>16</v>
       </c>
       <c r="V9" s="22">
         <v>16</v>
       </c>
       <c r="W9" s="22">
         <v>11</v>
       </c>
       <c r="X9" s="22">
         <v>11</v>
       </c>
       <c r="Y9" s="22">
         <v>10</v>
       </c>
       <c r="Z9" s="22">
         <v>14</v>
       </c>
       <c r="AA9" s="22">
         <v>9</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="22">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="22">
         <v>133</v>
       </c>
       <c r="O10" s="22">
         <v>128</v>
       </c>
       <c r="P10" s="22">
         <v>130</v>
       </c>
       <c r="Q10" s="22">
@@ -1379,52 +1398,55 @@
       </c>
       <c r="T10" s="22">
         <v>155</v>
       </c>
       <c r="U10" s="22">
         <v>150</v>
       </c>
       <c r="V10" s="22">
         <v>125</v>
       </c>
       <c r="W10" s="22">
         <v>141</v>
       </c>
       <c r="X10" s="22">
         <v>138</v>
       </c>
       <c r="Y10" s="22">
         <v>162</v>
       </c>
       <c r="Z10" s="22">
         <v>113</v>
       </c>
       <c r="AA10" s="22">
         <v>109</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="22">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="43" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="22">
         <v>69</v>
       </c>
       <c r="O11" s="22">
         <v>71</v>
       </c>
       <c r="P11" s="22">
         <v>69</v>
       </c>
       <c r="Q11" s="22">
@@ -1438,52 +1460,55 @@
       </c>
       <c r="T11" s="22">
         <v>87</v>
       </c>
       <c r="U11" s="22">
         <v>92</v>
       </c>
       <c r="V11" s="22">
         <v>92</v>
       </c>
       <c r="W11" s="22">
         <v>94</v>
       </c>
       <c r="X11" s="22">
         <v>83</v>
       </c>
       <c r="Y11" s="22">
         <v>85</v>
       </c>
       <c r="Z11" s="22">
         <v>62</v>
       </c>
       <c r="AA11" s="22">
         <v>57</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="22">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="43" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
       <c r="I12" s="23"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
       <c r="N12" s="22">
         <v>8</v>
       </c>
       <c r="O12" s="22">
         <v>2</v>
       </c>
       <c r="P12" s="22">
         <v>11</v>
       </c>
       <c r="Q12" s="22">
@@ -1497,318 +1522,337 @@
       </c>
       <c r="T12" s="22">
         <v>17</v>
       </c>
       <c r="U12" s="22">
         <v>14</v>
       </c>
       <c r="V12" s="22">
         <v>17</v>
       </c>
       <c r="W12" s="22">
         <v>8</v>
       </c>
       <c r="X12" s="22">
         <v>9</v>
       </c>
       <c r="Y12" s="22">
         <v>10</v>
       </c>
       <c r="Z12" s="22">
         <v>11</v>
       </c>
       <c r="AA12" s="22">
         <v>9</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="22">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="N13" s="22">
         <v>125</v>
       </c>
       <c r="O13" s="22">
         <v>165</v>
       </c>
       <c r="P13" s="22">
         <v>138</v>
       </c>
       <c r="Q13" s="22">
         <v>178</v>
       </c>
       <c r="R13" s="22">
         <v>161</v>
       </c>
       <c r="S13" s="22">
         <v>200</v>
       </c>
       <c r="T13" s="22">
         <v>245</v>
       </c>
       <c r="U13" s="22">
         <v>233</v>
       </c>
       <c r="V13" s="22">
         <v>217</v>
       </c>
       <c r="W13" s="22">
         <v>196</v>
       </c>
       <c r="X13" s="22">
         <v>136</v>
       </c>
       <c r="Y13" s="22">
         <v>155</v>
       </c>
       <c r="Z13" s="22">
         <v>146</v>
       </c>
       <c r="AA13" s="22">
         <v>145</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="22">
+        <v>147</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="N14" s="22">
         <v>13</v>
       </c>
       <c r="O14" s="22">
         <v>10</v>
       </c>
       <c r="P14" s="22">
         <v>13</v>
       </c>
       <c r="Q14" s="22">
         <v>8</v>
       </c>
       <c r="R14" s="22">
         <v>9</v>
       </c>
       <c r="S14" s="22">
         <v>13</v>
       </c>
       <c r="T14" s="22">
         <v>20</v>
       </c>
       <c r="U14" s="22">
         <v>13</v>
       </c>
       <c r="V14" s="22">
         <v>18</v>
       </c>
       <c r="W14" s="22">
         <v>17</v>
       </c>
       <c r="X14" s="22">
         <v>15</v>
       </c>
       <c r="Y14" s="22">
         <v>14</v>
       </c>
       <c r="Z14" s="22">
         <v>9</v>
       </c>
       <c r="AA14" s="22">
         <v>4</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="22">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="N15" s="22">
         <v>111</v>
       </c>
       <c r="O15" s="22">
         <v>124</v>
       </c>
       <c r="P15" s="22">
         <v>116</v>
       </c>
       <c r="Q15" s="22">
         <v>124</v>
       </c>
       <c r="R15" s="22">
         <v>133</v>
       </c>
       <c r="S15" s="22">
         <v>157</v>
       </c>
       <c r="T15" s="22">
         <v>175</v>
       </c>
       <c r="U15" s="22">
         <v>197</v>
       </c>
       <c r="V15" s="22">
         <v>160</v>
       </c>
       <c r="W15" s="22">
         <v>150</v>
       </c>
       <c r="X15" s="22">
         <v>108</v>
       </c>
       <c r="Y15" s="22">
         <v>119</v>
       </c>
       <c r="Z15" s="22">
         <v>109</v>
       </c>
       <c r="AA15" s="22">
         <v>89</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="22">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="N16" s="22">
         <v>21</v>
       </c>
       <c r="O16" s="22">
         <v>32</v>
       </c>
       <c r="P16" s="22">
         <v>24</v>
       </c>
       <c r="Q16" s="22">
         <v>24</v>
       </c>
       <c r="R16" s="22">
         <v>30</v>
       </c>
       <c r="S16" s="22">
         <v>22</v>
       </c>
       <c r="T16" s="22">
         <v>31</v>
       </c>
       <c r="U16" s="22">
         <v>42</v>
       </c>
       <c r="V16" s="22">
         <v>32</v>
       </c>
       <c r="W16" s="22">
         <v>27</v>
       </c>
       <c r="X16" s="22">
         <v>27</v>
       </c>
       <c r="Y16" s="22">
         <v>26</v>
       </c>
       <c r="Z16" s="22">
         <v>27</v>
       </c>
       <c r="AA16" s="22">
         <v>17</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="22">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
       <c r="N17" s="22">
         <v>89</v>
       </c>
       <c r="O17" s="22">
         <v>126</v>
       </c>
       <c r="P17" s="22">
         <v>103</v>
       </c>
       <c r="Q17" s="22">
         <v>109</v>
       </c>
       <c r="R17" s="22">
         <v>119</v>
       </c>
       <c r="S17" s="22">
         <v>141</v>
       </c>
       <c r="T17" s="22">
         <v>164</v>
       </c>
       <c r="U17" s="22">
         <v>151</v>
       </c>
       <c r="V17" s="22">
         <v>132</v>
       </c>
       <c r="W17" s="22">
         <v>136</v>
       </c>
       <c r="X17" s="22">
         <v>106</v>
       </c>
       <c r="Y17" s="22">
         <v>124</v>
       </c>
       <c r="Z17" s="22">
         <v>81</v>
       </c>
       <c r="AA17" s="22">
         <v>107</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="22">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="58" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="58"/>
       <c r="N18" s="58"/>
       <c r="O18" s="58"/>
       <c r="P18" s="58"/>
       <c r="Q18" s="58"/>
       <c r="R18" s="58"/>
       <c r="S18" s="58"/>
       <c r="T18" s="58"/>
       <c r="U18" s="58"/>
       <c r="V18" s="58"/>
       <c r="W18" s="58"/>
       <c r="X18" s="58"/>
       <c r="Y18" s="58"/>
       <c r="Z18" s="58"/>
       <c r="AA18" s="58"/>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="58"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="11">
         <v>304</v>
       </c>
       <c r="C19" s="11">
         <v>300</v>
       </c>
       <c r="D19" s="12">
         <v>300</v>
       </c>
       <c r="E19" s="12">
         <v>289</v>
       </c>
       <c r="F19" s="12">
         <v>309</v>
       </c>
       <c r="G19" s="12">
         <v>323</v>
       </c>
       <c r="H19" s="14">
         <v>394</v>
       </c>
       <c r="I19" s="12">
@@ -1846,83 +1890,87 @@
       </c>
       <c r="T19" s="33">
         <v>221</v>
       </c>
       <c r="U19" s="33">
         <v>212</v>
       </c>
       <c r="V19" s="33">
         <v>176</v>
       </c>
       <c r="W19" s="33">
         <v>194</v>
       </c>
       <c r="X19" s="33">
         <v>140</v>
       </c>
       <c r="Y19" s="33">
         <v>138</v>
       </c>
       <c r="Z19" s="32">
         <v>134</v>
       </c>
       <c r="AA19" s="32">
         <v>121</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="32">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="59" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="59"/>
       <c r="C20" s="59"/>
       <c r="D20" s="59"/>
       <c r="E20" s="59"/>
       <c r="F20" s="59"/>
       <c r="G20" s="59"/>
       <c r="H20" s="59"/>
       <c r="I20" s="59"/>
       <c r="J20" s="59"/>
       <c r="K20" s="59"/>
       <c r="L20" s="59"/>
       <c r="M20" s="59"/>
       <c r="N20" s="59"/>
       <c r="O20" s="59"/>
       <c r="P20" s="59"/>
       <c r="Q20" s="59"/>
       <c r="R20" s="59"/>
       <c r="S20" s="59"/>
       <c r="T20" s="59"/>
       <c r="U20" s="59"/>
       <c r="V20" s="59"/>
       <c r="W20" s="59"/>
       <c r="X20" s="59"/>
       <c r="Y20" s="59"/>
       <c r="Z20" s="59"/>
       <c r="AA20" s="59"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="59"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="13">
         <v>763</v>
       </c>
       <c r="C21" s="13">
         <v>794</v>
       </c>
       <c r="D21" s="13">
         <v>994</v>
       </c>
       <c r="E21" s="13">
         <v>794</v>
       </c>
       <c r="F21" s="13">
         <v>834</v>
       </c>
       <c r="G21" s="13">
         <v>708</v>
       </c>
       <c r="H21" s="15">
         <v>878</v>
       </c>
       <c r="I21" s="13">
@@ -1960,245 +2008,251 @@
       </c>
       <c r="T21" s="34">
         <v>775</v>
       </c>
       <c r="U21" s="34">
         <v>786</v>
       </c>
       <c r="V21" s="34">
         <v>711</v>
       </c>
       <c r="W21" s="34">
         <v>672</v>
       </c>
       <c r="X21" s="34">
         <v>558</v>
       </c>
       <c r="Y21" s="34">
         <v>623</v>
       </c>
       <c r="Z21" s="34">
         <v>493</v>
       </c>
       <c r="AA21" s="35">
         <v>474</v>
       </c>
-    </row>
-[...15 lines deleted...]
-    <row r="26" spans="1:27" s="25" customFormat="1">
+      <c r="AB21" s="35">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" s="25" customFormat="1">
+      <c r="A25" s="55"/>
+      <c r="B25" s="55"/>
+      <c r="C25" s="55"/>
+      <c r="D25" s="55"/>
+      <c r="E25" s="55"/>
+      <c r="F25" s="55"/>
+      <c r="G25" s="55"/>
+      <c r="H25" s="55"/>
+      <c r="I25" s="55"/>
+      <c r="J25" s="55"/>
+      <c r="K25" s="55"/>
+      <c r="L25" s="55"/>
+      <c r="M25" s="55"/>
+    </row>
+    <row r="26" spans="1:28" s="25" customFormat="1">
       <c r="A26" s="26"/>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
       <c r="F26" s="12"/>
       <c r="G26" s="12"/>
       <c r="H26" s="14"/>
       <c r="I26" s="12"/>
       <c r="J26" s="14"/>
       <c r="K26" s="14"/>
       <c r="L26" s="14"/>
       <c r="M26" s="14"/>
     </row>
-    <row r="27" spans="1:27" s="25" customFormat="1">
-[...14 lines deleted...]
-    <row r="28" spans="1:27" s="25" customFormat="1">
+    <row r="27" spans="1:28" s="25" customFormat="1">
+      <c r="A27" s="50"/>
+      <c r="B27" s="50"/>
+      <c r="C27" s="50"/>
+      <c r="D27" s="50"/>
+      <c r="E27" s="50"/>
+      <c r="F27" s="50"/>
+      <c r="G27" s="50"/>
+      <c r="H27" s="50"/>
+      <c r="I27" s="50"/>
+      <c r="J27" s="50"/>
+      <c r="K27" s="50"/>
+      <c r="L27" s="50"/>
+      <c r="M27" s="50"/>
+    </row>
+    <row r="28" spans="1:28" s="25" customFormat="1">
       <c r="A28" s="26"/>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="29"/>
       <c r="I28" s="11"/>
       <c r="J28" s="29"/>
       <c r="K28" s="29"/>
       <c r="L28" s="29"/>
       <c r="M28" s="29"/>
     </row>
-    <row r="29" spans="1:27">
+    <row r="29" spans="1:28">
       <c r="A29" s="23"/>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="23"/>
       <c r="I29" s="23"/>
       <c r="J29" s="23"/>
       <c r="K29" s="23"/>
       <c r="L29" s="23"/>
       <c r="M29" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="Z3:AA3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A20:AA20"/>
+    <mergeCell ref="A1:AB1"/>
     <mergeCell ref="A27:M27"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="A5:AB5"/>
+    <mergeCell ref="A18:AB18"/>
+    <mergeCell ref="A20:AB20"/>
+    <mergeCell ref="Z3:AB3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA33"/>
+  <dimension ref="A1:AB33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AE20" sqref="AE20"/>
-      <selection pane="bottomLeft" activeCell="AA21" sqref="AA21"/>
+      <selection pane="bottomLeft" activeCell="AA25" sqref="AA25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:28">
+      <c r="A1" s="49" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="56"/>
-[...26 lines deleted...]
-    <row r="2" spans="1:27">
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" s="1"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
       <c r="Y2" s="47"/>
       <c r="Z2" s="47"/>
       <c r="AA2" s="47"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="52">
+      <c r="AB2" s="47"/>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" s="51"/>
+      <c r="B3" s="53">
         <v>2021</v>
       </c>
-      <c r="C3" s="53"/>
-[...10 lines deleted...]
-      <c r="N3" s="52">
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="53">
         <v>2025</v>
       </c>
-      <c r="O3" s="53"/>
-[...10 lines deleted...]
-      <c r="Z3" s="52">
+      <c r="O3" s="54"/>
+      <c r="P3" s="54"/>
+      <c r="Q3" s="54"/>
+      <c r="R3" s="54"/>
+      <c r="S3" s="54"/>
+      <c r="T3" s="54"/>
+      <c r="U3" s="54"/>
+      <c r="V3" s="54"/>
+      <c r="W3" s="54"/>
+      <c r="X3" s="54"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="53">
         <v>2026</v>
       </c>
-      <c r="AA3" s="53"/>
-[...2 lines deleted...]
-      <c r="A4" s="51"/>
+      <c r="AA3" s="54"/>
+      <c r="AB3" s="54"/>
+    </row>
+    <row r="4" spans="1:28" ht="26.25" customHeight="1">
+      <c r="A4" s="52"/>
       <c r="B4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -2233,83 +2287,87 @@
       </c>
       <c r="T4" s="40" t="s">
         <v>12</v>
       </c>
       <c r="U4" s="45" t="s">
         <v>13</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="X4" s="45" t="s">
         <v>22</v>
       </c>
       <c r="Y4" s="45" t="s">
         <v>26</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AA4" s="3" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" s="57" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="57"/>
       <c r="F5" s="57"/>
       <c r="G5" s="57"/>
       <c r="H5" s="57"/>
       <c r="I5" s="57"/>
       <c r="J5" s="57"/>
       <c r="K5" s="57"/>
       <c r="L5" s="57"/>
       <c r="M5" s="57"/>
       <c r="N5" s="57"/>
       <c r="O5" s="57"/>
       <c r="P5" s="57"/>
       <c r="Q5" s="57"/>
       <c r="R5" s="57"/>
       <c r="S5" s="57"/>
       <c r="T5" s="57"/>
       <c r="U5" s="57"/>
       <c r="V5" s="57"/>
       <c r="W5" s="57"/>
       <c r="X5" s="57"/>
       <c r="Y5" s="57"/>
       <c r="Z5" s="57"/>
       <c r="AA5" s="57"/>
-    </row>
-    <row r="6" spans="1:27" s="24" customFormat="1">
+      <c r="AB5" s="57"/>
+    </row>
+    <row r="6" spans="1:28" s="24" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="8">
         <v>6.02</v>
       </c>
       <c r="C6" s="8">
         <v>6.4</v>
       </c>
       <c r="D6" s="9">
         <v>6.71</v>
       </c>
       <c r="E6" s="9">
         <v>6.6</v>
       </c>
       <c r="F6" s="9">
         <v>6.57</v>
       </c>
       <c r="G6" s="9">
         <v>6.47</v>
       </c>
       <c r="H6" s="16">
         <v>6.57</v>
       </c>
       <c r="I6" s="9">
@@ -2347,52 +2405,55 @@
       </c>
       <c r="T6" s="36">
         <v>5.91</v>
       </c>
       <c r="U6" s="36">
         <v>6.11</v>
       </c>
       <c r="V6" s="36">
         <v>6.19</v>
       </c>
       <c r="W6" s="36">
         <v>6.21</v>
       </c>
       <c r="X6" s="36">
         <v>6.14</v>
       </c>
       <c r="Y6" s="36">
         <v>6.1</v>
       </c>
       <c r="Z6" s="36">
         <v>4.55</v>
       </c>
       <c r="AA6" s="36">
         <v>4.67</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" s="24" customFormat="1">
+      <c r="AB6" s="36">
+        <v>4.7300000000000004</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="24" customFormat="1">
       <c r="A7" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="16"/>
       <c r="I7" s="9"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="18"/>
       <c r="N7" s="18">
         <v>6.28</v>
       </c>
       <c r="O7" s="18">
         <v>6.94</v>
       </c>
       <c r="P7" s="48">
         <v>6.2</v>
       </c>
       <c r="Q7" s="18">
@@ -2406,52 +2467,55 @@
       </c>
       <c r="T7" s="18">
         <v>6.87</v>
       </c>
       <c r="U7" s="18">
         <v>7.36</v>
       </c>
       <c r="V7" s="18">
         <v>7.4</v>
       </c>
       <c r="W7" s="18">
         <v>7.46</v>
       </c>
       <c r="X7" s="18">
         <v>7.27</v>
       </c>
       <c r="Y7" s="18">
         <v>7.2</v>
       </c>
       <c r="Z7" s="18">
         <v>4.25</v>
       </c>
       <c r="AA7" s="18">
         <v>4.2</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" s="28" customFormat="1">
+      <c r="AB7" s="18">
+        <v>4.58</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="28" customFormat="1">
       <c r="A8" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="16"/>
       <c r="I8" s="9"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="18"/>
       <c r="N8" s="18">
         <v>4.2</v>
       </c>
       <c r="O8" s="18">
         <v>5.74</v>
       </c>
       <c r="P8" s="48">
         <v>6.43</v>
       </c>
       <c r="Q8" s="18">
@@ -2465,52 +2529,55 @@
       </c>
       <c r="T8" s="18">
         <v>6.5</v>
       </c>
       <c r="U8" s="18">
         <v>6.51</v>
       </c>
       <c r="V8" s="18">
         <v>6.7</v>
       </c>
       <c r="W8" s="18">
         <v>6.94</v>
       </c>
       <c r="X8" s="18">
         <v>7.05</v>
       </c>
       <c r="Y8" s="18">
         <v>6.82</v>
       </c>
       <c r="Z8" s="18">
         <v>6.4</v>
       </c>
       <c r="AA8" s="18">
         <v>6.36</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="24" customFormat="1">
+      <c r="AB8" s="18">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="24" customFormat="1">
       <c r="A9" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="30"/>
       <c r="I9" s="8"/>
       <c r="J9" s="30"/>
       <c r="K9" s="30"/>
       <c r="L9" s="30"/>
       <c r="M9" s="31"/>
       <c r="N9" s="18">
         <v>4.75</v>
       </c>
       <c r="O9" s="18">
         <v>4.53</v>
       </c>
       <c r="P9" s="48">
         <v>4.5999999999999996</v>
       </c>
       <c r="Q9" s="18">
@@ -2524,52 +2591,55 @@
       </c>
       <c r="T9" s="18">
         <v>5.35</v>
       </c>
       <c r="U9" s="18">
         <v>5.53</v>
       </c>
       <c r="V9" s="18">
         <v>5.69</v>
       </c>
       <c r="W9" s="18">
         <v>5.59</v>
       </c>
       <c r="X9" s="18">
         <v>5.52</v>
       </c>
       <c r="Y9" s="18">
         <v>5.41</v>
       </c>
       <c r="Z9" s="18">
         <v>6.16</v>
       </c>
       <c r="AA9" s="18">
         <v>5.33</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="18">
+        <v>5.31</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="18">
         <v>5.53</v>
       </c>
       <c r="O10" s="18">
         <v>5.7</v>
       </c>
       <c r="P10" s="48">
         <v>5.59</v>
       </c>
       <c r="Q10" s="18">
@@ -2583,412 +2653,437 @@
       </c>
       <c r="T10" s="18">
         <v>6.06</v>
       </c>
       <c r="U10" s="18">
         <v>6.08</v>
       </c>
       <c r="V10" s="18">
         <v>6</v>
       </c>
       <c r="W10" s="18">
         <v>5.98</v>
       </c>
       <c r="X10" s="18">
         <v>5.98</v>
       </c>
       <c r="Y10" s="18">
         <v>6.04</v>
       </c>
       <c r="Z10" s="18">
         <v>4.7300000000000004</v>
       </c>
       <c r="AA10" s="18">
         <v>4.88</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="18">
+        <v>5.36</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="43" t="s">
         <v>35</v>
       </c>
       <c r="N11" s="18">
         <v>4.7699999999999996</v>
       </c>
       <c r="O11" s="18">
         <v>5.08</v>
       </c>
       <c r="P11" s="48">
         <v>4.97</v>
       </c>
       <c r="Q11" s="18">
         <v>4.87</v>
       </c>
       <c r="R11" s="18">
         <v>5.04</v>
       </c>
       <c r="S11" s="18">
         <v>5.26</v>
       </c>
       <c r="T11" s="18">
         <v>5.36</v>
       </c>
       <c r="U11" s="18">
         <v>5.49</v>
       </c>
       <c r="V11" s="18">
         <v>5.61</v>
       </c>
       <c r="W11" s="18">
         <v>5.7</v>
       </c>
       <c r="X11" s="18">
         <v>5.72</v>
       </c>
       <c r="Y11" s="18">
         <v>5.73</v>
       </c>
       <c r="Z11" s="18">
         <v>4.24</v>
       </c>
       <c r="AA11" s="18">
         <v>4.29</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="18">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="43" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="18">
         <v>3.72</v>
       </c>
       <c r="O12" s="18">
         <v>2.4300000000000002</v>
       </c>
       <c r="P12" s="48">
         <v>3.33</v>
       </c>
       <c r="Q12" s="18">
         <v>3.45</v>
       </c>
       <c r="R12" s="18">
         <v>3.59</v>
       </c>
       <c r="S12" s="18">
         <v>3.53</v>
       </c>
       <c r="T12" s="18">
         <v>4.16</v>
       </c>
       <c r="U12" s="18">
         <v>4.4400000000000004</v>
       </c>
       <c r="V12" s="18">
         <v>4.83</v>
       </c>
       <c r="W12" s="18">
         <v>4.71</v>
       </c>
       <c r="X12" s="18">
         <v>4.67</v>
       </c>
       <c r="Y12" s="18">
         <v>4.6500000000000004</v>
       </c>
       <c r="Z12" s="18">
         <v>5.33</v>
       </c>
       <c r="AA12" s="18">
         <v>5.09</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="18">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="N13" s="18">
         <v>4.07</v>
       </c>
       <c r="O13" s="18">
         <v>4.92</v>
       </c>
       <c r="P13" s="48">
         <v>4.7699999999999996</v>
       </c>
       <c r="Q13" s="18">
         <v>5.05</v>
       </c>
       <c r="R13" s="18">
         <v>5.09</v>
       </c>
       <c r="S13" s="18">
         <v>5.36</v>
       </c>
       <c r="T13" s="18">
         <v>5.74</v>
       </c>
       <c r="U13" s="18">
         <v>5.97</v>
       </c>
       <c r="V13" s="18">
         <v>6.11</v>
       </c>
       <c r="W13" s="18">
         <v>6.14</v>
       </c>
       <c r="X13" s="18">
         <v>5.99</v>
       </c>
       <c r="Y13" s="18">
         <v>5.91</v>
       </c>
       <c r="Z13" s="18">
         <v>4.46</v>
       </c>
       <c r="AA13" s="18">
         <v>4.68</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="18">
+        <v>4.6399999999999997</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="N14" s="18">
         <v>5.78</v>
       </c>
       <c r="O14" s="18">
         <v>5.37</v>
       </c>
       <c r="P14" s="48">
         <v>5.51</v>
       </c>
       <c r="Q14" s="18">
         <v>5.04</v>
       </c>
       <c r="R14" s="18">
         <v>4.84</v>
       </c>
       <c r="S14" s="18">
         <v>5.0199999999999996</v>
       </c>
       <c r="T14" s="18">
         <v>5.58</v>
       </c>
       <c r="U14" s="18">
         <v>5.6</v>
       </c>
       <c r="V14" s="18">
         <v>5.88</v>
       </c>
       <c r="W14" s="18">
         <v>6.05</v>
       </c>
       <c r="X14" s="18">
         <v>6.12</v>
       </c>
       <c r="Y14" s="18">
         <v>6.13</v>
       </c>
       <c r="Z14" s="18">
         <v>4.3</v>
       </c>
       <c r="AA14" s="18">
         <v>3.26</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="18">
+        <v>4.29</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="N15" s="18">
         <v>5.0199999999999996</v>
       </c>
       <c r="O15" s="18">
         <v>5.54</v>
       </c>
       <c r="P15" s="48">
         <v>5.44</v>
       </c>
       <c r="Q15" s="18">
         <v>5.52</v>
       </c>
       <c r="R15" s="18">
         <v>5.61</v>
       </c>
       <c r="S15" s="18">
         <v>5.89</v>
       </c>
       <c r="T15" s="18">
         <v>6.18</v>
       </c>
       <c r="U15" s="18">
         <v>6.53</v>
       </c>
       <c r="V15" s="18">
         <v>6.62</v>
       </c>
       <c r="W15" s="18">
         <v>6.64</v>
       </c>
       <c r="X15" s="18">
         <v>6.49</v>
       </c>
       <c r="Y15" s="18">
         <v>6.39</v>
       </c>
       <c r="Z15" s="18">
         <v>4.63</v>
       </c>
       <c r="AA15" s="18">
         <v>4.43</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="18">
+        <v>4.3600000000000003</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="N16" s="18">
         <v>4.09</v>
       </c>
       <c r="O16" s="18">
         <v>5.42</v>
       </c>
       <c r="P16" s="48">
         <v>5.16</v>
       </c>
       <c r="Q16" s="18">
         <v>5.08</v>
       </c>
       <c r="R16" s="18">
         <v>5.23</v>
       </c>
       <c r="S16" s="18">
         <v>5.09</v>
       </c>
       <c r="T16" s="18">
         <v>5.23</v>
       </c>
       <c r="U16" s="18">
         <v>5.6</v>
       </c>
       <c r="V16" s="18">
         <v>5.7</v>
       </c>
       <c r="W16" s="18">
         <v>5.65</v>
       </c>
       <c r="X16" s="18">
         <v>5.63</v>
       </c>
       <c r="Y16" s="18">
         <v>5.58</v>
       </c>
       <c r="Z16" s="18">
         <v>5.32</v>
       </c>
       <c r="AA16" s="18">
         <v>4.58</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="18">
+        <v>4.45</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
       <c r="N17" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="O17" s="18">
         <v>5.58</v>
       </c>
       <c r="P17" s="48">
         <v>5.42</v>
       </c>
       <c r="Q17" s="18">
         <v>5.44</v>
       </c>
       <c r="R17" s="18">
         <v>5.53</v>
       </c>
       <c r="S17" s="18">
         <v>5.81</v>
       </c>
       <c r="T17" s="18">
         <v>6.14</v>
       </c>
       <c r="U17" s="18">
         <v>6.32</v>
       </c>
       <c r="V17" s="18">
         <v>6.36</v>
       </c>
       <c r="W17" s="18">
         <v>6.4</v>
       </c>
       <c r="X17" s="18">
         <v>6.31</v>
       </c>
       <c r="Y17" s="18">
         <v>6.29</v>
       </c>
       <c r="Z17" s="18">
         <v>3.87</v>
       </c>
       <c r="AA17" s="18">
         <v>4.7300000000000004</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="18">
+        <v>4.83</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="59" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="59"/>
       <c r="C18" s="59"/>
       <c r="D18" s="59"/>
       <c r="E18" s="59"/>
       <c r="F18" s="59"/>
       <c r="G18" s="59"/>
       <c r="H18" s="59"/>
       <c r="I18" s="59"/>
       <c r="J18" s="59"/>
       <c r="K18" s="59"/>
       <c r="L18" s="59"/>
       <c r="M18" s="59"/>
       <c r="N18" s="59"/>
       <c r="O18" s="59"/>
       <c r="P18" s="59"/>
       <c r="Q18" s="59"/>
       <c r="R18" s="59"/>
       <c r="S18" s="59"/>
       <c r="T18" s="59"/>
       <c r="U18" s="59"/>
       <c r="V18" s="59"/>
       <c r="W18" s="59"/>
       <c r="X18" s="59"/>
       <c r="Y18" s="59"/>
       <c r="Z18" s="59"/>
       <c r="AA18" s="59"/>
-    </row>
-    <row r="19" spans="1:27">
+      <c r="AB18" s="59"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="8">
         <v>7.84</v>
       </c>
       <c r="C19" s="8">
         <v>8.18</v>
       </c>
       <c r="D19" s="9">
         <v>8.02</v>
       </c>
       <c r="E19" s="9">
         <v>7.94</v>
       </c>
       <c r="F19" s="9">
         <v>7.94</v>
       </c>
       <c r="G19" s="9">
         <v>8.0500000000000007</v>
       </c>
       <c r="H19" s="16">
         <v>8.35</v>
       </c>
       <c r="I19" s="9">
@@ -3026,83 +3121,87 @@
       </c>
       <c r="T19" s="38">
         <v>6.6</v>
       </c>
       <c r="U19" s="38">
         <v>6.79</v>
       </c>
       <c r="V19" s="38">
         <v>6.82</v>
       </c>
       <c r="W19" s="38">
         <v>6.88</v>
       </c>
       <c r="X19" s="38">
         <v>6.76</v>
       </c>
       <c r="Y19" s="38">
         <v>6.64</v>
       </c>
       <c r="Z19" s="36">
         <v>5.0599999999999996</v>
       </c>
       <c r="AA19" s="36">
         <v>5.0599999999999996</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="36">
+        <v>4.96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="59" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="59"/>
       <c r="C20" s="59"/>
       <c r="D20" s="59"/>
       <c r="E20" s="59"/>
       <c r="F20" s="59"/>
       <c r="G20" s="59"/>
       <c r="H20" s="59"/>
       <c r="I20" s="59"/>
       <c r="J20" s="59"/>
       <c r="K20" s="59"/>
       <c r="L20" s="59"/>
       <c r="M20" s="59"/>
       <c r="N20" s="59"/>
       <c r="O20" s="59"/>
       <c r="P20" s="59"/>
       <c r="Q20" s="59"/>
       <c r="R20" s="59"/>
       <c r="S20" s="59"/>
       <c r="T20" s="59"/>
       <c r="U20" s="59"/>
       <c r="V20" s="59"/>
       <c r="W20" s="59"/>
       <c r="X20" s="59"/>
       <c r="Y20" s="59"/>
       <c r="Z20" s="59"/>
       <c r="AA20" s="59"/>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="59"/>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="10">
         <v>5.51</v>
       </c>
       <c r="C21" s="10">
         <v>5.9</v>
       </c>
       <c r="D21" s="10">
         <v>6.34</v>
       </c>
       <c r="E21" s="10">
         <v>6.23</v>
       </c>
       <c r="F21" s="10">
         <v>6.18</v>
       </c>
       <c r="G21" s="10">
         <v>6.03</v>
       </c>
       <c r="H21" s="17">
         <v>6.07</v>
       </c>
       <c r="I21" s="10">
@@ -3140,261 +3239,267 @@
       </c>
       <c r="T21" s="41">
         <v>5.74</v>
       </c>
       <c r="U21" s="41">
         <v>5.94</v>
       </c>
       <c r="V21" s="41">
         <v>6.04</v>
       </c>
       <c r="W21" s="41">
         <v>6.05</v>
       </c>
       <c r="X21" s="41">
         <v>5.99</v>
       </c>
       <c r="Y21" s="41">
         <v>5.97</v>
       </c>
       <c r="Z21" s="41">
         <v>4.43</v>
       </c>
       <c r="AA21" s="37">
         <v>4.58</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="37">
+        <v>4.68</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="2"/>
       <c r="B22" s="25"/>
       <c r="C22" s="25"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
     </row>
-    <row r="29" spans="1:27" s="25" customFormat="1">
-[...14 lines deleted...]
-    <row r="30" spans="1:27" s="25" customFormat="1">
+    <row r="29" spans="1:28" s="25" customFormat="1">
+      <c r="A29" s="50"/>
+      <c r="B29" s="50"/>
+      <c r="C29" s="50"/>
+      <c r="D29" s="50"/>
+      <c r="E29" s="50"/>
+      <c r="F29" s="50"/>
+      <c r="G29" s="50"/>
+      <c r="H29" s="50"/>
+      <c r="I29" s="50"/>
+      <c r="J29" s="50"/>
+      <c r="K29" s="50"/>
+      <c r="L29" s="50"/>
+      <c r="M29" s="50"/>
+    </row>
+    <row r="30" spans="1:28" s="25" customFormat="1">
       <c r="A30" s="26"/>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="16"/>
       <c r="I30" s="9"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="18"/>
     </row>
-    <row r="31" spans="1:27" s="25" customFormat="1">
-[...14 lines deleted...]
-    <row r="32" spans="1:27" s="25" customFormat="1">
+    <row r="31" spans="1:28" s="25" customFormat="1">
+      <c r="A31" s="50"/>
+      <c r="B31" s="50"/>
+      <c r="C31" s="50"/>
+      <c r="D31" s="50"/>
+      <c r="E31" s="50"/>
+      <c r="F31" s="50"/>
+      <c r="G31" s="50"/>
+      <c r="H31" s="50"/>
+      <c r="I31" s="50"/>
+      <c r="J31" s="50"/>
+      <c r="K31" s="50"/>
+      <c r="L31" s="50"/>
+      <c r="M31" s="50"/>
+    </row>
+    <row r="32" spans="1:28" s="25" customFormat="1">
       <c r="A32" s="26"/>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="30"/>
       <c r="I32" s="8"/>
       <c r="J32" s="30"/>
       <c r="K32" s="30"/>
       <c r="L32" s="30"/>
       <c r="M32" s="31"/>
     </row>
     <row r="33" spans="1:13" s="25" customFormat="1">
       <c r="A33" s="2"/>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="23"/>
       <c r="I33" s="23"/>
       <c r="J33" s="23"/>
       <c r="K33" s="23"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="Z3:AA3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A20:AA20"/>
+    <mergeCell ref="A1:AB1"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="A5:AB5"/>
+    <mergeCell ref="A18:AB18"/>
+    <mergeCell ref="A20:AB20"/>
+    <mergeCell ref="Z3:AB3"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA22"/>
+  <dimension ref="A1:AB22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AE20" sqref="AE20"/>
-      <selection pane="bottomLeft" activeCell="AA25" sqref="AA25"/>
+      <selection pane="bottomLeft" activeCell="AA24" sqref="AA24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:28">
+      <c r="A1" s="49" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="56"/>
-[...26 lines deleted...]
-    <row r="2" spans="1:27">
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" s="1"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
       <c r="Y2" s="47"/>
       <c r="Z2" s="47"/>
       <c r="AA2" s="47"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="52">
+      <c r="AB2" s="47"/>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" s="51"/>
+      <c r="B3" s="53">
         <v>2021</v>
       </c>
-      <c r="C3" s="53"/>
-[...10 lines deleted...]
-      <c r="N3" s="52">
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="53">
         <v>2025</v>
       </c>
-      <c r="O3" s="53"/>
-[...10 lines deleted...]
-      <c r="Z3" s="52">
+      <c r="O3" s="54"/>
+      <c r="P3" s="54"/>
+      <c r="Q3" s="54"/>
+      <c r="R3" s="54"/>
+      <c r="S3" s="54"/>
+      <c r="T3" s="54"/>
+      <c r="U3" s="54"/>
+      <c r="V3" s="54"/>
+      <c r="W3" s="54"/>
+      <c r="X3" s="54"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="53">
         <v>2026</v>
       </c>
-      <c r="AA3" s="53"/>
-[...2 lines deleted...]
-      <c r="A4" s="51"/>
+      <c r="AA3" s="54"/>
+      <c r="AB3" s="54"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="52"/>
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="5" t="s">
@@ -3429,83 +3534,87 @@
       </c>
       <c r="T4" s="39" t="s">
         <v>3</v>
       </c>
       <c r="U4" s="44" t="s">
         <v>4</v>
       </c>
       <c r="V4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="W4" s="7" t="s">
         <v>23</v>
       </c>
       <c r="X4" s="6" t="s">
         <v>24</v>
       </c>
       <c r="Y4" s="44" t="s">
         <v>25</v>
       </c>
       <c r="Z4" s="39" t="s">
         <v>6</v>
       </c>
       <c r="AA4" s="39" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4" s="39" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="60"/>
       <c r="C5" s="60"/>
       <c r="D5" s="60"/>
       <c r="E5" s="60"/>
       <c r="F5" s="60"/>
       <c r="G5" s="60"/>
       <c r="H5" s="60"/>
       <c r="I5" s="60"/>
       <c r="J5" s="60"/>
       <c r="K5" s="60"/>
       <c r="L5" s="60"/>
       <c r="M5" s="60"/>
       <c r="N5" s="60"/>
       <c r="O5" s="60"/>
       <c r="P5" s="60"/>
       <c r="Q5" s="60"/>
       <c r="R5" s="60"/>
       <c r="S5" s="60"/>
       <c r="T5" s="60"/>
       <c r="U5" s="60"/>
       <c r="V5" s="60"/>
       <c r="W5" s="60"/>
       <c r="X5" s="60"/>
       <c r="Y5" s="60"/>
       <c r="Z5" s="60"/>
       <c r="AA5" s="60"/>
-    </row>
-    <row r="6" spans="1:27" s="24" customFormat="1">
+      <c r="AB5" s="60"/>
+    </row>
+    <row r="6" spans="1:28" s="24" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="11">
         <v>144</v>
       </c>
       <c r="C6" s="11">
         <v>165</v>
       </c>
       <c r="D6" s="12">
         <v>169</v>
       </c>
       <c r="E6" s="12">
         <v>146</v>
       </c>
       <c r="F6" s="12">
         <v>151</v>
       </c>
       <c r="G6" s="12">
         <v>179</v>
       </c>
       <c r="H6" s="14">
         <v>176</v>
       </c>
       <c r="I6" s="12">
@@ -3543,52 +3652,55 @@
       </c>
       <c r="T6" s="32">
         <v>227</v>
       </c>
       <c r="U6" s="32">
         <v>204</v>
       </c>
       <c r="V6" s="32">
         <v>214</v>
       </c>
       <c r="W6" s="32">
         <v>228</v>
       </c>
       <c r="X6" s="32">
         <v>209</v>
       </c>
       <c r="Y6" s="32">
         <v>285</v>
       </c>
       <c r="Z6" s="32">
         <v>218</v>
       </c>
       <c r="AA6" s="32">
         <v>157</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" s="24" customFormat="1">
+      <c r="AB6" s="32">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="24" customFormat="1">
       <c r="A7" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="14"/>
       <c r="I7" s="12"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="22">
         <v>15</v>
       </c>
       <c r="O7" s="22">
         <v>10</v>
       </c>
       <c r="P7" s="22">
         <v>11</v>
       </c>
       <c r="Q7" s="22">
@@ -3602,52 +3714,55 @@
       </c>
       <c r="T7" s="22">
         <v>8</v>
       </c>
       <c r="U7" s="22">
         <v>11</v>
       </c>
       <c r="V7" s="22">
         <v>17</v>
       </c>
       <c r="W7" s="22">
         <v>16</v>
       </c>
       <c r="X7" s="22">
         <v>10</v>
       </c>
       <c r="Y7" s="22">
         <v>20</v>
       </c>
       <c r="Z7" s="22">
         <v>15</v>
       </c>
       <c r="AA7" s="22">
         <v>7</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" s="28" customFormat="1">
+      <c r="AB7" s="22">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="28" customFormat="1">
       <c r="A8" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="14"/>
       <c r="I8" s="12"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="22">
         <v>4</v>
       </c>
       <c r="O8" s="22">
         <v>6</v>
       </c>
       <c r="P8" s="22">
         <v>11</v>
       </c>
       <c r="Q8" s="22">
@@ -3661,52 +3776,55 @@
       </c>
       <c r="T8" s="22">
         <v>1</v>
       </c>
       <c r="U8" s="22">
         <v>7</v>
       </c>
       <c r="V8" s="22">
         <v>10</v>
       </c>
       <c r="W8" s="22">
         <v>2</v>
       </c>
       <c r="X8" s="22">
         <v>10</v>
       </c>
       <c r="Y8" s="22">
         <v>11</v>
       </c>
       <c r="Z8" s="22">
         <v>8</v>
       </c>
       <c r="AA8" s="22">
         <v>4</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="28" customFormat="1">
+      <c r="AB8" s="22">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="28" customFormat="1">
       <c r="A9" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="29"/>
       <c r="I9" s="11"/>
       <c r="J9" s="29"/>
       <c r="K9" s="29"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29"/>
       <c r="N9" s="22">
         <v>2</v>
       </c>
       <c r="O9" s="46" t="s">
         <v>43</v>
       </c>
       <c r="P9" s="22">
         <v>3</v>
       </c>
       <c r="Q9" s="22">
@@ -3720,52 +3838,55 @@
       </c>
       <c r="T9" s="46" t="s">
         <v>43</v>
       </c>
       <c r="U9" s="46" t="s">
         <v>43</v>
       </c>
       <c r="V9" s="28">
         <v>3</v>
       </c>
       <c r="W9" s="28">
         <v>1</v>
       </c>
       <c r="X9" s="22">
         <v>2</v>
       </c>
       <c r="Y9" s="22">
         <v>3</v>
       </c>
       <c r="Z9" s="22">
         <v>1</v>
       </c>
       <c r="AA9" s="22">
         <v>7</v>
       </c>
-    </row>
-    <row r="10" spans="1:27" s="28" customFormat="1">
+      <c r="AB9" s="22">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" s="28" customFormat="1">
       <c r="A10" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="22">
         <v>23</v>
       </c>
       <c r="O10" s="22">
         <v>17</v>
       </c>
       <c r="P10" s="22">
         <v>25</v>
       </c>
       <c r="Q10" s="22">
@@ -3779,412 +3900,437 @@
       </c>
       <c r="T10" s="22">
         <v>26</v>
       </c>
       <c r="U10" s="22">
         <v>32</v>
       </c>
       <c r="V10" s="22">
         <v>26</v>
       </c>
       <c r="W10" s="22">
         <v>41</v>
       </c>
       <c r="X10" s="22">
         <v>33</v>
       </c>
       <c r="Y10" s="22">
         <v>46</v>
       </c>
       <c r="Z10" s="22">
         <v>27</v>
       </c>
       <c r="AA10" s="22">
         <v>25</v>
       </c>
-    </row>
-    <row r="11" spans="1:27" s="28" customFormat="1">
+      <c r="AB10" s="22">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" s="28" customFormat="1">
       <c r="A11" s="43" t="s">
         <v>35</v>
       </c>
       <c r="N11" s="22">
         <v>16</v>
       </c>
       <c r="O11" s="22">
         <v>12</v>
       </c>
       <c r="P11" s="22">
         <v>22</v>
       </c>
       <c r="Q11" s="22">
         <v>13</v>
       </c>
       <c r="R11" s="22">
         <v>18</v>
       </c>
       <c r="S11" s="22">
         <v>18</v>
       </c>
       <c r="T11" s="22">
         <v>20</v>
       </c>
       <c r="U11" s="22">
         <v>15</v>
       </c>
       <c r="V11" s="22">
         <v>14</v>
       </c>
       <c r="W11" s="22">
         <v>11</v>
       </c>
       <c r="X11" s="22">
         <v>13</v>
       </c>
       <c r="Y11" s="22">
         <v>12</v>
       </c>
       <c r="Z11" s="22">
         <v>25</v>
       </c>
       <c r="AA11" s="22">
         <v>11</v>
       </c>
-    </row>
-    <row r="12" spans="1:27" s="28" customFormat="1">
+      <c r="AB11" s="22">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" s="28" customFormat="1">
       <c r="A12" s="43" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="22">
         <v>2</v>
       </c>
       <c r="O12" s="22">
         <v>2</v>
       </c>
       <c r="P12" s="22">
         <v>1</v>
       </c>
       <c r="Q12" s="22" t="s">
         <v>43</v>
       </c>
       <c r="R12" s="22">
         <v>2</v>
       </c>
       <c r="S12" s="22">
         <v>3</v>
       </c>
       <c r="T12" s="46" t="s">
         <v>43</v>
       </c>
       <c r="U12" s="46" t="s">
         <v>43</v>
       </c>
       <c r="V12" s="22">
         <v>3</v>
       </c>
       <c r="W12" s="22">
         <v>3</v>
       </c>
       <c r="X12" s="22">
         <v>3</v>
       </c>
       <c r="Y12" s="22">
         <v>1</v>
       </c>
       <c r="Z12" s="22">
         <v>1</v>
       </c>
       <c r="AA12" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="13" spans="1:27" s="28" customFormat="1">
+      <c r="AB12" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="28" customFormat="1">
       <c r="A13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="N13" s="22">
         <v>35</v>
       </c>
       <c r="O13" s="22">
         <v>33</v>
       </c>
       <c r="P13" s="22">
         <v>35</v>
       </c>
       <c r="Q13" s="22">
         <v>37</v>
       </c>
       <c r="R13" s="22">
         <v>55</v>
       </c>
       <c r="S13" s="22">
         <v>45</v>
       </c>
       <c r="T13" s="22">
         <v>62</v>
       </c>
       <c r="U13" s="22">
         <v>50</v>
       </c>
       <c r="V13" s="22">
         <v>36</v>
       </c>
       <c r="W13" s="22">
         <v>55</v>
       </c>
       <c r="X13" s="22">
         <v>49</v>
       </c>
       <c r="Y13" s="22">
         <v>66</v>
       </c>
       <c r="Z13" s="22">
         <v>47</v>
       </c>
       <c r="AA13" s="22">
         <v>34</v>
       </c>
-    </row>
-    <row r="14" spans="1:27" s="28" customFormat="1">
+      <c r="AB13" s="22">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="28" customFormat="1">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="N14" s="22">
         <v>1</v>
       </c>
       <c r="O14" s="22">
         <v>1</v>
       </c>
       <c r="P14" s="22" t="s">
         <v>43</v>
       </c>
       <c r="Q14" s="22">
         <v>1</v>
       </c>
       <c r="R14" s="22">
         <v>5</v>
       </c>
       <c r="S14" s="22">
         <v>2</v>
       </c>
       <c r="T14" s="22">
         <v>3</v>
       </c>
       <c r="U14" s="22">
         <v>1</v>
       </c>
       <c r="V14" s="22">
         <v>3</v>
       </c>
       <c r="W14" s="22">
         <v>2</v>
       </c>
       <c r="X14" s="22">
         <v>1</v>
       </c>
       <c r="Y14" s="22">
         <v>6</v>
       </c>
       <c r="Z14" s="22">
         <v>4</v>
       </c>
       <c r="AA14" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="15" spans="1:27" s="28" customFormat="1">
+      <c r="AB14" s="22">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" s="28" customFormat="1">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="N15" s="22">
         <v>26</v>
       </c>
       <c r="O15" s="22">
         <v>30</v>
       </c>
       <c r="P15" s="22">
         <v>44</v>
       </c>
       <c r="Q15" s="22">
         <v>36</v>
       </c>
       <c r="R15" s="22">
         <v>44</v>
       </c>
       <c r="S15" s="22">
         <v>40</v>
       </c>
       <c r="T15" s="22">
         <v>50</v>
       </c>
       <c r="U15" s="22">
         <v>40</v>
       </c>
       <c r="V15" s="22">
         <v>41</v>
       </c>
       <c r="W15" s="22">
         <v>44</v>
       </c>
       <c r="X15" s="22">
         <v>47</v>
       </c>
       <c r="Y15" s="22">
         <v>57</v>
       </c>
       <c r="Z15" s="22">
         <v>45</v>
       </c>
       <c r="AA15" s="22">
         <v>33</v>
       </c>
-    </row>
-    <row r="16" spans="1:27" s="28" customFormat="1">
+      <c r="AB15" s="22">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" s="28" customFormat="1">
       <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="N16" s="22">
         <v>7</v>
       </c>
       <c r="O16" s="22">
         <v>10</v>
       </c>
       <c r="P16" s="22">
         <v>10</v>
       </c>
       <c r="Q16" s="22">
         <v>6</v>
       </c>
       <c r="R16" s="22">
         <v>16</v>
       </c>
       <c r="S16" s="22">
         <v>12</v>
       </c>
       <c r="T16" s="22">
         <v>14</v>
       </c>
       <c r="U16" s="22">
         <v>12</v>
       </c>
       <c r="V16" s="22">
         <v>19</v>
       </c>
       <c r="W16" s="22">
         <v>8</v>
       </c>
       <c r="X16" s="22">
         <v>12</v>
       </c>
       <c r="Y16" s="22">
         <v>20</v>
       </c>
       <c r="Z16" s="22">
         <v>11</v>
       </c>
       <c r="AA16" s="22">
         <v>5</v>
       </c>
-    </row>
-    <row r="17" spans="1:27" s="28" customFormat="1">
+      <c r="AB16" s="22">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" s="28" customFormat="1">
       <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
       <c r="N17" s="22">
         <v>27</v>
       </c>
       <c r="O17" s="22">
         <v>29</v>
       </c>
       <c r="P17" s="22">
         <v>39</v>
       </c>
       <c r="Q17" s="22">
         <v>33</v>
       </c>
       <c r="R17" s="22">
         <v>44</v>
       </c>
       <c r="S17" s="22">
         <v>30</v>
       </c>
       <c r="T17" s="22">
         <v>43</v>
       </c>
       <c r="U17" s="22">
         <v>36</v>
       </c>
       <c r="V17" s="22">
         <v>42</v>
       </c>
       <c r="W17" s="22">
         <v>45</v>
       </c>
       <c r="X17" s="22">
         <v>29</v>
       </c>
       <c r="Y17" s="22">
         <v>43</v>
       </c>
       <c r="Z17" s="22">
         <v>34</v>
       </c>
       <c r="AA17" s="22">
         <v>29</v>
       </c>
-    </row>
-    <row r="18" spans="1:27" s="28" customFormat="1">
+      <c r="AB17" s="22">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="28" customFormat="1">
       <c r="A18" s="58" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="58"/>
       <c r="N18" s="58"/>
       <c r="O18" s="58"/>
       <c r="P18" s="58"/>
       <c r="Q18" s="58"/>
       <c r="R18" s="58"/>
       <c r="S18" s="58"/>
       <c r="T18" s="58"/>
       <c r="U18" s="58"/>
       <c r="V18" s="58"/>
       <c r="W18" s="58"/>
       <c r="X18" s="58"/>
       <c r="Y18" s="58"/>
       <c r="Z18" s="58"/>
       <c r="AA18" s="58"/>
-    </row>
-    <row r="19" spans="1:27" s="28" customFormat="1">
+      <c r="AB18" s="58"/>
+    </row>
+    <row r="19" spans="1:28" s="28" customFormat="1">
       <c r="A19" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="11">
         <v>51</v>
       </c>
       <c r="C19" s="11">
         <v>61</v>
       </c>
       <c r="D19" s="12">
         <v>57</v>
       </c>
       <c r="E19" s="12">
         <v>58</v>
       </c>
       <c r="F19" s="12">
         <v>57</v>
       </c>
       <c r="G19" s="12">
         <v>63</v>
       </c>
       <c r="H19" s="14">
         <v>72</v>
       </c>
       <c r="I19" s="12">
@@ -4222,83 +4368,87 @@
       </c>
       <c r="T19" s="33">
         <v>42</v>
       </c>
       <c r="U19" s="33">
         <v>46</v>
       </c>
       <c r="V19" s="33">
         <v>59</v>
       </c>
       <c r="W19" s="33">
         <v>44</v>
       </c>
       <c r="X19" s="33">
         <v>55</v>
       </c>
       <c r="Y19" s="33">
         <v>69</v>
       </c>
       <c r="Z19" s="32">
         <v>53</v>
       </c>
       <c r="AA19" s="32">
         <v>36</v>
       </c>
-    </row>
-    <row r="20" spans="1:27" s="28" customFormat="1">
+      <c r="AB19" s="32">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="28" customFormat="1">
       <c r="A20" s="59" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="59"/>
       <c r="C20" s="59"/>
       <c r="D20" s="59"/>
       <c r="E20" s="59"/>
       <c r="F20" s="59"/>
       <c r="G20" s="59"/>
       <c r="H20" s="59"/>
       <c r="I20" s="59"/>
       <c r="J20" s="59"/>
       <c r="K20" s="59"/>
       <c r="L20" s="59"/>
       <c r="M20" s="59"/>
       <c r="N20" s="59"/>
       <c r="O20" s="59"/>
       <c r="P20" s="59"/>
       <c r="Q20" s="59"/>
       <c r="R20" s="59"/>
       <c r="S20" s="59"/>
       <c r="T20" s="59"/>
       <c r="U20" s="59"/>
       <c r="V20" s="59"/>
       <c r="W20" s="59"/>
       <c r="X20" s="59"/>
       <c r="Y20" s="59"/>
       <c r="Z20" s="59"/>
       <c r="AA20" s="59"/>
-    </row>
-    <row r="21" spans="1:27" s="28" customFormat="1">
+      <c r="AB20" s="59"/>
+    </row>
+    <row r="21" spans="1:28" s="28" customFormat="1">
       <c r="A21" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="13">
         <v>93</v>
       </c>
       <c r="C21" s="13">
         <v>104</v>
       </c>
       <c r="D21" s="13">
         <v>112</v>
       </c>
       <c r="E21" s="13">
         <v>88</v>
       </c>
       <c r="F21" s="13">
         <v>94</v>
       </c>
       <c r="G21" s="13">
         <v>116</v>
       </c>
       <c r="H21" s="15">
         <v>104</v>
       </c>
       <c r="I21" s="13">
@@ -4336,175 +4486,181 @@
       </c>
       <c r="T21" s="34">
         <v>185</v>
       </c>
       <c r="U21" s="34">
         <v>158</v>
       </c>
       <c r="V21" s="34">
         <v>155</v>
       </c>
       <c r="W21" s="34">
         <v>184</v>
       </c>
       <c r="X21" s="34">
         <v>154</v>
       </c>
       <c r="Y21" s="34">
         <v>216</v>
       </c>
       <c r="Z21" s="34">
         <v>165</v>
       </c>
       <c r="AA21" s="35">
         <v>121</v>
       </c>
-    </row>
-    <row r="22" spans="1:27" s="28" customFormat="1">
+      <c r="AB21" s="35">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="28" customFormat="1">
       <c r="A22" s="21" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A18:AA18"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:AA5"/>
+    <mergeCell ref="A1:AB1"/>
+    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="A5:AB5"/>
+    <mergeCell ref="A18:AB18"/>
+    <mergeCell ref="A20:AB20"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA22"/>
+  <dimension ref="A1:AB22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AE20" sqref="AE20"/>
-      <selection pane="bottomLeft" activeCell="AA26" sqref="AA26"/>
+      <selection pane="bottomLeft" activeCell="AD22" sqref="AD22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="3" width="0" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" hidden="1" customWidth="1"/>
     <col min="5" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
-      <c r="A1" s="56" t="s">
+    <row r="1" spans="1:28">
+      <c r="A1" s="49" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="56"/>
-[...26 lines deleted...]
-    <row r="2" spans="1:27">
+      <c r="B1" s="49"/>
+      <c r="C1" s="49"/>
+      <c r="D1" s="49"/>
+      <c r="E1" s="49"/>
+      <c r="F1" s="49"/>
+      <c r="G1" s="49"/>
+      <c r="H1" s="49"/>
+      <c r="I1" s="49"/>
+      <c r="J1" s="49"/>
+      <c r="K1" s="49"/>
+      <c r="L1" s="49"/>
+      <c r="M1" s="49"/>
+      <c r="N1" s="49"/>
+      <c r="O1" s="49"/>
+      <c r="P1" s="49"/>
+      <c r="Q1" s="49"/>
+      <c r="R1" s="49"/>
+      <c r="S1" s="49"/>
+      <c r="T1" s="49"/>
+      <c r="U1" s="49"/>
+      <c r="V1" s="49"/>
+      <c r="W1" s="49"/>
+      <c r="X1" s="49"/>
+      <c r="Y1" s="49"/>
+      <c r="Z1" s="49"/>
+      <c r="AA1" s="49"/>
+      <c r="AB1" s="49"/>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" s="1"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
       <c r="Y2" s="47"/>
       <c r="Z2" s="47"/>
       <c r="AA2" s="47"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="52">
+      <c r="AB2" s="47"/>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" s="51"/>
+      <c r="B3" s="53">
         <v>2021</v>
       </c>
-      <c r="C3" s="53"/>
-[...10 lines deleted...]
-      <c r="N3" s="52">
+      <c r="C3" s="54"/>
+      <c r="D3" s="54"/>
+      <c r="E3" s="54"/>
+      <c r="F3" s="54"/>
+      <c r="G3" s="54"/>
+      <c r="H3" s="54"/>
+      <c r="I3" s="54"/>
+      <c r="J3" s="54"/>
+      <c r="K3" s="54"/>
+      <c r="L3" s="54"/>
+      <c r="M3" s="54"/>
+      <c r="N3" s="53">
         <v>2025</v>
       </c>
-      <c r="O3" s="53"/>
-[...10 lines deleted...]
-      <c r="Z3" s="52">
+      <c r="O3" s="54"/>
+      <c r="P3" s="54"/>
+      <c r="Q3" s="54"/>
+      <c r="R3" s="54"/>
+      <c r="S3" s="54"/>
+      <c r="T3" s="54"/>
+      <c r="U3" s="54"/>
+      <c r="V3" s="54"/>
+      <c r="W3" s="54"/>
+      <c r="X3" s="54"/>
+      <c r="Y3" s="56"/>
+      <c r="Z3" s="53">
         <v>2026</v>
       </c>
-      <c r="AA3" s="53"/>
-[...2 lines deleted...]
-      <c r="A4" s="51"/>
+      <c r="AA3" s="54"/>
+      <c r="AB3" s="54"/>
+    </row>
+    <row r="4" spans="1:28" ht="24.75" customHeight="1">
+      <c r="A4" s="52"/>
       <c r="B4" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -4539,83 +4695,87 @@
       </c>
       <c r="T4" s="40" t="s">
         <v>12</v>
       </c>
       <c r="U4" s="45" t="s">
         <v>13</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="X4" s="45" t="s">
         <v>22</v>
       </c>
       <c r="Y4" s="45" t="s">
         <v>26</v>
       </c>
       <c r="Z4" s="40" t="s">
         <v>6</v>
       </c>
       <c r="AA4" s="40" t="s">
         <v>15</v>
       </c>
-    </row>
-    <row r="5" spans="1:27">
+      <c r="AB4" s="3" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
       <c r="A5" s="57" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="57"/>
       <c r="F5" s="57"/>
       <c r="G5" s="57"/>
       <c r="H5" s="57"/>
       <c r="I5" s="57"/>
       <c r="J5" s="57"/>
       <c r="K5" s="57"/>
       <c r="L5" s="57"/>
       <c r="M5" s="57"/>
       <c r="N5" s="57"/>
       <c r="O5" s="57"/>
       <c r="P5" s="57"/>
       <c r="Q5" s="57"/>
       <c r="R5" s="57"/>
       <c r="S5" s="57"/>
       <c r="T5" s="57"/>
       <c r="U5" s="57"/>
       <c r="V5" s="57"/>
       <c r="W5" s="57"/>
       <c r="X5" s="57"/>
       <c r="Y5" s="57"/>
       <c r="Z5" s="57"/>
       <c r="AA5" s="57"/>
-    </row>
-    <row r="6" spans="1:27" s="24" customFormat="1">
+      <c r="AB5" s="57"/>
+    </row>
+    <row r="6" spans="1:28" s="24" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="8">
         <v>0.81</v>
       </c>
       <c r="C6" s="8">
         <v>0.92</v>
       </c>
       <c r="D6" s="9">
         <v>0.93</v>
       </c>
       <c r="E6" s="9">
         <v>0.91</v>
       </c>
       <c r="F6" s="9">
         <v>0.9</v>
       </c>
       <c r="G6" s="9">
         <v>0.92</v>
       </c>
       <c r="H6" s="16">
         <v>0.93</v>
       </c>
       <c r="I6" s="9">
@@ -4653,52 +4813,55 @@
       </c>
       <c r="T6" s="36">
         <v>1.47</v>
       </c>
       <c r="U6" s="36">
         <v>1.48</v>
       </c>
       <c r="V6" s="36">
         <v>1.5</v>
       </c>
       <c r="W6" s="36">
         <v>1.52</v>
       </c>
       <c r="X6" s="36">
         <v>1.53</v>
       </c>
       <c r="Y6" s="36">
         <v>1.58</v>
       </c>
       <c r="Z6" s="36">
         <v>1.58</v>
       </c>
       <c r="AA6" s="36">
         <v>1.43</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" s="24" customFormat="1">
+      <c r="AB6" s="36">
+        <v>1.55</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="24" customFormat="1">
       <c r="A7" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="16"/>
       <c r="I7" s="9"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="18"/>
       <c r="N7" s="18">
         <v>2.69</v>
       </c>
       <c r="O7" s="18">
         <v>2.34</v>
       </c>
       <c r="P7" s="48">
         <v>2.21</v>
       </c>
       <c r="Q7" s="18">
@@ -4712,52 +4875,55 @@
       </c>
       <c r="T7" s="18">
         <v>2.13</v>
       </c>
       <c r="U7" s="18">
         <v>2.11</v>
       </c>
       <c r="V7" s="18">
         <v>2.2200000000000002</v>
       </c>
       <c r="W7" s="18">
         <v>2.29</v>
       </c>
       <c r="X7" s="18">
         <v>2.25</v>
       </c>
       <c r="Y7" s="18">
         <v>2.36</v>
       </c>
       <c r="Z7" s="18">
         <v>2.66</v>
       </c>
       <c r="AA7" s="18">
         <v>2.0499999999999998</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" s="28" customFormat="1">
+      <c r="AB7" s="18">
+        <v>2.62</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="28" customFormat="1">
       <c r="A8" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="16"/>
       <c r="I8" s="9"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="18"/>
       <c r="N8" s="18">
         <v>0.88</v>
       </c>
       <c r="O8" s="18">
         <v>1.1499999999999999</v>
       </c>
       <c r="P8" s="48">
         <v>1.59</v>
       </c>
       <c r="Q8" s="18">
@@ -4771,52 +4937,55 @@
       </c>
       <c r="T8" s="18">
         <v>1.35</v>
       </c>
       <c r="U8" s="18">
         <v>1.38</v>
       </c>
       <c r="V8" s="18">
         <v>1.47</v>
       </c>
       <c r="W8" s="18">
         <v>1.37</v>
       </c>
       <c r="X8" s="18">
         <v>1.45</v>
       </c>
       <c r="Y8" s="18">
         <v>1.53</v>
       </c>
       <c r="Z8" s="18">
         <v>1.65</v>
       </c>
       <c r="AA8" s="18">
         <v>1.29</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="24" customFormat="1">
+      <c r="AB8" s="18">
+        <v>1.2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="24" customFormat="1">
       <c r="A9" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="30"/>
       <c r="I9" s="8"/>
       <c r="J9" s="30"/>
       <c r="K9" s="30"/>
       <c r="L9" s="30"/>
       <c r="M9" s="31"/>
       <c r="N9" s="18">
         <v>0.86</v>
       </c>
       <c r="O9" s="18">
         <v>0.45</v>
       </c>
       <c r="P9" s="48">
         <v>0.74</v>
       </c>
       <c r="Q9" s="18">
@@ -4830,52 +4999,55 @@
       </c>
       <c r="T9" s="18">
         <v>0.44</v>
       </c>
       <c r="U9" s="18">
         <v>0.38</v>
       </c>
       <c r="V9" s="18">
         <v>0.49</v>
       </c>
       <c r="W9" s="18">
         <v>0.48</v>
       </c>
       <c r="X9" s="18">
         <v>0.52</v>
       </c>
       <c r="Y9" s="18">
         <v>0.57999999999999996</v>
       </c>
       <c r="Z9" s="18">
         <v>0.44</v>
       </c>
       <c r="AA9" s="18">
         <v>1.86</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="18">
+        <v>1.67</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="18">
         <v>0.96</v>
       </c>
       <c r="O10" s="18">
         <v>0.87</v>
       </c>
       <c r="P10" s="48">
         <v>0.93</v>
       </c>
       <c r="Q10" s="18">
@@ -4889,52 +5061,55 @@
       </c>
       <c r="T10" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="U10" s="18">
         <v>1.1299999999999999</v>
       </c>
       <c r="V10" s="18">
         <v>1.1299999999999999</v>
       </c>
       <c r="W10" s="18">
         <v>1.19</v>
       </c>
       <c r="X10" s="18">
         <v>1.21</v>
       </c>
       <c r="Y10" s="18">
         <v>1.27</v>
       </c>
       <c r="Z10" s="18">
         <v>1.1299999999999999</v>
       </c>
       <c r="AA10" s="18">
         <v>1.1399999999999999</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="18">
+        <v>1.43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="43" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="18">
         <v>1.1100000000000001</v>
       </c>
       <c r="O11" s="18">
         <v>1.02</v>
       </c>
       <c r="P11" s="48">
         <v>1.19</v>
       </c>
       <c r="Q11" s="18">
@@ -4948,365 +5123,387 @@
       </c>
       <c r="T11" s="18">
         <v>1.2</v>
       </c>
       <c r="U11" s="18">
         <v>1.18</v>
       </c>
       <c r="V11" s="18">
         <v>1.1599999999999999</v>
       </c>
       <c r="W11" s="18">
         <v>1.1200000000000001</v>
       </c>
       <c r="X11" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="Y11" s="18">
         <v>1.08</v>
       </c>
       <c r="Z11" s="18">
         <v>1.71</v>
       </c>
       <c r="AA11" s="18">
         <v>1.3</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="18">
+        <v>1.18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="43" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="18">
         <v>0.93</v>
       </c>
       <c r="O12" s="18">
         <v>0.97</v>
       </c>
       <c r="P12" s="48">
         <v>0.79</v>
       </c>
       <c r="Q12" s="18">
         <v>0.59</v>
       </c>
       <c r="R12" s="18">
         <v>0.66</v>
       </c>
       <c r="S12" s="18">
         <v>0.79</v>
       </c>
       <c r="T12" s="18">
         <v>0.67</v>
       </c>
       <c r="U12" s="18">
         <v>0.57999999999999996</v>
       </c>
       <c r="V12" s="18">
         <v>0.68</v>
       </c>
       <c r="W12" s="18">
         <v>0.75</v>
       </c>
       <c r="X12" s="18">
         <v>0.81</v>
       </c>
       <c r="Y12" s="18">
         <v>0.78</v>
       </c>
       <c r="Z12" s="18">
         <v>0.48</v>
       </c>
       <c r="AA12" s="18">
         <v>0.51</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="18">
+        <v>0.67</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="N13" s="18">
         <v>1.1399999999999999</v>
       </c>
       <c r="O13" s="18">
         <v>1.1499999999999999</v>
       </c>
       <c r="P13" s="48">
         <v>1.1499999999999999</v>
       </c>
       <c r="Q13" s="18">
         <v>1.17</v>
       </c>
       <c r="R13" s="18">
         <v>1.29</v>
       </c>
       <c r="S13" s="18">
         <v>1.33</v>
       </c>
       <c r="T13" s="18">
         <v>1.43</v>
       </c>
       <c r="U13" s="18">
         <v>1.45</v>
       </c>
       <c r="V13" s="18">
         <v>1.43</v>
       </c>
       <c r="W13" s="18">
         <v>1.46</v>
       </c>
       <c r="X13" s="18">
         <v>1.48</v>
       </c>
       <c r="Y13" s="18">
         <v>1.53</v>
       </c>
       <c r="Z13" s="18">
         <v>1.43</v>
       </c>
       <c r="AA13" s="18">
         <v>1.3</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="18">
+        <v>1.33</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="N14" s="18">
         <v>0.44</v>
       </c>
       <c r="O14" s="18">
         <v>0.47</v>
       </c>
       <c r="P14" s="48">
         <v>0.31</v>
       </c>
       <c r="Q14" s="18">
         <v>0.34</v>
       </c>
       <c r="R14" s="18">
         <v>0.73</v>
       </c>
       <c r="S14" s="18">
         <v>0.76</v>
       </c>
       <c r="T14" s="18">
         <v>0.84</v>
       </c>
       <c r="U14" s="18">
         <v>0.79</v>
       </c>
       <c r="V14" s="18">
         <v>0.85</v>
       </c>
       <c r="W14" s="18">
         <v>0.86</v>
       </c>
       <c r="X14" s="18">
         <v>0.82</v>
       </c>
       <c r="Y14" s="18">
         <v>0.98</v>
       </c>
       <c r="Z14" s="18">
         <v>1.91</v>
       </c>
       <c r="AA14" s="18">
         <v>1.26</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="18">
+        <v>0.99</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="N15" s="18">
         <v>1.18</v>
       </c>
       <c r="O15" s="18">
         <v>1.32</v>
       </c>
       <c r="P15" s="48">
         <v>1.55</v>
       </c>
       <c r="Q15" s="18">
         <v>1.58</v>
       </c>
       <c r="R15" s="18">
         <v>1.66</v>
       </c>
       <c r="S15" s="18">
         <v>1.69</v>
       </c>
       <c r="T15" s="18">
         <v>1.78</v>
       </c>
       <c r="U15" s="18">
         <v>1.78</v>
       </c>
       <c r="V15" s="18">
         <v>1.79</v>
       </c>
       <c r="W15" s="18">
         <v>1.81</v>
       </c>
       <c r="X15" s="18">
         <v>1.85</v>
       </c>
       <c r="Y15" s="18">
         <v>1.91</v>
       </c>
       <c r="Z15" s="18">
         <v>1.91</v>
       </c>
       <c r="AA15" s="18">
         <v>1.75</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="18">
+        <v>1.92</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="N16" s="18">
         <v>1.36</v>
       </c>
       <c r="O16" s="18">
         <v>1.74</v>
       </c>
       <c r="P16" s="48">
         <v>1.81</v>
       </c>
       <c r="Q16" s="18">
         <v>1.66</v>
       </c>
       <c r="R16" s="18">
         <v>1.96</v>
       </c>
       <c r="S16" s="18">
         <v>2.0299999999999998</v>
       </c>
       <c r="T16" s="18">
         <v>2.13</v>
       </c>
       <c r="U16" s="18">
         <v>2.16</v>
       </c>
       <c r="V16" s="18">
         <v>2.34</v>
       </c>
       <c r="W16" s="18">
         <v>2.2599999999999998</v>
       </c>
       <c r="X16" s="18">
         <v>2.27</v>
       </c>
       <c r="Y16" s="18">
         <v>2.41</v>
       </c>
       <c r="Z16" s="18">
         <v>2.17</v>
       </c>
       <c r="AA16" s="18">
         <v>1.67</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="18">
+        <v>1.71</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
       <c r="N17" s="18">
         <v>1.34</v>
       </c>
       <c r="O17" s="18">
         <v>1.45</v>
       </c>
       <c r="P17" s="48">
         <v>1.62</v>
       </c>
       <c r="Q17" s="18">
         <v>1.63</v>
       </c>
       <c r="R17" s="18">
         <v>1.74</v>
       </c>
       <c r="S17" s="18">
         <v>1.71</v>
       </c>
       <c r="T17" s="18">
         <v>1.77</v>
       </c>
       <c r="U17" s="18">
         <v>1.77</v>
       </c>
       <c r="V17" s="18">
         <v>1.81</v>
       </c>
       <c r="W17" s="18">
         <v>1.85</v>
       </c>
       <c r="X17" s="18">
         <v>1.82</v>
       </c>
       <c r="Y17" s="18">
         <v>1.85</v>
       </c>
       <c r="Z17" s="18">
         <v>1.63</v>
       </c>
       <c r="AA17" s="18">
         <v>1.59</v>
       </c>
-    </row>
-    <row r="18" spans="1:27" s="25" customFormat="1">
+      <c r="AB17" s="18">
+        <v>1.77</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="25" customFormat="1">
       <c r="A18" s="58" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="58"/>
       <c r="N18" s="58"/>
       <c r="O18" s="58"/>
       <c r="P18" s="58"/>
       <c r="Q18" s="58"/>
       <c r="R18" s="58"/>
       <c r="S18" s="58"/>
       <c r="T18" s="58"/>
       <c r="U18" s="58"/>
       <c r="V18" s="58"/>
       <c r="W18" s="58"/>
       <c r="X18" s="58"/>
       <c r="Y18" s="58"/>
       <c r="Z18" s="58"/>
       <c r="AA18" s="58"/>
-    </row>
-    <row r="19" spans="1:27" s="25" customFormat="1">
+      <c r="AB18" s="58"/>
+    </row>
+    <row r="19" spans="1:28" s="25" customFormat="1">
       <c r="A19" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="8">
         <v>1.31</v>
       </c>
       <c r="C19" s="8">
         <v>1.52</v>
       </c>
       <c r="D19" s="9">
         <v>1.5</v>
       </c>
       <c r="E19" s="9">
         <v>1.51</v>
       </c>
       <c r="F19" s="9">
         <v>1.5</v>
       </c>
       <c r="G19" s="9">
         <v>1.53</v>
       </c>
       <c r="H19" s="16">
         <v>1.58</v>
       </c>
       <c r="I19" s="9">
@@ -5344,83 +5541,87 @@
       </c>
       <c r="T19" s="38">
         <v>1.71</v>
       </c>
       <c r="U19" s="38">
         <v>1.72</v>
       </c>
       <c r="V19" s="38">
         <v>1.79</v>
       </c>
       <c r="W19" s="38">
         <v>1.78</v>
       </c>
       <c r="X19" s="38">
         <v>1.82</v>
       </c>
       <c r="Y19" s="38">
         <v>1.89</v>
       </c>
       <c r="Z19" s="36">
         <v>2</v>
       </c>
       <c r="AA19" s="36">
         <v>1.77</v>
       </c>
-    </row>
-    <row r="20" spans="1:27" s="25" customFormat="1">
+      <c r="AB19" s="36">
+        <v>1.87</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="25" customFormat="1">
       <c r="A20" s="59" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="59"/>
       <c r="C20" s="59"/>
       <c r="D20" s="59"/>
       <c r="E20" s="59"/>
       <c r="F20" s="59"/>
       <c r="G20" s="59"/>
       <c r="H20" s="59"/>
       <c r="I20" s="59"/>
       <c r="J20" s="59"/>
       <c r="K20" s="59"/>
       <c r="L20" s="59"/>
       <c r="M20" s="59"/>
       <c r="N20" s="59"/>
       <c r="O20" s="59"/>
       <c r="P20" s="59"/>
       <c r="Q20" s="59"/>
       <c r="R20" s="59"/>
       <c r="S20" s="59"/>
       <c r="T20" s="59"/>
       <c r="U20" s="59"/>
       <c r="V20" s="59"/>
       <c r="W20" s="59"/>
       <c r="X20" s="59"/>
       <c r="Y20" s="59"/>
       <c r="Z20" s="59"/>
       <c r="AA20" s="59"/>
-    </row>
-    <row r="21" spans="1:27" s="25" customFormat="1">
+      <c r="AB20" s="59"/>
+    </row>
+    <row r="21" spans="1:28" s="25" customFormat="1">
       <c r="A21" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="10">
         <v>0.67</v>
       </c>
       <c r="C21" s="10">
         <v>0.75</v>
       </c>
       <c r="D21" s="10">
         <v>0.77</v>
       </c>
       <c r="E21" s="10">
         <v>0.74</v>
       </c>
       <c r="F21" s="10">
         <v>0.73</v>
       </c>
       <c r="G21" s="10">
         <v>0.75</v>
       </c>
       <c r="H21" s="17">
         <v>0.75</v>
       </c>
       <c r="I21" s="10">
@@ -5458,66 +5659,69 @@
       </c>
       <c r="T21" s="34">
         <v>1.41</v>
       </c>
       <c r="U21" s="34">
         <v>1.42</v>
       </c>
       <c r="V21" s="34">
         <v>1.43</v>
       </c>
       <c r="W21" s="34">
         <v>1.45</v>
       </c>
       <c r="X21" s="34">
         <v>1.46</v>
       </c>
       <c r="Y21" s="41">
         <v>1.5</v>
       </c>
       <c r="Z21" s="41">
         <v>1.48</v>
       </c>
       <c r="AA21" s="37">
         <v>1.35</v>
       </c>
-    </row>
-    <row r="22" spans="1:27" s="25" customFormat="1">
+      <c r="AB21" s="37">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="25" customFormat="1">
       <c r="A22" s="21" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A18:AA18"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:AA5"/>
+    <mergeCell ref="A1:AB1"/>
+    <mergeCell ref="A5:AB5"/>
+    <mergeCell ref="A18:AB18"/>
+    <mergeCell ref="A20:AB20"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
+    <mergeCell ref="Z3:AB3"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Тіркелген некелер саны</vt:lpstr>