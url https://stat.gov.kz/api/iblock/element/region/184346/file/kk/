--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -17,51 +17,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" tabRatio="666"/>
   </bookViews>
   <sheets>
     <sheet name="Тіркелген некелер саны" sheetId="1" r:id="rId1"/>
     <sheet name="Жалпы некелер коэффициенті" sheetId="4" r:id="rId2"/>
     <sheet name="Тіркелген ажырасулар саны" sheetId="5" r:id="rId3"/>
     <sheet name="Жалпы ажырасулар коэффициенті" sheetId="6" r:id="rId4"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="190" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="195" uniqueCount="44">
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
     <t>шілде</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
@@ -493,73 +493,73 @@
     <xf numFmtId="164" fontId="9" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="2" fontId="8" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="11" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="4" fontId="8" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
@@ -852,152 +852,155 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB29"/>
+  <dimension ref="A1:AC29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection sqref="A1:D4"/>
-      <selection pane="bottomLeft" activeCell="T34" sqref="T34"/>
+      <selection pane="bottomLeft" activeCell="A36" sqref="A36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
-      <c r="A1" s="49" t="s">
+    <row r="1" spans="1:29">
+      <c r="A1" s="56" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="49"/>
-[...27 lines deleted...]
-    <row r="2" spans="1:28">
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" s="1"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
       <c r="Y2" s="47"/>
       <c r="Z2" s="47"/>
       <c r="AA2" s="47"/>
       <c r="AB2" s="47"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="53">
+      <c r="AC2" s="47"/>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" s="50"/>
+      <c r="B3" s="52">
         <v>2021</v>
       </c>
-      <c r="C3" s="54"/>
-[...10 lines deleted...]
-      <c r="N3" s="53">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="52">
         <v>2025</v>
       </c>
-      <c r="O3" s="54"/>
-[...10 lines deleted...]
-      <c r="Z3" s="53">
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+      <c r="U3" s="53"/>
+      <c r="V3" s="53"/>
+      <c r="W3" s="53"/>
+      <c r="X3" s="53"/>
+      <c r="Y3" s="55"/>
+      <c r="Z3" s="52">
         <v>2026</v>
       </c>
-      <c r="AA3" s="54"/>
-[...3 lines deleted...]
-      <c r="A4" s="52"/>
+      <c r="AA3" s="53"/>
+      <c r="AB3" s="53"/>
+      <c r="AC3" s="53"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="51"/>
       <c r="B4" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="5" t="s">
@@ -1035,84 +1038,88 @@
       </c>
       <c r="U4" s="6" t="s">
         <v>4</v>
       </c>
       <c r="V4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="W4" s="7" t="s">
         <v>23</v>
       </c>
       <c r="X4" s="6" t="s">
         <v>24</v>
       </c>
       <c r="Y4" s="44" t="s">
         <v>25</v>
       </c>
       <c r="Z4" s="7" t="s">
         <v>6</v>
       </c>
       <c r="AA4" s="7" t="s">
         <v>7</v>
       </c>
       <c r="AB4" s="7" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4" s="39" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" s="57" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="57"/>
       <c r="F5" s="57"/>
       <c r="G5" s="57"/>
       <c r="H5" s="57"/>
       <c r="I5" s="57"/>
       <c r="J5" s="57"/>
       <c r="K5" s="57"/>
       <c r="L5" s="57"/>
       <c r="M5" s="57"/>
       <c r="N5" s="57"/>
       <c r="O5" s="57"/>
       <c r="P5" s="57"/>
       <c r="Q5" s="57"/>
       <c r="R5" s="57"/>
       <c r="S5" s="57"/>
       <c r="T5" s="57"/>
       <c r="U5" s="57"/>
       <c r="V5" s="57"/>
       <c r="W5" s="57"/>
       <c r="X5" s="57"/>
       <c r="Y5" s="57"/>
       <c r="Z5" s="57"/>
       <c r="AA5" s="57"/>
       <c r="AB5" s="57"/>
-    </row>
-    <row r="6" spans="1:28" s="24" customFormat="1">
+      <c r="AC5" s="57"/>
+    </row>
+    <row r="6" spans="1:29" s="24" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="11">
         <v>1067</v>
       </c>
       <c r="C6" s="11">
         <v>1094</v>
       </c>
       <c r="D6" s="12">
         <v>1294</v>
       </c>
       <c r="E6" s="12">
         <v>1083</v>
       </c>
       <c r="F6" s="12">
         <v>1143</v>
       </c>
       <c r="G6" s="12">
         <v>1031</v>
       </c>
       <c r="H6" s="14">
         <v>1272</v>
       </c>
       <c r="I6" s="12">
@@ -1153,52 +1160,55 @@
       </c>
       <c r="U6" s="32">
         <v>998</v>
       </c>
       <c r="V6" s="32">
         <v>887</v>
       </c>
       <c r="W6" s="32">
         <v>866</v>
       </c>
       <c r="X6" s="32">
         <v>698</v>
       </c>
       <c r="Y6" s="32">
         <v>761</v>
       </c>
       <c r="Z6" s="32">
         <v>627</v>
       </c>
       <c r="AA6" s="32">
         <v>595</v>
       </c>
       <c r="AB6" s="32">
         <v>665</v>
       </c>
-    </row>
-    <row r="7" spans="1:28" s="24" customFormat="1">
+      <c r="AC6" s="32">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" s="24" customFormat="1">
       <c r="A7" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="14"/>
       <c r="I7" s="12"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="22">
         <v>35</v>
       </c>
       <c r="O7" s="22">
         <v>39</v>
       </c>
       <c r="P7" s="22">
         <v>27</v>
       </c>
       <c r="Q7" s="22">
@@ -1215,52 +1225,55 @@
       </c>
       <c r="U7" s="22">
         <v>60</v>
       </c>
       <c r="V7" s="22">
         <v>42</v>
       </c>
       <c r="W7" s="22">
         <v>45</v>
       </c>
       <c r="X7" s="22">
         <v>29</v>
       </c>
       <c r="Y7" s="22">
         <v>36</v>
       </c>
       <c r="Z7" s="22">
         <v>24</v>
       </c>
       <c r="AA7" s="22">
         <v>21</v>
       </c>
       <c r="AB7" s="22">
         <v>30</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="28" customFormat="1">
+      <c r="AC7" s="22">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="28" customFormat="1">
       <c r="A8" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="14"/>
       <c r="I8" s="12"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="22">
         <v>19</v>
       </c>
       <c r="O8" s="22">
         <v>31</v>
       </c>
       <c r="P8" s="22">
         <v>35</v>
       </c>
       <c r="Q8" s="22">
@@ -1277,52 +1290,55 @@
       </c>
       <c r="U8" s="22">
         <v>30</v>
       </c>
       <c r="V8" s="22">
         <v>36</v>
       </c>
       <c r="W8" s="22">
         <v>41</v>
       </c>
       <c r="X8" s="22">
         <v>36</v>
       </c>
       <c r="Y8" s="22">
         <v>20</v>
       </c>
       <c r="Z8" s="22">
         <v>31</v>
       </c>
       <c r="AA8" s="22">
         <v>28</v>
       </c>
       <c r="AB8" s="22">
         <v>20</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" s="24" customFormat="1">
+      <c r="AC8" s="22">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="24" customFormat="1">
       <c r="A9" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="29"/>
       <c r="I9" s="11"/>
       <c r="J9" s="29"/>
       <c r="K9" s="29"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29"/>
       <c r="N9" s="22">
         <v>11</v>
       </c>
       <c r="O9" s="22">
         <v>9</v>
       </c>
       <c r="P9" s="22">
         <v>11</v>
       </c>
       <c r="Q9" s="22">
@@ -1339,52 +1355,55 @@
       </c>
       <c r="U9" s="22">
         <v>16</v>
       </c>
       <c r="V9" s="22">
         <v>16</v>
       </c>
       <c r="W9" s="22">
         <v>11</v>
       </c>
       <c r="X9" s="22">
         <v>11</v>
       </c>
       <c r="Y9" s="22">
         <v>10</v>
       </c>
       <c r="Z9" s="22">
         <v>14</v>
       </c>
       <c r="AA9" s="22">
         <v>9</v>
       </c>
       <c r="AB9" s="22">
         <v>12</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="22">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="22">
         <v>133</v>
       </c>
       <c r="O10" s="22">
         <v>128</v>
       </c>
       <c r="P10" s="22">
         <v>130</v>
       </c>
       <c r="Q10" s="22">
@@ -1401,52 +1420,55 @@
       </c>
       <c r="U10" s="22">
         <v>150</v>
       </c>
       <c r="V10" s="22">
         <v>125</v>
       </c>
       <c r="W10" s="22">
         <v>141</v>
       </c>
       <c r="X10" s="22">
         <v>138</v>
       </c>
       <c r="Y10" s="22">
         <v>162</v>
       </c>
       <c r="Z10" s="22">
         <v>113</v>
       </c>
       <c r="AA10" s="22">
         <v>109</v>
       </c>
       <c r="AB10" s="22">
         <v>149</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="22">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="43" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="22">
         <v>69</v>
       </c>
       <c r="O11" s="22">
         <v>71</v>
       </c>
       <c r="P11" s="22">
         <v>69</v>
       </c>
       <c r="Q11" s="22">
@@ -1463,52 +1485,55 @@
       </c>
       <c r="U11" s="22">
         <v>92</v>
       </c>
       <c r="V11" s="22">
         <v>92</v>
       </c>
       <c r="W11" s="22">
         <v>94</v>
       </c>
       <c r="X11" s="22">
         <v>83</v>
       </c>
       <c r="Y11" s="22">
         <v>85</v>
       </c>
       <c r="Z11" s="22">
         <v>62</v>
       </c>
       <c r="AA11" s="22">
         <v>57</v>
       </c>
       <c r="AB11" s="22">
         <v>60</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="22">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="43" t="s">
         <v>36</v>
       </c>
       <c r="B12" s="23"/>
       <c r="C12" s="23"/>
       <c r="D12" s="23"/>
       <c r="E12" s="23"/>
       <c r="F12" s="23"/>
       <c r="G12" s="23"/>
       <c r="H12" s="23"/>
       <c r="I12" s="23"/>
       <c r="J12" s="23"/>
       <c r="K12" s="23"/>
       <c r="L12" s="23"/>
       <c r="M12" s="23"/>
       <c r="N12" s="22">
         <v>8</v>
       </c>
       <c r="O12" s="22">
         <v>2</v>
       </c>
       <c r="P12" s="22">
         <v>11</v>
       </c>
       <c r="Q12" s="22">
@@ -1525,334 +1550,353 @@
       </c>
       <c r="U12" s="22">
         <v>14</v>
       </c>
       <c r="V12" s="22">
         <v>17</v>
       </c>
       <c r="W12" s="22">
         <v>8</v>
       </c>
       <c r="X12" s="22">
         <v>9</v>
       </c>
       <c r="Y12" s="22">
         <v>10</v>
       </c>
       <c r="Z12" s="22">
         <v>11</v>
       </c>
       <c r="AA12" s="22">
         <v>9</v>
       </c>
       <c r="AB12" s="22">
         <v>10</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="22">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="N13" s="22">
         <v>125</v>
       </c>
       <c r="O13" s="22">
         <v>165</v>
       </c>
       <c r="P13" s="22">
         <v>138</v>
       </c>
       <c r="Q13" s="22">
         <v>178</v>
       </c>
       <c r="R13" s="22">
         <v>161</v>
       </c>
       <c r="S13" s="22">
         <v>200</v>
       </c>
       <c r="T13" s="22">
         <v>245</v>
       </c>
       <c r="U13" s="22">
         <v>233</v>
       </c>
       <c r="V13" s="22">
         <v>217</v>
       </c>
       <c r="W13" s="22">
         <v>196</v>
       </c>
       <c r="X13" s="22">
         <v>136</v>
       </c>
       <c r="Y13" s="22">
         <v>155</v>
       </c>
       <c r="Z13" s="22">
         <v>146</v>
       </c>
       <c r="AA13" s="22">
         <v>145</v>
       </c>
       <c r="AB13" s="22">
         <v>147</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="22">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="N14" s="22">
         <v>13</v>
       </c>
       <c r="O14" s="22">
         <v>10</v>
       </c>
       <c r="P14" s="22">
         <v>13</v>
       </c>
       <c r="Q14" s="22">
         <v>8</v>
       </c>
       <c r="R14" s="22">
         <v>9</v>
       </c>
       <c r="S14" s="22">
         <v>13</v>
       </c>
       <c r="T14" s="22">
         <v>20</v>
       </c>
       <c r="U14" s="22">
         <v>13</v>
       </c>
       <c r="V14" s="22">
         <v>18</v>
       </c>
       <c r="W14" s="22">
         <v>17</v>
       </c>
       <c r="X14" s="22">
         <v>15</v>
       </c>
       <c r="Y14" s="22">
         <v>14</v>
       </c>
       <c r="Z14" s="22">
         <v>9</v>
       </c>
       <c r="AA14" s="22">
         <v>4</v>
       </c>
       <c r="AB14" s="22">
         <v>13</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="22">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="N15" s="22">
         <v>111</v>
       </c>
       <c r="O15" s="22">
         <v>124</v>
       </c>
       <c r="P15" s="22">
         <v>116</v>
       </c>
       <c r="Q15" s="22">
         <v>124</v>
       </c>
       <c r="R15" s="22">
         <v>133</v>
       </c>
       <c r="S15" s="22">
         <v>157</v>
       </c>
       <c r="T15" s="22">
         <v>175</v>
       </c>
       <c r="U15" s="22">
         <v>197</v>
       </c>
       <c r="V15" s="22">
         <v>160</v>
       </c>
       <c r="W15" s="22">
         <v>150</v>
       </c>
       <c r="X15" s="22">
         <v>108</v>
       </c>
       <c r="Y15" s="22">
         <v>119</v>
       </c>
       <c r="Z15" s="22">
         <v>109</v>
       </c>
       <c r="AA15" s="22">
         <v>89</v>
       </c>
       <c r="AB15" s="22">
         <v>99</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="22">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="N16" s="22">
         <v>21</v>
       </c>
       <c r="O16" s="22">
         <v>32</v>
       </c>
       <c r="P16" s="22">
         <v>24</v>
       </c>
       <c r="Q16" s="22">
         <v>24</v>
       </c>
       <c r="R16" s="22">
         <v>30</v>
       </c>
       <c r="S16" s="22">
         <v>22</v>
       </c>
       <c r="T16" s="22">
         <v>31</v>
       </c>
       <c r="U16" s="22">
         <v>42</v>
       </c>
       <c r="V16" s="22">
         <v>32</v>
       </c>
       <c r="W16" s="22">
         <v>27</v>
       </c>
       <c r="X16" s="22">
         <v>27</v>
       </c>
       <c r="Y16" s="22">
         <v>26</v>
       </c>
       <c r="Z16" s="22">
         <v>27</v>
       </c>
       <c r="AA16" s="22">
         <v>17</v>
       </c>
       <c r="AB16" s="22">
         <v>21</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="22">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
       <c r="N17" s="22">
         <v>89</v>
       </c>
       <c r="O17" s="22">
         <v>126</v>
       </c>
       <c r="P17" s="22">
         <v>103</v>
       </c>
       <c r="Q17" s="22">
         <v>109</v>
       </c>
       <c r="R17" s="22">
         <v>119</v>
       </c>
       <c r="S17" s="22">
         <v>141</v>
       </c>
       <c r="T17" s="22">
         <v>164</v>
       </c>
       <c r="U17" s="22">
         <v>151</v>
       </c>
       <c r="V17" s="22">
         <v>132</v>
       </c>
       <c r="W17" s="22">
         <v>136</v>
       </c>
       <c r="X17" s="22">
         <v>106</v>
       </c>
       <c r="Y17" s="22">
         <v>124</v>
       </c>
       <c r="Z17" s="22">
         <v>81</v>
       </c>
       <c r="AA17" s="22">
         <v>107</v>
       </c>
       <c r="AB17" s="22">
         <v>104</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="22">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="58" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="58"/>
       <c r="N18" s="58"/>
       <c r="O18" s="58"/>
       <c r="P18" s="58"/>
       <c r="Q18" s="58"/>
       <c r="R18" s="58"/>
       <c r="S18" s="58"/>
       <c r="T18" s="58"/>
       <c r="U18" s="58"/>
       <c r="V18" s="58"/>
       <c r="W18" s="58"/>
       <c r="X18" s="58"/>
       <c r="Y18" s="58"/>
       <c r="Z18" s="58"/>
       <c r="AA18" s="58"/>
       <c r="AB18" s="58"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="58"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="11">
         <v>304</v>
       </c>
       <c r="C19" s="11">
         <v>300</v>
       </c>
       <c r="D19" s="12">
         <v>300</v>
       </c>
       <c r="E19" s="12">
         <v>289</v>
       </c>
       <c r="F19" s="12">
         <v>309</v>
       </c>
       <c r="G19" s="12">
         <v>323</v>
       </c>
       <c r="H19" s="14">
         <v>394</v>
       </c>
       <c r="I19" s="12">
@@ -1893,84 +1937,88 @@
       </c>
       <c r="U19" s="33">
         <v>212</v>
       </c>
       <c r="V19" s="33">
         <v>176</v>
       </c>
       <c r="W19" s="33">
         <v>194</v>
       </c>
       <c r="X19" s="33">
         <v>140</v>
       </c>
       <c r="Y19" s="33">
         <v>138</v>
       </c>
       <c r="Z19" s="32">
         <v>134</v>
       </c>
       <c r="AA19" s="32">
         <v>121</v>
       </c>
       <c r="AB19" s="32">
         <v>127</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="33">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="59" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="59"/>
       <c r="C20" s="59"/>
       <c r="D20" s="59"/>
       <c r="E20" s="59"/>
       <c r="F20" s="59"/>
       <c r="G20" s="59"/>
       <c r="H20" s="59"/>
       <c r="I20" s="59"/>
       <c r="J20" s="59"/>
       <c r="K20" s="59"/>
       <c r="L20" s="59"/>
       <c r="M20" s="59"/>
       <c r="N20" s="59"/>
       <c r="O20" s="59"/>
       <c r="P20" s="59"/>
       <c r="Q20" s="59"/>
       <c r="R20" s="59"/>
       <c r="S20" s="59"/>
       <c r="T20" s="59"/>
       <c r="U20" s="59"/>
       <c r="V20" s="59"/>
       <c r="W20" s="59"/>
       <c r="X20" s="59"/>
       <c r="Y20" s="59"/>
       <c r="Z20" s="59"/>
       <c r="AA20" s="59"/>
       <c r="AB20" s="59"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="59"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="13">
         <v>763</v>
       </c>
       <c r="C21" s="13">
         <v>794</v>
       </c>
       <c r="D21" s="13">
         <v>994</v>
       </c>
       <c r="E21" s="13">
         <v>794</v>
       </c>
       <c r="F21" s="13">
         <v>834</v>
       </c>
       <c r="G21" s="13">
         <v>708</v>
       </c>
       <c r="H21" s="15">
         <v>878</v>
       </c>
       <c r="I21" s="13">
@@ -2011,248 +2059,254 @@
       </c>
       <c r="U21" s="34">
         <v>786</v>
       </c>
       <c r="V21" s="34">
         <v>711</v>
       </c>
       <c r="W21" s="34">
         <v>672</v>
       </c>
       <c r="X21" s="34">
         <v>558</v>
       </c>
       <c r="Y21" s="34">
         <v>623</v>
       </c>
       <c r="Z21" s="34">
         <v>493</v>
       </c>
       <c r="AA21" s="35">
         <v>474</v>
       </c>
       <c r="AB21" s="35">
         <v>538</v>
       </c>
-    </row>
-[...15 lines deleted...]
-    <row r="26" spans="1:28" s="25" customFormat="1">
+      <c r="AC21" s="35">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" s="25" customFormat="1">
+      <c r="A25" s="54"/>
+      <c r="B25" s="54"/>
+      <c r="C25" s="54"/>
+      <c r="D25" s="54"/>
+      <c r="E25" s="54"/>
+      <c r="F25" s="54"/>
+      <c r="G25" s="54"/>
+      <c r="H25" s="54"/>
+      <c r="I25" s="54"/>
+      <c r="J25" s="54"/>
+      <c r="K25" s="54"/>
+      <c r="L25" s="54"/>
+      <c r="M25" s="54"/>
+    </row>
+    <row r="26" spans="1:29" s="25" customFormat="1">
       <c r="A26" s="26"/>
       <c r="B26" s="11"/>
       <c r="C26" s="11"/>
       <c r="D26" s="12"/>
       <c r="E26" s="12"/>
       <c r="F26" s="12"/>
       <c r="G26" s="12"/>
       <c r="H26" s="14"/>
       <c r="I26" s="12"/>
       <c r="J26" s="14"/>
       <c r="K26" s="14"/>
       <c r="L26" s="14"/>
       <c r="M26" s="14"/>
     </row>
-    <row r="27" spans="1:28" s="25" customFormat="1">
-[...14 lines deleted...]
-    <row r="28" spans="1:28" s="25" customFormat="1">
+    <row r="27" spans="1:29" s="25" customFormat="1">
+      <c r="A27" s="49"/>
+      <c r="B27" s="49"/>
+      <c r="C27" s="49"/>
+      <c r="D27" s="49"/>
+      <c r="E27" s="49"/>
+      <c r="F27" s="49"/>
+      <c r="G27" s="49"/>
+      <c r="H27" s="49"/>
+      <c r="I27" s="49"/>
+      <c r="J27" s="49"/>
+      <c r="K27" s="49"/>
+      <c r="L27" s="49"/>
+      <c r="M27" s="49"/>
+    </row>
+    <row r="28" spans="1:29" s="25" customFormat="1">
       <c r="A28" s="26"/>
       <c r="B28" s="11"/>
       <c r="C28" s="11"/>
       <c r="D28" s="11"/>
       <c r="E28" s="11"/>
       <c r="F28" s="11"/>
       <c r="G28" s="11"/>
       <c r="H28" s="29"/>
       <c r="I28" s="11"/>
       <c r="J28" s="29"/>
       <c r="K28" s="29"/>
       <c r="L28" s="29"/>
       <c r="M28" s="29"/>
     </row>
-    <row r="29" spans="1:28">
+    <row r="29" spans="1:29">
       <c r="A29" s="23"/>
       <c r="B29" s="23"/>
       <c r="C29" s="23"/>
       <c r="D29" s="23"/>
       <c r="E29" s="23"/>
       <c r="F29" s="23"/>
       <c r="G29" s="23"/>
       <c r="H29" s="23"/>
       <c r="I29" s="23"/>
       <c r="J29" s="23"/>
       <c r="K29" s="23"/>
       <c r="L29" s="23"/>
       <c r="M29" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A1:AB1"/>
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="A1:AC1"/>
+    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="A18:AC18"/>
+    <mergeCell ref="A20:AC20"/>
     <mergeCell ref="A27:M27"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A25:M25"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="A5:AB5"/>
-[...2 lines deleted...]
-    <mergeCell ref="Z3:AB3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB33"/>
+  <dimension ref="A1:AC33"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AE20" sqref="AE20"/>
-      <selection pane="bottomLeft" activeCell="AA25" sqref="AA25"/>
+      <selection pane="bottomLeft" activeCell="AC24" sqref="AC24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
-      <c r="A1" s="49" t="s">
+    <row r="1" spans="1:29">
+      <c r="A1" s="56" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="49"/>
-[...27 lines deleted...]
-    <row r="2" spans="1:28">
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" s="1"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
       <c r="Y2" s="47"/>
       <c r="Z2" s="47"/>
       <c r="AA2" s="47"/>
       <c r="AB2" s="47"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="53">
+      <c r="AC2" s="47"/>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" s="50"/>
+      <c r="B3" s="52">
         <v>2021</v>
       </c>
-      <c r="C3" s="54"/>
-[...10 lines deleted...]
-      <c r="N3" s="53">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="52">
         <v>2025</v>
       </c>
-      <c r="O3" s="54"/>
-[...10 lines deleted...]
-      <c r="Z3" s="53">
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+      <c r="U3" s="53"/>
+      <c r="V3" s="53"/>
+      <c r="W3" s="53"/>
+      <c r="X3" s="53"/>
+      <c r="Y3" s="55"/>
+      <c r="Z3" s="52">
         <v>2026</v>
       </c>
-      <c r="AA3" s="54"/>
-[...3 lines deleted...]
-      <c r="A4" s="52"/>
+      <c r="AA3" s="53"/>
+      <c r="AB3" s="53"/>
+      <c r="AC3" s="53"/>
+    </row>
+    <row r="4" spans="1:29" ht="26.25" customHeight="1">
+      <c r="A4" s="51"/>
       <c r="B4" s="4" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -2290,84 +2344,88 @@
       </c>
       <c r="U4" s="45" t="s">
         <v>13</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="X4" s="45" t="s">
         <v>22</v>
       </c>
       <c r="Y4" s="45" t="s">
         <v>26</v>
       </c>
       <c r="Z4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="AA4" s="3" t="s">
         <v>15</v>
       </c>
       <c r="AB4" s="3" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4" s="40" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" s="57" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="57"/>
       <c r="F5" s="57"/>
       <c r="G5" s="57"/>
       <c r="H5" s="57"/>
       <c r="I5" s="57"/>
       <c r="J5" s="57"/>
       <c r="K5" s="57"/>
       <c r="L5" s="57"/>
       <c r="M5" s="57"/>
       <c r="N5" s="57"/>
       <c r="O5" s="57"/>
       <c r="P5" s="57"/>
       <c r="Q5" s="57"/>
       <c r="R5" s="57"/>
       <c r="S5" s="57"/>
       <c r="T5" s="57"/>
       <c r="U5" s="57"/>
       <c r="V5" s="57"/>
       <c r="W5" s="57"/>
       <c r="X5" s="57"/>
       <c r="Y5" s="57"/>
       <c r="Z5" s="57"/>
       <c r="AA5" s="57"/>
       <c r="AB5" s="57"/>
-    </row>
-    <row r="6" spans="1:28" s="24" customFormat="1">
+      <c r="AC5" s="57"/>
+    </row>
+    <row r="6" spans="1:29" s="24" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="8">
         <v>6.02</v>
       </c>
       <c r="C6" s="8">
         <v>6.4</v>
       </c>
       <c r="D6" s="9">
         <v>6.71</v>
       </c>
       <c r="E6" s="9">
         <v>6.6</v>
       </c>
       <c r="F6" s="9">
         <v>6.57</v>
       </c>
       <c r="G6" s="9">
         <v>6.47</v>
       </c>
       <c r="H6" s="16">
         <v>6.57</v>
       </c>
       <c r="I6" s="9">
@@ -2408,52 +2466,55 @@
       </c>
       <c r="U6" s="36">
         <v>6.11</v>
       </c>
       <c r="V6" s="36">
         <v>6.19</v>
       </c>
       <c r="W6" s="36">
         <v>6.21</v>
       </c>
       <c r="X6" s="36">
         <v>6.14</v>
       </c>
       <c r="Y6" s="36">
         <v>6.1</v>
       </c>
       <c r="Z6" s="36">
         <v>4.55</v>
       </c>
       <c r="AA6" s="36">
         <v>4.67</v>
       </c>
       <c r="AB6" s="36">
         <v>4.7300000000000004</v>
       </c>
-    </row>
-    <row r="7" spans="1:28" s="24" customFormat="1">
+      <c r="AC6" s="36">
+        <v>4.78</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" s="24" customFormat="1">
       <c r="A7" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="16"/>
       <c r="I7" s="9"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="18"/>
       <c r="N7" s="18">
         <v>6.28</v>
       </c>
       <c r="O7" s="18">
         <v>6.94</v>
       </c>
       <c r="P7" s="48">
         <v>6.2</v>
       </c>
       <c r="Q7" s="18">
@@ -2470,52 +2531,55 @@
       </c>
       <c r="U7" s="18">
         <v>7.36</v>
       </c>
       <c r="V7" s="18">
         <v>7.4</v>
       </c>
       <c r="W7" s="18">
         <v>7.46</v>
       </c>
       <c r="X7" s="18">
         <v>7.27</v>
       </c>
       <c r="Y7" s="18">
         <v>7.2</v>
       </c>
       <c r="Z7" s="18">
         <v>4.25</v>
       </c>
       <c r="AA7" s="18">
         <v>4.2</v>
       </c>
       <c r="AB7" s="18">
         <v>4.58</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="28" customFormat="1">
+      <c r="AC7" s="18">
+        <v>5.17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="28" customFormat="1">
       <c r="A8" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="16"/>
       <c r="I8" s="9"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="18"/>
       <c r="N8" s="18">
         <v>4.2</v>
       </c>
       <c r="O8" s="18">
         <v>5.74</v>
       </c>
       <c r="P8" s="48">
         <v>6.43</v>
       </c>
       <c r="Q8" s="18">
@@ -2532,52 +2596,55 @@
       </c>
       <c r="U8" s="18">
         <v>6.51</v>
       </c>
       <c r="V8" s="18">
         <v>6.7</v>
       </c>
       <c r="W8" s="18">
         <v>6.94</v>
       </c>
       <c r="X8" s="18">
         <v>7.05</v>
       </c>
       <c r="Y8" s="18">
         <v>6.82</v>
       </c>
       <c r="Z8" s="18">
         <v>6.4</v>
       </c>
       <c r="AA8" s="18">
         <v>6.36</v>
       </c>
       <c r="AB8" s="18">
         <v>5.56</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" s="24" customFormat="1">
+      <c r="AC8" s="18">
+        <v>5.43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="24" customFormat="1">
       <c r="A9" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="30"/>
       <c r="I9" s="8"/>
       <c r="J9" s="30"/>
       <c r="K9" s="30"/>
       <c r="L9" s="30"/>
       <c r="M9" s="31"/>
       <c r="N9" s="18">
         <v>4.75</v>
       </c>
       <c r="O9" s="18">
         <v>4.53</v>
       </c>
       <c r="P9" s="48">
         <v>4.5999999999999996</v>
       </c>
       <c r="Q9" s="18">
@@ -2594,52 +2661,55 @@
       </c>
       <c r="U9" s="18">
         <v>5.53</v>
       </c>
       <c r="V9" s="18">
         <v>5.69</v>
       </c>
       <c r="W9" s="18">
         <v>5.59</v>
       </c>
       <c r="X9" s="18">
         <v>5.52</v>
       </c>
       <c r="Y9" s="18">
         <v>5.41</v>
       </c>
       <c r="Z9" s="18">
         <v>6.16</v>
       </c>
       <c r="AA9" s="18">
         <v>5.33</v>
       </c>
       <c r="AB9" s="18">
         <v>5.31</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="18">
+        <v>4.88</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="18">
         <v>5.53</v>
       </c>
       <c r="O10" s="18">
         <v>5.7</v>
       </c>
       <c r="P10" s="48">
         <v>5.59</v>
       </c>
       <c r="Q10" s="18">
@@ -2656,434 +2726,459 @@
       </c>
       <c r="U10" s="18">
         <v>6.08</v>
       </c>
       <c r="V10" s="18">
         <v>6</v>
       </c>
       <c r="W10" s="18">
         <v>5.98</v>
       </c>
       <c r="X10" s="18">
         <v>5.98</v>
       </c>
       <c r="Y10" s="18">
         <v>6.04</v>
       </c>
       <c r="Z10" s="18">
         <v>4.7300000000000004</v>
       </c>
       <c r="AA10" s="18">
         <v>4.88</v>
       </c>
       <c r="AB10" s="18">
         <v>5.36</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="18">
+        <v>5.5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="43" t="s">
         <v>35</v>
       </c>
       <c r="N11" s="18">
         <v>4.7699999999999996</v>
       </c>
       <c r="O11" s="18">
         <v>5.08</v>
       </c>
       <c r="P11" s="48">
         <v>4.97</v>
       </c>
       <c r="Q11" s="18">
         <v>4.87</v>
       </c>
       <c r="R11" s="18">
         <v>5.04</v>
       </c>
       <c r="S11" s="18">
         <v>5.26</v>
       </c>
       <c r="T11" s="18">
         <v>5.36</v>
       </c>
       <c r="U11" s="18">
         <v>5.49</v>
       </c>
       <c r="V11" s="18">
         <v>5.61</v>
       </c>
       <c r="W11" s="18">
         <v>5.7</v>
       </c>
       <c r="X11" s="18">
         <v>5.72</v>
       </c>
       <c r="Y11" s="18">
         <v>5.73</v>
       </c>
       <c r="Z11" s="18">
         <v>4.24</v>
       </c>
       <c r="AA11" s="18">
         <v>4.29</v>
       </c>
       <c r="AB11" s="18">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="18">
+        <v>4.1399999999999997</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="43" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="18">
         <v>3.72</v>
       </c>
       <c r="O12" s="18">
         <v>2.4300000000000002</v>
       </c>
       <c r="P12" s="48">
         <v>3.33</v>
       </c>
       <c r="Q12" s="18">
         <v>3.45</v>
       </c>
       <c r="R12" s="18">
         <v>3.59</v>
       </c>
       <c r="S12" s="18">
         <v>3.53</v>
       </c>
       <c r="T12" s="18">
         <v>4.16</v>
       </c>
       <c r="U12" s="18">
         <v>4.4400000000000004</v>
       </c>
       <c r="V12" s="18">
         <v>4.83</v>
       </c>
       <c r="W12" s="18">
         <v>4.71</v>
       </c>
       <c r="X12" s="18">
         <v>4.67</v>
       </c>
       <c r="Y12" s="18">
         <v>4.6500000000000004</v>
       </c>
       <c r="Z12" s="18">
         <v>5.33</v>
       </c>
       <c r="AA12" s="18">
         <v>5.09</v>
       </c>
       <c r="AB12" s="18">
         <v>5</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="18">
+        <v>4.38</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="N13" s="18">
         <v>4.07</v>
       </c>
       <c r="O13" s="18">
         <v>4.92</v>
       </c>
       <c r="P13" s="48">
         <v>4.7699999999999996</v>
       </c>
       <c r="Q13" s="18">
         <v>5.05</v>
       </c>
       <c r="R13" s="18">
         <v>5.09</v>
       </c>
       <c r="S13" s="18">
         <v>5.36</v>
       </c>
       <c r="T13" s="18">
         <v>5.74</v>
       </c>
       <c r="U13" s="18">
         <v>5.97</v>
       </c>
       <c r="V13" s="18">
         <v>6.11</v>
       </c>
       <c r="W13" s="18">
         <v>6.14</v>
       </c>
       <c r="X13" s="18">
         <v>5.99</v>
       </c>
       <c r="Y13" s="18">
         <v>5.91</v>
       </c>
       <c r="Z13" s="18">
         <v>4.46</v>
       </c>
       <c r="AA13" s="18">
         <v>4.68</v>
       </c>
       <c r="AB13" s="18">
         <v>4.6399999999999997</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="18">
+        <v>4.62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="N14" s="18">
         <v>5.78</v>
       </c>
       <c r="O14" s="18">
         <v>5.37</v>
       </c>
       <c r="P14" s="48">
         <v>5.51</v>
       </c>
       <c r="Q14" s="18">
         <v>5.04</v>
       </c>
       <c r="R14" s="18">
         <v>4.84</v>
       </c>
       <c r="S14" s="18">
         <v>5.0199999999999996</v>
       </c>
       <c r="T14" s="18">
         <v>5.58</v>
       </c>
       <c r="U14" s="18">
         <v>5.6</v>
       </c>
       <c r="V14" s="18">
         <v>5.88</v>
       </c>
       <c r="W14" s="18">
         <v>6.05</v>
       </c>
       <c r="X14" s="18">
         <v>6.12</v>
       </c>
       <c r="Y14" s="18">
         <v>6.13</v>
       </c>
       <c r="Z14" s="18">
         <v>4.3</v>
       </c>
       <c r="AA14" s="18">
         <v>3.26</v>
       </c>
       <c r="AB14" s="18">
         <v>4.29</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="18">
+        <v>3.82</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="N15" s="18">
         <v>5.0199999999999996</v>
       </c>
       <c r="O15" s="18">
         <v>5.54</v>
       </c>
       <c r="P15" s="48">
         <v>5.44</v>
       </c>
       <c r="Q15" s="18">
         <v>5.52</v>
       </c>
       <c r="R15" s="18">
         <v>5.61</v>
       </c>
       <c r="S15" s="18">
         <v>5.89</v>
       </c>
       <c r="T15" s="18">
         <v>6.18</v>
       </c>
       <c r="U15" s="18">
         <v>6.53</v>
       </c>
       <c r="V15" s="18">
         <v>6.62</v>
       </c>
       <c r="W15" s="18">
         <v>6.64</v>
       </c>
       <c r="X15" s="18">
         <v>6.49</v>
       </c>
       <c r="Y15" s="18">
         <v>6.39</v>
       </c>
       <c r="Z15" s="18">
         <v>4.63</v>
       </c>
       <c r="AA15" s="18">
         <v>4.43</v>
       </c>
       <c r="AB15" s="18">
         <v>4.3600000000000003</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="18">
+        <v>4.55</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="N16" s="18">
         <v>4.09</v>
       </c>
       <c r="O16" s="18">
         <v>5.42</v>
       </c>
       <c r="P16" s="48">
         <v>5.16</v>
       </c>
       <c r="Q16" s="18">
         <v>5.08</v>
       </c>
       <c r="R16" s="18">
         <v>5.23</v>
       </c>
       <c r="S16" s="18">
         <v>5.09</v>
       </c>
       <c r="T16" s="18">
         <v>5.23</v>
       </c>
       <c r="U16" s="18">
         <v>5.6</v>
       </c>
       <c r="V16" s="18">
         <v>5.7</v>
       </c>
       <c r="W16" s="18">
         <v>5.65</v>
       </c>
       <c r="X16" s="18">
         <v>5.63</v>
       </c>
       <c r="Y16" s="18">
         <v>5.58</v>
       </c>
       <c r="Z16" s="18">
         <v>5.32</v>
       </c>
       <c r="AA16" s="18">
         <v>4.58</v>
       </c>
       <c r="AB16" s="18">
         <v>4.45</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="18">
+        <v>4.47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
       <c r="N17" s="18">
         <v>4.4000000000000004</v>
       </c>
       <c r="O17" s="18">
         <v>5.58</v>
       </c>
       <c r="P17" s="48">
         <v>5.42</v>
       </c>
       <c r="Q17" s="18">
         <v>5.44</v>
       </c>
       <c r="R17" s="18">
         <v>5.53</v>
       </c>
       <c r="S17" s="18">
         <v>5.81</v>
       </c>
       <c r="T17" s="18">
         <v>6.14</v>
       </c>
       <c r="U17" s="18">
         <v>6.32</v>
       </c>
       <c r="V17" s="18">
         <v>6.36</v>
       </c>
       <c r="W17" s="18">
         <v>6.4</v>
       </c>
       <c r="X17" s="18">
         <v>6.31</v>
       </c>
       <c r="Y17" s="18">
         <v>6.29</v>
       </c>
       <c r="Z17" s="18">
         <v>3.87</v>
       </c>
       <c r="AA17" s="18">
         <v>4.7300000000000004</v>
       </c>
       <c r="AB17" s="18">
         <v>4.83</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="18">
+        <v>4.8600000000000003</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="59" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="59"/>
       <c r="C18" s="59"/>
       <c r="D18" s="59"/>
       <c r="E18" s="59"/>
       <c r="F18" s="59"/>
       <c r="G18" s="59"/>
       <c r="H18" s="59"/>
       <c r="I18" s="59"/>
       <c r="J18" s="59"/>
       <c r="K18" s="59"/>
       <c r="L18" s="59"/>
       <c r="M18" s="59"/>
       <c r="N18" s="59"/>
       <c r="O18" s="59"/>
       <c r="P18" s="59"/>
       <c r="Q18" s="59"/>
       <c r="R18" s="59"/>
       <c r="S18" s="59"/>
       <c r="T18" s="59"/>
       <c r="U18" s="59"/>
       <c r="V18" s="59"/>
       <c r="W18" s="59"/>
       <c r="X18" s="59"/>
       <c r="Y18" s="59"/>
       <c r="Z18" s="59"/>
       <c r="AA18" s="59"/>
       <c r="AB18" s="59"/>
-    </row>
-    <row r="19" spans="1:28">
+      <c r="AC18" s="59"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="8">
         <v>7.84</v>
       </c>
       <c r="C19" s="8">
         <v>8.18</v>
       </c>
       <c r="D19" s="9">
         <v>8.02</v>
       </c>
       <c r="E19" s="9">
         <v>7.94</v>
       </c>
       <c r="F19" s="9">
         <v>7.94</v>
       </c>
       <c r="G19" s="9">
         <v>8.0500000000000007</v>
       </c>
       <c r="H19" s="16">
         <v>8.35</v>
       </c>
       <c r="I19" s="9">
@@ -3124,84 +3219,88 @@
       </c>
       <c r="U19" s="38">
         <v>6.79</v>
       </c>
       <c r="V19" s="38">
         <v>6.82</v>
       </c>
       <c r="W19" s="38">
         <v>6.88</v>
       </c>
       <c r="X19" s="38">
         <v>6.76</v>
       </c>
       <c r="Y19" s="38">
         <v>6.64</v>
       </c>
       <c r="Z19" s="36">
         <v>5.0599999999999996</v>
       </c>
       <c r="AA19" s="36">
         <v>5.0599999999999996</v>
       </c>
       <c r="AB19" s="36">
         <v>4.96</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="38">
+        <v>5.09</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="59" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="59"/>
       <c r="C20" s="59"/>
       <c r="D20" s="59"/>
       <c r="E20" s="59"/>
       <c r="F20" s="59"/>
       <c r="G20" s="59"/>
       <c r="H20" s="59"/>
       <c r="I20" s="59"/>
       <c r="J20" s="59"/>
       <c r="K20" s="59"/>
       <c r="L20" s="59"/>
       <c r="M20" s="59"/>
       <c r="N20" s="59"/>
       <c r="O20" s="59"/>
       <c r="P20" s="59"/>
       <c r="Q20" s="59"/>
       <c r="R20" s="59"/>
       <c r="S20" s="59"/>
       <c r="T20" s="59"/>
       <c r="U20" s="59"/>
       <c r="V20" s="59"/>
       <c r="W20" s="59"/>
       <c r="X20" s="59"/>
       <c r="Y20" s="59"/>
       <c r="Z20" s="59"/>
       <c r="AA20" s="59"/>
       <c r="AB20" s="59"/>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="59"/>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="10">
         <v>5.51</v>
       </c>
       <c r="C21" s="10">
         <v>5.9</v>
       </c>
       <c r="D21" s="10">
         <v>6.34</v>
       </c>
       <c r="E21" s="10">
         <v>6.23</v>
       </c>
       <c r="F21" s="10">
         <v>6.18</v>
       </c>
       <c r="G21" s="10">
         <v>6.03</v>
       </c>
       <c r="H21" s="17">
         <v>6.07</v>
       </c>
       <c r="I21" s="10">
@@ -3242,264 +3341,270 @@
       </c>
       <c r="U21" s="41">
         <v>5.94</v>
       </c>
       <c r="V21" s="41">
         <v>6.04</v>
       </c>
       <c r="W21" s="41">
         <v>6.05</v>
       </c>
       <c r="X21" s="41">
         <v>5.99</v>
       </c>
       <c r="Y21" s="41">
         <v>5.97</v>
       </c>
       <c r="Z21" s="41">
         <v>4.43</v>
       </c>
       <c r="AA21" s="37">
         <v>4.58</v>
       </c>
       <c r="AB21" s="37">
         <v>4.68</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="37">
+        <v>4.7</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="2"/>
       <c r="B22" s="25"/>
       <c r="C22" s="25"/>
       <c r="D22" s="25"/>
       <c r="E22" s="25"/>
       <c r="F22" s="25"/>
       <c r="G22" s="25"/>
       <c r="H22" s="25"/>
       <c r="I22" s="25"/>
       <c r="J22" s="25"/>
       <c r="K22" s="25"/>
       <c r="L22" s="25"/>
       <c r="M22" s="25"/>
     </row>
-    <row r="29" spans="1:28" s="25" customFormat="1">
-[...14 lines deleted...]
-    <row r="30" spans="1:28" s="25" customFormat="1">
+    <row r="29" spans="1:29" s="25" customFormat="1">
+      <c r="A29" s="49"/>
+      <c r="B29" s="49"/>
+      <c r="C29" s="49"/>
+      <c r="D29" s="49"/>
+      <c r="E29" s="49"/>
+      <c r="F29" s="49"/>
+      <c r="G29" s="49"/>
+      <c r="H29" s="49"/>
+      <c r="I29" s="49"/>
+      <c r="J29" s="49"/>
+      <c r="K29" s="49"/>
+      <c r="L29" s="49"/>
+      <c r="M29" s="49"/>
+    </row>
+    <row r="30" spans="1:29" s="25" customFormat="1">
       <c r="A30" s="26"/>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="16"/>
       <c r="I30" s="9"/>
       <c r="J30" s="16"/>
       <c r="K30" s="16"/>
       <c r="L30" s="16"/>
       <c r="M30" s="18"/>
     </row>
-    <row r="31" spans="1:28" s="25" customFormat="1">
-[...14 lines deleted...]
-    <row r="32" spans="1:28" s="25" customFormat="1">
+    <row r="31" spans="1:29" s="25" customFormat="1">
+      <c r="A31" s="49"/>
+      <c r="B31" s="49"/>
+      <c r="C31" s="49"/>
+      <c r="D31" s="49"/>
+      <c r="E31" s="49"/>
+      <c r="F31" s="49"/>
+      <c r="G31" s="49"/>
+      <c r="H31" s="49"/>
+      <c r="I31" s="49"/>
+      <c r="J31" s="49"/>
+      <c r="K31" s="49"/>
+      <c r="L31" s="49"/>
+      <c r="M31" s="49"/>
+    </row>
+    <row r="32" spans="1:29" s="25" customFormat="1">
       <c r="A32" s="26"/>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="8"/>
       <c r="E32" s="8"/>
       <c r="F32" s="8"/>
       <c r="G32" s="8"/>
       <c r="H32" s="30"/>
       <c r="I32" s="8"/>
       <c r="J32" s="30"/>
       <c r="K32" s="30"/>
       <c r="L32" s="30"/>
       <c r="M32" s="31"/>
     </row>
     <row r="33" spans="1:13" s="25" customFormat="1">
       <c r="A33" s="2"/>
       <c r="B33" s="23"/>
       <c r="C33" s="23"/>
       <c r="D33" s="23"/>
       <c r="E33" s="23"/>
       <c r="F33" s="23"/>
       <c r="G33" s="23"/>
       <c r="H33" s="23"/>
       <c r="I33" s="23"/>
       <c r="J33" s="23"/>
       <c r="K33" s="23"/>
       <c r="L33" s="23"/>
       <c r="M33" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="A1:AB1"/>
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="A1:AC1"/>
+    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="A18:AC18"/>
+    <mergeCell ref="A20:AC20"/>
     <mergeCell ref="A31:M31"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A29:M29"/>
     <mergeCell ref="N3:Y3"/>
-    <mergeCell ref="A5:AB5"/>
-[...2 lines deleted...]
-    <mergeCell ref="Z3:AB3"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB22"/>
+  <dimension ref="A1:AC22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AE20" sqref="AE20"/>
-      <selection pane="bottomLeft" activeCell="AA24" sqref="AA24"/>
+      <selection pane="bottomLeft" activeCell="AC21" sqref="AC21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
-      <c r="A1" s="49" t="s">
+    <row r="1" spans="1:29">
+      <c r="A1" s="56" t="s">
         <v>28</v>
       </c>
-      <c r="B1" s="49"/>
-[...27 lines deleted...]
-    <row r="2" spans="1:28">
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" s="1"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
       <c r="Y2" s="47"/>
       <c r="Z2" s="47"/>
       <c r="AA2" s="47"/>
       <c r="AB2" s="47"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="53">
+      <c r="AC2" s="47"/>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" s="50"/>
+      <c r="B3" s="52">
         <v>2021</v>
       </c>
-      <c r="C3" s="54"/>
-[...10 lines deleted...]
-      <c r="N3" s="53">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="52">
         <v>2025</v>
       </c>
-      <c r="O3" s="54"/>
-[...10 lines deleted...]
-      <c r="Z3" s="53">
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+      <c r="U3" s="53"/>
+      <c r="V3" s="53"/>
+      <c r="W3" s="53"/>
+      <c r="X3" s="53"/>
+      <c r="Y3" s="55"/>
+      <c r="Z3" s="52">
         <v>2026</v>
       </c>
-      <c r="AA3" s="54"/>
-[...3 lines deleted...]
-      <c r="A4" s="52"/>
+      <c r="AA3" s="53"/>
+      <c r="AB3" s="53"/>
+      <c r="AC3" s="53"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="51"/>
       <c r="B4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="D4" s="7" t="s">
         <v>8</v>
       </c>
       <c r="E4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="7" t="s">
         <v>1</v>
       </c>
       <c r="G4" s="7" t="s">
         <v>2</v>
       </c>
       <c r="H4" s="7" t="s">
         <v>3</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="J4" s="5" t="s">
@@ -3537,84 +3642,88 @@
       </c>
       <c r="U4" s="44" t="s">
         <v>4</v>
       </c>
       <c r="V4" s="7" t="s">
         <v>5</v>
       </c>
       <c r="W4" s="7" t="s">
         <v>23</v>
       </c>
       <c r="X4" s="6" t="s">
         <v>24</v>
       </c>
       <c r="Y4" s="44" t="s">
         <v>25</v>
       </c>
       <c r="Z4" s="39" t="s">
         <v>6</v>
       </c>
       <c r="AA4" s="39" t="s">
         <v>7</v>
       </c>
       <c r="AB4" s="39" t="s">
         <v>8</v>
       </c>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4" s="39" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" s="60" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="60"/>
       <c r="C5" s="60"/>
       <c r="D5" s="60"/>
       <c r="E5" s="60"/>
       <c r="F5" s="60"/>
       <c r="G5" s="60"/>
       <c r="H5" s="60"/>
       <c r="I5" s="60"/>
       <c r="J5" s="60"/>
       <c r="K5" s="60"/>
       <c r="L5" s="60"/>
       <c r="M5" s="60"/>
       <c r="N5" s="60"/>
       <c r="O5" s="60"/>
       <c r="P5" s="60"/>
       <c r="Q5" s="60"/>
       <c r="R5" s="60"/>
       <c r="S5" s="60"/>
       <c r="T5" s="60"/>
       <c r="U5" s="60"/>
       <c r="V5" s="60"/>
       <c r="W5" s="60"/>
       <c r="X5" s="60"/>
       <c r="Y5" s="60"/>
       <c r="Z5" s="60"/>
       <c r="AA5" s="60"/>
       <c r="AB5" s="60"/>
-    </row>
-    <row r="6" spans="1:28" s="24" customFormat="1">
+      <c r="AC5" s="60"/>
+    </row>
+    <row r="6" spans="1:29" s="24" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="11">
         <v>144</v>
       </c>
       <c r="C6" s="11">
         <v>165</v>
       </c>
       <c r="D6" s="12">
         <v>169</v>
       </c>
       <c r="E6" s="12">
         <v>146</v>
       </c>
       <c r="F6" s="12">
         <v>151</v>
       </c>
       <c r="G6" s="12">
         <v>179</v>
       </c>
       <c r="H6" s="14">
         <v>176</v>
       </c>
       <c r="I6" s="12">
@@ -3655,52 +3764,55 @@
       </c>
       <c r="U6" s="32">
         <v>204</v>
       </c>
       <c r="V6" s="32">
         <v>214</v>
       </c>
       <c r="W6" s="32">
         <v>228</v>
       </c>
       <c r="X6" s="32">
         <v>209</v>
       </c>
       <c r="Y6" s="32">
         <v>285</v>
       </c>
       <c r="Z6" s="32">
         <v>218</v>
       </c>
       <c r="AA6" s="32">
         <v>157</v>
       </c>
       <c r="AB6" s="32">
         <v>244</v>
       </c>
-    </row>
-    <row r="7" spans="1:28" s="24" customFormat="1">
+      <c r="AC6" s="32">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" s="24" customFormat="1">
       <c r="A7" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="11"/>
       <c r="C7" s="11"/>
       <c r="D7" s="12"/>
       <c r="E7" s="12"/>
       <c r="F7" s="12"/>
       <c r="G7" s="12"/>
       <c r="H7" s="14"/>
       <c r="I7" s="12"/>
       <c r="J7" s="14"/>
       <c r="K7" s="14"/>
       <c r="L7" s="14"/>
       <c r="M7" s="14"/>
       <c r="N7" s="22">
         <v>15</v>
       </c>
       <c r="O7" s="22">
         <v>10</v>
       </c>
       <c r="P7" s="22">
         <v>11</v>
       </c>
       <c r="Q7" s="22">
@@ -3717,52 +3829,55 @@
       </c>
       <c r="U7" s="22">
         <v>11</v>
       </c>
       <c r="V7" s="22">
         <v>17</v>
       </c>
       <c r="W7" s="22">
         <v>16</v>
       </c>
       <c r="X7" s="22">
         <v>10</v>
       </c>
       <c r="Y7" s="22">
         <v>20</v>
       </c>
       <c r="Z7" s="22">
         <v>15</v>
       </c>
       <c r="AA7" s="22">
         <v>7</v>
       </c>
       <c r="AB7" s="22">
         <v>21</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="28" customFormat="1">
+      <c r="AC7" s="22">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="28" customFormat="1">
       <c r="A8" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="11"/>
       <c r="C8" s="11"/>
       <c r="D8" s="12"/>
       <c r="E8" s="12"/>
       <c r="F8" s="12"/>
       <c r="G8" s="12"/>
       <c r="H8" s="14"/>
       <c r="I8" s="12"/>
       <c r="J8" s="14"/>
       <c r="K8" s="14"/>
       <c r="L8" s="14"/>
       <c r="M8" s="14"/>
       <c r="N8" s="22">
         <v>4</v>
       </c>
       <c r="O8" s="22">
         <v>6</v>
       </c>
       <c r="P8" s="22">
         <v>11</v>
       </c>
       <c r="Q8" s="22">
@@ -3779,52 +3894,55 @@
       </c>
       <c r="U8" s="22">
         <v>7</v>
       </c>
       <c r="V8" s="22">
         <v>10</v>
       </c>
       <c r="W8" s="22">
         <v>2</v>
       </c>
       <c r="X8" s="22">
         <v>10</v>
       </c>
       <c r="Y8" s="22">
         <v>11</v>
       </c>
       <c r="Z8" s="22">
         <v>8</v>
       </c>
       <c r="AA8" s="22">
         <v>4</v>
       </c>
       <c r="AB8" s="22">
         <v>5</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" s="28" customFormat="1">
+      <c r="AC8" s="22">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="28" customFormat="1">
       <c r="A9" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="11"/>
       <c r="C9" s="11"/>
       <c r="D9" s="11"/>
       <c r="E9" s="11"/>
       <c r="F9" s="11"/>
       <c r="G9" s="11"/>
       <c r="H9" s="29"/>
       <c r="I9" s="11"/>
       <c r="J9" s="29"/>
       <c r="K9" s="29"/>
       <c r="L9" s="29"/>
       <c r="M9" s="29"/>
       <c r="N9" s="22">
         <v>2</v>
       </c>
       <c r="O9" s="46" t="s">
         <v>43</v>
       </c>
       <c r="P9" s="22">
         <v>3</v>
       </c>
       <c r="Q9" s="22">
@@ -3841,52 +3959,55 @@
       </c>
       <c r="U9" s="46" t="s">
         <v>43</v>
       </c>
       <c r="V9" s="28">
         <v>3</v>
       </c>
       <c r="W9" s="28">
         <v>1</v>
       </c>
       <c r="X9" s="22">
         <v>2</v>
       </c>
       <c r="Y9" s="22">
         <v>3</v>
       </c>
       <c r="Z9" s="22">
         <v>1</v>
       </c>
       <c r="AA9" s="22">
         <v>7</v>
       </c>
       <c r="AB9" s="22">
         <v>3</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" s="28" customFormat="1">
+      <c r="AC9" s="22">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="28" customFormat="1">
       <c r="A10" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="22">
         <v>23</v>
       </c>
       <c r="O10" s="22">
         <v>17</v>
       </c>
       <c r="P10" s="22">
         <v>25</v>
       </c>
       <c r="Q10" s="22">
@@ -3903,434 +4024,459 @@
       </c>
       <c r="U10" s="22">
         <v>32</v>
       </c>
       <c r="V10" s="22">
         <v>26</v>
       </c>
       <c r="W10" s="22">
         <v>41</v>
       </c>
       <c r="X10" s="22">
         <v>33</v>
       </c>
       <c r="Y10" s="22">
         <v>46</v>
       </c>
       <c r="Z10" s="22">
         <v>27</v>
       </c>
       <c r="AA10" s="22">
         <v>25</v>
       </c>
       <c r="AB10" s="22">
         <v>47</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" s="28" customFormat="1">
+      <c r="AC10" s="22">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="28" customFormat="1">
       <c r="A11" s="43" t="s">
         <v>35</v>
       </c>
       <c r="N11" s="22">
         <v>16</v>
       </c>
       <c r="O11" s="22">
         <v>12</v>
       </c>
       <c r="P11" s="22">
         <v>22</v>
       </c>
       <c r="Q11" s="22">
         <v>13</v>
       </c>
       <c r="R11" s="22">
         <v>18</v>
       </c>
       <c r="S11" s="22">
         <v>18</v>
       </c>
       <c r="T11" s="22">
         <v>20</v>
       </c>
       <c r="U11" s="22">
         <v>15</v>
       </c>
       <c r="V11" s="22">
         <v>14</v>
       </c>
       <c r="W11" s="22">
         <v>11</v>
       </c>
       <c r="X11" s="22">
         <v>13</v>
       </c>
       <c r="Y11" s="22">
         <v>12</v>
       </c>
       <c r="Z11" s="22">
         <v>25</v>
       </c>
       <c r="AA11" s="22">
         <v>11</v>
       </c>
       <c r="AB11" s="22">
         <v>14</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" s="28" customFormat="1">
+      <c r="AC11" s="22">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="28" customFormat="1">
       <c r="A12" s="43" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="22">
         <v>2</v>
       </c>
       <c r="O12" s="22">
         <v>2</v>
       </c>
       <c r="P12" s="22">
         <v>1</v>
       </c>
       <c r="Q12" s="22" t="s">
         <v>43</v>
       </c>
       <c r="R12" s="22">
         <v>2</v>
       </c>
       <c r="S12" s="22">
         <v>3</v>
       </c>
       <c r="T12" s="46" t="s">
         <v>43</v>
       </c>
       <c r="U12" s="46" t="s">
         <v>43</v>
       </c>
       <c r="V12" s="22">
         <v>3</v>
       </c>
       <c r="W12" s="22">
         <v>3</v>
       </c>
       <c r="X12" s="22">
         <v>3</v>
       </c>
       <c r="Y12" s="22">
         <v>1</v>
       </c>
       <c r="Z12" s="22">
         <v>1</v>
       </c>
       <c r="AA12" s="22">
         <v>1</v>
       </c>
       <c r="AB12" s="22">
         <v>2</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" s="28" customFormat="1">
+      <c r="AC12" s="22">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="28" customFormat="1">
       <c r="A13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="N13" s="22">
         <v>35</v>
       </c>
       <c r="O13" s="22">
         <v>33</v>
       </c>
       <c r="P13" s="22">
         <v>35</v>
       </c>
       <c r="Q13" s="22">
         <v>37</v>
       </c>
       <c r="R13" s="22">
         <v>55</v>
       </c>
       <c r="S13" s="22">
         <v>45</v>
       </c>
       <c r="T13" s="22">
         <v>62</v>
       </c>
       <c r="U13" s="22">
         <v>50</v>
       </c>
       <c r="V13" s="22">
         <v>36</v>
       </c>
       <c r="W13" s="22">
         <v>55</v>
       </c>
       <c r="X13" s="22">
         <v>49</v>
       </c>
       <c r="Y13" s="22">
         <v>66</v>
       </c>
       <c r="Z13" s="22">
         <v>47</v>
       </c>
       <c r="AA13" s="22">
         <v>34</v>
       </c>
       <c r="AB13" s="22">
         <v>45</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" s="28" customFormat="1">
+      <c r="AC13" s="22">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="28" customFormat="1">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="N14" s="22">
         <v>1</v>
       </c>
       <c r="O14" s="22">
         <v>1</v>
       </c>
       <c r="P14" s="22" t="s">
         <v>43</v>
       </c>
       <c r="Q14" s="22">
         <v>1</v>
       </c>
       <c r="R14" s="22">
         <v>5</v>
       </c>
       <c r="S14" s="22">
         <v>2</v>
       </c>
       <c r="T14" s="22">
         <v>3</v>
       </c>
       <c r="U14" s="22">
         <v>1</v>
       </c>
       <c r="V14" s="22">
         <v>3</v>
       </c>
       <c r="W14" s="22">
         <v>2</v>
       </c>
       <c r="X14" s="22">
         <v>1</v>
       </c>
       <c r="Y14" s="22">
         <v>6</v>
       </c>
       <c r="Z14" s="22">
         <v>4</v>
       </c>
       <c r="AA14" s="22">
         <v>1</v>
       </c>
       <c r="AB14" s="22">
         <v>1</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" s="28" customFormat="1">
+      <c r="AC14" s="46" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="28" customFormat="1">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="N15" s="22">
         <v>26</v>
       </c>
       <c r="O15" s="22">
         <v>30</v>
       </c>
       <c r="P15" s="22">
         <v>44</v>
       </c>
       <c r="Q15" s="22">
         <v>36</v>
       </c>
       <c r="R15" s="22">
         <v>44</v>
       </c>
       <c r="S15" s="22">
         <v>40</v>
       </c>
       <c r="T15" s="22">
         <v>50</v>
       </c>
       <c r="U15" s="22">
         <v>40</v>
       </c>
       <c r="V15" s="22">
         <v>41</v>
       </c>
       <c r="W15" s="22">
         <v>44</v>
       </c>
       <c r="X15" s="22">
         <v>47</v>
       </c>
       <c r="Y15" s="22">
         <v>57</v>
       </c>
       <c r="Z15" s="22">
         <v>45</v>
       </c>
       <c r="AA15" s="22">
         <v>33</v>
       </c>
       <c r="AB15" s="22">
         <v>53</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" s="28" customFormat="1">
+      <c r="AC15" s="22">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" s="28" customFormat="1">
       <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="N16" s="22">
         <v>7</v>
       </c>
       <c r="O16" s="22">
         <v>10</v>
       </c>
       <c r="P16" s="22">
         <v>10</v>
       </c>
       <c r="Q16" s="22">
         <v>6</v>
       </c>
       <c r="R16" s="22">
         <v>16</v>
       </c>
       <c r="S16" s="22">
         <v>12</v>
       </c>
       <c r="T16" s="22">
         <v>14</v>
       </c>
       <c r="U16" s="22">
         <v>12</v>
       </c>
       <c r="V16" s="22">
         <v>19</v>
       </c>
       <c r="W16" s="22">
         <v>8</v>
       </c>
       <c r="X16" s="22">
         <v>12</v>
       </c>
       <c r="Y16" s="22">
         <v>20</v>
       </c>
       <c r="Z16" s="22">
         <v>11</v>
       </c>
       <c r="AA16" s="22">
         <v>5</v>
       </c>
       <c r="AB16" s="22">
         <v>9</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" s="28" customFormat="1">
+      <c r="AC16" s="22">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" s="28" customFormat="1">
       <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
       <c r="N17" s="22">
         <v>27</v>
       </c>
       <c r="O17" s="22">
         <v>29</v>
       </c>
       <c r="P17" s="22">
         <v>39</v>
       </c>
       <c r="Q17" s="22">
         <v>33</v>
       </c>
       <c r="R17" s="22">
         <v>44</v>
       </c>
       <c r="S17" s="22">
         <v>30</v>
       </c>
       <c r="T17" s="22">
         <v>43</v>
       </c>
       <c r="U17" s="22">
         <v>36</v>
       </c>
       <c r="V17" s="22">
         <v>42</v>
       </c>
       <c r="W17" s="22">
         <v>45</v>
       </c>
       <c r="X17" s="22">
         <v>29</v>
       </c>
       <c r="Y17" s="22">
         <v>43</v>
       </c>
       <c r="Z17" s="22">
         <v>34</v>
       </c>
       <c r="AA17" s="22">
         <v>29</v>
       </c>
       <c r="AB17" s="22">
         <v>44</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" s="28" customFormat="1">
+      <c r="AC17" s="22">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="28" customFormat="1">
       <c r="A18" s="58" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="58"/>
       <c r="N18" s="58"/>
       <c r="O18" s="58"/>
       <c r="P18" s="58"/>
       <c r="Q18" s="58"/>
       <c r="R18" s="58"/>
       <c r="S18" s="58"/>
       <c r="T18" s="58"/>
       <c r="U18" s="58"/>
       <c r="V18" s="58"/>
       <c r="W18" s="58"/>
       <c r="X18" s="58"/>
       <c r="Y18" s="58"/>
       <c r="Z18" s="58"/>
       <c r="AA18" s="58"/>
       <c r="AB18" s="58"/>
-    </row>
-    <row r="19" spans="1:28" s="28" customFormat="1">
+      <c r="AC18" s="58"/>
+    </row>
+    <row r="19" spans="1:29" s="28" customFormat="1">
       <c r="A19" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="11">
         <v>51</v>
       </c>
       <c r="C19" s="11">
         <v>61</v>
       </c>
       <c r="D19" s="12">
         <v>57</v>
       </c>
       <c r="E19" s="12">
         <v>58</v>
       </c>
       <c r="F19" s="12">
         <v>57</v>
       </c>
       <c r="G19" s="12">
         <v>63</v>
       </c>
       <c r="H19" s="14">
         <v>72</v>
       </c>
       <c r="I19" s="12">
@@ -4371,84 +4517,88 @@
       </c>
       <c r="U19" s="33">
         <v>46</v>
       </c>
       <c r="V19" s="33">
         <v>59</v>
       </c>
       <c r="W19" s="33">
         <v>44</v>
       </c>
       <c r="X19" s="33">
         <v>55</v>
       </c>
       <c r="Y19" s="33">
         <v>69</v>
       </c>
       <c r="Z19" s="32">
         <v>53</v>
       </c>
       <c r="AA19" s="32">
         <v>36</v>
       </c>
       <c r="AB19" s="32">
         <v>55</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" s="28" customFormat="1">
+      <c r="AC19" s="33">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="28" customFormat="1">
       <c r="A20" s="59" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="59"/>
       <c r="C20" s="59"/>
       <c r="D20" s="59"/>
       <c r="E20" s="59"/>
       <c r="F20" s="59"/>
       <c r="G20" s="59"/>
       <c r="H20" s="59"/>
       <c r="I20" s="59"/>
       <c r="J20" s="59"/>
       <c r="K20" s="59"/>
       <c r="L20" s="59"/>
       <c r="M20" s="59"/>
       <c r="N20" s="59"/>
       <c r="O20" s="59"/>
       <c r="P20" s="59"/>
       <c r="Q20" s="59"/>
       <c r="R20" s="59"/>
       <c r="S20" s="59"/>
       <c r="T20" s="59"/>
       <c r="U20" s="59"/>
       <c r="V20" s="59"/>
       <c r="W20" s="59"/>
       <c r="X20" s="59"/>
       <c r="Y20" s="59"/>
       <c r="Z20" s="59"/>
       <c r="AA20" s="59"/>
       <c r="AB20" s="59"/>
-    </row>
-    <row r="21" spans="1:28" s="28" customFormat="1">
+      <c r="AC20" s="59"/>
+    </row>
+    <row r="21" spans="1:29" s="28" customFormat="1">
       <c r="A21" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="13">
         <v>93</v>
       </c>
       <c r="C21" s="13">
         <v>104</v>
       </c>
       <c r="D21" s="13">
         <v>112</v>
       </c>
       <c r="E21" s="13">
         <v>88</v>
       </c>
       <c r="F21" s="13">
         <v>94</v>
       </c>
       <c r="G21" s="13">
         <v>116</v>
       </c>
       <c r="H21" s="15">
         <v>104</v>
       </c>
       <c r="I21" s="13">
@@ -4489,178 +4639,184 @@
       </c>
       <c r="U21" s="34">
         <v>158</v>
       </c>
       <c r="V21" s="34">
         <v>155</v>
       </c>
       <c r="W21" s="34">
         <v>184</v>
       </c>
       <c r="X21" s="34">
         <v>154</v>
       </c>
       <c r="Y21" s="34">
         <v>216</v>
       </c>
       <c r="Z21" s="34">
         <v>165</v>
       </c>
       <c r="AA21" s="35">
         <v>121</v>
       </c>
       <c r="AB21" s="35">
         <v>189</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" s="28" customFormat="1">
+      <c r="AC21" s="35">
+        <v>182</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="28" customFormat="1">
       <c r="A22" s="21" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A1:AB1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A20:AB20"/>
+    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="A18:AC18"/>
+    <mergeCell ref="A20:AC20"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="A1:AC1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB22"/>
+  <dimension ref="A1:AC22"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AE20" sqref="AE20"/>
-      <selection pane="bottomLeft" activeCell="AD22" sqref="AD22"/>
+      <selection pane="bottomLeft" activeCell="AD24" sqref="AD24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="3" width="0" hidden="1" customWidth="1"/>
     <col min="4" max="4" width="8.5703125" hidden="1" customWidth="1"/>
     <col min="5" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
-      <c r="A1" s="49" t="s">
+    <row r="1" spans="1:29">
+      <c r="A1" s="56" t="s">
         <v>29</v>
       </c>
-      <c r="B1" s="49"/>
-[...27 lines deleted...]
-    <row r="2" spans="1:28">
+      <c r="B1" s="56"/>
+      <c r="C1" s="56"/>
+      <c r="D1" s="56"/>
+      <c r="E1" s="56"/>
+      <c r="F1" s="56"/>
+      <c r="G1" s="56"/>
+      <c r="H1" s="56"/>
+      <c r="I1" s="56"/>
+      <c r="J1" s="56"/>
+      <c r="K1" s="56"/>
+      <c r="L1" s="56"/>
+      <c r="M1" s="56"/>
+      <c r="N1" s="56"/>
+      <c r="O1" s="56"/>
+      <c r="P1" s="56"/>
+      <c r="Q1" s="56"/>
+      <c r="R1" s="56"/>
+      <c r="S1" s="56"/>
+      <c r="T1" s="56"/>
+      <c r="U1" s="56"/>
+      <c r="V1" s="56"/>
+      <c r="W1" s="56"/>
+      <c r="X1" s="56"/>
+      <c r="Y1" s="56"/>
+      <c r="Z1" s="56"/>
+      <c r="AA1" s="56"/>
+      <c r="AB1" s="56"/>
+      <c r="AC1" s="56"/>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" s="1"/>
       <c r="N2" s="47"/>
       <c r="O2" s="47"/>
       <c r="P2" s="47"/>
       <c r="Q2" s="47"/>
       <c r="R2" s="47"/>
       <c r="S2" s="47"/>
       <c r="T2" s="47"/>
       <c r="U2" s="47"/>
       <c r="V2" s="47"/>
       <c r="W2" s="47"/>
       <c r="X2" s="47"/>
       <c r="Y2" s="47"/>
       <c r="Z2" s="47"/>
       <c r="AA2" s="47"/>
       <c r="AB2" s="47"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="53">
+      <c r="AC2" s="47"/>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" s="50"/>
+      <c r="B3" s="52">
         <v>2021</v>
       </c>
-      <c r="C3" s="54"/>
-[...10 lines deleted...]
-      <c r="N3" s="53">
+      <c r="C3" s="53"/>
+      <c r="D3" s="53"/>
+      <c r="E3" s="53"/>
+      <c r="F3" s="53"/>
+      <c r="G3" s="53"/>
+      <c r="H3" s="53"/>
+      <c r="I3" s="53"/>
+      <c r="J3" s="53"/>
+      <c r="K3" s="53"/>
+      <c r="L3" s="53"/>
+      <c r="M3" s="53"/>
+      <c r="N3" s="52">
         <v>2025</v>
       </c>
-      <c r="O3" s="54"/>
-[...10 lines deleted...]
-      <c r="Z3" s="53">
+      <c r="O3" s="53"/>
+      <c r="P3" s="53"/>
+      <c r="Q3" s="53"/>
+      <c r="R3" s="53"/>
+      <c r="S3" s="53"/>
+      <c r="T3" s="53"/>
+      <c r="U3" s="53"/>
+      <c r="V3" s="53"/>
+      <c r="W3" s="53"/>
+      <c r="X3" s="53"/>
+      <c r="Y3" s="55"/>
+      <c r="Z3" s="52">
         <v>2026</v>
       </c>
-      <c r="AA3" s="54"/>
-[...3 lines deleted...]
-      <c r="A4" s="52"/>
+      <c r="AA3" s="53"/>
+      <c r="AB3" s="53"/>
+      <c r="AC3" s="53"/>
+    </row>
+    <row r="4" spans="1:29" ht="24.75" customHeight="1">
+      <c r="A4" s="51"/>
       <c r="B4" s="20" t="s">
         <v>6</v>
       </c>
       <c r="C4" s="20" t="s">
         <v>15</v>
       </c>
       <c r="D4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="E4" s="3" t="s">
         <v>17</v>
       </c>
       <c r="F4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G4" s="3" t="s">
         <v>11</v>
       </c>
       <c r="H4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="I4" s="4" t="s">
         <v>13</v>
       </c>
       <c r="J4" s="4" t="s">
@@ -4698,84 +4854,88 @@
       </c>
       <c r="U4" s="45" t="s">
         <v>13</v>
       </c>
       <c r="V4" s="3" t="s">
         <v>14</v>
       </c>
       <c r="W4" s="3" t="s">
         <v>21</v>
       </c>
       <c r="X4" s="45" t="s">
         <v>22</v>
       </c>
       <c r="Y4" s="45" t="s">
         <v>26</v>
       </c>
       <c r="Z4" s="40" t="s">
         <v>6</v>
       </c>
       <c r="AA4" s="40" t="s">
         <v>15</v>
       </c>
       <c r="AB4" s="3" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="5" spans="1:28">
+      <c r="AC4" s="40" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29">
       <c r="A5" s="57" t="s">
         <v>18</v>
       </c>
       <c r="B5" s="57"/>
       <c r="C5" s="57"/>
       <c r="D5" s="57"/>
       <c r="E5" s="57"/>
       <c r="F5" s="57"/>
       <c r="G5" s="57"/>
       <c r="H5" s="57"/>
       <c r="I5" s="57"/>
       <c r="J5" s="57"/>
       <c r="K5" s="57"/>
       <c r="L5" s="57"/>
       <c r="M5" s="57"/>
       <c r="N5" s="57"/>
       <c r="O5" s="57"/>
       <c r="P5" s="57"/>
       <c r="Q5" s="57"/>
       <c r="R5" s="57"/>
       <c r="S5" s="57"/>
       <c r="T5" s="57"/>
       <c r="U5" s="57"/>
       <c r="V5" s="57"/>
       <c r="W5" s="57"/>
       <c r="X5" s="57"/>
       <c r="Y5" s="57"/>
       <c r="Z5" s="57"/>
       <c r="AA5" s="57"/>
       <c r="AB5" s="57"/>
-    </row>
-    <row r="6" spans="1:28" s="24" customFormat="1">
+      <c r="AC5" s="57"/>
+    </row>
+    <row r="6" spans="1:29" s="24" customFormat="1">
       <c r="A6" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="8">
         <v>0.81</v>
       </c>
       <c r="C6" s="8">
         <v>0.92</v>
       </c>
       <c r="D6" s="9">
         <v>0.93</v>
       </c>
       <c r="E6" s="9">
         <v>0.91</v>
       </c>
       <c r="F6" s="9">
         <v>0.9</v>
       </c>
       <c r="G6" s="9">
         <v>0.92</v>
       </c>
       <c r="H6" s="16">
         <v>0.93</v>
       </c>
       <c r="I6" s="9">
@@ -4816,52 +4976,55 @@
       </c>
       <c r="U6" s="36">
         <v>1.48</v>
       </c>
       <c r="V6" s="36">
         <v>1.5</v>
       </c>
       <c r="W6" s="36">
         <v>1.52</v>
       </c>
       <c r="X6" s="36">
         <v>1.53</v>
       </c>
       <c r="Y6" s="36">
         <v>1.58</v>
       </c>
       <c r="Z6" s="36">
         <v>1.58</v>
       </c>
       <c r="AA6" s="36">
         <v>1.43</v>
       </c>
       <c r="AB6" s="36">
         <v>1.55</v>
       </c>
-    </row>
-    <row r="7" spans="1:28" s="24" customFormat="1">
+      <c r="AC6" s="36">
+        <v>1.62</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" s="24" customFormat="1">
       <c r="A7" s="42" t="s">
         <v>32</v>
       </c>
       <c r="B7" s="8"/>
       <c r="C7" s="8"/>
       <c r="D7" s="9"/>
       <c r="E7" s="9"/>
       <c r="F7" s="9"/>
       <c r="G7" s="9"/>
       <c r="H7" s="16"/>
       <c r="I7" s="9"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="18"/>
       <c r="N7" s="18">
         <v>2.69</v>
       </c>
       <c r="O7" s="18">
         <v>2.34</v>
       </c>
       <c r="P7" s="48">
         <v>2.21</v>
       </c>
       <c r="Q7" s="18">
@@ -4878,52 +5041,55 @@
       </c>
       <c r="U7" s="18">
         <v>2.11</v>
       </c>
       <c r="V7" s="18">
         <v>2.2200000000000002</v>
       </c>
       <c r="W7" s="18">
         <v>2.29</v>
       </c>
       <c r="X7" s="18">
         <v>2.25</v>
       </c>
       <c r="Y7" s="18">
         <v>2.36</v>
       </c>
       <c r="Z7" s="18">
         <v>2.66</v>
       </c>
       <c r="AA7" s="18">
         <v>2.0499999999999998</v>
       </c>
       <c r="AB7" s="18">
         <v>2.62</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="28" customFormat="1">
+      <c r="AC7" s="18">
+        <v>2.75</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="28" customFormat="1">
       <c r="A8" s="42" t="s">
         <v>42</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="9"/>
       <c r="E8" s="9"/>
       <c r="F8" s="9"/>
       <c r="G8" s="9"/>
       <c r="H8" s="16"/>
       <c r="I8" s="9"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="18"/>
       <c r="N8" s="18">
         <v>0.88</v>
       </c>
       <c r="O8" s="18">
         <v>1.1499999999999999</v>
       </c>
       <c r="P8" s="48">
         <v>1.59</v>
       </c>
       <c r="Q8" s="18">
@@ -4940,52 +5106,55 @@
       </c>
       <c r="U8" s="18">
         <v>1.38</v>
       </c>
       <c r="V8" s="18">
         <v>1.47</v>
       </c>
       <c r="W8" s="18">
         <v>1.37</v>
       </c>
       <c r="X8" s="18">
         <v>1.45</v>
       </c>
       <c r="Y8" s="18">
         <v>1.53</v>
       </c>
       <c r="Z8" s="18">
         <v>1.65</v>
       </c>
       <c r="AA8" s="18">
         <v>1.29</v>
       </c>
       <c r="AB8" s="18">
         <v>1.2</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" s="24" customFormat="1">
+      <c r="AC8" s="18">
+        <v>1.48</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="24" customFormat="1">
       <c r="A9" s="42" t="s">
         <v>33</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="30"/>
       <c r="I9" s="8"/>
       <c r="J9" s="30"/>
       <c r="K9" s="30"/>
       <c r="L9" s="30"/>
       <c r="M9" s="31"/>
       <c r="N9" s="18">
         <v>0.86</v>
       </c>
       <c r="O9" s="18">
         <v>0.45</v>
       </c>
       <c r="P9" s="48">
         <v>0.74</v>
       </c>
       <c r="Q9" s="18">
@@ -5002,52 +5171,55 @@
       </c>
       <c r="U9" s="18">
         <v>0.38</v>
       </c>
       <c r="V9" s="18">
         <v>0.49</v>
       </c>
       <c r="W9" s="18">
         <v>0.48</v>
       </c>
       <c r="X9" s="18">
         <v>0.52</v>
       </c>
       <c r="Y9" s="18">
         <v>0.57999999999999996</v>
       </c>
       <c r="Z9" s="18">
         <v>0.44</v>
       </c>
       <c r="AA9" s="18">
         <v>1.86</v>
       </c>
       <c r="AB9" s="18">
         <v>1.67</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="18">
+        <v>1.59</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="42" t="s">
         <v>34</v>
       </c>
       <c r="B10" s="23"/>
       <c r="C10" s="23"/>
       <c r="D10" s="23"/>
       <c r="E10" s="23"/>
       <c r="F10" s="23"/>
       <c r="G10" s="23"/>
       <c r="H10" s="23"/>
       <c r="I10" s="23"/>
       <c r="J10" s="23"/>
       <c r="K10" s="23"/>
       <c r="L10" s="23"/>
       <c r="M10" s="23"/>
       <c r="N10" s="18">
         <v>0.96</v>
       </c>
       <c r="O10" s="18">
         <v>0.87</v>
       </c>
       <c r="P10" s="48">
         <v>0.93</v>
       </c>
       <c r="Q10" s="18">
@@ -5064,52 +5236,55 @@
       </c>
       <c r="U10" s="18">
         <v>1.1299999999999999</v>
       </c>
       <c r="V10" s="18">
         <v>1.1299999999999999</v>
       </c>
       <c r="W10" s="18">
         <v>1.19</v>
       </c>
       <c r="X10" s="18">
         <v>1.21</v>
       </c>
       <c r="Y10" s="18">
         <v>1.27</v>
       </c>
       <c r="Z10" s="18">
         <v>1.1299999999999999</v>
       </c>
       <c r="AA10" s="18">
         <v>1.1399999999999999</v>
       </c>
       <c r="AB10" s="18">
         <v>1.43</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="18">
+        <v>1.49</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="43" t="s">
         <v>35</v>
       </c>
       <c r="B11" s="23"/>
       <c r="C11" s="23"/>
       <c r="D11" s="23"/>
       <c r="E11" s="23"/>
       <c r="F11" s="23"/>
       <c r="G11" s="23"/>
       <c r="H11" s="23"/>
       <c r="I11" s="23"/>
       <c r="J11" s="23"/>
       <c r="K11" s="23"/>
       <c r="L11" s="23"/>
       <c r="M11" s="23"/>
       <c r="N11" s="18">
         <v>1.1100000000000001</v>
       </c>
       <c r="O11" s="18">
         <v>1.02</v>
       </c>
       <c r="P11" s="48">
         <v>1.19</v>
       </c>
       <c r="Q11" s="18">
@@ -5126,384 +5301,406 @@
       </c>
       <c r="U11" s="18">
         <v>1.18</v>
       </c>
       <c r="V11" s="18">
         <v>1.1599999999999999</v>
       </c>
       <c r="W11" s="18">
         <v>1.1200000000000001</v>
       </c>
       <c r="X11" s="18">
         <v>1.1000000000000001</v>
       </c>
       <c r="Y11" s="18">
         <v>1.08</v>
       </c>
       <c r="Z11" s="18">
         <v>1.71</v>
       </c>
       <c r="AA11" s="18">
         <v>1.3</v>
       </c>
       <c r="AB11" s="18">
         <v>1.18</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="18">
+        <v>1.26</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="43" t="s">
         <v>36</v>
       </c>
       <c r="N12" s="18">
         <v>0.93</v>
       </c>
       <c r="O12" s="18">
         <v>0.97</v>
       </c>
       <c r="P12" s="48">
         <v>0.79</v>
       </c>
       <c r="Q12" s="18">
         <v>0.59</v>
       </c>
       <c r="R12" s="18">
         <v>0.66</v>
       </c>
       <c r="S12" s="18">
         <v>0.79</v>
       </c>
       <c r="T12" s="18">
         <v>0.67</v>
       </c>
       <c r="U12" s="18">
         <v>0.57999999999999996</v>
       </c>
       <c r="V12" s="18">
         <v>0.68</v>
       </c>
       <c r="W12" s="18">
         <v>0.75</v>
       </c>
       <c r="X12" s="18">
         <v>0.81</v>
       </c>
       <c r="Y12" s="18">
         <v>0.78</v>
       </c>
       <c r="Z12" s="18">
         <v>0.48</v>
       </c>
       <c r="AA12" s="18">
         <v>0.51</v>
       </c>
       <c r="AB12" s="18">
         <v>0.67</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="18">
+        <v>1.25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="1" t="s">
         <v>37</v>
       </c>
       <c r="N13" s="18">
         <v>1.1399999999999999</v>
       </c>
       <c r="O13" s="18">
         <v>1.1499999999999999</v>
       </c>
       <c r="P13" s="48">
         <v>1.1499999999999999</v>
       </c>
       <c r="Q13" s="18">
         <v>1.17</v>
       </c>
       <c r="R13" s="18">
         <v>1.29</v>
       </c>
       <c r="S13" s="18">
         <v>1.33</v>
       </c>
       <c r="T13" s="18">
         <v>1.43</v>
       </c>
       <c r="U13" s="18">
         <v>1.45</v>
       </c>
       <c r="V13" s="18">
         <v>1.43</v>
       </c>
       <c r="W13" s="18">
         <v>1.46</v>
       </c>
       <c r="X13" s="18">
         <v>1.48</v>
       </c>
       <c r="Y13" s="18">
         <v>1.53</v>
       </c>
       <c r="Z13" s="18">
         <v>1.43</v>
       </c>
       <c r="AA13" s="18">
         <v>1.3</v>
       </c>
       <c r="AB13" s="18">
         <v>1.33</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="18">
+        <v>1.44</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="1" t="s">
         <v>38</v>
       </c>
       <c r="N14" s="18">
         <v>0.44</v>
       </c>
       <c r="O14" s="18">
         <v>0.47</v>
       </c>
       <c r="P14" s="48">
         <v>0.31</v>
       </c>
       <c r="Q14" s="18">
         <v>0.34</v>
       </c>
       <c r="R14" s="18">
         <v>0.73</v>
       </c>
       <c r="S14" s="18">
         <v>0.76</v>
       </c>
       <c r="T14" s="18">
         <v>0.84</v>
       </c>
       <c r="U14" s="18">
         <v>0.79</v>
       </c>
       <c r="V14" s="18">
         <v>0.85</v>
       </c>
       <c r="W14" s="18">
         <v>0.86</v>
       </c>
       <c r="X14" s="18">
         <v>0.82</v>
       </c>
       <c r="Y14" s="18">
         <v>0.98</v>
       </c>
       <c r="Z14" s="18">
         <v>1.91</v>
       </c>
       <c r="AA14" s="18">
         <v>1.26</v>
       </c>
       <c r="AB14" s="18">
         <v>0.99</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="18">
+        <v>0.74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="N15" s="18">
         <v>1.18</v>
       </c>
       <c r="O15" s="18">
         <v>1.32</v>
       </c>
       <c r="P15" s="48">
         <v>1.55</v>
       </c>
       <c r="Q15" s="18">
         <v>1.58</v>
       </c>
       <c r="R15" s="18">
         <v>1.66</v>
       </c>
       <c r="S15" s="18">
         <v>1.69</v>
       </c>
       <c r="T15" s="18">
         <v>1.78</v>
       </c>
       <c r="U15" s="18">
         <v>1.78</v>
       </c>
       <c r="V15" s="18">
         <v>1.79</v>
       </c>
       <c r="W15" s="18">
         <v>1.81</v>
       </c>
       <c r="X15" s="18">
         <v>1.85</v>
       </c>
       <c r="Y15" s="18">
         <v>1.91</v>
       </c>
       <c r="Z15" s="18">
         <v>1.91</v>
       </c>
       <c r="AA15" s="18">
         <v>1.75</v>
       </c>
       <c r="AB15" s="18">
         <v>1.92</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="18">
+        <v>1.94</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="1" t="s">
         <v>40</v>
       </c>
       <c r="N16" s="18">
         <v>1.36</v>
       </c>
       <c r="O16" s="18">
         <v>1.74</v>
       </c>
       <c r="P16" s="48">
         <v>1.81</v>
       </c>
       <c r="Q16" s="18">
         <v>1.66</v>
       </c>
       <c r="R16" s="18">
         <v>1.96</v>
       </c>
       <c r="S16" s="18">
         <v>2.0299999999999998</v>
       </c>
       <c r="T16" s="18">
         <v>2.13</v>
       </c>
       <c r="U16" s="18">
         <v>2.16</v>
       </c>
       <c r="V16" s="18">
         <v>2.34</v>
       </c>
       <c r="W16" s="18">
         <v>2.2599999999999998</v>
       </c>
       <c r="X16" s="18">
         <v>2.27</v>
       </c>
       <c r="Y16" s="18">
         <v>2.41</v>
       </c>
       <c r="Z16" s="18">
         <v>2.17</v>
       </c>
       <c r="AA16" s="18">
         <v>1.67</v>
       </c>
       <c r="AB16" s="18">
         <v>1.71</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="18">
+        <v>1.39</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="1" t="s">
         <v>41</v>
       </c>
       <c r="N17" s="18">
         <v>1.34</v>
       </c>
       <c r="O17" s="18">
         <v>1.45</v>
       </c>
       <c r="P17" s="48">
         <v>1.62</v>
       </c>
       <c r="Q17" s="18">
         <v>1.63</v>
       </c>
       <c r="R17" s="18">
         <v>1.74</v>
       </c>
       <c r="S17" s="18">
         <v>1.71</v>
       </c>
       <c r="T17" s="18">
         <v>1.77</v>
       </c>
       <c r="U17" s="18">
         <v>1.77</v>
       </c>
       <c r="V17" s="18">
         <v>1.81</v>
       </c>
       <c r="W17" s="18">
         <v>1.85</v>
       </c>
       <c r="X17" s="18">
         <v>1.82</v>
       </c>
       <c r="Y17" s="18">
         <v>1.85</v>
       </c>
       <c r="Z17" s="18">
         <v>1.63</v>
       </c>
       <c r="AA17" s="18">
         <v>1.59</v>
       </c>
       <c r="AB17" s="18">
         <v>1.77</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" s="25" customFormat="1">
+      <c r="AC17" s="18">
+        <v>1.83</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="25" customFormat="1">
       <c r="A18" s="58" t="s">
         <v>20</v>
       </c>
       <c r="B18" s="58"/>
       <c r="C18" s="58"/>
       <c r="D18" s="58"/>
       <c r="E18" s="58"/>
       <c r="F18" s="58"/>
       <c r="G18" s="58"/>
       <c r="H18" s="58"/>
       <c r="I18" s="58"/>
       <c r="J18" s="58"/>
       <c r="K18" s="58"/>
       <c r="L18" s="58"/>
       <c r="M18" s="58"/>
       <c r="N18" s="58"/>
       <c r="O18" s="58"/>
       <c r="P18" s="58"/>
       <c r="Q18" s="58"/>
       <c r="R18" s="58"/>
       <c r="S18" s="58"/>
       <c r="T18" s="58"/>
       <c r="U18" s="58"/>
       <c r="V18" s="58"/>
       <c r="W18" s="58"/>
       <c r="X18" s="58"/>
       <c r="Y18" s="58"/>
       <c r="Z18" s="58"/>
       <c r="AA18" s="58"/>
       <c r="AB18" s="58"/>
-    </row>
-    <row r="19" spans="1:28" s="25" customFormat="1">
+      <c r="AC18" s="58"/>
+    </row>
+    <row r="19" spans="1:29" s="25" customFormat="1">
       <c r="A19" s="26" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="8">
         <v>1.31</v>
       </c>
       <c r="C19" s="8">
         <v>1.52</v>
       </c>
       <c r="D19" s="9">
         <v>1.5</v>
       </c>
       <c r="E19" s="9">
         <v>1.51</v>
       </c>
       <c r="F19" s="9">
         <v>1.5</v>
       </c>
       <c r="G19" s="9">
         <v>1.53</v>
       </c>
       <c r="H19" s="16">
         <v>1.58</v>
       </c>
       <c r="I19" s="9">
@@ -5544,84 +5741,88 @@
       </c>
       <c r="U19" s="38">
         <v>1.72</v>
       </c>
       <c r="V19" s="38">
         <v>1.79</v>
       </c>
       <c r="W19" s="38">
         <v>1.78</v>
       </c>
       <c r="X19" s="38">
         <v>1.82</v>
       </c>
       <c r="Y19" s="38">
         <v>1.89</v>
       </c>
       <c r="Z19" s="36">
         <v>2</v>
       </c>
       <c r="AA19" s="36">
         <v>1.77</v>
       </c>
       <c r="AB19" s="36">
         <v>1.87</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" s="25" customFormat="1">
+      <c r="AC19" s="38">
+        <v>1.98</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="25" customFormat="1">
       <c r="A20" s="59" t="s">
         <v>19</v>
       </c>
       <c r="B20" s="59"/>
       <c r="C20" s="59"/>
       <c r="D20" s="59"/>
       <c r="E20" s="59"/>
       <c r="F20" s="59"/>
       <c r="G20" s="59"/>
       <c r="H20" s="59"/>
       <c r="I20" s="59"/>
       <c r="J20" s="59"/>
       <c r="K20" s="59"/>
       <c r="L20" s="59"/>
       <c r="M20" s="59"/>
       <c r="N20" s="59"/>
       <c r="O20" s="59"/>
       <c r="P20" s="59"/>
       <c r="Q20" s="59"/>
       <c r="R20" s="59"/>
       <c r="S20" s="59"/>
       <c r="T20" s="59"/>
       <c r="U20" s="59"/>
       <c r="V20" s="59"/>
       <c r="W20" s="59"/>
       <c r="X20" s="59"/>
       <c r="Y20" s="59"/>
       <c r="Z20" s="59"/>
       <c r="AA20" s="59"/>
       <c r="AB20" s="59"/>
-    </row>
-    <row r="21" spans="1:28" s="25" customFormat="1">
+      <c r="AC20" s="59"/>
+    </row>
+    <row r="21" spans="1:29" s="25" customFormat="1">
       <c r="A21" s="27" t="s">
         <v>0</v>
       </c>
       <c r="B21" s="10">
         <v>0.67</v>
       </c>
       <c r="C21" s="10">
         <v>0.75</v>
       </c>
       <c r="D21" s="10">
         <v>0.77</v>
       </c>
       <c r="E21" s="10">
         <v>0.74</v>
       </c>
       <c r="F21" s="10">
         <v>0.73</v>
       </c>
       <c r="G21" s="10">
         <v>0.75</v>
       </c>
       <c r="H21" s="17">
         <v>0.75</v>
       </c>
       <c r="I21" s="10">
@@ -5662,66 +5863,69 @@
       </c>
       <c r="U21" s="34">
         <v>1.42</v>
       </c>
       <c r="V21" s="34">
         <v>1.43</v>
       </c>
       <c r="W21" s="34">
         <v>1.45</v>
       </c>
       <c r="X21" s="34">
         <v>1.46</v>
       </c>
       <c r="Y21" s="41">
         <v>1.5</v>
       </c>
       <c r="Z21" s="41">
         <v>1.48</v>
       </c>
       <c r="AA21" s="37">
         <v>1.35</v>
       </c>
       <c r="AB21" s="37">
         <v>1.48</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" s="25" customFormat="1">
+      <c r="AC21" s="37">
+        <v>1.53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="25" customFormat="1">
       <c r="A22" s="21" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A1:AB1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A20:AB20"/>
+    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="A18:AC18"/>
+    <mergeCell ref="A20:AC20"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="A1:AC1"/>
   </mergeCells>
   <phoneticPr fontId="6" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="4" baseType="lpstr">
       <vt:lpstr>Тіркелген некелер саны</vt:lpstr>