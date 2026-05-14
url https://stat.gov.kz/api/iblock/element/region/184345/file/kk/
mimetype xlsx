--- v0 (2026-04-20)
+++ v1 (2026-05-14)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер барлығы" sheetId="4" r:id="rId2"/>
     <sheet name="Жынысы бойынша қайтыс болғандар" sheetId="7" r:id="rId3"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="8" r:id="rId4"/>
     <sheet name="Нәресте өлім-жітім коэфф." sheetId="9" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="534" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="561" uniqueCount="47">
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -306,51 +306,51 @@
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Roboto"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
@@ -411,61 +411,50 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-[...9 lines deleted...]
-      <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -612,94 +601,94 @@
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center"/>
+    <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -985,150 +974,153 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA37"/>
+  <dimension ref="A1:AB37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A49" activeCellId="4" sqref="A1:W1 N3:W3 A5:W5 A27:W27 A49:W49"/>
-      <selection pane="bottomLeft" activeCell="AC30" sqref="AC30"/>
+      <selection pane="bottomLeft" activeCell="N39" sqref="N39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="12" width="0" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
-      <c r="A1" s="71" t="s">
+    <row r="1" spans="1:28">
+      <c r="A1" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="71"/>
-[...26 lines deleted...]
-    <row r="2" spans="1:27" s="1" customFormat="1">
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+      <c r="O1" s="78"/>
+      <c r="P1" s="78"/>
+      <c r="Q1" s="78"/>
+      <c r="R1" s="78"/>
+      <c r="S1" s="78"/>
+      <c r="T1" s="78"/>
+      <c r="U1" s="78"/>
+      <c r="V1" s="78"/>
+      <c r="W1" s="78"/>
+      <c r="X1" s="78"/>
+      <c r="Y1" s="78"/>
+      <c r="Z1" s="78"/>
+      <c r="AA1" s="78"/>
+      <c r="AB1" s="78"/>
+    </row>
+    <row r="2" spans="1:28" s="1" customFormat="1">
       <c r="A2" s="3"/>
       <c r="N2" s="57"/>
       <c r="O2" s="57"/>
       <c r="P2" s="57"/>
       <c r="Q2" s="57"/>
       <c r="R2" s="57"/>
       <c r="S2" s="57"/>
       <c r="T2" s="57"/>
       <c r="U2" s="57"/>
       <c r="V2" s="57"/>
       <c r="W2" s="57"/>
       <c r="X2" s="57"/>
       <c r="Y2" s="57"/>
       <c r="Z2" s="57"/>
       <c r="AA2" s="57"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="77"/>
+      <c r="AB2" s="57"/>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" s="74"/>
       <c r="B3" s="72">
         <v>2021</v>
       </c>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
       <c r="G3" s="73"/>
       <c r="H3" s="73"/>
       <c r="I3" s="73"/>
       <c r="J3" s="73"/>
       <c r="K3" s="73"/>
       <c r="L3" s="73"/>
       <c r="M3" s="73"/>
       <c r="N3" s="72">
         <v>2025</v>
       </c>
       <c r="O3" s="73"/>
       <c r="P3" s="73"/>
       <c r="Q3" s="73"/>
       <c r="R3" s="73"/>
       <c r="S3" s="73"/>
       <c r="T3" s="73"/>
       <c r="U3" s="73"/>
       <c r="V3" s="73"/>
       <c r="W3" s="73"/>
       <c r="X3" s="73"/>
       <c r="Y3" s="73"/>
-      <c r="Z3" s="83">
+      <c r="Z3" s="76">
         <v>2026</v>
       </c>
-      <c r="AA3" s="84"/>
-[...2 lines deleted...]
-      <c r="A4" s="78"/>
+      <c r="AA3" s="77"/>
+      <c r="AB3" s="77"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="75"/>
       <c r="B4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -1163,83 +1155,87 @@
       </c>
       <c r="T4" s="42" t="s">
         <v>46</v>
       </c>
       <c r="U4" s="9" t="s">
         <v>16</v>
       </c>
       <c r="V4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W4" s="6" t="s">
         <v>21</v>
       </c>
       <c r="X4" s="9" t="s">
         <v>22</v>
       </c>
       <c r="Y4" s="9" t="s">
         <v>26</v>
       </c>
       <c r="Z4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AA4" s="5" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="74" t="s">
+      <c r="AB4" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="74"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:27" s="29" customFormat="1">
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="79"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
+      <c r="J5" s="79"/>
+      <c r="K5" s="79"/>
+      <c r="L5" s="79"/>
+      <c r="M5" s="79"/>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="79"/>
+      <c r="T5" s="79"/>
+      <c r="U5" s="79"/>
+      <c r="V5" s="79"/>
+      <c r="W5" s="79"/>
+      <c r="X5" s="79"/>
+      <c r="Y5" s="79"/>
+      <c r="Z5" s="79"/>
+      <c r="AA5" s="79"/>
+      <c r="AB5" s="79"/>
+    </row>
+    <row r="6" spans="1:28" s="29" customFormat="1">
       <c r="A6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="10">
         <v>1272</v>
       </c>
       <c r="C6" s="10">
         <v>1169</v>
       </c>
       <c r="D6" s="11">
         <v>1253</v>
       </c>
       <c r="E6" s="11">
         <v>1568</v>
       </c>
       <c r="F6" s="11">
         <v>1603</v>
       </c>
       <c r="G6" s="11">
         <v>1273</v>
       </c>
       <c r="H6" s="15">
         <v>1383</v>
       </c>
       <c r="I6" s="11">
@@ -1277,52 +1273,55 @@
       </c>
       <c r="T6" s="39">
         <v>897</v>
       </c>
       <c r="U6" s="39">
         <v>760</v>
       </c>
       <c r="V6" s="39">
         <v>735</v>
       </c>
       <c r="W6" s="39">
         <v>854</v>
       </c>
       <c r="X6" s="39">
         <v>882</v>
       </c>
       <c r="Y6" s="39">
         <v>912</v>
       </c>
       <c r="Z6" s="41">
         <v>708</v>
       </c>
       <c r="AA6" s="39">
         <v>691</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" s="29" customFormat="1">
+      <c r="AB6" s="39">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="29" customFormat="1">
       <c r="A7" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="10"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="15"/>
       <c r="I7" s="11"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="24">
         <v>42</v>
       </c>
       <c r="O7" s="24">
         <v>40</v>
       </c>
       <c r="P7" s="24">
         <v>39</v>
       </c>
       <c r="Q7" s="24">
@@ -1336,52 +1335,55 @@
       </c>
       <c r="T7" s="24">
         <v>51</v>
       </c>
       <c r="U7" s="24">
         <v>42</v>
       </c>
       <c r="V7" s="24">
         <v>28</v>
       </c>
       <c r="W7" s="24">
         <v>37</v>
       </c>
       <c r="X7" s="24">
         <v>45</v>
       </c>
       <c r="Y7" s="24">
         <v>46</v>
       </c>
       <c r="Z7" s="26">
         <v>36</v>
       </c>
       <c r="AA7" s="24">
         <v>38</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" s="32" customFormat="1">
+      <c r="AB7" s="24">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="32" customFormat="1">
       <c r="A8" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="15"/>
       <c r="I8" s="11"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="24">
         <v>23</v>
       </c>
       <c r="O8" s="24">
         <v>32</v>
       </c>
       <c r="P8" s="24">
         <v>19</v>
       </c>
       <c r="Q8" s="24">
@@ -1395,52 +1397,55 @@
       </c>
       <c r="T8" s="24">
         <v>25</v>
       </c>
       <c r="U8" s="24">
         <v>24</v>
       </c>
       <c r="V8" s="24">
         <v>27</v>
       </c>
       <c r="W8" s="24">
         <v>27</v>
       </c>
       <c r="X8" s="24">
         <v>34</v>
       </c>
       <c r="Y8" s="24">
         <v>23</v>
       </c>
       <c r="Z8" s="26">
         <v>24</v>
       </c>
       <c r="AA8" s="24">
         <v>17</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="29" customFormat="1">
+      <c r="AB8" s="24">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="29" customFormat="1">
       <c r="A9" s="52" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="33"/>
       <c r="I9" s="10"/>
       <c r="J9" s="33"/>
       <c r="K9" s="33"/>
       <c r="L9" s="33"/>
       <c r="M9" s="33"/>
       <c r="N9" s="24">
         <v>16</v>
       </c>
       <c r="O9" s="24">
         <v>27</v>
       </c>
       <c r="P9" s="24">
         <v>13</v>
       </c>
       <c r="Q9" s="24">
@@ -1454,52 +1459,55 @@
       </c>
       <c r="T9" s="24">
         <v>21</v>
       </c>
       <c r="U9" s="24">
         <v>10</v>
       </c>
       <c r="V9" s="24">
         <v>27</v>
       </c>
       <c r="W9" s="24">
         <v>20</v>
       </c>
       <c r="X9" s="24">
         <v>12</v>
       </c>
       <c r="Y9" s="24">
         <v>16</v>
       </c>
       <c r="Z9" s="26">
         <v>10</v>
       </c>
       <c r="AA9" s="24">
         <v>18</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="24">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="28"/>
       <c r="N10" s="24">
         <v>146</v>
       </c>
       <c r="O10" s="24">
         <v>143</v>
       </c>
       <c r="P10" s="24">
         <v>140</v>
       </c>
       <c r="Q10" s="24">
@@ -1513,412 +1521,437 @@
       </c>
       <c r="T10" s="24">
         <v>159</v>
       </c>
       <c r="U10" s="24">
         <v>140</v>
       </c>
       <c r="V10" s="24">
         <v>140</v>
       </c>
       <c r="W10" s="24">
         <v>168</v>
       </c>
       <c r="X10" s="24">
         <v>167</v>
       </c>
       <c r="Y10" s="24">
         <v>180</v>
       </c>
       <c r="Z10" s="26">
         <v>143</v>
       </c>
       <c r="AA10" s="24">
         <v>133</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="24">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N11" s="24">
         <v>87</v>
       </c>
       <c r="O11" s="24">
         <v>84</v>
       </c>
       <c r="P11" s="24">
         <v>66</v>
       </c>
       <c r="Q11" s="24">
         <v>80</v>
       </c>
       <c r="R11" s="24">
         <v>89</v>
       </c>
       <c r="S11" s="24">
         <v>97</v>
       </c>
       <c r="T11" s="24">
         <v>94</v>
       </c>
       <c r="U11" s="24">
         <v>83</v>
       </c>
       <c r="V11" s="24">
         <v>77</v>
       </c>
       <c r="W11" s="24">
         <v>104</v>
       </c>
       <c r="X11" s="24">
         <v>104</v>
       </c>
       <c r="Y11" s="24">
         <v>101</v>
       </c>
       <c r="Z11" s="26">
         <v>74</v>
       </c>
       <c r="AA11" s="24">
         <v>66</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="24">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N12" s="24">
         <v>10</v>
       </c>
       <c r="O12" s="24">
         <v>15</v>
       </c>
       <c r="P12" s="24">
         <v>12</v>
       </c>
       <c r="Q12" s="24">
         <v>16</v>
       </c>
       <c r="R12" s="24">
         <v>17</v>
       </c>
       <c r="S12" s="24">
         <v>14</v>
       </c>
       <c r="T12" s="24">
         <v>17</v>
       </c>
       <c r="U12" s="24">
         <v>13</v>
       </c>
       <c r="V12" s="24">
         <v>13</v>
       </c>
       <c r="W12" s="24">
         <v>21</v>
       </c>
       <c r="X12" s="24">
         <v>15</v>
       </c>
       <c r="Y12" s="24">
         <v>26</v>
       </c>
       <c r="Z12" s="26">
         <v>18</v>
       </c>
       <c r="AA12" s="24">
         <v>16</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="24">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="24">
         <v>116</v>
       </c>
       <c r="O13" s="24">
         <v>131</v>
       </c>
       <c r="P13" s="24">
         <v>115</v>
       </c>
       <c r="Q13" s="24">
         <v>159</v>
       </c>
       <c r="R13" s="24">
         <v>162</v>
       </c>
       <c r="S13" s="24">
         <v>140</v>
       </c>
       <c r="T13" s="24">
         <v>185</v>
       </c>
       <c r="U13" s="24">
         <v>147</v>
       </c>
       <c r="V13" s="24">
         <v>134</v>
       </c>
       <c r="W13" s="24">
         <v>172</v>
       </c>
       <c r="X13" s="24">
         <v>162</v>
       </c>
       <c r="Y13" s="24">
         <v>172</v>
       </c>
       <c r="Z13" s="26">
         <v>145</v>
       </c>
       <c r="AA13" s="24">
         <v>129</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="24">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="54" t="s">
         <v>40</v>
       </c>
       <c r="N14" s="24">
         <v>17</v>
       </c>
       <c r="O14" s="24">
         <v>24</v>
       </c>
       <c r="P14" s="24">
         <v>16</v>
       </c>
       <c r="Q14" s="24">
         <v>7</v>
       </c>
       <c r="R14" s="24">
         <v>24</v>
       </c>
       <c r="S14" s="24">
         <v>23</v>
       </c>
       <c r="T14" s="24">
         <v>10</v>
       </c>
       <c r="U14" s="24">
         <v>16</v>
       </c>
       <c r="V14" s="24">
         <v>13</v>
       </c>
       <c r="W14" s="24">
         <v>21</v>
       </c>
       <c r="X14" s="24">
         <v>24</v>
       </c>
       <c r="Y14" s="24">
         <v>12</v>
       </c>
       <c r="Z14" s="26">
         <v>17</v>
       </c>
       <c r="AA14" s="24">
         <v>21</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="24">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N15" s="24">
         <v>148</v>
       </c>
       <c r="O15" s="24">
         <v>126</v>
       </c>
       <c r="P15" s="24">
         <v>103</v>
       </c>
       <c r="Q15" s="24">
         <v>129</v>
       </c>
       <c r="R15" s="24">
         <v>121</v>
       </c>
       <c r="S15" s="24">
         <v>124</v>
       </c>
       <c r="T15" s="24">
         <v>160</v>
       </c>
       <c r="U15" s="24">
         <v>115</v>
       </c>
       <c r="V15" s="24">
         <v>139</v>
       </c>
       <c r="W15" s="24">
         <v>137</v>
       </c>
       <c r="X15" s="24">
         <v>151</v>
       </c>
       <c r="Y15" s="24">
         <v>153</v>
       </c>
       <c r="Z15" s="26">
         <v>102</v>
       </c>
       <c r="AA15" s="24">
         <v>115</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="24">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="54" t="s">
         <v>42</v>
       </c>
       <c r="N16" s="24">
         <v>38</v>
       </c>
       <c r="O16" s="24">
         <v>38</v>
       </c>
       <c r="P16" s="24">
         <v>30</v>
       </c>
       <c r="Q16" s="24">
         <v>31</v>
       </c>
       <c r="R16" s="24">
         <v>26</v>
       </c>
       <c r="S16" s="24">
         <v>30</v>
       </c>
       <c r="T16" s="24">
         <v>39</v>
       </c>
       <c r="U16" s="24">
         <v>39</v>
       </c>
       <c r="V16" s="24">
         <v>29</v>
       </c>
       <c r="W16" s="24">
         <v>28</v>
       </c>
       <c r="X16" s="24">
         <v>32</v>
       </c>
       <c r="Y16" s="24">
         <v>48</v>
       </c>
       <c r="Z16" s="26">
         <v>30</v>
       </c>
       <c r="AA16" s="24">
         <v>29</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="24">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="54" t="s">
         <v>43</v>
       </c>
       <c r="N17" s="24">
         <v>95</v>
       </c>
       <c r="O17" s="24">
         <v>132</v>
       </c>
       <c r="P17" s="24">
         <v>87</v>
       </c>
       <c r="Q17" s="24">
         <v>123</v>
       </c>
       <c r="R17" s="24">
         <v>107</v>
       </c>
       <c r="S17" s="24">
         <v>128</v>
       </c>
       <c r="T17" s="24">
         <v>136</v>
       </c>
       <c r="U17" s="24">
         <v>131</v>
       </c>
       <c r="V17" s="24">
         <v>108</v>
       </c>
       <c r="W17" s="24">
         <v>119</v>
       </c>
       <c r="X17" s="24">
         <v>136</v>
       </c>
       <c r="Y17" s="24">
         <v>135</v>
       </c>
       <c r="Z17" s="26">
         <v>109</v>
       </c>
       <c r="AA17" s="24">
         <v>109</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="75" t="s">
+      <c r="AB17" s="24">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="75"/>
-[...26 lines deleted...]
-    <row r="19" spans="1:27">
+      <c r="B18" s="80"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="80"/>
+      <c r="E18" s="80"/>
+      <c r="F18" s="80"/>
+      <c r="G18" s="80"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="80"/>
+      <c r="J18" s="80"/>
+      <c r="K18" s="80"/>
+      <c r="L18" s="80"/>
+      <c r="M18" s="80"/>
+      <c r="N18" s="80"/>
+      <c r="O18" s="80"/>
+      <c r="P18" s="80"/>
+      <c r="Q18" s="80"/>
+      <c r="R18" s="80"/>
+      <c r="S18" s="80"/>
+      <c r="T18" s="80"/>
+      <c r="U18" s="80"/>
+      <c r="V18" s="80"/>
+      <c r="W18" s="80"/>
+      <c r="X18" s="80"/>
+      <c r="Y18" s="80"/>
+      <c r="Z18" s="80"/>
+      <c r="AA18" s="80"/>
+      <c r="AB18" s="80"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="10">
         <v>422</v>
       </c>
       <c r="C19" s="10">
         <v>361</v>
       </c>
       <c r="D19" s="11">
         <v>393</v>
       </c>
       <c r="E19" s="11">
         <v>445</v>
       </c>
       <c r="F19" s="11">
         <v>474</v>
       </c>
       <c r="G19" s="11">
         <v>390</v>
       </c>
       <c r="H19" s="15">
         <v>405</v>
       </c>
       <c r="I19" s="11">
@@ -1956,318 +1989,337 @@
       </c>
       <c r="T19" s="47">
         <v>191</v>
       </c>
       <c r="U19" s="47">
         <v>147</v>
       </c>
       <c r="V19" s="47">
         <v>148</v>
       </c>
       <c r="W19" s="47">
         <v>172</v>
       </c>
       <c r="X19" s="47">
         <v>172</v>
       </c>
       <c r="Y19" s="47">
         <v>167</v>
       </c>
       <c r="Z19" s="41">
         <v>149</v>
       </c>
       <c r="AA19" s="39">
         <v>150</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="39">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="54" t="s">
         <v>34</v>
       </c>
       <c r="N20" s="24">
         <v>38</v>
       </c>
       <c r="O20" s="48">
         <v>37</v>
       </c>
       <c r="P20" s="24">
         <v>34</v>
       </c>
       <c r="Q20" s="24">
         <v>40</v>
       </c>
       <c r="R20" s="48">
         <v>39</v>
       </c>
       <c r="S20" s="48">
         <v>41</v>
       </c>
       <c r="T20" s="48">
         <v>45</v>
       </c>
       <c r="U20" s="48">
         <v>38</v>
       </c>
       <c r="V20" s="48">
         <v>27</v>
       </c>
       <c r="W20" s="48">
         <v>31</v>
       </c>
       <c r="X20" s="48">
         <v>42</v>
       </c>
       <c r="Y20" s="48">
         <v>42</v>
       </c>
       <c r="Z20" s="26">
         <v>33</v>
       </c>
       <c r="AA20" s="24">
         <v>35</v>
       </c>
-    </row>
-    <row r="21" spans="1:27" s="32" customFormat="1">
+      <c r="AB20" s="24">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="32" customFormat="1">
       <c r="A21" s="52" t="s">
         <v>45</v>
       </c>
       <c r="N21" s="24">
         <v>23</v>
       </c>
       <c r="O21" s="48">
         <v>32</v>
       </c>
       <c r="P21" s="24">
         <v>19</v>
       </c>
       <c r="Q21" s="24">
         <v>26</v>
       </c>
       <c r="R21" s="48">
         <v>19</v>
       </c>
       <c r="S21" s="48">
         <v>23</v>
       </c>
       <c r="T21" s="48">
         <v>25</v>
       </c>
       <c r="U21" s="48">
         <v>24</v>
       </c>
       <c r="V21" s="48">
         <v>27</v>
       </c>
       <c r="W21" s="48">
         <v>27</v>
       </c>
       <c r="X21" s="48">
         <v>34</v>
       </c>
       <c r="Y21" s="48">
         <v>23</v>
       </c>
       <c r="Z21" s="26">
         <v>24</v>
       </c>
       <c r="AA21" s="24">
         <v>17</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="24">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="53" t="s">
         <v>36</v>
       </c>
       <c r="N22" s="24">
         <v>18</v>
       </c>
       <c r="O22" s="48">
         <v>22</v>
       </c>
       <c r="P22" s="24">
         <v>18</v>
       </c>
       <c r="Q22" s="24">
         <v>24</v>
       </c>
       <c r="R22" s="48">
         <v>20</v>
       </c>
       <c r="S22" s="48">
         <v>17</v>
       </c>
       <c r="T22" s="48">
         <v>20</v>
       </c>
       <c r="U22" s="48">
         <v>23</v>
       </c>
       <c r="V22" s="48">
         <v>22</v>
       </c>
       <c r="W22" s="48">
         <v>23</v>
       </c>
       <c r="X22" s="48">
         <v>21</v>
       </c>
       <c r="Y22" s="48">
         <v>25</v>
       </c>
       <c r="Z22" s="26">
         <v>22</v>
       </c>
       <c r="AA22" s="24">
         <v>26</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="24">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="24">
         <v>30</v>
       </c>
       <c r="O23" s="48">
         <v>41</v>
       </c>
       <c r="P23" s="24">
         <v>48</v>
       </c>
       <c r="Q23" s="24">
         <v>39</v>
       </c>
       <c r="R23" s="48">
         <v>50</v>
       </c>
       <c r="S23" s="48">
         <v>43</v>
       </c>
       <c r="T23" s="48">
         <v>55</v>
       </c>
       <c r="U23" s="48">
         <v>35</v>
       </c>
       <c r="V23" s="48">
         <v>33</v>
       </c>
       <c r="W23" s="48">
         <v>45</v>
       </c>
       <c r="X23" s="48">
         <v>34</v>
       </c>
       <c r="Y23" s="48">
         <v>39</v>
       </c>
       <c r="Z23" s="26">
         <v>38</v>
       </c>
       <c r="AA23" s="24">
         <v>34</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="24">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N24" s="24">
         <v>52</v>
       </c>
       <c r="O24" s="48">
         <v>37</v>
       </c>
       <c r="P24" s="24">
         <v>37</v>
       </c>
       <c r="Q24" s="24">
         <v>32</v>
       </c>
       <c r="R24" s="48">
         <v>39</v>
       </c>
       <c r="S24" s="48">
         <v>32</v>
       </c>
       <c r="T24" s="48">
         <v>46</v>
       </c>
       <c r="U24" s="48">
         <v>27</v>
       </c>
       <c r="V24" s="48">
         <v>39</v>
       </c>
       <c r="W24" s="48">
         <v>46</v>
       </c>
       <c r="X24" s="48">
         <v>41</v>
       </c>
       <c r="Y24" s="48">
         <v>38</v>
       </c>
       <c r="Z24" s="26">
         <v>32</v>
       </c>
       <c r="AA24" s="24">
         <v>38</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="76" t="s">
+      <c r="AB24" s="24">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28" s="30" customFormat="1">
+      <c r="A25" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="76"/>
-[...26 lines deleted...]
-    <row r="26" spans="1:27" s="30" customFormat="1">
+      <c r="B25" s="81"/>
+      <c r="C25" s="81"/>
+      <c r="D25" s="81"/>
+      <c r="E25" s="81"/>
+      <c r="F25" s="81"/>
+      <c r="G25" s="81"/>
+      <c r="H25" s="81"/>
+      <c r="I25" s="81"/>
+      <c r="J25" s="81"/>
+      <c r="K25" s="81"/>
+      <c r="L25" s="81"/>
+      <c r="M25" s="81"/>
+      <c r="N25" s="81"/>
+      <c r="O25" s="81"/>
+      <c r="P25" s="81"/>
+      <c r="Q25" s="81"/>
+      <c r="R25" s="81"/>
+      <c r="S25" s="81"/>
+      <c r="T25" s="81"/>
+      <c r="U25" s="81"/>
+      <c r="V25" s="81"/>
+      <c r="W25" s="81"/>
+      <c r="X25" s="81"/>
+      <c r="Y25" s="81"/>
+      <c r="Z25" s="81"/>
+      <c r="AA25" s="81"/>
+      <c r="AB25" s="81"/>
+    </row>
+    <row r="26" spans="1:28" s="30" customFormat="1">
       <c r="A26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="10">
         <v>850</v>
       </c>
       <c r="C26" s="10">
         <v>808</v>
       </c>
       <c r="D26" s="10">
         <v>860</v>
       </c>
       <c r="E26" s="10">
         <v>1123</v>
       </c>
       <c r="F26" s="10">
         <v>1129</v>
       </c>
       <c r="G26" s="10">
         <v>883</v>
       </c>
       <c r="H26" s="33">
         <v>978</v>
       </c>
       <c r="I26" s="10">
@@ -2305,52 +2357,55 @@
       </c>
       <c r="T26" s="47">
         <v>706</v>
       </c>
       <c r="U26" s="47">
         <v>613</v>
       </c>
       <c r="V26" s="47">
         <v>587</v>
       </c>
       <c r="W26" s="47">
         <v>682</v>
       </c>
       <c r="X26" s="47">
         <v>710</v>
       </c>
       <c r="Y26" s="47">
         <v>745</v>
       </c>
       <c r="Z26" s="68">
         <v>559</v>
       </c>
       <c r="AA26" s="39">
         <v>541</v>
       </c>
-    </row>
-    <row r="27" spans="1:27" s="30" customFormat="1">
+      <c r="AB26" s="39">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" s="30" customFormat="1">
       <c r="A27" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="28"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="24">
         <v>4</v>
       </c>
       <c r="O27" s="48">
         <v>3</v>
       </c>
       <c r="P27" s="24">
         <v>5</v>
       </c>
       <c r="Q27" s="24">
@@ -2364,609 +2419,642 @@
       </c>
       <c r="T27" s="48">
         <v>6</v>
       </c>
       <c r="U27" s="48">
         <v>4</v>
       </c>
       <c r="V27" s="48">
         <v>1</v>
       </c>
       <c r="W27" s="48">
         <v>6</v>
       </c>
       <c r="X27" s="48">
         <v>3</v>
       </c>
       <c r="Y27" s="48">
         <v>4</v>
       </c>
       <c r="Z27" s="69">
         <v>3</v>
       </c>
       <c r="AA27" s="24">
         <v>3</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="24">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="52" t="s">
         <v>35</v>
       </c>
       <c r="N28" s="24">
         <v>16</v>
       </c>
       <c r="O28" s="48">
         <v>27</v>
       </c>
       <c r="P28" s="24">
         <v>13</v>
       </c>
       <c r="Q28" s="24">
         <v>14</v>
       </c>
       <c r="R28" s="48">
         <v>22</v>
       </c>
       <c r="S28" s="48">
         <v>15</v>
       </c>
       <c r="T28" s="48">
         <v>21</v>
       </c>
       <c r="U28" s="48">
         <v>10</v>
       </c>
       <c r="V28" s="48">
         <v>27</v>
       </c>
       <c r="W28" s="48">
         <v>20</v>
       </c>
       <c r="X28" s="48">
         <v>12</v>
       </c>
       <c r="Y28" s="48">
         <v>16</v>
       </c>
       <c r="Z28" s="69">
         <v>10</v>
       </c>
       <c r="AA28" s="24">
         <v>18</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="24">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="53" t="s">
         <v>36</v>
       </c>
       <c r="N29" s="24">
         <v>128</v>
       </c>
       <c r="O29" s="48">
         <v>121</v>
       </c>
       <c r="P29" s="24">
         <v>122</v>
       </c>
       <c r="Q29" s="24">
         <v>138</v>
       </c>
       <c r="R29" s="48">
         <v>141</v>
       </c>
       <c r="S29" s="48">
         <v>148</v>
       </c>
       <c r="T29" s="48">
         <v>139</v>
       </c>
       <c r="U29" s="48">
         <v>117</v>
       </c>
       <c r="V29" s="48">
         <v>118</v>
       </c>
       <c r="W29" s="48">
         <v>145</v>
       </c>
       <c r="X29" s="48">
         <v>146</v>
       </c>
       <c r="Y29" s="48">
         <v>155</v>
       </c>
       <c r="Z29" s="69">
         <v>121</v>
       </c>
       <c r="AA29" s="24">
         <v>107</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="24">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N30" s="24">
         <v>87</v>
       </c>
       <c r="O30" s="48">
         <v>84</v>
       </c>
       <c r="P30" s="24">
         <v>66</v>
       </c>
       <c r="Q30" s="24">
         <v>80</v>
       </c>
       <c r="R30" s="48">
         <v>89</v>
       </c>
       <c r="S30" s="48">
         <v>97</v>
       </c>
       <c r="T30" s="48">
         <v>94</v>
       </c>
       <c r="U30" s="48">
         <v>83</v>
       </c>
       <c r="V30" s="48">
         <v>77</v>
       </c>
       <c r="W30" s="48">
         <v>104</v>
       </c>
       <c r="X30" s="48">
         <v>104</v>
       </c>
       <c r="Y30" s="48">
         <v>101</v>
       </c>
       <c r="Z30" s="69">
         <v>74</v>
       </c>
       <c r="AA30" s="24">
         <v>66</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="24">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N31" s="24">
         <v>10</v>
       </c>
       <c r="O31" s="48">
         <v>15</v>
       </c>
       <c r="P31" s="24">
         <v>12</v>
       </c>
       <c r="Q31" s="24">
         <v>16</v>
       </c>
       <c r="R31" s="48">
         <v>17</v>
       </c>
       <c r="S31" s="48">
         <v>14</v>
       </c>
       <c r="T31" s="48">
         <v>17</v>
       </c>
       <c r="U31" s="48">
         <v>13</v>
       </c>
       <c r="V31" s="48">
         <v>13</v>
       </c>
       <c r="W31" s="48">
         <v>21</v>
       </c>
       <c r="X31" s="48">
         <v>15</v>
       </c>
       <c r="Y31" s="48">
         <v>26</v>
       </c>
       <c r="Z31" s="69">
         <v>18</v>
       </c>
       <c r="AA31" s="24">
         <v>16</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="24">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N32" s="24">
         <v>86</v>
       </c>
       <c r="O32" s="48">
         <v>90</v>
       </c>
       <c r="P32" s="24">
         <v>67</v>
       </c>
       <c r="Q32" s="24">
         <v>120</v>
       </c>
       <c r="R32" s="48">
         <v>112</v>
       </c>
       <c r="S32" s="48">
         <v>97</v>
       </c>
       <c r="T32" s="48">
         <v>130</v>
       </c>
       <c r="U32" s="48">
         <v>112</v>
       </c>
       <c r="V32" s="48">
         <v>101</v>
       </c>
       <c r="W32" s="48">
         <v>127</v>
       </c>
       <c r="X32" s="48">
         <v>128</v>
       </c>
       <c r="Y32" s="48">
         <v>133</v>
       </c>
       <c r="Z32" s="69">
         <v>107</v>
       </c>
       <c r="AA32" s="24">
         <v>95</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="24">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="54" t="s">
         <v>40</v>
       </c>
       <c r="N33" s="24">
         <v>17</v>
       </c>
       <c r="O33" s="48">
         <v>24</v>
       </c>
       <c r="P33" s="24">
         <v>16</v>
       </c>
       <c r="Q33" s="24">
         <v>7</v>
       </c>
       <c r="R33" s="48">
         <v>24</v>
       </c>
       <c r="S33" s="48">
         <v>23</v>
       </c>
       <c r="T33" s="48">
         <v>10</v>
       </c>
       <c r="U33" s="48">
         <v>16</v>
       </c>
       <c r="V33" s="48">
         <v>13</v>
       </c>
       <c r="W33" s="48">
         <v>21</v>
       </c>
       <c r="X33" s="48">
         <v>24</v>
       </c>
       <c r="Y33" s="48">
         <v>12</v>
       </c>
       <c r="Z33" s="69">
         <v>17</v>
       </c>
       <c r="AA33" s="24">
         <v>21</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="24">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N34" s="24">
         <v>96</v>
       </c>
       <c r="O34" s="48">
         <v>89</v>
       </c>
       <c r="P34" s="24">
         <v>66</v>
       </c>
       <c r="Q34" s="24">
         <v>97</v>
       </c>
       <c r="R34" s="48">
         <v>82</v>
       </c>
       <c r="S34" s="48">
         <v>92</v>
       </c>
       <c r="T34" s="48">
         <v>114</v>
       </c>
       <c r="U34" s="48">
         <v>88</v>
       </c>
       <c r="V34" s="48">
         <v>100</v>
       </c>
       <c r="W34" s="48">
         <v>91</v>
       </c>
       <c r="X34" s="48">
         <v>110</v>
       </c>
       <c r="Y34" s="48">
         <v>115</v>
       </c>
       <c r="Z34" s="69">
         <v>70</v>
       </c>
       <c r="AA34" s="24">
         <v>77</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="24">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="54" t="s">
         <v>42</v>
       </c>
       <c r="N35" s="24">
         <v>38</v>
       </c>
       <c r="O35" s="48">
         <v>38</v>
       </c>
       <c r="P35" s="24">
         <v>30</v>
       </c>
       <c r="Q35" s="24">
         <v>31</v>
       </c>
       <c r="R35" s="48">
         <v>26</v>
       </c>
       <c r="S35" s="48">
         <v>30</v>
       </c>
       <c r="T35" s="48">
         <v>39</v>
       </c>
       <c r="U35" s="48">
         <v>39</v>
       </c>
       <c r="V35" s="48">
         <v>29</v>
       </c>
       <c r="W35" s="48">
         <v>28</v>
       </c>
       <c r="X35" s="48">
         <v>32</v>
       </c>
       <c r="Y35" s="48">
         <v>48</v>
       </c>
       <c r="Z35" s="69">
         <v>30</v>
       </c>
       <c r="AA35" s="24">
         <v>29</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="24">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="55" t="s">
         <v>43</v>
       </c>
       <c r="N36" s="46">
         <v>95</v>
       </c>
       <c r="O36" s="46">
         <v>132</v>
       </c>
       <c r="P36" s="23">
         <v>87</v>
       </c>
       <c r="Q36" s="23">
         <v>123</v>
       </c>
       <c r="R36" s="23">
         <v>107</v>
       </c>
       <c r="S36" s="23">
         <v>128</v>
       </c>
       <c r="T36" s="23">
         <v>136</v>
       </c>
       <c r="U36" s="23">
         <v>131</v>
       </c>
       <c r="V36" s="23">
         <v>108</v>
       </c>
       <c r="W36" s="23">
         <v>119</v>
       </c>
       <c r="X36" s="23">
         <v>136</v>
       </c>
       <c r="Y36" s="23">
         <v>135</v>
       </c>
       <c r="Z36" s="45">
         <v>109</v>
       </c>
       <c r="AA36" s="23">
         <v>109</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="23">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="30"/>
       <c r="C37" s="30"/>
       <c r="D37" s="30"/>
       <c r="E37" s="30"/>
       <c r="F37" s="30"/>
       <c r="G37" s="30"/>
       <c r="H37" s="30"/>
       <c r="I37" s="30"/>
       <c r="J37" s="30"/>
       <c r="K37" s="30"/>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z3:AA3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:AA25"/>
+    <mergeCell ref="A5:AB5"/>
+    <mergeCell ref="A18:AB18"/>
+    <mergeCell ref="A25:AB25"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
+    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="A1:AB1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA38"/>
+  <dimension ref="A1:AB38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="AC19" sqref="AC19"/>
+      <selection pane="bottomLeft" activeCell="AD25" sqref="AD25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="12" width="0" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
-      <c r="A1" s="71" t="s">
+    <row r="1" spans="1:28">
+      <c r="A1" s="78" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="71"/>
-[...26 lines deleted...]
-    <row r="2" spans="1:27">
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+      <c r="O1" s="78"/>
+      <c r="P1" s="78"/>
+      <c r="Q1" s="78"/>
+      <c r="R1" s="78"/>
+      <c r="S1" s="78"/>
+      <c r="T1" s="78"/>
+      <c r="U1" s="78"/>
+      <c r="V1" s="78"/>
+      <c r="W1" s="78"/>
+      <c r="X1" s="78"/>
+      <c r="Y1" s="78"/>
+      <c r="Z1" s="78"/>
+      <c r="AA1" s="78"/>
+      <c r="AB1" s="78"/>
+    </row>
+    <row r="2" spans="1:28">
       <c r="A2" s="2"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
       <c r="X2" s="27"/>
       <c r="Y2" s="27"/>
       <c r="Z2" s="27"/>
       <c r="AA2" s="27"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="79">
+      <c r="AB2" s="27"/>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" s="74"/>
+      <c r="B3" s="82">
         <v>2021</v>
       </c>
-      <c r="C3" s="80"/>
-[...9 lines deleted...]
-      <c r="M3" s="80"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="83"/>
+      <c r="E3" s="83"/>
+      <c r="F3" s="83"/>
+      <c r="G3" s="83"/>
+      <c r="H3" s="83"/>
+      <c r="I3" s="83"/>
+      <c r="J3" s="83"/>
+      <c r="K3" s="83"/>
+      <c r="L3" s="83"/>
+      <c r="M3" s="83"/>
       <c r="N3" s="72">
         <v>2025</v>
       </c>
       <c r="O3" s="73"/>
       <c r="P3" s="73"/>
       <c r="Q3" s="73"/>
       <c r="R3" s="73"/>
       <c r="S3" s="73"/>
       <c r="T3" s="73"/>
       <c r="U3" s="73"/>
       <c r="V3" s="73"/>
       <c r="W3" s="73"/>
       <c r="X3" s="73"/>
       <c r="Y3" s="73"/>
-      <c r="Z3" s="83">
+      <c r="Z3" s="76">
         <v>2026</v>
       </c>
-      <c r="AA3" s="84"/>
-[...2 lines deleted...]
-      <c r="A4" s="78"/>
+      <c r="AA3" s="77"/>
+      <c r="AB3" s="77"/>
+    </row>
+    <row r="4" spans="1:28" ht="25.5" customHeight="1">
+      <c r="A4" s="75"/>
       <c r="B4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="5" t="s">
@@ -3001,83 +3089,87 @@
       </c>
       <c r="T4" s="42" t="s">
         <v>6</v>
       </c>
       <c r="U4" s="56" t="s">
         <v>7</v>
       </c>
       <c r="V4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="W4" s="5" t="s">
         <v>23</v>
       </c>
       <c r="X4" s="56" t="s">
         <v>24</v>
       </c>
       <c r="Y4" s="56" t="s">
         <v>25</v>
       </c>
       <c r="Z4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AA4" s="5" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="74" t="s">
+      <c r="AB4" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="74"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:27" s="29" customFormat="1">
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="79"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
+      <c r="J5" s="79"/>
+      <c r="K5" s="79"/>
+      <c r="L5" s="79"/>
+      <c r="M5" s="79"/>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="79"/>
+      <c r="T5" s="79"/>
+      <c r="U5" s="79"/>
+      <c r="V5" s="79"/>
+      <c r="W5" s="79"/>
+      <c r="X5" s="79"/>
+      <c r="Y5" s="79"/>
+      <c r="Z5" s="79"/>
+      <c r="AA5" s="79"/>
+      <c r="AB5" s="79"/>
+    </row>
+    <row r="6" spans="1:28" s="29" customFormat="1">
       <c r="A6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="12">
         <v>7.17</v>
       </c>
       <c r="C6" s="12">
         <v>7.23</v>
       </c>
       <c r="D6" s="13">
         <v>7.17</v>
       </c>
       <c r="E6" s="13">
         <v>7.66</v>
       </c>
       <c r="F6" s="13">
         <v>7.94</v>
       </c>
       <c r="G6" s="13">
         <v>7.84</v>
       </c>
       <c r="H6" s="16">
         <v>7.83</v>
       </c>
       <c r="I6" s="13">
@@ -3115,52 +3207,55 @@
       </c>
       <c r="T6" s="40">
         <v>5.95</v>
       </c>
       <c r="U6" s="40">
         <v>5.92</v>
       </c>
       <c r="V6" s="40">
         <v>5.89</v>
       </c>
       <c r="W6" s="40">
         <v>5.94</v>
       </c>
       <c r="X6" s="40">
         <v>6.02</v>
       </c>
       <c r="Y6" s="40">
         <v>6.08</v>
       </c>
       <c r="Z6" s="40">
         <v>5.14</v>
       </c>
       <c r="AA6" s="40">
         <v>5.35</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" s="29" customFormat="1">
+      <c r="AB6" s="40">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="29" customFormat="1">
       <c r="A7" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="16"/>
       <c r="I7" s="13"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="19"/>
       <c r="N7" s="19">
         <v>7.54</v>
       </c>
       <c r="O7" s="19">
         <v>7.69</v>
       </c>
       <c r="P7" s="60">
         <v>7.43</v>
       </c>
       <c r="Q7" s="19">
@@ -3174,52 +3269,55 @@
       </c>
       <c r="T7" s="19">
         <v>7.93</v>
       </c>
       <c r="U7" s="19">
         <v>7.88</v>
       </c>
       <c r="V7" s="19">
         <v>7.58</v>
       </c>
       <c r="W7" s="19">
         <v>7.48</v>
       </c>
       <c r="X7" s="19">
         <v>7.56</v>
       </c>
       <c r="Y7" s="19">
         <v>7.61</v>
       </c>
       <c r="Z7" s="19">
         <v>6.37</v>
       </c>
       <c r="AA7" s="19">
         <v>6.9</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" s="32" customFormat="1">
+      <c r="AB7" s="19">
+        <v>7.87</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="32" customFormat="1">
       <c r="A8" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="16"/>
       <c r="I8" s="13"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="19"/>
       <c r="N8" s="25">
         <v>5.08</v>
       </c>
       <c r="O8" s="25">
         <v>6.32</v>
       </c>
       <c r="P8" s="60">
         <v>5.6</v>
       </c>
       <c r="Q8" s="19">
@@ -3233,52 +3331,55 @@
       </c>
       <c r="T8" s="19">
         <v>5.38</v>
       </c>
       <c r="U8" s="19">
         <v>5.36</v>
       </c>
       <c r="V8" s="19">
         <v>5.45</v>
       </c>
       <c r="W8" s="19">
         <v>5.5</v>
       </c>
       <c r="X8" s="19">
         <v>5.7</v>
       </c>
       <c r="Y8" s="19">
         <v>5.64</v>
       </c>
       <c r="Z8" s="19">
         <v>4.95</v>
       </c>
       <c r="AA8" s="19">
         <v>4.42</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="29" customFormat="1">
+      <c r="AB8" s="19">
+        <v>5.21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="29" customFormat="1">
       <c r="A9" s="52" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="34"/>
       <c r="C9" s="34"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="35"/>
       <c r="I9" s="12"/>
       <c r="J9" s="35"/>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="36"/>
       <c r="N9" s="19">
         <v>6.9</v>
       </c>
       <c r="O9" s="19">
         <v>9.74</v>
       </c>
       <c r="P9" s="60">
         <v>8.31</v>
       </c>
       <c r="Q9" s="19">
@@ -3292,52 +3393,55 @@
       </c>
       <c r="T9" s="19">
         <v>8.0500000000000007</v>
       </c>
       <c r="U9" s="19">
         <v>7.56</v>
       </c>
       <c r="V9" s="19">
         <v>8.0299999999999994</v>
       </c>
       <c r="W9" s="19">
         <v>8.08</v>
       </c>
       <c r="X9" s="19">
         <v>7.82</v>
       </c>
       <c r="Y9" s="19">
         <v>7.74</v>
       </c>
       <c r="Z9" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA9" s="19">
         <v>6.49</v>
       </c>
-    </row>
-    <row r="10" spans="1:27" ht="18" customHeight="1">
+      <c r="AB9" s="19">
+        <v>6.82</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" ht="18" customHeight="1">
       <c r="A10" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="28"/>
       <c r="N10" s="19">
         <v>6.07</v>
       </c>
       <c r="O10" s="19">
         <v>6.31</v>
       </c>
       <c r="P10" s="60">
         <v>6.13</v>
       </c>
       <c r="Q10" s="19">
@@ -3351,412 +3455,437 @@
       </c>
       <c r="T10" s="19">
         <v>6.52</v>
       </c>
       <c r="U10" s="19">
         <v>6.43</v>
       </c>
       <c r="V10" s="19">
         <v>6.38</v>
       </c>
       <c r="W10" s="19">
         <v>6.44</v>
       </c>
       <c r="X10" s="19">
         <v>6.51</v>
       </c>
       <c r="Y10" s="19">
         <v>6.59</v>
       </c>
       <c r="Z10" s="19">
         <v>5.99</v>
       </c>
       <c r="AA10" s="19">
         <v>6.07</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="19">
+        <v>6.19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N11" s="19">
         <v>6.01</v>
       </c>
       <c r="O11" s="19">
         <v>6.21</v>
       </c>
       <c r="P11" s="60">
         <v>5.64</v>
       </c>
       <c r="Q11" s="19">
         <v>5.65</v>
       </c>
       <c r="R11" s="19">
         <v>5.76</v>
       </c>
       <c r="S11" s="19">
         <v>5.95</v>
       </c>
       <c r="T11" s="19">
         <v>6.03</v>
       </c>
       <c r="U11" s="19">
         <v>5.99</v>
       </c>
       <c r="V11" s="19">
         <v>5.94</v>
       </c>
       <c r="W11" s="19">
         <v>6.07</v>
       </c>
       <c r="X11" s="19">
         <v>6.19</v>
       </c>
       <c r="Y11" s="19">
         <v>6.26</v>
       </c>
       <c r="Z11" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="AA11" s="19">
         <v>5.05</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="19">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N12" s="19">
         <v>4.6500000000000004</v>
       </c>
       <c r="O12" s="19">
         <v>6.08</v>
       </c>
       <c r="P12" s="60">
         <v>5.87</v>
       </c>
       <c r="Q12" s="19">
         <v>6.3</v>
       </c>
       <c r="R12" s="19">
         <v>6.61</v>
       </c>
       <c r="S12" s="19">
         <v>6.6</v>
       </c>
       <c r="T12" s="19">
         <v>6.77</v>
       </c>
       <c r="U12" s="19">
         <v>6.66</v>
       </c>
       <c r="V12" s="19">
         <v>6.6</v>
       </c>
       <c r="W12" s="19">
         <v>6.9</v>
       </c>
       <c r="X12" s="19">
         <v>6.91</v>
       </c>
       <c r="Y12" s="19">
         <v>7.33</v>
       </c>
       <c r="Z12" s="19">
         <v>8.7200000000000006</v>
       </c>
       <c r="AA12" s="19">
         <v>8.65</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="19">
+        <v>7.17</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="19">
         <v>3.77</v>
       </c>
       <c r="O13" s="19">
         <v>4.1900000000000004</v>
       </c>
       <c r="P13" s="60">
         <v>4.03</v>
       </c>
       <c r="Q13" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="R13" s="19">
         <v>4.53</v>
       </c>
       <c r="S13" s="19">
         <v>4.5599999999999996</v>
       </c>
       <c r="T13" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="U13" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="V13" s="19">
         <v>4.74</v>
       </c>
       <c r="W13" s="19">
         <v>4.83</v>
       </c>
       <c r="X13" s="19">
         <v>4.88</v>
       </c>
       <c r="Y13" s="19">
         <v>4.9400000000000004</v>
       </c>
       <c r="Z13" s="19">
         <v>4.43</v>
       </c>
       <c r="AA13" s="19">
         <v>4.41</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="19">
+        <v>4.6500000000000004</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="54" t="s">
         <v>40</v>
       </c>
       <c r="N14" s="19">
         <v>7.55</v>
       </c>
       <c r="O14" s="19">
         <v>9.57</v>
       </c>
       <c r="P14" s="60">
         <v>8.7200000000000006</v>
       </c>
       <c r="Q14" s="19">
         <v>7.33</v>
       </c>
       <c r="R14" s="19">
         <v>8.0299999999999994</v>
       </c>
       <c r="S14" s="19">
         <v>8.4499999999999993</v>
       </c>
       <c r="T14" s="19">
         <v>7.86</v>
       </c>
       <c r="U14" s="19">
         <v>7.76</v>
       </c>
       <c r="V14" s="19">
         <v>7.54</v>
       </c>
       <c r="W14" s="19">
         <v>7.72</v>
       </c>
       <c r="X14" s="19">
         <v>8.02</v>
       </c>
       <c r="Y14" s="19">
         <v>7.78</v>
       </c>
       <c r="Z14" s="19">
         <v>8.1199999999999992</v>
       </c>
       <c r="AA14" s="19">
         <v>9.5399999999999991</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="19">
+        <v>8.74</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N15" s="19">
         <v>6.69</v>
       </c>
       <c r="O15" s="19">
         <v>6.46</v>
       </c>
       <c r="P15" s="60">
         <v>5.84</v>
       </c>
       <c r="Q15" s="19">
         <v>5.88</v>
       </c>
       <c r="R15" s="19">
         <v>5.79</v>
       </c>
       <c r="S15" s="19">
         <v>5.78</v>
       </c>
       <c r="T15" s="19">
         <v>5.99</v>
       </c>
       <c r="U15" s="19">
         <v>5.89</v>
       </c>
       <c r="V15" s="19">
         <v>5.95</v>
       </c>
       <c r="W15" s="19">
         <v>5.97</v>
       </c>
       <c r="X15" s="19">
         <v>6.07</v>
       </c>
       <c r="Y15" s="19">
         <v>6.13</v>
       </c>
       <c r="Z15" s="19">
         <v>4.33</v>
       </c>
       <c r="AA15" s="19">
         <v>4.8600000000000003</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="19">
+        <v>5.25</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="54" t="s">
         <v>42</v>
       </c>
       <c r="N16" s="19">
         <v>7.41</v>
       </c>
       <c r="O16" s="19">
         <v>7.77</v>
       </c>
       <c r="P16" s="60">
         <v>7.1</v>
       </c>
       <c r="Q16" s="19">
         <v>6.89</v>
       </c>
       <c r="R16" s="19">
         <v>6.51</v>
       </c>
       <c r="S16" s="19">
         <v>6.42</v>
       </c>
       <c r="T16" s="19">
         <v>6.59</v>
       </c>
       <c r="U16" s="19">
         <v>6.72</v>
       </c>
       <c r="V16" s="19">
         <v>6.62</v>
       </c>
       <c r="W16" s="19">
         <v>6.5</v>
       </c>
       <c r="X16" s="19">
         <v>6.5</v>
       </c>
       <c r="Y16" s="19">
         <v>6.73</v>
       </c>
       <c r="Z16" s="19">
         <v>5.91</v>
       </c>
       <c r="AA16" s="19">
         <v>6.14</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="19">
+        <v>6.02</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="54" t="s">
         <v>43</v>
       </c>
       <c r="N17" s="19">
         <v>4.7</v>
       </c>
       <c r="O17" s="19">
         <v>5.89</v>
       </c>
       <c r="P17" s="60">
         <v>5.35</v>
       </c>
       <c r="Q17" s="19">
         <v>5.57</v>
       </c>
       <c r="R17" s="19">
         <v>5.51</v>
       </c>
       <c r="S17" s="19">
         <v>5.68</v>
       </c>
       <c r="T17" s="19">
         <v>5.83</v>
       </c>
       <c r="U17" s="19">
         <v>5.92</v>
       </c>
       <c r="V17" s="19">
         <v>5.87</v>
       </c>
       <c r="W17" s="19">
         <v>5.87</v>
       </c>
       <c r="X17" s="19">
         <v>5.97</v>
       </c>
       <c r="Y17" s="19">
         <v>6.03</v>
       </c>
       <c r="Z17" s="19">
         <v>5.21</v>
       </c>
       <c r="AA17" s="19">
         <v>5.49</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="75" t="s">
+      <c r="AB17" s="19">
+        <v>5.59</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="75"/>
-[...26 lines deleted...]
-    <row r="19" spans="1:27">
+      <c r="B18" s="80"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="80"/>
+      <c r="E18" s="80"/>
+      <c r="F18" s="80"/>
+      <c r="G18" s="80"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="80"/>
+      <c r="J18" s="80"/>
+      <c r="K18" s="80"/>
+      <c r="L18" s="80"/>
+      <c r="M18" s="80"/>
+      <c r="N18" s="80"/>
+      <c r="O18" s="80"/>
+      <c r="P18" s="80"/>
+      <c r="Q18" s="80"/>
+      <c r="R18" s="80"/>
+      <c r="S18" s="80"/>
+      <c r="T18" s="80"/>
+      <c r="U18" s="80"/>
+      <c r="V18" s="80"/>
+      <c r="W18" s="80"/>
+      <c r="X18" s="80"/>
+      <c r="Y18" s="80"/>
+      <c r="Z18" s="80"/>
+      <c r="AA18" s="80"/>
+      <c r="AB18" s="80"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="12">
         <v>10.88</v>
       </c>
       <c r="C19" s="12">
         <v>10.61</v>
       </c>
       <c r="D19" s="13">
         <v>10.44</v>
       </c>
       <c r="E19" s="13">
         <v>10.79</v>
       </c>
       <c r="F19" s="13">
         <v>11.08</v>
       </c>
       <c r="G19" s="13">
         <v>10.95</v>
       </c>
       <c r="H19" s="16">
         <v>10.88</v>
       </c>
       <c r="I19" s="13">
@@ -3794,318 +3923,337 @@
       </c>
       <c r="T19" s="49">
         <v>6.54</v>
       </c>
       <c r="U19" s="49">
         <v>6.43</v>
       </c>
       <c r="V19" s="49">
         <v>6.37</v>
       </c>
       <c r="W19" s="49">
         <v>6.39</v>
       </c>
       <c r="X19" s="49">
         <v>6.43</v>
       </c>
       <c r="Y19" s="49">
         <v>6.43</v>
       </c>
       <c r="Z19" s="49">
         <v>5.62</v>
       </c>
       <c r="AA19" s="40">
         <v>5.93</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="40">
+        <v>6.44</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="54" t="s">
         <v>34</v>
       </c>
       <c r="N20" s="19">
         <v>7.81</v>
       </c>
       <c r="O20" s="37">
         <v>6.02</v>
       </c>
       <c r="P20" s="60">
         <v>7.67</v>
       </c>
       <c r="Q20" s="19">
         <v>7.83</v>
       </c>
       <c r="R20" s="37">
         <v>7.86</v>
       </c>
       <c r="S20" s="37">
         <v>7.98</v>
       </c>
       <c r="T20" s="37">
         <v>8.15</v>
       </c>
       <c r="U20" s="37">
         <v>8.11</v>
       </c>
       <c r="V20" s="37">
         <v>7.84</v>
       </c>
       <c r="W20" s="37">
         <v>7.69</v>
       </c>
       <c r="X20" s="37">
         <v>7.79</v>
       </c>
       <c r="Y20" s="37">
         <v>7.86</v>
       </c>
       <c r="Z20" s="37">
         <v>6.67</v>
       </c>
       <c r="AA20" s="19">
         <v>7.24</v>
       </c>
-    </row>
-    <row r="21" spans="1:27" s="32" customFormat="1">
+      <c r="AB20" s="19">
+        <v>8.2799999999999994</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="32" customFormat="1">
       <c r="A21" s="52" t="s">
         <v>45</v>
       </c>
       <c r="N21" s="19">
         <v>5.08</v>
       </c>
       <c r="O21" s="37">
         <v>5.41</v>
       </c>
       <c r="P21" s="60">
         <v>5.6</v>
       </c>
       <c r="Q21" s="19">
         <v>5.67</v>
       </c>
       <c r="R21" s="37">
         <v>5.36</v>
       </c>
       <c r="S21" s="37">
         <v>5.35</v>
       </c>
       <c r="T21" s="37">
         <v>5.38</v>
       </c>
       <c r="U21" s="37">
         <v>5.36</v>
       </c>
       <c r="V21" s="37">
         <v>5.45</v>
       </c>
       <c r="W21" s="37">
         <v>5.5</v>
       </c>
       <c r="X21" s="37">
         <v>5.7</v>
       </c>
       <c r="Y21" s="37">
         <v>5.64</v>
       </c>
       <c r="Z21" s="37">
         <v>4.95</v>
       </c>
       <c r="AA21" s="19">
         <v>4.42</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="19">
+        <v>5.21</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="53" t="s">
         <v>36</v>
       </c>
       <c r="N22" s="19">
         <v>5.2</v>
       </c>
       <c r="O22" s="37">
         <v>27.4</v>
       </c>
       <c r="P22" s="60">
         <v>5.74</v>
       </c>
       <c r="Q22" s="19">
         <v>6.09</v>
       </c>
       <c r="R22" s="37">
         <v>6.01</v>
       </c>
       <c r="S22" s="37">
         <v>5.86</v>
       </c>
       <c r="T22" s="37">
         <v>5.84</v>
       </c>
       <c r="U22" s="37">
         <v>5.94</v>
       </c>
       <c r="V22" s="37">
         <v>6.01</v>
       </c>
       <c r="W22" s="37">
         <v>6.07</v>
       </c>
       <c r="X22" s="37">
         <v>6.08</v>
       </c>
       <c r="Y22" s="37">
         <v>6.18</v>
       </c>
       <c r="Z22" s="37">
         <v>6.39</v>
       </c>
       <c r="AA22" s="19">
         <v>7.36</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="19">
+        <v>7.13</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="19">
         <v>4.08</v>
       </c>
       <c r="O23" s="37">
         <v>20.76</v>
       </c>
       <c r="P23" s="60">
         <v>5.51</v>
       </c>
       <c r="Q23" s="19">
         <v>5.47</v>
       </c>
       <c r="R23" s="37">
         <v>5.73</v>
       </c>
       <c r="S23" s="37">
         <v>5.77</v>
       </c>
       <c r="T23" s="37">
         <v>6.01</v>
       </c>
       <c r="U23" s="37">
         <v>5.84</v>
       </c>
       <c r="V23" s="37">
         <v>5.69</v>
       </c>
       <c r="W23" s="37">
         <v>5.73</v>
       </c>
       <c r="X23" s="37">
         <v>5.64</v>
       </c>
       <c r="Y23" s="37">
         <v>5.6</v>
       </c>
       <c r="Z23" s="37">
         <v>4.93</v>
       </c>
       <c r="AA23" s="19">
         <v>4.93</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="19">
+        <v>5.27</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N24" s="19">
         <v>9.43</v>
       </c>
       <c r="O24" s="37">
         <v>14.93</v>
       </c>
       <c r="P24" s="60">
         <v>7.82</v>
       </c>
       <c r="Q24" s="19">
         <v>7.34</v>
       </c>
       <c r="R24" s="37">
         <v>7.26</v>
       </c>
       <c r="S24" s="37">
         <v>7.03</v>
       </c>
       <c r="T24" s="37">
         <v>7.21</v>
       </c>
       <c r="U24" s="37">
         <v>6.9</v>
       </c>
       <c r="V24" s="37">
         <v>6.93</v>
       </c>
       <c r="W24" s="37">
         <v>7.06</v>
       </c>
       <c r="X24" s="37">
         <v>7.11</v>
       </c>
       <c r="Y24" s="37">
         <v>7.09</v>
       </c>
       <c r="Z24" s="37">
         <v>5.75</v>
       </c>
       <c r="AA24" s="19">
         <v>6.58</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="76" t="s">
+      <c r="AB24" s="19">
+        <v>7.06</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="76"/>
-[...26 lines deleted...]
-    <row r="26" spans="1:27" s="30" customFormat="1">
+      <c r="B25" s="81"/>
+      <c r="C25" s="81"/>
+      <c r="D25" s="81"/>
+      <c r="E25" s="81"/>
+      <c r="F25" s="81"/>
+      <c r="G25" s="81"/>
+      <c r="H25" s="81"/>
+      <c r="I25" s="81"/>
+      <c r="J25" s="81"/>
+      <c r="K25" s="81"/>
+      <c r="L25" s="81"/>
+      <c r="M25" s="81"/>
+      <c r="N25" s="81"/>
+      <c r="O25" s="81"/>
+      <c r="P25" s="81"/>
+      <c r="Q25" s="81"/>
+      <c r="R25" s="81"/>
+      <c r="S25" s="81"/>
+      <c r="T25" s="81"/>
+      <c r="U25" s="81"/>
+      <c r="V25" s="81"/>
+      <c r="W25" s="81"/>
+      <c r="X25" s="81"/>
+      <c r="Y25" s="81"/>
+      <c r="Z25" s="81"/>
+      <c r="AA25" s="81"/>
+      <c r="AB25" s="81"/>
+    </row>
+    <row r="26" spans="1:28" s="30" customFormat="1">
       <c r="A26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="34">
         <v>6.13</v>
       </c>
       <c r="C26" s="34">
         <v>6.29</v>
       </c>
       <c r="D26" s="12">
         <v>6.26</v>
       </c>
       <c r="E26" s="12">
         <v>6.78</v>
       </c>
       <c r="F26" s="12">
         <v>7.06</v>
       </c>
       <c r="G26" s="12">
         <v>6.97</v>
       </c>
       <c r="H26" s="35">
         <v>6.98</v>
       </c>
       <c r="I26" s="12">
@@ -4140,55 +4288,58 @@
       </c>
       <c r="S26" s="49">
         <v>5.68</v>
       </c>
       <c r="T26" s="49">
         <v>5.81</v>
       </c>
       <c r="U26" s="49">
         <v>5.79</v>
       </c>
       <c r="V26" s="49">
         <v>5.77</v>
       </c>
       <c r="W26" s="49">
         <v>5.83</v>
       </c>
       <c r="X26" s="49">
         <v>5.91</v>
       </c>
       <c r="Y26" s="49">
         <v>6</v>
       </c>
       <c r="Z26" s="49">
         <v>5.03</v>
       </c>
-      <c r="AA26" s="85">
+      <c r="AA26" s="71">
         <v>5.21</v>
       </c>
-    </row>
-    <row r="27" spans="1:27" s="30" customFormat="1">
+      <c r="AB26" s="71">
+        <v>5.35</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28" s="30" customFormat="1">
       <c r="A27" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="34"/>
       <c r="C27" s="34"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
       <c r="F27" s="12"/>
       <c r="G27" s="12"/>
       <c r="H27" s="35"/>
       <c r="I27" s="12"/>
       <c r="J27" s="35"/>
       <c r="K27" s="35"/>
       <c r="L27" s="35"/>
       <c r="M27" s="36"/>
       <c r="N27" s="19">
         <v>5.64</v>
       </c>
       <c r="O27" s="37">
         <v>5.2</v>
       </c>
       <c r="P27" s="60">
         <v>5.8</v>
       </c>
       <c r="Q27" s="19">
@@ -4202,597 +4353,630 @@
       </c>
       <c r="T27" s="37">
         <v>6.42</v>
       </c>
       <c r="U27" s="37">
         <v>6.32</v>
       </c>
       <c r="V27" s="37">
         <v>5.79</v>
       </c>
       <c r="W27" s="37">
         <v>6.07</v>
       </c>
       <c r="X27" s="37">
         <v>5.92</v>
       </c>
       <c r="Y27" s="37">
         <v>5.9</v>
       </c>
       <c r="Z27" s="37">
         <v>4.2699999999999996</v>
       </c>
       <c r="AA27" s="36">
         <v>4.51</v>
       </c>
-    </row>
-    <row r="28" spans="1:27" s="30" customFormat="1" ht="18" customHeight="1">
+      <c r="AB27" s="36">
+        <v>4.95</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28" s="30" customFormat="1" ht="18" customHeight="1">
       <c r="A28" s="52" t="s">
         <v>35</v>
       </c>
       <c r="N28" s="19">
         <v>6.9</v>
       </c>
       <c r="O28" s="37">
         <v>9.74</v>
       </c>
       <c r="P28" s="60">
         <v>8.31</v>
       </c>
       <c r="Q28" s="19">
         <v>7.79</v>
       </c>
       <c r="R28" s="37">
         <v>8.1300000000000008</v>
       </c>
       <c r="S28" s="37">
         <v>7.89</v>
       </c>
       <c r="T28" s="37">
         <v>8.0500000000000007</v>
       </c>
       <c r="U28" s="37">
         <v>7.56</v>
       </c>
       <c r="V28" s="37">
         <v>8.0299999999999994</v>
       </c>
       <c r="W28" s="37">
         <v>8.08</v>
       </c>
       <c r="X28" s="37">
         <v>7.82</v>
       </c>
       <c r="Y28" s="37">
         <v>7.74</v>
       </c>
       <c r="Z28" s="37">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA28" s="36">
         <v>6.49</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="36">
+        <v>6.82</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="53" t="s">
         <v>36</v>
       </c>
       <c r="N29" s="19">
         <v>6.22</v>
       </c>
       <c r="O29" s="37">
         <v>6.35</v>
       </c>
       <c r="P29" s="60">
         <v>6.2</v>
       </c>
       <c r="Q29" s="19">
         <v>6.37</v>
       </c>
       <c r="R29" s="37">
         <v>6.47</v>
       </c>
       <c r="S29" s="37">
         <v>6.62</v>
       </c>
       <c r="T29" s="37">
         <v>6.64</v>
       </c>
       <c r="U29" s="37">
         <v>6.51</v>
       </c>
       <c r="V29" s="37">
         <v>6.45</v>
       </c>
       <c r="W29" s="37">
         <v>6.5</v>
       </c>
       <c r="X29" s="37">
         <v>6.58</v>
       </c>
       <c r="Y29" s="37">
         <v>6.66</v>
       </c>
       <c r="Z29" s="37">
         <v>5.92</v>
       </c>
       <c r="AA29" s="36">
         <v>5.86</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="36">
+        <v>6.04</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N30" s="19">
         <v>6.01</v>
       </c>
       <c r="O30" s="37">
         <v>6.21</v>
       </c>
       <c r="P30" s="60">
         <v>5.64</v>
       </c>
       <c r="Q30" s="19">
         <v>5.65</v>
       </c>
       <c r="R30" s="37">
         <v>5.76</v>
       </c>
       <c r="S30" s="37">
         <v>5.95</v>
       </c>
       <c r="T30" s="37">
         <v>6.03</v>
       </c>
       <c r="U30" s="37">
         <v>5.99</v>
       </c>
       <c r="V30" s="37">
         <v>5.94</v>
       </c>
       <c r="W30" s="37">
         <v>6.07</v>
       </c>
       <c r="X30" s="37">
         <v>6.19</v>
       </c>
       <c r="Y30" s="37">
         <v>6.26</v>
       </c>
       <c r="Z30" s="37">
         <v>5.0599999999999996</v>
       </c>
       <c r="AA30" s="36">
         <v>5.05</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="36">
+        <v>5.18</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N31" s="19">
         <v>4.6500000000000004</v>
       </c>
       <c r="O31" s="37">
         <v>6.08</v>
       </c>
       <c r="P31" s="60">
         <v>5.87</v>
       </c>
       <c r="Q31" s="19">
         <v>6.3</v>
       </c>
       <c r="R31" s="37">
         <v>6.61</v>
       </c>
       <c r="S31" s="37">
         <v>6.6</v>
       </c>
       <c r="T31" s="37">
         <v>6.77</v>
       </c>
       <c r="U31" s="37">
         <v>6.66</v>
       </c>
       <c r="V31" s="37">
         <v>6.6</v>
       </c>
       <c r="W31" s="37">
         <v>6.9</v>
       </c>
       <c r="X31" s="37">
         <v>6.91</v>
       </c>
       <c r="Y31" s="37">
         <v>7.33</v>
       </c>
       <c r="Z31" s="37">
         <v>8.7200000000000006</v>
       </c>
       <c r="AA31" s="36">
         <v>8.65</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="36">
+        <v>7.17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N32" s="19">
         <v>3.68</v>
       </c>
       <c r="O32" s="37">
         <v>3.93</v>
       </c>
       <c r="P32" s="60">
         <v>3.56</v>
       </c>
       <c r="Q32" s="19">
         <v>3.99</v>
       </c>
       <c r="R32" s="37">
         <v>4.1500000000000004</v>
       </c>
       <c r="S32" s="37">
         <v>4.18</v>
       </c>
       <c r="T32" s="37">
         <v>4.38</v>
       </c>
       <c r="U32" s="37">
         <v>4.43</v>
       </c>
       <c r="V32" s="37">
         <v>4.4400000000000004</v>
       </c>
       <c r="W32" s="37">
         <v>4.54</v>
       </c>
       <c r="X32" s="37">
         <v>4.6399999999999997</v>
       </c>
       <c r="Y32" s="37">
         <v>4.7300000000000004</v>
       </c>
       <c r="Z32" s="37">
         <v>4.2699999999999996</v>
       </c>
       <c r="AA32" s="36">
         <v>4.25</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="36">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="54" t="s">
         <v>40</v>
       </c>
       <c r="N33" s="19">
         <v>7.55</v>
       </c>
       <c r="O33" s="37">
         <v>9.57</v>
       </c>
       <c r="P33" s="60">
         <v>8.7200000000000006</v>
       </c>
       <c r="Q33" s="19">
         <v>7.33</v>
       </c>
       <c r="R33" s="37">
         <v>8.0299999999999994</v>
       </c>
       <c r="S33" s="37">
         <v>8.4499999999999993</v>
       </c>
       <c r="T33" s="37">
         <v>7.86</v>
       </c>
       <c r="U33" s="37">
         <v>7.76</v>
       </c>
       <c r="V33" s="37">
         <v>7.54</v>
       </c>
       <c r="W33" s="37">
         <v>7.72</v>
       </c>
       <c r="X33" s="37">
         <v>8.02</v>
       </c>
       <c r="Y33" s="37">
         <v>7.78</v>
       </c>
       <c r="Z33" s="37">
         <v>8.1199999999999992</v>
       </c>
       <c r="AA33" s="36">
         <v>9.5399999999999991</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="36">
+        <v>8.74</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N34" s="19">
         <v>5.78</v>
       </c>
       <c r="O34" s="37">
         <v>5.81</v>
       </c>
       <c r="P34" s="60">
         <v>5.19</v>
       </c>
       <c r="Q34" s="19">
         <v>5.39</v>
       </c>
       <c r="R34" s="37">
         <v>5.3</v>
       </c>
       <c r="S34" s="37">
         <v>5.36</v>
       </c>
       <c r="T34" s="37">
         <v>5.58</v>
       </c>
       <c r="U34" s="37">
         <v>5.55</v>
       </c>
       <c r="V34" s="37">
         <v>5.62</v>
       </c>
       <c r="W34" s="37">
         <v>5.61</v>
       </c>
       <c r="X34" s="37">
         <v>5.72</v>
       </c>
       <c r="Y34" s="37">
         <v>5.81</v>
       </c>
       <c r="Z34" s="37">
         <v>3.89</v>
       </c>
       <c r="AA34" s="36">
         <v>4.32</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="36">
+        <v>4.68</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="54" t="s">
         <v>42</v>
       </c>
       <c r="N35" s="19">
         <v>7.41</v>
       </c>
       <c r="O35" s="37">
         <v>7.77</v>
       </c>
       <c r="P35" s="60">
         <v>7.1</v>
       </c>
       <c r="Q35" s="19">
         <v>6.89</v>
       </c>
       <c r="R35" s="37">
         <v>6.51</v>
       </c>
       <c r="S35" s="37">
         <v>6.42</v>
       </c>
       <c r="T35" s="37">
         <v>6.59</v>
       </c>
       <c r="U35" s="37">
         <v>6.72</v>
       </c>
       <c r="V35" s="37">
         <v>6.62</v>
       </c>
       <c r="W35" s="37">
         <v>6.5</v>
       </c>
       <c r="X35" s="37">
         <v>6.5</v>
       </c>
       <c r="Y35" s="37">
         <v>6.73</v>
       </c>
       <c r="Z35" s="37">
         <v>5.91</v>
       </c>
       <c r="AA35" s="36">
         <v>6.14</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="36">
+        <v>6.02</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="55" t="s">
         <v>43</v>
       </c>
       <c r="N36" s="50">
         <v>4.7</v>
       </c>
       <c r="O36" s="50">
         <v>5.89</v>
       </c>
       <c r="P36" s="61">
         <v>5.35</v>
       </c>
       <c r="Q36" s="20">
         <v>5.57</v>
       </c>
       <c r="R36" s="20">
         <v>5.51</v>
       </c>
       <c r="S36" s="20">
         <v>5.68</v>
       </c>
       <c r="T36" s="20">
         <v>5.83</v>
       </c>
       <c r="U36" s="20">
         <v>5.92</v>
       </c>
       <c r="V36" s="20">
         <v>5.87</v>
       </c>
       <c r="W36" s="20">
         <v>5.87</v>
       </c>
       <c r="X36" s="20">
         <v>5.97</v>
       </c>
       <c r="Y36" s="20">
         <v>6.03</v>
       </c>
       <c r="Z36" s="20">
         <v>5.21</v>
       </c>
       <c r="AA36" s="20">
         <v>5.49</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB36" s="20">
+        <v>5.59</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="4" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z3:AA3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A1:AA1"/>
+    <mergeCell ref="A5:AB5"/>
+    <mergeCell ref="A18:AB18"/>
+    <mergeCell ref="A25:AB25"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
+    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="A1:AB1"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA53"/>
+  <dimension ref="A1:AB53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="AB35" sqref="AB35"/>
+      <selection pane="bottomLeft" activeCell="AD37" sqref="AD37"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
-      <c r="A1" s="71" t="s">
+    <row r="1" spans="1:28">
+      <c r="A1" s="78" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="71"/>
-[...26 lines deleted...]
-    <row r="2" spans="1:27" s="1" customFormat="1">
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+      <c r="O1" s="78"/>
+      <c r="P1" s="78"/>
+      <c r="Q1" s="78"/>
+      <c r="R1" s="78"/>
+      <c r="S1" s="78"/>
+      <c r="T1" s="78"/>
+      <c r="U1" s="78"/>
+      <c r="V1" s="78"/>
+      <c r="W1" s="78"/>
+      <c r="X1" s="78"/>
+      <c r="Y1" s="78"/>
+      <c r="Z1" s="78"/>
+      <c r="AA1" s="78"/>
+      <c r="AB1" s="78"/>
+    </row>
+    <row r="2" spans="1:28" s="1" customFormat="1">
       <c r="A2" s="3"/>
       <c r="N2" s="57"/>
       <c r="O2" s="57"/>
       <c r="P2" s="57"/>
       <c r="Q2" s="57"/>
       <c r="R2" s="57"/>
       <c r="S2" s="57"/>
       <c r="T2" s="57"/>
       <c r="U2" s="57"/>
       <c r="V2" s="57"/>
       <c r="W2" s="57"/>
       <c r="X2" s="57"/>
       <c r="Y2" s="57"/>
       <c r="Z2" s="57"/>
       <c r="AA2" s="57"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="77"/>
+      <c r="AB2" s="57"/>
+    </row>
+    <row r="3" spans="1:28" s="1" customFormat="1">
+      <c r="A3" s="74"/>
       <c r="B3" s="72">
         <v>2021</v>
       </c>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
       <c r="G3" s="73"/>
       <c r="H3" s="73"/>
       <c r="I3" s="73"/>
       <c r="J3" s="73"/>
       <c r="K3" s="73"/>
       <c r="L3" s="73"/>
       <c r="M3" s="73"/>
       <c r="N3" s="72">
         <v>2025</v>
       </c>
       <c r="O3" s="73"/>
       <c r="P3" s="73"/>
       <c r="Q3" s="73"/>
       <c r="R3" s="73"/>
       <c r="S3" s="73"/>
       <c r="T3" s="73"/>
       <c r="U3" s="73"/>
       <c r="V3" s="73"/>
       <c r="W3" s="73"/>
       <c r="X3" s="73"/>
       <c r="Y3" s="73"/>
-      <c r="Z3" s="83">
+      <c r="Z3" s="76">
         <v>2026</v>
       </c>
-      <c r="AA3" s="84"/>
-[...2 lines deleted...]
-      <c r="A4" s="78"/>
+      <c r="AA3" s="77"/>
+      <c r="AB3" s="77"/>
+    </row>
+    <row r="4" spans="1:28" s="1" customFormat="1">
+      <c r="A4" s="75"/>
       <c r="B4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -4827,83 +5011,87 @@
       </c>
       <c r="T4" s="51" t="s">
         <v>15</v>
       </c>
       <c r="U4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="V4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W4" s="6" t="s">
         <v>21</v>
       </c>
       <c r="X4" s="9" t="s">
         <v>22</v>
       </c>
       <c r="Y4" s="9" t="s">
         <v>26</v>
       </c>
       <c r="Z4" s="21" t="s">
         <v>9</v>
       </c>
       <c r="AA4" s="5" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="74" t="s">
+      <c r="AB4" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" s="1" customFormat="1">
+      <c r="A5" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="74"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:27" s="1" customFormat="1">
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="79"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
+      <c r="J5" s="79"/>
+      <c r="K5" s="79"/>
+      <c r="L5" s="79"/>
+      <c r="M5" s="79"/>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="79"/>
+      <c r="T5" s="79"/>
+      <c r="U5" s="79"/>
+      <c r="V5" s="79"/>
+      <c r="W5" s="79"/>
+      <c r="X5" s="79"/>
+      <c r="Y5" s="79"/>
+      <c r="Z5" s="79"/>
+      <c r="AA5" s="79"/>
+      <c r="AB5" s="79"/>
+    </row>
+    <row r="6" spans="1:28" s="1" customFormat="1">
       <c r="A6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="43"/>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="41">
         <v>738</v>
       </c>
       <c r="O6" s="41">
         <v>792</v>
       </c>
       <c r="P6" s="41">
         <v>640</v>
       </c>
       <c r="Q6" s="41">
@@ -4917,52 +5105,55 @@
       </c>
       <c r="T6" s="41">
         <v>897</v>
       </c>
       <c r="U6" s="41">
         <v>760</v>
       </c>
       <c r="V6" s="41">
         <v>735</v>
       </c>
       <c r="W6" s="41">
         <v>854</v>
       </c>
       <c r="X6" s="41">
         <v>882</v>
       </c>
       <c r="Y6" s="41">
         <v>912</v>
       </c>
       <c r="Z6" s="41">
         <v>708</v>
       </c>
       <c r="AA6" s="39">
         <v>691</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" s="1" customFormat="1">
+      <c r="AB6" s="41">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="1" customFormat="1">
       <c r="A7" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="43"/>
       <c r="C7" s="43"/>
       <c r="D7" s="43"/>
       <c r="E7" s="43"/>
       <c r="F7" s="43"/>
       <c r="G7" s="43"/>
       <c r="H7" s="43"/>
       <c r="I7" s="43"/>
       <c r="J7" s="43"/>
       <c r="K7" s="43"/>
       <c r="L7" s="43"/>
       <c r="M7" s="43"/>
       <c r="N7" s="26">
         <v>42</v>
       </c>
       <c r="O7" s="26">
         <v>40</v>
       </c>
       <c r="P7" s="26">
         <v>39</v>
       </c>
       <c r="Q7" s="26">
@@ -4976,52 +5167,55 @@
       </c>
       <c r="T7" s="26">
         <v>51</v>
       </c>
       <c r="U7" s="26">
         <v>42</v>
       </c>
       <c r="V7" s="26">
         <v>28</v>
       </c>
       <c r="W7" s="26">
         <v>37</v>
       </c>
       <c r="X7" s="26">
         <v>45</v>
       </c>
       <c r="Y7" s="26">
         <v>46</v>
       </c>
       <c r="Z7" s="26">
         <v>36</v>
       </c>
       <c r="AA7" s="24">
         <v>38</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" s="1" customFormat="1">
+      <c r="AB7" s="26">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="1" customFormat="1">
       <c r="A8" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="43"/>
       <c r="C8" s="43"/>
       <c r="D8" s="43"/>
       <c r="E8" s="43"/>
       <c r="F8" s="43"/>
       <c r="G8" s="43"/>
       <c r="H8" s="43"/>
       <c r="I8" s="43"/>
       <c r="J8" s="43"/>
       <c r="K8" s="43"/>
       <c r="L8" s="43"/>
       <c r="M8" s="43"/>
       <c r="N8" s="26">
         <v>23</v>
       </c>
       <c r="O8" s="26">
         <v>32</v>
       </c>
       <c r="P8" s="26">
         <v>19</v>
       </c>
       <c r="Q8" s="26">
@@ -5035,52 +5229,55 @@
       </c>
       <c r="T8" s="26">
         <v>25</v>
       </c>
       <c r="U8" s="26">
         <v>24</v>
       </c>
       <c r="V8" s="26">
         <v>27</v>
       </c>
       <c r="W8" s="26">
         <v>27</v>
       </c>
       <c r="X8" s="26">
         <v>34</v>
       </c>
       <c r="Y8" s="26">
         <v>23</v>
       </c>
       <c r="Z8" s="26">
         <v>24</v>
       </c>
       <c r="AA8" s="24">
         <v>17</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="1" customFormat="1">
+      <c r="AB8" s="26">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="1" customFormat="1">
       <c r="A9" s="52" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="43"/>
       <c r="C9" s="43"/>
       <c r="D9" s="43"/>
       <c r="E9" s="43"/>
       <c r="F9" s="43"/>
       <c r="G9" s="43"/>
       <c r="H9" s="43"/>
       <c r="I9" s="43"/>
       <c r="J9" s="43"/>
       <c r="K9" s="43"/>
       <c r="L9" s="43"/>
       <c r="M9" s="43"/>
       <c r="N9" s="26">
         <v>16</v>
       </c>
       <c r="O9" s="26">
         <v>27</v>
       </c>
       <c r="P9" s="26">
         <v>13</v>
       </c>
       <c r="Q9" s="26">
@@ -5094,52 +5291,55 @@
       </c>
       <c r="T9" s="26">
         <v>21</v>
       </c>
       <c r="U9" s="26">
         <v>10</v>
       </c>
       <c r="V9" s="26">
         <v>27</v>
       </c>
       <c r="W9" s="26">
         <v>20</v>
       </c>
       <c r="X9" s="26">
         <v>12</v>
       </c>
       <c r="Y9" s="26">
         <v>16</v>
       </c>
       <c r="Z9" s="26">
         <v>10</v>
       </c>
       <c r="AA9" s="24">
         <v>18</v>
       </c>
-    </row>
-    <row r="10" spans="1:27" s="1" customFormat="1">
+      <c r="AB9" s="26">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28" s="1" customFormat="1">
       <c r="A10" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="43"/>
       <c r="C10" s="43"/>
       <c r="D10" s="43"/>
       <c r="E10" s="43"/>
       <c r="F10" s="43"/>
       <c r="G10" s="43"/>
       <c r="H10" s="43"/>
       <c r="I10" s="43"/>
       <c r="J10" s="43"/>
       <c r="K10" s="43"/>
       <c r="L10" s="43"/>
       <c r="M10" s="43"/>
       <c r="N10" s="26">
         <v>146</v>
       </c>
       <c r="O10" s="26">
         <v>143</v>
       </c>
       <c r="P10" s="26">
         <v>140</v>
       </c>
       <c r="Q10" s="26">
@@ -5153,52 +5353,55 @@
       </c>
       <c r="T10" s="26">
         <v>159</v>
       </c>
       <c r="U10" s="26">
         <v>140</v>
       </c>
       <c r="V10" s="26">
         <v>140</v>
       </c>
       <c r="W10" s="26">
         <v>168</v>
       </c>
       <c r="X10" s="26">
         <v>167</v>
       </c>
       <c r="Y10" s="26">
         <v>180</v>
       </c>
       <c r="Z10" s="26">
         <v>143</v>
       </c>
       <c r="AA10" s="24">
         <v>133</v>
       </c>
-    </row>
-    <row r="11" spans="1:27" s="1" customFormat="1">
+      <c r="AB10" s="26">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28" s="1" customFormat="1">
       <c r="A11" s="54" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="43"/>
       <c r="C11" s="43"/>
       <c r="D11" s="43"/>
       <c r="E11" s="43"/>
       <c r="F11" s="43"/>
       <c r="G11" s="43"/>
       <c r="H11" s="43"/>
       <c r="I11" s="43"/>
       <c r="J11" s="43"/>
       <c r="K11" s="43"/>
       <c r="L11" s="43"/>
       <c r="M11" s="43"/>
       <c r="N11" s="26">
         <v>87</v>
       </c>
       <c r="O11" s="26">
         <v>84</v>
       </c>
       <c r="P11" s="26">
         <v>66</v>
       </c>
       <c r="Q11" s="26">
@@ -5212,52 +5415,55 @@
       </c>
       <c r="T11" s="26">
         <v>94</v>
       </c>
       <c r="U11" s="26">
         <v>83</v>
       </c>
       <c r="V11" s="26">
         <v>77</v>
       </c>
       <c r="W11" s="26">
         <v>104</v>
       </c>
       <c r="X11" s="26">
         <v>104</v>
       </c>
       <c r="Y11" s="26">
         <v>101</v>
       </c>
       <c r="Z11" s="26">
         <v>74</v>
       </c>
       <c r="AA11" s="24">
         <v>66</v>
       </c>
-    </row>
-    <row r="12" spans="1:27" s="1" customFormat="1">
+      <c r="AB11" s="26">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28" s="1" customFormat="1">
       <c r="A12" s="54" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="43"/>
       <c r="C12" s="43"/>
       <c r="D12" s="43"/>
       <c r="E12" s="43"/>
       <c r="F12" s="43"/>
       <c r="G12" s="43"/>
       <c r="H12" s="43"/>
       <c r="I12" s="43"/>
       <c r="J12" s="43"/>
       <c r="K12" s="43"/>
       <c r="L12" s="43"/>
       <c r="M12" s="43"/>
       <c r="N12" s="26">
         <v>10</v>
       </c>
       <c r="O12" s="26">
         <v>15</v>
       </c>
       <c r="P12" s="26">
         <v>12</v>
       </c>
       <c r="Q12" s="26">
@@ -5271,52 +5477,55 @@
       </c>
       <c r="T12" s="26">
         <v>17</v>
       </c>
       <c r="U12" s="26">
         <v>13</v>
       </c>
       <c r="V12" s="26">
         <v>13</v>
       </c>
       <c r="W12" s="26">
         <v>21</v>
       </c>
       <c r="X12" s="26">
         <v>15</v>
       </c>
       <c r="Y12" s="26">
         <v>26</v>
       </c>
       <c r="Z12" s="26">
         <v>18</v>
       </c>
       <c r="AA12" s="24">
         <v>16</v>
       </c>
-    </row>
-    <row r="13" spans="1:27" s="1" customFormat="1">
+      <c r="AB12" s="26">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28" s="1" customFormat="1">
       <c r="A13" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="43"/>
       <c r="C13" s="43"/>
       <c r="D13" s="43"/>
       <c r="E13" s="43"/>
       <c r="F13" s="43"/>
       <c r="G13" s="43"/>
       <c r="H13" s="43"/>
       <c r="I13" s="43"/>
       <c r="J13" s="43"/>
       <c r="K13" s="43"/>
       <c r="L13" s="43"/>
       <c r="M13" s="43"/>
       <c r="N13" s="26">
         <v>116</v>
       </c>
       <c r="O13" s="26">
         <v>131</v>
       </c>
       <c r="P13" s="26">
         <v>115</v>
       </c>
       <c r="Q13" s="26">
@@ -5330,52 +5539,55 @@
       </c>
       <c r="T13" s="26">
         <v>185</v>
       </c>
       <c r="U13" s="26">
         <v>147</v>
       </c>
       <c r="V13" s="26">
         <v>134</v>
       </c>
       <c r="W13" s="26">
         <v>172</v>
       </c>
       <c r="X13" s="26">
         <v>162</v>
       </c>
       <c r="Y13" s="26">
         <v>172</v>
       </c>
       <c r="Z13" s="26">
         <v>145</v>
       </c>
       <c r="AA13" s="24">
         <v>129</v>
       </c>
-    </row>
-    <row r="14" spans="1:27" s="1" customFormat="1">
+      <c r="AB13" s="26">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28" s="1" customFormat="1">
       <c r="A14" s="54" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="43"/>
       <c r="C14" s="43"/>
       <c r="D14" s="43"/>
       <c r="E14" s="43"/>
       <c r="F14" s="43"/>
       <c r="G14" s="43"/>
       <c r="H14" s="43"/>
       <c r="I14" s="43"/>
       <c r="J14" s="43"/>
       <c r="K14" s="43"/>
       <c r="L14" s="43"/>
       <c r="M14" s="43"/>
       <c r="N14" s="26">
         <v>17</v>
       </c>
       <c r="O14" s="26">
         <v>24</v>
       </c>
       <c r="P14" s="26">
         <v>16</v>
       </c>
       <c r="Q14" s="26">
@@ -5389,52 +5601,55 @@
       </c>
       <c r="T14" s="26">
         <v>10</v>
       </c>
       <c r="U14" s="26">
         <v>16</v>
       </c>
       <c r="V14" s="26">
         <v>13</v>
       </c>
       <c r="W14" s="26">
         <v>21</v>
       </c>
       <c r="X14" s="26">
         <v>24</v>
       </c>
       <c r="Y14" s="26">
         <v>12</v>
       </c>
       <c r="Z14" s="26">
         <v>17</v>
       </c>
       <c r="AA14" s="24">
         <v>21</v>
       </c>
-    </row>
-    <row r="15" spans="1:27" s="1" customFormat="1">
+      <c r="AB14" s="26">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28" s="1" customFormat="1">
       <c r="A15" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="43"/>
       <c r="C15" s="43"/>
       <c r="D15" s="43"/>
       <c r="E15" s="43"/>
       <c r="F15" s="43"/>
       <c r="G15" s="43"/>
       <c r="H15" s="43"/>
       <c r="I15" s="43"/>
       <c r="J15" s="43"/>
       <c r="K15" s="43"/>
       <c r="L15" s="43"/>
       <c r="M15" s="43"/>
       <c r="N15" s="26">
         <v>148</v>
       </c>
       <c r="O15" s="26">
         <v>126</v>
       </c>
       <c r="P15" s="26">
         <v>103</v>
       </c>
       <c r="Q15" s="26">
@@ -5448,52 +5663,55 @@
       </c>
       <c r="T15" s="26">
         <v>160</v>
       </c>
       <c r="U15" s="26">
         <v>115</v>
       </c>
       <c r="V15" s="26">
         <v>139</v>
       </c>
       <c r="W15" s="26">
         <v>137</v>
       </c>
       <c r="X15" s="26">
         <v>151</v>
       </c>
       <c r="Y15" s="26">
         <v>153</v>
       </c>
       <c r="Z15" s="26">
         <v>102</v>
       </c>
       <c r="AA15" s="24">
         <v>115</v>
       </c>
-    </row>
-    <row r="16" spans="1:27" s="1" customFormat="1">
+      <c r="AB15" s="26">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28" s="1" customFormat="1">
       <c r="A16" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="43"/>
       <c r="C16" s="43"/>
       <c r="D16" s="43"/>
       <c r="E16" s="43"/>
       <c r="F16" s="43"/>
       <c r="G16" s="43"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
       <c r="J16" s="43"/>
       <c r="K16" s="43"/>
       <c r="L16" s="43"/>
       <c r="M16" s="43"/>
       <c r="N16" s="26">
         <v>38</v>
       </c>
       <c r="O16" s="26">
         <v>38</v>
       </c>
       <c r="P16" s="26">
         <v>30</v>
       </c>
       <c r="Q16" s="26">
@@ -5507,52 +5725,55 @@
       </c>
       <c r="T16" s="26">
         <v>39</v>
       </c>
       <c r="U16" s="26">
         <v>39</v>
       </c>
       <c r="V16" s="26">
         <v>29</v>
       </c>
       <c r="W16" s="26">
         <v>28</v>
       </c>
       <c r="X16" s="26">
         <v>32</v>
       </c>
       <c r="Y16" s="26">
         <v>48</v>
       </c>
       <c r="Z16" s="26">
         <v>30</v>
       </c>
       <c r="AA16" s="24">
         <v>29</v>
       </c>
-    </row>
-    <row r="17" spans="1:27" s="1" customFormat="1">
+      <c r="AB16" s="26">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28" s="1" customFormat="1">
       <c r="A17" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="43"/>
       <c r="C17" s="43"/>
       <c r="D17" s="43"/>
       <c r="E17" s="43"/>
       <c r="F17" s="43"/>
       <c r="G17" s="43"/>
       <c r="H17" s="43"/>
       <c r="I17" s="43"/>
       <c r="J17" s="43"/>
       <c r="K17" s="43"/>
       <c r="L17" s="43"/>
       <c r="M17" s="43"/>
       <c r="N17" s="26">
         <v>95</v>
       </c>
       <c r="O17" s="26">
         <v>132</v>
       </c>
       <c r="P17" s="26">
         <v>87</v>
       </c>
       <c r="Q17" s="26">
@@ -5566,83 +5787,87 @@
       </c>
       <c r="T17" s="26">
         <v>136</v>
       </c>
       <c r="U17" s="26">
         <v>131</v>
       </c>
       <c r="V17" s="26">
         <v>108</v>
       </c>
       <c r="W17" s="26">
         <v>119</v>
       </c>
       <c r="X17" s="26">
         <v>136</v>
       </c>
       <c r="Y17" s="26">
         <v>135</v>
       </c>
       <c r="Z17" s="26">
         <v>109</v>
       </c>
       <c r="AA17" s="24">
         <v>109</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="76" t="s">
+      <c r="AB17" s="26">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28" s="1" customFormat="1">
+      <c r="A18" s="81" t="s">
         <v>28</v>
       </c>
-      <c r="B18" s="76"/>
-[...26 lines deleted...]
-    <row r="19" spans="1:27" s="29" customFormat="1">
+      <c r="B18" s="81"/>
+      <c r="C18" s="81"/>
+      <c r="D18" s="81"/>
+      <c r="E18" s="81"/>
+      <c r="F18" s="81"/>
+      <c r="G18" s="81"/>
+      <c r="H18" s="81"/>
+      <c r="I18" s="81"/>
+      <c r="J18" s="81"/>
+      <c r="K18" s="81"/>
+      <c r="L18" s="81"/>
+      <c r="M18" s="81"/>
+      <c r="N18" s="81"/>
+      <c r="O18" s="81"/>
+      <c r="P18" s="81"/>
+      <c r="Q18" s="81"/>
+      <c r="R18" s="81"/>
+      <c r="S18" s="81"/>
+      <c r="T18" s="81"/>
+      <c r="U18" s="81"/>
+      <c r="V18" s="81"/>
+      <c r="W18" s="81"/>
+      <c r="X18" s="81"/>
+      <c r="Y18" s="81"/>
+      <c r="Z18" s="81"/>
+      <c r="AA18" s="81"/>
+      <c r="AB18" s="81"/>
+    </row>
+    <row r="19" spans="1:28" s="29" customFormat="1">
       <c r="A19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="10">
         <v>1272</v>
       </c>
       <c r="C19" s="10">
         <v>1169</v>
       </c>
       <c r="D19" s="11">
         <v>1253</v>
       </c>
       <c r="E19" s="11">
         <v>1568</v>
       </c>
       <c r="F19" s="11">
         <v>1603</v>
       </c>
       <c r="G19" s="11">
         <v>1273</v>
       </c>
       <c r="H19" s="15">
         <v>1383</v>
       </c>
       <c r="I19" s="15">
@@ -5680,52 +5905,55 @@
       </c>
       <c r="T19" s="41">
         <v>466</v>
       </c>
       <c r="U19" s="41">
         <v>426</v>
       </c>
       <c r="V19" s="41">
         <v>417</v>
       </c>
       <c r="W19" s="41">
         <v>485</v>
       </c>
       <c r="X19" s="41">
         <v>501</v>
       </c>
       <c r="Y19" s="41">
         <v>519</v>
       </c>
       <c r="Z19" s="41">
         <v>392</v>
       </c>
       <c r="AA19" s="41">
         <v>405</v>
       </c>
-    </row>
-    <row r="20" spans="1:27" s="29" customFormat="1">
+      <c r="AB19" s="41">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="29" customFormat="1">
       <c r="A20" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="10"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="15"/>
       <c r="I20" s="11"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="26">
         <v>21</v>
       </c>
       <c r="O20" s="26">
         <v>22</v>
       </c>
       <c r="P20" s="26">
         <v>18</v>
       </c>
       <c r="Q20" s="26">
@@ -5739,52 +5967,55 @@
       </c>
       <c r="T20" s="26">
         <v>28</v>
       </c>
       <c r="U20" s="26">
         <v>16</v>
       </c>
       <c r="V20" s="26">
         <v>19</v>
       </c>
       <c r="W20" s="26">
         <v>22</v>
       </c>
       <c r="X20" s="26">
         <v>20</v>
       </c>
       <c r="Y20" s="26">
         <v>25</v>
       </c>
       <c r="Z20" s="26">
         <v>17</v>
       </c>
       <c r="AA20" s="26">
         <v>17</v>
       </c>
-    </row>
-    <row r="21" spans="1:27" s="32" customFormat="1">
+      <c r="AB20" s="26">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="32" customFormat="1">
       <c r="A21" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="10"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="15"/>
       <c r="I21" s="11"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="26">
         <v>15</v>
       </c>
       <c r="O21" s="26">
         <v>17</v>
       </c>
       <c r="P21" s="26">
         <v>9</v>
       </c>
       <c r="Q21" s="26">
@@ -5798,52 +6029,55 @@
       </c>
       <c r="T21" s="26">
         <v>10</v>
       </c>
       <c r="U21" s="26">
         <v>11</v>
       </c>
       <c r="V21" s="26">
         <v>15</v>
       </c>
       <c r="W21" s="26">
         <v>18</v>
       </c>
       <c r="X21" s="26">
         <v>20</v>
       </c>
       <c r="Y21" s="26">
         <v>14</v>
       </c>
       <c r="Z21" s="26">
         <v>16</v>
       </c>
       <c r="AA21" s="26">
         <v>15</v>
       </c>
-    </row>
-    <row r="22" spans="1:27" s="29" customFormat="1">
+      <c r="AB21" s="26">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28" s="29" customFormat="1">
       <c r="A22" s="52" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="33"/>
       <c r="I22" s="10"/>
       <c r="J22" s="33"/>
       <c r="K22" s="33"/>
       <c r="L22" s="33"/>
       <c r="M22" s="33"/>
       <c r="N22" s="26">
         <v>2</v>
       </c>
       <c r="O22" s="26">
         <v>17</v>
       </c>
       <c r="P22" s="26">
         <v>8</v>
       </c>
       <c r="Q22" s="26">
@@ -5857,52 +6091,55 @@
       </c>
       <c r="T22" s="26">
         <v>8</v>
       </c>
       <c r="U22" s="26">
         <v>5</v>
       </c>
       <c r="V22" s="26">
         <v>17</v>
       </c>
       <c r="W22" s="26">
         <v>10</v>
       </c>
       <c r="X22" s="26">
         <v>11</v>
       </c>
       <c r="Y22" s="26">
         <v>6</v>
       </c>
       <c r="Z22" s="26">
         <v>6</v>
       </c>
       <c r="AA22" s="26">
         <v>8</v>
       </c>
-    </row>
-    <row r="23" spans="1:27" ht="18.75" customHeight="1">
+      <c r="AB22" s="26">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28" ht="18.75" customHeight="1">
       <c r="A23" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="28"/>
       <c r="C23" s="28"/>
       <c r="D23" s="28"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
       <c r="H23" s="28"/>
       <c r="I23" s="28"/>
       <c r="J23" s="28"/>
       <c r="K23" s="28"/>
       <c r="L23" s="28"/>
       <c r="M23" s="28"/>
       <c r="N23" s="26">
         <v>87</v>
       </c>
       <c r="O23" s="26">
         <v>82</v>
       </c>
       <c r="P23" s="26">
         <v>70</v>
       </c>
       <c r="Q23" s="26">
@@ -5916,412 +6153,437 @@
       </c>
       <c r="T23" s="26">
         <v>84</v>
       </c>
       <c r="U23" s="26">
         <v>81</v>
       </c>
       <c r="V23" s="26">
         <v>76</v>
       </c>
       <c r="W23" s="26">
         <v>89</v>
       </c>
       <c r="X23" s="26">
         <v>85</v>
       </c>
       <c r="Y23" s="26">
         <v>92</v>
       </c>
       <c r="Z23" s="26">
         <v>70</v>
       </c>
       <c r="AA23" s="26">
         <v>80</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="26">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N24" s="26">
         <v>54</v>
       </c>
       <c r="O24" s="26">
         <v>49</v>
       </c>
       <c r="P24" s="26">
         <v>32</v>
       </c>
       <c r="Q24" s="26">
         <v>47</v>
       </c>
       <c r="R24" s="26">
         <v>50</v>
       </c>
       <c r="S24" s="26">
         <v>57</v>
       </c>
       <c r="T24" s="26">
         <v>57</v>
       </c>
       <c r="U24" s="26">
         <v>46</v>
       </c>
       <c r="V24" s="26">
         <v>45</v>
       </c>
       <c r="W24" s="26">
         <v>62</v>
       </c>
       <c r="X24" s="26">
         <v>65</v>
       </c>
       <c r="Y24" s="26">
         <v>64</v>
       </c>
       <c r="Z24" s="26">
         <v>46</v>
       </c>
       <c r="AA24" s="26">
         <v>36</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="26">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N25" s="26">
         <v>4</v>
       </c>
       <c r="O25" s="26">
         <v>11</v>
       </c>
       <c r="P25" s="26">
         <v>6</v>
       </c>
       <c r="Q25" s="26">
         <v>5</v>
       </c>
       <c r="R25" s="26">
         <v>7</v>
       </c>
       <c r="S25" s="26">
         <v>9</v>
       </c>
       <c r="T25" s="26">
         <v>7</v>
       </c>
       <c r="U25" s="26">
         <v>8</v>
       </c>
       <c r="V25" s="26">
         <v>6</v>
       </c>
       <c r="W25" s="26">
         <v>12</v>
       </c>
       <c r="X25" s="26">
         <v>6</v>
       </c>
       <c r="Y25" s="26">
         <v>16</v>
       </c>
       <c r="Z25" s="26">
         <v>9</v>
       </c>
       <c r="AA25" s="26">
         <v>11</v>
       </c>
-    </row>
-    <row r="26" spans="1:27">
+      <c r="AB25" s="26">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N26" s="26">
         <v>65</v>
       </c>
       <c r="O26" s="26">
         <v>78</v>
       </c>
       <c r="P26" s="26">
         <v>67</v>
       </c>
       <c r="Q26" s="26">
         <v>90</v>
       </c>
       <c r="R26" s="26">
         <v>94</v>
       </c>
       <c r="S26" s="26">
         <v>80</v>
       </c>
       <c r="T26" s="26">
         <v>98</v>
       </c>
       <c r="U26" s="26">
         <v>78</v>
       </c>
       <c r="V26" s="26">
         <v>76</v>
       </c>
       <c r="W26" s="26">
         <v>96</v>
       </c>
       <c r="X26" s="26">
         <v>96</v>
       </c>
       <c r="Y26" s="26">
         <v>99</v>
       </c>
       <c r="Z26" s="26">
         <v>82</v>
       </c>
       <c r="AA26" s="26">
         <v>74</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="26">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="54" t="s">
         <v>40</v>
       </c>
       <c r="N27" s="26">
         <v>13</v>
       </c>
       <c r="O27" s="26">
         <v>13</v>
       </c>
       <c r="P27" s="26">
         <v>10</v>
       </c>
       <c r="Q27" s="26">
         <v>3</v>
       </c>
       <c r="R27" s="26">
         <v>10</v>
       </c>
       <c r="S27" s="26">
         <v>20</v>
       </c>
       <c r="T27" s="26">
         <v>6</v>
       </c>
       <c r="U27" s="26">
         <v>12</v>
       </c>
       <c r="V27" s="26">
         <v>1</v>
       </c>
       <c r="W27" s="26">
         <v>17</v>
       </c>
       <c r="X27" s="26">
         <v>17</v>
       </c>
       <c r="Y27" s="26">
         <v>8</v>
       </c>
       <c r="Z27" s="26">
         <v>12</v>
       </c>
       <c r="AA27" s="26">
         <v>14</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="26">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N28" s="26">
         <v>82</v>
       </c>
       <c r="O28" s="26">
         <v>65</v>
       </c>
       <c r="P28" s="26">
         <v>62</v>
       </c>
       <c r="Q28" s="26">
         <v>78</v>
       </c>
       <c r="R28" s="26">
         <v>72</v>
       </c>
       <c r="S28" s="26">
         <v>65</v>
       </c>
       <c r="T28" s="26">
         <v>94</v>
       </c>
       <c r="U28" s="26">
         <v>71</v>
       </c>
       <c r="V28" s="26">
         <v>81</v>
       </c>
       <c r="W28" s="26">
         <v>77</v>
       </c>
       <c r="X28" s="26">
         <v>80</v>
       </c>
       <c r="Y28" s="26">
         <v>91</v>
       </c>
       <c r="Z28" s="26">
         <v>55</v>
       </c>
       <c r="AA28" s="26">
         <v>71</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="26">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="54" t="s">
         <v>42</v>
       </c>
       <c r="N29" s="26">
         <v>17</v>
       </c>
       <c r="O29" s="26">
         <v>21</v>
       </c>
       <c r="P29" s="26">
         <v>18</v>
       </c>
       <c r="Q29" s="26">
         <v>21</v>
       </c>
       <c r="R29" s="26">
         <v>10</v>
       </c>
       <c r="S29" s="26">
         <v>18</v>
       </c>
       <c r="T29" s="26">
         <v>20</v>
       </c>
       <c r="U29" s="26">
         <v>26</v>
       </c>
       <c r="V29" s="26">
         <v>19</v>
       </c>
       <c r="W29" s="26">
         <v>14</v>
       </c>
       <c r="X29" s="26">
         <v>20</v>
       </c>
       <c r="Y29" s="26">
         <v>24</v>
       </c>
       <c r="Z29" s="26">
         <v>18</v>
       </c>
       <c r="AA29" s="26">
         <v>18</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="26">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="54" t="s">
         <v>43</v>
       </c>
       <c r="N30" s="26">
         <v>52</v>
       </c>
       <c r="O30" s="26">
         <v>70</v>
       </c>
       <c r="P30" s="26">
         <v>49</v>
       </c>
       <c r="Q30" s="26">
         <v>75</v>
       </c>
       <c r="R30" s="26">
         <v>70</v>
       </c>
       <c r="S30" s="26">
         <v>82</v>
       </c>
       <c r="T30" s="26">
         <v>54</v>
       </c>
       <c r="U30" s="26">
         <v>72</v>
       </c>
       <c r="V30" s="26">
         <v>62</v>
       </c>
       <c r="W30" s="26">
         <v>68</v>
       </c>
       <c r="X30" s="26">
         <v>81</v>
       </c>
       <c r="Y30" s="26">
         <v>80</v>
       </c>
       <c r="Z30" s="26">
         <v>61</v>
       </c>
       <c r="AA30" s="26">
         <v>61</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A31" s="76" t="s">
+      <c r="AB30" s="26">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
+      <c r="A31" s="81" t="s">
         <v>29</v>
       </c>
-      <c r="B31" s="76"/>
-[...26 lines deleted...]
-    <row r="32" spans="1:27">
+      <c r="B31" s="81"/>
+      <c r="C31" s="81"/>
+      <c r="D31" s="81"/>
+      <c r="E31" s="81"/>
+      <c r="F31" s="81"/>
+      <c r="G31" s="81"/>
+      <c r="H31" s="81"/>
+      <c r="I31" s="81"/>
+      <c r="J31" s="81"/>
+      <c r="K31" s="81"/>
+      <c r="L31" s="81"/>
+      <c r="M31" s="81"/>
+      <c r="N31" s="81"/>
+      <c r="O31" s="81"/>
+      <c r="P31" s="81"/>
+      <c r="Q31" s="81"/>
+      <c r="R31" s="81"/>
+      <c r="S31" s="81"/>
+      <c r="T31" s="81"/>
+      <c r="U31" s="81"/>
+      <c r="V31" s="81"/>
+      <c r="W31" s="81"/>
+      <c r="X31" s="81"/>
+      <c r="Y31" s="81"/>
+      <c r="Z31" s="81"/>
+      <c r="AA31" s="81"/>
+      <c r="AB31" s="81"/>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="10">
         <v>577</v>
       </c>
       <c r="C32" s="10">
         <v>550</v>
       </c>
       <c r="D32" s="10">
         <v>557</v>
       </c>
       <c r="E32" s="10">
         <v>730</v>
       </c>
       <c r="F32" s="10">
         <v>726</v>
       </c>
       <c r="G32" s="10">
         <v>593</v>
       </c>
       <c r="H32" s="33">
         <v>620</v>
       </c>
       <c r="I32" s="10">
@@ -6359,767 +6621,806 @@
       </c>
       <c r="T32" s="41">
         <v>431</v>
       </c>
       <c r="U32" s="41">
         <v>334</v>
       </c>
       <c r="V32" s="41">
         <v>318</v>
       </c>
       <c r="W32" s="41">
         <v>369</v>
       </c>
       <c r="X32" s="41">
         <v>381</v>
       </c>
       <c r="Y32" s="41">
         <v>393</v>
       </c>
       <c r="Z32" s="68">
         <v>316</v>
       </c>
       <c r="AA32" s="41">
         <v>286</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="41">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="52" t="s">
         <v>34</v>
       </c>
       <c r="N33" s="26">
         <v>21</v>
       </c>
       <c r="O33" s="26">
         <v>18</v>
       </c>
       <c r="P33" s="26">
         <v>21</v>
       </c>
       <c r="Q33" s="26">
         <v>21</v>
       </c>
       <c r="R33" s="26">
         <v>22</v>
       </c>
       <c r="S33" s="26">
         <v>20</v>
       </c>
       <c r="T33" s="26">
         <v>23</v>
       </c>
       <c r="U33" s="26">
         <v>26</v>
       </c>
       <c r="V33" s="26">
         <v>9</v>
       </c>
       <c r="W33" s="26">
         <v>15</v>
       </c>
       <c r="X33" s="26">
         <v>25</v>
       </c>
       <c r="Y33" s="26">
         <v>21</v>
       </c>
       <c r="Z33" s="69">
         <v>19</v>
       </c>
       <c r="AA33" s="26">
         <v>21</v>
       </c>
-    </row>
-    <row r="34" spans="1:27" s="32" customFormat="1">
+      <c r="AB33" s="26">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28" s="32" customFormat="1">
       <c r="A34" s="52" t="s">
         <v>45</v>
       </c>
       <c r="N34" s="26">
         <v>8</v>
       </c>
       <c r="O34" s="26">
         <v>15</v>
       </c>
       <c r="P34" s="26">
         <v>10</v>
       </c>
       <c r="Q34" s="26">
         <v>11</v>
       </c>
       <c r="R34" s="26">
         <v>10</v>
       </c>
       <c r="S34" s="26">
         <v>8</v>
       </c>
       <c r="T34" s="26">
         <v>15</v>
       </c>
       <c r="U34" s="26">
         <v>13</v>
       </c>
       <c r="V34" s="26">
         <v>12</v>
       </c>
       <c r="W34" s="26">
         <v>9</v>
       </c>
       <c r="X34" s="26">
         <v>14</v>
       </c>
       <c r="Y34" s="26">
         <v>9</v>
       </c>
       <c r="Z34" s="69">
         <v>8</v>
       </c>
       <c r="AA34" s="26">
         <v>2</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="26">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="52" t="s">
         <v>35</v>
       </c>
       <c r="N35" s="26">
         <v>14</v>
       </c>
       <c r="O35" s="26">
         <v>10</v>
       </c>
       <c r="P35" s="26">
         <v>5</v>
       </c>
       <c r="Q35" s="26">
         <v>6</v>
       </c>
       <c r="R35" s="26">
         <v>7</v>
       </c>
       <c r="S35" s="26">
         <v>8</v>
       </c>
       <c r="T35" s="26">
         <v>13</v>
       </c>
       <c r="U35" s="26">
         <v>5</v>
       </c>
       <c r="V35" s="26">
         <v>10</v>
       </c>
       <c r="W35" s="26">
         <v>10</v>
       </c>
       <c r="X35" s="26">
         <v>1</v>
       </c>
       <c r="Y35" s="26">
         <v>10</v>
       </c>
       <c r="Z35" s="69">
         <v>4</v>
       </c>
       <c r="AA35" s="26">
         <v>10</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="26">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="53" t="s">
         <v>36</v>
       </c>
       <c r="N36" s="26">
         <v>59</v>
       </c>
       <c r="O36" s="26">
         <v>61</v>
       </c>
       <c r="P36" s="26">
         <v>70</v>
       </c>
       <c r="Q36" s="26">
         <v>83</v>
       </c>
       <c r="R36" s="26">
         <v>60</v>
       </c>
       <c r="S36" s="26">
         <v>76</v>
       </c>
       <c r="T36" s="26">
         <v>75</v>
       </c>
       <c r="U36" s="26">
         <v>59</v>
       </c>
       <c r="V36" s="26">
         <v>64</v>
       </c>
       <c r="W36" s="26">
         <v>79</v>
       </c>
       <c r="X36" s="26">
         <v>82</v>
       </c>
       <c r="Y36" s="26">
         <v>88</v>
       </c>
       <c r="Z36" s="69">
         <v>73</v>
       </c>
       <c r="AA36" s="26">
         <v>53</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="26">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N37" s="26">
         <v>33</v>
       </c>
       <c r="O37" s="26">
         <v>35</v>
       </c>
       <c r="P37" s="26">
         <v>34</v>
       </c>
       <c r="Q37" s="26">
         <v>33</v>
       </c>
       <c r="R37" s="26">
         <v>39</v>
       </c>
       <c r="S37" s="26">
         <v>40</v>
       </c>
       <c r="T37" s="26">
         <v>37</v>
       </c>
       <c r="U37" s="26">
         <v>37</v>
       </c>
       <c r="V37" s="26">
         <v>32</v>
       </c>
       <c r="W37" s="26">
         <v>42</v>
       </c>
       <c r="X37" s="26">
         <v>39</v>
       </c>
       <c r="Y37" s="26">
         <v>37</v>
       </c>
       <c r="Z37" s="69">
         <v>28</v>
       </c>
       <c r="AA37" s="26">
         <v>30</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="26">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N38" s="26">
         <v>6</v>
       </c>
       <c r="O38" s="26">
         <v>4</v>
       </c>
       <c r="P38" s="26">
         <v>6</v>
       </c>
       <c r="Q38" s="26">
         <v>11</v>
       </c>
       <c r="R38" s="26">
         <v>10</v>
       </c>
       <c r="S38" s="26">
         <v>5</v>
       </c>
       <c r="T38" s="26">
         <v>10</v>
       </c>
       <c r="U38" s="26">
         <v>5</v>
       </c>
       <c r="V38" s="26">
         <v>7</v>
       </c>
       <c r="W38" s="26">
         <v>9</v>
       </c>
       <c r="X38" s="26">
         <v>9</v>
       </c>
       <c r="Y38" s="26">
         <v>10</v>
       </c>
       <c r="Z38" s="69">
         <v>9</v>
       </c>
       <c r="AA38" s="26">
         <v>5</v>
       </c>
-    </row>
-    <row r="39" spans="1:27">
+      <c r="AB38" s="26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="39" spans="1:28">
       <c r="A39" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N39" s="26">
         <v>51</v>
       </c>
       <c r="O39" s="26">
         <v>53</v>
       </c>
       <c r="P39" s="26">
         <v>48</v>
       </c>
       <c r="Q39" s="26">
         <v>69</v>
       </c>
       <c r="R39" s="26">
         <v>68</v>
       </c>
       <c r="S39" s="26">
         <v>60</v>
       </c>
       <c r="T39" s="26">
         <v>87</v>
       </c>
       <c r="U39" s="26">
         <v>69</v>
       </c>
       <c r="V39" s="26">
         <v>58</v>
       </c>
       <c r="W39" s="26">
         <v>76</v>
       </c>
       <c r="X39" s="26">
         <v>66</v>
       </c>
       <c r="Y39" s="26">
         <v>73</v>
       </c>
       <c r="Z39" s="69">
         <v>63</v>
       </c>
       <c r="AA39" s="26">
         <v>55</v>
       </c>
-    </row>
-    <row r="40" spans="1:27">
+      <c r="AB39" s="26">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="40" spans="1:28">
       <c r="A40" s="54" t="s">
         <v>40</v>
       </c>
       <c r="N40" s="26">
         <v>4</v>
       </c>
       <c r="O40" s="26">
         <v>11</v>
       </c>
       <c r="P40" s="26">
         <v>6</v>
       </c>
       <c r="Q40" s="26">
         <v>4</v>
       </c>
       <c r="R40" s="26">
         <v>14</v>
       </c>
       <c r="S40" s="26">
         <v>3</v>
       </c>
       <c r="T40" s="26">
         <v>4</v>
       </c>
       <c r="U40" s="26">
         <v>4</v>
       </c>
       <c r="V40" s="26">
         <v>12</v>
       </c>
       <c r="W40" s="26">
         <v>4</v>
       </c>
       <c r="X40" s="26">
         <v>7</v>
       </c>
       <c r="Y40" s="26">
         <v>4</v>
       </c>
       <c r="Z40" s="69">
         <v>5</v>
       </c>
       <c r="AA40" s="26">
         <v>7</v>
       </c>
-    </row>
-    <row r="41" spans="1:27">
+      <c r="AB40" s="26">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="41" spans="1:28">
       <c r="A41" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N41" s="26">
         <v>66</v>
       </c>
       <c r="O41" s="26">
         <v>61</v>
       </c>
       <c r="P41" s="26">
         <v>41</v>
       </c>
       <c r="Q41" s="26">
         <v>51</v>
       </c>
       <c r="R41" s="26">
         <v>49</v>
       </c>
       <c r="S41" s="26">
         <v>59</v>
       </c>
       <c r="T41" s="26">
         <v>66</v>
       </c>
       <c r="U41" s="26">
         <v>44</v>
       </c>
       <c r="V41" s="26">
         <v>58</v>
       </c>
       <c r="W41" s="26">
         <v>60</v>
       </c>
       <c r="X41" s="26">
         <v>71</v>
       </c>
       <c r="Y41" s="26">
         <v>62</v>
       </c>
       <c r="Z41" s="69">
         <v>47</v>
       </c>
       <c r="AA41" s="26">
         <v>44</v>
       </c>
-    </row>
-    <row r="42" spans="1:27">
+      <c r="AB41" s="26">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="42" spans="1:28">
       <c r="A42" s="54" t="s">
         <v>42</v>
       </c>
       <c r="N42" s="26">
         <v>21</v>
       </c>
       <c r="O42" s="26">
         <v>17</v>
       </c>
       <c r="P42" s="26">
         <v>12</v>
       </c>
       <c r="Q42" s="26">
         <v>10</v>
       </c>
       <c r="R42" s="26">
         <v>16</v>
       </c>
       <c r="S42" s="26">
         <v>12</v>
       </c>
       <c r="T42" s="26">
         <v>19</v>
       </c>
       <c r="U42" s="26">
         <v>13</v>
       </c>
       <c r="V42" s="26">
         <v>10</v>
       </c>
       <c r="W42" s="26">
         <v>14</v>
       </c>
       <c r="X42" s="26">
         <v>12</v>
       </c>
       <c r="Y42" s="26">
         <v>24</v>
       </c>
       <c r="Z42" s="69">
         <v>12</v>
       </c>
       <c r="AA42" s="26">
         <v>11</v>
       </c>
-    </row>
-    <row r="43" spans="1:27">
+      <c r="AB42" s="26">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="43" spans="1:28">
       <c r="A43" s="55" t="s">
         <v>43</v>
       </c>
       <c r="N43" s="45">
         <v>43</v>
       </c>
       <c r="O43" s="45">
         <v>62</v>
       </c>
       <c r="P43" s="45">
         <v>38</v>
       </c>
       <c r="Q43" s="45">
         <v>48</v>
       </c>
       <c r="R43" s="45">
         <v>37</v>
       </c>
       <c r="S43" s="45">
         <v>46</v>
       </c>
       <c r="T43" s="45">
         <v>82</v>
       </c>
       <c r="U43" s="45">
         <v>59</v>
       </c>
       <c r="V43" s="45">
         <v>46</v>
       </c>
       <c r="W43" s="45">
         <v>51</v>
       </c>
       <c r="X43" s="45">
         <v>55</v>
       </c>
       <c r="Y43" s="45">
         <v>55</v>
       </c>
       <c r="Z43" s="45">
         <v>48</v>
       </c>
       <c r="AA43" s="45">
         <v>48</v>
       </c>
-    </row>
-    <row r="44" spans="1:27">
+      <c r="AB43" s="45">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="44" spans="1:28">
       <c r="A44" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="49" spans="1:13">
-      <c r="A49" s="81"/>
-[...11 lines deleted...]
-      <c r="M49" s="81"/>
+      <c r="A49" s="84"/>
+      <c r="B49" s="84"/>
+      <c r="C49" s="84"/>
+      <c r="D49" s="84"/>
+      <c r="E49" s="84"/>
+      <c r="F49" s="84"/>
+      <c r="G49" s="84"/>
+      <c r="H49" s="84"/>
+      <c r="I49" s="84"/>
+      <c r="J49" s="84"/>
+      <c r="K49" s="84"/>
+      <c r="L49" s="84"/>
+      <c r="M49" s="84"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="31"/>
       <c r="B50" s="10"/>
       <c r="C50" s="10"/>
       <c r="D50" s="11"/>
       <c r="E50" s="11"/>
       <c r="F50" s="11"/>
       <c r="G50" s="11"/>
       <c r="H50" s="15"/>
       <c r="I50" s="11"/>
       <c r="J50" s="15"/>
       <c r="K50" s="15"/>
       <c r="L50" s="15"/>
       <c r="M50" s="15"/>
     </row>
     <row r="51" spans="1:13">
-      <c r="A51" s="81"/>
-[...11 lines deleted...]
-      <c r="M51" s="81"/>
+      <c r="A51" s="84"/>
+      <c r="B51" s="84"/>
+      <c r="C51" s="84"/>
+      <c r="D51" s="84"/>
+      <c r="E51" s="84"/>
+      <c r="F51" s="84"/>
+      <c r="G51" s="84"/>
+      <c r="H51" s="84"/>
+      <c r="I51" s="84"/>
+      <c r="J51" s="84"/>
+      <c r="K51" s="84"/>
+      <c r="L51" s="84"/>
+      <c r="M51" s="84"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="31"/>
       <c r="B52" s="10"/>
       <c r="C52" s="10"/>
       <c r="D52" s="10"/>
       <c r="E52" s="10"/>
       <c r="F52" s="10"/>
       <c r="G52" s="10"/>
       <c r="H52" s="33"/>
       <c r="I52" s="10"/>
       <c r="J52" s="33"/>
       <c r="K52" s="33"/>
       <c r="L52" s="33"/>
       <c r="M52" s="33"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="4"/>
       <c r="B53" s="28"/>
       <c r="C53" s="28"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
       <c r="F53" s="28"/>
       <c r="G53" s="28"/>
       <c r="H53" s="28"/>
       <c r="I53" s="28"/>
       <c r="J53" s="28"/>
       <c r="K53" s="28"/>
       <c r="L53" s="28"/>
       <c r="M53" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="10">
-    <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A49:M49"/>
-    <mergeCell ref="Z3:AA3"/>
-[...3 lines deleted...]
-    <mergeCell ref="A31:AA31"/>
+    <mergeCell ref="A31:AB31"/>
+    <mergeCell ref="A18:AB18"/>
+    <mergeCell ref="A5:AB5"/>
+    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="A1:AB1"/>
+    <mergeCell ref="N3:Y3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA37"/>
+  <dimension ref="A1:AB37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="AF33" sqref="AF33"/>
+      <selection pane="bottomLeft" activeCell="AC29" sqref="AC29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
-      <c r="A1" s="71" t="s">
+    <row r="1" spans="1:28">
+      <c r="A1" s="78" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="71"/>
-[...26 lines deleted...]
-    <row r="2" spans="1:27" s="1" customFormat="1">
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+      <c r="O1" s="78"/>
+      <c r="P1" s="78"/>
+      <c r="Q1" s="78"/>
+      <c r="R1" s="78"/>
+      <c r="S1" s="78"/>
+      <c r="T1" s="78"/>
+      <c r="U1" s="78"/>
+      <c r="V1" s="78"/>
+      <c r="W1" s="78"/>
+      <c r="X1" s="78"/>
+      <c r="Y1" s="78"/>
+      <c r="Z1" s="78"/>
+      <c r="AA1" s="78"/>
+      <c r="AB1" s="78"/>
+    </row>
+    <row r="2" spans="1:28" s="1" customFormat="1">
       <c r="A2" s="3"/>
       <c r="N2" s="57"/>
       <c r="O2" s="57"/>
       <c r="P2" s="57"/>
       <c r="Q2" s="57"/>
       <c r="R2" s="57"/>
       <c r="S2" s="57"/>
       <c r="T2" s="57"/>
       <c r="U2" s="57"/>
       <c r="V2" s="57"/>
       <c r="W2" s="57"/>
       <c r="X2" s="57"/>
       <c r="Y2" s="57"/>
       <c r="Z2" s="57"/>
       <c r="AA2" s="57"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="79">
+      <c r="AB2" s="57"/>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" s="83"/>
+      <c r="B3" s="82">
         <v>2021</v>
       </c>
-      <c r="C3" s="80"/>
-[...9 lines deleted...]
-      <c r="M3" s="80"/>
+      <c r="C3" s="83"/>
+      <c r="D3" s="83"/>
+      <c r="E3" s="83"/>
+      <c r="F3" s="83"/>
+      <c r="G3" s="83"/>
+      <c r="H3" s="83"/>
+      <c r="I3" s="83"/>
+      <c r="J3" s="83"/>
+      <c r="K3" s="83"/>
+      <c r="L3" s="83"/>
+      <c r="M3" s="83"/>
       <c r="N3" s="72">
         <v>2025</v>
       </c>
       <c r="O3" s="73"/>
       <c r="P3" s="73"/>
       <c r="Q3" s="73"/>
       <c r="R3" s="73"/>
       <c r="S3" s="73"/>
       <c r="T3" s="73"/>
       <c r="U3" s="73"/>
       <c r="V3" s="73"/>
       <c r="W3" s="73"/>
       <c r="X3" s="73"/>
       <c r="Y3" s="73"/>
-      <c r="Z3" s="83">
+      <c r="Z3" s="76">
         <v>2026</v>
       </c>
-      <c r="AA3" s="84"/>
-[...2 lines deleted...]
-      <c r="A4" s="82"/>
+      <c r="AA3" s="77"/>
+      <c r="AB3" s="77"/>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" s="85"/>
       <c r="B4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="6" t="s">
@@ -7154,83 +7455,87 @@
       </c>
       <c r="T4" s="42" t="s">
         <v>15</v>
       </c>
       <c r="U4" s="9" t="s">
         <v>16</v>
       </c>
       <c r="V4" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W4" s="6" t="s">
         <v>21</v>
       </c>
       <c r="X4" s="9" t="s">
         <v>22</v>
       </c>
       <c r="Y4" s="9" t="s">
         <v>26</v>
       </c>
       <c r="Z4" s="21" t="s">
         <v>9</v>
       </c>
       <c r="AA4" s="5" t="s">
         <v>18</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="74" t="s">
+      <c r="AB4" s="5" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28" s="32" customFormat="1">
+      <c r="A5" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="74"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:27" s="29" customFormat="1">
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="79"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
+      <c r="J5" s="79"/>
+      <c r="K5" s="79"/>
+      <c r="L5" s="79"/>
+      <c r="M5" s="79"/>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="79"/>
+      <c r="T5" s="79"/>
+      <c r="U5" s="79"/>
+      <c r="V5" s="79"/>
+      <c r="W5" s="79"/>
+      <c r="X5" s="79"/>
+      <c r="Y5" s="79"/>
+      <c r="Z5" s="79"/>
+      <c r="AA5" s="79"/>
+      <c r="AB5" s="79"/>
+    </row>
+    <row r="6" spans="1:28" s="29" customFormat="1">
       <c r="A6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="10">
         <v>35</v>
       </c>
       <c r="C6" s="10">
         <v>25</v>
       </c>
       <c r="D6" s="11">
         <v>33</v>
       </c>
       <c r="E6" s="11">
         <v>31</v>
       </c>
       <c r="F6" s="11">
         <v>24</v>
       </c>
       <c r="G6" s="11">
         <v>26</v>
       </c>
       <c r="H6" s="15">
         <v>44</v>
       </c>
       <c r="I6" s="11">
@@ -7268,52 +7573,55 @@
       </c>
       <c r="T6" s="39">
         <v>11</v>
       </c>
       <c r="U6" s="39">
         <v>21</v>
       </c>
       <c r="V6" s="41">
         <v>13</v>
       </c>
       <c r="W6" s="39">
         <v>13</v>
       </c>
       <c r="X6" s="39">
         <v>23</v>
       </c>
       <c r="Y6" s="39">
         <v>17</v>
       </c>
       <c r="Z6" s="39">
         <v>9</v>
       </c>
       <c r="AA6" s="39">
         <v>10</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" s="29" customFormat="1">
+      <c r="AB6" s="41">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="29" customFormat="1">
       <c r="A7" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="33"/>
       <c r="I7" s="10"/>
       <c r="J7" s="33"/>
       <c r="K7" s="33"/>
       <c r="L7" s="33"/>
       <c r="M7" s="33"/>
       <c r="N7" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O7" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P7" s="24">
         <v>2</v>
       </c>
       <c r="Q7" s="44" t="s">
@@ -7327,52 +7635,55 @@
       </c>
       <c r="T7" s="2">
         <v>1</v>
       </c>
       <c r="U7" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V7" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W7" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X7" s="24">
         <v>1</v>
       </c>
       <c r="Y7" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z7" s="24">
         <v>1</v>
       </c>
       <c r="AA7" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" s="32" customFormat="1">
+      <c r="AB7" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="32" customFormat="1">
       <c r="A8" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="33"/>
       <c r="I8" s="10"/>
       <c r="J8" s="33"/>
       <c r="K8" s="33"/>
       <c r="L8" s="33"/>
       <c r="M8" s="33"/>
       <c r="N8" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O8" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P8" s="24">
         <v>1</v>
       </c>
       <c r="Q8" s="44" t="s">
@@ -7386,52 +7697,55 @@
       </c>
       <c r="T8" s="2">
         <v>1</v>
       </c>
       <c r="U8" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V8" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W8" s="26">
         <v>1</v>
       </c>
       <c r="X8" s="24">
         <v>2</v>
       </c>
       <c r="Y8" s="24">
         <v>1</v>
       </c>
       <c r="Z8" s="24">
         <v>1</v>
       </c>
       <c r="AA8" s="24">
         <v>1</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="29" customFormat="1">
+      <c r="AB8" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="29" customFormat="1">
       <c r="A9" s="52" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="33"/>
       <c r="I9" s="10"/>
       <c r="J9" s="33"/>
       <c r="K9" s="33"/>
       <c r="L9" s="33"/>
       <c r="M9" s="33"/>
       <c r="N9" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O9" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P9" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Q9" s="24">
@@ -7445,52 +7759,55 @@
       </c>
       <c r="T9" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U9" s="2">
         <v>1</v>
       </c>
       <c r="V9" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W9" s="26">
         <v>1</v>
       </c>
       <c r="X9" s="24" t="s">
         <v>44</v>
       </c>
       <c r="Y9" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z9" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA9" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="28"/>
       <c r="N10" s="2">
         <v>1</v>
       </c>
       <c r="O10" s="2">
         <v>2</v>
       </c>
       <c r="P10" s="24">
         <v>1</v>
       </c>
       <c r="Q10" s="24">
@@ -7504,412 +7821,437 @@
       </c>
       <c r="T10" s="2">
         <v>6</v>
       </c>
       <c r="U10" s="2">
         <v>5</v>
       </c>
       <c r="V10" s="26">
         <v>3</v>
       </c>
       <c r="W10" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X10" s="24">
         <v>3</v>
       </c>
       <c r="Y10" s="24">
         <v>2</v>
       </c>
       <c r="Z10" s="24">
         <v>2</v>
       </c>
       <c r="AA10" s="24">
         <v>1</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N11" s="2">
         <v>2</v>
       </c>
       <c r="O11" s="2">
         <v>2</v>
       </c>
       <c r="P11" s="24">
         <v>2</v>
       </c>
       <c r="Q11" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R11" s="2">
         <v>2</v>
       </c>
       <c r="S11" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T11" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U11" s="2">
         <v>1</v>
       </c>
       <c r="V11" s="26">
         <v>1</v>
       </c>
       <c r="W11" s="26">
         <v>1</v>
       </c>
       <c r="X11" s="24">
         <v>4</v>
       </c>
       <c r="Y11" s="24">
         <v>3</v>
       </c>
       <c r="Z11" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA11" s="24">
         <v>1</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N12" s="2">
         <v>1</v>
       </c>
       <c r="O12" s="2">
         <v>1</v>
       </c>
       <c r="P12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Q12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="S12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V12" s="26">
         <v>1</v>
       </c>
       <c r="W12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X12" s="24" t="s">
         <v>44</v>
       </c>
       <c r="Y12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA12" s="24">
         <v>2</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="24">
         <v>1</v>
       </c>
       <c r="O13" s="2">
         <v>4</v>
       </c>
       <c r="P13" s="24">
         <v>1</v>
       </c>
       <c r="Q13" s="24">
         <v>3</v>
       </c>
       <c r="R13" s="24">
         <v>5</v>
       </c>
       <c r="S13" s="24">
         <v>4</v>
       </c>
       <c r="T13" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U13" s="2">
         <v>7</v>
       </c>
       <c r="V13" s="26">
         <v>3</v>
       </c>
       <c r="W13" s="26">
         <v>4</v>
       </c>
       <c r="X13" s="24">
         <v>5</v>
       </c>
       <c r="Y13" s="24">
         <v>4</v>
       </c>
       <c r="Z13" s="24">
         <v>5</v>
       </c>
       <c r="AA13" s="24">
         <v>2</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="26">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="54" t="s">
         <v>40</v>
       </c>
       <c r="N14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O14" s="2">
         <v>1</v>
       </c>
       <c r="P14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Q14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R14" s="24">
         <v>1</v>
       </c>
       <c r="S14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U14" s="2">
         <v>1</v>
       </c>
       <c r="V14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X14" s="24" t="s">
         <v>44</v>
       </c>
       <c r="Y14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA14" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N15" s="2">
         <v>2</v>
       </c>
       <c r="O15" s="2">
         <v>1</v>
       </c>
       <c r="P15" s="24">
         <v>2</v>
       </c>
       <c r="Q15" s="24">
         <v>2</v>
       </c>
       <c r="R15" s="44" t="s">
         <v>44</v>
       </c>
       <c r="S15" s="44">
         <v>4</v>
       </c>
       <c r="T15" s="44">
         <v>2</v>
       </c>
       <c r="U15" s="2">
         <v>1</v>
       </c>
       <c r="V15" s="26">
         <v>1</v>
       </c>
       <c r="W15" s="26">
         <v>3</v>
       </c>
       <c r="X15" s="24">
         <v>7</v>
       </c>
       <c r="Y15" s="24">
         <v>2</v>
       </c>
       <c r="Z15" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA15" s="24">
         <v>2</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="26">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="54" t="s">
         <v>42</v>
       </c>
       <c r="N16" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O16" s="2">
         <v>1</v>
       </c>
       <c r="P16" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Q16" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R16" s="24">
         <v>1</v>
       </c>
       <c r="S16" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T16" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U16" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V16" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W16" s="26">
         <v>1</v>
       </c>
       <c r="X16" s="24">
         <v>1</v>
       </c>
       <c r="Y16" s="24">
         <v>1</v>
       </c>
       <c r="Z16" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA16" s="24">
         <v>1</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="54" t="s">
         <v>43</v>
       </c>
       <c r="N17" s="24">
         <v>2</v>
       </c>
       <c r="O17" s="24">
         <v>6</v>
       </c>
       <c r="P17" s="24">
         <v>3</v>
       </c>
       <c r="Q17" s="24">
         <v>1</v>
       </c>
       <c r="R17" s="24">
         <v>2</v>
       </c>
       <c r="S17" s="24">
         <v>3</v>
       </c>
       <c r="T17" s="24">
         <v>1</v>
       </c>
       <c r="U17" s="2">
         <v>5</v>
       </c>
       <c r="V17" s="26">
         <v>4</v>
       </c>
       <c r="W17" s="26">
         <v>2</v>
       </c>
       <c r="X17" s="24" t="s">
         <v>44</v>
       </c>
       <c r="Y17" s="24">
         <v>4</v>
       </c>
       <c r="Z17" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA17" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="75" t="s">
+      <c r="AB17" s="26">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="75"/>
-[...26 lines deleted...]
-    <row r="19" spans="1:27">
+      <c r="B18" s="80"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="80"/>
+      <c r="E18" s="80"/>
+      <c r="F18" s="80"/>
+      <c r="G18" s="80"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="80"/>
+      <c r="J18" s="80"/>
+      <c r="K18" s="80"/>
+      <c r="L18" s="80"/>
+      <c r="M18" s="80"/>
+      <c r="N18" s="80"/>
+      <c r="O18" s="80"/>
+      <c r="P18" s="80"/>
+      <c r="Q18" s="80"/>
+      <c r="R18" s="80"/>
+      <c r="S18" s="80"/>
+      <c r="T18" s="80"/>
+      <c r="U18" s="80"/>
+      <c r="V18" s="80"/>
+      <c r="W18" s="80"/>
+      <c r="X18" s="80"/>
+      <c r="Y18" s="80"/>
+      <c r="Z18" s="80"/>
+      <c r="AA18" s="80"/>
+      <c r="AB18" s="80"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="10">
         <v>20</v>
       </c>
       <c r="C19" s="10">
         <v>12</v>
       </c>
       <c r="D19" s="11">
         <v>11</v>
       </c>
       <c r="E19" s="11">
         <v>11</v>
       </c>
       <c r="F19" s="11">
         <v>9</v>
       </c>
       <c r="G19" s="11">
         <v>6</v>
       </c>
       <c r="H19" s="15">
         <v>12</v>
       </c>
       <c r="I19" s="11">
@@ -7947,52 +8289,55 @@
       </c>
       <c r="T19" s="39">
         <v>2</v>
       </c>
       <c r="U19" s="58">
         <v>4</v>
       </c>
       <c r="V19" s="39">
         <v>1</v>
       </c>
       <c r="W19" s="65">
         <v>2</v>
       </c>
       <c r="X19" s="39">
         <v>5</v>
       </c>
       <c r="Y19" s="47">
         <v>1</v>
       </c>
       <c r="Z19" s="47">
         <v>6</v>
       </c>
       <c r="AA19" s="39">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:27" s="32" customFormat="1">
+      <c r="AB19" s="41">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28" s="32" customFormat="1">
       <c r="A20" s="54" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="10"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="15"/>
       <c r="I20" s="11"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O20" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P20" s="24">
         <v>1</v>
       </c>
       <c r="Q20" s="44" t="s">
@@ -8006,271 +8351,287 @@
       </c>
       <c r="T20" s="24">
         <v>1</v>
       </c>
       <c r="U20" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V20" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W20" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X20" s="24">
         <v>1</v>
       </c>
       <c r="Y20" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z20" s="48">
         <v>1</v>
       </c>
       <c r="AA20" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="52" t="s">
         <v>45</v>
       </c>
       <c r="N21" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O21" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P21" s="24">
         <v>1</v>
       </c>
       <c r="Q21" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R21" s="44" t="s">
         <v>44</v>
       </c>
       <c r="S21" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T21" s="24">
         <v>1</v>
       </c>
       <c r="U21" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V21" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W21" s="66">
         <v>1</v>
       </c>
       <c r="X21" s="24">
         <v>2</v>
       </c>
       <c r="Y21" s="48">
         <v>1</v>
       </c>
       <c r="Z21" s="48">
         <v>1</v>
       </c>
       <c r="AA21" s="24">
         <v>1</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="53" t="s">
         <v>36</v>
       </c>
       <c r="N22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Q22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="S22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U22" s="24">
         <v>2</v>
       </c>
       <c r="V22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Y22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z22" s="48">
         <v>1</v>
       </c>
       <c r="AA22" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="48">
         <v>1</v>
       </c>
       <c r="O23" s="48">
         <v>1</v>
       </c>
       <c r="P23" s="24" t="s">
         <v>44</v>
       </c>
       <c r="Q23" s="24">
         <v>1</v>
       </c>
       <c r="R23" s="24">
         <v>2</v>
       </c>
       <c r="S23" s="24">
         <v>2</v>
       </c>
       <c r="T23" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U23" s="24">
         <v>2</v>
       </c>
       <c r="V23" s="24">
         <v>1</v>
       </c>
       <c r="W23" s="24">
         <v>1</v>
       </c>
       <c r="X23" s="44">
         <v>1</v>
       </c>
       <c r="Y23" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z23" s="48">
         <v>3</v>
       </c>
       <c r="AA23" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N24" s="2">
         <v>1</v>
       </c>
       <c r="O24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P24" s="24">
         <v>1</v>
       </c>
       <c r="Q24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="S24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X24" s="44">
         <v>1</v>
       </c>
       <c r="Y24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA24" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="76" t="s">
+      <c r="AB24" s="26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="76"/>
-[...26 lines deleted...]
-    <row r="26" spans="1:27">
+      <c r="B25" s="81"/>
+      <c r="C25" s="81"/>
+      <c r="D25" s="81"/>
+      <c r="E25" s="81"/>
+      <c r="F25" s="81"/>
+      <c r="G25" s="81"/>
+      <c r="H25" s="81"/>
+      <c r="I25" s="81"/>
+      <c r="J25" s="81"/>
+      <c r="K25" s="81"/>
+      <c r="L25" s="81"/>
+      <c r="M25" s="81"/>
+      <c r="N25" s="81"/>
+      <c r="O25" s="81"/>
+      <c r="P25" s="81"/>
+      <c r="Q25" s="81"/>
+      <c r="R25" s="81"/>
+      <c r="S25" s="81"/>
+      <c r="T25" s="81"/>
+      <c r="U25" s="81"/>
+      <c r="V25" s="81"/>
+      <c r="W25" s="81"/>
+      <c r="X25" s="81"/>
+      <c r="Y25" s="81"/>
+      <c r="Z25" s="81"/>
+      <c r="AA25" s="81"/>
+      <c r="AB25" s="81"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="10">
         <v>15</v>
       </c>
       <c r="C26" s="10">
         <v>13</v>
       </c>
       <c r="D26" s="10">
         <v>22</v>
       </c>
       <c r="E26" s="10">
         <v>20</v>
       </c>
       <c r="F26" s="10">
         <v>15</v>
       </c>
       <c r="G26" s="10">
         <v>20</v>
       </c>
       <c r="H26" s="33">
         <v>32</v>
       </c>
       <c r="I26" s="10">
@@ -8308,334 +8669,355 @@
       </c>
       <c r="T26" s="47">
         <v>9</v>
       </c>
       <c r="U26" s="47">
         <v>17</v>
       </c>
       <c r="V26" s="47">
         <v>12</v>
       </c>
       <c r="W26" s="47">
         <v>11</v>
       </c>
       <c r="X26" s="47">
         <v>18</v>
       </c>
       <c r="Y26" s="47">
         <v>16</v>
       </c>
       <c r="Z26" s="47">
         <v>3</v>
       </c>
       <c r="AA26" s="39">
         <v>9</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="68">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="52" t="s">
         <v>34</v>
       </c>
       <c r="N27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P27" s="24">
         <v>1</v>
       </c>
       <c r="Q27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="S27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Y27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA27" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="52" t="s">
         <v>35</v>
       </c>
       <c r="N28" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O28" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P28" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Q28" s="63">
         <v>1</v>
       </c>
       <c r="R28" s="63">
         <v>1</v>
       </c>
       <c r="S28" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T28" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U28" s="48">
         <v>1</v>
       </c>
       <c r="V28" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W28" s="48">
         <v>1</v>
       </c>
       <c r="X28" s="48" t="s">
         <v>44</v>
       </c>
       <c r="Y28" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z28" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA28" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="53" t="s">
         <v>36</v>
       </c>
       <c r="N29" s="24">
         <v>1</v>
       </c>
       <c r="O29" s="24">
         <v>2</v>
       </c>
       <c r="P29" s="24">
         <v>1</v>
       </c>
       <c r="Q29" s="63">
         <v>1</v>
       </c>
       <c r="R29" s="48">
         <v>3</v>
       </c>
       <c r="S29" s="48">
         <v>5</v>
       </c>
       <c r="T29" s="48">
         <v>6</v>
       </c>
       <c r="U29" s="48">
         <v>3</v>
       </c>
       <c r="V29" s="48">
         <v>3</v>
       </c>
       <c r="W29" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X29" s="44">
         <v>3</v>
       </c>
       <c r="Y29" s="44">
         <v>2</v>
       </c>
       <c r="Z29" s="44">
         <v>1</v>
       </c>
       <c r="AA29" s="24">
         <v>1</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N30" s="24">
         <v>2</v>
       </c>
       <c r="O30" s="24">
         <v>2</v>
       </c>
       <c r="P30" s="24">
         <v>2</v>
       </c>
       <c r="Q30" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R30" s="44">
         <v>2</v>
       </c>
       <c r="S30" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T30" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U30" s="48">
         <v>1</v>
       </c>
       <c r="V30" s="48">
         <v>1</v>
       </c>
       <c r="W30" s="48">
         <v>1</v>
       </c>
       <c r="X30" s="48">
         <v>4</v>
       </c>
       <c r="Y30" s="44">
         <v>3</v>
       </c>
       <c r="Z30" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA30" s="24">
         <v>1</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="69">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N31" s="2">
         <v>1</v>
       </c>
       <c r="O31" s="32">
         <v>1</v>
       </c>
       <c r="P31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Q31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="S31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V31" s="48">
         <v>1</v>
       </c>
       <c r="W31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Y31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA31" s="24">
         <v>2</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N32" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O32" s="44">
         <v>3</v>
       </c>
       <c r="P32" s="24">
         <v>1</v>
       </c>
       <c r="Q32" s="63">
         <v>2</v>
       </c>
       <c r="R32" s="48">
         <v>3</v>
       </c>
       <c r="S32" s="48">
         <v>2</v>
       </c>
       <c r="T32" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U32" s="48">
         <v>5</v>
       </c>
       <c r="V32" s="48">
         <v>2</v>
       </c>
       <c r="W32" s="48">
         <v>3</v>
       </c>
       <c r="X32" s="48">
         <v>4</v>
       </c>
       <c r="Y32" s="44">
         <v>4</v>
       </c>
       <c r="Z32" s="44">
         <v>2</v>
       </c>
       <c r="AA32" s="24">
         <v>2</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="69">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="54" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="10"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="15"/>
       <c r="I33" s="11"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15"/>
       <c r="L33" s="15"/>
       <c r="M33" s="15"/>
       <c r="N33" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O33" s="44">
         <v>1</v>
       </c>
       <c r="P33" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Q33" s="44" t="s">
@@ -8649,52 +9031,55 @@
       </c>
       <c r="T33" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U33" s="48">
         <v>1</v>
       </c>
       <c r="V33" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W33" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X33" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Y33" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z33" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA33" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="10"/>
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="33"/>
       <c r="I34" s="10"/>
       <c r="J34" s="33"/>
       <c r="K34" s="33"/>
       <c r="L34" s="33"/>
       <c r="M34" s="33"/>
       <c r="N34" s="2">
         <v>1</v>
       </c>
       <c r="O34" s="44">
         <v>1</v>
       </c>
       <c r="P34" s="24">
         <v>1</v>
       </c>
       <c r="Q34" s="63">
@@ -8708,52 +9093,55 @@
       </c>
       <c r="T34" s="44">
         <v>2</v>
       </c>
       <c r="U34" s="48">
         <v>1</v>
       </c>
       <c r="V34" s="48">
         <v>1</v>
       </c>
       <c r="W34" s="48">
         <v>3</v>
       </c>
       <c r="X34" s="44">
         <v>6</v>
       </c>
       <c r="Y34" s="44">
         <v>2</v>
       </c>
       <c r="Z34" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA34" s="24">
         <v>2</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="69">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="28"/>
       <c r="C35" s="28"/>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
       <c r="K35" s="28"/>
       <c r="L35" s="28"/>
       <c r="M35" s="28"/>
       <c r="N35" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O35" s="44">
         <v>1</v>
       </c>
       <c r="P35" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Q35" s="44" t="s">
@@ -8767,52 +9155,55 @@
       </c>
       <c r="T35" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U35" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V35" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W35" s="48">
         <v>1</v>
       </c>
       <c r="X35" s="44">
         <v>1</v>
       </c>
       <c r="Y35" s="44">
         <v>1</v>
       </c>
       <c r="Z35" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA35" s="24">
         <v>1</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="55" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="27"/>
       <c r="K36" s="27"/>
       <c r="L36" s="27"/>
       <c r="M36" s="27"/>
       <c r="N36" s="46">
         <v>2</v>
       </c>
       <c r="O36" s="46">
         <v>6</v>
       </c>
       <c r="P36" s="23">
         <v>3</v>
       </c>
       <c r="Q36" s="23">
@@ -8826,174 +9217,180 @@
       </c>
       <c r="T36" s="23">
         <v>1</v>
       </c>
       <c r="U36" s="64">
         <v>5</v>
       </c>
       <c r="V36" s="64">
         <v>4</v>
       </c>
       <c r="W36" s="64">
         <v>2</v>
       </c>
       <c r="X36" s="67" t="s">
         <v>44</v>
       </c>
       <c r="Y36" s="64">
         <v>4</v>
       </c>
       <c r="Z36" s="64" t="s">
         <v>44</v>
       </c>
       <c r="AA36" s="64" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="45">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="4" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z3:AA3"/>
-[...1 lines deleted...]
-    <mergeCell ref="A5:AA5"/>
+    <mergeCell ref="A1:AB1"/>
+    <mergeCell ref="A25:AB25"/>
+    <mergeCell ref="A18:AB18"/>
+    <mergeCell ref="A5:AB5"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="A18:AA18"/>
-    <mergeCell ref="A25:AA25"/>
+    <mergeCell ref="Z3:AB3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AA37"/>
+  <dimension ref="A1:AB37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="AA26" sqref="AA26:AA36"/>
+      <selection pane="bottomLeft" activeCell="AC29" sqref="AC29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:27">
-      <c r="A1" s="71" t="s">
+    <row r="1" spans="1:28">
+      <c r="A1" s="78" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="71"/>
-[...26 lines deleted...]
-    <row r="2" spans="1:27" s="1" customFormat="1">
+      <c r="B1" s="78"/>
+      <c r="C1" s="78"/>
+      <c r="D1" s="78"/>
+      <c r="E1" s="78"/>
+      <c r="F1" s="78"/>
+      <c r="G1" s="78"/>
+      <c r="H1" s="78"/>
+      <c r="I1" s="78"/>
+      <c r="J1" s="78"/>
+      <c r="K1" s="78"/>
+      <c r="L1" s="78"/>
+      <c r="M1" s="78"/>
+      <c r="N1" s="78"/>
+      <c r="O1" s="78"/>
+      <c r="P1" s="78"/>
+      <c r="Q1" s="78"/>
+      <c r="R1" s="78"/>
+      <c r="S1" s="78"/>
+      <c r="T1" s="78"/>
+      <c r="U1" s="78"/>
+      <c r="V1" s="78"/>
+      <c r="W1" s="78"/>
+      <c r="X1" s="78"/>
+      <c r="Y1" s="78"/>
+      <c r="Z1" s="78"/>
+      <c r="AA1" s="78"/>
+      <c r="AB1" s="78"/>
+    </row>
+    <row r="2" spans="1:28" s="1" customFormat="1">
       <c r="A2" s="3"/>
       <c r="M2" s="22"/>
       <c r="N2" s="57"/>
       <c r="O2" s="57"/>
       <c r="P2" s="57"/>
       <c r="Q2" s="57"/>
       <c r="R2" s="57"/>
       <c r="S2" s="57"/>
       <c r="T2" s="57"/>
       <c r="U2" s="57"/>
       <c r="V2" s="57"/>
       <c r="W2" s="57"/>
       <c r="X2" s="57"/>
       <c r="Y2" s="57"/>
       <c r="Z2" s="57"/>
       <c r="AA2" s="57"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="77"/>
+      <c r="AB2" s="57"/>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" s="74"/>
       <c r="B3" s="72">
         <v>2021</v>
       </c>
       <c r="C3" s="73"/>
       <c r="D3" s="73"/>
       <c r="E3" s="73"/>
       <c r="F3" s="73"/>
       <c r="G3" s="73"/>
       <c r="H3" s="73"/>
       <c r="I3" s="73"/>
       <c r="J3" s="73"/>
       <c r="K3" s="73"/>
       <c r="L3" s="73"/>
       <c r="M3" s="73"/>
       <c r="N3" s="72">
         <v>2025</v>
       </c>
       <c r="O3" s="73"/>
       <c r="P3" s="73"/>
       <c r="Q3" s="73"/>
       <c r="R3" s="73"/>
       <c r="S3" s="73"/>
       <c r="T3" s="73"/>
       <c r="U3" s="73"/>
       <c r="V3" s="73"/>
       <c r="W3" s="73"/>
       <c r="X3" s="73"/>
       <c r="Y3" s="73"/>
-      <c r="Z3" s="83">
+      <c r="Z3" s="76">
         <v>2026</v>
       </c>
-      <c r="AA3" s="84"/>
-[...2 lines deleted...]
-      <c r="A4" s="78"/>
+      <c r="AA3" s="77"/>
+      <c r="AB3" s="77"/>
+    </row>
+    <row r="4" spans="1:28" ht="27" customHeight="1">
+      <c r="A4" s="75"/>
       <c r="B4" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="18" t="s">
@@ -9028,83 +9425,87 @@
       </c>
       <c r="T4" s="42" t="s">
         <v>6</v>
       </c>
       <c r="U4" s="56" t="s">
         <v>7</v>
       </c>
       <c r="V4" s="56" t="s">
         <v>8</v>
       </c>
       <c r="W4" s="5" t="s">
         <v>23</v>
       </c>
       <c r="X4" s="56" t="s">
         <v>24</v>
       </c>
       <c r="Y4" s="56" t="s">
         <v>25</v>
       </c>
       <c r="Z4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AA4" s="5" t="s">
         <v>10</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="74" t="s">
+      <c r="AB4" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="79" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="74"/>
-[...26 lines deleted...]
-    <row r="6" spans="1:27" s="29" customFormat="1">
+      <c r="B5" s="79"/>
+      <c r="C5" s="79"/>
+      <c r="D5" s="79"/>
+      <c r="E5" s="79"/>
+      <c r="F5" s="79"/>
+      <c r="G5" s="79"/>
+      <c r="H5" s="79"/>
+      <c r="I5" s="79"/>
+      <c r="J5" s="79"/>
+      <c r="K5" s="79"/>
+      <c r="L5" s="79"/>
+      <c r="M5" s="79"/>
+      <c r="N5" s="79"/>
+      <c r="O5" s="79"/>
+      <c r="P5" s="79"/>
+      <c r="Q5" s="79"/>
+      <c r="R5" s="79"/>
+      <c r="S5" s="79"/>
+      <c r="T5" s="79"/>
+      <c r="U5" s="79"/>
+      <c r="V5" s="79"/>
+      <c r="W5" s="79"/>
+      <c r="X5" s="79"/>
+      <c r="Y5" s="79"/>
+      <c r="Z5" s="79"/>
+      <c r="AA5" s="79"/>
+      <c r="AB5" s="79"/>
+    </row>
+    <row r="6" spans="1:28" s="29" customFormat="1">
       <c r="A6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="12">
         <v>8.18</v>
       </c>
       <c r="C6" s="12">
         <v>7.4</v>
       </c>
       <c r="D6" s="13">
         <v>7.57</v>
       </c>
       <c r="E6" s="13">
         <v>7.23</v>
       </c>
       <c r="F6" s="13">
         <v>6.75</v>
       </c>
       <c r="G6" s="13">
         <v>6.4</v>
       </c>
       <c r="H6" s="16">
         <v>6.78</v>
       </c>
       <c r="I6" s="13">
@@ -9142,52 +9543,55 @@
       </c>
       <c r="T6" s="40">
         <v>5.38</v>
       </c>
       <c r="U6" s="40">
         <v>5.81</v>
       </c>
       <c r="V6" s="40">
         <v>5.75</v>
       </c>
       <c r="W6" s="40">
         <v>5.72</v>
       </c>
       <c r="X6" s="40">
         <v>6.16</v>
       </c>
       <c r="Y6" s="40">
         <v>6.24</v>
       </c>
       <c r="Z6" s="40">
         <v>4.21</v>
       </c>
       <c r="AA6" s="40">
         <v>4.8099999999999996</v>
       </c>
-    </row>
-    <row r="7" spans="1:27" s="29" customFormat="1">
+      <c r="AB6" s="40">
+        <v>4.96</v>
+      </c>
+    </row>
+    <row r="7" spans="1:28" s="29" customFormat="1">
       <c r="A7" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="16"/>
       <c r="I7" s="13"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="19"/>
       <c r="N7" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O7" s="25" t="s">
         <v>44</v>
       </c>
       <c r="P7" s="60">
         <v>8.58</v>
       </c>
       <c r="Q7" s="19">
@@ -9201,52 +9605,55 @@
       </c>
       <c r="T7" s="19">
         <v>4.9800000000000004</v>
       </c>
       <c r="U7" s="19">
         <v>4.38</v>
       </c>
       <c r="V7" s="19">
         <v>3.86</v>
       </c>
       <c r="W7" s="19">
         <v>3.54</v>
       </c>
       <c r="X7" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y7" s="19">
         <v>4.01</v>
       </c>
       <c r="Z7" s="19">
         <v>10.1</v>
       </c>
       <c r="AA7" s="19">
         <v>6.33</v>
       </c>
-    </row>
-    <row r="8" spans="1:27" s="32" customFormat="1">
+      <c r="AB7" s="19">
+        <v>4.13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28" s="32" customFormat="1">
       <c r="A8" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="16"/>
       <c r="I8" s="13"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="19"/>
       <c r="N8" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O8" s="25" t="s">
         <v>44</v>
       </c>
       <c r="P8" s="60">
         <v>4.59</v>
       </c>
       <c r="Q8" s="19">
@@ -9260,52 +9667,55 @@
       </c>
       <c r="T8" s="19">
         <v>3.73</v>
       </c>
       <c r="U8" s="19">
         <v>3.21</v>
       </c>
       <c r="V8" s="19">
         <v>2.79</v>
       </c>
       <c r="W8" s="19">
         <v>3.83</v>
       </c>
       <c r="X8" s="19">
         <v>5.89</v>
       </c>
       <c r="Y8" s="19">
         <v>6.43</v>
       </c>
       <c r="Z8" s="19">
         <v>15.15</v>
       </c>
       <c r="AA8" s="19">
         <v>15.38</v>
       </c>
-    </row>
-    <row r="9" spans="1:27" s="29" customFormat="1">
+      <c r="AB8" s="19">
+        <v>9.57</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28" s="29" customFormat="1">
       <c r="A9" s="52" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="34"/>
       <c r="C9" s="34"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="38"/>
       <c r="H9" s="35"/>
       <c r="I9" s="12"/>
       <c r="J9" s="35"/>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="36"/>
       <c r="N9" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O9" s="25" t="s">
         <v>44</v>
       </c>
       <c r="P9" s="25" t="s">
         <v>44</v>
       </c>
       <c r="Q9" s="19">
@@ -9319,52 +9729,55 @@
       </c>
       <c r="T9" s="19">
         <v>6.92</v>
       </c>
       <c r="U9" s="19">
         <v>8.9</v>
       </c>
       <c r="V9" s="19">
         <v>7.81</v>
       </c>
       <c r="W9" s="19">
         <v>9.5</v>
       </c>
       <c r="X9" s="19">
         <v>8.7899999999999991</v>
       </c>
       <c r="Y9" s="19">
         <v>8.18</v>
       </c>
       <c r="Z9" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA9" s="25" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="25" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="28"/>
       <c r="N10" s="19">
         <v>2.59</v>
       </c>
       <c r="O10" s="19">
         <v>3.78</v>
       </c>
       <c r="P10" s="60">
         <v>3.42</v>
       </c>
       <c r="Q10" s="19">
@@ -9378,412 +9791,437 @@
       </c>
       <c r="T10" s="19">
         <v>6.57</v>
       </c>
       <c r="U10" s="19">
         <v>7.19</v>
       </c>
       <c r="V10" s="19">
         <v>7.23</v>
       </c>
       <c r="W10" s="19">
         <v>6.45</v>
       </c>
       <c r="X10" s="19">
         <v>6.55</v>
       </c>
       <c r="Y10" s="19">
         <v>6.47</v>
       </c>
       <c r="Z10" s="19">
         <v>5.75</v>
       </c>
       <c r="AA10" s="19">
         <v>4.54</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="19">
+        <v>2.96</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N11" s="19">
         <v>7.25</v>
       </c>
       <c r="O11" s="19">
         <v>7.37</v>
       </c>
       <c r="P11" s="60">
         <v>7.57</v>
       </c>
       <c r="Q11" s="19">
         <v>5.42</v>
       </c>
       <c r="R11" s="19">
         <v>5.83</v>
       </c>
       <c r="S11" s="19">
         <v>4.9000000000000004</v>
       </c>
       <c r="T11" s="19">
         <v>4.03</v>
       </c>
       <c r="U11" s="19">
         <v>4.03</v>
       </c>
       <c r="V11" s="19">
         <v>3.96</v>
       </c>
       <c r="W11" s="19">
         <v>3.93</v>
       </c>
       <c r="X11" s="19">
         <v>4.92</v>
       </c>
       <c r="Y11" s="19">
         <v>5.42</v>
       </c>
       <c r="Z11" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA11" s="19">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="19">
+        <v>2.74</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N12" s="19">
         <v>37.04</v>
       </c>
       <c r="O12" s="19">
         <v>36.36</v>
       </c>
       <c r="P12" s="60">
         <v>25.97</v>
       </c>
       <c r="Q12" s="19">
         <v>20.41</v>
       </c>
       <c r="R12" s="19">
         <v>14.81</v>
       </c>
       <c r="S12" s="19">
         <v>11.3</v>
       </c>
       <c r="T12" s="19">
         <v>9.57</v>
       </c>
       <c r="U12" s="19">
         <v>8.33</v>
       </c>
       <c r="V12" s="19">
         <v>10.75</v>
       </c>
       <c r="W12" s="19">
         <v>9.65</v>
       </c>
       <c r="X12" s="19">
         <v>9.01</v>
       </c>
       <c r="Y12" s="19">
         <v>8.26</v>
       </c>
       <c r="Z12" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA12" s="19">
         <v>42.55</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="19">
+        <v>24.69</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="19">
         <v>2.04</v>
       </c>
       <c r="O13" s="19">
         <v>4.78</v>
       </c>
       <c r="P13" s="60">
         <v>3.73</v>
       </c>
       <c r="Q13" s="19">
         <v>4.01</v>
       </c>
       <c r="R13" s="19">
         <v>4.93</v>
       </c>
       <c r="S13" s="19">
         <v>5.22</v>
       </c>
       <c r="T13" s="19">
         <v>4.3899999999999997</v>
       </c>
       <c r="U13" s="19">
         <v>5.34</v>
       </c>
       <c r="V13" s="19">
         <v>5.3</v>
       </c>
       <c r="W13" s="19">
         <v>5.46</v>
       </c>
       <c r="X13" s="19">
         <v>5.83</v>
       </c>
       <c r="Y13" s="19">
         <v>5.87</v>
       </c>
       <c r="Z13" s="19">
         <v>8.74</v>
       </c>
       <c r="AA13" s="19">
         <v>6.71</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="19">
+        <v>6.72</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="54" t="s">
         <v>40</v>
       </c>
       <c r="N14" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O14" s="19">
         <v>12.66</v>
       </c>
       <c r="P14" s="60">
         <v>8.77</v>
       </c>
       <c r="Q14" s="19">
         <v>6.06</v>
       </c>
       <c r="R14" s="19">
         <v>10.53</v>
       </c>
       <c r="S14" s="19">
         <v>9.1300000000000008</v>
       </c>
       <c r="T14" s="19">
         <v>7.66</v>
       </c>
       <c r="U14" s="19">
         <v>9.9</v>
       </c>
       <c r="V14" s="19">
         <v>8.36</v>
       </c>
       <c r="W14" s="19">
         <v>7.41</v>
       </c>
       <c r="X14" s="19">
         <v>6.88</v>
       </c>
       <c r="Y14" s="19">
         <v>6.33</v>
       </c>
       <c r="Z14" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA14" s="25" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="25" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N15" s="19">
         <v>5.78</v>
       </c>
       <c r="O15" s="19">
         <v>4.3</v>
       </c>
       <c r="P15" s="60">
         <v>4.76</v>
       </c>
       <c r="Q15" s="19">
         <v>4.92</v>
       </c>
       <c r="R15" s="19">
         <v>3.97</v>
       </c>
       <c r="S15" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="T15" s="19">
         <v>4.97</v>
       </c>
       <c r="U15" s="19">
         <v>4.71</v>
       </c>
       <c r="V15" s="19">
         <v>4.45</v>
       </c>
       <c r="W15" s="19">
         <v>4.79</v>
       </c>
       <c r="X15" s="19">
         <v>6.15</v>
       </c>
       <c r="Y15" s="19">
         <v>6.06</v>
       </c>
       <c r="Z15" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA15" s="19">
         <v>3.42</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="19">
+        <v>5.17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="54" t="s">
         <v>42</v>
       </c>
       <c r="N16" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O16" s="19">
         <v>7.14</v>
       </c>
       <c r="P16" s="60">
         <v>4.8099999999999996</v>
       </c>
       <c r="Q16" s="19">
         <v>3.55</v>
       </c>
       <c r="R16" s="19">
         <v>5.6</v>
       </c>
       <c r="S16" s="19">
         <v>4.67</v>
       </c>
       <c r="T16" s="19">
         <v>3.87</v>
       </c>
       <c r="U16" s="19">
         <v>3.28</v>
       </c>
       <c r="V16" s="19">
         <v>2.9</v>
       </c>
       <c r="W16" s="19">
         <v>3.9</v>
       </c>
       <c r="X16" s="19">
         <v>4.74</v>
       </c>
       <c r="Y16" s="19">
         <v>5.34</v>
       </c>
       <c r="Z16" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA16" s="19">
         <v>7.3</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="19">
+        <v>4.67</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="54" t="s">
         <v>43</v>
       </c>
       <c r="N17" s="19">
         <v>6.64</v>
       </c>
       <c r="O17" s="19">
         <v>12.08</v>
       </c>
       <c r="P17" s="60">
         <v>10.78</v>
       </c>
       <c r="Q17" s="19">
         <v>8.66</v>
       </c>
       <c r="R17" s="19">
         <v>7.98</v>
       </c>
       <c r="S17" s="19">
         <v>7.86</v>
       </c>
       <c r="T17" s="19">
         <v>7.08</v>
       </c>
       <c r="U17" s="19">
         <v>7.94</v>
       </c>
       <c r="V17" s="19">
         <v>8.23</v>
       </c>
       <c r="W17" s="19">
         <v>7.96</v>
       </c>
       <c r="X17" s="19">
         <v>7.35</v>
       </c>
       <c r="Y17" s="19">
         <v>7.65</v>
       </c>
       <c r="Z17" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA17" s="25" t="s">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="75" t="s">
+      <c r="AB17" s="19">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
+      <c r="A18" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="75"/>
-[...26 lines deleted...]
-    <row r="19" spans="1:27">
+      <c r="B18" s="80"/>
+      <c r="C18" s="80"/>
+      <c r="D18" s="80"/>
+      <c r="E18" s="80"/>
+      <c r="F18" s="80"/>
+      <c r="G18" s="80"/>
+      <c r="H18" s="80"/>
+      <c r="I18" s="80"/>
+      <c r="J18" s="80"/>
+      <c r="K18" s="80"/>
+      <c r="L18" s="80"/>
+      <c r="M18" s="80"/>
+      <c r="N18" s="80"/>
+      <c r="O18" s="80"/>
+      <c r="P18" s="80"/>
+      <c r="Q18" s="80"/>
+      <c r="R18" s="80"/>
+      <c r="S18" s="80"/>
+      <c r="T18" s="80"/>
+      <c r="U18" s="80"/>
+      <c r="V18" s="80"/>
+      <c r="W18" s="80"/>
+      <c r="X18" s="80"/>
+      <c r="Y18" s="80"/>
+      <c r="Z18" s="80"/>
+      <c r="AA18" s="80"/>
+      <c r="AB18" s="80"/>
+    </row>
+    <row r="19" spans="1:28">
       <c r="A19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="12">
         <v>19.010000000000002</v>
       </c>
       <c r="C19" s="12">
         <v>16.52</v>
       </c>
       <c r="D19" s="13">
         <v>14.53</v>
       </c>
       <c r="E19" s="13">
         <v>13.1</v>
       </c>
       <c r="F19" s="13">
         <v>12.12</v>
       </c>
       <c r="G19" s="13">
         <v>10.69</v>
       </c>
       <c r="H19" s="16">
         <v>10.64</v>
       </c>
       <c r="I19" s="13">
@@ -9821,318 +10259,337 @@
       </c>
       <c r="T19" s="49">
         <v>4.58</v>
       </c>
       <c r="U19" s="49">
         <v>5.19</v>
       </c>
       <c r="V19" s="49">
         <v>4.8499999999999996</v>
       </c>
       <c r="W19" s="49">
         <v>4.87</v>
       </c>
       <c r="X19" s="49">
         <v>5.63</v>
       </c>
       <c r="Y19" s="49">
         <v>5.4</v>
       </c>
       <c r="Z19" s="49">
         <v>16.95</v>
       </c>
       <c r="AA19" s="40">
         <v>10.46</v>
       </c>
-    </row>
-    <row r="20" spans="1:27">
+      <c r="AB19" s="40">
+        <v>7.54</v>
+      </c>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="54" t="s">
         <v>34</v>
       </c>
       <c r="N20" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O20" s="25" t="s">
         <v>44</v>
       </c>
       <c r="P20" s="60">
         <v>4.93</v>
       </c>
       <c r="Q20" s="19">
         <v>3.57</v>
       </c>
       <c r="R20" s="37">
         <v>2.74</v>
       </c>
       <c r="S20" s="37">
         <v>2.2000000000000002</v>
       </c>
       <c r="T20" s="37">
         <v>3.76</v>
       </c>
       <c r="U20" s="37">
         <v>3.35</v>
       </c>
       <c r="V20" s="37">
         <v>2.95</v>
       </c>
       <c r="W20" s="37">
         <v>2.71</v>
       </c>
       <c r="X20" s="37">
         <v>3.74</v>
       </c>
       <c r="Y20" s="37">
         <v>3.46</v>
       </c>
       <c r="Z20" s="37">
         <v>11.49</v>
       </c>
       <c r="AA20" s="19">
         <v>7.19</v>
       </c>
-    </row>
-    <row r="21" spans="1:27" s="32" customFormat="1">
+      <c r="AB20" s="19">
+        <v>4.88</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28" s="32" customFormat="1">
       <c r="A21" s="52" t="s">
         <v>45</v>
       </c>
       <c r="N21" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O21" s="25" t="s">
         <v>44</v>
       </c>
       <c r="P21" s="60">
         <v>4.59</v>
       </c>
       <c r="Q21" s="19">
         <v>3.51</v>
       </c>
       <c r="R21" s="37">
         <v>2.73</v>
       </c>
       <c r="S21" s="37">
         <v>2.31</v>
       </c>
       <c r="T21" s="37">
         <v>3.73</v>
       </c>
       <c r="U21" s="37">
         <v>3.21</v>
       </c>
       <c r="V21" s="37">
         <v>2.79</v>
       </c>
       <c r="W21" s="37">
         <v>3.83</v>
       </c>
       <c r="X21" s="37">
         <v>5.89</v>
       </c>
       <c r="Y21" s="37">
         <v>6.43</v>
       </c>
       <c r="Z21" s="37">
         <v>15.15</v>
       </c>
       <c r="AA21" s="19">
         <v>15.38</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="19">
+        <v>9.57</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="53" t="s">
         <v>36</v>
       </c>
       <c r="N22" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O22" s="25" t="s">
         <v>44</v>
       </c>
       <c r="P22" s="25" t="s">
         <v>44</v>
       </c>
       <c r="Q22" s="19" t="s">
         <v>44</v>
       </c>
       <c r="R22" s="25" t="s">
         <v>44</v>
       </c>
       <c r="S22" s="25" t="s">
         <v>44</v>
       </c>
       <c r="T22" s="25" t="s">
         <v>44</v>
       </c>
       <c r="U22" s="37">
         <v>5.6</v>
       </c>
       <c r="V22" s="37">
         <v>4.99</v>
       </c>
       <c r="W22" s="37">
         <v>4.3</v>
       </c>
       <c r="X22" s="37">
         <v>3.92</v>
       </c>
       <c r="Y22" s="37">
         <v>3.76</v>
       </c>
       <c r="Z22" s="37">
         <v>27.03</v>
       </c>
       <c r="AA22" s="19">
         <v>13.16</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="19">
+        <v>8.5500000000000007</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="37">
         <v>10.87</v>
       </c>
       <c r="O23" s="37">
         <v>9.6199999999999992</v>
       </c>
       <c r="P23" s="60">
         <v>6.1</v>
       </c>
       <c r="Q23" s="19">
         <v>6.56</v>
       </c>
       <c r="R23" s="37">
         <v>8.39</v>
       </c>
       <c r="S23" s="37">
         <v>9.31</v>
       </c>
       <c r="T23" s="25">
         <v>7.92</v>
       </c>
       <c r="U23" s="37">
         <v>8.7100000000000009</v>
       </c>
       <c r="V23" s="37">
         <v>8.5399999999999991</v>
       </c>
       <c r="W23" s="37">
         <v>8.5</v>
       </c>
       <c r="X23" s="37">
         <v>8.58</v>
       </c>
       <c r="Y23" s="37">
         <v>7.85</v>
       </c>
       <c r="Z23" s="37">
         <v>28.04</v>
       </c>
       <c r="AA23" s="19">
         <v>15</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="19">
+        <v>9.1999999999999993</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N24" s="37">
         <v>14.29</v>
       </c>
       <c r="O24" s="37">
         <v>6.85</v>
       </c>
       <c r="P24" s="60">
         <v>8.93</v>
       </c>
       <c r="Q24" s="19">
         <v>6.51</v>
       </c>
       <c r="R24" s="37">
         <v>5.22</v>
       </c>
       <c r="S24" s="37">
         <v>4.18</v>
       </c>
       <c r="T24" s="25">
         <v>3.5</v>
       </c>
       <c r="U24" s="37">
         <v>3.02</v>
       </c>
       <c r="V24" s="37">
         <v>2.68</v>
       </c>
       <c r="W24" s="37">
         <v>2.41</v>
       </c>
       <c r="X24" s="37">
         <v>3.4</v>
       </c>
       <c r="Y24" s="37">
         <v>3.14</v>
       </c>
       <c r="Z24" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA24" s="25" t="s">
         <v>44</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A25" s="76" t="s">
+      <c r="AB24" s="19">
+        <v>4.9000000000000004</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
+      <c r="A25" s="81" t="s">
         <v>3</v>
       </c>
-      <c r="B25" s="76"/>
-[...26 lines deleted...]
-    <row r="26" spans="1:27">
+      <c r="B25" s="81"/>
+      <c r="C25" s="81"/>
+      <c r="D25" s="81"/>
+      <c r="E25" s="81"/>
+      <c r="F25" s="81"/>
+      <c r="G25" s="81"/>
+      <c r="H25" s="81"/>
+      <c r="I25" s="81"/>
+      <c r="J25" s="81"/>
+      <c r="K25" s="81"/>
+      <c r="L25" s="81"/>
+      <c r="M25" s="81"/>
+      <c r="N25" s="81"/>
+      <c r="O25" s="81"/>
+      <c r="P25" s="81"/>
+      <c r="Q25" s="81"/>
+      <c r="R25" s="81"/>
+      <c r="S25" s="81"/>
+      <c r="T25" s="81"/>
+      <c r="U25" s="81"/>
+      <c r="V25" s="81"/>
+      <c r="W25" s="81"/>
+      <c r="X25" s="81"/>
+      <c r="Y25" s="81"/>
+      <c r="Z25" s="81"/>
+      <c r="AA25" s="81"/>
+      <c r="AB25" s="81"/>
+    </row>
+    <row r="26" spans="1:28">
       <c r="A26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="34">
         <v>4.6500000000000004</v>
       </c>
       <c r="C26" s="34">
         <v>4.54</v>
       </c>
       <c r="D26" s="12">
         <v>5.36</v>
       </c>
       <c r="E26" s="12">
         <v>5.38</v>
       </c>
       <c r="F26" s="12">
         <v>5.08</v>
       </c>
       <c r="G26" s="38">
         <v>5.0599999999999996</v>
       </c>
       <c r="H26" s="35">
         <v>5.58</v>
       </c>
       <c r="I26" s="12">
@@ -10170,52 +10627,55 @@
       </c>
       <c r="T26" s="49">
         <v>5.54</v>
       </c>
       <c r="U26" s="49">
         <v>5.94</v>
       </c>
       <c r="V26" s="49">
         <v>5.94</v>
       </c>
       <c r="W26" s="49">
         <v>5.9</v>
       </c>
       <c r="X26" s="49">
         <v>6.27</v>
       </c>
       <c r="Y26" s="49">
         <v>6.41</v>
       </c>
       <c r="Z26" s="49">
         <v>1.68</v>
       </c>
       <c r="AA26" s="40">
         <v>3.66</v>
       </c>
-    </row>
-    <row r="27" spans="1:27">
+      <c r="AB26" s="71">
+        <v>4.4400000000000004</v>
+      </c>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="28"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O27" s="25" t="s">
         <v>44</v>
       </c>
       <c r="P27" s="60">
         <v>33.33</v>
       </c>
       <c r="Q27" s="19">
@@ -10229,428 +10689,455 @@
       </c>
       <c r="T27" s="37">
         <v>14.08</v>
       </c>
       <c r="U27" s="37">
         <v>11.36</v>
       </c>
       <c r="V27" s="37">
         <v>10.199999999999999</v>
       </c>
       <c r="W27" s="37">
         <v>9.17</v>
       </c>
       <c r="X27" s="37">
         <v>8.5500000000000007</v>
       </c>
       <c r="Y27" s="37">
         <v>7.69</v>
       </c>
       <c r="Z27" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA27" s="25" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="25" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="52" t="s">
         <v>35</v>
       </c>
       <c r="N28" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O28" s="25" t="s">
         <v>44</v>
       </c>
       <c r="P28" s="25" t="s">
         <v>44</v>
       </c>
       <c r="Q28" s="19">
         <v>6.9</v>
       </c>
       <c r="R28" s="37">
         <v>10.1</v>
       </c>
       <c r="S28" s="37">
         <v>8.3000000000000007</v>
       </c>
       <c r="T28" s="37">
         <v>6.92</v>
       </c>
       <c r="U28" s="37">
         <v>8.9</v>
       </c>
       <c r="V28" s="37">
         <v>7.81</v>
       </c>
       <c r="W28" s="37">
         <v>9.5</v>
       </c>
       <c r="X28" s="37">
         <v>8.7899999999999991</v>
       </c>
       <c r="Y28" s="37">
         <v>8.18</v>
       </c>
       <c r="Z28" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA28" s="25" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="25" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="53" t="s">
         <v>36</v>
       </c>
       <c r="N29" s="37">
         <v>2.92</v>
       </c>
       <c r="O29" s="37">
         <v>4.29</v>
       </c>
       <c r="P29" s="60">
         <v>3.88</v>
       </c>
       <c r="Q29" s="19">
         <v>3.46</v>
       </c>
       <c r="R29" s="37">
         <v>4.45</v>
       </c>
       <c r="S29" s="37">
         <v>6.01</v>
       </c>
       <c r="T29" s="37">
         <v>7.37</v>
       </c>
       <c r="U29" s="37">
         <v>7.38</v>
       </c>
       <c r="V29" s="37">
         <v>7.51</v>
       </c>
       <c r="W29" s="37">
         <v>6.72</v>
       </c>
       <c r="X29" s="37">
         <v>6.88</v>
       </c>
       <c r="Y29" s="37">
         <v>6.8</v>
       </c>
       <c r="Z29" s="37">
         <v>3.22</v>
       </c>
       <c r="AA29" s="19">
         <v>3.42</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="36">
+        <v>2.23</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N30" s="37">
         <v>7.25</v>
       </c>
       <c r="O30" s="37">
         <v>7.37</v>
       </c>
       <c r="P30" s="60">
         <v>7.57</v>
       </c>
       <c r="Q30" s="19">
         <v>5.42</v>
       </c>
       <c r="R30" s="37">
         <v>5.83</v>
       </c>
       <c r="S30" s="37">
         <v>4.9000000000000004</v>
       </c>
       <c r="T30" s="37">
         <v>4.03</v>
       </c>
       <c r="U30" s="37">
         <v>4.03</v>
       </c>
       <c r="V30" s="37">
         <v>3.96</v>
       </c>
       <c r="W30" s="37">
         <v>3.93</v>
       </c>
       <c r="X30" s="37">
         <v>4.92</v>
       </c>
       <c r="Y30" s="37">
         <v>5.42</v>
       </c>
       <c r="Z30" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA30" s="19">
         <v>2.11</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="36">
+        <v>2.74</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N31" s="37">
         <v>37.04</v>
       </c>
       <c r="O31" s="37">
         <v>36.36</v>
       </c>
       <c r="P31" s="60">
         <v>25.97</v>
       </c>
       <c r="Q31" s="19">
         <v>20.41</v>
       </c>
       <c r="R31" s="37">
         <v>14.81</v>
       </c>
       <c r="S31" s="37">
         <v>11.3</v>
       </c>
       <c r="T31" s="37">
         <v>9.57</v>
       </c>
       <c r="U31" s="37">
         <v>8.33</v>
       </c>
       <c r="V31" s="37">
         <v>10.75</v>
       </c>
       <c r="W31" s="37">
         <v>9.65</v>
       </c>
       <c r="X31" s="37">
         <v>9.01</v>
       </c>
       <c r="Y31" s="37">
         <v>8.26</v>
       </c>
       <c r="Z31" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA31" s="19">
         <v>42.55</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="36">
+        <v>24.69</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N32" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O32" s="37">
         <v>3.58</v>
       </c>
       <c r="P32" s="60">
         <v>3.13</v>
       </c>
       <c r="Q32" s="19">
         <v>3.36</v>
       </c>
       <c r="R32" s="37">
         <v>4.01</v>
       </c>
       <c r="S32" s="37">
         <v>4.08</v>
       </c>
       <c r="T32" s="37">
         <v>3.42</v>
       </c>
       <c r="U32" s="37">
         <v>4.38</v>
       </c>
       <c r="V32" s="37">
         <v>4.38</v>
       </c>
       <c r="W32" s="37">
         <v>4.59</v>
       </c>
       <c r="X32" s="37">
         <v>5.05</v>
       </c>
       <c r="Y32" s="37">
         <v>5.31</v>
       </c>
       <c r="Z32" s="37">
         <v>4.3</v>
       </c>
       <c r="AA32" s="19">
         <v>4.74</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="36">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="54" t="s">
         <v>40</v>
       </c>
       <c r="N33" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O33" s="37">
         <v>12.66</v>
       </c>
       <c r="P33" s="60">
         <v>8.77</v>
       </c>
       <c r="Q33" s="19">
         <v>6.06</v>
       </c>
       <c r="R33" s="37">
         <v>10.53</v>
       </c>
       <c r="S33" s="37">
         <v>9.1300000000000008</v>
       </c>
       <c r="T33" s="37">
         <v>7.66</v>
       </c>
       <c r="U33" s="37">
         <v>9.9</v>
       </c>
       <c r="V33" s="37">
         <v>8.36</v>
       </c>
       <c r="W33" s="37">
         <v>7.41</v>
       </c>
       <c r="X33" s="37">
         <v>6.88</v>
       </c>
       <c r="Y33" s="37">
         <v>6.33</v>
       </c>
       <c r="Z33" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA33" s="25" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="25" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N34" s="37">
         <v>3.62</v>
       </c>
       <c r="O34" s="37">
         <v>3.63</v>
       </c>
       <c r="P34" s="60">
         <v>3.63</v>
       </c>
       <c r="Q34" s="19">
         <v>4.4800000000000004</v>
       </c>
       <c r="R34" s="37">
         <v>3.62</v>
       </c>
       <c r="S34" s="37">
         <v>5.31</v>
       </c>
       <c r="T34" s="37">
         <v>5.38</v>
       </c>
       <c r="U34" s="37">
         <v>5.2</v>
       </c>
       <c r="V34" s="37">
         <v>4.95</v>
       </c>
       <c r="W34" s="37">
         <v>5.46</v>
       </c>
       <c r="X34" s="37">
         <v>6.92</v>
       </c>
       <c r="Y34" s="37">
         <v>6.85</v>
       </c>
       <c r="Z34" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA34" s="19">
         <v>4.34</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="36">
+        <v>5.24</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="54" t="s">
         <v>42</v>
       </c>
       <c r="N35" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O35" s="37">
         <v>7.14</v>
       </c>
       <c r="P35" s="60">
         <v>4.8099999999999996</v>
       </c>
       <c r="Q35" s="19">
         <v>3.55</v>
       </c>
       <c r="R35" s="37">
         <v>5.6</v>
       </c>
       <c r="S35" s="37">
         <v>4.67</v>
       </c>
       <c r="T35" s="37">
         <v>3.87</v>
       </c>
       <c r="U35" s="37">
         <v>3.28</v>
       </c>
       <c r="V35" s="37">
         <v>2.9</v>
       </c>
       <c r="W35" s="37">
         <v>3.9</v>
       </c>
       <c r="X35" s="37">
         <v>4.74</v>
       </c>
       <c r="Y35" s="37">
         <v>5.34</v>
       </c>
       <c r="Z35" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA35" s="19">
         <v>7.3</v>
       </c>
-    </row>
-    <row r="36" spans="1:27" s="32" customFormat="1">
+      <c r="AB35" s="36">
+        <v>4.67</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28" s="32" customFormat="1">
       <c r="A36" s="55" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="14"/>
       <c r="C36" s="14"/>
       <c r="D36" s="14"/>
       <c r="E36" s="14"/>
       <c r="F36" s="14"/>
       <c r="G36" s="14"/>
       <c r="H36" s="17"/>
       <c r="I36" s="14"/>
       <c r="J36" s="17"/>
       <c r="K36" s="17"/>
       <c r="L36" s="17"/>
       <c r="M36" s="20"/>
       <c r="N36" s="46">
         <v>6.64</v>
       </c>
       <c r="O36" s="46">
         <v>12.08</v>
       </c>
       <c r="P36" s="61">
         <v>10.78</v>
       </c>
       <c r="Q36" s="20">
@@ -10664,66 +11151,69 @@
       </c>
       <c r="T36" s="20">
         <v>7.08</v>
       </c>
       <c r="U36" s="20">
         <v>7.94</v>
       </c>
       <c r="V36" s="20">
         <v>8.23</v>
       </c>
       <c r="W36" s="20">
         <v>7.96</v>
       </c>
       <c r="X36" s="20">
         <v>7.35</v>
       </c>
       <c r="Y36" s="20">
         <v>7.65</v>
       </c>
       <c r="Z36" s="70" t="s">
         <v>44</v>
       </c>
       <c r="AA36" s="70" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="37" spans="1:27" s="32" customFormat="1">
+      <c r="AB36" s="20">
+        <v>4.2300000000000004</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28" s="32" customFormat="1">
       <c r="A37" s="4" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z3:AA3"/>
-[...1 lines deleted...]
-    <mergeCell ref="A5:AA5"/>
+    <mergeCell ref="A1:AB1"/>
+    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="A5:AB5"/>
+    <mergeCell ref="A18:AB18"/>
+    <mergeCell ref="A25:AB25"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="A18:AA18"/>
-    <mergeCell ref="A25:AA25"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>