--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -19,51 +19,51 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
     <sheet name="Коэффициенттер барлығы" sheetId="4" r:id="rId2"/>
     <sheet name="Жынысы бойынша қайтыс болғандар" sheetId="7" r:id="rId3"/>
     <sheet name="Нәресте өлім-жітімі" sheetId="8" r:id="rId4"/>
     <sheet name="Нәресте өлім-жітім коэфф." sheetId="9" r:id="rId5"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="561" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="584" uniqueCount="47">
   <si>
     <t>Алматы</t>
   </si>
   <si>
     <t>Барлық халық</t>
   </si>
   <si>
     <t>Қала халқы</t>
   </si>
   <si>
     <t>Ауыл халқы</t>
   </si>
   <si>
     <t>қаңтар-мамыр</t>
   </si>
   <si>
     <t>қаңтар-маусым</t>
   </si>
   <si>
     <t>қаңтар-шілде</t>
   </si>
   <si>
     <t>қаңтар-тамыз</t>
   </si>
   <si>
@@ -604,76 +604,76 @@
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="8" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="164" fontId="12" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный 2" xfId="1"/>
     <cellStyle name="Обычный 3" xfId="2"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
@@ -974,153 +974,156 @@
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings5.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB37"/>
+  <dimension ref="A1:AC37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A49" activeCellId="4" sqref="A1:W1 N3:W3 A5:W5 A27:W27 A49:W49"/>
-      <selection pane="bottomLeft" activeCell="N39" sqref="N39"/>
+      <selection pane="bottomLeft" activeCell="AE36" sqref="AE36"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="12" width="0" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
-      <c r="A1" s="78" t="s">
+    <row r="1" spans="1:29">
+      <c r="A1" s="72" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="78"/>
-[...27 lines deleted...]
-    <row r="2" spans="1:28" s="1" customFormat="1">
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
+      <c r="U1" s="72"/>
+      <c r="V1" s="72"/>
+      <c r="W1" s="72"/>
+      <c r="X1" s="72"/>
+      <c r="Y1" s="72"/>
+      <c r="Z1" s="72"/>
+      <c r="AA1" s="72"/>
+      <c r="AB1" s="72"/>
+      <c r="AC1" s="72"/>
+    </row>
+    <row r="2" spans="1:29" s="1" customFormat="1">
       <c r="A2" s="3"/>
       <c r="N2" s="57"/>
       <c r="O2" s="57"/>
       <c r="P2" s="57"/>
       <c r="Q2" s="57"/>
       <c r="R2" s="57"/>
       <c r="S2" s="57"/>
       <c r="T2" s="57"/>
       <c r="U2" s="57"/>
       <c r="V2" s="57"/>
       <c r="W2" s="57"/>
       <c r="X2" s="57"/>
       <c r="Y2" s="57"/>
       <c r="Z2" s="57"/>
       <c r="AA2" s="57"/>
       <c r="AB2" s="57"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="72">
+      <c r="AC2" s="57"/>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" s="79"/>
+      <c r="B3" s="77">
         <v>2021</v>
       </c>
-      <c r="C3" s="73"/>
-[...10 lines deleted...]
-      <c r="N3" s="72">
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+      <c r="N3" s="77">
         <v>2025</v>
       </c>
-      <c r="O3" s="73"/>
-[...10 lines deleted...]
-      <c r="Z3" s="76">
+      <c r="O3" s="78"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78"/>
+      <c r="S3" s="78"/>
+      <c r="T3" s="78"/>
+      <c r="U3" s="78"/>
+      <c r="V3" s="78"/>
+      <c r="W3" s="78"/>
+      <c r="X3" s="78"/>
+      <c r="Y3" s="78"/>
+      <c r="Z3" s="73">
         <v>2026</v>
       </c>
-      <c r="AA3" s="77"/>
-[...3 lines deleted...]
-      <c r="A4" s="75"/>
+      <c r="AA3" s="74"/>
+      <c r="AB3" s="74"/>
+      <c r="AC3" s="74"/>
+    </row>
+    <row r="4" spans="1:29">
+      <c r="A4" s="80"/>
       <c r="B4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -1158,84 +1161,88 @@
       </c>
       <c r="U4" s="9" t="s">
         <v>16</v>
       </c>
       <c r="V4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W4" s="6" t="s">
         <v>21</v>
       </c>
       <c r="X4" s="9" t="s">
         <v>22</v>
       </c>
       <c r="Y4" s="9" t="s">
         <v>26</v>
       </c>
       <c r="Z4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AA4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AB4" s="5" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="79" t="s">
+      <c r="AC4" s="42" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="79"/>
-[...27 lines deleted...]
-    <row r="6" spans="1:28" s="29" customFormat="1">
+      <c r="B5" s="75"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
+      <c r="I5" s="75"/>
+      <c r="J5" s="75"/>
+      <c r="K5" s="75"/>
+      <c r="L5" s="75"/>
+      <c r="M5" s="75"/>
+      <c r="N5" s="75"/>
+      <c r="O5" s="75"/>
+      <c r="P5" s="75"/>
+      <c r="Q5" s="75"/>
+      <c r="R5" s="75"/>
+      <c r="S5" s="75"/>
+      <c r="T5" s="75"/>
+      <c r="U5" s="75"/>
+      <c r="V5" s="75"/>
+      <c r="W5" s="75"/>
+      <c r="X5" s="75"/>
+      <c r="Y5" s="75"/>
+      <c r="Z5" s="75"/>
+      <c r="AA5" s="75"/>
+      <c r="AB5" s="75"/>
+      <c r="AC5" s="75"/>
+    </row>
+    <row r="6" spans="1:29" s="29" customFormat="1">
       <c r="A6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="10">
         <v>1272</v>
       </c>
       <c r="C6" s="10">
         <v>1169</v>
       </c>
       <c r="D6" s="11">
         <v>1253</v>
       </c>
       <c r="E6" s="11">
         <v>1568</v>
       </c>
       <c r="F6" s="11">
         <v>1603</v>
       </c>
       <c r="G6" s="11">
         <v>1273</v>
       </c>
       <c r="H6" s="15">
         <v>1383</v>
       </c>
       <c r="I6" s="11">
@@ -1276,52 +1283,55 @@
       </c>
       <c r="U6" s="39">
         <v>760</v>
       </c>
       <c r="V6" s="39">
         <v>735</v>
       </c>
       <c r="W6" s="39">
         <v>854</v>
       </c>
       <c r="X6" s="39">
         <v>882</v>
       </c>
       <c r="Y6" s="39">
         <v>912</v>
       </c>
       <c r="Z6" s="41">
         <v>708</v>
       </c>
       <c r="AA6" s="39">
         <v>691</v>
       </c>
       <c r="AB6" s="39">
         <v>816</v>
       </c>
-    </row>
-    <row r="7" spans="1:28" s="29" customFormat="1">
+      <c r="AC6" s="39">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" s="29" customFormat="1">
       <c r="A7" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="10"/>
       <c r="D7" s="11"/>
       <c r="E7" s="11"/>
       <c r="F7" s="11"/>
       <c r="G7" s="11"/>
       <c r="H7" s="15"/>
       <c r="I7" s="11"/>
       <c r="J7" s="15"/>
       <c r="K7" s="15"/>
       <c r="L7" s="15"/>
       <c r="M7" s="15"/>
       <c r="N7" s="24">
         <v>42</v>
       </c>
       <c r="O7" s="24">
         <v>40</v>
       </c>
       <c r="P7" s="24">
         <v>39</v>
       </c>
       <c r="Q7" s="24">
@@ -1338,52 +1348,55 @@
       </c>
       <c r="U7" s="24">
         <v>42</v>
       </c>
       <c r="V7" s="24">
         <v>28</v>
       </c>
       <c r="W7" s="24">
         <v>37</v>
       </c>
       <c r="X7" s="24">
         <v>45</v>
       </c>
       <c r="Y7" s="24">
         <v>46</v>
       </c>
       <c r="Z7" s="26">
         <v>36</v>
       </c>
       <c r="AA7" s="24">
         <v>38</v>
       </c>
       <c r="AB7" s="24">
         <v>55</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="32" customFormat="1">
+      <c r="AC7" s="24">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="32" customFormat="1">
       <c r="A8" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="11"/>
       <c r="E8" s="11"/>
       <c r="F8" s="11"/>
       <c r="G8" s="11"/>
       <c r="H8" s="15"/>
       <c r="I8" s="11"/>
       <c r="J8" s="15"/>
       <c r="K8" s="15"/>
       <c r="L8" s="15"/>
       <c r="M8" s="15"/>
       <c r="N8" s="24">
         <v>23</v>
       </c>
       <c r="O8" s="24">
         <v>32</v>
       </c>
       <c r="P8" s="24">
         <v>19</v>
       </c>
       <c r="Q8" s="24">
@@ -1400,52 +1413,55 @@
       </c>
       <c r="U8" s="24">
         <v>24</v>
       </c>
       <c r="V8" s="24">
         <v>27</v>
       </c>
       <c r="W8" s="24">
         <v>27</v>
       </c>
       <c r="X8" s="24">
         <v>34</v>
       </c>
       <c r="Y8" s="24">
         <v>23</v>
       </c>
       <c r="Z8" s="26">
         <v>24</v>
       </c>
       <c r="AA8" s="24">
         <v>17</v>
       </c>
       <c r="AB8" s="24">
         <v>33</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" s="29" customFormat="1">
+      <c r="AC8" s="24">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="29" customFormat="1">
       <c r="A9" s="52" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="33"/>
       <c r="I9" s="10"/>
       <c r="J9" s="33"/>
       <c r="K9" s="33"/>
       <c r="L9" s="33"/>
       <c r="M9" s="33"/>
       <c r="N9" s="24">
         <v>16</v>
       </c>
       <c r="O9" s="24">
         <v>27</v>
       </c>
       <c r="P9" s="24">
         <v>13</v>
       </c>
       <c r="Q9" s="24">
@@ -1462,52 +1478,55 @@
       </c>
       <c r="U9" s="24">
         <v>10</v>
       </c>
       <c r="V9" s="24">
         <v>27</v>
       </c>
       <c r="W9" s="24">
         <v>20</v>
       </c>
       <c r="X9" s="24">
         <v>12</v>
       </c>
       <c r="Y9" s="24">
         <v>16</v>
       </c>
       <c r="Z9" s="26">
         <v>10</v>
       </c>
       <c r="AA9" s="24">
         <v>18</v>
       </c>
       <c r="AB9" s="24">
         <v>17</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="24">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="28"/>
       <c r="N10" s="24">
         <v>146</v>
       </c>
       <c r="O10" s="24">
         <v>143</v>
       </c>
       <c r="P10" s="24">
         <v>140</v>
       </c>
       <c r="Q10" s="24">
@@ -1524,434 +1543,459 @@
       </c>
       <c r="U10" s="24">
         <v>140</v>
       </c>
       <c r="V10" s="24">
         <v>140</v>
       </c>
       <c r="W10" s="24">
         <v>168</v>
       </c>
       <c r="X10" s="24">
         <v>167</v>
       </c>
       <c r="Y10" s="24">
         <v>180</v>
       </c>
       <c r="Z10" s="26">
         <v>143</v>
       </c>
       <c r="AA10" s="24">
         <v>133</v>
       </c>
       <c r="AB10" s="24">
         <v>153</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="24">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N11" s="24">
         <v>87</v>
       </c>
       <c r="O11" s="24">
         <v>84</v>
       </c>
       <c r="P11" s="24">
         <v>66</v>
       </c>
       <c r="Q11" s="24">
         <v>80</v>
       </c>
       <c r="R11" s="24">
         <v>89</v>
       </c>
       <c r="S11" s="24">
         <v>97</v>
       </c>
       <c r="T11" s="24">
         <v>94</v>
       </c>
       <c r="U11" s="24">
         <v>83</v>
       </c>
       <c r="V11" s="24">
         <v>77</v>
       </c>
       <c r="W11" s="24">
         <v>104</v>
       </c>
       <c r="X11" s="24">
         <v>104</v>
       </c>
       <c r="Y11" s="24">
         <v>101</v>
       </c>
       <c r="Z11" s="26">
         <v>74</v>
       </c>
       <c r="AA11" s="24">
         <v>66</v>
       </c>
       <c r="AB11" s="24">
         <v>79</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="24">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N12" s="24">
         <v>10</v>
       </c>
       <c r="O12" s="24">
         <v>15</v>
       </c>
       <c r="P12" s="24">
         <v>12</v>
       </c>
       <c r="Q12" s="24">
         <v>16</v>
       </c>
       <c r="R12" s="24">
         <v>17</v>
       </c>
       <c r="S12" s="24">
         <v>14</v>
       </c>
       <c r="T12" s="24">
         <v>17</v>
       </c>
       <c r="U12" s="24">
         <v>13</v>
       </c>
       <c r="V12" s="24">
         <v>13</v>
       </c>
       <c r="W12" s="24">
         <v>21</v>
       </c>
       <c r="X12" s="24">
         <v>15</v>
       </c>
       <c r="Y12" s="24">
         <v>26</v>
       </c>
       <c r="Z12" s="26">
         <v>18</v>
       </c>
       <c r="AA12" s="24">
         <v>16</v>
       </c>
       <c r="AB12" s="24">
         <v>9</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="24">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="24">
         <v>116</v>
       </c>
       <c r="O13" s="24">
         <v>131</v>
       </c>
       <c r="P13" s="24">
         <v>115</v>
       </c>
       <c r="Q13" s="24">
         <v>159</v>
       </c>
       <c r="R13" s="24">
         <v>162</v>
       </c>
       <c r="S13" s="24">
         <v>140</v>
       </c>
       <c r="T13" s="24">
         <v>185</v>
       </c>
       <c r="U13" s="24">
         <v>147</v>
       </c>
       <c r="V13" s="24">
         <v>134</v>
       </c>
       <c r="W13" s="24">
         <v>172</v>
       </c>
       <c r="X13" s="24">
         <v>162</v>
       </c>
       <c r="Y13" s="24">
         <v>172</v>
       </c>
       <c r="Z13" s="26">
         <v>145</v>
       </c>
       <c r="AA13" s="24">
         <v>129</v>
       </c>
       <c r="AB13" s="24">
         <v>165</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="24">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="54" t="s">
         <v>40</v>
       </c>
       <c r="N14" s="24">
         <v>17</v>
       </c>
       <c r="O14" s="24">
         <v>24</v>
       </c>
       <c r="P14" s="24">
         <v>16</v>
       </c>
       <c r="Q14" s="24">
         <v>7</v>
       </c>
       <c r="R14" s="24">
         <v>24</v>
       </c>
       <c r="S14" s="24">
         <v>23</v>
       </c>
       <c r="T14" s="24">
         <v>10</v>
       </c>
       <c r="U14" s="24">
         <v>16</v>
       </c>
       <c r="V14" s="24">
         <v>13</v>
       </c>
       <c r="W14" s="24">
         <v>21</v>
       </c>
       <c r="X14" s="24">
         <v>24</v>
       </c>
       <c r="Y14" s="24">
         <v>12</v>
       </c>
       <c r="Z14" s="26">
         <v>17</v>
       </c>
       <c r="AA14" s="24">
         <v>21</v>
       </c>
       <c r="AB14" s="24">
         <v>15</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="24">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N15" s="24">
         <v>148</v>
       </c>
       <c r="O15" s="24">
         <v>126</v>
       </c>
       <c r="P15" s="24">
         <v>103</v>
       </c>
       <c r="Q15" s="24">
         <v>129</v>
       </c>
       <c r="R15" s="24">
         <v>121</v>
       </c>
       <c r="S15" s="24">
         <v>124</v>
       </c>
       <c r="T15" s="24">
         <v>160</v>
       </c>
       <c r="U15" s="24">
         <v>115</v>
       </c>
       <c r="V15" s="24">
         <v>139</v>
       </c>
       <c r="W15" s="24">
         <v>137</v>
       </c>
       <c r="X15" s="24">
         <v>151</v>
       </c>
       <c r="Y15" s="24">
         <v>153</v>
       </c>
       <c r="Z15" s="26">
         <v>102</v>
       </c>
       <c r="AA15" s="24">
         <v>115</v>
       </c>
       <c r="AB15" s="24">
         <v>141</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="24">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="54" t="s">
         <v>42</v>
       </c>
       <c r="N16" s="24">
         <v>38</v>
       </c>
       <c r="O16" s="24">
         <v>38</v>
       </c>
       <c r="P16" s="24">
         <v>30</v>
       </c>
       <c r="Q16" s="24">
         <v>31</v>
       </c>
       <c r="R16" s="24">
         <v>26</v>
       </c>
       <c r="S16" s="24">
         <v>30</v>
       </c>
       <c r="T16" s="24">
         <v>39</v>
       </c>
       <c r="U16" s="24">
         <v>39</v>
       </c>
       <c r="V16" s="24">
         <v>29</v>
       </c>
       <c r="W16" s="24">
         <v>28</v>
       </c>
       <c r="X16" s="24">
         <v>32</v>
       </c>
       <c r="Y16" s="24">
         <v>48</v>
       </c>
       <c r="Z16" s="26">
         <v>30</v>
       </c>
       <c r="AA16" s="24">
         <v>29</v>
       </c>
       <c r="AB16" s="24">
         <v>29</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="24">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="54" t="s">
         <v>43</v>
       </c>
       <c r="N17" s="24">
         <v>95</v>
       </c>
       <c r="O17" s="24">
         <v>132</v>
       </c>
       <c r="P17" s="24">
         <v>87</v>
       </c>
       <c r="Q17" s="24">
         <v>123</v>
       </c>
       <c r="R17" s="24">
         <v>107</v>
       </c>
       <c r="S17" s="24">
         <v>128</v>
       </c>
       <c r="T17" s="24">
         <v>136</v>
       </c>
       <c r="U17" s="24">
         <v>131</v>
       </c>
       <c r="V17" s="24">
         <v>108</v>
       </c>
       <c r="W17" s="24">
         <v>119</v>
       </c>
       <c r="X17" s="24">
         <v>136</v>
       </c>
       <c r="Y17" s="24">
         <v>135</v>
       </c>
       <c r="Z17" s="26">
         <v>109</v>
       </c>
       <c r="AA17" s="24">
         <v>109</v>
       </c>
       <c r="AB17" s="24">
         <v>120</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="80" t="s">
+      <c r="AC17" s="24">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="80"/>
-[...27 lines deleted...]
-    <row r="19" spans="1:28">
+      <c r="B18" s="76"/>
+      <c r="C18" s="76"/>
+      <c r="D18" s="76"/>
+      <c r="E18" s="76"/>
+      <c r="F18" s="76"/>
+      <c r="G18" s="76"/>
+      <c r="H18" s="76"/>
+      <c r="I18" s="76"/>
+      <c r="J18" s="76"/>
+      <c r="K18" s="76"/>
+      <c r="L18" s="76"/>
+      <c r="M18" s="76"/>
+      <c r="N18" s="76"/>
+      <c r="O18" s="76"/>
+      <c r="P18" s="76"/>
+      <c r="Q18" s="76"/>
+      <c r="R18" s="76"/>
+      <c r="S18" s="76"/>
+      <c r="T18" s="76"/>
+      <c r="U18" s="76"/>
+      <c r="V18" s="76"/>
+      <c r="W18" s="76"/>
+      <c r="X18" s="76"/>
+      <c r="Y18" s="76"/>
+      <c r="Z18" s="76"/>
+      <c r="AA18" s="76"/>
+      <c r="AB18" s="76"/>
+      <c r="AC18" s="76"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="10">
         <v>422</v>
       </c>
       <c r="C19" s="10">
         <v>361</v>
       </c>
       <c r="D19" s="11">
         <v>393</v>
       </c>
       <c r="E19" s="11">
         <v>445</v>
       </c>
       <c r="F19" s="11">
         <v>474</v>
       </c>
       <c r="G19" s="11">
         <v>390</v>
       </c>
       <c r="H19" s="15">
         <v>405</v>
       </c>
       <c r="I19" s="11">
@@ -1992,334 +2036,353 @@
       </c>
       <c r="U19" s="47">
         <v>147</v>
       </c>
       <c r="V19" s="47">
         <v>148</v>
       </c>
       <c r="W19" s="47">
         <v>172</v>
       </c>
       <c r="X19" s="47">
         <v>172</v>
       </c>
       <c r="Y19" s="47">
         <v>167</v>
       </c>
       <c r="Z19" s="41">
         <v>149</v>
       </c>
       <c r="AA19" s="39">
         <v>150</v>
       </c>
       <c r="AB19" s="39">
         <v>197</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="47">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="54" t="s">
         <v>34</v>
       </c>
       <c r="N20" s="24">
         <v>38</v>
       </c>
       <c r="O20" s="48">
         <v>37</v>
       </c>
       <c r="P20" s="24">
         <v>34</v>
       </c>
       <c r="Q20" s="24">
         <v>40</v>
       </c>
       <c r="R20" s="48">
         <v>39</v>
       </c>
       <c r="S20" s="48">
         <v>41</v>
       </c>
       <c r="T20" s="48">
         <v>45</v>
       </c>
       <c r="U20" s="48">
         <v>38</v>
       </c>
       <c r="V20" s="48">
         <v>27</v>
       </c>
       <c r="W20" s="48">
         <v>31</v>
       </c>
       <c r="X20" s="48">
         <v>42</v>
       </c>
       <c r="Y20" s="48">
         <v>42</v>
       </c>
       <c r="Z20" s="26">
         <v>33</v>
       </c>
       <c r="AA20" s="24">
         <v>35</v>
       </c>
       <c r="AB20" s="24">
         <v>51</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" s="32" customFormat="1">
+      <c r="AC20" s="48">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="32" customFormat="1">
       <c r="A21" s="52" t="s">
         <v>45</v>
       </c>
       <c r="N21" s="24">
         <v>23</v>
       </c>
       <c r="O21" s="48">
         <v>32</v>
       </c>
       <c r="P21" s="24">
         <v>19</v>
       </c>
       <c r="Q21" s="24">
         <v>26</v>
       </c>
       <c r="R21" s="48">
         <v>19</v>
       </c>
       <c r="S21" s="48">
         <v>23</v>
       </c>
       <c r="T21" s="48">
         <v>25</v>
       </c>
       <c r="U21" s="48">
         <v>24</v>
       </c>
       <c r="V21" s="48">
         <v>27</v>
       </c>
       <c r="W21" s="48">
         <v>27</v>
       </c>
       <c r="X21" s="48">
         <v>34</v>
       </c>
       <c r="Y21" s="48">
         <v>23</v>
       </c>
       <c r="Z21" s="26">
         <v>24</v>
       </c>
       <c r="AA21" s="24">
         <v>17</v>
       </c>
       <c r="AB21" s="24">
         <v>33</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="48">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="53" t="s">
         <v>36</v>
       </c>
       <c r="N22" s="24">
         <v>18</v>
       </c>
       <c r="O22" s="48">
         <v>22</v>
       </c>
       <c r="P22" s="24">
         <v>18</v>
       </c>
       <c r="Q22" s="24">
         <v>24</v>
       </c>
       <c r="R22" s="48">
         <v>20</v>
       </c>
       <c r="S22" s="48">
         <v>17</v>
       </c>
       <c r="T22" s="48">
         <v>20</v>
       </c>
       <c r="U22" s="48">
         <v>23</v>
       </c>
       <c r="V22" s="48">
         <v>22</v>
       </c>
       <c r="W22" s="48">
         <v>23</v>
       </c>
       <c r="X22" s="48">
         <v>21</v>
       </c>
       <c r="Y22" s="48">
         <v>25</v>
       </c>
       <c r="Z22" s="26">
         <v>22</v>
       </c>
       <c r="AA22" s="24">
         <v>26</v>
       </c>
       <c r="AB22" s="24">
         <v>23</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="48">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="24">
         <v>30</v>
       </c>
       <c r="O23" s="48">
         <v>41</v>
       </c>
       <c r="P23" s="24">
         <v>48</v>
       </c>
       <c r="Q23" s="24">
         <v>39</v>
       </c>
       <c r="R23" s="48">
         <v>50</v>
       </c>
       <c r="S23" s="48">
         <v>43</v>
       </c>
       <c r="T23" s="48">
         <v>55</v>
       </c>
       <c r="U23" s="48">
         <v>35</v>
       </c>
       <c r="V23" s="48">
         <v>33</v>
       </c>
       <c r="W23" s="48">
         <v>45</v>
       </c>
       <c r="X23" s="48">
         <v>34</v>
       </c>
       <c r="Y23" s="48">
         <v>39</v>
       </c>
       <c r="Z23" s="26">
         <v>38</v>
       </c>
       <c r="AA23" s="24">
         <v>34</v>
       </c>
       <c r="AB23" s="24">
         <v>45</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="48">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N24" s="24">
         <v>52</v>
       </c>
       <c r="O24" s="48">
         <v>37</v>
       </c>
       <c r="P24" s="24">
         <v>37</v>
       </c>
       <c r="Q24" s="24">
         <v>32</v>
       </c>
       <c r="R24" s="48">
         <v>39</v>
       </c>
       <c r="S24" s="48">
         <v>32</v>
       </c>
       <c r="T24" s="48">
         <v>46</v>
       </c>
       <c r="U24" s="48">
         <v>27</v>
       </c>
       <c r="V24" s="48">
         <v>39</v>
       </c>
       <c r="W24" s="48">
         <v>46</v>
       </c>
       <c r="X24" s="48">
         <v>41</v>
       </c>
       <c r="Y24" s="48">
         <v>38</v>
       </c>
       <c r="Z24" s="26">
         <v>32</v>
       </c>
       <c r="AA24" s="24">
         <v>38</v>
       </c>
       <c r="AB24" s="24">
         <v>45</v>
       </c>
-    </row>
-    <row r="25" spans="1:28" s="30" customFormat="1">
+      <c r="AC24" s="48">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29" s="30" customFormat="1">
       <c r="A25" s="81" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="81"/>
       <c r="C25" s="81"/>
       <c r="D25" s="81"/>
       <c r="E25" s="81"/>
       <c r="F25" s="81"/>
       <c r="G25" s="81"/>
       <c r="H25" s="81"/>
       <c r="I25" s="81"/>
       <c r="J25" s="81"/>
       <c r="K25" s="81"/>
       <c r="L25" s="81"/>
       <c r="M25" s="81"/>
       <c r="N25" s="81"/>
       <c r="O25" s="81"/>
       <c r="P25" s="81"/>
       <c r="Q25" s="81"/>
       <c r="R25" s="81"/>
       <c r="S25" s="81"/>
       <c r="T25" s="81"/>
       <c r="U25" s="81"/>
       <c r="V25" s="81"/>
       <c r="W25" s="81"/>
       <c r="X25" s="81"/>
       <c r="Y25" s="81"/>
       <c r="Z25" s="81"/>
       <c r="AA25" s="81"/>
       <c r="AB25" s="81"/>
-    </row>
-    <row r="26" spans="1:28" s="30" customFormat="1">
+      <c r="AC25" s="81"/>
+    </row>
+    <row r="26" spans="1:29" s="30" customFormat="1">
       <c r="A26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="10">
         <v>850</v>
       </c>
       <c r="C26" s="10">
         <v>808</v>
       </c>
       <c r="D26" s="10">
         <v>860</v>
       </c>
       <c r="E26" s="10">
         <v>1123</v>
       </c>
       <c r="F26" s="10">
         <v>1129</v>
       </c>
       <c r="G26" s="10">
         <v>883</v>
       </c>
       <c r="H26" s="33">
         <v>978</v>
       </c>
       <c r="I26" s="10">
@@ -2360,52 +2423,55 @@
       </c>
       <c r="U26" s="47">
         <v>613</v>
       </c>
       <c r="V26" s="47">
         <v>587</v>
       </c>
       <c r="W26" s="47">
         <v>682</v>
       </c>
       <c r="X26" s="47">
         <v>710</v>
       </c>
       <c r="Y26" s="47">
         <v>745</v>
       </c>
       <c r="Z26" s="68">
         <v>559</v>
       </c>
       <c r="AA26" s="39">
         <v>541</v>
       </c>
       <c r="AB26" s="39">
         <v>619</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" s="30" customFormat="1">
+      <c r="AC26" s="47">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="30" customFormat="1">
       <c r="A27" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="28"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="24">
         <v>4</v>
       </c>
       <c r="O27" s="48">
         <v>3</v>
       </c>
       <c r="P27" s="24">
         <v>5</v>
       </c>
       <c r="Q27" s="24">
@@ -2422,639 +2488,672 @@
       </c>
       <c r="U27" s="48">
         <v>4</v>
       </c>
       <c r="V27" s="48">
         <v>1</v>
       </c>
       <c r="W27" s="48">
         <v>6</v>
       </c>
       <c r="X27" s="48">
         <v>3</v>
       </c>
       <c r="Y27" s="48">
         <v>4</v>
       </c>
       <c r="Z27" s="69">
         <v>3</v>
       </c>
       <c r="AA27" s="24">
         <v>3</v>
       </c>
       <c r="AB27" s="24">
         <v>4</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="48">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="52" t="s">
         <v>35</v>
       </c>
       <c r="N28" s="24">
         <v>16</v>
       </c>
       <c r="O28" s="48">
         <v>27</v>
       </c>
       <c r="P28" s="24">
         <v>13</v>
       </c>
       <c r="Q28" s="24">
         <v>14</v>
       </c>
       <c r="R28" s="48">
         <v>22</v>
       </c>
       <c r="S28" s="48">
         <v>15</v>
       </c>
       <c r="T28" s="48">
         <v>21</v>
       </c>
       <c r="U28" s="48">
         <v>10</v>
       </c>
       <c r="V28" s="48">
         <v>27</v>
       </c>
       <c r="W28" s="48">
         <v>20</v>
       </c>
       <c r="X28" s="48">
         <v>12</v>
       </c>
       <c r="Y28" s="48">
         <v>16</v>
       </c>
       <c r="Z28" s="69">
         <v>10</v>
       </c>
       <c r="AA28" s="24">
         <v>18</v>
       </c>
       <c r="AB28" s="24">
         <v>17</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="48">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="53" t="s">
         <v>36</v>
       </c>
       <c r="N29" s="24">
         <v>128</v>
       </c>
       <c r="O29" s="48">
         <v>121</v>
       </c>
       <c r="P29" s="24">
         <v>122</v>
       </c>
       <c r="Q29" s="24">
         <v>138</v>
       </c>
       <c r="R29" s="48">
         <v>141</v>
       </c>
       <c r="S29" s="48">
         <v>148</v>
       </c>
       <c r="T29" s="48">
         <v>139</v>
       </c>
       <c r="U29" s="48">
         <v>117</v>
       </c>
       <c r="V29" s="48">
         <v>118</v>
       </c>
       <c r="W29" s="48">
         <v>145</v>
       </c>
       <c r="X29" s="48">
         <v>146</v>
       </c>
       <c r="Y29" s="48">
         <v>155</v>
       </c>
       <c r="Z29" s="69">
         <v>121</v>
       </c>
       <c r="AA29" s="24">
         <v>107</v>
       </c>
       <c r="AB29" s="24">
         <v>130</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="48">
+        <v>128</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N30" s="24">
         <v>87</v>
       </c>
       <c r="O30" s="48">
         <v>84</v>
       </c>
       <c r="P30" s="24">
         <v>66</v>
       </c>
       <c r="Q30" s="24">
         <v>80</v>
       </c>
       <c r="R30" s="48">
         <v>89</v>
       </c>
       <c r="S30" s="48">
         <v>97</v>
       </c>
       <c r="T30" s="48">
         <v>94</v>
       </c>
       <c r="U30" s="48">
         <v>83</v>
       </c>
       <c r="V30" s="48">
         <v>77</v>
       </c>
       <c r="W30" s="48">
         <v>104</v>
       </c>
       <c r="X30" s="48">
         <v>104</v>
       </c>
       <c r="Y30" s="48">
         <v>101</v>
       </c>
       <c r="Z30" s="69">
         <v>74</v>
       </c>
       <c r="AA30" s="24">
         <v>66</v>
       </c>
       <c r="AB30" s="24">
         <v>79</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="48">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N31" s="24">
         <v>10</v>
       </c>
       <c r="O31" s="48">
         <v>15</v>
       </c>
       <c r="P31" s="24">
         <v>12</v>
       </c>
       <c r="Q31" s="24">
         <v>16</v>
       </c>
       <c r="R31" s="48">
         <v>17</v>
       </c>
       <c r="S31" s="48">
         <v>14</v>
       </c>
       <c r="T31" s="48">
         <v>17</v>
       </c>
       <c r="U31" s="48">
         <v>13</v>
       </c>
       <c r="V31" s="48">
         <v>13</v>
       </c>
       <c r="W31" s="48">
         <v>21</v>
       </c>
       <c r="X31" s="48">
         <v>15</v>
       </c>
       <c r="Y31" s="48">
         <v>26</v>
       </c>
       <c r="Z31" s="69">
         <v>18</v>
       </c>
       <c r="AA31" s="24">
         <v>16</v>
       </c>
       <c r="AB31" s="24">
         <v>9</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="48">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N32" s="24">
         <v>86</v>
       </c>
       <c r="O32" s="48">
         <v>90</v>
       </c>
       <c r="P32" s="24">
         <v>67</v>
       </c>
       <c r="Q32" s="24">
         <v>120</v>
       </c>
       <c r="R32" s="48">
         <v>112</v>
       </c>
       <c r="S32" s="48">
         <v>97</v>
       </c>
       <c r="T32" s="48">
         <v>130</v>
       </c>
       <c r="U32" s="48">
         <v>112</v>
       </c>
       <c r="V32" s="48">
         <v>101</v>
       </c>
       <c r="W32" s="48">
         <v>127</v>
       </c>
       <c r="X32" s="48">
         <v>128</v>
       </c>
       <c r="Y32" s="48">
         <v>133</v>
       </c>
       <c r="Z32" s="69">
         <v>107</v>
       </c>
       <c r="AA32" s="24">
         <v>95</v>
       </c>
       <c r="AB32" s="24">
         <v>120</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="48">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="54" t="s">
         <v>40</v>
       </c>
       <c r="N33" s="24">
         <v>17</v>
       </c>
       <c r="O33" s="48">
         <v>24</v>
       </c>
       <c r="P33" s="24">
         <v>16</v>
       </c>
       <c r="Q33" s="24">
         <v>7</v>
       </c>
       <c r="R33" s="48">
         <v>24</v>
       </c>
       <c r="S33" s="48">
         <v>23</v>
       </c>
       <c r="T33" s="48">
         <v>10</v>
       </c>
       <c r="U33" s="48">
         <v>16</v>
       </c>
       <c r="V33" s="48">
         <v>13</v>
       </c>
       <c r="W33" s="48">
         <v>21</v>
       </c>
       <c r="X33" s="48">
         <v>24</v>
       </c>
       <c r="Y33" s="48">
         <v>12</v>
       </c>
       <c r="Z33" s="69">
         <v>17</v>
       </c>
       <c r="AA33" s="24">
         <v>21</v>
       </c>
       <c r="AB33" s="24">
         <v>15</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="48">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N34" s="24">
         <v>96</v>
       </c>
       <c r="O34" s="48">
         <v>89</v>
       </c>
       <c r="P34" s="24">
         <v>66</v>
       </c>
       <c r="Q34" s="24">
         <v>97</v>
       </c>
       <c r="R34" s="48">
         <v>82</v>
       </c>
       <c r="S34" s="48">
         <v>92</v>
       </c>
       <c r="T34" s="48">
         <v>114</v>
       </c>
       <c r="U34" s="48">
         <v>88</v>
       </c>
       <c r="V34" s="48">
         <v>100</v>
       </c>
       <c r="W34" s="48">
         <v>91</v>
       </c>
       <c r="X34" s="48">
         <v>110</v>
       </c>
       <c r="Y34" s="48">
         <v>115</v>
       </c>
       <c r="Z34" s="69">
         <v>70</v>
       </c>
       <c r="AA34" s="24">
         <v>77</v>
       </c>
       <c r="AB34" s="24">
         <v>96</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="48">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="54" t="s">
         <v>42</v>
       </c>
       <c r="N35" s="24">
         <v>38</v>
       </c>
       <c r="O35" s="48">
         <v>38</v>
       </c>
       <c r="P35" s="24">
         <v>30</v>
       </c>
       <c r="Q35" s="24">
         <v>31</v>
       </c>
       <c r="R35" s="48">
         <v>26</v>
       </c>
       <c r="S35" s="48">
         <v>30</v>
       </c>
       <c r="T35" s="48">
         <v>39</v>
       </c>
       <c r="U35" s="48">
         <v>39</v>
       </c>
       <c r="V35" s="48">
         <v>29</v>
       </c>
       <c r="W35" s="48">
         <v>28</v>
       </c>
       <c r="X35" s="48">
         <v>32</v>
       </c>
       <c r="Y35" s="48">
         <v>48</v>
       </c>
       <c r="Z35" s="69">
         <v>30</v>
       </c>
       <c r="AA35" s="24">
         <v>29</v>
       </c>
       <c r="AB35" s="24">
         <v>29</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="48">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="55" t="s">
         <v>43</v>
       </c>
       <c r="N36" s="46">
         <v>95</v>
       </c>
       <c r="O36" s="46">
         <v>132</v>
       </c>
       <c r="P36" s="23">
         <v>87</v>
       </c>
       <c r="Q36" s="23">
         <v>123</v>
       </c>
       <c r="R36" s="23">
         <v>107</v>
       </c>
       <c r="S36" s="23">
         <v>128</v>
       </c>
       <c r="T36" s="23">
         <v>136</v>
       </c>
       <c r="U36" s="23">
         <v>131</v>
       </c>
       <c r="V36" s="23">
         <v>108</v>
       </c>
       <c r="W36" s="23">
         <v>119</v>
       </c>
       <c r="X36" s="23">
         <v>136</v>
       </c>
       <c r="Y36" s="23">
         <v>135</v>
       </c>
       <c r="Z36" s="45">
         <v>109</v>
       </c>
       <c r="AA36" s="23">
         <v>109</v>
       </c>
       <c r="AB36" s="23">
         <v>120</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="23">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B37" s="30"/>
       <c r="C37" s="30"/>
       <c r="D37" s="30"/>
       <c r="E37" s="30"/>
       <c r="F37" s="30"/>
       <c r="G37" s="30"/>
       <c r="H37" s="30"/>
       <c r="I37" s="30"/>
       <c r="J37" s="30"/>
       <c r="K37" s="30"/>
       <c r="L37" s="30"/>
       <c r="M37" s="30"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A5:AB5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A25:AB25"/>
+    <mergeCell ref="A25:AC25"/>
+    <mergeCell ref="A1:AC1"/>
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="A18:AC18"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="Z3:AB3"/>
-    <mergeCell ref="A1:AB1"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB38"/>
+  <dimension ref="A1:AC38"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="AD25" sqref="AD25"/>
+      <selection pane="bottomLeft" activeCell="AE29" sqref="AE29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="12" width="0" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="9.140625" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
-      <c r="A1" s="78" t="s">
+    <row r="1" spans="1:29">
+      <c r="A1" s="72" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="78"/>
-[...27 lines deleted...]
-    <row r="2" spans="1:28">
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
+      <c r="U1" s="72"/>
+      <c r="V1" s="72"/>
+      <c r="W1" s="72"/>
+      <c r="X1" s="72"/>
+      <c r="Y1" s="72"/>
+      <c r="Z1" s="72"/>
+      <c r="AA1" s="72"/>
+      <c r="AB1" s="72"/>
+      <c r="AC1" s="72"/>
+    </row>
+    <row r="2" spans="1:29">
       <c r="A2" s="2"/>
       <c r="N2" s="27"/>
       <c r="O2" s="27"/>
       <c r="P2" s="27"/>
       <c r="Q2" s="27"/>
       <c r="R2" s="27"/>
       <c r="S2" s="27"/>
       <c r="T2" s="27"/>
       <c r="U2" s="27"/>
       <c r="V2" s="27"/>
       <c r="W2" s="27"/>
       <c r="X2" s="27"/>
       <c r="Y2" s="27"/>
       <c r="Z2" s="27"/>
       <c r="AA2" s="27"/>
       <c r="AB2" s="27"/>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" s="74"/>
+      <c r="AC2" s="27"/>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" s="79"/>
       <c r="B3" s="82">
         <v>2021</v>
       </c>
       <c r="C3" s="83"/>
       <c r="D3" s="83"/>
       <c r="E3" s="83"/>
       <c r="F3" s="83"/>
       <c r="G3" s="83"/>
       <c r="H3" s="83"/>
       <c r="I3" s="83"/>
       <c r="J3" s="83"/>
       <c r="K3" s="83"/>
       <c r="L3" s="83"/>
       <c r="M3" s="83"/>
-      <c r="N3" s="72">
+      <c r="N3" s="77">
         <v>2025</v>
       </c>
-      <c r="O3" s="73"/>
-[...10 lines deleted...]
-      <c r="Z3" s="76">
+      <c r="O3" s="78"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78"/>
+      <c r="S3" s="78"/>
+      <c r="T3" s="78"/>
+      <c r="U3" s="78"/>
+      <c r="V3" s="78"/>
+      <c r="W3" s="78"/>
+      <c r="X3" s="78"/>
+      <c r="Y3" s="78"/>
+      <c r="Z3" s="73">
         <v>2026</v>
       </c>
-      <c r="AA3" s="77"/>
-[...3 lines deleted...]
-      <c r="A4" s="75"/>
+      <c r="AA3" s="74"/>
+      <c r="AB3" s="74"/>
+      <c r="AC3" s="74"/>
+    </row>
+    <row r="4" spans="1:29" ht="25.5" customHeight="1">
+      <c r="A4" s="80"/>
       <c r="B4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="5" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="5" t="s">
@@ -3092,84 +3191,88 @@
       </c>
       <c r="U4" s="56" t="s">
         <v>7</v>
       </c>
       <c r="V4" s="5" t="s">
         <v>8</v>
       </c>
       <c r="W4" s="5" t="s">
         <v>23</v>
       </c>
       <c r="X4" s="56" t="s">
         <v>24</v>
       </c>
       <c r="Y4" s="56" t="s">
         <v>25</v>
       </c>
       <c r="Z4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AA4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="AB4" s="5" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="79" t="s">
+      <c r="AC4" s="42" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="79"/>
-[...27 lines deleted...]
-    <row r="6" spans="1:28" s="29" customFormat="1">
+      <c r="B5" s="75"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
+      <c r="I5" s="75"/>
+      <c r="J5" s="75"/>
+      <c r="K5" s="75"/>
+      <c r="L5" s="75"/>
+      <c r="M5" s="75"/>
+      <c r="N5" s="75"/>
+      <c r="O5" s="75"/>
+      <c r="P5" s="75"/>
+      <c r="Q5" s="75"/>
+      <c r="R5" s="75"/>
+      <c r="S5" s="75"/>
+      <c r="T5" s="75"/>
+      <c r="U5" s="75"/>
+      <c r="V5" s="75"/>
+      <c r="W5" s="75"/>
+      <c r="X5" s="75"/>
+      <c r="Y5" s="75"/>
+      <c r="Z5" s="75"/>
+      <c r="AA5" s="75"/>
+      <c r="AB5" s="75"/>
+      <c r="AC5" s="75"/>
+    </row>
+    <row r="6" spans="1:29" s="29" customFormat="1">
       <c r="A6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="12">
         <v>7.17</v>
       </c>
       <c r="C6" s="12">
         <v>7.23</v>
       </c>
       <c r="D6" s="13">
         <v>7.17</v>
       </c>
       <c r="E6" s="13">
         <v>7.66</v>
       </c>
       <c r="F6" s="13">
         <v>7.94</v>
       </c>
       <c r="G6" s="13">
         <v>7.84</v>
       </c>
       <c r="H6" s="16">
         <v>7.83</v>
       </c>
       <c r="I6" s="13">
@@ -3210,52 +3313,55 @@
       </c>
       <c r="U6" s="40">
         <v>5.92</v>
       </c>
       <c r="V6" s="40">
         <v>5.89</v>
       </c>
       <c r="W6" s="40">
         <v>5.94</v>
       </c>
       <c r="X6" s="40">
         <v>6.02</v>
       </c>
       <c r="Y6" s="40">
         <v>6.08</v>
       </c>
       <c r="Z6" s="40">
         <v>5.14</v>
       </c>
       <c r="AA6" s="40">
         <v>5.35</v>
       </c>
       <c r="AB6" s="40">
         <v>5.56</v>
       </c>
-    </row>
-    <row r="7" spans="1:28" s="29" customFormat="1">
+      <c r="AC6" s="40">
+        <v>5.71</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" s="29" customFormat="1">
       <c r="A7" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="16"/>
       <c r="I7" s="13"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="19"/>
       <c r="N7" s="19">
         <v>7.54</v>
       </c>
       <c r="O7" s="19">
         <v>7.69</v>
       </c>
       <c r="P7" s="60">
         <v>7.43</v>
       </c>
       <c r="Q7" s="19">
@@ -3272,52 +3378,55 @@
       </c>
       <c r="U7" s="19">
         <v>7.88</v>
       </c>
       <c r="V7" s="19">
         <v>7.58</v>
       </c>
       <c r="W7" s="19">
         <v>7.48</v>
       </c>
       <c r="X7" s="19">
         <v>7.56</v>
       </c>
       <c r="Y7" s="19">
         <v>7.61</v>
       </c>
       <c r="Z7" s="19">
         <v>6.37</v>
       </c>
       <c r="AA7" s="19">
         <v>6.9</v>
       </c>
       <c r="AB7" s="19">
         <v>7.87</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="32" customFormat="1">
+      <c r="AC7" s="19">
+        <v>7.92</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="32" customFormat="1">
       <c r="A8" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="16"/>
       <c r="I8" s="13"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="19"/>
       <c r="N8" s="25">
         <v>5.08</v>
       </c>
       <c r="O8" s="25">
         <v>6.32</v>
       </c>
       <c r="P8" s="60">
         <v>5.6</v>
       </c>
       <c r="Q8" s="19">
@@ -3334,52 +3443,55 @@
       </c>
       <c r="U8" s="19">
         <v>5.36</v>
       </c>
       <c r="V8" s="19">
         <v>5.45</v>
       </c>
       <c r="W8" s="19">
         <v>5.5</v>
       </c>
       <c r="X8" s="19">
         <v>5.7</v>
       </c>
       <c r="Y8" s="19">
         <v>5.64</v>
       </c>
       <c r="Z8" s="19">
         <v>4.95</v>
       </c>
       <c r="AA8" s="19">
         <v>4.42</v>
       </c>
       <c r="AB8" s="19">
         <v>5.21</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" s="29" customFormat="1">
+      <c r="AC8" s="19">
+        <v>5.49</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="29" customFormat="1">
       <c r="A9" s="52" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="34"/>
       <c r="C9" s="34"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="12"/>
       <c r="H9" s="35"/>
       <c r="I9" s="12"/>
       <c r="J9" s="35"/>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="36"/>
       <c r="N9" s="19">
         <v>6.9</v>
       </c>
       <c r="O9" s="19">
         <v>9.74</v>
       </c>
       <c r="P9" s="60">
         <v>8.31</v>
       </c>
       <c r="Q9" s="19">
@@ -3396,52 +3508,55 @@
       </c>
       <c r="U9" s="19">
         <v>7.56</v>
       </c>
       <c r="V9" s="19">
         <v>8.0299999999999994</v>
       </c>
       <c r="W9" s="19">
         <v>8.08</v>
       </c>
       <c r="X9" s="19">
         <v>7.82</v>
       </c>
       <c r="Y9" s="19">
         <v>7.74</v>
       </c>
       <c r="Z9" s="19">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA9" s="19">
         <v>6.49</v>
       </c>
       <c r="AB9" s="19">
         <v>6.82</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" ht="18" customHeight="1">
+      <c r="AC9" s="19">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" ht="18" customHeight="1">
       <c r="A10" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="28"/>
       <c r="N10" s="19">
         <v>6.07</v>
       </c>
       <c r="O10" s="19">
         <v>6.31</v>
       </c>
       <c r="P10" s="60">
         <v>6.13</v>
       </c>
       <c r="Q10" s="19">
@@ -3458,434 +3573,459 @@
       </c>
       <c r="U10" s="19">
         <v>6.43</v>
       </c>
       <c r="V10" s="19">
         <v>6.38</v>
       </c>
       <c r="W10" s="19">
         <v>6.44</v>
       </c>
       <c r="X10" s="19">
         <v>6.51</v>
       </c>
       <c r="Y10" s="19">
         <v>6.59</v>
       </c>
       <c r="Z10" s="19">
         <v>5.99</v>
       </c>
       <c r="AA10" s="19">
         <v>6.07</v>
       </c>
       <c r="AB10" s="19">
         <v>6.19</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="19">
+        <v>6.3</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N11" s="19">
         <v>6.01</v>
       </c>
       <c r="O11" s="19">
         <v>6.21</v>
       </c>
       <c r="P11" s="60">
         <v>5.64</v>
       </c>
       <c r="Q11" s="19">
         <v>5.65</v>
       </c>
       <c r="R11" s="19">
         <v>5.76</v>
       </c>
       <c r="S11" s="19">
         <v>5.95</v>
       </c>
       <c r="T11" s="19">
         <v>6.03</v>
       </c>
       <c r="U11" s="19">
         <v>5.99</v>
       </c>
       <c r="V11" s="19">
         <v>5.94</v>
       </c>
       <c r="W11" s="19">
         <v>6.07</v>
       </c>
       <c r="X11" s="19">
         <v>6.19</v>
       </c>
       <c r="Y11" s="19">
         <v>6.26</v>
       </c>
       <c r="Z11" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="AA11" s="19">
         <v>5.05</v>
       </c>
       <c r="AB11" s="19">
         <v>5.18</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="19">
+        <v>5.49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N12" s="19">
         <v>4.6500000000000004</v>
       </c>
       <c r="O12" s="19">
         <v>6.08</v>
       </c>
       <c r="P12" s="60">
         <v>5.87</v>
       </c>
       <c r="Q12" s="19">
         <v>6.3</v>
       </c>
       <c r="R12" s="19">
         <v>6.61</v>
       </c>
       <c r="S12" s="19">
         <v>6.6</v>
       </c>
       <c r="T12" s="19">
         <v>6.77</v>
       </c>
       <c r="U12" s="19">
         <v>6.66</v>
       </c>
       <c r="V12" s="19">
         <v>6.6</v>
       </c>
       <c r="W12" s="19">
         <v>6.9</v>
       </c>
       <c r="X12" s="19">
         <v>6.91</v>
       </c>
       <c r="Y12" s="19">
         <v>7.33</v>
       </c>
       <c r="Z12" s="19">
         <v>8.7200000000000006</v>
       </c>
       <c r="AA12" s="19">
         <v>8.65</v>
       </c>
       <c r="AB12" s="19">
         <v>7.17</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="19">
+        <v>6.88</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="19">
         <v>3.77</v>
       </c>
       <c r="O13" s="19">
         <v>4.1900000000000004</v>
       </c>
       <c r="P13" s="60">
         <v>4.03</v>
       </c>
       <c r="Q13" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="R13" s="19">
         <v>4.53</v>
       </c>
       <c r="S13" s="19">
         <v>4.5599999999999996</v>
       </c>
       <c r="T13" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="U13" s="19">
         <v>4.7699999999999996</v>
       </c>
       <c r="V13" s="19">
         <v>4.74</v>
       </c>
       <c r="W13" s="19">
         <v>4.83</v>
       </c>
       <c r="X13" s="19">
         <v>4.88</v>
       </c>
       <c r="Y13" s="19">
         <v>4.9400000000000004</v>
       </c>
       <c r="Z13" s="19">
         <v>4.43</v>
       </c>
       <c r="AA13" s="19">
         <v>4.41</v>
       </c>
       <c r="AB13" s="19">
         <v>4.6500000000000004</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="19">
+        <v>4.6100000000000003</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="54" t="s">
         <v>40</v>
       </c>
       <c r="N14" s="19">
         <v>7.55</v>
       </c>
       <c r="O14" s="19">
         <v>9.57</v>
       </c>
       <c r="P14" s="60">
         <v>8.7200000000000006</v>
       </c>
       <c r="Q14" s="19">
         <v>7.33</v>
       </c>
       <c r="R14" s="19">
         <v>8.0299999999999994</v>
       </c>
       <c r="S14" s="19">
         <v>8.4499999999999993</v>
       </c>
       <c r="T14" s="19">
         <v>7.86</v>
       </c>
       <c r="U14" s="19">
         <v>7.76</v>
       </c>
       <c r="V14" s="19">
         <v>7.54</v>
       </c>
       <c r="W14" s="19">
         <v>7.72</v>
       </c>
       <c r="X14" s="19">
         <v>8.02</v>
       </c>
       <c r="Y14" s="19">
         <v>7.78</v>
       </c>
       <c r="Z14" s="19">
         <v>8.1199999999999992</v>
       </c>
       <c r="AA14" s="19">
         <v>9.5399999999999991</v>
       </c>
       <c r="AB14" s="19">
         <v>8.74</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="19">
+        <v>8.26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N15" s="19">
         <v>6.69</v>
       </c>
       <c r="O15" s="19">
         <v>6.46</v>
       </c>
       <c r="P15" s="60">
         <v>5.84</v>
       </c>
       <c r="Q15" s="19">
         <v>5.88</v>
       </c>
       <c r="R15" s="19">
         <v>5.79</v>
       </c>
       <c r="S15" s="19">
         <v>5.78</v>
       </c>
       <c r="T15" s="19">
         <v>5.99</v>
       </c>
       <c r="U15" s="19">
         <v>5.89</v>
       </c>
       <c r="V15" s="19">
         <v>5.95</v>
       </c>
       <c r="W15" s="19">
         <v>5.97</v>
       </c>
       <c r="X15" s="19">
         <v>6.07</v>
       </c>
       <c r="Y15" s="19">
         <v>6.13</v>
       </c>
       <c r="Z15" s="19">
         <v>4.33</v>
       </c>
       <c r="AA15" s="19">
         <v>4.8600000000000003</v>
       </c>
       <c r="AB15" s="19">
         <v>5.25</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="19">
+        <v>5.59</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="54" t="s">
         <v>42</v>
       </c>
       <c r="N16" s="19">
         <v>7.41</v>
       </c>
       <c r="O16" s="19">
         <v>7.77</v>
       </c>
       <c r="P16" s="60">
         <v>7.1</v>
       </c>
       <c r="Q16" s="19">
         <v>6.89</v>
       </c>
       <c r="R16" s="19">
         <v>6.51</v>
       </c>
       <c r="S16" s="19">
         <v>6.42</v>
       </c>
       <c r="T16" s="19">
         <v>6.59</v>
       </c>
       <c r="U16" s="19">
         <v>6.72</v>
       </c>
       <c r="V16" s="19">
         <v>6.62</v>
       </c>
       <c r="W16" s="19">
         <v>6.5</v>
       </c>
       <c r="X16" s="19">
         <v>6.5</v>
       </c>
       <c r="Y16" s="19">
         <v>6.73</v>
       </c>
       <c r="Z16" s="19">
         <v>5.91</v>
       </c>
       <c r="AA16" s="19">
         <v>6.14</v>
       </c>
       <c r="AB16" s="19">
         <v>6.02</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="19">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="54" t="s">
         <v>43</v>
       </c>
       <c r="N17" s="19">
         <v>4.7</v>
       </c>
       <c r="O17" s="19">
         <v>5.89</v>
       </c>
       <c r="P17" s="60">
         <v>5.35</v>
       </c>
       <c r="Q17" s="19">
         <v>5.57</v>
       </c>
       <c r="R17" s="19">
         <v>5.51</v>
       </c>
       <c r="S17" s="19">
         <v>5.68</v>
       </c>
       <c r="T17" s="19">
         <v>5.83</v>
       </c>
       <c r="U17" s="19">
         <v>5.92</v>
       </c>
       <c r="V17" s="19">
         <v>5.87</v>
       </c>
       <c r="W17" s="19">
         <v>5.87</v>
       </c>
       <c r="X17" s="19">
         <v>5.97</v>
       </c>
       <c r="Y17" s="19">
         <v>6.03</v>
       </c>
       <c r="Z17" s="19">
         <v>5.21</v>
       </c>
       <c r="AA17" s="19">
         <v>5.49</v>
       </c>
       <c r="AB17" s="19">
         <v>5.59</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="80" t="s">
+      <c r="AC17" s="19">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="80"/>
-[...27 lines deleted...]
-    <row r="19" spans="1:28">
+      <c r="B18" s="76"/>
+      <c r="C18" s="76"/>
+      <c r="D18" s="76"/>
+      <c r="E18" s="76"/>
+      <c r="F18" s="76"/>
+      <c r="G18" s="76"/>
+      <c r="H18" s="76"/>
+      <c r="I18" s="76"/>
+      <c r="J18" s="76"/>
+      <c r="K18" s="76"/>
+      <c r="L18" s="76"/>
+      <c r="M18" s="76"/>
+      <c r="N18" s="76"/>
+      <c r="O18" s="76"/>
+      <c r="P18" s="76"/>
+      <c r="Q18" s="76"/>
+      <c r="R18" s="76"/>
+      <c r="S18" s="76"/>
+      <c r="T18" s="76"/>
+      <c r="U18" s="76"/>
+      <c r="V18" s="76"/>
+      <c r="W18" s="76"/>
+      <c r="X18" s="76"/>
+      <c r="Y18" s="76"/>
+      <c r="Z18" s="76"/>
+      <c r="AA18" s="76"/>
+      <c r="AB18" s="76"/>
+      <c r="AC18" s="76"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="12">
         <v>10.88</v>
       </c>
       <c r="C19" s="12">
         <v>10.61</v>
       </c>
       <c r="D19" s="13">
         <v>10.44</v>
       </c>
       <c r="E19" s="13">
         <v>10.79</v>
       </c>
       <c r="F19" s="13">
         <v>11.08</v>
       </c>
       <c r="G19" s="13">
         <v>10.95</v>
       </c>
       <c r="H19" s="16">
         <v>10.88</v>
       </c>
       <c r="I19" s="13">
@@ -3926,334 +4066,353 @@
       </c>
       <c r="U19" s="49">
         <v>6.43</v>
       </c>
       <c r="V19" s="49">
         <v>6.37</v>
       </c>
       <c r="W19" s="49">
         <v>6.39</v>
       </c>
       <c r="X19" s="49">
         <v>6.43</v>
       </c>
       <c r="Y19" s="49">
         <v>6.43</v>
       </c>
       <c r="Z19" s="49">
         <v>5.62</v>
       </c>
       <c r="AA19" s="40">
         <v>5.93</v>
       </c>
       <c r="AB19" s="40">
         <v>6.44</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="49">
+        <v>6.69</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="54" t="s">
         <v>34</v>
       </c>
       <c r="N20" s="19">
         <v>7.81</v>
       </c>
       <c r="O20" s="37">
         <v>6.02</v>
       </c>
       <c r="P20" s="60">
         <v>7.67</v>
       </c>
       <c r="Q20" s="19">
         <v>7.83</v>
       </c>
       <c r="R20" s="37">
         <v>7.86</v>
       </c>
       <c r="S20" s="37">
         <v>7.98</v>
       </c>
       <c r="T20" s="37">
         <v>8.15</v>
       </c>
       <c r="U20" s="37">
         <v>8.11</v>
       </c>
       <c r="V20" s="37">
         <v>7.84</v>
       </c>
       <c r="W20" s="37">
         <v>7.69</v>
       </c>
       <c r="X20" s="37">
         <v>7.79</v>
       </c>
       <c r="Y20" s="37">
         <v>7.86</v>
       </c>
       <c r="Z20" s="37">
         <v>6.67</v>
       </c>
       <c r="AA20" s="19">
         <v>7.24</v>
       </c>
       <c r="AB20" s="19">
         <v>8.2799999999999994</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" s="32" customFormat="1">
+      <c r="AC20" s="37">
+        <v>8.4</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="32" customFormat="1">
       <c r="A21" s="52" t="s">
         <v>45</v>
       </c>
       <c r="N21" s="19">
         <v>5.08</v>
       </c>
       <c r="O21" s="37">
         <v>5.41</v>
       </c>
       <c r="P21" s="60">
         <v>5.6</v>
       </c>
       <c r="Q21" s="19">
         <v>5.67</v>
       </c>
       <c r="R21" s="37">
         <v>5.36</v>
       </c>
       <c r="S21" s="37">
         <v>5.35</v>
       </c>
       <c r="T21" s="37">
         <v>5.38</v>
       </c>
       <c r="U21" s="37">
         <v>5.36</v>
       </c>
       <c r="V21" s="37">
         <v>5.45</v>
       </c>
       <c r="W21" s="37">
         <v>5.5</v>
       </c>
       <c r="X21" s="37">
         <v>5.7</v>
       </c>
       <c r="Y21" s="37">
         <v>5.64</v>
       </c>
       <c r="Z21" s="37">
         <v>4.95</v>
       </c>
       <c r="AA21" s="19">
         <v>4.42</v>
       </c>
       <c r="AB21" s="19">
         <v>5.21</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="37">
+        <v>5.49</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="53" t="s">
         <v>36</v>
       </c>
       <c r="N22" s="19">
         <v>5.2</v>
       </c>
       <c r="O22" s="37">
         <v>27.4</v>
       </c>
       <c r="P22" s="60">
         <v>5.74</v>
       </c>
       <c r="Q22" s="19">
         <v>6.09</v>
       </c>
       <c r="R22" s="37">
         <v>6.01</v>
       </c>
       <c r="S22" s="37">
         <v>5.86</v>
       </c>
       <c r="T22" s="37">
         <v>5.84</v>
       </c>
       <c r="U22" s="37">
         <v>5.94</v>
       </c>
       <c r="V22" s="37">
         <v>6.01</v>
       </c>
       <c r="W22" s="37">
         <v>6.07</v>
       </c>
       <c r="X22" s="37">
         <v>6.08</v>
       </c>
       <c r="Y22" s="37">
         <v>6.18</v>
       </c>
       <c r="Z22" s="37">
         <v>6.39</v>
       </c>
       <c r="AA22" s="19">
         <v>7.36</v>
       </c>
       <c r="AB22" s="19">
         <v>7.13</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="37">
+        <v>7.23</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="19">
         <v>4.08</v>
       </c>
       <c r="O23" s="37">
         <v>20.76</v>
       </c>
       <c r="P23" s="60">
         <v>5.51</v>
       </c>
       <c r="Q23" s="19">
         <v>5.47</v>
       </c>
       <c r="R23" s="37">
         <v>5.73</v>
       </c>
       <c r="S23" s="37">
         <v>5.77</v>
       </c>
       <c r="T23" s="37">
         <v>6.01</v>
       </c>
       <c r="U23" s="37">
         <v>5.84</v>
       </c>
       <c r="V23" s="37">
         <v>5.69</v>
       </c>
       <c r="W23" s="37">
         <v>5.73</v>
       </c>
       <c r="X23" s="37">
         <v>5.64</v>
       </c>
       <c r="Y23" s="37">
         <v>5.6</v>
       </c>
       <c r="Z23" s="37">
         <v>4.93</v>
       </c>
       <c r="AA23" s="19">
         <v>4.93</v>
       </c>
       <c r="AB23" s="19">
         <v>5.27</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="37">
+        <v>5.47</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N24" s="19">
         <v>9.43</v>
       </c>
       <c r="O24" s="37">
         <v>14.93</v>
       </c>
       <c r="P24" s="60">
         <v>7.82</v>
       </c>
       <c r="Q24" s="19">
         <v>7.34</v>
       </c>
       <c r="R24" s="37">
         <v>7.26</v>
       </c>
       <c r="S24" s="37">
         <v>7.03</v>
       </c>
       <c r="T24" s="37">
         <v>7.21</v>
       </c>
       <c r="U24" s="37">
         <v>6.9</v>
       </c>
       <c r="V24" s="37">
         <v>6.93</v>
       </c>
       <c r="W24" s="37">
         <v>7.06</v>
       </c>
       <c r="X24" s="37">
         <v>7.11</v>
       </c>
       <c r="Y24" s="37">
         <v>7.09</v>
       </c>
       <c r="Z24" s="37">
         <v>5.75</v>
       </c>
       <c r="AA24" s="19">
         <v>6.58</v>
       </c>
       <c r="AB24" s="19">
         <v>7.06</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="37">
+        <v>7.54</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="81" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="81"/>
       <c r="C25" s="81"/>
       <c r="D25" s="81"/>
       <c r="E25" s="81"/>
       <c r="F25" s="81"/>
       <c r="G25" s="81"/>
       <c r="H25" s="81"/>
       <c r="I25" s="81"/>
       <c r="J25" s="81"/>
       <c r="K25" s="81"/>
       <c r="L25" s="81"/>
       <c r="M25" s="81"/>
       <c r="N25" s="81"/>
       <c r="O25" s="81"/>
       <c r="P25" s="81"/>
       <c r="Q25" s="81"/>
       <c r="R25" s="81"/>
       <c r="S25" s="81"/>
       <c r="T25" s="81"/>
       <c r="U25" s="81"/>
       <c r="V25" s="81"/>
       <c r="W25" s="81"/>
       <c r="X25" s="81"/>
       <c r="Y25" s="81"/>
       <c r="Z25" s="81"/>
       <c r="AA25" s="81"/>
       <c r="AB25" s="81"/>
-    </row>
-    <row r="26" spans="1:28" s="30" customFormat="1">
+      <c r="AC25" s="81"/>
+    </row>
+    <row r="26" spans="1:29" s="30" customFormat="1">
       <c r="A26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="34">
         <v>6.13</v>
       </c>
       <c r="C26" s="34">
         <v>6.29</v>
       </c>
       <c r="D26" s="12">
         <v>6.26</v>
       </c>
       <c r="E26" s="12">
         <v>6.78</v>
       </c>
       <c r="F26" s="12">
         <v>7.06</v>
       </c>
       <c r="G26" s="12">
         <v>6.97</v>
       </c>
       <c r="H26" s="35">
         <v>6.98</v>
       </c>
       <c r="I26" s="12">
@@ -4294,52 +4453,55 @@
       </c>
       <c r="U26" s="49">
         <v>5.79</v>
       </c>
       <c r="V26" s="49">
         <v>5.77</v>
       </c>
       <c r="W26" s="49">
         <v>5.83</v>
       </c>
       <c r="X26" s="49">
         <v>5.91</v>
       </c>
       <c r="Y26" s="49">
         <v>6</v>
       </c>
       <c r="Z26" s="49">
         <v>5.03</v>
       </c>
       <c r="AA26" s="71">
         <v>5.21</v>
       </c>
       <c r="AB26" s="71">
         <v>5.35</v>
       </c>
-    </row>
-    <row r="27" spans="1:28" s="30" customFormat="1">
+      <c r="AC26" s="49">
+        <v>5.48</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29" s="30" customFormat="1">
       <c r="A27" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="34"/>
       <c r="C27" s="34"/>
       <c r="D27" s="12"/>
       <c r="E27" s="12"/>
       <c r="F27" s="12"/>
       <c r="G27" s="12"/>
       <c r="H27" s="35"/>
       <c r="I27" s="12"/>
       <c r="J27" s="35"/>
       <c r="K27" s="35"/>
       <c r="L27" s="35"/>
       <c r="M27" s="36"/>
       <c r="N27" s="19">
         <v>5.64</v>
       </c>
       <c r="O27" s="37">
         <v>5.2</v>
       </c>
       <c r="P27" s="60">
         <v>5.8</v>
       </c>
       <c r="Q27" s="19">
@@ -4356,627 +4518,660 @@
       </c>
       <c r="U27" s="37">
         <v>6.32</v>
       </c>
       <c r="V27" s="37">
         <v>5.79</v>
       </c>
       <c r="W27" s="37">
         <v>6.07</v>
       </c>
       <c r="X27" s="37">
         <v>5.92</v>
       </c>
       <c r="Y27" s="37">
         <v>5.9</v>
       </c>
       <c r="Z27" s="37">
         <v>4.2699999999999996</v>
       </c>
       <c r="AA27" s="36">
         <v>4.51</v>
       </c>
       <c r="AB27" s="36">
         <v>4.95</v>
       </c>
-    </row>
-    <row r="28" spans="1:28" s="30" customFormat="1" ht="18" customHeight="1">
+      <c r="AC27" s="37">
+        <v>4.46</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29" s="30" customFormat="1" ht="18" customHeight="1">
       <c r="A28" s="52" t="s">
         <v>35</v>
       </c>
       <c r="N28" s="19">
         <v>6.9</v>
       </c>
       <c r="O28" s="37">
         <v>9.74</v>
       </c>
       <c r="P28" s="60">
         <v>8.31</v>
       </c>
       <c r="Q28" s="19">
         <v>7.79</v>
       </c>
       <c r="R28" s="37">
         <v>8.1300000000000008</v>
       </c>
       <c r="S28" s="37">
         <v>7.89</v>
       </c>
       <c r="T28" s="37">
         <v>8.0500000000000007</v>
       </c>
       <c r="U28" s="37">
         <v>7.56</v>
       </c>
       <c r="V28" s="37">
         <v>8.0299999999999994</v>
       </c>
       <c r="W28" s="37">
         <v>8.08</v>
       </c>
       <c r="X28" s="37">
         <v>7.82</v>
       </c>
       <c r="Y28" s="37">
         <v>7.74</v>
       </c>
       <c r="Z28" s="37">
         <v>4.4000000000000004</v>
       </c>
       <c r="AA28" s="36">
         <v>6.49</v>
       </c>
       <c r="AB28" s="36">
         <v>6.82</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="37">
+        <v>6.7</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="53" t="s">
         <v>36</v>
       </c>
       <c r="N29" s="19">
         <v>6.22</v>
       </c>
       <c r="O29" s="37">
         <v>6.35</v>
       </c>
       <c r="P29" s="60">
         <v>6.2</v>
       </c>
       <c r="Q29" s="19">
         <v>6.37</v>
       </c>
       <c r="R29" s="37">
         <v>6.47</v>
       </c>
       <c r="S29" s="37">
         <v>6.62</v>
       </c>
       <c r="T29" s="37">
         <v>6.64</v>
       </c>
       <c r="U29" s="37">
         <v>6.51</v>
       </c>
       <c r="V29" s="37">
         <v>6.45</v>
       </c>
       <c r="W29" s="37">
         <v>6.5</v>
       </c>
       <c r="X29" s="37">
         <v>6.58</v>
       </c>
       <c r="Y29" s="37">
         <v>6.66</v>
       </c>
       <c r="Z29" s="37">
         <v>5.92</v>
       </c>
       <c r="AA29" s="36">
         <v>5.86</v>
       </c>
       <c r="AB29" s="36">
         <v>6.04</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="37">
+        <v>6.14</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N30" s="19">
         <v>6.01</v>
       </c>
       <c r="O30" s="37">
         <v>6.21</v>
       </c>
       <c r="P30" s="60">
         <v>5.64</v>
       </c>
       <c r="Q30" s="19">
         <v>5.65</v>
       </c>
       <c r="R30" s="37">
         <v>5.76</v>
       </c>
       <c r="S30" s="37">
         <v>5.95</v>
       </c>
       <c r="T30" s="37">
         <v>6.03</v>
       </c>
       <c r="U30" s="37">
         <v>5.99</v>
       </c>
       <c r="V30" s="37">
         <v>5.94</v>
       </c>
       <c r="W30" s="37">
         <v>6.07</v>
       </c>
       <c r="X30" s="37">
         <v>6.19</v>
       </c>
       <c r="Y30" s="37">
         <v>6.26</v>
       </c>
       <c r="Z30" s="37">
         <v>5.0599999999999996</v>
       </c>
       <c r="AA30" s="36">
         <v>5.05</v>
       </c>
       <c r="AB30" s="36">
         <v>5.18</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="37">
+        <v>5.49</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N31" s="19">
         <v>4.6500000000000004</v>
       </c>
       <c r="O31" s="37">
         <v>6.08</v>
       </c>
       <c r="P31" s="60">
         <v>5.87</v>
       </c>
       <c r="Q31" s="19">
         <v>6.3</v>
       </c>
       <c r="R31" s="37">
         <v>6.61</v>
       </c>
       <c r="S31" s="37">
         <v>6.6</v>
       </c>
       <c r="T31" s="37">
         <v>6.77</v>
       </c>
       <c r="U31" s="37">
         <v>6.66</v>
       </c>
       <c r="V31" s="37">
         <v>6.6</v>
       </c>
       <c r="W31" s="37">
         <v>6.9</v>
       </c>
       <c r="X31" s="37">
         <v>6.91</v>
       </c>
       <c r="Y31" s="37">
         <v>7.33</v>
       </c>
       <c r="Z31" s="37">
         <v>8.7200000000000006</v>
       </c>
       <c r="AA31" s="36">
         <v>8.65</v>
       </c>
       <c r="AB31" s="36">
         <v>7.17</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="37">
+        <v>6.88</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N32" s="19">
         <v>3.68</v>
       </c>
       <c r="O32" s="37">
         <v>3.93</v>
       </c>
       <c r="P32" s="60">
         <v>3.56</v>
       </c>
       <c r="Q32" s="19">
         <v>3.99</v>
       </c>
       <c r="R32" s="37">
         <v>4.1500000000000004</v>
       </c>
       <c r="S32" s="37">
         <v>4.18</v>
       </c>
       <c r="T32" s="37">
         <v>4.38</v>
       </c>
       <c r="U32" s="37">
         <v>4.43</v>
       </c>
       <c r="V32" s="37">
         <v>4.4400000000000004</v>
       </c>
       <c r="W32" s="37">
         <v>4.54</v>
       </c>
       <c r="X32" s="37">
         <v>4.6399999999999997</v>
       </c>
       <c r="Y32" s="37">
         <v>4.7300000000000004</v>
       </c>
       <c r="Z32" s="37">
         <v>4.2699999999999996</v>
       </c>
       <c r="AA32" s="36">
         <v>4.25</v>
       </c>
       <c r="AB32" s="36">
         <v>4.46</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="37">
+        <v>4.34</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="54" t="s">
         <v>40</v>
       </c>
       <c r="N33" s="19">
         <v>7.55</v>
       </c>
       <c r="O33" s="37">
         <v>9.57</v>
       </c>
       <c r="P33" s="60">
         <v>8.7200000000000006</v>
       </c>
       <c r="Q33" s="19">
         <v>7.33</v>
       </c>
       <c r="R33" s="37">
         <v>8.0299999999999994</v>
       </c>
       <c r="S33" s="37">
         <v>8.4499999999999993</v>
       </c>
       <c r="T33" s="37">
         <v>7.86</v>
       </c>
       <c r="U33" s="37">
         <v>7.76</v>
       </c>
       <c r="V33" s="37">
         <v>7.54</v>
       </c>
       <c r="W33" s="37">
         <v>7.72</v>
       </c>
       <c r="X33" s="37">
         <v>8.02</v>
       </c>
       <c r="Y33" s="37">
         <v>7.78</v>
       </c>
       <c r="Z33" s="37">
         <v>8.1199999999999992</v>
       </c>
       <c r="AA33" s="36">
         <v>9.5399999999999991</v>
       </c>
       <c r="AB33" s="36">
         <v>8.74</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="37">
+        <v>8.26</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N34" s="19">
         <v>5.78</v>
       </c>
       <c r="O34" s="37">
         <v>5.81</v>
       </c>
       <c r="P34" s="60">
         <v>5.19</v>
       </c>
       <c r="Q34" s="19">
         <v>5.39</v>
       </c>
       <c r="R34" s="37">
         <v>5.3</v>
       </c>
       <c r="S34" s="37">
         <v>5.36</v>
       </c>
       <c r="T34" s="37">
         <v>5.58</v>
       </c>
       <c r="U34" s="37">
         <v>5.55</v>
       </c>
       <c r="V34" s="37">
         <v>5.62</v>
       </c>
       <c r="W34" s="37">
         <v>5.61</v>
       </c>
       <c r="X34" s="37">
         <v>5.72</v>
       </c>
       <c r="Y34" s="37">
         <v>5.81</v>
       </c>
       <c r="Z34" s="37">
         <v>3.89</v>
       </c>
       <c r="AA34" s="36">
         <v>4.32</v>
       </c>
       <c r="AB34" s="36">
         <v>4.68</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="37">
+        <v>4.9800000000000004</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="54" t="s">
         <v>42</v>
       </c>
       <c r="N35" s="19">
         <v>7.41</v>
       </c>
       <c r="O35" s="37">
         <v>7.77</v>
       </c>
       <c r="P35" s="60">
         <v>7.1</v>
       </c>
       <c r="Q35" s="19">
         <v>6.89</v>
       </c>
       <c r="R35" s="37">
         <v>6.51</v>
       </c>
       <c r="S35" s="37">
         <v>6.42</v>
       </c>
       <c r="T35" s="37">
         <v>6.59</v>
       </c>
       <c r="U35" s="37">
         <v>6.72</v>
       </c>
       <c r="V35" s="37">
         <v>6.62</v>
       </c>
       <c r="W35" s="37">
         <v>6.5</v>
       </c>
       <c r="X35" s="37">
         <v>6.5</v>
       </c>
       <c r="Y35" s="37">
         <v>6.73</v>
       </c>
       <c r="Z35" s="37">
         <v>5.91</v>
       </c>
       <c r="AA35" s="36">
         <v>6.14</v>
       </c>
       <c r="AB35" s="36">
         <v>6.02</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="37">
+        <v>7.04</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="55" t="s">
         <v>43</v>
       </c>
       <c r="N36" s="50">
         <v>4.7</v>
       </c>
       <c r="O36" s="50">
         <v>5.89</v>
       </c>
       <c r="P36" s="61">
         <v>5.35</v>
       </c>
       <c r="Q36" s="20">
         <v>5.57</v>
       </c>
       <c r="R36" s="20">
         <v>5.51</v>
       </c>
       <c r="S36" s="20">
         <v>5.68</v>
       </c>
       <c r="T36" s="20">
         <v>5.83</v>
       </c>
       <c r="U36" s="20">
         <v>5.92</v>
       </c>
       <c r="V36" s="20">
         <v>5.87</v>
       </c>
       <c r="W36" s="20">
         <v>5.87</v>
       </c>
       <c r="X36" s="20">
         <v>5.97</v>
       </c>
       <c r="Y36" s="20">
         <v>6.03</v>
       </c>
       <c r="Z36" s="20">
         <v>5.21</v>
       </c>
       <c r="AA36" s="20">
         <v>5.49</v>
       </c>
       <c r="AB36" s="20">
         <v>5.59</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC36" s="20">
+        <v>5.7</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="4" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A5:AB5"/>
-[...1 lines deleted...]
-    <mergeCell ref="A25:AB25"/>
+    <mergeCell ref="A25:AC25"/>
+    <mergeCell ref="Z3:AC3"/>
+    <mergeCell ref="A1:AC1"/>
+    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="A18:AC18"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="Z3:AB3"/>
-    <mergeCell ref="A1:AB1"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB53"/>
+  <dimension ref="A1:AC53"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="AD37" sqref="AD37"/>
+      <selection pane="bottomLeft" activeCell="AD35" sqref="AD35"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
-      <c r="A1" s="78" t="s">
+    <row r="1" spans="1:29">
+      <c r="A1" s="72" t="s">
         <v>31</v>
       </c>
-      <c r="B1" s="78"/>
-[...27 lines deleted...]
-    <row r="2" spans="1:28" s="1" customFormat="1">
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
+      <c r="U1" s="72"/>
+      <c r="V1" s="72"/>
+      <c r="W1" s="72"/>
+      <c r="X1" s="72"/>
+      <c r="Y1" s="72"/>
+      <c r="Z1" s="72"/>
+      <c r="AA1" s="72"/>
+      <c r="AB1" s="72"/>
+      <c r="AC1" s="72"/>
+    </row>
+    <row r="2" spans="1:29" s="1" customFormat="1">
       <c r="A2" s="3"/>
       <c r="N2" s="57"/>
       <c r="O2" s="57"/>
       <c r="P2" s="57"/>
       <c r="Q2" s="57"/>
       <c r="R2" s="57"/>
       <c r="S2" s="57"/>
       <c r="T2" s="57"/>
       <c r="U2" s="57"/>
       <c r="V2" s="57"/>
       <c r="W2" s="57"/>
       <c r="X2" s="57"/>
       <c r="Y2" s="57"/>
       <c r="Z2" s="57"/>
       <c r="AA2" s="57"/>
       <c r="AB2" s="57"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="72">
+      <c r="AC2" s="57"/>
+    </row>
+    <row r="3" spans="1:29" s="1" customFormat="1">
+      <c r="A3" s="79"/>
+      <c r="B3" s="77">
         <v>2021</v>
       </c>
-      <c r="C3" s="73"/>
-[...10 lines deleted...]
-      <c r="N3" s="72">
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+      <c r="N3" s="77">
         <v>2025</v>
       </c>
-      <c r="O3" s="73"/>
-[...10 lines deleted...]
-      <c r="Z3" s="76">
+      <c r="O3" s="78"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78"/>
+      <c r="S3" s="78"/>
+      <c r="T3" s="78"/>
+      <c r="U3" s="78"/>
+      <c r="V3" s="78"/>
+      <c r="W3" s="78"/>
+      <c r="X3" s="78"/>
+      <c r="Y3" s="78"/>
+      <c r="Z3" s="73">
         <v>2026</v>
       </c>
-      <c r="AA3" s="77"/>
-[...3 lines deleted...]
-      <c r="A4" s="75"/>
+      <c r="AA3" s="74"/>
+      <c r="AB3" s="74"/>
+      <c r="AC3" s="74"/>
+    </row>
+    <row r="4" spans="1:29" s="1" customFormat="1">
+      <c r="A4" s="80"/>
       <c r="B4" s="7" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="8" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="9" t="s">
         <v>16</v>
       </c>
       <c r="J4" s="9" t="s">
@@ -5014,84 +5209,88 @@
       </c>
       <c r="U4" s="6" t="s">
         <v>16</v>
       </c>
       <c r="V4" s="6" t="s">
         <v>17</v>
       </c>
       <c r="W4" s="6" t="s">
         <v>21</v>
       </c>
       <c r="X4" s="9" t="s">
         <v>22</v>
       </c>
       <c r="Y4" s="9" t="s">
         <v>26</v>
       </c>
       <c r="Z4" s="21" t="s">
         <v>9</v>
       </c>
       <c r="AA4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AB4" s="5" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="79" t="s">
+      <c r="AC4" s="42" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29" s="1" customFormat="1">
+      <c r="A5" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="79"/>
-[...27 lines deleted...]
-    <row r="6" spans="1:28" s="1" customFormat="1">
+      <c r="B5" s="75"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
+      <c r="I5" s="75"/>
+      <c r="J5" s="75"/>
+      <c r="K5" s="75"/>
+      <c r="L5" s="75"/>
+      <c r="M5" s="75"/>
+      <c r="N5" s="75"/>
+      <c r="O5" s="75"/>
+      <c r="P5" s="75"/>
+      <c r="Q5" s="75"/>
+      <c r="R5" s="75"/>
+      <c r="S5" s="75"/>
+      <c r="T5" s="75"/>
+      <c r="U5" s="75"/>
+      <c r="V5" s="75"/>
+      <c r="W5" s="75"/>
+      <c r="X5" s="75"/>
+      <c r="Y5" s="75"/>
+      <c r="Z5" s="75"/>
+      <c r="AA5" s="75"/>
+      <c r="AB5" s="75"/>
+      <c r="AC5" s="75"/>
+    </row>
+    <row r="6" spans="1:29" s="1" customFormat="1">
       <c r="A6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="43"/>
       <c r="C6" s="43"/>
       <c r="D6" s="43"/>
       <c r="E6" s="43"/>
       <c r="F6" s="43"/>
       <c r="G6" s="43"/>
       <c r="H6" s="43"/>
       <c r="I6" s="43"/>
       <c r="J6" s="43"/>
       <c r="K6" s="43"/>
       <c r="L6" s="43"/>
       <c r="M6" s="43"/>
       <c r="N6" s="41">
         <v>738</v>
       </c>
       <c r="O6" s="41">
         <v>792</v>
       </c>
       <c r="P6" s="41">
         <v>640</v>
       </c>
       <c r="Q6" s="41">
@@ -5108,52 +5307,55 @@
       </c>
       <c r="U6" s="41">
         <v>760</v>
       </c>
       <c r="V6" s="41">
         <v>735</v>
       </c>
       <c r="W6" s="41">
         <v>854</v>
       </c>
       <c r="X6" s="41">
         <v>882</v>
       </c>
       <c r="Y6" s="41">
         <v>912</v>
       </c>
       <c r="Z6" s="41">
         <v>708</v>
       </c>
       <c r="AA6" s="39">
         <v>691</v>
       </c>
       <c r="AB6" s="41">
         <v>816</v>
       </c>
-    </row>
-    <row r="7" spans="1:28" s="1" customFormat="1">
+      <c r="AC6" s="41">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" s="1" customFormat="1">
       <c r="A7" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="43"/>
       <c r="C7" s="43"/>
       <c r="D7" s="43"/>
       <c r="E7" s="43"/>
       <c r="F7" s="43"/>
       <c r="G7" s="43"/>
       <c r="H7" s="43"/>
       <c r="I7" s="43"/>
       <c r="J7" s="43"/>
       <c r="K7" s="43"/>
       <c r="L7" s="43"/>
       <c r="M7" s="43"/>
       <c r="N7" s="26">
         <v>42</v>
       </c>
       <c r="O7" s="26">
         <v>40</v>
       </c>
       <c r="P7" s="26">
         <v>39</v>
       </c>
       <c r="Q7" s="26">
@@ -5170,52 +5372,55 @@
       </c>
       <c r="U7" s="26">
         <v>42</v>
       </c>
       <c r="V7" s="26">
         <v>28</v>
       </c>
       <c r="W7" s="26">
         <v>37</v>
       </c>
       <c r="X7" s="26">
         <v>45</v>
       </c>
       <c r="Y7" s="26">
         <v>46</v>
       </c>
       <c r="Z7" s="26">
         <v>36</v>
       </c>
       <c r="AA7" s="24">
         <v>38</v>
       </c>
       <c r="AB7" s="26">
         <v>55</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="1" customFormat="1">
+      <c r="AC7" s="26">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="1" customFormat="1">
       <c r="A8" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="43"/>
       <c r="C8" s="43"/>
       <c r="D8" s="43"/>
       <c r="E8" s="43"/>
       <c r="F8" s="43"/>
       <c r="G8" s="43"/>
       <c r="H8" s="43"/>
       <c r="I8" s="43"/>
       <c r="J8" s="43"/>
       <c r="K8" s="43"/>
       <c r="L8" s="43"/>
       <c r="M8" s="43"/>
       <c r="N8" s="26">
         <v>23</v>
       </c>
       <c r="O8" s="26">
         <v>32</v>
       </c>
       <c r="P8" s="26">
         <v>19</v>
       </c>
       <c r="Q8" s="26">
@@ -5232,52 +5437,55 @@
       </c>
       <c r="U8" s="26">
         <v>24</v>
       </c>
       <c r="V8" s="26">
         <v>27</v>
       </c>
       <c r="W8" s="26">
         <v>27</v>
       </c>
       <c r="X8" s="26">
         <v>34</v>
       </c>
       <c r="Y8" s="26">
         <v>23</v>
       </c>
       <c r="Z8" s="26">
         <v>24</v>
       </c>
       <c r="AA8" s="24">
         <v>17</v>
       </c>
       <c r="AB8" s="26">
         <v>33</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" s="1" customFormat="1">
+      <c r="AC8" s="26">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="1" customFormat="1">
       <c r="A9" s="52" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="43"/>
       <c r="C9" s="43"/>
       <c r="D9" s="43"/>
       <c r="E9" s="43"/>
       <c r="F9" s="43"/>
       <c r="G9" s="43"/>
       <c r="H9" s="43"/>
       <c r="I9" s="43"/>
       <c r="J9" s="43"/>
       <c r="K9" s="43"/>
       <c r="L9" s="43"/>
       <c r="M9" s="43"/>
       <c r="N9" s="26">
         <v>16</v>
       </c>
       <c r="O9" s="26">
         <v>27</v>
       </c>
       <c r="P9" s="26">
         <v>13</v>
       </c>
       <c r="Q9" s="26">
@@ -5294,52 +5502,55 @@
       </c>
       <c r="U9" s="26">
         <v>10</v>
       </c>
       <c r="V9" s="26">
         <v>27</v>
       </c>
       <c r="W9" s="26">
         <v>20</v>
       </c>
       <c r="X9" s="26">
         <v>12</v>
       </c>
       <c r="Y9" s="26">
         <v>16</v>
       </c>
       <c r="Z9" s="26">
         <v>10</v>
       </c>
       <c r="AA9" s="24">
         <v>18</v>
       </c>
       <c r="AB9" s="26">
         <v>17</v>
       </c>
-    </row>
-    <row r="10" spans="1:28" s="1" customFormat="1">
+      <c r="AC9" s="26">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29" s="1" customFormat="1">
       <c r="A10" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="43"/>
       <c r="C10" s="43"/>
       <c r="D10" s="43"/>
       <c r="E10" s="43"/>
       <c r="F10" s="43"/>
       <c r="G10" s="43"/>
       <c r="H10" s="43"/>
       <c r="I10" s="43"/>
       <c r="J10" s="43"/>
       <c r="K10" s="43"/>
       <c r="L10" s="43"/>
       <c r="M10" s="43"/>
       <c r="N10" s="26">
         <v>146</v>
       </c>
       <c r="O10" s="26">
         <v>143</v>
       </c>
       <c r="P10" s="26">
         <v>140</v>
       </c>
       <c r="Q10" s="26">
@@ -5356,52 +5567,55 @@
       </c>
       <c r="U10" s="26">
         <v>140</v>
       </c>
       <c r="V10" s="26">
         <v>140</v>
       </c>
       <c r="W10" s="26">
         <v>168</v>
       </c>
       <c r="X10" s="26">
         <v>167</v>
       </c>
       <c r="Y10" s="26">
         <v>180</v>
       </c>
       <c r="Z10" s="26">
         <v>143</v>
       </c>
       <c r="AA10" s="24">
         <v>133</v>
       </c>
       <c r="AB10" s="26">
         <v>153</v>
       </c>
-    </row>
-    <row r="11" spans="1:28" s="1" customFormat="1">
+      <c r="AC10" s="26">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29" s="1" customFormat="1">
       <c r="A11" s="54" t="s">
         <v>37</v>
       </c>
       <c r="B11" s="43"/>
       <c r="C11" s="43"/>
       <c r="D11" s="43"/>
       <c r="E11" s="43"/>
       <c r="F11" s="43"/>
       <c r="G11" s="43"/>
       <c r="H11" s="43"/>
       <c r="I11" s="43"/>
       <c r="J11" s="43"/>
       <c r="K11" s="43"/>
       <c r="L11" s="43"/>
       <c r="M11" s="43"/>
       <c r="N11" s="26">
         <v>87</v>
       </c>
       <c r="O11" s="26">
         <v>84</v>
       </c>
       <c r="P11" s="26">
         <v>66</v>
       </c>
       <c r="Q11" s="26">
@@ -5418,52 +5632,55 @@
       </c>
       <c r="U11" s="26">
         <v>83</v>
       </c>
       <c r="V11" s="26">
         <v>77</v>
       </c>
       <c r="W11" s="26">
         <v>104</v>
       </c>
       <c r="X11" s="26">
         <v>104</v>
       </c>
       <c r="Y11" s="26">
         <v>101</v>
       </c>
       <c r="Z11" s="26">
         <v>74</v>
       </c>
       <c r="AA11" s="24">
         <v>66</v>
       </c>
       <c r="AB11" s="26">
         <v>79</v>
       </c>
-    </row>
-    <row r="12" spans="1:28" s="1" customFormat="1">
+      <c r="AC11" s="26">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29" s="1" customFormat="1">
       <c r="A12" s="54" t="s">
         <v>38</v>
       </c>
       <c r="B12" s="43"/>
       <c r="C12" s="43"/>
       <c r="D12" s="43"/>
       <c r="E12" s="43"/>
       <c r="F12" s="43"/>
       <c r="G12" s="43"/>
       <c r="H12" s="43"/>
       <c r="I12" s="43"/>
       <c r="J12" s="43"/>
       <c r="K12" s="43"/>
       <c r="L12" s="43"/>
       <c r="M12" s="43"/>
       <c r="N12" s="26">
         <v>10</v>
       </c>
       <c r="O12" s="26">
         <v>15</v>
       </c>
       <c r="P12" s="26">
         <v>12</v>
       </c>
       <c r="Q12" s="26">
@@ -5480,52 +5697,55 @@
       </c>
       <c r="U12" s="26">
         <v>13</v>
       </c>
       <c r="V12" s="26">
         <v>13</v>
       </c>
       <c r="W12" s="26">
         <v>21</v>
       </c>
       <c r="X12" s="26">
         <v>15</v>
       </c>
       <c r="Y12" s="26">
         <v>26</v>
       </c>
       <c r="Z12" s="26">
         <v>18</v>
       </c>
       <c r="AA12" s="24">
         <v>16</v>
       </c>
       <c r="AB12" s="26">
         <v>9</v>
       </c>
-    </row>
-    <row r="13" spans="1:28" s="1" customFormat="1">
+      <c r="AC12" s="26">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29" s="1" customFormat="1">
       <c r="A13" s="54" t="s">
         <v>39</v>
       </c>
       <c r="B13" s="43"/>
       <c r="C13" s="43"/>
       <c r="D13" s="43"/>
       <c r="E13" s="43"/>
       <c r="F13" s="43"/>
       <c r="G13" s="43"/>
       <c r="H13" s="43"/>
       <c r="I13" s="43"/>
       <c r="J13" s="43"/>
       <c r="K13" s="43"/>
       <c r="L13" s="43"/>
       <c r="M13" s="43"/>
       <c r="N13" s="26">
         <v>116</v>
       </c>
       <c r="O13" s="26">
         <v>131</v>
       </c>
       <c r="P13" s="26">
         <v>115</v>
       </c>
       <c r="Q13" s="26">
@@ -5542,52 +5762,55 @@
       </c>
       <c r="U13" s="26">
         <v>147</v>
       </c>
       <c r="V13" s="26">
         <v>134</v>
       </c>
       <c r="W13" s="26">
         <v>172</v>
       </c>
       <c r="X13" s="26">
         <v>162</v>
       </c>
       <c r="Y13" s="26">
         <v>172</v>
       </c>
       <c r="Z13" s="26">
         <v>145</v>
       </c>
       <c r="AA13" s="24">
         <v>129</v>
       </c>
       <c r="AB13" s="26">
         <v>165</v>
       </c>
-    </row>
-    <row r="14" spans="1:28" s="1" customFormat="1">
+      <c r="AC13" s="26">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29" s="1" customFormat="1">
       <c r="A14" s="54" t="s">
         <v>40</v>
       </c>
       <c r="B14" s="43"/>
       <c r="C14" s="43"/>
       <c r="D14" s="43"/>
       <c r="E14" s="43"/>
       <c r="F14" s="43"/>
       <c r="G14" s="43"/>
       <c r="H14" s="43"/>
       <c r="I14" s="43"/>
       <c r="J14" s="43"/>
       <c r="K14" s="43"/>
       <c r="L14" s="43"/>
       <c r="M14" s="43"/>
       <c r="N14" s="26">
         <v>17</v>
       </c>
       <c r="O14" s="26">
         <v>24</v>
       </c>
       <c r="P14" s="26">
         <v>16</v>
       </c>
       <c r="Q14" s="26">
@@ -5604,52 +5827,55 @@
       </c>
       <c r="U14" s="26">
         <v>16</v>
       </c>
       <c r="V14" s="26">
         <v>13</v>
       </c>
       <c r="W14" s="26">
         <v>21</v>
       </c>
       <c r="X14" s="26">
         <v>24</v>
       </c>
       <c r="Y14" s="26">
         <v>12</v>
       </c>
       <c r="Z14" s="26">
         <v>17</v>
       </c>
       <c r="AA14" s="24">
         <v>21</v>
       </c>
       <c r="AB14" s="26">
         <v>15</v>
       </c>
-    </row>
-    <row r="15" spans="1:28" s="1" customFormat="1">
+      <c r="AC14" s="26">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29" s="1" customFormat="1">
       <c r="A15" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B15" s="43"/>
       <c r="C15" s="43"/>
       <c r="D15" s="43"/>
       <c r="E15" s="43"/>
       <c r="F15" s="43"/>
       <c r="G15" s="43"/>
       <c r="H15" s="43"/>
       <c r="I15" s="43"/>
       <c r="J15" s="43"/>
       <c r="K15" s="43"/>
       <c r="L15" s="43"/>
       <c r="M15" s="43"/>
       <c r="N15" s="26">
         <v>148</v>
       </c>
       <c r="O15" s="26">
         <v>126</v>
       </c>
       <c r="P15" s="26">
         <v>103</v>
       </c>
       <c r="Q15" s="26">
@@ -5666,52 +5892,55 @@
       </c>
       <c r="U15" s="26">
         <v>115</v>
       </c>
       <c r="V15" s="26">
         <v>139</v>
       </c>
       <c r="W15" s="26">
         <v>137</v>
       </c>
       <c r="X15" s="26">
         <v>151</v>
       </c>
       <c r="Y15" s="26">
         <v>153</v>
       </c>
       <c r="Z15" s="26">
         <v>102</v>
       </c>
       <c r="AA15" s="24">
         <v>115</v>
       </c>
       <c r="AB15" s="26">
         <v>141</v>
       </c>
-    </row>
-    <row r="16" spans="1:28" s="1" customFormat="1">
+      <c r="AC15" s="26">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29" s="1" customFormat="1">
       <c r="A16" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B16" s="43"/>
       <c r="C16" s="43"/>
       <c r="D16" s="43"/>
       <c r="E16" s="43"/>
       <c r="F16" s="43"/>
       <c r="G16" s="43"/>
       <c r="H16" s="43"/>
       <c r="I16" s="43"/>
       <c r="J16" s="43"/>
       <c r="K16" s="43"/>
       <c r="L16" s="43"/>
       <c r="M16" s="43"/>
       <c r="N16" s="26">
         <v>38</v>
       </c>
       <c r="O16" s="26">
         <v>38</v>
       </c>
       <c r="P16" s="26">
         <v>30</v>
       </c>
       <c r="Q16" s="26">
@@ -5728,52 +5957,55 @@
       </c>
       <c r="U16" s="26">
         <v>39</v>
       </c>
       <c r="V16" s="26">
         <v>29</v>
       </c>
       <c r="W16" s="26">
         <v>28</v>
       </c>
       <c r="X16" s="26">
         <v>32</v>
       </c>
       <c r="Y16" s="26">
         <v>48</v>
       </c>
       <c r="Z16" s="26">
         <v>30</v>
       </c>
       <c r="AA16" s="24">
         <v>29</v>
       </c>
       <c r="AB16" s="26">
         <v>29</v>
       </c>
-    </row>
-    <row r="17" spans="1:28" s="1" customFormat="1">
+      <c r="AC16" s="26">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29" s="1" customFormat="1">
       <c r="A17" s="54" t="s">
         <v>43</v>
       </c>
       <c r="B17" s="43"/>
       <c r="C17" s="43"/>
       <c r="D17" s="43"/>
       <c r="E17" s="43"/>
       <c r="F17" s="43"/>
       <c r="G17" s="43"/>
       <c r="H17" s="43"/>
       <c r="I17" s="43"/>
       <c r="J17" s="43"/>
       <c r="K17" s="43"/>
       <c r="L17" s="43"/>
       <c r="M17" s="43"/>
       <c r="N17" s="26">
         <v>95</v>
       </c>
       <c r="O17" s="26">
         <v>132</v>
       </c>
       <c r="P17" s="26">
         <v>87</v>
       </c>
       <c r="Q17" s="26">
@@ -5790,84 +6022,88 @@
       </c>
       <c r="U17" s="26">
         <v>131</v>
       </c>
       <c r="V17" s="26">
         <v>108</v>
       </c>
       <c r="W17" s="26">
         <v>119</v>
       </c>
       <c r="X17" s="26">
         <v>136</v>
       </c>
       <c r="Y17" s="26">
         <v>135</v>
       </c>
       <c r="Z17" s="26">
         <v>109</v>
       </c>
       <c r="AA17" s="24">
         <v>109</v>
       </c>
       <c r="AB17" s="26">
         <v>120</v>
       </c>
-    </row>
-    <row r="18" spans="1:28" s="1" customFormat="1">
+      <c r="AC17" s="26">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29" s="1" customFormat="1">
       <c r="A18" s="81" t="s">
         <v>28</v>
       </c>
       <c r="B18" s="81"/>
       <c r="C18" s="81"/>
       <c r="D18" s="81"/>
       <c r="E18" s="81"/>
       <c r="F18" s="81"/>
       <c r="G18" s="81"/>
       <c r="H18" s="81"/>
       <c r="I18" s="81"/>
       <c r="J18" s="81"/>
       <c r="K18" s="81"/>
       <c r="L18" s="81"/>
       <c r="M18" s="81"/>
       <c r="N18" s="81"/>
       <c r="O18" s="81"/>
       <c r="P18" s="81"/>
       <c r="Q18" s="81"/>
       <c r="R18" s="81"/>
       <c r="S18" s="81"/>
       <c r="T18" s="81"/>
       <c r="U18" s="81"/>
       <c r="V18" s="81"/>
       <c r="W18" s="81"/>
       <c r="X18" s="81"/>
       <c r="Y18" s="81"/>
       <c r="Z18" s="81"/>
       <c r="AA18" s="81"/>
       <c r="AB18" s="81"/>
-    </row>
-    <row r="19" spans="1:28" s="29" customFormat="1">
+      <c r="AC18" s="81"/>
+    </row>
+    <row r="19" spans="1:29" s="29" customFormat="1">
       <c r="A19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="10">
         <v>1272</v>
       </c>
       <c r="C19" s="10">
         <v>1169</v>
       </c>
       <c r="D19" s="11">
         <v>1253</v>
       </c>
       <c r="E19" s="11">
         <v>1568</v>
       </c>
       <c r="F19" s="11">
         <v>1603</v>
       </c>
       <c r="G19" s="11">
         <v>1273</v>
       </c>
       <c r="H19" s="15">
         <v>1383</v>
       </c>
       <c r="I19" s="15">
@@ -5908,52 +6144,55 @@
       </c>
       <c r="U19" s="41">
         <v>426</v>
       </c>
       <c r="V19" s="41">
         <v>417</v>
       </c>
       <c r="W19" s="41">
         <v>485</v>
       </c>
       <c r="X19" s="41">
         <v>501</v>
       </c>
       <c r="Y19" s="41">
         <v>519</v>
       </c>
       <c r="Z19" s="41">
         <v>392</v>
       </c>
       <c r="AA19" s="41">
         <v>405</v>
       </c>
       <c r="AB19" s="41">
         <v>460</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" s="29" customFormat="1">
+      <c r="AC19" s="41">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="29" customFormat="1">
       <c r="A20" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="10"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="15"/>
       <c r="I20" s="11"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="26">
         <v>21</v>
       </c>
       <c r="O20" s="26">
         <v>22</v>
       </c>
       <c r="P20" s="26">
         <v>18</v>
       </c>
       <c r="Q20" s="26">
@@ -5970,52 +6209,55 @@
       </c>
       <c r="U20" s="26">
         <v>16</v>
       </c>
       <c r="V20" s="26">
         <v>19</v>
       </c>
       <c r="W20" s="26">
         <v>22</v>
       </c>
       <c r="X20" s="26">
         <v>20</v>
       </c>
       <c r="Y20" s="26">
         <v>25</v>
       </c>
       <c r="Z20" s="26">
         <v>17</v>
       </c>
       <c r="AA20" s="26">
         <v>17</v>
       </c>
       <c r="AB20" s="26">
         <v>20</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" s="32" customFormat="1">
+      <c r="AC20" s="26">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="32" customFormat="1">
       <c r="A21" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B21" s="10"/>
       <c r="C21" s="10"/>
       <c r="D21" s="11"/>
       <c r="E21" s="11"/>
       <c r="F21" s="11"/>
       <c r="G21" s="11"/>
       <c r="H21" s="15"/>
       <c r="I21" s="11"/>
       <c r="J21" s="15"/>
       <c r="K21" s="15"/>
       <c r="L21" s="15"/>
       <c r="M21" s="15"/>
       <c r="N21" s="26">
         <v>15</v>
       </c>
       <c r="O21" s="26">
         <v>17</v>
       </c>
       <c r="P21" s="26">
         <v>9</v>
       </c>
       <c r="Q21" s="26">
@@ -6032,52 +6274,55 @@
       </c>
       <c r="U21" s="26">
         <v>11</v>
       </c>
       <c r="V21" s="26">
         <v>15</v>
       </c>
       <c r="W21" s="26">
         <v>18</v>
       </c>
       <c r="X21" s="26">
         <v>20</v>
       </c>
       <c r="Y21" s="26">
         <v>14</v>
       </c>
       <c r="Z21" s="26">
         <v>16</v>
       </c>
       <c r="AA21" s="26">
         <v>15</v>
       </c>
       <c r="AB21" s="26">
         <v>20</v>
       </c>
-    </row>
-    <row r="22" spans="1:28" s="29" customFormat="1">
+      <c r="AC21" s="26">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29" s="29" customFormat="1">
       <c r="A22" s="52" t="s">
         <v>35</v>
       </c>
       <c r="B22" s="10"/>
       <c r="C22" s="10"/>
       <c r="D22" s="10"/>
       <c r="E22" s="10"/>
       <c r="F22" s="10"/>
       <c r="G22" s="10"/>
       <c r="H22" s="33"/>
       <c r="I22" s="10"/>
       <c r="J22" s="33"/>
       <c r="K22" s="33"/>
       <c r="L22" s="33"/>
       <c r="M22" s="33"/>
       <c r="N22" s="26">
         <v>2</v>
       </c>
       <c r="O22" s="26">
         <v>17</v>
       </c>
       <c r="P22" s="26">
         <v>8</v>
       </c>
       <c r="Q22" s="26">
@@ -6094,52 +6339,55 @@
       </c>
       <c r="U22" s="26">
         <v>5</v>
       </c>
       <c r="V22" s="26">
         <v>17</v>
       </c>
       <c r="W22" s="26">
         <v>10</v>
       </c>
       <c r="X22" s="26">
         <v>11</v>
       </c>
       <c r="Y22" s="26">
         <v>6</v>
       </c>
       <c r="Z22" s="26">
         <v>6</v>
       </c>
       <c r="AA22" s="26">
         <v>8</v>
       </c>
       <c r="AB22" s="26">
         <v>11</v>
       </c>
-    </row>
-    <row r="23" spans="1:28" ht="18.75" customHeight="1">
+      <c r="AC22" s="26">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29" ht="18.75" customHeight="1">
       <c r="A23" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B23" s="28"/>
       <c r="C23" s="28"/>
       <c r="D23" s="28"/>
       <c r="E23" s="28"/>
       <c r="F23" s="28"/>
       <c r="G23" s="28"/>
       <c r="H23" s="28"/>
       <c r="I23" s="28"/>
       <c r="J23" s="28"/>
       <c r="K23" s="28"/>
       <c r="L23" s="28"/>
       <c r="M23" s="28"/>
       <c r="N23" s="26">
         <v>87</v>
       </c>
       <c r="O23" s="26">
         <v>82</v>
       </c>
       <c r="P23" s="26">
         <v>70</v>
       </c>
       <c r="Q23" s="26">
@@ -6156,434 +6404,459 @@
       </c>
       <c r="U23" s="26">
         <v>81</v>
       </c>
       <c r="V23" s="26">
         <v>76</v>
       </c>
       <c r="W23" s="26">
         <v>89</v>
       </c>
       <c r="X23" s="26">
         <v>85</v>
       </c>
       <c r="Y23" s="26">
         <v>92</v>
       </c>
       <c r="Z23" s="26">
         <v>70</v>
       </c>
       <c r="AA23" s="26">
         <v>80</v>
       </c>
       <c r="AB23" s="26">
         <v>90</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="26">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N24" s="26">
         <v>54</v>
       </c>
       <c r="O24" s="26">
         <v>49</v>
       </c>
       <c r="P24" s="26">
         <v>32</v>
       </c>
       <c r="Q24" s="26">
         <v>47</v>
       </c>
       <c r="R24" s="26">
         <v>50</v>
       </c>
       <c r="S24" s="26">
         <v>57</v>
       </c>
       <c r="T24" s="26">
         <v>57</v>
       </c>
       <c r="U24" s="26">
         <v>46</v>
       </c>
       <c r="V24" s="26">
         <v>45</v>
       </c>
       <c r="W24" s="26">
         <v>62</v>
       </c>
       <c r="X24" s="26">
         <v>65</v>
       </c>
       <c r="Y24" s="26">
         <v>64</v>
       </c>
       <c r="Z24" s="26">
         <v>46</v>
       </c>
       <c r="AA24" s="26">
         <v>36</v>
       </c>
       <c r="AB24" s="26">
         <v>47</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="26">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N25" s="26">
         <v>4</v>
       </c>
       <c r="O25" s="26">
         <v>11</v>
       </c>
       <c r="P25" s="26">
         <v>6</v>
       </c>
       <c r="Q25" s="26">
         <v>5</v>
       </c>
       <c r="R25" s="26">
         <v>7</v>
       </c>
       <c r="S25" s="26">
         <v>9</v>
       </c>
       <c r="T25" s="26">
         <v>7</v>
       </c>
       <c r="U25" s="26">
         <v>8</v>
       </c>
       <c r="V25" s="26">
         <v>6</v>
       </c>
       <c r="W25" s="26">
         <v>12</v>
       </c>
       <c r="X25" s="26">
         <v>6</v>
       </c>
       <c r="Y25" s="26">
         <v>16</v>
       </c>
       <c r="Z25" s="26">
         <v>9</v>
       </c>
       <c r="AA25" s="26">
         <v>11</v>
       </c>
       <c r="AB25" s="26">
         <v>8</v>
       </c>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N26" s="26">
         <v>65</v>
       </c>
       <c r="O26" s="26">
         <v>78</v>
       </c>
       <c r="P26" s="26">
         <v>67</v>
       </c>
       <c r="Q26" s="26">
         <v>90</v>
       </c>
       <c r="R26" s="26">
         <v>94</v>
       </c>
       <c r="S26" s="26">
         <v>80</v>
       </c>
       <c r="T26" s="26">
         <v>98</v>
       </c>
       <c r="U26" s="26">
         <v>78</v>
       </c>
       <c r="V26" s="26">
         <v>76</v>
       </c>
       <c r="W26" s="26">
         <v>96</v>
       </c>
       <c r="X26" s="26">
         <v>96</v>
       </c>
       <c r="Y26" s="26">
         <v>99</v>
       </c>
       <c r="Z26" s="26">
         <v>82</v>
       </c>
       <c r="AA26" s="26">
         <v>74</v>
       </c>
       <c r="AB26" s="26">
         <v>98</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="26">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="54" t="s">
         <v>40</v>
       </c>
       <c r="N27" s="26">
         <v>13</v>
       </c>
       <c r="O27" s="26">
         <v>13</v>
       </c>
       <c r="P27" s="26">
         <v>10</v>
       </c>
       <c r="Q27" s="26">
         <v>3</v>
       </c>
       <c r="R27" s="26">
         <v>10</v>
       </c>
       <c r="S27" s="26">
         <v>20</v>
       </c>
       <c r="T27" s="26">
         <v>6</v>
       </c>
       <c r="U27" s="26">
         <v>12</v>
       </c>
       <c r="V27" s="26">
         <v>1</v>
       </c>
       <c r="W27" s="26">
         <v>17</v>
       </c>
       <c r="X27" s="26">
         <v>17</v>
       </c>
       <c r="Y27" s="26">
         <v>8</v>
       </c>
       <c r="Z27" s="26">
         <v>12</v>
       </c>
       <c r="AA27" s="26">
         <v>14</v>
       </c>
       <c r="AB27" s="26">
         <v>7</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="26">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N28" s="26">
         <v>82</v>
       </c>
       <c r="O28" s="26">
         <v>65</v>
       </c>
       <c r="P28" s="26">
         <v>62</v>
       </c>
       <c r="Q28" s="26">
         <v>78</v>
       </c>
       <c r="R28" s="26">
         <v>72</v>
       </c>
       <c r="S28" s="26">
         <v>65</v>
       </c>
       <c r="T28" s="26">
         <v>94</v>
       </c>
       <c r="U28" s="26">
         <v>71</v>
       </c>
       <c r="V28" s="26">
         <v>81</v>
       </c>
       <c r="W28" s="26">
         <v>77</v>
       </c>
       <c r="X28" s="26">
         <v>80</v>
       </c>
       <c r="Y28" s="26">
         <v>91</v>
       </c>
       <c r="Z28" s="26">
         <v>55</v>
       </c>
       <c r="AA28" s="26">
         <v>71</v>
       </c>
       <c r="AB28" s="26">
         <v>83</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="26">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="54" t="s">
         <v>42</v>
       </c>
       <c r="N29" s="26">
         <v>17</v>
       </c>
       <c r="O29" s="26">
         <v>21</v>
       </c>
       <c r="P29" s="26">
         <v>18</v>
       </c>
       <c r="Q29" s="26">
         <v>21</v>
       </c>
       <c r="R29" s="26">
         <v>10</v>
       </c>
       <c r="S29" s="26">
         <v>18</v>
       </c>
       <c r="T29" s="26">
         <v>20</v>
       </c>
       <c r="U29" s="26">
         <v>26</v>
       </c>
       <c r="V29" s="26">
         <v>19</v>
       </c>
       <c r="W29" s="26">
         <v>14</v>
       </c>
       <c r="X29" s="26">
         <v>20</v>
       </c>
       <c r="Y29" s="26">
         <v>24</v>
       </c>
       <c r="Z29" s="26">
         <v>18</v>
       </c>
       <c r="AA29" s="26">
         <v>18</v>
       </c>
       <c r="AB29" s="26">
         <v>14</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="26">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="54" t="s">
         <v>43</v>
       </c>
       <c r="N30" s="26">
         <v>52</v>
       </c>
       <c r="O30" s="26">
         <v>70</v>
       </c>
       <c r="P30" s="26">
         <v>49</v>
       </c>
       <c r="Q30" s="26">
         <v>75</v>
       </c>
       <c r="R30" s="26">
         <v>70</v>
       </c>
       <c r="S30" s="26">
         <v>82</v>
       </c>
       <c r="T30" s="26">
         <v>54</v>
       </c>
       <c r="U30" s="26">
         <v>72</v>
       </c>
       <c r="V30" s="26">
         <v>62</v>
       </c>
       <c r="W30" s="26">
         <v>68</v>
       </c>
       <c r="X30" s="26">
         <v>81</v>
       </c>
       <c r="Y30" s="26">
         <v>80</v>
       </c>
       <c r="Z30" s="26">
         <v>61</v>
       </c>
       <c r="AA30" s="26">
         <v>61</v>
       </c>
       <c r="AB30" s="26">
         <v>62</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="26">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="81" t="s">
         <v>29</v>
       </c>
       <c r="B31" s="81"/>
       <c r="C31" s="81"/>
       <c r="D31" s="81"/>
       <c r="E31" s="81"/>
       <c r="F31" s="81"/>
       <c r="G31" s="81"/>
       <c r="H31" s="81"/>
       <c r="I31" s="81"/>
       <c r="J31" s="81"/>
       <c r="K31" s="81"/>
       <c r="L31" s="81"/>
       <c r="M31" s="81"/>
       <c r="N31" s="81"/>
       <c r="O31" s="81"/>
       <c r="P31" s="81"/>
       <c r="Q31" s="81"/>
       <c r="R31" s="81"/>
       <c r="S31" s="81"/>
       <c r="T31" s="81"/>
       <c r="U31" s="81"/>
       <c r="V31" s="81"/>
       <c r="W31" s="81"/>
       <c r="X31" s="81"/>
       <c r="Y31" s="81"/>
       <c r="Z31" s="81"/>
       <c r="AA31" s="81"/>
       <c r="AB31" s="81"/>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="81"/>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B32" s="10">
         <v>577</v>
       </c>
       <c r="C32" s="10">
         <v>550</v>
       </c>
       <c r="D32" s="10">
         <v>557</v>
       </c>
       <c r="E32" s="10">
         <v>730</v>
       </c>
       <c r="F32" s="10">
         <v>726</v>
       </c>
       <c r="G32" s="10">
         <v>593</v>
       </c>
       <c r="H32" s="33">
         <v>620</v>
       </c>
       <c r="I32" s="10">
@@ -6624,602 +6897,638 @@
       </c>
       <c r="U32" s="41">
         <v>334</v>
       </c>
       <c r="V32" s="41">
         <v>318</v>
       </c>
       <c r="W32" s="41">
         <v>369</v>
       </c>
       <c r="X32" s="41">
         <v>381</v>
       </c>
       <c r="Y32" s="41">
         <v>393</v>
       </c>
       <c r="Z32" s="68">
         <v>316</v>
       </c>
       <c r="AA32" s="41">
         <v>286</v>
       </c>
       <c r="AB32" s="41">
         <v>356</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="41">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="52" t="s">
         <v>34</v>
       </c>
       <c r="N33" s="26">
         <v>21</v>
       </c>
       <c r="O33" s="26">
         <v>18</v>
       </c>
       <c r="P33" s="26">
         <v>21</v>
       </c>
       <c r="Q33" s="26">
         <v>21</v>
       </c>
       <c r="R33" s="26">
         <v>22</v>
       </c>
       <c r="S33" s="26">
         <v>20</v>
       </c>
       <c r="T33" s="26">
         <v>23</v>
       </c>
       <c r="U33" s="26">
         <v>26</v>
       </c>
       <c r="V33" s="26">
         <v>9</v>
       </c>
       <c r="W33" s="26">
         <v>15</v>
       </c>
       <c r="X33" s="26">
         <v>25</v>
       </c>
       <c r="Y33" s="26">
         <v>21</v>
       </c>
       <c r="Z33" s="69">
         <v>19</v>
       </c>
       <c r="AA33" s="26">
         <v>21</v>
       </c>
       <c r="AB33" s="26">
         <v>35</v>
       </c>
-    </row>
-    <row r="34" spans="1:28" s="32" customFormat="1">
+      <c r="AC33" s="26">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29" s="32" customFormat="1">
       <c r="A34" s="52" t="s">
         <v>45</v>
       </c>
       <c r="N34" s="26">
         <v>8</v>
       </c>
       <c r="O34" s="26">
         <v>15</v>
       </c>
       <c r="P34" s="26">
         <v>10</v>
       </c>
       <c r="Q34" s="26">
         <v>11</v>
       </c>
       <c r="R34" s="26">
         <v>10</v>
       </c>
       <c r="S34" s="26">
         <v>8</v>
       </c>
       <c r="T34" s="26">
         <v>15</v>
       </c>
       <c r="U34" s="26">
         <v>13</v>
       </c>
       <c r="V34" s="26">
         <v>12</v>
       </c>
       <c r="W34" s="26">
         <v>9</v>
       </c>
       <c r="X34" s="26">
         <v>14</v>
       </c>
       <c r="Y34" s="26">
         <v>9</v>
       </c>
       <c r="Z34" s="69">
         <v>8</v>
       </c>
       <c r="AA34" s="26">
         <v>2</v>
       </c>
       <c r="AB34" s="26">
         <v>13</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="26">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="52" t="s">
         <v>35</v>
       </c>
       <c r="N35" s="26">
         <v>14</v>
       </c>
       <c r="O35" s="26">
         <v>10</v>
       </c>
       <c r="P35" s="26">
         <v>5</v>
       </c>
       <c r="Q35" s="26">
         <v>6</v>
       </c>
       <c r="R35" s="26">
         <v>7</v>
       </c>
       <c r="S35" s="26">
         <v>8</v>
       </c>
       <c r="T35" s="26">
         <v>13</v>
       </c>
       <c r="U35" s="26">
         <v>5</v>
       </c>
       <c r="V35" s="26">
         <v>10</v>
       </c>
       <c r="W35" s="26">
         <v>10</v>
       </c>
       <c r="X35" s="26">
         <v>1</v>
       </c>
       <c r="Y35" s="26">
         <v>10</v>
       </c>
       <c r="Z35" s="69">
         <v>4</v>
       </c>
       <c r="AA35" s="26">
         <v>10</v>
       </c>
       <c r="AB35" s="26">
         <v>6</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="26">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="53" t="s">
         <v>36</v>
       </c>
       <c r="N36" s="26">
         <v>59</v>
       </c>
       <c r="O36" s="26">
         <v>61</v>
       </c>
       <c r="P36" s="26">
         <v>70</v>
       </c>
       <c r="Q36" s="26">
         <v>83</v>
       </c>
       <c r="R36" s="26">
         <v>60</v>
       </c>
       <c r="S36" s="26">
         <v>76</v>
       </c>
       <c r="T36" s="26">
         <v>75</v>
       </c>
       <c r="U36" s="26">
         <v>59</v>
       </c>
       <c r="V36" s="26">
         <v>64</v>
       </c>
       <c r="W36" s="26">
         <v>79</v>
       </c>
       <c r="X36" s="26">
         <v>82</v>
       </c>
       <c r="Y36" s="26">
         <v>88</v>
       </c>
       <c r="Z36" s="69">
         <v>73</v>
       </c>
       <c r="AA36" s="26">
         <v>53</v>
       </c>
       <c r="AB36" s="26">
         <v>63</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="26">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N37" s="26">
         <v>33</v>
       </c>
       <c r="O37" s="26">
         <v>35</v>
       </c>
       <c r="P37" s="26">
         <v>34</v>
       </c>
       <c r="Q37" s="26">
         <v>33</v>
       </c>
       <c r="R37" s="26">
         <v>39</v>
       </c>
       <c r="S37" s="26">
         <v>40</v>
       </c>
       <c r="T37" s="26">
         <v>37</v>
       </c>
       <c r="U37" s="26">
         <v>37</v>
       </c>
       <c r="V37" s="26">
         <v>32</v>
       </c>
       <c r="W37" s="26">
         <v>42</v>
       </c>
       <c r="X37" s="26">
         <v>39</v>
       </c>
       <c r="Y37" s="26">
         <v>37</v>
       </c>
       <c r="Z37" s="69">
         <v>28</v>
       </c>
       <c r="AA37" s="26">
         <v>30</v>
       </c>
       <c r="AB37" s="26">
         <v>32</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="26">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N38" s="26">
         <v>6</v>
       </c>
       <c r="O38" s="26">
         <v>4</v>
       </c>
       <c r="P38" s="26">
         <v>6</v>
       </c>
       <c r="Q38" s="26">
         <v>11</v>
       </c>
       <c r="R38" s="26">
         <v>10</v>
       </c>
       <c r="S38" s="26">
         <v>5</v>
       </c>
       <c r="T38" s="26">
         <v>10</v>
       </c>
       <c r="U38" s="26">
         <v>5</v>
       </c>
       <c r="V38" s="26">
         <v>7</v>
       </c>
       <c r="W38" s="26">
         <v>9</v>
       </c>
       <c r="X38" s="26">
         <v>9</v>
       </c>
       <c r="Y38" s="26">
         <v>10</v>
       </c>
       <c r="Z38" s="69">
         <v>9</v>
       </c>
       <c r="AA38" s="26">
         <v>5</v>
       </c>
       <c r="AB38" s="26">
         <v>1</v>
       </c>
-    </row>
-    <row r="39" spans="1:28">
+      <c r="AC38" s="26">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="39" spans="1:29">
       <c r="A39" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N39" s="26">
         <v>51</v>
       </c>
       <c r="O39" s="26">
         <v>53</v>
       </c>
       <c r="P39" s="26">
         <v>48</v>
       </c>
       <c r="Q39" s="26">
         <v>69</v>
       </c>
       <c r="R39" s="26">
         <v>68</v>
       </c>
       <c r="S39" s="26">
         <v>60</v>
       </c>
       <c r="T39" s="26">
         <v>87</v>
       </c>
       <c r="U39" s="26">
         <v>69</v>
       </c>
       <c r="V39" s="26">
         <v>58</v>
       </c>
       <c r="W39" s="26">
         <v>76</v>
       </c>
       <c r="X39" s="26">
         <v>66</v>
       </c>
       <c r="Y39" s="26">
         <v>73</v>
       </c>
       <c r="Z39" s="69">
         <v>63</v>
       </c>
       <c r="AA39" s="26">
         <v>55</v>
       </c>
       <c r="AB39" s="26">
         <v>67</v>
       </c>
-    </row>
-    <row r="40" spans="1:28">
+      <c r="AC39" s="26">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="40" spans="1:29">
       <c r="A40" s="54" t="s">
         <v>40</v>
       </c>
       <c r="N40" s="26">
         <v>4</v>
       </c>
       <c r="O40" s="26">
         <v>11</v>
       </c>
       <c r="P40" s="26">
         <v>6</v>
       </c>
       <c r="Q40" s="26">
         <v>4</v>
       </c>
       <c r="R40" s="26">
         <v>14</v>
       </c>
       <c r="S40" s="26">
         <v>3</v>
       </c>
       <c r="T40" s="26">
         <v>4</v>
       </c>
       <c r="U40" s="26">
         <v>4</v>
       </c>
       <c r="V40" s="26">
         <v>12</v>
       </c>
       <c r="W40" s="26">
         <v>4</v>
       </c>
       <c r="X40" s="26">
         <v>7</v>
       </c>
       <c r="Y40" s="26">
         <v>4</v>
       </c>
       <c r="Z40" s="69">
         <v>5</v>
       </c>
       <c r="AA40" s="26">
         <v>7</v>
       </c>
       <c r="AB40" s="26">
         <v>8</v>
       </c>
-    </row>
-    <row r="41" spans="1:28">
+      <c r="AC40" s="26">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="41" spans="1:29">
       <c r="A41" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N41" s="26">
         <v>66</v>
       </c>
       <c r="O41" s="26">
         <v>61</v>
       </c>
       <c r="P41" s="26">
         <v>41</v>
       </c>
       <c r="Q41" s="26">
         <v>51</v>
       </c>
       <c r="R41" s="26">
         <v>49</v>
       </c>
       <c r="S41" s="26">
         <v>59</v>
       </c>
       <c r="T41" s="26">
         <v>66</v>
       </c>
       <c r="U41" s="26">
         <v>44</v>
       </c>
       <c r="V41" s="26">
         <v>58</v>
       </c>
       <c r="W41" s="26">
         <v>60</v>
       </c>
       <c r="X41" s="26">
         <v>71</v>
       </c>
       <c r="Y41" s="26">
         <v>62</v>
       </c>
       <c r="Z41" s="69">
         <v>47</v>
       </c>
       <c r="AA41" s="26">
         <v>44</v>
       </c>
       <c r="AB41" s="26">
         <v>58</v>
       </c>
-    </row>
-    <row r="42" spans="1:28">
+      <c r="AC41" s="26">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="42" spans="1:29">
       <c r="A42" s="54" t="s">
         <v>42</v>
       </c>
       <c r="N42" s="26">
         <v>21</v>
       </c>
       <c r="O42" s="26">
         <v>17</v>
       </c>
       <c r="P42" s="26">
         <v>12</v>
       </c>
       <c r="Q42" s="26">
         <v>10</v>
       </c>
       <c r="R42" s="26">
         <v>16</v>
       </c>
       <c r="S42" s="26">
         <v>12</v>
       </c>
       <c r="T42" s="26">
         <v>19</v>
       </c>
       <c r="U42" s="26">
         <v>13</v>
       </c>
       <c r="V42" s="26">
         <v>10</v>
       </c>
       <c r="W42" s="26">
         <v>14</v>
       </c>
       <c r="X42" s="26">
         <v>12</v>
       </c>
       <c r="Y42" s="26">
         <v>24</v>
       </c>
       <c r="Z42" s="69">
         <v>12</v>
       </c>
       <c r="AA42" s="26">
         <v>11</v>
       </c>
       <c r="AB42" s="26">
         <v>15</v>
       </c>
-    </row>
-    <row r="43" spans="1:28">
+      <c r="AC42" s="26">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="43" spans="1:29">
       <c r="A43" s="55" t="s">
         <v>43</v>
       </c>
       <c r="N43" s="45">
         <v>43</v>
       </c>
       <c r="O43" s="45">
         <v>62</v>
       </c>
       <c r="P43" s="45">
         <v>38</v>
       </c>
       <c r="Q43" s="45">
         <v>48</v>
       </c>
       <c r="R43" s="45">
         <v>37</v>
       </c>
       <c r="S43" s="45">
         <v>46</v>
       </c>
       <c r="T43" s="45">
         <v>82</v>
       </c>
       <c r="U43" s="45">
         <v>59</v>
       </c>
       <c r="V43" s="45">
         <v>46</v>
       </c>
       <c r="W43" s="45">
         <v>51</v>
       </c>
       <c r="X43" s="45">
         <v>55</v>
       </c>
       <c r="Y43" s="45">
         <v>55</v>
       </c>
       <c r="Z43" s="45">
         <v>48</v>
       </c>
       <c r="AA43" s="45">
         <v>48</v>
       </c>
       <c r="AB43" s="45">
         <v>58</v>
       </c>
-    </row>
-    <row r="44" spans="1:28">
+      <c r="AC43" s="45">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="44" spans="1:29">
       <c r="A44" s="4" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="84"/>
       <c r="B49" s="84"/>
       <c r="C49" s="84"/>
       <c r="D49" s="84"/>
       <c r="E49" s="84"/>
       <c r="F49" s="84"/>
       <c r="G49" s="84"/>
       <c r="H49" s="84"/>
       <c r="I49" s="84"/>
       <c r="J49" s="84"/>
       <c r="K49" s="84"/>
       <c r="L49" s="84"/>
       <c r="M49" s="84"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="31"/>
       <c r="B50" s="10"/>
       <c r="C50" s="10"/>
       <c r="D50" s="11"/>
       <c r="E50" s="11"/>
@@ -7257,169 +7566,172 @@
       <c r="G52" s="10"/>
       <c r="H52" s="33"/>
       <c r="I52" s="10"/>
       <c r="J52" s="33"/>
       <c r="K52" s="33"/>
       <c r="L52" s="33"/>
       <c r="M52" s="33"/>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="4"/>
       <c r="B53" s="28"/>
       <c r="C53" s="28"/>
       <c r="D53" s="28"/>
       <c r="E53" s="28"/>
       <c r="F53" s="28"/>
       <c r="G53" s="28"/>
       <c r="H53" s="28"/>
       <c r="I53" s="28"/>
       <c r="J53" s="28"/>
       <c r="K53" s="28"/>
       <c r="L53" s="28"/>
       <c r="M53" s="28"/>
     </row>
   </sheetData>
   <mergeCells count="10">
+    <mergeCell ref="A1:AC1"/>
     <mergeCell ref="A51:M51"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="A49:M49"/>
-    <mergeCell ref="A31:AB31"/>
-[...3 lines deleted...]
-    <mergeCell ref="A1:AB1"/>
     <mergeCell ref="N3:Y3"/>
+    <mergeCell ref="A31:AC31"/>
+    <mergeCell ref="A18:AC18"/>
+    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="Z3:AC3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB37"/>
+  <dimension ref="A1:AC37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="AC29" sqref="AC29"/>
+      <selection pane="bottomLeft" activeCell="AD29" sqref="AD29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
-      <c r="A1" s="78" t="s">
+    <row r="1" spans="1:29">
+      <c r="A1" s="72" t="s">
         <v>32</v>
       </c>
-      <c r="B1" s="78"/>
-[...27 lines deleted...]
-    <row r="2" spans="1:28" s="1" customFormat="1">
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
+      <c r="U1" s="72"/>
+      <c r="V1" s="72"/>
+      <c r="W1" s="72"/>
+      <c r="X1" s="72"/>
+      <c r="Y1" s="72"/>
+      <c r="Z1" s="72"/>
+      <c r="AA1" s="72"/>
+      <c r="AB1" s="72"/>
+      <c r="AC1" s="72"/>
+    </row>
+    <row r="2" spans="1:29" s="1" customFormat="1">
       <c r="A2" s="3"/>
       <c r="N2" s="57"/>
       <c r="O2" s="57"/>
       <c r="P2" s="57"/>
       <c r="Q2" s="57"/>
       <c r="R2" s="57"/>
       <c r="S2" s="57"/>
       <c r="T2" s="57"/>
       <c r="U2" s="57"/>
       <c r="V2" s="57"/>
       <c r="W2" s="57"/>
       <c r="X2" s="57"/>
       <c r="Y2" s="57"/>
       <c r="Z2" s="57"/>
       <c r="AA2" s="57"/>
       <c r="AB2" s="57"/>
-    </row>
-    <row r="3" spans="1:28">
+      <c r="AC2" s="57"/>
+    </row>
+    <row r="3" spans="1:29">
       <c r="A3" s="83"/>
       <c r="B3" s="82">
         <v>2021</v>
       </c>
       <c r="C3" s="83"/>
       <c r="D3" s="83"/>
       <c r="E3" s="83"/>
       <c r="F3" s="83"/>
       <c r="G3" s="83"/>
       <c r="H3" s="83"/>
       <c r="I3" s="83"/>
       <c r="J3" s="83"/>
       <c r="K3" s="83"/>
       <c r="L3" s="83"/>
       <c r="M3" s="83"/>
-      <c r="N3" s="72">
+      <c r="N3" s="77">
         <v>2025</v>
       </c>
-      <c r="O3" s="73"/>
-[...10 lines deleted...]
-      <c r="Z3" s="76">
+      <c r="O3" s="78"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78"/>
+      <c r="S3" s="78"/>
+      <c r="T3" s="78"/>
+      <c r="U3" s="78"/>
+      <c r="V3" s="78"/>
+      <c r="W3" s="78"/>
+      <c r="X3" s="78"/>
+      <c r="Y3" s="78"/>
+      <c r="Z3" s="73">
         <v>2026</v>
       </c>
-      <c r="AA3" s="77"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:28">
+      <c r="AA3" s="74"/>
+      <c r="AB3" s="74"/>
+      <c r="AC3" s="74"/>
+    </row>
+    <row r="4" spans="1:29">
       <c r="A4" s="85"/>
       <c r="B4" s="6" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="6" t="s">
         <v>18</v>
       </c>
       <c r="D4" s="6" t="s">
         <v>19</v>
       </c>
       <c r="E4" s="6" t="s">
         <v>20</v>
       </c>
       <c r="F4" s="6" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="6" t="s">
         <v>14</v>
       </c>
       <c r="H4" s="6" t="s">
         <v>15</v>
       </c>
       <c r="I4" s="6" t="s">
         <v>16</v>
       </c>
@@ -7458,84 +7770,88 @@
       </c>
       <c r="U4" s="9" t="s">
         <v>16</v>
       </c>
       <c r="V4" s="9" t="s">
         <v>17</v>
       </c>
       <c r="W4" s="6" t="s">
         <v>21</v>
       </c>
       <c r="X4" s="9" t="s">
         <v>22</v>
       </c>
       <c r="Y4" s="9" t="s">
         <v>26</v>
       </c>
       <c r="Z4" s="21" t="s">
         <v>9</v>
       </c>
       <c r="AA4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="AB4" s="5" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="79" t="s">
+      <c r="AC4" s="42" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29" s="32" customFormat="1">
+      <c r="A5" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="79"/>
-[...27 lines deleted...]
-    <row r="6" spans="1:28" s="29" customFormat="1">
+      <c r="B5" s="75"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
+      <c r="I5" s="75"/>
+      <c r="J5" s="75"/>
+      <c r="K5" s="75"/>
+      <c r="L5" s="75"/>
+      <c r="M5" s="75"/>
+      <c r="N5" s="75"/>
+      <c r="O5" s="75"/>
+      <c r="P5" s="75"/>
+      <c r="Q5" s="75"/>
+      <c r="R5" s="75"/>
+      <c r="S5" s="75"/>
+      <c r="T5" s="75"/>
+      <c r="U5" s="75"/>
+      <c r="V5" s="75"/>
+      <c r="W5" s="75"/>
+      <c r="X5" s="75"/>
+      <c r="Y5" s="75"/>
+      <c r="Z5" s="75"/>
+      <c r="AA5" s="75"/>
+      <c r="AB5" s="75"/>
+      <c r="AC5" s="75"/>
+    </row>
+    <row r="6" spans="1:29" s="29" customFormat="1">
       <c r="A6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="10">
         <v>35</v>
       </c>
       <c r="C6" s="10">
         <v>25</v>
       </c>
       <c r="D6" s="11">
         <v>33</v>
       </c>
       <c r="E6" s="11">
         <v>31</v>
       </c>
       <c r="F6" s="11">
         <v>24</v>
       </c>
       <c r="G6" s="11">
         <v>26</v>
       </c>
       <c r="H6" s="15">
         <v>44</v>
       </c>
       <c r="I6" s="11">
@@ -7576,52 +7892,55 @@
       </c>
       <c r="U6" s="39">
         <v>21</v>
       </c>
       <c r="V6" s="41">
         <v>13</v>
       </c>
       <c r="W6" s="39">
         <v>13</v>
       </c>
       <c r="X6" s="39">
         <v>23</v>
       </c>
       <c r="Y6" s="39">
         <v>17</v>
       </c>
       <c r="Z6" s="39">
         <v>9</v>
       </c>
       <c r="AA6" s="39">
         <v>10</v>
       </c>
       <c r="AB6" s="41">
         <v>12</v>
       </c>
-    </row>
-    <row r="7" spans="1:28" s="29" customFormat="1">
+      <c r="AC6" s="39">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" s="29" customFormat="1">
       <c r="A7" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="10"/>
       <c r="C7" s="10"/>
       <c r="D7" s="10"/>
       <c r="E7" s="10"/>
       <c r="F7" s="10"/>
       <c r="G7" s="10"/>
       <c r="H7" s="33"/>
       <c r="I7" s="10"/>
       <c r="J7" s="33"/>
       <c r="K7" s="33"/>
       <c r="L7" s="33"/>
       <c r="M7" s="33"/>
       <c r="N7" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O7" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P7" s="24">
         <v>2</v>
       </c>
       <c r="Q7" s="44" t="s">
@@ -7638,52 +7957,55 @@
       </c>
       <c r="U7" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V7" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W7" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X7" s="24">
         <v>1</v>
       </c>
       <c r="Y7" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z7" s="24">
         <v>1</v>
       </c>
       <c r="AA7" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AB7" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="32" customFormat="1">
+      <c r="AC7" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="32" customFormat="1">
       <c r="A8" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="10"/>
       <c r="C8" s="10"/>
       <c r="D8" s="10"/>
       <c r="E8" s="10"/>
       <c r="F8" s="10"/>
       <c r="G8" s="10"/>
       <c r="H8" s="33"/>
       <c r="I8" s="10"/>
       <c r="J8" s="33"/>
       <c r="K8" s="33"/>
       <c r="L8" s="33"/>
       <c r="M8" s="33"/>
       <c r="N8" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O8" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P8" s="24">
         <v>1</v>
       </c>
       <c r="Q8" s="44" t="s">
@@ -7700,52 +8022,55 @@
       </c>
       <c r="U8" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V8" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W8" s="26">
         <v>1</v>
       </c>
       <c r="X8" s="24">
         <v>2</v>
       </c>
       <c r="Y8" s="24">
         <v>1</v>
       </c>
       <c r="Z8" s="24">
         <v>1</v>
       </c>
       <c r="AA8" s="24">
         <v>1</v>
       </c>
       <c r="AB8" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" s="29" customFormat="1">
+      <c r="AC8" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="29" customFormat="1">
       <c r="A9" s="52" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="10"/>
       <c r="C9" s="10"/>
       <c r="D9" s="10"/>
       <c r="E9" s="10"/>
       <c r="F9" s="10"/>
       <c r="G9" s="10"/>
       <c r="H9" s="33"/>
       <c r="I9" s="10"/>
       <c r="J9" s="33"/>
       <c r="K9" s="33"/>
       <c r="L9" s="33"/>
       <c r="M9" s="33"/>
       <c r="N9" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O9" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P9" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Q9" s="24">
@@ -7762,52 +8087,55 @@
       </c>
       <c r="U9" s="2">
         <v>1</v>
       </c>
       <c r="V9" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W9" s="26">
         <v>1</v>
       </c>
       <c r="X9" s="24" t="s">
         <v>44</v>
       </c>
       <c r="Y9" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z9" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA9" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AB9" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="28"/>
       <c r="N10" s="2">
         <v>1</v>
       </c>
       <c r="O10" s="2">
         <v>2</v>
       </c>
       <c r="P10" s="24">
         <v>1</v>
       </c>
       <c r="Q10" s="24">
@@ -7824,434 +8152,459 @@
       </c>
       <c r="U10" s="2">
         <v>5</v>
       </c>
       <c r="V10" s="26">
         <v>3</v>
       </c>
       <c r="W10" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X10" s="24">
         <v>3</v>
       </c>
       <c r="Y10" s="24">
         <v>2</v>
       </c>
       <c r="Z10" s="24">
         <v>2</v>
       </c>
       <c r="AA10" s="24">
         <v>1</v>
       </c>
       <c r="AB10" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="44">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N11" s="2">
         <v>2</v>
       </c>
       <c r="O11" s="2">
         <v>2</v>
       </c>
       <c r="P11" s="24">
         <v>2</v>
       </c>
       <c r="Q11" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R11" s="2">
         <v>2</v>
       </c>
       <c r="S11" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T11" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U11" s="2">
         <v>1</v>
       </c>
       <c r="V11" s="26">
         <v>1</v>
       </c>
       <c r="W11" s="26">
         <v>1</v>
       </c>
       <c r="X11" s="24">
         <v>4</v>
       </c>
       <c r="Y11" s="24">
         <v>3</v>
       </c>
       <c r="Z11" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA11" s="24">
         <v>1</v>
       </c>
       <c r="AB11" s="26">
         <v>1</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N12" s="2">
         <v>1</v>
       </c>
       <c r="O12" s="2">
         <v>1</v>
       </c>
       <c r="P12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Q12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="S12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V12" s="26">
         <v>1</v>
       </c>
       <c r="W12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X12" s="24" t="s">
         <v>44</v>
       </c>
       <c r="Y12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z12" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA12" s="24">
         <v>2</v>
       </c>
       <c r="AB12" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="24">
         <v>1</v>
       </c>
       <c r="O13" s="2">
         <v>4</v>
       </c>
       <c r="P13" s="24">
         <v>1</v>
       </c>
       <c r="Q13" s="24">
         <v>3</v>
       </c>
       <c r="R13" s="24">
         <v>5</v>
       </c>
       <c r="S13" s="24">
         <v>4</v>
       </c>
       <c r="T13" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U13" s="2">
         <v>7</v>
       </c>
       <c r="V13" s="26">
         <v>3</v>
       </c>
       <c r="W13" s="26">
         <v>4</v>
       </c>
       <c r="X13" s="24">
         <v>5</v>
       </c>
       <c r="Y13" s="24">
         <v>4</v>
       </c>
       <c r="Z13" s="24">
         <v>5</v>
       </c>
       <c r="AA13" s="24">
         <v>2</v>
       </c>
       <c r="AB13" s="26">
         <v>4</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="24">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="54" t="s">
         <v>40</v>
       </c>
       <c r="N14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O14" s="2">
         <v>1</v>
       </c>
       <c r="P14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Q14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R14" s="24">
         <v>1</v>
       </c>
       <c r="S14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U14" s="2">
         <v>1</v>
       </c>
       <c r="V14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X14" s="24" t="s">
         <v>44</v>
       </c>
       <c r="Y14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA14" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AB14" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="24">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N15" s="2">
         <v>2</v>
       </c>
       <c r="O15" s="2">
         <v>1</v>
       </c>
       <c r="P15" s="24">
         <v>2</v>
       </c>
       <c r="Q15" s="24">
         <v>2</v>
       </c>
       <c r="R15" s="44" t="s">
         <v>44</v>
       </c>
       <c r="S15" s="44">
         <v>4</v>
       </c>
       <c r="T15" s="44">
         <v>2</v>
       </c>
       <c r="U15" s="2">
         <v>1</v>
       </c>
       <c r="V15" s="26">
         <v>1</v>
       </c>
       <c r="W15" s="26">
         <v>3</v>
       </c>
       <c r="X15" s="24">
         <v>7</v>
       </c>
       <c r="Y15" s="24">
         <v>2</v>
       </c>
       <c r="Z15" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA15" s="24">
         <v>2</v>
       </c>
       <c r="AB15" s="26">
         <v>3</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="54" t="s">
         <v>42</v>
       </c>
       <c r="N16" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O16" s="2">
         <v>1</v>
       </c>
       <c r="P16" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Q16" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R16" s="24">
         <v>1</v>
       </c>
       <c r="S16" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T16" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U16" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V16" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W16" s="26">
         <v>1</v>
       </c>
       <c r="X16" s="24">
         <v>1</v>
       </c>
       <c r="Y16" s="24">
         <v>1</v>
       </c>
       <c r="Z16" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA16" s="24">
         <v>1</v>
       </c>
       <c r="AB16" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="54" t="s">
         <v>43</v>
       </c>
       <c r="N17" s="24">
         <v>2</v>
       </c>
       <c r="O17" s="24">
         <v>6</v>
       </c>
       <c r="P17" s="24">
         <v>3</v>
       </c>
       <c r="Q17" s="24">
         <v>1</v>
       </c>
       <c r="R17" s="24">
         <v>2</v>
       </c>
       <c r="S17" s="24">
         <v>3</v>
       </c>
       <c r="T17" s="24">
         <v>1</v>
       </c>
       <c r="U17" s="2">
         <v>5</v>
       </c>
       <c r="V17" s="26">
         <v>4</v>
       </c>
       <c r="W17" s="26">
         <v>2</v>
       </c>
       <c r="X17" s="24" t="s">
         <v>44</v>
       </c>
       <c r="Y17" s="24">
         <v>4</v>
       </c>
       <c r="Z17" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA17" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AB17" s="26">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="80" t="s">
+      <c r="AC17" s="26">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="80"/>
-[...27 lines deleted...]
-    <row r="19" spans="1:28">
+      <c r="B18" s="76"/>
+      <c r="C18" s="76"/>
+      <c r="D18" s="76"/>
+      <c r="E18" s="76"/>
+      <c r="F18" s="76"/>
+      <c r="G18" s="76"/>
+      <c r="H18" s="76"/>
+      <c r="I18" s="76"/>
+      <c r="J18" s="76"/>
+      <c r="K18" s="76"/>
+      <c r="L18" s="76"/>
+      <c r="M18" s="76"/>
+      <c r="N18" s="76"/>
+      <c r="O18" s="76"/>
+      <c r="P18" s="76"/>
+      <c r="Q18" s="76"/>
+      <c r="R18" s="76"/>
+      <c r="S18" s="76"/>
+      <c r="T18" s="76"/>
+      <c r="U18" s="76"/>
+      <c r="V18" s="76"/>
+      <c r="W18" s="76"/>
+      <c r="X18" s="76"/>
+      <c r="Y18" s="76"/>
+      <c r="Z18" s="76"/>
+      <c r="AA18" s="76"/>
+      <c r="AB18" s="76"/>
+      <c r="AC18" s="76"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="10">
         <v>20</v>
       </c>
       <c r="C19" s="10">
         <v>12</v>
       </c>
       <c r="D19" s="11">
         <v>11</v>
       </c>
       <c r="E19" s="11">
         <v>11</v>
       </c>
       <c r="F19" s="11">
         <v>9</v>
       </c>
       <c r="G19" s="11">
         <v>6</v>
       </c>
       <c r="H19" s="15">
         <v>12</v>
       </c>
       <c r="I19" s="11">
@@ -8292,52 +8645,55 @@
       </c>
       <c r="U19" s="58">
         <v>4</v>
       </c>
       <c r="V19" s="39">
         <v>1</v>
       </c>
       <c r="W19" s="65">
         <v>2</v>
       </c>
       <c r="X19" s="39">
         <v>5</v>
       </c>
       <c r="Y19" s="47">
         <v>1</v>
       </c>
       <c r="Z19" s="47">
         <v>6</v>
       </c>
       <c r="AA19" s="39">
         <v>1</v>
       </c>
       <c r="AB19" s="41">
         <v>1</v>
       </c>
-    </row>
-    <row r="20" spans="1:28" s="32" customFormat="1">
+      <c r="AC19" s="39">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29" s="32" customFormat="1">
       <c r="A20" s="54" t="s">
         <v>34</v>
       </c>
       <c r="B20" s="10"/>
       <c r="C20" s="10"/>
       <c r="D20" s="11"/>
       <c r="E20" s="11"/>
       <c r="F20" s="11"/>
       <c r="G20" s="11"/>
       <c r="H20" s="15"/>
       <c r="I20" s="11"/>
       <c r="J20" s="15"/>
       <c r="K20" s="15"/>
       <c r="L20" s="15"/>
       <c r="M20" s="15"/>
       <c r="N20" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O20" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P20" s="24">
         <v>1</v>
       </c>
       <c r="Q20" s="44" t="s">
@@ -8354,284 +8710,300 @@
       </c>
       <c r="U20" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V20" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W20" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X20" s="24">
         <v>1</v>
       </c>
       <c r="Y20" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z20" s="48">
         <v>1</v>
       </c>
       <c r="AA20" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AB20" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="52" t="s">
         <v>45</v>
       </c>
       <c r="N21" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O21" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P21" s="24">
         <v>1</v>
       </c>
       <c r="Q21" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R21" s="44" t="s">
         <v>44</v>
       </c>
       <c r="S21" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T21" s="24">
         <v>1</v>
       </c>
       <c r="U21" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V21" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W21" s="66">
         <v>1</v>
       </c>
       <c r="X21" s="24">
         <v>2</v>
       </c>
       <c r="Y21" s="48">
         <v>1</v>
       </c>
       <c r="Z21" s="48">
         <v>1</v>
       </c>
       <c r="AA21" s="24">
         <v>1</v>
       </c>
       <c r="AB21" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="53" t="s">
         <v>36</v>
       </c>
       <c r="N22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Q22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="S22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U22" s="24">
         <v>2</v>
       </c>
       <c r="V22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Y22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z22" s="48">
         <v>1</v>
       </c>
       <c r="AA22" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AB22" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="48">
         <v>1</v>
       </c>
       <c r="O23" s="48">
         <v>1</v>
       </c>
       <c r="P23" s="24" t="s">
         <v>44</v>
       </c>
       <c r="Q23" s="24">
         <v>1</v>
       </c>
       <c r="R23" s="24">
         <v>2</v>
       </c>
       <c r="S23" s="24">
         <v>2</v>
       </c>
       <c r="T23" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U23" s="24">
         <v>2</v>
       </c>
       <c r="V23" s="24">
         <v>1</v>
       </c>
       <c r="W23" s="24">
         <v>1</v>
       </c>
       <c r="X23" s="44">
         <v>1</v>
       </c>
       <c r="Y23" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z23" s="48">
         <v>3</v>
       </c>
       <c r="AA23" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AB23" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="26">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N24" s="2">
         <v>1</v>
       </c>
       <c r="O24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P24" s="24">
         <v>1</v>
       </c>
       <c r="Q24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="S24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X24" s="44">
         <v>1</v>
       </c>
       <c r="Y24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA24" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AB24" s="26">
         <v>1</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="81" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="81"/>
       <c r="C25" s="81"/>
       <c r="D25" s="81"/>
       <c r="E25" s="81"/>
       <c r="F25" s="81"/>
       <c r="G25" s="81"/>
       <c r="H25" s="81"/>
       <c r="I25" s="81"/>
       <c r="J25" s="81"/>
       <c r="K25" s="81"/>
       <c r="L25" s="81"/>
       <c r="M25" s="81"/>
       <c r="N25" s="81"/>
       <c r="O25" s="81"/>
       <c r="P25" s="81"/>
       <c r="Q25" s="81"/>
       <c r="R25" s="81"/>
       <c r="S25" s="81"/>
       <c r="T25" s="81"/>
       <c r="U25" s="81"/>
       <c r="V25" s="81"/>
       <c r="W25" s="81"/>
       <c r="X25" s="81"/>
       <c r="Y25" s="81"/>
       <c r="Z25" s="81"/>
       <c r="AA25" s="81"/>
       <c r="AB25" s="81"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="81"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="10">
         <v>15</v>
       </c>
       <c r="C26" s="10">
         <v>13</v>
       </c>
       <c r="D26" s="10">
         <v>22</v>
       </c>
       <c r="E26" s="10">
         <v>20</v>
       </c>
       <c r="F26" s="10">
         <v>15</v>
       </c>
       <c r="G26" s="10">
         <v>20</v>
       </c>
       <c r="H26" s="33">
         <v>32</v>
       </c>
       <c r="I26" s="10">
@@ -8672,352 +9044,373 @@
       </c>
       <c r="U26" s="47">
         <v>17</v>
       </c>
       <c r="V26" s="47">
         <v>12</v>
       </c>
       <c r="W26" s="47">
         <v>11</v>
       </c>
       <c r="X26" s="47">
         <v>18</v>
       </c>
       <c r="Y26" s="47">
         <v>16</v>
       </c>
       <c r="Z26" s="47">
         <v>3</v>
       </c>
       <c r="AA26" s="39">
         <v>9</v>
       </c>
       <c r="AB26" s="68">
         <v>11</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="39">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="52" t="s">
         <v>34</v>
       </c>
       <c r="N27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P27" s="24">
         <v>1</v>
       </c>
       <c r="Q27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="S27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Y27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA27" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AB27" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="52" t="s">
         <v>35</v>
       </c>
       <c r="N28" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O28" s="44" t="s">
         <v>44</v>
       </c>
       <c r="P28" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Q28" s="63">
         <v>1</v>
       </c>
       <c r="R28" s="63">
         <v>1</v>
       </c>
       <c r="S28" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T28" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U28" s="48">
         <v>1</v>
       </c>
       <c r="V28" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W28" s="48">
         <v>1</v>
       </c>
       <c r="X28" s="48" t="s">
         <v>44</v>
       </c>
       <c r="Y28" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z28" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA28" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AB28" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="53" t="s">
         <v>36</v>
       </c>
       <c r="N29" s="24">
         <v>1</v>
       </c>
       <c r="O29" s="24">
         <v>2</v>
       </c>
       <c r="P29" s="24">
         <v>1</v>
       </c>
       <c r="Q29" s="63">
         <v>1</v>
       </c>
       <c r="R29" s="48">
         <v>3</v>
       </c>
       <c r="S29" s="48">
         <v>5</v>
       </c>
       <c r="T29" s="48">
         <v>6</v>
       </c>
       <c r="U29" s="48">
         <v>3</v>
       </c>
       <c r="V29" s="48">
         <v>3</v>
       </c>
       <c r="W29" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X29" s="44">
         <v>3</v>
       </c>
       <c r="Y29" s="44">
         <v>2</v>
       </c>
       <c r="Z29" s="44">
         <v>1</v>
       </c>
       <c r="AA29" s="24">
         <v>1</v>
       </c>
       <c r="AB29" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="44">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N30" s="24">
         <v>2</v>
       </c>
       <c r="O30" s="24">
         <v>2</v>
       </c>
       <c r="P30" s="24">
         <v>2</v>
       </c>
       <c r="Q30" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R30" s="44">
         <v>2</v>
       </c>
       <c r="S30" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T30" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U30" s="48">
         <v>1</v>
       </c>
       <c r="V30" s="48">
         <v>1</v>
       </c>
       <c r="W30" s="48">
         <v>1</v>
       </c>
       <c r="X30" s="48">
         <v>4</v>
       </c>
       <c r="Y30" s="44">
         <v>3</v>
       </c>
       <c r="Z30" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA30" s="24">
         <v>1</v>
       </c>
       <c r="AB30" s="69">
         <v>1</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N31" s="2">
         <v>1</v>
       </c>
       <c r="O31" s="32">
         <v>1</v>
       </c>
       <c r="P31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Q31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="R31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="S31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="T31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V31" s="48">
         <v>1</v>
       </c>
       <c r="W31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Y31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z31" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA31" s="24">
         <v>2</v>
       </c>
       <c r="AB31" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N32" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O32" s="44">
         <v>3</v>
       </c>
       <c r="P32" s="24">
         <v>1</v>
       </c>
       <c r="Q32" s="63">
         <v>2</v>
       </c>
       <c r="R32" s="48">
         <v>3</v>
       </c>
       <c r="S32" s="48">
         <v>2</v>
       </c>
       <c r="T32" s="44" t="s">
         <v>44</v>
       </c>
       <c r="U32" s="48">
         <v>5</v>
       </c>
       <c r="V32" s="48">
         <v>2</v>
       </c>
       <c r="W32" s="48">
         <v>3</v>
       </c>
       <c r="X32" s="48">
         <v>4</v>
       </c>
       <c r="Y32" s="44">
         <v>4</v>
       </c>
       <c r="Z32" s="44">
         <v>2</v>
       </c>
       <c r="AA32" s="24">
         <v>2</v>
       </c>
       <c r="AB32" s="69">
         <v>4</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="24">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="54" t="s">
         <v>40</v>
       </c>
       <c r="B33" s="10"/>
       <c r="C33" s="10"/>
       <c r="D33" s="11"/>
       <c r="E33" s="11"/>
       <c r="F33" s="11"/>
       <c r="G33" s="11"/>
       <c r="H33" s="15"/>
       <c r="I33" s="11"/>
       <c r="J33" s="15"/>
       <c r="K33" s="15"/>
       <c r="L33" s="15"/>
       <c r="M33" s="15"/>
       <c r="N33" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O33" s="44">
         <v>1</v>
       </c>
       <c r="P33" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Q33" s="44" t="s">
@@ -9034,52 +9427,55 @@
       </c>
       <c r="U33" s="48">
         <v>1</v>
       </c>
       <c r="V33" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W33" s="44" t="s">
         <v>44</v>
       </c>
       <c r="X33" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Y33" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Z33" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA33" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AB33" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="24">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="54" t="s">
         <v>41</v>
       </c>
       <c r="B34" s="10"/>
       <c r="C34" s="10"/>
       <c r="D34" s="10"/>
       <c r="E34" s="10"/>
       <c r="F34" s="10"/>
       <c r="G34" s="10"/>
       <c r="H34" s="33"/>
       <c r="I34" s="10"/>
       <c r="J34" s="33"/>
       <c r="K34" s="33"/>
       <c r="L34" s="33"/>
       <c r="M34" s="33"/>
       <c r="N34" s="2">
         <v>1</v>
       </c>
       <c r="O34" s="44">
         <v>1</v>
       </c>
       <c r="P34" s="24">
         <v>1</v>
       </c>
       <c r="Q34" s="63">
@@ -9096,52 +9492,55 @@
       </c>
       <c r="U34" s="48">
         <v>1</v>
       </c>
       <c r="V34" s="48">
         <v>1</v>
       </c>
       <c r="W34" s="48">
         <v>3</v>
       </c>
       <c r="X34" s="44">
         <v>6</v>
       </c>
       <c r="Y34" s="44">
         <v>2</v>
       </c>
       <c r="Z34" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA34" s="24">
         <v>2</v>
       </c>
       <c r="AB34" s="69">
         <v>2</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="54" t="s">
         <v>42</v>
       </c>
       <c r="B35" s="28"/>
       <c r="C35" s="28"/>
       <c r="D35" s="28"/>
       <c r="E35" s="28"/>
       <c r="F35" s="28"/>
       <c r="G35" s="28"/>
       <c r="H35" s="28"/>
       <c r="I35" s="28"/>
       <c r="J35" s="28"/>
       <c r="K35" s="28"/>
       <c r="L35" s="28"/>
       <c r="M35" s="28"/>
       <c r="N35" s="44" t="s">
         <v>44</v>
       </c>
       <c r="O35" s="44">
         <v>1</v>
       </c>
       <c r="P35" s="44" t="s">
         <v>44</v>
       </c>
       <c r="Q35" s="44" t="s">
@@ -9158,52 +9557,55 @@
       </c>
       <c r="U35" s="44" t="s">
         <v>44</v>
       </c>
       <c r="V35" s="44" t="s">
         <v>44</v>
       </c>
       <c r="W35" s="48">
         <v>1</v>
       </c>
       <c r="X35" s="44">
         <v>1</v>
       </c>
       <c r="Y35" s="44">
         <v>1</v>
       </c>
       <c r="Z35" s="44" t="s">
         <v>44</v>
       </c>
       <c r="AA35" s="24">
         <v>1</v>
       </c>
       <c r="AB35" s="44" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="44" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="55" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="27"/>
       <c r="C36" s="27"/>
       <c r="D36" s="27"/>
       <c r="E36" s="27"/>
       <c r="F36" s="27"/>
       <c r="G36" s="27"/>
       <c r="H36" s="27"/>
       <c r="I36" s="27"/>
       <c r="J36" s="27"/>
       <c r="K36" s="27"/>
       <c r="L36" s="27"/>
       <c r="M36" s="27"/>
       <c r="N36" s="46">
         <v>2</v>
       </c>
       <c r="O36" s="46">
         <v>6</v>
       </c>
       <c r="P36" s="23">
         <v>3</v>
       </c>
       <c r="Q36" s="23">
@@ -9220,177 +9622,183 @@
       </c>
       <c r="U36" s="64">
         <v>5</v>
       </c>
       <c r="V36" s="64">
         <v>4</v>
       </c>
       <c r="W36" s="64">
         <v>2</v>
       </c>
       <c r="X36" s="67" t="s">
         <v>44</v>
       </c>
       <c r="Y36" s="64">
         <v>4</v>
       </c>
       <c r="Z36" s="64" t="s">
         <v>44</v>
       </c>
       <c r="AA36" s="64" t="s">
         <v>44</v>
       </c>
       <c r="AB36" s="45">
         <v>4</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="45">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="4" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A1:AB1"/>
-[...2 lines deleted...]
-    <mergeCell ref="A5:AB5"/>
+    <mergeCell ref="A1:AC1"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
-    <mergeCell ref="Z3:AB3"/>
+    <mergeCell ref="A25:AC25"/>
+    <mergeCell ref="A18:AC18"/>
+    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="Z3:AC3"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:AB37"/>
+  <dimension ref="A1:AC37"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="4" topLeftCell="A5" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="AB73" sqref="AB73"/>
-      <selection pane="bottomLeft" activeCell="AC29" sqref="AC29"/>
+      <selection pane="bottomLeft" activeCell="AE30" sqref="AE30"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:28">
-      <c r="A1" s="78" t="s">
+    <row r="1" spans="1:29">
+      <c r="A1" s="72" t="s">
         <v>33</v>
       </c>
-      <c r="B1" s="78"/>
-[...27 lines deleted...]
-    <row r="2" spans="1:28" s="1" customFormat="1">
+      <c r="B1" s="72"/>
+      <c r="C1" s="72"/>
+      <c r="D1" s="72"/>
+      <c r="E1" s="72"/>
+      <c r="F1" s="72"/>
+      <c r="G1" s="72"/>
+      <c r="H1" s="72"/>
+      <c r="I1" s="72"/>
+      <c r="J1" s="72"/>
+      <c r="K1" s="72"/>
+      <c r="L1" s="72"/>
+      <c r="M1" s="72"/>
+      <c r="N1" s="72"/>
+      <c r="O1" s="72"/>
+      <c r="P1" s="72"/>
+      <c r="Q1" s="72"/>
+      <c r="R1" s="72"/>
+      <c r="S1" s="72"/>
+      <c r="T1" s="72"/>
+      <c r="U1" s="72"/>
+      <c r="V1" s="72"/>
+      <c r="W1" s="72"/>
+      <c r="X1" s="72"/>
+      <c r="Y1" s="72"/>
+      <c r="Z1" s="72"/>
+      <c r="AA1" s="72"/>
+      <c r="AB1" s="72"/>
+      <c r="AC1" s="72"/>
+    </row>
+    <row r="2" spans="1:29" s="1" customFormat="1">
       <c r="A2" s="3"/>
       <c r="M2" s="22"/>
       <c r="N2" s="57"/>
       <c r="O2" s="57"/>
       <c r="P2" s="57"/>
       <c r="Q2" s="57"/>
       <c r="R2" s="57"/>
       <c r="S2" s="57"/>
       <c r="T2" s="57"/>
       <c r="U2" s="57"/>
       <c r="V2" s="57"/>
       <c r="W2" s="57"/>
       <c r="X2" s="57"/>
       <c r="Y2" s="57"/>
       <c r="Z2" s="57"/>
       <c r="AA2" s="57"/>
       <c r="AB2" s="57"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B3" s="72">
+      <c r="AC2" s="57"/>
+    </row>
+    <row r="3" spans="1:29">
+      <c r="A3" s="79"/>
+      <c r="B3" s="77">
         <v>2021</v>
       </c>
-      <c r="C3" s="73"/>
-[...10 lines deleted...]
-      <c r="N3" s="72">
+      <c r="C3" s="78"/>
+      <c r="D3" s="78"/>
+      <c r="E3" s="78"/>
+      <c r="F3" s="78"/>
+      <c r="G3" s="78"/>
+      <c r="H3" s="78"/>
+      <c r="I3" s="78"/>
+      <c r="J3" s="78"/>
+      <c r="K3" s="78"/>
+      <c r="L3" s="78"/>
+      <c r="M3" s="78"/>
+      <c r="N3" s="77">
         <v>2025</v>
       </c>
-      <c r="O3" s="73"/>
-[...10 lines deleted...]
-      <c r="Z3" s="76">
+      <c r="O3" s="78"/>
+      <c r="P3" s="78"/>
+      <c r="Q3" s="78"/>
+      <c r="R3" s="78"/>
+      <c r="S3" s="78"/>
+      <c r="T3" s="78"/>
+      <c r="U3" s="78"/>
+      <c r="V3" s="78"/>
+      <c r="W3" s="78"/>
+      <c r="X3" s="78"/>
+      <c r="Y3" s="78"/>
+      <c r="Z3" s="73">
         <v>2026</v>
       </c>
-      <c r="AA3" s="77"/>
-[...3 lines deleted...]
-      <c r="A4" s="75"/>
+      <c r="AA3" s="74"/>
+      <c r="AB3" s="74"/>
+      <c r="AC3" s="74"/>
+    </row>
+    <row r="4" spans="1:29" ht="27" customHeight="1">
+      <c r="A4" s="80"/>
       <c r="B4" s="21" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="5" t="s">
         <v>11</v>
       </c>
       <c r="E4" s="5" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="5" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="5" t="s">
         <v>5</v>
       </c>
       <c r="H4" s="5" t="s">
         <v>6</v>
       </c>
       <c r="I4" s="18" t="s">
         <v>7</v>
       </c>
       <c r="J4" s="18" t="s">
@@ -9428,84 +9836,88 @@
       </c>
       <c r="U4" s="56" t="s">
         <v>7</v>
       </c>
       <c r="V4" s="56" t="s">
         <v>8</v>
       </c>
       <c r="W4" s="5" t="s">
         <v>23</v>
       </c>
       <c r="X4" s="56" t="s">
         <v>24</v>
       </c>
       <c r="Y4" s="56" t="s">
         <v>25</v>
       </c>
       <c r="Z4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="AA4" s="5" t="s">
         <v>10</v>
       </c>
       <c r="AB4" s="5" t="s">
         <v>11</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A5" s="79" t="s">
+      <c r="AC4" s="42" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="75" t="s">
         <v>1</v>
       </c>
-      <c r="B5" s="79"/>
-[...27 lines deleted...]
-    <row r="6" spans="1:28" s="29" customFormat="1">
+      <c r="B5" s="75"/>
+      <c r="C5" s="75"/>
+      <c r="D5" s="75"/>
+      <c r="E5" s="75"/>
+      <c r="F5" s="75"/>
+      <c r="G5" s="75"/>
+      <c r="H5" s="75"/>
+      <c r="I5" s="75"/>
+      <c r="J5" s="75"/>
+      <c r="K5" s="75"/>
+      <c r="L5" s="75"/>
+      <c r="M5" s="75"/>
+      <c r="N5" s="75"/>
+      <c r="O5" s="75"/>
+      <c r="P5" s="75"/>
+      <c r="Q5" s="75"/>
+      <c r="R5" s="75"/>
+      <c r="S5" s="75"/>
+      <c r="T5" s="75"/>
+      <c r="U5" s="75"/>
+      <c r="V5" s="75"/>
+      <c r="W5" s="75"/>
+      <c r="X5" s="75"/>
+      <c r="Y5" s="75"/>
+      <c r="Z5" s="75"/>
+      <c r="AA5" s="75"/>
+      <c r="AB5" s="75"/>
+      <c r="AC5" s="75"/>
+    </row>
+    <row r="6" spans="1:29" s="29" customFormat="1">
       <c r="A6" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B6" s="12">
         <v>8.18</v>
       </c>
       <c r="C6" s="12">
         <v>7.4</v>
       </c>
       <c r="D6" s="13">
         <v>7.57</v>
       </c>
       <c r="E6" s="13">
         <v>7.23</v>
       </c>
       <c r="F6" s="13">
         <v>6.75</v>
       </c>
       <c r="G6" s="13">
         <v>6.4</v>
       </c>
       <c r="H6" s="16">
         <v>6.78</v>
       </c>
       <c r="I6" s="13">
@@ -9546,52 +9958,55 @@
       </c>
       <c r="U6" s="40">
         <v>5.81</v>
       </c>
       <c r="V6" s="40">
         <v>5.75</v>
       </c>
       <c r="W6" s="40">
         <v>5.72</v>
       </c>
       <c r="X6" s="40">
         <v>6.16</v>
       </c>
       <c r="Y6" s="40">
         <v>6.24</v>
       </c>
       <c r="Z6" s="40">
         <v>4.21</v>
       </c>
       <c r="AA6" s="40">
         <v>4.8099999999999996</v>
       </c>
       <c r="AB6" s="40">
         <v>4.96</v>
       </c>
-    </row>
-    <row r="7" spans="1:28" s="29" customFormat="1">
+      <c r="AC6" s="40">
+        <v>4.95</v>
+      </c>
+    </row>
+    <row r="7" spans="1:29" s="29" customFormat="1">
       <c r="A7" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B7" s="12"/>
       <c r="C7" s="12"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="13"/>
       <c r="G7" s="13"/>
       <c r="H7" s="16"/>
       <c r="I7" s="13"/>
       <c r="J7" s="16"/>
       <c r="K7" s="16"/>
       <c r="L7" s="16"/>
       <c r="M7" s="19"/>
       <c r="N7" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O7" s="25" t="s">
         <v>44</v>
       </c>
       <c r="P7" s="60">
         <v>8.58</v>
       </c>
       <c r="Q7" s="19">
@@ -9608,52 +10023,55 @@
       </c>
       <c r="U7" s="19">
         <v>4.38</v>
       </c>
       <c r="V7" s="19">
         <v>3.86</v>
       </c>
       <c r="W7" s="19">
         <v>3.54</v>
       </c>
       <c r="X7" s="19">
         <v>4.3499999999999996</v>
       </c>
       <c r="Y7" s="19">
         <v>4.01</v>
       </c>
       <c r="Z7" s="19">
         <v>10.1</v>
       </c>
       <c r="AA7" s="19">
         <v>6.33</v>
       </c>
       <c r="AB7" s="19">
         <v>4.13</v>
       </c>
-    </row>
-    <row r="8" spans="1:28" s="32" customFormat="1">
+      <c r="AC7" s="19">
+        <v>3.04</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29" s="32" customFormat="1">
       <c r="A8" s="52" t="s">
         <v>45</v>
       </c>
       <c r="B8" s="12"/>
       <c r="C8" s="12"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="13"/>
       <c r="G8" s="13"/>
       <c r="H8" s="16"/>
       <c r="I8" s="13"/>
       <c r="J8" s="16"/>
       <c r="K8" s="16"/>
       <c r="L8" s="16"/>
       <c r="M8" s="19"/>
       <c r="N8" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O8" s="25" t="s">
         <v>44</v>
       </c>
       <c r="P8" s="60">
         <v>4.59</v>
       </c>
       <c r="Q8" s="19">
@@ -9670,52 +10088,55 @@
       </c>
       <c r="U8" s="19">
         <v>3.21</v>
       </c>
       <c r="V8" s="19">
         <v>2.79</v>
       </c>
       <c r="W8" s="19">
         <v>3.83</v>
       </c>
       <c r="X8" s="19">
         <v>5.89</v>
       </c>
       <c r="Y8" s="19">
         <v>6.43</v>
       </c>
       <c r="Z8" s="19">
         <v>15.15</v>
       </c>
       <c r="AA8" s="19">
         <v>15.38</v>
       </c>
       <c r="AB8" s="19">
         <v>9.57</v>
       </c>
-    </row>
-    <row r="9" spans="1:28" s="29" customFormat="1">
+      <c r="AC8" s="19">
+        <v>6.78</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29" s="29" customFormat="1">
       <c r="A9" s="52" t="s">
         <v>35</v>
       </c>
       <c r="B9" s="34"/>
       <c r="C9" s="34"/>
       <c r="D9" s="12"/>
       <c r="E9" s="12"/>
       <c r="F9" s="12"/>
       <c r="G9" s="38"/>
       <c r="H9" s="35"/>
       <c r="I9" s="12"/>
       <c r="J9" s="35"/>
       <c r="K9" s="35"/>
       <c r="L9" s="35"/>
       <c r="M9" s="36"/>
       <c r="N9" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O9" s="25" t="s">
         <v>44</v>
       </c>
       <c r="P9" s="25" t="s">
         <v>44</v>
       </c>
       <c r="Q9" s="19">
@@ -9732,52 +10153,55 @@
       </c>
       <c r="U9" s="19">
         <v>8.9</v>
       </c>
       <c r="V9" s="19">
         <v>7.81</v>
       </c>
       <c r="W9" s="19">
         <v>9.5</v>
       </c>
       <c r="X9" s="19">
         <v>8.7899999999999991</v>
       </c>
       <c r="Y9" s="19">
         <v>8.18</v>
       </c>
       <c r="Z9" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA9" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AB9" s="25" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="25" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="53" t="s">
         <v>36</v>
       </c>
       <c r="B10" s="28"/>
       <c r="C10" s="28"/>
       <c r="D10" s="28"/>
       <c r="E10" s="28"/>
       <c r="F10" s="28"/>
       <c r="G10" s="28"/>
       <c r="H10" s="28"/>
       <c r="I10" s="28"/>
       <c r="J10" s="28"/>
       <c r="K10" s="28"/>
       <c r="L10" s="28"/>
       <c r="M10" s="28"/>
       <c r="N10" s="19">
         <v>2.59</v>
       </c>
       <c r="O10" s="19">
         <v>3.78</v>
       </c>
       <c r="P10" s="60">
         <v>3.42</v>
       </c>
       <c r="Q10" s="19">
@@ -9794,434 +10218,459 @@
       </c>
       <c r="U10" s="19">
         <v>7.19</v>
       </c>
       <c r="V10" s="19">
         <v>7.23</v>
       </c>
       <c r="W10" s="19">
         <v>6.45</v>
       </c>
       <c r="X10" s="19">
         <v>6.55</v>
       </c>
       <c r="Y10" s="19">
         <v>6.47</v>
       </c>
       <c r="Z10" s="19">
         <v>5.75</v>
       </c>
       <c r="AA10" s="19">
         <v>4.54</v>
       </c>
       <c r="AB10" s="19">
         <v>2.96</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="19">
+        <v>2.87</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N11" s="19">
         <v>7.25</v>
       </c>
       <c r="O11" s="19">
         <v>7.37</v>
       </c>
       <c r="P11" s="60">
         <v>7.57</v>
       </c>
       <c r="Q11" s="19">
         <v>5.42</v>
       </c>
       <c r="R11" s="19">
         <v>5.83</v>
       </c>
       <c r="S11" s="19">
         <v>4.9000000000000004</v>
       </c>
       <c r="T11" s="19">
         <v>4.03</v>
       </c>
       <c r="U11" s="19">
         <v>4.03</v>
       </c>
       <c r="V11" s="19">
         <v>3.96</v>
       </c>
       <c r="W11" s="19">
         <v>3.93</v>
       </c>
       <c r="X11" s="19">
         <v>4.92</v>
       </c>
       <c r="Y11" s="19">
         <v>5.42</v>
       </c>
       <c r="Z11" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA11" s="19">
         <v>2.11</v>
       </c>
       <c r="AB11" s="19">
         <v>2.74</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="19">
+        <v>3.09</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N12" s="19">
         <v>37.04</v>
       </c>
       <c r="O12" s="19">
         <v>36.36</v>
       </c>
       <c r="P12" s="60">
         <v>25.97</v>
       </c>
       <c r="Q12" s="19">
         <v>20.41</v>
       </c>
       <c r="R12" s="19">
         <v>14.81</v>
       </c>
       <c r="S12" s="19">
         <v>11.3</v>
       </c>
       <c r="T12" s="19">
         <v>9.57</v>
       </c>
       <c r="U12" s="19">
         <v>8.33</v>
       </c>
       <c r="V12" s="19">
         <v>10.75</v>
       </c>
       <c r="W12" s="19">
         <v>9.65</v>
       </c>
       <c r="X12" s="19">
         <v>9.01</v>
       </c>
       <c r="Y12" s="19">
         <v>8.26</v>
       </c>
       <c r="Z12" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA12" s="19">
         <v>42.55</v>
       </c>
       <c r="AB12" s="19">
         <v>24.69</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="19">
+        <v>18.02</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N13" s="19">
         <v>2.04</v>
       </c>
       <c r="O13" s="19">
         <v>4.78</v>
       </c>
       <c r="P13" s="60">
         <v>3.73</v>
       </c>
       <c r="Q13" s="19">
         <v>4.01</v>
       </c>
       <c r="R13" s="19">
         <v>4.93</v>
       </c>
       <c r="S13" s="19">
         <v>5.22</v>
       </c>
       <c r="T13" s="19">
         <v>4.3899999999999997</v>
       </c>
       <c r="U13" s="19">
         <v>5.34</v>
       </c>
       <c r="V13" s="19">
         <v>5.3</v>
       </c>
       <c r="W13" s="19">
         <v>5.46</v>
       </c>
       <c r="X13" s="19">
         <v>5.83</v>
       </c>
       <c r="Y13" s="19">
         <v>5.87</v>
       </c>
       <c r="Z13" s="19">
         <v>8.74</v>
       </c>
       <c r="AA13" s="19">
         <v>6.71</v>
       </c>
       <c r="AB13" s="19">
         <v>6.72</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="19">
+        <v>7.1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="54" t="s">
         <v>40</v>
       </c>
       <c r="N14" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O14" s="19">
         <v>12.66</v>
       </c>
       <c r="P14" s="60">
         <v>8.77</v>
       </c>
       <c r="Q14" s="19">
         <v>6.06</v>
       </c>
       <c r="R14" s="19">
         <v>10.53</v>
       </c>
       <c r="S14" s="19">
         <v>9.1300000000000008</v>
       </c>
       <c r="T14" s="19">
         <v>7.66</v>
       </c>
       <c r="U14" s="19">
         <v>9.9</v>
       </c>
       <c r="V14" s="19">
         <v>8.36</v>
       </c>
       <c r="W14" s="19">
         <v>7.41</v>
       </c>
       <c r="X14" s="19">
         <v>6.88</v>
       </c>
       <c r="Y14" s="19">
         <v>6.33</v>
       </c>
       <c r="Z14" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA14" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AB14" s="25" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="19">
+        <v>21.28</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N15" s="19">
         <v>5.78</v>
       </c>
       <c r="O15" s="19">
         <v>4.3</v>
       </c>
       <c r="P15" s="60">
         <v>4.76</v>
       </c>
       <c r="Q15" s="19">
         <v>4.92</v>
       </c>
       <c r="R15" s="19">
         <v>3.97</v>
       </c>
       <c r="S15" s="19">
         <v>5.0599999999999996</v>
       </c>
       <c r="T15" s="19">
         <v>4.97</v>
       </c>
       <c r="U15" s="19">
         <v>4.71</v>
       </c>
       <c r="V15" s="19">
         <v>4.45</v>
       </c>
       <c r="W15" s="19">
         <v>4.79</v>
       </c>
       <c r="X15" s="19">
         <v>6.15</v>
       </c>
       <c r="Y15" s="19">
         <v>6.06</v>
       </c>
       <c r="Z15" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA15" s="19">
         <v>3.42</v>
       </c>
       <c r="AB15" s="19">
         <v>5.17</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="19">
+        <v>3.83</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="54" t="s">
         <v>42</v>
       </c>
       <c r="N16" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O16" s="19">
         <v>7.14</v>
       </c>
       <c r="P16" s="60">
         <v>4.8099999999999996</v>
       </c>
       <c r="Q16" s="19">
         <v>3.55</v>
       </c>
       <c r="R16" s="19">
         <v>5.6</v>
       </c>
       <c r="S16" s="19">
         <v>4.67</v>
       </c>
       <c r="T16" s="19">
         <v>3.87</v>
       </c>
       <c r="U16" s="19">
         <v>3.28</v>
       </c>
       <c r="V16" s="19">
         <v>2.9</v>
       </c>
       <c r="W16" s="19">
         <v>3.9</v>
       </c>
       <c r="X16" s="19">
         <v>4.74</v>
       </c>
       <c r="Y16" s="19">
         <v>5.34</v>
       </c>
       <c r="Z16" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA16" s="19">
         <v>7.3</v>
       </c>
       <c r="AB16" s="19">
         <v>4.67</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="19">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="54" t="s">
         <v>43</v>
       </c>
       <c r="N17" s="19">
         <v>6.64</v>
       </c>
       <c r="O17" s="19">
         <v>12.08</v>
       </c>
       <c r="P17" s="60">
         <v>10.78</v>
       </c>
       <c r="Q17" s="19">
         <v>8.66</v>
       </c>
       <c r="R17" s="19">
         <v>7.98</v>
       </c>
       <c r="S17" s="19">
         <v>7.86</v>
       </c>
       <c r="T17" s="19">
         <v>7.08</v>
       </c>
       <c r="U17" s="19">
         <v>7.94</v>
       </c>
       <c r="V17" s="19">
         <v>8.23</v>
       </c>
       <c r="W17" s="19">
         <v>7.96</v>
       </c>
       <c r="X17" s="19">
         <v>7.35</v>
       </c>
       <c r="Y17" s="19">
         <v>7.65</v>
       </c>
       <c r="Z17" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA17" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AB17" s="19">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A18" s="80" t="s">
+      <c r="AC17" s="19">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
+      <c r="A18" s="76" t="s">
         <v>2</v>
       </c>
-      <c r="B18" s="80"/>
-[...27 lines deleted...]
-    <row r="19" spans="1:28">
+      <c r="B18" s="76"/>
+      <c r="C18" s="76"/>
+      <c r="D18" s="76"/>
+      <c r="E18" s="76"/>
+      <c r="F18" s="76"/>
+      <c r="G18" s="76"/>
+      <c r="H18" s="76"/>
+      <c r="I18" s="76"/>
+      <c r="J18" s="76"/>
+      <c r="K18" s="76"/>
+      <c r="L18" s="76"/>
+      <c r="M18" s="76"/>
+      <c r="N18" s="76"/>
+      <c r="O18" s="76"/>
+      <c r="P18" s="76"/>
+      <c r="Q18" s="76"/>
+      <c r="R18" s="76"/>
+      <c r="S18" s="76"/>
+      <c r="T18" s="76"/>
+      <c r="U18" s="76"/>
+      <c r="V18" s="76"/>
+      <c r="W18" s="76"/>
+      <c r="X18" s="76"/>
+      <c r="Y18" s="76"/>
+      <c r="Z18" s="76"/>
+      <c r="AA18" s="76"/>
+      <c r="AB18" s="76"/>
+      <c r="AC18" s="76"/>
+    </row>
+    <row r="19" spans="1:29">
       <c r="A19" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B19" s="12">
         <v>19.010000000000002</v>
       </c>
       <c r="C19" s="12">
         <v>16.52</v>
       </c>
       <c r="D19" s="13">
         <v>14.53</v>
       </c>
       <c r="E19" s="13">
         <v>13.1</v>
       </c>
       <c r="F19" s="13">
         <v>12.12</v>
       </c>
       <c r="G19" s="13">
         <v>10.69</v>
       </c>
       <c r="H19" s="16">
         <v>10.64</v>
       </c>
       <c r="I19" s="13">
@@ -10262,334 +10711,353 @@
       </c>
       <c r="U19" s="49">
         <v>5.19</v>
       </c>
       <c r="V19" s="49">
         <v>4.8499999999999996</v>
       </c>
       <c r="W19" s="49">
         <v>4.87</v>
       </c>
       <c r="X19" s="49">
         <v>5.63</v>
       </c>
       <c r="Y19" s="49">
         <v>5.4</v>
       </c>
       <c r="Z19" s="49">
         <v>16.95</v>
       </c>
       <c r="AA19" s="40">
         <v>10.46</v>
       </c>
       <c r="AB19" s="40">
         <v>7.54</v>
       </c>
-    </row>
-    <row r="20" spans="1:28">
+      <c r="AC19" s="49">
+        <v>6.84</v>
+      </c>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="54" t="s">
         <v>34</v>
       </c>
       <c r="N20" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O20" s="25" t="s">
         <v>44</v>
       </c>
       <c r="P20" s="60">
         <v>4.93</v>
       </c>
       <c r="Q20" s="19">
         <v>3.57</v>
       </c>
       <c r="R20" s="37">
         <v>2.74</v>
       </c>
       <c r="S20" s="37">
         <v>2.2000000000000002</v>
       </c>
       <c r="T20" s="37">
         <v>3.76</v>
       </c>
       <c r="U20" s="37">
         <v>3.35</v>
       </c>
       <c r="V20" s="37">
         <v>2.95</v>
       </c>
       <c r="W20" s="37">
         <v>2.71</v>
       </c>
       <c r="X20" s="37">
         <v>3.74</v>
       </c>
       <c r="Y20" s="37">
         <v>3.46</v>
       </c>
       <c r="Z20" s="37">
         <v>11.49</v>
       </c>
       <c r="AA20" s="19">
         <v>7.19</v>
       </c>
       <c r="AB20" s="19">
         <v>4.88</v>
       </c>
-    </row>
-    <row r="21" spans="1:28" s="32" customFormat="1">
+      <c r="AC20" s="37">
+        <v>3.51</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29" s="32" customFormat="1">
       <c r="A21" s="52" t="s">
         <v>45</v>
       </c>
       <c r="N21" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O21" s="25" t="s">
         <v>44</v>
       </c>
       <c r="P21" s="60">
         <v>4.59</v>
       </c>
       <c r="Q21" s="19">
         <v>3.51</v>
       </c>
       <c r="R21" s="37">
         <v>2.73</v>
       </c>
       <c r="S21" s="37">
         <v>2.31</v>
       </c>
       <c r="T21" s="37">
         <v>3.73</v>
       </c>
       <c r="U21" s="37">
         <v>3.21</v>
       </c>
       <c r="V21" s="37">
         <v>2.79</v>
       </c>
       <c r="W21" s="37">
         <v>3.83</v>
       </c>
       <c r="X21" s="37">
         <v>5.89</v>
       </c>
       <c r="Y21" s="37">
         <v>6.43</v>
       </c>
       <c r="Z21" s="37">
         <v>15.15</v>
       </c>
       <c r="AA21" s="19">
         <v>15.38</v>
       </c>
       <c r="AB21" s="19">
         <v>9.57</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="37">
+        <v>6.78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="53" t="s">
         <v>36</v>
       </c>
       <c r="N22" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O22" s="25" t="s">
         <v>44</v>
       </c>
       <c r="P22" s="25" t="s">
         <v>44</v>
       </c>
       <c r="Q22" s="19" t="s">
         <v>44</v>
       </c>
       <c r="R22" s="25" t="s">
         <v>44</v>
       </c>
       <c r="S22" s="25" t="s">
         <v>44</v>
       </c>
       <c r="T22" s="25" t="s">
         <v>44</v>
       </c>
       <c r="U22" s="37">
         <v>5.6</v>
       </c>
       <c r="V22" s="37">
         <v>4.99</v>
       </c>
       <c r="W22" s="37">
         <v>4.3</v>
       </c>
       <c r="X22" s="37">
         <v>3.92</v>
       </c>
       <c r="Y22" s="37">
         <v>3.76</v>
       </c>
       <c r="Z22" s="37">
         <v>27.03</v>
       </c>
       <c r="AA22" s="19">
         <v>13.16</v>
       </c>
       <c r="AB22" s="19">
         <v>8.5500000000000007</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="37">
+        <v>6.37</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N23" s="37">
         <v>10.87</v>
       </c>
       <c r="O23" s="37">
         <v>9.6199999999999992</v>
       </c>
       <c r="P23" s="60">
         <v>6.1</v>
       </c>
       <c r="Q23" s="19">
         <v>6.56</v>
       </c>
       <c r="R23" s="37">
         <v>8.39</v>
       </c>
       <c r="S23" s="37">
         <v>9.31</v>
       </c>
       <c r="T23" s="25">
         <v>7.92</v>
       </c>
       <c r="U23" s="37">
         <v>8.7100000000000009</v>
       </c>
       <c r="V23" s="37">
         <v>8.5399999999999991</v>
       </c>
       <c r="W23" s="37">
         <v>8.5</v>
       </c>
       <c r="X23" s="37">
         <v>8.58</v>
       </c>
       <c r="Y23" s="37">
         <v>7.85</v>
       </c>
       <c r="Z23" s="37">
         <v>28.04</v>
       </c>
       <c r="AA23" s="19">
         <v>15</v>
       </c>
       <c r="AB23" s="19">
         <v>9.1999999999999993</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="37">
+        <v>11.14</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N24" s="37">
         <v>14.29</v>
       </c>
       <c r="O24" s="37">
         <v>6.85</v>
       </c>
       <c r="P24" s="60">
         <v>8.93</v>
       </c>
       <c r="Q24" s="19">
         <v>6.51</v>
       </c>
       <c r="R24" s="37">
         <v>5.22</v>
       </c>
       <c r="S24" s="37">
         <v>4.18</v>
       </c>
       <c r="T24" s="25">
         <v>3.5</v>
       </c>
       <c r="U24" s="37">
         <v>3.02</v>
       </c>
       <c r="V24" s="37">
         <v>2.68</v>
       </c>
       <c r="W24" s="37">
         <v>2.41</v>
       </c>
       <c r="X24" s="37">
         <v>3.4</v>
       </c>
       <c r="Y24" s="37">
         <v>3.14</v>
       </c>
       <c r="Z24" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA24" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AB24" s="19">
         <v>4.9000000000000004</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="37">
+        <v>3.64</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="81" t="s">
         <v>3</v>
       </c>
       <c r="B25" s="81"/>
       <c r="C25" s="81"/>
       <c r="D25" s="81"/>
       <c r="E25" s="81"/>
       <c r="F25" s="81"/>
       <c r="G25" s="81"/>
       <c r="H25" s="81"/>
       <c r="I25" s="81"/>
       <c r="J25" s="81"/>
       <c r="K25" s="81"/>
       <c r="L25" s="81"/>
       <c r="M25" s="81"/>
       <c r="N25" s="81"/>
       <c r="O25" s="81"/>
       <c r="P25" s="81"/>
       <c r="Q25" s="81"/>
       <c r="R25" s="81"/>
       <c r="S25" s="81"/>
       <c r="T25" s="81"/>
       <c r="U25" s="81"/>
       <c r="V25" s="81"/>
       <c r="W25" s="81"/>
       <c r="X25" s="81"/>
       <c r="Y25" s="81"/>
       <c r="Z25" s="81"/>
       <c r="AA25" s="81"/>
       <c r="AB25" s="81"/>
-    </row>
-    <row r="26" spans="1:28">
+      <c r="AC25" s="81"/>
+    </row>
+    <row r="26" spans="1:29">
       <c r="A26" s="31" t="s">
         <v>0</v>
       </c>
       <c r="B26" s="34">
         <v>4.6500000000000004</v>
       </c>
       <c r="C26" s="34">
         <v>4.54</v>
       </c>
       <c r="D26" s="12">
         <v>5.36</v>
       </c>
       <c r="E26" s="12">
         <v>5.38</v>
       </c>
       <c r="F26" s="12">
         <v>5.08</v>
       </c>
       <c r="G26" s="38">
         <v>5.0599999999999996</v>
       </c>
       <c r="H26" s="35">
         <v>5.58</v>
       </c>
       <c r="I26" s="12">
@@ -10630,52 +11098,55 @@
       </c>
       <c r="U26" s="49">
         <v>5.94</v>
       </c>
       <c r="V26" s="49">
         <v>5.94</v>
       </c>
       <c r="W26" s="49">
         <v>5.9</v>
       </c>
       <c r="X26" s="49">
         <v>6.27</v>
       </c>
       <c r="Y26" s="49">
         <v>6.41</v>
       </c>
       <c r="Z26" s="49">
         <v>1.68</v>
       </c>
       <c r="AA26" s="40">
         <v>3.66</v>
       </c>
       <c r="AB26" s="71">
         <v>4.4400000000000004</v>
       </c>
-    </row>
-    <row r="27" spans="1:28">
+      <c r="AC26" s="49">
+        <v>4.5599999999999996</v>
+      </c>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="52" t="s">
         <v>34</v>
       </c>
       <c r="B27" s="28"/>
       <c r="C27" s="28"/>
       <c r="D27" s="28"/>
       <c r="E27" s="28"/>
       <c r="F27" s="28"/>
       <c r="G27" s="28"/>
       <c r="H27" s="28"/>
       <c r="I27" s="28"/>
       <c r="J27" s="28"/>
       <c r="K27" s="28"/>
       <c r="L27" s="28"/>
       <c r="M27" s="28"/>
       <c r="N27" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O27" s="25" t="s">
         <v>44</v>
       </c>
       <c r="P27" s="60">
         <v>33.33</v>
       </c>
       <c r="Q27" s="19">
@@ -10692,452 +11163,479 @@
       </c>
       <c r="U27" s="37">
         <v>11.36</v>
       </c>
       <c r="V27" s="37">
         <v>10.199999999999999</v>
       </c>
       <c r="W27" s="37">
         <v>9.17</v>
       </c>
       <c r="X27" s="37">
         <v>8.5500000000000007</v>
       </c>
       <c r="Y27" s="37">
         <v>7.69</v>
       </c>
       <c r="Z27" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA27" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AB27" s="25" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="25" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="52" t="s">
         <v>35</v>
       </c>
       <c r="N28" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O28" s="25" t="s">
         <v>44</v>
       </c>
       <c r="P28" s="25" t="s">
         <v>44</v>
       </c>
       <c r="Q28" s="19">
         <v>6.9</v>
       </c>
       <c r="R28" s="37">
         <v>10.1</v>
       </c>
       <c r="S28" s="37">
         <v>8.3000000000000007</v>
       </c>
       <c r="T28" s="37">
         <v>6.92</v>
       </c>
       <c r="U28" s="37">
         <v>8.9</v>
       </c>
       <c r="V28" s="37">
         <v>7.81</v>
       </c>
       <c r="W28" s="37">
         <v>9.5</v>
       </c>
       <c r="X28" s="37">
         <v>8.7899999999999991</v>
       </c>
       <c r="Y28" s="37">
         <v>8.18</v>
       </c>
       <c r="Z28" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA28" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AB28" s="25" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="25" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="53" t="s">
         <v>36</v>
       </c>
       <c r="N29" s="37">
         <v>2.92</v>
       </c>
       <c r="O29" s="37">
         <v>4.29</v>
       </c>
       <c r="P29" s="60">
         <v>3.88</v>
       </c>
       <c r="Q29" s="19">
         <v>3.46</v>
       </c>
       <c r="R29" s="37">
         <v>4.45</v>
       </c>
       <c r="S29" s="37">
         <v>6.01</v>
       </c>
       <c r="T29" s="37">
         <v>7.37</v>
       </c>
       <c r="U29" s="37">
         <v>7.38</v>
       </c>
       <c r="V29" s="37">
         <v>7.51</v>
       </c>
       <c r="W29" s="37">
         <v>6.72</v>
       </c>
       <c r="X29" s="37">
         <v>6.88</v>
       </c>
       <c r="Y29" s="37">
         <v>6.8</v>
       </c>
       <c r="Z29" s="37">
         <v>3.22</v>
       </c>
       <c r="AA29" s="19">
         <v>3.42</v>
       </c>
       <c r="AB29" s="36">
         <v>2.23</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="37">
+        <v>2.4300000000000002</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="54" t="s">
         <v>37</v>
       </c>
       <c r="N30" s="37">
         <v>7.25</v>
       </c>
       <c r="O30" s="37">
         <v>7.37</v>
       </c>
       <c r="P30" s="60">
         <v>7.57</v>
       </c>
       <c r="Q30" s="19">
         <v>5.42</v>
       </c>
       <c r="R30" s="37">
         <v>5.83</v>
       </c>
       <c r="S30" s="37">
         <v>4.9000000000000004</v>
       </c>
       <c r="T30" s="37">
         <v>4.03</v>
       </c>
       <c r="U30" s="37">
         <v>4.03</v>
       </c>
       <c r="V30" s="37">
         <v>3.96</v>
       </c>
       <c r="W30" s="37">
         <v>3.93</v>
       </c>
       <c r="X30" s="37">
         <v>4.92</v>
       </c>
       <c r="Y30" s="37">
         <v>5.42</v>
       </c>
       <c r="Z30" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA30" s="19">
         <v>2.11</v>
       </c>
       <c r="AB30" s="36">
         <v>2.74</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="37">
+        <v>3.09</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="54" t="s">
         <v>38</v>
       </c>
       <c r="N31" s="37">
         <v>37.04</v>
       </c>
       <c r="O31" s="37">
         <v>36.36</v>
       </c>
       <c r="P31" s="60">
         <v>25.97</v>
       </c>
       <c r="Q31" s="19">
         <v>20.41</v>
       </c>
       <c r="R31" s="37">
         <v>14.81</v>
       </c>
       <c r="S31" s="37">
         <v>11.3</v>
       </c>
       <c r="T31" s="37">
         <v>9.57</v>
       </c>
       <c r="U31" s="37">
         <v>8.33</v>
       </c>
       <c r="V31" s="37">
         <v>10.75</v>
       </c>
       <c r="W31" s="37">
         <v>9.65</v>
       </c>
       <c r="X31" s="37">
         <v>9.01</v>
       </c>
       <c r="Y31" s="37">
         <v>8.26</v>
       </c>
       <c r="Z31" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA31" s="19">
         <v>42.55</v>
       </c>
       <c r="AB31" s="36">
         <v>24.69</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="37">
+        <v>18.02</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="54" t="s">
         <v>39</v>
       </c>
       <c r="N32" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O32" s="37">
         <v>3.58</v>
       </c>
       <c r="P32" s="60">
         <v>3.13</v>
       </c>
       <c r="Q32" s="19">
         <v>3.36</v>
       </c>
       <c r="R32" s="37">
         <v>4.01</v>
       </c>
       <c r="S32" s="37">
         <v>4.08</v>
       </c>
       <c r="T32" s="37">
         <v>3.42</v>
       </c>
       <c r="U32" s="37">
         <v>4.38</v>
       </c>
       <c r="V32" s="37">
         <v>4.38</v>
       </c>
       <c r="W32" s="37">
         <v>4.59</v>
       </c>
       <c r="X32" s="37">
         <v>5.05</v>
       </c>
       <c r="Y32" s="37">
         <v>5.31</v>
       </c>
       <c r="Z32" s="37">
         <v>4.3</v>
       </c>
       <c r="AA32" s="19">
         <v>4.74</v>
       </c>
       <c r="AB32" s="36">
         <v>6.1</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="37">
+        <v>6.1</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="54" t="s">
         <v>40</v>
       </c>
       <c r="N33" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O33" s="37">
         <v>12.66</v>
       </c>
       <c r="P33" s="60">
         <v>8.77</v>
       </c>
       <c r="Q33" s="19">
         <v>6.06</v>
       </c>
       <c r="R33" s="37">
         <v>10.53</v>
       </c>
       <c r="S33" s="37">
         <v>9.1300000000000008</v>
       </c>
       <c r="T33" s="37">
         <v>7.66</v>
       </c>
       <c r="U33" s="37">
         <v>9.9</v>
       </c>
       <c r="V33" s="37">
         <v>8.36</v>
       </c>
       <c r="W33" s="37">
         <v>7.41</v>
       </c>
       <c r="X33" s="37">
         <v>6.88</v>
       </c>
       <c r="Y33" s="37">
         <v>6.33</v>
       </c>
       <c r="Z33" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA33" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AB33" s="25" t="s">
         <v>44</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="37">
+        <v>21.28</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="54" t="s">
         <v>41</v>
       </c>
       <c r="N34" s="37">
         <v>3.62</v>
       </c>
       <c r="O34" s="37">
         <v>3.63</v>
       </c>
       <c r="P34" s="60">
         <v>3.63</v>
       </c>
       <c r="Q34" s="19">
         <v>4.4800000000000004</v>
       </c>
       <c r="R34" s="37">
         <v>3.62</v>
       </c>
       <c r="S34" s="37">
         <v>5.31</v>
       </c>
       <c r="T34" s="37">
         <v>5.38</v>
       </c>
       <c r="U34" s="37">
         <v>5.2</v>
       </c>
       <c r="V34" s="37">
         <v>4.95</v>
       </c>
       <c r="W34" s="37">
         <v>5.46</v>
       </c>
       <c r="X34" s="37">
         <v>6.92</v>
       </c>
       <c r="Y34" s="37">
         <v>6.85</v>
       </c>
       <c r="Z34" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA34" s="19">
         <v>4.34</v>
       </c>
       <c r="AB34" s="36">
         <v>5.24</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="37">
+        <v>3.88</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="54" t="s">
         <v>42</v>
       </c>
       <c r="N35" s="25" t="s">
         <v>44</v>
       </c>
       <c r="O35" s="37">
         <v>7.14</v>
       </c>
       <c r="P35" s="60">
         <v>4.8099999999999996</v>
       </c>
       <c r="Q35" s="19">
         <v>3.55</v>
       </c>
       <c r="R35" s="37">
         <v>5.6</v>
       </c>
       <c r="S35" s="37">
         <v>4.67</v>
       </c>
       <c r="T35" s="37">
         <v>3.87</v>
       </c>
       <c r="U35" s="37">
         <v>3.28</v>
       </c>
       <c r="V35" s="37">
         <v>2.9</v>
       </c>
       <c r="W35" s="37">
         <v>3.9</v>
       </c>
       <c r="X35" s="37">
         <v>4.74</v>
       </c>
       <c r="Y35" s="37">
         <v>5.34</v>
       </c>
       <c r="Z35" s="25" t="s">
         <v>44</v>
       </c>
       <c r="AA35" s="19">
         <v>7.3</v>
       </c>
       <c r="AB35" s="36">
         <v>4.67</v>
       </c>
-    </row>
-    <row r="36" spans="1:28" s="32" customFormat="1">
+      <c r="AC35" s="37">
+        <v>3.5</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29" s="32" customFormat="1">
       <c r="A36" s="55" t="s">
         <v>43</v>
       </c>
       <c r="B36" s="14"/>
       <c r="C36" s="14"/>
       <c r="D36" s="14"/>
       <c r="E36" s="14"/>
       <c r="F36" s="14"/>
       <c r="G36" s="14"/>
       <c r="H36" s="17"/>
       <c r="I36" s="14"/>
       <c r="J36" s="17"/>
       <c r="K36" s="17"/>
       <c r="L36" s="17"/>
       <c r="M36" s="20"/>
       <c r="N36" s="46">
         <v>6.64</v>
       </c>
       <c r="O36" s="46">
         <v>12.08</v>
       </c>
       <c r="P36" s="61">
         <v>10.78</v>
       </c>
       <c r="Q36" s="20">
@@ -11154,66 +11652,69 @@
       </c>
       <c r="U36" s="20">
         <v>7.94</v>
       </c>
       <c r="V36" s="20">
         <v>8.23</v>
       </c>
       <c r="W36" s="20">
         <v>7.96</v>
       </c>
       <c r="X36" s="20">
         <v>7.35</v>
       </c>
       <c r="Y36" s="20">
         <v>7.65</v>
       </c>
       <c r="Z36" s="70" t="s">
         <v>44</v>
       </c>
       <c r="AA36" s="70" t="s">
         <v>44</v>
       </c>
       <c r="AB36" s="20">
         <v>4.2300000000000004</v>
       </c>
-    </row>
-    <row r="37" spans="1:28" s="32" customFormat="1">
+      <c r="AC36" s="20">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29" s="32" customFormat="1">
       <c r="A37" s="4" t="s">
         <v>27</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="A1:AB1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A25:AB25"/>
+    <mergeCell ref="A5:AC5"/>
+    <mergeCell ref="A18:AC18"/>
+    <mergeCell ref="A25:AC25"/>
     <mergeCell ref="N3:Y3"/>
     <mergeCell ref="A3:A4"/>
     <mergeCell ref="B3:M3"/>
+    <mergeCell ref="A1:AC1"/>
+    <mergeCell ref="Z3:AC3"/>
   </mergeCells>
   <phoneticPr fontId="4" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="99" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="5" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>