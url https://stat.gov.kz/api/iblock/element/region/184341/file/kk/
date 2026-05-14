--- v0 (2026-04-20)
+++ v1 (2026-05-14)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="59" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="28">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -409,94 +409,94 @@
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="justify" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
-    </xf>
-[...22 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -765,147 +765,150 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AA48"/>
+  <dimension ref="A2:AB48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AD19" sqref="AD19"/>
+      <selection pane="bottomLeft" activeCell="AD27" sqref="AD27"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:27">
-      <c r="A2" s="41" t="s">
+    <row r="2" spans="1:28">
+      <c r="A2" s="40" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="41"/>
-[...26 lines deleted...]
-    <row r="3" spans="1:27" s="1" customFormat="1">
+      <c r="B2" s="40"/>
+      <c r="C2" s="40"/>
+      <c r="D2" s="40"/>
+      <c r="E2" s="40"/>
+      <c r="F2" s="40"/>
+      <c r="G2" s="40"/>
+      <c r="H2" s="40"/>
+      <c r="I2" s="40"/>
+      <c r="J2" s="40"/>
+      <c r="K2" s="40"/>
+      <c r="L2" s="40"/>
+      <c r="M2" s="40"/>
+      <c r="N2" s="40"/>
+      <c r="O2" s="40"/>
+      <c r="P2" s="40"/>
+      <c r="Q2" s="40"/>
+      <c r="R2" s="40"/>
+      <c r="S2" s="40"/>
+      <c r="T2" s="40"/>
+      <c r="U2" s="40"/>
+      <c r="V2" s="40"/>
+      <c r="W2" s="40"/>
+      <c r="X2" s="40"/>
+      <c r="Y2" s="40"/>
+      <c r="Z2" s="40"/>
+      <c r="AA2" s="40"/>
+      <c r="AB2" s="40"/>
+    </row>
+    <row r="3" spans="1:28" s="1" customFormat="1">
       <c r="N3" s="32"/>
       <c r="O3" s="32"/>
       <c r="P3" s="32"/>
       <c r="Q3" s="32"/>
       <c r="R3" s="32"/>
       <c r="S3" s="32"/>
       <c r="T3" s="32"/>
       <c r="U3" s="32"/>
       <c r="V3" s="32"/>
       <c r="W3" s="32"/>
       <c r="X3" s="32"/>
       <c r="Y3" s="32"/>
       <c r="Z3" s="32"/>
       <c r="AA3" s="32"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="36">
+      <c r="AB3" s="32"/>
+    </row>
+    <row r="4" spans="1:28" ht="15" customHeight="1">
+      <c r="A4" s="47"/>
+      <c r="B4" s="44">
         <v>2021</v>
       </c>
-      <c r="C4" s="37"/>
-[...10 lines deleted...]
-      <c r="N4" s="36">
+      <c r="C4" s="45"/>
+      <c r="D4" s="45"/>
+      <c r="E4" s="45"/>
+      <c r="F4" s="45"/>
+      <c r="G4" s="45"/>
+      <c r="H4" s="45"/>
+      <c r="I4" s="45"/>
+      <c r="J4" s="45"/>
+      <c r="K4" s="45"/>
+      <c r="L4" s="45"/>
+      <c r="M4" s="45"/>
+      <c r="N4" s="44">
         <v>2025</v>
       </c>
-      <c r="O4" s="37"/>
-[...10 lines deleted...]
-      <c r="Z4" s="43">
+      <c r="O4" s="45"/>
+      <c r="P4" s="45"/>
+      <c r="Q4" s="45"/>
+      <c r="R4" s="45"/>
+      <c r="S4" s="45"/>
+      <c r="T4" s="45"/>
+      <c r="U4" s="45"/>
+      <c r="V4" s="45"/>
+      <c r="W4" s="45"/>
+      <c r="X4" s="45"/>
+      <c r="Y4" s="46"/>
+      <c r="Z4" s="38">
         <v>2026</v>
       </c>
-      <c r="AA4" s="44"/>
-[...2 lines deleted...]
-      <c r="A5" s="40"/>
+      <c r="AA4" s="39"/>
+      <c r="AB4" s="39"/>
+    </row>
+    <row r="5" spans="1:28">
+      <c r="A5" s="48"/>
       <c r="B5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="15" t="s">
@@ -940,83 +943,87 @@
       </c>
       <c r="T5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="U5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="W5" s="31" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="31" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="19" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AA5" s="27" t="s">
         <v>2</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="42" t="s">
+      <c r="AB5" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" s="41" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="42"/>
-[...26 lines deleted...]
-    <row r="7" spans="1:27">
+      <c r="B6" s="41"/>
+      <c r="C6" s="41"/>
+      <c r="D6" s="41"/>
+      <c r="E6" s="41"/>
+      <c r="F6" s="41"/>
+      <c r="G6" s="41"/>
+      <c r="H6" s="41"/>
+      <c r="I6" s="41"/>
+      <c r="J6" s="41"/>
+      <c r="K6" s="41"/>
+      <c r="L6" s="41"/>
+      <c r="M6" s="41"/>
+      <c r="N6" s="41"/>
+      <c r="O6" s="41"/>
+      <c r="P6" s="41"/>
+      <c r="Q6" s="41"/>
+      <c r="R6" s="41"/>
+      <c r="S6" s="41"/>
+      <c r="T6" s="41"/>
+      <c r="U6" s="41"/>
+      <c r="V6" s="41"/>
+      <c r="W6" s="41"/>
+      <c r="X6" s="41"/>
+      <c r="Y6" s="41"/>
+      <c r="Z6" s="41"/>
+      <c r="AA6" s="41"/>
+      <c r="AB6" s="41"/>
+    </row>
+    <row r="7" spans="1:28">
       <c r="A7" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
         <v>-1249</v>
       </c>
       <c r="C7" s="8">
         <v>-869</v>
       </c>
       <c r="D7" s="9">
         <v>-758</v>
       </c>
       <c r="E7" s="9">
         <v>-581</v>
       </c>
       <c r="F7" s="9">
         <v>-738</v>
       </c>
       <c r="G7" s="9">
         <v>-423</v>
       </c>
       <c r="H7" s="12">
         <v>-720</v>
       </c>
       <c r="I7" s="9">
@@ -1051,55 +1058,58 @@
       </c>
       <c r="S7" s="29">
         <v>808</v>
       </c>
       <c r="T7" s="29">
         <v>1135</v>
       </c>
       <c r="U7" s="29">
         <v>844</v>
       </c>
       <c r="V7" s="29">
         <v>1657</v>
       </c>
       <c r="W7" s="29">
         <v>1670</v>
       </c>
       <c r="X7" s="29">
         <v>1423</v>
       </c>
       <c r="Y7" s="29">
         <v>2190</v>
       </c>
       <c r="Z7" s="29">
         <v>2854</v>
       </c>
-      <c r="AA7" s="45">
+      <c r="AA7" s="34">
         <v>1560</v>
       </c>
-    </row>
-    <row r="8" spans="1:27">
+      <c r="AB7" s="34">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="8" spans="1:28">
       <c r="A8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="30">
         <v>-72</v>
       </c>
       <c r="O8" s="30">
         <v>47</v>
       </c>
       <c r="P8" s="30">
         <v>25</v>
       </c>
       <c r="Q8" s="30">
@@ -1110,55 +1120,58 @@
       </c>
       <c r="S8" s="30">
         <v>-61</v>
       </c>
       <c r="T8" s="30">
         <v>87</v>
       </c>
       <c r="U8" s="30">
         <v>-56</v>
       </c>
       <c r="V8" s="30">
         <v>22</v>
       </c>
       <c r="W8" s="30">
         <v>-28</v>
       </c>
       <c r="X8" s="30">
         <v>-15</v>
       </c>
       <c r="Y8" s="30">
         <v>-45</v>
       </c>
       <c r="Z8" s="30">
         <v>-32</v>
       </c>
-      <c r="AA8" s="46">
+      <c r="AA8" s="35">
         <v>-52</v>
       </c>
-    </row>
-    <row r="9" spans="1:27">
+      <c r="AB8" s="35">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="9" spans="1:28">
       <c r="A9" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="30">
         <v>170</v>
       </c>
       <c r="O9" s="30">
         <v>360</v>
       </c>
       <c r="P9" s="30">
         <v>137</v>
       </c>
       <c r="Q9" s="30">
@@ -1169,55 +1182,58 @@
       </c>
       <c r="S9" s="30">
         <v>106</v>
       </c>
       <c r="T9" s="30">
         <v>127</v>
       </c>
       <c r="U9" s="30">
         <v>230</v>
       </c>
       <c r="V9" s="30">
         <v>174</v>
       </c>
       <c r="W9" s="30">
         <v>203</v>
       </c>
       <c r="X9" s="30">
         <v>224</v>
       </c>
       <c r="Y9" s="30">
         <v>276</v>
       </c>
       <c r="Z9" s="30">
         <v>289</v>
       </c>
-      <c r="AA9" s="46">
+      <c r="AA9" s="35">
         <v>356</v>
       </c>
-    </row>
-    <row r="10" spans="1:27">
+      <c r="AB9" s="35">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="10" spans="1:28">
       <c r="A10" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="12"/>
       <c r="I10" s="9"/>
       <c r="J10" s="12"/>
       <c r="K10" s="16"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="30">
         <v>-128</v>
       </c>
       <c r="O10" s="30">
         <v>-99</v>
       </c>
       <c r="P10" s="30">
         <v>-97</v>
       </c>
       <c r="Q10" s="30">
@@ -1228,55 +1244,58 @@
       </c>
       <c r="S10" s="30">
         <v>-130</v>
       </c>
       <c r="T10" s="30">
         <v>-92</v>
       </c>
       <c r="U10" s="30">
         <v>-66</v>
       </c>
       <c r="V10" s="30">
         <v>-18</v>
       </c>
       <c r="W10" s="30">
         <v>-64</v>
       </c>
       <c r="X10" s="30">
         <v>-34</v>
       </c>
       <c r="Y10" s="30">
         <v>-65</v>
       </c>
       <c r="Z10" s="30">
         <v>-84</v>
       </c>
-      <c r="AA10" s="46">
+      <c r="AA10" s="35">
         <v>-103</v>
       </c>
-    </row>
-    <row r="11" spans="1:27">
+      <c r="AB10" s="35">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="11" spans="1:28">
       <c r="A11" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="12"/>
       <c r="I11" s="9"/>
       <c r="J11" s="12"/>
       <c r="K11" s="16"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="30">
         <v>-531</v>
       </c>
       <c r="O11" s="30">
         <v>-438</v>
       </c>
       <c r="P11" s="30">
         <v>-329</v>
       </c>
       <c r="Q11" s="30">
@@ -1287,55 +1306,58 @@
       </c>
       <c r="S11" s="30">
         <v>-430</v>
       </c>
       <c r="T11" s="30">
         <v>-366</v>
       </c>
       <c r="U11" s="30">
         <v>-479</v>
       </c>
       <c r="V11" s="30">
         <v>-268</v>
       </c>
       <c r="W11" s="30">
         <v>-334</v>
       </c>
       <c r="X11" s="30">
         <v>-437</v>
       </c>
       <c r="Y11" s="30">
         <v>-331</v>
       </c>
       <c r="Z11" s="30">
         <v>-557</v>
       </c>
-      <c r="AA11" s="46">
+      <c r="AA11" s="35">
         <v>-484</v>
       </c>
-    </row>
-    <row r="12" spans="1:27">
+      <c r="AB11" s="35">
+        <v>-703</v>
+      </c>
+    </row>
+    <row r="12" spans="1:28">
       <c r="A12" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="12"/>
       <c r="I12" s="9"/>
       <c r="J12" s="12"/>
       <c r="K12" s="16"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="30">
         <v>-154</v>
       </c>
       <c r="O12" s="30">
         <v>-154</v>
       </c>
       <c r="P12" s="30">
         <v>-60</v>
       </c>
       <c r="Q12" s="30">
@@ -1346,55 +1368,58 @@
       </c>
       <c r="S12" s="30">
         <v>-141</v>
       </c>
       <c r="T12" s="30">
         <v>-55</v>
       </c>
       <c r="U12" s="30">
         <v>-232</v>
       </c>
       <c r="V12" s="30">
         <v>-146</v>
       </c>
       <c r="W12" s="30">
         <v>-167</v>
       </c>
       <c r="X12" s="30">
         <v>-127</v>
       </c>
       <c r="Y12" s="30">
         <v>-28</v>
       </c>
       <c r="Z12" s="30">
         <v>103</v>
       </c>
-      <c r="AA12" s="46">
+      <c r="AA12" s="35">
         <v>-143</v>
       </c>
-    </row>
-    <row r="13" spans="1:27">
+      <c r="AB12" s="35">
+        <v>-117</v>
+      </c>
+    </row>
+    <row r="13" spans="1:28">
       <c r="A13" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="12"/>
       <c r="I13" s="9"/>
       <c r="J13" s="12"/>
       <c r="K13" s="16"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="30">
         <v>-199</v>
       </c>
       <c r="O13" s="30">
         <v>-149</v>
       </c>
       <c r="P13" s="30">
         <v>-118</v>
       </c>
       <c r="Q13" s="30">
@@ -1405,55 +1430,58 @@
       </c>
       <c r="S13" s="30">
         <v>-98</v>
       </c>
       <c r="T13" s="30">
         <v>-122</v>
       </c>
       <c r="U13" s="30">
         <v>-96</v>
       </c>
       <c r="V13" s="30">
         <v>-135</v>
       </c>
       <c r="W13" s="30">
         <v>-86</v>
       </c>
       <c r="X13" s="30">
         <v>-90</v>
       </c>
       <c r="Y13" s="30">
         <v>-81</v>
       </c>
       <c r="Z13" s="30">
         <v>-152</v>
       </c>
-      <c r="AA13" s="46">
+      <c r="AA13" s="35">
         <v>-131</v>
       </c>
-    </row>
-    <row r="14" spans="1:27">
+      <c r="AB13" s="35">
+        <v>-157</v>
+      </c>
+    </row>
+    <row r="14" spans="1:28">
       <c r="A14" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="12"/>
       <c r="I14" s="9"/>
       <c r="J14" s="12"/>
       <c r="K14" s="16"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="30">
         <v>884</v>
       </c>
       <c r="O14" s="30">
         <v>1771</v>
       </c>
       <c r="P14" s="30">
         <v>978</v>
       </c>
       <c r="Q14" s="30">
@@ -1464,55 +1492,58 @@
       </c>
       <c r="S14" s="30">
         <v>763</v>
       </c>
       <c r="T14" s="30">
         <v>907</v>
       </c>
       <c r="U14" s="30">
         <v>1117</v>
       </c>
       <c r="V14" s="30">
         <v>967</v>
       </c>
       <c r="W14" s="30">
         <v>1252</v>
       </c>
       <c r="X14" s="30">
         <v>1166</v>
       </c>
       <c r="Y14" s="30">
         <v>1109</v>
       </c>
       <c r="Z14" s="30">
         <v>1758</v>
       </c>
-      <c r="AA14" s="46">
+      <c r="AA14" s="35">
         <v>1219</v>
       </c>
-    </row>
-    <row r="15" spans="1:27">
+      <c r="AB14" s="35">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="15" spans="1:28">
       <c r="A15" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="12"/>
       <c r="I15" s="9"/>
       <c r="J15" s="12"/>
       <c r="K15" s="16"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
       <c r="N15" s="30">
         <v>-176</v>
       </c>
       <c r="O15" s="30">
         <v>-163</v>
       </c>
       <c r="P15" s="30">
         <v>-171</v>
       </c>
       <c r="Q15" s="30">
@@ -1523,55 +1554,58 @@
       </c>
       <c r="S15" s="30">
         <v>-155</v>
       </c>
       <c r="T15" s="30">
         <v>-170</v>
       </c>
       <c r="U15" s="30">
         <v>-155</v>
       </c>
       <c r="V15" s="30">
         <v>-109</v>
       </c>
       <c r="W15" s="30">
         <v>-177</v>
       </c>
       <c r="X15" s="30">
         <v>-137</v>
       </c>
       <c r="Y15" s="30">
         <v>-124</v>
       </c>
       <c r="Z15" s="30">
         <v>-211</v>
       </c>
-      <c r="AA15" s="46">
+      <c r="AA15" s="35">
         <v>-193</v>
       </c>
-    </row>
-    <row r="16" spans="1:27">
+      <c r="AB15" s="35">
+        <v>-226</v>
+      </c>
+    </row>
+    <row r="16" spans="1:28">
       <c r="A16" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="30">
         <v>712</v>
       </c>
       <c r="O16" s="30">
         <v>1164</v>
       </c>
       <c r="P16" s="30">
         <v>641</v>
       </c>
       <c r="Q16" s="30">
@@ -1582,55 +1616,58 @@
       </c>
       <c r="S16" s="30">
         <v>873</v>
       </c>
       <c r="T16" s="30">
         <v>715</v>
       </c>
       <c r="U16" s="30">
         <v>702</v>
       </c>
       <c r="V16" s="30">
         <v>1021</v>
       </c>
       <c r="W16" s="30">
         <v>838</v>
       </c>
       <c r="X16" s="30">
         <v>819</v>
       </c>
       <c r="Y16" s="30">
         <v>1162</v>
       </c>
       <c r="Z16" s="30">
         <v>1263</v>
       </c>
-      <c r="AA16" s="46">
+      <c r="AA16" s="35">
         <v>858</v>
       </c>
-    </row>
-    <row r="17" spans="1:27">
+      <c r="AB16" s="35">
+        <v>1198</v>
+      </c>
+    </row>
+    <row r="17" spans="1:28">
       <c r="A17" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="12"/>
       <c r="I17" s="9"/>
       <c r="J17" s="12"/>
       <c r="K17" s="16"/>
       <c r="L17" s="12"/>
       <c r="M17" s="12"/>
       <c r="N17" s="30">
         <v>-232</v>
       </c>
       <c r="O17" s="30">
         <v>-141</v>
       </c>
       <c r="P17" s="30">
         <v>-218</v>
       </c>
       <c r="Q17" s="30">
@@ -1641,55 +1678,58 @@
       </c>
       <c r="S17" s="30">
         <v>-132</v>
       </c>
       <c r="T17" s="30">
         <v>-195</v>
       </c>
       <c r="U17" s="30">
         <v>-257</v>
       </c>
       <c r="V17" s="30">
         <v>-240</v>
       </c>
       <c r="W17" s="30">
         <v>-181</v>
       </c>
       <c r="X17" s="30">
         <v>-191</v>
       </c>
       <c r="Y17" s="30">
         <v>-82</v>
       </c>
       <c r="Z17" s="30">
         <v>-54</v>
       </c>
-      <c r="AA17" s="46">
+      <c r="AA17" s="35">
         <v>-134</v>
       </c>
-    </row>
-    <row r="18" spans="1:27">
+      <c r="AB17" s="35">
+        <v>-167</v>
+      </c>
+    </row>
+    <row r="18" spans="1:28">
       <c r="A18" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="12"/>
       <c r="I18" s="9"/>
       <c r="J18" s="12"/>
       <c r="K18" s="16"/>
       <c r="L18" s="12"/>
       <c r="M18" s="12"/>
       <c r="N18" s="30">
         <v>346</v>
       </c>
       <c r="O18" s="30">
         <v>446</v>
       </c>
       <c r="P18" s="30">
         <v>155</v>
       </c>
       <c r="Q18" s="30">
@@ -1700,86 +1740,90 @@
       </c>
       <c r="S18" s="30">
         <v>213</v>
       </c>
       <c r="T18" s="30">
         <v>299</v>
       </c>
       <c r="U18" s="30">
         <v>136</v>
       </c>
       <c r="V18" s="30">
         <v>389</v>
       </c>
       <c r="W18" s="30">
         <v>414</v>
       </c>
       <c r="X18" s="30">
         <v>245</v>
       </c>
       <c r="Y18" s="30">
         <v>399</v>
       </c>
       <c r="Z18" s="30">
         <v>531</v>
       </c>
-      <c r="AA18" s="46">
+      <c r="AA18" s="35">
         <v>367</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="34" t="s">
+      <c r="AB18" s="35">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="19" spans="1:28">
+      <c r="A19" s="42" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="34"/>
-[...26 lines deleted...]
-    <row r="20" spans="1:27">
+      <c r="B19" s="42"/>
+      <c r="C19" s="42"/>
+      <c r="D19" s="42"/>
+      <c r="E19" s="42"/>
+      <c r="F19" s="42"/>
+      <c r="G19" s="42"/>
+      <c r="H19" s="42"/>
+      <c r="I19" s="42"/>
+      <c r="J19" s="42"/>
+      <c r="K19" s="42"/>
+      <c r="L19" s="42"/>
+      <c r="M19" s="42"/>
+      <c r="N19" s="42"/>
+      <c r="O19" s="42"/>
+      <c r="P19" s="42"/>
+      <c r="Q19" s="42"/>
+      <c r="R19" s="42"/>
+      <c r="S19" s="42"/>
+      <c r="T19" s="42"/>
+      <c r="U19" s="42"/>
+      <c r="V19" s="42"/>
+      <c r="W19" s="42"/>
+      <c r="X19" s="42"/>
+      <c r="Y19" s="42"/>
+      <c r="Z19" s="42"/>
+      <c r="AA19" s="42"/>
+      <c r="AB19" s="42"/>
+    </row>
+    <row r="20" spans="1:28">
       <c r="A20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="8">
         <v>-343</v>
       </c>
       <c r="C20" s="8">
         <v>-271</v>
       </c>
       <c r="D20" s="9">
         <v>-238</v>
       </c>
       <c r="E20" s="9">
         <v>-291</v>
       </c>
       <c r="F20" s="9">
         <v>-261</v>
       </c>
       <c r="G20" s="9">
         <v>-228</v>
       </c>
       <c r="H20" s="12">
         <v>-280</v>
       </c>
       <c r="I20" s="9">
@@ -1814,55 +1858,58 @@
       </c>
       <c r="S20" s="29">
         <v>90</v>
       </c>
       <c r="T20" s="29">
         <v>108</v>
       </c>
       <c r="U20" s="29">
         <v>345</v>
       </c>
       <c r="V20" s="29">
         <v>285</v>
       </c>
       <c r="W20" s="29">
         <v>277</v>
       </c>
       <c r="X20" s="29">
         <v>355</v>
       </c>
       <c r="Y20" s="29">
         <v>336</v>
       </c>
       <c r="Z20" s="29">
         <v>330</v>
       </c>
-      <c r="AA20" s="45">
+      <c r="AA20" s="34">
         <v>299</v>
       </c>
-    </row>
-    <row r="21" spans="1:27">
+      <c r="AB20" s="34">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="21" spans="1:28">
       <c r="A21" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="30">
         <v>-60</v>
       </c>
       <c r="O21" s="30">
         <v>63</v>
       </c>
       <c r="P21" s="30">
         <v>57</v>
       </c>
       <c r="Q21" s="30">
@@ -1873,55 +1920,58 @@
       </c>
       <c r="S21" s="30">
         <v>5</v>
       </c>
       <c r="T21" s="30">
         <v>57</v>
       </c>
       <c r="U21" s="30">
         <v>-34</v>
       </c>
       <c r="V21" s="30">
         <v>29</v>
       </c>
       <c r="W21" s="30">
         <v>-7</v>
       </c>
       <c r="X21" s="30">
         <v>12</v>
       </c>
       <c r="Y21" s="30">
         <v>-21</v>
       </c>
       <c r="Z21" s="30">
         <v>-27</v>
       </c>
-      <c r="AA21" s="46">
+      <c r="AA21" s="35">
         <v>-35</v>
       </c>
-    </row>
-    <row r="22" spans="1:27">
+      <c r="AB21" s="35">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="22" spans="1:28">
       <c r="A22" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="30">
         <v>170</v>
       </c>
       <c r="O22" s="30">
         <v>360</v>
       </c>
       <c r="P22" s="30">
         <v>137</v>
       </c>
       <c r="Q22" s="30">
@@ -1932,55 +1982,58 @@
       </c>
       <c r="S22" s="30">
         <v>106</v>
       </c>
       <c r="T22" s="30">
         <v>127</v>
       </c>
       <c r="U22" s="30">
         <v>230</v>
       </c>
       <c r="V22" s="30">
         <v>174</v>
       </c>
       <c r="W22" s="30">
         <v>203</v>
       </c>
       <c r="X22" s="30">
         <v>224</v>
       </c>
       <c r="Y22" s="30">
         <v>276</v>
       </c>
       <c r="Z22" s="30">
         <v>289</v>
       </c>
-      <c r="AA22" s="46">
+      <c r="AA22" s="35">
         <v>356</v>
       </c>
-    </row>
-    <row r="23" spans="1:27">
+      <c r="AB22" s="35">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="23" spans="1:28">
       <c r="A23" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="12"/>
       <c r="I23" s="9"/>
       <c r="J23" s="13"/>
       <c r="K23" s="17"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="30">
         <v>-100</v>
       </c>
       <c r="O23" s="30">
         <v>-56</v>
       </c>
       <c r="P23" s="30">
         <v>-41</v>
       </c>
       <c r="Q23" s="30">
@@ -1991,55 +2044,58 @@
       </c>
       <c r="S23" s="30">
         <v>-78</v>
       </c>
       <c r="T23" s="30">
         <v>-47</v>
       </c>
       <c r="U23" s="30">
         <v>-115</v>
       </c>
       <c r="V23" s="30">
         <v>-71</v>
       </c>
       <c r="W23" s="30">
         <v>-37</v>
       </c>
       <c r="X23" s="30">
         <v>-43</v>
       </c>
       <c r="Y23" s="30">
         <v>-59</v>
       </c>
       <c r="Z23" s="30">
         <v>-51</v>
       </c>
-      <c r="AA23" s="46">
+      <c r="AA23" s="35">
         <v>-91</v>
       </c>
-    </row>
-    <row r="24" spans="1:27">
+      <c r="AB23" s="35">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="24" spans="1:28">
       <c r="A24" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="12"/>
       <c r="I24" s="9"/>
       <c r="J24" s="13"/>
       <c r="K24" s="17"/>
       <c r="L24" s="12"/>
       <c r="M24" s="12"/>
       <c r="N24" s="30">
         <v>-73</v>
       </c>
       <c r="O24" s="30">
         <v>217</v>
       </c>
       <c r="P24" s="30">
         <v>112</v>
       </c>
       <c r="Q24" s="30">
@@ -2050,55 +2106,58 @@
       </c>
       <c r="S24" s="30">
         <v>64</v>
       </c>
       <c r="T24" s="30">
         <v>41</v>
       </c>
       <c r="U24" s="30">
         <v>176</v>
       </c>
       <c r="V24" s="30">
         <v>174</v>
       </c>
       <c r="W24" s="30">
         <v>82</v>
       </c>
       <c r="X24" s="30">
         <v>181</v>
       </c>
       <c r="Y24" s="30">
         <v>147</v>
       </c>
       <c r="Z24" s="30">
         <v>213</v>
       </c>
-      <c r="AA24" s="46">
+      <c r="AA24" s="35">
         <v>72</v>
       </c>
-    </row>
-    <row r="25" spans="1:27">
+      <c r="AB24" s="35">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="25" spans="1:28">
       <c r="A25" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="12"/>
       <c r="I25" s="9"/>
       <c r="J25" s="13"/>
       <c r="K25" s="17"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="30">
         <v>-134</v>
       </c>
       <c r="O25" s="30">
         <v>5</v>
       </c>
       <c r="P25" s="30">
         <v>-96</v>
       </c>
       <c r="Q25" s="30">
@@ -2109,86 +2168,90 @@
       </c>
       <c r="S25" s="30">
         <v>-7</v>
       </c>
       <c r="T25" s="30">
         <v>-70</v>
       </c>
       <c r="U25" s="30">
         <v>88</v>
       </c>
       <c r="V25" s="30">
         <v>-21</v>
       </c>
       <c r="W25" s="30">
         <v>36</v>
       </c>
       <c r="X25" s="30">
         <v>-19</v>
       </c>
       <c r="Y25" s="30">
         <v>-7</v>
       </c>
       <c r="Z25" s="30">
         <v>-94</v>
       </c>
-      <c r="AA25" s="46">
+      <c r="AA25" s="35">
         <v>-3</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="35" t="s">
+      <c r="AB25" s="35">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="26" spans="1:28">
+      <c r="A26" s="43" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="35"/>
-[...26 lines deleted...]
-    <row r="27" spans="1:27">
+      <c r="B26" s="43"/>
+      <c r="C26" s="43"/>
+      <c r="D26" s="43"/>
+      <c r="E26" s="43"/>
+      <c r="F26" s="43"/>
+      <c r="G26" s="43"/>
+      <c r="H26" s="43"/>
+      <c r="I26" s="43"/>
+      <c r="J26" s="43"/>
+      <c r="K26" s="43"/>
+      <c r="L26" s="43"/>
+      <c r="M26" s="43"/>
+      <c r="N26" s="43"/>
+      <c r="O26" s="43"/>
+      <c r="P26" s="43"/>
+      <c r="Q26" s="43"/>
+      <c r="R26" s="43"/>
+      <c r="S26" s="43"/>
+      <c r="T26" s="43"/>
+      <c r="U26" s="43"/>
+      <c r="V26" s="43"/>
+      <c r="W26" s="43"/>
+      <c r="X26" s="43"/>
+      <c r="Y26" s="43"/>
+      <c r="Z26" s="43"/>
+      <c r="AA26" s="43"/>
+      <c r="AB26" s="43"/>
+    </row>
+    <row r="27" spans="1:28">
       <c r="A27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="8">
         <v>-74</v>
       </c>
       <c r="C27" s="8">
         <v>-598</v>
       </c>
       <c r="D27" s="9">
         <v>-520</v>
       </c>
       <c r="E27" s="9">
         <v>-290</v>
       </c>
       <c r="F27" s="9">
         <v>-477</v>
       </c>
       <c r="G27" s="9">
         <v>-195</v>
       </c>
       <c r="H27" s="12">
         <v>-440</v>
       </c>
       <c r="I27" s="9">
@@ -2223,55 +2286,58 @@
       </c>
       <c r="S27" s="29">
         <v>718</v>
       </c>
       <c r="T27" s="29">
         <v>1027</v>
       </c>
       <c r="U27" s="29">
         <v>499</v>
       </c>
       <c r="V27" s="29">
         <v>1372</v>
       </c>
       <c r="W27" s="29">
         <v>1393</v>
       </c>
       <c r="X27" s="29">
         <v>1068</v>
       </c>
       <c r="Y27" s="29">
         <v>1854</v>
       </c>
       <c r="Z27" s="29">
         <v>2524</v>
       </c>
-      <c r="AA27" s="45">
+      <c r="AA27" s="34">
         <v>1261</v>
       </c>
-    </row>
-    <row r="28" spans="1:27">
+      <c r="AB27" s="34">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="28" spans="1:28">
       <c r="A28" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="30">
         <v>-12</v>
       </c>
       <c r="O28" s="30">
         <v>-16</v>
       </c>
       <c r="P28" s="30">
         <v>-32</v>
       </c>
       <c r="Q28" s="30">
@@ -2282,55 +2348,58 @@
       </c>
       <c r="S28" s="30">
         <v>-66</v>
       </c>
       <c r="T28" s="30">
         <v>30</v>
       </c>
       <c r="U28" s="30">
         <v>-22</v>
       </c>
       <c r="V28" s="30">
         <v>-7</v>
       </c>
       <c r="W28" s="30">
         <v>-21</v>
       </c>
       <c r="X28" s="30">
         <v>-27</v>
       </c>
       <c r="Y28" s="30">
         <v>-24</v>
       </c>
       <c r="Z28" s="30">
         <v>-5</v>
       </c>
-      <c r="AA28" s="47">
+      <c r="AA28" s="36">
         <v>-17</v>
       </c>
-    </row>
-    <row r="29" spans="1:27">
+      <c r="AB28" s="35">
+        <v>-34</v>
+      </c>
+    </row>
+    <row r="29" spans="1:28">
       <c r="A29" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="12"/>
       <c r="I29" s="9"/>
       <c r="J29" s="13"/>
       <c r="K29" s="17"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="30">
         <v>-128</v>
       </c>
       <c r="O29" s="30">
         <v>-99</v>
       </c>
       <c r="P29" s="30">
         <v>-97</v>
       </c>
       <c r="Q29" s="30">
@@ -2341,55 +2410,58 @@
       </c>
       <c r="S29" s="30">
         <v>-130</v>
       </c>
       <c r="T29" s="30">
         <v>-92</v>
       </c>
       <c r="U29" s="30">
         <v>-66</v>
       </c>
       <c r="V29" s="30">
         <v>-18</v>
       </c>
       <c r="W29" s="30">
         <v>-64</v>
       </c>
       <c r="X29" s="30">
         <v>-34</v>
       </c>
       <c r="Y29" s="30">
         <v>-65</v>
       </c>
       <c r="Z29" s="30">
         <v>-84</v>
       </c>
-      <c r="AA29" s="47">
+      <c r="AA29" s="36">
         <v>-103</v>
       </c>
-    </row>
-    <row r="30" spans="1:27">
+      <c r="AB29" s="35">
+        <v>-77</v>
+      </c>
+    </row>
+    <row r="30" spans="1:28">
       <c r="A30" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="12"/>
       <c r="I30" s="9"/>
       <c r="J30" s="13"/>
       <c r="K30" s="17"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="30">
         <v>-431</v>
       </c>
       <c r="O30" s="30">
         <v>-382</v>
       </c>
       <c r="P30" s="30">
         <v>-288</v>
       </c>
       <c r="Q30" s="30">
@@ -2400,55 +2472,58 @@
       </c>
       <c r="S30" s="30">
         <v>-352</v>
       </c>
       <c r="T30" s="30">
         <v>-319</v>
       </c>
       <c r="U30" s="30">
         <v>-364</v>
       </c>
       <c r="V30" s="30">
         <v>-197</v>
       </c>
       <c r="W30" s="30">
         <v>-297</v>
       </c>
       <c r="X30" s="30">
         <v>-394</v>
       </c>
       <c r="Y30" s="30">
         <v>-272</v>
       </c>
       <c r="Z30" s="30">
         <v>-506</v>
       </c>
-      <c r="AA30" s="47">
+      <c r="AA30" s="36">
         <v>-393</v>
       </c>
-    </row>
-    <row r="31" spans="1:27">
+      <c r="AB30" s="35">
+        <v>-626</v>
+      </c>
+    </row>
+    <row r="31" spans="1:28">
       <c r="A31" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="12"/>
       <c r="I31" s="9"/>
       <c r="J31" s="13"/>
       <c r="K31" s="17"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="30">
         <v>-154</v>
       </c>
       <c r="O31" s="30">
         <v>-154</v>
       </c>
       <c r="P31" s="30">
         <v>-60</v>
       </c>
       <c r="Q31" s="30">
@@ -2459,55 +2534,58 @@
       </c>
       <c r="S31" s="30">
         <v>-141</v>
       </c>
       <c r="T31" s="30">
         <v>-55</v>
       </c>
       <c r="U31" s="30">
         <v>-232</v>
       </c>
       <c r="V31" s="30">
         <v>-146</v>
       </c>
       <c r="W31" s="30">
         <v>-167</v>
       </c>
       <c r="X31" s="30">
         <v>-127</v>
       </c>
       <c r="Y31" s="30">
         <v>-28</v>
       </c>
       <c r="Z31" s="30">
         <v>103</v>
       </c>
-      <c r="AA31" s="47">
+      <c r="AA31" s="36">
         <v>-143</v>
       </c>
-    </row>
-    <row r="32" spans="1:27">
+      <c r="AB31" s="35">
+        <v>-117</v>
+      </c>
+    </row>
+    <row r="32" spans="1:28">
       <c r="A32" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="12"/>
       <c r="I32" s="9"/>
       <c r="J32" s="13"/>
       <c r="K32" s="17"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="30">
         <v>-199</v>
       </c>
       <c r="O32" s="30">
         <v>-149</v>
       </c>
       <c r="P32" s="30">
         <v>-118</v>
       </c>
       <c r="Q32" s="30">
@@ -2518,55 +2596,58 @@
       </c>
       <c r="S32" s="30">
         <v>-98</v>
       </c>
       <c r="T32" s="30">
         <v>-122</v>
       </c>
       <c r="U32" s="30">
         <v>-96</v>
       </c>
       <c r="V32" s="30">
         <v>-135</v>
       </c>
       <c r="W32" s="30">
         <v>-86</v>
       </c>
       <c r="X32" s="30">
         <v>-90</v>
       </c>
       <c r="Y32" s="30">
         <v>-81</v>
       </c>
       <c r="Z32" s="30">
         <v>-152</v>
       </c>
-      <c r="AA32" s="47">
+      <c r="AA32" s="36">
         <v>-131</v>
       </c>
-    </row>
-    <row r="33" spans="1:27">
+      <c r="AB32" s="35">
+        <v>-157</v>
+      </c>
+    </row>
+    <row r="33" spans="1:28">
       <c r="A33" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="12"/>
       <c r="I33" s="9"/>
       <c r="J33" s="13"/>
       <c r="K33" s="17"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="30">
         <v>957</v>
       </c>
       <c r="O33" s="30">
         <v>1554</v>
       </c>
       <c r="P33" s="30">
         <v>866</v>
       </c>
       <c r="Q33" s="30">
@@ -2577,55 +2658,58 @@
       </c>
       <c r="S33" s="30">
         <v>699</v>
       </c>
       <c r="T33" s="30">
         <v>866</v>
       </c>
       <c r="U33" s="30">
         <v>941</v>
       </c>
       <c r="V33" s="30">
         <v>793</v>
       </c>
       <c r="W33" s="30">
         <v>1170</v>
       </c>
       <c r="X33" s="30">
         <v>985</v>
       </c>
       <c r="Y33" s="30">
         <v>962</v>
       </c>
       <c r="Z33" s="30">
         <v>1545</v>
       </c>
-      <c r="AA33" s="47">
+      <c r="AA33" s="36">
         <v>1147</v>
       </c>
-    </row>
-    <row r="34" spans="1:27">
+      <c r="AB33" s="35">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="34" spans="1:28">
       <c r="A34" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="12"/>
       <c r="I34" s="9"/>
       <c r="J34" s="13"/>
       <c r="K34" s="17"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
       <c r="N34" s="30">
         <v>-176</v>
       </c>
       <c r="O34" s="30">
         <v>-163</v>
       </c>
       <c r="P34" s="30">
         <v>-171</v>
       </c>
       <c r="Q34" s="30">
@@ -2636,55 +2720,58 @@
       </c>
       <c r="S34" s="30">
         <v>-155</v>
       </c>
       <c r="T34" s="30">
         <v>-170</v>
       </c>
       <c r="U34" s="30">
         <v>-155</v>
       </c>
       <c r="V34" s="30">
         <v>-109</v>
       </c>
       <c r="W34" s="30">
         <v>-177</v>
       </c>
       <c r="X34" s="30">
         <v>-137</v>
       </c>
       <c r="Y34" s="30">
         <v>-124</v>
       </c>
       <c r="Z34" s="30">
         <v>-211</v>
       </c>
-      <c r="AA34" s="47">
+      <c r="AA34" s="36">
         <v>-193</v>
       </c>
-    </row>
-    <row r="35" spans="1:27">
+      <c r="AB34" s="35">
+        <v>-226</v>
+      </c>
+    </row>
+    <row r="35" spans="1:28">
       <c r="A35" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
       <c r="N35" s="30">
         <v>846</v>
       </c>
       <c r="O35" s="30">
         <v>1159</v>
       </c>
       <c r="P35" s="30">
         <v>737</v>
       </c>
       <c r="Q35" s="30">
@@ -2695,55 +2782,58 @@
       </c>
       <c r="S35" s="30">
         <v>880</v>
       </c>
       <c r="T35" s="30">
         <v>785</v>
       </c>
       <c r="U35" s="30">
         <v>614</v>
       </c>
       <c r="V35" s="30">
         <v>1042</v>
       </c>
       <c r="W35" s="30">
         <v>802</v>
       </c>
       <c r="X35" s="30">
         <v>838</v>
       </c>
       <c r="Y35" s="30">
         <v>1169</v>
       </c>
       <c r="Z35" s="30">
         <v>1357</v>
       </c>
-      <c r="AA35" s="47">
+      <c r="AA35" s="36">
         <v>861</v>
       </c>
-    </row>
-    <row r="36" spans="1:27">
+      <c r="AB35" s="35">
+        <v>1120</v>
+      </c>
+    </row>
+    <row r="36" spans="1:28">
       <c r="A36" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="24"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="24"/>
       <c r="H36" s="13"/>
       <c r="I36" s="24"/>
       <c r="J36" s="13"/>
       <c r="K36" s="17"/>
       <c r="L36" s="13"/>
       <c r="M36" s="13"/>
       <c r="N36" s="30">
         <v>-232</v>
       </c>
       <c r="O36" s="30">
         <v>-141</v>
       </c>
       <c r="P36" s="30">
         <v>-218</v>
       </c>
       <c r="Q36" s="30">
@@ -2754,55 +2844,58 @@
       </c>
       <c r="S36" s="30">
         <v>-132</v>
       </c>
       <c r="T36" s="33">
         <v>-195</v>
       </c>
       <c r="U36" s="30">
         <v>-257</v>
       </c>
       <c r="V36" s="30">
         <v>-240</v>
       </c>
       <c r="W36" s="30">
         <v>-181</v>
       </c>
       <c r="X36" s="30">
         <v>-191</v>
       </c>
       <c r="Y36" s="30">
         <v>-82</v>
       </c>
       <c r="Z36" s="30">
         <v>-54</v>
       </c>
-      <c r="AA36" s="47">
+      <c r="AA36" s="36">
         <v>-134</v>
       </c>
-    </row>
-    <row r="37" spans="1:27">
+      <c r="AB36" s="35">
+        <v>-167</v>
+      </c>
+    </row>
+    <row r="37" spans="1:28">
       <c r="A37" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="10"/>
       <c r="C37" s="10"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="14"/>
       <c r="I37" s="11"/>
       <c r="J37" s="14"/>
       <c r="K37" s="18"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
       <c r="N37" s="26">
         <v>346</v>
       </c>
       <c r="O37" s="26">
         <v>446</v>
       </c>
       <c r="P37" s="26">
         <v>155</v>
       </c>
       <c r="Q37" s="26">
@@ -2813,181 +2906,184 @@
       </c>
       <c r="S37" s="26">
         <v>213</v>
       </c>
       <c r="T37" s="26">
         <v>299</v>
       </c>
       <c r="U37" s="26">
         <v>136</v>
       </c>
       <c r="V37" s="26">
         <v>389</v>
       </c>
       <c r="W37" s="26">
         <v>414</v>
       </c>
       <c r="X37" s="26">
         <v>245</v>
       </c>
       <c r="Y37" s="26">
         <v>399</v>
       </c>
       <c r="Z37" s="26">
         <v>531</v>
       </c>
-      <c r="AA37" s="48">
+      <c r="AA37" s="37">
         <v>367</v>
       </c>
-    </row>
-    <row r="38" spans="1:27">
+      <c r="AB37" s="37">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="38" spans="1:28">
       <c r="A38" s="3"/>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="12"/>
       <c r="I38" s="9"/>
       <c r="J38" s="13"/>
       <c r="K38" s="17"/>
       <c r="L38" s="12"/>
       <c r="M38" s="12"/>
     </row>
-    <row r="39" spans="1:27">
+    <row r="39" spans="1:28">
       <c r="A39" s="3"/>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="12"/>
       <c r="I39" s="9"/>
       <c r="J39" s="13"/>
       <c r="K39" s="17"/>
       <c r="L39" s="12"/>
       <c r="M39" s="12"/>
     </row>
-    <row r="40" spans="1:27">
+    <row r="40" spans="1:28">
       <c r="A40" s="3"/>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
       <c r="F40" s="9"/>
       <c r="G40" s="9"/>
       <c r="H40" s="12"/>
       <c r="I40" s="9"/>
       <c r="J40" s="13"/>
       <c r="K40" s="17"/>
       <c r="L40" s="12"/>
       <c r="M40" s="12"/>
     </row>
-    <row r="41" spans="1:27">
+    <row r="41" spans="1:28">
       <c r="A41" s="3"/>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="12"/>
       <c r="I41" s="9"/>
       <c r="J41" s="13"/>
       <c r="K41" s="17"/>
       <c r="L41" s="12"/>
       <c r="M41" s="12"/>
     </row>
-    <row r="42" spans="1:27">
+    <row r="42" spans="1:28">
       <c r="A42" s="3"/>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
       <c r="F42" s="9"/>
       <c r="G42" s="9"/>
       <c r="H42" s="12"/>
       <c r="I42" s="9"/>
       <c r="J42" s="13"/>
       <c r="K42" s="17"/>
       <c r="L42" s="12"/>
       <c r="M42" s="12"/>
     </row>
-    <row r="43" spans="1:27">
+    <row r="43" spans="1:28">
       <c r="A43" s="3"/>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
       <c r="M43" s="8"/>
     </row>
-    <row r="44" spans="1:27">
+    <row r="44" spans="1:28">
       <c r="A44" s="4"/>
       <c r="B44" s="10"/>
       <c r="C44" s="10"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="11"/>
       <c r="H44" s="14"/>
       <c r="I44" s="11"/>
       <c r="J44" s="14"/>
       <c r="K44" s="18"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
     </row>
-    <row r="45" spans="1:27">
+    <row r="45" spans="1:28">
       <c r="A45" s="5"/>
     </row>
-    <row r="46" spans="1:27">
+    <row r="46" spans="1:28">
       <c r="A46" s="20"/>
     </row>
-    <row r="47" spans="1:27">
+    <row r="47" spans="1:28">
       <c r="A47" s="20"/>
     </row>
-    <row r="48" spans="1:27">
+    <row r="48" spans="1:28">
       <c r="A48" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AA4"/>
-[...1 lines deleted...]
-    <mergeCell ref="A6:AA6"/>
+    <mergeCell ref="Z4:AB4"/>
+    <mergeCell ref="A2:AB2"/>
+    <mergeCell ref="A6:AB6"/>
+    <mergeCell ref="A19:AB19"/>
+    <mergeCell ref="A26:AB26"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
-    <mergeCell ref="A19:AA19"/>
-    <mergeCell ref="A26:AA26"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
     </vt:vector>