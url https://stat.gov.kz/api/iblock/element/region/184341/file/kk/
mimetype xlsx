--- v1 (2026-05-14)
+++ v2 (2026-06-24)
@@ -11,51 +11,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840"/>
   </bookViews>
   <sheets>
     <sheet name="Барлық халық" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="28">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="61" uniqueCount="28">
   <si>
     <t>қыркүйек</t>
   </si>
   <si>
     <t>қаңтар</t>
   </si>
   <si>
     <t>ақпан</t>
   </si>
   <si>
     <t>тамыз</t>
   </si>
   <si>
     <t>наурыз</t>
   </si>
   <si>
     <t>сәуір</t>
   </si>
   <si>
     <t>мамыр</t>
   </si>
   <si>
     <t>маусым</t>
   </si>
   <si>
@@ -326,51 +326,51 @@
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="51">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="5" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="4" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
@@ -422,81 +422,87 @@
     </xf>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="3" fontId="8" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...12 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="3" fontId="12" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="8" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
     <cellStyle name="Обычный_обл.уровень" xfId="1"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -765,150 +771,153 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A2:AB48"/>
+  <dimension ref="A2:AC48"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="AD27" sqref="AD27"/>
+      <selection pane="bottomLeft" activeCell="AD22" sqref="AD22"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="22.140625" customWidth="1"/>
     <col min="2" max="13" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:28">
-      <c r="A2" s="40" t="s">
+    <row r="2" spans="1:29">
+      <c r="A2" s="45" t="s">
         <v>26</v>
       </c>
-      <c r="B2" s="40"/>
-[...27 lines deleted...]
-    <row r="3" spans="1:28" s="1" customFormat="1">
+      <c r="B2" s="45"/>
+      <c r="C2" s="45"/>
+      <c r="D2" s="45"/>
+      <c r="E2" s="45"/>
+      <c r="F2" s="45"/>
+      <c r="G2" s="45"/>
+      <c r="H2" s="45"/>
+      <c r="I2" s="45"/>
+      <c r="J2" s="45"/>
+      <c r="K2" s="45"/>
+      <c r="L2" s="45"/>
+      <c r="M2" s="45"/>
+      <c r="N2" s="45"/>
+      <c r="O2" s="45"/>
+      <c r="P2" s="45"/>
+      <c r="Q2" s="45"/>
+      <c r="R2" s="45"/>
+      <c r="S2" s="45"/>
+      <c r="T2" s="45"/>
+      <c r="U2" s="45"/>
+      <c r="V2" s="45"/>
+      <c r="W2" s="45"/>
+      <c r="X2" s="45"/>
+      <c r="Y2" s="45"/>
+      <c r="Z2" s="45"/>
+      <c r="AA2" s="45"/>
+      <c r="AB2" s="45"/>
+      <c r="AC2" s="45"/>
+    </row>
+    <row r="3" spans="1:29" s="1" customFormat="1">
       <c r="N3" s="32"/>
       <c r="O3" s="32"/>
       <c r="P3" s="32"/>
       <c r="Q3" s="32"/>
       <c r="R3" s="32"/>
       <c r="S3" s="32"/>
       <c r="T3" s="32"/>
       <c r="U3" s="32"/>
       <c r="V3" s="32"/>
       <c r="W3" s="32"/>
       <c r="X3" s="32"/>
       <c r="Y3" s="32"/>
       <c r="Z3" s="32"/>
       <c r="AA3" s="32"/>
       <c r="AB3" s="32"/>
-    </row>
-[...2 lines deleted...]
-      <c r="B4" s="44">
+      <c r="AC3" s="32"/>
+    </row>
+    <row r="4" spans="1:29" ht="15" customHeight="1">
+      <c r="A4" s="41"/>
+      <c r="B4" s="38">
         <v>2021</v>
       </c>
-      <c r="C4" s="45"/>
-[...10 lines deleted...]
-      <c r="N4" s="44">
+      <c r="C4" s="39"/>
+      <c r="D4" s="39"/>
+      <c r="E4" s="39"/>
+      <c r="F4" s="39"/>
+      <c r="G4" s="39"/>
+      <c r="H4" s="39"/>
+      <c r="I4" s="39"/>
+      <c r="J4" s="39"/>
+      <c r="K4" s="39"/>
+      <c r="L4" s="39"/>
+      <c r="M4" s="39"/>
+      <c r="N4" s="38">
         <v>2025</v>
       </c>
-      <c r="O4" s="45"/>
-[...10 lines deleted...]
-      <c r="Z4" s="38">
+      <c r="O4" s="39"/>
+      <c r="P4" s="39"/>
+      <c r="Q4" s="39"/>
+      <c r="R4" s="39"/>
+      <c r="S4" s="39"/>
+      <c r="T4" s="39"/>
+      <c r="U4" s="39"/>
+      <c r="V4" s="39"/>
+      <c r="W4" s="39"/>
+      <c r="X4" s="39"/>
+      <c r="Y4" s="40"/>
+      <c r="Z4" s="43">
         <v>2026</v>
       </c>
-      <c r="AA4" s="39"/>
-[...3 lines deleted...]
-      <c r="A5" s="48"/>
+      <c r="AA4" s="44"/>
+      <c r="AB4" s="44"/>
+      <c r="AC4" s="44"/>
+    </row>
+    <row r="5" spans="1:29">
+      <c r="A5" s="42"/>
       <c r="B5" s="7" t="s">
         <v>1</v>
       </c>
       <c r="C5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="D5" s="6" t="s">
         <v>4</v>
       </c>
       <c r="E5" s="6" t="s">
         <v>5</v>
       </c>
       <c r="F5" s="6" t="s">
         <v>6</v>
       </c>
       <c r="G5" s="6" t="s">
         <v>7</v>
       </c>
       <c r="H5" s="6" t="s">
         <v>8</v>
       </c>
       <c r="I5" s="15" t="s">
         <v>3</v>
       </c>
       <c r="J5" s="15" t="s">
@@ -946,84 +955,88 @@
       </c>
       <c r="U5" s="6" t="s">
         <v>3</v>
       </c>
       <c r="V5" s="6" t="s">
         <v>0</v>
       </c>
       <c r="W5" s="31" t="s">
         <v>13</v>
       </c>
       <c r="X5" s="31" t="s">
         <v>14</v>
       </c>
       <c r="Y5" s="19" t="s">
         <v>15</v>
       </c>
       <c r="Z5" s="27" t="s">
         <v>1</v>
       </c>
       <c r="AA5" s="27" t="s">
         <v>2</v>
       </c>
       <c r="AB5" s="7" t="s">
         <v>4</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A6" s="41" t="s">
+      <c r="AC5" s="28" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:29">
+      <c r="A6" s="46" t="s">
         <v>10</v>
       </c>
-      <c r="B6" s="41"/>
-[...27 lines deleted...]
-    <row r="7" spans="1:28">
+      <c r="B6" s="46"/>
+      <c r="C6" s="46"/>
+      <c r="D6" s="46"/>
+      <c r="E6" s="46"/>
+      <c r="F6" s="46"/>
+      <c r="G6" s="46"/>
+      <c r="H6" s="46"/>
+      <c r="I6" s="46"/>
+      <c r="J6" s="46"/>
+      <c r="K6" s="46"/>
+      <c r="L6" s="46"/>
+      <c r="M6" s="46"/>
+      <c r="N6" s="46"/>
+      <c r="O6" s="46"/>
+      <c r="P6" s="46"/>
+      <c r="Q6" s="46"/>
+      <c r="R6" s="46"/>
+      <c r="S6" s="46"/>
+      <c r="T6" s="46"/>
+      <c r="U6" s="46"/>
+      <c r="V6" s="46"/>
+      <c r="W6" s="46"/>
+      <c r="X6" s="46"/>
+      <c r="Y6" s="46"/>
+      <c r="Z6" s="46"/>
+      <c r="AA6" s="46"/>
+      <c r="AB6" s="46"/>
+      <c r="AC6" s="46"/>
+    </row>
+    <row r="7" spans="1:29">
       <c r="A7" s="21" t="s">
         <v>9</v>
       </c>
       <c r="B7" s="8">
         <v>-1249</v>
       </c>
       <c r="C7" s="8">
         <v>-869</v>
       </c>
       <c r="D7" s="9">
         <v>-758</v>
       </c>
       <c r="E7" s="9">
         <v>-581</v>
       </c>
       <c r="F7" s="9">
         <v>-738</v>
       </c>
       <c r="G7" s="9">
         <v>-423</v>
       </c>
       <c r="H7" s="12">
         <v>-720</v>
       </c>
       <c r="I7" s="9">
@@ -1064,52 +1077,55 @@
       </c>
       <c r="U7" s="29">
         <v>844</v>
       </c>
       <c r="V7" s="29">
         <v>1657</v>
       </c>
       <c r="W7" s="29">
         <v>1670</v>
       </c>
       <c r="X7" s="29">
         <v>1423</v>
       </c>
       <c r="Y7" s="29">
         <v>2190</v>
       </c>
       <c r="Z7" s="29">
         <v>2854</v>
       </c>
       <c r="AA7" s="34">
         <v>1560</v>
       </c>
       <c r="AB7" s="34">
         <v>1390</v>
       </c>
-    </row>
-    <row r="8" spans="1:28">
+      <c r="AC7" s="49">
+        <v>2004</v>
+      </c>
+    </row>
+    <row r="8" spans="1:29">
       <c r="A8" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B8" s="8"/>
       <c r="C8" s="8"/>
       <c r="D8" s="8"/>
       <c r="E8" s="8"/>
       <c r="F8" s="8"/>
       <c r="G8" s="8"/>
       <c r="H8" s="8"/>
       <c r="I8" s="8"/>
       <c r="J8" s="8"/>
       <c r="K8" s="8"/>
       <c r="L8" s="8"/>
       <c r="M8" s="8"/>
       <c r="N8" s="30">
         <v>-72</v>
       </c>
       <c r="O8" s="30">
         <v>47</v>
       </c>
       <c r="P8" s="30">
         <v>25</v>
       </c>
       <c r="Q8" s="30">
@@ -1126,52 +1142,55 @@
       </c>
       <c r="U8" s="30">
         <v>-56</v>
       </c>
       <c r="V8" s="30">
         <v>22</v>
       </c>
       <c r="W8" s="30">
         <v>-28</v>
       </c>
       <c r="X8" s="30">
         <v>-15</v>
       </c>
       <c r="Y8" s="30">
         <v>-45</v>
       </c>
       <c r="Z8" s="30">
         <v>-32</v>
       </c>
       <c r="AA8" s="35">
         <v>-52</v>
       </c>
       <c r="AB8" s="35">
         <v>44</v>
       </c>
-    </row>
-    <row r="9" spans="1:28">
+      <c r="AC8" s="50">
+        <v>-15</v>
+      </c>
+    </row>
+    <row r="9" spans="1:29">
       <c r="A9" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B9" s="8"/>
       <c r="C9" s="8"/>
       <c r="D9" s="8"/>
       <c r="E9" s="8"/>
       <c r="F9" s="8"/>
       <c r="G9" s="8"/>
       <c r="H9" s="8"/>
       <c r="I9" s="8"/>
       <c r="J9" s="8"/>
       <c r="K9" s="8"/>
       <c r="L9" s="8"/>
       <c r="M9" s="8"/>
       <c r="N9" s="30">
         <v>170</v>
       </c>
       <c r="O9" s="30">
         <v>360</v>
       </c>
       <c r="P9" s="30">
         <v>137</v>
       </c>
       <c r="Q9" s="30">
@@ -1188,52 +1207,55 @@
       </c>
       <c r="U9" s="30">
         <v>230</v>
       </c>
       <c r="V9" s="30">
         <v>174</v>
       </c>
       <c r="W9" s="30">
         <v>203</v>
       </c>
       <c r="X9" s="30">
         <v>224</v>
       </c>
       <c r="Y9" s="30">
         <v>276</v>
       </c>
       <c r="Z9" s="30">
         <v>289</v>
       </c>
       <c r="AA9" s="35">
         <v>356</v>
       </c>
       <c r="AB9" s="35">
         <v>451</v>
       </c>
-    </row>
-    <row r="10" spans="1:28">
+      <c r="AC9" s="50">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="10" spans="1:29">
       <c r="A10" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B10" s="8"/>
       <c r="C10" s="8"/>
       <c r="D10" s="9"/>
       <c r="E10" s="9"/>
       <c r="F10" s="9"/>
       <c r="G10" s="9"/>
       <c r="H10" s="12"/>
       <c r="I10" s="9"/>
       <c r="J10" s="12"/>
       <c r="K10" s="16"/>
       <c r="L10" s="12"/>
       <c r="M10" s="12"/>
       <c r="N10" s="30">
         <v>-128</v>
       </c>
       <c r="O10" s="30">
         <v>-99</v>
       </c>
       <c r="P10" s="30">
         <v>-97</v>
       </c>
       <c r="Q10" s="30">
@@ -1250,52 +1272,55 @@
       </c>
       <c r="U10" s="30">
         <v>-66</v>
       </c>
       <c r="V10" s="30">
         <v>-18</v>
       </c>
       <c r="W10" s="30">
         <v>-64</v>
       </c>
       <c r="X10" s="30">
         <v>-34</v>
       </c>
       <c r="Y10" s="30">
         <v>-65</v>
       </c>
       <c r="Z10" s="30">
         <v>-84</v>
       </c>
       <c r="AA10" s="35">
         <v>-103</v>
       </c>
       <c r="AB10" s="35">
         <v>-77</v>
       </c>
-    </row>
-    <row r="11" spans="1:28">
+      <c r="AC10" s="50">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="11" spans="1:29">
       <c r="A11" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B11" s="8"/>
       <c r="C11" s="8"/>
       <c r="D11" s="9"/>
       <c r="E11" s="9"/>
       <c r="F11" s="9"/>
       <c r="G11" s="9"/>
       <c r="H11" s="12"/>
       <c r="I11" s="9"/>
       <c r="J11" s="12"/>
       <c r="K11" s="16"/>
       <c r="L11" s="12"/>
       <c r="M11" s="12"/>
       <c r="N11" s="30">
         <v>-531</v>
       </c>
       <c r="O11" s="30">
         <v>-438</v>
       </c>
       <c r="P11" s="30">
         <v>-329</v>
       </c>
       <c r="Q11" s="30">
@@ -1312,52 +1337,55 @@
       </c>
       <c r="U11" s="30">
         <v>-479</v>
       </c>
       <c r="V11" s="30">
         <v>-268</v>
       </c>
       <c r="W11" s="30">
         <v>-334</v>
       </c>
       <c r="X11" s="30">
         <v>-437</v>
       </c>
       <c r="Y11" s="30">
         <v>-331</v>
       </c>
       <c r="Z11" s="30">
         <v>-557</v>
       </c>
       <c r="AA11" s="35">
         <v>-484</v>
       </c>
       <c r="AB11" s="35">
         <v>-703</v>
       </c>
-    </row>
-    <row r="12" spans="1:28">
+      <c r="AC11" s="50">
+        <v>-437</v>
+      </c>
+    </row>
+    <row r="12" spans="1:29">
       <c r="A12" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B12" s="8"/>
       <c r="C12" s="8"/>
       <c r="D12" s="9"/>
       <c r="E12" s="9"/>
       <c r="F12" s="9"/>
       <c r="G12" s="9"/>
       <c r="H12" s="12"/>
       <c r="I12" s="9"/>
       <c r="J12" s="12"/>
       <c r="K12" s="16"/>
       <c r="L12" s="12"/>
       <c r="M12" s="12"/>
       <c r="N12" s="30">
         <v>-154</v>
       </c>
       <c r="O12" s="30">
         <v>-154</v>
       </c>
       <c r="P12" s="30">
         <v>-60</v>
       </c>
       <c r="Q12" s="30">
@@ -1374,52 +1402,55 @@
       </c>
       <c r="U12" s="30">
         <v>-232</v>
       </c>
       <c r="V12" s="30">
         <v>-146</v>
       </c>
       <c r="W12" s="30">
         <v>-167</v>
       </c>
       <c r="X12" s="30">
         <v>-127</v>
       </c>
       <c r="Y12" s="30">
         <v>-28</v>
       </c>
       <c r="Z12" s="30">
         <v>103</v>
       </c>
       <c r="AA12" s="35">
         <v>-143</v>
       </c>
       <c r="AB12" s="35">
         <v>-117</v>
       </c>
-    </row>
-    <row r="13" spans="1:28">
+      <c r="AC12" s="50">
+        <v>-185</v>
+      </c>
+    </row>
+    <row r="13" spans="1:29">
       <c r="A13" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B13" s="8"/>
       <c r="C13" s="8"/>
       <c r="D13" s="9"/>
       <c r="E13" s="9"/>
       <c r="F13" s="9"/>
       <c r="G13" s="9"/>
       <c r="H13" s="12"/>
       <c r="I13" s="9"/>
       <c r="J13" s="12"/>
       <c r="K13" s="16"/>
       <c r="L13" s="12"/>
       <c r="M13" s="12"/>
       <c r="N13" s="30">
         <v>-199</v>
       </c>
       <c r="O13" s="30">
         <v>-149</v>
       </c>
       <c r="P13" s="30">
         <v>-118</v>
       </c>
       <c r="Q13" s="30">
@@ -1436,52 +1467,55 @@
       </c>
       <c r="U13" s="30">
         <v>-96</v>
       </c>
       <c r="V13" s="30">
         <v>-135</v>
       </c>
       <c r="W13" s="30">
         <v>-86</v>
       </c>
       <c r="X13" s="30">
         <v>-90</v>
       </c>
       <c r="Y13" s="30">
         <v>-81</v>
       </c>
       <c r="Z13" s="30">
         <v>-152</v>
       </c>
       <c r="AA13" s="35">
         <v>-131</v>
       </c>
       <c r="AB13" s="35">
         <v>-157</v>
       </c>
-    </row>
-    <row r="14" spans="1:28">
+      <c r="AC13" s="50">
+        <v>-159</v>
+      </c>
+    </row>
+    <row r="14" spans="1:29">
       <c r="A14" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B14" s="8"/>
       <c r="C14" s="8"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="12"/>
       <c r="I14" s="9"/>
       <c r="J14" s="12"/>
       <c r="K14" s="16"/>
       <c r="L14" s="12"/>
       <c r="M14" s="12"/>
       <c r="N14" s="30">
         <v>884</v>
       </c>
       <c r="O14" s="30">
         <v>1771</v>
       </c>
       <c r="P14" s="30">
         <v>978</v>
       </c>
       <c r="Q14" s="30">
@@ -1498,52 +1532,55 @@
       </c>
       <c r="U14" s="30">
         <v>1117</v>
       </c>
       <c r="V14" s="30">
         <v>967</v>
       </c>
       <c r="W14" s="30">
         <v>1252</v>
       </c>
       <c r="X14" s="30">
         <v>1166</v>
       </c>
       <c r="Y14" s="30">
         <v>1109</v>
       </c>
       <c r="Z14" s="30">
         <v>1758</v>
       </c>
       <c r="AA14" s="35">
         <v>1219</v>
       </c>
       <c r="AB14" s="35">
         <v>899</v>
       </c>
-    </row>
-    <row r="15" spans="1:28">
+      <c r="AC14" s="50">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="15" spans="1:29">
       <c r="A15" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B15" s="8"/>
       <c r="C15" s="8"/>
       <c r="D15" s="9"/>
       <c r="E15" s="9"/>
       <c r="F15" s="9"/>
       <c r="G15" s="9"/>
       <c r="H15" s="12"/>
       <c r="I15" s="9"/>
       <c r="J15" s="12"/>
       <c r="K15" s="16"/>
       <c r="L15" s="12"/>
       <c r="M15" s="12"/>
       <c r="N15" s="30">
         <v>-176</v>
       </c>
       <c r="O15" s="30">
         <v>-163</v>
       </c>
       <c r="P15" s="30">
         <v>-171</v>
       </c>
       <c r="Q15" s="30">
@@ -1560,52 +1597,55 @@
       </c>
       <c r="U15" s="30">
         <v>-155</v>
       </c>
       <c r="V15" s="30">
         <v>-109</v>
       </c>
       <c r="W15" s="30">
         <v>-177</v>
       </c>
       <c r="X15" s="30">
         <v>-137</v>
       </c>
       <c r="Y15" s="30">
         <v>-124</v>
       </c>
       <c r="Z15" s="30">
         <v>-211</v>
       </c>
       <c r="AA15" s="35">
         <v>-193</v>
       </c>
       <c r="AB15" s="35">
         <v>-226</v>
       </c>
-    </row>
-    <row r="16" spans="1:28">
+      <c r="AC15" s="50">
+        <v>-176</v>
+      </c>
+    </row>
+    <row r="16" spans="1:29">
       <c r="A16" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B16" s="8"/>
       <c r="C16" s="8"/>
       <c r="D16" s="8"/>
       <c r="E16" s="8"/>
       <c r="F16" s="8"/>
       <c r="G16" s="8"/>
       <c r="H16" s="8"/>
       <c r="I16" s="8"/>
       <c r="J16" s="8"/>
       <c r="K16" s="8"/>
       <c r="L16" s="8"/>
       <c r="M16" s="8"/>
       <c r="N16" s="30">
         <v>712</v>
       </c>
       <c r="O16" s="30">
         <v>1164</v>
       </c>
       <c r="P16" s="30">
         <v>641</v>
       </c>
       <c r="Q16" s="30">
@@ -1622,52 +1662,55 @@
       </c>
       <c r="U16" s="30">
         <v>702</v>
       </c>
       <c r="V16" s="30">
         <v>1021</v>
       </c>
       <c r="W16" s="30">
         <v>838</v>
       </c>
       <c r="X16" s="30">
         <v>819</v>
       </c>
       <c r="Y16" s="30">
         <v>1162</v>
       </c>
       <c r="Z16" s="30">
         <v>1263</v>
       </c>
       <c r="AA16" s="35">
         <v>858</v>
       </c>
       <c r="AB16" s="35">
         <v>1198</v>
       </c>
-    </row>
-    <row r="17" spans="1:28">
+      <c r="AC16" s="50">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="17" spans="1:29">
       <c r="A17" s="22" t="s">
         <v>24</v>
       </c>
       <c r="B17" s="8"/>
       <c r="C17" s="8"/>
       <c r="D17" s="9"/>
       <c r="E17" s="9"/>
       <c r="F17" s="9"/>
       <c r="G17" s="9"/>
       <c r="H17" s="12"/>
       <c r="I17" s="9"/>
       <c r="J17" s="12"/>
       <c r="K17" s="16"/>
       <c r="L17" s="12"/>
       <c r="M17" s="12"/>
       <c r="N17" s="30">
         <v>-232</v>
       </c>
       <c r="O17" s="30">
         <v>-141</v>
       </c>
       <c r="P17" s="30">
         <v>-218</v>
       </c>
       <c r="Q17" s="30">
@@ -1684,52 +1727,55 @@
       </c>
       <c r="U17" s="30">
         <v>-257</v>
       </c>
       <c r="V17" s="30">
         <v>-240</v>
       </c>
       <c r="W17" s="30">
         <v>-181</v>
       </c>
       <c r="X17" s="30">
         <v>-191</v>
       </c>
       <c r="Y17" s="30">
         <v>-82</v>
       </c>
       <c r="Z17" s="30">
         <v>-54</v>
       </c>
       <c r="AA17" s="35">
         <v>-134</v>
       </c>
       <c r="AB17" s="35">
         <v>-167</v>
       </c>
-    </row>
-    <row r="18" spans="1:28">
+      <c r="AC17" s="50">
+        <v>-168</v>
+      </c>
+    </row>
+    <row r="18" spans="1:29">
       <c r="A18" s="23" t="s">
         <v>25</v>
       </c>
       <c r="B18" s="8"/>
       <c r="C18" s="8"/>
       <c r="D18" s="9"/>
       <c r="E18" s="9"/>
       <c r="F18" s="9"/>
       <c r="G18" s="9"/>
       <c r="H18" s="12"/>
       <c r="I18" s="9"/>
       <c r="J18" s="12"/>
       <c r="K18" s="16"/>
       <c r="L18" s="12"/>
       <c r="M18" s="12"/>
       <c r="N18" s="30">
         <v>346</v>
       </c>
       <c r="O18" s="30">
         <v>446</v>
       </c>
       <c r="P18" s="30">
         <v>155</v>
       </c>
       <c r="Q18" s="30">
@@ -1746,84 +1792,88 @@
       </c>
       <c r="U18" s="30">
         <v>136</v>
       </c>
       <c r="V18" s="30">
         <v>389</v>
       </c>
       <c r="W18" s="30">
         <v>414</v>
       </c>
       <c r="X18" s="30">
         <v>245</v>
       </c>
       <c r="Y18" s="30">
         <v>399</v>
       </c>
       <c r="Z18" s="30">
         <v>531</v>
       </c>
       <c r="AA18" s="35">
         <v>367</v>
       </c>
       <c r="AB18" s="35">
         <v>245</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A19" s="42" t="s">
+      <c r="AC18" s="50">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="19" spans="1:29">
+      <c r="A19" s="47" t="s">
         <v>11</v>
       </c>
-      <c r="B19" s="42"/>
-[...27 lines deleted...]
-    <row r="20" spans="1:28">
+      <c r="B19" s="47"/>
+      <c r="C19" s="47"/>
+      <c r="D19" s="47"/>
+      <c r="E19" s="47"/>
+      <c r="F19" s="47"/>
+      <c r="G19" s="47"/>
+      <c r="H19" s="47"/>
+      <c r="I19" s="47"/>
+      <c r="J19" s="47"/>
+      <c r="K19" s="47"/>
+      <c r="L19" s="47"/>
+      <c r="M19" s="47"/>
+      <c r="N19" s="47"/>
+      <c r="O19" s="47"/>
+      <c r="P19" s="47"/>
+      <c r="Q19" s="47"/>
+      <c r="R19" s="47"/>
+      <c r="S19" s="47"/>
+      <c r="T19" s="47"/>
+      <c r="U19" s="47"/>
+      <c r="V19" s="47"/>
+      <c r="W19" s="47"/>
+      <c r="X19" s="47"/>
+      <c r="Y19" s="47"/>
+      <c r="Z19" s="47"/>
+      <c r="AA19" s="47"/>
+      <c r="AB19" s="47"/>
+      <c r="AC19" s="47"/>
+    </row>
+    <row r="20" spans="1:29">
       <c r="A20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B20" s="8">
         <v>-343</v>
       </c>
       <c r="C20" s="8">
         <v>-271</v>
       </c>
       <c r="D20" s="9">
         <v>-238</v>
       </c>
       <c r="E20" s="9">
         <v>-291</v>
       </c>
       <c r="F20" s="9">
         <v>-261</v>
       </c>
       <c r="G20" s="9">
         <v>-228</v>
       </c>
       <c r="H20" s="12">
         <v>-280</v>
       </c>
       <c r="I20" s="9">
@@ -1864,52 +1914,55 @@
       </c>
       <c r="U20" s="29">
         <v>345</v>
       </c>
       <c r="V20" s="29">
         <v>285</v>
       </c>
       <c r="W20" s="29">
         <v>277</v>
       </c>
       <c r="X20" s="29">
         <v>355</v>
       </c>
       <c r="Y20" s="29">
         <v>336</v>
       </c>
       <c r="Z20" s="29">
         <v>330</v>
       </c>
       <c r="AA20" s="34">
         <v>299</v>
       </c>
       <c r="AB20" s="34">
         <v>538</v>
       </c>
-    </row>
-    <row r="21" spans="1:28">
+      <c r="AC20" s="29">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="21" spans="1:29">
       <c r="A21" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B21" s="8"/>
       <c r="C21" s="8"/>
       <c r="D21" s="8"/>
       <c r="E21" s="8"/>
       <c r="F21" s="8"/>
       <c r="G21" s="8"/>
       <c r="H21" s="8"/>
       <c r="I21" s="8"/>
       <c r="J21" s="8"/>
       <c r="K21" s="8"/>
       <c r="L21" s="8"/>
       <c r="M21" s="8"/>
       <c r="N21" s="30">
         <v>-60</v>
       </c>
       <c r="O21" s="30">
         <v>63</v>
       </c>
       <c r="P21" s="30">
         <v>57</v>
       </c>
       <c r="Q21" s="30">
@@ -1926,52 +1979,55 @@
       </c>
       <c r="U21" s="30">
         <v>-34</v>
       </c>
       <c r="V21" s="30">
         <v>29</v>
       </c>
       <c r="W21" s="30">
         <v>-7</v>
       </c>
       <c r="X21" s="30">
         <v>12</v>
       </c>
       <c r="Y21" s="30">
         <v>-21</v>
       </c>
       <c r="Z21" s="30">
         <v>-27</v>
       </c>
       <c r="AA21" s="35">
         <v>-35</v>
       </c>
       <c r="AB21" s="35">
         <v>78</v>
       </c>
-    </row>
-    <row r="22" spans="1:28">
+      <c r="AC21" s="30">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="22" spans="1:29">
       <c r="A22" s="22" t="s">
         <v>27</v>
       </c>
       <c r="B22" s="8"/>
       <c r="C22" s="8"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="8"/>
       <c r="H22" s="8"/>
       <c r="I22" s="8"/>
       <c r="J22" s="8"/>
       <c r="K22" s="8"/>
       <c r="L22" s="8"/>
       <c r="M22" s="8"/>
       <c r="N22" s="30">
         <v>170</v>
       </c>
       <c r="O22" s="30">
         <v>360</v>
       </c>
       <c r="P22" s="30">
         <v>137</v>
       </c>
       <c r="Q22" s="30">
@@ -1988,52 +2044,55 @@
       </c>
       <c r="U22" s="30">
         <v>230</v>
       </c>
       <c r="V22" s="30">
         <v>174</v>
       </c>
       <c r="W22" s="30">
         <v>203</v>
       </c>
       <c r="X22" s="30">
         <v>224</v>
       </c>
       <c r="Y22" s="30">
         <v>276</v>
       </c>
       <c r="Z22" s="30">
         <v>289</v>
       </c>
       <c r="AA22" s="35">
         <v>356</v>
       </c>
       <c r="AB22" s="35">
         <v>451</v>
       </c>
-    </row>
-    <row r="23" spans="1:28">
+      <c r="AC22" s="30">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="23" spans="1:29">
       <c r="A23" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B23" s="8"/>
       <c r="C23" s="8"/>
       <c r="D23" s="9"/>
       <c r="E23" s="9"/>
       <c r="F23" s="9"/>
       <c r="G23" s="9"/>
       <c r="H23" s="12"/>
       <c r="I23" s="9"/>
       <c r="J23" s="13"/>
       <c r="K23" s="17"/>
       <c r="L23" s="12"/>
       <c r="M23" s="12"/>
       <c r="N23" s="30">
         <v>-100</v>
       </c>
       <c r="O23" s="30">
         <v>-56</v>
       </c>
       <c r="P23" s="30">
         <v>-41</v>
       </c>
       <c r="Q23" s="30">
@@ -2050,52 +2109,55 @@
       </c>
       <c r="U23" s="30">
         <v>-115</v>
       </c>
       <c r="V23" s="30">
         <v>-71</v>
       </c>
       <c r="W23" s="30">
         <v>-37</v>
       </c>
       <c r="X23" s="30">
         <v>-43</v>
       </c>
       <c r="Y23" s="30">
         <v>-59</v>
       </c>
       <c r="Z23" s="30">
         <v>-51</v>
       </c>
       <c r="AA23" s="35">
         <v>-91</v>
       </c>
       <c r="AB23" s="35">
         <v>-77</v>
       </c>
-    </row>
-    <row r="24" spans="1:28">
+      <c r="AC23" s="30">
+        <v>-65</v>
+      </c>
+    </row>
+    <row r="24" spans="1:29">
       <c r="A24" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B24" s="8"/>
       <c r="C24" s="8"/>
       <c r="D24" s="9"/>
       <c r="E24" s="9"/>
       <c r="F24" s="9"/>
       <c r="G24" s="9"/>
       <c r="H24" s="12"/>
       <c r="I24" s="9"/>
       <c r="J24" s="13"/>
       <c r="K24" s="17"/>
       <c r="L24" s="12"/>
       <c r="M24" s="12"/>
       <c r="N24" s="30">
         <v>-73</v>
       </c>
       <c r="O24" s="30">
         <v>217</v>
       </c>
       <c r="P24" s="30">
         <v>112</v>
       </c>
       <c r="Q24" s="30">
@@ -2112,52 +2174,55 @@
       </c>
       <c r="U24" s="30">
         <v>176</v>
       </c>
       <c r="V24" s="30">
         <v>174</v>
       </c>
       <c r="W24" s="30">
         <v>82</v>
       </c>
       <c r="X24" s="30">
         <v>181</v>
       </c>
       <c r="Y24" s="30">
         <v>147</v>
       </c>
       <c r="Z24" s="30">
         <v>213</v>
       </c>
       <c r="AA24" s="35">
         <v>72</v>
       </c>
       <c r="AB24" s="35">
         <v>8</v>
       </c>
-    </row>
-    <row r="25" spans="1:28">
+      <c r="AC24" s="30">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="25" spans="1:29">
       <c r="A25" s="22" t="s">
         <v>23</v>
       </c>
       <c r="B25" s="8"/>
       <c r="C25" s="8"/>
       <c r="D25" s="9"/>
       <c r="E25" s="9"/>
       <c r="F25" s="9"/>
       <c r="G25" s="9"/>
       <c r="H25" s="12"/>
       <c r="I25" s="9"/>
       <c r="J25" s="13"/>
       <c r="K25" s="17"/>
       <c r="L25" s="12"/>
       <c r="M25" s="12"/>
       <c r="N25" s="30">
         <v>-134</v>
       </c>
       <c r="O25" s="30">
         <v>5</v>
       </c>
       <c r="P25" s="30">
         <v>-96</v>
       </c>
       <c r="Q25" s="30">
@@ -2174,84 +2239,88 @@
       </c>
       <c r="U25" s="30">
         <v>88</v>
       </c>
       <c r="V25" s="30">
         <v>-21</v>
       </c>
       <c r="W25" s="30">
         <v>36</v>
       </c>
       <c r="X25" s="30">
         <v>-19</v>
       </c>
       <c r="Y25" s="30">
         <v>-7</v>
       </c>
       <c r="Z25" s="30">
         <v>-94</v>
       </c>
       <c r="AA25" s="35">
         <v>-3</v>
       </c>
       <c r="AB25" s="35">
         <v>78</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A26" s="43" t="s">
+      <c r="AC25" s="30">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="26" spans="1:29">
+      <c r="A26" s="48" t="s">
         <v>12</v>
       </c>
-      <c r="B26" s="43"/>
-[...27 lines deleted...]
-    <row r="27" spans="1:28">
+      <c r="B26" s="48"/>
+      <c r="C26" s="48"/>
+      <c r="D26" s="48"/>
+      <c r="E26" s="48"/>
+      <c r="F26" s="48"/>
+      <c r="G26" s="48"/>
+      <c r="H26" s="48"/>
+      <c r="I26" s="48"/>
+      <c r="J26" s="48"/>
+      <c r="K26" s="48"/>
+      <c r="L26" s="48"/>
+      <c r="M26" s="48"/>
+      <c r="N26" s="48"/>
+      <c r="O26" s="48"/>
+      <c r="P26" s="48"/>
+      <c r="Q26" s="48"/>
+      <c r="R26" s="48"/>
+      <c r="S26" s="48"/>
+      <c r="T26" s="48"/>
+      <c r="U26" s="48"/>
+      <c r="V26" s="48"/>
+      <c r="W26" s="48"/>
+      <c r="X26" s="48"/>
+      <c r="Y26" s="48"/>
+      <c r="Z26" s="48"/>
+      <c r="AA26" s="48"/>
+      <c r="AB26" s="48"/>
+      <c r="AC26" s="48"/>
+    </row>
+    <row r="27" spans="1:29">
       <c r="A27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="B27" s="8">
         <v>-74</v>
       </c>
       <c r="C27" s="8">
         <v>-598</v>
       </c>
       <c r="D27" s="9">
         <v>-520</v>
       </c>
       <c r="E27" s="9">
         <v>-290</v>
       </c>
       <c r="F27" s="9">
         <v>-477</v>
       </c>
       <c r="G27" s="9">
         <v>-195</v>
       </c>
       <c r="H27" s="12">
         <v>-440</v>
       </c>
       <c r="I27" s="9">
@@ -2292,52 +2361,55 @@
       </c>
       <c r="U27" s="29">
         <v>499</v>
       </c>
       <c r="V27" s="29">
         <v>1372</v>
       </c>
       <c r="W27" s="29">
         <v>1393</v>
       </c>
       <c r="X27" s="29">
         <v>1068</v>
       </c>
       <c r="Y27" s="29">
         <v>1854</v>
       </c>
       <c r="Z27" s="29">
         <v>2524</v>
       </c>
       <c r="AA27" s="34">
         <v>1261</v>
       </c>
       <c r="AB27" s="34">
         <v>852</v>
       </c>
-    </row>
-    <row r="28" spans="1:28">
+      <c r="AC27" s="29">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="28" spans="1:29">
       <c r="A28" s="22" t="s">
         <v>16</v>
       </c>
       <c r="B28" s="8"/>
       <c r="C28" s="8"/>
       <c r="D28" s="8"/>
       <c r="E28" s="8"/>
       <c r="F28" s="8"/>
       <c r="G28" s="8"/>
       <c r="H28" s="8"/>
       <c r="I28" s="8"/>
       <c r="J28" s="8"/>
       <c r="K28" s="8"/>
       <c r="L28" s="8"/>
       <c r="M28" s="8"/>
       <c r="N28" s="30">
         <v>-12</v>
       </c>
       <c r="O28" s="30">
         <v>-16</v>
       </c>
       <c r="P28" s="30">
         <v>-32</v>
       </c>
       <c r="Q28" s="30">
@@ -2354,52 +2426,55 @@
       </c>
       <c r="U28" s="30">
         <v>-22</v>
       </c>
       <c r="V28" s="30">
         <v>-7</v>
       </c>
       <c r="W28" s="30">
         <v>-21</v>
       </c>
       <c r="X28" s="30">
         <v>-27</v>
       </c>
       <c r="Y28" s="30">
         <v>-24</v>
       </c>
       <c r="Z28" s="30">
         <v>-5</v>
       </c>
       <c r="AA28" s="36">
         <v>-17</v>
       </c>
       <c r="AB28" s="35">
         <v>-34</v>
       </c>
-    </row>
-    <row r="29" spans="1:28">
+      <c r="AC28" s="30">
+        <v>-23</v>
+      </c>
+    </row>
+    <row r="29" spans="1:29">
       <c r="A29" s="22" t="s">
         <v>17</v>
       </c>
       <c r="B29" s="8"/>
       <c r="C29" s="8"/>
       <c r="D29" s="9"/>
       <c r="E29" s="9"/>
       <c r="F29" s="9"/>
       <c r="G29" s="9"/>
       <c r="H29" s="12"/>
       <c r="I29" s="9"/>
       <c r="J29" s="13"/>
       <c r="K29" s="17"/>
       <c r="L29" s="12"/>
       <c r="M29" s="12"/>
       <c r="N29" s="30">
         <v>-128</v>
       </c>
       <c r="O29" s="30">
         <v>-99</v>
       </c>
       <c r="P29" s="30">
         <v>-97</v>
       </c>
       <c r="Q29" s="30">
@@ -2416,52 +2491,55 @@
       </c>
       <c r="U29" s="30">
         <v>-66</v>
       </c>
       <c r="V29" s="30">
         <v>-18</v>
       </c>
       <c r="W29" s="30">
         <v>-64</v>
       </c>
       <c r="X29" s="30">
         <v>-34</v>
       </c>
       <c r="Y29" s="30">
         <v>-65</v>
       </c>
       <c r="Z29" s="30">
         <v>-84</v>
       </c>
       <c r="AA29" s="36">
         <v>-103</v>
       </c>
       <c r="AB29" s="35">
         <v>-77</v>
       </c>
-    </row>
-    <row r="30" spans="1:28">
+      <c r="AC29" s="30">
+        <v>-61</v>
+      </c>
+    </row>
+    <row r="30" spans="1:29">
       <c r="A30" s="22" t="s">
         <v>18</v>
       </c>
       <c r="B30" s="8"/>
       <c r="C30" s="8"/>
       <c r="D30" s="9"/>
       <c r="E30" s="9"/>
       <c r="F30" s="9"/>
       <c r="G30" s="9"/>
       <c r="H30" s="12"/>
       <c r="I30" s="9"/>
       <c r="J30" s="13"/>
       <c r="K30" s="17"/>
       <c r="L30" s="12"/>
       <c r="M30" s="12"/>
       <c r="N30" s="30">
         <v>-431</v>
       </c>
       <c r="O30" s="30">
         <v>-382</v>
       </c>
       <c r="P30" s="30">
         <v>-288</v>
       </c>
       <c r="Q30" s="30">
@@ -2478,52 +2556,55 @@
       </c>
       <c r="U30" s="30">
         <v>-364</v>
       </c>
       <c r="V30" s="30">
         <v>-197</v>
       </c>
       <c r="W30" s="30">
         <v>-297</v>
       </c>
       <c r="X30" s="30">
         <v>-394</v>
       </c>
       <c r="Y30" s="30">
         <v>-272</v>
       </c>
       <c r="Z30" s="30">
         <v>-506</v>
       </c>
       <c r="AA30" s="36">
         <v>-393</v>
       </c>
       <c r="AB30" s="35">
         <v>-626</v>
       </c>
-    </row>
-    <row r="31" spans="1:28">
+      <c r="AC30" s="30">
+        <v>-372</v>
+      </c>
+    </row>
+    <row r="31" spans="1:29">
       <c r="A31" s="22" t="s">
         <v>19</v>
       </c>
       <c r="B31" s="8"/>
       <c r="C31" s="8"/>
       <c r="D31" s="9"/>
       <c r="E31" s="9"/>
       <c r="F31" s="9"/>
       <c r="G31" s="9"/>
       <c r="H31" s="12"/>
       <c r="I31" s="9"/>
       <c r="J31" s="13"/>
       <c r="K31" s="17"/>
       <c r="L31" s="12"/>
       <c r="M31" s="12"/>
       <c r="N31" s="30">
         <v>-154</v>
       </c>
       <c r="O31" s="30">
         <v>-154</v>
       </c>
       <c r="P31" s="30">
         <v>-60</v>
       </c>
       <c r="Q31" s="30">
@@ -2540,52 +2621,55 @@
       </c>
       <c r="U31" s="30">
         <v>-232</v>
       </c>
       <c r="V31" s="30">
         <v>-146</v>
       </c>
       <c r="W31" s="30">
         <v>-167</v>
       </c>
       <c r="X31" s="30">
         <v>-127</v>
       </c>
       <c r="Y31" s="30">
         <v>-28</v>
       </c>
       <c r="Z31" s="30">
         <v>103</v>
       </c>
       <c r="AA31" s="36">
         <v>-143</v>
       </c>
       <c r="AB31" s="35">
         <v>-117</v>
       </c>
-    </row>
-    <row r="32" spans="1:28">
+      <c r="AC31" s="30">
+        <v>-185</v>
+      </c>
+    </row>
+    <row r="32" spans="1:29">
       <c r="A32" s="22" t="s">
         <v>20</v>
       </c>
       <c r="B32" s="8"/>
       <c r="C32" s="8"/>
       <c r="D32" s="9"/>
       <c r="E32" s="9"/>
       <c r="F32" s="9"/>
       <c r="G32" s="9"/>
       <c r="H32" s="12"/>
       <c r="I32" s="9"/>
       <c r="J32" s="13"/>
       <c r="K32" s="17"/>
       <c r="L32" s="12"/>
       <c r="M32" s="12"/>
       <c r="N32" s="30">
         <v>-199</v>
       </c>
       <c r="O32" s="30">
         <v>-149</v>
       </c>
       <c r="P32" s="30">
         <v>-118</v>
       </c>
       <c r="Q32" s="30">
@@ -2602,52 +2686,55 @@
       </c>
       <c r="U32" s="30">
         <v>-96</v>
       </c>
       <c r="V32" s="30">
         <v>-135</v>
       </c>
       <c r="W32" s="30">
         <v>-86</v>
       </c>
       <c r="X32" s="30">
         <v>-90</v>
       </c>
       <c r="Y32" s="30">
         <v>-81</v>
       </c>
       <c r="Z32" s="30">
         <v>-152</v>
       </c>
       <c r="AA32" s="36">
         <v>-131</v>
       </c>
       <c r="AB32" s="35">
         <v>-157</v>
       </c>
-    </row>
-    <row r="33" spans="1:28">
+      <c r="AC32" s="30">
+        <v>-159</v>
+      </c>
+    </row>
+    <row r="33" spans="1:29">
       <c r="A33" s="22" t="s">
         <v>21</v>
       </c>
       <c r="B33" s="8"/>
       <c r="C33" s="8"/>
       <c r="D33" s="9"/>
       <c r="E33" s="9"/>
       <c r="F33" s="9"/>
       <c r="G33" s="9"/>
       <c r="H33" s="12"/>
       <c r="I33" s="9"/>
       <c r="J33" s="13"/>
       <c r="K33" s="17"/>
       <c r="L33" s="12"/>
       <c r="M33" s="12"/>
       <c r="N33" s="30">
         <v>957</v>
       </c>
       <c r="O33" s="30">
         <v>1554</v>
       </c>
       <c r="P33" s="30">
         <v>866</v>
       </c>
       <c r="Q33" s="30">
@@ -2664,52 +2751,55 @@
       </c>
       <c r="U33" s="30">
         <v>941</v>
       </c>
       <c r="V33" s="30">
         <v>793</v>
       </c>
       <c r="W33" s="30">
         <v>1170</v>
       </c>
       <c r="X33" s="30">
         <v>985</v>
       </c>
       <c r="Y33" s="30">
         <v>962</v>
       </c>
       <c r="Z33" s="30">
         <v>1545</v>
       </c>
       <c r="AA33" s="36">
         <v>1147</v>
       </c>
       <c r="AB33" s="35">
         <v>891</v>
       </c>
-    </row>
-    <row r="34" spans="1:28">
+      <c r="AC33" s="30">
+        <v>1347</v>
+      </c>
+    </row>
+    <row r="34" spans="1:29">
       <c r="A34" s="22" t="s">
         <v>22</v>
       </c>
       <c r="B34" s="8"/>
       <c r="C34" s="8"/>
       <c r="D34" s="9"/>
       <c r="E34" s="9"/>
       <c r="F34" s="9"/>
       <c r="G34" s="9"/>
       <c r="H34" s="12"/>
       <c r="I34" s="9"/>
       <c r="J34" s="13"/>
       <c r="K34" s="17"/>
       <c r="L34" s="12"/>
       <c r="M34" s="12"/>
       <c r="N34" s="30">
         <v>-176</v>
       </c>
       <c r="O34" s="30">
         <v>-163</v>
       </c>
       <c r="P34" s="30">
         <v>-171</v>
       </c>
       <c r="Q34" s="30">
@@ -2726,52 +2816,55 @@
       </c>
       <c r="U34" s="30">
         <v>-155</v>
       </c>
       <c r="V34" s="30">
         <v>-109</v>
       </c>
       <c r="W34" s="30">
         <v>-177</v>
       </c>
       <c r="X34" s="30">
         <v>-137</v>
       </c>
       <c r="Y34" s="30">
         <v>-124</v>
       </c>
       <c r="Z34" s="30">
         <v>-211</v>
       </c>
       <c r="AA34" s="36">
         <v>-193</v>
       </c>
       <c r="AB34" s="35">
         <v>-226</v>
       </c>
-    </row>
-    <row r="35" spans="1:28">
+      <c r="AC34" s="30">
+        <v>-176</v>
+      </c>
+    </row>
+    <row r="35" spans="1:29">
       <c r="A35" s="23" t="s">
         <v>23</v>
       </c>
       <c r="B35" s="8"/>
       <c r="C35" s="8"/>
       <c r="D35" s="8"/>
       <c r="E35" s="8"/>
       <c r="F35" s="8"/>
       <c r="G35" s="8"/>
       <c r="H35" s="8"/>
       <c r="I35" s="8"/>
       <c r="J35" s="8"/>
       <c r="K35" s="8"/>
       <c r="L35" s="8"/>
       <c r="M35" s="8"/>
       <c r="N35" s="30">
         <v>846</v>
       </c>
       <c r="O35" s="30">
         <v>1159</v>
       </c>
       <c r="P35" s="30">
         <v>737</v>
       </c>
       <c r="Q35" s="30">
@@ -2788,52 +2881,55 @@
       </c>
       <c r="U35" s="30">
         <v>614</v>
       </c>
       <c r="V35" s="30">
         <v>1042</v>
       </c>
       <c r="W35" s="30">
         <v>802</v>
       </c>
       <c r="X35" s="30">
         <v>838</v>
       </c>
       <c r="Y35" s="30">
         <v>1169</v>
       </c>
       <c r="Z35" s="30">
         <v>1357</v>
       </c>
       <c r="AA35" s="36">
         <v>861</v>
       </c>
       <c r="AB35" s="35">
         <v>1120</v>
       </c>
-    </row>
-    <row r="36" spans="1:28">
+      <c r="AC35" s="30">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="36" spans="1:29">
       <c r="A36" s="23" t="s">
         <v>24</v>
       </c>
       <c r="B36" s="8"/>
       <c r="C36" s="8"/>
       <c r="D36" s="24"/>
       <c r="E36" s="24"/>
       <c r="F36" s="24"/>
       <c r="G36" s="24"/>
       <c r="H36" s="13"/>
       <c r="I36" s="24"/>
       <c r="J36" s="13"/>
       <c r="K36" s="17"/>
       <c r="L36" s="13"/>
       <c r="M36" s="13"/>
       <c r="N36" s="30">
         <v>-232</v>
       </c>
       <c r="O36" s="30">
         <v>-141</v>
       </c>
       <c r="P36" s="30">
         <v>-218</v>
       </c>
       <c r="Q36" s="30">
@@ -2850,52 +2946,55 @@
       </c>
       <c r="U36" s="30">
         <v>-257</v>
       </c>
       <c r="V36" s="30">
         <v>-240</v>
       </c>
       <c r="W36" s="30">
         <v>-181</v>
       </c>
       <c r="X36" s="30">
         <v>-191</v>
       </c>
       <c r="Y36" s="30">
         <v>-82</v>
       </c>
       <c r="Z36" s="30">
         <v>-54</v>
       </c>
       <c r="AA36" s="36">
         <v>-134</v>
       </c>
       <c r="AB36" s="35">
         <v>-167</v>
       </c>
-    </row>
-    <row r="37" spans="1:28">
+      <c r="AC36" s="30">
+        <v>-168</v>
+      </c>
+    </row>
+    <row r="37" spans="1:29">
       <c r="A37" s="25" t="s">
         <v>25</v>
       </c>
       <c r="B37" s="10"/>
       <c r="C37" s="10"/>
       <c r="D37" s="11"/>
       <c r="E37" s="11"/>
       <c r="F37" s="11"/>
       <c r="G37" s="11"/>
       <c r="H37" s="14"/>
       <c r="I37" s="11"/>
       <c r="J37" s="14"/>
       <c r="K37" s="18"/>
       <c r="L37" s="14"/>
       <c r="M37" s="14"/>
       <c r="N37" s="26">
         <v>346</v>
       </c>
       <c r="O37" s="26">
         <v>446</v>
       </c>
       <c r="P37" s="26">
         <v>155</v>
       </c>
       <c r="Q37" s="26">
@@ -2912,178 +3011,181 @@
       </c>
       <c r="U37" s="26">
         <v>136</v>
       </c>
       <c r="V37" s="26">
         <v>389</v>
       </c>
       <c r="W37" s="26">
         <v>414</v>
       </c>
       <c r="X37" s="26">
         <v>245</v>
       </c>
       <c r="Y37" s="26">
         <v>399</v>
       </c>
       <c r="Z37" s="26">
         <v>531</v>
       </c>
       <c r="AA37" s="37">
         <v>367</v>
       </c>
       <c r="AB37" s="37">
         <v>245</v>
       </c>
-    </row>
-    <row r="38" spans="1:28">
+      <c r="AC37" s="37">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="38" spans="1:29">
       <c r="A38" s="3"/>
       <c r="B38" s="8"/>
       <c r="C38" s="8"/>
       <c r="D38" s="9"/>
       <c r="E38" s="9"/>
       <c r="F38" s="9"/>
       <c r="G38" s="9"/>
       <c r="H38" s="12"/>
       <c r="I38" s="9"/>
       <c r="J38" s="13"/>
       <c r="K38" s="17"/>
       <c r="L38" s="12"/>
       <c r="M38" s="12"/>
     </row>
-    <row r="39" spans="1:28">
+    <row r="39" spans="1:29">
       <c r="A39" s="3"/>
       <c r="B39" s="8"/>
       <c r="C39" s="8"/>
       <c r="D39" s="9"/>
       <c r="E39" s="9"/>
       <c r="F39" s="9"/>
       <c r="G39" s="9"/>
       <c r="H39" s="12"/>
       <c r="I39" s="9"/>
       <c r="J39" s="13"/>
       <c r="K39" s="17"/>
       <c r="L39" s="12"/>
       <c r="M39" s="12"/>
     </row>
-    <row r="40" spans="1:28">
+    <row r="40" spans="1:29">
       <c r="A40" s="3"/>
       <c r="B40" s="8"/>
       <c r="C40" s="8"/>
       <c r="D40" s="9"/>
       <c r="E40" s="9"/>
       <c r="F40" s="9"/>
       <c r="G40" s="9"/>
       <c r="H40" s="12"/>
       <c r="I40" s="9"/>
       <c r="J40" s="13"/>
       <c r="K40" s="17"/>
       <c r="L40" s="12"/>
       <c r="M40" s="12"/>
     </row>
-    <row r="41" spans="1:28">
+    <row r="41" spans="1:29">
       <c r="A41" s="3"/>
       <c r="B41" s="8"/>
       <c r="C41" s="8"/>
       <c r="D41" s="9"/>
       <c r="E41" s="9"/>
       <c r="F41" s="9"/>
       <c r="G41" s="9"/>
       <c r="H41" s="12"/>
       <c r="I41" s="9"/>
       <c r="J41" s="13"/>
       <c r="K41" s="17"/>
       <c r="L41" s="12"/>
       <c r="M41" s="12"/>
     </row>
-    <row r="42" spans="1:28">
+    <row r="42" spans="1:29">
       <c r="A42" s="3"/>
       <c r="B42" s="8"/>
       <c r="C42" s="8"/>
       <c r="D42" s="9"/>
       <c r="E42" s="9"/>
       <c r="F42" s="9"/>
       <c r="G42" s="9"/>
       <c r="H42" s="12"/>
       <c r="I42" s="9"/>
       <c r="J42" s="13"/>
       <c r="K42" s="17"/>
       <c r="L42" s="12"/>
       <c r="M42" s="12"/>
     </row>
-    <row r="43" spans="1:28">
+    <row r="43" spans="1:29">
       <c r="A43" s="3"/>
       <c r="B43" s="8"/>
       <c r="C43" s="8"/>
       <c r="D43" s="8"/>
       <c r="E43" s="8"/>
       <c r="F43" s="8"/>
       <c r="G43" s="8"/>
       <c r="H43" s="8"/>
       <c r="I43" s="8"/>
       <c r="J43" s="8"/>
       <c r="K43" s="8"/>
       <c r="L43" s="8"/>
       <c r="M43" s="8"/>
     </row>
-    <row r="44" spans="1:28">
+    <row r="44" spans="1:29">
       <c r="A44" s="4"/>
       <c r="B44" s="10"/>
       <c r="C44" s="10"/>
       <c r="D44" s="11"/>
       <c r="E44" s="11"/>
       <c r="F44" s="11"/>
       <c r="G44" s="11"/>
       <c r="H44" s="14"/>
       <c r="I44" s="11"/>
       <c r="J44" s="14"/>
       <c r="K44" s="18"/>
       <c r="L44" s="14"/>
       <c r="M44" s="14"/>
     </row>
-    <row r="45" spans="1:28">
+    <row r="45" spans="1:29">
       <c r="A45" s="5"/>
     </row>
-    <row r="46" spans="1:28">
+    <row r="46" spans="1:29">
       <c r="A46" s="20"/>
     </row>
-    <row r="47" spans="1:28">
+    <row r="47" spans="1:29">
       <c r="A47" s="20"/>
     </row>
-    <row r="48" spans="1:28">
+    <row r="48" spans="1:29">
       <c r="A48" s="2"/>
     </row>
   </sheetData>
   <mergeCells count="8">
-    <mergeCell ref="Z4:AB4"/>
-[...3 lines deleted...]
-    <mergeCell ref="A26:AB26"/>
+    <mergeCell ref="A6:AC6"/>
+    <mergeCell ref="A19:AC19"/>
+    <mergeCell ref="A26:AC26"/>
     <mergeCell ref="N4:Y4"/>
     <mergeCell ref="A4:A5"/>
     <mergeCell ref="B4:M4"/>
+    <mergeCell ref="Z4:AC4"/>
+    <mergeCell ref="A2:AC2"/>
   </mergeCells>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Барлық халық</vt:lpstr>
     </vt:vector>